--- v0 (2026-04-24)
+++ v1 (2026-05-26)
@@ -1,53 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\k720-11\Аграрка РукУпр\АҚМОНШАҚ ҚҰРАЛБЕК\НА САЙТ 2026\ДИНАМИКА месяц\валовка\русс\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="13755" yWindow="30" windowWidth="15030" windowHeight="12780" tabRatio="838" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="ИФО 2010-2017" sheetId="4" r:id="rId1"/>
     <sheet name="ИФО к пред месяцу 2018-2026" sheetId="3" r:id="rId2"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1525" uniqueCount="63">
   <si>
     <t>март</t>
   </si>
   <si>
     <t>апрель</t>
   </si>
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
@@ -210,51 +215,51 @@
   <si>
     <t>2015 год</t>
   </si>
   <si>
     <t>2016 год</t>
   </si>
   <si>
     <t>2017 год*</t>
   </si>
   <si>
     <t>Южно-Казахстанская</t>
   </si>
   <si>
     <t xml:space="preserve">*Данные за 2017 год пересчитаны по уточненным годовым данным  </t>
   </si>
   <si>
     <t>Индекс физического объема валовой продукции животноводства*</t>
   </si>
   <si>
     <t>2017 год</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
@@ -559,104 +564,104 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...25 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -678,86 +683,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -942,86 +947,86 @@
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:CS74"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="BW6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
       <selection pane="bottomRight" activeCell="DH47" sqref="DH47"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="25.42578125" style="3" customWidth="1"/>
-    <col min="2" max="2" width="10.42578125" style="34" customWidth="1"/>
+    <col min="2" max="2" width="10.42578125" style="25" customWidth="1"/>
     <col min="3" max="9" width="10.42578125" style="3" customWidth="1"/>
     <col min="10" max="10" width="11.7109375" style="3" customWidth="1"/>
     <col min="11" max="11" width="11.28515625" style="3" customWidth="1"/>
     <col min="12" max="13" width="10.42578125" style="3" customWidth="1"/>
-    <col min="14" max="14" width="10.42578125" style="34" customWidth="1"/>
+    <col min="14" max="14" width="10.42578125" style="25" customWidth="1"/>
     <col min="15" max="21" width="10.42578125" style="3" customWidth="1"/>
     <col min="22" max="22" width="11.7109375" style="3" customWidth="1"/>
     <col min="23" max="23" width="11.28515625" style="3" customWidth="1"/>
     <col min="24" max="25" width="10.42578125" style="3" customWidth="1"/>
-    <col min="26" max="26" width="10.42578125" style="34" customWidth="1"/>
+    <col min="26" max="26" width="10.42578125" style="25" customWidth="1"/>
     <col min="27" max="33" width="10.42578125" style="3" customWidth="1"/>
     <col min="34" max="34" width="11.7109375" style="3" customWidth="1"/>
     <col min="35" max="35" width="11.28515625" style="3" customWidth="1"/>
     <col min="36" max="37" width="10.42578125" style="3" customWidth="1"/>
-    <col min="38" max="38" width="10.42578125" style="34" customWidth="1"/>
+    <col min="38" max="38" width="10.42578125" style="25" customWidth="1"/>
     <col min="39" max="45" width="10.42578125" style="3" customWidth="1"/>
     <col min="46" max="46" width="11.7109375" style="3" customWidth="1"/>
     <col min="47" max="47" width="11.28515625" style="3" customWidth="1"/>
     <col min="48" max="49" width="10.42578125" style="3" customWidth="1"/>
-    <col min="50" max="50" width="10.42578125" style="34" customWidth="1"/>
+    <col min="50" max="50" width="10.42578125" style="25" customWidth="1"/>
     <col min="51" max="57" width="10.42578125" style="3" customWidth="1"/>
     <col min="58" max="58" width="11.7109375" style="3" customWidth="1"/>
     <col min="59" max="59" width="11.28515625" style="3" customWidth="1"/>
     <col min="60" max="61" width="10.42578125" style="3" customWidth="1"/>
-    <col min="62" max="62" width="10.42578125" style="34" customWidth="1"/>
+    <col min="62" max="62" width="10.42578125" style="25" customWidth="1"/>
     <col min="63" max="69" width="10.42578125" style="3" customWidth="1"/>
     <col min="70" max="70" width="11.7109375" style="3" customWidth="1"/>
     <col min="71" max="71" width="11.28515625" style="3" customWidth="1"/>
     <col min="72" max="73" width="10.42578125" style="3" customWidth="1"/>
-    <col min="74" max="74" width="10.42578125" style="34" customWidth="1"/>
+    <col min="74" max="74" width="10.42578125" style="25" customWidth="1"/>
     <col min="75" max="81" width="10.42578125" style="3" customWidth="1"/>
     <col min="82" max="82" width="11.7109375" style="3" customWidth="1"/>
     <col min="83" max="83" width="11.28515625" style="3" customWidth="1"/>
     <col min="84" max="85" width="10.42578125" style="3" customWidth="1"/>
-    <col min="86" max="86" width="10.42578125" style="34" customWidth="1"/>
+    <col min="86" max="86" width="10.42578125" style="25" customWidth="1"/>
     <col min="87" max="93" width="10.42578125" style="3" customWidth="1"/>
     <col min="94" max="94" width="11.7109375" style="3" customWidth="1"/>
     <col min="95" max="95" width="11.28515625" style="3" customWidth="1"/>
     <col min="96" max="97" width="10.42578125" style="3" customWidth="1"/>
     <col min="98" max="256" width="9.140625" style="3"/>
     <col min="257" max="257" width="25.42578125" style="3" customWidth="1"/>
     <col min="258" max="265" width="10.42578125" style="3" customWidth="1"/>
     <col min="266" max="266" width="11.7109375" style="3" customWidth="1"/>
     <col min="267" max="267" width="11.28515625" style="3" customWidth="1"/>
     <col min="268" max="277" width="10.42578125" style="3" customWidth="1"/>
     <col min="278" max="278" width="11.7109375" style="3" customWidth="1"/>
     <col min="279" max="279" width="11.28515625" style="3" customWidth="1"/>
     <col min="280" max="289" width="10.42578125" style="3" customWidth="1"/>
     <col min="290" max="290" width="11.7109375" style="3" customWidth="1"/>
     <col min="291" max="291" width="11.28515625" style="3" customWidth="1"/>
     <col min="292" max="301" width="10.42578125" style="3" customWidth="1"/>
     <col min="302" max="302" width="11.7109375" style="3" customWidth="1"/>
     <col min="303" max="303" width="11.28515625" style="3" customWidth="1"/>
     <col min="304" max="313" width="10.42578125" style="3" customWidth="1"/>
     <col min="314" max="314" width="11.7109375" style="3" customWidth="1"/>
     <col min="315" max="315" width="11.28515625" style="3" customWidth="1"/>
     <col min="316" max="325" width="10.42578125" style="3" customWidth="1"/>
     <col min="326" max="326" width="11.7109375" style="3" customWidth="1"/>
     <col min="327" max="327" width="11.28515625" style="3" customWidth="1"/>
     <col min="328" max="337" width="10.42578125" style="3" customWidth="1"/>
@@ -2687,64 +2692,64 @@
     <col min="16150" max="16150" width="11.7109375" style="3" customWidth="1"/>
     <col min="16151" max="16151" width="11.28515625" style="3" customWidth="1"/>
     <col min="16152" max="16161" width="10.42578125" style="3" customWidth="1"/>
     <col min="16162" max="16162" width="11.7109375" style="3" customWidth="1"/>
     <col min="16163" max="16163" width="11.28515625" style="3" customWidth="1"/>
     <col min="16164" max="16173" width="10.42578125" style="3" customWidth="1"/>
     <col min="16174" max="16174" width="11.7109375" style="3" customWidth="1"/>
     <col min="16175" max="16175" width="11.28515625" style="3" customWidth="1"/>
     <col min="16176" max="16185" width="10.42578125" style="3" customWidth="1"/>
     <col min="16186" max="16186" width="11.7109375" style="3" customWidth="1"/>
     <col min="16187" max="16187" width="11.28515625" style="3" customWidth="1"/>
     <col min="16188" max="16197" width="10.42578125" style="3" customWidth="1"/>
     <col min="16198" max="16198" width="11.7109375" style="3" customWidth="1"/>
     <col min="16199" max="16199" width="11.28515625" style="3" customWidth="1"/>
     <col min="16200" max="16209" width="10.42578125" style="3" customWidth="1"/>
     <col min="16210" max="16210" width="11.7109375" style="3" customWidth="1"/>
     <col min="16211" max="16211" width="11.28515625" style="3" customWidth="1"/>
     <col min="16212" max="16221" width="10.42578125" style="3" customWidth="1"/>
     <col min="16222" max="16222" width="11.7109375" style="3" customWidth="1"/>
     <col min="16223" max="16223" width="11.28515625" style="3" customWidth="1"/>
     <col min="16224" max="16225" width="10.42578125" style="3" customWidth="1"/>
     <col min="16226" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:97" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B2" s="31" t="s">
+      <c r="B2" s="41" t="s">
         <v>31</v>
       </c>
-      <c r="C2" s="31"/>
-[...9 lines deleted...]
-      <c r="M2" s="31"/>
+      <c r="C2" s="41"/>
+      <c r="D2" s="41"/>
+      <c r="E2" s="41"/>
+      <c r="F2" s="41"/>
+      <c r="G2" s="41"/>
+      <c r="H2" s="41"/>
+      <c r="I2" s="41"/>
+      <c r="J2" s="41"/>
+      <c r="K2" s="41"/>
+      <c r="L2" s="41"/>
+      <c r="M2" s="41"/>
       <c r="N2" s="24"/>
       <c r="O2" s="24"/>
       <c r="P2" s="24"/>
       <c r="Q2" s="24"/>
       <c r="R2" s="24"/>
       <c r="S2" s="24"/>
       <c r="T2" s="24"/>
       <c r="U2" s="24"/>
       <c r="V2" s="24"/>
       <c r="W2" s="24"/>
       <c r="X2" s="24"/>
       <c r="Y2" s="24"/>
       <c r="Z2" s="24"/>
       <c r="AA2" s="24"/>
       <c r="AB2" s="24"/>
       <c r="AC2" s="24"/>
       <c r="AD2" s="24"/>
       <c r="AE2" s="24"/>
       <c r="AF2" s="24"/>
       <c r="AG2" s="24"/>
       <c r="AH2" s="24"/>
       <c r="AI2" s="24"/>
       <c r="AJ2" s="24"/>
       <c r="AK2" s="24"/>
       <c r="AL2" s="24"/>
@@ -2761,216 +2766,216 @@
       <c r="AW2" s="24"/>
       <c r="AX2" s="24"/>
       <c r="AY2" s="24"/>
       <c r="AZ2" s="24"/>
       <c r="BA2" s="24"/>
       <c r="BB2" s="24"/>
       <c r="BC2" s="24"/>
       <c r="BD2" s="24"/>
       <c r="BE2" s="24"/>
       <c r="BF2" s="24"/>
       <c r="BG2" s="24"/>
       <c r="BH2" s="24"/>
       <c r="BI2" s="24"/>
       <c r="BJ2" s="24"/>
       <c r="BK2" s="24"/>
       <c r="BL2" s="24"/>
       <c r="BM2" s="24"/>
       <c r="BN2" s="24"/>
       <c r="BO2" s="24"/>
       <c r="BP2" s="24"/>
       <c r="BQ2" s="24"/>
       <c r="BR2" s="24"/>
       <c r="BS2" s="24"/>
       <c r="BT2" s="24"/>
       <c r="BU2" s="24"/>
-      <c r="CH2" s="31" t="s">
+      <c r="CH2" s="41" t="s">
         <v>31</v>
       </c>
-      <c r="CI2" s="31"/>
-[...9 lines deleted...]
-      <c r="CS2" s="31"/>
+      <c r="CI2" s="41"/>
+      <c r="CJ2" s="41"/>
+      <c r="CK2" s="41"/>
+      <c r="CL2" s="41"/>
+      <c r="CM2" s="41"/>
+      <c r="CN2" s="41"/>
+      <c r="CO2" s="41"/>
+      <c r="CP2" s="41"/>
+      <c r="CQ2" s="41"/>
+      <c r="CR2" s="41"/>
+      <c r="CS2" s="41"/>
     </row>
     <row r="3" spans="1:97" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B3" s="3"/>
-      <c r="M3" s="35" t="s">
+      <c r="M3" s="26" t="s">
         <v>50</v>
       </c>
       <c r="N3" s="3"/>
-      <c r="Y3" s="35" t="s">
+      <c r="Y3" s="26" t="s">
         <v>50</v>
       </c>
       <c r="Z3" s="3"/>
-      <c r="AK3" s="35" t="s">
+      <c r="AK3" s="26" t="s">
         <v>50</v>
       </c>
       <c r="AL3" s="3"/>
-      <c r="AW3" s="35" t="s">
+      <c r="AW3" s="26" t="s">
         <v>50</v>
       </c>
       <c r="AX3" s="3"/>
-      <c r="BI3" s="35" t="s">
+      <c r="BI3" s="26" t="s">
         <v>50</v>
       </c>
       <c r="BJ3" s="3"/>
-      <c r="BU3" s="35" t="s">
+      <c r="BU3" s="26" t="s">
         <v>50</v>
       </c>
       <c r="BV3" s="3"/>
-      <c r="CG3" s="35" t="s">
+      <c r="CG3" s="26" t="s">
         <v>50</v>
       </c>
       <c r="CH3" s="3"/>
-      <c r="CS3" s="35" t="s">
+      <c r="CS3" s="26" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="4" spans="1:97" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="36"/>
-      <c r="B4" s="26" t="s">
+      <c r="A4" s="42"/>
+      <c r="B4" s="38" t="s">
         <v>51</v>
       </c>
-      <c r="C4" s="27"/>
-[...10 lines deleted...]
-      <c r="N4" s="26" t="s">
+      <c r="C4" s="39"/>
+      <c r="D4" s="39"/>
+      <c r="E4" s="39"/>
+      <c r="F4" s="39"/>
+      <c r="G4" s="39"/>
+      <c r="H4" s="39"/>
+      <c r="I4" s="39"/>
+      <c r="J4" s="39"/>
+      <c r="K4" s="39"/>
+      <c r="L4" s="39"/>
+      <c r="M4" s="40"/>
+      <c r="N4" s="38" t="s">
         <v>52</v>
       </c>
-      <c r="O4" s="27"/>
-[...10 lines deleted...]
-      <c r="Z4" s="26" t="s">
+      <c r="O4" s="39"/>
+      <c r="P4" s="39"/>
+      <c r="Q4" s="39"/>
+      <c r="R4" s="39"/>
+      <c r="S4" s="39"/>
+      <c r="T4" s="39"/>
+      <c r="U4" s="39"/>
+      <c r="V4" s="39"/>
+      <c r="W4" s="39"/>
+      <c r="X4" s="39"/>
+      <c r="Y4" s="40"/>
+      <c r="Z4" s="38" t="s">
         <v>53</v>
       </c>
-      <c r="AA4" s="27"/>
-[...10 lines deleted...]
-      <c r="AL4" s="26" t="s">
+      <c r="AA4" s="39"/>
+      <c r="AB4" s="39"/>
+      <c r="AC4" s="39"/>
+      <c r="AD4" s="39"/>
+      <c r="AE4" s="39"/>
+      <c r="AF4" s="39"/>
+      <c r="AG4" s="39"/>
+      <c r="AH4" s="39"/>
+      <c r="AI4" s="39"/>
+      <c r="AJ4" s="39"/>
+      <c r="AK4" s="40"/>
+      <c r="AL4" s="38" t="s">
         <v>54</v>
       </c>
-      <c r="AM4" s="27"/>
-[...10 lines deleted...]
-      <c r="AX4" s="26" t="s">
+      <c r="AM4" s="39"/>
+      <c r="AN4" s="39"/>
+      <c r="AO4" s="39"/>
+      <c r="AP4" s="39"/>
+      <c r="AQ4" s="39"/>
+      <c r="AR4" s="39"/>
+      <c r="AS4" s="39"/>
+      <c r="AT4" s="39"/>
+      <c r="AU4" s="39"/>
+      <c r="AV4" s="39"/>
+      <c r="AW4" s="40"/>
+      <c r="AX4" s="38" t="s">
         <v>55</v>
       </c>
-      <c r="AY4" s="27"/>
-[...10 lines deleted...]
-      <c r="BJ4" s="26" t="s">
+      <c r="AY4" s="39"/>
+      <c r="AZ4" s="39"/>
+      <c r="BA4" s="39"/>
+      <c r="BB4" s="39"/>
+      <c r="BC4" s="39"/>
+      <c r="BD4" s="39"/>
+      <c r="BE4" s="39"/>
+      <c r="BF4" s="39"/>
+      <c r="BG4" s="39"/>
+      <c r="BH4" s="39"/>
+      <c r="BI4" s="40"/>
+      <c r="BJ4" s="38" t="s">
         <v>56</v>
       </c>
-      <c r="BK4" s="27"/>
-[...10 lines deleted...]
-      <c r="BV4" s="26" t="s">
+      <c r="BK4" s="39"/>
+      <c r="BL4" s="39"/>
+      <c r="BM4" s="39"/>
+      <c r="BN4" s="39"/>
+      <c r="BO4" s="39"/>
+      <c r="BP4" s="39"/>
+      <c r="BQ4" s="39"/>
+      <c r="BR4" s="39"/>
+      <c r="BS4" s="39"/>
+      <c r="BT4" s="39"/>
+      <c r="BU4" s="40"/>
+      <c r="BV4" s="38" t="s">
         <v>57</v>
       </c>
-      <c r="BW4" s="27"/>
-[...10 lines deleted...]
-      <c r="CH4" s="26" t="s">
+      <c r="BW4" s="39"/>
+      <c r="BX4" s="39"/>
+      <c r="BY4" s="39"/>
+      <c r="BZ4" s="39"/>
+      <c r="CA4" s="39"/>
+      <c r="CB4" s="39"/>
+      <c r="CC4" s="39"/>
+      <c r="CD4" s="39"/>
+      <c r="CE4" s="39"/>
+      <c r="CF4" s="39"/>
+      <c r="CG4" s="40"/>
+      <c r="CH4" s="38" t="s">
         <v>58</v>
       </c>
-      <c r="CI4" s="27"/>
-[...9 lines deleted...]
-      <c r="CS4" s="28"/>
+      <c r="CI4" s="39"/>
+      <c r="CJ4" s="39"/>
+      <c r="CK4" s="39"/>
+      <c r="CL4" s="39"/>
+      <c r="CM4" s="39"/>
+      <c r="CN4" s="39"/>
+      <c r="CO4" s="39"/>
+      <c r="CP4" s="39"/>
+      <c r="CQ4" s="39"/>
+      <c r="CR4" s="39"/>
+      <c r="CS4" s="40"/>
     </row>
     <row r="5" spans="1:97" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="37"/>
+      <c r="A5" s="43"/>
       <c r="B5" s="8" t="s">
         <v>25</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>26</v>
       </c>
       <c r="D5" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>1</v>
       </c>
       <c r="F5" s="9" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="9" t="s">
         <v>3</v>
       </c>
       <c r="H5" s="9" t="s">
         <v>4</v>
       </c>
       <c r="I5" s="9" t="s">
         <v>5</v>
       </c>
       <c r="J5" s="9" t="s">
@@ -3232,5035 +3237,5035 @@
         <v>7</v>
       </c>
       <c r="CR5" s="9" t="s">
         <v>8</v>
       </c>
       <c r="CS5" s="9" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="6" spans="1:97" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="1">
         <v>60.459106010311771</v>
       </c>
       <c r="C6" s="1">
         <v>100.79717408159543</v>
       </c>
       <c r="D6" s="17">
         <v>124.35950443398576</v>
       </c>
       <c r="E6" s="17">
         <v>112.38758244394553</v>
       </c>
-      <c r="F6" s="38">
+      <c r="F6" s="27">
         <v>120.91417036059697</v>
       </c>
-      <c r="G6" s="39">
+      <c r="G6" s="28">
         <v>139.93982179059324</v>
       </c>
-      <c r="H6" s="40">
+      <c r="H6" s="29">
         <v>118.68975212258677</v>
       </c>
       <c r="I6" s="1">
         <v>147.67412505582337</v>
       </c>
       <c r="J6" s="1">
         <v>268.83224972871551</v>
       </c>
       <c r="K6" s="1">
         <v>57.334395001857871</v>
       </c>
       <c r="L6" s="1">
         <v>32.226345074214215</v>
       </c>
       <c r="M6" s="1">
         <v>81.02698225947924</v>
       </c>
       <c r="N6" s="1">
         <v>60.267330601238413</v>
       </c>
       <c r="O6" s="1">
         <v>100.52353803249616</v>
       </c>
       <c r="P6" s="17">
         <v>123.81872127953355</v>
       </c>
       <c r="Q6" s="17">
         <v>110.48929763689949</v>
       </c>
-      <c r="R6" s="38">
+      <c r="R6" s="27">
         <v>121.23485974322111</v>
       </c>
-      <c r="S6" s="39">
+      <c r="S6" s="28">
         <v>139.77684950559325</v>
       </c>
-      <c r="T6" s="40">
+      <c r="T6" s="29">
         <v>115.84408799004173</v>
       </c>
       <c r="U6" s="1">
         <v>147.91972895811108</v>
       </c>
       <c r="V6" s="1">
         <v>325.24384097501263</v>
       </c>
       <c r="W6" s="1">
         <v>71.914497395196136</v>
       </c>
       <c r="X6" s="1">
         <v>30.458113168720995</v>
       </c>
       <c r="Y6" s="1">
         <v>58.229976545025238</v>
       </c>
       <c r="Z6" s="1">
         <v>57.216766427394376</v>
       </c>
       <c r="AA6" s="1">
         <v>97.940723909599967</v>
       </c>
       <c r="AB6" s="17">
         <v>125.73294514194066</v>
       </c>
       <c r="AC6" s="17">
         <v>105.315628078762</v>
       </c>
-      <c r="AD6" s="38">
+      <c r="AD6" s="27">
         <v>121.78473611034279</v>
       </c>
-      <c r="AE6" s="39">
+      <c r="AE6" s="28">
         <v>139.1804533229064</v>
       </c>
-      <c r="AF6" s="40">
+      <c r="AF6" s="29">
         <v>124.09869146630237</v>
       </c>
       <c r="AG6" s="1">
         <v>163.20892179418541</v>
       </c>
       <c r="AH6" s="1">
         <v>284.7856506881912</v>
       </c>
       <c r="AI6" s="1">
         <v>50.446046353165443</v>
       </c>
       <c r="AJ6" s="1">
         <v>41.4967257438798</v>
       </c>
       <c r="AK6" s="1">
         <v>68.176094149346085</v>
       </c>
       <c r="AL6" s="1">
         <v>55.653926230188354</v>
       </c>
       <c r="AM6" s="1">
         <v>98.624301490957393</v>
       </c>
       <c r="AN6" s="17">
         <v>124.44982123867152</v>
       </c>
       <c r="AO6" s="17">
         <v>104.6208084688175</v>
       </c>
-      <c r="AP6" s="38">
+      <c r="AP6" s="27">
         <v>119.35804492258875</v>
       </c>
-      <c r="AQ6" s="39">
+      <c r="AQ6" s="28">
         <v>141.6767884754662</v>
       </c>
-      <c r="AR6" s="40">
+      <c r="AR6" s="29">
         <v>128.63960510785418</v>
       </c>
       <c r="AS6" s="1">
         <v>140.14754995430175</v>
       </c>
       <c r="AT6" s="1">
         <v>292.26050675802531</v>
       </c>
       <c r="AU6" s="1">
         <v>58.300195205789386</v>
       </c>
       <c r="AV6" s="1">
         <v>49.67520878689372</v>
       </c>
       <c r="AW6" s="1">
         <v>55.36493213355228</v>
       </c>
       <c r="AX6" s="1">
         <v>54.177448546467168</v>
       </c>
       <c r="AY6" s="1">
         <v>100.20250330761866</v>
       </c>
       <c r="AZ6" s="17">
         <v>129.79336872983708</v>
       </c>
       <c r="BA6" s="17">
         <v>101.20166717584596</v>
       </c>
-      <c r="BB6" s="38">
+      <c r="BB6" s="27">
         <v>118.39728448288109</v>
       </c>
-      <c r="BC6" s="39">
+      <c r="BC6" s="28">
         <v>141.98375939444932</v>
       </c>
-      <c r="BD6" s="40">
+      <c r="BD6" s="29">
         <v>129.81122746823593</v>
       </c>
       <c r="BE6" s="1">
         <v>140.24099779516411</v>
       </c>
       <c r="BF6" s="1">
         <v>306.69990425303371</v>
       </c>
       <c r="BG6" s="1">
         <v>49.524749713889463</v>
       </c>
       <c r="BH6" s="1">
         <v>63.30574431196775</v>
       </c>
       <c r="BI6" s="1">
         <v>50.722683166380818</v>
       </c>
       <c r="BJ6" s="1">
         <v>53.565299969777783</v>
       </c>
       <c r="BK6" s="1">
         <v>98.342208279559657</v>
       </c>
       <c r="BL6" s="17">
         <v>130.43301459716383</v>
       </c>
       <c r="BM6" s="17">
         <v>101.18091820030297</v>
       </c>
-      <c r="BN6" s="38">
+      <c r="BN6" s="27">
         <v>117.81542204582405</v>
       </c>
-      <c r="BO6" s="39">
+      <c r="BO6" s="28">
         <v>143.19518749764381</v>
       </c>
-      <c r="BP6" s="40">
+      <c r="BP6" s="29">
         <v>128.95329676511849</v>
       </c>
       <c r="BQ6" s="1">
         <v>142.1868559921474</v>
       </c>
       <c r="BR6" s="1">
         <v>301.68077092963455</v>
       </c>
       <c r="BS6" s="1">
         <v>56.229812688503912</v>
       </c>
       <c r="BT6" s="1">
         <v>40.997419526080925</v>
       </c>
       <c r="BU6" s="1">
         <v>69.968585865134244</v>
       </c>
       <c r="BV6" s="1">
         <v>53.059445347362946</v>
       </c>
       <c r="BW6" s="1">
         <v>98.171037190456985</v>
       </c>
       <c r="BX6" s="17">
         <v>129.71376734306938</v>
       </c>
       <c r="BY6" s="17">
         <v>100.2398576088739</v>
       </c>
-      <c r="BZ6" s="38">
+      <c r="BZ6" s="27">
         <v>119.14150854702814</v>
       </c>
-      <c r="CA6" s="39">
+      <c r="CA6" s="28">
         <v>142.59784155161694</v>
       </c>
-      <c r="CB6" s="40">
+      <c r="CB6" s="29">
         <v>129.68061444144027</v>
       </c>
       <c r="CC6" s="1">
         <v>155.1073657353175</v>
       </c>
       <c r="CD6" s="1">
         <v>282.9443394361183</v>
       </c>
       <c r="CE6" s="1">
         <v>54.262465037915362</v>
       </c>
       <c r="CF6" s="1">
         <v>41.028343208466303</v>
       </c>
       <c r="CG6" s="1">
         <v>71.055505643772293</v>
       </c>
       <c r="CH6" s="1">
         <v>52.943851562017031</v>
       </c>
       <c r="CI6" s="1">
         <v>99.801496527120236</v>
       </c>
       <c r="CJ6" s="17">
         <v>131.59195956533694</v>
       </c>
       <c r="CK6" s="17">
         <v>99.357326126471818</v>
       </c>
-      <c r="CL6" s="38">
+      <c r="CL6" s="27">
         <v>117.90540088142801</v>
       </c>
-      <c r="CM6" s="39">
+      <c r="CM6" s="28">
         <v>143.97158181084853</v>
       </c>
-      <c r="CN6" s="40">
+      <c r="CN6" s="29">
         <v>128.46099902055198</v>
       </c>
       <c r="CO6" s="1">
         <v>158.45658538854431</v>
       </c>
       <c r="CP6" s="1">
         <v>280.34152088927226</v>
       </c>
       <c r="CQ6" s="1">
         <v>43.217930862343849</v>
       </c>
       <c r="CR6" s="1">
         <v>53.833776906072238</v>
       </c>
       <c r="CS6" s="1">
         <v>68.150492702262355</v>
       </c>
     </row>
     <row r="7" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A7" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B7" s="2">
         <v>58.283395287722115</v>
       </c>
       <c r="C7" s="2">
         <v>95.358631594073458</v>
       </c>
       <c r="D7" s="7">
         <v>128.68386904495813</v>
       </c>
       <c r="E7" s="7">
         <v>112.75787021716708</v>
       </c>
-      <c r="F7" s="41">
+      <c r="F7" s="30">
         <v>112.67440279433801</v>
       </c>
-      <c r="G7" s="42">
+      <c r="G7" s="31">
         <v>140.18297319908237</v>
       </c>
-      <c r="H7" s="43">
+      <c r="H7" s="32">
         <v>97.71511968348085</v>
       </c>
       <c r="I7" s="2">
         <v>151.95099070191444</v>
       </c>
       <c r="J7" s="2">
         <v>485.48479855607656</v>
       </c>
       <c r="K7" s="2">
         <v>38.821089365999427</v>
       </c>
       <c r="L7" s="2">
         <v>31.48628959859122</v>
       </c>
       <c r="M7" s="2">
         <v>83.38353520516975</v>
       </c>
       <c r="N7" s="2">
         <v>62.368992068858788</v>
       </c>
       <c r="O7" s="2">
         <v>98.047779624499924</v>
       </c>
       <c r="P7" s="7">
         <v>123.74571696516135</v>
       </c>
       <c r="Q7" s="7">
         <v>104.53315990972689</v>
       </c>
-      <c r="R7" s="41">
+      <c r="R7" s="30">
         <v>119.43307082677366</v>
       </c>
-      <c r="S7" s="42">
+      <c r="S7" s="31">
         <v>130.74046183852687</v>
       </c>
-      <c r="T7" s="43">
+      <c r="T7" s="32">
         <v>110.70573187276618</v>
       </c>
       <c r="U7" s="2">
         <v>110.32060790266287</v>
       </c>
       <c r="V7" s="2">
         <v>783.83926372093515</v>
       </c>
       <c r="W7" s="2">
         <v>96.027821182471172</v>
       </c>
       <c r="X7" s="2">
         <v>29.798994467726146</v>
       </c>
       <c r="Y7" s="2">
         <v>17.739646108966621</v>
       </c>
       <c r="Z7" s="2">
         <v>96.488043620074279</v>
       </c>
       <c r="AA7" s="2">
         <v>89.070920180514889</v>
       </c>
       <c r="AB7" s="7">
         <v>129.20338960593259</v>
       </c>
       <c r="AC7" s="7">
         <v>108.02255991706893</v>
       </c>
-      <c r="AD7" s="41">
+      <c r="AD7" s="30">
         <v>118.30481784259217</v>
       </c>
-      <c r="AE7" s="42">
+      <c r="AE7" s="31">
         <v>122.89876512647896</v>
       </c>
-      <c r="AF7" s="43">
+      <c r="AF7" s="32">
         <v>117.99475775331763</v>
       </c>
       <c r="AG7" s="2">
         <v>191.42657252053615</v>
       </c>
       <c r="AH7" s="2">
         <v>436.18350915741655</v>
       </c>
       <c r="AI7" s="2">
         <v>33.822377702817469</v>
       </c>
       <c r="AJ7" s="2">
         <v>38.826065166609126</v>
       </c>
       <c r="AK7" s="2">
         <v>68.213233004688405</v>
       </c>
       <c r="AL7" s="2">
         <v>60.146867465722444</v>
       </c>
       <c r="AM7" s="2">
         <v>96.769838935437917</v>
       </c>
       <c r="AN7" s="7">
         <v>119.24026074487995</v>
       </c>
       <c r="AO7" s="7">
         <v>113.56175236113674</v>
       </c>
-      <c r="AP7" s="41">
+      <c r="AP7" s="30">
         <v>117.93341349942349</v>
       </c>
-      <c r="AQ7" s="42">
+      <c r="AQ7" s="31">
         <v>127.84700590855334</v>
       </c>
-      <c r="AR7" s="43">
+      <c r="AR7" s="32">
         <v>117.03168574909411</v>
       </c>
       <c r="AS7" s="2">
         <v>109.38857565491622</v>
       </c>
       <c r="AT7" s="2">
         <v>712.37709502184373</v>
       </c>
       <c r="AU7" s="2">
         <v>67.473519575197443</v>
       </c>
       <c r="AV7" s="2">
         <v>36.747552645157107</v>
       </c>
       <c r="AW7" s="2">
         <v>33.775245997009513</v>
       </c>
       <c r="AX7" s="2">
         <v>68.719172842761239</v>
       </c>
       <c r="AY7" s="2">
         <v>94.556924522405467</v>
       </c>
       <c r="AZ7" s="7">
         <v>131.59912983331665</v>
       </c>
       <c r="BA7" s="7">
         <v>111.36924449472821</v>
       </c>
-      <c r="BB7" s="41">
+      <c r="BB7" s="30">
         <v>120.14110759621666</v>
       </c>
-      <c r="BC7" s="42">
+      <c r="BC7" s="31">
         <v>124.95140124597468</v>
       </c>
-      <c r="BD7" s="43">
+      <c r="BD7" s="32">
         <v>112.48647411249894</v>
       </c>
       <c r="BE7" s="2">
         <v>144.0029691565874</v>
       </c>
       <c r="BF7" s="2">
         <v>704.90673642889612</v>
       </c>
       <c r="BG7" s="2">
         <v>49.806980639122486</v>
       </c>
       <c r="BH7" s="2">
         <v>43.174318895704971</v>
       </c>
       <c r="BI7" s="2">
         <v>30.764212256272916</v>
       </c>
       <c r="BJ7" s="2">
         <v>66.569363808809157</v>
       </c>
       <c r="BK7" s="2">
         <v>93.880869643120405</v>
       </c>
       <c r="BL7" s="7">
         <v>132.12121230207592</v>
       </c>
       <c r="BM7" s="7">
         <v>110.75218738090462</v>
       </c>
-      <c r="BN7" s="41">
+      <c r="BN7" s="30">
         <v>115.80205572160477</v>
       </c>
-      <c r="BO7" s="42">
+      <c r="BO7" s="31">
         <v>129.05500679713842</v>
       </c>
-      <c r="BP7" s="43">
+      <c r="BP7" s="32">
         <v>110.68726968754979</v>
       </c>
       <c r="BQ7" s="2">
         <v>129.54116863692232</v>
       </c>
       <c r="BR7" s="2">
         <v>708.95431854221499</v>
       </c>
       <c r="BS7" s="2">
         <v>50.45894654424982</v>
       </c>
       <c r="BT7" s="2">
         <v>24.578123577764174</v>
       </c>
       <c r="BU7" s="2">
         <v>63.47211375980838</v>
       </c>
       <c r="BV7" s="2">
         <v>65.659677600321061</v>
       </c>
       <c r="BW7" s="2">
         <v>95.417442096273192</v>
       </c>
       <c r="BX7" s="7">
         <v>127.4676191629903</v>
       </c>
       <c r="BY7" s="7">
         <v>108.02280925991832</v>
       </c>
-      <c r="BZ7" s="41">
+      <c r="BZ7" s="30">
         <v>116.81170382396797</v>
       </c>
-      <c r="CA7" s="42">
+      <c r="CA7" s="31">
         <v>124.98830568547335</v>
       </c>
-      <c r="CB7" s="43">
+      <c r="CB7" s="32">
         <v>109.155345798466</v>
       </c>
       <c r="CC7" s="2">
         <v>213.79246733949188</v>
       </c>
       <c r="CD7" s="2">
         <v>570.65623473382516</v>
       </c>
       <c r="CE7" s="2">
         <v>41.449151561879496</v>
       </c>
       <c r="CF7" s="2">
         <v>21.944682652437184</v>
       </c>
       <c r="CG7" s="2">
         <v>63.278088462549086</v>
       </c>
       <c r="CH7" s="2">
         <v>70.626056676603397</v>
       </c>
       <c r="CI7" s="2">
         <v>94.875299539848641</v>
       </c>
       <c r="CJ7" s="7">
         <v>128.65090647832122</v>
       </c>
       <c r="CK7" s="7">
         <v>109.76431711093291</v>
       </c>
-      <c r="CL7" s="41">
+      <c r="CL7" s="30">
         <v>116.81414883124378</v>
       </c>
-      <c r="CM7" s="42">
+      <c r="CM7" s="31">
         <v>121.85247067903875</v>
       </c>
-      <c r="CN7" s="43">
+      <c r="CN7" s="32">
         <v>104.24100296641485</v>
       </c>
       <c r="CO7" s="2">
         <v>274.54671242250885</v>
       </c>
       <c r="CP7" s="2">
         <v>486.65495642117503</v>
       </c>
       <c r="CQ7" s="2">
         <v>13.338473588340003</v>
       </c>
       <c r="CR7" s="2">
         <v>69.635529957846472</v>
       </c>
       <c r="CS7" s="2">
         <v>59.695117061667212</v>
       </c>
     </row>
     <row r="8" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A8" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B8" s="2">
         <v>47.360939356579991</v>
       </c>
       <c r="C8" s="2">
         <v>101.74266267835723</v>
       </c>
       <c r="D8" s="7">
         <v>157.39954642229608</v>
       </c>
       <c r="E8" s="7">
         <v>85.911861896014841</v>
       </c>
-      <c r="F8" s="41">
+      <c r="F8" s="30">
         <v>104.42391750911639</v>
       </c>
-      <c r="G8" s="42">
+      <c r="G8" s="31">
         <v>152.59955135951333</v>
       </c>
-      <c r="H8" s="43">
+      <c r="H8" s="32">
         <v>124.91978591545431</v>
       </c>
       <c r="I8" s="2">
         <v>117.57182048296633</v>
       </c>
       <c r="J8" s="2">
         <v>188.37308514923802</v>
       </c>
       <c r="K8" s="2">
         <v>78.463245218219498</v>
       </c>
       <c r="L8" s="2">
         <v>31.874096014880937</v>
       </c>
       <c r="M8" s="2">
         <v>148.62247060779094</v>
       </c>
       <c r="N8" s="2">
         <v>46.503092512499926</v>
       </c>
       <c r="O8" s="2">
         <v>102.41161904054017</v>
       </c>
       <c r="P8" s="7">
         <v>153.7823117086696</v>
       </c>
       <c r="Q8" s="7">
         <v>83.647520344366541</v>
       </c>
-      <c r="R8" s="41">
+      <c r="R8" s="30">
         <v>113.0184144443289</v>
       </c>
-      <c r="S8" s="42">
+      <c r="S8" s="31">
         <v>147.29337797004419</v>
       </c>
-      <c r="T8" s="43">
+      <c r="T8" s="32">
         <v>130.78248549646813</v>
       </c>
       <c r="U8" s="2">
         <v>129.5186656653222</v>
       </c>
       <c r="V8" s="2">
         <v>162.60131765154762</v>
       </c>
       <c r="W8" s="2">
         <v>79.546461468210708</v>
       </c>
       <c r="X8" s="2">
         <v>32.534664873284143</v>
       </c>
       <c r="Y8" s="2">
         <v>146.12513296093854</v>
       </c>
       <c r="Z8" s="2">
         <v>45.952705267035384</v>
       </c>
       <c r="AA8" s="2">
         <v>99.564261328014112</v>
       </c>
       <c r="AB8" s="7">
         <v>146.76666472078344</v>
       </c>
       <c r="AC8" s="7">
         <v>84.837973167367863</v>
       </c>
-      <c r="AD8" s="41">
+      <c r="AD8" s="30">
         <v>106.78219363961254</v>
       </c>
-      <c r="AE8" s="42">
+      <c r="AE8" s="31">
         <v>157.09156495640929</v>
       </c>
-      <c r="AF8" s="43">
+      <c r="AF8" s="32">
         <v>119.97530245590447</v>
       </c>
       <c r="AG8" s="2">
         <v>109.64570916003689</v>
       </c>
       <c r="AH8" s="2">
         <v>176.68027772897912</v>
       </c>
       <c r="AI8" s="2">
         <v>75.826871278850945</v>
       </c>
       <c r="AJ8" s="2">
         <v>36.948038568457534</v>
       </c>
       <c r="AK8" s="2">
         <v>167.30687852830928</v>
       </c>
       <c r="AL8" s="2">
         <v>36.755022564784035</v>
       </c>
       <c r="AM8" s="2">
         <v>103.06091284310202</v>
       </c>
       <c r="AN8" s="7">
         <v>172.32024831303301</v>
       </c>
       <c r="AO8" s="7">
         <v>79.739596484332282</v>
       </c>
-      <c r="AP8" s="41">
+      <c r="AP8" s="30">
         <v>97.632592653983579</v>
       </c>
-      <c r="AQ8" s="42">
+      <c r="AQ8" s="31">
         <v>171.57818592261685</v>
       </c>
-      <c r="AR8" s="43">
+      <c r="AR8" s="32">
         <v>113.70893698944857</v>
       </c>
       <c r="AS8" s="2">
         <v>109.08910421728859</v>
       </c>
       <c r="AT8" s="2">
         <v>186.56598355889869</v>
       </c>
       <c r="AU8" s="2">
         <v>67.813111773202749</v>
       </c>
       <c r="AV8" s="2">
         <v>42.997239300127724</v>
       </c>
       <c r="AW8" s="2">
         <v>173.611165882606</v>
       </c>
       <c r="AX8" s="2">
         <v>35.402897244839458</v>
       </c>
       <c r="AY8" s="2">
         <v>98.114277791013521</v>
       </c>
       <c r="AZ8" s="7">
         <v>186.14691713663842</v>
       </c>
       <c r="BA8" s="7">
         <v>76.202396434466706</v>
       </c>
-      <c r="BB8" s="41">
+      <c r="BB8" s="30">
         <v>105.18032162387729</v>
       </c>
-      <c r="BC8" s="42">
+      <c r="BC8" s="31">
         <v>155.95045527289435</v>
       </c>
-      <c r="BD8" s="43">
+      <c r="BD8" s="32">
         <v>131.86607135608403</v>
       </c>
       <c r="BE8" s="2">
         <v>110.00719580364984</v>
       </c>
       <c r="BF8" s="2">
         <v>167.1811218057808</v>
       </c>
       <c r="BG8" s="2">
         <v>72.741225988067328</v>
       </c>
       <c r="BH8" s="2">
         <v>37.838542804263064</v>
       </c>
       <c r="BI8" s="2">
         <v>182.33198793046802</v>
       </c>
       <c r="BJ8" s="2">
         <v>35.70481783137091</v>
       </c>
       <c r="BK8" s="2">
         <v>106.41079284549977</v>
       </c>
       <c r="BL8" s="7">
         <v>169.60792642734444</v>
       </c>
       <c r="BM8" s="7">
         <v>78.836640407872054</v>
       </c>
-      <c r="BN8" s="41">
+      <c r="BN8" s="30">
         <v>107.45419900331137</v>
       </c>
-      <c r="BO8" s="42">
+      <c r="BO8" s="31">
         <v>158.73805096062043</v>
       </c>
-      <c r="BP8" s="43">
+      <c r="BP8" s="32">
         <v>135.67055728834637</v>
       </c>
       <c r="BQ8" s="2">
         <v>110.45092782892367</v>
       </c>
       <c r="BR8" s="2">
         <v>176.01592239285452</v>
       </c>
       <c r="BS8" s="2">
         <v>71.935609924221737</v>
       </c>
       <c r="BT8" s="2">
         <v>34.005629231807539</v>
       </c>
       <c r="BU8" s="2">
         <v>186.00925117513503</v>
       </c>
       <c r="BV8" s="2">
         <v>35.723876751810288</v>
       </c>
       <c r="BW8" s="2">
         <v>105.68188337887972</v>
       </c>
       <c r="BX8" s="7">
         <v>173.85462561962669</v>
       </c>
       <c r="BY8" s="7">
         <v>79.588987709300909</v>
       </c>
-      <c r="BZ8" s="41">
+      <c r="BZ8" s="30">
         <v>109.31054406612238</v>
       </c>
-      <c r="CA8" s="42">
+      <c r="CA8" s="31">
         <v>153.28968567257604</v>
       </c>
-      <c r="CB8" s="43">
+      <c r="CB8" s="32">
         <v>135.84546314672323</v>
       </c>
       <c r="CC8" s="2">
         <v>128.32030019650358</v>
       </c>
       <c r="CD8" s="2">
         <v>160.50232124231113</v>
       </c>
       <c r="CE8" s="2">
         <v>73.459779106232617</v>
       </c>
       <c r="CF8" s="2">
         <v>35.942456147997945</v>
       </c>
       <c r="CG8" s="2">
         <v>140.77952071045874</v>
       </c>
       <c r="CH8" s="2">
         <v>41.298856370322937</v>
       </c>
       <c r="CI8" s="2">
         <v>110.47106455955597</v>
       </c>
       <c r="CJ8" s="7">
         <v>167.59933317062453</v>
       </c>
       <c r="CK8" s="7">
         <v>79.465442392173756</v>
       </c>
-      <c r="CL8" s="41">
+      <c r="CL8" s="30">
         <v>110.71680737303518</v>
       </c>
-      <c r="CM8" s="42">
+      <c r="CM8" s="31">
         <v>154.52361784881873</v>
       </c>
-      <c r="CN8" s="43">
+      <c r="CN8" s="32">
         <v>122.35744192553379</v>
       </c>
       <c r="CO8" s="2">
         <v>129.90257584846657</v>
       </c>
       <c r="CP8" s="2">
         <v>162.70462171680126</v>
       </c>
       <c r="CQ8" s="2">
         <v>57.699814680329453</v>
       </c>
       <c r="CR8" s="2">
         <v>42.701542736585267</v>
       </c>
       <c r="CS8" s="2">
         <v>159.1957353356517</v>
       </c>
     </row>
     <row r="9" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A9" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B9" s="2">
         <v>74.208731185152516</v>
       </c>
       <c r="C9" s="2">
         <v>84.395064761195698</v>
       </c>
       <c r="D9" s="7">
         <v>170.45828327425286</v>
       </c>
       <c r="E9" s="7">
         <v>76.388922980971714</v>
       </c>
-      <c r="F9" s="41">
+      <c r="F9" s="30">
         <v>127.67476381138306</v>
       </c>
-      <c r="G9" s="42">
+      <c r="G9" s="31">
         <v>158.91425111578835</v>
       </c>
-      <c r="H9" s="43">
+      <c r="H9" s="32">
         <v>136.35798359743859</v>
       </c>
       <c r="I9" s="2">
         <v>174.92830198475434</v>
       </c>
       <c r="J9" s="2">
         <v>221.39048142418739</v>
       </c>
       <c r="K9" s="2">
         <v>55.530217957248354</v>
       </c>
       <c r="L9" s="2">
         <v>38.099597883802858</v>
       </c>
       <c r="M9" s="2">
         <v>59.777716811720772</v>
       </c>
       <c r="N9" s="2">
         <v>67.828639090241694</v>
       </c>
       <c r="O9" s="2">
         <v>81.926392345331919</v>
       </c>
       <c r="P9" s="7">
         <v>177.97902729939452</v>
       </c>
       <c r="Q9" s="7">
         <v>72.847846966271575</v>
       </c>
-      <c r="R9" s="41">
+      <c r="R9" s="30">
         <v>125.80394057928154</v>
       </c>
-      <c r="S9" s="42">
+      <c r="S9" s="31">
         <v>173.00922719038093</v>
       </c>
-      <c r="T9" s="43">
+      <c r="T9" s="32">
         <v>116.96969345744577</v>
       </c>
       <c r="U9" s="2">
         <v>198.34428618287336</v>
       </c>
       <c r="V9" s="2">
         <v>201.74236221209907</v>
       </c>
       <c r="W9" s="2">
         <v>53.964882647357669</v>
       </c>
       <c r="X9" s="2">
         <v>43.782615861812495</v>
       </c>
       <c r="Y9" s="2">
         <v>59.169684174041478</v>
       </c>
       <c r="Z9" s="2">
         <v>64.546976639630188</v>
       </c>
       <c r="AA9" s="2">
         <v>82.423428390711493</v>
       </c>
       <c r="AB9" s="7">
         <v>180.95596092374876</v>
       </c>
       <c r="AC9" s="7">
         <v>69.569861237954782</v>
       </c>
-      <c r="AD9" s="41">
+      <c r="AD9" s="30">
         <v>133.75364410305238</v>
       </c>
-      <c r="AE9" s="42">
+      <c r="AE9" s="31">
         <v>171.16041575504158</v>
       </c>
-      <c r="AF9" s="43">
+      <c r="AF9" s="32">
         <v>129.97343569018352</v>
       </c>
       <c r="AG9" s="2">
         <v>187.01075240734204</v>
       </c>
       <c r="AH9" s="2">
         <v>219.08448073307238</v>
       </c>
       <c r="AI9" s="2">
         <v>50.252656618090164</v>
       </c>
       <c r="AJ9" s="2">
         <v>45.233323879087294</v>
       </c>
       <c r="AK9" s="2">
         <v>54.529354104243467</v>
       </c>
       <c r="AL9" s="2">
         <v>62.950653817311995</v>
       </c>
       <c r="AM9" s="2">
         <v>83.341295678856852</v>
       </c>
       <c r="AN9" s="7">
         <v>183.21706041109638</v>
       </c>
       <c r="AO9" s="7">
         <v>66.558870190433638</v>
       </c>
-      <c r="AP9" s="41">
+      <c r="AP9" s="30">
         <v>128.36256783878341</v>
       </c>
-      <c r="AQ9" s="42">
+      <c r="AQ9" s="31">
         <v>179.50805747596004</v>
       </c>
-      <c r="AR9" s="43">
+      <c r="AR9" s="32">
         <v>128.20687068179117</v>
       </c>
       <c r="AS9" s="2">
         <v>172.06020826415406</v>
       </c>
       <c r="AT9" s="2">
         <v>201.83880585130933</v>
       </c>
       <c r="AU9" s="2">
         <v>53.020749352844298</v>
       </c>
       <c r="AV9" s="2">
         <v>60.395129315572596</v>
       </c>
       <c r="AW9" s="2">
         <v>50.849960596028964</v>
       </c>
       <c r="AX9" s="2">
         <v>58.330769639493582</v>
       </c>
       <c r="AY9" s="2">
         <v>89.030514890820527</v>
       </c>
       <c r="AZ9" s="7">
         <v>173.7781590954506</v>
       </c>
       <c r="BA9" s="7">
         <v>66.511569874769322</v>
       </c>
-      <c r="BB9" s="41">
+      <c r="BB9" s="30">
         <v>124.49881544419713</v>
       </c>
-      <c r="BC9" s="42">
+      <c r="BC9" s="31">
         <v>178.84826167600002</v>
       </c>
-      <c r="BD9" s="43">
+      <c r="BD9" s="32">
         <v>124.22961488377173</v>
       </c>
       <c r="BE9" s="2">
         <v>179.5613462353337</v>
       </c>
       <c r="BF9" s="2">
         <v>202.84229611984924</v>
       </c>
       <c r="BG9" s="2">
         <v>50.688492220625228</v>
       </c>
       <c r="BH9" s="2">
         <v>68.796251339723042</v>
       </c>
       <c r="BI9" s="2">
         <v>50.389882745653722</v>
       </c>
       <c r="BJ9" s="2">
         <v>56.222308764365849</v>
       </c>
       <c r="BK9" s="2">
         <v>84.676832163709506</v>
       </c>
       <c r="BL9" s="7">
         <v>196.705511675178</v>
       </c>
       <c r="BM9" s="7">
         <v>63.570062121584634</v>
       </c>
-      <c r="BN9" s="41">
+      <c r="BN9" s="30">
         <v>124.47659569994933</v>
       </c>
-      <c r="BO9" s="42">
+      <c r="BO9" s="31">
         <v>183.9248595263663</v>
       </c>
-      <c r="BP9" s="43">
+      <c r="BP9" s="32">
         <v>122.87356236743649</v>
       </c>
       <c r="BQ9" s="2">
         <v>181.26500351151449</v>
       </c>
       <c r="BR9" s="2">
         <v>210.0816486020253</v>
       </c>
       <c r="BS9" s="2">
         <v>46.783811403547318</v>
       </c>
       <c r="BT9" s="2">
         <v>63.798356737153696</v>
       </c>
       <c r="BU9" s="2">
         <v>58.758284319106281</v>
       </c>
       <c r="BV9" s="2">
         <v>53.645883453702744</v>
       </c>
       <c r="BW9" s="2">
         <v>85.095367096063001</v>
       </c>
       <c r="BX9" s="7">
         <v>189.06662574640052</v>
       </c>
       <c r="BY9" s="7">
         <v>64.035594494173225</v>
       </c>
-      <c r="BZ9" s="41">
+      <c r="BZ9" s="30">
         <v>130.8168442112796</v>
       </c>
-      <c r="CA9" s="42">
+      <c r="CA9" s="31">
         <v>170.414092425831</v>
       </c>
-      <c r="CB9" s="43">
+      <c r="CB9" s="32">
         <v>119.47915378433072</v>
       </c>
       <c r="CC9" s="2">
         <v>179.45572694876643</v>
       </c>
       <c r="CD9" s="2">
         <v>210.07631865603824</v>
       </c>
       <c r="CE9" s="2">
         <v>53.600349925747359</v>
       </c>
       <c r="CF9" s="2">
         <v>55.106608388804965</v>
       </c>
       <c r="CG9" s="2">
         <v>69.032194140976884</v>
       </c>
       <c r="CH9" s="2">
         <v>50.114686365625239</v>
       </c>
       <c r="CI9" s="2">
         <v>84.665486082524637</v>
       </c>
       <c r="CJ9" s="7">
         <v>194.37380342680694</v>
       </c>
       <c r="CK9" s="7">
         <v>62.860407205249246</v>
       </c>
-      <c r="CL9" s="41">
+      <c r="CL9" s="30">
         <v>123.73602216648693</v>
       </c>
-      <c r="CM9" s="42">
+      <c r="CM9" s="31">
         <v>181.6706935913403</v>
       </c>
-      <c r="CN9" s="43">
+      <c r="CN9" s="32">
         <v>124.26252105823004</v>
       </c>
       <c r="CO9" s="2">
         <v>169.63470449957768</v>
       </c>
       <c r="CP9" s="2">
         <v>202.12729289174681</v>
       </c>
       <c r="CQ9" s="2">
         <v>58.208510199991572</v>
       </c>
       <c r="CR9" s="2">
         <v>56.946499945232333</v>
       </c>
       <c r="CS9" s="2">
         <v>64.26159463742313</v>
       </c>
     </row>
     <row r="10" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A10" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="2">
         <v>62.833394358706983</v>
       </c>
       <c r="C10" s="2">
         <v>87.578768093642694</v>
       </c>
       <c r="D10" s="7">
         <v>131.29166134820241</v>
       </c>
       <c r="E10" s="7">
         <v>102.9699120631857</v>
       </c>
-      <c r="F10" s="41">
+      <c r="F10" s="30">
         <v>157.83079911128715</v>
       </c>
-      <c r="G10" s="42">
+      <c r="G10" s="31">
         <v>93.030800550384285</v>
       </c>
-      <c r="H10" s="43">
+      <c r="H10" s="32">
         <v>99.811836159926074</v>
       </c>
       <c r="I10" s="2">
         <v>133.17223245597464</v>
       </c>
       <c r="J10" s="2">
         <v>303.25677659893972</v>
       </c>
       <c r="K10" s="2">
         <v>36.243365838660878</v>
       </c>
       <c r="L10" s="2">
         <v>58.645965209873843</v>
       </c>
       <c r="M10" s="2">
         <v>113.07567038635369</v>
       </c>
       <c r="N10" s="2">
         <v>59.026259172583494</v>
       </c>
       <c r="O10" s="2">
         <v>88.878705696447582</v>
       </c>
       <c r="P10" s="7">
         <v>133.74798709800234</v>
       </c>
       <c r="Q10" s="7">
         <v>111.60600634480159</v>
       </c>
-      <c r="R10" s="41">
+      <c r="R10" s="30">
         <v>157.93627415954901</v>
       </c>
-      <c r="S10" s="42">
+      <c r="S10" s="31">
         <v>90.200449109329057</v>
       </c>
-      <c r="T10" s="43">
+      <c r="T10" s="32">
         <v>125.80851138504816</v>
       </c>
       <c r="U10" s="2">
         <v>129.47443446997519</v>
       </c>
       <c r="V10" s="2">
         <v>291.36862324752701</v>
       </c>
       <c r="W10" s="2">
         <v>35.653119445656969</v>
       </c>
       <c r="X10" s="2">
         <v>47.965087390112572</v>
       </c>
       <c r="Y10" s="2">
         <v>110.17759227891595</v>
       </c>
       <c r="Z10" s="2">
         <v>59.881477269067126</v>
       </c>
       <c r="AA10" s="2">
         <v>84.723864030485345</v>
       </c>
       <c r="AB10" s="7">
         <v>134.59557372130078</v>
       </c>
       <c r="AC10" s="7">
         <v>103.57539757578999</v>
       </c>
-      <c r="AD10" s="41">
+      <c r="AD10" s="30">
         <v>159.76362149805081</v>
       </c>
-      <c r="AE10" s="42">
+      <c r="AE10" s="31">
         <v>92.402524750530901</v>
       </c>
-      <c r="AF10" s="43">
+      <c r="AF10" s="32">
         <v>130.31377312755151</v>
       </c>
       <c r="AG10" s="2">
         <v>125.98668800492368</v>
       </c>
       <c r="AH10" s="2">
         <v>287.70538336480655</v>
       </c>
       <c r="AI10" s="2">
         <v>38.768966886909304</v>
       </c>
       <c r="AJ10" s="2">
         <v>49.608710586389734</v>
       </c>
       <c r="AK10" s="2">
         <v>112.63050956859477</v>
       </c>
       <c r="AL10" s="2">
         <v>55.256472911637374</v>
       </c>
       <c r="AM10" s="2">
         <v>88.43126442177028</v>
       </c>
       <c r="AN10" s="7">
         <v>132.76912898453776</v>
       </c>
       <c r="AO10" s="7">
         <v>98.123813975336859</v>
       </c>
-      <c r="AP10" s="41">
+      <c r="AP10" s="30">
         <v>158.4965645091678</v>
       </c>
-      <c r="AQ10" s="42">
+      <c r="AQ10" s="31">
         <v>95.898347676807987</v>
       </c>
-      <c r="AR10" s="43">
+      <c r="AR10" s="32">
         <v>124.9516713576746</v>
       </c>
       <c r="AS10" s="2">
         <v>118.35059605595373</v>
       </c>
       <c r="AT10" s="2">
         <v>260.62760515323106</v>
       </c>
       <c r="AU10" s="2">
         <v>42.348181630803396</v>
       </c>
       <c r="AV10" s="2">
         <v>54.443857487880344</v>
       </c>
       <c r="AW10" s="2">
         <v>123.63152749441105</v>
       </c>
       <c r="AX10" s="2">
         <v>48.905661185532992</v>
       </c>
       <c r="AY10" s="2">
         <v>100.1746567740708</v>
       </c>
       <c r="AZ10" s="7">
         <v>128.19239228245158</v>
       </c>
       <c r="BA10" s="7">
         <v>98.801575947564757</v>
       </c>
-      <c r="BB10" s="41">
+      <c r="BB10" s="30">
         <v>157.58634768452734</v>
       </c>
-      <c r="BC10" s="42">
+      <c r="BC10" s="31">
         <v>95.616640194945589</v>
       </c>
-      <c r="BD10" s="43">
+      <c r="BD10" s="32">
         <v>124.80097023393645</v>
       </c>
       <c r="BE10" s="2">
         <v>115.82771725200499</v>
       </c>
       <c r="BF10" s="2">
         <v>246.02497177562611</v>
       </c>
       <c r="BG10" s="2">
         <v>48.321284323781839</v>
       </c>
       <c r="BH10" s="2">
         <v>51.048588678108786</v>
       </c>
       <c r="BI10" s="2">
         <v>120.8955016828465</v>
       </c>
       <c r="BJ10" s="2">
         <v>51.75463043339326</v>
       </c>
       <c r="BK10" s="2">
         <v>98.940134279686504</v>
       </c>
       <c r="BL10" s="7">
         <v>127.81758358615234</v>
       </c>
       <c r="BM10" s="7">
         <v>97.515766169286707</v>
       </c>
-      <c r="BN10" s="41">
+      <c r="BN10" s="30">
         <v>157.0329533265917</v>
       </c>
-      <c r="BO10" s="42">
+      <c r="BO10" s="31">
         <v>93.021876585856731</v>
       </c>
-      <c r="BP10" s="43">
+      <c r="BP10" s="32">
         <v>147.76183300868533</v>
       </c>
       <c r="BQ10" s="2">
         <v>116.06958155188889</v>
       </c>
       <c r="BR10" s="2">
         <v>239.30705444621569</v>
       </c>
       <c r="BS10" s="2">
         <v>50.272377755417722</v>
       </c>
       <c r="BT10" s="2">
         <v>48.007821090083404</v>
       </c>
       <c r="BU10" s="2">
         <v>116.83458789717614</v>
       </c>
       <c r="BV10" s="2">
         <v>48.917219473735244</v>
       </c>
       <c r="BW10" s="2">
         <v>102.08253147618032</v>
       </c>
       <c r="BX10" s="7">
         <v>127.60210200979797</v>
       </c>
       <c r="BY10" s="7">
         <v>97.841374019860524</v>
       </c>
-      <c r="BZ10" s="41">
+      <c r="BZ10" s="30">
         <v>155.83373752217437</v>
       </c>
-      <c r="CA10" s="42">
+      <c r="CA10" s="31">
         <v>93.77323311297036</v>
       </c>
-      <c r="CB10" s="43">
+      <c r="CB10" s="32">
         <v>136.53284470944794</v>
       </c>
       <c r="CC10" s="2">
         <v>118.26983223753651</v>
       </c>
       <c r="CD10" s="2">
         <v>254.08250800171993</v>
       </c>
       <c r="CE10" s="2">
         <v>47.634035260393112</v>
       </c>
       <c r="CF10" s="2">
         <v>49.956076622809995</v>
       </c>
       <c r="CG10" s="2">
         <v>111.1983926896074</v>
       </c>
       <c r="CH10" s="2">
         <v>51.15592553684872</v>
       </c>
       <c r="CI10" s="2">
         <v>100.10672154522373</v>
       </c>
       <c r="CJ10" s="7">
         <v>127.09894237285491</v>
       </c>
       <c r="CK10" s="7">
         <v>98.664803776726401</v>
       </c>
-      <c r="CL10" s="41">
+      <c r="CL10" s="30">
         <v>155.35341238012359</v>
       </c>
-      <c r="CM10" s="42">
+      <c r="CM10" s="31">
         <v>94.321960333576982</v>
       </c>
-      <c r="CN10" s="43">
+      <c r="CN10" s="32">
         <v>141.3104968338194</v>
       </c>
       <c r="CO10" s="2">
         <v>117.36481205814817</v>
       </c>
       <c r="CP10" s="2">
         <v>240.06882295695661</v>
       </c>
       <c r="CQ10" s="2">
         <v>48.770037874550859</v>
       </c>
       <c r="CR10" s="2">
         <v>49.043909002844714</v>
       </c>
       <c r="CS10" s="2">
         <v>125.18657526911092</v>
       </c>
     </row>
     <row r="11" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A11" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="2">
         <v>29.138574945922386</v>
       </c>
       <c r="C11" s="2">
         <v>118.85743883802866</v>
       </c>
       <c r="D11" s="7">
         <v>147.18140122825443</v>
       </c>
       <c r="E11" s="7">
         <v>132.73127215403593</v>
       </c>
-      <c r="F11" s="41">
+      <c r="F11" s="30">
         <v>168.91380282968422</v>
       </c>
-      <c r="G11" s="42">
+      <c r="G11" s="31">
         <v>122.04473113303258</v>
       </c>
-      <c r="H11" s="43">
+      <c r="H11" s="32">
         <v>117.42804525747148</v>
       </c>
       <c r="I11" s="2">
         <v>103.907375319767</v>
       </c>
       <c r="J11" s="2">
         <v>177.98433019423484</v>
       </c>
       <c r="K11" s="2">
         <v>54.70656916028431</v>
       </c>
       <c r="L11" s="2">
         <v>39.913896128413775</v>
       </c>
       <c r="M11" s="2">
         <v>138.65767120419196</v>
       </c>
       <c r="N11" s="2">
         <v>32.248975007277359</v>
       </c>
       <c r="O11" s="2">
         <v>118.70561886758024</v>
       </c>
       <c r="P11" s="7">
         <v>146.72386257256312</v>
       </c>
       <c r="Q11" s="7">
         <v>132.70109037649326</v>
       </c>
-      <c r="R11" s="41">
+      <c r="R11" s="30">
         <v>154.31083288959843</v>
       </c>
-      <c r="S11" s="42">
+      <c r="S11" s="31">
         <v>127.06623254920856</v>
       </c>
-      <c r="T11" s="43">
+      <c r="T11" s="32">
         <v>127.42026766409636</v>
       </c>
       <c r="U11" s="2">
         <v>137.37930245175099</v>
       </c>
       <c r="V11" s="2">
         <v>159.1244712646189</v>
       </c>
       <c r="W11" s="2">
         <v>61.388947523032819</v>
       </c>
       <c r="X11" s="2">
         <v>57.903975401849038</v>
       </c>
       <c r="Y11" s="2">
         <v>65.586423602790092</v>
       </c>
       <c r="Z11" s="2">
         <v>32.162667104295103</v>
       </c>
       <c r="AA11" s="2">
         <v>119.04997144371006</v>
       </c>
       <c r="AB11" s="7">
         <v>144.53459954865008</v>
       </c>
       <c r="AC11" s="7">
         <v>125.63846349038923</v>
       </c>
-      <c r="AD11" s="41">
+      <c r="AD11" s="30">
         <v>161.71750850047243</v>
       </c>
-      <c r="AE11" s="42">
+      <c r="AE11" s="31">
         <v>128.739253780762</v>
       </c>
-      <c r="AF11" s="43">
+      <c r="AF11" s="32">
         <v>120.92937467775373</v>
       </c>
       <c r="AG11" s="2">
         <v>115.20722220803059</v>
       </c>
       <c r="AH11" s="2">
         <v>194.48340106051029</v>
       </c>
       <c r="AI11" s="2">
         <v>49.284716428298815</v>
       </c>
       <c r="AJ11" s="2">
         <v>40.87855277656957</v>
       </c>
       <c r="AK11" s="2">
         <v>123.40575701206566</v>
       </c>
       <c r="AL11" s="2">
         <v>31.61687633575286</v>
       </c>
       <c r="AM11" s="2">
         <v>123.77283190328805</v>
       </c>
       <c r="AN11" s="7">
         <v>141.40719236712835</v>
       </c>
       <c r="AO11" s="7">
         <v>122.45321273155871</v>
       </c>
-      <c r="AP11" s="41">
+      <c r="AP11" s="30">
         <v>159.84401021111881</v>
       </c>
-      <c r="AQ11" s="42">
+      <c r="AQ11" s="31">
         <v>128.23284546400134</v>
       </c>
-      <c r="AR11" s="43">
+      <c r="AR11" s="32">
         <v>115.45448869033392</v>
       </c>
       <c r="AS11" s="2">
         <v>118.15193573769808</v>
       </c>
       <c r="AT11" s="2">
         <v>177.37204864260161</v>
       </c>
       <c r="AU11" s="2">
         <v>55.742142418804406</v>
       </c>
       <c r="AV11" s="2">
         <v>51.370074908669217</v>
       </c>
       <c r="AW11" s="2">
         <v>104.05975401515344</v>
       </c>
       <c r="AX11" s="2">
         <v>31.739611722605112</v>
       </c>
       <c r="AY11" s="2">
         <v>130.83183451421422</v>
       </c>
       <c r="AZ11" s="7">
         <v>137.48738905927283</v>
       </c>
       <c r="BA11" s="7">
         <v>118.26176012351999</v>
       </c>
-      <c r="BB11" s="41">
+      <c r="BB11" s="30">
         <v>152.07690080052788</v>
       </c>
-      <c r="BC11" s="42">
+      <c r="BC11" s="31">
         <v>136.47152440161275</v>
       </c>
-      <c r="BD11" s="43">
+      <c r="BD11" s="32">
         <v>135.30360670185283</v>
       </c>
       <c r="BE11" s="2">
         <v>111.20176892977143</v>
       </c>
       <c r="BF11" s="2">
         <v>187.44325518878688</v>
       </c>
       <c r="BG11" s="2">
         <v>51.477617737867966</v>
       </c>
       <c r="BH11" s="2">
         <v>35.688667129583948</v>
       </c>
       <c r="BI11" s="2">
         <v>129.88225681377207</v>
       </c>
       <c r="BJ11" s="2">
         <v>35.823031358116253</v>
       </c>
       <c r="BK11" s="2">
         <v>124.35128927217272</v>
       </c>
       <c r="BL11" s="7">
         <v>131.12045510187065</v>
       </c>
       <c r="BM11" s="7">
         <v>129.87407509211752</v>
       </c>
-      <c r="BN11" s="41">
+      <c r="BN11" s="30">
         <v>146.86913596463276</v>
       </c>
-      <c r="BO11" s="42">
+      <c r="BO11" s="31">
         <v>139.24657820976066</v>
       </c>
-      <c r="BP11" s="43">
+      <c r="BP11" s="32">
         <v>110.27492419599476</v>
       </c>
       <c r="BQ11" s="2">
         <v>109.15767437279492</v>
       </c>
       <c r="BR11" s="2">
         <v>208.20898167479228</v>
       </c>
       <c r="BS11" s="2">
         <v>56.056820484349792</v>
       </c>
       <c r="BT11" s="2">
         <v>43.138640411268838</v>
       </c>
       <c r="BU11" s="2">
         <v>115.99264962401266</v>
       </c>
       <c r="BV11" s="2">
         <v>33.76204515925194</v>
       </c>
       <c r="BW11" s="2">
         <v>127.02341015023828</v>
       </c>
       <c r="BX11" s="7">
         <v>137.51733336211024</v>
       </c>
       <c r="BY11" s="7">
         <v>123.6737796374608</v>
       </c>
-      <c r="BZ11" s="41">
+      <c r="BZ11" s="30">
         <v>144.21184758921007</v>
       </c>
-      <c r="CA11" s="42">
+      <c r="CA11" s="31">
         <v>141.61461906242488</v>
       </c>
-      <c r="CB11" s="43">
+      <c r="CB11" s="32">
         <v>137.41880922552113</v>
       </c>
       <c r="CC11" s="2">
         <v>110.1598221667868</v>
       </c>
       <c r="CD11" s="2">
         <v>178.67023346489717</v>
       </c>
       <c r="CE11" s="2">
         <v>56.233035962842813</v>
       </c>
       <c r="CF11" s="2">
         <v>54.934668926707801</v>
       </c>
       <c r="CG11" s="2">
         <v>77.070896147120408</v>
       </c>
       <c r="CH11" s="2">
         <v>34.947483443983856</v>
       </c>
       <c r="CI11" s="2">
         <v>131.22789486548717</v>
       </c>
       <c r="CJ11" s="7">
         <v>138.00392020658586</v>
       </c>
       <c r="CK11" s="7">
         <v>125.35359224997134</v>
       </c>
-      <c r="CL11" s="41">
+      <c r="CL11" s="30">
         <v>147.89782800712055</v>
       </c>
-      <c r="CM11" s="42">
+      <c r="CM11" s="31">
         <v>141.57201568067515</v>
       </c>
-      <c r="CN11" s="43">
+      <c r="CN11" s="32">
         <v>126.104349760725</v>
       </c>
       <c r="CO11" s="2">
         <v>111.04560216022166</v>
       </c>
       <c r="CP11" s="2">
         <v>174.75519053602531</v>
       </c>
       <c r="CQ11" s="2">
         <v>58.666333225674727</v>
       </c>
       <c r="CR11" s="2">
         <v>47.748455985011077</v>
       </c>
       <c r="CS11" s="2">
         <v>101.86489292670093</v>
       </c>
     </row>
     <row r="12" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A12" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="2">
         <v>82.82944483139741</v>
       </c>
       <c r="C12" s="2">
         <v>97.902950245222215</v>
       </c>
       <c r="D12" s="7">
         <v>103.25899008696815</v>
       </c>
       <c r="E12" s="7">
         <v>133.38485549233246</v>
       </c>
-      <c r="F12" s="41">
+      <c r="F12" s="30">
         <v>109.81332099381969</v>
       </c>
-      <c r="G12" s="42">
+      <c r="G12" s="31">
         <v>133.3064676514939</v>
       </c>
-      <c r="H12" s="43">
+      <c r="H12" s="32">
         <v>124.52525537485685</v>
       </c>
       <c r="I12" s="2">
         <v>204.22460314245006</v>
       </c>
       <c r="J12" s="2">
         <v>227.07358568846368</v>
       </c>
       <c r="K12" s="2">
         <v>42.493246733651922</v>
       </c>
       <c r="L12" s="2">
         <v>35.269743555862988</v>
       </c>
       <c r="M12" s="2">
         <v>73.540899118904633</v>
       </c>
       <c r="N12" s="2">
         <v>81.068389614972475</v>
       </c>
       <c r="O12" s="2">
         <v>97.381188757930374</v>
       </c>
       <c r="P12" s="7">
         <v>103.93129101832797</v>
       </c>
       <c r="Q12" s="7">
         <v>132.99992109613183</v>
       </c>
-      <c r="R12" s="41">
+      <c r="R12" s="30">
         <v>110.17745711162843</v>
       </c>
-      <c r="S12" s="42">
+      <c r="S12" s="31">
         <v>142.59973603302564</v>
       </c>
-      <c r="T12" s="43">
+      <c r="T12" s="32">
         <v>106.05337912554347</v>
       </c>
       <c r="U12" s="2">
         <v>197.13922557666973</v>
       </c>
       <c r="V12" s="2">
         <v>282.68379332504219</v>
       </c>
       <c r="W12" s="2">
         <v>43.129513696660005</v>
       </c>
       <c r="X12" s="2">
         <v>34.549316952773324</v>
       </c>
       <c r="Y12" s="2">
         <v>76.882006239664449</v>
       </c>
       <c r="Z12" s="2">
         <v>69.017009680865215</v>
       </c>
       <c r="AA12" s="2">
         <v>98.477546311662323</v>
       </c>
       <c r="AB12" s="7">
         <v>102.66102954789199</v>
       </c>
       <c r="AC12" s="7">
         <v>130.24104559245927</v>
       </c>
-      <c r="AD12" s="41">
+      <c r="AD12" s="30">
         <v>107.14658721600483</v>
       </c>
-      <c r="AE12" s="42">
+      <c r="AE12" s="31">
         <v>157.88141648362449</v>
       </c>
-      <c r="AF12" s="43">
+      <c r="AF12" s="32">
         <v>108.59801696934971</v>
       </c>
       <c r="AG12" s="2">
         <v>189.64089824488792</v>
       </c>
       <c r="AH12" s="2">
         <v>275.20454113978076</v>
       </c>
       <c r="AI12" s="2">
         <v>43.757021566808483</v>
       </c>
       <c r="AJ12" s="2">
         <v>33.661272465811123</v>
       </c>
       <c r="AK12" s="2">
         <v>79.967652243737177</v>
       </c>
       <c r="AL12" s="2">
         <v>64.718422398926222</v>
       </c>
       <c r="AM12" s="2">
         <v>96.779587234513926</v>
       </c>
       <c r="AN12" s="7">
         <v>101.7380583304553</v>
       </c>
       <c r="AO12" s="7">
         <v>126.83926066971112</v>
       </c>
-      <c r="AP12" s="41">
+      <c r="AP12" s="30">
         <v>107.94427954057343</v>
       </c>
-      <c r="AQ12" s="42">
+      <c r="AQ12" s="31">
         <v>151.72899804442656</v>
       </c>
-      <c r="AR12" s="43">
+      <c r="AR12" s="32">
         <v>135.99550300455505</v>
       </c>
       <c r="AS12" s="2">
         <v>196.94297345727801</v>
       </c>
       <c r="AT12" s="2">
         <v>243.20945065797898</v>
       </c>
       <c r="AU12" s="2">
         <v>42.924068051073114</v>
       </c>
       <c r="AV12" s="2">
         <v>34.986427138868692</v>
       </c>
       <c r="AW12" s="2">
         <v>89.900930852584167</v>
       </c>
       <c r="AX12" s="2">
         <v>54.145767941871391</v>
       </c>
       <c r="AY12" s="2">
         <v>97.872011162620225</v>
       </c>
       <c r="AZ12" s="7">
         <v>106.05579521407478</v>
       </c>
       <c r="BA12" s="7">
         <v>122.90732032365983</v>
       </c>
-      <c r="BB12" s="41">
+      <c r="BB12" s="30">
         <v>106.18730598800414</v>
       </c>
-      <c r="BC12" s="42">
+      <c r="BC12" s="31">
         <v>165.16832483990547</v>
       </c>
-      <c r="BD12" s="43">
+      <c r="BD12" s="32">
         <v>137.68114384174143</v>
       </c>
       <c r="BE12" s="2">
         <v>159.89691919729481</v>
       </c>
       <c r="BF12" s="2">
         <v>275.75393498417452</v>
       </c>
       <c r="BG12" s="2">
         <v>45.668236545376516</v>
       </c>
       <c r="BH12" s="2">
         <v>35.69830468273755</v>
       </c>
       <c r="BI12" s="2">
         <v>83.484387999115413</v>
       </c>
       <c r="BJ12" s="2">
         <v>50.144771630352714</v>
       </c>
       <c r="BK12" s="2">
         <v>98.972975497554515</v>
       </c>
       <c r="BL12" s="7">
         <v>105.4056060454695</v>
       </c>
       <c r="BM12" s="7">
         <v>120.98075900670904</v>
       </c>
-      <c r="BN12" s="41">
+      <c r="BN12" s="30">
         <v>103.92913051262215</v>
       </c>
-      <c r="BO12" s="42">
+      <c r="BO12" s="31">
         <v>165.12134651929841</v>
       </c>
-      <c r="BP12" s="43">
+      <c r="BP12" s="32">
         <v>124.60339423344723</v>
       </c>
       <c r="BQ12" s="2">
         <v>160.69306611678581</v>
       </c>
       <c r="BR12" s="2">
         <v>282.05342215679627</v>
       </c>
       <c r="BS12" s="2">
         <v>44.91770348358709</v>
       </c>
       <c r="BT12" s="2">
         <v>43.049316046384696</v>
       </c>
       <c r="BU12" s="2">
         <v>84.260132593745197</v>
       </c>
       <c r="BV12" s="2">
         <v>50.543502715242703</v>
       </c>
       <c r="BW12" s="2">
         <v>102.19279706212548</v>
       </c>
       <c r="BX12" s="7">
         <v>104.29071482224002</v>
       </c>
       <c r="BY12" s="7">
         <v>118.44925708130103</v>
       </c>
-      <c r="BZ12" s="41">
+      <c r="BZ12" s="30">
         <v>105.08568587438643</v>
       </c>
-      <c r="CA12" s="42">
+      <c r="CA12" s="31">
         <v>162.10353248154954</v>
       </c>
-      <c r="CB12" s="43">
+      <c r="CB12" s="32">
         <v>137.66316560408177</v>
       </c>
       <c r="CC12" s="2">
         <v>163.32262573698881</v>
       </c>
       <c r="CD12" s="2">
         <v>259.85770222406484</v>
       </c>
       <c r="CE12" s="2">
         <v>46.816093480891162</v>
       </c>
       <c r="CF12" s="2">
         <v>48.902460479380736</v>
       </c>
       <c r="CG12" s="2">
         <v>77.121729891999053</v>
       </c>
       <c r="CH12" s="2">
         <v>48.273920536869092</v>
       </c>
       <c r="CI12" s="2">
         <v>100.45373690405906</v>
       </c>
       <c r="CJ12" s="7">
         <v>105.80076558968901</v>
       </c>
       <c r="CK12" s="7">
         <v>116.71931245285529</v>
       </c>
-      <c r="CL12" s="41">
+      <c r="CL12" s="30">
         <v>108.34776930147503</v>
       </c>
-      <c r="CM12" s="42">
+      <c r="CM12" s="31">
         <v>162.7402718242941</v>
       </c>
-      <c r="CN12" s="43">
+      <c r="CN12" s="32">
         <v>154.97796327047507</v>
       </c>
       <c r="CO12" s="2">
         <v>153.36196287481727</v>
       </c>
       <c r="CP12" s="2">
         <v>237.58783400167425</v>
       </c>
       <c r="CQ12" s="2">
         <v>50.442527794266333</v>
       </c>
       <c r="CR12" s="2">
         <v>41.278240622301396</v>
       </c>
       <c r="CS12" s="2">
         <v>87.408217613816547</v>
       </c>
     </row>
     <row r="13" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A13" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="2">
         <v>37.89928804236812</v>
       </c>
       <c r="C13" s="2">
         <v>86.366012614520614</v>
       </c>
       <c r="D13" s="7">
         <v>157.35167633216378</v>
       </c>
       <c r="E13" s="7">
         <v>89.893816620465046</v>
       </c>
-      <c r="F13" s="41">
+      <c r="F13" s="30">
         <v>159.17940365410283</v>
       </c>
-      <c r="G13" s="42">
+      <c r="G13" s="31">
         <v>147.03835133898829</v>
       </c>
-      <c r="H13" s="43">
+      <c r="H13" s="32">
         <v>106.31989878857186</v>
       </c>
       <c r="I13" s="2">
         <v>132.84869731116797</v>
       </c>
       <c r="J13" s="2">
         <v>186.76977753199998</v>
       </c>
       <c r="K13" s="2">
         <v>55.802629609617661</v>
       </c>
       <c r="L13" s="2">
         <v>36.494414412896965</v>
       </c>
       <c r="M13" s="2">
         <v>159.91665295603008</v>
       </c>
       <c r="N13" s="2">
         <v>43.35770025865758</v>
       </c>
       <c r="O13" s="2">
         <v>85.197492273725501</v>
       </c>
       <c r="P13" s="7">
         <v>153.8858717357366</v>
       </c>
       <c r="Q13" s="7">
         <v>93.634736747364343</v>
       </c>
-      <c r="R13" s="41">
+      <c r="R13" s="30">
         <v>157.22566273851066</v>
       </c>
-      <c r="S13" s="42">
+      <c r="S13" s="31">
         <v>142.76478476022211</v>
       </c>
-      <c r="T13" s="43">
+      <c r="T13" s="32">
         <v>104.05349773730703</v>
       </c>
       <c r="U13" s="2">
         <v>137.78721160112525</v>
       </c>
       <c r="V13" s="2">
         <v>192.15137538309395</v>
       </c>
       <c r="W13" s="2">
         <v>72.668069996169407</v>
       </c>
       <c r="X13" s="2">
         <v>32.060754478219309</v>
       </c>
       <c r="Y13" s="2">
         <v>134.29758193919156</v>
       </c>
       <c r="Z13" s="2">
         <v>41.312966175286078</v>
       </c>
       <c r="AA13" s="2">
         <v>82.630184938021813</v>
       </c>
       <c r="AB13" s="7">
         <v>142.69769761479637</v>
       </c>
       <c r="AC13" s="7">
         <v>94.69013789233739</v>
       </c>
-      <c r="AD13" s="41">
+      <c r="AD13" s="30">
         <v>153.45669811887717</v>
       </c>
-      <c r="AE13" s="42">
+      <c r="AE13" s="31">
         <v>160.35786772119874</v>
       </c>
-      <c r="AF13" s="43">
+      <c r="AF13" s="32">
         <v>90.23340387082466</v>
       </c>
       <c r="AG13" s="2">
         <v>152.06442395754871</v>
       </c>
       <c r="AH13" s="2">
         <v>195.11198961613999</v>
       </c>
       <c r="AI13" s="2">
         <v>51.480449266530691</v>
       </c>
       <c r="AJ13" s="2">
         <v>37.528493733767689</v>
       </c>
       <c r="AK13" s="2">
         <v>161.13980882317765</v>
       </c>
       <c r="AL13" s="2">
         <v>44.470709333986846</v>
       </c>
       <c r="AM13" s="2">
         <v>82.515254846259538</v>
       </c>
       <c r="AN13" s="7">
         <v>145.81358018319366</v>
       </c>
       <c r="AO13" s="7">
         <v>92.810072772192683</v>
       </c>
-      <c r="AP13" s="41">
+      <c r="AP13" s="30">
         <v>154.16982876049676</v>
       </c>
-      <c r="AQ13" s="42">
+      <c r="AQ13" s="31">
         <v>162.0789535125522</v>
       </c>
-      <c r="AR13" s="43">
+      <c r="AR13" s="32">
         <v>101.31497741825557</v>
       </c>
       <c r="AS13" s="2">
         <v>140.59037780297373</v>
       </c>
       <c r="AT13" s="2">
         <v>174.05308017009747</v>
       </c>
       <c r="AU13" s="2">
         <v>70.019881273971208</v>
       </c>
       <c r="AV13" s="2">
         <v>36.513916956348872</v>
       </c>
       <c r="AW13" s="2">
         <v>130.75230388902912</v>
       </c>
       <c r="AX13" s="2">
         <v>45.465837776368573</v>
       </c>
       <c r="AY13" s="2">
         <v>80.809020897405404</v>
       </c>
       <c r="AZ13" s="7">
         <v>147.6423921493811</v>
       </c>
       <c r="BA13" s="7">
         <v>90.728803963486399</v>
       </c>
-      <c r="BB13" s="41">
+      <c r="BB13" s="30">
         <v>145.48335004261591</v>
       </c>
-      <c r="BC13" s="42">
+      <c r="BC13" s="31">
         <v>169.99611779067263</v>
       </c>
-      <c r="BD13" s="43">
+      <c r="BD13" s="32">
         <v>102.46821372603472</v>
       </c>
       <c r="BE13" s="2">
         <v>142.59727619155146</v>
       </c>
       <c r="BF13" s="2">
         <v>198.52555464500443</v>
       </c>
       <c r="BG13" s="2">
         <v>49.823857598801418</v>
       </c>
       <c r="BH13" s="2">
         <v>48.89072921124324</v>
       </c>
       <c r="BI13" s="2">
         <v>129.15388517870835</v>
       </c>
       <c r="BJ13" s="2">
         <v>42.771672568389484</v>
       </c>
       <c r="BK13" s="2">
         <v>82.321032160056646</v>
       </c>
       <c r="BL13" s="7">
         <v>150.00081368714388</v>
       </c>
       <c r="BM13" s="7">
         <v>85.586114757409334</v>
       </c>
-      <c r="BN13" s="41">
+      <c r="BN13" s="30">
         <v>146.10541340429793</v>
       </c>
-      <c r="BO13" s="42">
+      <c r="BO13" s="31">
         <v>169.85912590763138</v>
       </c>
-      <c r="BP13" s="43">
+      <c r="BP13" s="32">
         <v>108.01945892888929</v>
       </c>
       <c r="BQ13" s="2">
         <v>144.91950191957338</v>
       </c>
       <c r="BR13" s="2">
         <v>174.81480026926235</v>
       </c>
       <c r="BS13" s="2">
         <v>62.880161028535056</v>
       </c>
       <c r="BT13" s="2">
         <v>32.682021872253152</v>
       </c>
       <c r="BU13" s="2">
         <v>174.58869486576239</v>
       </c>
       <c r="BV13" s="2">
         <v>39.578615006645641</v>
       </c>
       <c r="BW13" s="2">
         <v>79.243139491677866</v>
       </c>
       <c r="BX13" s="7">
         <v>155.70019040254954</v>
       </c>
       <c r="BY13" s="7">
         <v>84.904378693495048</v>
       </c>
-      <c r="BZ13" s="41">
+      <c r="BZ13" s="30">
         <v>148.97013884275887</v>
       </c>
-      <c r="CA13" s="42">
+      <c r="CA13" s="31">
         <v>171.73091768262901</v>
       </c>
-      <c r="CB13" s="43">
+      <c r="CB13" s="32">
         <v>110.38823496905306</v>
       </c>
       <c r="CC13" s="2">
         <v>136.66625177445471</v>
       </c>
       <c r="CD13" s="2">
         <v>205.53121448315483</v>
       </c>
       <c r="CE13" s="2">
         <v>60.79088735835694</v>
       </c>
       <c r="CF13" s="2">
         <v>35.807893274777143</v>
       </c>
       <c r="CG13" s="2">
         <v>144.60945741448387</v>
       </c>
       <c r="CH13" s="2">
         <v>37.039333003002739</v>
       </c>
       <c r="CI13" s="2">
         <v>84.156675171799193</v>
       </c>
       <c r="CJ13" s="7">
         <v>158.12940737323328</v>
       </c>
       <c r="CK13" s="7">
         <v>82.704350881563499</v>
       </c>
-      <c r="CL13" s="41">
+      <c r="CL13" s="30">
         <v>146.84497476229745</v>
       </c>
-      <c r="CM13" s="42">
+      <c r="CM13" s="31">
         <v>179.75274442824698</v>
       </c>
-      <c r="CN13" s="43">
+      <c r="CN13" s="32">
         <v>95.362754618271438</v>
       </c>
       <c r="CO13" s="2">
         <v>139.27258266671186</v>
       </c>
       <c r="CP13" s="2">
         <v>217.57207923468135</v>
       </c>
       <c r="CQ13" s="2">
         <v>50.146162766088587</v>
       </c>
       <c r="CR13" s="2">
         <v>35.422001200732275</v>
       </c>
       <c r="CS13" s="2">
         <v>190.15110793452101</v>
       </c>
     </row>
     <row r="14" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A14" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B14" s="2">
         <v>67.97953988986923</v>
       </c>
       <c r="C14" s="2">
         <v>126.16940365519622</v>
       </c>
       <c r="D14" s="7">
         <v>81.424225150115745</v>
       </c>
       <c r="E14" s="7">
         <v>170.91838062220953</v>
       </c>
-      <c r="F14" s="41">
+      <c r="F14" s="30">
         <v>104.05439928559976</v>
       </c>
-      <c r="G14" s="42">
+      <c r="G14" s="31">
         <v>178.81034358290094</v>
       </c>
-      <c r="H14" s="43">
+      <c r="H14" s="32">
         <v>60.02943727566263</v>
       </c>
       <c r="I14" s="2">
         <v>168.77590843180226</v>
       </c>
       <c r="J14" s="2">
         <v>326.80457817706269</v>
       </c>
       <c r="K14" s="2">
         <v>59.707313140984418</v>
       </c>
       <c r="L14" s="2">
         <v>29.337870497553975</v>
       </c>
       <c r="M14" s="2">
         <v>72.205709675298905</v>
       </c>
       <c r="N14" s="2">
         <v>73.892184681175209</v>
       </c>
       <c r="O14" s="2">
         <v>126.55055050827069</v>
       </c>
       <c r="P14" s="7">
         <v>81.777038166554917</v>
       </c>
       <c r="Q14" s="7">
         <v>164.46610499298609</v>
       </c>
-      <c r="R14" s="41">
+      <c r="R14" s="30">
         <v>108.20542620393736</v>
       </c>
-      <c r="S14" s="42">
+      <c r="S14" s="31">
         <v>168.49507523222931</v>
       </c>
-      <c r="T14" s="43">
+      <c r="T14" s="32">
         <v>55.867504845814565</v>
       </c>
       <c r="U14" s="2">
         <v>166.26811363862492</v>
       </c>
       <c r="V14" s="2">
         <v>597.9742871791326</v>
       </c>
       <c r="W14" s="2">
         <v>108.69016865626173</v>
       </c>
       <c r="X14" s="2">
         <v>18.688538625455507</v>
       </c>
       <c r="Y14" s="2">
         <v>37.042925334837896</v>
       </c>
       <c r="Z14" s="2">
         <v>50.654757858198685</v>
       </c>
       <c r="AA14" s="2">
         <v>118.49026258546562</v>
       </c>
       <c r="AB14" s="7">
         <v>87.949256455665008</v>
       </c>
       <c r="AC14" s="7">
         <v>152.77500706022946</v>
       </c>
-      <c r="AD14" s="41">
+      <c r="AD14" s="30">
         <v>110.80810058397461</v>
       </c>
-      <c r="AE14" s="42">
+      <c r="AE14" s="31">
         <v>152.64991237186803</v>
       </c>
-      <c r="AF14" s="43">
+      <c r="AF14" s="32">
         <v>76.865883521496627</v>
       </c>
       <c r="AG14" s="2">
         <v>283.19956214396996</v>
       </c>
       <c r="AH14" s="2">
         <v>243.48428264621407</v>
       </c>
       <c r="AI14" s="2">
         <v>47.861263332070102</v>
       </c>
       <c r="AJ14" s="2">
         <v>42.81547763951</v>
       </c>
       <c r="AK14" s="2">
         <v>52.282970162067244</v>
       </c>
       <c r="AL14" s="2">
         <v>82.55883237485763</v>
       </c>
       <c r="AM14" s="2">
         <v>114.48046783527424</v>
       </c>
       <c r="AN14" s="7">
         <v>73.118424399750666</v>
       </c>
       <c r="AO14" s="7">
         <v>172.46030786751896</v>
       </c>
-      <c r="AP14" s="41">
+      <c r="AP14" s="30">
         <v>102.47014307495283</v>
       </c>
-      <c r="AQ14" s="42">
+      <c r="AQ14" s="31">
         <v>158.73208729266634</v>
       </c>
-      <c r="AR14" s="43">
+      <c r="AR14" s="32">
         <v>72.768883899430719</v>
       </c>
       <c r="AS14" s="2">
         <v>144.21282244743671</v>
       </c>
       <c r="AT14" s="2">
         <v>611.12485386270464</v>
       </c>
       <c r="AU14" s="2">
         <v>69.339359576145682</v>
       </c>
       <c r="AV14" s="2">
         <v>28.570202611992357</v>
       </c>
       <c r="AW14" s="2">
         <v>35.079156312294749</v>
       </c>
       <c r="AX14" s="2">
         <v>88.36425855378836</v>
       </c>
       <c r="AY14" s="2">
         <v>115.91559033940693</v>
       </c>
       <c r="AZ14" s="7">
         <v>100.87727640792615</v>
       </c>
       <c r="BA14" s="7">
         <v>139.89121565899899</v>
       </c>
-      <c r="BB14" s="41">
+      <c r="BB14" s="30">
         <v>107.02229645769393</v>
       </c>
-      <c r="BC14" s="42">
+      <c r="BC14" s="31">
         <v>167.87015577472448</v>
       </c>
-      <c r="BD14" s="43">
+      <c r="BD14" s="32">
         <v>69.562482471656466</v>
       </c>
       <c r="BE14" s="2">
         <v>147.15821568424414</v>
       </c>
       <c r="BF14" s="2">
         <v>597.3227923596445</v>
       </c>
       <c r="BG14" s="2">
         <v>51.387708916693029</v>
       </c>
       <c r="BH14" s="2">
         <v>87.527267966782588</v>
       </c>
       <c r="BI14" s="2">
         <v>14.098056136307225</v>
       </c>
       <c r="BJ14" s="2">
         <v>93.232917343606786</v>
       </c>
       <c r="BK14" s="2">
         <v>109.22663734918943</v>
       </c>
       <c r="BL14" s="7">
         <v>86.930910631885098</v>
       </c>
       <c r="BM14" s="7">
         <v>158.51710362940119</v>
       </c>
-      <c r="BN14" s="41">
+      <c r="BN14" s="30">
         <v>103.23772047569055</v>
       </c>
-      <c r="BO14" s="42">
+      <c r="BO14" s="31">
         <v>165.30549718969098</v>
       </c>
-      <c r="BP14" s="43">
+      <c r="BP14" s="32">
         <v>78.533849740051537</v>
       </c>
       <c r="BQ14" s="2">
         <v>155.04408878744266</v>
       </c>
       <c r="BR14" s="2">
         <v>549.69866679664165</v>
       </c>
       <c r="BS14" s="2">
         <v>71.401966714135796</v>
       </c>
       <c r="BT14" s="2">
         <v>30.372640651726812</v>
       </c>
       <c r="BU14" s="2">
         <v>29.397820627204567</v>
       </c>
       <c r="BV14" s="2">
         <v>91.396294475284535</v>
       </c>
       <c r="BW14" s="2">
         <v>110.93674972152252</v>
       </c>
       <c r="BX14" s="7">
         <v>85.008709235659566</v>
       </c>
       <c r="BY14" s="7">
         <v>155.03332367248484</v>
       </c>
-      <c r="BZ14" s="41">
+      <c r="BZ14" s="30">
         <v>101.5829183194079</v>
       </c>
-      <c r="CA14" s="42">
+      <c r="CA14" s="31">
         <v>182.91573718310394</v>
       </c>
-      <c r="CB14" s="43">
+      <c r="CB14" s="32">
         <v>73.958193265142029</v>
       </c>
       <c r="CC14" s="2">
         <v>246.41871239829237</v>
       </c>
       <c r="CD14" s="2">
         <v>358.05396668847948</v>
       </c>
       <c r="CE14" s="2">
         <v>56.283429696997786</v>
       </c>
       <c r="CF14" s="2">
         <v>31.248215135724543</v>
       </c>
       <c r="CG14" s="2">
         <v>36.335272702971729</v>
       </c>
       <c r="CH14" s="2">
         <v>86.150286693638321</v>
       </c>
       <c r="CI14" s="2">
         <v>107.6746981547372</v>
       </c>
       <c r="CJ14" s="7">
         <v>91.742567203245557</v>
       </c>
       <c r="CK14" s="7">
         <v>151.35423439277719</v>
       </c>
-      <c r="CL14" s="41">
+      <c r="CL14" s="30">
         <v>103.68437054224893</v>
       </c>
-      <c r="CM14" s="42">
+      <c r="CM14" s="31">
         <v>172.91292028501982</v>
       </c>
-      <c r="CN14" s="43">
+      <c r="CN14" s="32">
         <v>76.473664519303625</v>
       </c>
       <c r="CO14" s="2">
         <v>261.3909705664766</v>
       </c>
       <c r="CP14" s="2">
         <v>405.06066741848025</v>
       </c>
       <c r="CQ14" s="2">
         <v>33.534126021539691</v>
       </c>
       <c r="CR14" s="2">
         <v>35.274006455396709</v>
       </c>
       <c r="CS14" s="2">
         <v>42.246640457540622</v>
       </c>
     </row>
     <row r="15" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A15" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="2">
         <v>76.297529939416805</v>
       </c>
       <c r="C15" s="2">
         <v>102.45715203804507</v>
       </c>
       <c r="D15" s="7">
         <v>104.85957192721011</v>
       </c>
       <c r="E15" s="7">
         <v>108.01314927404184</v>
       </c>
-      <c r="F15" s="41">
+      <c r="F15" s="30">
         <v>107.50511111649797</v>
       </c>
-      <c r="G15" s="42">
+      <c r="G15" s="31">
         <v>126.32192103831765</v>
       </c>
-      <c r="H15" s="43">
+      <c r="H15" s="32">
         <v>180.0016077847396</v>
       </c>
       <c r="I15" s="2">
         <v>131.23034099038045</v>
       </c>
       <c r="J15" s="2">
         <v>655.28579019589688</v>
       </c>
       <c r="K15" s="2">
         <v>63.257574813047647</v>
       </c>
       <c r="L15" s="2">
         <v>12.766918542715308</v>
       </c>
       <c r="M15" s="2">
         <v>68.308021699650439</v>
       </c>
       <c r="N15" s="2">
         <v>76.988295124291241</v>
       </c>
       <c r="O15" s="2">
         <v>100.01903888538692</v>
       </c>
       <c r="P15" s="7">
         <v>109.21134980804068</v>
       </c>
       <c r="Q15" s="7">
         <v>103.60949277622751</v>
       </c>
-      <c r="R15" s="41">
+      <c r="R15" s="30">
         <v>109.90088265687648</v>
       </c>
-      <c r="S15" s="42">
+      <c r="S15" s="31">
         <v>116.02624818881675</v>
       </c>
-      <c r="T15" s="43">
+      <c r="T15" s="32">
         <v>167.04096432757885</v>
       </c>
       <c r="U15" s="2">
         <v>137.95277126856956</v>
       </c>
       <c r="V15" s="2">
         <v>668.5998802407081</v>
       </c>
       <c r="W15" s="2">
         <v>60.461412505288777</v>
       </c>
       <c r="X15" s="2">
         <v>15.198467801086938</v>
       </c>
       <c r="Y15" s="2">
         <v>63.040872232200172</v>
       </c>
       <c r="Z15" s="2">
         <v>73.262301456075548</v>
       </c>
       <c r="AA15" s="2">
         <v>98.702803828671279</v>
       </c>
       <c r="AB15" s="7">
         <v>107.95901058545007</v>
       </c>
       <c r="AC15" s="7">
         <v>101.53298306642262</v>
       </c>
-      <c r="AD15" s="41">
+      <c r="AD15" s="30">
         <v>106.03630390077363</v>
       </c>
-      <c r="AE15" s="42">
+      <c r="AE15" s="31">
         <v>115.7665701026727</v>
       </c>
-      <c r="AF15" s="43">
+      <c r="AF15" s="32">
         <v>158.04711237285892</v>
       </c>
       <c r="AG15" s="2">
         <v>141.70712918292384</v>
       </c>
       <c r="AH15" s="2">
         <v>661.60149185562261</v>
       </c>
       <c r="AI15" s="2">
         <v>52.215201258253622</v>
       </c>
       <c r="AJ15" s="2">
         <v>18.597748285014873</v>
       </c>
       <c r="AK15" s="2">
         <v>81.308308566421431</v>
       </c>
       <c r="AL15" s="2">
         <v>66.320305489092561</v>
       </c>
       <c r="AM15" s="2">
         <v>90.150324083836736</v>
       </c>
       <c r="AN15" s="7">
         <v>107.9565661342702</v>
       </c>
       <c r="AO15" s="7">
         <v>99.207728635126742</v>
       </c>
-      <c r="AP15" s="41">
+      <c r="AP15" s="30">
         <v>104.76284782453844</v>
       </c>
-      <c r="AQ15" s="42">
+      <c r="AQ15" s="31">
         <v>114.58384276667428</v>
       </c>
-      <c r="AR15" s="43">
+      <c r="AR15" s="32">
         <v>189.0171133093632</v>
       </c>
       <c r="AS15" s="2">
         <v>138.47506423408279</v>
       </c>
       <c r="AT15" s="2">
         <v>637.95153828763341</v>
       </c>
       <c r="AU15" s="2">
         <v>46.543258363161328</v>
       </c>
       <c r="AV15" s="2">
         <v>18.24357705137102</v>
       </c>
       <c r="AW15" s="2">
         <v>95.081168100996663</v>
       </c>
       <c r="AX15" s="2">
         <v>65.790698885009874</v>
       </c>
       <c r="AY15" s="2">
         <v>90.764724884728295</v>
       </c>
       <c r="AZ15" s="7">
         <v>111.60403757762347</v>
       </c>
       <c r="BA15" s="7">
         <v>102.6612460560077</v>
       </c>
-      <c r="BB15" s="41">
+      <c r="BB15" s="30">
         <v>103.39561214446846</v>
       </c>
-      <c r="BC15" s="42">
+      <c r="BC15" s="31">
         <v>111.36868747828717</v>
       </c>
-      <c r="BD15" s="43">
+      <c r="BD15" s="32">
         <v>170.14356765317444</v>
       </c>
       <c r="BE15" s="2">
         <v>128.26468547095465</v>
       </c>
       <c r="BF15" s="2">
         <v>633.47301215009736</v>
       </c>
       <c r="BG15" s="2">
         <v>49.468434588948291</v>
       </c>
       <c r="BH15" s="2">
         <v>23.334998736691425</v>
       </c>
       <c r="BI15" s="2">
         <v>85.524257316932932</v>
       </c>
       <c r="BJ15" s="2">
         <v>63.942331023866181</v>
       </c>
       <c r="BK15" s="2">
         <v>88.146569670429869</v>
       </c>
       <c r="BL15" s="7">
         <v>109.63371482476927</v>
       </c>
       <c r="BM15" s="7">
         <v>103.36758969448144</v>
       </c>
-      <c r="BN15" s="41">
+      <c r="BN15" s="30">
         <v>101.21608305454745</v>
       </c>
-      <c r="BO15" s="42">
+      <c r="BO15" s="31">
         <v>123.78799453324802</v>
       </c>
-      <c r="BP15" s="43">
+      <c r="BP15" s="32">
         <v>163.04867272140905</v>
       </c>
       <c r="BQ15" s="2">
         <v>137.15793641366477</v>
       </c>
       <c r="BR15" s="2">
         <v>604.25290978690964</v>
       </c>
       <c r="BS15" s="2">
         <v>46.738798213760489</v>
       </c>
       <c r="BT15" s="2">
         <v>25.977067164054972</v>
       </c>
       <c r="BU15" s="2">
         <v>77.997455689997565</v>
       </c>
       <c r="BV15" s="2">
         <v>66.001563109141017</v>
       </c>
       <c r="BW15" s="2">
         <v>89.079821211385806</v>
       </c>
       <c r="BX15" s="7">
         <v>106.14833877024643</v>
       </c>
       <c r="BY15" s="7">
         <v>103.70522372025874</v>
       </c>
-      <c r="BZ15" s="41">
+      <c r="BZ15" s="30">
         <v>102.23679502969169</v>
       </c>
-      <c r="CA15" s="42">
+      <c r="CA15" s="31">
         <v>120.13993186114595</v>
       </c>
-      <c r="CB15" s="43">
+      <c r="CB15" s="32">
         <v>154.05413142861721</v>
       </c>
       <c r="CC15" s="2">
         <v>135.22320143622164</v>
       </c>
       <c r="CD15" s="2">
         <v>512.49529744100619</v>
       </c>
       <c r="CE15" s="2">
         <v>51.975493655920033</v>
       </c>
       <c r="CF15" s="2">
         <v>22.384437339556214</v>
       </c>
       <c r="CG15" s="2">
         <v>98.775285194329285</v>
       </c>
       <c r="CH15" s="2">
         <v>69.208871433195569</v>
       </c>
       <c r="CI15" s="2">
         <v>90.009702247890871</v>
       </c>
       <c r="CJ15" s="7">
         <v>104.99100837505524</v>
       </c>
       <c r="CK15" s="7">
         <v>103.23747909084322</v>
       </c>
-      <c r="CL15" s="41">
+      <c r="CL15" s="30">
         <v>105.32774350237011</v>
       </c>
-      <c r="CM15" s="42">
+      <c r="CM15" s="31">
         <v>115.37755852976039</v>
       </c>
-      <c r="CN15" s="43">
+      <c r="CN15" s="32">
         <v>164.11357293050671</v>
       </c>
       <c r="CO15" s="2">
         <v>135.4376445590496</v>
       </c>
       <c r="CP15" s="2">
         <v>505.20644086321494</v>
       </c>
       <c r="CQ15" s="2">
         <v>52.20451970518836</v>
       </c>
       <c r="CR15" s="2">
         <v>21.919593573316646</v>
       </c>
       <c r="CS15" s="2">
         <v>96.872358292869706</v>
       </c>
     </row>
     <row r="16" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A16" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B16" s="7">
         <v>58.188832672084523</v>
       </c>
       <c r="C16" s="7">
         <v>99.729447446473756</v>
       </c>
       <c r="D16" s="7">
         <v>133.37606129155128</v>
       </c>
       <c r="E16" s="7">
         <v>88.553243326351392</v>
       </c>
       <c r="F16" s="7">
         <v>114.30021400507006</v>
       </c>
-      <c r="G16" s="42">
+      <c r="G16" s="31">
         <v>139.39932178029838</v>
       </c>
       <c r="H16" s="7">
         <v>85.725590753825074</v>
       </c>
       <c r="I16" s="7">
         <v>112.07829819186644</v>
       </c>
       <c r="J16" s="7">
         <v>127.34613210280719</v>
       </c>
       <c r="K16" s="7">
         <v>77.455745201824129</v>
       </c>
       <c r="L16" s="7">
         <v>71.813222262033761</v>
       </c>
       <c r="M16" s="7">
         <v>125.15526482008528</v>
       </c>
       <c r="N16" s="7">
         <v>71.558657084227065</v>
       </c>
       <c r="O16" s="7">
         <v>99.84023721659328</v>
       </c>
       <c r="P16" s="7">
         <v>127.18944881401271</v>
       </c>
       <c r="Q16" s="7">
         <v>87.679515117612667</v>
       </c>
       <c r="R16" s="7">
         <v>108.94211409614394</v>
       </c>
-      <c r="S16" s="42">
+      <c r="S16" s="31">
         <v>136.02015888885154</v>
       </c>
       <c r="T16" s="7">
         <v>98.580192990024358</v>
       </c>
       <c r="U16" s="7">
         <v>118.70131619155802</v>
       </c>
       <c r="V16" s="7">
         <v>131.90553407681364</v>
       </c>
       <c r="W16" s="7">
         <v>105.61899614219202</v>
       </c>
       <c r="X16" s="7">
         <v>55.595009328120511</v>
       </c>
       <c r="Y16" s="7">
         <v>106.68822402370549</v>
       </c>
       <c r="Z16" s="7">
         <v>57.841975961521584</v>
       </c>
       <c r="AA16" s="7">
         <v>103.73531816042289</v>
       </c>
       <c r="AB16" s="7">
         <v>123.86543251131165</v>
       </c>
       <c r="AC16" s="7">
         <v>88.776198118895607</v>
       </c>
       <c r="AD16" s="7">
         <v>111.40706663425371</v>
       </c>
-      <c r="AE16" s="42">
+      <c r="AE16" s="31">
         <v>153.38455234464325</v>
       </c>
       <c r="AF16" s="7">
         <v>77.385133141584234</v>
       </c>
       <c r="AG16" s="7">
         <v>108.43732516200404</v>
       </c>
       <c r="AH16" s="7">
         <v>123.84669404478809</v>
       </c>
       <c r="AI16" s="7">
         <v>107.16256932214579</v>
       </c>
       <c r="AJ16" s="7">
         <v>57.444599352372819</v>
       </c>
       <c r="AK16" s="7">
         <v>136.31808973118717</v>
       </c>
       <c r="AL16" s="7">
         <v>54.277167065745303</v>
       </c>
       <c r="AM16" s="7">
         <v>100.79202749062655</v>
       </c>
       <c r="AN16" s="7">
         <v>113.233811384568</v>
       </c>
       <c r="AO16" s="7">
         <v>107.49385676799734</v>
       </c>
       <c r="AP16" s="7">
         <v>111.38346605572357</v>
       </c>
-      <c r="AQ16" s="42">
+      <c r="AQ16" s="31">
         <v>141.75464709913987</v>
       </c>
       <c r="AR16" s="7">
         <v>76.280675272082206</v>
       </c>
       <c r="AS16" s="7">
         <v>117.70583843395946</v>
       </c>
       <c r="AT16" s="7">
         <v>117.42754496743906</v>
       </c>
       <c r="AU16" s="7">
         <v>116.82872681231349</v>
       </c>
       <c r="AV16" s="7">
         <v>54.89793093148927</v>
       </c>
       <c r="AW16" s="7">
         <v>145.30987920450733</v>
       </c>
       <c r="AX16" s="7">
         <v>51.545394330762818</v>
       </c>
       <c r="AY16" s="7">
         <v>105.37267499301855</v>
       </c>
       <c r="AZ16" s="7">
         <v>123.18600677431692</v>
       </c>
       <c r="BA16" s="7">
         <v>99.938228196717233</v>
       </c>
       <c r="BB16" s="7">
         <v>108.02346346178784</v>
       </c>
-      <c r="BC16" s="42">
+      <c r="BC16" s="31">
         <v>138.25698654191353</v>
       </c>
       <c r="BD16" s="7">
         <v>66.111468244970055</v>
       </c>
       <c r="BE16" s="7">
         <v>117.36642653431413</v>
       </c>
       <c r="BF16" s="7">
         <v>137.3632993966763</v>
       </c>
       <c r="BG16" s="7">
         <v>117.64211724301829</v>
       </c>
       <c r="BH16" s="7">
         <v>55.982897378556842</v>
       </c>
       <c r="BI16" s="7">
         <v>147.849141197303</v>
       </c>
       <c r="BJ16" s="7">
         <v>52.165910526055804</v>
       </c>
       <c r="BK16" s="7">
         <v>101.60874866459153</v>
       </c>
       <c r="BL16" s="7">
         <v>124.78197821892377</v>
       </c>
       <c r="BM16" s="7">
         <v>96.382755181814517</v>
       </c>
       <c r="BN16" s="7">
         <v>138.15421390176249</v>
       </c>
-      <c r="BO16" s="42">
+      <c r="BO16" s="31">
         <v>117.83821111541751</v>
       </c>
       <c r="BP16" s="7">
         <v>72.031159951851578</v>
       </c>
       <c r="BQ16" s="7">
         <v>113.98646246226289</v>
       </c>
       <c r="BR16" s="7">
         <v>152.5836359293879</v>
       </c>
       <c r="BS16" s="7">
         <v>105.8108887358257</v>
       </c>
       <c r="BT16" s="7">
         <v>53.413155299969716</v>
       </c>
       <c r="BU16" s="7">
         <v>135.56838546403867</v>
       </c>
       <c r="BV16" s="7">
         <v>53.556391511363856</v>
       </c>
       <c r="BW16" s="7">
         <v>111.30684308316694</v>
       </c>
       <c r="BX16" s="7">
         <v>44.219814123688764</v>
       </c>
       <c r="BY16" s="7">
         <v>178.0116837488132</v>
       </c>
       <c r="BZ16" s="7">
         <v>132.11058065670088</v>
       </c>
-      <c r="CA16" s="42">
+      <c r="CA16" s="31">
         <v>133.38210336501055</v>
       </c>
       <c r="CB16" s="7">
         <v>106.86275016652276</v>
       </c>
       <c r="CC16" s="7">
         <v>100.16148892829293</v>
       </c>
       <c r="CD16" s="7">
         <v>265.47545348910461</v>
       </c>
       <c r="CE16" s="7">
         <v>53.366796623347831</v>
       </c>
       <c r="CF16" s="7">
         <v>76.987215872044246</v>
       </c>
       <c r="CG16" s="7">
         <v>150.61055953376194</v>
       </c>
       <c r="CH16" s="7">
         <v>39.538466180596998</v>
       </c>
       <c r="CI16" s="7">
         <v>117.14750306084547</v>
       </c>
       <c r="CJ16" s="7">
         <v>46.200414263473576</v>
       </c>
       <c r="CK16" s="7">
         <v>163.23946374487625</v>
       </c>
       <c r="CL16" s="7">
         <v>126.18796290821133</v>
       </c>
-      <c r="CM16" s="42">
+      <c r="CM16" s="31">
         <v>144.97563534736543</v>
       </c>
       <c r="CN16" s="7">
         <v>102.55101073673654</v>
       </c>
       <c r="CO16" s="7">
         <v>96.012972658914151</v>
       </c>
       <c r="CP16" s="7">
         <v>280.97512990553992</v>
       </c>
       <c r="CQ16" s="7">
         <v>48.920631935244558</v>
       </c>
       <c r="CR16" s="7">
         <v>78.36943876591981</v>
       </c>
       <c r="CS16" s="7">
         <v>156.10349010203265</v>
       </c>
     </row>
     <row r="17" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A17" s="6" t="s">
         <v>59</v>
       </c>
       <c r="B17" s="7">
         <v>93.63250773371557</v>
       </c>
       <c r="C17" s="7">
         <v>99.993452598381765</v>
       </c>
       <c r="D17" s="7">
         <v>112.18372461776617</v>
       </c>
       <c r="E17" s="7">
         <v>112.46347411566946</v>
       </c>
       <c r="F17" s="7">
         <v>111.15158757880847</v>
       </c>
-      <c r="G17" s="42">
+      <c r="G17" s="31">
         <v>107.98690328853198</v>
       </c>
       <c r="H17" s="7">
         <v>163.51889663366325</v>
       </c>
       <c r="I17" s="7">
         <v>181.65702694391433</v>
       </c>
       <c r="J17" s="7">
         <v>152.40096490134997</v>
       </c>
       <c r="K17" s="7">
         <v>67.627901838020321</v>
       </c>
       <c r="L17" s="7">
         <v>36.11315550663852</v>
       </c>
       <c r="M17" s="7">
         <v>65.513804506053134</v>
       </c>
       <c r="N17" s="7">
         <v>92.834289392920226</v>
       </c>
       <c r="O17" s="7">
         <v>100.15970291781493</v>
       </c>
       <c r="P17" s="7">
         <v>108.85916748178244</v>
       </c>
       <c r="Q17" s="7">
         <v>113.20492823852474</v>
       </c>
       <c r="R17" s="7">
         <v>110.740154233062</v>
       </c>
-      <c r="S17" s="42">
+      <c r="S17" s="31">
         <v>109.93747343380163</v>
       </c>
       <c r="T17" s="7">
         <v>163.94688561321203</v>
       </c>
       <c r="U17" s="7">
         <v>182.17707304242944</v>
       </c>
       <c r="V17" s="7">
         <v>179.40875066186385</v>
       </c>
       <c r="W17" s="7">
         <v>82.228917845130624</v>
       </c>
       <c r="X17" s="7">
         <v>23.21657078596467</v>
       </c>
       <c r="Y17" s="7">
         <v>73.883047927889251</v>
       </c>
       <c r="Z17" s="7">
         <v>93.576448000144879</v>
       </c>
       <c r="AA17" s="7">
         <v>100.28582265045711</v>
       </c>
       <c r="AB17" s="7">
         <v>106.40164090233368</v>
       </c>
       <c r="AC17" s="7">
         <v>110.42292800106446</v>
       </c>
       <c r="AD17" s="7">
         <v>109.33079374422212</v>
       </c>
-      <c r="AE17" s="42">
+      <c r="AE17" s="31">
         <v>108.75252551507768</v>
       </c>
       <c r="AF17" s="7">
         <v>166.77439022427339</v>
       </c>
       <c r="AG17" s="7">
         <v>179.87797932383833</v>
       </c>
       <c r="AH17" s="7">
         <v>186.3350785924905</v>
       </c>
       <c r="AI17" s="7">
         <v>75.329100950671474</v>
       </c>
       <c r="AJ17" s="7">
         <v>26.346602939901704</v>
       </c>
       <c r="AK17" s="7">
         <v>73.637526314941411</v>
       </c>
       <c r="AL17" s="7">
         <v>88.747379198416851</v>
       </c>
       <c r="AM17" s="7">
         <v>99.824783346560324</v>
       </c>
       <c r="AN17" s="7">
         <v>106.16739185088657</v>
       </c>
       <c r="AO17" s="7">
         <v>109.67471169799117</v>
       </c>
       <c r="AP17" s="7">
         <v>110.01629381613367</v>
       </c>
-      <c r="AQ17" s="42">
+      <c r="AQ17" s="31">
         <v>112.10640454344443</v>
       </c>
       <c r="AR17" s="7">
         <v>178.56465088229015</v>
       </c>
       <c r="AS17" s="7">
         <v>169.59533839461983</v>
       </c>
       <c r="AT17" s="7">
         <v>175.97078093760004</v>
       </c>
       <c r="AU17" s="7">
         <v>75.071587093370354</v>
       </c>
       <c r="AV17" s="7">
         <v>27.674125745281273</v>
       </c>
       <c r="AW17" s="7">
         <v>79.574766707777016</v>
       </c>
       <c r="AX17" s="7">
         <v>87.211801612800102</v>
       </c>
       <c r="AY17" s="7">
         <v>100.11413520464636</v>
       </c>
       <c r="AZ17" s="7">
         <v>108.63551371016752</v>
       </c>
       <c r="BA17" s="7">
         <v>106.51333260648997</v>
       </c>
       <c r="BB17" s="7">
         <v>110.89925470035675</v>
       </c>
-      <c r="BC17" s="42">
+      <c r="BC17" s="31">
         <v>109.92127845429067</v>
       </c>
       <c r="BD17" s="7">
         <v>171.33613985051906</v>
       </c>
       <c r="BE17" s="7">
         <v>167.1716625764908</v>
       </c>
       <c r="BF17" s="7">
         <v>174.15712105036386</v>
       </c>
       <c r="BG17" s="7">
         <v>76.359103093040034</v>
       </c>
       <c r="BH17" s="7">
         <v>28.658650537985793</v>
       </c>
       <c r="BI17" s="7">
         <v>85.214472086480569</v>
       </c>
       <c r="BJ17" s="7">
         <v>79.050706020768416</v>
       </c>
       <c r="BK17" s="7">
         <v>99.198312608235383</v>
       </c>
       <c r="BL17" s="7">
         <v>109.38953391683172</v>
       </c>
       <c r="BM17" s="7">
         <v>107.0611007348369</v>
       </c>
       <c r="BN17" s="7">
         <v>111.74465171908234</v>
       </c>
-      <c r="BO17" s="42">
+      <c r="BO17" s="31">
         <v>106.30003987687691</v>
       </c>
       <c r="BP17" s="7">
         <v>171.8256503109765</v>
       </c>
       <c r="BQ17" s="7">
         <v>168.11296566861918</v>
       </c>
       <c r="BR17" s="7">
         <v>187.97046108079095</v>
       </c>
       <c r="BS17" s="7">
         <v>68.283504949504817</v>
       </c>
       <c r="BT17" s="7">
         <v>29.807738359612447</v>
       </c>
       <c r="BU17" s="7">
         <v>84.603719425242247</v>
       </c>
       <c r="BV17" s="7">
         <v>79.07241229234991</v>
       </c>
       <c r="BW17" s="7">
         <v>98.132777300108103</v>
       </c>
       <c r="BX17" s="7">
         <v>111.97108007179453</v>
       </c>
       <c r="BY17" s="7">
         <v>105.65607345580472</v>
       </c>
       <c r="BZ17" s="7">
         <v>112.07474393256646</v>
       </c>
-      <c r="CA17" s="42">
+      <c r="CA17" s="31">
         <v>105.70755490512049</v>
       </c>
       <c r="CB17" s="7">
         <v>178.32024611501097</v>
       </c>
       <c r="CC17" s="7">
         <v>165.50005576608103</v>
       </c>
       <c r="CD17" s="7">
         <v>175.36681692952857</v>
       </c>
       <c r="CE17" s="7">
         <v>73.244387759398506</v>
       </c>
       <c r="CF17" s="7">
         <v>29.252528705437463</v>
       </c>
       <c r="CG17" s="7">
         <v>87.121798035251501</v>
       </c>
       <c r="CH17" s="7">
         <v>75.480129447194983</v>
       </c>
       <c r="CI17" s="7">
         <v>104.52247511555532</v>
       </c>
       <c r="CJ17" s="7">
         <v>110.34612912331492</v>
       </c>
       <c r="CK17" s="7">
         <v>106.40556836943766</v>
       </c>
       <c r="CL17" s="7">
         <v>107.33141725367538</v>
       </c>
-      <c r="CM17" s="42">
+      <c r="CM17" s="31">
         <v>109.94675123908245</v>
       </c>
       <c r="CN17" s="7">
         <v>178.32869362918927</v>
       </c>
       <c r="CO17" s="7">
         <v>156.15880811949759</v>
       </c>
       <c r="CP17" s="7">
         <v>171.24250524538115</v>
       </c>
       <c r="CQ17" s="7">
         <v>77.419026321476295</v>
       </c>
       <c r="CR17" s="7">
         <v>28.0106083795629</v>
       </c>
       <c r="CS17" s="7">
         <v>96.877204405105132</v>
       </c>
     </row>
     <row r="18" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A18" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="7">
         <v>58.249673204573782</v>
       </c>
       <c r="C18" s="7">
         <v>107.14447531436481</v>
       </c>
       <c r="D18" s="7">
         <v>112.88371468533072</v>
       </c>
       <c r="E18" s="7">
         <v>119.63908023149961</v>
       </c>
       <c r="F18" s="7">
         <v>114.87379071808539</v>
       </c>
-      <c r="G18" s="42">
+      <c r="G18" s="31">
         <v>122.81584533337193</v>
       </c>
       <c r="H18" s="7">
         <v>143.97282378177641</v>
       </c>
       <c r="I18" s="7">
         <v>107.84635610318487</v>
       </c>
       <c r="J18" s="7">
         <v>288.52134061463619</v>
       </c>
       <c r="K18" s="7">
         <v>58.20511331466539</v>
       </c>
       <c r="L18" s="7">
         <v>42.094541949159307</v>
       </c>
       <c r="M18" s="7">
         <v>75.744608631057233</v>
       </c>
       <c r="N18" s="7">
         <v>59.187126330132621</v>
       </c>
       <c r="O18" s="7">
         <v>107.76769453613568</v>
       </c>
       <c r="P18" s="7">
         <v>110.56715386892139</v>
       </c>
       <c r="Q18" s="7">
         <v>117.70716772471788</v>
       </c>
       <c r="R18" s="7">
         <v>116.10236206556863</v>
       </c>
-      <c r="S18" s="42">
+      <c r="S18" s="31">
         <v>120.77805137328295</v>
       </c>
       <c r="T18" s="7">
         <v>141.06346812282763</v>
       </c>
       <c r="U18" s="7">
         <v>107.45031189997508</v>
       </c>
       <c r="V18" s="7">
         <v>311.60257031330781</v>
       </c>
       <c r="W18" s="7">
         <v>61.485792508675907</v>
       </c>
       <c r="X18" s="7">
         <v>39.149698897523692</v>
       </c>
       <c r="Y18" s="7">
         <v>76.40539640568899</v>
       </c>
       <c r="Z18" s="7">
         <v>56.303581710816907</v>
       </c>
       <c r="AA18" s="7">
         <v>108.62543568365651</v>
       </c>
       <c r="AB18" s="7">
         <v>109.28674025159431</v>
       </c>
       <c r="AC18" s="7">
         <v>116.81132642382339</v>
       </c>
       <c r="AD18" s="7">
         <v>118.09294758329511</v>
       </c>
-      <c r="AE18" s="42">
+      <c r="AE18" s="31">
         <v>124.68279116908634</v>
       </c>
       <c r="AF18" s="7">
         <v>135.09167356193697</v>
       </c>
       <c r="AG18" s="7">
         <v>110.04529694873553</v>
       </c>
       <c r="AH18" s="7">
         <v>407.90056679850164</v>
       </c>
       <c r="AI18" s="7">
         <v>35.76287048333046</v>
       </c>
       <c r="AJ18" s="7">
         <v>64.134400103041898</v>
       </c>
       <c r="AK18" s="7">
         <v>63.237539207045792</v>
       </c>
       <c r="AL18" s="7">
         <v>57.528020723746131</v>
       </c>
       <c r="AM18" s="7">
         <v>105.76171173225543</v>
       </c>
       <c r="AN18" s="7">
         <v>111.49253727031557</v>
       </c>
       <c r="AO18" s="7">
         <v>117.06111608785884</v>
       </c>
       <c r="AP18" s="7">
         <v>116.13282517663038</v>
       </c>
-      <c r="AQ18" s="42">
+      <c r="AQ18" s="31">
         <v>122.35765468370339</v>
       </c>
       <c r="AR18" s="7">
         <v>151.32676564486778</v>
       </c>
       <c r="AS18" s="7">
         <v>105.89947024757886</v>
       </c>
       <c r="AT18" s="7">
         <v>203.049968412178</v>
       </c>
       <c r="AU18" s="7">
         <v>89.364408282207435</v>
       </c>
       <c r="AV18" s="7">
         <v>95.205106456119921</v>
       </c>
       <c r="AW18" s="7">
         <v>32.584897924649141</v>
       </c>
       <c r="AX18" s="7">
         <v>56.673583707550179</v>
       </c>
       <c r="AY18" s="7">
         <v>112.59785643787545</v>
       </c>
       <c r="AZ18" s="7">
         <v>106.31550401487469</v>
       </c>
       <c r="BA18" s="7">
         <v>119.17660662755563</v>
       </c>
       <c r="BB18" s="7">
         <v>117.28581306782704</v>
       </c>
-      <c r="BC18" s="42">
+      <c r="BC18" s="31">
         <v>121.35970554427055</v>
       </c>
       <c r="BD18" s="7">
         <v>154.40456270958305</v>
       </c>
       <c r="BE18" s="7">
         <v>109.20168539577473</v>
       </c>
       <c r="BF18" s="7">
         <v>313.90722118783282</v>
       </c>
       <c r="BG18" s="7">
         <v>48.600286620898359</v>
       </c>
       <c r="BH18" s="7">
         <v>75.019178479487849</v>
       </c>
       <c r="BI18" s="7">
         <v>56.458178041431353</v>
       </c>
       <c r="BJ18" s="7">
         <v>50.973526646731962</v>
       </c>
       <c r="BK18" s="7">
         <v>104.81048941810587</v>
       </c>
       <c r="BL18" s="7">
         <v>114.69536789839651</v>
       </c>
       <c r="BM18" s="7">
         <v>108.02695549267708</v>
       </c>
       <c r="BN18" s="7">
         <v>122.90521529850935</v>
       </c>
-      <c r="BO18" s="42">
+      <c r="BO18" s="31">
         <v>123.4106949085578</v>
       </c>
       <c r="BP18" s="7">
         <v>142.26709240243142</v>
       </c>
       <c r="BQ18" s="7">
         <v>109.00215180345918</v>
       </c>
       <c r="BR18" s="7">
         <v>345.82892614047341</v>
       </c>
       <c r="BS18" s="7">
         <v>58.901911789253077</v>
       </c>
       <c r="BT18" s="7">
         <v>59.564706787009925</v>
       </c>
       <c r="BU18" s="7">
         <v>53.262240441568252</v>
       </c>
       <c r="BV18" s="7">
         <v>49.6261175338608</v>
       </c>
       <c r="BW18" s="7">
         <v>102.74431101637018</v>
       </c>
       <c r="BX18" s="7">
         <v>114.56018948755012</v>
       </c>
       <c r="BY18" s="7">
         <v>107.89766269461705</v>
       </c>
       <c r="BZ18" s="7">
         <v>122.13459379695013</v>
       </c>
-      <c r="CA18" s="42">
+      <c r="CA18" s="31">
         <v>127.75548247844534</v>
       </c>
       <c r="CB18" s="7">
         <v>135.25648938386442</v>
       </c>
       <c r="CC18" s="7">
         <v>111.86092312060755</v>
       </c>
       <c r="CD18" s="7">
         <v>345.24052469726087</v>
       </c>
       <c r="CE18" s="7">
         <v>66.497987426270129</v>
       </c>
       <c r="CF18" s="7">
         <v>49.639354414983885</v>
       </c>
       <c r="CG18" s="7">
         <v>53.40074353622348</v>
       </c>
       <c r="CH18" s="7">
         <v>61.092309432117155</v>
       </c>
       <c r="CI18" s="7">
         <v>101.73636381941091</v>
       </c>
       <c r="CJ18" s="7">
         <v>116.02149779702975</v>
       </c>
       <c r="CK18" s="7">
         <v>103.31910218714742</v>
       </c>
       <c r="CL18" s="7">
         <v>121.40792653802563</v>
       </c>
-      <c r="CM18" s="42">
+      <c r="CM18" s="31">
         <v>119.86258034665005</v>
       </c>
       <c r="CN18" s="7">
         <v>132.20737254216121</v>
       </c>
       <c r="CO18" s="7">
         <v>119.56407408549094</v>
       </c>
       <c r="CP18" s="7">
         <v>317.59818872243375</v>
       </c>
       <c r="CQ18" s="7">
         <v>60.946945367940373</v>
       </c>
       <c r="CR18" s="7">
         <v>65.234629093827081</v>
       </c>
       <c r="CS18" s="7">
         <v>49.668343097520271</v>
       </c>
     </row>
     <row r="19" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A19" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="7">
         <v>117.85363535314062</v>
       </c>
       <c r="C19" s="7">
         <v>80.299362925639457</v>
       </c>
       <c r="D19" s="7">
         <v>91.292734929691193</v>
       </c>
       <c r="E19" s="7">
         <v>196.89591170990533</v>
       </c>
       <c r="F19" s="7">
         <v>124.32000879677254</v>
       </c>
-      <c r="G19" s="42">
+      <c r="G19" s="31">
         <v>108.643822810329</v>
       </c>
       <c r="H19" s="7">
         <v>165.59149979897222</v>
       </c>
       <c r="I19" s="7">
         <v>157.21132132988882</v>
       </c>
       <c r="J19" s="7">
         <v>438.42996484210994</v>
       </c>
       <c r="K19" s="7">
         <v>56.723364222942152</v>
       </c>
       <c r="L19" s="7">
         <v>15.724577094811531</v>
       </c>
       <c r="M19" s="7">
         <v>52.592612371700987</v>
       </c>
       <c r="N19" s="7">
         <v>100.4882640588159</v>
       </c>
       <c r="O19" s="7">
         <v>77.782651032790199</v>
       </c>
       <c r="P19" s="7">
         <v>89.433367804038284</v>
       </c>
       <c r="Q19" s="7">
         <v>197.21210516144524</v>
       </c>
       <c r="R19" s="7">
         <v>122.93536968266017</v>
       </c>
-      <c r="S19" s="42">
+      <c r="S19" s="31">
         <v>109.00880993479292</v>
       </c>
       <c r="T19" s="7">
         <v>174.97284625524367</v>
       </c>
       <c r="U19" s="7">
         <v>116.00272501235823</v>
       </c>
       <c r="V19" s="7">
         <v>872.0595860278861</v>
       </c>
       <c r="W19" s="7">
         <v>55.38938539856133</v>
       </c>
       <c r="X19" s="7">
         <v>30.380443561603254</v>
       </c>
       <c r="Y19" s="7">
         <v>17.227865451989675</v>
       </c>
       <c r="Z19" s="7">
         <v>99.150787641098731</v>
       </c>
       <c r="AA19" s="7">
         <v>77.086125756693846</v>
       </c>
       <c r="AB19" s="7">
         <v>84.816832184833146</v>
       </c>
       <c r="AC19" s="7">
         <v>187.1231298641591</v>
       </c>
       <c r="AD19" s="7">
         <v>116.87309234900492</v>
       </c>
-      <c r="AE19" s="42">
+      <c r="AE19" s="31">
         <v>109.94423964230182</v>
       </c>
       <c r="AF19" s="7">
         <v>183.8139128849991</v>
       </c>
       <c r="AG19" s="7">
         <v>210.13882308564052</v>
       </c>
       <c r="AH19" s="7">
         <v>523.68257892746908</v>
       </c>
       <c r="AI19" s="7">
         <v>42.61642796146041</v>
       </c>
       <c r="AJ19" s="7">
         <v>36.193693248901312</v>
       </c>
       <c r="AK19" s="7">
         <v>26.407156317376867</v>
       </c>
       <c r="AL19" s="7">
         <v>89.617824114238104</v>
       </c>
       <c r="AM19" s="7">
         <v>76.923382563759958</v>
       </c>
       <c r="AN19" s="7">
         <v>70.959249575412784</v>
       </c>
       <c r="AO19" s="7">
         <v>210.16983654360209</v>
       </c>
       <c r="AP19" s="7">
         <v>114.03918608618288</v>
       </c>
-      <c r="AQ19" s="42">
+      <c r="AQ19" s="31">
         <v>114.40382750279596</v>
       </c>
       <c r="AR19" s="7">
         <v>174.05231554324885</v>
       </c>
       <c r="AS19" s="7">
         <v>121.92622414676899</v>
       </c>
       <c r="AT19" s="7">
         <v>759.00941641236682</v>
       </c>
       <c r="AU19" s="7">
         <v>38.321690731903438</v>
       </c>
       <c r="AV19" s="7">
         <v>86.060579377688612</v>
       </c>
       <c r="AW19" s="7">
         <v>12.862031827806018</v>
       </c>
       <c r="AX19" s="7">
         <v>94.078161582057618</v>
       </c>
       <c r="AY19" s="7">
         <v>79.132488817773961</v>
       </c>
       <c r="AZ19" s="7">
         <v>90.52680882040724</v>
       </c>
       <c r="BA19" s="7">
         <v>189.37670965961127</v>
       </c>
       <c r="BB19" s="7">
         <v>113.04973584368906</v>
       </c>
-      <c r="BC19" s="42">
+      <c r="BC19" s="31">
         <v>105.7543406115323</v>
       </c>
       <c r="BD19" s="7">
         <v>181.57171523526654</v>
       </c>
       <c r="BE19" s="7">
         <v>123.48607047360782</v>
       </c>
       <c r="BF19" s="7">
         <v>792.45072298055334</v>
       </c>
       <c r="BG19" s="7">
         <v>22.147483577973027</v>
       </c>
       <c r="BH19" s="7">
         <v>182.53665409102302</v>
       </c>
       <c r="BI19" s="7">
         <v>10.905782710029694</v>
       </c>
       <c r="BJ19" s="7">
         <v>81.394409664672537</v>
       </c>
       <c r="BK19" s="7">
         <v>78.421738995873369</v>
       </c>
       <c r="BL19" s="7">
         <v>90.769429457965458</v>
       </c>
       <c r="BM19" s="7">
         <v>189.84930998360687</v>
       </c>
       <c r="BN19" s="7">
         <v>111.6198963704089</v>
       </c>
-      <c r="BO19" s="42">
+      <c r="BO19" s="31">
         <v>111.89042347249413</v>
       </c>
       <c r="BP19" s="7">
         <v>179.74465180361193</v>
       </c>
       <c r="BQ19" s="7">
         <v>118.72064730676182</v>
       </c>
       <c r="BR19" s="7">
         <v>726.50596046023134</v>
       </c>
       <c r="BS19" s="7">
         <v>47.036625041117908</v>
       </c>
       <c r="BT19" s="7">
         <v>38.721278685252528</v>
       </c>
       <c r="BU19" s="7">
         <v>24.184939424464297</v>
       </c>
       <c r="BV19" s="7">
         <v>90.090196223697419</v>
       </c>
       <c r="BW19" s="7">
         <v>76.991118558486164</v>
       </c>
       <c r="BX19" s="7">
         <v>86.72770939806945</v>
       </c>
       <c r="BY19" s="7">
         <v>193.91121216553296</v>
       </c>
       <c r="BZ19" s="7">
         <v>112.19916798022507</v>
       </c>
-      <c r="CA19" s="42">
+      <c r="CA19" s="31">
         <v>111.03713003970334</v>
       </c>
       <c r="CB19" s="7">
         <v>175.68900980448646</v>
       </c>
       <c r="CC19" s="7">
         <v>172.51330071809582</v>
       </c>
       <c r="CD19" s="7">
         <v>550.35655661309283</v>
       </c>
       <c r="CE19" s="7">
         <v>42.850469779917752</v>
       </c>
       <c r="CF19" s="7">
         <v>32.809879524849819</v>
       </c>
       <c r="CG19" s="7">
         <v>30.648999774017739</v>
       </c>
       <c r="CH19" s="7">
         <v>81.805871521480995</v>
       </c>
       <c r="CI19" s="7">
         <v>80.662128003174033</v>
       </c>
       <c r="CJ19" s="7">
         <v>99.223635374147918</v>
       </c>
       <c r="CK19" s="7">
         <v>173.28846180554413</v>
       </c>
       <c r="CL19" s="7">
         <v>112.56104118370955</v>
       </c>
-      <c r="CM19" s="42">
+      <c r="CM19" s="31">
         <v>111.46689952841588</v>
       </c>
       <c r="CN19" s="7">
         <v>175.07706765873579</v>
       </c>
       <c r="CO19" s="7">
         <v>201.3581596647478</v>
       </c>
       <c r="CP19" s="7">
         <v>491.69875970181698</v>
       </c>
       <c r="CQ19" s="7">
         <v>21.143579794729582</v>
       </c>
       <c r="CR19" s="7">
         <v>75.563331599912587</v>
       </c>
       <c r="CS19" s="7">
         <v>25.956671289615553</v>
       </c>
     </row>
     <row r="20" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A20" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B20" s="7">
         <v>39.422972787575873</v>
       </c>
       <c r="C20" s="7">
         <v>122.27784921465148</v>
       </c>
       <c r="D20" s="7">
         <v>128.69577408705356</v>
       </c>
       <c r="E20" s="7">
         <v>108.15910806246536</v>
       </c>
       <c r="F20" s="7">
         <v>123.79071796996305</v>
       </c>
-      <c r="G20" s="42">
+      <c r="G20" s="31">
         <v>149.95988414179669</v>
       </c>
       <c r="H20" s="7">
         <v>118.65103878651466</v>
       </c>
       <c r="I20" s="7">
         <v>103.25640817733569</v>
       </c>
       <c r="J20" s="7">
         <v>278.4757145522712</v>
       </c>
       <c r="K20" s="7">
         <v>70.785363716648533</v>
       </c>
       <c r="L20" s="7">
         <v>43.160939869445066</v>
       </c>
       <c r="M20" s="7">
         <v>80.247895757956982</v>
       </c>
       <c r="N20" s="7">
         <v>36.339760724480449</v>
       </c>
       <c r="O20" s="7">
         <v>123.73557477379597</v>
       </c>
       <c r="P20" s="7">
         <v>127.51893755740895</v>
       </c>
       <c r="Q20" s="7">
         <v>109.41062770089853</v>
       </c>
       <c r="R20" s="7">
         <v>121.38891426927934</v>
       </c>
-      <c r="S20" s="42">
+      <c r="S20" s="31">
         <v>148.75757640384853</v>
       </c>
       <c r="T20" s="7">
         <v>106.21775395245049</v>
       </c>
       <c r="U20" s="7">
         <v>106.74539694085571</v>
       </c>
       <c r="V20" s="7">
         <v>258.6593901867231</v>
       </c>
       <c r="W20" s="7">
         <v>66.399857822620476</v>
       </c>
       <c r="X20" s="7">
         <v>50.905838072228946</v>
       </c>
       <c r="Y20" s="7">
         <v>93.552378707035245</v>
       </c>
       <c r="Z20" s="7">
         <v>33.375575131300458</v>
       </c>
       <c r="AA20" s="7">
         <v>127.06721593488608</v>
       </c>
       <c r="AB20" s="7">
         <v>124.96279835053812</v>
       </c>
       <c r="AC20" s="7">
         <v>110.87359675117582</v>
       </c>
       <c r="AD20" s="7">
         <v>118.18811239623579</v>
       </c>
-      <c r="AE20" s="42">
+      <c r="AE20" s="31">
         <v>143.45542284939128</v>
       </c>
       <c r="AF20" s="7">
         <v>119.82104736455059</v>
       </c>
       <c r="AG20" s="7">
         <v>106.33757515029532</v>
       </c>
       <c r="AH20" s="7">
         <v>343.58422977431894</v>
       </c>
       <c r="AI20" s="7">
         <v>60.543012785831309</v>
       </c>
       <c r="AJ20" s="7">
         <v>68.553804802722425</v>
       </c>
       <c r="AK20" s="7">
         <v>57.485332149689938</v>
       </c>
       <c r="AL20" s="7">
         <v>32.337250010969377</v>
       </c>
       <c r="AM20" s="7">
         <v>129.63708226970456</v>
       </c>
       <c r="AN20" s="7">
         <v>121.7851811931431</v>
       </c>
       <c r="AO20" s="7">
         <v>110.25564710878699</v>
       </c>
       <c r="AP20" s="7">
         <v>118.72766575233769</v>
       </c>
-      <c r="AQ20" s="42">
+      <c r="AQ20" s="31">
         <v>139.15733334240412</v>
       </c>
       <c r="AR20" s="7">
         <v>129.82858202232106</v>
       </c>
       <c r="AS20" s="7">
         <v>106.29638665394563</v>
       </c>
       <c r="AT20" s="7">
         <v>286.28508463422759</v>
       </c>
       <c r="AU20" s="7">
         <v>61.655403797778185</v>
       </c>
       <c r="AV20" s="7">
         <v>68.440460548207625</v>
       </c>
       <c r="AW20" s="7">
         <v>64.198222886132569</v>
       </c>
       <c r="AX20" s="7">
         <v>30.464366413914757</v>
       </c>
       <c r="AY20" s="7">
         <v>130.08810147958309</v>
       </c>
       <c r="AZ20" s="7">
         <v>124.8979382112155</v>
       </c>
       <c r="BA20" s="7">
         <v>105.28029301148281</v>
       </c>
       <c r="BB20" s="7">
         <v>115.45938285724723</v>
       </c>
-      <c r="BC20" s="42">
+      <c r="BC20" s="31">
         <v>147.35282142426632</v>
       </c>
       <c r="BD20" s="7">
         <v>130.54476471936761</v>
       </c>
       <c r="BE20" s="7">
         <v>103.64828832384828</v>
       </c>
       <c r="BF20" s="7">
         <v>300.66846283026877</v>
       </c>
       <c r="BG20" s="7">
         <v>59.063777233846771</v>
       </c>
       <c r="BH20" s="7">
         <v>69.337842643892728</v>
       </c>
       <c r="BI20" s="7">
         <v>70.324892815749038</v>
       </c>
       <c r="BJ20" s="7">
         <v>31.620582273064834</v>
       </c>
       <c r="BK20" s="7">
         <v>129.11496468985547</v>
       </c>
       <c r="BL20" s="7">
         <v>124.33362138134014</v>
       </c>
       <c r="BM20" s="7">
         <v>106.82162889513079</v>
       </c>
       <c r="BN20" s="7">
         <v>115.56867087520392</v>
       </c>
-      <c r="BO20" s="42">
+      <c r="BO20" s="31">
         <v>146.60195910974099</v>
       </c>
       <c r="BP20" s="7">
         <v>129.40899906988582</v>
       </c>
       <c r="BQ20" s="7">
         <v>108.81670826908636</v>
       </c>
       <c r="BR20" s="7">
         <v>255.41822094829502</v>
       </c>
       <c r="BS20" s="7">
         <v>68.666101791650675</v>
       </c>
       <c r="BT20" s="7">
         <v>58.363478919773826</v>
       </c>
       <c r="BU20" s="7">
         <v>76.842574012845787</v>
       </c>
       <c r="BV20" s="7">
         <v>32.975589056018926</v>
       </c>
       <c r="BW20" s="7">
         <v>127.33221041162126</v>
       </c>
       <c r="BX20" s="7">
         <v>126.85570396037215</v>
       </c>
       <c r="BY20" s="7">
         <v>104.61915538966456</v>
       </c>
       <c r="BZ20" s="7">
         <v>116.19516653789626</v>
       </c>
-      <c r="CA20" s="42">
+      <c r="CA20" s="31">
         <v>149.32842506717034</v>
       </c>
       <c r="CB20" s="7">
         <v>126.10191881461841</v>
       </c>
       <c r="CC20" s="7">
         <v>112.32326068795786</v>
       </c>
       <c r="CD20" s="7">
         <v>254.12232863720362</v>
       </c>
       <c r="CE20" s="7">
         <v>63.215486849782785</v>
       </c>
       <c r="CF20" s="7">
         <v>73.206552163129217</v>
       </c>
       <c r="CG20" s="7">
         <v>64.606669523505957</v>
       </c>
       <c r="CH20" s="7">
         <v>33.755042118049516</v>
       </c>
       <c r="CI20" s="7">
         <v>125.76217004758328</v>
       </c>
       <c r="CJ20" s="7">
         <v>128.69892089295541</v>
       </c>
       <c r="CK20" s="7">
         <v>105.52769881862541</v>
       </c>
       <c r="CL20" s="7">
         <v>115.74740318151244</v>
       </c>
-      <c r="CM20" s="42">
+      <c r="CM20" s="31">
         <v>149.57581659712051</v>
       </c>
       <c r="CN20" s="7">
         <v>125.37791526762551</v>
       </c>
       <c r="CO20" s="7">
         <v>110.68534600317095</v>
       </c>
       <c r="CP20" s="7">
         <v>234.88941146586072</v>
       </c>
       <c r="CQ20" s="7">
         <v>64.15578293920592</v>
       </c>
       <c r="CR20" s="7">
         <v>106.54848801559322</v>
       </c>
       <c r="CS20" s="7">
         <v>47.394496766262392</v>
       </c>
     </row>
     <row r="21" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A21" s="6" t="s">
         <v>41</v>
       </c>
       <c r="B21" s="7">
         <v>95.227190594613887</v>
       </c>
       <c r="C21" s="7">
         <v>97.674700671664411</v>
       </c>
       <c r="D21" s="7">
         <v>99.719079230269671</v>
       </c>
       <c r="E21" s="7">
         <v>103.22708858586604</v>
       </c>
       <c r="F21" s="7">
         <v>104.33540835566546</v>
       </c>
-      <c r="G21" s="42">
+      <c r="G21" s="31">
         <v>116.43546994269194</v>
       </c>
       <c r="H21" s="7">
         <v>234.20579940746214</v>
       </c>
       <c r="I21" s="7">
         <v>145.0199489220895</v>
       </c>
       <c r="J21" s="7">
         <v>259.03328557117061</v>
       </c>
       <c r="K21" s="7">
         <v>123.95488978230409</v>
       </c>
       <c r="L21" s="7">
         <v>17.671865763285034</v>
       </c>
       <c r="M21" s="7">
         <v>43.759465721177172</v>
       </c>
       <c r="N21" s="7">
         <v>106.4469887630116</v>
       </c>
       <c r="O21" s="7">
         <v>102.51460233706366</v>
       </c>
       <c r="P21" s="7">
         <v>102.69222375377029</v>
       </c>
       <c r="Q21" s="7">
         <v>102.53141841454547</v>
       </c>
       <c r="R21" s="7">
         <v>102.99391887126748</v>
       </c>
-      <c r="S21" s="42">
+      <c r="S21" s="31">
         <v>112.51431574785242</v>
       </c>
       <c r="T21" s="7">
         <v>431.86806778013829</v>
       </c>
       <c r="U21" s="7">
         <v>136.99242003413724</v>
       </c>
       <c r="V21" s="7">
         <v>181.90126864876567</v>
       </c>
       <c r="W21" s="7">
         <v>91.967244517057395</v>
       </c>
       <c r="X21" s="7">
         <v>12.27984264687154</v>
       </c>
       <c r="Y21" s="7">
         <v>76.118542736237785</v>
       </c>
       <c r="Z21" s="7">
         <v>133.03474950141648</v>
       </c>
       <c r="AA21" s="7">
         <v>100.90184104547897</v>
       </c>
       <c r="AB21" s="7">
         <v>102.10385924087512</v>
       </c>
       <c r="AC21" s="7">
         <v>100.55376426997447</v>
       </c>
       <c r="AD21" s="7">
         <v>103.62075697257411</v>
       </c>
-      <c r="AE21" s="42">
+      <c r="AE21" s="31">
         <v>106.15990349340277</v>
       </c>
       <c r="AF21" s="7">
         <v>310.76969752718185</v>
       </c>
       <c r="AG21" s="7">
         <v>118.50207497429264</v>
       </c>
       <c r="AH21" s="7">
         <v>208.765887343906</v>
       </c>
       <c r="AI21" s="7">
         <v>85.221132361676965</v>
       </c>
       <c r="AJ21" s="7">
         <v>20.419365007510464</v>
       </c>
       <c r="AK21" s="7">
         <v>71.394325433483203</v>
       </c>
       <c r="AL21" s="7">
         <v>99.707300615460042</v>
       </c>
       <c r="AM21" s="7">
         <v>99.837381094928958</v>
       </c>
       <c r="AN21" s="7">
         <v>102.6264618518164</v>
       </c>
       <c r="AO21" s="7">
         <v>99.943181554601708</v>
       </c>
       <c r="AP21" s="7">
         <v>103.15210668208879</v>
       </c>
-      <c r="AQ21" s="42">
+      <c r="AQ21" s="31">
         <v>104.8355242305384</v>
       </c>
       <c r="AR21" s="7">
         <v>281.09549124966884</v>
       </c>
       <c r="AS21" s="7">
         <v>139.62860767235901</v>
       </c>
       <c r="AT21" s="7">
         <v>171.96384511053077</v>
       </c>
       <c r="AU21" s="7">
         <v>87.948935449136911</v>
       </c>
       <c r="AV21" s="7">
         <v>18.206819689035346</v>
       </c>
       <c r="AW21" s="7">
         <v>84.6205662975742</v>
       </c>
       <c r="AX21" s="7">
         <v>104.35660152558854</v>
       </c>
       <c r="AY21" s="7">
         <v>98.748556873215009</v>
       </c>
       <c r="AZ21" s="7">
         <v>103.457328181248</v>
       </c>
       <c r="BA21" s="7">
         <v>98.964699696701956</v>
       </c>
       <c r="BB21" s="7">
         <v>103.38733473774712</v>
       </c>
-      <c r="BC21" s="42">
+      <c r="BC21" s="31">
         <v>105.0043106214072</v>
       </c>
       <c r="BD21" s="7">
         <v>247.9212099066344</v>
       </c>
       <c r="BE21" s="7">
         <v>114.08507298164223</v>
       </c>
       <c r="BF21" s="7">
         <v>208.6759711481676</v>
       </c>
       <c r="BG21" s="7">
         <v>96.248850971690729</v>
       </c>
       <c r="BH21" s="7">
         <v>18.273846700680757</v>
       </c>
       <c r="BI21" s="7">
         <v>88.070679079769192</v>
       </c>
       <c r="BJ21" s="7">
         <v>88.601971497235226</v>
       </c>
       <c r="BK21" s="7">
         <v>104.9093583894638</v>
       </c>
       <c r="BL21" s="7">
         <v>98.877847921036278</v>
       </c>
       <c r="BM21" s="7">
         <v>101.12341713174501</v>
       </c>
       <c r="BN21" s="7">
         <v>101.25864114601177</v>
       </c>
-      <c r="BO21" s="42">
+      <c r="BO21" s="31">
         <v>102.42089466133196</v>
       </c>
       <c r="BP21" s="7">
         <v>240.35910050503583</v>
       </c>
       <c r="BQ21" s="7">
         <v>115.69649817135783</v>
       </c>
       <c r="BR21" s="7">
         <v>214.24784474747264</v>
       </c>
       <c r="BS21" s="7">
         <v>107.84871649823305</v>
       </c>
       <c r="BT21" s="7">
         <v>17.196064417449104</v>
       </c>
       <c r="BU21" s="7">
         <v>86.350429677511244</v>
       </c>
       <c r="BV21" s="7">
         <v>101.02275977646586</v>
       </c>
       <c r="BW21" s="7">
         <v>100.86628678951406</v>
       </c>
       <c r="BX21" s="7">
         <v>101.18236406050789</v>
       </c>
       <c r="BY21" s="7">
         <v>101.04271280071897</v>
       </c>
       <c r="BZ21" s="7">
         <v>101.02055356878942</v>
       </c>
-      <c r="CA21" s="42">
+      <c r="CA21" s="31">
         <v>105.09763328713572</v>
       </c>
       <c r="CB21" s="7">
         <v>127.14191311997989</v>
       </c>
       <c r="CC21" s="7">
         <v>108.9567061146562</v>
       </c>
       <c r="CD21" s="7">
         <v>149.30222223935826</v>
       </c>
       <c r="CE21" s="7">
         <v>101.42690397772675</v>
       </c>
       <c r="CF21" s="7">
         <v>55.517033820495762</v>
       </c>
       <c r="CG21" s="7">
         <v>80.944058125737541</v>
       </c>
       <c r="CH21" s="7">
         <v>99.424986877898021</v>
       </c>
       <c r="CI21" s="7">
         <v>99.761397787642736</v>
       </c>
       <c r="CJ21" s="7">
         <v>101.95181136899424</v>
       </c>
       <c r="CK21" s="7">
         <v>101.33963879553114</v>
       </c>
       <c r="CL21" s="7">
         <v>100.85363817219411</v>
       </c>
-      <c r="CM21" s="42">
+      <c r="CM21" s="31">
         <v>105.58276403189622</v>
       </c>
       <c r="CN21" s="7">
         <v>122.59080869226023</v>
       </c>
       <c r="CO21" s="7">
         <v>113.27769661843109</v>
       </c>
       <c r="CP21" s="7">
         <v>139.7126943618388</v>
       </c>
       <c r="CQ21" s="7">
         <v>93.708866550027579</v>
       </c>
       <c r="CR21" s="7">
         <v>64.087305956825475</v>
       </c>
       <c r="CS21" s="10">
         <v>80.825372567491613</v>
       </c>
     </row>
     <row r="22" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A22" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B22" s="7">
         <v>87.533673576849097</v>
       </c>
       <c r="C22" s="7">
         <v>87.894113212157109</v>
       </c>
       <c r="D22" s="7">
         <v>175.21726626883446</v>
       </c>
       <c r="E22" s="7">
         <v>113.62167901677</v>
       </c>
       <c r="F22" s="7">
         <v>153.57603286191443</v>
       </c>
-      <c r="G22" s="42">
+      <c r="G22" s="31">
         <v>90.229354527237291</v>
       </c>
       <c r="H22" s="7">
         <v>307.77907658970764</v>
       </c>
       <c r="I22" s="7">
         <v>216.257598804797</v>
       </c>
       <c r="J22" s="7">
         <v>292.65148205352801</v>
       </c>
       <c r="K22" s="7">
         <v>14.170640866081543</v>
       </c>
       <c r="L22" s="7">
         <v>65.680197389653287</v>
       </c>
       <c r="M22" s="7">
         <v>23.912244096329037</v>
       </c>
       <c r="N22" s="7">
         <v>70.890009486567578</v>
       </c>
       <c r="O22" s="7">
         <v>82.831334028999805</v>
       </c>
       <c r="P22" s="7">
         <v>175.61096524729481</v>
       </c>
       <c r="Q22" s="7">
         <v>110.40878020772811</v>
       </c>
       <c r="R22" s="7">
         <v>111.95228365125189</v>
       </c>
-      <c r="S22" s="42">
+      <c r="S22" s="31">
         <v>121.6262935305291</v>
       </c>
       <c r="T22" s="7">
         <v>421.2007041538281</v>
       </c>
       <c r="U22" s="7">
         <v>234.73927987932726</v>
       </c>
       <c r="V22" s="7">
         <v>300.97843045813988</v>
       </c>
       <c r="W22" s="7">
         <v>16.03343495349872</v>
       </c>
       <c r="X22" s="7">
         <v>45.037018646013742</v>
       </c>
       <c r="Y22" s="7">
         <v>25.713360747411585</v>
       </c>
       <c r="Z22" s="7">
         <v>51.103458454422025</v>
       </c>
       <c r="AA22" s="7">
         <v>82.026203466988392</v>
       </c>
       <c r="AB22" s="7">
         <v>208.68969497430348</v>
       </c>
       <c r="AC22" s="7">
         <v>98.402654033157873</v>
       </c>
       <c r="AD22" s="7">
         <v>119.76329842272222</v>
       </c>
-      <c r="AE22" s="42">
+      <c r="AE22" s="31">
         <v>88.774000003980547</v>
       </c>
       <c r="AF22" s="7">
         <v>552.67960473406538</v>
       </c>
       <c r="AG22" s="7">
         <v>249.19988823360234</v>
       </c>
       <c r="AH22" s="7">
         <v>314.87716792812216</v>
       </c>
       <c r="AI22" s="7">
         <v>14.492633913623292</v>
       </c>
       <c r="AJ22" s="7">
         <v>6.3815922508917975</v>
       </c>
       <c r="AK22" s="7">
         <v>62.359539351444063</v>
       </c>
       <c r="AL22" s="7">
         <v>145.90154872667915</v>
       </c>
       <c r="AM22" s="7">
         <v>86.109767780856075</v>
       </c>
       <c r="AN22" s="7">
         <v>201.383034107513</v>
       </c>
       <c r="AO22" s="7">
         <v>88.651947379407972</v>
       </c>
       <c r="AP22" s="7">
         <v>132.45300400241283</v>
       </c>
-      <c r="AQ22" s="42">
+      <c r="AQ22" s="31">
         <v>74.382832507902307</v>
       </c>
       <c r="AR22" s="7">
         <v>843.87821417547127</v>
       </c>
       <c r="AS22" s="7">
         <v>264.33571507477137</v>
       </c>
       <c r="AT22" s="7">
         <v>307.24057645044991</v>
       </c>
       <c r="AU22" s="7">
         <v>13.059268713496222</v>
       </c>
       <c r="AV22" s="7">
         <v>14.073495734041877</v>
       </c>
       <c r="AW22" s="7">
         <v>56.825178905845178</v>
       </c>
       <c r="AX22" s="7">
         <v>86.740531931284977</v>
       </c>
       <c r="AY22" s="7">
         <v>109.14616020928274</v>
       </c>
       <c r="AZ22" s="7">
         <v>145.18733543177655</v>
       </c>
       <c r="BA22" s="7">
         <v>122.29836621455274</v>
       </c>
       <c r="BB22" s="7">
         <v>130.66179292889507</v>
       </c>
-      <c r="BC22" s="42">
+      <c r="BC22" s="31">
         <v>49.984851518625661</v>
       </c>
       <c r="BD22" s="7">
         <v>213.1484466199438</v>
       </c>
       <c r="BE22" s="7">
         <v>130.66115807030704</v>
       </c>
       <c r="BF22" s="7">
         <v>203.72528559883105</v>
       </c>
       <c r="BG22" s="7">
         <v>21.363683334883007</v>
       </c>
       <c r="BH22" s="7">
         <v>104.16552413777229</v>
       </c>
       <c r="BI22" s="7">
         <v>64.98001380047603</v>
       </c>
       <c r="BJ22" s="7">
         <v>64.120447063109239</v>
       </c>
       <c r="BK22" s="7">
         <v>74.213201084185869</v>
       </c>
       <c r="BL22" s="7">
         <v>128.43129043603059</v>
       </c>
       <c r="BM22" s="7">
         <v>134.90161518818221</v>
       </c>
       <c r="BN22" s="7">
         <v>81.017656824223963</v>
       </c>
-      <c r="BO22" s="42">
+      <c r="BO22" s="31">
         <v>82.882708191434631</v>
       </c>
       <c r="BP22" s="7">
         <v>212.1346938529351</v>
       </c>
       <c r="BQ22" s="7">
         <v>210.41485660172512</v>
       </c>
       <c r="BR22" s="7">
         <v>367.46285216779961</v>
       </c>
       <c r="BS22" s="7">
         <v>21.164416645573525</v>
       </c>
       <c r="BT22" s="7">
         <v>36.853375435138247</v>
       </c>
       <c r="BU22" s="7">
         <v>130.21630073868383</v>
       </c>
       <c r="BV22" s="7">
         <v>67.098107567836252</v>
       </c>
       <c r="BW22" s="7">
         <v>76.789056790332836</v>
       </c>
       <c r="BX22" s="7">
         <v>139.2889488518282</v>
       </c>
       <c r="BY22" s="7">
         <v>99.51955107210236</v>
       </c>
       <c r="BZ22" s="7">
         <v>90.842739451554337</v>
       </c>
-      <c r="CA22" s="42">
+      <c r="CA22" s="31">
         <v>76.535159310303541</v>
       </c>
       <c r="CB22" s="7">
         <v>306.85384676249731</v>
       </c>
       <c r="CC22" s="7">
         <v>200.14900220002917</v>
       </c>
       <c r="CD22" s="7">
         <v>345.54139154783178</v>
       </c>
       <c r="CE22" s="7">
         <v>24.715714961977397</v>
       </c>
       <c r="CF22" s="7">
         <v>37.1959858561519</v>
       </c>
       <c r="CG22" s="7">
         <v>83.253526476467911</v>
       </c>
       <c r="CH22" s="7">
         <v>164.10494173293247</v>
       </c>
       <c r="CI22" s="7">
         <v>103.22178580642489</v>
       </c>
       <c r="CJ22" s="7">
         <v>95.730991407367043</v>
       </c>
       <c r="CK22" s="7">
         <v>101.05785426509703</v>
       </c>
       <c r="CL22" s="7">
         <v>122.53454644163075</v>
       </c>
-      <c r="CM22" s="42">
+      <c r="CM22" s="31">
         <v>78.601449654522284</v>
       </c>
       <c r="CN22" s="7">
         <v>185.55517716800571</v>
       </c>
       <c r="CO22" s="7">
         <v>164.4339976711797</v>
       </c>
       <c r="CP22" s="7">
         <v>289.03432846572775</v>
       </c>
       <c r="CQ22" s="7">
         <v>30.303084223782161</v>
       </c>
       <c r="CR22" s="7">
         <v>51.527855712665563</v>
       </c>
       <c r="CS22" s="7">
         <v>89.885364326749922</v>
       </c>
     </row>
     <row r="23" spans="1:97" x14ac:dyDescent="0.2">
       <c r="CH23" s="18" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="24" spans="1:97" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B24" s="31" t="s">
+      <c r="B24" s="41" t="s">
         <v>27</v>
       </c>
-      <c r="C24" s="31"/>
-[...9 lines deleted...]
-      <c r="M24" s="31"/>
+      <c r="C24" s="41"/>
+      <c r="D24" s="41"/>
+      <c r="E24" s="41"/>
+      <c r="F24" s="41"/>
+      <c r="G24" s="41"/>
+      <c r="H24" s="41"/>
+      <c r="I24" s="41"/>
+      <c r="J24" s="41"/>
+      <c r="K24" s="41"/>
+      <c r="L24" s="41"/>
+      <c r="M24" s="41"/>
       <c r="N24" s="24"/>
       <c r="O24" s="24"/>
       <c r="P24" s="24"/>
       <c r="Q24" s="24"/>
       <c r="R24" s="24"/>
       <c r="S24" s="24"/>
       <c r="T24" s="24"/>
       <c r="U24" s="24"/>
       <c r="V24" s="24"/>
       <c r="W24" s="24"/>
       <c r="X24" s="24"/>
       <c r="Y24" s="24"/>
       <c r="Z24" s="24"/>
       <c r="AA24" s="24"/>
       <c r="AB24" s="24"/>
       <c r="AC24" s="24"/>
       <c r="AD24" s="24"/>
       <c r="AE24" s="24"/>
       <c r="AF24" s="24"/>
       <c r="AG24" s="24"/>
       <c r="AH24" s="24"/>
       <c r="AI24" s="24"/>
       <c r="AJ24" s="24"/>
       <c r="AK24" s="24"/>
       <c r="AL24" s="24"/>
@@ -8277,216 +8282,216 @@
       <c r="AW24" s="24"/>
       <c r="AX24" s="24"/>
       <c r="AY24" s="24"/>
       <c r="AZ24" s="24"/>
       <c r="BA24" s="24"/>
       <c r="BB24" s="24"/>
       <c r="BC24" s="24"/>
       <c r="BD24" s="24"/>
       <c r="BE24" s="24"/>
       <c r="BF24" s="24"/>
       <c r="BG24" s="24"/>
       <c r="BH24" s="24"/>
       <c r="BI24" s="24"/>
       <c r="BJ24" s="24"/>
       <c r="BK24" s="24"/>
       <c r="BL24" s="24"/>
       <c r="BM24" s="24"/>
       <c r="BN24" s="24"/>
       <c r="BO24" s="24"/>
       <c r="BP24" s="24"/>
       <c r="BQ24" s="24"/>
       <c r="BR24" s="24"/>
       <c r="BS24" s="24"/>
       <c r="BT24" s="24"/>
       <c r="BU24" s="24"/>
-      <c r="CH24" s="31" t="s">
+      <c r="CH24" s="41" t="s">
         <v>27</v>
       </c>
-      <c r="CI24" s="31"/>
-[...9 lines deleted...]
-      <c r="CS24" s="31"/>
+      <c r="CI24" s="41"/>
+      <c r="CJ24" s="41"/>
+      <c r="CK24" s="41"/>
+      <c r="CL24" s="41"/>
+      <c r="CM24" s="41"/>
+      <c r="CN24" s="41"/>
+      <c r="CO24" s="41"/>
+      <c r="CP24" s="41"/>
+      <c r="CQ24" s="41"/>
+      <c r="CR24" s="41"/>
+      <c r="CS24" s="41"/>
     </row>
     <row r="25" spans="1:97" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B25" s="3"/>
-      <c r="M25" s="35" t="s">
+      <c r="M25" s="26" t="s">
         <v>50</v>
       </c>
       <c r="N25" s="3"/>
-      <c r="Y25" s="35" t="s">
+      <c r="Y25" s="26" t="s">
         <v>50</v>
       </c>
       <c r="Z25" s="3"/>
-      <c r="AK25" s="35" t="s">
+      <c r="AK25" s="26" t="s">
         <v>50</v>
       </c>
       <c r="AL25" s="3"/>
-      <c r="AW25" s="35" t="s">
+      <c r="AW25" s="26" t="s">
         <v>50</v>
       </c>
       <c r="AX25" s="3"/>
-      <c r="BI25" s="35" t="s">
+      <c r="BI25" s="26" t="s">
         <v>50</v>
       </c>
       <c r="BJ25" s="3"/>
-      <c r="BU25" s="35" t="s">
+      <c r="BU25" s="26" t="s">
         <v>50</v>
       </c>
       <c r="BV25" s="3"/>
-      <c r="CG25" s="35" t="s">
+      <c r="CG25" s="26" t="s">
         <v>50</v>
       </c>
       <c r="CH25" s="3"/>
-      <c r="CS25" s="35" t="s">
+      <c r="CS25" s="26" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="26" spans="1:97" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="36"/>
-      <c r="B26" s="26" t="s">
+      <c r="A26" s="42"/>
+      <c r="B26" s="38" t="s">
         <v>51</v>
       </c>
-      <c r="C26" s="27"/>
-[...10 lines deleted...]
-      <c r="N26" s="26" t="s">
+      <c r="C26" s="39"/>
+      <c r="D26" s="39"/>
+      <c r="E26" s="39"/>
+      <c r="F26" s="39"/>
+      <c r="G26" s="39"/>
+      <c r="H26" s="39"/>
+      <c r="I26" s="39"/>
+      <c r="J26" s="39"/>
+      <c r="K26" s="39"/>
+      <c r="L26" s="39"/>
+      <c r="M26" s="40"/>
+      <c r="N26" s="38" t="s">
         <v>52</v>
       </c>
-      <c r="O26" s="27"/>
-[...10 lines deleted...]
-      <c r="Z26" s="26" t="s">
+      <c r="O26" s="39"/>
+      <c r="P26" s="39"/>
+      <c r="Q26" s="39"/>
+      <c r="R26" s="39"/>
+      <c r="S26" s="39"/>
+      <c r="T26" s="39"/>
+      <c r="U26" s="39"/>
+      <c r="V26" s="39"/>
+      <c r="W26" s="39"/>
+      <c r="X26" s="39"/>
+      <c r="Y26" s="40"/>
+      <c r="Z26" s="38" t="s">
         <v>53</v>
       </c>
-      <c r="AA26" s="27"/>
-[...10 lines deleted...]
-      <c r="AL26" s="26" t="s">
+      <c r="AA26" s="39"/>
+      <c r="AB26" s="39"/>
+      <c r="AC26" s="39"/>
+      <c r="AD26" s="39"/>
+      <c r="AE26" s="39"/>
+      <c r="AF26" s="39"/>
+      <c r="AG26" s="39"/>
+      <c r="AH26" s="39"/>
+      <c r="AI26" s="39"/>
+      <c r="AJ26" s="39"/>
+      <c r="AK26" s="40"/>
+      <c r="AL26" s="38" t="s">
         <v>54</v>
       </c>
-      <c r="AM26" s="27"/>
-[...10 lines deleted...]
-      <c r="AX26" s="26" t="s">
+      <c r="AM26" s="39"/>
+      <c r="AN26" s="39"/>
+      <c r="AO26" s="39"/>
+      <c r="AP26" s="39"/>
+      <c r="AQ26" s="39"/>
+      <c r="AR26" s="39"/>
+      <c r="AS26" s="39"/>
+      <c r="AT26" s="39"/>
+      <c r="AU26" s="39"/>
+      <c r="AV26" s="39"/>
+      <c r="AW26" s="40"/>
+      <c r="AX26" s="38" t="s">
         <v>55</v>
       </c>
-      <c r="AY26" s="27"/>
-[...10 lines deleted...]
-      <c r="BJ26" s="26" t="s">
+      <c r="AY26" s="39"/>
+      <c r="AZ26" s="39"/>
+      <c r="BA26" s="39"/>
+      <c r="BB26" s="39"/>
+      <c r="BC26" s="39"/>
+      <c r="BD26" s="39"/>
+      <c r="BE26" s="39"/>
+      <c r="BF26" s="39"/>
+      <c r="BG26" s="39"/>
+      <c r="BH26" s="39"/>
+      <c r="BI26" s="40"/>
+      <c r="BJ26" s="38" t="s">
         <v>56</v>
       </c>
-      <c r="BK26" s="27"/>
-[...10 lines deleted...]
-      <c r="BV26" s="26" t="s">
+      <c r="BK26" s="39"/>
+      <c r="BL26" s="39"/>
+      <c r="BM26" s="39"/>
+      <c r="BN26" s="39"/>
+      <c r="BO26" s="39"/>
+      <c r="BP26" s="39"/>
+      <c r="BQ26" s="39"/>
+      <c r="BR26" s="39"/>
+      <c r="BS26" s="39"/>
+      <c r="BT26" s="39"/>
+      <c r="BU26" s="40"/>
+      <c r="BV26" s="38" t="s">
         <v>57</v>
       </c>
-      <c r="BW26" s="27"/>
-[...10 lines deleted...]
-      <c r="CH26" s="26" t="s">
+      <c r="BW26" s="39"/>
+      <c r="BX26" s="39"/>
+      <c r="BY26" s="39"/>
+      <c r="BZ26" s="39"/>
+      <c r="CA26" s="39"/>
+      <c r="CB26" s="39"/>
+      <c r="CC26" s="39"/>
+      <c r="CD26" s="39"/>
+      <c r="CE26" s="39"/>
+      <c r="CF26" s="39"/>
+      <c r="CG26" s="40"/>
+      <c r="CH26" s="38" t="s">
         <v>58</v>
       </c>
-      <c r="CI26" s="27"/>
-[...9 lines deleted...]
-      <c r="CS26" s="28"/>
+      <c r="CI26" s="39"/>
+      <c r="CJ26" s="39"/>
+      <c r="CK26" s="39"/>
+      <c r="CL26" s="39"/>
+      <c r="CM26" s="39"/>
+      <c r="CN26" s="39"/>
+      <c r="CO26" s="39"/>
+      <c r="CP26" s="39"/>
+      <c r="CQ26" s="39"/>
+      <c r="CR26" s="39"/>
+      <c r="CS26" s="40"/>
     </row>
     <row r="27" spans="1:97" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A27" s="37"/>
+      <c r="A27" s="43"/>
       <c r="B27" s="8" t="s">
         <v>25</v>
       </c>
       <c r="C27" s="9" t="s">
         <v>26</v>
       </c>
       <c r="D27" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E27" s="8" t="s">
         <v>1</v>
       </c>
       <c r="F27" s="9" t="s">
         <v>2</v>
       </c>
       <c r="G27" s="9" t="s">
         <v>3</v>
       </c>
       <c r="H27" s="9" t="s">
         <v>4</v>
       </c>
       <c r="I27" s="9" t="s">
         <v>5</v>
       </c>
       <c r="J27" s="9" t="s">
@@ -8748,5035 +8753,5035 @@
         <v>7</v>
       </c>
       <c r="CR27" s="9" t="s">
         <v>8</v>
       </c>
       <c r="CS27" s="9" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="28" spans="1:97" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A28" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B28" s="1">
         <v>60.083870682323216</v>
       </c>
       <c r="C28" s="1">
         <v>100.81036659400415</v>
       </c>
       <c r="D28" s="17">
         <v>124.75939171962629</v>
       </c>
       <c r="E28" s="17">
         <v>112.5505805118209</v>
       </c>
-      <c r="F28" s="38">
+      <c r="F28" s="27">
         <v>121.15867595506423</v>
       </c>
-      <c r="G28" s="39">
+      <c r="G28" s="28">
         <v>140.3252111887806</v>
       </c>
-      <c r="H28" s="40">
+      <c r="H28" s="29">
         <v>118.81826938844068</v>
       </c>
       <c r="I28" s="1">
         <v>147.95002870520531</v>
       </c>
       <c r="J28" s="1">
         <v>269.49266189812249</v>
       </c>
       <c r="K28" s="1">
         <v>57.272466492859266</v>
       </c>
       <c r="L28" s="1">
         <v>32.054582818107761</v>
       </c>
       <c r="M28" s="1">
         <v>80.876974711331698</v>
       </c>
       <c r="N28" s="1">
         <v>59.761961926441245</v>
       </c>
       <c r="O28" s="1">
         <v>100.53316944007716</v>
       </c>
       <c r="P28" s="17">
         <v>124.25458487103838</v>
       </c>
       <c r="Q28" s="17">
         <v>110.64377545857791</v>
       </c>
-      <c r="R28" s="38">
+      <c r="R28" s="27">
         <v>121.51750528399832</v>
       </c>
-      <c r="S28" s="39">
+      <c r="S28" s="28">
         <v>140.212546213519</v>
       </c>
-      <c r="T28" s="40">
+      <c r="T28" s="29">
         <v>115.96786336933451</v>
       </c>
       <c r="U28" s="1">
         <v>148.24253653328083</v>
       </c>
       <c r="V28" s="1">
         <v>326.26739189197258</v>
       </c>
       <c r="W28" s="1">
         <v>71.875380438790131</v>
       </c>
       <c r="X28" s="1">
         <v>30.323356840406625</v>
       </c>
       <c r="Y28" s="1">
         <v>57.963050997724011</v>
       </c>
       <c r="Z28" s="1">
         <v>56.745999163643226</v>
       </c>
       <c r="AA28" s="1">
         <v>97.901847178033734</v>
       </c>
       <c r="AB28" s="17">
         <v>126.2291645850468</v>
       </c>
       <c r="AC28" s="17">
         <v>105.39683240395267</v>
       </c>
-      <c r="AD28" s="38">
+      <c r="AD28" s="27">
         <v>122.10049044378162</v>
       </c>
-      <c r="AE28" s="39">
+      <c r="AE28" s="28">
         <v>139.64555624090676</v>
       </c>
-      <c r="AF28" s="40">
+      <c r="AF28" s="29">
         <v>124.30354617406245</v>
       </c>
       <c r="AG28" s="1">
         <v>163.64118408547012</v>
       </c>
       <c r="AH28" s="1">
         <v>285.55787700717661</v>
       </c>
       <c r="AI28" s="1">
         <v>50.373525897984869</v>
       </c>
       <c r="AJ28" s="1">
         <v>41.326760534496323</v>
       </c>
       <c r="AK28" s="1">
         <v>67.952375608600292</v>
       </c>
       <c r="AL28" s="1">
         <v>55.31047773803477</v>
       </c>
       <c r="AM28" s="1">
         <v>98.602336743885047</v>
       </c>
       <c r="AN28" s="17">
         <v>124.8457266346431</v>
       </c>
       <c r="AO28" s="17">
         <v>104.68074064104778</v>
       </c>
-      <c r="AP28" s="38">
+      <c r="AP28" s="27">
         <v>119.59789328522608</v>
       </c>
-      <c r="AQ28" s="39">
+      <c r="AQ28" s="28">
         <v>142.10855203037715</v>
       </c>
-      <c r="AR28" s="40">
+      <c r="AR28" s="29">
         <v>128.84838974838843</v>
       </c>
       <c r="AS28" s="1">
         <v>140.37469934301149</v>
       </c>
       <c r="AT28" s="1">
         <v>293.03542122496521</v>
       </c>
       <c r="AU28" s="1">
         <v>58.242839373207502</v>
       </c>
       <c r="AV28" s="1">
         <v>49.556363213786788</v>
       </c>
       <c r="AW28" s="1">
         <v>55.152227084221074</v>
       </c>
       <c r="AX28" s="1">
         <v>53.787170429783906</v>
       </c>
       <c r="AY28" s="1">
         <v>100.20574939087965</v>
       </c>
       <c r="AZ28" s="17">
         <v>130.26996924257497</v>
       </c>
       <c r="BA28" s="17">
         <v>101.21642338429113</v>
       </c>
-      <c r="BB28" s="38">
+      <c r="BB28" s="27">
         <v>118.62048403572882</v>
       </c>
-      <c r="BC28" s="39">
+      <c r="BC28" s="28">
         <v>142.41315859227316</v>
       </c>
-      <c r="BD28" s="40">
+      <c r="BD28" s="29">
         <v>130.02532400583118</v>
       </c>
       <c r="BE28" s="1">
         <v>140.46326254015779</v>
       </c>
       <c r="BF28" s="1">
         <v>307.51269614898609</v>
       </c>
       <c r="BG28" s="1">
         <v>49.460205915582215</v>
       </c>
       <c r="BH28" s="1">
         <v>63.210876649218065</v>
       </c>
       <c r="BI28" s="1">
         <v>50.521136621668241</v>
       </c>
       <c r="BJ28" s="1">
         <v>53.205424110517285</v>
       </c>
       <c r="BK28" s="1">
         <v>98.31754528267372</v>
       </c>
       <c r="BL28" s="17">
         <v>130.8935148036033</v>
       </c>
       <c r="BM28" s="17">
         <v>101.19456989418074</v>
       </c>
-      <c r="BN28" s="38">
+      <c r="BN28" s="27">
         <v>118.01894136050264</v>
       </c>
-      <c r="BO28" s="39">
+      <c r="BO28" s="28">
         <v>143.61330001077633</v>
       </c>
-      <c r="BP28" s="40">
+      <c r="BP28" s="29">
         <v>129.14844344271029</v>
       </c>
       <c r="BQ28" s="1">
         <v>142.40702243421015</v>
       </c>
       <c r="BR28" s="1">
         <v>302.41987747882456</v>
       </c>
       <c r="BS28" s="1">
         <v>56.176771819617869</v>
       </c>
       <c r="BT28" s="1">
         <v>40.870143545529622</v>
       </c>
       <c r="BU28" s="1">
         <v>69.810080099015551</v>
       </c>
       <c r="BV28" s="1">
         <v>52.658099797307365</v>
       </c>
       <c r="BW28" s="1">
         <v>98.143606262561619</v>
       </c>
       <c r="BX28" s="17">
         <v>130.16784625233933</v>
       </c>
       <c r="BY28" s="17">
         <v>100.24267354884742</v>
       </c>
-      <c r="BZ28" s="38">
+      <c r="BZ28" s="27">
         <v>119.36568676546737</v>
       </c>
-      <c r="CA28" s="39">
+      <c r="CA28" s="28">
         <v>143.01579252839741</v>
       </c>
-      <c r="CB28" s="40">
+      <c r="CB28" s="29">
         <v>129.88423735204671</v>
       </c>
       <c r="CC28" s="1">
         <v>155.39844210932722</v>
       </c>
       <c r="CD28" s="1">
         <v>283.56616650102075</v>
       </c>
       <c r="CE28" s="1">
         <v>54.207641256560116</v>
       </c>
       <c r="CF28" s="1">
         <v>40.897942770072291</v>
       </c>
       <c r="CG28" s="1">
         <v>70.899010730285838</v>
       </c>
       <c r="CH28" s="1">
         <v>52.423252700428435</v>
       </c>
       <c r="CI28" s="1">
         <v>99.797983160316718</v>
       </c>
       <c r="CJ28" s="17">
         <v>132.1522460990324</v>
       </c>
       <c r="CK28" s="17">
         <v>99.348701312915296</v>
       </c>
-      <c r="CL28" s="38">
+      <c r="CL28" s="27">
         <v>118.14727028022034</v>
       </c>
-      <c r="CM28" s="39">
+      <c r="CM28" s="28">
         <v>144.47432393213958</v>
       </c>
-      <c r="CN28" s="40">
+      <c r="CN28" s="29">
         <v>128.68623234848729</v>
       </c>
       <c r="CO28" s="1">
         <v>158.81607295242407</v>
       </c>
       <c r="CP28" s="1">
         <v>281.0398364224277</v>
       </c>
       <c r="CQ28" s="1">
         <v>43.139696183390697</v>
       </c>
       <c r="CR28" s="1">
         <v>53.686330105166569</v>
       </c>
       <c r="CS28" s="1">
         <v>67.96101853403627</v>
       </c>
     </row>
     <row r="29" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A29" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B29" s="2">
         <v>57.117573702013068</v>
       </c>
       <c r="C29" s="2">
         <v>95.092145265340136</v>
       </c>
       <c r="D29" s="7">
         <v>130.41576571851544</v>
       </c>
       <c r="E29" s="7">
         <v>113.34852310441133</v>
       </c>
-      <c r="F29" s="41">
+      <c r="F29" s="30">
         <v>113.1920880436202</v>
       </c>
-      <c r="G29" s="42">
+      <c r="G29" s="31">
         <v>141.63296077793652</v>
       </c>
-      <c r="H29" s="43">
+      <c r="H29" s="32">
         <v>97.656906501798815</v>
       </c>
       <c r="I29" s="2">
         <v>153.30633224804069</v>
       </c>
       <c r="J29" s="2">
         <v>492.04477198417027</v>
       </c>
       <c r="K29" s="2">
         <v>38.609500923593586</v>
       </c>
       <c r="L29" s="2">
         <v>30.872565040640854</v>
       </c>
       <c r="M29" s="2">
         <v>82.901407674328041</v>
       </c>
       <c r="N29" s="2">
         <v>60.805085392463774</v>
       </c>
       <c r="O29" s="2">
         <v>97.928734828848548</v>
       </c>
       <c r="P29" s="7">
         <v>125.22433744048594</v>
       </c>
       <c r="Q29" s="7">
         <v>104.75857538377336</v>
       </c>
-      <c r="R29" s="41">
+      <c r="R29" s="30">
         <v>120.35550319942254</v>
       </c>
-      <c r="S29" s="42">
+      <c r="S29" s="31">
         <v>131.95283841630342</v>
       </c>
-      <c r="T29" s="43">
+      <c r="T29" s="32">
         <v>111.02571330285352</v>
       </c>
       <c r="U29" s="2">
         <v>110.59844492738937</v>
       </c>
       <c r="V29" s="2">
         <v>800.48449573629</v>
       </c>
       <c r="W29" s="2">
         <v>96.015742719098597</v>
       </c>
       <c r="X29" s="2">
         <v>29.576671780729431</v>
       </c>
       <c r="Y29" s="2">
         <v>16.858837153681215</v>
       </c>
       <c r="Z29" s="2">
         <v>96.375266445535928</v>
       </c>
       <c r="AA29" s="2">
         <v>88.398158249098799</v>
       </c>
       <c r="AB29" s="7">
         <v>131.23700048563805</v>
       </c>
       <c r="AC29" s="7">
         <v>108.44824777992635</v>
       </c>
-      <c r="AD29" s="41">
+      <c r="AD29" s="30">
         <v>119.20043245455771</v>
       </c>
-      <c r="AE29" s="42">
+      <c r="AE29" s="31">
         <v>123.8386831782293</v>
       </c>
-      <c r="AF29" s="43">
+      <c r="AF29" s="32">
         <v>118.59119891474228</v>
       </c>
       <c r="AG29" s="2">
         <v>193.98187067861321</v>
       </c>
       <c r="AH29" s="2">
         <v>441.02728911671772</v>
       </c>
       <c r="AI29" s="2">
         <v>33.606178695097746</v>
       </c>
       <c r="AJ29" s="2">
         <v>38.23137628241183</v>
       </c>
       <c r="AK29" s="2">
         <v>67.404975341693472</v>
       </c>
       <c r="AL29" s="2">
         <v>61.130117641106274</v>
       </c>
       <c r="AM29" s="2">
         <v>96.701465575987385</v>
       </c>
       <c r="AN29" s="7">
         <v>119.6614144620567</v>
       </c>
       <c r="AO29" s="7">
         <v>113.80983213800499</v>
       </c>
-      <c r="AP29" s="41">
+      <c r="AP29" s="30">
         <v>118.22165647491939</v>
       </c>
-      <c r="AQ29" s="42">
+      <c r="AQ29" s="31">
         <v>128.22560296820069</v>
       </c>
-      <c r="AR29" s="43">
+      <c r="AR29" s="32">
         <v>117.21227072482164</v>
       </c>
       <c r="AS29" s="2">
         <v>109.47350359892418</v>
       </c>
       <c r="AT29" s="2">
         <v>717.4372150780456</v>
       </c>
       <c r="AU29" s="2">
         <v>67.436057221976441</v>
       </c>
       <c r="AV29" s="2">
         <v>36.639522951301501</v>
       </c>
       <c r="AW29" s="2">
         <v>33.466546192274734</v>
       </c>
       <c r="AX29" s="2">
         <v>68.313660294924944</v>
       </c>
       <c r="AY29" s="2">
         <v>94.451998340833967</v>
       </c>
       <c r="AZ29" s="7">
         <v>132.24404632741152</v>
       </c>
       <c r="BA29" s="7">
         <v>111.54470680288173</v>
       </c>
-      <c r="BB29" s="41">
+      <c r="BB29" s="30">
         <v>120.4197752847469</v>
       </c>
-      <c r="BC29" s="42">
+      <c r="BC29" s="31">
         <v>125.23808322478062</v>
       </c>
-      <c r="BD29" s="43">
+      <c r="BD29" s="32">
         <v>112.60102774422901</v>
       </c>
       <c r="BE29" s="2">
         <v>144.36148526099805</v>
       </c>
       <c r="BF29" s="2">
         <v>708.32073838857059</v>
       </c>
       <c r="BG29" s="2">
         <v>49.766987203911995</v>
       </c>
       <c r="BH29" s="2">
         <v>43.083338318590897</v>
       </c>
       <c r="BI29" s="2">
         <v>30.506920821930407</v>
       </c>
       <c r="BJ29" s="2">
         <v>66.091710821143295</v>
       </c>
       <c r="BK29" s="2">
         <v>93.76650929018588</v>
       </c>
       <c r="BL29" s="7">
         <v>132.76143336949841</v>
       </c>
       <c r="BM29" s="7">
         <v>110.91360945565853</v>
       </c>
-      <c r="BN29" s="41">
+      <c r="BN29" s="30">
         <v>116.01594787399824</v>
       </c>
-      <c r="BO29" s="42">
+      <c r="BO29" s="31">
         <v>129.3939949735084</v>
       </c>
-      <c r="BP29" s="43">
+      <c r="BP29" s="32">
         <v>110.78363399759918</v>
       </c>
       <c r="BQ29" s="2">
         <v>129.78160575419398</v>
       </c>
       <c r="BR29" s="2">
         <v>712.77328120123366</v>
       </c>
       <c r="BS29" s="2">
         <v>50.415357783393254</v>
       </c>
       <c r="BT29" s="2">
         <v>24.446496946903689</v>
       </c>
       <c r="BU29" s="2">
         <v>63.211345734712964</v>
       </c>
       <c r="BV29" s="2">
         <v>64.824493990770364</v>
       </c>
       <c r="BW29" s="2">
         <v>95.304040314627514</v>
       </c>
       <c r="BX29" s="7">
         <v>128.18083605621908</v>
       </c>
       <c r="BY29" s="7">
         <v>108.18532819621997</v>
       </c>
-      <c r="BZ29" s="41">
+      <c r="BZ29" s="30">
         <v>117.12649378041422</v>
       </c>
-      <c r="CA29" s="42">
+      <c r="CA29" s="31">
         <v>125.3877817884409</v>
       </c>
-      <c r="CB29" s="43">
+      <c r="CB29" s="32">
         <v>109.27207339069503</v>
       </c>
       <c r="CC29" s="2">
         <v>215.12017697041767</v>
       </c>
       <c r="CD29" s="2">
         <v>573.20900810492287</v>
       </c>
       <c r="CE29" s="2">
         <v>41.393749155229706</v>
       </c>
       <c r="CF29" s="2">
         <v>21.766254586399807</v>
       </c>
       <c r="CG29" s="2">
         <v>62.892430546646736</v>
       </c>
       <c r="CH29" s="2">
         <v>68.978707346881194</v>
       </c>
       <c r="CI29" s="2">
         <v>94.673366848705939</v>
       </c>
       <c r="CJ29" s="7">
         <v>129.84337985635466</v>
       </c>
       <c r="CK29" s="7">
         <v>110.07730849943083</v>
       </c>
-      <c r="CL29" s="41">
+      <c r="CL29" s="30">
         <v>117.3037783566871</v>
       </c>
-      <c r="CM29" s="42">
+      <c r="CM29" s="31">
         <v>122.39494758769125</v>
       </c>
-      <c r="CN29" s="43">
+      <c r="CN29" s="32">
         <v>104.3270202643408</v>
       </c>
       <c r="CO29" s="2">
         <v>277.94008924742883</v>
       </c>
       <c r="CP29" s="2">
         <v>489.35949266094605</v>
       </c>
       <c r="CQ29" s="2">
         <v>13.214603188195657</v>
       </c>
       <c r="CR29" s="2">
         <v>69.30709242174018</v>
       </c>
       <c r="CS29" s="2">
         <v>59.066093281469222</v>
       </c>
     </row>
     <row r="30" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A30" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B30" s="2">
         <v>47.254551157980828</v>
       </c>
       <c r="C30" s="2">
         <v>101.75291871794028</v>
       </c>
       <c r="D30" s="7">
         <v>157.73153867032653</v>
       </c>
       <c r="E30" s="7">
         <v>85.86020187922685</v>
       </c>
-      <c r="F30" s="41">
+      <c r="F30" s="30">
         <v>104.44281116745837</v>
       </c>
-      <c r="G30" s="42">
+      <c r="G30" s="31">
         <v>152.81463754850671</v>
       </c>
-      <c r="H30" s="43">
+      <c r="H30" s="32">
         <v>124.98646810258836</v>
       </c>
       <c r="I30" s="2">
         <v>117.60944052625244</v>
       </c>
       <c r="J30" s="2">
         <v>188.53395711394185</v>
       </c>
       <c r="K30" s="2">
         <v>78.442450596263896</v>
       </c>
       <c r="L30" s="2">
         <v>31.790240449507195</v>
       </c>
       <c r="M30" s="2">
         <v>148.8107326749282</v>
       </c>
       <c r="N30" s="2">
         <v>46.339499196898494</v>
       </c>
       <c r="O30" s="2">
         <v>102.42620071083743</v>
       </c>
       <c r="P30" s="7">
         <v>154.09979945778599</v>
       </c>
       <c r="Q30" s="7">
         <v>83.584877848879202</v>
       </c>
-      <c r="R30" s="41">
+      <c r="R30" s="30">
         <v>113.0780789180273</v>
       </c>
-      <c r="S30" s="42">
+      <c r="S30" s="31">
         <v>147.48505922058496</v>
       </c>
-      <c r="T30" s="43">
+      <c r="T30" s="32">
         <v>130.86707859944821</v>
       </c>
       <c r="U30" s="2">
         <v>129.58065223264381</v>
       </c>
       <c r="V30" s="2">
         <v>162.7027658122453</v>
       </c>
       <c r="W30" s="2">
         <v>79.526089442264407</v>
       </c>
       <c r="X30" s="2">
         <v>32.450168742552904</v>
       </c>
       <c r="Y30" s="2">
         <v>146.30315624634329</v>
       </c>
       <c r="Z30" s="2">
         <v>45.809827474944655</v>
       </c>
       <c r="AA30" s="2">
         <v>99.561602523079046</v>
       </c>
       <c r="AB30" s="7">
         <v>147.05328366418439</v>
       </c>
       <c r="AC30" s="7">
         <v>84.774782778688902</v>
       </c>
-      <c r="AD30" s="41">
+      <c r="AD30" s="30">
         <v>106.8155360709418</v>
       </c>
-      <c r="AE30" s="42">
+      <c r="AE30" s="31">
         <v>157.35432819351439</v>
       </c>
-      <c r="AF30" s="43">
+      <c r="AF30" s="32">
         <v>120.03372861359453</v>
       </c>
       <c r="AG30" s="2">
         <v>109.66921332511245</v>
       </c>
       <c r="AH30" s="2">
         <v>176.85065419851975</v>
       </c>
       <c r="AI30" s="2">
         <v>75.796500765589428</v>
       </c>
       <c r="AJ30" s="2">
         <v>36.843525954075716</v>
       </c>
       <c r="AK30" s="2">
         <v>167.60968724632033</v>
       </c>
       <c r="AL30" s="2">
         <v>36.602889465439368</v>
       </c>
       <c r="AM30" s="2">
         <v>103.08101008545908</v>
       </c>
       <c r="AN30" s="7">
         <v>172.78089372430654</v>
       </c>
       <c r="AO30" s="7">
         <v>79.664907042260566</v>
       </c>
-      <c r="AP30" s="41">
+      <c r="AP30" s="30">
         <v>97.621637535934994</v>
       </c>
-      <c r="AQ30" s="42">
+      <c r="AQ30" s="31">
         <v>171.91748186806907</v>
       </c>
-      <c r="AR30" s="43">
+      <c r="AR30" s="32">
         <v>113.74673611226127</v>
       </c>
       <c r="AS30" s="2">
         <v>109.11113652967531</v>
       </c>
       <c r="AT30" s="2">
         <v>186.75830034194897</v>
       </c>
       <c r="AU30" s="2">
         <v>67.774823216395248</v>
       </c>
       <c r="AV30" s="2">
         <v>42.89718920608729</v>
       </c>
       <c r="AW30" s="2">
         <v>173.912353055225</v>
       </c>
       <c r="AX30" s="2">
         <v>35.256700721835074</v>
       </c>
       <c r="AY30" s="2">
         <v>98.101993108011456</v>
       </c>
       <c r="AZ30" s="7">
         <v>186.71898578553834</v>
       </c>
       <c r="BA30" s="7">
         <v>76.117760819685614</v>
       </c>
-      <c r="BB30" s="41">
+      <c r="BB30" s="30">
         <v>105.20452581913229</v>
       </c>
-      <c r="BC30" s="42">
+      <c r="BC30" s="31">
         <v>156.19894195954745</v>
       </c>
-      <c r="BD30" s="43">
+      <c r="BD30" s="32">
         <v>131.95667589131691</v>
       </c>
       <c r="BE30" s="2">
         <v>110.02875846902724</v>
       </c>
       <c r="BF30" s="2">
         <v>167.31268399296076</v>
       </c>
       <c r="BG30" s="2">
         <v>72.70932080165683</v>
       </c>
       <c r="BH30" s="2">
         <v>37.738476913402081</v>
       </c>
       <c r="BI30" s="2">
         <v>182.68318356807345</v>
       </c>
       <c r="BJ30" s="2">
         <v>35.519759302876317</v>
       </c>
       <c r="BK30" s="2">
         <v>106.46014434214794</v>
       </c>
       <c r="BL30" s="7">
         <v>170.11126501957369</v>
       </c>
       <c r="BM30" s="7">
         <v>78.74667965724062</v>
       </c>
-      <c r="BN30" s="41">
+      <c r="BN30" s="30">
         <v>107.49443707789416</v>
       </c>
-      <c r="BO30" s="42">
+      <c r="BO30" s="31">
         <v>159.03301546070193</v>
       </c>
-      <c r="BP30" s="43">
+      <c r="BP30" s="32">
         <v>135.78319214725417</v>
       </c>
       <c r="BQ30" s="2">
         <v>110.4752314933032</v>
       </c>
       <c r="BR30" s="2">
         <v>176.1759358690027</v>
       </c>
       <c r="BS30" s="2">
         <v>71.902077804258795</v>
       </c>
       <c r="BT30" s="2">
         <v>33.895963521782676</v>
       </c>
       <c r="BU30" s="2">
         <v>186.43090995270606</v>
       </c>
       <c r="BV30" s="2">
         <v>35.584726033073999</v>
       </c>
       <c r="BW30" s="2">
         <v>105.71991020978651</v>
       </c>
       <c r="BX30" s="7">
         <v>174.32216557748507</v>
       </c>
       <c r="BY30" s="7">
         <v>79.514864713423989</v>
       </c>
-      <c r="BZ30" s="41">
+      <c r="BZ30" s="30">
         <v>109.35306621028099</v>
       </c>
-      <c r="CA30" s="42">
+      <c r="CA30" s="31">
         <v>153.51224832537267</v>
       </c>
-      <c r="CB30" s="43">
+      <c r="CB30" s="32">
         <v>135.94298462914301</v>
       </c>
       <c r="CC30" s="2">
         <v>128.37697723511516</v>
       </c>
       <c r="CD30" s="2">
         <v>160.59663915678431</v>
       </c>
       <c r="CE30" s="2">
         <v>73.434016474069324</v>
       </c>
       <c r="CF30" s="2">
         <v>35.857780466721835</v>
       </c>
       <c r="CG30" s="2">
         <v>140.92985122021091</v>
       </c>
       <c r="CH30" s="2">
         <v>41.028269172176344</v>
       </c>
       <c r="CI30" s="2">
         <v>110.56780407836622</v>
       </c>
       <c r="CJ30" s="7">
         <v>168.16417495077141</v>
       </c>
       <c r="CK30" s="7">
         <v>79.363410422342113</v>
       </c>
-      <c r="CL30" s="41">
+      <c r="CL30" s="30">
         <v>110.78390327922381</v>
       </c>
-      <c r="CM30" s="42">
+      <c r="CM30" s="31">
         <v>154.83175112437425</v>
       </c>
-      <c r="CN30" s="43">
+      <c r="CN30" s="32">
         <v>122.43904678498862</v>
       </c>
       <c r="CO30" s="2">
         <v>129.99171788887691</v>
       </c>
       <c r="CP30" s="2">
         <v>162.84842137011145</v>
       </c>
       <c r="CQ30" s="2">
         <v>57.640246133735452</v>
       </c>
       <c r="CR30" s="2">
         <v>42.561554405447787</v>
       </c>
       <c r="CS30" s="2">
         <v>159.53553414001803</v>
       </c>
     </row>
     <row r="31" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A31" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B31" s="2">
         <v>74.169753474816076</v>
       </c>
       <c r="C31" s="2">
         <v>84.158658967443827</v>
       </c>
       <c r="D31" s="7">
         <v>171.72660489546402</v>
       </c>
       <c r="E31" s="7">
         <v>76.141422781840319</v>
       </c>
-      <c r="F31" s="41">
+      <c r="F31" s="30">
         <v>128.05576180631246</v>
       </c>
-      <c r="G31" s="42">
+      <c r="G31" s="31">
         <v>159.54762478450647</v>
       </c>
-      <c r="H31" s="43">
+      <c r="H31" s="32">
         <v>136.60297401005127</v>
       </c>
       <c r="I31" s="2">
         <v>175.29790460036639</v>
       </c>
       <c r="J31" s="2">
         <v>221.73206505788104</v>
       </c>
       <c r="K31" s="2">
         <v>55.473782906554888</v>
       </c>
       <c r="L31" s="2">
         <v>37.957989291265967</v>
       </c>
       <c r="M31" s="2">
         <v>59.535301718432621</v>
       </c>
       <c r="N31" s="2">
         <v>67.131605706930571</v>
       </c>
       <c r="O31" s="2">
         <v>81.533885830752467</v>
       </c>
       <c r="P31" s="7">
         <v>180.05605214500139</v>
       </c>
       <c r="Q31" s="7">
         <v>72.446185261572865</v>
       </c>
-      <c r="R31" s="41">
+      <c r="R31" s="30">
         <v>126.33083871919794</v>
       </c>
-      <c r="S31" s="42">
+      <c r="S31" s="31">
         <v>174.18930054464317</v>
       </c>
-      <c r="T31" s="43">
+      <c r="T31" s="32">
         <v>117.12715836218742</v>
       </c>
       <c r="U31" s="2">
         <v>199.12340071158613</v>
       </c>
       <c r="V31" s="2">
         <v>202.14715399373176</v>
       </c>
       <c r="W31" s="2">
         <v>53.874277787461089</v>
       </c>
       <c r="X31" s="2">
         <v>43.577239048565929</v>
       </c>
       <c r="Y31" s="2">
         <v>58.82738661226071</v>
       </c>
       <c r="Z31" s="2">
         <v>64.214910462212899</v>
       </c>
       <c r="AA31" s="2">
         <v>82.119857992870621</v>
       </c>
       <c r="AB31" s="7">
         <v>182.65861292947022</v>
       </c>
       <c r="AC31" s="7">
         <v>69.219480002525387</v>
       </c>
-      <c r="AD31" s="41">
+      <c r="AD31" s="30">
         <v>134.31511757427501</v>
       </c>
-      <c r="AE31" s="42">
+      <c r="AE31" s="31">
         <v>172.04171247677579</v>
       </c>
-      <c r="AF31" s="43">
+      <c r="AF31" s="32">
         <v>130.18920339785524</v>
       </c>
       <c r="AG31" s="2">
         <v>187.49186627535255</v>
       </c>
       <c r="AH31" s="2">
         <v>219.43567521751896</v>
       </c>
       <c r="AI31" s="2">
         <v>50.185798341515088</v>
       </c>
       <c r="AJ31" s="2">
         <v>45.086660789158337</v>
       </c>
       <c r="AK31" s="2">
         <v>54.259277167967433</v>
       </c>
       <c r="AL31" s="2">
         <v>62.323051488656724</v>
       </c>
       <c r="AM31" s="2">
         <v>83.033424590751892</v>
       </c>
       <c r="AN31" s="7">
         <v>185.06925711567015</v>
       </c>
       <c r="AO31" s="7">
         <v>66.156689332135571</v>
       </c>
-      <c r="AP31" s="41">
+      <c r="AP31" s="30">
         <v>128.87816704353696</v>
       </c>
-      <c r="AQ31" s="42">
+      <c r="AQ31" s="31">
         <v>180.62955542431277</v>
       </c>
-      <c r="AR31" s="43">
+      <c r="AR31" s="32">
         <v>128.42713970954912</v>
       </c>
       <c r="AS31" s="2">
         <v>172.49837280651968</v>
       </c>
       <c r="AT31" s="2">
         <v>202.19778565252469</v>
       </c>
       <c r="AU31" s="2">
         <v>52.938848880857428</v>
       </c>
       <c r="AV31" s="2">
         <v>60.264706243590723</v>
       </c>
       <c r="AW31" s="2">
         <v>50.5813849357205</v>
       </c>
       <c r="AX31" s="2">
         <v>58.267664452735914</v>
       </c>
       <c r="AY31" s="2">
         <v>88.91025850708543</v>
       </c>
       <c r="AZ31" s="7">
         <v>174.687858349457</v>
       </c>
       <c r="BA31" s="7">
         <v>66.275194574983274</v>
       </c>
-      <c r="BB31" s="41">
+      <c r="BB31" s="30">
         <v>124.75973184447653</v>
       </c>
-      <c r="BC31" s="42">
+      <c r="BC31" s="31">
         <v>179.52135298446132</v>
       </c>
-      <c r="BD31" s="43">
+      <c r="BD31" s="32">
         <v>124.34483074171474</v>
       </c>
       <c r="BE31" s="2">
         <v>179.86560292399295</v>
       </c>
       <c r="BF31" s="2">
         <v>203.06095225015218</v>
       </c>
       <c r="BG31" s="2">
         <v>50.63686107554549</v>
       </c>
       <c r="BH31" s="2">
         <v>68.731729986159579</v>
       </c>
       <c r="BI31" s="2">
         <v>50.240634348139402</v>
       </c>
       <c r="BJ31" s="2">
         <v>56.024237311704169</v>
       </c>
       <c r="BK31" s="2">
         <v>84.547568508249256</v>
       </c>
       <c r="BL31" s="7">
         <v>197.6704020620715</v>
       </c>
       <c r="BM31" s="7">
         <v>63.386178292996739</v>
       </c>
-      <c r="BN31" s="41">
+      <c r="BN31" s="30">
         <v>124.67150903532327</v>
       </c>
-      <c r="BO31" s="42">
+      <c r="BO31" s="31">
         <v>184.46092019740237</v>
       </c>
-      <c r="BP31" s="43">
+      <c r="BP31" s="32">
         <v>122.95276739683291</v>
       </c>
       <c r="BQ31" s="2">
         <v>181.49387105179014</v>
       </c>
       <c r="BR31" s="2">
         <v>210.25246659111133</v>
       </c>
       <c r="BS31" s="2">
         <v>46.744535937499734</v>
       </c>
       <c r="BT31" s="2">
         <v>63.741199001929786</v>
       </c>
       <c r="BU31" s="2">
         <v>58.656128473456363</v>
       </c>
       <c r="BV31" s="2">
         <v>53.345535489035811</v>
       </c>
       <c r="BW31" s="2">
         <v>84.939315870553429</v>
       </c>
       <c r="BX31" s="7">
         <v>190.16449883714589</v>
       </c>
       <c r="BY31" s="7">
         <v>63.802473931044013</v>
       </c>
-      <c r="BZ31" s="41">
+      <c r="BZ31" s="30">
         <v>131.1299263860187</v>
       </c>
-      <c r="CA31" s="42">
+      <c r="CA31" s="31">
         <v>170.95963411939309</v>
       </c>
-      <c r="CB31" s="43">
+      <c r="CB31" s="32">
         <v>119.56743023601666</v>
       </c>
       <c r="CC31" s="2">
         <v>179.75687987806651</v>
       </c>
       <c r="CD31" s="2">
         <v>210.30841604887286</v>
       </c>
       <c r="CE31" s="2">
         <v>53.553830492172807</v>
       </c>
       <c r="CF31" s="2">
         <v>55.022563445239555</v>
       </c>
       <c r="CG31" s="2">
         <v>68.926828554472891</v>
       </c>
       <c r="CH31" s="2">
         <v>49.766478460379041</v>
       </c>
       <c r="CI31" s="2">
         <v>84.476925109458506</v>
       </c>
       <c r="CJ31" s="7">
         <v>195.74751373568455</v>
       </c>
       <c r="CK31" s="7">
         <v>62.584232065598286</v>
       </c>
-      <c r="CL31" s="41">
+      <c r="CL31" s="30">
         <v>124.01804901588214</v>
       </c>
-      <c r="CM31" s="42">
+      <c r="CM31" s="31">
         <v>182.45315669114328</v>
       </c>
-      <c r="CN31" s="43">
+      <c r="CN31" s="32">
         <v>124.38992479485367</v>
       </c>
       <c r="CO31" s="2">
         <v>169.92866350680808</v>
       </c>
       <c r="CP31" s="2">
         <v>202.38100209033206</v>
       </c>
       <c r="CQ31" s="2">
         <v>58.157210774116152</v>
       </c>
       <c r="CR31" s="2">
         <v>56.855628058500386</v>
       </c>
       <c r="CS31" s="2">
         <v>64.128921563662146</v>
       </c>
     </row>
     <row r="32" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A32" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B32" s="2">
         <v>61.228688046817759</v>
       </c>
       <c r="C32" s="2">
         <v>86.841427532258507</v>
       </c>
       <c r="D32" s="7">
         <v>133.4306334618739</v>
       </c>
       <c r="E32" s="7">
         <v>103.12205946613821</v>
       </c>
-      <c r="F32" s="41">
+      <c r="F32" s="30">
         <v>160.70375242704628</v>
       </c>
-      <c r="G32" s="42">
+      <c r="G32" s="31">
         <v>92.81536059448797</v>
       </c>
-      <c r="H32" s="43">
+      <c r="H32" s="32">
         <v>99.805569160294098</v>
       </c>
       <c r="I32" s="2">
         <v>134.27922176341579</v>
       </c>
       <c r="J32" s="2">
         <v>308.30809732531117</v>
       </c>
       <c r="K32" s="2">
         <v>35.729440109157792</v>
       </c>
       <c r="L32" s="2">
         <v>57.712997404801214</v>
       </c>
       <c r="M32" s="2">
         <v>113.58680948437996</v>
       </c>
       <c r="N32" s="2">
         <v>59.501895512153361</v>
       </c>
       <c r="O32" s="2">
         <v>88.488862220688887</v>
       </c>
       <c r="P32" s="7">
         <v>135.08487255878512</v>
       </c>
       <c r="Q32" s="7">
         <v>111.94635372501365</v>
       </c>
-      <c r="R32" s="41">
+      <c r="R32" s="30">
         <v>159.45395418564908</v>
       </c>
-      <c r="S32" s="42">
+      <c r="S32" s="31">
         <v>90.039458503370952</v>
       </c>
-      <c r="T32" s="43">
+      <c r="T32" s="32">
         <v>126.27940678009004</v>
       </c>
       <c r="U32" s="2">
         <v>129.90030190881467</v>
       </c>
       <c r="V32" s="2">
         <v>293.49720104036146</v>
       </c>
       <c r="W32" s="2">
         <v>35.409258458059163</v>
       </c>
       <c r="X32" s="2">
         <v>47.408167372499761</v>
       </c>
       <c r="Y32" s="2">
         <v>110.40736045671788</v>
       </c>
       <c r="Z32" s="2">
         <v>58.129006188694156</v>
       </c>
       <c r="AA32" s="2">
         <v>83.847721508842938</v>
       </c>
       <c r="AB32" s="7">
         <v>136.96198657031974</v>
       </c>
       <c r="AC32" s="7">
         <v>103.75396172641163</v>
       </c>
-      <c r="AD32" s="41">
+      <c r="AD32" s="30">
         <v>162.64037167697859</v>
       </c>
-      <c r="AE32" s="42">
+      <c r="AE32" s="31">
         <v>92.177667871708309</v>
       </c>
-      <c r="AF32" s="43">
+      <c r="AF32" s="32">
         <v>131.28708307941017</v>
       </c>
       <c r="AG32" s="2">
         <v>126.62222392406966</v>
       </c>
       <c r="AH32" s="2">
         <v>291.33078361175558</v>
       </c>
       <c r="AI32" s="2">
         <v>38.363024461897112</v>
       </c>
       <c r="AJ32" s="2">
         <v>48.737876365167295</v>
       </c>
       <c r="AK32" s="2">
         <v>113.07836132958029</v>
       </c>
       <c r="AL32" s="2">
         <v>53.807619044785262</v>
       </c>
       <c r="AM32" s="2">
         <v>87.79842877205661</v>
       </c>
       <c r="AN32" s="7">
         <v>134.81078792881755</v>
       </c>
       <c r="AO32" s="7">
         <v>98.037103903214899</v>
       </c>
-      <c r="AP32" s="41">
+      <c r="AP32" s="30">
         <v>161.25417890911774</v>
       </c>
-      <c r="AQ32" s="42">
+      <c r="AQ32" s="31">
         <v>95.778438880380378</v>
       </c>
-      <c r="AR32" s="43">
+      <c r="AR32" s="32">
         <v>125.71326636223668</v>
       </c>
       <c r="AS32" s="2">
         <v>118.79614304168275</v>
       </c>
       <c r="AT32" s="2">
         <v>263.91053179411341</v>
       </c>
       <c r="AU32" s="2">
         <v>41.901706491158066</v>
       </c>
       <c r="AV32" s="2">
         <v>53.601881890910477</v>
       </c>
       <c r="AW32" s="2">
         <v>124.44635244434103</v>
       </c>
       <c r="AX32" s="2">
         <v>47.812412561787291</v>
       </c>
       <c r="AY32" s="2">
         <v>100.1836193852172</v>
       </c>
       <c r="AZ32" s="7">
         <v>129.63644926933404</v>
       </c>
       <c r="BA32" s="7">
         <v>98.754224223965068</v>
       </c>
-      <c r="BB32" s="41">
+      <c r="BB32" s="30">
         <v>159.89038298390008</v>
       </c>
-      <c r="BC32" s="42">
+      <c r="BC32" s="31">
         <v>95.506953393684014</v>
       </c>
-      <c r="BD32" s="43">
+      <c r="BD32" s="32">
         <v>125.45077206411079</v>
       </c>
       <c r="BE32" s="2">
         <v>116.15828250712205</v>
       </c>
       <c r="BF32" s="2">
         <v>248.65049503243441</v>
       </c>
       <c r="BG32" s="2">
         <v>47.947594628192043</v>
       </c>
       <c r="BH32" s="2">
         <v>50.310348286869335</v>
       </c>
       <c r="BI32" s="2">
         <v>121.52186752231155</v>
       </c>
       <c r="BJ32" s="2">
         <v>49.726922465834804</v>
       </c>
       <c r="BK32" s="2">
         <v>98.867095383079274</v>
       </c>
       <c r="BL32" s="7">
         <v>129.75655311615267</v>
       </c>
       <c r="BM32" s="7">
         <v>97.382317344305164</v>
       </c>
-      <c r="BN32" s="41">
+      <c r="BN32" s="30">
         <v>160.17902084294414</v>
       </c>
-      <c r="BO32" s="42">
+      <c r="BO32" s="31">
         <v>92.781564734667285</v>
       </c>
-      <c r="BP32" s="43">
+      <c r="BP32" s="32">
         <v>149.53461706105614</v>
       </c>
       <c r="BQ32" s="2">
         <v>116.46845734018471</v>
       </c>
       <c r="BR32" s="2">
         <v>242.27597033417902</v>
       </c>
       <c r="BS32" s="2">
         <v>49.834944157879967</v>
       </c>
       <c r="BT32" s="2">
         <v>47.090083574737434</v>
       </c>
       <c r="BU32" s="2">
         <v>117.46562296587133</v>
       </c>
       <c r="BV32" s="2">
         <v>47.977679540595098</v>
       </c>
       <c r="BW32" s="2">
         <v>102.18421051489865</v>
       </c>
       <c r="BX32" s="7">
         <v>128.92096056289688</v>
       </c>
       <c r="BY32" s="7">
         <v>97.761370346023028</v>
       </c>
-      <c r="BZ32" s="41">
+      <c r="BZ32" s="30">
         <v>157.95045039485689</v>
       </c>
-      <c r="CA32" s="42">
+      <c r="CA32" s="31">
         <v>93.623779303638273</v>
       </c>
-      <c r="CB32" s="43">
+      <c r="CB32" s="32">
         <v>137.46941786192042</v>
       </c>
       <c r="CC32" s="2">
         <v>118.61054364875582</v>
       </c>
       <c r="CD32" s="2">
         <v>256.50511050832495</v>
       </c>
       <c r="CE32" s="2">
         <v>47.313052350321755</v>
       </c>
       <c r="CF32" s="2">
         <v>49.307736073522001</v>
       </c>
       <c r="CG32" s="2">
         <v>111.49262642418564</v>
       </c>
       <c r="CH32" s="2">
         <v>49.675924766269006</v>
       </c>
       <c r="CI32" s="2">
         <v>100.11285227278725</v>
       </c>
       <c r="CJ32" s="7">
         <v>128.65391382151239</v>
       </c>
       <c r="CK32" s="7">
         <v>98.60525235003324</v>
       </c>
-      <c r="CL32" s="41">
+      <c r="CL32" s="30">
         <v>157.85716505010967</v>
       </c>
-      <c r="CM32" s="42">
+      <c r="CM32" s="31">
         <v>94.159262732496217</v>
       </c>
-      <c r="CN32" s="43">
+      <c r="CN32" s="32">
         <v>142.56762656089052</v>
       </c>
       <c r="CO32" s="2">
         <v>117.73546618987602</v>
       </c>
       <c r="CP32" s="2">
         <v>242.60823356660387</v>
       </c>
       <c r="CQ32" s="2">
         <v>48.387204360651637</v>
       </c>
       <c r="CR32" s="2">
         <v>48.256951122720942</v>
       </c>
       <c r="CS32" s="2">
         <v>125.99263016998408</v>
       </c>
     </row>
     <row r="33" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A33" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B33" s="2">
         <v>29.055281435557934</v>
       </c>
       <c r="C33" s="2">
         <v>118.95030996709268</v>
       </c>
       <c r="D33" s="7">
         <v>147.37674666666274</v>
       </c>
       <c r="E33" s="7">
         <v>132.82322525072414</v>
       </c>
-      <c r="F33" s="41">
+      <c r="F33" s="30">
         <v>169.05956192650549</v>
       </c>
-      <c r="G33" s="42">
+      <c r="G33" s="31">
         <v>122.07231114940582</v>
       </c>
-      <c r="H33" s="43">
+      <c r="H33" s="32">
         <v>117.44590689308841</v>
       </c>
       <c r="I33" s="2">
         <v>103.91078504818812</v>
       </c>
       <c r="J33" s="2">
         <v>178.04982115791094</v>
       </c>
       <c r="K33" s="2">
         <v>54.685205891175862</v>
       </c>
       <c r="L33" s="2">
         <v>39.862071441694603</v>
       </c>
       <c r="M33" s="2">
         <v>138.74131591153903</v>
       </c>
       <c r="N33" s="2">
         <v>32.160933329547994</v>
       </c>
       <c r="O33" s="2">
         <v>118.7885241650706</v>
       </c>
       <c r="P33" s="7">
         <v>146.89819350458299</v>
       </c>
       <c r="Q33" s="7">
         <v>132.78414838102844</v>
       </c>
-      <c r="R33" s="41">
+      <c r="R33" s="30">
         <v>154.41471947922645</v>
       </c>
-      <c r="S33" s="42">
+      <c r="S33" s="31">
         <v>127.09976089590549</v>
       </c>
-      <c r="T33" s="43">
+      <c r="T33" s="32">
         <v>127.44699226855258</v>
       </c>
       <c r="U33" s="2">
         <v>137.4078876493154</v>
       </c>
       <c r="V33" s="2">
         <v>159.15737654625013</v>
       </c>
       <c r="W33" s="2">
         <v>61.375445986051112</v>
       </c>
       <c r="X33" s="2">
         <v>57.879991601851465</v>
       </c>
       <c r="Y33" s="2">
         <v>65.552548684325401</v>
       </c>
       <c r="Z33" s="2">
         <v>32.08888438060832</v>
       </c>
       <c r="AA33" s="2">
         <v>119.11918620190075</v>
       </c>
       <c r="AB33" s="7">
         <v>144.67043721464202</v>
       </c>
       <c r="AC33" s="7">
         <v>125.6925183644309</v>
       </c>
-      <c r="AD33" s="41">
+      <c r="AD33" s="30">
         <v>161.82103268614506</v>
       </c>
-      <c r="AE33" s="42">
+      <c r="AE33" s="31">
         <v>128.76904401763943</v>
       </c>
-      <c r="AF33" s="43">
+      <c r="AF33" s="32">
         <v>120.9462224797724</v>
       </c>
       <c r="AG33" s="2">
         <v>115.21734370107382</v>
       </c>
       <c r="AH33" s="2">
         <v>194.53798091185402</v>
       </c>
       <c r="AI33" s="2">
         <v>49.26965690292203</v>
       </c>
       <c r="AJ33" s="2">
         <v>40.842920961555642</v>
       </c>
       <c r="AK33" s="2">
         <v>123.4402951394227</v>
       </c>
       <c r="AL33" s="2">
         <v>31.581031703128382</v>
       </c>
       <c r="AM33" s="2">
         <v>123.82611905398988</v>
       </c>
       <c r="AN33" s="7">
         <v>141.48214814263454</v>
       </c>
       <c r="AO33" s="7">
         <v>122.48194078260244</v>
       </c>
-      <c r="AP33" s="41">
+      <c r="AP33" s="30">
         <v>159.90652406909098</v>
       </c>
-      <c r="AQ33" s="42">
+      <c r="AQ33" s="31">
         <v>128.2512889954813</v>
       </c>
-      <c r="AR33" s="43">
+      <c r="AR33" s="32">
         <v>115.46236064043856</v>
       </c>
       <c r="AS33" s="2">
         <v>118.159943482138</v>
       </c>
       <c r="AT33" s="2">
         <v>177.40093555210009</v>
       </c>
       <c r="AU33" s="2">
         <v>55.732828092126219</v>
       </c>
       <c r="AV33" s="2">
         <v>51.351711487370096</v>
       </c>
       <c r="AW33" s="2">
         <v>104.06273936199155</v>
       </c>
       <c r="AX33" s="2">
         <v>31.669895232242311</v>
       </c>
       <c r="AY33" s="2">
         <v>130.92226162034305</v>
       </c>
       <c r="AZ33" s="7">
         <v>137.57136810994965</v>
       </c>
       <c r="BA33" s="7">
         <v>118.2914973420947</v>
       </c>
-      <c r="BB33" s="41">
+      <c r="BB33" s="30">
         <v>152.14858927069486</v>
       </c>
-      <c r="BC33" s="42">
+      <c r="BC33" s="31">
         <v>136.5045225953512</v>
       </c>
-      <c r="BD33" s="43">
+      <c r="BD33" s="32">
         <v>135.32700629400836</v>
       </c>
       <c r="BE33" s="2">
         <v>111.20725537877789</v>
       </c>
       <c r="BF33" s="2">
         <v>187.48176735357859</v>
       </c>
       <c r="BG33" s="2">
         <v>51.466219054477591</v>
       </c>
       <c r="BH33" s="2">
         <v>35.659312417684667</v>
       </c>
       <c r="BI33" s="2">
         <v>129.9205067522353</v>
       </c>
       <c r="BJ33" s="2">
         <v>35.774633158069683</v>
       </c>
       <c r="BK33" s="2">
         <v>124.41174341476658</v>
       </c>
       <c r="BL33" s="7">
         <v>131.18255468284505</v>
       </c>
       <c r="BM33" s="7">
         <v>129.91951747686207</v>
       </c>
-      <c r="BN33" s="41">
+      <c r="BN33" s="30">
         <v>146.92401155360551</v>
       </c>
-      <c r="BO33" s="42">
+      <c r="BO33" s="31">
         <v>139.27785349414734</v>
       </c>
-      <c r="BP33" s="43">
+      <c r="BP33" s="32">
         <v>110.28080309542861</v>
       </c>
       <c r="BQ33" s="2">
         <v>109.1624255658927</v>
       </c>
       <c r="BR33" s="2">
         <v>208.26041062003537</v>
       </c>
       <c r="BS33" s="2">
         <v>56.046792144016386</v>
       </c>
       <c r="BT33" s="2">
         <v>43.1154875821655</v>
       </c>
       <c r="BU33" s="2">
         <v>116.0077529969832</v>
       </c>
       <c r="BV33" s="2">
         <v>33.625992440689089</v>
       </c>
       <c r="BW33" s="2">
         <v>127.15404274856812</v>
       </c>
       <c r="BX33" s="7">
         <v>137.65996412393756</v>
       </c>
       <c r="BY33" s="7">
         <v>123.73915907625734</v>
       </c>
-      <c r="BZ33" s="41">
+      <c r="BZ33" s="30">
         <v>144.3105221249142</v>
       </c>
-      <c r="CA33" s="42">
+      <c r="CA33" s="31">
         <v>141.67897881307613</v>
       </c>
-      <c r="CB33" s="43">
+      <c r="CB33" s="32">
         <v>137.45965554918376</v>
       </c>
       <c r="CC33" s="2">
         <v>110.1678903149774</v>
       </c>
       <c r="CD33" s="2">
         <v>178.72694131285209</v>
       </c>
       <c r="CE33" s="2">
         <v>56.215384157629458</v>
       </c>
       <c r="CF33" s="2">
         <v>54.902337111541918</v>
       </c>
       <c r="CG33" s="2">
         <v>77.040933252239924</v>
       </c>
       <c r="CH33" s="2">
         <v>34.941845841315242</v>
       </c>
       <c r="CI33" s="2">
         <v>131.29574606070554</v>
       </c>
       <c r="CJ33" s="7">
         <v>138.06681179100337</v>
       </c>
       <c r="CK33" s="7">
         <v>125.38398110543665</v>
       </c>
-      <c r="CL33" s="41">
+      <c r="CL33" s="30">
         <v>147.94361568376203</v>
       </c>
-      <c r="CM33" s="42">
+      <c r="CM33" s="31">
         <v>141.59887763713826</v>
       </c>
-      <c r="CN33" s="43">
+      <c r="CN33" s="32">
         <v>126.11626189628929</v>
       </c>
       <c r="CO33" s="2">
         <v>111.04959880044125</v>
       </c>
       <c r="CP33" s="2">
         <v>174.77954788489862</v>
       </c>
       <c r="CQ33" s="2">
         <v>58.658627705067914</v>
       </c>
       <c r="CR33" s="2">
         <v>47.731849975517065</v>
       </c>
       <c r="CS33" s="2">
         <v>101.8661346127123</v>
       </c>
     </row>
     <row r="34" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A34" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B34" s="2">
         <v>82.749599406318566</v>
       </c>
       <c r="C34" s="2">
         <v>97.884295493164544</v>
       </c>
       <c r="D34" s="7">
         <v>103.28860774855302</v>
       </c>
       <c r="E34" s="7">
         <v>133.67859665143649</v>
       </c>
-      <c r="F34" s="41">
+      <c r="F34" s="30">
         <v>109.87791161045423</v>
       </c>
-      <c r="G34" s="42">
+      <c r="G34" s="31">
         <v>133.50598083802896</v>
       </c>
-      <c r="H34" s="43">
+      <c r="H34" s="32">
         <v>124.63529670868346</v>
       </c>
       <c r="I34" s="2">
         <v>204.5998106381011</v>
       </c>
       <c r="J34" s="2">
         <v>227.29717514124692</v>
       </c>
       <c r="K34" s="2">
         <v>42.44873025138012</v>
       </c>
       <c r="L34" s="2">
         <v>35.151699366638695</v>
       </c>
       <c r="M34" s="2">
         <v>73.403632150297952</v>
       </c>
       <c r="N34" s="2">
         <v>80.400768679174945</v>
       </c>
       <c r="O34" s="2">
         <v>97.338684976007954</v>
       </c>
       <c r="P34" s="7">
         <v>103.9968410789198</v>
       </c>
       <c r="Q34" s="7">
         <v>133.5290124408246</v>
       </c>
-      <c r="R34" s="41">
+      <c r="R34" s="30">
         <v>110.29965997988027</v>
       </c>
-      <c r="S34" s="42">
+      <c r="S34" s="31">
         <v>143.06347634828361</v>
       </c>
-      <c r="T34" s="43">
+      <c r="T34" s="32">
         <v>106.09944051620161</v>
       </c>
       <c r="U34" s="2">
         <v>197.83588531773626</v>
       </c>
       <c r="V34" s="2">
         <v>283.34604189218282</v>
       </c>
       <c r="W34" s="2">
         <v>43.056754013690913</v>
       </c>
       <c r="X34" s="2">
         <v>34.354836143301618</v>
       </c>
       <c r="Y34" s="2">
         <v>76.68205466395797</v>
       </c>
       <c r="Z34" s="2">
         <v>68.827533510328394</v>
       </c>
       <c r="AA34" s="2">
         <v>98.458752239451357</v>
       </c>
       <c r="AB34" s="7">
         <v>102.69439309135325</v>
       </c>
       <c r="AC34" s="7">
         <v>130.61025481697843</v>
       </c>
-      <c r="AD34" s="41">
+      <c r="AD34" s="30">
         <v>107.21339039986748</v>
       </c>
-      <c r="AE34" s="42">
+      <c r="AE34" s="31">
         <v>158.38606451597852</v>
       </c>
-      <c r="AF34" s="43">
+      <c r="AF34" s="32">
         <v>108.64534634370946</v>
       </c>
       <c r="AG34" s="2">
         <v>190.09507775414369</v>
       </c>
       <c r="AH34" s="2">
         <v>275.67151849796056</v>
       </c>
       <c r="AI34" s="2">
         <v>43.702643110053415</v>
       </c>
       <c r="AJ34" s="2">
         <v>33.514508986093425</v>
       </c>
       <c r="AK34" s="2">
         <v>79.835416198281777</v>
       </c>
       <c r="AL34" s="2">
         <v>64.524405654376039</v>
       </c>
       <c r="AM34" s="2">
         <v>96.743233785650744</v>
       </c>
       <c r="AN34" s="7">
         <v>101.75833879163496</v>
       </c>
       <c r="AO34" s="7">
         <v>127.14702197760496</v>
       </c>
-      <c r="AP34" s="41">
+      <c r="AP34" s="30">
         <v>108.01592551529914</v>
       </c>
-      <c r="AQ34" s="42">
+      <c r="AQ34" s="31">
         <v>152.16089839174796</v>
       </c>
-      <c r="AR34" s="43">
+      <c r="AR34" s="32">
         <v>136.19301554264385</v>
       </c>
       <c r="AS34" s="2">
         <v>197.33355158872791</v>
       </c>
       <c r="AT34" s="2">
         <v>243.50184053559434</v>
       </c>
       <c r="AU34" s="2">
         <v>42.876211497655881</v>
       </c>
       <c r="AV34" s="2">
         <v>34.859288945579628</v>
       </c>
       <c r="AW34" s="2">
         <v>89.844276298778141</v>
       </c>
       <c r="AX34" s="2">
         <v>53.905229502219655</v>
       </c>
       <c r="AY34" s="2">
         <v>97.851708780557843</v>
       </c>
       <c r="AZ34" s="7">
         <v>106.1148398456605</v>
       </c>
       <c r="BA34" s="7">
         <v>123.11779866011376</v>
       </c>
-      <c r="BB34" s="41">
+      <c r="BB34" s="30">
         <v>106.23348172823879</v>
       </c>
-      <c r="BC34" s="42">
+      <c r="BC34" s="31">
         <v>165.62613709513874</v>
       </c>
-      <c r="BD34" s="43">
+      <c r="BD34" s="32">
         <v>137.84096933793077</v>
       </c>
       <c r="BE34" s="2">
         <v>160.08122887945251</v>
       </c>
       <c r="BF34" s="2">
         <v>276.09177284067556</v>
       </c>
       <c r="BG34" s="2">
         <v>45.630409398005362</v>
       </c>
       <c r="BH34" s="2">
         <v>35.600193649785119</v>
       </c>
       <c r="BI34" s="2">
         <v>83.413603569631547</v>
       </c>
       <c r="BJ34" s="2">
         <v>49.853655325379229</v>
       </c>
       <c r="BK34" s="2">
         <v>98.962697375948963</v>
       </c>
       <c r="BL34" s="7">
         <v>105.46027060011463</v>
       </c>
       <c r="BM34" s="7">
         <v>121.18194314471602</v>
       </c>
-      <c r="BN34" s="41">
+      <c r="BN34" s="30">
         <v>103.96022125441853</v>
       </c>
-      <c r="BO34" s="42">
+      <c r="BO34" s="31">
         <v>165.61701443246122</v>
       </c>
-      <c r="BP34" s="43">
+      <c r="BP34" s="32">
         <v>124.71646686723865</v>
       </c>
       <c r="BQ34" s="2">
         <v>160.91672067896832</v>
       </c>
       <c r="BR34" s="2">
         <v>282.47032644006958</v>
       </c>
       <c r="BS34" s="2">
         <v>44.873047802561068</v>
       </c>
       <c r="BT34" s="2">
         <v>42.94642488856185</v>
       </c>
       <c r="BU34" s="2">
         <v>84.193918084706894</v>
       </c>
       <c r="BV34" s="2">
         <v>50.300152844104886</v>
       </c>
       <c r="BW34" s="2">
         <v>102.21260362610181</v>
       </c>
       <c r="BX34" s="7">
         <v>104.32863199086194</v>
       </c>
       <c r="BY34" s="7">
         <v>118.60552924280228</v>
       </c>
-      <c r="BZ34" s="41">
+      <c r="BZ34" s="30">
         <v>105.12200599922652</v>
       </c>
-      <c r="CA34" s="42">
+      <c r="CA34" s="31">
         <v>162.52544310896675</v>
       </c>
-      <c r="CB34" s="43">
+      <c r="CB34" s="32">
         <v>137.82060000002681</v>
       </c>
       <c r="CC34" s="2">
         <v>163.51468160503353</v>
       </c>
       <c r="CD34" s="2">
         <v>260.15421641226311</v>
       </c>
       <c r="CE34" s="2">
         <v>46.778174096476981</v>
       </c>
       <c r="CF34" s="2">
         <v>48.824578359109324</v>
       </c>
       <c r="CG34" s="2">
         <v>77.050309462152526</v>
       </c>
       <c r="CH34" s="2">
         <v>47.735185833065721</v>
       </c>
       <c r="CI34" s="2">
         <v>100.46107854389088</v>
       </c>
       <c r="CJ34" s="7">
         <v>105.89419346038125</v>
       </c>
       <c r="CK34" s="7">
         <v>116.97360720759116</v>
       </c>
-      <c r="CL34" s="41">
+      <c r="CL34" s="30">
         <v>108.45631223225014</v>
       </c>
-      <c r="CM34" s="42">
+      <c r="CM34" s="31">
         <v>163.49245335952995</v>
       </c>
-      <c r="CN34" s="43">
+      <c r="CN34" s="32">
         <v>155.38111377533716</v>
       </c>
       <c r="CO34" s="2">
         <v>153.61379557809042</v>
       </c>
       <c r="CP34" s="2">
         <v>238.01053195470593</v>
       </c>
       <c r="CQ34" s="2">
         <v>50.378559748666504</v>
       </c>
       <c r="CR34" s="2">
         <v>41.127785406620127</v>
       </c>
       <c r="CS34" s="2">
         <v>87.329773552017471</v>
       </c>
     </row>
     <row r="35" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A35" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B35" s="2">
         <v>37.726342268875193</v>
       </c>
       <c r="C35" s="2">
         <v>86.273743057420063</v>
       </c>
       <c r="D35" s="7">
         <v>157.80156289705326</v>
       </c>
       <c r="E35" s="7">
         <v>89.84357856956585</v>
       </c>
-      <c r="F35" s="41">
+      <c r="F35" s="30">
         <v>159.50684170743585</v>
       </c>
-      <c r="G35" s="42">
+      <c r="G35" s="31">
         <v>147.20151796788565</v>
       </c>
-      <c r="H35" s="43">
+      <c r="H35" s="32">
         <v>106.3347916134914</v>
       </c>
       <c r="I35" s="2">
         <v>132.92149368184221</v>
       </c>
       <c r="J35" s="2">
         <v>186.91444299037448</v>
       </c>
       <c r="K35" s="2">
         <v>55.76320658569869</v>
       </c>
       <c r="L35" s="2">
         <v>36.392832195574087</v>
       </c>
       <c r="M35" s="2">
         <v>160.18000546077951</v>
       </c>
       <c r="N35" s="2">
         <v>42.97930438193486</v>
       </c>
       <c r="O35" s="2">
         <v>85.028865854534047</v>
       </c>
       <c r="P35" s="7">
         <v>154.607807983757</v>
       </c>
       <c r="Q35" s="7">
         <v>93.579578700183887</v>
       </c>
-      <c r="R35" s="41">
+      <c r="R35" s="30">
         <v>157.75557291218664</v>
       </c>
-      <c r="S35" s="42">
+      <c r="S35" s="31">
         <v>143.01580746620883</v>
       </c>
-      <c r="T35" s="43">
+      <c r="T35" s="32">
         <v>104.07013464506973</v>
       </c>
       <c r="U35" s="2">
         <v>137.93623738093186</v>
       </c>
       <c r="V35" s="2">
         <v>192.41485074144674</v>
       </c>
       <c r="W35" s="2">
         <v>72.627456545162815</v>
       </c>
       <c r="X35" s="2">
         <v>31.921752980880498</v>
       </c>
       <c r="Y35" s="2">
         <v>134.51740615302822</v>
       </c>
       <c r="Z35" s="2">
         <v>41.158925053515304</v>
       </c>
       <c r="AA35" s="2">
         <v>82.489533494674035</v>
       </c>
       <c r="AB35" s="7">
         <v>143.11683327120213</v>
       </c>
       <c r="AC35" s="7">
         <v>94.653717663011278</v>
       </c>
-      <c r="AD35" s="41">
+      <c r="AD35" s="30">
         <v>153.84406624873009</v>
       </c>
-      <c r="AE35" s="42">
+      <c r="AE35" s="31">
         <v>160.64216643547613</v>
       </c>
-      <c r="AF35" s="43">
+      <c r="AF35" s="32">
         <v>90.204767057842659</v>
       </c>
       <c r="AG35" s="2">
         <v>152.23366006691629</v>
       </c>
       <c r="AH35" s="2">
         <v>195.31507400601166</v>
       </c>
       <c r="AI35" s="2">
         <v>51.427406974256314</v>
       </c>
       <c r="AJ35" s="2">
         <v>37.395695327333549</v>
       </c>
       <c r="AK35" s="2">
         <v>161.48735566765075</v>
       </c>
       <c r="AL35" s="2">
         <v>44.355480444386956</v>
       </c>
       <c r="AM35" s="2">
         <v>82.412154306644226</v>
       </c>
       <c r="AN35" s="7">
         <v>146.14137689776163</v>
       </c>
       <c r="AO35" s="7">
         <v>92.774871232104928</v>
       </c>
-      <c r="AP35" s="41">
+      <c r="AP35" s="30">
         <v>154.45569592389506</v>
       </c>
-      <c r="AQ35" s="42">
+      <c r="AQ35" s="31">
         <v>162.29105673573247</v>
       </c>
-      <c r="AR35" s="43">
+      <c r="AR35" s="32">
         <v>101.31774580389497</v>
       </c>
       <c r="AS35" s="2">
         <v>140.6747201860552</v>
       </c>
       <c r="AT35" s="2">
         <v>174.16246317289026</v>
       </c>
       <c r="AU35" s="2">
         <v>69.994454837122262</v>
       </c>
       <c r="AV35" s="2">
         <v>36.436992036318365</v>
       </c>
       <c r="AW35" s="2">
         <v>130.85456809732864</v>
       </c>
       <c r="AX35" s="2">
         <v>45.2869188871856</v>
       </c>
       <c r="AY35" s="2">
         <v>80.683325891843268</v>
       </c>
       <c r="AZ35" s="7">
         <v>148.02914244675637</v>
       </c>
       <c r="BA35" s="7">
         <v>90.677961610938752</v>
       </c>
-      <c r="BB35" s="41">
+      <c r="BB35" s="30">
         <v>145.75841835917367</v>
       </c>
-      <c r="BC35" s="42">
+      <c r="BC35" s="31">
         <v>170.2865390678287</v>
       </c>
-      <c r="BD35" s="43">
+      <c r="BD35" s="32">
         <v>102.47422763599889</v>
       </c>
       <c r="BE35" s="2">
         <v>142.69856030589557</v>
       </c>
       <c r="BF35" s="2">
         <v>198.68972275635804</v>
       </c>
       <c r="BG35" s="2">
         <v>49.781778950642249</v>
       </c>
       <c r="BH35" s="2">
         <v>48.804631068671128</v>
       </c>
       <c r="BI35" s="2">
         <v>129.25451564905782</v>
       </c>
       <c r="BJ35" s="2">
         <v>42.685845496058668</v>
       </c>
       <c r="BK35" s="2">
         <v>82.237197562099425</v>
       </c>
       <c r="BL35" s="7">
         <v>150.28913393975262</v>
       </c>
       <c r="BM35" s="7">
         <v>85.530811392545729</v>
       </c>
-      <c r="BN35" s="41">
+      <c r="BN35" s="30">
         <v>146.31223687636921</v>
       </c>
-      <c r="BO35" s="42">
+      <c r="BO35" s="31">
         <v>170.07331157284167</v>
       </c>
-      <c r="BP35" s="43">
+      <c r="BP35" s="32">
         <v>108.03391586139664</v>
       </c>
       <c r="BQ35" s="2">
         <v>144.99445783283187</v>
       </c>
       <c r="BR35" s="2">
         <v>174.90090104937619</v>
       </c>
       <c r="BS35" s="2">
         <v>62.8557360830984</v>
       </c>
       <c r="BT35" s="2">
         <v>32.611550347913152</v>
       </c>
       <c r="BU35" s="2">
         <v>174.82812795252977</v>
       </c>
       <c r="BV35" s="2">
         <v>39.444030093351437</v>
       </c>
       <c r="BW35" s="2">
         <v>79.129831116972738</v>
       </c>
       <c r="BX35" s="7">
         <v>156.08444297551327</v>
       </c>
       <c r="BY35" s="7">
         <v>84.837659393967428</v>
       </c>
-      <c r="BZ35" s="41">
+      <c r="BZ35" s="30">
         <v>149.22525804185085</v>
       </c>
-      <c r="CA35" s="42">
+      <c r="CA35" s="31">
         <v>171.98134162940252</v>
       </c>
-      <c r="CB35" s="43">
+      <c r="CB35" s="32">
         <v>110.40932270236681</v>
       </c>
       <c r="CC35" s="2">
         <v>136.73366558976386</v>
       </c>
       <c r="CD35" s="2">
         <v>205.6731162719486</v>
       </c>
       <c r="CE35" s="2">
         <v>60.76525335603381</v>
       </c>
       <c r="CF35" s="2">
         <v>35.738828639659033</v>
       </c>
       <c r="CG35" s="2">
         <v>144.74375268532626</v>
       </c>
       <c r="CH35" s="2">
         <v>36.824036724331513</v>
       </c>
       <c r="CI35" s="2">
         <v>84.036782584582355</v>
       </c>
       <c r="CJ35" s="7">
         <v>158.65285409508542</v>
       </c>
       <c r="CK35" s="7">
         <v>82.606183871018558</v>
       </c>
-      <c r="CL35" s="41">
+      <c r="CL35" s="30">
         <v>147.16684376125977</v>
       </c>
-      <c r="CM35" s="42">
+      <c r="CM35" s="31">
         <v>180.12509480791451</v>
       </c>
-      <c r="CN35" s="43">
+      <c r="CN35" s="32">
         <v>95.350734962804481</v>
       </c>
       <c r="CO35" s="2">
         <v>139.37933991211403</v>
       </c>
       <c r="CP35" s="2">
         <v>217.80138432311071</v>
       </c>
       <c r="CQ35" s="2">
         <v>50.1015203748602</v>
       </c>
       <c r="CR35" s="2">
         <v>35.306580811336815</v>
       </c>
       <c r="CS35" s="2">
         <v>190.60747401693035</v>
       </c>
     </row>
     <row r="36" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A36" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B36" s="2">
         <v>67.923556417185495</v>
       </c>
       <c r="C36" s="2">
         <v>126.34724991477493</v>
       </c>
       <c r="D36" s="7">
         <v>81.324309836804005</v>
       </c>
       <c r="E36" s="7">
         <v>171.38743537397642</v>
       </c>
-      <c r="F36" s="41">
+      <c r="F36" s="30">
         <v>104.07004560769353</v>
       </c>
-      <c r="G36" s="42">
+      <c r="G36" s="31">
         <v>179.10258598279862</v>
       </c>
-      <c r="H36" s="43">
+      <c r="H36" s="32">
         <v>59.946681481483978</v>
       </c>
       <c r="I36" s="2">
         <v>169.01344437625602</v>
       </c>
       <c r="J36" s="2">
         <v>327.26805024551004</v>
       </c>
       <c r="K36" s="2">
         <v>59.682154083414559</v>
       </c>
       <c r="L36" s="2">
         <v>29.263942256715275</v>
       </c>
       <c r="M36" s="2">
         <v>72.106341707253478</v>
       </c>
       <c r="N36" s="2">
         <v>73.709831556187979</v>
       </c>
       <c r="O36" s="2">
         <v>126.75468797987743</v>
       </c>
       <c r="P36" s="7">
         <v>81.666502066899682</v>
       </c>
       <c r="Q36" s="7">
         <v>164.94492539550097</v>
       </c>
-      <c r="R36" s="41">
+      <c r="R36" s="30">
         <v>108.24237526454567</v>
       </c>
-      <c r="S36" s="42">
+      <c r="S36" s="31">
         <v>168.78002236452559</v>
       </c>
-      <c r="T36" s="43">
+      <c r="T36" s="32">
         <v>55.758726516170952</v>
       </c>
       <c r="U36" s="2">
         <v>166.56105160718448</v>
       </c>
       <c r="V36" s="2">
         <v>599.29590084785866</v>
       </c>
       <c r="W36" s="2">
         <v>108.69401709432209</v>
       </c>
       <c r="X36" s="2">
         <v>18.655410075831071</v>
       </c>
       <c r="Y36" s="2">
         <v>36.905429229592521</v>
       </c>
       <c r="Z36" s="2">
         <v>50.429526199577943</v>
       </c>
       <c r="AA36" s="2">
         <v>118.68757600462388</v>
       </c>
       <c r="AB36" s="7">
         <v>87.840908149170232</v>
       </c>
       <c r="AC36" s="7">
         <v>153.31518863470706</v>
       </c>
-      <c r="AD36" s="41">
+      <c r="AD36" s="30">
         <v>110.8802571177095</v>
       </c>
-      <c r="AE36" s="42">
+      <c r="AE36" s="31">
         <v>152.96692000016535</v>
       </c>
-      <c r="AF36" s="43">
+      <c r="AF36" s="32">
         <v>76.774823561343155</v>
       </c>
       <c r="AG36" s="2">
         <v>284.1388098484847</v>
       </c>
       <c r="AH36" s="2">
         <v>243.74318111671766</v>
       </c>
       <c r="AI36" s="2">
         <v>47.822666364675818</v>
       </c>
       <c r="AJ36" s="2">
         <v>42.726958457828438</v>
       </c>
       <c r="AK36" s="2">
         <v>52.110095908845132</v>
       </c>
       <c r="AL36" s="2">
         <v>82.563562778726237</v>
       </c>
       <c r="AM36" s="2">
         <v>114.58604223010371</v>
       </c>
       <c r="AN36" s="7">
         <v>72.947383879689312</v>
       </c>
       <c r="AO36" s="7">
         <v>173.09233357238611</v>
       </c>
-      <c r="AP36" s="41">
+      <c r="AP36" s="30">
         <v>102.48259048059658</v>
       </c>
-      <c r="AQ36" s="42">
+      <c r="AQ36" s="31">
         <v>159.02087724210975</v>
       </c>
-      <c r="AR36" s="43">
+      <c r="AR36" s="32">
         <v>72.684682766309479</v>
       </c>
       <c r="AS36" s="2">
         <v>144.40090903842614</v>
       </c>
       <c r="AT36" s="2">
         <v>612.63065169307674</v>
       </c>
       <c r="AU36" s="2">
         <v>69.324615343748746</v>
       </c>
       <c r="AV36" s="2">
         <v>28.520653840014603</v>
       </c>
       <c r="AW36" s="2">
         <v>34.921257757631331</v>
       </c>
       <c r="AX36" s="2">
         <v>88.101444877826737</v>
       </c>
       <c r="AY36" s="2">
         <v>116.08217396333806</v>
       </c>
       <c r="AZ36" s="7">
         <v>100.88518648055309</v>
       </c>
       <c r="BA36" s="7">
         <v>140.24774386263354</v>
       </c>
-      <c r="BB36" s="41">
+      <c r="BB36" s="30">
         <v>107.0670471641844</v>
       </c>
-      <c r="BC36" s="42">
+      <c r="BC36" s="31">
         <v>168.27412079126222</v>
       </c>
-      <c r="BD36" s="43">
+      <c r="BD36" s="32">
         <v>69.454821868316813</v>
       </c>
       <c r="BE36" s="2">
         <v>147.39837671743109</v>
       </c>
       <c r="BF36" s="2">
         <v>599.04106012010288</v>
       </c>
       <c r="BG36" s="2">
         <v>51.359671243030867</v>
       </c>
       <c r="BH36" s="2">
         <v>87.513261285591753</v>
       </c>
       <c r="BI36" s="2">
         <v>13.987825383188321</v>
       </c>
       <c r="BJ36" s="2">
         <v>93.359822619997175</v>
       </c>
       <c r="BK36" s="2">
         <v>109.28165210013221</v>
       </c>
       <c r="BL36" s="7">
         <v>86.859603367456145</v>
       </c>
       <c r="BM36" s="7">
         <v>158.88468494544998</v>
       </c>
-      <c r="BN36" s="41">
+      <c r="BN36" s="30">
         <v>103.25052100478031</v>
       </c>
-      <c r="BO36" s="42">
+      <c r="BO36" s="31">
         <v>165.55555824376935</v>
       </c>
-      <c r="BP36" s="43">
+      <c r="BP36" s="32">
         <v>78.484201173247286</v>
       </c>
       <c r="BQ36" s="2">
         <v>155.20630004667072</v>
       </c>
       <c r="BR36" s="2">
         <v>550.55251872405665</v>
       </c>
       <c r="BS36" s="2">
         <v>71.392103956148063</v>
       </c>
       <c r="BT36" s="2">
         <v>30.339005611386298</v>
       </c>
       <c r="BU36" s="2">
         <v>29.285404455057211</v>
       </c>
       <c r="BV36" s="2">
         <v>91.37333371018515</v>
       </c>
       <c r="BW36" s="2">
         <v>111.00029571082177</v>
       </c>
       <c r="BX36" s="7">
         <v>84.930237228096502</v>
       </c>
       <c r="BY36" s="7">
         <v>155.37251062732341</v>
       </c>
-      <c r="BZ36" s="41">
+      <c r="BZ36" s="30">
         <v>101.58919742404626</v>
       </c>
-      <c r="CA36" s="42">
+      <c r="CA36" s="31">
         <v>183.23950125402189</v>
       </c>
-      <c r="CB36" s="43">
+      <c r="CB36" s="32">
         <v>73.90269956331646</v>
       </c>
       <c r="CC36" s="2">
         <v>246.84090329547317</v>
       </c>
       <c r="CD36" s="2">
         <v>358.35541002918461</v>
       </c>
       <c r="CE36" s="2">
         <v>56.269179289857874</v>
       </c>
       <c r="CF36" s="2">
         <v>31.208386577436581</v>
       </c>
       <c r="CG36" s="2">
         <v>36.217094284155429</v>
       </c>
       <c r="CH36" s="2">
         <v>86.006897413901669</v>
       </c>
       <c r="CI36" s="2">
         <v>107.72417686966716</v>
       </c>
       <c r="CJ36" s="7">
         <v>91.693148770124097</v>
       </c>
       <c r="CK36" s="7">
         <v>151.6894184053611</v>
       </c>
-      <c r="CL36" s="41">
+      <c r="CL36" s="30">
         <v>103.70022367337613</v>
       </c>
-      <c r="CM36" s="42">
+      <c r="CM36" s="31">
         <v>173.21545592951259</v>
       </c>
-      <c r="CN36" s="43">
+      <c r="CN36" s="32">
         <v>76.417308578822457</v>
       </c>
       <c r="CO36" s="2">
         <v>261.89688015618418</v>
       </c>
       <c r="CP36" s="2">
         <v>405.42579914400301</v>
       </c>
       <c r="CQ36" s="2">
         <v>33.514503686272832</v>
       </c>
       <c r="CR36" s="2">
         <v>35.216990303178676</v>
       </c>
       <c r="CS36" s="2">
         <v>42.102181593869396</v>
       </c>
     </row>
     <row r="37" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A37" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B37" s="2">
         <v>75.072082468682424</v>
       </c>
       <c r="C37" s="2">
         <v>102.54550329834571</v>
       </c>
       <c r="D37" s="7">
         <v>105.02996899336905</v>
       </c>
       <c r="E37" s="7">
         <v>108.28066794258133</v>
       </c>
-      <c r="F37" s="41">
+      <c r="F37" s="30">
         <v>107.73650776346852</v>
       </c>
-      <c r="G37" s="42">
+      <c r="G37" s="31">
         <v>127.07519789231452</v>
       </c>
-      <c r="H37" s="43">
+      <c r="H37" s="32">
         <v>181.80327659969731</v>
       </c>
       <c r="I37" s="2">
         <v>131.61719870898179</v>
       </c>
       <c r="J37" s="2">
         <v>660.51189911784536</v>
       </c>
       <c r="K37" s="2">
         <v>63.205220909357152</v>
       </c>
       <c r="L37" s="2">
         <v>12.570261496605189</v>
       </c>
       <c r="M37" s="2">
         <v>67.739648835545424</v>
       </c>
       <c r="N37" s="2">
         <v>76.055651951647391</v>
       </c>
       <c r="O37" s="2">
         <v>100.01975753574082</v>
       </c>
       <c r="P37" s="7">
         <v>109.55897688944569</v>
       </c>
       <c r="Q37" s="7">
         <v>103.73382638406912</v>
       </c>
-      <c r="R37" s="41">
+      <c r="R37" s="30">
         <v>110.22965545246188</v>
       </c>
-      <c r="S37" s="42">
+      <c r="S37" s="31">
         <v>116.50903497535332</v>
       </c>
-      <c r="T37" s="43">
+      <c r="T37" s="32">
         <v>168.77438574709603</v>
       </c>
       <c r="U37" s="2">
         <v>138.53420585646285</v>
       </c>
       <c r="V37" s="2">
         <v>674.88780178785169</v>
       </c>
       <c r="W37" s="2">
         <v>60.396625199166508</v>
       </c>
       <c r="X37" s="2">
         <v>14.968397903535022</v>
       </c>
       <c r="Y37" s="2">
         <v>62.370983776141642</v>
       </c>
       <c r="Z37" s="2">
         <v>72.550439741596179</v>
       </c>
       <c r="AA37" s="2">
         <v>98.661846574704754</v>
       </c>
       <c r="AB37" s="7">
         <v>108.21371414575729</v>
       </c>
       <c r="AC37" s="7">
         <v>101.57831779163391</v>
       </c>
-      <c r="AD37" s="41">
+      <c r="AD37" s="30">
         <v>106.21204110385672</v>
       </c>
-      <c r="AE37" s="42">
+      <c r="AE37" s="31">
         <v>116.19874156439658</v>
       </c>
-      <c r="AF37" s="43">
+      <c r="AF37" s="32">
         <v>159.41641062660369</v>
       </c>
       <c r="AG37" s="2">
         <v>142.32428482678461</v>
       </c>
       <c r="AH37" s="2">
         <v>667.44042698663281</v>
       </c>
       <c r="AI37" s="2">
         <v>52.140765322840863</v>
       </c>
       <c r="AJ37" s="2">
         <v>18.354554816946408</v>
       </c>
       <c r="AK37" s="2">
         <v>81.004065818205689</v>
       </c>
       <c r="AL37" s="2">
         <v>66.853098120049282</v>
       </c>
       <c r="AM37" s="2">
         <v>89.948537599002137</v>
       </c>
       <c r="AN37" s="7">
         <v>108.13778428898024</v>
       </c>
       <c r="AO37" s="7">
         <v>99.19104185592002</v>
       </c>
-      <c r="AP37" s="41">
+      <c r="AP37" s="30">
         <v>104.86398080676473</v>
       </c>
-      <c r="AQ37" s="42">
+      <c r="AQ37" s="31">
         <v>114.87914840653148</v>
       </c>
-      <c r="AR37" s="43">
+      <c r="AR37" s="32">
         <v>190.58614627080468</v>
       </c>
       <c r="AS37" s="2">
         <v>138.83089753178041</v>
       </c>
       <c r="AT37" s="2">
         <v>641.53517728781753</v>
       </c>
       <c r="AU37" s="2">
         <v>46.487749400794684</v>
       </c>
       <c r="AV37" s="2">
         <v>18.060958881573502</v>
       </c>
       <c r="AW37" s="2">
         <v>95.020334534147949</v>
       </c>
       <c r="AX37" s="2">
         <v>64.443648746117759</v>
       </c>
       <c r="AY37" s="2">
         <v>90.456667015750043</v>
       </c>
       <c r="AZ37" s="7">
         <v>112.03194617701615</v>
       </c>
       <c r="BA37" s="7">
         <v>102.74884220995138</v>
       </c>
-      <c r="BB37" s="41">
+      <c r="BB37" s="30">
         <v>103.50439016426898</v>
       </c>
-      <c r="BC37" s="42">
+      <c r="BC37" s="31">
         <v>111.72055130987771</v>
       </c>
-      <c r="BD37" s="43">
+      <c r="BD37" s="32">
         <v>172.08677471769397</v>
       </c>
       <c r="BE37" s="2">
         <v>128.71970275241014</v>
       </c>
       <c r="BF37" s="2">
         <v>640.14493721612075</v>
       </c>
       <c r="BG37" s="2">
         <v>49.369710497986986</v>
       </c>
       <c r="BH37" s="2">
         <v>23.031611743535365</v>
       </c>
       <c r="BI37" s="2">
         <v>85.275534095290553</v>
       </c>
       <c r="BJ37" s="2">
         <v>63.048541963276406</v>
       </c>
       <c r="BK37" s="2">
         <v>87.781554859201975</v>
       </c>
       <c r="BL37" s="7">
         <v>109.97166832816012</v>
       </c>
       <c r="BM37" s="7">
         <v>103.47501374526506</v>
       </c>
-      <c r="BN37" s="41">
+      <c r="BN37" s="30">
         <v>101.25357259329866</v>
       </c>
-      <c r="BO37" s="42">
+      <c r="BO37" s="31">
         <v>124.5122542570285</v>
       </c>
-      <c r="BP37" s="43">
+      <c r="BP37" s="32">
         <v>164.59037444195067</v>
       </c>
       <c r="BQ37" s="2">
         <v>137.7099777044148</v>
       </c>
       <c r="BR37" s="2">
         <v>609.69296090283751</v>
       </c>
       <c r="BS37" s="2">
         <v>46.644554075417574</v>
       </c>
       <c r="BT37" s="2">
         <v>25.696259647243423</v>
       </c>
       <c r="BU37" s="2">
         <v>77.672633692101968</v>
       </c>
       <c r="BV37" s="2">
         <v>65.068074641560969</v>
       </c>
       <c r="BW37" s="2">
         <v>88.756073293258368</v>
       </c>
       <c r="BX37" s="7">
         <v>106.35370874242938</v>
       </c>
       <c r="BY37" s="7">
         <v>103.82159369818731</v>
       </c>
-      <c r="BZ37" s="41">
+      <c r="BZ37" s="30">
         <v>102.30446017427674</v>
       </c>
-      <c r="CA37" s="42">
+      <c r="CA37" s="31">
         <v>120.73545995485134</v>
       </c>
-      <c r="CB37" s="43">
+      <c r="CB37" s="32">
         <v>155.37797999460017</v>
       </c>
       <c r="CC37" s="2">
         <v>135.77840055925344</v>
       </c>
       <c r="CD37" s="2">
         <v>517.28389410212924</v>
       </c>
       <c r="CE37" s="2">
         <v>51.86771737100635</v>
       </c>
       <c r="CF37" s="2">
         <v>22.048613150742657</v>
       </c>
       <c r="CG37" s="2">
         <v>98.751251703579129</v>
       </c>
       <c r="CH37" s="2">
         <v>68.625184752414697</v>
       </c>
       <c r="CI37" s="2">
         <v>89.700027163124005</v>
       </c>
       <c r="CJ37" s="7">
         <v>105.16348234385156</v>
       </c>
       <c r="CK37" s="7">
         <v>103.34386332509162</v>
       </c>
-      <c r="CL37" s="41">
+      <c r="CL37" s="30">
         <v>105.49714955185895</v>
       </c>
-      <c r="CM37" s="42">
+      <c r="CM37" s="31">
         <v>115.84103988696074</v>
       </c>
-      <c r="CN37" s="43">
+      <c r="CN37" s="32">
         <v>165.7817126136143</v>
       </c>
       <c r="CO37" s="2">
         <v>135.9938185299271</v>
       </c>
       <c r="CP37" s="2">
         <v>509.88274752659481</v>
       </c>
       <c r="CQ37" s="2">
         <v>52.096340656877373</v>
       </c>
       <c r="CR37" s="2">
         <v>21.580365978733035</v>
       </c>
       <c r="CS37" s="2">
         <v>96.809392119930294</v>
       </c>
     </row>
     <row r="38" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A38" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B38" s="2">
         <v>56.737437602737486</v>
       </c>
       <c r="C38" s="2">
         <v>99.71424718593957</v>
       </c>
       <c r="D38" s="7">
         <v>135.25657829274365</v>
       </c>
       <c r="E38" s="7">
         <v>88.076410402632348</v>
       </c>
-      <c r="F38" s="41">
+      <c r="F38" s="30">
         <v>114.97655655991971</v>
       </c>
-      <c r="G38" s="42">
+      <c r="G38" s="31">
         <v>141.02002548570115</v>
       </c>
-      <c r="H38" s="43">
+      <c r="H38" s="32">
         <v>85.309208478507344</v>
       </c>
       <c r="I38" s="2">
         <v>112.49129236581123</v>
       </c>
       <c r="J38" s="2">
         <v>128.17735056161837</v>
       </c>
       <c r="K38" s="2">
         <v>76.92112684669064</v>
       </c>
       <c r="L38" s="2">
         <v>70.944246277336092</v>
       </c>
       <c r="M38" s="2">
         <v>126.24840047007133</v>
       </c>
       <c r="N38" s="2">
         <v>72.549169577679777</v>
       </c>
       <c r="O38" s="2">
         <v>99.838282597880664</v>
       </c>
       <c r="P38" s="7">
         <v>127.52263710878937</v>
       </c>
       <c r="Q38" s="7">
         <v>87.561121075756418</v>
       </c>
-      <c r="R38" s="41">
+      <c r="R38" s="30">
         <v>109.04025068101998</v>
       </c>
-      <c r="S38" s="42">
+      <c r="S38" s="31">
         <v>136.38269353479478</v>
       </c>
-      <c r="T38" s="43">
+      <c r="T38" s="32">
         <v>98.569715097363868</v>
       </c>
       <c r="U38" s="2">
         <v>118.84133078406656</v>
       </c>
       <c r="V38" s="2">
         <v>132.10653573496606</v>
       </c>
       <c r="W38" s="2">
         <v>105.6457920238532</v>
       </c>
       <c r="X38" s="2">
         <v>55.394567249856799</v>
       </c>
       <c r="Y38" s="2">
         <v>106.74272455693333</v>
       </c>
       <c r="Z38" s="2">
         <v>57.09795291648669</v>
       </c>
       <c r="AA38" s="2">
         <v>103.80671563877048</v>
       </c>
       <c r="AB38" s="7">
         <v>124.30487205296643</v>
       </c>
       <c r="AC38" s="7">
         <v>88.609940458495103</v>
       </c>
-      <c r="AD38" s="41">
+      <c r="AD38" s="30">
         <v>111.59775895598996</v>
       </c>
-      <c r="AE38" s="42">
+      <c r="AE38" s="31">
         <v>154.18423809954913</v>
       </c>
-      <c r="AF38" s="43">
+      <c r="AF38" s="32">
         <v>77.165419101097982</v>
       </c>
       <c r="AG38" s="2">
         <v>108.54355483453533</v>
       </c>
       <c r="AH38" s="2">
         <v>124.12330233689295</v>
       </c>
       <c r="AI38" s="2">
         <v>107.22950420877252</v>
       </c>
       <c r="AJ38" s="2">
         <v>57.07372732401155</v>
       </c>
       <c r="AK38" s="2">
         <v>136.87265945648758</v>
       </c>
       <c r="AL38" s="2">
         <v>54.037381930375304</v>
       </c>
       <c r="AM38" s="2">
         <v>100.80202684558202</v>
       </c>
       <c r="AN38" s="7">
         <v>113.39955904434129</v>
       </c>
       <c r="AO38" s="7">
         <v>107.57662362945166</v>
       </c>
-      <c r="AP38" s="41">
+      <c r="AP38" s="30">
         <v>111.50033731033844</v>
       </c>
-      <c r="AQ38" s="42">
+      <c r="AQ38" s="31">
         <v>142.13911653959696</v>
       </c>
-      <c r="AR38" s="43">
+      <c r="AR38" s="32">
         <v>76.127020618724998</v>
       </c>
       <c r="AS38" s="2">
         <v>117.85650644672256</v>
       </c>
       <c r="AT38" s="2">
         <v>117.5533758410515</v>
       </c>
       <c r="AU38" s="2">
         <v>116.93209029996963</v>
       </c>
       <c r="AV38" s="2">
         <v>54.661023520442498</v>
       </c>
       <c r="AW38" s="2">
         <v>145.74528812840447</v>
       </c>
       <c r="AX38" s="2">
         <v>48.970969314557422</v>
       </c>
       <c r="AY38" s="2">
         <v>105.79827935507214</v>
       </c>
       <c r="AZ38" s="7">
         <v>124.92205927391686</v>
       </c>
       <c r="BA38" s="7">
         <v>99.934525756617063</v>
       </c>
-      <c r="BB38" s="41">
+      <c r="BB38" s="30">
         <v>108.50468392262205</v>
       </c>
-      <c r="BC38" s="42">
+      <c r="BC38" s="31">
         <v>140.37166566330302</v>
       </c>
-      <c r="BD38" s="43">
+      <c r="BD38" s="32">
         <v>64.777003763143085</v>
       </c>
       <c r="BE38" s="2">
         <v>118.42213468215776</v>
       </c>
       <c r="BF38" s="2">
         <v>139.28128677328169</v>
       </c>
       <c r="BG38" s="2">
         <v>118.29233444964775</v>
       </c>
       <c r="BH38" s="2">
         <v>54.611470667859827</v>
       </c>
       <c r="BI38" s="2">
         <v>150.57900780958983</v>
       </c>
       <c r="BJ38" s="2">
         <v>49.425925901977678</v>
       </c>
       <c r="BK38" s="2">
         <v>101.75824361840553</v>
       </c>
       <c r="BL38" s="7">
         <v>127.04508321077586</v>
       </c>
       <c r="BM38" s="7">
         <v>96.12274594724191</v>
       </c>
-      <c r="BN38" s="41">
+      <c r="BN38" s="30">
         <v>141.00738102411296</v>
       </c>
-      <c r="BO38" s="42">
+      <c r="BO38" s="31">
         <v>118.78421768829671</v>
       </c>
-      <c r="BP38" s="43">
+      <c r="BP38" s="32">
         <v>70.782458640276317</v>
       </c>
       <c r="BQ38" s="2">
         <v>114.86866103914979</v>
       </c>
       <c r="BR38" s="2">
         <v>155.4710397207279</v>
       </c>
       <c r="BS38" s="2">
         <v>106.01612304645568</v>
       </c>
       <c r="BT38" s="2">
         <v>51.861130038537738</v>
       </c>
       <c r="BU38" s="2">
         <v>137.85323531193586</v>
       </c>
       <c r="BV38" s="2">
         <v>51.722526611729172</v>
       </c>
       <c r="BW38" s="2">
         <v>112.19834942006983</v>
       </c>
       <c r="BX38" s="7">
         <v>40.299899946506557</v>
       </c>
       <c r="BY38" s="7">
         <v>191.61523462310313</v>
       </c>
-      <c r="BZ38" s="41">
+      <c r="BZ38" s="30">
         <v>135.03278618038127</v>
       </c>
-      <c r="CA38" s="42">
+      <c r="CA38" s="31">
         <v>135.63186790449919</v>
       </c>
-      <c r="CB38" s="43">
+      <c r="CB38" s="32">
         <v>107.20375443542596</v>
       </c>
       <c r="CC38" s="2">
         <v>100.16897397274587</v>
       </c>
       <c r="CD38" s="2">
         <v>273.13233605163873</v>
       </c>
       <c r="CE38" s="2">
         <v>52.576772165539879</v>
       </c>
       <c r="CF38" s="2">
         <v>76.245699864977141</v>
       </c>
       <c r="CG38" s="2">
         <v>152.74939388484557</v>
       </c>
       <c r="CH38" s="2">
         <v>37.231232795218659</v>
       </c>
       <c r="CI38" s="2">
         <v>118.73015190590944</v>
       </c>
       <c r="CJ38" s="7">
         <v>42.018245208609876</v>
       </c>
       <c r="CK38" s="7">
         <v>174.93911509761654</v>
       </c>
-      <c r="CL38" s="41">
+      <c r="CL38" s="30">
         <v>128.9574511984448</v>
       </c>
-      <c r="CM38" s="42">
+      <c r="CM38" s="31">
         <v>148.66395610143778</v>
       </c>
-      <c r="CN38" s="43">
+      <c r="CN38" s="32">
         <v>102.69173143326024</v>
       </c>
       <c r="CO38" s="2">
         <v>95.79880226911591</v>
       </c>
       <c r="CP38" s="2">
         <v>291.12286288530186</v>
       </c>
       <c r="CQ38" s="2">
         <v>47.93680357805323</v>
       </c>
       <c r="CR38" s="2">
         <v>77.500333189442543</v>
       </c>
       <c r="CS38" s="2">
         <v>159.01213737176568</v>
       </c>
     </row>
     <row r="39" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A39" s="6" t="s">
         <v>59</v>
       </c>
       <c r="B39" s="7">
         <v>93.54832257101387</v>
       </c>
       <c r="C39" s="7">
         <v>99.993409616147048</v>
       </c>
       <c r="D39" s="7">
         <v>112.26371333037856</v>
       </c>
       <c r="E39" s="7">
         <v>112.53636082539077</v>
       </c>
       <c r="F39" s="7">
         <v>111.20953752833567</v>
       </c>
-      <c r="G39" s="42">
+      <c r="G39" s="31">
         <v>108.02422424398384</v>
       </c>
       <c r="H39" s="7">
         <v>163.79365828457153</v>
       </c>
       <c r="I39" s="7">
         <v>181.87267703823696</v>
       </c>
       <c r="J39" s="7">
         <v>152.47705495906825</v>
       </c>
       <c r="K39" s="7">
         <v>67.597073154247539</v>
       </c>
       <c r="L39" s="7">
         <v>36.023150290287447</v>
       </c>
       <c r="M39" s="7">
         <v>65.378933114618235</v>
       </c>
       <c r="N39" s="7">
         <v>92.593651420959972</v>
       </c>
       <c r="O39" s="7">
         <v>100.16089583400998</v>
       </c>
       <c r="P39" s="7">
         <v>108.92523557845723</v>
       </c>
       <c r="Q39" s="7">
         <v>113.29533614675047</v>
       </c>
       <c r="R39" s="7">
         <v>110.80505784426791</v>
       </c>
-      <c r="S39" s="42">
+      <c r="S39" s="31">
         <v>109.9916703703789</v>
       </c>
       <c r="T39" s="7">
         <v>164.26395795423173</v>
       </c>
       <c r="U39" s="7">
         <v>182.42512767763549</v>
       </c>
       <c r="V39" s="7">
         <v>179.54014612879655</v>
       </c>
       <c r="W39" s="7">
         <v>82.212539714920581</v>
       </c>
       <c r="X39" s="7">
         <v>23.130495220498069</v>
       </c>
       <c r="Y39" s="7">
         <v>73.756472343464125</v>
       </c>
       <c r="Z39" s="7">
         <v>93.53907414850849</v>
       </c>
       <c r="AA39" s="7">
         <v>100.28765355434494</v>
       </c>
       <c r="AB39" s="7">
         <v>106.44253049116116</v>
       </c>
       <c r="AC39" s="7">
         <v>110.48547348853663</v>
       </c>
       <c r="AD39" s="7">
         <v>109.38147176581761</v>
       </c>
-      <c r="AE39" s="42">
+      <c r="AE39" s="31">
         <v>108.79598561150159</v>
       </c>
       <c r="AF39" s="7">
         <v>167.07914769454482</v>
       </c>
       <c r="AG39" s="7">
         <v>180.09617656137286</v>
       </c>
       <c r="AH39" s="7">
         <v>186.46602843299826</v>
       </c>
       <c r="AI39" s="7">
         <v>75.309033003896701</v>
       </c>
       <c r="AJ39" s="7">
         <v>26.267048636840183</v>
       </c>
       <c r="AK39" s="7">
         <v>73.529122198467405</v>
       </c>
       <c r="AL39" s="7">
         <v>88.605742118254241</v>
       </c>
       <c r="AM39" s="7">
         <v>99.82355444033594</v>
       </c>
       <c r="AN39" s="7">
         <v>106.21072416428025</v>
       </c>
       <c r="AO39" s="7">
         <v>109.73871170108882</v>
       </c>
       <c r="AP39" s="7">
         <v>110.07667326729734</v>
       </c>
-      <c r="AQ39" s="42">
+      <c r="AQ39" s="31">
         <v>112.17270278225639</v>
       </c>
       <c r="AR39" s="7">
         <v>178.94820514201655</v>
       </c>
       <c r="AS39" s="7">
         <v>169.78520668043652</v>
       </c>
       <c r="AT39" s="7">
         <v>176.09285377008095</v>
       </c>
       <c r="AU39" s="7">
         <v>75.048840030453817</v>
       </c>
       <c r="AV39" s="7">
         <v>27.586186971168932</v>
       </c>
       <c r="AW39" s="7">
         <v>79.48474192846399</v>
       </c>
       <c r="AX39" s="7">
         <v>87.069383565418491</v>
       </c>
       <c r="AY39" s="7">
         <v>100.11496685491356</v>
       </c>
       <c r="AZ39" s="7">
         <v>108.69836443341406</v>
       </c>
       <c r="BA39" s="7">
         <v>106.55694423945789</v>
       </c>
       <c r="BB39" s="7">
         <v>110.96774264549703</v>
       </c>
-      <c r="BC39" s="42">
+      <c r="BC39" s="31">
         <v>109.97745929346372</v>
       </c>
       <c r="BD39" s="7">
         <v>171.70344456760404</v>
       </c>
       <c r="BE39" s="7">
         <v>167.37309250136784</v>
       </c>
       <c r="BF39" s="7">
         <v>174.28998437441319</v>
       </c>
       <c r="BG39" s="7">
         <v>76.334800994882556</v>
       </c>
       <c r="BH39" s="7">
         <v>28.562578154840239</v>
       </c>
       <c r="BI39" s="7">
         <v>85.144761831129898</v>
       </c>
       <c r="BJ39" s="7">
         <v>78.904492097376959</v>
       </c>
       <c r="BK39" s="7">
         <v>99.192510444466421</v>
       </c>
       <c r="BL39" s="7">
         <v>109.45804330397695</v>
       </c>
       <c r="BM39" s="7">
         <v>107.10816927994209</v>
       </c>
       <c r="BN39" s="7">
         <v>111.81774474031339</v>
       </c>
-      <c r="BO39" s="42">
+      <c r="BO39" s="31">
         <v>106.33510443259159</v>
       </c>
       <c r="BP39" s="7">
         <v>172.2015984566232</v>
       </c>
       <c r="BQ39" s="7">
         <v>168.31999934390188</v>
       </c>
       <c r="BR39" s="7">
         <v>188.12932027277384</v>
       </c>
       <c r="BS39" s="7">
         <v>68.253060776404723</v>
       </c>
       <c r="BT39" s="7">
         <v>29.709022689353009</v>
       </c>
       <c r="BU39" s="7">
         <v>84.530836748549532</v>
       </c>
       <c r="BV39" s="7">
         <v>78.923963323052135</v>
       </c>
       <c r="BW39" s="7">
         <v>98.117992560796679</v>
       </c>
       <c r="BX39" s="7">
         <v>112.06768565671079</v>
       </c>
       <c r="BY39" s="7">
         <v>105.69680243603807</v>
       </c>
       <c r="BZ39" s="7">
         <v>112.15700693867714</v>
       </c>
-      <c r="CA39" s="42">
+      <c r="CA39" s="31">
         <v>105.74222462503811</v>
       </c>
       <c r="CB39" s="7">
         <v>178.77015631144144</v>
       </c>
       <c r="CC39" s="7">
         <v>165.71052975995241</v>
       </c>
       <c r="CD39" s="7">
         <v>175.51296289820604</v>
       </c>
       <c r="CE39" s="7">
         <v>73.214827219476291</v>
       </c>
       <c r="CF39" s="7">
         <v>29.145768512809489</v>
       </c>
       <c r="CG39" s="7">
         <v>87.055120713422838</v>
       </c>
       <c r="CH39" s="7">
         <v>75.329095422530514</v>
       </c>
       <c r="CI39" s="7">
         <v>104.55803014495835</v>
       </c>
       <c r="CJ39" s="7">
         <v>110.42392298992496</v>
       </c>
       <c r="CK39" s="7">
         <v>106.44918598923022</v>
       </c>
       <c r="CL39" s="7">
         <v>107.37831477440341</v>
       </c>
-      <c r="CM39" s="42">
+      <c r="CM39" s="31">
         <v>110.0060064597417</v>
       </c>
       <c r="CN39" s="7">
         <v>178.75287329698097</v>
       </c>
       <c r="CO39" s="7">
         <v>156.32894317801785</v>
       </c>
       <c r="CP39" s="7">
         <v>171.38056774241085</v>
       </c>
       <c r="CQ39" s="7">
         <v>77.393492393552378</v>
       </c>
       <c r="CR39" s="7">
         <v>27.905426961359233</v>
       </c>
       <c r="CS39" s="7">
         <v>96.860854117167207</v>
       </c>
     </row>
     <row r="40" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A40" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B40" s="7">
         <v>57.508414482405989</v>
       </c>
       <c r="C40" s="7">
         <v>107.26571259407254</v>
       </c>
       <c r="D40" s="7">
         <v>113.08753432037871</v>
       </c>
       <c r="E40" s="7">
         <v>119.91381354885769</v>
       </c>
       <c r="F40" s="7">
         <v>115.04730796064371</v>
       </c>
-      <c r="G40" s="42">
+      <c r="G40" s="31">
         <v>123.04720149707119</v>
       </c>
       <c r="H40" s="7">
         <v>144.33519786088297</v>
       </c>
       <c r="I40" s="7">
         <v>107.89115512506145</v>
       </c>
       <c r="J40" s="7">
         <v>289.5189836935524</v>
       </c>
       <c r="K40" s="7">
         <v>58.1287190454035</v>
       </c>
       <c r="L40" s="7">
         <v>41.912460216413223</v>
       </c>
       <c r="M40" s="7">
         <v>75.562633513525768</v>
       </c>
       <c r="N40" s="7">
         <v>59.089323973369055</v>
       </c>
       <c r="O40" s="7">
         <v>107.85659074806</v>
       </c>
       <c r="P40" s="7">
         <v>110.67927886972571</v>
       </c>
       <c r="Q40" s="7">
         <v>117.87692453570683</v>
       </c>
       <c r="R40" s="7">
         <v>116.23332213550594</v>
       </c>
-      <c r="S40" s="42">
+      <c r="S40" s="31">
         <v>120.92343767042448</v>
       </c>
       <c r="T40" s="7">
         <v>141.30107762309981</v>
       </c>
       <c r="U40" s="7">
         <v>107.48082154504249</v>
       </c>
       <c r="V40" s="7">
         <v>312.40878863271098</v>
       </c>
       <c r="W40" s="7">
         <v>61.438821547596589</v>
       </c>
       <c r="X40" s="7">
         <v>39.028909633450453</v>
       </c>
       <c r="Y40" s="7">
         <v>76.285393469979397</v>
       </c>
       <c r="Z40" s="7">
         <v>56.01580512904669</v>
       </c>
       <c r="AA40" s="7">
         <v>108.73245561420262</v>
       </c>
       <c r="AB40" s="7">
         <v>109.39271142078016</v>
       </c>
       <c r="AC40" s="7">
         <v>116.98668944595842</v>
       </c>
       <c r="AD40" s="7">
         <v>118.25427527287704</v>
       </c>
-      <c r="AE40" s="42">
+      <c r="AE40" s="31">
         <v>124.86890429658786</v>
       </c>
       <c r="AF40" s="7">
         <v>135.30357432381166</v>
       </c>
       <c r="AG40" s="7">
         <v>110.09012831220429</v>
       </c>
       <c r="AH40" s="7">
         <v>409.14875846417311</v>
       </c>
       <c r="AI40" s="7">
         <v>35.699223814495653</v>
       </c>
       <c r="AJ40" s="7">
         <v>64.034857526422456</v>
       </c>
       <c r="AK40" s="7">
         <v>63.078201374394148</v>
       </c>
       <c r="AL40" s="7">
         <v>57.373807836870341</v>
       </c>
       <c r="AM40" s="7">
         <v>105.81212831176101</v>
       </c>
       <c r="AN40" s="7">
         <v>111.58757637200414</v>
       </c>
       <c r="AO40" s="7">
         <v>117.18755419770986</v>
       </c>
       <c r="AP40" s="7">
         <v>116.23484850652446</v>
       </c>
-      <c r="AQ40" s="42">
+      <c r="AQ40" s="31">
         <v>122.4792953966178</v>
       </c>
       <c r="AR40" s="7">
         <v>151.55476516421348</v>
       </c>
       <c r="AS40" s="7">
         <v>105.91676177878004</v>
       </c>
       <c r="AT40" s="7">
         <v>203.33513826135342</v>
       </c>
       <c r="AU40" s="7">
         <v>89.349933735743122</v>
       </c>
       <c r="AV40" s="7">
         <v>95.197803006425502</v>
       </c>
       <c r="AW40" s="7">
         <v>32.477033223766519</v>
       </c>
       <c r="AX40" s="7">
         <v>56.35853639653552</v>
       </c>
       <c r="AY40" s="7">
         <v>112.73711447152021</v>
       </c>
       <c r="AZ40" s="7">
         <v>106.37742882796397</v>
       </c>
       <c r="BA40" s="7">
         <v>119.35336457889069</v>
       </c>
       <c r="BB40" s="7">
         <v>117.41930725200443</v>
       </c>
-      <c r="BC40" s="42">
+      <c r="BC40" s="31">
         <v>121.50019000252014</v>
       </c>
       <c r="BD40" s="7">
         <v>154.69906683749807</v>
       </c>
       <c r="BE40" s="7">
         <v>109.23388390386816</v>
       </c>
       <c r="BF40" s="7">
         <v>314.59245129883146</v>
       </c>
       <c r="BG40" s="7">
         <v>48.547947865294972</v>
       </c>
       <c r="BH40" s="7">
         <v>74.966782431032996</v>
       </c>
       <c r="BI40" s="7">
         <v>56.336354969986481</v>
       </c>
       <c r="BJ40" s="7">
         <v>50.840701427365801</v>
       </c>
       <c r="BK40" s="7">
         <v>104.84676291600434</v>
       </c>
       <c r="BL40" s="7">
         <v>114.80105588151939</v>
       </c>
       <c r="BM40" s="7">
         <v>108.07724184334124</v>
       </c>
       <c r="BN40" s="7">
         <v>123.03798512571538</v>
       </c>
-      <c r="BO40" s="42">
+      <c r="BO40" s="31">
         <v>123.5209859166865</v>
       </c>
       <c r="BP40" s="7">
         <v>142.42830071240738</v>
       </c>
       <c r="BQ40" s="7">
         <v>109.02625835513686</v>
       </c>
       <c r="BR40" s="7">
         <v>346.4327227014457</v>
       </c>
       <c r="BS40" s="7">
         <v>58.872773747320025</v>
       </c>
       <c r="BT40" s="7">
         <v>59.516011733998972</v>
       </c>
       <c r="BU40" s="7">
         <v>53.167669368786441</v>
       </c>
       <c r="BV40" s="7">
         <v>49.310963077764548</v>
       </c>
       <c r="BW40" s="7">
         <v>102.76986962453856</v>
       </c>
       <c r="BX40" s="7">
         <v>114.69213818044362</v>
       </c>
       <c r="BY40" s="7">
         <v>107.96006533952362</v>
       </c>
       <c r="BZ40" s="7">
         <v>122.29659298351463</v>
       </c>
-      <c r="CA40" s="42">
+      <c r="CA40" s="31">
         <v>127.92158479913729</v>
       </c>
       <c r="CB40" s="7">
         <v>135.42142792681827</v>
       </c>
       <c r="CC40" s="7">
         <v>111.9018976703569</v>
       </c>
       <c r="CD40" s="7">
         <v>345.99761988235582</v>
       </c>
       <c r="CE40" s="7">
         <v>66.468095353312762</v>
       </c>
       <c r="CF40" s="7">
         <v>49.571751847424217</v>
       </c>
       <c r="CG40" s="7">
         <v>53.274555953141203</v>
       </c>
       <c r="CH40" s="7">
         <v>60.8173095978783</v>
       </c>
       <c r="CI40" s="7">
         <v>101.75213950684193</v>
       </c>
       <c r="CJ40" s="7">
         <v>116.16455414359199</v>
       </c>
       <c r="CK40" s="7">
         <v>103.34461456913708</v>
       </c>
       <c r="CL40" s="7">
         <v>121.56715369518645</v>
       </c>
-      <c r="CM40" s="42">
+      <c r="CM40" s="31">
         <v>119.98410431809987</v>
       </c>
       <c r="CN40" s="7">
         <v>132.37160457552713</v>
       </c>
       <c r="CO40" s="7">
         <v>119.63943862304333</v>
       </c>
       <c r="CP40" s="7">
         <v>318.2988185934276</v>
       </c>
       <c r="CQ40" s="7">
         <v>60.907440250646673</v>
       </c>
       <c r="CR40" s="7">
         <v>65.176889348242781</v>
       </c>
       <c r="CS40" s="7">
         <v>49.540087716004621</v>
       </c>
     </row>
     <row r="41" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A41" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B41" s="7">
         <v>117.85878639304997</v>
       </c>
       <c r="C41" s="7">
         <v>79.946859450005149</v>
       </c>
       <c r="D41" s="7">
         <v>91.097856626063134</v>
       </c>
       <c r="E41" s="7">
         <v>199.27647109294114</v>
       </c>
       <c r="F41" s="7">
         <v>124.61984306687921</v>
       </c>
-      <c r="G41" s="42">
+      <c r="G41" s="31">
         <v>108.72933660877464</v>
       </c>
       <c r="H41" s="7">
         <v>166.18830302951167</v>
       </c>
       <c r="I41" s="7">
         <v>157.52455261249443</v>
       </c>
       <c r="J41" s="7">
         <v>439.6062258605121</v>
       </c>
       <c r="K41" s="7">
         <v>56.689148591930149</v>
       </c>
       <c r="L41" s="7">
         <v>15.607040780647818</v>
       </c>
       <c r="M41" s="7">
         <v>52.168972735835695</v>
       </c>
       <c r="N41" s="7">
         <v>100.28077063124414</v>
       </c>
       <c r="O41" s="7">
         <v>77.340197662480648</v>
       </c>
       <c r="P41" s="7">
         <v>89.161281560893059</v>
       </c>
       <c r="Q41" s="7">
         <v>200.01956814783307</v>
       </c>
       <c r="R41" s="7">
         <v>123.2665213534716</v>
       </c>
-      <c r="S41" s="42">
+      <c r="S41" s="31">
         <v>109.11433205050109</v>
       </c>
       <c r="T41" s="7">
         <v>175.77766533939027</v>
       </c>
       <c r="U41" s="7">
         <v>116.10045425155644</v>
       </c>
       <c r="V41" s="7">
         <v>876.12072149136247</v>
       </c>
       <c r="W41" s="7">
         <v>55.362601677652989</v>
       </c>
       <c r="X41" s="7">
         <v>30.304943472287082</v>
       </c>
       <c r="Y41" s="7">
         <v>16.931664199775565</v>
       </c>
       <c r="Z41" s="7">
         <v>98.627283185267189</v>
       </c>
       <c r="AA41" s="7">
         <v>76.479570719202826</v>
       </c>
       <c r="AB41" s="7">
         <v>84.291312922445599</v>
       </c>
       <c r="AC41" s="7">
         <v>190.70060725306084</v>
       </c>
       <c r="AD41" s="7">
         <v>117.23640961393156</v>
       </c>
-      <c r="AE41" s="42">
+      <c r="AE41" s="31">
         <v>110.12688154577832</v>
       </c>
       <c r="AF41" s="7">
         <v>185.21173406875343</v>
       </c>
       <c r="AG41" s="7">
         <v>211.1305850194897</v>
       </c>
       <c r="AH41" s="7">
         <v>525.48957188298675</v>
       </c>
       <c r="AI41" s="7">
         <v>42.569854412883025</v>
       </c>
       <c r="AJ41" s="7">
         <v>36.07204294645878</v>
       </c>
       <c r="AK41" s="7">
         <v>26.018187818432807</v>
       </c>
       <c r="AL41" s="7">
         <v>88.802292311785706</v>
       </c>
       <c r="AM41" s="7">
         <v>76.261277415054536</v>
       </c>
       <c r="AN41" s="7">
         <v>69.866656173397985</v>
       </c>
       <c r="AO41" s="7">
         <v>216.10241493751894</v>
       </c>
       <c r="AP41" s="7">
         <v>114.38902095233531</v>
       </c>
-      <c r="AQ41" s="42">
+      <c r="AQ41" s="31">
         <v>114.71759989539044</v>
       </c>
       <c r="AR41" s="7">
         <v>175.45851008702797</v>
       </c>
       <c r="AS41" s="7">
         <v>122.16352329411471</v>
       </c>
       <c r="AT41" s="7">
         <v>764.84766252426584</v>
       </c>
       <c r="AU41" s="7">
         <v>38.250249605215771</v>
       </c>
       <c r="AV41" s="7">
         <v>86.018368315141643</v>
       </c>
       <c r="AW41" s="7">
         <v>12.555272490926356</v>
       </c>
       <c r="AX41" s="7">
         <v>94.576586606018253</v>
       </c>
       <c r="AY41" s="7">
         <v>78.617873103123983</v>
       </c>
       <c r="AZ41" s="7">
         <v>90.229650838254116</v>
       </c>
       <c r="BA41" s="7">
         <v>192.48388802448218</v>
       </c>
       <c r="BB41" s="7">
         <v>113.28543018728151</v>
       </c>
-      <c r="BC41" s="42">
+      <c r="BC41" s="31">
         <v>105.84608276842482</v>
       </c>
       <c r="BD41" s="7">
         <v>182.80039352838284</v>
       </c>
       <c r="BE41" s="7">
         <v>123.67959313352</v>
       </c>
       <c r="BF41" s="7">
         <v>797.06402927614181</v>
       </c>
       <c r="BG41" s="7">
         <v>22.082410273431474</v>
       </c>
       <c r="BH41" s="7">
         <v>182.84906816596251</v>
       </c>
       <c r="BI41" s="7">
         <v>10.721348917115685</v>
       </c>
       <c r="BJ41" s="7">
         <v>80.910646375823887</v>
       </c>
       <c r="BK41" s="7">
         <v>77.81705416859414</v>
       </c>
       <c r="BL41" s="7">
         <v>90.437025344884447</v>
       </c>
       <c r="BM41" s="7">
         <v>193.42702975075346</v>
       </c>
       <c r="BN41" s="7">
         <v>111.85910490266531</v>
       </c>
-      <c r="BO41" s="42">
+      <c r="BO41" s="31">
         <v>112.10925021415254</v>
       </c>
       <c r="BP41" s="7">
         <v>181.05372276652861</v>
       </c>
       <c r="BQ41" s="7">
         <v>118.89038372201921</v>
       </c>
       <c r="BR41" s="7">
         <v>731.28381191158701</v>
       </c>
       <c r="BS41" s="7">
         <v>46.981392232527682</v>
       </c>
       <c r="BT41" s="7">
         <v>38.585257896757518</v>
       </c>
       <c r="BU41" s="7">
         <v>23.748795655127932</v>
       </c>
       <c r="BV41" s="7">
         <v>90.279068740928452</v>
       </c>
       <c r="BW41" s="7">
         <v>76.525413093023147</v>
       </c>
       <c r="BX41" s="7">
         <v>86.376669865174733</v>
       </c>
       <c r="BY41" s="7">
         <v>196.78682978337903</v>
       </c>
       <c r="BZ41" s="7">
         <v>112.38899056010516</v>
       </c>
-      <c r="CA41" s="42">
+      <c r="CA41" s="31">
         <v>111.18993943214339</v>
       </c>
       <c r="CB41" s="7">
         <v>176.63146609939065</v>
       </c>
       <c r="CC41" s="7">
         <v>173.02448559416865</v>
       </c>
       <c r="CD41" s="7">
         <v>552.1914432816817</v>
       </c>
       <c r="CE41" s="7">
         <v>42.808302484396819</v>
       </c>
       <c r="CF41" s="7">
         <v>32.694071008996389</v>
       </c>
       <c r="CG41" s="7">
         <v>30.283389152834552</v>
       </c>
       <c r="CH41" s="7">
         <v>81.450547562680711</v>
       </c>
       <c r="CI41" s="7">
         <v>80.262270733432231</v>
       </c>
       <c r="CJ41" s="7">
         <v>99.203634424719439</v>
       </c>
       <c r="CK41" s="7">
         <v>175.19169891127055</v>
       </c>
       <c r="CL41" s="7">
         <v>112.74723677978915</v>
       </c>
-      <c r="CM41" s="42">
+      <c r="CM41" s="31">
         <v>111.61765874278133</v>
       </c>
       <c r="CN41" s="7">
         <v>175.96139336858948</v>
       </c>
       <c r="CO41" s="7">
         <v>202.03665407469447</v>
       </c>
       <c r="CP41" s="7">
         <v>492.99656512954027</v>
       </c>
       <c r="CQ41" s="7">
         <v>21.090582884061124</v>
       </c>
       <c r="CR41" s="7">
         <v>75.485462185389977</v>
       </c>
       <c r="CS41" s="7">
         <v>25.644101118830413</v>
       </c>
     </row>
     <row r="42" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A42" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B42" s="7">
         <v>39.20091527325161</v>
       </c>
       <c r="C42" s="7">
         <v>122.51713510363089</v>
       </c>
       <c r="D42" s="7">
         <v>128.94734761493115</v>
       </c>
       <c r="E42" s="7">
         <v>108.214580502225</v>
       </c>
       <c r="F42" s="7">
         <v>123.94018876704007</v>
       </c>
-      <c r="G42" s="42">
+      <c r="G42" s="31">
         <v>150.21313916674123</v>
       </c>
       <c r="H42" s="7">
         <v>118.7139795130427</v>
       </c>
       <c r="I42" s="7">
         <v>103.26566508004973</v>
       </c>
       <c r="J42" s="7">
         <v>278.96701826470667</v>
       </c>
       <c r="K42" s="7">
         <v>70.756535449384799</v>
       </c>
       <c r="L42" s="7">
         <v>43.081671781216208</v>
       </c>
       <c r="M42" s="7">
         <v>80.183955804277105</v>
       </c>
       <c r="N42" s="7">
         <v>35.948973329299186</v>
       </c>
       <c r="O42" s="7">
         <v>124.10482115634326</v>
       </c>
       <c r="P42" s="7">
         <v>127.86389022364037</v>
       </c>
       <c r="Q42" s="7">
         <v>109.50288452966323</v>
       </c>
       <c r="R42" s="7">
         <v>121.58040295126639</v>
       </c>
-      <c r="S42" s="42">
+      <c r="S42" s="31">
         <v>149.11660819170766</v>
       </c>
       <c r="T42" s="7">
         <v>106.24845818928803</v>
       </c>
       <c r="U42" s="7">
         <v>106.77674781465836</v>
       </c>
       <c r="V42" s="7">
         <v>259.34999759086139</v>
       </c>
       <c r="W42" s="7">
         <v>66.34346545661802</v>
       </c>
       <c r="X42" s="7">
         <v>50.781641131371089</v>
       </c>
       <c r="Y42" s="7">
         <v>93.520258832750741</v>
       </c>
       <c r="Z42" s="7">
         <v>33.04446151804342</v>
       </c>
       <c r="AA42" s="7">
         <v>127.50446974511466</v>
       </c>
       <c r="AB42" s="7">
         <v>125.27906825980992</v>
       </c>
       <c r="AC42" s="7">
         <v>110.98356297549176</v>
       </c>
       <c r="AD42" s="7">
         <v>118.3538477108077</v>
       </c>
-      <c r="AE42" s="42">
+      <c r="AE42" s="31">
         <v>143.78999441325965</v>
       </c>
       <c r="AF42" s="7">
         <v>119.9271785410573</v>
       </c>
       <c r="AG42" s="7">
         <v>106.36587094429524</v>
       </c>
       <c r="AH42" s="7">
         <v>344.60668813362054</v>
       </c>
       <c r="AI42" s="7">
         <v>60.49495135660996</v>
       </c>
       <c r="AJ42" s="7">
         <v>68.490487597902174</v>
       </c>
       <c r="AK42" s="7">
         <v>57.360345921876053</v>
       </c>
       <c r="AL42" s="7">
         <v>31.962444882200007</v>
       </c>
       <c r="AM42" s="7">
         <v>130.13377684464874</v>
       </c>
       <c r="AN42" s="7">
         <v>122.06574077966752</v>
       </c>
       <c r="AO42" s="7">
         <v>110.36384859196508</v>
       </c>
       <c r="AP42" s="7">
         <v>118.90669622496102</v>
       </c>
-      <c r="AQ42" s="42">
+      <c r="AQ42" s="31">
         <v>139.47214449124752</v>
       </c>
       <c r="AR42" s="7">
         <v>130.00052408247913</v>
       </c>
       <c r="AS42" s="7">
         <v>106.32430539328882</v>
       </c>
       <c r="AT42" s="7">
         <v>287.06195748338183</v>
       </c>
       <c r="AU42" s="7">
         <v>61.599698001465399</v>
       </c>
       <c r="AV42" s="7">
         <v>68.366030501404126</v>
       </c>
       <c r="AW42" s="7">
         <v>64.074718649628949</v>
       </c>
       <c r="AX42" s="7">
         <v>30.01167631794522</v>
       </c>
       <c r="AY42" s="7">
         <v>130.68992635173018</v>
       </c>
       <c r="AZ42" s="7">
         <v>125.27900106771305</v>
       </c>
       <c r="BA42" s="7">
         <v>105.34480092200754</v>
       </c>
       <c r="BB42" s="7">
         <v>115.63866374665268</v>
       </c>
-      <c r="BC42" s="42">
+      <c r="BC42" s="31">
         <v>147.82770225761763</v>
       </c>
       <c r="BD42" s="7">
         <v>130.75197902665732</v>
       </c>
       <c r="BE42" s="7">
         <v>103.66721715670812</v>
       </c>
       <c r="BF42" s="7">
         <v>301.67278342062713</v>
       </c>
       <c r="BG42" s="7">
         <v>58.995862362921535</v>
       </c>
       <c r="BH42" s="7">
         <v>69.251616638552548</v>
       </c>
       <c r="BI42" s="7">
         <v>70.204389793673911</v>
       </c>
       <c r="BJ42" s="7">
         <v>31.353818957133079</v>
       </c>
       <c r="BK42" s="7">
         <v>129.55615597233776</v>
       </c>
       <c r="BL42" s="7">
         <v>124.61823740544237</v>
       </c>
       <c r="BM42" s="7">
         <v>106.8856552955598</v>
       </c>
       <c r="BN42" s="7">
         <v>115.70538176512835</v>
       </c>
-      <c r="BO42" s="42">
+      <c r="BO42" s="31">
         <v>146.95563233878846</v>
       </c>
       <c r="BP42" s="7">
         <v>129.56087607368192</v>
       </c>
       <c r="BQ42" s="7">
         <v>108.85185171735669</v>
       </c>
       <c r="BR42" s="7">
         <v>255.98734116500887</v>
       </c>
       <c r="BS42" s="7">
         <v>68.621279091150612</v>
       </c>
       <c r="BT42" s="7">
         <v>58.276683018643773</v>
       </c>
       <c r="BU42" s="7">
         <v>76.759737798858708</v>
       </c>
       <c r="BV42" s="7">
         <v>32.509671697878879</v>
       </c>
       <c r="BW42" s="7">
         <v>127.84612896007248</v>
       </c>
       <c r="BX42" s="7">
         <v>127.25067794881362</v>
       </c>
       <c r="BY42" s="7">
         <v>104.67254225506674</v>
       </c>
       <c r="BZ42" s="7">
         <v>116.37398999878566</v>
       </c>
-      <c r="CA42" s="42">
+      <c r="CA42" s="31">
         <v>149.79646229941983</v>
       </c>
       <c r="CB42" s="7">
         <v>126.26724971480701</v>
       </c>
       <c r="CC42" s="7">
         <v>112.38507891005847</v>
       </c>
       <c r="CD42" s="7">
         <v>254.81026423371068</v>
       </c>
       <c r="CE42" s="7">
         <v>63.151050591413593</v>
       </c>
       <c r="CF42" s="7">
         <v>73.132230858441346</v>
       </c>
       <c r="CG42" s="7">
         <v>64.472424766993726</v>
       </c>
       <c r="CH42" s="7">
         <v>33.319354977021689</v>
       </c>
       <c r="CI42" s="7">
         <v>126.25448454412258</v>
       </c>
       <c r="CJ42" s="7">
         <v>129.13331000938777</v>
       </c>
       <c r="CK42" s="7">
         <v>105.59249053088455</v>
       </c>
       <c r="CL42" s="7">
         <v>115.92220703354879</v>
       </c>
-      <c r="CM42" s="42">
+      <c r="CM42" s="31">
         <v>150.0505450776148</v>
       </c>
       <c r="CN42" s="7">
         <v>125.53987004981555</v>
       </c>
       <c r="CO42" s="7">
         <v>110.73966412542595</v>
       </c>
       <c r="CP42" s="7">
         <v>235.50861127873065</v>
       </c>
       <c r="CQ42" s="7">
         <v>64.085917038284094</v>
       </c>
       <c r="CR42" s="7">
         <v>106.56840504657194</v>
       </c>
       <c r="CS42" s="7">
         <v>47.244360270403554</v>
       </c>
     </row>
     <row r="43" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A43" s="6" t="s">
         <v>41</v>
       </c>
       <c r="B43" s="7">
         <v>61.778100776883193</v>
       </c>
       <c r="C43" s="7">
         <v>91.723232976187901</v>
       </c>
       <c r="D43" s="7">
         <v>98.935199002370823</v>
       </c>
       <c r="E43" s="7">
         <v>112.3288598289187</v>
       </c>
       <c r="F43" s="7">
         <v>115.22104135751927</v>
       </c>
-      <c r="G43" s="42">
+      <c r="G43" s="31">
         <v>152.25121653174426</v>
       </c>
       <c r="H43" s="7">
         <v>426.29475443520846</v>
       </c>
       <c r="I43" s="7">
         <v>160.13557429927866</v>
       </c>
       <c r="J43" s="7">
         <v>292.37756461605062</v>
       </c>
       <c r="K43" s="7">
         <v>125.67273263789036</v>
       </c>
       <c r="L43" s="7">
         <v>12.974044699434877</v>
       </c>
       <c r="M43" s="7">
         <v>19.023877333082233</v>
       </c>
       <c r="N43" s="7">
         <v>59.187780479141672</v>
       </c>
       <c r="O43" s="7">
         <v>114.23359661733966</v>
       </c>
       <c r="P43" s="7">
         <v>113.67566240356987</v>
       </c>
       <c r="Q43" s="7">
         <v>111.61639093875577</v>
       </c>
       <c r="R43" s="7">
         <v>112.62049246318131</v>
       </c>
-      <c r="S43" s="42">
+      <c r="S43" s="31">
         <v>148.24335957335543</v>
       </c>
       <c r="T43" s="7">
         <v>1071.0205847945363</v>
       </c>
       <c r="U43" s="7">
         <v>143.64444640859895</v>
       </c>
       <c r="V43" s="7">
         <v>192.15408097600434</v>
       </c>
       <c r="W43" s="7">
         <v>91.443924540034843</v>
       </c>
       <c r="X43" s="7">
         <v>6.0303132989121924</v>
       </c>
       <c r="Y43" s="7">
         <v>47.904270143114857</v>
       </c>
       <c r="Z43" s="7">
         <v>76.892986069617749</v>
       </c>
       <c r="AA43" s="7">
         <v>104.86771582014632</v>
       </c>
       <c r="AB43" s="7">
         <v>110.92620086641863</v>
       </c>
       <c r="AC43" s="7">
         <v>102.64719204843935</v>
       </c>
       <c r="AD43" s="7">
         <v>116.9555215912259</v>
       </c>
-      <c r="AE43" s="42">
+      <c r="AE43" s="31">
         <v>125.55710852658805</v>
       </c>
       <c r="AF43" s="7">
         <v>839.37572976508102</v>
       </c>
       <c r="AG43" s="7">
         <v>124.03032875271518</v>
       </c>
       <c r="AH43" s="7">
         <v>234.96776095422729</v>
       </c>
       <c r="AI43" s="7">
         <v>83.70592343166912</v>
       </c>
       <c r="AJ43" s="7">
         <v>10.672104573605475</v>
       </c>
       <c r="AK43" s="7">
         <v>38.563840985188463</v>
       </c>
       <c r="AL43" s="7">
         <v>83.986634590734383</v>
       </c>
       <c r="AM43" s="7">
         <v>99.282164590474792</v>
       </c>
       <c r="AN43" s="7">
         <v>111.65861296431127</v>
       </c>
       <c r="AO43" s="7">
         <v>99.768189949030372</v>
       </c>
       <c r="AP43" s="7">
         <v>112.88264088544699</v>
       </c>
-      <c r="AQ43" s="42">
+      <c r="AQ43" s="31">
         <v>118.05919958470783</v>
       </c>
       <c r="AR43" s="7">
         <v>700.58047403818011</v>
       </c>
       <c r="AS43" s="7">
         <v>152.73127049743653</v>
       </c>
       <c r="AT43" s="7">
         <v>187.54275793391537</v>
       </c>
       <c r="AU43" s="7">
         <v>86.557868918925479</v>
       </c>
       <c r="AV43" s="7">
         <v>7.2991236241724931</v>
       </c>
       <c r="AW43" s="7">
         <v>56.521909601940557</v>
       </c>
       <c r="AX43" s="7">
         <v>77.140758787141266</v>
       </c>
       <c r="AY43" s="7">
         <v>92.626938511125886</v>
       </c>
       <c r="AZ43" s="7">
         <v>121.71554792979732</v>
       </c>
       <c r="BA43" s="7">
         <v>94.472716672758963</v>
       </c>
       <c r="BB43" s="7">
         <v>118.94424966583435</v>
       </c>
-      <c r="BC43" s="42">
+      <c r="BC43" s="31">
         <v>124.32693754620085</v>
       </c>
       <c r="BD43" s="7">
         <v>707.31711973642496</v>
       </c>
       <c r="BE43" s="7">
         <v>120.2695304281193</v>
       </c>
       <c r="BF43" s="7">
         <v>248.35128934202862</v>
       </c>
       <c r="BG43" s="7">
         <v>95.697428084201093</v>
       </c>
       <c r="BH43" s="7">
         <v>5.7198716411830937</v>
       </c>
       <c r="BI43" s="7">
         <v>56.033841264128228</v>
       </c>
       <c r="BJ43" s="7">
         <v>72.001808433193574</v>
       </c>
       <c r="BK43" s="7">
         <v>135.42492807225906</v>
       </c>
       <c r="BL43" s="7">
         <v>93.727342489143524</v>
       </c>
       <c r="BM43" s="7">
         <v>106.62481266119208</v>
       </c>
       <c r="BN43" s="7">
         <v>107.03927512956443</v>
       </c>
-      <c r="BO43" s="42">
+      <c r="BO43" s="31">
         <v>112.808280887263</v>
       </c>
       <c r="BP43" s="7">
         <v>774.22229723283783</v>
       </c>
       <c r="BQ43" s="7">
         <v>123.40777875004953</v>
       </c>
       <c r="BR43" s="7">
         <v>259.72876172101695</v>
       </c>
       <c r="BS43" s="7">
         <v>109.05170033874094</v>
       </c>
       <c r="BT43" s="7">
         <v>5.5580286233516443</v>
       </c>
       <c r="BU43" s="7">
         <v>51.833916992788254</v>
       </c>
       <c r="BV43" s="7">
         <v>74.378170401076289</v>
       </c>
       <c r="BW43" s="7">
         <v>107.11169077490308</v>
       </c>
       <c r="BX43" s="7">
         <v>109.14053365302814</v>
       </c>
       <c r="BY43" s="7">
         <v>107.47315148940737</v>
       </c>
       <c r="BZ43" s="7">
         <v>106.87669717779499</v>
       </c>
-      <c r="CA43" s="42">
+      <c r="CA43" s="31">
         <v>132.46679390665872</v>
       </c>
       <c r="CB43" s="7">
         <v>237.15043239095013</v>
       </c>
       <c r="CC43" s="7">
         <v>124.26441754763151</v>
       </c>
       <c r="CD43" s="7">
         <v>217.11033367005575</v>
       </c>
       <c r="CE43" s="7">
         <v>102.33082275364237</v>
       </c>
       <c r="CF43" s="7">
         <v>27.979697307274598</v>
       </c>
       <c r="CG43" s="7">
         <v>38.782602107918486</v>
       </c>
       <c r="CH43" s="7">
         <v>89.324246429531343</v>
       </c>
       <c r="CI43" s="7">
         <v>98.164389485464255</v>
       </c>
       <c r="CJ43" s="7">
         <v>115.25992747249265</v>
       </c>
       <c r="CK43" s="7">
         <v>109.26443516837907</v>
       </c>
       <c r="CL43" s="7">
         <v>105.47527055928778</v>
       </c>
-      <c r="CM43" s="42">
+      <c r="CM43" s="31">
         <v>134.23906926678993</v>
       </c>
       <c r="CN43" s="7">
         <v>208.97291074246453</v>
       </c>
       <c r="CO43" s="7">
         <v>137.57313498842475</v>
       </c>
       <c r="CP43" s="7">
         <v>192.53261175808714</v>
       </c>
       <c r="CQ43" s="7">
         <v>89.362834148587211</v>
       </c>
       <c r="CR43" s="7">
         <v>36.325027000644859</v>
       </c>
       <c r="CS43" s="10">
         <v>40.018988143297719</v>
       </c>
     </row>
     <row r="44" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A44" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B44" s="7">
         <v>86.978254402565597</v>
       </c>
       <c r="C44" s="7">
         <v>87.274003840616245</v>
       </c>
       <c r="D44" s="7">
         <v>179.63199813547831</v>
       </c>
       <c r="E44" s="7">
         <v>114.06675455705076</v>
       </c>
       <c r="F44" s="7">
         <v>155.11070126848489</v>
       </c>
-      <c r="G44" s="42">
+      <c r="G44" s="31">
         <v>90.048917570272351</v>
       </c>
       <c r="H44" s="7">
         <v>312.04021414511931</v>
       </c>
       <c r="I44" s="7">
         <v>217.02167122485943</v>
       </c>
       <c r="J44" s="7">
         <v>293.23490354846274</v>
       </c>
       <c r="K44" s="7">
         <v>14.082000757712976</v>
       </c>
       <c r="L44" s="7">
         <v>65.428502251530205</v>
       </c>
       <c r="M44" s="7">
         <v>23.059383908232881</v>
       </c>
       <c r="N44" s="7">
         <v>69.507997239966642</v>
       </c>
       <c r="O44" s="7">
         <v>81.659210301221819</v>
       </c>
       <c r="P44" s="7">
         <v>181.93241242110639</v>
       </c>
       <c r="Q44" s="7">
         <v>110.88710345689499</v>
       </c>
       <c r="R44" s="7">
         <v>112.44761008413342</v>
       </c>
-      <c r="S44" s="42">
+      <c r="S44" s="31">
         <v>122.4233195088281</v>
       </c>
       <c r="T44" s="7">
         <v>430.87017528669696</v>
       </c>
       <c r="U44" s="7">
         <v>235.68067950447178</v>
       </c>
       <c r="V44" s="7">
         <v>301.57423700051271</v>
       </c>
       <c r="W44" s="7">
         <v>15.950894287843798</v>
       </c>
       <c r="X44" s="7">
         <v>44.698293978572295</v>
       </c>
       <c r="Y44" s="7">
         <v>24.689133543661175</v>
       </c>
       <c r="Z44" s="7">
         <v>48.640527008970224</v>
       </c>
       <c r="AA44" s="7">
         <v>80.164894088228877</v>
       </c>
       <c r="AB44" s="7">
         <v>222.73020524131394</v>
       </c>
       <c r="AC44" s="7">
         <v>98.31001065267246</v>
       </c>
       <c r="AD44" s="7">
         <v>120.92924080559892</v>
       </c>
-      <c r="AE44" s="42">
+      <c r="AE44" s="31">
         <v>88.226339562220232</v>
       </c>
       <c r="AF44" s="7">
         <v>577.71065092171432</v>
       </c>
       <c r="AG44" s="7">
         <v>250.62794738592805</v>
       </c>
       <c r="AH44" s="7">
         <v>315.69778108024929</v>
       </c>
       <c r="AI44" s="7">
         <v>14.389195893004084</v>
       </c>
       <c r="AJ44" s="7">
         <v>5.5945439280946223</v>
       </c>
       <c r="AK44" s="7">
         <v>56.703266008785015</v>
       </c>
       <c r="AL44" s="7">
         <v>155.18032590681293</v>
       </c>
       <c r="AM44" s="7">
         <v>84.024112074946586</v>
       </c>
       <c r="AN44" s="7">
         <v>219.50037533506813</v>
       </c>
       <c r="AO44" s="7">
         <v>87.728068043524402</v>
       </c>
       <c r="AP44" s="7">
         <v>135.46469388849781</v>
       </c>
-      <c r="AQ44" s="42">
+      <c r="AQ44" s="31">
         <v>72.627900338496232</v>
       </c>
       <c r="AR44" s="7">
         <v>914.04435294691984</v>
       </c>
       <c r="AS44" s="7">
         <v>266.03157675623845</v>
       </c>
       <c r="AT44" s="7">
         <v>308.04447282766063</v>
       </c>
       <c r="AU44" s="7">
         <v>12.949788622935399</v>
       </c>
       <c r="AV44" s="7">
         <v>13.237938269506571</v>
       </c>
       <c r="AW44" s="7">
         <v>53.65371790992608</v>
       </c>
       <c r="AX44" s="7">
         <v>80.12054720418449</v>
       </c>
       <c r="AY44" s="7">
         <v>112.17521777061899</v>
       </c>
       <c r="AZ44" s="7">
         <v>158.52834002008106</v>
       </c>
       <c r="BA44" s="7">
         <v>126.45113672853803</v>
       </c>
       <c r="BB44" s="7">
         <v>135.17764489668963</v>
       </c>
-      <c r="BC44" s="42">
+      <c r="BC44" s="31">
         <v>44.535575112445144</v>
       </c>
       <c r="BD44" s="7">
         <v>240.82925736200514</v>
       </c>
       <c r="BE44" s="7">
         <v>133.7758099815845</v>
       </c>
       <c r="BF44" s="7">
         <v>211.60169013458793</v>
       </c>
       <c r="BG44" s="7">
         <v>18.541745742920927</v>
       </c>
       <c r="BH44" s="7">
         <v>104.97172503293251</v>
       </c>
       <c r="BI44" s="7">
         <v>58.523214948546673</v>
       </c>
       <c r="BJ44" s="7">
         <v>57.944495972391195</v>
       </c>
       <c r="BK44" s="7">
         <v>62.103386346384113</v>
       </c>
       <c r="BL44" s="7">
         <v>149.93044368711267</v>
       </c>
       <c r="BM44" s="7">
         <v>152.50436365791771</v>
       </c>
       <c r="BN44" s="7">
         <v>74.739928639170557</v>
       </c>
-      <c r="BO44" s="42">
+      <c r="BO44" s="31">
         <v>75.308537947274203</v>
       </c>
       <c r="BP44" s="7">
         <v>278.02109613064027</v>
       </c>
       <c r="BQ44" s="7">
         <v>233.74973560885627</v>
       </c>
       <c r="BR44" s="7">
         <v>391.64475010396581</v>
       </c>
       <c r="BS44" s="7">
         <v>19.34447740728903</v>
       </c>
       <c r="BT44" s="7">
         <v>29.31760357502603</v>
       </c>
       <c r="BU44" s="7">
         <v>142.51588486906758</v>
       </c>
       <c r="BV44" s="7">
         <v>66.322518962098499</v>
       </c>
       <c r="BW44" s="7">
         <v>73.42198537798204</v>
       </c>
       <c r="BX44" s="7">
         <v>147.05148837228739</v>
       </c>
       <c r="BY44" s="7">
         <v>99.454998846748524</v>
       </c>
       <c r="BZ44" s="7">
         <v>89.605644756659942</v>
       </c>
-      <c r="CA44" s="42">
+      <c r="CA44" s="31">
         <v>72.99747061219108</v>
       </c>
       <c r="CB44" s="7">
         <v>349.57645845945962</v>
       </c>
       <c r="CC44" s="7">
         <v>206.06596230003885</v>
       </c>
       <c r="CD44" s="7">
         <v>352.5813559843773</v>
       </c>
       <c r="CE44" s="7">
         <v>24.103518607491353</v>
       </c>
       <c r="CF44" s="7">
         <v>35.077169257803952</v>
       </c>
       <c r="CG44" s="7">
         <v>81.64286306743665</v>
       </c>
       <c r="CH44" s="7">
         <v>150.06346290522359</v>
       </c>
       <c r="CI44" s="7">
         <v>103.93715814037468</v>
       </c>
       <c r="CJ44" s="7">
         <v>94.818998066338978</v>
       </c>
       <c r="CK44" s="7">
         <v>101.29619326785209</v>
       </c>
       <c r="CL44" s="7">
         <v>127.54670698133137</v>
       </c>
-      <c r="CM44" s="42">
+      <c r="CM44" s="31">
         <v>74.869882565383051</v>
       </c>
       <c r="CN44" s="7">
         <v>205.48236636967428</v>
       </c>
       <c r="CO44" s="7">
         <v>171.73765296540424</v>
       </c>
       <c r="CP44" s="7">
         <v>301.51104609426136</v>
       </c>
       <c r="CQ44" s="7">
         <v>28.777381223971155</v>
       </c>
       <c r="CR44" s="7">
         <v>47.840649709796601</v>
       </c>
       <c r="CS44" s="7">
         <v>88.277096607202253</v>
       </c>
     </row>
     <row r="45" spans="1:97" x14ac:dyDescent="0.2">
       <c r="CH45" s="18" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="46" spans="1:97" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B46" s="31" t="s">
+      <c r="B46" s="41" t="s">
         <v>28</v>
       </c>
-      <c r="C46" s="31"/>
-[...9 lines deleted...]
-      <c r="M46" s="31"/>
+      <c r="C46" s="41"/>
+      <c r="D46" s="41"/>
+      <c r="E46" s="41"/>
+      <c r="F46" s="41"/>
+      <c r="G46" s="41"/>
+      <c r="H46" s="41"/>
+      <c r="I46" s="41"/>
+      <c r="J46" s="41"/>
+      <c r="K46" s="41"/>
+      <c r="L46" s="41"/>
+      <c r="M46" s="41"/>
       <c r="N46" s="24"/>
       <c r="O46" s="24"/>
       <c r="P46" s="24"/>
       <c r="Q46" s="24"/>
       <c r="R46" s="24"/>
       <c r="S46" s="24"/>
       <c r="T46" s="24"/>
       <c r="U46" s="24"/>
       <c r="V46" s="24"/>
       <c r="W46" s="24"/>
       <c r="X46" s="24"/>
       <c r="Y46" s="24"/>
       <c r="Z46" s="24"/>
       <c r="AA46" s="24"/>
       <c r="AB46" s="24"/>
       <c r="AC46" s="24"/>
       <c r="AD46" s="24"/>
       <c r="AE46" s="24"/>
       <c r="AF46" s="24"/>
       <c r="AG46" s="24"/>
       <c r="AH46" s="24"/>
       <c r="AI46" s="24"/>
       <c r="AJ46" s="24"/>
       <c r="AK46" s="24"/>
       <c r="AL46" s="24"/>
@@ -13793,216 +13798,216 @@
       <c r="AW46" s="24"/>
       <c r="AX46" s="24"/>
       <c r="AY46" s="24"/>
       <c r="AZ46" s="24"/>
       <c r="BA46" s="24"/>
       <c r="BB46" s="24"/>
       <c r="BC46" s="24"/>
       <c r="BD46" s="24"/>
       <c r="BE46" s="24"/>
       <c r="BF46" s="24"/>
       <c r="BG46" s="24"/>
       <c r="BH46" s="24"/>
       <c r="BI46" s="24"/>
       <c r="BJ46" s="24"/>
       <c r="BK46" s="24"/>
       <c r="BL46" s="24"/>
       <c r="BM46" s="24"/>
       <c r="BN46" s="24"/>
       <c r="BO46" s="24"/>
       <c r="BP46" s="24"/>
       <c r="BQ46" s="24"/>
       <c r="BR46" s="24"/>
       <c r="BS46" s="24"/>
       <c r="BT46" s="24"/>
       <c r="BU46" s="24"/>
-      <c r="CH46" s="31" t="s">
+      <c r="CH46" s="41" t="s">
         <v>28</v>
       </c>
-      <c r="CI46" s="31"/>
-[...9 lines deleted...]
-      <c r="CS46" s="31"/>
+      <c r="CI46" s="41"/>
+      <c r="CJ46" s="41"/>
+      <c r="CK46" s="41"/>
+      <c r="CL46" s="41"/>
+      <c r="CM46" s="41"/>
+      <c r="CN46" s="41"/>
+      <c r="CO46" s="41"/>
+      <c r="CP46" s="41"/>
+      <c r="CQ46" s="41"/>
+      <c r="CR46" s="41"/>
+      <c r="CS46" s="41"/>
     </row>
     <row r="47" spans="1:97" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B47" s="3"/>
-      <c r="M47" s="35" t="s">
+      <c r="M47" s="26" t="s">
         <v>50</v>
       </c>
       <c r="N47" s="3"/>
-      <c r="Y47" s="35" t="s">
+      <c r="Y47" s="26" t="s">
         <v>50</v>
       </c>
       <c r="Z47" s="3"/>
-      <c r="AK47" s="35" t="s">
+      <c r="AK47" s="26" t="s">
         <v>50</v>
       </c>
       <c r="AL47" s="3"/>
-      <c r="AW47" s="35" t="s">
+      <c r="AW47" s="26" t="s">
         <v>50</v>
       </c>
       <c r="AX47" s="3"/>
-      <c r="BI47" s="35" t="s">
+      <c r="BI47" s="26" t="s">
         <v>50</v>
       </c>
       <c r="BJ47" s="3"/>
-      <c r="BU47" s="35" t="s">
+      <c r="BU47" s="26" t="s">
         <v>50</v>
       </c>
       <c r="BV47" s="3"/>
-      <c r="CG47" s="35" t="s">
+      <c r="CG47" s="26" t="s">
         <v>50</v>
       </c>
       <c r="CH47" s="3"/>
-      <c r="CS47" s="35" t="s">
+      <c r="CS47" s="26" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="48" spans="1:97" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A48" s="36"/>
-      <c r="B48" s="26" t="s">
+      <c r="A48" s="42"/>
+      <c r="B48" s="38" t="s">
         <v>51</v>
       </c>
-      <c r="C48" s="27"/>
-[...10 lines deleted...]
-      <c r="N48" s="26" t="s">
+      <c r="C48" s="39"/>
+      <c r="D48" s="39"/>
+      <c r="E48" s="39"/>
+      <c r="F48" s="39"/>
+      <c r="G48" s="39"/>
+      <c r="H48" s="39"/>
+      <c r="I48" s="39"/>
+      <c r="J48" s="39"/>
+      <c r="K48" s="39"/>
+      <c r="L48" s="39"/>
+      <c r="M48" s="40"/>
+      <c r="N48" s="38" t="s">
         <v>52</v>
       </c>
-      <c r="O48" s="27"/>
-[...10 lines deleted...]
-      <c r="Z48" s="26" t="s">
+      <c r="O48" s="39"/>
+      <c r="P48" s="39"/>
+      <c r="Q48" s="39"/>
+      <c r="R48" s="39"/>
+      <c r="S48" s="39"/>
+      <c r="T48" s="39"/>
+      <c r="U48" s="39"/>
+      <c r="V48" s="39"/>
+      <c r="W48" s="39"/>
+      <c r="X48" s="39"/>
+      <c r="Y48" s="40"/>
+      <c r="Z48" s="38" t="s">
         <v>53</v>
       </c>
-      <c r="AA48" s="27"/>
-[...10 lines deleted...]
-      <c r="AL48" s="26" t="s">
+      <c r="AA48" s="39"/>
+      <c r="AB48" s="39"/>
+      <c r="AC48" s="39"/>
+      <c r="AD48" s="39"/>
+      <c r="AE48" s="39"/>
+      <c r="AF48" s="39"/>
+      <c r="AG48" s="39"/>
+      <c r="AH48" s="39"/>
+      <c r="AI48" s="39"/>
+      <c r="AJ48" s="39"/>
+      <c r="AK48" s="40"/>
+      <c r="AL48" s="38" t="s">
         <v>54</v>
       </c>
-      <c r="AM48" s="27"/>
-[...10 lines deleted...]
-      <c r="AX48" s="26" t="s">
+      <c r="AM48" s="39"/>
+      <c r="AN48" s="39"/>
+      <c r="AO48" s="39"/>
+      <c r="AP48" s="39"/>
+      <c r="AQ48" s="39"/>
+      <c r="AR48" s="39"/>
+      <c r="AS48" s="39"/>
+      <c r="AT48" s="39"/>
+      <c r="AU48" s="39"/>
+      <c r="AV48" s="39"/>
+      <c r="AW48" s="40"/>
+      <c r="AX48" s="38" t="s">
         <v>55</v>
       </c>
-      <c r="AY48" s="27"/>
-[...10 lines deleted...]
-      <c r="BJ48" s="26" t="s">
+      <c r="AY48" s="39"/>
+      <c r="AZ48" s="39"/>
+      <c r="BA48" s="39"/>
+      <c r="BB48" s="39"/>
+      <c r="BC48" s="39"/>
+      <c r="BD48" s="39"/>
+      <c r="BE48" s="39"/>
+      <c r="BF48" s="39"/>
+      <c r="BG48" s="39"/>
+      <c r="BH48" s="39"/>
+      <c r="BI48" s="40"/>
+      <c r="BJ48" s="38" t="s">
         <v>56</v>
       </c>
-      <c r="BK48" s="27"/>
-[...10 lines deleted...]
-      <c r="BV48" s="26" t="s">
+      <c r="BK48" s="39"/>
+      <c r="BL48" s="39"/>
+      <c r="BM48" s="39"/>
+      <c r="BN48" s="39"/>
+      <c r="BO48" s="39"/>
+      <c r="BP48" s="39"/>
+      <c r="BQ48" s="39"/>
+      <c r="BR48" s="39"/>
+      <c r="BS48" s="39"/>
+      <c r="BT48" s="39"/>
+      <c r="BU48" s="40"/>
+      <c r="BV48" s="38" t="s">
         <v>57</v>
       </c>
-      <c r="BW48" s="27"/>
-[...10 lines deleted...]
-      <c r="CH48" s="26" t="s">
+      <c r="BW48" s="39"/>
+      <c r="BX48" s="39"/>
+      <c r="BY48" s="39"/>
+      <c r="BZ48" s="39"/>
+      <c r="CA48" s="39"/>
+      <c r="CB48" s="39"/>
+      <c r="CC48" s="39"/>
+      <c r="CD48" s="39"/>
+      <c r="CE48" s="39"/>
+      <c r="CF48" s="39"/>
+      <c r="CG48" s="40"/>
+      <c r="CH48" s="38" t="s">
         <v>58</v>
       </c>
-      <c r="CI48" s="27"/>
-[...9 lines deleted...]
-      <c r="CS48" s="28"/>
+      <c r="CI48" s="39"/>
+      <c r="CJ48" s="39"/>
+      <c r="CK48" s="39"/>
+      <c r="CL48" s="39"/>
+      <c r="CM48" s="39"/>
+      <c r="CN48" s="39"/>
+      <c r="CO48" s="39"/>
+      <c r="CP48" s="39"/>
+      <c r="CQ48" s="39"/>
+      <c r="CR48" s="39"/>
+      <c r="CS48" s="40"/>
     </row>
     <row r="49" spans="1:97" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A49" s="37"/>
+      <c r="A49" s="43"/>
       <c r="B49" s="8" t="s">
         <v>25</v>
       </c>
       <c r="C49" s="9" t="s">
         <v>26</v>
       </c>
       <c r="D49" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E49" s="8" t="s">
         <v>1</v>
       </c>
       <c r="F49" s="9" t="s">
         <v>2</v>
       </c>
       <c r="G49" s="9" t="s">
         <v>3</v>
       </c>
       <c r="H49" s="9" t="s">
         <v>4</v>
       </c>
       <c r="I49" s="9" t="s">
         <v>5</v>
       </c>
       <c r="J49" s="9" t="s">
@@ -14264,347 +14269,347 @@
         <v>7</v>
       </c>
       <c r="CR49" s="9" t="s">
         <v>8</v>
       </c>
       <c r="CS49" s="9" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="50" spans="1:97" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A50" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B50" s="1">
         <v>116.8136093701478</v>
       </c>
       <c r="C50" s="1">
         <v>100</v>
       </c>
       <c r="D50" s="17">
         <v>100</v>
       </c>
       <c r="E50" s="17">
         <v>135.303934951782</v>
       </c>
-      <c r="F50" s="38">
+      <c r="F50" s="27">
         <v>353.03853766651747</v>
       </c>
-      <c r="G50" s="39">
+      <c r="G50" s="28">
         <v>151.28711396970337</v>
       </c>
-      <c r="H50" s="40">
+      <c r="H50" s="29">
         <v>2669.9068811370626</v>
       </c>
       <c r="I50" s="1">
         <v>221.47197834226131</v>
       </c>
       <c r="J50" s="1">
         <v>373.52118182259676</v>
       </c>
       <c r="K50" s="1">
         <v>53.235195265053434</v>
       </c>
       <c r="L50" s="1">
         <v>14.020988359211769</v>
       </c>
       <c r="M50" s="1">
         <v>0.83937862260716478</v>
       </c>
       <c r="N50" s="1">
         <v>141.02715693175588</v>
       </c>
       <c r="O50" s="1">
         <v>100</v>
       </c>
       <c r="P50" s="17">
         <v>100</v>
       </c>
       <c r="Q50" s="17">
         <v>123.43006278537345</v>
       </c>
-      <c r="R50" s="38">
+      <c r="R50" s="27">
         <v>299.19849221490165</v>
       </c>
-      <c r="S50" s="39">
+      <c r="S50" s="28">
         <v>144.82895035875927</v>
       </c>
-      <c r="T50" s="40">
+      <c r="T50" s="29">
         <v>2639.880791087503</v>
       </c>
       <c r="U50" s="1">
         <v>210.21340218579576</v>
       </c>
       <c r="V50" s="1">
         <v>467.18674210556327</v>
       </c>
       <c r="W50" s="1">
         <v>71.004426705848758</v>
       </c>
       <c r="X50" s="1">
         <v>18.94377310703431</v>
       </c>
       <c r="Y50" s="1">
         <v>0.53613866774135666</v>
       </c>
       <c r="Z50" s="1">
         <v>201.97871793631518</v>
       </c>
       <c r="AA50" s="1">
         <v>100</v>
       </c>
       <c r="AB50" s="17">
         <v>100</v>
       </c>
       <c r="AC50" s="17">
         <v>112.47504581945667</v>
       </c>
-      <c r="AD50" s="38">
+      <c r="AD50" s="27">
         <v>229.42220597025775</v>
       </c>
-      <c r="AE50" s="39">
+      <c r="AE50" s="28">
         <v>143.987783250707</v>
       </c>
-      <c r="AF50" s="40">
+      <c r="AF50" s="29">
         <v>2012.2258133466016</v>
       </c>
       <c r="AG50" s="1">
         <v>239.71546272686743</v>
       </c>
       <c r="AH50" s="1">
         <v>380.22120542998977</v>
       </c>
       <c r="AI50" s="1">
         <v>46.190835154849808</v>
       </c>
       <c r="AJ50" s="1">
         <v>25.276451306204162</v>
       </c>
       <c r="AK50" s="1">
         <v>1.2569028456610984</v>
       </c>
       <c r="AL50" s="1">
         <v>132.62396367746814</v>
       </c>
       <c r="AM50" s="1">
         <v>100</v>
       </c>
       <c r="AN50" s="17">
         <v>100</v>
       </c>
       <c r="AO50" s="17">
         <v>109.62600805520151</v>
       </c>
-      <c r="AP50" s="38">
+      <c r="AP50" s="27">
         <v>171.38436855811065</v>
       </c>
-      <c r="AQ50" s="39">
+      <c r="AQ50" s="28">
         <v>138.8683427717591</v>
       </c>
-      <c r="AR50" s="40">
+      <c r="AR50" s="29">
         <v>2364.0806759565903</v>
       </c>
       <c r="AS50" s="1">
         <v>185.35506495046238</v>
       </c>
       <c r="AT50" s="1">
         <v>405.60679613776261</v>
       </c>
       <c r="AU50" s="1">
         <v>54.968596561073959</v>
       </c>
       <c r="AV50" s="1">
         <v>36.356265648840868</v>
       </c>
       <c r="AW50" s="1">
         <v>1.079061127179906</v>
       </c>
       <c r="AX50" s="1">
         <v>167.97707441444558</v>
       </c>
       <c r="AY50" s="1">
         <v>100</v>
       </c>
       <c r="AZ50" s="17">
         <v>100</v>
       </c>
       <c r="BA50" s="17">
         <v>104.66272475558294</v>
       </c>
-      <c r="BB50" s="38">
+      <c r="BB50" s="27">
         <v>147.41986748357084</v>
       </c>
-      <c r="BC50" s="39">
+      <c r="BC50" s="28">
         <v>131.3614655412286</v>
       </c>
-      <c r="BD50" s="40">
+      <c r="BD50" s="29">
         <v>1887.7510422705445</v>
       </c>
       <c r="BE50" s="1">
         <v>186.19722308423187</v>
       </c>
       <c r="BF50" s="1">
         <v>420.82665443720913</v>
       </c>
       <c r="BG50" s="1">
         <v>44.888136331830772</v>
       </c>
       <c r="BH50" s="1">
         <v>51.716258333928465</v>
       </c>
       <c r="BI50" s="1">
         <v>1.4368258501871796</v>
       </c>
       <c r="BJ50" s="1">
         <v>95.590606447551323</v>
       </c>
       <c r="BK50" s="1">
         <v>100</v>
       </c>
       <c r="BL50" s="17">
         <v>100</v>
       </c>
       <c r="BM50" s="17">
         <v>105.3699127675322</v>
       </c>
-      <c r="BN50" s="38">
+      <c r="BN50" s="27">
         <v>154.92354333943277</v>
       </c>
-      <c r="BO50" s="39">
+      <c r="BO50" s="28">
         <v>132.11354440437978</v>
       </c>
-      <c r="BP50" s="40">
+      <c r="BP50" s="29">
         <v>1892.9931411892762</v>
       </c>
       <c r="BQ50" s="1">
         <v>188.54765959108178</v>
       </c>
       <c r="BR50" s="1">
         <v>413.80446589500173</v>
       </c>
       <c r="BS50" s="1">
         <v>52.759470805369581</v>
       </c>
       <c r="BT50" s="1">
         <v>25.435078691405739</v>
       </c>
       <c r="BU50" s="1">
         <v>2.3394821600430231</v>
       </c>
       <c r="BV50" s="1">
         <v>112.78064740887753</v>
       </c>
       <c r="BW50" s="1">
         <v>100</v>
       </c>
       <c r="BX50" s="17">
         <v>100</v>
       </c>
       <c r="BY50" s="17">
         <v>107.37352567574841</v>
       </c>
-      <c r="BZ50" s="38">
+      <c r="BZ50" s="27">
         <v>145.00228005757486</v>
       </c>
-      <c r="CA50" s="39">
+      <c r="CA50" s="28">
         <v>138.37767943675587</v>
       </c>
-      <c r="CB50" s="40">
+      <c r="CB50" s="29">
         <v>1950.9172858765112</v>
       </c>
       <c r="CC50" s="1">
         <v>214.0127956525061</v>
       </c>
       <c r="CD50" s="1">
         <v>367.60828393981842</v>
       </c>
       <c r="CE50" s="1">
         <v>50.788082368134077</v>
       </c>
       <c r="CF50" s="1">
         <v>24.746341649829308</v>
       </c>
       <c r="CG50" s="1">
         <v>2.4061638929385087</v>
       </c>
       <c r="CH50" s="1">
         <v>109.94009086544771</v>
       </c>
       <c r="CI50" s="1">
         <v>100</v>
       </c>
       <c r="CJ50" s="17">
         <v>100</v>
       </c>
       <c r="CK50" s="17">
         <v>104.21879299924794</v>
       </c>
-      <c r="CL50" s="38">
+      <c r="CL50" s="27">
         <v>129.15818177816141</v>
       </c>
-      <c r="CM50" s="39">
+      <c r="CM50" s="28">
         <v>126.42961020243619</v>
       </c>
-      <c r="CN50" s="40">
+      <c r="CN50" s="29">
         <v>1889.3030290356044</v>
       </c>
       <c r="CO50" s="1">
         <v>221.0276036957064</v>
       </c>
       <c r="CP50" s="1">
         <v>363.00109232187339</v>
       </c>
       <c r="CQ50" s="1">
         <v>37.85837871377241</v>
       </c>
       <c r="CR50" s="1">
         <v>36.456881432227114</v>
       </c>
       <c r="CS50" s="1">
         <v>2.8085725323348472</v>
       </c>
     </row>
     <row r="52" spans="1:97" x14ac:dyDescent="0.2">
       <c r="CH52" s="18" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="53" spans="1:97" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B53" s="31" t="s">
+      <c r="B53" s="41" t="s">
         <v>29</v>
       </c>
-      <c r="C53" s="31"/>
-[...9 lines deleted...]
-      <c r="M53" s="31"/>
+      <c r="C53" s="41"/>
+      <c r="D53" s="41"/>
+      <c r="E53" s="41"/>
+      <c r="F53" s="41"/>
+      <c r="G53" s="41"/>
+      <c r="H53" s="41"/>
+      <c r="I53" s="41"/>
+      <c r="J53" s="41"/>
+      <c r="K53" s="41"/>
+      <c r="L53" s="41"/>
+      <c r="M53" s="41"/>
       <c r="N53" s="24"/>
       <c r="O53" s="24"/>
       <c r="P53" s="24"/>
       <c r="Q53" s="24"/>
       <c r="R53" s="24"/>
       <c r="S53" s="24"/>
       <c r="T53" s="24"/>
       <c r="U53" s="24"/>
       <c r="V53" s="24"/>
       <c r="W53" s="24"/>
       <c r="X53" s="24"/>
       <c r="Y53" s="24"/>
       <c r="Z53" s="24"/>
       <c r="AA53" s="24"/>
       <c r="AB53" s="24"/>
       <c r="AC53" s="24"/>
       <c r="AD53" s="24"/>
       <c r="AE53" s="24"/>
       <c r="AF53" s="24"/>
       <c r="AG53" s="24"/>
       <c r="AH53" s="24"/>
       <c r="AI53" s="24"/>
       <c r="AJ53" s="24"/>
       <c r="AK53" s="24"/>
       <c r="AL53" s="24"/>
@@ -14621,216 +14626,216 @@
       <c r="AW53" s="24"/>
       <c r="AX53" s="24"/>
       <c r="AY53" s="24"/>
       <c r="AZ53" s="24"/>
       <c r="BA53" s="24"/>
       <c r="BB53" s="24"/>
       <c r="BC53" s="24"/>
       <c r="BD53" s="24"/>
       <c r="BE53" s="24"/>
       <c r="BF53" s="24"/>
       <c r="BG53" s="24"/>
       <c r="BH53" s="24"/>
       <c r="BI53" s="24"/>
       <c r="BJ53" s="24"/>
       <c r="BK53" s="24"/>
       <c r="BL53" s="24"/>
       <c r="BM53" s="24"/>
       <c r="BN53" s="24"/>
       <c r="BO53" s="24"/>
       <c r="BP53" s="24"/>
       <c r="BQ53" s="24"/>
       <c r="BR53" s="24"/>
       <c r="BS53" s="24"/>
       <c r="BT53" s="24"/>
       <c r="BU53" s="24"/>
-      <c r="CH53" s="31" t="s">
+      <c r="CH53" s="41" t="s">
         <v>61</v>
       </c>
-      <c r="CI53" s="31"/>
-[...9 lines deleted...]
-      <c r="CS53" s="31"/>
+      <c r="CI53" s="41"/>
+      <c r="CJ53" s="41"/>
+      <c r="CK53" s="41"/>
+      <c r="CL53" s="41"/>
+      <c r="CM53" s="41"/>
+      <c r="CN53" s="41"/>
+      <c r="CO53" s="41"/>
+      <c r="CP53" s="41"/>
+      <c r="CQ53" s="41"/>
+      <c r="CR53" s="41"/>
+      <c r="CS53" s="41"/>
     </row>
     <row r="54" spans="1:97" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B54" s="3"/>
-      <c r="M54" s="35" t="s">
+      <c r="M54" s="26" t="s">
         <v>50</v>
       </c>
       <c r="N54" s="3"/>
-      <c r="Y54" s="35" t="s">
+      <c r="Y54" s="26" t="s">
         <v>50</v>
       </c>
       <c r="Z54" s="3"/>
-      <c r="AK54" s="35" t="s">
+      <c r="AK54" s="26" t="s">
         <v>50</v>
       </c>
       <c r="AL54" s="3"/>
-      <c r="AW54" s="35" t="s">
+      <c r="AW54" s="26" t="s">
         <v>50</v>
       </c>
       <c r="AX54" s="3"/>
-      <c r="BI54" s="35" t="s">
+      <c r="BI54" s="26" t="s">
         <v>50</v>
       </c>
       <c r="BJ54" s="3"/>
-      <c r="BU54" s="35" t="s">
+      <c r="BU54" s="26" t="s">
         <v>50</v>
       </c>
       <c r="BV54" s="3"/>
-      <c r="CG54" s="35" t="s">
+      <c r="CG54" s="26" t="s">
         <v>50</v>
       </c>
       <c r="CH54" s="3"/>
-      <c r="CS54" s="35" t="s">
+      <c r="CS54" s="26" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="55" spans="1:97" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A55" s="36"/>
-      <c r="B55" s="26" t="s">
+      <c r="A55" s="42"/>
+      <c r="B55" s="38" t="s">
         <v>51</v>
       </c>
-      <c r="C55" s="27"/>
-[...10 lines deleted...]
-      <c r="N55" s="26" t="s">
+      <c r="C55" s="39"/>
+      <c r="D55" s="39"/>
+      <c r="E55" s="39"/>
+      <c r="F55" s="39"/>
+      <c r="G55" s="39"/>
+      <c r="H55" s="39"/>
+      <c r="I55" s="39"/>
+      <c r="J55" s="39"/>
+      <c r="K55" s="39"/>
+      <c r="L55" s="39"/>
+      <c r="M55" s="40"/>
+      <c r="N55" s="38" t="s">
         <v>52</v>
       </c>
-      <c r="O55" s="27"/>
-[...10 lines deleted...]
-      <c r="Z55" s="26" t="s">
+      <c r="O55" s="39"/>
+      <c r="P55" s="39"/>
+      <c r="Q55" s="39"/>
+      <c r="R55" s="39"/>
+      <c r="S55" s="39"/>
+      <c r="T55" s="39"/>
+      <c r="U55" s="39"/>
+      <c r="V55" s="39"/>
+      <c r="W55" s="39"/>
+      <c r="X55" s="39"/>
+      <c r="Y55" s="40"/>
+      <c r="Z55" s="38" t="s">
         <v>53</v>
       </c>
-      <c r="AA55" s="27"/>
-[...10 lines deleted...]
-      <c r="AL55" s="26" t="s">
+      <c r="AA55" s="39"/>
+      <c r="AB55" s="39"/>
+      <c r="AC55" s="39"/>
+      <c r="AD55" s="39"/>
+      <c r="AE55" s="39"/>
+      <c r="AF55" s="39"/>
+      <c r="AG55" s="39"/>
+      <c r="AH55" s="39"/>
+      <c r="AI55" s="39"/>
+      <c r="AJ55" s="39"/>
+      <c r="AK55" s="40"/>
+      <c r="AL55" s="38" t="s">
         <v>54</v>
       </c>
-      <c r="AM55" s="27"/>
-[...10 lines deleted...]
-      <c r="AX55" s="26" t="s">
+      <c r="AM55" s="39"/>
+      <c r="AN55" s="39"/>
+      <c r="AO55" s="39"/>
+      <c r="AP55" s="39"/>
+      <c r="AQ55" s="39"/>
+      <c r="AR55" s="39"/>
+      <c r="AS55" s="39"/>
+      <c r="AT55" s="39"/>
+      <c r="AU55" s="39"/>
+      <c r="AV55" s="39"/>
+      <c r="AW55" s="40"/>
+      <c r="AX55" s="38" t="s">
         <v>55</v>
       </c>
-      <c r="AY55" s="27"/>
-[...10 lines deleted...]
-      <c r="BJ55" s="26" t="s">
+      <c r="AY55" s="39"/>
+      <c r="AZ55" s="39"/>
+      <c r="BA55" s="39"/>
+      <c r="BB55" s="39"/>
+      <c r="BC55" s="39"/>
+      <c r="BD55" s="39"/>
+      <c r="BE55" s="39"/>
+      <c r="BF55" s="39"/>
+      <c r="BG55" s="39"/>
+      <c r="BH55" s="39"/>
+      <c r="BI55" s="40"/>
+      <c r="BJ55" s="38" t="s">
         <v>56</v>
       </c>
-      <c r="BK55" s="27"/>
-[...10 lines deleted...]
-      <c r="BV55" s="26" t="s">
+      <c r="BK55" s="39"/>
+      <c r="BL55" s="39"/>
+      <c r="BM55" s="39"/>
+      <c r="BN55" s="39"/>
+      <c r="BO55" s="39"/>
+      <c r="BP55" s="39"/>
+      <c r="BQ55" s="39"/>
+      <c r="BR55" s="39"/>
+      <c r="BS55" s="39"/>
+      <c r="BT55" s="39"/>
+      <c r="BU55" s="40"/>
+      <c r="BV55" s="38" t="s">
         <v>57</v>
       </c>
-      <c r="BW55" s="27"/>
-[...10 lines deleted...]
-      <c r="CH55" s="26" t="s">
+      <c r="BW55" s="39"/>
+      <c r="BX55" s="39"/>
+      <c r="BY55" s="39"/>
+      <c r="BZ55" s="39"/>
+      <c r="CA55" s="39"/>
+      <c r="CB55" s="39"/>
+      <c r="CC55" s="39"/>
+      <c r="CD55" s="39"/>
+      <c r="CE55" s="39"/>
+      <c r="CF55" s="39"/>
+      <c r="CG55" s="40"/>
+      <c r="CH55" s="38" t="s">
         <v>62</v>
       </c>
-      <c r="CI55" s="27"/>
-[...9 lines deleted...]
-      <c r="CS55" s="28"/>
+      <c r="CI55" s="39"/>
+      <c r="CJ55" s="39"/>
+      <c r="CK55" s="39"/>
+      <c r="CL55" s="39"/>
+      <c r="CM55" s="39"/>
+      <c r="CN55" s="39"/>
+      <c r="CO55" s="39"/>
+      <c r="CP55" s="39"/>
+      <c r="CQ55" s="39"/>
+      <c r="CR55" s="39"/>
+      <c r="CS55" s="40"/>
     </row>
     <row r="56" spans="1:97" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A56" s="37"/>
+      <c r="A56" s="43"/>
       <c r="B56" s="8" t="s">
         <v>25</v>
       </c>
       <c r="C56" s="9" t="s">
         <v>26</v>
       </c>
       <c r="D56" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E56" s="8" t="s">
         <v>1</v>
       </c>
       <c r="F56" s="9" t="s">
         <v>2</v>
       </c>
       <c r="G56" s="9" t="s">
         <v>3</v>
       </c>
       <c r="H56" s="9" t="s">
         <v>4</v>
       </c>
       <c r="I56" s="9" t="s">
         <v>5</v>
       </c>
       <c r="J56" s="9" t="s">
@@ -15092,5082 +15097,5082 @@
         <v>7</v>
       </c>
       <c r="CR56" s="9" t="s">
         <v>8</v>
       </c>
       <c r="CS56" s="9" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="57" spans="1:97" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A57" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B57" s="1">
         <v>59.910942316927219</v>
       </c>
       <c r="C57" s="1">
         <v>100.81595348783192</v>
       </c>
       <c r="D57" s="17">
         <v>124.90636641628505</v>
       </c>
       <c r="E57" s="17">
         <v>112.44201275674182</v>
       </c>
-      <c r="F57" s="38">
+      <c r="F57" s="27">
         <v>119.81786709397488</v>
       </c>
-      <c r="G57" s="39">
+      <c r="G57" s="28">
         <v>139.77561080522307</v>
       </c>
-      <c r="H57" s="40">
+      <c r="H57" s="29">
         <v>71.757213479624127</v>
       </c>
       <c r="I57" s="1">
         <v>97.465803433768727</v>
       </c>
       <c r="J57" s="1">
         <v>107.46429870418805</v>
       </c>
       <c r="K57" s="1">
         <v>79.214225640897581</v>
       </c>
       <c r="L57" s="1">
         <v>96.156158590385729</v>
       </c>
       <c r="M57" s="1">
         <v>124.98456218707254</v>
       </c>
       <c r="N57" s="1">
         <v>59.481912346014809</v>
       </c>
       <c r="O57" s="1">
         <v>100.53832063173829</v>
       </c>
       <c r="P57" s="17">
         <v>124.45528907637534</v>
       </c>
       <c r="Q57" s="17">
         <v>110.55994338808226</v>
       </c>
-      <c r="R57" s="38">
+      <c r="R57" s="27">
         <v>120.19018647411339</v>
       </c>
-      <c r="S57" s="39">
+      <c r="S57" s="28">
         <v>139.83727240686196</v>
       </c>
-      <c r="T57" s="40">
+      <c r="T57" s="29">
         <v>67.258304450371469</v>
       </c>
       <c r="U57" s="1">
         <v>101.28637260711176</v>
       </c>
       <c r="V57" s="1">
         <v>105.28324714244775</v>
       </c>
       <c r="W57" s="1">
         <v>78.205363475435874</v>
       </c>
       <c r="X57" s="1">
         <v>101.00642755154314</v>
       </c>
       <c r="Y57" s="1">
         <v>127.07333206710551</v>
       </c>
       <c r="Z57" s="1">
         <v>56.073774160304382</v>
       </c>
       <c r="AA57" s="1">
         <v>97.866783924702574</v>
       </c>
       <c r="AB57" s="17">
         <v>126.67823248248288</v>
       </c>
       <c r="AC57" s="17">
         <v>105.30331205449149</v>
       </c>
-      <c r="AD57" s="38">
+      <c r="AD57" s="27">
         <v>120.55421832803697</v>
       </c>
-      <c r="AE57" s="39">
+      <c r="AE57" s="28">
         <v>139.18860228669533</v>
       </c>
-      <c r="AF57" s="40">
+      <c r="AF57" s="29">
         <v>70.711244861296208</v>
       </c>
       <c r="AG57" s="1">
         <v>102.1835931702432</v>
       </c>
       <c r="AH57" s="1">
         <v>106.43518558699121</v>
       </c>
       <c r="AI57" s="1">
         <v>78.619362758135267</v>
       </c>
       <c r="AJ57" s="1">
         <v>103.70642470980087</v>
       </c>
       <c r="AK57" s="1">
         <v>133.8572541417835</v>
       </c>
       <c r="AL57" s="1">
         <v>54.612532381280602</v>
       </c>
       <c r="AM57" s="1">
         <v>98.573191234529816</v>
       </c>
       <c r="AN57" s="17">
         <v>125.39697417385565</v>
       </c>
       <c r="AO57" s="17">
         <v>104.59579229365153</v>
       </c>
-      <c r="AP57" s="38">
+      <c r="AP57" s="27">
         <v>118.63819998760879</v>
       </c>
-      <c r="AQ57" s="39">
+      <c r="AQ57" s="28">
         <v>141.79308101216211</v>
       </c>
-      <c r="AR57" s="40">
+      <c r="AR57" s="29">
         <v>70.213686380286276</v>
       </c>
       <c r="AS57" s="1">
         <v>100.6150813395664</v>
       </c>
       <c r="AT57" s="1">
         <v>109.80046950755306</v>
       </c>
       <c r="AU57" s="1">
         <v>77.851566158126602</v>
       </c>
       <c r="AV57" s="1">
         <v>104.13328635000086</v>
       </c>
       <c r="AW57" s="1">
         <v>136.46098425901147</v>
       </c>
       <c r="AX57" s="1">
         <v>52.45447360051724</v>
       </c>
       <c r="AY57" s="1">
         <v>100.21384314166106</v>
       </c>
       <c r="AZ57" s="17">
         <v>131.40186358456032</v>
       </c>
       <c r="BA57" s="17">
         <v>101.11925280508132</v>
       </c>
-      <c r="BB57" s="38">
+      <c r="BB57" s="27">
         <v>117.77372882518311</v>
       </c>
-      <c r="BC57" s="39">
+      <c r="BC57" s="28">
         <v>142.26357022792905</v>
       </c>
-      <c r="BD57" s="40">
+      <c r="BD57" s="29">
         <v>70.303448906406985</v>
       </c>
       <c r="BE57" s="1">
         <v>98.695052143110829</v>
       </c>
       <c r="BF57" s="1">
         <v>112.184595395946</v>
       </c>
       <c r="BG57" s="1">
         <v>78.943283000172798</v>
       </c>
       <c r="BH57" s="1">
         <v>103.43608655074459</v>
       </c>
       <c r="BI57" s="1">
         <v>142.21633294082642</v>
       </c>
       <c r="BJ57" s="1">
         <v>52.405578360150187</v>
       </c>
       <c r="BK57" s="1">
         <v>98.26010020134413</v>
       </c>
       <c r="BL57" s="17">
         <v>131.97471560774702</v>
       </c>
       <c r="BM57" s="17">
         <v>101.0850174675914</v>
       </c>
-      <c r="BN57" s="38">
+      <c r="BN57" s="27">
         <v>116.99911407556725</v>
       </c>
-      <c r="BO57" s="39">
+      <c r="BO57" s="28">
         <v>143.53448037494681</v>
       </c>
-      <c r="BP57" s="40">
+      <c r="BP57" s="29">
         <v>69.775097642670261</v>
       </c>
       <c r="BQ57" s="1">
         <v>100.24467182664354</v>
       </c>
       <c r="BR57" s="1">
         <v>110.82461263853878</v>
       </c>
       <c r="BS57" s="1">
         <v>77.994911543548071</v>
       </c>
       <c r="BT57" s="1">
         <v>105.91918392396063</v>
       </c>
       <c r="BU57" s="1">
         <v>141.94301224814697</v>
       </c>
       <c r="BV57" s="1">
         <v>51.725151556795687</v>
       </c>
       <c r="BW57" s="1">
         <v>98.080929637544074</v>
       </c>
       <c r="BX57" s="17">
         <v>131.20887270883782</v>
       </c>
       <c r="BY57" s="17">
         <v>100.05583969861726</v>
       </c>
-      <c r="BZ57" s="38">
+      <c r="BZ57" s="27">
         <v>118.64297779921773</v>
       </c>
-      <c r="CA57" s="39">
+      <c r="CA57" s="28">
         <v>142.60863653103411</v>
       </c>
-      <c r="CB57" s="40">
+      <c r="CB57" s="29">
         <v>69.038524989932071</v>
       </c>
       <c r="CC57" s="1">
         <v>100.03149479031693</v>
       </c>
       <c r="CD57" s="1">
         <v>113.83795441365972</v>
       </c>
       <c r="CE57" s="1">
         <v>76.471197075097905</v>
       </c>
       <c r="CF57" s="1">
         <v>108.56732898131574</v>
       </c>
       <c r="CG57" s="1">
         <v>140.60557432863072</v>
       </c>
       <c r="CH57" s="1">
         <v>51.217298231286037</v>
       </c>
       <c r="CI57" s="1">
         <v>99.789426616743228</v>
       </c>
       <c r="CJ57" s="17">
         <v>133.6055904919256</v>
       </c>
       <c r="CK57" s="17">
         <v>99.184373145705592</v>
       </c>
-      <c r="CL57" s="38">
+      <c r="CL57" s="27">
         <v>117.75590083773079</v>
       </c>
-      <c r="CM57" s="39">
+      <c r="CM57" s="28">
         <v>144.60404222726098</v>
       </c>
-      <c r="CN57" s="40">
+      <c r="CN57" s="29">
         <v>68.763560712623331</v>
       </c>
       <c r="CO57" s="1">
         <v>100.64664332108543</v>
       </c>
       <c r="CP57" s="1">
         <v>112.74845396456566</v>
       </c>
       <c r="CQ57" s="1">
         <v>77.694544782188672</v>
       </c>
       <c r="CR57" s="1">
         <v>107.1736874212061</v>
       </c>
       <c r="CS57" s="1">
         <v>141.34516826297795</v>
       </c>
     </row>
     <row r="58" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A58" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B58" s="2">
         <v>56.871297258321597</v>
       </c>
       <c r="C58" s="2">
         <v>95.057685574129778</v>
       </c>
       <c r="D58" s="7">
         <v>130.64039260507937</v>
       </c>
       <c r="E58" s="7">
         <v>113.42398858793372</v>
       </c>
-      <c r="F58" s="41">
+      <c r="F58" s="30">
         <v>113.25783733165937</v>
       </c>
-      <c r="G58" s="42">
+      <c r="G58" s="31">
         <v>141.50990168561381</v>
       </c>
-      <c r="H58" s="43">
+      <c r="H58" s="32">
         <v>72.100009836350281</v>
       </c>
       <c r="I58" s="2">
         <v>96.498668248210421</v>
       </c>
       <c r="J58" s="2">
         <v>113.69309029439772</v>
       </c>
       <c r="K58" s="2">
         <v>72.703222736133625</v>
       </c>
       <c r="L58" s="2">
         <v>126.83236219305287</v>
       </c>
       <c r="M58" s="2">
         <v>99.898013879355346</v>
       </c>
       <c r="N58" s="2">
         <v>60.717547311579253</v>
       </c>
       <c r="O58" s="2">
         <v>97.91894278541622</v>
       </c>
       <c r="P58" s="7">
         <v>125.34075884968703</v>
       </c>
       <c r="Q58" s="7">
         <v>104.77630018752278</v>
       </c>
-      <c r="R58" s="41">
+      <c r="R58" s="30">
         <v>120.42681547758727</v>
       </c>
-      <c r="S58" s="42">
+      <c r="S58" s="31">
         <v>131.91299383082344</v>
       </c>
-      <c r="T58" s="43">
+      <c r="T58" s="32">
         <v>68.729553756207252</v>
       </c>
       <c r="U58" s="2">
         <v>83.365299394362211</v>
       </c>
       <c r="V58" s="2">
         <v>114.28979469741378</v>
       </c>
       <c r="W58" s="2">
         <v>68.748100401521853</v>
       </c>
       <c r="X58" s="2">
         <v>122.10535952192917</v>
       </c>
       <c r="Y58" s="2">
         <v>85.480792633948425</v>
       </c>
       <c r="Z58" s="2">
         <v>96.105013539975147</v>
       </c>
       <c r="AA58" s="2">
         <v>88.306327374496689</v>
       </c>
       <c r="AB58" s="7">
         <v>131.51594805232608</v>
       </c>
       <c r="AC58" s="7">
         <v>108.50568656143965</v>
       </c>
-      <c r="AD58" s="41">
+      <c r="AD58" s="30">
         <v>119.32078226110143</v>
       </c>
-      <c r="AE58" s="42">
+      <c r="AE58" s="31">
         <v>123.76290058954183</v>
       </c>
-      <c r="AF58" s="43">
+      <c r="AF58" s="32">
         <v>74.796433003477446</v>
       </c>
       <c r="AG58" s="2">
         <v>84.044958462767212</v>
       </c>
       <c r="AH58" s="2">
         <v>111.81884011454876</v>
       </c>
       <c r="AI58" s="2">
         <v>76.286064091350411</v>
       </c>
       <c r="AJ58" s="2">
         <v>120.32523473734895</v>
       </c>
       <c r="AK58" s="2">
         <v>136.31542729464232</v>
       </c>
       <c r="AL58" s="2">
         <v>60.854437018863003</v>
       </c>
       <c r="AM58" s="2">
         <v>96.659799245747763</v>
       </c>
       <c r="AN58" s="7">
         <v>119.91800028296917</v>
       </c>
       <c r="AO58" s="7">
         <v>113.96012551267181</v>
       </c>
-      <c r="AP58" s="41">
+      <c r="AP58" s="30">
         <v>118.3957052345054</v>
       </c>
-      <c r="AQ58" s="42">
+      <c r="AQ58" s="31">
         <v>128.02032691101442</v>
       </c>
-      <c r="AR58" s="43">
+      <c r="AR58" s="32">
         <v>74.450965301749179</v>
       </c>
       <c r="AS58" s="2">
         <v>83.768303325888397</v>
       </c>
       <c r="AT58" s="2">
         <v>110.9630846269974</v>
       </c>
       <c r="AU58" s="2">
         <v>78.110631678474107</v>
       </c>
       <c r="AV58" s="2">
         <v>117.52541229336401</v>
       </c>
       <c r="AW58" s="2">
         <v>119.99346699042786</v>
       </c>
       <c r="AX58" s="2">
         <v>67.523605738966438</v>
       </c>
       <c r="AY58" s="2">
         <v>94.347491180648134</v>
       </c>
       <c r="AZ58" s="7">
         <v>132.88800085779411</v>
       </c>
       <c r="BA58" s="7">
         <v>111.71821000684972</v>
       </c>
-      <c r="BB58" s="41">
+      <c r="BB58" s="30">
         <v>120.69446070058663</v>
       </c>
-      <c r="BC58" s="42">
+      <c r="BC58" s="31">
         <v>124.86946750149804</v>
       </c>
-      <c r="BD58" s="43">
+      <c r="BD58" s="32">
         <v>75.568576848353402</v>
       </c>
       <c r="BE58" s="2">
         <v>82.844052288659014</v>
       </c>
       <c r="BF58" s="2">
         <v>114.76696652499005</v>
       </c>
       <c r="BG58" s="2">
         <v>81.683453532844567</v>
       </c>
       <c r="BH58" s="2">
         <v>109.50189249758722</v>
       </c>
       <c r="BI58" s="2">
         <v>117.45850860427041</v>
       </c>
       <c r="BJ58" s="2">
         <v>65.637527263993647</v>
       </c>
       <c r="BK58" s="2">
         <v>93.652432841477392</v>
       </c>
       <c r="BL58" s="7">
         <v>133.40156449026063</v>
       </c>
       <c r="BM58" s="7">
         <v>111.0734543100705</v>
       </c>
-      <c r="BN58" s="41">
+      <c r="BN58" s="30">
         <v>116.22715210690156</v>
       </c>
-      <c r="BO58" s="42">
+      <c r="BO58" s="31">
         <v>129.16489294907504</v>
       </c>
-      <c r="BP58" s="43">
+      <c r="BP58" s="32">
         <v>76.345104550210962</v>
       </c>
       <c r="BQ58" s="2">
         <v>85.918080894155935</v>
       </c>
       <c r="BR58" s="2">
         <v>108.59290430274926</v>
       </c>
       <c r="BS58" s="2">
         <v>82.30855261284556</v>
       </c>
       <c r="BT58" s="2">
         <v>110.83570677014445</v>
       </c>
       <c r="BU58" s="2">
         <v>123.1258058848417</v>
       </c>
       <c r="BV58" s="2">
         <v>64.483988921276534</v>
       </c>
       <c r="BW58" s="2">
         <v>95.232602798755082</v>
       </c>
       <c r="BX58" s="7">
         <v>128.63094628255615</v>
       </c>
       <c r="BY58" s="7">
         <v>108.28696118939374</v>
       </c>
-      <c r="BZ58" s="41">
+      <c r="BZ58" s="30">
         <v>117.3228780862182</v>
       </c>
-      <c r="CA58" s="42">
+      <c r="CA58" s="31">
         <v>124.96760509836582</v>
       </c>
-      <c r="CB58" s="43">
+      <c r="CB58" s="32">
         <v>76.898681096803699</v>
       </c>
       <c r="CC58" s="2">
         <v>88.603628875066448</v>
       </c>
       <c r="CD58" s="2">
         <v>112.17040950550749</v>
       </c>
       <c r="CE58" s="2">
         <v>76.49919800251746</v>
       </c>
       <c r="CF58" s="2">
         <v>111.8181619441914</v>
       </c>
       <c r="CG58" s="2">
         <v>117.13031041057545</v>
       </c>
       <c r="CH58" s="2">
         <v>68.630803831272601</v>
       </c>
       <c r="CI58" s="2">
         <v>94.587399082165319</v>
       </c>
       <c r="CJ58" s="7">
         <v>130.35249964663882</v>
       </c>
       <c r="CK58" s="7">
         <v>110.20922012396741</v>
       </c>
-      <c r="CL58" s="41">
+      <c r="CL58" s="30">
         <v>117.50924836905673</v>
       </c>
-      <c r="CM58" s="42">
+      <c r="CM58" s="31">
         <v>122.00674606677318</v>
       </c>
-      <c r="CN58" s="43">
+      <c r="CN58" s="32">
         <v>79.589208842190331</v>
       </c>
       <c r="CO58" s="2">
         <v>89.610591590627749</v>
       </c>
       <c r="CP58" s="2">
         <v>104.99006841073901</v>
       </c>
       <c r="CQ58" s="2">
         <v>82.324454113099875</v>
       </c>
       <c r="CR58" s="2">
         <v>111.10442093208444</v>
       </c>
       <c r="CS58" s="2">
         <v>112.36201190072188</v>
       </c>
     </row>
     <row r="59" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A59" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B59" s="2">
         <v>47.290941324924937</v>
       </c>
       <c r="C59" s="2">
         <v>101.75310690202704</v>
       </c>
       <c r="D59" s="7">
         <v>157.73762964187819</v>
       </c>
       <c r="E59" s="7">
         <v>85.859256118366304</v>
       </c>
-      <c r="F59" s="41">
+      <c r="F59" s="30">
         <v>104.44315727324597</v>
       </c>
-      <c r="G59" s="42">
+      <c r="G59" s="31">
         <v>152.44985137474151</v>
       </c>
-      <c r="H59" s="43">
+      <c r="H59" s="32">
         <v>68.237210864183467</v>
       </c>
       <c r="I59" s="2">
         <v>101.99786009126055</v>
       </c>
       <c r="J59" s="2">
         <v>97.032012185332277</v>
       </c>
       <c r="K59" s="2">
         <v>75.892012901117425</v>
       </c>
       <c r="L59" s="2">
         <v>125.43604285327991</v>
       </c>
       <c r="M59" s="2">
         <v>160.35331160039215</v>
       </c>
       <c r="N59" s="2">
         <v>46.201780474549167</v>
       </c>
       <c r="O59" s="2">
         <v>102.43358279848593</v>
       </c>
       <c r="P59" s="7">
         <v>154.25440789207624</v>
       </c>
       <c r="Q59" s="7">
         <v>83.55446576375931</v>
       </c>
-      <c r="R59" s="41">
+      <c r="R59" s="30">
         <v>113.10721381228423</v>
       </c>
-      <c r="S59" s="42">
+      <c r="S59" s="31">
         <v>147.29288392229637</v>
       </c>
-      <c r="T59" s="43">
+      <c r="T59" s="32">
         <v>69.257709346990566</v>
       </c>
       <c r="U59" s="2">
         <v>95.099244888035244</v>
       </c>
       <c r="V59" s="2">
         <v>98.3200875954998</v>
       </c>
       <c r="W59" s="2">
         <v>74.465359766029778</v>
       </c>
       <c r="X59" s="2">
         <v>129.4132344789171</v>
       </c>
       <c r="Y59" s="2">
         <v>167.25761201176149</v>
       </c>
       <c r="Z59" s="2">
         <v>45.642176295105017</v>
       </c>
       <c r="AA59" s="2">
         <v>99.559747978169952</v>
       </c>
       <c r="AB59" s="7">
         <v>147.28384482184268</v>
       </c>
       <c r="AC59" s="7">
         <v>84.72401116652722</v>
       </c>
-      <c r="AD59" s="41">
+      <c r="AD59" s="30">
         <v>106.84255366999835</v>
       </c>
-      <c r="AE59" s="42">
+      <c r="AE59" s="31">
         <v>157.07031577429939</v>
       </c>
-      <c r="AF59" s="43">
+      <c r="AF59" s="32">
         <v>65.192748400583227</v>
       </c>
       <c r="AG59" s="2">
         <v>95.093214085819483</v>
       </c>
       <c r="AH59" s="2">
         <v>101.66844539118497</v>
       </c>
       <c r="AI59" s="2">
         <v>75.996145182288473</v>
       </c>
       <c r="AJ59" s="2">
         <v>128.41249044955347</v>
       </c>
       <c r="AK59" s="2">
         <v>177.75306041904213</v>
       </c>
       <c r="AL59" s="2">
         <v>36.437727908059827</v>
       </c>
       <c r="AM59" s="2">
         <v>103.10225919546214</v>
       </c>
       <c r="AN59" s="7">
         <v>173.26743752392989</v>
       </c>
       <c r="AO59" s="7">
         <v>79.586449966430209</v>
       </c>
-      <c r="AP59" s="41">
+      <c r="AP59" s="30">
         <v>97.610106553552029</v>
       </c>
-      <c r="AQ59" s="42">
+      <c r="AQ59" s="31">
         <v>171.39157980376135</v>
       </c>
-      <c r="AR59" s="43">
+      <c r="AR59" s="32">
         <v>55.950167201771769</v>
       </c>
       <c r="AS59" s="2">
         <v>100.72334125802756</v>
       </c>
       <c r="AT59" s="2">
         <v>116.59354537400969</v>
       </c>
       <c r="AU59" s="2">
         <v>68.770097982688682</v>
       </c>
       <c r="AV59" s="2">
         <v>135.9940393477319</v>
       </c>
       <c r="AW59" s="2">
         <v>191.78100220205991</v>
       </c>
       <c r="AX59" s="2">
         <v>35.186525415349529</v>
       </c>
       <c r="AY59" s="2">
         <v>98.094123318695452</v>
       </c>
       <c r="AZ59" s="7">
         <v>187.08518561743682</v>
       </c>
       <c r="BA59" s="7">
         <v>76.063852865065215</v>
       </c>
-      <c r="BB59" s="41">
+      <c r="BB59" s="30">
         <v>105.21996761366181</v>
       </c>
-      <c r="BC59" s="42">
+      <c r="BC59" s="31">
         <v>155.37220049310594</v>
       </c>
-      <c r="BD59" s="43">
+      <c r="BD59" s="32">
         <v>59.446714644927802</v>
       </c>
       <c r="BE59" s="2">
         <v>103.13089009383238</v>
       </c>
       <c r="BF59" s="2">
         <v>110.72038387488001</v>
       </c>
       <c r="BG59" s="2">
         <v>70.642051896289402</v>
       </c>
       <c r="BH59" s="2">
         <v>125.47044943198048</v>
       </c>
       <c r="BI59" s="2">
         <v>203.73975433337347</v>
       </c>
       <c r="BJ59" s="2">
         <v>35.436680688750464</v>
       </c>
       <c r="BK59" s="2">
         <v>106.48347652458166</v>
       </c>
       <c r="BL59" s="7">
         <v>170.34917467226356</v>
       </c>
       <c r="BM59" s="7">
         <v>78.70434366149675</v>
       </c>
-      <c r="BN59" s="41">
+      <c r="BN59" s="30">
         <v>107.51339948980588</v>
       </c>
-      <c r="BO59" s="42">
+      <c r="BO59" s="31">
         <v>157.94308531507349</v>
       </c>
-      <c r="BP59" s="43">
+      <c r="BP59" s="32">
         <v>59.338447361994916</v>
       </c>
       <c r="BQ59" s="2">
         <v>98.696815955627969</v>
       </c>
       <c r="BR59" s="2">
         <v>117.87419085299733</v>
       </c>
       <c r="BS59" s="2">
         <v>72.880585490549677</v>
       </c>
       <c r="BT59" s="2">
         <v>117.63426159015371</v>
       </c>
       <c r="BU59" s="2">
         <v>204.51941385955982</v>
       </c>
       <c r="BV59" s="2">
         <v>35.497958417385753</v>
       </c>
       <c r="BW59" s="2">
         <v>105.74079029247736</v>
       </c>
       <c r="BX59" s="7">
         <v>174.5788500198374</v>
       </c>
       <c r="BY59" s="7">
         <v>79.474339140634029</v>
       </c>
-      <c r="BZ59" s="41">
+      <c r="BZ59" s="30">
         <v>109.37634370627043</v>
       </c>
-      <c r="CA59" s="42">
+      <c r="CA59" s="31">
         <v>152.41099400762209</v>
       </c>
-      <c r="CB59" s="43">
+      <c r="CB59" s="32">
         <v>61.667862245006944</v>
       </c>
       <c r="CC59" s="2">
         <v>96.234097157232711</v>
       </c>
       <c r="CD59" s="2">
         <v>116.59273937459656</v>
       </c>
       <c r="CE59" s="2">
         <v>72.148429869670125</v>
       </c>
       <c r="CF59" s="2">
         <v>118.20828280336173</v>
       </c>
       <c r="CG59" s="2">
         <v>177.67476595785644</v>
       </c>
       <c r="CH59" s="2">
         <v>40.593007884590236</v>
       </c>
       <c r="CI59" s="2">
         <v>110.69551043016975</v>
       </c>
       <c r="CJ59" s="7">
         <v>168.90822054692867</v>
       </c>
       <c r="CK59" s="7">
         <v>79.230043709410296</v>
       </c>
-      <c r="CL59" s="41">
+      <c r="CL59" s="30">
         <v>110.87186673350355</v>
       </c>
-      <c r="CM59" s="42">
+      <c r="CM59" s="31">
         <v>154.23022590403528</v>
       </c>
-      <c r="CN59" s="43">
+      <c r="CN59" s="32">
         <v>62.20625696670632</v>
       </c>
       <c r="CO59" s="2">
         <v>94.71232745918482</v>
       </c>
       <c r="CP59" s="2">
         <v>111.69298216718246</v>
       </c>
       <c r="CQ59" s="2">
         <v>73.386044052590478</v>
       </c>
       <c r="CR59" s="2">
         <v>110.2753725382496</v>
       </c>
       <c r="CS59" s="2">
         <v>191.7393049858436</v>
       </c>
     </row>
     <row r="60" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A60" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B60" s="2">
         <v>73.832887493918093</v>
       </c>
       <c r="C60" s="2">
         <v>84.04923195861862</v>
       </c>
       <c r="D60" s="7">
         <v>172.31612610767434</v>
       </c>
       <c r="E60" s="7">
         <v>75.393455443090062</v>
       </c>
-      <c r="F60" s="41">
+      <c r="F60" s="30">
         <v>119.96596342587091</v>
       </c>
-      <c r="G60" s="42">
+      <c r="G60" s="31">
         <v>160.04530560952216</v>
       </c>
-      <c r="H60" s="43">
+      <c r="H60" s="32">
         <v>61.656843649276794</v>
       </c>
       <c r="I60" s="2">
         <v>113.24133854701002</v>
       </c>
       <c r="J60" s="2">
         <v>130.7735372069167</v>
       </c>
       <c r="K60" s="2">
         <v>84.814430167365046</v>
       </c>
       <c r="L60" s="2">
         <v>83.71702048134398</v>
       </c>
       <c r="M60" s="2">
         <v>110.35264327254839</v>
       </c>
       <c r="N60" s="2">
         <v>66.994419633038333</v>
       </c>
       <c r="O60" s="2">
         <v>81.419807101158909</v>
       </c>
       <c r="P60" s="7">
         <v>180.66336595895618</v>
       </c>
       <c r="Q60" s="7">
         <v>71.740255513024053</v>
       </c>
-      <c r="R60" s="41">
+      <c r="R60" s="30">
         <v>117.90702329788829</v>
       </c>
-      <c r="S60" s="42">
+      <c r="S60" s="31">
         <v>176.6567236994444</v>
       </c>
-      <c r="T60" s="43">
+      <c r="T60" s="32">
         <v>54.78406313530779</v>
       </c>
       <c r="U60" s="2">
         <v>123.35934622871964</v>
       </c>
       <c r="V60" s="2">
         <v>126.14193164559863</v>
       </c>
       <c r="W60" s="2">
         <v>81.019971305137773</v>
       </c>
       <c r="X60" s="2">
         <v>90.370855100446406</v>
       </c>
       <c r="Y60" s="2">
         <v>111.31113618828014</v>
       </c>
       <c r="Z60" s="2">
         <v>64.079136968611877</v>
       </c>
       <c r="AA60" s="2">
         <v>82.003343394983958</v>
       </c>
       <c r="AB60" s="7">
         <v>183.31520581397436</v>
       </c>
       <c r="AC60" s="7">
         <v>68.495244942955125</v>
       </c>
-      <c r="AD60" s="41">
+      <c r="AD60" s="30">
         <v>124.78804265854515</v>
       </c>
-      <c r="AE60" s="42">
+      <c r="AE60" s="31">
         <v>173.42935953449344</v>
       </c>
-      <c r="AF60" s="43">
+      <c r="AF60" s="32">
         <v>54.729032532948388</v>
       </c>
       <c r="AG60" s="2">
         <v>120.24733456492365</v>
       </c>
       <c r="AH60" s="2">
         <v>125.83653562416441</v>
       </c>
       <c r="AI60" s="2">
         <v>84.659324313545852</v>
       </c>
       <c r="AJ60" s="2">
         <v>90.232989540494685</v>
       </c>
       <c r="AK60" s="2">
         <v>112.18755715592896</v>
       </c>
       <c r="AL60" s="2">
         <v>60.523386625990938</v>
       </c>
       <c r="AM60" s="2">
         <v>82.426533495061193</v>
       </c>
       <c r="AN60" s="7">
         <v>188.75989544116945</v>
       </c>
       <c r="AO60" s="7">
         <v>64.835095515473597</v>
       </c>
-      <c r="AP60" s="41">
+      <c r="AP60" s="30">
         <v>123.2896131277096</v>
       </c>
-      <c r="AQ60" s="42">
+      <c r="AQ60" s="31">
         <v>183.98072741325998</v>
       </c>
-      <c r="AR60" s="43">
+      <c r="AR60" s="32">
         <v>53.371902455097832</v>
       </c>
       <c r="AS60" s="2">
         <v>119.00549666212679</v>
       </c>
       <c r="AT60" s="2">
         <v>131.39951745862896</v>
       </c>
       <c r="AU60" s="2">
         <v>83.278064675408672</v>
       </c>
       <c r="AV60" s="2">
         <v>95.133576651269578</v>
       </c>
       <c r="AW60" s="2">
         <v>114.74845288669427</v>
       </c>
       <c r="AX60" s="2">
         <v>57.059092101318285</v>
       </c>
       <c r="AY60" s="2">
         <v>88.450384515900339</v>
       </c>
       <c r="AZ60" s="7">
         <v>178.18725352573168</v>
       </c>
       <c r="BA60" s="7">
         <v>64.875593234948226</v>
       </c>
-      <c r="BB60" s="41">
+      <c r="BB60" s="30">
         <v>118.84483157889821</v>
       </c>
-      <c r="BC60" s="42">
+      <c r="BC60" s="31">
         <v>182.28533069788381</v>
       </c>
-      <c r="BD60" s="43">
+      <c r="BD60" s="32">
         <v>50.758660401344116</v>
       </c>
       <c r="BE60" s="2">
         <v>120.6911596038793</v>
       </c>
       <c r="BF60" s="2">
         <v>135.09679241962147</v>
       </c>
       <c r="BG60" s="2">
         <v>88.424522047724182</v>
       </c>
       <c r="BH60" s="2">
         <v>93.207645318945467</v>
       </c>
       <c r="BI60" s="2">
         <v>123.44632200070598</v>
       </c>
       <c r="BJ60" s="2">
         <v>54.900712084656412</v>
       </c>
       <c r="BK60" s="2">
         <v>83.927433450847559</v>
       </c>
       <c r="BL60" s="7">
         <v>202.34173030662976</v>
       </c>
       <c r="BM60" s="7">
         <v>62.06434414688654</v>
       </c>
-      <c r="BN60" s="41">
+      <c r="BN60" s="30">
         <v>117.96391362504779</v>
       </c>
-      <c r="BO60" s="42">
+      <c r="BO60" s="31">
         <v>188.45468295032916</v>
       </c>
-      <c r="BP60" s="43">
+      <c r="BP60" s="32">
         <v>51.542751427306598</v>
       </c>
       <c r="BQ60" s="2">
         <v>118.05478932823019</v>
       </c>
       <c r="BR60" s="2">
         <v>132.62425031198012</v>
       </c>
       <c r="BS60" s="2">
         <v>81.057677866492853</v>
       </c>
       <c r="BT60" s="2">
         <v>102.19596648049114</v>
       </c>
       <c r="BU60" s="2">
         <v>130.08878749002926</v>
       </c>
       <c r="BV60" s="2">
         <v>51.950731306624554</v>
       </c>
       <c r="BW60" s="2">
         <v>84.14837127276337</v>
       </c>
       <c r="BX60" s="7">
         <v>195.79246252739526</v>
       </c>
       <c r="BY60" s="7">
         <v>62.117777403430864</v>
       </c>
-      <c r="BZ60" s="41">
+      <c r="BZ60" s="30">
         <v>126.35262934040048</v>
       </c>
-      <c r="CA60" s="42">
+      <c r="CA60" s="31">
         <v>173.40681055846113</v>
       </c>
-      <c r="CB60" s="43">
+      <c r="CB60" s="32">
         <v>48.318824124835025</v>
       </c>
       <c r="CC60" s="2">
         <v>124.16814843708602</v>
       </c>
       <c r="CD60" s="2">
         <v>132.8178973279179</v>
       </c>
       <c r="CE60" s="2">
         <v>80.382261630312684</v>
       </c>
       <c r="CF60" s="2">
         <v>113.93168871175338</v>
       </c>
       <c r="CG60" s="2">
         <v>133.21002527101672</v>
       </c>
       <c r="CH60" s="2">
         <v>48.69972770188663</v>
       </c>
       <c r="CI60" s="2">
         <v>83.832199023845504</v>
       </c>
       <c r="CJ60" s="7">
         <v>200.49269441499749</v>
       </c>
       <c r="CK60" s="7">
         <v>61.166966935356925</v>
       </c>
-      <c r="CL60" s="41">
+      <c r="CL60" s="30">
         <v>119.72561273278721</v>
       </c>
-      <c r="CM60" s="42">
+      <c r="CM60" s="31">
         <v>185.19418031428233</v>
       </c>
-      <c r="CN60" s="43">
+      <c r="CN60" s="32">
         <v>47.53921942505108</v>
       </c>
       <c r="CO60" s="2">
         <v>122.5532449063292</v>
       </c>
       <c r="CP60" s="2">
         <v>137.91699000277731</v>
       </c>
       <c r="CQ60" s="2">
         <v>81.498175549720159</v>
       </c>
       <c r="CR60" s="2">
         <v>114.08632859006131</v>
       </c>
       <c r="CS60" s="2">
         <v>127.47013874307443</v>
       </c>
     </row>
     <row r="61" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A61" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B61" s="2">
         <v>61.229968959552615</v>
       </c>
       <c r="C61" s="2">
         <v>86.840824235259788</v>
       </c>
       <c r="D61" s="7">
         <v>133.43239845515828</v>
       </c>
       <c r="E61" s="7">
         <v>103.12218299781306</v>
       </c>
-      <c r="F61" s="41">
+      <c r="F61" s="30">
         <v>160.70608159388763</v>
       </c>
-      <c r="G61" s="42">
+      <c r="G61" s="31">
         <v>91.724109208174411</v>
       </c>
-      <c r="H61" s="43">
+      <c r="H61" s="32">
         <v>55.297322420990881</v>
       </c>
       <c r="I61" s="2">
         <v>132.06660316190761</v>
       </c>
       <c r="J61" s="2">
         <v>121.53189533066534</v>
       </c>
       <c r="K61" s="2">
         <v>70.184401177343887</v>
       </c>
       <c r="L61" s="2">
         <v>127.64214525358591</v>
       </c>
       <c r="M61" s="2">
         <v>123.16558352859559</v>
       </c>
       <c r="N61" s="2">
         <v>59.224421622006354</v>
       </c>
       <c r="O61" s="2">
         <v>88.434564356936932</v>
       </c>
       <c r="P61" s="7">
         <v>135.27201071829199</v>
       </c>
       <c r="Q61" s="7">
         <v>111.99345903594677</v>
       </c>
-      <c r="R61" s="41">
+      <c r="R61" s="30">
         <v>159.66327990418364</v>
       </c>
-      <c r="S61" s="42">
+      <c r="S61" s="31">
         <v>88.945622937814065</v>
       </c>
-      <c r="T61" s="43">
+      <c r="T61" s="32">
         <v>55.012863310720249</v>
       </c>
       <c r="U61" s="2">
         <v>133.04857463144586</v>
       </c>
       <c r="V61" s="2">
         <v>118.77665934985735</v>
       </c>
       <c r="W61" s="2">
         <v>67.455388066191006</v>
       </c>
       <c r="X61" s="2">
         <v>127.76886606148477</v>
       </c>
       <c r="Y61" s="2">
         <v>120.48731738828404</v>
       </c>
       <c r="Z61" s="2">
         <v>58.177295436149024</v>
       </c>
       <c r="AA61" s="2">
         <v>83.829087797284913</v>
       </c>
       <c r="AB61" s="7">
         <v>137.01285240075188</v>
       </c>
       <c r="AC61" s="7">
         <v>103.7577322300737</v>
       </c>
-      <c r="AD61" s="41">
+      <c r="AD61" s="30">
         <v>162.70100946931097</v>
       </c>
-      <c r="AE61" s="42">
+      <c r="AE61" s="31">
         <v>90.693494865279746</v>
       </c>
-      <c r="AF61" s="43">
+      <c r="AF61" s="32">
         <v>54.653565274339918</v>
       </c>
       <c r="AG61" s="2">
         <v>129.1276201953907</v>
       </c>
       <c r="AH61" s="2">
         <v>126.09456627949265</v>
       </c>
       <c r="AI61" s="2">
         <v>69.604471618687839</v>
       </c>
       <c r="AJ61" s="2">
         <v>133.30358673948251</v>
       </c>
       <c r="AK61" s="2">
         <v>126.0371206859304</v>
       </c>
       <c r="AL61" s="2">
         <v>53.474746679737819</v>
       </c>
       <c r="AM61" s="2">
         <v>87.715209370879521</v>
       </c>
       <c r="AN61" s="7">
         <v>135.08146269858386</v>
       </c>
       <c r="AO61" s="7">
         <v>98.02580502105279</v>
       </c>
-      <c r="AP61" s="41">
+      <c r="AP61" s="30">
         <v>161.61387314064555</v>
       </c>
-      <c r="AQ61" s="42">
+      <c r="AQ61" s="31">
         <v>94.993596747682716</v>
       </c>
-      <c r="AR61" s="43">
+      <c r="AR61" s="32">
         <v>59.35016707744898</v>
       </c>
       <c r="AS61" s="2">
         <v>117.82690428818438</v>
       </c>
       <c r="AT61" s="2">
         <v>132.99434782699933</v>
       </c>
       <c r="AU61" s="2">
         <v>69.593200389393999</v>
       </c>
       <c r="AV61" s="2">
         <v>130.61486788419919</v>
       </c>
       <c r="AW61" s="2">
         <v>131.41075799223543</v>
       </c>
       <c r="AX61" s="2">
         <v>47.32286327230036</v>
       </c>
       <c r="AY61" s="2">
         <v>100.18611292608632</v>
       </c>
       <c r="AZ61" s="7">
         <v>130.03816293366589</v>
       </c>
       <c r="BA61" s="7">
         <v>98.741238699611884</v>
       </c>
-      <c r="BB61" s="41">
+      <c r="BB61" s="30">
         <v>160.52261739298348</v>
       </c>
-      <c r="BC61" s="42">
+      <c r="BC61" s="31">
         <v>94.709486030385108</v>
       </c>
-      <c r="BD61" s="43">
+      <c r="BD61" s="32">
         <v>59.193443182234809</v>
       </c>
       <c r="BE61" s="2">
         <v>118.29193069142521</v>
       </c>
       <c r="BF61" s="2">
         <v>130.2813833341396</v>
       </c>
       <c r="BG61" s="2">
         <v>70.360472652657933</v>
       </c>
       <c r="BH61" s="2">
         <v>129.69135046547015</v>
       </c>
       <c r="BI61" s="2">
         <v>128.68346675017193</v>
       </c>
       <c r="BJ61" s="2">
         <v>49.225342856541033</v>
       </c>
       <c r="BK61" s="2">
         <v>98.847979737763865</v>
       </c>
       <c r="BL61" s="7">
         <v>130.26449080931147</v>
       </c>
       <c r="BM61" s="7">
         <v>97.348015397531753</v>
       </c>
-      <c r="BN61" s="41">
+      <c r="BN61" s="30">
         <v>160.98908569377073</v>
       </c>
-      <c r="BO61" s="42">
+      <c r="BO61" s="31">
         <v>91.776169744104607</v>
       </c>
-      <c r="BP61" s="43">
+      <c r="BP61" s="32">
         <v>57.484427611858401</v>
       </c>
       <c r="BQ61" s="2">
         <v>126.1172412091895</v>
       </c>
       <c r="BR61" s="2">
         <v>129.11384088567453</v>
       </c>
       <c r="BS61" s="2">
         <v>66.76892227187551</v>
       </c>
       <c r="BT61" s="2">
         <v>149.49476027803072</v>
       </c>
       <c r="BU61" s="2">
         <v>125.93166671542649</v>
       </c>
       <c r="BV61" s="2">
         <v>47.520431881237968</v>
       </c>
       <c r="BW61" s="2">
         <v>102.22297548741666</v>
       </c>
       <c r="BX61" s="7">
         <v>129.42308248429887</v>
       </c>
       <c r="BY61" s="7">
         <v>97.731339540478174</v>
       </c>
-      <c r="BZ61" s="41">
+      <c r="BZ61" s="30">
         <v>158.74589088457779</v>
       </c>
-      <c r="CA61" s="42">
+      <c r="CA61" s="31">
         <v>92.137501329456512</v>
       </c>
-      <c r="CB61" s="43">
+      <c r="CB61" s="32">
         <v>57.581381290830791</v>
       </c>
       <c r="CC61" s="2">
         <v>125.75092412457691</v>
       </c>
       <c r="CD61" s="2">
         <v>126.79469703929686</v>
       </c>
       <c r="CE61" s="2">
         <v>67.939587204880183</v>
       </c>
       <c r="CF61" s="2">
         <v>144.16934343102611</v>
       </c>
       <c r="CG61" s="2">
         <v>122.94058897216821</v>
       </c>
       <c r="CH61" s="2">
         <v>49.238721742981795</v>
       </c>
       <c r="CI61" s="2">
         <v>100.11466227210266</v>
       </c>
       <c r="CJ61" s="7">
         <v>129.11295787343113</v>
       </c>
       <c r="CK61" s="7">
         <v>98.587946369066103</v>
       </c>
-      <c r="CL61" s="41">
+      <c r="CL61" s="30">
         <v>158.58533694584116</v>
       </c>
-      <c r="CM61" s="42">
+      <c r="CM61" s="31">
         <v>92.541418259873609</v>
       </c>
-      <c r="CN61" s="43">
+      <c r="CN61" s="32">
         <v>56.701048447647629</v>
       </c>
       <c r="CO61" s="2">
         <v>126.82720934932372</v>
       </c>
       <c r="CP61" s="2">
         <v>124.85227246827888</v>
       </c>
       <c r="CQ61" s="2">
         <v>68.328073562945974</v>
       </c>
       <c r="CR61" s="2">
         <v>140.97291439696477</v>
       </c>
       <c r="CS61" s="2">
         <v>141.07578632003452</v>
       </c>
     </row>
     <row r="62" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A62" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B62" s="2">
         <v>29.054613618155123</v>
       </c>
       <c r="C62" s="2">
         <v>118.95099939202127</v>
       </c>
       <c r="D62" s="7">
         <v>147.37778218576062</v>
       </c>
       <c r="E62" s="7">
         <v>132.82399271433948</v>
       </c>
-      <c r="F62" s="41">
+      <c r="F62" s="30">
         <v>169.06060241577546</v>
       </c>
-      <c r="G62" s="42">
+      <c r="G62" s="31">
         <v>121.71553617185545</v>
       </c>
-      <c r="H62" s="43">
+      <c r="H62" s="32">
         <v>68.506982157553736</v>
       </c>
       <c r="I62" s="2">
         <v>97.392393057780538</v>
       </c>
       <c r="J62" s="2">
         <v>103.98020435598978</v>
       </c>
       <c r="K62" s="2">
         <v>57.66043966967915</v>
       </c>
       <c r="L62" s="2">
         <v>102.89184914325287</v>
       </c>
       <c r="M62" s="2">
         <v>160.12840255466466</v>
       </c>
       <c r="N62" s="2">
         <v>32.116126635015611</v>
       </c>
       <c r="O62" s="2">
         <v>118.8172827511621</v>
       </c>
       <c r="P62" s="7">
         <v>146.95790498989146</v>
       </c>
       <c r="Q62" s="7">
         <v>132.81291020754719</v>
       </c>
-      <c r="R62" s="41">
+      <c r="R62" s="30">
         <v>154.4505953228778</v>
       </c>
-      <c r="S62" s="42">
+      <c r="S62" s="31">
         <v>126.91261655825139</v>
       </c>
-      <c r="T62" s="43">
+      <c r="T62" s="32">
         <v>62.005444957310928</v>
       </c>
       <c r="U62" s="2">
         <v>104.82723847440454</v>
       </c>
       <c r="V62" s="2">
         <v>103.81689619951334</v>
       </c>
       <c r="W62" s="2">
         <v>60.566941406198069</v>
       </c>
       <c r="X62" s="2">
         <v>107.78931505599923</v>
       </c>
       <c r="Y62" s="2">
         <v>147.5342819332827</v>
       </c>
       <c r="Z62" s="2">
         <v>32.079209818848511</v>
       </c>
       <c r="AA62" s="2">
         <v>119.12864632462534</v>
       </c>
       <c r="AB62" s="7">
         <v>144.68693963773873</v>
       </c>
       <c r="AC62" s="7">
         <v>125.70058777914394</v>
       </c>
-      <c r="AD62" s="41">
+      <c r="AD62" s="30">
         <v>161.83470431199697</v>
       </c>
-      <c r="AE62" s="42">
+      <c r="AE62" s="31">
         <v>128.5670283245008</v>
       </c>
-      <c r="AF62" s="43">
+      <c r="AF62" s="32">
         <v>62.345091995921841</v>
       </c>
       <c r="AG62" s="2">
         <v>104.07153664980768</v>
       </c>
       <c r="AH62" s="2">
         <v>106.36516393543924</v>
       </c>
       <c r="AI62" s="2">
         <v>57.087232494574835</v>
       </c>
       <c r="AJ62" s="2">
         <v>105.0711141494584</v>
       </c>
       <c r="AK62" s="2">
         <v>162.91773900433517</v>
       </c>
       <c r="AL62" s="2">
         <v>31.553296820026645</v>
       </c>
       <c r="AM62" s="2">
         <v>123.85322790887929</v>
       </c>
       <c r="AN62" s="7">
         <v>141.51996994601001</v>
       </c>
       <c r="AO62" s="7">
         <v>122.49684904958779</v>
       </c>
-      <c r="AP62" s="41">
+      <c r="AP62" s="30">
         <v>159.93840326637462</v>
       </c>
-      <c r="AQ62" s="42">
+      <c r="AQ62" s="31">
         <v>127.67322040114928</v>
       </c>
-      <c r="AR62" s="43">
+      <c r="AR62" s="32">
         <v>61.286364311429423</v>
       </c>
       <c r="AS62" s="2">
         <v>99.694730577672146</v>
       </c>
       <c r="AT62" s="2">
         <v>115.68065807117198</v>
       </c>
       <c r="AU62" s="2">
         <v>58.23138725478627</v>
       </c>
       <c r="AV62" s="2">
         <v>107.14966114775069</v>
       </c>
       <c r="AW62" s="2">
         <v>164.17974899233971</v>
       </c>
       <c r="AX62" s="2">
         <v>31.609926893713887</v>
       </c>
       <c r="AY62" s="2">
         <v>130.98979997458443</v>
       </c>
       <c r="AZ62" s="7">
         <v>137.63403032918748</v>
       </c>
       <c r="BA62" s="7">
         <v>118.31343659178766</v>
       </c>
-      <c r="BB62" s="41">
+      <c r="BB62" s="30">
         <v>152.20191831241229</v>
       </c>
-      <c r="BC62" s="42">
+      <c r="BC62" s="31">
         <v>135.61533544684642</v>
       </c>
-      <c r="BD62" s="43">
+      <c r="BD62" s="32">
         <v>62.332222485171449</v>
       </c>
       <c r="BE62" s="2">
         <v>89.944571500266449</v>
       </c>
       <c r="BF62" s="2">
         <v>117.12485143307183</v>
       </c>
       <c r="BG62" s="2">
         <v>65.059088373938181</v>
       </c>
       <c r="BH62" s="2">
         <v>94.627041988111984</v>
       </c>
       <c r="BI62" s="2">
         <v>167.48895877234284</v>
       </c>
       <c r="BJ62" s="2">
         <v>35.724392666906297</v>
       </c>
       <c r="BK62" s="2">
         <v>124.46028148012398</v>
       </c>
       <c r="BL62" s="7">
         <v>131.23254736898875</v>
       </c>
       <c r="BM62" s="7">
         <v>129.95626143439756</v>
       </c>
-      <c r="BN62" s="41">
+      <c r="BN62" s="30">
         <v>146.96801123521504</v>
       </c>
-      <c r="BO62" s="42">
+      <c r="BO62" s="31">
         <v>138.48995328331773</v>
       </c>
-      <c r="BP62" s="43">
+      <c r="BP62" s="32">
         <v>58.632912717346841</v>
       </c>
       <c r="BQ62" s="2">
         <v>94.813166048549235</v>
       </c>
       <c r="BR62" s="2">
         <v>109.83083977909713</v>
       </c>
       <c r="BS62" s="2">
         <v>68.116358317628212</v>
       </c>
       <c r="BT62" s="2">
         <v>109.30838426815926</v>
       </c>
       <c r="BU62" s="2">
         <v>155.47381396015786</v>
       </c>
       <c r="BV62" s="2">
         <v>33.559799588693217</v>
       </c>
       <c r="BW62" s="2">
         <v>127.21813819847468</v>
       </c>
       <c r="BX62" s="7">
         <v>137.73008479734727</v>
       </c>
       <c r="BY62" s="7">
         <v>123.76973382150234</v>
       </c>
-      <c r="BZ62" s="41">
+      <c r="BZ62" s="30">
         <v>144.35793690173782</v>
       </c>
-      <c r="CA62" s="42">
+      <c r="CA62" s="31">
         <v>140.66174427407245</v>
       </c>
-      <c r="CB62" s="43">
+      <c r="CB62" s="32">
         <v>58.086192109995984</v>
       </c>
       <c r="CC62" s="2">
         <v>90.940628820686499</v>
       </c>
       <c r="CD62" s="2">
         <v>116.83228010640103</v>
       </c>
       <c r="CE62" s="2">
         <v>68.117853363245089</v>
       </c>
       <c r="CF62" s="2">
         <v>99.160326449613351</v>
       </c>
       <c r="CG62" s="2">
         <v>155.48113658653003</v>
       </c>
       <c r="CH62" s="2">
         <v>34.890912946928026</v>
       </c>
       <c r="CI62" s="2">
         <v>131.38349405809316</v>
       </c>
       <c r="CJ62" s="7">
         <v>138.14664848295271</v>
       </c>
       <c r="CK62" s="7">
         <v>125.42160932056458</v>
       </c>
-      <c r="CL62" s="41">
+      <c r="CL62" s="30">
         <v>148.00219321318824</v>
       </c>
-      <c r="CM62" s="42">
+      <c r="CM62" s="31">
         <v>140.58805595549481</v>
       </c>
-      <c r="CN62" s="43">
+      <c r="CN62" s="32">
         <v>57.546295223301257</v>
       </c>
       <c r="CO62" s="2">
         <v>91.837171679119336</v>
       </c>
       <c r="CP62" s="2">
         <v>116.52882919159305</v>
       </c>
       <c r="CQ62" s="2">
         <v>69.575882830997301</v>
       </c>
       <c r="CR62" s="2">
         <v>102.91594341075194</v>
       </c>
       <c r="CS62" s="2">
         <v>159.45821199941432</v>
       </c>
     </row>
     <row r="63" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A63" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B63" s="2">
         <v>82.782059481373466</v>
       </c>
       <c r="C63" s="2">
         <v>97.869410343011239</v>
       </c>
       <c r="D63" s="7">
         <v>103.31226655125845</v>
       </c>
       <c r="E63" s="7">
         <v>133.91299994180093</v>
       </c>
-      <c r="F63" s="41">
+      <c r="F63" s="30">
         <v>107.07218620809546</v>
       </c>
-      <c r="G63" s="42">
+      <c r="G63" s="31">
         <v>132.46621584197209</v>
       </c>
-      <c r="H63" s="43">
+      <c r="H63" s="32">
         <v>59.415245662772506</v>
       </c>
       <c r="I63" s="2">
         <v>144.73915020480203</v>
       </c>
       <c r="J63" s="2">
         <v>96.932924036906726</v>
       </c>
       <c r="K63" s="2">
         <v>74.195422657002069</v>
       </c>
       <c r="L63" s="2">
         <v>96.169101029599119</v>
       </c>
       <c r="M63" s="2">
         <v>110.34708661825259</v>
       </c>
       <c r="N63" s="2">
         <v>79.677507067582653</v>
       </c>
       <c r="O63" s="2">
         <v>97.303192878736567</v>
       </c>
       <c r="P63" s="7">
         <v>104.05170359194973</v>
       </c>
       <c r="Q63" s="7">
         <v>133.97098775867815</v>
       </c>
-      <c r="R63" s="41">
+      <c r="R63" s="30">
         <v>107.56528384932322</v>
       </c>
-      <c r="S63" s="42">
+      <c r="S63" s="31">
         <v>141.77802839643883</v>
       </c>
-      <c r="T63" s="43">
+      <c r="T63" s="32">
         <v>55.877369281096044</v>
       </c>
       <c r="U63" s="2">
         <v>143.98478839595032</v>
       </c>
       <c r="V63" s="2">
         <v>97.646940896613359</v>
       </c>
       <c r="W63" s="2">
         <v>73.443412587818273</v>
       </c>
       <c r="X63" s="2">
         <v>99.969176499084583</v>
       </c>
       <c r="Y63" s="2">
         <v>121.08902206162062</v>
       </c>
       <c r="Z63" s="2">
         <v>68.910544259906487</v>
       </c>
       <c r="AA63" s="2">
         <v>98.44175917529391</v>
       </c>
       <c r="AB63" s="7">
         <v>102.72458898840277</v>
       </c>
       <c r="AC63" s="7">
         <v>130.94404484752991</v>
       </c>
-      <c r="AD63" s="41">
+      <c r="AD63" s="30">
         <v>103.81208884801242</v>
       </c>
-      <c r="AE63" s="42">
+      <c r="AE63" s="31">
         <v>157.33931942115908</v>
       </c>
-      <c r="AF63" s="43">
+      <c r="AF63" s="32">
         <v>53.741193156902433</v>
       </c>
       <c r="AG63" s="2">
         <v>140.65412429734212</v>
       </c>
       <c r="AH63" s="2">
         <v>102.05528672749836</v>
       </c>
       <c r="AI63" s="2">
         <v>74.108652357948401</v>
       </c>
       <c r="AJ63" s="2">
         <v>106.02294422943434</v>
       </c>
       <c r="AK63" s="2">
         <v>114.299264069822</v>
       </c>
       <c r="AL63" s="2">
         <v>63.384303097524089</v>
       </c>
       <c r="AM63" s="2">
         <v>96.64906679045697</v>
       </c>
       <c r="AN63" s="7">
         <v>101.81070347990213</v>
       </c>
       <c r="AO63" s="7">
         <v>127.94920829711451</v>
       </c>
-      <c r="AP63" s="41">
+      <c r="AP63" s="30">
         <v>105.71238302821186</v>
       </c>
-      <c r="AQ63" s="42">
+      <c r="AQ63" s="31">
         <v>150.86294275930106</v>
       </c>
-      <c r="AR63" s="43">
+      <c r="AR63" s="32">
         <v>67.356355124741924</v>
       </c>
       <c r="AS63" s="2">
         <v>127.33389848190197</v>
       </c>
       <c r="AT63" s="2">
         <v>100.59981591185702</v>
       </c>
       <c r="AU63" s="2">
         <v>74.431625747635835</v>
       </c>
       <c r="AV63" s="2">
         <v>111.34925749647087</v>
       </c>
       <c r="AW63" s="2">
         <v>127.54056945502299</v>
       </c>
       <c r="AX63" s="2">
         <v>52.870264011336545</v>
       </c>
       <c r="AY63" s="2">
         <v>97.769262699326163</v>
       </c>
       <c r="AZ63" s="7">
         <v>106.35602228403648</v>
       </c>
       <c r="BA63" s="7">
         <v>123.96116462719927</v>
       </c>
-      <c r="BB63" s="41">
+      <c r="BB63" s="30">
         <v>103.8286513515464</v>
       </c>
-      <c r="BC63" s="42">
+      <c r="BC63" s="31">
         <v>165.45561341823344</v>
       </c>
-      <c r="BD63" s="43">
+      <c r="BD63" s="32">
         <v>59.917556712562423</v>
       </c>
       <c r="BE63" s="2">
         <v>127.54629487241891</v>
       </c>
       <c r="BF63" s="2">
         <v>106.07416954962541</v>
       </c>
       <c r="BG63" s="2">
         <v>76.386729829394071</v>
       </c>
       <c r="BH63" s="2">
         <v>122.95083297670604</v>
       </c>
       <c r="BI63" s="2">
         <v>112.05341353514868</v>
       </c>
       <c r="BJ63" s="2">
         <v>50.270616895526821</v>
       </c>
       <c r="BK63" s="2">
         <v>98.957015831561563</v>
       </c>
       <c r="BL63" s="7">
         <v>105.48851183573112</v>
       </c>
       <c r="BM63" s="7">
         <v>121.28479379507044</v>
       </c>
-      <c r="BN63" s="41">
+      <c r="BN63" s="30">
         <v>101.6962589452139</v>
       </c>
-      <c r="BO63" s="42">
+      <c r="BO63" s="31">
         <v>163.99932483259252</v>
       </c>
-      <c r="BP63" s="43">
+      <c r="BP63" s="32">
         <v>60.476854494642737</v>
       </c>
       <c r="BQ63" s="2">
         <v>133.68633584678179</v>
       </c>
       <c r="BR63" s="2">
         <v>101.24594670602349</v>
       </c>
       <c r="BS63" s="2">
         <v>77.710312632737654</v>
       </c>
       <c r="BT63" s="2">
         <v>130.3117344094421</v>
       </c>
       <c r="BU63" s="2">
         <v>114.71566842027323</v>
       </c>
       <c r="BV63" s="2">
         <v>50.095915508472501</v>
       </c>
       <c r="BW63" s="2">
         <v>102.22871644887796</v>
       </c>
       <c r="BX63" s="7">
         <v>104.35980886132141</v>
       </c>
       <c r="BY63" s="7">
         <v>118.73245601052027</v>
       </c>
-      <c r="BZ63" s="41">
+      <c r="BZ63" s="30">
         <v>103.20696727176055</v>
       </c>
-      <c r="CA63" s="42">
+      <c r="CA63" s="31">
         <v>158.53221192700556</v>
       </c>
-      <c r="CB63" s="43">
+      <c r="CB63" s="32">
         <v>61.615667181985692</v>
       </c>
       <c r="CC63" s="2">
         <v>132.0736949012767</v>
       </c>
       <c r="CD63" s="2">
         <v>105.75642739655684</v>
       </c>
       <c r="CE63" s="2">
         <v>78.595814989588192</v>
       </c>
       <c r="CF63" s="2">
         <v>132.54291153188927</v>
       </c>
       <c r="CG63" s="2">
         <v>120.46263580956598</v>
       </c>
       <c r="CH63" s="2">
         <v>47.50642086778938</v>
       </c>
       <c r="CI63" s="2">
         <v>100.46346549240603</v>
       </c>
       <c r="CJ63" s="7">
         <v>105.94242887231556</v>
       </c>
       <c r="CK63" s="7">
         <v>117.09925632008465</v>
       </c>
-      <c r="CL63" s="41">
+      <c r="CL63" s="30">
         <v>106.67299984884338</v>
       </c>
-      <c r="CM63" s="42">
+      <c r="CM63" s="31">
         <v>160.26996029668601</v>
       </c>
-      <c r="CN63" s="43">
+      <c r="CN63" s="32">
         <v>61.364393133029992</v>
       </c>
       <c r="CO63" s="2">
         <v>133.82966068364487</v>
       </c>
       <c r="CP63" s="2">
         <v>101.55684135535346</v>
       </c>
       <c r="CQ63" s="2">
         <v>78.598146408421059</v>
       </c>
       <c r="CR63" s="2">
         <v>127.9291618816281</v>
       </c>
       <c r="CS63" s="2">
         <v>127.5004213116955</v>
       </c>
     </row>
     <row r="64" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A64" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B64" s="2">
         <v>37.661132592883511</v>
       </c>
       <c r="C64" s="2">
         <v>86.234830744484213</v>
       </c>
       <c r="D64" s="7">
         <v>157.99156242780111</v>
       </c>
       <c r="E64" s="7">
         <v>89.822447119134438</v>
       </c>
-      <c r="F64" s="41">
+      <c r="F64" s="30">
         <v>159.64467788345354</v>
       </c>
-      <c r="G64" s="42">
+      <c r="G64" s="31">
         <v>147.00107128248683</v>
       </c>
-      <c r="H64" s="43">
+      <c r="H64" s="32">
         <v>61.853823267313309</v>
       </c>
       <c r="I64" s="2">
         <v>99.120883068726286</v>
       </c>
       <c r="J64" s="2">
         <v>112.8492130675649</v>
       </c>
       <c r="K64" s="2">
         <v>68.043797549238406</v>
       </c>
       <c r="L64" s="2">
         <v>108.39932016243858</v>
       </c>
       <c r="M64" s="2">
         <v>168.56345528452229</v>
       </c>
       <c r="N64" s="2">
         <v>42.712847674356766</v>
       </c>
       <c r="O64" s="2">
         <v>84.912748977966004</v>
       </c>
       <c r="P64" s="7">
         <v>155.10759255058505</v>
       </c>
       <c r="Q64" s="7">
         <v>93.541803889875439</v>
       </c>
-      <c r="R64" s="41">
+      <c r="R64" s="30">
         <v>158.11972518508637</v>
       </c>
-      <c r="S64" s="42">
+      <c r="S64" s="31">
         <v>142.9119631714569</v>
       </c>
-      <c r="T64" s="43">
+      <c r="T64" s="32">
         <v>57.685244881082966</v>
       </c>
       <c r="U64" s="2">
         <v>97.195524802589205</v>
       </c>
       <c r="V64" s="2">
         <v>113.59067557756421</v>
       </c>
       <c r="W64" s="2">
         <v>66.66664608193841</v>
       </c>
       <c r="X64" s="2">
         <v>116.9280634939132</v>
       </c>
       <c r="Y64" s="2">
         <v>173.76663991356725</v>
       </c>
       <c r="Z64" s="2">
         <v>40.906517662460168</v>
       </c>
       <c r="AA64" s="2">
         <v>82.359387111540897</v>
       </c>
       <c r="AB64" s="7">
         <v>143.50447642222957</v>
       </c>
       <c r="AC64" s="7">
         <v>94.620207770113666</v>
       </c>
-      <c r="AD64" s="41">
+      <c r="AD64" s="30">
         <v>154.20067251647842</v>
       </c>
-      <c r="AE64" s="42">
+      <c r="AE64" s="31">
         <v>160.5996662078546</v>
       </c>
-      <c r="AF64" s="43">
+      <c r="AF64" s="32">
         <v>52.016421524001665</v>
       </c>
       <c r="AG64" s="2">
         <v>102.16913724212024</v>
       </c>
       <c r="AH64" s="2">
         <v>123.29070657879444</v>
       </c>
       <c r="AI64" s="2">
         <v>63.470283039617939</v>
       </c>
       <c r="AJ64" s="2">
         <v>117.29189388512746</v>
       </c>
       <c r="AK64" s="2">
         <v>170.99665066186529</v>
       </c>
       <c r="AL64" s="2">
         <v>44.111090502671921</v>
       </c>
       <c r="AM64" s="2">
         <v>82.256749490001084</v>
       </c>
       <c r="AN64" s="7">
         <v>146.63983738164652</v>
       </c>
       <c r="AO64" s="7">
         <v>92.721836869494339</v>
       </c>
-      <c r="AP64" s="41">
+      <c r="AP64" s="30">
         <v>154.88824403407168</v>
       </c>
-      <c r="AQ64" s="42">
+      <c r="AQ64" s="31">
         <v>162.2608076793168</v>
       </c>
-      <c r="AR64" s="43">
+      <c r="AR64" s="32">
         <v>54.081519173158618</v>
       </c>
       <c r="AS64" s="2">
         <v>100.00248109441029</v>
       </c>
       <c r="AT64" s="2">
         <v>118.99624129290459</v>
       </c>
       <c r="AU64" s="2">
         <v>65.523422213363759</v>
       </c>
       <c r="AV64" s="2">
         <v>114.34820453965739</v>
       </c>
       <c r="AW64" s="2">
         <v>172.05730374115555</v>
       </c>
       <c r="AX64" s="2">
         <v>44.592925914207157</v>
       </c>
       <c r="AY64" s="2">
         <v>80.278938038964085</v>
       </c>
       <c r="AZ64" s="7">
         <v>149.28085600224674</v>
       </c>
       <c r="BA64" s="7">
         <v>90.515245752926603</v>
       </c>
-      <c r="BB64" s="41">
+      <c r="BB64" s="30">
         <v>146.64111633869979</v>
       </c>
-      <c r="BC64" s="42">
+      <c r="BC64" s="31">
         <v>170.65048520864789</v>
       </c>
-      <c r="BD64" s="43">
+      <c r="BD64" s="32">
         <v>53.388110264277003</v>
       </c>
       <c r="BE64" s="2">
         <v>103.34944680749372</v>
       </c>
       <c r="BF64" s="2">
         <v>123.57821697628646</v>
       </c>
       <c r="BG64" s="2">
         <v>62.007841103595439</v>
       </c>
       <c r="BH64" s="2">
         <v>113.88435383232417</v>
       </c>
       <c r="BI64" s="2">
         <v>189.96955351771516</v>
       </c>
       <c r="BJ64" s="2">
         <v>42.12550356616844</v>
       </c>
       <c r="BK64" s="2">
         <v>81.853998127669712</v>
       </c>
       <c r="BL64" s="7">
         <v>151.61496430716062</v>
       </c>
       <c r="BM64" s="7">
         <v>85.279197266129685</v>
       </c>
-      <c r="BN64" s="41">
+      <c r="BN64" s="30">
         <v>147.25657791259522</v>
       </c>
-      <c r="BO64" s="42">
+      <c r="BO64" s="31">
         <v>170.56673556301371</v>
       </c>
-      <c r="BP64" s="43">
+      <c r="BP64" s="32">
         <v>51.073865521495662</v>
       </c>
       <c r="BQ64" s="2">
         <v>109.94724136516038</v>
       </c>
       <c r="BR64" s="2">
         <v>126.99878323381301</v>
       </c>
       <c r="BS64" s="2">
         <v>59.975215110482281</v>
       </c>
       <c r="BT64" s="2">
         <v>112.38275843393993</v>
       </c>
       <c r="BU64" s="2">
         <v>204.79522767695451</v>
       </c>
       <c r="BV64" s="2">
         <v>39.055288304423435</v>
       </c>
       <c r="BW64" s="2">
         <v>78.782082876557908</v>
       </c>
       <c r="BX64" s="7">
         <v>157.27191352294852</v>
       </c>
       <c r="BY64" s="7">
         <v>84.633766100083264</v>
       </c>
-      <c r="BZ64" s="41">
+      <c r="BZ64" s="30">
         <v>150.00784027065791</v>
       </c>
-      <c r="CA64" s="42">
+      <c r="CA64" s="31">
         <v>172.22848846566666</v>
       </c>
-      <c r="CB64" s="43">
+      <c r="CB64" s="32">
         <v>50.058460976347888</v>
       </c>
       <c r="CC64" s="2">
         <v>107.48263008289658</v>
       </c>
       <c r="CD64" s="2">
         <v>137.47921455889124</v>
       </c>
       <c r="CE64" s="2">
         <v>55.965619583578544</v>
       </c>
       <c r="CF64" s="2">
         <v>117.19555782508964</v>
       </c>
       <c r="CG64" s="2">
         <v>201.74175834685576</v>
       </c>
       <c r="CH64" s="2">
         <v>36.37105992383681</v>
       </c>
       <c r="CI64" s="2">
         <v>83.725000835932832</v>
       </c>
       <c r="CJ64" s="7">
         <v>160.02959076543627</v>
       </c>
       <c r="CK64" s="7">
         <v>82.350821910774613</v>
       </c>
-      <c r="CL64" s="41">
+      <c r="CL64" s="30">
         <v>148.00556255697933</v>
       </c>
-      <c r="CM64" s="42">
+      <c r="CM64" s="31">
         <v>180.58929733348526</v>
       </c>
-      <c r="CN64" s="43">
+      <c r="CN64" s="32">
         <v>47.057535279893308</v>
       </c>
       <c r="CO64" s="2">
         <v>111.29597277144761</v>
       </c>
       <c r="CP64" s="2">
         <v>146.18283264922897</v>
       </c>
       <c r="CQ64" s="2">
         <v>57.572129985524548</v>
       </c>
       <c r="CR64" s="2">
         <v>109.60176338332921</v>
       </c>
       <c r="CS64" s="2">
         <v>202.54521995395797</v>
       </c>
     </row>
     <row r="65" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A65" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B65" s="2">
         <v>67.923421868503851</v>
       </c>
       <c r="C65" s="2">
         <v>126.34899048999111</v>
       </c>
       <c r="D65" s="7">
         <v>81.323333358972121</v>
       </c>
       <c r="E65" s="7">
         <v>171.39202515891546</v>
       </c>
-      <c r="F65" s="41">
+      <c r="F65" s="30">
         <v>104.07019828666368</v>
       </c>
-      <c r="G65" s="42">
+      <c r="G65" s="31">
         <v>178.59791709407955</v>
       </c>
-      <c r="H65" s="43">
+      <c r="H65" s="32">
         <v>46.093401710670086</v>
       </c>
       <c r="I65" s="2">
         <v>68.805675331872962</v>
       </c>
       <c r="J65" s="2">
         <v>115.13964887934863</v>
       </c>
       <c r="K65" s="2">
         <v>100.43710709143099</v>
       </c>
       <c r="L65" s="2">
         <v>89.679402210262708</v>
       </c>
       <c r="M65" s="2">
         <v>127.3169301409846</v>
       </c>
       <c r="N65" s="2">
         <v>73.707701551317655</v>
       </c>
       <c r="O65" s="2">
         <v>126.75678975732426</v>
       </c>
       <c r="P65" s="7">
         <v>81.665365850798707</v>
       </c>
       <c r="Q65" s="7">
         <v>164.94985398804357</v>
       </c>
-      <c r="R65" s="41">
+      <c r="R65" s="30">
         <v>108.24275447311366</v>
       </c>
-      <c r="S65" s="42">
+      <c r="S65" s="31">
         <v>168.37688322364548</v>
       </c>
-      <c r="T65" s="43">
+      <c r="T65" s="32">
         <v>33.458286633312099</v>
       </c>
       <c r="U65" s="2">
         <v>101.14847643027937</v>
       </c>
       <c r="V65" s="2">
         <v>97.9460936261288</v>
       </c>
       <c r="W65" s="2">
         <v>100.52000989047475</v>
       </c>
       <c r="X65" s="2">
         <v>98.304320659991362</v>
       </c>
       <c r="Y65" s="2">
         <v>127.46289885975901</v>
       </c>
       <c r="Z65" s="2">
         <v>50.426963028301287</v>
       </c>
       <c r="AA65" s="2">
         <v>118.6895820740627</v>
       </c>
       <c r="AB65" s="7">
         <v>87.839808430677081</v>
       </c>
       <c r="AC65" s="7">
         <v>153.32067822533568</v>
       </c>
-      <c r="AD65" s="41">
+      <c r="AD65" s="30">
         <v>110.88098779807278</v>
       </c>
-      <c r="AE65" s="42">
+      <c r="AE65" s="31">
         <v>152.08366905240666</v>
       </c>
-      <c r="AF65" s="43">
+      <c r="AF65" s="32">
         <v>48.740001815198056</v>
       </c>
       <c r="AG65" s="2">
         <v>95.94536698859784</v>
       </c>
       <c r="AH65" s="2">
         <v>94.587377341841133</v>
       </c>
       <c r="AI65" s="2">
         <v>86.470979919280651</v>
       </c>
       <c r="AJ65" s="2">
         <v>105.14676940876844</v>
       </c>
       <c r="AK65" s="2">
         <v>141.59284924540199</v>
       </c>
       <c r="AL65" s="2">
         <v>82.55941719830922</v>
       </c>
       <c r="AM65" s="2">
         <v>114.58792537030654</v>
       </c>
       <c r="AN65" s="7">
         <v>72.94432415827464</v>
       </c>
       <c r="AO65" s="7">
         <v>173.10364456802918</v>
       </c>
-      <c r="AP65" s="41">
+      <c r="AP65" s="30">
         <v>102.48281062271884</v>
       </c>
-      <c r="AQ65" s="42">
+      <c r="AQ65" s="31">
         <v>158.03512096911069</v>
       </c>
-      <c r="AR65" s="43">
+      <c r="AR65" s="32">
         <v>43.28327776793752</v>
       </c>
       <c r="AS65" s="2">
         <v>84.23185640385303</v>
       </c>
       <c r="AT65" s="2">
         <v>99.815470071246594</v>
       </c>
       <c r="AU65" s="2">
         <v>77.812996292573274</v>
       </c>
       <c r="AV65" s="2">
         <v>102.76881809532996</v>
       </c>
       <c r="AW65" s="2">
         <v>153.50593544514797</v>
       </c>
       <c r="AX65" s="2">
         <v>88.101673916097369</v>
       </c>
       <c r="AY65" s="2">
         <v>116.08466729318437</v>
       </c>
       <c r="AZ65" s="7">
         <v>100.88530470162465</v>
       </c>
       <c r="BA65" s="7">
         <v>140.25307197959239</v>
       </c>
-      <c r="BB65" s="41">
+      <c r="BB65" s="30">
         <v>107.06771421330565</v>
       </c>
-      <c r="BC65" s="42">
+      <c r="BC65" s="31">
         <v>166.63730556753532</v>
       </c>
-      <c r="BD65" s="43">
+      <c r="BD65" s="32">
         <v>43.705649467768545</v>
       </c>
       <c r="BE65" s="2">
         <v>87.956656166145564</v>
       </c>
       <c r="BF65" s="2">
         <v>99.258660107097924</v>
       </c>
       <c r="BG65" s="2">
         <v>73.691442580512259</v>
       </c>
       <c r="BH65" s="2">
         <v>94.955801554477134</v>
       </c>
       <c r="BI65" s="2">
         <v>145.81731963212582</v>
       </c>
       <c r="BJ65" s="2">
         <v>93.36390614569649</v>
       </c>
       <c r="BK65" s="2">
         <v>109.28246567812916</v>
       </c>
       <c r="BL65" s="7">
         <v>86.858549388601872</v>
       </c>
       <c r="BM65" s="7">
         <v>158.89012261995273</v>
       </c>
-      <c r="BN65" s="41">
+      <c r="BN65" s="30">
         <v>103.25070991999152</v>
       </c>
-      <c r="BO65" s="42">
+      <c r="BO65" s="31">
         <v>164.07904505170933</v>
       </c>
-      <c r="BP65" s="43">
+      <c r="BP65" s="32">
         <v>47.978406170045957</v>
       </c>
       <c r="BQ65" s="2">
         <v>79.295178231345062</v>
       </c>
       <c r="BR65" s="2">
         <v>102.97935283523346</v>
       </c>
       <c r="BS65" s="2">
         <v>77.011723103388746</v>
       </c>
       <c r="BT65" s="2">
         <v>95.674084701107745</v>
       </c>
       <c r="BU65" s="2">
         <v>148.68924673691865</v>
       </c>
       <c r="BV65" s="2">
         <v>91.373151198420302</v>
       </c>
       <c r="BW65" s="2">
         <v>111.00101099989506</v>
       </c>
       <c r="BX65" s="7">
         <v>84.929354439504806</v>
       </c>
       <c r="BY65" s="7">
         <v>155.37632995296551</v>
       </c>
-      <c r="BZ65" s="41">
+      <c r="BZ65" s="30">
         <v>101.58926797216982</v>
       </c>
-      <c r="CA65" s="42">
+      <c r="CA65" s="31">
         <v>181.56834082904572</v>
       </c>
-      <c r="CB65" s="43">
+      <c r="CB65" s="32">
         <v>43.335331746832779</v>
       </c>
       <c r="CC65" s="2">
         <v>77.647444319486297</v>
       </c>
       <c r="CD65" s="2">
         <v>105.30397388694426</v>
       </c>
       <c r="CE65" s="2">
         <v>75.574293111406533</v>
       </c>
       <c r="CF65" s="2">
         <v>100.25123963821278</v>
       </c>
       <c r="CG65" s="2">
         <v>156.29390522765584</v>
       </c>
       <c r="CH65" s="2">
         <v>86.001128241872351</v>
       </c>
       <c r="CI65" s="2">
         <v>107.72527451403052</v>
       </c>
       <c r="CJ65" s="7">
         <v>91.692052977772292</v>
       </c>
       <c r="CK65" s="7">
         <v>151.69685478890725</v>
       </c>
-      <c r="CL65" s="41">
+      <c r="CL65" s="30">
         <v>103.70057459613624</v>
       </c>
-      <c r="CM65" s="42">
+      <c r="CM65" s="31">
         <v>171.5937323630281</v>
       </c>
-      <c r="CN65" s="43">
+      <c r="CN65" s="32">
         <v>45.588953643164253</v>
       </c>
       <c r="CO65" s="2">
         <v>82.522886269804559</v>
       </c>
       <c r="CP65" s="2">
         <v>103.62031961710649</v>
       </c>
       <c r="CQ65" s="2">
         <v>74.511572577073835</v>
       </c>
       <c r="CR65" s="2">
         <v>99.644060005019654</v>
       </c>
       <c r="CS65" s="2">
         <v>140.6167442135407</v>
       </c>
     </row>
     <row r="66" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A66" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B66" s="2">
         <v>75.069817830531235</v>
       </c>
       <c r="C66" s="2">
         <v>102.54550623703649</v>
       </c>
       <c r="D66" s="7">
         <v>105.02997046920943</v>
       </c>
       <c r="E66" s="7">
         <v>108.28068268646631</v>
       </c>
-      <c r="F66" s="41">
+      <c r="F66" s="30">
         <v>103.06717912569434</v>
       </c>
-      <c r="G66" s="42">
+      <c r="G66" s="31">
         <v>123.70464298092251</v>
       </c>
-      <c r="H66" s="43">
+      <c r="H66" s="32">
         <v>82.619684752975289</v>
       </c>
       <c r="I66" s="2">
         <v>108.33947122834977</v>
       </c>
       <c r="J66" s="2">
         <v>116.99503332855943</v>
       </c>
       <c r="K66" s="2">
         <v>85.693496404626998</v>
       </c>
       <c r="L66" s="2">
         <v>93.602069956150046</v>
       </c>
       <c r="M66" s="2">
         <v>108.73695192176235</v>
       </c>
       <c r="N66" s="2">
         <v>75.969627088241225</v>
       </c>
       <c r="O66" s="2">
         <v>100.01978063959223</v>
       </c>
       <c r="P66" s="7">
         <v>109.57015265083993</v>
       </c>
       <c r="Q66" s="7">
         <v>103.73781045959547</v>
       </c>
-      <c r="R66" s="41">
+      <c r="R66" s="30">
         <v>105.38203657302918</v>
       </c>
-      <c r="S66" s="42">
+      <c r="S66" s="31">
         <v>112.55903037885477</v>
       </c>
-      <c r="T66" s="43">
+      <c r="T66" s="32">
         <v>85.646580928613972</v>
       </c>
       <c r="U66" s="2">
         <v>106.74248844745269</v>
       </c>
       <c r="V66" s="2">
         <v>123.0349862721521</v>
       </c>
       <c r="W66" s="2">
         <v>85.940265246273498</v>
       </c>
       <c r="X66" s="2">
         <v>95.96898870744873</v>
       </c>
       <c r="Y66" s="2">
         <v>103.85538756449158</v>
       </c>
       <c r="Z66" s="2">
         <v>72.240756820613129</v>
       </c>
       <c r="AA66" s="2">
         <v>98.66097801017041</v>
       </c>
       <c r="AB66" s="7">
         <v>108.22079839126117</v>
       </c>
       <c r="AC66" s="7">
         <v>101.57802397671387</v>
       </c>
-      <c r="AD66" s="41">
+      <c r="AD66" s="30">
         <v>100.40505810354219</v>
       </c>
-      <c r="AE66" s="42">
+      <c r="AE66" s="31">
         <v>111.79872532971855</v>
       </c>
-      <c r="AF66" s="43">
+      <c r="AF66" s="32">
         <v>90.818400413547479</v>
       </c>
       <c r="AG66" s="2">
         <v>107.15110047349268</v>
       </c>
       <c r="AH66" s="2">
         <v>109.81379955062876</v>
       </c>
       <c r="AI66" s="2">
         <v>96.847461538460152</v>
       </c>
       <c r="AJ66" s="2">
         <v>105.59435856393506</v>
       </c>
       <c r="AK66" s="2">
         <v>118.03556779125573</v>
       </c>
       <c r="AL66" s="2">
         <v>66.900113632255298</v>
       </c>
       <c r="AM66" s="2">
         <v>89.939711867631772</v>
       </c>
       <c r="AN66" s="7">
         <v>108.1518611146745</v>
       </c>
       <c r="AO66" s="7">
         <v>99.183756882079791</v>
       </c>
-      <c r="AP66" s="41">
+      <c r="AP66" s="30">
         <v>100.71225985909595</v>
       </c>
-      <c r="AQ66" s="42">
+      <c r="AQ66" s="31">
         <v>111.04294275797422</v>
       </c>
-      <c r="AR66" s="43">
+      <c r="AR66" s="32">
         <v>108.34181854377194</v>
       </c>
       <c r="AS66" s="2">
         <v>105.31344323432714</v>
       </c>
       <c r="AT66" s="2">
         <v>116.05810671649085</v>
       </c>
       <c r="AU66" s="2">
         <v>93.839428570473572</v>
       </c>
       <c r="AV66" s="2">
         <v>98.227142664219215</v>
       </c>
       <c r="AW66" s="2">
         <v>119.47751895700345</v>
       </c>
       <c r="AX66" s="2">
         <v>64.812322914173777</v>
       </c>
       <c r="AY66" s="2">
         <v>90.456394789662923</v>
       </c>
       <c r="AZ66" s="7">
         <v>112.03238256140592</v>
       </c>
       <c r="BA66" s="7">
         <v>102.74898344748439</v>
       </c>
-      <c r="BB66" s="41">
+      <c r="BB66" s="30">
         <v>100.50229450322065</v>
       </c>
-      <c r="BC66" s="42">
+      <c r="BC66" s="31">
         <v>108.46379020518786</v>
       </c>
-      <c r="BD66" s="43">
+      <c r="BD66" s="32">
         <v>103.68103970672533</v>
       </c>
       <c r="BE66" s="2">
         <v>100.51143036941011</v>
       </c>
       <c r="BF66" s="2">
         <v>109.77119570353595</v>
       </c>
       <c r="BG66" s="2">
         <v>104.68916777021975</v>
       </c>
       <c r="BH66" s="2">
         <v>97.227761548548258</v>
       </c>
       <c r="BI66" s="2">
         <v>125.25459019528304</v>
       </c>
       <c r="BJ66" s="2">
         <v>62.956162394408111</v>
       </c>
       <c r="BK66" s="2">
         <v>87.765222145126288</v>
       </c>
       <c r="BL66" s="7">
         <v>109.98745621266556</v>
       </c>
       <c r="BM66" s="7">
         <v>103.47988325607143</v>
       </c>
-      <c r="BN66" s="41">
+      <c r="BN66" s="30">
         <v>98.667053798753926</v>
       </c>
-      <c r="BO66" s="42">
+      <c r="BO66" s="31">
         <v>121.82190390423683</v>
       </c>
-      <c r="BP66" s="43">
+      <c r="BP66" s="32">
         <v>95.241500659562163</v>
       </c>
       <c r="BQ66" s="2">
         <v>101.71613441785996</v>
       </c>
       <c r="BR66" s="2">
         <v>108.89693236861153</v>
       </c>
       <c r="BS66" s="2">
         <v>102.47524497808325</v>
       </c>
       <c r="BT66" s="2">
         <v>100.3562961884582</v>
       </c>
       <c r="BU66" s="2">
         <v>124.43733340420505</v>
       </c>
       <c r="BV66" s="2">
         <v>65.079485852631805</v>
       </c>
       <c r="BW66" s="2">
         <v>88.750081814379087</v>
       </c>
       <c r="BX66" s="7">
         <v>106.35735914348669</v>
       </c>
       <c r="BY66" s="7">
         <v>103.82355829504715</v>
       </c>
-      <c r="BZ66" s="41">
+      <c r="BZ66" s="30">
         <v>100.25084304886049</v>
       </c>
-      <c r="CA66" s="42">
+      <c r="CA66" s="31">
         <v>119.19960501943898</v>
       </c>
-      <c r="CB66" s="43">
+      <c r="CB66" s="32">
         <v>99.008331510916463</v>
       </c>
       <c r="CC66" s="2">
         <v>101.31768480547345</v>
       </c>
       <c r="CD66" s="2">
         <v>105.19081204206819</v>
       </c>
       <c r="CE66" s="2">
         <v>102.70502077084916</v>
       </c>
       <c r="CF66" s="2">
         <v>101.79959340827958</v>
       </c>
       <c r="CG66" s="2">
         <v>115.48436252673</v>
       </c>
       <c r="CH66" s="2">
         <v>68.55872483075548</v>
       </c>
       <c r="CI66" s="2">
         <v>89.685361644162882</v>
       </c>
       <c r="CJ66" s="7">
         <v>105.17127634896394</v>
       </c>
       <c r="CK66" s="7">
         <v>103.34863457297855</v>
       </c>
-      <c r="CL66" s="41">
+      <c r="CL66" s="30">
         <v>103.34053865832378</v>
       </c>
-      <c r="CM66" s="42">
+      <c r="CM66" s="31">
         <v>114.41152341514871</v>
       </c>
-      <c r="CN66" s="43">
+      <c r="CN66" s="32">
         <v>100.00890949991496</v>
       </c>
       <c r="CO66" s="2">
         <v>105.43504664947849</v>
       </c>
       <c r="CP66" s="2">
         <v>101.94971125876708</v>
       </c>
       <c r="CQ66" s="2">
         <v>102.57434435623477</v>
       </c>
       <c r="CR66" s="2">
         <v>102.61892758215558</v>
       </c>
       <c r="CS66" s="2">
         <v>114.33926208242644</v>
       </c>
     </row>
     <row r="67" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A67" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B67" s="2">
         <v>54.833682499500703</v>
       </c>
       <c r="C67" s="2">
         <v>99.704122796058968</v>
       </c>
       <c r="D67" s="7">
         <v>136.5094465014819</v>
       </c>
       <c r="E67" s="7">
         <v>87.766019101148018</v>
       </c>
-      <c r="F67" s="41">
+      <c r="F67" s="30">
         <v>115.42076631679549</v>
       </c>
-      <c r="G67" s="42">
+      <c r="G67" s="31">
         <v>141.1199046499832</v>
       </c>
-      <c r="H67" s="43">
+      <c r="H67" s="32">
         <v>66.985434203466937</v>
       </c>
       <c r="I67" s="2">
         <v>113.74734458824121</v>
       </c>
       <c r="J67" s="2">
         <v>81.840914508981569</v>
       </c>
       <c r="K67" s="2">
         <v>92.07216664710495</v>
       </c>
       <c r="L67" s="2">
         <v>108.27048439596467</v>
       </c>
       <c r="M67" s="2">
         <v>136.80270643067652</v>
       </c>
       <c r="N67" s="2">
         <v>61.593380475437151</v>
       </c>
       <c r="O67" s="2">
         <v>99.80285676296748</v>
       </c>
       <c r="P67" s="7">
         <v>132.91412781032255</v>
       </c>
       <c r="Q67" s="7">
         <v>85.734337500377947</v>
       </c>
-      <c r="R67" s="41">
+      <c r="R67" s="30">
         <v>110.59991876760347</v>
       </c>
-      <c r="S67" s="42">
+      <c r="S67" s="31">
         <v>141.64329277433239</v>
       </c>
-      <c r="T67" s="43">
+      <c r="T67" s="32">
         <v>61.414783687465743</v>
       </c>
       <c r="U67" s="2">
         <v>122.64752297918716</v>
       </c>
       <c r="V67" s="2">
         <v>101.3358320323013</v>
       </c>
       <c r="W67" s="2">
         <v>94.425579491288445</v>
       </c>
       <c r="X67" s="2">
         <v>112.10660287851792</v>
       </c>
       <c r="Y67" s="2">
         <v>119.44264343700996</v>
       </c>
       <c r="Z67" s="2">
         <v>56.585347637660888</v>
       </c>
       <c r="AA67" s="2">
         <v>104.13806394016711</v>
       </c>
       <c r="AB67" s="7">
         <v>126.34035341486766</v>
       </c>
       <c r="AC67" s="7">
         <v>87.854678747666469</v>
       </c>
-      <c r="AD67" s="41">
+      <c r="AD67" s="30">
         <v>112.47683231046331</v>
       </c>
-      <c r="AE67" s="42">
+      <c r="AE67" s="31">
         <v>157.8202978909674</v>
       </c>
-      <c r="AF67" s="43">
+      <c r="AF67" s="32">
         <v>57.193229793174119</v>
       </c>
       <c r="AG67" s="2">
         <v>106.92794586619753</v>
       </c>
       <c r="AH67" s="2">
         <v>95.198397795356072</v>
       </c>
       <c r="AI67" s="2">
         <v>138.56452912545174</v>
       </c>
       <c r="AJ67" s="2">
         <v>74.527009311857469</v>
       </c>
       <c r="AK67" s="2">
         <v>143.92502653904646</v>
       </c>
       <c r="AL67" s="2">
         <v>54.628916573066476</v>
       </c>
       <c r="AM67" s="2">
         <v>100.83135795375162</v>
       </c>
       <c r="AN67" s="7">
         <v>113.88960725806359</v>
       </c>
       <c r="AO67" s="7">
         <v>107.81928314654155</v>
       </c>
-      <c r="AP67" s="41">
+      <c r="AP67" s="30">
         <v>111.84303034384813</v>
       </c>
-      <c r="AQ67" s="42">
+      <c r="AQ67" s="31">
         <v>143.22576734155319</v>
       </c>
-      <c r="AR67" s="43">
+      <c r="AR67" s="32">
         <v>57.54697405350614</v>
       </c>
       <c r="AS67" s="2">
         <v>121.88548336345531</v>
       </c>
       <c r="AT67" s="2">
         <v>90.777511890580413</v>
       </c>
       <c r="AU67" s="2">
         <v>145.89420732343797</v>
       </c>
       <c r="AV67" s="2">
         <v>70.659316420049919</v>
       </c>
       <c r="AW67" s="2">
         <v>149.66887837512166</v>
       </c>
       <c r="AX67" s="2">
         <v>47.858621965519106</v>
       </c>
       <c r="AY67" s="2">
         <v>106.03702517514746</v>
       </c>
       <c r="AZ67" s="7">
         <v>125.88780354707978</v>
       </c>
       <c r="BA67" s="7">
         <v>99.932994389666135</v>
       </c>
-      <c r="BB67" s="41">
+      <c r="BB67" s="30">
         <v>108.76587696065907</v>
       </c>
-      <c r="BC67" s="42">
+      <c r="BC67" s="31">
         <v>141.51464118842742</v>
       </c>
-      <c r="BD67" s="43">
+      <c r="BD67" s="32">
         <v>56.143644942557088</v>
       </c>
       <c r="BE67" s="2">
         <v>119.24033064404314</v>
       </c>
       <c r="BF67" s="2">
         <v>94.129407493062985</v>
       </c>
       <c r="BG67" s="2">
         <v>164.42285347071589</v>
       </c>
       <c r="BH67" s="2">
         <v>64.797876475682386</v>
       </c>
       <c r="BI67" s="2">
         <v>154.92606488366908</v>
       </c>
       <c r="BJ67" s="2">
         <v>48.587169333524322</v>
       </c>
       <c r="BK67" s="2">
         <v>101.82585097272478</v>
       </c>
       <c r="BL67" s="7">
         <v>128.00541528406126</v>
       </c>
       <c r="BM67" s="7">
         <v>96.01433142191479</v>
       </c>
-      <c r="BN67" s="41">
+      <c r="BN67" s="30">
         <v>142.18022838779081</v>
       </c>
-      <c r="BO67" s="42">
+      <c r="BO67" s="31">
         <v>119.16483745172313</v>
       </c>
-      <c r="BP67" s="43">
+      <c r="BP67" s="32">
         <v>54.243512636248013</v>
       </c>
       <c r="BQ67" s="2">
         <v>116.70941827445675</v>
       </c>
       <c r="BR67" s="2">
         <v>110.47560229298273</v>
       </c>
       <c r="BS67" s="2">
         <v>147.73988026228977</v>
       </c>
       <c r="BT67" s="2">
         <v>65.371990751100697</v>
       </c>
       <c r="BU67" s="2">
         <v>141.73273252487138</v>
       </c>
       <c r="BV67" s="2">
         <v>49.929494681701492</v>
       </c>
       <c r="BW67" s="2">
         <v>112.88980816996474</v>
       </c>
       <c r="BX67" s="7">
         <v>37.306969004269405</v>
       </c>
       <c r="BY67" s="7">
         <v>203.92396177466435</v>
       </c>
-      <c r="BZ67" s="41">
+      <c r="BZ67" s="30">
         <v>137.33897933686171</v>
       </c>
-      <c r="CA67" s="42">
+      <c r="CA67" s="31">
         <v>137.34032261966584</v>
       </c>
-      <c r="CB67" s="43">
+      <c r="CB67" s="32">
         <v>81.459315522617047</v>
       </c>
       <c r="CC67" s="2">
         <v>96.317264577504162</v>
       </c>
       <c r="CD67" s="2">
         <v>234.34097882336749</v>
       </c>
       <c r="CE67" s="2">
         <v>60.637984333238307</v>
       </c>
       <c r="CF67" s="2">
         <v>101.96737838292778</v>
       </c>
       <c r="CG67" s="2">
         <v>160.43003653594968</v>
       </c>
       <c r="CH67" s="2">
         <v>34.504108583136414</v>
       </c>
       <c r="CI67" s="2">
         <v>120.49634763239293</v>
       </c>
       <c r="CJ67" s="7">
         <v>37.517332148922087</v>
       </c>
       <c r="CK67" s="7">
         <v>190.42191078731349</v>
       </c>
-      <c r="CL67" s="41">
+      <c r="CL67" s="30">
         <v>132.0922737022571</v>
       </c>
-      <c r="CM67" s="42">
+      <c r="CM67" s="31">
         <v>152.69309179621274</v>
       </c>
-      <c r="CN67" s="43">
+      <c r="CN67" s="32">
         <v>79.775073338703706</v>
       </c>
       <c r="CO67" s="2">
         <v>91.569631404141305</v>
       </c>
       <c r="CP67" s="2">
         <v>228.62014904585686</v>
       </c>
       <c r="CQ67" s="2">
         <v>57.402382351958671</v>
       </c>
       <c r="CR67" s="2">
         <v>109.0865473743353</v>
       </c>
       <c r="CS67" s="2">
         <v>165.33815760597358</v>
       </c>
     </row>
     <row r="68" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A68" s="6" t="s">
         <v>59</v>
       </c>
-      <c r="B68" s="44">
+      <c r="B68" s="33">
         <v>93.47646879617858</v>
       </c>
-      <c r="C68" s="44">
+      <c r="C68" s="33">
         <v>99.99336620310217</v>
       </c>
-      <c r="D68" s="45">
+      <c r="D68" s="34">
         <v>112.4943412498248</v>
       </c>
-      <c r="E68" s="45">
+      <c r="E68" s="34">
         <v>112.31698043613336</v>
       </c>
-      <c r="F68" s="46">
+      <c r="F68" s="35">
         <v>109.94641370114932</v>
       </c>
-      <c r="G68" s="47">
+      <c r="G68" s="36">
         <v>105.8015620355696</v>
       </c>
-      <c r="H68" s="48">
+      <c r="H68" s="37">
         <v>87.194607891694758</v>
       </c>
-      <c r="I68" s="44">
+      <c r="I68" s="33">
         <v>93.597603800033539</v>
       </c>
-      <c r="J68" s="44">
+      <c r="J68" s="33">
         <v>96.451884436505992</v>
       </c>
-      <c r="K68" s="44">
+      <c r="K68" s="33">
         <v>95.741298867311357</v>
       </c>
-      <c r="L68" s="44">
+      <c r="L68" s="33">
         <v>97.861931575808541</v>
       </c>
-      <c r="M68" s="44">
+      <c r="M68" s="33">
         <v>101.41443626018258</v>
       </c>
-      <c r="N68" s="44">
+      <c r="N68" s="33">
         <v>91.834170596628638</v>
       </c>
-      <c r="O68" s="44">
+      <c r="O68" s="33">
         <v>100.16554263809176</v>
       </c>
-      <c r="P68" s="45">
+      <c r="P68" s="34">
         <v>109.1723446693687</v>
       </c>
-      <c r="Q68" s="45">
+      <c r="Q68" s="34">
         <v>113.25161709624234</v>
       </c>
-      <c r="R68" s="46">
+      <c r="R68" s="35">
         <v>109.58840185961274</v>
       </c>
-      <c r="S68" s="47">
+      <c r="S68" s="36">
         <v>108.08438530285412</v>
       </c>
-      <c r="T68" s="48">
+      <c r="T68" s="37">
         <v>85.416668702942204</v>
       </c>
-      <c r="U68" s="44">
+      <c r="U68" s="33">
         <v>92.707219798558953</v>
       </c>
-      <c r="V68" s="44">
+      <c r="V68" s="33">
         <v>100.6829609281304</v>
       </c>
-      <c r="W68" s="44">
+      <c r="W68" s="33">
         <v>96.02412793699304</v>
       </c>
-      <c r="X68" s="44">
+      <c r="X68" s="33">
         <v>97.759743871644432</v>
       </c>
-      <c r="Y68" s="44">
+      <c r="Y68" s="33">
         <v>103.88419996170654</v>
       </c>
-      <c r="Z68" s="44">
+      <c r="Z68" s="33">
         <v>88.423846722387538</v>
       </c>
-      <c r="AA68" s="44">
+      <c r="AA68" s="33">
         <v>100.31064100625132</v>
       </c>
-      <c r="AB68" s="45">
+      <c r="AB68" s="34">
         <v>106.95487019247697</v>
       </c>
-      <c r="AC68" s="45">
+      <c r="AC68" s="34">
         <v>110.89201537352909</v>
       </c>
-      <c r="AD68" s="46">
+      <c r="AD68" s="35">
         <v>108.38780983515335</v>
       </c>
-      <c r="AE68" s="47">
+      <c r="AE68" s="36">
         <v>106.93390555809647</v>
       </c>
-      <c r="AF68" s="48">
+      <c r="AF68" s="37">
         <v>84.389742313846469</v>
       </c>
-      <c r="AG68" s="44">
+      <c r="AG68" s="33">
         <v>97.340453791583087</v>
       </c>
-      <c r="AH68" s="44">
+      <c r="AH68" s="33">
         <v>100.69115243136761</v>
       </c>
-      <c r="AI68" s="44">
+      <c r="AI68" s="33">
         <v>96.158389534629634</v>
       </c>
-      <c r="AJ68" s="44">
+      <c r="AJ68" s="33">
         <v>99.615904646691334</v>
       </c>
-      <c r="AK68" s="44">
+      <c r="AK68" s="33">
         <v>105.89994293638156</v>
       </c>
-      <c r="AL68" s="44">
+      <c r="AL68" s="33">
         <v>87.930007305172609</v>
       </c>
-      <c r="AM68" s="44">
+      <c r="AM68" s="33">
         <v>99.811292969315929</v>
       </c>
-      <c r="AN68" s="45">
+      <c r="AN68" s="34">
         <v>106.6442734542882</v>
       </c>
-      <c r="AO68" s="45">
+      <c r="AO68" s="34">
         <v>109.96778809792096</v>
       </c>
-      <c r="AP68" s="46">
+      <c r="AP68" s="35">
         <v>109.15530165972692</v>
       </c>
-      <c r="AQ68" s="47">
+      <c r="AQ68" s="36">
         <v>110.17395318472194</v>
       </c>
-      <c r="AR68" s="48">
+      <c r="AR68" s="37">
         <v>83.073318379659028</v>
       </c>
-      <c r="AS68" s="44">
+      <c r="AS68" s="33">
         <v>96.386325560704663</v>
       </c>
-      <c r="AT68" s="44">
+      <c r="AT68" s="33">
         <v>101.99392250191124</v>
       </c>
-      <c r="AU68" s="44">
+      <c r="AU68" s="33">
         <v>97.657740387637247</v>
       </c>
-      <c r="AV68" s="44">
+      <c r="AV68" s="33">
         <v>98.119555549370901</v>
       </c>
-      <c r="AW68" s="44">
+      <c r="AW68" s="33">
         <v>116.48840306867881</v>
       </c>
-      <c r="AX68" s="44">
+      <c r="AX68" s="33">
         <v>80.181510115186157</v>
       </c>
-      <c r="AY68" s="44">
+      <c r="AY68" s="33">
         <v>100.13152063745865</v>
       </c>
-      <c r="AZ68" s="45">
+      <c r="AZ68" s="34">
         <v>109.95125310347234</v>
       </c>
-      <c r="BA68" s="45">
+      <c r="BA68" s="34">
         <v>107.22623623629197</v>
       </c>
-      <c r="BB68" s="46">
+      <c r="BB68" s="35">
         <v>110.66824992494438</v>
       </c>
-      <c r="BC68" s="47">
+      <c r="BC68" s="36">
         <v>108.64038396344004</v>
       </c>
-      <c r="BD68" s="48">
+      <c r="BD68" s="37">
         <v>85.504242730001295</v>
       </c>
-      <c r="BE68" s="44">
+      <c r="BE68" s="33">
         <v>91.784733595375357</v>
       </c>
-      <c r="BF68" s="44">
+      <c r="BF68" s="33">
         <v>102.04195699425946</v>
       </c>
-      <c r="BG68" s="44">
+      <c r="BG68" s="33">
         <v>97.495021437150967</v>
       </c>
-      <c r="BH68" s="44">
+      <c r="BH68" s="33">
         <v>100.12916379502433</v>
       </c>
-      <c r="BI68" s="44">
+      <c r="BI68" s="33">
         <v>122.69359530571467</v>
       </c>
-      <c r="BJ68" s="44">
+      <c r="BJ68" s="33">
         <v>77.0796682083907</v>
       </c>
-      <c r="BK68" s="44">
+      <c r="BK68" s="33">
         <v>99.081459818862385</v>
       </c>
-      <c r="BL68" s="45">
+      <c r="BL68" s="34">
         <v>110.76957676459169</v>
       </c>
-      <c r="BM68" s="45">
+      <c r="BM68" s="34">
         <v>107.70932348203355</v>
       </c>
-      <c r="BN68" s="46">
+      <c r="BN68" s="35">
         <v>111.647313689284</v>
       </c>
-      <c r="BO68" s="47">
+      <c r="BO68" s="36">
         <v>104.52020828584455</v>
       </c>
-      <c r="BP68" s="48">
+      <c r="BP68" s="37">
         <v>86.393632366200237</v>
       </c>
-      <c r="BQ68" s="44">
+      <c r="BQ68" s="33">
         <v>93.58424463159308</v>
       </c>
-      <c r="BR68" s="44">
+      <c r="BR68" s="33">
         <v>102.22971387931479</v>
       </c>
-      <c r="BS68" s="44">
+      <c r="BS68" s="33">
         <v>97.994250950798403</v>
       </c>
-      <c r="BT68" s="44">
+      <c r="BT68" s="33">
         <v>99.717928194252849</v>
       </c>
-      <c r="BU68" s="44">
+      <c r="BU68" s="33">
         <v>119.59647680121594</v>
       </c>
-      <c r="BV68" s="44">
+      <c r="BV68" s="33">
         <v>76.494816536539375</v>
       </c>
-      <c r="BW68" s="44">
+      <c r="BW68" s="33">
         <v>97.899952897567218</v>
       </c>
-      <c r="BX68" s="45">
+      <c r="BX68" s="34">
         <v>113.4953325196476</v>
       </c>
-      <c r="BY68" s="45">
+      <c r="BY68" s="34">
         <v>105.7460263751295</v>
       </c>
-      <c r="BZ68" s="46">
+      <c r="BZ68" s="35">
         <v>112.19848637227776</v>
       </c>
-      <c r="CA68" s="47">
+      <c r="CA68" s="36">
         <v>103.44862126899517</v>
       </c>
-      <c r="CB68" s="48">
+      <c r="CB68" s="37">
         <v>86.104634591472802</v>
       </c>
-      <c r="CC68" s="44">
+      <c r="CC68" s="33">
         <v>95.396148992977388</v>
       </c>
-      <c r="CD68" s="44">
+      <c r="CD68" s="33">
         <v>101.69339137547364</v>
       </c>
-      <c r="CE68" s="44">
+      <c r="CE68" s="33">
         <v>100.19689502396059</v>
       </c>
-      <c r="CF68" s="44">
+      <c r="CF68" s="33">
         <v>98.712231474985529</v>
       </c>
-      <c r="CG68" s="44">
+      <c r="CG68" s="33">
         <v>121.5644484975559</v>
       </c>
-      <c r="CH68" s="44">
+      <c r="CH68" s="33">
         <v>72.11569867277457</v>
       </c>
-      <c r="CI68" s="44">
+      <c r="CI68" s="33">
         <v>105.40559620718074</v>
       </c>
-      <c r="CJ68" s="45">
+      <c r="CJ68" s="34">
         <v>112.25167974718609</v>
       </c>
-      <c r="CK68" s="45">
+      <c r="CK68" s="34">
         <v>107.19366010901415</v>
       </c>
-      <c r="CL68" s="46">
+      <c r="CL68" s="35">
         <v>107.45067770557584</v>
       </c>
-      <c r="CM68" s="47">
+      <c r="CM68" s="36">
         <v>109.37702916930758</v>
       </c>
-      <c r="CN68" s="48">
+      <c r="CN68" s="37">
         <v>84.990001739730246</v>
       </c>
-      <c r="CO68" s="44">
+      <c r="CO68" s="33">
         <v>95.506613737789493</v>
       </c>
-      <c r="CP68" s="44">
+      <c r="CP68" s="33">
         <v>99.062758057440831</v>
       </c>
-      <c r="CQ68" s="44">
+      <c r="CQ68" s="33">
         <v>99.806213243456</v>
       </c>
-      <c r="CR68" s="44">
+      <c r="CR68" s="33">
         <v>100.11860072755229</v>
       </c>
-      <c r="CS68" s="44">
+      <c r="CS68" s="33">
         <v>128.45639462963774</v>
       </c>
     </row>
     <row r="69" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A69" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B69" s="7">
         <v>57.512548565892352</v>
       </c>
       <c r="C69" s="7">
         <v>107.26571259407254</v>
       </c>
       <c r="D69" s="7">
         <v>113.08753432037871</v>
       </c>
       <c r="E69" s="7">
         <v>119.91381354885769</v>
       </c>
       <c r="F69" s="7">
         <v>115.04730796064371</v>
       </c>
-      <c r="G69" s="42">
+      <c r="G69" s="31">
         <v>122.85040968940149</v>
       </c>
       <c r="H69" s="7">
         <v>99.52456623046713</v>
       </c>
       <c r="I69" s="7">
         <v>94.1565454255866</v>
       </c>
       <c r="J69" s="7">
         <v>86.399524606383494</v>
       </c>
       <c r="K69" s="7">
         <v>90.001792035164385</v>
       </c>
       <c r="L69" s="7">
         <v>94.351940618232078</v>
       </c>
       <c r="M69" s="7">
         <v>120.9141447420719</v>
       </c>
       <c r="N69" s="7">
         <v>59.064697426040254</v>
       </c>
       <c r="O69" s="7">
         <v>107.85986648995546</v>
       </c>
       <c r="P69" s="7">
         <v>110.68340703991224</v>
       </c>
       <c r="Q69" s="7">
         <v>117.8831680046161</v>
       </c>
       <c r="R69" s="7">
         <v>116.23813151176108</v>
       </c>
-      <c r="S69" s="42">
+      <c r="S69" s="31">
         <v>120.78241003497443</v>
       </c>
       <c r="T69" s="7">
         <v>100.00954563362416</v>
       </c>
       <c r="U69" s="7">
         <v>95.656574101711257</v>
       </c>
       <c r="V69" s="7">
         <v>85.431004538222652</v>
       </c>
       <c r="W69" s="7">
         <v>91.503233258858515</v>
       </c>
       <c r="X69" s="7">
         <v>93.941143014877582</v>
       </c>
       <c r="Y69" s="7">
         <v>123.68536766410966</v>
       </c>
       <c r="Z69" s="7">
         <v>56.000604453537996</v>
       </c>
       <c r="AA69" s="7">
         <v>108.7365267600765</v>
       </c>
       <c r="AB69" s="7">
         <v>109.39673855217484</v>
       </c>
       <c r="AC69" s="7">
         <v>116.99334691557036</v>
       </c>
       <c r="AD69" s="7">
         <v>118.26039037727544</v>
       </c>
-      <c r="AE69" s="42">
+      <c r="AE69" s="31">
         <v>124.61697630993103</v>
       </c>
       <c r="AF69" s="7">
         <v>99.812597525469727</v>
       </c>
       <c r="AG69" s="7">
         <v>92.620256593618848</v>
       </c>
       <c r="AH69" s="7">
         <v>85.516363234241808</v>
       </c>
       <c r="AI69" s="7">
         <v>93.343891114278591</v>
       </c>
       <c r="AJ69" s="7">
         <v>95.193654021900514</v>
       </c>
       <c r="AK69" s="7">
         <v>125.35652771997113</v>
       </c>
       <c r="AL69" s="7">
         <v>57.381197168080902</v>
       </c>
       <c r="AM69" s="7">
         <v>105.81295261500767</v>
       </c>
       <c r="AN69" s="7">
         <v>111.58912949408202</v>
       </c>
       <c r="AO69" s="7">
         <v>117.1896186515404</v>
       </c>
       <c r="AP69" s="7">
         <v>116.23651249453788</v>
       </c>
-      <c r="AQ69" s="42">
+      <c r="AQ69" s="31">
         <v>122.36637177932541</v>
       </c>
       <c r="AR69" s="7">
         <v>100.8352798001998</v>
       </c>
       <c r="AS69" s="7">
         <v>93.097176250603198</v>
       </c>
       <c r="AT69" s="7">
         <v>88.429801565007566</v>
       </c>
       <c r="AU69" s="7">
         <v>92.779553153053428</v>
       </c>
       <c r="AV69" s="7">
         <v>97.009742446772393</v>
       </c>
       <c r="AW69" s="7">
         <v>120.79060478178731</v>
       </c>
       <c r="AX69" s="7">
         <v>56.326114550166274</v>
       </c>
       <c r="AY69" s="7">
         <v>112.74545050697265</v>
       </c>
       <c r="AZ69" s="7">
         <v>106.38113081671987</v>
       </c>
       <c r="BA69" s="7">
         <v>119.36392500276301</v>
       </c>
       <c r="BB69" s="7">
         <v>117.42727036100906</v>
       </c>
-      <c r="BC69" s="42">
+      <c r="BC69" s="31">
         <v>121.44005709861534</v>
       </c>
       <c r="BD69" s="7">
         <v>99.454752684015887</v>
       </c>
       <c r="BE69" s="7">
         <v>92.954577071340793</v>
       </c>
       <c r="BF69" s="7">
         <v>89.900606638711082</v>
       </c>
       <c r="BG69" s="7">
         <v>92.542896517609307</v>
       </c>
       <c r="BH69" s="7">
         <v>98.279543593945334</v>
       </c>
       <c r="BI69" s="7">
         <v>144.28231283477356</v>
       </c>
       <c r="BJ69" s="7">
         <v>50.812310296201538</v>
       </c>
       <c r="BK69" s="7">
         <v>104.85079557836985</v>
       </c>
       <c r="BL69" s="7">
         <v>114.81280109876484</v>
       </c>
       <c r="BM69" s="7">
         <v>108.08282450270832</v>
       </c>
       <c r="BN69" s="7">
         <v>123.05271726618889</v>
       </c>
-      <c r="BO69" s="42">
+      <c r="BO69" s="31">
         <v>123.45026250161868</v>
       </c>
       <c r="BP69" s="7">
         <v>95.378408601363915</v>
       </c>
       <c r="BQ69" s="7">
         <v>92.959921963893706</v>
       </c>
       <c r="BR69" s="7">
         <v>85.331336976844298</v>
       </c>
       <c r="BS69" s="7">
         <v>91.635722870280318</v>
       </c>
       <c r="BT69" s="7">
         <v>107.98414498415877</v>
       </c>
       <c r="BU69" s="7">
         <v>133.95384210064347</v>
       </c>
       <c r="BV69" s="7">
         <v>47.982683392829024</v>
       </c>
       <c r="BW69" s="7">
         <v>102.84733863483928</v>
       </c>
       <c r="BX69" s="7">
         <v>115.09167851257386</v>
       </c>
       <c r="BY69" s="7">
         <v>108.14814781437367</v>
       </c>
       <c r="BZ69" s="7">
         <v>122.78372998461005</v>
       </c>
-      <c r="CA69" s="42">
+      <c r="CA69" s="31">
         <v>128.30872356618261</v>
       </c>
       <c r="CB69" s="7">
         <v>93.129617918550309</v>
       </c>
       <c r="CC69" s="7">
         <v>90.618412956200459</v>
       </c>
       <c r="CD69" s="7">
         <v>91.533925915264518</v>
       </c>
       <c r="CE69" s="7">
         <v>96.037154683422884</v>
       </c>
       <c r="CF69" s="7">
         <v>106.61604812514352</v>
       </c>
       <c r="CG69" s="7">
         <v>116.32345224372609</v>
       </c>
       <c r="CH69" s="7">
         <v>58.868894851554579</v>
       </c>
       <c r="CI69" s="7">
         <v>101.83006224831699</v>
       </c>
       <c r="CJ69" s="7">
         <v>116.87051929318686</v>
       </c>
       <c r="CK69" s="7">
         <v>103.46960035797892</v>
       </c>
       <c r="CL69" s="7">
         <v>122.34607686040515</v>
       </c>
-      <c r="CM69" s="42">
+      <c r="CM69" s="31">
         <v>120.47245556634441</v>
       </c>
       <c r="CN69" s="7">
         <v>91.591707869407628</v>
       </c>
       <c r="CO69" s="7">
         <v>96.306325919999139</v>
       </c>
       <c r="CP69" s="7">
         <v>89.349689139132536</v>
       </c>
       <c r="CQ69" s="7">
         <v>106.30915128425049</v>
       </c>
       <c r="CR69" s="7">
         <v>106.5627541019342</v>
       </c>
       <c r="CS69" s="7">
         <v>111.10101955351068</v>
       </c>
     </row>
     <row r="70" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A70" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B70" s="7">
         <v>117.32326128131714</v>
       </c>
       <c r="C70" s="7">
         <v>79.800128152305021</v>
       </c>
       <c r="D70" s="7">
         <v>91.016506273726321</v>
       </c>
       <c r="E70" s="7">
         <v>200.27777055392622</v>
       </c>
       <c r="F70" s="7">
         <v>124.7435849205883</v>
       </c>
-      <c r="G70" s="42">
+      <c r="G70" s="31">
         <v>108.69735426549806</v>
       </c>
       <c r="H70" s="7">
         <v>135.44827881655101</v>
       </c>
       <c r="I70" s="7">
         <v>96.820716915323601</v>
       </c>
       <c r="J70" s="7">
         <v>97.458706489588423</v>
       </c>
       <c r="K70" s="7">
         <v>67.407941529803622</v>
       </c>
       <c r="L70" s="7">
         <v>56.559625035056136</v>
       </c>
       <c r="M70" s="7">
         <v>108.71927976336771</v>
       </c>
       <c r="N70" s="7">
         <v>100.37039015775595</v>
       </c>
       <c r="O70" s="7">
         <v>77.240157832124751</v>
       </c>
       <c r="P70" s="7">
         <v>89.099469499876534</v>
       </c>
       <c r="Q70" s="7">
         <v>200.6614842790583</v>
       </c>
       <c r="R70" s="7">
         <v>123.34092413559978</v>
       </c>
-      <c r="S70" s="42">
+      <c r="S70" s="31">
         <v>109.08645758305664</v>
       </c>
       <c r="T70" s="7">
         <v>125.99097429885251</v>
       </c>
       <c r="U70" s="7">
         <v>97.949011645124529</v>
       </c>
       <c r="V70" s="7">
         <v>92.378324266237826</v>
       </c>
       <c r="W70" s="7">
         <v>61.509507978262292</v>
       </c>
       <c r="X70" s="7">
         <v>68.952960645061935</v>
       </c>
       <c r="Y70" s="7">
         <v>104.85489443520333</v>
       </c>
       <c r="Z70" s="7">
         <v>98.851871930685306</v>
       </c>
       <c r="AA70" s="7">
         <v>76.39636262091814</v>
       </c>
       <c r="AB70" s="7">
         <v>84.218581377521133</v>
       </c>
       <c r="AC70" s="7">
         <v>191.19974537855029</v>
       </c>
       <c r="AD70" s="7">
         <v>117.28602327726132</v>
       </c>
-      <c r="AE70" s="42">
+      <c r="AE70" s="31">
         <v>110.06802275062401</v>
       </c>
       <c r="AF70" s="7">
         <v>139.77316098049513</v>
       </c>
       <c r="AG70" s="7">
         <v>100.1024844446688</v>
       </c>
       <c r="AH70" s="7">
         <v>93.8649495477204</v>
       </c>
       <c r="AI70" s="7">
         <v>67.295075073592585</v>
       </c>
       <c r="AJ70" s="7">
         <v>72.165407222209438</v>
       </c>
       <c r="AK70" s="7">
         <v>128.75606254625941</v>
       </c>
       <c r="AL70" s="7">
         <v>88.754268811978548</v>
       </c>
       <c r="AM70" s="7">
         <v>76.19782776432983</v>
       </c>
       <c r="AN70" s="7">
         <v>69.760925119195349</v>
       </c>
       <c r="AO70" s="7">
         <v>216.68589230456968</v>
       </c>
       <c r="AP70" s="7">
         <v>114.42240271502743</v>
       </c>
-      <c r="AQ70" s="42">
+      <c r="AQ70" s="31">
         <v>114.65353406345538</v>
       </c>
       <c r="AR70" s="7">
         <v>129.89759677770735</v>
       </c>
       <c r="AS70" s="7">
         <v>100.10096488286217</v>
       </c>
       <c r="AT70" s="7">
         <v>96.548701449588805</v>
       </c>
       <c r="AU70" s="7">
         <v>64.140194302439284</v>
       </c>
       <c r="AV70" s="7">
         <v>71.95600117655313</v>
       </c>
       <c r="AW70" s="7">
         <v>116.88250436030248</v>
       </c>
       <c r="AX70" s="7">
         <v>94.644143650520732</v>
       </c>
       <c r="AY70" s="7">
         <v>78.590305343892027</v>
       </c>
       <c r="AZ70" s="7">
         <v>90.213628947281393</v>
       </c>
       <c r="BA70" s="7">
         <v>192.65200623529296</v>
       </c>
       <c r="BB70" s="7">
         <v>113.29796290961831</v>
       </c>
-      <c r="BC70" s="42">
+      <c r="BC70" s="31">
         <v>105.67084228190289</v>
       </c>
       <c r="BD70" s="7">
         <v>137.48108494306948</v>
       </c>
       <c r="BE70" s="7">
         <v>95.355168153988345</v>
       </c>
       <c r="BF70" s="7">
         <v>97.811878571048254</v>
       </c>
       <c r="BG70" s="7">
         <v>63.352662096759836</v>
       </c>
       <c r="BH70" s="7">
         <v>72.646473560583402</v>
       </c>
       <c r="BI70" s="7">
         <v>132.38589957143546</v>
       </c>
       <c r="BJ70" s="7">
         <v>80.858082113192907</v>
       </c>
       <c r="BK70" s="7">
         <v>77.783663300696844</v>
       </c>
       <c r="BL70" s="7">
         <v>90.418531364525194</v>
       </c>
       <c r="BM70" s="7">
         <v>193.62715135176018</v>
       </c>
       <c r="BN70" s="7">
         <v>111.87222663846312</v>
       </c>
-      <c r="BO70" s="42">
+      <c r="BO70" s="31">
         <v>111.96076913587203</v>
       </c>
       <c r="BP70" s="7">
         <v>130.66621295787473</v>
       </c>
       <c r="BQ70" s="7">
         <v>94.518574891366967</v>
       </c>
       <c r="BR70" s="7">
         <v>99.765462563670255</v>
       </c>
       <c r="BS70" s="7">
         <v>61.710235784819254</v>
       </c>
       <c r="BT70" s="7">
         <v>71.860641881357665</v>
       </c>
       <c r="BU70" s="7">
         <v>124.15358923767855</v>
       </c>
       <c r="BV70" s="7">
         <v>90.348078080753993</v>
       </c>
       <c r="BW70" s="7">
         <v>76.522609766791987</v>
       </c>
       <c r="BX70" s="7">
         <v>86.374560946330192</v>
       </c>
       <c r="BY70" s="7">
         <v>196.80409241994252</v>
       </c>
       <c r="BZ70" s="7">
         <v>112.39011481647816</v>
       </c>
-      <c r="CA70" s="42">
+      <c r="CA70" s="31">
         <v>111.01363919368885</v>
       </c>
       <c r="CB70" s="7">
         <v>130.08120016948027</v>
       </c>
       <c r="CC70" s="7">
         <v>95.355951070376165</v>
       </c>
       <c r="CD70" s="7">
         <v>101.22780440742764</v>
       </c>
       <c r="CE70" s="7">
         <v>60.382097751163897</v>
       </c>
       <c r="CF70" s="7">
         <v>73.619116509932653</v>
       </c>
       <c r="CG70" s="7">
         <v>128.34698179662348</v>
       </c>
       <c r="CH70" s="7">
         <v>81.398217353879218</v>
       </c>
       <c r="CI70" s="7">
         <v>80.246273277266269</v>
       </c>
       <c r="CJ70" s="7">
         <v>99.202974118895966</v>
       </c>
       <c r="CK70" s="7">
         <v>175.26806159158679</v>
       </c>
       <c r="CL70" s="7">
         <v>112.7546508876982</v>
       </c>
-      <c r="CM70" s="42">
+      <c r="CM70" s="31">
         <v>111.45075256290514</v>
       </c>
       <c r="CN70" s="7">
         <v>136.22589028864866</v>
       </c>
       <c r="CO70" s="7">
         <v>91.707475845586046</v>
       </c>
       <c r="CP70" s="7">
         <v>96.46546440617135</v>
       </c>
       <c r="CQ70" s="7">
         <v>66.544851369203968</v>
       </c>
       <c r="CR70" s="7">
         <v>71.616940436769795</v>
       </c>
       <c r="CS70" s="7">
         <v>124.75487670422186</v>
       </c>
     </row>
     <row r="71" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A71" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B71" s="7">
         <v>39.126059089514094</v>
       </c>
       <c r="C71" s="7">
         <v>122.6001375436434</v>
       </c>
       <c r="D71" s="7">
         <v>129.03448265266462</v>
       </c>
       <c r="E71" s="7">
         <v>108.23380504710643</v>
       </c>
       <c r="F71" s="7">
         <v>123.99175242232405</v>
       </c>
-      <c r="G71" s="42">
+      <c r="G71" s="31">
         <v>150.23426323999328</v>
       </c>
       <c r="H71" s="7">
         <v>78.023054368344987</v>
       </c>
       <c r="I71" s="7">
         <v>91.048585365668472</v>
       </c>
       <c r="J71" s="7">
         <v>107.83895921972137</v>
       </c>
       <c r="K71" s="7">
         <v>76.644760552706472</v>
       </c>
       <c r="L71" s="7">
         <v>104.49692157356527</v>
       </c>
       <c r="M71" s="7">
         <v>136.2664624424981</v>
       </c>
       <c r="N71" s="7">
         <v>35.949619854353784</v>
       </c>
       <c r="O71" s="7">
         <v>124.13637677630645</v>
       </c>
       <c r="P71" s="7">
         <v>127.89338956054983</v>
       </c>
       <c r="Q71" s="7">
         <v>109.51072933446446</v>
       </c>
       <c r="R71" s="7">
         <v>121.59675530561617</v>
       </c>
-      <c r="S71" s="42">
+      <c r="S71" s="31">
         <v>149.09556690718432</v>
       </c>
       <c r="T71" s="7">
         <v>78.606241558816734</v>
       </c>
       <c r="U71" s="7">
         <v>92.132459906693853</v>
       </c>
       <c r="V71" s="7">
         <v>106.24666005751571</v>
       </c>
       <c r="W71" s="7">
         <v>77.878386463649193</v>
       </c>
       <c r="X71" s="7">
         <v>108.48331041006327</v>
       </c>
       <c r="Y71" s="7">
         <v>142.64775295044657</v>
       </c>
       <c r="Z71" s="7">
         <v>33.028840974992605</v>
       </c>
       <c r="AA71" s="7">
         <v>127.52943309333098</v>
       </c>
       <c r="AB71" s="7">
         <v>125.29730123002585</v>
       </c>
       <c r="AC71" s="7">
         <v>110.98998799228438</v>
       </c>
       <c r="AD71" s="7">
         <v>118.3633318076416</v>
       </c>
-      <c r="AE71" s="42">
+      <c r="AE71" s="31">
         <v>143.72596932690561</v>
       </c>
       <c r="AF71" s="7">
         <v>83.983605205182471</v>
       </c>
       <c r="AG71" s="7">
         <v>95.198228471484029</v>
       </c>
       <c r="AH71" s="7">
         <v>104.02634803525478</v>
       </c>
       <c r="AI71" s="7">
         <v>76.434168334041146</v>
       </c>
       <c r="AJ71" s="7">
         <v>116.93445605303583</v>
       </c>
       <c r="AK71" s="7">
         <v>140.62437733203575</v>
       </c>
       <c r="AL71" s="7">
         <v>31.799557931700118</v>
       </c>
       <c r="AM71" s="7">
         <v>130.30198921750301</v>
       </c>
       <c r="AN71" s="7">
         <v>122.16077725457023</v>
       </c>
       <c r="AO71" s="7">
         <v>110.40064370953968</v>
       </c>
       <c r="AP71" s="7">
         <v>118.96714381584874</v>
       </c>
-      <c r="AQ71" s="42">
+      <c r="AQ71" s="31">
         <v>139.47622994245435</v>
       </c>
       <c r="AR71" s="7">
         <v>85.223517767492112</v>
       </c>
       <c r="AS71" s="7">
         <v>94.203916402166229</v>
       </c>
       <c r="AT71" s="7">
         <v>105.09559867254852</v>
       </c>
       <c r="AU71" s="7">
         <v>76.501561384681622</v>
       </c>
       <c r="AV71" s="7">
         <v>114.14177978134003</v>
       </c>
       <c r="AW71" s="7">
         <v>145.44242335994139</v>
       </c>
       <c r="AX71" s="7">
         <v>29.929439873563762</v>
       </c>
       <c r="AY71" s="7">
         <v>130.80561678213743</v>
       </c>
       <c r="AZ71" s="7">
         <v>125.35166775744082</v>
       </c>
       <c r="BA71" s="7">
         <v>105.35691752802524</v>
       </c>
       <c r="BB71" s="7">
         <v>115.67270161810674</v>
       </c>
-      <c r="BC71" s="42">
+      <c r="BC71" s="31">
         <v>147.75316690166696</v>
       </c>
       <c r="BD71" s="7">
         <v>85.048584908816736</v>
       </c>
       <c r="BE71" s="7">
         <v>89.745455754207399</v>
       </c>
       <c r="BF71" s="7">
         <v>114.14690957004885</v>
       </c>
       <c r="BG71" s="7">
         <v>75.017304138004476</v>
       </c>
       <c r="BH71" s="7">
         <v>115.99769299904806</v>
       </c>
       <c r="BI71" s="7">
         <v>154.90119660699656</v>
       </c>
       <c r="BJ71" s="7">
         <v>31.277805222967697</v>
       </c>
       <c r="BK71" s="7">
         <v>129.67636029998718</v>
       </c>
       <c r="BL71" s="7">
         <v>124.69542834126428</v>
       </c>
       <c r="BM71" s="7">
         <v>106.90296702472276</v>
       </c>
       <c r="BN71" s="7">
         <v>115.74231609920214</v>
       </c>
-      <c r="BO71" s="42">
+      <c r="BO71" s="31">
         <v>146.90340517721475</v>
       </c>
       <c r="BP71" s="7">
         <v>83.693203151514567</v>
       </c>
       <c r="BQ71" s="7">
         <v>93.376356703045843</v>
       </c>
       <c r="BR71" s="7">
         <v>108.3976053507451</v>
       </c>
       <c r="BS71" s="7">
         <v>75.760020046479426</v>
       </c>
       <c r="BT71" s="7">
         <v>111.42668560675453</v>
       </c>
       <c r="BU71" s="7">
         <v>155.14371042256226</v>
       </c>
       <c r="BV71" s="7">
         <v>32.472973494600048</v>
       </c>
       <c r="BW71" s="7">
         <v>127.90809887748395</v>
       </c>
       <c r="BX71" s="7">
         <v>127.29794183773231</v>
       </c>
       <c r="BY71" s="7">
         <v>104.67889648177868</v>
       </c>
       <c r="BZ71" s="7">
         <v>116.39531647919415</v>
       </c>
-      <c r="CA71" s="42">
+      <c r="CA71" s="31">
         <v>149.66351998176464</v>
       </c>
       <c r="CB71" s="7">
         <v>84.831989015613075</v>
       </c>
       <c r="CC71" s="7">
         <v>91.51666250141119</v>
       </c>
       <c r="CD71" s="7">
         <v>110.85407931554161</v>
       </c>
       <c r="CE71" s="7">
         <v>71.99900495114224</v>
       </c>
       <c r="CF71" s="7">
         <v>110.31270030647123</v>
       </c>
       <c r="CG71" s="7">
         <v>157.71990748915118</v>
       </c>
       <c r="CH71" s="7">
         <v>33.249032177463697</v>
       </c>
       <c r="CI71" s="7">
         <v>126.33055209029662</v>
       </c>
       <c r="CJ71" s="7">
         <v>129.20045195604794</v>
       </c>
       <c r="CK71" s="7">
         <v>105.6025496427267</v>
       </c>
       <c r="CL71" s="7">
         <v>115.94893392878187</v>
       </c>
-      <c r="CM71" s="42">
+      <c r="CM71" s="31">
         <v>149.93284814288884</v>
       </c>
       <c r="CN71" s="7">
         <v>81.935173700542123</v>
       </c>
       <c r="CO71" s="7">
         <v>94.231541375144062</v>
       </c>
       <c r="CP71" s="7">
         <v>110.50209412892306</v>
       </c>
       <c r="CQ71" s="7">
         <v>70.412600435703368</v>
       </c>
       <c r="CR71" s="7">
         <v>110.67539124459331</v>
       </c>
       <c r="CS71" s="7">
         <v>159.09863923111328</v>
       </c>
     </row>
     <row r="72" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A72" s="6" t="s">
         <v>41</v>
       </c>
       <c r="B72" s="7">
         <v>64.499222857685709</v>
       </c>
       <c r="C72" s="7">
         <v>91.723232976187901</v>
       </c>
       <c r="D72" s="7">
         <v>98.935199002370823</v>
       </c>
       <c r="E72" s="7">
         <v>112.3288598289187</v>
       </c>
       <c r="F72" s="7">
         <v>115.22104135751927</v>
       </c>
-      <c r="G72" s="42">
+      <c r="G72" s="31">
         <v>116.28902994073991</v>
       </c>
       <c r="H72" s="7">
         <v>90.236518686169205</v>
       </c>
       <c r="I72" s="7">
         <v>78.874799814708169</v>
       </c>
       <c r="J72" s="7">
         <v>93.279938472185577</v>
       </c>
       <c r="K72" s="7">
         <v>86.100631107881767</v>
       </c>
       <c r="L72" s="7">
         <v>112.87777741343399</v>
       </c>
       <c r="M72" s="7">
         <v>125.6191141469485</v>
       </c>
       <c r="N72" s="7">
         <v>58.67380889132027</v>
       </c>
       <c r="O72" s="7">
         <v>114.35828026055385</v>
       </c>
       <c r="P72" s="7">
         <v>113.78041760242388</v>
       </c>
       <c r="Q72" s="7">
         <v>111.69459528867766</v>
       </c>
       <c r="R72" s="7">
         <v>112.69656078476957</v>
       </c>
-      <c r="S72" s="42">
+      <c r="S72" s="31">
         <v>123.29494917541355</v>
       </c>
       <c r="T72" s="7">
         <v>86.823588391744181</v>
       </c>
       <c r="U72" s="7">
         <v>83.598545438082184</v>
       </c>
       <c r="V72" s="7">
         <v>96.002945004061672</v>
       </c>
       <c r="W72" s="7">
         <v>90.223698660737909</v>
       </c>
       <c r="X72" s="7">
         <v>104.52876866725238</v>
       </c>
       <c r="Y72" s="7">
         <v>142.97955385586499</v>
       </c>
       <c r="Z72" s="7">
         <v>49.452455044607163</v>
       </c>
       <c r="AA72" s="7">
         <v>107.60291251029864</v>
       </c>
       <c r="AB72" s="7">
         <v>116.63189517516773</v>
       </c>
       <c r="AC72" s="7">
         <v>103.83243515107607</v>
       </c>
       <c r="AD72" s="7">
         <v>124.26691413923766</v>
       </c>
-      <c r="AE72" s="42">
+      <c r="AE72" s="31">
         <v>118.80068350676274</v>
       </c>
       <c r="AF72" s="7">
         <v>96.29824676139026</v>
       </c>
       <c r="AG72" s="7">
         <v>86.927906059668572</v>
       </c>
       <c r="AH72" s="7">
         <v>91.181821966060497</v>
       </c>
       <c r="AI72" s="7">
         <v>101.8561515398343</v>
       </c>
       <c r="AJ72" s="7">
         <v>99.44369285936331</v>
       </c>
       <c r="AK72" s="7">
         <v>117.3940913074595</v>
       </c>
       <c r="AL72" s="7">
         <v>72.187461885103218</v>
       </c>
       <c r="AM72" s="7">
         <v>98.849691276637571</v>
       </c>
       <c r="AN72" s="7">
         <v>118.76429883814301</v>
       </c>
       <c r="AO72" s="7">
         <v>99.649228711703074</v>
       </c>
       <c r="AP72" s="7">
         <v>119.51707933415088</v>
       </c>
-      <c r="AQ72" s="42">
+      <c r="AQ72" s="31">
         <v>112.5910053130029</v>
       </c>
       <c r="AR72" s="7">
         <v>100.85220408550899</v>
       </c>
       <c r="AS72" s="7">
         <v>78.836818931527105</v>
       </c>
       <c r="AT72" s="7">
         <v>98.457023409257644</v>
       </c>
       <c r="AU72" s="7">
         <v>100.74453457573715</v>
       </c>
       <c r="AV72" s="7">
         <v>96.884201594131923</v>
       </c>
       <c r="AW72" s="7">
         <v>90.629894870312128</v>
       </c>
       <c r="AX72" s="7">
         <v>82.460246857386764</v>
       </c>
       <c r="AY72" s="7">
         <v>89.358820053028907</v>
       </c>
       <c r="AZ72" s="7">
         <v>132.48722439496652</v>
       </c>
       <c r="BA72" s="7">
         <v>92.403289087750878</v>
       </c>
       <c r="BB72" s="7">
         <v>126.62013512182095</v>
       </c>
-      <c r="BC72" s="42">
+      <c r="BC72" s="31">
         <v>115.26611470450602</v>
       </c>
       <c r="BD72" s="7">
         <v>94.550026527982027</v>
       </c>
       <c r="BE72" s="7">
         <v>85.570895146981641</v>
       </c>
       <c r="BF72" s="7">
         <v>98.9284404066821</v>
       </c>
       <c r="BG72" s="7">
         <v>63.579294717615419</v>
       </c>
       <c r="BH72" s="7">
         <v>109.7817549733428</v>
       </c>
       <c r="BI72" s="7">
         <v>115.44860117643454</v>
       </c>
       <c r="BJ72" s="7">
         <v>51.141006969195459</v>
       </c>
       <c r="BK72" s="7">
         <v>171.16131023204139</v>
       </c>
       <c r="BL72" s="7">
         <v>90.030358413590449</v>
       </c>
       <c r="BM72" s="7">
         <v>110.96172482985797</v>
       </c>
       <c r="BN72" s="7">
         <v>111.19227355250764</v>
       </c>
-      <c r="BO72" s="42">
+      <c r="BO72" s="31">
         <v>104.18782818815488</v>
       </c>
       <c r="BP72" s="7">
         <v>82.774949466693997</v>
       </c>
       <c r="BQ72" s="7">
         <v>99.187410313611949</v>
       </c>
       <c r="BR72" s="7">
         <v>80.658938877884083</v>
       </c>
       <c r="BS72" s="7">
         <v>115.77950020133625</v>
       </c>
       <c r="BT72" s="7">
         <v>97.60654863177426</v>
       </c>
       <c r="BU72" s="7">
         <v>104.59801709285961</v>
       </c>
       <c r="BV72" s="7">
         <v>61.336564049259259</v>
       </c>
       <c r="BW72" s="7">
         <v>113.87489162126892</v>
       </c>
       <c r="BX72" s="7">
         <v>116.7740210942998</v>
       </c>
       <c r="BY72" s="7">
         <v>112.81767502792626</v>
       </c>
       <c r="BZ72" s="7">
         <v>111.23590890135391</v>
       </c>
-      <c r="CA72" s="42">
+      <c r="CA72" s="31">
         <v>107.51964924154456</v>
       </c>
       <c r="CB72" s="7">
         <v>96.626791963165843</v>
       </c>
       <c r="CC72" s="7">
         <v>91.381181903089242</v>
       </c>
       <c r="CD72" s="7">
         <v>93.470484792747328</v>
       </c>
       <c r="CE72" s="7">
         <v>78.743561865114003</v>
       </c>
       <c r="CF72" s="7">
         <v>111.10665657919208</v>
       </c>
       <c r="CG72" s="7">
         <v>116.89760219604383</v>
       </c>
       <c r="CH72" s="7">
         <v>77.736507496816813</v>
       </c>
       <c r="CI72" s="7">
         <v>96.519509332397206</v>
       </c>
       <c r="CJ72" s="7">
         <v>129.4273578743981</v>
       </c>
       <c r="CK72" s="7">
         <v>115.9099935742437</v>
       </c>
       <c r="CL72" s="7">
         <v>108.86369055231589</v>
       </c>
-      <c r="CM72" s="42">
+      <c r="CM72" s="31">
         <v>111.99386536332774</v>
       </c>
       <c r="CN72" s="7">
         <v>98.859513064449317</v>
       </c>
       <c r="CO72" s="7">
         <v>100.70016858625162</v>
       </c>
       <c r="CP72" s="7">
         <v>80.509105504319507</v>
       </c>
       <c r="CQ72" s="7">
         <v>95.331622636199782</v>
       </c>
       <c r="CR72" s="7">
         <v>99.53927234144156</v>
       </c>
       <c r="CS72" s="7">
         <v>111.00277166726103</v>
       </c>
     </row>
     <row r="73" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A73" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B73" s="7">
         <v>101.3079909375209</v>
       </c>
       <c r="C73" s="7">
         <v>85.131166187019275</v>
       </c>
       <c r="D73" s="7">
         <v>195.23668186047021</v>
       </c>
       <c r="E73" s="7">
         <v>115.50112282254767</v>
       </c>
       <c r="F73" s="7">
         <v>159.90973241442771</v>
       </c>
-      <c r="G73" s="42">
+      <c r="G73" s="31">
         <v>64.946608463804907</v>
       </c>
       <c r="H73" s="7">
         <v>114.5590846593532</v>
       </c>
       <c r="I73" s="7">
         <v>85.450427707963655</v>
       </c>
       <c r="J73" s="7">
         <v>82.240707717571766</v>
       </c>
       <c r="K73" s="7">
         <v>30.811769390607253</v>
       </c>
       <c r="L73" s="7">
         <v>76.328417020682139</v>
       </c>
       <c r="M73" s="7">
         <v>98.949173010226204</v>
       </c>
       <c r="N73" s="7">
         <v>201.30438481129315</v>
       </c>
       <c r="O73" s="7">
         <v>80.266078536730461</v>
       </c>
       <c r="P73" s="7">
         <v>189.57896434177226</v>
       </c>
       <c r="Q73" s="7">
         <v>111.49729629536627</v>
       </c>
       <c r="R73" s="7">
         <v>113.01292680301214</v>
       </c>
-      <c r="S73" s="42">
+      <c r="S73" s="31">
         <v>87.685550931253573</v>
       </c>
       <c r="T73" s="7">
         <v>112.13686367024846</v>
       </c>
       <c r="U73" s="7">
         <v>92.983647089099804</v>
       </c>
       <c r="V73" s="7">
         <v>71.100412144850679</v>
       </c>
       <c r="W73" s="7">
         <v>37.906564418772973</v>
       </c>
       <c r="X73" s="7">
         <v>66.399714967586405</v>
       </c>
       <c r="Y73" s="7">
         <v>65.696671906265806</v>
       </c>
       <c r="Z73" s="7">
         <v>322.28312677808458</v>
       </c>
       <c r="AA73" s="7">
         <v>79.826225191824363</v>
       </c>
       <c r="AB73" s="7">
         <v>225.35531010334316</v>
       </c>
       <c r="AC73" s="7">
         <v>98.293970394022097</v>
       </c>
       <c r="AD73" s="7">
         <v>121.13133507412151</v>
       </c>
-      <c r="AE73" s="42">
+      <c r="AE73" s="31">
         <v>88.13248497059385</v>
       </c>
       <c r="AF73" s="7">
         <v>111.7900840671892</v>
       </c>
       <c r="AG73" s="7">
         <v>91.855259834953557</v>
       </c>
       <c r="AH73" s="7">
         <v>66.871866084976674</v>
       </c>
       <c r="AI73" s="7">
         <v>43.133548594956309</v>
       </c>
       <c r="AJ73" s="7">
         <v>74.226429250858288</v>
       </c>
       <c r="AK73" s="7">
         <v>91.650794338241653</v>
       </c>
       <c r="AL73" s="7">
         <v>159.1406663588491</v>
       </c>
       <c r="AM73" s="7">
         <v>83.236642900395481</v>
       </c>
       <c r="AN73" s="7">
         <v>226.57695288924685</v>
       </c>
       <c r="AO73" s="7">
         <v>87.407329459238838</v>
       </c>
       <c r="AP73" s="7">
         <v>136.52513518844913</v>
       </c>
-      <c r="AQ73" s="42">
+      <c r="AQ73" s="31">
         <v>72.028404855539179</v>
       </c>
       <c r="AR73" s="7">
         <v>137.87629136846729</v>
       </c>
       <c r="AS73" s="7">
         <v>84.85466280567104</v>
       </c>
       <c r="AT73" s="7">
         <v>55.515819273816128</v>
       </c>
       <c r="AU73" s="7">
         <v>42.848214085083072</v>
       </c>
       <c r="AV73" s="7">
         <v>389.69191204117647</v>
       </c>
       <c r="AW73" s="7">
         <v>62.655259809218236</v>
       </c>
       <c r="AX73" s="7">
         <v>80.009775900621236</v>
       </c>
       <c r="AY73" s="7">
         <v>112.26001009189469</v>
       </c>
       <c r="AZ73" s="7">
         <v>158.89143556199102</v>
       </c>
       <c r="BA73" s="7">
         <v>126.55441252701758</v>
       </c>
       <c r="BB73" s="7">
         <v>135.28617336891642</v>
       </c>
-      <c r="BC73" s="42">
+      <c r="BC73" s="31">
         <v>44.409090402186244</v>
       </c>
       <c r="BD73" s="7">
         <v>178.10790264178445</v>
       </c>
       <c r="BE73" s="7">
         <v>81.237994678205297</v>
       </c>
       <c r="BF73" s="7">
         <v>77.807659098767488</v>
       </c>
       <c r="BG73" s="7">
         <v>41.540574561425352</v>
       </c>
       <c r="BH73" s="7">
         <v>277.14750289919641</v>
       </c>
       <c r="BI73" s="7">
         <v>59.822783806199133</v>
       </c>
       <c r="BJ73" s="7">
         <v>57.384371912740974</v>
       </c>
       <c r="BK73" s="7">
         <v>61.448260713436639</v>
       </c>
       <c r="BL73" s="7">
         <v>151.33513216015152</v>
       </c>
       <c r="BM73" s="7">
         <v>153.48040953718487</v>
       </c>
       <c r="BN73" s="7">
         <v>74.433974412855193</v>
       </c>
-      <c r="BO73" s="42">
+      <c r="BO73" s="31">
         <v>74.906749466615196</v>
       </c>
       <c r="BP73" s="7">
         <v>80.867311822490407</v>
       </c>
       <c r="BQ73" s="7">
         <v>112.60453822576102</v>
       </c>
       <c r="BR73" s="7">
         <v>101.07627538423955</v>
       </c>
       <c r="BS73" s="7">
         <v>267.23626326580245</v>
       </c>
       <c r="BT73" s="7">
         <v>56.858658528958117</v>
       </c>
       <c r="BU73" s="7">
         <v>148.73775710906875</v>
       </c>
       <c r="BV73" s="7">
         <v>55.546320562213836</v>
       </c>
       <c r="BW73" s="7">
         <v>67.963208066973465</v>
       </c>
       <c r="BX73" s="7">
         <v>161.2705958532207</v>
       </c>
       <c r="BY73" s="7">
         <v>99.352871699265606</v>
       </c>
       <c r="BZ73" s="7">
         <v>87.645171549175956</v>
       </c>
-      <c r="CA73" s="42">
+      <c r="CA73" s="31">
         <v>67.186618696032113</v>
       </c>
       <c r="CB73" s="7">
         <v>129.17066693615777</v>
       </c>
       <c r="CC73" s="7">
         <v>114.94635880687743</v>
       </c>
       <c r="CD73" s="7">
         <v>94.322119588724675</v>
       </c>
       <c r="CE73" s="7">
         <v>283.62393396415678</v>
       </c>
       <c r="CF73" s="7">
         <v>59.253938951104288</v>
       </c>
       <c r="CG73" s="7">
         <v>84.740163631509731</v>
       </c>
       <c r="CH73" s="7">
         <v>64.319462012037491</v>
       </c>
       <c r="CI73" s="7">
         <v>110.56873127233982</v>
       </c>
       <c r="CJ73" s="7">
         <v>86.926488220426904</v>
       </c>
       <c r="CK73" s="7">
         <v>103.56772602861659</v>
       </c>
       <c r="CL73" s="7">
         <v>174.15835859752332</v>
       </c>
-      <c r="CM73" s="42">
+      <c r="CM73" s="31">
         <v>50.45385550686197</v>
       </c>
       <c r="CN73" s="7">
         <v>118.92930064443486</v>
       </c>
       <c r="CO73" s="7">
         <v>119.33587728158214</v>
       </c>
       <c r="CP73" s="7">
         <v>87.863938382650602</v>
       </c>
       <c r="CQ73" s="7">
         <v>291.84588323613372</v>
       </c>
       <c r="CR73" s="7">
         <v>62.612389979532992</v>
       </c>
       <c r="CS73" s="7">
         <v>81.520039083000697</v>
       </c>
     </row>
     <row r="74" spans="1:97" x14ac:dyDescent="0.2">
       <c r="CH74" s="18" t="s">
         <v>60</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="44">
-    <mergeCell ref="AX55:BI55"/>
-[...12 lines deleted...]
-    <mergeCell ref="AL55:AW55"/>
+    <mergeCell ref="B2:M2"/>
+    <mergeCell ref="CH2:CS2"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="N4:Y4"/>
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="AL4:AW4"/>
+    <mergeCell ref="AX4:BI4"/>
+    <mergeCell ref="BJ4:BU4"/>
+    <mergeCell ref="BV4:CG4"/>
+    <mergeCell ref="CH4:CS4"/>
+    <mergeCell ref="B24:M24"/>
+    <mergeCell ref="CH24:CS24"/>
+    <mergeCell ref="A26:A27"/>
+    <mergeCell ref="B26:M26"/>
+    <mergeCell ref="N26:Y26"/>
+    <mergeCell ref="Z26:AK26"/>
+    <mergeCell ref="AL26:AW26"/>
+    <mergeCell ref="AX26:BI26"/>
+    <mergeCell ref="BJ26:BU26"/>
     <mergeCell ref="BV26:CG26"/>
     <mergeCell ref="CH26:CS26"/>
     <mergeCell ref="B46:M46"/>
     <mergeCell ref="CH46:CS46"/>
     <mergeCell ref="A48:A49"/>
     <mergeCell ref="B48:M48"/>
     <mergeCell ref="N48:Y48"/>
     <mergeCell ref="Z48:AK48"/>
     <mergeCell ref="AL48:AW48"/>
     <mergeCell ref="AX48:BI48"/>
-    <mergeCell ref="CH4:CS4"/>
-[...18 lines deleted...]
-    <mergeCell ref="BV4:CG4"/>
+    <mergeCell ref="B53:M53"/>
+    <mergeCell ref="CH53:CS53"/>
+    <mergeCell ref="A55:A56"/>
+    <mergeCell ref="B55:M55"/>
+    <mergeCell ref="N55:Y55"/>
+    <mergeCell ref="Z55:AK55"/>
+    <mergeCell ref="AL55:AW55"/>
+    <mergeCell ref="AX55:BI55"/>
+    <mergeCell ref="BJ55:BU55"/>
+    <mergeCell ref="BV55:CG55"/>
+    <mergeCell ref="CH55:CS55"/>
+    <mergeCell ref="BJ48:BU48"/>
+    <mergeCell ref="BV48:CG48"/>
+    <mergeCell ref="CH48:CS48"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:EP88"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="5" topLeftCell="CG6" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="5" topLeftCell="CL6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="CW6" sqref="CW6"/>
+      <selection pane="bottomRight" activeCell="CS16" sqref="CS16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="22.5703125" style="3" customWidth="1"/>
     <col min="2" max="3" width="8.28515625" style="3" customWidth="1"/>
     <col min="4" max="4" width="8" style="3" customWidth="1"/>
     <col min="5" max="5" width="7.140625" style="3" customWidth="1"/>
     <col min="6" max="6" width="7.5703125" style="3" customWidth="1"/>
     <col min="7" max="8" width="7.28515625" style="3" customWidth="1"/>
     <col min="9" max="9" width="6.85546875" style="3" customWidth="1"/>
     <col min="10" max="10" width="8.28515625" style="3" customWidth="1"/>
     <col min="11" max="11" width="8.140625" style="3" customWidth="1"/>
     <col min="12" max="12" width="7.7109375" style="3" customWidth="1"/>
     <col min="13" max="13" width="8" style="3" customWidth="1"/>
     <col min="14" max="14" width="7.85546875" style="3" customWidth="1"/>
     <col min="15" max="15" width="8" style="3" customWidth="1"/>
     <col min="16" max="16" width="7.140625" style="3" customWidth="1"/>
     <col min="17" max="17" width="7.7109375" style="3" customWidth="1"/>
     <col min="18" max="18" width="6.7109375" style="3" customWidth="1"/>
     <col min="19" max="19" width="7.5703125" style="3" customWidth="1"/>
     <col min="20" max="20" width="7.42578125" style="3" customWidth="1"/>
     <col min="21" max="21" width="6.5703125" style="3" customWidth="1"/>
     <col min="22" max="22" width="8.28515625" style="3" customWidth="1"/>
     <col min="23" max="23" width="7.5703125" style="3" customWidth="1"/>
@@ -20184,355 +20189,355 @@
     <col min="36" max="36" width="7.7109375" style="3" customWidth="1"/>
     <col min="37" max="37" width="8.140625" style="3" customWidth="1"/>
     <col min="38" max="38" width="7.85546875" style="3" customWidth="1"/>
     <col min="39" max="39" width="8.140625" style="3" customWidth="1"/>
     <col min="40" max="40" width="7.42578125" style="3" customWidth="1"/>
     <col min="41" max="41" width="7.85546875" style="3" customWidth="1"/>
     <col min="42" max="42" width="7.7109375" style="3" customWidth="1"/>
     <col min="43" max="43" width="7.42578125" style="3" customWidth="1"/>
     <col min="44" max="44" width="7.85546875" style="3" customWidth="1"/>
     <col min="45" max="45" width="7.28515625" style="3" customWidth="1"/>
     <col min="46" max="46" width="8.5703125" style="3" customWidth="1"/>
     <col min="47" max="47" width="8.140625" style="3" customWidth="1"/>
     <col min="48" max="48" width="7.85546875" style="3" customWidth="1"/>
     <col min="49" max="50" width="8" style="3" customWidth="1"/>
     <col min="51" max="51" width="8.140625" style="3" customWidth="1"/>
     <col min="52" max="52" width="7.85546875" style="3" customWidth="1"/>
     <col min="53" max="53" width="7.7109375" style="3" customWidth="1"/>
     <col min="54" max="54" width="7" style="3" customWidth="1"/>
     <col min="55" max="55" width="7.42578125" style="3" customWidth="1"/>
     <col min="56" max="56" width="7.85546875" style="3" customWidth="1"/>
     <col min="57" max="57" width="8" style="3" customWidth="1"/>
     <col min="58" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:146" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="31" t="s">
+      <c r="A2" s="41" t="s">
         <v>31</v>
       </c>
-      <c r="B2" s="31"/>
-[...59 lines deleted...]
-      <c r="CH2" s="33" t="s">
+      <c r="B2" s="41"/>
+      <c r="C2" s="41"/>
+      <c r="D2" s="41"/>
+      <c r="E2" s="41"/>
+      <c r="F2" s="41"/>
+      <c r="G2" s="41"/>
+      <c r="H2" s="41"/>
+      <c r="I2" s="41"/>
+      <c r="J2" s="41"/>
+      <c r="K2" s="41"/>
+      <c r="L2" s="41"/>
+      <c r="M2" s="41"/>
+      <c r="N2" s="41"/>
+      <c r="O2" s="41"/>
+      <c r="P2" s="41"/>
+      <c r="Q2" s="41"/>
+      <c r="R2" s="41"/>
+      <c r="S2" s="41"/>
+      <c r="T2" s="41"/>
+      <c r="U2" s="41"/>
+      <c r="V2" s="41"/>
+      <c r="W2" s="41"/>
+      <c r="X2" s="41"/>
+      <c r="Y2" s="41"/>
+      <c r="Z2" s="41"/>
+      <c r="AA2" s="41"/>
+      <c r="AB2" s="41"/>
+      <c r="AC2" s="41"/>
+      <c r="AD2" s="41"/>
+      <c r="AE2" s="41"/>
+      <c r="AF2" s="41"/>
+      <c r="AG2" s="41"/>
+      <c r="AH2" s="41"/>
+      <c r="AI2" s="41"/>
+      <c r="AJ2" s="41"/>
+      <c r="AK2" s="41"/>
+      <c r="AL2" s="41"/>
+      <c r="AM2" s="41"/>
+      <c r="AN2" s="41"/>
+      <c r="AO2" s="41"/>
+      <c r="AP2" s="41"/>
+      <c r="AQ2" s="41"/>
+      <c r="AR2" s="41"/>
+      <c r="AS2" s="41"/>
+      <c r="AT2" s="41"/>
+      <c r="AU2" s="41"/>
+      <c r="AV2" s="41"/>
+      <c r="AW2" s="41"/>
+      <c r="AX2" s="41"/>
+      <c r="AY2" s="41"/>
+      <c r="AZ2" s="41"/>
+      <c r="BA2" s="41"/>
+      <c r="BB2" s="41"/>
+      <c r="BC2" s="41"/>
+      <c r="BD2" s="41"/>
+      <c r="BE2" s="41"/>
+      <c r="BF2" s="41"/>
+      <c r="BG2" s="41"/>
+      <c r="BH2" s="41"/>
+      <c r="BI2" s="41"/>
+      <c r="CH2" s="44" t="s">
         <v>31</v>
       </c>
-      <c r="CI2" s="33"/>
-[...21 lines deleted...]
-      <c r="DE2" s="33"/>
+      <c r="CI2" s="44"/>
+      <c r="CJ2" s="44"/>
+      <c r="CK2" s="44"/>
+      <c r="CL2" s="44"/>
+      <c r="CM2" s="44"/>
+      <c r="CN2" s="44"/>
+      <c r="CO2" s="44"/>
+      <c r="CP2" s="44"/>
+      <c r="CQ2" s="44"/>
+      <c r="CR2" s="44"/>
+      <c r="CS2" s="44"/>
+      <c r="CT2" s="44"/>
+      <c r="CU2" s="44"/>
+      <c r="CV2" s="44"/>
+      <c r="CW2" s="44"/>
+      <c r="CX2" s="44"/>
+      <c r="CY2" s="44"/>
+      <c r="CZ2" s="44"/>
+      <c r="DA2" s="44"/>
+      <c r="DB2" s="44"/>
+      <c r="DC2" s="44"/>
+      <c r="DD2" s="44"/>
+      <c r="DE2" s="44"/>
       <c r="DF2" s="23"/>
       <c r="DG2" s="23"/>
       <c r="DH2" s="23"/>
       <c r="DI2" s="23"/>
       <c r="DJ2" s="23"/>
       <c r="DK2" s="23"/>
       <c r="DL2" s="23"/>
       <c r="DM2" s="23"/>
       <c r="DN2" s="23"/>
       <c r="DO2" s="23"/>
       <c r="DP2" s="23"/>
       <c r="DQ2" s="23"/>
       <c r="DR2" s="23"/>
       <c r="DS2" s="23"/>
       <c r="DT2" s="23"/>
       <c r="DU2" s="23"/>
       <c r="DV2" s="23"/>
       <c r="DW2" s="23"/>
       <c r="DX2" s="23"/>
       <c r="DY2" s="23"/>
       <c r="DZ2" s="23"/>
       <c r="EA2" s="23"/>
       <c r="EB2" s="23"/>
       <c r="EC2" s="23"/>
       <c r="ED2" s="23"/>
       <c r="EE2" s="23"/>
       <c r="EF2" s="23"/>
       <c r="EG2" s="23"/>
       <c r="EH2" s="23"/>
       <c r="EI2" s="23"/>
       <c r="EJ2" s="23"/>
       <c r="EK2" s="23"/>
       <c r="EL2" s="23"/>
       <c r="EM2" s="23"/>
       <c r="EN2" s="23"/>
       <c r="EO2" s="23"/>
       <c r="EP2" s="23"/>
     </row>
     <row r="3" spans="1:146" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="K3" s="25" t="s">
+      <c r="K3" s="45" t="s">
         <v>30</v>
       </c>
-      <c r="L3" s="25"/>
-[...1 lines deleted...]
-      <c r="W3" s="25" t="s">
+      <c r="L3" s="45"/>
+      <c r="M3" s="45"/>
+      <c r="W3" s="45" t="s">
         <v>30</v>
       </c>
-      <c r="X3" s="25"/>
-[...1 lines deleted...]
-      <c r="AI3" s="25" t="s">
+      <c r="X3" s="45"/>
+      <c r="Y3" s="45"/>
+      <c r="AI3" s="45" t="s">
         <v>30</v>
       </c>
-      <c r="AJ3" s="25"/>
-[...1 lines deleted...]
-      <c r="AU3" s="25" t="s">
+      <c r="AJ3" s="45"/>
+      <c r="AK3" s="45"/>
+      <c r="AU3" s="45" t="s">
         <v>30</v>
       </c>
-      <c r="AV3" s="25"/>
-[...1 lines deleted...]
-      <c r="BG3" s="25" t="s">
+      <c r="AV3" s="45"/>
+      <c r="AW3" s="45"/>
+      <c r="BG3" s="45" t="s">
         <v>30</v>
       </c>
-      <c r="BH3" s="25"/>
-[...1 lines deleted...]
-      <c r="BS3" s="25" t="s">
+      <c r="BH3" s="45"/>
+      <c r="BI3" s="45"/>
+      <c r="BS3" s="45" t="s">
         <v>30</v>
       </c>
-      <c r="BT3" s="25"/>
-[...1 lines deleted...]
-      <c r="CE3" s="25" t="s">
+      <c r="BT3" s="45"/>
+      <c r="BU3" s="45"/>
+      <c r="CE3" s="45" t="s">
         <v>30</v>
       </c>
-      <c r="CF3" s="25"/>
-[...1 lines deleted...]
-      <c r="CQ3" s="25" t="s">
+      <c r="CF3" s="45"/>
+      <c r="CG3" s="45"/>
+      <c r="CQ3" s="45" t="s">
         <v>30</v>
       </c>
-      <c r="CR3" s="25"/>
-[...1 lines deleted...]
-      <c r="DC3" s="25" t="s">
+      <c r="CR3" s="45"/>
+      <c r="CS3" s="45"/>
+      <c r="DC3" s="45" t="s">
         <v>30</v>
       </c>
-      <c r="DD3" s="25"/>
-      <c r="DE3" s="25"/>
+      <c r="DD3" s="45"/>
+      <c r="DE3" s="45"/>
     </row>
     <row r="4" spans="1:146" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="29"/>
-      <c r="B4" s="26" t="s">
+      <c r="A4" s="47"/>
+      <c r="B4" s="38" t="s">
         <v>35</v>
       </c>
-      <c r="C4" s="27"/>
-[...10 lines deleted...]
-      <c r="N4" s="26" t="s">
+      <c r="C4" s="39"/>
+      <c r="D4" s="39"/>
+      <c r="E4" s="39"/>
+      <c r="F4" s="39"/>
+      <c r="G4" s="39"/>
+      <c r="H4" s="39"/>
+      <c r="I4" s="39"/>
+      <c r="J4" s="39"/>
+      <c r="K4" s="39"/>
+      <c r="L4" s="39"/>
+      <c r="M4" s="40"/>
+      <c r="N4" s="38" t="s">
         <v>34</v>
       </c>
-      <c r="O4" s="27"/>
-[...10 lines deleted...]
-      <c r="Z4" s="26" t="s">
+      <c r="O4" s="39"/>
+      <c r="P4" s="39"/>
+      <c r="Q4" s="39"/>
+      <c r="R4" s="39"/>
+      <c r="S4" s="39"/>
+      <c r="T4" s="39"/>
+      <c r="U4" s="39"/>
+      <c r="V4" s="39"/>
+      <c r="W4" s="39"/>
+      <c r="X4" s="39"/>
+      <c r="Y4" s="40"/>
+      <c r="Z4" s="38" t="s">
         <v>36</v>
       </c>
-      <c r="AA4" s="27"/>
-[...10 lines deleted...]
-      <c r="AL4" s="26" t="s">
+      <c r="AA4" s="39"/>
+      <c r="AB4" s="39"/>
+      <c r="AC4" s="39"/>
+      <c r="AD4" s="39"/>
+      <c r="AE4" s="39"/>
+      <c r="AF4" s="39"/>
+      <c r="AG4" s="39"/>
+      <c r="AH4" s="39"/>
+      <c r="AI4" s="39"/>
+      <c r="AJ4" s="39"/>
+      <c r="AK4" s="40"/>
+      <c r="AL4" s="38" t="s">
         <v>43</v>
       </c>
-      <c r="AM4" s="27"/>
-[...10 lines deleted...]
-      <c r="AX4" s="26" t="s">
+      <c r="AM4" s="39"/>
+      <c r="AN4" s="39"/>
+      <c r="AO4" s="39"/>
+      <c r="AP4" s="39"/>
+      <c r="AQ4" s="39"/>
+      <c r="AR4" s="39"/>
+      <c r="AS4" s="39"/>
+      <c r="AT4" s="39"/>
+      <c r="AU4" s="39"/>
+      <c r="AV4" s="39"/>
+      <c r="AW4" s="40"/>
+      <c r="AX4" s="38" t="s">
         <v>47</v>
       </c>
-      <c r="AY4" s="27"/>
-[...10 lines deleted...]
-      <c r="BJ4" s="26" t="s">
+      <c r="AY4" s="39"/>
+      <c r="AZ4" s="39"/>
+      <c r="BA4" s="39"/>
+      <c r="BB4" s="39"/>
+      <c r="BC4" s="39"/>
+      <c r="BD4" s="39"/>
+      <c r="BE4" s="39"/>
+      <c r="BF4" s="39"/>
+      <c r="BG4" s="39"/>
+      <c r="BH4" s="39"/>
+      <c r="BI4" s="40"/>
+      <c r="BJ4" s="38" t="s">
         <v>42</v>
       </c>
-      <c r="BK4" s="27"/>
-[...10 lines deleted...]
-      <c r="BV4" s="26" t="s">
+      <c r="BK4" s="39"/>
+      <c r="BL4" s="39"/>
+      <c r="BM4" s="39"/>
+      <c r="BN4" s="39"/>
+      <c r="BO4" s="39"/>
+      <c r="BP4" s="39"/>
+      <c r="BQ4" s="39"/>
+      <c r="BR4" s="39"/>
+      <c r="BS4" s="39"/>
+      <c r="BT4" s="39"/>
+      <c r="BU4" s="40"/>
+      <c r="BV4" s="38" t="s">
         <v>45</v>
       </c>
-      <c r="BW4" s="27"/>
-[...10 lines deleted...]
-      <c r="CH4" s="26" t="s">
+      <c r="BW4" s="39"/>
+      <c r="BX4" s="39"/>
+      <c r="BY4" s="39"/>
+      <c r="BZ4" s="39"/>
+      <c r="CA4" s="39"/>
+      <c r="CB4" s="39"/>
+      <c r="CC4" s="39"/>
+      <c r="CD4" s="39"/>
+      <c r="CE4" s="39"/>
+      <c r="CF4" s="39"/>
+      <c r="CG4" s="40"/>
+      <c r="CH4" s="38" t="s">
         <v>48</v>
       </c>
-      <c r="CI4" s="27"/>
-[...10 lines deleted...]
-      <c r="CT4" s="26" t="s">
+      <c r="CI4" s="39"/>
+      <c r="CJ4" s="39"/>
+      <c r="CK4" s="39"/>
+      <c r="CL4" s="39"/>
+      <c r="CM4" s="39"/>
+      <c r="CN4" s="39"/>
+      <c r="CO4" s="39"/>
+      <c r="CP4" s="39"/>
+      <c r="CQ4" s="39"/>
+      <c r="CR4" s="39"/>
+      <c r="CS4" s="40"/>
+      <c r="CT4" s="38" t="s">
         <v>49</v>
       </c>
-      <c r="CU4" s="27"/>
-[...9 lines deleted...]
-      <c r="DE4" s="28"/>
+      <c r="CU4" s="39"/>
+      <c r="CV4" s="39"/>
+      <c r="CW4" s="39"/>
+      <c r="CX4" s="39"/>
+      <c r="CY4" s="39"/>
+      <c r="CZ4" s="39"/>
+      <c r="DA4" s="39"/>
+      <c r="DB4" s="39"/>
+      <c r="DC4" s="39"/>
+      <c r="DD4" s="39"/>
+      <c r="DE4" s="40"/>
     </row>
     <row r="5" spans="1:146" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="30"/>
+      <c r="A5" s="48"/>
       <c r="B5" s="8" t="s">
         <v>25</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>26</v>
       </c>
       <c r="D5" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>1</v>
       </c>
       <c r="F5" s="9" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="9" t="s">
         <v>3</v>
       </c>
       <c r="H5" s="9" t="s">
         <v>4</v>
       </c>
       <c r="I5" s="9" t="s">
         <v>5</v>
       </c>
       <c r="J5" s="9" t="s">
@@ -21115,51 +21120,53 @@
       </c>
       <c r="CO6" s="1">
         <v>167.33123302389157</v>
       </c>
       <c r="CP6" s="1">
         <v>250.44907795665398</v>
       </c>
       <c r="CQ6" s="1">
         <v>62.393523966096353</v>
       </c>
       <c r="CR6" s="1">
         <v>54.036113120058126</v>
       </c>
       <c r="CS6" s="1">
         <v>50.032004734779903</v>
       </c>
       <c r="CT6" s="1">
         <v>46.485788953290019</v>
       </c>
       <c r="CU6" s="1">
         <v>102.16491176852671</v>
       </c>
       <c r="CV6" s="1">
         <v>131.70552816131902</v>
       </c>
-      <c r="CW6" s="1"/>
+      <c r="CW6" s="1">
+        <v>97.964919096052895</v>
+      </c>
       <c r="CX6" s="1"/>
       <c r="CY6" s="1"/>
       <c r="CZ6" s="1"/>
       <c r="DA6" s="1"/>
       <c r="DB6" s="1"/>
       <c r="DC6" s="1"/>
       <c r="DD6" s="1"/>
       <c r="DE6" s="1"/>
     </row>
     <row r="7" spans="1:146" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A7" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B7" s="20" t="s">
         <v>37</v>
       </c>
       <c r="C7" s="20" t="s">
         <v>37</v>
       </c>
       <c r="D7" s="20" t="s">
         <v>37</v>
       </c>
       <c r="E7" s="20" t="s">
         <v>37</v>
       </c>
@@ -21426,51 +21433,53 @@
       </c>
       <c r="CO7" s="21">
         <v>118.17746970133155</v>
       </c>
       <c r="CP7" s="21">
         <v>197.05431246737345</v>
       </c>
       <c r="CQ7" s="21">
         <v>55.785750006867431</v>
       </c>
       <c r="CR7" s="21">
         <v>149.91708803284379</v>
       </c>
       <c r="CS7" s="21">
         <v>47.751794307195503</v>
       </c>
       <c r="CT7" s="21">
         <v>21.293981896789756</v>
       </c>
       <c r="CU7" s="21">
         <v>130.37565584522537</v>
       </c>
       <c r="CV7" s="21">
         <v>137.28595332911982</v>
       </c>
-      <c r="CW7" s="21"/>
+      <c r="CW7" s="21">
+        <v>113.94991143841531</v>
+      </c>
       <c r="CX7" s="21"/>
       <c r="CY7" s="21"/>
       <c r="CZ7" s="21"/>
       <c r="DA7" s="21"/>
       <c r="DB7" s="21"/>
       <c r="DC7" s="21"/>
       <c r="DD7" s="21"/>
       <c r="DE7" s="21"/>
     </row>
     <row r="8" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A8" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="21">
         <v>70.355828356138773</v>
       </c>
       <c r="C8" s="21">
         <v>97.677131990769254</v>
       </c>
       <c r="D8" s="21">
         <v>122.91585647824293</v>
       </c>
       <c r="E8" s="21">
         <v>111.96051471371302</v>
       </c>
@@ -21737,51 +21746,53 @@
       </c>
       <c r="CO8" s="21">
         <v>314.76348560545068</v>
       </c>
       <c r="CP8" s="21">
         <v>369.90674135556446</v>
       </c>
       <c r="CQ8" s="21">
         <v>57.051202295250171</v>
       </c>
       <c r="CR8" s="21">
         <v>37.927857854857777</v>
       </c>
       <c r="CS8" s="21">
         <v>33.600303351061541</v>
       </c>
       <c r="CT8" s="21">
         <v>74.080514609398818</v>
       </c>
       <c r="CU8" s="21">
         <v>106.53243328627391</v>
       </c>
       <c r="CV8" s="21">
         <v>110.61648492287874</v>
       </c>
-      <c r="CW8" s="21"/>
+      <c r="CW8" s="21">
+        <v>105.04824974278557</v>
+      </c>
       <c r="CX8" s="21"/>
       <c r="CY8" s="21"/>
       <c r="CZ8" s="21"/>
       <c r="DA8" s="21"/>
       <c r="DB8" s="21"/>
       <c r="DC8" s="21"/>
       <c r="DD8" s="21"/>
       <c r="DE8" s="21"/>
     </row>
     <row r="9" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A9" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="21">
         <v>41.677633207056097</v>
       </c>
       <c r="C9" s="21">
         <v>107.7871526650122</v>
       </c>
       <c r="D9" s="21">
         <v>169.16467410638313</v>
       </c>
       <c r="E9" s="21">
         <v>80.137189475497294</v>
       </c>
@@ -22048,51 +22059,53 @@
       </c>
       <c r="CO9" s="21">
         <v>124.87822296152183</v>
       </c>
       <c r="CP9" s="21">
         <v>142.92221413476059</v>
       </c>
       <c r="CQ9" s="21">
         <v>64.223935736959433</v>
       </c>
       <c r="CR9" s="21">
         <v>50.814650873531207</v>
       </c>
       <c r="CS9" s="21">
         <v>110.94070866699906</v>
       </c>
       <c r="CT9" s="21">
         <v>41.137048452803185</v>
       </c>
       <c r="CU9" s="21">
         <v>105.40268718687776</v>
       </c>
       <c r="CV9" s="21">
         <v>180.66871728727077</v>
       </c>
-      <c r="CW9" s="21"/>
+      <c r="CW9" s="21">
+        <v>83.0873797698993</v>
+      </c>
       <c r="CX9" s="21"/>
       <c r="CY9" s="21"/>
       <c r="CZ9" s="21"/>
       <c r="DA9" s="21"/>
       <c r="DB9" s="21"/>
       <c r="DC9" s="21"/>
       <c r="DD9" s="21"/>
       <c r="DE9" s="21"/>
     </row>
     <row r="10" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A10" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="21">
         <v>48.593309012081782</v>
       </c>
       <c r="C10" s="21">
         <v>84.460723408729947</v>
       </c>
       <c r="D10" s="21">
         <v>200.38860310335019</v>
       </c>
       <c r="E10" s="21">
         <v>64.383927195147862</v>
       </c>
@@ -22359,51 +22372,53 @@
       </c>
       <c r="CO10" s="21">
         <v>138.77330766164911</v>
       </c>
       <c r="CP10" s="21">
         <v>170.81065181261906</v>
       </c>
       <c r="CQ10" s="21">
         <v>65.03403102959814</v>
       </c>
       <c r="CR10" s="21">
         <v>68.017257051664188</v>
       </c>
       <c r="CS10" s="21">
         <v>84.60185055903203</v>
       </c>
       <c r="CT10" s="21">
         <v>43.831752273980705</v>
       </c>
       <c r="CU10" s="21">
         <v>100.54070120959572</v>
       </c>
       <c r="CV10" s="21">
         <v>184.27054356059034</v>
       </c>
-      <c r="CW10" s="21"/>
+      <c r="CW10" s="21">
+        <v>61.261619815226155</v>
+      </c>
       <c r="CX10" s="21"/>
       <c r="CY10" s="21"/>
       <c r="CZ10" s="21"/>
       <c r="DA10" s="21"/>
       <c r="DB10" s="21"/>
       <c r="DC10" s="21"/>
       <c r="DD10" s="21"/>
       <c r="DE10" s="21"/>
     </row>
     <row r="11" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A11" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="21">
         <v>46.421273090722792</v>
       </c>
       <c r="C11" s="21">
         <v>99.163180729476593</v>
       </c>
       <c r="D11" s="21">
         <v>127.667658744154</v>
       </c>
       <c r="E11" s="21">
         <v>99.271647365794237</v>
       </c>
@@ -22670,51 +22685,53 @@
       </c>
       <c r="CO11" s="21">
         <v>116.24111300722394</v>
       </c>
       <c r="CP11" s="21">
         <v>228.28745782507252</v>
       </c>
       <c r="CQ11" s="21">
         <v>56.239148911993233</v>
       </c>
       <c r="CR11" s="21">
         <v>40.329490105352114</v>
       </c>
       <c r="CS11" s="21">
         <v>136.70330863369909</v>
       </c>
       <c r="CT11" s="21">
         <v>35.684297983149392</v>
       </c>
       <c r="CU11" s="21">
         <v>123.74578991682392</v>
       </c>
       <c r="CV11" s="21">
         <v>109.67194434083827</v>
       </c>
-      <c r="CW11" s="21"/>
+      <c r="CW11" s="21">
+        <v>97.789656149810796</v>
+      </c>
       <c r="CX11" s="21"/>
       <c r="CY11" s="21"/>
       <c r="CZ11" s="21"/>
       <c r="DA11" s="21"/>
       <c r="DB11" s="21"/>
       <c r="DC11" s="21"/>
       <c r="DD11" s="21"/>
       <c r="DE11" s="21"/>
     </row>
     <row r="12" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A12" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="21">
         <v>32.824556357906538</v>
       </c>
       <c r="C12" s="21">
         <v>130.88929218896635</v>
       </c>
       <c r="D12" s="21">
         <v>136.22867969262927</v>
       </c>
       <c r="E12" s="21">
         <v>128.78923803102788</v>
       </c>
@@ -22981,51 +22998,53 @@
       </c>
       <c r="CO12" s="21">
         <v>99.025195641342407</v>
       </c>
       <c r="CP12" s="21">
         <v>135.78497575940651</v>
       </c>
       <c r="CQ12" s="21">
         <v>67.304113037050612</v>
       </c>
       <c r="CR12" s="21">
         <v>43.580147633383383</v>
       </c>
       <c r="CS12" s="21">
         <v>107.60782933773545</v>
       </c>
       <c r="CT12" s="21">
         <v>38.970745336222038</v>
       </c>
       <c r="CU12" s="21">
         <v>127.30123682527157</v>
       </c>
       <c r="CV12" s="21">
         <v>113.64973258637178</v>
       </c>
-      <c r="CW12" s="21"/>
+      <c r="CW12" s="21">
+        <v>134.53303402173373</v>
+      </c>
       <c r="CX12" s="21"/>
       <c r="CY12" s="21"/>
       <c r="CZ12" s="21"/>
       <c r="DA12" s="21"/>
       <c r="DB12" s="21"/>
       <c r="DC12" s="21"/>
       <c r="DD12" s="21"/>
       <c r="DE12" s="21"/>
     </row>
     <row r="13" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A13" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="21">
         <v>46.15529975159243</v>
       </c>
       <c r="C13" s="21">
         <v>96.02621817692534</v>
       </c>
       <c r="D13" s="21">
         <v>113.27232492499546</v>
       </c>
       <c r="E13" s="21">
         <v>112.9594527259766</v>
       </c>
@@ -23292,51 +23311,53 @@
       </c>
       <c r="CO13" s="21">
         <v>122.0015505829824</v>
       </c>
       <c r="CP13" s="21">
         <v>248.67143430674997</v>
       </c>
       <c r="CQ13" s="21">
         <v>55.345957617243648</v>
       </c>
       <c r="CR13" s="21">
         <v>27.723991429640755</v>
       </c>
       <c r="CS13" s="21">
         <v>140.02340689778799</v>
       </c>
       <c r="CT13" s="21">
         <v>39.611435985574374</v>
       </c>
       <c r="CU13" s="21">
         <v>98.895359176310791</v>
       </c>
       <c r="CV13" s="21">
         <v>110.26041420145904</v>
       </c>
-      <c r="CW13" s="21"/>
+      <c r="CW13" s="21">
+        <v>113.07874942314595</v>
+      </c>
       <c r="CX13" s="21"/>
       <c r="CY13" s="21"/>
       <c r="CZ13" s="21"/>
       <c r="DA13" s="21"/>
       <c r="DB13" s="21"/>
       <c r="DC13" s="21"/>
       <c r="DD13" s="21"/>
       <c r="DE13" s="21"/>
     </row>
     <row r="14" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A14" s="6" t="s">
         <v>39</v>
       </c>
       <c r="B14" s="20" t="s">
         <v>37</v>
       </c>
       <c r="C14" s="20" t="s">
         <v>37</v>
       </c>
       <c r="D14" s="20" t="s">
         <v>37</v>
       </c>
       <c r="E14" s="20" t="s">
         <v>37</v>
       </c>
@@ -23603,51 +23624,53 @@
       </c>
       <c r="CO14" s="21">
         <v>165.19520994697032</v>
       </c>
       <c r="CP14" s="21">
         <v>210.47027046974378</v>
       </c>
       <c r="CQ14" s="21">
         <v>56.694010204032118</v>
       </c>
       <c r="CR14" s="21">
         <v>73.524419803580471</v>
       </c>
       <c r="CS14" s="21">
         <v>58.560874704954294</v>
       </c>
       <c r="CT14" s="21">
         <v>31.270217087087715</v>
       </c>
       <c r="CU14" s="21">
         <v>86.364222488174164</v>
       </c>
       <c r="CV14" s="21">
         <v>245.48579477309366</v>
       </c>
-      <c r="CW14" s="21"/>
+      <c r="CW14" s="21">
+        <v>60.523495964610973</v>
+      </c>
       <c r="CX14" s="21"/>
       <c r="CY14" s="21"/>
       <c r="CZ14" s="21"/>
       <c r="DA14" s="21"/>
       <c r="DB14" s="21"/>
       <c r="DC14" s="21"/>
       <c r="DD14" s="21"/>
       <c r="DE14" s="21"/>
     </row>
     <row r="15" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A15" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="21">
         <v>37.258792689376399</v>
       </c>
       <c r="C15" s="21">
         <v>83.854565430125717</v>
       </c>
       <c r="D15" s="21">
         <v>162.62397655301615</v>
       </c>
       <c r="E15" s="21">
         <v>80.177531205415676</v>
       </c>
@@ -23914,51 +23937,53 @@
       </c>
       <c r="CO15" s="21">
         <v>145.41163414185206</v>
       </c>
       <c r="CP15" s="21">
         <v>214.13020653003159</v>
       </c>
       <c r="CQ15" s="21">
         <v>53.23923613410939</v>
       </c>
       <c r="CR15" s="21">
         <v>42.561549667932844</v>
       </c>
       <c r="CS15" s="21">
         <v>89.62147849463598</v>
       </c>
       <c r="CT15" s="21">
         <v>30.000793022805873</v>
       </c>
       <c r="CU15" s="21">
         <v>92.594221260928904</v>
       </c>
       <c r="CV15" s="21">
         <v>162.53473487843911</v>
       </c>
-      <c r="CW15" s="21"/>
+      <c r="CW15" s="21">
+        <v>84.734444641085545</v>
+      </c>
       <c r="CX15" s="21"/>
       <c r="CY15" s="21"/>
       <c r="CZ15" s="21"/>
       <c r="DA15" s="21"/>
       <c r="DB15" s="21"/>
       <c r="DC15" s="21"/>
       <c r="DD15" s="21"/>
       <c r="DE15" s="21"/>
     </row>
     <row r="16" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A16" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="21">
         <v>98.331558151591906</v>
       </c>
       <c r="C16" s="21">
         <v>105.74906781589792</v>
       </c>
       <c r="D16" s="21">
         <v>90.572615034414653</v>
       </c>
       <c r="E16" s="21">
         <v>149.88585441313884</v>
       </c>
@@ -24225,51 +24250,53 @@
       </c>
       <c r="CO16" s="21">
         <v>465.03535551844351</v>
       </c>
       <c r="CP16" s="21">
         <v>222.06006525308356</v>
       </c>
       <c r="CQ16" s="21">
         <v>102.11624867995459</v>
       </c>
       <c r="CR16" s="21">
         <v>37.094161444866444</v>
       </c>
       <c r="CS16" s="21">
         <v>12.964105907427253</v>
       </c>
       <c r="CT16" s="21">
         <v>106.26477450884781</v>
       </c>
       <c r="CU16" s="21">
         <v>110.25206071925572</v>
       </c>
       <c r="CV16" s="21">
         <v>95.277287517679824</v>
       </c>
-      <c r="CW16" s="21"/>
+      <c r="CW16" s="21">
+        <v>134.21762970096077</v>
+      </c>
       <c r="CX16" s="21"/>
       <c r="CY16" s="21"/>
       <c r="CZ16" s="21"/>
       <c r="DA16" s="21"/>
       <c r="DB16" s="21"/>
       <c r="DC16" s="21"/>
       <c r="DD16" s="21"/>
       <c r="DE16" s="21"/>
     </row>
     <row r="17" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A17" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="21">
         <v>68.69075702748188</v>
       </c>
       <c r="C17" s="21">
         <v>93.424583832577866</v>
       </c>
       <c r="D17" s="21">
         <v>104.01800770703275</v>
       </c>
       <c r="E17" s="21">
         <v>102.29494597164246</v>
       </c>
@@ -24536,51 +24563,53 @@
       </c>
       <c r="CO17" s="21">
         <v>131.31169737020417</v>
       </c>
       <c r="CP17" s="21">
         <v>536.32166957293657</v>
       </c>
       <c r="CQ17" s="21">
         <v>43.919927408357246</v>
       </c>
       <c r="CR17" s="21">
         <v>16.423109202304914</v>
       </c>
       <c r="CS17" s="21">
         <v>133.9237396785102</v>
       </c>
       <c r="CT17" s="21">
         <v>38.714364664221108</v>
       </c>
       <c r="CU17" s="21">
         <v>92.604254399092184</v>
       </c>
       <c r="CV17" s="21">
         <v>97.649054401562509</v>
       </c>
-      <c r="CW17" s="21"/>
+      <c r="CW17" s="21">
+        <v>104.10710777989813</v>
+      </c>
       <c r="CX17" s="21"/>
       <c r="CY17" s="21"/>
       <c r="CZ17" s="21"/>
       <c r="DA17" s="21"/>
       <c r="DB17" s="21"/>
       <c r="DC17" s="21"/>
       <c r="DD17" s="21"/>
       <c r="DE17" s="21"/>
     </row>
     <row r="18" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A18" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="10">
         <v>38.070072995375192</v>
       </c>
       <c r="C18" s="10">
         <v>121.13375669019639</v>
       </c>
       <c r="D18" s="10">
         <v>49.544738984278453</v>
       </c>
       <c r="E18" s="10">
         <v>152.09057597825156</v>
       </c>
@@ -24847,51 +24876,53 @@
       </c>
       <c r="CO18" s="21">
         <v>94.95989403664629</v>
       </c>
       <c r="CP18" s="21">
         <v>354.15310930406133</v>
       </c>
       <c r="CQ18" s="21">
         <v>43.90472960183029</v>
       </c>
       <c r="CR18" s="21">
         <v>96.628688953361646</v>
       </c>
       <c r="CS18" s="21">
         <v>166.95379410669901</v>
       </c>
       <c r="CT18" s="21">
         <v>33.580579617831027</v>
       </c>
       <c r="CU18" s="21">
         <v>135.41754726446825</v>
       </c>
       <c r="CV18" s="21">
         <v>54.730821783117086</v>
       </c>
-      <c r="CW18" s="21"/>
+      <c r="CW18" s="21">
+        <v>198.89323581326937</v>
+      </c>
       <c r="CX18" s="21"/>
       <c r="CY18" s="21"/>
       <c r="CZ18" s="21"/>
       <c r="DA18" s="21"/>
       <c r="DB18" s="21"/>
       <c r="DC18" s="21"/>
       <c r="DD18" s="21"/>
       <c r="DE18" s="21"/>
     </row>
     <row r="19" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A19" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B19" s="10">
         <v>57.382289846576072</v>
       </c>
       <c r="C19" s="10">
         <v>104.260205046838</v>
       </c>
       <c r="D19" s="10">
         <v>118.73263957623081</v>
       </c>
       <c r="E19" s="10">
         <v>101.83244813876013</v>
       </c>
@@ -25158,51 +25189,53 @@
       </c>
       <c r="CO19" s="21">
         <v>139.17407674885774</v>
       </c>
       <c r="CP19" s="21">
         <v>327.6774547283789</v>
       </c>
       <c r="CQ19" s="21">
         <v>70.63332388247224</v>
       </c>
       <c r="CR19" s="21">
         <v>71.598061229466552</v>
       </c>
       <c r="CS19" s="21">
         <v>40.556360443189298</v>
       </c>
       <c r="CT19" s="21">
         <v>53.028694811118505</v>
       </c>
       <c r="CU19" s="21">
         <v>101.7333195023092</v>
       </c>
       <c r="CV19" s="21">
         <v>117.43226672581181</v>
       </c>
-      <c r="CW19" s="21"/>
+      <c r="CW19" s="21">
+        <v>108.85727884939797</v>
+      </c>
       <c r="CX19" s="21"/>
       <c r="CY19" s="21"/>
       <c r="CZ19" s="21"/>
       <c r="DA19" s="21"/>
       <c r="DB19" s="21"/>
       <c r="DC19" s="21"/>
       <c r="DD19" s="21"/>
       <c r="DE19" s="21"/>
     </row>
     <row r="20" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A20" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B20" s="10">
         <v>84.078592079880906</v>
       </c>
       <c r="C20" s="10">
         <v>79.532288376241041</v>
       </c>
       <c r="D20" s="10">
         <v>97.721561419217082</v>
       </c>
       <c r="E20" s="10">
         <v>172.95997672243308</v>
       </c>
@@ -25469,51 +25502,53 @@
       </c>
       <c r="CO20" s="21">
         <v>263.07462481584099</v>
       </c>
       <c r="CP20" s="21">
         <v>317.01971774140969</v>
       </c>
       <c r="CQ20" s="21">
         <v>56.427011512067374</v>
       </c>
       <c r="CR20" s="21">
         <v>75.081196077204453</v>
       </c>
       <c r="CS20" s="21">
         <v>9.405694245916413</v>
       </c>
       <c r="CT20" s="21">
         <v>86.388831580737417</v>
       </c>
       <c r="CU20" s="21">
         <v>78.792169746528231</v>
       </c>
       <c r="CV20" s="21">
         <v>113.79322264381489</v>
       </c>
-      <c r="CW20" s="21"/>
+      <c r="CW20" s="21">
+        <v>128.06533313198094</v>
+      </c>
       <c r="CX20" s="21"/>
       <c r="CY20" s="21"/>
       <c r="CZ20" s="21"/>
       <c r="DA20" s="21"/>
       <c r="DB20" s="21"/>
       <c r="DC20" s="21"/>
       <c r="DD20" s="21"/>
       <c r="DE20" s="21"/>
     </row>
     <row r="21" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A21" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B21" s="10">
         <v>69.959339218854282</v>
       </c>
       <c r="C21" s="10">
         <v>101.86544729164977</v>
       </c>
       <c r="D21" s="10">
         <v>113.81101908819498</v>
       </c>
       <c r="E21" s="10">
         <v>101.48545521672112</v>
       </c>
@@ -25780,51 +25815,53 @@
       </c>
       <c r="CO21" s="21">
         <v>148.66302832768048</v>
       </c>
       <c r="CP21" s="21">
         <v>238.32765075340666</v>
       </c>
       <c r="CQ21" s="21">
         <v>60.21599724868296</v>
       </c>
       <c r="CR21" s="21">
         <v>27.384721631817154</v>
       </c>
       <c r="CS21" s="21">
         <v>111.64697986706811</v>
       </c>
       <c r="CT21" s="21">
         <v>60.640225356258426</v>
       </c>
       <c r="CU21" s="21">
         <v>102.05160566453924</v>
       </c>
       <c r="CV21" s="21">
         <v>111.50950399708246</v>
       </c>
-      <c r="CW21" s="21"/>
+      <c r="CW21" s="21">
+        <v>113.22675189614991</v>
+      </c>
       <c r="CX21" s="21"/>
       <c r="CY21" s="21"/>
       <c r="CZ21" s="21"/>
       <c r="DA21" s="21"/>
       <c r="DB21" s="21"/>
       <c r="DC21" s="21"/>
       <c r="DD21" s="21"/>
       <c r="DE21" s="21"/>
     </row>
     <row r="22" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A22" s="6" t="s">
         <v>40</v>
       </c>
       <c r="B22" s="20" t="s">
         <v>37</v>
       </c>
       <c r="C22" s="20" t="s">
         <v>37</v>
       </c>
       <c r="D22" s="20" t="s">
         <v>37</v>
       </c>
       <c r="E22" s="20" t="s">
         <v>37</v>
       </c>
@@ -26091,51 +26128,53 @@
       </c>
       <c r="CO22" s="21">
         <v>133.77374521284324</v>
       </c>
       <c r="CP22" s="21">
         <v>137.62265008452277</v>
       </c>
       <c r="CQ22" s="21">
         <v>51.034876731593258</v>
       </c>
       <c r="CR22" s="21">
         <v>50.175969851723259</v>
       </c>
       <c r="CS22" s="20">
         <v>321.73144197690948</v>
       </c>
       <c r="CT22" s="21">
         <v>54.850444745122736</v>
       </c>
       <c r="CU22" s="21">
         <v>42.171297869294236</v>
       </c>
       <c r="CV22" s="21">
         <v>155.06269420903033</v>
       </c>
-      <c r="CW22" s="21"/>
+      <c r="CW22" s="21">
+        <v>71.594697771977792</v>
+      </c>
       <c r="CX22" s="21"/>
       <c r="CY22" s="21"/>
       <c r="CZ22" s="21"/>
       <c r="DA22" s="21"/>
       <c r="DB22" s="21"/>
       <c r="DC22" s="21"/>
       <c r="DD22" s="21"/>
       <c r="DE22" s="20"/>
     </row>
     <row r="23" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A23" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B23" s="10">
         <v>32.933088843632916</v>
       </c>
       <c r="C23" s="10">
         <v>126.37979040348046</v>
       </c>
       <c r="D23" s="10">
         <v>128.07035721301312</v>
       </c>
       <c r="E23" s="10">
         <v>108.11388769282114</v>
       </c>
@@ -26402,51 +26441,53 @@
       </c>
       <c r="CO23" s="21">
         <v>126.55545816728149</v>
       </c>
       <c r="CP23" s="21">
         <v>253.68971637879946</v>
       </c>
       <c r="CQ23" s="21">
         <v>54.080435725949997</v>
       </c>
       <c r="CR23" s="21">
         <v>122.57498740208493</v>
       </c>
       <c r="CS23" s="21">
         <v>32.26932156116726</v>
       </c>
       <c r="CT23" s="10">
         <v>37.271236759415359</v>
       </c>
       <c r="CU23" s="21">
         <v>114.58587257650828</v>
       </c>
       <c r="CV23" s="21">
         <v>128.86564853163901</v>
       </c>
-      <c r="CW23" s="21"/>
+      <c r="CW23" s="21">
+        <v>102.08156479793773</v>
+      </c>
       <c r="CX23" s="21"/>
       <c r="CY23" s="21"/>
       <c r="CZ23" s="21"/>
       <c r="DA23" s="21"/>
       <c r="DB23" s="21"/>
       <c r="DC23" s="21"/>
       <c r="DD23" s="21"/>
       <c r="DE23" s="21"/>
     </row>
     <row r="24" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A24" s="6" t="s">
         <v>41</v>
       </c>
       <c r="B24" s="10">
         <v>81.875674809435594</v>
       </c>
       <c r="C24" s="10">
         <v>99.631611081156677</v>
       </c>
       <c r="D24" s="10">
         <v>99.185313037266425</v>
       </c>
       <c r="E24" s="10">
         <v>102.85463488560602</v>
       </c>
@@ -26713,51 +26754,53 @@
       </c>
       <c r="CO24" s="21">
         <v>119.90471391137334</v>
       </c>
       <c r="CP24" s="21">
         <v>341.75152208569972</v>
       </c>
       <c r="CQ24" s="21">
         <v>33.634969005393437</v>
       </c>
       <c r="CR24" s="21">
         <v>70.886691120301109</v>
       </c>
       <c r="CS24" s="21">
         <v>122.13460807253097</v>
       </c>
       <c r="CT24" s="10">
         <v>97.043876665175503</v>
       </c>
       <c r="CU24" s="21">
         <v>99.779466863794966</v>
       </c>
       <c r="CV24" s="21">
         <v>48.80038482067765</v>
       </c>
-      <c r="CW24" s="21"/>
+      <c r="CW24" s="21">
+        <v>170.62506774232619</v>
+      </c>
       <c r="CX24" s="21"/>
       <c r="CY24" s="21"/>
       <c r="CZ24" s="21"/>
       <c r="DA24" s="21"/>
       <c r="DB24" s="21"/>
       <c r="DC24" s="21"/>
       <c r="DD24" s="21"/>
       <c r="DE24" s="21"/>
     </row>
     <row r="25" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A25" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="10">
         <v>96.0437699099637</v>
       </c>
       <c r="C25" s="10">
         <v>83.251978445067337</v>
       </c>
       <c r="D25" s="10">
         <v>117.41103699361446</v>
       </c>
       <c r="E25" s="10">
         <v>85.041957603050449</v>
       </c>
@@ -27024,51 +27067,53 @@
       </c>
       <c r="CO25" s="21">
         <v>128.92652515621717</v>
       </c>
       <c r="CP25" s="21">
         <v>290.39337076206806</v>
       </c>
       <c r="CQ25" s="21">
         <v>22.51211125890319</v>
       </c>
       <c r="CR25" s="21">
         <v>34.097317001129795</v>
       </c>
       <c r="CS25" s="21" t="s">
         <v>37</v>
       </c>
       <c r="CT25" s="10">
         <v>102.1652747907644</v>
       </c>
       <c r="CU25" s="21">
         <v>98.750362098236224</v>
       </c>
       <c r="CV25" s="21">
         <v>124.31540160188364</v>
       </c>
-      <c r="CW25" s="21"/>
+      <c r="CW25" s="21">
+        <v>144.06707628779716</v>
+      </c>
       <c r="CX25" s="21"/>
       <c r="CY25" s="21"/>
       <c r="CZ25" s="21"/>
       <c r="DA25" s="21"/>
       <c r="DB25" s="21"/>
       <c r="DC25" s="21"/>
       <c r="DD25" s="21"/>
       <c r="DE25" s="21"/>
     </row>
     <row r="26" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A26" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="10">
         <v>78.136670993648167</v>
       </c>
       <c r="C26" s="10">
         <v>98.866116873185845</v>
       </c>
       <c r="D26" s="10">
         <v>121.05242185312697</v>
       </c>
       <c r="E26" s="10">
         <v>180.38323955535873</v>
       </c>
@@ -27335,366 +27380,368 @@
       </c>
       <c r="CO26" s="21">
         <v>131.89469456474987</v>
       </c>
       <c r="CP26" s="21">
         <v>83.107296907784928</v>
       </c>
       <c r="CQ26" s="21">
         <v>96.103865917392369</v>
       </c>
       <c r="CR26" s="21">
         <v>77.912227160293355</v>
       </c>
       <c r="CS26" s="21">
         <v>106.49050304750389</v>
       </c>
       <c r="CT26" s="10">
         <v>86.130283700849617</v>
       </c>
       <c r="CU26" s="21">
         <v>95.267502147872037</v>
       </c>
       <c r="CV26" s="21">
         <v>104.15429753803727</v>
       </c>
-      <c r="CW26" s="21"/>
+      <c r="CW26" s="21">
+        <v>115.82186314803246</v>
+      </c>
       <c r="CX26" s="21"/>
       <c r="CY26" s="21"/>
       <c r="CZ26" s="21"/>
       <c r="DA26" s="21"/>
       <c r="DB26" s="21"/>
       <c r="DC26" s="21"/>
       <c r="DD26" s="21"/>
       <c r="DE26" s="21"/>
     </row>
     <row r="28" spans="1:146" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="31" t="s">
+      <c r="A28" s="41" t="s">
         <v>27</v>
       </c>
-      <c r="B28" s="31"/>
-[...59 lines deleted...]
-      <c r="CH28" s="33" t="s">
+      <c r="B28" s="41"/>
+      <c r="C28" s="41"/>
+      <c r="D28" s="41"/>
+      <c r="E28" s="41"/>
+      <c r="F28" s="41"/>
+      <c r="G28" s="41"/>
+      <c r="H28" s="41"/>
+      <c r="I28" s="41"/>
+      <c r="J28" s="41"/>
+      <c r="K28" s="41"/>
+      <c r="L28" s="41"/>
+      <c r="M28" s="41"/>
+      <c r="N28" s="41"/>
+      <c r="O28" s="41"/>
+      <c r="P28" s="41"/>
+      <c r="Q28" s="41"/>
+      <c r="R28" s="41"/>
+      <c r="S28" s="41"/>
+      <c r="T28" s="41"/>
+      <c r="U28" s="41"/>
+      <c r="V28" s="41"/>
+      <c r="W28" s="41"/>
+      <c r="X28" s="41"/>
+      <c r="Y28" s="41"/>
+      <c r="Z28" s="41"/>
+      <c r="AA28" s="41"/>
+      <c r="AB28" s="41"/>
+      <c r="AC28" s="41"/>
+      <c r="AD28" s="41"/>
+      <c r="AE28" s="41"/>
+      <c r="AF28" s="41"/>
+      <c r="AG28" s="41"/>
+      <c r="AH28" s="41"/>
+      <c r="AI28" s="41"/>
+      <c r="AJ28" s="41"/>
+      <c r="AK28" s="41"/>
+      <c r="AL28" s="41"/>
+      <c r="AM28" s="41"/>
+      <c r="AN28" s="41"/>
+      <c r="AO28" s="41"/>
+      <c r="AP28" s="41"/>
+      <c r="AQ28" s="41"/>
+      <c r="AR28" s="41"/>
+      <c r="AS28" s="41"/>
+      <c r="AT28" s="41"/>
+      <c r="AU28" s="41"/>
+      <c r="AV28" s="41"/>
+      <c r="AW28" s="41"/>
+      <c r="AX28" s="41"/>
+      <c r="AY28" s="41"/>
+      <c r="AZ28" s="41"/>
+      <c r="BA28" s="41"/>
+      <c r="BB28" s="41"/>
+      <c r="BC28" s="41"/>
+      <c r="BD28" s="41"/>
+      <c r="BE28" s="41"/>
+      <c r="BF28" s="41"/>
+      <c r="BG28" s="41"/>
+      <c r="BH28" s="41"/>
+      <c r="BI28" s="41"/>
+      <c r="CH28" s="44" t="s">
         <v>27</v>
       </c>
-      <c r="CI28" s="33"/>
-[...21 lines deleted...]
-      <c r="DE28" s="33"/>
+      <c r="CI28" s="44"/>
+      <c r="CJ28" s="44"/>
+      <c r="CK28" s="44"/>
+      <c r="CL28" s="44"/>
+      <c r="CM28" s="44"/>
+      <c r="CN28" s="44"/>
+      <c r="CO28" s="44"/>
+      <c r="CP28" s="44"/>
+      <c r="CQ28" s="44"/>
+      <c r="CR28" s="44"/>
+      <c r="CS28" s="44"/>
+      <c r="CT28" s="44"/>
+      <c r="CU28" s="44"/>
+      <c r="CV28" s="44"/>
+      <c r="CW28" s="44"/>
+      <c r="CX28" s="44"/>
+      <c r="CY28" s="44"/>
+      <c r="CZ28" s="44"/>
+      <c r="DA28" s="44"/>
+      <c r="DB28" s="44"/>
+      <c r="DC28" s="44"/>
+      <c r="DD28" s="44"/>
+      <c r="DE28" s="44"/>
       <c r="DF28" s="23"/>
       <c r="DG28" s="23"/>
       <c r="DH28" s="23"/>
       <c r="DI28" s="23"/>
       <c r="DJ28" s="23"/>
       <c r="DK28" s="23"/>
       <c r="DL28" s="23"/>
       <c r="DM28" s="23"/>
       <c r="DN28" s="23"/>
       <c r="DO28" s="23"/>
       <c r="DP28" s="23"/>
       <c r="DQ28" s="23"/>
       <c r="DR28" s="23"/>
       <c r="DS28" s="23"/>
       <c r="DT28" s="23"/>
       <c r="DU28" s="23"/>
       <c r="DV28" s="23"/>
       <c r="DW28" s="23"/>
       <c r="DX28" s="23"/>
       <c r="DY28" s="23"/>
       <c r="DZ28" s="23"/>
       <c r="EA28" s="23"/>
       <c r="EB28" s="23"/>
       <c r="EC28" s="23"/>
       <c r="ED28" s="23"/>
       <c r="EE28" s="23"/>
       <c r="EF28" s="23"/>
       <c r="EG28" s="23"/>
       <c r="EH28" s="23"/>
       <c r="EI28" s="23"/>
       <c r="EJ28" s="23"/>
       <c r="EK28" s="23"/>
       <c r="EL28" s="23"/>
       <c r="EM28" s="23"/>
       <c r="EN28" s="23"/>
       <c r="EO28" s="23"/>
       <c r="EP28" s="23"/>
     </row>
     <row r="29" spans="1:146" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="K29" s="25" t="s">
+      <c r="K29" s="45" t="s">
         <v>30</v>
       </c>
-      <c r="L29" s="25"/>
-[...1 lines deleted...]
-      <c r="W29" s="25" t="s">
+      <c r="L29" s="45"/>
+      <c r="M29" s="45"/>
+      <c r="W29" s="45" t="s">
         <v>30</v>
       </c>
-      <c r="X29" s="25"/>
-[...1 lines deleted...]
-      <c r="AI29" s="25" t="s">
+      <c r="X29" s="45"/>
+      <c r="Y29" s="45"/>
+      <c r="AI29" s="45" t="s">
         <v>30</v>
       </c>
-      <c r="AJ29" s="25"/>
-[...1 lines deleted...]
-      <c r="AU29" s="25" t="s">
+      <c r="AJ29" s="45"/>
+      <c r="AK29" s="45"/>
+      <c r="AU29" s="45" t="s">
         <v>30</v>
       </c>
-      <c r="AV29" s="25"/>
-[...1 lines deleted...]
-      <c r="BG29" s="25" t="s">
+      <c r="AV29" s="45"/>
+      <c r="AW29" s="45"/>
+      <c r="BG29" s="45" t="s">
         <v>30</v>
       </c>
-      <c r="BH29" s="25"/>
-[...1 lines deleted...]
-      <c r="BS29" s="25" t="s">
+      <c r="BH29" s="45"/>
+      <c r="BI29" s="45"/>
+      <c r="BS29" s="45" t="s">
         <v>30</v>
       </c>
-      <c r="BT29" s="25"/>
-[...1 lines deleted...]
-      <c r="CE29" s="25" t="s">
+      <c r="BT29" s="45"/>
+      <c r="BU29" s="45"/>
+      <c r="CE29" s="45" t="s">
         <v>30</v>
       </c>
-      <c r="CF29" s="25"/>
-[...1 lines deleted...]
-      <c r="CQ29" s="25" t="s">
+      <c r="CF29" s="45"/>
+      <c r="CG29" s="45"/>
+      <c r="CQ29" s="45" t="s">
         <v>30</v>
       </c>
-      <c r="CR29" s="25"/>
-[...1 lines deleted...]
-      <c r="DC29" s="25" t="s">
+      <c r="CR29" s="45"/>
+      <c r="CS29" s="45"/>
+      <c r="DC29" s="45" t="s">
         <v>30</v>
       </c>
-      <c r="DD29" s="25"/>
-      <c r="DE29" s="25"/>
+      <c r="DD29" s="45"/>
+      <c r="DE29" s="45"/>
     </row>
     <row r="30" spans="1:146" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="29"/>
-      <c r="B30" s="26" t="s">
+      <c r="A30" s="47"/>
+      <c r="B30" s="38" t="s">
         <v>35</v>
       </c>
-      <c r="C30" s="27"/>
-[...10 lines deleted...]
-      <c r="N30" s="26" t="s">
+      <c r="C30" s="39"/>
+      <c r="D30" s="39"/>
+      <c r="E30" s="39"/>
+      <c r="F30" s="39"/>
+      <c r="G30" s="39"/>
+      <c r="H30" s="39"/>
+      <c r="I30" s="39"/>
+      <c r="J30" s="39"/>
+      <c r="K30" s="39"/>
+      <c r="L30" s="39"/>
+      <c r="M30" s="40"/>
+      <c r="N30" s="38" t="s">
         <v>34</v>
       </c>
-      <c r="O30" s="27"/>
-[...10 lines deleted...]
-      <c r="Z30" s="26" t="s">
+      <c r="O30" s="39"/>
+      <c r="P30" s="39"/>
+      <c r="Q30" s="39"/>
+      <c r="R30" s="39"/>
+      <c r="S30" s="39"/>
+      <c r="T30" s="39"/>
+      <c r="U30" s="39"/>
+      <c r="V30" s="39"/>
+      <c r="W30" s="39"/>
+      <c r="X30" s="39"/>
+      <c r="Y30" s="40"/>
+      <c r="Z30" s="38" t="s">
         <v>36</v>
       </c>
-      <c r="AA30" s="27"/>
-[...10 lines deleted...]
-      <c r="AL30" s="26" t="s">
+      <c r="AA30" s="39"/>
+      <c r="AB30" s="39"/>
+      <c r="AC30" s="39"/>
+      <c r="AD30" s="39"/>
+      <c r="AE30" s="39"/>
+      <c r="AF30" s="39"/>
+      <c r="AG30" s="39"/>
+      <c r="AH30" s="39"/>
+      <c r="AI30" s="39"/>
+      <c r="AJ30" s="39"/>
+      <c r="AK30" s="40"/>
+      <c r="AL30" s="38" t="s">
         <v>43</v>
       </c>
-      <c r="AM30" s="27"/>
-[...10 lines deleted...]
-      <c r="AX30" s="26" t="s">
+      <c r="AM30" s="39"/>
+      <c r="AN30" s="39"/>
+      <c r="AO30" s="39"/>
+      <c r="AP30" s="39"/>
+      <c r="AQ30" s="39"/>
+      <c r="AR30" s="39"/>
+      <c r="AS30" s="39"/>
+      <c r="AT30" s="39"/>
+      <c r="AU30" s="39"/>
+      <c r="AV30" s="39"/>
+      <c r="AW30" s="40"/>
+      <c r="AX30" s="38" t="s">
         <v>47</v>
       </c>
-      <c r="AY30" s="27"/>
-[...10 lines deleted...]
-      <c r="BJ30" s="26" t="s">
+      <c r="AY30" s="39"/>
+      <c r="AZ30" s="39"/>
+      <c r="BA30" s="39"/>
+      <c r="BB30" s="39"/>
+      <c r="BC30" s="39"/>
+      <c r="BD30" s="39"/>
+      <c r="BE30" s="39"/>
+      <c r="BF30" s="39"/>
+      <c r="BG30" s="39"/>
+      <c r="BH30" s="39"/>
+      <c r="BI30" s="40"/>
+      <c r="BJ30" s="38" t="s">
         <v>42</v>
       </c>
-      <c r="BK30" s="27"/>
-[...10 lines deleted...]
-      <c r="BV30" s="26" t="s">
+      <c r="BK30" s="39"/>
+      <c r="BL30" s="39"/>
+      <c r="BM30" s="39"/>
+      <c r="BN30" s="39"/>
+      <c r="BO30" s="39"/>
+      <c r="BP30" s="39"/>
+      <c r="BQ30" s="39"/>
+      <c r="BR30" s="39"/>
+      <c r="BS30" s="39"/>
+      <c r="BT30" s="39"/>
+      <c r="BU30" s="40"/>
+      <c r="BV30" s="38" t="s">
         <v>45</v>
       </c>
-      <c r="BW30" s="27"/>
-[...10 lines deleted...]
-      <c r="CH30" s="26" t="s">
+      <c r="BW30" s="39"/>
+      <c r="BX30" s="39"/>
+      <c r="BY30" s="39"/>
+      <c r="BZ30" s="39"/>
+      <c r="CA30" s="39"/>
+      <c r="CB30" s="39"/>
+      <c r="CC30" s="39"/>
+      <c r="CD30" s="39"/>
+      <c r="CE30" s="39"/>
+      <c r="CF30" s="39"/>
+      <c r="CG30" s="40"/>
+      <c r="CH30" s="38" t="s">
         <v>48</v>
       </c>
-      <c r="CI30" s="27"/>
-[...10 lines deleted...]
-      <c r="CT30" s="26" t="s">
+      <c r="CI30" s="39"/>
+      <c r="CJ30" s="39"/>
+      <c r="CK30" s="39"/>
+      <c r="CL30" s="39"/>
+      <c r="CM30" s="39"/>
+      <c r="CN30" s="39"/>
+      <c r="CO30" s="39"/>
+      <c r="CP30" s="39"/>
+      <c r="CQ30" s="39"/>
+      <c r="CR30" s="39"/>
+      <c r="CS30" s="40"/>
+      <c r="CT30" s="38" t="s">
         <v>49</v>
       </c>
-      <c r="CU30" s="27"/>
-[...9 lines deleted...]
-      <c r="DE30" s="28"/>
+      <c r="CU30" s="39"/>
+      <c r="CV30" s="39"/>
+      <c r="CW30" s="39"/>
+      <c r="CX30" s="39"/>
+      <c r="CY30" s="39"/>
+      <c r="CZ30" s="39"/>
+      <c r="DA30" s="39"/>
+      <c r="DB30" s="39"/>
+      <c r="DC30" s="39"/>
+      <c r="DD30" s="39"/>
+      <c r="DE30" s="40"/>
     </row>
     <row r="31" spans="1:146" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="30"/>
+      <c r="A31" s="48"/>
       <c r="B31" s="8" t="s">
         <v>25</v>
       </c>
       <c r="C31" s="9" t="s">
         <v>26</v>
       </c>
       <c r="D31" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E31" s="8" t="s">
         <v>1</v>
       </c>
       <c r="F31" s="9" t="s">
         <v>2</v>
       </c>
       <c r="G31" s="9" t="s">
         <v>3</v>
       </c>
       <c r="H31" s="9" t="s">
         <v>4</v>
       </c>
       <c r="I31" s="9" t="s">
         <v>5</v>
       </c>
       <c r="J31" s="9" t="s">
@@ -28277,51 +28324,53 @@
       </c>
       <c r="CO32" s="1">
         <v>167.80980136998386</v>
       </c>
       <c r="CP32" s="1">
         <v>251.08631293880924</v>
       </c>
       <c r="CQ32" s="1">
         <v>62.330085937479765</v>
       </c>
       <c r="CR32" s="1">
         <v>53.911717221705892</v>
       </c>
       <c r="CS32" s="1">
         <v>49.781163994391328</v>
       </c>
       <c r="CT32" s="1">
         <v>46.010678579039386</v>
       </c>
       <c r="CU32" s="1">
         <v>102.20668585384001</v>
       </c>
       <c r="CV32" s="1">
         <v>131.80990884054575</v>
       </c>
-      <c r="CW32" s="1"/>
+      <c r="CW32" s="1">
+        <v>97.162432382631664</v>
+      </c>
       <c r="CX32" s="1"/>
       <c r="CY32" s="1"/>
       <c r="CZ32" s="1"/>
       <c r="DA32" s="1"/>
       <c r="DB32" s="1"/>
       <c r="DC32" s="1"/>
       <c r="DD32" s="1"/>
       <c r="DE32" s="1"/>
     </row>
     <row r="33" spans="1:109" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A33" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B33" s="20" t="s">
         <v>37</v>
       </c>
       <c r="C33" s="20" t="s">
         <v>37</v>
       </c>
       <c r="D33" s="20" t="s">
         <v>37</v>
       </c>
       <c r="E33" s="20" t="s">
         <v>37</v>
       </c>
@@ -28588,51 +28637,53 @@
       </c>
       <c r="CO33" s="21">
         <v>118.20798590989143</v>
       </c>
       <c r="CP33" s="21">
         <v>197.19214926186834</v>
       </c>
       <c r="CQ33" s="21">
         <v>55.753906347528591</v>
       </c>
       <c r="CR33" s="21">
         <v>149.98156946101238</v>
       </c>
       <c r="CS33" s="21">
         <v>47.706793646290784</v>
       </c>
       <c r="CT33" s="21">
         <v>21.18731749239749</v>
       </c>
       <c r="CU33" s="21">
         <v>130.56995068238112</v>
       </c>
       <c r="CV33" s="21">
         <v>136.230344409921</v>
       </c>
-      <c r="CW33" s="21"/>
+      <c r="CW33" s="21">
+        <v>113.27780167457753</v>
+      </c>
       <c r="CX33" s="21"/>
       <c r="CY33" s="21"/>
       <c r="CZ33" s="21"/>
       <c r="DA33" s="21"/>
       <c r="DB33" s="21"/>
       <c r="DC33" s="21"/>
       <c r="DD33" s="21"/>
       <c r="DE33" s="21"/>
     </row>
     <row r="34" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A34" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B34" s="21">
         <v>69.64317676885787</v>
       </c>
       <c r="C34" s="21">
         <v>97.596373310329696</v>
       </c>
       <c r="D34" s="21">
         <v>123.73218899378435</v>
       </c>
       <c r="E34" s="21">
         <v>112.30486319754675</v>
       </c>
@@ -28899,51 +28950,53 @@
       </c>
       <c r="CO34" s="21">
         <v>316.7456784751007</v>
       </c>
       <c r="CP34" s="21">
         <v>370.69322283353142</v>
       </c>
       <c r="CQ34" s="21">
         <v>57.017441619408338</v>
       </c>
       <c r="CR34" s="21">
         <v>37.842282417378534</v>
       </c>
       <c r="CS34" s="21">
         <v>33.358400399525564</v>
       </c>
       <c r="CT34" s="21">
         <v>73.814952257476335</v>
       </c>
       <c r="CU34" s="21">
         <v>106.62310478022405</v>
       </c>
       <c r="CV34" s="21">
         <v>109.95763836675225</v>
       </c>
-      <c r="CW34" s="21"/>
+      <c r="CW34" s="21">
+        <v>105.5491117392631</v>
+      </c>
       <c r="CX34" s="21"/>
       <c r="CY34" s="21"/>
       <c r="CZ34" s="21"/>
       <c r="DA34" s="21"/>
       <c r="DB34" s="21"/>
       <c r="DC34" s="21"/>
       <c r="DD34" s="21"/>
       <c r="DE34" s="21"/>
     </row>
     <row r="35" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A35" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B35" s="21">
         <v>41.498115099038642</v>
       </c>
       <c r="C35" s="21">
         <v>107.84942321193545</v>
       </c>
       <c r="D35" s="21">
         <v>169.6775006539726</v>
       </c>
       <c r="E35" s="21">
         <v>80.0503928969962</v>
       </c>
@@ -29210,51 +29263,53 @@
       </c>
       <c r="CO35" s="21">
         <v>125.04072454954473</v>
       </c>
       <c r="CP35" s="21">
         <v>143.14643131628034</v>
       </c>
       <c r="CQ35" s="21">
         <v>64.093379143801485</v>
       </c>
       <c r="CR35" s="21">
         <v>50.534605220318809</v>
       </c>
       <c r="CS35" s="21">
         <v>111.06397646952504</v>
       </c>
       <c r="CT35" s="21">
         <v>40.548375442027918</v>
       </c>
       <c r="CU35" s="21">
         <v>105.53593756611026</v>
       </c>
       <c r="CV35" s="21">
         <v>181.25091780780954</v>
       </c>
-      <c r="CW35" s="21"/>
+      <c r="CW35" s="21">
+        <v>83.185146820380439</v>
+      </c>
       <c r="CX35" s="21"/>
       <c r="CY35" s="21"/>
       <c r="CZ35" s="21"/>
       <c r="DA35" s="21"/>
       <c r="DB35" s="21"/>
       <c r="DC35" s="21"/>
       <c r="DD35" s="21"/>
       <c r="DE35" s="21"/>
     </row>
     <row r="36" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A36" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B36" s="21">
         <v>48.157093764267458</v>
       </c>
       <c r="C36" s="21">
         <v>84.234377647247683</v>
       </c>
       <c r="D36" s="21">
         <v>202.12455069239437</v>
       </c>
       <c r="E36" s="21">
         <v>64.079222489785465</v>
       </c>
@@ -29521,51 +29576,53 @@
       </c>
       <c r="CO36" s="21">
         <v>139.1714744086139</v>
       </c>
       <c r="CP36" s="21">
         <v>171.33314484039181</v>
       </c>
       <c r="CQ36" s="21">
         <v>64.883444512453138</v>
       </c>
       <c r="CR36" s="21">
         <v>67.804970574052774</v>
       </c>
       <c r="CS36" s="21">
         <v>84.451115726833265</v>
       </c>
       <c r="CT36" s="21">
         <v>43.293130258517571</v>
       </c>
       <c r="CU36" s="21">
         <v>100.55267775535712</v>
       </c>
       <c r="CV36" s="21">
         <v>186.67842148852674</v>
       </c>
-      <c r="CW36" s="21"/>
+      <c r="CW36" s="21">
+        <v>60.617682823483499</v>
+      </c>
       <c r="CX36" s="21"/>
       <c r="CY36" s="21"/>
       <c r="CZ36" s="21"/>
       <c r="DA36" s="21"/>
       <c r="DB36" s="21"/>
       <c r="DC36" s="21"/>
       <c r="DD36" s="21"/>
       <c r="DE36" s="21"/>
     </row>
     <row r="37" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A37" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B37" s="21">
         <v>45.15729967292765</v>
       </c>
       <c r="C37" s="21">
         <v>99.117515038992238</v>
       </c>
       <c r="D37" s="21">
         <v>129.19094092250114</v>
       </c>
       <c r="E37" s="21">
         <v>99.240607660826228</v>
       </c>
@@ -29832,51 +29889,53 @@
       </c>
       <c r="CO37" s="21">
         <v>116.46544143657147</v>
       </c>
       <c r="CP37" s="21">
         <v>229.80890069543435</v>
       </c>
       <c r="CQ37" s="21">
         <v>56.013314372259458</v>
       </c>
       <c r="CR37" s="21">
         <v>39.779730174953649</v>
       </c>
       <c r="CS37" s="21">
         <v>137.5533826009837</v>
       </c>
       <c r="CT37" s="21">
         <v>34.759008201982965</v>
       </c>
       <c r="CU37" s="21">
         <v>124.72862352014083</v>
       </c>
       <c r="CV37" s="21">
         <v>109.77330320997626</v>
       </c>
-      <c r="CW37" s="21"/>
+      <c r="CW37" s="21">
+        <v>91.9286201661712</v>
+      </c>
       <c r="CX37" s="21"/>
       <c r="CY37" s="21"/>
       <c r="CZ37" s="21"/>
       <c r="DA37" s="21"/>
       <c r="DB37" s="21"/>
       <c r="DC37" s="21"/>
       <c r="DD37" s="21"/>
       <c r="DE37" s="21"/>
     </row>
     <row r="38" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A38" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B38" s="21">
         <v>32.767970339474246</v>
       </c>
       <c r="C38" s="21">
         <v>130.97050012622623</v>
       </c>
       <c r="D38" s="21">
         <v>136.30140231708089</v>
       </c>
       <c r="E38" s="21">
         <v>128.83163617868192</v>
       </c>
@@ -30143,51 +30202,53 @@
       </c>
       <c r="CO38" s="21">
         <v>99.024806262116655</v>
       </c>
       <c r="CP38" s="21">
         <v>135.79941060161406</v>
       </c>
       <c r="CQ38" s="21">
         <v>67.294401084505168</v>
       </c>
       <c r="CR38" s="21">
         <v>43.555243786267944</v>
       </c>
       <c r="CS38" s="21">
         <v>107.61553934538588</v>
       </c>
       <c r="CT38" s="21">
         <v>38.92373116391304</v>
       </c>
       <c r="CU38" s="21">
         <v>127.35526976376721</v>
       </c>
       <c r="CV38" s="21">
         <v>113.67911968308364</v>
       </c>
-      <c r="CW38" s="21"/>
+      <c r="CW38" s="21">
+        <v>134.57834285555691</v>
+      </c>
       <c r="CX38" s="21"/>
       <c r="CY38" s="21"/>
       <c r="CZ38" s="21"/>
       <c r="DA38" s="21"/>
       <c r="DB38" s="21"/>
       <c r="DC38" s="21"/>
       <c r="DD38" s="21"/>
       <c r="DE38" s="21"/>
     </row>
     <row r="39" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A39" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B39" s="21">
         <v>45.952828718208536</v>
       </c>
       <c r="C39" s="21">
         <v>95.979894452413959</v>
       </c>
       <c r="D39" s="21">
         <v>113.4335253522605</v>
       </c>
       <c r="E39" s="21">
         <v>113.09821276571374</v>
       </c>
@@ -30454,51 +30515,53 @@
       </c>
       <c r="CO39" s="21">
         <v>122.10949402420263</v>
       </c>
       <c r="CP39" s="21">
         <v>249.26877358040292</v>
       </c>
       <c r="CQ39" s="21">
         <v>55.27398182704755</v>
       </c>
       <c r="CR39" s="21">
         <v>27.513226149252773</v>
       </c>
       <c r="CS39" s="21">
         <v>140.447613522133</v>
       </c>
       <c r="CT39" s="21">
         <v>39.173983343337113</v>
       </c>
       <c r="CU39" s="21">
         <v>98.874932406431938</v>
       </c>
       <c r="CV39" s="21">
         <v>110.52428519946697</v>
       </c>
-      <c r="CW39" s="21"/>
+      <c r="CW39" s="21">
+        <v>113.98957092533624</v>
+      </c>
       <c r="CX39" s="21"/>
       <c r="CY39" s="21"/>
       <c r="CZ39" s="21"/>
       <c r="DA39" s="21"/>
       <c r="DB39" s="21"/>
       <c r="DC39" s="21"/>
       <c r="DD39" s="21"/>
       <c r="DE39" s="21"/>
     </row>
     <row r="40" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A40" s="6" t="s">
         <v>39</v>
       </c>
       <c r="B40" s="20" t="s">
         <v>37</v>
       </c>
       <c r="C40" s="20" t="s">
         <v>37</v>
       </c>
       <c r="D40" s="20" t="s">
         <v>37</v>
       </c>
       <c r="E40" s="20" t="s">
         <v>37</v>
       </c>
@@ -30765,51 +30828,53 @@
       </c>
       <c r="CO40" s="21">
         <v>165.33200135196427</v>
       </c>
       <c r="CP40" s="21">
         <v>210.61046517645229</v>
       </c>
       <c r="CQ40" s="21">
         <v>56.667915389110092</v>
       </c>
       <c r="CR40" s="21">
         <v>73.496267463435601</v>
       </c>
       <c r="CS40" s="21">
         <v>58.500921236828077</v>
       </c>
       <c r="CT40" s="21">
         <v>31.095238832574566</v>
       </c>
       <c r="CU40" s="21">
         <v>86.252581128428503</v>
       </c>
       <c r="CV40" s="21">
         <v>244.62163331576838</v>
       </c>
-      <c r="CW40" s="21"/>
+      <c r="CW40" s="21">
+        <v>60.388177481747242</v>
+      </c>
       <c r="CX40" s="21"/>
       <c r="CY40" s="21"/>
       <c r="CZ40" s="21"/>
       <c r="DA40" s="21"/>
       <c r="DB40" s="21"/>
       <c r="DC40" s="21"/>
       <c r="DD40" s="21"/>
       <c r="DE40" s="21"/>
     </row>
     <row r="41" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A41" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B41" s="21">
         <v>37.198625877955784</v>
       </c>
       <c r="C41" s="21">
         <v>83.790820165109835</v>
       </c>
       <c r="D41" s="21">
         <v>162.91905833127538</v>
       </c>
       <c r="E41" s="21">
         <v>80.120200458187227</v>
       </c>
@@ -31076,51 +31141,53 @@
       </c>
       <c r="CO41" s="21">
         <v>145.47724292693451</v>
       </c>
       <c r="CP41" s="21">
         <v>214.2435510185102</v>
       </c>
       <c r="CQ41" s="21">
         <v>53.21756040860037</v>
       </c>
       <c r="CR41" s="21">
         <v>42.511518597123029</v>
       </c>
       <c r="CS41" s="21">
         <v>89.600213466860993</v>
       </c>
       <c r="CT41" s="21">
         <v>29.872425995199059</v>
       </c>
       <c r="CU41" s="21">
         <v>92.548757997821426</v>
       </c>
       <c r="CV41" s="21">
         <v>162.89854719139038</v>
       </c>
-      <c r="CW41" s="21"/>
+      <c r="CW41" s="21">
+        <v>84.950785290217553</v>
+      </c>
       <c r="CX41" s="21"/>
       <c r="CY41" s="21"/>
       <c r="CZ41" s="21"/>
       <c r="DA41" s="21"/>
       <c r="DB41" s="21"/>
       <c r="DC41" s="21"/>
       <c r="DD41" s="21"/>
       <c r="DE41" s="21"/>
     </row>
     <row r="42" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A42" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B42" s="21">
         <v>98.097104461753119</v>
       </c>
       <c r="C42" s="21">
         <v>105.7967050624551</v>
       </c>
       <c r="D42" s="21">
         <v>90.498779007545366</v>
       </c>
       <c r="E42" s="21">
         <v>150.31758396043105</v>
       </c>
@@ -31387,51 +31454,53 @@
       </c>
       <c r="CO42" s="21">
         <v>468.50929479531567</v>
       </c>
       <c r="CP42" s="21">
         <v>222.30800301651237</v>
       </c>
       <c r="CQ42" s="21">
         <v>102.11818234249598</v>
       </c>
       <c r="CR42" s="21">
         <v>37.037875253348538</v>
       </c>
       <c r="CS42" s="21">
         <v>12.753842722519188</v>
       </c>
       <c r="CT42" s="21">
         <v>106.39035452925557</v>
       </c>
       <c r="CU42" s="21">
         <v>110.44522375362233</v>
       </c>
       <c r="CV42" s="21">
         <v>94.448504389509068</v>
       </c>
-      <c r="CW42" s="21"/>
+      <c r="CW42" s="21">
+        <v>135.77858430978046</v>
+      </c>
       <c r="CX42" s="21"/>
       <c r="CY42" s="21"/>
       <c r="CZ42" s="21"/>
       <c r="DA42" s="21"/>
       <c r="DB42" s="21"/>
       <c r="DC42" s="21"/>
       <c r="DD42" s="21"/>
       <c r="DE42" s="21"/>
     </row>
     <row r="43" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A43" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B43" s="21">
         <v>67.969467866243463</v>
       </c>
       <c r="C43" s="21">
         <v>93.190282466773795</v>
       </c>
       <c r="D43" s="21">
         <v>104.17164325452666</v>
       </c>
       <c r="E43" s="21">
         <v>102.37918316678665</v>
       </c>
@@ -31698,51 +31767,53 @@
       </c>
       <c r="CO43" s="21">
         <v>132.04404077095975</v>
       </c>
       <c r="CP43" s="21">
         <v>544.05018606457418</v>
       </c>
       <c r="CQ43" s="21">
         <v>43.737344988152621</v>
       </c>
       <c r="CR43" s="21">
         <v>15.800974843761537</v>
       </c>
       <c r="CS43" s="21">
         <v>135.52189069869416</v>
       </c>
       <c r="CT43" s="21">
         <v>37.198218771727227</v>
       </c>
       <c r="CU43" s="21">
         <v>92.112393702446568</v>
       </c>
       <c r="CV43" s="21">
         <v>97.094568342765712</v>
       </c>
-      <c r="CW43" s="21"/>
+      <c r="CW43" s="21">
+        <v>106.74159725809503</v>
+      </c>
       <c r="CX43" s="21"/>
       <c r="CY43" s="21"/>
       <c r="CZ43" s="21"/>
       <c r="DA43" s="21"/>
       <c r="DB43" s="21"/>
       <c r="DC43" s="21"/>
       <c r="DD43" s="21"/>
       <c r="DE43" s="21"/>
     </row>
     <row r="44" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A44" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B44" s="21">
         <v>35.211533157986871</v>
       </c>
       <c r="C44" s="21">
         <v>123.57595242898331</v>
       </c>
       <c r="D44" s="21">
         <v>44.826539955773029</v>
       </c>
       <c r="E44" s="21">
         <v>162.95717748303608</v>
       </c>
@@ -32009,51 +32080,53 @@
       </c>
       <c r="CO44" s="21">
         <v>94.646770219251948</v>
       </c>
       <c r="CP44" s="21">
         <v>370.83579872166399</v>
       </c>
       <c r="CQ44" s="21">
         <v>42.911807378750005</v>
       </c>
       <c r="CR44" s="21">
         <v>96.489626142967666</v>
       </c>
       <c r="CS44" s="21">
         <v>169.81603872307588</v>
       </c>
       <c r="CT44" s="21">
         <v>32.067239292895451</v>
       </c>
       <c r="CU44" s="21">
         <v>137.9340559447204</v>
       </c>
       <c r="CV44" s="21">
         <v>47.536290264382032</v>
       </c>
-      <c r="CW44" s="21"/>
+      <c r="CW44" s="21">
+        <v>201.87635299651743</v>
+      </c>
       <c r="CX44" s="21"/>
       <c r="CY44" s="21"/>
       <c r="CZ44" s="21"/>
       <c r="DA44" s="21"/>
       <c r="DB44" s="21"/>
       <c r="DC44" s="21"/>
       <c r="DD44" s="21"/>
       <c r="DE44" s="21"/>
     </row>
     <row r="45" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A45" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B45" s="10">
         <v>57.096119344918037</v>
       </c>
       <c r="C45" s="10">
         <v>104.30331128404302</v>
       </c>
       <c r="D45" s="10">
         <v>118.91436282529406</v>
       </c>
       <c r="E45" s="10">
         <v>101.84739702699659</v>
       </c>
@@ -32320,51 +32393,53 @@
       </c>
       <c r="CO45" s="21">
         <v>139.45251088763587</v>
       </c>
       <c r="CP45" s="21">
         <v>328.8378805992665</v>
       </c>
       <c r="CQ45" s="21">
         <v>70.587807228580488</v>
       </c>
       <c r="CR45" s="21">
         <v>71.535697248510672</v>
       </c>
       <c r="CS45" s="21">
         <v>40.373900127882735</v>
       </c>
       <c r="CT45" s="21">
         <v>52.570270615035227</v>
       </c>
       <c r="CU45" s="21">
         <v>101.76549855944148</v>
       </c>
       <c r="CV45" s="21">
         <v>116.71877655558353</v>
       </c>
-      <c r="CW45" s="21"/>
+      <c r="CW45" s="21">
+        <v>110.43415721861236</v>
+      </c>
       <c r="CX45" s="21"/>
       <c r="CY45" s="21"/>
       <c r="CZ45" s="21"/>
       <c r="DA45" s="21"/>
       <c r="DB45" s="21"/>
       <c r="DC45" s="21"/>
       <c r="DD45" s="21"/>
       <c r="DE45" s="21"/>
     </row>
     <row r="46" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A46" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B46" s="10">
         <v>83.836560068220194</v>
       </c>
       <c r="C46" s="10">
         <v>79.157893768973253</v>
       </c>
       <c r="D46" s="10">
         <v>97.668910811170278</v>
       </c>
       <c r="E46" s="10">
         <v>174.68618981957391</v>
       </c>
@@ -32631,51 +32706,53 @@
       </c>
       <c r="CO46" s="21">
         <v>264.20164716859051</v>
       </c>
       <c r="CP46" s="21">
         <v>317.58740587346432</v>
       </c>
       <c r="CQ46" s="21">
         <v>56.391122236154004</v>
       </c>
       <c r="CR46" s="21">
         <v>75.04479922676019</v>
       </c>
       <c r="CS46" s="21">
         <v>9.2293680197673957</v>
       </c>
       <c r="CT46" s="21">
         <v>86.13102832706474</v>
       </c>
       <c r="CU46" s="21">
         <v>78.325800834619798</v>
       </c>
       <c r="CV46" s="21">
         <v>113.73380830174864</v>
       </c>
-      <c r="CW46" s="21"/>
+      <c r="CW46" s="21">
+        <v>127.06590190699345</v>
+      </c>
       <c r="CX46" s="21"/>
       <c r="CY46" s="21"/>
       <c r="CZ46" s="21"/>
       <c r="DA46" s="21"/>
       <c r="DB46" s="21"/>
       <c r="DC46" s="21"/>
       <c r="DD46" s="21"/>
       <c r="DE46" s="21"/>
     </row>
     <row r="47" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A47" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B47" s="10">
         <v>69.500764261801024</v>
       </c>
       <c r="C47" s="10">
         <v>101.88555052333363</v>
       </c>
       <c r="D47" s="10">
         <v>113.95710085886306</v>
       </c>
       <c r="E47" s="10">
         <v>101.49924281020644</v>
       </c>
@@ -32942,51 +33019,53 @@
       </c>
       <c r="CO47" s="21">
         <v>148.92055471914529</v>
       </c>
       <c r="CP47" s="21">
         <v>238.81921124131793</v>
       </c>
       <c r="CQ47" s="21">
         <v>60.156799228566307</v>
       </c>
       <c r="CR47" s="21">
         <v>27.205106884520529</v>
       </c>
       <c r="CS47" s="21">
         <v>111.75287521296926</v>
       </c>
       <c r="CT47" s="21">
         <v>60.35959390783848</v>
       </c>
       <c r="CU47" s="21">
         <v>102.07584001113786</v>
       </c>
       <c r="CV47" s="21">
         <v>111.32114863064947</v>
       </c>
-      <c r="CW47" s="21"/>
+      <c r="CW47" s="21">
+        <v>110.21810717492866</v>
+      </c>
       <c r="CX47" s="21"/>
       <c r="CY47" s="21"/>
       <c r="CZ47" s="21"/>
       <c r="DA47" s="21"/>
       <c r="DB47" s="21"/>
       <c r="DC47" s="21"/>
       <c r="DD47" s="21"/>
       <c r="DE47" s="21"/>
     </row>
     <row r="48" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A48" s="6" t="s">
         <v>40</v>
       </c>
       <c r="B48" s="20" t="s">
         <v>37</v>
       </c>
       <c r="C48" s="20" t="s">
         <v>37</v>
       </c>
       <c r="D48" s="20" t="s">
         <v>37</v>
       </c>
       <c r="E48" s="20" t="s">
         <v>37</v>
       </c>
@@ -33253,51 +33332,53 @@
       </c>
       <c r="CO48" s="21">
         <v>133.7798031595581</v>
       </c>
       <c r="CP48" s="21">
         <v>137.62769443271907</v>
       </c>
       <c r="CQ48" s="21">
         <v>51.030106530459953</v>
       </c>
       <c r="CR48" s="21">
         <v>50.166458062503615</v>
       </c>
       <c r="CS48" s="20">
         <v>321.81582152714242</v>
       </c>
       <c r="CT48" s="21">
         <v>54.845471671081199</v>
       </c>
       <c r="CU48" s="21">
         <v>42.159684075300156</v>
       </c>
       <c r="CV48" s="21">
         <v>155.08032449948465</v>
       </c>
-      <c r="CW48" s="21"/>
+      <c r="CW48" s="21">
+        <v>71.555916842237991</v>
+      </c>
       <c r="CX48" s="21"/>
       <c r="CY48" s="21"/>
       <c r="CZ48" s="21"/>
       <c r="DA48" s="21"/>
       <c r="DB48" s="21"/>
       <c r="DC48" s="21"/>
       <c r="DD48" s="21"/>
       <c r="DE48" s="20"/>
     </row>
     <row r="49" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A49" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B49" s="10">
         <v>32.415113574566782</v>
       </c>
       <c r="C49" s="10">
         <v>126.96255709621373</v>
       </c>
       <c r="D49" s="10">
         <v>128.55877971077419</v>
       </c>
       <c r="E49" s="10">
         <v>108.22370605734604</v>
       </c>
@@ -33564,51 +33645,53 @@
       </c>
       <c r="CO49" s="21">
         <v>126.89199345460777</v>
       </c>
       <c r="CP49" s="21">
         <v>255.22464222455804</v>
       </c>
       <c r="CQ49" s="21">
         <v>53.900748276333857</v>
       </c>
       <c r="CR49" s="21">
         <v>122.73887749765007</v>
       </c>
       <c r="CS49" s="21">
         <v>31.868705394980317</v>
       </c>
       <c r="CT49" s="10">
         <v>36.467905974990309</v>
       </c>
       <c r="CU49" s="21">
         <v>115.09808401605011</v>
       </c>
       <c r="CV49" s="21">
         <v>129.0790127207967</v>
       </c>
-      <c r="CW49" s="21"/>
+      <c r="CW49" s="21">
+        <v>99.314397291995476</v>
+      </c>
       <c r="CX49" s="21"/>
       <c r="CY49" s="21"/>
       <c r="CZ49" s="21"/>
       <c r="DA49" s="21"/>
       <c r="DB49" s="21"/>
       <c r="DC49" s="21"/>
       <c r="DD49" s="21"/>
       <c r="DE49" s="21"/>
     </row>
     <row r="50" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A50" s="6" t="s">
         <v>41</v>
       </c>
       <c r="B50" s="10">
         <v>78.885721827071976</v>
       </c>
       <c r="C50" s="10">
         <v>97.631209403174751</v>
       </c>
       <c r="D50" s="10">
         <v>94.654118069684017</v>
       </c>
       <c r="E50" s="10">
         <v>119.62849583123764</v>
       </c>
@@ -33875,51 +33958,53 @@
       </c>
       <c r="CO50" s="21">
         <v>261.55527002237602</v>
       </c>
       <c r="CP50" s="21">
         <v>999.51247125329644</v>
       </c>
       <c r="CQ50" s="21">
         <v>15.569470370279493</v>
       </c>
       <c r="CR50" s="21">
         <v>19.985448990936501</v>
       </c>
       <c r="CS50" s="21">
         <v>315.77445888201561</v>
       </c>
       <c r="CT50" s="10">
         <v>79.447963404826439</v>
       </c>
       <c r="CU50" s="21">
         <v>98.12719941260481</v>
       </c>
       <c r="CV50" s="21">
         <v>118.69461878563934</v>
       </c>
-      <c r="CW50" s="21"/>
+      <c r="CW50" s="21">
+        <v>91.916867797618266</v>
+      </c>
       <c r="CX50" s="21"/>
       <c r="CY50" s="21"/>
       <c r="CZ50" s="21"/>
       <c r="DA50" s="21"/>
       <c r="DB50" s="21"/>
       <c r="DC50" s="21"/>
       <c r="DD50" s="21"/>
       <c r="DE50" s="21"/>
     </row>
     <row r="51" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A51" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B51" s="10">
         <v>97.306510388204416</v>
       </c>
       <c r="C51" s="10">
         <v>80.492163338003294</v>
       </c>
       <c r="D51" s="10">
         <v>120.97544585690787</v>
       </c>
       <c r="E51" s="10">
         <v>82.510676335999406</v>
       </c>
@@ -34186,51 +34271,53 @@
       </c>
       <c r="CO51" s="21">
         <v>130.82302651125372</v>
       </c>
       <c r="CP51" s="21">
         <v>299.93504360128543</v>
       </c>
       <c r="CQ51" s="21">
         <v>21.217380944899126</v>
       </c>
       <c r="CR51" s="21">
         <v>28.907443049676591</v>
       </c>
       <c r="CS51" s="21" t="s">
         <v>37</v>
       </c>
       <c r="CT51" s="10">
         <v>102.61749906213306</v>
       </c>
       <c r="CU51" s="21">
         <v>98.496028572980691</v>
       </c>
       <c r="CV51" s="21">
         <v>103.76727392512612</v>
       </c>
-      <c r="CW51" s="21"/>
+      <c r="CW51" s="21">
+        <v>180.16605568016527</v>
+      </c>
       <c r="CX51" s="21"/>
       <c r="CY51" s="21"/>
       <c r="CZ51" s="21"/>
       <c r="DA51" s="21"/>
       <c r="DB51" s="21"/>
       <c r="DC51" s="21"/>
       <c r="DD51" s="21"/>
       <c r="DE51" s="21"/>
     </row>
     <row r="52" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A52" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B52" s="12">
         <v>79.705943309575119</v>
       </c>
       <c r="C52" s="12">
         <v>98.86475137938362</v>
       </c>
       <c r="D52" s="12">
         <v>121.07806563215927</v>
       </c>
       <c r="E52" s="12">
         <v>180.46410816808179</v>
       </c>
@@ -34497,366 +34584,368 @@
       </c>
       <c r="CO52" s="21">
         <v>132.01911818392171</v>
       </c>
       <c r="CP52" s="21">
         <v>83.057380111561002</v>
       </c>
       <c r="CQ52" s="21">
         <v>96.090004641075993</v>
       </c>
       <c r="CR52" s="21">
         <v>77.830447926085355</v>
       </c>
       <c r="CS52" s="21">
         <v>106.5213789698892</v>
       </c>
       <c r="CT52" s="10">
         <v>86.073567045760029</v>
       </c>
       <c r="CU52" s="21">
         <v>95.245018661444206</v>
       </c>
       <c r="CV52" s="21">
         <v>104.17501938958044</v>
       </c>
-      <c r="CW52" s="21"/>
+      <c r="CW52" s="21">
+        <v>114.26056635572483</v>
+      </c>
       <c r="CX52" s="21"/>
       <c r="CY52" s="21"/>
       <c r="CZ52" s="21"/>
       <c r="DA52" s="21"/>
       <c r="DB52" s="21"/>
       <c r="DC52" s="21"/>
       <c r="DD52" s="21"/>
       <c r="DE52" s="21"/>
     </row>
     <row r="54" spans="1:146" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A54" s="31" t="s">
+      <c r="A54" s="41" t="s">
         <v>28</v>
       </c>
-      <c r="B54" s="31"/>
-[...59 lines deleted...]
-      <c r="CH54" s="33" t="s">
+      <c r="B54" s="41"/>
+      <c r="C54" s="41"/>
+      <c r="D54" s="41"/>
+      <c r="E54" s="41"/>
+      <c r="F54" s="41"/>
+      <c r="G54" s="41"/>
+      <c r="H54" s="41"/>
+      <c r="I54" s="41"/>
+      <c r="J54" s="41"/>
+      <c r="K54" s="41"/>
+      <c r="L54" s="41"/>
+      <c r="M54" s="41"/>
+      <c r="N54" s="41"/>
+      <c r="O54" s="41"/>
+      <c r="P54" s="41"/>
+      <c r="Q54" s="41"/>
+      <c r="R54" s="41"/>
+      <c r="S54" s="41"/>
+      <c r="T54" s="41"/>
+      <c r="U54" s="41"/>
+      <c r="V54" s="41"/>
+      <c r="W54" s="41"/>
+      <c r="X54" s="41"/>
+      <c r="Y54" s="41"/>
+      <c r="Z54" s="41"/>
+      <c r="AA54" s="41"/>
+      <c r="AB54" s="41"/>
+      <c r="AC54" s="41"/>
+      <c r="AD54" s="41"/>
+      <c r="AE54" s="41"/>
+      <c r="AF54" s="41"/>
+      <c r="AG54" s="41"/>
+      <c r="AH54" s="41"/>
+      <c r="AI54" s="41"/>
+      <c r="AJ54" s="41"/>
+      <c r="AK54" s="41"/>
+      <c r="AL54" s="41"/>
+      <c r="AM54" s="41"/>
+      <c r="AN54" s="41"/>
+      <c r="AO54" s="41"/>
+      <c r="AP54" s="41"/>
+      <c r="AQ54" s="41"/>
+      <c r="AR54" s="41"/>
+      <c r="AS54" s="41"/>
+      <c r="AT54" s="41"/>
+      <c r="AU54" s="41"/>
+      <c r="AV54" s="41"/>
+      <c r="AW54" s="41"/>
+      <c r="AX54" s="41"/>
+      <c r="AY54" s="41"/>
+      <c r="AZ54" s="41"/>
+      <c r="BA54" s="41"/>
+      <c r="BB54" s="41"/>
+      <c r="BC54" s="41"/>
+      <c r="BD54" s="41"/>
+      <c r="BE54" s="41"/>
+      <c r="BF54" s="41"/>
+      <c r="BG54" s="41"/>
+      <c r="BH54" s="41"/>
+      <c r="BI54" s="41"/>
+      <c r="CH54" s="44" t="s">
         <v>28</v>
       </c>
-      <c r="CI54" s="33"/>
-[...21 lines deleted...]
-      <c r="DE54" s="33"/>
+      <c r="CI54" s="44"/>
+      <c r="CJ54" s="44"/>
+      <c r="CK54" s="44"/>
+      <c r="CL54" s="44"/>
+      <c r="CM54" s="44"/>
+      <c r="CN54" s="44"/>
+      <c r="CO54" s="44"/>
+      <c r="CP54" s="44"/>
+      <c r="CQ54" s="44"/>
+      <c r="CR54" s="44"/>
+      <c r="CS54" s="44"/>
+      <c r="CT54" s="44"/>
+      <c r="CU54" s="44"/>
+      <c r="CV54" s="44"/>
+      <c r="CW54" s="44"/>
+      <c r="CX54" s="44"/>
+      <c r="CY54" s="44"/>
+      <c r="CZ54" s="44"/>
+      <c r="DA54" s="44"/>
+      <c r="DB54" s="44"/>
+      <c r="DC54" s="44"/>
+      <c r="DD54" s="44"/>
+      <c r="DE54" s="44"/>
       <c r="DF54" s="23"/>
       <c r="DG54" s="23"/>
       <c r="DH54" s="23"/>
       <c r="DI54" s="23"/>
       <c r="DJ54" s="23"/>
       <c r="DK54" s="23"/>
       <c r="DL54" s="23"/>
       <c r="DM54" s="23"/>
       <c r="DN54" s="23"/>
       <c r="DO54" s="23"/>
       <c r="DP54" s="23"/>
       <c r="DQ54" s="23"/>
       <c r="DR54" s="23"/>
       <c r="DS54" s="23"/>
       <c r="DT54" s="23"/>
       <c r="DU54" s="23"/>
       <c r="DV54" s="23"/>
       <c r="DW54" s="23"/>
       <c r="DX54" s="23"/>
       <c r="DY54" s="23"/>
       <c r="DZ54" s="23"/>
       <c r="EA54" s="23"/>
       <c r="EB54" s="23"/>
       <c r="EC54" s="23"/>
       <c r="ED54" s="23"/>
       <c r="EE54" s="23"/>
       <c r="EF54" s="23"/>
       <c r="EG54" s="23"/>
       <c r="EH54" s="23"/>
       <c r="EI54" s="23"/>
       <c r="EJ54" s="23"/>
       <c r="EK54" s="23"/>
       <c r="EL54" s="23"/>
       <c r="EM54" s="23"/>
       <c r="EN54" s="23"/>
       <c r="EO54" s="23"/>
       <c r="EP54" s="23"/>
     </row>
     <row r="55" spans="1:146" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="K55" s="25" t="s">
+      <c r="K55" s="45" t="s">
         <v>30</v>
       </c>
-      <c r="L55" s="25"/>
-[...1 lines deleted...]
-      <c r="W55" s="25" t="s">
+      <c r="L55" s="45"/>
+      <c r="M55" s="45"/>
+      <c r="W55" s="45" t="s">
         <v>30</v>
       </c>
-      <c r="X55" s="25"/>
-[...1 lines deleted...]
-      <c r="AI55" s="25" t="s">
+      <c r="X55" s="45"/>
+      <c r="Y55" s="45"/>
+      <c r="AI55" s="45" t="s">
         <v>30</v>
       </c>
-      <c r="AJ55" s="25"/>
-[...1 lines deleted...]
-      <c r="AU55" s="25" t="s">
+      <c r="AJ55" s="45"/>
+      <c r="AK55" s="45"/>
+      <c r="AU55" s="45" t="s">
         <v>30</v>
       </c>
-      <c r="AV55" s="25"/>
-[...1 lines deleted...]
-      <c r="BG55" s="25" t="s">
+      <c r="AV55" s="45"/>
+      <c r="AW55" s="45"/>
+      <c r="BG55" s="45" t="s">
         <v>30</v>
       </c>
-      <c r="BH55" s="25"/>
-[...1 lines deleted...]
-      <c r="BS55" s="25" t="s">
+      <c r="BH55" s="45"/>
+      <c r="BI55" s="45"/>
+      <c r="BS55" s="45" t="s">
         <v>30</v>
       </c>
-      <c r="BT55" s="25"/>
-[...1 lines deleted...]
-      <c r="CE55" s="25" t="s">
+      <c r="BT55" s="45"/>
+      <c r="BU55" s="45"/>
+      <c r="CE55" s="45" t="s">
         <v>30</v>
       </c>
-      <c r="CF55" s="25"/>
-[...1 lines deleted...]
-      <c r="CQ55" s="25" t="s">
+      <c r="CF55" s="45"/>
+      <c r="CG55" s="45"/>
+      <c r="CQ55" s="45" t="s">
         <v>30</v>
       </c>
-      <c r="CR55" s="25"/>
-[...1 lines deleted...]
-      <c r="DC55" s="25" t="s">
+      <c r="CR55" s="45"/>
+      <c r="CS55" s="45"/>
+      <c r="DC55" s="45" t="s">
         <v>30</v>
       </c>
-      <c r="DD55" s="25"/>
-      <c r="DE55" s="25"/>
+      <c r="DD55" s="45"/>
+      <c r="DE55" s="45"/>
     </row>
     <row r="56" spans="1:146" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A56" s="29"/>
-      <c r="B56" s="26" t="s">
+      <c r="A56" s="47"/>
+      <c r="B56" s="38" t="s">
         <v>35</v>
       </c>
-      <c r="C56" s="27"/>
-[...10 lines deleted...]
-      <c r="N56" s="26" t="s">
+      <c r="C56" s="39"/>
+      <c r="D56" s="39"/>
+      <c r="E56" s="39"/>
+      <c r="F56" s="39"/>
+      <c r="G56" s="39"/>
+      <c r="H56" s="39"/>
+      <c r="I56" s="39"/>
+      <c r="J56" s="39"/>
+      <c r="K56" s="39"/>
+      <c r="L56" s="39"/>
+      <c r="M56" s="40"/>
+      <c r="N56" s="38" t="s">
         <v>34</v>
       </c>
-      <c r="O56" s="27"/>
-[...10 lines deleted...]
-      <c r="Z56" s="26" t="s">
+      <c r="O56" s="39"/>
+      <c r="P56" s="39"/>
+      <c r="Q56" s="39"/>
+      <c r="R56" s="39"/>
+      <c r="S56" s="39"/>
+      <c r="T56" s="39"/>
+      <c r="U56" s="39"/>
+      <c r="V56" s="39"/>
+      <c r="W56" s="39"/>
+      <c r="X56" s="39"/>
+      <c r="Y56" s="40"/>
+      <c r="Z56" s="38" t="s">
         <v>36</v>
       </c>
-      <c r="AA56" s="27"/>
-[...10 lines deleted...]
-      <c r="AL56" s="26" t="s">
+      <c r="AA56" s="39"/>
+      <c r="AB56" s="39"/>
+      <c r="AC56" s="39"/>
+      <c r="AD56" s="39"/>
+      <c r="AE56" s="39"/>
+      <c r="AF56" s="39"/>
+      <c r="AG56" s="39"/>
+      <c r="AH56" s="39"/>
+      <c r="AI56" s="39"/>
+      <c r="AJ56" s="39"/>
+      <c r="AK56" s="40"/>
+      <c r="AL56" s="38" t="s">
         <v>43</v>
       </c>
-      <c r="AM56" s="27"/>
-[...10 lines deleted...]
-      <c r="AX56" s="26" t="s">
+      <c r="AM56" s="39"/>
+      <c r="AN56" s="39"/>
+      <c r="AO56" s="39"/>
+      <c r="AP56" s="39"/>
+      <c r="AQ56" s="39"/>
+      <c r="AR56" s="39"/>
+      <c r="AS56" s="39"/>
+      <c r="AT56" s="39"/>
+      <c r="AU56" s="39"/>
+      <c r="AV56" s="39"/>
+      <c r="AW56" s="40"/>
+      <c r="AX56" s="38" t="s">
         <v>47</v>
       </c>
-      <c r="AY56" s="27"/>
-[...10 lines deleted...]
-      <c r="BJ56" s="26" t="s">
+      <c r="AY56" s="39"/>
+      <c r="AZ56" s="39"/>
+      <c r="BA56" s="39"/>
+      <c r="BB56" s="39"/>
+      <c r="BC56" s="39"/>
+      <c r="BD56" s="39"/>
+      <c r="BE56" s="39"/>
+      <c r="BF56" s="39"/>
+      <c r="BG56" s="39"/>
+      <c r="BH56" s="39"/>
+      <c r="BI56" s="40"/>
+      <c r="BJ56" s="38" t="s">
         <v>42</v>
       </c>
-      <c r="BK56" s="27"/>
-[...10 lines deleted...]
-      <c r="BV56" s="26" t="s">
+      <c r="BK56" s="39"/>
+      <c r="BL56" s="39"/>
+      <c r="BM56" s="39"/>
+      <c r="BN56" s="39"/>
+      <c r="BO56" s="39"/>
+      <c r="BP56" s="39"/>
+      <c r="BQ56" s="39"/>
+      <c r="BR56" s="39"/>
+      <c r="BS56" s="39"/>
+      <c r="BT56" s="39"/>
+      <c r="BU56" s="40"/>
+      <c r="BV56" s="38" t="s">
         <v>44</v>
       </c>
-      <c r="BW56" s="27"/>
-[...10 lines deleted...]
-      <c r="CH56" s="26" t="s">
+      <c r="BW56" s="39"/>
+      <c r="BX56" s="39"/>
+      <c r="BY56" s="39"/>
+      <c r="BZ56" s="39"/>
+      <c r="CA56" s="39"/>
+      <c r="CB56" s="39"/>
+      <c r="CC56" s="39"/>
+      <c r="CD56" s="39"/>
+      <c r="CE56" s="39"/>
+      <c r="CF56" s="39"/>
+      <c r="CG56" s="40"/>
+      <c r="CH56" s="38" t="s">
         <v>48</v>
       </c>
-      <c r="CI56" s="27"/>
-[...10 lines deleted...]
-      <c r="CT56" s="26" t="s">
+      <c r="CI56" s="39"/>
+      <c r="CJ56" s="39"/>
+      <c r="CK56" s="39"/>
+      <c r="CL56" s="39"/>
+      <c r="CM56" s="39"/>
+      <c r="CN56" s="39"/>
+      <c r="CO56" s="39"/>
+      <c r="CP56" s="39"/>
+      <c r="CQ56" s="39"/>
+      <c r="CR56" s="39"/>
+      <c r="CS56" s="40"/>
+      <c r="CT56" s="38" t="s">
         <v>49</v>
       </c>
-      <c r="CU56" s="27"/>
-[...9 lines deleted...]
-      <c r="DE56" s="28"/>
+      <c r="CU56" s="39"/>
+      <c r="CV56" s="39"/>
+      <c r="CW56" s="39"/>
+      <c r="CX56" s="39"/>
+      <c r="CY56" s="39"/>
+      <c r="CZ56" s="39"/>
+      <c r="DA56" s="39"/>
+      <c r="DB56" s="39"/>
+      <c r="DC56" s="39"/>
+      <c r="DD56" s="39"/>
+      <c r="DE56" s="40"/>
     </row>
     <row r="57" spans="1:146" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A57" s="30"/>
+      <c r="A57" s="48"/>
       <c r="B57" s="8" t="s">
         <v>25</v>
       </c>
       <c r="C57" s="9" t="s">
         <v>26</v>
       </c>
       <c r="D57" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E57" s="8" t="s">
         <v>1</v>
       </c>
       <c r="F57" s="9" t="s">
         <v>2</v>
       </c>
       <c r="G57" s="9" t="s">
         <v>3</v>
       </c>
       <c r="H57" s="9" t="s">
         <v>4</v>
       </c>
       <c r="I57" s="9" t="s">
         <v>5</v>
       </c>
       <c r="J57" s="9" t="s">
@@ -35439,366 +35528,368 @@
       </c>
       <c r="CO58" s="1">
         <v>221.20962403523393</v>
       </c>
       <c r="CP58" s="1">
         <v>299.00235536603799</v>
       </c>
       <c r="CQ58" s="17">
         <v>60.014288623676279</v>
       </c>
       <c r="CR58" s="17">
         <v>44.060981368080547</v>
       </c>
       <c r="CS58" s="19">
         <v>2.8109541436930252</v>
       </c>
       <c r="CT58" s="1">
         <v>100</v>
       </c>
       <c r="CU58" s="1">
         <v>100</v>
       </c>
       <c r="CV58" s="1">
         <v>100</v>
       </c>
-      <c r="CW58" s="1"/>
+      <c r="CW58" s="1">
+        <v>130.2369122888478</v>
+      </c>
       <c r="CX58" s="1"/>
       <c r="CY58" s="1"/>
       <c r="CZ58" s="17"/>
       <c r="DA58" s="1"/>
       <c r="DB58" s="1"/>
       <c r="DC58" s="17"/>
       <c r="DD58" s="17"/>
       <c r="DE58" s="19"/>
     </row>
     <row r="61" spans="1:146" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A61" s="31" t="s">
+      <c r="A61" s="41" t="s">
         <v>29</v>
       </c>
-      <c r="B61" s="31"/>
-[...59 lines deleted...]
-      <c r="CH61" s="33" t="s">
+      <c r="B61" s="41"/>
+      <c r="C61" s="41"/>
+      <c r="D61" s="41"/>
+      <c r="E61" s="41"/>
+      <c r="F61" s="41"/>
+      <c r="G61" s="41"/>
+      <c r="H61" s="41"/>
+      <c r="I61" s="41"/>
+      <c r="J61" s="41"/>
+      <c r="K61" s="41"/>
+      <c r="L61" s="41"/>
+      <c r="M61" s="41"/>
+      <c r="N61" s="41"/>
+      <c r="O61" s="41"/>
+      <c r="P61" s="41"/>
+      <c r="Q61" s="41"/>
+      <c r="R61" s="41"/>
+      <c r="S61" s="41"/>
+      <c r="T61" s="41"/>
+      <c r="U61" s="41"/>
+      <c r="V61" s="41"/>
+      <c r="W61" s="41"/>
+      <c r="X61" s="41"/>
+      <c r="Y61" s="41"/>
+      <c r="Z61" s="41"/>
+      <c r="AA61" s="41"/>
+      <c r="AB61" s="41"/>
+      <c r="AC61" s="41"/>
+      <c r="AD61" s="41"/>
+      <c r="AE61" s="41"/>
+      <c r="AF61" s="41"/>
+      <c r="AG61" s="41"/>
+      <c r="AH61" s="41"/>
+      <c r="AI61" s="41"/>
+      <c r="AJ61" s="41"/>
+      <c r="AK61" s="41"/>
+      <c r="AL61" s="41"/>
+      <c r="AM61" s="41"/>
+      <c r="AN61" s="41"/>
+      <c r="AO61" s="41"/>
+      <c r="AP61" s="41"/>
+      <c r="AQ61" s="41"/>
+      <c r="AR61" s="41"/>
+      <c r="AS61" s="41"/>
+      <c r="AT61" s="41"/>
+      <c r="AU61" s="41"/>
+      <c r="AV61" s="41"/>
+      <c r="AW61" s="41"/>
+      <c r="AX61" s="41"/>
+      <c r="AY61" s="41"/>
+      <c r="AZ61" s="41"/>
+      <c r="BA61" s="41"/>
+      <c r="BB61" s="41"/>
+      <c r="BC61" s="41"/>
+      <c r="BD61" s="41"/>
+      <c r="BE61" s="41"/>
+      <c r="BF61" s="41"/>
+      <c r="BG61" s="41"/>
+      <c r="BH61" s="41"/>
+      <c r="BI61" s="41"/>
+      <c r="CH61" s="44" t="s">
         <v>29</v>
       </c>
-      <c r="CI61" s="33"/>
-[...21 lines deleted...]
-      <c r="DE61" s="33"/>
+      <c r="CI61" s="44"/>
+      <c r="CJ61" s="44"/>
+      <c r="CK61" s="44"/>
+      <c r="CL61" s="44"/>
+      <c r="CM61" s="44"/>
+      <c r="CN61" s="44"/>
+      <c r="CO61" s="44"/>
+      <c r="CP61" s="44"/>
+      <c r="CQ61" s="44"/>
+      <c r="CR61" s="44"/>
+      <c r="CS61" s="44"/>
+      <c r="CT61" s="44"/>
+      <c r="CU61" s="44"/>
+      <c r="CV61" s="44"/>
+      <c r="CW61" s="44"/>
+      <c r="CX61" s="44"/>
+      <c r="CY61" s="44"/>
+      <c r="CZ61" s="44"/>
+      <c r="DA61" s="44"/>
+      <c r="DB61" s="44"/>
+      <c r="DC61" s="44"/>
+      <c r="DD61" s="44"/>
+      <c r="DE61" s="44"/>
       <c r="DF61" s="23"/>
       <c r="DG61" s="23"/>
       <c r="DH61" s="23"/>
       <c r="DI61" s="23"/>
       <c r="DJ61" s="23"/>
       <c r="DK61" s="23"/>
       <c r="DL61" s="23"/>
       <c r="DM61" s="23"/>
       <c r="DN61" s="23"/>
       <c r="DO61" s="23"/>
       <c r="DP61" s="23"/>
       <c r="DQ61" s="23"/>
       <c r="DR61" s="23"/>
       <c r="DS61" s="23"/>
       <c r="DT61" s="23"/>
       <c r="DU61" s="23"/>
       <c r="DV61" s="23"/>
       <c r="DW61" s="23"/>
       <c r="DX61" s="23"/>
       <c r="DY61" s="23"/>
       <c r="DZ61" s="23"/>
       <c r="EA61" s="23"/>
       <c r="EB61" s="23"/>
       <c r="EC61" s="23"/>
       <c r="ED61" s="23"/>
       <c r="EE61" s="23"/>
       <c r="EF61" s="23"/>
       <c r="EG61" s="23"/>
       <c r="EH61" s="23"/>
       <c r="EI61" s="23"/>
       <c r="EJ61" s="23"/>
       <c r="EK61" s="23"/>
       <c r="EL61" s="23"/>
       <c r="EM61" s="23"/>
       <c r="EN61" s="23"/>
       <c r="EO61" s="23"/>
       <c r="EP61" s="23"/>
     </row>
     <row r="62" spans="1:146" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="K62" s="25" t="s">
+      <c r="K62" s="45" t="s">
         <v>30</v>
       </c>
-      <c r="L62" s="25"/>
-[...1 lines deleted...]
-      <c r="W62" s="25" t="s">
+      <c r="L62" s="45"/>
+      <c r="M62" s="45"/>
+      <c r="W62" s="45" t="s">
         <v>30</v>
       </c>
-      <c r="X62" s="25"/>
-[...1 lines deleted...]
-      <c r="AI62" s="25" t="s">
+      <c r="X62" s="45"/>
+      <c r="Y62" s="45"/>
+      <c r="AI62" s="45" t="s">
         <v>30</v>
       </c>
-      <c r="AJ62" s="25"/>
-[...1 lines deleted...]
-      <c r="AU62" s="25" t="s">
+      <c r="AJ62" s="45"/>
+      <c r="AK62" s="45"/>
+      <c r="AU62" s="45" t="s">
         <v>30</v>
       </c>
-      <c r="AV62" s="25"/>
-[...1 lines deleted...]
-      <c r="BG62" s="25" t="s">
+      <c r="AV62" s="45"/>
+      <c r="AW62" s="45"/>
+      <c r="BG62" s="45" t="s">
         <v>30</v>
       </c>
-      <c r="BH62" s="25"/>
-[...1 lines deleted...]
-      <c r="BS62" s="25" t="s">
+      <c r="BH62" s="45"/>
+      <c r="BI62" s="45"/>
+      <c r="BS62" s="45" t="s">
         <v>30</v>
       </c>
-      <c r="BT62" s="25"/>
-[...1 lines deleted...]
-      <c r="CE62" s="25" t="s">
+      <c r="BT62" s="45"/>
+      <c r="BU62" s="45"/>
+      <c r="CE62" s="45" t="s">
         <v>30</v>
       </c>
-      <c r="CF62" s="25"/>
-[...1 lines deleted...]
-      <c r="CQ62" s="25" t="s">
+      <c r="CF62" s="45"/>
+      <c r="CG62" s="45"/>
+      <c r="CQ62" s="45" t="s">
         <v>30</v>
       </c>
-      <c r="CR62" s="25"/>
-[...1 lines deleted...]
-      <c r="DC62" s="25" t="s">
+      <c r="CR62" s="45"/>
+      <c r="CS62" s="45"/>
+      <c r="DC62" s="45" t="s">
         <v>30</v>
       </c>
-      <c r="DD62" s="25"/>
-      <c r="DE62" s="25"/>
+      <c r="DD62" s="45"/>
+      <c r="DE62" s="45"/>
     </row>
     <row r="63" spans="1:146" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A63" s="29"/>
-      <c r="B63" s="26" t="s">
+      <c r="A63" s="47"/>
+      <c r="B63" s="38" t="s">
         <v>35</v>
       </c>
-      <c r="C63" s="27"/>
-[...10 lines deleted...]
-      <c r="N63" s="26" t="s">
+      <c r="C63" s="39"/>
+      <c r="D63" s="39"/>
+      <c r="E63" s="39"/>
+      <c r="F63" s="39"/>
+      <c r="G63" s="39"/>
+      <c r="H63" s="39"/>
+      <c r="I63" s="39"/>
+      <c r="J63" s="39"/>
+      <c r="K63" s="39"/>
+      <c r="L63" s="39"/>
+      <c r="M63" s="40"/>
+      <c r="N63" s="38" t="s">
         <v>34</v>
       </c>
-      <c r="O63" s="27"/>
-[...10 lines deleted...]
-      <c r="Z63" s="26" t="s">
+      <c r="O63" s="39"/>
+      <c r="P63" s="39"/>
+      <c r="Q63" s="39"/>
+      <c r="R63" s="39"/>
+      <c r="S63" s="39"/>
+      <c r="T63" s="39"/>
+      <c r="U63" s="39"/>
+      <c r="V63" s="39"/>
+      <c r="W63" s="39"/>
+      <c r="X63" s="39"/>
+      <c r="Y63" s="40"/>
+      <c r="Z63" s="38" t="s">
         <v>36</v>
       </c>
-      <c r="AA63" s="27"/>
-[...10 lines deleted...]
-      <c r="AL63" s="26" t="s">
+      <c r="AA63" s="39"/>
+      <c r="AB63" s="39"/>
+      <c r="AC63" s="39"/>
+      <c r="AD63" s="39"/>
+      <c r="AE63" s="39"/>
+      <c r="AF63" s="39"/>
+      <c r="AG63" s="39"/>
+      <c r="AH63" s="39"/>
+      <c r="AI63" s="39"/>
+      <c r="AJ63" s="39"/>
+      <c r="AK63" s="40"/>
+      <c r="AL63" s="38" t="s">
         <v>43</v>
       </c>
-      <c r="AM63" s="27"/>
-[...10 lines deleted...]
-      <c r="AX63" s="26" t="s">
+      <c r="AM63" s="39"/>
+      <c r="AN63" s="39"/>
+      <c r="AO63" s="39"/>
+      <c r="AP63" s="39"/>
+      <c r="AQ63" s="39"/>
+      <c r="AR63" s="39"/>
+      <c r="AS63" s="39"/>
+      <c r="AT63" s="39"/>
+      <c r="AU63" s="39"/>
+      <c r="AV63" s="39"/>
+      <c r="AW63" s="40"/>
+      <c r="AX63" s="38" t="s">
         <v>47</v>
       </c>
-      <c r="AY63" s="27"/>
-[...10 lines deleted...]
-      <c r="BJ63" s="26" t="s">
+      <c r="AY63" s="39"/>
+      <c r="AZ63" s="39"/>
+      <c r="BA63" s="39"/>
+      <c r="BB63" s="39"/>
+      <c r="BC63" s="39"/>
+      <c r="BD63" s="39"/>
+      <c r="BE63" s="39"/>
+      <c r="BF63" s="39"/>
+      <c r="BG63" s="39"/>
+      <c r="BH63" s="39"/>
+      <c r="BI63" s="40"/>
+      <c r="BJ63" s="38" t="s">
         <v>42</v>
       </c>
-      <c r="BK63" s="27"/>
-[...10 lines deleted...]
-      <c r="BV63" s="26" t="s">
+      <c r="BK63" s="39"/>
+      <c r="BL63" s="39"/>
+      <c r="BM63" s="39"/>
+      <c r="BN63" s="39"/>
+      <c r="BO63" s="39"/>
+      <c r="BP63" s="39"/>
+      <c r="BQ63" s="39"/>
+      <c r="BR63" s="39"/>
+      <c r="BS63" s="39"/>
+      <c r="BT63" s="39"/>
+      <c r="BU63" s="40"/>
+      <c r="BV63" s="38" t="s">
         <v>45</v>
       </c>
-      <c r="BW63" s="27"/>
-[...10 lines deleted...]
-      <c r="CH63" s="26" t="s">
+      <c r="BW63" s="39"/>
+      <c r="BX63" s="39"/>
+      <c r="BY63" s="39"/>
+      <c r="BZ63" s="39"/>
+      <c r="CA63" s="39"/>
+      <c r="CB63" s="39"/>
+      <c r="CC63" s="39"/>
+      <c r="CD63" s="39"/>
+      <c r="CE63" s="39"/>
+      <c r="CF63" s="39"/>
+      <c r="CG63" s="40"/>
+      <c r="CH63" s="38" t="s">
         <v>48</v>
       </c>
-      <c r="CI63" s="27"/>
-[...10 lines deleted...]
-      <c r="CT63" s="26" t="s">
+      <c r="CI63" s="39"/>
+      <c r="CJ63" s="39"/>
+      <c r="CK63" s="39"/>
+      <c r="CL63" s="39"/>
+      <c r="CM63" s="39"/>
+      <c r="CN63" s="39"/>
+      <c r="CO63" s="39"/>
+      <c r="CP63" s="39"/>
+      <c r="CQ63" s="39"/>
+      <c r="CR63" s="39"/>
+      <c r="CS63" s="40"/>
+      <c r="CT63" s="38" t="s">
         <v>49</v>
       </c>
-      <c r="CU63" s="27"/>
-[...9 lines deleted...]
-      <c r="DE63" s="28"/>
+      <c r="CU63" s="39"/>
+      <c r="CV63" s="39"/>
+      <c r="CW63" s="39"/>
+      <c r="CX63" s="39"/>
+      <c r="CY63" s="39"/>
+      <c r="CZ63" s="39"/>
+      <c r="DA63" s="39"/>
+      <c r="DB63" s="39"/>
+      <c r="DC63" s="39"/>
+      <c r="DD63" s="39"/>
+      <c r="DE63" s="40"/>
     </row>
     <row r="64" spans="1:146" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A64" s="30"/>
+      <c r="A64" s="48"/>
       <c r="B64" s="8" t="s">
         <v>25</v>
       </c>
       <c r="C64" s="9" t="s">
         <v>26</v>
       </c>
       <c r="D64" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E64" s="8" t="s">
         <v>1</v>
       </c>
       <c r="F64" s="9" t="s">
         <v>2</v>
       </c>
       <c r="G64" s="9" t="s">
         <v>3</v>
       </c>
       <c r="H64" s="9" t="s">
         <v>4</v>
       </c>
       <c r="I64" s="9" t="s">
         <v>5</v>
       </c>
       <c r="J64" s="9" t="s">
@@ -36381,51 +36472,53 @@
       </c>
       <c r="CO65" s="1">
         <v>101.61839803912321</v>
       </c>
       <c r="CP65" s="1">
         <v>121.88763007315562</v>
       </c>
       <c r="CQ65" s="1">
         <v>77.678618275346196</v>
       </c>
       <c r="CR65" s="1">
         <v>103.25439390977806</v>
       </c>
       <c r="CS65" s="1">
         <v>153.14395930712999</v>
       </c>
       <c r="CT65" s="1">
         <v>44.686995072820523</v>
       </c>
       <c r="CU65" s="1">
         <v>102.32775392713577</v>
       </c>
       <c r="CV65" s="1">
         <v>133.51847736053125</v>
       </c>
-      <c r="CW65" s="1"/>
+      <c r="CW65" s="1">
+        <v>95.832140029547389</v>
+      </c>
       <c r="CX65" s="1"/>
       <c r="CY65" s="1"/>
       <c r="CZ65" s="1"/>
       <c r="DA65" s="1"/>
       <c r="DB65" s="1"/>
       <c r="DC65" s="1"/>
       <c r="DD65" s="1"/>
       <c r="DE65" s="1"/>
     </row>
     <row r="66" spans="1:109" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A66" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B66" s="20" t="s">
         <v>37</v>
       </c>
       <c r="C66" s="20" t="s">
         <v>37</v>
       </c>
       <c r="D66" s="20" t="s">
         <v>37</v>
       </c>
       <c r="E66" s="20" t="s">
         <v>37</v>
       </c>
@@ -36692,51 +36785,53 @@
       </c>
       <c r="CO66" s="21">
         <v>101.09941552856618</v>
       </c>
       <c r="CP66" s="21">
         <v>112.27958356787622</v>
       </c>
       <c r="CQ66" s="21">
         <v>73.809026690268126</v>
       </c>
       <c r="CR66" s="21">
         <v>100.96668276308608</v>
       </c>
       <c r="CS66" s="21">
         <v>188.57183342057968</v>
       </c>
       <c r="CT66" s="21">
         <v>21.187883049846217</v>
       </c>
       <c r="CU66" s="21">
         <v>130.56988955544918</v>
       </c>
       <c r="CV66" s="21">
         <v>136.22991484488688</v>
       </c>
-      <c r="CW66" s="21"/>
+      <c r="CW66" s="21">
+        <v>113.27766868797751</v>
+      </c>
       <c r="CX66" s="21"/>
       <c r="CY66" s="21"/>
       <c r="CZ66" s="21"/>
       <c r="DA66" s="21"/>
       <c r="DB66" s="21"/>
       <c r="DC66" s="21"/>
       <c r="DD66" s="21"/>
       <c r="DE66" s="21"/>
     </row>
     <row r="67" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A67" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B67" s="21">
         <v>69.175519735959355</v>
       </c>
       <c r="C67" s="21">
         <v>97.556216882145293</v>
       </c>
       <c r="D67" s="21">
         <v>124.13848634317122</v>
       </c>
       <c r="E67" s="21">
         <v>112.47455314457015</v>
       </c>
@@ -37003,51 +37098,53 @@
       </c>
       <c r="CO67" s="21">
         <v>89.435012099723281</v>
       </c>
       <c r="CP67" s="21">
         <v>110.53276550267344</v>
       </c>
       <c r="CQ67" s="21">
         <v>90.321677919538843</v>
       </c>
       <c r="CR67" s="21">
         <v>108.31241588602856</v>
       </c>
       <c r="CS67" s="21">
         <v>120.00291463300744</v>
       </c>
       <c r="CT67" s="21">
         <v>73.660332239368969</v>
       </c>
       <c r="CU67" s="21">
         <v>106.67869248539463</v>
       </c>
       <c r="CV67" s="21">
         <v>110.03631443151876</v>
       </c>
-      <c r="CW67" s="21"/>
+      <c r="CW67" s="21">
+        <v>105.73209856159509</v>
+      </c>
       <c r="CX67" s="21"/>
       <c r="CY67" s="21"/>
       <c r="CZ67" s="21"/>
       <c r="DA67" s="21"/>
       <c r="DB67" s="21"/>
       <c r="DC67" s="21"/>
       <c r="DD67" s="21"/>
       <c r="DE67" s="21"/>
     </row>
     <row r="68" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A68" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B68" s="21">
         <v>40.803074475305792</v>
       </c>
       <c r="C68" s="21">
         <v>108.04246382167891</v>
       </c>
       <c r="D68" s="21">
         <v>171.26352197065097</v>
       </c>
       <c r="E68" s="21">
         <v>79.78524637662386</v>
       </c>
@@ -37314,51 +37411,53 @@
       </c>
       <c r="CO68" s="21">
         <v>94.082771441880837</v>
       </c>
       <c r="CP68" s="21">
         <v>114.17604071065924</v>
       </c>
       <c r="CQ68" s="21">
         <v>80.762618361302657</v>
       </c>
       <c r="CR68" s="21">
         <v>118.01523293081718</v>
       </c>
       <c r="CS68" s="21">
         <v>141.1922416602024</v>
       </c>
       <c r="CT68" s="21">
         <v>38.657466438614534</v>
       </c>
       <c r="CU68" s="21">
         <v>105.9914047448693</v>
       </c>
       <c r="CV68" s="21">
         <v>187.55792001672768</v>
       </c>
-      <c r="CW68" s="21"/>
+      <c r="CW68" s="21">
+        <v>82.489236464420571</v>
+      </c>
       <c r="CX68" s="21"/>
       <c r="CY68" s="21"/>
       <c r="CZ68" s="21"/>
       <c r="DA68" s="21"/>
       <c r="DB68" s="21"/>
       <c r="DC68" s="21"/>
       <c r="DD68" s="21"/>
       <c r="DE68" s="21"/>
     </row>
     <row r="69" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A69" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B69" s="21">
         <v>47.166726962155316</v>
       </c>
       <c r="C69" s="21">
         <v>83.626379179116952</v>
       </c>
       <c r="D69" s="21">
         <v>206.83372379121349</v>
       </c>
       <c r="E69" s="21">
         <v>62.711576011131584</v>
       </c>
@@ -37625,51 +37724,53 @@
       </c>
       <c r="CO69" s="21">
         <v>124.79233394804376</v>
       </c>
       <c r="CP69" s="21">
         <v>137.2059152842769</v>
       </c>
       <c r="CQ69" s="21">
         <v>86.106574320018822</v>
       </c>
       <c r="CR69" s="21">
         <v>100.59663333087305</v>
       </c>
       <c r="CS69" s="21">
         <v>125.72343683742811</v>
       </c>
       <c r="CT69" s="21">
         <v>41.193077405832582</v>
       </c>
       <c r="CU69" s="21">
         <v>100.60236470063748</v>
       </c>
       <c r="CV69" s="21">
         <v>194.42434344508717</v>
       </c>
-      <c r="CW69" s="21"/>
+      <c r="CW69" s="21">
+        <v>55.344165102306178</v>
+      </c>
       <c r="CX69" s="21"/>
       <c r="CY69" s="21"/>
       <c r="CZ69" s="21"/>
       <c r="DA69" s="21"/>
       <c r="DB69" s="21"/>
       <c r="DC69" s="21"/>
       <c r="DD69" s="21"/>
       <c r="DE69" s="21"/>
     </row>
     <row r="70" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A70" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B70" s="21">
         <v>44.474740752610927</v>
       </c>
       <c r="C70" s="21">
         <v>99.096014197314631</v>
       </c>
       <c r="D70" s="21">
         <v>129.90863614523593</v>
       </c>
       <c r="E70" s="21">
         <v>99.226235563494242</v>
       </c>
@@ -37936,51 +38037,53 @@
       </c>
       <c r="CO70" s="21">
         <v>139.00352501927117</v>
       </c>
       <c r="CP70" s="21">
         <v>129.14295113208146</v>
       </c>
       <c r="CQ70" s="21">
         <v>85.22399187988826</v>
       </c>
       <c r="CR70" s="21">
         <v>110.03800862940609</v>
       </c>
       <c r="CS70" s="21">
         <v>172.18876576100902</v>
       </c>
       <c r="CT70" s="21">
         <v>34.374831533878691</v>
       </c>
       <c r="CU70" s="21">
         <v>125.15223702337491</v>
       </c>
       <c r="CV70" s="21">
         <v>109.90707748576938</v>
       </c>
-      <c r="CW70" s="21"/>
+      <c r="CW70" s="21">
+        <v>91.828099962129357</v>
+      </c>
       <c r="CX70" s="21"/>
       <c r="CY70" s="21"/>
       <c r="CZ70" s="21"/>
       <c r="DA70" s="21"/>
       <c r="DB70" s="21"/>
       <c r="DC70" s="21"/>
       <c r="DD70" s="21"/>
       <c r="DE70" s="21"/>
     </row>
     <row r="71" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A71" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B71" s="21">
         <v>32.691235634835593</v>
       </c>
       <c r="C71" s="21">
         <v>131.07357817304774</v>
       </c>
       <c r="D71" s="21">
         <v>136.39342336391346</v>
       </c>
       <c r="E71" s="21">
         <v>128.88438271618372</v>
       </c>
@@ -38247,51 +38350,53 @@
       </c>
       <c r="CO71" s="21">
         <v>89.044315895924058</v>
       </c>
       <c r="CP71" s="21">
         <v>113.05401995903703</v>
       </c>
       <c r="CQ71" s="21">
         <v>67.508689874552616</v>
       </c>
       <c r="CR71" s="21">
         <v>106.42633674633797</v>
       </c>
       <c r="CS71" s="21">
         <v>158.6343931924801</v>
       </c>
       <c r="CT71" s="21">
         <v>37.728721890334633</v>
       </c>
       <c r="CU71" s="21">
         <v>128.77401120326067</v>
       </c>
       <c r="CV71" s="21">
         <v>114.22996593755204</v>
       </c>
-      <c r="CW71" s="21"/>
+      <c r="CW71" s="21">
+        <v>135.80198252258458</v>
+      </c>
       <c r="CX71" s="21"/>
       <c r="CY71" s="21"/>
       <c r="CZ71" s="21"/>
       <c r="DA71" s="21"/>
       <c r="DB71" s="21"/>
       <c r="DC71" s="21"/>
       <c r="DD71" s="21"/>
       <c r="DE71" s="21"/>
     </row>
     <row r="72" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A72" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B72" s="21">
         <v>45.775873434480147</v>
       </c>
       <c r="C72" s="21">
         <v>95.952103728508888</v>
       </c>
       <c r="D72" s="21">
         <v>113.53073591435705</v>
       </c>
       <c r="E72" s="21">
         <v>113.18196832809689</v>
       </c>
@@ -38558,51 +38663,53 @@
       </c>
       <c r="CO72" s="21">
         <v>128.72832404439518</v>
       </c>
       <c r="CP72" s="21">
         <v>104.49832449022875</v>
       </c>
       <c r="CQ72" s="21">
         <v>77.185513915492947</v>
       </c>
       <c r="CR72" s="21">
         <v>117.93651499725115</v>
       </c>
       <c r="CS72" s="21">
         <v>168.99147038780293</v>
       </c>
       <c r="CT72" s="21">
         <v>39.124194470510822</v>
       </c>
       <c r="CU72" s="21">
         <v>98.872512121976328</v>
       </c>
       <c r="CV72" s="21">
         <v>110.54718358356499</v>
       </c>
-      <c r="CW72" s="21"/>
+      <c r="CW72" s="21">
+        <v>114.00199193180616</v>
+      </c>
       <c r="CX72" s="21"/>
       <c r="CY72" s="21"/>
       <c r="CZ72" s="21"/>
       <c r="DA72" s="21"/>
       <c r="DB72" s="21"/>
       <c r="DC72" s="21"/>
       <c r="DD72" s="21"/>
       <c r="DE72" s="21"/>
     </row>
     <row r="73" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A73" s="6" t="s">
         <v>39</v>
       </c>
       <c r="B73" s="20" t="s">
         <v>37</v>
       </c>
       <c r="C73" s="20" t="s">
         <v>37</v>
       </c>
       <c r="D73" s="20" t="s">
         <v>37</v>
       </c>
       <c r="E73" s="20" t="s">
         <v>37</v>
       </c>
@@ -38869,51 +38976,53 @@
       </c>
       <c r="CO73" s="21">
         <v>132.26556355853955</v>
       </c>
       <c r="CP73" s="21">
         <v>152.72692511536351</v>
       </c>
       <c r="CQ73" s="21">
         <v>81.760694402757366</v>
       </c>
       <c r="CR73" s="21">
         <v>96.616228445699676</v>
       </c>
       <c r="CS73" s="21">
         <v>163.22892480971313</v>
       </c>
       <c r="CT73" s="21">
         <v>31.044854973454335</v>
       </c>
       <c r="CU73" s="21">
         <v>86.220201360834679</v>
       </c>
       <c r="CV73" s="21">
         <v>245.01670580711982</v>
       </c>
-      <c r="CW73" s="21"/>
+      <c r="CW73" s="21">
+        <v>60.349631153433116</v>
+      </c>
       <c r="CX73" s="21"/>
       <c r="CY73" s="21"/>
       <c r="CZ73" s="21"/>
       <c r="DA73" s="21"/>
       <c r="DB73" s="21"/>
       <c r="DC73" s="21"/>
       <c r="DD73" s="21"/>
       <c r="DE73" s="21"/>
     </row>
     <row r="74" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A74" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B74" s="21">
         <v>36.685656859691136</v>
       </c>
       <c r="C74" s="21">
         <v>83.445587069733079</v>
       </c>
       <c r="D74" s="21">
         <v>164.51957726561787</v>
       </c>
       <c r="E74" s="21">
         <v>79.812063224401669</v>
       </c>
@@ -39180,51 +39289,53 @@
       </c>
       <c r="CO74" s="21">
         <v>104.76923065865869</v>
       </c>
       <c r="CP74" s="21">
         <v>153.61719425936252</v>
       </c>
       <c r="CQ74" s="21">
         <v>56.489087663734971</v>
       </c>
       <c r="CR74" s="21">
         <v>119.09234490862247</v>
       </c>
       <c r="CS74" s="21">
         <v>183.80671603380088</v>
       </c>
       <c r="CT74" s="21">
         <v>29.637124988634117</v>
       </c>
       <c r="CU74" s="21">
         <v>92.464613228808716</v>
       </c>
       <c r="CV74" s="21">
         <v>163.66916919751765</v>
       </c>
-      <c r="CW74" s="21"/>
+      <c r="CW74" s="21">
+        <v>84.905963838458604</v>
+      </c>
       <c r="CX74" s="21"/>
       <c r="CY74" s="21"/>
       <c r="CZ74" s="21"/>
       <c r="DA74" s="21"/>
       <c r="DB74" s="21"/>
       <c r="DC74" s="21"/>
       <c r="DD74" s="21"/>
       <c r="DE74" s="21"/>
     </row>
     <row r="75" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A75" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B75" s="21">
         <v>98.098599729226393</v>
       </c>
       <c r="C75" s="21">
         <v>105.79758038036198</v>
       </c>
       <c r="D75" s="21">
         <v>90.497420966451884</v>
       </c>
       <c r="E75" s="21">
         <v>150.32552901663885</v>
       </c>
@@ -39491,51 +39602,53 @@
       </c>
       <c r="CO75" s="21">
         <v>79.686232633431914</v>
       </c>
       <c r="CP75" s="21">
         <v>106.47298310904985</v>
       </c>
       <c r="CQ75" s="21">
         <v>79.807586080574609</v>
       </c>
       <c r="CR75" s="21">
         <v>91.928204082146749</v>
       </c>
       <c r="CS75" s="21">
         <v>134.59115083782777</v>
       </c>
       <c r="CT75" s="21">
         <v>106.39316995639851</v>
       </c>
       <c r="CU75" s="21">
         <v>110.44954912437407</v>
       </c>
       <c r="CV75" s="21">
         <v>94.446423008225565</v>
       </c>
-      <c r="CW75" s="21"/>
+      <c r="CW75" s="21">
+        <v>135.79278728345568</v>
+      </c>
       <c r="CX75" s="21"/>
       <c r="CY75" s="21"/>
       <c r="CZ75" s="21"/>
       <c r="DA75" s="21"/>
       <c r="DB75" s="21"/>
       <c r="DC75" s="21"/>
       <c r="DD75" s="21"/>
       <c r="DE75" s="21"/>
     </row>
     <row r="76" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A76" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B76" s="21">
         <v>67.869306272555548</v>
       </c>
       <c r="C76" s="21">
         <v>93.173730878028067</v>
       </c>
       <c r="D76" s="21">
         <v>104.18254825007156</v>
       </c>
       <c r="E76" s="21">
         <v>102.38513727221834</v>
       </c>
@@ -39802,51 +39915,53 @@
       </c>
       <c r="CO76" s="21">
         <v>101.88537132165618</v>
       </c>
       <c r="CP76" s="21">
         <v>108.17805985952722</v>
       </c>
       <c r="CQ76" s="21">
         <v>104.38820870830388</v>
       </c>
       <c r="CR76" s="21">
         <v>106.51774317540408</v>
       </c>
       <c r="CS76" s="21">
         <v>206.73731101376148</v>
       </c>
       <c r="CT76" s="21">
         <v>37.133908814400122</v>
       </c>
       <c r="CU76" s="21">
         <v>92.090603291279081</v>
       </c>
       <c r="CV76" s="21">
         <v>97.085852376389127</v>
       </c>
-      <c r="CW76" s="21"/>
+      <c r="CW76" s="21">
+        <v>106.7638338630309</v>
+      </c>
       <c r="CX76" s="21"/>
       <c r="CY76" s="21"/>
       <c r="CZ76" s="21"/>
       <c r="DA76" s="21"/>
       <c r="DB76" s="21"/>
       <c r="DC76" s="21"/>
       <c r="DD76" s="21"/>
       <c r="DE76" s="21"/>
     </row>
     <row r="77" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A77" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B77" s="21">
         <v>33.00855511607736</v>
       </c>
       <c r="C77" s="21">
         <v>125.87351843855646</v>
       </c>
       <c r="D77" s="21">
         <v>40.553188380810184</v>
       </c>
       <c r="E77" s="21">
         <v>174.98716753332343</v>
       </c>
@@ -40113,51 +40228,53 @@
       </c>
       <c r="CO77" s="21">
         <v>99.838006898939497</v>
       </c>
       <c r="CP77" s="21">
         <v>214.04710716410031</v>
       </c>
       <c r="CQ77" s="21">
         <v>64.676527874400207</v>
       </c>
       <c r="CR77" s="21">
         <v>120.47174408329899</v>
       </c>
       <c r="CS77" s="21">
         <v>144.92279997719035</v>
       </c>
       <c r="CT77" s="21">
         <v>31.64174657943115</v>
       </c>
       <c r="CU77" s="21">
         <v>138.86910579327937</v>
       </c>
       <c r="CV77" s="21">
         <v>46.605056227082656</v>
       </c>
-      <c r="CW77" s="21"/>
+      <c r="CW77" s="21">
+        <v>205.7564286912536</v>
+      </c>
       <c r="CX77" s="21"/>
       <c r="CY77" s="21"/>
       <c r="CZ77" s="21"/>
       <c r="DA77" s="21"/>
       <c r="DB77" s="21"/>
       <c r="DC77" s="21"/>
       <c r="DD77" s="21"/>
       <c r="DE77" s="21"/>
     </row>
     <row r="78" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A78" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B78" s="10">
         <v>55.898543512053614</v>
       </c>
       <c r="C78" s="10">
         <v>104.4684046583847</v>
       </c>
       <c r="D78" s="10">
         <v>119.6089609954366</v>
       </c>
       <c r="E78" s="10">
         <v>101.90411731688329</v>
       </c>
@@ -40424,51 +40541,53 @@
       </c>
       <c r="CO78" s="21">
         <v>87.393166147528774</v>
       </c>
       <c r="CP78" s="21">
         <v>98.994329333576886</v>
       </c>
       <c r="CQ78" s="21">
         <v>104.13442475172774</v>
       </c>
       <c r="CR78" s="21">
         <v>97.593133601775605</v>
       </c>
       <c r="CS78" s="21">
         <v>131.7118304075444</v>
       </c>
       <c r="CT78" s="21">
         <v>50.87072897735797</v>
       </c>
       <c r="CU78" s="21">
         <v>101.88985851800318</v>
       </c>
       <c r="CV78" s="21">
         <v>117.87458732156711</v>
       </c>
-      <c r="CW78" s="21"/>
+      <c r="CW78" s="21">
+        <v>110.298769518413</v>
+      </c>
       <c r="CX78" s="21"/>
       <c r="CY78" s="21"/>
       <c r="CZ78" s="21"/>
       <c r="DA78" s="21"/>
       <c r="DB78" s="21"/>
       <c r="DC78" s="21"/>
       <c r="DD78" s="21"/>
       <c r="DE78" s="21"/>
     </row>
     <row r="79" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A79" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B79" s="10">
         <v>83.839298745730119</v>
       </c>
       <c r="C79" s="10">
         <v>79.146215309393057</v>
       </c>
       <c r="D79" s="10">
         <v>97.667252289072678</v>
       </c>
       <c r="E79" s="10">
         <v>174.74043172856562</v>
       </c>
@@ -40735,51 +40854,53 @@
       </c>
       <c r="CO79" s="21">
         <v>98.298046499043807</v>
       </c>
       <c r="CP79" s="21">
         <v>93.111522058677636</v>
       </c>
       <c r="CQ79" s="21">
         <v>65.22215413735168</v>
       </c>
       <c r="CR79" s="21">
         <v>84.691458025712436</v>
       </c>
       <c r="CS79" s="21">
         <v>130.73655567093911</v>
       </c>
       <c r="CT79" s="21">
         <v>86.052246746791354</v>
       </c>
       <c r="CU79" s="21">
         <v>78.176468983509082</v>
       </c>
       <c r="CV79" s="21">
         <v>113.8547958337525</v>
       </c>
-      <c r="CW79" s="21"/>
+      <c r="CW79" s="21">
+        <v>127.28032662803615</v>
+      </c>
       <c r="CX79" s="21"/>
       <c r="CY79" s="21"/>
       <c r="CZ79" s="21"/>
       <c r="DA79" s="21"/>
       <c r="DB79" s="21"/>
       <c r="DC79" s="21"/>
       <c r="DD79" s="21"/>
       <c r="DE79" s="21"/>
     </row>
     <row r="80" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A80" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B80" s="10">
         <v>67.072521961263249</v>
       </c>
       <c r="C80" s="10">
         <v>102.17400785394742</v>
       </c>
       <c r="D80" s="10">
         <v>116.04684878652967</v>
       </c>
       <c r="E80" s="10">
         <v>101.42241905609666</v>
       </c>
@@ -41046,51 +41167,53 @@
       </c>
       <c r="CO80" s="21">
         <v>103.86655032994096</v>
       </c>
       <c r="CP80" s="21">
         <v>158.38567133360078</v>
       </c>
       <c r="CQ80" s="21">
         <v>65.31484911682827</v>
       </c>
       <c r="CR80" s="21">
         <v>94.328089740519033</v>
       </c>
       <c r="CS80" s="21">
         <v>169.90792673417013</v>
       </c>
       <c r="CT80" s="21">
         <v>56.251344245579993</v>
       </c>
       <c r="CU80" s="21">
         <v>102.45829445066887</v>
       </c>
       <c r="CV80" s="21">
         <v>113.35349586948102</v>
       </c>
-      <c r="CW80" s="21"/>
+      <c r="CW80" s="21">
+        <v>107.62389026977405</v>
+      </c>
       <c r="CX80" s="21"/>
       <c r="CY80" s="21"/>
       <c r="CZ80" s="21"/>
       <c r="DA80" s="21"/>
       <c r="DB80" s="21"/>
       <c r="DC80" s="21"/>
       <c r="DD80" s="21"/>
       <c r="DE80" s="21"/>
     </row>
     <row r="81" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A81" s="6" t="s">
         <v>40</v>
       </c>
       <c r="B81" s="20" t="s">
         <v>37</v>
       </c>
       <c r="C81" s="20" t="s">
         <v>37</v>
       </c>
       <c r="D81" s="20" t="s">
         <v>37</v>
       </c>
       <c r="E81" s="20" t="s">
         <v>37</v>
       </c>
@@ -41357,51 +41480,53 @@
       </c>
       <c r="CO81" s="21">
         <v>101.90386720259966</v>
       </c>
       <c r="CP81" s="21">
         <v>126.47991063193211</v>
       </c>
       <c r="CQ81" s="21">
         <v>69.536872054311999</v>
       </c>
       <c r="CR81" s="21">
         <v>73.906149975789148</v>
       </c>
       <c r="CS81" s="20">
         <v>322.01427820246113</v>
       </c>
       <c r="CT81" s="21">
         <v>54.845471671081199</v>
       </c>
       <c r="CU81" s="21">
         <v>42.159684075300156</v>
       </c>
       <c r="CV81" s="21">
         <v>155.08032449948465</v>
       </c>
-      <c r="CW81" s="21"/>
+      <c r="CW81" s="21">
+        <v>71.555916842237991</v>
+      </c>
       <c r="CX81" s="21"/>
       <c r="CY81" s="21"/>
       <c r="CZ81" s="21"/>
       <c r="DA81" s="21"/>
       <c r="DB81" s="21"/>
       <c r="DC81" s="21"/>
       <c r="DD81" s="21"/>
       <c r="DE81" s="20"/>
     </row>
     <row r="82" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A82" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B82" s="10">
         <v>32.355773018449256</v>
       </c>
       <c r="C82" s="10">
         <v>127.03333693354864</v>
       </c>
       <c r="D82" s="10">
         <v>128.61777015302553</v>
       </c>
       <c r="E82" s="10">
         <v>108.23688914483442</v>
       </c>
@@ -41668,51 +41793,53 @@
       </c>
       <c r="CO82" s="21">
         <v>90.868764874858783</v>
       </c>
       <c r="CP82" s="21">
         <v>108.75827063582489</v>
       </c>
       <c r="CQ82" s="21">
         <v>87.065022162821364</v>
       </c>
       <c r="CR82" s="21">
         <v>116.2439879297963</v>
       </c>
       <c r="CS82" s="21">
         <v>145.89305861888406</v>
       </c>
       <c r="CT82" s="10">
         <v>36.466756335201829</v>
       </c>
       <c r="CU82" s="21">
         <v>115.09978478927809</v>
       </c>
       <c r="CV82" s="21">
         <v>129.08158558488589</v>
       </c>
-      <c r="CW82" s="21"/>
+      <c r="CW82" s="21">
+        <v>99.31372979791297</v>
+      </c>
       <c r="CX82" s="21"/>
       <c r="CY82" s="21"/>
       <c r="CZ82" s="21"/>
       <c r="DA82" s="21"/>
       <c r="DB82" s="21"/>
       <c r="DC82" s="21"/>
       <c r="DD82" s="21"/>
       <c r="DE82" s="21"/>
     </row>
     <row r="83" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A83" s="6" t="s">
         <v>41</v>
       </c>
       <c r="B83" s="10">
         <v>71.452368954750696</v>
       </c>
       <c r="C83" s="10">
         <v>96.003191612009317</v>
       </c>
       <c r="D83" s="10">
         <v>90.82705017012978</v>
       </c>
       <c r="E83" s="10">
         <v>135.09950399446069</v>
       </c>
@@ -41979,51 +42106,53 @@
       </c>
       <c r="CO83" s="21">
         <v>131.57944432836743</v>
       </c>
       <c r="CP83" s="21">
         <v>86.528585514576676</v>
       </c>
       <c r="CQ83" s="21">
         <v>83.961644302875854</v>
       </c>
       <c r="CR83" s="21">
         <v>91.269922013351675</v>
       </c>
       <c r="CS83" s="21">
         <v>151.91744364722183</v>
       </c>
       <c r="CT83" s="10">
         <v>51.679333485451828</v>
       </c>
       <c r="CU83" s="21">
         <v>93.230829495327711</v>
       </c>
       <c r="CV83" s="21">
         <v>171.11977695840278</v>
       </c>
-      <c r="CW83" s="21"/>
+      <c r="CW83" s="21">
+        <v>79.082633304780373</v>
+      </c>
       <c r="CX83" s="21"/>
       <c r="CY83" s="21"/>
       <c r="CZ83" s="21"/>
       <c r="DA83" s="21"/>
       <c r="DB83" s="21"/>
       <c r="DC83" s="21"/>
       <c r="DD83" s="21"/>
       <c r="DE83" s="21"/>
     </row>
     <row r="84" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A84" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B84" s="10">
         <v>83.543563781694104</v>
       </c>
       <c r="C84" s="10">
         <v>55.75562892712508</v>
       </c>
       <c r="D84" s="10">
         <v>168.67916355246314</v>
       </c>
       <c r="E84" s="10">
         <v>58.930198495108336</v>
       </c>
@@ -42290,51 +42419,53 @@
       </c>
       <c r="CO84" s="21">
         <v>45.926696174187079</v>
       </c>
       <c r="CP84" s="21">
         <v>72.04855920086608</v>
       </c>
       <c r="CQ84" s="21">
         <v>74.460179986206299</v>
       </c>
       <c r="CR84" s="21">
         <v>116.12438973576357</v>
       </c>
       <c r="CS84" s="21">
         <v>65.215792322573307</v>
       </c>
       <c r="CT84" s="10">
         <v>157.94623751670287</v>
       </c>
       <c r="CU84" s="21">
         <v>78.368310818082293</v>
       </c>
       <c r="CV84" s="21">
         <v>168.10143796953724</v>
       </c>
-      <c r="CW84" s="21"/>
+      <c r="CW84" s="21">
+        <v>66.903979776332733</v>
+      </c>
       <c r="CX84" s="21"/>
       <c r="CY84" s="21"/>
       <c r="CZ84" s="21"/>
       <c r="DA84" s="21"/>
       <c r="DB84" s="21"/>
       <c r="DC84" s="21"/>
       <c r="DD84" s="21"/>
       <c r="DE84" s="21"/>
     </row>
     <row r="85" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A85" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B85" s="12">
         <v>79.571572735175636</v>
       </c>
       <c r="C85" s="12">
         <v>98.714142746312604</v>
       </c>
       <c r="D85" s="12">
         <v>123.9845340516802</v>
       </c>
       <c r="E85" s="12">
         <v>186.24052210527728</v>
       </c>
@@ -42601,307 +42732,309 @@
       </c>
       <c r="CO85" s="21">
         <v>85.572302651324222</v>
       </c>
       <c r="CP85" s="21">
         <v>90.190441147870985</v>
       </c>
       <c r="CQ85" s="21">
         <v>111.15235414711051</v>
       </c>
       <c r="CR85" s="21">
         <v>94.559733420285426</v>
       </c>
       <c r="CS85" s="21">
         <v>122.43826708849042</v>
       </c>
       <c r="CT85" s="10">
         <v>83.824905667687872</v>
       </c>
       <c r="CU85" s="21">
         <v>94.269698920621707</v>
       </c>
       <c r="CV85" s="21">
         <v>105.08037986785676</v>
       </c>
-      <c r="CW85" s="21"/>
+      <c r="CW85" s="21">
+        <v>117.18388211117758</v>
+      </c>
       <c r="CX85" s="21"/>
       <c r="CY85" s="21"/>
       <c r="CZ85" s="21"/>
       <c r="DA85" s="21"/>
       <c r="DB85" s="21"/>
       <c r="DC85" s="21"/>
       <c r="DD85" s="21"/>
       <c r="DE85" s="21"/>
     </row>
     <row r="86" spans="1:109" x14ac:dyDescent="0.2">
       <c r="I86" s="13"/>
     </row>
     <row r="87" spans="1:109" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B87" s="18"/>
       <c r="N87" s="18"/>
       <c r="AL87" s="18"/>
       <c r="AX87" s="18"/>
-      <c r="BV87" s="32" t="s">
+      <c r="BV87" s="46" t="s">
         <v>46</v>
       </c>
-      <c r="BW87" s="32"/>
-[...15 lines deleted...]
-      <c r="CM87" s="32"/>
+      <c r="BW87" s="46"/>
+      <c r="BX87" s="46"/>
+      <c r="BY87" s="46"/>
+      <c r="BZ87" s="46"/>
+      <c r="CA87" s="46"/>
+      <c r="CB87" s="46"/>
+      <c r="CC87" s="46"/>
+      <c r="CD87" s="46"/>
+      <c r="CE87" s="46"/>
+      <c r="CF87" s="46"/>
+      <c r="CG87" s="46"/>
+      <c r="CH87" s="46"/>
+      <c r="CI87" s="46"/>
+      <c r="CJ87" s="46"/>
+      <c r="CK87" s="46"/>
+      <c r="CL87" s="46"/>
+      <c r="CM87" s="46"/>
     </row>
     <row r="88" spans="1:109" x14ac:dyDescent="0.2">
-      <c r="BV88" s="32"/>
-[...16 lines deleted...]
-      <c r="CM88" s="32"/>
+      <c r="BV88" s="46"/>
+      <c r="BW88" s="46"/>
+      <c r="BX88" s="46"/>
+      <c r="BY88" s="46"/>
+      <c r="BZ88" s="46"/>
+      <c r="CA88" s="46"/>
+      <c r="CB88" s="46"/>
+      <c r="CC88" s="46"/>
+      <c r="CD88" s="46"/>
+      <c r="CE88" s="46"/>
+      <c r="CF88" s="46"/>
+      <c r="CG88" s="46"/>
+      <c r="CH88" s="46"/>
+      <c r="CI88" s="46"/>
+      <c r="CJ88" s="46"/>
+      <c r="CK88" s="46"/>
+      <c r="CL88" s="46"/>
+      <c r="CM88" s="46"/>
     </row>
   </sheetData>
   <mergeCells count="85">
+    <mergeCell ref="CQ55:CS55"/>
+    <mergeCell ref="CH56:CS56"/>
+    <mergeCell ref="BS55:BU55"/>
+    <mergeCell ref="BJ56:BU56"/>
+    <mergeCell ref="BS3:BU3"/>
+    <mergeCell ref="BJ4:BU4"/>
+    <mergeCell ref="BS29:BU29"/>
+    <mergeCell ref="BJ30:BU30"/>
+    <mergeCell ref="CE3:CG3"/>
+    <mergeCell ref="BV4:CG4"/>
+    <mergeCell ref="CE29:CG29"/>
+    <mergeCell ref="BV30:CG30"/>
+    <mergeCell ref="CE55:CG55"/>
+    <mergeCell ref="BG62:BI62"/>
+    <mergeCell ref="AX63:BI63"/>
+    <mergeCell ref="BG3:BI3"/>
+    <mergeCell ref="AX4:BI4"/>
+    <mergeCell ref="BG29:BI29"/>
+    <mergeCell ref="AX30:BI30"/>
+    <mergeCell ref="BG55:BI55"/>
+    <mergeCell ref="AX56:BI56"/>
+    <mergeCell ref="A63:A64"/>
+    <mergeCell ref="A30:A31"/>
+    <mergeCell ref="A56:A57"/>
+    <mergeCell ref="K62:M62"/>
+    <mergeCell ref="AU62:AW62"/>
+    <mergeCell ref="AL63:AW63"/>
+    <mergeCell ref="AU55:AW55"/>
+    <mergeCell ref="AL56:AW56"/>
+    <mergeCell ref="Z30:AK30"/>
+    <mergeCell ref="Z63:AK63"/>
+    <mergeCell ref="Z56:AK56"/>
+    <mergeCell ref="AI55:AK55"/>
+    <mergeCell ref="AI62:AK62"/>
+    <mergeCell ref="AL30:AW30"/>
+    <mergeCell ref="N63:Y63"/>
+    <mergeCell ref="B56:M56"/>
+    <mergeCell ref="A2:BI2"/>
+    <mergeCell ref="A28:BI28"/>
+    <mergeCell ref="A54:BI54"/>
+    <mergeCell ref="A61:BI61"/>
+    <mergeCell ref="W62:Y62"/>
+    <mergeCell ref="K3:M3"/>
+    <mergeCell ref="B30:M30"/>
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="AI29:AK29"/>
+    <mergeCell ref="AU3:AW3"/>
+    <mergeCell ref="AL4:AW4"/>
+    <mergeCell ref="AU29:AW29"/>
+    <mergeCell ref="W29:Y29"/>
+    <mergeCell ref="N30:Y30"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="AI3:AK3"/>
+    <mergeCell ref="K29:M29"/>
+    <mergeCell ref="W3:Y3"/>
+    <mergeCell ref="N4:Y4"/>
+    <mergeCell ref="B63:M63"/>
+    <mergeCell ref="W55:Y55"/>
+    <mergeCell ref="N56:Y56"/>
+    <mergeCell ref="K55:M55"/>
+    <mergeCell ref="BV87:CM88"/>
+    <mergeCell ref="BS62:BU62"/>
+    <mergeCell ref="BV56:CG56"/>
+    <mergeCell ref="CE62:CG62"/>
+    <mergeCell ref="BV63:CG63"/>
+    <mergeCell ref="BJ63:BU63"/>
+    <mergeCell ref="CH63:CS63"/>
+    <mergeCell ref="CQ62:CS62"/>
     <mergeCell ref="CH2:DE2"/>
     <mergeCell ref="CT56:DE56"/>
     <mergeCell ref="DC62:DE62"/>
     <mergeCell ref="CT63:DE63"/>
     <mergeCell ref="CH61:DE61"/>
     <mergeCell ref="CH54:DE54"/>
     <mergeCell ref="DC3:DE3"/>
     <mergeCell ref="CT4:DE4"/>
     <mergeCell ref="DC29:DE29"/>
     <mergeCell ref="CT30:DE30"/>
     <mergeCell ref="DC55:DE55"/>
     <mergeCell ref="CH28:DE28"/>
     <mergeCell ref="CQ3:CS3"/>
     <mergeCell ref="CH4:CS4"/>
     <mergeCell ref="CQ29:CS29"/>
     <mergeCell ref="CH30:CS30"/>
-    <mergeCell ref="BV87:CM88"/>
-[...67 lines deleted...]
-    <mergeCell ref="CE55:CG55"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2F1D3B06-51D3-4C4E-808B-DCD77525BD5B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2F1D3B06-51D3-4C4E-808B-DCD77525BD5B}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>ИФО 2010-2017</vt:lpstr>
       <vt:lpstr>ИФО к пред месяцу 2018-2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>