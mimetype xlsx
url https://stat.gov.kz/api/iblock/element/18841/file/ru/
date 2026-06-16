--- v1 (2026-05-26)
+++ v2 (2026-06-16)
@@ -6,66 +6,66 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\k720-11\Аграрка РукУпр\АҚМОНШАҚ ҚҰРАЛБЕК\НА САЙТ 2026\ДИНАМИКА месяц\валовка\русс\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\zh.uskenbayeva\Desktop\Валовка мес\Валовка мес\рус\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="13755" yWindow="30" windowWidth="15030" windowHeight="12780" tabRatio="838" activeTab="1"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="14955" windowHeight="10185" tabRatio="838" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="ИФО 2010-2017" sheetId="4" r:id="rId1"/>
     <sheet name="ИФО к пред месяцу 2018-2026" sheetId="3" r:id="rId2"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1525" uniqueCount="63">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1524" uniqueCount="64">
   <si>
     <t>март</t>
   </si>
   <si>
     <t>апрель</t>
   </si>
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>октябрь</t>
   </si>
   <si>
@@ -167,93 +167,96 @@
   <si>
     <t>Ұлытау</t>
   </si>
   <si>
     <t>г. Астана</t>
   </si>
   <si>
     <t>2023 год</t>
   </si>
   <si>
     <t>2021 год</t>
   </si>
   <si>
     <t>2024 год</t>
   </si>
   <si>
     <t>2024 год*</t>
   </si>
   <si>
     <t>*В сответствии с пп. 2 пункта 10 Правил пересмотра опубликованной официальной статистической информации для статистических целей и на основании обновленных административных данных похозяйственного учета осуществлен специальный пересмотр отдельных показателей статистики животноводства за 2024 год в отношении крестьянских и фермерских хозяйств и хозяйств населения.</t>
   </si>
   <si>
     <t>2022 год</t>
   </si>
   <si>
-    <t>2025 год</t>
-[...1 lines deleted...]
-  <si>
     <t>2026 год</t>
   </si>
   <si>
     <t>в % к предыдущему месяцу</t>
   </si>
   <si>
     <t>2010 год</t>
   </si>
   <si>
     <t>2011 год</t>
   </si>
   <si>
     <t>2012 год</t>
   </si>
   <si>
     <t>2013 год</t>
   </si>
   <si>
     <t>2014 год</t>
   </si>
   <si>
     <t>2015 год</t>
   </si>
   <si>
     <t>2016 год</t>
   </si>
   <si>
     <t>2017 год*</t>
   </si>
   <si>
     <t>Южно-Казахстанская</t>
   </si>
   <si>
     <t xml:space="preserve">*Данные за 2017 год пересчитаны по уточненным годовым данным  </t>
   </si>
   <si>
     <t>Индекс физического объема валовой продукции животноводства*</t>
   </si>
   <si>
     <t>2017 год</t>
+  </si>
+  <si>
+    <t xml:space="preserve">*Данные за 2025 год пересчитаны по уточненным годовым данным </t>
+  </si>
+  <si>
+    <t>2025 год*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
@@ -514,51 +517,51 @@
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="49">
+  <cellXfs count="50">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -585,82 +588,85 @@
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -2692,64 +2698,64 @@
     <col min="16150" max="16150" width="11.7109375" style="3" customWidth="1"/>
     <col min="16151" max="16151" width="11.28515625" style="3" customWidth="1"/>
     <col min="16152" max="16161" width="10.42578125" style="3" customWidth="1"/>
     <col min="16162" max="16162" width="11.7109375" style="3" customWidth="1"/>
     <col min="16163" max="16163" width="11.28515625" style="3" customWidth="1"/>
     <col min="16164" max="16173" width="10.42578125" style="3" customWidth="1"/>
     <col min="16174" max="16174" width="11.7109375" style="3" customWidth="1"/>
     <col min="16175" max="16175" width="11.28515625" style="3" customWidth="1"/>
     <col min="16176" max="16185" width="10.42578125" style="3" customWidth="1"/>
     <col min="16186" max="16186" width="11.7109375" style="3" customWidth="1"/>
     <col min="16187" max="16187" width="11.28515625" style="3" customWidth="1"/>
     <col min="16188" max="16197" width="10.42578125" style="3" customWidth="1"/>
     <col min="16198" max="16198" width="11.7109375" style="3" customWidth="1"/>
     <col min="16199" max="16199" width="11.28515625" style="3" customWidth="1"/>
     <col min="16200" max="16209" width="10.42578125" style="3" customWidth="1"/>
     <col min="16210" max="16210" width="11.7109375" style="3" customWidth="1"/>
     <col min="16211" max="16211" width="11.28515625" style="3" customWidth="1"/>
     <col min="16212" max="16221" width="10.42578125" style="3" customWidth="1"/>
     <col min="16222" max="16222" width="11.7109375" style="3" customWidth="1"/>
     <col min="16223" max="16223" width="11.28515625" style="3" customWidth="1"/>
     <col min="16224" max="16225" width="10.42578125" style="3" customWidth="1"/>
     <col min="16226" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:97" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B2" s="41" t="s">
+      <c r="B2" s="38" t="s">
         <v>31</v>
       </c>
-      <c r="C2" s="41"/>
-[...9 lines deleted...]
-      <c r="M2" s="41"/>
+      <c r="C2" s="38"/>
+      <c r="D2" s="38"/>
+      <c r="E2" s="38"/>
+      <c r="F2" s="38"/>
+      <c r="G2" s="38"/>
+      <c r="H2" s="38"/>
+      <c r="I2" s="38"/>
+      <c r="J2" s="38"/>
+      <c r="K2" s="38"/>
+      <c r="L2" s="38"/>
+      <c r="M2" s="38"/>
       <c r="N2" s="24"/>
       <c r="O2" s="24"/>
       <c r="P2" s="24"/>
       <c r="Q2" s="24"/>
       <c r="R2" s="24"/>
       <c r="S2" s="24"/>
       <c r="T2" s="24"/>
       <c r="U2" s="24"/>
       <c r="V2" s="24"/>
       <c r="W2" s="24"/>
       <c r="X2" s="24"/>
       <c r="Y2" s="24"/>
       <c r="Z2" s="24"/>
       <c r="AA2" s="24"/>
       <c r="AB2" s="24"/>
       <c r="AC2" s="24"/>
       <c r="AD2" s="24"/>
       <c r="AE2" s="24"/>
       <c r="AF2" s="24"/>
       <c r="AG2" s="24"/>
       <c r="AH2" s="24"/>
       <c r="AI2" s="24"/>
       <c r="AJ2" s="24"/>
       <c r="AK2" s="24"/>
       <c r="AL2" s="24"/>
@@ -2766,216 +2772,216 @@
       <c r="AW2" s="24"/>
       <c r="AX2" s="24"/>
       <c r="AY2" s="24"/>
       <c r="AZ2" s="24"/>
       <c r="BA2" s="24"/>
       <c r="BB2" s="24"/>
       <c r="BC2" s="24"/>
       <c r="BD2" s="24"/>
       <c r="BE2" s="24"/>
       <c r="BF2" s="24"/>
       <c r="BG2" s="24"/>
       <c r="BH2" s="24"/>
       <c r="BI2" s="24"/>
       <c r="BJ2" s="24"/>
       <c r="BK2" s="24"/>
       <c r="BL2" s="24"/>
       <c r="BM2" s="24"/>
       <c r="BN2" s="24"/>
       <c r="BO2" s="24"/>
       <c r="BP2" s="24"/>
       <c r="BQ2" s="24"/>
       <c r="BR2" s="24"/>
       <c r="BS2" s="24"/>
       <c r="BT2" s="24"/>
       <c r="BU2" s="24"/>
-      <c r="CH2" s="41" t="s">
+      <c r="CH2" s="38" t="s">
         <v>31</v>
       </c>
-      <c r="CI2" s="41"/>
-[...9 lines deleted...]
-      <c r="CS2" s="41"/>
+      <c r="CI2" s="38"/>
+      <c r="CJ2" s="38"/>
+      <c r="CK2" s="38"/>
+      <c r="CL2" s="38"/>
+      <c r="CM2" s="38"/>
+      <c r="CN2" s="38"/>
+      <c r="CO2" s="38"/>
+      <c r="CP2" s="38"/>
+      <c r="CQ2" s="38"/>
+      <c r="CR2" s="38"/>
+      <c r="CS2" s="38"/>
     </row>
     <row r="3" spans="1:97" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B3" s="3"/>
       <c r="M3" s="26" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="N3" s="3"/>
       <c r="Y3" s="26" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="Z3" s="3"/>
       <c r="AK3" s="26" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="AL3" s="3"/>
       <c r="AW3" s="26" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="AX3" s="3"/>
       <c r="BI3" s="26" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="BJ3" s="3"/>
       <c r="BU3" s="26" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="BV3" s="3"/>
       <c r="CG3" s="26" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="CH3" s="3"/>
       <c r="CS3" s="26" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
     </row>
     <row r="4" spans="1:97" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="42"/>
-      <c r="B4" s="38" t="s">
+      <c r="A4" s="39"/>
+      <c r="B4" s="41" t="s">
+        <v>50</v>
+      </c>
+      <c r="C4" s="42"/>
+      <c r="D4" s="42"/>
+      <c r="E4" s="42"/>
+      <c r="F4" s="42"/>
+      <c r="G4" s="42"/>
+      <c r="H4" s="42"/>
+      <c r="I4" s="42"/>
+      <c r="J4" s="42"/>
+      <c r="K4" s="42"/>
+      <c r="L4" s="42"/>
+      <c r="M4" s="43"/>
+      <c r="N4" s="41" t="s">
         <v>51</v>
       </c>
-      <c r="C4" s="39"/>
-[...10 lines deleted...]
-      <c r="N4" s="38" t="s">
+      <c r="O4" s="42"/>
+      <c r="P4" s="42"/>
+      <c r="Q4" s="42"/>
+      <c r="R4" s="42"/>
+      <c r="S4" s="42"/>
+      <c r="T4" s="42"/>
+      <c r="U4" s="42"/>
+      <c r="V4" s="42"/>
+      <c r="W4" s="42"/>
+      <c r="X4" s="42"/>
+      <c r="Y4" s="43"/>
+      <c r="Z4" s="41" t="s">
         <v>52</v>
       </c>
-      <c r="O4" s="39"/>
-[...10 lines deleted...]
-      <c r="Z4" s="38" t="s">
+      <c r="AA4" s="42"/>
+      <c r="AB4" s="42"/>
+      <c r="AC4" s="42"/>
+      <c r="AD4" s="42"/>
+      <c r="AE4" s="42"/>
+      <c r="AF4" s="42"/>
+      <c r="AG4" s="42"/>
+      <c r="AH4" s="42"/>
+      <c r="AI4" s="42"/>
+      <c r="AJ4" s="42"/>
+      <c r="AK4" s="43"/>
+      <c r="AL4" s="41" t="s">
         <v>53</v>
       </c>
-      <c r="AA4" s="39"/>
-[...10 lines deleted...]
-      <c r="AL4" s="38" t="s">
+      <c r="AM4" s="42"/>
+      <c r="AN4" s="42"/>
+      <c r="AO4" s="42"/>
+      <c r="AP4" s="42"/>
+      <c r="AQ4" s="42"/>
+      <c r="AR4" s="42"/>
+      <c r="AS4" s="42"/>
+      <c r="AT4" s="42"/>
+      <c r="AU4" s="42"/>
+      <c r="AV4" s="42"/>
+      <c r="AW4" s="43"/>
+      <c r="AX4" s="41" t="s">
         <v>54</v>
       </c>
-      <c r="AM4" s="39"/>
-[...10 lines deleted...]
-      <c r="AX4" s="38" t="s">
+      <c r="AY4" s="42"/>
+      <c r="AZ4" s="42"/>
+      <c r="BA4" s="42"/>
+      <c r="BB4" s="42"/>
+      <c r="BC4" s="42"/>
+      <c r="BD4" s="42"/>
+      <c r="BE4" s="42"/>
+      <c r="BF4" s="42"/>
+      <c r="BG4" s="42"/>
+      <c r="BH4" s="42"/>
+      <c r="BI4" s="43"/>
+      <c r="BJ4" s="41" t="s">
         <v>55</v>
       </c>
-      <c r="AY4" s="39"/>
-[...10 lines deleted...]
-      <c r="BJ4" s="38" t="s">
+      <c r="BK4" s="42"/>
+      <c r="BL4" s="42"/>
+      <c r="BM4" s="42"/>
+      <c r="BN4" s="42"/>
+      <c r="BO4" s="42"/>
+      <c r="BP4" s="42"/>
+      <c r="BQ4" s="42"/>
+      <c r="BR4" s="42"/>
+      <c r="BS4" s="42"/>
+      <c r="BT4" s="42"/>
+      <c r="BU4" s="43"/>
+      <c r="BV4" s="41" t="s">
         <v>56</v>
       </c>
-      <c r="BK4" s="39"/>
-[...10 lines deleted...]
-      <c r="BV4" s="38" t="s">
+      <c r="BW4" s="42"/>
+      <c r="BX4" s="42"/>
+      <c r="BY4" s="42"/>
+      <c r="BZ4" s="42"/>
+      <c r="CA4" s="42"/>
+      <c r="CB4" s="42"/>
+      <c r="CC4" s="42"/>
+      <c r="CD4" s="42"/>
+      <c r="CE4" s="42"/>
+      <c r="CF4" s="42"/>
+      <c r="CG4" s="43"/>
+      <c r="CH4" s="41" t="s">
         <v>57</v>
       </c>
-      <c r="BW4" s="39"/>
-[...23 lines deleted...]
-      <c r="CS4" s="40"/>
+      <c r="CI4" s="42"/>
+      <c r="CJ4" s="42"/>
+      <c r="CK4" s="42"/>
+      <c r="CL4" s="42"/>
+      <c r="CM4" s="42"/>
+      <c r="CN4" s="42"/>
+      <c r="CO4" s="42"/>
+      <c r="CP4" s="42"/>
+      <c r="CQ4" s="42"/>
+      <c r="CR4" s="42"/>
+      <c r="CS4" s="43"/>
     </row>
     <row r="5" spans="1:97" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="43"/>
+      <c r="A5" s="40"/>
       <c r="B5" s="8" t="s">
         <v>25</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>26</v>
       </c>
       <c r="D5" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>1</v>
       </c>
       <c r="F5" s="9" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="9" t="s">
         <v>3</v>
       </c>
       <c r="H5" s="9" t="s">
         <v>4</v>
       </c>
       <c r="I5" s="9" t="s">
         <v>5</v>
       </c>
       <c r="J5" s="9" t="s">
@@ -6446,51 +6452,51 @@
       </c>
       <c r="CM16" s="31">
         <v>144.97563534736543</v>
       </c>
       <c r="CN16" s="7">
         <v>102.55101073673654</v>
       </c>
       <c r="CO16" s="7">
         <v>96.012972658914151</v>
       </c>
       <c r="CP16" s="7">
         <v>280.97512990553992</v>
       </c>
       <c r="CQ16" s="7">
         <v>48.920631935244558</v>
       </c>
       <c r="CR16" s="7">
         <v>78.36943876591981</v>
       </c>
       <c r="CS16" s="7">
         <v>156.10349010203265</v>
       </c>
     </row>
     <row r="17" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A17" s="6" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B17" s="7">
         <v>93.63250773371557</v>
       </c>
       <c r="C17" s="7">
         <v>99.993452598381765</v>
       </c>
       <c r="D17" s="7">
         <v>112.18372461776617</v>
       </c>
       <c r="E17" s="7">
         <v>112.46347411566946</v>
       </c>
       <c r="F17" s="7">
         <v>111.15158757880847</v>
       </c>
       <c r="G17" s="31">
         <v>107.98690328853198</v>
       </c>
       <c r="H17" s="7">
         <v>163.51889663366325</v>
       </c>
       <c r="I17" s="7">
         <v>181.65702694391433</v>
       </c>
@@ -8204,68 +8210,68 @@
       </c>
       <c r="CM22" s="31">
         <v>78.601449654522284</v>
       </c>
       <c r="CN22" s="7">
         <v>185.55517716800571</v>
       </c>
       <c r="CO22" s="7">
         <v>164.4339976711797</v>
       </c>
       <c r="CP22" s="7">
         <v>289.03432846572775</v>
       </c>
       <c r="CQ22" s="7">
         <v>30.303084223782161</v>
       </c>
       <c r="CR22" s="7">
         <v>51.527855712665563</v>
       </c>
       <c r="CS22" s="7">
         <v>89.885364326749922</v>
       </c>
     </row>
     <row r="23" spans="1:97" x14ac:dyDescent="0.2">
       <c r="CH23" s="18" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="24" spans="1:97" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B24" s="41" t="s">
+      <c r="B24" s="38" t="s">
         <v>27</v>
       </c>
-      <c r="C24" s="41"/>
-[...9 lines deleted...]
-      <c r="M24" s="41"/>
+      <c r="C24" s="38"/>
+      <c r="D24" s="38"/>
+      <c r="E24" s="38"/>
+      <c r="F24" s="38"/>
+      <c r="G24" s="38"/>
+      <c r="H24" s="38"/>
+      <c r="I24" s="38"/>
+      <c r="J24" s="38"/>
+      <c r="K24" s="38"/>
+      <c r="L24" s="38"/>
+      <c r="M24" s="38"/>
       <c r="N24" s="24"/>
       <c r="O24" s="24"/>
       <c r="P24" s="24"/>
       <c r="Q24" s="24"/>
       <c r="R24" s="24"/>
       <c r="S24" s="24"/>
       <c r="T24" s="24"/>
       <c r="U24" s="24"/>
       <c r="V24" s="24"/>
       <c r="W24" s="24"/>
       <c r="X24" s="24"/>
       <c r="Y24" s="24"/>
       <c r="Z24" s="24"/>
       <c r="AA24" s="24"/>
       <c r="AB24" s="24"/>
       <c r="AC24" s="24"/>
       <c r="AD24" s="24"/>
       <c r="AE24" s="24"/>
       <c r="AF24" s="24"/>
       <c r="AG24" s="24"/>
       <c r="AH24" s="24"/>
       <c r="AI24" s="24"/>
       <c r="AJ24" s="24"/>
       <c r="AK24" s="24"/>
       <c r="AL24" s="24"/>
@@ -8282,216 +8288,216 @@
       <c r="AW24" s="24"/>
       <c r="AX24" s="24"/>
       <c r="AY24" s="24"/>
       <c r="AZ24" s="24"/>
       <c r="BA24" s="24"/>
       <c r="BB24" s="24"/>
       <c r="BC24" s="24"/>
       <c r="BD24" s="24"/>
       <c r="BE24" s="24"/>
       <c r="BF24" s="24"/>
       <c r="BG24" s="24"/>
       <c r="BH24" s="24"/>
       <c r="BI24" s="24"/>
       <c r="BJ24" s="24"/>
       <c r="BK24" s="24"/>
       <c r="BL24" s="24"/>
       <c r="BM24" s="24"/>
       <c r="BN24" s="24"/>
       <c r="BO24" s="24"/>
       <c r="BP24" s="24"/>
       <c r="BQ24" s="24"/>
       <c r="BR24" s="24"/>
       <c r="BS24" s="24"/>
       <c r="BT24" s="24"/>
       <c r="BU24" s="24"/>
-      <c r="CH24" s="41" t="s">
+      <c r="CH24" s="38" t="s">
         <v>27</v>
       </c>
-      <c r="CI24" s="41"/>
-[...9 lines deleted...]
-      <c r="CS24" s="41"/>
+      <c r="CI24" s="38"/>
+      <c r="CJ24" s="38"/>
+      <c r="CK24" s="38"/>
+      <c r="CL24" s="38"/>
+      <c r="CM24" s="38"/>
+      <c r="CN24" s="38"/>
+      <c r="CO24" s="38"/>
+      <c r="CP24" s="38"/>
+      <c r="CQ24" s="38"/>
+      <c r="CR24" s="38"/>
+      <c r="CS24" s="38"/>
     </row>
     <row r="25" spans="1:97" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B25" s="3"/>
       <c r="M25" s="26" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="N25" s="3"/>
       <c r="Y25" s="26" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="Z25" s="3"/>
       <c r="AK25" s="26" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="AL25" s="3"/>
       <c r="AW25" s="26" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="AX25" s="3"/>
       <c r="BI25" s="26" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="BJ25" s="3"/>
       <c r="BU25" s="26" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="BV25" s="3"/>
       <c r="CG25" s="26" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="CH25" s="3"/>
       <c r="CS25" s="26" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
     </row>
     <row r="26" spans="1:97" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="42"/>
-      <c r="B26" s="38" t="s">
+      <c r="A26" s="39"/>
+      <c r="B26" s="41" t="s">
+        <v>50</v>
+      </c>
+      <c r="C26" s="42"/>
+      <c r="D26" s="42"/>
+      <c r="E26" s="42"/>
+      <c r="F26" s="42"/>
+      <c r="G26" s="42"/>
+      <c r="H26" s="42"/>
+      <c r="I26" s="42"/>
+      <c r="J26" s="42"/>
+      <c r="K26" s="42"/>
+      <c r="L26" s="42"/>
+      <c r="M26" s="43"/>
+      <c r="N26" s="41" t="s">
         <v>51</v>
       </c>
-      <c r="C26" s="39"/>
-[...10 lines deleted...]
-      <c r="N26" s="38" t="s">
+      <c r="O26" s="42"/>
+      <c r="P26" s="42"/>
+      <c r="Q26" s="42"/>
+      <c r="R26" s="42"/>
+      <c r="S26" s="42"/>
+      <c r="T26" s="42"/>
+      <c r="U26" s="42"/>
+      <c r="V26" s="42"/>
+      <c r="W26" s="42"/>
+      <c r="X26" s="42"/>
+      <c r="Y26" s="43"/>
+      <c r="Z26" s="41" t="s">
         <v>52</v>
       </c>
-      <c r="O26" s="39"/>
-[...10 lines deleted...]
-      <c r="Z26" s="38" t="s">
+      <c r="AA26" s="42"/>
+      <c r="AB26" s="42"/>
+      <c r="AC26" s="42"/>
+      <c r="AD26" s="42"/>
+      <c r="AE26" s="42"/>
+      <c r="AF26" s="42"/>
+      <c r="AG26" s="42"/>
+      <c r="AH26" s="42"/>
+      <c r="AI26" s="42"/>
+      <c r="AJ26" s="42"/>
+      <c r="AK26" s="43"/>
+      <c r="AL26" s="41" t="s">
         <v>53</v>
       </c>
-      <c r="AA26" s="39"/>
-[...10 lines deleted...]
-      <c r="AL26" s="38" t="s">
+      <c r="AM26" s="42"/>
+      <c r="AN26" s="42"/>
+      <c r="AO26" s="42"/>
+      <c r="AP26" s="42"/>
+      <c r="AQ26" s="42"/>
+      <c r="AR26" s="42"/>
+      <c r="AS26" s="42"/>
+      <c r="AT26" s="42"/>
+      <c r="AU26" s="42"/>
+      <c r="AV26" s="42"/>
+      <c r="AW26" s="43"/>
+      <c r="AX26" s="41" t="s">
         <v>54</v>
       </c>
-      <c r="AM26" s="39"/>
-[...10 lines deleted...]
-      <c r="AX26" s="38" t="s">
+      <c r="AY26" s="42"/>
+      <c r="AZ26" s="42"/>
+      <c r="BA26" s="42"/>
+      <c r="BB26" s="42"/>
+      <c r="BC26" s="42"/>
+      <c r="BD26" s="42"/>
+      <c r="BE26" s="42"/>
+      <c r="BF26" s="42"/>
+      <c r="BG26" s="42"/>
+      <c r="BH26" s="42"/>
+      <c r="BI26" s="43"/>
+      <c r="BJ26" s="41" t="s">
         <v>55</v>
       </c>
-      <c r="AY26" s="39"/>
-[...10 lines deleted...]
-      <c r="BJ26" s="38" t="s">
+      <c r="BK26" s="42"/>
+      <c r="BL26" s="42"/>
+      <c r="BM26" s="42"/>
+      <c r="BN26" s="42"/>
+      <c r="BO26" s="42"/>
+      <c r="BP26" s="42"/>
+      <c r="BQ26" s="42"/>
+      <c r="BR26" s="42"/>
+      <c r="BS26" s="42"/>
+      <c r="BT26" s="42"/>
+      <c r="BU26" s="43"/>
+      <c r="BV26" s="41" t="s">
         <v>56</v>
       </c>
-      <c r="BK26" s="39"/>
-[...10 lines deleted...]
-      <c r="BV26" s="38" t="s">
+      <c r="BW26" s="42"/>
+      <c r="BX26" s="42"/>
+      <c r="BY26" s="42"/>
+      <c r="BZ26" s="42"/>
+      <c r="CA26" s="42"/>
+      <c r="CB26" s="42"/>
+      <c r="CC26" s="42"/>
+      <c r="CD26" s="42"/>
+      <c r="CE26" s="42"/>
+      <c r="CF26" s="42"/>
+      <c r="CG26" s="43"/>
+      <c r="CH26" s="41" t="s">
         <v>57</v>
       </c>
-      <c r="BW26" s="39"/>
-[...23 lines deleted...]
-      <c r="CS26" s="40"/>
+      <c r="CI26" s="42"/>
+      <c r="CJ26" s="42"/>
+      <c r="CK26" s="42"/>
+      <c r="CL26" s="42"/>
+      <c r="CM26" s="42"/>
+      <c r="CN26" s="42"/>
+      <c r="CO26" s="42"/>
+      <c r="CP26" s="42"/>
+      <c r="CQ26" s="42"/>
+      <c r="CR26" s="42"/>
+      <c r="CS26" s="43"/>
     </row>
     <row r="27" spans="1:97" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A27" s="43"/>
+      <c r="A27" s="40"/>
       <c r="B27" s="8" t="s">
         <v>25</v>
       </c>
       <c r="C27" s="9" t="s">
         <v>26</v>
       </c>
       <c r="D27" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E27" s="8" t="s">
         <v>1</v>
       </c>
       <c r="F27" s="9" t="s">
         <v>2</v>
       </c>
       <c r="G27" s="9" t="s">
         <v>3</v>
       </c>
       <c r="H27" s="9" t="s">
         <v>4</v>
       </c>
       <c r="I27" s="9" t="s">
         <v>5</v>
       </c>
       <c r="J27" s="9" t="s">
@@ -11962,51 +11968,51 @@
       </c>
       <c r="CM38" s="31">
         <v>148.66395610143778</v>
       </c>
       <c r="CN38" s="32">
         <v>102.69173143326024</v>
       </c>
       <c r="CO38" s="2">
         <v>95.79880226911591</v>
       </c>
       <c r="CP38" s="2">
         <v>291.12286288530186</v>
       </c>
       <c r="CQ38" s="2">
         <v>47.93680357805323</v>
       </c>
       <c r="CR38" s="2">
         <v>77.500333189442543</v>
       </c>
       <c r="CS38" s="2">
         <v>159.01213737176568</v>
       </c>
     </row>
     <row r="39" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A39" s="6" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B39" s="7">
         <v>93.54832257101387</v>
       </c>
       <c r="C39" s="7">
         <v>99.993409616147048</v>
       </c>
       <c r="D39" s="7">
         <v>112.26371333037856</v>
       </c>
       <c r="E39" s="7">
         <v>112.53636082539077</v>
       </c>
       <c r="F39" s="7">
         <v>111.20953752833567</v>
       </c>
       <c r="G39" s="31">
         <v>108.02422424398384</v>
       </c>
       <c r="H39" s="7">
         <v>163.79365828457153</v>
       </c>
       <c r="I39" s="7">
         <v>181.87267703823696</v>
       </c>
@@ -13720,68 +13726,68 @@
       </c>
       <c r="CM44" s="31">
         <v>74.869882565383051</v>
       </c>
       <c r="CN44" s="7">
         <v>205.48236636967428</v>
       </c>
       <c r="CO44" s="7">
         <v>171.73765296540424</v>
       </c>
       <c r="CP44" s="7">
         <v>301.51104609426136</v>
       </c>
       <c r="CQ44" s="7">
         <v>28.777381223971155</v>
       </c>
       <c r="CR44" s="7">
         <v>47.840649709796601</v>
       </c>
       <c r="CS44" s="7">
         <v>88.277096607202253</v>
       </c>
     </row>
     <row r="45" spans="1:97" x14ac:dyDescent="0.2">
       <c r="CH45" s="18" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="46" spans="1:97" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B46" s="41" t="s">
+      <c r="B46" s="38" t="s">
         <v>28</v>
       </c>
-      <c r="C46" s="41"/>
-[...9 lines deleted...]
-      <c r="M46" s="41"/>
+      <c r="C46" s="38"/>
+      <c r="D46" s="38"/>
+      <c r="E46" s="38"/>
+      <c r="F46" s="38"/>
+      <c r="G46" s="38"/>
+      <c r="H46" s="38"/>
+      <c r="I46" s="38"/>
+      <c r="J46" s="38"/>
+      <c r="K46" s="38"/>
+      <c r="L46" s="38"/>
+      <c r="M46" s="38"/>
       <c r="N46" s="24"/>
       <c r="O46" s="24"/>
       <c r="P46" s="24"/>
       <c r="Q46" s="24"/>
       <c r="R46" s="24"/>
       <c r="S46" s="24"/>
       <c r="T46" s="24"/>
       <c r="U46" s="24"/>
       <c r="V46" s="24"/>
       <c r="W46" s="24"/>
       <c r="X46" s="24"/>
       <c r="Y46" s="24"/>
       <c r="Z46" s="24"/>
       <c r="AA46" s="24"/>
       <c r="AB46" s="24"/>
       <c r="AC46" s="24"/>
       <c r="AD46" s="24"/>
       <c r="AE46" s="24"/>
       <c r="AF46" s="24"/>
       <c r="AG46" s="24"/>
       <c r="AH46" s="24"/>
       <c r="AI46" s="24"/>
       <c r="AJ46" s="24"/>
       <c r="AK46" s="24"/>
       <c r="AL46" s="24"/>
@@ -13798,216 +13804,216 @@
       <c r="AW46" s="24"/>
       <c r="AX46" s="24"/>
       <c r="AY46" s="24"/>
       <c r="AZ46" s="24"/>
       <c r="BA46" s="24"/>
       <c r="BB46" s="24"/>
       <c r="BC46" s="24"/>
       <c r="BD46" s="24"/>
       <c r="BE46" s="24"/>
       <c r="BF46" s="24"/>
       <c r="BG46" s="24"/>
       <c r="BH46" s="24"/>
       <c r="BI46" s="24"/>
       <c r="BJ46" s="24"/>
       <c r="BK46" s="24"/>
       <c r="BL46" s="24"/>
       <c r="BM46" s="24"/>
       <c r="BN46" s="24"/>
       <c r="BO46" s="24"/>
       <c r="BP46" s="24"/>
       <c r="BQ46" s="24"/>
       <c r="BR46" s="24"/>
       <c r="BS46" s="24"/>
       <c r="BT46" s="24"/>
       <c r="BU46" s="24"/>
-      <c r="CH46" s="41" t="s">
+      <c r="CH46" s="38" t="s">
         <v>28</v>
       </c>
-      <c r="CI46" s="41"/>
-[...9 lines deleted...]
-      <c r="CS46" s="41"/>
+      <c r="CI46" s="38"/>
+      <c r="CJ46" s="38"/>
+      <c r="CK46" s="38"/>
+      <c r="CL46" s="38"/>
+      <c r="CM46" s="38"/>
+      <c r="CN46" s="38"/>
+      <c r="CO46" s="38"/>
+      <c r="CP46" s="38"/>
+      <c r="CQ46" s="38"/>
+      <c r="CR46" s="38"/>
+      <c r="CS46" s="38"/>
     </row>
     <row r="47" spans="1:97" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B47" s="3"/>
       <c r="M47" s="26" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="N47" s="3"/>
       <c r="Y47" s="26" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="Z47" s="3"/>
       <c r="AK47" s="26" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="AL47" s="3"/>
       <c r="AW47" s="26" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="AX47" s="3"/>
       <c r="BI47" s="26" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="BJ47" s="3"/>
       <c r="BU47" s="26" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="BV47" s="3"/>
       <c r="CG47" s="26" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="CH47" s="3"/>
       <c r="CS47" s="26" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
     </row>
     <row r="48" spans="1:97" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A48" s="42"/>
-      <c r="B48" s="38" t="s">
+      <c r="A48" s="39"/>
+      <c r="B48" s="41" t="s">
+        <v>50</v>
+      </c>
+      <c r="C48" s="42"/>
+      <c r="D48" s="42"/>
+      <c r="E48" s="42"/>
+      <c r="F48" s="42"/>
+      <c r="G48" s="42"/>
+      <c r="H48" s="42"/>
+      <c r="I48" s="42"/>
+      <c r="J48" s="42"/>
+      <c r="K48" s="42"/>
+      <c r="L48" s="42"/>
+      <c r="M48" s="43"/>
+      <c r="N48" s="41" t="s">
         <v>51</v>
       </c>
-      <c r="C48" s="39"/>
-[...10 lines deleted...]
-      <c r="N48" s="38" t="s">
+      <c r="O48" s="42"/>
+      <c r="P48" s="42"/>
+      <c r="Q48" s="42"/>
+      <c r="R48" s="42"/>
+      <c r="S48" s="42"/>
+      <c r="T48" s="42"/>
+      <c r="U48" s="42"/>
+      <c r="V48" s="42"/>
+      <c r="W48" s="42"/>
+      <c r="X48" s="42"/>
+      <c r="Y48" s="43"/>
+      <c r="Z48" s="41" t="s">
         <v>52</v>
       </c>
-      <c r="O48" s="39"/>
-[...10 lines deleted...]
-      <c r="Z48" s="38" t="s">
+      <c r="AA48" s="42"/>
+      <c r="AB48" s="42"/>
+      <c r="AC48" s="42"/>
+      <c r="AD48" s="42"/>
+      <c r="AE48" s="42"/>
+      <c r="AF48" s="42"/>
+      <c r="AG48" s="42"/>
+      <c r="AH48" s="42"/>
+      <c r="AI48" s="42"/>
+      <c r="AJ48" s="42"/>
+      <c r="AK48" s="43"/>
+      <c r="AL48" s="41" t="s">
         <v>53</v>
       </c>
-      <c r="AA48" s="39"/>
-[...10 lines deleted...]
-      <c r="AL48" s="38" t="s">
+      <c r="AM48" s="42"/>
+      <c r="AN48" s="42"/>
+      <c r="AO48" s="42"/>
+      <c r="AP48" s="42"/>
+      <c r="AQ48" s="42"/>
+      <c r="AR48" s="42"/>
+      <c r="AS48" s="42"/>
+      <c r="AT48" s="42"/>
+      <c r="AU48" s="42"/>
+      <c r="AV48" s="42"/>
+      <c r="AW48" s="43"/>
+      <c r="AX48" s="41" t="s">
         <v>54</v>
       </c>
-      <c r="AM48" s="39"/>
-[...10 lines deleted...]
-      <c r="AX48" s="38" t="s">
+      <c r="AY48" s="42"/>
+      <c r="AZ48" s="42"/>
+      <c r="BA48" s="42"/>
+      <c r="BB48" s="42"/>
+      <c r="BC48" s="42"/>
+      <c r="BD48" s="42"/>
+      <c r="BE48" s="42"/>
+      <c r="BF48" s="42"/>
+      <c r="BG48" s="42"/>
+      <c r="BH48" s="42"/>
+      <c r="BI48" s="43"/>
+      <c r="BJ48" s="41" t="s">
         <v>55</v>
       </c>
-      <c r="AY48" s="39"/>
-[...10 lines deleted...]
-      <c r="BJ48" s="38" t="s">
+      <c r="BK48" s="42"/>
+      <c r="BL48" s="42"/>
+      <c r="BM48" s="42"/>
+      <c r="BN48" s="42"/>
+      <c r="BO48" s="42"/>
+      <c r="BP48" s="42"/>
+      <c r="BQ48" s="42"/>
+      <c r="BR48" s="42"/>
+      <c r="BS48" s="42"/>
+      <c r="BT48" s="42"/>
+      <c r="BU48" s="43"/>
+      <c r="BV48" s="41" t="s">
         <v>56</v>
       </c>
-      <c r="BK48" s="39"/>
-[...10 lines deleted...]
-      <c r="BV48" s="38" t="s">
+      <c r="BW48" s="42"/>
+      <c r="BX48" s="42"/>
+      <c r="BY48" s="42"/>
+      <c r="BZ48" s="42"/>
+      <c r="CA48" s="42"/>
+      <c r="CB48" s="42"/>
+      <c r="CC48" s="42"/>
+      <c r="CD48" s="42"/>
+      <c r="CE48" s="42"/>
+      <c r="CF48" s="42"/>
+      <c r="CG48" s="43"/>
+      <c r="CH48" s="41" t="s">
         <v>57</v>
       </c>
-      <c r="BW48" s="39"/>
-[...23 lines deleted...]
-      <c r="CS48" s="40"/>
+      <c r="CI48" s="42"/>
+      <c r="CJ48" s="42"/>
+      <c r="CK48" s="42"/>
+      <c r="CL48" s="42"/>
+      <c r="CM48" s="42"/>
+      <c r="CN48" s="42"/>
+      <c r="CO48" s="42"/>
+      <c r="CP48" s="42"/>
+      <c r="CQ48" s="42"/>
+      <c r="CR48" s="42"/>
+      <c r="CS48" s="43"/>
     </row>
     <row r="49" spans="1:97" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A49" s="43"/>
+      <c r="A49" s="40"/>
       <c r="B49" s="8" t="s">
         <v>25</v>
       </c>
       <c r="C49" s="9" t="s">
         <v>26</v>
       </c>
       <c r="D49" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E49" s="8" t="s">
         <v>1</v>
       </c>
       <c r="F49" s="9" t="s">
         <v>2</v>
       </c>
       <c r="G49" s="9" t="s">
         <v>3</v>
       </c>
       <c r="H49" s="9" t="s">
         <v>4</v>
       </c>
       <c r="I49" s="9" t="s">
         <v>5</v>
       </c>
       <c r="J49" s="9" t="s">
@@ -14548,68 +14554,68 @@
       </c>
       <c r="CM50" s="28">
         <v>126.42961020243619</v>
       </c>
       <c r="CN50" s="29">
         <v>1889.3030290356044</v>
       </c>
       <c r="CO50" s="1">
         <v>221.0276036957064</v>
       </c>
       <c r="CP50" s="1">
         <v>363.00109232187339</v>
       </c>
       <c r="CQ50" s="1">
         <v>37.85837871377241</v>
       </c>
       <c r="CR50" s="1">
         <v>36.456881432227114</v>
       </c>
       <c r="CS50" s="1">
         <v>2.8085725323348472</v>
       </c>
     </row>
     <row r="52" spans="1:97" x14ac:dyDescent="0.2">
       <c r="CH52" s="18" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="53" spans="1:97" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B53" s="41" t="s">
+      <c r="B53" s="38" t="s">
         <v>29</v>
       </c>
-      <c r="C53" s="41"/>
-[...9 lines deleted...]
-      <c r="M53" s="41"/>
+      <c r="C53" s="38"/>
+      <c r="D53" s="38"/>
+      <c r="E53" s="38"/>
+      <c r="F53" s="38"/>
+      <c r="G53" s="38"/>
+      <c r="H53" s="38"/>
+      <c r="I53" s="38"/>
+      <c r="J53" s="38"/>
+      <c r="K53" s="38"/>
+      <c r="L53" s="38"/>
+      <c r="M53" s="38"/>
       <c r="N53" s="24"/>
       <c r="O53" s="24"/>
       <c r="P53" s="24"/>
       <c r="Q53" s="24"/>
       <c r="R53" s="24"/>
       <c r="S53" s="24"/>
       <c r="T53" s="24"/>
       <c r="U53" s="24"/>
       <c r="V53" s="24"/>
       <c r="W53" s="24"/>
       <c r="X53" s="24"/>
       <c r="Y53" s="24"/>
       <c r="Z53" s="24"/>
       <c r="AA53" s="24"/>
       <c r="AB53" s="24"/>
       <c r="AC53" s="24"/>
       <c r="AD53" s="24"/>
       <c r="AE53" s="24"/>
       <c r="AF53" s="24"/>
       <c r="AG53" s="24"/>
       <c r="AH53" s="24"/>
       <c r="AI53" s="24"/>
       <c r="AJ53" s="24"/>
       <c r="AK53" s="24"/>
       <c r="AL53" s="24"/>
@@ -14626,216 +14632,216 @@
       <c r="AW53" s="24"/>
       <c r="AX53" s="24"/>
       <c r="AY53" s="24"/>
       <c r="AZ53" s="24"/>
       <c r="BA53" s="24"/>
       <c r="BB53" s="24"/>
       <c r="BC53" s="24"/>
       <c r="BD53" s="24"/>
       <c r="BE53" s="24"/>
       <c r="BF53" s="24"/>
       <c r="BG53" s="24"/>
       <c r="BH53" s="24"/>
       <c r="BI53" s="24"/>
       <c r="BJ53" s="24"/>
       <c r="BK53" s="24"/>
       <c r="BL53" s="24"/>
       <c r="BM53" s="24"/>
       <c r="BN53" s="24"/>
       <c r="BO53" s="24"/>
       <c r="BP53" s="24"/>
       <c r="BQ53" s="24"/>
       <c r="BR53" s="24"/>
       <c r="BS53" s="24"/>
       <c r="BT53" s="24"/>
       <c r="BU53" s="24"/>
-      <c r="CH53" s="41" t="s">
-[...12 lines deleted...]
-      <c r="CS53" s="41"/>
+      <c r="CH53" s="38" t="s">
+        <v>60</v>
+      </c>
+      <c r="CI53" s="38"/>
+      <c r="CJ53" s="38"/>
+      <c r="CK53" s="38"/>
+      <c r="CL53" s="38"/>
+      <c r="CM53" s="38"/>
+      <c r="CN53" s="38"/>
+      <c r="CO53" s="38"/>
+      <c r="CP53" s="38"/>
+      <c r="CQ53" s="38"/>
+      <c r="CR53" s="38"/>
+      <c r="CS53" s="38"/>
     </row>
     <row r="54" spans="1:97" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B54" s="3"/>
       <c r="M54" s="26" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="N54" s="3"/>
       <c r="Y54" s="26" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="Z54" s="3"/>
       <c r="AK54" s="26" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="AL54" s="3"/>
       <c r="AW54" s="26" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="AX54" s="3"/>
       <c r="BI54" s="26" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="BJ54" s="3"/>
       <c r="BU54" s="26" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="BV54" s="3"/>
       <c r="CG54" s="26" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="CH54" s="3"/>
       <c r="CS54" s="26" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
     </row>
     <row r="55" spans="1:97" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A55" s="42"/>
-      <c r="B55" s="38" t="s">
+      <c r="A55" s="39"/>
+      <c r="B55" s="41" t="s">
+        <v>50</v>
+      </c>
+      <c r="C55" s="42"/>
+      <c r="D55" s="42"/>
+      <c r="E55" s="42"/>
+      <c r="F55" s="42"/>
+      <c r="G55" s="42"/>
+      <c r="H55" s="42"/>
+      <c r="I55" s="42"/>
+      <c r="J55" s="42"/>
+      <c r="K55" s="42"/>
+      <c r="L55" s="42"/>
+      <c r="M55" s="43"/>
+      <c r="N55" s="41" t="s">
         <v>51</v>
       </c>
-      <c r="C55" s="39"/>
-[...10 lines deleted...]
-      <c r="N55" s="38" t="s">
+      <c r="O55" s="42"/>
+      <c r="P55" s="42"/>
+      <c r="Q55" s="42"/>
+      <c r="R55" s="42"/>
+      <c r="S55" s="42"/>
+      <c r="T55" s="42"/>
+      <c r="U55" s="42"/>
+      <c r="V55" s="42"/>
+      <c r="W55" s="42"/>
+      <c r="X55" s="42"/>
+      <c r="Y55" s="43"/>
+      <c r="Z55" s="41" t="s">
         <v>52</v>
       </c>
-      <c r="O55" s="39"/>
-[...10 lines deleted...]
-      <c r="Z55" s="38" t="s">
+      <c r="AA55" s="42"/>
+      <c r="AB55" s="42"/>
+      <c r="AC55" s="42"/>
+      <c r="AD55" s="42"/>
+      <c r="AE55" s="42"/>
+      <c r="AF55" s="42"/>
+      <c r="AG55" s="42"/>
+      <c r="AH55" s="42"/>
+      <c r="AI55" s="42"/>
+      <c r="AJ55" s="42"/>
+      <c r="AK55" s="43"/>
+      <c r="AL55" s="41" t="s">
         <v>53</v>
       </c>
-      <c r="AA55" s="39"/>
-[...10 lines deleted...]
-      <c r="AL55" s="38" t="s">
+      <c r="AM55" s="42"/>
+      <c r="AN55" s="42"/>
+      <c r="AO55" s="42"/>
+      <c r="AP55" s="42"/>
+      <c r="AQ55" s="42"/>
+      <c r="AR55" s="42"/>
+      <c r="AS55" s="42"/>
+      <c r="AT55" s="42"/>
+      <c r="AU55" s="42"/>
+      <c r="AV55" s="42"/>
+      <c r="AW55" s="43"/>
+      <c r="AX55" s="41" t="s">
         <v>54</v>
       </c>
-      <c r="AM55" s="39"/>
-[...10 lines deleted...]
-      <c r="AX55" s="38" t="s">
+      <c r="AY55" s="42"/>
+      <c r="AZ55" s="42"/>
+      <c r="BA55" s="42"/>
+      <c r="BB55" s="42"/>
+      <c r="BC55" s="42"/>
+      <c r="BD55" s="42"/>
+      <c r="BE55" s="42"/>
+      <c r="BF55" s="42"/>
+      <c r="BG55" s="42"/>
+      <c r="BH55" s="42"/>
+      <c r="BI55" s="43"/>
+      <c r="BJ55" s="41" t="s">
         <v>55</v>
       </c>
-      <c r="AY55" s="39"/>
-[...10 lines deleted...]
-      <c r="BJ55" s="38" t="s">
+      <c r="BK55" s="42"/>
+      <c r="BL55" s="42"/>
+      <c r="BM55" s="42"/>
+      <c r="BN55" s="42"/>
+      <c r="BO55" s="42"/>
+      <c r="BP55" s="42"/>
+      <c r="BQ55" s="42"/>
+      <c r="BR55" s="42"/>
+      <c r="BS55" s="42"/>
+      <c r="BT55" s="42"/>
+      <c r="BU55" s="43"/>
+      <c r="BV55" s="41" t="s">
         <v>56</v>
       </c>
-      <c r="BK55" s="39"/>
-[...37 lines deleted...]
-      <c r="CS55" s="40"/>
+      <c r="BW55" s="42"/>
+      <c r="BX55" s="42"/>
+      <c r="BY55" s="42"/>
+      <c r="BZ55" s="42"/>
+      <c r="CA55" s="42"/>
+      <c r="CB55" s="42"/>
+      <c r="CC55" s="42"/>
+      <c r="CD55" s="42"/>
+      <c r="CE55" s="42"/>
+      <c r="CF55" s="42"/>
+      <c r="CG55" s="43"/>
+      <c r="CH55" s="41" t="s">
+        <v>61</v>
+      </c>
+      <c r="CI55" s="42"/>
+      <c r="CJ55" s="42"/>
+      <c r="CK55" s="42"/>
+      <c r="CL55" s="42"/>
+      <c r="CM55" s="42"/>
+      <c r="CN55" s="42"/>
+      <c r="CO55" s="42"/>
+      <c r="CP55" s="42"/>
+      <c r="CQ55" s="42"/>
+      <c r="CR55" s="42"/>
+      <c r="CS55" s="43"/>
     </row>
     <row r="56" spans="1:97" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A56" s="43"/>
+      <c r="A56" s="40"/>
       <c r="B56" s="8" t="s">
         <v>25</v>
       </c>
       <c r="C56" s="9" t="s">
         <v>26</v>
       </c>
       <c r="D56" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E56" s="8" t="s">
         <v>1</v>
       </c>
       <c r="F56" s="9" t="s">
         <v>2</v>
       </c>
       <c r="G56" s="9" t="s">
         <v>3</v>
       </c>
       <c r="H56" s="9" t="s">
         <v>4</v>
       </c>
       <c r="I56" s="9" t="s">
         <v>5</v>
       </c>
       <c r="J56" s="9" t="s">
@@ -18306,51 +18312,51 @@
       </c>
       <c r="CM67" s="31">
         <v>152.69309179621274</v>
       </c>
       <c r="CN67" s="32">
         <v>79.775073338703706</v>
       </c>
       <c r="CO67" s="2">
         <v>91.569631404141305</v>
       </c>
       <c r="CP67" s="2">
         <v>228.62014904585686</v>
       </c>
       <c r="CQ67" s="2">
         <v>57.402382351958671</v>
       </c>
       <c r="CR67" s="2">
         <v>109.0865473743353</v>
       </c>
       <c r="CS67" s="2">
         <v>165.33815760597358</v>
       </c>
     </row>
     <row r="68" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A68" s="6" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B68" s="33">
         <v>93.47646879617858</v>
       </c>
       <c r="C68" s="33">
         <v>99.99336620310217</v>
       </c>
       <c r="D68" s="34">
         <v>112.4943412498248</v>
       </c>
       <c r="E68" s="34">
         <v>112.31698043613336</v>
       </c>
       <c r="F68" s="35">
         <v>109.94641370114932</v>
       </c>
       <c r="G68" s="36">
         <v>105.8015620355696</v>
       </c>
       <c r="H68" s="37">
         <v>87.194607891694758</v>
       </c>
       <c r="I68" s="33">
         <v>93.597603800033539</v>
       </c>
@@ -20064,115 +20070,115 @@
       </c>
       <c r="CM73" s="31">
         <v>50.45385550686197</v>
       </c>
       <c r="CN73" s="7">
         <v>118.92930064443486</v>
       </c>
       <c r="CO73" s="7">
         <v>119.33587728158214</v>
       </c>
       <c r="CP73" s="7">
         <v>87.863938382650602</v>
       </c>
       <c r="CQ73" s="7">
         <v>291.84588323613372</v>
       </c>
       <c r="CR73" s="7">
         <v>62.612389979532992</v>
       </c>
       <c r="CS73" s="7">
         <v>81.520039083000697</v>
       </c>
     </row>
     <row r="74" spans="1:97" x14ac:dyDescent="0.2">
       <c r="CH74" s="18" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="44">
+    <mergeCell ref="B53:M53"/>
+    <mergeCell ref="CH53:CS53"/>
+    <mergeCell ref="A55:A56"/>
+    <mergeCell ref="B55:M55"/>
+    <mergeCell ref="N55:Y55"/>
+    <mergeCell ref="Z55:AK55"/>
+    <mergeCell ref="AL55:AW55"/>
+    <mergeCell ref="AX55:BI55"/>
+    <mergeCell ref="BJ55:BU55"/>
+    <mergeCell ref="BV55:CG55"/>
+    <mergeCell ref="CH55:CS55"/>
+    <mergeCell ref="B46:M46"/>
+    <mergeCell ref="CH46:CS46"/>
+    <mergeCell ref="A48:A49"/>
+    <mergeCell ref="B48:M48"/>
+    <mergeCell ref="N48:Y48"/>
+    <mergeCell ref="Z48:AK48"/>
+    <mergeCell ref="AL48:AW48"/>
+    <mergeCell ref="AX48:BI48"/>
+    <mergeCell ref="BJ48:BU48"/>
+    <mergeCell ref="BV48:CG48"/>
+    <mergeCell ref="CH48:CS48"/>
+    <mergeCell ref="B24:M24"/>
+    <mergeCell ref="CH24:CS24"/>
+    <mergeCell ref="A26:A27"/>
+    <mergeCell ref="B26:M26"/>
+    <mergeCell ref="N26:Y26"/>
+    <mergeCell ref="Z26:AK26"/>
+    <mergeCell ref="AL26:AW26"/>
+    <mergeCell ref="AX26:BI26"/>
+    <mergeCell ref="BJ26:BU26"/>
+    <mergeCell ref="BV26:CG26"/>
+    <mergeCell ref="CH26:CS26"/>
     <mergeCell ref="B2:M2"/>
     <mergeCell ref="CH2:CS2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="AX4:BI4"/>
     <mergeCell ref="BJ4:BU4"/>
     <mergeCell ref="BV4:CG4"/>
     <mergeCell ref="CH4:CS4"/>
-    <mergeCell ref="B24:M24"/>
-[...31 lines deleted...]
-    <mergeCell ref="CH48:CS48"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:EP88"/>
+  <dimension ref="A2:EP90"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="5" topLeftCell="CL6" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="5" topLeftCell="CH6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="CS16" sqref="CS16"/>
+      <selection pane="bottomRight" activeCell="CH64" sqref="CH64"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="22.5703125" style="3" customWidth="1"/>
     <col min="2" max="3" width="8.28515625" style="3" customWidth="1"/>
     <col min="4" max="4" width="8" style="3" customWidth="1"/>
     <col min="5" max="5" width="7.140625" style="3" customWidth="1"/>
     <col min="6" max="6" width="7.5703125" style="3" customWidth="1"/>
     <col min="7" max="8" width="7.28515625" style="3" customWidth="1"/>
     <col min="9" max="9" width="6.85546875" style="3" customWidth="1"/>
     <col min="10" max="10" width="8.28515625" style="3" customWidth="1"/>
     <col min="11" max="11" width="8.140625" style="3" customWidth="1"/>
     <col min="12" max="12" width="7.7109375" style="3" customWidth="1"/>
     <col min="13" max="13" width="8" style="3" customWidth="1"/>
     <col min="14" max="14" width="7.85546875" style="3" customWidth="1"/>
     <col min="15" max="15" width="8" style="3" customWidth="1"/>
     <col min="16" max="16" width="7.140625" style="3" customWidth="1"/>
     <col min="17" max="17" width="7.7109375" style="3" customWidth="1"/>
     <col min="18" max="18" width="6.7109375" style="3" customWidth="1"/>
     <col min="19" max="19" width="7.5703125" style="3" customWidth="1"/>
     <col min="20" max="20" width="7.42578125" style="3" customWidth="1"/>
     <col min="21" max="21" width="6.5703125" style="3" customWidth="1"/>
     <col min="22" max="22" width="8.28515625" style="3" customWidth="1"/>
     <col min="23" max="23" width="7.5703125" style="3" customWidth="1"/>
@@ -20189,355 +20195,355 @@
     <col min="36" max="36" width="7.7109375" style="3" customWidth="1"/>
     <col min="37" max="37" width="8.140625" style="3" customWidth="1"/>
     <col min="38" max="38" width="7.85546875" style="3" customWidth="1"/>
     <col min="39" max="39" width="8.140625" style="3" customWidth="1"/>
     <col min="40" max="40" width="7.42578125" style="3" customWidth="1"/>
     <col min="41" max="41" width="7.85546875" style="3" customWidth="1"/>
     <col min="42" max="42" width="7.7109375" style="3" customWidth="1"/>
     <col min="43" max="43" width="7.42578125" style="3" customWidth="1"/>
     <col min="44" max="44" width="7.85546875" style="3" customWidth="1"/>
     <col min="45" max="45" width="7.28515625" style="3" customWidth="1"/>
     <col min="46" max="46" width="8.5703125" style="3" customWidth="1"/>
     <col min="47" max="47" width="8.140625" style="3" customWidth="1"/>
     <col min="48" max="48" width="7.85546875" style="3" customWidth="1"/>
     <col min="49" max="50" width="8" style="3" customWidth="1"/>
     <col min="51" max="51" width="8.140625" style="3" customWidth="1"/>
     <col min="52" max="52" width="7.85546875" style="3" customWidth="1"/>
     <col min="53" max="53" width="7.7109375" style="3" customWidth="1"/>
     <col min="54" max="54" width="7" style="3" customWidth="1"/>
     <col min="55" max="55" width="7.42578125" style="3" customWidth="1"/>
     <col min="56" max="56" width="7.85546875" style="3" customWidth="1"/>
     <col min="57" max="57" width="8" style="3" customWidth="1"/>
     <col min="58" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:146" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="41" t="s">
+      <c r="A2" s="38" t="s">
         <v>31</v>
       </c>
-      <c r="B2" s="41"/>
-[...59 lines deleted...]
-      <c r="CH2" s="44" t="s">
+      <c r="B2" s="38"/>
+      <c r="C2" s="38"/>
+      <c r="D2" s="38"/>
+      <c r="E2" s="38"/>
+      <c r="F2" s="38"/>
+      <c r="G2" s="38"/>
+      <c r="H2" s="38"/>
+      <c r="I2" s="38"/>
+      <c r="J2" s="38"/>
+      <c r="K2" s="38"/>
+      <c r="L2" s="38"/>
+      <c r="M2" s="38"/>
+      <c r="N2" s="38"/>
+      <c r="O2" s="38"/>
+      <c r="P2" s="38"/>
+      <c r="Q2" s="38"/>
+      <c r="R2" s="38"/>
+      <c r="S2" s="38"/>
+      <c r="T2" s="38"/>
+      <c r="U2" s="38"/>
+      <c r="V2" s="38"/>
+      <c r="W2" s="38"/>
+      <c r="X2" s="38"/>
+      <c r="Y2" s="38"/>
+      <c r="Z2" s="38"/>
+      <c r="AA2" s="38"/>
+      <c r="AB2" s="38"/>
+      <c r="AC2" s="38"/>
+      <c r="AD2" s="38"/>
+      <c r="AE2" s="38"/>
+      <c r="AF2" s="38"/>
+      <c r="AG2" s="38"/>
+      <c r="AH2" s="38"/>
+      <c r="AI2" s="38"/>
+      <c r="AJ2" s="38"/>
+      <c r="AK2" s="38"/>
+      <c r="AL2" s="38"/>
+      <c r="AM2" s="38"/>
+      <c r="AN2" s="38"/>
+      <c r="AO2" s="38"/>
+      <c r="AP2" s="38"/>
+      <c r="AQ2" s="38"/>
+      <c r="AR2" s="38"/>
+      <c r="AS2" s="38"/>
+      <c r="AT2" s="38"/>
+      <c r="AU2" s="38"/>
+      <c r="AV2" s="38"/>
+      <c r="AW2" s="38"/>
+      <c r="AX2" s="38"/>
+      <c r="AY2" s="38"/>
+      <c r="AZ2" s="38"/>
+      <c r="BA2" s="38"/>
+      <c r="BB2" s="38"/>
+      <c r="BC2" s="38"/>
+      <c r="BD2" s="38"/>
+      <c r="BE2" s="38"/>
+      <c r="BF2" s="38"/>
+      <c r="BG2" s="38"/>
+      <c r="BH2" s="38"/>
+      <c r="BI2" s="38"/>
+      <c r="CH2" s="48" t="s">
         <v>31</v>
       </c>
-      <c r="CI2" s="44"/>
-[...21 lines deleted...]
-      <c r="DE2" s="44"/>
+      <c r="CI2" s="48"/>
+      <c r="CJ2" s="48"/>
+      <c r="CK2" s="48"/>
+      <c r="CL2" s="48"/>
+      <c r="CM2" s="48"/>
+      <c r="CN2" s="48"/>
+      <c r="CO2" s="48"/>
+      <c r="CP2" s="48"/>
+      <c r="CQ2" s="48"/>
+      <c r="CR2" s="48"/>
+      <c r="CS2" s="48"/>
+      <c r="CT2" s="48"/>
+      <c r="CU2" s="48"/>
+      <c r="CV2" s="48"/>
+      <c r="CW2" s="48"/>
+      <c r="CX2" s="48"/>
+      <c r="CY2" s="48"/>
+      <c r="CZ2" s="48"/>
+      <c r="DA2" s="48"/>
+      <c r="DB2" s="48"/>
+      <c r="DC2" s="48"/>
+      <c r="DD2" s="48"/>
+      <c r="DE2" s="48"/>
       <c r="DF2" s="23"/>
       <c r="DG2" s="23"/>
       <c r="DH2" s="23"/>
       <c r="DI2" s="23"/>
       <c r="DJ2" s="23"/>
       <c r="DK2" s="23"/>
       <c r="DL2" s="23"/>
       <c r="DM2" s="23"/>
       <c r="DN2" s="23"/>
       <c r="DO2" s="23"/>
       <c r="DP2" s="23"/>
       <c r="DQ2" s="23"/>
       <c r="DR2" s="23"/>
       <c r="DS2" s="23"/>
       <c r="DT2" s="23"/>
       <c r="DU2" s="23"/>
       <c r="DV2" s="23"/>
       <c r="DW2" s="23"/>
       <c r="DX2" s="23"/>
       <c r="DY2" s="23"/>
       <c r="DZ2" s="23"/>
       <c r="EA2" s="23"/>
       <c r="EB2" s="23"/>
       <c r="EC2" s="23"/>
       <c r="ED2" s="23"/>
       <c r="EE2" s="23"/>
       <c r="EF2" s="23"/>
       <c r="EG2" s="23"/>
       <c r="EH2" s="23"/>
       <c r="EI2" s="23"/>
       <c r="EJ2" s="23"/>
       <c r="EK2" s="23"/>
       <c r="EL2" s="23"/>
       <c r="EM2" s="23"/>
       <c r="EN2" s="23"/>
       <c r="EO2" s="23"/>
       <c r="EP2" s="23"/>
     </row>
     <row r="3" spans="1:146" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="K3" s="45" t="s">
+      <c r="K3" s="44" t="s">
         <v>30</v>
       </c>
-      <c r="L3" s="45"/>
-[...1 lines deleted...]
-      <c r="W3" s="45" t="s">
+      <c r="L3" s="44"/>
+      <c r="M3" s="44"/>
+      <c r="W3" s="44" t="s">
         <v>30</v>
       </c>
-      <c r="X3" s="45"/>
-[...1 lines deleted...]
-      <c r="AI3" s="45" t="s">
+      <c r="X3" s="44"/>
+      <c r="Y3" s="44"/>
+      <c r="AI3" s="44" t="s">
         <v>30</v>
       </c>
-      <c r="AJ3" s="45"/>
-[...1 lines deleted...]
-      <c r="AU3" s="45" t="s">
+      <c r="AJ3" s="44"/>
+      <c r="AK3" s="44"/>
+      <c r="AU3" s="44" t="s">
         <v>30</v>
       </c>
-      <c r="AV3" s="45"/>
-[...1 lines deleted...]
-      <c r="BG3" s="45" t="s">
+      <c r="AV3" s="44"/>
+      <c r="AW3" s="44"/>
+      <c r="BG3" s="44" t="s">
         <v>30</v>
       </c>
-      <c r="BH3" s="45"/>
-[...1 lines deleted...]
-      <c r="BS3" s="45" t="s">
+      <c r="BH3" s="44"/>
+      <c r="BI3" s="44"/>
+      <c r="BS3" s="44" t="s">
         <v>30</v>
       </c>
-      <c r="BT3" s="45"/>
-[...1 lines deleted...]
-      <c r="CE3" s="45" t="s">
+      <c r="BT3" s="44"/>
+      <c r="BU3" s="44"/>
+      <c r="CE3" s="44" t="s">
         <v>30</v>
       </c>
-      <c r="CF3" s="45"/>
-[...1 lines deleted...]
-      <c r="CQ3" s="45" t="s">
+      <c r="CF3" s="44"/>
+      <c r="CG3" s="44"/>
+      <c r="CQ3" s="44" t="s">
         <v>30</v>
       </c>
-      <c r="CR3" s="45"/>
-[...1 lines deleted...]
-      <c r="DC3" s="45" t="s">
+      <c r="CR3" s="44"/>
+      <c r="CS3" s="44"/>
+      <c r="DC3" s="44" t="s">
         <v>30</v>
       </c>
-      <c r="DD3" s="45"/>
-      <c r="DE3" s="45"/>
+      <c r="DD3" s="44"/>
+      <c r="DE3" s="44"/>
     </row>
     <row r="4" spans="1:146" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="47"/>
-      <c r="B4" s="38" t="s">
+      <c r="A4" s="45"/>
+      <c r="B4" s="41" t="s">
         <v>35</v>
       </c>
-      <c r="C4" s="39"/>
-[...10 lines deleted...]
-      <c r="N4" s="38" t="s">
+      <c r="C4" s="42"/>
+      <c r="D4" s="42"/>
+      <c r="E4" s="42"/>
+      <c r="F4" s="42"/>
+      <c r="G4" s="42"/>
+      <c r="H4" s="42"/>
+      <c r="I4" s="42"/>
+      <c r="J4" s="42"/>
+      <c r="K4" s="42"/>
+      <c r="L4" s="42"/>
+      <c r="M4" s="43"/>
+      <c r="N4" s="41" t="s">
         <v>34</v>
       </c>
-      <c r="O4" s="39"/>
-[...10 lines deleted...]
-      <c r="Z4" s="38" t="s">
+      <c r="O4" s="42"/>
+      <c r="P4" s="42"/>
+      <c r="Q4" s="42"/>
+      <c r="R4" s="42"/>
+      <c r="S4" s="42"/>
+      <c r="T4" s="42"/>
+      <c r="U4" s="42"/>
+      <c r="V4" s="42"/>
+      <c r="W4" s="42"/>
+      <c r="X4" s="42"/>
+      <c r="Y4" s="43"/>
+      <c r="Z4" s="41" t="s">
         <v>36</v>
       </c>
-      <c r="AA4" s="39"/>
-[...10 lines deleted...]
-      <c r="AL4" s="38" t="s">
+      <c r="AA4" s="42"/>
+      <c r="AB4" s="42"/>
+      <c r="AC4" s="42"/>
+      <c r="AD4" s="42"/>
+      <c r="AE4" s="42"/>
+      <c r="AF4" s="42"/>
+      <c r="AG4" s="42"/>
+      <c r="AH4" s="42"/>
+      <c r="AI4" s="42"/>
+      <c r="AJ4" s="42"/>
+      <c r="AK4" s="43"/>
+      <c r="AL4" s="41" t="s">
         <v>43</v>
       </c>
-      <c r="AM4" s="39"/>
-[...10 lines deleted...]
-      <c r="AX4" s="38" t="s">
+      <c r="AM4" s="42"/>
+      <c r="AN4" s="42"/>
+      <c r="AO4" s="42"/>
+      <c r="AP4" s="42"/>
+      <c r="AQ4" s="42"/>
+      <c r="AR4" s="42"/>
+      <c r="AS4" s="42"/>
+      <c r="AT4" s="42"/>
+      <c r="AU4" s="42"/>
+      <c r="AV4" s="42"/>
+      <c r="AW4" s="43"/>
+      <c r="AX4" s="41" t="s">
         <v>47</v>
       </c>
-      <c r="AY4" s="39"/>
-[...10 lines deleted...]
-      <c r="BJ4" s="38" t="s">
+      <c r="AY4" s="42"/>
+      <c r="AZ4" s="42"/>
+      <c r="BA4" s="42"/>
+      <c r="BB4" s="42"/>
+      <c r="BC4" s="42"/>
+      <c r="BD4" s="42"/>
+      <c r="BE4" s="42"/>
+      <c r="BF4" s="42"/>
+      <c r="BG4" s="42"/>
+      <c r="BH4" s="42"/>
+      <c r="BI4" s="43"/>
+      <c r="BJ4" s="41" t="s">
         <v>42</v>
       </c>
-      <c r="BK4" s="39"/>
-[...10 lines deleted...]
-      <c r="BV4" s="38" t="s">
+      <c r="BK4" s="42"/>
+      <c r="BL4" s="42"/>
+      <c r="BM4" s="42"/>
+      <c r="BN4" s="42"/>
+      <c r="BO4" s="42"/>
+      <c r="BP4" s="42"/>
+      <c r="BQ4" s="42"/>
+      <c r="BR4" s="42"/>
+      <c r="BS4" s="42"/>
+      <c r="BT4" s="42"/>
+      <c r="BU4" s="43"/>
+      <c r="BV4" s="41" t="s">
         <v>45</v>
       </c>
-      <c r="BW4" s="39"/>
-[...10 lines deleted...]
-      <c r="CH4" s="38" t="s">
+      <c r="BW4" s="42"/>
+      <c r="BX4" s="42"/>
+      <c r="BY4" s="42"/>
+      <c r="BZ4" s="42"/>
+      <c r="CA4" s="42"/>
+      <c r="CB4" s="42"/>
+      <c r="CC4" s="42"/>
+      <c r="CD4" s="42"/>
+      <c r="CE4" s="42"/>
+      <c r="CF4" s="42"/>
+      <c r="CG4" s="43"/>
+      <c r="CH4" s="41" t="s">
+        <v>63</v>
+      </c>
+      <c r="CI4" s="42"/>
+      <c r="CJ4" s="42"/>
+      <c r="CK4" s="42"/>
+      <c r="CL4" s="42"/>
+      <c r="CM4" s="42"/>
+      <c r="CN4" s="42"/>
+      <c r="CO4" s="42"/>
+      <c r="CP4" s="42"/>
+      <c r="CQ4" s="42"/>
+      <c r="CR4" s="42"/>
+      <c r="CS4" s="43"/>
+      <c r="CT4" s="41" t="s">
         <v>48</v>
       </c>
-      <c r="CI4" s="39"/>
-[...23 lines deleted...]
-      <c r="DE4" s="40"/>
+      <c r="CU4" s="42"/>
+      <c r="CV4" s="42"/>
+      <c r="CW4" s="42"/>
+      <c r="CX4" s="42"/>
+      <c r="CY4" s="42"/>
+      <c r="CZ4" s="42"/>
+      <c r="DA4" s="42"/>
+      <c r="DB4" s="42"/>
+      <c r="DC4" s="42"/>
+      <c r="DD4" s="42"/>
+      <c r="DE4" s="43"/>
     </row>
     <row r="5" spans="1:146" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="48"/>
+      <c r="A5" s="46"/>
       <c r="B5" s="8" t="s">
         <v>25</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>26</v>
       </c>
       <c r="D5" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>1</v>
       </c>
       <c r="F5" s="9" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="9" t="s">
         <v>3</v>
       </c>
       <c r="H5" s="9" t="s">
         <v>4</v>
       </c>
       <c r="I5" s="9" t="s">
         <v>5</v>
       </c>
       <c r="J5" s="9" t="s">
@@ -21076,98 +21082,100 @@
       <c r="BZ6" s="1">
         <v>111.85703422057128</v>
       </c>
       <c r="CA6" s="1">
         <v>153.11698129745096</v>
       </c>
       <c r="CB6" s="1">
         <v>144.878906051808</v>
       </c>
       <c r="CC6" s="1">
         <v>172.70075053109173</v>
       </c>
       <c r="CD6" s="1">
         <v>243.9976266602541</v>
       </c>
       <c r="CE6" s="1">
         <v>61.495550542182599</v>
       </c>
       <c r="CF6" s="1">
         <v>51.579574101361537</v>
       </c>
       <c r="CG6" s="1">
         <v>51.308070672314862</v>
       </c>
       <c r="CH6" s="1">
-        <v>47.395181255688087</v>
+        <v>47.421113820906072</v>
       </c>
       <c r="CI6" s="1">
-        <v>100.37820720586856</v>
+        <v>100.29664659837974</v>
       </c>
       <c r="CJ6" s="1">
-        <v>132.03950987816268</v>
+        <v>132.03749250592688</v>
       </c>
       <c r="CK6" s="1">
-        <v>97.520929507912996</v>
+        <v>97.415939849534936</v>
       </c>
       <c r="CL6" s="1">
-        <v>115.13700180008308</v>
+        <v>112.22483222042885</v>
       </c>
       <c r="CM6" s="1">
-        <v>147.23217012270285</v>
+        <v>147.33283654576584</v>
       </c>
       <c r="CN6" s="1">
-        <v>142.2713785895717</v>
+        <v>138.77319333011076</v>
       </c>
       <c r="CO6" s="1">
-        <v>167.33123302389157</v>
+        <v>180.82994825860376</v>
       </c>
       <c r="CP6" s="1">
-        <v>250.44907795665398</v>
+        <v>246.99627047730934</v>
       </c>
       <c r="CQ6" s="1">
-        <v>62.393523966096353</v>
+        <v>57.333626180883158</v>
       </c>
       <c r="CR6" s="1">
-        <v>54.036113120058126</v>
+        <v>60.401381945769337</v>
       </c>
       <c r="CS6" s="1">
-        <v>50.032004734779903</v>
+        <v>46.628951938106255</v>
       </c>
       <c r="CT6" s="1">
         <v>46.485788953290019</v>
       </c>
       <c r="CU6" s="1">
         <v>102.16491176852671</v>
       </c>
       <c r="CV6" s="1">
         <v>131.70552816131902</v>
       </c>
       <c r="CW6" s="1">
         <v>97.964919096052895</v>
       </c>
-      <c r="CX6" s="1"/>
+      <c r="CX6" s="1">
+        <v>110.34420698815369</v>
+      </c>
       <c r="CY6" s="1"/>
       <c r="CZ6" s="1"/>
       <c r="DA6" s="1"/>
       <c r="DB6" s="1"/>
       <c r="DC6" s="1"/>
       <c r="DD6" s="1"/>
       <c r="DE6" s="1"/>
     </row>
     <row r="7" spans="1:146" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A7" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B7" s="20" t="s">
         <v>37</v>
       </c>
       <c r="C7" s="20" t="s">
         <v>37</v>
       </c>
       <c r="D7" s="20" t="s">
         <v>37</v>
       </c>
       <c r="E7" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F7" s="20" t="s">
@@ -21389,98 +21397,100 @@
       <c r="BZ7" s="21">
         <v>111.7233224797142</v>
       </c>
       <c r="CA7" s="21">
         <v>165.1417340055697</v>
       </c>
       <c r="CB7" s="21">
         <v>133.46890052464258</v>
       </c>
       <c r="CC7" s="21">
         <v>126.9114180116959</v>
       </c>
       <c r="CD7" s="21">
         <v>188.64648935683493</v>
       </c>
       <c r="CE7" s="21">
         <v>64.529538446365407</v>
       </c>
       <c r="CF7" s="21">
         <v>142.04164907755299</v>
       </c>
       <c r="CG7" s="21">
         <v>39.698346679017213</v>
       </c>
       <c r="CH7" s="21">
-        <v>22.788372015561816</v>
+        <v>23.049556262337966</v>
       </c>
       <c r="CI7" s="21">
-        <v>129.52141856651332</v>
+        <v>129.14330947124989</v>
       </c>
       <c r="CJ7" s="21">
-        <v>141.71168168848297</v>
+        <v>141.4882174496752</v>
       </c>
       <c r="CK7" s="21">
-        <v>113.75259846570324</v>
+        <v>113.68549376014447</v>
       </c>
       <c r="CL7" s="21">
-        <v>115.33175801966334</v>
+        <v>113.12417823202669</v>
       </c>
       <c r="CM7" s="21">
-        <v>163.38203454409026</v>
+        <v>165.48415548267309</v>
       </c>
       <c r="CN7" s="21">
-        <v>125.52693855852539</v>
+        <v>120.80445802918256</v>
       </c>
       <c r="CO7" s="21">
-        <v>118.17746970133155</v>
+        <v>112.21205998335162</v>
       </c>
       <c r="CP7" s="21">
-        <v>197.05431246737345</v>
+        <v>221.01459256594498</v>
       </c>
       <c r="CQ7" s="21">
-        <v>55.785750006867431</v>
+        <v>54.8343923382849</v>
       </c>
       <c r="CR7" s="21">
-        <v>149.91708803284379</v>
+        <v>154.27905497139486</v>
       </c>
       <c r="CS7" s="21">
-        <v>47.751794307195503</v>
+        <v>45.594576276392715</v>
       </c>
       <c r="CT7" s="21">
         <v>21.293981896789756</v>
       </c>
       <c r="CU7" s="21">
         <v>130.37565584522537</v>
       </c>
       <c r="CV7" s="21">
         <v>137.28595332911982</v>
       </c>
       <c r="CW7" s="21">
         <v>113.94991143841531</v>
       </c>
-      <c r="CX7" s="21"/>
+      <c r="CX7" s="21">
+        <v>115.02166782312347</v>
+      </c>
       <c r="CY7" s="21"/>
       <c r="CZ7" s="21"/>
       <c r="DA7" s="21"/>
       <c r="DB7" s="21"/>
       <c r="DC7" s="21"/>
       <c r="DD7" s="21"/>
       <c r="DE7" s="21"/>
     </row>
     <row r="8" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A8" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="21">
         <v>70.355828356138773</v>
       </c>
       <c r="C8" s="21">
         <v>97.677131990769254</v>
       </c>
       <c r="D8" s="21">
         <v>122.91585647824293</v>
       </c>
       <c r="E8" s="21">
         <v>111.96051471371302</v>
       </c>
       <c r="F8" s="21">
@@ -21702,98 +21712,100 @@
       <c r="BZ8" s="21">
         <v>104.1810060208802</v>
       </c>
       <c r="CA8" s="21">
         <v>123.27434289221031</v>
       </c>
       <c r="CB8" s="21">
         <v>111.67592007360696</v>
       </c>
       <c r="CC8" s="21">
         <v>299.16583642399206</v>
       </c>
       <c r="CD8" s="21">
         <v>359.73247034393324</v>
       </c>
       <c r="CE8" s="21">
         <v>50.713766789240381</v>
       </c>
       <c r="CF8" s="21">
         <v>33.111785191425113</v>
       </c>
       <c r="CG8" s="21">
         <v>39.960452262278764</v>
       </c>
       <c r="CH8" s="21">
-        <v>79.070919402033766</v>
+        <v>79.238816408785539</v>
       </c>
       <c r="CI8" s="21">
-        <v>112.36819718143182</v>
+        <v>112.35645554242639</v>
       </c>
       <c r="CJ8" s="21">
-        <v>115.68016397853</v>
+        <v>116.12458481670312</v>
       </c>
       <c r="CK8" s="21">
-        <v>102.43573603123932</v>
+        <v>102.1901473138831</v>
       </c>
       <c r="CL8" s="21">
-        <v>100.49973469683313</v>
+        <v>99.994115186331356</v>
       </c>
       <c r="CM8" s="21">
-        <v>112.96796563580114</v>
+        <v>112.98841109732425</v>
       </c>
       <c r="CN8" s="21">
-        <v>122.26726451037702</v>
+        <v>111.7904585532232</v>
       </c>
       <c r="CO8" s="21">
-        <v>314.76348560545068</v>
+        <v>429.92206931575208</v>
       </c>
       <c r="CP8" s="21">
-        <v>369.90674135556446</v>
+        <v>310.41589886362453</v>
       </c>
       <c r="CQ8" s="21">
-        <v>57.051202295250171</v>
+        <v>46.526004804668318</v>
       </c>
       <c r="CR8" s="21">
-        <v>37.927857854857777</v>
+        <v>46.03949780805371</v>
       </c>
       <c r="CS8" s="21">
-        <v>33.600303351061541</v>
+        <v>30.848732044637238</v>
       </c>
       <c r="CT8" s="21">
         <v>74.080514609398818</v>
       </c>
       <c r="CU8" s="21">
         <v>106.53243328627391</v>
       </c>
       <c r="CV8" s="21">
         <v>110.61648492287874</v>
       </c>
       <c r="CW8" s="21">
         <v>105.04824974278557</v>
       </c>
-      <c r="CX8" s="21"/>
+      <c r="CX8" s="21">
+        <v>104.05242687758177</v>
+      </c>
       <c r="CY8" s="21"/>
       <c r="CZ8" s="21"/>
       <c r="DA8" s="21"/>
       <c r="DB8" s="21"/>
       <c r="DC8" s="21"/>
       <c r="DD8" s="21"/>
       <c r="DE8" s="21"/>
     </row>
     <row r="9" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A9" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="21">
         <v>41.677633207056097</v>
       </c>
       <c r="C9" s="21">
         <v>107.7871526650122</v>
       </c>
       <c r="D9" s="21">
         <v>169.16467410638313</v>
       </c>
       <c r="E9" s="21">
         <v>80.137189475497294</v>
       </c>
       <c r="F9" s="21">
@@ -22015,98 +22027,100 @@
       <c r="BZ9" s="21">
         <v>103.28782804765393</v>
       </c>
       <c r="CA9" s="21">
         <v>155.44699329713879</v>
       </c>
       <c r="CB9" s="21">
         <v>163.70936090384259</v>
       </c>
       <c r="CC9" s="21">
         <v>120.40761735974262</v>
       </c>
       <c r="CD9" s="21">
         <v>151.43601412765634</v>
       </c>
       <c r="CE9" s="21">
         <v>67.750863808722812</v>
       </c>
       <c r="CF9" s="21">
         <v>46.313033180813527</v>
       </c>
       <c r="CG9" s="21">
         <v>109.08313649010186</v>
       </c>
       <c r="CH9" s="21">
-        <v>41.069896650097753</v>
+        <v>42.062550911076663</v>
       </c>
       <c r="CI9" s="21">
-        <v>103.56952679261808</v>
+        <v>103.47998490879374</v>
       </c>
       <c r="CJ9" s="21">
-        <v>179.82067968297787</v>
+        <v>178.09590605977098</v>
       </c>
       <c r="CK9" s="21">
-        <v>84.374312359025041</v>
+        <v>84.638561886365167</v>
       </c>
       <c r="CL9" s="21">
-        <v>104.21870961299892</v>
+        <v>102.47424685233301</v>
       </c>
       <c r="CM9" s="21">
-        <v>159.83168059272609</v>
+        <v>154.98032458267997</v>
       </c>
       <c r="CN9" s="21">
-        <v>156.46944444731088</v>
+        <v>168.50803860973542</v>
       </c>
       <c r="CO9" s="21">
-        <v>124.87822296152183</v>
+        <v>121.96550636942469</v>
       </c>
       <c r="CP9" s="21">
-        <v>142.92221413476059</v>
+        <v>141.32588042486699</v>
       </c>
       <c r="CQ9" s="21">
-        <v>64.223935736959433</v>
+        <v>64.076076160212622</v>
       </c>
       <c r="CR9" s="21">
-        <v>50.814650873531207</v>
+        <v>50.169337889705211</v>
       </c>
       <c r="CS9" s="21">
-        <v>110.94070866699906</v>
+        <v>103.69029606554598</v>
       </c>
       <c r="CT9" s="21">
         <v>41.137048452803185</v>
       </c>
       <c r="CU9" s="21">
         <v>105.40268718687776</v>
       </c>
       <c r="CV9" s="21">
         <v>180.66871728727077</v>
       </c>
       <c r="CW9" s="21">
         <v>83.0873797698993</v>
       </c>
-      <c r="CX9" s="21"/>
+      <c r="CX9" s="21">
+        <v>102.9131586826106</v>
+      </c>
       <c r="CY9" s="21"/>
       <c r="CZ9" s="21"/>
       <c r="DA9" s="21"/>
       <c r="DB9" s="21"/>
       <c r="DC9" s="21"/>
       <c r="DD9" s="21"/>
       <c r="DE9" s="21"/>
     </row>
     <row r="10" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A10" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="21">
         <v>48.593309012081782</v>
       </c>
       <c r="C10" s="21">
         <v>84.460723408729947</v>
       </c>
       <c r="D10" s="21">
         <v>200.38860310335019</v>
       </c>
       <c r="E10" s="21">
         <v>64.383927195147862</v>
       </c>
       <c r="F10" s="21">
@@ -22328,98 +22342,100 @@
       <c r="BZ10" s="21">
         <v>116.930288628127</v>
       </c>
       <c r="CA10" s="21">
         <v>169.71484415179046</v>
       </c>
       <c r="CB10" s="21">
         <v>116.65097773679808</v>
       </c>
       <c r="CC10" s="21">
         <v>153.40134088484726</v>
       </c>
       <c r="CD10" s="21">
         <v>186.64032917543418</v>
       </c>
       <c r="CE10" s="21">
         <v>56.949988234449854</v>
       </c>
       <c r="CF10" s="21">
         <v>62.309170833740133</v>
       </c>
       <c r="CG10" s="21">
         <v>87.301677888958437</v>
       </c>
       <c r="CH10" s="21">
-        <v>52.662893389991098</v>
+        <v>49.5469868125384</v>
       </c>
       <c r="CI10" s="21">
-        <v>90.791586845085121</v>
+        <v>90.669507580435422</v>
       </c>
       <c r="CJ10" s="21">
-        <v>172.85072107292311</v>
+        <v>172.66032129550084</v>
       </c>
       <c r="CK10" s="21">
-        <v>68.349090218233982</v>
+        <v>68.182260713460735</v>
       </c>
       <c r="CL10" s="21">
-        <v>115.08545316561445</v>
+        <v>110.60996472909433</v>
       </c>
       <c r="CM10" s="21">
-        <v>163.54383170504275</v>
+        <v>164.93826255638439</v>
       </c>
       <c r="CN10" s="21">
-        <v>115.46225928286877</v>
+        <v>115.6017863797225</v>
       </c>
       <c r="CO10" s="21">
-        <v>138.77330766164911</v>
+        <v>143.1653185974825</v>
       </c>
       <c r="CP10" s="21">
-        <v>170.81065181261906</v>
+        <v>173.35561789233751</v>
       </c>
       <c r="CQ10" s="21">
-        <v>65.03403102959814</v>
+        <v>66.035525278099101</v>
       </c>
       <c r="CR10" s="21">
-        <v>68.017257051664188</v>
+        <v>62.365887604217917</v>
       </c>
       <c r="CS10" s="21">
-        <v>84.60185055903203</v>
+        <v>85.044854410134676</v>
       </c>
       <c r="CT10" s="21">
         <v>43.831752273980705</v>
       </c>
       <c r="CU10" s="21">
         <v>100.54070120959572</v>
       </c>
       <c r="CV10" s="21">
         <v>184.27054356059034</v>
       </c>
       <c r="CW10" s="21">
         <v>61.261619815226155</v>
       </c>
-      <c r="CX10" s="21"/>
+      <c r="CX10" s="21">
+        <v>110.47963741354256</v>
+      </c>
       <c r="CY10" s="21"/>
       <c r="CZ10" s="21"/>
       <c r="DA10" s="21"/>
       <c r="DB10" s="21"/>
       <c r="DC10" s="21"/>
       <c r="DD10" s="21"/>
       <c r="DE10" s="21"/>
     </row>
     <row r="11" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A11" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="21">
         <v>46.421273090722792</v>
       </c>
       <c r="C11" s="21">
         <v>99.163180729476593</v>
       </c>
       <c r="D11" s="21">
         <v>127.667658744154</v>
       </c>
       <c r="E11" s="21">
         <v>99.271647365794237</v>
       </c>
       <c r="F11" s="21">
@@ -22641,98 +22657,100 @@
       <c r="BZ11" s="21">
         <v>147.5319621369425</v>
       </c>
       <c r="CA11" s="21">
         <v>117.4311157264214</v>
       </c>
       <c r="CB11" s="21">
         <v>152.20136436897255</v>
       </c>
       <c r="CC11" s="21">
         <v>115.88688057847205</v>
       </c>
       <c r="CD11" s="21">
         <v>206.15708222374352</v>
       </c>
       <c r="CE11" s="21">
         <v>58.379947313655947</v>
       </c>
       <c r="CF11" s="21">
         <v>46.910623887833317</v>
       </c>
       <c r="CG11" s="21">
         <v>140.30730080613301</v>
       </c>
       <c r="CH11" s="21">
-        <v>37.063341894437649</v>
+        <v>36.450355776683921</v>
       </c>
       <c r="CI11" s="21">
-        <v>122.9703295983692</v>
+        <v>123.15789314541836</v>
       </c>
       <c r="CJ11" s="21">
-        <v>109.51655722851064</v>
+        <v>109.33571076197059</v>
       </c>
       <c r="CK11" s="21">
-        <v>91.555596657601896</v>
+        <v>91.957555727548922</v>
       </c>
       <c r="CL11" s="21">
-        <v>134.38497579920056</v>
+        <v>139.1785542990431</v>
       </c>
       <c r="CM11" s="21">
-        <v>125.43910815975516</v>
+        <v>120.45220921843378</v>
       </c>
       <c r="CN11" s="21">
-        <v>140.51258380133112</v>
+        <v>141.74232617004807</v>
       </c>
       <c r="CO11" s="21">
-        <v>116.24111300722394</v>
+        <v>117.38163521965683</v>
       </c>
       <c r="CP11" s="21">
-        <v>228.28745782507252</v>
+        <v>235.39062063017559</v>
       </c>
       <c r="CQ11" s="21">
-        <v>56.239148911993233</v>
+        <v>52.764129317584164</v>
       </c>
       <c r="CR11" s="21">
-        <v>40.329490105352114</v>
+        <v>41.922906122167682</v>
       </c>
       <c r="CS11" s="21">
-        <v>136.70330863369909</v>
+        <v>157.16278649683775</v>
       </c>
       <c r="CT11" s="21">
         <v>35.684297983149392</v>
       </c>
       <c r="CU11" s="21">
         <v>123.74578991682392</v>
       </c>
       <c r="CV11" s="21">
         <v>109.67194434083827</v>
       </c>
       <c r="CW11" s="21">
         <v>97.789656149810796</v>
       </c>
-      <c r="CX11" s="21"/>
+      <c r="CX11" s="21">
+        <v>129.56168673067739</v>
+      </c>
       <c r="CY11" s="21"/>
       <c r="CZ11" s="21"/>
       <c r="DA11" s="21"/>
       <c r="DB11" s="21"/>
       <c r="DC11" s="21"/>
       <c r="DD11" s="21"/>
       <c r="DE11" s="21"/>
     </row>
     <row r="12" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A12" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="21">
         <v>32.824556357906538</v>
       </c>
       <c r="C12" s="21">
         <v>130.88929218896635</v>
       </c>
       <c r="D12" s="21">
         <v>136.22867969262927</v>
       </c>
       <c r="E12" s="21">
         <v>128.78923803102788</v>
       </c>
       <c r="F12" s="21">
@@ -22954,98 +22972,100 @@
       <c r="BZ12" s="21">
         <v>142.7933298654774</v>
       </c>
       <c r="CA12" s="21">
         <v>133.40718036136752</v>
       </c>
       <c r="CB12" s="21">
         <v>126.95148227619694</v>
       </c>
       <c r="CC12" s="21">
         <v>109.46302697977835</v>
       </c>
       <c r="CD12" s="21">
         <v>133.54364787060567</v>
       </c>
       <c r="CE12" s="21">
         <v>64.783225131986072</v>
       </c>
       <c r="CF12" s="21">
         <v>63.840415164929574</v>
       </c>
       <c r="CG12" s="21">
         <v>96.411127059963121</v>
       </c>
       <c r="CH12" s="21">
-        <v>33.440105512581361</v>
+        <v>32.968812342655177</v>
       </c>
       <c r="CI12" s="21">
-        <v>134.40675622518827</v>
+        <v>134.86415084916561</v>
       </c>
       <c r="CJ12" s="21">
-        <v>132.73904320705577</v>
+        <v>132.9931412726938</v>
       </c>
       <c r="CK12" s="21">
-        <v>121.66730246610436</v>
+        <v>121.81062703410541</v>
       </c>
       <c r="CL12" s="21">
-        <v>144.72839894497827</v>
+        <v>145.81413781663684</v>
       </c>
       <c r="CM12" s="21">
-        <v>138.14829030435826</v>
+        <v>135.0070423114276</v>
       </c>
       <c r="CN12" s="21">
-        <v>139.98846051734509</v>
+        <v>143.16947212356658</v>
       </c>
       <c r="CO12" s="21">
-        <v>99.025195641342407</v>
+        <v>97.918011878520716</v>
       </c>
       <c r="CP12" s="21">
-        <v>135.78497575940651</v>
+        <v>139.09860776016052</v>
       </c>
       <c r="CQ12" s="21">
-        <v>67.304113037050612</v>
+        <v>62.096896703421066</v>
       </c>
       <c r="CR12" s="21">
-        <v>43.580147633383383</v>
+        <v>55.236189884082641</v>
       </c>
       <c r="CS12" s="21">
-        <v>107.60782933773545</v>
+        <v>105.4073860295311</v>
       </c>
       <c r="CT12" s="21">
         <v>38.970745336222038</v>
       </c>
       <c r="CU12" s="21">
         <v>127.30123682527157</v>
       </c>
       <c r="CV12" s="21">
         <v>113.64973258637178</v>
       </c>
       <c r="CW12" s="21">
         <v>134.53303402173373</v>
       </c>
-      <c r="CX12" s="21"/>
+      <c r="CX12" s="21">
+        <v>144.02946759288014</v>
+      </c>
       <c r="CY12" s="21"/>
       <c r="CZ12" s="21"/>
       <c r="DA12" s="21"/>
       <c r="DB12" s="21"/>
       <c r="DC12" s="21"/>
       <c r="DD12" s="21"/>
       <c r="DE12" s="21"/>
     </row>
     <row r="13" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A13" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="21">
         <v>46.15529975159243</v>
       </c>
       <c r="C13" s="21">
         <v>96.02621817692534</v>
       </c>
       <c r="D13" s="21">
         <v>113.27232492499546</v>
       </c>
       <c r="E13" s="21">
         <v>112.9594527259766</v>
       </c>
       <c r="F13" s="21">
@@ -23267,98 +23287,100 @@
       <c r="BZ13" s="21">
         <v>113.16048152948215</v>
       </c>
       <c r="CA13" s="21">
         <v>163.53681552325705</v>
       </c>
       <c r="CB13" s="21">
         <v>215.74677808857183</v>
       </c>
       <c r="CC13" s="21">
         <v>122.47371588205792</v>
       </c>
       <c r="CD13" s="21">
         <v>216.4470578523146</v>
       </c>
       <c r="CE13" s="21">
         <v>53.842188941158931</v>
       </c>
       <c r="CF13" s="21">
         <v>40.587554272023887</v>
       </c>
       <c r="CG13" s="21">
         <v>83.644457757925522</v>
       </c>
       <c r="CH13" s="21">
-        <v>40.399972147642551</v>
+        <v>40.969115592270249</v>
       </c>
       <c r="CI13" s="21">
-        <v>99.574181015508017</v>
+        <v>97.524374776087797</v>
       </c>
       <c r="CJ13" s="21">
-        <v>113.70103411047448</v>
+        <v>114.91343475709006</v>
       </c>
       <c r="CK13" s="21">
-        <v>111.15107574811358</v>
+        <v>110.76888646646023</v>
       </c>
       <c r="CL13" s="21">
-        <v>112.75318615396802</v>
+        <v>113.28082206926229</v>
       </c>
       <c r="CM13" s="21">
-        <v>177.71769735348875</v>
+        <v>177.92757207616296</v>
       </c>
       <c r="CN13" s="21">
-        <v>169.48018457288478</v>
+        <v>154.88049392370709</v>
       </c>
       <c r="CO13" s="21">
-        <v>122.0015505829824</v>
+        <v>129.33823984801009</v>
       </c>
       <c r="CP13" s="21">
-        <v>248.67143430674997</v>
+        <v>271.88331624046936</v>
       </c>
       <c r="CQ13" s="21">
-        <v>55.345957617243648</v>
+        <v>51.500024542739645</v>
       </c>
       <c r="CR13" s="21">
-        <v>27.723991429640755</v>
+        <v>28.131454143718983</v>
       </c>
       <c r="CS13" s="21">
-        <v>140.02340689778799</v>
+        <v>128.78830897788686</v>
       </c>
       <c r="CT13" s="21">
         <v>39.611435985574374</v>
       </c>
       <c r="CU13" s="21">
         <v>98.895359176310791</v>
       </c>
       <c r="CV13" s="21">
         <v>110.26041420145904</v>
       </c>
       <c r="CW13" s="21">
         <v>113.07874942314595</v>
       </c>
-      <c r="CX13" s="21"/>
+      <c r="CX13" s="21">
+        <v>113.20996023782344</v>
+      </c>
       <c r="CY13" s="21"/>
       <c r="CZ13" s="21"/>
       <c r="DA13" s="21"/>
       <c r="DB13" s="21"/>
       <c r="DC13" s="21"/>
       <c r="DD13" s="21"/>
       <c r="DE13" s="21"/>
     </row>
     <row r="14" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A14" s="6" t="s">
         <v>39</v>
       </c>
       <c r="B14" s="20" t="s">
         <v>37</v>
       </c>
       <c r="C14" s="20" t="s">
         <v>37</v>
       </c>
       <c r="D14" s="20" t="s">
         <v>37</v>
       </c>
       <c r="E14" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F14" s="20" t="s">
@@ -23580,98 +23602,100 @@
       <c r="BZ14" s="21">
         <v>104.36627319423384</v>
       </c>
       <c r="CA14" s="21">
         <v>235.50558002254419</v>
       </c>
       <c r="CB14" s="21">
         <v>116.0602666153881</v>
       </c>
       <c r="CC14" s="21">
         <v>180.41357389994798</v>
       </c>
       <c r="CD14" s="21">
         <v>221.45376888065175</v>
       </c>
       <c r="CE14" s="21">
         <v>55.747887960830802</v>
       </c>
       <c r="CF14" s="21">
         <v>67.766792885846101</v>
       </c>
       <c r="CG14" s="21">
         <v>54.966471743187761</v>
       </c>
       <c r="CH14" s="21">
-        <v>34.522570659632976</v>
+        <v>34.870452571346213</v>
       </c>
       <c r="CI14" s="21">
-        <v>83.908286335407809</v>
+        <v>84.065744267819525</v>
       </c>
       <c r="CJ14" s="21">
-        <v>243.85502341319562</v>
+        <v>241.51404483609576</v>
       </c>
       <c r="CK14" s="21">
-        <v>61.153447589610046</v>
+        <v>61.419591916509987</v>
       </c>
       <c r="CL14" s="21">
-        <v>113.13259074922568</v>
+        <v>114.02829501125318</v>
       </c>
       <c r="CM14" s="21">
-        <v>229.62038970540925</v>
+        <v>227.66373225696577</v>
       </c>
       <c r="CN14" s="21">
-        <v>125.9127415500589</v>
+        <v>116.05918024253141</v>
       </c>
       <c r="CO14" s="21">
-        <v>165.19520994697032</v>
+        <v>181.57098833657435</v>
       </c>
       <c r="CP14" s="21">
-        <v>210.47027046974378</v>
+        <v>206.12260026850541</v>
       </c>
       <c r="CQ14" s="21">
-        <v>56.694010204032118</v>
+        <v>54.228629251139125</v>
       </c>
       <c r="CR14" s="21">
-        <v>73.524419803580471</v>
+        <v>72.736600402045624</v>
       </c>
       <c r="CS14" s="21">
-        <v>58.560874704954294</v>
+        <v>55.770539033313952</v>
       </c>
       <c r="CT14" s="21">
         <v>31.270217087087715</v>
       </c>
       <c r="CU14" s="21">
         <v>86.364222488174164</v>
       </c>
       <c r="CV14" s="21">
         <v>245.48579477309366</v>
       </c>
       <c r="CW14" s="21">
         <v>60.523495964610973</v>
       </c>
-      <c r="CX14" s="21"/>
+      <c r="CX14" s="21">
+        <v>115.21286764448548</v>
+      </c>
       <c r="CY14" s="21"/>
       <c r="CZ14" s="21"/>
       <c r="DA14" s="21"/>
       <c r="DB14" s="21"/>
       <c r="DC14" s="21"/>
       <c r="DD14" s="21"/>
       <c r="DE14" s="21"/>
     </row>
     <row r="15" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A15" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="21">
         <v>37.258792689376399</v>
       </c>
       <c r="C15" s="21">
         <v>83.854565430125717</v>
       </c>
       <c r="D15" s="21">
         <v>162.62397655301615</v>
       </c>
       <c r="E15" s="21">
         <v>80.177531205415676</v>
       </c>
       <c r="F15" s="21">
@@ -23893,98 +23917,100 @@
       <c r="BZ15" s="21">
         <v>137.51547571576742</v>
       </c>
       <c r="CA15" s="21">
         <v>172.10188961346654</v>
       </c>
       <c r="CB15" s="21">
         <v>180.97508153274217</v>
       </c>
       <c r="CC15" s="21">
         <v>135.20624538212218</v>
       </c>
       <c r="CD15" s="21">
         <v>225.25900900867208</v>
       </c>
       <c r="CE15" s="21">
         <v>61.142226482779492</v>
       </c>
       <c r="CF15" s="21">
         <v>22.724260788164973</v>
       </c>
       <c r="CG15" s="21">
         <v>130.17313628217948</v>
       </c>
       <c r="CH15" s="21">
-        <v>31.11664414286021</v>
+        <v>31.654010766316098</v>
       </c>
       <c r="CI15" s="21">
-        <v>92.166850470399339</v>
+        <v>92.251019020689142</v>
       </c>
       <c r="CJ15" s="21">
-        <v>163.64909118688732</v>
+        <v>165.16905056781164</v>
       </c>
       <c r="CK15" s="21">
-        <v>96.412154609487317</v>
+        <v>95.871909431762333</v>
       </c>
       <c r="CL15" s="21">
-        <v>135.83970770530621</v>
+        <v>131.67038460313412</v>
       </c>
       <c r="CM15" s="21">
-        <v>170.97915086727977</v>
+        <v>174.47877608904855</v>
       </c>
       <c r="CN15" s="21">
-        <v>147.47795117792703</v>
+        <v>150.46396184957962</v>
       </c>
       <c r="CO15" s="21">
-        <v>145.41163414185206</v>
+        <v>144.17123385648688</v>
       </c>
       <c r="CP15" s="21">
-        <v>214.13020653003159</v>
+        <v>216.70951401794349</v>
       </c>
       <c r="CQ15" s="21">
-        <v>53.23923613410939</v>
+        <v>52.180070719335802</v>
       </c>
       <c r="CR15" s="21">
-        <v>42.561549667932844</v>
+        <v>37.43146762800653</v>
       </c>
       <c r="CS15" s="21">
-        <v>89.62147849463598</v>
+        <v>108.74742546472527</v>
       </c>
       <c r="CT15" s="21">
         <v>30.000793022805873</v>
       </c>
       <c r="CU15" s="21">
         <v>92.594221260928904</v>
       </c>
       <c r="CV15" s="21">
         <v>162.53473487843911</v>
       </c>
       <c r="CW15" s="21">
         <v>84.734444641085545</v>
       </c>
-      <c r="CX15" s="21"/>
+      <c r="CX15" s="21">
+        <v>144.85754729411892</v>
+      </c>
       <c r="CY15" s="21"/>
       <c r="CZ15" s="21"/>
       <c r="DA15" s="21"/>
       <c r="DB15" s="21"/>
       <c r="DC15" s="21"/>
       <c r="DD15" s="21"/>
       <c r="DE15" s="21"/>
     </row>
     <row r="16" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A16" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="21">
         <v>98.331558151591906</v>
       </c>
       <c r="C16" s="21">
         <v>105.74906781589792</v>
       </c>
       <c r="D16" s="21">
         <v>90.572615034414653</v>
       </c>
       <c r="E16" s="21">
         <v>149.88585441313884</v>
       </c>
       <c r="F16" s="21">
@@ -24206,98 +24232,100 @@
       <c r="BZ16" s="21">
         <v>104.30745576968685</v>
       </c>
       <c r="CA16" s="21">
         <v>180.70040157347839</v>
       </c>
       <c r="CB16" s="21">
         <v>86.585147243029866</v>
       </c>
       <c r="CC16" s="21">
         <v>478.5414014162958</v>
       </c>
       <c r="CD16" s="21">
         <v>209.38140009130439</v>
       </c>
       <c r="CE16" s="21">
         <v>95.057001725088924</v>
       </c>
       <c r="CF16" s="21">
         <v>38.981161775466248</v>
       </c>
       <c r="CG16" s="21">
         <v>11.27664916824104</v>
       </c>
       <c r="CH16" s="21">
-        <v>109.92141651700452</v>
+        <v>110.76959143551102</v>
       </c>
       <c r="CI16" s="21">
-        <v>109.16588139593517</v>
+        <v>109.30416208457936</v>
       </c>
       <c r="CJ16" s="21">
-        <v>94.563937902202412</v>
+        <v>94.441049508060701</v>
       </c>
       <c r="CK16" s="21">
-        <v>141.29291516765633</v>
+        <v>141.20824917483264</v>
       </c>
       <c r="CL16" s="21">
-        <v>104.9114535069495</v>
+        <v>102.69950598715158</v>
       </c>
       <c r="CM16" s="21">
-        <v>150.67852300481647</v>
+        <v>153.06903688820756</v>
       </c>
       <c r="CN16" s="21">
-        <v>100.37482453395108</v>
+        <v>88.438304629746256</v>
       </c>
       <c r="CO16" s="21">
-        <v>465.03535551844351</v>
+        <v>580.13939972561377</v>
       </c>
       <c r="CP16" s="21">
-        <v>222.06006525308356</v>
+        <v>215.38180482908896</v>
       </c>
       <c r="CQ16" s="21">
-        <v>102.11624867995459</v>
+        <v>86.204038142514506</v>
       </c>
       <c r="CR16" s="21">
-        <v>37.094161444866444</v>
+        <v>43.777084346298579</v>
       </c>
       <c r="CS16" s="21">
-        <v>12.964105907427253</v>
+        <v>9.7042024455888658</v>
       </c>
       <c r="CT16" s="21">
         <v>106.26477450884781</v>
       </c>
       <c r="CU16" s="21">
         <v>110.25206071925572</v>
       </c>
       <c r="CV16" s="21">
         <v>95.277287517679824</v>
       </c>
       <c r="CW16" s="21">
         <v>134.21762970096077</v>
       </c>
-      <c r="CX16" s="21"/>
+      <c r="CX16" s="21">
+        <v>103.03329595752149</v>
+      </c>
       <c r="CY16" s="21"/>
       <c r="CZ16" s="21"/>
       <c r="DA16" s="21"/>
       <c r="DB16" s="21"/>
       <c r="DC16" s="21"/>
       <c r="DD16" s="21"/>
       <c r="DE16" s="21"/>
     </row>
     <row r="17" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A17" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="21">
         <v>68.69075702748188</v>
       </c>
       <c r="C17" s="21">
         <v>93.424583832577866</v>
       </c>
       <c r="D17" s="21">
         <v>104.01800770703275</v>
       </c>
       <c r="E17" s="21">
         <v>102.29494597164246</v>
       </c>
       <c r="F17" s="21">
@@ -24519,98 +24547,100 @@
       <c r="BZ17" s="21">
         <v>103.37472933816116</v>
       </c>
       <c r="CA17" s="21">
         <v>124.67480073186523</v>
       </c>
       <c r="CB17" s="21">
         <v>240.11666154509226</v>
       </c>
       <c r="CC17" s="21">
         <v>127.89038868438305</v>
       </c>
       <c r="CD17" s="21">
         <v>530.11826686473023</v>
       </c>
       <c r="CE17" s="21">
         <v>46.313720563210289</v>
       </c>
       <c r="CF17" s="21">
         <v>15.68237343110393</v>
       </c>
       <c r="CG17" s="21">
         <v>160.24071840049126</v>
       </c>
       <c r="CH17" s="21">
-        <v>42.801857523058665</v>
+        <v>43.911709954454984</v>
       </c>
       <c r="CI17" s="21">
-        <v>92.665771841335768</v>
+        <v>93.156524981800246</v>
       </c>
       <c r="CJ17" s="21">
-        <v>98.194740654825154</v>
+        <v>97.185025983654512</v>
       </c>
       <c r="CK17" s="21">
-        <v>104.52012489498819</v>
+        <v>105.18188648494913</v>
       </c>
       <c r="CL17" s="21">
-        <v>129.78872780513174</v>
+        <v>103.18089568182056</v>
       </c>
       <c r="CM17" s="21">
-        <v>106.81987533084983</v>
+        <v>127.57323568622756</v>
       </c>
       <c r="CN17" s="21">
-        <v>235.30795946407909</v>
+        <v>230.73159249576216</v>
       </c>
       <c r="CO17" s="21">
-        <v>131.31169737020417</v>
+        <v>132.32948037584376</v>
       </c>
       <c r="CP17" s="21">
-        <v>536.32166957293657</v>
+        <v>546.78361465912008</v>
       </c>
       <c r="CQ17" s="21">
-        <v>43.919927408357246</v>
+        <v>38.946830579133533</v>
       </c>
       <c r="CR17" s="21">
-        <v>16.423109202304914</v>
+        <v>17.956224482006437</v>
       </c>
       <c r="CS17" s="21">
-        <v>133.9237396785102</v>
+        <v>179.44468961036787</v>
       </c>
       <c r="CT17" s="21">
         <v>38.714364664221108</v>
       </c>
       <c r="CU17" s="21">
         <v>92.604254399092184</v>
       </c>
       <c r="CV17" s="21">
         <v>97.649054401562509</v>
       </c>
       <c r="CW17" s="21">
         <v>104.10710777989813</v>
       </c>
-      <c r="CX17" s="21"/>
+      <c r="CX17" s="21">
+        <v>109.21547042762766</v>
+      </c>
       <c r="CY17" s="21"/>
       <c r="CZ17" s="21"/>
       <c r="DA17" s="21"/>
       <c r="DB17" s="21"/>
       <c r="DC17" s="21"/>
       <c r="DD17" s="21"/>
       <c r="DE17" s="21"/>
     </row>
     <row r="18" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A18" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="10">
         <v>38.070072995375192</v>
       </c>
       <c r="C18" s="10">
         <v>121.13375669019639</v>
       </c>
       <c r="D18" s="10">
         <v>49.544738984278453</v>
       </c>
       <c r="E18" s="10">
         <v>152.09057597825156</v>
       </c>
       <c r="F18" s="10">
@@ -24832,98 +24862,100 @@
       <c r="BZ18" s="21">
         <v>76.399209407131565</v>
       </c>
       <c r="CA18" s="21">
         <v>178.06896765266137</v>
       </c>
       <c r="CB18" s="21">
         <v>69.031864304787604</v>
       </c>
       <c r="CC18" s="21">
         <v>123.53078870157057</v>
       </c>
       <c r="CD18" s="21">
         <v>310.8990213594779</v>
       </c>
       <c r="CE18" s="21">
         <v>39.280900124766127</v>
       </c>
       <c r="CF18" s="21">
         <v>94.748448947346674</v>
       </c>
       <c r="CG18" s="21">
         <v>165.7788710825447</v>
       </c>
       <c r="CH18" s="21">
-        <v>29.785080331502257</v>
+        <v>32.920386435856017</v>
       </c>
       <c r="CI18" s="21">
-        <v>147.98840028464397</v>
+        <v>146.24738118142511</v>
       </c>
       <c r="CJ18" s="21">
-        <v>71.539016839970955</v>
+        <v>70.952987827336571</v>
       </c>
       <c r="CK18" s="21">
-        <v>131.93670843306441</v>
+        <v>128.04946129566525</v>
       </c>
       <c r="CL18" s="21">
-        <v>80.604448346865638</v>
+        <v>85.659371578168347</v>
       </c>
       <c r="CM18" s="21">
-        <v>187.75291886772359</v>
+        <v>171.4881192168686</v>
       </c>
       <c r="CN18" s="21">
-        <v>73.019801376674636</v>
+        <v>79.773300991506972</v>
       </c>
       <c r="CO18" s="21">
-        <v>94.95989403664629</v>
+        <v>100.31574637400871</v>
       </c>
       <c r="CP18" s="21">
-        <v>354.15310930406133</v>
+        <v>333.6850400596694</v>
       </c>
       <c r="CQ18" s="21">
-        <v>43.90472960183029</v>
+        <v>45.276864171721691</v>
       </c>
       <c r="CR18" s="21">
-        <v>96.628688953361646</v>
+        <v>90.084255144296478</v>
       </c>
       <c r="CS18" s="21">
-        <v>166.95379410669901</v>
+        <v>141.9676161309709</v>
       </c>
       <c r="CT18" s="21">
         <v>33.580579617831027</v>
       </c>
       <c r="CU18" s="21">
         <v>135.41754726446825</v>
       </c>
       <c r="CV18" s="21">
         <v>54.730821783117086</v>
       </c>
       <c r="CW18" s="21">
         <v>198.89323581326937</v>
       </c>
-      <c r="CX18" s="21"/>
+      <c r="CX18" s="21">
+        <v>57.370887614033251</v>
+      </c>
       <c r="CY18" s="21"/>
       <c r="CZ18" s="21"/>
       <c r="DA18" s="21"/>
       <c r="DB18" s="21"/>
       <c r="DC18" s="21"/>
       <c r="DD18" s="21"/>
       <c r="DE18" s="21"/>
     </row>
     <row r="19" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A19" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B19" s="10">
         <v>57.382289846576072</v>
       </c>
       <c r="C19" s="10">
         <v>104.260205046838</v>
       </c>
       <c r="D19" s="10">
         <v>118.73263957623081</v>
       </c>
       <c r="E19" s="10">
         <v>101.83244813876013</v>
       </c>
       <c r="F19" s="10">
@@ -25145,98 +25177,100 @@
       <c r="BZ19" s="21">
         <v>105.6538398436161</v>
       </c>
       <c r="CA19" s="21">
         <v>145.51541759476814</v>
       </c>
       <c r="CB19" s="21">
         <v>136.72280465702423</v>
       </c>
       <c r="CC19" s="21">
         <v>142.43046302966377</v>
       </c>
       <c r="CD19" s="21">
         <v>322.30086723829942</v>
       </c>
       <c r="CE19" s="21">
         <v>72.469358244311451</v>
       </c>
       <c r="CF19" s="21">
         <v>73.922019285002094</v>
       </c>
       <c r="CG19" s="21">
         <v>30.600537762058615</v>
       </c>
       <c r="CH19" s="21">
-        <v>49.860631755927116</v>
+        <v>51.087194713702885</v>
       </c>
       <c r="CI19" s="21">
-        <v>100.10099799643638</v>
+        <v>100.57585210697908</v>
       </c>
       <c r="CJ19" s="21">
-        <v>119.22612023271239</v>
+        <v>118.51769985664988</v>
       </c>
       <c r="CK19" s="21">
-        <v>107.77657401358189</v>
+        <v>107.54812089962932</v>
       </c>
       <c r="CL19" s="21">
-        <v>108.34434271945258</v>
+        <v>103.33558132797391</v>
       </c>
       <c r="CM19" s="21">
-        <v>145.63338995307041</v>
+        <v>142.68320829661269</v>
       </c>
       <c r="CN19" s="21">
-        <v>147.44064365046862</v>
+        <v>142.07801483444658</v>
       </c>
       <c r="CO19" s="21">
-        <v>139.17407674885774</v>
+        <v>139.9444507049954</v>
       </c>
       <c r="CP19" s="21">
-        <v>327.6774547283789</v>
+        <v>361.15448333521539</v>
       </c>
       <c r="CQ19" s="21">
-        <v>70.63332388247224</v>
+        <v>60.502397087911852</v>
       </c>
       <c r="CR19" s="21">
-        <v>71.598061229466552</v>
+        <v>94.555334951310115</v>
       </c>
       <c r="CS19" s="21">
-        <v>40.556360443189298</v>
+        <v>25.348356438724366</v>
       </c>
       <c r="CT19" s="21">
         <v>53.028694811118505</v>
       </c>
       <c r="CU19" s="21">
         <v>101.7333195023092</v>
       </c>
       <c r="CV19" s="21">
         <v>117.43226672581181</v>
       </c>
       <c r="CW19" s="21">
         <v>108.85727884939797</v>
       </c>
-      <c r="CX19" s="21"/>
+      <c r="CX19" s="21">
+        <v>102.33721589928069</v>
+      </c>
       <c r="CY19" s="21"/>
       <c r="CZ19" s="21"/>
       <c r="DA19" s="21"/>
       <c r="DB19" s="21"/>
       <c r="DC19" s="21"/>
       <c r="DD19" s="21"/>
       <c r="DE19" s="21"/>
     </row>
     <row r="20" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A20" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B20" s="10">
         <v>84.078592079880906</v>
       </c>
       <c r="C20" s="10">
         <v>79.532288376241041</v>
       </c>
       <c r="D20" s="10">
         <v>97.721561419217082</v>
       </c>
       <c r="E20" s="10">
         <v>172.95997672243308</v>
       </c>
       <c r="F20" s="10">
@@ -25458,98 +25492,100 @@
       <c r="BZ20" s="21">
         <v>107.68533708068573</v>
       </c>
       <c r="CA20" s="21">
         <v>125.29304552804432</v>
       </c>
       <c r="CB20" s="21">
         <v>197.53599154830772</v>
       </c>
       <c r="CC20" s="21">
         <v>299.27115704697667</v>
       </c>
       <c r="CD20" s="21">
         <v>332.9059461918834</v>
       </c>
       <c r="CE20" s="21">
         <v>59.754658070959842</v>
       </c>
       <c r="CF20" s="21">
         <v>57.545450041935986</v>
       </c>
       <c r="CG20" s="21">
         <v>11.862603004005736</v>
       </c>
       <c r="CH20" s="21">
-        <v>84.234747513761789</v>
+        <v>84.490402007911442</v>
       </c>
       <c r="CI20" s="21">
-        <v>77.786975970715588</v>
+        <v>78.077630659511541</v>
       </c>
       <c r="CJ20" s="21">
-        <v>119.2076811551874</v>
+        <v>117.70482947705348</v>
       </c>
       <c r="CK20" s="21">
-        <v>124.4730220446986</v>
+        <v>125.20336035333091</v>
       </c>
       <c r="CL20" s="21">
-        <v>107.61921401530286</v>
+        <v>108.38503225216532</v>
       </c>
       <c r="CM20" s="21">
-        <v>124.92276668304234</v>
+        <v>123.1689077826021</v>
       </c>
       <c r="CN20" s="21">
-        <v>211.40108947045184</v>
+        <v>195.5233653047386</v>
       </c>
       <c r="CO20" s="21">
-        <v>263.07462481584099</v>
+        <v>300.77986835784742</v>
       </c>
       <c r="CP20" s="21">
-        <v>317.01971774140969</v>
+        <v>295.96113707992163</v>
       </c>
       <c r="CQ20" s="21">
-        <v>56.427011512067374</v>
+        <v>52.049437383062369</v>
       </c>
       <c r="CR20" s="21">
-        <v>75.081196077204453</v>
+        <v>93.673428030876025</v>
       </c>
       <c r="CS20" s="21">
-        <v>9.405694245916413</v>
+        <v>9.5121902947411865</v>
       </c>
       <c r="CT20" s="21">
         <v>86.388831580737417</v>
       </c>
       <c r="CU20" s="21">
         <v>78.792169746528231</v>
       </c>
       <c r="CV20" s="21">
         <v>113.79322264381489</v>
       </c>
       <c r="CW20" s="21">
         <v>128.06533313198094</v>
       </c>
-      <c r="CX20" s="21"/>
+      <c r="CX20" s="21">
+        <v>108.53678854371833</v>
+      </c>
       <c r="CY20" s="21"/>
       <c r="CZ20" s="21"/>
       <c r="DA20" s="21"/>
       <c r="DB20" s="21"/>
       <c r="DC20" s="21"/>
       <c r="DD20" s="21"/>
       <c r="DE20" s="21"/>
     </row>
     <row r="21" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A21" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B21" s="10">
         <v>69.959339218854282</v>
       </c>
       <c r="C21" s="10">
         <v>101.86544729164977</v>
       </c>
       <c r="D21" s="10">
         <v>113.81101908819498</v>
       </c>
       <c r="E21" s="10">
         <v>101.48545521672112</v>
       </c>
       <c r="F21" s="10">
@@ -25771,98 +25807,100 @@
       <c r="BZ21" s="21">
         <v>100.75264037342025</v>
       </c>
       <c r="CA21" s="21">
         <v>151.55424082681992</v>
       </c>
       <c r="CB21" s="21">
         <v>170.94218960638113</v>
       </c>
       <c r="CC21" s="21">
         <v>161.12582033919756</v>
       </c>
       <c r="CD21" s="21">
         <v>200.58037284026025</v>
       </c>
       <c r="CE21" s="21">
         <v>64.12159128900737</v>
       </c>
       <c r="CF21" s="21">
         <v>30.223634454351352</v>
       </c>
       <c r="CG21" s="21">
         <v>103.83724488072555</v>
       </c>
       <c r="CH21" s="21">
-        <v>51.067300243447363</v>
+        <v>51.070582490437253</v>
       </c>
       <c r="CI21" s="21">
-        <v>100.00181196985099</v>
+        <v>100.05860067877217</v>
       </c>
       <c r="CJ21" s="21">
-        <v>110.25666850722405</v>
+        <v>111.52958096305119</v>
       </c>
       <c r="CK21" s="21">
-        <v>99.885338270278083</v>
+        <v>99.284864160412127</v>
       </c>
       <c r="CL21" s="21">
-        <v>117.24309166248479</v>
+        <v>111.16490647197095</v>
       </c>
       <c r="CM21" s="21">
-        <v>129.42023940323025</v>
+        <v>126.20182815624136</v>
       </c>
       <c r="CN21" s="21">
-        <v>164.58770256418509</v>
+        <v>167.451661904513</v>
       </c>
       <c r="CO21" s="21">
-        <v>148.66302832768048</v>
+        <v>159.26752614570231</v>
       </c>
       <c r="CP21" s="21">
-        <v>238.32765075340666</v>
+        <v>232.36969542210443</v>
       </c>
       <c r="CQ21" s="21">
-        <v>60.21599724868296</v>
+        <v>63.708862896149633</v>
       </c>
       <c r="CR21" s="21">
-        <v>27.384721631817154</v>
+        <v>28.440182587691272</v>
       </c>
       <c r="CS21" s="21">
-        <v>111.64697986706811</v>
+        <v>95.716895864373441</v>
       </c>
       <c r="CT21" s="21">
         <v>60.640225356258426</v>
       </c>
       <c r="CU21" s="21">
         <v>102.05160566453924</v>
       </c>
       <c r="CV21" s="21">
         <v>111.50950399708246</v>
       </c>
       <c r="CW21" s="21">
         <v>113.22675189614991</v>
       </c>
-      <c r="CX21" s="21"/>
+      <c r="CX21" s="21">
+        <v>98.157387114643484</v>
+      </c>
       <c r="CY21" s="21"/>
       <c r="CZ21" s="21"/>
       <c r="DA21" s="21"/>
       <c r="DB21" s="21"/>
       <c r="DC21" s="21"/>
       <c r="DD21" s="21"/>
       <c r="DE21" s="21"/>
     </row>
     <row r="22" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A22" s="6" t="s">
         <v>40</v>
       </c>
       <c r="B22" s="20" t="s">
         <v>37</v>
       </c>
       <c r="C22" s="20" t="s">
         <v>37</v>
       </c>
       <c r="D22" s="20" t="s">
         <v>37</v>
       </c>
       <c r="E22" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F22" s="20" t="s">
@@ -26084,98 +26122,100 @@
       <c r="BZ22" s="21">
         <v>158.75619927100004</v>
       </c>
       <c r="CA22" s="21">
         <v>154.07584896651747</v>
       </c>
       <c r="CB22" s="21">
         <v>103.77281505169715</v>
       </c>
       <c r="CC22" s="21">
         <v>136.47760226632417</v>
       </c>
       <c r="CD22" s="21">
         <v>144.37221780962651</v>
       </c>
       <c r="CE22" s="21">
         <v>40.69077610105488</v>
       </c>
       <c r="CF22" s="21">
         <v>62.497038499553383</v>
       </c>
       <c r="CG22" s="21">
         <v>318.86025888812861</v>
       </c>
       <c r="CH22" s="21">
-        <v>55.311852477794574</v>
+        <v>56.782109366890396</v>
       </c>
       <c r="CI22" s="21">
-        <v>42.055857296200557</v>
+        <v>41.878512587616811</v>
       </c>
       <c r="CJ22" s="21">
-        <v>151.57005571818823</v>
+        <v>151.65878832568711</v>
       </c>
       <c r="CK22" s="21">
-        <v>71.934207384919688</v>
+        <v>71.656529272192088</v>
       </c>
       <c r="CL22" s="21">
-        <v>173.75586132217805</v>
+        <v>160.42225956687699</v>
       </c>
       <c r="CM22" s="21">
-        <v>142.61690039001795</v>
+        <v>152.10340773011242</v>
       </c>
       <c r="CN22" s="21">
-        <v>104.92476738124192</v>
+        <v>93.246883752161324</v>
       </c>
       <c r="CO22" s="21">
-        <v>133.77374521284324</v>
+        <v>137.71809634332362</v>
       </c>
       <c r="CP22" s="21">
-        <v>137.62265008452277</v>
+        <v>144.73643773024244</v>
       </c>
       <c r="CQ22" s="21">
-        <v>51.034876731593258</v>
+        <v>47.866530420297686</v>
       </c>
       <c r="CR22" s="21">
-        <v>50.175969851723259</v>
+        <v>56.467206641061416</v>
       </c>
       <c r="CS22" s="20">
-        <v>321.73144197690948</v>
+        <v>318.74706764797071</v>
       </c>
       <c r="CT22" s="21">
         <v>54.850444745122736</v>
       </c>
       <c r="CU22" s="21">
         <v>42.171297869294236</v>
       </c>
       <c r="CV22" s="21">
         <v>155.06269420903033</v>
       </c>
       <c r="CW22" s="21">
         <v>71.594697771977792</v>
       </c>
-      <c r="CX22" s="21"/>
+      <c r="CX22" s="21">
+        <v>157.4111412148572</v>
+      </c>
       <c r="CY22" s="21"/>
       <c r="CZ22" s="21"/>
       <c r="DA22" s="21"/>
       <c r="DB22" s="21"/>
       <c r="DC22" s="21"/>
       <c r="DD22" s="21"/>
       <c r="DE22" s="20"/>
     </row>
     <row r="23" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A23" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B23" s="10">
         <v>32.933088843632916</v>
       </c>
       <c r="C23" s="10">
         <v>126.37979040348046</v>
       </c>
       <c r="D23" s="10">
         <v>128.07035721301312</v>
       </c>
       <c r="E23" s="10">
         <v>108.11388769282114</v>
       </c>
       <c r="F23" s="10">
@@ -26397,98 +26437,100 @@
       <c r="BZ23" s="21">
         <v>115.06081243970905</v>
       </c>
       <c r="CA23" s="21">
         <v>140.02210637485112</v>
       </c>
       <c r="CB23" s="21">
         <v>154.57702788193021</v>
       </c>
       <c r="CC23" s="21">
         <v>132.6871146488707</v>
       </c>
       <c r="CD23" s="21">
         <v>263.68364923181309</v>
       </c>
       <c r="CE23" s="21">
         <v>49.965411635207872</v>
       </c>
       <c r="CF23" s="21">
         <v>114.4199251933433</v>
       </c>
       <c r="CG23" s="21">
         <v>39.849187166219821</v>
       </c>
       <c r="CH23" s="10">
-        <v>39.943574721822188</v>
+        <v>40.328399149004021</v>
       </c>
       <c r="CI23" s="21">
-        <v>111.34308780279693</v>
+        <v>111.66936388712807</v>
       </c>
       <c r="CJ23" s="21">
-        <v>116.64242492474403</v>
+        <v>116.70440312786977</v>
       </c>
       <c r="CK23" s="21">
-        <v>107.13020862231876</v>
+        <v>106.99839909716499</v>
       </c>
       <c r="CL23" s="21">
-        <v>115.93295566998638</v>
+        <v>110.83499067854659</v>
       </c>
       <c r="CM23" s="21">
-        <v>134.29458442600327</v>
+        <v>138.10590211536859</v>
       </c>
       <c r="CN23" s="21">
-        <v>146.07166425189408</v>
+        <v>143.41345801656718</v>
       </c>
       <c r="CO23" s="21">
-        <v>126.55545816728149</v>
+        <v>116.32298286549236</v>
       </c>
       <c r="CP23" s="21">
-        <v>253.68971637879946</v>
+        <v>290.43650141822934</v>
       </c>
       <c r="CQ23" s="21">
-        <v>54.080435725949997</v>
+        <v>49.534213937816418</v>
       </c>
       <c r="CR23" s="21">
-        <v>122.57498740208493</v>
+        <v>128.63038908448806</v>
       </c>
       <c r="CS23" s="21">
-        <v>32.26932156116726</v>
+        <v>39.296085543579345</v>
       </c>
       <c r="CT23" s="10">
         <v>37.271236759415359</v>
       </c>
       <c r="CU23" s="21">
         <v>114.58587257650828</v>
       </c>
       <c r="CV23" s="21">
         <v>128.86564853163901</v>
       </c>
       <c r="CW23" s="21">
         <v>102.08156479793773</v>
       </c>
-      <c r="CX23" s="21"/>
+      <c r="CX23" s="21">
+        <v>109.7480914264921</v>
+      </c>
       <c r="CY23" s="21"/>
       <c r="CZ23" s="21"/>
       <c r="DA23" s="21"/>
       <c r="DB23" s="21"/>
       <c r="DC23" s="21"/>
       <c r="DD23" s="21"/>
       <c r="DE23" s="21"/>
     </row>
     <row r="24" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A24" s="6" t="s">
         <v>41</v>
       </c>
       <c r="B24" s="10">
         <v>81.875674809435594</v>
       </c>
       <c r="C24" s="10">
         <v>99.631611081156677</v>
       </c>
       <c r="D24" s="10">
         <v>99.185313037266425</v>
       </c>
       <c r="E24" s="10">
         <v>102.85463488560602</v>
       </c>
       <c r="F24" s="10">
@@ -26710,98 +26752,100 @@
       <c r="BZ24" s="21">
         <v>99.825785333393299</v>
       </c>
       <c r="CA24" s="21">
         <v>100.02609781340968</v>
       </c>
       <c r="CB24" s="21">
         <v>120.54885061588658</v>
       </c>
       <c r="CC24" s="21">
         <v>104.65432726360318</v>
       </c>
       <c r="CD24" s="21">
         <v>301.3248054856756</v>
       </c>
       <c r="CE24" s="21">
         <v>38.884536920168379</v>
       </c>
       <c r="CF24" s="21">
         <v>69.601299235627408</v>
       </c>
       <c r="CG24" s="21">
         <v>97.104452920431513</v>
       </c>
       <c r="CH24" s="10">
-        <v>99.682763749823266</v>
+        <v>91.732883363092157</v>
       </c>
       <c r="CI24" s="21">
-        <v>98.87415438917418</v>
+        <v>86.966235278636262</v>
       </c>
       <c r="CJ24" s="21">
-        <v>101.31394447785694</v>
+        <v>101.40651618946661</v>
       </c>
       <c r="CK24" s="21">
-        <v>99.687656069075345</v>
+        <v>99.764803554988887</v>
       </c>
       <c r="CL24" s="21">
-        <v>99.878155495492564</v>
+        <v>99.575949769777623</v>
       </c>
       <c r="CM24" s="21">
-        <v>101.47851395105553</v>
+        <v>102.72145462216832</v>
       </c>
       <c r="CN24" s="21">
-        <v>101.56352524076686</v>
+        <v>120.5722666179762</v>
       </c>
       <c r="CO24" s="21">
-        <v>119.90471391137334</v>
+        <v>104.51351596064784</v>
       </c>
       <c r="CP24" s="21">
-        <v>341.75152208569972</v>
+        <v>338.12943048565376</v>
       </c>
       <c r="CQ24" s="21">
-        <v>33.634969005393437</v>
+        <v>34.232016901414539</v>
       </c>
       <c r="CR24" s="21">
-        <v>70.886691120301109</v>
+        <v>72.287406653275383</v>
       </c>
       <c r="CS24" s="21">
-        <v>122.13460807253097</v>
+        <v>103.59116620929339</v>
       </c>
       <c r="CT24" s="10">
         <v>97.043876665175503</v>
       </c>
       <c r="CU24" s="21">
         <v>99.779466863794966</v>
       </c>
       <c r="CV24" s="21">
         <v>48.80038482067765</v>
       </c>
       <c r="CW24" s="21">
         <v>170.62506774232619</v>
       </c>
-      <c r="CX24" s="21"/>
+      <c r="CX24" s="21">
+        <v>114.25522785811239</v>
+      </c>
       <c r="CY24" s="21"/>
       <c r="CZ24" s="21"/>
       <c r="DA24" s="21"/>
       <c r="DB24" s="21"/>
       <c r="DC24" s="21"/>
       <c r="DD24" s="21"/>
       <c r="DE24" s="21"/>
     </row>
     <row r="25" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A25" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="10">
         <v>96.0437699099637</v>
       </c>
       <c r="C25" s="10">
         <v>83.251978445067337</v>
       </c>
       <c r="D25" s="10">
         <v>117.41103699361446</v>
       </c>
       <c r="E25" s="10">
         <v>85.041957603050449</v>
       </c>
       <c r="F25" s="10">
@@ -27023,98 +27067,100 @@
       <c r="BZ25" s="21">
         <v>99.921618806257328</v>
       </c>
       <c r="CA25" s="21">
         <v>100.1150017677469</v>
       </c>
       <c r="CB25" s="21">
         <v>247.02713302383236</v>
       </c>
       <c r="CC25" s="21">
         <v>188.64460623808498</v>
       </c>
       <c r="CD25" s="21">
         <v>268.06098700680383</v>
       </c>
       <c r="CE25" s="21">
         <v>24.414034825628697</v>
       </c>
       <c r="CF25" s="21">
         <v>34.615905530048188</v>
       </c>
       <c r="CG25" s="21">
         <v>118.27461154308587</v>
       </c>
       <c r="CH25" s="10">
-        <v>91.370408124248314</v>
+        <v>93.630936499425289</v>
       </c>
       <c r="CI25" s="21">
-        <v>100.11732029095364</v>
+        <v>100.09237832798274</v>
       </c>
       <c r="CJ25" s="21">
-        <v>99.433482612531904</v>
+        <v>99.236726018017677</v>
       </c>
       <c r="CK25" s="21">
-        <v>99.993663971978393</v>
+        <v>100.19529320187041</v>
       </c>
       <c r="CL25" s="21">
-        <v>100.37998616917436</v>
+        <v>100.35931623097409</v>
       </c>
       <c r="CM25" s="21">
-        <v>120.4383584282652</v>
+        <v>117.02772301888645</v>
       </c>
       <c r="CN25" s="21">
-        <v>311.92576786971176</v>
+        <v>197.76160076269576</v>
       </c>
       <c r="CO25" s="21">
-        <v>128.92652515621717</v>
+        <v>183.9653125954018</v>
       </c>
       <c r="CP25" s="21">
-        <v>290.39337076206806</v>
+        <v>283.52602900251418</v>
       </c>
       <c r="CQ25" s="21">
-        <v>22.51211125890319</v>
+        <v>23.545212812217343</v>
       </c>
       <c r="CR25" s="21">
-        <v>34.097317001129795</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>37.504952736892847</v>
+      </c>
+      <c r="CS25" s="21">
+        <v>93.310682586509444</v>
       </c>
       <c r="CT25" s="10">
         <v>102.1652747907644</v>
       </c>
       <c r="CU25" s="21">
         <v>98.750362098236224</v>
       </c>
       <c r="CV25" s="21">
         <v>124.31540160188364</v>
       </c>
       <c r="CW25" s="21">
         <v>144.06707628779716</v>
       </c>
-      <c r="CX25" s="21"/>
+      <c r="CX25" s="21">
+        <v>60.134278439786392</v>
+      </c>
       <c r="CY25" s="21"/>
       <c r="CZ25" s="21"/>
       <c r="DA25" s="21"/>
       <c r="DB25" s="21"/>
       <c r="DC25" s="21"/>
       <c r="DD25" s="21"/>
       <c r="DE25" s="21"/>
     </row>
     <row r="26" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A26" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="10">
         <v>78.136670993648167</v>
       </c>
       <c r="C26" s="10">
         <v>98.866116873185845</v>
       </c>
       <c r="D26" s="10">
         <v>121.05242185312697</v>
       </c>
       <c r="E26" s="10">
         <v>180.38323955535873</v>
       </c>
       <c r="F26" s="10">
@@ -27336,412 +27382,414 @@
       <c r="BZ26" s="21">
         <v>105.37875532804932</v>
       </c>
       <c r="CA26" s="21">
         <v>117.41422437791647</v>
       </c>
       <c r="CB26" s="21">
         <v>102.63346956139171</v>
       </c>
       <c r="CC26" s="21">
         <v>131.04364709115117</v>
       </c>
       <c r="CD26" s="21">
         <v>97.520065938229834</v>
       </c>
       <c r="CE26" s="21">
         <v>78.966125780106637</v>
       </c>
       <c r="CF26" s="21">
         <v>77.81744984623441</v>
       </c>
       <c r="CG26" s="21">
         <v>99.693333597867564</v>
       </c>
       <c r="CH26" s="10">
-        <v>83.238511458942014</v>
+        <v>81.774758663723873</v>
       </c>
       <c r="CI26" s="21">
-        <v>99.807979830729337</v>
+        <v>100.09555730710727</v>
       </c>
       <c r="CJ26" s="21">
-        <v>104.65809611724526</v>
+        <v>104.14880186024571</v>
       </c>
       <c r="CK26" s="21">
-        <v>116.992698210565</v>
+        <v>117.46460640412479</v>
       </c>
       <c r="CL26" s="21">
-        <v>113.36411881029265</v>
+        <v>111.57691957162403</v>
       </c>
       <c r="CM26" s="21">
-        <v>108.82920420139553</v>
+        <v>109.51525734225704</v>
       </c>
       <c r="CN26" s="21">
-        <v>97.929101887864263</v>
+        <v>97.987102290800252</v>
       </c>
       <c r="CO26" s="21">
-        <v>131.89469456474987</v>
+        <v>123.05354609511726</v>
       </c>
       <c r="CP26" s="21">
-        <v>83.107296907784928</v>
+        <v>83.438932778801814</v>
       </c>
       <c r="CQ26" s="21">
-        <v>96.103865917392369</v>
+        <v>95.969462625728227</v>
       </c>
       <c r="CR26" s="21">
-        <v>77.912227160293355</v>
+        <v>83.497207700249177</v>
       </c>
       <c r="CS26" s="21">
-        <v>106.49050304750389</v>
+        <v>106.44674005605808</v>
       </c>
       <c r="CT26" s="10">
         <v>86.130283700849617</v>
       </c>
       <c r="CU26" s="21">
         <v>95.267502147872037</v>
       </c>
       <c r="CV26" s="21">
         <v>104.15429753803727</v>
       </c>
       <c r="CW26" s="21">
         <v>115.82186314803246</v>
       </c>
-      <c r="CX26" s="21"/>
+      <c r="CX26" s="21">
+        <v>107.23348998456194</v>
+      </c>
       <c r="CY26" s="21"/>
       <c r="CZ26" s="21"/>
       <c r="DA26" s="21"/>
       <c r="DB26" s="21"/>
       <c r="DC26" s="21"/>
       <c r="DD26" s="21"/>
       <c r="DE26" s="21"/>
     </row>
     <row r="28" spans="1:146" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="41" t="s">
+      <c r="A28" s="38" t="s">
         <v>27</v>
       </c>
-      <c r="B28" s="41"/>
-[...59 lines deleted...]
-      <c r="CH28" s="44" t="s">
+      <c r="B28" s="38"/>
+      <c r="C28" s="38"/>
+      <c r="D28" s="38"/>
+      <c r="E28" s="38"/>
+      <c r="F28" s="38"/>
+      <c r="G28" s="38"/>
+      <c r="H28" s="38"/>
+      <c r="I28" s="38"/>
+      <c r="J28" s="38"/>
+      <c r="K28" s="38"/>
+      <c r="L28" s="38"/>
+      <c r="M28" s="38"/>
+      <c r="N28" s="38"/>
+      <c r="O28" s="38"/>
+      <c r="P28" s="38"/>
+      <c r="Q28" s="38"/>
+      <c r="R28" s="38"/>
+      <c r="S28" s="38"/>
+      <c r="T28" s="38"/>
+      <c r="U28" s="38"/>
+      <c r="V28" s="38"/>
+      <c r="W28" s="38"/>
+      <c r="X28" s="38"/>
+      <c r="Y28" s="38"/>
+      <c r="Z28" s="38"/>
+      <c r="AA28" s="38"/>
+      <c r="AB28" s="38"/>
+      <c r="AC28" s="38"/>
+      <c r="AD28" s="38"/>
+      <c r="AE28" s="38"/>
+      <c r="AF28" s="38"/>
+      <c r="AG28" s="38"/>
+      <c r="AH28" s="38"/>
+      <c r="AI28" s="38"/>
+      <c r="AJ28" s="38"/>
+      <c r="AK28" s="38"/>
+      <c r="AL28" s="38"/>
+      <c r="AM28" s="38"/>
+      <c r="AN28" s="38"/>
+      <c r="AO28" s="38"/>
+      <c r="AP28" s="38"/>
+      <c r="AQ28" s="38"/>
+      <c r="AR28" s="38"/>
+      <c r="AS28" s="38"/>
+      <c r="AT28" s="38"/>
+      <c r="AU28" s="38"/>
+      <c r="AV28" s="38"/>
+      <c r="AW28" s="38"/>
+      <c r="AX28" s="38"/>
+      <c r="AY28" s="38"/>
+      <c r="AZ28" s="38"/>
+      <c r="BA28" s="38"/>
+      <c r="BB28" s="38"/>
+      <c r="BC28" s="38"/>
+      <c r="BD28" s="38"/>
+      <c r="BE28" s="38"/>
+      <c r="BF28" s="38"/>
+      <c r="BG28" s="38"/>
+      <c r="BH28" s="38"/>
+      <c r="BI28" s="38"/>
+      <c r="CH28" s="48" t="s">
         <v>27</v>
       </c>
-      <c r="CI28" s="44"/>
-[...21 lines deleted...]
-      <c r="DE28" s="44"/>
+      <c r="CI28" s="48"/>
+      <c r="CJ28" s="48"/>
+      <c r="CK28" s="48"/>
+      <c r="CL28" s="48"/>
+      <c r="CM28" s="48"/>
+      <c r="CN28" s="48"/>
+      <c r="CO28" s="48"/>
+      <c r="CP28" s="48"/>
+      <c r="CQ28" s="48"/>
+      <c r="CR28" s="48"/>
+      <c r="CS28" s="48"/>
+      <c r="CT28" s="48"/>
+      <c r="CU28" s="48"/>
+      <c r="CV28" s="48"/>
+      <c r="CW28" s="48"/>
+      <c r="CX28" s="48"/>
+      <c r="CY28" s="48"/>
+      <c r="CZ28" s="48"/>
+      <c r="DA28" s="48"/>
+      <c r="DB28" s="48"/>
+      <c r="DC28" s="48"/>
+      <c r="DD28" s="48"/>
+      <c r="DE28" s="48"/>
       <c r="DF28" s="23"/>
       <c r="DG28" s="23"/>
       <c r="DH28" s="23"/>
       <c r="DI28" s="23"/>
       <c r="DJ28" s="23"/>
       <c r="DK28" s="23"/>
       <c r="DL28" s="23"/>
       <c r="DM28" s="23"/>
       <c r="DN28" s="23"/>
       <c r="DO28" s="23"/>
       <c r="DP28" s="23"/>
       <c r="DQ28" s="23"/>
       <c r="DR28" s="23"/>
       <c r="DS28" s="23"/>
       <c r="DT28" s="23"/>
       <c r="DU28" s="23"/>
       <c r="DV28" s="23"/>
       <c r="DW28" s="23"/>
       <c r="DX28" s="23"/>
       <c r="DY28" s="23"/>
       <c r="DZ28" s="23"/>
       <c r="EA28" s="23"/>
       <c r="EB28" s="23"/>
       <c r="EC28" s="23"/>
       <c r="ED28" s="23"/>
       <c r="EE28" s="23"/>
       <c r="EF28" s="23"/>
       <c r="EG28" s="23"/>
       <c r="EH28" s="23"/>
       <c r="EI28" s="23"/>
       <c r="EJ28" s="23"/>
       <c r="EK28" s="23"/>
       <c r="EL28" s="23"/>
       <c r="EM28" s="23"/>
       <c r="EN28" s="23"/>
       <c r="EO28" s="23"/>
       <c r="EP28" s="23"/>
     </row>
     <row r="29" spans="1:146" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="K29" s="45" t="s">
+      <c r="K29" s="44" t="s">
         <v>30</v>
       </c>
-      <c r="L29" s="45"/>
-[...1 lines deleted...]
-      <c r="W29" s="45" t="s">
+      <c r="L29" s="44"/>
+      <c r="M29" s="44"/>
+      <c r="W29" s="44" t="s">
         <v>30</v>
       </c>
-      <c r="X29" s="45"/>
-[...1 lines deleted...]
-      <c r="AI29" s="45" t="s">
+      <c r="X29" s="44"/>
+      <c r="Y29" s="44"/>
+      <c r="AI29" s="44" t="s">
         <v>30</v>
       </c>
-      <c r="AJ29" s="45"/>
-[...1 lines deleted...]
-      <c r="AU29" s="45" t="s">
+      <c r="AJ29" s="44"/>
+      <c r="AK29" s="44"/>
+      <c r="AU29" s="44" t="s">
         <v>30</v>
       </c>
-      <c r="AV29" s="45"/>
-[...1 lines deleted...]
-      <c r="BG29" s="45" t="s">
+      <c r="AV29" s="44"/>
+      <c r="AW29" s="44"/>
+      <c r="BG29" s="44" t="s">
         <v>30</v>
       </c>
-      <c r="BH29" s="45"/>
-[...1 lines deleted...]
-      <c r="BS29" s="45" t="s">
+      <c r="BH29" s="44"/>
+      <c r="BI29" s="44"/>
+      <c r="BS29" s="44" t="s">
         <v>30</v>
       </c>
-      <c r="BT29" s="45"/>
-[...1 lines deleted...]
-      <c r="CE29" s="45" t="s">
+      <c r="BT29" s="44"/>
+      <c r="BU29" s="44"/>
+      <c r="CE29" s="44" t="s">
         <v>30</v>
       </c>
-      <c r="CF29" s="45"/>
-[...1 lines deleted...]
-      <c r="CQ29" s="45" t="s">
+      <c r="CF29" s="44"/>
+      <c r="CG29" s="44"/>
+      <c r="CQ29" s="44" t="s">
         <v>30</v>
       </c>
-      <c r="CR29" s="45"/>
-[...1 lines deleted...]
-      <c r="DC29" s="45" t="s">
+      <c r="CR29" s="44"/>
+      <c r="CS29" s="44"/>
+      <c r="DC29" s="44" t="s">
         <v>30</v>
       </c>
-      <c r="DD29" s="45"/>
-      <c r="DE29" s="45"/>
+      <c r="DD29" s="44"/>
+      <c r="DE29" s="44"/>
     </row>
     <row r="30" spans="1:146" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="47"/>
-      <c r="B30" s="38" t="s">
+      <c r="A30" s="45"/>
+      <c r="B30" s="41" t="s">
         <v>35</v>
       </c>
-      <c r="C30" s="39"/>
-[...10 lines deleted...]
-      <c r="N30" s="38" t="s">
+      <c r="C30" s="42"/>
+      <c r="D30" s="42"/>
+      <c r="E30" s="42"/>
+      <c r="F30" s="42"/>
+      <c r="G30" s="42"/>
+      <c r="H30" s="42"/>
+      <c r="I30" s="42"/>
+      <c r="J30" s="42"/>
+      <c r="K30" s="42"/>
+      <c r="L30" s="42"/>
+      <c r="M30" s="43"/>
+      <c r="N30" s="41" t="s">
         <v>34</v>
       </c>
-      <c r="O30" s="39"/>
-[...10 lines deleted...]
-      <c r="Z30" s="38" t="s">
+      <c r="O30" s="42"/>
+      <c r="P30" s="42"/>
+      <c r="Q30" s="42"/>
+      <c r="R30" s="42"/>
+      <c r="S30" s="42"/>
+      <c r="T30" s="42"/>
+      <c r="U30" s="42"/>
+      <c r="V30" s="42"/>
+      <c r="W30" s="42"/>
+      <c r="X30" s="42"/>
+      <c r="Y30" s="43"/>
+      <c r="Z30" s="41" t="s">
         <v>36</v>
       </c>
-      <c r="AA30" s="39"/>
-[...10 lines deleted...]
-      <c r="AL30" s="38" t="s">
+      <c r="AA30" s="42"/>
+      <c r="AB30" s="42"/>
+      <c r="AC30" s="42"/>
+      <c r="AD30" s="42"/>
+      <c r="AE30" s="42"/>
+      <c r="AF30" s="42"/>
+      <c r="AG30" s="42"/>
+      <c r="AH30" s="42"/>
+      <c r="AI30" s="42"/>
+      <c r="AJ30" s="42"/>
+      <c r="AK30" s="43"/>
+      <c r="AL30" s="41" t="s">
         <v>43</v>
       </c>
-      <c r="AM30" s="39"/>
-[...10 lines deleted...]
-      <c r="AX30" s="38" t="s">
+      <c r="AM30" s="42"/>
+      <c r="AN30" s="42"/>
+      <c r="AO30" s="42"/>
+      <c r="AP30" s="42"/>
+      <c r="AQ30" s="42"/>
+      <c r="AR30" s="42"/>
+      <c r="AS30" s="42"/>
+      <c r="AT30" s="42"/>
+      <c r="AU30" s="42"/>
+      <c r="AV30" s="42"/>
+      <c r="AW30" s="43"/>
+      <c r="AX30" s="41" t="s">
         <v>47</v>
       </c>
-      <c r="AY30" s="39"/>
-[...10 lines deleted...]
-      <c r="BJ30" s="38" t="s">
+      <c r="AY30" s="42"/>
+      <c r="AZ30" s="42"/>
+      <c r="BA30" s="42"/>
+      <c r="BB30" s="42"/>
+      <c r="BC30" s="42"/>
+      <c r="BD30" s="42"/>
+      <c r="BE30" s="42"/>
+      <c r="BF30" s="42"/>
+      <c r="BG30" s="42"/>
+      <c r="BH30" s="42"/>
+      <c r="BI30" s="43"/>
+      <c r="BJ30" s="41" t="s">
         <v>42</v>
       </c>
-      <c r="BK30" s="39"/>
-[...10 lines deleted...]
-      <c r="BV30" s="38" t="s">
+      <c r="BK30" s="42"/>
+      <c r="BL30" s="42"/>
+      <c r="BM30" s="42"/>
+      <c r="BN30" s="42"/>
+      <c r="BO30" s="42"/>
+      <c r="BP30" s="42"/>
+      <c r="BQ30" s="42"/>
+      <c r="BR30" s="42"/>
+      <c r="BS30" s="42"/>
+      <c r="BT30" s="42"/>
+      <c r="BU30" s="43"/>
+      <c r="BV30" s="41" t="s">
         <v>45</v>
       </c>
-      <c r="BW30" s="39"/>
-[...10 lines deleted...]
-      <c r="CH30" s="38" t="s">
+      <c r="BW30" s="42"/>
+      <c r="BX30" s="42"/>
+      <c r="BY30" s="42"/>
+      <c r="BZ30" s="42"/>
+      <c r="CA30" s="42"/>
+      <c r="CB30" s="42"/>
+      <c r="CC30" s="42"/>
+      <c r="CD30" s="42"/>
+      <c r="CE30" s="42"/>
+      <c r="CF30" s="42"/>
+      <c r="CG30" s="43"/>
+      <c r="CH30" s="41" t="s">
+        <v>63</v>
+      </c>
+      <c r="CI30" s="42"/>
+      <c r="CJ30" s="42"/>
+      <c r="CK30" s="42"/>
+      <c r="CL30" s="42"/>
+      <c r="CM30" s="42"/>
+      <c r="CN30" s="42"/>
+      <c r="CO30" s="42"/>
+      <c r="CP30" s="42"/>
+      <c r="CQ30" s="42"/>
+      <c r="CR30" s="42"/>
+      <c r="CS30" s="43"/>
+      <c r="CT30" s="41" t="s">
         <v>48</v>
       </c>
-      <c r="CI30" s="39"/>
-[...23 lines deleted...]
-      <c r="DE30" s="40"/>
+      <c r="CU30" s="42"/>
+      <c r="CV30" s="42"/>
+      <c r="CW30" s="42"/>
+      <c r="CX30" s="42"/>
+      <c r="CY30" s="42"/>
+      <c r="CZ30" s="42"/>
+      <c r="DA30" s="42"/>
+      <c r="DB30" s="42"/>
+      <c r="DC30" s="42"/>
+      <c r="DD30" s="42"/>
+      <c r="DE30" s="43"/>
     </row>
     <row r="31" spans="1:146" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="48"/>
+      <c r="A31" s="46"/>
       <c r="B31" s="8" t="s">
         <v>25</v>
       </c>
       <c r="C31" s="9" t="s">
         <v>26</v>
       </c>
       <c r="D31" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E31" s="8" t="s">
         <v>1</v>
       </c>
       <c r="F31" s="9" t="s">
         <v>2</v>
       </c>
       <c r="G31" s="9" t="s">
         <v>3</v>
       </c>
       <c r="H31" s="9" t="s">
         <v>4</v>
       </c>
       <c r="I31" s="9" t="s">
         <v>5</v>
       </c>
       <c r="J31" s="9" t="s">
@@ -28280,98 +28328,100 @@
       <c r="BZ32" s="1">
         <v>112.06146046609081</v>
       </c>
       <c r="CA32" s="1">
         <v>153.93419885102398</v>
       </c>
       <c r="CB32" s="1">
         <v>145.32745665749098</v>
       </c>
       <c r="CC32" s="1">
         <v>173.20073948124659</v>
       </c>
       <c r="CD32" s="1">
         <v>244.5694042168015</v>
       </c>
       <c r="CE32" s="1">
         <v>61.433036070857007</v>
       </c>
       <c r="CF32" s="1">
         <v>51.451607607573699</v>
       </c>
       <c r="CG32" s="1">
         <v>51.057963757103927</v>
       </c>
       <c r="CH32" s="1">
-        <v>46.883466287402307</v>
+        <v>46.671826944513604</v>
       </c>
       <c r="CI32" s="1">
-        <v>100.3860543689439</v>
+        <v>100.30455828297676</v>
       </c>
       <c r="CJ32" s="1">
-        <v>132.73231277752046</v>
+        <v>132.88935096579357</v>
       </c>
       <c r="CK32" s="1">
-        <v>97.467531849473474</v>
+        <v>97.364236180660669</v>
       </c>
       <c r="CL32" s="1">
-        <v>114.68048925725365</v>
+        <v>112.47605683524921</v>
       </c>
       <c r="CM32" s="1">
-        <v>148.66036984666039</v>
+        <v>148.19764859245203</v>
       </c>
       <c r="CN32" s="1">
-        <v>142.7001226929998</v>
+        <v>139.25121706072022</v>
       </c>
       <c r="CO32" s="1">
-        <v>167.80980136998386</v>
+        <v>181.54558262374178</v>
       </c>
       <c r="CP32" s="1">
-        <v>251.08631293880924</v>
+        <v>247.71313900915169</v>
       </c>
       <c r="CQ32" s="1">
-        <v>62.330085937479765</v>
+        <v>57.249627997850453</v>
       </c>
       <c r="CR32" s="1">
-        <v>53.911717221705892</v>
+        <v>60.265208784851573</v>
       </c>
       <c r="CS32" s="1">
-        <v>49.781163994391328</v>
+        <v>46.32440758261415</v>
       </c>
       <c r="CT32" s="1">
         <v>46.010678579039386</v>
       </c>
       <c r="CU32" s="1">
         <v>102.20668585384001</v>
       </c>
       <c r="CV32" s="1">
         <v>131.80990884054575</v>
       </c>
       <c r="CW32" s="1">
         <v>97.162432382631664</v>
       </c>
-      <c r="CX32" s="1"/>
+      <c r="CX32" s="1">
+        <v>111.4018574658357</v>
+      </c>
       <c r="CY32" s="1"/>
       <c r="CZ32" s="1"/>
       <c r="DA32" s="1"/>
       <c r="DB32" s="1"/>
       <c r="DC32" s="1"/>
       <c r="DD32" s="1"/>
       <c r="DE32" s="1"/>
     </row>
     <row r="33" spans="1:109" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A33" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B33" s="20" t="s">
         <v>37</v>
       </c>
       <c r="C33" s="20" t="s">
         <v>37</v>
       </c>
       <c r="D33" s="20" t="s">
         <v>37</v>
       </c>
       <c r="E33" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F33" s="20" t="s">
@@ -28593,98 +28643,100 @@
       <c r="BZ33" s="21">
         <v>111.77280552733215</v>
       </c>
       <c r="CA33" s="21">
         <v>165.38773048454578</v>
       </c>
       <c r="CB33" s="21">
         <v>133.5453206479587</v>
       </c>
       <c r="CC33" s="21">
         <v>126.95743033846234</v>
       </c>
       <c r="CD33" s="21">
         <v>188.76587195619081</v>
       </c>
       <c r="CE33" s="21">
         <v>64.50423248440714</v>
       </c>
       <c r="CF33" s="21">
         <v>142.0881484982016</v>
       </c>
       <c r="CG33" s="21">
         <v>39.651407102892115</v>
       </c>
       <c r="CH33" s="21">
-        <v>22.662713968714197</v>
+        <v>22.730237482393651</v>
       </c>
       <c r="CI33" s="21">
-        <v>129.73341712135687</v>
+        <v>129.60840068000019</v>
       </c>
       <c r="CJ33" s="21">
-        <v>141.79807142430488</v>
+        <v>141.99906449573604</v>
       </c>
       <c r="CK33" s="21">
-        <v>113.88823481959258</v>
+        <v>113.80416380281737</v>
       </c>
       <c r="CL33" s="21">
-        <v>115.26232938162073</v>
+        <v>113.22417698752068</v>
       </c>
       <c r="CM33" s="21">
-        <v>163.74434649381229</v>
+        <v>165.9248316199095</v>
       </c>
       <c r="CN33" s="21">
-        <v>125.58075549469201</v>
+        <v>120.88883585370405</v>
       </c>
       <c r="CO33" s="21">
-        <v>118.20798590989143</v>
+        <v>112.25303080284715</v>
       </c>
       <c r="CP33" s="21">
-        <v>197.19214926186834</v>
+        <v>221.3762733114803</v>
       </c>
       <c r="CQ33" s="21">
-        <v>55.753906347528591</v>
+        <v>54.773415566021121</v>
       </c>
       <c r="CR33" s="21">
-        <v>149.98156946101238</v>
+        <v>154.4128435464786</v>
       </c>
       <c r="CS33" s="21">
-        <v>47.706793646290784</v>
+        <v>45.507731134928413</v>
       </c>
       <c r="CT33" s="21">
         <v>21.18731749239749</v>
       </c>
       <c r="CU33" s="21">
         <v>130.56995068238112</v>
       </c>
       <c r="CV33" s="21">
         <v>136.230344409921</v>
       </c>
       <c r="CW33" s="21">
         <v>113.27780167457753</v>
       </c>
-      <c r="CX33" s="21"/>
+      <c r="CX33" s="21">
+        <v>116.2658486823361</v>
+      </c>
       <c r="CY33" s="21"/>
       <c r="CZ33" s="21"/>
       <c r="DA33" s="21"/>
       <c r="DB33" s="21"/>
       <c r="DC33" s="21"/>
       <c r="DD33" s="21"/>
       <c r="DE33" s="21"/>
     </row>
     <row r="34" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A34" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B34" s="21">
         <v>69.64317676885787</v>
       </c>
       <c r="C34" s="21">
         <v>97.596373310329696</v>
       </c>
       <c r="D34" s="21">
         <v>123.73218899378435</v>
       </c>
       <c r="E34" s="21">
         <v>112.30486319754675</v>
       </c>
       <c r="F34" s="21">
@@ -28906,98 +28958,100 @@
       <c r="BZ34" s="21">
         <v>104.22579973025083</v>
       </c>
       <c r="CA34" s="21">
         <v>123.5135854445986</v>
       </c>
       <c r="CB34" s="21">
         <v>111.7730912327124</v>
       </c>
       <c r="CC34" s="21">
         <v>300.64877735445697</v>
       </c>
       <c r="CD34" s="21">
         <v>360.3757144445658</v>
       </c>
       <c r="CE34" s="21">
         <v>50.679896439821867</v>
       </c>
       <c r="CF34" s="21">
         <v>33.021085055960889</v>
       </c>
       <c r="CG34" s="21">
         <v>39.713902605179221</v>
       </c>
       <c r="CH34" s="21">
-        <v>78.767933814567968</v>
+        <v>78.672518734425395</v>
       </c>
       <c r="CI34" s="21">
-        <v>112.59551253315598</v>
+        <v>112.61410142918815</v>
       </c>
       <c r="CJ34" s="21">
-        <v>116.43089528627442</v>
+        <v>116.42314031087272</v>
       </c>
       <c r="CK34" s="21">
-        <v>102.17622719911927</v>
+        <v>102.2249786829188</v>
       </c>
       <c r="CL34" s="21">
-        <v>100.24748596935751</v>
+        <v>99.994023633262827</v>
       </c>
       <c r="CM34" s="21">
-        <v>113.36717286538357</v>
+        <v>113.19049055627504</v>
       </c>
       <c r="CN34" s="21">
-        <v>122.51906467308058</v>
+        <v>111.952522681749</v>
       </c>
       <c r="CO34" s="21">
-        <v>316.7456784751007</v>
+        <v>433.9728029460523</v>
       </c>
       <c r="CP34" s="21">
-        <v>370.69322283353142</v>
+        <v>311.01120225485687</v>
       </c>
       <c r="CQ34" s="21">
-        <v>57.017441619408338</v>
+        <v>46.477361126607171</v>
       </c>
       <c r="CR34" s="21">
-        <v>37.842282417378534</v>
+        <v>45.933884585638573</v>
       </c>
       <c r="CS34" s="21">
-        <v>33.358400399525564</v>
+        <v>30.554080118907834</v>
       </c>
       <c r="CT34" s="21">
         <v>73.814952257476335</v>
       </c>
       <c r="CU34" s="21">
         <v>106.62310478022405</v>
       </c>
       <c r="CV34" s="21">
         <v>109.95763836675225</v>
       </c>
       <c r="CW34" s="21">
         <v>105.5491117392631</v>
       </c>
-      <c r="CX34" s="21"/>
+      <c r="CX34" s="21">
+        <v>104.16612949252048</v>
+      </c>
       <c r="CY34" s="21"/>
       <c r="CZ34" s="21"/>
       <c r="DA34" s="21"/>
       <c r="DB34" s="21"/>
       <c r="DC34" s="21"/>
       <c r="DD34" s="21"/>
       <c r="DE34" s="21"/>
     </row>
     <row r="35" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A35" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B35" s="21">
         <v>41.498115099038642</v>
       </c>
       <c r="C35" s="21">
         <v>107.84942321193545</v>
       </c>
       <c r="D35" s="21">
         <v>169.6775006539726</v>
       </c>
       <c r="E35" s="21">
         <v>80.0503928969962</v>
       </c>
       <c r="F35" s="21">
@@ -29219,98 +29273,100 @@
       <c r="BZ35" s="21">
         <v>103.34722024335655</v>
       </c>
       <c r="CA35" s="21">
         <v>156.41616223461841</v>
       </c>
       <c r="CB35" s="21">
         <v>164.42130043453008</v>
       </c>
       <c r="CC35" s="21">
         <v>120.54631660038184</v>
       </c>
       <c r="CD35" s="21">
         <v>151.72601222125905</v>
       </c>
       <c r="CE35" s="21">
         <v>67.631028202058431</v>
       </c>
       <c r="CF35" s="21">
         <v>46.018054471874017</v>
       </c>
       <c r="CG35" s="21">
         <v>109.19158644826695</v>
       </c>
       <c r="CH35" s="21">
-        <v>40.537220417948511</v>
+        <v>41.237714655033074</v>
       </c>
       <c r="CI35" s="21">
-        <v>103.64912124444649</v>
+        <v>103.58878115727224</v>
       </c>
       <c r="CJ35" s="21">
-        <v>181.32045715896444</v>
+        <v>180.45286547505177</v>
       </c>
       <c r="CK35" s="21">
-        <v>84.250121753346946</v>
+        <v>84.38164542637017</v>
       </c>
       <c r="CL35" s="21">
-        <v>102.97858181061277</v>
+        <v>102.52328737502494</v>
       </c>
       <c r="CM35" s="21">
-        <v>162.44479690761926</v>
+        <v>156.04323543236183</v>
       </c>
       <c r="CN35" s="21">
-        <v>157.04872129819503</v>
+        <v>169.35680100170086</v>
       </c>
       <c r="CO35" s="21">
-        <v>125.04072454954473</v>
+        <v>122.12619426830969</v>
       </c>
       <c r="CP35" s="21">
-        <v>143.14643131628034</v>
+        <v>141.57342604325481</v>
       </c>
       <c r="CQ35" s="21">
-        <v>64.093379143801485</v>
+        <v>63.924079112052013</v>
       </c>
       <c r="CR35" s="21">
-        <v>50.534605220318809</v>
+        <v>49.839512894856732</v>
       </c>
       <c r="CS35" s="21">
-        <v>111.06397646952504</v>
+        <v>103.73930489475885</v>
       </c>
       <c r="CT35" s="21">
         <v>40.548375442027918</v>
       </c>
       <c r="CU35" s="21">
         <v>105.53593756611026</v>
       </c>
       <c r="CV35" s="21">
         <v>181.25091780780954</v>
       </c>
       <c r="CW35" s="21">
         <v>83.185146820380439</v>
       </c>
-      <c r="CX35" s="21"/>
+      <c r="CX35" s="21">
+        <v>103.00590490780182</v>
+      </c>
       <c r="CY35" s="21"/>
       <c r="CZ35" s="21"/>
       <c r="DA35" s="21"/>
       <c r="DB35" s="21"/>
       <c r="DC35" s="21"/>
       <c r="DD35" s="21"/>
       <c r="DE35" s="21"/>
     </row>
     <row r="36" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A36" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B36" s="21">
         <v>48.157093764267458</v>
       </c>
       <c r="C36" s="21">
         <v>84.234377647247683</v>
       </c>
       <c r="D36" s="21">
         <v>202.12455069239437</v>
       </c>
       <c r="E36" s="21">
         <v>64.079222489785465</v>
       </c>
       <c r="F36" s="21">
@@ -29532,98 +29588,100 @@
       <c r="BZ36" s="21">
         <v>117.31846069547558</v>
       </c>
       <c r="CA36" s="21">
         <v>171.07728866193796</v>
       </c>
       <c r="CB36" s="21">
         <v>116.84119106471435</v>
       </c>
       <c r="CC36" s="21">
         <v>153.92344532959061</v>
       </c>
       <c r="CD36" s="21">
         <v>187.19065582772461</v>
       </c>
       <c r="CE36" s="21">
         <v>56.803908637758681</v>
       </c>
       <c r="CF36" s="21">
         <v>62.084019897046296</v>
       </c>
       <c r="CG36" s="21">
         <v>87.179496635462939</v>
       </c>
       <c r="CH36" s="21">
-        <v>52.314884548937236</v>
+        <v>49.082919873919856</v>
       </c>
       <c r="CI36" s="21">
-        <v>90.662182728108888</v>
+        <v>90.469931439481115</v>
       </c>
       <c r="CJ36" s="21">
-        <v>172.95817457826007</v>
+        <v>174.3782182474535</v>
       </c>
       <c r="CK36" s="21">
-        <v>68.272295430367762</v>
+        <v>67.750863954195822</v>
       </c>
       <c r="CL36" s="21">
-        <v>112.11072486545888</v>
+        <v>110.82229243226472</v>
       </c>
       <c r="CM36" s="21">
-        <v>168.56933892656681</v>
+        <v>166.11090674831564</v>
       </c>
       <c r="CN36" s="21">
-        <v>115.64588574803271</v>
+        <v>115.77139259785993</v>
       </c>
       <c r="CO36" s="21">
-        <v>139.1714744086139</v>
+        <v>143.57064149303883</v>
       </c>
       <c r="CP36" s="21">
-        <v>171.33314484039181</v>
+        <v>173.83538881638839</v>
       </c>
       <c r="CQ36" s="21">
-        <v>64.883444512453138</v>
+        <v>65.907738107591598</v>
       </c>
       <c r="CR36" s="21">
-        <v>67.804970574052774</v>
+        <v>62.151051325122609</v>
       </c>
       <c r="CS36" s="21">
-        <v>84.451115726833265</v>
+        <v>84.907491934241875</v>
       </c>
       <c r="CT36" s="21">
         <v>43.293130258517571</v>
       </c>
       <c r="CU36" s="21">
         <v>100.55267775535712</v>
       </c>
       <c r="CV36" s="21">
         <v>186.67842148852674</v>
       </c>
       <c r="CW36" s="21">
         <v>60.617682823483499</v>
       </c>
-      <c r="CX36" s="21"/>
+      <c r="CX36" s="21">
+        <v>110.81363803562658</v>
+      </c>
       <c r="CY36" s="21"/>
       <c r="CZ36" s="21"/>
       <c r="DA36" s="21"/>
       <c r="DB36" s="21"/>
       <c r="DC36" s="21"/>
       <c r="DD36" s="21"/>
       <c r="DE36" s="21"/>
     </row>
     <row r="37" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A37" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B37" s="21">
         <v>45.15729967292765</v>
       </c>
       <c r="C37" s="21">
         <v>99.117515038992238</v>
       </c>
       <c r="D37" s="21">
         <v>129.19094092250114</v>
       </c>
       <c r="E37" s="21">
         <v>99.240607660826228</v>
       </c>
       <c r="F37" s="21">
@@ -29845,98 +29903,100 @@
       <c r="BZ37" s="21">
         <v>149.1823376652882</v>
       </c>
       <c r="CA37" s="21">
         <v>117.8368155425128</v>
       </c>
       <c r="CB37" s="21">
         <v>153.2324161607128</v>
       </c>
       <c r="CC37" s="21">
         <v>116.09166013989487</v>
       </c>
       <c r="CD37" s="21">
         <v>207.33576226340955</v>
       </c>
       <c r="CE37" s="21">
         <v>58.15706512503801</v>
       </c>
       <c r="CF37" s="21">
         <v>46.421771345793353</v>
       </c>
       <c r="CG37" s="21">
         <v>141.10682620460537</v>
       </c>
       <c r="CH37" s="21">
-        <v>35.700835736308115</v>
+        <v>35.134633247246519</v>
       </c>
       <c r="CI37" s="21">
-        <v>124.3632414687418</v>
+        <v>124.38266809329497</v>
       </c>
       <c r="CJ37" s="21">
-        <v>109.97708805885304</v>
+        <v>109.73266895345617</v>
       </c>
       <c r="CK37" s="21">
-        <v>91.183052162038408</v>
+        <v>91.645918380736816</v>
       </c>
       <c r="CL37" s="21">
-        <v>143.45481036479427</v>
+        <v>140.83507442483094</v>
       </c>
       <c r="CM37" s="21">
-        <v>120.86440680979749</v>
+        <v>121.06622242097058</v>
       </c>
       <c r="CN37" s="21">
-        <v>141.30328194421162</v>
+        <v>142.77744721549354</v>
       </c>
       <c r="CO37" s="21">
-        <v>116.46544143657147</v>
+        <v>117.68352298302069</v>
       </c>
       <c r="CP37" s="21">
-        <v>229.80890069543435</v>
+        <v>237.38876929207123</v>
       </c>
       <c r="CQ37" s="21">
-        <v>56.013314372259458</v>
+        <v>52.470465139409818</v>
       </c>
       <c r="CR37" s="21">
-        <v>39.779730174953649</v>
+        <v>41.234778468728592</v>
       </c>
       <c r="CS37" s="21">
-        <v>137.5533826009837</v>
+        <v>158.80531857434869</v>
       </c>
       <c r="CT37" s="21">
         <v>34.759008201982965</v>
       </c>
       <c r="CU37" s="21">
         <v>124.72862352014083</v>
       </c>
       <c r="CV37" s="21">
         <v>109.77330320997626</v>
       </c>
       <c r="CW37" s="21">
         <v>91.9286201661712</v>
       </c>
-      <c r="CX37" s="21"/>
+      <c r="CX37" s="21">
+        <v>137.29265386824378</v>
+      </c>
       <c r="CY37" s="21"/>
       <c r="CZ37" s="21"/>
       <c r="DA37" s="21"/>
       <c r="DB37" s="21"/>
       <c r="DC37" s="21"/>
       <c r="DD37" s="21"/>
       <c r="DE37" s="21"/>
     </row>
     <row r="38" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A38" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B38" s="21">
         <v>32.767970339474246</v>
       </c>
       <c r="C38" s="21">
         <v>130.97050012622623</v>
       </c>
       <c r="D38" s="21">
         <v>136.30140231708089</v>
       </c>
       <c r="E38" s="21">
         <v>128.83163617868192</v>
       </c>
       <c r="F38" s="21">
@@ -30158,98 +30218,100 @@
       <c r="BZ38" s="21">
         <v>142.83702432901339</v>
       </c>
       <c r="CA38" s="21">
         <v>133.43106118811374</v>
       </c>
       <c r="CB38" s="21">
         <v>126.96592121419567</v>
       </c>
       <c r="CC38" s="21">
         <v>109.46701994480424</v>
       </c>
       <c r="CD38" s="21">
         <v>133.55657768893909</v>
       </c>
       <c r="CE38" s="21">
         <v>64.77306109043765</v>
       </c>
       <c r="CF38" s="21">
         <v>63.824303298069772</v>
       </c>
       <c r="CG38" s="21">
         <v>96.408621559836234</v>
       </c>
       <c r="CH38" s="21">
-        <v>33.395046050766851</v>
+        <v>32.920378928627983</v>
       </c>
       <c r="CI38" s="21">
-        <v>134.47650475522403</v>
+        <v>134.94384799597853</v>
       </c>
       <c r="CJ38" s="21">
-        <v>132.75206478650836</v>
+        <v>133.0490312918248</v>
       </c>
       <c r="CK38" s="21">
-        <v>121.7160815526162</v>
+        <v>121.83839646798185</v>
       </c>
       <c r="CL38" s="21">
-        <v>144.71808076909409</v>
+        <v>145.86201341535104</v>
       </c>
       <c r="CM38" s="21">
-        <v>138.22008724227538</v>
+        <v>135.03212233357124</v>
       </c>
       <c r="CN38" s="21">
-        <v>140.01082462701265</v>
+        <v>143.19237616605412</v>
       </c>
       <c r="CO38" s="21">
-        <v>99.024806262116655</v>
+        <v>97.917240453441195</v>
       </c>
       <c r="CP38" s="21">
-        <v>135.79941060161406</v>
+        <v>139.113402850939</v>
       </c>
       <c r="CQ38" s="21">
-        <v>67.294401084505168</v>
+        <v>62.086586621024217</v>
       </c>
       <c r="CR38" s="21">
-        <v>43.555243786267944</v>
+        <v>55.216578121462803</v>
       </c>
       <c r="CS38" s="21">
-        <v>107.61553934538588</v>
+        <v>105.41167652520772</v>
       </c>
       <c r="CT38" s="21">
         <v>38.92373116391304</v>
       </c>
       <c r="CU38" s="21">
         <v>127.35526976376721</v>
       </c>
       <c r="CV38" s="21">
         <v>113.67911968308364</v>
       </c>
       <c r="CW38" s="21">
         <v>134.57834285555691</v>
       </c>
-      <c r="CX38" s="21"/>
+      <c r="CX38" s="21">
+        <v>144.06864870996225</v>
+      </c>
       <c r="CY38" s="21"/>
       <c r="CZ38" s="21"/>
       <c r="DA38" s="21"/>
       <c r="DB38" s="21"/>
       <c r="DC38" s="21"/>
       <c r="DD38" s="21"/>
       <c r="DE38" s="21"/>
     </row>
     <row r="39" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A39" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B39" s="21">
         <v>45.952828718208536</v>
       </c>
       <c r="C39" s="21">
         <v>95.979894452413959</v>
       </c>
       <c r="D39" s="21">
         <v>113.4335253522605</v>
       </c>
       <c r="E39" s="21">
         <v>113.09821276571374</v>
       </c>
       <c r="F39" s="21">
@@ -30471,98 +30533,100 @@
       <c r="BZ39" s="21">
         <v>113.37175025265216</v>
       </c>
       <c r="CA39" s="21">
         <v>164.43648714198957</v>
       </c>
       <c r="CB39" s="21">
         <v>216.74348919287758</v>
       </c>
       <c r="CC39" s="21">
         <v>122.5630030836103</v>
       </c>
       <c r="CD39" s="21">
         <v>216.82452873079168</v>
       </c>
       <c r="CE39" s="21">
         <v>53.773182167055857</v>
       </c>
       <c r="CF39" s="21">
         <v>40.422373986137536</v>
       </c>
       <c r="CG39" s="21">
         <v>83.531965168420257</v>
       </c>
       <c r="CH39" s="21">
-        <v>39.9865051554034</v>
+        <v>40.528854189690321</v>
       </c>
       <c r="CI39" s="21">
-        <v>99.566793371600212</v>
+        <v>97.4761451988593</v>
       </c>
       <c r="CJ39" s="21">
-        <v>113.94056325028679</v>
+        <v>115.21149763360319</v>
       </c>
       <c r="CK39" s="21">
-        <v>111.32106633345057</v>
+        <v>110.95569864542163</v>
       </c>
       <c r="CL39" s="21">
-        <v>111.39202701339327</v>
+        <v>113.48846145412847</v>
       </c>
       <c r="CM39" s="21">
-        <v>180.85127697152774</v>
+        <v>179.00112686235514</v>
       </c>
       <c r="CN39" s="21">
-        <v>170.05988793872316</v>
+        <v>155.30286611162958</v>
       </c>
       <c r="CO39" s="21">
-        <v>122.10949402420263</v>
+        <v>129.48362896068292</v>
       </c>
       <c r="CP39" s="21">
-        <v>249.26877358040292</v>
+        <v>272.54115081107022</v>
       </c>
       <c r="CQ39" s="21">
-        <v>55.27398182704755</v>
+        <v>51.431917440595356</v>
       </c>
       <c r="CR39" s="21">
-        <v>27.513226149252773</v>
+        <v>27.935227929397133</v>
       </c>
       <c r="CS39" s="21">
-        <v>140.447613522133</v>
+        <v>129.06968177224508</v>
       </c>
       <c r="CT39" s="21">
         <v>39.173983343337113</v>
       </c>
       <c r="CU39" s="21">
         <v>98.874932406431938</v>
       </c>
       <c r="CV39" s="21">
         <v>110.52428519946697</v>
       </c>
       <c r="CW39" s="21">
         <v>113.98957092533624</v>
       </c>
-      <c r="CX39" s="21"/>
+      <c r="CX39" s="21">
+        <v>112.82978465770491</v>
+      </c>
       <c r="CY39" s="21"/>
       <c r="CZ39" s="21"/>
       <c r="DA39" s="21"/>
       <c r="DB39" s="21"/>
       <c r="DC39" s="21"/>
       <c r="DD39" s="21"/>
       <c r="DE39" s="21"/>
     </row>
     <row r="40" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A40" s="6" t="s">
         <v>39</v>
       </c>
       <c r="B40" s="20" t="s">
         <v>37</v>
       </c>
       <c r="C40" s="20" t="s">
         <v>37</v>
       </c>
       <c r="D40" s="20" t="s">
         <v>37</v>
       </c>
       <c r="E40" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F40" s="20" t="s">
@@ -30784,98 +30848,100 @@
       <c r="BZ40" s="21">
         <v>104.3930079172364</v>
       </c>
       <c r="CA40" s="21">
         <v>236.30036664993358</v>
       </c>
       <c r="CB40" s="21">
         <v>116.10013069367055</v>
       </c>
       <c r="CC40" s="21">
         <v>180.58549359494748</v>
       </c>
       <c r="CD40" s="21">
         <v>221.59755746343998</v>
       </c>
       <c r="CE40" s="21">
         <v>55.724246057278691</v>
       </c>
       <c r="CF40" s="21">
         <v>67.735889379659497</v>
       </c>
       <c r="CG40" s="21">
         <v>54.90273037615485</v>
       </c>
       <c r="CH40" s="21">
-        <v>34.366935976956668</v>
+        <v>34.508627176458702</v>
       </c>
       <c r="CI40" s="21">
-        <v>83.796991183582264</v>
+        <v>83.850892935998445</v>
       </c>
       <c r="CJ40" s="21">
-        <v>244.24784457462135</v>
+        <v>243.78965633562041</v>
       </c>
       <c r="CK40" s="21">
-        <v>61.11267225879962</v>
+        <v>61.165113990113007</v>
       </c>
       <c r="CL40" s="21">
-        <v>113.43106468512141</v>
+        <v>114.17957601631872</v>
       </c>
       <c r="CM40" s="21">
-        <v>230.08067761928399</v>
+        <v>228.86948600801259</v>
       </c>
       <c r="CN40" s="21">
-        <v>125.98123709956906</v>
+        <v>116.1254517062718</v>
       </c>
       <c r="CO40" s="21">
-        <v>165.33200135196427</v>
+        <v>181.86086382841006</v>
       </c>
       <c r="CP40" s="21">
-        <v>210.61046517645229</v>
+        <v>206.32996954252968</v>
       </c>
       <c r="CQ40" s="21">
-        <v>56.667915389110092</v>
+        <v>54.185281344512305</v>
       </c>
       <c r="CR40" s="21">
-        <v>73.496267463435601</v>
+        <v>72.688949306844449</v>
       </c>
       <c r="CS40" s="21">
-        <v>58.500921236828077</v>
+        <v>55.664189366651826</v>
       </c>
       <c r="CT40" s="21">
         <v>31.095238832574566</v>
       </c>
       <c r="CU40" s="21">
         <v>86.252581128428503</v>
       </c>
       <c r="CV40" s="21">
         <v>244.62163331576838</v>
       </c>
       <c r="CW40" s="21">
         <v>60.388177481747242</v>
       </c>
-      <c r="CX40" s="21"/>
+      <c r="CX40" s="21">
+        <v>115.73379857543236</v>
+      </c>
       <c r="CY40" s="21"/>
       <c r="CZ40" s="21"/>
       <c r="DA40" s="21"/>
       <c r="DB40" s="21"/>
       <c r="DC40" s="21"/>
       <c r="DD40" s="21"/>
       <c r="DE40" s="21"/>
     </row>
     <row r="41" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A41" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B41" s="21">
         <v>37.198625877955784</v>
       </c>
       <c r="C41" s="21">
         <v>83.790820165109835</v>
       </c>
       <c r="D41" s="21">
         <v>162.91905833127538</v>
       </c>
       <c r="E41" s="21">
         <v>80.120200458187227</v>
       </c>
       <c r="F41" s="21">
@@ -31097,98 +31163,100 @@
       <c r="BZ41" s="21">
         <v>137.72430265400729</v>
       </c>
       <c r="CA41" s="21">
         <v>172.39330476462891</v>
       </c>
       <c r="CB41" s="21">
         <v>181.16492535965381</v>
       </c>
       <c r="CC41" s="21">
         <v>135.2518061125588</v>
       </c>
       <c r="CD41" s="21">
         <v>225.37885868478349</v>
       </c>
       <c r="CE41" s="21">
         <v>61.12572995166029</v>
       </c>
       <c r="CF41" s="21">
         <v>22.670590512281162</v>
       </c>
       <c r="CG41" s="21">
         <v>130.26557380133053</v>
       </c>
       <c r="CH41" s="21">
-        <v>30.91279850057105</v>
+        <v>31.567226915478713</v>
       </c>
       <c r="CI41" s="21">
-        <v>92.091863599952887</v>
+        <v>92.212030507587897</v>
       </c>
       <c r="CJ41" s="21">
-        <v>165.26697368823281</v>
+        <v>165.52463757725587</v>
       </c>
       <c r="CK41" s="21">
-        <v>96.024609344187468</v>
+        <v>95.858301533176274</v>
       </c>
       <c r="CL41" s="21">
-        <v>135.79134098910109</v>
+        <v>131.77929402555452</v>
       </c>
       <c r="CM41" s="21">
-        <v>171.45130692455709</v>
+        <v>174.67313187411111</v>
       </c>
       <c r="CN41" s="21">
-        <v>147.57918180642221</v>
+        <v>150.5393529664164</v>
       </c>
       <c r="CO41" s="21">
-        <v>145.47724292693451</v>
+        <v>144.21506959416456</v>
       </c>
       <c r="CP41" s="21">
-        <v>214.2435510185102</v>
+        <v>216.7898267510123</v>
       </c>
       <c r="CQ41" s="21">
-        <v>53.21756040860037</v>
+        <v>52.164891544057859</v>
       </c>
       <c r="CR41" s="21">
-        <v>42.511518597123029</v>
+        <v>37.393394644932336</v>
       </c>
       <c r="CS41" s="21">
-        <v>89.600213466860993</v>
+        <v>108.76166009840161</v>
       </c>
       <c r="CT41" s="21">
         <v>29.872425995199059</v>
       </c>
       <c r="CU41" s="21">
         <v>92.548757997821426</v>
       </c>
       <c r="CV41" s="21">
         <v>162.89854719139038</v>
       </c>
       <c r="CW41" s="21">
         <v>84.950785290217553</v>
       </c>
-      <c r="CX41" s="21"/>
+      <c r="CX41" s="21">
+        <v>144.70784703290073</v>
+      </c>
       <c r="CY41" s="21"/>
       <c r="CZ41" s="21"/>
       <c r="DA41" s="21"/>
       <c r="DB41" s="21"/>
       <c r="DC41" s="21"/>
       <c r="DD41" s="21"/>
       <c r="DE41" s="21"/>
     </row>
     <row r="42" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A42" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B42" s="21">
         <v>98.097104461753119</v>
       </c>
       <c r="C42" s="21">
         <v>105.7967050624551</v>
       </c>
       <c r="D42" s="21">
         <v>90.498779007545366</v>
       </c>
       <c r="E42" s="21">
         <v>150.31758396043105</v>
       </c>
       <c r="F42" s="21">
@@ -31410,98 +31478,100 @@
       <c r="BZ42" s="21">
         <v>104.37494307190789</v>
       </c>
       <c r="CA42" s="21">
         <v>181.9117823715612</v>
       </c>
       <c r="CB42" s="21">
         <v>86.474451716460734</v>
       </c>
       <c r="CC42" s="21">
         <v>482.15358428733924</v>
       </c>
       <c r="CD42" s="21">
         <v>209.59787841770296</v>
       </c>
       <c r="CE42" s="21">
         <v>95.052334330480491</v>
       </c>
       <c r="CF42" s="21">
         <v>38.92054606372016</v>
       </c>
       <c r="CG42" s="21">
         <v>11.050195017678702</v>
       </c>
       <c r="CH42" s="21">
-        <v>110.14113366875635</v>
+        <v>110.90816980590148</v>
       </c>
       <c r="CI42" s="21">
-        <v>109.35017699695717</v>
+        <v>109.52104131042645</v>
       </c>
       <c r="CJ42" s="21">
-        <v>94.280557858950004</v>
+        <v>94.322735564899403</v>
       </c>
       <c r="CK42" s="21">
-        <v>142.30828420027234</v>
+        <v>142.13809489764054</v>
       </c>
       <c r="CL42" s="21">
-        <v>104.47630141154278</v>
+        <v>102.74236089243378</v>
       </c>
       <c r="CM42" s="21">
-        <v>151.99668051085004</v>
+        <v>153.88902566739921</v>
       </c>
       <c r="CN42" s="21">
-        <v>100.37840513218836</v>
+        <v>88.322218434895177</v>
       </c>
       <c r="CO42" s="21">
-        <v>468.50929479531567</v>
+        <v>585.59768750958256</v>
       </c>
       <c r="CP42" s="21">
-        <v>222.30800301651237</v>
+        <v>215.60579401925483</v>
       </c>
       <c r="CQ42" s="21">
-        <v>102.11818234249598</v>
+        <v>86.191616435286605</v>
       </c>
       <c r="CR42" s="21">
-        <v>37.037875253348538</v>
+        <v>43.71835196057971</v>
       </c>
       <c r="CS42" s="21">
-        <v>12.753842722519188</v>
+        <v>9.48844388569775</v>
       </c>
       <c r="CT42" s="21">
         <v>106.39035452925557</v>
       </c>
       <c r="CU42" s="21">
         <v>110.44522375362233</v>
       </c>
       <c r="CV42" s="21">
         <v>94.448504389509068</v>
       </c>
       <c r="CW42" s="21">
         <v>135.77858430978046</v>
       </c>
-      <c r="CX42" s="21"/>
+      <c r="CX42" s="21">
+        <v>102.9969554255064</v>
+      </c>
       <c r="CY42" s="21"/>
       <c r="CZ42" s="21"/>
       <c r="DA42" s="21"/>
       <c r="DB42" s="21"/>
       <c r="DC42" s="21"/>
       <c r="DD42" s="21"/>
       <c r="DE42" s="21"/>
     </row>
     <row r="43" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A43" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B43" s="21">
         <v>67.969467866243463</v>
       </c>
       <c r="C43" s="21">
         <v>93.190282466773795</v>
       </c>
       <c r="D43" s="21">
         <v>104.17164325452666</v>
       </c>
       <c r="E43" s="21">
         <v>102.37918316678665</v>
       </c>
       <c r="F43" s="21">
@@ -31723,98 +31793,100 @@
       <c r="BZ43" s="21">
         <v>103.63192726264292</v>
       </c>
       <c r="CA43" s="21">
         <v>126.48943284317824</v>
       </c>
       <c r="CB43" s="21">
         <v>248.26315051025264</v>
       </c>
       <c r="CC43" s="21">
         <v>128.54355382247942</v>
       </c>
       <c r="CD43" s="21">
         <v>537.95447593748986</v>
       </c>
       <c r="CE43" s="21">
         <v>46.131902967854685</v>
       </c>
       <c r="CF43" s="21">
         <v>15.06337491850207</v>
       </c>
       <c r="CG43" s="21">
         <v>163.17660373183531</v>
       </c>
       <c r="CH43" s="21">
-        <v>41.53153996554731</v>
+        <v>42.508923541572145</v>
       </c>
       <c r="CI43" s="21">
-        <v>92.273572593121017</v>
+        <v>92.714480014834706</v>
       </c>
       <c r="CJ43" s="21">
-        <v>97.906425690232481</v>
+        <v>96.988908375737765</v>
       </c>
       <c r="CK43" s="21">
-        <v>104.92124342423774</v>
+        <v>105.55411361234279</v>
       </c>
       <c r="CL43" s="21">
-        <v>120.58870663983288</v>
+        <v>103.39736402300046</v>
       </c>
       <c r="CM43" s="21">
-        <v>114.98874221686957</v>
+        <v>129.38801252722828</v>
       </c>
       <c r="CN43" s="21">
-        <v>242.99810196677689</v>
+        <v>237.38159800406615</v>
       </c>
       <c r="CO43" s="21">
-        <v>132.04404077095975</v>
+        <v>133.02225684619111</v>
       </c>
       <c r="CP43" s="21">
-        <v>544.05018606457418</v>
+        <v>553.98087695041431</v>
       </c>
       <c r="CQ43" s="21">
-        <v>43.737344988152621</v>
+        <v>38.769295763542559</v>
       </c>
       <c r="CR43" s="21">
-        <v>15.800974843761537</v>
+        <v>17.340859123047554</v>
       </c>
       <c r="CS43" s="21">
-        <v>135.52189069869416</v>
+        <v>182.88091521454501</v>
       </c>
       <c r="CT43" s="21">
         <v>37.198218771727227</v>
       </c>
       <c r="CU43" s="21">
         <v>92.112393702446568</v>
       </c>
       <c r="CV43" s="21">
         <v>97.094568342765712</v>
       </c>
       <c r="CW43" s="21">
         <v>106.74159725809503</v>
       </c>
-      <c r="CX43" s="21"/>
+      <c r="CX43" s="21">
+        <v>108.25256733943812</v>
+      </c>
       <c r="CY43" s="21"/>
       <c r="CZ43" s="21"/>
       <c r="DA43" s="21"/>
       <c r="DB43" s="21"/>
       <c r="DC43" s="21"/>
       <c r="DD43" s="21"/>
       <c r="DE43" s="21"/>
     </row>
     <row r="44" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A44" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B44" s="21">
         <v>35.211533157986871</v>
       </c>
       <c r="C44" s="21">
         <v>123.57595242898331</v>
       </c>
       <c r="D44" s="21">
         <v>44.826539955773029</v>
       </c>
       <c r="E44" s="21">
         <v>162.95717748303608</v>
       </c>
       <c r="F44" s="21">
@@ -32036,98 +32108,100 @@
       <c r="BZ44" s="21">
         <v>75.258007366224405</v>
       </c>
       <c r="CA44" s="21">
         <v>183.0850159508098</v>
       </c>
       <c r="CB44" s="21">
         <v>67.945074558823677</v>
       </c>
       <c r="CC44" s="21">
         <v>124.74615999794443</v>
       </c>
       <c r="CD44" s="21">
         <v>319.63114487069697</v>
       </c>
       <c r="CE44" s="21">
         <v>38.494358809883416</v>
       </c>
       <c r="CF44" s="21">
         <v>94.571728534760496</v>
       </c>
       <c r="CG44" s="21">
         <v>168.11945498483576</v>
       </c>
       <c r="CH44" s="21">
-        <v>29.033642663086745</v>
+        <v>28.60194089154745</v>
       </c>
       <c r="CI44" s="21">
-        <v>149.75728000890979</v>
+        <v>154.73312122580302</v>
       </c>
       <c r="CJ44" s="21">
-        <v>70.57985201642137</v>
+        <v>67.508530897235246</v>
       </c>
       <c r="CK44" s="21">
-        <v>133.41177883631516</v>
+        <v>132.97649076271523</v>
       </c>
       <c r="CL44" s="21">
-        <v>60.413999890238635</v>
+        <v>83.765048936853788</v>
       </c>
       <c r="CM44" s="21">
-        <v>246.28893967385795</v>
+        <v>182.76156788967893</v>
       </c>
       <c r="CN44" s="21">
-        <v>71.816032836470782</v>
+        <v>78.028029248834969</v>
       </c>
       <c r="CO44" s="21">
-        <v>94.646770219251948</v>
+        <v>100.35066247806776</v>
       </c>
       <c r="CP44" s="21">
-        <v>370.83579872166399</v>
+        <v>359.43627577402651</v>
       </c>
       <c r="CQ44" s="21">
-        <v>42.911807378750005</v>
+        <v>43.599156719432507</v>
       </c>
       <c r="CR44" s="21">
-        <v>96.489626142967666</v>
+        <v>89.386998740622673</v>
       </c>
       <c r="CS44" s="21">
-        <v>169.81603872307588</v>
+        <v>145.26908429297046</v>
       </c>
       <c r="CT44" s="21">
         <v>32.067239292895451</v>
       </c>
       <c r="CU44" s="21">
         <v>137.9340559447204</v>
       </c>
       <c r="CV44" s="21">
         <v>47.536290264382032</v>
       </c>
       <c r="CW44" s="21">
         <v>201.87635299651743</v>
       </c>
-      <c r="CX44" s="21"/>
+      <c r="CX44" s="21">
+        <v>58.318209158937549</v>
+      </c>
       <c r="CY44" s="21"/>
       <c r="CZ44" s="21"/>
       <c r="DA44" s="21"/>
       <c r="DB44" s="21"/>
       <c r="DC44" s="21"/>
       <c r="DD44" s="21"/>
       <c r="DE44" s="21"/>
     </row>
     <row r="45" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A45" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B45" s="10">
         <v>57.096119344918037</v>
       </c>
       <c r="C45" s="10">
         <v>104.30331128404302</v>
       </c>
       <c r="D45" s="10">
         <v>118.91436282529406</v>
       </c>
       <c r="E45" s="10">
         <v>101.84739702699659</v>
       </c>
       <c r="F45" s="10">
@@ -32349,98 +32423,100 @@
       <c r="BZ45" s="21">
         <v>105.74285998927171</v>
       </c>
       <c r="CA45" s="21">
         <v>146.1931406775999</v>
       </c>
       <c r="CB45" s="21">
         <v>137.09683134566001</v>
       </c>
       <c r="CC45" s="21">
         <v>142.74568545319502</v>
       </c>
       <c r="CD45" s="21">
         <v>323.45782498720604</v>
       </c>
       <c r="CE45" s="21">
         <v>72.42506117284077</v>
       </c>
       <c r="CF45" s="21">
         <v>73.864083917066012</v>
       </c>
       <c r="CG45" s="21">
         <v>30.391804048887717</v>
       </c>
       <c r="CH45" s="21">
-        <v>49.568150562241776</v>
+        <v>50.622752874881684</v>
       </c>
       <c r="CI45" s="21">
-        <v>100.1021865783905</v>
+        <v>100.58728548076623</v>
       </c>
       <c r="CJ45" s="21">
-        <v>119.64542182220244</v>
+        <v>118.88321669978801</v>
       </c>
       <c r="CK45" s="21">
-        <v>107.73273274297112</v>
+        <v>107.67344617102859</v>
       </c>
       <c r="CL45" s="21">
-        <v>104.44673488350638</v>
+        <v>103.38701679966627</v>
       </c>
       <c r="CM45" s="21">
-        <v>150.7847941464216</v>
+        <v>143.31983117907726</v>
       </c>
       <c r="CN45" s="21">
-        <v>147.93948032416068</v>
+        <v>142.51591402584049</v>
       </c>
       <c r="CO45" s="21">
-        <v>139.45251088763587</v>
+        <v>140.23613429171564</v>
       </c>
       <c r="CP45" s="21">
-        <v>328.8378805992665</v>
+        <v>362.51433987017265</v>
       </c>
       <c r="CQ45" s="21">
-        <v>70.587807228580488</v>
+        <v>60.445663381680248</v>
       </c>
       <c r="CR45" s="21">
-        <v>71.535697248510672</v>
+        <v>94.542396674590648</v>
       </c>
       <c r="CS45" s="21">
-        <v>40.373900127882735</v>
+        <v>25.160719631649432</v>
       </c>
       <c r="CT45" s="21">
         <v>52.570270615035227</v>
       </c>
       <c r="CU45" s="21">
         <v>101.76549855944148</v>
       </c>
       <c r="CV45" s="21">
         <v>116.71877655558353</v>
       </c>
       <c r="CW45" s="21">
         <v>110.43415721861236</v>
       </c>
-      <c r="CX45" s="21"/>
+      <c r="CX45" s="21">
+        <v>101.83659952480546</v>
+      </c>
       <c r="CY45" s="21"/>
       <c r="CZ45" s="21"/>
       <c r="DA45" s="21"/>
       <c r="DB45" s="21"/>
       <c r="DC45" s="21"/>
       <c r="DD45" s="21"/>
       <c r="DE45" s="21"/>
     </row>
     <row r="46" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A46" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B46" s="10">
         <v>83.836560068220194</v>
       </c>
       <c r="C46" s="10">
         <v>79.157893768973253</v>
       </c>
       <c r="D46" s="10">
         <v>97.668910811170278</v>
       </c>
       <c r="E46" s="10">
         <v>174.68618981957391</v>
       </c>
       <c r="F46" s="10">
@@ -32662,98 +32738,100 @@
       <c r="BZ46" s="21">
         <v>107.8556349188592</v>
       </c>
       <c r="CA46" s="21">
         <v>125.81268783289083</v>
       </c>
       <c r="CB46" s="21">
         <v>199.12872769870401</v>
       </c>
       <c r="CC46" s="21">
         <v>300.90529778808047</v>
       </c>
       <c r="CD46" s="21">
         <v>333.5406860310315</v>
       </c>
       <c r="CE46" s="21">
         <v>59.72177427196138</v>
       </c>
       <c r="CF46" s="21">
         <v>57.487365856512596</v>
       </c>
       <c r="CG46" s="21">
         <v>11.65284358441852</v>
       </c>
       <c r="CH46" s="21">
-        <v>83.98145515170873</v>
+        <v>83.779950606897373</v>
       </c>
       <c r="CI46" s="21">
-        <v>77.362018513744147</v>
+        <v>77.46524600148264</v>
       </c>
       <c r="CJ46" s="21">
-        <v>118.45530920297406</v>
+        <v>118.34327177986688</v>
       </c>
       <c r="CK46" s="21">
-        <v>125.92826491094497</v>
+        <v>125.97133128910659</v>
       </c>
       <c r="CL46" s="21">
-        <v>107.48474321893069</v>
+        <v>108.58785625694267</v>
       </c>
       <c r="CM46" s="21">
-        <v>125.64572532582818</v>
+        <v>123.685013794299</v>
       </c>
       <c r="CN46" s="21">
-        <v>213.0412991922683</v>
+        <v>197.24375126361863</v>
       </c>
       <c r="CO46" s="21">
-        <v>264.20164716859051</v>
+        <v>302.6131668728205</v>
       </c>
       <c r="CP46" s="21">
-        <v>317.58740587346432</v>
+        <v>296.55241975188153</v>
       </c>
       <c r="CQ46" s="21">
-        <v>56.391122236154004</v>
+        <v>52.000648886408186</v>
       </c>
       <c r="CR46" s="21">
-        <v>75.04479922676019</v>
+        <v>93.661049091992794</v>
       </c>
       <c r="CS46" s="21">
-        <v>9.2293680197673957</v>
+        <v>9.3231536396617916</v>
       </c>
       <c r="CT46" s="21">
         <v>86.13102832706474</v>
       </c>
       <c r="CU46" s="21">
         <v>78.325800834619798</v>
       </c>
       <c r="CV46" s="21">
         <v>113.73380830174864</v>
       </c>
       <c r="CW46" s="21">
         <v>127.06590190699345</v>
       </c>
-      <c r="CX46" s="21"/>
+      <c r="CX46" s="21">
+        <v>110.06854281701773</v>
+      </c>
       <c r="CY46" s="21"/>
       <c r="CZ46" s="21"/>
       <c r="DA46" s="21"/>
       <c r="DB46" s="21"/>
       <c r="DC46" s="21"/>
       <c r="DD46" s="21"/>
       <c r="DE46" s="21"/>
     </row>
     <row r="47" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A47" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B47" s="10">
         <v>69.500764261801024</v>
       </c>
       <c r="C47" s="10">
         <v>101.88555052333363</v>
       </c>
       <c r="D47" s="10">
         <v>113.95710085886306</v>
       </c>
       <c r="E47" s="10">
         <v>101.49924281020644</v>
       </c>
       <c r="F47" s="10">
@@ -32975,98 +33053,100 @@
       <c r="BZ47" s="21">
         <v>100.7635163728267</v>
       </c>
       <c r="CA47" s="21">
         <v>152.29357834474115</v>
       </c>
       <c r="CB47" s="21">
         <v>171.61022788270458</v>
       </c>
       <c r="CC47" s="21">
         <v>161.46123210321127</v>
       </c>
       <c r="CD47" s="21">
         <v>200.92219370538137</v>
       </c>
       <c r="CE47" s="21">
         <v>64.060904998817875</v>
       </c>
       <c r="CF47" s="21">
         <v>30.039399219872692</v>
       </c>
       <c r="CG47" s="21">
         <v>103.87097303841222</v>
       </c>
       <c r="CH47" s="21">
-        <v>50.501158721929286</v>
+        <v>50.05618087860244</v>
       </c>
       <c r="CI47" s="21">
-        <v>100.00185348202271</v>
+        <v>100.06023355995772</v>
       </c>
       <c r="CJ47" s="21">
-        <v>111.56618880251213</v>
+        <v>111.85065408404347</v>
       </c>
       <c r="CK47" s="21">
-        <v>99.241991125509429</v>
+        <v>99.267059223395691</v>
       </c>
       <c r="CL47" s="21">
-        <v>119.58414985904567</v>
+        <v>111.44493471230503</v>
       </c>
       <c r="CM47" s="21">
-        <v>127.98303693789606</v>
+        <v>126.79151033371163</v>
       </c>
       <c r="CN47" s="21">
-        <v>165.15219326617088</v>
+        <v>168.64892304597325</v>
       </c>
       <c r="CO47" s="21">
-        <v>148.92055471914529</v>
+        <v>159.89130329377565</v>
       </c>
       <c r="CP47" s="21">
-        <v>238.81921124131793</v>
+        <v>233.24101282339598</v>
       </c>
       <c r="CQ47" s="21">
-        <v>60.156799228566307</v>
+        <v>63.606443201805604</v>
       </c>
       <c r="CR47" s="21">
-        <v>27.205106884520529</v>
+        <v>28.122677263650829</v>
       </c>
       <c r="CS47" s="21">
-        <v>111.75287521296926</v>
+        <v>95.649321221529277</v>
       </c>
       <c r="CT47" s="21">
         <v>60.35959390783848</v>
       </c>
       <c r="CU47" s="21">
         <v>102.07584001113786</v>
       </c>
       <c r="CV47" s="21">
         <v>111.32114863064947</v>
       </c>
       <c r="CW47" s="21">
         <v>110.21810717492866</v>
       </c>
-      <c r="CX47" s="21"/>
+      <c r="CX47" s="21">
+        <v>100.376689538927</v>
+      </c>
       <c r="CY47" s="21"/>
       <c r="CZ47" s="21"/>
       <c r="DA47" s="21"/>
       <c r="DB47" s="21"/>
       <c r="DC47" s="21"/>
       <c r="DD47" s="21"/>
       <c r="DE47" s="21"/>
     </row>
     <row r="48" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A48" s="6" t="s">
         <v>40</v>
       </c>
       <c r="B48" s="20" t="s">
         <v>37</v>
       </c>
       <c r="C48" s="20" t="s">
         <v>37</v>
       </c>
       <c r="D48" s="20" t="s">
         <v>37</v>
       </c>
       <c r="E48" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F48" s="20" t="s">
@@ -33288,98 +33368,100 @@
       <c r="BZ48" s="21">
         <v>158.84141181730348</v>
       </c>
       <c r="CA48" s="21">
         <v>154.12522195960622</v>
       </c>
       <c r="CB48" s="21">
         <v>103.77505005366791</v>
       </c>
       <c r="CC48" s="21">
         <v>136.49842538271147</v>
       </c>
       <c r="CD48" s="21">
         <v>144.39077460323642</v>
       </c>
       <c r="CE48" s="21">
         <v>40.673598022035144</v>
       </c>
       <c r="CF48" s="21">
         <v>62.470332715861844</v>
       </c>
       <c r="CG48" s="21">
         <v>319.10973723211515</v>
       </c>
       <c r="CH48" s="21">
-        <v>55.305509934030781</v>
+        <v>56.772193680639575</v>
       </c>
       <c r="CI48" s="21">
-        <v>42.04098725193721</v>
+        <v>41.861461982009061</v>
       </c>
       <c r="CJ48" s="21">
-        <v>151.57723740942345</v>
+        <v>151.69499035475354</v>
       </c>
       <c r="CK48" s="21">
-        <v>71.929092627591956</v>
+        <v>71.643435327920443</v>
       </c>
       <c r="CL48" s="21">
-        <v>173.88642178591786</v>
+        <v>160.46122127769519</v>
       </c>
       <c r="CM48" s="21">
-        <v>142.57335962426365</v>
+        <v>152.12434582152491</v>
       </c>
       <c r="CN48" s="21">
-        <v>104.92569424051487</v>
+        <v>93.245099827681543</v>
       </c>
       <c r="CO48" s="21">
-        <v>133.7798031595581</v>
+        <v>137.72878187132352</v>
       </c>
       <c r="CP48" s="21">
-        <v>137.62769443271907</v>
+        <v>144.74563974475592</v>
       </c>
       <c r="CQ48" s="21">
-        <v>51.030106530459953</v>
+        <v>47.859121879895469</v>
       </c>
       <c r="CR48" s="21">
-        <v>50.166458062503615</v>
+        <v>56.454280531458792</v>
       </c>
       <c r="CS48" s="20">
-        <v>321.81582152714242</v>
+        <v>318.86212030736112</v>
       </c>
       <c r="CT48" s="21">
         <v>54.845471671081199</v>
       </c>
       <c r="CU48" s="21">
         <v>42.159684075300156</v>
       </c>
       <c r="CV48" s="21">
         <v>155.08032449948465</v>
       </c>
       <c r="CW48" s="21">
         <v>71.555916842237991</v>
       </c>
-      <c r="CX48" s="21"/>
+      <c r="CX48" s="21">
+        <v>157.49681184834242</v>
+      </c>
       <c r="CY48" s="21"/>
       <c r="CZ48" s="21"/>
       <c r="DA48" s="21"/>
       <c r="DB48" s="21"/>
       <c r="DC48" s="21"/>
       <c r="DD48" s="21"/>
       <c r="DE48" s="20"/>
     </row>
     <row r="49" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A49" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B49" s="10">
         <v>32.415113574566782</v>
       </c>
       <c r="C49" s="10">
         <v>126.96255709621373</v>
       </c>
       <c r="D49" s="10">
         <v>128.55877971077419</v>
       </c>
       <c r="E49" s="10">
         <v>108.22370605734604</v>
       </c>
       <c r="F49" s="10">
@@ -33601,98 +33683,100 @@
       <c r="BZ49" s="21">
         <v>115.546155255168</v>
       </c>
       <c r="CA49" s="21">
         <v>141.13831313367476</v>
       </c>
       <c r="CB49" s="21">
         <v>155.65550184569574</v>
       </c>
       <c r="CC49" s="21">
         <v>133.10208005578326</v>
       </c>
       <c r="CD49" s="21">
         <v>265.24483924268549</v>
       </c>
       <c r="CE49" s="21">
         <v>49.785493950611013</v>
       </c>
       <c r="CF49" s="21">
         <v>114.52407625691723</v>
       </c>
       <c r="CG49" s="21">
         <v>39.469832522355738</v>
       </c>
       <c r="CH49" s="10">
-        <v>38.879719871593366</v>
+        <v>38.873315325563794</v>
       </c>
       <c r="CI49" s="21">
-        <v>111.85989799067093</v>
+        <v>112.29870759531136</v>
       </c>
       <c r="CJ49" s="21">
-        <v>117.50876457273098</v>
+        <v>117.50662946567776</v>
       </c>
       <c r="CK49" s="21">
-        <v>107.25899124910154</v>
+        <v>107.28442297470941</v>
       </c>
       <c r="CL49" s="21">
-        <v>117.66591109679258</v>
+        <v>111.24774863816687</v>
       </c>
       <c r="CM49" s="21">
-        <v>134.03106143352483</v>
+        <v>139.4107741741519</v>
       </c>
       <c r="CN49" s="21">
-        <v>146.92953093745251</v>
+        <v>144.4798177203605</v>
       </c>
       <c r="CO49" s="21">
-        <v>126.89199345460777</v>
+        <v>116.6004884229405</v>
       </c>
       <c r="CP49" s="21">
-        <v>255.22464222455804</v>
+        <v>293.21315682052318</v>
       </c>
       <c r="CQ49" s="21">
-        <v>53.900748276333857</v>
+        <v>49.283264989993619</v>
       </c>
       <c r="CR49" s="21">
-        <v>122.73887749765007</v>
+        <v>128.91926817960498</v>
       </c>
       <c r="CS49" s="21">
-        <v>31.868705394980317</v>
+        <v>38.820982589666436</v>
       </c>
       <c r="CT49" s="10">
         <v>36.467905974990309</v>
       </c>
       <c r="CU49" s="21">
         <v>115.09808401605011</v>
       </c>
       <c r="CV49" s="21">
         <v>129.0790127207967</v>
       </c>
       <c r="CW49" s="21">
         <v>99.314397291995476</v>
       </c>
-      <c r="CX49" s="21"/>
+      <c r="CX49" s="21">
+        <v>112.70360871117893</v>
+      </c>
       <c r="CY49" s="21"/>
       <c r="CZ49" s="21"/>
       <c r="DA49" s="21"/>
       <c r="DB49" s="21"/>
       <c r="DC49" s="21"/>
       <c r="DD49" s="21"/>
       <c r="DE49" s="21"/>
     </row>
     <row r="50" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A50" s="6" t="s">
         <v>41</v>
       </c>
       <c r="B50" s="10">
         <v>78.885721827071976</v>
       </c>
       <c r="C50" s="10">
         <v>97.631209403174751</v>
       </c>
       <c r="D50" s="10">
         <v>94.654118069684017</v>
       </c>
       <c r="E50" s="10">
         <v>119.62849583123764</v>
       </c>
       <c r="F50" s="10">
@@ -33914,98 +33998,100 @@
       <c r="BZ50" s="21">
         <v>98.374105149197405</v>
       </c>
       <c r="CA50" s="21">
         <v>100.24715750580661</v>
       </c>
       <c r="CB50" s="21">
         <v>294.17730829527312</v>
       </c>
       <c r="CC50" s="21">
         <v>118.0227792183077</v>
       </c>
       <c r="CD50" s="21">
         <v>791.27919574760438</v>
       </c>
       <c r="CE50" s="21">
         <v>20.087918516655954</v>
       </c>
       <c r="CF50" s="21">
         <v>23.058906962940579</v>
       </c>
       <c r="CG50" s="21">
         <v>77.878600978954438</v>
       </c>
       <c r="CH50" s="10">
-        <v>96.895225755364876</v>
+        <v>207.06702051450301</v>
       </c>
       <c r="CI50" s="21">
-        <v>88.664419904040599</v>
+        <v>43.375537761903651</v>
       </c>
       <c r="CJ50" s="21">
-        <v>112.61680322494129</v>
+        <v>112.25137256114888</v>
       </c>
       <c r="CK50" s="21">
-        <v>98.109494782192371</v>
+        <v>98.149261892755931</v>
       </c>
       <c r="CL50" s="21">
-        <v>98.749451220372393</v>
+        <v>96.608265637926593</v>
       </c>
       <c r="CM50" s="21">
-        <v>115.34814664223083</v>
+        <v>122.43601890058098</v>
       </c>
       <c r="CN50" s="21">
-        <v>114.27903597351816</v>
+        <v>242.29145003974614</v>
       </c>
       <c r="CO50" s="21">
-        <v>261.55527002237602</v>
+        <v>115.5353477687449</v>
       </c>
       <c r="CP50" s="21">
-        <v>999.51247125329644</v>
+        <v>841.44109356056788</v>
       </c>
       <c r="CQ50" s="21">
-        <v>15.569470370279493</v>
+        <v>17.71183873905715</v>
       </c>
       <c r="CR50" s="21">
-        <v>19.985448990936501</v>
+        <v>32.985490694068467</v>
       </c>
       <c r="CS50" s="21">
-        <v>315.77445888201561</v>
+        <v>119.03123072047275</v>
       </c>
       <c r="CT50" s="10">
         <v>79.447963404826439</v>
       </c>
       <c r="CU50" s="21">
         <v>98.12719941260481</v>
       </c>
       <c r="CV50" s="21">
         <v>118.69461878563934</v>
       </c>
       <c r="CW50" s="21">
         <v>91.916867797618266</v>
       </c>
-      <c r="CX50" s="21"/>
+      <c r="CX50" s="21">
+        <v>193.9075348830537</v>
+      </c>
       <c r="CY50" s="21"/>
       <c r="CZ50" s="21"/>
       <c r="DA50" s="21"/>
       <c r="DB50" s="21"/>
       <c r="DC50" s="21"/>
       <c r="DD50" s="21"/>
       <c r="DE50" s="21"/>
     </row>
     <row r="51" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A51" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B51" s="10">
         <v>97.306510388204416</v>
       </c>
       <c r="C51" s="10">
         <v>80.492163338003294</v>
       </c>
       <c r="D51" s="10">
         <v>120.97544585690787</v>
       </c>
       <c r="E51" s="10">
         <v>82.510676335999406</v>
       </c>
       <c r="F51" s="10">
@@ -34227,98 +34313,100 @@
       <c r="BZ51" s="21">
         <v>99.900650340961477</v>
       </c>
       <c r="CA51" s="21">
         <v>100.14579753100854</v>
       </c>
       <c r="CB51" s="21">
         <v>286.34149350451162</v>
       </c>
       <c r="CC51" s="21">
         <v>196.9225363625809</v>
       </c>
       <c r="CD51" s="21">
         <v>276.03066785046025</v>
       </c>
       <c r="CE51" s="21">
         <v>23.115487306286404</v>
       </c>
       <c r="CF51" s="21">
         <v>29.756470904674003</v>
       </c>
       <c r="CG51" s="21">
         <v>122.83897649202183</v>
       </c>
       <c r="CH51" s="10">
-        <v>89.077771911456608</v>
+        <v>83.649571219198691</v>
       </c>
       <c r="CI51" s="21">
-        <v>100.1523106723924</v>
+        <v>100.12608097416627</v>
       </c>
       <c r="CJ51" s="21">
-        <v>98.782721746704354</v>
+        <v>98.958609268742677</v>
       </c>
       <c r="CK51" s="21">
-        <v>100.31705377040984</v>
+        <v>100.26720170169527</v>
       </c>
       <c r="CL51" s="21">
-        <v>100.49479193552079</v>
+        <v>100.49126673197983</v>
       </c>
       <c r="CM51" s="21">
-        <v>126.58302565914165</v>
+        <v>123.25018804676009</v>
       </c>
       <c r="CN51" s="21">
-        <v>362.25967580067396</v>
+        <v>226.74748816943219</v>
       </c>
       <c r="CO51" s="21">
-        <v>130.82302651125372</v>
+        <v>194.94463962392479</v>
       </c>
       <c r="CP51" s="21">
-        <v>299.93504360128543</v>
+        <v>295.83614603467248</v>
       </c>
       <c r="CQ51" s="21">
-        <v>21.217380944899126</v>
+        <v>21.811736299567006</v>
       </c>
       <c r="CR51" s="21">
-        <v>28.907443049676591</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>31.008614327757755</v>
+      </c>
+      <c r="CS51" s="21">
+        <v>91.068234054943616</v>
       </c>
       <c r="CT51" s="10">
         <v>102.61749906213306</v>
       </c>
       <c r="CU51" s="21">
         <v>98.496028572980691</v>
       </c>
       <c r="CV51" s="21">
         <v>103.76727392512612</v>
       </c>
       <c r="CW51" s="21">
         <v>180.16605568016527</v>
       </c>
-      <c r="CX51" s="21"/>
+      <c r="CX51" s="21">
+        <v>53.913178115087625</v>
+      </c>
       <c r="CY51" s="21"/>
       <c r="CZ51" s="21"/>
       <c r="DA51" s="21"/>
       <c r="DB51" s="21"/>
       <c r="DC51" s="21"/>
       <c r="DD51" s="21"/>
       <c r="DE51" s="21"/>
     </row>
     <row r="52" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A52" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B52" s="12">
         <v>79.705943309575119</v>
       </c>
       <c r="C52" s="12">
         <v>98.86475137938362</v>
       </c>
       <c r="D52" s="12">
         <v>121.07806563215927</v>
       </c>
       <c r="E52" s="12">
         <v>180.46410816808179</v>
       </c>
       <c r="F52" s="12">
@@ -34540,412 +34628,414 @@
       <c r="BZ52" s="21">
         <v>105.40384430359858</v>
       </c>
       <c r="CA52" s="21">
         <v>117.49128789469768</v>
       </c>
       <c r="CB52" s="21">
         <v>102.64338854852126</v>
       </c>
       <c r="CC52" s="21">
         <v>131.15756205601213</v>
       </c>
       <c r="CD52" s="21">
         <v>97.51312760999987</v>
       </c>
       <c r="CE52" s="21">
         <v>78.905776666750143</v>
       </c>
       <c r="CF52" s="21">
         <v>77.736790574870923</v>
       </c>
       <c r="CG52" s="21">
         <v>99.691899157779446</v>
       </c>
       <c r="CH52" s="10">
-        <v>83.204584739512455</v>
+        <v>81.303850192314954</v>
       </c>
       <c r="CI52" s="21">
-        <v>99.807512710287</v>
+        <v>100.09657014920157</v>
       </c>
       <c r="CJ52" s="21">
-        <v>104.66944955120961</v>
+        <v>104.19273389695742</v>
       </c>
       <c r="CK52" s="21">
-        <v>117.03226776834761</v>
+        <v>117.64209890661034</v>
       </c>
       <c r="CL52" s="21">
-        <v>112.03345215412179</v>
+        <v>111.67693142186678</v>
       </c>
       <c r="CM52" s="21">
-        <v>109.92102884872676</v>
+        <v>109.5888637311562</v>
       </c>
       <c r="CN52" s="21">
-        <v>97.921191098847217</v>
+        <v>97.972893724596346</v>
       </c>
       <c r="CO52" s="21">
-        <v>132.01911818392171</v>
+        <v>123.21964254577675</v>
       </c>
       <c r="CP52" s="21">
-        <v>83.057380111561002</v>
+        <v>83.342098083710255</v>
       </c>
       <c r="CQ52" s="21">
-        <v>96.090004641075993</v>
+        <v>95.941185113900175</v>
       </c>
       <c r="CR52" s="21">
-        <v>77.830447926085355</v>
+        <v>83.37652900804315</v>
       </c>
       <c r="CS52" s="21">
-        <v>106.5213789698892</v>
+        <v>106.50328184029556</v>
       </c>
       <c r="CT52" s="10">
         <v>86.073567045760029</v>
       </c>
       <c r="CU52" s="21">
         <v>95.245018661444206</v>
       </c>
       <c r="CV52" s="21">
         <v>104.17501938958044</v>
       </c>
       <c r="CW52" s="21">
         <v>114.26056635572483</v>
       </c>
-      <c r="CX52" s="21"/>
+      <c r="CX52" s="21">
+        <v>108.44155378670894</v>
+      </c>
       <c r="CY52" s="21"/>
       <c r="CZ52" s="21"/>
       <c r="DA52" s="21"/>
       <c r="DB52" s="21"/>
       <c r="DC52" s="21"/>
       <c r="DD52" s="21"/>
       <c r="DE52" s="21"/>
     </row>
     <row r="54" spans="1:146" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A54" s="41" t="s">
+      <c r="A54" s="38" t="s">
         <v>28</v>
       </c>
-      <c r="B54" s="41"/>
-[...59 lines deleted...]
-      <c r="CH54" s="44" t="s">
+      <c r="B54" s="38"/>
+      <c r="C54" s="38"/>
+      <c r="D54" s="38"/>
+      <c r="E54" s="38"/>
+      <c r="F54" s="38"/>
+      <c r="G54" s="38"/>
+      <c r="H54" s="38"/>
+      <c r="I54" s="38"/>
+      <c r="J54" s="38"/>
+      <c r="K54" s="38"/>
+      <c r="L54" s="38"/>
+      <c r="M54" s="38"/>
+      <c r="N54" s="38"/>
+      <c r="O54" s="38"/>
+      <c r="P54" s="38"/>
+      <c r="Q54" s="38"/>
+      <c r="R54" s="38"/>
+      <c r="S54" s="38"/>
+      <c r="T54" s="38"/>
+      <c r="U54" s="38"/>
+      <c r="V54" s="38"/>
+      <c r="W54" s="38"/>
+      <c r="X54" s="38"/>
+      <c r="Y54" s="38"/>
+      <c r="Z54" s="38"/>
+      <c r="AA54" s="38"/>
+      <c r="AB54" s="38"/>
+      <c r="AC54" s="38"/>
+      <c r="AD54" s="38"/>
+      <c r="AE54" s="38"/>
+      <c r="AF54" s="38"/>
+      <c r="AG54" s="38"/>
+      <c r="AH54" s="38"/>
+      <c r="AI54" s="38"/>
+      <c r="AJ54" s="38"/>
+      <c r="AK54" s="38"/>
+      <c r="AL54" s="38"/>
+      <c r="AM54" s="38"/>
+      <c r="AN54" s="38"/>
+      <c r="AO54" s="38"/>
+      <c r="AP54" s="38"/>
+      <c r="AQ54" s="38"/>
+      <c r="AR54" s="38"/>
+      <c r="AS54" s="38"/>
+      <c r="AT54" s="38"/>
+      <c r="AU54" s="38"/>
+      <c r="AV54" s="38"/>
+      <c r="AW54" s="38"/>
+      <c r="AX54" s="38"/>
+      <c r="AY54" s="38"/>
+      <c r="AZ54" s="38"/>
+      <c r="BA54" s="38"/>
+      <c r="BB54" s="38"/>
+      <c r="BC54" s="38"/>
+      <c r="BD54" s="38"/>
+      <c r="BE54" s="38"/>
+      <c r="BF54" s="38"/>
+      <c r="BG54" s="38"/>
+      <c r="BH54" s="38"/>
+      <c r="BI54" s="38"/>
+      <c r="CH54" s="48" t="s">
         <v>28</v>
       </c>
-      <c r="CI54" s="44"/>
-[...21 lines deleted...]
-      <c r="DE54" s="44"/>
+      <c r="CI54" s="48"/>
+      <c r="CJ54" s="48"/>
+      <c r="CK54" s="48"/>
+      <c r="CL54" s="48"/>
+      <c r="CM54" s="48"/>
+      <c r="CN54" s="48"/>
+      <c r="CO54" s="48"/>
+      <c r="CP54" s="48"/>
+      <c r="CQ54" s="48"/>
+      <c r="CR54" s="48"/>
+      <c r="CS54" s="48"/>
+      <c r="CT54" s="48"/>
+      <c r="CU54" s="48"/>
+      <c r="CV54" s="48"/>
+      <c r="CW54" s="48"/>
+      <c r="CX54" s="48"/>
+      <c r="CY54" s="48"/>
+      <c r="CZ54" s="48"/>
+      <c r="DA54" s="48"/>
+      <c r="DB54" s="48"/>
+      <c r="DC54" s="48"/>
+      <c r="DD54" s="48"/>
+      <c r="DE54" s="48"/>
       <c r="DF54" s="23"/>
       <c r="DG54" s="23"/>
       <c r="DH54" s="23"/>
       <c r="DI54" s="23"/>
       <c r="DJ54" s="23"/>
       <c r="DK54" s="23"/>
       <c r="DL54" s="23"/>
       <c r="DM54" s="23"/>
       <c r="DN54" s="23"/>
       <c r="DO54" s="23"/>
       <c r="DP54" s="23"/>
       <c r="DQ54" s="23"/>
       <c r="DR54" s="23"/>
       <c r="DS54" s="23"/>
       <c r="DT54" s="23"/>
       <c r="DU54" s="23"/>
       <c r="DV54" s="23"/>
       <c r="DW54" s="23"/>
       <c r="DX54" s="23"/>
       <c r="DY54" s="23"/>
       <c r="DZ54" s="23"/>
       <c r="EA54" s="23"/>
       <c r="EB54" s="23"/>
       <c r="EC54" s="23"/>
       <c r="ED54" s="23"/>
       <c r="EE54" s="23"/>
       <c r="EF54" s="23"/>
       <c r="EG54" s="23"/>
       <c r="EH54" s="23"/>
       <c r="EI54" s="23"/>
       <c r="EJ54" s="23"/>
       <c r="EK54" s="23"/>
       <c r="EL54" s="23"/>
       <c r="EM54" s="23"/>
       <c r="EN54" s="23"/>
       <c r="EO54" s="23"/>
       <c r="EP54" s="23"/>
     </row>
     <row r="55" spans="1:146" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="K55" s="45" t="s">
+      <c r="K55" s="44" t="s">
         <v>30</v>
       </c>
-      <c r="L55" s="45"/>
-[...1 lines deleted...]
-      <c r="W55" s="45" t="s">
+      <c r="L55" s="44"/>
+      <c r="M55" s="44"/>
+      <c r="W55" s="44" t="s">
         <v>30</v>
       </c>
-      <c r="X55" s="45"/>
-[...1 lines deleted...]
-      <c r="AI55" s="45" t="s">
+      <c r="X55" s="44"/>
+      <c r="Y55" s="44"/>
+      <c r="AI55" s="44" t="s">
         <v>30</v>
       </c>
-      <c r="AJ55" s="45"/>
-[...1 lines deleted...]
-      <c r="AU55" s="45" t="s">
+      <c r="AJ55" s="44"/>
+      <c r="AK55" s="44"/>
+      <c r="AU55" s="44" t="s">
         <v>30</v>
       </c>
-      <c r="AV55" s="45"/>
-[...1 lines deleted...]
-      <c r="BG55" s="45" t="s">
+      <c r="AV55" s="44"/>
+      <c r="AW55" s="44"/>
+      <c r="BG55" s="44" t="s">
         <v>30</v>
       </c>
-      <c r="BH55" s="45"/>
-[...1 lines deleted...]
-      <c r="BS55" s="45" t="s">
+      <c r="BH55" s="44"/>
+      <c r="BI55" s="44"/>
+      <c r="BS55" s="44" t="s">
         <v>30</v>
       </c>
-      <c r="BT55" s="45"/>
-[...1 lines deleted...]
-      <c r="CE55" s="45" t="s">
+      <c r="BT55" s="44"/>
+      <c r="BU55" s="44"/>
+      <c r="CE55" s="44" t="s">
         <v>30</v>
       </c>
-      <c r="CF55" s="45"/>
-[...1 lines deleted...]
-      <c r="CQ55" s="45" t="s">
+      <c r="CF55" s="44"/>
+      <c r="CG55" s="44"/>
+      <c r="CQ55" s="44" t="s">
         <v>30</v>
       </c>
-      <c r="CR55" s="45"/>
-[...1 lines deleted...]
-      <c r="DC55" s="45" t="s">
+      <c r="CR55" s="44"/>
+      <c r="CS55" s="44"/>
+      <c r="DC55" s="44" t="s">
         <v>30</v>
       </c>
-      <c r="DD55" s="45"/>
-      <c r="DE55" s="45"/>
+      <c r="DD55" s="44"/>
+      <c r="DE55" s="44"/>
     </row>
     <row r="56" spans="1:146" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A56" s="47"/>
-      <c r="B56" s="38" t="s">
+      <c r="A56" s="45"/>
+      <c r="B56" s="41" t="s">
         <v>35</v>
       </c>
-      <c r="C56" s="39"/>
-[...10 lines deleted...]
-      <c r="N56" s="38" t="s">
+      <c r="C56" s="42"/>
+      <c r="D56" s="42"/>
+      <c r="E56" s="42"/>
+      <c r="F56" s="42"/>
+      <c r="G56" s="42"/>
+      <c r="H56" s="42"/>
+      <c r="I56" s="42"/>
+      <c r="J56" s="42"/>
+      <c r="K56" s="42"/>
+      <c r="L56" s="42"/>
+      <c r="M56" s="43"/>
+      <c r="N56" s="41" t="s">
         <v>34</v>
       </c>
-      <c r="O56" s="39"/>
-[...10 lines deleted...]
-      <c r="Z56" s="38" t="s">
+      <c r="O56" s="42"/>
+      <c r="P56" s="42"/>
+      <c r="Q56" s="42"/>
+      <c r="R56" s="42"/>
+      <c r="S56" s="42"/>
+      <c r="T56" s="42"/>
+      <c r="U56" s="42"/>
+      <c r="V56" s="42"/>
+      <c r="W56" s="42"/>
+      <c r="X56" s="42"/>
+      <c r="Y56" s="43"/>
+      <c r="Z56" s="41" t="s">
         <v>36</v>
       </c>
-      <c r="AA56" s="39"/>
-[...10 lines deleted...]
-      <c r="AL56" s="38" t="s">
+      <c r="AA56" s="42"/>
+      <c r="AB56" s="42"/>
+      <c r="AC56" s="42"/>
+      <c r="AD56" s="42"/>
+      <c r="AE56" s="42"/>
+      <c r="AF56" s="42"/>
+      <c r="AG56" s="42"/>
+      <c r="AH56" s="42"/>
+      <c r="AI56" s="42"/>
+      <c r="AJ56" s="42"/>
+      <c r="AK56" s="43"/>
+      <c r="AL56" s="41" t="s">
         <v>43</v>
       </c>
-      <c r="AM56" s="39"/>
-[...10 lines deleted...]
-      <c r="AX56" s="38" t="s">
+      <c r="AM56" s="42"/>
+      <c r="AN56" s="42"/>
+      <c r="AO56" s="42"/>
+      <c r="AP56" s="42"/>
+      <c r="AQ56" s="42"/>
+      <c r="AR56" s="42"/>
+      <c r="AS56" s="42"/>
+      <c r="AT56" s="42"/>
+      <c r="AU56" s="42"/>
+      <c r="AV56" s="42"/>
+      <c r="AW56" s="43"/>
+      <c r="AX56" s="41" t="s">
         <v>47</v>
       </c>
-      <c r="AY56" s="39"/>
-[...10 lines deleted...]
-      <c r="BJ56" s="38" t="s">
+      <c r="AY56" s="42"/>
+      <c r="AZ56" s="42"/>
+      <c r="BA56" s="42"/>
+      <c r="BB56" s="42"/>
+      <c r="BC56" s="42"/>
+      <c r="BD56" s="42"/>
+      <c r="BE56" s="42"/>
+      <c r="BF56" s="42"/>
+      <c r="BG56" s="42"/>
+      <c r="BH56" s="42"/>
+      <c r="BI56" s="43"/>
+      <c r="BJ56" s="41" t="s">
         <v>42</v>
       </c>
-      <c r="BK56" s="39"/>
-[...10 lines deleted...]
-      <c r="BV56" s="38" t="s">
+      <c r="BK56" s="42"/>
+      <c r="BL56" s="42"/>
+      <c r="BM56" s="42"/>
+      <c r="BN56" s="42"/>
+      <c r="BO56" s="42"/>
+      <c r="BP56" s="42"/>
+      <c r="BQ56" s="42"/>
+      <c r="BR56" s="42"/>
+      <c r="BS56" s="42"/>
+      <c r="BT56" s="42"/>
+      <c r="BU56" s="43"/>
+      <c r="BV56" s="41" t="s">
         <v>44</v>
       </c>
-      <c r="BW56" s="39"/>
-[...10 lines deleted...]
-      <c r="CH56" s="38" t="s">
+      <c r="BW56" s="42"/>
+      <c r="BX56" s="42"/>
+      <c r="BY56" s="42"/>
+      <c r="BZ56" s="42"/>
+      <c r="CA56" s="42"/>
+      <c r="CB56" s="42"/>
+      <c r="CC56" s="42"/>
+      <c r="CD56" s="42"/>
+      <c r="CE56" s="42"/>
+      <c r="CF56" s="42"/>
+      <c r="CG56" s="43"/>
+      <c r="CH56" s="41" t="s">
+        <v>63</v>
+      </c>
+      <c r="CI56" s="42"/>
+      <c r="CJ56" s="42"/>
+      <c r="CK56" s="42"/>
+      <c r="CL56" s="42"/>
+      <c r="CM56" s="42"/>
+      <c r="CN56" s="42"/>
+      <c r="CO56" s="42"/>
+      <c r="CP56" s="42"/>
+      <c r="CQ56" s="42"/>
+      <c r="CR56" s="42"/>
+      <c r="CS56" s="43"/>
+      <c r="CT56" s="41" t="s">
         <v>48</v>
       </c>
-      <c r="CI56" s="39"/>
-[...23 lines deleted...]
-      <c r="DE56" s="40"/>
+      <c r="CU56" s="42"/>
+      <c r="CV56" s="42"/>
+      <c r="CW56" s="42"/>
+      <c r="CX56" s="42"/>
+      <c r="CY56" s="42"/>
+      <c r="CZ56" s="42"/>
+      <c r="DA56" s="42"/>
+      <c r="DB56" s="42"/>
+      <c r="DC56" s="42"/>
+      <c r="DD56" s="42"/>
+      <c r="DE56" s="43"/>
     </row>
     <row r="57" spans="1:146" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A57" s="48"/>
+      <c r="A57" s="46"/>
       <c r="B57" s="8" t="s">
         <v>25</v>
       </c>
       <c r="C57" s="9" t="s">
         <v>26</v>
       </c>
       <c r="D57" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E57" s="8" t="s">
         <v>1</v>
       </c>
       <c r="F57" s="9" t="s">
         <v>2</v>
       </c>
       <c r="G57" s="9" t="s">
         <v>3</v>
       </c>
       <c r="H57" s="9" t="s">
         <v>4</v>
       </c>
       <c r="I57" s="9" t="s">
         <v>5</v>
       </c>
       <c r="J57" s="9" t="s">
@@ -35484,412 +35574,414 @@
       <c r="BZ58" s="1">
         <v>118.76704269125912</v>
       </c>
       <c r="CA58" s="1">
         <v>172.6797329543075</v>
       </c>
       <c r="CB58" s="17">
         <v>1582.4210207934577</v>
       </c>
       <c r="CC58" s="1">
         <v>224.20281560472105</v>
       </c>
       <c r="CD58" s="1">
         <v>287.81291701673092</v>
       </c>
       <c r="CE58" s="17">
         <v>58.930926282054145</v>
       </c>
       <c r="CF58" s="17">
         <v>41.444777979894006</v>
       </c>
       <c r="CG58" s="19">
         <v>1.7910876602783912</v>
       </c>
       <c r="CH58" s="1">
-        <v>100.00007959516608</v>
+        <v>93.225776313028703</v>
       </c>
       <c r="CI58" s="1">
-        <v>100.82828603995431</v>
+        <v>100</v>
       </c>
       <c r="CJ58" s="1">
-        <v>100.77512229343513</v>
+        <v>100</v>
       </c>
       <c r="CK58" s="1">
-        <v>99.215596895660198</v>
+        <v>100</v>
       </c>
       <c r="CL58" s="1">
-        <v>137.24536316819396</v>
+        <v>144.21161513557544</v>
       </c>
       <c r="CM58" s="1">
-        <v>232.84500734773007</v>
+        <v>168.40546682917315</v>
       </c>
       <c r="CN58" s="17">
-        <v>1153.6330253264298</v>
+        <v>1501.3267345327063</v>
       </c>
       <c r="CO58" s="1">
-        <v>221.20962403523393</v>
+        <v>251.27735740534774</v>
       </c>
       <c r="CP58" s="1">
-        <v>299.00235536603799</v>
+        <v>292.32700306510571</v>
       </c>
       <c r="CQ58" s="17">
-        <v>60.014288623676279</v>
+        <v>54.249074553377909</v>
       </c>
       <c r="CR58" s="17">
-        <v>44.060981368080547</v>
+        <v>50.929698382047981</v>
       </c>
       <c r="CS58" s="19">
-        <v>2.8109541436930252</v>
+        <v>1.3513959931483557</v>
       </c>
       <c r="CT58" s="1">
         <v>100</v>
       </c>
       <c r="CU58" s="1">
         <v>100</v>
       </c>
       <c r="CV58" s="1">
         <v>100</v>
       </c>
       <c r="CW58" s="1">
         <v>130.2369122888478</v>
       </c>
-      <c r="CX58" s="1"/>
+      <c r="CX58" s="1">
+        <v>111.88955188740501</v>
+      </c>
       <c r="CY58" s="1"/>
       <c r="CZ58" s="17"/>
       <c r="DA58" s="1"/>
       <c r="DB58" s="1"/>
       <c r="DC58" s="17"/>
       <c r="DD58" s="17"/>
       <c r="DE58" s="19"/>
     </row>
     <row r="61" spans="1:146" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A61" s="41" t="s">
+      <c r="A61" s="38" t="s">
         <v>29</v>
       </c>
-      <c r="B61" s="41"/>
-[...59 lines deleted...]
-      <c r="CH61" s="44" t="s">
+      <c r="B61" s="38"/>
+      <c r="C61" s="38"/>
+      <c r="D61" s="38"/>
+      <c r="E61" s="38"/>
+      <c r="F61" s="38"/>
+      <c r="G61" s="38"/>
+      <c r="H61" s="38"/>
+      <c r="I61" s="38"/>
+      <c r="J61" s="38"/>
+      <c r="K61" s="38"/>
+      <c r="L61" s="38"/>
+      <c r="M61" s="38"/>
+      <c r="N61" s="38"/>
+      <c r="O61" s="38"/>
+      <c r="P61" s="38"/>
+      <c r="Q61" s="38"/>
+      <c r="R61" s="38"/>
+      <c r="S61" s="38"/>
+      <c r="T61" s="38"/>
+      <c r="U61" s="38"/>
+      <c r="V61" s="38"/>
+      <c r="W61" s="38"/>
+      <c r="X61" s="38"/>
+      <c r="Y61" s="38"/>
+      <c r="Z61" s="38"/>
+      <c r="AA61" s="38"/>
+      <c r="AB61" s="38"/>
+      <c r="AC61" s="38"/>
+      <c r="AD61" s="38"/>
+      <c r="AE61" s="38"/>
+      <c r="AF61" s="38"/>
+      <c r="AG61" s="38"/>
+      <c r="AH61" s="38"/>
+      <c r="AI61" s="38"/>
+      <c r="AJ61" s="38"/>
+      <c r="AK61" s="38"/>
+      <c r="AL61" s="38"/>
+      <c r="AM61" s="38"/>
+      <c r="AN61" s="38"/>
+      <c r="AO61" s="38"/>
+      <c r="AP61" s="38"/>
+      <c r="AQ61" s="38"/>
+      <c r="AR61" s="38"/>
+      <c r="AS61" s="38"/>
+      <c r="AT61" s="38"/>
+      <c r="AU61" s="38"/>
+      <c r="AV61" s="38"/>
+      <c r="AW61" s="38"/>
+      <c r="AX61" s="38"/>
+      <c r="AY61" s="38"/>
+      <c r="AZ61" s="38"/>
+      <c r="BA61" s="38"/>
+      <c r="BB61" s="38"/>
+      <c r="BC61" s="38"/>
+      <c r="BD61" s="38"/>
+      <c r="BE61" s="38"/>
+      <c r="BF61" s="38"/>
+      <c r="BG61" s="38"/>
+      <c r="BH61" s="38"/>
+      <c r="BI61" s="38"/>
+      <c r="CH61" s="48" t="s">
         <v>29</v>
       </c>
-      <c r="CI61" s="44"/>
-[...21 lines deleted...]
-      <c r="DE61" s="44"/>
+      <c r="CI61" s="48"/>
+      <c r="CJ61" s="48"/>
+      <c r="CK61" s="48"/>
+      <c r="CL61" s="48"/>
+      <c r="CM61" s="48"/>
+      <c r="CN61" s="48"/>
+      <c r="CO61" s="48"/>
+      <c r="CP61" s="48"/>
+      <c r="CQ61" s="48"/>
+      <c r="CR61" s="48"/>
+      <c r="CS61" s="48"/>
+      <c r="CT61" s="48"/>
+      <c r="CU61" s="48"/>
+      <c r="CV61" s="48"/>
+      <c r="CW61" s="48"/>
+      <c r="CX61" s="48"/>
+      <c r="CY61" s="48"/>
+      <c r="CZ61" s="48"/>
+      <c r="DA61" s="48"/>
+      <c r="DB61" s="48"/>
+      <c r="DC61" s="48"/>
+      <c r="DD61" s="48"/>
+      <c r="DE61" s="48"/>
       <c r="DF61" s="23"/>
       <c r="DG61" s="23"/>
       <c r="DH61" s="23"/>
       <c r="DI61" s="23"/>
       <c r="DJ61" s="23"/>
       <c r="DK61" s="23"/>
       <c r="DL61" s="23"/>
       <c r="DM61" s="23"/>
       <c r="DN61" s="23"/>
       <c r="DO61" s="23"/>
       <c r="DP61" s="23"/>
       <c r="DQ61" s="23"/>
       <c r="DR61" s="23"/>
       <c r="DS61" s="23"/>
       <c r="DT61" s="23"/>
       <c r="DU61" s="23"/>
       <c r="DV61" s="23"/>
       <c r="DW61" s="23"/>
       <c r="DX61" s="23"/>
       <c r="DY61" s="23"/>
       <c r="DZ61" s="23"/>
       <c r="EA61" s="23"/>
       <c r="EB61" s="23"/>
       <c r="EC61" s="23"/>
       <c r="ED61" s="23"/>
       <c r="EE61" s="23"/>
       <c r="EF61" s="23"/>
       <c r="EG61" s="23"/>
       <c r="EH61" s="23"/>
       <c r="EI61" s="23"/>
       <c r="EJ61" s="23"/>
       <c r="EK61" s="23"/>
       <c r="EL61" s="23"/>
       <c r="EM61" s="23"/>
       <c r="EN61" s="23"/>
       <c r="EO61" s="23"/>
       <c r="EP61" s="23"/>
     </row>
     <row r="62" spans="1:146" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="K62" s="45" t="s">
+      <c r="K62" s="44" t="s">
         <v>30</v>
       </c>
-      <c r="L62" s="45"/>
-[...1 lines deleted...]
-      <c r="W62" s="45" t="s">
+      <c r="L62" s="44"/>
+      <c r="M62" s="44"/>
+      <c r="W62" s="44" t="s">
         <v>30</v>
       </c>
-      <c r="X62" s="45"/>
-[...1 lines deleted...]
-      <c r="AI62" s="45" t="s">
+      <c r="X62" s="44"/>
+      <c r="Y62" s="44"/>
+      <c r="AI62" s="44" t="s">
         <v>30</v>
       </c>
-      <c r="AJ62" s="45"/>
-[...1 lines deleted...]
-      <c r="AU62" s="45" t="s">
+      <c r="AJ62" s="44"/>
+      <c r="AK62" s="44"/>
+      <c r="AU62" s="44" t="s">
         <v>30</v>
       </c>
-      <c r="AV62" s="45"/>
-[...1 lines deleted...]
-      <c r="BG62" s="45" t="s">
+      <c r="AV62" s="44"/>
+      <c r="AW62" s="44"/>
+      <c r="BG62" s="44" t="s">
         <v>30</v>
       </c>
-      <c r="BH62" s="45"/>
-[...1 lines deleted...]
-      <c r="BS62" s="45" t="s">
+      <c r="BH62" s="44"/>
+      <c r="BI62" s="44"/>
+      <c r="BS62" s="44" t="s">
         <v>30</v>
       </c>
-      <c r="BT62" s="45"/>
-[...1 lines deleted...]
-      <c r="CE62" s="45" t="s">
+      <c r="BT62" s="44"/>
+      <c r="BU62" s="44"/>
+      <c r="CE62" s="44" t="s">
         <v>30</v>
       </c>
-      <c r="CF62" s="45"/>
-[...1 lines deleted...]
-      <c r="CQ62" s="45" t="s">
+      <c r="CF62" s="44"/>
+      <c r="CG62" s="44"/>
+      <c r="CQ62" s="44" t="s">
         <v>30</v>
       </c>
-      <c r="CR62" s="45"/>
-[...1 lines deleted...]
-      <c r="DC62" s="45" t="s">
+      <c r="CR62" s="44"/>
+      <c r="CS62" s="44"/>
+      <c r="DC62" s="44" t="s">
         <v>30</v>
       </c>
-      <c r="DD62" s="45"/>
-      <c r="DE62" s="45"/>
+      <c r="DD62" s="44"/>
+      <c r="DE62" s="44"/>
     </row>
     <row r="63" spans="1:146" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A63" s="47"/>
-      <c r="B63" s="38" t="s">
+      <c r="A63" s="45"/>
+      <c r="B63" s="41" t="s">
         <v>35</v>
       </c>
-      <c r="C63" s="39"/>
-[...10 lines deleted...]
-      <c r="N63" s="38" t="s">
+      <c r="C63" s="42"/>
+      <c r="D63" s="42"/>
+      <c r="E63" s="42"/>
+      <c r="F63" s="42"/>
+      <c r="G63" s="42"/>
+      <c r="H63" s="42"/>
+      <c r="I63" s="42"/>
+      <c r="J63" s="42"/>
+      <c r="K63" s="42"/>
+      <c r="L63" s="42"/>
+      <c r="M63" s="43"/>
+      <c r="N63" s="41" t="s">
         <v>34</v>
       </c>
-      <c r="O63" s="39"/>
-[...10 lines deleted...]
-      <c r="Z63" s="38" t="s">
+      <c r="O63" s="42"/>
+      <c r="P63" s="42"/>
+      <c r="Q63" s="42"/>
+      <c r="R63" s="42"/>
+      <c r="S63" s="42"/>
+      <c r="T63" s="42"/>
+      <c r="U63" s="42"/>
+      <c r="V63" s="42"/>
+      <c r="W63" s="42"/>
+      <c r="X63" s="42"/>
+      <c r="Y63" s="43"/>
+      <c r="Z63" s="41" t="s">
         <v>36</v>
       </c>
-      <c r="AA63" s="39"/>
-[...10 lines deleted...]
-      <c r="AL63" s="38" t="s">
+      <c r="AA63" s="42"/>
+      <c r="AB63" s="42"/>
+      <c r="AC63" s="42"/>
+      <c r="AD63" s="42"/>
+      <c r="AE63" s="42"/>
+      <c r="AF63" s="42"/>
+      <c r="AG63" s="42"/>
+      <c r="AH63" s="42"/>
+      <c r="AI63" s="42"/>
+      <c r="AJ63" s="42"/>
+      <c r="AK63" s="43"/>
+      <c r="AL63" s="41" t="s">
         <v>43</v>
       </c>
-      <c r="AM63" s="39"/>
-[...10 lines deleted...]
-      <c r="AX63" s="38" t="s">
+      <c r="AM63" s="42"/>
+      <c r="AN63" s="42"/>
+      <c r="AO63" s="42"/>
+      <c r="AP63" s="42"/>
+      <c r="AQ63" s="42"/>
+      <c r="AR63" s="42"/>
+      <c r="AS63" s="42"/>
+      <c r="AT63" s="42"/>
+      <c r="AU63" s="42"/>
+      <c r="AV63" s="42"/>
+      <c r="AW63" s="43"/>
+      <c r="AX63" s="41" t="s">
         <v>47</v>
       </c>
-      <c r="AY63" s="39"/>
-[...10 lines deleted...]
-      <c r="BJ63" s="38" t="s">
+      <c r="AY63" s="42"/>
+      <c r="AZ63" s="42"/>
+      <c r="BA63" s="42"/>
+      <c r="BB63" s="42"/>
+      <c r="BC63" s="42"/>
+      <c r="BD63" s="42"/>
+      <c r="BE63" s="42"/>
+      <c r="BF63" s="42"/>
+      <c r="BG63" s="42"/>
+      <c r="BH63" s="42"/>
+      <c r="BI63" s="43"/>
+      <c r="BJ63" s="41" t="s">
         <v>42</v>
       </c>
-      <c r="BK63" s="39"/>
-[...10 lines deleted...]
-      <c r="BV63" s="38" t="s">
+      <c r="BK63" s="42"/>
+      <c r="BL63" s="42"/>
+      <c r="BM63" s="42"/>
+      <c r="BN63" s="42"/>
+      <c r="BO63" s="42"/>
+      <c r="BP63" s="42"/>
+      <c r="BQ63" s="42"/>
+      <c r="BR63" s="42"/>
+      <c r="BS63" s="42"/>
+      <c r="BT63" s="42"/>
+      <c r="BU63" s="43"/>
+      <c r="BV63" s="41" t="s">
         <v>45</v>
       </c>
-      <c r="BW63" s="39"/>
-[...10 lines deleted...]
-      <c r="CH63" s="38" t="s">
+      <c r="BW63" s="42"/>
+      <c r="BX63" s="42"/>
+      <c r="BY63" s="42"/>
+      <c r="BZ63" s="42"/>
+      <c r="CA63" s="42"/>
+      <c r="CB63" s="42"/>
+      <c r="CC63" s="42"/>
+      <c r="CD63" s="42"/>
+      <c r="CE63" s="42"/>
+      <c r="CF63" s="42"/>
+      <c r="CG63" s="43"/>
+      <c r="CH63" s="41" t="s">
+        <v>63</v>
+      </c>
+      <c r="CI63" s="42"/>
+      <c r="CJ63" s="42"/>
+      <c r="CK63" s="42"/>
+      <c r="CL63" s="42"/>
+      <c r="CM63" s="42"/>
+      <c r="CN63" s="42"/>
+      <c r="CO63" s="42"/>
+      <c r="CP63" s="42"/>
+      <c r="CQ63" s="42"/>
+      <c r="CR63" s="42"/>
+      <c r="CS63" s="43"/>
+      <c r="CT63" s="41" t="s">
         <v>48</v>
       </c>
-      <c r="CI63" s="39"/>
-[...23 lines deleted...]
-      <c r="DE63" s="40"/>
+      <c r="CU63" s="42"/>
+      <c r="CV63" s="42"/>
+      <c r="CW63" s="42"/>
+      <c r="CX63" s="42"/>
+      <c r="CY63" s="42"/>
+      <c r="CZ63" s="42"/>
+      <c r="DA63" s="42"/>
+      <c r="DB63" s="42"/>
+      <c r="DC63" s="42"/>
+      <c r="DD63" s="42"/>
+      <c r="DE63" s="43"/>
     </row>
     <row r="64" spans="1:146" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A64" s="48"/>
+      <c r="A64" s="46"/>
       <c r="B64" s="8" t="s">
         <v>25</v>
       </c>
       <c r="C64" s="9" t="s">
         <v>26</v>
       </c>
       <c r="D64" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E64" s="8" t="s">
         <v>1</v>
       </c>
       <c r="F64" s="9" t="s">
         <v>2</v>
       </c>
       <c r="G64" s="9" t="s">
         <v>3</v>
       </c>
       <c r="H64" s="9" t="s">
         <v>4</v>
       </c>
       <c r="I64" s="9" t="s">
         <v>5</v>
       </c>
       <c r="J64" s="9" t="s">
@@ -36428,98 +36520,100 @@
       <c r="BZ65" s="1">
         <v>111.75040919508356</v>
       </c>
       <c r="CA65" s="1">
         <v>152.74517127645319</v>
       </c>
       <c r="CB65" s="1">
         <v>65.159278185440485</v>
       </c>
       <c r="CC65" s="1">
         <v>104.19293892957874</v>
       </c>
       <c r="CD65" s="1">
         <v>118.69027313198836</v>
       </c>
       <c r="CE65" s="1">
         <v>79.109650268137258</v>
       </c>
       <c r="CF65" s="1">
         <v>103.14332770277596</v>
       </c>
       <c r="CG65" s="1">
         <v>156.00177629060167</v>
       </c>
       <c r="CH65" s="1">
-        <v>45.680749740643314</v>
+        <v>45.622234558107202</v>
       </c>
       <c r="CI65" s="1">
-        <v>100.36554199056515</v>
+        <v>100.31848564344324</v>
       </c>
       <c r="CJ65" s="1">
-        <v>134.31322650691371</v>
+        <v>134.40052372080677</v>
       </c>
       <c r="CK65" s="1">
-        <v>97.40378417550356</v>
+        <v>97.273354636878111</v>
       </c>
       <c r="CL65" s="1">
-        <v>113.82970381477992</v>
+        <v>111.36210542273007</v>
       </c>
       <c r="CM65" s="1">
-        <v>144.58188125329866</v>
+        <v>146.98795992896075</v>
       </c>
       <c r="CN65" s="1">
-        <v>68.342832511983914</v>
+        <v>68.285539131879275</v>
       </c>
       <c r="CO65" s="1">
-        <v>101.61839803912321</v>
+        <v>101.81029505098019</v>
       </c>
       <c r="CP65" s="1">
-        <v>121.88763007315562</v>
+        <v>121.8107907700029</v>
       </c>
       <c r="CQ65" s="1">
-        <v>77.678618275346196</v>
+        <v>77.550579142316892</v>
       </c>
       <c r="CR65" s="1">
-        <v>103.25439390977806</v>
+        <v>103.53466205202683</v>
       </c>
       <c r="CS65" s="1">
-        <v>153.14395930712999</v>
+        <v>152.00522865946476</v>
       </c>
       <c r="CT65" s="1">
         <v>44.686995072820523</v>
       </c>
       <c r="CU65" s="1">
         <v>102.32775392713577</v>
       </c>
       <c r="CV65" s="1">
         <v>133.51847736053125</v>
       </c>
       <c r="CW65" s="1">
         <v>95.832140029547389</v>
       </c>
-      <c r="CX65" s="1"/>
+      <c r="CX65" s="1">
+        <v>111.36083037390982</v>
+      </c>
       <c r="CY65" s="1"/>
       <c r="CZ65" s="1"/>
       <c r="DA65" s="1"/>
       <c r="DB65" s="1"/>
       <c r="DC65" s="1"/>
       <c r="DD65" s="1"/>
       <c r="DE65" s="1"/>
     </row>
     <row r="66" spans="1:109" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A66" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B66" s="20" t="s">
         <v>37</v>
       </c>
       <c r="C66" s="20" t="s">
         <v>37</v>
       </c>
       <c r="D66" s="20" t="s">
         <v>37</v>
       </c>
       <c r="E66" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F66" s="20" t="s">
@@ -36741,98 +36835,100 @@
       <c r="BZ66" s="21">
         <v>111.77280924217854</v>
       </c>
       <c r="CA66" s="21">
         <v>165.32395974170697</v>
       </c>
       <c r="CB66" s="21">
         <v>71.301883580516645</v>
       </c>
       <c r="CC66" s="21">
         <v>102.26419869987957</v>
       </c>
       <c r="CD66" s="21">
         <v>112.18372150815965</v>
       </c>
       <c r="CE66" s="21">
         <v>73.068639536658594</v>
       </c>
       <c r="CF66" s="21">
         <v>101.1017188348319</v>
       </c>
       <c r="CG66" s="21">
         <v>192.54752585388817</v>
       </c>
       <c r="CH66" s="21">
-        <v>22.663102365122867</v>
+        <v>22.730305196665775</v>
       </c>
       <c r="CI66" s="21">
-        <v>129.73286634453024</v>
+        <v>129.60806395503076</v>
       </c>
       <c r="CJ66" s="21">
-        <v>141.79818514942249</v>
+        <v>141.99924418981612</v>
       </c>
       <c r="CK66" s="21">
-        <v>113.88831340515577</v>
+        <v>113.80425231551581</v>
       </c>
       <c r="CL66" s="21">
-        <v>115.26237981414073</v>
+        <v>113.22425655164336</v>
       </c>
       <c r="CM66" s="21">
-        <v>163.6672934812137</v>
+        <v>165.85446945845916</v>
       </c>
       <c r="CN66" s="21">
-        <v>72.407570177788443</v>
+        <v>72.384700992342758</v>
       </c>
       <c r="CO66" s="21">
-        <v>101.09941552856618</v>
+        <v>101.10158408505959</v>
       </c>
       <c r="CP66" s="21">
-        <v>112.27958356787622</v>
+        <v>112.30407080845406</v>
       </c>
       <c r="CQ66" s="21">
-        <v>73.809026690268126</v>
+        <v>73.813844309281563</v>
       </c>
       <c r="CR66" s="21">
-        <v>100.96668276308608</v>
+        <v>100.98921843834007</v>
       </c>
       <c r="CS66" s="21">
-        <v>188.57183342057968</v>
+        <v>188.80970757733812</v>
       </c>
       <c r="CT66" s="21">
         <v>21.187883049846217</v>
       </c>
       <c r="CU66" s="21">
         <v>130.56988955544918</v>
       </c>
       <c r="CV66" s="21">
         <v>136.22991484488688</v>
       </c>
       <c r="CW66" s="21">
         <v>113.27766868797751</v>
       </c>
-      <c r="CX66" s="21"/>
+      <c r="CX66" s="21">
+        <v>116.26561159576478</v>
+      </c>
       <c r="CY66" s="21"/>
       <c r="CZ66" s="21"/>
       <c r="DA66" s="21"/>
       <c r="DB66" s="21"/>
       <c r="DC66" s="21"/>
       <c r="DD66" s="21"/>
       <c r="DE66" s="21"/>
     </row>
     <row r="67" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A67" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B67" s="21">
         <v>69.175519735959355</v>
       </c>
       <c r="C67" s="21">
         <v>97.556216882145293</v>
       </c>
       <c r="D67" s="21">
         <v>124.13848634317122</v>
       </c>
       <c r="E67" s="21">
         <v>112.47455314457015</v>
       </c>
       <c r="F67" s="21">
@@ -37054,98 +37150,100 @@
       <c r="BZ67" s="21">
         <v>104.25909558464144</v>
       </c>
       <c r="CA67" s="21">
         <v>123.6821120794644</v>
       </c>
       <c r="CB67" s="21">
         <v>79.256362730506424</v>
       </c>
       <c r="CC67" s="21">
         <v>93.322632076392082</v>
       </c>
       <c r="CD67" s="21">
         <v>105.30927292445642</v>
       </c>
       <c r="CE67" s="21">
         <v>90.048612533975941</v>
       </c>
       <c r="CF67" s="21">
         <v>102.18592198442467</v>
       </c>
       <c r="CG67" s="21">
         <v>112.13853590109038</v>
       </c>
       <c r="CH67" s="21">
-        <v>78.611237200487011</v>
+        <v>78.544705420967702</v>
       </c>
       <c r="CI67" s="21">
-        <v>112.74130619798012</v>
+        <v>112.72861533364733</v>
       </c>
       <c r="CJ67" s="21">
-        <v>116.58394104321899</v>
+        <v>116.55186554377102</v>
       </c>
       <c r="CK67" s="21">
-        <v>102.17422713590329</v>
+        <v>102.24008060570333</v>
       </c>
       <c r="CL67" s="21">
-        <v>100.24891873812314</v>
+        <v>99.993272552751534</v>
       </c>
       <c r="CM67" s="21">
-        <v>113.09370567694721</v>
+        <v>113.26215719958492</v>
       </c>
       <c r="CN67" s="21">
-        <v>84.891195157682205</v>
+        <v>83.92230414238017</v>
       </c>
       <c r="CO67" s="21">
-        <v>89.435012099723281</v>
+        <v>91.510929645873347</v>
       </c>
       <c r="CP67" s="21">
-        <v>110.53276550267344</v>
+        <v>109.2512209255227</v>
       </c>
       <c r="CQ67" s="21">
-        <v>90.321677919538843</v>
+        <v>90.326151098633602</v>
       </c>
       <c r="CR67" s="21">
-        <v>108.31241588602856</v>
+        <v>108.34145392066912</v>
       </c>
       <c r="CS67" s="21">
-        <v>120.00291463300744</v>
+        <v>120.0501950949356</v>
       </c>
       <c r="CT67" s="21">
         <v>73.660332239368969</v>
       </c>
       <c r="CU67" s="21">
         <v>106.67869248539463</v>
       </c>
       <c r="CV67" s="21">
         <v>110.03631443151876</v>
       </c>
       <c r="CW67" s="21">
         <v>105.73209856159509</v>
       </c>
-      <c r="CX67" s="21"/>
+      <c r="CX67" s="21">
+        <v>104.03052746247872</v>
+      </c>
       <c r="CY67" s="21"/>
       <c r="CZ67" s="21"/>
       <c r="DA67" s="21"/>
       <c r="DB67" s="21"/>
       <c r="DC67" s="21"/>
       <c r="DD67" s="21"/>
       <c r="DE67" s="21"/>
     </row>
     <row r="68" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A68" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B68" s="21">
         <v>40.803074475305792</v>
       </c>
       <c r="C68" s="21">
         <v>108.04246382167891</v>
       </c>
       <c r="D68" s="21">
         <v>171.26352197065097</v>
       </c>
       <c r="E68" s="21">
         <v>79.78524637662386</v>
       </c>
       <c r="F68" s="21">
@@ -37367,98 +37465,100 @@
       <c r="BZ68" s="21">
         <v>103.47102536447534</v>
       </c>
       <c r="CA68" s="21">
         <v>157.46172954537124</v>
       </c>
       <c r="CB68" s="21">
         <v>65.569470215233935</v>
       </c>
       <c r="CC68" s="21">
         <v>94.786106827353947</v>
       </c>
       <c r="CD68" s="21">
         <v>113.1705027637647</v>
       </c>
       <c r="CE68" s="21">
         <v>83.188128743231474</v>
       </c>
       <c r="CF68" s="21">
         <v>112.38990172853467</v>
       </c>
       <c r="CG68" s="21">
         <v>156.44006941620302</v>
       </c>
       <c r="CH68" s="21">
-        <v>38.965243819658596</v>
+        <v>39.223912207113521</v>
       </c>
       <c r="CI68" s="21">
-        <v>103.89670496085937</v>
+        <v>103.87302402021051</v>
       </c>
       <c r="CJ68" s="21">
-        <v>186.63091370927029</v>
+        <v>186.58739603657284</v>
       </c>
       <c r="CK68" s="21">
-        <v>83.699028327096386</v>
+        <v>83.743392533690852</v>
       </c>
       <c r="CL68" s="21">
-        <v>103.10310105871841</v>
+        <v>102.64642015304679</v>
       </c>
       <c r="CM68" s="21">
-        <v>157.55298669511092</v>
+        <v>157.89795188398011</v>
       </c>
       <c r="CN68" s="21">
-        <v>67.630170771612981</v>
+        <v>67.750559059308486</v>
       </c>
       <c r="CO68" s="21">
-        <v>94.082771441880837</v>
+        <v>94.091524899121765</v>
       </c>
       <c r="CP68" s="21">
-        <v>114.17604071065924</v>
+        <v>114.19508728437282</v>
       </c>
       <c r="CQ68" s="21">
-        <v>80.762618361302657</v>
+        <v>80.75503059536922</v>
       </c>
       <c r="CR68" s="21">
-        <v>118.01523293081718</v>
+        <v>118.11753419615529</v>
       </c>
       <c r="CS68" s="21">
-        <v>141.1922416602024</v>
+        <v>139.94834368576429</v>
       </c>
       <c r="CT68" s="21">
         <v>38.657466438614534</v>
       </c>
       <c r="CU68" s="21">
         <v>105.9914047448693</v>
       </c>
       <c r="CV68" s="21">
         <v>187.55792001672768</v>
       </c>
       <c r="CW68" s="21">
         <v>82.489236464420571</v>
       </c>
-      <c r="CX68" s="21"/>
+      <c r="CX68" s="21">
+        <v>103.15710464673474</v>
+      </c>
       <c r="CY68" s="21"/>
       <c r="CZ68" s="21"/>
       <c r="DA68" s="21"/>
       <c r="DB68" s="21"/>
       <c r="DC68" s="21"/>
       <c r="DD68" s="21"/>
       <c r="DE68" s="21"/>
     </row>
     <row r="69" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A69" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B69" s="21">
         <v>47.166726962155316</v>
       </c>
       <c r="C69" s="21">
         <v>83.626379179116952</v>
       </c>
       <c r="D69" s="21">
         <v>206.83372379121349</v>
       </c>
       <c r="E69" s="21">
         <v>62.711576011131584</v>
       </c>
       <c r="F69" s="21">
@@ -37680,98 +37780,100 @@
       <c r="BZ69" s="21">
         <v>115.47749169344877</v>
       </c>
       <c r="CA69" s="21">
         <v>176.9887171552939</v>
       </c>
       <c r="CB69" s="21">
         <v>54.600559713291744</v>
       </c>
       <c r="CC69" s="21">
         <v>132.38423581935152</v>
       </c>
       <c r="CD69" s="21">
         <v>133.96056473394304</v>
       </c>
       <c r="CE69" s="21">
         <v>79.886234486776161</v>
       </c>
       <c r="CF69" s="21">
         <v>93.771697544849346</v>
       </c>
       <c r="CG69" s="21">
         <v>147.64680047471245</v>
       </c>
       <c r="CH69" s="21">
-        <v>50.403466035359557</v>
+        <v>47.302246319412056</v>
       </c>
       <c r="CI69" s="21">
-        <v>89.581988409891466</v>
+        <v>89.727262074466523</v>
       </c>
       <c r="CJ69" s="21">
-        <v>179.23196018334556</v>
+        <v>180.8380445317411</v>
       </c>
       <c r="CK69" s="21">
-        <v>66.804515289329174</v>
+        <v>66.202035384909436</v>
       </c>
       <c r="CL69" s="21">
-        <v>109.33240381572729</v>
+        <v>107.05305655720205</v>
       </c>
       <c r="CM69" s="21">
-        <v>169.28240247602938</v>
+        <v>172.44783747811198</v>
       </c>
       <c r="CN69" s="21">
-        <v>57.369419283950748</v>
+        <v>57.433366106543545</v>
       </c>
       <c r="CO69" s="21">
-        <v>124.79233394804376</v>
+        <v>124.60118903228621</v>
       </c>
       <c r="CP69" s="21">
-        <v>137.2059152842769</v>
+        <v>137.46315323049535</v>
       </c>
       <c r="CQ69" s="21">
-        <v>86.106574320018822</v>
+        <v>86.224425676128575</v>
       </c>
       <c r="CR69" s="21">
-        <v>100.59663333087305</v>
+        <v>101.12769443268932</v>
       </c>
       <c r="CS69" s="21">
-        <v>125.72343683742811</v>
+        <v>120.71764188207497</v>
       </c>
       <c r="CT69" s="21">
         <v>41.193077405832582</v>
       </c>
       <c r="CU69" s="21">
         <v>100.60236470063748</v>
       </c>
       <c r="CV69" s="21">
         <v>194.42434344508717</v>
       </c>
       <c r="CW69" s="21">
         <v>55.344165102306178</v>
       </c>
-      <c r="CX69" s="21"/>
+      <c r="CX69" s="21">
+        <v>113.18402408754453</v>
+      </c>
       <c r="CY69" s="21"/>
       <c r="CZ69" s="21"/>
       <c r="DA69" s="21"/>
       <c r="DB69" s="21"/>
       <c r="DC69" s="21"/>
       <c r="DD69" s="21"/>
       <c r="DE69" s="21"/>
     </row>
     <row r="70" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A70" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B70" s="21">
         <v>44.474740752610927</v>
       </c>
       <c r="C70" s="21">
         <v>99.096014197314631</v>
       </c>
       <c r="D70" s="21">
         <v>129.90863614523593</v>
       </c>
       <c r="E70" s="21">
         <v>99.226235563494242</v>
       </c>
       <c r="F70" s="21">
@@ -37993,98 +38095,100 @@
       <c r="BZ70" s="21">
         <v>150.1148445487826</v>
       </c>
       <c r="CA70" s="21">
         <v>116.99696559515469</v>
       </c>
       <c r="CB70" s="21">
         <v>50.389502547085328</v>
       </c>
       <c r="CC70" s="21">
         <v>137.1046558446445</v>
       </c>
       <c r="CD70" s="21">
         <v>138.55210485172677</v>
       </c>
       <c r="CE70" s="21">
         <v>77.284838216686268</v>
       </c>
       <c r="CF70" s="21">
         <v>127.53881539328331</v>
       </c>
       <c r="CG70" s="21">
         <v>150.74028134934574</v>
       </c>
       <c r="CH70" s="21">
-        <v>35.088829691273062</v>
+        <v>34.813819449033659</v>
       </c>
       <c r="CI70" s="21">
-        <v>125.02411227847709</v>
+        <v>124.83868349968724</v>
       </c>
       <c r="CJ70" s="21">
-        <v>110.19355497293795</v>
+        <v>109.87847685510803</v>
       </c>
       <c r="CK70" s="21">
-        <v>91.009452131225842</v>
+        <v>91.532015373100847</v>
       </c>
       <c r="CL70" s="21">
-        <v>144.39492948507001</v>
+        <v>141.44334499483563</v>
       </c>
       <c r="CM70" s="21">
-        <v>118.78874756531674</v>
+        <v>120.24140936757139</v>
       </c>
       <c r="CN70" s="21">
-        <v>47.877951639767701</v>
+        <v>47.829030959838079</v>
       </c>
       <c r="CO70" s="21">
-        <v>139.00352501927117</v>
+        <v>139.08226860655935</v>
       </c>
       <c r="CP70" s="21">
-        <v>129.14295113208146</v>
+        <v>128.81640310389173</v>
       </c>
       <c r="CQ70" s="21">
-        <v>85.22399187988826</v>
+        <v>83.346321674008735</v>
       </c>
       <c r="CR70" s="21">
-        <v>110.03800862940609</v>
+        <v>114.55954914592709</v>
       </c>
       <c r="CS70" s="21">
-        <v>172.18876576100902</v>
+        <v>169.35931947019498</v>
       </c>
       <c r="CT70" s="21">
         <v>34.374831533878691</v>
       </c>
       <c r="CU70" s="21">
         <v>125.15223702337491</v>
       </c>
       <c r="CV70" s="21">
         <v>109.90707748576938</v>
       </c>
       <c r="CW70" s="21">
         <v>91.828099962129357</v>
       </c>
-      <c r="CX70" s="21"/>
+      <c r="CX70" s="21">
+        <v>137.79698537616122</v>
+      </c>
       <c r="CY70" s="21"/>
       <c r="CZ70" s="21"/>
       <c r="DA70" s="21"/>
       <c r="DB70" s="21"/>
       <c r="DC70" s="21"/>
       <c r="DD70" s="21"/>
       <c r="DE70" s="21"/>
     </row>
     <row r="71" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A71" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B71" s="21">
         <v>32.691235634835593</v>
       </c>
       <c r="C71" s="21">
         <v>131.07357817304774</v>
       </c>
       <c r="D71" s="21">
         <v>136.39342336391346</v>
       </c>
       <c r="E71" s="21">
         <v>128.88438271618372</v>
       </c>
       <c r="F71" s="21">
@@ -38306,98 +38410,100 @@
       <c r="BZ71" s="21">
         <v>144.00322823408584</v>
       </c>
       <c r="CA71" s="21">
         <v>133.62318792861424</v>
       </c>
       <c r="CB71" s="21">
         <v>59.533009134583892</v>
       </c>
       <c r="CC71" s="21">
         <v>93.628841913917711</v>
       </c>
       <c r="CD71" s="21">
         <v>112.52630741854685</v>
       </c>
       <c r="CE71" s="21">
         <v>66.921093698932964</v>
       </c>
       <c r="CF71" s="21">
         <v>109.11339676136853</v>
       </c>
       <c r="CG71" s="21">
         <v>161.26408471633425</v>
       </c>
       <c r="CH71" s="21">
-        <v>32.036683180055739</v>
+        <v>32.00390165079213</v>
       </c>
       <c r="CI71" s="21">
-        <v>136.67156769090843</v>
+        <v>136.67940105512761</v>
       </c>
       <c r="CJ71" s="21">
-        <v>134.27772496228388</v>
+        <v>134.24992831135361</v>
       </c>
       <c r="CK71" s="21">
-        <v>122.46944162717671</v>
+        <v>122.4293935976075</v>
       </c>
       <c r="CL71" s="21">
-        <v>145.98481208369836</v>
+        <v>146.87591188554626</v>
       </c>
       <c r="CM71" s="21">
-        <v>135.65037614673378</v>
+        <v>135.10549235425236</v>
       </c>
       <c r="CN71" s="21">
-        <v>61.341078476494971</v>
+        <v>61.356770133553617</v>
       </c>
       <c r="CO71" s="21">
-        <v>89.044315895924058</v>
+        <v>89.032510916414651</v>
       </c>
       <c r="CP71" s="21">
-        <v>113.05401995903703</v>
+        <v>113.04878437135035</v>
       </c>
       <c r="CQ71" s="21">
-        <v>67.508689874552616</v>
+        <v>67.526509326818925</v>
       </c>
       <c r="CR71" s="21">
-        <v>106.42633674633797</v>
+        <v>106.41499131231123</v>
       </c>
       <c r="CS71" s="21">
-        <v>158.6343931924801</v>
+        <v>158.62893935051522</v>
       </c>
       <c r="CT71" s="21">
         <v>37.728721890334633</v>
       </c>
       <c r="CU71" s="21">
         <v>128.77401120326067</v>
       </c>
       <c r="CV71" s="21">
         <v>114.22996593755204</v>
       </c>
       <c r="CW71" s="21">
         <v>135.80198252258458</v>
       </c>
-      <c r="CX71" s="21"/>
+      <c r="CX71" s="21">
+        <v>145.20813738111374</v>
+      </c>
       <c r="CY71" s="21"/>
       <c r="CZ71" s="21"/>
       <c r="DA71" s="21"/>
       <c r="DB71" s="21"/>
       <c r="DC71" s="21"/>
       <c r="DD71" s="21"/>
       <c r="DE71" s="21"/>
     </row>
     <row r="72" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A72" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B72" s="21">
         <v>45.775873434480147</v>
       </c>
       <c r="C72" s="21">
         <v>95.952103728508888</v>
       </c>
       <c r="D72" s="21">
         <v>113.53073591435705</v>
       </c>
       <c r="E72" s="21">
         <v>113.18196832809689</v>
       </c>
       <c r="F72" s="21">
@@ -38619,98 +38725,100 @@
       <c r="BZ72" s="21">
         <v>111.30840054416915</v>
       </c>
       <c r="CA72" s="21">
         <v>149.45319580293022</v>
       </c>
       <c r="CB72" s="21">
         <v>60.19404152656643</v>
       </c>
       <c r="CC72" s="21">
         <v>127.97928070534678</v>
       </c>
       <c r="CD72" s="21">
         <v>107.22968465393437</v>
       </c>
       <c r="CE72" s="21">
         <v>78.470181610226959</v>
       </c>
       <c r="CF72" s="21">
         <v>113.63519941860389</v>
       </c>
       <c r="CG72" s="21">
         <v>159.22452570460891</v>
       </c>
       <c r="CH72" s="21">
-        <v>39.937190504919336</v>
+        <v>40.476979980517584</v>
       </c>
       <c r="CI72" s="21">
-        <v>99.566162143116216</v>
+        <v>97.470890609664096</v>
       </c>
       <c r="CJ72" s="21">
-        <v>113.96769397704121</v>
+        <v>115.24370710842409</v>
       </c>
       <c r="CK72" s="21">
-        <v>111.33934481981198</v>
+        <v>110.97598108557116</v>
       </c>
       <c r="CL72" s="21">
-        <v>109.47004166675352</v>
+        <v>111.37042221677898</v>
       </c>
       <c r="CM72" s="21">
-        <v>163.14701082125055</v>
+        <v>161.21882912886471</v>
       </c>
       <c r="CN72" s="21">
-        <v>55.549257366752428</v>
+        <v>55.574361414715753</v>
       </c>
       <c r="CO72" s="21">
-        <v>128.72832404439518</v>
+        <v>128.7373166156984</v>
       </c>
       <c r="CP72" s="21">
-        <v>104.49832449022875</v>
+        <v>104.49100350853402</v>
       </c>
       <c r="CQ72" s="21">
-        <v>77.185513915492947</v>
+        <v>77.198802132396025</v>
       </c>
       <c r="CR72" s="21">
-        <v>117.93651499725115</v>
+        <v>117.94881800857478</v>
       </c>
       <c r="CS72" s="21">
-        <v>168.99147038780293</v>
+        <v>169.06985842754489</v>
       </c>
       <c r="CT72" s="21">
         <v>39.124194470510822</v>
       </c>
       <c r="CU72" s="21">
         <v>98.872512121976328</v>
       </c>
       <c r="CV72" s="21">
         <v>110.54718358356499</v>
       </c>
       <c r="CW72" s="21">
         <v>114.00199193180616</v>
       </c>
-      <c r="CX72" s="21"/>
+      <c r="CX72" s="21">
+        <v>110.19740205382973</v>
+      </c>
       <c r="CY72" s="21"/>
       <c r="CZ72" s="21"/>
       <c r="DA72" s="21"/>
       <c r="DB72" s="21"/>
       <c r="DC72" s="21"/>
       <c r="DD72" s="21"/>
       <c r="DE72" s="21"/>
     </row>
     <row r="73" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A73" s="6" t="s">
         <v>39</v>
       </c>
       <c r="B73" s="20" t="s">
         <v>37</v>
       </c>
       <c r="C73" s="20" t="s">
         <v>37</v>
       </c>
       <c r="D73" s="20" t="s">
         <v>37</v>
       </c>
       <c r="E73" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F73" s="20" t="s">
@@ -38932,98 +39040,100 @@
       <c r="BZ73" s="21">
         <v>100.54915945312356</v>
       </c>
       <c r="CA73" s="21">
         <v>244.10871576449381</v>
       </c>
       <c r="CB73" s="21">
         <v>40.685031224756308</v>
       </c>
       <c r="CC73" s="21">
         <v>125.15907657948826</v>
       </c>
       <c r="CD73" s="21">
         <v>154.30465926520114</v>
       </c>
       <c r="CE73" s="21">
         <v>83.860666363799368</v>
       </c>
       <c r="CF73" s="21">
         <v>95.198412479587077</v>
       </c>
       <c r="CG73" s="21">
         <v>162.21087291152037</v>
       </c>
       <c r="CH73" s="21">
-        <v>34.331995509324337</v>
+        <v>34.445372329756346</v>
       </c>
       <c r="CI73" s="21">
-        <v>83.786169077423011</v>
+        <v>83.816290778596041</v>
       </c>
       <c r="CJ73" s="21">
-        <v>244.38672631439323</v>
+        <v>244.15723802695402</v>
       </c>
       <c r="CK73" s="21">
-        <v>61.096127938275082</v>
+        <v>61.124452933751449</v>
       </c>
       <c r="CL73" s="21">
-        <v>100.29874811980801</v>
+        <v>99.909078808299583</v>
       </c>
       <c r="CM73" s="21">
-        <v>247.35094235426786</v>
+        <v>247.97072813565339</v>
       </c>
       <c r="CN73" s="21">
-        <v>38.708303627238543</v>
+        <v>38.741238178467064</v>
       </c>
       <c r="CO73" s="21">
-        <v>132.26556355853955</v>
+        <v>132.18933052608972</v>
       </c>
       <c r="CP73" s="21">
-        <v>152.72692511536351</v>
+        <v>152.69320522282405</v>
       </c>
       <c r="CQ73" s="21">
-        <v>81.760694402757366</v>
+        <v>81.765567934295774</v>
       </c>
       <c r="CR73" s="21">
-        <v>96.616228445699676</v>
+        <v>96.625485199547484</v>
       </c>
       <c r="CS73" s="21">
-        <v>163.22892480971313</v>
+        <v>163.27492378898177</v>
       </c>
       <c r="CT73" s="21">
         <v>31.044854973454335</v>
       </c>
       <c r="CU73" s="21">
         <v>86.220201360834679</v>
       </c>
       <c r="CV73" s="21">
         <v>245.01670580711982</v>
       </c>
       <c r="CW73" s="21">
         <v>60.349631153433116</v>
       </c>
-      <c r="CX73" s="21"/>
+      <c r="CX73" s="21">
+        <v>100.43166996782583</v>
+      </c>
       <c r="CY73" s="21"/>
       <c r="CZ73" s="21"/>
       <c r="DA73" s="21"/>
       <c r="DB73" s="21"/>
       <c r="DC73" s="21"/>
       <c r="DD73" s="21"/>
       <c r="DE73" s="21"/>
     </row>
     <row r="74" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A74" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B74" s="21">
         <v>36.685656859691136</v>
       </c>
       <c r="C74" s="21">
         <v>83.445587069733079</v>
       </c>
       <c r="D74" s="21">
         <v>164.51957726561787</v>
       </c>
       <c r="E74" s="21">
         <v>79.812063224401669</v>
       </c>
       <c r="F74" s="21">
@@ -39245,98 +39355,100 @@
       <c r="BZ74" s="21">
         <v>138.02638172408106</v>
       </c>
       <c r="CA74" s="21">
         <v>172.68343732030297</v>
       </c>
       <c r="CB74" s="21">
         <v>53.159007298232098</v>
       </c>
       <c r="CC74" s="21">
         <v>100.63532924635965</v>
       </c>
       <c r="CD74" s="21">
         <v>154.74439368114463</v>
       </c>
       <c r="CE74" s="21">
         <v>54.693176150526348</v>
       </c>
       <c r="CF74" s="21">
         <v>116.47392346704248</v>
       </c>
       <c r="CG74" s="21">
         <v>189.17546837349946</v>
       </c>
       <c r="CH74" s="21">
-        <v>30.693573015803931</v>
+        <v>31.428653058188615</v>
       </c>
       <c r="CI74" s="21">
-        <v>92.01081751921393</v>
+        <v>92.152044015304142</v>
       </c>
       <c r="CJ74" s="21">
-        <v>165.99876036487674</v>
+        <v>166.06908634394065</v>
       </c>
       <c r="CK74" s="21">
-        <v>95.998793653155914</v>
+        <v>95.838162844591935</v>
       </c>
       <c r="CL74" s="21">
-        <v>136.04395109762132</v>
+        <v>131.94466855791612</v>
       </c>
       <c r="CM74" s="21">
-        <v>170.78260557903369</v>
+        <v>174.79107006250106</v>
       </c>
       <c r="CN74" s="21">
-        <v>50.274726069884345</v>
+        <v>50.113003895738537</v>
       </c>
       <c r="CO74" s="21">
-        <v>104.76923065865869</v>
+        <v>105.03484308157269</v>
       </c>
       <c r="CP74" s="21">
-        <v>153.61719425936252</v>
+        <v>153.77284827551881</v>
       </c>
       <c r="CQ74" s="21">
-        <v>56.489087663734971</v>
+        <v>56.462065225834777</v>
       </c>
       <c r="CR74" s="21">
-        <v>119.09234490862247</v>
+        <v>119.2379569552245</v>
       </c>
       <c r="CS74" s="21">
-        <v>183.80671603380088</v>
+        <v>183.42262286061478</v>
       </c>
       <c r="CT74" s="21">
         <v>29.637124988634117</v>
       </c>
       <c r="CU74" s="21">
         <v>92.464613228808716</v>
       </c>
       <c r="CV74" s="21">
         <v>163.66916919751765</v>
       </c>
       <c r="CW74" s="21">
         <v>84.905963838458604</v>
       </c>
-      <c r="CX74" s="21"/>
+      <c r="CX74" s="21">
+        <v>144.98232219498706</v>
+      </c>
       <c r="CY74" s="21"/>
       <c r="CZ74" s="21"/>
       <c r="DA74" s="21"/>
       <c r="DB74" s="21"/>
       <c r="DC74" s="21"/>
       <c r="DD74" s="21"/>
       <c r="DE74" s="21"/>
     </row>
     <row r="75" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A75" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B75" s="21">
         <v>98.098599729226393</v>
       </c>
       <c r="C75" s="21">
         <v>105.79758038036198</v>
       </c>
       <c r="D75" s="21">
         <v>90.497420966451884</v>
       </c>
       <c r="E75" s="21">
         <v>150.32552901663885</v>
       </c>
       <c r="F75" s="21">
@@ -39558,98 +39670,100 @@
       <c r="BZ75" s="21">
         <v>104.37748363212755</v>
       </c>
       <c r="CA75" s="21">
         <v>181.64735161775198</v>
       </c>
       <c r="CB75" s="21">
         <v>42.977643441308096</v>
       </c>
       <c r="CC75" s="21">
         <v>85.68981209343103</v>
       </c>
       <c r="CD75" s="21">
         <v>110.90940784635505</v>
       </c>
       <c r="CE75" s="21">
         <v>77.087126008220423</v>
       </c>
       <c r="CF75" s="21">
         <v>87.906812011719708</v>
       </c>
       <c r="CG75" s="21">
         <v>129.21970928584375</v>
       </c>
       <c r="CH75" s="21">
-        <v>110.1465940572978</v>
+        <v>110.91513418303826</v>
       </c>
       <c r="CI75" s="21">
-        <v>109.35474772939328</v>
+        <v>109.52558560726726</v>
       </c>
       <c r="CJ75" s="21">
-        <v>94.278001145860287</v>
+        <v>94.320261530224272</v>
       </c>
       <c r="CK75" s="21">
-        <v>142.32834477498076</v>
+        <v>142.15756358000539</v>
       </c>
       <c r="CL75" s="21">
-        <v>104.47779264583173</v>
+        <v>102.74325217681938</v>
       </c>
       <c r="CM75" s="21">
-        <v>150.61798882105282</v>
+        <v>152.57003965826229</v>
       </c>
       <c r="CN75" s="21">
-        <v>49.24354249490446</v>
+        <v>49.157760273012855</v>
       </c>
       <c r="CO75" s="21">
-        <v>79.686232633431914</v>
+        <v>79.721713417740574</v>
       </c>
       <c r="CP75" s="21">
-        <v>106.47298310904985</v>
+        <v>106.50949934832974</v>
       </c>
       <c r="CQ75" s="21">
-        <v>79.807586080574609</v>
+        <v>79.786907675252081</v>
       </c>
       <c r="CR75" s="21">
-        <v>91.928204082146749</v>
+        <v>91.947165337541847</v>
       </c>
       <c r="CS75" s="21">
-        <v>134.59115083782777</v>
+        <v>131.30412681314502</v>
       </c>
       <c r="CT75" s="21">
         <v>106.39316995639851</v>
       </c>
       <c r="CU75" s="21">
         <v>110.44954912437407</v>
       </c>
       <c r="CV75" s="21">
         <v>94.446423008225565</v>
       </c>
       <c r="CW75" s="21">
         <v>135.79278728345568</v>
       </c>
-      <c r="CX75" s="21"/>
+      <c r="CX75" s="21">
+        <v>102.9978315376713</v>
+      </c>
       <c r="CY75" s="21"/>
       <c r="CZ75" s="21"/>
       <c r="DA75" s="21"/>
       <c r="DB75" s="21"/>
       <c r="DC75" s="21"/>
       <c r="DD75" s="21"/>
       <c r="DE75" s="21"/>
     </row>
     <row r="76" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A76" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B76" s="21">
         <v>67.869306272555548</v>
       </c>
       <c r="C76" s="21">
         <v>93.173730878028067</v>
       </c>
       <c r="D76" s="21">
         <v>104.18254825007156</v>
       </c>
       <c r="E76" s="21">
         <v>102.38513727221834</v>
       </c>
       <c r="F76" s="21">
@@ -39871,98 +39985,100 @@
       <c r="BZ76" s="21">
         <v>101.81869597367643</v>
       </c>
       <c r="CA76" s="21">
         <v>125.85271578972697</v>
       </c>
       <c r="CB76" s="21">
         <v>86.348604020712187</v>
       </c>
       <c r="CC76" s="21">
         <v>104.65672169519524</v>
       </c>
       <c r="CD76" s="21">
         <v>107.24548366114517</v>
       </c>
       <c r="CE76" s="21">
         <v>104.76025878967441</v>
       </c>
       <c r="CF76" s="21">
         <v>104.22046171608812</v>
       </c>
       <c r="CG76" s="21">
         <v>188.33378107941965</v>
       </c>
       <c r="CH76" s="21">
-        <v>41.503535502292394</v>
+        <v>42.481817687890086</v>
       </c>
       <c r="CI76" s="21">
-        <v>92.264655994189738</v>
+        <v>92.70639354327615</v>
       </c>
       <c r="CJ76" s="21">
-        <v>97.903807063979613</v>
+        <v>96.985286705851877</v>
       </c>
       <c r="CK76" s="21">
-        <v>104.92753066953348</v>
+        <v>105.56098601364023</v>
       </c>
       <c r="CL76" s="21">
-        <v>119.11453201307825</v>
+        <v>102.04459468005062</v>
       </c>
       <c r="CM76" s="21">
-        <v>113.51907150779219</v>
+        <v>128.51404043908815</v>
       </c>
       <c r="CN76" s="21">
-        <v>86.886548741826601</v>
+        <v>87.020021700935104</v>
       </c>
       <c r="CO76" s="21">
-        <v>101.88537132165618</v>
+        <v>101.58726106664415</v>
       </c>
       <c r="CP76" s="21">
-        <v>108.17805985952722</v>
+        <v>108.15738790524276</v>
       </c>
       <c r="CQ76" s="21">
-        <v>104.38820870830388</v>
+        <v>104.2479695896467</v>
       </c>
       <c r="CR76" s="21">
-        <v>106.51774317540408</v>
+        <v>105.09999643501669</v>
       </c>
       <c r="CS76" s="21">
-        <v>206.73731101376148</v>
+        <v>209.6055043455039</v>
       </c>
       <c r="CT76" s="21">
         <v>37.133908814400122</v>
       </c>
       <c r="CU76" s="21">
         <v>92.090603291279081</v>
       </c>
       <c r="CV76" s="21">
         <v>97.085852376389127</v>
       </c>
       <c r="CW76" s="21">
         <v>106.7638338630309</v>
       </c>
-      <c r="CX76" s="21"/>
+      <c r="CX76" s="21">
+        <v>106.53043047647688</v>
+      </c>
       <c r="CY76" s="21"/>
       <c r="CZ76" s="21"/>
       <c r="DA76" s="21"/>
       <c r="DB76" s="21"/>
       <c r="DC76" s="21"/>
       <c r="DD76" s="21"/>
       <c r="DE76" s="21"/>
     </row>
     <row r="77" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A77" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B77" s="21">
         <v>33.00855511607736</v>
       </c>
       <c r="C77" s="21">
         <v>125.87351843855646</v>
       </c>
       <c r="D77" s="21">
         <v>40.553188380810184</v>
       </c>
       <c r="E77" s="21">
         <v>174.98716753332343</v>
       </c>
       <c r="F77" s="21">
@@ -40184,98 +40300,100 @@
       <c r="BZ77" s="21">
         <v>74.821035933559273</v>
       </c>
       <c r="CA77" s="21">
         <v>185.04543404867766</v>
       </c>
       <c r="CB77" s="21">
         <v>60.68757390200544</v>
       </c>
       <c r="CC77" s="21">
         <v>127.4773857339345</v>
       </c>
       <c r="CD77" s="21">
         <v>186.73339994337624</v>
       </c>
       <c r="CE77" s="21">
         <v>55.356076733759387</v>
       </c>
       <c r="CF77" s="21">
         <v>122.6195796054496</v>
       </c>
       <c r="CG77" s="21">
         <v>169.95093482127152</v>
       </c>
       <c r="CH77" s="21">
-        <v>28.219107180149024</v>
+        <v>27.893673686303721</v>
       </c>
       <c r="CI77" s="21">
-        <v>151.55548621642808</v>
+        <v>156.63504209522304</v>
       </c>
       <c r="CJ77" s="21">
-        <v>69.933447730059527</v>
+        <v>66.792493843390758</v>
       </c>
       <c r="CK77" s="21">
-        <v>134.21211738926067</v>
+        <v>134.05806598667428</v>
       </c>
       <c r="CL77" s="21">
-        <v>59.513938277867716</v>
+        <v>83.36727209190181</v>
       </c>
       <c r="CM77" s="21">
-        <v>250.18250322789126</v>
+        <v>185.20749558967472</v>
       </c>
       <c r="CN77" s="21">
-        <v>63.299522715259535</v>
+        <v>64.462194019390054</v>
       </c>
       <c r="CO77" s="21">
-        <v>99.838006898939497</v>
+        <v>99.938164425972886</v>
       </c>
       <c r="CP77" s="21">
-        <v>214.04710716410031</v>
+        <v>214.36590730988061</v>
       </c>
       <c r="CQ77" s="21">
-        <v>64.676527874400207</v>
+        <v>65.170827339202376</v>
       </c>
       <c r="CR77" s="21">
-        <v>120.47174408329899</v>
+        <v>121.52194471273512</v>
       </c>
       <c r="CS77" s="21">
-        <v>144.92279997719035</v>
+        <v>146.55062478373691</v>
       </c>
       <c r="CT77" s="21">
         <v>31.64174657943115</v>
       </c>
       <c r="CU77" s="21">
         <v>138.86910579327937</v>
       </c>
       <c r="CV77" s="21">
         <v>46.605056227082656</v>
       </c>
       <c r="CW77" s="21">
         <v>205.7564286912536</v>
       </c>
-      <c r="CX77" s="21"/>
+      <c r="CX77" s="21">
+        <v>57.427371105980882</v>
+      </c>
       <c r="CY77" s="21"/>
       <c r="CZ77" s="21"/>
       <c r="DA77" s="21"/>
       <c r="DB77" s="21"/>
       <c r="DC77" s="21"/>
       <c r="DD77" s="21"/>
       <c r="DE77" s="21"/>
     </row>
     <row r="78" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A78" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B78" s="10">
         <v>55.898543512053614</v>
       </c>
       <c r="C78" s="10">
         <v>104.4684046583847</v>
       </c>
       <c r="D78" s="10">
         <v>119.6089609954366</v>
       </c>
       <c r="E78" s="10">
         <v>101.90411731688329</v>
       </c>
       <c r="F78" s="10">
@@ -40497,98 +40615,100 @@
       <c r="BZ78" s="21">
         <v>105.93413630672934</v>
       </c>
       <c r="CA78" s="21">
         <v>147.60954598703537</v>
       </c>
       <c r="CB78" s="21">
         <v>84.639994775249917</v>
       </c>
       <c r="CC78" s="21">
         <v>88.711956573428708</v>
       </c>
       <c r="CD78" s="21">
         <v>98.673478518944592</v>
       </c>
       <c r="CE78" s="21">
         <v>103.95901147627471</v>
       </c>
       <c r="CF78" s="21">
         <v>103.12861068000699</v>
       </c>
       <c r="CG78" s="21">
         <v>129.67463020896392</v>
       </c>
       <c r="CH78" s="21">
-        <v>48.442442606529198</v>
+        <v>48.483368994467526</v>
       </c>
       <c r="CI78" s="21">
-        <v>100.10689514441529</v>
+        <v>100.62687665187684</v>
       </c>
       <c r="CJ78" s="21">
-        <v>120.54967943488147</v>
+        <v>120.14827653819921</v>
       </c>
       <c r="CK78" s="21">
-        <v>108.02798807950596</v>
+        <v>108.1013123876502</v>
       </c>
       <c r="CL78" s="21">
-        <v>104.6039049022707</v>
+        <v>103.56172123477702</v>
       </c>
       <c r="CM78" s="21">
-        <v>144.23678953716109</v>
+        <v>145.43070503633771</v>
       </c>
       <c r="CN78" s="21">
-        <v>89.981409331609697</v>
+        <v>89.946280670460098</v>
       </c>
       <c r="CO78" s="21">
-        <v>87.393166147528774</v>
+        <v>87.387950854683822</v>
       </c>
       <c r="CP78" s="21">
-        <v>98.994329333576886</v>
+        <v>98.989706713472273</v>
       </c>
       <c r="CQ78" s="21">
-        <v>104.13442475172774</v>
+        <v>104.12524413658662</v>
       </c>
       <c r="CR78" s="21">
-        <v>97.593133601775605</v>
+        <v>97.595633508187973</v>
       </c>
       <c r="CS78" s="21">
-        <v>131.7118304075444</v>
+        <v>131.97361560661193</v>
       </c>
       <c r="CT78" s="21">
         <v>50.87072897735797</v>
       </c>
       <c r="CU78" s="21">
         <v>101.88985851800318</v>
       </c>
       <c r="CV78" s="21">
         <v>117.87458732156711</v>
       </c>
       <c r="CW78" s="21">
         <v>110.298769518413</v>
       </c>
-      <c r="CX78" s="21"/>
+      <c r="CX78" s="21">
+        <v>102.62426326188665</v>
+      </c>
       <c r="CY78" s="21"/>
       <c r="CZ78" s="21"/>
       <c r="DA78" s="21"/>
       <c r="DB78" s="21"/>
       <c r="DC78" s="21"/>
       <c r="DD78" s="21"/>
       <c r="DE78" s="21"/>
     </row>
     <row r="79" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A79" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B79" s="10">
         <v>83.839298745730119</v>
       </c>
       <c r="C79" s="10">
         <v>79.146215309393057</v>
       </c>
       <c r="D79" s="10">
         <v>97.667252289072678</v>
       </c>
       <c r="E79" s="10">
         <v>174.74043172856562</v>
       </c>
       <c r="F79" s="10">
@@ -40810,98 +40930,100 @@
       <c r="BZ79" s="21">
         <v>107.88216107121609</v>
       </c>
       <c r="CA79" s="21">
         <v>125.78342325502012</v>
       </c>
       <c r="CB79" s="21">
         <v>110.42349582501242</v>
       </c>
       <c r="CC79" s="21">
         <v>104.46236698815767</v>
       </c>
       <c r="CD79" s="21">
         <v>95.426410144693605</v>
       </c>
       <c r="CE79" s="21">
         <v>66.708652907605313</v>
       </c>
       <c r="CF79" s="21">
         <v>83.512349018738533</v>
       </c>
       <c r="CG79" s="21">
         <v>130.41734770297853</v>
       </c>
       <c r="CH79" s="21">
-        <v>83.928115923213994</v>
+        <v>83.69911647271222</v>
       </c>
       <c r="CI79" s="21">
-        <v>77.272715209397631</v>
+        <v>77.368491156045224</v>
       </c>
       <c r="CJ79" s="21">
-        <v>118.54943122869092</v>
+        <v>118.4452432770791</v>
       </c>
       <c r="CK79" s="21">
-        <v>126.04021498470649</v>
+        <v>126.09279399388828</v>
       </c>
       <c r="CL79" s="21">
-        <v>107.51030023510255</v>
+        <v>108.61975396582831</v>
       </c>
       <c r="CM79" s="21">
-        <v>124.61641143855726</v>
+        <v>123.62320833885074</v>
       </c>
       <c r="CN79" s="21">
-        <v>121.64582672140295</v>
+        <v>121.70416331567782</v>
       </c>
       <c r="CO79" s="21">
-        <v>98.298046499043807</v>
+        <v>98.270524985454927</v>
       </c>
       <c r="CP79" s="21">
-        <v>93.111522058677636</v>
+        <v>93.118345795848583</v>
       </c>
       <c r="CQ79" s="21">
-        <v>65.22215413735168</v>
+        <v>65.207457416729824</v>
       </c>
       <c r="CR79" s="21">
-        <v>84.691458025712436</v>
+        <v>84.66815031117055</v>
       </c>
       <c r="CS79" s="21">
-        <v>130.73655567093911</v>
+        <v>130.78244013346034</v>
       </c>
       <c r="CT79" s="21">
         <v>86.052246746791354</v>
       </c>
       <c r="CU79" s="21">
         <v>78.176468983509082</v>
       </c>
       <c r="CV79" s="21">
         <v>113.8547958337525</v>
       </c>
       <c r="CW79" s="21">
         <v>127.28032662803615</v>
       </c>
-      <c r="CX79" s="21"/>
+      <c r="CX79" s="21">
+        <v>110.1215497551362</v>
+      </c>
       <c r="CY79" s="21"/>
       <c r="CZ79" s="21"/>
       <c r="DA79" s="21"/>
       <c r="DB79" s="21"/>
       <c r="DC79" s="21"/>
       <c r="DD79" s="21"/>
       <c r="DE79" s="21"/>
     </row>
     <row r="80" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A80" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B80" s="10">
         <v>67.072521961263249</v>
       </c>
       <c r="C80" s="10">
         <v>102.17400785394742</v>
       </c>
       <c r="D80" s="10">
         <v>116.04684878652967</v>
       </c>
       <c r="E80" s="10">
         <v>101.42241905609666</v>
       </c>
       <c r="F80" s="10">
@@ -41123,98 +41245,100 @@
       <c r="BZ80" s="21">
         <v>99.225231240522689</v>
       </c>
       <c r="CA80" s="21">
         <v>142.33213526224077</v>
       </c>
       <c r="CB80" s="21">
         <v>59.722756738183712</v>
       </c>
       <c r="CC80" s="21">
         <v>110.11983639093661</v>
       </c>
       <c r="CD80" s="21">
         <v>129.32650554237779</v>
       </c>
       <c r="CE80" s="21">
         <v>84.684370381310544</v>
       </c>
       <c r="CF80" s="21">
         <v>108.82503999840345</v>
       </c>
       <c r="CG80" s="21">
         <v>166.79596808383533</v>
       </c>
       <c r="CH80" s="21">
-        <v>46.500442680963658</v>
+        <v>47.291717364162032</v>
       </c>
       <c r="CI80" s="21">
-        <v>100.01095561567305</v>
+        <v>100.06887973844563</v>
       </c>
       <c r="CJ80" s="21">
-        <v>113.60067335196169</v>
+        <v>113.55057590342763</v>
       </c>
       <c r="CK80" s="21">
-        <v>99.108766833591332</v>
+        <v>99.174468778750651</v>
       </c>
       <c r="CL80" s="21">
-        <v>120.16157578821154</v>
+        <v>110.45046826481924</v>
       </c>
       <c r="CM80" s="21">
-        <v>107.45909486850924</v>
+        <v>114.2765426452054</v>
       </c>
       <c r="CN80" s="21">
-        <v>74.249149632977023</v>
+        <v>74.311016227423252</v>
       </c>
       <c r="CO80" s="21">
-        <v>103.86655032994096</v>
+        <v>103.85066535118904</v>
       </c>
       <c r="CP80" s="21">
-        <v>158.38567133360078</v>
+        <v>158.51584961498116</v>
       </c>
       <c r="CQ80" s="21">
-        <v>65.31484911682827</v>
+        <v>64.519370289514114</v>
       </c>
       <c r="CR80" s="21">
-        <v>94.328089740519033</v>
+        <v>94.972509610739237</v>
       </c>
       <c r="CS80" s="21">
-        <v>169.90792673417013</v>
+        <v>167.72313653139358</v>
       </c>
       <c r="CT80" s="21">
         <v>56.251344245579993</v>
       </c>
       <c r="CU80" s="21">
         <v>102.45829445066887</v>
       </c>
       <c r="CV80" s="21">
         <v>113.35349586948102</v>
       </c>
       <c r="CW80" s="21">
         <v>107.62389026977405</v>
       </c>
-      <c r="CX80" s="21"/>
+      <c r="CX80" s="21">
+        <v>100.34853330310369</v>
+      </c>
       <c r="CY80" s="21"/>
       <c r="CZ80" s="21"/>
       <c r="DA80" s="21"/>
       <c r="DB80" s="21"/>
       <c r="DC80" s="21"/>
       <c r="DD80" s="21"/>
       <c r="DE80" s="21"/>
     </row>
     <row r="81" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A81" s="6" t="s">
         <v>40</v>
       </c>
       <c r="B81" s="20" t="s">
         <v>37</v>
       </c>
       <c r="C81" s="20" t="s">
         <v>37</v>
       </c>
       <c r="D81" s="20" t="s">
         <v>37</v>
       </c>
       <c r="E81" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F81" s="20" t="s">
@@ -41436,98 +41560,100 @@
       <c r="BZ81" s="21">
         <v>158.84141181730348</v>
       </c>
       <c r="CA81" s="21">
         <v>154.11184869651646</v>
       </c>
       <c r="CB81" s="21">
         <v>75.02175112468646</v>
       </c>
       <c r="CC81" s="21">
         <v>104.10290131202436</v>
       </c>
       <c r="CD81" s="21">
         <v>125.535477145577</v>
       </c>
       <c r="CE81" s="21">
         <v>68.693141448260448</v>
       </c>
       <c r="CF81" s="21">
         <v>75.159066865659355</v>
       </c>
       <c r="CG81" s="21">
         <v>327.65207774972203</v>
       </c>
       <c r="CH81" s="21">
-        <v>55.305509934030781</v>
+        <v>56.772193680639575</v>
       </c>
       <c r="CI81" s="21">
-        <v>42.04098725193721</v>
+        <v>41.861461982009061</v>
       </c>
       <c r="CJ81" s="21">
-        <v>151.57723740942345</v>
+        <v>151.69499035475354</v>
       </c>
       <c r="CK81" s="21">
-        <v>71.929092627591956</v>
+        <v>71.643435327920443</v>
       </c>
       <c r="CL81" s="21">
-        <v>173.88642178591786</v>
+        <v>160.46122127769519</v>
       </c>
       <c r="CM81" s="21">
-        <v>142.56714206749464</v>
+        <v>152.11771029885091</v>
       </c>
       <c r="CN81" s="21">
-        <v>75.362292623550232</v>
+        <v>75.452773621651787</v>
       </c>
       <c r="CO81" s="21">
-        <v>101.90386720259966</v>
+        <v>101.78753213862105</v>
       </c>
       <c r="CP81" s="21">
-        <v>126.47991063193211</v>
+        <v>126.56237466222449</v>
       </c>
       <c r="CQ81" s="21">
-        <v>69.536872054311999</v>
+        <v>69.525339077962684</v>
       </c>
       <c r="CR81" s="21">
-        <v>73.906149975789148</v>
+        <v>73.926663603807285</v>
       </c>
       <c r="CS81" s="20">
-        <v>322.01427820246113</v>
+        <v>320.56865906838664</v>
       </c>
       <c r="CT81" s="21">
         <v>54.845471671081199</v>
       </c>
       <c r="CU81" s="21">
         <v>42.159684075300156</v>
       </c>
       <c r="CV81" s="21">
         <v>155.08032449948465</v>
       </c>
       <c r="CW81" s="21">
         <v>71.555916842237991</v>
       </c>
-      <c r="CX81" s="21"/>
+      <c r="CX81" s="21">
+        <v>157.49681184834242</v>
+      </c>
       <c r="CY81" s="21"/>
       <c r="CZ81" s="21"/>
       <c r="DA81" s="21"/>
       <c r="DB81" s="21"/>
       <c r="DC81" s="21"/>
       <c r="DD81" s="21"/>
       <c r="DE81" s="20"/>
     </row>
     <row r="82" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A82" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B82" s="10">
         <v>32.355773018449256</v>
       </c>
       <c r="C82" s="10">
         <v>127.03333693354864</v>
       </c>
       <c r="D82" s="10">
         <v>128.61777015302553</v>
       </c>
       <c r="E82" s="10">
         <v>108.23688914483442</v>
       </c>
       <c r="F82" s="10">
@@ -41749,98 +41875,100 @@
       <c r="BZ82" s="21">
         <v>115.54614730436093</v>
       </c>
       <c r="CA82" s="21">
         <v>141.08716540193737</v>
       </c>
       <c r="CB82" s="21">
         <v>82.817573958686765</v>
       </c>
       <c r="CC82" s="21">
         <v>92.399538413653119</v>
       </c>
       <c r="CD82" s="21">
         <v>111.30933841714237</v>
       </c>
       <c r="CE82" s="21">
         <v>83.438143451148889</v>
       </c>
       <c r="CF82" s="21">
         <v>114.04895282407088</v>
       </c>
       <c r="CG82" s="21">
         <v>152.62986869094544</v>
       </c>
       <c r="CH82" s="10">
-        <v>38.878813252382635</v>
+        <v>38.870920336645206</v>
       </c>
       <c r="CI82" s="21">
-        <v>111.86093798043206</v>
+        <v>112.29983173655846</v>
       </c>
       <c r="CJ82" s="21">
-        <v>117.50883412987298</v>
+        <v>117.50772376348759</v>
       </c>
       <c r="CK82" s="21">
-        <v>107.25929595679435</v>
+        <v>107.28512005977544</v>
       </c>
       <c r="CL82" s="21">
-        <v>117.6663070068509</v>
+        <v>111.2477945048918</v>
       </c>
       <c r="CM82" s="21">
-        <v>133.98237755096963</v>
+        <v>139.35665983822147</v>
       </c>
       <c r="CN82" s="21">
-        <v>83.464353732510247</v>
+        <v>83.429566158946116</v>
       </c>
       <c r="CO82" s="21">
-        <v>90.868764874858783</v>
+        <v>90.900419116156812</v>
       </c>
       <c r="CP82" s="21">
-        <v>108.75827063582489</v>
+        <v>108.66790480309088</v>
       </c>
       <c r="CQ82" s="21">
-        <v>87.065022162821364</v>
+        <v>87.173880344730762</v>
       </c>
       <c r="CR82" s="21">
-        <v>116.2439879297963</v>
+        <v>116.46349021458839</v>
       </c>
       <c r="CS82" s="21">
-        <v>145.89305861888406</v>
+        <v>145.67564616892986</v>
       </c>
       <c r="CT82" s="10">
         <v>36.466756335201829</v>
       </c>
       <c r="CU82" s="21">
         <v>115.09978478927809</v>
       </c>
       <c r="CV82" s="21">
         <v>129.08158558488589</v>
       </c>
       <c r="CW82" s="21">
         <v>99.31372979791297</v>
       </c>
-      <c r="CX82" s="21"/>
+      <c r="CX82" s="21">
+        <v>112.69294313029141</v>
+      </c>
       <c r="CY82" s="21"/>
       <c r="CZ82" s="21"/>
       <c r="DA82" s="21"/>
       <c r="DB82" s="21"/>
       <c r="DC82" s="21"/>
       <c r="DD82" s="21"/>
       <c r="DE82" s="21"/>
     </row>
     <row r="83" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A83" s="6" t="s">
         <v>41</v>
       </c>
       <c r="B83" s="10">
         <v>71.452368954750696</v>
       </c>
       <c r="C83" s="10">
         <v>96.003191612009317</v>
       </c>
       <c r="D83" s="10">
         <v>90.82705017012978</v>
       </c>
       <c r="E83" s="10">
         <v>135.09950399446069</v>
       </c>
       <c r="F83" s="10">
@@ -42062,98 +42190,100 @@
       <c r="BZ83" s="21">
         <v>96.031510104044131</v>
       </c>
       <c r="CA83" s="21">
         <v>99.789733332460102</v>
       </c>
       <c r="CB83" s="21">
         <v>115.81248361775435</v>
       </c>
       <c r="CC83" s="21">
         <v>110.45913957100058</v>
       </c>
       <c r="CD83" s="21">
         <v>86.598787408044444</v>
       </c>
       <c r="CE83" s="21">
         <v>80.401106695434976</v>
       </c>
       <c r="CF83" s="21">
         <v>82.233497575805302</v>
       </c>
       <c r="CG83" s="21">
         <v>134.59227956521019</v>
       </c>
       <c r="CH83" s="10">
-        <v>92.106437445483124</v>
+        <v>364.0150250763532</v>
       </c>
       <c r="CI83" s="21">
-        <v>69.68209609609103</v>
+        <v>17.913072389080334</v>
       </c>
       <c r="CJ83" s="21">
-        <v>142.9371211730323</v>
+        <v>143.00603940147442</v>
       </c>
       <c r="CK83" s="21">
-        <v>94.931030972998826</v>
+        <v>94.900507585370406</v>
       </c>
       <c r="CL83" s="21">
-        <v>96.534664913656982</v>
+        <v>90.334544697971324</v>
       </c>
       <c r="CM83" s="21">
-        <v>133.27212596545306</v>
+        <v>157.57113147698402</v>
       </c>
       <c r="CN83" s="21">
-        <v>91.823007601596657</v>
+        <v>81.758088970941202</v>
       </c>
       <c r="CO83" s="21">
-        <v>131.57944432836743</v>
+        <v>132.0140385756587</v>
       </c>
       <c r="CP83" s="21">
-        <v>86.528585514576676</v>
+        <v>152.90523833730953</v>
       </c>
       <c r="CQ83" s="21">
-        <v>83.961644302875854</v>
+        <v>54.021381596679859</v>
       </c>
       <c r="CR83" s="21">
-        <v>91.269922013351675</v>
+        <v>160.88831931110468</v>
       </c>
       <c r="CS83" s="21">
-        <v>151.91744364722183</v>
+        <v>179.83352720741317</v>
       </c>
       <c r="CT83" s="10">
         <v>51.679333485451828</v>
       </c>
       <c r="CU83" s="21">
         <v>93.230829495327711</v>
       </c>
       <c r="CV83" s="21">
         <v>171.11977695840278</v>
       </c>
       <c r="CW83" s="21">
         <v>79.082633304780373</v>
       </c>
-      <c r="CX83" s="21"/>
+      <c r="CX83" s="21">
+        <v>387.63943045150296</v>
+      </c>
       <c r="CY83" s="21"/>
       <c r="CZ83" s="21"/>
       <c r="DA83" s="21"/>
       <c r="DB83" s="21"/>
       <c r="DC83" s="21"/>
       <c r="DD83" s="21"/>
       <c r="DE83" s="21"/>
     </row>
     <row r="84" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A84" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B84" s="10">
         <v>83.543563781694104</v>
       </c>
       <c r="C84" s="10">
         <v>55.75562892712508</v>
       </c>
       <c r="D84" s="10">
         <v>168.67916355246314</v>
       </c>
       <c r="E84" s="10">
         <v>58.930198495108336</v>
       </c>
       <c r="F84" s="10">
@@ -42375,98 +42505,100 @@
       <c r="BZ84" s="21">
         <v>98.902215791853166</v>
       </c>
       <c r="CA84" s="21">
         <v>101.41155345042463</v>
       </c>
       <c r="CB84" s="21">
         <v>79.812075654593315</v>
       </c>
       <c r="CC84" s="21">
         <v>110.10469590391052</v>
       </c>
       <c r="CD84" s="21">
         <v>146.89144822271757</v>
       </c>
       <c r="CE84" s="21">
         <v>83.238811189527212</v>
       </c>
       <c r="CF84" s="21">
         <v>106.67373342563906</v>
       </c>
       <c r="CG84" s="21">
         <v>390.43523546807842</v>
       </c>
       <c r="CH84" s="10">
-        <v>41.149149439661706</v>
+        <v>18.886996513391093</v>
       </c>
       <c r="CI84" s="21">
-        <v>101.77656180407983</v>
+        <v>101.68582283319093</v>
       </c>
       <c r="CJ84" s="21">
-        <v>86.028177917374663</v>
+        <v>86.289196883318837</v>
       </c>
       <c r="CK84" s="21">
-        <v>104.17865358276212</v>
+        <v>104.03446137999477</v>
       </c>
       <c r="CL84" s="21">
-        <v>106.27945695621605</v>
+        <v>107.14900119549102</v>
       </c>
       <c r="CM84" s="21">
-        <v>416.37408585396798</v>
+        <v>414.70362013952979</v>
       </c>
       <c r="CN84" s="21">
-        <v>101.74340223182028</v>
+        <v>101.75709974119371</v>
       </c>
       <c r="CO84" s="21">
-        <v>45.926696174187079</v>
+        <v>45.887260341230593</v>
       </c>
       <c r="CP84" s="21">
-        <v>72.04855920086608</v>
+        <v>71.953162673408286</v>
       </c>
       <c r="CQ84" s="21">
-        <v>74.460179986206299</v>
+        <v>74.422844146762003</v>
       </c>
       <c r="CR84" s="21">
-        <v>116.12438973576357</v>
+        <v>115.82046106158835</v>
       </c>
       <c r="CS84" s="21">
-        <v>65.215792322573307</v>
+        <v>75.006159047660447</v>
       </c>
       <c r="CT84" s="10">
         <v>157.94623751670287</v>
       </c>
       <c r="CU84" s="21">
         <v>78.368310818082293</v>
       </c>
       <c r="CV84" s="21">
         <v>168.10143796953724</v>
       </c>
       <c r="CW84" s="21">
         <v>66.903979776332733</v>
       </c>
-      <c r="CX84" s="21"/>
+      <c r="CX84" s="21">
+        <v>99.530207752233821</v>
+      </c>
       <c r="CY84" s="21"/>
       <c r="CZ84" s="21"/>
       <c r="DA84" s="21"/>
       <c r="DB84" s="21"/>
       <c r="DC84" s="21"/>
       <c r="DD84" s="21"/>
       <c r="DE84" s="21"/>
     </row>
     <row r="85" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A85" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B85" s="12">
         <v>79.571572735175636</v>
       </c>
       <c r="C85" s="12">
         <v>98.714142746312604</v>
       </c>
       <c r="D85" s="12">
         <v>123.9845340516802</v>
       </c>
       <c r="E85" s="12">
         <v>186.24052210527728</v>
       </c>
       <c r="F85" s="12">
@@ -42688,353 +42820,393 @@
       <c r="BZ85" s="21">
         <v>106.44323721464608</v>
       </c>
       <c r="CA85" s="21">
         <v>118.11351380883588</v>
       </c>
       <c r="CB85" s="21">
         <v>82.274963067282584</v>
       </c>
       <c r="CC85" s="21">
         <v>86.610360562417171</v>
       </c>
       <c r="CD85" s="21">
         <v>89.198204938151321</v>
       </c>
       <c r="CE85" s="21">
         <v>111.09137724007864</v>
       </c>
       <c r="CF85" s="21">
         <v>94.428488445355129</v>
       </c>
       <c r="CG85" s="21">
         <v>119.81642308650147</v>
       </c>
       <c r="CH85" s="10">
-        <v>80.342739914627344</v>
+        <v>79.867903782050519</v>
       </c>
       <c r="CI85" s="21">
-        <v>99.770051004352766</v>
+        <v>100.11874045391704</v>
       </c>
       <c r="CJ85" s="21">
-        <v>105.68176597637944</v>
+        <v>105.02186060135121</v>
       </c>
       <c r="CK85" s="21">
-        <v>120.57646449663031</v>
+        <v>120.94997455521295</v>
       </c>
       <c r="CL85" s="21">
-        <v>112.08645151308806</v>
+        <v>111.91009048320448</v>
       </c>
       <c r="CM85" s="21">
-        <v>109.19025193698029</v>
+        <v>109.34163099495639</v>
       </c>
       <c r="CN85" s="21">
-        <v>86.84790686086717</v>
+        <v>86.850054303064155</v>
       </c>
       <c r="CO85" s="21">
-        <v>85.572302651324222</v>
+        <v>85.479415877537562</v>
       </c>
       <c r="CP85" s="21">
-        <v>90.190441147870985</v>
+        <v>90.098678622164329</v>
       </c>
       <c r="CQ85" s="21">
-        <v>111.15235414711051</v>
+        <v>111.1031200075671</v>
       </c>
       <c r="CR85" s="21">
-        <v>94.559733420285426</v>
+        <v>94.405975481345365</v>
       </c>
       <c r="CS85" s="21">
-        <v>122.43826708849042</v>
+        <v>123.04102981741009</v>
       </c>
       <c r="CT85" s="10">
         <v>83.824905667687872</v>
       </c>
       <c r="CU85" s="21">
         <v>94.269698920621707</v>
       </c>
       <c r="CV85" s="21">
         <v>105.08037986785676</v>
       </c>
       <c r="CW85" s="21">
         <v>117.18388211117758</v>
       </c>
-      <c r="CX85" s="21"/>
+      <c r="CX85" s="21">
+        <v>107.62717931313482</v>
+      </c>
       <c r="CY85" s="21"/>
       <c r="CZ85" s="21"/>
       <c r="DA85" s="21"/>
       <c r="DB85" s="21"/>
       <c r="DC85" s="21"/>
       <c r="DD85" s="21"/>
       <c r="DE85" s="21"/>
     </row>
     <row r="86" spans="1:109" x14ac:dyDescent="0.2">
       <c r="I86" s="13"/>
     </row>
     <row r="87" spans="1:109" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B87" s="18"/>
       <c r="N87" s="18"/>
       <c r="AL87" s="18"/>
       <c r="AX87" s="18"/>
-      <c r="BV87" s="46" t="s">
+      <c r="BV87" s="47" t="s">
         <v>46</v>
       </c>
-      <c r="BW87" s="46"/>
-[...15 lines deleted...]
-      <c r="CM87" s="46"/>
+      <c r="BW87" s="47"/>
+      <c r="BX87" s="47"/>
+      <c r="BY87" s="47"/>
+      <c r="BZ87" s="47"/>
+      <c r="CA87" s="47"/>
+      <c r="CB87" s="47"/>
+      <c r="CC87" s="47"/>
+      <c r="CD87" s="47"/>
+      <c r="CE87" s="47"/>
+      <c r="CF87" s="47"/>
+      <c r="CG87" s="47"/>
+      <c r="CH87" s="47" t="s">
+        <v>62</v>
+      </c>
+      <c r="CI87" s="47"/>
+      <c r="CJ87" s="47"/>
+      <c r="CK87" s="47"/>
+      <c r="CL87" s="47"/>
+      <c r="CM87" s="47"/>
+      <c r="CN87" s="47"/>
+      <c r="CO87" s="47"/>
+      <c r="CP87" s="47"/>
+      <c r="CQ87" s="47"/>
+      <c r="CR87" s="47"/>
+      <c r="CS87" s="47"/>
+      <c r="CT87" s="47"/>
+      <c r="CU87" s="47"/>
+      <c r="CV87" s="47"/>
+      <c r="CW87" s="47"/>
+      <c r="CX87" s="47"/>
+      <c r="CY87" s="47"/>
+      <c r="CZ87" s="47"/>
     </row>
-    <row r="88" spans="1:109" x14ac:dyDescent="0.2">
-[...17 lines deleted...]
-      <c r="CM88" s="46"/>
+    <row r="88" spans="1:109" ht="39" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="BV88" s="47"/>
+      <c r="BW88" s="47"/>
+      <c r="BX88" s="47"/>
+      <c r="BY88" s="47"/>
+      <c r="BZ88" s="47"/>
+      <c r="CA88" s="47"/>
+      <c r="CB88" s="47"/>
+      <c r="CC88" s="47"/>
+      <c r="CD88" s="47"/>
+      <c r="CE88" s="47"/>
+      <c r="CF88" s="47"/>
+      <c r="CG88" s="47"/>
+      <c r="CH88" s="49"/>
+      <c r="CI88" s="49"/>
+      <c r="CJ88" s="49"/>
+      <c r="CK88" s="49"/>
+      <c r="CL88" s="49"/>
+      <c r="CM88" s="49"/>
+    </row>
+    <row r="90" spans="1:109" x14ac:dyDescent="0.2">
+      <c r="CH90" s="47"/>
+      <c r="CI90" s="47"/>
+      <c r="CJ90" s="47"/>
+      <c r="CK90" s="47"/>
+      <c r="CL90" s="47"/>
+      <c r="CM90" s="47"/>
+      <c r="CN90" s="47"/>
+      <c r="CO90" s="47"/>
+      <c r="CP90" s="47"/>
+      <c r="CQ90" s="47"/>
+      <c r="CR90" s="47"/>
+      <c r="CS90" s="47"/>
+      <c r="CT90" s="47"/>
+      <c r="CU90" s="47"/>
+      <c r="CV90" s="47"/>
+      <c r="CW90" s="47"/>
+      <c r="CX90" s="47"/>
+      <c r="CY90" s="47"/>
+      <c r="CZ90" s="47"/>
     </row>
   </sheetData>
-  <mergeCells count="85">
-[...20 lines deleted...]
-    <mergeCell ref="AX56:BI56"/>
+  <mergeCells count="87">
+    <mergeCell ref="CH90:CZ90"/>
+    <mergeCell ref="BV87:CG88"/>
+    <mergeCell ref="CH87:CZ87"/>
+    <mergeCell ref="CH2:DE2"/>
+    <mergeCell ref="CT56:DE56"/>
+    <mergeCell ref="DC62:DE62"/>
+    <mergeCell ref="CT63:DE63"/>
+    <mergeCell ref="CH61:DE61"/>
+    <mergeCell ref="CH54:DE54"/>
+    <mergeCell ref="DC3:DE3"/>
+    <mergeCell ref="CT4:DE4"/>
+    <mergeCell ref="DC29:DE29"/>
+    <mergeCell ref="CT30:DE30"/>
+    <mergeCell ref="DC55:DE55"/>
+    <mergeCell ref="CH28:DE28"/>
+    <mergeCell ref="CQ3:CS3"/>
+    <mergeCell ref="CH4:CS4"/>
+    <mergeCell ref="CQ29:CS29"/>
+    <mergeCell ref="CH30:CS30"/>
+    <mergeCell ref="BS62:BU62"/>
+    <mergeCell ref="BV56:CG56"/>
+    <mergeCell ref="CE62:CG62"/>
+    <mergeCell ref="BV63:CG63"/>
+    <mergeCell ref="BJ63:BU63"/>
+    <mergeCell ref="CH63:CS63"/>
+    <mergeCell ref="CQ62:CS62"/>
+    <mergeCell ref="AI3:AK3"/>
+    <mergeCell ref="K29:M29"/>
+    <mergeCell ref="W3:Y3"/>
+    <mergeCell ref="N4:Y4"/>
+    <mergeCell ref="B63:M63"/>
+    <mergeCell ref="W55:Y55"/>
+    <mergeCell ref="N56:Y56"/>
+    <mergeCell ref="K55:M55"/>
+    <mergeCell ref="A2:BI2"/>
+    <mergeCell ref="A28:BI28"/>
+    <mergeCell ref="A54:BI54"/>
+    <mergeCell ref="A61:BI61"/>
+    <mergeCell ref="W62:Y62"/>
+    <mergeCell ref="K3:M3"/>
+    <mergeCell ref="B30:M30"/>
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="AI29:AK29"/>
+    <mergeCell ref="AU3:AW3"/>
+    <mergeCell ref="AL4:AW4"/>
+    <mergeCell ref="AU29:AW29"/>
+    <mergeCell ref="W29:Y29"/>
+    <mergeCell ref="N30:Y30"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:M4"/>
     <mergeCell ref="A63:A64"/>
     <mergeCell ref="A30:A31"/>
     <mergeCell ref="A56:A57"/>
     <mergeCell ref="K62:M62"/>
     <mergeCell ref="AU62:AW62"/>
     <mergeCell ref="AL63:AW63"/>
     <mergeCell ref="AU55:AW55"/>
     <mergeCell ref="AL56:AW56"/>
     <mergeCell ref="Z30:AK30"/>
     <mergeCell ref="Z63:AK63"/>
     <mergeCell ref="Z56:AK56"/>
     <mergeCell ref="AI55:AK55"/>
     <mergeCell ref="AI62:AK62"/>
     <mergeCell ref="AL30:AW30"/>
     <mergeCell ref="N63:Y63"/>
     <mergeCell ref="B56:M56"/>
-    <mergeCell ref="A2:BI2"/>
-[...46 lines deleted...]
-    <mergeCell ref="CH30:CS30"/>
+    <mergeCell ref="BG62:BI62"/>
+    <mergeCell ref="AX63:BI63"/>
+    <mergeCell ref="BG3:BI3"/>
+    <mergeCell ref="AX4:BI4"/>
+    <mergeCell ref="BG29:BI29"/>
+    <mergeCell ref="AX30:BI30"/>
+    <mergeCell ref="BG55:BI55"/>
+    <mergeCell ref="AX56:BI56"/>
+    <mergeCell ref="CQ55:CS55"/>
+    <mergeCell ref="CH56:CS56"/>
+    <mergeCell ref="BS55:BU55"/>
+    <mergeCell ref="BJ56:BU56"/>
+    <mergeCell ref="BS3:BU3"/>
+    <mergeCell ref="BJ4:BU4"/>
+    <mergeCell ref="BS29:BU29"/>
+    <mergeCell ref="BJ30:BU30"/>
+    <mergeCell ref="CE3:CG3"/>
+    <mergeCell ref="BV4:CG4"/>
+    <mergeCell ref="CE29:CG29"/>
+    <mergeCell ref="BV30:CG30"/>
+    <mergeCell ref="CE55:CG55"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2F1D3B06-51D3-4C4E-808B-DCD77525BD5B}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2F1D3B06-51D3-4C4E-808B-DCD77525BD5B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>ИФО 2010-2017</vt:lpstr>
       <vt:lpstr>ИФО к пред месяцу 2018-2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>