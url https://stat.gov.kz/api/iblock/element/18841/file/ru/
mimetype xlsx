--- v2 (2026-06-16)
+++ v3 (2026-07-18)
@@ -6,51 +6,51 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\zh.uskenbayeva\Desktop\Валовка мес\Валовка мес\рус\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\k720-11\Аграрка РукУпр\АҚМОНШАҚ ҚҰРАЛБЕК\НА САЙТ 2026\ДИНАМИКА месяц\Валовка мес\Валовка мес\рус\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14955" windowHeight="10185" tabRatio="838" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="ИФО 2010-2017" sheetId="4" r:id="rId1"/>
     <sheet name="ИФО к пред месяцу 2018-2026" sheetId="3" r:id="rId2"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1524" uniqueCount="64">
   <si>
     <t>март</t>
   </si>
   <si>
     <t>апрель</t>
   </si>
   <si>
     <t>май</t>
   </si>
   <si>
@@ -588,85 +588,85 @@
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -2698,64 +2698,64 @@
     <col min="16150" max="16150" width="11.7109375" style="3" customWidth="1"/>
     <col min="16151" max="16151" width="11.28515625" style="3" customWidth="1"/>
     <col min="16152" max="16161" width="10.42578125" style="3" customWidth="1"/>
     <col min="16162" max="16162" width="11.7109375" style="3" customWidth="1"/>
     <col min="16163" max="16163" width="11.28515625" style="3" customWidth="1"/>
     <col min="16164" max="16173" width="10.42578125" style="3" customWidth="1"/>
     <col min="16174" max="16174" width="11.7109375" style="3" customWidth="1"/>
     <col min="16175" max="16175" width="11.28515625" style="3" customWidth="1"/>
     <col min="16176" max="16185" width="10.42578125" style="3" customWidth="1"/>
     <col min="16186" max="16186" width="11.7109375" style="3" customWidth="1"/>
     <col min="16187" max="16187" width="11.28515625" style="3" customWidth="1"/>
     <col min="16188" max="16197" width="10.42578125" style="3" customWidth="1"/>
     <col min="16198" max="16198" width="11.7109375" style="3" customWidth="1"/>
     <col min="16199" max="16199" width="11.28515625" style="3" customWidth="1"/>
     <col min="16200" max="16209" width="10.42578125" style="3" customWidth="1"/>
     <col min="16210" max="16210" width="11.7109375" style="3" customWidth="1"/>
     <col min="16211" max="16211" width="11.28515625" style="3" customWidth="1"/>
     <col min="16212" max="16221" width="10.42578125" style="3" customWidth="1"/>
     <col min="16222" max="16222" width="11.7109375" style="3" customWidth="1"/>
     <col min="16223" max="16223" width="11.28515625" style="3" customWidth="1"/>
     <col min="16224" max="16225" width="10.42578125" style="3" customWidth="1"/>
     <col min="16226" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:97" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B2" s="38" t="s">
+      <c r="B2" s="39" t="s">
         <v>31</v>
       </c>
-      <c r="C2" s="38"/>
-[...9 lines deleted...]
-      <c r="M2" s="38"/>
+      <c r="C2" s="39"/>
+      <c r="D2" s="39"/>
+      <c r="E2" s="39"/>
+      <c r="F2" s="39"/>
+      <c r="G2" s="39"/>
+      <c r="H2" s="39"/>
+      <c r="I2" s="39"/>
+      <c r="J2" s="39"/>
+      <c r="K2" s="39"/>
+      <c r="L2" s="39"/>
+      <c r="M2" s="39"/>
       <c r="N2" s="24"/>
       <c r="O2" s="24"/>
       <c r="P2" s="24"/>
       <c r="Q2" s="24"/>
       <c r="R2" s="24"/>
       <c r="S2" s="24"/>
       <c r="T2" s="24"/>
       <c r="U2" s="24"/>
       <c r="V2" s="24"/>
       <c r="W2" s="24"/>
       <c r="X2" s="24"/>
       <c r="Y2" s="24"/>
       <c r="Z2" s="24"/>
       <c r="AA2" s="24"/>
       <c r="AB2" s="24"/>
       <c r="AC2" s="24"/>
       <c r="AD2" s="24"/>
       <c r="AE2" s="24"/>
       <c r="AF2" s="24"/>
       <c r="AG2" s="24"/>
       <c r="AH2" s="24"/>
       <c r="AI2" s="24"/>
       <c r="AJ2" s="24"/>
       <c r="AK2" s="24"/>
       <c r="AL2" s="24"/>
@@ -2772,216 +2772,216 @@
       <c r="AW2" s="24"/>
       <c r="AX2" s="24"/>
       <c r="AY2" s="24"/>
       <c r="AZ2" s="24"/>
       <c r="BA2" s="24"/>
       <c r="BB2" s="24"/>
       <c r="BC2" s="24"/>
       <c r="BD2" s="24"/>
       <c r="BE2" s="24"/>
       <c r="BF2" s="24"/>
       <c r="BG2" s="24"/>
       <c r="BH2" s="24"/>
       <c r="BI2" s="24"/>
       <c r="BJ2" s="24"/>
       <c r="BK2" s="24"/>
       <c r="BL2" s="24"/>
       <c r="BM2" s="24"/>
       <c r="BN2" s="24"/>
       <c r="BO2" s="24"/>
       <c r="BP2" s="24"/>
       <c r="BQ2" s="24"/>
       <c r="BR2" s="24"/>
       <c r="BS2" s="24"/>
       <c r="BT2" s="24"/>
       <c r="BU2" s="24"/>
-      <c r="CH2" s="38" t="s">
+      <c r="CH2" s="39" t="s">
         <v>31</v>
       </c>
-      <c r="CI2" s="38"/>
-[...9 lines deleted...]
-      <c r="CS2" s="38"/>
+      <c r="CI2" s="39"/>
+      <c r="CJ2" s="39"/>
+      <c r="CK2" s="39"/>
+      <c r="CL2" s="39"/>
+      <c r="CM2" s="39"/>
+      <c r="CN2" s="39"/>
+      <c r="CO2" s="39"/>
+      <c r="CP2" s="39"/>
+      <c r="CQ2" s="39"/>
+      <c r="CR2" s="39"/>
+      <c r="CS2" s="39"/>
     </row>
     <row r="3" spans="1:97" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B3" s="3"/>
       <c r="M3" s="26" t="s">
         <v>49</v>
       </c>
       <c r="N3" s="3"/>
       <c r="Y3" s="26" t="s">
         <v>49</v>
       </c>
       <c r="Z3" s="3"/>
       <c r="AK3" s="26" t="s">
         <v>49</v>
       </c>
       <c r="AL3" s="3"/>
       <c r="AW3" s="26" t="s">
         <v>49</v>
       </c>
       <c r="AX3" s="3"/>
       <c r="BI3" s="26" t="s">
         <v>49</v>
       </c>
       <c r="BJ3" s="3"/>
       <c r="BU3" s="26" t="s">
         <v>49</v>
       </c>
       <c r="BV3" s="3"/>
       <c r="CG3" s="26" t="s">
         <v>49</v>
       </c>
       <c r="CH3" s="3"/>
       <c r="CS3" s="26" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="4" spans="1:97" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="39"/>
-      <c r="B4" s="41" t="s">
+      <c r="A4" s="40"/>
+      <c r="B4" s="42" t="s">
         <v>50</v>
       </c>
-      <c r="C4" s="42"/>
-[...10 lines deleted...]
-      <c r="N4" s="41" t="s">
+      <c r="C4" s="43"/>
+      <c r="D4" s="43"/>
+      <c r="E4" s="43"/>
+      <c r="F4" s="43"/>
+      <c r="G4" s="43"/>
+      <c r="H4" s="43"/>
+      <c r="I4" s="43"/>
+      <c r="J4" s="43"/>
+      <c r="K4" s="43"/>
+      <c r="L4" s="43"/>
+      <c r="M4" s="44"/>
+      <c r="N4" s="42" t="s">
         <v>51</v>
       </c>
-      <c r="O4" s="42"/>
-[...10 lines deleted...]
-      <c r="Z4" s="41" t="s">
+      <c r="O4" s="43"/>
+      <c r="P4" s="43"/>
+      <c r="Q4" s="43"/>
+      <c r="R4" s="43"/>
+      <c r="S4" s="43"/>
+      <c r="T4" s="43"/>
+      <c r="U4" s="43"/>
+      <c r="V4" s="43"/>
+      <c r="W4" s="43"/>
+      <c r="X4" s="43"/>
+      <c r="Y4" s="44"/>
+      <c r="Z4" s="42" t="s">
         <v>52</v>
       </c>
-      <c r="AA4" s="42"/>
-[...10 lines deleted...]
-      <c r="AL4" s="41" t="s">
+      <c r="AA4" s="43"/>
+      <c r="AB4" s="43"/>
+      <c r="AC4" s="43"/>
+      <c r="AD4" s="43"/>
+      <c r="AE4" s="43"/>
+      <c r="AF4" s="43"/>
+      <c r="AG4" s="43"/>
+      <c r="AH4" s="43"/>
+      <c r="AI4" s="43"/>
+      <c r="AJ4" s="43"/>
+      <c r="AK4" s="44"/>
+      <c r="AL4" s="42" t="s">
         <v>53</v>
       </c>
-      <c r="AM4" s="42"/>
-[...10 lines deleted...]
-      <c r="AX4" s="41" t="s">
+      <c r="AM4" s="43"/>
+      <c r="AN4" s="43"/>
+      <c r="AO4" s="43"/>
+      <c r="AP4" s="43"/>
+      <c r="AQ4" s="43"/>
+      <c r="AR4" s="43"/>
+      <c r="AS4" s="43"/>
+      <c r="AT4" s="43"/>
+      <c r="AU4" s="43"/>
+      <c r="AV4" s="43"/>
+      <c r="AW4" s="44"/>
+      <c r="AX4" s="42" t="s">
         <v>54</v>
       </c>
-      <c r="AY4" s="42"/>
-[...10 lines deleted...]
-      <c r="BJ4" s="41" t="s">
+      <c r="AY4" s="43"/>
+      <c r="AZ4" s="43"/>
+      <c r="BA4" s="43"/>
+      <c r="BB4" s="43"/>
+      <c r="BC4" s="43"/>
+      <c r="BD4" s="43"/>
+      <c r="BE4" s="43"/>
+      <c r="BF4" s="43"/>
+      <c r="BG4" s="43"/>
+      <c r="BH4" s="43"/>
+      <c r="BI4" s="44"/>
+      <c r="BJ4" s="42" t="s">
         <v>55</v>
       </c>
-      <c r="BK4" s="42"/>
-[...10 lines deleted...]
-      <c r="BV4" s="41" t="s">
+      <c r="BK4" s="43"/>
+      <c r="BL4" s="43"/>
+      <c r="BM4" s="43"/>
+      <c r="BN4" s="43"/>
+      <c r="BO4" s="43"/>
+      <c r="BP4" s="43"/>
+      <c r="BQ4" s="43"/>
+      <c r="BR4" s="43"/>
+      <c r="BS4" s="43"/>
+      <c r="BT4" s="43"/>
+      <c r="BU4" s="44"/>
+      <c r="BV4" s="42" t="s">
         <v>56</v>
       </c>
-      <c r="BW4" s="42"/>
-[...10 lines deleted...]
-      <c r="CH4" s="41" t="s">
+      <c r="BW4" s="43"/>
+      <c r="BX4" s="43"/>
+      <c r="BY4" s="43"/>
+      <c r="BZ4" s="43"/>
+      <c r="CA4" s="43"/>
+      <c r="CB4" s="43"/>
+      <c r="CC4" s="43"/>
+      <c r="CD4" s="43"/>
+      <c r="CE4" s="43"/>
+      <c r="CF4" s="43"/>
+      <c r="CG4" s="44"/>
+      <c r="CH4" s="42" t="s">
         <v>57</v>
       </c>
-      <c r="CI4" s="42"/>
-[...9 lines deleted...]
-      <c r="CS4" s="43"/>
+      <c r="CI4" s="43"/>
+      <c r="CJ4" s="43"/>
+      <c r="CK4" s="43"/>
+      <c r="CL4" s="43"/>
+      <c r="CM4" s="43"/>
+      <c r="CN4" s="43"/>
+      <c r="CO4" s="43"/>
+      <c r="CP4" s="43"/>
+      <c r="CQ4" s="43"/>
+      <c r="CR4" s="43"/>
+      <c r="CS4" s="44"/>
     </row>
     <row r="5" spans="1:97" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="40"/>
+      <c r="A5" s="41"/>
       <c r="B5" s="8" t="s">
         <v>25</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>26</v>
       </c>
       <c r="D5" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>1</v>
       </c>
       <c r="F5" s="9" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="9" t="s">
         <v>3</v>
       </c>
       <c r="H5" s="9" t="s">
         <v>4</v>
       </c>
       <c r="I5" s="9" t="s">
         <v>5</v>
       </c>
       <c r="J5" s="9" t="s">
@@ -8214,64 +8214,64 @@
       <c r="CN22" s="7">
         <v>185.55517716800571</v>
       </c>
       <c r="CO22" s="7">
         <v>164.4339976711797</v>
       </c>
       <c r="CP22" s="7">
         <v>289.03432846572775</v>
       </c>
       <c r="CQ22" s="7">
         <v>30.303084223782161</v>
       </c>
       <c r="CR22" s="7">
         <v>51.527855712665563</v>
       </c>
       <c r="CS22" s="7">
         <v>89.885364326749922</v>
       </c>
     </row>
     <row r="23" spans="1:97" x14ac:dyDescent="0.2">
       <c r="CH23" s="18" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="24" spans="1:97" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B24" s="38" t="s">
+      <c r="B24" s="39" t="s">
         <v>27</v>
       </c>
-      <c r="C24" s="38"/>
-[...9 lines deleted...]
-      <c r="M24" s="38"/>
+      <c r="C24" s="39"/>
+      <c r="D24" s="39"/>
+      <c r="E24" s="39"/>
+      <c r="F24" s="39"/>
+      <c r="G24" s="39"/>
+      <c r="H24" s="39"/>
+      <c r="I24" s="39"/>
+      <c r="J24" s="39"/>
+      <c r="K24" s="39"/>
+      <c r="L24" s="39"/>
+      <c r="M24" s="39"/>
       <c r="N24" s="24"/>
       <c r="O24" s="24"/>
       <c r="P24" s="24"/>
       <c r="Q24" s="24"/>
       <c r="R24" s="24"/>
       <c r="S24" s="24"/>
       <c r="T24" s="24"/>
       <c r="U24" s="24"/>
       <c r="V24" s="24"/>
       <c r="W24" s="24"/>
       <c r="X24" s="24"/>
       <c r="Y24" s="24"/>
       <c r="Z24" s="24"/>
       <c r="AA24" s="24"/>
       <c r="AB24" s="24"/>
       <c r="AC24" s="24"/>
       <c r="AD24" s="24"/>
       <c r="AE24" s="24"/>
       <c r="AF24" s="24"/>
       <c r="AG24" s="24"/>
       <c r="AH24" s="24"/>
       <c r="AI24" s="24"/>
       <c r="AJ24" s="24"/>
       <c r="AK24" s="24"/>
       <c r="AL24" s="24"/>
@@ -8288,216 +8288,216 @@
       <c r="AW24" s="24"/>
       <c r="AX24" s="24"/>
       <c r="AY24" s="24"/>
       <c r="AZ24" s="24"/>
       <c r="BA24" s="24"/>
       <c r="BB24" s="24"/>
       <c r="BC24" s="24"/>
       <c r="BD24" s="24"/>
       <c r="BE24" s="24"/>
       <c r="BF24" s="24"/>
       <c r="BG24" s="24"/>
       <c r="BH24" s="24"/>
       <c r="BI24" s="24"/>
       <c r="BJ24" s="24"/>
       <c r="BK24" s="24"/>
       <c r="BL24" s="24"/>
       <c r="BM24" s="24"/>
       <c r="BN24" s="24"/>
       <c r="BO24" s="24"/>
       <c r="BP24" s="24"/>
       <c r="BQ24" s="24"/>
       <c r="BR24" s="24"/>
       <c r="BS24" s="24"/>
       <c r="BT24" s="24"/>
       <c r="BU24" s="24"/>
-      <c r="CH24" s="38" t="s">
+      <c r="CH24" s="39" t="s">
         <v>27</v>
       </c>
-      <c r="CI24" s="38"/>
-[...9 lines deleted...]
-      <c r="CS24" s="38"/>
+      <c r="CI24" s="39"/>
+      <c r="CJ24" s="39"/>
+      <c r="CK24" s="39"/>
+      <c r="CL24" s="39"/>
+      <c r="CM24" s="39"/>
+      <c r="CN24" s="39"/>
+      <c r="CO24" s="39"/>
+      <c r="CP24" s="39"/>
+      <c r="CQ24" s="39"/>
+      <c r="CR24" s="39"/>
+      <c r="CS24" s="39"/>
     </row>
     <row r="25" spans="1:97" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B25" s="3"/>
       <c r="M25" s="26" t="s">
         <v>49</v>
       </c>
       <c r="N25" s="3"/>
       <c r="Y25" s="26" t="s">
         <v>49</v>
       </c>
       <c r="Z25" s="3"/>
       <c r="AK25" s="26" t="s">
         <v>49</v>
       </c>
       <c r="AL25" s="3"/>
       <c r="AW25" s="26" t="s">
         <v>49</v>
       </c>
       <c r="AX25" s="3"/>
       <c r="BI25" s="26" t="s">
         <v>49</v>
       </c>
       <c r="BJ25" s="3"/>
       <c r="BU25" s="26" t="s">
         <v>49</v>
       </c>
       <c r="BV25" s="3"/>
       <c r="CG25" s="26" t="s">
         <v>49</v>
       </c>
       <c r="CH25" s="3"/>
       <c r="CS25" s="26" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="26" spans="1:97" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="39"/>
-      <c r="B26" s="41" t="s">
+      <c r="A26" s="40"/>
+      <c r="B26" s="42" t="s">
         <v>50</v>
       </c>
-      <c r="C26" s="42"/>
-[...10 lines deleted...]
-      <c r="N26" s="41" t="s">
+      <c r="C26" s="43"/>
+      <c r="D26" s="43"/>
+      <c r="E26" s="43"/>
+      <c r="F26" s="43"/>
+      <c r="G26" s="43"/>
+      <c r="H26" s="43"/>
+      <c r="I26" s="43"/>
+      <c r="J26" s="43"/>
+      <c r="K26" s="43"/>
+      <c r="L26" s="43"/>
+      <c r="M26" s="44"/>
+      <c r="N26" s="42" t="s">
         <v>51</v>
       </c>
-      <c r="O26" s="42"/>
-[...10 lines deleted...]
-      <c r="Z26" s="41" t="s">
+      <c r="O26" s="43"/>
+      <c r="P26" s="43"/>
+      <c r="Q26" s="43"/>
+      <c r="R26" s="43"/>
+      <c r="S26" s="43"/>
+      <c r="T26" s="43"/>
+      <c r="U26" s="43"/>
+      <c r="V26" s="43"/>
+      <c r="W26" s="43"/>
+      <c r="X26" s="43"/>
+      <c r="Y26" s="44"/>
+      <c r="Z26" s="42" t="s">
         <v>52</v>
       </c>
-      <c r="AA26" s="42"/>
-[...10 lines deleted...]
-      <c r="AL26" s="41" t="s">
+      <c r="AA26" s="43"/>
+      <c r="AB26" s="43"/>
+      <c r="AC26" s="43"/>
+      <c r="AD26" s="43"/>
+      <c r="AE26" s="43"/>
+      <c r="AF26" s="43"/>
+      <c r="AG26" s="43"/>
+      <c r="AH26" s="43"/>
+      <c r="AI26" s="43"/>
+      <c r="AJ26" s="43"/>
+      <c r="AK26" s="44"/>
+      <c r="AL26" s="42" t="s">
         <v>53</v>
       </c>
-      <c r="AM26" s="42"/>
-[...10 lines deleted...]
-      <c r="AX26" s="41" t="s">
+      <c r="AM26" s="43"/>
+      <c r="AN26" s="43"/>
+      <c r="AO26" s="43"/>
+      <c r="AP26" s="43"/>
+      <c r="AQ26" s="43"/>
+      <c r="AR26" s="43"/>
+      <c r="AS26" s="43"/>
+      <c r="AT26" s="43"/>
+      <c r="AU26" s="43"/>
+      <c r="AV26" s="43"/>
+      <c r="AW26" s="44"/>
+      <c r="AX26" s="42" t="s">
         <v>54</v>
       </c>
-      <c r="AY26" s="42"/>
-[...10 lines deleted...]
-      <c r="BJ26" s="41" t="s">
+      <c r="AY26" s="43"/>
+      <c r="AZ26" s="43"/>
+      <c r="BA26" s="43"/>
+      <c r="BB26" s="43"/>
+      <c r="BC26" s="43"/>
+      <c r="BD26" s="43"/>
+      <c r="BE26" s="43"/>
+      <c r="BF26" s="43"/>
+      <c r="BG26" s="43"/>
+      <c r="BH26" s="43"/>
+      <c r="BI26" s="44"/>
+      <c r="BJ26" s="42" t="s">
         <v>55</v>
       </c>
-      <c r="BK26" s="42"/>
-[...10 lines deleted...]
-      <c r="BV26" s="41" t="s">
+      <c r="BK26" s="43"/>
+      <c r="BL26" s="43"/>
+      <c r="BM26" s="43"/>
+      <c r="BN26" s="43"/>
+      <c r="BO26" s="43"/>
+      <c r="BP26" s="43"/>
+      <c r="BQ26" s="43"/>
+      <c r="BR26" s="43"/>
+      <c r="BS26" s="43"/>
+      <c r="BT26" s="43"/>
+      <c r="BU26" s="44"/>
+      <c r="BV26" s="42" t="s">
         <v>56</v>
       </c>
-      <c r="BW26" s="42"/>
-[...10 lines deleted...]
-      <c r="CH26" s="41" t="s">
+      <c r="BW26" s="43"/>
+      <c r="BX26" s="43"/>
+      <c r="BY26" s="43"/>
+      <c r="BZ26" s="43"/>
+      <c r="CA26" s="43"/>
+      <c r="CB26" s="43"/>
+      <c r="CC26" s="43"/>
+      <c r="CD26" s="43"/>
+      <c r="CE26" s="43"/>
+      <c r="CF26" s="43"/>
+      <c r="CG26" s="44"/>
+      <c r="CH26" s="42" t="s">
         <v>57</v>
       </c>
-      <c r="CI26" s="42"/>
-[...9 lines deleted...]
-      <c r="CS26" s="43"/>
+      <c r="CI26" s="43"/>
+      <c r="CJ26" s="43"/>
+      <c r="CK26" s="43"/>
+      <c r="CL26" s="43"/>
+      <c r="CM26" s="43"/>
+      <c r="CN26" s="43"/>
+      <c r="CO26" s="43"/>
+      <c r="CP26" s="43"/>
+      <c r="CQ26" s="43"/>
+      <c r="CR26" s="43"/>
+      <c r="CS26" s="44"/>
     </row>
     <row r="27" spans="1:97" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A27" s="40"/>
+      <c r="A27" s="41"/>
       <c r="B27" s="8" t="s">
         <v>25</v>
       </c>
       <c r="C27" s="9" t="s">
         <v>26</v>
       </c>
       <c r="D27" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E27" s="8" t="s">
         <v>1</v>
       </c>
       <c r="F27" s="9" t="s">
         <v>2</v>
       </c>
       <c r="G27" s="9" t="s">
         <v>3</v>
       </c>
       <c r="H27" s="9" t="s">
         <v>4</v>
       </c>
       <c r="I27" s="9" t="s">
         <v>5</v>
       </c>
       <c r="J27" s="9" t="s">
@@ -13730,64 +13730,64 @@
       <c r="CN44" s="7">
         <v>205.48236636967428</v>
       </c>
       <c r="CO44" s="7">
         <v>171.73765296540424</v>
       </c>
       <c r="CP44" s="7">
         <v>301.51104609426136</v>
       </c>
       <c r="CQ44" s="7">
         <v>28.777381223971155</v>
       </c>
       <c r="CR44" s="7">
         <v>47.840649709796601</v>
       </c>
       <c r="CS44" s="7">
         <v>88.277096607202253</v>
       </c>
     </row>
     <row r="45" spans="1:97" x14ac:dyDescent="0.2">
       <c r="CH45" s="18" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="46" spans="1:97" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B46" s="38" t="s">
+      <c r="B46" s="39" t="s">
         <v>28</v>
       </c>
-      <c r="C46" s="38"/>
-[...9 lines deleted...]
-      <c r="M46" s="38"/>
+      <c r="C46" s="39"/>
+      <c r="D46" s="39"/>
+      <c r="E46" s="39"/>
+      <c r="F46" s="39"/>
+      <c r="G46" s="39"/>
+      <c r="H46" s="39"/>
+      <c r="I46" s="39"/>
+      <c r="J46" s="39"/>
+      <c r="K46" s="39"/>
+      <c r="L46" s="39"/>
+      <c r="M46" s="39"/>
       <c r="N46" s="24"/>
       <c r="O46" s="24"/>
       <c r="P46" s="24"/>
       <c r="Q46" s="24"/>
       <c r="R46" s="24"/>
       <c r="S46" s="24"/>
       <c r="T46" s="24"/>
       <c r="U46" s="24"/>
       <c r="V46" s="24"/>
       <c r="W46" s="24"/>
       <c r="X46" s="24"/>
       <c r="Y46" s="24"/>
       <c r="Z46" s="24"/>
       <c r="AA46" s="24"/>
       <c r="AB46" s="24"/>
       <c r="AC46" s="24"/>
       <c r="AD46" s="24"/>
       <c r="AE46" s="24"/>
       <c r="AF46" s="24"/>
       <c r="AG46" s="24"/>
       <c r="AH46" s="24"/>
       <c r="AI46" s="24"/>
       <c r="AJ46" s="24"/>
       <c r="AK46" s="24"/>
       <c r="AL46" s="24"/>
@@ -13804,216 +13804,216 @@
       <c r="AW46" s="24"/>
       <c r="AX46" s="24"/>
       <c r="AY46" s="24"/>
       <c r="AZ46" s="24"/>
       <c r="BA46" s="24"/>
       <c r="BB46" s="24"/>
       <c r="BC46" s="24"/>
       <c r="BD46" s="24"/>
       <c r="BE46" s="24"/>
       <c r="BF46" s="24"/>
       <c r="BG46" s="24"/>
       <c r="BH46" s="24"/>
       <c r="BI46" s="24"/>
       <c r="BJ46" s="24"/>
       <c r="BK46" s="24"/>
       <c r="BL46" s="24"/>
       <c r="BM46" s="24"/>
       <c r="BN46" s="24"/>
       <c r="BO46" s="24"/>
       <c r="BP46" s="24"/>
       <c r="BQ46" s="24"/>
       <c r="BR46" s="24"/>
       <c r="BS46" s="24"/>
       <c r="BT46" s="24"/>
       <c r="BU46" s="24"/>
-      <c r="CH46" s="38" t="s">
+      <c r="CH46" s="39" t="s">
         <v>28</v>
       </c>
-      <c r="CI46" s="38"/>
-[...9 lines deleted...]
-      <c r="CS46" s="38"/>
+      <c r="CI46" s="39"/>
+      <c r="CJ46" s="39"/>
+      <c r="CK46" s="39"/>
+      <c r="CL46" s="39"/>
+      <c r="CM46" s="39"/>
+      <c r="CN46" s="39"/>
+      <c r="CO46" s="39"/>
+      <c r="CP46" s="39"/>
+      <c r="CQ46" s="39"/>
+      <c r="CR46" s="39"/>
+      <c r="CS46" s="39"/>
     </row>
     <row r="47" spans="1:97" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B47" s="3"/>
       <c r="M47" s="26" t="s">
         <v>49</v>
       </c>
       <c r="N47" s="3"/>
       <c r="Y47" s="26" t="s">
         <v>49</v>
       </c>
       <c r="Z47" s="3"/>
       <c r="AK47" s="26" t="s">
         <v>49</v>
       </c>
       <c r="AL47" s="3"/>
       <c r="AW47" s="26" t="s">
         <v>49</v>
       </c>
       <c r="AX47" s="3"/>
       <c r="BI47" s="26" t="s">
         <v>49</v>
       </c>
       <c r="BJ47" s="3"/>
       <c r="BU47" s="26" t="s">
         <v>49</v>
       </c>
       <c r="BV47" s="3"/>
       <c r="CG47" s="26" t="s">
         <v>49</v>
       </c>
       <c r="CH47" s="3"/>
       <c r="CS47" s="26" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="48" spans="1:97" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A48" s="39"/>
-      <c r="B48" s="41" t="s">
+      <c r="A48" s="40"/>
+      <c r="B48" s="42" t="s">
         <v>50</v>
       </c>
-      <c r="C48" s="42"/>
-[...10 lines deleted...]
-      <c r="N48" s="41" t="s">
+      <c r="C48" s="43"/>
+      <c r="D48" s="43"/>
+      <c r="E48" s="43"/>
+      <c r="F48" s="43"/>
+      <c r="G48" s="43"/>
+      <c r="H48" s="43"/>
+      <c r="I48" s="43"/>
+      <c r="J48" s="43"/>
+      <c r="K48" s="43"/>
+      <c r="L48" s="43"/>
+      <c r="M48" s="44"/>
+      <c r="N48" s="42" t="s">
         <v>51</v>
       </c>
-      <c r="O48" s="42"/>
-[...10 lines deleted...]
-      <c r="Z48" s="41" t="s">
+      <c r="O48" s="43"/>
+      <c r="P48" s="43"/>
+      <c r="Q48" s="43"/>
+      <c r="R48" s="43"/>
+      <c r="S48" s="43"/>
+      <c r="T48" s="43"/>
+      <c r="U48" s="43"/>
+      <c r="V48" s="43"/>
+      <c r="W48" s="43"/>
+      <c r="X48" s="43"/>
+      <c r="Y48" s="44"/>
+      <c r="Z48" s="42" t="s">
         <v>52</v>
       </c>
-      <c r="AA48" s="42"/>
-[...10 lines deleted...]
-      <c r="AL48" s="41" t="s">
+      <c r="AA48" s="43"/>
+      <c r="AB48" s="43"/>
+      <c r="AC48" s="43"/>
+      <c r="AD48" s="43"/>
+      <c r="AE48" s="43"/>
+      <c r="AF48" s="43"/>
+      <c r="AG48" s="43"/>
+      <c r="AH48" s="43"/>
+      <c r="AI48" s="43"/>
+      <c r="AJ48" s="43"/>
+      <c r="AK48" s="44"/>
+      <c r="AL48" s="42" t="s">
         <v>53</v>
       </c>
-      <c r="AM48" s="42"/>
-[...10 lines deleted...]
-      <c r="AX48" s="41" t="s">
+      <c r="AM48" s="43"/>
+      <c r="AN48" s="43"/>
+      <c r="AO48" s="43"/>
+      <c r="AP48" s="43"/>
+      <c r="AQ48" s="43"/>
+      <c r="AR48" s="43"/>
+      <c r="AS48" s="43"/>
+      <c r="AT48" s="43"/>
+      <c r="AU48" s="43"/>
+      <c r="AV48" s="43"/>
+      <c r="AW48" s="44"/>
+      <c r="AX48" s="42" t="s">
         <v>54</v>
       </c>
-      <c r="AY48" s="42"/>
-[...10 lines deleted...]
-      <c r="BJ48" s="41" t="s">
+      <c r="AY48" s="43"/>
+      <c r="AZ48" s="43"/>
+      <c r="BA48" s="43"/>
+      <c r="BB48" s="43"/>
+      <c r="BC48" s="43"/>
+      <c r="BD48" s="43"/>
+      <c r="BE48" s="43"/>
+      <c r="BF48" s="43"/>
+      <c r="BG48" s="43"/>
+      <c r="BH48" s="43"/>
+      <c r="BI48" s="44"/>
+      <c r="BJ48" s="42" t="s">
         <v>55</v>
       </c>
-      <c r="BK48" s="42"/>
-[...10 lines deleted...]
-      <c r="BV48" s="41" t="s">
+      <c r="BK48" s="43"/>
+      <c r="BL48" s="43"/>
+      <c r="BM48" s="43"/>
+      <c r="BN48" s="43"/>
+      <c r="BO48" s="43"/>
+      <c r="BP48" s="43"/>
+      <c r="BQ48" s="43"/>
+      <c r="BR48" s="43"/>
+      <c r="BS48" s="43"/>
+      <c r="BT48" s="43"/>
+      <c r="BU48" s="44"/>
+      <c r="BV48" s="42" t="s">
         <v>56</v>
       </c>
-      <c r="BW48" s="42"/>
-[...10 lines deleted...]
-      <c r="CH48" s="41" t="s">
+      <c r="BW48" s="43"/>
+      <c r="BX48" s="43"/>
+      <c r="BY48" s="43"/>
+      <c r="BZ48" s="43"/>
+      <c r="CA48" s="43"/>
+      <c r="CB48" s="43"/>
+      <c r="CC48" s="43"/>
+      <c r="CD48" s="43"/>
+      <c r="CE48" s="43"/>
+      <c r="CF48" s="43"/>
+      <c r="CG48" s="44"/>
+      <c r="CH48" s="42" t="s">
         <v>57</v>
       </c>
-      <c r="CI48" s="42"/>
-[...9 lines deleted...]
-      <c r="CS48" s="43"/>
+      <c r="CI48" s="43"/>
+      <c r="CJ48" s="43"/>
+      <c r="CK48" s="43"/>
+      <c r="CL48" s="43"/>
+      <c r="CM48" s="43"/>
+      <c r="CN48" s="43"/>
+      <c r="CO48" s="43"/>
+      <c r="CP48" s="43"/>
+      <c r="CQ48" s="43"/>
+      <c r="CR48" s="43"/>
+      <c r="CS48" s="44"/>
     </row>
     <row r="49" spans="1:97" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A49" s="40"/>
+      <c r="A49" s="41"/>
       <c r="B49" s="8" t="s">
         <v>25</v>
       </c>
       <c r="C49" s="9" t="s">
         <v>26</v>
       </c>
       <c r="D49" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E49" s="8" t="s">
         <v>1</v>
       </c>
       <c r="F49" s="9" t="s">
         <v>2</v>
       </c>
       <c r="G49" s="9" t="s">
         <v>3</v>
       </c>
       <c r="H49" s="9" t="s">
         <v>4</v>
       </c>
       <c r="I49" s="9" t="s">
         <v>5</v>
       </c>
       <c r="J49" s="9" t="s">
@@ -14558,64 +14558,64 @@
       <c r="CN50" s="29">
         <v>1889.3030290356044</v>
       </c>
       <c r="CO50" s="1">
         <v>221.0276036957064</v>
       </c>
       <c r="CP50" s="1">
         <v>363.00109232187339</v>
       </c>
       <c r="CQ50" s="1">
         <v>37.85837871377241</v>
       </c>
       <c r="CR50" s="1">
         <v>36.456881432227114</v>
       </c>
       <c r="CS50" s="1">
         <v>2.8085725323348472</v>
       </c>
     </row>
     <row r="52" spans="1:97" x14ac:dyDescent="0.2">
       <c r="CH52" s="18" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="53" spans="1:97" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B53" s="38" t="s">
+      <c r="B53" s="39" t="s">
         <v>29</v>
       </c>
-      <c r="C53" s="38"/>
-[...9 lines deleted...]
-      <c r="M53" s="38"/>
+      <c r="C53" s="39"/>
+      <c r="D53" s="39"/>
+      <c r="E53" s="39"/>
+      <c r="F53" s="39"/>
+      <c r="G53" s="39"/>
+      <c r="H53" s="39"/>
+      <c r="I53" s="39"/>
+      <c r="J53" s="39"/>
+      <c r="K53" s="39"/>
+      <c r="L53" s="39"/>
+      <c r="M53" s="39"/>
       <c r="N53" s="24"/>
       <c r="O53" s="24"/>
       <c r="P53" s="24"/>
       <c r="Q53" s="24"/>
       <c r="R53" s="24"/>
       <c r="S53" s="24"/>
       <c r="T53" s="24"/>
       <c r="U53" s="24"/>
       <c r="V53" s="24"/>
       <c r="W53" s="24"/>
       <c r="X53" s="24"/>
       <c r="Y53" s="24"/>
       <c r="Z53" s="24"/>
       <c r="AA53" s="24"/>
       <c r="AB53" s="24"/>
       <c r="AC53" s="24"/>
       <c r="AD53" s="24"/>
       <c r="AE53" s="24"/>
       <c r="AF53" s="24"/>
       <c r="AG53" s="24"/>
       <c r="AH53" s="24"/>
       <c r="AI53" s="24"/>
       <c r="AJ53" s="24"/>
       <c r="AK53" s="24"/>
       <c r="AL53" s="24"/>
@@ -14632,216 +14632,216 @@
       <c r="AW53" s="24"/>
       <c r="AX53" s="24"/>
       <c r="AY53" s="24"/>
       <c r="AZ53" s="24"/>
       <c r="BA53" s="24"/>
       <c r="BB53" s="24"/>
       <c r="BC53" s="24"/>
       <c r="BD53" s="24"/>
       <c r="BE53" s="24"/>
       <c r="BF53" s="24"/>
       <c r="BG53" s="24"/>
       <c r="BH53" s="24"/>
       <c r="BI53" s="24"/>
       <c r="BJ53" s="24"/>
       <c r="BK53" s="24"/>
       <c r="BL53" s="24"/>
       <c r="BM53" s="24"/>
       <c r="BN53" s="24"/>
       <c r="BO53" s="24"/>
       <c r="BP53" s="24"/>
       <c r="BQ53" s="24"/>
       <c r="BR53" s="24"/>
       <c r="BS53" s="24"/>
       <c r="BT53" s="24"/>
       <c r="BU53" s="24"/>
-      <c r="CH53" s="38" t="s">
+      <c r="CH53" s="39" t="s">
         <v>60</v>
       </c>
-      <c r="CI53" s="38"/>
-[...9 lines deleted...]
-      <c r="CS53" s="38"/>
+      <c r="CI53" s="39"/>
+      <c r="CJ53" s="39"/>
+      <c r="CK53" s="39"/>
+      <c r="CL53" s="39"/>
+      <c r="CM53" s="39"/>
+      <c r="CN53" s="39"/>
+      <c r="CO53" s="39"/>
+      <c r="CP53" s="39"/>
+      <c r="CQ53" s="39"/>
+      <c r="CR53" s="39"/>
+      <c r="CS53" s="39"/>
     </row>
     <row r="54" spans="1:97" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B54" s="3"/>
       <c r="M54" s="26" t="s">
         <v>49</v>
       </c>
       <c r="N54" s="3"/>
       <c r="Y54" s="26" t="s">
         <v>49</v>
       </c>
       <c r="Z54" s="3"/>
       <c r="AK54" s="26" t="s">
         <v>49</v>
       </c>
       <c r="AL54" s="3"/>
       <c r="AW54" s="26" t="s">
         <v>49</v>
       </c>
       <c r="AX54" s="3"/>
       <c r="BI54" s="26" t="s">
         <v>49</v>
       </c>
       <c r="BJ54" s="3"/>
       <c r="BU54" s="26" t="s">
         <v>49</v>
       </c>
       <c r="BV54" s="3"/>
       <c r="CG54" s="26" t="s">
         <v>49</v>
       </c>
       <c r="CH54" s="3"/>
       <c r="CS54" s="26" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="55" spans="1:97" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A55" s="39"/>
-      <c r="B55" s="41" t="s">
+      <c r="A55" s="40"/>
+      <c r="B55" s="42" t="s">
         <v>50</v>
       </c>
-      <c r="C55" s="42"/>
-[...10 lines deleted...]
-      <c r="N55" s="41" t="s">
+      <c r="C55" s="43"/>
+      <c r="D55" s="43"/>
+      <c r="E55" s="43"/>
+      <c r="F55" s="43"/>
+      <c r="G55" s="43"/>
+      <c r="H55" s="43"/>
+      <c r="I55" s="43"/>
+      <c r="J55" s="43"/>
+      <c r="K55" s="43"/>
+      <c r="L55" s="43"/>
+      <c r="M55" s="44"/>
+      <c r="N55" s="42" t="s">
         <v>51</v>
       </c>
-      <c r="O55" s="42"/>
-[...10 lines deleted...]
-      <c r="Z55" s="41" t="s">
+      <c r="O55" s="43"/>
+      <c r="P55" s="43"/>
+      <c r="Q55" s="43"/>
+      <c r="R55" s="43"/>
+      <c r="S55" s="43"/>
+      <c r="T55" s="43"/>
+      <c r="U55" s="43"/>
+      <c r="V55" s="43"/>
+      <c r="W55" s="43"/>
+      <c r="X55" s="43"/>
+      <c r="Y55" s="44"/>
+      <c r="Z55" s="42" t="s">
         <v>52</v>
       </c>
-      <c r="AA55" s="42"/>
-[...10 lines deleted...]
-      <c r="AL55" s="41" t="s">
+      <c r="AA55" s="43"/>
+      <c r="AB55" s="43"/>
+      <c r="AC55" s="43"/>
+      <c r="AD55" s="43"/>
+      <c r="AE55" s="43"/>
+      <c r="AF55" s="43"/>
+      <c r="AG55" s="43"/>
+      <c r="AH55" s="43"/>
+      <c r="AI55" s="43"/>
+      <c r="AJ55" s="43"/>
+      <c r="AK55" s="44"/>
+      <c r="AL55" s="42" t="s">
         <v>53</v>
       </c>
-      <c r="AM55" s="42"/>
-[...10 lines deleted...]
-      <c r="AX55" s="41" t="s">
+      <c r="AM55" s="43"/>
+      <c r="AN55" s="43"/>
+      <c r="AO55" s="43"/>
+      <c r="AP55" s="43"/>
+      <c r="AQ55" s="43"/>
+      <c r="AR55" s="43"/>
+      <c r="AS55" s="43"/>
+      <c r="AT55" s="43"/>
+      <c r="AU55" s="43"/>
+      <c r="AV55" s="43"/>
+      <c r="AW55" s="44"/>
+      <c r="AX55" s="42" t="s">
         <v>54</v>
       </c>
-      <c r="AY55" s="42"/>
-[...10 lines deleted...]
-      <c r="BJ55" s="41" t="s">
+      <c r="AY55" s="43"/>
+      <c r="AZ55" s="43"/>
+      <c r="BA55" s="43"/>
+      <c r="BB55" s="43"/>
+      <c r="BC55" s="43"/>
+      <c r="BD55" s="43"/>
+      <c r="BE55" s="43"/>
+      <c r="BF55" s="43"/>
+      <c r="BG55" s="43"/>
+      <c r="BH55" s="43"/>
+      <c r="BI55" s="44"/>
+      <c r="BJ55" s="42" t="s">
         <v>55</v>
       </c>
-      <c r="BK55" s="42"/>
-[...10 lines deleted...]
-      <c r="BV55" s="41" t="s">
+      <c r="BK55" s="43"/>
+      <c r="BL55" s="43"/>
+      <c r="BM55" s="43"/>
+      <c r="BN55" s="43"/>
+      <c r="BO55" s="43"/>
+      <c r="BP55" s="43"/>
+      <c r="BQ55" s="43"/>
+      <c r="BR55" s="43"/>
+      <c r="BS55" s="43"/>
+      <c r="BT55" s="43"/>
+      <c r="BU55" s="44"/>
+      <c r="BV55" s="42" t="s">
         <v>56</v>
       </c>
-      <c r="BW55" s="42"/>
-[...10 lines deleted...]
-      <c r="CH55" s="41" t="s">
+      <c r="BW55" s="43"/>
+      <c r="BX55" s="43"/>
+      <c r="BY55" s="43"/>
+      <c r="BZ55" s="43"/>
+      <c r="CA55" s="43"/>
+      <c r="CB55" s="43"/>
+      <c r="CC55" s="43"/>
+      <c r="CD55" s="43"/>
+      <c r="CE55" s="43"/>
+      <c r="CF55" s="43"/>
+      <c r="CG55" s="44"/>
+      <c r="CH55" s="42" t="s">
         <v>61</v>
       </c>
-      <c r="CI55" s="42"/>
-[...9 lines deleted...]
-      <c r="CS55" s="43"/>
+      <c r="CI55" s="43"/>
+      <c r="CJ55" s="43"/>
+      <c r="CK55" s="43"/>
+      <c r="CL55" s="43"/>
+      <c r="CM55" s="43"/>
+      <c r="CN55" s="43"/>
+      <c r="CO55" s="43"/>
+      <c r="CP55" s="43"/>
+      <c r="CQ55" s="43"/>
+      <c r="CR55" s="43"/>
+      <c r="CS55" s="44"/>
     </row>
     <row r="56" spans="1:97" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A56" s="40"/>
+      <c r="A56" s="41"/>
       <c r="B56" s="8" t="s">
         <v>25</v>
       </c>
       <c r="C56" s="9" t="s">
         <v>26</v>
       </c>
       <c r="D56" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E56" s="8" t="s">
         <v>1</v>
       </c>
       <c r="F56" s="9" t="s">
         <v>2</v>
       </c>
       <c r="G56" s="9" t="s">
         <v>3</v>
       </c>
       <c r="H56" s="9" t="s">
         <v>4</v>
       </c>
       <c r="I56" s="9" t="s">
         <v>5</v>
       </c>
       <c r="J56" s="9" t="s">
@@ -20075,110 +20075,110 @@
         <v>118.92930064443486</v>
       </c>
       <c r="CO73" s="7">
         <v>119.33587728158214</v>
       </c>
       <c r="CP73" s="7">
         <v>87.863938382650602</v>
       </c>
       <c r="CQ73" s="7">
         <v>291.84588323613372</v>
       </c>
       <c r="CR73" s="7">
         <v>62.612389979532992</v>
       </c>
       <c r="CS73" s="7">
         <v>81.520039083000697</v>
       </c>
     </row>
     <row r="74" spans="1:97" x14ac:dyDescent="0.2">
       <c r="CH74" s="18" t="s">
         <v>59</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="44">
+    <mergeCell ref="B2:M2"/>
+    <mergeCell ref="CH2:CS2"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="N4:Y4"/>
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="AL4:AW4"/>
+    <mergeCell ref="AX4:BI4"/>
+    <mergeCell ref="BJ4:BU4"/>
+    <mergeCell ref="BV4:CG4"/>
+    <mergeCell ref="CH4:CS4"/>
+    <mergeCell ref="B24:M24"/>
+    <mergeCell ref="CH24:CS24"/>
+    <mergeCell ref="A26:A27"/>
+    <mergeCell ref="B26:M26"/>
+    <mergeCell ref="N26:Y26"/>
+    <mergeCell ref="Z26:AK26"/>
+    <mergeCell ref="AL26:AW26"/>
+    <mergeCell ref="AX26:BI26"/>
+    <mergeCell ref="BJ26:BU26"/>
+    <mergeCell ref="BV26:CG26"/>
+    <mergeCell ref="CH26:CS26"/>
+    <mergeCell ref="B46:M46"/>
+    <mergeCell ref="CH46:CS46"/>
+    <mergeCell ref="A48:A49"/>
+    <mergeCell ref="B48:M48"/>
+    <mergeCell ref="N48:Y48"/>
+    <mergeCell ref="Z48:AK48"/>
+    <mergeCell ref="AL48:AW48"/>
+    <mergeCell ref="AX48:BI48"/>
+    <mergeCell ref="BJ48:BU48"/>
+    <mergeCell ref="BV48:CG48"/>
+    <mergeCell ref="CH48:CS48"/>
     <mergeCell ref="B53:M53"/>
     <mergeCell ref="CH53:CS53"/>
     <mergeCell ref="A55:A56"/>
     <mergeCell ref="B55:M55"/>
     <mergeCell ref="N55:Y55"/>
     <mergeCell ref="Z55:AK55"/>
     <mergeCell ref="AL55:AW55"/>
     <mergeCell ref="AX55:BI55"/>
     <mergeCell ref="BJ55:BU55"/>
     <mergeCell ref="BV55:CG55"/>
     <mergeCell ref="CH55:CS55"/>
-    <mergeCell ref="B46:M46"/>
-[...31 lines deleted...]
-    <mergeCell ref="CH4:CS4"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:EP90"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="5" topLeftCell="CH6" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="5" topLeftCell="CL6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="CH64" sqref="CH64"/>
+      <selection pane="bottomRight" activeCell="CY65" sqref="CY65:CY85"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="22.5703125" style="3" customWidth="1"/>
     <col min="2" max="3" width="8.28515625" style="3" customWidth="1"/>
     <col min="4" max="4" width="8" style="3" customWidth="1"/>
     <col min="5" max="5" width="7.140625" style="3" customWidth="1"/>
     <col min="6" max="6" width="7.5703125" style="3" customWidth="1"/>
     <col min="7" max="8" width="7.28515625" style="3" customWidth="1"/>
     <col min="9" max="9" width="6.85546875" style="3" customWidth="1"/>
     <col min="10" max="10" width="8.28515625" style="3" customWidth="1"/>
     <col min="11" max="11" width="8.140625" style="3" customWidth="1"/>
     <col min="12" max="12" width="7.7109375" style="3" customWidth="1"/>
     <col min="13" max="13" width="8" style="3" customWidth="1"/>
     <col min="14" max="14" width="7.85546875" style="3" customWidth="1"/>
     <col min="15" max="15" width="8" style="3" customWidth="1"/>
     <col min="16" max="16" width="7.140625" style="3" customWidth="1"/>
     <col min="17" max="17" width="7.7109375" style="3" customWidth="1"/>
     <col min="18" max="18" width="6.7109375" style="3" customWidth="1"/>
     <col min="19" max="19" width="7.5703125" style="3" customWidth="1"/>
     <col min="20" max="20" width="7.42578125" style="3" customWidth="1"/>
     <col min="21" max="21" width="6.5703125" style="3" customWidth="1"/>
     <col min="22" max="22" width="8.28515625" style="3" customWidth="1"/>
     <col min="23" max="23" width="7.5703125" style="3" customWidth="1"/>
@@ -20195,355 +20195,355 @@
     <col min="36" max="36" width="7.7109375" style="3" customWidth="1"/>
     <col min="37" max="37" width="8.140625" style="3" customWidth="1"/>
     <col min="38" max="38" width="7.85546875" style="3" customWidth="1"/>
     <col min="39" max="39" width="8.140625" style="3" customWidth="1"/>
     <col min="40" max="40" width="7.42578125" style="3" customWidth="1"/>
     <col min="41" max="41" width="7.85546875" style="3" customWidth="1"/>
     <col min="42" max="42" width="7.7109375" style="3" customWidth="1"/>
     <col min="43" max="43" width="7.42578125" style="3" customWidth="1"/>
     <col min="44" max="44" width="7.85546875" style="3" customWidth="1"/>
     <col min="45" max="45" width="7.28515625" style="3" customWidth="1"/>
     <col min="46" max="46" width="8.5703125" style="3" customWidth="1"/>
     <col min="47" max="47" width="8.140625" style="3" customWidth="1"/>
     <col min="48" max="48" width="7.85546875" style="3" customWidth="1"/>
     <col min="49" max="50" width="8" style="3" customWidth="1"/>
     <col min="51" max="51" width="8.140625" style="3" customWidth="1"/>
     <col min="52" max="52" width="7.85546875" style="3" customWidth="1"/>
     <col min="53" max="53" width="7.7109375" style="3" customWidth="1"/>
     <col min="54" max="54" width="7" style="3" customWidth="1"/>
     <col min="55" max="55" width="7.42578125" style="3" customWidth="1"/>
     <col min="56" max="56" width="7.85546875" style="3" customWidth="1"/>
     <col min="57" max="57" width="8" style="3" customWidth="1"/>
     <col min="58" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:146" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="38" t="s">
+      <c r="A2" s="39" t="s">
         <v>31</v>
       </c>
-      <c r="B2" s="38"/>
-[...59 lines deleted...]
-      <c r="CH2" s="48" t="s">
+      <c r="B2" s="39"/>
+      <c r="C2" s="39"/>
+      <c r="D2" s="39"/>
+      <c r="E2" s="39"/>
+      <c r="F2" s="39"/>
+      <c r="G2" s="39"/>
+      <c r="H2" s="39"/>
+      <c r="I2" s="39"/>
+      <c r="J2" s="39"/>
+      <c r="K2" s="39"/>
+      <c r="L2" s="39"/>
+      <c r="M2" s="39"/>
+      <c r="N2" s="39"/>
+      <c r="O2" s="39"/>
+      <c r="P2" s="39"/>
+      <c r="Q2" s="39"/>
+      <c r="R2" s="39"/>
+      <c r="S2" s="39"/>
+      <c r="T2" s="39"/>
+      <c r="U2" s="39"/>
+      <c r="V2" s="39"/>
+      <c r="W2" s="39"/>
+      <c r="X2" s="39"/>
+      <c r="Y2" s="39"/>
+      <c r="Z2" s="39"/>
+      <c r="AA2" s="39"/>
+      <c r="AB2" s="39"/>
+      <c r="AC2" s="39"/>
+      <c r="AD2" s="39"/>
+      <c r="AE2" s="39"/>
+      <c r="AF2" s="39"/>
+      <c r="AG2" s="39"/>
+      <c r="AH2" s="39"/>
+      <c r="AI2" s="39"/>
+      <c r="AJ2" s="39"/>
+      <c r="AK2" s="39"/>
+      <c r="AL2" s="39"/>
+      <c r="AM2" s="39"/>
+      <c r="AN2" s="39"/>
+      <c r="AO2" s="39"/>
+      <c r="AP2" s="39"/>
+      <c r="AQ2" s="39"/>
+      <c r="AR2" s="39"/>
+      <c r="AS2" s="39"/>
+      <c r="AT2" s="39"/>
+      <c r="AU2" s="39"/>
+      <c r="AV2" s="39"/>
+      <c r="AW2" s="39"/>
+      <c r="AX2" s="39"/>
+      <c r="AY2" s="39"/>
+      <c r="AZ2" s="39"/>
+      <c r="BA2" s="39"/>
+      <c r="BB2" s="39"/>
+      <c r="BC2" s="39"/>
+      <c r="BD2" s="39"/>
+      <c r="BE2" s="39"/>
+      <c r="BF2" s="39"/>
+      <c r="BG2" s="39"/>
+      <c r="BH2" s="39"/>
+      <c r="BI2" s="39"/>
+      <c r="CH2" s="46" t="s">
         <v>31</v>
       </c>
-      <c r="CI2" s="48"/>
-[...21 lines deleted...]
-      <c r="DE2" s="48"/>
+      <c r="CI2" s="46"/>
+      <c r="CJ2" s="46"/>
+      <c r="CK2" s="46"/>
+      <c r="CL2" s="46"/>
+      <c r="CM2" s="46"/>
+      <c r="CN2" s="46"/>
+      <c r="CO2" s="46"/>
+      <c r="CP2" s="46"/>
+      <c r="CQ2" s="46"/>
+      <c r="CR2" s="46"/>
+      <c r="CS2" s="46"/>
+      <c r="CT2" s="46"/>
+      <c r="CU2" s="46"/>
+      <c r="CV2" s="46"/>
+      <c r="CW2" s="46"/>
+      <c r="CX2" s="46"/>
+      <c r="CY2" s="46"/>
+      <c r="CZ2" s="46"/>
+      <c r="DA2" s="46"/>
+      <c r="DB2" s="46"/>
+      <c r="DC2" s="46"/>
+      <c r="DD2" s="46"/>
+      <c r="DE2" s="46"/>
       <c r="DF2" s="23"/>
       <c r="DG2" s="23"/>
       <c r="DH2" s="23"/>
       <c r="DI2" s="23"/>
       <c r="DJ2" s="23"/>
       <c r="DK2" s="23"/>
       <c r="DL2" s="23"/>
       <c r="DM2" s="23"/>
       <c r="DN2" s="23"/>
       <c r="DO2" s="23"/>
       <c r="DP2" s="23"/>
       <c r="DQ2" s="23"/>
       <c r="DR2" s="23"/>
       <c r="DS2" s="23"/>
       <c r="DT2" s="23"/>
       <c r="DU2" s="23"/>
       <c r="DV2" s="23"/>
       <c r="DW2" s="23"/>
       <c r="DX2" s="23"/>
       <c r="DY2" s="23"/>
       <c r="DZ2" s="23"/>
       <c r="EA2" s="23"/>
       <c r="EB2" s="23"/>
       <c r="EC2" s="23"/>
       <c r="ED2" s="23"/>
       <c r="EE2" s="23"/>
       <c r="EF2" s="23"/>
       <c r="EG2" s="23"/>
       <c r="EH2" s="23"/>
       <c r="EI2" s="23"/>
       <c r="EJ2" s="23"/>
       <c r="EK2" s="23"/>
       <c r="EL2" s="23"/>
       <c r="EM2" s="23"/>
       <c r="EN2" s="23"/>
       <c r="EO2" s="23"/>
       <c r="EP2" s="23"/>
     </row>
     <row r="3" spans="1:146" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="K3" s="44" t="s">
+      <c r="K3" s="47" t="s">
         <v>30</v>
       </c>
-      <c r="L3" s="44"/>
-[...1 lines deleted...]
-      <c r="W3" s="44" t="s">
+      <c r="L3" s="47"/>
+      <c r="M3" s="47"/>
+      <c r="W3" s="47" t="s">
         <v>30</v>
       </c>
-      <c r="X3" s="44"/>
-[...1 lines deleted...]
-      <c r="AI3" s="44" t="s">
+      <c r="X3" s="47"/>
+      <c r="Y3" s="47"/>
+      <c r="AI3" s="47" t="s">
         <v>30</v>
       </c>
-      <c r="AJ3" s="44"/>
-[...1 lines deleted...]
-      <c r="AU3" s="44" t="s">
+      <c r="AJ3" s="47"/>
+      <c r="AK3" s="47"/>
+      <c r="AU3" s="47" t="s">
         <v>30</v>
       </c>
-      <c r="AV3" s="44"/>
-[...1 lines deleted...]
-      <c r="BG3" s="44" t="s">
+      <c r="AV3" s="47"/>
+      <c r="AW3" s="47"/>
+      <c r="BG3" s="47" t="s">
         <v>30</v>
       </c>
-      <c r="BH3" s="44"/>
-[...1 lines deleted...]
-      <c r="BS3" s="44" t="s">
+      <c r="BH3" s="47"/>
+      <c r="BI3" s="47"/>
+      <c r="BS3" s="47" t="s">
         <v>30</v>
       </c>
-      <c r="BT3" s="44"/>
-[...1 lines deleted...]
-      <c r="CE3" s="44" t="s">
+      <c r="BT3" s="47"/>
+      <c r="BU3" s="47"/>
+      <c r="CE3" s="47" t="s">
         <v>30</v>
       </c>
-      <c r="CF3" s="44"/>
-[...1 lines deleted...]
-      <c r="CQ3" s="44" t="s">
+      <c r="CF3" s="47"/>
+      <c r="CG3" s="47"/>
+      <c r="CQ3" s="47" t="s">
         <v>30</v>
       </c>
-      <c r="CR3" s="44"/>
-[...1 lines deleted...]
-      <c r="DC3" s="44" t="s">
+      <c r="CR3" s="47"/>
+      <c r="CS3" s="47"/>
+      <c r="DC3" s="47" t="s">
         <v>30</v>
       </c>
-      <c r="DD3" s="44"/>
-      <c r="DE3" s="44"/>
+      <c r="DD3" s="47"/>
+      <c r="DE3" s="47"/>
     </row>
     <row r="4" spans="1:146" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="45"/>
-      <c r="B4" s="41" t="s">
+      <c r="A4" s="48"/>
+      <c r="B4" s="42" t="s">
         <v>35</v>
       </c>
-      <c r="C4" s="42"/>
-[...10 lines deleted...]
-      <c r="N4" s="41" t="s">
+      <c r="C4" s="43"/>
+      <c r="D4" s="43"/>
+      <c r="E4" s="43"/>
+      <c r="F4" s="43"/>
+      <c r="G4" s="43"/>
+      <c r="H4" s="43"/>
+      <c r="I4" s="43"/>
+      <c r="J4" s="43"/>
+      <c r="K4" s="43"/>
+      <c r="L4" s="43"/>
+      <c r="M4" s="44"/>
+      <c r="N4" s="42" t="s">
         <v>34</v>
       </c>
-      <c r="O4" s="42"/>
-[...10 lines deleted...]
-      <c r="Z4" s="41" t="s">
+      <c r="O4" s="43"/>
+      <c r="P4" s="43"/>
+      <c r="Q4" s="43"/>
+      <c r="R4" s="43"/>
+      <c r="S4" s="43"/>
+      <c r="T4" s="43"/>
+      <c r="U4" s="43"/>
+      <c r="V4" s="43"/>
+      <c r="W4" s="43"/>
+      <c r="X4" s="43"/>
+      <c r="Y4" s="44"/>
+      <c r="Z4" s="42" t="s">
         <v>36</v>
       </c>
-      <c r="AA4" s="42"/>
-[...10 lines deleted...]
-      <c r="AL4" s="41" t="s">
+      <c r="AA4" s="43"/>
+      <c r="AB4" s="43"/>
+      <c r="AC4" s="43"/>
+      <c r="AD4" s="43"/>
+      <c r="AE4" s="43"/>
+      <c r="AF4" s="43"/>
+      <c r="AG4" s="43"/>
+      <c r="AH4" s="43"/>
+      <c r="AI4" s="43"/>
+      <c r="AJ4" s="43"/>
+      <c r="AK4" s="44"/>
+      <c r="AL4" s="42" t="s">
         <v>43</v>
       </c>
-      <c r="AM4" s="42"/>
-[...10 lines deleted...]
-      <c r="AX4" s="41" t="s">
+      <c r="AM4" s="43"/>
+      <c r="AN4" s="43"/>
+      <c r="AO4" s="43"/>
+      <c r="AP4" s="43"/>
+      <c r="AQ4" s="43"/>
+      <c r="AR4" s="43"/>
+      <c r="AS4" s="43"/>
+      <c r="AT4" s="43"/>
+      <c r="AU4" s="43"/>
+      <c r="AV4" s="43"/>
+      <c r="AW4" s="44"/>
+      <c r="AX4" s="42" t="s">
         <v>47</v>
       </c>
-      <c r="AY4" s="42"/>
-[...10 lines deleted...]
-      <c r="BJ4" s="41" t="s">
+      <c r="AY4" s="43"/>
+      <c r="AZ4" s="43"/>
+      <c r="BA4" s="43"/>
+      <c r="BB4" s="43"/>
+      <c r="BC4" s="43"/>
+      <c r="BD4" s="43"/>
+      <c r="BE4" s="43"/>
+      <c r="BF4" s="43"/>
+      <c r="BG4" s="43"/>
+      <c r="BH4" s="43"/>
+      <c r="BI4" s="44"/>
+      <c r="BJ4" s="42" t="s">
         <v>42</v>
       </c>
-      <c r="BK4" s="42"/>
-[...10 lines deleted...]
-      <c r="BV4" s="41" t="s">
+      <c r="BK4" s="43"/>
+      <c r="BL4" s="43"/>
+      <c r="BM4" s="43"/>
+      <c r="BN4" s="43"/>
+      <c r="BO4" s="43"/>
+      <c r="BP4" s="43"/>
+      <c r="BQ4" s="43"/>
+      <c r="BR4" s="43"/>
+      <c r="BS4" s="43"/>
+      <c r="BT4" s="43"/>
+      <c r="BU4" s="44"/>
+      <c r="BV4" s="42" t="s">
         <v>45</v>
       </c>
-      <c r="BW4" s="42"/>
-[...10 lines deleted...]
-      <c r="CH4" s="41" t="s">
+      <c r="BW4" s="43"/>
+      <c r="BX4" s="43"/>
+      <c r="BY4" s="43"/>
+      <c r="BZ4" s="43"/>
+      <c r="CA4" s="43"/>
+      <c r="CB4" s="43"/>
+      <c r="CC4" s="43"/>
+      <c r="CD4" s="43"/>
+      <c r="CE4" s="43"/>
+      <c r="CF4" s="43"/>
+      <c r="CG4" s="44"/>
+      <c r="CH4" s="42" t="s">
         <v>63</v>
       </c>
-      <c r="CI4" s="42"/>
-[...10 lines deleted...]
-      <c r="CT4" s="41" t="s">
+      <c r="CI4" s="43"/>
+      <c r="CJ4" s="43"/>
+      <c r="CK4" s="43"/>
+      <c r="CL4" s="43"/>
+      <c r="CM4" s="43"/>
+      <c r="CN4" s="43"/>
+      <c r="CO4" s="43"/>
+      <c r="CP4" s="43"/>
+      <c r="CQ4" s="43"/>
+      <c r="CR4" s="43"/>
+      <c r="CS4" s="44"/>
+      <c r="CT4" s="42" t="s">
         <v>48</v>
       </c>
-      <c r="CU4" s="42"/>
-[...9 lines deleted...]
-      <c r="DE4" s="43"/>
+      <c r="CU4" s="43"/>
+      <c r="CV4" s="43"/>
+      <c r="CW4" s="43"/>
+      <c r="CX4" s="43"/>
+      <c r="CY4" s="43"/>
+      <c r="CZ4" s="43"/>
+      <c r="DA4" s="43"/>
+      <c r="DB4" s="43"/>
+      <c r="DC4" s="43"/>
+      <c r="DD4" s="43"/>
+      <c r="DE4" s="44"/>
     </row>
     <row r="5" spans="1:146" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="46"/>
+      <c r="A5" s="49"/>
       <c r="B5" s="8" t="s">
         <v>25</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>26</v>
       </c>
       <c r="D5" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>1</v>
       </c>
       <c r="F5" s="9" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="9" t="s">
         <v>3</v>
       </c>
       <c r="H5" s="9" t="s">
         <v>4</v>
       </c>
       <c r="I5" s="9" t="s">
         <v>5</v>
       </c>
       <c r="J5" s="9" t="s">
@@ -21132,51 +21132,53 @@
       </c>
       <c r="CQ6" s="1">
         <v>57.333626180883158</v>
       </c>
       <c r="CR6" s="1">
         <v>60.401381945769337</v>
       </c>
       <c r="CS6" s="1">
         <v>46.628951938106255</v>
       </c>
       <c r="CT6" s="1">
         <v>46.485788953290019</v>
       </c>
       <c r="CU6" s="1">
         <v>102.16491176852671</v>
       </c>
       <c r="CV6" s="1">
         <v>131.70552816131902</v>
       </c>
       <c r="CW6" s="1">
         <v>97.964919096052895</v>
       </c>
       <c r="CX6" s="1">
         <v>110.34420698815369</v>
       </c>
-      <c r="CY6" s="1"/>
+      <c r="CY6" s="1">
+        <v>152.03111084212239</v>
+      </c>
       <c r="CZ6" s="1"/>
       <c r="DA6" s="1"/>
       <c r="DB6" s="1"/>
       <c r="DC6" s="1"/>
       <c r="DD6" s="1"/>
       <c r="DE6" s="1"/>
     </row>
     <row r="7" spans="1:146" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A7" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B7" s="20" t="s">
         <v>37</v>
       </c>
       <c r="C7" s="20" t="s">
         <v>37</v>
       </c>
       <c r="D7" s="20" t="s">
         <v>37</v>
       </c>
       <c r="E7" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F7" s="20" t="s">
         <v>37</v>
@@ -21447,51 +21449,53 @@
       </c>
       <c r="CQ7" s="21">
         <v>54.8343923382849</v>
       </c>
       <c r="CR7" s="21">
         <v>154.27905497139486</v>
       </c>
       <c r="CS7" s="21">
         <v>45.594576276392715</v>
       </c>
       <c r="CT7" s="21">
         <v>21.293981896789756</v>
       </c>
       <c r="CU7" s="21">
         <v>130.37565584522537</v>
       </c>
       <c r="CV7" s="21">
         <v>137.28595332911982</v>
       </c>
       <c r="CW7" s="21">
         <v>113.94991143841531</v>
       </c>
       <c r="CX7" s="21">
         <v>115.02166782312347</v>
       </c>
-      <c r="CY7" s="21"/>
+      <c r="CY7" s="21">
+        <v>168.55661548283285</v>
+      </c>
       <c r="CZ7" s="21"/>
       <c r="DA7" s="21"/>
       <c r="DB7" s="21"/>
       <c r="DC7" s="21"/>
       <c r="DD7" s="21"/>
       <c r="DE7" s="21"/>
     </row>
     <row r="8" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A8" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="21">
         <v>70.355828356138773</v>
       </c>
       <c r="C8" s="21">
         <v>97.677131990769254</v>
       </c>
       <c r="D8" s="21">
         <v>122.91585647824293</v>
       </c>
       <c r="E8" s="21">
         <v>111.96051471371302</v>
       </c>
       <c r="F8" s="21">
         <v>115.40570743492171</v>
@@ -21762,51 +21766,53 @@
       </c>
       <c r="CQ8" s="21">
         <v>46.526004804668318</v>
       </c>
       <c r="CR8" s="21">
         <v>46.03949780805371</v>
       </c>
       <c r="CS8" s="21">
         <v>30.848732044637238</v>
       </c>
       <c r="CT8" s="21">
         <v>74.080514609398818</v>
       </c>
       <c r="CU8" s="21">
         <v>106.53243328627391</v>
       </c>
       <c r="CV8" s="21">
         <v>110.61648492287874</v>
       </c>
       <c r="CW8" s="21">
         <v>105.04824974278557</v>
       </c>
       <c r="CX8" s="21">
         <v>104.05242687758177</v>
       </c>
-      <c r="CY8" s="21"/>
+      <c r="CY8" s="21">
+        <v>117.1004170769328</v>
+      </c>
       <c r="CZ8" s="21"/>
       <c r="DA8" s="21"/>
       <c r="DB8" s="21"/>
       <c r="DC8" s="21"/>
       <c r="DD8" s="21"/>
       <c r="DE8" s="21"/>
     </row>
     <row r="9" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A9" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="21">
         <v>41.677633207056097</v>
       </c>
       <c r="C9" s="21">
         <v>107.7871526650122</v>
       </c>
       <c r="D9" s="21">
         <v>169.16467410638313</v>
       </c>
       <c r="E9" s="21">
         <v>80.137189475497294</v>
       </c>
       <c r="F9" s="21">
         <v>110.63638001404837</v>
@@ -22077,51 +22083,53 @@
       </c>
       <c r="CQ9" s="21">
         <v>64.076076160212622</v>
       </c>
       <c r="CR9" s="21">
         <v>50.169337889705211</v>
       </c>
       <c r="CS9" s="21">
         <v>103.69029606554598</v>
       </c>
       <c r="CT9" s="21">
         <v>41.137048452803185</v>
       </c>
       <c r="CU9" s="21">
         <v>105.40268718687776</v>
       </c>
       <c r="CV9" s="21">
         <v>180.66871728727077</v>
       </c>
       <c r="CW9" s="21">
         <v>83.0873797698993</v>
       </c>
       <c r="CX9" s="21">
         <v>102.9131586826106</v>
       </c>
-      <c r="CY9" s="21"/>
+      <c r="CY9" s="21">
+        <v>160.32411463824795</v>
+      </c>
       <c r="CZ9" s="21"/>
       <c r="DA9" s="21"/>
       <c r="DB9" s="21"/>
       <c r="DC9" s="21"/>
       <c r="DD9" s="21"/>
       <c r="DE9" s="21"/>
     </row>
     <row r="10" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A10" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="21">
         <v>48.593309012081782</v>
       </c>
       <c r="C10" s="21">
         <v>84.460723408729947</v>
       </c>
       <c r="D10" s="21">
         <v>200.38860310335019</v>
       </c>
       <c r="E10" s="21">
         <v>64.383927195147862</v>
       </c>
       <c r="F10" s="21">
         <v>121.19685645147165</v>
@@ -22392,51 +22400,53 @@
       </c>
       <c r="CQ10" s="21">
         <v>66.035525278099101</v>
       </c>
       <c r="CR10" s="21">
         <v>62.365887604217917</v>
       </c>
       <c r="CS10" s="21">
         <v>85.044854410134676</v>
       </c>
       <c r="CT10" s="21">
         <v>43.831752273980705</v>
       </c>
       <c r="CU10" s="21">
         <v>100.54070120959572</v>
       </c>
       <c r="CV10" s="21">
         <v>184.27054356059034</v>
       </c>
       <c r="CW10" s="21">
         <v>61.261619815226155</v>
       </c>
       <c r="CX10" s="21">
         <v>110.47963741354256</v>
       </c>
-      <c r="CY10" s="21"/>
+      <c r="CY10" s="21">
+        <v>181.76027693576191</v>
+      </c>
       <c r="CZ10" s="21"/>
       <c r="DA10" s="21"/>
       <c r="DB10" s="21"/>
       <c r="DC10" s="21"/>
       <c r="DD10" s="21"/>
       <c r="DE10" s="21"/>
     </row>
     <row r="11" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A11" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="21">
         <v>46.421273090722792</v>
       </c>
       <c r="C11" s="21">
         <v>99.163180729476593</v>
       </c>
       <c r="D11" s="21">
         <v>127.667658744154</v>
       </c>
       <c r="E11" s="21">
         <v>99.271647365794237</v>
       </c>
       <c r="F11" s="21">
         <v>155.42729804157042</v>
@@ -22707,51 +22717,53 @@
       </c>
       <c r="CQ11" s="21">
         <v>52.764129317584164</v>
       </c>
       <c r="CR11" s="21">
         <v>41.922906122167682</v>
       </c>
       <c r="CS11" s="21">
         <v>157.16278649683775</v>
       </c>
       <c r="CT11" s="21">
         <v>35.684297983149392</v>
       </c>
       <c r="CU11" s="21">
         <v>123.74578991682392</v>
       </c>
       <c r="CV11" s="21">
         <v>109.67194434083827</v>
       </c>
       <c r="CW11" s="21">
         <v>97.789656149810796</v>
       </c>
       <c r="CX11" s="21">
         <v>129.56168673067739</v>
       </c>
-      <c r="CY11" s="21"/>
+      <c r="CY11" s="21">
+        <v>122.93067554789585</v>
+      </c>
       <c r="CZ11" s="21"/>
       <c r="DA11" s="21"/>
       <c r="DB11" s="21"/>
       <c r="DC11" s="21"/>
       <c r="DD11" s="21"/>
       <c r="DE11" s="21"/>
     </row>
     <row r="12" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A12" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="21">
         <v>32.824556357906538</v>
       </c>
       <c r="C12" s="21">
         <v>130.88929218896635</v>
       </c>
       <c r="D12" s="21">
         <v>136.22867969262927</v>
       </c>
       <c r="E12" s="21">
         <v>128.78923803102788</v>
       </c>
       <c r="F12" s="21">
         <v>146.44993240648051</v>
@@ -23022,51 +23034,53 @@
       </c>
       <c r="CQ12" s="21">
         <v>62.096896703421066</v>
       </c>
       <c r="CR12" s="21">
         <v>55.236189884082641</v>
       </c>
       <c r="CS12" s="21">
         <v>105.4073860295311</v>
       </c>
       <c r="CT12" s="21">
         <v>38.970745336222038</v>
       </c>
       <c r="CU12" s="21">
         <v>127.30123682527157</v>
       </c>
       <c r="CV12" s="21">
         <v>113.64973258637178</v>
       </c>
       <c r="CW12" s="21">
         <v>134.53303402173373</v>
       </c>
       <c r="CX12" s="21">
         <v>144.02946759288014</v>
       </c>
-      <c r="CY12" s="21"/>
+      <c r="CY12" s="21">
+        <v>133.68263485186597</v>
+      </c>
       <c r="CZ12" s="21"/>
       <c r="DA12" s="21"/>
       <c r="DB12" s="21"/>
       <c r="DC12" s="21"/>
       <c r="DD12" s="21"/>
       <c r="DE12" s="21"/>
     </row>
     <row r="13" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A13" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="21">
         <v>46.15529975159243</v>
       </c>
       <c r="C13" s="21">
         <v>96.02621817692534</v>
       </c>
       <c r="D13" s="21">
         <v>113.27232492499546</v>
       </c>
       <c r="E13" s="21">
         <v>112.9594527259766</v>
       </c>
       <c r="F13" s="21">
         <v>109.41032619804285</v>
@@ -23337,51 +23351,53 @@
       </c>
       <c r="CQ13" s="21">
         <v>51.500024542739645</v>
       </c>
       <c r="CR13" s="21">
         <v>28.131454143718983</v>
       </c>
       <c r="CS13" s="21">
         <v>128.78830897788686</v>
       </c>
       <c r="CT13" s="21">
         <v>39.611435985574374</v>
       </c>
       <c r="CU13" s="21">
         <v>98.895359176310791</v>
       </c>
       <c r="CV13" s="21">
         <v>110.26041420145904</v>
       </c>
       <c r="CW13" s="21">
         <v>113.07874942314595</v>
       </c>
       <c r="CX13" s="21">
         <v>113.20996023782344</v>
       </c>
-      <c r="CY13" s="21"/>
+      <c r="CY13" s="21">
+        <v>177.83869171391626</v>
+      </c>
       <c r="CZ13" s="21"/>
       <c r="DA13" s="21"/>
       <c r="DB13" s="21"/>
       <c r="DC13" s="21"/>
       <c r="DD13" s="21"/>
       <c r="DE13" s="21"/>
     </row>
     <row r="14" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A14" s="6" t="s">
         <v>39</v>
       </c>
       <c r="B14" s="20" t="s">
         <v>37</v>
       </c>
       <c r="C14" s="20" t="s">
         <v>37</v>
       </c>
       <c r="D14" s="20" t="s">
         <v>37</v>
       </c>
       <c r="E14" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F14" s="20" t="s">
         <v>37</v>
@@ -23652,51 +23668,53 @@
       </c>
       <c r="CQ14" s="21">
         <v>54.228629251139125</v>
       </c>
       <c r="CR14" s="21">
         <v>72.736600402045624</v>
       </c>
       <c r="CS14" s="21">
         <v>55.770539033313952</v>
       </c>
       <c r="CT14" s="21">
         <v>31.270217087087715</v>
       </c>
       <c r="CU14" s="21">
         <v>86.364222488174164</v>
       </c>
       <c r="CV14" s="21">
         <v>245.48579477309366</v>
       </c>
       <c r="CW14" s="21">
         <v>60.523495964610973</v>
       </c>
       <c r="CX14" s="21">
         <v>115.21286764448548</v>
       </c>
-      <c r="CY14" s="21"/>
+      <c r="CY14" s="21">
+        <v>223.48252122508461</v>
+      </c>
       <c r="CZ14" s="21"/>
       <c r="DA14" s="21"/>
       <c r="DB14" s="21"/>
       <c r="DC14" s="21"/>
       <c r="DD14" s="21"/>
       <c r="DE14" s="21"/>
     </row>
     <row r="15" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A15" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="21">
         <v>37.258792689376399</v>
       </c>
       <c r="C15" s="21">
         <v>83.854565430125717</v>
       </c>
       <c r="D15" s="21">
         <v>162.62397655301615</v>
       </c>
       <c r="E15" s="21">
         <v>80.177531205415676</v>
       </c>
       <c r="F15" s="21">
         <v>149.6594697157706</v>
@@ -23967,51 +23985,53 @@
       </c>
       <c r="CQ15" s="21">
         <v>52.180070719335802</v>
       </c>
       <c r="CR15" s="21">
         <v>37.43146762800653</v>
       </c>
       <c r="CS15" s="21">
         <v>108.74742546472527</v>
       </c>
       <c r="CT15" s="21">
         <v>30.000793022805873</v>
       </c>
       <c r="CU15" s="21">
         <v>92.594221260928904</v>
       </c>
       <c r="CV15" s="21">
         <v>162.53473487843911</v>
       </c>
       <c r="CW15" s="21">
         <v>84.734444641085545</v>
       </c>
       <c r="CX15" s="21">
         <v>144.85754729411892</v>
       </c>
-      <c r="CY15" s="21"/>
+      <c r="CY15" s="21">
+        <v>181.17881791915559</v>
+      </c>
       <c r="CZ15" s="21"/>
       <c r="DA15" s="21"/>
       <c r="DB15" s="21"/>
       <c r="DC15" s="21"/>
       <c r="DD15" s="21"/>
       <c r="DE15" s="21"/>
     </row>
     <row r="16" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A16" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="21">
         <v>98.331558151591906</v>
       </c>
       <c r="C16" s="21">
         <v>105.74906781589792</v>
       </c>
       <c r="D16" s="21">
         <v>90.572615034414653</v>
       </c>
       <c r="E16" s="21">
         <v>149.88585441313884</v>
       </c>
       <c r="F16" s="21">
         <v>102.5977316192313</v>
@@ -24282,51 +24302,53 @@
       </c>
       <c r="CQ16" s="21">
         <v>86.204038142514506</v>
       </c>
       <c r="CR16" s="21">
         <v>43.777084346298579</v>
       </c>
       <c r="CS16" s="21">
         <v>9.7042024455888658</v>
       </c>
       <c r="CT16" s="21">
         <v>106.26477450884781</v>
       </c>
       <c r="CU16" s="21">
         <v>110.25206071925572</v>
       </c>
       <c r="CV16" s="21">
         <v>95.277287517679824</v>
       </c>
       <c r="CW16" s="21">
         <v>134.21762970096077</v>
       </c>
       <c r="CX16" s="21">
         <v>103.03329595752149</v>
       </c>
-      <c r="CY16" s="21"/>
+      <c r="CY16" s="21">
+        <v>179.13694948909469</v>
+      </c>
       <c r="CZ16" s="21"/>
       <c r="DA16" s="21"/>
       <c r="DB16" s="21"/>
       <c r="DC16" s="21"/>
       <c r="DD16" s="21"/>
       <c r="DE16" s="21"/>
     </row>
     <row r="17" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A17" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="21">
         <v>68.69075702748188</v>
       </c>
       <c r="C17" s="21">
         <v>93.424583832577866</v>
       </c>
       <c r="D17" s="21">
         <v>104.01800770703275</v>
       </c>
       <c r="E17" s="21">
         <v>102.29494597164246</v>
       </c>
       <c r="F17" s="21">
         <v>105.95473738619081</v>
@@ -24597,51 +24619,53 @@
       </c>
       <c r="CQ17" s="21">
         <v>38.946830579133533</v>
       </c>
       <c r="CR17" s="21">
         <v>17.956224482006437</v>
       </c>
       <c r="CS17" s="21">
         <v>179.44468961036787</v>
       </c>
       <c r="CT17" s="21">
         <v>38.714364664221108</v>
       </c>
       <c r="CU17" s="21">
         <v>92.604254399092184</v>
       </c>
       <c r="CV17" s="21">
         <v>97.649054401562509</v>
       </c>
       <c r="CW17" s="21">
         <v>104.10710777989813</v>
       </c>
       <c r="CX17" s="21">
         <v>109.21547042762766</v>
       </c>
-      <c r="CY17" s="21"/>
+      <c r="CY17" s="21">
+        <v>125.81231919465878</v>
+      </c>
       <c r="CZ17" s="21"/>
       <c r="DA17" s="21"/>
       <c r="DB17" s="21"/>
       <c r="DC17" s="21"/>
       <c r="DD17" s="21"/>
       <c r="DE17" s="21"/>
     </row>
     <row r="18" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A18" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="10">
         <v>38.070072995375192</v>
       </c>
       <c r="C18" s="10">
         <v>121.13375669019639</v>
       </c>
       <c r="D18" s="10">
         <v>49.544738984278453</v>
       </c>
       <c r="E18" s="10">
         <v>152.09057597825156</v>
       </c>
       <c r="F18" s="10">
         <v>113.0913590220229</v>
@@ -24912,51 +24936,53 @@
       </c>
       <c r="CQ18" s="21">
         <v>45.276864171721691</v>
       </c>
       <c r="CR18" s="21">
         <v>90.084255144296478</v>
       </c>
       <c r="CS18" s="21">
         <v>141.9676161309709</v>
       </c>
       <c r="CT18" s="21">
         <v>33.580579617831027</v>
       </c>
       <c r="CU18" s="21">
         <v>135.41754726446825</v>
       </c>
       <c r="CV18" s="21">
         <v>54.730821783117086</v>
       </c>
       <c r="CW18" s="21">
         <v>198.89323581326937</v>
       </c>
       <c r="CX18" s="21">
         <v>57.370887614033251</v>
       </c>
-      <c r="CY18" s="21"/>
+      <c r="CY18" s="21">
+        <v>222.07736101053911</v>
+      </c>
       <c r="CZ18" s="21"/>
       <c r="DA18" s="21"/>
       <c r="DB18" s="21"/>
       <c r="DC18" s="21"/>
       <c r="DD18" s="21"/>
       <c r="DE18" s="21"/>
     </row>
     <row r="19" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A19" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B19" s="10">
         <v>57.382289846576072</v>
       </c>
       <c r="C19" s="10">
         <v>104.260205046838</v>
       </c>
       <c r="D19" s="10">
         <v>118.73263957623081</v>
       </c>
       <c r="E19" s="10">
         <v>101.83244813876013</v>
       </c>
       <c r="F19" s="10">
         <v>122.22765950863079</v>
@@ -25227,51 +25253,53 @@
       </c>
       <c r="CQ19" s="21">
         <v>60.502397087911852</v>
       </c>
       <c r="CR19" s="21">
         <v>94.555334951310115</v>
       </c>
       <c r="CS19" s="21">
         <v>25.348356438724366</v>
       </c>
       <c r="CT19" s="21">
         <v>53.028694811118505</v>
       </c>
       <c r="CU19" s="21">
         <v>101.7333195023092</v>
       </c>
       <c r="CV19" s="21">
         <v>117.43226672581181</v>
       </c>
       <c r="CW19" s="21">
         <v>108.85727884939797</v>
       </c>
       <c r="CX19" s="21">
         <v>102.33721589928069</v>
       </c>
-      <c r="CY19" s="21"/>
+      <c r="CY19" s="21">
+        <v>143.67698633005489</v>
+      </c>
       <c r="CZ19" s="21"/>
       <c r="DA19" s="21"/>
       <c r="DB19" s="21"/>
       <c r="DC19" s="21"/>
       <c r="DD19" s="21"/>
       <c r="DE19" s="21"/>
     </row>
     <row r="20" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A20" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B20" s="10">
         <v>84.078592079880906</v>
       </c>
       <c r="C20" s="10">
         <v>79.532288376241041</v>
       </c>
       <c r="D20" s="10">
         <v>97.721561419217082</v>
       </c>
       <c r="E20" s="10">
         <v>172.95997672243308</v>
       </c>
       <c r="F20" s="10">
         <v>110.45541947755639</v>
@@ -25542,51 +25570,53 @@
       </c>
       <c r="CQ20" s="21">
         <v>52.049437383062369</v>
       </c>
       <c r="CR20" s="21">
         <v>93.673428030876025</v>
       </c>
       <c r="CS20" s="21">
         <v>9.5121902947411865</v>
       </c>
       <c r="CT20" s="21">
         <v>86.388831580737417</v>
       </c>
       <c r="CU20" s="21">
         <v>78.792169746528231</v>
       </c>
       <c r="CV20" s="21">
         <v>113.79322264381489</v>
       </c>
       <c r="CW20" s="21">
         <v>128.06533313198094</v>
       </c>
       <c r="CX20" s="21">
         <v>108.53678854371833</v>
       </c>
-      <c r="CY20" s="21"/>
+      <c r="CY20" s="21">
+        <v>124.72728495203771</v>
+      </c>
       <c r="CZ20" s="21"/>
       <c r="DA20" s="21"/>
       <c r="DB20" s="21"/>
       <c r="DC20" s="21"/>
       <c r="DD20" s="21"/>
       <c r="DE20" s="21"/>
     </row>
     <row r="21" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A21" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B21" s="10">
         <v>69.959339218854282</v>
       </c>
       <c r="C21" s="10">
         <v>101.86544729164977</v>
       </c>
       <c r="D21" s="10">
         <v>113.81101908819498</v>
       </c>
       <c r="E21" s="10">
         <v>101.48545521672112</v>
       </c>
       <c r="F21" s="10">
         <v>112.49316456267084</v>
@@ -25857,51 +25887,53 @@
       </c>
       <c r="CQ21" s="21">
         <v>63.708862896149633</v>
       </c>
       <c r="CR21" s="21">
         <v>28.440182587691272</v>
       </c>
       <c r="CS21" s="21">
         <v>95.716895864373441</v>
       </c>
       <c r="CT21" s="21">
         <v>60.640225356258426</v>
       </c>
       <c r="CU21" s="21">
         <v>102.05160566453924</v>
       </c>
       <c r="CV21" s="21">
         <v>111.50950399708246</v>
       </c>
       <c r="CW21" s="21">
         <v>113.22675189614991</v>
       </c>
       <c r="CX21" s="21">
         <v>98.157387114643484</v>
       </c>
-      <c r="CY21" s="21"/>
+      <c r="CY21" s="21">
+        <v>129.14604909557866</v>
+      </c>
       <c r="CZ21" s="21"/>
       <c r="DA21" s="21"/>
       <c r="DB21" s="21"/>
       <c r="DC21" s="21"/>
       <c r="DD21" s="21"/>
       <c r="DE21" s="21"/>
     </row>
     <row r="22" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A22" s="6" t="s">
         <v>40</v>
       </c>
       <c r="B22" s="20" t="s">
         <v>37</v>
       </c>
       <c r="C22" s="20" t="s">
         <v>37</v>
       </c>
       <c r="D22" s="20" t="s">
         <v>37</v>
       </c>
       <c r="E22" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F22" s="20" t="s">
         <v>37</v>
@@ -26172,51 +26204,53 @@
       </c>
       <c r="CQ22" s="21">
         <v>47.866530420297686</v>
       </c>
       <c r="CR22" s="21">
         <v>56.467206641061416</v>
       </c>
       <c r="CS22" s="20">
         <v>318.74706764797071</v>
       </c>
       <c r="CT22" s="21">
         <v>54.850444745122736</v>
       </c>
       <c r="CU22" s="21">
         <v>42.171297869294236</v>
       </c>
       <c r="CV22" s="21">
         <v>155.06269420903033</v>
       </c>
       <c r="CW22" s="21">
         <v>71.594697771977792</v>
       </c>
       <c r="CX22" s="21">
         <v>157.4111412148572</v>
       </c>
-      <c r="CY22" s="21"/>
+      <c r="CY22" s="21">
+        <v>153.19093601954182</v>
+      </c>
       <c r="CZ22" s="21"/>
       <c r="DA22" s="21"/>
       <c r="DB22" s="21"/>
       <c r="DC22" s="21"/>
       <c r="DD22" s="21"/>
       <c r="DE22" s="20"/>
     </row>
     <row r="23" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A23" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B23" s="10">
         <v>32.933088843632916</v>
       </c>
       <c r="C23" s="10">
         <v>126.37979040348046</v>
       </c>
       <c r="D23" s="10">
         <v>128.07035721301312</v>
       </c>
       <c r="E23" s="10">
         <v>108.11388769282114</v>
       </c>
       <c r="F23" s="10">
         <v>116.3473620361833</v>
@@ -26487,51 +26521,53 @@
       </c>
       <c r="CQ23" s="21">
         <v>49.534213937816418</v>
       </c>
       <c r="CR23" s="21">
         <v>128.63038908448806</v>
       </c>
       <c r="CS23" s="21">
         <v>39.296085543579345</v>
       </c>
       <c r="CT23" s="10">
         <v>37.271236759415359</v>
       </c>
       <c r="CU23" s="21">
         <v>114.58587257650828</v>
       </c>
       <c r="CV23" s="21">
         <v>128.86564853163901</v>
       </c>
       <c r="CW23" s="21">
         <v>102.08156479793773</v>
       </c>
       <c r="CX23" s="21">
         <v>109.7480914264921</v>
       </c>
-      <c r="CY23" s="21"/>
+      <c r="CY23" s="21">
+        <v>139.04793126219562</v>
+      </c>
       <c r="CZ23" s="21"/>
       <c r="DA23" s="21"/>
       <c r="DB23" s="21"/>
       <c r="DC23" s="21"/>
       <c r="DD23" s="21"/>
       <c r="DE23" s="21"/>
     </row>
     <row r="24" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A24" s="6" t="s">
         <v>41</v>
       </c>
       <c r="B24" s="10">
         <v>81.875674809435594</v>
       </c>
       <c r="C24" s="10">
         <v>99.631611081156677</v>
       </c>
       <c r="D24" s="10">
         <v>99.185313037266425</v>
       </c>
       <c r="E24" s="10">
         <v>102.85463488560602</v>
       </c>
       <c r="F24" s="10">
         <v>101.8883462599475</v>
@@ -26802,51 +26838,53 @@
       </c>
       <c r="CQ24" s="21">
         <v>34.232016901414539</v>
       </c>
       <c r="CR24" s="21">
         <v>72.287406653275383</v>
       </c>
       <c r="CS24" s="21">
         <v>103.59116620929339</v>
       </c>
       <c r="CT24" s="10">
         <v>97.043876665175503</v>
       </c>
       <c r="CU24" s="21">
         <v>99.779466863794966</v>
       </c>
       <c r="CV24" s="21">
         <v>48.80038482067765</v>
       </c>
       <c r="CW24" s="21">
         <v>170.62506774232619</v>
       </c>
       <c r="CX24" s="21">
         <v>114.25522785811239</v>
       </c>
-      <c r="CY24" s="21"/>
+      <c r="CY24" s="21">
+        <v>89.400170010223306</v>
+      </c>
       <c r="CZ24" s="21"/>
       <c r="DA24" s="21"/>
       <c r="DB24" s="21"/>
       <c r="DC24" s="21"/>
       <c r="DD24" s="21"/>
       <c r="DE24" s="21"/>
     </row>
     <row r="25" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A25" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="10">
         <v>96.0437699099637</v>
       </c>
       <c r="C25" s="10">
         <v>83.251978445067337</v>
       </c>
       <c r="D25" s="10">
         <v>117.41103699361446</v>
       </c>
       <c r="E25" s="10">
         <v>85.041957603050449</v>
       </c>
       <c r="F25" s="10">
         <v>129.39093983020089</v>
@@ -27117,51 +27155,53 @@
       </c>
       <c r="CQ25" s="21">
         <v>23.545212812217343</v>
       </c>
       <c r="CR25" s="21">
         <v>37.504952736892847</v>
       </c>
       <c r="CS25" s="21">
         <v>93.310682586509444</v>
       </c>
       <c r="CT25" s="10">
         <v>102.1652747907644</v>
       </c>
       <c r="CU25" s="21">
         <v>98.750362098236224</v>
       </c>
       <c r="CV25" s="21">
         <v>124.31540160188364</v>
       </c>
       <c r="CW25" s="21">
         <v>144.06707628779716</v>
       </c>
       <c r="CX25" s="21">
         <v>60.134278439786392</v>
       </c>
-      <c r="CY25" s="21"/>
+      <c r="CY25" s="21">
+        <v>108.88644319646352</v>
+      </c>
       <c r="CZ25" s="21"/>
       <c r="DA25" s="21"/>
       <c r="DB25" s="21"/>
       <c r="DC25" s="21"/>
       <c r="DD25" s="21"/>
       <c r="DE25" s="21"/>
     </row>
     <row r="26" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A26" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="10">
         <v>78.136670993648167</v>
       </c>
       <c r="C26" s="10">
         <v>98.866116873185845</v>
       </c>
       <c r="D26" s="10">
         <v>121.05242185312697</v>
       </c>
       <c r="E26" s="10">
         <v>180.38323955535873</v>
       </c>
       <c r="F26" s="10">
         <v>80.534820262840114</v>
@@ -27432,364 +27472,366 @@
       </c>
       <c r="CQ26" s="21">
         <v>95.969462625728227</v>
       </c>
       <c r="CR26" s="21">
         <v>83.497207700249177</v>
       </c>
       <c r="CS26" s="21">
         <v>106.44674005605808</v>
       </c>
       <c r="CT26" s="10">
         <v>86.130283700849617</v>
       </c>
       <c r="CU26" s="21">
         <v>95.267502147872037</v>
       </c>
       <c r="CV26" s="21">
         <v>104.15429753803727</v>
       </c>
       <c r="CW26" s="21">
         <v>115.82186314803246</v>
       </c>
       <c r="CX26" s="21">
         <v>107.23348998456194</v>
       </c>
-      <c r="CY26" s="21"/>
+      <c r="CY26" s="21">
+        <v>98.066346038351654</v>
+      </c>
       <c r="CZ26" s="21"/>
       <c r="DA26" s="21"/>
       <c r="DB26" s="21"/>
       <c r="DC26" s="21"/>
       <c r="DD26" s="21"/>
       <c r="DE26" s="21"/>
     </row>
     <row r="28" spans="1:146" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="38" t="s">
+      <c r="A28" s="39" t="s">
         <v>27</v>
       </c>
-      <c r="B28" s="38"/>
-[...59 lines deleted...]
-      <c r="CH28" s="48" t="s">
+      <c r="B28" s="39"/>
+      <c r="C28" s="39"/>
+      <c r="D28" s="39"/>
+      <c r="E28" s="39"/>
+      <c r="F28" s="39"/>
+      <c r="G28" s="39"/>
+      <c r="H28" s="39"/>
+      <c r="I28" s="39"/>
+      <c r="J28" s="39"/>
+      <c r="K28" s="39"/>
+      <c r="L28" s="39"/>
+      <c r="M28" s="39"/>
+      <c r="N28" s="39"/>
+      <c r="O28" s="39"/>
+      <c r="P28" s="39"/>
+      <c r="Q28" s="39"/>
+      <c r="R28" s="39"/>
+      <c r="S28" s="39"/>
+      <c r="T28" s="39"/>
+      <c r="U28" s="39"/>
+      <c r="V28" s="39"/>
+      <c r="W28" s="39"/>
+      <c r="X28" s="39"/>
+      <c r="Y28" s="39"/>
+      <c r="Z28" s="39"/>
+      <c r="AA28" s="39"/>
+      <c r="AB28" s="39"/>
+      <c r="AC28" s="39"/>
+      <c r="AD28" s="39"/>
+      <c r="AE28" s="39"/>
+      <c r="AF28" s="39"/>
+      <c r="AG28" s="39"/>
+      <c r="AH28" s="39"/>
+      <c r="AI28" s="39"/>
+      <c r="AJ28" s="39"/>
+      <c r="AK28" s="39"/>
+      <c r="AL28" s="39"/>
+      <c r="AM28" s="39"/>
+      <c r="AN28" s="39"/>
+      <c r="AO28" s="39"/>
+      <c r="AP28" s="39"/>
+      <c r="AQ28" s="39"/>
+      <c r="AR28" s="39"/>
+      <c r="AS28" s="39"/>
+      <c r="AT28" s="39"/>
+      <c r="AU28" s="39"/>
+      <c r="AV28" s="39"/>
+      <c r="AW28" s="39"/>
+      <c r="AX28" s="39"/>
+      <c r="AY28" s="39"/>
+      <c r="AZ28" s="39"/>
+      <c r="BA28" s="39"/>
+      <c r="BB28" s="39"/>
+      <c r="BC28" s="39"/>
+      <c r="BD28" s="39"/>
+      <c r="BE28" s="39"/>
+      <c r="BF28" s="39"/>
+      <c r="BG28" s="39"/>
+      <c r="BH28" s="39"/>
+      <c r="BI28" s="39"/>
+      <c r="CH28" s="46" t="s">
         <v>27</v>
       </c>
-      <c r="CI28" s="48"/>
-[...21 lines deleted...]
-      <c r="DE28" s="48"/>
+      <c r="CI28" s="46"/>
+      <c r="CJ28" s="46"/>
+      <c r="CK28" s="46"/>
+      <c r="CL28" s="46"/>
+      <c r="CM28" s="46"/>
+      <c r="CN28" s="46"/>
+      <c r="CO28" s="46"/>
+      <c r="CP28" s="46"/>
+      <c r="CQ28" s="46"/>
+      <c r="CR28" s="46"/>
+      <c r="CS28" s="46"/>
+      <c r="CT28" s="46"/>
+      <c r="CU28" s="46"/>
+      <c r="CV28" s="46"/>
+      <c r="CW28" s="46"/>
+      <c r="CX28" s="46"/>
+      <c r="CY28" s="46"/>
+      <c r="CZ28" s="46"/>
+      <c r="DA28" s="46"/>
+      <c r="DB28" s="46"/>
+      <c r="DC28" s="46"/>
+      <c r="DD28" s="46"/>
+      <c r="DE28" s="46"/>
       <c r="DF28" s="23"/>
       <c r="DG28" s="23"/>
       <c r="DH28" s="23"/>
       <c r="DI28" s="23"/>
       <c r="DJ28" s="23"/>
       <c r="DK28" s="23"/>
       <c r="DL28" s="23"/>
       <c r="DM28" s="23"/>
       <c r="DN28" s="23"/>
       <c r="DO28" s="23"/>
       <c r="DP28" s="23"/>
       <c r="DQ28" s="23"/>
       <c r="DR28" s="23"/>
       <c r="DS28" s="23"/>
       <c r="DT28" s="23"/>
       <c r="DU28" s="23"/>
       <c r="DV28" s="23"/>
       <c r="DW28" s="23"/>
       <c r="DX28" s="23"/>
       <c r="DY28" s="23"/>
       <c r="DZ28" s="23"/>
       <c r="EA28" s="23"/>
       <c r="EB28" s="23"/>
       <c r="EC28" s="23"/>
       <c r="ED28" s="23"/>
       <c r="EE28" s="23"/>
       <c r="EF28" s="23"/>
       <c r="EG28" s="23"/>
       <c r="EH28" s="23"/>
       <c r="EI28" s="23"/>
       <c r="EJ28" s="23"/>
       <c r="EK28" s="23"/>
       <c r="EL28" s="23"/>
       <c r="EM28" s="23"/>
       <c r="EN28" s="23"/>
       <c r="EO28" s="23"/>
       <c r="EP28" s="23"/>
     </row>
     <row r="29" spans="1:146" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="K29" s="44" t="s">
+      <c r="K29" s="47" t="s">
         <v>30</v>
       </c>
-      <c r="L29" s="44"/>
-[...1 lines deleted...]
-      <c r="W29" s="44" t="s">
+      <c r="L29" s="47"/>
+      <c r="M29" s="47"/>
+      <c r="W29" s="47" t="s">
         <v>30</v>
       </c>
-      <c r="X29" s="44"/>
-[...1 lines deleted...]
-      <c r="AI29" s="44" t="s">
+      <c r="X29" s="47"/>
+      <c r="Y29" s="47"/>
+      <c r="AI29" s="47" t="s">
         <v>30</v>
       </c>
-      <c r="AJ29" s="44"/>
-[...1 lines deleted...]
-      <c r="AU29" s="44" t="s">
+      <c r="AJ29" s="47"/>
+      <c r="AK29" s="47"/>
+      <c r="AU29" s="47" t="s">
         <v>30</v>
       </c>
-      <c r="AV29" s="44"/>
-[...1 lines deleted...]
-      <c r="BG29" s="44" t="s">
+      <c r="AV29" s="47"/>
+      <c r="AW29" s="47"/>
+      <c r="BG29" s="47" t="s">
         <v>30</v>
       </c>
-      <c r="BH29" s="44"/>
-[...1 lines deleted...]
-      <c r="BS29" s="44" t="s">
+      <c r="BH29" s="47"/>
+      <c r="BI29" s="47"/>
+      <c r="BS29" s="47" t="s">
         <v>30</v>
       </c>
-      <c r="BT29" s="44"/>
-[...1 lines deleted...]
-      <c r="CE29" s="44" t="s">
+      <c r="BT29" s="47"/>
+      <c r="BU29" s="47"/>
+      <c r="CE29" s="47" t="s">
         <v>30</v>
       </c>
-      <c r="CF29" s="44"/>
-[...1 lines deleted...]
-      <c r="CQ29" s="44" t="s">
+      <c r="CF29" s="47"/>
+      <c r="CG29" s="47"/>
+      <c r="CQ29" s="47" t="s">
         <v>30</v>
       </c>
-      <c r="CR29" s="44"/>
-[...1 lines deleted...]
-      <c r="DC29" s="44" t="s">
+      <c r="CR29" s="47"/>
+      <c r="CS29" s="47"/>
+      <c r="DC29" s="47" t="s">
         <v>30</v>
       </c>
-      <c r="DD29" s="44"/>
-      <c r="DE29" s="44"/>
+      <c r="DD29" s="47"/>
+      <c r="DE29" s="47"/>
     </row>
     <row r="30" spans="1:146" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="45"/>
-      <c r="B30" s="41" t="s">
+      <c r="A30" s="48"/>
+      <c r="B30" s="42" t="s">
         <v>35</v>
       </c>
-      <c r="C30" s="42"/>
-[...10 lines deleted...]
-      <c r="N30" s="41" t="s">
+      <c r="C30" s="43"/>
+      <c r="D30" s="43"/>
+      <c r="E30" s="43"/>
+      <c r="F30" s="43"/>
+      <c r="G30" s="43"/>
+      <c r="H30" s="43"/>
+      <c r="I30" s="43"/>
+      <c r="J30" s="43"/>
+      <c r="K30" s="43"/>
+      <c r="L30" s="43"/>
+      <c r="M30" s="44"/>
+      <c r="N30" s="42" t="s">
         <v>34</v>
       </c>
-      <c r="O30" s="42"/>
-[...10 lines deleted...]
-      <c r="Z30" s="41" t="s">
+      <c r="O30" s="43"/>
+      <c r="P30" s="43"/>
+      <c r="Q30" s="43"/>
+      <c r="R30" s="43"/>
+      <c r="S30" s="43"/>
+      <c r="T30" s="43"/>
+      <c r="U30" s="43"/>
+      <c r="V30" s="43"/>
+      <c r="W30" s="43"/>
+      <c r="X30" s="43"/>
+      <c r="Y30" s="44"/>
+      <c r="Z30" s="42" t="s">
         <v>36</v>
       </c>
-      <c r="AA30" s="42"/>
-[...10 lines deleted...]
-      <c r="AL30" s="41" t="s">
+      <c r="AA30" s="43"/>
+      <c r="AB30" s="43"/>
+      <c r="AC30" s="43"/>
+      <c r="AD30" s="43"/>
+      <c r="AE30" s="43"/>
+      <c r="AF30" s="43"/>
+      <c r="AG30" s="43"/>
+      <c r="AH30" s="43"/>
+      <c r="AI30" s="43"/>
+      <c r="AJ30" s="43"/>
+      <c r="AK30" s="44"/>
+      <c r="AL30" s="42" t="s">
         <v>43</v>
       </c>
-      <c r="AM30" s="42"/>
-[...10 lines deleted...]
-      <c r="AX30" s="41" t="s">
+      <c r="AM30" s="43"/>
+      <c r="AN30" s="43"/>
+      <c r="AO30" s="43"/>
+      <c r="AP30" s="43"/>
+      <c r="AQ30" s="43"/>
+      <c r="AR30" s="43"/>
+      <c r="AS30" s="43"/>
+      <c r="AT30" s="43"/>
+      <c r="AU30" s="43"/>
+      <c r="AV30" s="43"/>
+      <c r="AW30" s="44"/>
+      <c r="AX30" s="42" t="s">
         <v>47</v>
       </c>
-      <c r="AY30" s="42"/>
-[...10 lines deleted...]
-      <c r="BJ30" s="41" t="s">
+      <c r="AY30" s="43"/>
+      <c r="AZ30" s="43"/>
+      <c r="BA30" s="43"/>
+      <c r="BB30" s="43"/>
+      <c r="BC30" s="43"/>
+      <c r="BD30" s="43"/>
+      <c r="BE30" s="43"/>
+      <c r="BF30" s="43"/>
+      <c r="BG30" s="43"/>
+      <c r="BH30" s="43"/>
+      <c r="BI30" s="44"/>
+      <c r="BJ30" s="42" t="s">
         <v>42</v>
       </c>
-      <c r="BK30" s="42"/>
-[...10 lines deleted...]
-      <c r="BV30" s="41" t="s">
+      <c r="BK30" s="43"/>
+      <c r="BL30" s="43"/>
+      <c r="BM30" s="43"/>
+      <c r="BN30" s="43"/>
+      <c r="BO30" s="43"/>
+      <c r="BP30" s="43"/>
+      <c r="BQ30" s="43"/>
+      <c r="BR30" s="43"/>
+      <c r="BS30" s="43"/>
+      <c r="BT30" s="43"/>
+      <c r="BU30" s="44"/>
+      <c r="BV30" s="42" t="s">
         <v>45</v>
       </c>
-      <c r="BW30" s="42"/>
-[...10 lines deleted...]
-      <c r="CH30" s="41" t="s">
+      <c r="BW30" s="43"/>
+      <c r="BX30" s="43"/>
+      <c r="BY30" s="43"/>
+      <c r="BZ30" s="43"/>
+      <c r="CA30" s="43"/>
+      <c r="CB30" s="43"/>
+      <c r="CC30" s="43"/>
+      <c r="CD30" s="43"/>
+      <c r="CE30" s="43"/>
+      <c r="CF30" s="43"/>
+      <c r="CG30" s="44"/>
+      <c r="CH30" s="42" t="s">
         <v>63</v>
       </c>
-      <c r="CI30" s="42"/>
-[...10 lines deleted...]
-      <c r="CT30" s="41" t="s">
+      <c r="CI30" s="43"/>
+      <c r="CJ30" s="43"/>
+      <c r="CK30" s="43"/>
+      <c r="CL30" s="43"/>
+      <c r="CM30" s="43"/>
+      <c r="CN30" s="43"/>
+      <c r="CO30" s="43"/>
+      <c r="CP30" s="43"/>
+      <c r="CQ30" s="43"/>
+      <c r="CR30" s="43"/>
+      <c r="CS30" s="44"/>
+      <c r="CT30" s="42" t="s">
         <v>48</v>
       </c>
-      <c r="CU30" s="42"/>
-[...9 lines deleted...]
-      <c r="DE30" s="43"/>
+      <c r="CU30" s="43"/>
+      <c r="CV30" s="43"/>
+      <c r="CW30" s="43"/>
+      <c r="CX30" s="43"/>
+      <c r="CY30" s="43"/>
+      <c r="CZ30" s="43"/>
+      <c r="DA30" s="43"/>
+      <c r="DB30" s="43"/>
+      <c r="DC30" s="43"/>
+      <c r="DD30" s="43"/>
+      <c r="DE30" s="44"/>
     </row>
     <row r="31" spans="1:146" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="46"/>
+      <c r="A31" s="49"/>
       <c r="B31" s="8" t="s">
         <v>25</v>
       </c>
       <c r="C31" s="9" t="s">
         <v>26</v>
       </c>
       <c r="D31" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E31" s="8" t="s">
         <v>1</v>
       </c>
       <c r="F31" s="9" t="s">
         <v>2</v>
       </c>
       <c r="G31" s="9" t="s">
         <v>3</v>
       </c>
       <c r="H31" s="9" t="s">
         <v>4</v>
       </c>
       <c r="I31" s="9" t="s">
         <v>5</v>
       </c>
       <c r="J31" s="9" t="s">
@@ -28378,51 +28420,53 @@
       </c>
       <c r="CQ32" s="1">
         <v>57.249627997850453</v>
       </c>
       <c r="CR32" s="1">
         <v>60.265208784851573</v>
       </c>
       <c r="CS32" s="1">
         <v>46.32440758261415</v>
       </c>
       <c r="CT32" s="1">
         <v>46.010678579039386</v>
       </c>
       <c r="CU32" s="1">
         <v>102.20668585384001</v>
       </c>
       <c r="CV32" s="1">
         <v>131.80990884054575</v>
       </c>
       <c r="CW32" s="1">
         <v>97.162432382631664</v>
       </c>
       <c r="CX32" s="1">
         <v>111.4018574658357</v>
       </c>
-      <c r="CY32" s="1"/>
+      <c r="CY32" s="1">
+        <v>152.90155546138507</v>
+      </c>
       <c r="CZ32" s="1"/>
       <c r="DA32" s="1"/>
       <c r="DB32" s="1"/>
       <c r="DC32" s="1"/>
       <c r="DD32" s="1"/>
       <c r="DE32" s="1"/>
     </row>
     <row r="33" spans="1:109" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A33" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B33" s="20" t="s">
         <v>37</v>
       </c>
       <c r="C33" s="20" t="s">
         <v>37</v>
       </c>
       <c r="D33" s="20" t="s">
         <v>37</v>
       </c>
       <c r="E33" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F33" s="20" t="s">
         <v>37</v>
@@ -28693,51 +28737,53 @@
       </c>
       <c r="CQ33" s="21">
         <v>54.773415566021121</v>
       </c>
       <c r="CR33" s="21">
         <v>154.4128435464786</v>
       </c>
       <c r="CS33" s="21">
         <v>45.507731134928413</v>
       </c>
       <c r="CT33" s="21">
         <v>21.18731749239749</v>
       </c>
       <c r="CU33" s="21">
         <v>130.56995068238112</v>
       </c>
       <c r="CV33" s="21">
         <v>136.230344409921</v>
       </c>
       <c r="CW33" s="21">
         <v>113.27780167457753</v>
       </c>
       <c r="CX33" s="21">
         <v>116.2658486823361</v>
       </c>
-      <c r="CY33" s="21"/>
+      <c r="CY33" s="21">
+        <v>169.09086549894917</v>
+      </c>
       <c r="CZ33" s="21"/>
       <c r="DA33" s="21"/>
       <c r="DB33" s="21"/>
       <c r="DC33" s="21"/>
       <c r="DD33" s="21"/>
       <c r="DE33" s="21"/>
     </row>
     <row r="34" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A34" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B34" s="21">
         <v>69.64317676885787</v>
       </c>
       <c r="C34" s="21">
         <v>97.596373310329696</v>
       </c>
       <c r="D34" s="21">
         <v>123.73218899378435</v>
       </c>
       <c r="E34" s="21">
         <v>112.30486319754675</v>
       </c>
       <c r="F34" s="21">
         <v>115.80064767729634</v>
@@ -29008,51 +29054,53 @@
       </c>
       <c r="CQ34" s="21">
         <v>46.477361126607171</v>
       </c>
       <c r="CR34" s="21">
         <v>45.933884585638573</v>
       </c>
       <c r="CS34" s="21">
         <v>30.554080118907834</v>
       </c>
       <c r="CT34" s="21">
         <v>73.814952257476335</v>
       </c>
       <c r="CU34" s="21">
         <v>106.62310478022405</v>
       </c>
       <c r="CV34" s="21">
         <v>109.95763836675225</v>
       </c>
       <c r="CW34" s="21">
         <v>105.5491117392631</v>
       </c>
       <c r="CX34" s="21">
         <v>104.16612949252048</v>
       </c>
-      <c r="CY34" s="21"/>
+      <c r="CY34" s="21">
+        <v>117.32518454633163</v>
+      </c>
       <c r="CZ34" s="21"/>
       <c r="DA34" s="21"/>
       <c r="DB34" s="21"/>
       <c r="DC34" s="21"/>
       <c r="DD34" s="21"/>
       <c r="DE34" s="21"/>
     </row>
     <row r="35" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A35" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B35" s="21">
         <v>41.498115099038642</v>
       </c>
       <c r="C35" s="21">
         <v>107.84942321193545</v>
       </c>
       <c r="D35" s="21">
         <v>169.6775006539726</v>
       </c>
       <c r="E35" s="21">
         <v>80.0503928969962</v>
       </c>
       <c r="F35" s="21">
         <v>110.6944420530845</v>
@@ -29323,51 +29371,53 @@
       </c>
       <c r="CQ35" s="21">
         <v>63.924079112052013</v>
       </c>
       <c r="CR35" s="21">
         <v>49.839512894856732</v>
       </c>
       <c r="CS35" s="21">
         <v>103.73930489475885</v>
       </c>
       <c r="CT35" s="21">
         <v>40.548375442027918</v>
       </c>
       <c r="CU35" s="21">
         <v>105.53593756611026</v>
       </c>
       <c r="CV35" s="21">
         <v>181.25091780780954</v>
       </c>
       <c r="CW35" s="21">
         <v>83.185146820380439</v>
       </c>
       <c r="CX35" s="21">
         <v>103.00590490780182</v>
       </c>
-      <c r="CY35" s="21"/>
+      <c r="CY35" s="21">
+        <v>161.40793674108184</v>
+      </c>
       <c r="CZ35" s="21"/>
       <c r="DA35" s="21"/>
       <c r="DB35" s="21"/>
       <c r="DC35" s="21"/>
       <c r="DD35" s="21"/>
       <c r="DE35" s="21"/>
     </row>
     <row r="36" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A36" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B36" s="21">
         <v>48.157093764267458</v>
       </c>
       <c r="C36" s="21">
         <v>84.234377647247683</v>
       </c>
       <c r="D36" s="21">
         <v>202.12455069239437</v>
       </c>
       <c r="E36" s="21">
         <v>64.079222489785465</v>
       </c>
       <c r="F36" s="21">
         <v>121.47985705098179</v>
@@ -29638,51 +29688,53 @@
       </c>
       <c r="CQ36" s="21">
         <v>65.907738107591598</v>
       </c>
       <c r="CR36" s="21">
         <v>62.151051325122609</v>
       </c>
       <c r="CS36" s="21">
         <v>84.907491934241875</v>
       </c>
       <c r="CT36" s="21">
         <v>43.293130258517571</v>
       </c>
       <c r="CU36" s="21">
         <v>100.55267775535712</v>
       </c>
       <c r="CV36" s="21">
         <v>186.67842148852674</v>
       </c>
       <c r="CW36" s="21">
         <v>60.617682823483499</v>
       </c>
       <c r="CX36" s="21">
         <v>110.81363803562658</v>
       </c>
-      <c r="CY36" s="21"/>
+      <c r="CY36" s="21">
+        <v>183.10817331488383</v>
+      </c>
       <c r="CZ36" s="21"/>
       <c r="DA36" s="21"/>
       <c r="DB36" s="21"/>
       <c r="DC36" s="21"/>
       <c r="DD36" s="21"/>
       <c r="DE36" s="21"/>
     </row>
     <row r="37" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A37" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B37" s="21">
         <v>45.15729967292765</v>
       </c>
       <c r="C37" s="21">
         <v>99.117515038992238</v>
       </c>
       <c r="D37" s="21">
         <v>129.19094092250114</v>
       </c>
       <c r="E37" s="21">
         <v>99.240607660826228</v>
       </c>
       <c r="F37" s="21">
         <v>157.80748013041696</v>
@@ -29953,51 +30005,53 @@
       </c>
       <c r="CQ37" s="21">
         <v>52.470465139409818</v>
       </c>
       <c r="CR37" s="21">
         <v>41.234778468728592</v>
       </c>
       <c r="CS37" s="21">
         <v>158.80531857434869</v>
       </c>
       <c r="CT37" s="21">
         <v>34.759008201982965</v>
       </c>
       <c r="CU37" s="21">
         <v>124.72862352014083</v>
       </c>
       <c r="CV37" s="21">
         <v>109.77330320997626</v>
       </c>
       <c r="CW37" s="21">
         <v>91.9286201661712</v>
       </c>
       <c r="CX37" s="21">
         <v>137.29265386824378</v>
       </c>
-      <c r="CY37" s="21"/>
+      <c r="CY37" s="21">
+        <v>123.76108296627331</v>
+      </c>
       <c r="CZ37" s="21"/>
       <c r="DA37" s="21"/>
       <c r="DB37" s="21"/>
       <c r="DC37" s="21"/>
       <c r="DD37" s="21"/>
       <c r="DE37" s="21"/>
     </row>
     <row r="38" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A38" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B38" s="21">
         <v>32.767970339474246</v>
       </c>
       <c r="C38" s="21">
         <v>130.97050012622623</v>
       </c>
       <c r="D38" s="21">
         <v>136.30140231708089</v>
       </c>
       <c r="E38" s="21">
         <v>128.83163617868192</v>
       </c>
       <c r="F38" s="21">
         <v>146.50303054258887</v>
@@ -30268,51 +30322,53 @@
       </c>
       <c r="CQ38" s="21">
         <v>62.086586621024217</v>
       </c>
       <c r="CR38" s="21">
         <v>55.216578121462803</v>
       </c>
       <c r="CS38" s="21">
         <v>105.41167652520772</v>
       </c>
       <c r="CT38" s="21">
         <v>38.92373116391304</v>
       </c>
       <c r="CU38" s="21">
         <v>127.35526976376721</v>
       </c>
       <c r="CV38" s="21">
         <v>113.67911968308364</v>
       </c>
       <c r="CW38" s="21">
         <v>134.57834285555691</v>
       </c>
       <c r="CX38" s="21">
         <v>144.06864870996225</v>
       </c>
-      <c r="CY38" s="21"/>
+      <c r="CY38" s="21">
+        <v>133.70573230846924</v>
+      </c>
       <c r="CZ38" s="21"/>
       <c r="DA38" s="21"/>
       <c r="DB38" s="21"/>
       <c r="DC38" s="21"/>
       <c r="DD38" s="21"/>
       <c r="DE38" s="21"/>
     </row>
     <row r="39" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A39" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B39" s="21">
         <v>45.952828718208536</v>
       </c>
       <c r="C39" s="21">
         <v>95.979894452413959</v>
       </c>
       <c r="D39" s="21">
         <v>113.4335253522605</v>
       </c>
       <c r="E39" s="21">
         <v>113.09821276571374</v>
       </c>
       <c r="F39" s="21">
         <v>109.49941573254178</v>
@@ -30583,51 +30639,53 @@
       </c>
       <c r="CQ39" s="21">
         <v>51.431917440595356</v>
       </c>
       <c r="CR39" s="21">
         <v>27.935227929397133</v>
       </c>
       <c r="CS39" s="21">
         <v>129.06968177224508</v>
       </c>
       <c r="CT39" s="21">
         <v>39.173983343337113</v>
       </c>
       <c r="CU39" s="21">
         <v>98.874932406431938</v>
       </c>
       <c r="CV39" s="21">
         <v>110.52428519946697</v>
       </c>
       <c r="CW39" s="21">
         <v>113.98957092533624</v>
       </c>
       <c r="CX39" s="21">
         <v>112.82978465770491</v>
       </c>
-      <c r="CY39" s="21"/>
+      <c r="CY39" s="21">
+        <v>178.73745628652722</v>
+      </c>
       <c r="CZ39" s="21"/>
       <c r="DA39" s="21"/>
       <c r="DB39" s="21"/>
       <c r="DC39" s="21"/>
       <c r="DD39" s="21"/>
       <c r="DE39" s="21"/>
     </row>
     <row r="40" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A40" s="6" t="s">
         <v>39</v>
       </c>
       <c r="B40" s="20" t="s">
         <v>37</v>
       </c>
       <c r="C40" s="20" t="s">
         <v>37</v>
       </c>
       <c r="D40" s="20" t="s">
         <v>37</v>
       </c>
       <c r="E40" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F40" s="20" t="s">
         <v>37</v>
@@ -30898,51 +30956,53 @@
       </c>
       <c r="CQ40" s="21">
         <v>54.185281344512305</v>
       </c>
       <c r="CR40" s="21">
         <v>72.688949306844449</v>
       </c>
       <c r="CS40" s="21">
         <v>55.664189366651826</v>
       </c>
       <c r="CT40" s="21">
         <v>31.095238832574566</v>
       </c>
       <c r="CU40" s="21">
         <v>86.252581128428503</v>
       </c>
       <c r="CV40" s="21">
         <v>244.62163331576838</v>
       </c>
       <c r="CW40" s="21">
         <v>60.388177481747242</v>
       </c>
       <c r="CX40" s="21">
         <v>115.73379857543236</v>
       </c>
-      <c r="CY40" s="21"/>
+      <c r="CY40" s="21">
+        <v>224.81097532937736</v>
+      </c>
       <c r="CZ40" s="21"/>
       <c r="DA40" s="21"/>
       <c r="DB40" s="21"/>
       <c r="DC40" s="21"/>
       <c r="DD40" s="21"/>
       <c r="DE40" s="21"/>
     </row>
     <row r="41" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A41" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B41" s="21">
         <v>37.198625877955784</v>
       </c>
       <c r="C41" s="21">
         <v>83.790820165109835</v>
       </c>
       <c r="D41" s="21">
         <v>162.91905833127538</v>
       </c>
       <c r="E41" s="21">
         <v>80.120200458187227</v>
       </c>
       <c r="F41" s="21">
         <v>149.83873240607869</v>
@@ -31213,51 +31273,53 @@
       </c>
       <c r="CQ41" s="21">
         <v>52.164891544057859</v>
       </c>
       <c r="CR41" s="21">
         <v>37.393394644932336</v>
       </c>
       <c r="CS41" s="21">
         <v>108.76166009840161</v>
       </c>
       <c r="CT41" s="21">
         <v>29.872425995199059</v>
       </c>
       <c r="CU41" s="21">
         <v>92.548757997821426</v>
       </c>
       <c r="CV41" s="21">
         <v>162.89854719139038</v>
       </c>
       <c r="CW41" s="21">
         <v>84.950785290217553</v>
       </c>
       <c r="CX41" s="21">
         <v>144.70784703290073</v>
       </c>
-      <c r="CY41" s="21"/>
+      <c r="CY41" s="21">
+        <v>181.41126251565797</v>
+      </c>
       <c r="CZ41" s="21"/>
       <c r="DA41" s="21"/>
       <c r="DB41" s="21"/>
       <c r="DC41" s="21"/>
       <c r="DD41" s="21"/>
       <c r="DE41" s="21"/>
     </row>
     <row r="42" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A42" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B42" s="21">
         <v>98.097104461753119</v>
       </c>
       <c r="C42" s="21">
         <v>105.7967050624551</v>
       </c>
       <c r="D42" s="21">
         <v>90.498779007545366</v>
       </c>
       <c r="E42" s="21">
         <v>150.31758396043105</v>
       </c>
       <c r="F42" s="21">
         <v>102.61268773614279</v>
@@ -31528,51 +31590,53 @@
       </c>
       <c r="CQ42" s="21">
         <v>86.191616435286605</v>
       </c>
       <c r="CR42" s="21">
         <v>43.71835196057971</v>
       </c>
       <c r="CS42" s="21">
         <v>9.48844388569775</v>
       </c>
       <c r="CT42" s="21">
         <v>106.39035452925557</v>
       </c>
       <c r="CU42" s="21">
         <v>110.44522375362233</v>
       </c>
       <c r="CV42" s="21">
         <v>94.448504389509068</v>
       </c>
       <c r="CW42" s="21">
         <v>135.77858430978046</v>
       </c>
       <c r="CX42" s="21">
         <v>102.9969554255064</v>
       </c>
-      <c r="CY42" s="21"/>
+      <c r="CY42" s="21">
+        <v>180.28815041755018</v>
+      </c>
       <c r="CZ42" s="21"/>
       <c r="DA42" s="21"/>
       <c r="DB42" s="21"/>
       <c r="DC42" s="21"/>
       <c r="DD42" s="21"/>
       <c r="DE42" s="21"/>
     </row>
     <row r="43" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A43" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B43" s="21">
         <v>67.969467866243463</v>
       </c>
       <c r="C43" s="21">
         <v>93.190282466773795</v>
       </c>
       <c r="D43" s="21">
         <v>104.17164325452666</v>
       </c>
       <c r="E43" s="21">
         <v>102.37918316678665</v>
       </c>
       <c r="F43" s="21">
         <v>106.16822976921895</v>
@@ -31843,51 +31907,53 @@
       </c>
       <c r="CQ43" s="21">
         <v>38.769295763542559</v>
       </c>
       <c r="CR43" s="21">
         <v>17.340859123047554</v>
       </c>
       <c r="CS43" s="21">
         <v>182.88091521454501</v>
       </c>
       <c r="CT43" s="21">
         <v>37.198218771727227</v>
       </c>
       <c r="CU43" s="21">
         <v>92.112393702446568</v>
       </c>
       <c r="CV43" s="21">
         <v>97.094568342765712</v>
       </c>
       <c r="CW43" s="21">
         <v>106.74159725809503</v>
       </c>
       <c r="CX43" s="21">
         <v>108.25256733943812</v>
       </c>
-      <c r="CY43" s="21"/>
+      <c r="CY43" s="21">
+        <v>127.38854151471432</v>
+      </c>
       <c r="CZ43" s="21"/>
       <c r="DA43" s="21"/>
       <c r="DB43" s="21"/>
       <c r="DC43" s="21"/>
       <c r="DD43" s="21"/>
       <c r="DE43" s="21"/>
     </row>
     <row r="44" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A44" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B44" s="21">
         <v>35.211533157986871</v>
       </c>
       <c r="C44" s="21">
         <v>123.57595242898331</v>
       </c>
       <c r="D44" s="21">
         <v>44.826539955773029</v>
       </c>
       <c r="E44" s="21">
         <v>162.95717748303608</v>
       </c>
       <c r="F44" s="21">
         <v>114.76725022385989</v>
@@ -32158,51 +32224,53 @@
       </c>
       <c r="CQ44" s="21">
         <v>43.599156719432507</v>
       </c>
       <c r="CR44" s="21">
         <v>89.386998740622673</v>
       </c>
       <c r="CS44" s="21">
         <v>145.26908429297046</v>
       </c>
       <c r="CT44" s="21">
         <v>32.067239292895451</v>
       </c>
       <c r="CU44" s="21">
         <v>137.9340559447204</v>
       </c>
       <c r="CV44" s="21">
         <v>47.536290264382032</v>
       </c>
       <c r="CW44" s="21">
         <v>201.87635299651743</v>
       </c>
       <c r="CX44" s="21">
         <v>58.318209158937549</v>
       </c>
-      <c r="CY44" s="21"/>
+      <c r="CY44" s="21">
+        <v>243.2429070904233</v>
+      </c>
       <c r="CZ44" s="21"/>
       <c r="DA44" s="21"/>
       <c r="DB44" s="21"/>
       <c r="DC44" s="21"/>
       <c r="DD44" s="21"/>
       <c r="DE44" s="21"/>
     </row>
     <row r="45" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A45" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B45" s="10">
         <v>57.096119344918037</v>
       </c>
       <c r="C45" s="10">
         <v>104.30331128404302</v>
       </c>
       <c r="D45" s="10">
         <v>118.91436282529406</v>
       </c>
       <c r="E45" s="10">
         <v>101.84739702699659</v>
       </c>
       <c r="F45" s="10">
         <v>122.40570091010375</v>
@@ -32473,51 +32541,53 @@
       </c>
       <c r="CQ45" s="21">
         <v>60.445663381680248</v>
       </c>
       <c r="CR45" s="21">
         <v>94.542396674590648</v>
       </c>
       <c r="CS45" s="21">
         <v>25.160719631649432</v>
       </c>
       <c r="CT45" s="21">
         <v>52.570270615035227</v>
       </c>
       <c r="CU45" s="21">
         <v>101.76549855944148</v>
       </c>
       <c r="CV45" s="21">
         <v>116.71877655558353</v>
       </c>
       <c r="CW45" s="21">
         <v>110.43415721861236</v>
       </c>
       <c r="CX45" s="21">
         <v>101.83659952480546</v>
       </c>
-      <c r="CY45" s="21"/>
+      <c r="CY45" s="21">
+        <v>144.32355013483468</v>
+      </c>
       <c r="CZ45" s="21"/>
       <c r="DA45" s="21"/>
       <c r="DB45" s="21"/>
       <c r="DC45" s="21"/>
       <c r="DD45" s="21"/>
       <c r="DE45" s="21"/>
     </row>
     <row r="46" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A46" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B46" s="10">
         <v>83.836560068220194</v>
       </c>
       <c r="C46" s="10">
         <v>79.157893768973253</v>
       </c>
       <c r="D46" s="10">
         <v>97.668910811170278</v>
       </c>
       <c r="E46" s="10">
         <v>174.68618981957391</v>
       </c>
       <c r="F46" s="10">
         <v>110.59702904949059</v>
@@ -32788,51 +32858,53 @@
       </c>
       <c r="CQ46" s="21">
         <v>52.000648886408186</v>
       </c>
       <c r="CR46" s="21">
         <v>93.661049091992794</v>
       </c>
       <c r="CS46" s="21">
         <v>9.3231536396617916</v>
       </c>
       <c r="CT46" s="21">
         <v>86.13102832706474</v>
       </c>
       <c r="CU46" s="21">
         <v>78.325800834619798</v>
       </c>
       <c r="CV46" s="21">
         <v>113.73380830174864</v>
       </c>
       <c r="CW46" s="21">
         <v>127.06590190699345</v>
       </c>
       <c r="CX46" s="21">
         <v>110.06854281701773</v>
       </c>
-      <c r="CY46" s="21"/>
+      <c r="CY46" s="21">
+        <v>125.27810984365171</v>
+      </c>
       <c r="CZ46" s="21"/>
       <c r="DA46" s="21"/>
       <c r="DB46" s="21"/>
       <c r="DC46" s="21"/>
       <c r="DD46" s="21"/>
       <c r="DE46" s="21"/>
     </row>
     <row r="47" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A47" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B47" s="10">
         <v>69.500764261801024</v>
       </c>
       <c r="C47" s="10">
         <v>101.88555052333363</v>
       </c>
       <c r="D47" s="10">
         <v>113.95710085886306</v>
       </c>
       <c r="E47" s="10">
         <v>101.49924281020644</v>
       </c>
       <c r="F47" s="10">
         <v>112.60740992124245</v>
@@ -33103,51 +33175,53 @@
       </c>
       <c r="CQ47" s="21">
         <v>63.606443201805604</v>
       </c>
       <c r="CR47" s="21">
         <v>28.122677263650829</v>
       </c>
       <c r="CS47" s="21">
         <v>95.649321221529277</v>
       </c>
       <c r="CT47" s="21">
         <v>60.35959390783848</v>
       </c>
       <c r="CU47" s="21">
         <v>102.07584001113786</v>
       </c>
       <c r="CV47" s="21">
         <v>111.32114863064947</v>
       </c>
       <c r="CW47" s="21">
         <v>110.21810717492866</v>
       </c>
       <c r="CX47" s="21">
         <v>100.376689538927</v>
       </c>
-      <c r="CY47" s="21"/>
+      <c r="CY47" s="21">
+        <v>129.66701744642063</v>
+      </c>
       <c r="CZ47" s="21"/>
       <c r="DA47" s="21"/>
       <c r="DB47" s="21"/>
       <c r="DC47" s="21"/>
       <c r="DD47" s="21"/>
       <c r="DE47" s="21"/>
     </row>
     <row r="48" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A48" s="6" t="s">
         <v>40</v>
       </c>
       <c r="B48" s="20" t="s">
         <v>37</v>
       </c>
       <c r="C48" s="20" t="s">
         <v>37</v>
       </c>
       <c r="D48" s="20" t="s">
         <v>37</v>
       </c>
       <c r="E48" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F48" s="20" t="s">
         <v>37</v>
@@ -33418,51 +33492,53 @@
       </c>
       <c r="CQ48" s="21">
         <v>47.859121879895469</v>
       </c>
       <c r="CR48" s="21">
         <v>56.454280531458792</v>
       </c>
       <c r="CS48" s="20">
         <v>318.86212030736112</v>
       </c>
       <c r="CT48" s="21">
         <v>54.845471671081199</v>
       </c>
       <c r="CU48" s="21">
         <v>42.159684075300156</v>
       </c>
       <c r="CV48" s="21">
         <v>155.08032449948465</v>
       </c>
       <c r="CW48" s="21">
         <v>71.555916842237991</v>
       </c>
       <c r="CX48" s="21">
         <v>157.49681184834242</v>
       </c>
-      <c r="CY48" s="21"/>
+      <c r="CY48" s="21">
+        <v>153.21010275663522</v>
+      </c>
       <c r="CZ48" s="21"/>
       <c r="DA48" s="21"/>
       <c r="DB48" s="21"/>
       <c r="DC48" s="21"/>
       <c r="DD48" s="21"/>
       <c r="DE48" s="20"/>
     </row>
     <row r="49" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A49" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B49" s="10">
         <v>32.415113574566782</v>
       </c>
       <c r="C49" s="10">
         <v>126.96255709621373</v>
       </c>
       <c r="D49" s="10">
         <v>128.55877971077419</v>
       </c>
       <c r="E49" s="10">
         <v>108.22370605734604</v>
       </c>
       <c r="F49" s="10">
         <v>116.55180457160958</v>
@@ -33733,51 +33809,53 @@
       </c>
       <c r="CQ49" s="21">
         <v>49.283264989993619</v>
       </c>
       <c r="CR49" s="21">
         <v>128.91926817960498</v>
       </c>
       <c r="CS49" s="21">
         <v>38.820982589666436</v>
       </c>
       <c r="CT49" s="10">
         <v>36.467905974990309</v>
       </c>
       <c r="CU49" s="21">
         <v>115.09808401605011</v>
       </c>
       <c r="CV49" s="21">
         <v>129.0790127207967</v>
       </c>
       <c r="CW49" s="21">
         <v>99.314397291995476</v>
       </c>
       <c r="CX49" s="21">
         <v>112.70360871117893</v>
       </c>
-      <c r="CY49" s="21"/>
+      <c r="CY49" s="21">
+        <v>140.20927338234165</v>
+      </c>
       <c r="CZ49" s="21"/>
       <c r="DA49" s="21"/>
       <c r="DB49" s="21"/>
       <c r="DC49" s="21"/>
       <c r="DD49" s="21"/>
       <c r="DE49" s="21"/>
     </row>
     <row r="50" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A50" s="6" t="s">
         <v>41</v>
       </c>
       <c r="B50" s="10">
         <v>78.885721827071976</v>
       </c>
       <c r="C50" s="10">
         <v>97.631209403174751</v>
       </c>
       <c r="D50" s="10">
         <v>94.654118069684017</v>
       </c>
       <c r="E50" s="10">
         <v>119.62849583123764</v>
       </c>
       <c r="F50" s="10">
         <v>111.16367817989843</v>
@@ -34048,51 +34126,53 @@
       </c>
       <c r="CQ50" s="21">
         <v>17.71183873905715</v>
       </c>
       <c r="CR50" s="21">
         <v>32.985490694068467</v>
       </c>
       <c r="CS50" s="21">
         <v>119.03123072047275</v>
       </c>
       <c r="CT50" s="10">
         <v>79.447963404826439</v>
       </c>
       <c r="CU50" s="21">
         <v>98.12719941260481</v>
       </c>
       <c r="CV50" s="21">
         <v>118.69461878563934</v>
       </c>
       <c r="CW50" s="21">
         <v>91.916867797618266</v>
       </c>
       <c r="CX50" s="21">
         <v>193.9075348830537</v>
       </c>
-      <c r="CY50" s="21"/>
+      <c r="CY50" s="21">
+        <v>58.855994260672297</v>
+      </c>
       <c r="CZ50" s="21"/>
       <c r="DA50" s="21"/>
       <c r="DB50" s="21"/>
       <c r="DC50" s="21"/>
       <c r="DD50" s="21"/>
       <c r="DE50" s="21"/>
     </row>
     <row r="51" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A51" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B51" s="10">
         <v>97.306510388204416</v>
       </c>
       <c r="C51" s="10">
         <v>80.492163338003294</v>
       </c>
       <c r="D51" s="10">
         <v>120.97544585690787</v>
       </c>
       <c r="E51" s="10">
         <v>82.510676335999406</v>
       </c>
       <c r="F51" s="10">
         <v>135.41888053895929</v>
@@ -34363,51 +34443,53 @@
       </c>
       <c r="CQ51" s="21">
         <v>21.811736299567006</v>
       </c>
       <c r="CR51" s="21">
         <v>31.008614327757755</v>
       </c>
       <c r="CS51" s="21">
         <v>91.068234054943616</v>
       </c>
       <c r="CT51" s="10">
         <v>102.61749906213306</v>
       </c>
       <c r="CU51" s="21">
         <v>98.496028572980691</v>
       </c>
       <c r="CV51" s="21">
         <v>103.76727392512612</v>
       </c>
       <c r="CW51" s="21">
         <v>180.16605568016527</v>
       </c>
       <c r="CX51" s="21">
         <v>53.913178115087625</v>
       </c>
-      <c r="CY51" s="21"/>
+      <c r="CY51" s="21">
+        <v>111.45505318647788</v>
+      </c>
       <c r="CZ51" s="21"/>
       <c r="DA51" s="21"/>
       <c r="DB51" s="21"/>
       <c r="DC51" s="21"/>
       <c r="DD51" s="21"/>
       <c r="DE51" s="21"/>
     </row>
     <row r="52" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A52" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B52" s="12">
         <v>79.705943309575119</v>
       </c>
       <c r="C52" s="12">
         <v>98.86475137938362</v>
       </c>
       <c r="D52" s="12">
         <v>121.07806563215927</v>
       </c>
       <c r="E52" s="12">
         <v>180.46410816808179</v>
       </c>
       <c r="F52" s="12">
         <v>80.523968955434654</v>
@@ -34678,364 +34760,366 @@
       </c>
       <c r="CQ52" s="21">
         <v>95.941185113900175</v>
       </c>
       <c r="CR52" s="21">
         <v>83.37652900804315</v>
       </c>
       <c r="CS52" s="21">
         <v>106.50328184029556</v>
       </c>
       <c r="CT52" s="10">
         <v>86.073567045760029</v>
       </c>
       <c r="CU52" s="21">
         <v>95.245018661444206</v>
       </c>
       <c r="CV52" s="21">
         <v>104.17501938958044</v>
       </c>
       <c r="CW52" s="21">
         <v>114.26056635572483</v>
       </c>
       <c r="CX52" s="21">
         <v>108.44155378670894</v>
       </c>
-      <c r="CY52" s="21"/>
+      <c r="CY52" s="21">
+        <v>98.052491879929974</v>
+      </c>
       <c r="CZ52" s="21"/>
       <c r="DA52" s="21"/>
       <c r="DB52" s="21"/>
       <c r="DC52" s="21"/>
       <c r="DD52" s="21"/>
       <c r="DE52" s="21"/>
     </row>
     <row r="54" spans="1:146" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A54" s="38" t="s">
+      <c r="A54" s="39" t="s">
         <v>28</v>
       </c>
-      <c r="B54" s="38"/>
-[...59 lines deleted...]
-      <c r="CH54" s="48" t="s">
+      <c r="B54" s="39"/>
+      <c r="C54" s="39"/>
+      <c r="D54" s="39"/>
+      <c r="E54" s="39"/>
+      <c r="F54" s="39"/>
+      <c r="G54" s="39"/>
+      <c r="H54" s="39"/>
+      <c r="I54" s="39"/>
+      <c r="J54" s="39"/>
+      <c r="K54" s="39"/>
+      <c r="L54" s="39"/>
+      <c r="M54" s="39"/>
+      <c r="N54" s="39"/>
+      <c r="O54" s="39"/>
+      <c r="P54" s="39"/>
+      <c r="Q54" s="39"/>
+      <c r="R54" s="39"/>
+      <c r="S54" s="39"/>
+      <c r="T54" s="39"/>
+      <c r="U54" s="39"/>
+      <c r="V54" s="39"/>
+      <c r="W54" s="39"/>
+      <c r="X54" s="39"/>
+      <c r="Y54" s="39"/>
+      <c r="Z54" s="39"/>
+      <c r="AA54" s="39"/>
+      <c r="AB54" s="39"/>
+      <c r="AC54" s="39"/>
+      <c r="AD54" s="39"/>
+      <c r="AE54" s="39"/>
+      <c r="AF54" s="39"/>
+      <c r="AG54" s="39"/>
+      <c r="AH54" s="39"/>
+      <c r="AI54" s="39"/>
+      <c r="AJ54" s="39"/>
+      <c r="AK54" s="39"/>
+      <c r="AL54" s="39"/>
+      <c r="AM54" s="39"/>
+      <c r="AN54" s="39"/>
+      <c r="AO54" s="39"/>
+      <c r="AP54" s="39"/>
+      <c r="AQ54" s="39"/>
+      <c r="AR54" s="39"/>
+      <c r="AS54" s="39"/>
+      <c r="AT54" s="39"/>
+      <c r="AU54" s="39"/>
+      <c r="AV54" s="39"/>
+      <c r="AW54" s="39"/>
+      <c r="AX54" s="39"/>
+      <c r="AY54" s="39"/>
+      <c r="AZ54" s="39"/>
+      <c r="BA54" s="39"/>
+      <c r="BB54" s="39"/>
+      <c r="BC54" s="39"/>
+      <c r="BD54" s="39"/>
+      <c r="BE54" s="39"/>
+      <c r="BF54" s="39"/>
+      <c r="BG54" s="39"/>
+      <c r="BH54" s="39"/>
+      <c r="BI54" s="39"/>
+      <c r="CH54" s="46" t="s">
         <v>28</v>
       </c>
-      <c r="CI54" s="48"/>
-[...21 lines deleted...]
-      <c r="DE54" s="48"/>
+      <c r="CI54" s="46"/>
+      <c r="CJ54" s="46"/>
+      <c r="CK54" s="46"/>
+      <c r="CL54" s="46"/>
+      <c r="CM54" s="46"/>
+      <c r="CN54" s="46"/>
+      <c r="CO54" s="46"/>
+      <c r="CP54" s="46"/>
+      <c r="CQ54" s="46"/>
+      <c r="CR54" s="46"/>
+      <c r="CS54" s="46"/>
+      <c r="CT54" s="46"/>
+      <c r="CU54" s="46"/>
+      <c r="CV54" s="46"/>
+      <c r="CW54" s="46"/>
+      <c r="CX54" s="46"/>
+      <c r="CY54" s="46"/>
+      <c r="CZ54" s="46"/>
+      <c r="DA54" s="46"/>
+      <c r="DB54" s="46"/>
+      <c r="DC54" s="46"/>
+      <c r="DD54" s="46"/>
+      <c r="DE54" s="46"/>
       <c r="DF54" s="23"/>
       <c r="DG54" s="23"/>
       <c r="DH54" s="23"/>
       <c r="DI54" s="23"/>
       <c r="DJ54" s="23"/>
       <c r="DK54" s="23"/>
       <c r="DL54" s="23"/>
       <c r="DM54" s="23"/>
       <c r="DN54" s="23"/>
       <c r="DO54" s="23"/>
       <c r="DP54" s="23"/>
       <c r="DQ54" s="23"/>
       <c r="DR54" s="23"/>
       <c r="DS54" s="23"/>
       <c r="DT54" s="23"/>
       <c r="DU54" s="23"/>
       <c r="DV54" s="23"/>
       <c r="DW54" s="23"/>
       <c r="DX54" s="23"/>
       <c r="DY54" s="23"/>
       <c r="DZ54" s="23"/>
       <c r="EA54" s="23"/>
       <c r="EB54" s="23"/>
       <c r="EC54" s="23"/>
       <c r="ED54" s="23"/>
       <c r="EE54" s="23"/>
       <c r="EF54" s="23"/>
       <c r="EG54" s="23"/>
       <c r="EH54" s="23"/>
       <c r="EI54" s="23"/>
       <c r="EJ54" s="23"/>
       <c r="EK54" s="23"/>
       <c r="EL54" s="23"/>
       <c r="EM54" s="23"/>
       <c r="EN54" s="23"/>
       <c r="EO54" s="23"/>
       <c r="EP54" s="23"/>
     </row>
     <row r="55" spans="1:146" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="K55" s="44" t="s">
+      <c r="K55" s="47" t="s">
         <v>30</v>
       </c>
-      <c r="L55" s="44"/>
-[...1 lines deleted...]
-      <c r="W55" s="44" t="s">
+      <c r="L55" s="47"/>
+      <c r="M55" s="47"/>
+      <c r="W55" s="47" t="s">
         <v>30</v>
       </c>
-      <c r="X55" s="44"/>
-[...1 lines deleted...]
-      <c r="AI55" s="44" t="s">
+      <c r="X55" s="47"/>
+      <c r="Y55" s="47"/>
+      <c r="AI55" s="47" t="s">
         <v>30</v>
       </c>
-      <c r="AJ55" s="44"/>
-[...1 lines deleted...]
-      <c r="AU55" s="44" t="s">
+      <c r="AJ55" s="47"/>
+      <c r="AK55" s="47"/>
+      <c r="AU55" s="47" t="s">
         <v>30</v>
       </c>
-      <c r="AV55" s="44"/>
-[...1 lines deleted...]
-      <c r="BG55" s="44" t="s">
+      <c r="AV55" s="47"/>
+      <c r="AW55" s="47"/>
+      <c r="BG55" s="47" t="s">
         <v>30</v>
       </c>
-      <c r="BH55" s="44"/>
-[...1 lines deleted...]
-      <c r="BS55" s="44" t="s">
+      <c r="BH55" s="47"/>
+      <c r="BI55" s="47"/>
+      <c r="BS55" s="47" t="s">
         <v>30</v>
       </c>
-      <c r="BT55" s="44"/>
-[...1 lines deleted...]
-      <c r="CE55" s="44" t="s">
+      <c r="BT55" s="47"/>
+      <c r="BU55" s="47"/>
+      <c r="CE55" s="47" t="s">
         <v>30</v>
       </c>
-      <c r="CF55" s="44"/>
-[...1 lines deleted...]
-      <c r="CQ55" s="44" t="s">
+      <c r="CF55" s="47"/>
+      <c r="CG55" s="47"/>
+      <c r="CQ55" s="47" t="s">
         <v>30</v>
       </c>
-      <c r="CR55" s="44"/>
-[...1 lines deleted...]
-      <c r="DC55" s="44" t="s">
+      <c r="CR55" s="47"/>
+      <c r="CS55" s="47"/>
+      <c r="DC55" s="47" t="s">
         <v>30</v>
       </c>
-      <c r="DD55" s="44"/>
-      <c r="DE55" s="44"/>
+      <c r="DD55" s="47"/>
+      <c r="DE55" s="47"/>
     </row>
     <row r="56" spans="1:146" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A56" s="45"/>
-      <c r="B56" s="41" t="s">
+      <c r="A56" s="48"/>
+      <c r="B56" s="42" t="s">
         <v>35</v>
       </c>
-      <c r="C56" s="42"/>
-[...10 lines deleted...]
-      <c r="N56" s="41" t="s">
+      <c r="C56" s="43"/>
+      <c r="D56" s="43"/>
+      <c r="E56" s="43"/>
+      <c r="F56" s="43"/>
+      <c r="G56" s="43"/>
+      <c r="H56" s="43"/>
+      <c r="I56" s="43"/>
+      <c r="J56" s="43"/>
+      <c r="K56" s="43"/>
+      <c r="L56" s="43"/>
+      <c r="M56" s="44"/>
+      <c r="N56" s="42" t="s">
         <v>34</v>
       </c>
-      <c r="O56" s="42"/>
-[...10 lines deleted...]
-      <c r="Z56" s="41" t="s">
+      <c r="O56" s="43"/>
+      <c r="P56" s="43"/>
+      <c r="Q56" s="43"/>
+      <c r="R56" s="43"/>
+      <c r="S56" s="43"/>
+      <c r="T56" s="43"/>
+      <c r="U56" s="43"/>
+      <c r="V56" s="43"/>
+      <c r="W56" s="43"/>
+      <c r="X56" s="43"/>
+      <c r="Y56" s="44"/>
+      <c r="Z56" s="42" t="s">
         <v>36</v>
       </c>
-      <c r="AA56" s="42"/>
-[...10 lines deleted...]
-      <c r="AL56" s="41" t="s">
+      <c r="AA56" s="43"/>
+      <c r="AB56" s="43"/>
+      <c r="AC56" s="43"/>
+      <c r="AD56" s="43"/>
+      <c r="AE56" s="43"/>
+      <c r="AF56" s="43"/>
+      <c r="AG56" s="43"/>
+      <c r="AH56" s="43"/>
+      <c r="AI56" s="43"/>
+      <c r="AJ56" s="43"/>
+      <c r="AK56" s="44"/>
+      <c r="AL56" s="42" t="s">
         <v>43</v>
       </c>
-      <c r="AM56" s="42"/>
-[...10 lines deleted...]
-      <c r="AX56" s="41" t="s">
+      <c r="AM56" s="43"/>
+      <c r="AN56" s="43"/>
+      <c r="AO56" s="43"/>
+      <c r="AP56" s="43"/>
+      <c r="AQ56" s="43"/>
+      <c r="AR56" s="43"/>
+      <c r="AS56" s="43"/>
+      <c r="AT56" s="43"/>
+      <c r="AU56" s="43"/>
+      <c r="AV56" s="43"/>
+      <c r="AW56" s="44"/>
+      <c r="AX56" s="42" t="s">
         <v>47</v>
       </c>
-      <c r="AY56" s="42"/>
-[...10 lines deleted...]
-      <c r="BJ56" s="41" t="s">
+      <c r="AY56" s="43"/>
+      <c r="AZ56" s="43"/>
+      <c r="BA56" s="43"/>
+      <c r="BB56" s="43"/>
+      <c r="BC56" s="43"/>
+      <c r="BD56" s="43"/>
+      <c r="BE56" s="43"/>
+      <c r="BF56" s="43"/>
+      <c r="BG56" s="43"/>
+      <c r="BH56" s="43"/>
+      <c r="BI56" s="44"/>
+      <c r="BJ56" s="42" t="s">
         <v>42</v>
       </c>
-      <c r="BK56" s="42"/>
-[...10 lines deleted...]
-      <c r="BV56" s="41" t="s">
+      <c r="BK56" s="43"/>
+      <c r="BL56" s="43"/>
+      <c r="BM56" s="43"/>
+      <c r="BN56" s="43"/>
+      <c r="BO56" s="43"/>
+      <c r="BP56" s="43"/>
+      <c r="BQ56" s="43"/>
+      <c r="BR56" s="43"/>
+      <c r="BS56" s="43"/>
+      <c r="BT56" s="43"/>
+      <c r="BU56" s="44"/>
+      <c r="BV56" s="42" t="s">
         <v>44</v>
       </c>
-      <c r="BW56" s="42"/>
-[...10 lines deleted...]
-      <c r="CH56" s="41" t="s">
+      <c r="BW56" s="43"/>
+      <c r="BX56" s="43"/>
+      <c r="BY56" s="43"/>
+      <c r="BZ56" s="43"/>
+      <c r="CA56" s="43"/>
+      <c r="CB56" s="43"/>
+      <c r="CC56" s="43"/>
+      <c r="CD56" s="43"/>
+      <c r="CE56" s="43"/>
+      <c r="CF56" s="43"/>
+      <c r="CG56" s="44"/>
+      <c r="CH56" s="42" t="s">
         <v>63</v>
       </c>
-      <c r="CI56" s="42"/>
-[...10 lines deleted...]
-      <c r="CT56" s="41" t="s">
+      <c r="CI56" s="43"/>
+      <c r="CJ56" s="43"/>
+      <c r="CK56" s="43"/>
+      <c r="CL56" s="43"/>
+      <c r="CM56" s="43"/>
+      <c r="CN56" s="43"/>
+      <c r="CO56" s="43"/>
+      <c r="CP56" s="43"/>
+      <c r="CQ56" s="43"/>
+      <c r="CR56" s="43"/>
+      <c r="CS56" s="44"/>
+      <c r="CT56" s="42" t="s">
         <v>48</v>
       </c>
-      <c r="CU56" s="42"/>
-[...9 lines deleted...]
-      <c r="DE56" s="43"/>
+      <c r="CU56" s="43"/>
+      <c r="CV56" s="43"/>
+      <c r="CW56" s="43"/>
+      <c r="CX56" s="43"/>
+      <c r="CY56" s="43"/>
+      <c r="CZ56" s="43"/>
+      <c r="DA56" s="43"/>
+      <c r="DB56" s="43"/>
+      <c r="DC56" s="43"/>
+      <c r="DD56" s="43"/>
+      <c r="DE56" s="44"/>
     </row>
     <row r="57" spans="1:146" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A57" s="46"/>
+      <c r="A57" s="49"/>
       <c r="B57" s="8" t="s">
         <v>25</v>
       </c>
       <c r="C57" s="9" t="s">
         <v>26</v>
       </c>
       <c r="D57" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E57" s="8" t="s">
         <v>1</v>
       </c>
       <c r="F57" s="9" t="s">
         <v>2</v>
       </c>
       <c r="G57" s="9" t="s">
         <v>3</v>
       </c>
       <c r="H57" s="9" t="s">
         <v>4</v>
       </c>
       <c r="I57" s="9" t="s">
         <v>5</v>
       </c>
       <c r="J57" s="9" t="s">
@@ -35624,364 +35708,366 @@
       </c>
       <c r="CQ58" s="17">
         <v>54.249074553377909</v>
       </c>
       <c r="CR58" s="17">
         <v>50.929698382047981</v>
       </c>
       <c r="CS58" s="19">
         <v>1.3513959931483557</v>
       </c>
       <c r="CT58" s="1">
         <v>100</v>
       </c>
       <c r="CU58" s="1">
         <v>100</v>
       </c>
       <c r="CV58" s="1">
         <v>100</v>
       </c>
       <c r="CW58" s="1">
         <v>130.2369122888478</v>
       </c>
       <c r="CX58" s="1">
         <v>111.88955188740501</v>
       </c>
-      <c r="CY58" s="1"/>
+      <c r="CY58" s="1">
+        <v>180.40305776635876</v>
+      </c>
       <c r="CZ58" s="17"/>
       <c r="DA58" s="1"/>
       <c r="DB58" s="1"/>
       <c r="DC58" s="17"/>
       <c r="DD58" s="17"/>
       <c r="DE58" s="19"/>
     </row>
     <row r="61" spans="1:146" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A61" s="38" t="s">
+      <c r="A61" s="39" t="s">
         <v>29</v>
       </c>
-      <c r="B61" s="38"/>
-[...59 lines deleted...]
-      <c r="CH61" s="48" t="s">
+      <c r="B61" s="39"/>
+      <c r="C61" s="39"/>
+      <c r="D61" s="39"/>
+      <c r="E61" s="39"/>
+      <c r="F61" s="39"/>
+      <c r="G61" s="39"/>
+      <c r="H61" s="39"/>
+      <c r="I61" s="39"/>
+      <c r="J61" s="39"/>
+      <c r="K61" s="39"/>
+      <c r="L61" s="39"/>
+      <c r="M61" s="39"/>
+      <c r="N61" s="39"/>
+      <c r="O61" s="39"/>
+      <c r="P61" s="39"/>
+      <c r="Q61" s="39"/>
+      <c r="R61" s="39"/>
+      <c r="S61" s="39"/>
+      <c r="T61" s="39"/>
+      <c r="U61" s="39"/>
+      <c r="V61" s="39"/>
+      <c r="W61" s="39"/>
+      <c r="X61" s="39"/>
+      <c r="Y61" s="39"/>
+      <c r="Z61" s="39"/>
+      <c r="AA61" s="39"/>
+      <c r="AB61" s="39"/>
+      <c r="AC61" s="39"/>
+      <c r="AD61" s="39"/>
+      <c r="AE61" s="39"/>
+      <c r="AF61" s="39"/>
+      <c r="AG61" s="39"/>
+      <c r="AH61" s="39"/>
+      <c r="AI61" s="39"/>
+      <c r="AJ61" s="39"/>
+      <c r="AK61" s="39"/>
+      <c r="AL61" s="39"/>
+      <c r="AM61" s="39"/>
+      <c r="AN61" s="39"/>
+      <c r="AO61" s="39"/>
+      <c r="AP61" s="39"/>
+      <c r="AQ61" s="39"/>
+      <c r="AR61" s="39"/>
+      <c r="AS61" s="39"/>
+      <c r="AT61" s="39"/>
+      <c r="AU61" s="39"/>
+      <c r="AV61" s="39"/>
+      <c r="AW61" s="39"/>
+      <c r="AX61" s="39"/>
+      <c r="AY61" s="39"/>
+      <c r="AZ61" s="39"/>
+      <c r="BA61" s="39"/>
+      <c r="BB61" s="39"/>
+      <c r="BC61" s="39"/>
+      <c r="BD61" s="39"/>
+      <c r="BE61" s="39"/>
+      <c r="BF61" s="39"/>
+      <c r="BG61" s="39"/>
+      <c r="BH61" s="39"/>
+      <c r="BI61" s="39"/>
+      <c r="CH61" s="46" t="s">
         <v>29</v>
       </c>
-      <c r="CI61" s="48"/>
-[...21 lines deleted...]
-      <c r="DE61" s="48"/>
+      <c r="CI61" s="46"/>
+      <c r="CJ61" s="46"/>
+      <c r="CK61" s="46"/>
+      <c r="CL61" s="46"/>
+      <c r="CM61" s="46"/>
+      <c r="CN61" s="46"/>
+      <c r="CO61" s="46"/>
+      <c r="CP61" s="46"/>
+      <c r="CQ61" s="46"/>
+      <c r="CR61" s="46"/>
+      <c r="CS61" s="46"/>
+      <c r="CT61" s="46"/>
+      <c r="CU61" s="46"/>
+      <c r="CV61" s="46"/>
+      <c r="CW61" s="46"/>
+      <c r="CX61" s="46"/>
+      <c r="CY61" s="46"/>
+      <c r="CZ61" s="46"/>
+      <c r="DA61" s="46"/>
+      <c r="DB61" s="46"/>
+      <c r="DC61" s="46"/>
+      <c r="DD61" s="46"/>
+      <c r="DE61" s="46"/>
       <c r="DF61" s="23"/>
       <c r="DG61" s="23"/>
       <c r="DH61" s="23"/>
       <c r="DI61" s="23"/>
       <c r="DJ61" s="23"/>
       <c r="DK61" s="23"/>
       <c r="DL61" s="23"/>
       <c r="DM61" s="23"/>
       <c r="DN61" s="23"/>
       <c r="DO61" s="23"/>
       <c r="DP61" s="23"/>
       <c r="DQ61" s="23"/>
       <c r="DR61" s="23"/>
       <c r="DS61" s="23"/>
       <c r="DT61" s="23"/>
       <c r="DU61" s="23"/>
       <c r="DV61" s="23"/>
       <c r="DW61" s="23"/>
       <c r="DX61" s="23"/>
       <c r="DY61" s="23"/>
       <c r="DZ61" s="23"/>
       <c r="EA61" s="23"/>
       <c r="EB61" s="23"/>
       <c r="EC61" s="23"/>
       <c r="ED61" s="23"/>
       <c r="EE61" s="23"/>
       <c r="EF61" s="23"/>
       <c r="EG61" s="23"/>
       <c r="EH61" s="23"/>
       <c r="EI61" s="23"/>
       <c r="EJ61" s="23"/>
       <c r="EK61" s="23"/>
       <c r="EL61" s="23"/>
       <c r="EM61" s="23"/>
       <c r="EN61" s="23"/>
       <c r="EO61" s="23"/>
       <c r="EP61" s="23"/>
     </row>
     <row r="62" spans="1:146" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="K62" s="44" t="s">
+      <c r="K62" s="47" t="s">
         <v>30</v>
       </c>
-      <c r="L62" s="44"/>
-[...1 lines deleted...]
-      <c r="W62" s="44" t="s">
+      <c r="L62" s="47"/>
+      <c r="M62" s="47"/>
+      <c r="W62" s="47" t="s">
         <v>30</v>
       </c>
-      <c r="X62" s="44"/>
-[...1 lines deleted...]
-      <c r="AI62" s="44" t="s">
+      <c r="X62" s="47"/>
+      <c r="Y62" s="47"/>
+      <c r="AI62" s="47" t="s">
         <v>30</v>
       </c>
-      <c r="AJ62" s="44"/>
-[...1 lines deleted...]
-      <c r="AU62" s="44" t="s">
+      <c r="AJ62" s="47"/>
+      <c r="AK62" s="47"/>
+      <c r="AU62" s="47" t="s">
         <v>30</v>
       </c>
-      <c r="AV62" s="44"/>
-[...1 lines deleted...]
-      <c r="BG62" s="44" t="s">
+      <c r="AV62" s="47"/>
+      <c r="AW62" s="47"/>
+      <c r="BG62" s="47" t="s">
         <v>30</v>
       </c>
-      <c r="BH62" s="44"/>
-[...1 lines deleted...]
-      <c r="BS62" s="44" t="s">
+      <c r="BH62" s="47"/>
+      <c r="BI62" s="47"/>
+      <c r="BS62" s="47" t="s">
         <v>30</v>
       </c>
-      <c r="BT62" s="44"/>
-[...1 lines deleted...]
-      <c r="CE62" s="44" t="s">
+      <c r="BT62" s="47"/>
+      <c r="BU62" s="47"/>
+      <c r="CE62" s="47" t="s">
         <v>30</v>
       </c>
-      <c r="CF62" s="44"/>
-[...1 lines deleted...]
-      <c r="CQ62" s="44" t="s">
+      <c r="CF62" s="47"/>
+      <c r="CG62" s="47"/>
+      <c r="CQ62" s="47" t="s">
         <v>30</v>
       </c>
-      <c r="CR62" s="44"/>
-[...1 lines deleted...]
-      <c r="DC62" s="44" t="s">
+      <c r="CR62" s="47"/>
+      <c r="CS62" s="47"/>
+      <c r="DC62" s="47" t="s">
         <v>30</v>
       </c>
-      <c r="DD62" s="44"/>
-      <c r="DE62" s="44"/>
+      <c r="DD62" s="47"/>
+      <c r="DE62" s="47"/>
     </row>
     <row r="63" spans="1:146" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A63" s="45"/>
-      <c r="B63" s="41" t="s">
+      <c r="A63" s="48"/>
+      <c r="B63" s="42" t="s">
         <v>35</v>
       </c>
-      <c r="C63" s="42"/>
-[...10 lines deleted...]
-      <c r="N63" s="41" t="s">
+      <c r="C63" s="43"/>
+      <c r="D63" s="43"/>
+      <c r="E63" s="43"/>
+      <c r="F63" s="43"/>
+      <c r="G63" s="43"/>
+      <c r="H63" s="43"/>
+      <c r="I63" s="43"/>
+      <c r="J63" s="43"/>
+      <c r="K63" s="43"/>
+      <c r="L63" s="43"/>
+      <c r="M63" s="44"/>
+      <c r="N63" s="42" t="s">
         <v>34</v>
       </c>
-      <c r="O63" s="42"/>
-[...10 lines deleted...]
-      <c r="Z63" s="41" t="s">
+      <c r="O63" s="43"/>
+      <c r="P63" s="43"/>
+      <c r="Q63" s="43"/>
+      <c r="R63" s="43"/>
+      <c r="S63" s="43"/>
+      <c r="T63" s="43"/>
+      <c r="U63" s="43"/>
+      <c r="V63" s="43"/>
+      <c r="W63" s="43"/>
+      <c r="X63" s="43"/>
+      <c r="Y63" s="44"/>
+      <c r="Z63" s="42" t="s">
         <v>36</v>
       </c>
-      <c r="AA63" s="42"/>
-[...10 lines deleted...]
-      <c r="AL63" s="41" t="s">
+      <c r="AA63" s="43"/>
+      <c r="AB63" s="43"/>
+      <c r="AC63" s="43"/>
+      <c r="AD63" s="43"/>
+      <c r="AE63" s="43"/>
+      <c r="AF63" s="43"/>
+      <c r="AG63" s="43"/>
+      <c r="AH63" s="43"/>
+      <c r="AI63" s="43"/>
+      <c r="AJ63" s="43"/>
+      <c r="AK63" s="44"/>
+      <c r="AL63" s="42" t="s">
         <v>43</v>
       </c>
-      <c r="AM63" s="42"/>
-[...10 lines deleted...]
-      <c r="AX63" s="41" t="s">
+      <c r="AM63" s="43"/>
+      <c r="AN63" s="43"/>
+      <c r="AO63" s="43"/>
+      <c r="AP63" s="43"/>
+      <c r="AQ63" s="43"/>
+      <c r="AR63" s="43"/>
+      <c r="AS63" s="43"/>
+      <c r="AT63" s="43"/>
+      <c r="AU63" s="43"/>
+      <c r="AV63" s="43"/>
+      <c r="AW63" s="44"/>
+      <c r="AX63" s="42" t="s">
         <v>47</v>
       </c>
-      <c r="AY63" s="42"/>
-[...10 lines deleted...]
-      <c r="BJ63" s="41" t="s">
+      <c r="AY63" s="43"/>
+      <c r="AZ63" s="43"/>
+      <c r="BA63" s="43"/>
+      <c r="BB63" s="43"/>
+      <c r="BC63" s="43"/>
+      <c r="BD63" s="43"/>
+      <c r="BE63" s="43"/>
+      <c r="BF63" s="43"/>
+      <c r="BG63" s="43"/>
+      <c r="BH63" s="43"/>
+      <c r="BI63" s="44"/>
+      <c r="BJ63" s="42" t="s">
         <v>42</v>
       </c>
-      <c r="BK63" s="42"/>
-[...10 lines deleted...]
-      <c r="BV63" s="41" t="s">
+      <c r="BK63" s="43"/>
+      <c r="BL63" s="43"/>
+      <c r="BM63" s="43"/>
+      <c r="BN63" s="43"/>
+      <c r="BO63" s="43"/>
+      <c r="BP63" s="43"/>
+      <c r="BQ63" s="43"/>
+      <c r="BR63" s="43"/>
+      <c r="BS63" s="43"/>
+      <c r="BT63" s="43"/>
+      <c r="BU63" s="44"/>
+      <c r="BV63" s="42" t="s">
         <v>45</v>
       </c>
-      <c r="BW63" s="42"/>
-[...10 lines deleted...]
-      <c r="CH63" s="41" t="s">
+      <c r="BW63" s="43"/>
+      <c r="BX63" s="43"/>
+      <c r="BY63" s="43"/>
+      <c r="BZ63" s="43"/>
+      <c r="CA63" s="43"/>
+      <c r="CB63" s="43"/>
+      <c r="CC63" s="43"/>
+      <c r="CD63" s="43"/>
+      <c r="CE63" s="43"/>
+      <c r="CF63" s="43"/>
+      <c r="CG63" s="44"/>
+      <c r="CH63" s="42" t="s">
         <v>63</v>
       </c>
-      <c r="CI63" s="42"/>
-[...10 lines deleted...]
-      <c r="CT63" s="41" t="s">
+      <c r="CI63" s="43"/>
+      <c r="CJ63" s="43"/>
+      <c r="CK63" s="43"/>
+      <c r="CL63" s="43"/>
+      <c r="CM63" s="43"/>
+      <c r="CN63" s="43"/>
+      <c r="CO63" s="43"/>
+      <c r="CP63" s="43"/>
+      <c r="CQ63" s="43"/>
+      <c r="CR63" s="43"/>
+      <c r="CS63" s="44"/>
+      <c r="CT63" s="42" t="s">
         <v>48</v>
       </c>
-      <c r="CU63" s="42"/>
-[...9 lines deleted...]
-      <c r="DE63" s="43"/>
+      <c r="CU63" s="43"/>
+      <c r="CV63" s="43"/>
+      <c r="CW63" s="43"/>
+      <c r="CX63" s="43"/>
+      <c r="CY63" s="43"/>
+      <c r="CZ63" s="43"/>
+      <c r="DA63" s="43"/>
+      <c r="DB63" s="43"/>
+      <c r="DC63" s="43"/>
+      <c r="DD63" s="43"/>
+      <c r="DE63" s="44"/>
     </row>
     <row r="64" spans="1:146" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A64" s="46"/>
+      <c r="A64" s="49"/>
       <c r="B64" s="8" t="s">
         <v>25</v>
       </c>
       <c r="C64" s="9" t="s">
         <v>26</v>
       </c>
       <c r="D64" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E64" s="8" t="s">
         <v>1</v>
       </c>
       <c r="F64" s="9" t="s">
         <v>2</v>
       </c>
       <c r="G64" s="9" t="s">
         <v>3</v>
       </c>
       <c r="H64" s="9" t="s">
         <v>4</v>
       </c>
       <c r="I64" s="9" t="s">
         <v>5</v>
       </c>
       <c r="J64" s="9" t="s">
@@ -36570,51 +36656,53 @@
       </c>
       <c r="CQ65" s="1">
         <v>77.550579142316892</v>
       </c>
       <c r="CR65" s="1">
         <v>103.53466205202683</v>
       </c>
       <c r="CS65" s="1">
         <v>152.00522865946476</v>
       </c>
       <c r="CT65" s="1">
         <v>44.686995072820523</v>
       </c>
       <c r="CU65" s="1">
         <v>102.32775392713577</v>
       </c>
       <c r="CV65" s="1">
         <v>133.51847736053125</v>
       </c>
       <c r="CW65" s="1">
         <v>95.832140029547389</v>
       </c>
       <c r="CX65" s="1">
         <v>111.36083037390982</v>
       </c>
-      <c r="CY65" s="1"/>
+      <c r="CY65" s="1">
+        <v>151.11788334853938</v>
+      </c>
       <c r="CZ65" s="1"/>
       <c r="DA65" s="1"/>
       <c r="DB65" s="1"/>
       <c r="DC65" s="1"/>
       <c r="DD65" s="1"/>
       <c r="DE65" s="1"/>
     </row>
     <row r="66" spans="1:109" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A66" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B66" s="20" t="s">
         <v>37</v>
       </c>
       <c r="C66" s="20" t="s">
         <v>37</v>
       </c>
       <c r="D66" s="20" t="s">
         <v>37</v>
       </c>
       <c r="E66" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F66" s="20" t="s">
         <v>37</v>
@@ -36885,51 +36973,53 @@
       </c>
       <c r="CQ66" s="21">
         <v>73.813844309281563</v>
       </c>
       <c r="CR66" s="21">
         <v>100.98921843834007</v>
       </c>
       <c r="CS66" s="21">
         <v>188.80970757733812</v>
       </c>
       <c r="CT66" s="21">
         <v>21.187883049846217</v>
       </c>
       <c r="CU66" s="21">
         <v>130.56988955544918</v>
       </c>
       <c r="CV66" s="21">
         <v>136.22991484488688</v>
       </c>
       <c r="CW66" s="21">
         <v>113.27766868797751</v>
       </c>
       <c r="CX66" s="21">
         <v>116.26561159576478</v>
       </c>
-      <c r="CY66" s="21"/>
+      <c r="CY66" s="21">
+        <v>169.03078950527743</v>
+      </c>
       <c r="CZ66" s="21"/>
       <c r="DA66" s="21"/>
       <c r="DB66" s="21"/>
       <c r="DC66" s="21"/>
       <c r="DD66" s="21"/>
       <c r="DE66" s="21"/>
     </row>
     <row r="67" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A67" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B67" s="21">
         <v>69.175519735959355</v>
       </c>
       <c r="C67" s="21">
         <v>97.556216882145293</v>
       </c>
       <c r="D67" s="21">
         <v>124.13848634317122</v>
       </c>
       <c r="E67" s="21">
         <v>112.47455314457015</v>
       </c>
       <c r="F67" s="21">
         <v>115.99438594497613</v>
@@ -37200,51 +37290,53 @@
       </c>
       <c r="CQ67" s="21">
         <v>90.326151098633602</v>
       </c>
       <c r="CR67" s="21">
         <v>108.34145392066912</v>
       </c>
       <c r="CS67" s="21">
         <v>120.0501950949356</v>
       </c>
       <c r="CT67" s="21">
         <v>73.660332239368969</v>
       </c>
       <c r="CU67" s="21">
         <v>106.67869248539463</v>
       </c>
       <c r="CV67" s="21">
         <v>110.03631443151876</v>
       </c>
       <c r="CW67" s="21">
         <v>105.73209856159509</v>
       </c>
       <c r="CX67" s="21">
         <v>104.03052746247872</v>
       </c>
-      <c r="CY67" s="21"/>
+      <c r="CY67" s="21">
+        <v>117.44992594814163</v>
+      </c>
       <c r="CZ67" s="21"/>
       <c r="DA67" s="21"/>
       <c r="DB67" s="21"/>
       <c r="DC67" s="21"/>
       <c r="DD67" s="21"/>
       <c r="DE67" s="21"/>
     </row>
     <row r="68" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A68" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B68" s="21">
         <v>40.803074475305792</v>
       </c>
       <c r="C68" s="21">
         <v>108.04246382167891</v>
       </c>
       <c r="D68" s="21">
         <v>171.26352197065097</v>
       </c>
       <c r="E68" s="21">
         <v>79.78524637662386</v>
       </c>
       <c r="F68" s="21">
         <v>110.87259258619807</v>
@@ -37515,51 +37607,53 @@
       </c>
       <c r="CQ68" s="21">
         <v>80.75503059536922</v>
       </c>
       <c r="CR68" s="21">
         <v>118.11753419615529</v>
       </c>
       <c r="CS68" s="21">
         <v>139.94834368576429</v>
       </c>
       <c r="CT68" s="21">
         <v>38.657466438614534</v>
       </c>
       <c r="CU68" s="21">
         <v>105.9914047448693</v>
       </c>
       <c r="CV68" s="21">
         <v>187.55792001672768</v>
       </c>
       <c r="CW68" s="21">
         <v>82.489236464420571</v>
       </c>
       <c r="CX68" s="21">
         <v>103.15710464673474</v>
       </c>
-      <c r="CY68" s="21"/>
+      <c r="CY68" s="21">
+        <v>163.54224453062645</v>
+      </c>
       <c r="CZ68" s="21"/>
       <c r="DA68" s="21"/>
       <c r="DB68" s="21"/>
       <c r="DC68" s="21"/>
       <c r="DD68" s="21"/>
       <c r="DE68" s="21"/>
     </row>
     <row r="69" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A69" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B69" s="21">
         <v>47.166726962155316</v>
       </c>
       <c r="C69" s="21">
         <v>83.626379179116952</v>
       </c>
       <c r="D69" s="21">
         <v>206.83372379121349</v>
       </c>
       <c r="E69" s="21">
         <v>62.711576011131584</v>
       </c>
       <c r="F69" s="21">
         <v>116.08505817195727</v>
@@ -37830,51 +37924,53 @@
       </c>
       <c r="CQ69" s="21">
         <v>86.224425676128575</v>
       </c>
       <c r="CR69" s="21">
         <v>101.12769443268932</v>
       </c>
       <c r="CS69" s="21">
         <v>120.71764188207497</v>
       </c>
       <c r="CT69" s="21">
         <v>41.193077405832582</v>
       </c>
       <c r="CU69" s="21">
         <v>100.60236470063748</v>
       </c>
       <c r="CV69" s="21">
         <v>194.42434344508717</v>
       </c>
       <c r="CW69" s="21">
         <v>55.344165102306178</v>
       </c>
       <c r="CX69" s="21">
         <v>113.18402408754453</v>
       </c>
-      <c r="CY69" s="21"/>
+      <c r="CY69" s="21">
+        <v>191.70725886103537</v>
+      </c>
       <c r="CZ69" s="21"/>
       <c r="DA69" s="21"/>
       <c r="DB69" s="21"/>
       <c r="DC69" s="21"/>
       <c r="DD69" s="21"/>
       <c r="DE69" s="21"/>
     </row>
     <row r="70" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A70" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B70" s="21">
         <v>44.474740752610927</v>
       </c>
       <c r="C70" s="21">
         <v>99.096014197314631</v>
       </c>
       <c r="D70" s="21">
         <v>129.90863614523593</v>
       </c>
       <c r="E70" s="21">
         <v>99.226235563494242</v>
       </c>
       <c r="F70" s="21">
         <v>158.91006355981213</v>
@@ -38145,51 +38241,53 @@
       </c>
       <c r="CQ70" s="21">
         <v>83.346321674008735</v>
       </c>
       <c r="CR70" s="21">
         <v>114.55954914592709</v>
       </c>
       <c r="CS70" s="21">
         <v>169.35931947019498</v>
       </c>
       <c r="CT70" s="21">
         <v>34.374831533878691</v>
       </c>
       <c r="CU70" s="21">
         <v>125.15223702337491</v>
       </c>
       <c r="CV70" s="21">
         <v>109.90707748576938</v>
       </c>
       <c r="CW70" s="21">
         <v>91.828099962129357</v>
       </c>
       <c r="CX70" s="21">
         <v>137.79698537616122</v>
       </c>
-      <c r="CY70" s="21"/>
+      <c r="CY70" s="21">
+        <v>123.03017139927239</v>
+      </c>
       <c r="CZ70" s="21"/>
       <c r="DA70" s="21"/>
       <c r="DB70" s="21"/>
       <c r="DC70" s="21"/>
       <c r="DD70" s="21"/>
       <c r="DE70" s="21"/>
     </row>
     <row r="71" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A71" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B71" s="21">
         <v>32.691235634835593</v>
       </c>
       <c r="C71" s="21">
         <v>131.07357817304774</v>
       </c>
       <c r="D71" s="21">
         <v>136.39342336391346</v>
       </c>
       <c r="E71" s="21">
         <v>128.88438271618372</v>
       </c>
       <c r="F71" s="21">
         <v>146.56989296011571</v>
@@ -38460,51 +38558,53 @@
       </c>
       <c r="CQ71" s="21">
         <v>67.526509326818925</v>
       </c>
       <c r="CR71" s="21">
         <v>106.41499131231123</v>
       </c>
       <c r="CS71" s="21">
         <v>158.62893935051522</v>
       </c>
       <c r="CT71" s="21">
         <v>37.728721890334633</v>
       </c>
       <c r="CU71" s="21">
         <v>128.77401120326067</v>
       </c>
       <c r="CV71" s="21">
         <v>114.22996593755204</v>
       </c>
       <c r="CW71" s="21">
         <v>135.80198252258458</v>
       </c>
       <c r="CX71" s="21">
         <v>145.20813738111374</v>
       </c>
-      <c r="CY71" s="21"/>
+      <c r="CY71" s="21">
+        <v>133.84528310875245</v>
+      </c>
       <c r="CZ71" s="21"/>
       <c r="DA71" s="21"/>
       <c r="DB71" s="21"/>
       <c r="DC71" s="21"/>
       <c r="DD71" s="21"/>
       <c r="DE71" s="21"/>
     </row>
     <row r="72" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A72" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B72" s="21">
         <v>45.775873434480147</v>
       </c>
       <c r="C72" s="21">
         <v>95.952103728508888</v>
       </c>
       <c r="D72" s="21">
         <v>113.53073591435705</v>
       </c>
       <c r="E72" s="21">
         <v>113.18196832809689</v>
       </c>
       <c r="F72" s="21">
         <v>107.18287046889171</v>
@@ -38775,51 +38875,53 @@
       </c>
       <c r="CQ72" s="21">
         <v>77.198802132396025</v>
       </c>
       <c r="CR72" s="21">
         <v>117.94881800857478</v>
       </c>
       <c r="CS72" s="21">
         <v>169.06985842754489</v>
       </c>
       <c r="CT72" s="21">
         <v>39.124194470510822</v>
       </c>
       <c r="CU72" s="21">
         <v>98.872512121976328</v>
       </c>
       <c r="CV72" s="21">
         <v>110.54718358356499</v>
       </c>
       <c r="CW72" s="21">
         <v>114.00199193180616</v>
       </c>
       <c r="CX72" s="21">
         <v>110.19740205382973</v>
       </c>
-      <c r="CY72" s="21"/>
+      <c r="CY72" s="21">
+        <v>147.00204257601223</v>
+      </c>
       <c r="CZ72" s="21"/>
       <c r="DA72" s="21"/>
       <c r="DB72" s="21"/>
       <c r="DC72" s="21"/>
       <c r="DD72" s="21"/>
       <c r="DE72" s="21"/>
     </row>
     <row r="73" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A73" s="6" t="s">
         <v>39</v>
       </c>
       <c r="B73" s="20" t="s">
         <v>37</v>
       </c>
       <c r="C73" s="20" t="s">
         <v>37</v>
       </c>
       <c r="D73" s="20" t="s">
         <v>37</v>
       </c>
       <c r="E73" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F73" s="20" t="s">
         <v>37</v>
@@ -39090,51 +39192,53 @@
       </c>
       <c r="CQ73" s="21">
         <v>81.765567934295774</v>
       </c>
       <c r="CR73" s="21">
         <v>96.625485199547484</v>
       </c>
       <c r="CS73" s="21">
         <v>163.27492378898177</v>
       </c>
       <c r="CT73" s="21">
         <v>31.044854973454335</v>
       </c>
       <c r="CU73" s="21">
         <v>86.220201360834679</v>
       </c>
       <c r="CV73" s="21">
         <v>245.01670580711982</v>
       </c>
       <c r="CW73" s="21">
         <v>60.349631153433116</v>
       </c>
       <c r="CX73" s="21">
         <v>100.43166996782583</v>
       </c>
-      <c r="CY73" s="21"/>
+      <c r="CY73" s="21">
+        <v>242.65799441449332</v>
+      </c>
       <c r="CZ73" s="21"/>
       <c r="DA73" s="21"/>
       <c r="DB73" s="21"/>
       <c r="DC73" s="21"/>
       <c r="DD73" s="21"/>
       <c r="DE73" s="21"/>
     </row>
     <row r="74" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A74" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B74" s="21">
         <v>36.685656859691136</v>
       </c>
       <c r="C74" s="21">
         <v>83.445587069733079</v>
       </c>
       <c r="D74" s="21">
         <v>164.51957726561787</v>
       </c>
       <c r="E74" s="21">
         <v>79.812063224401669</v>
       </c>
       <c r="F74" s="21">
         <v>150.80511514861541</v>
@@ -39405,51 +39509,53 @@
       </c>
       <c r="CQ74" s="21">
         <v>56.462065225834777</v>
       </c>
       <c r="CR74" s="21">
         <v>119.2379569552245</v>
       </c>
       <c r="CS74" s="21">
         <v>183.42262286061478</v>
       </c>
       <c r="CT74" s="21">
         <v>29.637124988634117</v>
       </c>
       <c r="CU74" s="21">
         <v>92.464613228808716</v>
       </c>
       <c r="CV74" s="21">
         <v>163.66916919751765</v>
       </c>
       <c r="CW74" s="21">
         <v>84.905963838458604</v>
       </c>
       <c r="CX74" s="21">
         <v>144.98232219498706</v>
       </c>
-      <c r="CY74" s="21"/>
+      <c r="CY74" s="21">
+        <v>181.72245385602096</v>
+      </c>
       <c r="CZ74" s="21"/>
       <c r="DA74" s="21"/>
       <c r="DB74" s="21"/>
       <c r="DC74" s="21"/>
       <c r="DD74" s="21"/>
       <c r="DE74" s="21"/>
     </row>
     <row r="75" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A75" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B75" s="21">
         <v>98.098599729226393</v>
       </c>
       <c r="C75" s="21">
         <v>105.79758038036198</v>
       </c>
       <c r="D75" s="21">
         <v>90.497420966451884</v>
       </c>
       <c r="E75" s="21">
         <v>150.32552901663885</v>
       </c>
       <c r="F75" s="21">
         <v>102.612961767353</v>
@@ -39720,51 +39826,53 @@
       </c>
       <c r="CQ75" s="21">
         <v>79.786907675252081</v>
       </c>
       <c r="CR75" s="21">
         <v>91.947165337541847</v>
       </c>
       <c r="CS75" s="21">
         <v>131.30412681314502</v>
       </c>
       <c r="CT75" s="21">
         <v>106.39316995639851</v>
       </c>
       <c r="CU75" s="21">
         <v>110.44954912437407</v>
       </c>
       <c r="CV75" s="21">
         <v>94.446423008225565</v>
       </c>
       <c r="CW75" s="21">
         <v>135.79278728345568</v>
       </c>
       <c r="CX75" s="21">
         <v>102.9978315376713</v>
       </c>
-      <c r="CY75" s="21"/>
+      <c r="CY75" s="21">
+        <v>177.65556578067026</v>
+      </c>
       <c r="CZ75" s="21"/>
       <c r="DA75" s="21"/>
       <c r="DB75" s="21"/>
       <c r="DC75" s="21"/>
       <c r="DD75" s="21"/>
       <c r="DE75" s="21"/>
     </row>
     <row r="76" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A76" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B76" s="21">
         <v>67.869306272555548</v>
       </c>
       <c r="C76" s="21">
         <v>93.173730878028067</v>
       </c>
       <c r="D76" s="21">
         <v>104.18254825007156</v>
       </c>
       <c r="E76" s="21">
         <v>102.38513727221834</v>
       </c>
       <c r="F76" s="21">
         <v>103.4388469195912</v>
@@ -40035,51 +40143,53 @@
       </c>
       <c r="CQ76" s="21">
         <v>104.2479695896467</v>
       </c>
       <c r="CR76" s="21">
         <v>105.09999643501669</v>
       </c>
       <c r="CS76" s="21">
         <v>209.6055043455039</v>
       </c>
       <c r="CT76" s="21">
         <v>37.133908814400122</v>
       </c>
       <c r="CU76" s="21">
         <v>92.090603291279081</v>
       </c>
       <c r="CV76" s="21">
         <v>97.085852376389127</v>
       </c>
       <c r="CW76" s="21">
         <v>106.7638338630309</v>
       </c>
       <c r="CX76" s="21">
         <v>106.53043047647688</v>
       </c>
-      <c r="CY76" s="21"/>
+      <c r="CY76" s="21">
+        <v>125.42022868854342</v>
+      </c>
       <c r="CZ76" s="21"/>
       <c r="DA76" s="21"/>
       <c r="DB76" s="21"/>
       <c r="DC76" s="21"/>
       <c r="DD76" s="21"/>
       <c r="DE76" s="21"/>
     </row>
     <row r="77" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A77" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B77" s="21">
         <v>33.00855511607736</v>
       </c>
       <c r="C77" s="21">
         <v>125.87351843855646</v>
       </c>
       <c r="D77" s="21">
         <v>40.553188380810184</v>
       </c>
       <c r="E77" s="21">
         <v>174.98716753332343</v>
       </c>
       <c r="F77" s="21">
         <v>116.38554344161803</v>
@@ -40350,51 +40460,53 @@
       </c>
       <c r="CQ77" s="21">
         <v>65.170827339202376</v>
       </c>
       <c r="CR77" s="21">
         <v>121.52194471273512</v>
       </c>
       <c r="CS77" s="21">
         <v>146.55062478373691</v>
       </c>
       <c r="CT77" s="21">
         <v>31.64174657943115</v>
       </c>
       <c r="CU77" s="21">
         <v>138.86910579327937</v>
       </c>
       <c r="CV77" s="21">
         <v>46.605056227082656</v>
       </c>
       <c r="CW77" s="21">
         <v>205.7564286912536</v>
       </c>
       <c r="CX77" s="21">
         <v>57.427371105980882</v>
       </c>
-      <c r="CY77" s="21"/>
+      <c r="CY77" s="21">
+        <v>248.30463532948249</v>
+      </c>
       <c r="CZ77" s="21"/>
       <c r="DA77" s="21"/>
       <c r="DB77" s="21"/>
       <c r="DC77" s="21"/>
       <c r="DD77" s="21"/>
       <c r="DE77" s="21"/>
     </row>
     <row r="78" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A78" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B78" s="10">
         <v>55.898543512053614</v>
       </c>
       <c r="C78" s="10">
         <v>104.4684046583847</v>
       </c>
       <c r="D78" s="10">
         <v>119.6089609954366</v>
       </c>
       <c r="E78" s="10">
         <v>101.90411731688329</v>
       </c>
       <c r="F78" s="10">
         <v>123.08076499683418</v>
@@ -40665,51 +40777,53 @@
       </c>
       <c r="CQ78" s="21">
         <v>104.12524413658662</v>
       </c>
       <c r="CR78" s="21">
         <v>97.595633508187973</v>
       </c>
       <c r="CS78" s="21">
         <v>131.97361560661193</v>
       </c>
       <c r="CT78" s="21">
         <v>50.87072897735797</v>
       </c>
       <c r="CU78" s="21">
         <v>101.88985851800318</v>
       </c>
       <c r="CV78" s="21">
         <v>117.87458732156711</v>
       </c>
       <c r="CW78" s="21">
         <v>110.298769518413</v>
       </c>
       <c r="CX78" s="21">
         <v>102.62426326188665</v>
       </c>
-      <c r="CY78" s="21"/>
+      <c r="CY78" s="21">
+        <v>146.57177545529959</v>
+      </c>
       <c r="CZ78" s="21"/>
       <c r="DA78" s="21"/>
       <c r="DB78" s="21"/>
       <c r="DC78" s="21"/>
       <c r="DD78" s="21"/>
       <c r="DE78" s="21"/>
     </row>
     <row r="79" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A79" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B79" s="10">
         <v>83.839298745730119</v>
       </c>
       <c r="C79" s="10">
         <v>79.146215309393057</v>
       </c>
       <c r="D79" s="10">
         <v>97.667252289072678</v>
       </c>
       <c r="E79" s="10">
         <v>174.74043172856562</v>
       </c>
       <c r="F79" s="10">
         <v>110.60142959404232</v>
@@ -40980,51 +41094,53 @@
       </c>
       <c r="CQ79" s="21">
         <v>65.207457416729824</v>
       </c>
       <c r="CR79" s="21">
         <v>84.66815031117055</v>
       </c>
       <c r="CS79" s="21">
         <v>130.78244013346034</v>
       </c>
       <c r="CT79" s="21">
         <v>86.052246746791354</v>
       </c>
       <c r="CU79" s="21">
         <v>78.176468983509082</v>
       </c>
       <c r="CV79" s="21">
         <v>113.8547958337525</v>
       </c>
       <c r="CW79" s="21">
         <v>127.28032662803615</v>
       </c>
       <c r="CX79" s="21">
         <v>110.1215497551362</v>
       </c>
-      <c r="CY79" s="21"/>
+      <c r="CY79" s="21">
+        <v>125.27602725800809</v>
+      </c>
       <c r="CZ79" s="21"/>
       <c r="DA79" s="21"/>
       <c r="DB79" s="21"/>
       <c r="DC79" s="21"/>
       <c r="DD79" s="21"/>
       <c r="DE79" s="21"/>
     </row>
     <row r="80" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A80" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B80" s="10">
         <v>67.072521961263249</v>
       </c>
       <c r="C80" s="10">
         <v>102.17400785394742</v>
       </c>
       <c r="D80" s="10">
         <v>116.04684878652967</v>
       </c>
       <c r="E80" s="10">
         <v>101.42241905609666</v>
       </c>
       <c r="F80" s="10">
         <v>111.54596209523615</v>
@@ -41295,51 +41411,53 @@
       </c>
       <c r="CQ80" s="21">
         <v>64.519370289514114</v>
       </c>
       <c r="CR80" s="21">
         <v>94.972509610739237</v>
       </c>
       <c r="CS80" s="21">
         <v>167.72313653139358</v>
       </c>
       <c r="CT80" s="21">
         <v>56.251344245579993</v>
       </c>
       <c r="CU80" s="21">
         <v>102.45829445066887</v>
       </c>
       <c r="CV80" s="21">
         <v>113.35349586948102</v>
       </c>
       <c r="CW80" s="21">
         <v>107.62389026977405</v>
       </c>
       <c r="CX80" s="21">
         <v>100.34853330310369</v>
       </c>
-      <c r="CY80" s="21"/>
+      <c r="CY80" s="21">
+        <v>117.56621514857702</v>
+      </c>
       <c r="CZ80" s="21"/>
       <c r="DA80" s="21"/>
       <c r="DB80" s="21"/>
       <c r="DC80" s="21"/>
       <c r="DD80" s="21"/>
       <c r="DE80" s="21"/>
     </row>
     <row r="81" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A81" s="6" t="s">
         <v>40</v>
       </c>
       <c r="B81" s="20" t="s">
         <v>37</v>
       </c>
       <c r="C81" s="20" t="s">
         <v>37</v>
       </c>
       <c r="D81" s="20" t="s">
         <v>37</v>
       </c>
       <c r="E81" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F81" s="20" t="s">
         <v>37</v>
@@ -41610,51 +41728,53 @@
       </c>
       <c r="CQ81" s="21">
         <v>69.525339077962684</v>
       </c>
       <c r="CR81" s="21">
         <v>73.926663603807285</v>
       </c>
       <c r="CS81" s="20">
         <v>320.56865906838664</v>
       </c>
       <c r="CT81" s="21">
         <v>54.845471671081199</v>
       </c>
       <c r="CU81" s="21">
         <v>42.159684075300156</v>
       </c>
       <c r="CV81" s="21">
         <v>155.08032449948465</v>
       </c>
       <c r="CW81" s="21">
         <v>71.555916842237991</v>
       </c>
       <c r="CX81" s="21">
         <v>157.49681184834242</v>
       </c>
-      <c r="CY81" s="21"/>
+      <c r="CY81" s="21">
+        <v>153.20186941556358</v>
+      </c>
       <c r="CZ81" s="21"/>
       <c r="DA81" s="21"/>
       <c r="DB81" s="21"/>
       <c r="DC81" s="21"/>
       <c r="DD81" s="21"/>
       <c r="DE81" s="20"/>
     </row>
     <row r="82" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A82" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B82" s="10">
         <v>32.355773018449256</v>
       </c>
       <c r="C82" s="10">
         <v>127.03333693354864</v>
       </c>
       <c r="D82" s="10">
         <v>128.61777015302553</v>
       </c>
       <c r="E82" s="10">
         <v>108.23688914483442</v>
       </c>
       <c r="F82" s="10">
         <v>116.57636482571512</v>
@@ -41925,51 +42045,53 @@
       </c>
       <c r="CQ82" s="21">
         <v>87.173880344730762</v>
       </c>
       <c r="CR82" s="21">
         <v>116.46349021458839</v>
       </c>
       <c r="CS82" s="21">
         <v>145.67564616892986</v>
       </c>
       <c r="CT82" s="10">
         <v>36.466756335201829</v>
       </c>
       <c r="CU82" s="21">
         <v>115.09978478927809</v>
       </c>
       <c r="CV82" s="21">
         <v>129.08158558488589</v>
       </c>
       <c r="CW82" s="21">
         <v>99.31372979791297</v>
       </c>
       <c r="CX82" s="21">
         <v>112.69294313029141</v>
       </c>
-      <c r="CY82" s="21"/>
+      <c r="CY82" s="21">
+        <v>140.16326225764539</v>
+      </c>
       <c r="CZ82" s="21"/>
       <c r="DA82" s="21"/>
       <c r="DB82" s="21"/>
       <c r="DC82" s="21"/>
       <c r="DD82" s="21"/>
       <c r="DE82" s="21"/>
     </row>
     <row r="83" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A83" s="6" t="s">
         <v>41</v>
       </c>
       <c r="B83" s="10">
         <v>71.452368954750696</v>
       </c>
       <c r="C83" s="10">
         <v>96.003191612009317</v>
       </c>
       <c r="D83" s="10">
         <v>90.82705017012978</v>
       </c>
       <c r="E83" s="10">
         <v>135.09950399446069</v>
       </c>
       <c r="F83" s="10">
         <v>117.67673923027581</v>
@@ -42240,51 +42362,53 @@
       </c>
       <c r="CQ83" s="21">
         <v>54.021381596679859</v>
       </c>
       <c r="CR83" s="21">
         <v>160.88831931110468</v>
       </c>
       <c r="CS83" s="21">
         <v>179.83352720741317</v>
       </c>
       <c r="CT83" s="10">
         <v>51.679333485451828</v>
       </c>
       <c r="CU83" s="21">
         <v>93.230829495327711</v>
       </c>
       <c r="CV83" s="21">
         <v>171.11977695840278</v>
       </c>
       <c r="CW83" s="21">
         <v>79.082633304780373</v>
       </c>
       <c r="CX83" s="21">
         <v>387.63943045150296</v>
       </c>
-      <c r="CY83" s="21"/>
+      <c r="CY83" s="21">
+        <v>34.035716698213847</v>
+      </c>
       <c r="CZ83" s="21"/>
       <c r="DA83" s="21"/>
       <c r="DB83" s="21"/>
       <c r="DC83" s="21"/>
       <c r="DD83" s="21"/>
       <c r="DE83" s="21"/>
     </row>
     <row r="84" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A84" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B84" s="10">
         <v>83.543563781694104</v>
       </c>
       <c r="C84" s="10">
         <v>55.75562892712508</v>
       </c>
       <c r="D84" s="10">
         <v>168.67916355246314</v>
       </c>
       <c r="E84" s="10">
         <v>58.930198495108336</v>
       </c>
       <c r="F84" s="10">
         <v>216.45460389221523</v>
@@ -42555,51 +42679,53 @@
       </c>
       <c r="CQ84" s="21">
         <v>74.422844146762003</v>
       </c>
       <c r="CR84" s="21">
         <v>115.82046106158835</v>
       </c>
       <c r="CS84" s="21">
         <v>75.006159047660447</v>
       </c>
       <c r="CT84" s="10">
         <v>157.94623751670287</v>
       </c>
       <c r="CU84" s="21">
         <v>78.368310818082293</v>
       </c>
       <c r="CV84" s="21">
         <v>168.10143796953724</v>
       </c>
       <c r="CW84" s="21">
         <v>66.903979776332733</v>
       </c>
       <c r="CX84" s="21">
         <v>99.530207752233821</v>
       </c>
-      <c r="CY84" s="21"/>
+      <c r="CY84" s="21">
+        <v>281.31681733240879</v>
+      </c>
       <c r="CZ84" s="21"/>
       <c r="DA84" s="21"/>
       <c r="DB84" s="21"/>
       <c r="DC84" s="21"/>
       <c r="DD84" s="21"/>
       <c r="DE84" s="21"/>
     </row>
     <row r="85" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A85" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B85" s="12">
         <v>79.571572735175636</v>
       </c>
       <c r="C85" s="12">
         <v>98.714142746312604</v>
       </c>
       <c r="D85" s="12">
         <v>123.9845340516802</v>
       </c>
       <c r="E85" s="12">
         <v>186.24052210527728</v>
       </c>
       <c r="F85" s="12">
         <v>78.543568315686571</v>
@@ -42870,265 +42996,267 @@
       </c>
       <c r="CQ85" s="21">
         <v>111.1031200075671</v>
       </c>
       <c r="CR85" s="21">
         <v>94.405975481345365</v>
       </c>
       <c r="CS85" s="21">
         <v>123.04102981741009</v>
       </c>
       <c r="CT85" s="10">
         <v>83.824905667687872</v>
       </c>
       <c r="CU85" s="21">
         <v>94.269698920621707</v>
       </c>
       <c r="CV85" s="21">
         <v>105.08037986785676</v>
       </c>
       <c r="CW85" s="21">
         <v>117.18388211117758</v>
       </c>
       <c r="CX85" s="21">
         <v>107.62717931313482</v>
       </c>
-      <c r="CY85" s="21"/>
+      <c r="CY85" s="21">
+        <v>96.417969820940172</v>
+      </c>
       <c r="CZ85" s="21"/>
       <c r="DA85" s="21"/>
       <c r="DB85" s="21"/>
       <c r="DC85" s="21"/>
       <c r="DD85" s="21"/>
       <c r="DE85" s="21"/>
     </row>
     <row r="86" spans="1:109" x14ac:dyDescent="0.2">
       <c r="I86" s="13"/>
     </row>
     <row r="87" spans="1:109" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B87" s="18"/>
       <c r="N87" s="18"/>
       <c r="AL87" s="18"/>
       <c r="AX87" s="18"/>
-      <c r="BV87" s="47" t="s">
+      <c r="BV87" s="45" t="s">
         <v>46</v>
       </c>
-      <c r="BW87" s="47"/>
-[...10 lines deleted...]
-      <c r="CH87" s="47" t="s">
+      <c r="BW87" s="45"/>
+      <c r="BX87" s="45"/>
+      <c r="BY87" s="45"/>
+      <c r="BZ87" s="45"/>
+      <c r="CA87" s="45"/>
+      <c r="CB87" s="45"/>
+      <c r="CC87" s="45"/>
+      <c r="CD87" s="45"/>
+      <c r="CE87" s="45"/>
+      <c r="CF87" s="45"/>
+      <c r="CG87" s="45"/>
+      <c r="CH87" s="45" t="s">
         <v>62</v>
       </c>
-      <c r="CI87" s="47"/>
-[...16 lines deleted...]
-      <c r="CZ87" s="47"/>
+      <c r="CI87" s="45"/>
+      <c r="CJ87" s="45"/>
+      <c r="CK87" s="45"/>
+      <c r="CL87" s="45"/>
+      <c r="CM87" s="45"/>
+      <c r="CN87" s="45"/>
+      <c r="CO87" s="45"/>
+      <c r="CP87" s="45"/>
+      <c r="CQ87" s="45"/>
+      <c r="CR87" s="45"/>
+      <c r="CS87" s="45"/>
+      <c r="CT87" s="45"/>
+      <c r="CU87" s="45"/>
+      <c r="CV87" s="45"/>
+      <c r="CW87" s="45"/>
+      <c r="CX87" s="45"/>
+      <c r="CY87" s="45"/>
+      <c r="CZ87" s="45"/>
     </row>
     <row r="88" spans="1:109" ht="39" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="BV88" s="47"/>
-[...16 lines deleted...]
-      <c r="CM88" s="49"/>
+      <c r="BV88" s="45"/>
+      <c r="BW88" s="45"/>
+      <c r="BX88" s="45"/>
+      <c r="BY88" s="45"/>
+      <c r="BZ88" s="45"/>
+      <c r="CA88" s="45"/>
+      <c r="CB88" s="45"/>
+      <c r="CC88" s="45"/>
+      <c r="CD88" s="45"/>
+      <c r="CE88" s="45"/>
+      <c r="CF88" s="45"/>
+      <c r="CG88" s="45"/>
+      <c r="CH88" s="38"/>
+      <c r="CI88" s="38"/>
+      <c r="CJ88" s="38"/>
+      <c r="CK88" s="38"/>
+      <c r="CL88" s="38"/>
+      <c r="CM88" s="38"/>
     </row>
     <row r="90" spans="1:109" x14ac:dyDescent="0.2">
-      <c r="CH90" s="47"/>
-[...17 lines deleted...]
-      <c r="CZ90" s="47"/>
+      <c r="CH90" s="45"/>
+      <c r="CI90" s="45"/>
+      <c r="CJ90" s="45"/>
+      <c r="CK90" s="45"/>
+      <c r="CL90" s="45"/>
+      <c r="CM90" s="45"/>
+      <c r="CN90" s="45"/>
+      <c r="CO90" s="45"/>
+      <c r="CP90" s="45"/>
+      <c r="CQ90" s="45"/>
+      <c r="CR90" s="45"/>
+      <c r="CS90" s="45"/>
+      <c r="CT90" s="45"/>
+      <c r="CU90" s="45"/>
+      <c r="CV90" s="45"/>
+      <c r="CW90" s="45"/>
+      <c r="CX90" s="45"/>
+      <c r="CY90" s="45"/>
+      <c r="CZ90" s="45"/>
     </row>
   </sheetData>
   <mergeCells count="87">
+    <mergeCell ref="BS3:BU3"/>
+    <mergeCell ref="BJ4:BU4"/>
+    <mergeCell ref="BS29:BU29"/>
+    <mergeCell ref="BJ30:BU30"/>
+    <mergeCell ref="CE3:CG3"/>
+    <mergeCell ref="BV4:CG4"/>
+    <mergeCell ref="CE29:CG29"/>
+    <mergeCell ref="BV30:CG30"/>
+    <mergeCell ref="A63:A64"/>
+    <mergeCell ref="A30:A31"/>
+    <mergeCell ref="A56:A57"/>
+    <mergeCell ref="K62:M62"/>
+    <mergeCell ref="AU62:AW62"/>
+    <mergeCell ref="AL63:AW63"/>
+    <mergeCell ref="AU55:AW55"/>
+    <mergeCell ref="AL56:AW56"/>
+    <mergeCell ref="Z30:AK30"/>
+    <mergeCell ref="Z63:AK63"/>
+    <mergeCell ref="Z56:AK56"/>
+    <mergeCell ref="AI55:AK55"/>
+    <mergeCell ref="AI62:AK62"/>
+    <mergeCell ref="AL30:AW30"/>
+    <mergeCell ref="N63:Y63"/>
+    <mergeCell ref="B56:M56"/>
+    <mergeCell ref="A2:BI2"/>
+    <mergeCell ref="A28:BI28"/>
+    <mergeCell ref="A54:BI54"/>
+    <mergeCell ref="A61:BI61"/>
+    <mergeCell ref="W62:Y62"/>
+    <mergeCell ref="K3:M3"/>
+    <mergeCell ref="B30:M30"/>
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="AI29:AK29"/>
+    <mergeCell ref="AU3:AW3"/>
+    <mergeCell ref="AL4:AW4"/>
+    <mergeCell ref="AU29:AW29"/>
+    <mergeCell ref="W29:Y29"/>
+    <mergeCell ref="N30:Y30"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="K29:M29"/>
+    <mergeCell ref="W3:Y3"/>
+    <mergeCell ref="N4:Y4"/>
+    <mergeCell ref="B63:M63"/>
+    <mergeCell ref="W55:Y55"/>
+    <mergeCell ref="N56:Y56"/>
+    <mergeCell ref="K55:M55"/>
+    <mergeCell ref="BV63:CG63"/>
+    <mergeCell ref="BJ63:BU63"/>
+    <mergeCell ref="CH63:CS63"/>
+    <mergeCell ref="CQ62:CS62"/>
+    <mergeCell ref="AI3:AK3"/>
+    <mergeCell ref="BG62:BI62"/>
+    <mergeCell ref="AX63:BI63"/>
+    <mergeCell ref="BG3:BI3"/>
+    <mergeCell ref="AX4:BI4"/>
+    <mergeCell ref="BG29:BI29"/>
+    <mergeCell ref="AX30:BI30"/>
+    <mergeCell ref="BG55:BI55"/>
+    <mergeCell ref="AX56:BI56"/>
+    <mergeCell ref="CQ55:CS55"/>
+    <mergeCell ref="CH56:CS56"/>
+    <mergeCell ref="BS55:BU55"/>
+    <mergeCell ref="CH4:CS4"/>
+    <mergeCell ref="CQ29:CS29"/>
+    <mergeCell ref="CH30:CS30"/>
+    <mergeCell ref="BS62:BU62"/>
+    <mergeCell ref="BV56:CG56"/>
+    <mergeCell ref="CE62:CG62"/>
+    <mergeCell ref="BJ56:BU56"/>
+    <mergeCell ref="CE55:CG55"/>
     <mergeCell ref="CH90:CZ90"/>
     <mergeCell ref="BV87:CG88"/>
     <mergeCell ref="CH87:CZ87"/>
     <mergeCell ref="CH2:DE2"/>
     <mergeCell ref="CT56:DE56"/>
     <mergeCell ref="DC62:DE62"/>
     <mergeCell ref="CT63:DE63"/>
     <mergeCell ref="CH61:DE61"/>
     <mergeCell ref="CH54:DE54"/>
     <mergeCell ref="DC3:DE3"/>
     <mergeCell ref="CT4:DE4"/>
     <mergeCell ref="DC29:DE29"/>
     <mergeCell ref="CT30:DE30"/>
     <mergeCell ref="DC55:DE55"/>
     <mergeCell ref="CH28:DE28"/>
     <mergeCell ref="CQ3:CS3"/>
-    <mergeCell ref="CH4:CS4"/>
-[...69 lines deleted...]
-    <mergeCell ref="CE55:CG55"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...4 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -43137,61 +43265,61 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2F1D3B06-51D3-4C4E-808B-DCD77525BD5B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2F1D3B06-51D3-4C4E-808B-DCD77525BD5B}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>