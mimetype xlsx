--- v3 (2026-07-18)
+++ v4 (2026-08-27)
@@ -1,58 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14955" windowHeight="10185" tabRatio="838" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="ИФО 2010-2017" sheetId="4" r:id="rId1"/>
     <sheet name="ИФО к пред месяцу 2018-2026" sheetId="3" r:id="rId2"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1524" uniqueCount="64">
   <si>
     <t>март</t>
   </si>
   <si>
     <t>апрель</t>
   </si>
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
@@ -218,51 +213,51 @@
   <si>
     <t>2017 год*</t>
   </si>
   <si>
     <t>Южно-Казахстанская</t>
   </si>
   <si>
     <t xml:space="preserve">*Данные за 2017 год пересчитаны по уточненным годовым данным  </t>
   </si>
   <si>
     <t>Индекс физического объема валовой продукции животноводства*</t>
   </si>
   <si>
     <t>2017 год</t>
   </si>
   <si>
     <t xml:space="preserve">*Данные за 2025 год пересчитаны по уточненным годовым данным </t>
   </si>
   <si>
     <t>2025 год*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
@@ -609,64 +604,64 @@
     <xf numFmtId="165" fontId="7" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -689,86 +684,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -20075,110 +20070,110 @@
         <v>118.92930064443486</v>
       </c>
       <c r="CO73" s="7">
         <v>119.33587728158214</v>
       </c>
       <c r="CP73" s="7">
         <v>87.863938382650602</v>
       </c>
       <c r="CQ73" s="7">
         <v>291.84588323613372</v>
       </c>
       <c r="CR73" s="7">
         <v>62.612389979532992</v>
       </c>
       <c r="CS73" s="7">
         <v>81.520039083000697</v>
       </c>
     </row>
     <row r="74" spans="1:97" x14ac:dyDescent="0.2">
       <c r="CH74" s="18" t="s">
         <v>59</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="44">
+    <mergeCell ref="B53:M53"/>
+    <mergeCell ref="CH53:CS53"/>
+    <mergeCell ref="A55:A56"/>
+    <mergeCell ref="B55:M55"/>
+    <mergeCell ref="N55:Y55"/>
+    <mergeCell ref="Z55:AK55"/>
+    <mergeCell ref="AL55:AW55"/>
+    <mergeCell ref="AX55:BI55"/>
+    <mergeCell ref="BJ55:BU55"/>
+    <mergeCell ref="BV55:CG55"/>
+    <mergeCell ref="CH55:CS55"/>
+    <mergeCell ref="B46:M46"/>
+    <mergeCell ref="CH46:CS46"/>
+    <mergeCell ref="A48:A49"/>
+    <mergeCell ref="B48:M48"/>
+    <mergeCell ref="N48:Y48"/>
+    <mergeCell ref="Z48:AK48"/>
+    <mergeCell ref="AL48:AW48"/>
+    <mergeCell ref="AX48:BI48"/>
+    <mergeCell ref="BJ48:BU48"/>
+    <mergeCell ref="BV48:CG48"/>
+    <mergeCell ref="CH48:CS48"/>
+    <mergeCell ref="B24:M24"/>
+    <mergeCell ref="CH24:CS24"/>
+    <mergeCell ref="A26:A27"/>
+    <mergeCell ref="B26:M26"/>
+    <mergeCell ref="N26:Y26"/>
+    <mergeCell ref="Z26:AK26"/>
+    <mergeCell ref="AL26:AW26"/>
+    <mergeCell ref="AX26:BI26"/>
+    <mergeCell ref="BJ26:BU26"/>
+    <mergeCell ref="BV26:CG26"/>
+    <mergeCell ref="CH26:CS26"/>
     <mergeCell ref="B2:M2"/>
     <mergeCell ref="CH2:CS2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="AX4:BI4"/>
     <mergeCell ref="BJ4:BU4"/>
     <mergeCell ref="BV4:CG4"/>
     <mergeCell ref="CH4:CS4"/>
-    <mergeCell ref="B24:M24"/>
-[...31 lines deleted...]
-    <mergeCell ref="CH55:CS55"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:EP90"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="5" topLeftCell="CL6" activePane="bottomRight" state="frozen"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <pane xSplit="1" ySplit="5" topLeftCell="CH6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="CY65" sqref="CY65:CY85"/>
+      <selection pane="bottomRight" activeCell="CZ5" sqref="CZ5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="22.5703125" style="3" customWidth="1"/>
     <col min="2" max="3" width="8.28515625" style="3" customWidth="1"/>
     <col min="4" max="4" width="8" style="3" customWidth="1"/>
     <col min="5" max="5" width="7.140625" style="3" customWidth="1"/>
     <col min="6" max="6" width="7.5703125" style="3" customWidth="1"/>
     <col min="7" max="8" width="7.28515625" style="3" customWidth="1"/>
     <col min="9" max="9" width="6.85546875" style="3" customWidth="1"/>
     <col min="10" max="10" width="8.28515625" style="3" customWidth="1"/>
     <col min="11" max="11" width="8.140625" style="3" customWidth="1"/>
     <col min="12" max="12" width="7.7109375" style="3" customWidth="1"/>
     <col min="13" max="13" width="8" style="3" customWidth="1"/>
     <col min="14" max="14" width="7.85546875" style="3" customWidth="1"/>
     <col min="15" max="15" width="8" style="3" customWidth="1"/>
     <col min="16" max="16" width="7.140625" style="3" customWidth="1"/>
     <col min="17" max="17" width="7.7109375" style="3" customWidth="1"/>
     <col min="18" max="18" width="6.7109375" style="3" customWidth="1"/>
     <col min="19" max="19" width="7.5703125" style="3" customWidth="1"/>
     <col min="20" max="20" width="7.42578125" style="3" customWidth="1"/>
     <col min="21" max="21" width="6.5703125" style="3" customWidth="1"/>
     <col min="22" max="22" width="8.28515625" style="3" customWidth="1"/>
     <col min="23" max="23" width="7.5703125" style="3" customWidth="1"/>
@@ -20258,163 +20253,163 @@
       <c r="AK2" s="39"/>
       <c r="AL2" s="39"/>
       <c r="AM2" s="39"/>
       <c r="AN2" s="39"/>
       <c r="AO2" s="39"/>
       <c r="AP2" s="39"/>
       <c r="AQ2" s="39"/>
       <c r="AR2" s="39"/>
       <c r="AS2" s="39"/>
       <c r="AT2" s="39"/>
       <c r="AU2" s="39"/>
       <c r="AV2" s="39"/>
       <c r="AW2" s="39"/>
       <c r="AX2" s="39"/>
       <c r="AY2" s="39"/>
       <c r="AZ2" s="39"/>
       <c r="BA2" s="39"/>
       <c r="BB2" s="39"/>
       <c r="BC2" s="39"/>
       <c r="BD2" s="39"/>
       <c r="BE2" s="39"/>
       <c r="BF2" s="39"/>
       <c r="BG2" s="39"/>
       <c r="BH2" s="39"/>
       <c r="BI2" s="39"/>
-      <c r="CH2" s="46" t="s">
+      <c r="CH2" s="49" t="s">
         <v>31</v>
       </c>
-      <c r="CI2" s="46"/>
-[...21 lines deleted...]
-      <c r="DE2" s="46"/>
+      <c r="CI2" s="49"/>
+      <c r="CJ2" s="49"/>
+      <c r="CK2" s="49"/>
+      <c r="CL2" s="49"/>
+      <c r="CM2" s="49"/>
+      <c r="CN2" s="49"/>
+      <c r="CO2" s="49"/>
+      <c r="CP2" s="49"/>
+      <c r="CQ2" s="49"/>
+      <c r="CR2" s="49"/>
+      <c r="CS2" s="49"/>
+      <c r="CT2" s="49"/>
+      <c r="CU2" s="49"/>
+      <c r="CV2" s="49"/>
+      <c r="CW2" s="49"/>
+      <c r="CX2" s="49"/>
+      <c r="CY2" s="49"/>
+      <c r="CZ2" s="49"/>
+      <c r="DA2" s="49"/>
+      <c r="DB2" s="49"/>
+      <c r="DC2" s="49"/>
+      <c r="DD2" s="49"/>
+      <c r="DE2" s="49"/>
       <c r="DF2" s="23"/>
       <c r="DG2" s="23"/>
       <c r="DH2" s="23"/>
       <c r="DI2" s="23"/>
       <c r="DJ2" s="23"/>
       <c r="DK2" s="23"/>
       <c r="DL2" s="23"/>
       <c r="DM2" s="23"/>
       <c r="DN2" s="23"/>
       <c r="DO2" s="23"/>
       <c r="DP2" s="23"/>
       <c r="DQ2" s="23"/>
       <c r="DR2" s="23"/>
       <c r="DS2" s="23"/>
       <c r="DT2" s="23"/>
       <c r="DU2" s="23"/>
       <c r="DV2" s="23"/>
       <c r="DW2" s="23"/>
       <c r="DX2" s="23"/>
       <c r="DY2" s="23"/>
       <c r="DZ2" s="23"/>
       <c r="EA2" s="23"/>
       <c r="EB2" s="23"/>
       <c r="EC2" s="23"/>
       <c r="ED2" s="23"/>
       <c r="EE2" s="23"/>
       <c r="EF2" s="23"/>
       <c r="EG2" s="23"/>
       <c r="EH2" s="23"/>
       <c r="EI2" s="23"/>
       <c r="EJ2" s="23"/>
       <c r="EK2" s="23"/>
       <c r="EL2" s="23"/>
       <c r="EM2" s="23"/>
       <c r="EN2" s="23"/>
       <c r="EO2" s="23"/>
       <c r="EP2" s="23"/>
     </row>
     <row r="3" spans="1:146" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="K3" s="47" t="s">
+      <c r="K3" s="45" t="s">
         <v>30</v>
       </c>
-      <c r="L3" s="47"/>
-[...1 lines deleted...]
-      <c r="W3" s="47" t="s">
+      <c r="L3" s="45"/>
+      <c r="M3" s="45"/>
+      <c r="W3" s="45" t="s">
         <v>30</v>
       </c>
-      <c r="X3" s="47"/>
-[...1 lines deleted...]
-      <c r="AI3" s="47" t="s">
+      <c r="X3" s="45"/>
+      <c r="Y3" s="45"/>
+      <c r="AI3" s="45" t="s">
         <v>30</v>
       </c>
-      <c r="AJ3" s="47"/>
-[...1 lines deleted...]
-      <c r="AU3" s="47" t="s">
+      <c r="AJ3" s="45"/>
+      <c r="AK3" s="45"/>
+      <c r="AU3" s="45" t="s">
         <v>30</v>
       </c>
-      <c r="AV3" s="47"/>
-[...1 lines deleted...]
-      <c r="BG3" s="47" t="s">
+      <c r="AV3" s="45"/>
+      <c r="AW3" s="45"/>
+      <c r="BG3" s="45" t="s">
         <v>30</v>
       </c>
-      <c r="BH3" s="47"/>
-[...1 lines deleted...]
-      <c r="BS3" s="47" t="s">
+      <c r="BH3" s="45"/>
+      <c r="BI3" s="45"/>
+      <c r="BS3" s="45" t="s">
         <v>30</v>
       </c>
-      <c r="BT3" s="47"/>
-[...1 lines deleted...]
-      <c r="CE3" s="47" t="s">
+      <c r="BT3" s="45"/>
+      <c r="BU3" s="45"/>
+      <c r="CE3" s="45" t="s">
         <v>30</v>
       </c>
-      <c r="CF3" s="47"/>
-[...1 lines deleted...]
-      <c r="CQ3" s="47" t="s">
+      <c r="CF3" s="45"/>
+      <c r="CG3" s="45"/>
+      <c r="CQ3" s="45" t="s">
         <v>30</v>
       </c>
-      <c r="CR3" s="47"/>
-[...1 lines deleted...]
-      <c r="DC3" s="47" t="s">
+      <c r="CR3" s="45"/>
+      <c r="CS3" s="45"/>
+      <c r="DC3" s="45" t="s">
         <v>30</v>
       </c>
-      <c r="DD3" s="47"/>
-      <c r="DE3" s="47"/>
+      <c r="DD3" s="45"/>
+      <c r="DE3" s="45"/>
     </row>
     <row r="4" spans="1:146" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="48"/>
+      <c r="A4" s="46"/>
       <c r="B4" s="42" t="s">
         <v>35</v>
       </c>
       <c r="C4" s="43"/>
       <c r="D4" s="43"/>
       <c r="E4" s="43"/>
       <c r="F4" s="43"/>
       <c r="G4" s="43"/>
       <c r="H4" s="43"/>
       <c r="I4" s="43"/>
       <c r="J4" s="43"/>
       <c r="K4" s="43"/>
       <c r="L4" s="43"/>
       <c r="M4" s="44"/>
       <c r="N4" s="42" t="s">
         <v>34</v>
       </c>
       <c r="O4" s="43"/>
       <c r="P4" s="43"/>
       <c r="Q4" s="43"/>
       <c r="R4" s="43"/>
       <c r="S4" s="43"/>
       <c r="T4" s="43"/>
       <c r="U4" s="43"/>
       <c r="V4" s="43"/>
@@ -20499,51 +20494,51 @@
       <c r="CK4" s="43"/>
       <c r="CL4" s="43"/>
       <c r="CM4" s="43"/>
       <c r="CN4" s="43"/>
       <c r="CO4" s="43"/>
       <c r="CP4" s="43"/>
       <c r="CQ4" s="43"/>
       <c r="CR4" s="43"/>
       <c r="CS4" s="44"/>
       <c r="CT4" s="42" t="s">
         <v>48</v>
       </c>
       <c r="CU4" s="43"/>
       <c r="CV4" s="43"/>
       <c r="CW4" s="43"/>
       <c r="CX4" s="43"/>
       <c r="CY4" s="43"/>
       <c r="CZ4" s="43"/>
       <c r="DA4" s="43"/>
       <c r="DB4" s="43"/>
       <c r="DC4" s="43"/>
       <c r="DD4" s="43"/>
       <c r="DE4" s="44"/>
     </row>
     <row r="5" spans="1:146" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="49"/>
+      <c r="A5" s="47"/>
       <c r="B5" s="8" t="s">
         <v>25</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>26</v>
       </c>
       <c r="D5" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>1</v>
       </c>
       <c r="F5" s="9" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="9" t="s">
         <v>3</v>
       </c>
       <c r="H5" s="9" t="s">
         <v>4</v>
       </c>
       <c r="I5" s="9" t="s">
         <v>5</v>
       </c>
       <c r="J5" s="9" t="s">
@@ -21135,51 +21130,53 @@
       </c>
       <c r="CR6" s="1">
         <v>60.401381945769337</v>
       </c>
       <c r="CS6" s="1">
         <v>46.628951938106255</v>
       </c>
       <c r="CT6" s="1">
         <v>46.485788953290019</v>
       </c>
       <c r="CU6" s="1">
         <v>102.16491176852671</v>
       </c>
       <c r="CV6" s="1">
         <v>131.70552816131902</v>
       </c>
       <c r="CW6" s="1">
         <v>97.964919096052895</v>
       </c>
       <c r="CX6" s="1">
         <v>110.34420698815369</v>
       </c>
       <c r="CY6" s="1">
         <v>152.03111084212239</v>
       </c>
-      <c r="CZ6" s="1"/>
+      <c r="CZ6" s="1">
+        <v>135.30148855647167</v>
+      </c>
       <c r="DA6" s="1"/>
       <c r="DB6" s="1"/>
       <c r="DC6" s="1"/>
       <c r="DD6" s="1"/>
       <c r="DE6" s="1"/>
     </row>
     <row r="7" spans="1:146" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A7" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B7" s="20" t="s">
         <v>37</v>
       </c>
       <c r="C7" s="20" t="s">
         <v>37</v>
       </c>
       <c r="D7" s="20" t="s">
         <v>37</v>
       </c>
       <c r="E7" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F7" s="20" t="s">
         <v>37</v>
       </c>
@@ -21452,51 +21449,53 @@
       </c>
       <c r="CR7" s="21">
         <v>154.27905497139486</v>
       </c>
       <c r="CS7" s="21">
         <v>45.594576276392715</v>
       </c>
       <c r="CT7" s="21">
         <v>21.293981896789756</v>
       </c>
       <c r="CU7" s="21">
         <v>130.37565584522537</v>
       </c>
       <c r="CV7" s="21">
         <v>137.28595332911982</v>
       </c>
       <c r="CW7" s="21">
         <v>113.94991143841531</v>
       </c>
       <c r="CX7" s="21">
         <v>115.02166782312347</v>
       </c>
       <c r="CY7" s="21">
         <v>168.55661548283285</v>
       </c>
-      <c r="CZ7" s="21"/>
+      <c r="CZ7" s="21">
+        <v>111.15696189472528</v>
+      </c>
       <c r="DA7" s="21"/>
       <c r="DB7" s="21"/>
       <c r="DC7" s="21"/>
       <c r="DD7" s="21"/>
       <c r="DE7" s="21"/>
     </row>
     <row r="8" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A8" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="21">
         <v>70.355828356138773</v>
       </c>
       <c r="C8" s="21">
         <v>97.677131990769254</v>
       </c>
       <c r="D8" s="21">
         <v>122.91585647824293</v>
       </c>
       <c r="E8" s="21">
         <v>111.96051471371302</v>
       </c>
       <c r="F8" s="21">
         <v>115.40570743492171</v>
       </c>
@@ -21769,51 +21768,53 @@
       </c>
       <c r="CR8" s="21">
         <v>46.03949780805371</v>
       </c>
       <c r="CS8" s="21">
         <v>30.848732044637238</v>
       </c>
       <c r="CT8" s="21">
         <v>74.080514609398818</v>
       </c>
       <c r="CU8" s="21">
         <v>106.53243328627391</v>
       </c>
       <c r="CV8" s="21">
         <v>110.61648492287874</v>
       </c>
       <c r="CW8" s="21">
         <v>105.04824974278557</v>
       </c>
       <c r="CX8" s="21">
         <v>104.05242687758177</v>
       </c>
       <c r="CY8" s="21">
         <v>117.1004170769328</v>
       </c>
-      <c r="CZ8" s="21"/>
+      <c r="CZ8" s="21">
+        <v>103.97155648459405</v>
+      </c>
       <c r="DA8" s="21"/>
       <c r="DB8" s="21"/>
       <c r="DC8" s="21"/>
       <c r="DD8" s="21"/>
       <c r="DE8" s="21"/>
     </row>
     <row r="9" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A9" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="21">
         <v>41.677633207056097</v>
       </c>
       <c r="C9" s="21">
         <v>107.7871526650122</v>
       </c>
       <c r="D9" s="21">
         <v>169.16467410638313</v>
       </c>
       <c r="E9" s="21">
         <v>80.137189475497294</v>
       </c>
       <c r="F9" s="21">
         <v>110.63638001404837</v>
       </c>
@@ -22086,51 +22087,53 @@
       </c>
       <c r="CR9" s="21">
         <v>50.169337889705211</v>
       </c>
       <c r="CS9" s="21">
         <v>103.69029606554598</v>
       </c>
       <c r="CT9" s="21">
         <v>41.137048452803185</v>
       </c>
       <c r="CU9" s="21">
         <v>105.40268718687776</v>
       </c>
       <c r="CV9" s="21">
         <v>180.66871728727077</v>
       </c>
       <c r="CW9" s="21">
         <v>83.0873797698993</v>
       </c>
       <c r="CX9" s="21">
         <v>102.9131586826106</v>
       </c>
       <c r="CY9" s="21">
         <v>160.32411463824795</v>
       </c>
-      <c r="CZ9" s="21"/>
+      <c r="CZ9" s="21">
+        <v>159.32111143427824</v>
+      </c>
       <c r="DA9" s="21"/>
       <c r="DB9" s="21"/>
       <c r="DC9" s="21"/>
       <c r="DD9" s="21"/>
       <c r="DE9" s="21"/>
     </row>
     <row r="10" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A10" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="21">
         <v>48.593309012081782</v>
       </c>
       <c r="C10" s="21">
         <v>84.460723408729947</v>
       </c>
       <c r="D10" s="21">
         <v>200.38860310335019</v>
       </c>
       <c r="E10" s="21">
         <v>64.383927195147862</v>
       </c>
       <c r="F10" s="21">
         <v>121.19685645147165</v>
       </c>
@@ -22403,51 +22406,53 @@
       </c>
       <c r="CR10" s="21">
         <v>62.365887604217917</v>
       </c>
       <c r="CS10" s="21">
         <v>85.044854410134676</v>
       </c>
       <c r="CT10" s="21">
         <v>43.831752273980705</v>
       </c>
       <c r="CU10" s="21">
         <v>100.54070120959572</v>
       </c>
       <c r="CV10" s="21">
         <v>184.27054356059034</v>
       </c>
       <c r="CW10" s="21">
         <v>61.261619815226155</v>
       </c>
       <c r="CX10" s="21">
         <v>110.47963741354256</v>
       </c>
       <c r="CY10" s="21">
         <v>181.76027693576191</v>
       </c>
-      <c r="CZ10" s="21"/>
+      <c r="CZ10" s="21">
+        <v>108.92200668895381</v>
+      </c>
       <c r="DA10" s="21"/>
       <c r="DB10" s="21"/>
       <c r="DC10" s="21"/>
       <c r="DD10" s="21"/>
       <c r="DE10" s="21"/>
     </row>
     <row r="11" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A11" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="21">
         <v>46.421273090722792</v>
       </c>
       <c r="C11" s="21">
         <v>99.163180729476593</v>
       </c>
       <c r="D11" s="21">
         <v>127.667658744154</v>
       </c>
       <c r="E11" s="21">
         <v>99.271647365794237</v>
       </c>
       <c r="F11" s="21">
         <v>155.42729804157042</v>
       </c>
@@ -22720,51 +22725,53 @@
       </c>
       <c r="CR11" s="21">
         <v>41.922906122167682</v>
       </c>
       <c r="CS11" s="21">
         <v>157.16278649683775</v>
       </c>
       <c r="CT11" s="21">
         <v>35.684297983149392</v>
       </c>
       <c r="CU11" s="21">
         <v>123.74578991682392</v>
       </c>
       <c r="CV11" s="21">
         <v>109.67194434083827</v>
       </c>
       <c r="CW11" s="21">
         <v>97.789656149810796</v>
       </c>
       <c r="CX11" s="21">
         <v>129.56168673067739</v>
       </c>
       <c r="CY11" s="21">
         <v>122.93067554789585</v>
       </c>
-      <c r="CZ11" s="21"/>
+      <c r="CZ11" s="21">
+        <v>144.47735044941081</v>
+      </c>
       <c r="DA11" s="21"/>
       <c r="DB11" s="21"/>
       <c r="DC11" s="21"/>
       <c r="DD11" s="21"/>
       <c r="DE11" s="21"/>
     </row>
     <row r="12" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A12" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="21">
         <v>32.824556357906538</v>
       </c>
       <c r="C12" s="21">
         <v>130.88929218896635</v>
       </c>
       <c r="D12" s="21">
         <v>136.22867969262927</v>
       </c>
       <c r="E12" s="21">
         <v>128.78923803102788</v>
       </c>
       <c r="F12" s="21">
         <v>146.44993240648051</v>
       </c>
@@ -23037,51 +23044,53 @@
       </c>
       <c r="CR12" s="21">
         <v>55.236189884082641</v>
       </c>
       <c r="CS12" s="21">
         <v>105.4073860295311</v>
       </c>
       <c r="CT12" s="21">
         <v>38.970745336222038</v>
       </c>
       <c r="CU12" s="21">
         <v>127.30123682527157</v>
       </c>
       <c r="CV12" s="21">
         <v>113.64973258637178</v>
       </c>
       <c r="CW12" s="21">
         <v>134.53303402173373</v>
       </c>
       <c r="CX12" s="21">
         <v>144.02946759288014</v>
       </c>
       <c r="CY12" s="21">
         <v>133.68263485186597</v>
       </c>
-      <c r="CZ12" s="21"/>
+      <c r="CZ12" s="21">
+        <v>145.47219186455692</v>
+      </c>
       <c r="DA12" s="21"/>
       <c r="DB12" s="21"/>
       <c r="DC12" s="21"/>
       <c r="DD12" s="21"/>
       <c r="DE12" s="21"/>
     </row>
     <row r="13" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A13" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="21">
         <v>46.15529975159243</v>
       </c>
       <c r="C13" s="21">
         <v>96.02621817692534</v>
       </c>
       <c r="D13" s="21">
         <v>113.27232492499546</v>
       </c>
       <c r="E13" s="21">
         <v>112.9594527259766</v>
       </c>
       <c r="F13" s="21">
         <v>109.41032619804285</v>
       </c>
@@ -23354,51 +23363,53 @@
       </c>
       <c r="CR13" s="21">
         <v>28.131454143718983</v>
       </c>
       <c r="CS13" s="21">
         <v>128.78830897788686</v>
       </c>
       <c r="CT13" s="21">
         <v>39.611435985574374</v>
       </c>
       <c r="CU13" s="21">
         <v>98.895359176310791</v>
       </c>
       <c r="CV13" s="21">
         <v>110.26041420145904</v>
       </c>
       <c r="CW13" s="21">
         <v>113.07874942314595</v>
       </c>
       <c r="CX13" s="21">
         <v>113.20996023782344</v>
       </c>
       <c r="CY13" s="21">
         <v>177.83869171391626</v>
       </c>
-      <c r="CZ13" s="21"/>
+      <c r="CZ13" s="21">
+        <v>165.95845750177719</v>
+      </c>
       <c r="DA13" s="21"/>
       <c r="DB13" s="21"/>
       <c r="DC13" s="21"/>
       <c r="DD13" s="21"/>
       <c r="DE13" s="21"/>
     </row>
     <row r="14" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A14" s="6" t="s">
         <v>39</v>
       </c>
       <c r="B14" s="20" t="s">
         <v>37</v>
       </c>
       <c r="C14" s="20" t="s">
         <v>37</v>
       </c>
       <c r="D14" s="20" t="s">
         <v>37</v>
       </c>
       <c r="E14" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F14" s="20" t="s">
         <v>37</v>
       </c>
@@ -23671,51 +23682,53 @@
       </c>
       <c r="CR14" s="21">
         <v>72.736600402045624</v>
       </c>
       <c r="CS14" s="21">
         <v>55.770539033313952</v>
       </c>
       <c r="CT14" s="21">
         <v>31.270217087087715</v>
       </c>
       <c r="CU14" s="21">
         <v>86.364222488174164</v>
       </c>
       <c r="CV14" s="21">
         <v>245.48579477309366</v>
       </c>
       <c r="CW14" s="21">
         <v>60.523495964610973</v>
       </c>
       <c r="CX14" s="21">
         <v>115.21286764448548</v>
       </c>
       <c r="CY14" s="21">
         <v>223.48252122508461</v>
       </c>
-      <c r="CZ14" s="21"/>
+      <c r="CZ14" s="21">
+        <v>128.016003101064</v>
+      </c>
       <c r="DA14" s="21"/>
       <c r="DB14" s="21"/>
       <c r="DC14" s="21"/>
       <c r="DD14" s="21"/>
       <c r="DE14" s="21"/>
     </row>
     <row r="15" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A15" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="21">
         <v>37.258792689376399</v>
       </c>
       <c r="C15" s="21">
         <v>83.854565430125717</v>
       </c>
       <c r="D15" s="21">
         <v>162.62397655301615</v>
       </c>
       <c r="E15" s="21">
         <v>80.177531205415676</v>
       </c>
       <c r="F15" s="21">
         <v>149.6594697157706</v>
       </c>
@@ -23988,51 +24001,53 @@
       </c>
       <c r="CR15" s="21">
         <v>37.43146762800653</v>
       </c>
       <c r="CS15" s="21">
         <v>108.74742546472527</v>
       </c>
       <c r="CT15" s="21">
         <v>30.000793022805873</v>
       </c>
       <c r="CU15" s="21">
         <v>92.594221260928904</v>
       </c>
       <c r="CV15" s="21">
         <v>162.53473487843911</v>
       </c>
       <c r="CW15" s="21">
         <v>84.734444641085545</v>
       </c>
       <c r="CX15" s="21">
         <v>144.85754729411892</v>
       </c>
       <c r="CY15" s="21">
         <v>181.17881791915559</v>
       </c>
-      <c r="CZ15" s="21"/>
+      <c r="CZ15" s="21">
+        <v>122.19614716484611</v>
+      </c>
       <c r="DA15" s="21"/>
       <c r="DB15" s="21"/>
       <c r="DC15" s="21"/>
       <c r="DD15" s="21"/>
       <c r="DE15" s="21"/>
     </row>
     <row r="16" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A16" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="21">
         <v>98.331558151591906</v>
       </c>
       <c r="C16" s="21">
         <v>105.74906781589792</v>
       </c>
       <c r="D16" s="21">
         <v>90.572615034414653</v>
       </c>
       <c r="E16" s="21">
         <v>149.88585441313884</v>
       </c>
       <c r="F16" s="21">
         <v>102.5977316192313</v>
       </c>
@@ -24305,51 +24320,53 @@
       </c>
       <c r="CR16" s="21">
         <v>43.777084346298579</v>
       </c>
       <c r="CS16" s="21">
         <v>9.7042024455888658</v>
       </c>
       <c r="CT16" s="21">
         <v>106.26477450884781</v>
       </c>
       <c r="CU16" s="21">
         <v>110.25206071925572</v>
       </c>
       <c r="CV16" s="21">
         <v>95.277287517679824</v>
       </c>
       <c r="CW16" s="21">
         <v>134.21762970096077</v>
       </c>
       <c r="CX16" s="21">
         <v>103.03329595752149</v>
       </c>
       <c r="CY16" s="21">
         <v>179.13694948909469</v>
       </c>
-      <c r="CZ16" s="21"/>
+      <c r="CZ16" s="21">
+        <v>71.456423944101815</v>
+      </c>
       <c r="DA16" s="21"/>
       <c r="DB16" s="21"/>
       <c r="DC16" s="21"/>
       <c r="DD16" s="21"/>
       <c r="DE16" s="21"/>
     </row>
     <row r="17" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A17" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="21">
         <v>68.69075702748188</v>
       </c>
       <c r="C17" s="21">
         <v>93.424583832577866</v>
       </c>
       <c r="D17" s="21">
         <v>104.01800770703275</v>
       </c>
       <c r="E17" s="21">
         <v>102.29494597164246</v>
       </c>
       <c r="F17" s="21">
         <v>105.95473738619081</v>
       </c>
@@ -24622,51 +24639,53 @@
       </c>
       <c r="CR17" s="21">
         <v>17.956224482006437</v>
       </c>
       <c r="CS17" s="21">
         <v>179.44468961036787</v>
       </c>
       <c r="CT17" s="21">
         <v>38.714364664221108</v>
       </c>
       <c r="CU17" s="21">
         <v>92.604254399092184</v>
       </c>
       <c r="CV17" s="21">
         <v>97.649054401562509</v>
       </c>
       <c r="CW17" s="21">
         <v>104.10710777989813</v>
       </c>
       <c r="CX17" s="21">
         <v>109.21547042762766</v>
       </c>
       <c r="CY17" s="21">
         <v>125.81231919465878</v>
       </c>
-      <c r="CZ17" s="21"/>
+      <c r="CZ17" s="21">
+        <v>248.39843544026903</v>
+      </c>
       <c r="DA17" s="21"/>
       <c r="DB17" s="21"/>
       <c r="DC17" s="21"/>
       <c r="DD17" s="21"/>
       <c r="DE17" s="21"/>
     </row>
     <row r="18" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A18" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="10">
         <v>38.070072995375192</v>
       </c>
       <c r="C18" s="10">
         <v>121.13375669019639</v>
       </c>
       <c r="D18" s="10">
         <v>49.544738984278453</v>
       </c>
       <c r="E18" s="10">
         <v>152.09057597825156</v>
       </c>
       <c r="F18" s="10">
         <v>113.0913590220229</v>
       </c>
@@ -24939,51 +24958,53 @@
       </c>
       <c r="CR18" s="21">
         <v>90.084255144296478</v>
       </c>
       <c r="CS18" s="21">
         <v>141.9676161309709</v>
       </c>
       <c r="CT18" s="21">
         <v>33.580579617831027</v>
       </c>
       <c r="CU18" s="21">
         <v>135.41754726446825</v>
       </c>
       <c r="CV18" s="21">
         <v>54.730821783117086</v>
       </c>
       <c r="CW18" s="21">
         <v>198.89323581326937</v>
       </c>
       <c r="CX18" s="21">
         <v>57.370887614033251</v>
       </c>
       <c r="CY18" s="21">
         <v>222.07736101053911</v>
       </c>
-      <c r="CZ18" s="21"/>
+      <c r="CZ18" s="21">
+        <v>76.959290432488984</v>
+      </c>
       <c r="DA18" s="21"/>
       <c r="DB18" s="21"/>
       <c r="DC18" s="21"/>
       <c r="DD18" s="21"/>
       <c r="DE18" s="21"/>
     </row>
     <row r="19" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A19" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B19" s="10">
         <v>57.382289846576072</v>
       </c>
       <c r="C19" s="10">
         <v>104.260205046838</v>
       </c>
       <c r="D19" s="10">
         <v>118.73263957623081</v>
       </c>
       <c r="E19" s="10">
         <v>101.83244813876013</v>
       </c>
       <c r="F19" s="10">
         <v>122.22765950863079</v>
       </c>
@@ -25256,51 +25277,53 @@
       </c>
       <c r="CR19" s="21">
         <v>94.555334951310115</v>
       </c>
       <c r="CS19" s="21">
         <v>25.348356438724366</v>
       </c>
       <c r="CT19" s="21">
         <v>53.028694811118505</v>
       </c>
       <c r="CU19" s="21">
         <v>101.7333195023092</v>
       </c>
       <c r="CV19" s="21">
         <v>117.43226672581181</v>
       </c>
       <c r="CW19" s="21">
         <v>108.85727884939797</v>
       </c>
       <c r="CX19" s="21">
         <v>102.33721589928069</v>
       </c>
       <c r="CY19" s="21">
         <v>143.67698633005489</v>
       </c>
-      <c r="CZ19" s="21"/>
+      <c r="CZ19" s="21">
+        <v>135.58532889266593</v>
+      </c>
       <c r="DA19" s="21"/>
       <c r="DB19" s="21"/>
       <c r="DC19" s="21"/>
       <c r="DD19" s="21"/>
       <c r="DE19" s="21"/>
     </row>
     <row r="20" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A20" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B20" s="10">
         <v>84.078592079880906</v>
       </c>
       <c r="C20" s="10">
         <v>79.532288376241041</v>
       </c>
       <c r="D20" s="10">
         <v>97.721561419217082</v>
       </c>
       <c r="E20" s="10">
         <v>172.95997672243308</v>
       </c>
       <c r="F20" s="10">
         <v>110.45541947755639</v>
       </c>
@@ -25573,51 +25596,53 @@
       </c>
       <c r="CR20" s="21">
         <v>93.673428030876025</v>
       </c>
       <c r="CS20" s="21">
         <v>9.5121902947411865</v>
       </c>
       <c r="CT20" s="21">
         <v>86.388831580737417</v>
       </c>
       <c r="CU20" s="21">
         <v>78.792169746528231</v>
       </c>
       <c r="CV20" s="21">
         <v>113.79322264381489</v>
       </c>
       <c r="CW20" s="21">
         <v>128.06533313198094</v>
       </c>
       <c r="CX20" s="21">
         <v>108.53678854371833</v>
       </c>
       <c r="CY20" s="21">
         <v>124.72728495203771</v>
       </c>
-      <c r="CZ20" s="21"/>
+      <c r="CZ20" s="21">
+        <v>188.81434044480997</v>
+      </c>
       <c r="DA20" s="21"/>
       <c r="DB20" s="21"/>
       <c r="DC20" s="21"/>
       <c r="DD20" s="21"/>
       <c r="DE20" s="21"/>
     </row>
     <row r="21" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A21" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B21" s="10">
         <v>69.959339218854282</v>
       </c>
       <c r="C21" s="10">
         <v>101.86544729164977</v>
       </c>
       <c r="D21" s="10">
         <v>113.81101908819498</v>
       </c>
       <c r="E21" s="10">
         <v>101.48545521672112</v>
       </c>
       <c r="F21" s="10">
         <v>112.49316456267084</v>
       </c>
@@ -25890,51 +25915,53 @@
       </c>
       <c r="CR21" s="21">
         <v>28.440182587691272</v>
       </c>
       <c r="CS21" s="21">
         <v>95.716895864373441</v>
       </c>
       <c r="CT21" s="21">
         <v>60.640225356258426</v>
       </c>
       <c r="CU21" s="21">
         <v>102.05160566453924</v>
       </c>
       <c r="CV21" s="21">
         <v>111.50950399708246</v>
       </c>
       <c r="CW21" s="21">
         <v>113.22675189614991</v>
       </c>
       <c r="CX21" s="21">
         <v>98.157387114643484</v>
       </c>
       <c r="CY21" s="21">
         <v>129.14604909557866</v>
       </c>
-      <c r="CZ21" s="21"/>
+      <c r="CZ21" s="21">
+        <v>185.37547832670145</v>
+      </c>
       <c r="DA21" s="21"/>
       <c r="DB21" s="21"/>
       <c r="DC21" s="21"/>
       <c r="DD21" s="21"/>
       <c r="DE21" s="21"/>
     </row>
     <row r="22" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A22" s="6" t="s">
         <v>40</v>
       </c>
       <c r="B22" s="20" t="s">
         <v>37</v>
       </c>
       <c r="C22" s="20" t="s">
         <v>37</v>
       </c>
       <c r="D22" s="20" t="s">
         <v>37</v>
       </c>
       <c r="E22" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F22" s="20" t="s">
         <v>37</v>
       </c>
@@ -26207,51 +26234,53 @@
       </c>
       <c r="CR22" s="21">
         <v>56.467206641061416</v>
       </c>
       <c r="CS22" s="20">
         <v>318.74706764797071</v>
       </c>
       <c r="CT22" s="21">
         <v>54.850444745122736</v>
       </c>
       <c r="CU22" s="21">
         <v>42.171297869294236</v>
       </c>
       <c r="CV22" s="21">
         <v>155.06269420903033</v>
       </c>
       <c r="CW22" s="21">
         <v>71.594697771977792</v>
       </c>
       <c r="CX22" s="21">
         <v>157.4111412148572</v>
       </c>
       <c r="CY22" s="21">
         <v>153.19093601954182</v>
       </c>
-      <c r="CZ22" s="21"/>
+      <c r="CZ22" s="21">
+        <v>97.638934599105838</v>
+      </c>
       <c r="DA22" s="21"/>
       <c r="DB22" s="21"/>
       <c r="DC22" s="21"/>
       <c r="DD22" s="21"/>
       <c r="DE22" s="20"/>
     </row>
     <row r="23" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A23" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B23" s="10">
         <v>32.933088843632916</v>
       </c>
       <c r="C23" s="10">
         <v>126.37979040348046</v>
       </c>
       <c r="D23" s="10">
         <v>128.07035721301312</v>
       </c>
       <c r="E23" s="10">
         <v>108.11388769282114</v>
       </c>
       <c r="F23" s="10">
         <v>116.3473620361833</v>
       </c>
@@ -26524,51 +26553,53 @@
       </c>
       <c r="CR23" s="21">
         <v>128.63038908448806</v>
       </c>
       <c r="CS23" s="21">
         <v>39.296085543579345</v>
       </c>
       <c r="CT23" s="10">
         <v>37.271236759415359</v>
       </c>
       <c r="CU23" s="21">
         <v>114.58587257650828</v>
       </c>
       <c r="CV23" s="21">
         <v>128.86564853163901</v>
       </c>
       <c r="CW23" s="21">
         <v>102.08156479793773</v>
       </c>
       <c r="CX23" s="21">
         <v>109.7480914264921</v>
       </c>
       <c r="CY23" s="21">
         <v>139.04793126219562</v>
       </c>
-      <c r="CZ23" s="21"/>
+      <c r="CZ23" s="21">
+        <v>133.53107512918635</v>
+      </c>
       <c r="DA23" s="21"/>
       <c r="DB23" s="21"/>
       <c r="DC23" s="21"/>
       <c r="DD23" s="21"/>
       <c r="DE23" s="21"/>
     </row>
     <row r="24" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A24" s="6" t="s">
         <v>41</v>
       </c>
       <c r="B24" s="10">
         <v>81.875674809435594</v>
       </c>
       <c r="C24" s="10">
         <v>99.631611081156677</v>
       </c>
       <c r="D24" s="10">
         <v>99.185313037266425</v>
       </c>
       <c r="E24" s="10">
         <v>102.85463488560602</v>
       </c>
       <c r="F24" s="10">
         <v>101.8883462599475</v>
       </c>
@@ -26841,51 +26872,53 @@
       </c>
       <c r="CR24" s="21">
         <v>72.287406653275383</v>
       </c>
       <c r="CS24" s="21">
         <v>103.59116620929339</v>
       </c>
       <c r="CT24" s="10">
         <v>97.043876665175503</v>
       </c>
       <c r="CU24" s="21">
         <v>99.779466863794966</v>
       </c>
       <c r="CV24" s="21">
         <v>48.80038482067765</v>
       </c>
       <c r="CW24" s="21">
         <v>170.62506774232619</v>
       </c>
       <c r="CX24" s="21">
         <v>114.25522785811239</v>
       </c>
       <c r="CY24" s="21">
         <v>89.400170010223306</v>
       </c>
-      <c r="CZ24" s="21"/>
+      <c r="CZ24" s="21">
+        <v>111.79440644707699</v>
+      </c>
       <c r="DA24" s="21"/>
       <c r="DB24" s="21"/>
       <c r="DC24" s="21"/>
       <c r="DD24" s="21"/>
       <c r="DE24" s="21"/>
     </row>
     <row r="25" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A25" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="10">
         <v>96.0437699099637</v>
       </c>
       <c r="C25" s="10">
         <v>83.251978445067337</v>
       </c>
       <c r="D25" s="10">
         <v>117.41103699361446</v>
       </c>
       <c r="E25" s="10">
         <v>85.041957603050449</v>
       </c>
       <c r="F25" s="10">
         <v>129.39093983020089</v>
       </c>
@@ -27158,51 +27191,53 @@
       </c>
       <c r="CR25" s="21">
         <v>37.504952736892847</v>
       </c>
       <c r="CS25" s="21">
         <v>93.310682586509444</v>
       </c>
       <c r="CT25" s="10">
         <v>102.1652747907644</v>
       </c>
       <c r="CU25" s="21">
         <v>98.750362098236224</v>
       </c>
       <c r="CV25" s="21">
         <v>124.31540160188364</v>
       </c>
       <c r="CW25" s="21">
         <v>144.06707628779716</v>
       </c>
       <c r="CX25" s="21">
         <v>60.134278439786392</v>
       </c>
       <c r="CY25" s="21">
         <v>108.88644319646352</v>
       </c>
-      <c r="CZ25" s="21"/>
+      <c r="CZ25" s="21">
+        <v>277.99644586377565</v>
+      </c>
       <c r="DA25" s="21"/>
       <c r="DB25" s="21"/>
       <c r="DC25" s="21"/>
       <c r="DD25" s="21"/>
       <c r="DE25" s="21"/>
     </row>
     <row r="26" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A26" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="10">
         <v>78.136670993648167</v>
       </c>
       <c r="C26" s="10">
         <v>98.866116873185845</v>
       </c>
       <c r="D26" s="10">
         <v>121.05242185312697</v>
       </c>
       <c r="E26" s="10">
         <v>180.38323955535873</v>
       </c>
       <c r="F26" s="10">
         <v>80.534820262840114</v>
       </c>
@@ -27475,51 +27510,53 @@
       </c>
       <c r="CR26" s="21">
         <v>83.497207700249177</v>
       </c>
       <c r="CS26" s="21">
         <v>106.44674005605808</v>
       </c>
       <c r="CT26" s="10">
         <v>86.130283700849617</v>
       </c>
       <c r="CU26" s="21">
         <v>95.267502147872037</v>
       </c>
       <c r="CV26" s="21">
         <v>104.15429753803727</v>
       </c>
       <c r="CW26" s="21">
         <v>115.82186314803246</v>
       </c>
       <c r="CX26" s="21">
         <v>107.23348998456194</v>
       </c>
       <c r="CY26" s="21">
         <v>98.066346038351654</v>
       </c>
-      <c r="CZ26" s="21"/>
+      <c r="CZ26" s="21">
+        <v>122.75324724871209</v>
+      </c>
       <c r="DA26" s="21"/>
       <c r="DB26" s="21"/>
       <c r="DC26" s="21"/>
       <c r="DD26" s="21"/>
       <c r="DE26" s="21"/>
     </row>
     <row r="28" spans="1:146" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="39" t="s">
         <v>27</v>
       </c>
       <c r="B28" s="39"/>
       <c r="C28" s="39"/>
       <c r="D28" s="39"/>
       <c r="E28" s="39"/>
       <c r="F28" s="39"/>
       <c r="G28" s="39"/>
       <c r="H28" s="39"/>
       <c r="I28" s="39"/>
       <c r="J28" s="39"/>
       <c r="K28" s="39"/>
       <c r="L28" s="39"/>
       <c r="M28" s="39"/>
       <c r="N28" s="39"/>
       <c r="O28" s="39"/>
       <c r="P28" s="39"/>
@@ -27546,163 +27583,163 @@
       <c r="AK28" s="39"/>
       <c r="AL28" s="39"/>
       <c r="AM28" s="39"/>
       <c r="AN28" s="39"/>
       <c r="AO28" s="39"/>
       <c r="AP28" s="39"/>
       <c r="AQ28" s="39"/>
       <c r="AR28" s="39"/>
       <c r="AS28" s="39"/>
       <c r="AT28" s="39"/>
       <c r="AU28" s="39"/>
       <c r="AV28" s="39"/>
       <c r="AW28" s="39"/>
       <c r="AX28" s="39"/>
       <c r="AY28" s="39"/>
       <c r="AZ28" s="39"/>
       <c r="BA28" s="39"/>
       <c r="BB28" s="39"/>
       <c r="BC28" s="39"/>
       <c r="BD28" s="39"/>
       <c r="BE28" s="39"/>
       <c r="BF28" s="39"/>
       <c r="BG28" s="39"/>
       <c r="BH28" s="39"/>
       <c r="BI28" s="39"/>
-      <c r="CH28" s="46" t="s">
+      <c r="CH28" s="49" t="s">
         <v>27</v>
       </c>
-      <c r="CI28" s="46"/>
-[...21 lines deleted...]
-      <c r="DE28" s="46"/>
+      <c r="CI28" s="49"/>
+      <c r="CJ28" s="49"/>
+      <c r="CK28" s="49"/>
+      <c r="CL28" s="49"/>
+      <c r="CM28" s="49"/>
+      <c r="CN28" s="49"/>
+      <c r="CO28" s="49"/>
+      <c r="CP28" s="49"/>
+      <c r="CQ28" s="49"/>
+      <c r="CR28" s="49"/>
+      <c r="CS28" s="49"/>
+      <c r="CT28" s="49"/>
+      <c r="CU28" s="49"/>
+      <c r="CV28" s="49"/>
+      <c r="CW28" s="49"/>
+      <c r="CX28" s="49"/>
+      <c r="CY28" s="49"/>
+      <c r="CZ28" s="49"/>
+      <c r="DA28" s="49"/>
+      <c r="DB28" s="49"/>
+      <c r="DC28" s="49"/>
+      <c r="DD28" s="49"/>
+      <c r="DE28" s="49"/>
       <c r="DF28" s="23"/>
       <c r="DG28" s="23"/>
       <c r="DH28" s="23"/>
       <c r="DI28" s="23"/>
       <c r="DJ28" s="23"/>
       <c r="DK28" s="23"/>
       <c r="DL28" s="23"/>
       <c r="DM28" s="23"/>
       <c r="DN28" s="23"/>
       <c r="DO28" s="23"/>
       <c r="DP28" s="23"/>
       <c r="DQ28" s="23"/>
       <c r="DR28" s="23"/>
       <c r="DS28" s="23"/>
       <c r="DT28" s="23"/>
       <c r="DU28" s="23"/>
       <c r="DV28" s="23"/>
       <c r="DW28" s="23"/>
       <c r="DX28" s="23"/>
       <c r="DY28" s="23"/>
       <c r="DZ28" s="23"/>
       <c r="EA28" s="23"/>
       <c r="EB28" s="23"/>
       <c r="EC28" s="23"/>
       <c r="ED28" s="23"/>
       <c r="EE28" s="23"/>
       <c r="EF28" s="23"/>
       <c r="EG28" s="23"/>
       <c r="EH28" s="23"/>
       <c r="EI28" s="23"/>
       <c r="EJ28" s="23"/>
       <c r="EK28" s="23"/>
       <c r="EL28" s="23"/>
       <c r="EM28" s="23"/>
       <c r="EN28" s="23"/>
       <c r="EO28" s="23"/>
       <c r="EP28" s="23"/>
     </row>
     <row r="29" spans="1:146" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="K29" s="47" t="s">
+      <c r="K29" s="45" t="s">
         <v>30</v>
       </c>
-      <c r="L29" s="47"/>
-[...1 lines deleted...]
-      <c r="W29" s="47" t="s">
+      <c r="L29" s="45"/>
+      <c r="M29" s="45"/>
+      <c r="W29" s="45" t="s">
         <v>30</v>
       </c>
-      <c r="X29" s="47"/>
-[...1 lines deleted...]
-      <c r="AI29" s="47" t="s">
+      <c r="X29" s="45"/>
+      <c r="Y29" s="45"/>
+      <c r="AI29" s="45" t="s">
         <v>30</v>
       </c>
-      <c r="AJ29" s="47"/>
-[...1 lines deleted...]
-      <c r="AU29" s="47" t="s">
+      <c r="AJ29" s="45"/>
+      <c r="AK29" s="45"/>
+      <c r="AU29" s="45" t="s">
         <v>30</v>
       </c>
-      <c r="AV29" s="47"/>
-[...1 lines deleted...]
-      <c r="BG29" s="47" t="s">
+      <c r="AV29" s="45"/>
+      <c r="AW29" s="45"/>
+      <c r="BG29" s="45" t="s">
         <v>30</v>
       </c>
-      <c r="BH29" s="47"/>
-[...1 lines deleted...]
-      <c r="BS29" s="47" t="s">
+      <c r="BH29" s="45"/>
+      <c r="BI29" s="45"/>
+      <c r="BS29" s="45" t="s">
         <v>30</v>
       </c>
-      <c r="BT29" s="47"/>
-[...1 lines deleted...]
-      <c r="CE29" s="47" t="s">
+      <c r="BT29" s="45"/>
+      <c r="BU29" s="45"/>
+      <c r="CE29" s="45" t="s">
         <v>30</v>
       </c>
-      <c r="CF29" s="47"/>
-[...1 lines deleted...]
-      <c r="CQ29" s="47" t="s">
+      <c r="CF29" s="45"/>
+      <c r="CG29" s="45"/>
+      <c r="CQ29" s="45" t="s">
         <v>30</v>
       </c>
-      <c r="CR29" s="47"/>
-[...1 lines deleted...]
-      <c r="DC29" s="47" t="s">
+      <c r="CR29" s="45"/>
+      <c r="CS29" s="45"/>
+      <c r="DC29" s="45" t="s">
         <v>30</v>
       </c>
-      <c r="DD29" s="47"/>
-      <c r="DE29" s="47"/>
+      <c r="DD29" s="45"/>
+      <c r="DE29" s="45"/>
     </row>
     <row r="30" spans="1:146" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="48"/>
+      <c r="A30" s="46"/>
       <c r="B30" s="42" t="s">
         <v>35</v>
       </c>
       <c r="C30" s="43"/>
       <c r="D30" s="43"/>
       <c r="E30" s="43"/>
       <c r="F30" s="43"/>
       <c r="G30" s="43"/>
       <c r="H30" s="43"/>
       <c r="I30" s="43"/>
       <c r="J30" s="43"/>
       <c r="K30" s="43"/>
       <c r="L30" s="43"/>
       <c r="M30" s="44"/>
       <c r="N30" s="42" t="s">
         <v>34</v>
       </c>
       <c r="O30" s="43"/>
       <c r="P30" s="43"/>
       <c r="Q30" s="43"/>
       <c r="R30" s="43"/>
       <c r="S30" s="43"/>
       <c r="T30" s="43"/>
       <c r="U30" s="43"/>
       <c r="V30" s="43"/>
@@ -27787,51 +27824,51 @@
       <c r="CK30" s="43"/>
       <c r="CL30" s="43"/>
       <c r="CM30" s="43"/>
       <c r="CN30" s="43"/>
       <c r="CO30" s="43"/>
       <c r="CP30" s="43"/>
       <c r="CQ30" s="43"/>
       <c r="CR30" s="43"/>
       <c r="CS30" s="44"/>
       <c r="CT30" s="42" t="s">
         <v>48</v>
       </c>
       <c r="CU30" s="43"/>
       <c r="CV30" s="43"/>
       <c r="CW30" s="43"/>
       <c r="CX30" s="43"/>
       <c r="CY30" s="43"/>
       <c r="CZ30" s="43"/>
       <c r="DA30" s="43"/>
       <c r="DB30" s="43"/>
       <c r="DC30" s="43"/>
       <c r="DD30" s="43"/>
       <c r="DE30" s="44"/>
     </row>
     <row r="31" spans="1:146" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="49"/>
+      <c r="A31" s="47"/>
       <c r="B31" s="8" t="s">
         <v>25</v>
       </c>
       <c r="C31" s="9" t="s">
         <v>26</v>
       </c>
       <c r="D31" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E31" s="8" t="s">
         <v>1</v>
       </c>
       <c r="F31" s="9" t="s">
         <v>2</v>
       </c>
       <c r="G31" s="9" t="s">
         <v>3</v>
       </c>
       <c r="H31" s="9" t="s">
         <v>4</v>
       </c>
       <c r="I31" s="9" t="s">
         <v>5</v>
       </c>
       <c r="J31" s="9" t="s">
@@ -28423,51 +28460,53 @@
       </c>
       <c r="CR32" s="1">
         <v>60.265208784851573</v>
       </c>
       <c r="CS32" s="1">
         <v>46.32440758261415</v>
       </c>
       <c r="CT32" s="1">
         <v>46.010678579039386</v>
       </c>
       <c r="CU32" s="1">
         <v>102.20668585384001</v>
       </c>
       <c r="CV32" s="1">
         <v>131.80990884054575</v>
       </c>
       <c r="CW32" s="1">
         <v>97.162432382631664</v>
       </c>
       <c r="CX32" s="1">
         <v>111.4018574658357</v>
       </c>
       <c r="CY32" s="1">
         <v>152.90155546138507</v>
       </c>
-      <c r="CZ32" s="1"/>
+      <c r="CZ32" s="1">
+        <v>135.68773025845863</v>
+      </c>
       <c r="DA32" s="1"/>
       <c r="DB32" s="1"/>
       <c r="DC32" s="1"/>
       <c r="DD32" s="1"/>
       <c r="DE32" s="1"/>
     </row>
     <row r="33" spans="1:109" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A33" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B33" s="20" t="s">
         <v>37</v>
       </c>
       <c r="C33" s="20" t="s">
         <v>37</v>
       </c>
       <c r="D33" s="20" t="s">
         <v>37</v>
       </c>
       <c r="E33" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F33" s="20" t="s">
         <v>37</v>
       </c>
@@ -28740,51 +28779,53 @@
       </c>
       <c r="CR33" s="21">
         <v>154.4128435464786</v>
       </c>
       <c r="CS33" s="21">
         <v>45.507731134928413</v>
       </c>
       <c r="CT33" s="21">
         <v>21.18731749239749</v>
       </c>
       <c r="CU33" s="21">
         <v>130.56995068238112</v>
       </c>
       <c r="CV33" s="21">
         <v>136.230344409921</v>
       </c>
       <c r="CW33" s="21">
         <v>113.27780167457753</v>
       </c>
       <c r="CX33" s="21">
         <v>116.2658486823361</v>
       </c>
       <c r="CY33" s="21">
         <v>169.09086549894917</v>
       </c>
-      <c r="CZ33" s="21"/>
+      <c r="CZ33" s="21">
+        <v>111.208380581133</v>
+      </c>
       <c r="DA33" s="21"/>
       <c r="DB33" s="21"/>
       <c r="DC33" s="21"/>
       <c r="DD33" s="21"/>
       <c r="DE33" s="21"/>
     </row>
     <row r="34" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A34" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B34" s="21">
         <v>69.64317676885787</v>
       </c>
       <c r="C34" s="21">
         <v>97.596373310329696</v>
       </c>
       <c r="D34" s="21">
         <v>123.73218899378435</v>
       </c>
       <c r="E34" s="21">
         <v>112.30486319754675</v>
       </c>
       <c r="F34" s="21">
         <v>115.80064767729634</v>
       </c>
@@ -29057,51 +29098,53 @@
       </c>
       <c r="CR34" s="21">
         <v>45.933884585638573</v>
       </c>
       <c r="CS34" s="21">
         <v>30.554080118907834</v>
       </c>
       <c r="CT34" s="21">
         <v>73.814952257476335</v>
       </c>
       <c r="CU34" s="21">
         <v>106.62310478022405</v>
       </c>
       <c r="CV34" s="21">
         <v>109.95763836675225</v>
       </c>
       <c r="CW34" s="21">
         <v>105.5491117392631</v>
       </c>
       <c r="CX34" s="21">
         <v>104.16612949252048</v>
       </c>
       <c r="CY34" s="21">
         <v>117.32518454633163</v>
       </c>
-      <c r="CZ34" s="21"/>
+      <c r="CZ34" s="21">
+        <v>104.0160499518708</v>
+      </c>
       <c r="DA34" s="21"/>
       <c r="DB34" s="21"/>
       <c r="DC34" s="21"/>
       <c r="DD34" s="21"/>
       <c r="DE34" s="21"/>
     </row>
     <row r="35" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A35" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B35" s="21">
         <v>41.498115099038642</v>
       </c>
       <c r="C35" s="21">
         <v>107.84942321193545</v>
       </c>
       <c r="D35" s="21">
         <v>169.6775006539726</v>
       </c>
       <c r="E35" s="21">
         <v>80.0503928969962</v>
       </c>
       <c r="F35" s="21">
         <v>110.6944420530845</v>
       </c>
@@ -29374,51 +29417,53 @@
       </c>
       <c r="CR35" s="21">
         <v>49.839512894856732</v>
       </c>
       <c r="CS35" s="21">
         <v>103.73930489475885</v>
       </c>
       <c r="CT35" s="21">
         <v>40.548375442027918</v>
       </c>
       <c r="CU35" s="21">
         <v>105.53593756611026</v>
       </c>
       <c r="CV35" s="21">
         <v>181.25091780780954</v>
       </c>
       <c r="CW35" s="21">
         <v>83.185146820380439</v>
       </c>
       <c r="CX35" s="21">
         <v>103.00590490780182</v>
       </c>
       <c r="CY35" s="21">
         <v>161.40793674108184</v>
       </c>
-      <c r="CZ35" s="21"/>
+      <c r="CZ35" s="21">
+        <v>159.98142685578492</v>
+      </c>
       <c r="DA35" s="21"/>
       <c r="DB35" s="21"/>
       <c r="DC35" s="21"/>
       <c r="DD35" s="21"/>
       <c r="DE35" s="21"/>
     </row>
     <row r="36" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A36" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B36" s="21">
         <v>48.157093764267458</v>
       </c>
       <c r="C36" s="21">
         <v>84.234377647247683</v>
       </c>
       <c r="D36" s="21">
         <v>202.12455069239437</v>
       </c>
       <c r="E36" s="21">
         <v>64.079222489785465</v>
       </c>
       <c r="F36" s="21">
         <v>121.47985705098179</v>
       </c>
@@ -29691,51 +29736,53 @@
       </c>
       <c r="CR36" s="21">
         <v>62.151051325122609</v>
       </c>
       <c r="CS36" s="21">
         <v>84.907491934241875</v>
       </c>
       <c r="CT36" s="21">
         <v>43.293130258517571</v>
       </c>
       <c r="CU36" s="21">
         <v>100.55267775535712</v>
       </c>
       <c r="CV36" s="21">
         <v>186.67842148852674</v>
       </c>
       <c r="CW36" s="21">
         <v>60.617682823483499</v>
       </c>
       <c r="CX36" s="21">
         <v>110.81363803562658</v>
       </c>
       <c r="CY36" s="21">
         <v>183.10817331488383</v>
       </c>
-      <c r="CZ36" s="21"/>
+      <c r="CZ36" s="21">
+        <v>109.00233506130857</v>
+      </c>
       <c r="DA36" s="21"/>
       <c r="DB36" s="21"/>
       <c r="DC36" s="21"/>
       <c r="DD36" s="21"/>
       <c r="DE36" s="21"/>
     </row>
     <row r="37" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A37" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B37" s="21">
         <v>45.15729967292765</v>
       </c>
       <c r="C37" s="21">
         <v>99.117515038992238</v>
       </c>
       <c r="D37" s="21">
         <v>129.19094092250114</v>
       </c>
       <c r="E37" s="21">
         <v>99.240607660826228</v>
       </c>
       <c r="F37" s="21">
         <v>157.80748013041696</v>
       </c>
@@ -30008,51 +30055,53 @@
       </c>
       <c r="CR37" s="21">
         <v>41.234778468728592</v>
       </c>
       <c r="CS37" s="21">
         <v>158.80531857434869</v>
       </c>
       <c r="CT37" s="21">
         <v>34.759008201982965</v>
       </c>
       <c r="CU37" s="21">
         <v>124.72862352014083</v>
       </c>
       <c r="CV37" s="21">
         <v>109.77330320997626</v>
       </c>
       <c r="CW37" s="21">
         <v>91.9286201661712</v>
       </c>
       <c r="CX37" s="21">
         <v>137.29265386824378</v>
       </c>
       <c r="CY37" s="21">
         <v>123.76108296627331</v>
       </c>
-      <c r="CZ37" s="21"/>
+      <c r="CZ37" s="21">
+        <v>145.77880551439887</v>
+      </c>
       <c r="DA37" s="21"/>
       <c r="DB37" s="21"/>
       <c r="DC37" s="21"/>
       <c r="DD37" s="21"/>
       <c r="DE37" s="21"/>
     </row>
     <row r="38" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A38" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B38" s="21">
         <v>32.767970339474246</v>
       </c>
       <c r="C38" s="21">
         <v>130.97050012622623</v>
       </c>
       <c r="D38" s="21">
         <v>136.30140231708089</v>
       </c>
       <c r="E38" s="21">
         <v>128.83163617868192</v>
       </c>
       <c r="F38" s="21">
         <v>146.50303054258887</v>
       </c>
@@ -30325,51 +30374,53 @@
       </c>
       <c r="CR38" s="21">
         <v>55.216578121462803</v>
       </c>
       <c r="CS38" s="21">
         <v>105.41167652520772</v>
       </c>
       <c r="CT38" s="21">
         <v>38.92373116391304</v>
       </c>
       <c r="CU38" s="21">
         <v>127.35526976376721</v>
       </c>
       <c r="CV38" s="21">
         <v>113.67911968308364</v>
       </c>
       <c r="CW38" s="21">
         <v>134.57834285555691</v>
       </c>
       <c r="CX38" s="21">
         <v>144.06864870996225</v>
       </c>
       <c r="CY38" s="21">
         <v>133.70573230846924</v>
       </c>
-      <c r="CZ38" s="21"/>
+      <c r="CZ38" s="21">
+        <v>145.49551322946203</v>
+      </c>
       <c r="DA38" s="21"/>
       <c r="DB38" s="21"/>
       <c r="DC38" s="21"/>
       <c r="DD38" s="21"/>
       <c r="DE38" s="21"/>
     </row>
     <row r="39" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A39" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B39" s="21">
         <v>45.952828718208536</v>
       </c>
       <c r="C39" s="21">
         <v>95.979894452413959</v>
       </c>
       <c r="D39" s="21">
         <v>113.4335253522605</v>
       </c>
       <c r="E39" s="21">
         <v>113.09821276571374</v>
       </c>
       <c r="F39" s="21">
         <v>109.49941573254178</v>
       </c>
@@ -30642,51 +30693,53 @@
       </c>
       <c r="CR39" s="21">
         <v>27.935227929397133</v>
       </c>
       <c r="CS39" s="21">
         <v>129.06968177224508</v>
       </c>
       <c r="CT39" s="21">
         <v>39.173983343337113</v>
       </c>
       <c r="CU39" s="21">
         <v>98.874932406431938</v>
       </c>
       <c r="CV39" s="21">
         <v>110.52428519946697</v>
       </c>
       <c r="CW39" s="21">
         <v>113.98957092533624</v>
       </c>
       <c r="CX39" s="21">
         <v>112.82978465770491</v>
       </c>
       <c r="CY39" s="21">
         <v>178.73745628652722</v>
       </c>
-      <c r="CZ39" s="21"/>
+      <c r="CZ39" s="21">
+        <v>166.38455141962802</v>
+      </c>
       <c r="DA39" s="21"/>
       <c r="DB39" s="21"/>
       <c r="DC39" s="21"/>
       <c r="DD39" s="21"/>
       <c r="DE39" s="21"/>
     </row>
     <row r="40" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A40" s="6" t="s">
         <v>39</v>
       </c>
       <c r="B40" s="20" t="s">
         <v>37</v>
       </c>
       <c r="C40" s="20" t="s">
         <v>37</v>
       </c>
       <c r="D40" s="20" t="s">
         <v>37</v>
       </c>
       <c r="E40" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F40" s="20" t="s">
         <v>37</v>
       </c>
@@ -30959,51 +31012,53 @@
       </c>
       <c r="CR40" s="21">
         <v>72.688949306844449</v>
       </c>
       <c r="CS40" s="21">
         <v>55.664189366651826</v>
       </c>
       <c r="CT40" s="21">
         <v>31.095238832574566</v>
       </c>
       <c r="CU40" s="21">
         <v>86.252581128428503</v>
       </c>
       <c r="CV40" s="21">
         <v>244.62163331576838</v>
       </c>
       <c r="CW40" s="21">
         <v>60.388177481747242</v>
       </c>
       <c r="CX40" s="21">
         <v>115.73379857543236</v>
       </c>
       <c r="CY40" s="21">
         <v>224.81097532937736</v>
       </c>
-      <c r="CZ40" s="21"/>
+      <c r="CZ40" s="21">
+        <v>128.15007252204634</v>
+      </c>
       <c r="DA40" s="21"/>
       <c r="DB40" s="21"/>
       <c r="DC40" s="21"/>
       <c r="DD40" s="21"/>
       <c r="DE40" s="21"/>
     </row>
     <row r="41" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A41" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B41" s="21">
         <v>37.198625877955784</v>
       </c>
       <c r="C41" s="21">
         <v>83.790820165109835</v>
       </c>
       <c r="D41" s="21">
         <v>162.91905833127538</v>
       </c>
       <c r="E41" s="21">
         <v>80.120200458187227</v>
       </c>
       <c r="F41" s="21">
         <v>149.83873240607869</v>
       </c>
@@ -31276,51 +31331,53 @@
       </c>
       <c r="CR41" s="21">
         <v>37.393394644932336</v>
       </c>
       <c r="CS41" s="21">
         <v>108.76166009840161</v>
       </c>
       <c r="CT41" s="21">
         <v>29.872425995199059</v>
       </c>
       <c r="CU41" s="21">
         <v>92.548757997821426</v>
       </c>
       <c r="CV41" s="21">
         <v>162.89854719139038</v>
       </c>
       <c r="CW41" s="21">
         <v>84.950785290217553</v>
       </c>
       <c r="CX41" s="21">
         <v>144.70784703290073</v>
       </c>
       <c r="CY41" s="21">
         <v>181.41126251565797</v>
       </c>
-      <c r="CZ41" s="21"/>
+      <c r="CZ41" s="21">
+        <v>122.2311811935634</v>
+      </c>
       <c r="DA41" s="21"/>
       <c r="DB41" s="21"/>
       <c r="DC41" s="21"/>
       <c r="DD41" s="21"/>
       <c r="DE41" s="21"/>
     </row>
     <row r="42" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A42" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B42" s="21">
         <v>98.097104461753119</v>
       </c>
       <c r="C42" s="21">
         <v>105.7967050624551</v>
       </c>
       <c r="D42" s="21">
         <v>90.498779007545366</v>
       </c>
       <c r="E42" s="21">
         <v>150.31758396043105</v>
       </c>
       <c r="F42" s="21">
         <v>102.61268773614279</v>
       </c>
@@ -31593,51 +31650,53 @@
       </c>
       <c r="CR42" s="21">
         <v>43.71835196057971</v>
       </c>
       <c r="CS42" s="21">
         <v>9.48844388569775</v>
       </c>
       <c r="CT42" s="21">
         <v>106.39035452925557</v>
       </c>
       <c r="CU42" s="21">
         <v>110.44522375362233</v>
       </c>
       <c r="CV42" s="21">
         <v>94.448504389509068</v>
       </c>
       <c r="CW42" s="21">
         <v>135.77858430978046</v>
       </c>
       <c r="CX42" s="21">
         <v>102.9969554255064</v>
       </c>
       <c r="CY42" s="21">
         <v>180.28815041755018</v>
       </c>
-      <c r="CZ42" s="21"/>
+      <c r="CZ42" s="21">
+        <v>71.226113822379105</v>
+      </c>
       <c r="DA42" s="21"/>
       <c r="DB42" s="21"/>
       <c r="DC42" s="21"/>
       <c r="DD42" s="21"/>
       <c r="DE42" s="21"/>
     </row>
     <row r="43" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A43" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B43" s="21">
         <v>67.969467866243463</v>
       </c>
       <c r="C43" s="21">
         <v>93.190282466773795</v>
       </c>
       <c r="D43" s="21">
         <v>104.17164325452666</v>
       </c>
       <c r="E43" s="21">
         <v>102.37918316678665</v>
       </c>
       <c r="F43" s="21">
         <v>106.16822976921895</v>
       </c>
@@ -31910,51 +31969,53 @@
       </c>
       <c r="CR43" s="21">
         <v>17.340859123047554</v>
       </c>
       <c r="CS43" s="21">
         <v>182.88091521454501</v>
       </c>
       <c r="CT43" s="21">
         <v>37.198218771727227</v>
       </c>
       <c r="CU43" s="21">
         <v>92.112393702446568</v>
       </c>
       <c r="CV43" s="21">
         <v>97.094568342765712</v>
       </c>
       <c r="CW43" s="21">
         <v>106.74159725809503</v>
       </c>
       <c r="CX43" s="21">
         <v>108.25256733943812</v>
       </c>
       <c r="CY43" s="21">
         <v>127.38854151471432</v>
       </c>
-      <c r="CZ43" s="21"/>
+      <c r="CZ43" s="21">
+        <v>255.51203481658322</v>
+      </c>
       <c r="DA43" s="21"/>
       <c r="DB43" s="21"/>
       <c r="DC43" s="21"/>
       <c r="DD43" s="21"/>
       <c r="DE43" s="21"/>
     </row>
     <row r="44" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A44" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B44" s="21">
         <v>35.211533157986871</v>
       </c>
       <c r="C44" s="21">
         <v>123.57595242898331</v>
       </c>
       <c r="D44" s="21">
         <v>44.826539955773029</v>
       </c>
       <c r="E44" s="21">
         <v>162.95717748303608</v>
       </c>
       <c r="F44" s="21">
         <v>114.76725022385989</v>
       </c>
@@ -32227,51 +32288,53 @@
       </c>
       <c r="CR44" s="21">
         <v>89.386998740622673</v>
       </c>
       <c r="CS44" s="21">
         <v>145.26908429297046</v>
       </c>
       <c r="CT44" s="21">
         <v>32.067239292895451</v>
       </c>
       <c r="CU44" s="21">
         <v>137.9340559447204</v>
       </c>
       <c r="CV44" s="21">
         <v>47.536290264382032</v>
       </c>
       <c r="CW44" s="21">
         <v>201.87635299651743</v>
       </c>
       <c r="CX44" s="21">
         <v>58.318209158937549</v>
       </c>
       <c r="CY44" s="21">
         <v>243.2429070904233</v>
       </c>
-      <c r="CZ44" s="21"/>
+      <c r="CZ44" s="21">
+        <v>75.316999821861543</v>
+      </c>
       <c r="DA44" s="21"/>
       <c r="DB44" s="21"/>
       <c r="DC44" s="21"/>
       <c r="DD44" s="21"/>
       <c r="DE44" s="21"/>
     </row>
     <row r="45" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A45" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B45" s="10">
         <v>57.096119344918037</v>
       </c>
       <c r="C45" s="10">
         <v>104.30331128404302</v>
       </c>
       <c r="D45" s="10">
         <v>118.91436282529406</v>
       </c>
       <c r="E45" s="10">
         <v>101.84739702699659</v>
       </c>
       <c r="F45" s="10">
         <v>122.40570091010375</v>
       </c>
@@ -32544,51 +32607,53 @@
       </c>
       <c r="CR45" s="21">
         <v>94.542396674590648</v>
       </c>
       <c r="CS45" s="21">
         <v>25.160719631649432</v>
       </c>
       <c r="CT45" s="21">
         <v>52.570270615035227</v>
       </c>
       <c r="CU45" s="21">
         <v>101.76549855944148</v>
       </c>
       <c r="CV45" s="21">
         <v>116.71877655558353</v>
       </c>
       <c r="CW45" s="21">
         <v>110.43415721861236</v>
       </c>
       <c r="CX45" s="21">
         <v>101.83659952480546</v>
       </c>
       <c r="CY45" s="21">
         <v>144.32355013483468</v>
       </c>
-      <c r="CZ45" s="21"/>
+      <c r="CZ45" s="21">
+        <v>135.95032859033199</v>
+      </c>
       <c r="DA45" s="21"/>
       <c r="DB45" s="21"/>
       <c r="DC45" s="21"/>
       <c r="DD45" s="21"/>
       <c r="DE45" s="21"/>
     </row>
     <row r="46" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A46" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B46" s="10">
         <v>83.836560068220194</v>
       </c>
       <c r="C46" s="10">
         <v>79.157893768973253</v>
       </c>
       <c r="D46" s="10">
         <v>97.668910811170278</v>
       </c>
       <c r="E46" s="10">
         <v>174.68618981957391</v>
       </c>
       <c r="F46" s="10">
         <v>110.59702904949059</v>
       </c>
@@ -32861,51 +32926,53 @@
       </c>
       <c r="CR46" s="21">
         <v>93.661049091992794</v>
       </c>
       <c r="CS46" s="21">
         <v>9.3231536396617916</v>
       </c>
       <c r="CT46" s="21">
         <v>86.13102832706474</v>
       </c>
       <c r="CU46" s="21">
         <v>78.325800834619798</v>
       </c>
       <c r="CV46" s="21">
         <v>113.73380830174864</v>
       </c>
       <c r="CW46" s="21">
         <v>127.06590190699345</v>
       </c>
       <c r="CX46" s="21">
         <v>110.06854281701773</v>
       </c>
       <c r="CY46" s="21">
         <v>125.27810984365171</v>
       </c>
-      <c r="CZ46" s="21"/>
+      <c r="CZ46" s="21">
+        <v>190.39356914038075</v>
+      </c>
       <c r="DA46" s="21"/>
       <c r="DB46" s="21"/>
       <c r="DC46" s="21"/>
       <c r="DD46" s="21"/>
       <c r="DE46" s="21"/>
     </row>
     <row r="47" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A47" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B47" s="10">
         <v>69.500764261801024</v>
       </c>
       <c r="C47" s="10">
         <v>101.88555052333363</v>
       </c>
       <c r="D47" s="10">
         <v>113.95710085886306</v>
       </c>
       <c r="E47" s="10">
         <v>101.49924281020644</v>
       </c>
       <c r="F47" s="10">
         <v>112.60740992124245</v>
       </c>
@@ -33178,51 +33245,53 @@
       </c>
       <c r="CR47" s="21">
         <v>28.122677263650829</v>
       </c>
       <c r="CS47" s="21">
         <v>95.649321221529277</v>
       </c>
       <c r="CT47" s="21">
         <v>60.35959390783848</v>
       </c>
       <c r="CU47" s="21">
         <v>102.07584001113786</v>
       </c>
       <c r="CV47" s="21">
         <v>111.32114863064947</v>
       </c>
       <c r="CW47" s="21">
         <v>110.21810717492866</v>
       </c>
       <c r="CX47" s="21">
         <v>100.376689538927</v>
       </c>
       <c r="CY47" s="21">
         <v>129.66701744642063</v>
       </c>
-      <c r="CZ47" s="21"/>
+      <c r="CZ47" s="21">
+        <v>186.55236671173168</v>
+      </c>
       <c r="DA47" s="21"/>
       <c r="DB47" s="21"/>
       <c r="DC47" s="21"/>
       <c r="DD47" s="21"/>
       <c r="DE47" s="21"/>
     </row>
     <row r="48" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A48" s="6" t="s">
         <v>40</v>
       </c>
       <c r="B48" s="20" t="s">
         <v>37</v>
       </c>
       <c r="C48" s="20" t="s">
         <v>37</v>
       </c>
       <c r="D48" s="20" t="s">
         <v>37</v>
       </c>
       <c r="E48" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F48" s="20" t="s">
         <v>37</v>
       </c>
@@ -33495,51 +33564,53 @@
       </c>
       <c r="CR48" s="21">
         <v>56.454280531458792</v>
       </c>
       <c r="CS48" s="20">
         <v>318.86212030736112</v>
       </c>
       <c r="CT48" s="21">
         <v>54.845471671081199</v>
       </c>
       <c r="CU48" s="21">
         <v>42.159684075300156</v>
       </c>
       <c r="CV48" s="21">
         <v>155.08032449948465</v>
       </c>
       <c r="CW48" s="21">
         <v>71.555916842237991</v>
       </c>
       <c r="CX48" s="21">
         <v>157.49681184834242</v>
       </c>
       <c r="CY48" s="21">
         <v>153.21010275663522</v>
       </c>
-      <c r="CZ48" s="21"/>
+      <c r="CZ48" s="21">
+        <v>97.638379294639961</v>
+      </c>
       <c r="DA48" s="21"/>
       <c r="DB48" s="21"/>
       <c r="DC48" s="21"/>
       <c r="DD48" s="21"/>
       <c r="DE48" s="20"/>
     </row>
     <row r="49" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A49" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B49" s="10">
         <v>32.415113574566782</v>
       </c>
       <c r="C49" s="10">
         <v>126.96255709621373</v>
       </c>
       <c r="D49" s="10">
         <v>128.55877971077419</v>
       </c>
       <c r="E49" s="10">
         <v>108.22370605734604</v>
       </c>
       <c r="F49" s="10">
         <v>116.55180457160958</v>
       </c>
@@ -33812,51 +33883,53 @@
       </c>
       <c r="CR49" s="21">
         <v>128.91926817960498</v>
       </c>
       <c r="CS49" s="21">
         <v>38.820982589666436</v>
       </c>
       <c r="CT49" s="10">
         <v>36.467905974990309</v>
       </c>
       <c r="CU49" s="21">
         <v>115.09808401605011</v>
       </c>
       <c r="CV49" s="21">
         <v>129.0790127207967</v>
       </c>
       <c r="CW49" s="21">
         <v>99.314397291995476</v>
       </c>
       <c r="CX49" s="21">
         <v>112.70360871117893</v>
       </c>
       <c r="CY49" s="21">
         <v>140.20927338234165</v>
       </c>
-      <c r="CZ49" s="21"/>
+      <c r="CZ49" s="21">
+        <v>134.24234250240096</v>
+      </c>
       <c r="DA49" s="21"/>
       <c r="DB49" s="21"/>
       <c r="DC49" s="21"/>
       <c r="DD49" s="21"/>
       <c r="DE49" s="21"/>
     </row>
     <row r="50" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A50" s="6" t="s">
         <v>41</v>
       </c>
       <c r="B50" s="10">
         <v>78.885721827071976</v>
       </c>
       <c r="C50" s="10">
         <v>97.631209403174751</v>
       </c>
       <c r="D50" s="10">
         <v>94.654118069684017</v>
       </c>
       <c r="E50" s="10">
         <v>119.62849583123764</v>
       </c>
       <c r="F50" s="10">
         <v>111.16367817989843</v>
       </c>
@@ -34129,51 +34202,53 @@
       </c>
       <c r="CR50" s="21">
         <v>32.985490694068467</v>
       </c>
       <c r="CS50" s="21">
         <v>119.03123072047275</v>
       </c>
       <c r="CT50" s="10">
         <v>79.447963404826439</v>
       </c>
       <c r="CU50" s="21">
         <v>98.12719941260481</v>
       </c>
       <c r="CV50" s="21">
         <v>118.69461878563934</v>
       </c>
       <c r="CW50" s="21">
         <v>91.916867797618266</v>
       </c>
       <c r="CX50" s="21">
         <v>193.9075348830537</v>
       </c>
       <c r="CY50" s="21">
         <v>58.855994260672297</v>
       </c>
-      <c r="CZ50" s="21"/>
+      <c r="CZ50" s="21">
+        <v>169.53947476743906</v>
+      </c>
       <c r="DA50" s="21"/>
       <c r="DB50" s="21"/>
       <c r="DC50" s="21"/>
       <c r="DD50" s="21"/>
       <c r="DE50" s="21"/>
     </row>
     <row r="51" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A51" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B51" s="10">
         <v>97.306510388204416</v>
       </c>
       <c r="C51" s="10">
         <v>80.492163338003294</v>
       </c>
       <c r="D51" s="10">
         <v>120.97544585690787</v>
       </c>
       <c r="E51" s="10">
         <v>82.510676335999406</v>
       </c>
       <c r="F51" s="10">
         <v>135.41888053895929</v>
       </c>
@@ -34446,51 +34521,53 @@
       </c>
       <c r="CR51" s="21">
         <v>31.008614327757755</v>
       </c>
       <c r="CS51" s="21">
         <v>91.068234054943616</v>
       </c>
       <c r="CT51" s="10">
         <v>102.61749906213306</v>
       </c>
       <c r="CU51" s="21">
         <v>98.496028572980691</v>
       </c>
       <c r="CV51" s="21">
         <v>103.76727392512612</v>
       </c>
       <c r="CW51" s="21">
         <v>180.16605568016527</v>
       </c>
       <c r="CX51" s="21">
         <v>53.913178115087625</v>
       </c>
       <c r="CY51" s="21">
         <v>111.45505318647788</v>
       </c>
-      <c r="CZ51" s="21"/>
+      <c r="CZ51" s="21">
+        <v>324.15814279291396</v>
+      </c>
       <c r="DA51" s="21"/>
       <c r="DB51" s="21"/>
       <c r="DC51" s="21"/>
       <c r="DD51" s="21"/>
       <c r="DE51" s="21"/>
     </row>
     <row r="52" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A52" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B52" s="12">
         <v>79.705943309575119</v>
       </c>
       <c r="C52" s="12">
         <v>98.86475137938362</v>
       </c>
       <c r="D52" s="12">
         <v>121.07806563215927</v>
       </c>
       <c r="E52" s="12">
         <v>180.46410816808179</v>
       </c>
       <c r="F52" s="12">
         <v>80.523968955434654</v>
       </c>
@@ -34763,51 +34840,53 @@
       </c>
       <c r="CR52" s="21">
         <v>83.37652900804315</v>
       </c>
       <c r="CS52" s="21">
         <v>106.50328184029556</v>
       </c>
       <c r="CT52" s="10">
         <v>86.073567045760029</v>
       </c>
       <c r="CU52" s="21">
         <v>95.245018661444206</v>
       </c>
       <c r="CV52" s="21">
         <v>104.17501938958044</v>
       </c>
       <c r="CW52" s="21">
         <v>114.26056635572483</v>
       </c>
       <c r="CX52" s="21">
         <v>108.44155378670894</v>
       </c>
       <c r="CY52" s="21">
         <v>98.052491879929974</v>
       </c>
-      <c r="CZ52" s="21"/>
+      <c r="CZ52" s="21">
+        <v>122.91950662355229</v>
+      </c>
       <c r="DA52" s="21"/>
       <c r="DB52" s="21"/>
       <c r="DC52" s="21"/>
       <c r="DD52" s="21"/>
       <c r="DE52" s="21"/>
     </row>
     <row r="54" spans="1:146" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A54" s="39" t="s">
         <v>28</v>
       </c>
       <c r="B54" s="39"/>
       <c r="C54" s="39"/>
       <c r="D54" s="39"/>
       <c r="E54" s="39"/>
       <c r="F54" s="39"/>
       <c r="G54" s="39"/>
       <c r="H54" s="39"/>
       <c r="I54" s="39"/>
       <c r="J54" s="39"/>
       <c r="K54" s="39"/>
       <c r="L54" s="39"/>
       <c r="M54" s="39"/>
       <c r="N54" s="39"/>
       <c r="O54" s="39"/>
       <c r="P54" s="39"/>
@@ -34834,163 +34913,163 @@
       <c r="AK54" s="39"/>
       <c r="AL54" s="39"/>
       <c r="AM54" s="39"/>
       <c r="AN54" s="39"/>
       <c r="AO54" s="39"/>
       <c r="AP54" s="39"/>
       <c r="AQ54" s="39"/>
       <c r="AR54" s="39"/>
       <c r="AS54" s="39"/>
       <c r="AT54" s="39"/>
       <c r="AU54" s="39"/>
       <c r="AV54" s="39"/>
       <c r="AW54" s="39"/>
       <c r="AX54" s="39"/>
       <c r="AY54" s="39"/>
       <c r="AZ54" s="39"/>
       <c r="BA54" s="39"/>
       <c r="BB54" s="39"/>
       <c r="BC54" s="39"/>
       <c r="BD54" s="39"/>
       <c r="BE54" s="39"/>
       <c r="BF54" s="39"/>
       <c r="BG54" s="39"/>
       <c r="BH54" s="39"/>
       <c r="BI54" s="39"/>
-      <c r="CH54" s="46" t="s">
+      <c r="CH54" s="49" t="s">
         <v>28</v>
       </c>
-      <c r="CI54" s="46"/>
-[...21 lines deleted...]
-      <c r="DE54" s="46"/>
+      <c r="CI54" s="49"/>
+      <c r="CJ54" s="49"/>
+      <c r="CK54" s="49"/>
+      <c r="CL54" s="49"/>
+      <c r="CM54" s="49"/>
+      <c r="CN54" s="49"/>
+      <c r="CO54" s="49"/>
+      <c r="CP54" s="49"/>
+      <c r="CQ54" s="49"/>
+      <c r="CR54" s="49"/>
+      <c r="CS54" s="49"/>
+      <c r="CT54" s="49"/>
+      <c r="CU54" s="49"/>
+      <c r="CV54" s="49"/>
+      <c r="CW54" s="49"/>
+      <c r="CX54" s="49"/>
+      <c r="CY54" s="49"/>
+      <c r="CZ54" s="49"/>
+      <c r="DA54" s="49"/>
+      <c r="DB54" s="49"/>
+      <c r="DC54" s="49"/>
+      <c r="DD54" s="49"/>
+      <c r="DE54" s="49"/>
       <c r="DF54" s="23"/>
       <c r="DG54" s="23"/>
       <c r="DH54" s="23"/>
       <c r="DI54" s="23"/>
       <c r="DJ54" s="23"/>
       <c r="DK54" s="23"/>
       <c r="DL54" s="23"/>
       <c r="DM54" s="23"/>
       <c r="DN54" s="23"/>
       <c r="DO54" s="23"/>
       <c r="DP54" s="23"/>
       <c r="DQ54" s="23"/>
       <c r="DR54" s="23"/>
       <c r="DS54" s="23"/>
       <c r="DT54" s="23"/>
       <c r="DU54" s="23"/>
       <c r="DV54" s="23"/>
       <c r="DW54" s="23"/>
       <c r="DX54" s="23"/>
       <c r="DY54" s="23"/>
       <c r="DZ54" s="23"/>
       <c r="EA54" s="23"/>
       <c r="EB54" s="23"/>
       <c r="EC54" s="23"/>
       <c r="ED54" s="23"/>
       <c r="EE54" s="23"/>
       <c r="EF54" s="23"/>
       <c r="EG54" s="23"/>
       <c r="EH54" s="23"/>
       <c r="EI54" s="23"/>
       <c r="EJ54" s="23"/>
       <c r="EK54" s="23"/>
       <c r="EL54" s="23"/>
       <c r="EM54" s="23"/>
       <c r="EN54" s="23"/>
       <c r="EO54" s="23"/>
       <c r="EP54" s="23"/>
     </row>
     <row r="55" spans="1:146" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="K55" s="47" t="s">
+      <c r="K55" s="45" t="s">
         <v>30</v>
       </c>
-      <c r="L55" s="47"/>
-[...1 lines deleted...]
-      <c r="W55" s="47" t="s">
+      <c r="L55" s="45"/>
+      <c r="M55" s="45"/>
+      <c r="W55" s="45" t="s">
         <v>30</v>
       </c>
-      <c r="X55" s="47"/>
-[...1 lines deleted...]
-      <c r="AI55" s="47" t="s">
+      <c r="X55" s="45"/>
+      <c r="Y55" s="45"/>
+      <c r="AI55" s="45" t="s">
         <v>30</v>
       </c>
-      <c r="AJ55" s="47"/>
-[...1 lines deleted...]
-      <c r="AU55" s="47" t="s">
+      <c r="AJ55" s="45"/>
+      <c r="AK55" s="45"/>
+      <c r="AU55" s="45" t="s">
         <v>30</v>
       </c>
-      <c r="AV55" s="47"/>
-[...1 lines deleted...]
-      <c r="BG55" s="47" t="s">
+      <c r="AV55" s="45"/>
+      <c r="AW55" s="45"/>
+      <c r="BG55" s="45" t="s">
         <v>30</v>
       </c>
-      <c r="BH55" s="47"/>
-[...1 lines deleted...]
-      <c r="BS55" s="47" t="s">
+      <c r="BH55" s="45"/>
+      <c r="BI55" s="45"/>
+      <c r="BS55" s="45" t="s">
         <v>30</v>
       </c>
-      <c r="BT55" s="47"/>
-[...1 lines deleted...]
-      <c r="CE55" s="47" t="s">
+      <c r="BT55" s="45"/>
+      <c r="BU55" s="45"/>
+      <c r="CE55" s="45" t="s">
         <v>30</v>
       </c>
-      <c r="CF55" s="47"/>
-[...1 lines deleted...]
-      <c r="CQ55" s="47" t="s">
+      <c r="CF55" s="45"/>
+      <c r="CG55" s="45"/>
+      <c r="CQ55" s="45" t="s">
         <v>30</v>
       </c>
-      <c r="CR55" s="47"/>
-[...1 lines deleted...]
-      <c r="DC55" s="47" t="s">
+      <c r="CR55" s="45"/>
+      <c r="CS55" s="45"/>
+      <c r="DC55" s="45" t="s">
         <v>30</v>
       </c>
-      <c r="DD55" s="47"/>
-      <c r="DE55" s="47"/>
+      <c r="DD55" s="45"/>
+      <c r="DE55" s="45"/>
     </row>
     <row r="56" spans="1:146" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A56" s="48"/>
+      <c r="A56" s="46"/>
       <c r="B56" s="42" t="s">
         <v>35</v>
       </c>
       <c r="C56" s="43"/>
       <c r="D56" s="43"/>
       <c r="E56" s="43"/>
       <c r="F56" s="43"/>
       <c r="G56" s="43"/>
       <c r="H56" s="43"/>
       <c r="I56" s="43"/>
       <c r="J56" s="43"/>
       <c r="K56" s="43"/>
       <c r="L56" s="43"/>
       <c r="M56" s="44"/>
       <c r="N56" s="42" t="s">
         <v>34</v>
       </c>
       <c r="O56" s="43"/>
       <c r="P56" s="43"/>
       <c r="Q56" s="43"/>
       <c r="R56" s="43"/>
       <c r="S56" s="43"/>
       <c r="T56" s="43"/>
       <c r="U56" s="43"/>
       <c r="V56" s="43"/>
@@ -35075,51 +35154,51 @@
       <c r="CK56" s="43"/>
       <c r="CL56" s="43"/>
       <c r="CM56" s="43"/>
       <c r="CN56" s="43"/>
       <c r="CO56" s="43"/>
       <c r="CP56" s="43"/>
       <c r="CQ56" s="43"/>
       <c r="CR56" s="43"/>
       <c r="CS56" s="44"/>
       <c r="CT56" s="42" t="s">
         <v>48</v>
       </c>
       <c r="CU56" s="43"/>
       <c r="CV56" s="43"/>
       <c r="CW56" s="43"/>
       <c r="CX56" s="43"/>
       <c r="CY56" s="43"/>
       <c r="CZ56" s="43"/>
       <c r="DA56" s="43"/>
       <c r="DB56" s="43"/>
       <c r="DC56" s="43"/>
       <c r="DD56" s="43"/>
       <c r="DE56" s="44"/>
     </row>
     <row r="57" spans="1:146" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A57" s="49"/>
+      <c r="A57" s="47"/>
       <c r="B57" s="8" t="s">
         <v>25</v>
       </c>
       <c r="C57" s="9" t="s">
         <v>26</v>
       </c>
       <c r="D57" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E57" s="8" t="s">
         <v>1</v>
       </c>
       <c r="F57" s="9" t="s">
         <v>2</v>
       </c>
       <c r="G57" s="9" t="s">
         <v>3</v>
       </c>
       <c r="H57" s="9" t="s">
         <v>4</v>
       </c>
       <c r="I57" s="9" t="s">
         <v>5</v>
       </c>
       <c r="J57" s="9" t="s">
@@ -35711,51 +35790,53 @@
       </c>
       <c r="CR58" s="17">
         <v>50.929698382047981</v>
       </c>
       <c r="CS58" s="19">
         <v>1.3513959931483557</v>
       </c>
       <c r="CT58" s="1">
         <v>100</v>
       </c>
       <c r="CU58" s="1">
         <v>100</v>
       </c>
       <c r="CV58" s="1">
         <v>100</v>
       </c>
       <c r="CW58" s="1">
         <v>130.2369122888478</v>
       </c>
       <c r="CX58" s="1">
         <v>111.88955188740501</v>
       </c>
       <c r="CY58" s="1">
         <v>180.40305776635876</v>
       </c>
-      <c r="CZ58" s="17"/>
+      <c r="CZ58" s="17">
+        <v>1192.4591358994649</v>
+      </c>
       <c r="DA58" s="1"/>
       <c r="DB58" s="1"/>
       <c r="DC58" s="17"/>
       <c r="DD58" s="17"/>
       <c r="DE58" s="19"/>
     </row>
     <row r="61" spans="1:146" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A61" s="39" t="s">
         <v>29</v>
       </c>
       <c r="B61" s="39"/>
       <c r="C61" s="39"/>
       <c r="D61" s="39"/>
       <c r="E61" s="39"/>
       <c r="F61" s="39"/>
       <c r="G61" s="39"/>
       <c r="H61" s="39"/>
       <c r="I61" s="39"/>
       <c r="J61" s="39"/>
       <c r="K61" s="39"/>
       <c r="L61" s="39"/>
       <c r="M61" s="39"/>
       <c r="N61" s="39"/>
       <c r="O61" s="39"/>
       <c r="P61" s="39"/>
@@ -35782,163 +35863,163 @@
       <c r="AK61" s="39"/>
       <c r="AL61" s="39"/>
       <c r="AM61" s="39"/>
       <c r="AN61" s="39"/>
       <c r="AO61" s="39"/>
       <c r="AP61" s="39"/>
       <c r="AQ61" s="39"/>
       <c r="AR61" s="39"/>
       <c r="AS61" s="39"/>
       <c r="AT61" s="39"/>
       <c r="AU61" s="39"/>
       <c r="AV61" s="39"/>
       <c r="AW61" s="39"/>
       <c r="AX61" s="39"/>
       <c r="AY61" s="39"/>
       <c r="AZ61" s="39"/>
       <c r="BA61" s="39"/>
       <c r="BB61" s="39"/>
       <c r="BC61" s="39"/>
       <c r="BD61" s="39"/>
       <c r="BE61" s="39"/>
       <c r="BF61" s="39"/>
       <c r="BG61" s="39"/>
       <c r="BH61" s="39"/>
       <c r="BI61" s="39"/>
-      <c r="CH61" s="46" t="s">
+      <c r="CH61" s="49" t="s">
         <v>29</v>
       </c>
-      <c r="CI61" s="46"/>
-[...21 lines deleted...]
-      <c r="DE61" s="46"/>
+      <c r="CI61" s="49"/>
+      <c r="CJ61" s="49"/>
+      <c r="CK61" s="49"/>
+      <c r="CL61" s="49"/>
+      <c r="CM61" s="49"/>
+      <c r="CN61" s="49"/>
+      <c r="CO61" s="49"/>
+      <c r="CP61" s="49"/>
+      <c r="CQ61" s="49"/>
+      <c r="CR61" s="49"/>
+      <c r="CS61" s="49"/>
+      <c r="CT61" s="49"/>
+      <c r="CU61" s="49"/>
+      <c r="CV61" s="49"/>
+      <c r="CW61" s="49"/>
+      <c r="CX61" s="49"/>
+      <c r="CY61" s="49"/>
+      <c r="CZ61" s="49"/>
+      <c r="DA61" s="49"/>
+      <c r="DB61" s="49"/>
+      <c r="DC61" s="49"/>
+      <c r="DD61" s="49"/>
+      <c r="DE61" s="49"/>
       <c r="DF61" s="23"/>
       <c r="DG61" s="23"/>
       <c r="DH61" s="23"/>
       <c r="DI61" s="23"/>
       <c r="DJ61" s="23"/>
       <c r="DK61" s="23"/>
       <c r="DL61" s="23"/>
       <c r="DM61" s="23"/>
       <c r="DN61" s="23"/>
       <c r="DO61" s="23"/>
       <c r="DP61" s="23"/>
       <c r="DQ61" s="23"/>
       <c r="DR61" s="23"/>
       <c r="DS61" s="23"/>
       <c r="DT61" s="23"/>
       <c r="DU61" s="23"/>
       <c r="DV61" s="23"/>
       <c r="DW61" s="23"/>
       <c r="DX61" s="23"/>
       <c r="DY61" s="23"/>
       <c r="DZ61" s="23"/>
       <c r="EA61" s="23"/>
       <c r="EB61" s="23"/>
       <c r="EC61" s="23"/>
       <c r="ED61" s="23"/>
       <c r="EE61" s="23"/>
       <c r="EF61" s="23"/>
       <c r="EG61" s="23"/>
       <c r="EH61" s="23"/>
       <c r="EI61" s="23"/>
       <c r="EJ61" s="23"/>
       <c r="EK61" s="23"/>
       <c r="EL61" s="23"/>
       <c r="EM61" s="23"/>
       <c r="EN61" s="23"/>
       <c r="EO61" s="23"/>
       <c r="EP61" s="23"/>
     </row>
     <row r="62" spans="1:146" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="K62" s="47" t="s">
+      <c r="K62" s="45" t="s">
         <v>30</v>
       </c>
-      <c r="L62" s="47"/>
-[...1 lines deleted...]
-      <c r="W62" s="47" t="s">
+      <c r="L62" s="45"/>
+      <c r="M62" s="45"/>
+      <c r="W62" s="45" t="s">
         <v>30</v>
       </c>
-      <c r="X62" s="47"/>
-[...1 lines deleted...]
-      <c r="AI62" s="47" t="s">
+      <c r="X62" s="45"/>
+      <c r="Y62" s="45"/>
+      <c r="AI62" s="45" t="s">
         <v>30</v>
       </c>
-      <c r="AJ62" s="47"/>
-[...1 lines deleted...]
-      <c r="AU62" s="47" t="s">
+      <c r="AJ62" s="45"/>
+      <c r="AK62" s="45"/>
+      <c r="AU62" s="45" t="s">
         <v>30</v>
       </c>
-      <c r="AV62" s="47"/>
-[...1 lines deleted...]
-      <c r="BG62" s="47" t="s">
+      <c r="AV62" s="45"/>
+      <c r="AW62" s="45"/>
+      <c r="BG62" s="45" t="s">
         <v>30</v>
       </c>
-      <c r="BH62" s="47"/>
-[...1 lines deleted...]
-      <c r="BS62" s="47" t="s">
+      <c r="BH62" s="45"/>
+      <c r="BI62" s="45"/>
+      <c r="BS62" s="45" t="s">
         <v>30</v>
       </c>
-      <c r="BT62" s="47"/>
-[...1 lines deleted...]
-      <c r="CE62" s="47" t="s">
+      <c r="BT62" s="45"/>
+      <c r="BU62" s="45"/>
+      <c r="CE62" s="45" t="s">
         <v>30</v>
       </c>
-      <c r="CF62" s="47"/>
-[...1 lines deleted...]
-      <c r="CQ62" s="47" t="s">
+      <c r="CF62" s="45"/>
+      <c r="CG62" s="45"/>
+      <c r="CQ62" s="45" t="s">
         <v>30</v>
       </c>
-      <c r="CR62" s="47"/>
-[...1 lines deleted...]
-      <c r="DC62" s="47" t="s">
+      <c r="CR62" s="45"/>
+      <c r="CS62" s="45"/>
+      <c r="DC62" s="45" t="s">
         <v>30</v>
       </c>
-      <c r="DD62" s="47"/>
-      <c r="DE62" s="47"/>
+      <c r="DD62" s="45"/>
+      <c r="DE62" s="45"/>
     </row>
     <row r="63" spans="1:146" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A63" s="48"/>
+      <c r="A63" s="46"/>
       <c r="B63" s="42" t="s">
         <v>35</v>
       </c>
       <c r="C63" s="43"/>
       <c r="D63" s="43"/>
       <c r="E63" s="43"/>
       <c r="F63" s="43"/>
       <c r="G63" s="43"/>
       <c r="H63" s="43"/>
       <c r="I63" s="43"/>
       <c r="J63" s="43"/>
       <c r="K63" s="43"/>
       <c r="L63" s="43"/>
       <c r="M63" s="44"/>
       <c r="N63" s="42" t="s">
         <v>34</v>
       </c>
       <c r="O63" s="43"/>
       <c r="P63" s="43"/>
       <c r="Q63" s="43"/>
       <c r="R63" s="43"/>
       <c r="S63" s="43"/>
       <c r="T63" s="43"/>
       <c r="U63" s="43"/>
       <c r="V63" s="43"/>
@@ -36023,51 +36104,51 @@
       <c r="CK63" s="43"/>
       <c r="CL63" s="43"/>
       <c r="CM63" s="43"/>
       <c r="CN63" s="43"/>
       <c r="CO63" s="43"/>
       <c r="CP63" s="43"/>
       <c r="CQ63" s="43"/>
       <c r="CR63" s="43"/>
       <c r="CS63" s="44"/>
       <c r="CT63" s="42" t="s">
         <v>48</v>
       </c>
       <c r="CU63" s="43"/>
       <c r="CV63" s="43"/>
       <c r="CW63" s="43"/>
       <c r="CX63" s="43"/>
       <c r="CY63" s="43"/>
       <c r="CZ63" s="43"/>
       <c r="DA63" s="43"/>
       <c r="DB63" s="43"/>
       <c r="DC63" s="43"/>
       <c r="DD63" s="43"/>
       <c r="DE63" s="44"/>
     </row>
     <row r="64" spans="1:146" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A64" s="49"/>
+      <c r="A64" s="47"/>
       <c r="B64" s="8" t="s">
         <v>25</v>
       </c>
       <c r="C64" s="9" t="s">
         <v>26</v>
       </c>
       <c r="D64" s="9" t="s">
         <v>0</v>
       </c>
       <c r="E64" s="8" t="s">
         <v>1</v>
       </c>
       <c r="F64" s="9" t="s">
         <v>2</v>
       </c>
       <c r="G64" s="9" t="s">
         <v>3</v>
       </c>
       <c r="H64" s="9" t="s">
         <v>4</v>
       </c>
       <c r="I64" s="9" t="s">
         <v>5</v>
       </c>
       <c r="J64" s="9" t="s">
@@ -36659,51 +36740,53 @@
       </c>
       <c r="CR65" s="1">
         <v>103.53466205202683</v>
       </c>
       <c r="CS65" s="1">
         <v>152.00522865946476</v>
       </c>
       <c r="CT65" s="1">
         <v>44.686995072820523</v>
       </c>
       <c r="CU65" s="1">
         <v>102.32775392713577</v>
       </c>
       <c r="CV65" s="1">
         <v>133.51847736053125</v>
       </c>
       <c r="CW65" s="1">
         <v>95.832140029547389</v>
       </c>
       <c r="CX65" s="1">
         <v>111.36083037390982</v>
       </c>
       <c r="CY65" s="1">
         <v>151.11788334853938</v>
       </c>
-      <c r="CZ65" s="1"/>
+      <c r="CZ65" s="1">
+        <v>66.055781320260436</v>
+      </c>
       <c r="DA65" s="1"/>
       <c r="DB65" s="1"/>
       <c r="DC65" s="1"/>
       <c r="DD65" s="1"/>
       <c r="DE65" s="1"/>
     </row>
     <row r="66" spans="1:109" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A66" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B66" s="20" t="s">
         <v>37</v>
       </c>
       <c r="C66" s="20" t="s">
         <v>37</v>
       </c>
       <c r="D66" s="20" t="s">
         <v>37</v>
       </c>
       <c r="E66" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F66" s="20" t="s">
         <v>37</v>
       </c>
@@ -36976,51 +37059,53 @@
       </c>
       <c r="CR66" s="21">
         <v>100.98921843834007</v>
       </c>
       <c r="CS66" s="21">
         <v>188.80970757733812</v>
       </c>
       <c r="CT66" s="21">
         <v>21.187883049846217</v>
       </c>
       <c r="CU66" s="21">
         <v>130.56988955544918</v>
       </c>
       <c r="CV66" s="21">
         <v>136.22991484488688</v>
       </c>
       <c r="CW66" s="21">
         <v>113.27766868797751</v>
       </c>
       <c r="CX66" s="21">
         <v>116.26561159576478</v>
       </c>
       <c r="CY66" s="21">
         <v>169.03078950527743</v>
       </c>
-      <c r="CZ66" s="21"/>
+      <c r="CZ66" s="21">
+        <v>70.605832950693213</v>
+      </c>
       <c r="DA66" s="21"/>
       <c r="DB66" s="21"/>
       <c r="DC66" s="21"/>
       <c r="DD66" s="21"/>
       <c r="DE66" s="21"/>
     </row>
     <row r="67" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A67" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B67" s="21">
         <v>69.175519735959355</v>
       </c>
       <c r="C67" s="21">
         <v>97.556216882145293</v>
       </c>
       <c r="D67" s="21">
         <v>124.13848634317122</v>
       </c>
       <c r="E67" s="21">
         <v>112.47455314457015</v>
       </c>
       <c r="F67" s="21">
         <v>115.99438594497613</v>
       </c>
@@ -37293,51 +37378,53 @@
       </c>
       <c r="CR67" s="21">
         <v>108.34145392066912</v>
       </c>
       <c r="CS67" s="21">
         <v>120.0501950949356</v>
       </c>
       <c r="CT67" s="21">
         <v>73.660332239368969</v>
       </c>
       <c r="CU67" s="21">
         <v>106.67869248539463</v>
       </c>
       <c r="CV67" s="21">
         <v>110.03631443151876</v>
       </c>
       <c r="CW67" s="21">
         <v>105.73209856159509</v>
       </c>
       <c r="CX67" s="21">
         <v>104.03052746247872</v>
       </c>
       <c r="CY67" s="21">
         <v>117.44992594814163</v>
       </c>
-      <c r="CZ67" s="21"/>
+      <c r="CZ67" s="21">
+        <v>79.014933944879076</v>
+      </c>
       <c r="DA67" s="21"/>
       <c r="DB67" s="21"/>
       <c r="DC67" s="21"/>
       <c r="DD67" s="21"/>
       <c r="DE67" s="21"/>
     </row>
     <row r="68" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A68" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B68" s="21">
         <v>40.803074475305792</v>
       </c>
       <c r="C68" s="21">
         <v>108.04246382167891</v>
       </c>
       <c r="D68" s="21">
         <v>171.26352197065097</v>
       </c>
       <c r="E68" s="21">
         <v>79.78524637662386</v>
       </c>
       <c r="F68" s="21">
         <v>110.87259258619807</v>
       </c>
@@ -37610,51 +37697,53 @@
       </c>
       <c r="CR68" s="21">
         <v>118.11753419615529</v>
       </c>
       <c r="CS68" s="21">
         <v>139.94834368576429</v>
       </c>
       <c r="CT68" s="21">
         <v>38.657466438614534</v>
       </c>
       <c r="CU68" s="21">
         <v>105.9914047448693</v>
       </c>
       <c r="CV68" s="21">
         <v>187.55792001672768</v>
       </c>
       <c r="CW68" s="21">
         <v>82.489236464420571</v>
       </c>
       <c r="CX68" s="21">
         <v>103.15710464673474</v>
       </c>
       <c r="CY68" s="21">
         <v>163.54224453062645</v>
       </c>
-      <c r="CZ68" s="21"/>
+      <c r="CZ68" s="21">
+        <v>63.799999860503242</v>
+      </c>
       <c r="DA68" s="21"/>
       <c r="DB68" s="21"/>
       <c r="DC68" s="21"/>
       <c r="DD68" s="21"/>
       <c r="DE68" s="21"/>
     </row>
     <row r="69" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A69" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B69" s="21">
         <v>47.166726962155316</v>
       </c>
       <c r="C69" s="21">
         <v>83.626379179116952</v>
       </c>
       <c r="D69" s="21">
         <v>206.83372379121349</v>
       </c>
       <c r="E69" s="21">
         <v>62.711576011131584</v>
       </c>
       <c r="F69" s="21">
         <v>116.08505817195727</v>
       </c>
@@ -37927,51 +38016,53 @@
       </c>
       <c r="CR69" s="21">
         <v>101.12769443268932</v>
       </c>
       <c r="CS69" s="21">
         <v>120.71764188207497</v>
       </c>
       <c r="CT69" s="21">
         <v>41.193077405832582</v>
       </c>
       <c r="CU69" s="21">
         <v>100.60236470063748</v>
       </c>
       <c r="CV69" s="21">
         <v>194.42434344508717</v>
       </c>
       <c r="CW69" s="21">
         <v>55.344165102306178</v>
       </c>
       <c r="CX69" s="21">
         <v>113.18402408754453</v>
       </c>
       <c r="CY69" s="21">
         <v>191.70725886103537</v>
       </c>
-      <c r="CZ69" s="21"/>
+      <c r="CZ69" s="21">
+        <v>53.273271951576938</v>
+      </c>
       <c r="DA69" s="21"/>
       <c r="DB69" s="21"/>
       <c r="DC69" s="21"/>
       <c r="DD69" s="21"/>
       <c r="DE69" s="21"/>
     </row>
     <row r="70" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A70" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B70" s="21">
         <v>44.474740752610927</v>
       </c>
       <c r="C70" s="21">
         <v>99.096014197314631</v>
       </c>
       <c r="D70" s="21">
         <v>129.90863614523593</v>
       </c>
       <c r="E70" s="21">
         <v>99.226235563494242</v>
       </c>
       <c r="F70" s="21">
         <v>158.91006355981213</v>
       </c>
@@ -38244,51 +38335,53 @@
       </c>
       <c r="CR70" s="21">
         <v>114.55954914592709</v>
       </c>
       <c r="CS70" s="21">
         <v>169.35931947019498</v>
       </c>
       <c r="CT70" s="21">
         <v>34.374831533878691</v>
       </c>
       <c r="CU70" s="21">
         <v>125.15223702337491</v>
       </c>
       <c r="CV70" s="21">
         <v>109.90707748576938</v>
       </c>
       <c r="CW70" s="21">
         <v>91.828099962129357</v>
       </c>
       <c r="CX70" s="21">
         <v>137.79698537616122</v>
       </c>
       <c r="CY70" s="21">
         <v>123.03017139927239</v>
       </c>
-      <c r="CZ70" s="21"/>
+      <c r="CZ70" s="21">
+        <v>49.273405998477607</v>
+      </c>
       <c r="DA70" s="21"/>
       <c r="DB70" s="21"/>
       <c r="DC70" s="21"/>
       <c r="DD70" s="21"/>
       <c r="DE70" s="21"/>
     </row>
     <row r="71" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A71" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B71" s="21">
         <v>32.691235634835593</v>
       </c>
       <c r="C71" s="21">
         <v>131.07357817304774</v>
       </c>
       <c r="D71" s="21">
         <v>136.39342336391346</v>
       </c>
       <c r="E71" s="21">
         <v>128.88438271618372</v>
       </c>
       <c r="F71" s="21">
         <v>146.56989296011571</v>
       </c>
@@ -38561,51 +38654,53 @@
       </c>
       <c r="CR71" s="21">
         <v>106.41499131231123</v>
       </c>
       <c r="CS71" s="21">
         <v>158.62893935051522</v>
       </c>
       <c r="CT71" s="21">
         <v>37.728721890334633</v>
       </c>
       <c r="CU71" s="21">
         <v>128.77401120326067</v>
       </c>
       <c r="CV71" s="21">
         <v>114.22996593755204</v>
       </c>
       <c r="CW71" s="21">
         <v>135.80198252258458</v>
       </c>
       <c r="CX71" s="21">
         <v>145.20813738111374</v>
       </c>
       <c r="CY71" s="21">
         <v>133.84528310875245</v>
       </c>
-      <c r="CZ71" s="21"/>
+      <c r="CZ71" s="21">
+        <v>60.536393319435454</v>
+      </c>
       <c r="DA71" s="21"/>
       <c r="DB71" s="21"/>
       <c r="DC71" s="21"/>
       <c r="DD71" s="21"/>
       <c r="DE71" s="21"/>
     </row>
     <row r="72" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A72" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B72" s="21">
         <v>45.775873434480147</v>
       </c>
       <c r="C72" s="21">
         <v>95.952103728508888</v>
       </c>
       <c r="D72" s="21">
         <v>113.53073591435705</v>
       </c>
       <c r="E72" s="21">
         <v>113.18196832809689</v>
       </c>
       <c r="F72" s="21">
         <v>107.18287046889171</v>
       </c>
@@ -38878,51 +38973,53 @@
       </c>
       <c r="CR72" s="21">
         <v>117.94881800857478</v>
       </c>
       <c r="CS72" s="21">
         <v>169.06985842754489</v>
       </c>
       <c r="CT72" s="21">
         <v>39.124194470510822</v>
       </c>
       <c r="CU72" s="21">
         <v>98.872512121976328</v>
       </c>
       <c r="CV72" s="21">
         <v>110.54718358356499</v>
       </c>
       <c r="CW72" s="21">
         <v>114.00199193180616</v>
       </c>
       <c r="CX72" s="21">
         <v>110.19740205382973</v>
       </c>
       <c r="CY72" s="21">
         <v>147.00204257601223</v>
       </c>
-      <c r="CZ72" s="21"/>
+      <c r="CZ72" s="21">
+        <v>61.266368022752346</v>
+      </c>
       <c r="DA72" s="21"/>
       <c r="DB72" s="21"/>
       <c r="DC72" s="21"/>
       <c r="DD72" s="21"/>
       <c r="DE72" s="21"/>
     </row>
     <row r="73" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A73" s="6" t="s">
         <v>39</v>
       </c>
       <c r="B73" s="20" t="s">
         <v>37</v>
       </c>
       <c r="C73" s="20" t="s">
         <v>37</v>
       </c>
       <c r="D73" s="20" t="s">
         <v>37</v>
       </c>
       <c r="E73" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F73" s="20" t="s">
         <v>37</v>
       </c>
@@ -39195,51 +39292,53 @@
       </c>
       <c r="CR73" s="21">
         <v>96.625485199547484</v>
       </c>
       <c r="CS73" s="21">
         <v>163.27492378898177</v>
       </c>
       <c r="CT73" s="21">
         <v>31.044854973454335</v>
       </c>
       <c r="CU73" s="21">
         <v>86.220201360834679</v>
       </c>
       <c r="CV73" s="21">
         <v>245.01670580711982</v>
       </c>
       <c r="CW73" s="21">
         <v>60.349631153433116</v>
       </c>
       <c r="CX73" s="21">
         <v>100.43166996782583</v>
       </c>
       <c r="CY73" s="21">
         <v>242.65799441449332</v>
       </c>
-      <c r="CZ73" s="21"/>
+      <c r="CZ73" s="21">
+        <v>39.594631218031431</v>
+      </c>
       <c r="DA73" s="21"/>
       <c r="DB73" s="21"/>
       <c r="DC73" s="21"/>
       <c r="DD73" s="21"/>
       <c r="DE73" s="21"/>
     </row>
     <row r="74" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A74" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B74" s="21">
         <v>36.685656859691136</v>
       </c>
       <c r="C74" s="21">
         <v>83.445587069733079</v>
       </c>
       <c r="D74" s="21">
         <v>164.51957726561787</v>
       </c>
       <c r="E74" s="21">
         <v>79.812063224401669</v>
       </c>
       <c r="F74" s="21">
         <v>150.80511514861541</v>
       </c>
@@ -39512,51 +39611,53 @@
       </c>
       <c r="CR74" s="21">
         <v>119.2379569552245</v>
       </c>
       <c r="CS74" s="21">
         <v>183.42262286061478</v>
       </c>
       <c r="CT74" s="21">
         <v>29.637124988634117</v>
       </c>
       <c r="CU74" s="21">
         <v>92.464613228808716</v>
       </c>
       <c r="CV74" s="21">
         <v>163.66916919751765</v>
       </c>
       <c r="CW74" s="21">
         <v>84.905963838458604</v>
       </c>
       <c r="CX74" s="21">
         <v>144.98232219498706</v>
       </c>
       <c r="CY74" s="21">
         <v>181.72245385602096</v>
       </c>
-      <c r="CZ74" s="21"/>
+      <c r="CZ74" s="21">
+        <v>50.083778067598587</v>
+      </c>
       <c r="DA74" s="21"/>
       <c r="DB74" s="21"/>
       <c r="DC74" s="21"/>
       <c r="DD74" s="21"/>
       <c r="DE74" s="21"/>
     </row>
     <row r="75" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A75" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B75" s="21">
         <v>98.098599729226393</v>
       </c>
       <c r="C75" s="21">
         <v>105.79758038036198</v>
       </c>
       <c r="D75" s="21">
         <v>90.497420966451884</v>
       </c>
       <c r="E75" s="21">
         <v>150.32552901663885</v>
       </c>
       <c r="F75" s="21">
         <v>102.612961767353</v>
       </c>
@@ -39829,51 +39930,53 @@
       </c>
       <c r="CR75" s="21">
         <v>91.947165337541847</v>
       </c>
       <c r="CS75" s="21">
         <v>131.30412681314502</v>
       </c>
       <c r="CT75" s="21">
         <v>106.39316995639851</v>
       </c>
       <c r="CU75" s="21">
         <v>110.44954912437407</v>
       </c>
       <c r="CV75" s="21">
         <v>94.446423008225565</v>
       </c>
       <c r="CW75" s="21">
         <v>135.79278728345568</v>
       </c>
       <c r="CX75" s="21">
         <v>102.9978315376713</v>
       </c>
       <c r="CY75" s="21">
         <v>177.65556578067026</v>
       </c>
-      <c r="CZ75" s="21"/>
+      <c r="CZ75" s="21">
+        <v>40.267396718436146</v>
+      </c>
       <c r="DA75" s="21"/>
       <c r="DB75" s="21"/>
       <c r="DC75" s="21"/>
       <c r="DD75" s="21"/>
       <c r="DE75" s="21"/>
     </row>
     <row r="76" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A76" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B76" s="21">
         <v>67.869306272555548</v>
       </c>
       <c r="C76" s="21">
         <v>93.173730878028067</v>
       </c>
       <c r="D76" s="21">
         <v>104.18254825007156</v>
       </c>
       <c r="E76" s="21">
         <v>102.38513727221834</v>
       </c>
       <c r="F76" s="21">
         <v>103.4388469195912</v>
       </c>
@@ -40146,51 +40249,53 @@
       </c>
       <c r="CR76" s="21">
         <v>105.09999643501669</v>
       </c>
       <c r="CS76" s="21">
         <v>209.6055043455039</v>
       </c>
       <c r="CT76" s="21">
         <v>37.133908814400122</v>
       </c>
       <c r="CU76" s="21">
         <v>92.090603291279081</v>
       </c>
       <c r="CV76" s="21">
         <v>97.085852376389127</v>
       </c>
       <c r="CW76" s="21">
         <v>106.7638338630309</v>
       </c>
       <c r="CX76" s="21">
         <v>106.53043047647688</v>
       </c>
       <c r="CY76" s="21">
         <v>125.42022868854342</v>
       </c>
-      <c r="CZ76" s="21"/>
+      <c r="CZ76" s="21">
+        <v>85.68926483764713</v>
+      </c>
       <c r="DA76" s="21"/>
       <c r="DB76" s="21"/>
       <c r="DC76" s="21"/>
       <c r="DD76" s="21"/>
       <c r="DE76" s="21"/>
     </row>
     <row r="77" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A77" s="6" t="s">
         <v>19</v>
       </c>
       <c r="B77" s="21">
         <v>33.00855511607736</v>
       </c>
       <c r="C77" s="21">
         <v>125.87351843855646</v>
       </c>
       <c r="D77" s="21">
         <v>40.553188380810184</v>
       </c>
       <c r="E77" s="21">
         <v>174.98716753332343</v>
       </c>
       <c r="F77" s="21">
         <v>116.38554344161803</v>
       </c>
@@ -40463,51 +40568,53 @@
       </c>
       <c r="CR77" s="21">
         <v>121.52194471273512</v>
       </c>
       <c r="CS77" s="21">
         <v>146.55062478373691</v>
       </c>
       <c r="CT77" s="21">
         <v>31.64174657943115</v>
       </c>
       <c r="CU77" s="21">
         <v>138.86910579327937</v>
       </c>
       <c r="CV77" s="21">
         <v>46.605056227082656</v>
       </c>
       <c r="CW77" s="21">
         <v>205.7564286912536</v>
       </c>
       <c r="CX77" s="21">
         <v>57.427371105980882</v>
       </c>
       <c r="CY77" s="21">
         <v>248.30463532948249</v>
       </c>
-      <c r="CZ77" s="21"/>
+      <c r="CZ77" s="21">
+        <v>64.70441045754275</v>
+      </c>
       <c r="DA77" s="21"/>
       <c r="DB77" s="21"/>
       <c r="DC77" s="21"/>
       <c r="DD77" s="21"/>
       <c r="DE77" s="21"/>
     </row>
     <row r="78" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A78" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B78" s="10">
         <v>55.898543512053614</v>
       </c>
       <c r="C78" s="10">
         <v>104.4684046583847</v>
       </c>
       <c r="D78" s="10">
         <v>119.6089609954366</v>
       </c>
       <c r="E78" s="10">
         <v>101.90411731688329</v>
       </c>
       <c r="F78" s="10">
         <v>123.08076499683418</v>
       </c>
@@ -40780,51 +40887,53 @@
       </c>
       <c r="CR78" s="21">
         <v>97.595633508187973</v>
       </c>
       <c r="CS78" s="21">
         <v>131.97361560661193</v>
       </c>
       <c r="CT78" s="21">
         <v>50.87072897735797</v>
       </c>
       <c r="CU78" s="21">
         <v>101.88985851800318</v>
       </c>
       <c r="CV78" s="21">
         <v>117.87458732156711</v>
       </c>
       <c r="CW78" s="21">
         <v>110.298769518413</v>
       </c>
       <c r="CX78" s="21">
         <v>102.62426326188665</v>
       </c>
       <c r="CY78" s="21">
         <v>146.57177545529959</v>
       </c>
-      <c r="CZ78" s="21"/>
+      <c r="CZ78" s="21">
+        <v>78.508023247506785</v>
+      </c>
       <c r="DA78" s="21"/>
       <c r="DB78" s="21"/>
       <c r="DC78" s="21"/>
       <c r="DD78" s="21"/>
       <c r="DE78" s="21"/>
     </row>
     <row r="79" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A79" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B79" s="10">
         <v>83.839298745730119</v>
       </c>
       <c r="C79" s="10">
         <v>79.146215309393057</v>
       </c>
       <c r="D79" s="10">
         <v>97.667252289072678</v>
       </c>
       <c r="E79" s="10">
         <v>174.74043172856562</v>
       </c>
       <c r="F79" s="10">
         <v>110.60142959404232</v>
       </c>
@@ -41097,51 +41206,53 @@
       </c>
       <c r="CR79" s="21">
         <v>84.66815031117055</v>
       </c>
       <c r="CS79" s="21">
         <v>130.78244013346034</v>
       </c>
       <c r="CT79" s="21">
         <v>86.052246746791354</v>
       </c>
       <c r="CU79" s="21">
         <v>78.176468983509082</v>
       </c>
       <c r="CV79" s="21">
         <v>113.8547958337525</v>
       </c>
       <c r="CW79" s="21">
         <v>127.28032662803615</v>
       </c>
       <c r="CX79" s="21">
         <v>110.1215497551362</v>
       </c>
       <c r="CY79" s="21">
         <v>125.27602725800809</v>
       </c>
-      <c r="CZ79" s="21"/>
+      <c r="CZ79" s="21">
+        <v>114.46414398852502</v>
+      </c>
       <c r="DA79" s="21"/>
       <c r="DB79" s="21"/>
       <c r="DC79" s="21"/>
       <c r="DD79" s="21"/>
       <c r="DE79" s="21"/>
     </row>
     <row r="80" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A80" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B80" s="10">
         <v>67.072521961263249</v>
       </c>
       <c r="C80" s="10">
         <v>102.17400785394742</v>
       </c>
       <c r="D80" s="10">
         <v>116.04684878652967</v>
       </c>
       <c r="E80" s="10">
         <v>101.42241905609666</v>
       </c>
       <c r="F80" s="10">
         <v>111.54596209523615</v>
       </c>
@@ -41414,51 +41525,53 @@
       </c>
       <c r="CR80" s="21">
         <v>94.972509610739237</v>
       </c>
       <c r="CS80" s="21">
         <v>167.72313653139358</v>
       </c>
       <c r="CT80" s="21">
         <v>56.251344245579993</v>
       </c>
       <c r="CU80" s="21">
         <v>102.45829445066887</v>
       </c>
       <c r="CV80" s="21">
         <v>113.35349586948102</v>
       </c>
       <c r="CW80" s="21">
         <v>107.62389026977405</v>
       </c>
       <c r="CX80" s="21">
         <v>100.34853330310369</v>
       </c>
       <c r="CY80" s="21">
         <v>117.56621514857702</v>
       </c>
-      <c r="CZ80" s="21"/>
+      <c r="CZ80" s="21">
+        <v>77.578691389945973</v>
+      </c>
       <c r="DA80" s="21"/>
       <c r="DB80" s="21"/>
       <c r="DC80" s="21"/>
       <c r="DD80" s="21"/>
       <c r="DE80" s="21"/>
     </row>
     <row r="81" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A81" s="6" t="s">
         <v>40</v>
       </c>
       <c r="B81" s="20" t="s">
         <v>37</v>
       </c>
       <c r="C81" s="20" t="s">
         <v>37</v>
       </c>
       <c r="D81" s="20" t="s">
         <v>37</v>
       </c>
       <c r="E81" s="20" t="s">
         <v>37</v>
       </c>
       <c r="F81" s="20" t="s">
         <v>37</v>
       </c>
@@ -41731,51 +41844,53 @@
       </c>
       <c r="CR81" s="21">
         <v>73.926663603807285</v>
       </c>
       <c r="CS81" s="20">
         <v>320.56865906838664</v>
       </c>
       <c r="CT81" s="21">
         <v>54.845471671081199</v>
       </c>
       <c r="CU81" s="21">
         <v>42.159684075300156</v>
       </c>
       <c r="CV81" s="21">
         <v>155.08032449948465</v>
       </c>
       <c r="CW81" s="21">
         <v>71.555916842237991</v>
       </c>
       <c r="CX81" s="21">
         <v>157.49681184834242</v>
       </c>
       <c r="CY81" s="21">
         <v>153.20186941556358</v>
       </c>
-      <c r="CZ81" s="21"/>
+      <c r="CZ81" s="21">
+        <v>79.499754327108505</v>
+      </c>
       <c r="DA81" s="21"/>
       <c r="DB81" s="21"/>
       <c r="DC81" s="21"/>
       <c r="DD81" s="21"/>
       <c r="DE81" s="20"/>
     </row>
     <row r="82" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A82" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B82" s="10">
         <v>32.355773018449256</v>
       </c>
       <c r="C82" s="10">
         <v>127.03333693354864</v>
       </c>
       <c r="D82" s="10">
         <v>128.61777015302553</v>
       </c>
       <c r="E82" s="10">
         <v>108.23688914483442</v>
       </c>
       <c r="F82" s="10">
         <v>116.57636482571512</v>
       </c>
@@ -42048,51 +42163,53 @@
       </c>
       <c r="CR82" s="21">
         <v>116.46349021458839</v>
       </c>
       <c r="CS82" s="21">
         <v>145.67564616892986</v>
       </c>
       <c r="CT82" s="10">
         <v>36.466756335201829</v>
       </c>
       <c r="CU82" s="21">
         <v>115.09978478927809</v>
       </c>
       <c r="CV82" s="21">
         <v>129.08158558488589</v>
       </c>
       <c r="CW82" s="21">
         <v>99.31372979791297</v>
       </c>
       <c r="CX82" s="21">
         <v>112.69294313029141</v>
       </c>
       <c r="CY82" s="21">
         <v>140.16326225764539</v>
       </c>
-      <c r="CZ82" s="21"/>
+      <c r="CZ82" s="21">
+        <v>82.695752004690831</v>
+      </c>
       <c r="DA82" s="21"/>
       <c r="DB82" s="21"/>
       <c r="DC82" s="21"/>
       <c r="DD82" s="21"/>
       <c r="DE82" s="21"/>
     </row>
     <row r="83" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A83" s="6" t="s">
         <v>41</v>
       </c>
       <c r="B83" s="10">
         <v>71.452368954750696</v>
       </c>
       <c r="C83" s="10">
         <v>96.003191612009317</v>
       </c>
       <c r="D83" s="10">
         <v>90.82705017012978</v>
       </c>
       <c r="E83" s="10">
         <v>135.09950399446069</v>
       </c>
       <c r="F83" s="10">
         <v>117.67673923027581</v>
       </c>
@@ -42365,51 +42482,53 @@
       </c>
       <c r="CR83" s="21">
         <v>160.88831931110468</v>
       </c>
       <c r="CS83" s="21">
         <v>179.83352720741317</v>
       </c>
       <c r="CT83" s="10">
         <v>51.679333485451828</v>
       </c>
       <c r="CU83" s="21">
         <v>93.230829495327711</v>
       </c>
       <c r="CV83" s="21">
         <v>171.11977695840278</v>
       </c>
       <c r="CW83" s="21">
         <v>79.082633304780373</v>
       </c>
       <c r="CX83" s="21">
         <v>387.63943045150296</v>
       </c>
       <c r="CY83" s="21">
         <v>34.035716698213847</v>
       </c>
-      <c r="CZ83" s="21"/>
+      <c r="CZ83" s="21">
+        <v>83.83269741110864</v>
+      </c>
       <c r="DA83" s="21"/>
       <c r="DB83" s="21"/>
       <c r="DC83" s="21"/>
       <c r="DD83" s="21"/>
       <c r="DE83" s="21"/>
     </row>
     <row r="84" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A84" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B84" s="10">
         <v>83.543563781694104</v>
       </c>
       <c r="C84" s="10">
         <v>55.75562892712508</v>
       </c>
       <c r="D84" s="10">
         <v>168.67916355246314</v>
       </c>
       <c r="E84" s="10">
         <v>58.930198495108336</v>
       </c>
       <c r="F84" s="10">
         <v>216.45460389221523</v>
       </c>
@@ -42682,51 +42801,53 @@
       </c>
       <c r="CR84" s="21">
         <v>115.82046106158835</v>
       </c>
       <c r="CS84" s="21">
         <v>75.006159047660447</v>
       </c>
       <c r="CT84" s="10">
         <v>157.94623751670287</v>
       </c>
       <c r="CU84" s="21">
         <v>78.368310818082293</v>
       </c>
       <c r="CV84" s="21">
         <v>168.10143796953724</v>
       </c>
       <c r="CW84" s="21">
         <v>66.903979776332733</v>
       </c>
       <c r="CX84" s="21">
         <v>99.530207752233821</v>
       </c>
       <c r="CY84" s="21">
         <v>281.31681733240879</v>
       </c>
-      <c r="CZ84" s="21"/>
+      <c r="CZ84" s="21">
+        <v>19.08477133160827</v>
+      </c>
       <c r="DA84" s="21"/>
       <c r="DB84" s="21"/>
       <c r="DC84" s="21"/>
       <c r="DD84" s="21"/>
       <c r="DE84" s="21"/>
     </row>
     <row r="85" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A85" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B85" s="12">
         <v>79.571572735175636</v>
       </c>
       <c r="C85" s="12">
         <v>98.714142746312604</v>
       </c>
       <c r="D85" s="12">
         <v>123.9845340516802</v>
       </c>
       <c r="E85" s="12">
         <v>186.24052210527728</v>
       </c>
       <c r="F85" s="12">
         <v>78.543568315686571</v>
       </c>
@@ -42999,342 +43120,344 @@
       </c>
       <c r="CR85" s="21">
         <v>94.405975481345365</v>
       </c>
       <c r="CS85" s="21">
         <v>123.04102981741009</v>
       </c>
       <c r="CT85" s="10">
         <v>83.824905667687872</v>
       </c>
       <c r="CU85" s="21">
         <v>94.269698920621707</v>
       </c>
       <c r="CV85" s="21">
         <v>105.08037986785676</v>
       </c>
       <c r="CW85" s="21">
         <v>117.18388211117758</v>
       </c>
       <c r="CX85" s="21">
         <v>107.62717931313482</v>
       </c>
       <c r="CY85" s="21">
         <v>96.417969820940172</v>
       </c>
-      <c r="CZ85" s="21"/>
+      <c r="CZ85" s="21">
+        <v>88.394180803933111</v>
+      </c>
       <c r="DA85" s="21"/>
       <c r="DB85" s="21"/>
       <c r="DC85" s="21"/>
       <c r="DD85" s="21"/>
       <c r="DE85" s="21"/>
     </row>
     <row r="86" spans="1:109" x14ac:dyDescent="0.2">
       <c r="I86" s="13"/>
     </row>
     <row r="87" spans="1:109" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B87" s="18"/>
       <c r="N87" s="18"/>
       <c r="AL87" s="18"/>
       <c r="AX87" s="18"/>
-      <c r="BV87" s="45" t="s">
+      <c r="BV87" s="48" t="s">
         <v>46</v>
       </c>
-      <c r="BW87" s="45"/>
-[...10 lines deleted...]
-      <c r="CH87" s="45" t="s">
+      <c r="BW87" s="48"/>
+      <c r="BX87" s="48"/>
+      <c r="BY87" s="48"/>
+      <c r="BZ87" s="48"/>
+      <c r="CA87" s="48"/>
+      <c r="CB87" s="48"/>
+      <c r="CC87" s="48"/>
+      <c r="CD87" s="48"/>
+      <c r="CE87" s="48"/>
+      <c r="CF87" s="48"/>
+      <c r="CG87" s="48"/>
+      <c r="CH87" s="48" t="s">
         <v>62</v>
       </c>
-      <c r="CI87" s="45"/>
-[...16 lines deleted...]
-      <c r="CZ87" s="45"/>
+      <c r="CI87" s="48"/>
+      <c r="CJ87" s="48"/>
+      <c r="CK87" s="48"/>
+      <c r="CL87" s="48"/>
+      <c r="CM87" s="48"/>
+      <c r="CN87" s="48"/>
+      <c r="CO87" s="48"/>
+      <c r="CP87" s="48"/>
+      <c r="CQ87" s="48"/>
+      <c r="CR87" s="48"/>
+      <c r="CS87" s="48"/>
+      <c r="CT87" s="48"/>
+      <c r="CU87" s="48"/>
+      <c r="CV87" s="48"/>
+      <c r="CW87" s="48"/>
+      <c r="CX87" s="48"/>
+      <c r="CY87" s="48"/>
+      <c r="CZ87" s="48"/>
     </row>
     <row r="88" spans="1:109" ht="39" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="BV88" s="45"/>
-[...10 lines deleted...]
-      <c r="CG88" s="45"/>
+      <c r="BV88" s="48"/>
+      <c r="BW88" s="48"/>
+      <c r="BX88" s="48"/>
+      <c r="BY88" s="48"/>
+      <c r="BZ88" s="48"/>
+      <c r="CA88" s="48"/>
+      <c r="CB88" s="48"/>
+      <c r="CC88" s="48"/>
+      <c r="CD88" s="48"/>
+      <c r="CE88" s="48"/>
+      <c r="CF88" s="48"/>
+      <c r="CG88" s="48"/>
       <c r="CH88" s="38"/>
       <c r="CI88" s="38"/>
       <c r="CJ88" s="38"/>
       <c r="CK88" s="38"/>
       <c r="CL88" s="38"/>
       <c r="CM88" s="38"/>
     </row>
     <row r="90" spans="1:109" x14ac:dyDescent="0.2">
-      <c r="CH90" s="45"/>
-[...17 lines deleted...]
-      <c r="CZ90" s="45"/>
+      <c r="CH90" s="48"/>
+      <c r="CI90" s="48"/>
+      <c r="CJ90" s="48"/>
+      <c r="CK90" s="48"/>
+      <c r="CL90" s="48"/>
+      <c r="CM90" s="48"/>
+      <c r="CN90" s="48"/>
+      <c r="CO90" s="48"/>
+      <c r="CP90" s="48"/>
+      <c r="CQ90" s="48"/>
+      <c r="CR90" s="48"/>
+      <c r="CS90" s="48"/>
+      <c r="CT90" s="48"/>
+      <c r="CU90" s="48"/>
+      <c r="CV90" s="48"/>
+      <c r="CW90" s="48"/>
+      <c r="CX90" s="48"/>
+      <c r="CY90" s="48"/>
+      <c r="CZ90" s="48"/>
     </row>
   </sheetData>
   <mergeCells count="87">
-    <mergeCell ref="BS3:BU3"/>
-[...6 lines deleted...]
-    <mergeCell ref="BV30:CG30"/>
+    <mergeCell ref="CH90:CZ90"/>
+    <mergeCell ref="BV87:CG88"/>
+    <mergeCell ref="CH87:CZ87"/>
+    <mergeCell ref="CH2:DE2"/>
+    <mergeCell ref="CT56:DE56"/>
+    <mergeCell ref="DC62:DE62"/>
+    <mergeCell ref="CT63:DE63"/>
+    <mergeCell ref="CH61:DE61"/>
+    <mergeCell ref="CH54:DE54"/>
+    <mergeCell ref="DC3:DE3"/>
+    <mergeCell ref="CT4:DE4"/>
+    <mergeCell ref="DC29:DE29"/>
+    <mergeCell ref="CT30:DE30"/>
+    <mergeCell ref="DC55:DE55"/>
+    <mergeCell ref="CH28:DE28"/>
+    <mergeCell ref="CQ3:CS3"/>
+    <mergeCell ref="CH4:CS4"/>
+    <mergeCell ref="CQ29:CS29"/>
+    <mergeCell ref="CH30:CS30"/>
+    <mergeCell ref="BS62:BU62"/>
+    <mergeCell ref="BV56:CG56"/>
+    <mergeCell ref="CE62:CG62"/>
+    <mergeCell ref="BJ56:BU56"/>
+    <mergeCell ref="CE55:CG55"/>
+    <mergeCell ref="BV63:CG63"/>
+    <mergeCell ref="BJ63:BU63"/>
+    <mergeCell ref="CH63:CS63"/>
+    <mergeCell ref="CQ62:CS62"/>
+    <mergeCell ref="AI3:AK3"/>
+    <mergeCell ref="BG62:BI62"/>
+    <mergeCell ref="AX63:BI63"/>
+    <mergeCell ref="BG3:BI3"/>
+    <mergeCell ref="AX4:BI4"/>
+    <mergeCell ref="BG29:BI29"/>
+    <mergeCell ref="AX30:BI30"/>
+    <mergeCell ref="BG55:BI55"/>
+    <mergeCell ref="AX56:BI56"/>
+    <mergeCell ref="CQ55:CS55"/>
+    <mergeCell ref="CH56:CS56"/>
+    <mergeCell ref="BS55:BU55"/>
+    <mergeCell ref="K29:M29"/>
+    <mergeCell ref="W3:Y3"/>
+    <mergeCell ref="N4:Y4"/>
+    <mergeCell ref="B63:M63"/>
+    <mergeCell ref="W55:Y55"/>
+    <mergeCell ref="N56:Y56"/>
+    <mergeCell ref="K55:M55"/>
+    <mergeCell ref="A2:BI2"/>
+    <mergeCell ref="A28:BI28"/>
+    <mergeCell ref="A54:BI54"/>
+    <mergeCell ref="A61:BI61"/>
+    <mergeCell ref="W62:Y62"/>
+    <mergeCell ref="K3:M3"/>
+    <mergeCell ref="B30:M30"/>
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="AI29:AK29"/>
+    <mergeCell ref="AU3:AW3"/>
+    <mergeCell ref="AL4:AW4"/>
+    <mergeCell ref="AU29:AW29"/>
+    <mergeCell ref="W29:Y29"/>
+    <mergeCell ref="N30:Y30"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:M4"/>
     <mergeCell ref="A63:A64"/>
     <mergeCell ref="A30:A31"/>
     <mergeCell ref="A56:A57"/>
     <mergeCell ref="K62:M62"/>
     <mergeCell ref="AU62:AW62"/>
     <mergeCell ref="AL63:AW63"/>
     <mergeCell ref="AU55:AW55"/>
     <mergeCell ref="AL56:AW56"/>
     <mergeCell ref="Z30:AK30"/>
     <mergeCell ref="Z63:AK63"/>
     <mergeCell ref="Z56:AK56"/>
     <mergeCell ref="AI55:AK55"/>
     <mergeCell ref="AI62:AK62"/>
     <mergeCell ref="AL30:AW30"/>
     <mergeCell ref="N63:Y63"/>
     <mergeCell ref="B56:M56"/>
-    <mergeCell ref="A2:BI2"/>
-[...61 lines deleted...]
-    <mergeCell ref="CQ3:CS3"/>
+    <mergeCell ref="BS3:BU3"/>
+    <mergeCell ref="BJ4:BU4"/>
+    <mergeCell ref="BS29:BU29"/>
+    <mergeCell ref="BJ30:BU30"/>
+    <mergeCell ref="CE3:CG3"/>
+    <mergeCell ref="BV4:CG4"/>
+    <mergeCell ref="CE29:CG29"/>
+    <mergeCell ref="BV30:CG30"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2F1D3B06-51D3-4C4E-808B-DCD77525BD5B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>ИФО 2010-2017</vt:lpstr>
       <vt:lpstr>ИФО к пред месяцу 2018-2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>