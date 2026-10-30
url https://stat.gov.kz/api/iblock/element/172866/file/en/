--- v0 (2026-08-10)
+++ v1 (2026-10-30)
@@ -1,70 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="6" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="9135" yWindow="165" windowWidth="16440" windowHeight="12330"/>
   </bookViews>
   <sheets>
     <sheet name="2022-2026" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_Toc128541095" localSheetId="0">'2022-2026'!#REF!</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'2022-2026'!$A$1:$F$298</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'2022-2026'!$A$1:$F$319</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="554" uniqueCount="44">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="593" uniqueCount="45">
   <si>
     <t>- </t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t xml:space="preserve">  93 772</t>
   </si>
   <si>
     <t>Output of products by small and medium business entities</t>
   </si>
   <si>
     <t>million tenge</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Including</t>
   </si>
   <si>
     <t>individual entrepreneurs</t>
   </si>
   <si>
@@ -163,55 +158,58 @@
   </si>
   <si>
     <t>January-March 2024</t>
   </si>
   <si>
     <t>January-June 2024</t>
   </si>
   <si>
     <t>January-September 2024</t>
   </si>
   <si>
     <t>January-March 2025</t>
   </si>
   <si>
     <t>January-June 2025</t>
   </si>
   <si>
     <t>January-September 2025</t>
   </si>
   <si>
     <t>January-December 2025</t>
   </si>
   <si>
     <t>January-March 2026</t>
   </si>
+  <si>
+    <t>January-June 2026</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0000"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -548,86 +546,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -796,55 +794,55 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:L298"/>
+  <dimension ref="A1:L319"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane ySplit="4" topLeftCell="A273" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="F284" sqref="F284"/>
+      <pane ySplit="4" topLeftCell="A299" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="C323" sqref="C323"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="26" style="27" customWidth="1"/>
     <col min="2" max="2" width="15.7109375" style="27" customWidth="1"/>
     <col min="3" max="6" width="19" style="27" customWidth="1"/>
     <col min="7" max="7" width="9.5703125" style="11" bestFit="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="11"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A1" s="34" t="s">
         <v>3</v>
       </c>
       <c r="B1" s="34"/>
       <c r="C1" s="34"/>
       <c r="D1" s="34"/>
       <c r="E1" s="34"/>
       <c r="F1" s="34"/>
     </row>
     <row r="2" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A2" s="35" t="s">
         <v>4</v>
       </c>
@@ -6812,71 +6810,482 @@
       </c>
       <c r="F297" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="298" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A298" s="19" t="s">
         <v>29</v>
       </c>
       <c r="B298" s="20">
         <v>856757</v>
       </c>
       <c r="C298" s="20">
         <v>117897</v>
       </c>
       <c r="D298" s="20">
         <v>5183</v>
       </c>
       <c r="E298" s="20">
         <v>733677</v>
       </c>
       <c r="F298" s="20" t="s">
         <v>1</v>
       </c>
     </row>
+    <row r="299" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A299" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="B299" s="31"/>
+      <c r="C299" s="31"/>
+      <c r="D299" s="31"/>
+      <c r="E299" s="31"/>
+      <c r="F299" s="32"/>
+    </row>
+    <row r="300" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A300" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="B300" s="28">
+        <v>45433972.5</v>
+      </c>
+      <c r="C300" s="28">
+        <v>22414052.199999999</v>
+      </c>
+      <c r="D300" s="28">
+        <v>8325993.2000000002</v>
+      </c>
+      <c r="E300" s="28">
+        <v>14307051.699999999</v>
+      </c>
+      <c r="F300" s="28">
+        <v>386875.4</v>
+      </c>
+    </row>
+    <row r="301" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A301" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="B301" s="2">
+        <v>2137604.2000000002</v>
+      </c>
+      <c r="C301" s="2">
+        <v>437429.3</v>
+      </c>
+      <c r="D301" s="2">
+        <v>328656</v>
+      </c>
+      <c r="E301" s="2">
+        <v>984643.5</v>
+      </c>
+      <c r="F301" s="2">
+        <v>386875.4</v>
+      </c>
+    </row>
+    <row r="302" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A302" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="B302" s="2">
+        <v>9012773.6999999993</v>
+      </c>
+      <c r="C302" s="2">
+        <v>5048578.5999999996</v>
+      </c>
+      <c r="D302" s="2">
+        <v>3277478.3000000003</v>
+      </c>
+      <c r="E302" s="2">
+        <v>686716.7</v>
+      </c>
+      <c r="F302" s="2" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="303" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A303" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="B303" s="2">
+        <v>2249129.5</v>
+      </c>
+      <c r="C303" s="2">
+        <v>1455381.3</v>
+      </c>
+      <c r="D303" s="2">
+        <v>787248.6</v>
+      </c>
+      <c r="E303" s="2">
+        <v>6499.5</v>
+      </c>
+      <c r="F303" s="2" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="304" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A304" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="B304" s="2">
+        <v>6228289.7000000002</v>
+      </c>
+      <c r="C304" s="2">
+        <v>3216703.4</v>
+      </c>
+      <c r="D304" s="2">
+        <v>2363461.6</v>
+      </c>
+      <c r="E304" s="2">
+        <v>648124.69999999995</v>
+      </c>
+      <c r="F304" s="2" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="305" spans="1:6" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A305" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="B305" s="2">
+        <v>376584.2</v>
+      </c>
+      <c r="C305" s="2">
+        <v>294036.3</v>
+      </c>
+      <c r="D305" s="2">
+        <v>79389.5</v>
+      </c>
+      <c r="E305" s="2">
+        <v>3158.4</v>
+      </c>
+      <c r="F305" s="2" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="306" spans="1:6" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A306" s="16" t="s">
+        <v>23</v>
+      </c>
+      <c r="B306" s="2">
+        <v>158770.29999999999</v>
+      </c>
+      <c r="C306" s="2">
+        <v>82457.600000000006</v>
+      </c>
+      <c r="D306" s="2">
+        <v>47378.6</v>
+      </c>
+      <c r="E306" s="2">
+        <v>28934.1</v>
+      </c>
+      <c r="F306" s="2" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="307" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A307" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="B307" s="2">
+        <v>4312358.8</v>
+      </c>
+      <c r="C307" s="2">
+        <v>2705300.1</v>
+      </c>
+      <c r="D307" s="2">
+        <v>914292.7</v>
+      </c>
+      <c r="E307" s="2">
+        <v>692765.9</v>
+      </c>
+      <c r="F307" s="2" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="308" spans="1:6" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A308" s="16" t="s">
+        <v>16</v>
+      </c>
+      <c r="B308" s="2">
+        <v>14107989.4</v>
+      </c>
+      <c r="C308" s="2">
+        <v>6604686.2999999998</v>
+      </c>
+      <c r="D308" s="2">
+        <v>1500094.1</v>
+      </c>
+      <c r="E308" s="2">
+        <v>6003208.9000000004</v>
+      </c>
+      <c r="F308" s="2" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="309" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A309" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="B309" s="2">
+        <v>3221149.9</v>
+      </c>
+      <c r="C309" s="2">
+        <v>1283129.3999999999</v>
+      </c>
+      <c r="D309" s="2">
+        <v>703395.9</v>
+      </c>
+      <c r="E309" s="2">
+        <v>1234624.6000000001</v>
+      </c>
+      <c r="F309" s="2" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="310" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A310" s="16" t="s">
+        <v>18</v>
+      </c>
+      <c r="B310" s="2">
+        <v>1184820.1000000001</v>
+      </c>
+      <c r="C310" s="2">
+        <v>519637.1</v>
+      </c>
+      <c r="D310" s="2">
+        <v>104318.3</v>
+      </c>
+      <c r="E310" s="2">
+        <v>560864.69999999995</v>
+      </c>
+      <c r="F310" s="2" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="311" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A311" s="16" t="s">
+        <v>19</v>
+      </c>
+      <c r="B311" s="2">
+        <v>1499195</v>
+      </c>
+      <c r="C311" s="2">
+        <v>1020744</v>
+      </c>
+      <c r="D311" s="2">
+        <v>227322.2</v>
+      </c>
+      <c r="E311" s="2">
+        <v>251128.8</v>
+      </c>
+      <c r="F311" s="2" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="312" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A312" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="B312" s="2">
+        <v>510717.7</v>
+      </c>
+      <c r="C312" s="2">
+        <v>363470.2</v>
+      </c>
+      <c r="D312" s="2">
+        <v>130175.6</v>
+      </c>
+      <c r="E312" s="2">
+        <v>17071.900000000001</v>
+      </c>
+      <c r="F312" s="2" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="313" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A313" s="16" t="s">
+        <v>21</v>
+      </c>
+      <c r="B313" s="2">
+        <v>1848377.7</v>
+      </c>
+      <c r="C313" s="2">
+        <v>918140.1</v>
+      </c>
+      <c r="D313" s="2">
+        <v>78315.399999999994</v>
+      </c>
+      <c r="E313" s="2">
+        <v>851922.2</v>
+      </c>
+      <c r="F313" s="2" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="314" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A314" s="18" t="s">
+        <v>24</v>
+      </c>
+      <c r="B314" s="2">
+        <v>1753743.4</v>
+      </c>
+      <c r="C314" s="2">
+        <v>1115563.2</v>
+      </c>
+      <c r="D314" s="2">
+        <v>271196.09999999998</v>
+      </c>
+      <c r="E314" s="2">
+        <v>366984.1</v>
+      </c>
+      <c r="F314" s="2" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="315" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A315" s="18" t="s">
+        <v>25</v>
+      </c>
+      <c r="B315" s="2">
+        <v>1747688.9</v>
+      </c>
+      <c r="C315" s="2">
+        <v>1009023.6</v>
+      </c>
+      <c r="D315" s="2">
+        <v>232537.5</v>
+      </c>
+      <c r="E315" s="2">
+        <v>506127.8</v>
+      </c>
+      <c r="F315" s="2" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="316" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A316" s="18" t="s">
+        <v>26</v>
+      </c>
+      <c r="B316" s="2">
+        <v>803201</v>
+      </c>
+      <c r="C316" s="2">
+        <v>413543.2</v>
+      </c>
+      <c r="D316" s="2">
+        <v>107064.1</v>
+      </c>
+      <c r="E316" s="2">
+        <v>282593.8</v>
+      </c>
+      <c r="F316" s="2" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="317" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A317" s="18" t="s">
+        <v>27</v>
+      </c>
+      <c r="B317" s="2">
+        <v>627644.80000000005</v>
+      </c>
+      <c r="C317" s="2">
+        <v>361394.9</v>
+      </c>
+      <c r="D317" s="2">
+        <v>187213.2</v>
+      </c>
+      <c r="E317" s="2">
+        <v>79036.7</v>
+      </c>
+      <c r="F317" s="2" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="318" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A318" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="B318" s="2">
+        <v>741326.1</v>
+      </c>
+      <c r="C318" s="2">
+        <v>328078</v>
+      </c>
+      <c r="D318" s="2">
+        <v>253329.3</v>
+      </c>
+      <c r="E318" s="2">
+        <v>159918.70000000001</v>
+      </c>
+      <c r="F318" s="2" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="319" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A319" s="19" t="s">
+        <v>29</v>
+      </c>
+      <c r="B319" s="20">
+        <v>1925381.9</v>
+      </c>
+      <c r="C319" s="20">
+        <v>285334</v>
+      </c>
+      <c r="D319" s="20">
+        <v>10604.4</v>
+      </c>
+      <c r="E319" s="20">
+        <v>1629443.5</v>
+      </c>
+      <c r="F319" s="20" t="s">
+        <v>1</v>
+      </c>
+    </row>
   </sheetData>
-  <mergeCells count="19">
+  <mergeCells count="20">
+    <mergeCell ref="A5:F5"/>
+    <mergeCell ref="A47:F47"/>
     <mergeCell ref="A131:F131"/>
     <mergeCell ref="A152:F152"/>
     <mergeCell ref="A173:F173"/>
+    <mergeCell ref="A1:F1"/>
+    <mergeCell ref="A2:F2"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:B4"/>
+    <mergeCell ref="C3:F3"/>
+    <mergeCell ref="A299:F299"/>
+    <mergeCell ref="A89:F89"/>
+    <mergeCell ref="A26:F26"/>
+    <mergeCell ref="A110:F110"/>
+    <mergeCell ref="A68:F68"/>
     <mergeCell ref="A278:F278"/>
     <mergeCell ref="A257:F257"/>
     <mergeCell ref="A236:F236"/>
     <mergeCell ref="A215:F215"/>
     <mergeCell ref="A194:F194"/>
-    <mergeCell ref="A89:F89"/>
-[...9 lines deleted...]
-    <mergeCell ref="A47:F47"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="73" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>