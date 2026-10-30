--- v0 (2026-08-10)
+++ v1 (2026-10-30)
@@ -1,72 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="6" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="10080" yWindow="-180" windowWidth="13590" windowHeight="12330"/>
   </bookViews>
   <sheets>
     <sheet name="2022-2026" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_Toc128541095" localSheetId="0">'2022-2026'!#REF!</definedName>
     <definedName name="_Toc128541097" localSheetId="0">'2022-2026'!#REF!</definedName>
     <definedName name="_Toc209340855" localSheetId="0">'2022-2026'!#REF!</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'2022-2026'!$A$1:$F$928</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'2022-2026'!$A$1:$F$991</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1723" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1840" uniqueCount="77">
   <si>
     <t>63 669</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t> -</t>
   </si>
   <si>
     <t>units</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Including</t>
   </si>
   <si>
     <t>legal entities 
 of small 
 enterprises</t>
   </si>
   <si>
     <t>legal entities 
@@ -255,55 +250,64 @@
   </si>
   <si>
     <t>As of September 1, 2025</t>
   </si>
   <si>
     <t>As of October 1, 2025</t>
   </si>
   <si>
     <t>As of November 1, 2025</t>
   </si>
   <si>
     <t>As of December 1, 2025</t>
   </si>
   <si>
     <t>As of January 1, 2026</t>
   </si>
   <si>
     <t>As of February 1, 2026</t>
   </si>
   <si>
     <t>As of March 1, 2026</t>
   </si>
   <si>
     <t>As of April 1, 2026</t>
   </si>
+  <si>
+    <t>As of May 1, 2026</t>
+  </si>
+  <si>
+    <t>As of July 1, 2026</t>
+  </si>
+  <si>
+    <t>As of June 1, 2026</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0000"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -482,85 +486,85 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -583,86 +587,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -831,121 +835,121 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:L928"/>
+  <dimension ref="A1:L991"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane ySplit="4" topLeftCell="A906" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="L921" sqref="L921"/>
+      <pane ySplit="4" topLeftCell="A970" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="D996" sqref="D996"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="22.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="6" width="19" style="1" customWidth="1"/>
     <col min="7" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A1" s="21" t="s">
+      <c r="A1" s="22" t="s">
         <v>34</v>
       </c>
-      <c r="B1" s="22"/>
-[...3 lines deleted...]
-      <c r="F1" s="22"/>
+      <c r="B1" s="23"/>
+      <c r="C1" s="23"/>
+      <c r="D1" s="23"/>
+      <c r="E1" s="23"/>
+      <c r="F1" s="23"/>
     </row>
     <row r="2" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A2" s="23" t="s">
+      <c r="A2" s="24" t="s">
         <v>3</v>
       </c>
-      <c r="B2" s="23"/>
-[...3 lines deleted...]
-      <c r="F2" s="23"/>
+      <c r="B2" s="24"/>
+      <c r="C2" s="24"/>
+      <c r="D2" s="24"/>
+      <c r="E2" s="24"/>
+      <c r="F2" s="24"/>
     </row>
     <row r="3" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A3" s="24"/>
-      <c r="B3" s="25" t="s">
+      <c r="A3" s="25"/>
+      <c r="B3" s="26" t="s">
         <v>4</v>
       </c>
-      <c r="C3" s="27" t="s">
+      <c r="C3" s="28" t="s">
         <v>5</v>
       </c>
-      <c r="D3" s="28"/>
-[...1 lines deleted...]
-      <c r="F3" s="29"/>
+      <c r="D3" s="29"/>
+      <c r="E3" s="29"/>
+      <c r="F3" s="30"/>
     </row>
     <row r="4" spans="1:12" ht="38.25" x14ac:dyDescent="0.2">
-      <c r="A4" s="24"/>
-      <c r="B4" s="26"/>
+      <c r="A4" s="25"/>
+      <c r="B4" s="27"/>
       <c r="C4" s="2" t="s">
         <v>6</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>8</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A5" s="20" t="s">
+      <c r="A5" s="21" t="s">
         <v>10</v>
       </c>
-      <c r="B5" s="20"/>
-[...3 lines deleted...]
-      <c r="F5" s="20"/>
+      <c r="B5" s="21"/>
+      <c r="C5" s="21"/>
+      <c r="D5" s="21"/>
+      <c r="E5" s="21"/>
+      <c r="F5" s="21"/>
     </row>
     <row r="6" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A6" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="4">
         <v>1874687</v>
       </c>
       <c r="C6" s="4">
         <v>432697</v>
       </c>
       <c r="D6" s="4">
         <v>2813</v>
       </c>
       <c r="E6" s="4">
         <v>1204176</v>
       </c>
       <c r="F6" s="4">
         <v>235001</v>
       </c>
     </row>
     <row r="7" spans="1:12" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A7" s="5" t="s">
         <v>11</v>
       </c>
@@ -1344,58 +1348,58 @@
       <c r="I24" s="9"/>
     </row>
     <row r="25" spans="1:12" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A25" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B25" s="6">
         <v>282092</v>
       </c>
       <c r="C25" s="6">
         <v>28892</v>
       </c>
       <c r="D25" s="7">
         <v>47</v>
       </c>
       <c r="E25" s="6">
         <v>253158</v>
       </c>
       <c r="F25" s="7" t="s">
         <v>2</v>
       </c>
       <c r="G25" s="9"/>
       <c r="I25" s="9"/>
     </row>
     <row r="26" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A26" s="19" t="s">
+      <c r="A26" s="20" t="s">
         <v>30</v>
       </c>
-      <c r="B26" s="19"/>
-[...3 lines deleted...]
-      <c r="F26" s="19"/>
+      <c r="B26" s="20"/>
+      <c r="C26" s="20"/>
+      <c r="D26" s="20"/>
+      <c r="E26" s="20"/>
+      <c r="F26" s="20"/>
       <c r="G26" s="9"/>
       <c r="I26" s="9"/>
     </row>
     <row r="27" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A27" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B27" s="4">
         <v>1924475</v>
       </c>
       <c r="C27" s="4">
         <v>435434</v>
       </c>
       <c r="D27" s="4">
         <v>2825</v>
       </c>
       <c r="E27" s="4">
         <v>1247131</v>
       </c>
       <c r="F27" s="4">
         <v>239085</v>
       </c>
       <c r="G27" s="7"/>
       <c r="H27" s="9"/>
       <c r="I27" s="9"/>
@@ -1876,58 +1880,58 @@
         <v>29</v>
       </c>
       <c r="B46" s="6">
         <v>293816</v>
       </c>
       <c r="C46" s="6">
         <v>29129</v>
       </c>
       <c r="D46" s="6">
         <v>42</v>
       </c>
       <c r="E46" s="6">
         <v>264645</v>
       </c>
       <c r="F46" s="12" t="s">
         <v>1</v>
       </c>
       <c r="G46" s="7"/>
       <c r="H46" s="9"/>
       <c r="I46" s="9"/>
       <c r="J46" s="9"/>
       <c r="K46" s="9"/>
       <c r="L46" s="9"/>
     </row>
     <row r="47" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A47" s="19" t="s">
+      <c r="A47" s="20" t="s">
         <v>31</v>
       </c>
-      <c r="B47" s="19"/>
-[...3 lines deleted...]
-      <c r="F47" s="19"/>
+      <c r="B47" s="20"/>
+      <c r="C47" s="20"/>
+      <c r="D47" s="20"/>
+      <c r="E47" s="20"/>
+      <c r="F47" s="20"/>
       <c r="G47" s="9"/>
       <c r="I47" s="9"/>
     </row>
     <row r="48" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A48" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B48" s="4">
         <v>1958632</v>
       </c>
       <c r="C48" s="4">
         <v>436742</v>
       </c>
       <c r="D48" s="4">
         <v>2866</v>
       </c>
       <c r="E48" s="4">
         <v>1276151</v>
       </c>
       <c r="F48" s="4">
         <v>242873</v>
       </c>
       <c r="G48" s="7"/>
       <c r="H48" s="9"/>
       <c r="I48" s="9"/>
@@ -2408,58 +2412,58 @@
         <v>29</v>
       </c>
       <c r="B67" s="6">
         <v>301421</v>
       </c>
       <c r="C67" s="6">
         <v>29205</v>
       </c>
       <c r="D67" s="6">
         <v>48</v>
       </c>
       <c r="E67" s="6">
         <v>272168</v>
       </c>
       <c r="F67" s="7" t="s">
         <v>1</v>
       </c>
       <c r="G67" s="7"/>
       <c r="H67" s="9"/>
       <c r="I67" s="9"/>
       <c r="J67" s="9"/>
       <c r="K67" s="9"/>
       <c r="L67" s="9"/>
     </row>
     <row r="68" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A68" s="19" t="s">
+      <c r="A68" s="20" t="s">
         <v>32</v>
       </c>
-      <c r="B68" s="19"/>
-[...3 lines deleted...]
-      <c r="F68" s="19"/>
+      <c r="B68" s="20"/>
+      <c r="C68" s="20"/>
+      <c r="D68" s="20"/>
+      <c r="E68" s="20"/>
+      <c r="F68" s="20"/>
       <c r="G68" s="9"/>
       <c r="I68" s="9"/>
     </row>
     <row r="69" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A69" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B69" s="4">
         <v>2001152</v>
       </c>
       <c r="C69" s="4">
         <v>437912</v>
       </c>
       <c r="D69" s="4">
         <v>2849</v>
       </c>
       <c r="E69" s="4">
         <v>1312976</v>
       </c>
       <c r="F69" s="4">
         <v>247415</v>
       </c>
       <c r="G69" s="6"/>
       <c r="H69" s="6"/>
       <c r="I69" s="6"/>
@@ -2940,58 +2944,58 @@
         <v>29</v>
       </c>
       <c r="B88" s="6">
         <v>312892</v>
       </c>
       <c r="C88" s="6">
         <v>29287</v>
       </c>
       <c r="D88" s="6">
         <v>49</v>
       </c>
       <c r="E88" s="6">
         <v>281232</v>
       </c>
       <c r="F88" s="6" t="s">
         <v>1</v>
       </c>
       <c r="G88" s="6"/>
       <c r="H88" s="6"/>
       <c r="I88" s="6"/>
       <c r="J88" s="9"/>
       <c r="K88" s="9"/>
       <c r="L88" s="9"/>
     </row>
     <row r="89" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A89" s="19" t="s">
+      <c r="A89" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="B89" s="19"/>
-[...3 lines deleted...]
-      <c r="F89" s="19"/>
+      <c r="B89" s="20"/>
+      <c r="C89" s="20"/>
+      <c r="D89" s="20"/>
+      <c r="E89" s="20"/>
+      <c r="F89" s="20"/>
       <c r="G89" s="9"/>
       <c r="I89" s="9"/>
     </row>
     <row r="90" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A90" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B90" s="4">
         <v>2026527</v>
       </c>
       <c r="C90" s="4">
         <v>438403</v>
       </c>
       <c r="D90" s="4">
         <v>3032</v>
       </c>
       <c r="E90" s="4">
         <v>1336490</v>
       </c>
       <c r="F90" s="4">
         <v>248602</v>
       </c>
       <c r="G90" s="7"/>
       <c r="H90" s="9"/>
       <c r="I90" s="9"/>
@@ -3472,58 +3476,58 @@
         <v>29</v>
       </c>
       <c r="B109" s="13">
         <v>316895</v>
       </c>
       <c r="C109" s="13">
         <v>29280</v>
       </c>
       <c r="D109" s="13">
         <v>52</v>
       </c>
       <c r="E109" s="13">
         <v>287563</v>
       </c>
       <c r="F109" s="13" t="s">
         <v>1</v>
       </c>
       <c r="G109" s="7"/>
       <c r="H109" s="9"/>
       <c r="I109" s="9"/>
       <c r="J109" s="9"/>
       <c r="K109" s="9"/>
       <c r="L109" s="9"/>
     </row>
     <row r="110" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A110" s="19" t="s">
+      <c r="A110" s="20" t="s">
         <v>35</v>
       </c>
-      <c r="B110" s="19"/>
-[...3 lines deleted...]
-      <c r="F110" s="19"/>
+      <c r="B110" s="20"/>
+      <c r="C110" s="20"/>
+      <c r="D110" s="20"/>
+      <c r="E110" s="20"/>
+      <c r="F110" s="20"/>
       <c r="G110" s="9"/>
       <c r="I110" s="9"/>
     </row>
     <row r="111" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A111" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B111" s="4">
         <v>2068393</v>
       </c>
       <c r="C111" s="4">
         <v>439405</v>
       </c>
       <c r="D111" s="4">
         <v>3008</v>
       </c>
       <c r="E111" s="4">
         <v>1374579</v>
       </c>
       <c r="F111" s="4">
         <v>251401</v>
       </c>
       <c r="G111" s="7"/>
       <c r="H111" s="9"/>
       <c r="I111" s="9"/>
@@ -4004,58 +4008,58 @@
         <v>29</v>
       </c>
       <c r="B130" s="13">
         <v>329447</v>
       </c>
       <c r="C130" s="13">
         <v>29401</v>
       </c>
       <c r="D130" s="13">
         <v>50</v>
       </c>
       <c r="E130" s="13">
         <v>297371</v>
       </c>
       <c r="F130" s="13" t="s">
         <v>1</v>
       </c>
       <c r="G130" s="7"/>
       <c r="H130" s="9"/>
       <c r="I130" s="9"/>
       <c r="J130" s="9"/>
       <c r="K130" s="9"/>
       <c r="L130" s="9"/>
     </row>
     <row r="131" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A131" s="19" t="s">
+      <c r="A131" s="20" t="s">
         <v>36</v>
       </c>
-      <c r="B131" s="19"/>
-[...3 lines deleted...]
-      <c r="F131" s="19"/>
+      <c r="B131" s="20"/>
+      <c r="C131" s="20"/>
+      <c r="D131" s="20"/>
+      <c r="E131" s="20"/>
+      <c r="F131" s="20"/>
       <c r="G131" s="9"/>
       <c r="I131" s="9"/>
     </row>
     <row r="132" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A132" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B132" s="4">
         <v>2097519</v>
       </c>
       <c r="C132" s="4">
         <v>441970</v>
       </c>
       <c r="D132" s="4">
         <v>2992</v>
       </c>
       <c r="E132" s="4">
         <v>1397138</v>
       </c>
       <c r="F132" s="4">
         <v>255419</v>
       </c>
       <c r="G132" s="7"/>
       <c r="H132" s="9"/>
       <c r="I132" s="9"/>
@@ -4536,58 +4540,58 @@
         <v>29</v>
       </c>
       <c r="B151" s="13">
         <v>332308</v>
       </c>
       <c r="C151" s="13">
         <v>29702</v>
       </c>
       <c r="D151" s="13">
         <v>50</v>
       </c>
       <c r="E151" s="13">
         <v>302556</v>
       </c>
       <c r="F151" s="13" t="s">
         <v>1</v>
       </c>
       <c r="G151" s="7"/>
       <c r="H151" s="9"/>
       <c r="I151" s="9"/>
       <c r="J151" s="9"/>
       <c r="K151" s="9"/>
       <c r="L151" s="9"/>
     </row>
     <row r="152" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A152" s="19" t="s">
+      <c r="A152" s="20" t="s">
         <v>37</v>
       </c>
-      <c r="B152" s="19"/>
-[...3 lines deleted...]
-      <c r="F152" s="19"/>
+      <c r="B152" s="20"/>
+      <c r="C152" s="20"/>
+      <c r="D152" s="20"/>
+      <c r="E152" s="20"/>
+      <c r="F152" s="20"/>
       <c r="G152" s="9"/>
       <c r="I152" s="9"/>
     </row>
     <row r="153" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A153" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B153" s="4">
         <v>2129821</v>
       </c>
       <c r="C153" s="4">
         <v>444604</v>
       </c>
       <c r="D153" s="4">
         <v>2989</v>
       </c>
       <c r="E153" s="4">
         <v>1422792</v>
       </c>
       <c r="F153" s="4">
         <v>259436</v>
       </c>
       <c r="G153" s="7"/>
       <c r="H153" s="9"/>
       <c r="I153" s="9"/>
@@ -5068,58 +5072,58 @@
         <v>29</v>
       </c>
       <c r="B172" s="13">
         <v>338030</v>
       </c>
       <c r="C172" s="13">
         <v>29855</v>
       </c>
       <c r="D172" s="13">
         <v>48</v>
       </c>
       <c r="E172" s="13">
         <v>308127</v>
       </c>
       <c r="F172" s="13" t="s">
         <v>1</v>
       </c>
       <c r="G172" s="7"/>
       <c r="H172" s="9"/>
       <c r="I172" s="9"/>
       <c r="J172" s="9"/>
       <c r="K172" s="9"/>
       <c r="L172" s="9"/>
     </row>
     <row r="173" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A173" s="19" t="s">
+      <c r="A173" s="20" t="s">
         <v>38</v>
       </c>
-      <c r="B173" s="19"/>
-[...3 lines deleted...]
-      <c r="F173" s="19"/>
+      <c r="B173" s="20"/>
+      <c r="C173" s="20"/>
+      <c r="D173" s="20"/>
+      <c r="E173" s="20"/>
+      <c r="F173" s="20"/>
       <c r="G173" s="9"/>
       <c r="I173" s="9"/>
     </row>
     <row r="174" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A174" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B174" s="4">
         <v>2163190</v>
       </c>
       <c r="C174" s="4">
         <v>447179</v>
       </c>
       <c r="D174" s="4">
         <v>2940</v>
       </c>
       <c r="E174" s="4">
         <v>1448836</v>
       </c>
       <c r="F174" s="4">
         <v>264235</v>
       </c>
       <c r="G174" s="7"/>
       <c r="H174" s="9"/>
       <c r="I174" s="9"/>
@@ -5600,58 +5604,58 @@
         <v>29</v>
       </c>
       <c r="B193" s="13">
         <v>343363</v>
       </c>
       <c r="C193" s="13">
         <v>30024</v>
       </c>
       <c r="D193" s="13">
         <v>48</v>
       </c>
       <c r="E193" s="13">
         <v>313291</v>
       </c>
       <c r="F193" s="13" t="s">
         <v>1</v>
       </c>
       <c r="G193" s="7"/>
       <c r="H193" s="9"/>
       <c r="I193" s="9"/>
       <c r="J193" s="9"/>
       <c r="K193" s="9"/>
       <c r="L193" s="9"/>
     </row>
     <row r="194" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A194" s="19" t="s">
+      <c r="A194" s="20" t="s">
         <v>39</v>
       </c>
-      <c r="B194" s="19"/>
-[...3 lines deleted...]
-      <c r="F194" s="19"/>
+      <c r="B194" s="20"/>
+      <c r="C194" s="20"/>
+      <c r="D194" s="20"/>
+      <c r="E194" s="20"/>
+      <c r="F194" s="20"/>
       <c r="G194" s="9"/>
       <c r="I194" s="9"/>
     </row>
     <row r="195" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A195" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B195" s="4">
         <v>2203315</v>
       </c>
       <c r="C195" s="4">
         <v>449743</v>
       </c>
       <c r="D195" s="4">
         <v>2938</v>
       </c>
       <c r="E195" s="4">
         <v>1482531</v>
       </c>
       <c r="F195" s="4">
         <v>268103</v>
       </c>
       <c r="G195" s="7"/>
       <c r="H195" s="9"/>
       <c r="I195" s="9"/>
@@ -6132,58 +6136,58 @@
         <v>29</v>
       </c>
       <c r="B214" s="13">
         <v>348182</v>
       </c>
       <c r="C214" s="13">
         <v>30232</v>
       </c>
       <c r="D214" s="13">
         <v>47</v>
       </c>
       <c r="E214" s="13">
         <v>317903</v>
       </c>
       <c r="F214" s="13" t="s">
         <v>1</v>
       </c>
       <c r="G214" s="7"/>
       <c r="H214" s="9"/>
       <c r="I214" s="9"/>
       <c r="J214" s="9"/>
       <c r="K214" s="9"/>
       <c r="L214" s="9"/>
     </row>
     <row r="215" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A215" s="19" t="s">
+      <c r="A215" s="20" t="s">
         <v>40</v>
       </c>
-      <c r="B215" s="19"/>
-[...3 lines deleted...]
-      <c r="F215" s="19"/>
+      <c r="B215" s="20"/>
+      <c r="C215" s="20"/>
+      <c r="D215" s="20"/>
+      <c r="E215" s="20"/>
+      <c r="F215" s="20"/>
       <c r="G215" s="9"/>
       <c r="I215" s="9"/>
     </row>
     <row r="216" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A216" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B216" s="4">
         <v>2223486</v>
       </c>
       <c r="C216" s="4">
         <v>452053</v>
       </c>
       <c r="D216" s="4">
         <v>2940</v>
       </c>
       <c r="E216" s="4">
         <v>1496527</v>
       </c>
       <c r="F216" s="4">
         <v>271966</v>
       </c>
       <c r="G216" s="7"/>
       <c r="H216" s="9"/>
       <c r="I216" s="9"/>
@@ -6664,58 +6668,58 @@
         <v>29</v>
       </c>
       <c r="B235" s="13">
         <v>350325</v>
       </c>
       <c r="C235" s="13">
         <v>30491</v>
       </c>
       <c r="D235" s="13">
         <v>46</v>
       </c>
       <c r="E235" s="13">
         <v>319788</v>
       </c>
       <c r="F235" s="13" t="s">
         <v>1</v>
       </c>
       <c r="G235" s="7"/>
       <c r="H235" s="9"/>
       <c r="I235" s="9"/>
       <c r="J235" s="9"/>
       <c r="K235" s="9"/>
       <c r="L235" s="9"/>
     </row>
     <row r="236" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A236" s="19" t="s">
+      <c r="A236" s="20" t="s">
         <v>41</v>
       </c>
-      <c r="B236" s="19"/>
-[...3 lines deleted...]
-      <c r="F236" s="19"/>
+      <c r="B236" s="20"/>
+      <c r="C236" s="20"/>
+      <c r="D236" s="20"/>
+      <c r="E236" s="20"/>
+      <c r="F236" s="20"/>
       <c r="G236" s="9"/>
       <c r="I236" s="9"/>
     </row>
     <row r="237" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A237" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B237" s="4">
         <v>2234776</v>
       </c>
       <c r="C237" s="4">
         <v>454476</v>
       </c>
       <c r="D237" s="4">
         <v>2932</v>
       </c>
       <c r="E237" s="4">
         <v>1502377</v>
       </c>
       <c r="F237" s="4">
         <v>274991</v>
       </c>
       <c r="G237" s="7"/>
       <c r="H237" s="9"/>
       <c r="I237" s="9"/>
@@ -7194,58 +7198,58 @@
         <v>29</v>
       </c>
       <c r="B256" s="13">
         <v>350371</v>
       </c>
       <c r="C256" s="13">
         <v>30741</v>
       </c>
       <c r="D256" s="13">
         <v>45</v>
       </c>
       <c r="E256" s="13">
         <v>319585</v>
       </c>
       <c r="F256" s="13" t="s">
         <v>1</v>
       </c>
       <c r="G256" s="7"/>
       <c r="H256" s="9"/>
       <c r="I256" s="9"/>
       <c r="J256" s="9"/>
       <c r="K256" s="9"/>
       <c r="L256" s="9"/>
     </row>
     <row r="257" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A257" s="19" t="s">
+      <c r="A257" s="20" t="s">
         <v>43</v>
       </c>
-      <c r="B257" s="19"/>
-[...3 lines deleted...]
-      <c r="F257" s="19"/>
+      <c r="B257" s="20"/>
+      <c r="C257" s="20"/>
+      <c r="D257" s="20"/>
+      <c r="E257" s="20"/>
+      <c r="F257" s="20"/>
       <c r="G257" s="9"/>
       <c r="I257" s="9"/>
     </row>
     <row r="258" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A258" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B258" s="4">
         <v>2230441</v>
       </c>
       <c r="C258" s="4">
         <v>456863</v>
       </c>
       <c r="D258" s="4">
         <v>2890</v>
       </c>
       <c r="E258" s="4">
         <v>1493838</v>
       </c>
       <c r="F258" s="4">
         <v>276850</v>
       </c>
       <c r="G258" s="7"/>
       <c r="H258" s="9"/>
       <c r="I258" s="9"/>
@@ -7724,58 +7728,58 @@
         <v>29</v>
       </c>
       <c r="B277" s="13">
         <v>346513</v>
       </c>
       <c r="C277" s="13">
         <v>30987</v>
       </c>
       <c r="D277" s="13">
         <v>43</v>
       </c>
       <c r="E277" s="13">
         <v>314926</v>
       </c>
       <c r="F277" s="13" t="s">
         <v>1</v>
       </c>
       <c r="G277" s="7"/>
       <c r="H277" s="9"/>
       <c r="I277" s="9"/>
       <c r="J277" s="9"/>
       <c r="K277" s="9"/>
       <c r="L277" s="9"/>
     </row>
     <row r="278" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A278" s="19" t="s">
+      <c r="A278" s="20" t="s">
         <v>42</v>
       </c>
-      <c r="B278" s="19"/>
-[...3 lines deleted...]
-      <c r="F278" s="19"/>
+      <c r="B278" s="20"/>
+      <c r="C278" s="20"/>
+      <c r="D278" s="20"/>
+      <c r="E278" s="20"/>
+      <c r="F278" s="20"/>
       <c r="G278" s="9"/>
       <c r="I278" s="9"/>
     </row>
     <row r="279" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A279" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B279" s="4">
         <v>2236501</v>
       </c>
       <c r="C279" s="4">
         <v>459362</v>
       </c>
       <c r="D279" s="4">
         <v>2900</v>
       </c>
       <c r="E279" s="4">
         <v>1494272</v>
       </c>
       <c r="F279" s="4">
         <v>279967</v>
       </c>
       <c r="G279" s="7"/>
       <c r="H279" s="9"/>
       <c r="I279" s="9"/>
@@ -8256,58 +8260,58 @@
         <v>29</v>
       </c>
       <c r="B298" s="13">
         <v>344478</v>
       </c>
       <c r="C298" s="13">
         <v>31287</v>
       </c>
       <c r="D298" s="13">
         <v>41</v>
       </c>
       <c r="E298" s="13">
         <v>313150</v>
       </c>
       <c r="F298" s="13" t="s">
         <v>1</v>
       </c>
       <c r="G298" s="7"/>
       <c r="H298" s="9"/>
       <c r="I298" s="9"/>
       <c r="J298" s="9"/>
       <c r="K298" s="9"/>
       <c r="L298" s="9"/>
     </row>
     <row r="299" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A299" s="19" t="s">
+      <c r="A299" s="20" t="s">
         <v>44</v>
       </c>
-      <c r="B299" s="19"/>
-[...3 lines deleted...]
-      <c r="F299" s="19"/>
+      <c r="B299" s="20"/>
+      <c r="C299" s="20"/>
+      <c r="D299" s="20"/>
+      <c r="E299" s="20"/>
+      <c r="F299" s="20"/>
       <c r="G299" s="9"/>
       <c r="I299" s="9"/>
     </row>
     <row r="300" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A300" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B300" s="4">
         <v>2237311</v>
       </c>
       <c r="C300" s="4">
         <v>459858</v>
       </c>
       <c r="D300" s="4">
         <v>3020</v>
       </c>
       <c r="E300" s="4">
         <v>1494279</v>
       </c>
       <c r="F300" s="4">
         <v>280154</v>
       </c>
       <c r="G300" s="7"/>
       <c r="H300" s="9"/>
       <c r="I300" s="9"/>
@@ -8788,58 +8792,58 @@
         <v>29</v>
       </c>
       <c r="B319" s="13">
         <v>342178</v>
       </c>
       <c r="C319" s="13">
         <v>31359</v>
       </c>
       <c r="D319" s="13">
         <v>42</v>
       </c>
       <c r="E319" s="13">
         <v>310777</v>
       </c>
       <c r="F319" s="13" t="s">
         <v>1</v>
       </c>
       <c r="G319" s="7"/>
       <c r="H319" s="9"/>
       <c r="I319" s="9"/>
       <c r="J319" s="9"/>
       <c r="K319" s="9"/>
       <c r="L319" s="9"/>
     </row>
     <row r="320" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A320" s="19" t="s">
+      <c r="A320" s="20" t="s">
         <v>45</v>
       </c>
-      <c r="B320" s="19"/>
-[...3 lines deleted...]
-      <c r="F320" s="19"/>
+      <c r="B320" s="20"/>
+      <c r="C320" s="20"/>
+      <c r="D320" s="20"/>
+      <c r="E320" s="20"/>
+      <c r="F320" s="20"/>
       <c r="G320" s="9"/>
       <c r="I320" s="9"/>
     </row>
     <row r="321" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A321" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B321" s="4">
         <v>2222306</v>
       </c>
       <c r="C321" s="4">
         <v>458455</v>
       </c>
       <c r="D321" s="4">
         <v>3031</v>
       </c>
       <c r="E321" s="4">
         <v>1481813</v>
       </c>
       <c r="F321" s="4">
         <v>279007</v>
       </c>
       <c r="G321" s="7"/>
       <c r="H321" s="9"/>
       <c r="I321" s="9"/>
@@ -9320,58 +9324,58 @@
         <v>29</v>
       </c>
       <c r="B340" s="13">
         <v>336869</v>
       </c>
       <c r="C340" s="13">
         <v>31182</v>
       </c>
       <c r="D340" s="13">
         <v>40</v>
       </c>
       <c r="E340" s="13">
         <v>305647</v>
       </c>
       <c r="F340" s="13" t="s">
         <v>1</v>
       </c>
       <c r="G340" s="7"/>
       <c r="H340" s="9"/>
       <c r="I340" s="9"/>
       <c r="J340" s="9"/>
       <c r="K340" s="9"/>
       <c r="L340" s="9"/>
     </row>
     <row r="341" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A341" s="19" t="s">
+      <c r="A341" s="20" t="s">
         <v>46</v>
       </c>
-      <c r="B341" s="19"/>
-[...3 lines deleted...]
-      <c r="F341" s="19"/>
+      <c r="B341" s="20"/>
+      <c r="C341" s="20"/>
+      <c r="D341" s="20"/>
+      <c r="E341" s="20"/>
+      <c r="F341" s="20"/>
       <c r="G341" s="9"/>
       <c r="I341" s="9"/>
     </row>
     <row r="342" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A342" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B342" s="4">
         <v>2178951</v>
       </c>
       <c r="C342" s="4">
         <v>456655</v>
       </c>
       <c r="D342" s="4">
         <v>3024</v>
       </c>
       <c r="E342" s="4">
         <v>1442861</v>
       </c>
       <c r="F342" s="4">
         <v>276411</v>
       </c>
       <c r="G342" s="7"/>
       <c r="H342" s="9"/>
       <c r="I342" s="9"/>
@@ -9852,58 +9856,58 @@
         <v>29</v>
       </c>
       <c r="B361" s="13">
         <v>325991</v>
       </c>
       <c r="C361" s="13">
         <v>31082</v>
       </c>
       <c r="D361" s="13">
         <v>43</v>
       </c>
       <c r="E361" s="13">
         <v>294866</v>
       </c>
       <c r="F361" s="13" t="s">
         <v>1</v>
       </c>
       <c r="G361" s="7"/>
       <c r="H361" s="9"/>
       <c r="I361" s="9"/>
       <c r="J361" s="9"/>
       <c r="K361" s="9"/>
       <c r="L361" s="9"/>
     </row>
     <row r="362" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A362" s="19" t="s">
+      <c r="A362" s="20" t="s">
         <v>47</v>
       </c>
-      <c r="B362" s="19"/>
-[...3 lines deleted...]
-      <c r="F362" s="19"/>
+      <c r="B362" s="20"/>
+      <c r="C362" s="20"/>
+      <c r="D362" s="20"/>
+      <c r="E362" s="20"/>
+      <c r="F362" s="20"/>
       <c r="G362" s="9"/>
       <c r="I362" s="9"/>
     </row>
     <row r="363" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A363" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B363" s="4">
         <v>2186275</v>
       </c>
       <c r="C363" s="4">
         <v>457076</v>
       </c>
       <c r="D363" s="4">
         <v>3030</v>
       </c>
       <c r="E363" s="4">
         <v>1451274</v>
       </c>
       <c r="F363" s="4">
         <v>274895</v>
       </c>
       <c r="G363" s="7"/>
       <c r="H363" s="9"/>
       <c r="I363" s="9"/>
@@ -10384,58 +10388,58 @@
         <v>29</v>
       </c>
       <c r="B382" s="13">
         <v>324586</v>
       </c>
       <c r="C382" s="13">
         <v>31148</v>
       </c>
       <c r="D382" s="13">
         <v>42</v>
       </c>
       <c r="E382" s="13">
         <v>293396</v>
       </c>
       <c r="F382" s="13" t="s">
         <v>1</v>
       </c>
       <c r="G382" s="7"/>
       <c r="H382" s="9"/>
       <c r="I382" s="9"/>
       <c r="J382" s="9"/>
       <c r="K382" s="9"/>
       <c r="L382" s="9"/>
     </row>
     <row r="383" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A383" s="19" t="s">
+      <c r="A383" s="20" t="s">
         <v>48</v>
       </c>
-      <c r="B383" s="19"/>
-[...3 lines deleted...]
-      <c r="F383" s="19"/>
+      <c r="B383" s="20"/>
+      <c r="C383" s="20"/>
+      <c r="D383" s="20"/>
+      <c r="E383" s="20"/>
+      <c r="F383" s="20"/>
       <c r="G383" s="9"/>
       <c r="I383" s="9"/>
     </row>
     <row r="384" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A384" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B384" s="4">
         <v>2184363</v>
       </c>
       <c r="C384" s="4">
         <v>457760</v>
       </c>
       <c r="D384" s="4">
         <v>3035</v>
       </c>
       <c r="E384" s="4">
         <v>1450824</v>
       </c>
       <c r="F384" s="4">
         <v>272744</v>
       </c>
       <c r="G384" s="7"/>
       <c r="H384" s="9"/>
       <c r="I384" s="9"/>
@@ -10916,58 +10920,58 @@
         <v>29</v>
       </c>
       <c r="B403" s="13">
         <v>323204</v>
       </c>
       <c r="C403" s="13">
         <v>31302</v>
       </c>
       <c r="D403" s="13">
         <v>41</v>
       </c>
       <c r="E403" s="13">
         <v>291861</v>
       </c>
       <c r="F403" s="13" t="s">
         <v>1</v>
       </c>
       <c r="G403" s="7"/>
       <c r="H403" s="9"/>
       <c r="I403" s="9"/>
       <c r="J403" s="9"/>
       <c r="K403" s="9"/>
       <c r="L403" s="9"/>
     </row>
     <row r="404" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A404" s="19" t="s">
+      <c r="A404" s="20" t="s">
         <v>49</v>
       </c>
-      <c r="B404" s="19"/>
-[...3 lines deleted...]
-      <c r="F404" s="19"/>
+      <c r="B404" s="20"/>
+      <c r="C404" s="20"/>
+      <c r="D404" s="20"/>
+      <c r="E404" s="20"/>
+      <c r="F404" s="20"/>
       <c r="G404" s="9"/>
       <c r="I404" s="9"/>
     </row>
     <row r="405" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A405" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B405" s="4">
         <v>2187241</v>
       </c>
       <c r="C405" s="4">
         <v>458497</v>
       </c>
       <c r="D405" s="4">
         <v>3048</v>
       </c>
       <c r="E405" s="4">
         <v>1453036</v>
       </c>
       <c r="F405" s="4">
         <v>272660</v>
       </c>
       <c r="G405" s="7"/>
       <c r="H405" s="9"/>
       <c r="I405" s="9"/>
@@ -11448,58 +11452,58 @@
         <v>29</v>
       </c>
       <c r="B424" s="13">
         <v>321868</v>
       </c>
       <c r="C424" s="13">
         <v>31421</v>
       </c>
       <c r="D424" s="13">
         <v>41</v>
       </c>
       <c r="E424" s="13">
         <v>290406</v>
       </c>
       <c r="F424" s="13" t="s">
         <v>1</v>
       </c>
       <c r="G424" s="7"/>
       <c r="H424" s="9"/>
       <c r="I424" s="9"/>
       <c r="J424" s="9"/>
       <c r="K424" s="9"/>
       <c r="L424" s="9"/>
     </row>
     <row r="425" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A425" s="19" t="s">
+      <c r="A425" s="20" t="s">
         <v>50</v>
       </c>
-      <c r="B425" s="19"/>
-[...3 lines deleted...]
-      <c r="F425" s="19"/>
+      <c r="B425" s="20"/>
+      <c r="C425" s="20"/>
+      <c r="D425" s="20"/>
+      <c r="E425" s="20"/>
+      <c r="F425" s="20"/>
       <c r="G425" s="9"/>
       <c r="I425" s="9"/>
     </row>
     <row r="426" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A426" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B426" s="4">
         <v>2187012</v>
       </c>
       <c r="C426" s="4">
         <v>459916</v>
       </c>
       <c r="D426" s="4">
         <v>3024</v>
       </c>
       <c r="E426" s="4">
         <v>1452310</v>
       </c>
       <c r="F426" s="4">
         <v>271762</v>
       </c>
       <c r="G426" s="7"/>
       <c r="H426" s="9"/>
       <c r="I426" s="9"/>
@@ -11980,58 +11984,58 @@
         <v>29</v>
       </c>
       <c r="B445" s="13">
         <v>320058</v>
       </c>
       <c r="C445" s="13">
         <v>31575</v>
       </c>
       <c r="D445" s="13">
         <v>43</v>
       </c>
       <c r="E445" s="13">
         <v>288440</v>
       </c>
       <c r="F445" s="13" t="s">
         <v>1</v>
       </c>
       <c r="G445" s="7"/>
       <c r="H445" s="9"/>
       <c r="I445" s="9"/>
       <c r="J445" s="9"/>
       <c r="K445" s="9"/>
       <c r="L445" s="9"/>
     </row>
     <row r="446" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A446" s="19" t="s">
+      <c r="A446" s="20" t="s">
         <v>51</v>
       </c>
-      <c r="B446" s="19"/>
-[...3 lines deleted...]
-      <c r="F446" s="19"/>
+      <c r="B446" s="20"/>
+      <c r="C446" s="20"/>
+      <c r="D446" s="20"/>
+      <c r="E446" s="20"/>
+      <c r="F446" s="20"/>
       <c r="G446" s="9"/>
       <c r="I446" s="9"/>
     </row>
     <row r="447" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A447" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B447" s="4">
         <v>2207185</v>
       </c>
       <c r="C447" s="4">
         <v>461449</v>
       </c>
       <c r="D447" s="4">
         <v>3011</v>
       </c>
       <c r="E447" s="4">
         <v>1470054</v>
       </c>
       <c r="F447" s="4">
         <v>272671</v>
       </c>
       <c r="G447" s="7"/>
       <c r="H447" s="9"/>
       <c r="I447" s="9"/>
@@ -12512,58 +12516,58 @@
         <v>29</v>
       </c>
       <c r="B466" s="13">
         <v>322382</v>
       </c>
       <c r="C466" s="13">
         <v>31774</v>
       </c>
       <c r="D466" s="13">
         <v>44</v>
       </c>
       <c r="E466" s="13">
         <v>290564</v>
       </c>
       <c r="F466" s="13" t="s">
         <v>1</v>
       </c>
       <c r="G466" s="7"/>
       <c r="H466" s="9"/>
       <c r="I466" s="9"/>
       <c r="J466" s="9"/>
       <c r="K466" s="9"/>
       <c r="L466" s="9"/>
     </row>
     <row r="467" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A467" s="19" t="s">
+      <c r="A467" s="20" t="s">
         <v>52</v>
       </c>
-      <c r="B467" s="19"/>
-[...3 lines deleted...]
-      <c r="F467" s="19"/>
+      <c r="B467" s="20"/>
+      <c r="C467" s="20"/>
+      <c r="D467" s="20"/>
+      <c r="E467" s="20"/>
+      <c r="F467" s="20"/>
       <c r="G467" s="9"/>
       <c r="I467" s="9"/>
     </row>
     <row r="468" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A468" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B468" s="4">
         <v>2219058</v>
       </c>
       <c r="C468" s="4">
         <v>462568</v>
       </c>
       <c r="D468" s="4">
         <v>3013</v>
       </c>
       <c r="E468" s="4">
         <v>1480033</v>
       </c>
       <c r="F468" s="4">
         <v>273444</v>
       </c>
       <c r="G468" s="7"/>
       <c r="H468" s="9"/>
       <c r="I468" s="9"/>
@@ -13044,58 +13048,58 @@
         <v>29</v>
       </c>
       <c r="B487" s="13">
         <v>323662</v>
       </c>
       <c r="C487" s="13">
         <v>31849</v>
       </c>
       <c r="D487" s="13">
         <v>43</v>
       </c>
       <c r="E487" s="13">
         <v>291770</v>
       </c>
       <c r="F487" s="13" t="s">
         <v>1</v>
       </c>
       <c r="G487" s="7"/>
       <c r="H487" s="9"/>
       <c r="I487" s="9"/>
       <c r="J487" s="9"/>
       <c r="K487" s="9"/>
       <c r="L487" s="9"/>
     </row>
     <row r="488" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A488" s="19" t="s">
+      <c r="A488" s="20" t="s">
         <v>53</v>
       </c>
-      <c r="B488" s="19"/>
-[...3 lines deleted...]
-      <c r="F488" s="19"/>
+      <c r="B488" s="20"/>
+      <c r="C488" s="20"/>
+      <c r="D488" s="20"/>
+      <c r="E488" s="20"/>
+      <c r="F488" s="20"/>
       <c r="G488" s="7"/>
       <c r="H488" s="9"/>
       <c r="I488" s="9"/>
       <c r="J488" s="9"/>
       <c r="K488" s="9"/>
       <c r="L488" s="9"/>
     </row>
     <row r="489" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A489" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B489" s="4">
         <v>2236754</v>
       </c>
       <c r="C489" s="4">
         <v>464144</v>
       </c>
       <c r="D489" s="4">
         <v>3013</v>
       </c>
       <c r="E489" s="4">
         <v>1495660</v>
       </c>
       <c r="F489" s="4">
         <v>273937</v>
@@ -13580,58 +13584,58 @@
         <v>29</v>
       </c>
       <c r="B508" s="13">
         <v>326254</v>
       </c>
       <c r="C508" s="13">
         <v>31914</v>
       </c>
       <c r="D508" s="13">
         <v>41</v>
       </c>
       <c r="E508" s="13">
         <v>294299</v>
       </c>
       <c r="F508" s="13" t="s">
         <v>1</v>
       </c>
       <c r="G508" s="7"/>
       <c r="H508" s="9"/>
       <c r="I508" s="9"/>
       <c r="J508" s="9"/>
       <c r="K508" s="9"/>
       <c r="L508" s="9"/>
     </row>
     <row r="509" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A509" s="19" t="s">
+      <c r="A509" s="20" t="s">
         <v>54</v>
       </c>
-      <c r="B509" s="19"/>
-[...3 lines deleted...]
-      <c r="F509" s="19"/>
+      <c r="B509" s="20"/>
+      <c r="C509" s="20"/>
+      <c r="D509" s="20"/>
+      <c r="E509" s="20"/>
+      <c r="F509" s="20"/>
       <c r="G509" s="7"/>
       <c r="H509" s="9"/>
       <c r="I509" s="9"/>
       <c r="J509" s="9"/>
       <c r="K509" s="9"/>
       <c r="L509" s="9"/>
     </row>
     <row r="510" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A510" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B510" s="4">
         <v>2245651</v>
       </c>
       <c r="C510" s="4">
         <v>466335</v>
       </c>
       <c r="D510" s="4">
         <v>3001</v>
       </c>
       <c r="E510" s="4">
         <v>1502330</v>
       </c>
       <c r="F510" s="4">
         <v>273985</v>
@@ -14116,58 +14120,58 @@
         <v>29</v>
       </c>
       <c r="B529" s="13">
         <v>326586</v>
       </c>
       <c r="C529" s="13">
         <v>32057</v>
       </c>
       <c r="D529" s="13">
         <v>42</v>
       </c>
       <c r="E529" s="13">
         <v>294487</v>
       </c>
       <c r="F529" s="13" t="s">
         <v>1</v>
       </c>
       <c r="G529" s="6"/>
       <c r="H529" s="9"/>
       <c r="I529" s="9"/>
       <c r="J529" s="9"/>
       <c r="K529" s="9"/>
       <c r="L529" s="9"/>
     </row>
     <row r="530" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A530" s="19" t="s">
+      <c r="A530" s="20" t="s">
         <v>55</v>
       </c>
-      <c r="B530" s="19"/>
-[...3 lines deleted...]
-      <c r="F530" s="19"/>
+      <c r="B530" s="20"/>
+      <c r="C530" s="20"/>
+      <c r="D530" s="20"/>
+      <c r="E530" s="20"/>
+      <c r="F530" s="20"/>
       <c r="G530" s="7"/>
       <c r="H530" s="9"/>
       <c r="I530" s="9"/>
       <c r="J530" s="9"/>
       <c r="K530" s="9"/>
       <c r="L530" s="9"/>
     </row>
     <row r="531" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A531" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B531" s="4">
         <v>2257629</v>
       </c>
       <c r="C531" s="4">
         <v>468092</v>
       </c>
       <c r="D531" s="4">
         <v>3018</v>
       </c>
       <c r="E531" s="4">
         <v>1512945</v>
       </c>
       <c r="F531" s="4">
         <v>273574</v>
@@ -14650,58 +14654,58 @@
         <v>29</v>
       </c>
       <c r="B550" s="13">
         <v>325772</v>
       </c>
       <c r="C550" s="13">
         <v>32195</v>
       </c>
       <c r="D550" s="13">
         <v>42</v>
       </c>
       <c r="E550" s="13">
         <v>293535</v>
       </c>
       <c r="F550" s="13" t="s">
         <v>1</v>
       </c>
       <c r="G550" s="7"/>
       <c r="H550" s="9"/>
       <c r="I550" s="9"/>
       <c r="J550" s="9"/>
       <c r="K550" s="9"/>
       <c r="L550" s="9"/>
     </row>
     <row r="551" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A551" s="19" t="s">
+      <c r="A551" s="20" t="s">
         <v>56</v>
       </c>
-      <c r="B551" s="19"/>
-[...3 lines deleted...]
-      <c r="F551" s="19"/>
+      <c r="B551" s="20"/>
+      <c r="C551" s="20"/>
+      <c r="D551" s="20"/>
+      <c r="E551" s="20"/>
+      <c r="F551" s="20"/>
     </row>
     <row r="552" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A552" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B552" s="15">
         <v>2263180</v>
       </c>
       <c r="C552" s="15">
         <v>468112</v>
       </c>
       <c r="D552" s="15">
         <v>3227</v>
       </c>
       <c r="E552" s="15">
         <v>1518773</v>
       </c>
       <c r="F552" s="15">
         <v>273068</v>
       </c>
     </row>
     <row r="553" spans="1:12" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A553" s="5" t="s">
         <v>11</v>
       </c>
@@ -14992,126 +14996,126 @@
         <v>24143</v>
       </c>
       <c r="D567" s="16">
         <v>265</v>
       </c>
       <c r="E567" s="16">
         <v>40496</v>
       </c>
       <c r="F567" s="6" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="568" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A568" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B568" s="16">
         <v>48182</v>
       </c>
       <c r="C568" s="16">
         <v>16811</v>
       </c>
       <c r="D568" s="16">
         <v>121</v>
       </c>
-      <c r="E568" s="30">
+      <c r="E568" s="19">
         <v>31250</v>
       </c>
       <c r="F568" s="6" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="569" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A569" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B569" s="16">
         <v>20579</v>
       </c>
       <c r="C569" s="16">
         <v>9516</v>
       </c>
       <c r="D569" s="16">
         <v>217</v>
       </c>
-      <c r="E569" s="30">
+      <c r="E569" s="19">
         <v>10846</v>
       </c>
       <c r="F569" s="6" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="570" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A570" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B570" s="16">
         <v>20528</v>
       </c>
       <c r="C570" s="16">
         <v>5233</v>
       </c>
       <c r="D570" s="16">
         <v>34</v>
       </c>
-      <c r="E570" s="30">
+      <c r="E570" s="19">
         <v>15261</v>
       </c>
       <c r="F570" s="6" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="571" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A571" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B571" s="18">
         <v>323457</v>
       </c>
       <c r="C571" s="18">
         <v>32124</v>
       </c>
       <c r="D571" s="18">
         <v>44</v>
       </c>
       <c r="E571" s="18">
         <v>291289</v>
       </c>
       <c r="F571" s="13" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="572" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A572" s="19" t="s">
+      <c r="A572" s="20" t="s">
         <v>57</v>
       </c>
-      <c r="B572" s="19"/>
-[...3 lines deleted...]
-      <c r="F572" s="19"/>
+      <c r="B572" s="20"/>
+      <c r="C572" s="20"/>
+      <c r="D572" s="20"/>
+      <c r="E572" s="20"/>
+      <c r="F572" s="20"/>
     </row>
     <row r="573" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A573" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B573" s="15">
         <v>2269158</v>
       </c>
       <c r="C573" s="15">
         <v>466463</v>
       </c>
       <c r="D573" s="15">
         <v>3233</v>
       </c>
       <c r="E573" s="15">
         <v>1526898</v>
       </c>
       <c r="F573" s="15">
         <v>272564</v>
       </c>
     </row>
     <row r="574" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A574" s="5" t="s">
         <v>11</v>
       </c>
@@ -15402,126 +15406,126 @@
         <v>24080</v>
       </c>
       <c r="D588" s="16">
         <v>268</v>
       </c>
       <c r="E588" s="16">
         <v>40843</v>
       </c>
       <c r="F588" s="6" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="589" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A589" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B589" s="16">
         <v>48614</v>
       </c>
       <c r="C589" s="16">
         <v>16863</v>
       </c>
       <c r="D589" s="16">
         <v>122</v>
       </c>
-      <c r="E589" s="30">
+      <c r="E589" s="19">
         <v>31629</v>
       </c>
       <c r="F589" s="6" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="590" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A590" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B590" s="16">
         <v>20624</v>
       </c>
       <c r="C590" s="16">
         <v>9572</v>
       </c>
       <c r="D590" s="16">
         <v>215</v>
       </c>
-      <c r="E590" s="30">
+      <c r="E590" s="19">
         <v>10837</v>
       </c>
       <c r="F590" s="6" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="591" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A591" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B591" s="16">
         <v>20537</v>
       </c>
       <c r="C591" s="16">
         <v>5201</v>
       </c>
       <c r="D591" s="16">
         <v>34</v>
       </c>
-      <c r="E591" s="30">
+      <c r="E591" s="19">
         <v>15302</v>
       </c>
       <c r="F591" s="6" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="592" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A592" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B592" s="18">
         <v>323078</v>
       </c>
       <c r="C592" s="18">
         <v>32089</v>
       </c>
       <c r="D592" s="18">
         <v>44</v>
       </c>
       <c r="E592" s="18">
         <v>290945</v>
       </c>
       <c r="F592" s="13" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="593" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A593" s="19" t="s">
+      <c r="A593" s="20" t="s">
         <v>58</v>
       </c>
-      <c r="B593" s="19"/>
-[...3 lines deleted...]
-      <c r="F593" s="19"/>
+      <c r="B593" s="20"/>
+      <c r="C593" s="20"/>
+      <c r="D593" s="20"/>
+      <c r="E593" s="20"/>
+      <c r="F593" s="20"/>
     </row>
     <row r="594" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A594" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B594" s="4">
         <v>2262392</v>
       </c>
       <c r="C594" s="4">
         <v>464811</v>
       </c>
       <c r="D594" s="4">
         <v>3207</v>
       </c>
       <c r="E594" s="4">
         <v>1523035</v>
       </c>
       <c r="F594" s="4">
         <v>271339</v>
       </c>
     </row>
     <row r="595" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A595" s="5" t="s">
         <v>11</v>
       </c>
@@ -15880,58 +15884,58 @@
       <c r="F612" s="6" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="613" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A613" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B613" s="13">
         <v>320689</v>
       </c>
       <c r="C613" s="13">
         <v>32236</v>
       </c>
       <c r="D613" s="13">
         <v>41</v>
       </c>
       <c r="E613" s="13">
         <v>288412</v>
       </c>
       <c r="F613" s="13" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="614" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A614" s="19" t="s">
+      <c r="A614" s="20" t="s">
         <v>59</v>
       </c>
-      <c r="B614" s="19"/>
-[...3 lines deleted...]
-      <c r="F614" s="19"/>
+      <c r="B614" s="20"/>
+      <c r="C614" s="20"/>
+      <c r="D614" s="20"/>
+      <c r="E614" s="20"/>
+      <c r="F614" s="20"/>
     </row>
     <row r="615" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A615" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B615" s="15">
         <v>2274387</v>
       </c>
       <c r="C615" s="15">
         <v>465331</v>
       </c>
       <c r="D615" s="15">
         <v>3116</v>
       </c>
       <c r="E615" s="15">
         <v>1536388</v>
       </c>
       <c r="F615" s="15">
         <v>269552</v>
       </c>
     </row>
     <row r="616" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A616" s="5" t="s">
         <v>11</v>
       </c>
@@ -16222,126 +16226,126 @@
         <v>23999</v>
       </c>
       <c r="D630" s="16">
         <v>253</v>
       </c>
       <c r="E630" s="16">
         <v>41371</v>
       </c>
       <c r="F630" s="17" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="631" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A631" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B631" s="16">
         <v>49403</v>
       </c>
       <c r="C631" s="16">
         <v>16995</v>
       </c>
       <c r="D631" s="16">
         <v>120</v>
       </c>
-      <c r="E631" s="30">
+      <c r="E631" s="19">
         <v>32288</v>
       </c>
       <c r="F631" s="17" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="632" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A632" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B632" s="16">
         <v>20801</v>
       </c>
       <c r="C632" s="16">
         <v>9694</v>
       </c>
       <c r="D632" s="16">
         <v>210</v>
       </c>
-      <c r="E632" s="30">
+      <c r="E632" s="19">
         <v>10897</v>
       </c>
       <c r="F632" s="17" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="633" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A633" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B633" s="16">
         <v>20599</v>
       </c>
       <c r="C633" s="16">
         <v>5185</v>
       </c>
       <c r="D633" s="16">
         <v>34</v>
       </c>
-      <c r="E633" s="30">
+      <c r="E633" s="19">
         <v>15380</v>
       </c>
       <c r="F633" s="17" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="634" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A634" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B634" s="18">
         <v>322118</v>
       </c>
       <c r="C634" s="18">
         <v>32394</v>
       </c>
       <c r="D634" s="18">
         <v>41</v>
       </c>
       <c r="E634" s="18">
         <v>289683</v>
       </c>
       <c r="F634" s="17" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="635" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A635" s="19" t="s">
+      <c r="A635" s="20" t="s">
         <v>60</v>
       </c>
-      <c r="B635" s="19"/>
-[...3 lines deleted...]
-      <c r="F635" s="19"/>
+      <c r="B635" s="20"/>
+      <c r="C635" s="20"/>
+      <c r="D635" s="20"/>
+      <c r="E635" s="20"/>
+      <c r="F635" s="20"/>
     </row>
     <row r="636" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A636" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B636" s="15">
         <v>2283656</v>
       </c>
       <c r="C636" s="15">
         <v>466288</v>
       </c>
       <c r="D636" s="15">
         <v>3102</v>
       </c>
       <c r="E636" s="15">
         <v>1545914</v>
       </c>
       <c r="F636" s="15">
         <v>268352</v>
       </c>
     </row>
     <row r="637" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A637" s="5" t="s">
         <v>11</v>
       </c>
@@ -16632,126 +16636,126 @@
         <v>24036</v>
       </c>
       <c r="D651" s="16">
         <v>258</v>
       </c>
       <c r="E651" s="16">
         <v>41812</v>
       </c>
       <c r="F651" s="17" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="652" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A652" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B652" s="16">
         <v>49903</v>
       </c>
       <c r="C652" s="16">
         <v>17103</v>
       </c>
       <c r="D652" s="16">
         <v>118</v>
       </c>
-      <c r="E652" s="30">
+      <c r="E652" s="19">
         <v>32682</v>
       </c>
       <c r="F652" s="17" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="653" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A653" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B653" s="16">
         <v>20908</v>
       </c>
       <c r="C653" s="16">
         <v>9792</v>
       </c>
       <c r="D653" s="16">
         <v>211</v>
       </c>
-      <c r="E653" s="30">
+      <c r="E653" s="19">
         <v>10905</v>
       </c>
       <c r="F653" s="17" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="654" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A654" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B654" s="16">
         <v>20683</v>
       </c>
       <c r="C654" s="16">
         <v>5187</v>
       </c>
       <c r="D654" s="16">
         <v>33</v>
       </c>
-      <c r="E654" s="30">
+      <c r="E654" s="19">
         <v>15463</v>
       </c>
       <c r="F654" s="17" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="655" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A655" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B655" s="18">
         <v>321623</v>
       </c>
       <c r="C655" s="18">
         <v>32544</v>
       </c>
       <c r="D655" s="18">
         <v>40</v>
       </c>
       <c r="E655" s="18">
         <v>289039</v>
       </c>
       <c r="F655" s="17" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="656" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A656" s="19" t="s">
+      <c r="A656" s="20" t="s">
         <v>61</v>
       </c>
-      <c r="B656" s="19"/>
-[...3 lines deleted...]
-      <c r="F656" s="19"/>
+      <c r="B656" s="20"/>
+      <c r="C656" s="20"/>
+      <c r="D656" s="20"/>
+      <c r="E656" s="20"/>
+      <c r="F656" s="20"/>
     </row>
     <row r="657" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A657" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B657" s="15">
         <v>2289818</v>
       </c>
       <c r="C657" s="15">
         <v>467678</v>
       </c>
       <c r="D657" s="15">
         <v>3113</v>
       </c>
       <c r="E657" s="15">
         <v>1551623</v>
       </c>
       <c r="F657" s="15">
         <v>267404</v>
       </c>
     </row>
     <row r="658" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A658" s="5" t="s">
         <v>11</v>
       </c>
@@ -17042,126 +17046,126 @@
         <v>24073</v>
       </c>
       <c r="D672" s="16">
         <v>255</v>
       </c>
       <c r="E672" s="16">
         <v>42171</v>
       </c>
       <c r="F672" s="17" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="673" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A673" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B673" s="16">
         <v>50221</v>
       </c>
       <c r="C673" s="16">
         <v>17188</v>
       </c>
       <c r="D673" s="16">
         <v>118</v>
       </c>
-      <c r="E673" s="30">
+      <c r="E673" s="19">
         <v>32915</v>
       </c>
       <c r="F673" s="17" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="674" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A674" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B674" s="16">
         <v>20967</v>
       </c>
       <c r="C674" s="16">
         <v>9846</v>
       </c>
       <c r="D674" s="16">
         <v>212</v>
       </c>
-      <c r="E674" s="30">
+      <c r="E674" s="19">
         <v>10909</v>
       </c>
       <c r="F674" s="17" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="675" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A675" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B675" s="16">
         <v>20748</v>
       </c>
       <c r="C675" s="16">
         <v>5205</v>
       </c>
       <c r="D675" s="16">
         <v>33</v>
       </c>
-      <c r="E675" s="30">
+      <c r="E675" s="19">
         <v>15510</v>
       </c>
       <c r="F675" s="17" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="676" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A676" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B676" s="18">
         <v>320453</v>
       </c>
       <c r="C676" s="18">
         <v>32695</v>
       </c>
       <c r="D676" s="18">
         <v>40</v>
       </c>
       <c r="E676" s="18">
         <v>287718</v>
       </c>
       <c r="F676" s="18" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="677" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A677" s="19" t="s">
+      <c r="A677" s="20" t="s">
         <v>64</v>
       </c>
-      <c r="B677" s="19"/>
-[...3 lines deleted...]
-      <c r="F677" s="19"/>
+      <c r="B677" s="20"/>
+      <c r="C677" s="20"/>
+      <c r="D677" s="20"/>
+      <c r="E677" s="20"/>
+      <c r="F677" s="20"/>
     </row>
     <row r="678" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A678" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B678" s="15">
         <v>2303260</v>
       </c>
       <c r="C678" s="15">
         <v>469739</v>
       </c>
       <c r="D678" s="15">
         <v>3067</v>
       </c>
       <c r="E678" s="15">
         <v>1564780</v>
       </c>
       <c r="F678" s="15">
         <v>265674</v>
       </c>
     </row>
     <row r="679" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A679" s="5" t="s">
         <v>11</v>
       </c>
@@ -17452,126 +17456,126 @@
         <v>24173</v>
       </c>
       <c r="D693" s="16">
         <v>250</v>
       </c>
       <c r="E693" s="16">
         <v>42776</v>
       </c>
       <c r="F693" s="17" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="694" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A694" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B694" s="16">
         <v>50642</v>
       </c>
       <c r="C694" s="16">
         <v>17268</v>
       </c>
       <c r="D694" s="16">
         <v>118</v>
       </c>
-      <c r="E694" s="30">
+      <c r="E694" s="19">
         <v>33256</v>
       </c>
       <c r="F694" s="17" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="695" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A695" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B695" s="16">
         <v>21138</v>
       </c>
       <c r="C695" s="16">
         <v>9955</v>
       </c>
       <c r="D695" s="16">
         <v>214</v>
       </c>
-      <c r="E695" s="30">
+      <c r="E695" s="19">
         <v>10969</v>
       </c>
       <c r="F695" s="17" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="696" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A696" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B696" s="16">
         <v>21039</v>
       </c>
       <c r="C696" s="16">
         <v>5243</v>
       </c>
       <c r="D696" s="16">
         <v>31</v>
       </c>
-      <c r="E696" s="30">
+      <c r="E696" s="19">
         <v>15765</v>
       </c>
       <c r="F696" s="17" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="697" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A697" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B697" s="18">
         <v>321040</v>
       </c>
       <c r="C697" s="18">
         <v>32847</v>
       </c>
       <c r="D697" s="18">
         <v>39</v>
       </c>
       <c r="E697" s="18">
         <v>288154</v>
       </c>
       <c r="F697" s="18" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="698" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A698" s="19" t="s">
+      <c r="A698" s="20" t="s">
         <v>63</v>
       </c>
-      <c r="B698" s="19"/>
-[...3 lines deleted...]
-      <c r="F698" s="19"/>
+      <c r="B698" s="20"/>
+      <c r="C698" s="20"/>
+      <c r="D698" s="20"/>
+      <c r="E698" s="20"/>
+      <c r="F698" s="20"/>
     </row>
     <row r="699" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A699" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B699" s="15">
         <v>2314260</v>
       </c>
       <c r="C699" s="15">
         <v>471849</v>
       </c>
       <c r="D699" s="15">
         <v>3059</v>
       </c>
       <c r="E699" s="15">
         <v>1575768</v>
       </c>
       <c r="F699" s="15">
         <v>263584</v>
       </c>
     </row>
     <row r="700" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A700" s="5" t="s">
         <v>11</v>
       </c>
@@ -17862,126 +17866,126 @@
         <v>24211</v>
       </c>
       <c r="D714" s="16">
         <v>253</v>
       </c>
       <c r="E714" s="16">
         <v>43148</v>
       </c>
       <c r="F714" s="17" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="715" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A715" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B715" s="16">
         <v>50892</v>
       </c>
       <c r="C715" s="16">
         <v>17353</v>
       </c>
       <c r="D715" s="16">
         <v>120</v>
       </c>
-      <c r="E715" s="30">
+      <c r="E715" s="19">
         <v>33419</v>
       </c>
       <c r="F715" s="17" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="716" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A716" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B716" s="16">
         <v>21238</v>
       </c>
       <c r="C716" s="16">
         <v>10033</v>
       </c>
       <c r="D716" s="16">
         <v>216</v>
       </c>
-      <c r="E716" s="30">
+      <c r="E716" s="19">
         <v>10989</v>
       </c>
       <c r="F716" s="17" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="717" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A717" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B717" s="16">
         <v>21371</v>
       </c>
       <c r="C717" s="16">
         <v>5272</v>
       </c>
       <c r="D717" s="16">
         <v>32</v>
       </c>
-      <c r="E717" s="30">
+      <c r="E717" s="19">
         <v>16067</v>
       </c>
       <c r="F717" s="17" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="718" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A718" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B718" s="18">
         <v>321757</v>
       </c>
       <c r="C718" s="18">
         <v>33367</v>
       </c>
       <c r="D718" s="18">
         <v>36</v>
       </c>
       <c r="E718" s="18">
         <v>288354</v>
       </c>
       <c r="F718" s="17" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="719" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A719" s="19" t="s">
+      <c r="A719" s="20" t="s">
         <v>62</v>
       </c>
-      <c r="B719" s="19"/>
-[...3 lines deleted...]
-      <c r="F719" s="19"/>
+      <c r="B719" s="20"/>
+      <c r="C719" s="20"/>
+      <c r="D719" s="20"/>
+      <c r="E719" s="20"/>
+      <c r="F719" s="20"/>
     </row>
     <row r="720" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A720" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B720" s="15">
         <v>2328798</v>
       </c>
       <c r="C720" s="15">
         <v>473502</v>
       </c>
       <c r="D720" s="15">
         <v>3057</v>
       </c>
       <c r="E720" s="15">
         <v>1589357</v>
       </c>
       <c r="F720" s="15">
         <v>262882</v>
       </c>
     </row>
     <row r="721" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A721" s="5" t="s">
         <v>11</v>
       </c>
@@ -18272,126 +18276,126 @@
         <v>24267</v>
       </c>
       <c r="D735" s="16">
         <v>253</v>
       </c>
       <c r="E735" s="16">
         <v>43624</v>
       </c>
       <c r="F735" s="17" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="736" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A736" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B736" s="16">
         <v>51158</v>
       </c>
       <c r="C736" s="16">
         <v>17437</v>
       </c>
       <c r="D736" s="16">
         <v>118</v>
       </c>
-      <c r="E736" s="30">
+      <c r="E736" s="19">
         <v>33603</v>
       </c>
       <c r="F736" s="17" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="737" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A737" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B737" s="16">
         <v>21320</v>
       </c>
       <c r="C737" s="16">
         <v>10108</v>
       </c>
       <c r="D737" s="16">
         <v>215</v>
       </c>
-      <c r="E737" s="30">
+      <c r="E737" s="19">
         <v>10997</v>
       </c>
       <c r="F737" s="17" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="738" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A738" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B738" s="16">
         <v>21668</v>
       </c>
       <c r="C738" s="16">
         <v>5300</v>
       </c>
       <c r="D738" s="16">
         <v>32</v>
       </c>
-      <c r="E738" s="30">
+      <c r="E738" s="19">
         <v>16336</v>
       </c>
       <c r="F738" s="17" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="739" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A739" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B739" s="18">
         <v>322551</v>
       </c>
       <c r="C739" s="18">
         <v>33501</v>
       </c>
       <c r="D739" s="18">
         <v>36</v>
       </c>
       <c r="E739" s="18">
         <v>289014</v>
       </c>
       <c r="F739" s="18" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="740" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A740" s="19" t="s">
+      <c r="A740" s="20" t="s">
         <v>65</v>
       </c>
-      <c r="B740" s="19"/>
-[...3 lines deleted...]
-      <c r="F740" s="19"/>
+      <c r="B740" s="20"/>
+      <c r="C740" s="20"/>
+      <c r="D740" s="20"/>
+      <c r="E740" s="20"/>
+      <c r="F740" s="20"/>
     </row>
     <row r="741" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A741" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B741" s="15">
         <v>2352617</v>
       </c>
       <c r="C741" s="15">
         <v>475475</v>
       </c>
       <c r="D741" s="15">
         <v>3040</v>
       </c>
       <c r="E741" s="15">
         <v>1617110</v>
       </c>
       <c r="F741" s="15">
         <v>256992</v>
       </c>
     </row>
     <row r="742" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A742" s="5" t="s">
         <v>11</v>
       </c>
@@ -18682,126 +18686,126 @@
         <v>24332</v>
       </c>
       <c r="D756" s="16">
         <v>251</v>
       </c>
       <c r="E756" s="16">
         <v>44583</v>
       </c>
       <c r="F756" s="17" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="757" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A757" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B757" s="16">
         <v>51724</v>
       </c>
       <c r="C757" s="16">
         <v>17565</v>
       </c>
       <c r="D757" s="16">
         <v>118</v>
       </c>
-      <c r="E757" s="30">
+      <c r="E757" s="19">
         <v>34041</v>
       </c>
       <c r="F757" s="17" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="758" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A758" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B758" s="16">
         <v>21498</v>
       </c>
       <c r="C758" s="16">
         <v>10193</v>
       </c>
       <c r="D758" s="16">
         <v>210</v>
       </c>
-      <c r="E758" s="30">
+      <c r="E758" s="19">
         <v>11095</v>
       </c>
       <c r="F758" s="17" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="759" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A759" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B759" s="16">
         <v>22012</v>
       </c>
       <c r="C759" s="16">
         <v>5324</v>
       </c>
       <c r="D759" s="16">
         <v>34</v>
       </c>
-      <c r="E759" s="30">
+      <c r="E759" s="19">
         <v>16654</v>
       </c>
       <c r="F759" s="17" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="760" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A760" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B760" s="18">
         <v>325453</v>
       </c>
       <c r="C760" s="18">
         <v>33684</v>
       </c>
       <c r="D760" s="18">
         <v>38</v>
       </c>
       <c r="E760" s="18">
         <v>291731</v>
       </c>
       <c r="F760" s="18" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="761" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A761" s="19" t="s">
+      <c r="A761" s="20" t="s">
         <v>66</v>
       </c>
-      <c r="B761" s="19"/>
-[...3 lines deleted...]
-      <c r="F761" s="19"/>
+      <c r="B761" s="20"/>
+      <c r="C761" s="20"/>
+      <c r="D761" s="20"/>
+      <c r="E761" s="20"/>
+      <c r="F761" s="20"/>
     </row>
     <row r="762" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A762" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B762" s="15">
         <v>2378414</v>
       </c>
       <c r="C762" s="15">
         <v>477282</v>
       </c>
       <c r="D762" s="15">
         <v>3045</v>
       </c>
       <c r="E762" s="15">
         <v>1643541</v>
       </c>
       <c r="F762" s="15">
         <v>254546</v>
       </c>
     </row>
     <row r="763" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A763" s="5" t="s">
         <v>11</v>
       </c>
@@ -19092,126 +19096,126 @@
         <v>24391</v>
       </c>
       <c r="D777" s="16">
         <v>255</v>
       </c>
       <c r="E777" s="16">
         <v>45661</v>
       </c>
       <c r="F777" s="17" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="778" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A778" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B778" s="16">
         <v>52412</v>
       </c>
       <c r="C778" s="16">
         <v>17650</v>
       </c>
       <c r="D778" s="16">
         <v>118</v>
       </c>
-      <c r="E778" s="30">
+      <c r="E778" s="19">
         <v>34644</v>
       </c>
       <c r="F778" s="17" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="779" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A779" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B779" s="16">
         <v>21648</v>
       </c>
       <c r="C779" s="16">
         <v>10270</v>
       </c>
       <c r="D779" s="16">
         <v>211</v>
       </c>
-      <c r="E779" s="30">
+      <c r="E779" s="19">
         <v>11167</v>
       </c>
       <c r="F779" s="17" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="780" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A780" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B780" s="16">
         <v>22267</v>
       </c>
       <c r="C780" s="16">
         <v>5340</v>
       </c>
       <c r="D780" s="16">
         <v>34</v>
       </c>
-      <c r="E780" s="30">
+      <c r="E780" s="19">
         <v>16893</v>
       </c>
       <c r="F780" s="17" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="781" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A781" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B781" s="18">
         <v>328317</v>
       </c>
       <c r="C781" s="18">
         <v>33833</v>
       </c>
       <c r="D781" s="18">
         <v>39</v>
       </c>
       <c r="E781" s="18">
         <v>294445</v>
       </c>
       <c r="F781" s="18" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="782" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A782" s="19" t="s">
+      <c r="A782" s="20" t="s">
         <v>67</v>
       </c>
-      <c r="B782" s="19"/>
-[...3 lines deleted...]
-      <c r="F782" s="19"/>
+      <c r="B782" s="20"/>
+      <c r="C782" s="20"/>
+      <c r="D782" s="20"/>
+      <c r="E782" s="20"/>
+      <c r="F782" s="20"/>
     </row>
     <row r="783" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A783" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B783" s="15">
         <v>2377466</v>
       </c>
       <c r="C783" s="15">
         <v>479306</v>
       </c>
       <c r="D783" s="15">
         <v>3012</v>
       </c>
       <c r="E783" s="15">
         <v>1641959</v>
       </c>
       <c r="F783" s="15">
         <v>253189</v>
       </c>
     </row>
     <row r="784" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A784" s="5" t="s">
         <v>11</v>
       </c>
@@ -19502,126 +19506,126 @@
         <v>24465</v>
       </c>
       <c r="D798" s="16">
         <v>250</v>
       </c>
       <c r="E798" s="16">
         <v>45896</v>
       </c>
       <c r="F798" s="17" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="799" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A799" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B799" s="16">
         <v>52667</v>
       </c>
       <c r="C799" s="16">
         <v>17795</v>
       </c>
       <c r="D799" s="16">
         <v>117</v>
       </c>
-      <c r="E799" s="30">
+      <c r="E799" s="19">
         <v>34755</v>
       </c>
       <c r="F799" s="17" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="800" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A800" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B800" s="16">
         <v>21701</v>
       </c>
       <c r="C800" s="16">
         <v>10363</v>
       </c>
       <c r="D800" s="16">
         <v>211</v>
       </c>
-      <c r="E800" s="30">
+      <c r="E800" s="19">
         <v>11127</v>
       </c>
       <c r="F800" s="17" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="801" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A801" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B801" s="16">
         <v>22395</v>
       </c>
       <c r="C801" s="16">
         <v>5379</v>
       </c>
       <c r="D801" s="16">
         <v>30</v>
       </c>
-      <c r="E801" s="30">
+      <c r="E801" s="19">
         <v>16986</v>
       </c>
       <c r="F801" s="17" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="802" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A802" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B802" s="18">
         <v>325195</v>
       </c>
       <c r="C802" s="18">
         <v>34022</v>
       </c>
       <c r="D802" s="18">
         <v>40</v>
       </c>
       <c r="E802" s="18">
         <v>291133</v>
       </c>
       <c r="F802" s="18" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="803" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A803" s="19" t="s">
+      <c r="A803" s="20" t="s">
         <v>68</v>
       </c>
-      <c r="B803" s="19"/>
-[...3 lines deleted...]
-      <c r="F803" s="19"/>
+      <c r="B803" s="20"/>
+      <c r="C803" s="20"/>
+      <c r="D803" s="20"/>
+      <c r="E803" s="20"/>
+      <c r="F803" s="20"/>
     </row>
     <row r="804" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A804" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B804" s="15">
         <v>2382167</v>
       </c>
       <c r="C804" s="15">
         <v>480307</v>
       </c>
       <c r="D804" s="15">
         <v>3188</v>
       </c>
       <c r="E804" s="15">
         <v>1645794</v>
       </c>
       <c r="F804" s="15">
         <v>252878</v>
       </c>
     </row>
     <row r="805" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A805" s="5" t="s">
         <v>11</v>
       </c>
@@ -19912,126 +19916,126 @@
         <v>24689</v>
       </c>
       <c r="D819" s="16">
         <v>270</v>
       </c>
       <c r="E819" s="16">
         <v>46234</v>
       </c>
       <c r="F819" s="17" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="820" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A820" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B820" s="16">
         <v>52788</v>
       </c>
       <c r="C820" s="16">
         <v>17777</v>
       </c>
       <c r="D820" s="16">
         <v>142</v>
       </c>
-      <c r="E820" s="30">
+      <c r="E820" s="19">
         <v>34869</v>
       </c>
       <c r="F820" s="17" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="821" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A821" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B821" s="16">
         <v>21710</v>
       </c>
       <c r="C821" s="16">
         <v>10412</v>
       </c>
       <c r="D821" s="16">
         <v>232</v>
       </c>
-      <c r="E821" s="30">
+      <c r="E821" s="19">
         <v>11066</v>
       </c>
       <c r="F821" s="17" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="822" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A822" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B822" s="16">
         <v>22563</v>
       </c>
       <c r="C822" s="16">
         <v>5417</v>
       </c>
       <c r="D822" s="16">
         <v>30</v>
       </c>
-      <c r="E822" s="30">
+      <c r="E822" s="19">
         <v>17116</v>
       </c>
       <c r="F822" s="17" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="823" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A823" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B823" s="18">
         <v>324238</v>
       </c>
       <c r="C823" s="18">
         <v>34030</v>
       </c>
       <c r="D823" s="18">
         <v>38</v>
       </c>
       <c r="E823" s="18">
         <v>290170</v>
       </c>
       <c r="F823" s="18" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="824" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A824" s="19" t="s">
+      <c r="A824" s="20" t="s">
         <v>69</v>
       </c>
-      <c r="B824" s="19"/>
-[...3 lines deleted...]
-      <c r="F824" s="19"/>
+      <c r="B824" s="20"/>
+      <c r="C824" s="20"/>
+      <c r="D824" s="20"/>
+      <c r="E824" s="20"/>
+      <c r="F824" s="20"/>
     </row>
     <row r="825" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A825" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B825" s="15">
         <v>2381350</v>
       </c>
       <c r="C825" s="15">
         <v>479051</v>
       </c>
       <c r="D825" s="15">
         <v>3164</v>
       </c>
       <c r="E825" s="15">
         <v>1646818</v>
       </c>
       <c r="F825" s="15">
         <v>252317</v>
       </c>
     </row>
     <row r="826" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A826" s="5" t="s">
         <v>11</v>
       </c>
@@ -20322,126 +20326,126 @@
         <v>24666</v>
       </c>
       <c r="D840" s="16">
         <v>272</v>
       </c>
       <c r="E840" s="16">
         <v>46434</v>
       </c>
       <c r="F840" s="17" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="841" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A841" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B841" s="16">
         <v>52959</v>
       </c>
       <c r="C841" s="16">
         <v>17815</v>
       </c>
       <c r="D841" s="16">
         <v>142</v>
       </c>
-      <c r="E841" s="30">
+      <c r="E841" s="19">
         <v>35002</v>
       </c>
       <c r="F841" s="17" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="842" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A842" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B842" s="16">
         <v>21811</v>
       </c>
       <c r="C842" s="16">
         <v>10500</v>
       </c>
       <c r="D842" s="16">
         <v>226</v>
       </c>
-      <c r="E842" s="30">
+      <c r="E842" s="19">
         <v>11085</v>
       </c>
       <c r="F842" s="17" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="843" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A843" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B843" s="16">
         <v>22677</v>
       </c>
       <c r="C843" s="16">
         <v>5399</v>
       </c>
       <c r="D843" s="16">
         <v>30</v>
       </c>
-      <c r="E843" s="30">
+      <c r="E843" s="19">
         <v>17248</v>
       </c>
       <c r="F843" s="17" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="844" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A844" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B844" s="18">
         <v>322159</v>
       </c>
       <c r="C844" s="18">
         <v>33625</v>
       </c>
       <c r="D844" s="18">
         <v>40</v>
       </c>
       <c r="E844" s="18">
         <v>288494</v>
       </c>
       <c r="F844" s="18" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="845" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A845" s="19" t="s">
+      <c r="A845" s="20" t="s">
         <v>70</v>
       </c>
-      <c r="B845" s="19"/>
-[...3 lines deleted...]
-      <c r="F845" s="19"/>
+      <c r="B845" s="20"/>
+      <c r="C845" s="20"/>
+      <c r="D845" s="20"/>
+      <c r="E845" s="20"/>
+      <c r="F845" s="20"/>
     </row>
     <row r="846" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A846" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B846" s="15">
         <v>2360325</v>
       </c>
       <c r="C846" s="15">
         <v>476932</v>
       </c>
       <c r="D846" s="15">
         <v>3153</v>
       </c>
       <c r="E846" s="15">
         <v>1628605</v>
       </c>
       <c r="F846" s="15">
         <v>251635</v>
       </c>
     </row>
     <row r="847" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A847" s="5" t="s">
         <v>11</v>
       </c>
@@ -20732,126 +20736,126 @@
         <v>24559</v>
       </c>
       <c r="D861" s="16">
         <v>265</v>
       </c>
       <c r="E861" s="16">
         <v>46479</v>
       </c>
       <c r="F861" s="17" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="862" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A862" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B862" s="16">
         <v>52546</v>
       </c>
       <c r="C862" s="16">
         <v>17817</v>
       </c>
       <c r="D862" s="16">
         <v>140</v>
       </c>
-      <c r="E862" s="30">
+      <c r="E862" s="19">
         <v>34589</v>
       </c>
       <c r="F862" s="17" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="863" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A863" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B863" s="16">
         <v>21699</v>
       </c>
       <c r="C863" s="16">
         <v>10568</v>
       </c>
       <c r="D863" s="16">
         <v>230</v>
       </c>
-      <c r="E863" s="30">
+      <c r="E863" s="19">
         <v>10901</v>
       </c>
       <c r="F863" s="17" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="864" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A864" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B864" s="16">
         <v>22691</v>
       </c>
       <c r="C864" s="16">
         <v>5370</v>
       </c>
       <c r="D864" s="16">
         <v>31</v>
       </c>
-      <c r="E864" s="30">
+      <c r="E864" s="19">
         <v>17290</v>
       </c>
       <c r="F864" s="17" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="865" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A865" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B865" s="18">
         <v>314574</v>
       </c>
       <c r="C865" s="18">
         <v>33242</v>
       </c>
       <c r="D865" s="18">
         <v>38</v>
       </c>
       <c r="E865" s="18">
         <v>281294</v>
       </c>
       <c r="F865" s="18" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="866" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A866" s="19" t="s">
+      <c r="A866" s="20" t="s">
         <v>71</v>
       </c>
-      <c r="B866" s="19"/>
-[...3 lines deleted...]
-      <c r="F866" s="19"/>
+      <c r="B866" s="20"/>
+      <c r="C866" s="20"/>
+      <c r="D866" s="20"/>
+      <c r="E866" s="20"/>
+      <c r="F866" s="20"/>
     </row>
     <row r="867" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A867" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B867" s="15">
         <v>2327159</v>
       </c>
       <c r="C867" s="15">
         <v>477480</v>
       </c>
       <c r="D867" s="15">
         <v>3153</v>
       </c>
       <c r="E867" s="15">
         <v>1592130</v>
       </c>
       <c r="F867" s="15">
         <v>254396</v>
       </c>
     </row>
     <row r="868" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A868" s="5" t="s">
         <v>11</v>
       </c>
@@ -21142,126 +21146,126 @@
         <v>24728</v>
       </c>
       <c r="D882" s="16">
         <v>267</v>
       </c>
       <c r="E882" s="16">
         <v>45950</v>
       </c>
       <c r="F882" s="17" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="883" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A883" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B883" s="16">
         <v>51231</v>
       </c>
       <c r="C883" s="16">
         <v>17896</v>
       </c>
       <c r="D883" s="16">
         <v>141</v>
       </c>
-      <c r="E883" s="30">
+      <c r="E883" s="19">
         <v>33194</v>
       </c>
       <c r="F883" s="17" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="884" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A884" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B884" s="16">
         <v>21107</v>
       </c>
       <c r="C884" s="16">
         <v>10610</v>
       </c>
       <c r="D884" s="16">
         <v>231</v>
       </c>
-      <c r="E884" s="30">
+      <c r="E884" s="19">
         <v>10266</v>
       </c>
       <c r="F884" s="17" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="885" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A885" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B885" s="16">
         <v>22717</v>
       </c>
       <c r="C885" s="16">
         <v>5371</v>
       </c>
       <c r="D885" s="16">
         <v>31</v>
       </c>
-      <c r="E885" s="30">
+      <c r="E885" s="19">
         <v>17315</v>
       </c>
       <c r="F885" s="17" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="886" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A886" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B886" s="18">
         <v>302634</v>
       </c>
       <c r="C886" s="18">
         <v>33106</v>
       </c>
       <c r="D886" s="18">
         <v>38</v>
       </c>
       <c r="E886" s="18">
         <v>269490</v>
       </c>
       <c r="F886" s="18" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="887" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A887" s="19" t="s">
+      <c r="A887" s="20" t="s">
         <v>72</v>
       </c>
-      <c r="B887" s="19"/>
-[...3 lines deleted...]
-      <c r="F887" s="19"/>
+      <c r="B887" s="20"/>
+      <c r="C887" s="20"/>
+      <c r="D887" s="20"/>
+      <c r="E887" s="20"/>
+      <c r="F887" s="20"/>
     </row>
     <row r="888" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A888" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B888" s="15">
         <v>2277151</v>
       </c>
       <c r="C888" s="15">
         <v>478369</v>
       </c>
       <c r="D888" s="15">
         <v>3155</v>
       </c>
       <c r="E888" s="15">
         <v>1539501</v>
       </c>
       <c r="F888" s="15">
         <v>256126</v>
       </c>
     </row>
     <row r="889" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A889" s="5" t="s">
         <v>11</v>
       </c>
@@ -21552,126 +21556,126 @@
         <v>24783</v>
       </c>
       <c r="D903" s="16">
         <v>272</v>
       </c>
       <c r="E903" s="16">
         <v>44857</v>
       </c>
       <c r="F903" s="17" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="904" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A904" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B904" s="16">
         <v>50228</v>
       </c>
       <c r="C904" s="16">
         <v>17980</v>
       </c>
       <c r="D904" s="16">
         <v>141</v>
       </c>
-      <c r="E904" s="30">
+      <c r="E904" s="19">
         <v>32107</v>
       </c>
       <c r="F904" s="17" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="905" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A905" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B905" s="16">
         <v>20447</v>
       </c>
       <c r="C905" s="16">
         <v>10647</v>
       </c>
       <c r="D905" s="16">
         <v>232</v>
       </c>
-      <c r="E905" s="30">
+      <c r="E905" s="19">
         <v>9568</v>
       </c>
       <c r="F905" s="17" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="906" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A906" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B906" s="16">
         <v>22603</v>
       </c>
       <c r="C906" s="16">
         <v>5378</v>
       </c>
       <c r="D906" s="16">
         <v>30</v>
       </c>
-      <c r="E906" s="30">
+      <c r="E906" s="19">
         <v>17195</v>
       </c>
       <c r="F906" s="17" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="907" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A907" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B907" s="18">
         <v>289127</v>
       </c>
       <c r="C907" s="18">
         <v>33254</v>
       </c>
       <c r="D907" s="18">
         <v>39</v>
       </c>
       <c r="E907" s="18">
         <v>255834</v>
       </c>
       <c r="F907" s="18" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="908" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A908" s="19" t="s">
+      <c r="A908" s="20" t="s">
         <v>73</v>
       </c>
-      <c r="B908" s="19"/>
-[...3 lines deleted...]
-      <c r="F908" s="19"/>
+      <c r="B908" s="20"/>
+      <c r="C908" s="20"/>
+      <c r="D908" s="20"/>
+      <c r="E908" s="20"/>
+      <c r="F908" s="20"/>
     </row>
     <row r="909" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A909" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B909" s="15">
         <v>2235673</v>
       </c>
       <c r="C909" s="15">
         <v>478448</v>
       </c>
       <c r="D909" s="15">
         <v>3155</v>
       </c>
       <c r="E909" s="15">
         <v>1504084</v>
       </c>
       <c r="F909" s="15">
         <v>249986</v>
       </c>
     </row>
     <row r="910" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A910" s="5" t="s">
         <v>11</v>
       </c>
@@ -21962,168 +21966,1401 @@
         <v>24768</v>
       </c>
       <c r="D924" s="16">
         <v>272</v>
       </c>
       <c r="E924" s="16">
         <v>44260</v>
       </c>
       <c r="F924" s="17" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="925" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A925" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B925" s="16">
         <v>49666</v>
       </c>
       <c r="C925" s="16">
         <v>18019</v>
       </c>
       <c r="D925" s="16">
         <v>138</v>
       </c>
-      <c r="E925" s="30">
+      <c r="E925" s="19">
         <v>31509</v>
       </c>
       <c r="F925" s="17" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="926" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A926" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B926" s="16">
         <v>20353</v>
       </c>
       <c r="C926" s="16">
         <v>10670</v>
       </c>
       <c r="D926" s="16">
         <v>233</v>
       </c>
-      <c r="E926" s="30">
+      <c r="E926" s="19">
         <v>9450</v>
       </c>
       <c r="F926" s="17" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="927" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A927" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B927" s="16">
         <v>22503</v>
       </c>
       <c r="C927" s="16">
         <v>5381</v>
       </c>
       <c r="D927" s="16">
         <v>30</v>
       </c>
-      <c r="E927" s="30">
+      <c r="E927" s="19">
         <v>17092</v>
       </c>
       <c r="F927" s="17" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="928" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A928" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B928" s="18">
         <v>280184</v>
       </c>
       <c r="C928" s="18">
         <v>33448</v>
       </c>
       <c r="D928" s="18">
         <v>35</v>
       </c>
       <c r="E928" s="18">
         <v>246701</v>
       </c>
       <c r="F928" s="18" t="s">
         <v>1</v>
       </c>
     </row>
+    <row r="929" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A929" s="20" t="s">
+        <v>74</v>
+      </c>
+      <c r="B929" s="20"/>
+      <c r="C929" s="20"/>
+      <c r="D929" s="20"/>
+      <c r="E929" s="20"/>
+      <c r="F929" s="20"/>
+    </row>
+    <row r="930" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A930" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B930" s="15">
+        <v>2139777</v>
+      </c>
+      <c r="C930" s="15">
+        <v>475566</v>
+      </c>
+      <c r="D930" s="15">
+        <v>3105</v>
+      </c>
+      <c r="E930" s="15">
+        <v>1414692</v>
+      </c>
+      <c r="F930" s="15">
+        <v>246414</v>
+      </c>
+    </row>
+    <row r="931" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A931" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="B931" s="16">
+        <v>272762</v>
+      </c>
+      <c r="C931" s="16">
+        <v>20480</v>
+      </c>
+      <c r="D931" s="16">
+        <v>258</v>
+      </c>
+      <c r="E931" s="16">
+        <v>5610</v>
+      </c>
+      <c r="F931" s="17">
+        <v>246414</v>
+      </c>
+    </row>
+    <row r="932" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A932" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="B932" s="16">
+        <v>122162</v>
+      </c>
+      <c r="C932" s="16">
+        <v>37292</v>
+      </c>
+      <c r="D932" s="16">
+        <v>747</v>
+      </c>
+      <c r="E932" s="16">
+        <v>84123</v>
+      </c>
+      <c r="F932" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="933" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A933" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B933" s="16">
+        <v>6562</v>
+      </c>
+      <c r="C933" s="16">
+        <v>5808</v>
+      </c>
+      <c r="D933" s="16">
+        <v>118</v>
+      </c>
+      <c r="E933" s="16">
+        <v>636</v>
+      </c>
+      <c r="F933" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="934" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A934" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B934" s="16">
+        <v>108792</v>
+      </c>
+      <c r="C934" s="16">
+        <v>27465</v>
+      </c>
+      <c r="D934" s="16">
+        <v>549</v>
+      </c>
+      <c r="E934" s="16">
+        <v>80778</v>
+      </c>
+      <c r="F934" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="935" spans="1:6" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A935" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="B935" s="16">
+        <v>2185</v>
+      </c>
+      <c r="C935" s="16">
+        <v>1652</v>
+      </c>
+      <c r="D935" s="16">
+        <v>33</v>
+      </c>
+      <c r="E935" s="16">
+        <v>500</v>
+      </c>
+      <c r="F935" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="936" spans="1:6" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A936" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="B936" s="16">
+        <v>4623</v>
+      </c>
+      <c r="C936" s="16">
+        <v>2367</v>
+      </c>
+      <c r="D936" s="16">
+        <v>47</v>
+      </c>
+      <c r="E936" s="16">
+        <v>2209</v>
+      </c>
+      <c r="F936" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="937" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A937" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="B937" s="16">
+        <v>137104</v>
+      </c>
+      <c r="C937" s="16">
+        <v>72609</v>
+      </c>
+      <c r="D937" s="16">
+        <v>301</v>
+      </c>
+      <c r="E937" s="16">
+        <v>64194</v>
+      </c>
+      <c r="F937" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="938" spans="1:6" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A938" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="B938" s="16">
+        <v>785633</v>
+      </c>
+      <c r="C938" s="16">
+        <v>143442</v>
+      </c>
+      <c r="D938" s="16">
+        <v>495</v>
+      </c>
+      <c r="E938" s="16">
+        <v>641696</v>
+      </c>
+      <c r="F938" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="939" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A939" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="B939" s="16">
+        <v>116902</v>
+      </c>
+      <c r="C939" s="16">
+        <v>22396</v>
+      </c>
+      <c r="D939" s="16">
+        <v>213</v>
+      </c>
+      <c r="E939" s="16">
+        <v>94293</v>
+      </c>
+      <c r="F939" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="940" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A940" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="B940" s="16">
+        <v>60805</v>
+      </c>
+      <c r="C940" s="16">
+        <v>11257</v>
+      </c>
+      <c r="D940" s="16">
+        <v>83</v>
+      </c>
+      <c r="E940" s="16">
+        <v>49465</v>
+      </c>
+      <c r="F940" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="941" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A941" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="B941" s="16">
+        <v>39579</v>
+      </c>
+      <c r="C941" s="16">
+        <v>18683</v>
+      </c>
+      <c r="D941" s="16">
+        <v>78</v>
+      </c>
+      <c r="E941" s="16">
+        <v>20818</v>
+      </c>
+      <c r="F941" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="942" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A942" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="B942" s="16">
+        <v>6867</v>
+      </c>
+      <c r="C942" s="16">
+        <v>6198</v>
+      </c>
+      <c r="D942" s="16">
+        <v>57</v>
+      </c>
+      <c r="E942" s="16">
+        <v>612</v>
+      </c>
+      <c r="F942" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="943" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A943" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="B943" s="16">
+        <v>98423</v>
+      </c>
+      <c r="C943" s="16">
+        <v>16772</v>
+      </c>
+      <c r="D943" s="16">
+        <v>53</v>
+      </c>
+      <c r="E943" s="16">
+        <v>81598</v>
+      </c>
+      <c r="F943" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="944" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A944" s="10" t="s">
+        <v>24</v>
+      </c>
+      <c r="B944" s="16">
+        <v>66924</v>
+      </c>
+      <c r="C944" s="16">
+        <v>34494</v>
+      </c>
+      <c r="D944" s="16">
+        <v>124</v>
+      </c>
+      <c r="E944" s="16">
+        <v>32306</v>
+      </c>
+      <c r="F944" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="945" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A945" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="B945" s="16">
+        <v>68758</v>
+      </c>
+      <c r="C945" s="16">
+        <v>24616</v>
+      </c>
+      <c r="D945" s="16">
+        <v>264</v>
+      </c>
+      <c r="E945" s="16">
+        <v>43878</v>
+      </c>
+      <c r="F945" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="946" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A946" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="B946" s="16">
+        <v>48751</v>
+      </c>
+      <c r="C946" s="16">
+        <v>17996</v>
+      </c>
+      <c r="D946" s="16">
+        <v>138</v>
+      </c>
+      <c r="E946" s="19">
+        <v>30617</v>
+      </c>
+      <c r="F946" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="947" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A947" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="B947" s="16">
+        <v>20379</v>
+      </c>
+      <c r="C947" s="16">
+        <v>10713</v>
+      </c>
+      <c r="D947" s="16">
+        <v>230</v>
+      </c>
+      <c r="E947" s="19">
+        <v>9436</v>
+      </c>
+      <c r="F947" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="948" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A948" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="B948" s="16">
+        <v>22336</v>
+      </c>
+      <c r="C948" s="16">
+        <v>5346</v>
+      </c>
+      <c r="D948" s="16">
+        <v>29</v>
+      </c>
+      <c r="E948" s="19">
+        <v>16961</v>
+      </c>
+      <c r="F948" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="949" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A949" s="11" t="s">
+        <v>29</v>
+      </c>
+      <c r="B949" s="18">
+        <v>272392</v>
+      </c>
+      <c r="C949" s="18">
+        <v>33272</v>
+      </c>
+      <c r="D949" s="18">
+        <v>35</v>
+      </c>
+      <c r="E949" s="18">
+        <v>239085</v>
+      </c>
+      <c r="F949" s="18" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="950" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A950" s="20" t="s">
+        <v>76</v>
+      </c>
+      <c r="B950" s="20"/>
+      <c r="C950" s="20"/>
+      <c r="D950" s="20"/>
+      <c r="E950" s="20"/>
+      <c r="F950" s="20"/>
+    </row>
+    <row r="951" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A951" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B951" s="15">
+        <v>2140926</v>
+      </c>
+      <c r="C951" s="15">
+        <v>477448</v>
+      </c>
+      <c r="D951" s="15">
+        <v>3091</v>
+      </c>
+      <c r="E951" s="15">
+        <v>1413914</v>
+      </c>
+      <c r="F951" s="15">
+        <v>246473</v>
+      </c>
+    </row>
+    <row r="952" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A952" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="B952" s="16">
+        <v>272939</v>
+      </c>
+      <c r="C952" s="16">
+        <v>20550</v>
+      </c>
+      <c r="D952" s="16">
+        <v>259</v>
+      </c>
+      <c r="E952" s="16">
+        <v>5657</v>
+      </c>
+      <c r="F952" s="17">
+        <v>246473</v>
+      </c>
+    </row>
+    <row r="953" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A953" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="B953" s="16">
+        <v>122238</v>
+      </c>
+      <c r="C953" s="16">
+        <v>37494</v>
+      </c>
+      <c r="D953" s="16">
+        <v>743</v>
+      </c>
+      <c r="E953" s="16">
+        <v>84001</v>
+      </c>
+      <c r="F953" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="954" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A954" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B954" s="16">
+        <v>6657</v>
+      </c>
+      <c r="C954" s="16">
+        <v>5896</v>
+      </c>
+      <c r="D954" s="16">
+        <v>120</v>
+      </c>
+      <c r="E954" s="16">
+        <v>641</v>
+      </c>
+      <c r="F954" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="955" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A955" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B955" s="16">
+        <v>108736</v>
+      </c>
+      <c r="C955" s="16">
+        <v>27563</v>
+      </c>
+      <c r="D955" s="16">
+        <v>546</v>
+      </c>
+      <c r="E955" s="16">
+        <v>80627</v>
+      </c>
+      <c r="F955" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="956" spans="1:6" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A956" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="B956" s="16">
+        <v>2197</v>
+      </c>
+      <c r="C956" s="16">
+        <v>1659</v>
+      </c>
+      <c r="D956" s="16">
+        <v>33</v>
+      </c>
+      <c r="E956" s="16">
+        <v>505</v>
+      </c>
+      <c r="F956" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="957" spans="1:6" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A957" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="B957" s="16">
+        <v>4648</v>
+      </c>
+      <c r="C957" s="16">
+        <v>2376</v>
+      </c>
+      <c r="D957" s="16">
+        <v>44</v>
+      </c>
+      <c r="E957" s="16">
+        <v>2228</v>
+      </c>
+      <c r="F957" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="958" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A958" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="B958" s="16">
+        <v>138453</v>
+      </c>
+      <c r="C958" s="16">
+        <v>73068</v>
+      </c>
+      <c r="D958" s="16">
+        <v>299</v>
+      </c>
+      <c r="E958" s="16">
+        <v>65086</v>
+      </c>
+      <c r="F958" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="959" spans="1:6" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A959" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="B959" s="16">
+        <v>785176</v>
+      </c>
+      <c r="C959" s="16">
+        <v>143655</v>
+      </c>
+      <c r="D959" s="16">
+        <v>495</v>
+      </c>
+      <c r="E959" s="16">
+        <v>641026</v>
+      </c>
+      <c r="F959" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="960" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A960" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="B960" s="16">
+        <v>116034</v>
+      </c>
+      <c r="C960" s="16">
+        <v>22434</v>
+      </c>
+      <c r="D960" s="16">
+        <v>212</v>
+      </c>
+      <c r="E960" s="16">
+        <v>93388</v>
+      </c>
+      <c r="F960" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="961" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A961" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="B961" s="16">
+        <v>60967</v>
+      </c>
+      <c r="C961" s="16">
+        <v>11295</v>
+      </c>
+      <c r="D961" s="16">
+        <v>82</v>
+      </c>
+      <c r="E961" s="16">
+        <v>49590</v>
+      </c>
+      <c r="F961" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="962" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A962" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="B962" s="16">
+        <v>40001</v>
+      </c>
+      <c r="C962" s="16">
+        <v>18844</v>
+      </c>
+      <c r="D962" s="16">
+        <v>78</v>
+      </c>
+      <c r="E962" s="16">
+        <v>21079</v>
+      </c>
+      <c r="F962" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="963" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A963" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="B963" s="16">
+        <v>6867</v>
+      </c>
+      <c r="C963" s="16">
+        <v>6193</v>
+      </c>
+      <c r="D963" s="16">
+        <v>57</v>
+      </c>
+      <c r="E963" s="16">
+        <v>617</v>
+      </c>
+      <c r="F963" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="964" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A964" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="B964" s="16">
+        <v>98697</v>
+      </c>
+      <c r="C964" s="16">
+        <v>16782</v>
+      </c>
+      <c r="D964" s="16">
+        <v>52</v>
+      </c>
+      <c r="E964" s="16">
+        <v>81863</v>
+      </c>
+      <c r="F964" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="965" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A965" s="10" t="s">
+        <v>24</v>
+      </c>
+      <c r="B965" s="16">
+        <v>67339</v>
+      </c>
+      <c r="C965" s="16">
+        <v>34565</v>
+      </c>
+      <c r="D965" s="16">
+        <v>123</v>
+      </c>
+      <c r="E965" s="16">
+        <v>32651</v>
+      </c>
+      <c r="F965" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="966" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A966" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="B966" s="16">
+        <v>69204</v>
+      </c>
+      <c r="C966" s="16">
+        <v>24674</v>
+      </c>
+      <c r="D966" s="16">
+        <v>257</v>
+      </c>
+      <c r="E966" s="16">
+        <v>44273</v>
+      </c>
+      <c r="F966" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="967" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A967" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="B967" s="16">
+        <v>48776</v>
+      </c>
+      <c r="C967" s="16">
+        <v>18054</v>
+      </c>
+      <c r="D967" s="16">
+        <v>138</v>
+      </c>
+      <c r="E967" s="19">
+        <v>30584</v>
+      </c>
+      <c r="F967" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="968" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A968" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="B968" s="16">
+        <v>20471</v>
+      </c>
+      <c r="C968" s="16">
+        <v>10760</v>
+      </c>
+      <c r="D968" s="16">
+        <v>231</v>
+      </c>
+      <c r="E968" s="19">
+        <v>9480</v>
+      </c>
+      <c r="F968" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="969" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A969" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="B969" s="16">
+        <v>22521</v>
+      </c>
+      <c r="C969" s="16">
+        <v>5363</v>
+      </c>
+      <c r="D969" s="16">
+        <v>29</v>
+      </c>
+      <c r="E969" s="19">
+        <v>17129</v>
+      </c>
+      <c r="F969" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="970" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A970" s="11" t="s">
+        <v>29</v>
+      </c>
+      <c r="B970" s="18">
+        <v>271243</v>
+      </c>
+      <c r="C970" s="18">
+        <v>33717</v>
+      </c>
+      <c r="D970" s="18">
+        <v>36</v>
+      </c>
+      <c r="E970" s="18">
+        <v>237490</v>
+      </c>
+      <c r="F970" s="18" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="971" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A971" s="20" t="s">
+        <v>75</v>
+      </c>
+      <c r="B971" s="20"/>
+      <c r="C971" s="20"/>
+      <c r="D971" s="20"/>
+      <c r="E971" s="20"/>
+      <c r="F971" s="20"/>
+    </row>
+    <row r="972" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A972" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B972" s="15">
+        <v>2139450</v>
+      </c>
+      <c r="C972" s="15">
+        <v>479438</v>
+      </c>
+      <c r="D972" s="15">
+        <v>3033</v>
+      </c>
+      <c r="E972" s="15">
+        <v>1410932</v>
+      </c>
+      <c r="F972" s="15">
+        <v>246047</v>
+      </c>
+    </row>
+    <row r="973" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A973" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="B973" s="16">
+        <v>272968</v>
+      </c>
+      <c r="C973" s="16">
+        <v>20659</v>
+      </c>
+      <c r="D973" s="16">
+        <v>256</v>
+      </c>
+      <c r="E973" s="16">
+        <v>6006</v>
+      </c>
+      <c r="F973" s="17">
+        <v>246047</v>
+      </c>
+    </row>
+    <row r="974" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A974" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="B974" s="16">
+        <v>122321</v>
+      </c>
+      <c r="C974" s="16">
+        <v>37684</v>
+      </c>
+      <c r="D974" s="16">
+        <v>741</v>
+      </c>
+      <c r="E974" s="16">
+        <v>83896</v>
+      </c>
+      <c r="F974" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="975" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A975" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B975" s="16">
+        <v>6761</v>
+      </c>
+      <c r="C975" s="16">
+        <v>5987</v>
+      </c>
+      <c r="D975" s="16">
+        <v>121</v>
+      </c>
+      <c r="E975" s="16">
+        <v>653</v>
+      </c>
+      <c r="F975" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="976" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A976" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B976" s="16">
+        <v>108675</v>
+      </c>
+      <c r="C976" s="16">
+        <v>27652</v>
+      </c>
+      <c r="D976" s="16">
+        <v>545</v>
+      </c>
+      <c r="E976" s="16">
+        <v>80478</v>
+      </c>
+      <c r="F976" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="977" spans="1:6" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A977" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="B977" s="16">
+        <v>2204</v>
+      </c>
+      <c r="C977" s="16">
+        <v>1661</v>
+      </c>
+      <c r="D977" s="16">
+        <v>32</v>
+      </c>
+      <c r="E977" s="16">
+        <v>511</v>
+      </c>
+      <c r="F977" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="978" spans="1:6" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A978" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="B978" s="16">
+        <v>4681</v>
+      </c>
+      <c r="C978" s="16">
+        <v>2384</v>
+      </c>
+      <c r="D978" s="16">
+        <v>43</v>
+      </c>
+      <c r="E978" s="16">
+        <v>2254</v>
+      </c>
+      <c r="F978" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="979" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A979" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="B979" s="16">
+        <v>140224</v>
+      </c>
+      <c r="C979" s="16">
+        <v>73821</v>
+      </c>
+      <c r="D979" s="16">
+        <v>295</v>
+      </c>
+      <c r="E979" s="16">
+        <v>66108</v>
+      </c>
+      <c r="F979" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="980" spans="1:6" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A980" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="B980" s="16">
+        <v>782495</v>
+      </c>
+      <c r="C980" s="16">
+        <v>143735</v>
+      </c>
+      <c r="D980" s="16">
+        <v>486</v>
+      </c>
+      <c r="E980" s="16">
+        <v>638274</v>
+      </c>
+      <c r="F980" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="981" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A981" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="B981" s="16">
+        <v>115771</v>
+      </c>
+      <c r="C981" s="16">
+        <v>22457</v>
+      </c>
+      <c r="D981" s="16">
+        <v>209</v>
+      </c>
+      <c r="E981" s="16">
+        <v>93105</v>
+      </c>
+      <c r="F981" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="982" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A982" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="B982" s="16">
+        <v>61081</v>
+      </c>
+      <c r="C982" s="16">
+        <v>11340</v>
+      </c>
+      <c r="D982" s="16">
+        <v>79</v>
+      </c>
+      <c r="E982" s="16">
+        <v>49662</v>
+      </c>
+      <c r="F982" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="983" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A983" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="B983" s="16">
+        <v>40516</v>
+      </c>
+      <c r="C983" s="16">
+        <v>19047</v>
+      </c>
+      <c r="D983" s="16">
+        <v>70</v>
+      </c>
+      <c r="E983" s="16">
+        <v>21399</v>
+      </c>
+      <c r="F983" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="984" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A984" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="B984" s="16">
+        <v>6838</v>
+      </c>
+      <c r="C984" s="16">
+        <v>6176</v>
+      </c>
+      <c r="D984" s="16">
+        <v>55</v>
+      </c>
+      <c r="E984" s="16">
+        <v>607</v>
+      </c>
+      <c r="F984" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="985" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A985" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="B985" s="16">
+        <v>98875</v>
+      </c>
+      <c r="C985" s="16">
+        <v>16781</v>
+      </c>
+      <c r="D985" s="16">
+        <v>54</v>
+      </c>
+      <c r="E985" s="16">
+        <v>82040</v>
+      </c>
+      <c r="F985" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="986" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A986" s="10" t="s">
+        <v>24</v>
+      </c>
+      <c r="B986" s="16">
+        <v>67655</v>
+      </c>
+      <c r="C986" s="16">
+        <v>34620</v>
+      </c>
+      <c r="D986" s="16">
+        <v>116</v>
+      </c>
+      <c r="E986" s="16">
+        <v>32919</v>
+      </c>
+      <c r="F986" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="987" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A987" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="B987" s="16">
+        <v>69589</v>
+      </c>
+      <c r="C987" s="16">
+        <v>24700</v>
+      </c>
+      <c r="D987" s="16">
+        <v>247</v>
+      </c>
+      <c r="E987" s="16">
+        <v>44642</v>
+      </c>
+      <c r="F987" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="988" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A988" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="B988" s="16">
+        <v>48800</v>
+      </c>
+      <c r="C988" s="16">
+        <v>18080</v>
+      </c>
+      <c r="D988" s="16">
+        <v>135</v>
+      </c>
+      <c r="E988" s="19">
+        <v>30585</v>
+      </c>
+      <c r="F988" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="989" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A989" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="B989" s="16">
+        <v>20547</v>
+      </c>
+      <c r="C989" s="16">
+        <v>10816</v>
+      </c>
+      <c r="D989" s="16">
+        <v>226</v>
+      </c>
+      <c r="E989" s="19">
+        <v>9505</v>
+      </c>
+      <c r="F989" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="990" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A990" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="B990" s="16">
+        <v>22702</v>
+      </c>
+      <c r="C990" s="16">
+        <v>5384</v>
+      </c>
+      <c r="D990" s="16">
+        <v>28</v>
+      </c>
+      <c r="E990" s="19">
+        <v>17290</v>
+      </c>
+      <c r="F990" s="17" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="991" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A991" s="11" t="s">
+        <v>29</v>
+      </c>
+      <c r="B991" s="18">
+        <v>269068</v>
+      </c>
+      <c r="C991" s="18">
+        <v>34138</v>
+      </c>
+      <c r="D991" s="18">
+        <v>36</v>
+      </c>
+      <c r="E991" s="18">
+        <v>234894</v>
+      </c>
+      <c r="F991" s="18" t="s">
+        <v>1</v>
+      </c>
+    </row>
   </sheetData>
-  <mergeCells count="49">
-[...2 lines deleted...]
-    <mergeCell ref="A908:F908"/>
+  <mergeCells count="52">
     <mergeCell ref="A509:F509"/>
     <mergeCell ref="A530:F530"/>
+    <mergeCell ref="A698:F698"/>
+    <mergeCell ref="A719:F719"/>
+    <mergeCell ref="A551:F551"/>
+    <mergeCell ref="A572:F572"/>
+    <mergeCell ref="A677:F677"/>
+    <mergeCell ref="A614:F614"/>
+    <mergeCell ref="A635:F635"/>
+    <mergeCell ref="A656:F656"/>
+    <mergeCell ref="A593:F593"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:F3"/>
     <mergeCell ref="A383:F383"/>
     <mergeCell ref="A488:F488"/>
     <mergeCell ref="A425:F425"/>
     <mergeCell ref="A467:F467"/>
     <mergeCell ref="A299:F299"/>
     <mergeCell ref="A320:F320"/>
     <mergeCell ref="A446:F446"/>
     <mergeCell ref="A404:F404"/>
     <mergeCell ref="A110:F110"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A26:F26"/>
     <mergeCell ref="A341:F341"/>
     <mergeCell ref="A362:F362"/>
     <mergeCell ref="A257:F257"/>
     <mergeCell ref="A131:F131"/>
     <mergeCell ref="A152:F152"/>
     <mergeCell ref="A173:F173"/>
     <mergeCell ref="A194:F194"/>
     <mergeCell ref="A215:F215"/>
     <mergeCell ref="A47:F47"/>
     <mergeCell ref="A68:F68"/>
     <mergeCell ref="A89:F89"/>
     <mergeCell ref="A236:F236"/>
     <mergeCell ref="A278:F278"/>
-    <mergeCell ref="A698:F698"/>
-[...9 lines deleted...]
-    <mergeCell ref="A824:F824"/>
+    <mergeCell ref="A950:F950"/>
+    <mergeCell ref="A971:F971"/>
     <mergeCell ref="A845:F845"/>
     <mergeCell ref="A740:F740"/>
     <mergeCell ref="A761:F761"/>
     <mergeCell ref="A782:F782"/>
+    <mergeCell ref="A929:F929"/>
+    <mergeCell ref="A866:F866"/>
+    <mergeCell ref="A887:F887"/>
+    <mergeCell ref="A908:F908"/>
+    <mergeCell ref="A803:F803"/>
+    <mergeCell ref="A824:F824"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="73" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>