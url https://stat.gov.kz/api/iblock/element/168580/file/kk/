--- v0 (2026-07-24)
+++ v1 (2026-10-13)
@@ -1,86 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" mc:Ignorable="x15 xr xr6 xr10">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24527"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\b.kabyl\Desktop\ODIN\20,1 Потребление энергии\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\b.kabyl\Desktop\основные индикаторы рынка труда\20,1\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{1543768A-AD01-42F3-B14C-0BB8778F1626}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{35DE526F-1B0E-4115-9DB8-B0E83813CEC7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="2730" yWindow="855" windowWidth="14385" windowHeight="14745"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="8" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="9" r:id="rId2"/>
     <sheet name="Көрсеткіш" sheetId="7" r:id="rId3"/>
     <sheet name="Тауарлар бойынша көрсеткіш" sheetId="10" r:id="rId4"/>
   </sheets>
+  <externalReferences>
+    <externalReference r:id="rId5"/>
+  </externalReferences>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="2">Көрсеткіш!$B$5:$M$16</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">Көрсеткіш!$B$1:$C$12</definedName>
   </definedNames>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="191029"/>
   <customWorkbookViews>
     <customWorkbookView name="Fe Sanchis_Moreno - Personal View" guid="{8925193B-C853-4D01-B936-2E82B771FA45}" mergeInterval="0" personalView="1" maximized="1" windowWidth="1916" windowHeight="855" activeSheetId="2"/>
   </customWorkbookViews>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
+<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
+<calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="M7" i="10" l="1"/>
+</calcChain>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="71" uniqueCount="60">
   <si>
     <t>Жалпы бастапқы энергияны тұтыну</t>
   </si>
   <si>
     <t>Қорлар көлемінің өзгеруі (+,–)</t>
   </si>
   <si>
     <t>1000 м.э.т.</t>
   </si>
   <si>
     <t>Экспорт</t>
   </si>
   <si>
     <t>Импорт</t>
   </si>
   <si>
     <t>Халықаралық бункерлеу</t>
   </si>
   <si>
     <t>Көрсеткіштің атауы</t>
   </si>
   <si>
     <t>Статистикалық көрсеткіштің коды</t>
@@ -148,130 +159,130 @@
   <si>
     <t>Шартты белгілер:</t>
   </si>
   <si>
     <t>«-»  құбылыс жоқ</t>
   </si>
   <si>
     <t>«0,0» – болмашы шама</t>
   </si>
   <si>
     <t>«х» – деректер құпия</t>
   </si>
   <si>
     <t>«...» – деректер жоқ</t>
   </si>
   <si>
     <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
   </si>
   <si>
     <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
   </si>
   <si>
     <t>мың тонна мұнай эквивалентіндегі жалпы бастапқы энергияны тұтыну</t>
   </si>
   <si>
+    <t>Қызмет көрсету және энергетика статистикасы департаменті</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/methodology/87/</t>
+  </si>
+  <si>
+    <t>Бастапқы энергияны және оның баламаларын жалпы тұтыну ысыраптарын ескере отырып, барлық қажеттіліктерге (трансформация секторындағы тұтыну, энергетикалық емес қажеттіліктер, экономика секторларындағы түпкілікті тұтыну) бастапқы энергия мен оның баламаларын ішкі нарыққа жеткізудің жалпы көлемін көрсетеді</t>
+  </si>
+  <si>
+    <t>Өндіріс+Импорт-Экспорт-Халықаралық бункерлеу+/-Қорлар көлемінің өзгеруі</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/kk/NewIndex/GetAnalytics/77394629</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/classifiers/statistical/116/</t>
+  </si>
+  <si>
+    <t>Түркістан облысы мен Шымкент қаласы (республикалық маңызы бар) 2018 жылы қалыптастырылды; Абай, Жетісу, Ұлытау облыстары 2022 жылы қалыптастырылды</t>
+  </si>
+  <si>
+    <t>+7 7172749429</t>
+  </si>
+  <si>
+    <t>Акимова Сандугаш Жанатовна</t>
+  </si>
+  <si>
+    <t>sa.akimova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1-УГОЛЬ, 1-ГАЗ, 1-НЕФТЬ, 1-ЭЛЕКТРОЭНЕРГИЯ, 6-ТП, 1-КПЭ, 1-ТС </t>
+  </si>
+  <si>
+    <t>оның ішінде отын түрлері бойынша:</t>
+  </si>
+  <si>
+    <t>Көмір</t>
+  </si>
+  <si>
+    <t>Мұнай</t>
+  </si>
+  <si>
+    <t>Мұнай өнімдері</t>
+  </si>
+  <si>
+    <t>Табиғи газ</t>
+  </si>
+  <si>
+    <t>Биоотын/қалдықтар</t>
+  </si>
+  <si>
+    <t>Электр энергиясы</t>
+  </si>
+  <si>
+    <t>Күн/Жел энергиясы</t>
+  </si>
+  <si>
+    <t>Өндіріс</t>
+  </si>
+  <si>
+    <t>Гидроэнергиясы</t>
+  </si>
+  <si>
+    <t>м.э.т.</t>
+  </si>
+  <si>
     <t>1991 жылдан</t>
   </si>
   <si>
-    <t>Қызмет көрсету және энергетика статистикасы департаменті</t>
-[...65 lines deleted...]
-    <t>м.э.т.</t>
+    <t>https://stat.gov.kz/industries/business-statistics/stat-energy/publications/509792/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="174" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="20" x14ac:knownFonts="1">
+  <fonts count="21" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
@@ -350,50 +361,58 @@
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
@@ -461,91 +480,85 @@
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="67">
+  <cellXfs count="74">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="174" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="174" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="174" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="174" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="174" fontId="13" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="174" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="174" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="174" fontId="13" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="174" fontId="14" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="174" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="174" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="174" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
@@ -616,50 +629,71 @@
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="174" fontId="4" fillId="0" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="174" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="174" fontId="20" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="174" fontId="20" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="174" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="174" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="174" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="174" fontId="13" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="174" fontId="4" fillId="0" borderId="4" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="174" fontId="4" fillId="0" borderId="5" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Гиперссылка 2" xfId="2"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 2 2" xfId="4"/>
     <cellStyle name="Обычный 3" xfId="5"/>
     <cellStyle name="Обычный 4" xfId="6"/>
   </cellStyles>
@@ -725,51 +759,86 @@
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/Users/A.Muratova/Desktop/&#1041;&#1102;&#1083;&#1083;&#1077;&#1090;&#1077;&#1085;&#1100;%202025/&#1058;-05-02-&#1043;%20(2025)%20&#1088;&#1091;&#1089;%20.xlsx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
+  <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <sheetNames>
+      <sheetName val="Обложка"/>
+      <sheetName val="Усл.обозначения"/>
+      <sheetName val="Содержание"/>
+      <sheetName val="Метод.пояснение"/>
+      <sheetName val="1"/>
+      <sheetName val="2"/>
+      <sheetName val="3"/>
+    </sheetNames>
+    <sheetDataSet>
+      <sheetData sheetId="0" refreshError="1"/>
+      <sheetData sheetId="1" refreshError="1"/>
+      <sheetData sheetId="2" refreshError="1"/>
+      <sheetData sheetId="3" refreshError="1"/>
+      <sheetData sheetId="4" refreshError="1"/>
+      <sheetData sheetId="5" refreshError="1"/>
+      <sheetData sheetId="6">
+        <row r="15">
+          <cell r="J15">
+            <v>19153.843723000646</v>
+          </cell>
+        </row>
+      </sheetData>
+    </sheetDataSet>
+  </externalBook>
+</externalLink>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1049,1789 +1118,1839 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/116/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetAnalytics/77394629" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sa.akimova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/business-statistics/stat-energy/publications/330203/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/116/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetAnalytics/77394629" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sa.akimova@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B29"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="B40" sqref="B40"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="45.85546875" customWidth="1"/>
-    <col min="2" max="2" width="83.85546875" customWidth="1"/>
+    <col min="1" max="1" width="36.85546875" customWidth="1"/>
+    <col min="2" max="2" width="75.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A1" s="62"/>
-      <c r="B1" s="62"/>
+      <c r="A1" s="69"/>
+      <c r="B1" s="69"/>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A2" s="30" t="s">
+      <c r="A2" s="28" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="40">
+      <c r="B2" s="38">
         <v>30910102</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A3" s="30" t="s">
+      <c r="A3" s="28" t="s">
         <v>8</v>
       </c>
-      <c r="B3" s="40" t="s">
+      <c r="B3" s="38" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A4" s="30" t="s">
+      <c r="A4" s="28" t="s">
         <v>9</v>
       </c>
-      <c r="B4" s="41" t="s">
+      <c r="B4" s="39" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A5" s="31" t="s">
+      <c r="A5" s="29" t="s">
         <v>10</v>
       </c>
-      <c r="B5" s="40" t="s">
+      <c r="B5" s="38" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A6" s="31" t="s">
+      <c r="A6" s="29" t="s">
         <v>11</v>
       </c>
-      <c r="B6" s="40" t="s">
+      <c r="B6" s="38" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="63.75" x14ac:dyDescent="0.25">
+      <c r="A7" s="29" t="s">
+        <v>12</v>
+      </c>
+      <c r="B7" s="42" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A8" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="B8" s="39" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A9" s="28" t="s">
+        <v>15</v>
+      </c>
+      <c r="B9" s="42" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A10" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="B10" s="42" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="A11" s="28" t="s">
+        <v>17</v>
+      </c>
+      <c r="B11" s="45" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A12" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="B12" s="44" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A13" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="B13" s="43" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A14" s="30" t="s">
+        <v>20</v>
+      </c>
+      <c r="B14" s="43" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A15" s="30" t="s">
+        <v>21</v>
+      </c>
+      <c r="B15" s="43" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A16" s="28" t="s">
+        <v>22</v>
+      </c>
+      <c r="B16" s="40">
+        <v>46240</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A17" s="28" t="s">
+        <v>23</v>
+      </c>
+      <c r="B17" s="40">
+        <v>46605</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A18" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="B18" s="39" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="7" spans="1:2" ht="51" x14ac:dyDescent="0.25">
-[...35 lines deleted...]
-      <c r="B11" s="47" t="s">
+    <row r="19" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A19" s="28" t="s">
+        <v>25</v>
+      </c>
+      <c r="B19" s="39" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="12" spans="1:2" x14ac:dyDescent="0.25">
-[...19 lines deleted...]
-      <c r="B14" s="45" t="s">
+    <row r="20" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A20" s="28" t="s">
+        <v>26</v>
+      </c>
+      <c r="B20" s="41" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="15" spans="1:2" x14ac:dyDescent="0.25">
-[...43 lines deleted...]
-      <c r="B20" s="43" t="s">
+    <row r="21" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A21" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="B21" s="46" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="21" spans="1:2" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-    </row>
     <row r="22" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A22" s="33"/>
-      <c r="B22" s="33"/>
+      <c r="A22" s="31"/>
+      <c r="B22" s="31"/>
     </row>
     <row r="23" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A23" s="33"/>
-      <c r="B23" s="33"/>
+      <c r="A23" s="31"/>
+      <c r="B23" s="31"/>
     </row>
     <row r="24" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A24" s="33"/>
-      <c r="B24" s="33"/>
+      <c r="A24" s="31"/>
+      <c r="B24" s="31"/>
     </row>
     <row r="25" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A25" s="33"/>
-      <c r="B25" s="33"/>
+      <c r="A25" s="31"/>
+      <c r="B25" s="31"/>
     </row>
     <row r="26" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A26" s="33"/>
-      <c r="B26" s="33"/>
+      <c r="A26" s="31"/>
+      <c r="B26" s="31"/>
     </row>
     <row r="27" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A27" s="33"/>
-      <c r="B27" s="33"/>
+      <c r="A27" s="31"/>
+      <c r="B27" s="31"/>
     </row>
     <row r="28" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A28" s="33"/>
-      <c r="B28" s="33"/>
+      <c r="A28" s="31"/>
+      <c r="B28" s="31"/>
     </row>
     <row r="29" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A29" s="34"/>
-      <c r="B29" s="34"/>
+      <c r="A29" s="32"/>
+      <c r="B29" s="32"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B13" r:id="rId1"/>
     <hyperlink ref="B15" r:id="rId2"/>
     <hyperlink ref="B12" r:id="rId3"/>
-    <hyperlink ref="B14" r:id="rId4"/>
-    <hyperlink ref="B21" r:id="rId5"/>
+    <hyperlink ref="B21" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId6"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId5"/>
   <ignoredErrors>
     <ignoredError sqref="B20" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B2:D20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B20" sqref="B20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="86.28515625" customWidth="1"/>
     <col min="3" max="4" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B2" s="36"/>
+      <c r="B2" s="34"/>
     </row>
     <row r="5" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B5" s="37" t="s">
+      <c r="B5" s="35" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="6" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B6" s="37" t="s">
+      <c r="B6" s="35" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B7" s="37" t="s">
+      <c r="B7" s="35" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="8" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B8" s="37" t="s">
+      <c r="B8" s="35" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="9" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B9" s="37" t="s">
+      <c r="B9" s="35" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="10" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B10" s="37"/>
+      <c r="B10" s="35"/>
     </row>
     <row r="11" spans="2:2" ht="26.25" x14ac:dyDescent="0.25">
-      <c r="B11" s="38" t="s">
+      <c r="B11" s="36" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="12" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B12" s="37"/>
+      <c r="B12" s="35"/>
     </row>
     <row r="13" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B13" s="37"/>
+      <c r="B13" s="35"/>
     </row>
     <row r="20" spans="2:4" x14ac:dyDescent="0.25">
-      <c r="B20" s="39" t="s">
+      <c r="B20" s="37" t="s">
         <v>34</v>
       </c>
-      <c r="C20" s="35"/>
-      <c r="D20" s="35"/>
+      <c r="C20" s="33"/>
+      <c r="D20" s="33"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AK16"/>
+  <dimension ref="A1:AL12"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="90" workbookViewId="0">
-      <selection activeCell="B10" sqref="B10"/>
+      <selection activeCell="B1" sqref="B1:AL1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="4.42578125" style="23" customWidth="1"/>
+    <col min="1" max="1" width="4.42578125" style="21" customWidth="1"/>
     <col min="2" max="2" width="37" style="2" customWidth="1"/>
-    <col min="3" max="35" width="9.28515625" style="2" customWidth="1"/>
-    <col min="36" max="16384" width="9.140625" style="2"/>
+    <col min="3" max="3" width="9.28515625" style="2" customWidth="1"/>
+    <col min="4" max="38" width="9.7109375" style="2" customWidth="1"/>
+    <col min="39" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" s="1" customFormat="1" x14ac:dyDescent="0.25"/>
-[...4 lines deleted...]
-      <c r="B5" s="63" t="s">
+    <row r="1" spans="1:38" s="1" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B1" s="70" t="s">
         <v>0</v>
       </c>
-      <c r="C5" s="63"/>
-[...35 lines deleted...]
-      <c r="B6" s="51">
+      <c r="C1" s="70"/>
+      <c r="D1" s="70"/>
+      <c r="E1" s="70"/>
+      <c r="F1" s="70"/>
+      <c r="G1" s="70"/>
+      <c r="H1" s="70"/>
+      <c r="I1" s="70"/>
+      <c r="J1" s="70"/>
+      <c r="K1" s="70"/>
+      <c r="L1" s="70"/>
+      <c r="M1" s="70"/>
+      <c r="N1" s="70"/>
+      <c r="O1" s="70"/>
+      <c r="P1" s="70"/>
+      <c r="Q1" s="70"/>
+      <c r="R1" s="70"/>
+      <c r="S1" s="70"/>
+      <c r="T1" s="70"/>
+      <c r="U1" s="70"/>
+      <c r="V1" s="70"/>
+      <c r="W1" s="70"/>
+      <c r="X1" s="70"/>
+      <c r="Y1" s="70"/>
+      <c r="Z1" s="70"/>
+      <c r="AA1" s="70"/>
+      <c r="AB1" s="70"/>
+      <c r="AC1" s="70"/>
+      <c r="AD1" s="70"/>
+      <c r="AE1" s="70"/>
+      <c r="AF1" s="70"/>
+      <c r="AG1" s="70"/>
+      <c r="AH1" s="70"/>
+      <c r="AI1" s="70"/>
+      <c r="AJ1" s="70"/>
+      <c r="AK1" s="70"/>
+      <c r="AL1" s="70"/>
+    </row>
+    <row r="2" spans="1:38" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B2" s="49">
         <v>30910102</v>
       </c>
-      <c r="C6" s="49"/>
-[...34 lines deleted...]
-      <c r="A7" s="20"/>
+      <c r="C2" s="47"/>
+      <c r="D2" s="47"/>
+      <c r="E2" s="47"/>
+      <c r="F2" s="47"/>
+      <c r="G2" s="47"/>
+      <c r="H2" s="47"/>
+      <c r="I2" s="47"/>
+      <c r="J2" s="47"/>
+      <c r="K2" s="47"/>
+      <c r="L2" s="47"/>
+      <c r="M2" s="47"/>
+      <c r="N2" s="47"/>
+      <c r="O2" s="47"/>
+      <c r="P2" s="47"/>
+      <c r="Q2" s="47"/>
+      <c r="R2" s="47"/>
+      <c r="S2" s="47"/>
+      <c r="T2" s="47"/>
+      <c r="U2" s="47"/>
+      <c r="V2" s="47"/>
+      <c r="W2" s="47"/>
+      <c r="X2" s="47"/>
+      <c r="Y2" s="47"/>
+      <c r="Z2" s="47"/>
+      <c r="AA2" s="47"/>
+      <c r="AB2" s="47"/>
+      <c r="AC2" s="47"/>
+      <c r="AD2" s="47"/>
+      <c r="AE2" s="47"/>
+      <c r="AF2" s="47"/>
+      <c r="AG2" s="47"/>
+      <c r="AH2" s="47"/>
+      <c r="AI2" s="47"/>
+    </row>
+    <row r="3" spans="1:38" s="5" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A3" s="18"/>
+      <c r="B3" s="48" t="s">
+        <v>6</v>
+      </c>
+      <c r="C3" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D3" s="3">
+        <v>1991</v>
+      </c>
+      <c r="E3" s="3">
+        <v>1992</v>
+      </c>
+      <c r="F3" s="3">
+        <v>1993</v>
+      </c>
+      <c r="G3" s="3">
+        <v>1994</v>
+      </c>
+      <c r="H3" s="3">
+        <v>1995</v>
+      </c>
+      <c r="I3" s="3">
+        <v>1996</v>
+      </c>
+      <c r="J3" s="3">
+        <v>1997</v>
+      </c>
+      <c r="K3" s="3">
+        <v>1998</v>
+      </c>
+      <c r="L3" s="3">
+        <v>1999</v>
+      </c>
+      <c r="M3" s="3">
+        <v>2000</v>
+      </c>
+      <c r="N3" s="3">
+        <v>2001</v>
+      </c>
+      <c r="O3" s="3">
+        <v>2002</v>
+      </c>
+      <c r="P3" s="3">
+        <v>2003</v>
+      </c>
+      <c r="Q3" s="3">
+        <v>2004</v>
+      </c>
+      <c r="R3" s="3">
+        <v>2005</v>
+      </c>
+      <c r="S3" s="3">
+        <v>2006</v>
+      </c>
+      <c r="T3" s="3">
+        <v>2007</v>
+      </c>
+      <c r="U3" s="3">
+        <v>2008</v>
+      </c>
+      <c r="V3" s="3">
+        <v>2009</v>
+      </c>
+      <c r="W3" s="3">
+        <v>2010</v>
+      </c>
+      <c r="X3" s="3">
+        <v>2011</v>
+      </c>
+      <c r="Y3" s="3">
+        <v>2012</v>
+      </c>
+      <c r="Z3" s="3">
+        <v>2013</v>
+      </c>
+      <c r="AA3" s="3">
+        <v>2014</v>
+      </c>
+      <c r="AB3" s="3">
+        <v>2015</v>
+      </c>
+      <c r="AC3" s="3">
+        <v>2016</v>
+      </c>
+      <c r="AD3" s="3">
+        <v>2017</v>
+      </c>
+      <c r="AE3" s="3">
+        <v>2018</v>
+      </c>
+      <c r="AF3" s="3">
+        <v>2019</v>
+      </c>
+      <c r="AG3" s="3">
+        <v>2020</v>
+      </c>
+      <c r="AH3" s="3">
+        <v>2021</v>
+      </c>
+      <c r="AI3" s="4">
+        <v>2022</v>
+      </c>
+      <c r="AJ3" s="4">
+        <v>2023</v>
+      </c>
+      <c r="AK3" s="4">
+        <v>2024</v>
+      </c>
+      <c r="AL3" s="3">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="4" spans="1:38" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="19">
+        <v>1</v>
+      </c>
+      <c r="B4" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C4" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="D4" s="63">
+        <v>74949.399999999994</v>
+      </c>
+      <c r="E4" s="63">
+        <v>78848.2</v>
+      </c>
+      <c r="F4" s="63">
+        <v>65626.100000000006</v>
+      </c>
+      <c r="G4" s="63">
+        <v>58140.1</v>
+      </c>
+      <c r="H4" s="63">
+        <v>52245.8</v>
+      </c>
+      <c r="I4" s="63">
+        <v>45354.6</v>
+      </c>
+      <c r="J4" s="63">
+        <v>39496.300000000003</v>
+      </c>
+      <c r="K4" s="63">
+        <v>39339.199999999997</v>
+      </c>
+      <c r="L4" s="63">
+        <v>35923.699999999997</v>
+      </c>
+      <c r="M4" s="63">
+        <v>35681</v>
+      </c>
+      <c r="N4" s="63">
+        <v>34540</v>
+      </c>
+      <c r="O4" s="63">
+        <v>39738.9</v>
+      </c>
+      <c r="P4" s="63">
+        <v>43105.3</v>
+      </c>
+      <c r="Q4" s="63">
+        <v>50793.2</v>
+      </c>
+      <c r="R4" s="63">
+        <v>50881.8</v>
+      </c>
+      <c r="S4" s="63">
+        <v>60608.5</v>
+      </c>
+      <c r="T4" s="63">
+        <v>66091.7</v>
+      </c>
+      <c r="U4" s="63">
+        <v>69867.8</v>
+      </c>
+      <c r="V4" s="63">
+        <v>63479.8</v>
+      </c>
+      <c r="W4" s="64">
+        <v>69126.899999999994</v>
+      </c>
+      <c r="X4" s="64">
+        <v>77343.199999999997</v>
+      </c>
+      <c r="Y4" s="64">
+        <v>73901.3</v>
+      </c>
+      <c r="Z4" s="64">
+        <v>81563.7</v>
+      </c>
+      <c r="AA4" s="64">
+        <v>65145.599999999999</v>
+      </c>
+      <c r="AB4" s="8">
+        <v>54772.800000000003</v>
+      </c>
+      <c r="AC4" s="8">
+        <v>64041.4</v>
+      </c>
+      <c r="AD4" s="8">
+        <v>65087.6</v>
+      </c>
+      <c r="AE4" s="16">
+        <v>74169.399999999994</v>
+      </c>
+      <c r="AF4" s="15">
+        <v>73080</v>
+      </c>
+      <c r="AG4" s="15">
+        <v>66143.899999999994</v>
+      </c>
+      <c r="AH4" s="15">
+        <v>68678.7</v>
+      </c>
+      <c r="AI4" s="24">
+        <v>70252.3</v>
+      </c>
+      <c r="AJ4" s="25">
+        <v>74216</v>
+      </c>
+      <c r="AK4" s="22">
+        <v>74304</v>
+      </c>
+      <c r="AL4" s="60">
+        <v>80050.533054522049</v>
+      </c>
+    </row>
+    <row r="5" spans="1:38" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A5" s="19">
+        <v>2</v>
+      </c>
+      <c r="B5" s="50" t="s">
+        <v>55</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="D5" s="65">
+        <v>91873.1</v>
+      </c>
+      <c r="E5" s="65">
+        <v>89517.9</v>
+      </c>
+      <c r="F5" s="65">
+        <v>78892.7</v>
+      </c>
+      <c r="G5" s="65">
+        <v>71197.3</v>
+      </c>
+      <c r="H5" s="65">
+        <v>63850.9</v>
+      </c>
+      <c r="I5" s="65">
+        <v>63711</v>
+      </c>
+      <c r="J5" s="65">
+        <v>65554.3</v>
+      </c>
+      <c r="K5" s="65">
+        <v>64810.8</v>
+      </c>
+      <c r="L5" s="65">
+        <v>66124.2</v>
+      </c>
+      <c r="M5" s="65">
+        <v>78577.3</v>
+      </c>
+      <c r="N5" s="65">
+        <v>84001.8</v>
+      </c>
+      <c r="O5" s="65">
+        <v>91264.3</v>
+      </c>
+      <c r="P5" s="65">
+        <v>101983.9</v>
+      </c>
+      <c r="Q5" s="65">
+        <v>114699.8</v>
+      </c>
+      <c r="R5" s="65">
+        <v>118648.3</v>
+      </c>
+      <c r="S5" s="65">
+        <v>127870</v>
+      </c>
+      <c r="T5" s="65">
+        <v>132207.20000000001</v>
+      </c>
+      <c r="U5" s="65">
+        <v>144462.6</v>
+      </c>
+      <c r="V5" s="65">
+        <v>148056.6</v>
+      </c>
+      <c r="W5" s="66">
+        <v>156882</v>
+      </c>
+      <c r="X5" s="66">
+        <v>160273.60000000001</v>
+      </c>
+      <c r="Y5" s="66">
+        <v>164645.9</v>
+      </c>
+      <c r="Z5" s="66">
+        <v>169079.5</v>
+      </c>
+      <c r="AA5" s="66">
+        <v>161267.9</v>
+      </c>
+      <c r="AB5" s="12">
+        <v>144550.58050000001</v>
+      </c>
+      <c r="AC5" s="12">
+        <v>148942.18909999999</v>
+      </c>
+      <c r="AD5" s="12">
+        <v>165576.54019999999</v>
+      </c>
+      <c r="AE5" s="12">
+        <v>174097.84450000001</v>
+      </c>
+      <c r="AF5" s="12">
+        <v>166940.87419999999</v>
+      </c>
+      <c r="AG5" s="12">
+        <v>159029.7292</v>
+      </c>
+      <c r="AH5" s="12">
+        <v>157399.39069999999</v>
+      </c>
+      <c r="AI5" s="26">
+        <v>156029.4</v>
+      </c>
+      <c r="AJ5" s="27">
+        <v>165357.6</v>
+      </c>
+      <c r="AK5" s="22">
+        <v>162533</v>
+      </c>
+      <c r="AL5" s="60">
+        <v>176999.37071771361</v>
+      </c>
+    </row>
+    <row r="6" spans="1:38" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A6" s="19">
+        <v>3</v>
+      </c>
+      <c r="B6" s="50" t="s">
+        <v>4</v>
+      </c>
+      <c r="C6" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="D6" s="65">
+        <v>36027.199999999997</v>
+      </c>
+      <c r="E6" s="65">
+        <v>35383.5</v>
+      </c>
+      <c r="F6" s="65">
+        <v>24415.1</v>
+      </c>
+      <c r="G6" s="65">
+        <v>11249</v>
+      </c>
+      <c r="H6" s="65">
+        <v>11347.5</v>
+      </c>
+      <c r="I6" s="65">
+        <v>7330.3</v>
+      </c>
+      <c r="J6" s="65">
+        <v>6212.2</v>
+      </c>
+      <c r="K6" s="65">
+        <v>7017.7</v>
+      </c>
+      <c r="L6" s="65">
+        <v>5297</v>
+      </c>
+      <c r="M6" s="65">
+        <v>8188.5</v>
+      </c>
+      <c r="N6" s="65">
+        <v>8772.7000000000007</v>
+      </c>
+      <c r="O6" s="65">
+        <v>12773.7</v>
+      </c>
+      <c r="P6" s="65">
+        <v>12923.2</v>
+      </c>
+      <c r="Q6" s="65">
+        <v>16559.2</v>
+      </c>
+      <c r="R6" s="65">
+        <v>16383.5</v>
+      </c>
+      <c r="S6" s="65">
+        <v>19929.099999999999</v>
+      </c>
+      <c r="T6" s="65">
+        <v>15964.2</v>
+      </c>
+      <c r="U6" s="65">
+        <v>11675.9</v>
+      </c>
+      <c r="V6" s="65">
+        <v>10236.299999999999</v>
+      </c>
+      <c r="W6" s="66">
+        <v>11487.1</v>
+      </c>
+      <c r="X6" s="66">
+        <v>10460.5</v>
+      </c>
+      <c r="Y6" s="66">
+        <v>13190.7</v>
+      </c>
+      <c r="Z6" s="66">
+        <v>15342</v>
+      </c>
+      <c r="AA6" s="66">
+        <v>7472.3</v>
+      </c>
+      <c r="AB6" s="12">
+        <v>7388.2601999999997</v>
+      </c>
+      <c r="AC6" s="12">
+        <v>8561.4321</v>
+      </c>
+      <c r="AD6" s="12">
+        <v>8428.0468000000001</v>
+      </c>
+      <c r="AE6" s="12">
+        <v>11016.2238</v>
+      </c>
+      <c r="AF6" s="12">
+        <v>15569.491</v>
+      </c>
+      <c r="AG6" s="12">
+        <v>13002.4411</v>
+      </c>
+      <c r="AH6" s="12">
+        <v>3858.4412000000002</v>
+      </c>
+      <c r="AI6" s="26">
+        <v>2602.5</v>
+      </c>
+      <c r="AJ6" s="27">
+        <v>3495.9</v>
+      </c>
+      <c r="AK6" s="22">
+        <v>6869.8</v>
+      </c>
+      <c r="AL6" s="60">
+        <v>7501.1248899647471</v>
+      </c>
+    </row>
+    <row r="7" spans="1:38" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A7" s="19">
+        <v>4</v>
+      </c>
       <c r="B7" s="50" t="s">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="C7" s="3" t="s">
-        <v>9</v>
-[...109 lines deleted...]
-        <v>0</v>
+        <v>2</v>
+      </c>
+      <c r="D7" s="66">
+        <v>-52121.1</v>
+      </c>
+      <c r="E7" s="66">
+        <v>-45296.3</v>
+      </c>
+      <c r="F7" s="66">
+        <v>-37409.5</v>
+      </c>
+      <c r="G7" s="66">
+        <v>-23934.400000000001</v>
+      </c>
+      <c r="H7" s="66">
+        <v>-22688.6</v>
+      </c>
+      <c r="I7" s="66">
+        <v>-25431</v>
+      </c>
+      <c r="J7" s="66">
+        <v>-32034</v>
+      </c>
+      <c r="K7" s="66">
+        <v>-32234.7</v>
+      </c>
+      <c r="L7" s="66">
+        <v>-36344.800000000003</v>
+      </c>
+      <c r="M7" s="66">
+        <v>-51038.6</v>
+      </c>
+      <c r="N7" s="66">
+        <v>-55171.1</v>
+      </c>
+      <c r="O7" s="66">
+        <v>-64098.1</v>
+      </c>
+      <c r="P7" s="66">
+        <v>-71215.899999999994</v>
+      </c>
+      <c r="Q7" s="66">
+        <v>-80608</v>
+      </c>
+      <c r="R7" s="66">
+        <v>-84567.9</v>
+      </c>
+      <c r="S7" s="66">
+        <v>-86578.2</v>
+      </c>
+      <c r="T7" s="66">
+        <v>-81819.399999999994</v>
+      </c>
+      <c r="U7" s="66">
+        <v>-86527.5</v>
+      </c>
+      <c r="V7" s="66">
+        <v>-94874.8</v>
+      </c>
+      <c r="W7" s="66">
+        <v>-96919</v>
+      </c>
+      <c r="X7" s="66">
+        <v>-94972</v>
+      </c>
+      <c r="Y7" s="66">
+        <v>-101189</v>
+      </c>
+      <c r="Z7" s="66">
+        <v>-100775.1</v>
+      </c>
+      <c r="AA7" s="66">
+        <v>-102989.4</v>
+      </c>
+      <c r="AB7" s="13">
+        <v>-97492.3465</v>
+      </c>
+      <c r="AC7" s="13">
+        <v>-94839.510399999999</v>
+      </c>
+      <c r="AD7" s="13">
+        <v>-109467.6459</v>
+      </c>
+      <c r="AE7" s="13">
+        <v>-110702.17080000001</v>
+      </c>
+      <c r="AF7" s="13">
+        <v>-108897.2157</v>
+      </c>
+      <c r="AG7" s="13">
+        <v>-105585.19259999999</v>
+      </c>
+      <c r="AH7" s="13">
+        <v>-94240.986000000004</v>
+      </c>
+      <c r="AI7" s="26">
+        <v>-86420.9</v>
+      </c>
+      <c r="AJ7" s="27">
+        <v>-91918.8</v>
+      </c>
+      <c r="AK7" s="22">
+        <v>-90829.2</v>
+      </c>
+      <c r="AL7" s="60">
+        <v>-96452.005398820795</v>
+      </c>
+    </row>
+    <row r="8" spans="1:38" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A8" s="19">
+        <v>5</v>
+      </c>
+      <c r="B8" s="50" t="s">
+        <v>5</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="D8" s="18">
-[...107 lines deleted...]
-        <v>57</v>
+      <c r="D8" s="67">
+        <v>-829.8</v>
+      </c>
+      <c r="E8" s="67">
+        <v>-756.9</v>
+      </c>
+      <c r="F8" s="67">
+        <v>-251.6</v>
+      </c>
+      <c r="G8" s="67">
+        <v>-371.8</v>
+      </c>
+      <c r="H8" s="67">
+        <v>-263.89999999999998</v>
+      </c>
+      <c r="I8" s="67">
+        <v>-255.7</v>
+      </c>
+      <c r="J8" s="67">
+        <v>-236.2</v>
+      </c>
+      <c r="K8" s="67">
+        <v>-243.4</v>
+      </c>
+      <c r="L8" s="67">
+        <v>-141.69999999999999</v>
+      </c>
+      <c r="M8" s="67">
+        <v>-78.099999999999994</v>
+      </c>
+      <c r="N8" s="67">
+        <v>-87.3</v>
+      </c>
+      <c r="O8" s="67">
+        <v>-129.4</v>
+      </c>
+      <c r="P8" s="67">
+        <v>-105.8</v>
+      </c>
+      <c r="Q8" s="67">
+        <v>-151</v>
+      </c>
+      <c r="R8" s="67">
+        <v>-164.3</v>
+      </c>
+      <c r="S8" s="67">
+        <v>-176.7</v>
+      </c>
+      <c r="T8" s="67">
+        <v>-236.2</v>
+      </c>
+      <c r="U8" s="67">
+        <v>-221.8</v>
+      </c>
+      <c r="V8" s="67">
+        <v>-185.9</v>
+      </c>
+      <c r="W8" s="67">
+        <v>-208.5</v>
+      </c>
+      <c r="X8" s="67">
+        <v>-181.60000000000002</v>
+      </c>
+      <c r="Y8" s="67">
+        <v>-202.3</v>
+      </c>
+      <c r="Z8" s="67">
+        <v>-168.4</v>
+      </c>
+      <c r="AA8" s="67">
+        <v>-232.1</v>
+      </c>
+      <c r="AB8" s="14">
+        <v>-416.93770000000001</v>
+      </c>
+      <c r="AC8" s="14">
+        <v>-465.8768</v>
+      </c>
+      <c r="AD8" s="14">
+        <v>-509.1</v>
+      </c>
+      <c r="AE8" s="14">
+        <v>-642.0163</v>
+      </c>
+      <c r="AF8" s="13">
+        <v>-646.62950000000001</v>
+      </c>
+      <c r="AG8" s="13">
+        <v>-331.6293</v>
+      </c>
+      <c r="AH8" s="13">
+        <v>-505.55439999999999</v>
+      </c>
+      <c r="AI8" s="13">
+        <v>-465.2</v>
+      </c>
+      <c r="AJ8" s="12">
+        <v>-525.6</v>
+      </c>
+      <c r="AK8" s="23">
+        <v>-466.2</v>
+      </c>
+      <c r="AL8" s="60">
+        <v>-498.66645791535296</v>
+      </c>
+    </row>
+    <row r="9" spans="1:38" s="5" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A9" s="19">
+        <v>6</v>
+      </c>
+      <c r="B9" s="50" t="s">
+        <v>1</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="D9" s="12">
-[...451 lines deleted...]
-      <c r="D13" s="18">
+      <c r="D9" s="63">
         <v>0</v>
       </c>
-      <c r="E13" s="18">
+      <c r="E9" s="63">
         <v>0</v>
       </c>
-      <c r="F13" s="18">
-[...2 lines deleted...]
-      <c r="G13" s="18">
+      <c r="F9" s="63">
+        <v>-20.5</v>
+      </c>
+      <c r="G9" s="63">
         <v>0</v>
       </c>
-      <c r="H13" s="18">
+      <c r="H9" s="63">
         <v>0</v>
       </c>
-      <c r="I13" s="18">
+      <c r="I9" s="63">
         <v>0</v>
       </c>
-      <c r="J13" s="18">
+      <c r="J9" s="63">
         <v>0</v>
       </c>
-      <c r="K13" s="18">
-[...50 lines deleted...]
-      <c r="AB13" s="8">
+      <c r="K9" s="63">
+        <v>-11.2</v>
+      </c>
+      <c r="L9" s="63">
+        <v>989</v>
+      </c>
+      <c r="M9" s="63">
+        <v>31.9</v>
+      </c>
+      <c r="N9" s="63">
+        <v>-2976.1</v>
+      </c>
+      <c r="O9" s="63">
+        <v>-71.599999999999994</v>
+      </c>
+      <c r="P9" s="63">
+        <v>-480.1</v>
+      </c>
+      <c r="Q9" s="63">
+        <v>293.3</v>
+      </c>
+      <c r="R9" s="63">
+        <v>582.20000000000005</v>
+      </c>
+      <c r="S9" s="63">
+        <v>-435.8</v>
+      </c>
+      <c r="T9" s="63">
+        <v>-24</v>
+      </c>
+      <c r="U9" s="63">
+        <v>478.7</v>
+      </c>
+      <c r="V9" s="63">
+        <v>247.6</v>
+      </c>
+      <c r="W9" s="68">
+        <v>-2114.6999999999998</v>
+      </c>
+      <c r="X9" s="68">
+        <v>1762.7</v>
+      </c>
+      <c r="Y9" s="68">
+        <v>-2543.9</v>
+      </c>
+      <c r="Z9" s="68">
+        <v>-1914.4</v>
+      </c>
+      <c r="AA9" s="64">
+        <v>-373</v>
+      </c>
+      <c r="AB9" s="8">
         <v>743.25350000000003</v>
       </c>
-      <c r="AC13" s="8">
+      <c r="AC9" s="8">
         <v>1843.1804</v>
       </c>
-      <c r="AD13" s="8">
+      <c r="AD9" s="8">
         <v>1059.8610000000001</v>
       </c>
-      <c r="AE13" s="8">
+      <c r="AE9" s="8">
         <v>399.50220000000002</v>
       </c>
-      <c r="AF13" s="16">
+      <c r="AF9" s="15">
         <v>113.5641</v>
       </c>
-      <c r="AG13" s="16">
+      <c r="AG9" s="15">
         <v>28.575199999999999</v>
       </c>
-      <c r="AH13" s="16">
+      <c r="AH9" s="15">
         <v>2167.4349999999999</v>
       </c>
-      <c r="AI13" s="28">
+      <c r="AI9" s="26">
         <v>-1493.5</v>
       </c>
-      <c r="AJ13" s="29">
+      <c r="AJ9" s="27">
         <v>-2193</v>
       </c>
-      <c r="AK13" s="24">
+      <c r="AK9" s="22">
         <v>-3803.4</v>
       </c>
-    </row>
-[...77 lines deleted...]
-      <c r="AI16" s="11"/>
+      <c r="AL9" s="60">
+        <v>-7499.2811965634855</v>
+      </c>
+    </row>
+    <row r="10" spans="1:38" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="21"/>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="7"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="7"/>
+      <c r="I10" s="7"/>
+      <c r="J10" s="7"/>
+      <c r="K10" s="7"/>
+      <c r="L10" s="7"/>
+      <c r="M10" s="7"/>
+      <c r="N10" s="7"/>
+      <c r="O10" s="7"/>
+      <c r="P10" s="7"/>
+      <c r="Q10" s="7"/>
+      <c r="R10" s="7"/>
+      <c r="S10" s="7"/>
+      <c r="T10" s="7"/>
+      <c r="U10" s="7"/>
+      <c r="V10" s="7"/>
+      <c r="W10" s="7"/>
+      <c r="X10" s="7"/>
+      <c r="Y10" s="7"/>
+      <c r="Z10" s="7"/>
+      <c r="AA10" s="7"/>
+    </row>
+    <row r="11" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A11" s="20"/>
+      <c r="AB11" s="17"/>
+      <c r="AC11" s="17"/>
+      <c r="AD11" s="17"/>
+      <c r="AE11" s="17"/>
+      <c r="AF11" s="17"/>
+      <c r="AG11" s="17"/>
+      <c r="AH11" s="17"/>
+    </row>
+    <row r="12" spans="1:38" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="20"/>
+      <c r="B12" s="9"/>
+      <c r="C12" s="10"/>
+      <c r="D12" s="10"/>
+      <c r="E12" s="10"/>
+      <c r="F12" s="10"/>
+      <c r="G12" s="10"/>
+      <c r="H12" s="10"/>
+      <c r="I12" s="10"/>
+      <c r="J12" s="10"/>
+      <c r="K12" s="10"/>
+      <c r="L12" s="10"/>
+      <c r="M12" s="10"/>
+      <c r="N12" s="10"/>
+      <c r="O12" s="10"/>
+      <c r="P12" s="10"/>
+      <c r="Q12" s="10"/>
+      <c r="R12" s="10"/>
+      <c r="S12" s="10"/>
+      <c r="T12" s="10"/>
+      <c r="U12" s="10"/>
+      <c r="V12" s="10"/>
+      <c r="W12" s="10"/>
+      <c r="X12" s="10"/>
+      <c r="Y12" s="10"/>
+      <c r="Z12" s="10"/>
+      <c r="AA12" s="10"/>
+      <c r="AB12" s="17"/>
+      <c r="AC12" s="17"/>
+      <c r="AD12" s="17"/>
+      <c r="AE12" s="17"/>
+      <c r="AF12" s="17"/>
+      <c r="AG12" s="17"/>
+      <c r="AH12" s="17"/>
+      <c r="AI12" s="11"/>
     </row>
   </sheetData>
   <customSheetViews>
     <customSheetView guid="{8925193B-C853-4D01-B936-2E82B771FA45}">
       <selection activeCell="A20" sqref="A20:P20"/>
       <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.78740157480314965" bottom="0.78740157480314965" header="0.31496062992125984" footer="0.31496062992125984"/>
       <pageSetup paperSize="9" scale="60" orientation="landscape"/>
     </customSheetView>
   </customSheetViews>
   <mergeCells count="1">
-    <mergeCell ref="B5:AJ5"/>
+    <mergeCell ref="B1:AL1"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.78740157480314965" bottom="0.78740157480314965" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="60" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:O13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="D25" sqref="D25"/>
+      <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="33.28515625" style="54" bestFit="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="17" max="16384" width="9.140625" style="54"/>
+    <col min="1" max="1" width="33.28515625" style="52" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="11.42578125" style="52" customWidth="1"/>
+    <col min="3" max="12" width="11.42578125" style="59" customWidth="1"/>
+    <col min="13" max="13" width="11.42578125" style="52" customWidth="1"/>
+    <col min="14" max="14" width="13.5703125" style="52" customWidth="1"/>
+    <col min="15" max="15" width="10.5703125" style="52" customWidth="1"/>
+    <col min="16" max="16" width="10" style="52" bestFit="1" customWidth="1"/>
+    <col min="17" max="16384" width="9.140625" style="52"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" ht="27" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="64" t="s">
+      <c r="A1" s="71" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="64"/>
-[...12 lines deleted...]
-      <c r="O1" s="53"/>
+      <c r="B1" s="71"/>
+      <c r="C1" s="71"/>
+      <c r="D1" s="71"/>
+      <c r="E1" s="71"/>
+      <c r="F1" s="71"/>
+      <c r="G1" s="71"/>
+      <c r="H1" s="71"/>
+      <c r="I1" s="71"/>
+      <c r="J1" s="71"/>
+      <c r="K1" s="71"/>
+      <c r="L1" s="71"/>
+      <c r="M1" s="71"/>
+      <c r="N1" s="51"/>
+      <c r="O1" s="51"/>
     </row>
     <row r="2" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="65" t="s">
-[...15 lines deleted...]
-      <c r="O2" s="53"/>
+      <c r="A2" s="72" t="s">
+        <v>57</v>
+      </c>
+      <c r="B2" s="73"/>
+      <c r="C2" s="73"/>
+      <c r="D2" s="73"/>
+      <c r="E2" s="73"/>
+      <c r="F2" s="73"/>
+      <c r="G2" s="73"/>
+      <c r="H2" s="73"/>
+      <c r="I2" s="73"/>
+      <c r="J2" s="73"/>
+      <c r="K2" s="73"/>
+      <c r="L2" s="73"/>
+      <c r="M2" s="73"/>
+      <c r="N2" s="51"/>
+      <c r="O2" s="51"/>
     </row>
     <row r="3" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A3" s="55"/>
-      <c r="B3" s="56">
+      <c r="A3" s="53"/>
+      <c r="B3" s="54">
         <v>2014</v>
       </c>
-      <c r="C3" s="56">
+      <c r="C3" s="54">
         <v>2015</v>
       </c>
-      <c r="D3" s="56">
+      <c r="D3" s="54">
         <v>2016</v>
       </c>
-      <c r="E3" s="56">
+      <c r="E3" s="54">
         <v>2017</v>
       </c>
-      <c r="F3" s="56">
+      <c r="F3" s="54">
         <v>2018</v>
       </c>
-      <c r="G3" s="56">
+      <c r="G3" s="54">
         <v>2019</v>
       </c>
-      <c r="H3" s="56">
+      <c r="H3" s="54">
         <v>2020</v>
       </c>
-      <c r="I3" s="56">
+      <c r="I3" s="54">
         <v>2021</v>
       </c>
-      <c r="J3" s="56">
+      <c r="J3" s="54">
         <v>2022</v>
       </c>
-      <c r="K3" s="56">
+      <c r="K3" s="54">
         <v>2023</v>
       </c>
-      <c r="L3" s="56">
+      <c r="L3" s="54">
         <v>2024</v>
       </c>
+      <c r="M3" s="54">
+        <v>2025</v>
+      </c>
     </row>
     <row r="4" spans="1:15" x14ac:dyDescent="0.2">
-      <c r="A4" s="57" t="s">
+      <c r="A4" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="58">
+      <c r="B4" s="56">
         <v>65145.599999999999</v>
       </c>
-      <c r="C4" s="58">
+      <c r="C4" s="56">
         <v>54772.800000000003</v>
       </c>
-      <c r="D4" s="58">
+      <c r="D4" s="56">
         <v>64041.4</v>
       </c>
-      <c r="E4" s="58">
+      <c r="E4" s="56">
         <v>65087.6</v>
       </c>
-      <c r="F4" s="58">
+      <c r="F4" s="56">
         <v>74169.399999999994</v>
       </c>
-      <c r="G4" s="58">
+      <c r="G4" s="56">
         <v>73080</v>
       </c>
-      <c r="H4" s="58">
+      <c r="H4" s="56">
         <v>66143.899999999994</v>
       </c>
-      <c r="I4" s="58">
+      <c r="I4" s="56">
         <v>68678</v>
       </c>
-      <c r="J4" s="58">
+      <c r="J4" s="56">
         <v>70252.3</v>
       </c>
-      <c r="K4" s="58">
+      <c r="K4" s="56">
         <v>74216</v>
       </c>
-      <c r="L4" s="58">
+      <c r="L4" s="56">
         <v>74304.013999999996</v>
       </c>
+      <c r="M4" s="60">
+        <v>80050.533054522049</v>
+      </c>
     </row>
     <row r="5" spans="1:15" x14ac:dyDescent="0.2">
-      <c r="A5" s="59" t="s">
+      <c r="A5" s="57" t="s">
+        <v>47</v>
+      </c>
+      <c r="B5" s="54"/>
+      <c r="C5" s="54"/>
+      <c r="D5" s="54"/>
+      <c r="E5" s="54"/>
+      <c r="F5" s="54"/>
+      <c r="G5" s="54"/>
+      <c r="H5" s="54"/>
+      <c r="I5" s="54"/>
+      <c r="J5" s="54"/>
+      <c r="K5" s="56"/>
+      <c r="L5" s="54"/>
+      <c r="M5" s="54"/>
+    </row>
+    <row r="6" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="A6" s="58" t="s">
+        <v>48</v>
+      </c>
+      <c r="B6" s="56">
+        <v>37035.182287188312</v>
+      </c>
+      <c r="C6" s="56">
+        <v>27343.590669374647</v>
+      </c>
+      <c r="D6" s="56">
+        <v>31920.061727401309</v>
+      </c>
+      <c r="E6" s="56">
+        <v>35005.979973886613</v>
+      </c>
+      <c r="F6" s="56">
+        <v>36407.717876345028</v>
+      </c>
+      <c r="G6" s="56">
+        <v>34472.88008896348</v>
+      </c>
+      <c r="H6" s="56">
+        <v>32612.774440013687</v>
+      </c>
+      <c r="I6" s="56">
+        <v>33533</v>
+      </c>
+      <c r="J6" s="56">
+        <v>35651.184000000001</v>
+      </c>
+      <c r="K6" s="56">
+        <v>36454</v>
+      </c>
+      <c r="L6" s="56">
+        <v>35036.284141930693</v>
+      </c>
+      <c r="M6" s="61">
+        <v>36334.49350626189</v>
+      </c>
+    </row>
+    <row r="7" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="A7" s="58" t="s">
         <v>49</v>
       </c>
-      <c r="B5" s="56"/>
-[...12 lines deleted...]
-      <c r="A6" s="60" t="s">
+      <c r="B7" s="56">
+        <v>18692.64953549251</v>
+      </c>
+      <c r="C7" s="56">
+        <v>18533.853528948111</v>
+      </c>
+      <c r="D7" s="56">
+        <v>18952.342121668098</v>
+      </c>
+      <c r="E7" s="56">
+        <v>18493.034262802128</v>
+      </c>
+      <c r="F7" s="56">
+        <v>22704.042864022918</v>
+      </c>
+      <c r="G7" s="56">
+        <v>22728.903288456098</v>
+      </c>
+      <c r="H7" s="56">
+        <v>17085.184214731795</v>
+      </c>
+      <c r="I7" s="56">
+        <v>20548</v>
+      </c>
+      <c r="J7" s="56">
+        <v>20386.745999999999</v>
+      </c>
+      <c r="K7" s="56">
+        <v>19739.900000000001</v>
+      </c>
+      <c r="L7" s="56">
+        <v>15848.854258634297</v>
+      </c>
+      <c r="M7" s="61">
+        <f>'[1]3'!$J$15</f>
+        <v>19153.843723000646</v>
+      </c>
+    </row>
+    <row r="8" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="A8" s="58" t="s">
         <v>50</v>
       </c>
-      <c r="B6" s="58">
-[...34 lines deleted...]
-      <c r="A7" s="60" t="s">
+      <c r="B8" s="56">
+        <v>-6068.0584217063151</v>
+      </c>
+      <c r="C8" s="56">
+        <v>-2617.2166361660456</v>
+      </c>
+      <c r="D8" s="56">
+        <v>-2183.6059347473015</v>
+      </c>
+      <c r="E8" s="56">
+        <v>-3125.4298518200067</v>
+      </c>
+      <c r="F8" s="56">
+        <v>-4308.6445520206371</v>
+      </c>
+      <c r="G8" s="56">
+        <v>-5177.1505732301512</v>
+      </c>
+      <c r="H8" s="56">
+        <v>-5164.091841024172</v>
+      </c>
+      <c r="I8" s="56">
+        <v>-3434</v>
+      </c>
+      <c r="J8" s="56">
+        <v>-5177.7960000000003</v>
+      </c>
+      <c r="K8" s="56">
+        <v>-3183.9</v>
+      </c>
+      <c r="L8" s="56">
+        <v>-2926.2370426551647</v>
+      </c>
+      <c r="M8" s="56">
+        <v>-2236.1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="A9" s="58" t="s">
         <v>51</v>
       </c>
-      <c r="B7" s="58">
-[...34 lines deleted...]
-      <c r="A8" s="60" t="s">
+      <c r="B9" s="56">
+        <v>14834.671754084266</v>
+      </c>
+      <c r="C9" s="56">
+        <v>10607.349548581256</v>
+      </c>
+      <c r="D9" s="56">
+        <v>14311.026160791062</v>
+      </c>
+      <c r="E9" s="56">
+        <v>13975.0474204643</v>
+      </c>
+      <c r="F9" s="56">
+        <v>18623.61889509888</v>
+      </c>
+      <c r="G9" s="56">
+        <v>20026.750214961296</v>
+      </c>
+      <c r="H9" s="56">
+        <v>20569.657738606988</v>
+      </c>
+      <c r="I9" s="56">
+        <v>16966</v>
+      </c>
+      <c r="J9" s="56">
+        <v>18069.187999999998</v>
+      </c>
+      <c r="K9" s="56">
+        <v>19739.3</v>
+      </c>
+      <c r="L9" s="56">
+        <v>24564.302671440597</v>
+      </c>
+      <c r="M9" s="62">
+        <v>25113.199487218764</v>
+      </c>
+    </row>
+    <row r="10" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="A10" s="58" t="s">
+        <v>56</v>
+      </c>
+      <c r="B10" s="56">
+        <v>710.47558039552882</v>
+      </c>
+      <c r="C10" s="56">
+        <v>797.00687876182292</v>
+      </c>
+      <c r="D10" s="56">
+        <v>999.20584694754928</v>
+      </c>
+      <c r="E10" s="56">
+        <v>963.90300945829733</v>
+      </c>
+      <c r="F10" s="56">
+        <v>893.83955288048139</v>
+      </c>
+      <c r="G10" s="56">
+        <v>859.3</v>
+      </c>
+      <c r="H10" s="56">
+        <v>830.63834909716252</v>
+      </c>
+      <c r="I10" s="56">
+        <v>792</v>
+      </c>
+      <c r="J10" s="56">
+        <v>791.16499999999996</v>
+      </c>
+      <c r="K10" s="56">
+        <v>757.4</v>
+      </c>
+      <c r="L10" s="56">
+        <v>970.33473774720551</v>
+      </c>
+      <c r="M10" s="62">
+        <v>894.45570077386071</v>
+      </c>
+    </row>
+    <row r="11" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="A11" s="58" t="s">
+        <v>54</v>
+      </c>
+      <c r="B11" s="56">
+        <v>9.5251074806534817</v>
+      </c>
+      <c r="C11" s="56">
+        <v>21.502751504729147</v>
+      </c>
+      <c r="D11" s="56">
+        <v>35.370421324161654</v>
+      </c>
+      <c r="E11" s="56">
+        <v>42.942820292347378</v>
+      </c>
+      <c r="F11" s="56">
+        <v>72.663198624247627</v>
+      </c>
+      <c r="G11" s="56">
+        <v>132.24204643164228</v>
+      </c>
+      <c r="H11" s="56">
+        <v>216.59750644883923</v>
+      </c>
+      <c r="I11" s="56">
+        <v>290</v>
+      </c>
+      <c r="J11" s="56">
+        <v>362.70800000000003</v>
+      </c>
+      <c r="K11" s="56">
+        <v>486.6</v>
+      </c>
+      <c r="L11" s="56">
+        <v>545.5621668099742</v>
+      </c>
+      <c r="M11" s="62">
+        <v>646.6196646603612</v>
+      </c>
+    </row>
+    <row r="12" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="A12" s="58" t="s">
         <v>52</v>
       </c>
-      <c r="B8" s="58">
-[...34 lines deleted...]
-      <c r="A9" s="60" t="s">
+      <c r="B12" s="56">
+        <v>31.617727142447688</v>
+      </c>
+      <c r="C12" s="56">
+        <v>86.34518964364193</v>
+      </c>
+      <c r="D12" s="56">
+        <v>114.74942199293017</v>
+      </c>
+      <c r="E12" s="56">
+        <v>107.40567020158593</v>
+      </c>
+      <c r="F12" s="56">
+        <v>75.390355402694169</v>
+      </c>
+      <c r="G12" s="56">
+        <v>78.689638865004284</v>
+      </c>
+      <c r="H12" s="56">
+        <v>58.031002197382243</v>
+      </c>
+      <c r="I12" s="56">
+        <v>32</v>
+      </c>
+      <c r="J12" s="56">
+        <v>44.337000000000003</v>
+      </c>
+      <c r="K12" s="56">
+        <v>44.7</v>
+      </c>
+      <c r="L12" s="56">
+        <v>59.653537087751992</v>
+      </c>
+      <c r="M12" s="61">
+        <v>6.651905990255087</v>
+      </c>
+    </row>
+    <row r="13" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="A13" s="58" t="s">
         <v>53</v>
       </c>
-      <c r="B9" s="58">
-[...151 lines deleted...]
-      <c r="B13" s="58">
+      <c r="B13" s="56">
         <v>-100.44153052450562</v>
       </c>
-      <c r="C13" s="58">
+      <c r="C13" s="56">
         <v>0.37773000859843364</v>
       </c>
-      <c r="D13" s="58">
+      <c r="D13" s="56">
         <v>-107.7352536543422</v>
       </c>
-      <c r="E13" s="58">
+      <c r="E13" s="56">
         <v>-375.31435941530498</v>
       </c>
-      <c r="F13" s="58">
+      <c r="F13" s="56">
         <v>-299.24471195184861</v>
       </c>
-      <c r="G13" s="58">
+      <c r="G13" s="56">
         <v>-41.570593293207196</v>
       </c>
-      <c r="H13" s="58">
+      <c r="H13" s="56">
         <v>-64.89165950128978</v>
       </c>
-      <c r="I13" s="58">
+      <c r="I13" s="56">
         <v>-49</v>
       </c>
-      <c r="J13" s="58">
+      <c r="J13" s="56">
         <v>124.74</v>
       </c>
-      <c r="K13" s="58">
+      <c r="K13" s="56">
         <v>178</v>
       </c>
-      <c r="L13" s="58">
+      <c r="L13" s="56">
         <v>205.25941530524508</v>
+      </c>
+      <c r="M13" s="62">
+        <v>137.32926913155632</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
-    <mergeCell ref="A1:L1"/>
-    <mergeCell ref="A2:L2"/>
+    <mergeCell ref="A1:M1"/>
+    <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>