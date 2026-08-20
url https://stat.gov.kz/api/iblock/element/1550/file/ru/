--- v0 (2026-07-10)
+++ v1 (2026-08-20)
@@ -25,51 +25,51 @@
   <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.zhanatov\Desktop\ИПЦ ГЛ СТР ДИНАМИКА\2026\Июнь\Динамика 1 числа\Рус\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.zhanatov\Desktop\ИПЦ ГЛ СТР ДИНАМИКА\2026\Июль\Динамика 1 числа\Рус\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330" firstSheet="17" activeTab="18"/>
   </bookViews>
   <sheets>
     <sheet name="monthly 2008" sheetId="1" r:id="rId1"/>
     <sheet name="monthly 2009" sheetId="4" r:id="rId2"/>
     <sheet name="monthly 2010" sheetId="5" r:id="rId3"/>
     <sheet name="monthly 2011" sheetId="6" r:id="rId4"/>
     <sheet name="monthly 2012" sheetId="7" r:id="rId5"/>
     <sheet name="monthly 2013" sheetId="10" r:id="rId6"/>
     <sheet name="monthly 2014" sheetId="8" r:id="rId7"/>
     <sheet name="monthly 2015" sheetId="12" r:id="rId8"/>
     <sheet name="monthly 2016" sheetId="13" r:id="rId9"/>
     <sheet name="monthly 2017" sheetId="15" r:id="rId10"/>
     <sheet name="monthly 2018" sheetId="19" r:id="rId11"/>
     <sheet name="monthly 2019" sheetId="20" r:id="rId12"/>
     <sheet name="monthly 2020" sheetId="21" r:id="rId13"/>
     <sheet name="monthly 2021" sheetId="23" r:id="rId14"/>
     <sheet name="monthly 2022" sheetId="24" r:id="rId15"/>
     <sheet name="monthly 2023" sheetId="25" r:id="rId16"/>
     <sheet name="monthly 2024" sheetId="26" r:id="rId17"/>
     <sheet name="monthly 2025" sheetId="27" r:id="rId18"/>
     <sheet name="monthly 2026" sheetId="29" r:id="rId19"/>
@@ -566,97 +566,97 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Гиперссылка 2" xfId="1"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
     <cellStyle name="Обычный 2 3" xfId="4"/>
     <cellStyle name="Обычный 2 4" xfId="5"/>
     <cellStyle name="Обычный 3 2" xfId="6"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -1028,65 +1028,65 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Q61"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="20.42578125" style="8" customWidth="1"/>
     <col min="2" max="2" width="8.28515625" style="8" customWidth="1"/>
     <col min="3" max="3" width="9.7109375" style="8" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" style="8" customWidth="1"/>
     <col min="5" max="5" width="9.5703125" style="8" customWidth="1"/>
     <col min="6" max="6" width="8.5703125" style="8" customWidth="1"/>
     <col min="7" max="7" width="9" style="8" customWidth="1"/>
     <col min="8" max="8" width="8.7109375" style="8" customWidth="1"/>
     <col min="9" max="9" width="8.85546875" style="8" customWidth="1"/>
     <col min="10" max="11" width="9.42578125" style="8" customWidth="1"/>
     <col min="12" max="12" width="9.85546875" style="8" customWidth="1"/>
     <col min="13" max="13" width="10.42578125" style="8" customWidth="1"/>
     <col min="14" max="17" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" customFormat="1" ht="32.25" customHeight="1">
-      <c r="A1" s="53" t="s">
+      <c r="A1" s="60" t="s">
         <v>46</v>
       </c>
-      <c r="B1" s="53"/>
-[...10 lines deleted...]
-      <c r="M1" s="53"/>
+      <c r="B1" s="60"/>
+      <c r="C1" s="60"/>
+      <c r="D1" s="60"/>
+      <c r="E1" s="60"/>
+      <c r="F1" s="60"/>
+      <c r="G1" s="60"/>
+      <c r="H1" s="60"/>
+      <c r="I1" s="60"/>
+      <c r="J1" s="60"/>
+      <c r="K1" s="60"/>
+      <c r="L1" s="60"/>
+      <c r="M1" s="60"/>
       <c r="N1" s="7"/>
     </row>
     <row r="2" spans="1:14" customFormat="1">
       <c r="A2" s="9"/>
       <c r="B2" s="10"/>
       <c r="C2" s="10"/>
       <c r="D2" s="10"/>
       <c r="E2" s="10"/>
       <c r="F2" s="10"/>
       <c r="G2" s="10"/>
       <c r="H2" s="10"/>
       <c r="I2" s="10"/>
       <c r="J2" s="10"/>
       <c r="K2" s="10"/>
       <c r="L2" s="10"/>
       <c r="M2" s="11" t="s">
         <v>47</v>
       </c>
       <c r="N2" s="8"/>
     </row>
     <row r="3" spans="1:14" s="5" customFormat="1" ht="20.25" customHeight="1">
       <c r="A3" s="23"/>
       <c r="B3" s="21" t="s">
         <v>19</v>
       </c>
@@ -1104,82 +1104,82 @@
       </c>
       <c r="G3" s="21" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="21" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="21" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="21" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="21" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="21" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="22" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="12"/>
     </row>
     <row r="4" spans="1:14">
-      <c r="A4" s="54" t="s">
+      <c r="A4" s="61" t="s">
         <v>44</v>
       </c>
-      <c r="B4" s="54"/>
-[...10 lines deleted...]
-      <c r="M4" s="54"/>
+      <c r="B4" s="61"/>
+      <c r="C4" s="61"/>
+      <c r="D4" s="61"/>
+      <c r="E4" s="61"/>
+      <c r="F4" s="61"/>
+      <c r="G4" s="61"/>
+      <c r="H4" s="61"/>
+      <c r="I4" s="61"/>
+      <c r="J4" s="61"/>
+      <c r="K4" s="61"/>
+      <c r="L4" s="61"/>
+      <c r="M4" s="61"/>
     </row>
     <row r="5" spans="1:14" ht="12.75" customHeight="1">
-      <c r="A5" s="55" t="s">
+      <c r="A5" s="62" t="s">
         <v>16</v>
       </c>
-      <c r="B5" s="55"/>
-[...10 lines deleted...]
-      <c r="M5" s="55"/>
+      <c r="B5" s="62"/>
+      <c r="C5" s="62"/>
+      <c r="D5" s="62"/>
+      <c r="E5" s="62"/>
+      <c r="F5" s="62"/>
+      <c r="G5" s="62"/>
+      <c r="H5" s="62"/>
+      <c r="I5" s="62"/>
+      <c r="J5" s="62"/>
+      <c r="K5" s="62"/>
+      <c r="L5" s="62"/>
+      <c r="M5" s="62"/>
     </row>
     <row r="6" spans="1:14" ht="19.5" customHeight="1">
       <c r="A6" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="14">
         <v>1.1000000000000001</v>
       </c>
       <c r="C6" s="14">
         <v>0.8</v>
       </c>
       <c r="D6" s="14">
         <v>0.6</v>
       </c>
       <c r="E6" s="14">
         <v>0.9</v>
       </c>
       <c r="F6" s="14">
         <v>1</v>
       </c>
       <c r="G6" s="14">
         <v>1.2</v>
       </c>
       <c r="H6" s="14">
         <v>0.9</v>
@@ -1671,65 +1671,65 @@
         <v>1.4</v>
       </c>
       <c r="G18" s="16">
         <v>1.1000000000000001</v>
       </c>
       <c r="H18" s="16">
         <v>0.6</v>
       </c>
       <c r="I18" s="16">
         <v>0.9</v>
       </c>
       <c r="J18" s="16">
         <v>0.6</v>
       </c>
       <c r="K18" s="16">
         <v>1</v>
       </c>
       <c r="L18" s="16">
         <v>0.9</v>
       </c>
       <c r="M18" s="16">
         <v>0.8</v>
       </c>
     </row>
     <row r="19" spans="1:14" ht="19.5" customHeight="1">
-      <c r="A19" s="54" t="s">
+      <c r="A19" s="61" t="s">
         <v>17</v>
       </c>
-      <c r="B19" s="54"/>
-[...10 lines deleted...]
-      <c r="M19" s="54"/>
+      <c r="B19" s="61"/>
+      <c r="C19" s="61"/>
+      <c r="D19" s="61"/>
+      <c r="E19" s="61"/>
+      <c r="F19" s="61"/>
+      <c r="G19" s="61"/>
+      <c r="H19" s="61"/>
+      <c r="I19" s="61"/>
+      <c r="J19" s="61"/>
+      <c r="K19" s="61"/>
+      <c r="L19" s="61"/>
+      <c r="M19" s="61"/>
     </row>
     <row r="20" spans="1:14" ht="19.5" customHeight="1">
       <c r="A20" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B20" s="18">
         <v>1.0900000000000001</v>
       </c>
       <c r="C20" s="18">
         <v>1.9</v>
       </c>
       <c r="D20" s="18">
         <v>2.5</v>
       </c>
       <c r="E20" s="18">
         <v>3.4</v>
       </c>
       <c r="F20" s="18">
         <v>4.5</v>
       </c>
       <c r="G20" s="18">
         <v>5.7</v>
       </c>
       <c r="H20" s="18">
         <v>6.6</v>
@@ -2222,65 +2222,65 @@
         <v>6.3</v>
       </c>
       <c r="G32" s="16">
         <v>7.5</v>
       </c>
       <c r="H32" s="16">
         <v>8.09</v>
       </c>
       <c r="I32" s="16">
         <v>9</v>
       </c>
       <c r="J32" s="16">
         <v>9.6999999999999993</v>
       </c>
       <c r="K32" s="16">
         <v>10.9</v>
       </c>
       <c r="L32" s="16">
         <v>11.8</v>
       </c>
       <c r="M32" s="16">
         <v>12.7</v>
       </c>
     </row>
     <row r="33" spans="1:13" ht="12.75" customHeight="1">
-      <c r="A33" s="55" t="s">
+      <c r="A33" s="62" t="s">
         <v>18</v>
       </c>
-      <c r="B33" s="55"/>
-[...10 lines deleted...]
-      <c r="M33" s="55"/>
+      <c r="B33" s="62"/>
+      <c r="C33" s="62"/>
+      <c r="D33" s="62"/>
+      <c r="E33" s="62"/>
+      <c r="F33" s="62"/>
+      <c r="G33" s="62"/>
+      <c r="H33" s="62"/>
+      <c r="I33" s="62"/>
+      <c r="J33" s="62"/>
+      <c r="K33" s="62"/>
+      <c r="L33" s="62"/>
+      <c r="M33" s="62"/>
     </row>
     <row r="34" spans="1:13" ht="20.25" customHeight="1">
       <c r="A34" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B34" s="14">
         <v>18.7</v>
       </c>
       <c r="C34" s="14">
         <v>18.8</v>
       </c>
       <c r="D34" s="14">
         <v>18.7</v>
       </c>
       <c r="E34" s="14">
         <v>19.100000000000001</v>
       </c>
       <c r="F34" s="14">
         <v>19.5</v>
       </c>
       <c r="G34" s="14">
         <v>20</v>
       </c>
       <c r="H34" s="14">
         <v>20</v>
@@ -2772,65 +2772,65 @@
         <v>13.3</v>
       </c>
       <c r="G46" s="20">
         <v>13.9</v>
       </c>
       <c r="H46" s="20">
         <v>13.8</v>
       </c>
       <c r="I46" s="20">
         <v>14.3</v>
       </c>
       <c r="J46" s="20">
         <v>14.2</v>
       </c>
       <c r="K46" s="20">
         <v>14.2</v>
       </c>
       <c r="L46" s="20">
         <v>13.7</v>
       </c>
       <c r="M46" s="20">
         <v>12.7</v>
       </c>
     </row>
     <row r="47" spans="1:13">
-      <c r="A47" s="54" t="s">
+      <c r="A47" s="61" t="s">
         <v>32</v>
       </c>
-      <c r="B47" s="54"/>
-[...10 lines deleted...]
-      <c r="M47" s="54"/>
+      <c r="B47" s="61"/>
+      <c r="C47" s="61"/>
+      <c r="D47" s="61"/>
+      <c r="E47" s="61"/>
+      <c r="F47" s="61"/>
+      <c r="G47" s="61"/>
+      <c r="H47" s="61"/>
+      <c r="I47" s="61"/>
+      <c r="J47" s="61"/>
+      <c r="K47" s="61"/>
+      <c r="L47" s="61"/>
+      <c r="M47" s="61"/>
     </row>
     <row r="48" spans="1:13" ht="20.25" customHeight="1">
       <c r="A48" t="s">
         <v>2</v>
       </c>
       <c r="B48">
         <v>80.7</v>
       </c>
       <c r="C48">
         <v>82.2</v>
       </c>
       <c r="D48">
         <v>83.3</v>
       </c>
       <c r="E48">
         <v>84.9</v>
       </c>
       <c r="F48">
         <v>86.8</v>
       </c>
       <c r="G48">
         <v>89</v>
       </c>
       <c r="H48">
         <v>90.7</v>
@@ -3377,65 +3377,65 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N61"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="80" workbookViewId="0">
       <selection sqref="A1:IV3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="20.42578125" style="8" customWidth="1"/>
     <col min="2" max="2" width="8.28515625" style="8" customWidth="1"/>
     <col min="3" max="3" width="9.7109375" style="8" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" style="8" customWidth="1"/>
     <col min="5" max="5" width="9.5703125" style="8" customWidth="1"/>
     <col min="6" max="6" width="8.5703125" style="8" customWidth="1"/>
     <col min="7" max="7" width="9" style="8" customWidth="1"/>
     <col min="8" max="8" width="8.7109375" style="8" customWidth="1"/>
     <col min="9" max="9" width="8.85546875" style="8" customWidth="1"/>
     <col min="10" max="11" width="9.42578125" style="8" customWidth="1"/>
     <col min="12" max="12" width="9.85546875" style="8" customWidth="1"/>
     <col min="13" max="13" width="10.42578125" style="8" customWidth="1"/>
     <col min="14" max="14" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="32.25" customHeight="1">
-      <c r="A1" s="53" t="s">
+      <c r="A1" s="60" t="s">
         <v>46</v>
       </c>
-      <c r="B1" s="53"/>
-[...10 lines deleted...]
-      <c r="M1" s="53"/>
+      <c r="B1" s="60"/>
+      <c r="C1" s="60"/>
+      <c r="D1" s="60"/>
+      <c r="E1" s="60"/>
+      <c r="F1" s="60"/>
+      <c r="G1" s="60"/>
+      <c r="H1" s="60"/>
+      <c r="I1" s="60"/>
+      <c r="J1" s="60"/>
+      <c r="K1" s="60"/>
+      <c r="L1" s="60"/>
+      <c r="M1" s="60"/>
       <c r="N1" s="7"/>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" s="9"/>
       <c r="B2" s="10"/>
       <c r="C2" s="10"/>
       <c r="D2" s="10"/>
       <c r="E2" s="10"/>
       <c r="F2" s="10"/>
       <c r="G2" s="10"/>
       <c r="H2" s="10"/>
       <c r="I2" s="10"/>
       <c r="J2" s="10"/>
       <c r="K2" s="10"/>
       <c r="L2" s="10"/>
       <c r="M2" s="11" t="s">
         <v>47</v>
       </c>
       <c r="N2" s="8"/>
     </row>
     <row r="3" spans="1:14" s="5" customFormat="1" ht="20.25" customHeight="1">
       <c r="A3" s="23"/>
       <c r="B3" s="21" t="s">
         <v>19</v>
       </c>
@@ -3453,82 +3453,82 @@
       </c>
       <c r="G3" s="21" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="21" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="21" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="21" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="21" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="21" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="22" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="12"/>
     </row>
     <row r="4" spans="1:14">
-      <c r="A4" s="54" t="s">
+      <c r="A4" s="61" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="54"/>
-[...10 lines deleted...]
-      <c r="M4" s="54"/>
+      <c r="B4" s="61"/>
+      <c r="C4" s="61"/>
+      <c r="D4" s="61"/>
+      <c r="E4" s="61"/>
+      <c r="F4" s="61"/>
+      <c r="G4" s="61"/>
+      <c r="H4" s="61"/>
+      <c r="I4" s="61"/>
+      <c r="J4" s="61"/>
+      <c r="K4" s="61"/>
+      <c r="L4" s="61"/>
+      <c r="M4" s="61"/>
     </row>
     <row r="5" spans="1:14" ht="12.75" customHeight="1">
-      <c r="A5" s="55" t="s">
+      <c r="A5" s="62" t="s">
         <v>16</v>
       </c>
-      <c r="B5" s="55"/>
-[...10 lines deleted...]
-      <c r="M5" s="55"/>
+      <c r="B5" s="62"/>
+      <c r="C5" s="62"/>
+      <c r="D5" s="62"/>
+      <c r="E5" s="62"/>
+      <c r="F5" s="62"/>
+      <c r="G5" s="62"/>
+      <c r="H5" s="62"/>
+      <c r="I5" s="62"/>
+      <c r="J5" s="62"/>
+      <c r="K5" s="62"/>
+      <c r="L5" s="62"/>
+      <c r="M5" s="62"/>
     </row>
     <row r="6" spans="1:14" ht="19.5" customHeight="1">
       <c r="A6" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="14">
         <v>0.8</v>
       </c>
       <c r="C6" s="14">
         <v>1</v>
       </c>
       <c r="D6" s="14">
         <v>0.5</v>
       </c>
       <c r="E6" s="14">
         <v>0.5</v>
       </c>
       <c r="F6" s="14">
         <v>0.5</v>
       </c>
       <c r="G6" s="14">
         <v>0.4</v>
       </c>
       <c r="H6" s="14">
         <v>0.1</v>
@@ -4020,65 +4020,65 @@
         <v>0.3</v>
       </c>
       <c r="G18" s="16">
         <v>0.3</v>
       </c>
       <c r="H18" s="16">
         <v>0.2</v>
       </c>
       <c r="I18" s="16">
         <v>0.5</v>
       </c>
       <c r="J18" s="16">
         <v>0.7</v>
       </c>
       <c r="K18" s="16">
         <v>0.5</v>
       </c>
       <c r="L18" s="16">
         <v>0.4</v>
       </c>
       <c r="M18" s="16">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:13">
-      <c r="A19" s="54" t="s">
+      <c r="A19" s="61" t="s">
         <v>17</v>
       </c>
-      <c r="B19" s="54"/>
-[...10 lines deleted...]
-      <c r="M19" s="54"/>
+      <c r="B19" s="61"/>
+      <c r="C19" s="61"/>
+      <c r="D19" s="61"/>
+      <c r="E19" s="61"/>
+      <c r="F19" s="61"/>
+      <c r="G19" s="61"/>
+      <c r="H19" s="61"/>
+      <c r="I19" s="61"/>
+      <c r="J19" s="61"/>
+      <c r="K19" s="61"/>
+      <c r="L19" s="61"/>
+      <c r="M19" s="61"/>
     </row>
     <row r="20" spans="1:13" ht="19.5" customHeight="1">
       <c r="A20" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B20" s="18">
         <v>0.8</v>
       </c>
       <c r="C20" s="18">
         <v>1.8</v>
       </c>
       <c r="D20" s="18">
         <v>2.2999999999999998</v>
       </c>
       <c r="E20" s="18">
         <v>2.7</v>
       </c>
       <c r="F20" s="18">
         <v>3.3</v>
       </c>
       <c r="G20" s="18">
         <v>3.7</v>
       </c>
       <c r="H20" s="18">
         <v>3.8</v>
@@ -4570,65 +4570,65 @@
         <v>2.2000000000000002</v>
       </c>
       <c r="G32" s="16">
         <v>2.5</v>
       </c>
       <c r="H32" s="16">
         <v>2.7</v>
       </c>
       <c r="I32" s="16">
         <v>3.3</v>
       </c>
       <c r="J32" s="16">
         <v>4</v>
       </c>
       <c r="K32" s="16">
         <v>4.5</v>
       </c>
       <c r="L32" s="16">
         <v>4.9000000000000004</v>
       </c>
       <c r="M32" s="16">
         <v>6</v>
       </c>
     </row>
     <row r="33" spans="1:13" ht="12.75" customHeight="1">
-      <c r="A33" s="55" t="s">
+      <c r="A33" s="62" t="s">
         <v>18</v>
       </c>
-      <c r="B33" s="55"/>
-[...10 lines deleted...]
-      <c r="M33" s="55"/>
+      <c r="B33" s="62"/>
+      <c r="C33" s="62"/>
+      <c r="D33" s="62"/>
+      <c r="E33" s="62"/>
+      <c r="F33" s="62"/>
+      <c r="G33" s="62"/>
+      <c r="H33" s="62"/>
+      <c r="I33" s="62"/>
+      <c r="J33" s="62"/>
+      <c r="K33" s="62"/>
+      <c r="L33" s="62"/>
+      <c r="M33" s="62"/>
     </row>
     <row r="34" spans="1:13" ht="20.25" customHeight="1">
       <c r="A34" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B34" s="14">
         <v>7.9</v>
       </c>
       <c r="C34" s="14">
         <v>7.8</v>
       </c>
       <c r="D34" s="14">
         <v>7.7</v>
       </c>
       <c r="E34" s="14">
         <v>7.5</v>
       </c>
       <c r="F34" s="14">
         <v>7.5</v>
       </c>
       <c r="G34" s="14">
         <v>7.5</v>
       </c>
       <c r="H34" s="14">
         <v>7.1</v>
@@ -5120,65 +5120,65 @@
         <v>6.7</v>
       </c>
       <c r="G46" s="20">
         <v>6.5</v>
       </c>
       <c r="H46" s="20">
         <v>6.2</v>
       </c>
       <c r="I46" s="20">
         <v>6.1</v>
       </c>
       <c r="J46" s="20">
         <v>6.6</v>
       </c>
       <c r="K46" s="20">
         <v>6.3</v>
       </c>
       <c r="L46" s="20">
         <v>5.6</v>
       </c>
       <c r="M46" s="20">
         <v>6</v>
       </c>
     </row>
     <row r="47" spans="1:13">
-      <c r="A47" s="54" t="s">
+      <c r="A47" s="61" t="s">
         <v>32</v>
       </c>
-      <c r="B47" s="54"/>
-[...10 lines deleted...]
-      <c r="M47" s="54"/>
+      <c r="B47" s="61"/>
+      <c r="C47" s="61"/>
+      <c r="D47" s="61"/>
+      <c r="E47" s="61"/>
+      <c r="F47" s="61"/>
+      <c r="G47" s="61"/>
+      <c r="H47" s="61"/>
+      <c r="I47" s="61"/>
+      <c r="J47" s="61"/>
+      <c r="K47" s="61"/>
+      <c r="L47" s="61"/>
+      <c r="M47" s="61"/>
     </row>
     <row r="48" spans="1:13" ht="20.25" customHeight="1">
       <c r="A48" t="s">
         <v>2</v>
       </c>
       <c r="B48">
         <v>256.3</v>
       </c>
       <c r="C48">
         <v>259.8</v>
       </c>
       <c r="D48">
         <v>261.60000000000002</v>
       </c>
       <c r="E48">
         <v>263.3</v>
       </c>
       <c r="F48">
         <v>265.10000000000002</v>
       </c>
       <c r="G48">
         <v>266.8</v>
       </c>
       <c r="H48">
         <v>267.10000000000002</v>
@@ -5738,65 +5738,65 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Q61"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="80" workbookViewId="0">
       <selection sqref="A1:IV3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="20.42578125" style="8" customWidth="1"/>
     <col min="2" max="2" width="8.28515625" style="8" customWidth="1"/>
     <col min="3" max="3" width="9.7109375" style="8" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" style="8" customWidth="1"/>
     <col min="5" max="5" width="9.5703125" style="8" customWidth="1"/>
     <col min="6" max="6" width="8.5703125" style="8" customWidth="1"/>
     <col min="7" max="7" width="9" style="8" customWidth="1"/>
     <col min="8" max="8" width="8.7109375" style="8" customWidth="1"/>
     <col min="9" max="9" width="8.85546875" style="8" customWidth="1"/>
     <col min="10" max="11" width="9.42578125" style="8" customWidth="1"/>
     <col min="12" max="12" width="9.85546875" style="8" customWidth="1"/>
     <col min="13" max="13" width="10.42578125" style="8" customWidth="1"/>
     <col min="14" max="17" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" customFormat="1" ht="32.25" customHeight="1">
-      <c r="A1" s="53" t="s">
+      <c r="A1" s="60" t="s">
         <v>46</v>
       </c>
-      <c r="B1" s="53"/>
-[...10 lines deleted...]
-      <c r="M1" s="53"/>
+      <c r="B1" s="60"/>
+      <c r="C1" s="60"/>
+      <c r="D1" s="60"/>
+      <c r="E1" s="60"/>
+      <c r="F1" s="60"/>
+      <c r="G1" s="60"/>
+      <c r="H1" s="60"/>
+      <c r="I1" s="60"/>
+      <c r="J1" s="60"/>
+      <c r="K1" s="60"/>
+      <c r="L1" s="60"/>
+      <c r="M1" s="60"/>
       <c r="N1" s="7"/>
     </row>
     <row r="2" spans="1:14" customFormat="1">
       <c r="A2" s="9"/>
       <c r="B2" s="10"/>
       <c r="C2" s="10"/>
       <c r="D2" s="10"/>
       <c r="E2" s="10"/>
       <c r="F2" s="10"/>
       <c r="G2" s="10"/>
       <c r="H2" s="10"/>
       <c r="I2" s="10"/>
       <c r="J2" s="10"/>
       <c r="K2" s="10"/>
       <c r="L2" s="10"/>
       <c r="M2" s="11" t="s">
         <v>47</v>
       </c>
       <c r="N2" s="8"/>
     </row>
     <row r="3" spans="1:14" s="5" customFormat="1" ht="20.25" customHeight="1">
       <c r="A3" s="23"/>
       <c r="B3" s="21" t="s">
         <v>19</v>
       </c>
@@ -5814,82 +5814,82 @@
       </c>
       <c r="G3" s="21" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="21" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="21" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="21" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="21" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="21" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="22" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="12"/>
     </row>
     <row r="4" spans="1:14">
-      <c r="A4" s="54" t="s">
+      <c r="A4" s="61" t="s">
         <v>1</v>
       </c>
-      <c r="B4" s="54"/>
-[...10 lines deleted...]
-      <c r="M4" s="54"/>
+      <c r="B4" s="61"/>
+      <c r="C4" s="61"/>
+      <c r="D4" s="61"/>
+      <c r="E4" s="61"/>
+      <c r="F4" s="61"/>
+      <c r="G4" s="61"/>
+      <c r="H4" s="61"/>
+      <c r="I4" s="61"/>
+      <c r="J4" s="61"/>
+      <c r="K4" s="61"/>
+      <c r="L4" s="61"/>
+      <c r="M4" s="61"/>
     </row>
     <row r="5" spans="1:14" ht="12.75" customHeight="1">
-      <c r="A5" s="55" t="s">
+      <c r="A5" s="62" t="s">
         <v>16</v>
       </c>
-      <c r="B5" s="55"/>
-[...10 lines deleted...]
-      <c r="M5" s="55"/>
+      <c r="B5" s="62"/>
+      <c r="C5" s="62"/>
+      <c r="D5" s="62"/>
+      <c r="E5" s="62"/>
+      <c r="F5" s="62"/>
+      <c r="G5" s="62"/>
+      <c r="H5" s="62"/>
+      <c r="I5" s="62"/>
+      <c r="J5" s="62"/>
+      <c r="K5" s="62"/>
+      <c r="L5" s="62"/>
+      <c r="M5" s="62"/>
     </row>
     <row r="6" spans="1:14" ht="19.5" customHeight="1">
       <c r="A6" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="14">
         <v>0.6</v>
       </c>
       <c r="C6" s="14">
         <v>0.7</v>
       </c>
       <c r="D6" s="14">
         <v>0.5</v>
       </c>
       <c r="E6" s="14">
         <v>0.4</v>
       </c>
       <c r="F6" s="14">
         <v>0.2</v>
       </c>
       <c r="G6" s="14">
         <v>0.2</v>
       </c>
       <c r="H6" s="14">
         <v>0.1</v>
@@ -6381,65 +6381,65 @@
         <v>0.3</v>
       </c>
       <c r="G18" s="16">
         <v>0.2</v>
       </c>
       <c r="H18" s="16">
         <v>0.4</v>
       </c>
       <c r="I18" s="16">
         <v>0.4</v>
       </c>
       <c r="J18" s="16">
         <v>0.4</v>
       </c>
       <c r="K18" s="16">
         <v>0.8</v>
       </c>
       <c r="L18" s="16">
         <v>0.9</v>
       </c>
       <c r="M18" s="16">
         <v>0.8</v>
       </c>
     </row>
     <row r="19" spans="1:13">
-      <c r="A19" s="54" t="s">
+      <c r="A19" s="61" t="s">
         <v>17</v>
       </c>
-      <c r="B19" s="54"/>
-[...10 lines deleted...]
-      <c r="M19" s="54"/>
+      <c r="B19" s="61"/>
+      <c r="C19" s="61"/>
+      <c r="D19" s="61"/>
+      <c r="E19" s="61"/>
+      <c r="F19" s="61"/>
+      <c r="G19" s="61"/>
+      <c r="H19" s="61"/>
+      <c r="I19" s="61"/>
+      <c r="J19" s="61"/>
+      <c r="K19" s="61"/>
+      <c r="L19" s="61"/>
+      <c r="M19" s="61"/>
     </row>
     <row r="20" spans="1:13" ht="19.5" customHeight="1">
       <c r="A20" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B20" s="18">
         <v>0.6</v>
       </c>
       <c r="C20" s="18">
         <v>1.3</v>
       </c>
       <c r="D20" s="18">
         <v>1.8</v>
       </c>
       <c r="E20" s="18">
         <v>2.2000000000000002</v>
       </c>
       <c r="F20" s="18">
         <v>2.4</v>
       </c>
       <c r="G20" s="18">
         <v>2.6</v>
       </c>
       <c r="H20" s="18">
         <v>2.7</v>
@@ -6931,65 +6931,65 @@
         <v>2.6</v>
       </c>
       <c r="G32" s="16">
         <v>2.8</v>
       </c>
       <c r="H32" s="16">
         <v>3.2</v>
       </c>
       <c r="I32" s="16">
         <v>3.6</v>
       </c>
       <c r="J32" s="16">
         <v>4</v>
       </c>
       <c r="K32" s="16">
         <v>4.8</v>
       </c>
       <c r="L32" s="16">
         <v>5.8</v>
       </c>
       <c r="M32" s="16">
         <v>6.6</v>
       </c>
     </row>
     <row r="33" spans="1:13" ht="12.75" customHeight="1">
-      <c r="A33" s="55" t="s">
+      <c r="A33" s="62" t="s">
         <v>18</v>
       </c>
-      <c r="B33" s="55"/>
-[...10 lines deleted...]
-      <c r="M33" s="55"/>
+      <c r="B33" s="62"/>
+      <c r="C33" s="62"/>
+      <c r="D33" s="62"/>
+      <c r="E33" s="62"/>
+      <c r="F33" s="62"/>
+      <c r="G33" s="62"/>
+      <c r="H33" s="62"/>
+      <c r="I33" s="62"/>
+      <c r="J33" s="62"/>
+      <c r="K33" s="62"/>
+      <c r="L33" s="62"/>
+      <c r="M33" s="62"/>
     </row>
     <row r="34" spans="1:13" ht="20.25" customHeight="1">
       <c r="A34" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B34" s="14">
         <v>6.8</v>
       </c>
       <c r="C34" s="14">
         <v>6.5</v>
       </c>
       <c r="D34" s="14">
         <v>6.6</v>
       </c>
       <c r="E34" s="14">
         <v>6.5</v>
       </c>
       <c r="F34" s="14">
         <v>6.2</v>
       </c>
       <c r="G34" s="14">
         <v>5.9</v>
       </c>
       <c r="H34" s="14">
         <v>5.9</v>
@@ -7481,65 +7481,65 @@
         <v>6.4</v>
       </c>
       <c r="G46" s="20">
         <v>6.2</v>
       </c>
       <c r="H46" s="20">
         <v>6.5</v>
       </c>
       <c r="I46" s="20">
         <v>6.3</v>
       </c>
       <c r="J46" s="20">
         <v>5.9</v>
       </c>
       <c r="K46" s="20">
         <v>6.3</v>
       </c>
       <c r="L46" s="20">
         <v>6.8</v>
       </c>
       <c r="M46" s="20">
         <v>6.6</v>
       </c>
     </row>
     <row r="47" spans="1:13">
-      <c r="A47" s="54" t="s">
+      <c r="A47" s="61" t="s">
         <v>32</v>
       </c>
-      <c r="B47" s="54"/>
-[...10 lines deleted...]
-      <c r="M47" s="54"/>
+      <c r="B47" s="61"/>
+      <c r="C47" s="61"/>
+      <c r="D47" s="61"/>
+      <c r="E47" s="61"/>
+      <c r="F47" s="61"/>
+      <c r="G47" s="61"/>
+      <c r="H47" s="61"/>
+      <c r="I47" s="61"/>
+      <c r="J47" s="61"/>
+      <c r="K47" s="61"/>
+      <c r="L47" s="61"/>
+      <c r="M47" s="61"/>
     </row>
     <row r="48" spans="1:13" ht="20.25" customHeight="1">
       <c r="A48" t="s">
         <v>2</v>
       </c>
       <c r="B48">
         <v>280.7</v>
       </c>
       <c r="C48">
         <v>283.3</v>
       </c>
       <c r="D48">
         <v>285.3</v>
       </c>
       <c r="E48">
         <v>286.8</v>
       </c>
       <c r="F48">
         <v>287.60000000000002</v>
       </c>
       <c r="G48">
         <v>288.3</v>
       </c>
       <c r="H48">
         <v>288.8</v>
@@ -8099,65 +8099,65 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N61"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="80" workbookViewId="0">
       <selection sqref="A1:IV3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="20.42578125" style="8" customWidth="1"/>
     <col min="2" max="2" width="8.28515625" style="8" customWidth="1"/>
     <col min="3" max="3" width="9.7109375" style="8" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" style="8" customWidth="1"/>
     <col min="5" max="5" width="9.5703125" style="8" customWidth="1"/>
     <col min="6" max="6" width="8.5703125" style="8" customWidth="1"/>
     <col min="7" max="7" width="9" style="8" customWidth="1"/>
     <col min="8" max="8" width="8.7109375" style="8" customWidth="1"/>
     <col min="9" max="9" width="8.85546875" style="8" customWidth="1"/>
     <col min="10" max="11" width="9.42578125" style="8" customWidth="1"/>
     <col min="12" max="12" width="9.85546875" style="8" customWidth="1"/>
     <col min="13" max="13" width="10.42578125" style="8" customWidth="1"/>
     <col min="14" max="14" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="32.25" customHeight="1">
-      <c r="A1" s="53" t="s">
+      <c r="A1" s="60" t="s">
         <v>46</v>
       </c>
-      <c r="B1" s="53"/>
-[...10 lines deleted...]
-      <c r="M1" s="53"/>
+      <c r="B1" s="60"/>
+      <c r="C1" s="60"/>
+      <c r="D1" s="60"/>
+      <c r="E1" s="60"/>
+      <c r="F1" s="60"/>
+      <c r="G1" s="60"/>
+      <c r="H1" s="60"/>
+      <c r="I1" s="60"/>
+      <c r="J1" s="60"/>
+      <c r="K1" s="60"/>
+      <c r="L1" s="60"/>
+      <c r="M1" s="60"/>
       <c r="N1" s="7"/>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" s="9"/>
       <c r="B2" s="10"/>
       <c r="C2" s="10"/>
       <c r="D2" s="10"/>
       <c r="E2" s="10"/>
       <c r="F2" s="10"/>
       <c r="G2" s="10"/>
       <c r="H2" s="10"/>
       <c r="I2" s="10"/>
       <c r="J2" s="10"/>
       <c r="K2" s="10"/>
       <c r="L2" s="10"/>
       <c r="M2" s="11" t="s">
         <v>47</v>
       </c>
       <c r="N2" s="8"/>
     </row>
     <row r="3" spans="1:14" s="5" customFormat="1" ht="20.25" customHeight="1">
       <c r="A3" s="23"/>
       <c r="B3" s="21" t="s">
         <v>19</v>
       </c>
@@ -8175,82 +8175,82 @@
       </c>
       <c r="G3" s="21" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="21" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="21" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="21" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="21" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="21" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="22" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="12"/>
     </row>
     <row r="4" spans="1:14">
-      <c r="A4" s="54" t="s">
+      <c r="A4" s="61" t="s">
         <v>36</v>
       </c>
-      <c r="B4" s="54"/>
-[...10 lines deleted...]
-      <c r="M4" s="54"/>
+      <c r="B4" s="61"/>
+      <c r="C4" s="61"/>
+      <c r="D4" s="61"/>
+      <c r="E4" s="61"/>
+      <c r="F4" s="61"/>
+      <c r="G4" s="61"/>
+      <c r="H4" s="61"/>
+      <c r="I4" s="61"/>
+      <c r="J4" s="61"/>
+      <c r="K4" s="61"/>
+      <c r="L4" s="61"/>
+      <c r="M4" s="61"/>
     </row>
     <row r="5" spans="1:14" ht="12.75" customHeight="1">
-      <c r="A5" s="55" t="s">
+      <c r="A5" s="62" t="s">
         <v>16</v>
       </c>
-      <c r="B5" s="55"/>
-[...10 lines deleted...]
-      <c r="M5" s="55"/>
+      <c r="B5" s="62"/>
+      <c r="C5" s="62"/>
+      <c r="D5" s="62"/>
+      <c r="E5" s="62"/>
+      <c r="F5" s="62"/>
+      <c r="G5" s="62"/>
+      <c r="H5" s="62"/>
+      <c r="I5" s="62"/>
+      <c r="J5" s="62"/>
+      <c r="K5" s="62"/>
+      <c r="L5" s="62"/>
+      <c r="M5" s="62"/>
     </row>
     <row r="6" spans="1:14" ht="19.5" customHeight="1">
       <c r="A6" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="14">
         <v>0.5</v>
       </c>
       <c r="C6" s="14">
         <v>0.3</v>
       </c>
       <c r="D6" s="14">
         <v>0.5</v>
       </c>
       <c r="E6" s="14">
         <v>0.5</v>
       </c>
       <c r="F6" s="14">
         <v>0.6</v>
       </c>
       <c r="G6" s="14">
         <v>0.2</v>
       </c>
       <c r="H6" s="14">
         <v>0.2</v>
@@ -8742,65 +8742,65 @@
         <v>0.6</v>
       </c>
       <c r="G18" s="16">
         <v>0.3</v>
       </c>
       <c r="H18" s="16">
         <v>0.2</v>
       </c>
       <c r="I18" s="16">
         <v>0.4</v>
       </c>
       <c r="J18" s="16">
         <v>0.5</v>
       </c>
       <c r="K18" s="16">
         <v>0.4</v>
       </c>
       <c r="L18" s="16">
         <v>0.5</v>
       </c>
       <c r="M18" s="16">
         <v>0.6</v>
       </c>
     </row>
     <row r="19" spans="1:13">
-      <c r="A19" s="54" t="s">
+      <c r="A19" s="61" t="s">
         <v>17</v>
       </c>
-      <c r="B19" s="54"/>
-[...10 lines deleted...]
-      <c r="M19" s="54"/>
+      <c r="B19" s="61"/>
+      <c r="C19" s="61"/>
+      <c r="D19" s="61"/>
+      <c r="E19" s="61"/>
+      <c r="F19" s="61"/>
+      <c r="G19" s="61"/>
+      <c r="H19" s="61"/>
+      <c r="I19" s="61"/>
+      <c r="J19" s="61"/>
+      <c r="K19" s="61"/>
+      <c r="L19" s="61"/>
+      <c r="M19" s="61"/>
     </row>
     <row r="20" spans="1:13" ht="19.5" customHeight="1">
       <c r="A20" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B20" s="18">
         <v>0.5</v>
       </c>
       <c r="C20" s="18">
         <v>0.8</v>
       </c>
       <c r="D20" s="18">
         <v>1.3</v>
       </c>
       <c r="E20" s="18">
         <v>1.8</v>
       </c>
       <c r="F20" s="18">
         <v>2.4</v>
       </c>
       <c r="G20" s="18">
         <v>2.6</v>
       </c>
       <c r="H20" s="18">
         <v>2.8</v>
@@ -9292,65 +9292,65 @@
         <v>2.8</v>
       </c>
       <c r="G32" s="16">
         <v>3.1</v>
       </c>
       <c r="H32" s="16">
         <v>3.3</v>
       </c>
       <c r="I32" s="16">
         <v>3.7</v>
       </c>
       <c r="J32" s="16">
         <v>4.2</v>
       </c>
       <c r="K32" s="16">
         <v>4.7</v>
       </c>
       <c r="L32" s="16">
         <v>5.2</v>
       </c>
       <c r="M32" s="16">
         <v>5.8</v>
       </c>
     </row>
     <row r="33" spans="1:13" ht="12.75" customHeight="1">
-      <c r="A33" s="55" t="s">
+      <c r="A33" s="62" t="s">
         <v>18</v>
       </c>
-      <c r="B33" s="55"/>
-[...10 lines deleted...]
-      <c r="M33" s="55"/>
+      <c r="B33" s="62"/>
+      <c r="C33" s="62"/>
+      <c r="D33" s="62"/>
+      <c r="E33" s="62"/>
+      <c r="F33" s="62"/>
+      <c r="G33" s="62"/>
+      <c r="H33" s="62"/>
+      <c r="I33" s="62"/>
+      <c r="J33" s="62"/>
+      <c r="K33" s="62"/>
+      <c r="L33" s="62"/>
+      <c r="M33" s="62"/>
     </row>
     <row r="34" spans="1:13" ht="20.25" customHeight="1">
       <c r="A34" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B34" s="14">
         <v>5.2</v>
       </c>
       <c r="C34" s="14">
         <v>4.8</v>
       </c>
       <c r="D34" s="14">
         <v>4.8</v>
       </c>
       <c r="E34" s="14">
         <v>4.9000000000000004</v>
       </c>
       <c r="F34" s="14">
         <v>5.3</v>
       </c>
       <c r="G34" s="14">
         <v>5.4</v>
       </c>
       <c r="H34" s="14">
         <v>5.4</v>
@@ -9842,65 +9842,65 @@
         <v>6.7</v>
       </c>
       <c r="G46" s="20">
         <v>6.9</v>
       </c>
       <c r="H46" s="20">
         <v>6.6</v>
       </c>
       <c r="I46" s="20">
         <v>6.7</v>
       </c>
       <c r="J46" s="20">
         <v>6.8</v>
       </c>
       <c r="K46" s="20">
         <v>6.5</v>
       </c>
       <c r="L46" s="20">
         <v>6</v>
       </c>
       <c r="M46" s="20">
         <v>5.8</v>
       </c>
     </row>
     <row r="47" spans="1:13">
-      <c r="A47" s="54" t="s">
+      <c r="A47" s="61" t="s">
         <v>32</v>
       </c>
-      <c r="B47" s="54"/>
-[...10 lines deleted...]
-      <c r="M47" s="54"/>
+      <c r="B47" s="61"/>
+      <c r="C47" s="61"/>
+      <c r="D47" s="61"/>
+      <c r="E47" s="61"/>
+      <c r="F47" s="61"/>
+      <c r="G47" s="61"/>
+      <c r="H47" s="61"/>
+      <c r="I47" s="61"/>
+      <c r="J47" s="61"/>
+      <c r="K47" s="61"/>
+      <c r="L47" s="61"/>
+      <c r="M47" s="61"/>
     </row>
     <row r="48" spans="1:13" ht="20.25" customHeight="1">
       <c r="A48" t="s">
         <v>2</v>
       </c>
       <c r="B48">
         <v>300.60000000000002</v>
       </c>
       <c r="C48">
         <v>301.7</v>
       </c>
       <c r="D48">
         <v>303.8</v>
       </c>
       <c r="E48">
         <v>305.89999999999998</v>
       </c>
       <c r="F48">
         <v>308.2</v>
       </c>
       <c r="G48">
         <v>309.10000000000002</v>
       </c>
       <c r="H48">
         <v>309.8</v>
@@ -10460,65 +10460,65 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N61"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="80" workbookViewId="0">
       <selection sqref="A1:IV3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="20.42578125" style="8" customWidth="1"/>
     <col min="2" max="2" width="8.28515625" style="8" customWidth="1"/>
     <col min="3" max="3" width="9.7109375" style="8" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" style="8" customWidth="1"/>
     <col min="5" max="5" width="9.5703125" style="8" customWidth="1"/>
     <col min="6" max="6" width="8.5703125" style="8" customWidth="1"/>
     <col min="7" max="7" width="9" style="8" customWidth="1"/>
     <col min="8" max="8" width="8.7109375" style="8" customWidth="1"/>
     <col min="9" max="9" width="8.85546875" style="8" customWidth="1"/>
     <col min="10" max="11" width="9.42578125" style="8" customWidth="1"/>
     <col min="12" max="12" width="9.85546875" style="8" customWidth="1"/>
     <col min="13" max="13" width="10.42578125" style="8" customWidth="1"/>
     <col min="14" max="14" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="32.25" customHeight="1">
-      <c r="A1" s="53" t="s">
+      <c r="A1" s="60" t="s">
         <v>46</v>
       </c>
-      <c r="B1" s="53"/>
-[...10 lines deleted...]
-      <c r="M1" s="53"/>
+      <c r="B1" s="60"/>
+      <c r="C1" s="60"/>
+      <c r="D1" s="60"/>
+      <c r="E1" s="60"/>
+      <c r="F1" s="60"/>
+      <c r="G1" s="60"/>
+      <c r="H1" s="60"/>
+      <c r="I1" s="60"/>
+      <c r="J1" s="60"/>
+      <c r="K1" s="60"/>
+      <c r="L1" s="60"/>
+      <c r="M1" s="60"/>
       <c r="N1" s="7"/>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" s="9"/>
       <c r="B2" s="10"/>
       <c r="C2" s="10"/>
       <c r="D2" s="10"/>
       <c r="E2" s="10"/>
       <c r="F2" s="10"/>
       <c r="G2" s="10"/>
       <c r="H2" s="10"/>
       <c r="I2" s="10"/>
       <c r="J2" s="10"/>
       <c r="K2" s="10"/>
       <c r="L2" s="10"/>
       <c r="M2" s="11" t="s">
         <v>47</v>
       </c>
       <c r="N2" s="8"/>
     </row>
     <row r="3" spans="1:14" s="5" customFormat="1" ht="20.25" customHeight="1">
       <c r="A3" s="23"/>
       <c r="B3" s="21" t="s">
         <v>19</v>
       </c>
@@ -10536,82 +10536,82 @@
       </c>
       <c r="G3" s="21" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="21" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="21" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="21" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="21" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="21" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="22" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="12"/>
     </row>
     <row r="4" spans="1:14">
-      <c r="A4" s="54" t="s">
+      <c r="A4" s="61" t="s">
         <v>35</v>
       </c>
-      <c r="B4" s="54"/>
-[...10 lines deleted...]
-      <c r="M4" s="54"/>
+      <c r="B4" s="61"/>
+      <c r="C4" s="61"/>
+      <c r="D4" s="61"/>
+      <c r="E4" s="61"/>
+      <c r="F4" s="61"/>
+      <c r="G4" s="61"/>
+      <c r="H4" s="61"/>
+      <c r="I4" s="61"/>
+      <c r="J4" s="61"/>
+      <c r="K4" s="61"/>
+      <c r="L4" s="61"/>
+      <c r="M4" s="61"/>
     </row>
     <row r="5" spans="1:14" ht="12.75" customHeight="1">
-      <c r="A5" s="55" t="s">
+      <c r="A5" s="62" t="s">
         <v>16</v>
       </c>
-      <c r="B5" s="55"/>
-[...10 lines deleted...]
-      <c r="M5" s="55"/>
+      <c r="B5" s="62"/>
+      <c r="C5" s="62"/>
+      <c r="D5" s="62"/>
+      <c r="E5" s="62"/>
+      <c r="F5" s="62"/>
+      <c r="G5" s="62"/>
+      <c r="H5" s="62"/>
+      <c r="I5" s="62"/>
+      <c r="J5" s="62"/>
+      <c r="K5" s="62"/>
+      <c r="L5" s="62"/>
+      <c r="M5" s="62"/>
     </row>
     <row r="6" spans="1:14" ht="19.5" customHeight="1">
       <c r="A6" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="14">
         <v>0.7</v>
       </c>
       <c r="C6" s="14">
         <v>0.6</v>
       </c>
       <c r="D6" s="14">
         <v>0.9</v>
       </c>
       <c r="E6" s="14">
         <v>0.9</v>
       </c>
       <c r="F6" s="14">
         <v>0.5</v>
       </c>
       <c r="G6" s="14">
         <v>0.4</v>
       </c>
       <c r="H6" s="14">
         <v>0.3</v>
@@ -11103,65 +11103,65 @@
         <v>0.9</v>
       </c>
       <c r="G18" s="16">
         <v>0.6</v>
       </c>
       <c r="H18" s="16">
         <v>0.4</v>
       </c>
       <c r="I18" s="16">
         <v>0.9</v>
       </c>
       <c r="J18" s="16">
         <v>0.5</v>
       </c>
       <c r="K18" s="16">
         <v>0.5</v>
       </c>
       <c r="L18" s="16">
         <v>0.5</v>
       </c>
       <c r="M18" s="16">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:13">
-      <c r="A19" s="54" t="s">
+      <c r="A19" s="61" t="s">
         <v>17</v>
       </c>
-      <c r="B19" s="54"/>
-[...10 lines deleted...]
-      <c r="M19" s="54"/>
+      <c r="B19" s="61"/>
+      <c r="C19" s="61"/>
+      <c r="D19" s="61"/>
+      <c r="E19" s="61"/>
+      <c r="F19" s="61"/>
+      <c r="G19" s="61"/>
+      <c r="H19" s="61"/>
+      <c r="I19" s="61"/>
+      <c r="J19" s="61"/>
+      <c r="K19" s="61"/>
+      <c r="L19" s="61"/>
+      <c r="M19" s="61"/>
     </row>
     <row r="20" spans="1:13" ht="19.5" customHeight="1">
       <c r="A20" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B20" s="18">
         <v>0.7</v>
       </c>
       <c r="C20" s="18">
         <v>1.3</v>
       </c>
       <c r="D20" s="18">
         <v>2.2999999999999998</v>
       </c>
       <c r="E20" s="18">
         <v>3.2</v>
       </c>
       <c r="F20" s="18">
         <v>3.7</v>
       </c>
       <c r="G20" s="18">
         <v>4.2</v>
       </c>
       <c r="H20" s="18">
         <v>4.4000000000000004</v>
@@ -11653,65 +11653,65 @@
         <v>3</v>
       </c>
       <c r="G32" s="16">
         <v>3.6</v>
       </c>
       <c r="H32" s="16">
         <v>4</v>
       </c>
       <c r="I32" s="16">
         <v>4.9000000000000004</v>
       </c>
       <c r="J32" s="16">
         <v>5.4</v>
       </c>
       <c r="K32" s="16">
         <v>5.9</v>
       </c>
       <c r="L32" s="16">
         <v>6.4</v>
       </c>
       <c r="M32" s="16">
         <v>7.5</v>
       </c>
     </row>
     <row r="33" spans="1:13" ht="12.75" customHeight="1">
-      <c r="A33" s="55" t="s">
+      <c r="A33" s="62" t="s">
         <v>18</v>
       </c>
-      <c r="B33" s="55"/>
-[...10 lines deleted...]
-      <c r="M33" s="55"/>
+      <c r="B33" s="62"/>
+      <c r="C33" s="62"/>
+      <c r="D33" s="62"/>
+      <c r="E33" s="62"/>
+      <c r="F33" s="62"/>
+      <c r="G33" s="62"/>
+      <c r="H33" s="62"/>
+      <c r="I33" s="62"/>
+      <c r="J33" s="62"/>
+      <c r="K33" s="62"/>
+      <c r="L33" s="62"/>
+      <c r="M33" s="62"/>
     </row>
     <row r="34" spans="1:13" ht="20.25" customHeight="1">
       <c r="A34" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B34" s="14">
         <v>5.6</v>
       </c>
       <c r="C34" s="14">
         <v>6</v>
       </c>
       <c r="D34" s="14">
         <v>6.4</v>
       </c>
       <c r="E34" s="14">
         <v>6.8</v>
       </c>
       <c r="F34" s="14">
         <v>6.7</v>
       </c>
       <c r="G34" s="14">
         <v>7</v>
       </c>
       <c r="H34" s="14">
         <v>7.1</v>
@@ -12203,65 +12203,65 @@
         <v>6</v>
       </c>
       <c r="G46" s="20">
         <v>6.3</v>
       </c>
       <c r="H46" s="20">
         <v>6.4</v>
       </c>
       <c r="I46" s="20">
         <v>7</v>
       </c>
       <c r="J46" s="20">
         <v>6.9</v>
       </c>
       <c r="K46" s="20">
         <v>7</v>
       </c>
       <c r="L46" s="20">
         <v>7</v>
       </c>
       <c r="M46" s="20">
         <v>7.5</v>
       </c>
     </row>
     <row r="47" spans="1:13">
-      <c r="A47" s="54" t="s">
+      <c r="A47" s="61" t="s">
         <v>32</v>
       </c>
-      <c r="B47" s="54"/>
-[...10 lines deleted...]
-      <c r="M47" s="54"/>
+      <c r="B47" s="61"/>
+      <c r="C47" s="61"/>
+      <c r="D47" s="61"/>
+      <c r="E47" s="61"/>
+      <c r="F47" s="61"/>
+      <c r="G47" s="61"/>
+      <c r="H47" s="61"/>
+      <c r="I47" s="61"/>
+      <c r="J47" s="61"/>
+      <c r="K47" s="61"/>
+      <c r="L47" s="61"/>
+      <c r="M47" s="61"/>
     </row>
     <row r="48" spans="1:13" ht="20.25" customHeight="1">
       <c r="A48" t="s">
         <v>2</v>
       </c>
       <c r="B48">
         <v>323</v>
       </c>
       <c r="C48">
         <v>325.7</v>
       </c>
       <c r="D48">
         <v>329.7</v>
       </c>
       <c r="E48">
         <v>333.5</v>
       </c>
       <c r="F48">
         <v>335.7</v>
       </c>
       <c r="G48">
         <v>337.6</v>
       </c>
       <c r="H48">
         <v>338.8</v>
@@ -12821,65 +12821,65 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N63"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="80" workbookViewId="0">
       <selection sqref="A1:IV3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="20.42578125" style="8" customWidth="1"/>
     <col min="2" max="2" width="8.28515625" style="8" customWidth="1"/>
     <col min="3" max="3" width="9.7109375" style="8" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" style="8" customWidth="1"/>
     <col min="5" max="5" width="9.5703125" style="8" customWidth="1"/>
     <col min="6" max="6" width="8.5703125" style="8" customWidth="1"/>
     <col min="7" max="7" width="9" style="8" customWidth="1"/>
     <col min="8" max="8" width="8.7109375" style="8" customWidth="1"/>
     <col min="9" max="9" width="8.85546875" style="8" customWidth="1"/>
     <col min="10" max="11" width="9.42578125" style="8" customWidth="1"/>
     <col min="12" max="12" width="9.85546875" style="8" customWidth="1"/>
     <col min="13" max="13" width="10.42578125" style="8" customWidth="1"/>
     <col min="14" max="14" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="32.25" customHeight="1">
-      <c r="A1" s="53" t="s">
+      <c r="A1" s="60" t="s">
         <v>46</v>
       </c>
-      <c r="B1" s="53"/>
-[...10 lines deleted...]
-      <c r="M1" s="53"/>
+      <c r="B1" s="60"/>
+      <c r="C1" s="60"/>
+      <c r="D1" s="60"/>
+      <c r="E1" s="60"/>
+      <c r="F1" s="60"/>
+      <c r="G1" s="60"/>
+      <c r="H1" s="60"/>
+      <c r="I1" s="60"/>
+      <c r="J1" s="60"/>
+      <c r="K1" s="60"/>
+      <c r="L1" s="60"/>
+      <c r="M1" s="60"/>
       <c r="N1" s="7"/>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" s="9"/>
       <c r="B2" s="10"/>
       <c r="C2" s="10"/>
       <c r="D2" s="10"/>
       <c r="E2" s="10"/>
       <c r="F2" s="10"/>
       <c r="G2" s="10"/>
       <c r="H2" s="10"/>
       <c r="I2" s="10"/>
       <c r="J2" s="10"/>
       <c r="K2" s="10"/>
       <c r="L2" s="10"/>
       <c r="M2" s="11" t="s">
         <v>47</v>
       </c>
       <c r="N2" s="8"/>
     </row>
     <row r="3" spans="1:14" s="5" customFormat="1" ht="20.25" customHeight="1">
       <c r="A3" s="23"/>
       <c r="B3" s="21" t="s">
         <v>19</v>
       </c>
@@ -12897,82 +12897,82 @@
       </c>
       <c r="G3" s="21" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="21" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="21" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="21" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="21" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="21" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="22" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="12"/>
     </row>
     <row r="4" spans="1:14">
-      <c r="A4" s="54" t="s">
+      <c r="A4" s="61" t="s">
         <v>33</v>
       </c>
-      <c r="B4" s="54"/>
-[...10 lines deleted...]
-      <c r="M4" s="54"/>
+      <c r="B4" s="61"/>
+      <c r="C4" s="61"/>
+      <c r="D4" s="61"/>
+      <c r="E4" s="61"/>
+      <c r="F4" s="61"/>
+      <c r="G4" s="61"/>
+      <c r="H4" s="61"/>
+      <c r="I4" s="61"/>
+      <c r="J4" s="61"/>
+      <c r="K4" s="61"/>
+      <c r="L4" s="61"/>
+      <c r="M4" s="61"/>
     </row>
     <row r="5" spans="1:14" ht="12.75" customHeight="1">
-      <c r="A5" s="55" t="s">
+      <c r="A5" s="62" t="s">
         <v>16</v>
       </c>
-      <c r="B5" s="55"/>
-[...10 lines deleted...]
-      <c r="M5" s="55"/>
+      <c r="B5" s="62"/>
+      <c r="C5" s="62"/>
+      <c r="D5" s="62"/>
+      <c r="E5" s="62"/>
+      <c r="F5" s="62"/>
+      <c r="G5" s="62"/>
+      <c r="H5" s="62"/>
+      <c r="I5" s="62"/>
+      <c r="J5" s="62"/>
+      <c r="K5" s="62"/>
+      <c r="L5" s="62"/>
+      <c r="M5" s="62"/>
     </row>
     <row r="6" spans="1:14" ht="19.5" customHeight="1">
       <c r="A6" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="14">
         <v>0.6</v>
       </c>
       <c r="C6" s="14">
         <v>0.7</v>
       </c>
       <c r="D6" s="14">
         <v>0.6</v>
       </c>
       <c r="E6" s="14">
         <v>0.9</v>
       </c>
       <c r="F6" s="14">
         <v>0.7</v>
       </c>
       <c r="G6" s="14">
         <v>1.1000000000000001</v>
       </c>
       <c r="H6" s="14">
         <v>0.7</v>
@@ -13464,65 +13464,65 @@
         <v>0.7</v>
       </c>
       <c r="G18" s="16">
         <v>0.7</v>
       </c>
       <c r="H18" s="16">
         <v>0.4</v>
       </c>
       <c r="I18" s="16">
         <v>0.6</v>
       </c>
       <c r="J18" s="16">
         <v>0.3</v>
       </c>
       <c r="K18" s="16">
         <v>0.4</v>
       </c>
       <c r="L18" s="16">
         <v>0.1</v>
       </c>
       <c r="M18" s="16">
         <v>0.7</v>
       </c>
     </row>
     <row r="19" spans="1:13">
-      <c r="A19" s="54" t="s">
+      <c r="A19" s="61" t="s">
         <v>17</v>
       </c>
-      <c r="B19" s="54"/>
-[...10 lines deleted...]
-      <c r="M19" s="54"/>
+      <c r="B19" s="61"/>
+      <c r="C19" s="61"/>
+      <c r="D19" s="61"/>
+      <c r="E19" s="61"/>
+      <c r="F19" s="61"/>
+      <c r="G19" s="61"/>
+      <c r="H19" s="61"/>
+      <c r="I19" s="61"/>
+      <c r="J19" s="61"/>
+      <c r="K19" s="61"/>
+      <c r="L19" s="61"/>
+      <c r="M19" s="61"/>
     </row>
     <row r="20" spans="1:13" ht="19.5" customHeight="1">
       <c r="A20" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B20" s="18">
         <v>0.6</v>
       </c>
       <c r="C20" s="18">
         <v>1.3</v>
       </c>
       <c r="D20" s="18">
         <v>1.9</v>
       </c>
       <c r="E20" s="18">
         <v>2.7</v>
       </c>
       <c r="F20" s="18">
         <v>3.5</v>
       </c>
       <c r="G20" s="18">
         <v>4.5999999999999996</v>
       </c>
       <c r="H20" s="18">
         <v>5.3</v>
@@ -14014,65 +14014,65 @@
         <v>2.5</v>
       </c>
       <c r="G32" s="16">
         <v>3.2</v>
       </c>
       <c r="H32" s="16">
         <v>3.6</v>
       </c>
       <c r="I32" s="16">
         <v>4.2</v>
       </c>
       <c r="J32" s="16">
         <v>4.5</v>
       </c>
       <c r="K32" s="16">
         <v>4.9000000000000004</v>
       </c>
       <c r="L32" s="16">
         <v>5</v>
       </c>
       <c r="M32" s="16">
         <v>5.7</v>
       </c>
     </row>
     <row r="33" spans="1:14" ht="12.75" customHeight="1">
-      <c r="A33" s="55" t="s">
+      <c r="A33" s="62" t="s">
         <v>18</v>
       </c>
-      <c r="B33" s="55"/>
-[...10 lines deleted...]
-      <c r="M33" s="55"/>
+      <c r="B33" s="62"/>
+      <c r="C33" s="62"/>
+      <c r="D33" s="62"/>
+      <c r="E33" s="62"/>
+      <c r="F33" s="62"/>
+      <c r="G33" s="62"/>
+      <c r="H33" s="62"/>
+      <c r="I33" s="62"/>
+      <c r="J33" s="62"/>
+      <c r="K33" s="62"/>
+      <c r="L33" s="62"/>
+      <c r="M33" s="62"/>
     </row>
     <row r="34" spans="1:14" ht="20.25" customHeight="1">
       <c r="A34" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B34" s="14">
         <v>7.4</v>
       </c>
       <c r="C34" s="14">
         <v>7.4</v>
       </c>
       <c r="D34" s="14">
         <v>7</v>
       </c>
       <c r="E34" s="14">
         <v>7</v>
       </c>
       <c r="F34" s="14">
         <v>7.2</v>
       </c>
       <c r="G34" s="14">
         <v>7.9</v>
       </c>
       <c r="H34" s="14">
         <v>8.4</v>
@@ -14564,63 +14564,63 @@
         <v>7</v>
       </c>
       <c r="G46" s="20">
         <v>7.1</v>
       </c>
       <c r="H46" s="20">
         <v>7.1</v>
       </c>
       <c r="I46" s="20">
         <v>6.8</v>
       </c>
       <c r="J46" s="20">
         <v>6.6</v>
       </c>
       <c r="K46" s="20">
         <v>6.5</v>
       </c>
       <c r="L46" s="20">
         <v>6.1</v>
       </c>
       <c r="M46" s="20">
         <v>5.7</v>
       </c>
     </row>
     <row r="47" spans="1:14">
-      <c r="A47" s="54"/>
-[...11 lines deleted...]
-      <c r="M47" s="54"/>
+      <c r="A47" s="61"/>
+      <c r="B47" s="61"/>
+      <c r="C47" s="61"/>
+      <c r="D47" s="61"/>
+      <c r="E47" s="61"/>
+      <c r="F47" s="61"/>
+      <c r="G47" s="61"/>
+      <c r="H47" s="61"/>
+      <c r="I47" s="61"/>
+      <c r="J47" s="61"/>
+      <c r="K47" s="61"/>
+      <c r="L47" s="61"/>
+      <c r="M47" s="61"/>
     </row>
     <row r="48" spans="1:14">
       <c r="A48"/>
       <c r="B48"/>
       <c r="C48"/>
       <c r="D48"/>
       <c r="E48"/>
       <c r="F48"/>
       <c r="G48"/>
       <c r="H48"/>
       <c r="I48"/>
       <c r="J48"/>
       <c r="K48"/>
       <c r="L48"/>
       <c r="M48"/>
       <c r="N48"/>
     </row>
     <row r="49" spans="2:14">
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
@@ -14850,65 +14850,65 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N61"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="80" workbookViewId="0">
       <selection sqref="A1:IV3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="20.42578125" style="8" customWidth="1"/>
     <col min="2" max="2" width="8.28515625" style="8" customWidth="1"/>
     <col min="3" max="3" width="9.7109375" style="8" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" style="8" customWidth="1"/>
     <col min="5" max="5" width="9.5703125" style="8" customWidth="1"/>
     <col min="6" max="6" width="8.5703125" style="8" customWidth="1"/>
     <col min="7" max="7" width="9" style="8" customWidth="1"/>
     <col min="8" max="8" width="8.7109375" style="8" customWidth="1"/>
     <col min="9" max="9" width="8.85546875" style="8" customWidth="1"/>
     <col min="10" max="11" width="9.42578125" style="8" customWidth="1"/>
     <col min="12" max="12" width="9.85546875" style="8" customWidth="1"/>
     <col min="13" max="13" width="10.42578125" style="8" customWidth="1"/>
     <col min="14" max="14" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="32.25" customHeight="1">
-      <c r="A1" s="53" t="s">
+      <c r="A1" s="60" t="s">
         <v>46</v>
       </c>
-      <c r="B1" s="53"/>
-[...10 lines deleted...]
-      <c r="M1" s="53"/>
+      <c r="B1" s="60"/>
+      <c r="C1" s="60"/>
+      <c r="D1" s="60"/>
+      <c r="E1" s="60"/>
+      <c r="F1" s="60"/>
+      <c r="G1" s="60"/>
+      <c r="H1" s="60"/>
+      <c r="I1" s="60"/>
+      <c r="J1" s="60"/>
+      <c r="K1" s="60"/>
+      <c r="L1" s="60"/>
+      <c r="M1" s="60"/>
       <c r="N1" s="7"/>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" s="9"/>
       <c r="B2" s="10"/>
       <c r="C2" s="10"/>
       <c r="D2" s="10"/>
       <c r="E2" s="10"/>
       <c r="F2" s="10"/>
       <c r="G2" s="10"/>
       <c r="H2" s="10"/>
       <c r="I2" s="10"/>
       <c r="J2" s="10"/>
       <c r="K2" s="10"/>
       <c r="L2" s="10"/>
       <c r="M2" s="11" t="s">
         <v>47</v>
       </c>
       <c r="N2" s="8"/>
     </row>
     <row r="3" spans="1:14" s="5" customFormat="1" ht="20.25" customHeight="1">
       <c r="A3" s="23"/>
       <c r="B3" s="21" t="s">
         <v>19</v>
       </c>
@@ -14926,82 +14926,82 @@
       </c>
       <c r="G3" s="21" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="21" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="21" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="21" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="21" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="21" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="22" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="12"/>
     </row>
     <row r="4" spans="1:14">
-      <c r="A4" s="54" t="s">
+      <c r="A4" s="61" t="s">
         <v>34</v>
       </c>
-      <c r="B4" s="54"/>
-[...10 lines deleted...]
-      <c r="M4" s="54"/>
+      <c r="B4" s="61"/>
+      <c r="C4" s="61"/>
+      <c r="D4" s="61"/>
+      <c r="E4" s="61"/>
+      <c r="F4" s="61"/>
+      <c r="G4" s="61"/>
+      <c r="H4" s="61"/>
+      <c r="I4" s="61"/>
+      <c r="J4" s="61"/>
+      <c r="K4" s="61"/>
+      <c r="L4" s="61"/>
+      <c r="M4" s="61"/>
     </row>
     <row r="5" spans="1:14" ht="12.75" customHeight="1">
-      <c r="A5" s="55" t="s">
+      <c r="A5" s="62" t="s">
         <v>16</v>
       </c>
-      <c r="B5" s="55"/>
-[...10 lines deleted...]
-      <c r="M5" s="55"/>
+      <c r="B5" s="62"/>
+      <c r="C5" s="62"/>
+      <c r="D5" s="62"/>
+      <c r="E5" s="62"/>
+      <c r="F5" s="62"/>
+      <c r="G5" s="62"/>
+      <c r="H5" s="62"/>
+      <c r="I5" s="62"/>
+      <c r="J5" s="62"/>
+      <c r="K5" s="62"/>
+      <c r="L5" s="62"/>
+      <c r="M5" s="62"/>
     </row>
     <row r="6" spans="1:14" ht="19.5" customHeight="1">
       <c r="A6" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="14">
         <v>0.7</v>
       </c>
       <c r="C6" s="14">
         <v>0.8</v>
       </c>
       <c r="D6" s="14">
         <v>3.7</v>
       </c>
       <c r="E6" s="14">
         <v>2</v>
       </c>
       <c r="F6" s="14">
         <v>1.4</v>
       </c>
       <c r="G6" s="14">
         <v>1.6</v>
       </c>
       <c r="H6" s="14">
         <v>1.0999999999999943</v>
@@ -15506,65 +15506,65 @@
       </c>
       <c r="G18" s="16">
         <v>2.7</v>
       </c>
       <c r="H18" s="16">
         <v>2</v>
       </c>
       <c r="I18" s="16">
         <v>1.7000000000000028</v>
       </c>
       <c r="J18" s="16">
         <v>1.4</v>
       </c>
       <c r="K18" s="16">
         <v>1.6</v>
       </c>
       <c r="L18" s="16">
         <v>2.0999999999999943</v>
       </c>
       <c r="M18" s="16">
         <v>1.7999999999999972</v>
       </c>
       <c r="N18"/>
     </row>
     <row r="19" spans="1:14">
-      <c r="A19" s="54" t="s">
+      <c r="A19" s="61" t="s">
         <v>17</v>
       </c>
-      <c r="B19" s="54"/>
-[...10 lines deleted...]
-      <c r="M19" s="54"/>
+      <c r="B19" s="61"/>
+      <c r="C19" s="61"/>
+      <c r="D19" s="61"/>
+      <c r="E19" s="61"/>
+      <c r="F19" s="61"/>
+      <c r="G19" s="61"/>
+      <c r="H19" s="61"/>
+      <c r="I19" s="61"/>
+      <c r="J19" s="61"/>
+      <c r="K19" s="61"/>
+      <c r="L19" s="61"/>
+      <c r="M19" s="61"/>
       <c r="N19"/>
     </row>
     <row r="20" spans="1:14" ht="19.5" customHeight="1">
       <c r="A20" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B20" s="18">
         <v>0.7</v>
       </c>
       <c r="C20" s="18">
         <v>1.5</v>
       </c>
       <c r="D20" s="18">
         <v>5.2</v>
       </c>
       <c r="E20" s="18">
         <v>7.3</v>
       </c>
       <c r="F20" s="18">
         <v>8.8000000000000007</v>
       </c>
       <c r="G20" s="18">
         <v>10.5</v>
       </c>
       <c r="H20" s="18">
@@ -16058,65 +16058,65 @@
         <v>12.2</v>
       </c>
       <c r="G32" s="16">
         <v>15.2</v>
       </c>
       <c r="H32" s="16">
         <v>17.599999999999994</v>
       </c>
       <c r="I32" s="16">
         <v>19.599999999999994</v>
       </c>
       <c r="J32" s="16">
         <v>21.2</v>
       </c>
       <c r="K32" s="16">
         <v>23.200000000000003</v>
       </c>
       <c r="L32" s="16">
         <v>25.799999999999997</v>
       </c>
       <c r="M32" s="16">
         <v>28.099999999999994</v>
       </c>
     </row>
     <row r="33" spans="1:14" ht="12.75" customHeight="1">
-      <c r="A33" s="55" t="s">
+      <c r="A33" s="62" t="s">
         <v>18</v>
       </c>
-      <c r="B33" s="55"/>
-[...10 lines deleted...]
-      <c r="M33" s="55"/>
+      <c r="B33" s="62"/>
+      <c r="C33" s="62"/>
+      <c r="D33" s="62"/>
+      <c r="E33" s="62"/>
+      <c r="F33" s="62"/>
+      <c r="G33" s="62"/>
+      <c r="H33" s="62"/>
+      <c r="I33" s="62"/>
+      <c r="J33" s="62"/>
+      <c r="K33" s="62"/>
+      <c r="L33" s="62"/>
+      <c r="M33" s="62"/>
     </row>
     <row r="34" spans="1:14" ht="20.25" customHeight="1">
       <c r="A34" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B34" s="14">
         <v>8.5</v>
       </c>
       <c r="C34" s="14">
         <v>8.6999999999999993</v>
       </c>
       <c r="D34" s="14">
         <v>12</v>
       </c>
       <c r="E34" s="14">
         <v>13.2</v>
       </c>
       <c r="F34" s="14">
         <v>14</v>
       </c>
       <c r="G34" s="14">
         <v>14.5</v>
       </c>
       <c r="H34" s="14">
         <v>15</v>
@@ -16608,63 +16608,63 @@
         <v>15.7</v>
       </c>
       <c r="G46" s="20">
         <v>18</v>
       </c>
       <c r="H46" s="20">
         <v>20</v>
       </c>
       <c r="I46" s="20">
         <v>21.400000000000006</v>
       </c>
       <c r="J46" s="20">
         <v>22.599999999999994</v>
       </c>
       <c r="K46" s="20">
         <v>24.200000000000003</v>
       </c>
       <c r="L46" s="20">
         <v>26.599999999999994</v>
       </c>
       <c r="M46" s="20">
         <v>28.099999999999994</v>
       </c>
     </row>
     <row r="47" spans="1:14">
-      <c r="A47" s="54"/>
-[...11 lines deleted...]
-      <c r="M47" s="54"/>
+      <c r="A47" s="61"/>
+      <c r="B47" s="61"/>
+      <c r="C47" s="61"/>
+      <c r="D47" s="61"/>
+      <c r="E47" s="61"/>
+      <c r="F47" s="61"/>
+      <c r="G47" s="61"/>
+      <c r="H47" s="61"/>
+      <c r="I47" s="61"/>
+      <c r="J47" s="61"/>
+      <c r="K47" s="61"/>
+      <c r="L47" s="61"/>
+      <c r="M47" s="61"/>
     </row>
     <row r="48" spans="1:14">
       <c r="A48"/>
       <c r="B48"/>
       <c r="C48"/>
       <c r="D48"/>
       <c r="E48"/>
       <c r="F48"/>
       <c r="G48"/>
       <c r="H48"/>
       <c r="I48"/>
       <c r="J48"/>
       <c r="K48"/>
       <c r="L48"/>
       <c r="M48"/>
       <c r="N48"/>
     </row>
     <row r="49" spans="2:14">
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
@@ -16874,65 +16874,65 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:O61"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="80" workbookViewId="0">
       <selection sqref="A1:IV3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="20.42578125" style="8" customWidth="1"/>
     <col min="2" max="2" width="8.28515625" style="8" customWidth="1"/>
     <col min="3" max="3" width="9.7109375" style="8" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" style="8" customWidth="1"/>
     <col min="5" max="5" width="9.5703125" style="8" customWidth="1"/>
     <col min="6" max="6" width="8.5703125" style="8" customWidth="1"/>
     <col min="7" max="7" width="9" style="8" customWidth="1"/>
     <col min="8" max="8" width="8.7109375" style="8" customWidth="1"/>
     <col min="9" max="9" width="8.85546875" style="8" customWidth="1"/>
     <col min="10" max="11" width="9.42578125" style="8" customWidth="1"/>
     <col min="12" max="12" width="9.85546875" style="8" customWidth="1"/>
     <col min="13" max="13" width="10.42578125" style="8" customWidth="1"/>
     <col min="14" max="14" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" ht="32.25" customHeight="1">
-      <c r="A1" s="53" t="s">
+      <c r="A1" s="60" t="s">
         <v>46</v>
       </c>
-      <c r="B1" s="53"/>
-[...10 lines deleted...]
-      <c r="M1" s="53"/>
+      <c r="B1" s="60"/>
+      <c r="C1" s="60"/>
+      <c r="D1" s="60"/>
+      <c r="E1" s="60"/>
+      <c r="F1" s="60"/>
+      <c r="G1" s="60"/>
+      <c r="H1" s="60"/>
+      <c r="I1" s="60"/>
+      <c r="J1" s="60"/>
+      <c r="K1" s="60"/>
+      <c r="L1" s="60"/>
+      <c r="M1" s="60"/>
       <c r="N1" s="7"/>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" s="9"/>
       <c r="B2" s="10"/>
       <c r="C2" s="10"/>
       <c r="D2" s="10"/>
       <c r="E2" s="10"/>
       <c r="F2" s="10"/>
       <c r="G2" s="10"/>
       <c r="H2" s="10"/>
       <c r="I2" s="10"/>
       <c r="J2" s="10"/>
       <c r="K2" s="10"/>
       <c r="L2" s="10"/>
       <c r="M2" s="11" t="s">
         <v>47</v>
       </c>
       <c r="N2" s="8"/>
     </row>
     <row r="3" spans="1:15" s="5" customFormat="1" ht="20.25" customHeight="1">
       <c r="A3" s="23"/>
       <c r="B3" s="21" t="s">
         <v>19</v>
       </c>
@@ -16950,82 +16950,82 @@
       </c>
       <c r="G3" s="21" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="21" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="21" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="21" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="21" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="21" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="22" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="12"/>
     </row>
     <row r="4" spans="1:15">
-      <c r="A4" s="54" t="s">
+      <c r="A4" s="61" t="s">
         <v>31</v>
       </c>
-      <c r="B4" s="54"/>
-[...10 lines deleted...]
-      <c r="M4" s="54"/>
+      <c r="B4" s="61"/>
+      <c r="C4" s="61"/>
+      <c r="D4" s="61"/>
+      <c r="E4" s="61"/>
+      <c r="F4" s="61"/>
+      <c r="G4" s="61"/>
+      <c r="H4" s="61"/>
+      <c r="I4" s="61"/>
+      <c r="J4" s="61"/>
+      <c r="K4" s="61"/>
+      <c r="L4" s="61"/>
+      <c r="M4" s="61"/>
     </row>
     <row r="5" spans="1:15" ht="12.75" customHeight="1">
-      <c r="A5" s="55" t="s">
+      <c r="A5" s="62" t="s">
         <v>16</v>
       </c>
-      <c r="B5" s="55"/>
-[...10 lines deleted...]
-      <c r="M5" s="55"/>
+      <c r="B5" s="62"/>
+      <c r="C5" s="62"/>
+      <c r="D5" s="62"/>
+      <c r="E5" s="62"/>
+      <c r="F5" s="62"/>
+      <c r="G5" s="62"/>
+      <c r="H5" s="62"/>
+      <c r="I5" s="62"/>
+      <c r="J5" s="62"/>
+      <c r="K5" s="62"/>
+      <c r="L5" s="62"/>
+      <c r="M5" s="62"/>
     </row>
     <row r="6" spans="1:15" ht="19.5" customHeight="1">
       <c r="A6" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="14">
         <v>1.0999999999999943</v>
       </c>
       <c r="C6" s="14">
         <v>1.2999999999999972</v>
       </c>
       <c r="D6" s="14">
         <v>0.90000000000000568</v>
       </c>
       <c r="E6" s="14">
         <v>0.90000000000000568</v>
       </c>
       <c r="F6" s="14">
         <v>0.59999999999999432</v>
       </c>
       <c r="G6" s="14">
         <v>0.5</v>
       </c>
       <c r="H6" s="14">
         <v>0.59999999999999432</v>
@@ -17531,65 +17531,65 @@
       </c>
       <c r="G18" s="16">
         <v>0.79999999999999716</v>
       </c>
       <c r="H18" s="16">
         <v>1</v>
       </c>
       <c r="I18" s="16">
         <v>0.5</v>
       </c>
       <c r="J18" s="16">
         <v>0.5</v>
       </c>
       <c r="K18" s="16">
         <v>1</v>
       </c>
       <c r="L18" s="16">
         <v>0.40000000000000568</v>
       </c>
       <c r="M18" s="16">
         <v>1.2999999999999972</v>
       </c>
       <c r="N18"/>
     </row>
     <row r="19" spans="1:14">
-      <c r="A19" s="54" t="s">
+      <c r="A19" s="61" t="s">
         <v>17</v>
       </c>
-      <c r="B19" s="54"/>
-[...10 lines deleted...]
-      <c r="M19" s="54"/>
+      <c r="B19" s="61"/>
+      <c r="C19" s="61"/>
+      <c r="D19" s="61"/>
+      <c r="E19" s="61"/>
+      <c r="F19" s="61"/>
+      <c r="G19" s="61"/>
+      <c r="H19" s="61"/>
+      <c r="I19" s="61"/>
+      <c r="J19" s="61"/>
+      <c r="K19" s="61"/>
+      <c r="L19" s="61"/>
+      <c r="M19" s="61"/>
       <c r="N19"/>
     </row>
     <row r="20" spans="1:14" ht="19.5" customHeight="1">
       <c r="A20" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B20" s="18">
         <v>1.0999999999999943</v>
       </c>
       <c r="C20" s="18">
         <v>2.2999999999999972</v>
       </c>
       <c r="D20" s="18">
         <v>3.2000000000000028</v>
       </c>
       <c r="E20" s="18">
         <v>4.2000000000000028</v>
       </c>
       <c r="F20" s="18">
         <v>4.7999999999999972</v>
       </c>
       <c r="G20" s="18">
         <v>5.2999999999999972</v>
       </c>
       <c r="H20" s="18">
@@ -18083,65 +18083,65 @@
         <v>5.9000000000000057</v>
       </c>
       <c r="G32" s="16">
         <v>6.7000000000000028</v>
       </c>
       <c r="H32" s="16">
         <v>7.7999999999999972</v>
       </c>
       <c r="I32" s="16">
         <v>8.4000000000000057</v>
       </c>
       <c r="J32" s="16">
         <v>9</v>
       </c>
       <c r="K32" s="16">
         <v>10</v>
       </c>
       <c r="L32" s="16">
         <v>10.5</v>
       </c>
       <c r="M32" s="16">
         <v>11.799999999999997</v>
       </c>
     </row>
     <row r="33" spans="1:14" ht="12.75" customHeight="1">
-      <c r="A33" s="55" t="s">
+      <c r="A33" s="62" t="s">
         <v>18</v>
       </c>
-      <c r="B33" s="55"/>
-[...10 lines deleted...]
-      <c r="M33" s="55"/>
+      <c r="B33" s="62"/>
+      <c r="C33" s="62"/>
+      <c r="D33" s="62"/>
+      <c r="E33" s="62"/>
+      <c r="F33" s="62"/>
+      <c r="G33" s="62"/>
+      <c r="H33" s="62"/>
+      <c r="I33" s="62"/>
+      <c r="J33" s="62"/>
+      <c r="K33" s="62"/>
+      <c r="L33" s="62"/>
+      <c r="M33" s="62"/>
     </row>
     <row r="34" spans="1:14" ht="20.25" customHeight="1">
       <c r="A34" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B34" s="14">
         <v>20.700000000000003</v>
       </c>
       <c r="C34" s="14">
         <v>21.299999999999997</v>
       </c>
       <c r="D34" s="14">
         <v>18.099999999999994</v>
       </c>
       <c r="E34" s="14">
         <v>16.799999999999997</v>
       </c>
       <c r="F34" s="14">
         <v>15.900000000000006</v>
       </c>
       <c r="G34" s="14">
         <v>14.599999999999994</v>
       </c>
       <c r="H34" s="14">
         <v>14</v>
@@ -18633,63 +18633,63 @@
         <v>20.799999999999997</v>
       </c>
       <c r="G46" s="20">
         <v>18.599999999999994</v>
       </c>
       <c r="H46" s="20">
         <v>17.5</v>
       </c>
       <c r="I46" s="20">
         <v>16.099999999999994</v>
       </c>
       <c r="J46" s="20">
         <v>15.099999999999994</v>
       </c>
       <c r="K46" s="20">
         <v>14.400000000000006</v>
       </c>
       <c r="L46" s="20">
         <v>12.5</v>
       </c>
       <c r="M46" s="20">
         <v>11.799999999999997</v>
       </c>
     </row>
     <row r="47" spans="1:14">
-      <c r="A47" s="54"/>
-[...11 lines deleted...]
-      <c r="M47" s="54"/>
+      <c r="A47" s="61"/>
+      <c r="B47" s="61"/>
+      <c r="C47" s="61"/>
+      <c r="D47" s="61"/>
+      <c r="E47" s="61"/>
+      <c r="F47" s="61"/>
+      <c r="G47" s="61"/>
+      <c r="H47" s="61"/>
+      <c r="I47" s="61"/>
+      <c r="J47" s="61"/>
+      <c r="K47" s="61"/>
+      <c r="L47" s="61"/>
+      <c r="M47" s="61"/>
     </row>
     <row r="48" spans="1:14">
       <c r="A48"/>
       <c r="B48"/>
       <c r="C48"/>
       <c r="D48"/>
       <c r="E48"/>
       <c r="F48"/>
       <c r="G48"/>
       <c r="H48"/>
       <c r="I48"/>
       <c r="J48"/>
       <c r="K48"/>
       <c r="L48"/>
       <c r="M48"/>
       <c r="N48"/>
     </row>
     <row r="49" spans="2:14">
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
@@ -18899,65 +18899,65 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N61"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="80" workbookViewId="0">
       <selection activeCell="P36" sqref="P36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="20.42578125" style="2" customWidth="1"/>
     <col min="2" max="2" width="8.28515625" style="2" customWidth="1"/>
     <col min="3" max="3" width="9.7109375" style="2" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" style="2" customWidth="1"/>
     <col min="5" max="5" width="9.5703125" style="2" customWidth="1"/>
     <col min="6" max="6" width="8.5703125" style="2" customWidth="1"/>
     <col min="7" max="7" width="9" style="2" customWidth="1"/>
     <col min="8" max="8" width="8.7109375" style="2" customWidth="1"/>
     <col min="9" max="9" width="8.85546875" style="2" customWidth="1"/>
     <col min="10" max="11" width="9.42578125" style="2" customWidth="1"/>
     <col min="12" max="12" width="9.85546875" style="2" customWidth="1"/>
     <col min="13" max="13" width="10.42578125" style="2" customWidth="1"/>
     <col min="14" max="14" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="32.25" customHeight="1">
-      <c r="A1" s="53" t="s">
+      <c r="A1" s="60" t="s">
         <v>46</v>
       </c>
-      <c r="B1" s="53"/>
-[...10 lines deleted...]
-      <c r="M1" s="53"/>
+      <c r="B1" s="60"/>
+      <c r="C1" s="60"/>
+      <c r="D1" s="60"/>
+      <c r="E1" s="60"/>
+      <c r="F1" s="60"/>
+      <c r="G1" s="60"/>
+      <c r="H1" s="60"/>
+      <c r="I1" s="60"/>
+      <c r="J1" s="60"/>
+      <c r="K1" s="60"/>
+      <c r="L1" s="60"/>
+      <c r="M1" s="60"/>
       <c r="N1" s="1"/>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" s="9"/>
       <c r="B2" s="10"/>
       <c r="C2" s="10"/>
       <c r="D2" s="10"/>
       <c r="E2" s="10"/>
       <c r="F2" s="10"/>
       <c r="G2" s="10"/>
       <c r="H2" s="10"/>
       <c r="I2" s="10"/>
       <c r="J2" s="10"/>
       <c r="K2" s="10"/>
       <c r="L2" s="10"/>
       <c r="M2" s="11" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="3" spans="1:14" s="5" customFormat="1" ht="20.25" customHeight="1">
       <c r="A3" s="23"/>
       <c r="B3" s="21" t="s">
         <v>19</v>
       </c>
       <c r="C3" s="21" t="s">
@@ -18974,82 +18974,82 @@
       </c>
       <c r="G3" s="21" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="21" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="21" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="21" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="21" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="21" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="22" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4"/>
     </row>
     <row r="4" spans="1:14">
-      <c r="A4" s="54" t="s">
+      <c r="A4" s="61" t="s">
         <v>15</v>
       </c>
-      <c r="B4" s="54"/>
-[...10 lines deleted...]
-      <c r="M4" s="54"/>
+      <c r="B4" s="61"/>
+      <c r="C4" s="61"/>
+      <c r="D4" s="61"/>
+      <c r="E4" s="61"/>
+      <c r="F4" s="61"/>
+      <c r="G4" s="61"/>
+      <c r="H4" s="61"/>
+      <c r="I4" s="61"/>
+      <c r="J4" s="61"/>
+      <c r="K4" s="61"/>
+      <c r="L4" s="61"/>
+      <c r="M4" s="61"/>
     </row>
     <row r="5" spans="1:14" ht="12.75" customHeight="1">
-      <c r="A5" s="55" t="s">
+      <c r="A5" s="62" t="s">
         <v>16</v>
       </c>
-      <c r="B5" s="55"/>
-[...10 lines deleted...]
-      <c r="M5" s="55"/>
+      <c r="B5" s="62"/>
+      <c r="C5" s="62"/>
+      <c r="D5" s="62"/>
+      <c r="E5" s="62"/>
+      <c r="F5" s="62"/>
+      <c r="G5" s="62"/>
+      <c r="H5" s="62"/>
+      <c r="I5" s="62"/>
+      <c r="J5" s="62"/>
+      <c r="K5" s="62"/>
+      <c r="L5" s="62"/>
+      <c r="M5" s="62"/>
     </row>
     <row r="6" spans="1:14" ht="19.5" customHeight="1">
       <c r="A6" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="14">
         <v>0.79999999999999716</v>
       </c>
       <c r="C6" s="14">
         <v>1.0999999999999943</v>
       </c>
       <c r="D6" s="14">
         <v>0.70000000000000284</v>
       </c>
       <c r="E6" s="14">
         <v>0.59999999999999432</v>
       </c>
       <c r="F6" s="14">
         <v>0.40000000000000568</v>
       </c>
       <c r="G6" s="14">
         <v>0.40000000000000568</v>
       </c>
       <c r="H6" s="14">
         <v>0.70000000000000284</v>
@@ -19554,65 +19554,65 @@
       </c>
       <c r="G18" s="16">
         <v>0.70000000000000284</v>
       </c>
       <c r="H18" s="16">
         <v>0.70000000000000284</v>
       </c>
       <c r="I18" s="16">
         <v>0.5</v>
       </c>
       <c r="J18" s="16">
         <v>0.29999999999999716</v>
       </c>
       <c r="K18" s="16">
         <v>0.59999999999999432</v>
       </c>
       <c r="L18" s="16">
         <v>1</v>
       </c>
       <c r="M18" s="16">
         <v>1</v>
       </c>
       <c r="N18"/>
     </row>
     <row r="19" spans="1:14">
-      <c r="A19" s="54" t="s">
+      <c r="A19" s="61" t="s">
         <v>17</v>
       </c>
-      <c r="B19" s="54"/>
-[...10 lines deleted...]
-      <c r="M19" s="54"/>
+      <c r="B19" s="61"/>
+      <c r="C19" s="61"/>
+      <c r="D19" s="61"/>
+      <c r="E19" s="61"/>
+      <c r="F19" s="61"/>
+      <c r="G19" s="61"/>
+      <c r="H19" s="61"/>
+      <c r="I19" s="61"/>
+      <c r="J19" s="61"/>
+      <c r="K19" s="61"/>
+      <c r="L19" s="61"/>
+      <c r="M19" s="61"/>
       <c r="N19"/>
     </row>
     <row r="20" spans="1:14" ht="19.5" customHeight="1">
       <c r="A20" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B20" s="18">
         <v>0.79999999999999716</v>
       </c>
       <c r="C20" s="18">
         <v>1.9000000000000057</v>
       </c>
       <c r="D20" s="18">
         <v>2.5999999999999943</v>
       </c>
       <c r="E20" s="18">
         <v>3.0999999999999943</v>
       </c>
       <c r="F20" s="18">
         <v>3.5</v>
       </c>
       <c r="G20" s="18">
         <v>3.9000000000000057</v>
       </c>
       <c r="H20" s="18">
@@ -20107,65 +20107,65 @@
         <v>4.2000000000000028</v>
       </c>
       <c r="G32" s="16">
         <v>5</v>
       </c>
       <c r="H32" s="16">
         <v>5.7000000000000028</v>
       </c>
       <c r="I32" s="16">
         <v>6.2000000000000028</v>
       </c>
       <c r="J32" s="16">
         <v>6.5999999999999943</v>
       </c>
       <c r="K32" s="16">
         <v>7.2000000000000028</v>
       </c>
       <c r="L32" s="16">
         <v>8.3000000000000007</v>
       </c>
       <c r="M32" s="16">
         <v>9.4</v>
       </c>
     </row>
     <row r="33" spans="1:14" ht="12.75" customHeight="1">
-      <c r="A33" s="55" t="s">
+      <c r="A33" s="62" t="s">
         <v>18</v>
       </c>
-      <c r="B33" s="55"/>
-[...10 lines deleted...]
-      <c r="M33" s="55"/>
+      <c r="B33" s="62"/>
+      <c r="C33" s="62"/>
+      <c r="D33" s="62"/>
+      <c r="E33" s="62"/>
+      <c r="F33" s="62"/>
+      <c r="G33" s="62"/>
+      <c r="H33" s="62"/>
+      <c r="I33" s="62"/>
+      <c r="J33" s="62"/>
+      <c r="K33" s="62"/>
+      <c r="L33" s="62"/>
+      <c r="M33" s="62"/>
     </row>
     <row r="34" spans="1:14" ht="20.25" customHeight="1">
       <c r="A34" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B34" s="14">
         <v>9.5</v>
       </c>
       <c r="C34" s="14">
         <v>9.2999999999999972</v>
       </c>
       <c r="D34" s="14">
         <v>9.0999999999999943</v>
       </c>
       <c r="E34" s="14">
         <v>8.7000000000000028</v>
       </c>
       <c r="F34" s="14">
         <v>8.5</v>
       </c>
       <c r="G34" s="14">
         <v>8.4000000000000057</v>
       </c>
       <c r="H34" s="14">
         <v>8.5999999999999943</v>
@@ -20658,63 +20658,63 @@
         <v>10.099999999999994</v>
       </c>
       <c r="G46" s="20">
         <v>10</v>
       </c>
       <c r="H46" s="20">
         <v>9.5999999999999943</v>
       </c>
       <c r="I46" s="20">
         <v>9.5999999999999943</v>
       </c>
       <c r="J46" s="20">
         <v>9.4000000000000057</v>
       </c>
       <c r="K46" s="20">
         <v>9</v>
       </c>
       <c r="L46" s="20">
         <v>9.6999999999999993</v>
       </c>
       <c r="M46" s="20">
         <v>9.4</v>
       </c>
     </row>
     <row r="47" spans="1:14">
-      <c r="A47" s="54"/>
-[...11 lines deleted...]
-      <c r="M47" s="54"/>
+      <c r="A47" s="61"/>
+      <c r="B47" s="61"/>
+      <c r="C47" s="61"/>
+      <c r="D47" s="61"/>
+      <c r="E47" s="61"/>
+      <c r="F47" s="61"/>
+      <c r="G47" s="61"/>
+      <c r="H47" s="61"/>
+      <c r="I47" s="61"/>
+      <c r="J47" s="61"/>
+      <c r="K47" s="61"/>
+      <c r="L47" s="61"/>
+      <c r="M47" s="61"/>
     </row>
     <row r="48" spans="1:14">
       <c r="A48"/>
       <c r="B48"/>
       <c r="C48"/>
       <c r="D48"/>
       <c r="E48"/>
       <c r="F48"/>
       <c r="G48"/>
       <c r="H48"/>
       <c r="I48"/>
       <c r="J48"/>
       <c r="K48"/>
       <c r="L48"/>
       <c r="M48"/>
       <c r="N48"/>
     </row>
     <row r="49" spans="2:14">
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
@@ -20924,65 +20924,65 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M47"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="80" workbookViewId="0">
       <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="20.42578125" style="27" customWidth="1"/>
     <col min="2" max="2" width="8.28515625" style="27" customWidth="1"/>
     <col min="3" max="3" width="9.7109375" style="27" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" style="27" customWidth="1"/>
     <col min="5" max="5" width="9.5703125" style="27" customWidth="1"/>
     <col min="6" max="6" width="8.5703125" style="27" customWidth="1"/>
     <col min="7" max="7" width="9" style="27" customWidth="1"/>
     <col min="8" max="8" width="8.7109375" style="27" customWidth="1"/>
     <col min="9" max="9" width="8.85546875" style="49" customWidth="1"/>
     <col min="10" max="11" width="9.42578125" style="27" customWidth="1"/>
     <col min="12" max="12" width="9.85546875" style="49" customWidth="1"/>
     <col min="13" max="13" width="10.42578125" style="27" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="27"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="15.75">
-      <c r="A1" s="57" t="s">
+      <c r="A1" s="64" t="s">
         <v>46</v>
       </c>
-      <c r="B1" s="57"/>
-[...10 lines deleted...]
-      <c r="M1" s="57"/>
+      <c r="B1" s="64"/>
+      <c r="C1" s="64"/>
+      <c r="D1" s="64"/>
+      <c r="E1" s="64"/>
+      <c r="F1" s="64"/>
+      <c r="G1" s="64"/>
+      <c r="H1" s="64"/>
+      <c r="I1" s="64"/>
+      <c r="J1" s="64"/>
+      <c r="K1" s="64"/>
+      <c r="L1" s="64"/>
+      <c r="M1" s="64"/>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" s="28"/>
       <c r="B2" s="29"/>
       <c r="C2" s="29"/>
       <c r="D2" s="29"/>
       <c r="E2" s="29"/>
       <c r="F2" s="29"/>
       <c r="G2" s="29"/>
       <c r="H2" s="29"/>
       <c r="I2" s="30"/>
       <c r="J2" s="29"/>
       <c r="K2" s="29"/>
       <c r="L2" s="30"/>
       <c r="M2" s="31" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="36" customFormat="1">
       <c r="A3" s="32"/>
       <c r="B3" s="33" t="s">
         <v>19</v>
       </c>
       <c r="C3" s="33" t="s">
         <v>20</v>
@@ -20997,82 +20997,82 @@
         <v>23</v>
       </c>
       <c r="G3" s="33" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="33" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="34" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="33" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="33" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="34" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="35" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="4" spans="1:13">
-      <c r="A4" s="56" t="s">
+      <c r="A4" s="63" t="s">
         <v>48</v>
       </c>
-      <c r="B4" s="56"/>
-[...10 lines deleted...]
-      <c r="M4" s="56"/>
+      <c r="B4" s="63"/>
+      <c r="C4" s="63"/>
+      <c r="D4" s="63"/>
+      <c r="E4" s="63"/>
+      <c r="F4" s="63"/>
+      <c r="G4" s="63"/>
+      <c r="H4" s="63"/>
+      <c r="I4" s="63"/>
+      <c r="J4" s="63"/>
+      <c r="K4" s="63"/>
+      <c r="L4" s="63"/>
+      <c r="M4" s="63"/>
     </row>
     <row r="5" spans="1:13">
-      <c r="A5" s="58" t="s">
+      <c r="A5" s="65" t="s">
         <v>16</v>
       </c>
-      <c r="B5" s="58"/>
-[...10 lines deleted...]
-      <c r="M5" s="58"/>
+      <c r="B5" s="65"/>
+      <c r="C5" s="65"/>
+      <c r="D5" s="65"/>
+      <c r="E5" s="65"/>
+      <c r="F5" s="65"/>
+      <c r="G5" s="65"/>
+      <c r="H5" s="65"/>
+      <c r="I5" s="65"/>
+      <c r="J5" s="65"/>
+      <c r="K5" s="65"/>
+      <c r="L5" s="65"/>
+      <c r="M5" s="65"/>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" s="37" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="38">
         <v>1.1000000000000001</v>
       </c>
       <c r="C6" s="38">
         <v>1.5</v>
       </c>
       <c r="D6" s="38">
         <v>1.3</v>
       </c>
       <c r="E6" s="38">
         <v>1.2</v>
       </c>
       <c r="F6" s="38">
         <v>0.9</v>
       </c>
       <c r="G6" s="38">
         <v>0.8</v>
       </c>
       <c r="H6" s="38">
         <v>0.7</v>
@@ -21564,65 +21564,65 @@
         <v>0.9</v>
       </c>
       <c r="G18" s="41">
         <v>0.8</v>
       </c>
       <c r="H18" s="41">
         <v>0.5</v>
       </c>
       <c r="I18" s="42">
         <v>0.9</v>
       </c>
       <c r="J18" s="42">
         <v>0.9</v>
       </c>
       <c r="K18" s="41">
         <v>1.1000000000000001</v>
       </c>
       <c r="L18" s="42">
         <v>1.1000000000000001</v>
       </c>
       <c r="M18" s="41">
         <v>1.2</v>
       </c>
     </row>
     <row r="19" spans="1:13">
-      <c r="A19" s="56" t="s">
+      <c r="A19" s="63" t="s">
         <v>17</v>
       </c>
-      <c r="B19" s="56"/>
-[...10 lines deleted...]
-      <c r="M19" s="56"/>
+      <c r="B19" s="63"/>
+      <c r="C19" s="63"/>
+      <c r="D19" s="63"/>
+      <c r="E19" s="63"/>
+      <c r="F19" s="63"/>
+      <c r="G19" s="63"/>
+      <c r="H19" s="63"/>
+      <c r="I19" s="63"/>
+      <c r="J19" s="63"/>
+      <c r="K19" s="63"/>
+      <c r="L19" s="63"/>
+      <c r="M19" s="63"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="37" t="s">
         <v>2</v>
       </c>
       <c r="B20" s="38">
         <v>1.1000000000000001</v>
       </c>
       <c r="C20" s="44">
         <v>2.6</v>
       </c>
       <c r="D20" s="44">
         <v>3.9</v>
       </c>
       <c r="E20" s="44">
         <v>5.14</v>
       </c>
       <c r="F20" s="44">
         <v>6.1</v>
       </c>
       <c r="G20" s="44">
         <v>7</v>
       </c>
       <c r="H20" s="44">
         <v>7.7000000000000028</v>
@@ -22114,65 +22114,65 @@
         <v>5.9</v>
       </c>
       <c r="G32" s="41">
         <v>6.7</v>
       </c>
       <c r="H32" s="41">
         <v>7.2000000000000028</v>
       </c>
       <c r="I32" s="42">
         <v>8.1999999999999993</v>
       </c>
       <c r="J32" s="42">
         <v>9.1999999999999993</v>
       </c>
       <c r="K32" s="41">
         <v>10.4</v>
       </c>
       <c r="L32" s="42">
         <v>11.6</v>
       </c>
       <c r="M32" s="41">
         <v>12.9</v>
       </c>
     </row>
     <row r="33" spans="1:13">
-      <c r="A33" s="58" t="s">
+      <c r="A33" s="65" t="s">
         <v>18</v>
       </c>
-      <c r="B33" s="58"/>
-[...10 lines deleted...]
-      <c r="M33" s="58"/>
+      <c r="B33" s="65"/>
+      <c r="C33" s="65"/>
+      <c r="D33" s="65"/>
+      <c r="E33" s="65"/>
+      <c r="F33" s="65"/>
+      <c r="G33" s="65"/>
+      <c r="H33" s="65"/>
+      <c r="I33" s="65"/>
+      <c r="J33" s="65"/>
+      <c r="K33" s="65"/>
+      <c r="L33" s="65"/>
+      <c r="M33" s="65"/>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" s="37" t="s">
         <v>2</v>
       </c>
       <c r="B34" s="26">
         <v>8.9</v>
       </c>
       <c r="C34" s="38">
         <v>9.4</v>
       </c>
       <c r="D34" s="38">
         <v>10</v>
       </c>
       <c r="E34" s="38">
         <v>10.68</v>
       </c>
       <c r="F34" s="38">
         <v>11.3</v>
       </c>
       <c r="G34" s="38">
         <v>11.8</v>
       </c>
       <c r="H34" s="44">
         <v>11.8</v>
@@ -22664,1518 +22664,1602 @@
         <v>11.1</v>
       </c>
       <c r="G46" s="48">
         <v>11.2</v>
       </c>
       <c r="H46" s="48">
         <v>10.900000000000006</v>
       </c>
       <c r="I46" s="48">
         <v>11.4</v>
       </c>
       <c r="J46" s="48">
         <v>12</v>
       </c>
       <c r="K46" s="50">
         <v>12.6</v>
       </c>
       <c r="L46" s="50">
         <v>12.7</v>
       </c>
       <c r="M46" s="48">
         <v>12.9</v>
       </c>
     </row>
     <row r="47" spans="1:13">
-      <c r="A47" s="56"/>
-[...11 lines deleted...]
-      <c r="M47" s="56"/>
+      <c r="A47" s="63"/>
+      <c r="B47" s="63"/>
+      <c r="C47" s="63"/>
+      <c r="D47" s="63"/>
+      <c r="E47" s="63"/>
+      <c r="F47" s="63"/>
+      <c r="G47" s="63"/>
+      <c r="H47" s="63"/>
+      <c r="I47" s="63"/>
+      <c r="J47" s="63"/>
+      <c r="K47" s="63"/>
+      <c r="L47" s="63"/>
+      <c r="M47" s="63"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A47:M47"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A5:M5"/>
     <mergeCell ref="A19:M19"/>
     <mergeCell ref="A33:M33"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="60" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M49"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" zoomScaleSheetLayoutView="80" workbookViewId="0">
       <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="20.42578125" style="27" customWidth="1"/>
     <col min="2" max="2" width="8.28515625" style="27" customWidth="1"/>
     <col min="3" max="3" width="9.7109375" style="27" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" style="27" customWidth="1"/>
     <col min="5" max="5" width="9.5703125" style="27" customWidth="1"/>
     <col min="6" max="6" width="8.5703125" style="27" customWidth="1"/>
     <col min="7" max="7" width="9" style="27" customWidth="1"/>
     <col min="8" max="8" width="8.7109375" style="27" customWidth="1"/>
     <col min="9" max="9" width="8.85546875" style="49" customWidth="1"/>
     <col min="10" max="11" width="9.42578125" style="27" customWidth="1"/>
     <col min="12" max="12" width="9.85546875" style="49" customWidth="1"/>
     <col min="13" max="13" width="10.42578125" style="27" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="27"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="15.75">
-      <c r="A1" s="59" t="s">
+      <c r="A1" s="66" t="s">
         <v>52</v>
       </c>
-      <c r="B1" s="59"/>
-[...10 lines deleted...]
-      <c r="M1" s="59"/>
+      <c r="B1" s="66"/>
+      <c r="C1" s="66"/>
+      <c r="D1" s="66"/>
+      <c r="E1" s="66"/>
+      <c r="F1" s="66"/>
+      <c r="G1" s="66"/>
+      <c r="H1" s="66"/>
+      <c r="I1" s="66"/>
+      <c r="J1" s="66"/>
+      <c r="K1" s="66"/>
+      <c r="L1" s="66"/>
+      <c r="M1" s="66"/>
     </row>
     <row r="2" spans="1:13">
-      <c r="A2" s="60"/>
+      <c r="A2" s="53"/>
       <c r="B2" s="30"/>
       <c r="C2" s="30"/>
       <c r="D2" s="30"/>
       <c r="E2" s="30"/>
       <c r="F2" s="30"/>
       <c r="G2" s="30"/>
       <c r="H2" s="30"/>
       <c r="I2" s="30"/>
       <c r="J2" s="30"/>
       <c r="K2" s="30"/>
       <c r="L2" s="30"/>
-      <c r="M2" s="61" t="s">
+      <c r="M2" s="54" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="36" customFormat="1">
-      <c r="A3" s="62"/>
+      <c r="A3" s="55"/>
       <c r="B3" s="34" t="s">
         <v>19</v>
       </c>
       <c r="C3" s="34" t="s">
         <v>20</v>
       </c>
       <c r="D3" s="34" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="34" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="34" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="34" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="34" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="34" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="34" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="34" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="34" t="s">
         <v>29</v>
       </c>
-      <c r="M3" s="63" t="s">
+      <c r="M3" s="56" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="4" spans="1:13">
-      <c r="A4" s="64" t="s">
+      <c r="A4" s="67" t="s">
         <v>49</v>
       </c>
-      <c r="B4" s="64"/>
-[...10 lines deleted...]
-      <c r="M4" s="64"/>
+      <c r="B4" s="67"/>
+      <c r="C4" s="67"/>
+      <c r="D4" s="67"/>
+      <c r="E4" s="67"/>
+      <c r="F4" s="67"/>
+      <c r="G4" s="67"/>
+      <c r="H4" s="67"/>
+      <c r="I4" s="67"/>
+      <c r="J4" s="67"/>
+      <c r="K4" s="67"/>
+      <c r="L4" s="67"/>
+      <c r="M4" s="67"/>
     </row>
     <row r="5" spans="1:13">
-      <c r="A5" s="65" t="s">
+      <c r="A5" s="68" t="s">
         <v>16</v>
       </c>
-      <c r="B5" s="65"/>
-[...10 lines deleted...]
-      <c r="M5" s="65"/>
+      <c r="B5" s="68"/>
+      <c r="C5" s="68"/>
+      <c r="D5" s="68"/>
+      <c r="E5" s="68"/>
+      <c r="F5" s="68"/>
+      <c r="G5" s="68"/>
+      <c r="H5" s="68"/>
+      <c r="I5" s="68"/>
+      <c r="J5" s="68"/>
+      <c r="K5" s="68"/>
+      <c r="L5" s="68"/>
+      <c r="M5" s="68"/>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" s="37" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="39">
         <v>101</v>
       </c>
       <c r="C6" s="39">
         <v>101.1</v>
       </c>
       <c r="D6" s="39">
         <v>100.6</v>
       </c>
       <c r="E6" s="39">
         <v>100.8</v>
       </c>
       <c r="F6" s="39">
         <v>100.7</v>
       </c>
       <c r="G6" s="39">
         <v>100.8</v>
       </c>
-      <c r="H6" s="39"/>
+      <c r="H6" s="39">
+        <v>100.6</v>
+      </c>
       <c r="I6" s="39"/>
       <c r="J6" s="39"/>
       <c r="K6" s="39"/>
       <c r="L6" s="39"/>
       <c r="M6" s="39"/>
     </row>
     <row r="7" spans="1:13" ht="38.25">
-      <c r="A7" s="66" t="s">
+      <c r="A7" s="57" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="42">
         <v>100.8</v>
       </c>
       <c r="C7" s="42">
         <v>101.2</v>
       </c>
       <c r="D7" s="42">
         <v>100.7</v>
       </c>
       <c r="E7" s="42">
         <v>100.7</v>
       </c>
       <c r="F7" s="42">
         <v>100.4</v>
       </c>
       <c r="G7" s="42">
         <v>100.6</v>
       </c>
-      <c r="H7" s="42"/>
+      <c r="H7" s="42">
+        <v>100.4</v>
+      </c>
       <c r="I7" s="42"/>
       <c r="J7" s="42"/>
       <c r="K7" s="42"/>
       <c r="L7" s="42"/>
       <c r="M7" s="42"/>
     </row>
     <row r="8" spans="1:13" ht="25.5">
-      <c r="A8" s="66" t="s">
+      <c r="A8" s="57" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="42">
         <v>100.9</v>
       </c>
       <c r="C8" s="42">
         <v>104.1</v>
       </c>
       <c r="D8" s="42">
         <v>100.5</v>
       </c>
       <c r="E8" s="42">
         <v>100.8</v>
       </c>
       <c r="F8" s="42">
         <v>100.5</v>
       </c>
       <c r="G8" s="42">
         <v>100.5</v>
       </c>
-      <c r="H8" s="42"/>
+      <c r="H8" s="42">
+        <v>100.7</v>
+      </c>
       <c r="I8" s="42"/>
       <c r="J8" s="42"/>
       <c r="K8" s="42"/>
       <c r="L8" s="42"/>
       <c r="M8" s="42"/>
     </row>
     <row r="9" spans="1:13">
-      <c r="A9" s="66" t="s">
+      <c r="A9" s="57" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="42">
         <v>100.7</v>
       </c>
       <c r="C9" s="42">
         <v>100.8</v>
       </c>
       <c r="D9" s="42">
         <v>100.8</v>
       </c>
       <c r="E9" s="42">
         <v>100.8</v>
       </c>
       <c r="F9" s="42">
         <v>101</v>
       </c>
       <c r="G9" s="42">
         <v>101</v>
       </c>
-      <c r="H9" s="42"/>
+      <c r="H9" s="42">
+        <v>100.6</v>
+      </c>
       <c r="I9" s="42"/>
       <c r="J9" s="42"/>
       <c r="K9" s="42"/>
       <c r="L9" s="42"/>
       <c r="M9" s="42"/>
     </row>
     <row r="10" spans="1:13" ht="51">
-      <c r="A10" s="66" t="s">
+      <c r="A10" s="57" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="42">
         <v>100.5</v>
       </c>
       <c r="C10" s="42">
         <v>101.6</v>
       </c>
       <c r="D10" s="42">
         <v>100.1</v>
       </c>
       <c r="E10" s="42">
         <v>100.3</v>
       </c>
       <c r="F10" s="42">
         <v>101</v>
       </c>
       <c r="G10" s="42">
         <v>100.1</v>
       </c>
-      <c r="H10" s="42"/>
+      <c r="H10" s="42">
+        <v>101</v>
+      </c>
       <c r="I10" s="42"/>
       <c r="J10" s="42"/>
       <c r="K10" s="42"/>
       <c r="L10" s="42"/>
       <c r="M10" s="42"/>
     </row>
     <row r="11" spans="1:13" ht="51">
-      <c r="A11" s="66" t="s">
+      <c r="A11" s="57" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="42">
         <v>101.6</v>
       </c>
       <c r="C11" s="42">
         <v>100.8</v>
       </c>
       <c r="D11" s="42">
         <v>100.3</v>
       </c>
       <c r="E11" s="42">
         <v>100.4</v>
       </c>
       <c r="F11" s="42">
         <v>100.3</v>
       </c>
       <c r="G11" s="42">
         <v>100.8</v>
       </c>
-      <c r="H11" s="42"/>
+      <c r="H11" s="42">
+        <v>100.7</v>
+      </c>
       <c r="I11" s="42"/>
       <c r="J11" s="42"/>
       <c r="K11" s="42"/>
       <c r="L11" s="42"/>
       <c r="M11" s="42"/>
     </row>
     <row r="12" spans="1:13">
-      <c r="A12" s="66" t="s">
+      <c r="A12" s="57" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="42">
         <v>101.9</v>
       </c>
       <c r="C12" s="42">
         <v>101.1</v>
       </c>
       <c r="D12" s="42">
         <v>101.5</v>
       </c>
       <c r="E12" s="42">
         <v>101.5</v>
       </c>
       <c r="F12" s="42">
         <v>101.3</v>
       </c>
       <c r="G12" s="42">
         <v>101.1</v>
       </c>
-      <c r="H12" s="42"/>
+      <c r="H12" s="42">
+        <v>101.3</v>
+      </c>
       <c r="I12" s="42"/>
       <c r="J12" s="42"/>
       <c r="K12" s="42"/>
       <c r="L12" s="42"/>
       <c r="M12" s="42"/>
     </row>
     <row r="13" spans="1:13">
-      <c r="A13" s="66" t="s">
+      <c r="A13" s="57" t="s">
         <v>9</v>
       </c>
       <c r="B13" s="42">
         <v>100.3</v>
       </c>
       <c r="C13" s="42">
         <v>100.2</v>
       </c>
       <c r="D13" s="42">
         <v>100.3</v>
       </c>
       <c r="E13" s="42">
         <v>101.6</v>
       </c>
       <c r="F13" s="42">
         <v>100.6</v>
       </c>
       <c r="G13" s="42">
         <v>100.6</v>
       </c>
-      <c r="H13" s="42"/>
+      <c r="H13" s="42">
+        <v>100.6</v>
+      </c>
       <c r="I13" s="42"/>
       <c r="J13" s="42"/>
       <c r="K13" s="42"/>
       <c r="L13" s="42"/>
       <c r="M13" s="42"/>
     </row>
     <row r="14" spans="1:13">
-      <c r="A14" s="66" t="s">
+      <c r="A14" s="57" t="s">
         <v>10</v>
       </c>
       <c r="B14" s="42">
         <v>102.2</v>
       </c>
       <c r="C14" s="42">
         <v>100.2</v>
       </c>
       <c r="D14" s="42">
         <v>100.2</v>
       </c>
       <c r="E14" s="42">
         <v>100.8</v>
       </c>
       <c r="F14" s="42">
         <v>100.1</v>
       </c>
       <c r="G14" s="42">
         <v>101.5</v>
       </c>
-      <c r="H14" s="42"/>
+      <c r="H14" s="42">
+        <v>100.2</v>
+      </c>
       <c r="I14" s="42"/>
       <c r="J14" s="42"/>
       <c r="K14" s="42"/>
       <c r="L14" s="42"/>
       <c r="M14" s="42"/>
     </row>
     <row r="15" spans="1:13">
-      <c r="A15" s="66" t="s">
+      <c r="A15" s="57" t="s">
         <v>11</v>
       </c>
       <c r="B15" s="42">
         <v>100.4</v>
       </c>
       <c r="C15" s="42">
         <v>101.8</v>
       </c>
       <c r="D15" s="42">
         <v>100.3</v>
       </c>
       <c r="E15" s="42">
         <v>100.6</v>
       </c>
       <c r="F15" s="42">
         <v>102.8</v>
       </c>
       <c r="G15" s="42">
         <v>103.2</v>
       </c>
-      <c r="H15" s="42"/>
+      <c r="H15" s="42">
+        <v>100.9</v>
+      </c>
       <c r="I15" s="42"/>
       <c r="J15" s="42"/>
       <c r="K15" s="42"/>
       <c r="L15" s="42"/>
       <c r="M15" s="42"/>
     </row>
     <row r="16" spans="1:13">
-      <c r="A16" s="66" t="s">
+      <c r="A16" s="57" t="s">
         <v>12</v>
       </c>
       <c r="B16" s="42">
         <v>100.3</v>
       </c>
       <c r="C16" s="42">
         <v>100</v>
       </c>
       <c r="D16" s="42">
         <v>100.4</v>
       </c>
       <c r="E16" s="42">
         <v>100.4</v>
       </c>
       <c r="F16" s="42">
         <v>100.2</v>
       </c>
       <c r="G16" s="42">
         <v>100.2</v>
       </c>
-      <c r="H16" s="42"/>
+      <c r="H16" s="42">
+        <v>100</v>
+      </c>
       <c r="I16" s="42"/>
       <c r="J16" s="42"/>
       <c r="K16" s="42"/>
       <c r="L16" s="42"/>
       <c r="M16" s="42"/>
     </row>
     <row r="17" spans="1:13" ht="25.5">
-      <c r="A17" s="66" t="s">
+      <c r="A17" s="57" t="s">
         <v>13</v>
       </c>
       <c r="B17" s="42">
         <v>101.2</v>
       </c>
       <c r="C17" s="42">
         <v>100.7</v>
       </c>
       <c r="D17" s="42">
         <v>100.6</v>
       </c>
       <c r="E17" s="42">
         <v>101.1</v>
       </c>
       <c r="F17" s="42">
         <v>100.7</v>
       </c>
       <c r="G17" s="42">
         <v>101.1</v>
       </c>
-      <c r="H17" s="42"/>
+      <c r="H17" s="42">
+        <v>100.3</v>
+      </c>
       <c r="I17" s="42"/>
       <c r="J17" s="42"/>
       <c r="K17" s="42"/>
       <c r="L17" s="42"/>
       <c r="M17" s="42"/>
     </row>
     <row r="18" spans="1:13" ht="25.5">
-      <c r="A18" s="66" t="s">
+      <c r="A18" s="57" t="s">
         <v>50</v>
       </c>
       <c r="B18" s="42">
         <v>104.5</v>
       </c>
       <c r="C18" s="42">
         <v>100</v>
       </c>
       <c r="D18" s="42">
         <v>99.4</v>
       </c>
       <c r="E18" s="42">
         <v>99.6</v>
       </c>
       <c r="F18" s="42">
         <v>99.6</v>
       </c>
       <c r="G18" s="42">
         <v>100.3</v>
       </c>
-      <c r="H18" s="42"/>
+      <c r="H18" s="42">
+        <v>99.6</v>
+      </c>
       <c r="I18" s="42"/>
       <c r="J18" s="42"/>
       <c r="K18" s="42"/>
       <c r="L18" s="42"/>
       <c r="M18" s="42"/>
     </row>
     <row r="19" spans="1:13" ht="51">
-      <c r="A19" s="67" t="s">
+      <c r="A19" s="58" t="s">
         <v>51</v>
       </c>
       <c r="B19" s="42">
         <v>102.1</v>
       </c>
       <c r="C19" s="42">
         <v>101.4</v>
       </c>
       <c r="D19" s="42">
         <v>101</v>
       </c>
       <c r="E19" s="42">
         <v>101.2</v>
       </c>
       <c r="F19" s="42">
         <v>100.8</v>
       </c>
       <c r="G19" s="42">
         <v>101.5</v>
       </c>
-      <c r="H19" s="42"/>
+      <c r="H19" s="42">
+        <v>100.6</v>
+      </c>
       <c r="I19" s="42"/>
       <c r="J19" s="42"/>
       <c r="K19" s="42"/>
       <c r="L19" s="42"/>
       <c r="M19" s="42"/>
     </row>
     <row r="20" spans="1:13">
-      <c r="A20" s="64" t="s">
+      <c r="A20" s="67" t="s">
         <v>17</v>
       </c>
-      <c r="B20" s="64"/>
-[...10 lines deleted...]
-      <c r="M20" s="64"/>
+      <c r="B20" s="67"/>
+      <c r="C20" s="67"/>
+      <c r="D20" s="67"/>
+      <c r="E20" s="67"/>
+      <c r="F20" s="67"/>
+      <c r="G20" s="67"/>
+      <c r="H20" s="67"/>
+      <c r="I20" s="67"/>
+      <c r="J20" s="67"/>
+      <c r="K20" s="67"/>
+      <c r="L20" s="67"/>
+      <c r="M20" s="67"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="37" t="s">
         <v>2</v>
       </c>
       <c r="B21" s="39">
         <v>101</v>
       </c>
       <c r="C21" s="51">
         <v>102.1</v>
       </c>
       <c r="D21" s="51">
         <v>102.7</v>
       </c>
       <c r="E21" s="51">
         <v>103.6</v>
       </c>
       <c r="F21" s="51">
         <v>104.3</v>
       </c>
       <c r="G21" s="51">
         <v>105.1</v>
       </c>
-      <c r="H21" s="51"/>
+      <c r="H21" s="51">
+        <v>105.7</v>
+      </c>
       <c r="I21" s="45"/>
       <c r="J21" s="45"/>
       <c r="K21" s="51"/>
       <c r="L21" s="51"/>
       <c r="M21" s="51"/>
     </row>
     <row r="22" spans="1:13" ht="38.25">
-      <c r="A22" s="66" t="s">
+      <c r="A22" s="57" t="s">
         <v>3</v>
       </c>
       <c r="B22" s="42">
         <v>100.8</v>
       </c>
       <c r="C22" s="42">
         <v>102.1</v>
       </c>
       <c r="D22" s="42">
         <v>102.8</v>
       </c>
       <c r="E22" s="42">
         <v>103.6</v>
       </c>
       <c r="F22" s="42">
         <v>104</v>
       </c>
       <c r="G22" s="42">
         <v>104.6</v>
       </c>
-      <c r="H22" s="42"/>
+      <c r="H22" s="42">
+        <v>105</v>
+      </c>
       <c r="I22" s="42"/>
       <c r="J22" s="42"/>
       <c r="K22" s="42"/>
       <c r="L22" s="42"/>
       <c r="M22" s="42"/>
     </row>
     <row r="23" spans="1:13" ht="25.5">
-      <c r="A23" s="66" t="s">
+      <c r="A23" s="57" t="s">
         <v>4</v>
       </c>
       <c r="B23" s="42">
         <v>100.9</v>
       </c>
       <c r="C23" s="42">
         <v>105.1</v>
       </c>
       <c r="D23" s="42">
         <v>105.5</v>
       </c>
       <c r="E23" s="42">
         <v>106.4</v>
       </c>
       <c r="F23" s="42">
         <v>106.9</v>
       </c>
       <c r="G23" s="42">
         <v>107.4</v>
       </c>
-      <c r="H23" s="42"/>
+      <c r="H23" s="42">
+        <v>108.2</v>
+      </c>
       <c r="I23" s="42"/>
       <c r="J23" s="42"/>
       <c r="K23" s="42"/>
       <c r="L23" s="42"/>
       <c r="M23" s="42"/>
     </row>
     <row r="24" spans="1:13">
-      <c r="A24" s="66" t="s">
+      <c r="A24" s="57" t="s">
         <v>5</v>
       </c>
       <c r="B24" s="42">
         <v>100.7</v>
       </c>
       <c r="C24" s="42">
         <v>101.5</v>
       </c>
       <c r="D24" s="42">
         <v>102.4</v>
       </c>
       <c r="E24" s="42">
         <v>103.2</v>
       </c>
       <c r="F24" s="42">
         <v>104.2</v>
       </c>
       <c r="G24" s="42">
         <v>105.2</v>
       </c>
-      <c r="H24" s="42"/>
+      <c r="H24" s="42">
+        <v>105.9</v>
+      </c>
       <c r="I24" s="42"/>
       <c r="J24" s="42"/>
       <c r="K24" s="42"/>
       <c r="L24" s="42"/>
       <c r="M24" s="42"/>
     </row>
     <row r="25" spans="1:13" ht="51">
-      <c r="A25" s="66" t="s">
+      <c r="A25" s="57" t="s">
         <v>6</v>
       </c>
       <c r="B25" s="42">
         <v>100.5</v>
       </c>
       <c r="C25" s="42">
         <v>102.1</v>
       </c>
       <c r="D25" s="42">
         <v>102.3</v>
       </c>
       <c r="E25" s="42">
         <v>102.6</v>
       </c>
       <c r="F25" s="42">
         <v>103.7</v>
       </c>
       <c r="G25" s="42">
         <v>103.8</v>
       </c>
-      <c r="H25" s="42"/>
+      <c r="H25" s="42">
+        <v>104.9</v>
+      </c>
       <c r="I25" s="42"/>
       <c r="J25" s="42"/>
       <c r="K25" s="42"/>
       <c r="L25" s="42"/>
       <c r="M25" s="42"/>
     </row>
     <row r="26" spans="1:13" ht="51">
-      <c r="A26" s="66" t="s">
+      <c r="A26" s="57" t="s">
         <v>7</v>
       </c>
       <c r="B26" s="42">
         <v>101.6</v>
       </c>
       <c r="C26" s="42">
         <v>102.4</v>
       </c>
       <c r="D26" s="42">
         <v>102.7</v>
       </c>
       <c r="E26" s="42">
         <v>103.1</v>
       </c>
       <c r="F26" s="42">
         <v>103.5</v>
       </c>
       <c r="G26" s="42">
         <v>104.2</v>
       </c>
-      <c r="H26" s="42"/>
+      <c r="H26" s="42">
+        <v>105</v>
+      </c>
       <c r="I26" s="42"/>
       <c r="J26" s="42"/>
       <c r="K26" s="42"/>
       <c r="L26" s="42"/>
       <c r="M26" s="42"/>
     </row>
     <row r="27" spans="1:13">
-      <c r="A27" s="66" t="s">
+      <c r="A27" s="57" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="42">
         <v>101.9</v>
       </c>
       <c r="C27" s="42">
         <v>103.1</v>
       </c>
       <c r="D27" s="42">
         <v>104.6</v>
       </c>
       <c r="E27" s="42">
         <v>106.2</v>
       </c>
       <c r="F27" s="42">
         <v>107.6</v>
       </c>
       <c r="G27" s="42">
         <v>108.7</v>
       </c>
-      <c r="H27" s="42"/>
+      <c r="H27" s="42">
+        <v>110.1</v>
+      </c>
       <c r="I27" s="42"/>
       <c r="J27" s="42"/>
       <c r="K27" s="42"/>
       <c r="L27" s="42"/>
       <c r="M27" s="42"/>
     </row>
     <row r="28" spans="1:13">
-      <c r="A28" s="66" t="s">
+      <c r="A28" s="57" t="s">
         <v>9</v>
       </c>
       <c r="B28" s="42">
         <v>100.3</v>
       </c>
       <c r="C28" s="42">
         <v>100.5</v>
       </c>
       <c r="D28" s="42">
         <v>100.8</v>
       </c>
       <c r="E28" s="42">
         <v>102.3</v>
       </c>
       <c r="F28" s="42">
         <v>102.9</v>
       </c>
       <c r="G28" s="42">
         <v>103.6</v>
       </c>
-      <c r="H28" s="42"/>
+      <c r="H28" s="42">
+        <v>104.2</v>
+      </c>
       <c r="I28" s="42"/>
       <c r="J28" s="42"/>
       <c r="K28" s="42"/>
       <c r="L28" s="42"/>
       <c r="M28" s="42"/>
     </row>
     <row r="29" spans="1:13">
-      <c r="A29" s="66" t="s">
+      <c r="A29" s="57" t="s">
         <v>10</v>
       </c>
       <c r="B29" s="42">
         <v>102.2</v>
       </c>
       <c r="C29" s="42">
         <v>102.5</v>
       </c>
       <c r="D29" s="42">
         <v>102.7</v>
       </c>
       <c r="E29" s="42">
         <v>103.6</v>
       </c>
       <c r="F29" s="42">
         <v>103.7</v>
       </c>
       <c r="G29" s="42">
         <v>105.3</v>
       </c>
-      <c r="H29" s="42"/>
+      <c r="H29" s="42">
+        <v>105.5</v>
+      </c>
       <c r="I29" s="42"/>
       <c r="J29" s="42"/>
       <c r="K29" s="42"/>
       <c r="L29" s="42"/>
       <c r="M29" s="42"/>
     </row>
     <row r="30" spans="1:13">
-      <c r="A30" s="66" t="s">
+      <c r="A30" s="57" t="s">
         <v>11</v>
       </c>
       <c r="B30" s="42">
         <v>100.4</v>
       </c>
       <c r="C30" s="42">
         <v>102.2</v>
       </c>
       <c r="D30" s="42">
         <v>102.5</v>
       </c>
       <c r="E30" s="42">
         <v>103.1</v>
       </c>
       <c r="F30" s="42">
         <v>106</v>
       </c>
       <c r="G30" s="42">
         <v>109.4</v>
       </c>
-      <c r="H30" s="42"/>
+      <c r="H30" s="42">
+        <v>110.4</v>
+      </c>
       <c r="I30" s="42"/>
       <c r="J30" s="42"/>
       <c r="K30" s="42"/>
       <c r="L30" s="42"/>
       <c r="M30" s="42"/>
     </row>
     <row r="31" spans="1:13">
-      <c r="A31" s="66" t="s">
+      <c r="A31" s="57" t="s">
         <v>12</v>
       </c>
       <c r="B31" s="42">
         <v>100.3</v>
       </c>
       <c r="C31" s="42">
         <v>100.3</v>
       </c>
       <c r="D31" s="42">
         <v>100.8</v>
       </c>
       <c r="E31" s="42">
         <v>101.1</v>
       </c>
       <c r="F31" s="42">
         <v>101.4</v>
       </c>
       <c r="G31" s="42">
         <v>101.6</v>
       </c>
-      <c r="H31" s="42"/>
+      <c r="H31" s="42">
+        <v>101.6</v>
+      </c>
       <c r="I31" s="42"/>
       <c r="J31" s="42"/>
       <c r="K31" s="42"/>
       <c r="L31" s="42"/>
       <c r="M31" s="42"/>
     </row>
     <row r="32" spans="1:13" ht="25.5">
-      <c r="A32" s="66" t="s">
+      <c r="A32" s="57" t="s">
         <v>13</v>
       </c>
       <c r="B32" s="42">
         <v>101.2</v>
       </c>
       <c r="C32" s="42">
         <v>101.9</v>
       </c>
       <c r="D32" s="42">
         <v>102.6</v>
       </c>
       <c r="E32" s="42">
         <v>103.6</v>
       </c>
       <c r="F32" s="42">
         <v>104.3</v>
       </c>
       <c r="G32" s="42">
         <v>105.5</v>
       </c>
-      <c r="H32" s="42"/>
+      <c r="H32" s="42">
+        <v>105.8</v>
+      </c>
       <c r="I32" s="42"/>
       <c r="J32" s="42"/>
       <c r="K32" s="42"/>
       <c r="L32" s="42"/>
       <c r="M32" s="42"/>
     </row>
     <row r="33" spans="1:13" ht="25.5">
-      <c r="A33" s="66" t="s">
+      <c r="A33" s="57" t="s">
         <v>50</v>
       </c>
       <c r="B33" s="42">
         <v>104.5</v>
       </c>
       <c r="C33" s="42">
         <v>104.6</v>
       </c>
       <c r="D33" s="42">
         <v>103.9</v>
       </c>
       <c r="E33" s="42">
         <v>103.6</v>
       </c>
       <c r="F33" s="42">
         <v>103.2</v>
       </c>
       <c r="G33" s="42">
         <v>103.4</v>
       </c>
-      <c r="H33" s="42"/>
+      <c r="H33" s="42">
+        <v>103</v>
+      </c>
       <c r="I33" s="42"/>
       <c r="J33" s="42"/>
       <c r="K33" s="42"/>
       <c r="L33" s="42"/>
       <c r="M33" s="42"/>
     </row>
     <row r="34" spans="1:13" ht="51">
-      <c r="A34" s="67" t="s">
+      <c r="A34" s="58" t="s">
         <v>51</v>
       </c>
       <c r="B34" s="42">
         <v>102.1</v>
       </c>
       <c r="C34" s="42">
         <v>103.5</v>
       </c>
       <c r="D34" s="42">
         <v>104.5</v>
       </c>
       <c r="E34" s="42">
         <v>105.8</v>
       </c>
       <c r="F34" s="42">
         <v>106.7</v>
       </c>
       <c r="G34" s="42">
         <v>108.2</v>
       </c>
-      <c r="H34" s="42"/>
+      <c r="H34" s="42">
+        <v>108.9</v>
+      </c>
       <c r="I34" s="42"/>
       <c r="J34" s="42"/>
       <c r="K34" s="42"/>
       <c r="L34" s="42"/>
       <c r="M34" s="42"/>
     </row>
     <row r="35" spans="1:13">
-      <c r="A35" s="65" t="s">
+      <c r="A35" s="68" t="s">
         <v>18</v>
       </c>
-      <c r="B35" s="65"/>
-[...10 lines deleted...]
-      <c r="M35" s="65"/>
+      <c r="B35" s="68"/>
+      <c r="C35" s="68"/>
+      <c r="D35" s="68"/>
+      <c r="E35" s="68"/>
+      <c r="F35" s="68"/>
+      <c r="G35" s="68"/>
+      <c r="H35" s="68"/>
+      <c r="I35" s="68"/>
+      <c r="J35" s="68"/>
+      <c r="K35" s="68"/>
+      <c r="L35" s="68"/>
+      <c r="M35" s="68"/>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" s="37" t="s">
         <v>2</v>
       </c>
       <c r="B36" s="39">
         <v>112.2</v>
       </c>
       <c r="C36" s="39">
         <v>111.7</v>
       </c>
       <c r="D36" s="39">
         <v>111</v>
       </c>
       <c r="E36" s="39">
         <v>110.6</v>
       </c>
       <c r="F36" s="39">
         <v>110.4</v>
       </c>
       <c r="G36" s="39">
         <v>110.3</v>
       </c>
-      <c r="H36" s="51"/>
+      <c r="H36" s="51">
+        <v>110.2</v>
+      </c>
       <c r="I36" s="39"/>
       <c r="J36" s="39"/>
       <c r="K36" s="39"/>
       <c r="L36" s="39"/>
       <c r="M36" s="51"/>
     </row>
     <row r="37" spans="1:13" ht="38.25">
-      <c r="A37" s="66" t="s">
+      <c r="A37" s="57" t="s">
         <v>3</v>
       </c>
       <c r="B37" s="42">
         <v>113</v>
       </c>
       <c r="C37" s="42">
         <v>112.6</v>
       </c>
       <c r="D37" s="42">
         <v>111.7</v>
       </c>
       <c r="E37" s="42">
         <v>111.2</v>
       </c>
       <c r="F37" s="42">
         <v>110.6</v>
       </c>
       <c r="G37" s="42">
         <v>110.3</v>
       </c>
-      <c r="H37" s="42"/>
+      <c r="H37" s="42">
+        <v>110</v>
+      </c>
       <c r="I37" s="42"/>
       <c r="J37" s="42"/>
       <c r="K37" s="42"/>
       <c r="L37" s="42"/>
       <c r="M37" s="42"/>
     </row>
     <row r="38" spans="1:13" ht="25.5">
-      <c r="A38" s="66" t="s">
+      <c r="A38" s="57" t="s">
         <v>4</v>
       </c>
       <c r="B38" s="42">
         <v>111.5</v>
       </c>
       <c r="C38" s="42">
         <v>113.8</v>
       </c>
       <c r="D38" s="42">
         <v>113.6</v>
       </c>
       <c r="E38" s="42">
         <v>113.5</v>
       </c>
       <c r="F38" s="42">
         <v>113.5</v>
       </c>
       <c r="G38" s="42">
         <v>113.6</v>
       </c>
-      <c r="H38" s="42"/>
+      <c r="H38" s="42">
+        <v>112.9</v>
+      </c>
       <c r="I38" s="42"/>
       <c r="J38" s="42"/>
       <c r="K38" s="42"/>
       <c r="L38" s="42"/>
       <c r="M38" s="42"/>
     </row>
     <row r="39" spans="1:13">
-      <c r="A39" s="66" t="s">
+      <c r="A39" s="57" t="s">
         <v>5</v>
       </c>
       <c r="B39" s="42">
         <v>110.8</v>
       </c>
       <c r="C39" s="42">
         <v>110.6</v>
       </c>
       <c r="D39" s="42">
         <v>110.6</v>
       </c>
       <c r="E39" s="42">
         <v>110.4</v>
       </c>
       <c r="F39" s="42">
         <v>110.5</v>
       </c>
       <c r="G39" s="42">
         <v>110.9</v>
       </c>
-      <c r="H39" s="42"/>
+      <c r="H39" s="42">
+        <v>110.9</v>
+      </c>
       <c r="I39" s="42"/>
       <c r="J39" s="42"/>
       <c r="K39" s="42"/>
       <c r="L39" s="42"/>
       <c r="M39" s="42"/>
     </row>
     <row r="40" spans="1:13" ht="51">
-      <c r="A40" s="66" t="s">
+      <c r="A40" s="57" t="s">
         <v>6</v>
       </c>
       <c r="B40" s="42">
         <v>108.3</v>
       </c>
       <c r="C40" s="42">
         <v>106.9</v>
       </c>
       <c r="D40" s="42">
         <v>105.5</v>
       </c>
       <c r="E40" s="42">
         <v>105.3</v>
       </c>
       <c r="F40" s="42">
         <v>105.6</v>
       </c>
       <c r="G40" s="42">
         <v>105.1</v>
       </c>
-      <c r="H40" s="42"/>
+      <c r="H40" s="42">
+        <v>105.7</v>
+      </c>
       <c r="I40" s="42"/>
       <c r="J40" s="42"/>
       <c r="K40" s="42"/>
       <c r="L40" s="42"/>
       <c r="M40" s="42"/>
     </row>
     <row r="41" spans="1:13" ht="51">
-      <c r="A41" s="66" t="s">
+      <c r="A41" s="57" t="s">
         <v>7</v>
       </c>
       <c r="B41" s="42">
         <v>108.9</v>
       </c>
       <c r="C41" s="42">
         <v>109</v>
       </c>
       <c r="D41" s="42">
         <v>108.4</v>
       </c>
       <c r="E41" s="42">
         <v>108.6</v>
       </c>
       <c r="F41" s="42">
         <v>108.5</v>
       </c>
       <c r="G41" s="42">
         <v>108.2</v>
       </c>
-      <c r="H41" s="42"/>
+      <c r="H41" s="42">
+        <v>108.7</v>
+      </c>
       <c r="I41" s="42"/>
       <c r="J41" s="42"/>
       <c r="K41" s="42"/>
       <c r="L41" s="42"/>
       <c r="M41" s="42"/>
     </row>
     <row r="42" spans="1:13">
-      <c r="A42" s="66" t="s">
+      <c r="A42" s="57" t="s">
         <v>8</v>
       </c>
       <c r="B42" s="42">
         <v>117.1</v>
       </c>
       <c r="C42" s="42">
         <v>116.2</v>
       </c>
       <c r="D42" s="42">
         <v>116</v>
       </c>
       <c r="E42" s="42">
         <v>114.8</v>
       </c>
       <c r="F42" s="42">
         <v>113.8</v>
       </c>
       <c r="G42" s="42">
         <v>113.7</v>
       </c>
-      <c r="H42" s="42"/>
+      <c r="H42" s="42">
+        <v>114.6</v>
+      </c>
       <c r="I42" s="42"/>
       <c r="J42" s="42"/>
       <c r="K42" s="42"/>
       <c r="L42" s="42"/>
       <c r="M42" s="42"/>
     </row>
     <row r="43" spans="1:13">
-      <c r="A43" s="66" t="s">
+      <c r="A43" s="57" t="s">
         <v>9</v>
       </c>
       <c r="B43" s="42">
         <v>112.4</v>
       </c>
       <c r="C43" s="42">
         <v>111.8</v>
       </c>
       <c r="D43" s="42">
         <v>111.5</v>
       </c>
       <c r="E43" s="42">
         <v>112.8</v>
       </c>
       <c r="F43" s="42">
         <v>112.8</v>
       </c>
       <c r="G43" s="42">
         <v>111.9</v>
       </c>
-      <c r="H43" s="42"/>
+      <c r="H43" s="42">
+        <v>111.5</v>
+      </c>
       <c r="I43" s="42"/>
       <c r="J43" s="42"/>
       <c r="K43" s="42"/>
       <c r="L43" s="42"/>
       <c r="M43" s="42"/>
     </row>
     <row r="44" spans="1:13">
-      <c r="A44" s="66" t="s">
+      <c r="A44" s="57" t="s">
         <v>10</v>
       </c>
       <c r="B44" s="42">
         <v>106</v>
       </c>
       <c r="C44" s="42">
         <v>105.8</v>
       </c>
       <c r="D44" s="42">
         <v>106.1</v>
       </c>
       <c r="E44" s="42">
         <v>105</v>
       </c>
       <c r="F44" s="42">
         <v>105.1</v>
       </c>
       <c r="G44" s="42">
         <v>107.3</v>
       </c>
-      <c r="H44" s="42"/>
+      <c r="H44" s="42">
+        <v>106</v>
+      </c>
       <c r="I44" s="42"/>
       <c r="J44" s="42"/>
       <c r="K44" s="42"/>
       <c r="L44" s="42"/>
       <c r="M44" s="42"/>
     </row>
     <row r="45" spans="1:13">
-      <c r="A45" s="66" t="s">
+      <c r="A45" s="57" t="s">
         <v>11</v>
       </c>
       <c r="B45" s="42">
         <v>115.8</v>
       </c>
       <c r="C45" s="42">
         <v>114.7</v>
       </c>
       <c r="D45" s="42">
         <v>113.2</v>
       </c>
       <c r="E45" s="42">
         <v>113.3</v>
       </c>
       <c r="F45" s="42">
         <v>115</v>
       </c>
       <c r="G45" s="42">
         <v>117.3</v>
       </c>
-      <c r="H45" s="42"/>
+      <c r="H45" s="42">
+        <v>116.6</v>
+      </c>
       <c r="I45" s="42"/>
       <c r="J45" s="42"/>
       <c r="K45" s="42"/>
       <c r="L45" s="42"/>
       <c r="M45" s="42"/>
     </row>
     <row r="46" spans="1:13">
-      <c r="A46" s="66" t="s">
+      <c r="A46" s="57" t="s">
         <v>12</v>
       </c>
       <c r="B46" s="42">
         <v>108.9</v>
       </c>
       <c r="C46" s="42">
         <v>108.5</v>
       </c>
       <c r="D46" s="42">
         <v>108.7</v>
       </c>
       <c r="E46" s="42">
         <v>109</v>
       </c>
       <c r="F46" s="42">
         <v>108.9</v>
       </c>
       <c r="G46" s="42">
         <v>108.9</v>
       </c>
-      <c r="H46" s="42"/>
+      <c r="H46" s="42">
+        <v>108.6</v>
+      </c>
       <c r="I46" s="42"/>
       <c r="J46" s="42"/>
       <c r="K46" s="42"/>
       <c r="L46" s="42"/>
       <c r="M46" s="42"/>
     </row>
     <row r="47" spans="1:13" ht="25.5">
-      <c r="A47" s="66" t="s">
+      <c r="A47" s="57" t="s">
         <v>13</v>
       </c>
       <c r="B47" s="42">
         <v>114.4</v>
       </c>
       <c r="C47" s="42">
         <v>114.1</v>
       </c>
       <c r="D47" s="42">
         <v>113</v>
       </c>
       <c r="E47" s="42">
         <v>112</v>
       </c>
       <c r="F47" s="42">
         <v>111.5</v>
       </c>
       <c r="G47" s="42">
         <v>111</v>
       </c>
-      <c r="H47" s="42"/>
+      <c r="H47" s="42">
+        <v>110.9</v>
+      </c>
       <c r="I47" s="42"/>
       <c r="J47" s="42"/>
       <c r="K47" s="42"/>
       <c r="L47" s="42"/>
       <c r="M47" s="42"/>
     </row>
     <row r="48" spans="1:13" ht="25.5">
-      <c r="A48" s="66" t="s">
+      <c r="A48" s="57" t="s">
         <v>50</v>
       </c>
       <c r="B48" s="42">
         <v>105.5</v>
       </c>
       <c r="C48" s="42">
         <v>107.3</v>
       </c>
       <c r="D48" s="42">
         <v>106.2</v>
       </c>
       <c r="E48" s="42">
         <v>103.9</v>
       </c>
       <c r="F48" s="42">
         <v>103</v>
       </c>
       <c r="G48" s="42">
         <v>101.9</v>
       </c>
-      <c r="H48" s="42"/>
+      <c r="H48" s="42">
+        <v>101.1</v>
+      </c>
       <c r="I48" s="42"/>
       <c r="J48" s="42"/>
       <c r="K48" s="42"/>
       <c r="L48" s="42"/>
       <c r="M48" s="42"/>
     </row>
     <row r="49" spans="1:13" ht="51">
-      <c r="A49" s="68" t="s">
+      <c r="A49" s="59" t="s">
         <v>51</v>
       </c>
       <c r="B49" s="50">
         <v>114.6</v>
       </c>
       <c r="C49" s="50">
         <v>114.9</v>
       </c>
       <c r="D49" s="50">
         <v>115</v>
       </c>
       <c r="E49" s="52">
         <v>113.9</v>
       </c>
       <c r="F49" s="52">
         <v>113.7</v>
       </c>
       <c r="G49" s="52">
         <v>114.6</v>
       </c>
-      <c r="H49" s="52"/>
+      <c r="H49" s="52">
+        <v>114.7</v>
+      </c>
       <c r="I49" s="52"/>
       <c r="J49" s="52"/>
       <c r="K49" s="52"/>
       <c r="L49" s="52"/>
       <c r="M49" s="52"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A5:M5"/>
     <mergeCell ref="A20:M20"/>
     <mergeCell ref="A35:M35"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="60" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Q61"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="80" workbookViewId="0">
       <selection sqref="A1:IV3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="20.42578125" style="8" customWidth="1"/>
     <col min="2" max="2" width="8.28515625" style="8" customWidth="1"/>
     <col min="3" max="3" width="9.7109375" style="8" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" style="8" customWidth="1"/>
     <col min="5" max="5" width="9.5703125" style="8" customWidth="1"/>
     <col min="6" max="6" width="8.5703125" style="8" customWidth="1"/>
     <col min="7" max="7" width="9" style="8" customWidth="1"/>
     <col min="8" max="8" width="8.7109375" style="8" customWidth="1"/>
     <col min="9" max="9" width="8.85546875" style="8" customWidth="1"/>
     <col min="10" max="11" width="9.42578125" style="8" customWidth="1"/>
     <col min="12" max="12" width="9.85546875" style="8" customWidth="1"/>
     <col min="13" max="13" width="10.42578125" style="8" customWidth="1"/>
     <col min="14" max="17" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" customFormat="1" ht="32.25" customHeight="1">
-      <c r="A1" s="53" t="s">
+      <c r="A1" s="60" t="s">
         <v>46</v>
       </c>
-      <c r="B1" s="53"/>
-[...10 lines deleted...]
-      <c r="M1" s="53"/>
+      <c r="B1" s="60"/>
+      <c r="C1" s="60"/>
+      <c r="D1" s="60"/>
+      <c r="E1" s="60"/>
+      <c r="F1" s="60"/>
+      <c r="G1" s="60"/>
+      <c r="H1" s="60"/>
+      <c r="I1" s="60"/>
+      <c r="J1" s="60"/>
+      <c r="K1" s="60"/>
+      <c r="L1" s="60"/>
+      <c r="M1" s="60"/>
       <c r="N1" s="7"/>
     </row>
     <row r="2" spans="1:14" customFormat="1">
       <c r="A2" s="9"/>
       <c r="B2" s="10"/>
       <c r="C2" s="10"/>
       <c r="D2" s="10"/>
       <c r="E2" s="10"/>
       <c r="F2" s="10"/>
       <c r="G2" s="10"/>
       <c r="H2" s="10"/>
       <c r="I2" s="10"/>
       <c r="J2" s="10"/>
       <c r="K2" s="10"/>
       <c r="L2" s="10"/>
       <c r="M2" s="11" t="s">
         <v>47</v>
       </c>
       <c r="N2" s="8"/>
     </row>
     <row r="3" spans="1:14" s="5" customFormat="1" ht="20.25" customHeight="1">
       <c r="A3" s="23"/>
       <c r="B3" s="21" t="s">
         <v>19</v>
       </c>
@@ -24193,82 +24277,82 @@
       </c>
       <c r="G3" s="21" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="21" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="21" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="21" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="21" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="21" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="22" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="12"/>
     </row>
     <row r="4" spans="1:14">
-      <c r="A4" s="54" t="s">
+      <c r="A4" s="61" t="s">
         <v>45</v>
       </c>
-      <c r="B4" s="54"/>
-[...10 lines deleted...]
-      <c r="M4" s="54"/>
+      <c r="B4" s="61"/>
+      <c r="C4" s="61"/>
+      <c r="D4" s="61"/>
+      <c r="E4" s="61"/>
+      <c r="F4" s="61"/>
+      <c r="G4" s="61"/>
+      <c r="H4" s="61"/>
+      <c r="I4" s="61"/>
+      <c r="J4" s="61"/>
+      <c r="K4" s="61"/>
+      <c r="L4" s="61"/>
+      <c r="M4" s="61"/>
     </row>
     <row r="5" spans="1:14" ht="12.75" customHeight="1">
-      <c r="A5" s="55" t="s">
+      <c r="A5" s="62" t="s">
         <v>16</v>
       </c>
-      <c r="B5" s="55"/>
-[...10 lines deleted...]
-      <c r="M5" s="55"/>
+      <c r="B5" s="62"/>
+      <c r="C5" s="62"/>
+      <c r="D5" s="62"/>
+      <c r="E5" s="62"/>
+      <c r="F5" s="62"/>
+      <c r="G5" s="62"/>
+      <c r="H5" s="62"/>
+      <c r="I5" s="62"/>
+      <c r="J5" s="62"/>
+      <c r="K5" s="62"/>
+      <c r="L5" s="62"/>
+      <c r="M5" s="62"/>
     </row>
     <row r="6" spans="1:14" ht="19.5" customHeight="1">
       <c r="A6" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="14">
         <v>0.3</v>
       </c>
       <c r="C6" s="14">
         <v>0.8</v>
       </c>
       <c r="D6" s="14">
         <v>0.8</v>
       </c>
       <c r="E6" s="14">
         <v>0.8</v>
       </c>
       <c r="F6" s="14">
         <v>0.7</v>
       </c>
       <c r="G6" s="14">
         <v>0.4</v>
       </c>
       <c r="H6" s="14">
         <v>0.3</v>
@@ -24760,65 +24844,65 @@
         <v>0.9</v>
       </c>
       <c r="G18" s="16">
         <v>0.6</v>
       </c>
       <c r="H18" s="16">
         <v>0.5</v>
       </c>
       <c r="I18" s="16">
         <v>0.5</v>
       </c>
       <c r="J18" s="16">
         <v>0.5</v>
       </c>
       <c r="K18" s="16">
         <v>0.3</v>
       </c>
       <c r="L18" s="16">
         <v>0.3</v>
       </c>
       <c r="M18" s="16">
         <v>0.7</v>
       </c>
     </row>
     <row r="19" spans="1:13" ht="19.5" customHeight="1">
-      <c r="A19" s="54" t="s">
+      <c r="A19" s="61" t="s">
         <v>17</v>
       </c>
-      <c r="B19" s="54"/>
-[...10 lines deleted...]
-      <c r="M19" s="54"/>
+      <c r="B19" s="61"/>
+      <c r="C19" s="61"/>
+      <c r="D19" s="61"/>
+      <c r="E19" s="61"/>
+      <c r="F19" s="61"/>
+      <c r="G19" s="61"/>
+      <c r="H19" s="61"/>
+      <c r="I19" s="61"/>
+      <c r="J19" s="61"/>
+      <c r="K19" s="61"/>
+      <c r="L19" s="61"/>
+      <c r="M19" s="61"/>
     </row>
     <row r="20" spans="1:13" ht="19.5" customHeight="1">
       <c r="A20" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B20" s="18">
         <v>0.3</v>
       </c>
       <c r="C20" s="18">
         <v>1.1000000000000001</v>
       </c>
       <c r="D20" s="18">
         <v>2</v>
       </c>
       <c r="E20" s="18">
         <v>2.8</v>
       </c>
       <c r="F20" s="18">
         <v>3.5</v>
       </c>
       <c r="G20" s="18">
         <v>3.9</v>
       </c>
       <c r="H20" s="18">
         <v>4.0999999999999996</v>
@@ -25310,65 +25394,65 @@
         <v>11.6</v>
       </c>
       <c r="G32" s="16">
         <v>12.3</v>
       </c>
       <c r="H32" s="16">
         <v>12.8</v>
       </c>
       <c r="I32" s="16">
         <v>13.4</v>
       </c>
       <c r="J32" s="16">
         <v>14</v>
       </c>
       <c r="K32" s="16">
         <v>14.4</v>
       </c>
       <c r="L32" s="16">
         <v>14.7</v>
       </c>
       <c r="M32" s="16">
         <v>15.4</v>
       </c>
     </row>
     <row r="33" spans="1:14" ht="12.75" customHeight="1">
-      <c r="A33" s="55" t="s">
+      <c r="A33" s="62" t="s">
         <v>18</v>
       </c>
-      <c r="B33" s="55"/>
-[...10 lines deleted...]
-      <c r="M33" s="55"/>
+      <c r="B33" s="62"/>
+      <c r="C33" s="62"/>
+      <c r="D33" s="62"/>
+      <c r="E33" s="62"/>
+      <c r="F33" s="62"/>
+      <c r="G33" s="62"/>
+      <c r="H33" s="62"/>
+      <c r="I33" s="62"/>
+      <c r="J33" s="62"/>
+      <c r="K33" s="62"/>
+      <c r="L33" s="62"/>
+      <c r="M33" s="62"/>
     </row>
     <row r="34" spans="1:14" ht="20.25" customHeight="1">
       <c r="A34" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B34" s="14">
         <v>8.6999999999999993</v>
       </c>
       <c r="C34" s="14">
         <v>8.6999999999999993</v>
       </c>
       <c r="D34" s="14">
         <v>8.9</v>
       </c>
       <c r="E34" s="14">
         <v>8.8000000000000007</v>
       </c>
       <c r="F34" s="14">
         <v>8.4</v>
       </c>
       <c r="G34" s="14">
         <v>7.6</v>
       </c>
       <c r="H34" s="14">
         <v>6.9</v>
@@ -25860,65 +25944,65 @@
         <v>18.399999999999999</v>
       </c>
       <c r="G46" s="20">
         <v>17.8</v>
       </c>
       <c r="H46" s="20">
         <v>17.7</v>
       </c>
       <c r="I46" s="20">
         <v>17.3</v>
       </c>
       <c r="J46" s="20">
         <v>17.100000000000001</v>
       </c>
       <c r="K46" s="20">
         <v>16.3</v>
       </c>
       <c r="L46" s="20">
         <v>15.6</v>
       </c>
       <c r="M46" s="20">
         <v>15.4</v>
       </c>
     </row>
     <row r="47" spans="1:14">
-      <c r="A47" s="54" t="s">
+      <c r="A47" s="61" t="s">
         <v>32</v>
       </c>
-      <c r="B47" s="54"/>
-[...10 lines deleted...]
-      <c r="M47" s="54"/>
+      <c r="B47" s="61"/>
+      <c r="C47" s="61"/>
+      <c r="D47" s="61"/>
+      <c r="E47" s="61"/>
+      <c r="F47" s="61"/>
+      <c r="G47" s="61"/>
+      <c r="H47" s="61"/>
+      <c r="I47" s="61"/>
+      <c r="J47" s="61"/>
+      <c r="K47" s="61"/>
+      <c r="L47" s="61"/>
+      <c r="M47" s="61"/>
     </row>
     <row r="48" spans="1:14" ht="20.25" customHeight="1">
       <c r="A48" t="s">
         <v>2</v>
       </c>
       <c r="B48">
         <v>96.4</v>
       </c>
       <c r="C48">
         <v>98</v>
       </c>
       <c r="D48">
         <v>99.6</v>
       </c>
       <c r="E48">
         <v>101.2</v>
       </c>
       <c r="F48">
         <v>102.6</v>
       </c>
       <c r="G48">
         <v>103.3</v>
       </c>
       <c r="H48">
         <v>103.8</v>
@@ -26478,65 +26562,65 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Q61"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="80" workbookViewId="0">
       <selection activeCell="A26" sqref="A26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="20.42578125" style="8" customWidth="1"/>
     <col min="2" max="2" width="8.28515625" style="8" customWidth="1"/>
     <col min="3" max="3" width="9.7109375" style="8" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" style="8" customWidth="1"/>
     <col min="5" max="5" width="9.5703125" style="8" customWidth="1"/>
     <col min="6" max="6" width="8.5703125" style="8" customWidth="1"/>
     <col min="7" max="7" width="9" style="8" customWidth="1"/>
     <col min="8" max="8" width="8.7109375" style="8" customWidth="1"/>
     <col min="9" max="9" width="8.85546875" style="8" customWidth="1"/>
     <col min="10" max="11" width="9.42578125" style="8" customWidth="1"/>
     <col min="12" max="12" width="9.85546875" style="8" customWidth="1"/>
     <col min="13" max="13" width="10.42578125" style="8" customWidth="1"/>
     <col min="14" max="17" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" customFormat="1" ht="32.25" customHeight="1">
-      <c r="A1" s="53" t="s">
+      <c r="A1" s="60" t="s">
         <v>46</v>
       </c>
-      <c r="B1" s="53"/>
-[...10 lines deleted...]
-      <c r="M1" s="53"/>
+      <c r="B1" s="60"/>
+      <c r="C1" s="60"/>
+      <c r="D1" s="60"/>
+      <c r="E1" s="60"/>
+      <c r="F1" s="60"/>
+      <c r="G1" s="60"/>
+      <c r="H1" s="60"/>
+      <c r="I1" s="60"/>
+      <c r="J1" s="60"/>
+      <c r="K1" s="60"/>
+      <c r="L1" s="60"/>
+      <c r="M1" s="60"/>
       <c r="N1" s="7"/>
     </row>
     <row r="2" spans="1:14" customFormat="1">
       <c r="A2" s="9"/>
       <c r="B2" s="10"/>
       <c r="C2" s="10"/>
       <c r="D2" s="10"/>
       <c r="E2" s="10"/>
       <c r="F2" s="10"/>
       <c r="G2" s="10"/>
       <c r="H2" s="10"/>
       <c r="I2" s="10"/>
       <c r="J2" s="10"/>
       <c r="K2" s="10"/>
       <c r="L2" s="10"/>
       <c r="M2" s="11" t="s">
         <v>47</v>
       </c>
       <c r="N2" s="8"/>
     </row>
     <row r="3" spans="1:14" s="5" customFormat="1" ht="20.25" customHeight="1">
       <c r="A3" s="23"/>
       <c r="B3" s="21" t="s">
         <v>19</v>
       </c>
@@ -26554,82 +26638,82 @@
       </c>
       <c r="G3" s="21" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="21" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="21" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="21" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="21" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="21" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="22" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="12"/>
     </row>
     <row r="4" spans="1:14">
-      <c r="A4" s="54" t="s">
+      <c r="A4" s="61" t="s">
         <v>43</v>
       </c>
-      <c r="B4" s="54"/>
-[...10 lines deleted...]
-      <c r="M4" s="54"/>
+      <c r="B4" s="61"/>
+      <c r="C4" s="61"/>
+      <c r="D4" s="61"/>
+      <c r="E4" s="61"/>
+      <c r="F4" s="61"/>
+      <c r="G4" s="61"/>
+      <c r="H4" s="61"/>
+      <c r="I4" s="61"/>
+      <c r="J4" s="61"/>
+      <c r="K4" s="61"/>
+      <c r="L4" s="61"/>
+      <c r="M4" s="61"/>
     </row>
     <row r="5" spans="1:14" ht="12.75" customHeight="1">
-      <c r="A5" s="55" t="s">
+      <c r="A5" s="62" t="s">
         <v>16</v>
       </c>
-      <c r="B5" s="55"/>
-[...10 lines deleted...]
-      <c r="M5" s="55"/>
+      <c r="B5" s="62"/>
+      <c r="C5" s="62"/>
+      <c r="D5" s="62"/>
+      <c r="E5" s="62"/>
+      <c r="F5" s="62"/>
+      <c r="G5" s="62"/>
+      <c r="H5" s="62"/>
+      <c r="I5" s="62"/>
+      <c r="J5" s="62"/>
+      <c r="K5" s="62"/>
+      <c r="L5" s="62"/>
+      <c r="M5" s="62"/>
     </row>
     <row r="6" spans="1:14" ht="19.5" customHeight="1">
       <c r="A6" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="14">
         <v>1.4</v>
       </c>
       <c r="C6" s="14">
         <v>0.9</v>
       </c>
       <c r="D6" s="14">
         <v>0.7</v>
       </c>
       <c r="E6" s="14">
         <v>0.7</v>
       </c>
       <c r="F6" s="14">
         <v>0.6</v>
       </c>
       <c r="G6" s="14">
         <v>0.2</v>
       </c>
       <c r="H6" s="14">
         <v>0.2</v>
@@ -27121,65 +27205,65 @@
         <v>0.5</v>
       </c>
       <c r="G18" s="16">
         <v>0.4</v>
       </c>
       <c r="H18" s="16">
         <v>0.3</v>
       </c>
       <c r="I18" s="16">
         <v>0.3</v>
       </c>
       <c r="J18" s="16">
         <v>0.2</v>
       </c>
       <c r="K18" s="16">
         <v>0.2</v>
       </c>
       <c r="L18" s="16">
         <v>0.3</v>
       </c>
       <c r="M18" s="16">
         <v>0.3</v>
       </c>
     </row>
     <row r="19" spans="1:13" ht="19.5" customHeight="1">
-      <c r="A19" s="54" t="s">
+      <c r="A19" s="61" t="s">
         <v>17</v>
       </c>
-      <c r="B19" s="54"/>
-[...10 lines deleted...]
-      <c r="M19" s="54"/>
+      <c r="B19" s="61"/>
+      <c r="C19" s="61"/>
+      <c r="D19" s="61"/>
+      <c r="E19" s="61"/>
+      <c r="F19" s="61"/>
+      <c r="G19" s="61"/>
+      <c r="H19" s="61"/>
+      <c r="I19" s="61"/>
+      <c r="J19" s="61"/>
+      <c r="K19" s="61"/>
+      <c r="L19" s="61"/>
+      <c r="M19" s="61"/>
     </row>
     <row r="20" spans="1:13" ht="19.5" customHeight="1">
       <c r="A20" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B20" s="18">
         <v>1.4</v>
       </c>
       <c r="C20" s="18">
         <v>2.2999999999999998</v>
       </c>
       <c r="D20" s="18">
         <v>2.9</v>
       </c>
       <c r="E20" s="18">
         <v>3.6</v>
       </c>
       <c r="F20" s="18">
         <v>4.2</v>
       </c>
       <c r="G20" s="18">
         <v>4.4000000000000004</v>
       </c>
       <c r="H20" s="18">
         <v>4.5999999999999996</v>
@@ -27671,65 +27755,65 @@
         <v>3.3</v>
       </c>
       <c r="G32" s="16">
         <v>3.8</v>
       </c>
       <c r="H32" s="16">
         <v>4.0999999999999996</v>
       </c>
       <c r="I32" s="16">
         <v>4.4000000000000004</v>
       </c>
       <c r="J32" s="16">
         <v>4.5999999999999996</v>
       </c>
       <c r="K32" s="16">
         <v>4.8</v>
       </c>
       <c r="L32" s="16">
         <v>5.0999999999999996</v>
       </c>
       <c r="M32" s="16">
         <v>5.5</v>
       </c>
     </row>
     <row r="33" spans="1:14" ht="12.75" customHeight="1">
-      <c r="A33" s="55" t="s">
+      <c r="A33" s="62" t="s">
         <v>18</v>
       </c>
-      <c r="B33" s="55"/>
-[...10 lines deleted...]
-      <c r="M33" s="55"/>
+      <c r="B33" s="62"/>
+      <c r="C33" s="62"/>
+      <c r="D33" s="62"/>
+      <c r="E33" s="62"/>
+      <c r="F33" s="62"/>
+      <c r="G33" s="62"/>
+      <c r="H33" s="62"/>
+      <c r="I33" s="62"/>
+      <c r="J33" s="62"/>
+      <c r="K33" s="62"/>
+      <c r="L33" s="62"/>
+      <c r="M33" s="62"/>
     </row>
     <row r="34" spans="1:14" ht="20.25" customHeight="1">
       <c r="A34" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B34" s="14">
         <v>7.3</v>
       </c>
       <c r="C34" s="14">
         <v>7.4</v>
       </c>
       <c r="D34" s="14">
         <v>7.2</v>
       </c>
       <c r="E34" s="14">
         <v>7.1</v>
       </c>
       <c r="F34" s="14">
         <v>7</v>
       </c>
       <c r="G34" s="14">
         <v>6.8</v>
       </c>
       <c r="H34" s="14">
         <v>6.7</v>
@@ -28221,65 +28305,65 @@
         <v>6.9</v>
       </c>
       <c r="G46" s="20">
         <v>6.7</v>
       </c>
       <c r="H46" s="20">
         <v>6.5</v>
       </c>
       <c r="I46" s="20">
         <v>6.2</v>
       </c>
       <c r="J46" s="20">
         <v>5.9</v>
       </c>
       <c r="K46" s="20">
         <v>5.8</v>
       </c>
       <c r="L46" s="20">
         <v>5.8</v>
       </c>
       <c r="M46" s="20">
         <v>5.5</v>
       </c>
     </row>
     <row r="47" spans="1:14">
-      <c r="A47" s="54" t="s">
+      <c r="A47" s="61" t="s">
         <v>32</v>
       </c>
-      <c r="B47" s="54"/>
-[...10 lines deleted...]
-      <c r="M47" s="54"/>
+      <c r="B47" s="61"/>
+      <c r="C47" s="61"/>
+      <c r="D47" s="61"/>
+      <c r="E47" s="61"/>
+      <c r="F47" s="61"/>
+      <c r="G47" s="61"/>
+      <c r="H47" s="61"/>
+      <c r="I47" s="61"/>
+      <c r="J47" s="61"/>
+      <c r="K47" s="61"/>
+      <c r="L47" s="61"/>
+      <c r="M47" s="61"/>
     </row>
     <row r="48" spans="1:14" ht="20.25" customHeight="1">
       <c r="A48" t="s">
         <v>2</v>
       </c>
       <c r="B48">
         <v>110.8</v>
       </c>
       <c r="C48">
         <v>112.6</v>
       </c>
       <c r="D48">
         <v>114</v>
       </c>
       <c r="E48">
         <v>115.4</v>
       </c>
       <c r="F48">
         <v>116.7</v>
       </c>
       <c r="G48">
         <v>117.1</v>
       </c>
       <c r="H48">
         <v>117.5</v>
@@ -28839,65 +28923,65 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Q61"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="80" workbookViewId="0">
       <selection sqref="A1:IV3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="20.42578125" style="8" customWidth="1"/>
     <col min="2" max="2" width="8.28515625" style="8" customWidth="1"/>
     <col min="3" max="3" width="9.7109375" style="8" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" style="8" customWidth="1"/>
     <col min="5" max="5" width="9.5703125" style="8" customWidth="1"/>
     <col min="6" max="6" width="8.5703125" style="8" customWidth="1"/>
     <col min="7" max="7" width="9" style="8" customWidth="1"/>
     <col min="8" max="8" width="8.7109375" style="8" customWidth="1"/>
     <col min="9" max="9" width="8.85546875" style="8" customWidth="1"/>
     <col min="10" max="11" width="9.42578125" style="8" customWidth="1"/>
     <col min="12" max="12" width="9.85546875" style="8" customWidth="1"/>
     <col min="13" max="13" width="10.42578125" style="8" customWidth="1"/>
     <col min="14" max="17" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" customFormat="1" ht="32.25" customHeight="1">
-      <c r="A1" s="53" t="s">
+      <c r="A1" s="60" t="s">
         <v>46</v>
       </c>
-      <c r="B1" s="53"/>
-[...10 lines deleted...]
-      <c r="M1" s="53"/>
+      <c r="B1" s="60"/>
+      <c r="C1" s="60"/>
+      <c r="D1" s="60"/>
+      <c r="E1" s="60"/>
+      <c r="F1" s="60"/>
+      <c r="G1" s="60"/>
+      <c r="H1" s="60"/>
+      <c r="I1" s="60"/>
+      <c r="J1" s="60"/>
+      <c r="K1" s="60"/>
+      <c r="L1" s="60"/>
+      <c r="M1" s="60"/>
       <c r="N1" s="7"/>
     </row>
     <row r="2" spans="1:14" customFormat="1">
       <c r="A2" s="9"/>
       <c r="B2" s="10"/>
       <c r="C2" s="10"/>
       <c r="D2" s="10"/>
       <c r="E2" s="10"/>
       <c r="F2" s="10"/>
       <c r="G2" s="10"/>
       <c r="H2" s="10"/>
       <c r="I2" s="10"/>
       <c r="J2" s="10"/>
       <c r="K2" s="10"/>
       <c r="L2" s="10"/>
       <c r="M2" s="11" t="s">
         <v>47</v>
       </c>
       <c r="N2" s="8"/>
     </row>
     <row r="3" spans="1:14" s="5" customFormat="1" ht="20.25" customHeight="1">
       <c r="A3" s="23"/>
       <c r="B3" s="21" t="s">
         <v>19</v>
       </c>
@@ -28915,82 +28999,82 @@
       </c>
       <c r="G3" s="21" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="21" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="21" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="21" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="21" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="21" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="22" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="12"/>
     </row>
     <row r="4" spans="1:14">
-      <c r="A4" s="54" t="s">
+      <c r="A4" s="61" t="s">
         <v>42</v>
       </c>
-      <c r="B4" s="54"/>
-[...10 lines deleted...]
-      <c r="M4" s="54"/>
+      <c r="B4" s="61"/>
+      <c r="C4" s="61"/>
+      <c r="D4" s="61"/>
+      <c r="E4" s="61"/>
+      <c r="F4" s="61"/>
+      <c r="G4" s="61"/>
+      <c r="H4" s="61"/>
+      <c r="I4" s="61"/>
+      <c r="J4" s="61"/>
+      <c r="K4" s="61"/>
+      <c r="L4" s="61"/>
+      <c r="M4" s="61"/>
     </row>
     <row r="5" spans="1:14" ht="12.75" customHeight="1">
-      <c r="A5" s="55" t="s">
+      <c r="A5" s="62" t="s">
         <v>16</v>
       </c>
-      <c r="B5" s="55"/>
-[...10 lines deleted...]
-      <c r="M5" s="55"/>
+      <c r="B5" s="62"/>
+      <c r="C5" s="62"/>
+      <c r="D5" s="62"/>
+      <c r="E5" s="62"/>
+      <c r="F5" s="62"/>
+      <c r="G5" s="62"/>
+      <c r="H5" s="62"/>
+      <c r="I5" s="62"/>
+      <c r="J5" s="62"/>
+      <c r="K5" s="62"/>
+      <c r="L5" s="62"/>
+      <c r="M5" s="62"/>
     </row>
     <row r="6" spans="1:14" ht="19.5" customHeight="1">
       <c r="A6" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="14">
         <v>1.7</v>
       </c>
       <c r="C6" s="14">
         <v>1.5</v>
       </c>
       <c r="D6" s="14">
         <v>0.5</v>
       </c>
       <c r="E6" s="14">
         <v>0.5</v>
       </c>
       <c r="F6" s="14">
         <v>0.5</v>
       </c>
       <c r="G6" s="14">
         <v>0.3</v>
       </c>
       <c r="H6" s="14">
         <v>0.5</v>
@@ -29482,65 +29566,65 @@
         <v>0.2</v>
       </c>
       <c r="G18" s="16">
         <v>0.2</v>
       </c>
       <c r="H18" s="16">
         <v>0.2</v>
       </c>
       <c r="I18" s="16">
         <v>0.2</v>
       </c>
       <c r="J18" s="16">
         <v>0.3</v>
       </c>
       <c r="K18" s="16">
         <v>0.3</v>
       </c>
       <c r="L18" s="16">
         <v>0.5</v>
       </c>
       <c r="M18" s="16">
         <v>0.6</v>
       </c>
     </row>
     <row r="19" spans="1:13" ht="19.5" customHeight="1">
-      <c r="A19" s="54" t="s">
+      <c r="A19" s="61" t="s">
         <v>17</v>
       </c>
-      <c r="B19" s="54"/>
-[...10 lines deleted...]
-      <c r="M19" s="54"/>
+      <c r="B19" s="61"/>
+      <c r="C19" s="61"/>
+      <c r="D19" s="61"/>
+      <c r="E19" s="61"/>
+      <c r="F19" s="61"/>
+      <c r="G19" s="61"/>
+      <c r="H19" s="61"/>
+      <c r="I19" s="61"/>
+      <c r="J19" s="61"/>
+      <c r="K19" s="61"/>
+      <c r="L19" s="61"/>
+      <c r="M19" s="61"/>
     </row>
     <row r="20" spans="1:13" ht="19.5" customHeight="1">
       <c r="A20" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B20" s="18">
         <v>1.7</v>
       </c>
       <c r="C20" s="18">
         <v>3.2</v>
       </c>
       <c r="D20" s="18">
         <v>3.7</v>
       </c>
       <c r="E20" s="18">
         <v>4.2</v>
       </c>
       <c r="F20" s="18">
         <v>4.8</v>
       </c>
       <c r="G20" s="18">
         <v>5.0999999999999996</v>
       </c>
       <c r="H20" s="18">
         <v>5.6</v>
@@ -30032,65 +30116,65 @@
         <v>2.2999999999999998</v>
       </c>
       <c r="G32" s="16">
         <v>2.5</v>
       </c>
       <c r="H32" s="16">
         <v>2.7</v>
       </c>
       <c r="I32" s="16">
         <v>2.9</v>
       </c>
       <c r="J32" s="16">
         <v>3.2</v>
       </c>
       <c r="K32" s="16">
         <v>3.5</v>
       </c>
       <c r="L32" s="16">
         <v>4.0999999999999996</v>
       </c>
       <c r="M32" s="16">
         <v>4.7</v>
       </c>
     </row>
     <row r="33" spans="1:13" ht="12.75" customHeight="1">
-      <c r="A33" s="55" t="s">
+      <c r="A33" s="62" t="s">
         <v>18</v>
       </c>
-      <c r="B33" s="55"/>
-[...10 lines deleted...]
-      <c r="M33" s="55"/>
+      <c r="B33" s="62"/>
+      <c r="C33" s="62"/>
+      <c r="D33" s="62"/>
+      <c r="E33" s="62"/>
+      <c r="F33" s="62"/>
+      <c r="G33" s="62"/>
+      <c r="H33" s="62"/>
+      <c r="I33" s="62"/>
+      <c r="J33" s="62"/>
+      <c r="K33" s="62"/>
+      <c r="L33" s="62"/>
+      <c r="M33" s="62"/>
     </row>
     <row r="34" spans="1:13" ht="20.25" customHeight="1">
       <c r="A34" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B34" s="14">
         <v>8.1</v>
       </c>
       <c r="C34" s="14">
         <v>8.8000000000000007</v>
       </c>
       <c r="D34" s="14">
         <v>8.6</v>
       </c>
       <c r="E34" s="14">
         <v>8.4</v>
       </c>
       <c r="F34" s="14">
         <v>8.3000000000000007</v>
       </c>
       <c r="G34" s="14">
         <v>8.4</v>
       </c>
       <c r="H34" s="14">
         <v>8.8000000000000007</v>
@@ -30582,65 +30666,65 @@
         <v>4.4000000000000057</v>
       </c>
       <c r="G46" s="20">
         <v>4.2</v>
       </c>
       <c r="H46" s="20">
         <v>4</v>
       </c>
       <c r="I46" s="20">
         <v>3.9</v>
       </c>
       <c r="J46" s="20">
         <v>4.0999999999999996</v>
       </c>
       <c r="K46" s="20">
         <v>4.2</v>
       </c>
       <c r="L46" s="20">
         <v>4.4000000000000004</v>
       </c>
       <c r="M46" s="20">
         <v>4.7</v>
       </c>
     </row>
     <row r="47" spans="1:13">
-      <c r="A47" s="54" t="s">
+      <c r="A47" s="61" t="s">
         <v>32</v>
       </c>
-      <c r="B47" s="54"/>
-[...10 lines deleted...]
-      <c r="M47" s="54"/>
+      <c r="B47" s="61"/>
+      <c r="C47" s="61"/>
+      <c r="D47" s="61"/>
+      <c r="E47" s="61"/>
+      <c r="F47" s="61"/>
+      <c r="G47" s="61"/>
+      <c r="H47" s="61"/>
+      <c r="I47" s="61"/>
+      <c r="J47" s="61"/>
+      <c r="K47" s="61"/>
+      <c r="L47" s="61"/>
+      <c r="M47" s="61"/>
     </row>
     <row r="48" spans="1:13" ht="20.25" customHeight="1">
       <c r="A48" t="s">
         <v>2</v>
       </c>
       <c r="B48">
         <v>127.8</v>
       </c>
       <c r="C48">
         <v>131.30000000000001</v>
       </c>
       <c r="D48">
         <v>132.30000000000001</v>
       </c>
       <c r="E48">
         <v>133.5</v>
       </c>
       <c r="F48">
         <v>134.69999999999999</v>
       </c>
       <c r="G48">
         <v>135.5</v>
       </c>
       <c r="H48">
         <v>136.6</v>
@@ -31187,65 +31271,65 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Q61"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="80" workbookViewId="0">
       <selection sqref="A1:IV3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="20.42578125" style="8" customWidth="1"/>
     <col min="2" max="2" width="8.28515625" style="8" customWidth="1"/>
     <col min="3" max="3" width="9.7109375" style="8" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" style="8" customWidth="1"/>
     <col min="5" max="5" width="9.5703125" style="8" customWidth="1"/>
     <col min="6" max="6" width="8.5703125" style="8" customWidth="1"/>
     <col min="7" max="7" width="9" style="8" customWidth="1"/>
     <col min="8" max="8" width="8.7109375" style="8" customWidth="1"/>
     <col min="9" max="9" width="8.85546875" style="8" customWidth="1"/>
     <col min="10" max="11" width="9.42578125" style="8" customWidth="1"/>
     <col min="12" max="12" width="9.85546875" style="8" customWidth="1"/>
     <col min="13" max="13" width="10.42578125" style="8" customWidth="1"/>
     <col min="14" max="17" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" customFormat="1" ht="32.25" customHeight="1">
-      <c r="A1" s="53" t="s">
+      <c r="A1" s="60" t="s">
         <v>46</v>
       </c>
-      <c r="B1" s="53"/>
-[...10 lines deleted...]
-      <c r="M1" s="53"/>
+      <c r="B1" s="60"/>
+      <c r="C1" s="60"/>
+      <c r="D1" s="60"/>
+      <c r="E1" s="60"/>
+      <c r="F1" s="60"/>
+      <c r="G1" s="60"/>
+      <c r="H1" s="60"/>
+      <c r="I1" s="60"/>
+      <c r="J1" s="60"/>
+      <c r="K1" s="60"/>
+      <c r="L1" s="60"/>
+      <c r="M1" s="60"/>
       <c r="N1" s="7"/>
     </row>
     <row r="2" spans="1:14" customFormat="1">
       <c r="A2" s="9"/>
       <c r="B2" s="10"/>
       <c r="C2" s="10"/>
       <c r="D2" s="10"/>
       <c r="E2" s="10"/>
       <c r="F2" s="10"/>
       <c r="G2" s="10"/>
       <c r="H2" s="10"/>
       <c r="I2" s="10"/>
       <c r="J2" s="10"/>
       <c r="K2" s="10"/>
       <c r="L2" s="10"/>
       <c r="M2" s="11" t="s">
         <v>47</v>
       </c>
       <c r="N2" s="8"/>
     </row>
     <row r="3" spans="1:14" s="5" customFormat="1" ht="20.25" customHeight="1">
       <c r="A3" s="23"/>
       <c r="B3" s="21" t="s">
         <v>19</v>
       </c>
@@ -31263,82 +31347,82 @@
       </c>
       <c r="G3" s="21" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="21" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="21" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="21" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="21" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="21" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="22" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="12"/>
     </row>
     <row r="4" spans="1:14">
-      <c r="A4" s="54" t="s">
+      <c r="A4" s="61" t="s">
         <v>41</v>
       </c>
-      <c r="B4" s="54"/>
-[...10 lines deleted...]
-      <c r="M4" s="54"/>
+      <c r="B4" s="61"/>
+      <c r="C4" s="61"/>
+      <c r="D4" s="61"/>
+      <c r="E4" s="61"/>
+      <c r="F4" s="61"/>
+      <c r="G4" s="61"/>
+      <c r="H4" s="61"/>
+      <c r="I4" s="61"/>
+      <c r="J4" s="61"/>
+      <c r="K4" s="61"/>
+      <c r="L4" s="61"/>
+      <c r="M4" s="61"/>
     </row>
     <row r="5" spans="1:14" ht="12.75" customHeight="1">
-      <c r="A5" s="55" t="s">
+      <c r="A5" s="62" t="s">
         <v>16</v>
       </c>
-      <c r="B5" s="55"/>
-[...10 lines deleted...]
-      <c r="M5" s="55"/>
+      <c r="B5" s="62"/>
+      <c r="C5" s="62"/>
+      <c r="D5" s="62"/>
+      <c r="E5" s="62"/>
+      <c r="F5" s="62"/>
+      <c r="G5" s="62"/>
+      <c r="H5" s="62"/>
+      <c r="I5" s="62"/>
+      <c r="J5" s="62"/>
+      <c r="K5" s="62"/>
+      <c r="L5" s="62"/>
+      <c r="M5" s="62"/>
     </row>
     <row r="6" spans="1:14" ht="19.5" customHeight="1">
       <c r="A6" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="14">
         <v>0.3</v>
       </c>
       <c r="C6" s="14">
         <v>0.4</v>
       </c>
       <c r="D6" s="14">
         <v>0.3</v>
       </c>
       <c r="E6" s="14">
         <v>0.7</v>
       </c>
       <c r="F6" s="14">
         <v>0.7</v>
       </c>
       <c r="G6" s="14">
         <v>0.3</v>
       </c>
       <c r="H6" s="14">
         <v>0.3</v>
@@ -31830,65 +31914,65 @@
         <v>0.3</v>
       </c>
       <c r="G18" s="16">
         <v>0.3</v>
       </c>
       <c r="H18" s="16">
         <v>0.4</v>
       </c>
       <c r="I18" s="16">
         <v>0.3</v>
       </c>
       <c r="J18" s="16">
         <v>0.2</v>
       </c>
       <c r="K18" s="16">
         <v>0.5</v>
       </c>
       <c r="L18" s="16">
         <v>0.3</v>
       </c>
       <c r="M18" s="16">
         <v>0.4</v>
       </c>
     </row>
     <row r="19" spans="1:13" ht="19.5" customHeight="1">
-      <c r="A19" s="54" t="s">
+      <c r="A19" s="61" t="s">
         <v>17</v>
       </c>
-      <c r="B19" s="54"/>
-[...10 lines deleted...]
-      <c r="M19" s="54"/>
+      <c r="B19" s="61"/>
+      <c r="C19" s="61"/>
+      <c r="D19" s="61"/>
+      <c r="E19" s="61"/>
+      <c r="F19" s="61"/>
+      <c r="G19" s="61"/>
+      <c r="H19" s="61"/>
+      <c r="I19" s="61"/>
+      <c r="J19" s="61"/>
+      <c r="K19" s="61"/>
+      <c r="L19" s="61"/>
+      <c r="M19" s="61"/>
     </row>
     <row r="20" spans="1:13" ht="19.5" customHeight="1">
       <c r="A20" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B20" s="18">
         <v>0.3</v>
       </c>
       <c r="C20" s="18">
         <v>0.7</v>
       </c>
       <c r="D20" s="18">
         <v>1.1000000000000001</v>
       </c>
       <c r="E20" s="18">
         <v>1.7</v>
       </c>
       <c r="F20" s="18">
         <v>2.4</v>
       </c>
       <c r="G20" s="18">
         <v>2.7</v>
       </c>
       <c r="H20" s="18">
         <v>3</v>
@@ -32380,65 +32464,65 @@
         <v>2.5</v>
       </c>
       <c r="G32" s="16">
         <v>2.8</v>
       </c>
       <c r="H32" s="16">
         <v>3.2</v>
       </c>
       <c r="I32" s="16">
         <v>3.5</v>
       </c>
       <c r="J32" s="16">
         <v>3.7</v>
       </c>
       <c r="K32" s="16">
         <v>4.2</v>
       </c>
       <c r="L32" s="16">
         <v>4.5</v>
       </c>
       <c r="M32" s="16">
         <v>4.9000000000000004</v>
       </c>
     </row>
     <row r="33" spans="1:13" ht="12.75" customHeight="1">
-      <c r="A33" s="55" t="s">
+      <c r="A33" s="62" t="s">
         <v>18</v>
       </c>
-      <c r="B33" s="55"/>
-[...10 lines deleted...]
-      <c r="M33" s="55"/>
+      <c r="B33" s="62"/>
+      <c r="C33" s="62"/>
+      <c r="D33" s="62"/>
+      <c r="E33" s="62"/>
+      <c r="F33" s="62"/>
+      <c r="G33" s="62"/>
+      <c r="H33" s="62"/>
+      <c r="I33" s="62"/>
+      <c r="J33" s="62"/>
+      <c r="K33" s="62"/>
+      <c r="L33" s="62"/>
+      <c r="M33" s="62"/>
     </row>
     <row r="34" spans="1:13" ht="20.25" customHeight="1">
       <c r="A34" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B34" s="14">
         <v>5.9</v>
       </c>
       <c r="C34" s="14">
         <v>4.7</v>
       </c>
       <c r="D34" s="14">
         <v>4.5999999999999996</v>
       </c>
       <c r="E34" s="14">
         <v>4.8</v>
       </c>
       <c r="F34" s="14">
         <v>5</v>
       </c>
       <c r="G34" s="14">
         <v>4.9000000000000004</v>
       </c>
       <c r="H34" s="14">
         <v>4.7</v>
@@ -32930,65 +33014,65 @@
         <v>4.9000000000000004</v>
       </c>
       <c r="G46" s="20">
         <v>5</v>
       </c>
       <c r="H46" s="20">
         <v>5.2</v>
       </c>
       <c r="I46" s="20">
         <v>5.3</v>
       </c>
       <c r="J46" s="20">
         <v>5.2</v>
       </c>
       <c r="K46" s="20">
         <v>5.4</v>
       </c>
       <c r="L46" s="20">
         <v>5.0999999999999996</v>
       </c>
       <c r="M46" s="20">
         <v>4.9000000000000004</v>
       </c>
     </row>
     <row r="47" spans="1:13">
-      <c r="A47" s="54" t="s">
+      <c r="A47" s="61" t="s">
         <v>32</v>
       </c>
-      <c r="B47" s="54"/>
-[...10 lines deleted...]
-      <c r="M47" s="54"/>
+      <c r="B47" s="61"/>
+      <c r="C47" s="61"/>
+      <c r="D47" s="61"/>
+      <c r="E47" s="61"/>
+      <c r="F47" s="61"/>
+      <c r="G47" s="61"/>
+      <c r="H47" s="61"/>
+      <c r="I47" s="61"/>
+      <c r="J47" s="61"/>
+      <c r="K47" s="61"/>
+      <c r="L47" s="61"/>
+      <c r="M47" s="61"/>
     </row>
     <row r="48" spans="1:13" ht="20.25" customHeight="1">
       <c r="A48" t="s">
         <v>2</v>
       </c>
       <c r="B48">
         <v>141.30000000000001</v>
       </c>
       <c r="C48">
         <v>142.19999999999999</v>
       </c>
       <c r="D48">
         <v>143</v>
       </c>
       <c r="E48">
         <v>144.69999999999999</v>
       </c>
       <c r="F48">
         <v>146.30000000000001</v>
       </c>
       <c r="G48">
         <v>147</v>
       </c>
       <c r="H48">
         <v>147.6</v>
@@ -33535,65 +33619,65 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Q61"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="80" workbookViewId="0">
       <selection sqref="A1:IV3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="20.42578125" style="8" customWidth="1"/>
     <col min="2" max="2" width="8.28515625" style="8" customWidth="1"/>
     <col min="3" max="3" width="9.7109375" style="8" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" style="8" customWidth="1"/>
     <col min="5" max="5" width="9.5703125" style="8" customWidth="1"/>
     <col min="6" max="6" width="8.5703125" style="8" customWidth="1"/>
     <col min="7" max="7" width="9" style="8" customWidth="1"/>
     <col min="8" max="8" width="8.7109375" style="8" customWidth="1"/>
     <col min="9" max="9" width="8.85546875" style="8" customWidth="1"/>
     <col min="10" max="11" width="9.42578125" style="8" customWidth="1"/>
     <col min="12" max="12" width="9.85546875" style="8" customWidth="1"/>
     <col min="13" max="13" width="10.42578125" style="8" customWidth="1"/>
     <col min="14" max="17" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" customFormat="1" ht="32.25" customHeight="1">
-      <c r="A1" s="53" t="s">
+      <c r="A1" s="60" t="s">
         <v>46</v>
       </c>
-      <c r="B1" s="53"/>
-[...10 lines deleted...]
-      <c r="M1" s="53"/>
+      <c r="B1" s="60"/>
+      <c r="C1" s="60"/>
+      <c r="D1" s="60"/>
+      <c r="E1" s="60"/>
+      <c r="F1" s="60"/>
+      <c r="G1" s="60"/>
+      <c r="H1" s="60"/>
+      <c r="I1" s="60"/>
+      <c r="J1" s="60"/>
+      <c r="K1" s="60"/>
+      <c r="L1" s="60"/>
+      <c r="M1" s="60"/>
       <c r="N1" s="7"/>
     </row>
     <row r="2" spans="1:14" customFormat="1">
       <c r="A2" s="9"/>
       <c r="B2" s="10"/>
       <c r="C2" s="10"/>
       <c r="D2" s="10"/>
       <c r="E2" s="10"/>
       <c r="F2" s="10"/>
       <c r="G2" s="10"/>
       <c r="H2" s="10"/>
       <c r="I2" s="10"/>
       <c r="J2" s="10"/>
       <c r="K2" s="10"/>
       <c r="L2" s="10"/>
       <c r="M2" s="11" t="s">
         <v>47</v>
       </c>
       <c r="N2" s="8"/>
     </row>
     <row r="3" spans="1:14" s="5" customFormat="1" ht="20.25" customHeight="1">
       <c r="A3" s="23"/>
       <c r="B3" s="21" t="s">
         <v>19</v>
       </c>
@@ -33611,82 +33695,82 @@
       </c>
       <c r="G3" s="21" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="21" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="21" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="21" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="21" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="21" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="22" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="12"/>
     </row>
     <row r="4" spans="1:14">
-      <c r="A4" s="54" t="s">
+      <c r="A4" s="61" t="s">
         <v>40</v>
       </c>
-      <c r="B4" s="54"/>
-[...10 lines deleted...]
-      <c r="M4" s="54"/>
+      <c r="B4" s="61"/>
+      <c r="C4" s="61"/>
+      <c r="D4" s="61"/>
+      <c r="E4" s="61"/>
+      <c r="F4" s="61"/>
+      <c r="G4" s="61"/>
+      <c r="H4" s="61"/>
+      <c r="I4" s="61"/>
+      <c r="J4" s="61"/>
+      <c r="K4" s="61"/>
+      <c r="L4" s="61"/>
+      <c r="M4" s="61"/>
     </row>
     <row r="5" spans="1:14" ht="12.75" customHeight="1">
-      <c r="A5" s="55" t="s">
+      <c r="A5" s="62" t="s">
         <v>16</v>
       </c>
-      <c r="B5" s="55"/>
-[...10 lines deleted...]
-      <c r="M5" s="55"/>
+      <c r="B5" s="62"/>
+      <c r="C5" s="62"/>
+      <c r="D5" s="62"/>
+      <c r="E5" s="62"/>
+      <c r="F5" s="62"/>
+      <c r="G5" s="62"/>
+      <c r="H5" s="62"/>
+      <c r="I5" s="62"/>
+      <c r="J5" s="62"/>
+      <c r="K5" s="62"/>
+      <c r="L5" s="62"/>
+      <c r="M5" s="62"/>
     </row>
     <row r="6" spans="1:14" ht="19.5" customHeight="1">
       <c r="A6" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="14">
         <v>0.9</v>
       </c>
       <c r="C6" s="14">
         <v>0.8</v>
       </c>
       <c r="D6" s="14">
         <v>0.2</v>
       </c>
       <c r="E6" s="14">
         <v>0.3</v>
       </c>
       <c r="F6" s="14">
         <v>0.2</v>
       </c>
       <c r="G6" s="14">
         <v>0.3</v>
       </c>
       <c r="H6" s="14">
         <v>0.2</v>
@@ -34178,65 +34262,65 @@
         <v>0.2</v>
       </c>
       <c r="G18" s="16">
         <v>0.3</v>
       </c>
       <c r="H18" s="16">
         <v>0.2</v>
       </c>
       <c r="I18" s="16">
         <v>0.4</v>
       </c>
       <c r="J18" s="16">
         <v>0.2</v>
       </c>
       <c r="K18" s="16">
         <v>0.3</v>
       </c>
       <c r="L18" s="16">
         <v>0.4</v>
       </c>
       <c r="M18" s="16">
         <v>0.6</v>
       </c>
     </row>
     <row r="19" spans="1:13">
-      <c r="A19" s="54" t="s">
+      <c r="A19" s="61" t="s">
         <v>17</v>
       </c>
-      <c r="B19" s="54"/>
-[...10 lines deleted...]
-      <c r="M19" s="54"/>
+      <c r="B19" s="61"/>
+      <c r="C19" s="61"/>
+      <c r="D19" s="61"/>
+      <c r="E19" s="61"/>
+      <c r="F19" s="61"/>
+      <c r="G19" s="61"/>
+      <c r="H19" s="61"/>
+      <c r="I19" s="61"/>
+      <c r="J19" s="61"/>
+      <c r="K19" s="61"/>
+      <c r="L19" s="61"/>
+      <c r="M19" s="61"/>
     </row>
     <row r="20" spans="1:13" ht="19.5" customHeight="1">
       <c r="A20" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B20" s="18">
         <v>0.9</v>
       </c>
       <c r="C20" s="18">
         <v>1.7</v>
       </c>
       <c r="D20" s="18">
         <v>1.9</v>
       </c>
       <c r="E20" s="18">
         <v>2.2000000000000002</v>
       </c>
       <c r="F20" s="18">
         <v>2.4</v>
       </c>
       <c r="G20" s="18">
         <v>2.7</v>
       </c>
       <c r="H20" s="18">
         <v>2.8</v>
@@ -34728,65 +34812,65 @@
         <v>2.5</v>
       </c>
       <c r="G32" s="16">
         <v>2.8</v>
       </c>
       <c r="H32" s="16">
         <v>3</v>
       </c>
       <c r="I32" s="16">
         <v>3.4</v>
       </c>
       <c r="J32" s="16">
         <v>3.6</v>
       </c>
       <c r="K32" s="16">
         <v>3.9</v>
       </c>
       <c r="L32" s="16">
         <v>4.4000000000000004</v>
       </c>
       <c r="M32" s="16">
         <v>5</v>
       </c>
     </row>
     <row r="33" spans="1:13" ht="12.75" customHeight="1">
-      <c r="A33" s="55" t="s">
+      <c r="A33" s="62" t="s">
         <v>18</v>
       </c>
-      <c r="B33" s="55"/>
-[...10 lines deleted...]
-      <c r="M33" s="55"/>
+      <c r="B33" s="62"/>
+      <c r="C33" s="62"/>
+      <c r="D33" s="62"/>
+      <c r="E33" s="62"/>
+      <c r="F33" s="62"/>
+      <c r="G33" s="62"/>
+      <c r="H33" s="62"/>
+      <c r="I33" s="62"/>
+      <c r="J33" s="62"/>
+      <c r="K33" s="62"/>
+      <c r="L33" s="62"/>
+      <c r="M33" s="62"/>
     </row>
     <row r="34" spans="1:13" ht="20.25" customHeight="1">
       <c r="A34" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B34" s="14">
         <v>6.6</v>
       </c>
       <c r="C34" s="14">
         <v>7</v>
       </c>
       <c r="D34" s="14">
         <v>6.8</v>
       </c>
       <c r="E34" s="14">
         <v>6.4</v>
       </c>
       <c r="F34" s="14">
         <v>5.9</v>
       </c>
       <c r="G34" s="14">
         <v>5.9</v>
       </c>
       <c r="H34" s="14">
         <v>5.9</v>
@@ -35278,65 +35362,65 @@
         <v>4.9000000000000004</v>
       </c>
       <c r="G46" s="20">
         <v>4.9000000000000004</v>
       </c>
       <c r="H46" s="20">
         <v>4.8</v>
       </c>
       <c r="I46" s="20">
         <v>4.8</v>
       </c>
       <c r="J46" s="20">
         <v>4.8</v>
       </c>
       <c r="K46" s="20">
         <v>4.7</v>
       </c>
       <c r="L46" s="20">
         <v>4.8</v>
       </c>
       <c r="M46" s="20">
         <v>5</v>
       </c>
     </row>
     <row r="47" spans="1:13">
-      <c r="A47" s="54" t="s">
+      <c r="A47" s="61" t="s">
         <v>32</v>
       </c>
-      <c r="B47" s="54"/>
-[...10 lines deleted...]
-      <c r="M47" s="54"/>
+      <c r="B47" s="61"/>
+      <c r="C47" s="61"/>
+      <c r="D47" s="61"/>
+      <c r="E47" s="61"/>
+      <c r="F47" s="61"/>
+      <c r="G47" s="61"/>
+      <c r="H47" s="61"/>
+      <c r="I47" s="61"/>
+      <c r="J47" s="61"/>
+      <c r="K47" s="61"/>
+      <c r="L47" s="61"/>
+      <c r="M47" s="61"/>
     </row>
     <row r="48" spans="1:13" ht="20.25" customHeight="1">
       <c r="A48" t="s">
         <v>2</v>
       </c>
       <c r="B48">
         <v>157.19999999999999</v>
       </c>
       <c r="C48">
         <v>159.19999999999999</v>
       </c>
       <c r="D48">
         <v>159.6</v>
       </c>
       <c r="E48">
         <v>160.4</v>
       </c>
       <c r="F48">
         <v>161</v>
       </c>
       <c r="G48">
         <v>161.69999999999999</v>
       </c>
       <c r="H48">
         <v>162.1</v>
@@ -35896,65 +35980,65 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Q61"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="80" workbookViewId="0">
       <selection sqref="A1:IV3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="20.42578125" style="8" customWidth="1"/>
     <col min="2" max="2" width="8.28515625" style="8" customWidth="1"/>
     <col min="3" max="3" width="9.7109375" style="8" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" style="8" customWidth="1"/>
     <col min="5" max="5" width="9.5703125" style="8" customWidth="1"/>
     <col min="6" max="6" width="8.5703125" style="8" customWidth="1"/>
     <col min="7" max="7" width="9" style="8" customWidth="1"/>
     <col min="8" max="8" width="8.7109375" style="8" customWidth="1"/>
     <col min="9" max="9" width="8.85546875" style="8" customWidth="1"/>
     <col min="10" max="11" width="9.42578125" style="8" customWidth="1"/>
     <col min="12" max="12" width="9.85546875" style="8" customWidth="1"/>
     <col min="13" max="13" width="10.42578125" style="8" customWidth="1"/>
     <col min="14" max="17" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" customFormat="1" ht="32.25" customHeight="1">
-      <c r="A1" s="53" t="s">
+      <c r="A1" s="60" t="s">
         <v>46</v>
       </c>
-      <c r="B1" s="53"/>
-[...10 lines deleted...]
-      <c r="M1" s="53"/>
+      <c r="B1" s="60"/>
+      <c r="C1" s="60"/>
+      <c r="D1" s="60"/>
+      <c r="E1" s="60"/>
+      <c r="F1" s="60"/>
+      <c r="G1" s="60"/>
+      <c r="H1" s="60"/>
+      <c r="I1" s="60"/>
+      <c r="J1" s="60"/>
+      <c r="K1" s="60"/>
+      <c r="L1" s="60"/>
+      <c r="M1" s="60"/>
       <c r="N1" s="7"/>
     </row>
     <row r="2" spans="1:14" customFormat="1">
       <c r="A2" s="9"/>
       <c r="B2" s="10"/>
       <c r="C2" s="10"/>
       <c r="D2" s="10"/>
       <c r="E2" s="10"/>
       <c r="F2" s="10"/>
       <c r="G2" s="10"/>
       <c r="H2" s="10"/>
       <c r="I2" s="10"/>
       <c r="J2" s="10"/>
       <c r="K2" s="10"/>
       <c r="L2" s="10"/>
       <c r="M2" s="11" t="s">
         <v>47</v>
       </c>
       <c r="N2" s="8"/>
     </row>
     <row r="3" spans="1:14" s="5" customFormat="1" ht="20.25" customHeight="1">
       <c r="A3" s="23"/>
       <c r="B3" s="21" t="s">
         <v>19</v>
       </c>
@@ -35972,82 +36056,82 @@
       </c>
       <c r="G3" s="21" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="21" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="21" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="21" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="21" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="21" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="22" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="12"/>
     </row>
     <row r="4" spans="1:14">
-      <c r="A4" s="54" t="s">
+      <c r="A4" s="61" t="s">
         <v>39</v>
       </c>
-      <c r="B4" s="54"/>
-[...10 lines deleted...]
-      <c r="M4" s="54"/>
+      <c r="B4" s="61"/>
+      <c r="C4" s="61"/>
+      <c r="D4" s="61"/>
+      <c r="E4" s="61"/>
+      <c r="F4" s="61"/>
+      <c r="G4" s="61"/>
+      <c r="H4" s="61"/>
+      <c r="I4" s="61"/>
+      <c r="J4" s="61"/>
+      <c r="K4" s="61"/>
+      <c r="L4" s="61"/>
+      <c r="M4" s="61"/>
     </row>
     <row r="5" spans="1:14" ht="12.75" customHeight="1">
-      <c r="A5" s="55" t="s">
+      <c r="A5" s="62" t="s">
         <v>16</v>
       </c>
-      <c r="B5" s="55"/>
-[...10 lines deleted...]
-      <c r="M5" s="55"/>
+      <c r="B5" s="62"/>
+      <c r="C5" s="62"/>
+      <c r="D5" s="62"/>
+      <c r="E5" s="62"/>
+      <c r="F5" s="62"/>
+      <c r="G5" s="62"/>
+      <c r="H5" s="62"/>
+      <c r="I5" s="62"/>
+      <c r="J5" s="62"/>
+      <c r="K5" s="62"/>
+      <c r="L5" s="62"/>
+      <c r="M5" s="62"/>
     </row>
     <row r="6" spans="1:14" ht="19.5" customHeight="1">
       <c r="A6" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="14">
         <v>0.6</v>
       </c>
       <c r="C6" s="14">
         <v>1.7</v>
       </c>
       <c r="D6" s="14">
         <v>1</v>
       </c>
       <c r="E6" s="14">
         <v>0.6</v>
       </c>
       <c r="F6" s="14">
         <v>0.6</v>
       </c>
       <c r="G6" s="14">
         <v>0.3</v>
       </c>
       <c r="H6" s="14">
         <v>0.1</v>
@@ -36537,65 +36621,65 @@
         <v>0.5</v>
       </c>
       <c r="G18" s="16">
         <v>0.3</v>
       </c>
       <c r="H18" s="16">
         <v>0.4</v>
       </c>
       <c r="I18" s="16">
         <v>0.4</v>
       </c>
       <c r="J18" s="16">
         <v>0.3</v>
       </c>
       <c r="K18" s="16">
         <v>0.4</v>
       </c>
       <c r="L18" s="16">
         <v>0.4</v>
       </c>
       <c r="M18" s="16">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:13">
-      <c r="A19" s="54" t="s">
+      <c r="A19" s="61" t="s">
         <v>17</v>
       </c>
-      <c r="B19" s="54"/>
-[...10 lines deleted...]
-      <c r="M19" s="54"/>
+      <c r="B19" s="61"/>
+      <c r="C19" s="61"/>
+      <c r="D19" s="61"/>
+      <c r="E19" s="61"/>
+      <c r="F19" s="61"/>
+      <c r="G19" s="61"/>
+      <c r="H19" s="61"/>
+      <c r="I19" s="61"/>
+      <c r="J19" s="61"/>
+      <c r="K19" s="61"/>
+      <c r="L19" s="61"/>
+      <c r="M19" s="61"/>
     </row>
     <row r="20" spans="1:13" ht="19.5" customHeight="1">
       <c r="A20" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B20" s="18">
         <v>0.6</v>
       </c>
       <c r="C20" s="18">
         <v>2.2999999999999998</v>
       </c>
       <c r="D20" s="18">
         <v>3.3</v>
       </c>
       <c r="E20" s="18">
         <v>3.9</v>
       </c>
       <c r="F20" s="18">
         <v>4.5</v>
       </c>
       <c r="G20" s="18">
         <v>4.8</v>
       </c>
       <c r="H20" s="18">
         <v>4.9000000000000004</v>
@@ -37087,65 +37171,65 @@
         <v>6.5</v>
       </c>
       <c r="G32" s="16">
         <v>6.8</v>
       </c>
       <c r="H32" s="16">
         <v>7.2</v>
       </c>
       <c r="I32" s="16">
         <v>7.6</v>
       </c>
       <c r="J32" s="16">
         <v>8</v>
       </c>
       <c r="K32" s="16">
         <v>8.5</v>
       </c>
       <c r="L32" s="16">
         <v>8.9</v>
       </c>
       <c r="M32" s="16">
         <v>10</v>
       </c>
     </row>
     <row r="33" spans="1:13" ht="12.75" customHeight="1">
-      <c r="A33" s="55" t="s">
+      <c r="A33" s="62" t="s">
         <v>18</v>
       </c>
-      <c r="B33" s="55"/>
-[...10 lines deleted...]
-      <c r="M33" s="55"/>
+      <c r="B33" s="62"/>
+      <c r="C33" s="62"/>
+      <c r="D33" s="62"/>
+      <c r="E33" s="62"/>
+      <c r="F33" s="62"/>
+      <c r="G33" s="62"/>
+      <c r="H33" s="62"/>
+      <c r="I33" s="62"/>
+      <c r="J33" s="62"/>
+      <c r="K33" s="62"/>
+      <c r="L33" s="62"/>
+      <c r="M33" s="62"/>
     </row>
     <row r="34" spans="1:13" ht="20.25" customHeight="1">
       <c r="A34" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B34" s="14">
         <v>4.5</v>
       </c>
       <c r="C34" s="14">
         <v>5.4</v>
       </c>
       <c r="D34" s="14">
         <v>6.2</v>
       </c>
       <c r="E34" s="14">
         <v>6.5</v>
       </c>
       <c r="F34" s="14">
         <v>6.9</v>
       </c>
       <c r="G34" s="14">
         <v>7</v>
       </c>
       <c r="H34" s="14">
         <v>6.9</v>
@@ -37637,65 +37721,65 @@
         <v>9.1</v>
       </c>
       <c r="G46" s="20">
         <v>9.1999999999999993</v>
       </c>
       <c r="H46" s="20">
         <v>9.3000000000000007</v>
       </c>
       <c r="I46" s="20">
         <v>9.4</v>
       </c>
       <c r="J46" s="20">
         <v>9.5</v>
       </c>
       <c r="K46" s="20">
         <v>9.6</v>
       </c>
       <c r="L46" s="20">
         <v>9.6</v>
       </c>
       <c r="M46" s="20">
         <v>10</v>
       </c>
     </row>
     <row r="47" spans="1:13">
-      <c r="A47" s="54" t="s">
+      <c r="A47" s="61" t="s">
         <v>32</v>
       </c>
-      <c r="B47" s="54"/>
-[...10 lines deleted...]
-      <c r="M47" s="54"/>
+      <c r="B47" s="61"/>
+      <c r="C47" s="61"/>
+      <c r="D47" s="61"/>
+      <c r="E47" s="61"/>
+      <c r="F47" s="61"/>
+      <c r="G47" s="61"/>
+      <c r="H47" s="61"/>
+      <c r="I47" s="61"/>
+      <c r="J47" s="61"/>
+      <c r="K47" s="61"/>
+      <c r="L47" s="61"/>
+      <c r="M47" s="61"/>
     </row>
     <row r="48" spans="1:13" ht="20.25" customHeight="1">
       <c r="A48" t="s">
         <v>2</v>
       </c>
       <c r="B48">
         <v>168.7</v>
       </c>
       <c r="C48">
         <v>173.2</v>
       </c>
       <c r="D48">
         <v>175.8</v>
       </c>
       <c r="E48">
         <v>177.4</v>
       </c>
       <c r="F48">
         <v>179</v>
       </c>
       <c r="G48">
         <v>179.9</v>
       </c>
       <c r="H48">
         <v>180.2</v>
@@ -38256,65 +38340,65 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Q61"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="80" workbookViewId="0">
       <selection sqref="A1:IV3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="20.42578125" style="8" customWidth="1"/>
     <col min="2" max="2" width="8.28515625" style="8" customWidth="1"/>
     <col min="3" max="3" width="9.7109375" style="8" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" style="8" customWidth="1"/>
     <col min="5" max="5" width="9.5703125" style="8" customWidth="1"/>
     <col min="6" max="6" width="8.5703125" style="8" customWidth="1"/>
     <col min="7" max="7" width="9" style="8" customWidth="1"/>
     <col min="8" max="8" width="8.7109375" style="8" customWidth="1"/>
     <col min="9" max="9" width="8.85546875" style="8" customWidth="1"/>
     <col min="10" max="11" width="9.42578125" style="8" customWidth="1"/>
     <col min="12" max="12" width="9.85546875" style="8" customWidth="1"/>
     <col min="13" max="13" width="10.42578125" style="8" customWidth="1"/>
     <col min="14" max="17" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" customFormat="1" ht="32.25" customHeight="1">
-      <c r="A1" s="53" t="s">
+      <c r="A1" s="60" t="s">
         <v>46</v>
       </c>
-      <c r="B1" s="53"/>
-[...10 lines deleted...]
-      <c r="M1" s="53"/>
+      <c r="B1" s="60"/>
+      <c r="C1" s="60"/>
+      <c r="D1" s="60"/>
+      <c r="E1" s="60"/>
+      <c r="F1" s="60"/>
+      <c r="G1" s="60"/>
+      <c r="H1" s="60"/>
+      <c r="I1" s="60"/>
+      <c r="J1" s="60"/>
+      <c r="K1" s="60"/>
+      <c r="L1" s="60"/>
+      <c r="M1" s="60"/>
       <c r="N1" s="7"/>
     </row>
     <row r="2" spans="1:14" customFormat="1">
       <c r="A2" s="9"/>
       <c r="B2" s="10"/>
       <c r="C2" s="10"/>
       <c r="D2" s="10"/>
       <c r="E2" s="10"/>
       <c r="F2" s="10"/>
       <c r="G2" s="10"/>
       <c r="H2" s="10"/>
       <c r="I2" s="10"/>
       <c r="J2" s="10"/>
       <c r="K2" s="10"/>
       <c r="L2" s="10"/>
       <c r="M2" s="11" t="s">
         <v>47</v>
       </c>
       <c r="N2" s="8"/>
     </row>
     <row r="3" spans="1:14" s="5" customFormat="1" ht="20.25" customHeight="1">
       <c r="A3" s="23"/>
       <c r="B3" s="21" t="s">
         <v>19</v>
       </c>
@@ -38332,82 +38416,82 @@
       </c>
       <c r="G3" s="21" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="21" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="21" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="21" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="21" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="21" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="22" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="12"/>
     </row>
     <row r="4" spans="1:14">
-      <c r="A4" s="54" t="s">
+      <c r="A4" s="61" t="s">
         <v>38</v>
       </c>
-      <c r="B4" s="54"/>
-[...10 lines deleted...]
-      <c r="M4" s="54"/>
+      <c r="B4" s="61"/>
+      <c r="C4" s="61"/>
+      <c r="D4" s="61"/>
+      <c r="E4" s="61"/>
+      <c r="F4" s="61"/>
+      <c r="G4" s="61"/>
+      <c r="H4" s="61"/>
+      <c r="I4" s="61"/>
+      <c r="J4" s="61"/>
+      <c r="K4" s="61"/>
+      <c r="L4" s="61"/>
+      <c r="M4" s="61"/>
     </row>
     <row r="5" spans="1:14" ht="12.75" customHeight="1">
-      <c r="A5" s="55" t="s">
+      <c r="A5" s="62" t="s">
         <v>16</v>
       </c>
-      <c r="B5" s="55"/>
-[...10 lines deleted...]
-      <c r="M5" s="55"/>
+      <c r="B5" s="62"/>
+      <c r="C5" s="62"/>
+      <c r="D5" s="62"/>
+      <c r="E5" s="62"/>
+      <c r="F5" s="62"/>
+      <c r="G5" s="62"/>
+      <c r="H5" s="62"/>
+      <c r="I5" s="62"/>
+      <c r="J5" s="62"/>
+      <c r="K5" s="62"/>
+      <c r="L5" s="62"/>
+      <c r="M5" s="62"/>
     </row>
     <row r="6" spans="1:14" ht="19.5" customHeight="1">
       <c r="A6" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="14">
         <v>0.6</v>
       </c>
       <c r="C6" s="14">
         <v>0.4</v>
       </c>
       <c r="D6" s="14">
         <v>0.1</v>
       </c>
       <c r="E6" s="14">
         <v>0.1</v>
       </c>
       <c r="F6" s="14">
         <v>0.3</v>
       </c>
       <c r="G6" s="14">
         <v>-0.1</v>
       </c>
       <c r="H6" s="14">
         <v>0.1</v>
@@ -38899,65 +38983,65 @@
         <v>0.4</v>
       </c>
       <c r="G18" s="16">
         <v>0.2</v>
       </c>
       <c r="H18" s="16">
         <v>0.2</v>
       </c>
       <c r="I18" s="16">
         <v>0.4</v>
       </c>
       <c r="J18" s="16">
         <v>0.40000000000000568</v>
       </c>
       <c r="K18" s="16">
         <v>4.3</v>
       </c>
       <c r="L18" s="16">
         <v>3.7999999999999972</v>
       </c>
       <c r="M18" s="16">
         <v>1.1000000000000001</v>
       </c>
     </row>
     <row r="19" spans="1:13">
-      <c r="A19" s="54" t="s">
+      <c r="A19" s="61" t="s">
         <v>17</v>
       </c>
-      <c r="B19" s="54"/>
-[...10 lines deleted...]
-      <c r="M19" s="54"/>
+      <c r="B19" s="61"/>
+      <c r="C19" s="61"/>
+      <c r="D19" s="61"/>
+      <c r="E19" s="61"/>
+      <c r="F19" s="61"/>
+      <c r="G19" s="61"/>
+      <c r="H19" s="61"/>
+      <c r="I19" s="61"/>
+      <c r="J19" s="61"/>
+      <c r="K19" s="61"/>
+      <c r="L19" s="61"/>
+      <c r="M19" s="61"/>
     </row>
     <row r="20" spans="1:13" ht="19.5" customHeight="1">
       <c r="A20" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B20" s="18">
         <v>0.6</v>
       </c>
       <c r="C20" s="18">
         <v>1</v>
       </c>
       <c r="D20" s="18">
         <v>1.1000000000000001</v>
       </c>
       <c r="E20" s="18">
         <v>1.2</v>
       </c>
       <c r="F20" s="18">
         <v>1.5</v>
       </c>
       <c r="G20" s="18">
         <v>1.4</v>
       </c>
       <c r="H20" s="18">
         <v>1.5</v>
@@ -39449,65 +39533,65 @@
         <v>2.5</v>
       </c>
       <c r="G32" s="16">
         <v>2.7</v>
       </c>
       <c r="H32" s="16">
         <v>3</v>
       </c>
       <c r="I32" s="16">
         <v>3.3</v>
       </c>
       <c r="J32" s="16">
         <v>3.7000000000000028</v>
       </c>
       <c r="K32" s="16">
         <v>8.1999999999999993</v>
       </c>
       <c r="L32" s="16">
         <v>12.299999999999997</v>
       </c>
       <c r="M32" s="16">
         <v>13.6</v>
       </c>
     </row>
     <row r="33" spans="1:13" ht="12.75" customHeight="1">
-      <c r="A33" s="55" t="s">
+      <c r="A33" s="62" t="s">
         <v>18</v>
       </c>
-      <c r="B33" s="55"/>
-[...10 lines deleted...]
-      <c r="M33" s="55"/>
+      <c r="B33" s="62"/>
+      <c r="C33" s="62"/>
+      <c r="D33" s="62"/>
+      <c r="E33" s="62"/>
+      <c r="F33" s="62"/>
+      <c r="G33" s="62"/>
+      <c r="H33" s="62"/>
+      <c r="I33" s="62"/>
+      <c r="J33" s="62"/>
+      <c r="K33" s="62"/>
+      <c r="L33" s="62"/>
+      <c r="M33" s="62"/>
     </row>
     <row r="34" spans="1:13" ht="20.25" customHeight="1">
       <c r="A34" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B34" s="14">
         <v>7.5</v>
       </c>
       <c r="C34" s="14">
         <v>6.1</v>
       </c>
       <c r="D34" s="14">
         <v>5.2</v>
       </c>
       <c r="E34" s="14">
         <v>4.5999999999999996</v>
       </c>
       <c r="F34" s="14">
         <v>4.3</v>
       </c>
       <c r="G34" s="14">
         <v>3.9</v>
       </c>
       <c r="H34" s="14">
         <v>3.9</v>
@@ -39999,65 +40083,65 @@
         <v>5.8</v>
       </c>
       <c r="G46" s="20">
         <v>5.7</v>
       </c>
       <c r="H46" s="20">
         <v>5.6</v>
       </c>
       <c r="I46" s="20">
         <v>5.6</v>
       </c>
       <c r="J46" s="20">
         <v>5.6</v>
       </c>
       <c r="K46" s="20">
         <v>9.6999999999999993</v>
       </c>
       <c r="L46" s="20">
         <v>13.400000000000006</v>
       </c>
       <c r="M46" s="20">
         <v>13.6</v>
       </c>
     </row>
     <row r="47" spans="1:13">
-      <c r="A47" s="54" t="s">
+      <c r="A47" s="61" t="s">
         <v>32</v>
       </c>
-      <c r="B47" s="54"/>
-[...10 lines deleted...]
-      <c r="M47" s="54"/>
+      <c r="B47" s="61"/>
+      <c r="C47" s="61"/>
+      <c r="D47" s="61"/>
+      <c r="E47" s="61"/>
+      <c r="F47" s="61"/>
+      <c r="G47" s="61"/>
+      <c r="H47" s="61"/>
+      <c r="I47" s="61"/>
+      <c r="J47" s="61"/>
+      <c r="K47" s="61"/>
+      <c r="L47" s="61"/>
+      <c r="M47" s="61"/>
     </row>
     <row r="48" spans="1:13" ht="20.25" customHeight="1">
       <c r="A48" t="s">
         <v>2</v>
       </c>
       <c r="B48">
         <v>188.7</v>
       </c>
       <c r="C48">
         <v>189.7</v>
       </c>
       <c r="D48">
         <v>190</v>
       </c>
       <c r="E48">
         <v>190.3</v>
       </c>
       <c r="F48">
         <v>191.1</v>
       </c>
       <c r="G48">
         <v>190.8</v>
       </c>
       <c r="H48">
         <v>191.2</v>
@@ -40617,65 +40701,65 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N61"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="80" workbookViewId="0">
       <selection sqref="A1:IV3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="20.42578125" style="8" customWidth="1"/>
     <col min="2" max="2" width="8.28515625" style="8" customWidth="1"/>
     <col min="3" max="3" width="9.7109375" style="8" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" style="8" customWidth="1"/>
     <col min="5" max="5" width="9.5703125" style="8" customWidth="1"/>
     <col min="6" max="6" width="8.5703125" style="8" customWidth="1"/>
     <col min="7" max="7" width="9" style="8" customWidth="1"/>
     <col min="8" max="8" width="8.7109375" style="8" customWidth="1"/>
     <col min="9" max="9" width="8.85546875" style="8" customWidth="1"/>
     <col min="10" max="11" width="9.42578125" style="8" customWidth="1"/>
     <col min="12" max="12" width="9.85546875" style="8" customWidth="1"/>
     <col min="13" max="13" width="10.42578125" style="8" customWidth="1"/>
     <col min="14" max="14" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="32.25" customHeight="1">
-      <c r="A1" s="53" t="s">
+      <c r="A1" s="60" t="s">
         <v>46</v>
       </c>
-      <c r="B1" s="53"/>
-[...10 lines deleted...]
-      <c r="M1" s="53"/>
+      <c r="B1" s="60"/>
+      <c r="C1" s="60"/>
+      <c r="D1" s="60"/>
+      <c r="E1" s="60"/>
+      <c r="F1" s="60"/>
+      <c r="G1" s="60"/>
+      <c r="H1" s="60"/>
+      <c r="I1" s="60"/>
+      <c r="J1" s="60"/>
+      <c r="K1" s="60"/>
+      <c r="L1" s="60"/>
+      <c r="M1" s="60"/>
       <c r="N1" s="7"/>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" s="9"/>
       <c r="B2" s="10"/>
       <c r="C2" s="10"/>
       <c r="D2" s="10"/>
       <c r="E2" s="10"/>
       <c r="F2" s="10"/>
       <c r="G2" s="10"/>
       <c r="H2" s="10"/>
       <c r="I2" s="10"/>
       <c r="J2" s="10"/>
       <c r="K2" s="10"/>
       <c r="L2" s="10"/>
       <c r="M2" s="11" t="s">
         <v>47</v>
       </c>
       <c r="N2" s="8"/>
     </row>
     <row r="3" spans="1:14" s="5" customFormat="1" ht="20.25" customHeight="1">
       <c r="A3" s="23"/>
       <c r="B3" s="21" t="s">
         <v>19</v>
       </c>
@@ -40693,82 +40777,82 @@
       </c>
       <c r="G3" s="21" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="21" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="21" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="21" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="21" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="21" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="22" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="12"/>
     </row>
     <row r="4" spans="1:14">
-      <c r="A4" s="54" t="s">
+      <c r="A4" s="61" t="s">
         <v>37</v>
       </c>
-      <c r="B4" s="54"/>
-[...10 lines deleted...]
-      <c r="M4" s="54"/>
+      <c r="B4" s="61"/>
+      <c r="C4" s="61"/>
+      <c r="D4" s="61"/>
+      <c r="E4" s="61"/>
+      <c r="F4" s="61"/>
+      <c r="G4" s="61"/>
+      <c r="H4" s="61"/>
+      <c r="I4" s="61"/>
+      <c r="J4" s="61"/>
+      <c r="K4" s="61"/>
+      <c r="L4" s="61"/>
+      <c r="M4" s="61"/>
     </row>
     <row r="5" spans="1:14" ht="12.75" customHeight="1">
-      <c r="A5" s="55" t="s">
+      <c r="A5" s="62" t="s">
         <v>16</v>
       </c>
-      <c r="B5" s="55"/>
-[...10 lines deleted...]
-      <c r="M5" s="55"/>
+      <c r="B5" s="62"/>
+      <c r="C5" s="62"/>
+      <c r="D5" s="62"/>
+      <c r="E5" s="62"/>
+      <c r="F5" s="62"/>
+      <c r="G5" s="62"/>
+      <c r="H5" s="62"/>
+      <c r="I5" s="62"/>
+      <c r="J5" s="62"/>
+      <c r="K5" s="62"/>
+      <c r="L5" s="62"/>
+      <c r="M5" s="62"/>
     </row>
     <row r="6" spans="1:14" ht="19.5" customHeight="1">
       <c r="A6" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="14">
         <v>1.3</v>
       </c>
       <c r="C6" s="14">
         <v>1.1000000000000001</v>
       </c>
       <c r="D6" s="14">
         <v>0.5</v>
       </c>
       <c r="E6" s="14">
         <v>0.6</v>
       </c>
       <c r="F6" s="14">
         <v>0.5</v>
       </c>
       <c r="G6" s="14">
         <v>0.4</v>
       </c>
       <c r="H6" s="14">
         <v>0.5</v>
@@ -41260,65 +41344,65 @@
         <v>0.6</v>
       </c>
       <c r="G18" s="16">
         <v>0.5</v>
       </c>
       <c r="H18" s="16">
         <v>0.5</v>
       </c>
       <c r="I18" s="16">
         <v>0.6</v>
       </c>
       <c r="J18" s="16">
         <v>0.3</v>
       </c>
       <c r="K18" s="16">
         <v>0.7</v>
       </c>
       <c r="L18" s="16">
         <v>1.2</v>
       </c>
       <c r="M18" s="16">
         <v>0.6</v>
       </c>
     </row>
     <row r="19" spans="1:13">
-      <c r="A19" s="54" t="s">
+      <c r="A19" s="61" t="s">
         <v>17</v>
       </c>
-      <c r="B19" s="54"/>
-[...10 lines deleted...]
-      <c r="M19" s="54"/>
+      <c r="B19" s="61"/>
+      <c r="C19" s="61"/>
+      <c r="D19" s="61"/>
+      <c r="E19" s="61"/>
+      <c r="F19" s="61"/>
+      <c r="G19" s="61"/>
+      <c r="H19" s="61"/>
+      <c r="I19" s="61"/>
+      <c r="J19" s="61"/>
+      <c r="K19" s="61"/>
+      <c r="L19" s="61"/>
+      <c r="M19" s="61"/>
     </row>
     <row r="20" spans="1:13" ht="19.5" customHeight="1">
       <c r="A20" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B20" s="18">
         <v>1.3</v>
       </c>
       <c r="C20" s="18">
         <v>2.5</v>
       </c>
       <c r="D20" s="18">
         <v>3</v>
       </c>
       <c r="E20" s="18">
         <v>3.6</v>
       </c>
       <c r="F20" s="18">
         <v>4.2</v>
       </c>
       <c r="G20" s="18">
         <v>4.5999999999999996</v>
       </c>
       <c r="H20" s="18">
         <v>5.2</v>
@@ -41810,65 +41894,65 @@
         <v>4.5999999999999996</v>
       </c>
       <c r="G32" s="16">
         <v>5.0999999999999996</v>
       </c>
       <c r="H32" s="16">
         <v>5.6</v>
       </c>
       <c r="I32" s="16">
         <v>6.2</v>
       </c>
       <c r="J32" s="16">
         <v>6.5</v>
       </c>
       <c r="K32" s="16">
         <v>7.3</v>
       </c>
       <c r="L32" s="16">
         <v>8.5</v>
       </c>
       <c r="M32" s="16">
         <v>9.1</v>
       </c>
     </row>
     <row r="33" spans="1:13" ht="12.75" customHeight="1">
-      <c r="A33" s="55" t="s">
+      <c r="A33" s="62" t="s">
         <v>18</v>
       </c>
-      <c r="B33" s="55"/>
-[...10 lines deleted...]
-      <c r="M33" s="55"/>
+      <c r="B33" s="62"/>
+      <c r="C33" s="62"/>
+      <c r="D33" s="62"/>
+      <c r="E33" s="62"/>
+      <c r="F33" s="62"/>
+      <c r="G33" s="62"/>
+      <c r="H33" s="62"/>
+      <c r="I33" s="62"/>
+      <c r="J33" s="62"/>
+      <c r="K33" s="62"/>
+      <c r="L33" s="62"/>
+      <c r="M33" s="62"/>
     </row>
     <row r="34" spans="1:13" ht="20.25" customHeight="1">
       <c r="A34" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B34" s="14">
         <v>14.4</v>
       </c>
       <c r="C34" s="14">
         <v>15.2</v>
       </c>
       <c r="D34" s="14">
         <v>15.7</v>
       </c>
       <c r="E34" s="14">
         <v>16.3</v>
       </c>
       <c r="F34" s="14">
         <v>16.7</v>
       </c>
       <c r="G34" s="14">
         <v>17.3</v>
       </c>
       <c r="H34" s="14">
         <v>17.7</v>
@@ -42360,65 +42444,65 @@
         <v>15.9</v>
       </c>
       <c r="G46" s="20">
         <v>16.2</v>
       </c>
       <c r="H46" s="20">
         <v>16.5</v>
       </c>
       <c r="I46" s="20">
         <v>16.7</v>
       </c>
       <c r="J46" s="20">
         <v>16.7</v>
       </c>
       <c r="K46" s="20">
         <v>12.6</v>
       </c>
       <c r="L46" s="20">
         <v>9.6999999999999993</v>
       </c>
       <c r="M46" s="20">
         <v>9.1</v>
       </c>
     </row>
     <row r="47" spans="1:13">
-      <c r="A47" s="54" t="s">
+      <c r="A47" s="61" t="s">
         <v>32</v>
       </c>
-      <c r="B47" s="54"/>
-[...10 lines deleted...]
-      <c r="M47" s="54"/>
+      <c r="B47" s="61"/>
+      <c r="C47" s="61"/>
+      <c r="D47" s="61"/>
+      <c r="E47" s="61"/>
+      <c r="F47" s="61"/>
+      <c r="G47" s="61"/>
+      <c r="H47" s="61"/>
+      <c r="I47" s="61"/>
+      <c r="J47" s="61"/>
+      <c r="K47" s="61"/>
+      <c r="L47" s="61"/>
+      <c r="M47" s="61"/>
     </row>
     <row r="48" spans="1:13" ht="20.25" customHeight="1">
       <c r="A48" t="s">
         <v>2</v>
       </c>
       <c r="B48">
         <v>230.2</v>
       </c>
       <c r="C48">
         <v>233.9</v>
       </c>
       <c r="D48">
         <v>235.6</v>
       </c>
       <c r="E48">
         <v>237.8</v>
       </c>
       <c r="F48">
         <v>239.6</v>
       </c>
       <c r="G48">
         <v>241</v>
       </c>
       <c r="H48">
         <v>242.8</v>