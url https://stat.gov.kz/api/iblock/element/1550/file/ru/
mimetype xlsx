--- v1 (2026-08-20)
+++ v2 (2026-09-10)
@@ -20,58 +20,53 @@
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="6" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330" firstSheet="17" activeTab="18"/>
   </bookViews>
   <sheets>
     <sheet name="monthly 2008" sheetId="1" r:id="rId1"/>
     <sheet name="monthly 2009" sheetId="4" r:id="rId2"/>
     <sheet name="monthly 2010" sheetId="5" r:id="rId3"/>
     <sheet name="monthly 2011" sheetId="6" r:id="rId4"/>
     <sheet name="monthly 2012" sheetId="7" r:id="rId5"/>
     <sheet name="monthly 2013" sheetId="10" r:id="rId6"/>
     <sheet name="monthly 2014" sheetId="8" r:id="rId7"/>
     <sheet name="monthly 2015" sheetId="12" r:id="rId8"/>
     <sheet name="monthly 2016" sheetId="13" r:id="rId9"/>
     <sheet name="monthly 2017" sheetId="15" r:id="rId10"/>
     <sheet name="monthly 2018" sheetId="19" r:id="rId11"/>
     <sheet name="monthly 2019" sheetId="20" r:id="rId12"/>
     <sheet name="monthly 2020" sheetId="21" r:id="rId13"/>
     <sheet name="monthly 2021" sheetId="23" r:id="rId14"/>
     <sheet name="monthly 2022" sheetId="24" r:id="rId15"/>
     <sheet name="monthly 2023" sheetId="25" r:id="rId16"/>
     <sheet name="monthly 2024" sheetId="26" r:id="rId17"/>
     <sheet name="monthly 2025" sheetId="27" r:id="rId18"/>
     <sheet name="monthly 2026" sheetId="29" r:id="rId19"/>
   </sheets>
   <definedNames>
@@ -256,51 +251,51 @@
   <si>
     <t>Индекс потребительских цен по 12 основным разделам</t>
   </si>
   <si>
     <t>в процентах, прирост +, снижение -</t>
   </si>
   <si>
     <t>2025 год</t>
   </si>
   <si>
     <t>2026 год</t>
   </si>
   <si>
     <t>Страхование и финансовые услуги</t>
   </si>
   <si>
     <t>Личный уход, социальная защита и прочие товары и услуги</t>
   </si>
   <si>
     <t>Индекс потребительских цен по 13 основным разделам</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
   <fonts count="13">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -684,86 +679,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -22697,52 +22692,52 @@
       <c r="I47" s="63"/>
       <c r="J47" s="63"/>
       <c r="K47" s="63"/>
       <c r="L47" s="63"/>
       <c r="M47" s="63"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A47:M47"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A5:M5"/>
     <mergeCell ref="A19:M19"/>
     <mergeCell ref="A33:M33"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="60" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M49"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" zoomScaleSheetLayoutView="80" workbookViewId="0">
-      <selection sqref="A1:M1"/>
+    <sheetView tabSelected="1" topLeftCell="A10" zoomScale="110" zoomScaleNormal="110" zoomScaleSheetLayoutView="80" workbookViewId="0">
+      <selection activeCell="G39" sqref="G39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="20.42578125" style="27" customWidth="1"/>
     <col min="2" max="2" width="8.28515625" style="27" customWidth="1"/>
     <col min="3" max="3" width="9.7109375" style="27" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" style="27" customWidth="1"/>
     <col min="5" max="5" width="9.5703125" style="27" customWidth="1"/>
     <col min="6" max="6" width="8.5703125" style="27" customWidth="1"/>
     <col min="7" max="7" width="9" style="27" customWidth="1"/>
     <col min="8" max="8" width="8.7109375" style="27" customWidth="1"/>
     <col min="9" max="9" width="8.85546875" style="49" customWidth="1"/>
     <col min="10" max="11" width="9.42578125" style="27" customWidth="1"/>
     <col min="12" max="12" width="9.85546875" style="49" customWidth="1"/>
     <col min="13" max="13" width="10.42578125" style="27" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="27"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="15.75">
       <c r="A1" s="66" t="s">
         <v>52</v>
       </c>
       <c r="B1" s="66"/>
       <c r="C1" s="66"/>
@@ -22850,1356 +22845,1440 @@
     <row r="6" spans="1:13">
       <c r="A6" s="37" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="39">
         <v>101</v>
       </c>
       <c r="C6" s="39">
         <v>101.1</v>
       </c>
       <c r="D6" s="39">
         <v>100.6</v>
       </c>
       <c r="E6" s="39">
         <v>100.8</v>
       </c>
       <c r="F6" s="39">
         <v>100.7</v>
       </c>
       <c r="G6" s="39">
         <v>100.8</v>
       </c>
       <c r="H6" s="39">
         <v>100.6</v>
       </c>
-      <c r="I6" s="39"/>
+      <c r="I6" s="39">
+        <v>100.6</v>
+      </c>
       <c r="J6" s="39"/>
       <c r="K6" s="39"/>
       <c r="L6" s="39"/>
       <c r="M6" s="39"/>
     </row>
     <row r="7" spans="1:13" ht="38.25">
       <c r="A7" s="57" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="42">
         <v>100.8</v>
       </c>
       <c r="C7" s="42">
         <v>101.2</v>
       </c>
       <c r="D7" s="42">
         <v>100.7</v>
       </c>
       <c r="E7" s="42">
         <v>100.7</v>
       </c>
       <c r="F7" s="42">
         <v>100.4</v>
       </c>
       <c r="G7" s="42">
         <v>100.6</v>
       </c>
       <c r="H7" s="42">
         <v>100.4</v>
       </c>
-      <c r="I7" s="42"/>
+      <c r="I7" s="42">
+        <v>99.8</v>
+      </c>
       <c r="J7" s="42"/>
       <c r="K7" s="42"/>
       <c r="L7" s="42"/>
       <c r="M7" s="42"/>
     </row>
     <row r="8" spans="1:13" ht="25.5">
       <c r="A8" s="57" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="42">
         <v>100.9</v>
       </c>
       <c r="C8" s="42">
         <v>104.1</v>
       </c>
       <c r="D8" s="42">
         <v>100.5</v>
       </c>
       <c r="E8" s="42">
         <v>100.8</v>
       </c>
       <c r="F8" s="42">
         <v>100.5</v>
       </c>
       <c r="G8" s="42">
         <v>100.5</v>
       </c>
       <c r="H8" s="42">
         <v>100.7</v>
       </c>
-      <c r="I8" s="42"/>
+      <c r="I8" s="42">
+        <v>102.1</v>
+      </c>
       <c r="J8" s="42"/>
       <c r="K8" s="42"/>
       <c r="L8" s="42"/>
       <c r="M8" s="42"/>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="57" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="42">
         <v>100.7</v>
       </c>
       <c r="C9" s="42">
         <v>100.8</v>
       </c>
       <c r="D9" s="42">
         <v>100.8</v>
       </c>
       <c r="E9" s="42">
         <v>100.8</v>
       </c>
       <c r="F9" s="42">
         <v>101</v>
       </c>
       <c r="G9" s="42">
         <v>101</v>
       </c>
       <c r="H9" s="42">
         <v>100.6</v>
       </c>
-      <c r="I9" s="42"/>
+      <c r="I9" s="42">
+        <v>100.6</v>
+      </c>
       <c r="J9" s="42"/>
       <c r="K9" s="42"/>
       <c r="L9" s="42"/>
       <c r="M9" s="42"/>
     </row>
     <row r="10" spans="1:13" ht="51">
       <c r="A10" s="57" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="42">
         <v>100.5</v>
       </c>
       <c r="C10" s="42">
         <v>101.6</v>
       </c>
       <c r="D10" s="42">
         <v>100.1</v>
       </c>
       <c r="E10" s="42">
         <v>100.3</v>
       </c>
       <c r="F10" s="42">
         <v>101</v>
       </c>
       <c r="G10" s="42">
         <v>100.1</v>
       </c>
       <c r="H10" s="42">
         <v>101</v>
       </c>
-      <c r="I10" s="42"/>
+      <c r="I10" s="42">
+        <v>103.5</v>
+      </c>
       <c r="J10" s="42"/>
       <c r="K10" s="42"/>
       <c r="L10" s="42"/>
       <c r="M10" s="42"/>
     </row>
     <row r="11" spans="1:13" ht="51">
       <c r="A11" s="57" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="42">
         <v>101.6</v>
       </c>
       <c r="C11" s="42">
         <v>100.8</v>
       </c>
       <c r="D11" s="42">
         <v>100.3</v>
       </c>
       <c r="E11" s="42">
         <v>100.4</v>
       </c>
       <c r="F11" s="42">
         <v>100.3</v>
       </c>
       <c r="G11" s="42">
         <v>100.8</v>
       </c>
       <c r="H11" s="42">
         <v>100.7</v>
       </c>
-      <c r="I11" s="42"/>
+      <c r="I11" s="42">
+        <v>100.9</v>
+      </c>
       <c r="J11" s="42"/>
       <c r="K11" s="42"/>
       <c r="L11" s="42"/>
       <c r="M11" s="42"/>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="57" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="42">
         <v>101.9</v>
       </c>
       <c r="C12" s="42">
         <v>101.1</v>
       </c>
       <c r="D12" s="42">
         <v>101.5</v>
       </c>
       <c r="E12" s="42">
         <v>101.5</v>
       </c>
       <c r="F12" s="42">
         <v>101.3</v>
       </c>
       <c r="G12" s="42">
         <v>101.1</v>
       </c>
       <c r="H12" s="42">
         <v>101.3</v>
       </c>
-      <c r="I12" s="42"/>
+      <c r="I12" s="42">
+        <v>101.3</v>
+      </c>
       <c r="J12" s="42"/>
       <c r="K12" s="42"/>
       <c r="L12" s="42"/>
       <c r="M12" s="42"/>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" s="57" t="s">
         <v>9</v>
       </c>
       <c r="B13" s="42">
         <v>100.3</v>
       </c>
       <c r="C13" s="42">
         <v>100.2</v>
       </c>
       <c r="D13" s="42">
         <v>100.3</v>
       </c>
       <c r="E13" s="42">
         <v>101.6</v>
       </c>
       <c r="F13" s="42">
         <v>100.6</v>
       </c>
       <c r="G13" s="42">
         <v>100.6</v>
       </c>
       <c r="H13" s="42">
         <v>100.6</v>
       </c>
-      <c r="I13" s="42"/>
+      <c r="I13" s="42">
+        <v>99.4</v>
+      </c>
       <c r="J13" s="42"/>
       <c r="K13" s="42"/>
       <c r="L13" s="42"/>
       <c r="M13" s="42"/>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" s="57" t="s">
         <v>10</v>
       </c>
       <c r="B14" s="42">
         <v>102.2</v>
       </c>
       <c r="C14" s="42">
         <v>100.2</v>
       </c>
       <c r="D14" s="42">
         <v>100.2</v>
       </c>
       <c r="E14" s="42">
         <v>100.8</v>
       </c>
       <c r="F14" s="42">
         <v>100.1</v>
       </c>
       <c r="G14" s="42">
         <v>101.5</v>
       </c>
       <c r="H14" s="42">
         <v>100.2</v>
       </c>
-      <c r="I14" s="42"/>
+      <c r="I14" s="42">
+        <v>100.9</v>
+      </c>
       <c r="J14" s="42"/>
       <c r="K14" s="42"/>
       <c r="L14" s="42"/>
       <c r="M14" s="42"/>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="57" t="s">
         <v>11</v>
       </c>
       <c r="B15" s="42">
         <v>100.4</v>
       </c>
       <c r="C15" s="42">
         <v>101.8</v>
       </c>
       <c r="D15" s="42">
         <v>100.3</v>
       </c>
       <c r="E15" s="42">
         <v>100.6</v>
       </c>
       <c r="F15" s="42">
         <v>102.8</v>
       </c>
       <c r="G15" s="42">
         <v>103.2</v>
       </c>
       <c r="H15" s="42">
         <v>100.9</v>
       </c>
-      <c r="I15" s="42"/>
+      <c r="I15" s="42">
+        <v>100</v>
+      </c>
       <c r="J15" s="42"/>
       <c r="K15" s="42"/>
       <c r="L15" s="42"/>
       <c r="M15" s="42"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="57" t="s">
         <v>12</v>
       </c>
       <c r="B16" s="42">
         <v>100.3</v>
       </c>
       <c r="C16" s="42">
         <v>100</v>
       </c>
       <c r="D16" s="42">
         <v>100.4</v>
       </c>
       <c r="E16" s="42">
         <v>100.4</v>
       </c>
       <c r="F16" s="42">
         <v>100.2</v>
       </c>
       <c r="G16" s="42">
         <v>100.2</v>
       </c>
       <c r="H16" s="42">
         <v>100</v>
       </c>
-      <c r="I16" s="42"/>
+      <c r="I16" s="42">
+        <v>101</v>
+      </c>
       <c r="J16" s="42"/>
       <c r="K16" s="42"/>
       <c r="L16" s="42"/>
       <c r="M16" s="42"/>
     </row>
     <row r="17" spans="1:13" ht="25.5">
       <c r="A17" s="57" t="s">
         <v>13</v>
       </c>
       <c r="B17" s="42">
         <v>101.2</v>
       </c>
       <c r="C17" s="42">
         <v>100.7</v>
       </c>
       <c r="D17" s="42">
         <v>100.6</v>
       </c>
       <c r="E17" s="42">
         <v>101.1</v>
       </c>
       <c r="F17" s="42">
         <v>100.7</v>
       </c>
       <c r="G17" s="42">
         <v>101.1</v>
       </c>
       <c r="H17" s="42">
         <v>100.3</v>
       </c>
-      <c r="I17" s="42"/>
+      <c r="I17" s="42">
+        <v>100.2</v>
+      </c>
       <c r="J17" s="42"/>
       <c r="K17" s="42"/>
       <c r="L17" s="42"/>
       <c r="M17" s="42"/>
     </row>
     <row r="18" spans="1:13" ht="25.5">
       <c r="A18" s="57" t="s">
         <v>50</v>
       </c>
       <c r="B18" s="42">
         <v>104.5</v>
       </c>
       <c r="C18" s="42">
         <v>100</v>
       </c>
       <c r="D18" s="42">
         <v>99.4</v>
       </c>
       <c r="E18" s="42">
         <v>99.6</v>
       </c>
       <c r="F18" s="42">
         <v>99.6</v>
       </c>
       <c r="G18" s="42">
         <v>100.3</v>
       </c>
       <c r="H18" s="42">
         <v>99.6</v>
       </c>
-      <c r="I18" s="42"/>
+      <c r="I18" s="42">
+        <v>100</v>
+      </c>
       <c r="J18" s="42"/>
       <c r="K18" s="42"/>
       <c r="L18" s="42"/>
       <c r="M18" s="42"/>
     </row>
     <row r="19" spans="1:13" ht="51">
       <c r="A19" s="58" t="s">
         <v>51</v>
       </c>
       <c r="B19" s="42">
         <v>102.1</v>
       </c>
       <c r="C19" s="42">
         <v>101.4</v>
       </c>
       <c r="D19" s="42">
         <v>101</v>
       </c>
       <c r="E19" s="42">
         <v>101.2</v>
       </c>
       <c r="F19" s="42">
         <v>100.8</v>
       </c>
       <c r="G19" s="42">
         <v>101.5</v>
       </c>
       <c r="H19" s="42">
         <v>100.6</v>
       </c>
-      <c r="I19" s="42"/>
+      <c r="I19" s="42">
+        <v>100.7</v>
+      </c>
       <c r="J19" s="42"/>
       <c r="K19" s="42"/>
       <c r="L19" s="42"/>
       <c r="M19" s="42"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="67" t="s">
         <v>17</v>
       </c>
       <c r="B20" s="67"/>
       <c r="C20" s="67"/>
       <c r="D20" s="67"/>
       <c r="E20" s="67"/>
       <c r="F20" s="67"/>
       <c r="G20" s="67"/>
       <c r="H20" s="67"/>
       <c r="I20" s="67"/>
       <c r="J20" s="67"/>
       <c r="K20" s="67"/>
       <c r="L20" s="67"/>
       <c r="M20" s="67"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="37" t="s">
         <v>2</v>
       </c>
       <c r="B21" s="39">
         <v>101</v>
       </c>
       <c r="C21" s="51">
         <v>102.1</v>
       </c>
       <c r="D21" s="51">
         <v>102.7</v>
       </c>
       <c r="E21" s="51">
         <v>103.6</v>
       </c>
       <c r="F21" s="51">
         <v>104.3</v>
       </c>
       <c r="G21" s="51">
         <v>105.1</v>
       </c>
       <c r="H21" s="51">
         <v>105.7</v>
       </c>
-      <c r="I21" s="45"/>
+      <c r="I21" s="45">
+        <v>106.4</v>
+      </c>
       <c r="J21" s="45"/>
       <c r="K21" s="51"/>
       <c r="L21" s="51"/>
       <c r="M21" s="51"/>
     </row>
     <row r="22" spans="1:13" ht="38.25">
       <c r="A22" s="57" t="s">
         <v>3</v>
       </c>
       <c r="B22" s="42">
         <v>100.8</v>
       </c>
       <c r="C22" s="42">
         <v>102.1</v>
       </c>
       <c r="D22" s="42">
         <v>102.8</v>
       </c>
       <c r="E22" s="42">
         <v>103.6</v>
       </c>
       <c r="F22" s="42">
         <v>104</v>
       </c>
       <c r="G22" s="42">
         <v>104.6</v>
       </c>
       <c r="H22" s="42">
         <v>105</v>
       </c>
-      <c r="I22" s="42"/>
+      <c r="I22" s="42">
+        <v>104.9</v>
+      </c>
       <c r="J22" s="42"/>
       <c r="K22" s="42"/>
       <c r="L22" s="42"/>
       <c r="M22" s="42"/>
     </row>
     <row r="23" spans="1:13" ht="25.5">
       <c r="A23" s="57" t="s">
         <v>4</v>
       </c>
       <c r="B23" s="42">
         <v>100.9</v>
       </c>
       <c r="C23" s="42">
         <v>105.1</v>
       </c>
       <c r="D23" s="42">
         <v>105.5</v>
       </c>
       <c r="E23" s="42">
         <v>106.4</v>
       </c>
       <c r="F23" s="42">
         <v>106.9</v>
       </c>
       <c r="G23" s="42">
         <v>107.4</v>
       </c>
       <c r="H23" s="42">
         <v>108.2</v>
       </c>
-      <c r="I23" s="42"/>
+      <c r="I23" s="42">
+        <v>110.4</v>
+      </c>
       <c r="J23" s="42"/>
       <c r="K23" s="42"/>
       <c r="L23" s="42"/>
       <c r="M23" s="42"/>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" s="57" t="s">
         <v>5</v>
       </c>
       <c r="B24" s="42">
         <v>100.7</v>
       </c>
       <c r="C24" s="42">
         <v>101.5</v>
       </c>
       <c r="D24" s="42">
         <v>102.4</v>
       </c>
       <c r="E24" s="42">
         <v>103.2</v>
       </c>
       <c r="F24" s="42">
         <v>104.2</v>
       </c>
       <c r="G24" s="42">
         <v>105.2</v>
       </c>
       <c r="H24" s="42">
         <v>105.9</v>
       </c>
-      <c r="I24" s="42"/>
+      <c r="I24" s="42">
+        <v>106.6</v>
+      </c>
       <c r="J24" s="42"/>
       <c r="K24" s="42"/>
       <c r="L24" s="42"/>
       <c r="M24" s="42"/>
     </row>
     <row r="25" spans="1:13" ht="51">
       <c r="A25" s="57" t="s">
         <v>6</v>
       </c>
       <c r="B25" s="42">
         <v>100.5</v>
       </c>
       <c r="C25" s="42">
         <v>102.1</v>
       </c>
       <c r="D25" s="42">
         <v>102.3</v>
       </c>
       <c r="E25" s="42">
         <v>102.6</v>
       </c>
       <c r="F25" s="42">
         <v>103.7</v>
       </c>
       <c r="G25" s="42">
         <v>103.8</v>
       </c>
       <c r="H25" s="42">
         <v>104.9</v>
       </c>
-      <c r="I25" s="42"/>
+      <c r="I25" s="42">
+        <v>108.6</v>
+      </c>
       <c r="J25" s="42"/>
       <c r="K25" s="42"/>
       <c r="L25" s="42"/>
       <c r="M25" s="42"/>
     </row>
     <row r="26" spans="1:13" ht="51">
       <c r="A26" s="57" t="s">
         <v>7</v>
       </c>
       <c r="B26" s="42">
         <v>101.6</v>
       </c>
       <c r="C26" s="42">
         <v>102.4</v>
       </c>
       <c r="D26" s="42">
         <v>102.7</v>
       </c>
       <c r="E26" s="42">
         <v>103.1</v>
       </c>
       <c r="F26" s="42">
         <v>103.5</v>
       </c>
       <c r="G26" s="42">
         <v>104.2</v>
       </c>
       <c r="H26" s="42">
         <v>105</v>
       </c>
-      <c r="I26" s="42"/>
+      <c r="I26" s="42">
+        <v>106</v>
+      </c>
       <c r="J26" s="42"/>
       <c r="K26" s="42"/>
       <c r="L26" s="42"/>
       <c r="M26" s="42"/>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" s="57" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="42">
         <v>101.9</v>
       </c>
       <c r="C27" s="42">
         <v>103.1</v>
       </c>
       <c r="D27" s="42">
         <v>104.6</v>
       </c>
       <c r="E27" s="42">
         <v>106.2</v>
       </c>
       <c r="F27" s="42">
         <v>107.6</v>
       </c>
       <c r="G27" s="42">
         <v>108.7</v>
       </c>
       <c r="H27" s="42">
         <v>110.1</v>
       </c>
-      <c r="I27" s="42"/>
+      <c r="I27" s="42">
+        <v>111.5</v>
+      </c>
       <c r="J27" s="42"/>
       <c r="K27" s="42"/>
       <c r="L27" s="42"/>
       <c r="M27" s="42"/>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" s="57" t="s">
         <v>9</v>
       </c>
       <c r="B28" s="42">
         <v>100.3</v>
       </c>
       <c r="C28" s="42">
         <v>100.5</v>
       </c>
       <c r="D28" s="42">
         <v>100.8</v>
       </c>
       <c r="E28" s="42">
         <v>102.3</v>
       </c>
       <c r="F28" s="42">
         <v>102.9</v>
       </c>
       <c r="G28" s="42">
         <v>103.6</v>
       </c>
       <c r="H28" s="42">
         <v>104.2</v>
       </c>
-      <c r="I28" s="42"/>
+      <c r="I28" s="42">
+        <v>103.6</v>
+      </c>
       <c r="J28" s="42"/>
       <c r="K28" s="42"/>
       <c r="L28" s="42"/>
       <c r="M28" s="42"/>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" s="57" t="s">
         <v>10</v>
       </c>
       <c r="B29" s="42">
         <v>102.2</v>
       </c>
       <c r="C29" s="42">
         <v>102.5</v>
       </c>
       <c r="D29" s="42">
         <v>102.7</v>
       </c>
       <c r="E29" s="42">
         <v>103.6</v>
       </c>
       <c r="F29" s="42">
         <v>103.7</v>
       </c>
       <c r="G29" s="42">
         <v>105.3</v>
       </c>
       <c r="H29" s="42">
         <v>105.5</v>
       </c>
-      <c r="I29" s="42"/>
+      <c r="I29" s="42">
+        <v>106.5</v>
+      </c>
       <c r="J29" s="42"/>
       <c r="K29" s="42"/>
       <c r="L29" s="42"/>
       <c r="M29" s="42"/>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="57" t="s">
         <v>11</v>
       </c>
       <c r="B30" s="42">
         <v>100.4</v>
       </c>
       <c r="C30" s="42">
         <v>102.2</v>
       </c>
       <c r="D30" s="42">
         <v>102.5</v>
       </c>
       <c r="E30" s="42">
         <v>103.1</v>
       </c>
       <c r="F30" s="42">
         <v>106</v>
       </c>
       <c r="G30" s="42">
         <v>109.4</v>
       </c>
       <c r="H30" s="42">
         <v>110.4</v>
       </c>
-      <c r="I30" s="42"/>
+      <c r="I30" s="42">
+        <v>110.4</v>
+      </c>
       <c r="J30" s="42"/>
       <c r="K30" s="42"/>
       <c r="L30" s="42"/>
       <c r="M30" s="42"/>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" s="57" t="s">
         <v>12</v>
       </c>
       <c r="B31" s="42">
         <v>100.3</v>
       </c>
       <c r="C31" s="42">
         <v>100.3</v>
       </c>
       <c r="D31" s="42">
         <v>100.8</v>
       </c>
       <c r="E31" s="42">
         <v>101.1</v>
       </c>
       <c r="F31" s="42">
         <v>101.4</v>
       </c>
       <c r="G31" s="42">
         <v>101.6</v>
       </c>
       <c r="H31" s="42">
         <v>101.6</v>
       </c>
-      <c r="I31" s="42"/>
+      <c r="I31" s="42">
+        <v>102.7</v>
+      </c>
       <c r="J31" s="42"/>
       <c r="K31" s="42"/>
       <c r="L31" s="42"/>
       <c r="M31" s="42"/>
     </row>
     <row r="32" spans="1:13" ht="25.5">
       <c r="A32" s="57" t="s">
         <v>13</v>
       </c>
       <c r="B32" s="42">
         <v>101.2</v>
       </c>
       <c r="C32" s="42">
         <v>101.9</v>
       </c>
       <c r="D32" s="42">
         <v>102.6</v>
       </c>
       <c r="E32" s="42">
         <v>103.6</v>
       </c>
       <c r="F32" s="42">
         <v>104.3</v>
       </c>
       <c r="G32" s="42">
         <v>105.5</v>
       </c>
       <c r="H32" s="42">
         <v>105.8</v>
       </c>
-      <c r="I32" s="42"/>
+      <c r="I32" s="42">
+        <v>106.1</v>
+      </c>
       <c r="J32" s="42"/>
       <c r="K32" s="42"/>
       <c r="L32" s="42"/>
       <c r="M32" s="42"/>
     </row>
     <row r="33" spans="1:13" ht="25.5">
       <c r="A33" s="57" t="s">
         <v>50</v>
       </c>
       <c r="B33" s="42">
         <v>104.5</v>
       </c>
       <c r="C33" s="42">
         <v>104.6</v>
       </c>
       <c r="D33" s="42">
         <v>103.9</v>
       </c>
       <c r="E33" s="42">
         <v>103.6</v>
       </c>
       <c r="F33" s="42">
         <v>103.2</v>
       </c>
       <c r="G33" s="42">
         <v>103.4</v>
       </c>
       <c r="H33" s="42">
         <v>103</v>
       </c>
-      <c r="I33" s="42"/>
+      <c r="I33" s="42">
+        <v>103</v>
+      </c>
       <c r="J33" s="42"/>
       <c r="K33" s="42"/>
       <c r="L33" s="42"/>
       <c r="M33" s="42"/>
     </row>
     <row r="34" spans="1:13" ht="51">
       <c r="A34" s="58" t="s">
         <v>51</v>
       </c>
       <c r="B34" s="42">
         <v>102.1</v>
       </c>
       <c r="C34" s="42">
         <v>103.5</v>
       </c>
       <c r="D34" s="42">
         <v>104.5</v>
       </c>
       <c r="E34" s="42">
         <v>105.8</v>
       </c>
       <c r="F34" s="42">
         <v>106.7</v>
       </c>
       <c r="G34" s="42">
         <v>108.2</v>
       </c>
       <c r="H34" s="42">
         <v>108.9</v>
       </c>
-      <c r="I34" s="42"/>
+      <c r="I34" s="42">
+        <v>109.6</v>
+      </c>
       <c r="J34" s="42"/>
       <c r="K34" s="42"/>
       <c r="L34" s="42"/>
       <c r="M34" s="42"/>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" s="68" t="s">
         <v>18</v>
       </c>
       <c r="B35" s="68"/>
       <c r="C35" s="68"/>
       <c r="D35" s="68"/>
       <c r="E35" s="68"/>
       <c r="F35" s="68"/>
       <c r="G35" s="68"/>
       <c r="H35" s="68"/>
       <c r="I35" s="68"/>
       <c r="J35" s="68"/>
       <c r="K35" s="68"/>
       <c r="L35" s="68"/>
       <c r="M35" s="68"/>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" s="37" t="s">
         <v>2</v>
       </c>
       <c r="B36" s="39">
         <v>112.2</v>
       </c>
       <c r="C36" s="39">
         <v>111.7</v>
       </c>
       <c r="D36" s="39">
         <v>111</v>
       </c>
       <c r="E36" s="39">
         <v>110.6</v>
       </c>
       <c r="F36" s="39">
         <v>110.4</v>
       </c>
       <c r="G36" s="39">
         <v>110.3</v>
       </c>
       <c r="H36" s="51">
         <v>110.2</v>
       </c>
-      <c r="I36" s="39"/>
+      <c r="I36" s="39">
+        <v>109.8</v>
+      </c>
       <c r="J36" s="39"/>
       <c r="K36" s="39"/>
       <c r="L36" s="39"/>
       <c r="M36" s="51"/>
     </row>
     <row r="37" spans="1:13" ht="38.25">
       <c r="A37" s="57" t="s">
         <v>3</v>
       </c>
       <c r="B37" s="42">
         <v>113</v>
       </c>
       <c r="C37" s="42">
         <v>112.6</v>
       </c>
       <c r="D37" s="42">
         <v>111.7</v>
       </c>
       <c r="E37" s="42">
         <v>111.2</v>
       </c>
       <c r="F37" s="42">
         <v>110.6</v>
       </c>
       <c r="G37" s="42">
         <v>110.3</v>
       </c>
       <c r="H37" s="42">
         <v>110</v>
       </c>
-      <c r="I37" s="42"/>
+      <c r="I37" s="42">
+        <v>109.3</v>
+      </c>
       <c r="J37" s="42"/>
       <c r="K37" s="42"/>
       <c r="L37" s="42"/>
       <c r="M37" s="42"/>
     </row>
     <row r="38" spans="1:13" ht="25.5">
       <c r="A38" s="57" t="s">
         <v>4</v>
       </c>
       <c r="B38" s="42">
         <v>111.5</v>
       </c>
       <c r="C38" s="42">
         <v>113.8</v>
       </c>
       <c r="D38" s="42">
         <v>113.6</v>
       </c>
       <c r="E38" s="42">
         <v>113.5</v>
       </c>
       <c r="F38" s="42">
         <v>113.5</v>
       </c>
       <c r="G38" s="42">
         <v>113.6</v>
       </c>
       <c r="H38" s="42">
         <v>112.9</v>
       </c>
-      <c r="I38" s="42"/>
+      <c r="I38" s="42">
+        <v>114.1</v>
+      </c>
       <c r="J38" s="42"/>
       <c r="K38" s="42"/>
       <c r="L38" s="42"/>
       <c r="M38" s="42"/>
     </row>
     <row r="39" spans="1:13">
       <c r="A39" s="57" t="s">
         <v>5</v>
       </c>
       <c r="B39" s="42">
         <v>110.8</v>
       </c>
       <c r="C39" s="42">
         <v>110.6</v>
       </c>
       <c r="D39" s="42">
         <v>110.6</v>
       </c>
       <c r="E39" s="42">
         <v>110.4</v>
       </c>
       <c r="F39" s="42">
         <v>110.5</v>
       </c>
       <c r="G39" s="42">
         <v>110.9</v>
       </c>
       <c r="H39" s="42">
         <v>110.9</v>
       </c>
-      <c r="I39" s="42"/>
+      <c r="I39" s="42">
+        <v>110.4</v>
+      </c>
       <c r="J39" s="42"/>
       <c r="K39" s="42"/>
       <c r="L39" s="42"/>
       <c r="M39" s="42"/>
     </row>
     <row r="40" spans="1:13" ht="51">
       <c r="A40" s="57" t="s">
         <v>6</v>
       </c>
       <c r="B40" s="42">
         <v>108.3</v>
       </c>
       <c r="C40" s="42">
         <v>106.9</v>
       </c>
       <c r="D40" s="42">
         <v>105.5</v>
       </c>
       <c r="E40" s="42">
         <v>105.3</v>
       </c>
       <c r="F40" s="42">
         <v>105.6</v>
       </c>
       <c r="G40" s="42">
         <v>105.1</v>
       </c>
       <c r="H40" s="42">
         <v>105.7</v>
       </c>
-      <c r="I40" s="42"/>
+      <c r="I40" s="42">
+        <v>106.3</v>
+      </c>
       <c r="J40" s="42"/>
       <c r="K40" s="42"/>
       <c r="L40" s="42"/>
       <c r="M40" s="42"/>
     </row>
     <row r="41" spans="1:13" ht="51">
       <c r="A41" s="57" t="s">
         <v>7</v>
       </c>
       <c r="B41" s="42">
         <v>108.9</v>
       </c>
       <c r="C41" s="42">
         <v>109</v>
       </c>
       <c r="D41" s="42">
         <v>108.4</v>
       </c>
       <c r="E41" s="42">
         <v>108.6</v>
       </c>
       <c r="F41" s="42">
         <v>108.5</v>
       </c>
       <c r="G41" s="42">
         <v>108.2</v>
       </c>
       <c r="H41" s="42">
         <v>108.7</v>
       </c>
-      <c r="I41" s="42"/>
+      <c r="I41" s="42">
+        <v>109.4</v>
+      </c>
       <c r="J41" s="42"/>
       <c r="K41" s="42"/>
       <c r="L41" s="42"/>
       <c r="M41" s="42"/>
     </row>
     <row r="42" spans="1:13">
       <c r="A42" s="57" t="s">
         <v>8</v>
       </c>
       <c r="B42" s="42">
         <v>117.1</v>
       </c>
       <c r="C42" s="42">
         <v>116.2</v>
       </c>
       <c r="D42" s="42">
         <v>116</v>
       </c>
       <c r="E42" s="42">
         <v>114.8</v>
       </c>
       <c r="F42" s="42">
         <v>113.8</v>
       </c>
       <c r="G42" s="42">
         <v>113.7</v>
       </c>
       <c r="H42" s="42">
         <v>114.6</v>
       </c>
-      <c r="I42" s="42"/>
+      <c r="I42" s="42">
+        <v>115</v>
+      </c>
       <c r="J42" s="42"/>
       <c r="K42" s="42"/>
       <c r="L42" s="42"/>
       <c r="M42" s="42"/>
     </row>
     <row r="43" spans="1:13">
       <c r="A43" s="57" t="s">
         <v>9</v>
       </c>
       <c r="B43" s="42">
         <v>112.4</v>
       </c>
       <c r="C43" s="42">
         <v>111.8</v>
       </c>
       <c r="D43" s="42">
         <v>111.5</v>
       </c>
       <c r="E43" s="42">
         <v>112.8</v>
       </c>
       <c r="F43" s="42">
         <v>112.8</v>
       </c>
       <c r="G43" s="42">
         <v>111.9</v>
       </c>
       <c r="H43" s="42">
         <v>111.5</v>
       </c>
-      <c r="I43" s="42"/>
+      <c r="I43" s="42">
+        <v>109.1</v>
+      </c>
       <c r="J43" s="42"/>
       <c r="K43" s="42"/>
       <c r="L43" s="42"/>
       <c r="M43" s="42"/>
     </row>
     <row r="44" spans="1:13">
       <c r="A44" s="57" t="s">
         <v>10</v>
       </c>
       <c r="B44" s="42">
         <v>106</v>
       </c>
       <c r="C44" s="42">
         <v>105.8</v>
       </c>
       <c r="D44" s="42">
         <v>106.1</v>
       </c>
       <c r="E44" s="42">
         <v>105</v>
       </c>
       <c r="F44" s="42">
         <v>105.1</v>
       </c>
       <c r="G44" s="42">
         <v>107.3</v>
       </c>
       <c r="H44" s="42">
         <v>106</v>
       </c>
-      <c r="I44" s="42"/>
+      <c r="I44" s="42">
+        <v>107.2</v>
+      </c>
       <c r="J44" s="42"/>
       <c r="K44" s="42"/>
       <c r="L44" s="42"/>
       <c r="M44" s="42"/>
     </row>
     <row r="45" spans="1:13">
       <c r="A45" s="57" t="s">
         <v>11</v>
       </c>
       <c r="B45" s="42">
         <v>115.8</v>
       </c>
       <c r="C45" s="42">
         <v>114.7</v>
       </c>
       <c r="D45" s="42">
         <v>113.2</v>
       </c>
       <c r="E45" s="42">
         <v>113.3</v>
       </c>
       <c r="F45" s="42">
         <v>115</v>
       </c>
       <c r="G45" s="42">
         <v>117.3</v>
       </c>
       <c r="H45" s="42">
         <v>116.6</v>
       </c>
-      <c r="I45" s="42"/>
+      <c r="I45" s="42">
+        <v>116.5</v>
+      </c>
       <c r="J45" s="42"/>
       <c r="K45" s="42"/>
       <c r="L45" s="42"/>
       <c r="M45" s="42"/>
     </row>
     <row r="46" spans="1:13">
       <c r="A46" s="57" t="s">
         <v>12</v>
       </c>
       <c r="B46" s="42">
         <v>108.9</v>
       </c>
       <c r="C46" s="42">
         <v>108.5</v>
       </c>
       <c r="D46" s="42">
         <v>108.7</v>
       </c>
       <c r="E46" s="42">
         <v>109</v>
       </c>
       <c r="F46" s="42">
         <v>108.9</v>
       </c>
       <c r="G46" s="42">
         <v>108.9</v>
       </c>
       <c r="H46" s="42">
         <v>108.6</v>
       </c>
-      <c r="I46" s="42"/>
+      <c r="I46" s="42">
+        <v>109.7</v>
+      </c>
       <c r="J46" s="42"/>
       <c r="K46" s="42"/>
       <c r="L46" s="42"/>
       <c r="M46" s="42"/>
     </row>
     <row r="47" spans="1:13" ht="25.5">
       <c r="A47" s="57" t="s">
         <v>13</v>
       </c>
       <c r="B47" s="42">
         <v>114.4</v>
       </c>
       <c r="C47" s="42">
         <v>114.1</v>
       </c>
       <c r="D47" s="42">
         <v>113</v>
       </c>
       <c r="E47" s="42">
         <v>112</v>
       </c>
       <c r="F47" s="42">
         <v>111.5</v>
       </c>
       <c r="G47" s="42">
         <v>111</v>
       </c>
       <c r="H47" s="42">
         <v>110.9</v>
       </c>
-      <c r="I47" s="42"/>
+      <c r="I47" s="42">
+        <v>110.5</v>
+      </c>
       <c r="J47" s="42"/>
       <c r="K47" s="42"/>
       <c r="L47" s="42"/>
       <c r="M47" s="42"/>
     </row>
     <row r="48" spans="1:13" ht="25.5">
       <c r="A48" s="57" t="s">
         <v>50</v>
       </c>
       <c r="B48" s="42">
         <v>105.5</v>
       </c>
       <c r="C48" s="42">
         <v>107.3</v>
       </c>
       <c r="D48" s="42">
         <v>106.2</v>
       </c>
       <c r="E48" s="42">
         <v>103.9</v>
       </c>
       <c r="F48" s="42">
         <v>103</v>
       </c>
       <c r="G48" s="42">
         <v>101.9</v>
       </c>
       <c r="H48" s="42">
         <v>101.1</v>
       </c>
-      <c r="I48" s="42"/>
+      <c r="I48" s="42">
+        <v>99.9</v>
+      </c>
       <c r="J48" s="42"/>
       <c r="K48" s="42"/>
       <c r="L48" s="42"/>
       <c r="M48" s="42"/>
     </row>
     <row r="49" spans="1:13" ht="51">
       <c r="A49" s="59" t="s">
         <v>51</v>
       </c>
       <c r="B49" s="50">
         <v>114.6</v>
       </c>
       <c r="C49" s="50">
         <v>114.9</v>
       </c>
       <c r="D49" s="50">
         <v>115</v>
       </c>
       <c r="E49" s="52">
         <v>113.9</v>
       </c>
       <c r="F49" s="52">
         <v>113.7</v>
       </c>
       <c r="G49" s="52">
         <v>114.6</v>
       </c>
       <c r="H49" s="52">
         <v>114.7</v>
       </c>
-      <c r="I49" s="52"/>
+      <c r="I49" s="52">
+        <v>114.5</v>
+      </c>
       <c r="J49" s="52"/>
       <c r="K49" s="52"/>
       <c r="L49" s="52"/>
       <c r="M49" s="52"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A5:M5"/>
     <mergeCell ref="A20:M20"/>
     <mergeCell ref="A35:M35"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="60" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Q61"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="80" workbookViewId="0">
       <selection sqref="A1:IV3"/>