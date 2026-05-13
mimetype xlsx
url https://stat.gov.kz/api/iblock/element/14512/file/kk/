--- v0 (2026-04-18)
+++ v1 (2026-05-13)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="18210" windowHeight="12300"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="18270" windowHeight="12300"/>
   </bookViews>
   <sheets>
     <sheet name="ТБИ" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="86" uniqueCount="23">
   <si>
     <t>Қазақстан Республикасындағы тұтыну бағаларының индексі</t>
   </si>
   <si>
     <t>Өткен айға</t>
   </si>
   <si>
     <t>Өткен жылғы желтоқсанға</t>
   </si>
   <si>
     <t>Өткен жылғы тиісті айға</t>
   </si>
   <si>
     <t>Өткен жылғы тиісті кезеңге</t>
   </si>
@@ -246,90 +246,93 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="32">
+  <cellXfs count="33">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -656,216 +659,216 @@
   <dimension ref="A1:Q70"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection sqref="A1:Q1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="9"/>
     <col min="2" max="2" width="10.5703125" style="9" customWidth="1"/>
     <col min="3" max="4" width="9.140625" style="9"/>
     <col min="5" max="5" width="10.140625" style="9" customWidth="1"/>
     <col min="6" max="6" width="10.42578125" style="9" customWidth="1"/>
     <col min="7" max="8" width="9.140625" style="9"/>
     <col min="9" max="9" width="10.5703125" style="9" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="11.42578125" style="9" bestFit="1" customWidth="1"/>
     <col min="11" max="12" width="9.140625" style="9"/>
     <col min="13" max="13" width="10.7109375" style="9" customWidth="1"/>
     <col min="14" max="14" width="13" style="9" customWidth="1"/>
     <col min="15" max="16" width="9.140625" style="9"/>
     <col min="17" max="17" width="10.85546875" style="9" customWidth="1"/>
     <col min="18" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="15.75">
-      <c r="A1" s="26" t="s">
+      <c r="A1" s="27" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="26"/>
-[...14 lines deleted...]
-      <c r="Q1" s="26"/>
+      <c r="B1" s="27"/>
+      <c r="C1" s="27"/>
+      <c r="D1" s="27"/>
+      <c r="E1" s="27"/>
+      <c r="F1" s="27"/>
+      <c r="G1" s="27"/>
+      <c r="H1" s="27"/>
+      <c r="I1" s="27"/>
+      <c r="J1" s="27"/>
+      <c r="K1" s="27"/>
+      <c r="L1" s="27"/>
+      <c r="M1" s="27"/>
+      <c r="N1" s="27"/>
+      <c r="O1" s="27"/>
+      <c r="P1" s="27"/>
+      <c r="Q1" s="27"/>
     </row>
     <row r="2" spans="1:17">
-      <c r="A2" s="27" t="s">
+      <c r="A2" s="28" t="s">
         <v>5</v>
       </c>
-      <c r="B2" s="27"/>
-[...14 lines deleted...]
-      <c r="Q2" s="27"/>
+      <c r="B2" s="28"/>
+      <c r="C2" s="28"/>
+      <c r="D2" s="28"/>
+      <c r="E2" s="28"/>
+      <c r="F2" s="28"/>
+      <c r="G2" s="28"/>
+      <c r="H2" s="28"/>
+      <c r="I2" s="28"/>
+      <c r="J2" s="28"/>
+      <c r="K2" s="28"/>
+      <c r="L2" s="28"/>
+      <c r="M2" s="28"/>
+      <c r="N2" s="28"/>
+      <c r="O2" s="28"/>
+      <c r="P2" s="28"/>
+      <c r="Q2" s="28"/>
     </row>
     <row r="3" spans="1:17">
-      <c r="A3" s="28"/>
-      <c r="B3" s="21" t="s">
+      <c r="A3" s="29"/>
+      <c r="B3" s="22" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="22"/>
-[...2 lines deleted...]
-      <c r="F3" s="21" t="s">
+      <c r="C3" s="23"/>
+      <c r="D3" s="23"/>
+      <c r="E3" s="24"/>
+      <c r="F3" s="22" t="s">
         <v>2</v>
       </c>
-      <c r="G3" s="22"/>
-[...2 lines deleted...]
-      <c r="J3" s="21" t="s">
+      <c r="G3" s="23"/>
+      <c r="H3" s="23"/>
+      <c r="I3" s="24"/>
+      <c r="J3" s="22" t="s">
         <v>3</v>
       </c>
-      <c r="K3" s="22"/>
-[...2 lines deleted...]
-      <c r="N3" s="21" t="s">
+      <c r="K3" s="23"/>
+      <c r="L3" s="23"/>
+      <c r="M3" s="24"/>
+      <c r="N3" s="22" t="s">
         <v>4</v>
       </c>
-      <c r="O3" s="22"/>
-[...1 lines deleted...]
-      <c r="Q3" s="23"/>
+      <c r="O3" s="23"/>
+      <c r="P3" s="23"/>
+      <c r="Q3" s="24"/>
     </row>
     <row r="4" spans="1:17" ht="37.5" customHeight="1">
-      <c r="A4" s="28"/>
-      <c r="B4" s="29" t="s">
+      <c r="A4" s="29"/>
+      <c r="B4" s="30" t="s">
         <v>6</v>
       </c>
-      <c r="C4" s="31" t="s">
+      <c r="C4" s="32" t="s">
         <v>7</v>
       </c>
-      <c r="D4" s="31"/>
-      <c r="E4" s="29" t="s">
+      <c r="D4" s="32"/>
+      <c r="E4" s="30" t="s">
         <v>10</v>
       </c>
-      <c r="F4" s="29" t="s">
+      <c r="F4" s="30" t="s">
         <v>6</v>
       </c>
-      <c r="G4" s="31" t="s">
+      <c r="G4" s="32" t="s">
         <v>7</v>
       </c>
-      <c r="H4" s="31"/>
-      <c r="I4" s="29" t="s">
+      <c r="H4" s="32"/>
+      <c r="I4" s="30" t="s">
         <v>10</v>
       </c>
-      <c r="J4" s="29" t="s">
+      <c r="J4" s="30" t="s">
         <v>6</v>
       </c>
-      <c r="K4" s="31" t="s">
+      <c r="K4" s="32" t="s">
         <v>7</v>
       </c>
-      <c r="L4" s="31"/>
-      <c r="M4" s="29" t="s">
+      <c r="L4" s="32"/>
+      <c r="M4" s="30" t="s">
         <v>10</v>
       </c>
-      <c r="N4" s="29" t="s">
+      <c r="N4" s="30" t="s">
         <v>6</v>
       </c>
-      <c r="O4" s="31" t="s">
+      <c r="O4" s="32" t="s">
         <v>7</v>
       </c>
-      <c r="P4" s="31"/>
-      <c r="Q4" s="29" t="s">
+      <c r="P4" s="32"/>
+      <c r="Q4" s="30" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:17" ht="37.5" customHeight="1">
-      <c r="A5" s="28"/>
-      <c r="B5" s="30"/>
+      <c r="A5" s="29"/>
+      <c r="B5" s="31"/>
       <c r="C5" s="1" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="E5" s="30"/>
-      <c r="F5" s="30"/>
+      <c r="E5" s="31"/>
+      <c r="F5" s="31"/>
       <c r="G5" s="1" t="s">
         <v>8</v>
       </c>
       <c r="H5" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="I5" s="30"/>
-      <c r="J5" s="30"/>
+      <c r="I5" s="31"/>
+      <c r="J5" s="31"/>
       <c r="K5" s="1" t="s">
         <v>8</v>
       </c>
       <c r="L5" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="M5" s="30"/>
-      <c r="N5" s="30"/>
+      <c r="M5" s="31"/>
+      <c r="N5" s="31"/>
       <c r="O5" s="1" t="s">
         <v>8</v>
       </c>
       <c r="P5" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="Q5" s="30"/>
+      <c r="Q5" s="31"/>
     </row>
     <row r="6" spans="1:17">
-      <c r="A6" s="24">
+      <c r="A6" s="25">
         <v>2022</v>
       </c>
-      <c r="B6" s="24"/>
-[...14 lines deleted...]
-      <c r="Q6" s="24"/>
+      <c r="B6" s="25"/>
+      <c r="C6" s="25"/>
+      <c r="D6" s="25"/>
+      <c r="E6" s="25"/>
+      <c r="F6" s="25"/>
+      <c r="G6" s="25"/>
+      <c r="H6" s="25"/>
+      <c r="I6" s="25"/>
+      <c r="J6" s="25"/>
+      <c r="K6" s="25"/>
+      <c r="L6" s="25"/>
+      <c r="M6" s="25"/>
+      <c r="N6" s="25"/>
+      <c r="O6" s="25"/>
+      <c r="P6" s="25"/>
+      <c r="Q6" s="25"/>
     </row>
     <row r="7" spans="1:17">
       <c r="A7" s="10" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="2">
         <v>100.7</v>
       </c>
       <c r="C7" s="2">
         <v>101</v>
       </c>
       <c r="D7" s="2">
         <v>100.3</v>
       </c>
       <c r="E7" s="2">
         <v>100.6</v>
       </c>
       <c r="F7" s="2">
         <v>100.7</v>
       </c>
       <c r="G7" s="2">
         <v>101</v>
       </c>
       <c r="H7" s="2">
         <v>100.3</v>
@@ -1460,69 +1463,69 @@
         <v>120.3</v>
       </c>
       <c r="K18" s="4">
         <v>125.3</v>
       </c>
       <c r="L18" s="4">
         <v>119.4</v>
       </c>
       <c r="M18" s="4">
         <v>114.1</v>
       </c>
       <c r="N18" s="4">
         <v>115</v>
       </c>
       <c r="O18" s="4">
         <v>119</v>
       </c>
       <c r="P18" s="4">
         <v>114</v>
       </c>
       <c r="Q18" s="4">
         <v>110.3</v>
       </c>
     </row>
     <row r="19" spans="1:17">
-      <c r="A19" s="25">
+      <c r="A19" s="26">
         <v>2023</v>
       </c>
-      <c r="B19" s="25"/>
-[...14 lines deleted...]
-      <c r="Q19" s="25"/>
+      <c r="B19" s="26"/>
+      <c r="C19" s="26"/>
+      <c r="D19" s="26"/>
+      <c r="E19" s="26"/>
+      <c r="F19" s="26"/>
+      <c r="G19" s="26"/>
+      <c r="H19" s="26"/>
+      <c r="I19" s="26"/>
+      <c r="J19" s="26"/>
+      <c r="K19" s="26"/>
+      <c r="L19" s="26"/>
+      <c r="M19" s="26"/>
+      <c r="N19" s="26"/>
+      <c r="O19" s="26"/>
+      <c r="P19" s="26"/>
+      <c r="Q19" s="26"/>
     </row>
     <row r="20" spans="1:17">
       <c r="A20" s="10" t="s">
         <v>11</v>
       </c>
       <c r="B20" s="5">
         <v>101.1</v>
       </c>
       <c r="C20" s="5">
         <v>101.4</v>
       </c>
       <c r="D20" s="5">
         <v>100.9</v>
       </c>
       <c r="E20" s="5">
         <v>100.7</v>
       </c>
       <c r="F20" s="5">
         <v>101.1</v>
       </c>
       <c r="G20" s="5">
         <v>101.4</v>
       </c>
       <c r="H20" s="5">
         <v>100.9</v>
@@ -2117,69 +2120,69 @@
         <v>109.8</v>
       </c>
       <c r="K31" s="7">
         <v>108.5</v>
       </c>
       <c r="L31" s="7">
         <v>109.1</v>
       </c>
       <c r="M31" s="7">
         <v>112.4</v>
       </c>
       <c r="N31" s="7">
         <v>114.5</v>
       </c>
       <c r="O31" s="7">
         <v>115.2</v>
       </c>
       <c r="P31" s="7">
         <v>114.8</v>
       </c>
       <c r="Q31" s="7">
         <v>113.2</v>
       </c>
     </row>
     <row r="32" spans="1:17">
-      <c r="A32" s="25">
+      <c r="A32" s="26">
         <v>2024</v>
       </c>
-      <c r="B32" s="25"/>
-[...14 lines deleted...]
-      <c r="Q32" s="25"/>
+      <c r="B32" s="26"/>
+      <c r="C32" s="26"/>
+      <c r="D32" s="26"/>
+      <c r="E32" s="26"/>
+      <c r="F32" s="26"/>
+      <c r="G32" s="26"/>
+      <c r="H32" s="26"/>
+      <c r="I32" s="26"/>
+      <c r="J32" s="26"/>
+      <c r="K32" s="26"/>
+      <c r="L32" s="26"/>
+      <c r="M32" s="26"/>
+      <c r="N32" s="26"/>
+      <c r="O32" s="26"/>
+      <c r="P32" s="26"/>
+      <c r="Q32" s="26"/>
     </row>
     <row r="33" spans="1:17">
       <c r="A33" s="11" t="s">
         <v>11</v>
       </c>
       <c r="B33" s="5">
         <v>100.8</v>
       </c>
       <c r="C33" s="5">
         <v>101.1</v>
       </c>
       <c r="D33" s="5">
         <v>100.5</v>
       </c>
       <c r="E33" s="5">
         <v>100.7</v>
       </c>
       <c r="F33" s="5">
         <v>100.8</v>
       </c>
       <c r="G33" s="5">
         <v>101.1</v>
       </c>
       <c r="H33" s="5">
         <v>100.5</v>
@@ -2774,69 +2777,69 @@
         <v>108.6</v>
       </c>
       <c r="K44" s="7">
         <v>105.5</v>
       </c>
       <c r="L44" s="7">
         <v>108.3</v>
       </c>
       <c r="M44" s="7">
         <v>113.3</v>
       </c>
       <c r="N44" s="7">
         <v>108.7</v>
       </c>
       <c r="O44" s="7">
         <v>106</v>
       </c>
       <c r="P44" s="7">
         <v>107.9</v>
       </c>
       <c r="Q44" s="7">
         <v>113.5</v>
       </c>
     </row>
     <row r="45" spans="1:17">
-      <c r="A45" s="25">
+      <c r="A45" s="26">
         <v>2025</v>
       </c>
-      <c r="B45" s="25"/>
-[...14 lines deleted...]
-      <c r="Q45" s="25"/>
+      <c r="B45" s="26"/>
+      <c r="C45" s="26"/>
+      <c r="D45" s="26"/>
+      <c r="E45" s="26"/>
+      <c r="F45" s="26"/>
+      <c r="G45" s="26"/>
+      <c r="H45" s="26"/>
+      <c r="I45" s="26"/>
+      <c r="J45" s="26"/>
+      <c r="K45" s="26"/>
+      <c r="L45" s="26"/>
+      <c r="M45" s="26"/>
+      <c r="N45" s="26"/>
+      <c r="O45" s="26"/>
+      <c r="P45" s="26"/>
+      <c r="Q45" s="26"/>
     </row>
     <row r="46" spans="1:17">
       <c r="A46" s="11" t="s">
         <v>11</v>
       </c>
       <c r="B46" s="5">
         <v>101.1</v>
       </c>
       <c r="C46" s="5">
         <v>101.4</v>
       </c>
       <c r="D46" s="5">
         <v>100.6</v>
       </c>
       <c r="E46" s="5">
         <v>101.1</v>
       </c>
       <c r="F46" s="5">
         <v>101.1</v>
       </c>
       <c r="G46" s="5">
         <v>101.4</v>
       </c>
       <c r="H46" s="5">
         <v>100.6</v>
@@ -3431,69 +3434,69 @@
         <v>112.3</v>
       </c>
       <c r="K57" s="13">
         <v>113.5</v>
       </c>
       <c r="L57" s="13">
         <v>111.1</v>
       </c>
       <c r="M57" s="13">
         <v>112</v>
       </c>
       <c r="N57" s="13">
         <v>111.4</v>
       </c>
       <c r="O57" s="13">
         <v>110.4</v>
       </c>
       <c r="P57" s="16">
         <v>109.8</v>
       </c>
       <c r="Q57" s="16">
         <v>114.4</v>
       </c>
     </row>
     <row r="58" spans="1:17">
-      <c r="A58" s="25">
+      <c r="A58" s="26">
         <v>2026</v>
       </c>
-      <c r="B58" s="25"/>
-[...14 lines deleted...]
-      <c r="Q58" s="25"/>
+      <c r="B58" s="26"/>
+      <c r="C58" s="26"/>
+      <c r="D58" s="26"/>
+      <c r="E58" s="26"/>
+      <c r="F58" s="26"/>
+      <c r="G58" s="26"/>
+      <c r="H58" s="26"/>
+      <c r="I58" s="26"/>
+      <c r="J58" s="26"/>
+      <c r="K58" s="26"/>
+      <c r="L58" s="26"/>
+      <c r="M58" s="26"/>
+      <c r="N58" s="26"/>
+      <c r="O58" s="26"/>
+      <c r="P58" s="26"/>
+      <c r="Q58" s="26"/>
     </row>
     <row r="59" spans="1:17">
       <c r="A59" s="11" t="s">
         <v>11</v>
       </c>
       <c r="B59" s="13">
         <v>101</v>
       </c>
       <c r="C59" s="13">
         <v>100.8</v>
       </c>
       <c r="D59" s="13">
         <v>101.2</v>
       </c>
       <c r="E59" s="13">
         <v>101.1</v>
       </c>
       <c r="F59" s="13">
         <v>101</v>
       </c>
       <c r="G59" s="13">
         <v>100.8</v>
       </c>
       <c r="H59" s="13">
         <v>101.2</v>
@@ -3614,66 +3617,98 @@
         <v>111.7</v>
       </c>
       <c r="L61" s="20">
         <v>111.3</v>
       </c>
       <c r="M61" s="5">
         <v>110</v>
       </c>
       <c r="N61" s="5">
         <v>111.7</v>
       </c>
       <c r="O61" s="5">
         <v>112.4</v>
       </c>
       <c r="P61" s="20">
         <v>111.5</v>
       </c>
       <c r="Q61" s="5">
         <v>110.9</v>
       </c>
     </row>
     <row r="62" spans="1:17">
       <c r="A62" s="11" t="s">
         <v>14</v>
       </c>
-      <c r="B62" s="6"/>
-[...14 lines deleted...]
-      <c r="Q62" s="6"/>
+      <c r="B62" s="21">
+        <v>100.8</v>
+      </c>
+      <c r="C62" s="6">
+        <v>100.7</v>
+      </c>
+      <c r="D62" s="6">
+        <v>100.9</v>
+      </c>
+      <c r="E62" s="6">
+        <v>100.9</v>
+      </c>
+      <c r="F62" s="21">
+        <v>103.6</v>
+      </c>
+      <c r="G62" s="6">
+        <v>103.7</v>
+      </c>
+      <c r="H62" s="6">
+        <v>103.6</v>
+      </c>
+      <c r="I62" s="6">
+        <v>103.5</v>
+      </c>
+      <c r="J62" s="21">
+        <v>110.6</v>
+      </c>
+      <c r="K62" s="6">
+        <v>111.3</v>
+      </c>
+      <c r="L62" s="6">
+        <v>111.7</v>
+      </c>
+      <c r="M62" s="6">
+        <v>108.9</v>
+      </c>
+      <c r="N62" s="21">
+        <v>111.4</v>
+      </c>
+      <c r="O62" s="6">
+        <v>112.1</v>
+      </c>
+      <c r="P62" s="6">
+        <v>111.6</v>
+      </c>
+      <c r="Q62" s="6">
+        <v>110.4</v>
+      </c>
     </row>
     <row r="63" spans="1:17">
       <c r="A63" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B63" s="8"/>
       <c r="C63" s="8"/>
       <c r="D63" s="8"/>
       <c r="E63" s="8"/>
       <c r="F63" s="13"/>
       <c r="G63" s="7"/>
       <c r="H63" s="7"/>
       <c r="I63" s="7"/>
       <c r="J63" s="13"/>
       <c r="K63" s="7"/>
       <c r="L63" s="7"/>
       <c r="M63" s="7"/>
       <c r="N63" s="13"/>
       <c r="O63" s="7"/>
       <c r="P63" s="7"/>
       <c r="Q63" s="7"/>
     </row>
     <row r="64" spans="1:17">
       <c r="A64" s="11" t="s">
         <v>16</v>