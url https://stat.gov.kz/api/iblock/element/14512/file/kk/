--- v1 (2026-05-13)
+++ v2 (2026-06-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="18270" windowHeight="12300"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="13605" windowHeight="11940"/>
   </bookViews>
   <sheets>
     <sheet name="ТБИ" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="86" uniqueCount="23">
   <si>
     <t>Қазақстан Республикасындағы тұтыну бағаларының индексі</t>
   </si>
   <si>
     <t>Өткен айға</t>
   </si>
   <si>
     <t>Өткен жылғы желтоқсанға</t>
   </si>
   <si>
     <t>Өткен жылғы тиісті айға</t>
   </si>
   <si>
     <t>Өткен жылғы тиісті кезеңге</t>
   </si>
@@ -3670,66 +3670,98 @@
         <v>111.3</v>
       </c>
       <c r="L62" s="6">
         <v>111.7</v>
       </c>
       <c r="M62" s="6">
         <v>108.9</v>
       </c>
       <c r="N62" s="21">
         <v>111.4</v>
       </c>
       <c r="O62" s="6">
         <v>112.1</v>
       </c>
       <c r="P62" s="6">
         <v>111.6</v>
       </c>
       <c r="Q62" s="6">
         <v>110.4</v>
       </c>
     </row>
     <row r="63" spans="1:17">
       <c r="A63" s="11" t="s">
         <v>15</v>
       </c>
-      <c r="B63" s="8"/>
-[...14 lines deleted...]
-      <c r="Q63" s="7"/>
+      <c r="B63" s="6">
+        <v>100.7</v>
+      </c>
+      <c r="C63" s="6">
+        <v>100.4</v>
+      </c>
+      <c r="D63" s="6">
+        <v>100.6</v>
+      </c>
+      <c r="E63" s="6">
+        <v>101.1</v>
+      </c>
+      <c r="F63" s="6">
+        <v>104.3</v>
+      </c>
+      <c r="G63" s="6">
+        <v>104.1</v>
+      </c>
+      <c r="H63" s="6">
+        <v>104.2</v>
+      </c>
+      <c r="I63" s="6">
+        <v>104.6</v>
+      </c>
+      <c r="J63" s="6">
+        <v>110.4</v>
+      </c>
+      <c r="K63" s="6">
+        <v>110.7</v>
+      </c>
+      <c r="L63" s="6">
+        <v>111.7</v>
+      </c>
+      <c r="M63" s="6">
+        <v>108.7</v>
+      </c>
+      <c r="N63" s="6">
+        <v>111.2</v>
+      </c>
+      <c r="O63" s="6">
+        <v>111.8</v>
+      </c>
+      <c r="P63" s="6">
+        <v>111.6</v>
+      </c>
+      <c r="Q63" s="6">
+        <v>110</v>
+      </c>
     </row>
     <row r="64" spans="1:17">
       <c r="A64" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B64" s="8"/>
       <c r="C64" s="8"/>
       <c r="D64" s="8"/>
       <c r="E64" s="8"/>
       <c r="F64" s="7"/>
       <c r="G64" s="7"/>
       <c r="H64" s="7"/>
       <c r="I64" s="7"/>
       <c r="J64" s="7"/>
       <c r="K64" s="7"/>
       <c r="L64" s="7"/>
       <c r="M64" s="7"/>
       <c r="N64" s="7"/>
       <c r="O64" s="7"/>
       <c r="P64" s="7"/>
       <c r="Q64" s="7"/>
     </row>
     <row r="65" spans="1:17">
       <c r="A65" s="3" t="s">
         <v>17</v>