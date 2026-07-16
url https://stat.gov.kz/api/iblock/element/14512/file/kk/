--- v2 (2026-06-06)
+++ v3 (2026-07-16)
@@ -289,82 +289,82 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="1" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="1" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -636,239 +636,239 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Q70"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:Q1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="9"/>
     <col min="2" max="2" width="10.5703125" style="9" customWidth="1"/>
     <col min="3" max="4" width="9.140625" style="9"/>
     <col min="5" max="5" width="10.140625" style="9" customWidth="1"/>
     <col min="6" max="6" width="10.42578125" style="9" customWidth="1"/>
     <col min="7" max="8" width="9.140625" style="9"/>
     <col min="9" max="9" width="10.5703125" style="9" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="11.42578125" style="9" bestFit="1" customWidth="1"/>
     <col min="11" max="12" width="9.140625" style="9"/>
     <col min="13" max="13" width="10.7109375" style="9" customWidth="1"/>
     <col min="14" max="14" width="13" style="9" customWidth="1"/>
     <col min="15" max="16" width="9.140625" style="9"/>
     <col min="17" max="17" width="10.85546875" style="9" customWidth="1"/>
     <col min="18" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="15.75">
-      <c r="A1" s="27" t="s">
+      <c r="A1" s="30" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="27"/>
-[...14 lines deleted...]
-      <c r="Q1" s="27"/>
+      <c r="B1" s="30"/>
+      <c r="C1" s="30"/>
+      <c r="D1" s="30"/>
+      <c r="E1" s="30"/>
+      <c r="F1" s="30"/>
+      <c r="G1" s="30"/>
+      <c r="H1" s="30"/>
+      <c r="I1" s="30"/>
+      <c r="J1" s="30"/>
+      <c r="K1" s="30"/>
+      <c r="L1" s="30"/>
+      <c r="M1" s="30"/>
+      <c r="N1" s="30"/>
+      <c r="O1" s="30"/>
+      <c r="P1" s="30"/>
+      <c r="Q1" s="30"/>
     </row>
     <row r="2" spans="1:17">
-      <c r="A2" s="28" t="s">
+      <c r="A2" s="31" t="s">
         <v>5</v>
       </c>
-      <c r="B2" s="28"/>
-[...14 lines deleted...]
-      <c r="Q2" s="28"/>
+      <c r="B2" s="31"/>
+      <c r="C2" s="31"/>
+      <c r="D2" s="31"/>
+      <c r="E2" s="31"/>
+      <c r="F2" s="31"/>
+      <c r="G2" s="31"/>
+      <c r="H2" s="31"/>
+      <c r="I2" s="31"/>
+      <c r="J2" s="31"/>
+      <c r="K2" s="31"/>
+      <c r="L2" s="31"/>
+      <c r="M2" s="31"/>
+      <c r="N2" s="31"/>
+      <c r="O2" s="31"/>
+      <c r="P2" s="31"/>
+      <c r="Q2" s="31"/>
     </row>
     <row r="3" spans="1:17">
-      <c r="A3" s="29"/>
-      <c r="B3" s="22" t="s">
+      <c r="A3" s="32"/>
+      <c r="B3" s="26" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="23"/>
-[...2 lines deleted...]
-      <c r="F3" s="22" t="s">
+      <c r="C3" s="27"/>
+      <c r="D3" s="27"/>
+      <c r="E3" s="28"/>
+      <c r="F3" s="26" t="s">
         <v>2</v>
       </c>
-      <c r="G3" s="23"/>
-[...2 lines deleted...]
-      <c r="J3" s="22" t="s">
+      <c r="G3" s="27"/>
+      <c r="H3" s="27"/>
+      <c r="I3" s="28"/>
+      <c r="J3" s="26" t="s">
         <v>3</v>
       </c>
-      <c r="K3" s="23"/>
-[...2 lines deleted...]
-      <c r="N3" s="22" t="s">
+      <c r="K3" s="27"/>
+      <c r="L3" s="27"/>
+      <c r="M3" s="28"/>
+      <c r="N3" s="26" t="s">
         <v>4</v>
       </c>
-      <c r="O3" s="23"/>
-[...1 lines deleted...]
-      <c r="Q3" s="24"/>
+      <c r="O3" s="27"/>
+      <c r="P3" s="27"/>
+      <c r="Q3" s="28"/>
     </row>
     <row r="4" spans="1:17" ht="37.5" customHeight="1">
-      <c r="A4" s="29"/>
-      <c r="B4" s="30" t="s">
+      <c r="A4" s="32"/>
+      <c r="B4" s="23" t="s">
         <v>6</v>
       </c>
-      <c r="C4" s="32" t="s">
+      <c r="C4" s="25" t="s">
         <v>7</v>
       </c>
-      <c r="D4" s="32"/>
-      <c r="E4" s="30" t="s">
+      <c r="D4" s="25"/>
+      <c r="E4" s="23" t="s">
         <v>10</v>
       </c>
-      <c r="F4" s="30" t="s">
+      <c r="F4" s="23" t="s">
         <v>6</v>
       </c>
-      <c r="G4" s="32" t="s">
+      <c r="G4" s="25" t="s">
         <v>7</v>
       </c>
-      <c r="H4" s="32"/>
-      <c r="I4" s="30" t="s">
+      <c r="H4" s="25"/>
+      <c r="I4" s="23" t="s">
         <v>10</v>
       </c>
-      <c r="J4" s="30" t="s">
+      <c r="J4" s="23" t="s">
         <v>6</v>
       </c>
-      <c r="K4" s="32" t="s">
+      <c r="K4" s="25" t="s">
         <v>7</v>
       </c>
-      <c r="L4" s="32"/>
-      <c r="M4" s="30" t="s">
+      <c r="L4" s="25"/>
+      <c r="M4" s="23" t="s">
         <v>10</v>
       </c>
-      <c r="N4" s="30" t="s">
+      <c r="N4" s="23" t="s">
         <v>6</v>
       </c>
-      <c r="O4" s="32" t="s">
+      <c r="O4" s="25" t="s">
         <v>7</v>
       </c>
-      <c r="P4" s="32"/>
-      <c r="Q4" s="30" t="s">
+      <c r="P4" s="25"/>
+      <c r="Q4" s="23" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:17" ht="37.5" customHeight="1">
-      <c r="A5" s="29"/>
-      <c r="B5" s="31"/>
+      <c r="A5" s="32"/>
+      <c r="B5" s="24"/>
       <c r="C5" s="1" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="E5" s="31"/>
-      <c r="F5" s="31"/>
+      <c r="E5" s="24"/>
+      <c r="F5" s="24"/>
       <c r="G5" s="1" t="s">
         <v>8</v>
       </c>
       <c r="H5" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="I5" s="31"/>
-      <c r="J5" s="31"/>
+      <c r="I5" s="24"/>
+      <c r="J5" s="24"/>
       <c r="K5" s="1" t="s">
         <v>8</v>
       </c>
       <c r="L5" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="M5" s="31"/>
-      <c r="N5" s="31"/>
+      <c r="M5" s="24"/>
+      <c r="N5" s="24"/>
       <c r="O5" s="1" t="s">
         <v>8</v>
       </c>
       <c r="P5" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="Q5" s="31"/>
+      <c r="Q5" s="24"/>
     </row>
     <row r="6" spans="1:17">
-      <c r="A6" s="25">
+      <c r="A6" s="29">
         <v>2022</v>
       </c>
-      <c r="B6" s="25"/>
-[...14 lines deleted...]
-      <c r="Q6" s="25"/>
+      <c r="B6" s="29"/>
+      <c r="C6" s="29"/>
+      <c r="D6" s="29"/>
+      <c r="E6" s="29"/>
+      <c r="F6" s="29"/>
+      <c r="G6" s="29"/>
+      <c r="H6" s="29"/>
+      <c r="I6" s="29"/>
+      <c r="J6" s="29"/>
+      <c r="K6" s="29"/>
+      <c r="L6" s="29"/>
+      <c r="M6" s="29"/>
+      <c r="N6" s="29"/>
+      <c r="O6" s="29"/>
+      <c r="P6" s="29"/>
+      <c r="Q6" s="29"/>
     </row>
     <row r="7" spans="1:17">
       <c r="A7" s="10" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="2">
         <v>100.7</v>
       </c>
       <c r="C7" s="2">
         <v>101</v>
       </c>
       <c r="D7" s="2">
         <v>100.3</v>
       </c>
       <c r="E7" s="2">
         <v>100.6</v>
       </c>
       <c r="F7" s="2">
         <v>100.7</v>
       </c>
       <c r="G7" s="2">
         <v>101</v>
       </c>
       <c r="H7" s="2">
         <v>100.3</v>
@@ -1463,69 +1463,69 @@
         <v>120.3</v>
       </c>
       <c r="K18" s="4">
         <v>125.3</v>
       </c>
       <c r="L18" s="4">
         <v>119.4</v>
       </c>
       <c r="M18" s="4">
         <v>114.1</v>
       </c>
       <c r="N18" s="4">
         <v>115</v>
       </c>
       <c r="O18" s="4">
         <v>119</v>
       </c>
       <c r="P18" s="4">
         <v>114</v>
       </c>
       <c r="Q18" s="4">
         <v>110.3</v>
       </c>
     </row>
     <row r="19" spans="1:17">
-      <c r="A19" s="26">
+      <c r="A19" s="22">
         <v>2023</v>
       </c>
-      <c r="B19" s="26"/>
-[...14 lines deleted...]
-      <c r="Q19" s="26"/>
+      <c r="B19" s="22"/>
+      <c r="C19" s="22"/>
+      <c r="D19" s="22"/>
+      <c r="E19" s="22"/>
+      <c r="F19" s="22"/>
+      <c r="G19" s="22"/>
+      <c r="H19" s="22"/>
+      <c r="I19" s="22"/>
+      <c r="J19" s="22"/>
+      <c r="K19" s="22"/>
+      <c r="L19" s="22"/>
+      <c r="M19" s="22"/>
+      <c r="N19" s="22"/>
+      <c r="O19" s="22"/>
+      <c r="P19" s="22"/>
+      <c r="Q19" s="22"/>
     </row>
     <row r="20" spans="1:17">
       <c r="A20" s="10" t="s">
         <v>11</v>
       </c>
       <c r="B20" s="5">
         <v>101.1</v>
       </c>
       <c r="C20" s="5">
         <v>101.4</v>
       </c>
       <c r="D20" s="5">
         <v>100.9</v>
       </c>
       <c r="E20" s="5">
         <v>100.7</v>
       </c>
       <c r="F20" s="5">
         <v>101.1</v>
       </c>
       <c r="G20" s="5">
         <v>101.4</v>
       </c>
       <c r="H20" s="5">
         <v>100.9</v>
@@ -2120,69 +2120,69 @@
         <v>109.8</v>
       </c>
       <c r="K31" s="7">
         <v>108.5</v>
       </c>
       <c r="L31" s="7">
         <v>109.1</v>
       </c>
       <c r="M31" s="7">
         <v>112.4</v>
       </c>
       <c r="N31" s="7">
         <v>114.5</v>
       </c>
       <c r="O31" s="7">
         <v>115.2</v>
       </c>
       <c r="P31" s="7">
         <v>114.8</v>
       </c>
       <c r="Q31" s="7">
         <v>113.2</v>
       </c>
     </row>
     <row r="32" spans="1:17">
-      <c r="A32" s="26">
+      <c r="A32" s="22">
         <v>2024</v>
       </c>
-      <c r="B32" s="26"/>
-[...14 lines deleted...]
-      <c r="Q32" s="26"/>
+      <c r="B32" s="22"/>
+      <c r="C32" s="22"/>
+      <c r="D32" s="22"/>
+      <c r="E32" s="22"/>
+      <c r="F32" s="22"/>
+      <c r="G32" s="22"/>
+      <c r="H32" s="22"/>
+      <c r="I32" s="22"/>
+      <c r="J32" s="22"/>
+      <c r="K32" s="22"/>
+      <c r="L32" s="22"/>
+      <c r="M32" s="22"/>
+      <c r="N32" s="22"/>
+      <c r="O32" s="22"/>
+      <c r="P32" s="22"/>
+      <c r="Q32" s="22"/>
     </row>
     <row r="33" spans="1:17">
       <c r="A33" s="11" t="s">
         <v>11</v>
       </c>
       <c r="B33" s="5">
         <v>100.8</v>
       </c>
       <c r="C33" s="5">
         <v>101.1</v>
       </c>
       <c r="D33" s="5">
         <v>100.5</v>
       </c>
       <c r="E33" s="5">
         <v>100.7</v>
       </c>
       <c r="F33" s="5">
         <v>100.8</v>
       </c>
       <c r="G33" s="5">
         <v>101.1</v>
       </c>
       <c r="H33" s="5">
         <v>100.5</v>
@@ -2777,69 +2777,69 @@
         <v>108.6</v>
       </c>
       <c r="K44" s="7">
         <v>105.5</v>
       </c>
       <c r="L44" s="7">
         <v>108.3</v>
       </c>
       <c r="M44" s="7">
         <v>113.3</v>
       </c>
       <c r="N44" s="7">
         <v>108.7</v>
       </c>
       <c r="O44" s="7">
         <v>106</v>
       </c>
       <c r="P44" s="7">
         <v>107.9</v>
       </c>
       <c r="Q44" s="7">
         <v>113.5</v>
       </c>
     </row>
     <row r="45" spans="1:17">
-      <c r="A45" s="26">
+      <c r="A45" s="22">
         <v>2025</v>
       </c>
-      <c r="B45" s="26"/>
-[...14 lines deleted...]
-      <c r="Q45" s="26"/>
+      <c r="B45" s="22"/>
+      <c r="C45" s="22"/>
+      <c r="D45" s="22"/>
+      <c r="E45" s="22"/>
+      <c r="F45" s="22"/>
+      <c r="G45" s="22"/>
+      <c r="H45" s="22"/>
+      <c r="I45" s="22"/>
+      <c r="J45" s="22"/>
+      <c r="K45" s="22"/>
+      <c r="L45" s="22"/>
+      <c r="M45" s="22"/>
+      <c r="N45" s="22"/>
+      <c r="O45" s="22"/>
+      <c r="P45" s="22"/>
+      <c r="Q45" s="22"/>
     </row>
     <row r="46" spans="1:17">
       <c r="A46" s="11" t="s">
         <v>11</v>
       </c>
       <c r="B46" s="5">
         <v>101.1</v>
       </c>
       <c r="C46" s="5">
         <v>101.4</v>
       </c>
       <c r="D46" s="5">
         <v>100.6</v>
       </c>
       <c r="E46" s="5">
         <v>101.1</v>
       </c>
       <c r="F46" s="5">
         <v>101.1</v>
       </c>
       <c r="G46" s="5">
         <v>101.4</v>
       </c>
       <c r="H46" s="5">
         <v>100.6</v>
@@ -3434,69 +3434,69 @@
         <v>112.3</v>
       </c>
       <c r="K57" s="13">
         <v>113.5</v>
       </c>
       <c r="L57" s="13">
         <v>111.1</v>
       </c>
       <c r="M57" s="13">
         <v>112</v>
       </c>
       <c r="N57" s="13">
         <v>111.4</v>
       </c>
       <c r="O57" s="13">
         <v>110.4</v>
       </c>
       <c r="P57" s="16">
         <v>109.8</v>
       </c>
       <c r="Q57" s="16">
         <v>114.4</v>
       </c>
     </row>
     <row r="58" spans="1:17">
-      <c r="A58" s="26">
+      <c r="A58" s="22">
         <v>2026</v>
       </c>
-      <c r="B58" s="26"/>
-[...14 lines deleted...]
-      <c r="Q58" s="26"/>
+      <c r="B58" s="22"/>
+      <c r="C58" s="22"/>
+      <c r="D58" s="22"/>
+      <c r="E58" s="22"/>
+      <c r="F58" s="22"/>
+      <c r="G58" s="22"/>
+      <c r="H58" s="22"/>
+      <c r="I58" s="22"/>
+      <c r="J58" s="22"/>
+      <c r="K58" s="22"/>
+      <c r="L58" s="22"/>
+      <c r="M58" s="22"/>
+      <c r="N58" s="22"/>
+      <c r="O58" s="22"/>
+      <c r="P58" s="22"/>
+      <c r="Q58" s="22"/>
     </row>
     <row r="59" spans="1:17">
       <c r="A59" s="11" t="s">
         <v>11</v>
       </c>
       <c r="B59" s="13">
         <v>101</v>
       </c>
       <c r="C59" s="13">
         <v>100.8</v>
       </c>
       <c r="D59" s="13">
         <v>101.2</v>
       </c>
       <c r="E59" s="13">
         <v>101.1</v>
       </c>
       <c r="F59" s="13">
         <v>101</v>
       </c>
       <c r="G59" s="13">
         <v>100.8</v>
       </c>
       <c r="H59" s="13">
         <v>101.2</v>
@@ -3723,66 +3723,98 @@
         <v>110.7</v>
       </c>
       <c r="L63" s="6">
         <v>111.7</v>
       </c>
       <c r="M63" s="6">
         <v>108.7</v>
       </c>
       <c r="N63" s="6">
         <v>111.2</v>
       </c>
       <c r="O63" s="6">
         <v>111.8</v>
       </c>
       <c r="P63" s="6">
         <v>111.6</v>
       </c>
       <c r="Q63" s="6">
         <v>110</v>
       </c>
     </row>
     <row r="64" spans="1:17">
       <c r="A64" s="11" t="s">
         <v>16</v>
       </c>
-      <c r="B64" s="8"/>
-[...14 lines deleted...]
-      <c r="Q64" s="7"/>
+      <c r="B64" s="6">
+        <v>100.8</v>
+      </c>
+      <c r="C64" s="6">
+        <v>100.6</v>
+      </c>
+      <c r="D64" s="6">
+        <v>100.9</v>
+      </c>
+      <c r="E64" s="6">
+        <v>101.1</v>
+      </c>
+      <c r="F64" s="6">
+        <v>105.1</v>
+      </c>
+      <c r="G64" s="6">
+        <v>104.7</v>
+      </c>
+      <c r="H64" s="6">
+        <v>105.1</v>
+      </c>
+      <c r="I64" s="6">
+        <v>105.7</v>
+      </c>
+      <c r="J64" s="6">
+        <v>110.3</v>
+      </c>
+      <c r="K64" s="6">
+        <v>110.4</v>
+      </c>
+      <c r="L64" s="6">
+        <v>111.7</v>
+      </c>
+      <c r="M64" s="6">
+        <v>109</v>
+      </c>
+      <c r="N64" s="6">
+        <v>111</v>
+      </c>
+      <c r="O64" s="6">
+        <v>111.6</v>
+      </c>
+      <c r="P64" s="6">
+        <v>111.6</v>
+      </c>
+      <c r="Q64" s="6">
+        <v>109.9</v>
+      </c>
     </row>
     <row r="65" spans="1:17">
       <c r="A65" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B65" s="14"/>
       <c r="C65" s="8"/>
       <c r="D65" s="8"/>
       <c r="E65" s="8"/>
       <c r="F65" s="14"/>
       <c r="G65" s="8"/>
       <c r="H65" s="8"/>
       <c r="I65" s="8"/>
       <c r="J65" s="14"/>
       <c r="K65" s="8"/>
       <c r="L65" s="8"/>
       <c r="M65" s="8"/>
       <c r="N65" s="14"/>
       <c r="O65" s="8"/>
       <c r="P65" s="8"/>
       <c r="Q65" s="8"/>
     </row>
     <row r="66" spans="1:17">
       <c r="A66" s="12" t="s">
         <v>18</v>
@@ -3868,74 +3900,74 @@
       <c r="Q69" s="13"/>
     </row>
     <row r="70" spans="1:17">
       <c r="A70" s="17" t="s">
         <v>22</v>
       </c>
       <c r="B70" s="18"/>
       <c r="C70" s="18"/>
       <c r="D70" s="18"/>
       <c r="E70" s="18"/>
       <c r="F70" s="18"/>
       <c r="G70" s="18"/>
       <c r="H70" s="19"/>
       <c r="I70" s="19"/>
       <c r="J70" s="18"/>
       <c r="K70" s="18"/>
       <c r="L70" s="18"/>
       <c r="M70" s="18"/>
       <c r="N70" s="18"/>
       <c r="O70" s="18"/>
       <c r="P70" s="19"/>
       <c r="Q70" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="24">
-    <mergeCell ref="A58:Q58"/>
-[...6 lines deleted...]
-    <mergeCell ref="I4:I5"/>
     <mergeCell ref="N3:Q3"/>
     <mergeCell ref="A6:Q6"/>
     <mergeCell ref="A32:Q32"/>
     <mergeCell ref="A1:Q1"/>
     <mergeCell ref="A2:Q2"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="J3:M3"/>
     <mergeCell ref="J4:J5"/>
     <mergeCell ref="K4:L4"/>
     <mergeCell ref="M4:M5"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="F3:I3"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:E5"/>
     <mergeCell ref="F4:F5"/>
+    <mergeCell ref="A58:Q58"/>
+    <mergeCell ref="A45:Q45"/>
+    <mergeCell ref="A19:Q19"/>
+    <mergeCell ref="N4:N5"/>
+    <mergeCell ref="O4:P4"/>
+    <mergeCell ref="Q4:Q5"/>
+    <mergeCell ref="G4:H4"/>
+    <mergeCell ref="I4:I5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ТБИ</vt:lpstr>
     </vt:vector>