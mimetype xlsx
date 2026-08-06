--- v3 (2026-07-16)
+++ v4 (2026-08-06)
@@ -289,82 +289,82 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="1" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
+    <xf numFmtId="1" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -659,216 +659,216 @@
   <dimension ref="A1:Q70"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:Q1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="9"/>
     <col min="2" max="2" width="10.5703125" style="9" customWidth="1"/>
     <col min="3" max="4" width="9.140625" style="9"/>
     <col min="5" max="5" width="10.140625" style="9" customWidth="1"/>
     <col min="6" max="6" width="10.42578125" style="9" customWidth="1"/>
     <col min="7" max="8" width="9.140625" style="9"/>
     <col min="9" max="9" width="10.5703125" style="9" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="11.42578125" style="9" bestFit="1" customWidth="1"/>
     <col min="11" max="12" width="9.140625" style="9"/>
     <col min="13" max="13" width="10.7109375" style="9" customWidth="1"/>
     <col min="14" max="14" width="13" style="9" customWidth="1"/>
     <col min="15" max="16" width="9.140625" style="9"/>
     <col min="17" max="17" width="10.85546875" style="9" customWidth="1"/>
     <col min="18" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="15.75">
-      <c r="A1" s="30" t="s">
+      <c r="A1" s="27" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="30"/>
-[...14 lines deleted...]
-      <c r="Q1" s="30"/>
+      <c r="B1" s="27"/>
+      <c r="C1" s="27"/>
+      <c r="D1" s="27"/>
+      <c r="E1" s="27"/>
+      <c r="F1" s="27"/>
+      <c r="G1" s="27"/>
+      <c r="H1" s="27"/>
+      <c r="I1" s="27"/>
+      <c r="J1" s="27"/>
+      <c r="K1" s="27"/>
+      <c r="L1" s="27"/>
+      <c r="M1" s="27"/>
+      <c r="N1" s="27"/>
+      <c r="O1" s="27"/>
+      <c r="P1" s="27"/>
+      <c r="Q1" s="27"/>
     </row>
     <row r="2" spans="1:17">
-      <c r="A2" s="31" t="s">
+      <c r="A2" s="28" t="s">
         <v>5</v>
       </c>
-      <c r="B2" s="31"/>
-[...14 lines deleted...]
-      <c r="Q2" s="31"/>
+      <c r="B2" s="28"/>
+      <c r="C2" s="28"/>
+      <c r="D2" s="28"/>
+      <c r="E2" s="28"/>
+      <c r="F2" s="28"/>
+      <c r="G2" s="28"/>
+      <c r="H2" s="28"/>
+      <c r="I2" s="28"/>
+      <c r="J2" s="28"/>
+      <c r="K2" s="28"/>
+      <c r="L2" s="28"/>
+      <c r="M2" s="28"/>
+      <c r="N2" s="28"/>
+      <c r="O2" s="28"/>
+      <c r="P2" s="28"/>
+      <c r="Q2" s="28"/>
     </row>
     <row r="3" spans="1:17">
-      <c r="A3" s="32"/>
-      <c r="B3" s="26" t="s">
+      <c r="A3" s="29"/>
+      <c r="B3" s="22" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="27"/>
-[...2 lines deleted...]
-      <c r="F3" s="26" t="s">
+      <c r="C3" s="23"/>
+      <c r="D3" s="23"/>
+      <c r="E3" s="24"/>
+      <c r="F3" s="22" t="s">
         <v>2</v>
       </c>
-      <c r="G3" s="27"/>
-[...2 lines deleted...]
-      <c r="J3" s="26" t="s">
+      <c r="G3" s="23"/>
+      <c r="H3" s="23"/>
+      <c r="I3" s="24"/>
+      <c r="J3" s="22" t="s">
         <v>3</v>
       </c>
-      <c r="K3" s="27"/>
-[...2 lines deleted...]
-      <c r="N3" s="26" t="s">
+      <c r="K3" s="23"/>
+      <c r="L3" s="23"/>
+      <c r="M3" s="24"/>
+      <c r="N3" s="22" t="s">
         <v>4</v>
       </c>
-      <c r="O3" s="27"/>
-[...1 lines deleted...]
-      <c r="Q3" s="28"/>
+      <c r="O3" s="23"/>
+      <c r="P3" s="23"/>
+      <c r="Q3" s="24"/>
     </row>
     <row r="4" spans="1:17" ht="37.5" customHeight="1">
-      <c r="A4" s="32"/>
-      <c r="B4" s="23" t="s">
+      <c r="A4" s="29"/>
+      <c r="B4" s="30" t="s">
         <v>6</v>
       </c>
-      <c r="C4" s="25" t="s">
+      <c r="C4" s="32" t="s">
         <v>7</v>
       </c>
-      <c r="D4" s="25"/>
-      <c r="E4" s="23" t="s">
+      <c r="D4" s="32"/>
+      <c r="E4" s="30" t="s">
         <v>10</v>
       </c>
-      <c r="F4" s="23" t="s">
+      <c r="F4" s="30" t="s">
         <v>6</v>
       </c>
-      <c r="G4" s="25" t="s">
+      <c r="G4" s="32" t="s">
         <v>7</v>
       </c>
-      <c r="H4" s="25"/>
-      <c r="I4" s="23" t="s">
+      <c r="H4" s="32"/>
+      <c r="I4" s="30" t="s">
         <v>10</v>
       </c>
-      <c r="J4" s="23" t="s">
+      <c r="J4" s="30" t="s">
         <v>6</v>
       </c>
-      <c r="K4" s="25" t="s">
+      <c r="K4" s="32" t="s">
         <v>7</v>
       </c>
-      <c r="L4" s="25"/>
-      <c r="M4" s="23" t="s">
+      <c r="L4" s="32"/>
+      <c r="M4" s="30" t="s">
         <v>10</v>
       </c>
-      <c r="N4" s="23" t="s">
+      <c r="N4" s="30" t="s">
         <v>6</v>
       </c>
-      <c r="O4" s="25" t="s">
+      <c r="O4" s="32" t="s">
         <v>7</v>
       </c>
-      <c r="P4" s="25"/>
-      <c r="Q4" s="23" t="s">
+      <c r="P4" s="32"/>
+      <c r="Q4" s="30" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:17" ht="37.5" customHeight="1">
-      <c r="A5" s="32"/>
-      <c r="B5" s="24"/>
+      <c r="A5" s="29"/>
+      <c r="B5" s="31"/>
       <c r="C5" s="1" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="E5" s="24"/>
-      <c r="F5" s="24"/>
+      <c r="E5" s="31"/>
+      <c r="F5" s="31"/>
       <c r="G5" s="1" t="s">
         <v>8</v>
       </c>
       <c r="H5" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="I5" s="24"/>
-      <c r="J5" s="24"/>
+      <c r="I5" s="31"/>
+      <c r="J5" s="31"/>
       <c r="K5" s="1" t="s">
         <v>8</v>
       </c>
       <c r="L5" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="M5" s="24"/>
-      <c r="N5" s="24"/>
+      <c r="M5" s="31"/>
+      <c r="N5" s="31"/>
       <c r="O5" s="1" t="s">
         <v>8</v>
       </c>
       <c r="P5" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="Q5" s="24"/>
+      <c r="Q5" s="31"/>
     </row>
     <row r="6" spans="1:17">
-      <c r="A6" s="29">
+      <c r="A6" s="25">
         <v>2022</v>
       </c>
-      <c r="B6" s="29"/>
-[...14 lines deleted...]
-      <c r="Q6" s="29"/>
+      <c r="B6" s="25"/>
+      <c r="C6" s="25"/>
+      <c r="D6" s="25"/>
+      <c r="E6" s="25"/>
+      <c r="F6" s="25"/>
+      <c r="G6" s="25"/>
+      <c r="H6" s="25"/>
+      <c r="I6" s="25"/>
+      <c r="J6" s="25"/>
+      <c r="K6" s="25"/>
+      <c r="L6" s="25"/>
+      <c r="M6" s="25"/>
+      <c r="N6" s="25"/>
+      <c r="O6" s="25"/>
+      <c r="P6" s="25"/>
+      <c r="Q6" s="25"/>
     </row>
     <row r="7" spans="1:17">
       <c r="A7" s="10" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="2">
         <v>100.7</v>
       </c>
       <c r="C7" s="2">
         <v>101</v>
       </c>
       <c r="D7" s="2">
         <v>100.3</v>
       </c>
       <c r="E7" s="2">
         <v>100.6</v>
       </c>
       <c r="F7" s="2">
         <v>100.7</v>
       </c>
       <c r="G7" s="2">
         <v>101</v>
       </c>
       <c r="H7" s="2">
         <v>100.3</v>
@@ -1463,69 +1463,69 @@
         <v>120.3</v>
       </c>
       <c r="K18" s="4">
         <v>125.3</v>
       </c>
       <c r="L18" s="4">
         <v>119.4</v>
       </c>
       <c r="M18" s="4">
         <v>114.1</v>
       </c>
       <c r="N18" s="4">
         <v>115</v>
       </c>
       <c r="O18" s="4">
         <v>119</v>
       </c>
       <c r="P18" s="4">
         <v>114</v>
       </c>
       <c r="Q18" s="4">
         <v>110.3</v>
       </c>
     </row>
     <row r="19" spans="1:17">
-      <c r="A19" s="22">
+      <c r="A19" s="26">
         <v>2023</v>
       </c>
-      <c r="B19" s="22"/>
-[...14 lines deleted...]
-      <c r="Q19" s="22"/>
+      <c r="B19" s="26"/>
+      <c r="C19" s="26"/>
+      <c r="D19" s="26"/>
+      <c r="E19" s="26"/>
+      <c r="F19" s="26"/>
+      <c r="G19" s="26"/>
+      <c r="H19" s="26"/>
+      <c r="I19" s="26"/>
+      <c r="J19" s="26"/>
+      <c r="K19" s="26"/>
+      <c r="L19" s="26"/>
+      <c r="M19" s="26"/>
+      <c r="N19" s="26"/>
+      <c r="O19" s="26"/>
+      <c r="P19" s="26"/>
+      <c r="Q19" s="26"/>
     </row>
     <row r="20" spans="1:17">
       <c r="A20" s="10" t="s">
         <v>11</v>
       </c>
       <c r="B20" s="5">
         <v>101.1</v>
       </c>
       <c r="C20" s="5">
         <v>101.4</v>
       </c>
       <c r="D20" s="5">
         <v>100.9</v>
       </c>
       <c r="E20" s="5">
         <v>100.7</v>
       </c>
       <c r="F20" s="5">
         <v>101.1</v>
       </c>
       <c r="G20" s="5">
         <v>101.4</v>
       </c>
       <c r="H20" s="5">
         <v>100.9</v>
@@ -2120,69 +2120,69 @@
         <v>109.8</v>
       </c>
       <c r="K31" s="7">
         <v>108.5</v>
       </c>
       <c r="L31" s="7">
         <v>109.1</v>
       </c>
       <c r="M31" s="7">
         <v>112.4</v>
       </c>
       <c r="N31" s="7">
         <v>114.5</v>
       </c>
       <c r="O31" s="7">
         <v>115.2</v>
       </c>
       <c r="P31" s="7">
         <v>114.8</v>
       </c>
       <c r="Q31" s="7">
         <v>113.2</v>
       </c>
     </row>
     <row r="32" spans="1:17">
-      <c r="A32" s="22">
+      <c r="A32" s="26">
         <v>2024</v>
       </c>
-      <c r="B32" s="22"/>
-[...14 lines deleted...]
-      <c r="Q32" s="22"/>
+      <c r="B32" s="26"/>
+      <c r="C32" s="26"/>
+      <c r="D32" s="26"/>
+      <c r="E32" s="26"/>
+      <c r="F32" s="26"/>
+      <c r="G32" s="26"/>
+      <c r="H32" s="26"/>
+      <c r="I32" s="26"/>
+      <c r="J32" s="26"/>
+      <c r="K32" s="26"/>
+      <c r="L32" s="26"/>
+      <c r="M32" s="26"/>
+      <c r="N32" s="26"/>
+      <c r="O32" s="26"/>
+      <c r="P32" s="26"/>
+      <c r="Q32" s="26"/>
     </row>
     <row r="33" spans="1:17">
       <c r="A33" s="11" t="s">
         <v>11</v>
       </c>
       <c r="B33" s="5">
         <v>100.8</v>
       </c>
       <c r="C33" s="5">
         <v>101.1</v>
       </c>
       <c r="D33" s="5">
         <v>100.5</v>
       </c>
       <c r="E33" s="5">
         <v>100.7</v>
       </c>
       <c r="F33" s="5">
         <v>100.8</v>
       </c>
       <c r="G33" s="5">
         <v>101.1</v>
       </c>
       <c r="H33" s="5">
         <v>100.5</v>
@@ -2777,69 +2777,69 @@
         <v>108.6</v>
       </c>
       <c r="K44" s="7">
         <v>105.5</v>
       </c>
       <c r="L44" s="7">
         <v>108.3</v>
       </c>
       <c r="M44" s="7">
         <v>113.3</v>
       </c>
       <c r="N44" s="7">
         <v>108.7</v>
       </c>
       <c r="O44" s="7">
         <v>106</v>
       </c>
       <c r="P44" s="7">
         <v>107.9</v>
       </c>
       <c r="Q44" s="7">
         <v>113.5</v>
       </c>
     </row>
     <row r="45" spans="1:17">
-      <c r="A45" s="22">
+      <c r="A45" s="26">
         <v>2025</v>
       </c>
-      <c r="B45" s="22"/>
-[...14 lines deleted...]
-      <c r="Q45" s="22"/>
+      <c r="B45" s="26"/>
+      <c r="C45" s="26"/>
+      <c r="D45" s="26"/>
+      <c r="E45" s="26"/>
+      <c r="F45" s="26"/>
+      <c r="G45" s="26"/>
+      <c r="H45" s="26"/>
+      <c r="I45" s="26"/>
+      <c r="J45" s="26"/>
+      <c r="K45" s="26"/>
+      <c r="L45" s="26"/>
+      <c r="M45" s="26"/>
+      <c r="N45" s="26"/>
+      <c r="O45" s="26"/>
+      <c r="P45" s="26"/>
+      <c r="Q45" s="26"/>
     </row>
     <row r="46" spans="1:17">
       <c r="A46" s="11" t="s">
         <v>11</v>
       </c>
       <c r="B46" s="5">
         <v>101.1</v>
       </c>
       <c r="C46" s="5">
         <v>101.4</v>
       </c>
       <c r="D46" s="5">
         <v>100.6</v>
       </c>
       <c r="E46" s="5">
         <v>101.1</v>
       </c>
       <c r="F46" s="5">
         <v>101.1</v>
       </c>
       <c r="G46" s="5">
         <v>101.4</v>
       </c>
       <c r="H46" s="5">
         <v>100.6</v>
@@ -3434,69 +3434,69 @@
         <v>112.3</v>
       </c>
       <c r="K57" s="13">
         <v>113.5</v>
       </c>
       <c r="L57" s="13">
         <v>111.1</v>
       </c>
       <c r="M57" s="13">
         <v>112</v>
       </c>
       <c r="N57" s="13">
         <v>111.4</v>
       </c>
       <c r="O57" s="13">
         <v>110.4</v>
       </c>
       <c r="P57" s="16">
         <v>109.8</v>
       </c>
       <c r="Q57" s="16">
         <v>114.4</v>
       </c>
     </row>
     <row r="58" spans="1:17">
-      <c r="A58" s="22">
+      <c r="A58" s="26">
         <v>2026</v>
       </c>
-      <c r="B58" s="22"/>
-[...14 lines deleted...]
-      <c r="Q58" s="22"/>
+      <c r="B58" s="26"/>
+      <c r="C58" s="26"/>
+      <c r="D58" s="26"/>
+      <c r="E58" s="26"/>
+      <c r="F58" s="26"/>
+      <c r="G58" s="26"/>
+      <c r="H58" s="26"/>
+      <c r="I58" s="26"/>
+      <c r="J58" s="26"/>
+      <c r="K58" s="26"/>
+      <c r="L58" s="26"/>
+      <c r="M58" s="26"/>
+      <c r="N58" s="26"/>
+      <c r="O58" s="26"/>
+      <c r="P58" s="26"/>
+      <c r="Q58" s="26"/>
     </row>
     <row r="59" spans="1:17">
       <c r="A59" s="11" t="s">
         <v>11</v>
       </c>
       <c r="B59" s="13">
         <v>101</v>
       </c>
       <c r="C59" s="13">
         <v>100.8</v>
       </c>
       <c r="D59" s="13">
         <v>101.2</v>
       </c>
       <c r="E59" s="13">
         <v>101.1</v>
       </c>
       <c r="F59" s="13">
         <v>101</v>
       </c>
       <c r="G59" s="13">
         <v>100.8</v>
       </c>
       <c r="H59" s="13">
         <v>101.2</v>
@@ -3776,66 +3776,98 @@
         <v>110.4</v>
       </c>
       <c r="L64" s="6">
         <v>111.7</v>
       </c>
       <c r="M64" s="6">
         <v>109</v>
       </c>
       <c r="N64" s="6">
         <v>111</v>
       </c>
       <c r="O64" s="6">
         <v>111.6</v>
       </c>
       <c r="P64" s="6">
         <v>111.6</v>
       </c>
       <c r="Q64" s="6">
         <v>109.9</v>
       </c>
     </row>
     <row r="65" spans="1:17">
       <c r="A65" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="B65" s="14"/>
-[...14 lines deleted...]
-      <c r="Q65" s="8"/>
+      <c r="B65" s="6">
+        <v>100.6</v>
+      </c>
+      <c r="C65" s="6">
+        <v>100.4</v>
+      </c>
+      <c r="D65" s="6">
+        <v>100.7</v>
+      </c>
+      <c r="E65" s="6">
+        <v>100.7</v>
+      </c>
+      <c r="F65" s="6">
+        <v>105.7</v>
+      </c>
+      <c r="G65" s="6">
+        <v>105.1</v>
+      </c>
+      <c r="H65" s="6">
+        <v>105.9</v>
+      </c>
+      <c r="I65" s="6">
+        <v>106.4</v>
+      </c>
+      <c r="J65" s="6">
+        <v>110.2</v>
+      </c>
+      <c r="K65" s="6">
+        <v>110.1</v>
+      </c>
+      <c r="L65" s="6">
+        <v>111.7</v>
+      </c>
+      <c r="M65" s="6">
+        <v>109.2</v>
+      </c>
+      <c r="N65" s="6">
+        <v>110.9</v>
+      </c>
+      <c r="O65" s="6">
+        <v>111.4</v>
+      </c>
+      <c r="P65" s="6">
+        <v>111.6</v>
+      </c>
+      <c r="Q65" s="6">
+        <v>109.8</v>
+      </c>
     </row>
     <row r="66" spans="1:17">
       <c r="A66" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B66" s="13"/>
       <c r="C66" s="13"/>
       <c r="D66" s="13"/>
       <c r="E66" s="13"/>
       <c r="F66" s="13"/>
       <c r="G66" s="13"/>
       <c r="H66" s="13"/>
       <c r="I66" s="13"/>
       <c r="J66" s="13"/>
       <c r="K66" s="13"/>
       <c r="L66" s="13"/>
       <c r="M66" s="13"/>
       <c r="N66" s="13"/>
       <c r="O66" s="13"/>
       <c r="P66" s="13"/>
       <c r="Q66" s="13"/>
     </row>
     <row r="67" spans="1:17">
       <c r="A67" s="11" t="s">
         <v>19</v>
@@ -3900,74 +3932,74 @@
       <c r="Q69" s="13"/>
     </row>
     <row r="70" spans="1:17">
       <c r="A70" s="17" t="s">
         <v>22</v>
       </c>
       <c r="B70" s="18"/>
       <c r="C70" s="18"/>
       <c r="D70" s="18"/>
       <c r="E70" s="18"/>
       <c r="F70" s="18"/>
       <c r="G70" s="18"/>
       <c r="H70" s="19"/>
       <c r="I70" s="19"/>
       <c r="J70" s="18"/>
       <c r="K70" s="18"/>
       <c r="L70" s="18"/>
       <c r="M70" s="18"/>
       <c r="N70" s="18"/>
       <c r="O70" s="18"/>
       <c r="P70" s="19"/>
       <c r="Q70" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="24">
+    <mergeCell ref="A58:Q58"/>
+    <mergeCell ref="A45:Q45"/>
+    <mergeCell ref="A19:Q19"/>
+    <mergeCell ref="N4:N5"/>
+    <mergeCell ref="O4:P4"/>
+    <mergeCell ref="Q4:Q5"/>
+    <mergeCell ref="G4:H4"/>
+    <mergeCell ref="I4:I5"/>
     <mergeCell ref="N3:Q3"/>
     <mergeCell ref="A6:Q6"/>
     <mergeCell ref="A32:Q32"/>
     <mergeCell ref="A1:Q1"/>
     <mergeCell ref="A2:Q2"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="J3:M3"/>
     <mergeCell ref="J4:J5"/>
     <mergeCell ref="K4:L4"/>
     <mergeCell ref="M4:M5"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="F3:I3"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:E5"/>
     <mergeCell ref="F4:F5"/>
-    <mergeCell ref="A58:Q58"/>
-[...6 lines deleted...]
-    <mergeCell ref="I4:I5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ТБИ</vt:lpstr>
     </vt:vector>