--- v0 (2026-04-23)
+++ v1 (2026-07-17)
@@ -1,64 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
-    <sheet name="Лист1" sheetId="1" r:id="rId1"/>
+    <sheet name="Метадеректер" sheetId="3" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="2" r:id="rId2"/>
+    <sheet name="Көрсеткіш" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="25">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="75" uniqueCount="70">
   <si>
     <t>Қазақстан Республикасы</t>
   </si>
   <si>
     <t>Ақмола</t>
   </si>
   <si>
     <t>Ақтөбе</t>
   </si>
   <si>
     <t>Алматы</t>
   </si>
   <si>
     <t>Атырау</t>
   </si>
   <si>
     <t>Шығыс Қазақстан</t>
   </si>
   <si>
     <t>Жамбыл</t>
   </si>
   <si>
     <t>Батыс Қазақстан</t>
   </si>
   <si>
@@ -70,132 +73,336 @@
   <si>
     <t>Қызылорда</t>
   </si>
   <si>
     <t>Маңғыстау</t>
   </si>
   <si>
     <t>Павлодар</t>
   </si>
   <si>
     <t>Солтүстік Қазақстан</t>
   </si>
   <si>
     <t>Оңтүстік Қазақстан</t>
   </si>
   <si>
     <t>Алматы қаласы</t>
   </si>
   <si>
     <t>өткен жылға %-бен</t>
   </si>
   <si>
     <t>Құрылыс жұмыстарының нақты көлем индекстері</t>
   </si>
   <si>
+    <t>Туркестанская</t>
+  </si>
+  <si>
     <t>Шымкент қаласы</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Абай</t>
   </si>
   <si>
     <t>Жетісу</t>
   </si>
   <si>
     <t>Ұлытау</t>
   </si>
   <si>
     <t>Астана қаласы</t>
   </si>
   <si>
-    <t>Түркістан</t>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«-»  құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>«0,0» – болмашы шама</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі..</t>
+  </si>
+  <si>
+    <t xml:space="preserve">                          © Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>ҚСЖ атауы</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t>Ескертпе</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>Әдіснамалық түсіндірмелер</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтемелер</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңартылған күні: </t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Даутова Замзагуль Кошербаевна</t>
+  </si>
+  <si>
+    <t>Байланыс нөмірі :</t>
+  </si>
+  <si>
+    <t>+7 7172749323</t>
+  </si>
+  <si>
+    <t>Электрондық пошта</t>
+  </si>
+  <si>
+    <t xml:space="preserve">za.dautova@aspire.gov.kz </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> </t>
+  </si>
+  <si>
+    <t>Пайыз</t>
+  </si>
+  <si>
+    <t>Құрылыс жұмыстарының нақты көлем индексі</t>
+  </si>
+  <si>
+    <t>Құрылыс жұмыстарының нақты көлем индексі серпіндегі орындалған құрылыс жұмыстарының көлемінің өзгеруін көрсетеді және дефлятор есебімен (баға индексі) нақты қолданыстағы бағаларда талданатын кезеңнің орындалған құрылыс жұмыстары көлемінің өткен жылға қатынасы ретінде анықталады.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Есептеу </t>
+  </si>
+  <si>
+    <t>Түркістан облысы және Шымкент қаласы(республикалық маңызы бар қала) 2018 жылы; Абай,Жетісу,Ұлытау облыстары 2022 жылы құрылған.</t>
+  </si>
+  <si>
+    <t>Ақпараттық база болып негізгі және қосалқы экономикалық қызмет түрлерінің 41-43  "Құрылыс" кодтары бойынша,ірі,орта және шағын кәсіпорындарға қатысты жалпы мемлекеттік статистикалық бақылаудың бастапқы деректері табылады.</t>
+  </si>
+  <si>
+    <t>2003 жылдан бастап</t>
+  </si>
+  <si>
+    <t>Өндіріс және қоршаған орта статистикасы департаменті</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/classifiers/statistical/114/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/methodology/87/</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701892</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/api/iblock/element/305554/file/kk/</t>
+  </si>
+  <si>
+    <t>03.07.2026ж.</t>
+  </si>
+  <si>
+    <t>05.07.2027ж.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0.0\ _р_._-;\-* #,##0.0\ _р_._-;_-* &quot;-&quot;??\ _р_._-;_-@_-"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="9">
+  <fonts count="20">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
@@ -275,56 +482,62 @@
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="30">
+  <cellXfs count="58">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="168" fontId="5" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
@@ -353,77 +566,158 @@
     </xf>
     <xf numFmtId="168" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="167" fontId="4" fillId="0" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="5" xfId="5" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="5" xfId="5" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="15" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="5" xfId="5" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="168" fontId="4" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="6">
+    <cellStyle name="Гиперссылка" xfId="5" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2" xfId="3"/>
+    <cellStyle name="Обычный 3" xfId="4"/>
     <cellStyle name="Обычный_Лист1" xfId="1"/>
     <cellStyle name="Финансовый" xfId="2" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -666,136 +960,810 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701892" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/305554/file/kk/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:za.dautova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:W27"/>
+  <sheetPr codeName="Лист4"/>
+  <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B31" sqref="B31"/>
+    <sheetView tabSelected="1" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
+      <selection activeCell="B18" sqref="B18"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="42.28515625" style="52" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="52" customWidth="1"/>
+    <col min="257" max="257" width="42.28515625" customWidth="1"/>
+    <col min="258" max="258" width="97.7109375" customWidth="1"/>
+    <col min="513" max="513" width="42.28515625" customWidth="1"/>
+    <col min="514" max="514" width="97.7109375" customWidth="1"/>
+    <col min="769" max="769" width="42.28515625" customWidth="1"/>
+    <col min="770" max="770" width="97.7109375" customWidth="1"/>
+    <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
+    <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
+    <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
+    <col min="1282" max="1282" width="97.7109375" customWidth="1"/>
+    <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
+    <col min="1538" max="1538" width="97.7109375" customWidth="1"/>
+    <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
+    <col min="1794" max="1794" width="97.7109375" customWidth="1"/>
+    <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
+    <col min="2050" max="2050" width="97.7109375" customWidth="1"/>
+    <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
+    <col min="2306" max="2306" width="97.7109375" customWidth="1"/>
+    <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
+    <col min="2562" max="2562" width="97.7109375" customWidth="1"/>
+    <col min="2817" max="2817" width="42.28515625" customWidth="1"/>
+    <col min="2818" max="2818" width="97.7109375" customWidth="1"/>
+    <col min="3073" max="3073" width="42.28515625" customWidth="1"/>
+    <col min="3074" max="3074" width="97.7109375" customWidth="1"/>
+    <col min="3329" max="3329" width="42.28515625" customWidth="1"/>
+    <col min="3330" max="3330" width="97.7109375" customWidth="1"/>
+    <col min="3585" max="3585" width="42.28515625" customWidth="1"/>
+    <col min="3586" max="3586" width="97.7109375" customWidth="1"/>
+    <col min="3841" max="3841" width="42.28515625" customWidth="1"/>
+    <col min="3842" max="3842" width="97.7109375" customWidth="1"/>
+    <col min="4097" max="4097" width="42.28515625" customWidth="1"/>
+    <col min="4098" max="4098" width="97.7109375" customWidth="1"/>
+    <col min="4353" max="4353" width="42.28515625" customWidth="1"/>
+    <col min="4354" max="4354" width="97.7109375" customWidth="1"/>
+    <col min="4609" max="4609" width="42.28515625" customWidth="1"/>
+    <col min="4610" max="4610" width="97.7109375" customWidth="1"/>
+    <col min="4865" max="4865" width="42.28515625" customWidth="1"/>
+    <col min="4866" max="4866" width="97.7109375" customWidth="1"/>
+    <col min="5121" max="5121" width="42.28515625" customWidth="1"/>
+    <col min="5122" max="5122" width="97.7109375" customWidth="1"/>
+    <col min="5377" max="5377" width="42.28515625" customWidth="1"/>
+    <col min="5378" max="5378" width="97.7109375" customWidth="1"/>
+    <col min="5633" max="5633" width="42.28515625" customWidth="1"/>
+    <col min="5634" max="5634" width="97.7109375" customWidth="1"/>
+    <col min="5889" max="5889" width="42.28515625" customWidth="1"/>
+    <col min="5890" max="5890" width="97.7109375" customWidth="1"/>
+    <col min="6145" max="6145" width="42.28515625" customWidth="1"/>
+    <col min="6146" max="6146" width="97.7109375" customWidth="1"/>
+    <col min="6401" max="6401" width="42.28515625" customWidth="1"/>
+    <col min="6402" max="6402" width="97.7109375" customWidth="1"/>
+    <col min="6657" max="6657" width="42.28515625" customWidth="1"/>
+    <col min="6658" max="6658" width="97.7109375" customWidth="1"/>
+    <col min="6913" max="6913" width="42.28515625" customWidth="1"/>
+    <col min="6914" max="6914" width="97.7109375" customWidth="1"/>
+    <col min="7169" max="7169" width="42.28515625" customWidth="1"/>
+    <col min="7170" max="7170" width="97.7109375" customWidth="1"/>
+    <col min="7425" max="7425" width="42.28515625" customWidth="1"/>
+    <col min="7426" max="7426" width="97.7109375" customWidth="1"/>
+    <col min="7681" max="7681" width="42.28515625" customWidth="1"/>
+    <col min="7682" max="7682" width="97.7109375" customWidth="1"/>
+    <col min="7937" max="7937" width="42.28515625" customWidth="1"/>
+    <col min="7938" max="7938" width="97.7109375" customWidth="1"/>
+    <col min="8193" max="8193" width="42.28515625" customWidth="1"/>
+    <col min="8194" max="8194" width="97.7109375" customWidth="1"/>
+    <col min="8449" max="8449" width="42.28515625" customWidth="1"/>
+    <col min="8450" max="8450" width="97.7109375" customWidth="1"/>
+    <col min="8705" max="8705" width="42.28515625" customWidth="1"/>
+    <col min="8706" max="8706" width="97.7109375" customWidth="1"/>
+    <col min="8961" max="8961" width="42.28515625" customWidth="1"/>
+    <col min="8962" max="8962" width="97.7109375" customWidth="1"/>
+    <col min="9217" max="9217" width="42.28515625" customWidth="1"/>
+    <col min="9218" max="9218" width="97.7109375" customWidth="1"/>
+    <col min="9473" max="9473" width="42.28515625" customWidth="1"/>
+    <col min="9474" max="9474" width="97.7109375" customWidth="1"/>
+    <col min="9729" max="9729" width="42.28515625" customWidth="1"/>
+    <col min="9730" max="9730" width="97.7109375" customWidth="1"/>
+    <col min="9985" max="9985" width="42.28515625" customWidth="1"/>
+    <col min="9986" max="9986" width="97.7109375" customWidth="1"/>
+    <col min="10241" max="10241" width="42.28515625" customWidth="1"/>
+    <col min="10242" max="10242" width="97.7109375" customWidth="1"/>
+    <col min="10497" max="10497" width="42.28515625" customWidth="1"/>
+    <col min="10498" max="10498" width="97.7109375" customWidth="1"/>
+    <col min="10753" max="10753" width="42.28515625" customWidth="1"/>
+    <col min="10754" max="10754" width="97.7109375" customWidth="1"/>
+    <col min="11009" max="11009" width="42.28515625" customWidth="1"/>
+    <col min="11010" max="11010" width="97.7109375" customWidth="1"/>
+    <col min="11265" max="11265" width="42.28515625" customWidth="1"/>
+    <col min="11266" max="11266" width="97.7109375" customWidth="1"/>
+    <col min="11521" max="11521" width="42.28515625" customWidth="1"/>
+    <col min="11522" max="11522" width="97.7109375" customWidth="1"/>
+    <col min="11777" max="11777" width="42.28515625" customWidth="1"/>
+    <col min="11778" max="11778" width="97.7109375" customWidth="1"/>
+    <col min="12033" max="12033" width="42.28515625" customWidth="1"/>
+    <col min="12034" max="12034" width="97.7109375" customWidth="1"/>
+    <col min="12289" max="12289" width="42.28515625" customWidth="1"/>
+    <col min="12290" max="12290" width="97.7109375" customWidth="1"/>
+    <col min="12545" max="12545" width="42.28515625" customWidth="1"/>
+    <col min="12546" max="12546" width="97.7109375" customWidth="1"/>
+    <col min="12801" max="12801" width="42.28515625" customWidth="1"/>
+    <col min="12802" max="12802" width="97.7109375" customWidth="1"/>
+    <col min="13057" max="13057" width="42.28515625" customWidth="1"/>
+    <col min="13058" max="13058" width="97.7109375" customWidth="1"/>
+    <col min="13313" max="13313" width="42.28515625" customWidth="1"/>
+    <col min="13314" max="13314" width="97.7109375" customWidth="1"/>
+    <col min="13569" max="13569" width="42.28515625" customWidth="1"/>
+    <col min="13570" max="13570" width="97.7109375" customWidth="1"/>
+    <col min="13825" max="13825" width="42.28515625" customWidth="1"/>
+    <col min="13826" max="13826" width="97.7109375" customWidth="1"/>
+    <col min="14081" max="14081" width="42.28515625" customWidth="1"/>
+    <col min="14082" max="14082" width="97.7109375" customWidth="1"/>
+    <col min="14337" max="14337" width="42.28515625" customWidth="1"/>
+    <col min="14338" max="14338" width="97.7109375" customWidth="1"/>
+    <col min="14593" max="14593" width="42.28515625" customWidth="1"/>
+    <col min="14594" max="14594" width="97.7109375" customWidth="1"/>
+    <col min="14849" max="14849" width="42.28515625" customWidth="1"/>
+    <col min="14850" max="14850" width="97.7109375" customWidth="1"/>
+    <col min="15105" max="15105" width="42.28515625" customWidth="1"/>
+    <col min="15106" max="15106" width="97.7109375" customWidth="1"/>
+    <col min="15361" max="15361" width="42.28515625" customWidth="1"/>
+    <col min="15362" max="15362" width="97.7109375" customWidth="1"/>
+    <col min="15617" max="15617" width="42.28515625" customWidth="1"/>
+    <col min="15618" max="15618" width="97.7109375" customWidth="1"/>
+    <col min="15873" max="15873" width="42.28515625" customWidth="1"/>
+    <col min="15874" max="15874" width="97.7109375" customWidth="1"/>
+    <col min="16129" max="16129" width="42.28515625" customWidth="1"/>
+    <col min="16130" max="16130" width="97.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13">
+      <c r="A1" s="33"/>
+      <c r="B1" s="33"/>
+    </row>
+    <row r="2" spans="1:13" s="36" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A2" s="34" t="s">
+        <v>32</v>
+      </c>
+      <c r="B2" s="35">
+        <v>162107</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="36" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A3" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="B3" s="35" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="36" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A4" s="34" t="s">
+        <v>34</v>
+      </c>
+      <c r="B4" s="37" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="36" customFormat="1" ht="27" customHeight="1">
+      <c r="A5" s="38" t="s">
+        <v>35</v>
+      </c>
+      <c r="B5" s="35" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="36" customFormat="1" ht="24" customHeight="1">
+      <c r="A6" s="38" t="s">
+        <v>36</v>
+      </c>
+      <c r="B6" s="35" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="36" customFormat="1" ht="38.25" customHeight="1">
+      <c r="A7" s="34" t="s">
+        <v>37</v>
+      </c>
+      <c r="B7" s="39" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="36" customFormat="1" ht="24" customHeight="1">
+      <c r="A8" s="34" t="s">
+        <v>38</v>
+      </c>
+      <c r="B8" s="37" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="36" customFormat="1" ht="45" customHeight="1">
+      <c r="A9" s="34" t="s">
+        <v>39</v>
+      </c>
+      <c r="B9" s="39" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="36" customFormat="1" ht="57.75" customHeight="1">
+      <c r="A10" s="34" t="s">
+        <v>40</v>
+      </c>
+      <c r="B10" s="39" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="36" customFormat="1" ht="34.5" customHeight="1">
+      <c r="A11" s="34" t="s">
+        <v>41</v>
+      </c>
+      <c r="B11" s="40" t="s">
+        <v>60</v>
+      </c>
+      <c r="M11" s="41"/>
+    </row>
+    <row r="12" spans="1:13" s="36" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A12" s="34" t="s">
+        <v>42</v>
+      </c>
+      <c r="B12" s="42" t="s">
+        <v>64</v>
+      </c>
+      <c r="M12" s="41"/>
+    </row>
+    <row r="13" spans="1:13" s="36" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A13" s="43" t="s">
+        <v>43</v>
+      </c>
+      <c r="B13" s="44" t="s">
+        <v>65</v>
+      </c>
+      <c r="M13" s="41"/>
+    </row>
+    <row r="14" spans="1:13" s="36" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A14" s="43" t="s">
+        <v>44</v>
+      </c>
+      <c r="B14" s="44" t="s">
+        <v>67</v>
+      </c>
+      <c r="M14" s="41"/>
+    </row>
+    <row r="15" spans="1:13" s="36" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A15" s="43" t="s">
+        <v>45</v>
+      </c>
+      <c r="B15" s="44" t="s">
+        <v>66</v>
+      </c>
+      <c r="M15" s="41"/>
+    </row>
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A16" s="34" t="s">
+        <v>46</v>
+      </c>
+      <c r="B16" s="45" t="s">
+        <v>68</v>
+      </c>
+      <c r="M16" s="46"/>
+    </row>
+    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+      <c r="A17" s="34" t="s">
+        <v>47</v>
+      </c>
+      <c r="B17" s="45" t="s">
+        <v>69</v>
+      </c>
+      <c r="M17" s="47"/>
+    </row>
+    <row r="18" spans="1:13" ht="22.5" customHeight="1">
+      <c r="A18" s="34" t="s">
+        <v>48</v>
+      </c>
+      <c r="B18" s="37" t="s">
+        <v>63</v>
+      </c>
+      <c r="M18" s="46"/>
+    </row>
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A19" s="34" t="s">
+        <v>49</v>
+      </c>
+      <c r="B19" s="37" t="s">
+        <v>50</v>
+      </c>
+      <c r="M19" s="47"/>
+    </row>
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A20" s="34" t="s">
+        <v>51</v>
+      </c>
+      <c r="B20" s="48" t="s">
+        <v>52</v>
+      </c>
+      <c r="M20" s="46"/>
+    </row>
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A21" s="34" t="s">
+        <v>53</v>
+      </c>
+      <c r="B21" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="M21" s="47"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="50"/>
+      <c r="B22" s="51"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="M23" s="47"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="M24" s="46"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="B25" s="52" t="s">
+        <v>55</v>
+      </c>
+      <c r="M25" s="47"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="M26" s="46"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B21" r:id="rId1"/>
+    <hyperlink ref="B14" r:id="rId2"/>
+    <hyperlink ref="B15" r:id="rId3"/>
+    <hyperlink ref="B12" r:id="rId4"/>
+    <hyperlink ref="B13" r:id="rId5"/>
+  </hyperlinks>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId6"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <sheetPr codeName="Лист2"/>
+  <dimension ref="A1:C18"/>
+  <sheetViews>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="B43" sqref="B43"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="4.42578125" style="3" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="3" customWidth="1"/>
+    <col min="3" max="256" width="9.140625" style="3"/>
+    <col min="257" max="257" width="4.42578125" style="3" customWidth="1"/>
+    <col min="258" max="258" width="113.5703125" style="3" customWidth="1"/>
+    <col min="259" max="512" width="9.140625" style="3"/>
+    <col min="513" max="513" width="4.42578125" style="3" customWidth="1"/>
+    <col min="514" max="514" width="113.5703125" style="3" customWidth="1"/>
+    <col min="515" max="768" width="9.140625" style="3"/>
+    <col min="769" max="769" width="4.42578125" style="3" customWidth="1"/>
+    <col min="770" max="770" width="113.5703125" style="3" customWidth="1"/>
+    <col min="771" max="1024" width="9.140625" style="3"/>
+    <col min="1025" max="1025" width="4.42578125" style="3" customWidth="1"/>
+    <col min="1026" max="1026" width="113.5703125" style="3" customWidth="1"/>
+    <col min="1027" max="1280" width="9.140625" style="3"/>
+    <col min="1281" max="1281" width="4.42578125" style="3" customWidth="1"/>
+    <col min="1282" max="1282" width="113.5703125" style="3" customWidth="1"/>
+    <col min="1283" max="1536" width="9.140625" style="3"/>
+    <col min="1537" max="1537" width="4.42578125" style="3" customWidth="1"/>
+    <col min="1538" max="1538" width="113.5703125" style="3" customWidth="1"/>
+    <col min="1539" max="1792" width="9.140625" style="3"/>
+    <col min="1793" max="1793" width="4.42578125" style="3" customWidth="1"/>
+    <col min="1794" max="1794" width="113.5703125" style="3" customWidth="1"/>
+    <col min="1795" max="2048" width="9.140625" style="3"/>
+    <col min="2049" max="2049" width="4.42578125" style="3" customWidth="1"/>
+    <col min="2050" max="2050" width="113.5703125" style="3" customWidth="1"/>
+    <col min="2051" max="2304" width="9.140625" style="3"/>
+    <col min="2305" max="2305" width="4.42578125" style="3" customWidth="1"/>
+    <col min="2306" max="2306" width="113.5703125" style="3" customWidth="1"/>
+    <col min="2307" max="2560" width="9.140625" style="3"/>
+    <col min="2561" max="2561" width="4.42578125" style="3" customWidth="1"/>
+    <col min="2562" max="2562" width="113.5703125" style="3" customWidth="1"/>
+    <col min="2563" max="2816" width="9.140625" style="3"/>
+    <col min="2817" max="2817" width="4.42578125" style="3" customWidth="1"/>
+    <col min="2818" max="2818" width="113.5703125" style="3" customWidth="1"/>
+    <col min="2819" max="3072" width="9.140625" style="3"/>
+    <col min="3073" max="3073" width="4.42578125" style="3" customWidth="1"/>
+    <col min="3074" max="3074" width="113.5703125" style="3" customWidth="1"/>
+    <col min="3075" max="3328" width="9.140625" style="3"/>
+    <col min="3329" max="3329" width="4.42578125" style="3" customWidth="1"/>
+    <col min="3330" max="3330" width="113.5703125" style="3" customWidth="1"/>
+    <col min="3331" max="3584" width="9.140625" style="3"/>
+    <col min="3585" max="3585" width="4.42578125" style="3" customWidth="1"/>
+    <col min="3586" max="3586" width="113.5703125" style="3" customWidth="1"/>
+    <col min="3587" max="3840" width="9.140625" style="3"/>
+    <col min="3841" max="3841" width="4.42578125" style="3" customWidth="1"/>
+    <col min="3842" max="3842" width="113.5703125" style="3" customWidth="1"/>
+    <col min="3843" max="4096" width="9.140625" style="3"/>
+    <col min="4097" max="4097" width="4.42578125" style="3" customWidth="1"/>
+    <col min="4098" max="4098" width="113.5703125" style="3" customWidth="1"/>
+    <col min="4099" max="4352" width="9.140625" style="3"/>
+    <col min="4353" max="4353" width="4.42578125" style="3" customWidth="1"/>
+    <col min="4354" max="4354" width="113.5703125" style="3" customWidth="1"/>
+    <col min="4355" max="4608" width="9.140625" style="3"/>
+    <col min="4609" max="4609" width="4.42578125" style="3" customWidth="1"/>
+    <col min="4610" max="4610" width="113.5703125" style="3" customWidth="1"/>
+    <col min="4611" max="4864" width="9.140625" style="3"/>
+    <col min="4865" max="4865" width="4.42578125" style="3" customWidth="1"/>
+    <col min="4866" max="4866" width="113.5703125" style="3" customWidth="1"/>
+    <col min="4867" max="5120" width="9.140625" style="3"/>
+    <col min="5121" max="5121" width="4.42578125" style="3" customWidth="1"/>
+    <col min="5122" max="5122" width="113.5703125" style="3" customWidth="1"/>
+    <col min="5123" max="5376" width="9.140625" style="3"/>
+    <col min="5377" max="5377" width="4.42578125" style="3" customWidth="1"/>
+    <col min="5378" max="5378" width="113.5703125" style="3" customWidth="1"/>
+    <col min="5379" max="5632" width="9.140625" style="3"/>
+    <col min="5633" max="5633" width="4.42578125" style="3" customWidth="1"/>
+    <col min="5634" max="5634" width="113.5703125" style="3" customWidth="1"/>
+    <col min="5635" max="5888" width="9.140625" style="3"/>
+    <col min="5889" max="5889" width="4.42578125" style="3" customWidth="1"/>
+    <col min="5890" max="5890" width="113.5703125" style="3" customWidth="1"/>
+    <col min="5891" max="6144" width="9.140625" style="3"/>
+    <col min="6145" max="6145" width="4.42578125" style="3" customWidth="1"/>
+    <col min="6146" max="6146" width="113.5703125" style="3" customWidth="1"/>
+    <col min="6147" max="6400" width="9.140625" style="3"/>
+    <col min="6401" max="6401" width="4.42578125" style="3" customWidth="1"/>
+    <col min="6402" max="6402" width="113.5703125" style="3" customWidth="1"/>
+    <col min="6403" max="6656" width="9.140625" style="3"/>
+    <col min="6657" max="6657" width="4.42578125" style="3" customWidth="1"/>
+    <col min="6658" max="6658" width="113.5703125" style="3" customWidth="1"/>
+    <col min="6659" max="6912" width="9.140625" style="3"/>
+    <col min="6913" max="6913" width="4.42578125" style="3" customWidth="1"/>
+    <col min="6914" max="6914" width="113.5703125" style="3" customWidth="1"/>
+    <col min="6915" max="7168" width="9.140625" style="3"/>
+    <col min="7169" max="7169" width="4.42578125" style="3" customWidth="1"/>
+    <col min="7170" max="7170" width="113.5703125" style="3" customWidth="1"/>
+    <col min="7171" max="7424" width="9.140625" style="3"/>
+    <col min="7425" max="7425" width="4.42578125" style="3" customWidth="1"/>
+    <col min="7426" max="7426" width="113.5703125" style="3" customWidth="1"/>
+    <col min="7427" max="7680" width="9.140625" style="3"/>
+    <col min="7681" max="7681" width="4.42578125" style="3" customWidth="1"/>
+    <col min="7682" max="7682" width="113.5703125" style="3" customWidth="1"/>
+    <col min="7683" max="7936" width="9.140625" style="3"/>
+    <col min="7937" max="7937" width="4.42578125" style="3" customWidth="1"/>
+    <col min="7938" max="7938" width="113.5703125" style="3" customWidth="1"/>
+    <col min="7939" max="8192" width="9.140625" style="3"/>
+    <col min="8193" max="8193" width="4.42578125" style="3" customWidth="1"/>
+    <col min="8194" max="8194" width="113.5703125" style="3" customWidth="1"/>
+    <col min="8195" max="8448" width="9.140625" style="3"/>
+    <col min="8449" max="8449" width="4.42578125" style="3" customWidth="1"/>
+    <col min="8450" max="8450" width="113.5703125" style="3" customWidth="1"/>
+    <col min="8451" max="8704" width="9.140625" style="3"/>
+    <col min="8705" max="8705" width="4.42578125" style="3" customWidth="1"/>
+    <col min="8706" max="8706" width="113.5703125" style="3" customWidth="1"/>
+    <col min="8707" max="8960" width="9.140625" style="3"/>
+    <col min="8961" max="8961" width="4.42578125" style="3" customWidth="1"/>
+    <col min="8962" max="8962" width="113.5703125" style="3" customWidth="1"/>
+    <col min="8963" max="9216" width="9.140625" style="3"/>
+    <col min="9217" max="9217" width="4.42578125" style="3" customWidth="1"/>
+    <col min="9218" max="9218" width="113.5703125" style="3" customWidth="1"/>
+    <col min="9219" max="9472" width="9.140625" style="3"/>
+    <col min="9473" max="9473" width="4.42578125" style="3" customWidth="1"/>
+    <col min="9474" max="9474" width="113.5703125" style="3" customWidth="1"/>
+    <col min="9475" max="9728" width="9.140625" style="3"/>
+    <col min="9729" max="9729" width="4.42578125" style="3" customWidth="1"/>
+    <col min="9730" max="9730" width="113.5703125" style="3" customWidth="1"/>
+    <col min="9731" max="9984" width="9.140625" style="3"/>
+    <col min="9985" max="9985" width="4.42578125" style="3" customWidth="1"/>
+    <col min="9986" max="9986" width="113.5703125" style="3" customWidth="1"/>
+    <col min="9987" max="10240" width="9.140625" style="3"/>
+    <col min="10241" max="10241" width="4.42578125" style="3" customWidth="1"/>
+    <col min="10242" max="10242" width="113.5703125" style="3" customWidth="1"/>
+    <col min="10243" max="10496" width="9.140625" style="3"/>
+    <col min="10497" max="10497" width="4.42578125" style="3" customWidth="1"/>
+    <col min="10498" max="10498" width="113.5703125" style="3" customWidth="1"/>
+    <col min="10499" max="10752" width="9.140625" style="3"/>
+    <col min="10753" max="10753" width="4.42578125" style="3" customWidth="1"/>
+    <col min="10754" max="10754" width="113.5703125" style="3" customWidth="1"/>
+    <col min="10755" max="11008" width="9.140625" style="3"/>
+    <col min="11009" max="11009" width="4.42578125" style="3" customWidth="1"/>
+    <col min="11010" max="11010" width="113.5703125" style="3" customWidth="1"/>
+    <col min="11011" max="11264" width="9.140625" style="3"/>
+    <col min="11265" max="11265" width="4.42578125" style="3" customWidth="1"/>
+    <col min="11266" max="11266" width="113.5703125" style="3" customWidth="1"/>
+    <col min="11267" max="11520" width="9.140625" style="3"/>
+    <col min="11521" max="11521" width="4.42578125" style="3" customWidth="1"/>
+    <col min="11522" max="11522" width="113.5703125" style="3" customWidth="1"/>
+    <col min="11523" max="11776" width="9.140625" style="3"/>
+    <col min="11777" max="11777" width="4.42578125" style="3" customWidth="1"/>
+    <col min="11778" max="11778" width="113.5703125" style="3" customWidth="1"/>
+    <col min="11779" max="12032" width="9.140625" style="3"/>
+    <col min="12033" max="12033" width="4.42578125" style="3" customWidth="1"/>
+    <col min="12034" max="12034" width="113.5703125" style="3" customWidth="1"/>
+    <col min="12035" max="12288" width="9.140625" style="3"/>
+    <col min="12289" max="12289" width="4.42578125" style="3" customWidth="1"/>
+    <col min="12290" max="12290" width="113.5703125" style="3" customWidth="1"/>
+    <col min="12291" max="12544" width="9.140625" style="3"/>
+    <col min="12545" max="12545" width="4.42578125" style="3" customWidth="1"/>
+    <col min="12546" max="12546" width="113.5703125" style="3" customWidth="1"/>
+    <col min="12547" max="12800" width="9.140625" style="3"/>
+    <col min="12801" max="12801" width="4.42578125" style="3" customWidth="1"/>
+    <col min="12802" max="12802" width="113.5703125" style="3" customWidth="1"/>
+    <col min="12803" max="13056" width="9.140625" style="3"/>
+    <col min="13057" max="13057" width="4.42578125" style="3" customWidth="1"/>
+    <col min="13058" max="13058" width="113.5703125" style="3" customWidth="1"/>
+    <col min="13059" max="13312" width="9.140625" style="3"/>
+    <col min="13313" max="13313" width="4.42578125" style="3" customWidth="1"/>
+    <col min="13314" max="13314" width="113.5703125" style="3" customWidth="1"/>
+    <col min="13315" max="13568" width="9.140625" style="3"/>
+    <col min="13569" max="13569" width="4.42578125" style="3" customWidth="1"/>
+    <col min="13570" max="13570" width="113.5703125" style="3" customWidth="1"/>
+    <col min="13571" max="13824" width="9.140625" style="3"/>
+    <col min="13825" max="13825" width="4.42578125" style="3" customWidth="1"/>
+    <col min="13826" max="13826" width="113.5703125" style="3" customWidth="1"/>
+    <col min="13827" max="14080" width="9.140625" style="3"/>
+    <col min="14081" max="14081" width="4.42578125" style="3" customWidth="1"/>
+    <col min="14082" max="14082" width="113.5703125" style="3" customWidth="1"/>
+    <col min="14083" max="14336" width="9.140625" style="3"/>
+    <col min="14337" max="14337" width="4.42578125" style="3" customWidth="1"/>
+    <col min="14338" max="14338" width="113.5703125" style="3" customWidth="1"/>
+    <col min="14339" max="14592" width="9.140625" style="3"/>
+    <col min="14593" max="14593" width="4.42578125" style="3" customWidth="1"/>
+    <col min="14594" max="14594" width="113.5703125" style="3" customWidth="1"/>
+    <col min="14595" max="14848" width="9.140625" style="3"/>
+    <col min="14849" max="14849" width="4.42578125" style="3" customWidth="1"/>
+    <col min="14850" max="14850" width="113.5703125" style="3" customWidth="1"/>
+    <col min="14851" max="15104" width="9.140625" style="3"/>
+    <col min="15105" max="15105" width="4.42578125" style="3" customWidth="1"/>
+    <col min="15106" max="15106" width="113.5703125" style="3" customWidth="1"/>
+    <col min="15107" max="15360" width="9.140625" style="3"/>
+    <col min="15361" max="15361" width="4.42578125" style="3" customWidth="1"/>
+    <col min="15362" max="15362" width="113.5703125" style="3" customWidth="1"/>
+    <col min="15363" max="15616" width="9.140625" style="3"/>
+    <col min="15617" max="15617" width="4.42578125" style="3" customWidth="1"/>
+    <col min="15618" max="15618" width="113.5703125" style="3" customWidth="1"/>
+    <col min="15619" max="15872" width="9.140625" style="3"/>
+    <col min="15873" max="15873" width="4.42578125" style="3" customWidth="1"/>
+    <col min="15874" max="15874" width="113.5703125" style="3" customWidth="1"/>
+    <col min="15875" max="16128" width="9.140625" style="3"/>
+    <col min="16129" max="16129" width="4.42578125" style="3" customWidth="1"/>
+    <col min="16130" max="16130" width="113.5703125" style="3" customWidth="1"/>
+    <col min="16131" max="16384" width="9.140625" style="3"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:3">
+      <c r="A1" s="28"/>
+      <c r="B1" s="28"/>
+      <c r="C1" s="28"/>
+    </row>
+    <row r="2" spans="1:3">
+      <c r="A2" s="28"/>
+      <c r="B2" s="28"/>
+      <c r="C2" s="28"/>
+    </row>
+    <row r="3" spans="1:3">
+      <c r="A3" s="28"/>
+      <c r="B3" s="29"/>
+      <c r="C3" s="29"/>
+    </row>
+    <row r="4" spans="1:3">
+      <c r="A4" s="28"/>
+      <c r="B4" s="30" t="s">
+        <v>25</v>
+      </c>
+      <c r="C4" s="29"/>
+    </row>
+    <row r="5" spans="1:3">
+      <c r="A5" s="28"/>
+      <c r="B5" s="30" t="s">
+        <v>26</v>
+      </c>
+      <c r="C5" s="29"/>
+    </row>
+    <row r="6" spans="1:3">
+      <c r="A6" s="28"/>
+      <c r="B6" s="30" t="s">
+        <v>27</v>
+      </c>
+      <c r="C6" s="29"/>
+    </row>
+    <row r="7" spans="1:3">
+      <c r="A7" s="28"/>
+      <c r="B7" s="30" t="s">
+        <v>28</v>
+      </c>
+      <c r="C7" s="29"/>
+    </row>
+    <row r="8" spans="1:3">
+      <c r="A8" s="28"/>
+      <c r="B8" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="C8" s="29"/>
+    </row>
+    <row r="9" spans="1:3">
+      <c r="A9" s="28"/>
+      <c r="B9" s="28"/>
+      <c r="C9" s="29"/>
+    </row>
+    <row r="10" spans="1:3" ht="25.5">
+      <c r="A10" s="28"/>
+      <c r="B10" s="31" t="s">
+        <v>30</v>
+      </c>
+      <c r="C10" s="29"/>
+    </row>
+    <row r="11" spans="1:3">
+      <c r="A11" s="28"/>
+      <c r="B11" s="28"/>
+      <c r="C11" s="29"/>
+    </row>
+    <row r="12" spans="1:3">
+      <c r="A12" s="28"/>
+      <c r="B12" s="28"/>
+      <c r="C12" s="29"/>
+    </row>
+    <row r="13" spans="1:3">
+      <c r="A13" s="28"/>
+      <c r="B13" s="28"/>
+      <c r="C13" s="28"/>
+    </row>
+    <row r="14" spans="1:3" ht="15">
+      <c r="A14" s="54" t="s">
+        <v>31</v>
+      </c>
+      <c r="B14" s="55"/>
+      <c r="C14" s="55"/>
+    </row>
+    <row r="15" spans="1:3">
+      <c r="A15" s="28"/>
+      <c r="B15" s="28"/>
+      <c r="C15" s="28"/>
+    </row>
+    <row r="16" spans="1:3">
+      <c r="A16" s="28"/>
+      <c r="B16" s="28"/>
+      <c r="C16" s="28"/>
+    </row>
+    <row r="17" spans="1:3">
+      <c r="A17" s="28"/>
+      <c r="B17" s="28"/>
+      <c r="C17" s="28"/>
+    </row>
+    <row r="18" spans="1:3">
+      <c r="B18" s="32"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A14:C14"/>
+  </mergeCells>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A2:X27"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A2" sqref="A2:X2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="24.5703125" style="3" customWidth="1"/>
     <col min="2" max="2" width="7.28515625" style="3" customWidth="1"/>
     <col min="3" max="3" width="8.85546875" style="3" customWidth="1"/>
     <col min="4" max="4" width="7.85546875" style="3" customWidth="1"/>
     <col min="5" max="5" width="7.5703125" style="3" customWidth="1"/>
     <col min="6" max="6" width="7.85546875" style="3" customWidth="1"/>
     <col min="7" max="7" width="7.28515625" style="3" customWidth="1"/>
     <col min="8" max="8" width="7.7109375" style="3" customWidth="1"/>
     <col min="9" max="9" width="6.7109375" style="3" customWidth="1"/>
     <col min="10" max="10" width="7.42578125" style="3" customWidth="1"/>
     <col min="11" max="11" width="6.85546875" style="3" customWidth="1"/>
     <col min="12" max="12" width="7.5703125" style="3" customWidth="1"/>
     <col min="13" max="13" width="8.28515625" style="3" customWidth="1"/>
     <col min="14" max="16" width="9.140625" style="3"/>
     <col min="17" max="17" width="8.42578125" style="3" customWidth="1"/>
     <col min="18" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:23" ht="21.75" customHeight="1">
-      <c r="A2" s="29" t="s">
+    <row r="2" spans="1:24" ht="21.75" customHeight="1">
+      <c r="A2" s="56" t="s">
         <v>17</v>
       </c>
-      <c r="B2" s="29"/>
-[...23 lines deleted...]
-      <c r="A3" s="28" t="s">
+      <c r="B2" s="56"/>
+      <c r="C2" s="56"/>
+      <c r="D2" s="56"/>
+      <c r="E2" s="56"/>
+      <c r="F2" s="56"/>
+      <c r="G2" s="56"/>
+      <c r="H2" s="56"/>
+      <c r="I2" s="56"/>
+      <c r="J2" s="56"/>
+      <c r="K2" s="56"/>
+      <c r="L2" s="56"/>
+      <c r="M2" s="56"/>
+      <c r="N2" s="56"/>
+      <c r="O2" s="56"/>
+      <c r="P2" s="56"/>
+      <c r="Q2" s="56"/>
+      <c r="R2" s="56"/>
+      <c r="S2" s="56"/>
+      <c r="T2" s="56"/>
+      <c r="U2" s="56"/>
+      <c r="V2" s="56"/>
+      <c r="W2" s="56"/>
+      <c r="X2" s="56"/>
+    </row>
+    <row r="3" spans="1:24" ht="14.25" customHeight="1" thickBot="1">
+      <c r="A3" s="57" t="s">
         <v>16</v>
       </c>
-      <c r="B3" s="28"/>
-[...22 lines deleted...]
-    <row r="4" spans="1:23" ht="21.75" customHeight="1" thickBot="1">
+      <c r="B3" s="57"/>
+      <c r="C3" s="57"/>
+      <c r="D3" s="57"/>
+      <c r="E3" s="57"/>
+      <c r="F3" s="57"/>
+      <c r="G3" s="57"/>
+      <c r="H3" s="57"/>
+      <c r="I3" s="57"/>
+      <c r="J3" s="57"/>
+      <c r="K3" s="57"/>
+      <c r="L3" s="57"/>
+      <c r="M3" s="57"/>
+      <c r="N3" s="57"/>
+      <c r="O3" s="57"/>
+      <c r="P3" s="57"/>
+      <c r="Q3" s="57"/>
+      <c r="R3" s="57"/>
+      <c r="S3" s="57"/>
+      <c r="T3" s="57"/>
+      <c r="U3" s="57"/>
+      <c r="V3" s="57"/>
+      <c r="W3" s="57"/>
+      <c r="X3" s="57"/>
+    </row>
+    <row r="4" spans="1:24" ht="21.75" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="5">
         <v>2003</v>
       </c>
       <c r="C4" s="6">
         <v>2004</v>
       </c>
       <c r="D4" s="1">
         <v>2005</v>
       </c>
       <c r="E4" s="7">
         <v>2006</v>
       </c>
       <c r="F4" s="7">
         <v>2007</v>
       </c>
       <c r="G4" s="5">
         <v>2008</v>
       </c>
       <c r="H4" s="6">
         <v>2009</v>
       </c>
       <c r="I4" s="1">
         <v>2010</v>
       </c>
@@ -819,52 +1787,55 @@
       </c>
       <c r="P4" s="8">
         <v>2017</v>
       </c>
       <c r="Q4" s="8">
         <v>2018</v>
       </c>
       <c r="R4" s="8">
         <v>2019</v>
       </c>
       <c r="S4" s="8">
         <v>2020</v>
       </c>
       <c r="T4" s="8">
         <v>2021</v>
       </c>
       <c r="U4" s="1">
         <v>2022</v>
       </c>
       <c r="V4" s="8">
         <v>2023</v>
       </c>
       <c r="W4" s="1">
         <v>2024</v>
       </c>
-    </row>
-    <row r="5" spans="1:23" ht="15.75" customHeight="1">
+      <c r="X4" s="8">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="5" spans="1:24" ht="15.75" customHeight="1">
       <c r="A5" s="9" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="10">
         <v>103.7</v>
       </c>
       <c r="C5" s="10">
         <v>118.4</v>
       </c>
       <c r="D5" s="10">
         <v>192.4</v>
       </c>
       <c r="E5" s="10">
         <v>128.37500079518318</v>
       </c>
       <c r="F5" s="10">
         <v>105.88865429628062</v>
       </c>
       <c r="G5" s="10">
         <v>101.72095919181344</v>
       </c>
       <c r="H5" s="10">
         <v>96.690979335040566</v>
       </c>
       <c r="I5" s="10">
@@ -890,85 +1861,91 @@
       </c>
       <c r="P5" s="10">
         <v>102.8</v>
       </c>
       <c r="Q5" s="10">
         <v>104.6</v>
       </c>
       <c r="R5" s="10">
         <v>113.2</v>
       </c>
       <c r="S5" s="10">
         <v>111.6</v>
       </c>
       <c r="T5" s="10">
         <v>108.3</v>
       </c>
       <c r="U5" s="10">
         <v>110.2</v>
       </c>
       <c r="V5" s="10">
         <v>115.1</v>
       </c>
       <c r="W5" s="10">
         <v>115.3</v>
       </c>
-    </row>
-    <row r="6" spans="1:23" ht="15.75" customHeight="1">
+      <c r="X5" s="53">
+        <v>117.5</v>
+      </c>
+    </row>
+    <row r="6" spans="1:24" ht="15.75" customHeight="1">
       <c r="A6" s="20" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B6" s="10"/>
       <c r="C6" s="10"/>
       <c r="D6" s="11"/>
       <c r="E6" s="12"/>
       <c r="F6" s="12"/>
       <c r="G6" s="13"/>
       <c r="H6" s="12"/>
       <c r="I6" s="14"/>
       <c r="J6" s="15"/>
       <c r="K6" s="15"/>
       <c r="L6" s="16"/>
       <c r="M6" s="17"/>
       <c r="N6" s="17"/>
       <c r="O6" s="17"/>
       <c r="P6" s="17"/>
       <c r="Q6" s="27"/>
       <c r="R6" s="18"/>
       <c r="S6" s="19"/>
       <c r="T6" s="18"/>
       <c r="U6" s="2">
         <v>107.3</v>
       </c>
       <c r="V6" s="21">
         <v>128.30000000000001</v>
       </c>
       <c r="W6" s="2">
         <v>129.1</v>
       </c>
-    </row>
-    <row r="7" spans="1:23">
+      <c r="X6" s="2">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="7" spans="1:24">
       <c r="A7" s="22" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="23">
         <v>130.80000000000001</v>
       </c>
       <c r="C7" s="23">
         <v>123.5</v>
       </c>
       <c r="D7" s="23">
         <v>114.4</v>
       </c>
       <c r="E7" s="23">
         <v>144.80733574002056</v>
       </c>
       <c r="F7" s="23">
         <v>380.41766728780766</v>
       </c>
       <c r="G7" s="23">
         <v>118.33222313083131</v>
       </c>
       <c r="H7" s="23">
         <v>121.54374233476781</v>
       </c>
       <c r="I7" s="23">
@@ -994,52 +1971,55 @@
       </c>
       <c r="P7" s="23">
         <v>117.7</v>
       </c>
       <c r="Q7" s="23">
         <v>84.5</v>
       </c>
       <c r="R7" s="23">
         <v>122.5</v>
       </c>
       <c r="S7" s="23">
         <v>123.1</v>
       </c>
       <c r="T7" s="23">
         <v>111.9</v>
       </c>
       <c r="U7" s="23">
         <v>139.6</v>
       </c>
       <c r="V7" s="23">
         <v>93</v>
       </c>
       <c r="W7" s="23">
         <v>124.9</v>
       </c>
-    </row>
-    <row r="8" spans="1:23">
+      <c r="X7" s="2">
+        <v>124.6</v>
+      </c>
+    </row>
+    <row r="8" spans="1:24">
       <c r="A8" s="22" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="23">
         <v>118.5</v>
       </c>
       <c r="C8" s="23">
         <v>255.7</v>
       </c>
       <c r="D8" s="23">
         <v>174.1</v>
       </c>
       <c r="E8" s="23">
         <v>79.067611825402011</v>
       </c>
       <c r="F8" s="23">
         <v>151.87981352715218</v>
       </c>
       <c r="G8" s="23">
         <v>98.973704350163018</v>
       </c>
       <c r="H8" s="23">
         <v>108.6399244028734</v>
       </c>
       <c r="I8" s="23">
@@ -1065,52 +2045,55 @@
       </c>
       <c r="P8" s="23">
         <v>110.7</v>
       </c>
       <c r="Q8" s="23">
         <v>110.2</v>
       </c>
       <c r="R8" s="23">
         <v>106</v>
       </c>
       <c r="S8" s="23">
         <v>106.2</v>
       </c>
       <c r="T8" s="23">
         <v>105</v>
       </c>
       <c r="U8" s="23">
         <v>107.9</v>
       </c>
       <c r="V8" s="23">
         <v>125.7</v>
       </c>
       <c r="W8" s="23">
         <v>119.7</v>
       </c>
-    </row>
-    <row r="9" spans="1:23">
+      <c r="X8" s="2">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="9" spans="1:24">
       <c r="A9" s="22" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="23">
         <v>123.9</v>
       </c>
       <c r="C9" s="23">
         <v>160.4</v>
       </c>
       <c r="D9" s="23">
         <v>179.7</v>
       </c>
       <c r="E9" s="23">
         <v>129.39256682606597</v>
       </c>
       <c r="F9" s="23">
         <v>100.83228144068912</v>
       </c>
       <c r="G9" s="23">
         <v>131.5426525802315</v>
       </c>
       <c r="H9" s="23">
         <v>96.747358266090657</v>
       </c>
       <c r="I9" s="23">
@@ -1136,52 +2119,55 @@
       </c>
       <c r="P9" s="23">
         <v>101</v>
       </c>
       <c r="Q9" s="23">
         <v>102.1</v>
       </c>
       <c r="R9" s="23">
         <v>103.4</v>
       </c>
       <c r="S9" s="23">
         <v>107</v>
       </c>
       <c r="T9" s="23">
         <v>110.8</v>
       </c>
       <c r="U9" s="23">
         <v>129.1</v>
       </c>
       <c r="V9" s="23">
         <v>102.1</v>
       </c>
       <c r="W9" s="23">
         <v>130.80000000000001</v>
       </c>
-    </row>
-    <row r="10" spans="1:23">
+      <c r="X9" s="2">
+        <v>118.7</v>
+      </c>
+    </row>
+    <row r="10" spans="1:24">
       <c r="A10" s="22" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="23">
         <v>127.4</v>
       </c>
       <c r="C10" s="23">
         <v>123</v>
       </c>
       <c r="D10" s="23">
         <v>265.2</v>
       </c>
       <c r="E10" s="23">
         <v>113.71109794169021</v>
       </c>
       <c r="F10" s="23">
         <v>67.670932123507484</v>
       </c>
       <c r="G10" s="23">
         <v>161.76640513630514</v>
       </c>
       <c r="H10" s="23">
         <v>97.982679985758352</v>
       </c>
       <c r="I10" s="23">
@@ -1207,52 +2193,55 @@
       </c>
       <c r="P10" s="23">
         <v>93.7</v>
       </c>
       <c r="Q10" s="23">
         <v>107.4</v>
       </c>
       <c r="R10" s="23">
         <v>133.80000000000001</v>
       </c>
       <c r="S10" s="23">
         <v>101.1</v>
       </c>
       <c r="T10" s="23">
         <v>106.6</v>
       </c>
       <c r="U10" s="23">
         <v>118.8</v>
       </c>
       <c r="V10" s="23">
         <v>102.5</v>
       </c>
       <c r="W10" s="23">
         <v>67.599999999999994</v>
       </c>
-    </row>
-    <row r="11" spans="1:23">
+      <c r="X10" s="2">
+        <v>77.2</v>
+      </c>
+    </row>
+    <row r="11" spans="1:24">
       <c r="A11" s="22" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="23">
         <v>60.9</v>
       </c>
       <c r="C11" s="23">
         <v>48.6</v>
       </c>
       <c r="D11" s="23">
         <v>157.1</v>
       </c>
       <c r="E11" s="23">
         <v>89.1</v>
       </c>
       <c r="F11" s="23">
         <v>80</v>
       </c>
       <c r="G11" s="23">
         <v>107.01147025549795</v>
       </c>
       <c r="H11" s="23">
         <v>107.11895253478207</v>
       </c>
       <c r="I11" s="23">
@@ -1278,52 +2267,55 @@
       </c>
       <c r="P11" s="23">
         <v>108.6</v>
       </c>
       <c r="Q11" s="23">
         <v>113.8</v>
       </c>
       <c r="R11" s="23">
         <v>126.5</v>
       </c>
       <c r="S11" s="23">
         <v>101.2</v>
       </c>
       <c r="T11" s="23">
         <v>108.1</v>
       </c>
       <c r="U11" s="23">
         <v>106.3</v>
       </c>
       <c r="V11" s="23">
         <v>130.80000000000001</v>
       </c>
       <c r="W11" s="23">
         <v>112.9</v>
       </c>
-    </row>
-    <row r="12" spans="1:23">
+      <c r="X11" s="2">
+        <v>112.3</v>
+      </c>
+    </row>
+    <row r="12" spans="1:24">
       <c r="A12" s="22" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="23">
         <v>280.2</v>
       </c>
       <c r="C12" s="23">
         <v>71.099999999999994</v>
       </c>
       <c r="D12" s="23">
         <v>135.9</v>
       </c>
       <c r="E12" s="23">
         <v>94.949466009585549</v>
       </c>
       <c r="F12" s="23">
         <v>105.49837940508529</v>
       </c>
       <c r="G12" s="23">
         <v>174.22101752932073</v>
       </c>
       <c r="H12" s="23">
         <v>157.46965840708026</v>
       </c>
       <c r="I12" s="23">
@@ -1349,85 +2341,91 @@
       </c>
       <c r="P12" s="23">
         <v>103.2</v>
       </c>
       <c r="Q12" s="23">
         <v>105.5</v>
       </c>
       <c r="R12" s="23">
         <v>110.3</v>
       </c>
       <c r="S12" s="23">
         <v>128.5</v>
       </c>
       <c r="T12" s="23">
         <v>114.1</v>
       </c>
       <c r="U12" s="23">
         <v>102.1</v>
       </c>
       <c r="V12" s="23">
         <v>119.5</v>
       </c>
       <c r="W12" s="23">
         <v>119.4</v>
       </c>
-    </row>
-    <row r="13" spans="1:23">
+      <c r="X12" s="2">
+        <v>116.2</v>
+      </c>
+    </row>
+    <row r="13" spans="1:24">
       <c r="A13" s="22" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B13" s="23"/>
       <c r="C13" s="23"/>
       <c r="D13" s="23"/>
       <c r="E13" s="23"/>
       <c r="F13" s="23"/>
       <c r="G13" s="23"/>
       <c r="H13" s="23"/>
       <c r="I13" s="23"/>
       <c r="J13" s="23"/>
       <c r="K13" s="23"/>
       <c r="L13" s="23"/>
       <c r="M13" s="23"/>
       <c r="N13" s="23"/>
       <c r="O13" s="23"/>
       <c r="P13" s="23"/>
       <c r="Q13" s="23"/>
       <c r="R13" s="23"/>
       <c r="S13" s="23"/>
       <c r="T13" s="23"/>
       <c r="U13" s="23">
         <v>107.9</v>
       </c>
       <c r="V13" s="23">
         <v>165.3</v>
       </c>
       <c r="W13" s="23">
         <v>163.19999999999999</v>
       </c>
-    </row>
-    <row r="14" spans="1:23">
+      <c r="X13" s="2">
+        <v>110.2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:24">
       <c r="A14" s="22" t="s">
         <v>8</v>
       </c>
       <c r="B14" s="23">
         <v>137.30000000000001</v>
       </c>
       <c r="C14" s="23">
         <v>140.1</v>
       </c>
       <c r="D14" s="23">
         <v>177.2</v>
       </c>
       <c r="E14" s="23">
         <v>114.28826886075882</v>
       </c>
       <c r="F14" s="23">
         <v>117.42673089199866</v>
       </c>
       <c r="G14" s="23">
         <v>112.91658872278698</v>
       </c>
       <c r="H14" s="23">
         <v>97.911308553188618</v>
       </c>
       <c r="I14" s="23">
@@ -1453,52 +2451,55 @@
       </c>
       <c r="P14" s="23">
         <v>109.9</v>
       </c>
       <c r="Q14" s="23">
         <v>121.4</v>
       </c>
       <c r="R14" s="23">
         <v>194.9</v>
       </c>
       <c r="S14" s="23">
         <v>107</v>
       </c>
       <c r="T14" s="23">
         <v>94.5</v>
       </c>
       <c r="U14" s="23">
         <v>94.5</v>
       </c>
       <c r="V14" s="23">
         <v>139</v>
       </c>
       <c r="W14" s="23">
         <v>124.8</v>
       </c>
-    </row>
-    <row r="15" spans="1:23">
+      <c r="X14" s="2">
+        <v>104.6</v>
+      </c>
+    </row>
+    <row r="15" spans="1:24">
       <c r="A15" s="22" t="s">
         <v>9</v>
       </c>
       <c r="B15" s="23">
         <v>97.4</v>
       </c>
       <c r="C15" s="23">
         <v>179.9</v>
       </c>
       <c r="D15" s="23">
         <v>138.80000000000001</v>
       </c>
       <c r="E15" s="23">
         <v>141.01456548157293</v>
       </c>
       <c r="F15" s="23">
         <v>137.98395494411474</v>
       </c>
       <c r="G15" s="23">
         <v>103.43295771513419</v>
       </c>
       <c r="H15" s="23">
         <v>104.38957158345077</v>
       </c>
       <c r="I15" s="23">
@@ -1524,52 +2525,55 @@
       </c>
       <c r="P15" s="23">
         <v>128.30000000000001</v>
       </c>
       <c r="Q15" s="23">
         <v>124.6</v>
       </c>
       <c r="R15" s="23">
         <v>106.7</v>
       </c>
       <c r="S15" s="23">
         <v>129.1</v>
       </c>
       <c r="T15" s="23">
         <v>111.7</v>
       </c>
       <c r="U15" s="23">
         <v>104.4</v>
       </c>
       <c r="V15" s="23">
         <v>127.3</v>
       </c>
       <c r="W15" s="23">
         <v>129.80000000000001</v>
       </c>
-    </row>
-    <row r="16" spans="1:23">
+      <c r="X15" s="2">
+        <v>124.4</v>
+      </c>
+    </row>
+    <row r="16" spans="1:24">
       <c r="A16" s="22" t="s">
         <v>10</v>
       </c>
       <c r="B16" s="23">
         <v>184.1</v>
       </c>
       <c r="C16" s="23">
         <v>156.1</v>
       </c>
       <c r="D16" s="23">
         <v>114.7</v>
       </c>
       <c r="E16" s="23">
         <v>121.77913882923797</v>
       </c>
       <c r="F16" s="23">
         <v>137.98802498451587</v>
       </c>
       <c r="G16" s="23">
         <v>156.92004216581631</v>
       </c>
       <c r="H16" s="23">
         <v>115.3475430984726</v>
       </c>
       <c r="I16" s="23">
@@ -1595,52 +2599,55 @@
       </c>
       <c r="P16" s="23">
         <v>112.8</v>
       </c>
       <c r="Q16" s="23">
         <v>122.9</v>
       </c>
       <c r="R16" s="23">
         <v>154.69999999999999</v>
       </c>
       <c r="S16" s="23">
         <v>73.7</v>
       </c>
       <c r="T16" s="23">
         <v>94.2</v>
       </c>
       <c r="U16" s="23">
         <v>117.7</v>
       </c>
       <c r="V16" s="23">
         <v>140.9</v>
       </c>
       <c r="W16" s="23">
         <v>154.9</v>
       </c>
-    </row>
-    <row r="17" spans="1:23">
+      <c r="X16" s="2">
+        <v>121.8</v>
+      </c>
+    </row>
+    <row r="17" spans="1:24">
       <c r="A17" s="22" t="s">
         <v>11</v>
       </c>
       <c r="B17" s="23">
         <v>118.3</v>
       </c>
       <c r="C17" s="23">
         <v>126.4</v>
       </c>
       <c r="D17" s="23">
         <v>186.3</v>
       </c>
       <c r="E17" s="23">
         <v>105.30244263421895</v>
       </c>
       <c r="F17" s="23">
         <v>165.65408362818096</v>
       </c>
       <c r="G17" s="23">
         <v>111.72925071765525</v>
       </c>
       <c r="H17" s="23">
         <v>98.901358300496469</v>
       </c>
       <c r="I17" s="23">
@@ -1666,101 +2673,105 @@
       </c>
       <c r="P17" s="23">
         <v>101.3</v>
       </c>
       <c r="Q17" s="23">
         <v>101.7</v>
       </c>
       <c r="R17" s="23">
         <v>85.8</v>
       </c>
       <c r="S17" s="23">
         <v>112.8</v>
       </c>
       <c r="T17" s="23">
         <v>117.8</v>
       </c>
       <c r="U17" s="23">
         <v>81.5</v>
       </c>
       <c r="V17" s="23">
         <v>152</v>
       </c>
       <c r="W17" s="23">
         <v>118.3</v>
       </c>
-    </row>
-    <row r="18" spans="1:23">
+      <c r="X17" s="2">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="18" spans="1:24">
       <c r="A18" s="22" t="s">
         <v>14</v>
       </c>
       <c r="B18" s="23">
         <v>144.4</v>
       </c>
       <c r="C18" s="23">
         <v>111.7</v>
       </c>
       <c r="D18" s="23">
         <v>186</v>
       </c>
       <c r="E18" s="23">
         <v>127.52383816161455</v>
       </c>
       <c r="F18" s="23">
         <v>125.8672533114265</v>
       </c>
       <c r="G18" s="23">
         <v>137.58825151537332</v>
       </c>
       <c r="H18" s="23">
         <v>152.00302279282863</v>
       </c>
       <c r="I18" s="23">
         <v>92.8</v>
       </c>
       <c r="J18" s="23">
         <v>100.7</v>
       </c>
       <c r="K18" s="23">
         <v>121.8</v>
       </c>
       <c r="L18" s="23"/>
       <c r="M18" s="23"/>
       <c r="N18" s="23"/>
       <c r="O18" s="23"/>
       <c r="P18" s="23"/>
       <c r="Q18" s="23"/>
       <c r="R18" s="23" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="S18" s="23"/>
       <c r="T18" s="23"/>
       <c r="U18" s="23"/>
       <c r="V18" s="23"/>
       <c r="W18" s="23"/>
-    </row>
-    <row r="19" spans="1:23">
+      <c r="X18" s="2"/>
+    </row>
+    <row r="19" spans="1:24">
       <c r="A19" s="22" t="s">
         <v>12</v>
       </c>
       <c r="B19" s="23">
         <v>123.6</v>
       </c>
       <c r="C19" s="23">
         <v>163.5</v>
       </c>
       <c r="D19" s="23">
         <v>150.1</v>
       </c>
       <c r="E19" s="23">
         <v>168.52615066393707</v>
       </c>
       <c r="F19" s="23">
         <v>97.755275743524237</v>
       </c>
       <c r="G19" s="23">
         <v>109.30961108810973</v>
       </c>
       <c r="H19" s="23">
         <v>103.37810365639477</v>
       </c>
       <c r="I19" s="23">
@@ -1786,52 +2797,55 @@
       </c>
       <c r="P19" s="23">
         <v>102.3</v>
       </c>
       <c r="Q19" s="23">
         <v>103</v>
       </c>
       <c r="R19" s="23">
         <v>103.6</v>
       </c>
       <c r="S19" s="23">
         <v>105.6</v>
       </c>
       <c r="T19" s="23">
         <v>112.5</v>
       </c>
       <c r="U19" s="23">
         <v>108.2</v>
       </c>
       <c r="V19" s="23">
         <v>108.6</v>
       </c>
       <c r="W19" s="23">
         <v>113.1</v>
       </c>
-    </row>
-    <row r="20" spans="1:23">
+      <c r="X19" s="2">
+        <v>124.4</v>
+      </c>
+    </row>
+    <row r="20" spans="1:24">
       <c r="A20" s="22" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="23">
         <v>173.6</v>
       </c>
       <c r="C20" s="23">
         <v>121.9</v>
       </c>
       <c r="D20" s="23">
         <v>200.3</v>
       </c>
       <c r="E20" s="23">
         <v>111.63487744701155</v>
       </c>
       <c r="F20" s="23">
         <v>133.53750171420816</v>
       </c>
       <c r="G20" s="23">
         <v>96.259708023921974</v>
       </c>
       <c r="H20" s="23">
         <v>124.95894398714904</v>
       </c>
       <c r="I20" s="23">
@@ -1857,136 +2871,145 @@
       </c>
       <c r="P20" s="23">
         <v>106.1</v>
       </c>
       <c r="Q20" s="23">
         <v>114</v>
       </c>
       <c r="R20" s="23">
         <v>109.2</v>
       </c>
       <c r="S20" s="23">
         <v>111.4</v>
       </c>
       <c r="T20" s="23">
         <v>107.4</v>
       </c>
       <c r="U20" s="23">
         <v>112.5</v>
       </c>
       <c r="V20" s="23">
         <v>128</v>
       </c>
       <c r="W20" s="23">
         <v>132.5</v>
       </c>
-    </row>
-    <row r="21" spans="1:23">
+      <c r="X20" s="2">
+        <v>128.30000000000001</v>
+      </c>
+    </row>
+    <row r="21" spans="1:24">
       <c r="A21" s="22" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="B21" s="23"/>
       <c r="C21" s="23"/>
       <c r="D21" s="23"/>
       <c r="E21" s="23"/>
       <c r="F21" s="23"/>
       <c r="G21" s="23"/>
       <c r="H21" s="23"/>
       <c r="I21" s="23"/>
       <c r="J21" s="23"/>
       <c r="K21" s="23"/>
       <c r="L21" s="23">
         <v>100.9</v>
       </c>
       <c r="M21" s="23">
         <v>100.7</v>
       </c>
       <c r="N21" s="23">
         <v>101.5</v>
       </c>
       <c r="O21" s="23">
         <v>92.4</v>
       </c>
       <c r="P21" s="23">
         <v>106.2</v>
       </c>
       <c r="Q21" s="23">
         <v>102.5</v>
       </c>
       <c r="R21" s="23">
         <v>129.80000000000001</v>
       </c>
       <c r="S21" s="23">
         <v>166.4</v>
       </c>
       <c r="T21" s="23">
         <v>105.8</v>
       </c>
       <c r="U21" s="23">
         <v>105.2</v>
       </c>
       <c r="V21" s="23">
         <v>111.7</v>
       </c>
       <c r="W21" s="23">
         <v>127.3</v>
       </c>
-    </row>
-    <row r="22" spans="1:23">
+      <c r="X21" s="2">
+        <v>117.9</v>
+      </c>
+    </row>
+    <row r="22" spans="1:24">
       <c r="A22" s="22" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B22" s="23"/>
       <c r="C22" s="23"/>
       <c r="D22" s="23"/>
       <c r="E22" s="23"/>
       <c r="F22" s="23"/>
       <c r="G22" s="23"/>
       <c r="H22" s="23"/>
       <c r="I22" s="23"/>
       <c r="J22" s="23"/>
       <c r="K22" s="23"/>
       <c r="L22" s="23"/>
       <c r="M22" s="23"/>
       <c r="N22" s="23"/>
       <c r="O22" s="23"/>
       <c r="P22" s="23"/>
       <c r="Q22" s="23"/>
       <c r="R22" s="23"/>
       <c r="S22" s="23"/>
       <c r="T22" s="23"/>
       <c r="U22" s="23">
         <v>112.5</v>
       </c>
       <c r="V22" s="23">
         <v>94.3</v>
       </c>
       <c r="W22" s="23">
         <v>129.1</v>
       </c>
-    </row>
-    <row r="23" spans="1:23">
+      <c r="X22" s="2">
+        <v>132.6</v>
+      </c>
+    </row>
+    <row r="23" spans="1:24">
       <c r="A23" s="22" t="s">
         <v>5</v>
       </c>
       <c r="B23" s="23">
         <v>130.1</v>
       </c>
       <c r="C23" s="23">
         <v>121.6</v>
       </c>
       <c r="D23" s="23">
         <v>144.5</v>
       </c>
       <c r="E23" s="23">
         <v>165.92252995358839</v>
       </c>
       <c r="F23" s="23">
         <v>108.87010976242186</v>
       </c>
       <c r="G23" s="23">
         <v>97.816306717330761</v>
       </c>
       <c r="H23" s="23">
         <v>80.285903136477259</v>
       </c>
       <c r="I23" s="23">
@@ -2012,54 +3035,57 @@
       </c>
       <c r="P23" s="23">
         <v>100.1</v>
       </c>
       <c r="Q23" s="23">
         <v>104.6</v>
       </c>
       <c r="R23" s="23">
         <v>105.8</v>
       </c>
       <c r="S23" s="23">
         <v>126.9</v>
       </c>
       <c r="T23" s="23">
         <v>107.8</v>
       </c>
       <c r="U23" s="23">
         <v>111.6</v>
       </c>
       <c r="V23" s="23">
         <v>111.5</v>
       </c>
       <c r="W23" s="23">
         <v>125.9</v>
       </c>
-    </row>
-    <row r="24" spans="1:23">
+      <c r="X23" s="2">
+        <v>109.8</v>
+      </c>
+    </row>
+    <row r="24" spans="1:24">
       <c r="A24" s="22" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B24" s="23">
         <v>115.8</v>
       </c>
       <c r="C24" s="23">
         <v>186.7</v>
       </c>
       <c r="D24" s="23">
         <v>168.1</v>
       </c>
       <c r="E24" s="23">
         <v>147.12692141304842</v>
       </c>
       <c r="F24" s="23">
         <v>101.12931601132134</v>
       </c>
       <c r="G24" s="23">
         <v>89.054918592077243</v>
       </c>
       <c r="H24" s="23">
         <v>79.59736423437306</v>
       </c>
       <c r="I24" s="23">
         <v>79.099999999999994</v>
       </c>
@@ -2083,52 +3109,55 @@
       </c>
       <c r="P24" s="23">
         <v>101.2</v>
       </c>
       <c r="Q24" s="23">
         <v>79.8</v>
       </c>
       <c r="R24" s="23">
         <v>103.1</v>
       </c>
       <c r="S24" s="23">
         <v>109.8</v>
       </c>
       <c r="T24" s="23">
         <v>107</v>
       </c>
       <c r="U24" s="23">
         <v>108.6</v>
       </c>
       <c r="V24" s="23">
         <v>119.1</v>
       </c>
       <c r="W24" s="23">
         <v>123.8</v>
       </c>
-    </row>
-    <row r="25" spans="1:23">
+      <c r="X24" s="2">
+        <v>134.6</v>
+      </c>
+    </row>
+    <row r="25" spans="1:24">
       <c r="A25" s="22" t="s">
         <v>15</v>
       </c>
       <c r="B25" s="23">
         <v>122.4</v>
       </c>
       <c r="C25" s="23">
         <v>94.8</v>
       </c>
       <c r="D25" s="23">
         <v>251.9</v>
       </c>
       <c r="E25" s="23">
         <v>150.9</v>
       </c>
       <c r="F25" s="23">
         <v>107.9</v>
       </c>
       <c r="G25" s="23">
         <v>62.659952089406055</v>
       </c>
       <c r="H25" s="23">
         <v>80.084936099241133</v>
       </c>
       <c r="I25" s="23">
@@ -2154,127 +3183,129 @@
       </c>
       <c r="P25" s="23">
         <v>103.5</v>
       </c>
       <c r="Q25" s="23">
         <v>104.8</v>
       </c>
       <c r="R25" s="23">
         <v>103.5</v>
       </c>
       <c r="S25" s="23">
         <v>110.7</v>
       </c>
       <c r="T25" s="23">
         <v>120</v>
       </c>
       <c r="U25" s="23">
         <v>106.7</v>
       </c>
       <c r="V25" s="23">
         <v>102.4</v>
       </c>
       <c r="W25" s="23">
         <v>117.5</v>
       </c>
-    </row>
-    <row r="26" spans="1:23">
+      <c r="X25" s="2">
+        <v>151.4</v>
+      </c>
+    </row>
+    <row r="26" spans="1:24">
       <c r="A26" s="25" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B26" s="25"/>
       <c r="C26" s="23"/>
       <c r="D26" s="23"/>
       <c r="E26" s="23"/>
       <c r="F26" s="23"/>
       <c r="G26" s="23"/>
       <c r="H26" s="23"/>
       <c r="I26" s="23"/>
       <c r="J26" s="23"/>
       <c r="K26" s="23"/>
       <c r="L26" s="24" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="M26" s="24" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="N26" s="24" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="O26" s="23">
         <v>122.5</v>
       </c>
       <c r="P26" s="23">
         <v>108.1</v>
       </c>
       <c r="Q26" s="23">
         <v>203.5</v>
       </c>
       <c r="R26" s="23">
         <v>38.6</v>
       </c>
       <c r="S26" s="23">
         <v>143.6</v>
       </c>
       <c r="T26" s="23">
         <v>120.7</v>
       </c>
       <c r="U26" s="23">
         <v>135.80000000000001</v>
       </c>
       <c r="V26" s="23">
         <v>113.6</v>
       </c>
       <c r="W26" s="23">
         <v>114.1</v>
       </c>
-    </row>
-    <row r="27" spans="1:23" ht="13.5" customHeight="1">
+      <c r="X26" s="2">
+        <v>120.7</v>
+      </c>
+    </row>
+    <row r="27" spans="1:24" ht="13.5" customHeight="1">
       <c r="A27" s="26"/>
     </row>
   </sheetData>
   <mergeCells count="2">
-    <mergeCell ref="A3:W3"/>
-    <mergeCell ref="A2:W2"/>
+    <mergeCell ref="A3:X3"/>
+    <mergeCell ref="A2:X2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Құжат" ma:contentTypeID="0x010100FA8E372E2C11624DB6C459C596DE240F" ma:contentTypeVersion="0" ma:contentTypeDescription="Жаңа құжат жасау." ma:contentTypeScope="" ma:versionID="9fd1c671b53864270408e9e5c14965b7">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3c0155d2cd5dce572d3de8309e44211c">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
@@ -2291,104 +3322,86 @@
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Мазмұн түрі" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Тақырып"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F37BFCFD-AEE2-4886-824B-4E4F8C2B685E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{66E7B456-DB2C-4D4F-92AE-36F293465EC8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...12 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Лист1</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
+      <vt:lpstr>Көрсеткіш</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>I.kokorina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>