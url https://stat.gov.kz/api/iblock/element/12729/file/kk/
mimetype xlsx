--- v0 (2026-04-23)
+++ v1 (2026-07-04)
@@ -1,186 +1,485 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-195" yWindow="990" windowWidth="18330" windowHeight="10650"/>
   </bookViews>
   <sheets>
-    <sheet name="Лист1" sheetId="1" r:id="rId1"/>
+    <sheet name="Метадеректер 162101" sheetId="7" r:id="rId1"/>
+    <sheet name="Метадеректер 162107" sheetId="9" r:id="rId2"/>
+    <sheet name="метадеректер 163206" sheetId="10" r:id="rId3"/>
+    <sheet name="Метадеректер 163213" sheetId="12" r:id="rId4"/>
+    <sheet name="Метадеректер 163206 ижс" sheetId="13" r:id="rId5"/>
+    <sheet name="Метадеректер 16321301 ижс" sheetId="11" r:id="rId6"/>
+    <sheet name="Шартты белгілер" sheetId="8" r:id="rId7"/>
+    <sheet name="Көрсеткіш 162101" sheetId="6" r:id="rId8"/>
+    <sheet name="Көрсеткіш 162107" sheetId="1" r:id="rId9"/>
+    <sheet name="Көрсеткіш 163206" sheetId="2" r:id="rId10"/>
+    <sheet name="Көрсеткіш 163213" sheetId="3" r:id="rId11"/>
+    <sheet name="Көрсеткіш 163206 ижс" sheetId="4" r:id="rId12"/>
+    <sheet name="Көрсеткіш 16321301 ижс" sheetId="5" r:id="rId13"/>
   </sheets>
-  <calcPr calcId="125725"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="13" uniqueCount="9">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="261" uniqueCount="81">
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Құрылыс қызметтері негізгі көрсеткіштерінің серпіні</t>
-[...1 lines deleted...]
-  <si>
     <t>Орындалған құрылыс жұмыстарының көлемі*</t>
   </si>
   <si>
     <t>* - 1990 жылдан бастап серпінділік қатар 2008 жылғы ВСТ 01 2 ред. ЭҚЖЖ  жіктеуішіне сәйкес қайта саналды</t>
   </si>
   <si>
     <t>млн. теңге</t>
   </si>
   <si>
     <t>мың шаршы метр</t>
   </si>
   <si>
     <t>өткен жылға % -бен</t>
   </si>
   <si>
     <t>Жеке салымшылармен пайдалануға берілген тұрғын ғимараттарының жалпы алаңы</t>
   </si>
   <si>
     <t>Пайдалануға берілген тұрғын ғимараттарының жалпы алаңы</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Орындаған құрылыс жұмыстарының коды</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>ҚСЖ атауы</t>
+  </si>
+  <si>
+    <t>Орындаған құрылыс жұмыстарының көлемі</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Құрылыс жұмыстарының көлеміне заңды тұлғалар,олардың құрылымдық және оқшауланған бөлімшелері, сондай - ақ жеке кәсіпкерлер шарттық тәртіппен орындаған құрылыс жұмыстарының құны жатады. Бұған жаңа нысандарды салу , күрделі және ағымдағы жөндеу, қайта жаңарту, тұрғын және тұрғын емес ғимараттарды инженерлік құрылыстарды жаңғырту кіреді. </t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Агрегация</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Құрылыс жұмыстарының көлемі негізгі және қосалқы экономикалық қызмет түрлерінің 41-43 "Құрылыс" коды бойынша ірі,орта және шағын кәсіпорындардың бастапқы статистикалық деректерінен қалыптастырады.</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t>Ақпараттық база болып негізгі және қосалқы экономикалық қызмет түрлерінің 41-43  "Құрылыс" кодтары бойынша,ірі,орта және шағын кәсіпорындарға қатысты жалпы мемлекеттік статистикалық бақылаудың бастапқы деректері табылады.</t>
+  </si>
+  <si>
+    <t>Ескертпе</t>
+  </si>
+  <si>
+    <t>Түркістан облысы және Шымкент қаласы(республикалық маңызы бар қала) 2018 жылы; Абай,Жетісу,Ұлытау облыстары 2022 жылы құрылған.</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/classifiers/statistical/114/</t>
+  </si>
+  <si>
+    <t>Әдіснамалық түсіндірмелер</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/methodology/87/</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/api/iblock/element/305554/file/kk/</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтемелер</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701885</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңартылған күні: </t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Өндіріс және қоршаған орта статистикасы департаменті</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Даутова Замзагуль Кошербаевна</t>
+  </si>
+  <si>
+    <t>Байланыс нөмірі :</t>
+  </si>
+  <si>
+    <t>+7 7172749323</t>
+  </si>
+  <si>
+    <t>Электрондық пошта</t>
+  </si>
+  <si>
+    <t xml:space="preserve">za.dautova@aspire.gov.kz </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> </t>
+  </si>
+  <si>
+    <t>1990 жылдан бастап</t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«-»  құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>«0,0» – болмашы шама</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі..</t>
+  </si>
+  <si>
+    <t xml:space="preserve">                          © Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>Құрылыс жұмыстарының нақты көлем индексі</t>
+  </si>
+  <si>
+    <t>Пайыз</t>
+  </si>
+  <si>
+    <t>Құрылыс жұмыстарының нақты көлем индексі серпіндегі орындалған құрылыс жұмыстарының көлемінің өзгеруін көрсетеді және дефлятор есебімен (баға индексі) нақты қолданыстағы бағаларда талданатын кезеңнің орындалған құрылыс жұмыстары көлемінің өткен жылға қатынасы ретінде анықталады.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Есептеу </t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701892</t>
+  </si>
+  <si>
+    <t>Пайдалануға берілген тұрғын ғимараттардың жалпы алаңы</t>
+  </si>
+  <si>
+    <t>Шаршы метр</t>
+  </si>
+  <si>
+    <t>Тұрғын жайлардың жалпы алаңы – бұл барлық тұрғын жайлардың және барлық тұрғын емес жайлар алаңдарының пайдалы аудандардың, сондай-ақ жалпы меншігі болып табылатын тұрғын үй бөліктері аудандарының сомасы.</t>
+  </si>
+  <si>
+    <t>Статистикалық ақпарат дайын құрылыс өнімі бойынша жалпы мемлекеттік статистикалық бақылаулардың айлық және жылдық мерзімділігінің негізінде қалыптастырылады, соның ішінде пайдалануға берілген нысандар туралы жеке құрылысты жүргізушілермен.</t>
+  </si>
+  <si>
+    <t>Мәліметтерді заңды тұлғалар және олардың құрылымдық және оқшауланған бөлімшелері есепті кезеңде объектілерді пайдалануға беру жүзеге асыратын,жұмыс істейтіндердің санына қарамастан,сондай-ақ жергілікті атқарушы органдарының сәулет және қала құрылысы саласында функцияларын атқаратын құрылымдық бөлімшелер,шаруа немесе фермер қожалықтары ұсынады.</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701925</t>
+  </si>
+  <si>
+    <t>Жеке құрылыс салушылармен пайдалануға берілген тұрғын ғимараттардың жалпы алаңының нақты көлем индексі</t>
+  </si>
+  <si>
+    <t>Жеке салушылармен барлық үйдің тұрғын жайларының алаңы мен тұрғын емес жайлары алаңының жиынтығы, сондай-ақ, жалпы мүлік болып табылатын талданатын кезеңнің тұрғын үй бөлшектерінің алаңы өткен жылға қатынасы ретінде анықталады.</t>
+  </si>
+  <si>
+    <t>есеп айрысу</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Есептеу тұрғын үйлердің пайдалануға берілген жалпы ауданы көрсеткіші бойынша талданып отырған кезеңнің алдыңғы кезеңге қатынасында келесі формулаға сай жүзеге асырылады
+</t>
+  </si>
+  <si>
+    <t>Құрылыс дайын өнімдері бойынша статистикалық ақпарат пайдалануға берілген нысандар туралы,соның ішінде жеке құрылысшылардан,ай сайынға және жыл сайынғы мерзімділіктегі жалпы мемлекеттік статистикалық бақылау негізінде қалыптастырылады.</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701940</t>
+  </si>
+  <si>
+    <t>1991 жылдан бастап</t>
+  </si>
+  <si>
+    <t>Пайдалануға берілген тұрғын ғимараттардың жалпы алаңының нақты көлем индексі</t>
+  </si>
+  <si>
+    <t>%</t>
+  </si>
+  <si>
+    <t>Барлық үйдің тұрғын жайларының алаңы мен тұрғын емес жайлары алаңының жиынтығы, сондай-ақ, жалпы мүлік болып табылатын талданатын кезеңнің тұрғын үй бөлшектерінің алаңы өткен жылға қатынасы ретінде анықталады.</t>
+  </si>
+  <si>
+    <t>Әдіснамалық түсіндірмелер:</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар:</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтемелер:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701939</t>
+  </si>
+  <si>
+    <t>163206 (мнж 16)</t>
+  </si>
+  <si>
+    <t>Жеке құрылысшылармен пайдалануға берілген тұрғын ғимараттардың жалпы алаңы</t>
+  </si>
+  <si>
+    <t>03.07.2026ж.</t>
+  </si>
+  <si>
+    <t>05.07.2027ж.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
-    <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="169" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="9">
+  <fonts count="20">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="9"/>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
       <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
-      <sz val="10"/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="9">
+  <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
-      <diagonal/>
-[...9 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
@@ -189,251 +488,299 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
-      <top style="medium">
-[...23 lines deleted...]
-      <top style="medium">
+      <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
-      <top style="medium">
+      <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="53">
+  <cellXfs count="76">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="3" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="166" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="167" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="1" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...108 lines deleted...]
-    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="1" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="169" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="4">
+    <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2" xfId="2"/>
+    <cellStyle name="Обычный 3" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -676,1104 +1023,4651 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701885" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:za.dautova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701892" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/305554/file/kk/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:za.dautova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701925" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/305554/file/kk/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:za.dautova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701939" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/305554/file/kk/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:za.dautova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701925" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/305554/file/kk/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:za.dautova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701940" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/305554/file/kk/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:za.dautova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:J43"/>
+  <sheetPr codeName="Лист4"/>
+  <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection sqref="A1:XFD1048576"/>
+    <sheetView tabSelected="1" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
+      <selection activeCell="A29" sqref="A29"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="42.28515625" style="64" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="64" customWidth="1"/>
+    <col min="257" max="257" width="42.28515625" customWidth="1"/>
+    <col min="258" max="258" width="97.7109375" customWidth="1"/>
+    <col min="513" max="513" width="42.28515625" customWidth="1"/>
+    <col min="514" max="514" width="97.7109375" customWidth="1"/>
+    <col min="769" max="769" width="42.28515625" customWidth="1"/>
+    <col min="770" max="770" width="97.7109375" customWidth="1"/>
+    <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
+    <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
+    <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
+    <col min="1282" max="1282" width="97.7109375" customWidth="1"/>
+    <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
+    <col min="1538" max="1538" width="97.7109375" customWidth="1"/>
+    <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
+    <col min="1794" max="1794" width="97.7109375" customWidth="1"/>
+    <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
+    <col min="2050" max="2050" width="97.7109375" customWidth="1"/>
+    <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
+    <col min="2306" max="2306" width="97.7109375" customWidth="1"/>
+    <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
+    <col min="2562" max="2562" width="97.7109375" customWidth="1"/>
+    <col min="2817" max="2817" width="42.28515625" customWidth="1"/>
+    <col min="2818" max="2818" width="97.7109375" customWidth="1"/>
+    <col min="3073" max="3073" width="42.28515625" customWidth="1"/>
+    <col min="3074" max="3074" width="97.7109375" customWidth="1"/>
+    <col min="3329" max="3329" width="42.28515625" customWidth="1"/>
+    <col min="3330" max="3330" width="97.7109375" customWidth="1"/>
+    <col min="3585" max="3585" width="42.28515625" customWidth="1"/>
+    <col min="3586" max="3586" width="97.7109375" customWidth="1"/>
+    <col min="3841" max="3841" width="42.28515625" customWidth="1"/>
+    <col min="3842" max="3842" width="97.7109375" customWidth="1"/>
+    <col min="4097" max="4097" width="42.28515625" customWidth="1"/>
+    <col min="4098" max="4098" width="97.7109375" customWidth="1"/>
+    <col min="4353" max="4353" width="42.28515625" customWidth="1"/>
+    <col min="4354" max="4354" width="97.7109375" customWidth="1"/>
+    <col min="4609" max="4609" width="42.28515625" customWidth="1"/>
+    <col min="4610" max="4610" width="97.7109375" customWidth="1"/>
+    <col min="4865" max="4865" width="42.28515625" customWidth="1"/>
+    <col min="4866" max="4866" width="97.7109375" customWidth="1"/>
+    <col min="5121" max="5121" width="42.28515625" customWidth="1"/>
+    <col min="5122" max="5122" width="97.7109375" customWidth="1"/>
+    <col min="5377" max="5377" width="42.28515625" customWidth="1"/>
+    <col min="5378" max="5378" width="97.7109375" customWidth="1"/>
+    <col min="5633" max="5633" width="42.28515625" customWidth="1"/>
+    <col min="5634" max="5634" width="97.7109375" customWidth="1"/>
+    <col min="5889" max="5889" width="42.28515625" customWidth="1"/>
+    <col min="5890" max="5890" width="97.7109375" customWidth="1"/>
+    <col min="6145" max="6145" width="42.28515625" customWidth="1"/>
+    <col min="6146" max="6146" width="97.7109375" customWidth="1"/>
+    <col min="6401" max="6401" width="42.28515625" customWidth="1"/>
+    <col min="6402" max="6402" width="97.7109375" customWidth="1"/>
+    <col min="6657" max="6657" width="42.28515625" customWidth="1"/>
+    <col min="6658" max="6658" width="97.7109375" customWidth="1"/>
+    <col min="6913" max="6913" width="42.28515625" customWidth="1"/>
+    <col min="6914" max="6914" width="97.7109375" customWidth="1"/>
+    <col min="7169" max="7169" width="42.28515625" customWidth="1"/>
+    <col min="7170" max="7170" width="97.7109375" customWidth="1"/>
+    <col min="7425" max="7425" width="42.28515625" customWidth="1"/>
+    <col min="7426" max="7426" width="97.7109375" customWidth="1"/>
+    <col min="7681" max="7681" width="42.28515625" customWidth="1"/>
+    <col min="7682" max="7682" width="97.7109375" customWidth="1"/>
+    <col min="7937" max="7937" width="42.28515625" customWidth="1"/>
+    <col min="7938" max="7938" width="97.7109375" customWidth="1"/>
+    <col min="8193" max="8193" width="42.28515625" customWidth="1"/>
+    <col min="8194" max="8194" width="97.7109375" customWidth="1"/>
+    <col min="8449" max="8449" width="42.28515625" customWidth="1"/>
+    <col min="8450" max="8450" width="97.7109375" customWidth="1"/>
+    <col min="8705" max="8705" width="42.28515625" customWidth="1"/>
+    <col min="8706" max="8706" width="97.7109375" customWidth="1"/>
+    <col min="8961" max="8961" width="42.28515625" customWidth="1"/>
+    <col min="8962" max="8962" width="97.7109375" customWidth="1"/>
+    <col min="9217" max="9217" width="42.28515625" customWidth="1"/>
+    <col min="9218" max="9218" width="97.7109375" customWidth="1"/>
+    <col min="9473" max="9473" width="42.28515625" customWidth="1"/>
+    <col min="9474" max="9474" width="97.7109375" customWidth="1"/>
+    <col min="9729" max="9729" width="42.28515625" customWidth="1"/>
+    <col min="9730" max="9730" width="97.7109375" customWidth="1"/>
+    <col min="9985" max="9985" width="42.28515625" customWidth="1"/>
+    <col min="9986" max="9986" width="97.7109375" customWidth="1"/>
+    <col min="10241" max="10241" width="42.28515625" customWidth="1"/>
+    <col min="10242" max="10242" width="97.7109375" customWidth="1"/>
+    <col min="10497" max="10497" width="42.28515625" customWidth="1"/>
+    <col min="10498" max="10498" width="97.7109375" customWidth="1"/>
+    <col min="10753" max="10753" width="42.28515625" customWidth="1"/>
+    <col min="10754" max="10754" width="97.7109375" customWidth="1"/>
+    <col min="11009" max="11009" width="42.28515625" customWidth="1"/>
+    <col min="11010" max="11010" width="97.7109375" customWidth="1"/>
+    <col min="11265" max="11265" width="42.28515625" customWidth="1"/>
+    <col min="11266" max="11266" width="97.7109375" customWidth="1"/>
+    <col min="11521" max="11521" width="42.28515625" customWidth="1"/>
+    <col min="11522" max="11522" width="97.7109375" customWidth="1"/>
+    <col min="11777" max="11777" width="42.28515625" customWidth="1"/>
+    <col min="11778" max="11778" width="97.7109375" customWidth="1"/>
+    <col min="12033" max="12033" width="42.28515625" customWidth="1"/>
+    <col min="12034" max="12034" width="97.7109375" customWidth="1"/>
+    <col min="12289" max="12289" width="42.28515625" customWidth="1"/>
+    <col min="12290" max="12290" width="97.7109375" customWidth="1"/>
+    <col min="12545" max="12545" width="42.28515625" customWidth="1"/>
+    <col min="12546" max="12546" width="97.7109375" customWidth="1"/>
+    <col min="12801" max="12801" width="42.28515625" customWidth="1"/>
+    <col min="12802" max="12802" width="97.7109375" customWidth="1"/>
+    <col min="13057" max="13057" width="42.28515625" customWidth="1"/>
+    <col min="13058" max="13058" width="97.7109375" customWidth="1"/>
+    <col min="13313" max="13313" width="42.28515625" customWidth="1"/>
+    <col min="13314" max="13314" width="97.7109375" customWidth="1"/>
+    <col min="13569" max="13569" width="42.28515625" customWidth="1"/>
+    <col min="13570" max="13570" width="97.7109375" customWidth="1"/>
+    <col min="13825" max="13825" width="42.28515625" customWidth="1"/>
+    <col min="13826" max="13826" width="97.7109375" customWidth="1"/>
+    <col min="14081" max="14081" width="42.28515625" customWidth="1"/>
+    <col min="14082" max="14082" width="97.7109375" customWidth="1"/>
+    <col min="14337" max="14337" width="42.28515625" customWidth="1"/>
+    <col min="14338" max="14338" width="97.7109375" customWidth="1"/>
+    <col min="14593" max="14593" width="42.28515625" customWidth="1"/>
+    <col min="14594" max="14594" width="97.7109375" customWidth="1"/>
+    <col min="14849" max="14849" width="42.28515625" customWidth="1"/>
+    <col min="14850" max="14850" width="97.7109375" customWidth="1"/>
+    <col min="15105" max="15105" width="42.28515625" customWidth="1"/>
+    <col min="15106" max="15106" width="97.7109375" customWidth="1"/>
+    <col min="15361" max="15361" width="42.28515625" customWidth="1"/>
+    <col min="15362" max="15362" width="97.7109375" customWidth="1"/>
+    <col min="15617" max="15617" width="42.28515625" customWidth="1"/>
+    <col min="15618" max="15618" width="97.7109375" customWidth="1"/>
+    <col min="15873" max="15873" width="42.28515625" customWidth="1"/>
+    <col min="15874" max="15874" width="97.7109375" customWidth="1"/>
+    <col min="16129" max="16129" width="42.28515625" customWidth="1"/>
+    <col min="16130" max="16130" width="97.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13">
+      <c r="A1" s="45"/>
+      <c r="B1" s="45"/>
+    </row>
+    <row r="2" spans="1:13" s="48" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A2" s="46" t="s">
+        <v>8</v>
+      </c>
+      <c r="B2" s="47">
+        <v>162101</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="48" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A3" s="46" t="s">
+        <v>9</v>
+      </c>
+      <c r="B3" s="47" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="48" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A4" s="46" t="s">
+        <v>11</v>
+      </c>
+      <c r="B4" s="49" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="48" customFormat="1" ht="27" customHeight="1">
+      <c r="A5" s="50" t="s">
+        <v>12</v>
+      </c>
+      <c r="B5" s="47" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="48" customFormat="1" ht="24" customHeight="1">
+      <c r="A6" s="50" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" s="47" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="48" customFormat="1" ht="24.75" customHeight="1">
+      <c r="A7" s="46" t="s">
+        <v>15</v>
+      </c>
+      <c r="B7" s="51" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="48" customFormat="1" ht="24" customHeight="1">
+      <c r="A8" s="46" t="s">
+        <v>17</v>
+      </c>
+      <c r="B8" s="49" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="48" customFormat="1" ht="45" customHeight="1">
+      <c r="A9" s="46" t="s">
+        <v>19</v>
+      </c>
+      <c r="B9" s="51" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="48" customFormat="1" ht="57.75" customHeight="1">
+      <c r="A10" s="46" t="s">
+        <v>21</v>
+      </c>
+      <c r="B10" s="51" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="48" customFormat="1" ht="34.5" customHeight="1">
+      <c r="A11" s="46" t="s">
+        <v>23</v>
+      </c>
+      <c r="B11" s="52" t="s">
+        <v>24</v>
+      </c>
+      <c r="M11" s="53"/>
+    </row>
+    <row r="12" spans="1:13" s="48" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A12" s="46" t="s">
+        <v>25</v>
+      </c>
+      <c r="B12" s="54" t="s">
+        <v>26</v>
+      </c>
+      <c r="M12" s="53"/>
+    </row>
+    <row r="13" spans="1:13" s="48" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A13" s="55" t="s">
+        <v>27</v>
+      </c>
+      <c r="B13" s="56" t="s">
+        <v>28</v>
+      </c>
+      <c r="M13" s="53"/>
+    </row>
+    <row r="14" spans="1:13" s="48" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A14" s="55" t="s">
+        <v>29</v>
+      </c>
+      <c r="B14" s="56" t="s">
+        <v>30</v>
+      </c>
+      <c r="M14" s="53"/>
+    </row>
+    <row r="15" spans="1:13" s="48" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A15" s="55" t="s">
+        <v>31</v>
+      </c>
+      <c r="B15" s="56" t="s">
+        <v>32</v>
+      </c>
+      <c r="M15" s="53"/>
+    </row>
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A16" s="46" t="s">
+        <v>33</v>
+      </c>
+      <c r="B16" s="57" t="s">
+        <v>79</v>
+      </c>
+      <c r="M16" s="58"/>
+    </row>
+    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+      <c r="A17" s="46" t="s">
+        <v>34</v>
+      </c>
+      <c r="B17" s="57" t="s">
+        <v>80</v>
+      </c>
+      <c r="M17" s="59"/>
+    </row>
+    <row r="18" spans="1:13" ht="22.5" customHeight="1">
+      <c r="A18" s="46" t="s">
+        <v>35</v>
+      </c>
+      <c r="B18" s="49" t="s">
+        <v>36</v>
+      </c>
+      <c r="M18" s="58"/>
+    </row>
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A19" s="46" t="s">
+        <v>37</v>
+      </c>
+      <c r="B19" s="49" t="s">
+        <v>38</v>
+      </c>
+      <c r="M19" s="59"/>
+    </row>
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A20" s="46" t="s">
+        <v>39</v>
+      </c>
+      <c r="B20" s="60" t="s">
+        <v>40</v>
+      </c>
+      <c r="M20" s="58"/>
+    </row>
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A21" s="46" t="s">
+        <v>41</v>
+      </c>
+      <c r="B21" s="61" t="s">
+        <v>42</v>
+      </c>
+      <c r="M21" s="59"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="62"/>
+      <c r="B22" s="63"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="M23" s="59"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="M24" s="58"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="B25" s="64" t="s">
+        <v>43</v>
+      </c>
+      <c r="M25" s="59"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="M26" s="58"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B21" r:id="rId1"/>
+    <hyperlink ref="B15" r:id="rId2"/>
+    <hyperlink ref="B12" r:id="rId3"/>
+    <hyperlink ref="B13" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A2:D41"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="F38" sqref="F38"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="9.7109375" style="7" customWidth="1"/>
+    <col min="2" max="2" width="15.85546875" style="7" customWidth="1"/>
+    <col min="3" max="3" width="9.140625" style="7"/>
+    <col min="4" max="4" width="8.7109375" style="7" customWidth="1"/>
+    <col min="5" max="16384" width="9.140625" style="7"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:4" ht="64.5" customHeight="1">
+      <c r="A2" s="72" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="73"/>
+    </row>
+    <row r="3" spans="1:4" ht="15.75" customHeight="1">
+      <c r="A3" s="8"/>
+      <c r="B3" s="9"/>
+    </row>
+    <row r="4" spans="1:4" ht="30" customHeight="1" thickBot="1">
+      <c r="A4" s="43"/>
+      <c r="B4" s="44" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4">
+      <c r="A5" s="10">
+        <v>1990</v>
+      </c>
+      <c r="B5" s="11">
+        <v>7869</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4">
+      <c r="A6" s="13">
+        <v>1991</v>
+      </c>
+      <c r="B6" s="14">
+        <v>6130</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" ht="13.5" customHeight="1">
+      <c r="A7" s="13">
+        <v>1992</v>
+      </c>
+      <c r="B7" s="14">
+        <v>5046</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" ht="12.75" customHeight="1">
+      <c r="A8" s="13">
+        <v>1993</v>
+      </c>
+      <c r="B8" s="14">
+        <v>3856</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" ht="12.75" customHeight="1">
+      <c r="A9" s="13">
+        <v>1994</v>
+      </c>
+      <c r="B9" s="14">
+        <v>2322</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" ht="12" customHeight="1">
+      <c r="A10" s="13">
+        <v>1995</v>
+      </c>
+      <c r="B10" s="14">
+        <v>1663</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4">
+      <c r="A11" s="13">
+        <v>1996</v>
+      </c>
+      <c r="B11" s="14">
+        <v>1407</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4">
+      <c r="A12" s="13">
+        <v>1997</v>
+      </c>
+      <c r="B12" s="14">
+        <v>1344</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4">
+      <c r="A13" s="13">
+        <v>1998</v>
+      </c>
+      <c r="B13" s="14">
+        <v>1132</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4">
+      <c r="A14" s="13">
+        <v>1999</v>
+      </c>
+      <c r="B14" s="14">
+        <v>1105</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4">
+      <c r="A15" s="13">
+        <v>2000</v>
+      </c>
+      <c r="B15" s="14">
+        <v>1218</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4">
+      <c r="A16" s="13">
+        <v>2001</v>
+      </c>
+      <c r="B16" s="14">
+        <v>1506</v>
+      </c>
+      <c r="D16" s="20"/>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="13">
+        <v>2002</v>
+      </c>
+      <c r="B17" s="14">
+        <v>1552</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="13">
+        <v>2003</v>
+      </c>
+      <c r="B18" s="14">
+        <v>2111</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="13">
+        <v>2004</v>
+      </c>
+      <c r="B19" s="14">
+        <v>2591</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="13">
+        <v>2005</v>
+      </c>
+      <c r="B20" s="14">
+        <v>4992</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="13">
+        <v>2006</v>
+      </c>
+      <c r="B21" s="14">
+        <v>6245</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="13">
+        <v>2007</v>
+      </c>
+      <c r="B22" s="14">
+        <v>6679</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2" ht="14.25" customHeight="1">
+      <c r="A23" s="21">
+        <v>2008</v>
+      </c>
+      <c r="B23" s="23">
+        <v>6848</v>
+      </c>
+    </row>
+    <row r="24" spans="1:2">
+      <c r="A24" s="1">
+        <v>2009</v>
+      </c>
+      <c r="B24" s="23">
+        <v>6403</v>
+      </c>
+    </row>
+    <row r="25" spans="1:2">
+      <c r="A25" s="1">
+        <v>2010</v>
+      </c>
+      <c r="B25" s="23">
+        <v>6409</v>
+      </c>
+    </row>
+    <row r="26" spans="1:2">
+      <c r="A26" s="26">
+        <v>2011</v>
+      </c>
+      <c r="B26" s="23">
+        <v>6531</v>
+      </c>
+    </row>
+    <row r="27" spans="1:2">
+      <c r="A27" s="26">
+        <v>2012</v>
+      </c>
+      <c r="B27" s="23">
+        <v>6742</v>
+      </c>
+    </row>
+    <row r="28" spans="1:2">
+      <c r="A28" s="1">
+        <v>2013</v>
+      </c>
+      <c r="B28" s="2">
+        <v>6844</v>
+      </c>
+    </row>
+    <row r="29" spans="1:2">
+      <c r="A29" s="1">
+        <v>2014</v>
+      </c>
+      <c r="B29" s="2">
+        <v>7516</v>
+      </c>
+    </row>
+    <row r="30" spans="1:2" s="39" customFormat="1">
+      <c r="A30" s="34">
+        <v>2015</v>
+      </c>
+      <c r="B30" s="37">
+        <v>8940</v>
+      </c>
+    </row>
+    <row r="31" spans="1:2">
+      <c r="A31" s="1">
+        <v>2016</v>
+      </c>
+      <c r="B31" s="4">
+        <v>10513</v>
+      </c>
+    </row>
+    <row r="32" spans="1:2">
+      <c r="A32" s="1">
+        <v>2017</v>
+      </c>
+      <c r="B32" s="4">
+        <v>11168</v>
+      </c>
+    </row>
+    <row r="33" spans="1:2">
+      <c r="A33" s="1">
+        <v>2018</v>
+      </c>
+      <c r="B33" s="4">
+        <v>12521</v>
+      </c>
+    </row>
+    <row r="34" spans="1:2">
+      <c r="A34" s="1">
+        <v>2019</v>
+      </c>
+      <c r="B34" s="4">
+        <v>13126</v>
+      </c>
+    </row>
+    <row r="35" spans="1:2">
+      <c r="A35" s="1">
+        <v>2020</v>
+      </c>
+      <c r="B35" s="4">
+        <v>15332</v>
+      </c>
+    </row>
+    <row r="36" spans="1:2">
+      <c r="A36" s="1">
+        <v>2021</v>
+      </c>
+      <c r="B36" s="4">
+        <v>16910</v>
+      </c>
+    </row>
+    <row r="37" spans="1:2">
+      <c r="A37" s="1">
+        <v>2022</v>
+      </c>
+      <c r="B37" s="4">
+        <v>15666.527</v>
+      </c>
+    </row>
+    <row r="38" spans="1:2">
+      <c r="A38" s="1">
+        <v>2023</v>
+      </c>
+      <c r="B38" s="4">
+        <v>17826.955999999998</v>
+      </c>
+    </row>
+    <row r="39" spans="1:2">
+      <c r="A39" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B39" s="4">
+        <v>19124.2</v>
+      </c>
+    </row>
+    <row r="40" spans="1:2">
+      <c r="A40" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B40" s="4">
+        <v>20314</v>
+      </c>
+    </row>
+    <row r="41" spans="1:2">
+      <c r="A41" s="41"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A2:B2"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A2:D42"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="G40" sqref="G40"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="9.7109375" style="7" customWidth="1"/>
+    <col min="2" max="2" width="19.7109375" style="7" customWidth="1"/>
+    <col min="3" max="3" width="9.140625" style="7"/>
+    <col min="4" max="4" width="8.7109375" style="7" customWidth="1"/>
+    <col min="5" max="16384" width="9.140625" style="7"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:4" ht="56.25" customHeight="1">
+      <c r="A2" s="72" t="s">
+        <v>70</v>
+      </c>
+      <c r="B2" s="73"/>
+    </row>
+    <row r="3" spans="1:4" ht="15.75" customHeight="1">
+      <c r="A3" s="8"/>
+      <c r="B3" s="9"/>
+    </row>
+    <row r="4" spans="1:4" ht="30" customHeight="1" thickBot="1">
+      <c r="A4" s="43"/>
+      <c r="B4" s="44" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4">
+      <c r="A5" s="10">
+        <v>1990</v>
+      </c>
+      <c r="B5" s="12" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4">
+      <c r="A6" s="13">
+        <v>1991</v>
+      </c>
+      <c r="B6" s="15">
+        <v>77.900000000000006</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" ht="13.5" customHeight="1">
+      <c r="A7" s="13">
+        <v>1992</v>
+      </c>
+      <c r="B7" s="15">
+        <v>82.3</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" ht="12.75" customHeight="1">
+      <c r="A8" s="13">
+        <v>1993</v>
+      </c>
+      <c r="B8" s="15">
+        <v>76.400000000000006</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" ht="12.75" customHeight="1">
+      <c r="A9" s="13">
+        <v>1994</v>
+      </c>
+      <c r="B9" s="15">
+        <v>60.2</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" ht="12" customHeight="1">
+      <c r="A10" s="13">
+        <v>1995</v>
+      </c>
+      <c r="B10" s="15">
+        <v>71.599999999999994</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4">
+      <c r="A11" s="13">
+        <v>1996</v>
+      </c>
+      <c r="B11" s="15">
+        <v>84.6</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4">
+      <c r="A12" s="13">
+        <v>1997</v>
+      </c>
+      <c r="B12" s="15">
+        <v>95.5</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4">
+      <c r="A13" s="13">
+        <v>1998</v>
+      </c>
+      <c r="B13" s="15">
+        <v>84.2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4">
+      <c r="A14" s="13">
+        <v>1999</v>
+      </c>
+      <c r="B14" s="15">
+        <v>97.6</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4">
+      <c r="A15" s="13">
+        <v>2000</v>
+      </c>
+      <c r="B15" s="15">
+        <v>110.2</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4">
+      <c r="A16" s="13">
+        <v>2001</v>
+      </c>
+      <c r="B16" s="15">
+        <v>123.7</v>
+      </c>
+      <c r="D16" s="20"/>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="13">
+        <v>2002</v>
+      </c>
+      <c r="B17" s="15">
+        <v>103.1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="13">
+        <v>2003</v>
+      </c>
+      <c r="B18" s="16">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="13">
+        <v>2004</v>
+      </c>
+      <c r="B19" s="15">
+        <v>122.7</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="13">
+        <v>2005</v>
+      </c>
+      <c r="B20" s="15">
+        <v>192.7</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="13">
+        <v>2006</v>
+      </c>
+      <c r="B21" s="15">
+        <v>125.1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="13">
+        <v>2007</v>
+      </c>
+      <c r="B22" s="16">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2" ht="14.25" customHeight="1">
+      <c r="A23" s="21">
+        <v>2008</v>
+      </c>
+      <c r="B23" s="5">
+        <v>102.5</v>
+      </c>
+    </row>
+    <row r="24" spans="1:2">
+      <c r="A24" s="1">
+        <v>2009</v>
+      </c>
+      <c r="B24" s="5">
+        <v>93.5</v>
+      </c>
+    </row>
+    <row r="25" spans="1:2">
+      <c r="A25" s="1">
+        <v>2010</v>
+      </c>
+      <c r="B25" s="25">
+        <v>100.1</v>
+      </c>
+    </row>
+    <row r="26" spans="1:2">
+      <c r="A26" s="26">
+        <v>2011</v>
+      </c>
+      <c r="B26" s="29">
+        <v>101.9</v>
+      </c>
+    </row>
+    <row r="27" spans="1:2">
+      <c r="A27" s="26">
+        <v>2012</v>
+      </c>
+      <c r="B27" s="29">
+        <v>103.2</v>
+      </c>
+    </row>
+    <row r="28" spans="1:2">
+      <c r="A28" s="1">
+        <v>2013</v>
+      </c>
+      <c r="B28" s="3">
+        <v>101.5</v>
+      </c>
+    </row>
+    <row r="29" spans="1:2">
+      <c r="A29" s="1">
+        <v>2014</v>
+      </c>
+      <c r="B29" s="3">
+        <v>109.8</v>
+      </c>
+    </row>
+    <row r="30" spans="1:2" s="39" customFormat="1">
+      <c r="A30" s="34">
+        <v>2015</v>
+      </c>
+      <c r="B30" s="38">
+        <v>118.9</v>
+      </c>
+    </row>
+    <row r="31" spans="1:2">
+      <c r="A31" s="1">
+        <v>2016</v>
+      </c>
+      <c r="B31" s="5">
+        <v>117.6</v>
+      </c>
+    </row>
+    <row r="32" spans="1:2">
+      <c r="A32" s="1">
+        <v>2017</v>
+      </c>
+      <c r="B32" s="5">
+        <v>106.2</v>
+      </c>
+    </row>
+    <row r="33" spans="1:2">
+      <c r="A33" s="1">
+        <v>2018</v>
+      </c>
+      <c r="B33" s="5">
+        <v>112.1</v>
+      </c>
+    </row>
+    <row r="34" spans="1:2">
+      <c r="A34" s="1">
+        <v>2019</v>
+      </c>
+      <c r="B34" s="5">
+        <v>104.8</v>
+      </c>
+    </row>
+    <row r="35" spans="1:2">
+      <c r="A35" s="1">
+        <v>2020</v>
+      </c>
+      <c r="B35" s="5">
+        <v>116.8</v>
+      </c>
+    </row>
+    <row r="36" spans="1:2">
+      <c r="A36" s="1">
+        <v>2021</v>
+      </c>
+      <c r="B36" s="5">
+        <v>110.3</v>
+      </c>
+    </row>
+    <row r="37" spans="1:2">
+      <c r="A37" s="1">
+        <v>2022</v>
+      </c>
+      <c r="B37" s="5">
+        <v>92.6</v>
+      </c>
+    </row>
+    <row r="38" spans="1:2">
+      <c r="A38" s="1">
+        <v>2023</v>
+      </c>
+      <c r="B38" s="5">
+        <v>113.8</v>
+      </c>
+    </row>
+    <row r="39" spans="1:2">
+      <c r="A39" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B39" s="5">
+        <v>107.3</v>
+      </c>
+    </row>
+    <row r="40" spans="1:2">
+      <c r="A40" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B40" s="75">
+        <v>106.2</v>
+      </c>
+    </row>
+    <row r="41" spans="1:2">
+      <c r="A41" s="41"/>
+      <c r="B41" s="40"/>
+    </row>
+    <row r="42" spans="1:2">
+      <c r="B42" s="42"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A2:B2"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A2:E42"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="E40" sqref="E40"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="9.7109375" style="7" customWidth="1"/>
+    <col min="2" max="2" width="19.42578125" style="7" customWidth="1"/>
+    <col min="3" max="4" width="9.140625" style="7"/>
+    <col min="5" max="5" width="8.7109375" style="7" customWidth="1"/>
+    <col min="6" max="16384" width="9.140625" style="7"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:5" ht="68.25" customHeight="1">
+      <c r="A2" s="72" t="s">
+        <v>6</v>
+      </c>
+      <c r="B2" s="73"/>
+    </row>
+    <row r="3" spans="1:5" ht="15.75" customHeight="1">
+      <c r="A3" s="8"/>
+      <c r="B3" s="9"/>
+    </row>
+    <row r="4" spans="1:5" ht="30" customHeight="1" thickBot="1">
+      <c r="A4" s="43"/>
+      <c r="B4" s="44" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="10">
+        <v>1990</v>
+      </c>
+      <c r="B5" s="11">
+        <v>1164</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="13">
+        <v>1991</v>
+      </c>
+      <c r="B6" s="14">
+        <v>1133</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" ht="13.5" customHeight="1">
+      <c r="A7" s="13">
+        <v>1992</v>
+      </c>
+      <c r="B7" s="14">
+        <v>1122</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" ht="12.75" customHeight="1">
+      <c r="A8" s="13">
+        <v>1993</v>
+      </c>
+      <c r="B8" s="14">
+        <v>1057</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" ht="12.75" customHeight="1">
+      <c r="A9" s="13">
+        <v>1994</v>
+      </c>
+      <c r="B9" s="14">
+        <v>764</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" ht="12" customHeight="1">
+      <c r="A10" s="13">
+        <v>1995</v>
+      </c>
+      <c r="B10" s="14">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="13">
+        <v>1996</v>
+      </c>
+      <c r="B11" s="14">
+        <v>699</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="13">
+        <v>1997</v>
+      </c>
+      <c r="B12" s="14">
+        <v>851</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="13">
+        <v>1998</v>
+      </c>
+      <c r="B13" s="14">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" s="13">
+        <v>1999</v>
+      </c>
+      <c r="B14" s="14">
+        <v>843</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="13">
+        <v>2000</v>
+      </c>
+      <c r="B15" s="14">
+        <v>910</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="13">
+        <v>2001</v>
+      </c>
+      <c r="B16" s="14">
+        <v>1094</v>
+      </c>
+      <c r="E16" s="20"/>
+    </row>
+    <row r="17" spans="1:3">
+      <c r="A17" s="13">
+        <v>2002</v>
+      </c>
+      <c r="B17" s="14">
+        <v>1159</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3">
+      <c r="A18" s="13">
+        <v>2003</v>
+      </c>
+      <c r="B18" s="14">
+        <v>1432</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3">
+      <c r="A19" s="13">
+        <v>2004</v>
+      </c>
+      <c r="B19" s="14">
+        <v>1781</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3">
+      <c r="A20" s="13">
+        <v>2005</v>
+      </c>
+      <c r="B20" s="14">
+        <v>2505</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3">
+      <c r="A21" s="13">
+        <v>2006</v>
+      </c>
+      <c r="B21" s="14">
+        <v>3680</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3">
+      <c r="A22" s="13">
+        <v>2007</v>
+      </c>
+      <c r="B22" s="14">
+        <v>3856</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3" ht="14.25" customHeight="1">
+      <c r="A23" s="21">
+        <v>2008</v>
+      </c>
+      <c r="B23" s="23">
+        <v>3527</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3">
+      <c r="A24" s="1">
+        <v>2009</v>
+      </c>
+      <c r="B24" s="23">
+        <v>3089</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3">
+      <c r="A25" s="1">
+        <v>2010</v>
+      </c>
+      <c r="B25" s="23">
+        <v>2973</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3">
+      <c r="A26" s="26">
+        <v>2011</v>
+      </c>
+      <c r="B26" s="23">
+        <v>3570</v>
+      </c>
+      <c r="C26" s="31"/>
+    </row>
+    <row r="27" spans="1:3">
+      <c r="A27" s="26">
+        <v>2012</v>
+      </c>
+      <c r="B27" s="23">
+        <v>3339</v>
+      </c>
+      <c r="C27" s="32"/>
+    </row>
+    <row r="28" spans="1:3">
+      <c r="A28" s="1">
+        <v>2013</v>
+      </c>
+      <c r="B28" s="2">
+        <v>3587</v>
+      </c>
+      <c r="C28" s="32"/>
+    </row>
+    <row r="29" spans="1:3">
+      <c r="A29" s="1">
+        <v>2014</v>
+      </c>
+      <c r="B29" s="2">
+        <v>3785</v>
+      </c>
+      <c r="C29" s="32"/>
+    </row>
+    <row r="30" spans="1:3" s="39" customFormat="1">
+      <c r="A30" s="34">
+        <v>2015</v>
+      </c>
+      <c r="B30" s="35">
+        <v>4400</v>
+      </c>
+      <c r="C30" s="31"/>
+    </row>
+    <row r="31" spans="1:3">
+      <c r="A31" s="1">
+        <v>2016</v>
+      </c>
+      <c r="B31" s="2">
+        <v>5201</v>
+      </c>
+      <c r="C31" s="32"/>
+    </row>
+    <row r="32" spans="1:3">
+      <c r="A32" s="1">
+        <v>2017</v>
+      </c>
+      <c r="B32" s="2">
+        <v>4322</v>
+      </c>
+      <c r="C32" s="32"/>
+    </row>
+    <row r="33" spans="1:3">
+      <c r="A33" s="1">
+        <v>2018</v>
+      </c>
+      <c r="B33" s="2">
+        <v>5877</v>
+      </c>
+      <c r="C33" s="32"/>
+    </row>
+    <row r="34" spans="1:3">
+      <c r="A34" s="1">
+        <v>2019</v>
+      </c>
+      <c r="B34" s="2">
+        <v>6500</v>
+      </c>
+      <c r="C34" s="32"/>
+    </row>
+    <row r="35" spans="1:3">
+      <c r="A35" s="1">
+        <v>2020</v>
+      </c>
+      <c r="B35" s="2">
+        <v>6405</v>
+      </c>
+      <c r="C35" s="32"/>
+    </row>
+    <row r="36" spans="1:3">
+      <c r="A36" s="1">
+        <v>2021</v>
+      </c>
+      <c r="B36" s="2">
+        <v>7066</v>
+      </c>
+      <c r="C36" s="32"/>
+    </row>
+    <row r="37" spans="1:3">
+      <c r="A37" s="1">
+        <v>2022</v>
+      </c>
+      <c r="B37" s="2">
+        <v>6781.5020000000004</v>
+      </c>
+      <c r="C37" s="32"/>
+    </row>
+    <row r="38" spans="1:3">
+      <c r="A38" s="1">
+        <v>2023</v>
+      </c>
+      <c r="B38" s="2">
+        <v>6622.6719999999996</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3">
+      <c r="A39" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B39" s="2">
+        <v>6912.2</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3">
+      <c r="A40" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B40" s="2">
+        <v>7097</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3">
+      <c r="A41" s="41"/>
+      <c r="B41" s="42"/>
+    </row>
+    <row r="42" spans="1:3">
+      <c r="B42" s="42"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A2:B2"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A2:E41"/>
+  <sheetViews>
+    <sheetView topLeftCell="A7" workbookViewId="0">
+      <selection activeCell="G46" sqref="G45:H46"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="9.7109375" style="7" customWidth="1"/>
+    <col min="2" max="2" width="21.7109375" style="7" customWidth="1"/>
+    <col min="3" max="4" width="9.140625" style="7"/>
+    <col min="5" max="5" width="8.7109375" style="7" customWidth="1"/>
+    <col min="6" max="16384" width="9.140625" style="7"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:5" ht="96.75" customHeight="1">
+      <c r="A2" s="72" t="s">
+        <v>63</v>
+      </c>
+      <c r="B2" s="73"/>
+    </row>
+    <row r="3" spans="1:5" ht="15.75" customHeight="1">
+      <c r="A3" s="8"/>
+      <c r="B3" s="9"/>
+    </row>
+    <row r="4" spans="1:5" ht="30" customHeight="1" thickBot="1">
+      <c r="A4" s="43"/>
+      <c r="B4" s="44" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="10">
+        <v>1990</v>
+      </c>
+      <c r="B5" s="12" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="13">
+        <v>1991</v>
+      </c>
+      <c r="B6" s="15">
+        <v>97.3</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" ht="13.5" customHeight="1">
+      <c r="A7" s="13">
+        <v>1992</v>
+      </c>
+      <c r="B7" s="16">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" ht="12.75" customHeight="1">
+      <c r="A8" s="13">
+        <v>1993</v>
+      </c>
+      <c r="B8" s="15">
+        <v>94.2</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" ht="12.75" customHeight="1">
+      <c r="A9" s="13">
+        <v>1994</v>
+      </c>
+      <c r="B9" s="15">
+        <v>72.3</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" ht="12" customHeight="1">
+      <c r="A10" s="13">
+        <v>1995</v>
+      </c>
+      <c r="B10" s="15">
+        <v>82.2</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="13">
+        <v>1996</v>
+      </c>
+      <c r="B11" s="15">
+        <v>111.3</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="13">
+        <v>1997</v>
+      </c>
+      <c r="B12" s="15">
+        <v>121.7</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="13">
+        <v>1998</v>
+      </c>
+      <c r="B13" s="15">
+        <v>94.4</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" s="13">
+        <v>1999</v>
+      </c>
+      <c r="B14" s="16">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="13">
+        <v>2000</v>
+      </c>
+      <c r="B15" s="15">
+        <v>107.9</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="13">
+        <v>2001</v>
+      </c>
+      <c r="B16" s="15">
+        <v>120.2</v>
+      </c>
+      <c r="E16" s="20"/>
+    </row>
+    <row r="17" spans="1:3">
+      <c r="A17" s="13">
+        <v>2002</v>
+      </c>
+      <c r="B17" s="15">
+        <v>105.9</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3">
+      <c r="A18" s="13">
+        <v>2003</v>
+      </c>
+      <c r="B18" s="15">
+        <v>123.6</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3">
+      <c r="A19" s="13">
+        <v>2004</v>
+      </c>
+      <c r="B19" s="15">
+        <v>124.3</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3">
+      <c r="A20" s="13">
+        <v>2005</v>
+      </c>
+      <c r="B20" s="15">
+        <v>145.19999999999999</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3">
+      <c r="A21" s="13">
+        <v>2006</v>
+      </c>
+      <c r="B21" s="15">
+        <v>146.9</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3">
+      <c r="A22" s="13">
+        <v>2007</v>
+      </c>
+      <c r="B22" s="15">
+        <v>104.8</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3" ht="14.25" customHeight="1">
+      <c r="A23" s="21">
+        <v>2008</v>
+      </c>
+      <c r="B23" s="5">
+        <v>91.5</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3">
+      <c r="A24" s="1">
+        <v>2009</v>
+      </c>
+      <c r="B24" s="5">
+        <v>87.6</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3">
+      <c r="A25" s="1">
+        <v>2010</v>
+      </c>
+      <c r="B25" s="25">
+        <v>96.3</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3">
+      <c r="A26" s="26">
+        <v>2011</v>
+      </c>
+      <c r="B26" s="30">
+        <v>120.1</v>
+      </c>
+      <c r="C26" s="31"/>
+    </row>
+    <row r="27" spans="1:3">
+      <c r="A27" s="26">
+        <v>2012</v>
+      </c>
+      <c r="B27" s="30">
+        <v>93.5</v>
+      </c>
+      <c r="C27" s="32"/>
+    </row>
+    <row r="28" spans="1:3">
+      <c r="A28" s="1">
+        <v>2013</v>
+      </c>
+      <c r="B28" s="3">
+        <v>107.4</v>
+      </c>
+      <c r="C28" s="32"/>
+    </row>
+    <row r="29" spans="1:3">
+      <c r="A29" s="1">
+        <v>2014</v>
+      </c>
+      <c r="B29" s="3">
+        <v>105.5</v>
+      </c>
+      <c r="C29" s="32"/>
+    </row>
+    <row r="30" spans="1:3" s="39" customFormat="1">
+      <c r="A30" s="34">
+        <v>2015</v>
+      </c>
+      <c r="B30" s="36">
+        <v>116.2</v>
+      </c>
+      <c r="C30" s="31"/>
+    </row>
+    <row r="31" spans="1:3">
+      <c r="A31" s="1">
+        <v>2016</v>
+      </c>
+      <c r="B31" s="3">
+        <v>118.2</v>
+      </c>
+      <c r="C31" s="32"/>
+    </row>
+    <row r="32" spans="1:3">
+      <c r="A32" s="1">
+        <v>2017</v>
+      </c>
+      <c r="B32" s="3">
+        <v>83.1</v>
+      </c>
+      <c r="C32" s="32"/>
+    </row>
+    <row r="33" spans="1:3">
+      <c r="A33" s="1">
+        <v>2018</v>
+      </c>
+      <c r="B33" s="6">
+        <v>136</v>
+      </c>
+      <c r="C33" s="32"/>
+    </row>
+    <row r="34" spans="1:3">
+      <c r="A34" s="1">
+        <v>2019</v>
+      </c>
+      <c r="B34" s="6">
+        <v>111.3</v>
+      </c>
+      <c r="C34" s="32"/>
+    </row>
+    <row r="35" spans="1:3">
+      <c r="A35" s="1">
+        <v>2020</v>
+      </c>
+      <c r="B35" s="6">
+        <v>99.5</v>
+      </c>
+      <c r="C35" s="32"/>
+    </row>
+    <row r="36" spans="1:3">
+      <c r="A36" s="1">
+        <v>2021</v>
+      </c>
+      <c r="B36" s="6">
+        <v>110.3</v>
+      </c>
+      <c r="C36" s="32"/>
+    </row>
+    <row r="37" spans="1:3">
+      <c r="A37" s="1">
+        <v>2022</v>
+      </c>
+      <c r="B37" s="6">
+        <v>96</v>
+      </c>
+      <c r="C37" s="32"/>
+    </row>
+    <row r="38" spans="1:3">
+      <c r="A38" s="1">
+        <v>2023</v>
+      </c>
+      <c r="B38" s="6">
+        <v>97.7</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3">
+      <c r="A39" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B39" s="6">
+        <v>104.4</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3">
+      <c r="A40" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B40" s="75">
+        <v>102.7</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3">
+      <c r="A41" s="41"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A2:B2"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:M26"/>
+  <sheetViews>
+    <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
+      <selection activeCell="B18" sqref="B18"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="42.28515625" style="64" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="64" customWidth="1"/>
+    <col min="257" max="257" width="42.28515625" customWidth="1"/>
+    <col min="258" max="258" width="97.7109375" customWidth="1"/>
+    <col min="513" max="513" width="42.28515625" customWidth="1"/>
+    <col min="514" max="514" width="97.7109375" customWidth="1"/>
+    <col min="769" max="769" width="42.28515625" customWidth="1"/>
+    <col min="770" max="770" width="97.7109375" customWidth="1"/>
+    <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
+    <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
+    <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
+    <col min="1282" max="1282" width="97.7109375" customWidth="1"/>
+    <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
+    <col min="1538" max="1538" width="97.7109375" customWidth="1"/>
+    <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
+    <col min="1794" max="1794" width="97.7109375" customWidth="1"/>
+    <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
+    <col min="2050" max="2050" width="97.7109375" customWidth="1"/>
+    <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
+    <col min="2306" max="2306" width="97.7109375" customWidth="1"/>
+    <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
+    <col min="2562" max="2562" width="97.7109375" customWidth="1"/>
+    <col min="2817" max="2817" width="42.28515625" customWidth="1"/>
+    <col min="2818" max="2818" width="97.7109375" customWidth="1"/>
+    <col min="3073" max="3073" width="42.28515625" customWidth="1"/>
+    <col min="3074" max="3074" width="97.7109375" customWidth="1"/>
+    <col min="3329" max="3329" width="42.28515625" customWidth="1"/>
+    <col min="3330" max="3330" width="97.7109375" customWidth="1"/>
+    <col min="3585" max="3585" width="42.28515625" customWidth="1"/>
+    <col min="3586" max="3586" width="97.7109375" customWidth="1"/>
+    <col min="3841" max="3841" width="42.28515625" customWidth="1"/>
+    <col min="3842" max="3842" width="97.7109375" customWidth="1"/>
+    <col min="4097" max="4097" width="42.28515625" customWidth="1"/>
+    <col min="4098" max="4098" width="97.7109375" customWidth="1"/>
+    <col min="4353" max="4353" width="42.28515625" customWidth="1"/>
+    <col min="4354" max="4354" width="97.7109375" customWidth="1"/>
+    <col min="4609" max="4609" width="42.28515625" customWidth="1"/>
+    <col min="4610" max="4610" width="97.7109375" customWidth="1"/>
+    <col min="4865" max="4865" width="42.28515625" customWidth="1"/>
+    <col min="4866" max="4866" width="97.7109375" customWidth="1"/>
+    <col min="5121" max="5121" width="42.28515625" customWidth="1"/>
+    <col min="5122" max="5122" width="97.7109375" customWidth="1"/>
+    <col min="5377" max="5377" width="42.28515625" customWidth="1"/>
+    <col min="5378" max="5378" width="97.7109375" customWidth="1"/>
+    <col min="5633" max="5633" width="42.28515625" customWidth="1"/>
+    <col min="5634" max="5634" width="97.7109375" customWidth="1"/>
+    <col min="5889" max="5889" width="42.28515625" customWidth="1"/>
+    <col min="5890" max="5890" width="97.7109375" customWidth="1"/>
+    <col min="6145" max="6145" width="42.28515625" customWidth="1"/>
+    <col min="6146" max="6146" width="97.7109375" customWidth="1"/>
+    <col min="6401" max="6401" width="42.28515625" customWidth="1"/>
+    <col min="6402" max="6402" width="97.7109375" customWidth="1"/>
+    <col min="6657" max="6657" width="42.28515625" customWidth="1"/>
+    <col min="6658" max="6658" width="97.7109375" customWidth="1"/>
+    <col min="6913" max="6913" width="42.28515625" customWidth="1"/>
+    <col min="6914" max="6914" width="97.7109375" customWidth="1"/>
+    <col min="7169" max="7169" width="42.28515625" customWidth="1"/>
+    <col min="7170" max="7170" width="97.7109375" customWidth="1"/>
+    <col min="7425" max="7425" width="42.28515625" customWidth="1"/>
+    <col min="7426" max="7426" width="97.7109375" customWidth="1"/>
+    <col min="7681" max="7681" width="42.28515625" customWidth="1"/>
+    <col min="7682" max="7682" width="97.7109375" customWidth="1"/>
+    <col min="7937" max="7937" width="42.28515625" customWidth="1"/>
+    <col min="7938" max="7938" width="97.7109375" customWidth="1"/>
+    <col min="8193" max="8193" width="42.28515625" customWidth="1"/>
+    <col min="8194" max="8194" width="97.7109375" customWidth="1"/>
+    <col min="8449" max="8449" width="42.28515625" customWidth="1"/>
+    <col min="8450" max="8450" width="97.7109375" customWidth="1"/>
+    <col min="8705" max="8705" width="42.28515625" customWidth="1"/>
+    <col min="8706" max="8706" width="97.7109375" customWidth="1"/>
+    <col min="8961" max="8961" width="42.28515625" customWidth="1"/>
+    <col min="8962" max="8962" width="97.7109375" customWidth="1"/>
+    <col min="9217" max="9217" width="42.28515625" customWidth="1"/>
+    <col min="9218" max="9218" width="97.7109375" customWidth="1"/>
+    <col min="9473" max="9473" width="42.28515625" customWidth="1"/>
+    <col min="9474" max="9474" width="97.7109375" customWidth="1"/>
+    <col min="9729" max="9729" width="42.28515625" customWidth="1"/>
+    <col min="9730" max="9730" width="97.7109375" customWidth="1"/>
+    <col min="9985" max="9985" width="42.28515625" customWidth="1"/>
+    <col min="9986" max="9986" width="97.7109375" customWidth="1"/>
+    <col min="10241" max="10241" width="42.28515625" customWidth="1"/>
+    <col min="10242" max="10242" width="97.7109375" customWidth="1"/>
+    <col min="10497" max="10497" width="42.28515625" customWidth="1"/>
+    <col min="10498" max="10498" width="97.7109375" customWidth="1"/>
+    <col min="10753" max="10753" width="42.28515625" customWidth="1"/>
+    <col min="10754" max="10754" width="97.7109375" customWidth="1"/>
+    <col min="11009" max="11009" width="42.28515625" customWidth="1"/>
+    <col min="11010" max="11010" width="97.7109375" customWidth="1"/>
+    <col min="11265" max="11265" width="42.28515625" customWidth="1"/>
+    <col min="11266" max="11266" width="97.7109375" customWidth="1"/>
+    <col min="11521" max="11521" width="42.28515625" customWidth="1"/>
+    <col min="11522" max="11522" width="97.7109375" customWidth="1"/>
+    <col min="11777" max="11777" width="42.28515625" customWidth="1"/>
+    <col min="11778" max="11778" width="97.7109375" customWidth="1"/>
+    <col min="12033" max="12033" width="42.28515625" customWidth="1"/>
+    <col min="12034" max="12034" width="97.7109375" customWidth="1"/>
+    <col min="12289" max="12289" width="42.28515625" customWidth="1"/>
+    <col min="12290" max="12290" width="97.7109375" customWidth="1"/>
+    <col min="12545" max="12545" width="42.28515625" customWidth="1"/>
+    <col min="12546" max="12546" width="97.7109375" customWidth="1"/>
+    <col min="12801" max="12801" width="42.28515625" customWidth="1"/>
+    <col min="12802" max="12802" width="97.7109375" customWidth="1"/>
+    <col min="13057" max="13057" width="42.28515625" customWidth="1"/>
+    <col min="13058" max="13058" width="97.7109375" customWidth="1"/>
+    <col min="13313" max="13313" width="42.28515625" customWidth="1"/>
+    <col min="13314" max="13314" width="97.7109375" customWidth="1"/>
+    <col min="13569" max="13569" width="42.28515625" customWidth="1"/>
+    <col min="13570" max="13570" width="97.7109375" customWidth="1"/>
+    <col min="13825" max="13825" width="42.28515625" customWidth="1"/>
+    <col min="13826" max="13826" width="97.7109375" customWidth="1"/>
+    <col min="14081" max="14081" width="42.28515625" customWidth="1"/>
+    <col min="14082" max="14082" width="97.7109375" customWidth="1"/>
+    <col min="14337" max="14337" width="42.28515625" customWidth="1"/>
+    <col min="14338" max="14338" width="97.7109375" customWidth="1"/>
+    <col min="14593" max="14593" width="42.28515625" customWidth="1"/>
+    <col min="14594" max="14594" width="97.7109375" customWidth="1"/>
+    <col min="14849" max="14849" width="42.28515625" customWidth="1"/>
+    <col min="14850" max="14850" width="97.7109375" customWidth="1"/>
+    <col min="15105" max="15105" width="42.28515625" customWidth="1"/>
+    <col min="15106" max="15106" width="97.7109375" customWidth="1"/>
+    <col min="15361" max="15361" width="42.28515625" customWidth="1"/>
+    <col min="15362" max="15362" width="97.7109375" customWidth="1"/>
+    <col min="15617" max="15617" width="42.28515625" customWidth="1"/>
+    <col min="15618" max="15618" width="97.7109375" customWidth="1"/>
+    <col min="15873" max="15873" width="42.28515625" customWidth="1"/>
+    <col min="15874" max="15874" width="97.7109375" customWidth="1"/>
+    <col min="16129" max="16129" width="42.28515625" customWidth="1"/>
+    <col min="16130" max="16130" width="97.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13">
+      <c r="A1" s="45"/>
+      <c r="B1" s="45"/>
+    </row>
+    <row r="2" spans="1:13" s="48" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A2" s="46" t="s">
+        <v>8</v>
+      </c>
+      <c r="B2" s="47">
+        <v>162107</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="48" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A3" s="46" t="s">
+        <v>9</v>
+      </c>
+      <c r="B3" s="47" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="48" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A4" s="46" t="s">
+        <v>11</v>
+      </c>
+      <c r="B4" s="49" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="48" customFormat="1" ht="27" customHeight="1">
+      <c r="A5" s="50" t="s">
+        <v>12</v>
+      </c>
+      <c r="B5" s="47" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="48" customFormat="1" ht="24" customHeight="1">
+      <c r="A6" s="50" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" s="47" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="48" customFormat="1" ht="38.25" customHeight="1">
+      <c r="A7" s="46" t="s">
+        <v>15</v>
+      </c>
+      <c r="B7" s="51" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="48" customFormat="1" ht="24" customHeight="1">
+      <c r="A8" s="46" t="s">
+        <v>17</v>
+      </c>
+      <c r="B8" s="49" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="48" customFormat="1" ht="45" customHeight="1">
+      <c r="A9" s="46" t="s">
+        <v>19</v>
+      </c>
+      <c r="B9" s="51" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="48" customFormat="1" ht="57.75" customHeight="1">
+      <c r="A10" s="46" t="s">
+        <v>21</v>
+      </c>
+      <c r="B10" s="51" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="48" customFormat="1" ht="34.5" customHeight="1">
+      <c r="A11" s="46" t="s">
+        <v>23</v>
+      </c>
+      <c r="B11" s="52" t="s">
+        <v>24</v>
+      </c>
+      <c r="M11" s="53"/>
+    </row>
+    <row r="12" spans="1:13" s="48" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A12" s="46" t="s">
+        <v>25</v>
+      </c>
+      <c r="B12" s="54" t="s">
+        <v>26</v>
+      </c>
+      <c r="M12" s="53"/>
+    </row>
+    <row r="13" spans="1:13" s="48" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A13" s="55" t="s">
+        <v>27</v>
+      </c>
+      <c r="B13" s="56" t="s">
+        <v>28</v>
+      </c>
+      <c r="M13" s="53"/>
+    </row>
+    <row r="14" spans="1:13" s="48" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A14" s="55" t="s">
+        <v>29</v>
+      </c>
+      <c r="B14" s="56" t="s">
+        <v>30</v>
+      </c>
+      <c r="M14" s="53"/>
+    </row>
+    <row r="15" spans="1:13" s="48" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A15" s="55" t="s">
+        <v>31</v>
+      </c>
+      <c r="B15" s="56" t="s">
+        <v>56</v>
+      </c>
+      <c r="M15" s="53"/>
+    </row>
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A16" s="46" t="s">
+        <v>33</v>
+      </c>
+      <c r="B16" s="57" t="s">
+        <v>79</v>
+      </c>
+      <c r="M16" s="58"/>
+    </row>
+    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+      <c r="A17" s="46" t="s">
+        <v>34</v>
+      </c>
+      <c r="B17" s="57" t="s">
+        <v>80</v>
+      </c>
+      <c r="M17" s="59"/>
+    </row>
+    <row r="18" spans="1:13" ht="22.5" customHeight="1">
+      <c r="A18" s="46" t="s">
+        <v>35</v>
+      </c>
+      <c r="B18" s="49" t="s">
+        <v>36</v>
+      </c>
+      <c r="M18" s="58"/>
+    </row>
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A19" s="46" t="s">
+        <v>37</v>
+      </c>
+      <c r="B19" s="49" t="s">
+        <v>38</v>
+      </c>
+      <c r="M19" s="59"/>
+    </row>
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A20" s="46" t="s">
+        <v>39</v>
+      </c>
+      <c r="B20" s="60" t="s">
+        <v>40</v>
+      </c>
+      <c r="M20" s="58"/>
+    </row>
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A21" s="46" t="s">
+        <v>41</v>
+      </c>
+      <c r="B21" s="61" t="s">
+        <v>42</v>
+      </c>
+      <c r="M21" s="59"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="62"/>
+      <c r="B22" s="63"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="M23" s="59"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="M24" s="58"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="B25" s="64" t="s">
+        <v>43</v>
+      </c>
+      <c r="M25" s="59"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="M26" s="58"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B21" r:id="rId1"/>
+    <hyperlink ref="B14" r:id="rId2"/>
+    <hyperlink ref="B15" r:id="rId3"/>
+    <hyperlink ref="B12" r:id="rId4"/>
+    <hyperlink ref="B13" r:id="rId5"/>
+  </hyperlinks>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId6"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:M26"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B22" sqref="B22"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="42.28515625" style="64" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="64" customWidth="1"/>
+    <col min="257" max="257" width="42.28515625" customWidth="1"/>
+    <col min="258" max="258" width="97.7109375" customWidth="1"/>
+    <col min="513" max="513" width="42.28515625" customWidth="1"/>
+    <col min="514" max="514" width="97.7109375" customWidth="1"/>
+    <col min="769" max="769" width="42.28515625" customWidth="1"/>
+    <col min="770" max="770" width="97.7109375" customWidth="1"/>
+    <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
+    <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
+    <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
+    <col min="1282" max="1282" width="97.7109375" customWidth="1"/>
+    <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
+    <col min="1538" max="1538" width="97.7109375" customWidth="1"/>
+    <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
+    <col min="1794" max="1794" width="97.7109375" customWidth="1"/>
+    <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
+    <col min="2050" max="2050" width="97.7109375" customWidth="1"/>
+    <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
+    <col min="2306" max="2306" width="97.7109375" customWidth="1"/>
+    <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
+    <col min="2562" max="2562" width="97.7109375" customWidth="1"/>
+    <col min="2817" max="2817" width="42.28515625" customWidth="1"/>
+    <col min="2818" max="2818" width="97.7109375" customWidth="1"/>
+    <col min="3073" max="3073" width="42.28515625" customWidth="1"/>
+    <col min="3074" max="3074" width="97.7109375" customWidth="1"/>
+    <col min="3329" max="3329" width="42.28515625" customWidth="1"/>
+    <col min="3330" max="3330" width="97.7109375" customWidth="1"/>
+    <col min="3585" max="3585" width="42.28515625" customWidth="1"/>
+    <col min="3586" max="3586" width="97.7109375" customWidth="1"/>
+    <col min="3841" max="3841" width="42.28515625" customWidth="1"/>
+    <col min="3842" max="3842" width="97.7109375" customWidth="1"/>
+    <col min="4097" max="4097" width="42.28515625" customWidth="1"/>
+    <col min="4098" max="4098" width="97.7109375" customWidth="1"/>
+    <col min="4353" max="4353" width="42.28515625" customWidth="1"/>
+    <col min="4354" max="4354" width="97.7109375" customWidth="1"/>
+    <col min="4609" max="4609" width="42.28515625" customWidth="1"/>
+    <col min="4610" max="4610" width="97.7109375" customWidth="1"/>
+    <col min="4865" max="4865" width="42.28515625" customWidth="1"/>
+    <col min="4866" max="4866" width="97.7109375" customWidth="1"/>
+    <col min="5121" max="5121" width="42.28515625" customWidth="1"/>
+    <col min="5122" max="5122" width="97.7109375" customWidth="1"/>
+    <col min="5377" max="5377" width="42.28515625" customWidth="1"/>
+    <col min="5378" max="5378" width="97.7109375" customWidth="1"/>
+    <col min="5633" max="5633" width="42.28515625" customWidth="1"/>
+    <col min="5634" max="5634" width="97.7109375" customWidth="1"/>
+    <col min="5889" max="5889" width="42.28515625" customWidth="1"/>
+    <col min="5890" max="5890" width="97.7109375" customWidth="1"/>
+    <col min="6145" max="6145" width="42.28515625" customWidth="1"/>
+    <col min="6146" max="6146" width="97.7109375" customWidth="1"/>
+    <col min="6401" max="6401" width="42.28515625" customWidth="1"/>
+    <col min="6402" max="6402" width="97.7109375" customWidth="1"/>
+    <col min="6657" max="6657" width="42.28515625" customWidth="1"/>
+    <col min="6658" max="6658" width="97.7109375" customWidth="1"/>
+    <col min="6913" max="6913" width="42.28515625" customWidth="1"/>
+    <col min="6914" max="6914" width="97.7109375" customWidth="1"/>
+    <col min="7169" max="7169" width="42.28515625" customWidth="1"/>
+    <col min="7170" max="7170" width="97.7109375" customWidth="1"/>
+    <col min="7425" max="7425" width="42.28515625" customWidth="1"/>
+    <col min="7426" max="7426" width="97.7109375" customWidth="1"/>
+    <col min="7681" max="7681" width="42.28515625" customWidth="1"/>
+    <col min="7682" max="7682" width="97.7109375" customWidth="1"/>
+    <col min="7937" max="7937" width="42.28515625" customWidth="1"/>
+    <col min="7938" max="7938" width="97.7109375" customWidth="1"/>
+    <col min="8193" max="8193" width="42.28515625" customWidth="1"/>
+    <col min="8194" max="8194" width="97.7109375" customWidth="1"/>
+    <col min="8449" max="8449" width="42.28515625" customWidth="1"/>
+    <col min="8450" max="8450" width="97.7109375" customWidth="1"/>
+    <col min="8705" max="8705" width="42.28515625" customWidth="1"/>
+    <col min="8706" max="8706" width="97.7109375" customWidth="1"/>
+    <col min="8961" max="8961" width="42.28515625" customWidth="1"/>
+    <col min="8962" max="8962" width="97.7109375" customWidth="1"/>
+    <col min="9217" max="9217" width="42.28515625" customWidth="1"/>
+    <col min="9218" max="9218" width="97.7109375" customWidth="1"/>
+    <col min="9473" max="9473" width="42.28515625" customWidth="1"/>
+    <col min="9474" max="9474" width="97.7109375" customWidth="1"/>
+    <col min="9729" max="9729" width="42.28515625" customWidth="1"/>
+    <col min="9730" max="9730" width="97.7109375" customWidth="1"/>
+    <col min="9985" max="9985" width="42.28515625" customWidth="1"/>
+    <col min="9986" max="9986" width="97.7109375" customWidth="1"/>
+    <col min="10241" max="10241" width="42.28515625" customWidth="1"/>
+    <col min="10242" max="10242" width="97.7109375" customWidth="1"/>
+    <col min="10497" max="10497" width="42.28515625" customWidth="1"/>
+    <col min="10498" max="10498" width="97.7109375" customWidth="1"/>
+    <col min="10753" max="10753" width="42.28515625" customWidth="1"/>
+    <col min="10754" max="10754" width="97.7109375" customWidth="1"/>
+    <col min="11009" max="11009" width="42.28515625" customWidth="1"/>
+    <col min="11010" max="11010" width="97.7109375" customWidth="1"/>
+    <col min="11265" max="11265" width="42.28515625" customWidth="1"/>
+    <col min="11266" max="11266" width="97.7109375" customWidth="1"/>
+    <col min="11521" max="11521" width="42.28515625" customWidth="1"/>
+    <col min="11522" max="11522" width="97.7109375" customWidth="1"/>
+    <col min="11777" max="11777" width="42.28515625" customWidth="1"/>
+    <col min="11778" max="11778" width="97.7109375" customWidth="1"/>
+    <col min="12033" max="12033" width="42.28515625" customWidth="1"/>
+    <col min="12034" max="12034" width="97.7109375" customWidth="1"/>
+    <col min="12289" max="12289" width="42.28515625" customWidth="1"/>
+    <col min="12290" max="12290" width="97.7109375" customWidth="1"/>
+    <col min="12545" max="12545" width="42.28515625" customWidth="1"/>
+    <col min="12546" max="12546" width="97.7109375" customWidth="1"/>
+    <col min="12801" max="12801" width="42.28515625" customWidth="1"/>
+    <col min="12802" max="12802" width="97.7109375" customWidth="1"/>
+    <col min="13057" max="13057" width="42.28515625" customWidth="1"/>
+    <col min="13058" max="13058" width="97.7109375" customWidth="1"/>
+    <col min="13313" max="13313" width="42.28515625" customWidth="1"/>
+    <col min="13314" max="13314" width="97.7109375" customWidth="1"/>
+    <col min="13569" max="13569" width="42.28515625" customWidth="1"/>
+    <col min="13570" max="13570" width="97.7109375" customWidth="1"/>
+    <col min="13825" max="13825" width="42.28515625" customWidth="1"/>
+    <col min="13826" max="13826" width="97.7109375" customWidth="1"/>
+    <col min="14081" max="14081" width="42.28515625" customWidth="1"/>
+    <col min="14082" max="14082" width="97.7109375" customWidth="1"/>
+    <col min="14337" max="14337" width="42.28515625" customWidth="1"/>
+    <col min="14338" max="14338" width="97.7109375" customWidth="1"/>
+    <col min="14593" max="14593" width="42.28515625" customWidth="1"/>
+    <col min="14594" max="14594" width="97.7109375" customWidth="1"/>
+    <col min="14849" max="14849" width="42.28515625" customWidth="1"/>
+    <col min="14850" max="14850" width="97.7109375" customWidth="1"/>
+    <col min="15105" max="15105" width="42.28515625" customWidth="1"/>
+    <col min="15106" max="15106" width="97.7109375" customWidth="1"/>
+    <col min="15361" max="15361" width="42.28515625" customWidth="1"/>
+    <col min="15362" max="15362" width="97.7109375" customWidth="1"/>
+    <col min="15617" max="15617" width="42.28515625" customWidth="1"/>
+    <col min="15618" max="15618" width="97.7109375" customWidth="1"/>
+    <col min="15873" max="15873" width="42.28515625" customWidth="1"/>
+    <col min="15874" max="15874" width="97.7109375" customWidth="1"/>
+    <col min="16129" max="16129" width="42.28515625" customWidth="1"/>
+    <col min="16130" max="16130" width="97.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13">
+      <c r="A1" s="45"/>
+      <c r="B1" s="45"/>
+    </row>
+    <row r="2" spans="1:13" s="48" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A2" s="46" t="s">
+        <v>8</v>
+      </c>
+      <c r="B2" s="47">
+        <v>163206</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="48" customFormat="1" ht="27.75" customHeight="1">
+      <c r="A3" s="46" t="s">
+        <v>9</v>
+      </c>
+      <c r="B3" s="52" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="48" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A4" s="46" t="s">
+        <v>11</v>
+      </c>
+      <c r="B4" s="51" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="48" customFormat="1" ht="30.75" customHeight="1">
+      <c r="A5" s="50" t="s">
+        <v>12</v>
+      </c>
+      <c r="B5" s="52" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="48" customFormat="1" ht="24" customHeight="1">
+      <c r="A6" s="50" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" s="47" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="48" customFormat="1" ht="48.75" customHeight="1">
+      <c r="A7" s="46" t="s">
+        <v>15</v>
+      </c>
+      <c r="B7" s="51" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="48" customFormat="1" ht="24" customHeight="1">
+      <c r="A8" s="46" t="s">
+        <v>17</v>
+      </c>
+      <c r="B8" s="47" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="48" customFormat="1" ht="45" customHeight="1">
+      <c r="A9" s="46" t="s">
+        <v>19</v>
+      </c>
+      <c r="B9" s="51" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="48" customFormat="1" ht="57.75" customHeight="1">
+      <c r="A10" s="46" t="s">
+        <v>21</v>
+      </c>
+      <c r="B10" s="51" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="48" customFormat="1" ht="34.5" customHeight="1">
+      <c r="A11" s="46" t="s">
+        <v>23</v>
+      </c>
+      <c r="B11" s="52" t="s">
+        <v>24</v>
+      </c>
+      <c r="M11" s="53"/>
+    </row>
+    <row r="12" spans="1:13" s="48" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A12" s="46" t="s">
+        <v>25</v>
+      </c>
+      <c r="B12" s="54" t="s">
+        <v>26</v>
+      </c>
+      <c r="M12" s="53"/>
+    </row>
+    <row r="13" spans="1:13" s="48" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A13" s="55" t="s">
+        <v>27</v>
+      </c>
+      <c r="B13" s="56" t="s">
+        <v>28</v>
+      </c>
+      <c r="M13" s="53"/>
+    </row>
+    <row r="14" spans="1:13" s="48" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A14" s="55" t="s">
+        <v>29</v>
+      </c>
+      <c r="B14" s="56" t="s">
+        <v>30</v>
+      </c>
+      <c r="M14" s="53"/>
+    </row>
+    <row r="15" spans="1:13" s="48" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A15" s="55" t="s">
+        <v>31</v>
+      </c>
+      <c r="B15" s="56" t="s">
+        <v>62</v>
+      </c>
+      <c r="M15" s="53"/>
+    </row>
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A16" s="46" t="s">
+        <v>33</v>
+      </c>
+      <c r="B16" s="57" t="s">
+        <v>79</v>
+      </c>
+      <c r="M16" s="58"/>
+    </row>
+    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+      <c r="A17" s="46" t="s">
+        <v>34</v>
+      </c>
+      <c r="B17" s="57" t="s">
+        <v>80</v>
+      </c>
+      <c r="M17" s="59"/>
+    </row>
+    <row r="18" spans="1:13" ht="22.5" customHeight="1">
+      <c r="A18" s="46" t="s">
+        <v>35</v>
+      </c>
+      <c r="B18" s="49" t="s">
+        <v>36</v>
+      </c>
+      <c r="M18" s="58"/>
+    </row>
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A19" s="46" t="s">
+        <v>37</v>
+      </c>
+      <c r="B19" s="49" t="s">
+        <v>38</v>
+      </c>
+      <c r="M19" s="59"/>
+    </row>
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A20" s="46" t="s">
+        <v>39</v>
+      </c>
+      <c r="B20" s="60" t="s">
+        <v>40</v>
+      </c>
+      <c r="M20" s="58"/>
+    </row>
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A21" s="46" t="s">
+        <v>41</v>
+      </c>
+      <c r="B21" s="61" t="s">
+        <v>42</v>
+      </c>
+      <c r="M21" s="59"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="62"/>
+      <c r="B22" s="63"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="M23" s="59"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="M24" s="58"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="M25" s="59"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="M26" s="58"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B21" r:id="rId1"/>
+    <hyperlink ref="B14" r:id="rId2"/>
+    <hyperlink ref="B15" r:id="rId3"/>
+    <hyperlink ref="B12" r:id="rId4"/>
+    <hyperlink ref="B13" r:id="rId5"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:M26"/>
+  <sheetViews>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="B18" sqref="B18"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="42.28515625" style="64" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="64" customWidth="1"/>
+    <col min="257" max="257" width="42.28515625" customWidth="1"/>
+    <col min="258" max="258" width="97.7109375" customWidth="1"/>
+    <col min="513" max="513" width="42.28515625" customWidth="1"/>
+    <col min="514" max="514" width="97.7109375" customWidth="1"/>
+    <col min="769" max="769" width="42.28515625" customWidth="1"/>
+    <col min="770" max="770" width="97.7109375" customWidth="1"/>
+    <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
+    <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
+    <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
+    <col min="1282" max="1282" width="97.7109375" customWidth="1"/>
+    <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
+    <col min="1538" max="1538" width="97.7109375" customWidth="1"/>
+    <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
+    <col min="1794" max="1794" width="97.7109375" customWidth="1"/>
+    <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
+    <col min="2050" max="2050" width="97.7109375" customWidth="1"/>
+    <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
+    <col min="2306" max="2306" width="97.7109375" customWidth="1"/>
+    <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
+    <col min="2562" max="2562" width="97.7109375" customWidth="1"/>
+    <col min="2817" max="2817" width="42.28515625" customWidth="1"/>
+    <col min="2818" max="2818" width="97.7109375" customWidth="1"/>
+    <col min="3073" max="3073" width="42.28515625" customWidth="1"/>
+    <col min="3074" max="3074" width="97.7109375" customWidth="1"/>
+    <col min="3329" max="3329" width="42.28515625" customWidth="1"/>
+    <col min="3330" max="3330" width="97.7109375" customWidth="1"/>
+    <col min="3585" max="3585" width="42.28515625" customWidth="1"/>
+    <col min="3586" max="3586" width="97.7109375" customWidth="1"/>
+    <col min="3841" max="3841" width="42.28515625" customWidth="1"/>
+    <col min="3842" max="3842" width="97.7109375" customWidth="1"/>
+    <col min="4097" max="4097" width="42.28515625" customWidth="1"/>
+    <col min="4098" max="4098" width="97.7109375" customWidth="1"/>
+    <col min="4353" max="4353" width="42.28515625" customWidth="1"/>
+    <col min="4354" max="4354" width="97.7109375" customWidth="1"/>
+    <col min="4609" max="4609" width="42.28515625" customWidth="1"/>
+    <col min="4610" max="4610" width="97.7109375" customWidth="1"/>
+    <col min="4865" max="4865" width="42.28515625" customWidth="1"/>
+    <col min="4866" max="4866" width="97.7109375" customWidth="1"/>
+    <col min="5121" max="5121" width="42.28515625" customWidth="1"/>
+    <col min="5122" max="5122" width="97.7109375" customWidth="1"/>
+    <col min="5377" max="5377" width="42.28515625" customWidth="1"/>
+    <col min="5378" max="5378" width="97.7109375" customWidth="1"/>
+    <col min="5633" max="5633" width="42.28515625" customWidth="1"/>
+    <col min="5634" max="5634" width="97.7109375" customWidth="1"/>
+    <col min="5889" max="5889" width="42.28515625" customWidth="1"/>
+    <col min="5890" max="5890" width="97.7109375" customWidth="1"/>
+    <col min="6145" max="6145" width="42.28515625" customWidth="1"/>
+    <col min="6146" max="6146" width="97.7109375" customWidth="1"/>
+    <col min="6401" max="6401" width="42.28515625" customWidth="1"/>
+    <col min="6402" max="6402" width="97.7109375" customWidth="1"/>
+    <col min="6657" max="6657" width="42.28515625" customWidth="1"/>
+    <col min="6658" max="6658" width="97.7109375" customWidth="1"/>
+    <col min="6913" max="6913" width="42.28515625" customWidth="1"/>
+    <col min="6914" max="6914" width="97.7109375" customWidth="1"/>
+    <col min="7169" max="7169" width="42.28515625" customWidth="1"/>
+    <col min="7170" max="7170" width="97.7109375" customWidth="1"/>
+    <col min="7425" max="7425" width="42.28515625" customWidth="1"/>
+    <col min="7426" max="7426" width="97.7109375" customWidth="1"/>
+    <col min="7681" max="7681" width="42.28515625" customWidth="1"/>
+    <col min="7682" max="7682" width="97.7109375" customWidth="1"/>
+    <col min="7937" max="7937" width="42.28515625" customWidth="1"/>
+    <col min="7938" max="7938" width="97.7109375" customWidth="1"/>
+    <col min="8193" max="8193" width="42.28515625" customWidth="1"/>
+    <col min="8194" max="8194" width="97.7109375" customWidth="1"/>
+    <col min="8449" max="8449" width="42.28515625" customWidth="1"/>
+    <col min="8450" max="8450" width="97.7109375" customWidth="1"/>
+    <col min="8705" max="8705" width="42.28515625" customWidth="1"/>
+    <col min="8706" max="8706" width="97.7109375" customWidth="1"/>
+    <col min="8961" max="8961" width="42.28515625" customWidth="1"/>
+    <col min="8962" max="8962" width="97.7109375" customWidth="1"/>
+    <col min="9217" max="9217" width="42.28515625" customWidth="1"/>
+    <col min="9218" max="9218" width="97.7109375" customWidth="1"/>
+    <col min="9473" max="9473" width="42.28515625" customWidth="1"/>
+    <col min="9474" max="9474" width="97.7109375" customWidth="1"/>
+    <col min="9729" max="9729" width="42.28515625" customWidth="1"/>
+    <col min="9730" max="9730" width="97.7109375" customWidth="1"/>
+    <col min="9985" max="9985" width="42.28515625" customWidth="1"/>
+    <col min="9986" max="9986" width="97.7109375" customWidth="1"/>
+    <col min="10241" max="10241" width="42.28515625" customWidth="1"/>
+    <col min="10242" max="10242" width="97.7109375" customWidth="1"/>
+    <col min="10497" max="10497" width="42.28515625" customWidth="1"/>
+    <col min="10498" max="10498" width="97.7109375" customWidth="1"/>
+    <col min="10753" max="10753" width="42.28515625" customWidth="1"/>
+    <col min="10754" max="10754" width="97.7109375" customWidth="1"/>
+    <col min="11009" max="11009" width="42.28515625" customWidth="1"/>
+    <col min="11010" max="11010" width="97.7109375" customWidth="1"/>
+    <col min="11265" max="11265" width="42.28515625" customWidth="1"/>
+    <col min="11266" max="11266" width="97.7109375" customWidth="1"/>
+    <col min="11521" max="11521" width="42.28515625" customWidth="1"/>
+    <col min="11522" max="11522" width="97.7109375" customWidth="1"/>
+    <col min="11777" max="11777" width="42.28515625" customWidth="1"/>
+    <col min="11778" max="11778" width="97.7109375" customWidth="1"/>
+    <col min="12033" max="12033" width="42.28515625" customWidth="1"/>
+    <col min="12034" max="12034" width="97.7109375" customWidth="1"/>
+    <col min="12289" max="12289" width="42.28515625" customWidth="1"/>
+    <col min="12290" max="12290" width="97.7109375" customWidth="1"/>
+    <col min="12545" max="12545" width="42.28515625" customWidth="1"/>
+    <col min="12546" max="12546" width="97.7109375" customWidth="1"/>
+    <col min="12801" max="12801" width="42.28515625" customWidth="1"/>
+    <col min="12802" max="12802" width="97.7109375" customWidth="1"/>
+    <col min="13057" max="13057" width="42.28515625" customWidth="1"/>
+    <col min="13058" max="13058" width="97.7109375" customWidth="1"/>
+    <col min="13313" max="13313" width="42.28515625" customWidth="1"/>
+    <col min="13314" max="13314" width="97.7109375" customWidth="1"/>
+    <col min="13569" max="13569" width="42.28515625" customWidth="1"/>
+    <col min="13570" max="13570" width="97.7109375" customWidth="1"/>
+    <col min="13825" max="13825" width="42.28515625" customWidth="1"/>
+    <col min="13826" max="13826" width="97.7109375" customWidth="1"/>
+    <col min="14081" max="14081" width="42.28515625" customWidth="1"/>
+    <col min="14082" max="14082" width="97.7109375" customWidth="1"/>
+    <col min="14337" max="14337" width="42.28515625" customWidth="1"/>
+    <col min="14338" max="14338" width="97.7109375" customWidth="1"/>
+    <col min="14593" max="14593" width="42.28515625" customWidth="1"/>
+    <col min="14594" max="14594" width="97.7109375" customWidth="1"/>
+    <col min="14849" max="14849" width="42.28515625" customWidth="1"/>
+    <col min="14850" max="14850" width="97.7109375" customWidth="1"/>
+    <col min="15105" max="15105" width="42.28515625" customWidth="1"/>
+    <col min="15106" max="15106" width="97.7109375" customWidth="1"/>
+    <col min="15361" max="15361" width="42.28515625" customWidth="1"/>
+    <col min="15362" max="15362" width="97.7109375" customWidth="1"/>
+    <col min="15617" max="15617" width="42.28515625" customWidth="1"/>
+    <col min="15618" max="15618" width="97.7109375" customWidth="1"/>
+    <col min="15873" max="15873" width="42.28515625" customWidth="1"/>
+    <col min="15874" max="15874" width="97.7109375" customWidth="1"/>
+    <col min="16129" max="16129" width="42.28515625" customWidth="1"/>
+    <col min="16130" max="16130" width="97.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13">
+      <c r="A1" s="45"/>
+      <c r="B1" s="45"/>
+    </row>
+    <row r="2" spans="1:13" s="48" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A2" s="46" t="s">
+        <v>8</v>
+      </c>
+      <c r="B2" s="47">
+        <v>163213</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="48" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A3" s="46" t="s">
+        <v>9</v>
+      </c>
+      <c r="B3" s="47" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="48" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A4" s="46" t="s">
+        <v>11</v>
+      </c>
+      <c r="B4" s="49" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="48" customFormat="1" ht="27" customHeight="1">
+      <c r="A5" s="50" t="s">
+        <v>12</v>
+      </c>
+      <c r="B5" s="47" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="48" customFormat="1" ht="24" customHeight="1">
+      <c r="A6" s="50" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" s="47" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="48" customFormat="1" ht="48.75" customHeight="1">
+      <c r="A7" s="46" t="s">
+        <v>15</v>
+      </c>
+      <c r="B7" s="51" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="48" customFormat="1" ht="24" customHeight="1">
+      <c r="A8" s="46" t="s">
+        <v>17</v>
+      </c>
+      <c r="B8" s="49" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="48" customFormat="1" ht="45" customHeight="1">
+      <c r="A9" s="46" t="s">
+        <v>19</v>
+      </c>
+      <c r="B9" s="51" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="48" customFormat="1" ht="57.75" customHeight="1">
+      <c r="A10" s="46" t="s">
+        <v>21</v>
+      </c>
+      <c r="B10" s="51" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="48" customFormat="1" ht="34.5" customHeight="1">
+      <c r="A11" s="46" t="s">
+        <v>23</v>
+      </c>
+      <c r="B11" s="52" t="s">
+        <v>24</v>
+      </c>
+      <c r="M11" s="53"/>
+    </row>
+    <row r="12" spans="1:13" s="48" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A12" s="46" t="s">
+        <v>25</v>
+      </c>
+      <c r="B12" s="54" t="s">
+        <v>26</v>
+      </c>
+      <c r="M12" s="53"/>
+    </row>
+    <row r="13" spans="1:13" s="48" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A13" s="55" t="s">
+        <v>73</v>
+      </c>
+      <c r="B13" s="56" t="s">
+        <v>28</v>
+      </c>
+      <c r="M13" s="53"/>
+    </row>
+    <row r="14" spans="1:13" s="48" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A14" s="55" t="s">
+        <v>74</v>
+      </c>
+      <c r="B14" s="56" t="s">
+        <v>30</v>
+      </c>
+      <c r="M14" s="53"/>
+    </row>
+    <row r="15" spans="1:13" s="48" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A15" s="55" t="s">
+        <v>75</v>
+      </c>
+      <c r="B15" s="56" t="s">
+        <v>76</v>
+      </c>
+      <c r="M15" s="53"/>
+    </row>
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A16" s="46" t="s">
+        <v>33</v>
+      </c>
+      <c r="B16" s="57" t="s">
+        <v>79</v>
+      </c>
+      <c r="M16" s="58"/>
+    </row>
+    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+      <c r="A17" s="46" t="s">
+        <v>34</v>
+      </c>
+      <c r="B17" s="57" t="s">
+        <v>80</v>
+      </c>
+      <c r="M17" s="59"/>
+    </row>
+    <row r="18" spans="1:13" ht="22.5" customHeight="1">
+      <c r="A18" s="46" t="s">
+        <v>35</v>
+      </c>
+      <c r="B18" s="49" t="s">
+        <v>36</v>
+      </c>
+      <c r="M18" s="58"/>
+    </row>
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A19" s="46" t="s">
+        <v>37</v>
+      </c>
+      <c r="B19" s="49" t="s">
+        <v>38</v>
+      </c>
+      <c r="M19" s="59"/>
+    </row>
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A20" s="46" t="s">
+        <v>39</v>
+      </c>
+      <c r="B20" s="60" t="s">
+        <v>40</v>
+      </c>
+      <c r="M20" s="58"/>
+    </row>
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A21" s="46" t="s">
+        <v>41</v>
+      </c>
+      <c r="B21" s="61" t="s">
+        <v>42</v>
+      </c>
+      <c r="M21" s="59"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="62"/>
+      <c r="B22" s="63"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="M23" s="59"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="M24" s="58"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="M25" s="59"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="M26" s="58"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B21" r:id="rId1"/>
+    <hyperlink ref="B14" r:id="rId2"/>
+    <hyperlink ref="B15" r:id="rId3"/>
+    <hyperlink ref="B12" r:id="rId4"/>
+    <hyperlink ref="B13" r:id="rId5"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:M26"/>
+  <sheetViews>
+    <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
+      <selection activeCell="B18" sqref="B18"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="42.28515625" style="64" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="64" customWidth="1"/>
+    <col min="257" max="257" width="42.28515625" customWidth="1"/>
+    <col min="258" max="258" width="97.7109375" customWidth="1"/>
+    <col min="513" max="513" width="42.28515625" customWidth="1"/>
+    <col min="514" max="514" width="97.7109375" customWidth="1"/>
+    <col min="769" max="769" width="42.28515625" customWidth="1"/>
+    <col min="770" max="770" width="97.7109375" customWidth="1"/>
+    <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
+    <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
+    <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
+    <col min="1282" max="1282" width="97.7109375" customWidth="1"/>
+    <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
+    <col min="1538" max="1538" width="97.7109375" customWidth="1"/>
+    <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
+    <col min="1794" max="1794" width="97.7109375" customWidth="1"/>
+    <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
+    <col min="2050" max="2050" width="97.7109375" customWidth="1"/>
+    <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
+    <col min="2306" max="2306" width="97.7109375" customWidth="1"/>
+    <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
+    <col min="2562" max="2562" width="97.7109375" customWidth="1"/>
+    <col min="2817" max="2817" width="42.28515625" customWidth="1"/>
+    <col min="2818" max="2818" width="97.7109375" customWidth="1"/>
+    <col min="3073" max="3073" width="42.28515625" customWidth="1"/>
+    <col min="3074" max="3074" width="97.7109375" customWidth="1"/>
+    <col min="3329" max="3329" width="42.28515625" customWidth="1"/>
+    <col min="3330" max="3330" width="97.7109375" customWidth="1"/>
+    <col min="3585" max="3585" width="42.28515625" customWidth="1"/>
+    <col min="3586" max="3586" width="97.7109375" customWidth="1"/>
+    <col min="3841" max="3841" width="42.28515625" customWidth="1"/>
+    <col min="3842" max="3842" width="97.7109375" customWidth="1"/>
+    <col min="4097" max="4097" width="42.28515625" customWidth="1"/>
+    <col min="4098" max="4098" width="97.7109375" customWidth="1"/>
+    <col min="4353" max="4353" width="42.28515625" customWidth="1"/>
+    <col min="4354" max="4354" width="97.7109375" customWidth="1"/>
+    <col min="4609" max="4609" width="42.28515625" customWidth="1"/>
+    <col min="4610" max="4610" width="97.7109375" customWidth="1"/>
+    <col min="4865" max="4865" width="42.28515625" customWidth="1"/>
+    <col min="4866" max="4866" width="97.7109375" customWidth="1"/>
+    <col min="5121" max="5121" width="42.28515625" customWidth="1"/>
+    <col min="5122" max="5122" width="97.7109375" customWidth="1"/>
+    <col min="5377" max="5377" width="42.28515625" customWidth="1"/>
+    <col min="5378" max="5378" width="97.7109375" customWidth="1"/>
+    <col min="5633" max="5633" width="42.28515625" customWidth="1"/>
+    <col min="5634" max="5634" width="97.7109375" customWidth="1"/>
+    <col min="5889" max="5889" width="42.28515625" customWidth="1"/>
+    <col min="5890" max="5890" width="97.7109375" customWidth="1"/>
+    <col min="6145" max="6145" width="42.28515625" customWidth="1"/>
+    <col min="6146" max="6146" width="97.7109375" customWidth="1"/>
+    <col min="6401" max="6401" width="42.28515625" customWidth="1"/>
+    <col min="6402" max="6402" width="97.7109375" customWidth="1"/>
+    <col min="6657" max="6657" width="42.28515625" customWidth="1"/>
+    <col min="6658" max="6658" width="97.7109375" customWidth="1"/>
+    <col min="6913" max="6913" width="42.28515625" customWidth="1"/>
+    <col min="6914" max="6914" width="97.7109375" customWidth="1"/>
+    <col min="7169" max="7169" width="42.28515625" customWidth="1"/>
+    <col min="7170" max="7170" width="97.7109375" customWidth="1"/>
+    <col min="7425" max="7425" width="42.28515625" customWidth="1"/>
+    <col min="7426" max="7426" width="97.7109375" customWidth="1"/>
+    <col min="7681" max="7681" width="42.28515625" customWidth="1"/>
+    <col min="7682" max="7682" width="97.7109375" customWidth="1"/>
+    <col min="7937" max="7937" width="42.28515625" customWidth="1"/>
+    <col min="7938" max="7938" width="97.7109375" customWidth="1"/>
+    <col min="8193" max="8193" width="42.28515625" customWidth="1"/>
+    <col min="8194" max="8194" width="97.7109375" customWidth="1"/>
+    <col min="8449" max="8449" width="42.28515625" customWidth="1"/>
+    <col min="8450" max="8450" width="97.7109375" customWidth="1"/>
+    <col min="8705" max="8705" width="42.28515625" customWidth="1"/>
+    <col min="8706" max="8706" width="97.7109375" customWidth="1"/>
+    <col min="8961" max="8961" width="42.28515625" customWidth="1"/>
+    <col min="8962" max="8962" width="97.7109375" customWidth="1"/>
+    <col min="9217" max="9217" width="42.28515625" customWidth="1"/>
+    <col min="9218" max="9218" width="97.7109375" customWidth="1"/>
+    <col min="9473" max="9473" width="42.28515625" customWidth="1"/>
+    <col min="9474" max="9474" width="97.7109375" customWidth="1"/>
+    <col min="9729" max="9729" width="42.28515625" customWidth="1"/>
+    <col min="9730" max="9730" width="97.7109375" customWidth="1"/>
+    <col min="9985" max="9985" width="42.28515625" customWidth="1"/>
+    <col min="9986" max="9986" width="97.7109375" customWidth="1"/>
+    <col min="10241" max="10241" width="42.28515625" customWidth="1"/>
+    <col min="10242" max="10242" width="97.7109375" customWidth="1"/>
+    <col min="10497" max="10497" width="42.28515625" customWidth="1"/>
+    <col min="10498" max="10498" width="97.7109375" customWidth="1"/>
+    <col min="10753" max="10753" width="42.28515625" customWidth="1"/>
+    <col min="10754" max="10754" width="97.7109375" customWidth="1"/>
+    <col min="11009" max="11009" width="42.28515625" customWidth="1"/>
+    <col min="11010" max="11010" width="97.7109375" customWidth="1"/>
+    <col min="11265" max="11265" width="42.28515625" customWidth="1"/>
+    <col min="11266" max="11266" width="97.7109375" customWidth="1"/>
+    <col min="11521" max="11521" width="42.28515625" customWidth="1"/>
+    <col min="11522" max="11522" width="97.7109375" customWidth="1"/>
+    <col min="11777" max="11777" width="42.28515625" customWidth="1"/>
+    <col min="11778" max="11778" width="97.7109375" customWidth="1"/>
+    <col min="12033" max="12033" width="42.28515625" customWidth="1"/>
+    <col min="12034" max="12034" width="97.7109375" customWidth="1"/>
+    <col min="12289" max="12289" width="42.28515625" customWidth="1"/>
+    <col min="12290" max="12290" width="97.7109375" customWidth="1"/>
+    <col min="12545" max="12545" width="42.28515625" customWidth="1"/>
+    <col min="12546" max="12546" width="97.7109375" customWidth="1"/>
+    <col min="12801" max="12801" width="42.28515625" customWidth="1"/>
+    <col min="12802" max="12802" width="97.7109375" customWidth="1"/>
+    <col min="13057" max="13057" width="42.28515625" customWidth="1"/>
+    <col min="13058" max="13058" width="97.7109375" customWidth="1"/>
+    <col min="13313" max="13313" width="42.28515625" customWidth="1"/>
+    <col min="13314" max="13314" width="97.7109375" customWidth="1"/>
+    <col min="13569" max="13569" width="42.28515625" customWidth="1"/>
+    <col min="13570" max="13570" width="97.7109375" customWidth="1"/>
+    <col min="13825" max="13825" width="42.28515625" customWidth="1"/>
+    <col min="13826" max="13826" width="97.7109375" customWidth="1"/>
+    <col min="14081" max="14081" width="42.28515625" customWidth="1"/>
+    <col min="14082" max="14082" width="97.7109375" customWidth="1"/>
+    <col min="14337" max="14337" width="42.28515625" customWidth="1"/>
+    <col min="14338" max="14338" width="97.7109375" customWidth="1"/>
+    <col min="14593" max="14593" width="42.28515625" customWidth="1"/>
+    <col min="14594" max="14594" width="97.7109375" customWidth="1"/>
+    <col min="14849" max="14849" width="42.28515625" customWidth="1"/>
+    <col min="14850" max="14850" width="97.7109375" customWidth="1"/>
+    <col min="15105" max="15105" width="42.28515625" customWidth="1"/>
+    <col min="15106" max="15106" width="97.7109375" customWidth="1"/>
+    <col min="15361" max="15361" width="42.28515625" customWidth="1"/>
+    <col min="15362" max="15362" width="97.7109375" customWidth="1"/>
+    <col min="15617" max="15617" width="42.28515625" customWidth="1"/>
+    <col min="15618" max="15618" width="97.7109375" customWidth="1"/>
+    <col min="15873" max="15873" width="42.28515625" customWidth="1"/>
+    <col min="15874" max="15874" width="97.7109375" customWidth="1"/>
+    <col min="16129" max="16129" width="42.28515625" customWidth="1"/>
+    <col min="16130" max="16130" width="97.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13">
+      <c r="A1" s="45"/>
+      <c r="B1" s="45"/>
+    </row>
+    <row r="2" spans="1:13" s="48" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A2" s="46" t="s">
+        <v>8</v>
+      </c>
+      <c r="B2" s="47" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="48" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A3" s="46" t="s">
+        <v>9</v>
+      </c>
+      <c r="B3" s="52" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="48" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A4" s="46" t="s">
+        <v>11</v>
+      </c>
+      <c r="B4" s="51" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="48" customFormat="1" ht="27" customHeight="1">
+      <c r="A5" s="50" t="s">
+        <v>12</v>
+      </c>
+      <c r="B5" s="52" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="48" customFormat="1" ht="24" customHeight="1">
+      <c r="A6" s="50" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" s="47" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="48" customFormat="1" ht="24.75" customHeight="1">
+      <c r="A7" s="46" t="s">
+        <v>15</v>
+      </c>
+      <c r="B7" s="51" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="48" customFormat="1" ht="24" customHeight="1">
+      <c r="A8" s="46" t="s">
+        <v>17</v>
+      </c>
+      <c r="B8" s="47" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="48" customFormat="1" ht="45" customHeight="1">
+      <c r="A9" s="46" t="s">
+        <v>19</v>
+      </c>
+      <c r="B9" s="51" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="48" customFormat="1" ht="57.75" customHeight="1">
+      <c r="A10" s="46" t="s">
+        <v>21</v>
+      </c>
+      <c r="B10" s="51" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="48" customFormat="1" ht="34.5" customHeight="1">
+      <c r="A11" s="46" t="s">
+        <v>23</v>
+      </c>
+      <c r="B11" s="52" t="s">
+        <v>24</v>
+      </c>
+      <c r="M11" s="53"/>
+    </row>
+    <row r="12" spans="1:13" s="48" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A12" s="46" t="s">
+        <v>25</v>
+      </c>
+      <c r="B12" s="54" t="s">
+        <v>26</v>
+      </c>
+      <c r="M12" s="53"/>
+    </row>
+    <row r="13" spans="1:13" s="48" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A13" s="55" t="s">
+        <v>27</v>
+      </c>
+      <c r="B13" s="56" t="s">
+        <v>28</v>
+      </c>
+      <c r="M13" s="53"/>
+    </row>
+    <row r="14" spans="1:13" s="48" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A14" s="55" t="s">
+        <v>29</v>
+      </c>
+      <c r="B14" s="56" t="s">
+        <v>30</v>
+      </c>
+      <c r="M14" s="53"/>
+    </row>
+    <row r="15" spans="1:13" s="48" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A15" s="55" t="s">
+        <v>31</v>
+      </c>
+      <c r="B15" s="56" t="s">
+        <v>62</v>
+      </c>
+      <c r="M15" s="53"/>
+    </row>
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A16" s="46" t="s">
+        <v>33</v>
+      </c>
+      <c r="B16" s="57" t="s">
+        <v>79</v>
+      </c>
+      <c r="M16" s="58"/>
+    </row>
+    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+      <c r="A17" s="46" t="s">
+        <v>34</v>
+      </c>
+      <c r="B17" s="57" t="s">
+        <v>80</v>
+      </c>
+      <c r="M17" s="59"/>
+    </row>
+    <row r="18" spans="1:13" ht="22.5" customHeight="1">
+      <c r="A18" s="46" t="s">
+        <v>35</v>
+      </c>
+      <c r="B18" s="49" t="s">
+        <v>36</v>
+      </c>
+      <c r="M18" s="58"/>
+    </row>
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A19" s="46" t="s">
+        <v>37</v>
+      </c>
+      <c r="B19" s="49" t="s">
+        <v>38</v>
+      </c>
+      <c r="M19" s="59"/>
+    </row>
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A20" s="46" t="s">
+        <v>39</v>
+      </c>
+      <c r="B20" s="60" t="s">
+        <v>40</v>
+      </c>
+      <c r="M20" s="58"/>
+    </row>
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A21" s="46" t="s">
+        <v>41</v>
+      </c>
+      <c r="B21" s="61" t="s">
+        <v>42</v>
+      </c>
+      <c r="M21" s="59"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="62"/>
+      <c r="B22" s="63"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="M23" s="59"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="M24" s="58"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="M25" s="59"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="M26" s="58"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B21" r:id="rId1"/>
+    <hyperlink ref="B14" r:id="rId2"/>
+    <hyperlink ref="B15" r:id="rId3"/>
+    <hyperlink ref="B12" r:id="rId4"/>
+    <hyperlink ref="B13" r:id="rId5"/>
+  </hyperlinks>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId6"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:M26"/>
+  <sheetViews>
+    <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
+      <selection activeCell="B18" sqref="B18"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="42.28515625" style="64" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="64" customWidth="1"/>
+    <col min="257" max="257" width="42.28515625" customWidth="1"/>
+    <col min="258" max="258" width="97.7109375" customWidth="1"/>
+    <col min="513" max="513" width="42.28515625" customWidth="1"/>
+    <col min="514" max="514" width="97.7109375" customWidth="1"/>
+    <col min="769" max="769" width="42.28515625" customWidth="1"/>
+    <col min="770" max="770" width="97.7109375" customWidth="1"/>
+    <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
+    <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
+    <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
+    <col min="1282" max="1282" width="97.7109375" customWidth="1"/>
+    <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
+    <col min="1538" max="1538" width="97.7109375" customWidth="1"/>
+    <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
+    <col min="1794" max="1794" width="97.7109375" customWidth="1"/>
+    <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
+    <col min="2050" max="2050" width="97.7109375" customWidth="1"/>
+    <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
+    <col min="2306" max="2306" width="97.7109375" customWidth="1"/>
+    <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
+    <col min="2562" max="2562" width="97.7109375" customWidth="1"/>
+    <col min="2817" max="2817" width="42.28515625" customWidth="1"/>
+    <col min="2818" max="2818" width="97.7109375" customWidth="1"/>
+    <col min="3073" max="3073" width="42.28515625" customWidth="1"/>
+    <col min="3074" max="3074" width="97.7109375" customWidth="1"/>
+    <col min="3329" max="3329" width="42.28515625" customWidth="1"/>
+    <col min="3330" max="3330" width="97.7109375" customWidth="1"/>
+    <col min="3585" max="3585" width="42.28515625" customWidth="1"/>
+    <col min="3586" max="3586" width="97.7109375" customWidth="1"/>
+    <col min="3841" max="3841" width="42.28515625" customWidth="1"/>
+    <col min="3842" max="3842" width="97.7109375" customWidth="1"/>
+    <col min="4097" max="4097" width="42.28515625" customWidth="1"/>
+    <col min="4098" max="4098" width="97.7109375" customWidth="1"/>
+    <col min="4353" max="4353" width="42.28515625" customWidth="1"/>
+    <col min="4354" max="4354" width="97.7109375" customWidth="1"/>
+    <col min="4609" max="4609" width="42.28515625" customWidth="1"/>
+    <col min="4610" max="4610" width="97.7109375" customWidth="1"/>
+    <col min="4865" max="4865" width="42.28515625" customWidth="1"/>
+    <col min="4866" max="4866" width="97.7109375" customWidth="1"/>
+    <col min="5121" max="5121" width="42.28515625" customWidth="1"/>
+    <col min="5122" max="5122" width="97.7109375" customWidth="1"/>
+    <col min="5377" max="5377" width="42.28515625" customWidth="1"/>
+    <col min="5378" max="5378" width="97.7109375" customWidth="1"/>
+    <col min="5633" max="5633" width="42.28515625" customWidth="1"/>
+    <col min="5634" max="5634" width="97.7109375" customWidth="1"/>
+    <col min="5889" max="5889" width="42.28515625" customWidth="1"/>
+    <col min="5890" max="5890" width="97.7109375" customWidth="1"/>
+    <col min="6145" max="6145" width="42.28515625" customWidth="1"/>
+    <col min="6146" max="6146" width="97.7109375" customWidth="1"/>
+    <col min="6401" max="6401" width="42.28515625" customWidth="1"/>
+    <col min="6402" max="6402" width="97.7109375" customWidth="1"/>
+    <col min="6657" max="6657" width="42.28515625" customWidth="1"/>
+    <col min="6658" max="6658" width="97.7109375" customWidth="1"/>
+    <col min="6913" max="6913" width="42.28515625" customWidth="1"/>
+    <col min="6914" max="6914" width="97.7109375" customWidth="1"/>
+    <col min="7169" max="7169" width="42.28515625" customWidth="1"/>
+    <col min="7170" max="7170" width="97.7109375" customWidth="1"/>
+    <col min="7425" max="7425" width="42.28515625" customWidth="1"/>
+    <col min="7426" max="7426" width="97.7109375" customWidth="1"/>
+    <col min="7681" max="7681" width="42.28515625" customWidth="1"/>
+    <col min="7682" max="7682" width="97.7109375" customWidth="1"/>
+    <col min="7937" max="7937" width="42.28515625" customWidth="1"/>
+    <col min="7938" max="7938" width="97.7109375" customWidth="1"/>
+    <col min="8193" max="8193" width="42.28515625" customWidth="1"/>
+    <col min="8194" max="8194" width="97.7109375" customWidth="1"/>
+    <col min="8449" max="8449" width="42.28515625" customWidth="1"/>
+    <col min="8450" max="8450" width="97.7109375" customWidth="1"/>
+    <col min="8705" max="8705" width="42.28515625" customWidth="1"/>
+    <col min="8706" max="8706" width="97.7109375" customWidth="1"/>
+    <col min="8961" max="8961" width="42.28515625" customWidth="1"/>
+    <col min="8962" max="8962" width="97.7109375" customWidth="1"/>
+    <col min="9217" max="9217" width="42.28515625" customWidth="1"/>
+    <col min="9218" max="9218" width="97.7109375" customWidth="1"/>
+    <col min="9473" max="9473" width="42.28515625" customWidth="1"/>
+    <col min="9474" max="9474" width="97.7109375" customWidth="1"/>
+    <col min="9729" max="9729" width="42.28515625" customWidth="1"/>
+    <col min="9730" max="9730" width="97.7109375" customWidth="1"/>
+    <col min="9985" max="9985" width="42.28515625" customWidth="1"/>
+    <col min="9986" max="9986" width="97.7109375" customWidth="1"/>
+    <col min="10241" max="10241" width="42.28515625" customWidth="1"/>
+    <col min="10242" max="10242" width="97.7109375" customWidth="1"/>
+    <col min="10497" max="10497" width="42.28515625" customWidth="1"/>
+    <col min="10498" max="10498" width="97.7109375" customWidth="1"/>
+    <col min="10753" max="10753" width="42.28515625" customWidth="1"/>
+    <col min="10754" max="10754" width="97.7109375" customWidth="1"/>
+    <col min="11009" max="11009" width="42.28515625" customWidth="1"/>
+    <col min="11010" max="11010" width="97.7109375" customWidth="1"/>
+    <col min="11265" max="11265" width="42.28515625" customWidth="1"/>
+    <col min="11266" max="11266" width="97.7109375" customWidth="1"/>
+    <col min="11521" max="11521" width="42.28515625" customWidth="1"/>
+    <col min="11522" max="11522" width="97.7109375" customWidth="1"/>
+    <col min="11777" max="11777" width="42.28515625" customWidth="1"/>
+    <col min="11778" max="11778" width="97.7109375" customWidth="1"/>
+    <col min="12033" max="12033" width="42.28515625" customWidth="1"/>
+    <col min="12034" max="12034" width="97.7109375" customWidth="1"/>
+    <col min="12289" max="12289" width="42.28515625" customWidth="1"/>
+    <col min="12290" max="12290" width="97.7109375" customWidth="1"/>
+    <col min="12545" max="12545" width="42.28515625" customWidth="1"/>
+    <col min="12546" max="12546" width="97.7109375" customWidth="1"/>
+    <col min="12801" max="12801" width="42.28515625" customWidth="1"/>
+    <col min="12802" max="12802" width="97.7109375" customWidth="1"/>
+    <col min="13057" max="13057" width="42.28515625" customWidth="1"/>
+    <col min="13058" max="13058" width="97.7109375" customWidth="1"/>
+    <col min="13313" max="13313" width="42.28515625" customWidth="1"/>
+    <col min="13314" max="13314" width="97.7109375" customWidth="1"/>
+    <col min="13569" max="13569" width="42.28515625" customWidth="1"/>
+    <col min="13570" max="13570" width="97.7109375" customWidth="1"/>
+    <col min="13825" max="13825" width="42.28515625" customWidth="1"/>
+    <col min="13826" max="13826" width="97.7109375" customWidth="1"/>
+    <col min="14081" max="14081" width="42.28515625" customWidth="1"/>
+    <col min="14082" max="14082" width="97.7109375" customWidth="1"/>
+    <col min="14337" max="14337" width="42.28515625" customWidth="1"/>
+    <col min="14338" max="14338" width="97.7109375" customWidth="1"/>
+    <col min="14593" max="14593" width="42.28515625" customWidth="1"/>
+    <col min="14594" max="14594" width="97.7109375" customWidth="1"/>
+    <col min="14849" max="14849" width="42.28515625" customWidth="1"/>
+    <col min="14850" max="14850" width="97.7109375" customWidth="1"/>
+    <col min="15105" max="15105" width="42.28515625" customWidth="1"/>
+    <col min="15106" max="15106" width="97.7109375" customWidth="1"/>
+    <col min="15361" max="15361" width="42.28515625" customWidth="1"/>
+    <col min="15362" max="15362" width="97.7109375" customWidth="1"/>
+    <col min="15617" max="15617" width="42.28515625" customWidth="1"/>
+    <col min="15618" max="15618" width="97.7109375" customWidth="1"/>
+    <col min="15873" max="15873" width="42.28515625" customWidth="1"/>
+    <col min="15874" max="15874" width="97.7109375" customWidth="1"/>
+    <col min="16129" max="16129" width="42.28515625" customWidth="1"/>
+    <col min="16130" max="16130" width="97.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13">
+      <c r="A1" s="45"/>
+      <c r="B1" s="45"/>
+    </row>
+    <row r="2" spans="1:13" s="48" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A2" s="46" t="s">
+        <v>8</v>
+      </c>
+      <c r="B2" s="47">
+        <v>16321301</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="48" customFormat="1" ht="25.5">
+      <c r="A3" s="46" t="s">
+        <v>9</v>
+      </c>
+      <c r="B3" s="52" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="48" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A4" s="46" t="s">
+        <v>11</v>
+      </c>
+      <c r="B4" s="51" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="48" customFormat="1" ht="27" customHeight="1">
+      <c r="A5" s="50" t="s">
+        <v>12</v>
+      </c>
+      <c r="B5" s="52" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="48" customFormat="1" ht="24" customHeight="1">
+      <c r="A6" s="50" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" s="47" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="48" customFormat="1" ht="38.25" customHeight="1">
+      <c r="A7" s="46" t="s">
+        <v>15</v>
+      </c>
+      <c r="B7" s="51" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="48" customFormat="1" ht="24" customHeight="1">
+      <c r="A8" s="46" t="s">
+        <v>17</v>
+      </c>
+      <c r="B8" s="49" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="48" customFormat="1" ht="45" customHeight="1">
+      <c r="A9" s="46" t="s">
+        <v>19</v>
+      </c>
+      <c r="B9" s="51" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="48" customFormat="1" ht="57.75" customHeight="1">
+      <c r="A10" s="46" t="s">
+        <v>21</v>
+      </c>
+      <c r="B10" s="51" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="48" customFormat="1" ht="34.5" customHeight="1">
+      <c r="A11" s="46" t="s">
+        <v>23</v>
+      </c>
+      <c r="B11" s="52" t="s">
+        <v>24</v>
+      </c>
+      <c r="M11" s="53"/>
+    </row>
+    <row r="12" spans="1:13" s="48" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A12" s="46" t="s">
+        <v>25</v>
+      </c>
+      <c r="B12" s="54" t="s">
+        <v>26</v>
+      </c>
+      <c r="M12" s="53"/>
+    </row>
+    <row r="13" spans="1:13" s="48" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A13" s="55" t="s">
+        <v>27</v>
+      </c>
+      <c r="B13" s="56" t="s">
+        <v>28</v>
+      </c>
+      <c r="M13" s="53"/>
+    </row>
+    <row r="14" spans="1:13" s="48" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A14" s="55" t="s">
+        <v>29</v>
+      </c>
+      <c r="B14" s="56" t="s">
+        <v>30</v>
+      </c>
+      <c r="M14" s="53"/>
+    </row>
+    <row r="15" spans="1:13" s="48" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A15" s="55" t="s">
+        <v>31</v>
+      </c>
+      <c r="B15" s="56" t="s">
+        <v>68</v>
+      </c>
+      <c r="M15" s="53"/>
+    </row>
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A16" s="46" t="s">
+        <v>33</v>
+      </c>
+      <c r="B16" s="57" t="s">
+        <v>79</v>
+      </c>
+      <c r="M16" s="58"/>
+    </row>
+    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+      <c r="A17" s="46" t="s">
+        <v>34</v>
+      </c>
+      <c r="B17" s="57" t="s">
+        <v>80</v>
+      </c>
+      <c r="M17" s="59"/>
+    </row>
+    <row r="18" spans="1:13" ht="22.5" customHeight="1">
+      <c r="A18" s="46" t="s">
+        <v>35</v>
+      </c>
+      <c r="B18" s="49" t="s">
+        <v>36</v>
+      </c>
+      <c r="M18" s="58"/>
+    </row>
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A19" s="46" t="s">
+        <v>37</v>
+      </c>
+      <c r="B19" s="49" t="s">
+        <v>38</v>
+      </c>
+      <c r="M19" s="59"/>
+    </row>
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A20" s="46" t="s">
+        <v>39</v>
+      </c>
+      <c r="B20" s="60" t="s">
+        <v>40</v>
+      </c>
+      <c r="M20" s="58"/>
+    </row>
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A21" s="46" t="s">
+        <v>41</v>
+      </c>
+      <c r="B21" s="61" t="s">
+        <v>42</v>
+      </c>
+      <c r="M21" s="59"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="62"/>
+      <c r="B22" s="63"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="M23" s="59"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="M24" s="58"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="B25" s="64" t="s">
+        <v>43</v>
+      </c>
+      <c r="M25" s="59"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="M26" s="58"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B21" r:id="rId1"/>
+    <hyperlink ref="B14" r:id="rId2"/>
+    <hyperlink ref="B15" r:id="rId3"/>
+    <hyperlink ref="B12" r:id="rId4"/>
+    <hyperlink ref="B13" r:id="rId5"/>
+  </hyperlinks>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId6"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <sheetPr codeName="Лист2"/>
+  <dimension ref="A1:C18"/>
+  <sheetViews>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="B43" sqref="B43"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="4.42578125" style="7" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="7" customWidth="1"/>
+    <col min="3" max="256" width="9.140625" style="7"/>
+    <col min="257" max="257" width="4.42578125" style="7" customWidth="1"/>
+    <col min="258" max="258" width="113.5703125" style="7" customWidth="1"/>
+    <col min="259" max="512" width="9.140625" style="7"/>
+    <col min="513" max="513" width="4.42578125" style="7" customWidth="1"/>
+    <col min="514" max="514" width="113.5703125" style="7" customWidth="1"/>
+    <col min="515" max="768" width="9.140625" style="7"/>
+    <col min="769" max="769" width="4.42578125" style="7" customWidth="1"/>
+    <col min="770" max="770" width="113.5703125" style="7" customWidth="1"/>
+    <col min="771" max="1024" width="9.140625" style="7"/>
+    <col min="1025" max="1025" width="4.42578125" style="7" customWidth="1"/>
+    <col min="1026" max="1026" width="113.5703125" style="7" customWidth="1"/>
+    <col min="1027" max="1280" width="9.140625" style="7"/>
+    <col min="1281" max="1281" width="4.42578125" style="7" customWidth="1"/>
+    <col min="1282" max="1282" width="113.5703125" style="7" customWidth="1"/>
+    <col min="1283" max="1536" width="9.140625" style="7"/>
+    <col min="1537" max="1537" width="4.42578125" style="7" customWidth="1"/>
+    <col min="1538" max="1538" width="113.5703125" style="7" customWidth="1"/>
+    <col min="1539" max="1792" width="9.140625" style="7"/>
+    <col min="1793" max="1793" width="4.42578125" style="7" customWidth="1"/>
+    <col min="1794" max="1794" width="113.5703125" style="7" customWidth="1"/>
+    <col min="1795" max="2048" width="9.140625" style="7"/>
+    <col min="2049" max="2049" width="4.42578125" style="7" customWidth="1"/>
+    <col min="2050" max="2050" width="113.5703125" style="7" customWidth="1"/>
+    <col min="2051" max="2304" width="9.140625" style="7"/>
+    <col min="2305" max="2305" width="4.42578125" style="7" customWidth="1"/>
+    <col min="2306" max="2306" width="113.5703125" style="7" customWidth="1"/>
+    <col min="2307" max="2560" width="9.140625" style="7"/>
+    <col min="2561" max="2561" width="4.42578125" style="7" customWidth="1"/>
+    <col min="2562" max="2562" width="113.5703125" style="7" customWidth="1"/>
+    <col min="2563" max="2816" width="9.140625" style="7"/>
+    <col min="2817" max="2817" width="4.42578125" style="7" customWidth="1"/>
+    <col min="2818" max="2818" width="113.5703125" style="7" customWidth="1"/>
+    <col min="2819" max="3072" width="9.140625" style="7"/>
+    <col min="3073" max="3073" width="4.42578125" style="7" customWidth="1"/>
+    <col min="3074" max="3074" width="113.5703125" style="7" customWidth="1"/>
+    <col min="3075" max="3328" width="9.140625" style="7"/>
+    <col min="3329" max="3329" width="4.42578125" style="7" customWidth="1"/>
+    <col min="3330" max="3330" width="113.5703125" style="7" customWidth="1"/>
+    <col min="3331" max="3584" width="9.140625" style="7"/>
+    <col min="3585" max="3585" width="4.42578125" style="7" customWidth="1"/>
+    <col min="3586" max="3586" width="113.5703125" style="7" customWidth="1"/>
+    <col min="3587" max="3840" width="9.140625" style="7"/>
+    <col min="3841" max="3841" width="4.42578125" style="7" customWidth="1"/>
+    <col min="3842" max="3842" width="113.5703125" style="7" customWidth="1"/>
+    <col min="3843" max="4096" width="9.140625" style="7"/>
+    <col min="4097" max="4097" width="4.42578125" style="7" customWidth="1"/>
+    <col min="4098" max="4098" width="113.5703125" style="7" customWidth="1"/>
+    <col min="4099" max="4352" width="9.140625" style="7"/>
+    <col min="4353" max="4353" width="4.42578125" style="7" customWidth="1"/>
+    <col min="4354" max="4354" width="113.5703125" style="7" customWidth="1"/>
+    <col min="4355" max="4608" width="9.140625" style="7"/>
+    <col min="4609" max="4609" width="4.42578125" style="7" customWidth="1"/>
+    <col min="4610" max="4610" width="113.5703125" style="7" customWidth="1"/>
+    <col min="4611" max="4864" width="9.140625" style="7"/>
+    <col min="4865" max="4865" width="4.42578125" style="7" customWidth="1"/>
+    <col min="4866" max="4866" width="113.5703125" style="7" customWidth="1"/>
+    <col min="4867" max="5120" width="9.140625" style="7"/>
+    <col min="5121" max="5121" width="4.42578125" style="7" customWidth="1"/>
+    <col min="5122" max="5122" width="113.5703125" style="7" customWidth="1"/>
+    <col min="5123" max="5376" width="9.140625" style="7"/>
+    <col min="5377" max="5377" width="4.42578125" style="7" customWidth="1"/>
+    <col min="5378" max="5378" width="113.5703125" style="7" customWidth="1"/>
+    <col min="5379" max="5632" width="9.140625" style="7"/>
+    <col min="5633" max="5633" width="4.42578125" style="7" customWidth="1"/>
+    <col min="5634" max="5634" width="113.5703125" style="7" customWidth="1"/>
+    <col min="5635" max="5888" width="9.140625" style="7"/>
+    <col min="5889" max="5889" width="4.42578125" style="7" customWidth="1"/>
+    <col min="5890" max="5890" width="113.5703125" style="7" customWidth="1"/>
+    <col min="5891" max="6144" width="9.140625" style="7"/>
+    <col min="6145" max="6145" width="4.42578125" style="7" customWidth="1"/>
+    <col min="6146" max="6146" width="113.5703125" style="7" customWidth="1"/>
+    <col min="6147" max="6400" width="9.140625" style="7"/>
+    <col min="6401" max="6401" width="4.42578125" style="7" customWidth="1"/>
+    <col min="6402" max="6402" width="113.5703125" style="7" customWidth="1"/>
+    <col min="6403" max="6656" width="9.140625" style="7"/>
+    <col min="6657" max="6657" width="4.42578125" style="7" customWidth="1"/>
+    <col min="6658" max="6658" width="113.5703125" style="7" customWidth="1"/>
+    <col min="6659" max="6912" width="9.140625" style="7"/>
+    <col min="6913" max="6913" width="4.42578125" style="7" customWidth="1"/>
+    <col min="6914" max="6914" width="113.5703125" style="7" customWidth="1"/>
+    <col min="6915" max="7168" width="9.140625" style="7"/>
+    <col min="7169" max="7169" width="4.42578125" style="7" customWidth="1"/>
+    <col min="7170" max="7170" width="113.5703125" style="7" customWidth="1"/>
+    <col min="7171" max="7424" width="9.140625" style="7"/>
+    <col min="7425" max="7425" width="4.42578125" style="7" customWidth="1"/>
+    <col min="7426" max="7426" width="113.5703125" style="7" customWidth="1"/>
+    <col min="7427" max="7680" width="9.140625" style="7"/>
+    <col min="7681" max="7681" width="4.42578125" style="7" customWidth="1"/>
+    <col min="7682" max="7682" width="113.5703125" style="7" customWidth="1"/>
+    <col min="7683" max="7936" width="9.140625" style="7"/>
+    <col min="7937" max="7937" width="4.42578125" style="7" customWidth="1"/>
+    <col min="7938" max="7938" width="113.5703125" style="7" customWidth="1"/>
+    <col min="7939" max="8192" width="9.140625" style="7"/>
+    <col min="8193" max="8193" width="4.42578125" style="7" customWidth="1"/>
+    <col min="8194" max="8194" width="113.5703125" style="7" customWidth="1"/>
+    <col min="8195" max="8448" width="9.140625" style="7"/>
+    <col min="8449" max="8449" width="4.42578125" style="7" customWidth="1"/>
+    <col min="8450" max="8450" width="113.5703125" style="7" customWidth="1"/>
+    <col min="8451" max="8704" width="9.140625" style="7"/>
+    <col min="8705" max="8705" width="4.42578125" style="7" customWidth="1"/>
+    <col min="8706" max="8706" width="113.5703125" style="7" customWidth="1"/>
+    <col min="8707" max="8960" width="9.140625" style="7"/>
+    <col min="8961" max="8961" width="4.42578125" style="7" customWidth="1"/>
+    <col min="8962" max="8962" width="113.5703125" style="7" customWidth="1"/>
+    <col min="8963" max="9216" width="9.140625" style="7"/>
+    <col min="9217" max="9217" width="4.42578125" style="7" customWidth="1"/>
+    <col min="9218" max="9218" width="113.5703125" style="7" customWidth="1"/>
+    <col min="9219" max="9472" width="9.140625" style="7"/>
+    <col min="9473" max="9473" width="4.42578125" style="7" customWidth="1"/>
+    <col min="9474" max="9474" width="113.5703125" style="7" customWidth="1"/>
+    <col min="9475" max="9728" width="9.140625" style="7"/>
+    <col min="9729" max="9729" width="4.42578125" style="7" customWidth="1"/>
+    <col min="9730" max="9730" width="113.5703125" style="7" customWidth="1"/>
+    <col min="9731" max="9984" width="9.140625" style="7"/>
+    <col min="9985" max="9985" width="4.42578125" style="7" customWidth="1"/>
+    <col min="9986" max="9986" width="113.5703125" style="7" customWidth="1"/>
+    <col min="9987" max="10240" width="9.140625" style="7"/>
+    <col min="10241" max="10241" width="4.42578125" style="7" customWidth="1"/>
+    <col min="10242" max="10242" width="113.5703125" style="7" customWidth="1"/>
+    <col min="10243" max="10496" width="9.140625" style="7"/>
+    <col min="10497" max="10497" width="4.42578125" style="7" customWidth="1"/>
+    <col min="10498" max="10498" width="113.5703125" style="7" customWidth="1"/>
+    <col min="10499" max="10752" width="9.140625" style="7"/>
+    <col min="10753" max="10753" width="4.42578125" style="7" customWidth="1"/>
+    <col min="10754" max="10754" width="113.5703125" style="7" customWidth="1"/>
+    <col min="10755" max="11008" width="9.140625" style="7"/>
+    <col min="11009" max="11009" width="4.42578125" style="7" customWidth="1"/>
+    <col min="11010" max="11010" width="113.5703125" style="7" customWidth="1"/>
+    <col min="11011" max="11264" width="9.140625" style="7"/>
+    <col min="11265" max="11265" width="4.42578125" style="7" customWidth="1"/>
+    <col min="11266" max="11266" width="113.5703125" style="7" customWidth="1"/>
+    <col min="11267" max="11520" width="9.140625" style="7"/>
+    <col min="11521" max="11521" width="4.42578125" style="7" customWidth="1"/>
+    <col min="11522" max="11522" width="113.5703125" style="7" customWidth="1"/>
+    <col min="11523" max="11776" width="9.140625" style="7"/>
+    <col min="11777" max="11777" width="4.42578125" style="7" customWidth="1"/>
+    <col min="11778" max="11778" width="113.5703125" style="7" customWidth="1"/>
+    <col min="11779" max="12032" width="9.140625" style="7"/>
+    <col min="12033" max="12033" width="4.42578125" style="7" customWidth="1"/>
+    <col min="12034" max="12034" width="113.5703125" style="7" customWidth="1"/>
+    <col min="12035" max="12288" width="9.140625" style="7"/>
+    <col min="12289" max="12289" width="4.42578125" style="7" customWidth="1"/>
+    <col min="12290" max="12290" width="113.5703125" style="7" customWidth="1"/>
+    <col min="12291" max="12544" width="9.140625" style="7"/>
+    <col min="12545" max="12545" width="4.42578125" style="7" customWidth="1"/>
+    <col min="12546" max="12546" width="113.5703125" style="7" customWidth="1"/>
+    <col min="12547" max="12800" width="9.140625" style="7"/>
+    <col min="12801" max="12801" width="4.42578125" style="7" customWidth="1"/>
+    <col min="12802" max="12802" width="113.5703125" style="7" customWidth="1"/>
+    <col min="12803" max="13056" width="9.140625" style="7"/>
+    <col min="13057" max="13057" width="4.42578125" style="7" customWidth="1"/>
+    <col min="13058" max="13058" width="113.5703125" style="7" customWidth="1"/>
+    <col min="13059" max="13312" width="9.140625" style="7"/>
+    <col min="13313" max="13313" width="4.42578125" style="7" customWidth="1"/>
+    <col min="13314" max="13314" width="113.5703125" style="7" customWidth="1"/>
+    <col min="13315" max="13568" width="9.140625" style="7"/>
+    <col min="13569" max="13569" width="4.42578125" style="7" customWidth="1"/>
+    <col min="13570" max="13570" width="113.5703125" style="7" customWidth="1"/>
+    <col min="13571" max="13824" width="9.140625" style="7"/>
+    <col min="13825" max="13825" width="4.42578125" style="7" customWidth="1"/>
+    <col min="13826" max="13826" width="113.5703125" style="7" customWidth="1"/>
+    <col min="13827" max="14080" width="9.140625" style="7"/>
+    <col min="14081" max="14081" width="4.42578125" style="7" customWidth="1"/>
+    <col min="14082" max="14082" width="113.5703125" style="7" customWidth="1"/>
+    <col min="14083" max="14336" width="9.140625" style="7"/>
+    <col min="14337" max="14337" width="4.42578125" style="7" customWidth="1"/>
+    <col min="14338" max="14338" width="113.5703125" style="7" customWidth="1"/>
+    <col min="14339" max="14592" width="9.140625" style="7"/>
+    <col min="14593" max="14593" width="4.42578125" style="7" customWidth="1"/>
+    <col min="14594" max="14594" width="113.5703125" style="7" customWidth="1"/>
+    <col min="14595" max="14848" width="9.140625" style="7"/>
+    <col min="14849" max="14849" width="4.42578125" style="7" customWidth="1"/>
+    <col min="14850" max="14850" width="113.5703125" style="7" customWidth="1"/>
+    <col min="14851" max="15104" width="9.140625" style="7"/>
+    <col min="15105" max="15105" width="4.42578125" style="7" customWidth="1"/>
+    <col min="15106" max="15106" width="113.5703125" style="7" customWidth="1"/>
+    <col min="15107" max="15360" width="9.140625" style="7"/>
+    <col min="15361" max="15361" width="4.42578125" style="7" customWidth="1"/>
+    <col min="15362" max="15362" width="113.5703125" style="7" customWidth="1"/>
+    <col min="15363" max="15616" width="9.140625" style="7"/>
+    <col min="15617" max="15617" width="4.42578125" style="7" customWidth="1"/>
+    <col min="15618" max="15618" width="113.5703125" style="7" customWidth="1"/>
+    <col min="15619" max="15872" width="9.140625" style="7"/>
+    <col min="15873" max="15873" width="4.42578125" style="7" customWidth="1"/>
+    <col min="15874" max="15874" width="113.5703125" style="7" customWidth="1"/>
+    <col min="15875" max="16128" width="9.140625" style="7"/>
+    <col min="16129" max="16129" width="4.42578125" style="7" customWidth="1"/>
+    <col min="16130" max="16130" width="113.5703125" style="7" customWidth="1"/>
+    <col min="16131" max="16384" width="9.140625" style="7"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:3">
+      <c r="A1" s="65"/>
+      <c r="B1" s="65"/>
+      <c r="C1" s="65"/>
+    </row>
+    <row r="2" spans="1:3">
+      <c r="A2" s="65"/>
+      <c r="B2" s="65"/>
+      <c r="C2" s="65"/>
+    </row>
+    <row r="3" spans="1:3">
+      <c r="A3" s="65"/>
+      <c r="B3" s="66"/>
+      <c r="C3" s="66"/>
+    </row>
+    <row r="4" spans="1:3">
+      <c r="A4" s="65"/>
+      <c r="B4" s="67" t="s">
+        <v>45</v>
+      </c>
+      <c r="C4" s="66"/>
+    </row>
+    <row r="5" spans="1:3">
+      <c r="A5" s="65"/>
+      <c r="B5" s="67" t="s">
+        <v>46</v>
+      </c>
+      <c r="C5" s="66"/>
+    </row>
+    <row r="6" spans="1:3">
+      <c r="A6" s="65"/>
+      <c r="B6" s="67" t="s">
+        <v>47</v>
+      </c>
+      <c r="C6" s="66"/>
+    </row>
+    <row r="7" spans="1:3">
+      <c r="A7" s="65"/>
+      <c r="B7" s="67" t="s">
+        <v>48</v>
+      </c>
+      <c r="C7" s="66"/>
+    </row>
+    <row r="8" spans="1:3">
+      <c r="A8" s="65"/>
+      <c r="B8" s="67" t="s">
+        <v>49</v>
+      </c>
+      <c r="C8" s="66"/>
+    </row>
+    <row r="9" spans="1:3">
+      <c r="A9" s="65"/>
+      <c r="B9" s="65"/>
+      <c r="C9" s="66"/>
+    </row>
+    <row r="10" spans="1:3" ht="25.5">
+      <c r="A10" s="65"/>
+      <c r="B10" s="68" t="s">
+        <v>50</v>
+      </c>
+      <c r="C10" s="66"/>
+    </row>
+    <row r="11" spans="1:3">
+      <c r="A11" s="65"/>
+      <c r="B11" s="65"/>
+      <c r="C11" s="66"/>
+    </row>
+    <row r="12" spans="1:3">
+      <c r="A12" s="65"/>
+      <c r="B12" s="65"/>
+      <c r="C12" s="66"/>
+    </row>
+    <row r="13" spans="1:3">
+      <c r="A13" s="65"/>
+      <c r="B13" s="65"/>
+      <c r="C13" s="65"/>
+    </row>
+    <row r="14" spans="1:3" ht="15">
+      <c r="A14" s="70" t="s">
+        <v>51</v>
+      </c>
+      <c r="B14" s="71"/>
+      <c r="C14" s="71"/>
+    </row>
+    <row r="15" spans="1:3">
+      <c r="A15" s="65"/>
+      <c r="B15" s="65"/>
+      <c r="C15" s="65"/>
+    </row>
+    <row r="16" spans="1:3">
+      <c r="A16" s="65"/>
+      <c r="B16" s="65"/>
+      <c r="C16" s="65"/>
+    </row>
+    <row r="17" spans="1:3">
+      <c r="A17" s="65"/>
+      <c r="B17" s="65"/>
+      <c r="C17" s="65"/>
+    </row>
+    <row r="18" spans="1:3">
+      <c r="B18" s="69"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A14:C14"/>
+  </mergeCells>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A2:E42"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="F40" sqref="F40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="9.7109375" style="7" customWidth="1"/>
     <col min="2" max="2" width="16.140625" style="7" customWidth="1"/>
-    <col min="3" max="3" width="20.42578125" style="7" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="11" max="16384" width="9.140625" style="7"/>
+    <col min="3" max="4" width="9.140625" style="7"/>
+    <col min="5" max="5" width="8.7109375" style="7" customWidth="1"/>
+    <col min="6" max="16384" width="9.140625" style="7"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:7" ht="15.75" customHeight="1">
-      <c r="A2" s="8" t="s">
+    <row r="2" spans="1:5" ht="54" customHeight="1">
+      <c r="A2" s="72" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="9"/>
-[...17 lines deleted...]
-      <c r="B4" s="13" t="s">
+      <c r="B2" s="73"/>
+    </row>
+    <row r="3" spans="1:5" ht="15.75" customHeight="1">
+      <c r="A3" s="8"/>
+      <c r="B3" s="9"/>
+    </row>
+    <row r="4" spans="1:5" ht="30" customHeight="1" thickBot="1">
+      <c r="A4" s="43"/>
+      <c r="B4" s="44" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="10">
+        <v>1990</v>
+      </c>
+      <c r="B5" s="11">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="13">
+        <v>1991</v>
+      </c>
+      <c r="B6" s="14">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" ht="13.5" customHeight="1">
+      <c r="A7" s="13">
+        <v>1992</v>
+      </c>
+      <c r="B7" s="14">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" ht="12.75" customHeight="1">
+      <c r="A8" s="13">
+        <v>1993</v>
+      </c>
+      <c r="B8" s="14">
+        <v>3058</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" ht="12.75" customHeight="1">
+      <c r="A9" s="13">
+        <v>1994</v>
+      </c>
+      <c r="B9" s="14">
+        <v>41546</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" ht="12" customHeight="1">
+      <c r="A10" s="13">
+        <v>1995</v>
+      </c>
+      <c r="B10" s="14">
+        <v>77624</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="13">
+        <v>1996</v>
+      </c>
+      <c r="B11" s="14">
+        <v>61965</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="13">
+        <v>1997</v>
+      </c>
+      <c r="B12" s="14">
+        <v>65454</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="13">
+        <v>1998</v>
+      </c>
+      <c r="B13" s="17">
+        <v>78161</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" s="13">
+        <v>1999</v>
+      </c>
+      <c r="B14" s="14">
+        <v>72298</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="13">
+        <v>2000</v>
+      </c>
+      <c r="B15" s="14">
+        <v>151427</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="13">
+        <v>2001</v>
+      </c>
+      <c r="B16" s="19">
+        <v>254586</v>
+      </c>
+      <c r="E16" s="20"/>
+    </row>
+    <row r="17" spans="1:3">
+      <c r="A17" s="13">
+        <v>2002</v>
+      </c>
+      <c r="B17" s="14">
+        <v>390317</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3">
+      <c r="A18" s="13">
+        <v>2003</v>
+      </c>
+      <c r="B18" s="14">
+        <v>425315</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3">
+      <c r="A19" s="13">
+        <v>2004</v>
+      </c>
+      <c r="B19" s="14">
+        <v>528846</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3">
+      <c r="A20" s="13">
+        <v>2005</v>
+      </c>
+      <c r="B20" s="14">
+        <v>1069505</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3">
+      <c r="A21" s="13">
+        <v>2006</v>
+      </c>
+      <c r="B21" s="14">
+        <v>1442998</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3">
+      <c r="A22" s="13">
+        <v>2007</v>
+      </c>
+      <c r="B22" s="14">
+        <v>1622706</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3" ht="14.25" customHeight="1">
+      <c r="A23" s="21">
+        <v>2008</v>
+      </c>
+      <c r="B23" s="14">
+        <v>1787634</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3">
+      <c r="A24" s="1">
+        <v>2009</v>
+      </c>
+      <c r="B24" s="23">
+        <v>1821819</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3">
+      <c r="A25" s="1">
+        <v>2010</v>
+      </c>
+      <c r="B25" s="2">
+        <v>1943960</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3">
+      <c r="A26" s="26">
+        <v>2011</v>
+      </c>
+      <c r="B26" s="27">
+        <v>2085137</v>
+      </c>
+      <c r="C26" s="31"/>
+    </row>
+    <row r="27" spans="1:3">
+      <c r="A27" s="26">
+        <v>2012</v>
+      </c>
+      <c r="B27" s="27">
+        <v>2266803</v>
+      </c>
+      <c r="C27" s="32"/>
+    </row>
+    <row r="28" spans="1:3">
+      <c r="A28" s="1">
+        <v>2013</v>
+      </c>
+      <c r="B28" s="4">
+        <v>2439390</v>
+      </c>
+      <c r="C28" s="32"/>
+    </row>
+    <row r="29" spans="1:3">
+      <c r="A29" s="1">
+        <v>2014</v>
+      </c>
+      <c r="B29" s="4">
+        <v>2667183</v>
+      </c>
+      <c r="C29" s="32"/>
+    </row>
+    <row r="30" spans="1:3" s="39" customFormat="1">
+      <c r="A30" s="34">
+        <v>2015</v>
+      </c>
+      <c r="B30" s="35">
+        <v>2896877</v>
+      </c>
+      <c r="C30" s="31"/>
+    </row>
+    <row r="31" spans="1:3">
+      <c r="A31" s="1">
+        <v>2016</v>
+      </c>
+      <c r="B31" s="2">
+        <v>3258031</v>
+      </c>
+      <c r="C31" s="32"/>
+    </row>
+    <row r="32" spans="1:3">
+      <c r="A32" s="1">
+        <v>2017</v>
+      </c>
+      <c r="B32" s="2">
+        <v>3509295</v>
+      </c>
+      <c r="C32" s="32"/>
+    </row>
+    <row r="33" spans="1:3">
+      <c r="A33" s="1">
+        <v>2018</v>
+      </c>
+      <c r="B33" s="2">
+        <v>3862995</v>
+      </c>
+      <c r="C33" s="32"/>
+    </row>
+    <row r="34" spans="1:3">
+      <c r="A34" s="1">
+        <v>2019</v>
+      </c>
+      <c r="B34" s="2">
+        <v>4431666</v>
+      </c>
+      <c r="C34" s="32"/>
+    </row>
+    <row r="35" spans="1:3">
+      <c r="A35" s="1">
+        <v>2020</v>
+      </c>
+      <c r="B35" s="2">
+        <v>4934069</v>
+      </c>
+      <c r="C35" s="32"/>
+    </row>
+    <row r="36" spans="1:3">
+      <c r="A36" s="1">
+        <v>2021</v>
+      </c>
+      <c r="B36" s="2">
+        <v>5530681</v>
+      </c>
+      <c r="C36" s="32"/>
+    </row>
+    <row r="37" spans="1:3">
+      <c r="A37" s="1">
+        <v>2022</v>
+      </c>
+      <c r="B37" s="2">
+        <v>6304274.0700000003</v>
+      </c>
+      <c r="C37" s="32"/>
+    </row>
+    <row r="38" spans="1:3">
+      <c r="A38" s="1">
+        <v>2023</v>
+      </c>
+      <c r="B38" s="2">
+        <v>7612810.3310000002</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3">
+      <c r="A39" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B39" s="2">
+        <v>9062096</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3">
+      <c r="A40" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B40" s="74">
+        <v>10846962.615</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3">
+      <c r="A42" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="14"/>
-[...17 lines deleted...]
-      <c r="D5" s="18" t="s">
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A2:B2"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A2:B42"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="H36" sqref="H36"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="9.7109375" style="7" customWidth="1"/>
+    <col min="2" max="2" width="20.42578125" style="7" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="7"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:2" ht="35.25" customHeight="1">
+      <c r="A2" s="72" t="s">
+        <v>52</v>
+      </c>
+      <c r="B2" s="73"/>
+    </row>
+    <row r="3" spans="1:2" ht="15.75" customHeight="1">
+      <c r="A3" s="8"/>
+      <c r="B3" s="9"/>
+    </row>
+    <row r="4" spans="1:2" ht="30" customHeight="1" thickBot="1">
+      <c r="A4" s="43"/>
+      <c r="B4" s="44" t="s">
         <v>5</v>
       </c>
-      <c r="E5" s="18" t="s">
-[...10 lines deleted...]
-      <c r="A6" s="19">
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="10">
         <v>1990</v>
       </c>
-      <c r="B6" s="20">
-[...2 lines deleted...]
-      <c r="C6" s="21">
+      <c r="B5" s="12">
         <v>92.2</v>
       </c>
-      <c r="D6" s="20">
-[...13 lines deleted...]
-      <c r="A7" s="22">
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="13">
         <v>1991</v>
       </c>
-      <c r="B7" s="23">
-[...2 lines deleted...]
-      <c r="C7" s="24">
+      <c r="B6" s="15">
         <v>76.7</v>
       </c>
-      <c r="D7" s="23">
-[...13 lines deleted...]
-      <c r="A8" s="22">
+    </row>
+    <row r="7" spans="1:2" ht="13.5" customHeight="1">
+      <c r="A7" s="13">
         <v>1992</v>
       </c>
-      <c r="B8" s="23">
-[...2 lines deleted...]
-      <c r="C8" s="24">
+      <c r="B7" s="15">
         <v>44.2</v>
       </c>
-      <c r="D8" s="23">
-[...13 lines deleted...]
-      <c r="A9" s="22">
+    </row>
+    <row r="8" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A8" s="13">
         <v>1993</v>
       </c>
-      <c r="B9" s="23">
-[...2 lines deleted...]
-      <c r="C9" s="24">
+      <c r="B8" s="15">
         <v>69.8</v>
       </c>
-      <c r="D9" s="23">
-[...13 lines deleted...]
-      <c r="A10" s="22">
+    </row>
+    <row r="9" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A9" s="13">
         <v>1994</v>
       </c>
-      <c r="B10" s="23">
-[...2 lines deleted...]
-      <c r="C10" s="24">
+      <c r="B9" s="15">
         <v>78.900000000000006</v>
       </c>
-      <c r="D10" s="23">
-[...13 lines deleted...]
-      <c r="A11" s="22">
+    </row>
+    <row r="10" spans="1:2" ht="12" customHeight="1">
+      <c r="A10" s="13">
         <v>1995</v>
       </c>
-      <c r="B11" s="23">
-[...2 lines deleted...]
-      <c r="C11" s="24">
+      <c r="B10" s="15">
         <v>61.5</v>
       </c>
-      <c r="D11" s="23">
-[...13 lines deleted...]
-      <c r="A12" s="22">
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="13">
         <v>1996</v>
       </c>
-      <c r="B12" s="23">
-[...2 lines deleted...]
-      <c r="C12" s="24">
+      <c r="B11" s="15">
         <v>63.3</v>
       </c>
-      <c r="D12" s="23">
-[...13 lines deleted...]
-      <c r="A13" s="22">
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="13">
         <v>1997</v>
       </c>
-      <c r="B13" s="23">
-[...2 lines deleted...]
-      <c r="C13" s="24">
+      <c r="B12" s="15">
         <v>103.1</v>
       </c>
-      <c r="D13" s="23">
-[...13 lines deleted...]
-      <c r="A14" s="22">
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="13">
         <v>1998</v>
       </c>
-      <c r="B14" s="26">
-[...2 lines deleted...]
-      <c r="C14" s="27">
+      <c r="B13" s="18">
         <v>108.7</v>
       </c>
-      <c r="D14" s="23">
-[...13 lines deleted...]
-      <c r="A15" s="22">
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="13">
         <v>1999</v>
       </c>
-      <c r="B15" s="23">
-[...2 lines deleted...]
-      <c r="C15" s="27">
+      <c r="B14" s="18">
         <v>86.2</v>
       </c>
-      <c r="D15" s="23">
-[...13 lines deleted...]
-      <c r="A16" s="22">
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="13">
         <v>2000</v>
       </c>
-      <c r="B16" s="23">
-[...2 lines deleted...]
-      <c r="C16" s="27">
+      <c r="B15" s="18">
         <v>187.7</v>
       </c>
-      <c r="D16" s="23">
-[...2 lines deleted...]
-      <c r="E16" s="24">
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="13">
+        <v>2001</v>
+      </c>
+      <c r="B16" s="18">
+        <v>153.69999999999999</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="13">
+        <v>2002</v>
+      </c>
+      <c r="B17" s="18">
+        <v>141.19999999999999</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="13">
+        <v>2003</v>
+      </c>
+      <c r="B18" s="18">
+        <v>103.7</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="13">
+        <v>2004</v>
+      </c>
+      <c r="B19" s="18">
+        <v>118.4</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="13">
+        <v>2005</v>
+      </c>
+      <c r="B20" s="18">
+        <v>192.4</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="13">
+        <v>2006</v>
+      </c>
+      <c r="B21" s="18">
+        <v>128.4</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="13">
+        <v>2007</v>
+      </c>
+      <c r="B22" s="18">
+        <v>105.9</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2" ht="14.25" customHeight="1">
+      <c r="A23" s="21">
+        <v>2008</v>
+      </c>
+      <c r="B23" s="22">
+        <v>101.7</v>
+      </c>
+    </row>
+    <row r="24" spans="1:2">
+      <c r="A24" s="1">
+        <v>2009</v>
+      </c>
+      <c r="B24" s="6">
+        <v>96.7</v>
+      </c>
+    </row>
+    <row r="25" spans="1:2">
+      <c r="A25" s="1">
+        <v>2010</v>
+      </c>
+      <c r="B25" s="24">
+        <v>102.4</v>
+      </c>
+    </row>
+    <row r="26" spans="1:2">
+      <c r="A26" s="26">
+        <v>2011</v>
+      </c>
+      <c r="B26" s="28">
+        <v>102.8</v>
+      </c>
+    </row>
+    <row r="27" spans="1:2">
+      <c r="A27" s="26">
+        <v>2012</v>
+      </c>
+      <c r="B27" s="28">
+        <v>103.1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:2">
+      <c r="A28" s="1">
+        <v>2013</v>
+      </c>
+      <c r="B28" s="33">
+        <v>103.5</v>
+      </c>
+    </row>
+    <row r="29" spans="1:2">
+      <c r="A29" s="1">
+        <v>2014</v>
+      </c>
+      <c r="B29" s="25">
+        <v>104.6</v>
+      </c>
+    </row>
+    <row r="30" spans="1:2" s="39" customFormat="1">
+      <c r="A30" s="34">
+        <v>2015</v>
+      </c>
+      <c r="B30" s="36">
+        <v>105.8</v>
+      </c>
+    </row>
+    <row r="31" spans="1:2">
+      <c r="A31" s="1">
+        <v>2016</v>
+      </c>
+      <c r="B31" s="3">
+        <v>107.4</v>
+      </c>
+    </row>
+    <row r="32" spans="1:2">
+      <c r="A32" s="1">
+        <v>2017</v>
+      </c>
+      <c r="B32" s="3">
+        <v>102.8</v>
+      </c>
+    </row>
+    <row r="33" spans="1:2">
+      <c r="A33" s="1">
+        <v>2018</v>
+      </c>
+      <c r="B33" s="3">
+        <v>104.6</v>
+      </c>
+    </row>
+    <row r="34" spans="1:2">
+      <c r="A34" s="1">
+        <v>2019</v>
+      </c>
+      <c r="B34" s="3">
+        <v>113.2</v>
+      </c>
+    </row>
+    <row r="35" spans="1:2">
+      <c r="A35" s="1">
+        <v>2020</v>
+      </c>
+      <c r="B35" s="3">
+        <v>111.6</v>
+      </c>
+    </row>
+    <row r="36" spans="1:2">
+      <c r="A36" s="1">
+        <v>2021</v>
+      </c>
+      <c r="B36" s="3">
+        <v>108.3</v>
+      </c>
+    </row>
+    <row r="37" spans="1:2">
+      <c r="A37" s="1">
+        <v>2022</v>
+      </c>
+      <c r="B37" s="3">
         <v>110.2</v>
       </c>
-      <c r="F16" s="23">
-[...501 lines deleted...]
-    <row r="38" spans="1:8">
+    </row>
+    <row r="38" spans="1:2">
       <c r="A38" s="1">
-        <v>2022</v>
-[...21 lines deleted...]
-    <row r="39" spans="1:8">
+        <v>2023</v>
+      </c>
+      <c r="B38" s="3">
+        <v>115.1</v>
+      </c>
+    </row>
+    <row r="39" spans="1:2">
       <c r="A39" s="1">
-        <v>2023</v>
-[...20 lines deleted...]
-    <row r="40" spans="1:8">
+        <v>2024</v>
+      </c>
+      <c r="B39" s="3">
+        <v>115.3</v>
+      </c>
+    </row>
+    <row r="40" spans="1:2">
       <c r="A40" s="1">
-        <v>2024</v>
-[...33 lines deleted...]
-      <c r="F43" s="52"/>
+        <v>2025</v>
+      </c>
+      <c r="B40" s="75">
+        <v>117.5</v>
+      </c>
+    </row>
+    <row r="42" spans="1:2">
+      <c r="A42" s="41" t="s">
+        <v>2</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="5">
-[...4 lines deleted...]
-    <mergeCell ref="F4:G4"/>
+  <mergeCells count="1">
+    <mergeCell ref="A2:B2"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...4 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x01010098E83FF0B9B0AF4492E410D227D728B1" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="a7486e2246cf71b4214b10c5f6805430">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...10 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3918F3FD-A3AF-4B22-A16B-4229288293B7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1F792D64-4C57-4EAF-B158-C55907AD4CC3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5C6FC10D-C97D-43C8-AB7D-49E616659BA6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>13</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Лист1</vt:lpstr>
+    <vt:vector size="13" baseType="lpstr">
+      <vt:lpstr>Метадеректер 162101</vt:lpstr>
+      <vt:lpstr>Метадеректер 162107</vt:lpstr>
+      <vt:lpstr>метадеректер 163206</vt:lpstr>
+      <vt:lpstr>Метадеректер 163213</vt:lpstr>
+      <vt:lpstr>Метадеректер 163206 ижс</vt:lpstr>
+      <vt:lpstr>Метадеректер 16321301 ижс</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
+      <vt:lpstr>Көрсеткіш 162101</vt:lpstr>
+      <vt:lpstr>Көрсеткіш 162107</vt:lpstr>
+      <vt:lpstr>Көрсеткіш 163206</vt:lpstr>
+      <vt:lpstr>Көрсеткіш 163213</vt:lpstr>
+      <vt:lpstr>Көрсеткіш 163206 ижс</vt:lpstr>
+      <vt:lpstr>Көрсеткіш 16321301 ижс</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>I.Kokorina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>