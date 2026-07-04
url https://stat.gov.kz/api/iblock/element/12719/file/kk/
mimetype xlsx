--- v0 (2026-04-23)
+++ v1 (2026-07-04)
@@ -1,142 +1,399 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="3060" yWindow="1545" windowWidth="18330" windowHeight="10650"/>
+    <workbookView xWindow="3060" yWindow="1545" windowWidth="18330" windowHeight="10650" activeTab="3"/>
   </bookViews>
   <sheets>
-    <sheet name="Общая площадь" sheetId="2" r:id="rId1"/>
+    <sheet name="метадеректер163206" sheetId="5" r:id="rId1"/>
+    <sheet name="Метадеректер163213" sheetId="7" r:id="rId2"/>
+    <sheet name="Шартты белгілер" sheetId="6" r:id="rId3"/>
+    <sheet name="көрсеткіш163206" sheetId="2" r:id="rId4"/>
+    <sheet name="көрсеткіш163213" sheetId="3" r:id="rId5"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="12" uniqueCount="4">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="103" uniqueCount="59">
   <si>
     <t>Пайдалануға берілген тұрғын ғимараттардың жалпы алаңы, мың шаршы метр</t>
   </si>
   <si>
     <t>Пайдалануға берілген тұрғын ғимараттардың жалпы алаңының нақты көлем индексі, %</t>
   </si>
   <si>
     <t xml:space="preserve">Жалғасы </t>
   </si>
   <si>
     <t>Қазақстан Республикасындағы тұрғын үйлердің пайдалануға берілген серпінділігі</t>
+  </si>
+  <si>
+    <t>+7 7172749323</t>
+  </si>
+  <si>
+    <t xml:space="preserve">za.dautova@aspire.gov.kz </t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Пайдалануға берілген тұрғын ғимараттардың жалпы алаңы</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>Шаршы метр</t>
+  </si>
+  <si>
+    <t>ҚСЖ атауы</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t>Тұрғын жайлардың жалпы алаңы – бұл барлық тұрғын жайлардың және барлық тұрғын емес жайлар алаңдарының пайдалы аудандардың, сондай-ақ жалпы меншігі болып табылатын тұрғын үй бөліктері аудандарының сомасы.</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Агрегация</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Статистикалық ақпарат дайын құрылыс өнімі бойынша жалпы мемлекеттік статистикалық бақылаулардың айлық және жылдық мерзімділігінің негізінде қалыптастырылады, соның ішінде пайдалануға берілген нысандар туралы жеке құрылысты жүргізушілермен.</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t>Мәліметтерді заңды тұлғалар және олардың құрылымдық және оқшауланған бөлімшелері есепті кезеңде объектілерді пайдалануға беру жүзеге асыратын,жұмыс істейтіндердің санына қарамастан,сондай-ақ жергілікті атқарушы органдарының сәулет және қала құрылысы саласында функцияларын атқаратын құрылымдық бөлімшелер,шаруа немесе фермер қожалықтары ұсынады.</t>
+  </si>
+  <si>
+    <t>Ескертпе</t>
+  </si>
+  <si>
+    <t>Түркістан облысы және Шымкент қаласы(республикалық маңызы бар қала) 2018 жылы; Абай,Жетісу,Ұлытау облыстары 2022 жылы құрылған.</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/classifiers/statistical/114/</t>
+  </si>
+  <si>
+    <t>Әдіснамалық түсіндірмелер</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/methodology/87/</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/api/iblock/element/305554/file/kk/</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтемелер</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701925</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңартылған күні: </t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Өндіріс және қоршаған орта статистикасы департаменті</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Даутова Замзагуль Кошербаевна</t>
+  </si>
+  <si>
+    <t>Байланыс нөмірі :</t>
+  </si>
+  <si>
+    <t>Электрондық пошта</t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«-»  құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>«0,0» – болмашы шама</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі..</t>
+  </si>
+  <si>
+    <t xml:space="preserve">                          © Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>Пайдалануға берілген тұрғын ғимараттардың жалпы алаңының нақты көлем индексі</t>
+  </si>
+  <si>
+    <t>%</t>
+  </si>
+  <si>
+    <t>Барлық үйдің тұрғын жайларының алаңы мен тұрғын емес жайлары алаңының жиынтығы, сондай-ақ, жалпы мүлік болып табылатын талданатын кезеңнің тұрғын үй бөлшектерінің алаңы өткен жылға қатынасы ретінде анықталады.</t>
+  </si>
+  <si>
+    <t>есеп айрысу</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Есептеу тұрғын үйлердің пайдалануға берілген жалпы ауданы көрсеткіші бойынша талданып отырған кезеңнің алдыңғы кезеңге қатынасында келесі формулаға сай жүзеге асырылады
+</t>
+  </si>
+  <si>
+    <t>Құрылыс дайын өнімдері бойынша статистикалық ақпарат пайдалануға берілген нысандар туралы,соның ішінде жеке құрылысшылардан,ай сайынға және жыл сайынғы мерзімділіктегі жалпы мемлекеттік статистикалық бақылау негізінде қалыптастырылады.</t>
+  </si>
+  <si>
+    <t>Әдіснамалық түсіндірмелер:</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар:</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтемелер:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701939</t>
+  </si>
+  <si>
+    <t>1980 жылдан бастап</t>
+  </si>
+  <si>
+    <t>03.07.2026ж.</t>
+  </si>
+  <si>
+    <t>05.07.2027ж.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="2">
+  <numFmts count="4">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="9">
+  <fonts count="22">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
-      <charset val="1"/>
+      <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
-      <charset val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -160,113 +417,207 @@
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="17">
+  <cellXfs count="48">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="21" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="167" fontId="21" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="5">
+    <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2" xfId="3"/>
+    <cellStyle name="Обычный 3" xfId="4"/>
     <cellStyle name="Обычный_Лист1" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -509,669 +860,2064 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701925" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/305554/file/kk/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:za.dautova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701939" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/305554/file/kk/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:za.dautova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:Q20"/>
+  <dimension ref="A1:M26"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B17" sqref="B17"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="42.28515625" style="33" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="33" customWidth="1"/>
+    <col min="257" max="257" width="42.28515625" customWidth="1"/>
+    <col min="258" max="258" width="97.7109375" customWidth="1"/>
+    <col min="513" max="513" width="42.28515625" customWidth="1"/>
+    <col min="514" max="514" width="97.7109375" customWidth="1"/>
+    <col min="769" max="769" width="42.28515625" customWidth="1"/>
+    <col min="770" max="770" width="97.7109375" customWidth="1"/>
+    <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
+    <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
+    <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
+    <col min="1282" max="1282" width="97.7109375" customWidth="1"/>
+    <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
+    <col min="1538" max="1538" width="97.7109375" customWidth="1"/>
+    <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
+    <col min="1794" max="1794" width="97.7109375" customWidth="1"/>
+    <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
+    <col min="2050" max="2050" width="97.7109375" customWidth="1"/>
+    <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
+    <col min="2306" max="2306" width="97.7109375" customWidth="1"/>
+    <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
+    <col min="2562" max="2562" width="97.7109375" customWidth="1"/>
+    <col min="2817" max="2817" width="42.28515625" customWidth="1"/>
+    <col min="2818" max="2818" width="97.7109375" customWidth="1"/>
+    <col min="3073" max="3073" width="42.28515625" customWidth="1"/>
+    <col min="3074" max="3074" width="97.7109375" customWidth="1"/>
+    <col min="3329" max="3329" width="42.28515625" customWidth="1"/>
+    <col min="3330" max="3330" width="97.7109375" customWidth="1"/>
+    <col min="3585" max="3585" width="42.28515625" customWidth="1"/>
+    <col min="3586" max="3586" width="97.7109375" customWidth="1"/>
+    <col min="3841" max="3841" width="42.28515625" customWidth="1"/>
+    <col min="3842" max="3842" width="97.7109375" customWidth="1"/>
+    <col min="4097" max="4097" width="42.28515625" customWidth="1"/>
+    <col min="4098" max="4098" width="97.7109375" customWidth="1"/>
+    <col min="4353" max="4353" width="42.28515625" customWidth="1"/>
+    <col min="4354" max="4354" width="97.7109375" customWidth="1"/>
+    <col min="4609" max="4609" width="42.28515625" customWidth="1"/>
+    <col min="4610" max="4610" width="97.7109375" customWidth="1"/>
+    <col min="4865" max="4865" width="42.28515625" customWidth="1"/>
+    <col min="4866" max="4866" width="97.7109375" customWidth="1"/>
+    <col min="5121" max="5121" width="42.28515625" customWidth="1"/>
+    <col min="5122" max="5122" width="97.7109375" customWidth="1"/>
+    <col min="5377" max="5377" width="42.28515625" customWidth="1"/>
+    <col min="5378" max="5378" width="97.7109375" customWidth="1"/>
+    <col min="5633" max="5633" width="42.28515625" customWidth="1"/>
+    <col min="5634" max="5634" width="97.7109375" customWidth="1"/>
+    <col min="5889" max="5889" width="42.28515625" customWidth="1"/>
+    <col min="5890" max="5890" width="97.7109375" customWidth="1"/>
+    <col min="6145" max="6145" width="42.28515625" customWidth="1"/>
+    <col min="6146" max="6146" width="97.7109375" customWidth="1"/>
+    <col min="6401" max="6401" width="42.28515625" customWidth="1"/>
+    <col min="6402" max="6402" width="97.7109375" customWidth="1"/>
+    <col min="6657" max="6657" width="42.28515625" customWidth="1"/>
+    <col min="6658" max="6658" width="97.7109375" customWidth="1"/>
+    <col min="6913" max="6913" width="42.28515625" customWidth="1"/>
+    <col min="6914" max="6914" width="97.7109375" customWidth="1"/>
+    <col min="7169" max="7169" width="42.28515625" customWidth="1"/>
+    <col min="7170" max="7170" width="97.7109375" customWidth="1"/>
+    <col min="7425" max="7425" width="42.28515625" customWidth="1"/>
+    <col min="7426" max="7426" width="97.7109375" customWidth="1"/>
+    <col min="7681" max="7681" width="42.28515625" customWidth="1"/>
+    <col min="7682" max="7682" width="97.7109375" customWidth="1"/>
+    <col min="7937" max="7937" width="42.28515625" customWidth="1"/>
+    <col min="7938" max="7938" width="97.7109375" customWidth="1"/>
+    <col min="8193" max="8193" width="42.28515625" customWidth="1"/>
+    <col min="8194" max="8194" width="97.7109375" customWidth="1"/>
+    <col min="8449" max="8449" width="42.28515625" customWidth="1"/>
+    <col min="8450" max="8450" width="97.7109375" customWidth="1"/>
+    <col min="8705" max="8705" width="42.28515625" customWidth="1"/>
+    <col min="8706" max="8706" width="97.7109375" customWidth="1"/>
+    <col min="8961" max="8961" width="42.28515625" customWidth="1"/>
+    <col min="8962" max="8962" width="97.7109375" customWidth="1"/>
+    <col min="9217" max="9217" width="42.28515625" customWidth="1"/>
+    <col min="9218" max="9218" width="97.7109375" customWidth="1"/>
+    <col min="9473" max="9473" width="42.28515625" customWidth="1"/>
+    <col min="9474" max="9474" width="97.7109375" customWidth="1"/>
+    <col min="9729" max="9729" width="42.28515625" customWidth="1"/>
+    <col min="9730" max="9730" width="97.7109375" customWidth="1"/>
+    <col min="9985" max="9985" width="42.28515625" customWidth="1"/>
+    <col min="9986" max="9986" width="97.7109375" customWidth="1"/>
+    <col min="10241" max="10241" width="42.28515625" customWidth="1"/>
+    <col min="10242" max="10242" width="97.7109375" customWidth="1"/>
+    <col min="10497" max="10497" width="42.28515625" customWidth="1"/>
+    <col min="10498" max="10498" width="97.7109375" customWidth="1"/>
+    <col min="10753" max="10753" width="42.28515625" customWidth="1"/>
+    <col min="10754" max="10754" width="97.7109375" customWidth="1"/>
+    <col min="11009" max="11009" width="42.28515625" customWidth="1"/>
+    <col min="11010" max="11010" width="97.7109375" customWidth="1"/>
+    <col min="11265" max="11265" width="42.28515625" customWidth="1"/>
+    <col min="11266" max="11266" width="97.7109375" customWidth="1"/>
+    <col min="11521" max="11521" width="42.28515625" customWidth="1"/>
+    <col min="11522" max="11522" width="97.7109375" customWidth="1"/>
+    <col min="11777" max="11777" width="42.28515625" customWidth="1"/>
+    <col min="11778" max="11778" width="97.7109375" customWidth="1"/>
+    <col min="12033" max="12033" width="42.28515625" customWidth="1"/>
+    <col min="12034" max="12034" width="97.7109375" customWidth="1"/>
+    <col min="12289" max="12289" width="42.28515625" customWidth="1"/>
+    <col min="12290" max="12290" width="97.7109375" customWidth="1"/>
+    <col min="12545" max="12545" width="42.28515625" customWidth="1"/>
+    <col min="12546" max="12546" width="97.7109375" customWidth="1"/>
+    <col min="12801" max="12801" width="42.28515625" customWidth="1"/>
+    <col min="12802" max="12802" width="97.7109375" customWidth="1"/>
+    <col min="13057" max="13057" width="42.28515625" customWidth="1"/>
+    <col min="13058" max="13058" width="97.7109375" customWidth="1"/>
+    <col min="13313" max="13313" width="42.28515625" customWidth="1"/>
+    <col min="13314" max="13314" width="97.7109375" customWidth="1"/>
+    <col min="13569" max="13569" width="42.28515625" customWidth="1"/>
+    <col min="13570" max="13570" width="97.7109375" customWidth="1"/>
+    <col min="13825" max="13825" width="42.28515625" customWidth="1"/>
+    <col min="13826" max="13826" width="97.7109375" customWidth="1"/>
+    <col min="14081" max="14081" width="42.28515625" customWidth="1"/>
+    <col min="14082" max="14082" width="97.7109375" customWidth="1"/>
+    <col min="14337" max="14337" width="42.28515625" customWidth="1"/>
+    <col min="14338" max="14338" width="97.7109375" customWidth="1"/>
+    <col min="14593" max="14593" width="42.28515625" customWidth="1"/>
+    <col min="14594" max="14594" width="97.7109375" customWidth="1"/>
+    <col min="14849" max="14849" width="42.28515625" customWidth="1"/>
+    <col min="14850" max="14850" width="97.7109375" customWidth="1"/>
+    <col min="15105" max="15105" width="42.28515625" customWidth="1"/>
+    <col min="15106" max="15106" width="97.7109375" customWidth="1"/>
+    <col min="15361" max="15361" width="42.28515625" customWidth="1"/>
+    <col min="15362" max="15362" width="97.7109375" customWidth="1"/>
+    <col min="15617" max="15617" width="42.28515625" customWidth="1"/>
+    <col min="15618" max="15618" width="97.7109375" customWidth="1"/>
+    <col min="15873" max="15873" width="42.28515625" customWidth="1"/>
+    <col min="15874" max="15874" width="97.7109375" customWidth="1"/>
+    <col min="16129" max="16129" width="42.28515625" customWidth="1"/>
+    <col min="16130" max="16130" width="97.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13">
+      <c r="A1" s="14"/>
+      <c r="B1" s="14"/>
+    </row>
+    <row r="2" spans="1:13" s="17" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A2" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="B2" s="16">
+        <v>163206</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="17" customFormat="1" ht="27.75" customHeight="1">
+      <c r="A3" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="B3" s="21" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="17" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A4" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="B4" s="20" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="17" customFormat="1" ht="30.75" customHeight="1">
+      <c r="A5" s="19" t="s">
+        <v>11</v>
+      </c>
+      <c r="B5" s="21" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="17" customFormat="1" ht="24" customHeight="1">
+      <c r="A6" s="19" t="s">
+        <v>12</v>
+      </c>
+      <c r="B6" s="16" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="17" customFormat="1" ht="48.75" customHeight="1">
+      <c r="A7" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="B7" s="20" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="17" customFormat="1" ht="24" customHeight="1">
+      <c r="A8" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="B8" s="16" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="17" customFormat="1" ht="45" customHeight="1">
+      <c r="A9" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="B9" s="20" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="17" customFormat="1" ht="57.75" customHeight="1">
+      <c r="A10" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="B10" s="20" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="17" customFormat="1" ht="34.5" customHeight="1">
+      <c r="A11" s="15" t="s">
+        <v>21</v>
+      </c>
+      <c r="B11" s="21" t="s">
+        <v>22</v>
+      </c>
+      <c r="M11" s="22"/>
+    </row>
+    <row r="12" spans="1:13" s="17" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A12" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="B12" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="M12" s="22"/>
+    </row>
+    <row r="13" spans="1:13" s="17" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A13" s="24" t="s">
+        <v>25</v>
+      </c>
+      <c r="B13" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="M13" s="22"/>
+    </row>
+    <row r="14" spans="1:13" s="17" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A14" s="24" t="s">
+        <v>27</v>
+      </c>
+      <c r="B14" s="25" t="s">
+        <v>28</v>
+      </c>
+      <c r="M14" s="22"/>
+    </row>
+    <row r="15" spans="1:13" s="17" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A15" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="B15" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="M15" s="22"/>
+    </row>
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A16" s="15" t="s">
+        <v>31</v>
+      </c>
+      <c r="B16" s="26" t="s">
+        <v>57</v>
+      </c>
+      <c r="M16" s="27"/>
+    </row>
+    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+      <c r="A17" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="B17" s="26" t="s">
+        <v>58</v>
+      </c>
+      <c r="M17" s="28"/>
+    </row>
+    <row r="18" spans="1:13" ht="22.5" customHeight="1">
+      <c r="A18" s="15" t="s">
+        <v>33</v>
+      </c>
+      <c r="B18" s="18" t="s">
+        <v>34</v>
+      </c>
+      <c r="M18" s="27"/>
+    </row>
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A19" s="15" t="s">
+        <v>35</v>
+      </c>
+      <c r="B19" s="18" t="s">
+        <v>36</v>
+      </c>
+      <c r="M19" s="28"/>
+    </row>
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A20" s="15" t="s">
+        <v>37</v>
+      </c>
+      <c r="B20" s="29" t="s">
+        <v>4</v>
+      </c>
+      <c r="M20" s="27"/>
+    </row>
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A21" s="15" t="s">
+        <v>38</v>
+      </c>
+      <c r="B21" s="30" t="s">
+        <v>5</v>
+      </c>
+      <c r="M21" s="28"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="31"/>
+      <c r="B22" s="32"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="M23" s="28"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="M24" s="27"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="M25" s="28"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="M26" s="27"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B21" r:id="rId1"/>
+    <hyperlink ref="B14" r:id="rId2"/>
+    <hyperlink ref="B15" r:id="rId3"/>
+    <hyperlink ref="B12" r:id="rId4"/>
+    <hyperlink ref="B13" r:id="rId5"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:M26"/>
+  <sheetViews>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="B17" sqref="B17"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="42.28515625" style="33" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="33" customWidth="1"/>
+    <col min="257" max="257" width="42.28515625" customWidth="1"/>
+    <col min="258" max="258" width="97.7109375" customWidth="1"/>
+    <col min="513" max="513" width="42.28515625" customWidth="1"/>
+    <col min="514" max="514" width="97.7109375" customWidth="1"/>
+    <col min="769" max="769" width="42.28515625" customWidth="1"/>
+    <col min="770" max="770" width="97.7109375" customWidth="1"/>
+    <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
+    <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
+    <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
+    <col min="1282" max="1282" width="97.7109375" customWidth="1"/>
+    <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
+    <col min="1538" max="1538" width="97.7109375" customWidth="1"/>
+    <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
+    <col min="1794" max="1794" width="97.7109375" customWidth="1"/>
+    <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
+    <col min="2050" max="2050" width="97.7109375" customWidth="1"/>
+    <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
+    <col min="2306" max="2306" width="97.7109375" customWidth="1"/>
+    <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
+    <col min="2562" max="2562" width="97.7109375" customWidth="1"/>
+    <col min="2817" max="2817" width="42.28515625" customWidth="1"/>
+    <col min="2818" max="2818" width="97.7109375" customWidth="1"/>
+    <col min="3073" max="3073" width="42.28515625" customWidth="1"/>
+    <col min="3074" max="3074" width="97.7109375" customWidth="1"/>
+    <col min="3329" max="3329" width="42.28515625" customWidth="1"/>
+    <col min="3330" max="3330" width="97.7109375" customWidth="1"/>
+    <col min="3585" max="3585" width="42.28515625" customWidth="1"/>
+    <col min="3586" max="3586" width="97.7109375" customWidth="1"/>
+    <col min="3841" max="3841" width="42.28515625" customWidth="1"/>
+    <col min="3842" max="3842" width="97.7109375" customWidth="1"/>
+    <col min="4097" max="4097" width="42.28515625" customWidth="1"/>
+    <col min="4098" max="4098" width="97.7109375" customWidth="1"/>
+    <col min="4353" max="4353" width="42.28515625" customWidth="1"/>
+    <col min="4354" max="4354" width="97.7109375" customWidth="1"/>
+    <col min="4609" max="4609" width="42.28515625" customWidth="1"/>
+    <col min="4610" max="4610" width="97.7109375" customWidth="1"/>
+    <col min="4865" max="4865" width="42.28515625" customWidth="1"/>
+    <col min="4866" max="4866" width="97.7109375" customWidth="1"/>
+    <col min="5121" max="5121" width="42.28515625" customWidth="1"/>
+    <col min="5122" max="5122" width="97.7109375" customWidth="1"/>
+    <col min="5377" max="5377" width="42.28515625" customWidth="1"/>
+    <col min="5378" max="5378" width="97.7109375" customWidth="1"/>
+    <col min="5633" max="5633" width="42.28515625" customWidth="1"/>
+    <col min="5634" max="5634" width="97.7109375" customWidth="1"/>
+    <col min="5889" max="5889" width="42.28515625" customWidth="1"/>
+    <col min="5890" max="5890" width="97.7109375" customWidth="1"/>
+    <col min="6145" max="6145" width="42.28515625" customWidth="1"/>
+    <col min="6146" max="6146" width="97.7109375" customWidth="1"/>
+    <col min="6401" max="6401" width="42.28515625" customWidth="1"/>
+    <col min="6402" max="6402" width="97.7109375" customWidth="1"/>
+    <col min="6657" max="6657" width="42.28515625" customWidth="1"/>
+    <col min="6658" max="6658" width="97.7109375" customWidth="1"/>
+    <col min="6913" max="6913" width="42.28515625" customWidth="1"/>
+    <col min="6914" max="6914" width="97.7109375" customWidth="1"/>
+    <col min="7169" max="7169" width="42.28515625" customWidth="1"/>
+    <col min="7170" max="7170" width="97.7109375" customWidth="1"/>
+    <col min="7425" max="7425" width="42.28515625" customWidth="1"/>
+    <col min="7426" max="7426" width="97.7109375" customWidth="1"/>
+    <col min="7681" max="7681" width="42.28515625" customWidth="1"/>
+    <col min="7682" max="7682" width="97.7109375" customWidth="1"/>
+    <col min="7937" max="7937" width="42.28515625" customWidth="1"/>
+    <col min="7938" max="7938" width="97.7109375" customWidth="1"/>
+    <col min="8193" max="8193" width="42.28515625" customWidth="1"/>
+    <col min="8194" max="8194" width="97.7109375" customWidth="1"/>
+    <col min="8449" max="8449" width="42.28515625" customWidth="1"/>
+    <col min="8450" max="8450" width="97.7109375" customWidth="1"/>
+    <col min="8705" max="8705" width="42.28515625" customWidth="1"/>
+    <col min="8706" max="8706" width="97.7109375" customWidth="1"/>
+    <col min="8961" max="8961" width="42.28515625" customWidth="1"/>
+    <col min="8962" max="8962" width="97.7109375" customWidth="1"/>
+    <col min="9217" max="9217" width="42.28515625" customWidth="1"/>
+    <col min="9218" max="9218" width="97.7109375" customWidth="1"/>
+    <col min="9473" max="9473" width="42.28515625" customWidth="1"/>
+    <col min="9474" max="9474" width="97.7109375" customWidth="1"/>
+    <col min="9729" max="9729" width="42.28515625" customWidth="1"/>
+    <col min="9730" max="9730" width="97.7109375" customWidth="1"/>
+    <col min="9985" max="9985" width="42.28515625" customWidth="1"/>
+    <col min="9986" max="9986" width="97.7109375" customWidth="1"/>
+    <col min="10241" max="10241" width="42.28515625" customWidth="1"/>
+    <col min="10242" max="10242" width="97.7109375" customWidth="1"/>
+    <col min="10497" max="10497" width="42.28515625" customWidth="1"/>
+    <col min="10498" max="10498" width="97.7109375" customWidth="1"/>
+    <col min="10753" max="10753" width="42.28515625" customWidth="1"/>
+    <col min="10754" max="10754" width="97.7109375" customWidth="1"/>
+    <col min="11009" max="11009" width="42.28515625" customWidth="1"/>
+    <col min="11010" max="11010" width="97.7109375" customWidth="1"/>
+    <col min="11265" max="11265" width="42.28515625" customWidth="1"/>
+    <col min="11266" max="11266" width="97.7109375" customWidth="1"/>
+    <col min="11521" max="11521" width="42.28515625" customWidth="1"/>
+    <col min="11522" max="11522" width="97.7109375" customWidth="1"/>
+    <col min="11777" max="11777" width="42.28515625" customWidth="1"/>
+    <col min="11778" max="11778" width="97.7109375" customWidth="1"/>
+    <col min="12033" max="12033" width="42.28515625" customWidth="1"/>
+    <col min="12034" max="12034" width="97.7109375" customWidth="1"/>
+    <col min="12289" max="12289" width="42.28515625" customWidth="1"/>
+    <col min="12290" max="12290" width="97.7109375" customWidth="1"/>
+    <col min="12545" max="12545" width="42.28515625" customWidth="1"/>
+    <col min="12546" max="12546" width="97.7109375" customWidth="1"/>
+    <col min="12801" max="12801" width="42.28515625" customWidth="1"/>
+    <col min="12802" max="12802" width="97.7109375" customWidth="1"/>
+    <col min="13057" max="13057" width="42.28515625" customWidth="1"/>
+    <col min="13058" max="13058" width="97.7109375" customWidth="1"/>
+    <col min="13313" max="13313" width="42.28515625" customWidth="1"/>
+    <col min="13314" max="13314" width="97.7109375" customWidth="1"/>
+    <col min="13569" max="13569" width="42.28515625" customWidth="1"/>
+    <col min="13570" max="13570" width="97.7109375" customWidth="1"/>
+    <col min="13825" max="13825" width="42.28515625" customWidth="1"/>
+    <col min="13826" max="13826" width="97.7109375" customWidth="1"/>
+    <col min="14081" max="14081" width="42.28515625" customWidth="1"/>
+    <col min="14082" max="14082" width="97.7109375" customWidth="1"/>
+    <col min="14337" max="14337" width="42.28515625" customWidth="1"/>
+    <col min="14338" max="14338" width="97.7109375" customWidth="1"/>
+    <col min="14593" max="14593" width="42.28515625" customWidth="1"/>
+    <col min="14594" max="14594" width="97.7109375" customWidth="1"/>
+    <col min="14849" max="14849" width="42.28515625" customWidth="1"/>
+    <col min="14850" max="14850" width="97.7109375" customWidth="1"/>
+    <col min="15105" max="15105" width="42.28515625" customWidth="1"/>
+    <col min="15106" max="15106" width="97.7109375" customWidth="1"/>
+    <col min="15361" max="15361" width="42.28515625" customWidth="1"/>
+    <col min="15362" max="15362" width="97.7109375" customWidth="1"/>
+    <col min="15617" max="15617" width="42.28515625" customWidth="1"/>
+    <col min="15618" max="15618" width="97.7109375" customWidth="1"/>
+    <col min="15873" max="15873" width="42.28515625" customWidth="1"/>
+    <col min="15874" max="15874" width="97.7109375" customWidth="1"/>
+    <col min="16129" max="16129" width="42.28515625" customWidth="1"/>
+    <col min="16130" max="16130" width="97.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13">
+      <c r="A1" s="14"/>
+      <c r="B1" s="14"/>
+    </row>
+    <row r="2" spans="1:13" s="17" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A2" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="B2" s="16">
+        <v>163213</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="17" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A3" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="B3" s="16" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="17" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A4" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="B4" s="18" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="17" customFormat="1" ht="27" customHeight="1">
+      <c r="A5" s="19" t="s">
+        <v>11</v>
+      </c>
+      <c r="B5" s="16" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="17" customFormat="1" ht="24" customHeight="1">
+      <c r="A6" s="19" t="s">
+        <v>12</v>
+      </c>
+      <c r="B6" s="16" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="17" customFormat="1" ht="48.75" customHeight="1">
+      <c r="A7" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="B7" s="20" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="17" customFormat="1" ht="24" customHeight="1">
+      <c r="A8" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="B8" s="18" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="17" customFormat="1" ht="45" customHeight="1">
+      <c r="A9" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="B9" s="20" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="17" customFormat="1" ht="57.75" customHeight="1">
+      <c r="A10" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="B10" s="20" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="17" customFormat="1" ht="34.5" customHeight="1">
+      <c r="A11" s="15" t="s">
+        <v>21</v>
+      </c>
+      <c r="B11" s="21" t="s">
+        <v>22</v>
+      </c>
+      <c r="M11" s="22"/>
+    </row>
+    <row r="12" spans="1:13" s="17" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A12" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="B12" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="M12" s="22"/>
+    </row>
+    <row r="13" spans="1:13" s="17" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A13" s="24" t="s">
+        <v>52</v>
+      </c>
+      <c r="B13" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="M13" s="22"/>
+    </row>
+    <row r="14" spans="1:13" s="17" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A14" s="24" t="s">
+        <v>53</v>
+      </c>
+      <c r="B14" s="25" t="s">
+        <v>28</v>
+      </c>
+      <c r="M14" s="22"/>
+    </row>
+    <row r="15" spans="1:13" s="17" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A15" s="24" t="s">
+        <v>54</v>
+      </c>
+      <c r="B15" s="25" t="s">
+        <v>55</v>
+      </c>
+      <c r="M15" s="22"/>
+    </row>
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A16" s="15" t="s">
+        <v>31</v>
+      </c>
+      <c r="B16" s="26" t="s">
+        <v>57</v>
+      </c>
+      <c r="M16" s="27"/>
+    </row>
+    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+      <c r="A17" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="B17" s="26" t="s">
+        <v>58</v>
+      </c>
+      <c r="M17" s="28"/>
+    </row>
+    <row r="18" spans="1:13" ht="22.5" customHeight="1">
+      <c r="A18" s="15" t="s">
+        <v>33</v>
+      </c>
+      <c r="B18" s="18" t="s">
+        <v>34</v>
+      </c>
+      <c r="M18" s="27"/>
+    </row>
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A19" s="15" t="s">
+        <v>35</v>
+      </c>
+      <c r="B19" s="18" t="s">
+        <v>36</v>
+      </c>
+      <c r="M19" s="28"/>
+    </row>
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A20" s="15" t="s">
+        <v>37</v>
+      </c>
+      <c r="B20" s="29" t="s">
+        <v>4</v>
+      </c>
+      <c r="M20" s="27"/>
+    </row>
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A21" s="15" t="s">
+        <v>38</v>
+      </c>
+      <c r="B21" s="30" t="s">
+        <v>5</v>
+      </c>
+      <c r="M21" s="28"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="31"/>
+      <c r="B22" s="32"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="M23" s="28"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="M24" s="27"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="M25" s="28"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="M26" s="27"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B21" r:id="rId1"/>
+    <hyperlink ref="B14" r:id="rId2"/>
+    <hyperlink ref="B15" r:id="rId3"/>
+    <hyperlink ref="B12" r:id="rId4"/>
+    <hyperlink ref="B13" r:id="rId5"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:C18"/>
+  <sheetViews>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="E34" sqref="E34"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="4.42578125" style="35" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="35" customWidth="1"/>
+    <col min="3" max="256" width="9.140625" style="35"/>
+    <col min="257" max="257" width="4.42578125" style="35" customWidth="1"/>
+    <col min="258" max="258" width="113.5703125" style="35" customWidth="1"/>
+    <col min="259" max="512" width="9.140625" style="35"/>
+    <col min="513" max="513" width="4.42578125" style="35" customWidth="1"/>
+    <col min="514" max="514" width="113.5703125" style="35" customWidth="1"/>
+    <col min="515" max="768" width="9.140625" style="35"/>
+    <col min="769" max="769" width="4.42578125" style="35" customWidth="1"/>
+    <col min="770" max="770" width="113.5703125" style="35" customWidth="1"/>
+    <col min="771" max="1024" width="9.140625" style="35"/>
+    <col min="1025" max="1025" width="4.42578125" style="35" customWidth="1"/>
+    <col min="1026" max="1026" width="113.5703125" style="35" customWidth="1"/>
+    <col min="1027" max="1280" width="9.140625" style="35"/>
+    <col min="1281" max="1281" width="4.42578125" style="35" customWidth="1"/>
+    <col min="1282" max="1282" width="113.5703125" style="35" customWidth="1"/>
+    <col min="1283" max="1536" width="9.140625" style="35"/>
+    <col min="1537" max="1537" width="4.42578125" style="35" customWidth="1"/>
+    <col min="1538" max="1538" width="113.5703125" style="35" customWidth="1"/>
+    <col min="1539" max="1792" width="9.140625" style="35"/>
+    <col min="1793" max="1793" width="4.42578125" style="35" customWidth="1"/>
+    <col min="1794" max="1794" width="113.5703125" style="35" customWidth="1"/>
+    <col min="1795" max="2048" width="9.140625" style="35"/>
+    <col min="2049" max="2049" width="4.42578125" style="35" customWidth="1"/>
+    <col min="2050" max="2050" width="113.5703125" style="35" customWidth="1"/>
+    <col min="2051" max="2304" width="9.140625" style="35"/>
+    <col min="2305" max="2305" width="4.42578125" style="35" customWidth="1"/>
+    <col min="2306" max="2306" width="113.5703125" style="35" customWidth="1"/>
+    <col min="2307" max="2560" width="9.140625" style="35"/>
+    <col min="2561" max="2561" width="4.42578125" style="35" customWidth="1"/>
+    <col min="2562" max="2562" width="113.5703125" style="35" customWidth="1"/>
+    <col min="2563" max="2816" width="9.140625" style="35"/>
+    <col min="2817" max="2817" width="4.42578125" style="35" customWidth="1"/>
+    <col min="2818" max="2818" width="113.5703125" style="35" customWidth="1"/>
+    <col min="2819" max="3072" width="9.140625" style="35"/>
+    <col min="3073" max="3073" width="4.42578125" style="35" customWidth="1"/>
+    <col min="3074" max="3074" width="113.5703125" style="35" customWidth="1"/>
+    <col min="3075" max="3328" width="9.140625" style="35"/>
+    <col min="3329" max="3329" width="4.42578125" style="35" customWidth="1"/>
+    <col min="3330" max="3330" width="113.5703125" style="35" customWidth="1"/>
+    <col min="3331" max="3584" width="9.140625" style="35"/>
+    <col min="3585" max="3585" width="4.42578125" style="35" customWidth="1"/>
+    <col min="3586" max="3586" width="113.5703125" style="35" customWidth="1"/>
+    <col min="3587" max="3840" width="9.140625" style="35"/>
+    <col min="3841" max="3841" width="4.42578125" style="35" customWidth="1"/>
+    <col min="3842" max="3842" width="113.5703125" style="35" customWidth="1"/>
+    <col min="3843" max="4096" width="9.140625" style="35"/>
+    <col min="4097" max="4097" width="4.42578125" style="35" customWidth="1"/>
+    <col min="4098" max="4098" width="113.5703125" style="35" customWidth="1"/>
+    <col min="4099" max="4352" width="9.140625" style="35"/>
+    <col min="4353" max="4353" width="4.42578125" style="35" customWidth="1"/>
+    <col min="4354" max="4354" width="113.5703125" style="35" customWidth="1"/>
+    <col min="4355" max="4608" width="9.140625" style="35"/>
+    <col min="4609" max="4609" width="4.42578125" style="35" customWidth="1"/>
+    <col min="4610" max="4610" width="113.5703125" style="35" customWidth="1"/>
+    <col min="4611" max="4864" width="9.140625" style="35"/>
+    <col min="4865" max="4865" width="4.42578125" style="35" customWidth="1"/>
+    <col min="4866" max="4866" width="113.5703125" style="35" customWidth="1"/>
+    <col min="4867" max="5120" width="9.140625" style="35"/>
+    <col min="5121" max="5121" width="4.42578125" style="35" customWidth="1"/>
+    <col min="5122" max="5122" width="113.5703125" style="35" customWidth="1"/>
+    <col min="5123" max="5376" width="9.140625" style="35"/>
+    <col min="5377" max="5377" width="4.42578125" style="35" customWidth="1"/>
+    <col min="5378" max="5378" width="113.5703125" style="35" customWidth="1"/>
+    <col min="5379" max="5632" width="9.140625" style="35"/>
+    <col min="5633" max="5633" width="4.42578125" style="35" customWidth="1"/>
+    <col min="5634" max="5634" width="113.5703125" style="35" customWidth="1"/>
+    <col min="5635" max="5888" width="9.140625" style="35"/>
+    <col min="5889" max="5889" width="4.42578125" style="35" customWidth="1"/>
+    <col min="5890" max="5890" width="113.5703125" style="35" customWidth="1"/>
+    <col min="5891" max="6144" width="9.140625" style="35"/>
+    <col min="6145" max="6145" width="4.42578125" style="35" customWidth="1"/>
+    <col min="6146" max="6146" width="113.5703125" style="35" customWidth="1"/>
+    <col min="6147" max="6400" width="9.140625" style="35"/>
+    <col min="6401" max="6401" width="4.42578125" style="35" customWidth="1"/>
+    <col min="6402" max="6402" width="113.5703125" style="35" customWidth="1"/>
+    <col min="6403" max="6656" width="9.140625" style="35"/>
+    <col min="6657" max="6657" width="4.42578125" style="35" customWidth="1"/>
+    <col min="6658" max="6658" width="113.5703125" style="35" customWidth="1"/>
+    <col min="6659" max="6912" width="9.140625" style="35"/>
+    <col min="6913" max="6913" width="4.42578125" style="35" customWidth="1"/>
+    <col min="6914" max="6914" width="113.5703125" style="35" customWidth="1"/>
+    <col min="6915" max="7168" width="9.140625" style="35"/>
+    <col min="7169" max="7169" width="4.42578125" style="35" customWidth="1"/>
+    <col min="7170" max="7170" width="113.5703125" style="35" customWidth="1"/>
+    <col min="7171" max="7424" width="9.140625" style="35"/>
+    <col min="7425" max="7425" width="4.42578125" style="35" customWidth="1"/>
+    <col min="7426" max="7426" width="113.5703125" style="35" customWidth="1"/>
+    <col min="7427" max="7680" width="9.140625" style="35"/>
+    <col min="7681" max="7681" width="4.42578125" style="35" customWidth="1"/>
+    <col min="7682" max="7682" width="113.5703125" style="35" customWidth="1"/>
+    <col min="7683" max="7936" width="9.140625" style="35"/>
+    <col min="7937" max="7937" width="4.42578125" style="35" customWidth="1"/>
+    <col min="7938" max="7938" width="113.5703125" style="35" customWidth="1"/>
+    <col min="7939" max="8192" width="9.140625" style="35"/>
+    <col min="8193" max="8193" width="4.42578125" style="35" customWidth="1"/>
+    <col min="8194" max="8194" width="113.5703125" style="35" customWidth="1"/>
+    <col min="8195" max="8448" width="9.140625" style="35"/>
+    <col min="8449" max="8449" width="4.42578125" style="35" customWidth="1"/>
+    <col min="8450" max="8450" width="113.5703125" style="35" customWidth="1"/>
+    <col min="8451" max="8704" width="9.140625" style="35"/>
+    <col min="8705" max="8705" width="4.42578125" style="35" customWidth="1"/>
+    <col min="8706" max="8706" width="113.5703125" style="35" customWidth="1"/>
+    <col min="8707" max="8960" width="9.140625" style="35"/>
+    <col min="8961" max="8961" width="4.42578125" style="35" customWidth="1"/>
+    <col min="8962" max="8962" width="113.5703125" style="35" customWidth="1"/>
+    <col min="8963" max="9216" width="9.140625" style="35"/>
+    <col min="9217" max="9217" width="4.42578125" style="35" customWidth="1"/>
+    <col min="9218" max="9218" width="113.5703125" style="35" customWidth="1"/>
+    <col min="9219" max="9472" width="9.140625" style="35"/>
+    <col min="9473" max="9473" width="4.42578125" style="35" customWidth="1"/>
+    <col min="9474" max="9474" width="113.5703125" style="35" customWidth="1"/>
+    <col min="9475" max="9728" width="9.140625" style="35"/>
+    <col min="9729" max="9729" width="4.42578125" style="35" customWidth="1"/>
+    <col min="9730" max="9730" width="113.5703125" style="35" customWidth="1"/>
+    <col min="9731" max="9984" width="9.140625" style="35"/>
+    <col min="9985" max="9985" width="4.42578125" style="35" customWidth="1"/>
+    <col min="9986" max="9986" width="113.5703125" style="35" customWidth="1"/>
+    <col min="9987" max="10240" width="9.140625" style="35"/>
+    <col min="10241" max="10241" width="4.42578125" style="35" customWidth="1"/>
+    <col min="10242" max="10242" width="113.5703125" style="35" customWidth="1"/>
+    <col min="10243" max="10496" width="9.140625" style="35"/>
+    <col min="10497" max="10497" width="4.42578125" style="35" customWidth="1"/>
+    <col min="10498" max="10498" width="113.5703125" style="35" customWidth="1"/>
+    <col min="10499" max="10752" width="9.140625" style="35"/>
+    <col min="10753" max="10753" width="4.42578125" style="35" customWidth="1"/>
+    <col min="10754" max="10754" width="113.5703125" style="35" customWidth="1"/>
+    <col min="10755" max="11008" width="9.140625" style="35"/>
+    <col min="11009" max="11009" width="4.42578125" style="35" customWidth="1"/>
+    <col min="11010" max="11010" width="113.5703125" style="35" customWidth="1"/>
+    <col min="11011" max="11264" width="9.140625" style="35"/>
+    <col min="11265" max="11265" width="4.42578125" style="35" customWidth="1"/>
+    <col min="11266" max="11266" width="113.5703125" style="35" customWidth="1"/>
+    <col min="11267" max="11520" width="9.140625" style="35"/>
+    <col min="11521" max="11521" width="4.42578125" style="35" customWidth="1"/>
+    <col min="11522" max="11522" width="113.5703125" style="35" customWidth="1"/>
+    <col min="11523" max="11776" width="9.140625" style="35"/>
+    <col min="11777" max="11777" width="4.42578125" style="35" customWidth="1"/>
+    <col min="11778" max="11778" width="113.5703125" style="35" customWidth="1"/>
+    <col min="11779" max="12032" width="9.140625" style="35"/>
+    <col min="12033" max="12033" width="4.42578125" style="35" customWidth="1"/>
+    <col min="12034" max="12034" width="113.5703125" style="35" customWidth="1"/>
+    <col min="12035" max="12288" width="9.140625" style="35"/>
+    <col min="12289" max="12289" width="4.42578125" style="35" customWidth="1"/>
+    <col min="12290" max="12290" width="113.5703125" style="35" customWidth="1"/>
+    <col min="12291" max="12544" width="9.140625" style="35"/>
+    <col min="12545" max="12545" width="4.42578125" style="35" customWidth="1"/>
+    <col min="12546" max="12546" width="113.5703125" style="35" customWidth="1"/>
+    <col min="12547" max="12800" width="9.140625" style="35"/>
+    <col min="12801" max="12801" width="4.42578125" style="35" customWidth="1"/>
+    <col min="12802" max="12802" width="113.5703125" style="35" customWidth="1"/>
+    <col min="12803" max="13056" width="9.140625" style="35"/>
+    <col min="13057" max="13057" width="4.42578125" style="35" customWidth="1"/>
+    <col min="13058" max="13058" width="113.5703125" style="35" customWidth="1"/>
+    <col min="13059" max="13312" width="9.140625" style="35"/>
+    <col min="13313" max="13313" width="4.42578125" style="35" customWidth="1"/>
+    <col min="13314" max="13314" width="113.5703125" style="35" customWidth="1"/>
+    <col min="13315" max="13568" width="9.140625" style="35"/>
+    <col min="13569" max="13569" width="4.42578125" style="35" customWidth="1"/>
+    <col min="13570" max="13570" width="113.5703125" style="35" customWidth="1"/>
+    <col min="13571" max="13824" width="9.140625" style="35"/>
+    <col min="13825" max="13825" width="4.42578125" style="35" customWidth="1"/>
+    <col min="13826" max="13826" width="113.5703125" style="35" customWidth="1"/>
+    <col min="13827" max="14080" width="9.140625" style="35"/>
+    <col min="14081" max="14081" width="4.42578125" style="35" customWidth="1"/>
+    <col min="14082" max="14082" width="113.5703125" style="35" customWidth="1"/>
+    <col min="14083" max="14336" width="9.140625" style="35"/>
+    <col min="14337" max="14337" width="4.42578125" style="35" customWidth="1"/>
+    <col min="14338" max="14338" width="113.5703125" style="35" customWidth="1"/>
+    <col min="14339" max="14592" width="9.140625" style="35"/>
+    <col min="14593" max="14593" width="4.42578125" style="35" customWidth="1"/>
+    <col min="14594" max="14594" width="113.5703125" style="35" customWidth="1"/>
+    <col min="14595" max="14848" width="9.140625" style="35"/>
+    <col min="14849" max="14849" width="4.42578125" style="35" customWidth="1"/>
+    <col min="14850" max="14850" width="113.5703125" style="35" customWidth="1"/>
+    <col min="14851" max="15104" width="9.140625" style="35"/>
+    <col min="15105" max="15105" width="4.42578125" style="35" customWidth="1"/>
+    <col min="15106" max="15106" width="113.5703125" style="35" customWidth="1"/>
+    <col min="15107" max="15360" width="9.140625" style="35"/>
+    <col min="15361" max="15361" width="4.42578125" style="35" customWidth="1"/>
+    <col min="15362" max="15362" width="113.5703125" style="35" customWidth="1"/>
+    <col min="15363" max="15616" width="9.140625" style="35"/>
+    <col min="15617" max="15617" width="4.42578125" style="35" customWidth="1"/>
+    <col min="15618" max="15618" width="113.5703125" style="35" customWidth="1"/>
+    <col min="15619" max="15872" width="9.140625" style="35"/>
+    <col min="15873" max="15873" width="4.42578125" style="35" customWidth="1"/>
+    <col min="15874" max="15874" width="113.5703125" style="35" customWidth="1"/>
+    <col min="15875" max="16128" width="9.140625" style="35"/>
+    <col min="16129" max="16129" width="4.42578125" style="35" customWidth="1"/>
+    <col min="16130" max="16130" width="113.5703125" style="35" customWidth="1"/>
+    <col min="16131" max="16384" width="9.140625" style="35"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:3">
+      <c r="A1" s="34"/>
+      <c r="B1" s="34"/>
+      <c r="C1" s="34"/>
+    </row>
+    <row r="2" spans="1:3">
+      <c r="A2" s="34"/>
+      <c r="B2" s="34"/>
+      <c r="C2" s="34"/>
+    </row>
+    <row r="3" spans="1:3">
+      <c r="A3" s="34"/>
+      <c r="B3" s="36"/>
+      <c r="C3" s="36"/>
+    </row>
+    <row r="4" spans="1:3">
+      <c r="A4" s="34"/>
+      <c r="B4" s="37" t="s">
+        <v>39</v>
+      </c>
+      <c r="C4" s="36"/>
+    </row>
+    <row r="5" spans="1:3">
+      <c r="A5" s="34"/>
+      <c r="B5" s="37" t="s">
+        <v>40</v>
+      </c>
+      <c r="C5" s="36"/>
+    </row>
+    <row r="6" spans="1:3">
+      <c r="A6" s="34"/>
+      <c r="B6" s="37" t="s">
+        <v>41</v>
+      </c>
+      <c r="C6" s="36"/>
+    </row>
+    <row r="7" spans="1:3">
+      <c r="A7" s="34"/>
+      <c r="B7" s="37" t="s">
+        <v>42</v>
+      </c>
+      <c r="C7" s="36"/>
+    </row>
+    <row r="8" spans="1:3">
+      <c r="A8" s="34"/>
+      <c r="B8" s="37" t="s">
+        <v>43</v>
+      </c>
+      <c r="C8" s="36"/>
+    </row>
+    <row r="9" spans="1:3">
+      <c r="A9" s="34"/>
+      <c r="B9" s="34"/>
+      <c r="C9" s="36"/>
+    </row>
+    <row r="10" spans="1:3" ht="25.5">
+      <c r="A10" s="34"/>
+      <c r="B10" s="38" t="s">
+        <v>44</v>
+      </c>
+      <c r="C10" s="36"/>
+    </row>
+    <row r="11" spans="1:3">
+      <c r="A11" s="34"/>
+      <c r="B11" s="34"/>
+      <c r="C11" s="36"/>
+    </row>
+    <row r="12" spans="1:3">
+      <c r="A12" s="34"/>
+      <c r="B12" s="34"/>
+      <c r="C12" s="36"/>
+    </row>
+    <row r="13" spans="1:3">
+      <c r="A13" s="34"/>
+      <c r="B13" s="34"/>
+      <c r="C13" s="34"/>
+    </row>
+    <row r="14" spans="1:3" ht="15">
+      <c r="A14" s="40" t="s">
+        <v>45</v>
+      </c>
+      <c r="B14" s="41"/>
+      <c r="C14" s="41"/>
+    </row>
+    <row r="15" spans="1:3">
+      <c r="A15" s="34"/>
+      <c r="B15" s="34"/>
+      <c r="C15" s="34"/>
+    </row>
+    <row r="16" spans="1:3">
+      <c r="A16" s="34"/>
+      <c r="B16" s="34"/>
+      <c r="C16" s="34"/>
+    </row>
+    <row r="17" spans="1:3">
+      <c r="A17" s="34"/>
+      <c r="B17" s="34"/>
+      <c r="C17" s="34"/>
+    </row>
+    <row r="18" spans="1:3">
+      <c r="B18" s="39"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A14:C14"/>
+  </mergeCells>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:Q16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="O18" sqref="O18"/>
+      <selection activeCell="H35" sqref="H35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:17">
       <c r="A1" s="5"/>
       <c r="B1" s="5"/>
       <c r="C1" s="5"/>
       <c r="D1" s="5"/>
       <c r="E1" s="5"/>
       <c r="F1" s="5"/>
       <c r="G1" s="5"/>
       <c r="H1" s="5"/>
       <c r="I1" s="5"/>
       <c r="J1" s="5"/>
       <c r="K1" s="5"/>
       <c r="L1" s="5"/>
       <c r="M1" s="5"/>
       <c r="N1" s="5"/>
     </row>
-    <row r="2" spans="1:14" ht="25.5" customHeight="1">
-      <c r="A2" s="10" t="s">
+    <row r="2" spans="1:17" ht="25.5" customHeight="1">
+      <c r="A2" s="43" t="s">
         <v>3</v>
       </c>
-      <c r="B2" s="11"/>
-[...10 lines deleted...]
-      <c r="M2" s="11"/>
+      <c r="B2" s="44"/>
+      <c r="C2" s="44"/>
+      <c r="D2" s="44"/>
+      <c r="E2" s="44"/>
+      <c r="F2" s="44"/>
+      <c r="G2" s="44"/>
+      <c r="H2" s="44"/>
+      <c r="I2" s="44"/>
+      <c r="J2" s="44"/>
+      <c r="K2" s="44"/>
+      <c r="L2" s="44"/>
+      <c r="M2" s="44"/>
       <c r="N2" s="5"/>
     </row>
-    <row r="3" spans="1:14" ht="24" customHeight="1">
+    <row r="3" spans="1:17" ht="24" customHeight="1">
       <c r="A3" s="6"/>
-      <c r="B3" s="13">
+      <c r="B3" s="11">
         <v>1980</v>
       </c>
-      <c r="C3" s="13">
+      <c r="C3" s="11">
         <v>1981</v>
       </c>
-      <c r="D3" s="13">
+      <c r="D3" s="11">
         <v>1982</v>
       </c>
-      <c r="E3" s="13">
+      <c r="E3" s="11">
         <v>1983</v>
       </c>
-      <c r="F3" s="13">
+      <c r="F3" s="11">
         <v>1984</v>
       </c>
-      <c r="G3" s="13">
+      <c r="G3" s="11">
         <v>1985</v>
       </c>
-      <c r="H3" s="13">
+      <c r="H3" s="11">
         <v>1986</v>
       </c>
-      <c r="I3" s="13">
+      <c r="I3" s="11">
         <v>1987</v>
       </c>
-      <c r="J3" s="13">
+      <c r="J3" s="11">
         <v>1988</v>
       </c>
-      <c r="K3" s="13">
+      <c r="K3" s="11">
         <v>1989</v>
       </c>
-      <c r="L3" s="13">
+      <c r="L3" s="11">
         <v>1990</v>
       </c>
-      <c r="M3" s="13">
+      <c r="M3" s="11">
         <v>1991</v>
       </c>
       <c r="N3" s="5"/>
     </row>
-    <row r="4" spans="1:14" ht="39" customHeight="1">
-      <c r="A4" s="12" t="s">
+    <row r="4" spans="1:17" ht="39" customHeight="1">
+      <c r="A4" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="14">
+      <c r="B4" s="12">
         <v>5793</v>
       </c>
-      <c r="C4" s="14">
+      <c r="C4" s="12">
         <v>6067</v>
       </c>
-      <c r="D4" s="14">
+      <c r="D4" s="12">
         <v>5858</v>
       </c>
-      <c r="E4" s="14">
+      <c r="E4" s="12">
         <v>6716</v>
       </c>
-      <c r="F4" s="14">
+      <c r="F4" s="12">
         <v>6290</v>
       </c>
-      <c r="G4" s="14">
+      <c r="G4" s="12">
         <v>6627</v>
       </c>
-      <c r="H4" s="14">
+      <c r="H4" s="12">
         <v>6758</v>
       </c>
-      <c r="I4" s="14">
+      <c r="I4" s="12">
         <v>8303</v>
       </c>
-      <c r="J4" s="14">
+      <c r="J4" s="12">
         <v>8779</v>
       </c>
-      <c r="K4" s="14">
+      <c r="K4" s="12">
         <v>8618</v>
       </c>
-      <c r="L4" s="14">
+      <c r="L4" s="12">
         <v>7869</v>
       </c>
-      <c r="M4" s="14">
+      <c r="M4" s="12">
         <v>6130</v>
       </c>
       <c r="N4" s="5"/>
     </row>
-    <row r="5" spans="1:14" ht="41.25" customHeight="1">
-[...38 lines deleted...]
-      </c>
+    <row r="5" spans="1:17" ht="15" customHeight="1">
+      <c r="A5" s="5"/>
+      <c r="B5" s="5"/>
+      <c r="C5" s="5"/>
+      <c r="D5" s="5"/>
+      <c r="E5" s="5"/>
+      <c r="F5" s="5"/>
+      <c r="G5" s="5"/>
+      <c r="H5" s="5"/>
+      <c r="I5" s="5"/>
+      <c r="J5" s="5"/>
+      <c r="K5" s="5"/>
+      <c r="L5" s="5"/>
+      <c r="M5" s="5"/>
       <c r="N5" s="5"/>
     </row>
-    <row r="6" spans="1:14" ht="15" customHeight="1">
+    <row r="6" spans="1:17">
       <c r="A6" s="5"/>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
-      <c r="J6" s="5"/>
-[...2 lines deleted...]
-      <c r="M6" s="5"/>
+      <c r="J6" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="K6" s="42"/>
+      <c r="L6" s="42"/>
+      <c r="M6" s="42"/>
       <c r="N6" s="5"/>
     </row>
-    <row r="7" spans="1:14">
-[...9 lines deleted...]
-      <c r="J7" s="16" t="s">
+    <row r="7" spans="1:17" ht="26.25" customHeight="1">
+      <c r="A7" s="7"/>
+      <c r="B7" s="11">
+        <v>1992</v>
+      </c>
+      <c r="C7" s="11">
+        <v>1993</v>
+      </c>
+      <c r="D7" s="11">
+        <v>1994</v>
+      </c>
+      <c r="E7" s="11">
+        <v>1995</v>
+      </c>
+      <c r="F7" s="11">
+        <v>1996</v>
+      </c>
+      <c r="G7" s="11">
+        <v>1997</v>
+      </c>
+      <c r="H7" s="11">
+        <v>1998</v>
+      </c>
+      <c r="I7" s="11">
+        <v>1999</v>
+      </c>
+      <c r="J7" s="11">
+        <v>2000</v>
+      </c>
+      <c r="K7" s="11">
+        <v>2001</v>
+      </c>
+      <c r="L7" s="11">
+        <v>2002</v>
+      </c>
+      <c r="M7" s="11">
+        <v>2003</v>
+      </c>
+      <c r="N7" s="5"/>
+    </row>
+    <row r="8" spans="1:17" ht="38.25">
+      <c r="A8" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="B8" s="12">
+        <v>5046</v>
+      </c>
+      <c r="C8" s="12">
+        <v>3856</v>
+      </c>
+      <c r="D8" s="12">
+        <v>2322</v>
+      </c>
+      <c r="E8" s="12">
+        <v>1663</v>
+      </c>
+      <c r="F8" s="12">
+        <v>1407</v>
+      </c>
+      <c r="G8" s="12">
+        <v>1344</v>
+      </c>
+      <c r="H8" s="12">
+        <v>1132</v>
+      </c>
+      <c r="I8" s="12">
+        <v>1105</v>
+      </c>
+      <c r="J8" s="12">
+        <v>1218</v>
+      </c>
+      <c r="K8" s="12">
+        <v>1506</v>
+      </c>
+      <c r="L8" s="12">
+        <v>1552</v>
+      </c>
+      <c r="M8" s="12">
+        <v>2111</v>
+      </c>
+      <c r="N8" s="5"/>
+    </row>
+    <row r="9" spans="1:17">
+      <c r="A9" s="5"/>
+      <c r="B9" s="5"/>
+      <c r="C9" s="5"/>
+      <c r="D9" s="5"/>
+      <c r="E9" s="5"/>
+      <c r="F9" s="5"/>
+      <c r="G9" s="5"/>
+      <c r="H9" s="5"/>
+      <c r="I9" s="5"/>
+      <c r="J9" s="5"/>
+      <c r="K9" s="5"/>
+      <c r="L9" s="5"/>
+      <c r="M9" s="5"/>
+      <c r="N9" s="5"/>
+    </row>
+    <row r="10" spans="1:17">
+      <c r="A10" s="5"/>
+      <c r="B10" s="5"/>
+      <c r="C10" s="5"/>
+      <c r="D10" s="5"/>
+      <c r="E10" s="5"/>
+      <c r="F10" s="5"/>
+      <c r="G10" s="5"/>
+      <c r="H10" s="5"/>
+      <c r="I10" s="42" t="s">
         <v>2</v>
       </c>
-      <c r="K7" s="16"/>
-[...45 lines deleted...]
-      <c r="A9" s="12" t="s">
+      <c r="J10" s="42"/>
+      <c r="K10" s="42"/>
+      <c r="L10" s="42"/>
+      <c r="M10" s="42"/>
+      <c r="N10" s="5"/>
+    </row>
+    <row r="11" spans="1:17" ht="25.5" customHeight="1">
+      <c r="A11" s="7"/>
+      <c r="B11" s="11">
+        <v>2004</v>
+      </c>
+      <c r="C11" s="11">
+        <v>2005</v>
+      </c>
+      <c r="D11" s="11">
+        <v>2006</v>
+      </c>
+      <c r="E11" s="11">
+        <v>2007</v>
+      </c>
+      <c r="F11" s="11">
+        <v>2008</v>
+      </c>
+      <c r="G11" s="11">
+        <v>2009</v>
+      </c>
+      <c r="H11" s="11">
+        <v>2010</v>
+      </c>
+      <c r="I11" s="11">
+        <v>2011</v>
+      </c>
+      <c r="J11" s="11">
+        <v>2012</v>
+      </c>
+      <c r="K11" s="11">
+        <v>2013</v>
+      </c>
+      <c r="L11" s="11">
+        <v>2014</v>
+      </c>
+      <c r="M11" s="11">
+        <v>2015</v>
+      </c>
+      <c r="N11" s="5"/>
+    </row>
+    <row r="12" spans="1:17" ht="38.25">
+      <c r="A12" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="B9" s="14">
-[...104 lines deleted...]
-      <c r="I12" s="16" t="s">
+      <c r="B12" s="12">
+        <v>2591</v>
+      </c>
+      <c r="C12" s="12">
+        <v>4992</v>
+      </c>
+      <c r="D12" s="12">
+        <v>6245</v>
+      </c>
+      <c r="E12" s="12">
+        <v>6679</v>
+      </c>
+      <c r="F12" s="12">
+        <v>6848</v>
+      </c>
+      <c r="G12" s="12">
+        <v>6403</v>
+      </c>
+      <c r="H12" s="12">
+        <v>6409</v>
+      </c>
+      <c r="I12" s="12">
+        <v>6531</v>
+      </c>
+      <c r="J12" s="12">
+        <v>6742</v>
+      </c>
+      <c r="K12" s="12">
+        <v>6844</v>
+      </c>
+      <c r="L12" s="12">
+        <v>7516</v>
+      </c>
+      <c r="M12" s="12">
+        <v>8940</v>
+      </c>
+      <c r="N12" s="5"/>
+    </row>
+    <row r="14" spans="1:17">
+      <c r="A14" s="1"/>
+      <c r="I14" s="42" t="s">
         <v>2</v>
       </c>
-      <c r="J12" s="16"/>
-[...46 lines deleted...]
-      <c r="A14" s="12" t="s">
+      <c r="J14" s="42"/>
+      <c r="K14" s="42"/>
+      <c r="L14" s="42"/>
+      <c r="M14" s="42"/>
+      <c r="N14" s="9"/>
+      <c r="O14" s="9"/>
+      <c r="P14" s="9"/>
+      <c r="Q14" s="9"/>
+    </row>
+    <row r="15" spans="1:17" ht="25.5" customHeight="1">
+      <c r="A15" s="7"/>
+      <c r="B15" s="11">
+        <v>2016</v>
+      </c>
+      <c r="C15" s="11">
+        <v>2017</v>
+      </c>
+      <c r="D15" s="11">
+        <v>2018</v>
+      </c>
+      <c r="E15" s="11">
+        <v>2019</v>
+      </c>
+      <c r="F15" s="11">
+        <v>2020</v>
+      </c>
+      <c r="G15" s="11">
+        <v>2021</v>
+      </c>
+      <c r="H15" s="11">
+        <v>2022</v>
+      </c>
+      <c r="I15" s="11">
+        <v>2023</v>
+      </c>
+      <c r="J15" s="11">
+        <v>2024</v>
+      </c>
+      <c r="K15" s="45">
+        <v>2025</v>
+      </c>
+      <c r="L15" s="2"/>
+      <c r="M15" s="2"/>
+      <c r="N15" s="5"/>
+    </row>
+    <row r="16" spans="1:17" ht="38.25">
+      <c r="A16" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="B14" s="14">
-[...131 lines deleted...]
-      <c r="B19" s="14">
+      <c r="B16" s="12">
         <v>10513</v>
       </c>
-      <c r="C19" s="14">
+      <c r="C16" s="12">
         <v>11168</v>
       </c>
-      <c r="D19" s="14">
+      <c r="D16" s="12">
         <v>12521</v>
       </c>
-      <c r="E19" s="14">
+      <c r="E16" s="12">
         <v>13126</v>
       </c>
-      <c r="F19" s="14">
+      <c r="F16" s="12">
         <v>15332</v>
       </c>
-      <c r="G19" s="14">
+      <c r="G16" s="12">
         <v>16910</v>
       </c>
-      <c r="H19" s="14">
+      <c r="H16" s="12">
         <v>15666.527</v>
       </c>
-      <c r="I19" s="14">
+      <c r="I16" s="12">
         <v>17826.955999999998</v>
       </c>
-      <c r="J19" s="14">
+      <c r="J16" s="12">
         <v>19124</v>
       </c>
-      <c r="K19" s="8"/>
-[...38 lines deleted...]
-      <c r="N20" s="5"/>
+      <c r="K16" s="46">
+        <v>20314</v>
+      </c>
+      <c r="L16" s="8"/>
+      <c r="M16" s="3"/>
+      <c r="N16" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="4">
-    <mergeCell ref="J7:M7"/>
+    <mergeCell ref="J6:M6"/>
     <mergeCell ref="A2:M2"/>
-    <mergeCell ref="I12:M12"/>
-    <mergeCell ref="I17:M17"/>
+    <mergeCell ref="I10:M10"/>
+    <mergeCell ref="I14:M14"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="95" orientation="landscape" verticalDpi="0" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:Q18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="J25" sqref="J25"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="30" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:17">
+      <c r="A1" s="5"/>
+      <c r="B1" s="5"/>
+      <c r="C1" s="5"/>
+      <c r="D1" s="5"/>
+      <c r="E1" s="5"/>
+      <c r="F1" s="5"/>
+      <c r="G1" s="5"/>
+      <c r="H1" s="5"/>
+      <c r="I1" s="5"/>
+      <c r="J1" s="5"/>
+      <c r="K1" s="5"/>
+      <c r="L1" s="5"/>
+      <c r="M1" s="5"/>
+      <c r="N1" s="5"/>
+    </row>
+    <row r="2" spans="1:17" ht="25.5" customHeight="1">
+      <c r="A2" s="43" t="s">
+        <v>3</v>
+      </c>
+      <c r="B2" s="44"/>
+      <c r="C2" s="44"/>
+      <c r="D2" s="44"/>
+      <c r="E2" s="44"/>
+      <c r="F2" s="44"/>
+      <c r="G2" s="44"/>
+      <c r="H2" s="44"/>
+      <c r="I2" s="44"/>
+      <c r="J2" s="44"/>
+      <c r="K2" s="44"/>
+      <c r="L2" s="44"/>
+      <c r="M2" s="44"/>
+      <c r="N2" s="5"/>
+    </row>
+    <row r="3" spans="1:17" ht="24" customHeight="1">
+      <c r="A3" s="6"/>
+      <c r="B3" s="11">
+        <v>1980</v>
+      </c>
+      <c r="C3" s="11">
+        <v>1981</v>
+      </c>
+      <c r="D3" s="11">
+        <v>1982</v>
+      </c>
+      <c r="E3" s="11">
+        <v>1983</v>
+      </c>
+      <c r="F3" s="11">
+        <v>1984</v>
+      </c>
+      <c r="G3" s="11">
+        <v>1985</v>
+      </c>
+      <c r="H3" s="11">
+        <v>1986</v>
+      </c>
+      <c r="I3" s="11">
+        <v>1987</v>
+      </c>
+      <c r="J3" s="11">
+        <v>1988</v>
+      </c>
+      <c r="K3" s="11">
+        <v>1989</v>
+      </c>
+      <c r="L3" s="11">
+        <v>1990</v>
+      </c>
+      <c r="M3" s="11">
+        <v>1991</v>
+      </c>
+      <c r="N3" s="5"/>
+    </row>
+    <row r="4" spans="1:17" ht="41.25" customHeight="1">
+      <c r="A4" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="B4" s="13">
+        <v>98.103302286198129</v>
+      </c>
+      <c r="C4" s="13">
+        <v>104.72984636630416</v>
+      </c>
+      <c r="D4" s="13">
+        <v>96.555134333278389</v>
+      </c>
+      <c r="E4" s="13">
+        <v>114.64663707750084</v>
+      </c>
+      <c r="F4" s="13">
+        <v>93.65693865396068</v>
+      </c>
+      <c r="G4" s="13">
+        <v>105.35771065182831</v>
+      </c>
+      <c r="H4" s="13">
+        <v>101.97676173230722</v>
+      </c>
+      <c r="I4" s="13">
+        <v>122.86179343000887</v>
+      </c>
+      <c r="J4" s="13">
+        <v>105.73286763820306</v>
+      </c>
+      <c r="K4" s="13">
+        <v>98.166078141018346</v>
+      </c>
+      <c r="L4" s="13">
+        <v>91.308888373172422</v>
+      </c>
+      <c r="M4" s="13">
+        <v>77.900000000000006</v>
+      </c>
+      <c r="N4" s="5"/>
+    </row>
+    <row r="5" spans="1:17" ht="15" customHeight="1">
+      <c r="A5" s="5"/>
+      <c r="B5" s="5"/>
+      <c r="C5" s="5"/>
+      <c r="D5" s="5"/>
+      <c r="E5" s="5"/>
+      <c r="F5" s="5"/>
+      <c r="G5" s="5"/>
+      <c r="H5" s="5"/>
+      <c r="I5" s="5"/>
+      <c r="J5" s="5"/>
+      <c r="K5" s="5"/>
+      <c r="L5" s="5"/>
+      <c r="M5" s="5"/>
+      <c r="N5" s="5"/>
+    </row>
+    <row r="6" spans="1:17">
+      <c r="A6" s="5"/>
+      <c r="B6" s="5"/>
+      <c r="C6" s="5"/>
+      <c r="D6" s="5"/>
+      <c r="E6" s="5"/>
+      <c r="F6" s="5"/>
+      <c r="G6" s="5"/>
+      <c r="H6" s="5"/>
+      <c r="I6" s="5"/>
+      <c r="J6" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="K6" s="42"/>
+      <c r="L6" s="42"/>
+      <c r="M6" s="42"/>
+      <c r="N6" s="5"/>
+    </row>
+    <row r="7" spans="1:17" ht="26.25" customHeight="1">
+      <c r="A7" s="7"/>
+      <c r="B7" s="11">
+        <v>1992</v>
+      </c>
+      <c r="C7" s="11">
+        <v>1993</v>
+      </c>
+      <c r="D7" s="11">
+        <v>1994</v>
+      </c>
+      <c r="E7" s="11">
+        <v>1995</v>
+      </c>
+      <c r="F7" s="11">
+        <v>1996</v>
+      </c>
+      <c r="G7" s="11">
+        <v>1997</v>
+      </c>
+      <c r="H7" s="11">
+        <v>1998</v>
+      </c>
+      <c r="I7" s="11">
+        <v>1999</v>
+      </c>
+      <c r="J7" s="11">
+        <v>2000</v>
+      </c>
+      <c r="K7" s="11">
+        <v>2001</v>
+      </c>
+      <c r="L7" s="11">
+        <v>2002</v>
+      </c>
+      <c r="M7" s="11">
+        <v>2003</v>
+      </c>
+      <c r="N7" s="5"/>
+    </row>
+    <row r="8" spans="1:17" ht="39.75" customHeight="1">
+      <c r="A8" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="B8" s="13">
+        <v>82.3</v>
+      </c>
+      <c r="C8" s="13">
+        <v>76.400000000000006</v>
+      </c>
+      <c r="D8" s="13">
+        <v>60.2</v>
+      </c>
+      <c r="E8" s="13">
+        <v>71.599999999999994</v>
+      </c>
+      <c r="F8" s="13">
+        <v>84.6</v>
+      </c>
+      <c r="G8" s="13">
+        <v>95.5</v>
+      </c>
+      <c r="H8" s="13">
+        <v>84.2</v>
+      </c>
+      <c r="I8" s="13">
+        <v>97.6</v>
+      </c>
+      <c r="J8" s="13">
+        <v>110.2</v>
+      </c>
+      <c r="K8" s="13">
+        <v>123.7</v>
+      </c>
+      <c r="L8" s="13">
+        <v>103.1</v>
+      </c>
+      <c r="M8" s="13">
+        <v>136</v>
+      </c>
+      <c r="N8" s="5"/>
+    </row>
+    <row r="9" spans="1:17">
+      <c r="A9" s="5"/>
+      <c r="B9" s="5"/>
+      <c r="C9" s="5"/>
+      <c r="D9" s="5"/>
+      <c r="E9" s="5"/>
+      <c r="F9" s="5"/>
+      <c r="G9" s="5"/>
+      <c r="H9" s="5"/>
+      <c r="I9" s="5"/>
+      <c r="J9" s="5"/>
+      <c r="K9" s="5"/>
+      <c r="L9" s="5"/>
+      <c r="M9" s="5"/>
+      <c r="N9" s="5"/>
+    </row>
+    <row r="10" spans="1:17">
+      <c r="A10" s="5"/>
+      <c r="B10" s="5"/>
+      <c r="C10" s="5"/>
+      <c r="D10" s="5"/>
+      <c r="E10" s="5"/>
+      <c r="F10" s="5"/>
+      <c r="G10" s="5"/>
+      <c r="H10" s="5"/>
+      <c r="I10" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="J10" s="42"/>
+      <c r="K10" s="42"/>
+      <c r="L10" s="42"/>
+      <c r="M10" s="42"/>
+      <c r="N10" s="5"/>
+    </row>
+    <row r="11" spans="1:17" ht="25.5" customHeight="1">
+      <c r="A11" s="7"/>
+      <c r="B11" s="11">
+        <v>2004</v>
+      </c>
+      <c r="C11" s="11">
+        <v>2005</v>
+      </c>
+      <c r="D11" s="11">
+        <v>2006</v>
+      </c>
+      <c r="E11" s="11">
+        <v>2007</v>
+      </c>
+      <c r="F11" s="11">
+        <v>2008</v>
+      </c>
+      <c r="G11" s="11">
+        <v>2009</v>
+      </c>
+      <c r="H11" s="11">
+        <v>2010</v>
+      </c>
+      <c r="I11" s="11">
+        <v>2011</v>
+      </c>
+      <c r="J11" s="11">
+        <v>2012</v>
+      </c>
+      <c r="K11" s="11">
+        <v>2013</v>
+      </c>
+      <c r="L11" s="11">
+        <v>2014</v>
+      </c>
+      <c r="M11" s="11">
+        <v>2015</v>
+      </c>
+      <c r="N11" s="5"/>
+    </row>
+    <row r="12" spans="1:17" ht="38.25">
+      <c r="A12" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="B12" s="12">
+        <v>2591</v>
+      </c>
+      <c r="C12" s="12">
+        <v>4992</v>
+      </c>
+      <c r="D12" s="12">
+        <v>6245</v>
+      </c>
+      <c r="E12" s="12">
+        <v>6679</v>
+      </c>
+      <c r="F12" s="12">
+        <v>6848</v>
+      </c>
+      <c r="G12" s="12">
+        <v>6403</v>
+      </c>
+      <c r="H12" s="12">
+        <v>6409</v>
+      </c>
+      <c r="I12" s="12">
+        <v>6531</v>
+      </c>
+      <c r="J12" s="12">
+        <v>6742</v>
+      </c>
+      <c r="K12" s="12">
+        <v>6844</v>
+      </c>
+      <c r="L12" s="12">
+        <v>7516</v>
+      </c>
+      <c r="M12" s="12">
+        <v>8940</v>
+      </c>
+      <c r="N12" s="5"/>
+    </row>
+    <row r="13" spans="1:17" ht="41.25" customHeight="1">
+      <c r="A13" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="B13" s="13">
+        <v>122.7</v>
+      </c>
+      <c r="C13" s="13">
+        <v>192.7</v>
+      </c>
+      <c r="D13" s="13">
+        <v>125.1</v>
+      </c>
+      <c r="E13" s="13">
+        <v>107</v>
+      </c>
+      <c r="F13" s="13">
+        <v>102.5</v>
+      </c>
+      <c r="G13" s="13">
+        <v>93.5</v>
+      </c>
+      <c r="H13" s="13">
+        <v>100.1</v>
+      </c>
+      <c r="I13" s="13">
+        <v>101.9</v>
+      </c>
+      <c r="J13" s="13">
+        <v>103.2</v>
+      </c>
+      <c r="K13" s="13">
+        <v>101.5</v>
+      </c>
+      <c r="L13" s="13">
+        <v>109.8</v>
+      </c>
+      <c r="M13" s="13">
+        <v>118.9</v>
+      </c>
+      <c r="N13" s="5"/>
+    </row>
+    <row r="15" spans="1:17">
+      <c r="A15" s="1"/>
+      <c r="I15" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="J15" s="42"/>
+      <c r="K15" s="42"/>
+      <c r="L15" s="42"/>
+      <c r="M15" s="42"/>
+      <c r="N15" s="9"/>
+      <c r="O15" s="9"/>
+      <c r="P15" s="9"/>
+      <c r="Q15" s="9"/>
+    </row>
+    <row r="16" spans="1:17" ht="25.5" customHeight="1">
+      <c r="A16" s="7"/>
+      <c r="B16" s="11">
+        <v>2016</v>
+      </c>
+      <c r="C16" s="11">
+        <v>2017</v>
+      </c>
+      <c r="D16" s="11">
+        <v>2018</v>
+      </c>
+      <c r="E16" s="11">
+        <v>2019</v>
+      </c>
+      <c r="F16" s="11">
+        <v>2020</v>
+      </c>
+      <c r="G16" s="11">
+        <v>2021</v>
+      </c>
+      <c r="H16" s="11">
+        <v>2022</v>
+      </c>
+      <c r="I16" s="11">
+        <v>2023</v>
+      </c>
+      <c r="J16" s="11">
+        <v>2024</v>
+      </c>
+      <c r="K16" s="45">
+        <v>2025</v>
+      </c>
+      <c r="L16" s="2"/>
+      <c r="M16" s="2"/>
+      <c r="N16" s="5"/>
+    </row>
+    <row r="17" spans="1:14" ht="38.25">
+      <c r="A17" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="B17" s="12">
+        <v>10513</v>
+      </c>
+      <c r="C17" s="12">
+        <v>11168</v>
+      </c>
+      <c r="D17" s="12">
+        <v>12521</v>
+      </c>
+      <c r="E17" s="12">
+        <v>13126</v>
+      </c>
+      <c r="F17" s="12">
+        <v>15332</v>
+      </c>
+      <c r="G17" s="12">
+        <v>16910</v>
+      </c>
+      <c r="H17" s="12">
+        <v>15666.527</v>
+      </c>
+      <c r="I17" s="12">
+        <v>17826.955999999998</v>
+      </c>
+      <c r="J17" s="12">
+        <v>19124</v>
+      </c>
+      <c r="K17" s="46">
+        <v>20314</v>
+      </c>
+      <c r="L17" s="8"/>
+      <c r="M17" s="3"/>
+      <c r="N17" s="5"/>
+    </row>
+    <row r="18" spans="1:14" ht="41.25" customHeight="1">
+      <c r="A18" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="B18" s="13">
+        <v>117.6</v>
+      </c>
+      <c r="C18" s="13">
+        <v>106.2</v>
+      </c>
+      <c r="D18" s="13">
+        <v>112.1</v>
+      </c>
+      <c r="E18" s="13">
+        <v>104.8</v>
+      </c>
+      <c r="F18" s="13">
+        <v>116.8</v>
+      </c>
+      <c r="G18" s="13">
+        <v>110.3</v>
+      </c>
+      <c r="H18" s="13">
+        <v>92.6</v>
+      </c>
+      <c r="I18" s="13">
+        <v>113.8</v>
+      </c>
+      <c r="J18" s="13">
+        <v>107.3</v>
+      </c>
+      <c r="K18" s="47">
+        <v>106.2</v>
+      </c>
+      <c r="L18" s="4"/>
+      <c r="M18" s="4"/>
+      <c r="N18" s="5"/>
+    </row>
+  </sheetData>
+  <mergeCells count="4">
+    <mergeCell ref="A2:M2"/>
+    <mergeCell ref="J6:M6"/>
+    <mergeCell ref="I10:M10"/>
+    <mergeCell ref="I15:M15"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1255,51 +3001,55 @@
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8ADC4492-E667-458F-BD46-0619F73FD6AD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Общая площадь</vt:lpstr>
+    <vt:vector size="5" baseType="lpstr">
+      <vt:lpstr>метадеректер163206</vt:lpstr>
+      <vt:lpstr>Метадеректер163213</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
+      <vt:lpstr>көрсеткіш163206</vt:lpstr>
+      <vt:lpstr>көрсеткіш163213</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>malimbetova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>