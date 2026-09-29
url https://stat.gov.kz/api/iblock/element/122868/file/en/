--- v5 (2026-08-18)
+++ v6 (2026-09-29)
@@ -2,65 +2,65 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="20417"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{424A37A8-B49B-430C-8C11-7D91A9B53B22}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FBA73E93-282C-414F-8582-6C90F858CF75}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="14400" windowHeight="10170" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="12465" windowHeight="10080" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="2" r:id="rId1"/>
     <sheet name="Conventions" sheetId="3" r:id="rId2"/>
     <sheet name="2021-2026" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="134" uniqueCount="81">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="135" uniqueCount="81">
   <si>
     <t>Short-term economic indicator by region</t>
   </si>
   <si>
     <t>in % to the appropriate period of previous year</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>January - February</t>
   </si>
   <si>
     <t>January - March</t>
   </si>
   <si>
     <t>January - April</t>
   </si>
   <si>
     <t>January - May</t>
   </si>
   <si>
     <t>January - June</t>
   </si>
   <si>
@@ -281,54 +281,54 @@
   <si>
     <t>«...» - no data available</t>
   </si>
   <si>
     <t>«X» - data is confidential</t>
   </si>
   <si>
     <t>«0.0» - insignificant value</t>
   </si>
   <si>
     <t>«-» - no case</t>
   </si>
   <si>
     <t>Conventional designations:</t>
   </si>
   <si>
     <t>The index of the short-term economic indicator</t>
   </si>
   <si>
     <t xml:space="preserve"> as a percentage</t>
   </si>
   <si>
     <t>Calculated by dividing the value of a certain indicator in the current period, estimated in the prices of the base period, by its value in the base period.</t>
   </si>
   <si>
-    <t xml:space="preserve">GDP by method of production (January-March 2026 (reported data)) </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Gross regional product (January-March 2026) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">GDP by method of production (January-June 2026 (flash estimates)) </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0000"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
   </numFmts>
   <fonts count="28">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -678,82 +678,82 @@
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="4" applyFont="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="4" applyFont="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="6" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="6" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="7" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="11">
     <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Обычный 2 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Обычный 2 2 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Обычный 2 2 3" xfId="6" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Обычный 2 3" xfId="7" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Обычный 2 4" xfId="8" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="Обычный 3" xfId="9" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="Обычный 4" xfId="10" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="Обычный 61" xfId="1" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
@@ -1065,63 +1065,63 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/507192/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/505535/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25797/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/512218/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/507192/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25797/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A2:B21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B18" sqref="B18"/>
+      <selection activeCell="B29" sqref="B29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="40.7109375" style="20" customWidth="1"/>
     <col min="2" max="2" width="73.5703125" style="20" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="20"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2">
       <c r="A2" s="22" t="s">
         <v>68</v>
       </c>
       <c r="B2" s="31">
         <v>111201021</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="22" t="s">
         <v>67</v>
       </c>
       <c r="B3" s="30" t="s">
         <v>76</v>
       </c>
     </row>
@@ -1176,127 +1176,127 @@
     <row r="10" spans="1:2" ht="17.25" customHeight="1">
       <c r="A10" s="22" t="s">
         <v>57</v>
       </c>
       <c r="B10" s="24" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="11" spans="1:2" ht="40.5" customHeight="1">
       <c r="A11" s="22" t="s">
         <v>55</v>
       </c>
       <c r="B11" s="24" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="22" t="s">
         <v>53</v>
       </c>
       <c r="B12" s="27" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="14.25" customHeight="1">
-      <c r="A13" s="42" t="s">
+      <c r="A13" s="43" t="s">
         <v>51</v>
       </c>
       <c r="B13" s="26" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A14" s="44"/>
+      <c r="B14" s="26" t="s">
         <v>79</v>
-      </c>
-[...4 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="37" t="s">
         <v>50</v>
       </c>
       <c r="B15" s="25" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="22" t="s">
         <v>48</v>
       </c>
-      <c r="B16" s="52">
-        <v>46248</v>
+      <c r="B16" s="42">
+        <v>46280</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="22" t="s">
         <v>47</v>
       </c>
-      <c r="B17" s="52">
-        <v>46280</v>
+      <c r="B17" s="42">
+        <v>46310</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="22" t="s">
         <v>46</v>
       </c>
       <c r="B18" s="24" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="17.25" customHeight="1">
       <c r="A19" s="22" t="s">
         <v>44</v>
       </c>
       <c r="B19" s="24" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="22" t="s">
         <v>42</v>
       </c>
       <c r="B20" s="23" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="21" spans="1:2" ht="27" customHeight="1">
       <c r="A21" s="22" t="s">
         <v>40</v>
       </c>
       <c r="B21" s="21" t="s">
         <v>39</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A13:A14"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
-    <hyperlink ref="B13" r:id="rId2" xr:uid="{F3BC6C8D-F1DA-42D5-9FDA-299253B17786}"/>
-    <hyperlink ref="B14" r:id="rId3" xr:uid="{59F4749F-8003-44AB-9D3F-6339C3B1FA26}"/>
+    <hyperlink ref="B14" r:id="rId2" xr:uid="{59F4749F-8003-44AB-9D3F-6339C3B1FA26}"/>
+    <hyperlink ref="B13" r:id="rId3" xr:uid="{9AEAF9A2-1F09-46E3-BAF1-954A6ADC4794}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B3:B17"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B33" sqref="B33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="20"/>
     <col min="2" max="2" width="85.85546875" style="20" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="20"/>
   </cols>
   <sheetData>
     <row r="3" spans="2:2">
       <c r="B3" s="36" t="s">
         <v>75</v>
       </c>
@@ -1346,196 +1346,197 @@
     </row>
     <row r="15" spans="2:2">
       <c r="B15" s="33"/>
     </row>
     <row r="16" spans="2:2">
       <c r="B16" s="33"/>
     </row>
     <row r="17" spans="2:2">
       <c r="B17" s="32" t="s">
         <v>69</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <pageSetUpPr autoPageBreaks="0" fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:BY38"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" showRuler="0" zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <pane xSplit="2" topLeftCell="BK1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="BS18" sqref="BS18"/>
+      <pane xSplit="2" topLeftCell="BM1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="BU14" sqref="BU14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="7.42578125" style="2" customWidth="1"/>
-    <col min="2" max="2" width="21.28515625" style="2" customWidth="1"/>
+    <col min="2" max="2" width="20.42578125" style="2" customWidth="1"/>
     <col min="3" max="39" width="7.5703125" style="2"/>
     <col min="40" max="40" width="8" style="2" customWidth="1"/>
     <col min="41" max="41" width="9.7109375" style="2" customWidth="1"/>
     <col min="42" max="46" width="7.5703125" style="2"/>
     <col min="47" max="47" width="8.42578125" style="2" customWidth="1"/>
     <col min="48" max="48" width="7.5703125" style="2"/>
     <col min="49" max="49" width="7.85546875" style="2" customWidth="1"/>
     <col min="50" max="50" width="8.5703125" style="2" customWidth="1"/>
     <col min="51" max="51" width="7.42578125" style="2" customWidth="1"/>
     <col min="52" max="52" width="7.85546875" style="2" customWidth="1"/>
     <col min="53" max="60" width="9.140625" style="2"/>
     <col min="61" max="61" width="9.85546875" style="2" customWidth="1"/>
     <col min="62" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:77" ht="12.75" customHeight="1">
-      <c r="A1" s="50">
+      <c r="A1" s="51">
         <v>111201021</v>
       </c>
-      <c r="B1" s="50"/>
+      <c r="B1" s="51"/>
     </row>
     <row r="2" spans="1:77" ht="12.75" customHeight="1">
       <c r="AB2" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:77" ht="12.75" customHeight="1">
       <c r="N4" s="3"/>
       <c r="Q4" s="4"/>
       <c r="R4" s="4"/>
       <c r="T4" s="4"/>
       <c r="AT4" s="16"/>
       <c r="BI4" s="40"/>
       <c r="BJ4" s="40"/>
       <c r="BK4" s="40"/>
       <c r="BL4" s="40"/>
       <c r="BM4" s="53" t="s">
         <v>1</v>
       </c>
       <c r="BN4" s="53"/>
       <c r="BO4" s="53"/>
       <c r="BP4" s="53"/>
       <c r="BQ4" s="53"/>
-      <c r="BR4" s="40"/>
+      <c r="BR4" s="53"/>
       <c r="BS4" s="40"/>
       <c r="BT4" s="40"/>
       <c r="BU4" s="40"/>
       <c r="BV4" s="40"/>
       <c r="BW4" s="40"/>
       <c r="BX4" s="40"/>
       <c r="BY4" s="40"/>
     </row>
     <row r="5" spans="1:77" s="5" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A5" s="45"/>
-[...1 lines deleted...]
-      <c r="C5" s="47">
+      <c r="A5" s="46"/>
+      <c r="B5" s="46"/>
+      <c r="C5" s="48">
         <v>2021</v>
       </c>
-      <c r="D5" s="48"/>
-[...10 lines deleted...]
-      <c r="O5" s="47">
+      <c r="D5" s="49"/>
+      <c r="E5" s="49"/>
+      <c r="F5" s="49"/>
+      <c r="G5" s="49"/>
+      <c r="H5" s="49"/>
+      <c r="I5" s="49"/>
+      <c r="J5" s="49"/>
+      <c r="K5" s="49"/>
+      <c r="L5" s="49"/>
+      <c r="M5" s="49"/>
+      <c r="N5" s="50"/>
+      <c r="O5" s="48">
         <v>2022</v>
       </c>
-      <c r="P5" s="48"/>
-[...10 lines deleted...]
-      <c r="AA5" s="47">
+      <c r="P5" s="49"/>
+      <c r="Q5" s="49"/>
+      <c r="R5" s="49"/>
+      <c r="S5" s="49"/>
+      <c r="T5" s="49"/>
+      <c r="U5" s="49"/>
+      <c r="V5" s="49"/>
+      <c r="W5" s="49"/>
+      <c r="X5" s="49"/>
+      <c r="Y5" s="49"/>
+      <c r="Z5" s="50"/>
+      <c r="AA5" s="48">
         <v>2023</v>
       </c>
-      <c r="AB5" s="48"/>
-[...10 lines deleted...]
-      <c r="AM5" s="51">
+      <c r="AB5" s="49"/>
+      <c r="AC5" s="49"/>
+      <c r="AD5" s="49"/>
+      <c r="AE5" s="49"/>
+      <c r="AF5" s="49"/>
+      <c r="AG5" s="49"/>
+      <c r="AH5" s="49"/>
+      <c r="AI5" s="49"/>
+      <c r="AJ5" s="49"/>
+      <c r="AK5" s="49"/>
+      <c r="AL5" s="50"/>
+      <c r="AM5" s="52">
         <v>2024</v>
       </c>
-      <c r="AN5" s="51"/>
-[...10 lines deleted...]
-      <c r="AY5" s="51">
+      <c r="AN5" s="52"/>
+      <c r="AO5" s="52"/>
+      <c r="AP5" s="52"/>
+      <c r="AQ5" s="52"/>
+      <c r="AR5" s="52"/>
+      <c r="AS5" s="52"/>
+      <c r="AT5" s="52"/>
+      <c r="AU5" s="52"/>
+      <c r="AV5" s="52"/>
+      <c r="AW5" s="52"/>
+      <c r="AX5" s="52"/>
+      <c r="AY5" s="52">
         <v>2025</v>
       </c>
-      <c r="AZ5" s="51"/>
-[...10 lines deleted...]
-      <c r="BK5" s="47">
+      <c r="AZ5" s="52"/>
+      <c r="BA5" s="52"/>
+      <c r="BB5" s="52"/>
+      <c r="BC5" s="52"/>
+      <c r="BD5" s="52"/>
+      <c r="BE5" s="52"/>
+      <c r="BF5" s="52"/>
+      <c r="BG5" s="52"/>
+      <c r="BH5" s="52"/>
+      <c r="BI5" s="52"/>
+      <c r="BJ5" s="52"/>
+      <c r="BK5" s="52">
         <v>2026</v>
       </c>
-      <c r="BL5" s="48"/>
-[...4 lines deleted...]
-      <c r="BQ5" s="49"/>
+      <c r="BL5" s="52"/>
+      <c r="BM5" s="52"/>
+      <c r="BN5" s="52"/>
+      <c r="BO5" s="52"/>
+      <c r="BP5" s="52"/>
+      <c r="BQ5" s="52"/>
+      <c r="BR5" s="52"/>
     </row>
     <row r="6" spans="1:77" s="14" customFormat="1" ht="36" customHeight="1">
-      <c r="A6" s="46"/>
-      <c r="B6" s="46"/>
+      <c r="A6" s="47"/>
+      <c r="B6" s="47"/>
       <c r="C6" s="13" t="s">
         <v>2</v>
       </c>
       <c r="D6" s="13" t="s">
         <v>3</v>
       </c>
       <c r="E6" s="13" t="s">
         <v>4</v>
       </c>
       <c r="F6" s="13" t="s">
         <v>5</v>
       </c>
       <c r="G6" s="13" t="s">
         <v>6</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>7</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>8</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>9</v>
       </c>
       <c r="K6" s="13" t="s">
@@ -1692,50 +1693,53 @@
         <v>12</v>
       </c>
       <c r="BJ6" s="13" t="s">
         <v>13</v>
       </c>
       <c r="BK6" s="13" t="s">
         <v>37</v>
       </c>
       <c r="BL6" s="13" t="s">
         <v>3</v>
       </c>
       <c r="BM6" s="13" t="s">
         <v>4</v>
       </c>
       <c r="BN6" s="13" t="s">
         <v>5</v>
       </c>
       <c r="BO6" s="13" t="s">
         <v>6</v>
       </c>
       <c r="BP6" s="13" t="s">
         <v>7</v>
       </c>
       <c r="BQ6" s="13" t="s">
         <v>38</v>
+      </c>
+      <c r="BR6" s="13" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:77" ht="18" customHeight="1">
       <c r="A7" s="38">
         <v>0</v>
       </c>
       <c r="B7" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="11">
         <v>94.2</v>
       </c>
       <c r="D7" s="11">
         <v>96</v>
       </c>
       <c r="E7" s="11">
         <v>98.2</v>
       </c>
       <c r="F7" s="11">
         <v>101.2</v>
       </c>
       <c r="G7" s="11">
         <v>102</v>
       </c>
       <c r="H7" s="11">
@@ -1900,50 +1904,53 @@
       <c r="BI7" s="39">
         <v>109.1</v>
       </c>
       <c r="BJ7" s="39">
         <v>109.4</v>
       </c>
       <c r="BK7" s="39">
         <v>97.2</v>
       </c>
       <c r="BL7" s="41">
         <v>100.2</v>
       </c>
       <c r="BM7" s="41">
         <v>102.5</v>
       </c>
       <c r="BN7" s="41">
         <v>104.2</v>
       </c>
       <c r="BO7" s="39">
         <v>104.3</v>
       </c>
       <c r="BP7" s="41">
         <v>105.1</v>
       </c>
       <c r="BQ7" s="41">
+        <v>104.9</v>
+      </c>
+      <c r="BR7" s="41">
         <v>104.9</v>
       </c>
     </row>
     <row r="8" spans="1:77" ht="12.75" customHeight="1">
       <c r="A8" s="38">
         <v>10</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>33</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6"/>
       <c r="E8" s="6"/>
       <c r="F8" s="6"/>
       <c r="G8" s="6"/>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="6"/>
       <c r="N8" s="6"/>
       <c r="O8" s="6"/>
       <c r="P8" s="6"/>
       <c r="Q8" s="6"/>
@@ -2077,50 +2084,53 @@
       </c>
       <c r="BJ8" s="17">
         <v>101.4</v>
       </c>
       <c r="BK8" s="17">
         <v>107.5</v>
       </c>
       <c r="BL8" s="19">
         <v>105.3</v>
       </c>
       <c r="BM8" s="17">
         <v>104.1</v>
       </c>
       <c r="BN8" s="17">
         <v>103.8</v>
       </c>
       <c r="BO8" s="17">
         <v>103.3</v>
       </c>
       <c r="BP8" s="19">
         <v>104.2</v>
       </c>
       <c r="BQ8" s="19">
         <v>104.1</v>
       </c>
+      <c r="BR8" s="19">
+        <v>103.4</v>
+      </c>
     </row>
     <row r="9" spans="1:77" ht="12.75" customHeight="1">
       <c r="A9" s="38">
         <v>11</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="6">
         <v>102.3</v>
       </c>
       <c r="D9" s="6">
         <v>105.3</v>
       </c>
       <c r="E9" s="6">
         <v>105.4</v>
       </c>
       <c r="F9" s="6">
         <v>105.7</v>
       </c>
       <c r="G9" s="6">
         <v>105.6</v>
       </c>
       <c r="H9" s="6">
         <v>105.8</v>
@@ -2286,50 +2296,53 @@
       </c>
       <c r="BJ9" s="19">
         <v>107</v>
       </c>
       <c r="BK9" s="19">
         <v>90</v>
       </c>
       <c r="BL9" s="19">
         <v>91.5</v>
       </c>
       <c r="BM9" s="17">
         <v>91.9</v>
       </c>
       <c r="BN9" s="17">
         <v>94.7</v>
       </c>
       <c r="BO9" s="17">
         <v>96.4</v>
       </c>
       <c r="BP9" s="19">
         <v>99.5</v>
       </c>
       <c r="BQ9" s="19">
         <v>99.5</v>
       </c>
+      <c r="BR9" s="19">
+        <v>99.4</v>
+      </c>
     </row>
     <row r="10" spans="1:77" ht="12.75" customHeight="1">
       <c r="A10" s="38">
         <v>15</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="6">
         <v>92.3</v>
       </c>
       <c r="D10" s="6">
         <v>100.2</v>
       </c>
       <c r="E10" s="6">
         <v>101.2</v>
       </c>
       <c r="F10" s="6">
         <v>104.6</v>
       </c>
       <c r="G10" s="6">
         <v>105.3</v>
       </c>
       <c r="H10" s="6">
         <v>105.5</v>
@@ -2495,50 +2508,53 @@
       </c>
       <c r="BJ10" s="19">
         <v>106</v>
       </c>
       <c r="BK10" s="19">
         <v>100</v>
       </c>
       <c r="BL10" s="19">
         <v>102.7</v>
       </c>
       <c r="BM10" s="17">
         <v>103.5</v>
       </c>
       <c r="BN10" s="19">
         <v>102</v>
       </c>
       <c r="BO10" s="17">
         <v>100.7</v>
       </c>
       <c r="BP10" s="19">
         <v>103.6</v>
       </c>
       <c r="BQ10" s="19">
         <v>102.2</v>
       </c>
+      <c r="BR10" s="19">
+        <v>101.6</v>
+      </c>
     </row>
     <row r="11" spans="1:77" ht="12.75" customHeight="1">
       <c r="A11" s="38">
         <v>19</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C11" s="6">
         <v>98.1</v>
       </c>
       <c r="D11" s="6">
         <v>102.1</v>
       </c>
       <c r="E11" s="6">
         <v>104.2</v>
       </c>
       <c r="F11" s="6">
         <v>106.5</v>
       </c>
       <c r="G11" s="6">
         <v>108</v>
       </c>
       <c r="H11" s="6">
         <v>109.4</v>
@@ -2704,50 +2720,53 @@
       </c>
       <c r="BJ11" s="17">
         <v>110.6</v>
       </c>
       <c r="BK11" s="17">
         <v>111.5</v>
       </c>
       <c r="BL11" s="19">
         <v>117</v>
       </c>
       <c r="BM11" s="17">
         <v>115.6</v>
       </c>
       <c r="BN11" s="17">
         <v>115.3</v>
       </c>
       <c r="BO11" s="17">
         <v>112.5</v>
       </c>
       <c r="BP11" s="19">
         <v>114.8</v>
       </c>
       <c r="BQ11" s="19">
         <v>115</v>
       </c>
+      <c r="BR11" s="19">
+        <v>115</v>
+      </c>
     </row>
     <row r="12" spans="1:77" ht="12.75" customHeight="1">
       <c r="A12" s="38">
         <v>23</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="6">
         <v>83.4</v>
       </c>
       <c r="D12" s="6">
         <v>87</v>
       </c>
       <c r="E12" s="6">
         <v>90.3</v>
       </c>
       <c r="F12" s="6">
         <v>92.9</v>
       </c>
       <c r="G12" s="6">
         <v>95.2</v>
       </c>
       <c r="H12" s="6">
         <v>97.7</v>
@@ -2913,50 +2932,53 @@
       </c>
       <c r="BJ12" s="17">
         <v>113.3</v>
       </c>
       <c r="BK12" s="17">
         <v>66.8</v>
       </c>
       <c r="BL12" s="19">
         <v>76.099999999999994</v>
       </c>
       <c r="BM12" s="17">
         <v>82.2</v>
       </c>
       <c r="BN12" s="17">
         <v>88.2</v>
       </c>
       <c r="BO12" s="17">
         <v>92.5</v>
       </c>
       <c r="BP12" s="19">
         <v>94.7</v>
       </c>
       <c r="BQ12" s="19">
         <v>94.1</v>
       </c>
+      <c r="BR12" s="19">
+        <v>95</v>
+      </c>
     </row>
     <row r="13" spans="1:77" ht="12.75" customHeight="1">
       <c r="A13" s="38">
         <v>27</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="6">
         <v>94.4</v>
       </c>
       <c r="D13" s="6">
         <v>92.6</v>
       </c>
       <c r="E13" s="6">
         <v>93.7</v>
       </c>
       <c r="F13" s="6">
         <v>92.9</v>
       </c>
       <c r="G13" s="6">
         <v>94</v>
       </c>
       <c r="H13" s="6">
         <v>95.3</v>
@@ -3122,50 +3144,53 @@
       </c>
       <c r="BJ13" s="17">
         <v>101.7</v>
       </c>
       <c r="BK13" s="19">
         <v>79.900000000000006</v>
       </c>
       <c r="BL13" s="19">
         <v>86.6</v>
       </c>
       <c r="BM13" s="17">
         <v>88.5</v>
       </c>
       <c r="BN13" s="17">
         <v>91.6</v>
       </c>
       <c r="BO13" s="17">
         <v>92.1</v>
       </c>
       <c r="BP13" s="19">
         <v>93.6</v>
       </c>
       <c r="BQ13" s="19">
         <v>93.5</v>
       </c>
+      <c r="BR13" s="19">
+        <v>93.9</v>
+      </c>
     </row>
     <row r="14" spans="1:77" ht="12.75" customHeight="1">
       <c r="A14" s="38">
         <v>31</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="6">
         <v>96.6</v>
       </c>
       <c r="D14" s="6">
         <v>93.7</v>
       </c>
       <c r="E14" s="6">
         <v>96.9</v>
       </c>
       <c r="F14" s="6">
         <v>99.6</v>
       </c>
       <c r="G14" s="6">
         <v>100.6</v>
       </c>
       <c r="H14" s="6">
         <v>105.4</v>
@@ -3330,50 +3355,53 @@
         <v>109.4</v>
       </c>
       <c r="BJ14" s="17">
         <v>108.9</v>
       </c>
       <c r="BK14" s="17">
         <v>110.3</v>
       </c>
       <c r="BL14" s="19">
         <v>113.5</v>
       </c>
       <c r="BM14" s="17">
         <v>118.4</v>
       </c>
       <c r="BN14" s="17">
         <v>117.9</v>
       </c>
       <c r="BO14" s="17">
         <v>115.2</v>
       </c>
       <c r="BP14" s="19">
         <v>114.2</v>
       </c>
       <c r="BQ14" s="19">
         <v>114</v>
+      </c>
+      <c r="BR14" s="19">
+        <v>113.5</v>
       </c>
     </row>
     <row r="15" spans="1:77" ht="12.75" customHeight="1">
       <c r="A15" s="38">
         <v>33</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>21</v>
       </c>
       <c r="C15" s="6"/>
       <c r="D15" s="6"/>
       <c r="E15" s="6"/>
       <c r="F15" s="6"/>
       <c r="G15" s="6"/>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="6"/>
       <c r="N15" s="6"/>
       <c r="O15" s="6"/>
       <c r="P15" s="6"/>
       <c r="Q15" s="6"/>
       <c r="R15" s="6"/>
@@ -3506,50 +3534,53 @@
       </c>
       <c r="BJ15" s="17">
         <v>108.1</v>
       </c>
       <c r="BK15" s="19">
         <v>114.2</v>
       </c>
       <c r="BL15" s="19">
         <v>115.4</v>
       </c>
       <c r="BM15" s="17">
         <v>111.8</v>
       </c>
       <c r="BN15" s="17">
         <v>111.5</v>
       </c>
       <c r="BO15" s="17">
         <v>106.8</v>
       </c>
       <c r="BP15" s="19">
         <v>103.7</v>
       </c>
       <c r="BQ15" s="19">
         <v>104.7</v>
       </c>
+      <c r="BR15" s="19">
+        <v>103.8</v>
+      </c>
     </row>
     <row r="16" spans="1:77" ht="12.75" customHeight="1">
       <c r="A16" s="38">
         <v>35</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="6">
         <v>96.5</v>
       </c>
       <c r="D16" s="6">
         <v>97.7</v>
       </c>
       <c r="E16" s="6">
         <v>98.1</v>
       </c>
       <c r="F16" s="6">
         <v>100.4</v>
       </c>
       <c r="G16" s="6">
         <v>101.1</v>
       </c>
       <c r="H16" s="6">
         <v>101.9</v>
@@ -3715,52 +3746,55 @@
       </c>
       <c r="BJ16" s="17">
         <v>105.4</v>
       </c>
       <c r="BK16" s="17">
         <v>106.3</v>
       </c>
       <c r="BL16" s="19">
         <v>105.7</v>
       </c>
       <c r="BM16" s="17">
         <v>105.3</v>
       </c>
       <c r="BN16" s="17">
         <v>105.3</v>
       </c>
       <c r="BO16" s="17">
         <v>104.1</v>
       </c>
       <c r="BP16" s="19">
         <v>103.2</v>
       </c>
       <c r="BQ16" s="19">
         <v>102.6</v>
       </c>
-    </row>
-    <row r="17" spans="1:69" ht="12.75" customHeight="1">
+      <c r="BR16" s="19">
+        <v>102.4</v>
+      </c>
+    </row>
+    <row r="17" spans="1:70" ht="12.75" customHeight="1">
       <c r="A17" s="38">
         <v>39</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>35</v>
       </c>
       <c r="C17" s="6">
         <v>102.6</v>
       </c>
       <c r="D17" s="6">
         <v>101.9</v>
       </c>
       <c r="E17" s="6">
         <v>102.7</v>
       </c>
       <c r="F17" s="6">
         <v>105.6</v>
       </c>
       <c r="G17" s="6">
         <v>106.1</v>
       </c>
       <c r="H17" s="6">
         <v>106.6</v>
       </c>
       <c r="I17" s="6">
@@ -3924,52 +3958,55 @@
       </c>
       <c r="BJ17" s="17">
         <v>110.6</v>
       </c>
       <c r="BK17" s="17">
         <v>101.6</v>
       </c>
       <c r="BL17" s="19">
         <v>97.9</v>
       </c>
       <c r="BM17" s="17">
         <v>101.8</v>
       </c>
       <c r="BN17" s="19">
         <v>104</v>
       </c>
       <c r="BO17" s="17">
         <v>104.5</v>
       </c>
       <c r="BP17" s="19">
         <v>104.9</v>
       </c>
       <c r="BQ17" s="19">
         <v>104</v>
       </c>
-    </row>
-    <row r="18" spans="1:69" ht="12.75" customHeight="1">
+      <c r="BR17" s="19">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="18" spans="1:70" ht="12.75" customHeight="1">
       <c r="A18" s="38">
         <v>43</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>23</v>
       </c>
       <c r="C18" s="6">
         <v>93</v>
       </c>
       <c r="D18" s="6">
         <v>93.4</v>
       </c>
       <c r="E18" s="6">
         <v>94.9</v>
       </c>
       <c r="F18" s="6">
         <v>97.1</v>
       </c>
       <c r="G18" s="6">
         <v>97.4</v>
       </c>
       <c r="H18" s="6">
         <v>97.7</v>
       </c>
       <c r="I18" s="6">
@@ -4133,52 +4170,55 @@
       </c>
       <c r="BJ18" s="17">
         <v>103.3</v>
       </c>
       <c r="BK18" s="17">
         <v>104.4</v>
       </c>
       <c r="BL18" s="19">
         <v>109.3</v>
       </c>
       <c r="BM18" s="17">
         <v>107.5</v>
       </c>
       <c r="BN18" s="17">
         <v>106.9</v>
       </c>
       <c r="BO18" s="17">
         <v>107.2</v>
       </c>
       <c r="BP18" s="19">
         <v>108.7</v>
       </c>
       <c r="BQ18" s="19">
         <v>110.9</v>
       </c>
-    </row>
-    <row r="19" spans="1:69" ht="12.75" customHeight="1">
+      <c r="BR18" s="19">
+        <v>110.4</v>
+      </c>
+    </row>
+    <row r="19" spans="1:70" ht="12.75" customHeight="1">
       <c r="A19" s="38">
         <v>47</v>
       </c>
       <c r="B19" s="7" t="s">
         <v>34</v>
       </c>
       <c r="C19" s="6">
         <v>95</v>
       </c>
       <c r="D19" s="6">
         <v>93.4</v>
       </c>
       <c r="E19" s="6">
         <v>91.7</v>
       </c>
       <c r="F19" s="6">
         <v>95</v>
       </c>
       <c r="G19" s="6">
         <v>96.2</v>
       </c>
       <c r="H19" s="6">
         <v>97.5</v>
       </c>
       <c r="I19" s="6">
@@ -4342,52 +4382,55 @@
       </c>
       <c r="BJ19" s="17">
         <v>102.2</v>
       </c>
       <c r="BK19" s="17">
         <v>105.1</v>
       </c>
       <c r="BL19" s="19">
         <v>101</v>
       </c>
       <c r="BM19" s="17">
         <v>104.3</v>
       </c>
       <c r="BN19" s="17">
         <v>103.9</v>
       </c>
       <c r="BO19" s="17">
         <v>104.1</v>
       </c>
       <c r="BP19" s="19">
         <v>104.7</v>
       </c>
       <c r="BQ19" s="19">
         <v>104.4</v>
       </c>
-    </row>
-    <row r="20" spans="1:69" ht="12.75" customHeight="1">
+      <c r="BR19" s="19">
+        <v>103.7</v>
+      </c>
+    </row>
+    <row r="20" spans="1:70" ht="12.75" customHeight="1">
       <c r="A20" s="38">
         <v>55</v>
       </c>
       <c r="B20" s="7" t="s">
         <v>24</v>
       </c>
       <c r="C20" s="6">
         <v>96.7</v>
       </c>
       <c r="D20" s="6">
         <v>98.2</v>
       </c>
       <c r="E20" s="6">
         <v>99.6</v>
       </c>
       <c r="F20" s="6">
         <v>101.7</v>
       </c>
       <c r="G20" s="6">
         <v>102.8</v>
       </c>
       <c r="H20" s="6">
         <v>103</v>
       </c>
       <c r="I20" s="6">
@@ -4551,52 +4594,55 @@
       </c>
       <c r="BJ20" s="19">
         <v>106</v>
       </c>
       <c r="BK20" s="17">
         <v>102.3</v>
       </c>
       <c r="BL20" s="19">
         <v>104.6</v>
       </c>
       <c r="BM20" s="17">
         <v>107.5</v>
       </c>
       <c r="BN20" s="17">
         <v>108.7</v>
       </c>
       <c r="BO20" s="17">
         <v>107.8</v>
       </c>
       <c r="BP20" s="19">
         <v>108.7</v>
       </c>
       <c r="BQ20" s="19">
         <v>109.8</v>
       </c>
-    </row>
-    <row r="21" spans="1:69" ht="12.75" customHeight="1">
+      <c r="BR20" s="19">
+        <v>110.3</v>
+      </c>
+    </row>
+    <row r="21" spans="1:70" ht="12.75" customHeight="1">
       <c r="A21" s="38">
         <v>59</v>
       </c>
       <c r="B21" s="7" t="s">
         <v>25</v>
       </c>
       <c r="C21" s="6">
         <v>96</v>
       </c>
       <c r="D21" s="6">
         <v>99.1</v>
       </c>
       <c r="E21" s="6">
         <v>101.1</v>
       </c>
       <c r="F21" s="6">
         <v>103.1</v>
       </c>
       <c r="G21" s="6">
         <v>101.6</v>
       </c>
       <c r="H21" s="6">
         <v>101.8</v>
       </c>
       <c r="I21" s="6">
@@ -4760,52 +4806,55 @@
       </c>
       <c r="BJ21" s="17">
         <v>113.8</v>
       </c>
       <c r="BK21" s="17">
         <v>113.1</v>
       </c>
       <c r="BL21" s="19">
         <v>126.4</v>
       </c>
       <c r="BM21" s="17">
         <v>125</v>
       </c>
       <c r="BN21" s="17">
         <v>120.3</v>
       </c>
       <c r="BO21" s="17">
         <v>116.5</v>
       </c>
       <c r="BP21" s="19">
         <v>114.5</v>
       </c>
       <c r="BQ21" s="19">
         <v>113.1</v>
       </c>
-    </row>
-    <row r="22" spans="1:69" ht="12.75" customHeight="1">
+      <c r="BR21" s="19">
+        <v>111.6</v>
+      </c>
+    </row>
+    <row r="22" spans="1:70" ht="12.75" customHeight="1">
       <c r="A22" s="38">
         <v>61</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="6">
         <v>95.5</v>
       </c>
       <c r="D22" s="6">
         <v>100.9</v>
       </c>
       <c r="E22" s="6">
         <v>103.8</v>
       </c>
       <c r="F22" s="6">
         <v>104.6</v>
       </c>
       <c r="G22" s="6">
         <v>106.9</v>
       </c>
       <c r="H22" s="6">
         <v>106.5</v>
       </c>
       <c r="I22" s="6">
@@ -4969,52 +5018,55 @@
       </c>
       <c r="BJ22" s="17">
         <v>113.9</v>
       </c>
       <c r="BK22" s="17">
         <v>120.2</v>
       </c>
       <c r="BL22" s="19">
         <v>118.9</v>
       </c>
       <c r="BM22" s="17">
         <v>119.4</v>
       </c>
       <c r="BN22" s="17">
         <v>125.2</v>
       </c>
       <c r="BO22" s="17">
         <v>123.3</v>
       </c>
       <c r="BP22" s="19">
         <v>126.3</v>
       </c>
       <c r="BQ22" s="19">
         <v>124.1</v>
       </c>
-    </row>
-    <row r="23" spans="1:69" ht="12.75" customHeight="1">
+      <c r="BR22" s="19">
+        <v>121.9</v>
+      </c>
+    </row>
+    <row r="23" spans="1:70" ht="12.75" customHeight="1">
       <c r="A23" s="38">
         <v>62</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>27</v>
       </c>
       <c r="C23" s="6"/>
       <c r="D23" s="6"/>
       <c r="E23" s="6"/>
       <c r="F23" s="6"/>
       <c r="G23" s="6"/>
       <c r="H23" s="6"/>
       <c r="I23" s="6"/>
       <c r="J23" s="6"/>
       <c r="K23" s="6"/>
       <c r="L23" s="6"/>
       <c r="M23" s="6"/>
       <c r="N23" s="6"/>
       <c r="O23" s="6"/>
       <c r="P23" s="6"/>
       <c r="Q23" s="6"/>
       <c r="R23" s="6"/>
       <c r="S23" s="6"/>
       <c r="T23" s="6">
         <v>105.1</v>
@@ -5144,52 +5196,55 @@
       </c>
       <c r="BJ23" s="17">
         <v>103.2</v>
       </c>
       <c r="BK23" s="17">
         <v>105.6</v>
       </c>
       <c r="BL23" s="19">
         <v>111.4</v>
       </c>
       <c r="BM23" s="17">
         <v>114.7</v>
       </c>
       <c r="BN23" s="17">
         <v>120.4</v>
       </c>
       <c r="BO23" s="17">
         <v>118.7</v>
       </c>
       <c r="BP23" s="19">
         <v>117</v>
       </c>
       <c r="BQ23" s="19">
         <v>115.9</v>
       </c>
-    </row>
-    <row r="24" spans="1:69" ht="12.75" customHeight="1">
+      <c r="BR23" s="19">
+        <v>113.2</v>
+      </c>
+    </row>
+    <row r="24" spans="1:70" ht="12.75" customHeight="1">
       <c r="A24" s="38">
         <v>63</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>28</v>
       </c>
       <c r="C24" s="6">
         <v>104.9</v>
       </c>
       <c r="D24" s="6">
         <v>104.4</v>
       </c>
       <c r="E24" s="6">
         <v>104.1</v>
       </c>
       <c r="F24" s="6">
         <v>104.3</v>
       </c>
       <c r="G24" s="6">
         <v>104.8</v>
       </c>
       <c r="H24" s="6">
         <v>104.9</v>
       </c>
       <c r="I24" s="6">
@@ -5353,52 +5408,55 @@
       </c>
       <c r="BJ24" s="17">
         <v>99.1</v>
       </c>
       <c r="BK24" s="17">
         <v>98.4</v>
       </c>
       <c r="BL24" s="19">
         <v>87.4</v>
       </c>
       <c r="BM24" s="19">
         <v>93</v>
       </c>
       <c r="BN24" s="19">
         <v>97.8</v>
       </c>
       <c r="BO24" s="17">
         <v>98.2</v>
       </c>
       <c r="BP24" s="19">
         <v>99.8</v>
       </c>
       <c r="BQ24" s="19">
         <v>99</v>
       </c>
-    </row>
-    <row r="25" spans="1:69" ht="12.75" customHeight="1">
+      <c r="BR24" s="19">
+        <v>97.4</v>
+      </c>
+    </row>
+    <row r="25" spans="1:70" ht="12.75" customHeight="1">
       <c r="A25" s="38">
         <v>71</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>29</v>
       </c>
       <c r="C25" s="6">
         <v>97</v>
       </c>
       <c r="D25" s="6">
         <v>102.5</v>
       </c>
       <c r="E25" s="6">
         <v>105.4</v>
       </c>
       <c r="F25" s="6">
         <v>110.9</v>
       </c>
       <c r="G25" s="6">
         <v>107.9</v>
       </c>
       <c r="H25" s="6">
         <v>108.7</v>
       </c>
       <c r="I25" s="6">
@@ -5562,52 +5620,55 @@
       </c>
       <c r="BJ25" s="17">
         <v>117.6</v>
       </c>
       <c r="BK25" s="17">
         <v>104.8</v>
       </c>
       <c r="BL25" s="19">
         <v>110.6</v>
       </c>
       <c r="BM25" s="17">
         <v>111.5</v>
       </c>
       <c r="BN25" s="17">
         <v>113.4</v>
       </c>
       <c r="BO25" s="17">
         <v>110.4</v>
       </c>
       <c r="BP25" s="19">
         <v>108.7</v>
       </c>
       <c r="BQ25" s="19">
         <v>108.6</v>
       </c>
-    </row>
-    <row r="26" spans="1:69" ht="12.75" customHeight="1">
+      <c r="BR25" s="19">
+        <v>109.6</v>
+      </c>
+    </row>
+    <row r="26" spans="1:70" ht="12.75" customHeight="1">
       <c r="A26" s="38">
         <v>75</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>30</v>
       </c>
       <c r="C26" s="6">
         <v>94.9</v>
       </c>
       <c r="D26" s="6">
         <v>97</v>
       </c>
       <c r="E26" s="6">
         <v>101.1</v>
       </c>
       <c r="F26" s="6">
         <v>107.6</v>
       </c>
       <c r="G26" s="6">
         <v>107.8</v>
       </c>
       <c r="H26" s="6">
         <v>108.9</v>
       </c>
       <c r="I26" s="6">
@@ -5771,52 +5832,55 @@
       </c>
       <c r="BJ26" s="17">
         <v>112.8</v>
       </c>
       <c r="BK26" s="17">
         <v>104.2</v>
       </c>
       <c r="BL26" s="19">
         <v>109.4</v>
       </c>
       <c r="BM26" s="17">
         <v>111.1</v>
       </c>
       <c r="BN26" s="17">
         <v>110.3</v>
       </c>
       <c r="BO26" s="17">
         <v>109.3</v>
       </c>
       <c r="BP26" s="19">
         <v>108.7</v>
       </c>
       <c r="BQ26" s="19">
         <v>110</v>
       </c>
-    </row>
-    <row r="27" spans="1:69" ht="12.75" customHeight="1">
+      <c r="BR26" s="19">
+        <v>109.4</v>
+      </c>
+    </row>
+    <row r="27" spans="1:70" ht="12.75" customHeight="1">
       <c r="A27" s="38">
         <v>79</v>
       </c>
       <c r="B27" s="7" t="s">
         <v>31</v>
       </c>
       <c r="C27" s="6">
         <v>104.4</v>
       </c>
       <c r="D27" s="6">
         <v>104.9</v>
       </c>
       <c r="E27" s="6">
         <v>105.4</v>
       </c>
       <c r="F27" s="6">
         <v>110.1</v>
       </c>
       <c r="G27" s="6">
         <v>107.5</v>
       </c>
       <c r="H27" s="6">
         <v>106.1</v>
       </c>
       <c r="I27" s="6">
@@ -5980,91 +6044,94 @@
       </c>
       <c r="BJ27" s="17">
         <v>116.7</v>
       </c>
       <c r="BK27" s="17">
         <v>102.1</v>
       </c>
       <c r="BL27" s="19">
         <v>108</v>
       </c>
       <c r="BM27" s="17">
         <v>111.3</v>
       </c>
       <c r="BN27" s="17">
         <v>110.4</v>
       </c>
       <c r="BO27" s="17">
         <v>112.5</v>
       </c>
       <c r="BP27" s="19">
         <v>114.6</v>
       </c>
       <c r="BQ27" s="19">
         <v>115</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B29" s="44" t="s">
+      <c r="BR27" s="19">
+        <v>117.6</v>
+      </c>
+    </row>
+    <row r="29" spans="1:70" ht="12.75" customHeight="1">
+      <c r="B29" s="45" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="30" spans="1:69" ht="12.75" customHeight="1">
-[...2 lines deleted...]
-    <row r="31" spans="1:69" ht="12.75" customHeight="1">
+    <row r="30" spans="1:70" ht="12.75" customHeight="1">
+      <c r="B30" s="45"/>
+    </row>
+    <row r="31" spans="1:70" ht="12.75" customHeight="1">
       <c r="B31" s="9"/>
     </row>
-    <row r="32" spans="1:69" ht="12.75" customHeight="1">
+    <row r="32" spans="1:70" ht="12.75" customHeight="1">
       <c r="B32" s="9"/>
     </row>
     <row r="33" spans="2:2" ht="12.75" customHeight="1">
       <c r="B33" s="9"/>
     </row>
     <row r="34" spans="2:2" ht="12.75" customHeight="1">
       <c r="B34" s="9"/>
     </row>
     <row r="35" spans="2:2" ht="12.75" customHeight="1">
       <c r="B35" s="9"/>
     </row>
     <row r="36" spans="2:2" ht="12.75" customHeight="1">
       <c r="B36" s="9"/>
     </row>
     <row r="37" spans="2:2" ht="12.75" customHeight="1">
       <c r="B37" s="9"/>
     </row>
     <row r="38" spans="2:2" ht="12.75" customHeight="1">
       <c r="B38" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="AM5:AX5"/>
     <mergeCell ref="AY5:BJ5"/>
-    <mergeCell ref="BK5:BQ5"/>
-    <mergeCell ref="BM4:BQ4"/>
+    <mergeCell ref="BK5:BR5"/>
+    <mergeCell ref="BM4:BR4"/>
     <mergeCell ref="B29:B30"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="AA5:AL5"/>
     <mergeCell ref="C5:N5"/>
     <mergeCell ref="O5:Z5"/>
   </mergeCells>
   <pageMargins left="0.11811023622047245" right="0.11811023622047245" top="0.15748031496062992" bottom="0.15748031496062992" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="63" orientation="landscape" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>