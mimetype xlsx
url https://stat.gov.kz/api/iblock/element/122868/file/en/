--- v6 (2026-09-29)
+++ v7 (2026-10-20)
@@ -2,65 +2,65 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="20417"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FBA73E93-282C-414F-8582-6C90F858CF75}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EA2C6790-544C-447E-BE67-914EC7DF44E8}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="12465" windowHeight="10080" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="13860" windowHeight="10065" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="2" r:id="rId1"/>
     <sheet name="Conventions" sheetId="3" r:id="rId2"/>
     <sheet name="2021-2026" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="135" uniqueCount="81">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="136" uniqueCount="81">
   <si>
     <t>Short-term economic indicator by region</t>
   </si>
   <si>
     <t>in % to the appropriate period of previous year</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>January - February</t>
   </si>
   <si>
     <t>January - March</t>
   </si>
   <si>
     <t>January - April</t>
   </si>
   <si>
     <t>January - May</t>
   </si>
   <si>
     <t>January - June</t>
   </si>
   <si>
@@ -281,54 +281,54 @@
   <si>
     <t>«...» - no data available</t>
   </si>
   <si>
     <t>«X» - data is confidential</t>
   </si>
   <si>
     <t>«0.0» - insignificant value</t>
   </si>
   <si>
     <t>«-» - no case</t>
   </si>
   <si>
     <t>Conventional designations:</t>
   </si>
   <si>
     <t>The index of the short-term economic indicator</t>
   </si>
   <si>
     <t xml:space="preserve"> as a percentage</t>
   </si>
   <si>
     <t>Calculated by dividing the value of a certain indicator in the current period, estimated in the prices of the base period, by its value in the base period.</t>
   </si>
   <si>
-    <t xml:space="preserve">Gross regional product (January-March 2026) </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">GDP by method of production (January-June 2026 (flash estimates)) </t>
+    <t xml:space="preserve">GDP by method of production (January-June 2026 (reported data)) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gross regional product (January-June 2026) </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0000"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
   </numFmts>
   <fonts count="28">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -687,76 +687,76 @@
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="4" applyFont="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="4" applyFont="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="6" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="14" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="6" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="7" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="11">
     <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Обычный 2 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Обычный 2 2 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Обычный 2 2 3" xfId="6" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Обычный 2 3" xfId="7" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Обычный 2 4" xfId="8" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="Обычный 3" xfId="9" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="Обычный 4" xfId="10" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="Обычный 61" xfId="1" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
@@ -1065,62 +1065,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/512218/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/507192/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25797/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/517610/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/518353/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25797/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A2:B21"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="B29" sqref="B29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="40.7109375" style="20" customWidth="1"/>
     <col min="2" max="2" width="73.5703125" style="20" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="20"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2">
       <c r="A2" s="22" t="s">
         <v>68</v>
       </c>
       <c r="B2" s="31">
         <v>111201021</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="22" t="s">
         <v>67</v>
       </c>
       <c r="B3" s="30" t="s">
         <v>76</v>
       </c>
@@ -1180,123 +1180,123 @@
       <c r="B10" s="24" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="11" spans="1:2" ht="40.5" customHeight="1">
       <c r="A11" s="22" t="s">
         <v>55</v>
       </c>
       <c r="B11" s="24" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="22" t="s">
         <v>53</v>
       </c>
       <c r="B12" s="27" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="14.25" customHeight="1">
       <c r="A13" s="43" t="s">
         <v>51</v>
       </c>
       <c r="B13" s="26" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="12.75" customHeight="1">
       <c r="A14" s="44"/>
       <c r="B14" s="26" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="37" t="s">
         <v>50</v>
       </c>
       <c r="B15" s="25" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="22" t="s">
         <v>48</v>
       </c>
       <c r="B16" s="42">
-        <v>46280</v>
+        <v>46310</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="22" t="s">
         <v>47</v>
       </c>
       <c r="B17" s="42">
-        <v>46310</v>
+        <v>46342</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="22" t="s">
         <v>46</v>
       </c>
       <c r="B18" s="24" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="17.25" customHeight="1">
       <c r="A19" s="22" t="s">
         <v>44</v>
       </c>
       <c r="B19" s="24" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="22" t="s">
         <v>42</v>
       </c>
       <c r="B20" s="23" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="21" spans="1:2" ht="27" customHeight="1">
       <c r="A21" s="22" t="s">
         <v>40</v>
       </c>
       <c r="B21" s="21" t="s">
         <v>39</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A13:A14"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
-    <hyperlink ref="B14" r:id="rId2" xr:uid="{59F4749F-8003-44AB-9D3F-6339C3B1FA26}"/>
-    <hyperlink ref="B13" r:id="rId3" xr:uid="{9AEAF9A2-1F09-46E3-BAF1-954A6ADC4794}"/>
+    <hyperlink ref="B14" r:id="rId2" xr:uid="{7F567A77-FC60-4B5B-B682-B258340D0C00}"/>
+    <hyperlink ref="B13" r:id="rId3" xr:uid="{DA278AA8-6B83-4B3A-BDE8-5DB4D23FECF3}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B3:B17"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B33" sqref="B33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="20"/>
     <col min="2" max="2" width="85.85546875" style="20" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="20"/>
   </cols>
   <sheetData>
     <row r="3" spans="2:2">
       <c r="B3" s="36" t="s">
         <v>75</v>
       </c>
@@ -1345,198 +1345,199 @@
       <c r="B14" s="33"/>
     </row>
     <row r="15" spans="2:2">
       <c r="B15" s="33"/>
     </row>
     <row r="16" spans="2:2">
       <c r="B16" s="33"/>
     </row>
     <row r="17" spans="2:2">
       <c r="B17" s="32" t="s">
         <v>69</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <pageSetUpPr autoPageBreaks="0" fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:BY38"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" showRuler="0" zoomScaleSheetLayoutView="115" workbookViewId="0">
+    <sheetView showGridLines="0" showRuler="0" zoomScaleSheetLayoutView="115" workbookViewId="0">
       <pane xSplit="2" topLeftCell="BM1" activePane="topRight" state="frozen"/>
       <selection pane="topRight" activeCell="BU14" sqref="BU14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="7.42578125" style="2" customWidth="1"/>
     <col min="2" max="2" width="20.42578125" style="2" customWidth="1"/>
     <col min="3" max="39" width="7.5703125" style="2"/>
     <col min="40" max="40" width="8" style="2" customWidth="1"/>
     <col min="41" max="41" width="9.7109375" style="2" customWidth="1"/>
     <col min="42" max="46" width="7.5703125" style="2"/>
     <col min="47" max="47" width="8.42578125" style="2" customWidth="1"/>
     <col min="48" max="48" width="7.5703125" style="2"/>
     <col min="49" max="49" width="7.85546875" style="2" customWidth="1"/>
     <col min="50" max="50" width="8.5703125" style="2" customWidth="1"/>
     <col min="51" max="51" width="7.42578125" style="2" customWidth="1"/>
     <col min="52" max="52" width="7.85546875" style="2" customWidth="1"/>
     <col min="53" max="60" width="9.140625" style="2"/>
     <col min="61" max="61" width="9.85546875" style="2" customWidth="1"/>
     <col min="62" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:77" ht="12.75" customHeight="1">
-      <c r="A1" s="51">
+      <c r="A1" s="47">
         <v>111201021</v>
       </c>
-      <c r="B1" s="51"/>
+      <c r="B1" s="47"/>
     </row>
     <row r="2" spans="1:77" ht="12.75" customHeight="1">
       <c r="AB2" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:77" ht="12.75" customHeight="1">
       <c r="N4" s="3"/>
       <c r="Q4" s="4"/>
       <c r="R4" s="4"/>
       <c r="T4" s="4"/>
       <c r="AT4" s="16"/>
       <c r="BI4" s="40"/>
       <c r="BJ4" s="40"/>
       <c r="BK4" s="40"/>
       <c r="BL4" s="40"/>
-      <c r="BM4" s="53" t="s">
+      <c r="BM4" s="49" t="s">
         <v>1</v>
       </c>
-      <c r="BN4" s="53"/>
-[...4 lines deleted...]
-      <c r="BS4" s="40"/>
+      <c r="BN4" s="49"/>
+      <c r="BO4" s="49"/>
+      <c r="BP4" s="49"/>
+      <c r="BQ4" s="49"/>
+      <c r="BR4" s="49"/>
+      <c r="BS4" s="49"/>
       <c r="BT4" s="40"/>
       <c r="BU4" s="40"/>
       <c r="BV4" s="40"/>
       <c r="BW4" s="40"/>
       <c r="BX4" s="40"/>
       <c r="BY4" s="40"/>
     </row>
     <row r="5" spans="1:77" s="5" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A5" s="46"/>
-[...1 lines deleted...]
-      <c r="C5" s="48">
+      <c r="A5" s="45"/>
+      <c r="B5" s="45"/>
+      <c r="C5" s="51">
         <v>2021</v>
       </c>
-      <c r="D5" s="49"/>
-[...10 lines deleted...]
-      <c r="O5" s="48">
+      <c r="D5" s="52"/>
+      <c r="E5" s="52"/>
+      <c r="F5" s="52"/>
+      <c r="G5" s="52"/>
+      <c r="H5" s="52"/>
+      <c r="I5" s="52"/>
+      <c r="J5" s="52"/>
+      <c r="K5" s="52"/>
+      <c r="L5" s="52"/>
+      <c r="M5" s="52"/>
+      <c r="N5" s="53"/>
+      <c r="O5" s="51">
         <v>2022</v>
       </c>
-      <c r="P5" s="49"/>
-[...10 lines deleted...]
-      <c r="AA5" s="48">
+      <c r="P5" s="52"/>
+      <c r="Q5" s="52"/>
+      <c r="R5" s="52"/>
+      <c r="S5" s="52"/>
+      <c r="T5" s="52"/>
+      <c r="U5" s="52"/>
+      <c r="V5" s="52"/>
+      <c r="W5" s="52"/>
+      <c r="X5" s="52"/>
+      <c r="Y5" s="52"/>
+      <c r="Z5" s="53"/>
+      <c r="AA5" s="51">
         <v>2023</v>
       </c>
-      <c r="AB5" s="49"/>
-[...10 lines deleted...]
-      <c r="AM5" s="52">
+      <c r="AB5" s="52"/>
+      <c r="AC5" s="52"/>
+      <c r="AD5" s="52"/>
+      <c r="AE5" s="52"/>
+      <c r="AF5" s="52"/>
+      <c r="AG5" s="52"/>
+      <c r="AH5" s="52"/>
+      <c r="AI5" s="52"/>
+      <c r="AJ5" s="52"/>
+      <c r="AK5" s="52"/>
+      <c r="AL5" s="53"/>
+      <c r="AM5" s="48">
         <v>2024</v>
       </c>
-      <c r="AN5" s="52"/>
-[...10 lines deleted...]
-      <c r="AY5" s="52">
+      <c r="AN5" s="48"/>
+      <c r="AO5" s="48"/>
+      <c r="AP5" s="48"/>
+      <c r="AQ5" s="48"/>
+      <c r="AR5" s="48"/>
+      <c r="AS5" s="48"/>
+      <c r="AT5" s="48"/>
+      <c r="AU5" s="48"/>
+      <c r="AV5" s="48"/>
+      <c r="AW5" s="48"/>
+      <c r="AX5" s="48"/>
+      <c r="AY5" s="48">
         <v>2025</v>
       </c>
-      <c r="AZ5" s="52"/>
-[...10 lines deleted...]
-      <c r="BK5" s="52">
+      <c r="AZ5" s="48"/>
+      <c r="BA5" s="48"/>
+      <c r="BB5" s="48"/>
+      <c r="BC5" s="48"/>
+      <c r="BD5" s="48"/>
+      <c r="BE5" s="48"/>
+      <c r="BF5" s="48"/>
+      <c r="BG5" s="48"/>
+      <c r="BH5" s="48"/>
+      <c r="BI5" s="48"/>
+      <c r="BJ5" s="48"/>
+      <c r="BK5" s="48">
         <v>2026</v>
       </c>
-      <c r="BL5" s="52"/>
-[...5 lines deleted...]
-      <c r="BR5" s="52"/>
+      <c r="BL5" s="48"/>
+      <c r="BM5" s="48"/>
+      <c r="BN5" s="48"/>
+      <c r="BO5" s="48"/>
+      <c r="BP5" s="48"/>
+      <c r="BQ5" s="48"/>
+      <c r="BR5" s="48"/>
+      <c r="BS5" s="48"/>
     </row>
     <row r="6" spans="1:77" s="14" customFormat="1" ht="36" customHeight="1">
-      <c r="A6" s="47"/>
-      <c r="B6" s="47"/>
+      <c r="A6" s="46"/>
+      <c r="B6" s="46"/>
       <c r="C6" s="13" t="s">
         <v>2</v>
       </c>
       <c r="D6" s="13" t="s">
         <v>3</v>
       </c>
       <c r="E6" s="13" t="s">
         <v>4</v>
       </c>
       <c r="F6" s="13" t="s">
         <v>5</v>
       </c>
       <c r="G6" s="13" t="s">
         <v>6</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>7</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>8</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>9</v>
       </c>
       <c r="K6" s="13" t="s">
@@ -1696,50 +1697,53 @@
         <v>13</v>
       </c>
       <c r="BK6" s="13" t="s">
         <v>37</v>
       </c>
       <c r="BL6" s="13" t="s">
         <v>3</v>
       </c>
       <c r="BM6" s="13" t="s">
         <v>4</v>
       </c>
       <c r="BN6" s="13" t="s">
         <v>5</v>
       </c>
       <c r="BO6" s="13" t="s">
         <v>6</v>
       </c>
       <c r="BP6" s="13" t="s">
         <v>7</v>
       </c>
       <c r="BQ6" s="13" t="s">
         <v>38</v>
       </c>
       <c r="BR6" s="13" t="s">
         <v>9</v>
+      </c>
+      <c r="BS6" s="13" t="s">
+        <v>36</v>
       </c>
     </row>
     <row r="7" spans="1:77" ht="18" customHeight="1">
       <c r="A7" s="38">
         <v>0</v>
       </c>
       <c r="B7" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="11">
         <v>94.2</v>
       </c>
       <c r="D7" s="11">
         <v>96</v>
       </c>
       <c r="E7" s="11">
         <v>98.2</v>
       </c>
       <c r="F7" s="11">
         <v>101.2</v>
       </c>
       <c r="G7" s="11">
         <v>102</v>
       </c>
       <c r="H7" s="11">
@@ -1908,50 +1912,53 @@
         <v>109.4</v>
       </c>
       <c r="BK7" s="39">
         <v>97.2</v>
       </c>
       <c r="BL7" s="41">
         <v>100.2</v>
       </c>
       <c r="BM7" s="41">
         <v>102.5</v>
       </c>
       <c r="BN7" s="41">
         <v>104.2</v>
       </c>
       <c r="BO7" s="39">
         <v>104.3</v>
       </c>
       <c r="BP7" s="41">
         <v>105.1</v>
       </c>
       <c r="BQ7" s="41">
         <v>104.9</v>
       </c>
       <c r="BR7" s="41">
         <v>104.9</v>
+      </c>
+      <c r="BS7" s="18">
+        <v>104.8</v>
       </c>
     </row>
     <row r="8" spans="1:77" ht="12.75" customHeight="1">
       <c r="A8" s="38">
         <v>10</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>33</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6"/>
       <c r="E8" s="6"/>
       <c r="F8" s="6"/>
       <c r="G8" s="6"/>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="6"/>
       <c r="N8" s="6"/>
       <c r="O8" s="6"/>
       <c r="P8" s="6"/>
       <c r="Q8" s="6"/>
       <c r="R8" s="6"/>
@@ -2087,50 +2094,53 @@
       </c>
       <c r="BK8" s="17">
         <v>107.5</v>
       </c>
       <c r="BL8" s="19">
         <v>105.3</v>
       </c>
       <c r="BM8" s="17">
         <v>104.1</v>
       </c>
       <c r="BN8" s="17">
         <v>103.8</v>
       </c>
       <c r="BO8" s="17">
         <v>103.3</v>
       </c>
       <c r="BP8" s="19">
         <v>104.2</v>
       </c>
       <c r="BQ8" s="19">
         <v>104.1</v>
       </c>
       <c r="BR8" s="19">
         <v>103.4</v>
       </c>
+      <c r="BS8" s="17">
+        <v>103.3</v>
+      </c>
     </row>
     <row r="9" spans="1:77" ht="12.75" customHeight="1">
       <c r="A9" s="38">
         <v>11</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="6">
         <v>102.3</v>
       </c>
       <c r="D9" s="6">
         <v>105.3</v>
       </c>
       <c r="E9" s="6">
         <v>105.4</v>
       </c>
       <c r="F9" s="6">
         <v>105.7</v>
       </c>
       <c r="G9" s="6">
         <v>105.6</v>
       </c>
       <c r="H9" s="6">
         <v>105.8</v>
@@ -2299,50 +2309,53 @@
       </c>
       <c r="BK9" s="19">
         <v>90</v>
       </c>
       <c r="BL9" s="19">
         <v>91.5</v>
       </c>
       <c r="BM9" s="17">
         <v>91.9</v>
       </c>
       <c r="BN9" s="17">
         <v>94.7</v>
       </c>
       <c r="BO9" s="17">
         <v>96.4</v>
       </c>
       <c r="BP9" s="19">
         <v>99.5</v>
       </c>
       <c r="BQ9" s="19">
         <v>99.5</v>
       </c>
       <c r="BR9" s="19">
         <v>99.4</v>
       </c>
+      <c r="BS9" s="17">
+        <v>99.9</v>
+      </c>
     </row>
     <row r="10" spans="1:77" ht="12.75" customHeight="1">
       <c r="A10" s="38">
         <v>15</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="6">
         <v>92.3</v>
       </c>
       <c r="D10" s="6">
         <v>100.2</v>
       </c>
       <c r="E10" s="6">
         <v>101.2</v>
       </c>
       <c r="F10" s="6">
         <v>104.6</v>
       </c>
       <c r="G10" s="6">
         <v>105.3</v>
       </c>
       <c r="H10" s="6">
         <v>105.5</v>
@@ -2511,50 +2524,53 @@
       </c>
       <c r="BK10" s="19">
         <v>100</v>
       </c>
       <c r="BL10" s="19">
         <v>102.7</v>
       </c>
       <c r="BM10" s="17">
         <v>103.5</v>
       </c>
       <c r="BN10" s="19">
         <v>102</v>
       </c>
       <c r="BO10" s="17">
         <v>100.7</v>
       </c>
       <c r="BP10" s="19">
         <v>103.6</v>
       </c>
       <c r="BQ10" s="19">
         <v>102.2</v>
       </c>
       <c r="BR10" s="19">
         <v>101.6</v>
       </c>
+      <c r="BS10" s="17">
+        <v>101.8</v>
+      </c>
     </row>
     <row r="11" spans="1:77" ht="12.75" customHeight="1">
       <c r="A11" s="38">
         <v>19</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C11" s="6">
         <v>98.1</v>
       </c>
       <c r="D11" s="6">
         <v>102.1</v>
       </c>
       <c r="E11" s="6">
         <v>104.2</v>
       </c>
       <c r="F11" s="6">
         <v>106.5</v>
       </c>
       <c r="G11" s="6">
         <v>108</v>
       </c>
       <c r="H11" s="6">
         <v>109.4</v>
@@ -2723,50 +2739,53 @@
       </c>
       <c r="BK11" s="17">
         <v>111.5</v>
       </c>
       <c r="BL11" s="19">
         <v>117</v>
       </c>
       <c r="BM11" s="17">
         <v>115.6</v>
       </c>
       <c r="BN11" s="17">
         <v>115.3</v>
       </c>
       <c r="BO11" s="17">
         <v>112.5</v>
       </c>
       <c r="BP11" s="19">
         <v>114.8</v>
       </c>
       <c r="BQ11" s="19">
         <v>115</v>
       </c>
       <c r="BR11" s="19">
         <v>115</v>
       </c>
+      <c r="BS11" s="17">
+        <v>113.3</v>
+      </c>
     </row>
     <row r="12" spans="1:77" ht="12.75" customHeight="1">
       <c r="A12" s="38">
         <v>23</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="6">
         <v>83.4</v>
       </c>
       <c r="D12" s="6">
         <v>87</v>
       </c>
       <c r="E12" s="6">
         <v>90.3</v>
       </c>
       <c r="F12" s="6">
         <v>92.9</v>
       </c>
       <c r="G12" s="6">
         <v>95.2</v>
       </c>
       <c r="H12" s="6">
         <v>97.7</v>
@@ -2935,50 +2954,53 @@
       </c>
       <c r="BK12" s="17">
         <v>66.8</v>
       </c>
       <c r="BL12" s="19">
         <v>76.099999999999994</v>
       </c>
       <c r="BM12" s="17">
         <v>82.2</v>
       </c>
       <c r="BN12" s="17">
         <v>88.2</v>
       </c>
       <c r="BO12" s="17">
         <v>92.5</v>
       </c>
       <c r="BP12" s="19">
         <v>94.7</v>
       </c>
       <c r="BQ12" s="19">
         <v>94.1</v>
       </c>
       <c r="BR12" s="19">
         <v>95</v>
       </c>
+      <c r="BS12" s="17">
+        <v>95.8</v>
+      </c>
     </row>
     <row r="13" spans="1:77" ht="12.75" customHeight="1">
       <c r="A13" s="38">
         <v>27</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="6">
         <v>94.4</v>
       </c>
       <c r="D13" s="6">
         <v>92.6</v>
       </c>
       <c r="E13" s="6">
         <v>93.7</v>
       </c>
       <c r="F13" s="6">
         <v>92.9</v>
       </c>
       <c r="G13" s="6">
         <v>94</v>
       </c>
       <c r="H13" s="6">
         <v>95.3</v>
@@ -3147,50 +3169,53 @@
       </c>
       <c r="BK13" s="19">
         <v>79.900000000000006</v>
       </c>
       <c r="BL13" s="19">
         <v>86.6</v>
       </c>
       <c r="BM13" s="17">
         <v>88.5</v>
       </c>
       <c r="BN13" s="17">
         <v>91.6</v>
       </c>
       <c r="BO13" s="17">
         <v>92.1</v>
       </c>
       <c r="BP13" s="19">
         <v>93.6</v>
       </c>
       <c r="BQ13" s="19">
         <v>93.5</v>
       </c>
       <c r="BR13" s="19">
         <v>93.9</v>
       </c>
+      <c r="BS13" s="17">
+        <v>90.8</v>
+      </c>
     </row>
     <row r="14" spans="1:77" ht="12.75" customHeight="1">
       <c r="A14" s="38">
         <v>31</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="6">
         <v>96.6</v>
       </c>
       <c r="D14" s="6">
         <v>93.7</v>
       </c>
       <c r="E14" s="6">
         <v>96.9</v>
       </c>
       <c r="F14" s="6">
         <v>99.6</v>
       </c>
       <c r="G14" s="6">
         <v>100.6</v>
       </c>
       <c r="H14" s="6">
         <v>105.4</v>
@@ -3358,50 +3383,53 @@
         <v>108.9</v>
       </c>
       <c r="BK14" s="17">
         <v>110.3</v>
       </c>
       <c r="BL14" s="19">
         <v>113.5</v>
       </c>
       <c r="BM14" s="17">
         <v>118.4</v>
       </c>
       <c r="BN14" s="17">
         <v>117.9</v>
       </c>
       <c r="BO14" s="17">
         <v>115.2</v>
       </c>
       <c r="BP14" s="19">
         <v>114.2</v>
       </c>
       <c r="BQ14" s="19">
         <v>114</v>
       </c>
       <c r="BR14" s="19">
         <v>113.5</v>
+      </c>
+      <c r="BS14" s="17">
+        <v>111.4</v>
       </c>
     </row>
     <row r="15" spans="1:77" ht="12.75" customHeight="1">
       <c r="A15" s="38">
         <v>33</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>21</v>
       </c>
       <c r="C15" s="6"/>
       <c r="D15" s="6"/>
       <c r="E15" s="6"/>
       <c r="F15" s="6"/>
       <c r="G15" s="6"/>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="6"/>
       <c r="N15" s="6"/>
       <c r="O15" s="6"/>
       <c r="P15" s="6"/>
       <c r="Q15" s="6"/>
       <c r="R15" s="6"/>
@@ -3537,50 +3565,53 @@
       </c>
       <c r="BK15" s="19">
         <v>114.2</v>
       </c>
       <c r="BL15" s="19">
         <v>115.4</v>
       </c>
       <c r="BM15" s="17">
         <v>111.8</v>
       </c>
       <c r="BN15" s="17">
         <v>111.5</v>
       </c>
       <c r="BO15" s="17">
         <v>106.8</v>
       </c>
       <c r="BP15" s="19">
         <v>103.7</v>
       </c>
       <c r="BQ15" s="19">
         <v>104.7</v>
       </c>
       <c r="BR15" s="19">
         <v>103.8</v>
       </c>
+      <c r="BS15" s="17">
+        <v>105</v>
+      </c>
     </row>
     <row r="16" spans="1:77" ht="12.75" customHeight="1">
       <c r="A16" s="38">
         <v>35</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="6">
         <v>96.5</v>
       </c>
       <c r="D16" s="6">
         <v>97.7</v>
       </c>
       <c r="E16" s="6">
         <v>98.1</v>
       </c>
       <c r="F16" s="6">
         <v>100.4</v>
       </c>
       <c r="G16" s="6">
         <v>101.1</v>
       </c>
       <c r="H16" s="6">
         <v>101.9</v>
@@ -3749,52 +3780,55 @@
       </c>
       <c r="BK16" s="17">
         <v>106.3</v>
       </c>
       <c r="BL16" s="19">
         <v>105.7</v>
       </c>
       <c r="BM16" s="17">
         <v>105.3</v>
       </c>
       <c r="BN16" s="17">
         <v>105.3</v>
       </c>
       <c r="BO16" s="17">
         <v>104.1</v>
       </c>
       <c r="BP16" s="19">
         <v>103.2</v>
       </c>
       <c r="BQ16" s="19">
         <v>102.6</v>
       </c>
       <c r="BR16" s="19">
         <v>102.4</v>
       </c>
-    </row>
-    <row r="17" spans="1:70" ht="12.75" customHeight="1">
+      <c r="BS16" s="17">
+        <v>102.9</v>
+      </c>
+    </row>
+    <row r="17" spans="1:71" ht="12.75" customHeight="1">
       <c r="A17" s="38">
         <v>39</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>35</v>
       </c>
       <c r="C17" s="6">
         <v>102.6</v>
       </c>
       <c r="D17" s="6">
         <v>101.9</v>
       </c>
       <c r="E17" s="6">
         <v>102.7</v>
       </c>
       <c r="F17" s="6">
         <v>105.6</v>
       </c>
       <c r="G17" s="6">
         <v>106.1</v>
       </c>
       <c r="H17" s="6">
         <v>106.6</v>
       </c>
       <c r="I17" s="6">
@@ -3961,52 +3995,55 @@
       </c>
       <c r="BK17" s="17">
         <v>101.6</v>
       </c>
       <c r="BL17" s="19">
         <v>97.9</v>
       </c>
       <c r="BM17" s="17">
         <v>101.8</v>
       </c>
       <c r="BN17" s="19">
         <v>104</v>
       </c>
       <c r="BO17" s="17">
         <v>104.5</v>
       </c>
       <c r="BP17" s="19">
         <v>104.9</v>
       </c>
       <c r="BQ17" s="19">
         <v>104</v>
       </c>
       <c r="BR17" s="19">
         <v>104</v>
       </c>
-    </row>
-    <row r="18" spans="1:70" ht="12.75" customHeight="1">
+      <c r="BS17" s="17">
+        <v>104.1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:71" ht="12.75" customHeight="1">
       <c r="A18" s="38">
         <v>43</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>23</v>
       </c>
       <c r="C18" s="6">
         <v>93</v>
       </c>
       <c r="D18" s="6">
         <v>93.4</v>
       </c>
       <c r="E18" s="6">
         <v>94.9</v>
       </c>
       <c r="F18" s="6">
         <v>97.1</v>
       </c>
       <c r="G18" s="6">
         <v>97.4</v>
       </c>
       <c r="H18" s="6">
         <v>97.7</v>
       </c>
       <c r="I18" s="6">
@@ -4173,52 +4210,55 @@
       </c>
       <c r="BK18" s="17">
         <v>104.4</v>
       </c>
       <c r="BL18" s="19">
         <v>109.3</v>
       </c>
       <c r="BM18" s="17">
         <v>107.5</v>
       </c>
       <c r="BN18" s="17">
         <v>106.9</v>
       </c>
       <c r="BO18" s="17">
         <v>107.2</v>
       </c>
       <c r="BP18" s="19">
         <v>108.7</v>
       </c>
       <c r="BQ18" s="19">
         <v>110.9</v>
       </c>
       <c r="BR18" s="19">
         <v>110.4</v>
       </c>
-    </row>
-    <row r="19" spans="1:70" ht="12.75" customHeight="1">
+      <c r="BS18" s="17">
+        <v>110.6</v>
+      </c>
+    </row>
+    <row r="19" spans="1:71" ht="12.75" customHeight="1">
       <c r="A19" s="38">
         <v>47</v>
       </c>
       <c r="B19" s="7" t="s">
         <v>34</v>
       </c>
       <c r="C19" s="6">
         <v>95</v>
       </c>
       <c r="D19" s="6">
         <v>93.4</v>
       </c>
       <c r="E19" s="6">
         <v>91.7</v>
       </c>
       <c r="F19" s="6">
         <v>95</v>
       </c>
       <c r="G19" s="6">
         <v>96.2</v>
       </c>
       <c r="H19" s="6">
         <v>97.5</v>
       </c>
       <c r="I19" s="6">
@@ -4385,52 +4425,55 @@
       </c>
       <c r="BK19" s="17">
         <v>105.1</v>
       </c>
       <c r="BL19" s="19">
         <v>101</v>
       </c>
       <c r="BM19" s="17">
         <v>104.3</v>
       </c>
       <c r="BN19" s="17">
         <v>103.9</v>
       </c>
       <c r="BO19" s="17">
         <v>104.1</v>
       </c>
       <c r="BP19" s="19">
         <v>104.7</v>
       </c>
       <c r="BQ19" s="19">
         <v>104.4</v>
       </c>
       <c r="BR19" s="19">
         <v>103.7</v>
       </c>
-    </row>
-    <row r="20" spans="1:70" ht="12.75" customHeight="1">
+      <c r="BS19" s="17">
+        <v>105.6</v>
+      </c>
+    </row>
+    <row r="20" spans="1:71" ht="12.75" customHeight="1">
       <c r="A20" s="38">
         <v>55</v>
       </c>
       <c r="B20" s="7" t="s">
         <v>24</v>
       </c>
       <c r="C20" s="6">
         <v>96.7</v>
       </c>
       <c r="D20" s="6">
         <v>98.2</v>
       </c>
       <c r="E20" s="6">
         <v>99.6</v>
       </c>
       <c r="F20" s="6">
         <v>101.7</v>
       </c>
       <c r="G20" s="6">
         <v>102.8</v>
       </c>
       <c r="H20" s="6">
         <v>103</v>
       </c>
       <c r="I20" s="6">
@@ -4597,52 +4640,55 @@
       </c>
       <c r="BK20" s="17">
         <v>102.3</v>
       </c>
       <c r="BL20" s="19">
         <v>104.6</v>
       </c>
       <c r="BM20" s="17">
         <v>107.5</v>
       </c>
       <c r="BN20" s="17">
         <v>108.7</v>
       </c>
       <c r="BO20" s="17">
         <v>107.8</v>
       </c>
       <c r="BP20" s="19">
         <v>108.7</v>
       </c>
       <c r="BQ20" s="19">
         <v>109.8</v>
       </c>
       <c r="BR20" s="19">
         <v>110.3</v>
       </c>
-    </row>
-    <row r="21" spans="1:70" ht="12.75" customHeight="1">
+      <c r="BS20" s="17">
+        <v>109.3</v>
+      </c>
+    </row>
+    <row r="21" spans="1:71" ht="12.75" customHeight="1">
       <c r="A21" s="38">
         <v>59</v>
       </c>
       <c r="B21" s="7" t="s">
         <v>25</v>
       </c>
       <c r="C21" s="6">
         <v>96</v>
       </c>
       <c r="D21" s="6">
         <v>99.1</v>
       </c>
       <c r="E21" s="6">
         <v>101.1</v>
       </c>
       <c r="F21" s="6">
         <v>103.1</v>
       </c>
       <c r="G21" s="6">
         <v>101.6</v>
       </c>
       <c r="H21" s="6">
         <v>101.8</v>
       </c>
       <c r="I21" s="6">
@@ -4809,52 +4855,55 @@
       </c>
       <c r="BK21" s="17">
         <v>113.1</v>
       </c>
       <c r="BL21" s="19">
         <v>126.4</v>
       </c>
       <c r="BM21" s="17">
         <v>125</v>
       </c>
       <c r="BN21" s="17">
         <v>120.3</v>
       </c>
       <c r="BO21" s="17">
         <v>116.5</v>
       </c>
       <c r="BP21" s="19">
         <v>114.5</v>
       </c>
       <c r="BQ21" s="19">
         <v>113.1</v>
       </c>
       <c r="BR21" s="19">
         <v>111.6</v>
       </c>
-    </row>
-    <row r="22" spans="1:70" ht="12.75" customHeight="1">
+      <c r="BS21" s="17">
+        <v>111.8</v>
+      </c>
+    </row>
+    <row r="22" spans="1:71" ht="12.75" customHeight="1">
       <c r="A22" s="38">
         <v>61</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="6">
         <v>95.5</v>
       </c>
       <c r="D22" s="6">
         <v>100.9</v>
       </c>
       <c r="E22" s="6">
         <v>103.8</v>
       </c>
       <c r="F22" s="6">
         <v>104.6</v>
       </c>
       <c r="G22" s="6">
         <v>106.9</v>
       </c>
       <c r="H22" s="6">
         <v>106.5</v>
       </c>
       <c r="I22" s="6">
@@ -5021,52 +5070,55 @@
       </c>
       <c r="BK22" s="17">
         <v>120.2</v>
       </c>
       <c r="BL22" s="19">
         <v>118.9</v>
       </c>
       <c r="BM22" s="17">
         <v>119.4</v>
       </c>
       <c r="BN22" s="17">
         <v>125.2</v>
       </c>
       <c r="BO22" s="17">
         <v>123.3</v>
       </c>
       <c r="BP22" s="19">
         <v>126.3</v>
       </c>
       <c r="BQ22" s="19">
         <v>124.1</v>
       </c>
       <c r="BR22" s="19">
         <v>121.9</v>
       </c>
-    </row>
-    <row r="23" spans="1:70" ht="12.75" customHeight="1">
+      <c r="BS22" s="17">
+        <v>117.9</v>
+      </c>
+    </row>
+    <row r="23" spans="1:71" ht="12.75" customHeight="1">
       <c r="A23" s="38">
         <v>62</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>27</v>
       </c>
       <c r="C23" s="6"/>
       <c r="D23" s="6"/>
       <c r="E23" s="6"/>
       <c r="F23" s="6"/>
       <c r="G23" s="6"/>
       <c r="H23" s="6"/>
       <c r="I23" s="6"/>
       <c r="J23" s="6"/>
       <c r="K23" s="6"/>
       <c r="L23" s="6"/>
       <c r="M23" s="6"/>
       <c r="N23" s="6"/>
       <c r="O23" s="6"/>
       <c r="P23" s="6"/>
       <c r="Q23" s="6"/>
       <c r="R23" s="6"/>
       <c r="S23" s="6"/>
       <c r="T23" s="6">
         <v>105.1</v>
@@ -5199,52 +5251,55 @@
       </c>
       <c r="BK23" s="17">
         <v>105.6</v>
       </c>
       <c r="BL23" s="19">
         <v>111.4</v>
       </c>
       <c r="BM23" s="17">
         <v>114.7</v>
       </c>
       <c r="BN23" s="17">
         <v>120.4</v>
       </c>
       <c r="BO23" s="17">
         <v>118.7</v>
       </c>
       <c r="BP23" s="19">
         <v>117</v>
       </c>
       <c r="BQ23" s="19">
         <v>115.9</v>
       </c>
       <c r="BR23" s="19">
         <v>113.2</v>
       </c>
-    </row>
-    <row r="24" spans="1:70" ht="12.75" customHeight="1">
+      <c r="BS23" s="17">
+        <v>112.7</v>
+      </c>
+    </row>
+    <row r="24" spans="1:71" ht="12.75" customHeight="1">
       <c r="A24" s="38">
         <v>63</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>28</v>
       </c>
       <c r="C24" s="6">
         <v>104.9</v>
       </c>
       <c r="D24" s="6">
         <v>104.4</v>
       </c>
       <c r="E24" s="6">
         <v>104.1</v>
       </c>
       <c r="F24" s="6">
         <v>104.3</v>
       </c>
       <c r="G24" s="6">
         <v>104.8</v>
       </c>
       <c r="H24" s="6">
         <v>104.9</v>
       </c>
       <c r="I24" s="6">
@@ -5411,52 +5466,55 @@
       </c>
       <c r="BK24" s="17">
         <v>98.4</v>
       </c>
       <c r="BL24" s="19">
         <v>87.4</v>
       </c>
       <c r="BM24" s="19">
         <v>93</v>
       </c>
       <c r="BN24" s="19">
         <v>97.8</v>
       </c>
       <c r="BO24" s="17">
         <v>98.2</v>
       </c>
       <c r="BP24" s="19">
         <v>99.8</v>
       </c>
       <c r="BQ24" s="19">
         <v>99</v>
       </c>
       <c r="BR24" s="19">
         <v>97.4</v>
       </c>
-    </row>
-    <row r="25" spans="1:70" ht="12.75" customHeight="1">
+      <c r="BS24" s="17">
+        <v>97.7</v>
+      </c>
+    </row>
+    <row r="25" spans="1:71" ht="12.75" customHeight="1">
       <c r="A25" s="38">
         <v>71</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>29</v>
       </c>
       <c r="C25" s="6">
         <v>97</v>
       </c>
       <c r="D25" s="6">
         <v>102.5</v>
       </c>
       <c r="E25" s="6">
         <v>105.4</v>
       </c>
       <c r="F25" s="6">
         <v>110.9</v>
       </c>
       <c r="G25" s="6">
         <v>107.9</v>
       </c>
       <c r="H25" s="6">
         <v>108.7</v>
       </c>
       <c r="I25" s="6">
@@ -5623,52 +5681,55 @@
       </c>
       <c r="BK25" s="17">
         <v>104.8</v>
       </c>
       <c r="BL25" s="19">
         <v>110.6</v>
       </c>
       <c r="BM25" s="17">
         <v>111.5</v>
       </c>
       <c r="BN25" s="17">
         <v>113.4</v>
       </c>
       <c r="BO25" s="17">
         <v>110.4</v>
       </c>
       <c r="BP25" s="19">
         <v>108.7</v>
       </c>
       <c r="BQ25" s="19">
         <v>108.6</v>
       </c>
       <c r="BR25" s="19">
         <v>109.6</v>
       </c>
-    </row>
-    <row r="26" spans="1:70" ht="12.75" customHeight="1">
+      <c r="BS25" s="17">
+        <v>109.7</v>
+      </c>
+    </row>
+    <row r="26" spans="1:71" ht="12.75" customHeight="1">
       <c r="A26" s="38">
         <v>75</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>30</v>
       </c>
       <c r="C26" s="6">
         <v>94.9</v>
       </c>
       <c r="D26" s="6">
         <v>97</v>
       </c>
       <c r="E26" s="6">
         <v>101.1</v>
       </c>
       <c r="F26" s="6">
         <v>107.6</v>
       </c>
       <c r="G26" s="6">
         <v>107.8</v>
       </c>
       <c r="H26" s="6">
         <v>108.9</v>
       </c>
       <c r="I26" s="6">
@@ -5835,52 +5896,55 @@
       </c>
       <c r="BK26" s="17">
         <v>104.2</v>
       </c>
       <c r="BL26" s="19">
         <v>109.4</v>
       </c>
       <c r="BM26" s="17">
         <v>111.1</v>
       </c>
       <c r="BN26" s="17">
         <v>110.3</v>
       </c>
       <c r="BO26" s="17">
         <v>109.3</v>
       </c>
       <c r="BP26" s="19">
         <v>108.7</v>
       </c>
       <c r="BQ26" s="19">
         <v>110</v>
       </c>
       <c r="BR26" s="19">
         <v>109.4</v>
       </c>
-    </row>
-    <row r="27" spans="1:70" ht="12.75" customHeight="1">
+      <c r="BS26" s="19">
+        <v>109.1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:71" ht="12.75" customHeight="1">
       <c r="A27" s="38">
         <v>79</v>
       </c>
       <c r="B27" s="7" t="s">
         <v>31</v>
       </c>
       <c r="C27" s="6">
         <v>104.4</v>
       </c>
       <c r="D27" s="6">
         <v>104.9</v>
       </c>
       <c r="E27" s="6">
         <v>105.4</v>
       </c>
       <c r="F27" s="6">
         <v>110.1</v>
       </c>
       <c r="G27" s="6">
         <v>107.5</v>
       </c>
       <c r="H27" s="6">
         <v>106.1</v>
       </c>
       <c r="I27" s="6">
@@ -6047,96 +6111,99 @@
       </c>
       <c r="BK27" s="17">
         <v>102.1</v>
       </c>
       <c r="BL27" s="19">
         <v>108</v>
       </c>
       <c r="BM27" s="17">
         <v>111.3</v>
       </c>
       <c r="BN27" s="17">
         <v>110.4</v>
       </c>
       <c r="BO27" s="17">
         <v>112.5</v>
       </c>
       <c r="BP27" s="19">
         <v>114.6</v>
       </c>
       <c r="BQ27" s="19">
         <v>115</v>
       </c>
       <c r="BR27" s="19">
         <v>117.6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B29" s="45" t="s">
+      <c r="BS27" s="17">
+        <v>117.6</v>
+      </c>
+    </row>
+    <row r="29" spans="1:71" ht="12.75" customHeight="1">
+      <c r="B29" s="50" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="30" spans="1:70" ht="12.75" customHeight="1">
-[...2 lines deleted...]
-    <row r="31" spans="1:70" ht="12.75" customHeight="1">
+    <row r="30" spans="1:71" ht="12.75" customHeight="1">
+      <c r="B30" s="50"/>
+    </row>
+    <row r="31" spans="1:71" ht="12.75" customHeight="1">
       <c r="B31" s="9"/>
     </row>
-    <row r="32" spans="1:70" ht="12.75" customHeight="1">
+    <row r="32" spans="1:71" ht="12.75" customHeight="1">
       <c r="B32" s="9"/>
     </row>
     <row r="33" spans="2:2" ht="12.75" customHeight="1">
       <c r="B33" s="9"/>
     </row>
     <row r="34" spans="2:2" ht="12.75" customHeight="1">
       <c r="B34" s="9"/>
     </row>
     <row r="35" spans="2:2" ht="12.75" customHeight="1">
       <c r="B35" s="9"/>
     </row>
     <row r="36" spans="2:2" ht="12.75" customHeight="1">
       <c r="B36" s="9"/>
     </row>
     <row r="37" spans="2:2" ht="12.75" customHeight="1">
       <c r="B37" s="9"/>
     </row>
     <row r="38" spans="2:2" ht="12.75" customHeight="1">
       <c r="B38" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="11">
-    <mergeCell ref="A5:A6"/>
-[...4 lines deleted...]
-    <mergeCell ref="BM4:BR4"/>
     <mergeCell ref="B29:B30"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="AA5:AL5"/>
     <mergeCell ref="C5:N5"/>
     <mergeCell ref="O5:Z5"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="A1:B1"/>
+    <mergeCell ref="AM5:AX5"/>
+    <mergeCell ref="AY5:BJ5"/>
+    <mergeCell ref="BK5:BS5"/>
+    <mergeCell ref="BM4:BS4"/>
   </mergeCells>
   <pageMargins left="0.11811023622047245" right="0.11811023622047245" top="0.15748031496062992" bottom="0.15748031496062992" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="63" orientation="landscape" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>
       <vt:lpstr>Conventions</vt:lpstr>