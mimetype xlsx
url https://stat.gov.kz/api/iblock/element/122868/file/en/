--- v0 (2026-04-03)
+++ v1 (2026-04-26)
@@ -2,65 +2,65 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="20417"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{30531882-D2F3-4EB0-9BAA-34C11E21EBB7}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D97FDC45-3D59-498D-A2C6-54C251AC2E9C}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="13650" windowHeight="11790" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="10365" windowHeight="10245" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="2" r:id="rId1"/>
     <sheet name="Conventions" sheetId="3" r:id="rId2"/>
     <sheet name="2021-2026" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="129" uniqueCount="81">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="130" uniqueCount="81">
   <si>
     <t>Short-term economic indicator by region</t>
   </si>
   <si>
     <t>in % to the appropriate period of previous year</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>January - February</t>
   </si>
   <si>
     <t>January - March</t>
   </si>
   <si>
     <t>January - April</t>
   </si>
   <si>
     <t>January - May</t>
   </si>
   <si>
     <t>January - June</t>
   </si>
   <si>
@@ -677,84 +677,84 @@
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="4" applyFont="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="4" applyFont="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="6" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="6" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="7" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="11">
     <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Обычный 2 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Обычный 2 2 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Обычный 2 2 3" xfId="6" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Обычный 2 3" xfId="7" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Обычный 2 4" xfId="8" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="Обычный 3" xfId="9" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="Обычный 4" xfId="10" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="Обычный 61" xfId="1" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
@@ -1074,51 +1074,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/433551/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/427637/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25797/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A2:B21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A30" sqref="A30"/>
+      <selection activeCell="B25" sqref="B25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="40.7109375" style="20" customWidth="1"/>
     <col min="2" max="2" width="73.5703125" style="20" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="20"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2">
       <c r="A2" s="22" t="s">
         <v>70</v>
       </c>
       <c r="B2" s="32">
         <v>111201021</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="22" t="s">
         <v>69</v>
       </c>
       <c r="B3" s="31" t="s">
         <v>78</v>
       </c>
     </row>
@@ -1173,85 +1173,85 @@
     <row r="10" spans="1:2" ht="17.25" customHeight="1">
       <c r="A10" s="22" t="s">
         <v>59</v>
       </c>
       <c r="B10" s="24" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="11" spans="1:2" ht="40.5" customHeight="1">
       <c r="A11" s="22" t="s">
         <v>57</v>
       </c>
       <c r="B11" s="24" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="22" t="s">
         <v>55</v>
       </c>
       <c r="B12" s="28" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="27" customHeight="1">
-      <c r="A13" s="42" t="s">
+      <c r="A13" s="43" t="s">
         <v>53</v>
       </c>
       <c r="B13" s="27" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="36" customHeight="1">
-      <c r="A14" s="43"/>
+      <c r="A14" s="44"/>
       <c r="B14" s="27" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="38" t="s">
         <v>50</v>
       </c>
       <c r="B15" s="26" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="22" t="s">
         <v>48</v>
       </c>
       <c r="B16" s="25">
-        <v>46097</v>
+        <v>46127</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="22" t="s">
         <v>47</v>
       </c>
       <c r="B17" s="25">
-        <v>46127</v>
+        <v>46156</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="22" t="s">
         <v>46</v>
       </c>
       <c r="B18" s="24" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="17.25" customHeight="1">
       <c r="A19" s="22" t="s">
         <v>44</v>
       </c>
       <c r="B19" s="24" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="22" t="s">
         <v>42</v>
       </c>
       <c r="B20" s="23" t="s">
         <v>41</v>
       </c>
@@ -1343,189 +1343,190 @@
     </row>
     <row r="15" spans="2:2">
       <c r="B15" s="34"/>
     </row>
     <row r="16" spans="2:2">
       <c r="B16" s="34"/>
     </row>
     <row r="17" spans="2:2">
       <c r="B17" s="33" t="s">
         <v>71</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <pageSetUpPr autoPageBreaks="0" fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:BY38"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" showRuler="0" zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <pane xSplit="2" topLeftCell="BI1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="BO25" sqref="BO25"/>
+      <pane xSplit="2" topLeftCell="BH1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="BN20" sqref="BN20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="7.42578125" style="2" customWidth="1"/>
     <col min="2" max="2" width="21.28515625" style="2" customWidth="1"/>
     <col min="3" max="39" width="7.5703125" style="2"/>
     <col min="40" max="40" width="8" style="2" customWidth="1"/>
     <col min="41" max="41" width="9.7109375" style="2" customWidth="1"/>
     <col min="42" max="46" width="7.5703125" style="2"/>
     <col min="47" max="47" width="8.42578125" style="2" customWidth="1"/>
     <col min="48" max="48" width="7.5703125" style="2"/>
     <col min="49" max="49" width="7.85546875" style="2" customWidth="1"/>
     <col min="50" max="50" width="8.5703125" style="2" customWidth="1"/>
     <col min="51" max="51" width="7.42578125" style="2" customWidth="1"/>
     <col min="52" max="52" width="7.85546875" style="2" customWidth="1"/>
     <col min="53" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:77" ht="12.75" customHeight="1">
-      <c r="A1" s="50">
+      <c r="A1" s="47">
         <v>111201021</v>
       </c>
-      <c r="B1" s="50"/>
+      <c r="B1" s="47"/>
     </row>
     <row r="2" spans="1:77" ht="12.75" customHeight="1">
       <c r="AB2" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:77" ht="12.75" customHeight="1">
       <c r="N4" s="3"/>
       <c r="Q4" s="4"/>
       <c r="R4" s="4"/>
       <c r="T4" s="4"/>
       <c r="AT4" s="16"/>
-      <c r="BE4" s="52" t="s">
+      <c r="BE4" s="49" t="s">
         <v>1</v>
       </c>
-      <c r="BF4" s="52"/>
-[...6 lines deleted...]
-      <c r="BM4" s="41"/>
+      <c r="BF4" s="49"/>
+      <c r="BG4" s="49"/>
+      <c r="BH4" s="49"/>
+      <c r="BI4" s="49"/>
+      <c r="BJ4" s="49"/>
+      <c r="BK4" s="49"/>
+      <c r="BL4" s="49"/>
+      <c r="BM4" s="49"/>
       <c r="BN4" s="41"/>
       <c r="BO4" s="41"/>
       <c r="BP4" s="41"/>
       <c r="BQ4" s="41"/>
       <c r="BR4" s="41"/>
       <c r="BS4" s="41"/>
       <c r="BT4" s="41"/>
       <c r="BU4" s="41"/>
       <c r="BV4" s="41"/>
       <c r="BW4" s="41"/>
       <c r="BX4" s="41"/>
       <c r="BY4" s="41"/>
     </row>
     <row r="5" spans="1:77" s="5" customFormat="1" ht="12.75" customHeight="1">
       <c r="A5" s="45"/>
       <c r="B5" s="45"/>
-      <c r="C5" s="47">
+      <c r="C5" s="51">
         <v>2021</v>
       </c>
-      <c r="D5" s="48"/>
-[...10 lines deleted...]
-      <c r="O5" s="47">
+      <c r="D5" s="52"/>
+      <c r="E5" s="52"/>
+      <c r="F5" s="52"/>
+      <c r="G5" s="52"/>
+      <c r="H5" s="52"/>
+      <c r="I5" s="52"/>
+      <c r="J5" s="52"/>
+      <c r="K5" s="52"/>
+      <c r="L5" s="52"/>
+      <c r="M5" s="52"/>
+      <c r="N5" s="53"/>
+      <c r="O5" s="51">
         <v>2022</v>
       </c>
-      <c r="P5" s="48"/>
-[...10 lines deleted...]
-      <c r="AA5" s="47">
+      <c r="P5" s="52"/>
+      <c r="Q5" s="52"/>
+      <c r="R5" s="52"/>
+      <c r="S5" s="52"/>
+      <c r="T5" s="52"/>
+      <c r="U5" s="52"/>
+      <c r="V5" s="52"/>
+      <c r="W5" s="52"/>
+      <c r="X5" s="52"/>
+      <c r="Y5" s="52"/>
+      <c r="Z5" s="53"/>
+      <c r="AA5" s="51">
         <v>2023</v>
       </c>
-      <c r="AB5" s="48"/>
-[...10 lines deleted...]
-      <c r="AM5" s="51">
+      <c r="AB5" s="52"/>
+      <c r="AC5" s="52"/>
+      <c r="AD5" s="52"/>
+      <c r="AE5" s="52"/>
+      <c r="AF5" s="52"/>
+      <c r="AG5" s="52"/>
+      <c r="AH5" s="52"/>
+      <c r="AI5" s="52"/>
+      <c r="AJ5" s="52"/>
+      <c r="AK5" s="52"/>
+      <c r="AL5" s="53"/>
+      <c r="AM5" s="48">
         <v>2024</v>
       </c>
-      <c r="AN5" s="51"/>
-[...10 lines deleted...]
-      <c r="AY5" s="51">
+      <c r="AN5" s="48"/>
+      <c r="AO5" s="48"/>
+      <c r="AP5" s="48"/>
+      <c r="AQ5" s="48"/>
+      <c r="AR5" s="48"/>
+      <c r="AS5" s="48"/>
+      <c r="AT5" s="48"/>
+      <c r="AU5" s="48"/>
+      <c r="AV5" s="48"/>
+      <c r="AW5" s="48"/>
+      <c r="AX5" s="48"/>
+      <c r="AY5" s="48">
         <v>2025</v>
       </c>
-      <c r="AZ5" s="51"/>
-[...10 lines deleted...]
-      <c r="BK5" s="51">
+      <c r="AZ5" s="48"/>
+      <c r="BA5" s="48"/>
+      <c r="BB5" s="48"/>
+      <c r="BC5" s="48"/>
+      <c r="BD5" s="48"/>
+      <c r="BE5" s="48"/>
+      <c r="BF5" s="48"/>
+      <c r="BG5" s="48"/>
+      <c r="BH5" s="48"/>
+      <c r="BI5" s="48"/>
+      <c r="BJ5" s="48"/>
+      <c r="BK5" s="48">
         <v>2026</v>
       </c>
-      <c r="BL5" s="51"/>
+      <c r="BL5" s="48"/>
+      <c r="BM5" s="48"/>
     </row>
     <row r="6" spans="1:77" s="14" customFormat="1" ht="36" customHeight="1">
       <c r="A6" s="46"/>
       <c r="B6" s="46"/>
       <c r="C6" s="13" t="s">
         <v>2</v>
       </c>
       <c r="D6" s="13" t="s">
         <v>3</v>
       </c>
       <c r="E6" s="13" t="s">
         <v>4</v>
       </c>
       <c r="F6" s="13" t="s">
         <v>5</v>
       </c>
       <c r="G6" s="13" t="s">
         <v>6</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>7</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>8</v>
       </c>
@@ -1672,52 +1673,55 @@
       </c>
       <c r="BE6" s="13" t="s">
         <v>38</v>
       </c>
       <c r="BF6" s="13" t="s">
         <v>9</v>
       </c>
       <c r="BG6" s="13" t="s">
         <v>36</v>
       </c>
       <c r="BH6" s="13" t="s">
         <v>11</v>
       </c>
       <c r="BI6" s="13" t="s">
         <v>12</v>
       </c>
       <c r="BJ6" s="13" t="s">
         <v>13</v>
       </c>
       <c r="BK6" s="13" t="s">
         <v>37</v>
       </c>
       <c r="BL6" s="13" t="s">
         <v>3</v>
       </c>
-    </row>
-    <row r="7" spans="1:77" ht="23.25" customHeight="1">
+      <c r="BM6" s="13" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="7" spans="1:77" ht="18" customHeight="1">
       <c r="A7" s="39">
         <v>0</v>
       </c>
       <c r="B7" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="11">
         <v>94.2</v>
       </c>
       <c r="D7" s="11">
         <v>96</v>
       </c>
       <c r="E7" s="11">
         <v>98.2</v>
       </c>
       <c r="F7" s="11">
         <v>101.2</v>
       </c>
       <c r="G7" s="11">
         <v>102</v>
       </c>
       <c r="H7" s="11">
         <v>102.9</v>
       </c>
       <c r="I7" s="12">
@@ -1863,52 +1867,55 @@
       </c>
       <c r="BD7" s="18">
         <v>109</v>
       </c>
       <c r="BE7" s="18">
         <v>109.3</v>
       </c>
       <c r="BF7" s="18">
         <v>109.6</v>
       </c>
       <c r="BG7" s="18">
         <v>109.1</v>
       </c>
       <c r="BH7" s="40">
         <v>109.1</v>
       </c>
       <c r="BI7" s="40">
         <v>109.1</v>
       </c>
       <c r="BJ7" s="40">
         <v>109.4</v>
       </c>
       <c r="BK7" s="40">
         <v>97.2</v>
       </c>
-      <c r="BL7" s="53">
+      <c r="BL7" s="42">
         <v>100.2</v>
+      </c>
+      <c r="BM7" s="42">
+        <v>102.5</v>
       </c>
     </row>
     <row r="8" spans="1:77" ht="12.75" customHeight="1">
       <c r="A8" s="39">
         <v>10</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>33</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6"/>
       <c r="E8" s="6"/>
       <c r="F8" s="6"/>
       <c r="G8" s="6"/>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="6"/>
       <c r="N8" s="6"/>
       <c r="O8" s="6"/>
       <c r="P8" s="6"/>
       <c r="Q8" s="6"/>
       <c r="R8" s="6"/>
@@ -2026,50 +2033,53 @@
       </c>
       <c r="BE8" s="19">
         <v>102.9</v>
       </c>
       <c r="BF8" s="17">
         <v>102.8</v>
       </c>
       <c r="BG8" s="17">
         <v>100.8</v>
       </c>
       <c r="BH8" s="17">
         <v>100.4</v>
       </c>
       <c r="BI8" s="17">
         <v>101.1</v>
       </c>
       <c r="BJ8" s="17">
         <v>101.4</v>
       </c>
       <c r="BK8" s="17">
         <v>107.5</v>
       </c>
       <c r="BL8" s="19">
         <v>105.3</v>
       </c>
+      <c r="BM8" s="17">
+        <v>104.1</v>
+      </c>
     </row>
     <row r="9" spans="1:77" ht="12.75" customHeight="1">
       <c r="A9" s="39">
         <v>11</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="6">
         <v>102.3</v>
       </c>
       <c r="D9" s="6">
         <v>105.3</v>
       </c>
       <c r="E9" s="6">
         <v>105.4</v>
       </c>
       <c r="F9" s="6">
         <v>105.7</v>
       </c>
       <c r="G9" s="6">
         <v>105.6</v>
       </c>
       <c r="H9" s="6">
         <v>105.8</v>
@@ -2220,50 +2230,53 @@
       </c>
       <c r="BE9" s="19">
         <v>108.8</v>
       </c>
       <c r="BF9" s="17">
         <v>107.3</v>
       </c>
       <c r="BG9" s="17">
         <v>107.5</v>
       </c>
       <c r="BH9" s="17">
         <v>107.2</v>
       </c>
       <c r="BI9" s="17">
         <v>107.1</v>
       </c>
       <c r="BJ9" s="19">
         <v>107</v>
       </c>
       <c r="BK9" s="19">
         <v>90</v>
       </c>
       <c r="BL9" s="19">
         <v>91.5</v>
       </c>
+      <c r="BM9" s="17">
+        <v>91.9</v>
+      </c>
     </row>
     <row r="10" spans="1:77" ht="12.75" customHeight="1">
       <c r="A10" s="39">
         <v>15</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="6">
         <v>92.3</v>
       </c>
       <c r="D10" s="6">
         <v>100.2</v>
       </c>
       <c r="E10" s="6">
         <v>101.2</v>
       </c>
       <c r="F10" s="6">
         <v>104.6</v>
       </c>
       <c r="G10" s="6">
         <v>105.3</v>
       </c>
       <c r="H10" s="6">
         <v>105.5</v>
@@ -2414,50 +2427,53 @@
       </c>
       <c r="BE10" s="19">
         <v>104.2</v>
       </c>
       <c r="BF10" s="17">
         <v>103.9</v>
       </c>
       <c r="BG10" s="17">
         <v>103.8</v>
       </c>
       <c r="BH10" s="17">
         <v>103.6</v>
       </c>
       <c r="BI10" s="17">
         <v>103.8</v>
       </c>
       <c r="BJ10" s="19">
         <v>106</v>
       </c>
       <c r="BK10" s="19">
         <v>100</v>
       </c>
       <c r="BL10" s="19">
         <v>102.7</v>
       </c>
+      <c r="BM10" s="17">
+        <v>103.5</v>
+      </c>
     </row>
     <row r="11" spans="1:77" ht="12.75" customHeight="1">
       <c r="A11" s="39">
         <v>19</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C11" s="6">
         <v>98.1</v>
       </c>
       <c r="D11" s="6">
         <v>102.1</v>
       </c>
       <c r="E11" s="6">
         <v>104.2</v>
       </c>
       <c r="F11" s="6">
         <v>106.5</v>
       </c>
       <c r="G11" s="6">
         <v>108</v>
       </c>
       <c r="H11" s="6">
         <v>109.4</v>
@@ -2608,50 +2624,53 @@
       </c>
       <c r="BE11" s="19">
         <v>109.9</v>
       </c>
       <c r="BF11" s="17">
         <v>110.1</v>
       </c>
       <c r="BG11" s="17">
         <v>110.2</v>
       </c>
       <c r="BH11" s="17">
         <v>109.7</v>
       </c>
       <c r="BI11" s="17">
         <v>109.8</v>
       </c>
       <c r="BJ11" s="17">
         <v>110.6</v>
       </c>
       <c r="BK11" s="17">
         <v>111.5</v>
       </c>
       <c r="BL11" s="19">
         <v>117</v>
       </c>
+      <c r="BM11" s="17">
+        <v>115.6</v>
+      </c>
     </row>
     <row r="12" spans="1:77" ht="12.75" customHeight="1">
       <c r="A12" s="39">
         <v>23</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="6">
         <v>83.4</v>
       </c>
       <c r="D12" s="6">
         <v>87</v>
       </c>
       <c r="E12" s="6">
         <v>90.3</v>
       </c>
       <c r="F12" s="6">
         <v>92.9</v>
       </c>
       <c r="G12" s="6">
         <v>95.2</v>
       </c>
       <c r="H12" s="6">
         <v>97.7</v>
@@ -2802,50 +2821,53 @@
       </c>
       <c r="BE12" s="19">
         <v>111.3</v>
       </c>
       <c r="BF12" s="17">
         <v>113.2</v>
       </c>
       <c r="BG12" s="17">
         <v>113.6</v>
       </c>
       <c r="BH12" s="17">
         <v>114.7</v>
       </c>
       <c r="BI12" s="17">
         <v>114.7</v>
       </c>
       <c r="BJ12" s="17">
         <v>113.3</v>
       </c>
       <c r="BK12" s="17">
         <v>66.8</v>
       </c>
       <c r="BL12" s="19">
         <v>76.099999999999994</v>
       </c>
+      <c r="BM12" s="17">
+        <v>82.2</v>
+      </c>
     </row>
     <row r="13" spans="1:77" ht="12.75" customHeight="1">
       <c r="A13" s="39">
         <v>27</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="6">
         <v>94.4</v>
       </c>
       <c r="D13" s="6">
         <v>92.6</v>
       </c>
       <c r="E13" s="6">
         <v>93.7</v>
       </c>
       <c r="F13" s="6">
         <v>92.9</v>
       </c>
       <c r="G13" s="6">
         <v>94</v>
       </c>
       <c r="H13" s="6">
         <v>95.3</v>
@@ -2996,50 +3018,53 @@
       </c>
       <c r="BE13" s="19">
         <v>107</v>
       </c>
       <c r="BF13" s="17">
         <v>107.4</v>
       </c>
       <c r="BG13" s="17">
         <v>104.5</v>
       </c>
       <c r="BH13" s="17">
         <v>103.8</v>
       </c>
       <c r="BI13" s="17">
         <v>103.1</v>
       </c>
       <c r="BJ13" s="17">
         <v>101.7</v>
       </c>
       <c r="BK13" s="19">
         <v>79.900000000000006</v>
       </c>
       <c r="BL13" s="19">
         <v>86.6</v>
       </c>
+      <c r="BM13" s="17">
+        <v>88.5</v>
+      </c>
     </row>
     <row r="14" spans="1:77" ht="12.75" customHeight="1">
       <c r="A14" s="39">
         <v>31</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="6">
         <v>96.6</v>
       </c>
       <c r="D14" s="6">
         <v>93.7</v>
       </c>
       <c r="E14" s="6">
         <v>96.9</v>
       </c>
       <c r="F14" s="6">
         <v>99.6</v>
       </c>
       <c r="G14" s="6">
         <v>100.6</v>
       </c>
       <c r="H14" s="6">
         <v>105.4</v>
@@ -3189,50 +3214,53 @@
         <v>113.8</v>
       </c>
       <c r="BE14" s="19">
         <v>111.6</v>
       </c>
       <c r="BF14" s="17">
         <v>111.4</v>
       </c>
       <c r="BG14" s="17">
         <v>110.2</v>
       </c>
       <c r="BH14" s="17">
         <v>109.8</v>
       </c>
       <c r="BI14" s="17">
         <v>109.4</v>
       </c>
       <c r="BJ14" s="17">
         <v>108.9</v>
       </c>
       <c r="BK14" s="17">
         <v>110.3</v>
       </c>
       <c r="BL14" s="19">
         <v>113.5</v>
+      </c>
+      <c r="BM14" s="17">
+        <v>118.4</v>
       </c>
     </row>
     <row r="15" spans="1:77" ht="12.75" customHeight="1">
       <c r="A15" s="39">
         <v>33</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>21</v>
       </c>
       <c r="C15" s="6"/>
       <c r="D15" s="6"/>
       <c r="E15" s="6"/>
       <c r="F15" s="6"/>
       <c r="G15" s="6"/>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="6"/>
       <c r="N15" s="6"/>
       <c r="O15" s="6"/>
       <c r="P15" s="6"/>
       <c r="Q15" s="6"/>
       <c r="R15" s="6"/>
@@ -3350,50 +3378,53 @@
       </c>
       <c r="BE15" s="19">
         <v>111</v>
       </c>
       <c r="BF15" s="17">
         <v>112.5</v>
       </c>
       <c r="BG15" s="17">
         <v>107.7</v>
       </c>
       <c r="BH15" s="17">
         <v>107.6</v>
       </c>
       <c r="BI15" s="17">
         <v>106.9</v>
       </c>
       <c r="BJ15" s="17">
         <v>108.1</v>
       </c>
       <c r="BK15" s="19">
         <v>114.2</v>
       </c>
       <c r="BL15" s="19">
         <v>115.4</v>
       </c>
+      <c r="BM15" s="17">
+        <v>111.8</v>
+      </c>
     </row>
     <row r="16" spans="1:77" ht="12.75" customHeight="1">
       <c r="A16" s="39">
         <v>35</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="6">
         <v>96.5</v>
       </c>
       <c r="D16" s="6">
         <v>97.7</v>
       </c>
       <c r="E16" s="6">
         <v>98.1</v>
       </c>
       <c r="F16" s="6">
         <v>100.4</v>
       </c>
       <c r="G16" s="6">
         <v>101.1</v>
       </c>
       <c r="H16" s="6">
         <v>101.9</v>
@@ -3544,52 +3575,55 @@
       </c>
       <c r="BE16" s="19">
         <v>107.7</v>
       </c>
       <c r="BF16" s="17">
         <v>107.4</v>
       </c>
       <c r="BG16" s="17">
         <v>105.3</v>
       </c>
       <c r="BH16" s="17">
         <v>105.3</v>
       </c>
       <c r="BI16" s="17">
         <v>105.1</v>
       </c>
       <c r="BJ16" s="17">
         <v>105.4</v>
       </c>
       <c r="BK16" s="17">
         <v>106.3</v>
       </c>
       <c r="BL16" s="19">
         <v>105.7</v>
       </c>
-    </row>
-    <row r="17" spans="1:64" ht="12.75" customHeight="1">
+      <c r="BM16" s="17">
+        <v>105.3</v>
+      </c>
+    </row>
+    <row r="17" spans="1:65" ht="12.75" customHeight="1">
       <c r="A17" s="39">
         <v>39</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>35</v>
       </c>
       <c r="C17" s="6">
         <v>102.6</v>
       </c>
       <c r="D17" s="6">
         <v>101.9</v>
       </c>
       <c r="E17" s="6">
         <v>102.7</v>
       </c>
       <c r="F17" s="6">
         <v>105.6</v>
       </c>
       <c r="G17" s="6">
         <v>106.1</v>
       </c>
       <c r="H17" s="6">
         <v>106.6</v>
       </c>
       <c r="I17" s="6">
@@ -3738,52 +3772,55 @@
       </c>
       <c r="BE17" s="19">
         <v>109.8</v>
       </c>
       <c r="BF17" s="17">
         <v>110.3</v>
       </c>
       <c r="BG17" s="17">
         <v>110.7</v>
       </c>
       <c r="BH17" s="17">
         <v>110.8</v>
       </c>
       <c r="BI17" s="17">
         <v>110.3</v>
       </c>
       <c r="BJ17" s="17">
         <v>110.6</v>
       </c>
       <c r="BK17" s="17">
         <v>101.6</v>
       </c>
       <c r="BL17" s="19">
         <v>97.9</v>
       </c>
-    </row>
-    <row r="18" spans="1:64" ht="12.75" customHeight="1">
+      <c r="BM17" s="17">
+        <v>101.8</v>
+      </c>
+    </row>
+    <row r="18" spans="1:65" ht="12.75" customHeight="1">
       <c r="A18" s="39">
         <v>43</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>23</v>
       </c>
       <c r="C18" s="6">
         <v>93</v>
       </c>
       <c r="D18" s="6">
         <v>93.4</v>
       </c>
       <c r="E18" s="6">
         <v>94.9</v>
       </c>
       <c r="F18" s="6">
         <v>97.1</v>
       </c>
       <c r="G18" s="6">
         <v>97.4</v>
       </c>
       <c r="H18" s="6">
         <v>97.7</v>
       </c>
       <c r="I18" s="6">
@@ -3932,52 +3969,55 @@
       </c>
       <c r="BE18" s="19">
         <v>104.8</v>
       </c>
       <c r="BF18" s="17">
         <v>105.5</v>
       </c>
       <c r="BG18" s="17">
         <v>103.2</v>
       </c>
       <c r="BH18" s="17">
         <v>102.9</v>
       </c>
       <c r="BI18" s="17">
         <v>104.1</v>
       </c>
       <c r="BJ18" s="17">
         <v>103.3</v>
       </c>
       <c r="BK18" s="17">
         <v>104.4</v>
       </c>
       <c r="BL18" s="19">
         <v>109.3</v>
       </c>
-    </row>
-    <row r="19" spans="1:64" ht="12.75" customHeight="1">
+      <c r="BM18" s="17">
+        <v>107.5</v>
+      </c>
+    </row>
+    <row r="19" spans="1:65" ht="12.75" customHeight="1">
       <c r="A19" s="39">
         <v>47</v>
       </c>
       <c r="B19" s="7" t="s">
         <v>34</v>
       </c>
       <c r="C19" s="6">
         <v>95</v>
       </c>
       <c r="D19" s="6">
         <v>93.4</v>
       </c>
       <c r="E19" s="6">
         <v>91.7</v>
       </c>
       <c r="F19" s="6">
         <v>95</v>
       </c>
       <c r="G19" s="6">
         <v>96.2</v>
       </c>
       <c r="H19" s="6">
         <v>97.5</v>
       </c>
       <c r="I19" s="6">
@@ -4126,52 +4166,55 @@
       </c>
       <c r="BE19" s="19">
         <v>103.8</v>
       </c>
       <c r="BF19" s="17">
         <v>104.3</v>
       </c>
       <c r="BG19" s="17">
         <v>103.8</v>
       </c>
       <c r="BH19" s="17">
         <v>102.9</v>
       </c>
       <c r="BI19" s="17">
         <v>102.9</v>
       </c>
       <c r="BJ19" s="17">
         <v>102.2</v>
       </c>
       <c r="BK19" s="17">
         <v>105.1</v>
       </c>
       <c r="BL19" s="19">
         <v>101</v>
       </c>
-    </row>
-    <row r="20" spans="1:64" ht="12.75" customHeight="1">
+      <c r="BM19" s="17">
+        <v>104.3</v>
+      </c>
+    </row>
+    <row r="20" spans="1:65" ht="12.75" customHeight="1">
       <c r="A20" s="39">
         <v>55</v>
       </c>
       <c r="B20" s="7" t="s">
         <v>24</v>
       </c>
       <c r="C20" s="6">
         <v>96.7</v>
       </c>
       <c r="D20" s="6">
         <v>98.2</v>
       </c>
       <c r="E20" s="6">
         <v>99.6</v>
       </c>
       <c r="F20" s="6">
         <v>101.7</v>
       </c>
       <c r="G20" s="6">
         <v>102.8</v>
       </c>
       <c r="H20" s="6">
         <v>103</v>
       </c>
       <c r="I20" s="6">
@@ -4320,52 +4363,55 @@
       </c>
       <c r="BE20" s="19">
         <v>104.6</v>
       </c>
       <c r="BF20" s="17">
         <v>104.3</v>
       </c>
       <c r="BG20" s="17">
         <v>104.6</v>
       </c>
       <c r="BH20" s="17">
         <v>104.1</v>
       </c>
       <c r="BI20" s="17">
         <v>104.8</v>
       </c>
       <c r="BJ20" s="19">
         <v>106</v>
       </c>
       <c r="BK20" s="17">
         <v>102.3</v>
       </c>
       <c r="BL20" s="19">
         <v>104.6</v>
       </c>
-    </row>
-    <row r="21" spans="1:64" ht="12.75" customHeight="1">
+      <c r="BM20" s="17">
+        <v>107.5</v>
+      </c>
+    </row>
+    <row r="21" spans="1:65" ht="12.75" customHeight="1">
       <c r="A21" s="39">
         <v>59</v>
       </c>
       <c r="B21" s="7" t="s">
         <v>25</v>
       </c>
       <c r="C21" s="6">
         <v>96</v>
       </c>
       <c r="D21" s="6">
         <v>99.1</v>
       </c>
       <c r="E21" s="6">
         <v>101.1</v>
       </c>
       <c r="F21" s="6">
         <v>103.1</v>
       </c>
       <c r="G21" s="6">
         <v>101.6</v>
       </c>
       <c r="H21" s="6">
         <v>101.8</v>
       </c>
       <c r="I21" s="6">
@@ -4514,52 +4560,55 @@
       </c>
       <c r="BE21" s="19">
         <v>112.8</v>
       </c>
       <c r="BF21" s="19">
         <v>114</v>
       </c>
       <c r="BG21" s="17">
         <v>112.6</v>
       </c>
       <c r="BH21" s="19">
         <v>113</v>
       </c>
       <c r="BI21" s="17">
         <v>114.1</v>
       </c>
       <c r="BJ21" s="17">
         <v>113.8</v>
       </c>
       <c r="BK21" s="17">
         <v>113.1</v>
       </c>
       <c r="BL21" s="19">
         <v>126.4</v>
       </c>
-    </row>
-    <row r="22" spans="1:64" ht="12.75" customHeight="1">
+      <c r="BM21" s="17">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="22" spans="1:65" ht="12.75" customHeight="1">
       <c r="A22" s="39">
         <v>61</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="6">
         <v>95.5</v>
       </c>
       <c r="D22" s="6">
         <v>100.9</v>
       </c>
       <c r="E22" s="6">
         <v>103.8</v>
       </c>
       <c r="F22" s="6">
         <v>104.6</v>
       </c>
       <c r="G22" s="6">
         <v>106.9</v>
       </c>
       <c r="H22" s="6">
         <v>106.5</v>
       </c>
       <c r="I22" s="6">
@@ -4708,52 +4757,55 @@
       </c>
       <c r="BE22" s="19">
         <v>117.7</v>
       </c>
       <c r="BF22" s="17">
         <v>115.8</v>
       </c>
       <c r="BG22" s="17">
         <v>114.8</v>
       </c>
       <c r="BH22" s="17">
         <v>114.8</v>
       </c>
       <c r="BI22" s="17">
         <v>114.4</v>
       </c>
       <c r="BJ22" s="17">
         <v>113.9</v>
       </c>
       <c r="BK22" s="17">
         <v>120.2</v>
       </c>
       <c r="BL22" s="19">
         <v>118.9</v>
       </c>
-    </row>
-    <row r="23" spans="1:64" ht="12.75" customHeight="1">
+      <c r="BM22" s="17">
+        <v>119.4</v>
+      </c>
+    </row>
+    <row r="23" spans="1:65" ht="12.75" customHeight="1">
       <c r="A23" s="39">
         <v>62</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>27</v>
       </c>
       <c r="C23" s="6"/>
       <c r="D23" s="6"/>
       <c r="E23" s="6"/>
       <c r="F23" s="6"/>
       <c r="G23" s="6"/>
       <c r="H23" s="6"/>
       <c r="I23" s="6"/>
       <c r="J23" s="6"/>
       <c r="K23" s="6"/>
       <c r="L23" s="6"/>
       <c r="M23" s="6"/>
       <c r="N23" s="6"/>
       <c r="O23" s="6"/>
       <c r="P23" s="6"/>
       <c r="Q23" s="6"/>
       <c r="R23" s="6"/>
       <c r="S23" s="6"/>
       <c r="T23" s="6">
         <v>105.1</v>
@@ -4868,52 +4920,55 @@
       </c>
       <c r="BE23" s="19">
         <v>99.6</v>
       </c>
       <c r="BF23" s="19">
         <v>99</v>
       </c>
       <c r="BG23" s="17">
         <v>99.1</v>
       </c>
       <c r="BH23" s="17">
         <v>99.7</v>
       </c>
       <c r="BI23" s="17">
         <v>101.1</v>
       </c>
       <c r="BJ23" s="17">
         <v>103.2</v>
       </c>
       <c r="BK23" s="17">
         <v>105.6</v>
       </c>
       <c r="BL23" s="19">
         <v>111.4</v>
       </c>
-    </row>
-    <row r="24" spans="1:64" ht="12.75" customHeight="1">
+      <c r="BM23" s="17">
+        <v>114.7</v>
+      </c>
+    </row>
+    <row r="24" spans="1:65" ht="12.75" customHeight="1">
       <c r="A24" s="39">
         <v>63</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>28</v>
       </c>
       <c r="C24" s="6">
         <v>104.9</v>
       </c>
       <c r="D24" s="6">
         <v>104.4</v>
       </c>
       <c r="E24" s="6">
         <v>104.1</v>
       </c>
       <c r="F24" s="6">
         <v>104.3</v>
       </c>
       <c r="G24" s="6">
         <v>104.8</v>
       </c>
       <c r="H24" s="6">
         <v>104.9</v>
       </c>
       <c r="I24" s="6">
@@ -5062,52 +5117,55 @@
       </c>
       <c r="BE24" s="19">
         <v>96.1</v>
       </c>
       <c r="BF24" s="17">
         <v>97.3</v>
       </c>
       <c r="BG24" s="17">
         <v>97.8</v>
       </c>
       <c r="BH24" s="17">
         <v>99.1</v>
       </c>
       <c r="BI24" s="19">
         <v>99</v>
       </c>
       <c r="BJ24" s="17">
         <v>99.1</v>
       </c>
       <c r="BK24" s="17">
         <v>98.4</v>
       </c>
       <c r="BL24" s="19">
         <v>87.4</v>
       </c>
-    </row>
-    <row r="25" spans="1:64" ht="12.75" customHeight="1">
+      <c r="BM24" s="19">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="25" spans="1:65" ht="12.75" customHeight="1">
       <c r="A25" s="39">
         <v>71</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>29</v>
       </c>
       <c r="C25" s="6">
         <v>97</v>
       </c>
       <c r="D25" s="6">
         <v>102.5</v>
       </c>
       <c r="E25" s="6">
         <v>105.4</v>
       </c>
       <c r="F25" s="6">
         <v>110.9</v>
       </c>
       <c r="G25" s="6">
         <v>107.9</v>
       </c>
       <c r="H25" s="6">
         <v>108.7</v>
       </c>
       <c r="I25" s="6">
@@ -5256,52 +5314,55 @@
       </c>
       <c r="BE25" s="19">
         <v>119.1</v>
       </c>
       <c r="BF25" s="17">
         <v>118.6</v>
       </c>
       <c r="BG25" s="17">
         <v>119.4</v>
       </c>
       <c r="BH25" s="17">
         <v>119.7</v>
       </c>
       <c r="BI25" s="17">
         <v>118.6</v>
       </c>
       <c r="BJ25" s="17">
         <v>117.6</v>
       </c>
       <c r="BK25" s="17">
         <v>104.8</v>
       </c>
       <c r="BL25" s="19">
         <v>110.6</v>
       </c>
-    </row>
-    <row r="26" spans="1:64" ht="12.75" customHeight="1">
+      <c r="BM25" s="17">
+        <v>111.5</v>
+      </c>
+    </row>
+    <row r="26" spans="1:65" ht="12.75" customHeight="1">
       <c r="A26" s="39">
         <v>75</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>30</v>
       </c>
       <c r="C26" s="6">
         <v>94.9</v>
       </c>
       <c r="D26" s="6">
         <v>97</v>
       </c>
       <c r="E26" s="6">
         <v>101.1</v>
       </c>
       <c r="F26" s="6">
         <v>107.6</v>
       </c>
       <c r="G26" s="6">
         <v>107.8</v>
       </c>
       <c r="H26" s="6">
         <v>108.9</v>
       </c>
       <c r="I26" s="6">
@@ -5450,52 +5511,55 @@
       </c>
       <c r="BE26" s="19">
         <v>111.1</v>
       </c>
       <c r="BF26" s="17">
         <v>111.5</v>
       </c>
       <c r="BG26" s="19">
         <v>112</v>
       </c>
       <c r="BH26" s="17">
         <v>110.9</v>
       </c>
       <c r="BI26" s="17">
         <v>111.4</v>
       </c>
       <c r="BJ26" s="17">
         <v>112.8</v>
       </c>
       <c r="BK26" s="17">
         <v>104.2</v>
       </c>
       <c r="BL26" s="19">
         <v>109.4</v>
       </c>
-    </row>
-    <row r="27" spans="1:64" ht="12.75" customHeight="1">
+      <c r="BM26" s="17">
+        <v>111.1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:65" ht="12.75" customHeight="1">
       <c r="A27" s="39">
         <v>79</v>
       </c>
       <c r="B27" s="7" t="s">
         <v>31</v>
       </c>
       <c r="C27" s="6">
         <v>104.4</v>
       </c>
       <c r="D27" s="6">
         <v>104.9</v>
       </c>
       <c r="E27" s="6">
         <v>105.4</v>
       </c>
       <c r="F27" s="6">
         <v>110.1</v>
       </c>
       <c r="G27" s="6">
         <v>107.5</v>
       </c>
       <c r="H27" s="6">
         <v>106.1</v>
       </c>
       <c r="I27" s="6">
@@ -5644,96 +5708,99 @@
       </c>
       <c r="BE27" s="19">
         <v>115.4</v>
       </c>
       <c r="BF27" s="19">
         <v>115</v>
       </c>
       <c r="BG27" s="17">
         <v>113.7</v>
       </c>
       <c r="BH27" s="17">
         <v>114.8</v>
       </c>
       <c r="BI27" s="17">
         <v>114.2</v>
       </c>
       <c r="BJ27" s="17">
         <v>116.7</v>
       </c>
       <c r="BK27" s="17">
         <v>102.1</v>
       </c>
       <c r="BL27" s="19">
         <v>108</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B29" s="44" t="s">
+      <c r="BM27" s="17">
+        <v>111.3</v>
+      </c>
+    </row>
+    <row r="29" spans="1:65" ht="12.75" customHeight="1">
+      <c r="B29" s="50" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="30" spans="1:64" ht="12.75" customHeight="1">
-[...2 lines deleted...]
-    <row r="31" spans="1:64" ht="12.75" customHeight="1">
+    <row r="30" spans="1:65" ht="12.75" customHeight="1">
+      <c r="B30" s="50"/>
+    </row>
+    <row r="31" spans="1:65" ht="12.75" customHeight="1">
       <c r="B31" s="9"/>
     </row>
-    <row r="32" spans="1:64" ht="12.75" customHeight="1">
+    <row r="32" spans="1:65" ht="12.75" customHeight="1">
       <c r="B32" s="9"/>
     </row>
     <row r="33" spans="2:2" ht="12.75" customHeight="1">
       <c r="B33" s="9"/>
     </row>
     <row r="34" spans="2:2" ht="12.75" customHeight="1">
       <c r="B34" s="9"/>
     </row>
     <row r="35" spans="2:2" ht="12.75" customHeight="1">
       <c r="B35" s="9"/>
     </row>
     <row r="36" spans="2:2" ht="12.75" customHeight="1">
       <c r="B36" s="9"/>
     </row>
     <row r="37" spans="2:2" ht="12.75" customHeight="1">
       <c r="B37" s="9"/>
     </row>
     <row r="38" spans="2:2" ht="12.75" customHeight="1">
       <c r="B38" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="11">
-    <mergeCell ref="A5:A6"/>
-[...4 lines deleted...]
-    <mergeCell ref="BK5:BL5"/>
     <mergeCell ref="B29:B30"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="AA5:AL5"/>
     <mergeCell ref="C5:N5"/>
     <mergeCell ref="O5:Z5"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="A1:B1"/>
+    <mergeCell ref="AM5:AX5"/>
+    <mergeCell ref="AY5:BJ5"/>
+    <mergeCell ref="BK5:BM5"/>
+    <mergeCell ref="BE4:BM4"/>
   </mergeCells>
   <pageMargins left="0.11811023622047245" right="0.11811023622047245" top="0.15748031496062992" bottom="0.15748031496062992" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="63" orientation="landscape" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>
       <vt:lpstr>Conventions</vt:lpstr>