--- v1 (2026-04-26)
+++ v2 (2026-05-22)
@@ -2,65 +2,65 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="20417"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D97FDC45-3D59-498D-A2C6-54C251AC2E9C}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{791087C4-8D93-4306-A16A-7BD4FF91EDD6}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="10365" windowHeight="10245" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="14205" windowHeight="11040" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="2" r:id="rId1"/>
     <sheet name="Conventions" sheetId="3" r:id="rId2"/>
     <sheet name="2021-2026" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="130" uniqueCount="81">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="131" uniqueCount="81">
   <si>
     <t>Short-term economic indicator by region</t>
   </si>
   <si>
     <t>in % to the appropriate period of previous year</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>January - February</t>
   </si>
   <si>
     <t>January - March</t>
   </si>
   <si>
     <t>January - April</t>
   </si>
   <si>
     <t>January - May</t>
   </si>
   <si>
     <t>January - June</t>
   </si>
   <si>
@@ -173,56 +173,50 @@
   </si>
   <si>
     <t xml:space="preserve">Kabylbekova A.B.,Ibraeva D.K.
 </t>
   </si>
   <si>
     <t>Responsible Officer</t>
   </si>
   <si>
     <t>Department of National Accounts</t>
   </si>
   <si>
     <t>Responsible Structural Division</t>
   </si>
   <si>
     <t>Date of Next Update:</t>
   </si>
   <si>
     <t>Date of Last Update:</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/4630450</t>
   </si>
   <si>
     <t>Useful Links:</t>
-  </si>
-[...4 lines deleted...]
-    <t xml:space="preserve">Gross domestic product by the production method with highlighting share of Oil and gas, raw sources sectors (2024) </t>
   </si>
   <si>
     <t>Related Publications:</t>
   </si>
   <si>
     <t xml:space="preserve">https://stat.gov.kz/en/classifiers/statistical/25797/ </t>
   </si>
   <si>
     <t>Classifications</t>
   </si>
   <si>
     <t>The calculation of the short-term economic indicator is carried out to ensure efficiency and is based on changes in output indices for basic sectors: agriculture, industry, construction, trade, transport and communications, accounting for over 60% of GDP.</t>
   </si>
   <si>
     <r>
       <t>Notes</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="Arial Cyr"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> </t>
@@ -285,50 +279,56 @@
     <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
   </si>
   <si>
     <t>«...» - no data available</t>
   </si>
   <si>
     <t>«X» - data is confidential</t>
   </si>
   <si>
     <t>«0.0» - insignificant value</t>
   </si>
   <si>
     <t>«-» - no case</t>
   </si>
   <si>
     <t>Conventional designations:</t>
   </si>
   <si>
     <t>The index of the short-term economic indicator</t>
   </si>
   <si>
     <t xml:space="preserve"> as a percentage</t>
   </si>
   <si>
     <t>Calculated by dividing the value of a certain indicator in the current period, estimated in the prices of the base period, by its value in the base period.</t>
+  </si>
+  <si>
+    <t>GDP by method of production (January-December 2025)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gross regional product (January- December 2025 ) </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0000"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
   </numFmts>
   <fonts count="28">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -372,50 +372,51 @@
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
+      <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
@@ -433,78 +434,80 @@
       <color indexed="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
-      <charset val="1"/>
+      <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
-      <charset val="1"/>
+      <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="8">
     <border>
@@ -696,64 +699,64 @@
     <xf numFmtId="0" fontId="14" fillId="0" borderId="6" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="6" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="7" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="11">
     <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Обычный 2 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Обычный 2 2 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Обычный 2 2 3" xfId="6" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Обычный 2 3" xfId="7" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Обычный 2 4" xfId="8" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="Обычный 3" xfId="9" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="Обычный 4" xfId="10" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="Обычный 61" xfId="1" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
@@ -1062,471 +1065,474 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/433551/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/427637/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25797/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/483103/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/482704/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25797/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A2:B21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B25" sqref="B25"/>
+      <selection activeCell="A29" sqref="A29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="40.7109375" style="20" customWidth="1"/>
     <col min="2" max="2" width="73.5703125" style="20" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="20"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2">
       <c r="A2" s="22" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="B2" s="32">
         <v>111201021</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="22" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="B3" s="31" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="22" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="B4" s="31" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="22" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="B5" s="31" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="22" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="B6" s="30" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="29.25" customHeight="1">
       <c r="A7" s="22" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="B7" s="24" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
     </row>
     <row r="8" spans="1:2" ht="15.75" customHeight="1">
       <c r="A8" s="22" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="B8" s="29" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="27" customHeight="1">
       <c r="A9" s="22" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="B9" s="24" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
     </row>
     <row r="10" spans="1:2" ht="17.25" customHeight="1">
       <c r="A10" s="22" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="B10" s="24" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
     </row>
     <row r="11" spans="1:2" ht="40.5" customHeight="1">
       <c r="A11" s="22" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="B11" s="24" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="22" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="B12" s="28" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:2" ht="27" customHeight="1">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="14.25" customHeight="1">
       <c r="A13" s="43" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B13" s="27" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:2" ht="36" customHeight="1">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="12.75" customHeight="1">
       <c r="A14" s="44"/>
       <c r="B14" s="27" t="s">
-        <v>51</v>
+        <v>80</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="38" t="s">
         <v>50</v>
       </c>
       <c r="B15" s="26" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="22" t="s">
         <v>48</v>
       </c>
       <c r="B16" s="25">
-        <v>46127</v>
+        <v>46156</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="22" t="s">
         <v>47</v>
       </c>
       <c r="B17" s="25">
-        <v>46156</v>
+        <v>46188</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="22" t="s">
         <v>46</v>
       </c>
       <c r="B18" s="24" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="17.25" customHeight="1">
       <c r="A19" s="22" t="s">
         <v>44</v>
       </c>
       <c r="B19" s="24" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="22" t="s">
         <v>42</v>
       </c>
       <c r="B20" s="23" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="21" spans="1:2" ht="27" customHeight="1">
       <c r="A21" s="22" t="s">
         <v>40</v>
       </c>
       <c r="B21" s="21" t="s">
         <v>39</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A13:A14"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
-    <hyperlink ref="B13" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
-    <hyperlink ref="B14" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
+    <hyperlink ref="B13" r:id="rId2" xr:uid="{1A9888EA-3815-40AB-A467-A6306D75858B}"/>
+    <hyperlink ref="B14" r:id="rId3" xr:uid="{8E7CA903-8F4A-4579-9647-22210B5E8B6C}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B3:B17"/>
   <sheetViews>
-    <sheetView topLeftCell="A2" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="B33" sqref="B33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="20"/>
     <col min="2" max="2" width="85.85546875" style="20" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="20"/>
   </cols>
   <sheetData>
     <row r="3" spans="2:2">
       <c r="B3" s="37" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
     </row>
     <row r="4" spans="2:2">
       <c r="B4" s="37" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
     </row>
     <row r="5" spans="2:2">
       <c r="B5" s="37" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
     </row>
     <row r="6" spans="2:2">
       <c r="B6" s="37" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="37" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
     </row>
     <row r="8" spans="2:2" ht="25.5">
       <c r="B8" s="36" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
     </row>
     <row r="9" spans="2:2">
       <c r="B9" s="35"/>
     </row>
     <row r="10" spans="2:2">
       <c r="B10" s="35"/>
     </row>
     <row r="11" spans="2:2">
       <c r="B11" s="34"/>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="34"/>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="34"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="34"/>
     </row>
     <row r="15" spans="2:2">
       <c r="B15" s="34"/>
     </row>
     <row r="16" spans="2:2">
       <c r="B16" s="34"/>
     </row>
     <row r="17" spans="2:2">
       <c r="B17" s="33" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <pageSetUpPr autoPageBreaks="0" fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:BY38"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" showRuler="0" zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <pane xSplit="2" topLeftCell="BH1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="BN20" sqref="BN20"/>
+      <pane xSplit="2" topLeftCell="BI1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="BP26" sqref="BP26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="7.42578125" style="2" customWidth="1"/>
     <col min="2" max="2" width="21.28515625" style="2" customWidth="1"/>
     <col min="3" max="39" width="7.5703125" style="2"/>
     <col min="40" max="40" width="8" style="2" customWidth="1"/>
     <col min="41" max="41" width="9.7109375" style="2" customWidth="1"/>
     <col min="42" max="46" width="7.5703125" style="2"/>
     <col min="47" max="47" width="8.42578125" style="2" customWidth="1"/>
     <col min="48" max="48" width="7.5703125" style="2"/>
     <col min="49" max="49" width="7.85546875" style="2" customWidth="1"/>
     <col min="50" max="50" width="8.5703125" style="2" customWidth="1"/>
     <col min="51" max="51" width="7.42578125" style="2" customWidth="1"/>
     <col min="52" max="52" width="7.85546875" style="2" customWidth="1"/>
-    <col min="53" max="16384" width="9.140625" style="2"/>
+    <col min="53" max="60" width="9.140625" style="2"/>
+    <col min="61" max="61" width="9.85546875" style="2" customWidth="1"/>
+    <col min="62" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:77" ht="12.75" customHeight="1">
       <c r="A1" s="47">
         <v>111201021</v>
       </c>
       <c r="B1" s="47"/>
     </row>
     <row r="2" spans="1:77" ht="12.75" customHeight="1">
       <c r="AB2" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:77" ht="12.75" customHeight="1">
       <c r="N4" s="3"/>
       <c r="Q4" s="4"/>
       <c r="R4" s="4"/>
       <c r="T4" s="4"/>
       <c r="AT4" s="16"/>
-      <c r="BE4" s="49" t="s">
+      <c r="BE4" s="52" t="s">
         <v>1</v>
       </c>
-      <c r="BF4" s="49"/>
-[...7 lines deleted...]
-      <c r="BN4" s="41"/>
+      <c r="BF4" s="52"/>
+      <c r="BG4" s="52"/>
+      <c r="BH4" s="52"/>
+      <c r="BI4" s="52"/>
+      <c r="BJ4" s="52"/>
+      <c r="BK4" s="52"/>
+      <c r="BL4" s="52"/>
+      <c r="BM4" s="52"/>
+      <c r="BN4" s="52"/>
       <c r="BO4" s="41"/>
       <c r="BP4" s="41"/>
       <c r="BQ4" s="41"/>
       <c r="BR4" s="41"/>
       <c r="BS4" s="41"/>
       <c r="BT4" s="41"/>
       <c r="BU4" s="41"/>
       <c r="BV4" s="41"/>
       <c r="BW4" s="41"/>
       <c r="BX4" s="41"/>
       <c r="BY4" s="41"/>
     </row>
     <row r="5" spans="1:77" s="5" customFormat="1" ht="12.75" customHeight="1">
       <c r="A5" s="45"/>
       <c r="B5" s="45"/>
-      <c r="C5" s="51">
+      <c r="C5" s="49">
         <v>2021</v>
       </c>
-      <c r="D5" s="52"/>
-[...10 lines deleted...]
-      <c r="O5" s="51">
+      <c r="D5" s="50"/>
+      <c r="E5" s="50"/>
+      <c r="F5" s="50"/>
+      <c r="G5" s="50"/>
+      <c r="H5" s="50"/>
+      <c r="I5" s="50"/>
+      <c r="J5" s="50"/>
+      <c r="K5" s="50"/>
+      <c r="L5" s="50"/>
+      <c r="M5" s="50"/>
+      <c r="N5" s="51"/>
+      <c r="O5" s="49">
         <v>2022</v>
       </c>
-      <c r="P5" s="52"/>
-[...10 lines deleted...]
-      <c r="AA5" s="51">
+      <c r="P5" s="50"/>
+      <c r="Q5" s="50"/>
+      <c r="R5" s="50"/>
+      <c r="S5" s="50"/>
+      <c r="T5" s="50"/>
+      <c r="U5" s="50"/>
+      <c r="V5" s="50"/>
+      <c r="W5" s="50"/>
+      <c r="X5" s="50"/>
+      <c r="Y5" s="50"/>
+      <c r="Z5" s="51"/>
+      <c r="AA5" s="49">
         <v>2023</v>
       </c>
-      <c r="AB5" s="52"/>
-[...9 lines deleted...]
-      <c r="AL5" s="53"/>
+      <c r="AB5" s="50"/>
+      <c r="AC5" s="50"/>
+      <c r="AD5" s="50"/>
+      <c r="AE5" s="50"/>
+      <c r="AF5" s="50"/>
+      <c r="AG5" s="50"/>
+      <c r="AH5" s="50"/>
+      <c r="AI5" s="50"/>
+      <c r="AJ5" s="50"/>
+      <c r="AK5" s="50"/>
+      <c r="AL5" s="51"/>
       <c r="AM5" s="48">
         <v>2024</v>
       </c>
       <c r="AN5" s="48"/>
       <c r="AO5" s="48"/>
       <c r="AP5" s="48"/>
       <c r="AQ5" s="48"/>
       <c r="AR5" s="48"/>
       <c r="AS5" s="48"/>
       <c r="AT5" s="48"/>
       <c r="AU5" s="48"/>
       <c r="AV5" s="48"/>
       <c r="AW5" s="48"/>
       <c r="AX5" s="48"/>
       <c r="AY5" s="48">
         <v>2025</v>
       </c>
       <c r="AZ5" s="48"/>
       <c r="BA5" s="48"/>
       <c r="BB5" s="48"/>
       <c r="BC5" s="48"/>
       <c r="BD5" s="48"/>
       <c r="BE5" s="48"/>
       <c r="BF5" s="48"/>
       <c r="BG5" s="48"/>
       <c r="BH5" s="48"/>
       <c r="BI5" s="48"/>
       <c r="BJ5" s="48"/>
-      <c r="BK5" s="48">
+      <c r="BK5" s="49">
         <v>2026</v>
       </c>
-      <c r="BL5" s="48"/>
-      <c r="BM5" s="48"/>
+      <c r="BL5" s="50"/>
+      <c r="BM5" s="50"/>
+      <c r="BN5" s="51"/>
     </row>
     <row r="6" spans="1:77" s="14" customFormat="1" ht="36" customHeight="1">
       <c r="A6" s="46"/>
       <c r="B6" s="46"/>
       <c r="C6" s="13" t="s">
         <v>2</v>
       </c>
       <c r="D6" s="13" t="s">
         <v>3</v>
       </c>
       <c r="E6" s="13" t="s">
         <v>4</v>
       </c>
       <c r="F6" s="13" t="s">
         <v>5</v>
       </c>
       <c r="G6" s="13" t="s">
         <v>6</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>7</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>8</v>
       </c>
@@ -1676,50 +1682,53 @@
       </c>
       <c r="BF6" s="13" t="s">
         <v>9</v>
       </c>
       <c r="BG6" s="13" t="s">
         <v>36</v>
       </c>
       <c r="BH6" s="13" t="s">
         <v>11</v>
       </c>
       <c r="BI6" s="13" t="s">
         <v>12</v>
       </c>
       <c r="BJ6" s="13" t="s">
         <v>13</v>
       </c>
       <c r="BK6" s="13" t="s">
         <v>37</v>
       </c>
       <c r="BL6" s="13" t="s">
         <v>3</v>
       </c>
       <c r="BM6" s="13" t="s">
         <v>4</v>
       </c>
+      <c r="BN6" s="13" t="s">
+        <v>5</v>
+      </c>
     </row>
     <row r="7" spans="1:77" ht="18" customHeight="1">
       <c r="A7" s="39">
         <v>0</v>
       </c>
       <c r="B7" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="11">
         <v>94.2</v>
       </c>
       <c r="D7" s="11">
         <v>96</v>
       </c>
       <c r="E7" s="11">
         <v>98.2</v>
       </c>
       <c r="F7" s="11">
         <v>101.2</v>
       </c>
       <c r="G7" s="11">
         <v>102</v>
       </c>
       <c r="H7" s="11">
         <v>102.9</v>
@@ -1872,50 +1881,53 @@
         <v>109.3</v>
       </c>
       <c r="BF7" s="18">
         <v>109.6</v>
       </c>
       <c r="BG7" s="18">
         <v>109.1</v>
       </c>
       <c r="BH7" s="40">
         <v>109.1</v>
       </c>
       <c r="BI7" s="40">
         <v>109.1</v>
       </c>
       <c r="BJ7" s="40">
         <v>109.4</v>
       </c>
       <c r="BK7" s="40">
         <v>97.2</v>
       </c>
       <c r="BL7" s="42">
         <v>100.2</v>
       </c>
       <c r="BM7" s="42">
         <v>102.5</v>
+      </c>
+      <c r="BN7" s="42">
+        <v>104.2</v>
       </c>
     </row>
     <row r="8" spans="1:77" ht="12.75" customHeight="1">
       <c r="A8" s="39">
         <v>10</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>33</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6"/>
       <c r="E8" s="6"/>
       <c r="F8" s="6"/>
       <c r="G8" s="6"/>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="6"/>
       <c r="N8" s="6"/>
       <c r="O8" s="6"/>
       <c r="P8" s="6"/>
       <c r="Q8" s="6"/>
       <c r="R8" s="6"/>
@@ -2036,50 +2048,53 @@
       </c>
       <c r="BF8" s="17">
         <v>102.8</v>
       </c>
       <c r="BG8" s="17">
         <v>100.8</v>
       </c>
       <c r="BH8" s="17">
         <v>100.4</v>
       </c>
       <c r="BI8" s="17">
         <v>101.1</v>
       </c>
       <c r="BJ8" s="17">
         <v>101.4</v>
       </c>
       <c r="BK8" s="17">
         <v>107.5</v>
       </c>
       <c r="BL8" s="19">
         <v>105.3</v>
       </c>
       <c r="BM8" s="17">
         <v>104.1</v>
       </c>
+      <c r="BN8" s="17">
+        <v>103.8</v>
+      </c>
     </row>
     <row r="9" spans="1:77" ht="12.75" customHeight="1">
       <c r="A9" s="39">
         <v>11</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="6">
         <v>102.3</v>
       </c>
       <c r="D9" s="6">
         <v>105.3</v>
       </c>
       <c r="E9" s="6">
         <v>105.4</v>
       </c>
       <c r="F9" s="6">
         <v>105.7</v>
       </c>
       <c r="G9" s="6">
         <v>105.6</v>
       </c>
       <c r="H9" s="6">
         <v>105.8</v>
@@ -2233,50 +2248,53 @@
       </c>
       <c r="BF9" s="17">
         <v>107.3</v>
       </c>
       <c r="BG9" s="17">
         <v>107.5</v>
       </c>
       <c r="BH9" s="17">
         <v>107.2</v>
       </c>
       <c r="BI9" s="17">
         <v>107.1</v>
       </c>
       <c r="BJ9" s="19">
         <v>107</v>
       </c>
       <c r="BK9" s="19">
         <v>90</v>
       </c>
       <c r="BL9" s="19">
         <v>91.5</v>
       </c>
       <c r="BM9" s="17">
         <v>91.9</v>
       </c>
+      <c r="BN9" s="17">
+        <v>94.7</v>
+      </c>
     </row>
     <row r="10" spans="1:77" ht="12.75" customHeight="1">
       <c r="A10" s="39">
         <v>15</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="6">
         <v>92.3</v>
       </c>
       <c r="D10" s="6">
         <v>100.2</v>
       </c>
       <c r="E10" s="6">
         <v>101.2</v>
       </c>
       <c r="F10" s="6">
         <v>104.6</v>
       </c>
       <c r="G10" s="6">
         <v>105.3</v>
       </c>
       <c r="H10" s="6">
         <v>105.5</v>
@@ -2430,50 +2448,53 @@
       </c>
       <c r="BF10" s="17">
         <v>103.9</v>
       </c>
       <c r="BG10" s="17">
         <v>103.8</v>
       </c>
       <c r="BH10" s="17">
         <v>103.6</v>
       </c>
       <c r="BI10" s="17">
         <v>103.8</v>
       </c>
       <c r="BJ10" s="19">
         <v>106</v>
       </c>
       <c r="BK10" s="19">
         <v>100</v>
       </c>
       <c r="BL10" s="19">
         <v>102.7</v>
       </c>
       <c r="BM10" s="17">
         <v>103.5</v>
       </c>
+      <c r="BN10" s="19">
+        <v>102</v>
+      </c>
     </row>
     <row r="11" spans="1:77" ht="12.75" customHeight="1">
       <c r="A11" s="39">
         <v>19</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C11" s="6">
         <v>98.1</v>
       </c>
       <c r="D11" s="6">
         <v>102.1</v>
       </c>
       <c r="E11" s="6">
         <v>104.2</v>
       </c>
       <c r="F11" s="6">
         <v>106.5</v>
       </c>
       <c r="G11" s="6">
         <v>108</v>
       </c>
       <c r="H11" s="6">
         <v>109.4</v>
@@ -2627,50 +2648,53 @@
       </c>
       <c r="BF11" s="17">
         <v>110.1</v>
       </c>
       <c r="BG11" s="17">
         <v>110.2</v>
       </c>
       <c r="BH11" s="17">
         <v>109.7</v>
       </c>
       <c r="BI11" s="17">
         <v>109.8</v>
       </c>
       <c r="BJ11" s="17">
         <v>110.6</v>
       </c>
       <c r="BK11" s="17">
         <v>111.5</v>
       </c>
       <c r="BL11" s="19">
         <v>117</v>
       </c>
       <c r="BM11" s="17">
         <v>115.6</v>
       </c>
+      <c r="BN11" s="17">
+        <v>115.3</v>
+      </c>
     </row>
     <row r="12" spans="1:77" ht="12.75" customHeight="1">
       <c r="A12" s="39">
         <v>23</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="6">
         <v>83.4</v>
       </c>
       <c r="D12" s="6">
         <v>87</v>
       </c>
       <c r="E12" s="6">
         <v>90.3</v>
       </c>
       <c r="F12" s="6">
         <v>92.9</v>
       </c>
       <c r="G12" s="6">
         <v>95.2</v>
       </c>
       <c r="H12" s="6">
         <v>97.7</v>
@@ -2824,50 +2848,53 @@
       </c>
       <c r="BF12" s="17">
         <v>113.2</v>
       </c>
       <c r="BG12" s="17">
         <v>113.6</v>
       </c>
       <c r="BH12" s="17">
         <v>114.7</v>
       </c>
       <c r="BI12" s="17">
         <v>114.7</v>
       </c>
       <c r="BJ12" s="17">
         <v>113.3</v>
       </c>
       <c r="BK12" s="17">
         <v>66.8</v>
       </c>
       <c r="BL12" s="19">
         <v>76.099999999999994</v>
       </c>
       <c r="BM12" s="17">
         <v>82.2</v>
       </c>
+      <c r="BN12" s="17">
+        <v>88.2</v>
+      </c>
     </row>
     <row r="13" spans="1:77" ht="12.75" customHeight="1">
       <c r="A13" s="39">
         <v>27</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="6">
         <v>94.4</v>
       </c>
       <c r="D13" s="6">
         <v>92.6</v>
       </c>
       <c r="E13" s="6">
         <v>93.7</v>
       </c>
       <c r="F13" s="6">
         <v>92.9</v>
       </c>
       <c r="G13" s="6">
         <v>94</v>
       </c>
       <c r="H13" s="6">
         <v>95.3</v>
@@ -3021,50 +3048,53 @@
       </c>
       <c r="BF13" s="17">
         <v>107.4</v>
       </c>
       <c r="BG13" s="17">
         <v>104.5</v>
       </c>
       <c r="BH13" s="17">
         <v>103.8</v>
       </c>
       <c r="BI13" s="17">
         <v>103.1</v>
       </c>
       <c r="BJ13" s="17">
         <v>101.7</v>
       </c>
       <c r="BK13" s="19">
         <v>79.900000000000006</v>
       </c>
       <c r="BL13" s="19">
         <v>86.6</v>
       </c>
       <c r="BM13" s="17">
         <v>88.5</v>
       </c>
+      <c r="BN13" s="17">
+        <v>91.6</v>
+      </c>
     </row>
     <row r="14" spans="1:77" ht="12.75" customHeight="1">
       <c r="A14" s="39">
         <v>31</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="6">
         <v>96.6</v>
       </c>
       <c r="D14" s="6">
         <v>93.7</v>
       </c>
       <c r="E14" s="6">
         <v>96.9</v>
       </c>
       <c r="F14" s="6">
         <v>99.6</v>
       </c>
       <c r="G14" s="6">
         <v>100.6</v>
       </c>
       <c r="H14" s="6">
         <v>105.4</v>
@@ -3217,50 +3247,53 @@
         <v>111.6</v>
       </c>
       <c r="BF14" s="17">
         <v>111.4</v>
       </c>
       <c r="BG14" s="17">
         <v>110.2</v>
       </c>
       <c r="BH14" s="17">
         <v>109.8</v>
       </c>
       <c r="BI14" s="17">
         <v>109.4</v>
       </c>
       <c r="BJ14" s="17">
         <v>108.9</v>
       </c>
       <c r="BK14" s="17">
         <v>110.3</v>
       </c>
       <c r="BL14" s="19">
         <v>113.5</v>
       </c>
       <c r="BM14" s="17">
         <v>118.4</v>
+      </c>
+      <c r="BN14" s="17">
+        <v>117.9</v>
       </c>
     </row>
     <row r="15" spans="1:77" ht="12.75" customHeight="1">
       <c r="A15" s="39">
         <v>33</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>21</v>
       </c>
       <c r="C15" s="6"/>
       <c r="D15" s="6"/>
       <c r="E15" s="6"/>
       <c r="F15" s="6"/>
       <c r="G15" s="6"/>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="6"/>
       <c r="N15" s="6"/>
       <c r="O15" s="6"/>
       <c r="P15" s="6"/>
       <c r="Q15" s="6"/>
       <c r="R15" s="6"/>
@@ -3381,50 +3414,53 @@
       </c>
       <c r="BF15" s="17">
         <v>112.5</v>
       </c>
       <c r="BG15" s="17">
         <v>107.7</v>
       </c>
       <c r="BH15" s="17">
         <v>107.6</v>
       </c>
       <c r="BI15" s="17">
         <v>106.9</v>
       </c>
       <c r="BJ15" s="17">
         <v>108.1</v>
       </c>
       <c r="BK15" s="19">
         <v>114.2</v>
       </c>
       <c r="BL15" s="19">
         <v>115.4</v>
       </c>
       <c r="BM15" s="17">
         <v>111.8</v>
       </c>
+      <c r="BN15" s="17">
+        <v>111.5</v>
+      </c>
     </row>
     <row r="16" spans="1:77" ht="12.75" customHeight="1">
       <c r="A16" s="39">
         <v>35</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="6">
         <v>96.5</v>
       </c>
       <c r="D16" s="6">
         <v>97.7</v>
       </c>
       <c r="E16" s="6">
         <v>98.1</v>
       </c>
       <c r="F16" s="6">
         <v>100.4</v>
       </c>
       <c r="G16" s="6">
         <v>101.1</v>
       </c>
       <c r="H16" s="6">
         <v>101.9</v>
@@ -3578,52 +3614,55 @@
       </c>
       <c r="BF16" s="17">
         <v>107.4</v>
       </c>
       <c r="BG16" s="17">
         <v>105.3</v>
       </c>
       <c r="BH16" s="17">
         <v>105.3</v>
       </c>
       <c r="BI16" s="17">
         <v>105.1</v>
       </c>
       <c r="BJ16" s="17">
         <v>105.4</v>
       </c>
       <c r="BK16" s="17">
         <v>106.3</v>
       </c>
       <c r="BL16" s="19">
         <v>105.7</v>
       </c>
       <c r="BM16" s="17">
         <v>105.3</v>
       </c>
-    </row>
-    <row r="17" spans="1:65" ht="12.75" customHeight="1">
+      <c r="BN16" s="17">
+        <v>105.3</v>
+      </c>
+    </row>
+    <row r="17" spans="1:66" ht="12.75" customHeight="1">
       <c r="A17" s="39">
         <v>39</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>35</v>
       </c>
       <c r="C17" s="6">
         <v>102.6</v>
       </c>
       <c r="D17" s="6">
         <v>101.9</v>
       </c>
       <c r="E17" s="6">
         <v>102.7</v>
       </c>
       <c r="F17" s="6">
         <v>105.6</v>
       </c>
       <c r="G17" s="6">
         <v>106.1</v>
       </c>
       <c r="H17" s="6">
         <v>106.6</v>
       </c>
       <c r="I17" s="6">
@@ -3775,52 +3814,55 @@
       </c>
       <c r="BF17" s="17">
         <v>110.3</v>
       </c>
       <c r="BG17" s="17">
         <v>110.7</v>
       </c>
       <c r="BH17" s="17">
         <v>110.8</v>
       </c>
       <c r="BI17" s="17">
         <v>110.3</v>
       </c>
       <c r="BJ17" s="17">
         <v>110.6</v>
       </c>
       <c r="BK17" s="17">
         <v>101.6</v>
       </c>
       <c r="BL17" s="19">
         <v>97.9</v>
       </c>
       <c r="BM17" s="17">
         <v>101.8</v>
       </c>
-    </row>
-    <row r="18" spans="1:65" ht="12.75" customHeight="1">
+      <c r="BN17" s="19">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="18" spans="1:66" ht="12.75" customHeight="1">
       <c r="A18" s="39">
         <v>43</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>23</v>
       </c>
       <c r="C18" s="6">
         <v>93</v>
       </c>
       <c r="D18" s="6">
         <v>93.4</v>
       </c>
       <c r="E18" s="6">
         <v>94.9</v>
       </c>
       <c r="F18" s="6">
         <v>97.1</v>
       </c>
       <c r="G18" s="6">
         <v>97.4</v>
       </c>
       <c r="H18" s="6">
         <v>97.7</v>
       </c>
       <c r="I18" s="6">
@@ -3972,52 +4014,55 @@
       </c>
       <c r="BF18" s="17">
         <v>105.5</v>
       </c>
       <c r="BG18" s="17">
         <v>103.2</v>
       </c>
       <c r="BH18" s="17">
         <v>102.9</v>
       </c>
       <c r="BI18" s="17">
         <v>104.1</v>
       </c>
       <c r="BJ18" s="17">
         <v>103.3</v>
       </c>
       <c r="BK18" s="17">
         <v>104.4</v>
       </c>
       <c r="BL18" s="19">
         <v>109.3</v>
       </c>
       <c r="BM18" s="17">
         <v>107.5</v>
       </c>
-    </row>
-    <row r="19" spans="1:65" ht="12.75" customHeight="1">
+      <c r="BN18" s="17">
+        <v>106.9</v>
+      </c>
+    </row>
+    <row r="19" spans="1:66" ht="12.75" customHeight="1">
       <c r="A19" s="39">
         <v>47</v>
       </c>
       <c r="B19" s="7" t="s">
         <v>34</v>
       </c>
       <c r="C19" s="6">
         <v>95</v>
       </c>
       <c r="D19" s="6">
         <v>93.4</v>
       </c>
       <c r="E19" s="6">
         <v>91.7</v>
       </c>
       <c r="F19" s="6">
         <v>95</v>
       </c>
       <c r="G19" s="6">
         <v>96.2</v>
       </c>
       <c r="H19" s="6">
         <v>97.5</v>
       </c>
       <c r="I19" s="6">
@@ -4169,52 +4214,55 @@
       </c>
       <c r="BF19" s="17">
         <v>104.3</v>
       </c>
       <c r="BG19" s="17">
         <v>103.8</v>
       </c>
       <c r="BH19" s="17">
         <v>102.9</v>
       </c>
       <c r="BI19" s="17">
         <v>102.9</v>
       </c>
       <c r="BJ19" s="17">
         <v>102.2</v>
       </c>
       <c r="BK19" s="17">
         <v>105.1</v>
       </c>
       <c r="BL19" s="19">
         <v>101</v>
       </c>
       <c r="BM19" s="17">
         <v>104.3</v>
       </c>
-    </row>
-    <row r="20" spans="1:65" ht="12.75" customHeight="1">
+      <c r="BN19" s="17">
+        <v>103.9</v>
+      </c>
+    </row>
+    <row r="20" spans="1:66" ht="12.75" customHeight="1">
       <c r="A20" s="39">
         <v>55</v>
       </c>
       <c r="B20" s="7" t="s">
         <v>24</v>
       </c>
       <c r="C20" s="6">
         <v>96.7</v>
       </c>
       <c r="D20" s="6">
         <v>98.2</v>
       </c>
       <c r="E20" s="6">
         <v>99.6</v>
       </c>
       <c r="F20" s="6">
         <v>101.7</v>
       </c>
       <c r="G20" s="6">
         <v>102.8</v>
       </c>
       <c r="H20" s="6">
         <v>103</v>
       </c>
       <c r="I20" s="6">
@@ -4366,52 +4414,55 @@
       </c>
       <c r="BF20" s="17">
         <v>104.3</v>
       </c>
       <c r="BG20" s="17">
         <v>104.6</v>
       </c>
       <c r="BH20" s="17">
         <v>104.1</v>
       </c>
       <c r="BI20" s="17">
         <v>104.8</v>
       </c>
       <c r="BJ20" s="19">
         <v>106</v>
       </c>
       <c r="BK20" s="17">
         <v>102.3</v>
       </c>
       <c r="BL20" s="19">
         <v>104.6</v>
       </c>
       <c r="BM20" s="17">
         <v>107.5</v>
       </c>
-    </row>
-    <row r="21" spans="1:65" ht="12.75" customHeight="1">
+      <c r="BN20" s="17">
+        <v>108.7</v>
+      </c>
+    </row>
+    <row r="21" spans="1:66" ht="12.75" customHeight="1">
       <c r="A21" s="39">
         <v>59</v>
       </c>
       <c r="B21" s="7" t="s">
         <v>25</v>
       </c>
       <c r="C21" s="6">
         <v>96</v>
       </c>
       <c r="D21" s="6">
         <v>99.1</v>
       </c>
       <c r="E21" s="6">
         <v>101.1</v>
       </c>
       <c r="F21" s="6">
         <v>103.1</v>
       </c>
       <c r="G21" s="6">
         <v>101.6</v>
       </c>
       <c r="H21" s="6">
         <v>101.8</v>
       </c>
       <c r="I21" s="6">
@@ -4563,52 +4614,55 @@
       </c>
       <c r="BF21" s="19">
         <v>114</v>
       </c>
       <c r="BG21" s="17">
         <v>112.6</v>
       </c>
       <c r="BH21" s="19">
         <v>113</v>
       </c>
       <c r="BI21" s="17">
         <v>114.1</v>
       </c>
       <c r="BJ21" s="17">
         <v>113.8</v>
       </c>
       <c r="BK21" s="17">
         <v>113.1</v>
       </c>
       <c r="BL21" s="19">
         <v>126.4</v>
       </c>
       <c r="BM21" s="17">
         <v>125</v>
       </c>
-    </row>
-    <row r="22" spans="1:65" ht="12.75" customHeight="1">
+      <c r="BN21" s="17">
+        <v>120.3</v>
+      </c>
+    </row>
+    <row r="22" spans="1:66" ht="12.75" customHeight="1">
       <c r="A22" s="39">
         <v>61</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="6">
         <v>95.5</v>
       </c>
       <c r="D22" s="6">
         <v>100.9</v>
       </c>
       <c r="E22" s="6">
         <v>103.8</v>
       </c>
       <c r="F22" s="6">
         <v>104.6</v>
       </c>
       <c r="G22" s="6">
         <v>106.9</v>
       </c>
       <c r="H22" s="6">
         <v>106.5</v>
       </c>
       <c r="I22" s="6">
@@ -4760,52 +4814,55 @@
       </c>
       <c r="BF22" s="17">
         <v>115.8</v>
       </c>
       <c r="BG22" s="17">
         <v>114.8</v>
       </c>
       <c r="BH22" s="17">
         <v>114.8</v>
       </c>
       <c r="BI22" s="17">
         <v>114.4</v>
       </c>
       <c r="BJ22" s="17">
         <v>113.9</v>
       </c>
       <c r="BK22" s="17">
         <v>120.2</v>
       </c>
       <c r="BL22" s="19">
         <v>118.9</v>
       </c>
       <c r="BM22" s="17">
         <v>119.4</v>
       </c>
-    </row>
-    <row r="23" spans="1:65" ht="12.75" customHeight="1">
+      <c r="BN22" s="17">
+        <v>125.2</v>
+      </c>
+    </row>
+    <row r="23" spans="1:66" ht="12.75" customHeight="1">
       <c r="A23" s="39">
         <v>62</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>27</v>
       </c>
       <c r="C23" s="6"/>
       <c r="D23" s="6"/>
       <c r="E23" s="6"/>
       <c r="F23" s="6"/>
       <c r="G23" s="6"/>
       <c r="H23" s="6"/>
       <c r="I23" s="6"/>
       <c r="J23" s="6"/>
       <c r="K23" s="6"/>
       <c r="L23" s="6"/>
       <c r="M23" s="6"/>
       <c r="N23" s="6"/>
       <c r="O23" s="6"/>
       <c r="P23" s="6"/>
       <c r="Q23" s="6"/>
       <c r="R23" s="6"/>
       <c r="S23" s="6"/>
       <c r="T23" s="6">
         <v>105.1</v>
@@ -4923,52 +4980,55 @@
       </c>
       <c r="BF23" s="19">
         <v>99</v>
       </c>
       <c r="BG23" s="17">
         <v>99.1</v>
       </c>
       <c r="BH23" s="17">
         <v>99.7</v>
       </c>
       <c r="BI23" s="17">
         <v>101.1</v>
       </c>
       <c r="BJ23" s="17">
         <v>103.2</v>
       </c>
       <c r="BK23" s="17">
         <v>105.6</v>
       </c>
       <c r="BL23" s="19">
         <v>111.4</v>
       </c>
       <c r="BM23" s="17">
         <v>114.7</v>
       </c>
-    </row>
-    <row r="24" spans="1:65" ht="12.75" customHeight="1">
+      <c r="BN23" s="17">
+        <v>120.4</v>
+      </c>
+    </row>
+    <row r="24" spans="1:66" ht="12.75" customHeight="1">
       <c r="A24" s="39">
         <v>63</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>28</v>
       </c>
       <c r="C24" s="6">
         <v>104.9</v>
       </c>
       <c r="D24" s="6">
         <v>104.4</v>
       </c>
       <c r="E24" s="6">
         <v>104.1</v>
       </c>
       <c r="F24" s="6">
         <v>104.3</v>
       </c>
       <c r="G24" s="6">
         <v>104.8</v>
       </c>
       <c r="H24" s="6">
         <v>104.9</v>
       </c>
       <c r="I24" s="6">
@@ -5120,52 +5180,55 @@
       </c>
       <c r="BF24" s="17">
         <v>97.3</v>
       </c>
       <c r="BG24" s="17">
         <v>97.8</v>
       </c>
       <c r="BH24" s="17">
         <v>99.1</v>
       </c>
       <c r="BI24" s="19">
         <v>99</v>
       </c>
       <c r="BJ24" s="17">
         <v>99.1</v>
       </c>
       <c r="BK24" s="17">
         <v>98.4</v>
       </c>
       <c r="BL24" s="19">
         <v>87.4</v>
       </c>
       <c r="BM24" s="19">
         <v>93</v>
       </c>
-    </row>
-    <row r="25" spans="1:65" ht="12.75" customHeight="1">
+      <c r="BN24" s="19">
+        <v>97.8</v>
+      </c>
+    </row>
+    <row r="25" spans="1:66" ht="12.75" customHeight="1">
       <c r="A25" s="39">
         <v>71</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>29</v>
       </c>
       <c r="C25" s="6">
         <v>97</v>
       </c>
       <c r="D25" s="6">
         <v>102.5</v>
       </c>
       <c r="E25" s="6">
         <v>105.4</v>
       </c>
       <c r="F25" s="6">
         <v>110.9</v>
       </c>
       <c r="G25" s="6">
         <v>107.9</v>
       </c>
       <c r="H25" s="6">
         <v>108.7</v>
       </c>
       <c r="I25" s="6">
@@ -5317,52 +5380,55 @@
       </c>
       <c r="BF25" s="17">
         <v>118.6</v>
       </c>
       <c r="BG25" s="17">
         <v>119.4</v>
       </c>
       <c r="BH25" s="17">
         <v>119.7</v>
       </c>
       <c r="BI25" s="17">
         <v>118.6</v>
       </c>
       <c r="BJ25" s="17">
         <v>117.6</v>
       </c>
       <c r="BK25" s="17">
         <v>104.8</v>
       </c>
       <c r="BL25" s="19">
         <v>110.6</v>
       </c>
       <c r="BM25" s="17">
         <v>111.5</v>
       </c>
-    </row>
-    <row r="26" spans="1:65" ht="12.75" customHeight="1">
+      <c r="BN25" s="17">
+        <v>113.4</v>
+      </c>
+    </row>
+    <row r="26" spans="1:66" ht="12.75" customHeight="1">
       <c r="A26" s="39">
         <v>75</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>30</v>
       </c>
       <c r="C26" s="6">
         <v>94.9</v>
       </c>
       <c r="D26" s="6">
         <v>97</v>
       </c>
       <c r="E26" s="6">
         <v>101.1</v>
       </c>
       <c r="F26" s="6">
         <v>107.6</v>
       </c>
       <c r="G26" s="6">
         <v>107.8</v>
       </c>
       <c r="H26" s="6">
         <v>108.9</v>
       </c>
       <c r="I26" s="6">
@@ -5514,52 +5580,55 @@
       </c>
       <c r="BF26" s="17">
         <v>111.5</v>
       </c>
       <c r="BG26" s="19">
         <v>112</v>
       </c>
       <c r="BH26" s="17">
         <v>110.9</v>
       </c>
       <c r="BI26" s="17">
         <v>111.4</v>
       </c>
       <c r="BJ26" s="17">
         <v>112.8</v>
       </c>
       <c r="BK26" s="17">
         <v>104.2</v>
       </c>
       <c r="BL26" s="19">
         <v>109.4</v>
       </c>
       <c r="BM26" s="17">
         <v>111.1</v>
       </c>
-    </row>
-    <row r="27" spans="1:65" ht="12.75" customHeight="1">
+      <c r="BN26" s="17">
+        <v>110.3</v>
+      </c>
+    </row>
+    <row r="27" spans="1:66" ht="12.75" customHeight="1">
       <c r="A27" s="39">
         <v>79</v>
       </c>
       <c r="B27" s="7" t="s">
         <v>31</v>
       </c>
       <c r="C27" s="6">
         <v>104.4</v>
       </c>
       <c r="D27" s="6">
         <v>104.9</v>
       </c>
       <c r="E27" s="6">
         <v>105.4</v>
       </c>
       <c r="F27" s="6">
         <v>110.1</v>
       </c>
       <c r="G27" s="6">
         <v>107.5</v>
       </c>
       <c r="H27" s="6">
         <v>106.1</v>
       </c>
       <c r="I27" s="6">
@@ -5711,96 +5780,99 @@
       </c>
       <c r="BF27" s="19">
         <v>115</v>
       </c>
       <c r="BG27" s="17">
         <v>113.7</v>
       </c>
       <c r="BH27" s="17">
         <v>114.8</v>
       </c>
       <c r="BI27" s="17">
         <v>114.2</v>
       </c>
       <c r="BJ27" s="17">
         <v>116.7</v>
       </c>
       <c r="BK27" s="17">
         <v>102.1</v>
       </c>
       <c r="BL27" s="19">
         <v>108</v>
       </c>
       <c r="BM27" s="17">
         <v>111.3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B29" s="50" t="s">
+      <c r="BN27" s="17">
+        <v>110.4</v>
+      </c>
+    </row>
+    <row r="29" spans="1:66" ht="12.75" customHeight="1">
+      <c r="B29" s="53" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="30" spans="1:65" ht="12.75" customHeight="1">
-[...2 lines deleted...]
-    <row r="31" spans="1:65" ht="12.75" customHeight="1">
+    <row r="30" spans="1:66" ht="12.75" customHeight="1">
+      <c r="B30" s="53"/>
+    </row>
+    <row r="31" spans="1:66" ht="12.75" customHeight="1">
       <c r="B31" s="9"/>
     </row>
-    <row r="32" spans="1:65" ht="12.75" customHeight="1">
+    <row r="32" spans="1:66" ht="12.75" customHeight="1">
       <c r="B32" s="9"/>
     </row>
     <row r="33" spans="2:2" ht="12.75" customHeight="1">
       <c r="B33" s="9"/>
     </row>
     <row r="34" spans="2:2" ht="12.75" customHeight="1">
       <c r="B34" s="9"/>
     </row>
     <row r="35" spans="2:2" ht="12.75" customHeight="1">
       <c r="B35" s="9"/>
     </row>
     <row r="36" spans="2:2" ht="12.75" customHeight="1">
       <c r="B36" s="9"/>
     </row>
     <row r="37" spans="2:2" ht="12.75" customHeight="1">
       <c r="B37" s="9"/>
     </row>
     <row r="38" spans="2:2" ht="12.75" customHeight="1">
       <c r="B38" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="B29:B30"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="AA5:AL5"/>
     <mergeCell ref="C5:N5"/>
     <mergeCell ref="O5:Z5"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="AM5:AX5"/>
     <mergeCell ref="AY5:BJ5"/>
-    <mergeCell ref="BK5:BM5"/>
-    <mergeCell ref="BE4:BM4"/>
+    <mergeCell ref="BK5:BN5"/>
+    <mergeCell ref="BE4:BN4"/>
   </mergeCells>
   <pageMargins left="0.11811023622047245" right="0.11811023622047245" top="0.15748031496062992" bottom="0.15748031496062992" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="63" orientation="landscape" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>
       <vt:lpstr>Conventions</vt:lpstr>