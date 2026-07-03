--- v2 (2026-05-22)
+++ v3 (2026-07-03)
@@ -2,65 +2,65 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="20417"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{791087C4-8D93-4306-A16A-7BD4FF91EDD6}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{ADD5D9D4-33AB-4858-AFCF-F1039A92B87A}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="14205" windowHeight="11040" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="13530" windowHeight="9840" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="2" r:id="rId1"/>
     <sheet name="Conventions" sheetId="3" r:id="rId2"/>
     <sheet name="2021-2026" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="131" uniqueCount="81">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="132" uniqueCount="81">
   <si>
     <t>Short-term economic indicator by region</t>
   </si>
   <si>
     <t>in % to the appropriate period of previous year</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>January - February</t>
   </si>
   <si>
     <t>January - March</t>
   </si>
   <si>
     <t>January - April</t>
   </si>
   <si>
     <t>January - May</t>
   </si>
   <si>
     <t>January - June</t>
   </si>
   <si>
@@ -687,76 +687,76 @@
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="4" applyFont="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="4" applyFont="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="6" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="6" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="7" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="11">
     <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Обычный 2 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Обычный 2 2 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Обычный 2 2 3" xfId="6" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Обычный 2 3" xfId="7" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Обычный 2 4" xfId="8" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="Обычный 3" xfId="9" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="Обычный 4" xfId="10" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="Обычный 61" xfId="1" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
@@ -1077,51 +1077,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/483103/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/482704/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25797/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A2:B21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A29" sqref="A29"/>
+      <selection activeCell="B23" sqref="B23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="40.7109375" style="20" customWidth="1"/>
     <col min="2" max="2" width="73.5703125" style="20" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="20"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2">
       <c r="A2" s="22" t="s">
         <v>68</v>
       </c>
       <c r="B2" s="32">
         <v>111201021</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="22" t="s">
         <v>67</v>
       </c>
       <c r="B3" s="31" t="s">
         <v>76</v>
       </c>
     </row>
@@ -1202,59 +1202,59 @@
         <v>51</v>
       </c>
       <c r="B13" s="27" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="12.75" customHeight="1">
       <c r="A14" s="44"/>
       <c r="B14" s="27" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="38" t="s">
         <v>50</v>
       </c>
       <c r="B15" s="26" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="22" t="s">
         <v>48</v>
       </c>
       <c r="B16" s="25">
-        <v>46156</v>
+        <v>46188</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="22" t="s">
         <v>47</v>
       </c>
       <c r="B17" s="25">
-        <v>46188</v>
+        <v>46218</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="22" t="s">
         <v>46</v>
       </c>
       <c r="B18" s="24" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="17.25" customHeight="1">
       <c r="A19" s="22" t="s">
         <v>44</v>
       </c>
       <c r="B19" s="24" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="22" t="s">
         <v>42</v>
       </c>
       <c r="B20" s="23" t="s">
         <v>41</v>
       </c>
@@ -1346,197 +1346,198 @@
     </row>
     <row r="15" spans="2:2">
       <c r="B15" s="34"/>
     </row>
     <row r="16" spans="2:2">
       <c r="B16" s="34"/>
     </row>
     <row r="17" spans="2:2">
       <c r="B17" s="33" t="s">
         <v>69</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <pageSetUpPr autoPageBreaks="0" fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:BY38"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" showRuler="0" zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <pane xSplit="2" topLeftCell="BI1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="BP26" sqref="BP26"/>
+      <pane xSplit="2" topLeftCell="BM1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="BR12" sqref="BR12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="7.42578125" style="2" customWidth="1"/>
     <col min="2" max="2" width="21.28515625" style="2" customWidth="1"/>
     <col min="3" max="39" width="7.5703125" style="2"/>
     <col min="40" max="40" width="8" style="2" customWidth="1"/>
     <col min="41" max="41" width="9.7109375" style="2" customWidth="1"/>
     <col min="42" max="46" width="7.5703125" style="2"/>
     <col min="47" max="47" width="8.42578125" style="2" customWidth="1"/>
     <col min="48" max="48" width="7.5703125" style="2"/>
     <col min="49" max="49" width="7.85546875" style="2" customWidth="1"/>
     <col min="50" max="50" width="8.5703125" style="2" customWidth="1"/>
     <col min="51" max="51" width="7.42578125" style="2" customWidth="1"/>
     <col min="52" max="52" width="7.85546875" style="2" customWidth="1"/>
     <col min="53" max="60" width="9.140625" style="2"/>
     <col min="61" max="61" width="9.85546875" style="2" customWidth="1"/>
     <col min="62" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:77" ht="12.75" customHeight="1">
-      <c r="A1" s="47">
+      <c r="A1" s="51">
         <v>111201021</v>
       </c>
-      <c r="B1" s="47"/>
+      <c r="B1" s="51"/>
     </row>
     <row r="2" spans="1:77" ht="12.75" customHeight="1">
       <c r="AB2" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:77" ht="12.75" customHeight="1">
       <c r="N4" s="3"/>
       <c r="Q4" s="4"/>
       <c r="R4" s="4"/>
       <c r="T4" s="4"/>
       <c r="AT4" s="16"/>
-      <c r="BE4" s="52" t="s">
+      <c r="BE4" s="53" t="s">
         <v>1</v>
       </c>
-      <c r="BF4" s="52"/>
-[...8 lines deleted...]
-      <c r="BO4" s="41"/>
+      <c r="BF4" s="53"/>
+      <c r="BG4" s="53"/>
+      <c r="BH4" s="53"/>
+      <c r="BI4" s="53"/>
+      <c r="BJ4" s="53"/>
+      <c r="BK4" s="53"/>
+      <c r="BL4" s="53"/>
+      <c r="BM4" s="53"/>
+      <c r="BN4" s="53"/>
+      <c r="BO4" s="53"/>
       <c r="BP4" s="41"/>
       <c r="BQ4" s="41"/>
       <c r="BR4" s="41"/>
       <c r="BS4" s="41"/>
       <c r="BT4" s="41"/>
       <c r="BU4" s="41"/>
       <c r="BV4" s="41"/>
       <c r="BW4" s="41"/>
       <c r="BX4" s="41"/>
       <c r="BY4" s="41"/>
     </row>
     <row r="5" spans="1:77" s="5" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A5" s="45"/>
-[...1 lines deleted...]
-      <c r="C5" s="49">
+      <c r="A5" s="46"/>
+      <c r="B5" s="46"/>
+      <c r="C5" s="48">
         <v>2021</v>
       </c>
-      <c r="D5" s="50"/>
-[...10 lines deleted...]
-      <c r="O5" s="49">
+      <c r="D5" s="49"/>
+      <c r="E5" s="49"/>
+      <c r="F5" s="49"/>
+      <c r="G5" s="49"/>
+      <c r="H5" s="49"/>
+      <c r="I5" s="49"/>
+      <c r="J5" s="49"/>
+      <c r="K5" s="49"/>
+      <c r="L5" s="49"/>
+      <c r="M5" s="49"/>
+      <c r="N5" s="50"/>
+      <c r="O5" s="48">
         <v>2022</v>
       </c>
-      <c r="P5" s="50"/>
-[...10 lines deleted...]
-      <c r="AA5" s="49">
+      <c r="P5" s="49"/>
+      <c r="Q5" s="49"/>
+      <c r="R5" s="49"/>
+      <c r="S5" s="49"/>
+      <c r="T5" s="49"/>
+      <c r="U5" s="49"/>
+      <c r="V5" s="49"/>
+      <c r="W5" s="49"/>
+      <c r="X5" s="49"/>
+      <c r="Y5" s="49"/>
+      <c r="Z5" s="50"/>
+      <c r="AA5" s="48">
         <v>2023</v>
       </c>
-      <c r="AB5" s="50"/>
-[...10 lines deleted...]
-      <c r="AM5" s="48">
+      <c r="AB5" s="49"/>
+      <c r="AC5" s="49"/>
+      <c r="AD5" s="49"/>
+      <c r="AE5" s="49"/>
+      <c r="AF5" s="49"/>
+      <c r="AG5" s="49"/>
+      <c r="AH5" s="49"/>
+      <c r="AI5" s="49"/>
+      <c r="AJ5" s="49"/>
+      <c r="AK5" s="49"/>
+      <c r="AL5" s="50"/>
+      <c r="AM5" s="52">
         <v>2024</v>
       </c>
-      <c r="AN5" s="48"/>
-[...10 lines deleted...]
-      <c r="AY5" s="48">
+      <c r="AN5" s="52"/>
+      <c r="AO5" s="52"/>
+      <c r="AP5" s="52"/>
+      <c r="AQ5" s="52"/>
+      <c r="AR5" s="52"/>
+      <c r="AS5" s="52"/>
+      <c r="AT5" s="52"/>
+      <c r="AU5" s="52"/>
+      <c r="AV5" s="52"/>
+      <c r="AW5" s="52"/>
+      <c r="AX5" s="52"/>
+      <c r="AY5" s="52">
         <v>2025</v>
       </c>
-      <c r="AZ5" s="48"/>
-[...10 lines deleted...]
-      <c r="BK5" s="49">
+      <c r="AZ5" s="52"/>
+      <c r="BA5" s="52"/>
+      <c r="BB5" s="52"/>
+      <c r="BC5" s="52"/>
+      <c r="BD5" s="52"/>
+      <c r="BE5" s="52"/>
+      <c r="BF5" s="52"/>
+      <c r="BG5" s="52"/>
+      <c r="BH5" s="52"/>
+      <c r="BI5" s="52"/>
+      <c r="BJ5" s="52"/>
+      <c r="BK5" s="52">
         <v>2026</v>
       </c>
-      <c r="BL5" s="50"/>
-[...1 lines deleted...]
-      <c r="BN5" s="51"/>
+      <c r="BL5" s="52"/>
+      <c r="BM5" s="52"/>
+      <c r="BN5" s="52"/>
+      <c r="BO5" s="52"/>
     </row>
     <row r="6" spans="1:77" s="14" customFormat="1" ht="36" customHeight="1">
-      <c r="A6" s="46"/>
-      <c r="B6" s="46"/>
+      <c r="A6" s="47"/>
+      <c r="B6" s="47"/>
       <c r="C6" s="13" t="s">
         <v>2</v>
       </c>
       <c r="D6" s="13" t="s">
         <v>3</v>
       </c>
       <c r="E6" s="13" t="s">
         <v>4</v>
       </c>
       <c r="F6" s="13" t="s">
         <v>5</v>
       </c>
       <c r="G6" s="13" t="s">
         <v>6</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>7</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>8</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>9</v>
       </c>
       <c r="K6" s="13" t="s">
@@ -1684,50 +1685,53 @@
         <v>9</v>
       </c>
       <c r="BG6" s="13" t="s">
         <v>36</v>
       </c>
       <c r="BH6" s="13" t="s">
         <v>11</v>
       </c>
       <c r="BI6" s="13" t="s">
         <v>12</v>
       </c>
       <c r="BJ6" s="13" t="s">
         <v>13</v>
       </c>
       <c r="BK6" s="13" t="s">
         <v>37</v>
       </c>
       <c r="BL6" s="13" t="s">
         <v>3</v>
       </c>
       <c r="BM6" s="13" t="s">
         <v>4</v>
       </c>
       <c r="BN6" s="13" t="s">
         <v>5</v>
+      </c>
+      <c r="BO6" s="13" t="s">
+        <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:77" ht="18" customHeight="1">
       <c r="A7" s="39">
         <v>0</v>
       </c>
       <c r="B7" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="11">
         <v>94.2</v>
       </c>
       <c r="D7" s="11">
         <v>96</v>
       </c>
       <c r="E7" s="11">
         <v>98.2</v>
       </c>
       <c r="F7" s="11">
         <v>101.2</v>
       </c>
       <c r="G7" s="11">
         <v>102</v>
       </c>
       <c r="H7" s="11">
@@ -1884,50 +1888,53 @@
         <v>109.6</v>
       </c>
       <c r="BG7" s="18">
         <v>109.1</v>
       </c>
       <c r="BH7" s="40">
         <v>109.1</v>
       </c>
       <c r="BI7" s="40">
         <v>109.1</v>
       </c>
       <c r="BJ7" s="40">
         <v>109.4</v>
       </c>
       <c r="BK7" s="40">
         <v>97.2</v>
       </c>
       <c r="BL7" s="42">
         <v>100.2</v>
       </c>
       <c r="BM7" s="42">
         <v>102.5</v>
       </c>
       <c r="BN7" s="42">
         <v>104.2</v>
+      </c>
+      <c r="BO7" s="40">
+        <v>104.3</v>
       </c>
     </row>
     <row r="8" spans="1:77" ht="12.75" customHeight="1">
       <c r="A8" s="39">
         <v>10</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>33</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6"/>
       <c r="E8" s="6"/>
       <c r="F8" s="6"/>
       <c r="G8" s="6"/>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="6"/>
       <c r="N8" s="6"/>
       <c r="O8" s="6"/>
       <c r="P8" s="6"/>
       <c r="Q8" s="6"/>
       <c r="R8" s="6"/>
@@ -2051,50 +2058,53 @@
       </c>
       <c r="BG8" s="17">
         <v>100.8</v>
       </c>
       <c r="BH8" s="17">
         <v>100.4</v>
       </c>
       <c r="BI8" s="17">
         <v>101.1</v>
       </c>
       <c r="BJ8" s="17">
         <v>101.4</v>
       </c>
       <c r="BK8" s="17">
         <v>107.5</v>
       </c>
       <c r="BL8" s="19">
         <v>105.3</v>
       </c>
       <c r="BM8" s="17">
         <v>104.1</v>
       </c>
       <c r="BN8" s="17">
         <v>103.8</v>
       </c>
+      <c r="BO8" s="17">
+        <v>103.3</v>
+      </c>
     </row>
     <row r="9" spans="1:77" ht="12.75" customHeight="1">
       <c r="A9" s="39">
         <v>11</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="6">
         <v>102.3</v>
       </c>
       <c r="D9" s="6">
         <v>105.3</v>
       </c>
       <c r="E9" s="6">
         <v>105.4</v>
       </c>
       <c r="F9" s="6">
         <v>105.7</v>
       </c>
       <c r="G9" s="6">
         <v>105.6</v>
       </c>
       <c r="H9" s="6">
         <v>105.8</v>
@@ -2251,50 +2261,53 @@
       </c>
       <c r="BG9" s="17">
         <v>107.5</v>
       </c>
       <c r="BH9" s="17">
         <v>107.2</v>
       </c>
       <c r="BI9" s="17">
         <v>107.1</v>
       </c>
       <c r="BJ9" s="19">
         <v>107</v>
       </c>
       <c r="BK9" s="19">
         <v>90</v>
       </c>
       <c r="BL9" s="19">
         <v>91.5</v>
       </c>
       <c r="BM9" s="17">
         <v>91.9</v>
       </c>
       <c r="BN9" s="17">
         <v>94.7</v>
       </c>
+      <c r="BO9" s="17">
+        <v>96.4</v>
+      </c>
     </row>
     <row r="10" spans="1:77" ht="12.75" customHeight="1">
       <c r="A10" s="39">
         <v>15</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="6">
         <v>92.3</v>
       </c>
       <c r="D10" s="6">
         <v>100.2</v>
       </c>
       <c r="E10" s="6">
         <v>101.2</v>
       </c>
       <c r="F10" s="6">
         <v>104.6</v>
       </c>
       <c r="G10" s="6">
         <v>105.3</v>
       </c>
       <c r="H10" s="6">
         <v>105.5</v>
@@ -2451,50 +2464,53 @@
       </c>
       <c r="BG10" s="17">
         <v>103.8</v>
       </c>
       <c r="BH10" s="17">
         <v>103.6</v>
       </c>
       <c r="BI10" s="17">
         <v>103.8</v>
       </c>
       <c r="BJ10" s="19">
         <v>106</v>
       </c>
       <c r="BK10" s="19">
         <v>100</v>
       </c>
       <c r="BL10" s="19">
         <v>102.7</v>
       </c>
       <c r="BM10" s="17">
         <v>103.5</v>
       </c>
       <c r="BN10" s="19">
         <v>102</v>
       </c>
+      <c r="BO10" s="17">
+        <v>100.7</v>
+      </c>
     </row>
     <row r="11" spans="1:77" ht="12.75" customHeight="1">
       <c r="A11" s="39">
         <v>19</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C11" s="6">
         <v>98.1</v>
       </c>
       <c r="D11" s="6">
         <v>102.1</v>
       </c>
       <c r="E11" s="6">
         <v>104.2</v>
       </c>
       <c r="F11" s="6">
         <v>106.5</v>
       </c>
       <c r="G11" s="6">
         <v>108</v>
       </c>
       <c r="H11" s="6">
         <v>109.4</v>
@@ -2651,50 +2667,53 @@
       </c>
       <c r="BG11" s="17">
         <v>110.2</v>
       </c>
       <c r="BH11" s="17">
         <v>109.7</v>
       </c>
       <c r="BI11" s="17">
         <v>109.8</v>
       </c>
       <c r="BJ11" s="17">
         <v>110.6</v>
       </c>
       <c r="BK11" s="17">
         <v>111.5</v>
       </c>
       <c r="BL11" s="19">
         <v>117</v>
       </c>
       <c r="BM11" s="17">
         <v>115.6</v>
       </c>
       <c r="BN11" s="17">
         <v>115.3</v>
       </c>
+      <c r="BO11" s="17">
+        <v>112.5</v>
+      </c>
     </row>
     <row r="12" spans="1:77" ht="12.75" customHeight="1">
       <c r="A12" s="39">
         <v>23</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="6">
         <v>83.4</v>
       </c>
       <c r="D12" s="6">
         <v>87</v>
       </c>
       <c r="E12" s="6">
         <v>90.3</v>
       </c>
       <c r="F12" s="6">
         <v>92.9</v>
       </c>
       <c r="G12" s="6">
         <v>95.2</v>
       </c>
       <c r="H12" s="6">
         <v>97.7</v>
@@ -2851,50 +2870,53 @@
       </c>
       <c r="BG12" s="17">
         <v>113.6</v>
       </c>
       <c r="BH12" s="17">
         <v>114.7</v>
       </c>
       <c r="BI12" s="17">
         <v>114.7</v>
       </c>
       <c r="BJ12" s="17">
         <v>113.3</v>
       </c>
       <c r="BK12" s="17">
         <v>66.8</v>
       </c>
       <c r="BL12" s="19">
         <v>76.099999999999994</v>
       </c>
       <c r="BM12" s="17">
         <v>82.2</v>
       </c>
       <c r="BN12" s="17">
         <v>88.2</v>
       </c>
+      <c r="BO12" s="17">
+        <v>92.5</v>
+      </c>
     </row>
     <row r="13" spans="1:77" ht="12.75" customHeight="1">
       <c r="A13" s="39">
         <v>27</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="6">
         <v>94.4</v>
       </c>
       <c r="D13" s="6">
         <v>92.6</v>
       </c>
       <c r="E13" s="6">
         <v>93.7</v>
       </c>
       <c r="F13" s="6">
         <v>92.9</v>
       </c>
       <c r="G13" s="6">
         <v>94</v>
       </c>
       <c r="H13" s="6">
         <v>95.3</v>
@@ -3051,50 +3073,53 @@
       </c>
       <c r="BG13" s="17">
         <v>104.5</v>
       </c>
       <c r="BH13" s="17">
         <v>103.8</v>
       </c>
       <c r="BI13" s="17">
         <v>103.1</v>
       </c>
       <c r="BJ13" s="17">
         <v>101.7</v>
       </c>
       <c r="BK13" s="19">
         <v>79.900000000000006</v>
       </c>
       <c r="BL13" s="19">
         <v>86.6</v>
       </c>
       <c r="BM13" s="17">
         <v>88.5</v>
       </c>
       <c r="BN13" s="17">
         <v>91.6</v>
       </c>
+      <c r="BO13" s="17">
+        <v>92.1</v>
+      </c>
     </row>
     <row r="14" spans="1:77" ht="12.75" customHeight="1">
       <c r="A14" s="39">
         <v>31</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="6">
         <v>96.6</v>
       </c>
       <c r="D14" s="6">
         <v>93.7</v>
       </c>
       <c r="E14" s="6">
         <v>96.9</v>
       </c>
       <c r="F14" s="6">
         <v>99.6</v>
       </c>
       <c r="G14" s="6">
         <v>100.6</v>
       </c>
       <c r="H14" s="6">
         <v>105.4</v>
@@ -3250,50 +3275,53 @@
         <v>111.4</v>
       </c>
       <c r="BG14" s="17">
         <v>110.2</v>
       </c>
       <c r="BH14" s="17">
         <v>109.8</v>
       </c>
       <c r="BI14" s="17">
         <v>109.4</v>
       </c>
       <c r="BJ14" s="17">
         <v>108.9</v>
       </c>
       <c r="BK14" s="17">
         <v>110.3</v>
       </c>
       <c r="BL14" s="19">
         <v>113.5</v>
       </c>
       <c r="BM14" s="17">
         <v>118.4</v>
       </c>
       <c r="BN14" s="17">
         <v>117.9</v>
+      </c>
+      <c r="BO14" s="17">
+        <v>115.2</v>
       </c>
     </row>
     <row r="15" spans="1:77" ht="12.75" customHeight="1">
       <c r="A15" s="39">
         <v>33</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>21</v>
       </c>
       <c r="C15" s="6"/>
       <c r="D15" s="6"/>
       <c r="E15" s="6"/>
       <c r="F15" s="6"/>
       <c r="G15" s="6"/>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="6"/>
       <c r="N15" s="6"/>
       <c r="O15" s="6"/>
       <c r="P15" s="6"/>
       <c r="Q15" s="6"/>
       <c r="R15" s="6"/>
@@ -3417,50 +3445,53 @@
       </c>
       <c r="BG15" s="17">
         <v>107.7</v>
       </c>
       <c r="BH15" s="17">
         <v>107.6</v>
       </c>
       <c r="BI15" s="17">
         <v>106.9</v>
       </c>
       <c r="BJ15" s="17">
         <v>108.1</v>
       </c>
       <c r="BK15" s="19">
         <v>114.2</v>
       </c>
       <c r="BL15" s="19">
         <v>115.4</v>
       </c>
       <c r="BM15" s="17">
         <v>111.8</v>
       </c>
       <c r="BN15" s="17">
         <v>111.5</v>
       </c>
+      <c r="BO15" s="17">
+        <v>106.8</v>
+      </c>
     </row>
     <row r="16" spans="1:77" ht="12.75" customHeight="1">
       <c r="A16" s="39">
         <v>35</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="6">
         <v>96.5</v>
       </c>
       <c r="D16" s="6">
         <v>97.7</v>
       </c>
       <c r="E16" s="6">
         <v>98.1</v>
       </c>
       <c r="F16" s="6">
         <v>100.4</v>
       </c>
       <c r="G16" s="6">
         <v>101.1</v>
       </c>
       <c r="H16" s="6">
         <v>101.9</v>
@@ -3617,52 +3648,55 @@
       </c>
       <c r="BG16" s="17">
         <v>105.3</v>
       </c>
       <c r="BH16" s="17">
         <v>105.3</v>
       </c>
       <c r="BI16" s="17">
         <v>105.1</v>
       </c>
       <c r="BJ16" s="17">
         <v>105.4</v>
       </c>
       <c r="BK16" s="17">
         <v>106.3</v>
       </c>
       <c r="BL16" s="19">
         <v>105.7</v>
       </c>
       <c r="BM16" s="17">
         <v>105.3</v>
       </c>
       <c r="BN16" s="17">
         <v>105.3</v>
       </c>
-    </row>
-    <row r="17" spans="1:66" ht="12.75" customHeight="1">
+      <c r="BO16" s="17">
+        <v>104.1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:67" ht="12.75" customHeight="1">
       <c r="A17" s="39">
         <v>39</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>35</v>
       </c>
       <c r="C17" s="6">
         <v>102.6</v>
       </c>
       <c r="D17" s="6">
         <v>101.9</v>
       </c>
       <c r="E17" s="6">
         <v>102.7</v>
       </c>
       <c r="F17" s="6">
         <v>105.6</v>
       </c>
       <c r="G17" s="6">
         <v>106.1</v>
       </c>
       <c r="H17" s="6">
         <v>106.6</v>
       </c>
       <c r="I17" s="6">
@@ -3817,52 +3851,55 @@
       </c>
       <c r="BG17" s="17">
         <v>110.7</v>
       </c>
       <c r="BH17" s="17">
         <v>110.8</v>
       </c>
       <c r="BI17" s="17">
         <v>110.3</v>
       </c>
       <c r="BJ17" s="17">
         <v>110.6</v>
       </c>
       <c r="BK17" s="17">
         <v>101.6</v>
       </c>
       <c r="BL17" s="19">
         <v>97.9</v>
       </c>
       <c r="BM17" s="17">
         <v>101.8</v>
       </c>
       <c r="BN17" s="19">
         <v>104</v>
       </c>
-    </row>
-    <row r="18" spans="1:66" ht="12.75" customHeight="1">
+      <c r="BO17" s="17">
+        <v>104.5</v>
+      </c>
+    </row>
+    <row r="18" spans="1:67" ht="12.75" customHeight="1">
       <c r="A18" s="39">
         <v>43</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>23</v>
       </c>
       <c r="C18" s="6">
         <v>93</v>
       </c>
       <c r="D18" s="6">
         <v>93.4</v>
       </c>
       <c r="E18" s="6">
         <v>94.9</v>
       </c>
       <c r="F18" s="6">
         <v>97.1</v>
       </c>
       <c r="G18" s="6">
         <v>97.4</v>
       </c>
       <c r="H18" s="6">
         <v>97.7</v>
       </c>
       <c r="I18" s="6">
@@ -4017,52 +4054,55 @@
       </c>
       <c r="BG18" s="17">
         <v>103.2</v>
       </c>
       <c r="BH18" s="17">
         <v>102.9</v>
       </c>
       <c r="BI18" s="17">
         <v>104.1</v>
       </c>
       <c r="BJ18" s="17">
         <v>103.3</v>
       </c>
       <c r="BK18" s="17">
         <v>104.4</v>
       </c>
       <c r="BL18" s="19">
         <v>109.3</v>
       </c>
       <c r="BM18" s="17">
         <v>107.5</v>
       </c>
       <c r="BN18" s="17">
         <v>106.9</v>
       </c>
-    </row>
-    <row r="19" spans="1:66" ht="12.75" customHeight="1">
+      <c r="BO18" s="17">
+        <v>107.2</v>
+      </c>
+    </row>
+    <row r="19" spans="1:67" ht="12.75" customHeight="1">
       <c r="A19" s="39">
         <v>47</v>
       </c>
       <c r="B19" s="7" t="s">
         <v>34</v>
       </c>
       <c r="C19" s="6">
         <v>95</v>
       </c>
       <c r="D19" s="6">
         <v>93.4</v>
       </c>
       <c r="E19" s="6">
         <v>91.7</v>
       </c>
       <c r="F19" s="6">
         <v>95</v>
       </c>
       <c r="G19" s="6">
         <v>96.2</v>
       </c>
       <c r="H19" s="6">
         <v>97.5</v>
       </c>
       <c r="I19" s="6">
@@ -4217,52 +4257,55 @@
       </c>
       <c r="BG19" s="17">
         <v>103.8</v>
       </c>
       <c r="BH19" s="17">
         <v>102.9</v>
       </c>
       <c r="BI19" s="17">
         <v>102.9</v>
       </c>
       <c r="BJ19" s="17">
         <v>102.2</v>
       </c>
       <c r="BK19" s="17">
         <v>105.1</v>
       </c>
       <c r="BL19" s="19">
         <v>101</v>
       </c>
       <c r="BM19" s="17">
         <v>104.3</v>
       </c>
       <c r="BN19" s="17">
         <v>103.9</v>
       </c>
-    </row>
-    <row r="20" spans="1:66" ht="12.75" customHeight="1">
+      <c r="BO19" s="17">
+        <v>104.1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:67" ht="12.75" customHeight="1">
       <c r="A20" s="39">
         <v>55</v>
       </c>
       <c r="B20" s="7" t="s">
         <v>24</v>
       </c>
       <c r="C20" s="6">
         <v>96.7</v>
       </c>
       <c r="D20" s="6">
         <v>98.2</v>
       </c>
       <c r="E20" s="6">
         <v>99.6</v>
       </c>
       <c r="F20" s="6">
         <v>101.7</v>
       </c>
       <c r="G20" s="6">
         <v>102.8</v>
       </c>
       <c r="H20" s="6">
         <v>103</v>
       </c>
       <c r="I20" s="6">
@@ -4417,52 +4460,55 @@
       </c>
       <c r="BG20" s="17">
         <v>104.6</v>
       </c>
       <c r="BH20" s="17">
         <v>104.1</v>
       </c>
       <c r="BI20" s="17">
         <v>104.8</v>
       </c>
       <c r="BJ20" s="19">
         <v>106</v>
       </c>
       <c r="BK20" s="17">
         <v>102.3</v>
       </c>
       <c r="BL20" s="19">
         <v>104.6</v>
       </c>
       <c r="BM20" s="17">
         <v>107.5</v>
       </c>
       <c r="BN20" s="17">
         <v>108.7</v>
       </c>
-    </row>
-    <row r="21" spans="1:66" ht="12.75" customHeight="1">
+      <c r="BO20" s="17">
+        <v>107.8</v>
+      </c>
+    </row>
+    <row r="21" spans="1:67" ht="12.75" customHeight="1">
       <c r="A21" s="39">
         <v>59</v>
       </c>
       <c r="B21" s="7" t="s">
         <v>25</v>
       </c>
       <c r="C21" s="6">
         <v>96</v>
       </c>
       <c r="D21" s="6">
         <v>99.1</v>
       </c>
       <c r="E21" s="6">
         <v>101.1</v>
       </c>
       <c r="F21" s="6">
         <v>103.1</v>
       </c>
       <c r="G21" s="6">
         <v>101.6</v>
       </c>
       <c r="H21" s="6">
         <v>101.8</v>
       </c>
       <c r="I21" s="6">
@@ -4617,52 +4663,55 @@
       </c>
       <c r="BG21" s="17">
         <v>112.6</v>
       </c>
       <c r="BH21" s="19">
         <v>113</v>
       </c>
       <c r="BI21" s="17">
         <v>114.1</v>
       </c>
       <c r="BJ21" s="17">
         <v>113.8</v>
       </c>
       <c r="BK21" s="17">
         <v>113.1</v>
       </c>
       <c r="BL21" s="19">
         <v>126.4</v>
       </c>
       <c r="BM21" s="17">
         <v>125</v>
       </c>
       <c r="BN21" s="17">
         <v>120.3</v>
       </c>
-    </row>
-    <row r="22" spans="1:66" ht="12.75" customHeight="1">
+      <c r="BO21" s="17">
+        <v>116.5</v>
+      </c>
+    </row>
+    <row r="22" spans="1:67" ht="12.75" customHeight="1">
       <c r="A22" s="39">
         <v>61</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="6">
         <v>95.5</v>
       </c>
       <c r="D22" s="6">
         <v>100.9</v>
       </c>
       <c r="E22" s="6">
         <v>103.8</v>
       </c>
       <c r="F22" s="6">
         <v>104.6</v>
       </c>
       <c r="G22" s="6">
         <v>106.9</v>
       </c>
       <c r="H22" s="6">
         <v>106.5</v>
       </c>
       <c r="I22" s="6">
@@ -4817,52 +4866,55 @@
       </c>
       <c r="BG22" s="17">
         <v>114.8</v>
       </c>
       <c r="BH22" s="17">
         <v>114.8</v>
       </c>
       <c r="BI22" s="17">
         <v>114.4</v>
       </c>
       <c r="BJ22" s="17">
         <v>113.9</v>
       </c>
       <c r="BK22" s="17">
         <v>120.2</v>
       </c>
       <c r="BL22" s="19">
         <v>118.9</v>
       </c>
       <c r="BM22" s="17">
         <v>119.4</v>
       </c>
       <c r="BN22" s="17">
         <v>125.2</v>
       </c>
-    </row>
-    <row r="23" spans="1:66" ht="12.75" customHeight="1">
+      <c r="BO22" s="17">
+        <v>123.3</v>
+      </c>
+    </row>
+    <row r="23" spans="1:67" ht="12.75" customHeight="1">
       <c r="A23" s="39">
         <v>62</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>27</v>
       </c>
       <c r="C23" s="6"/>
       <c r="D23" s="6"/>
       <c r="E23" s="6"/>
       <c r="F23" s="6"/>
       <c r="G23" s="6"/>
       <c r="H23" s="6"/>
       <c r="I23" s="6"/>
       <c r="J23" s="6"/>
       <c r="K23" s="6"/>
       <c r="L23" s="6"/>
       <c r="M23" s="6"/>
       <c r="N23" s="6"/>
       <c r="O23" s="6"/>
       <c r="P23" s="6"/>
       <c r="Q23" s="6"/>
       <c r="R23" s="6"/>
       <c r="S23" s="6"/>
       <c r="T23" s="6">
         <v>105.1</v>
@@ -4983,52 +5035,55 @@
       </c>
       <c r="BG23" s="17">
         <v>99.1</v>
       </c>
       <c r="BH23" s="17">
         <v>99.7</v>
       </c>
       <c r="BI23" s="17">
         <v>101.1</v>
       </c>
       <c r="BJ23" s="17">
         <v>103.2</v>
       </c>
       <c r="BK23" s="17">
         <v>105.6</v>
       </c>
       <c r="BL23" s="19">
         <v>111.4</v>
       </c>
       <c r="BM23" s="17">
         <v>114.7</v>
       </c>
       <c r="BN23" s="17">
         <v>120.4</v>
       </c>
-    </row>
-    <row r="24" spans="1:66" ht="12.75" customHeight="1">
+      <c r="BO23" s="17">
+        <v>118.7</v>
+      </c>
+    </row>
+    <row r="24" spans="1:67" ht="12.75" customHeight="1">
       <c r="A24" s="39">
         <v>63</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>28</v>
       </c>
       <c r="C24" s="6">
         <v>104.9</v>
       </c>
       <c r="D24" s="6">
         <v>104.4</v>
       </c>
       <c r="E24" s="6">
         <v>104.1</v>
       </c>
       <c r="F24" s="6">
         <v>104.3</v>
       </c>
       <c r="G24" s="6">
         <v>104.8</v>
       </c>
       <c r="H24" s="6">
         <v>104.9</v>
       </c>
       <c r="I24" s="6">
@@ -5183,52 +5238,55 @@
       </c>
       <c r="BG24" s="17">
         <v>97.8</v>
       </c>
       <c r="BH24" s="17">
         <v>99.1</v>
       </c>
       <c r="BI24" s="19">
         <v>99</v>
       </c>
       <c r="BJ24" s="17">
         <v>99.1</v>
       </c>
       <c r="BK24" s="17">
         <v>98.4</v>
       </c>
       <c r="BL24" s="19">
         <v>87.4</v>
       </c>
       <c r="BM24" s="19">
         <v>93</v>
       </c>
       <c r="BN24" s="19">
         <v>97.8</v>
       </c>
-    </row>
-    <row r="25" spans="1:66" ht="12.75" customHeight="1">
+      <c r="BO24" s="17">
+        <v>98.2</v>
+      </c>
+    </row>
+    <row r="25" spans="1:67" ht="12.75" customHeight="1">
       <c r="A25" s="39">
         <v>71</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>29</v>
       </c>
       <c r="C25" s="6">
         <v>97</v>
       </c>
       <c r="D25" s="6">
         <v>102.5</v>
       </c>
       <c r="E25" s="6">
         <v>105.4</v>
       </c>
       <c r="F25" s="6">
         <v>110.9</v>
       </c>
       <c r="G25" s="6">
         <v>107.9</v>
       </c>
       <c r="H25" s="6">
         <v>108.7</v>
       </c>
       <c r="I25" s="6">
@@ -5383,52 +5441,55 @@
       </c>
       <c r="BG25" s="17">
         <v>119.4</v>
       </c>
       <c r="BH25" s="17">
         <v>119.7</v>
       </c>
       <c r="BI25" s="17">
         <v>118.6</v>
       </c>
       <c r="BJ25" s="17">
         <v>117.6</v>
       </c>
       <c r="BK25" s="17">
         <v>104.8</v>
       </c>
       <c r="BL25" s="19">
         <v>110.6</v>
       </c>
       <c r="BM25" s="17">
         <v>111.5</v>
       </c>
       <c r="BN25" s="17">
         <v>113.4</v>
       </c>
-    </row>
-    <row r="26" spans="1:66" ht="12.75" customHeight="1">
+      <c r="BO25" s="17">
+        <v>110.4</v>
+      </c>
+    </row>
+    <row r="26" spans="1:67" ht="12.75" customHeight="1">
       <c r="A26" s="39">
         <v>75</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>30</v>
       </c>
       <c r="C26" s="6">
         <v>94.9</v>
       </c>
       <c r="D26" s="6">
         <v>97</v>
       </c>
       <c r="E26" s="6">
         <v>101.1</v>
       </c>
       <c r="F26" s="6">
         <v>107.6</v>
       </c>
       <c r="G26" s="6">
         <v>107.8</v>
       </c>
       <c r="H26" s="6">
         <v>108.9</v>
       </c>
       <c r="I26" s="6">
@@ -5583,52 +5644,55 @@
       </c>
       <c r="BG26" s="19">
         <v>112</v>
       </c>
       <c r="BH26" s="17">
         <v>110.9</v>
       </c>
       <c r="BI26" s="17">
         <v>111.4</v>
       </c>
       <c r="BJ26" s="17">
         <v>112.8</v>
       </c>
       <c r="BK26" s="17">
         <v>104.2</v>
       </c>
       <c r="BL26" s="19">
         <v>109.4</v>
       </c>
       <c r="BM26" s="17">
         <v>111.1</v>
       </c>
       <c r="BN26" s="17">
         <v>110.3</v>
       </c>
-    </row>
-    <row r="27" spans="1:66" ht="12.75" customHeight="1">
+      <c r="BO26" s="17">
+        <v>109.3</v>
+      </c>
+    </row>
+    <row r="27" spans="1:67" ht="12.75" customHeight="1">
       <c r="A27" s="39">
         <v>79</v>
       </c>
       <c r="B27" s="7" t="s">
         <v>31</v>
       </c>
       <c r="C27" s="6">
         <v>104.4</v>
       </c>
       <c r="D27" s="6">
         <v>104.9</v>
       </c>
       <c r="E27" s="6">
         <v>105.4</v>
       </c>
       <c r="F27" s="6">
         <v>110.1</v>
       </c>
       <c r="G27" s="6">
         <v>107.5</v>
       </c>
       <c r="H27" s="6">
         <v>106.1</v>
       </c>
       <c r="I27" s="6">
@@ -5783,96 +5847,99 @@
       </c>
       <c r="BG27" s="17">
         <v>113.7</v>
       </c>
       <c r="BH27" s="17">
         <v>114.8</v>
       </c>
       <c r="BI27" s="17">
         <v>114.2</v>
       </c>
       <c r="BJ27" s="17">
         <v>116.7</v>
       </c>
       <c r="BK27" s="17">
         <v>102.1</v>
       </c>
       <c r="BL27" s="19">
         <v>108</v>
       </c>
       <c r="BM27" s="17">
         <v>111.3</v>
       </c>
       <c r="BN27" s="17">
         <v>110.4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B29" s="53" t="s">
+      <c r="BO27" s="17">
+        <v>112.5</v>
+      </c>
+    </row>
+    <row r="29" spans="1:67" ht="12.75" customHeight="1">
+      <c r="B29" s="45" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="30" spans="1:66" ht="12.75" customHeight="1">
-[...2 lines deleted...]
-    <row r="31" spans="1:66" ht="12.75" customHeight="1">
+    <row r="30" spans="1:67" ht="12.75" customHeight="1">
+      <c r="B30" s="45"/>
+    </row>
+    <row r="31" spans="1:67" ht="12.75" customHeight="1">
       <c r="B31" s="9"/>
     </row>
-    <row r="32" spans="1:66" ht="12.75" customHeight="1">
+    <row r="32" spans="1:67" ht="12.75" customHeight="1">
       <c r="B32" s="9"/>
     </row>
     <row r="33" spans="2:2" ht="12.75" customHeight="1">
       <c r="B33" s="9"/>
     </row>
     <row r="34" spans="2:2" ht="12.75" customHeight="1">
       <c r="B34" s="9"/>
     </row>
     <row r="35" spans="2:2" ht="12.75" customHeight="1">
       <c r="B35" s="9"/>
     </row>
     <row r="36" spans="2:2" ht="12.75" customHeight="1">
       <c r="B36" s="9"/>
     </row>
     <row r="37" spans="2:2" ht="12.75" customHeight="1">
       <c r="B37" s="9"/>
     </row>
     <row r="38" spans="2:2" ht="12.75" customHeight="1">
       <c r="B38" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="11">
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="A1:B1"/>
+    <mergeCell ref="AM5:AX5"/>
+    <mergeCell ref="AY5:BJ5"/>
+    <mergeCell ref="BK5:BO5"/>
+    <mergeCell ref="BE4:BO4"/>
     <mergeCell ref="B29:B30"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="AA5:AL5"/>
     <mergeCell ref="C5:N5"/>
     <mergeCell ref="O5:Z5"/>
-    <mergeCell ref="A5:A6"/>
-[...4 lines deleted...]
-    <mergeCell ref="BE4:BN4"/>
   </mergeCells>
   <pageMargins left="0.11811023622047245" right="0.11811023622047245" top="0.15748031496062992" bottom="0.15748031496062992" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="63" orientation="landscape" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>
       <vt:lpstr>Conventions</vt:lpstr>