--- v3 (2026-07-03)
+++ v4 (2026-07-25)
@@ -2,65 +2,65 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="20417"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{ADD5D9D4-33AB-4858-AFCF-F1039A92B87A}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F2575418-B94A-478E-9484-C366BD9ACE27}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="13530" windowHeight="9840" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="13680" windowHeight="10485" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="2" r:id="rId1"/>
     <sheet name="Conventions" sheetId="3" r:id="rId2"/>
     <sheet name="2021-2026" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="132" uniqueCount="81">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="133" uniqueCount="81">
   <si>
     <t>Short-term economic indicator by region</t>
   </si>
   <si>
     <t>in % to the appropriate period of previous year</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>January - February</t>
   </si>
   <si>
     <t>January - March</t>
   </si>
   <si>
     <t>January - April</t>
   </si>
   <si>
     <t>January - May</t>
   </si>
   <si>
     <t>January - June</t>
   </si>
   <si>
@@ -281,54 +281,54 @@
   <si>
     <t>«...» - no data available</t>
   </si>
   <si>
     <t>«X» - data is confidential</t>
   </si>
   <si>
     <t>«0.0» - insignificant value</t>
   </si>
   <si>
     <t>«-» - no case</t>
   </si>
   <si>
     <t>Conventional designations:</t>
   </si>
   <si>
     <t>The index of the short-term economic indicator</t>
   </si>
   <si>
     <t xml:space="preserve"> as a percentage</t>
   </si>
   <si>
     <t>Calculated by dividing the value of a certain indicator in the current period, estimated in the prices of the base period, by its value in the base period.</t>
   </si>
   <si>
-    <t>GDP by method of production (January-December 2025)</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Gross regional product (January- December 2025 ) </t>
+    <t xml:space="preserve">GDP by method of production (January-March 2026 (reported data)) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gross regional product (January-March 2026) </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0000"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
   </numFmts>
   <fonts count="28">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -687,76 +687,76 @@
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="4" applyFont="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="4" applyFont="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="6" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="6" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="7" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="11">
     <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Обычный 2 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Обычный 2 2 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Обычный 2 2 3" xfId="6" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Обычный 2 3" xfId="7" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Обычный 2 4" xfId="8" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="Обычный 3" xfId="9" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="Обычный 4" xfId="10" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="Обычный 61" xfId="1" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
@@ -1065,63 +1065,63 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/483103/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/482704/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25797/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/507192/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/505535/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25797/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A2:B21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B23" sqref="B23"/>
+      <selection activeCell="B26" sqref="B26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="40.7109375" style="20" customWidth="1"/>
     <col min="2" max="2" width="73.5703125" style="20" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="20"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2">
       <c r="A2" s="22" t="s">
         <v>68</v>
       </c>
       <c r="B2" s="32">
         <v>111201021</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="22" t="s">
         <v>67</v>
       </c>
       <c r="B3" s="31" t="s">
         <v>76</v>
       </c>
     </row>
@@ -1202,101 +1202,101 @@
         <v>51</v>
       </c>
       <c r="B13" s="27" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="12.75" customHeight="1">
       <c r="A14" s="44"/>
       <c r="B14" s="27" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="38" t="s">
         <v>50</v>
       </c>
       <c r="B15" s="26" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="22" t="s">
         <v>48</v>
       </c>
       <c r="B16" s="25">
-        <v>46188</v>
+        <v>46218</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="22" t="s">
         <v>47</v>
       </c>
       <c r="B17" s="25">
-        <v>46218</v>
+        <v>46248</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="22" t="s">
         <v>46</v>
       </c>
       <c r="B18" s="24" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="17.25" customHeight="1">
       <c r="A19" s="22" t="s">
         <v>44</v>
       </c>
       <c r="B19" s="24" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="22" t="s">
         <v>42</v>
       </c>
       <c r="B20" s="23" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="21" spans="1:2" ht="27" customHeight="1">
       <c r="A21" s="22" t="s">
         <v>40</v>
       </c>
       <c r="B21" s="21" t="s">
         <v>39</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A13:A14"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
-    <hyperlink ref="B13" r:id="rId2" xr:uid="{1A9888EA-3815-40AB-A467-A6306D75858B}"/>
-    <hyperlink ref="B14" r:id="rId3" xr:uid="{8E7CA903-8F4A-4579-9647-22210B5E8B6C}"/>
+    <hyperlink ref="B13" r:id="rId2" xr:uid="{F3BC6C8D-F1DA-42D5-9FDA-299253B17786}"/>
+    <hyperlink ref="B14" r:id="rId3" xr:uid="{59F4749F-8003-44AB-9D3F-6339C3B1FA26}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B3:B17"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B33" sqref="B33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="20"/>
     <col min="2" max="2" width="85.85546875" style="20" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="20"/>
   </cols>
   <sheetData>
     <row r="3" spans="2:2">
       <c r="B3" s="37" t="s">
         <v>75</v>
       </c>
@@ -1346,198 +1346,195 @@
     </row>
     <row r="15" spans="2:2">
       <c r="B15" s="34"/>
     </row>
     <row r="16" spans="2:2">
       <c r="B16" s="34"/>
     </row>
     <row r="17" spans="2:2">
       <c r="B17" s="33" t="s">
         <v>69</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <pageSetUpPr autoPageBreaks="0" fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:BY38"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" showRuler="0" zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <pane xSplit="2" topLeftCell="BM1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="BR12" sqref="BR12"/>
+      <pane xSplit="2" topLeftCell="BL1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="BR26" sqref="BR26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="7.42578125" style="2" customWidth="1"/>
     <col min="2" max="2" width="21.28515625" style="2" customWidth="1"/>
     <col min="3" max="39" width="7.5703125" style="2"/>
     <col min="40" max="40" width="8" style="2" customWidth="1"/>
     <col min="41" max="41" width="9.7109375" style="2" customWidth="1"/>
     <col min="42" max="46" width="7.5703125" style="2"/>
     <col min="47" max="47" width="8.42578125" style="2" customWidth="1"/>
     <col min="48" max="48" width="7.5703125" style="2"/>
     <col min="49" max="49" width="7.85546875" style="2" customWidth="1"/>
     <col min="50" max="50" width="8.5703125" style="2" customWidth="1"/>
     <col min="51" max="51" width="7.42578125" style="2" customWidth="1"/>
     <col min="52" max="52" width="7.85546875" style="2" customWidth="1"/>
     <col min="53" max="60" width="9.140625" style="2"/>
     <col min="61" max="61" width="9.85546875" style="2" customWidth="1"/>
     <col min="62" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:77" ht="12.75" customHeight="1">
-      <c r="A1" s="51">
+      <c r="A1" s="47">
         <v>111201021</v>
       </c>
-      <c r="B1" s="51"/>
+      <c r="B1" s="47"/>
     </row>
     <row r="2" spans="1:77" ht="12.75" customHeight="1">
       <c r="AB2" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:77" ht="12.75" customHeight="1">
       <c r="N4" s="3"/>
       <c r="Q4" s="4"/>
       <c r="R4" s="4"/>
       <c r="T4" s="4"/>
       <c r="AT4" s="16"/>
-      <c r="BE4" s="53" t="s">
+      <c r="BI4" s="41"/>
+      <c r="BJ4" s="41"/>
+      <c r="BK4" s="41"/>
+      <c r="BL4" s="41"/>
+      <c r="BM4" s="53" t="s">
         <v>1</v>
       </c>
-      <c r="BF4" s="53"/>
-[...6 lines deleted...]
-      <c r="BM4" s="53"/>
       <c r="BN4" s="53"/>
       <c r="BO4" s="53"/>
-      <c r="BP4" s="41"/>
+      <c r="BP4" s="53"/>
       <c r="BQ4" s="41"/>
       <c r="BR4" s="41"/>
       <c r="BS4" s="41"/>
       <c r="BT4" s="41"/>
       <c r="BU4" s="41"/>
       <c r="BV4" s="41"/>
       <c r="BW4" s="41"/>
       <c r="BX4" s="41"/>
       <c r="BY4" s="41"/>
     </row>
     <row r="5" spans="1:77" s="5" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A5" s="46"/>
-[...1 lines deleted...]
-      <c r="C5" s="48">
+      <c r="A5" s="45"/>
+      <c r="B5" s="45"/>
+      <c r="C5" s="50">
         <v>2021</v>
       </c>
-      <c r="D5" s="49"/>
-[...10 lines deleted...]
-      <c r="O5" s="48">
+      <c r="D5" s="51"/>
+      <c r="E5" s="51"/>
+      <c r="F5" s="51"/>
+      <c r="G5" s="51"/>
+      <c r="H5" s="51"/>
+      <c r="I5" s="51"/>
+      <c r="J5" s="51"/>
+      <c r="K5" s="51"/>
+      <c r="L5" s="51"/>
+      <c r="M5" s="51"/>
+      <c r="N5" s="52"/>
+      <c r="O5" s="50">
         <v>2022</v>
       </c>
-      <c r="P5" s="49"/>
-[...10 lines deleted...]
-      <c r="AA5" s="48">
+      <c r="P5" s="51"/>
+      <c r="Q5" s="51"/>
+      <c r="R5" s="51"/>
+      <c r="S5" s="51"/>
+      <c r="T5" s="51"/>
+      <c r="U5" s="51"/>
+      <c r="V5" s="51"/>
+      <c r="W5" s="51"/>
+      <c r="X5" s="51"/>
+      <c r="Y5" s="51"/>
+      <c r="Z5" s="52"/>
+      <c r="AA5" s="50">
         <v>2023</v>
       </c>
-      <c r="AB5" s="49"/>
-[...10 lines deleted...]
-      <c r="AM5" s="52">
+      <c r="AB5" s="51"/>
+      <c r="AC5" s="51"/>
+      <c r="AD5" s="51"/>
+      <c r="AE5" s="51"/>
+      <c r="AF5" s="51"/>
+      <c r="AG5" s="51"/>
+      <c r="AH5" s="51"/>
+      <c r="AI5" s="51"/>
+      <c r="AJ5" s="51"/>
+      <c r="AK5" s="51"/>
+      <c r="AL5" s="52"/>
+      <c r="AM5" s="48">
         <v>2024</v>
       </c>
-      <c r="AN5" s="52"/>
-[...10 lines deleted...]
-      <c r="AY5" s="52">
+      <c r="AN5" s="48"/>
+      <c r="AO5" s="48"/>
+      <c r="AP5" s="48"/>
+      <c r="AQ5" s="48"/>
+      <c r="AR5" s="48"/>
+      <c r="AS5" s="48"/>
+      <c r="AT5" s="48"/>
+      <c r="AU5" s="48"/>
+      <c r="AV5" s="48"/>
+      <c r="AW5" s="48"/>
+      <c r="AX5" s="48"/>
+      <c r="AY5" s="48">
         <v>2025</v>
       </c>
-      <c r="AZ5" s="52"/>
-[...10 lines deleted...]
-      <c r="BK5" s="52">
+      <c r="AZ5" s="48"/>
+      <c r="BA5" s="48"/>
+      <c r="BB5" s="48"/>
+      <c r="BC5" s="48"/>
+      <c r="BD5" s="48"/>
+      <c r="BE5" s="48"/>
+      <c r="BF5" s="48"/>
+      <c r="BG5" s="48"/>
+      <c r="BH5" s="48"/>
+      <c r="BI5" s="48"/>
+      <c r="BJ5" s="48"/>
+      <c r="BK5" s="48">
         <v>2026</v>
       </c>
-      <c r="BL5" s="52"/>
-[...2 lines deleted...]
-      <c r="BO5" s="52"/>
+      <c r="BL5" s="48"/>
+      <c r="BM5" s="48"/>
+      <c r="BN5" s="48"/>
+      <c r="BO5" s="48"/>
+      <c r="BP5" s="48"/>
     </row>
     <row r="6" spans="1:77" s="14" customFormat="1" ht="36" customHeight="1">
-      <c r="A6" s="47"/>
-      <c r="B6" s="47"/>
+      <c r="A6" s="46"/>
+      <c r="B6" s="46"/>
       <c r="C6" s="13" t="s">
         <v>2</v>
       </c>
       <c r="D6" s="13" t="s">
         <v>3</v>
       </c>
       <c r="E6" s="13" t="s">
         <v>4</v>
       </c>
       <c r="F6" s="13" t="s">
         <v>5</v>
       </c>
       <c r="G6" s="13" t="s">
         <v>6</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>7</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>8</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>9</v>
       </c>
       <c r="K6" s="13" t="s">
@@ -1688,50 +1685,53 @@
         <v>36</v>
       </c>
       <c r="BH6" s="13" t="s">
         <v>11</v>
       </c>
       <c r="BI6" s="13" t="s">
         <v>12</v>
       </c>
       <c r="BJ6" s="13" t="s">
         <v>13</v>
       </c>
       <c r="BK6" s="13" t="s">
         <v>37</v>
       </c>
       <c r="BL6" s="13" t="s">
         <v>3</v>
       </c>
       <c r="BM6" s="13" t="s">
         <v>4</v>
       </c>
       <c r="BN6" s="13" t="s">
         <v>5</v>
       </c>
       <c r="BO6" s="13" t="s">
         <v>6</v>
+      </c>
+      <c r="BP6" s="13" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="7" spans="1:77" ht="18" customHeight="1">
       <c r="A7" s="39">
         <v>0</v>
       </c>
       <c r="B7" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="11">
         <v>94.2</v>
       </c>
       <c r="D7" s="11">
         <v>96</v>
       </c>
       <c r="E7" s="11">
         <v>98.2</v>
       </c>
       <c r="F7" s="11">
         <v>101.2</v>
       </c>
       <c r="G7" s="11">
         <v>102</v>
       </c>
       <c r="H7" s="11">
@@ -1891,50 +1891,53 @@
         <v>109.1</v>
       </c>
       <c r="BH7" s="40">
         <v>109.1</v>
       </c>
       <c r="BI7" s="40">
         <v>109.1</v>
       </c>
       <c r="BJ7" s="40">
         <v>109.4</v>
       </c>
       <c r="BK7" s="40">
         <v>97.2</v>
       </c>
       <c r="BL7" s="42">
         <v>100.2</v>
       </c>
       <c r="BM7" s="42">
         <v>102.5</v>
       </c>
       <c r="BN7" s="42">
         <v>104.2</v>
       </c>
       <c r="BO7" s="40">
         <v>104.3</v>
+      </c>
+      <c r="BP7" s="42">
+        <v>105.1</v>
       </c>
     </row>
     <row r="8" spans="1:77" ht="12.75" customHeight="1">
       <c r="A8" s="39">
         <v>10</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>33</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6"/>
       <c r="E8" s="6"/>
       <c r="F8" s="6"/>
       <c r="G8" s="6"/>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="6"/>
       <c r="N8" s="6"/>
       <c r="O8" s="6"/>
       <c r="P8" s="6"/>
       <c r="Q8" s="6"/>
       <c r="R8" s="6"/>
@@ -2061,50 +2064,53 @@
       </c>
       <c r="BH8" s="17">
         <v>100.4</v>
       </c>
       <c r="BI8" s="17">
         <v>101.1</v>
       </c>
       <c r="BJ8" s="17">
         <v>101.4</v>
       </c>
       <c r="BK8" s="17">
         <v>107.5</v>
       </c>
       <c r="BL8" s="19">
         <v>105.3</v>
       </c>
       <c r="BM8" s="17">
         <v>104.1</v>
       </c>
       <c r="BN8" s="17">
         <v>103.8</v>
       </c>
       <c r="BO8" s="17">
         <v>103.3</v>
       </c>
+      <c r="BP8" s="19">
+        <v>104.2</v>
+      </c>
     </row>
     <row r="9" spans="1:77" ht="12.75" customHeight="1">
       <c r="A9" s="39">
         <v>11</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="6">
         <v>102.3</v>
       </c>
       <c r="D9" s="6">
         <v>105.3</v>
       </c>
       <c r="E9" s="6">
         <v>105.4</v>
       </c>
       <c r="F9" s="6">
         <v>105.7</v>
       </c>
       <c r="G9" s="6">
         <v>105.6</v>
       </c>
       <c r="H9" s="6">
         <v>105.8</v>
@@ -2264,50 +2270,53 @@
       </c>
       <c r="BH9" s="17">
         <v>107.2</v>
       </c>
       <c r="BI9" s="17">
         <v>107.1</v>
       </c>
       <c r="BJ9" s="19">
         <v>107</v>
       </c>
       <c r="BK9" s="19">
         <v>90</v>
       </c>
       <c r="BL9" s="19">
         <v>91.5</v>
       </c>
       <c r="BM9" s="17">
         <v>91.9</v>
       </c>
       <c r="BN9" s="17">
         <v>94.7</v>
       </c>
       <c r="BO9" s="17">
         <v>96.4</v>
       </c>
+      <c r="BP9" s="19">
+        <v>99.5</v>
+      </c>
     </row>
     <row r="10" spans="1:77" ht="12.75" customHeight="1">
       <c r="A10" s="39">
         <v>15</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="6">
         <v>92.3</v>
       </c>
       <c r="D10" s="6">
         <v>100.2</v>
       </c>
       <c r="E10" s="6">
         <v>101.2</v>
       </c>
       <c r="F10" s="6">
         <v>104.6</v>
       </c>
       <c r="G10" s="6">
         <v>105.3</v>
       </c>
       <c r="H10" s="6">
         <v>105.5</v>
@@ -2467,50 +2476,53 @@
       </c>
       <c r="BH10" s="17">
         <v>103.6</v>
       </c>
       <c r="BI10" s="17">
         <v>103.8</v>
       </c>
       <c r="BJ10" s="19">
         <v>106</v>
       </c>
       <c r="BK10" s="19">
         <v>100</v>
       </c>
       <c r="BL10" s="19">
         <v>102.7</v>
       </c>
       <c r="BM10" s="17">
         <v>103.5</v>
       </c>
       <c r="BN10" s="19">
         <v>102</v>
       </c>
       <c r="BO10" s="17">
         <v>100.7</v>
       </c>
+      <c r="BP10" s="19">
+        <v>103.6</v>
+      </c>
     </row>
     <row r="11" spans="1:77" ht="12.75" customHeight="1">
       <c r="A11" s="39">
         <v>19</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C11" s="6">
         <v>98.1</v>
       </c>
       <c r="D11" s="6">
         <v>102.1</v>
       </c>
       <c r="E11" s="6">
         <v>104.2</v>
       </c>
       <c r="F11" s="6">
         <v>106.5</v>
       </c>
       <c r="G11" s="6">
         <v>108</v>
       </c>
       <c r="H11" s="6">
         <v>109.4</v>
@@ -2670,50 +2682,53 @@
       </c>
       <c r="BH11" s="17">
         <v>109.7</v>
       </c>
       <c r="BI11" s="17">
         <v>109.8</v>
       </c>
       <c r="BJ11" s="17">
         <v>110.6</v>
       </c>
       <c r="BK11" s="17">
         <v>111.5</v>
       </c>
       <c r="BL11" s="19">
         <v>117</v>
       </c>
       <c r="BM11" s="17">
         <v>115.6</v>
       </c>
       <c r="BN11" s="17">
         <v>115.3</v>
       </c>
       <c r="BO11" s="17">
         <v>112.5</v>
       </c>
+      <c r="BP11" s="19">
+        <v>114.8</v>
+      </c>
     </row>
     <row r="12" spans="1:77" ht="12.75" customHeight="1">
       <c r="A12" s="39">
         <v>23</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="6">
         <v>83.4</v>
       </c>
       <c r="D12" s="6">
         <v>87</v>
       </c>
       <c r="E12" s="6">
         <v>90.3</v>
       </c>
       <c r="F12" s="6">
         <v>92.9</v>
       </c>
       <c r="G12" s="6">
         <v>95.2</v>
       </c>
       <c r="H12" s="6">
         <v>97.7</v>
@@ -2873,50 +2888,53 @@
       </c>
       <c r="BH12" s="17">
         <v>114.7</v>
       </c>
       <c r="BI12" s="17">
         <v>114.7</v>
       </c>
       <c r="BJ12" s="17">
         <v>113.3</v>
       </c>
       <c r="BK12" s="17">
         <v>66.8</v>
       </c>
       <c r="BL12" s="19">
         <v>76.099999999999994</v>
       </c>
       <c r="BM12" s="17">
         <v>82.2</v>
       </c>
       <c r="BN12" s="17">
         <v>88.2</v>
       </c>
       <c r="BO12" s="17">
         <v>92.5</v>
       </c>
+      <c r="BP12" s="19">
+        <v>94.7</v>
+      </c>
     </row>
     <row r="13" spans="1:77" ht="12.75" customHeight="1">
       <c r="A13" s="39">
         <v>27</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="6">
         <v>94.4</v>
       </c>
       <c r="D13" s="6">
         <v>92.6</v>
       </c>
       <c r="E13" s="6">
         <v>93.7</v>
       </c>
       <c r="F13" s="6">
         <v>92.9</v>
       </c>
       <c r="G13" s="6">
         <v>94</v>
       </c>
       <c r="H13" s="6">
         <v>95.3</v>
@@ -3076,50 +3094,53 @@
       </c>
       <c r="BH13" s="17">
         <v>103.8</v>
       </c>
       <c r="BI13" s="17">
         <v>103.1</v>
       </c>
       <c r="BJ13" s="17">
         <v>101.7</v>
       </c>
       <c r="BK13" s="19">
         <v>79.900000000000006</v>
       </c>
       <c r="BL13" s="19">
         <v>86.6</v>
       </c>
       <c r="BM13" s="17">
         <v>88.5</v>
       </c>
       <c r="BN13" s="17">
         <v>91.6</v>
       </c>
       <c r="BO13" s="17">
         <v>92.1</v>
       </c>
+      <c r="BP13" s="19">
+        <v>93.6</v>
+      </c>
     </row>
     <row r="14" spans="1:77" ht="12.75" customHeight="1">
       <c r="A14" s="39">
         <v>31</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="6">
         <v>96.6</v>
       </c>
       <c r="D14" s="6">
         <v>93.7</v>
       </c>
       <c r="E14" s="6">
         <v>96.9</v>
       </c>
       <c r="F14" s="6">
         <v>99.6</v>
       </c>
       <c r="G14" s="6">
         <v>100.6</v>
       </c>
       <c r="H14" s="6">
         <v>105.4</v>
@@ -3278,50 +3299,53 @@
         <v>110.2</v>
       </c>
       <c r="BH14" s="17">
         <v>109.8</v>
       </c>
       <c r="BI14" s="17">
         <v>109.4</v>
       </c>
       <c r="BJ14" s="17">
         <v>108.9</v>
       </c>
       <c r="BK14" s="17">
         <v>110.3</v>
       </c>
       <c r="BL14" s="19">
         <v>113.5</v>
       </c>
       <c r="BM14" s="17">
         <v>118.4</v>
       </c>
       <c r="BN14" s="17">
         <v>117.9</v>
       </c>
       <c r="BO14" s="17">
         <v>115.2</v>
+      </c>
+      <c r="BP14" s="19">
+        <v>114.2</v>
       </c>
     </row>
     <row r="15" spans="1:77" ht="12.75" customHeight="1">
       <c r="A15" s="39">
         <v>33</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>21</v>
       </c>
       <c r="C15" s="6"/>
       <c r="D15" s="6"/>
       <c r="E15" s="6"/>
       <c r="F15" s="6"/>
       <c r="G15" s="6"/>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="6"/>
       <c r="N15" s="6"/>
       <c r="O15" s="6"/>
       <c r="P15" s="6"/>
       <c r="Q15" s="6"/>
       <c r="R15" s="6"/>
@@ -3448,50 +3472,53 @@
       </c>
       <c r="BH15" s="17">
         <v>107.6</v>
       </c>
       <c r="BI15" s="17">
         <v>106.9</v>
       </c>
       <c r="BJ15" s="17">
         <v>108.1</v>
       </c>
       <c r="BK15" s="19">
         <v>114.2</v>
       </c>
       <c r="BL15" s="19">
         <v>115.4</v>
       </c>
       <c r="BM15" s="17">
         <v>111.8</v>
       </c>
       <c r="BN15" s="17">
         <v>111.5</v>
       </c>
       <c r="BO15" s="17">
         <v>106.8</v>
       </c>
+      <c r="BP15" s="19">
+        <v>103.7</v>
+      </c>
     </row>
     <row r="16" spans="1:77" ht="12.75" customHeight="1">
       <c r="A16" s="39">
         <v>35</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="6">
         <v>96.5</v>
       </c>
       <c r="D16" s="6">
         <v>97.7</v>
       </c>
       <c r="E16" s="6">
         <v>98.1</v>
       </c>
       <c r="F16" s="6">
         <v>100.4</v>
       </c>
       <c r="G16" s="6">
         <v>101.1</v>
       </c>
       <c r="H16" s="6">
         <v>101.9</v>
@@ -3651,52 +3678,55 @@
       </c>
       <c r="BH16" s="17">
         <v>105.3</v>
       </c>
       <c r="BI16" s="17">
         <v>105.1</v>
       </c>
       <c r="BJ16" s="17">
         <v>105.4</v>
       </c>
       <c r="BK16" s="17">
         <v>106.3</v>
       </c>
       <c r="BL16" s="19">
         <v>105.7</v>
       </c>
       <c r="BM16" s="17">
         <v>105.3</v>
       </c>
       <c r="BN16" s="17">
         <v>105.3</v>
       </c>
       <c r="BO16" s="17">
         <v>104.1</v>
       </c>
-    </row>
-    <row r="17" spans="1:67" ht="12.75" customHeight="1">
+      <c r="BP16" s="19">
+        <v>103.2</v>
+      </c>
+    </row>
+    <row r="17" spans="1:68" ht="12.75" customHeight="1">
       <c r="A17" s="39">
         <v>39</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>35</v>
       </c>
       <c r="C17" s="6">
         <v>102.6</v>
       </c>
       <c r="D17" s="6">
         <v>101.9</v>
       </c>
       <c r="E17" s="6">
         <v>102.7</v>
       </c>
       <c r="F17" s="6">
         <v>105.6</v>
       </c>
       <c r="G17" s="6">
         <v>106.1</v>
       </c>
       <c r="H17" s="6">
         <v>106.6</v>
       </c>
       <c r="I17" s="6">
@@ -3854,52 +3884,55 @@
       </c>
       <c r="BH17" s="17">
         <v>110.8</v>
       </c>
       <c r="BI17" s="17">
         <v>110.3</v>
       </c>
       <c r="BJ17" s="17">
         <v>110.6</v>
       </c>
       <c r="BK17" s="17">
         <v>101.6</v>
       </c>
       <c r="BL17" s="19">
         <v>97.9</v>
       </c>
       <c r="BM17" s="17">
         <v>101.8</v>
       </c>
       <c r="BN17" s="19">
         <v>104</v>
       </c>
       <c r="BO17" s="17">
         <v>104.5</v>
       </c>
-    </row>
-    <row r="18" spans="1:67" ht="12.75" customHeight="1">
+      <c r="BP17" s="19">
+        <v>104.9</v>
+      </c>
+    </row>
+    <row r="18" spans="1:68" ht="12.75" customHeight="1">
       <c r="A18" s="39">
         <v>43</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>23</v>
       </c>
       <c r="C18" s="6">
         <v>93</v>
       </c>
       <c r="D18" s="6">
         <v>93.4</v>
       </c>
       <c r="E18" s="6">
         <v>94.9</v>
       </c>
       <c r="F18" s="6">
         <v>97.1</v>
       </c>
       <c r="G18" s="6">
         <v>97.4</v>
       </c>
       <c r="H18" s="6">
         <v>97.7</v>
       </c>
       <c r="I18" s="6">
@@ -4057,52 +4090,55 @@
       </c>
       <c r="BH18" s="17">
         <v>102.9</v>
       </c>
       <c r="BI18" s="17">
         <v>104.1</v>
       </c>
       <c r="BJ18" s="17">
         <v>103.3</v>
       </c>
       <c r="BK18" s="17">
         <v>104.4</v>
       </c>
       <c r="BL18" s="19">
         <v>109.3</v>
       </c>
       <c r="BM18" s="17">
         <v>107.5</v>
       </c>
       <c r="BN18" s="17">
         <v>106.9</v>
       </c>
       <c r="BO18" s="17">
         <v>107.2</v>
       </c>
-    </row>
-    <row r="19" spans="1:67" ht="12.75" customHeight="1">
+      <c r="BP18" s="19">
+        <v>108.7</v>
+      </c>
+    </row>
+    <row r="19" spans="1:68" ht="12.75" customHeight="1">
       <c r="A19" s="39">
         <v>47</v>
       </c>
       <c r="B19" s="7" t="s">
         <v>34</v>
       </c>
       <c r="C19" s="6">
         <v>95</v>
       </c>
       <c r="D19" s="6">
         <v>93.4</v>
       </c>
       <c r="E19" s="6">
         <v>91.7</v>
       </c>
       <c r="F19" s="6">
         <v>95</v>
       </c>
       <c r="G19" s="6">
         <v>96.2</v>
       </c>
       <c r="H19" s="6">
         <v>97.5</v>
       </c>
       <c r="I19" s="6">
@@ -4260,52 +4296,55 @@
       </c>
       <c r="BH19" s="17">
         <v>102.9</v>
       </c>
       <c r="BI19" s="17">
         <v>102.9</v>
       </c>
       <c r="BJ19" s="17">
         <v>102.2</v>
       </c>
       <c r="BK19" s="17">
         <v>105.1</v>
       </c>
       <c r="BL19" s="19">
         <v>101</v>
       </c>
       <c r="BM19" s="17">
         <v>104.3</v>
       </c>
       <c r="BN19" s="17">
         <v>103.9</v>
       </c>
       <c r="BO19" s="17">
         <v>104.1</v>
       </c>
-    </row>
-    <row r="20" spans="1:67" ht="12.75" customHeight="1">
+      <c r="BP19" s="19">
+        <v>104.7</v>
+      </c>
+    </row>
+    <row r="20" spans="1:68" ht="12.75" customHeight="1">
       <c r="A20" s="39">
         <v>55</v>
       </c>
       <c r="B20" s="7" t="s">
         <v>24</v>
       </c>
       <c r="C20" s="6">
         <v>96.7</v>
       </c>
       <c r="D20" s="6">
         <v>98.2</v>
       </c>
       <c r="E20" s="6">
         <v>99.6</v>
       </c>
       <c r="F20" s="6">
         <v>101.7</v>
       </c>
       <c r="G20" s="6">
         <v>102.8</v>
       </c>
       <c r="H20" s="6">
         <v>103</v>
       </c>
       <c r="I20" s="6">
@@ -4463,52 +4502,55 @@
       </c>
       <c r="BH20" s="17">
         <v>104.1</v>
       </c>
       <c r="BI20" s="17">
         <v>104.8</v>
       </c>
       <c r="BJ20" s="19">
         <v>106</v>
       </c>
       <c r="BK20" s="17">
         <v>102.3</v>
       </c>
       <c r="BL20" s="19">
         <v>104.6</v>
       </c>
       <c r="BM20" s="17">
         <v>107.5</v>
       </c>
       <c r="BN20" s="17">
         <v>108.7</v>
       </c>
       <c r="BO20" s="17">
         <v>107.8</v>
       </c>
-    </row>
-    <row r="21" spans="1:67" ht="12.75" customHeight="1">
+      <c r="BP20" s="19">
+        <v>108.7</v>
+      </c>
+    </row>
+    <row r="21" spans="1:68" ht="12.75" customHeight="1">
       <c r="A21" s="39">
         <v>59</v>
       </c>
       <c r="B21" s="7" t="s">
         <v>25</v>
       </c>
       <c r="C21" s="6">
         <v>96</v>
       </c>
       <c r="D21" s="6">
         <v>99.1</v>
       </c>
       <c r="E21" s="6">
         <v>101.1</v>
       </c>
       <c r="F21" s="6">
         <v>103.1</v>
       </c>
       <c r="G21" s="6">
         <v>101.6</v>
       </c>
       <c r="H21" s="6">
         <v>101.8</v>
       </c>
       <c r="I21" s="6">
@@ -4666,52 +4708,55 @@
       </c>
       <c r="BH21" s="19">
         <v>113</v>
       </c>
       <c r="BI21" s="17">
         <v>114.1</v>
       </c>
       <c r="BJ21" s="17">
         <v>113.8</v>
       </c>
       <c r="BK21" s="17">
         <v>113.1</v>
       </c>
       <c r="BL21" s="19">
         <v>126.4</v>
       </c>
       <c r="BM21" s="17">
         <v>125</v>
       </c>
       <c r="BN21" s="17">
         <v>120.3</v>
       </c>
       <c r="BO21" s="17">
         <v>116.5</v>
       </c>
-    </row>
-    <row r="22" spans="1:67" ht="12.75" customHeight="1">
+      <c r="BP21" s="19">
+        <v>114.5</v>
+      </c>
+    </row>
+    <row r="22" spans="1:68" ht="12.75" customHeight="1">
       <c r="A22" s="39">
         <v>61</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="6">
         <v>95.5</v>
       </c>
       <c r="D22" s="6">
         <v>100.9</v>
       </c>
       <c r="E22" s="6">
         <v>103.8</v>
       </c>
       <c r="F22" s="6">
         <v>104.6</v>
       </c>
       <c r="G22" s="6">
         <v>106.9</v>
       </c>
       <c r="H22" s="6">
         <v>106.5</v>
       </c>
       <c r="I22" s="6">
@@ -4869,52 +4914,55 @@
       </c>
       <c r="BH22" s="17">
         <v>114.8</v>
       </c>
       <c r="BI22" s="17">
         <v>114.4</v>
       </c>
       <c r="BJ22" s="17">
         <v>113.9</v>
       </c>
       <c r="BK22" s="17">
         <v>120.2</v>
       </c>
       <c r="BL22" s="19">
         <v>118.9</v>
       </c>
       <c r="BM22" s="17">
         <v>119.4</v>
       </c>
       <c r="BN22" s="17">
         <v>125.2</v>
       </c>
       <c r="BO22" s="17">
         <v>123.3</v>
       </c>
-    </row>
-    <row r="23" spans="1:67" ht="12.75" customHeight="1">
+      <c r="BP22" s="19">
+        <v>126.3</v>
+      </c>
+    </row>
+    <row r="23" spans="1:68" ht="12.75" customHeight="1">
       <c r="A23" s="39">
         <v>62</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>27</v>
       </c>
       <c r="C23" s="6"/>
       <c r="D23" s="6"/>
       <c r="E23" s="6"/>
       <c r="F23" s="6"/>
       <c r="G23" s="6"/>
       <c r="H23" s="6"/>
       <c r="I23" s="6"/>
       <c r="J23" s="6"/>
       <c r="K23" s="6"/>
       <c r="L23" s="6"/>
       <c r="M23" s="6"/>
       <c r="N23" s="6"/>
       <c r="O23" s="6"/>
       <c r="P23" s="6"/>
       <c r="Q23" s="6"/>
       <c r="R23" s="6"/>
       <c r="S23" s="6"/>
       <c r="T23" s="6">
         <v>105.1</v>
@@ -5038,52 +5086,55 @@
       </c>
       <c r="BH23" s="17">
         <v>99.7</v>
       </c>
       <c r="BI23" s="17">
         <v>101.1</v>
       </c>
       <c r="BJ23" s="17">
         <v>103.2</v>
       </c>
       <c r="BK23" s="17">
         <v>105.6</v>
       </c>
       <c r="BL23" s="19">
         <v>111.4</v>
       </c>
       <c r="BM23" s="17">
         <v>114.7</v>
       </c>
       <c r="BN23" s="17">
         <v>120.4</v>
       </c>
       <c r="BO23" s="17">
         <v>118.7</v>
       </c>
-    </row>
-    <row r="24" spans="1:67" ht="12.75" customHeight="1">
+      <c r="BP23" s="19">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="24" spans="1:68" ht="12.75" customHeight="1">
       <c r="A24" s="39">
         <v>63</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>28</v>
       </c>
       <c r="C24" s="6">
         <v>104.9</v>
       </c>
       <c r="D24" s="6">
         <v>104.4</v>
       </c>
       <c r="E24" s="6">
         <v>104.1</v>
       </c>
       <c r="F24" s="6">
         <v>104.3</v>
       </c>
       <c r="G24" s="6">
         <v>104.8</v>
       </c>
       <c r="H24" s="6">
         <v>104.9</v>
       </c>
       <c r="I24" s="6">
@@ -5241,52 +5292,55 @@
       </c>
       <c r="BH24" s="17">
         <v>99.1</v>
       </c>
       <c r="BI24" s="19">
         <v>99</v>
       </c>
       <c r="BJ24" s="17">
         <v>99.1</v>
       </c>
       <c r="BK24" s="17">
         <v>98.4</v>
       </c>
       <c r="BL24" s="19">
         <v>87.4</v>
       </c>
       <c r="BM24" s="19">
         <v>93</v>
       </c>
       <c r="BN24" s="19">
         <v>97.8</v>
       </c>
       <c r="BO24" s="17">
         <v>98.2</v>
       </c>
-    </row>
-    <row r="25" spans="1:67" ht="12.75" customHeight="1">
+      <c r="BP24" s="19">
+        <v>99.8</v>
+      </c>
+    </row>
+    <row r="25" spans="1:68" ht="12.75" customHeight="1">
       <c r="A25" s="39">
         <v>71</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>29</v>
       </c>
       <c r="C25" s="6">
         <v>97</v>
       </c>
       <c r="D25" s="6">
         <v>102.5</v>
       </c>
       <c r="E25" s="6">
         <v>105.4</v>
       </c>
       <c r="F25" s="6">
         <v>110.9</v>
       </c>
       <c r="G25" s="6">
         <v>107.9</v>
       </c>
       <c r="H25" s="6">
         <v>108.7</v>
       </c>
       <c r="I25" s="6">
@@ -5444,52 +5498,55 @@
       </c>
       <c r="BH25" s="17">
         <v>119.7</v>
       </c>
       <c r="BI25" s="17">
         <v>118.6</v>
       </c>
       <c r="BJ25" s="17">
         <v>117.6</v>
       </c>
       <c r="BK25" s="17">
         <v>104.8</v>
       </c>
       <c r="BL25" s="19">
         <v>110.6</v>
       </c>
       <c r="BM25" s="17">
         <v>111.5</v>
       </c>
       <c r="BN25" s="17">
         <v>113.4</v>
       </c>
       <c r="BO25" s="17">
         <v>110.4</v>
       </c>
-    </row>
-    <row r="26" spans="1:67" ht="12.75" customHeight="1">
+      <c r="BP25" s="19">
+        <v>108.7</v>
+      </c>
+    </row>
+    <row r="26" spans="1:68" ht="12.75" customHeight="1">
       <c r="A26" s="39">
         <v>75</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>30</v>
       </c>
       <c r="C26" s="6">
         <v>94.9</v>
       </c>
       <c r="D26" s="6">
         <v>97</v>
       </c>
       <c r="E26" s="6">
         <v>101.1</v>
       </c>
       <c r="F26" s="6">
         <v>107.6</v>
       </c>
       <c r="G26" s="6">
         <v>107.8</v>
       </c>
       <c r="H26" s="6">
         <v>108.9</v>
       </c>
       <c r="I26" s="6">
@@ -5647,52 +5704,55 @@
       </c>
       <c r="BH26" s="17">
         <v>110.9</v>
       </c>
       <c r="BI26" s="17">
         <v>111.4</v>
       </c>
       <c r="BJ26" s="17">
         <v>112.8</v>
       </c>
       <c r="BK26" s="17">
         <v>104.2</v>
       </c>
       <c r="BL26" s="19">
         <v>109.4</v>
       </c>
       <c r="BM26" s="17">
         <v>111.1</v>
       </c>
       <c r="BN26" s="17">
         <v>110.3</v>
       </c>
       <c r="BO26" s="17">
         <v>109.3</v>
       </c>
-    </row>
-    <row r="27" spans="1:67" ht="12.75" customHeight="1">
+      <c r="BP26" s="19">
+        <v>108.7</v>
+      </c>
+    </row>
+    <row r="27" spans="1:68" ht="12.75" customHeight="1">
       <c r="A27" s="39">
         <v>79</v>
       </c>
       <c r="B27" s="7" t="s">
         <v>31</v>
       </c>
       <c r="C27" s="6">
         <v>104.4</v>
       </c>
       <c r="D27" s="6">
         <v>104.9</v>
       </c>
       <c r="E27" s="6">
         <v>105.4</v>
       </c>
       <c r="F27" s="6">
         <v>110.1</v>
       </c>
       <c r="G27" s="6">
         <v>107.5</v>
       </c>
       <c r="H27" s="6">
         <v>106.1</v>
       </c>
       <c r="I27" s="6">
@@ -5850,96 +5910,98 @@
       </c>
       <c r="BH27" s="17">
         <v>114.8</v>
       </c>
       <c r="BI27" s="17">
         <v>114.2</v>
       </c>
       <c r="BJ27" s="17">
         <v>116.7</v>
       </c>
       <c r="BK27" s="17">
         <v>102.1</v>
       </c>
       <c r="BL27" s="19">
         <v>108</v>
       </c>
       <c r="BM27" s="17">
         <v>111.3</v>
       </c>
       <c r="BN27" s="17">
         <v>110.4</v>
       </c>
       <c r="BO27" s="17">
         <v>112.5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B29" s="45" t="s">
+      <c r="BP27" s="19">
+        <v>114.6</v>
+      </c>
+    </row>
+    <row r="29" spans="1:68" ht="12.75" customHeight="1">
+      <c r="B29" s="49" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="30" spans="1:67" ht="12.75" customHeight="1">
-[...2 lines deleted...]
-    <row r="31" spans="1:67" ht="12.75" customHeight="1">
+    <row r="30" spans="1:68" ht="12.75" customHeight="1">
+      <c r="B30" s="49"/>
+    </row>
+    <row r="31" spans="1:68" ht="12.75" customHeight="1">
       <c r="B31" s="9"/>
     </row>
-    <row r="32" spans="1:67" ht="12.75" customHeight="1">
+    <row r="32" spans="1:68" ht="12.75" customHeight="1">
       <c r="B32" s="9"/>
     </row>
     <row r="33" spans="2:2" ht="12.75" customHeight="1">
       <c r="B33" s="9"/>
     </row>
     <row r="34" spans="2:2" ht="12.75" customHeight="1">
       <c r="B34" s="9"/>
     </row>
     <row r="35" spans="2:2" ht="12.75" customHeight="1">
       <c r="B35" s="9"/>
     </row>
     <row r="36" spans="2:2" ht="12.75" customHeight="1">
       <c r="B36" s="9"/>
     </row>
     <row r="37" spans="2:2" ht="12.75" customHeight="1">
       <c r="B37" s="9"/>
     </row>
     <row r="38" spans="2:2" ht="12.75" customHeight="1">
       <c r="B38" s="9"/>
     </row>
   </sheetData>
-  <mergeCells count="11">
-[...5 lines deleted...]
-    <mergeCell ref="BE4:BO4"/>
+  <mergeCells count="10">
     <mergeCell ref="B29:B30"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="AA5:AL5"/>
     <mergeCell ref="C5:N5"/>
     <mergeCell ref="O5:Z5"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="A1:B1"/>
+    <mergeCell ref="AM5:AX5"/>
+    <mergeCell ref="AY5:BJ5"/>
+    <mergeCell ref="BK5:BP5"/>
   </mergeCells>
   <pageMargins left="0.11811023622047245" right="0.11811023622047245" top="0.15748031496062992" bottom="0.15748031496062992" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="63" orientation="landscape" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>
       <vt:lpstr>Conventions</vt:lpstr>