--- v4 (2026-07-25)
+++ v5 (2026-08-18)
@@ -2,65 +2,65 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="20417"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F2575418-B94A-478E-9484-C366BD9ACE27}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{424A37A8-B49B-430C-8C11-7D91A9B53B22}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="13680" windowHeight="10485" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="14400" windowHeight="10170" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="2" r:id="rId1"/>
     <sheet name="Conventions" sheetId="3" r:id="rId2"/>
     <sheet name="2021-2026" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="133" uniqueCount="81">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="134" uniqueCount="81">
   <si>
     <t>Short-term economic indicator by region</t>
   </si>
   <si>
     <t>in % to the appropriate period of previous year</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>January - February</t>
   </si>
   <si>
     <t>January - March</t>
   </si>
   <si>
     <t>January - April</t>
   </si>
   <si>
     <t>January - May</t>
   </si>
   <si>
     <t>January - June</t>
   </si>
   <si>
@@ -641,122 +641,122 @@
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="2"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="15" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="15" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="4" applyFont="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="4" applyFont="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="6" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="6" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="7" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="15" fillId="0" borderId="1" xfId="10" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="11">
     <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Обычный 2 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Обычный 2 2 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Обычный 2 2 3" xfId="6" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Обычный 2 3" xfId="7" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Обычный 2 4" xfId="8" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="Обычный 3" xfId="9" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="Обычный 4" xfId="10" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="Обычный 61" xfId="1" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
@@ -1077,184 +1077,184 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/507192/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/505535/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25797/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A2:B21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B26" sqref="B26"/>
+      <selection activeCell="B18" sqref="B18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="40.7109375" style="20" customWidth="1"/>
     <col min="2" max="2" width="73.5703125" style="20" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="20"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2">
       <c r="A2" s="22" t="s">
         <v>68</v>
       </c>
-      <c r="B2" s="32">
+      <c r="B2" s="31">
         <v>111201021</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="22" t="s">
         <v>67</v>
       </c>
-      <c r="B3" s="31" t="s">
+      <c r="B3" s="30" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="22" t="s">
         <v>66</v>
       </c>
-      <c r="B4" s="31" t="s">
+      <c r="B4" s="30" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="22" t="s">
         <v>65</v>
       </c>
-      <c r="B5" s="31" t="s">
+      <c r="B5" s="30" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="22" t="s">
         <v>64</v>
       </c>
-      <c r="B6" s="30" t="s">
+      <c r="B6" s="29" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="29.25" customHeight="1">
       <c r="A7" s="22" t="s">
         <v>62</v>
       </c>
       <c r="B7" s="24" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="8" spans="1:2" ht="15.75" customHeight="1">
       <c r="A8" s="22" t="s">
         <v>60</v>
       </c>
-      <c r="B8" s="29" t="s">
+      <c r="B8" s="28" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="27" customHeight="1">
       <c r="A9" s="22" t="s">
         <v>58</v>
       </c>
       <c r="B9" s="24" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="10" spans="1:2" ht="17.25" customHeight="1">
       <c r="A10" s="22" t="s">
         <v>57</v>
       </c>
       <c r="B10" s="24" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="11" spans="1:2" ht="40.5" customHeight="1">
       <c r="A11" s="22" t="s">
         <v>55</v>
       </c>
       <c r="B11" s="24" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="22" t="s">
         <v>53</v>
       </c>
-      <c r="B12" s="28" t="s">
+      <c r="B12" s="27" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="14.25" customHeight="1">
-      <c r="A13" s="43" t="s">
+      <c r="A13" s="42" t="s">
         <v>51</v>
       </c>
-      <c r="B13" s="27" t="s">
+      <c r="B13" s="26" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="12.75" customHeight="1">
-      <c r="A14" s="44"/>
-      <c r="B14" s="27" t="s">
+      <c r="A14" s="43"/>
+      <c r="B14" s="26" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="15" spans="1:2">
-      <c r="A15" s="38" t="s">
+      <c r="A15" s="37" t="s">
         <v>50</v>
       </c>
-      <c r="B15" s="26" t="s">
+      <c r="B15" s="25" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="22" t="s">
         <v>48</v>
       </c>
-      <c r="B16" s="25">
-        <v>46218</v>
+      <c r="B16" s="52">
+        <v>46248</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="22" t="s">
         <v>47</v>
       </c>
-      <c r="B17" s="25">
-        <v>46248</v>
+      <c r="B17" s="52">
+        <v>46280</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="22" t="s">
         <v>46</v>
       </c>
       <c r="B18" s="24" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="17.25" customHeight="1">
       <c r="A19" s="22" t="s">
         <v>44</v>
       </c>
       <c r="B19" s="24" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="22" t="s">
         <v>42</v>
       </c>
       <c r="B20" s="23" t="s">
         <v>41</v>
       </c>
@@ -1275,262 +1275,263 @@
     <hyperlink ref="B12" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
     <hyperlink ref="B13" r:id="rId2" xr:uid="{F3BC6C8D-F1DA-42D5-9FDA-299253B17786}"/>
     <hyperlink ref="B14" r:id="rId3" xr:uid="{59F4749F-8003-44AB-9D3F-6339C3B1FA26}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B3:B17"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B33" sqref="B33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="20"/>
     <col min="2" max="2" width="85.85546875" style="20" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="20"/>
   </cols>
   <sheetData>
     <row r="3" spans="2:2">
-      <c r="B3" s="37" t="s">
+      <c r="B3" s="36" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="4" spans="2:2">
-      <c r="B4" s="37" t="s">
+      <c r="B4" s="36" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="5" spans="2:2">
-      <c r="B5" s="37" t="s">
+      <c r="B5" s="36" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="6" spans="2:2">
-      <c r="B6" s="37" t="s">
+      <c r="B6" s="36" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="7" spans="2:2">
-      <c r="B7" s="37" t="s">
+      <c r="B7" s="36" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="8" spans="2:2" ht="25.5">
-      <c r="B8" s="36" t="s">
+      <c r="B8" s="35" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="9" spans="2:2">
-      <c r="B9" s="35"/>
+      <c r="B9" s="34"/>
     </row>
     <row r="10" spans="2:2">
-      <c r="B10" s="35"/>
+      <c r="B10" s="34"/>
     </row>
     <row r="11" spans="2:2">
-      <c r="B11" s="34"/>
+      <c r="B11" s="33"/>
     </row>
     <row r="12" spans="2:2">
-      <c r="B12" s="34"/>
+      <c r="B12" s="33"/>
     </row>
     <row r="13" spans="2:2">
-      <c r="B13" s="34"/>
+      <c r="B13" s="33"/>
     </row>
     <row r="14" spans="2:2">
-      <c r="B14" s="34"/>
+      <c r="B14" s="33"/>
     </row>
     <row r="15" spans="2:2">
-      <c r="B15" s="34"/>
+      <c r="B15" s="33"/>
     </row>
     <row r="16" spans="2:2">
-      <c r="B16" s="34"/>
+      <c r="B16" s="33"/>
     </row>
     <row r="17" spans="2:2">
-      <c r="B17" s="33" t="s">
+      <c r="B17" s="32" t="s">
         <v>69</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <pageSetUpPr autoPageBreaks="0" fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:BY38"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" showRuler="0" zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <pane xSplit="2" topLeftCell="BL1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="BR26" sqref="BR26"/>
+      <pane xSplit="2" topLeftCell="BK1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="BS18" sqref="BS18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="7.42578125" style="2" customWidth="1"/>
     <col min="2" max="2" width="21.28515625" style="2" customWidth="1"/>
     <col min="3" max="39" width="7.5703125" style="2"/>
     <col min="40" max="40" width="8" style="2" customWidth="1"/>
     <col min="41" max="41" width="9.7109375" style="2" customWidth="1"/>
     <col min="42" max="46" width="7.5703125" style="2"/>
     <col min="47" max="47" width="8.42578125" style="2" customWidth="1"/>
     <col min="48" max="48" width="7.5703125" style="2"/>
     <col min="49" max="49" width="7.85546875" style="2" customWidth="1"/>
     <col min="50" max="50" width="8.5703125" style="2" customWidth="1"/>
     <col min="51" max="51" width="7.42578125" style="2" customWidth="1"/>
     <col min="52" max="52" width="7.85546875" style="2" customWidth="1"/>
     <col min="53" max="60" width="9.140625" style="2"/>
     <col min="61" max="61" width="9.85546875" style="2" customWidth="1"/>
     <col min="62" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:77" ht="12.75" customHeight="1">
-      <c r="A1" s="47">
+      <c r="A1" s="50">
         <v>111201021</v>
       </c>
-      <c r="B1" s="47"/>
+      <c r="B1" s="50"/>
     </row>
     <row r="2" spans="1:77" ht="12.75" customHeight="1">
       <c r="AB2" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:77" ht="12.75" customHeight="1">
       <c r="N4" s="3"/>
       <c r="Q4" s="4"/>
       <c r="R4" s="4"/>
       <c r="T4" s="4"/>
       <c r="AT4" s="16"/>
-      <c r="BI4" s="41"/>
-[...2 lines deleted...]
-      <c r="BL4" s="41"/>
+      <c r="BI4" s="40"/>
+      <c r="BJ4" s="40"/>
+      <c r="BK4" s="40"/>
+      <c r="BL4" s="40"/>
       <c r="BM4" s="53" t="s">
         <v>1</v>
       </c>
       <c r="BN4" s="53"/>
       <c r="BO4" s="53"/>
       <c r="BP4" s="53"/>
-      <c r="BQ4" s="41"/>
-[...7 lines deleted...]
-      <c r="BY4" s="41"/>
+      <c r="BQ4" s="53"/>
+      <c r="BR4" s="40"/>
+      <c r="BS4" s="40"/>
+      <c r="BT4" s="40"/>
+      <c r="BU4" s="40"/>
+      <c r="BV4" s="40"/>
+      <c r="BW4" s="40"/>
+      <c r="BX4" s="40"/>
+      <c r="BY4" s="40"/>
     </row>
     <row r="5" spans="1:77" s="5" customFormat="1" ht="12.75" customHeight="1">
       <c r="A5" s="45"/>
       <c r="B5" s="45"/>
-      <c r="C5" s="50">
+      <c r="C5" s="47">
         <v>2021</v>
       </c>
-      <c r="D5" s="51"/>
-[...10 lines deleted...]
-      <c r="O5" s="50">
+      <c r="D5" s="48"/>
+      <c r="E5" s="48"/>
+      <c r="F5" s="48"/>
+      <c r="G5" s="48"/>
+      <c r="H5" s="48"/>
+      <c r="I5" s="48"/>
+      <c r="J5" s="48"/>
+      <c r="K5" s="48"/>
+      <c r="L5" s="48"/>
+      <c r="M5" s="48"/>
+      <c r="N5" s="49"/>
+      <c r="O5" s="47">
         <v>2022</v>
       </c>
-      <c r="P5" s="51"/>
-[...10 lines deleted...]
-      <c r="AA5" s="50">
+      <c r="P5" s="48"/>
+      <c r="Q5" s="48"/>
+      <c r="R5" s="48"/>
+      <c r="S5" s="48"/>
+      <c r="T5" s="48"/>
+      <c r="U5" s="48"/>
+      <c r="V5" s="48"/>
+      <c r="W5" s="48"/>
+      <c r="X5" s="48"/>
+      <c r="Y5" s="48"/>
+      <c r="Z5" s="49"/>
+      <c r="AA5" s="47">
         <v>2023</v>
       </c>
-      <c r="AB5" s="51"/>
-[...10 lines deleted...]
-      <c r="AM5" s="48">
+      <c r="AB5" s="48"/>
+      <c r="AC5" s="48"/>
+      <c r="AD5" s="48"/>
+      <c r="AE5" s="48"/>
+      <c r="AF5" s="48"/>
+      <c r="AG5" s="48"/>
+      <c r="AH5" s="48"/>
+      <c r="AI5" s="48"/>
+      <c r="AJ5" s="48"/>
+      <c r="AK5" s="48"/>
+      <c r="AL5" s="49"/>
+      <c r="AM5" s="51">
         <v>2024</v>
       </c>
-      <c r="AN5" s="48"/>
-[...10 lines deleted...]
-      <c r="AY5" s="48">
+      <c r="AN5" s="51"/>
+      <c r="AO5" s="51"/>
+      <c r="AP5" s="51"/>
+      <c r="AQ5" s="51"/>
+      <c r="AR5" s="51"/>
+      <c r="AS5" s="51"/>
+      <c r="AT5" s="51"/>
+      <c r="AU5" s="51"/>
+      <c r="AV5" s="51"/>
+      <c r="AW5" s="51"/>
+      <c r="AX5" s="51"/>
+      <c r="AY5" s="51">
         <v>2025</v>
       </c>
-      <c r="AZ5" s="48"/>
-[...10 lines deleted...]
-      <c r="BK5" s="48">
+      <c r="AZ5" s="51"/>
+      <c r="BA5" s="51"/>
+      <c r="BB5" s="51"/>
+      <c r="BC5" s="51"/>
+      <c r="BD5" s="51"/>
+      <c r="BE5" s="51"/>
+      <c r="BF5" s="51"/>
+      <c r="BG5" s="51"/>
+      <c r="BH5" s="51"/>
+      <c r="BI5" s="51"/>
+      <c r="BJ5" s="51"/>
+      <c r="BK5" s="47">
         <v>2026</v>
       </c>
       <c r="BL5" s="48"/>
       <c r="BM5" s="48"/>
       <c r="BN5" s="48"/>
       <c r="BO5" s="48"/>
       <c r="BP5" s="48"/>
+      <c r="BQ5" s="49"/>
     </row>
     <row r="6" spans="1:77" s="14" customFormat="1" ht="36" customHeight="1">
       <c r="A6" s="46"/>
       <c r="B6" s="46"/>
       <c r="C6" s="13" t="s">
         <v>2</v>
       </c>
       <c r="D6" s="13" t="s">
         <v>3</v>
       </c>
       <c r="E6" s="13" t="s">
         <v>4</v>
       </c>
       <c r="F6" s="13" t="s">
         <v>5</v>
       </c>
       <c r="G6" s="13" t="s">
         <v>6</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>7</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>8</v>
       </c>
@@ -1689,53 +1690,56 @@
       </c>
       <c r="BI6" s="13" t="s">
         <v>12</v>
       </c>
       <c r="BJ6" s="13" t="s">
         <v>13</v>
       </c>
       <c r="BK6" s="13" t="s">
         <v>37</v>
       </c>
       <c r="BL6" s="13" t="s">
         <v>3</v>
       </c>
       <c r="BM6" s="13" t="s">
         <v>4</v>
       </c>
       <c r="BN6" s="13" t="s">
         <v>5</v>
       </c>
       <c r="BO6" s="13" t="s">
         <v>6</v>
       </c>
       <c r="BP6" s="13" t="s">
         <v>7</v>
       </c>
+      <c r="BQ6" s="13" t="s">
+        <v>38</v>
+      </c>
     </row>
     <row r="7" spans="1:77" ht="18" customHeight="1">
-      <c r="A7" s="39">
+      <c r="A7" s="38">
         <v>0</v>
       </c>
       <c r="B7" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="11">
         <v>94.2</v>
       </c>
       <c r="D7" s="11">
         <v>96</v>
       </c>
       <c r="E7" s="11">
         <v>98.2</v>
       </c>
       <c r="F7" s="11">
         <v>101.2</v>
       </c>
       <c r="G7" s="11">
         <v>102</v>
       </c>
       <c r="H7" s="11">
         <v>102.9</v>
       </c>
       <c r="I7" s="12">
         <v>103.7</v>
@@ -1868,80 +1872,83 @@
       </c>
       <c r="AZ7" s="18">
         <v>107.3</v>
       </c>
       <c r="BA7" s="18">
         <v>108.3</v>
       </c>
       <c r="BB7" s="18">
         <v>108.5</v>
       </c>
       <c r="BC7" s="18">
         <v>108.6</v>
       </c>
       <c r="BD7" s="18">
         <v>109</v>
       </c>
       <c r="BE7" s="18">
         <v>109.3</v>
       </c>
       <c r="BF7" s="18">
         <v>109.6</v>
       </c>
       <c r="BG7" s="18">
         <v>109.1</v>
       </c>
-      <c r="BH7" s="40">
+      <c r="BH7" s="39">
         <v>109.1</v>
       </c>
-      <c r="BI7" s="40">
+      <c r="BI7" s="39">
         <v>109.1</v>
       </c>
-      <c r="BJ7" s="40">
+      <c r="BJ7" s="39">
         <v>109.4</v>
       </c>
-      <c r="BK7" s="40">
+      <c r="BK7" s="39">
         <v>97.2</v>
       </c>
-      <c r="BL7" s="42">
+      <c r="BL7" s="41">
         <v>100.2</v>
       </c>
-      <c r="BM7" s="42">
+      <c r="BM7" s="41">
         <v>102.5</v>
       </c>
-      <c r="BN7" s="42">
+      <c r="BN7" s="41">
         <v>104.2</v>
       </c>
-      <c r="BO7" s="40">
+      <c r="BO7" s="39">
         <v>104.3</v>
       </c>
-      <c r="BP7" s="42">
+      <c r="BP7" s="41">
         <v>105.1</v>
       </c>
+      <c r="BQ7" s="41">
+        <v>104.9</v>
+      </c>
     </row>
     <row r="8" spans="1:77" ht="12.75" customHeight="1">
-      <c r="A8" s="39">
+      <c r="A8" s="38">
         <v>10</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>33</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6"/>
       <c r="E8" s="6"/>
       <c r="F8" s="6"/>
       <c r="G8" s="6"/>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="6"/>
       <c r="N8" s="6"/>
       <c r="O8" s="6"/>
       <c r="P8" s="6"/>
       <c r="Q8" s="6"/>
       <c r="R8" s="6"/>
       <c r="S8" s="6"/>
       <c r="T8" s="6">
         <v>103.6</v>
       </c>
@@ -2067,53 +2074,56 @@
       </c>
       <c r="BI8" s="17">
         <v>101.1</v>
       </c>
       <c r="BJ8" s="17">
         <v>101.4</v>
       </c>
       <c r="BK8" s="17">
         <v>107.5</v>
       </c>
       <c r="BL8" s="19">
         <v>105.3</v>
       </c>
       <c r="BM8" s="17">
         <v>104.1</v>
       </c>
       <c r="BN8" s="17">
         <v>103.8</v>
       </c>
       <c r="BO8" s="17">
         <v>103.3</v>
       </c>
       <c r="BP8" s="19">
         <v>104.2</v>
       </c>
+      <c r="BQ8" s="19">
+        <v>104.1</v>
+      </c>
     </row>
     <row r="9" spans="1:77" ht="12.75" customHeight="1">
-      <c r="A9" s="39">
+      <c r="A9" s="38">
         <v>11</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="6">
         <v>102.3</v>
       </c>
       <c r="D9" s="6">
         <v>105.3</v>
       </c>
       <c r="E9" s="6">
         <v>105.4</v>
       </c>
       <c r="F9" s="6">
         <v>105.7</v>
       </c>
       <c r="G9" s="6">
         <v>105.6</v>
       </c>
       <c r="H9" s="6">
         <v>105.8</v>
       </c>
       <c r="I9" s="6">
         <v>106.2</v>
@@ -2273,53 +2283,56 @@
       </c>
       <c r="BI9" s="17">
         <v>107.1</v>
       </c>
       <c r="BJ9" s="19">
         <v>107</v>
       </c>
       <c r="BK9" s="19">
         <v>90</v>
       </c>
       <c r="BL9" s="19">
         <v>91.5</v>
       </c>
       <c r="BM9" s="17">
         <v>91.9</v>
       </c>
       <c r="BN9" s="17">
         <v>94.7</v>
       </c>
       <c r="BO9" s="17">
         <v>96.4</v>
       </c>
       <c r="BP9" s="19">
         <v>99.5</v>
       </c>
+      <c r="BQ9" s="19">
+        <v>99.5</v>
+      </c>
     </row>
     <row r="10" spans="1:77" ht="12.75" customHeight="1">
-      <c r="A10" s="39">
+      <c r="A10" s="38">
         <v>15</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="6">
         <v>92.3</v>
       </c>
       <c r="D10" s="6">
         <v>100.2</v>
       </c>
       <c r="E10" s="6">
         <v>101.2</v>
       </c>
       <c r="F10" s="6">
         <v>104.6</v>
       </c>
       <c r="G10" s="6">
         <v>105.3</v>
       </c>
       <c r="H10" s="6">
         <v>105.5</v>
       </c>
       <c r="I10" s="6">
         <v>104.7</v>
@@ -2479,53 +2492,56 @@
       </c>
       <c r="BI10" s="17">
         <v>103.8</v>
       </c>
       <c r="BJ10" s="19">
         <v>106</v>
       </c>
       <c r="BK10" s="19">
         <v>100</v>
       </c>
       <c r="BL10" s="19">
         <v>102.7</v>
       </c>
       <c r="BM10" s="17">
         <v>103.5</v>
       </c>
       <c r="BN10" s="19">
         <v>102</v>
       </c>
       <c r="BO10" s="17">
         <v>100.7</v>
       </c>
       <c r="BP10" s="19">
         <v>103.6</v>
       </c>
+      <c r="BQ10" s="19">
+        <v>102.2</v>
+      </c>
     </row>
     <row r="11" spans="1:77" ht="12.75" customHeight="1">
-      <c r="A11" s="39">
+      <c r="A11" s="38">
         <v>19</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C11" s="6">
         <v>98.1</v>
       </c>
       <c r="D11" s="6">
         <v>102.1</v>
       </c>
       <c r="E11" s="6">
         <v>104.2</v>
       </c>
       <c r="F11" s="6">
         <v>106.5</v>
       </c>
       <c r="G11" s="6">
         <v>108</v>
       </c>
       <c r="H11" s="6">
         <v>109.4</v>
       </c>
       <c r="I11" s="6">
         <v>109.7</v>
@@ -2685,53 +2701,56 @@
       </c>
       <c r="BI11" s="17">
         <v>109.8</v>
       </c>
       <c r="BJ11" s="17">
         <v>110.6</v>
       </c>
       <c r="BK11" s="17">
         <v>111.5</v>
       </c>
       <c r="BL11" s="19">
         <v>117</v>
       </c>
       <c r="BM11" s="17">
         <v>115.6</v>
       </c>
       <c r="BN11" s="17">
         <v>115.3</v>
       </c>
       <c r="BO11" s="17">
         <v>112.5</v>
       </c>
       <c r="BP11" s="19">
         <v>114.8</v>
       </c>
+      <c r="BQ11" s="19">
+        <v>115</v>
+      </c>
     </row>
     <row r="12" spans="1:77" ht="12.75" customHeight="1">
-      <c r="A12" s="39">
+      <c r="A12" s="38">
         <v>23</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="6">
         <v>83.4</v>
       </c>
       <c r="D12" s="6">
         <v>87</v>
       </c>
       <c r="E12" s="6">
         <v>90.3</v>
       </c>
       <c r="F12" s="6">
         <v>92.9</v>
       </c>
       <c r="G12" s="6">
         <v>95.2</v>
       </c>
       <c r="H12" s="6">
         <v>97.7</v>
       </c>
       <c r="I12" s="6">
         <v>101.2</v>
@@ -2891,53 +2910,56 @@
       </c>
       <c r="BI12" s="17">
         <v>114.7</v>
       </c>
       <c r="BJ12" s="17">
         <v>113.3</v>
       </c>
       <c r="BK12" s="17">
         <v>66.8</v>
       </c>
       <c r="BL12" s="19">
         <v>76.099999999999994</v>
       </c>
       <c r="BM12" s="17">
         <v>82.2</v>
       </c>
       <c r="BN12" s="17">
         <v>88.2</v>
       </c>
       <c r="BO12" s="17">
         <v>92.5</v>
       </c>
       <c r="BP12" s="19">
         <v>94.7</v>
       </c>
+      <c r="BQ12" s="19">
+        <v>94.1</v>
+      </c>
     </row>
     <row r="13" spans="1:77" ht="12.75" customHeight="1">
-      <c r="A13" s="39">
+      <c r="A13" s="38">
         <v>27</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="6">
         <v>94.4</v>
       </c>
       <c r="D13" s="6">
         <v>92.6</v>
       </c>
       <c r="E13" s="6">
         <v>93.7</v>
       </c>
       <c r="F13" s="6">
         <v>92.9</v>
       </c>
       <c r="G13" s="6">
         <v>94</v>
       </c>
       <c r="H13" s="6">
         <v>95.3</v>
       </c>
       <c r="I13" s="6">
         <v>95.2</v>
@@ -3097,53 +3119,56 @@
       </c>
       <c r="BI13" s="17">
         <v>103.1</v>
       </c>
       <c r="BJ13" s="17">
         <v>101.7</v>
       </c>
       <c r="BK13" s="19">
         <v>79.900000000000006</v>
       </c>
       <c r="BL13" s="19">
         <v>86.6</v>
       </c>
       <c r="BM13" s="17">
         <v>88.5</v>
       </c>
       <c r="BN13" s="17">
         <v>91.6</v>
       </c>
       <c r="BO13" s="17">
         <v>92.1</v>
       </c>
       <c r="BP13" s="19">
         <v>93.6</v>
       </c>
+      <c r="BQ13" s="19">
+        <v>93.5</v>
+      </c>
     </row>
     <row r="14" spans="1:77" ht="12.75" customHeight="1">
-      <c r="A14" s="39">
+      <c r="A14" s="38">
         <v>31</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="6">
         <v>96.6</v>
       </c>
       <c r="D14" s="6">
         <v>93.7</v>
       </c>
       <c r="E14" s="6">
         <v>96.9</v>
       </c>
       <c r="F14" s="6">
         <v>99.6</v>
       </c>
       <c r="G14" s="6">
         <v>100.6</v>
       </c>
       <c r="H14" s="6">
         <v>105.4</v>
       </c>
       <c r="I14" s="6">
         <v>106.4</v>
@@ -3303,53 +3328,56 @@
       </c>
       <c r="BI14" s="17">
         <v>109.4</v>
       </c>
       <c r="BJ14" s="17">
         <v>108.9</v>
       </c>
       <c r="BK14" s="17">
         <v>110.3</v>
       </c>
       <c r="BL14" s="19">
         <v>113.5</v>
       </c>
       <c r="BM14" s="17">
         <v>118.4</v>
       </c>
       <c r="BN14" s="17">
         <v>117.9</v>
       </c>
       <c r="BO14" s="17">
         <v>115.2</v>
       </c>
       <c r="BP14" s="19">
         <v>114.2</v>
       </c>
+      <c r="BQ14" s="19">
+        <v>114</v>
+      </c>
     </row>
     <row r="15" spans="1:77" ht="12.75" customHeight="1">
-      <c r="A15" s="39">
+      <c r="A15" s="38">
         <v>33</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>21</v>
       </c>
       <c r="C15" s="6"/>
       <c r="D15" s="6"/>
       <c r="E15" s="6"/>
       <c r="F15" s="6"/>
       <c r="G15" s="6"/>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="6"/>
       <c r="N15" s="6"/>
       <c r="O15" s="6"/>
       <c r="P15" s="6"/>
       <c r="Q15" s="6"/>
       <c r="R15" s="6"/>
       <c r="S15" s="6"/>
       <c r="T15" s="6">
         <v>96.6</v>
       </c>
@@ -3475,53 +3503,56 @@
       </c>
       <c r="BI15" s="17">
         <v>106.9</v>
       </c>
       <c r="BJ15" s="17">
         <v>108.1</v>
       </c>
       <c r="BK15" s="19">
         <v>114.2</v>
       </c>
       <c r="BL15" s="19">
         <v>115.4</v>
       </c>
       <c r="BM15" s="17">
         <v>111.8</v>
       </c>
       <c r="BN15" s="17">
         <v>111.5</v>
       </c>
       <c r="BO15" s="17">
         <v>106.8</v>
       </c>
       <c r="BP15" s="19">
         <v>103.7</v>
       </c>
+      <c r="BQ15" s="19">
+        <v>104.7</v>
+      </c>
     </row>
     <row r="16" spans="1:77" ht="12.75" customHeight="1">
-      <c r="A16" s="39">
+      <c r="A16" s="38">
         <v>35</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="6">
         <v>96.5</v>
       </c>
       <c r="D16" s="6">
         <v>97.7</v>
       </c>
       <c r="E16" s="6">
         <v>98.1</v>
       </c>
       <c r="F16" s="6">
         <v>100.4</v>
       </c>
       <c r="G16" s="6">
         <v>101.1</v>
       </c>
       <c r="H16" s="6">
         <v>101.9</v>
       </c>
       <c r="I16" s="6">
         <v>101.8</v>
@@ -3681,53 +3712,56 @@
       </c>
       <c r="BI16" s="17">
         <v>105.1</v>
       </c>
       <c r="BJ16" s="17">
         <v>105.4</v>
       </c>
       <c r="BK16" s="17">
         <v>106.3</v>
       </c>
       <c r="BL16" s="19">
         <v>105.7</v>
       </c>
       <c r="BM16" s="17">
         <v>105.3</v>
       </c>
       <c r="BN16" s="17">
         <v>105.3</v>
       </c>
       <c r="BO16" s="17">
         <v>104.1</v>
       </c>
       <c r="BP16" s="19">
         <v>103.2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="39">
+      <c r="BQ16" s="19">
+        <v>102.6</v>
+      </c>
+    </row>
+    <row r="17" spans="1:69" ht="12.75" customHeight="1">
+      <c r="A17" s="38">
         <v>39</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>35</v>
       </c>
       <c r="C17" s="6">
         <v>102.6</v>
       </c>
       <c r="D17" s="6">
         <v>101.9</v>
       </c>
       <c r="E17" s="6">
         <v>102.7</v>
       </c>
       <c r="F17" s="6">
         <v>105.6</v>
       </c>
       <c r="G17" s="6">
         <v>106.1</v>
       </c>
       <c r="H17" s="6">
         <v>106.6</v>
       </c>
       <c r="I17" s="6">
         <v>107.5</v>
@@ -3887,53 +3921,56 @@
       </c>
       <c r="BI17" s="17">
         <v>110.3</v>
       </c>
       <c r="BJ17" s="17">
         <v>110.6</v>
       </c>
       <c r="BK17" s="17">
         <v>101.6</v>
       </c>
       <c r="BL17" s="19">
         <v>97.9</v>
       </c>
       <c r="BM17" s="17">
         <v>101.8</v>
       </c>
       <c r="BN17" s="19">
         <v>104</v>
       </c>
       <c r="BO17" s="17">
         <v>104.5</v>
       </c>
       <c r="BP17" s="19">
         <v>104.9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="39">
+      <c r="BQ17" s="19">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="18" spans="1:69" ht="12.75" customHeight="1">
+      <c r="A18" s="38">
         <v>43</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>23</v>
       </c>
       <c r="C18" s="6">
         <v>93</v>
       </c>
       <c r="D18" s="6">
         <v>93.4</v>
       </c>
       <c r="E18" s="6">
         <v>94.9</v>
       </c>
       <c r="F18" s="6">
         <v>97.1</v>
       </c>
       <c r="G18" s="6">
         <v>97.4</v>
       </c>
       <c r="H18" s="6">
         <v>97.7</v>
       </c>
       <c r="I18" s="6">
         <v>97.8</v>
@@ -4093,53 +4130,56 @@
       </c>
       <c r="BI18" s="17">
         <v>104.1</v>
       </c>
       <c r="BJ18" s="17">
         <v>103.3</v>
       </c>
       <c r="BK18" s="17">
         <v>104.4</v>
       </c>
       <c r="BL18" s="19">
         <v>109.3</v>
       </c>
       <c r="BM18" s="17">
         <v>107.5</v>
       </c>
       <c r="BN18" s="17">
         <v>106.9</v>
       </c>
       <c r="BO18" s="17">
         <v>107.2</v>
       </c>
       <c r="BP18" s="19">
         <v>108.7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="39">
+      <c r="BQ18" s="19">
+        <v>110.9</v>
+      </c>
+    </row>
+    <row r="19" spans="1:69" ht="12.75" customHeight="1">
+      <c r="A19" s="38">
         <v>47</v>
       </c>
       <c r="B19" s="7" t="s">
         <v>34</v>
       </c>
       <c r="C19" s="6">
         <v>95</v>
       </c>
       <c r="D19" s="6">
         <v>93.4</v>
       </c>
       <c r="E19" s="6">
         <v>91.7</v>
       </c>
       <c r="F19" s="6">
         <v>95</v>
       </c>
       <c r="G19" s="6">
         <v>96.2</v>
       </c>
       <c r="H19" s="6">
         <v>97.5</v>
       </c>
       <c r="I19" s="6">
         <v>98.1</v>
@@ -4299,53 +4339,56 @@
       </c>
       <c r="BI19" s="17">
         <v>102.9</v>
       </c>
       <c r="BJ19" s="17">
         <v>102.2</v>
       </c>
       <c r="BK19" s="17">
         <v>105.1</v>
       </c>
       <c r="BL19" s="19">
         <v>101</v>
       </c>
       <c r="BM19" s="17">
         <v>104.3</v>
       </c>
       <c r="BN19" s="17">
         <v>103.9</v>
       </c>
       <c r="BO19" s="17">
         <v>104.1</v>
       </c>
       <c r="BP19" s="19">
         <v>104.7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="39">
+      <c r="BQ19" s="19">
+        <v>104.4</v>
+      </c>
+    </row>
+    <row r="20" spans="1:69" ht="12.75" customHeight="1">
+      <c r="A20" s="38">
         <v>55</v>
       </c>
       <c r="B20" s="7" t="s">
         <v>24</v>
       </c>
       <c r="C20" s="6">
         <v>96.7</v>
       </c>
       <c r="D20" s="6">
         <v>98.2</v>
       </c>
       <c r="E20" s="6">
         <v>99.6</v>
       </c>
       <c r="F20" s="6">
         <v>101.7</v>
       </c>
       <c r="G20" s="6">
         <v>102.8</v>
       </c>
       <c r="H20" s="6">
         <v>103</v>
       </c>
       <c r="I20" s="6">
         <v>103</v>
@@ -4505,53 +4548,56 @@
       </c>
       <c r="BI20" s="17">
         <v>104.8</v>
       </c>
       <c r="BJ20" s="19">
         <v>106</v>
       </c>
       <c r="BK20" s="17">
         <v>102.3</v>
       </c>
       <c r="BL20" s="19">
         <v>104.6</v>
       </c>
       <c r="BM20" s="17">
         <v>107.5</v>
       </c>
       <c r="BN20" s="17">
         <v>108.7</v>
       </c>
       <c r="BO20" s="17">
         <v>107.8</v>
       </c>
       <c r="BP20" s="19">
         <v>108.7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="39">
+      <c r="BQ20" s="19">
+        <v>109.8</v>
+      </c>
+    </row>
+    <row r="21" spans="1:69" ht="12.75" customHeight="1">
+      <c r="A21" s="38">
         <v>59</v>
       </c>
       <c r="B21" s="7" t="s">
         <v>25</v>
       </c>
       <c r="C21" s="6">
         <v>96</v>
       </c>
       <c r="D21" s="6">
         <v>99.1</v>
       </c>
       <c r="E21" s="6">
         <v>101.1</v>
       </c>
       <c r="F21" s="6">
         <v>103.1</v>
       </c>
       <c r="G21" s="6">
         <v>101.6</v>
       </c>
       <c r="H21" s="6">
         <v>101.8</v>
       </c>
       <c r="I21" s="6">
         <v>101.7</v>
@@ -4711,53 +4757,56 @@
       </c>
       <c r="BI21" s="17">
         <v>114.1</v>
       </c>
       <c r="BJ21" s="17">
         <v>113.8</v>
       </c>
       <c r="BK21" s="17">
         <v>113.1</v>
       </c>
       <c r="BL21" s="19">
         <v>126.4</v>
       </c>
       <c r="BM21" s="17">
         <v>125</v>
       </c>
       <c r="BN21" s="17">
         <v>120.3</v>
       </c>
       <c r="BO21" s="17">
         <v>116.5</v>
       </c>
       <c r="BP21" s="19">
         <v>114.5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="39">
+      <c r="BQ21" s="19">
+        <v>113.1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:69" ht="12.75" customHeight="1">
+      <c r="A22" s="38">
         <v>61</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="6">
         <v>95.5</v>
       </c>
       <c r="D22" s="6">
         <v>100.9</v>
       </c>
       <c r="E22" s="6">
         <v>103.8</v>
       </c>
       <c r="F22" s="6">
         <v>104.6</v>
       </c>
       <c r="G22" s="6">
         <v>106.9</v>
       </c>
       <c r="H22" s="6">
         <v>106.5</v>
       </c>
       <c r="I22" s="6">
         <v>104.4</v>
@@ -4917,53 +4966,56 @@
       </c>
       <c r="BI22" s="17">
         <v>114.4</v>
       </c>
       <c r="BJ22" s="17">
         <v>113.9</v>
       </c>
       <c r="BK22" s="17">
         <v>120.2</v>
       </c>
       <c r="BL22" s="19">
         <v>118.9</v>
       </c>
       <c r="BM22" s="17">
         <v>119.4</v>
       </c>
       <c r="BN22" s="17">
         <v>125.2</v>
       </c>
       <c r="BO22" s="17">
         <v>123.3</v>
       </c>
       <c r="BP22" s="19">
         <v>126.3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="39">
+      <c r="BQ22" s="19">
+        <v>124.1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:69" ht="12.75" customHeight="1">
+      <c r="A23" s="38">
         <v>62</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>27</v>
       </c>
       <c r="C23" s="6"/>
       <c r="D23" s="6"/>
       <c r="E23" s="6"/>
       <c r="F23" s="6"/>
       <c r="G23" s="6"/>
       <c r="H23" s="6"/>
       <c r="I23" s="6"/>
       <c r="J23" s="6"/>
       <c r="K23" s="6"/>
       <c r="L23" s="6"/>
       <c r="M23" s="6"/>
       <c r="N23" s="6"/>
       <c r="O23" s="6"/>
       <c r="P23" s="6"/>
       <c r="Q23" s="6"/>
       <c r="R23" s="6"/>
       <c r="S23" s="6"/>
       <c r="T23" s="6">
         <v>105.1</v>
       </c>
@@ -5089,53 +5141,56 @@
       </c>
       <c r="BI23" s="17">
         <v>101.1</v>
       </c>
       <c r="BJ23" s="17">
         <v>103.2</v>
       </c>
       <c r="BK23" s="17">
         <v>105.6</v>
       </c>
       <c r="BL23" s="19">
         <v>111.4</v>
       </c>
       <c r="BM23" s="17">
         <v>114.7</v>
       </c>
       <c r="BN23" s="17">
         <v>120.4</v>
       </c>
       <c r="BO23" s="17">
         <v>118.7</v>
       </c>
       <c r="BP23" s="19">
         <v>117</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="39">
+      <c r="BQ23" s="19">
+        <v>115.9</v>
+      </c>
+    </row>
+    <row r="24" spans="1:69" ht="12.75" customHeight="1">
+      <c r="A24" s="38">
         <v>63</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>28</v>
       </c>
       <c r="C24" s="6">
         <v>104.9</v>
       </c>
       <c r="D24" s="6">
         <v>104.4</v>
       </c>
       <c r="E24" s="6">
         <v>104.1</v>
       </c>
       <c r="F24" s="6">
         <v>104.3</v>
       </c>
       <c r="G24" s="6">
         <v>104.8</v>
       </c>
       <c r="H24" s="6">
         <v>104.9</v>
       </c>
       <c r="I24" s="6">
         <v>104</v>
@@ -5295,53 +5350,56 @@
       </c>
       <c r="BI24" s="19">
         <v>99</v>
       </c>
       <c r="BJ24" s="17">
         <v>99.1</v>
       </c>
       <c r="BK24" s="17">
         <v>98.4</v>
       </c>
       <c r="BL24" s="19">
         <v>87.4</v>
       </c>
       <c r="BM24" s="19">
         <v>93</v>
       </c>
       <c r="BN24" s="19">
         <v>97.8</v>
       </c>
       <c r="BO24" s="17">
         <v>98.2</v>
       </c>
       <c r="BP24" s="19">
         <v>99.8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="39">
+      <c r="BQ24" s="19">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="25" spans="1:69" ht="12.75" customHeight="1">
+      <c r="A25" s="38">
         <v>71</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>29</v>
       </c>
       <c r="C25" s="6">
         <v>97</v>
       </c>
       <c r="D25" s="6">
         <v>102.5</v>
       </c>
       <c r="E25" s="6">
         <v>105.4</v>
       </c>
       <c r="F25" s="6">
         <v>110.9</v>
       </c>
       <c r="G25" s="6">
         <v>107.9</v>
       </c>
       <c r="H25" s="6">
         <v>108.7</v>
       </c>
       <c r="I25" s="6">
         <v>109.4</v>
@@ -5501,53 +5559,56 @@
       </c>
       <c r="BI25" s="17">
         <v>118.6</v>
       </c>
       <c r="BJ25" s="17">
         <v>117.6</v>
       </c>
       <c r="BK25" s="17">
         <v>104.8</v>
       </c>
       <c r="BL25" s="19">
         <v>110.6</v>
       </c>
       <c r="BM25" s="17">
         <v>111.5</v>
       </c>
       <c r="BN25" s="17">
         <v>113.4</v>
       </c>
       <c r="BO25" s="17">
         <v>110.4</v>
       </c>
       <c r="BP25" s="19">
         <v>108.7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="39">
+      <c r="BQ25" s="19">
+        <v>108.6</v>
+      </c>
+    </row>
+    <row r="26" spans="1:69" ht="12.75" customHeight="1">
+      <c r="A26" s="38">
         <v>75</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>30</v>
       </c>
       <c r="C26" s="6">
         <v>94.9</v>
       </c>
       <c r="D26" s="6">
         <v>97</v>
       </c>
       <c r="E26" s="6">
         <v>101.1</v>
       </c>
       <c r="F26" s="6">
         <v>107.6</v>
       </c>
       <c r="G26" s="6">
         <v>107.8</v>
       </c>
       <c r="H26" s="6">
         <v>108.9</v>
       </c>
       <c r="I26" s="6">
         <v>109.1</v>
@@ -5707,53 +5768,56 @@
       </c>
       <c r="BI26" s="17">
         <v>111.4</v>
       </c>
       <c r="BJ26" s="17">
         <v>112.8</v>
       </c>
       <c r="BK26" s="17">
         <v>104.2</v>
       </c>
       <c r="BL26" s="19">
         <v>109.4</v>
       </c>
       <c r="BM26" s="17">
         <v>111.1</v>
       </c>
       <c r="BN26" s="17">
         <v>110.3</v>
       </c>
       <c r="BO26" s="17">
         <v>109.3</v>
       </c>
       <c r="BP26" s="19">
         <v>108.7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="39">
+      <c r="BQ26" s="19">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="27" spans="1:69" ht="12.75" customHeight="1">
+      <c r="A27" s="38">
         <v>79</v>
       </c>
       <c r="B27" s="7" t="s">
         <v>31</v>
       </c>
       <c r="C27" s="6">
         <v>104.4</v>
       </c>
       <c r="D27" s="6">
         <v>104.9</v>
       </c>
       <c r="E27" s="6">
         <v>105.4</v>
       </c>
       <c r="F27" s="6">
         <v>110.1</v>
       </c>
       <c r="G27" s="6">
         <v>107.5</v>
       </c>
       <c r="H27" s="6">
         <v>106.1</v>
       </c>
       <c r="I27" s="6">
         <v>105.8</v>
@@ -5913,95 +5977,99 @@
       </c>
       <c r="BI27" s="17">
         <v>114.2</v>
       </c>
       <c r="BJ27" s="17">
         <v>116.7</v>
       </c>
       <c r="BK27" s="17">
         <v>102.1</v>
       </c>
       <c r="BL27" s="19">
         <v>108</v>
       </c>
       <c r="BM27" s="17">
         <v>111.3</v>
       </c>
       <c r="BN27" s="17">
         <v>110.4</v>
       </c>
       <c r="BO27" s="17">
         <v>112.5</v>
       </c>
       <c r="BP27" s="19">
         <v>114.6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B29" s="49" t="s">
+      <c r="BQ27" s="19">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="29" spans="1:69" ht="12.75" customHeight="1">
+      <c r="B29" s="44" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="30" spans="1:68" ht="12.75" customHeight="1">
-[...2 lines deleted...]
-    <row r="31" spans="1:68" ht="12.75" customHeight="1">
+    <row r="30" spans="1:69" ht="12.75" customHeight="1">
+      <c r="B30" s="44"/>
+    </row>
+    <row r="31" spans="1:69" ht="12.75" customHeight="1">
       <c r="B31" s="9"/>
     </row>
-    <row r="32" spans="1:68" ht="12.75" customHeight="1">
+    <row r="32" spans="1:69" ht="12.75" customHeight="1">
       <c r="B32" s="9"/>
     </row>
     <row r="33" spans="2:2" ht="12.75" customHeight="1">
       <c r="B33" s="9"/>
     </row>
     <row r="34" spans="2:2" ht="12.75" customHeight="1">
       <c r="B34" s="9"/>
     </row>
     <row r="35" spans="2:2" ht="12.75" customHeight="1">
       <c r="B35" s="9"/>
     </row>
     <row r="36" spans="2:2" ht="12.75" customHeight="1">
       <c r="B36" s="9"/>
     </row>
     <row r="37" spans="2:2" ht="12.75" customHeight="1">
       <c r="B37" s="9"/>
     </row>
     <row r="38" spans="2:2" ht="12.75" customHeight="1">
       <c r="B38" s="9"/>
     </row>
   </sheetData>
-  <mergeCells count="10">
+  <mergeCells count="11">
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="A1:B1"/>
+    <mergeCell ref="AM5:AX5"/>
+    <mergeCell ref="AY5:BJ5"/>
+    <mergeCell ref="BK5:BQ5"/>
+    <mergeCell ref="BM4:BQ4"/>
     <mergeCell ref="B29:B30"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="AA5:AL5"/>
     <mergeCell ref="C5:N5"/>
     <mergeCell ref="O5:Z5"/>
-    <mergeCell ref="A5:A6"/>
-[...3 lines deleted...]
-    <mergeCell ref="BK5:BP5"/>
   </mergeCells>
   <pageMargins left="0.11811023622047245" right="0.11811023622047245" top="0.15748031496062992" bottom="0.15748031496062992" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="63" orientation="landscape" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>
       <vt:lpstr>Conventions</vt:lpstr>