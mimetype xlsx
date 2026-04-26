--- v0 (2026-04-03)
+++ v1 (2026-04-26)
@@ -5,78 +5,78 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="20417"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\172.16.0.35\public\Департамент национальных счетов\Управление счета производства\1. Асема\КЭИ 2026\02\Динамические таблицы\анг\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\172.16.0.35\public\Департамент национальных счетов\Управление счета производства\1. Асема\КЭИ 2026\03\Динамические таблицы\анг\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{837A6143-4A60-46C7-B38D-A0627B9ED32B}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EA6C1285-1DD4-4AA8-8E15-5E26666EA6A3}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="17325" windowHeight="10770" tabRatio="413" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="14115" windowHeight="8970" tabRatio="413" firstSheet="1" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="2" r:id="rId1"/>
     <sheet name="Conventions" sheetId="3" r:id="rId2"/>
     <sheet name="2021-2026" sheetId="1" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="2">'2021-2026'!$A$1:$G$10</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">'2021-2026'!$A$1:$G$113</definedName>
   </definedNames>
   <calcPr calcId="191029" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="D60" i="1" l="1"/>
   <c r="C60" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="113" uniqueCount="61">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="114" uniqueCount="61">
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
     <t>August</t>
   </si>
   <si>
@@ -1071,51 +1071,51 @@
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/433551/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/427637/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25797/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A2:B22"/>
   <sheetViews>
     <sheetView topLeftCell="A4" workbookViewId="0">
-      <selection activeCell="B19" sqref="B19"/>
+      <selection activeCell="B21" sqref="B21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="40.7109375" customWidth="1"/>
     <col min="2" max="2" width="73.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2" ht="25.5">
       <c r="A2" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B2" s="27" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="25.5">
       <c r="A3" s="14" t="s">
         <v>18</v>
       </c>
       <c r="B3" s="28" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="4" spans="1:2" ht="25.5">
@@ -1201,59 +1201,59 @@
     <row r="14" spans="1:2" ht="36" customHeight="1">
       <c r="A14" s="33"/>
       <c r="B14" s="29" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="32" t="s">
         <v>31</v>
       </c>
       <c r="B15" s="19" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="33"/>
       <c r="B16" s="19" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="14" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="20">
-        <v>46097</v>
+        <v>46127</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="20">
-        <v>46127</v>
+        <v>46156</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="14" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="16" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="20" spans="1:2" ht="17.25" customHeight="1">
       <c r="A20" s="14" t="s">
         <v>36</v>
       </c>
       <c r="B20" s="16" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="14" t="s">
         <v>37</v>
       </c>
       <c r="B21" s="21" t="s">
         <v>38</v>
       </c>
@@ -1338,55 +1338,55 @@
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="25"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="25"/>
     </row>
     <row r="15" spans="2:2">
       <c r="B15" s="25"/>
     </row>
     <row r="16" spans="2:2">
       <c r="B16" s="25"/>
     </row>
     <row r="17" spans="2:2">
       <c r="B17" s="26" t="s">
         <v>46</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="A1:M78"/>
+  <dimension ref="A1:M79"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="160" zoomScaleNormal="160" zoomScaleSheetLayoutView="115" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="D82" sqref="D82"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="160" zoomScaleNormal="160" zoomScaleSheetLayoutView="160" workbookViewId="0">
+      <pane ySplit="10" topLeftCell="A71" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="C82" sqref="C82"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10" style="2" customWidth="1"/>
     <col min="2" max="3" width="17.42578125" style="2" customWidth="1"/>
     <col min="4" max="4" width="19.28515625" style="2" customWidth="1"/>
     <col min="5" max="5" width="16.7109375" style="2" customWidth="1"/>
     <col min="6" max="6" width="15.5703125" style="2" customWidth="1"/>
     <col min="7" max="7" width="12.85546875" style="2" customWidth="1"/>
     <col min="8" max="8" width="9.5703125" style="2" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="22.5">
       <c r="A1" s="31" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
     </row>
     <row r="3" spans="1:6" ht="12.75">
       <c r="B3" s="37" t="s">
@@ -2375,63 +2375,77 @@
       </c>
       <c r="C77" s="10">
         <v>8101.4</v>
       </c>
       <c r="D77" s="10">
         <v>8101.4</v>
       </c>
       <c r="E77" s="10">
         <v>97.2</v>
       </c>
     </row>
     <row r="78" spans="2:5">
       <c r="B78" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C78" s="10">
         <v>9091.6</v>
       </c>
       <c r="D78" s="10">
         <v>17193</v>
       </c>
       <c r="E78" s="13">
         <v>100.2</v>
       </c>
     </row>
+    <row r="79" spans="2:5">
+      <c r="B79" s="13" t="s">
+        <v>2</v>
+      </c>
+      <c r="C79" s="10">
+        <v>11447</v>
+      </c>
+      <c r="D79" s="10">
+        <v>28640</v>
+      </c>
+      <c r="E79" s="13">
+        <v>102.5</v>
+      </c>
+    </row>
   </sheetData>
   <mergeCells count="11">
+    <mergeCell ref="B76:E76"/>
+    <mergeCell ref="B63:E63"/>
+    <mergeCell ref="B50:E50"/>
+    <mergeCell ref="B37:E37"/>
+    <mergeCell ref="B24:E24"/>
     <mergeCell ref="B11:E11"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="E5:E9"/>
     <mergeCell ref="D5:D9"/>
     <mergeCell ref="C5:C9"/>
     <mergeCell ref="B5:B9"/>
-    <mergeCell ref="B76:E76"/>
-[...3 lines deleted...]
-    <mergeCell ref="B24:E24"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="1.1811023622047245" right="0.31496062992125984" top="0.51181102362204722" bottom="0.47244094488188981" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup scale="95" orientation="portrait" horizontalDpi="4294967292" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>