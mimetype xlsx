--- v1 (2026-04-26)
+++ v2 (2026-05-22)
@@ -5,78 +5,78 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="20417"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\172.16.0.35\public\Департамент национальных счетов\Управление счета производства\1. Асема\КЭИ 2026\03\Динамические таблицы\анг\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\172.16.0.35\public\Департамент национальных счетов\Управление счета производства\1. Асема\КЭИ 2026\04\Динамические таблицы\анг\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EA6C1285-1DD4-4AA8-8E15-5E26666EA6A3}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6616AE4F-09A9-4074-9E16-DFAC9863DE1E}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="14115" windowHeight="8970" tabRatio="413" firstSheet="1" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="14205" windowHeight="11040" tabRatio="413" firstSheet="1" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="2" r:id="rId1"/>
     <sheet name="Conventions" sheetId="3" r:id="rId2"/>
     <sheet name="2021-2026" sheetId="1" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'2021-2026'!$A$1:$G$113</definedName>
   </definedNames>
   <calcPr calcId="191029" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="D60" i="1" l="1"/>
   <c r="C60" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="114" uniqueCount="61">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="115" uniqueCount="61">
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
     <t>August</t>
   </si>
   <si>
@@ -227,63 +227,63 @@
   <si>
     <t>billon tenge                                                                                                                                                                       as a percentage</t>
   </si>
   <si>
     <t>Dinamics since 2021</t>
   </si>
   <si>
     <t>A short-term economic indicator is an indicator that characterizes economic development trends. Its calculation is carried out to ensure efficiency and is based on a change in output by b basic industries: agriculture, industry, construction, trade, transport and communications.</t>
   </si>
   <si>
     <t>The calculation is made by summing up the output of the basic industries for the reporting period.                                                                                                                                                                             Calculated by dividing the value of a certain indicator in the current period, estimated in the prices of the base period, by its value in the base period.</t>
   </si>
   <si>
     <t>Statistical data of BNS</t>
   </si>
   <si>
     <t>The calculation of the short-term economic indicator is carried out to ensure efficiency and is based on changes in output indices for basic sectors: agriculture, industry, construction, trade, transport and communications, accounting for over 60% of GDP.</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/4630450</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/4023005</t>
   </si>
   <si>
-    <t xml:space="preserve">Gross domestic product by the production method with highlighting share of Oil and gas, raw sources sectors (2024) </t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">
  d.ibraeva@aspire.gov.kz
 a.kabylbekova@aspire.gov.kz </t>
   </si>
   <si>
     <t xml:space="preserve">Kabylbekova A.B.,Ibraeva D.K.
 </t>
+  </si>
+  <si>
+    <t>GDP by method of production (January-December 2025)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gross regional product (January- December 2025 ) </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="20">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -1059,63 +1059,63 @@
           <a:pathLst/>
         </a:custGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/433551/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/427637/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25797/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/483103/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/482704/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25797/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A2:B22"/>
   <sheetViews>
     <sheetView topLeftCell="A4" workbookViewId="0">
-      <selection activeCell="B21" sqref="B21"/>
+      <selection activeCell="B26" sqref="B26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="40.7109375" customWidth="1"/>
     <col min="2" max="2" width="73.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2" ht="25.5">
       <c r="A2" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B2" s="27" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="25.5">
       <c r="A3" s="14" t="s">
         <v>18</v>
       </c>
       <c r="B3" s="28" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="4" spans="1:2" ht="25.5">
@@ -1168,135 +1168,135 @@
     </row>
     <row r="10" spans="1:2" ht="17.25" customHeight="1">
       <c r="A10" s="14" t="s">
         <v>26</v>
       </c>
       <c r="B10" s="16" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="11" spans="1:2" ht="40.5" customHeight="1">
       <c r="A11" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B11" s="16" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="14" t="s">
         <v>28</v>
       </c>
       <c r="B12" s="18" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="13" spans="1:2" ht="27" customHeight="1">
+    <row r="13" spans="1:2" ht="18" customHeight="1">
       <c r="A13" s="32" t="s">
         <v>30</v>
       </c>
       <c r="B13" s="29" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:2" ht="36" customHeight="1">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="16.5" customHeight="1">
       <c r="A14" s="33"/>
       <c r="B14" s="29" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="32" t="s">
         <v>31</v>
       </c>
       <c r="B15" s="19" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="33"/>
       <c r="B16" s="19" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="14" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="20">
         <v>46127</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="20">
         <v>46156</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="14" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="16" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="20" spans="1:2" ht="17.25" customHeight="1">
       <c r="A20" s="14" t="s">
         <v>36</v>
       </c>
       <c r="B20" s="16" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="14" t="s">
         <v>37</v>
       </c>
       <c r="B21" s="21" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="22" spans="1:2" ht="27" customHeight="1">
       <c r="A22" s="14" t="s">
         <v>39</v>
       </c>
       <c r="B22" s="30" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A13:A14"/>
     <mergeCell ref="A15:A16"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
-    <hyperlink ref="B13" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
-    <hyperlink ref="B14" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
+    <hyperlink ref="B13" r:id="rId2" xr:uid="{ABFF7BC6-2BEA-4CC2-993A-9EAC4C7212DA}"/>
+    <hyperlink ref="B14" r:id="rId3" xr:uid="{9B165CC2-50E3-45C9-B528-411033BF7DA2}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B3:B17"/>
   <sheetViews>
     <sheetView topLeftCell="A2" workbookViewId="0">
       <selection activeCell="B40" sqref="B39:B40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="2" max="2" width="85.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="3" spans="2:2">
       <c r="B3" s="22" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="4" spans="2:2">
@@ -1338,55 +1338,55 @@
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="25"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="25"/>
     </row>
     <row r="15" spans="2:2">
       <c r="B15" s="25"/>
     </row>
     <row r="16" spans="2:2">
       <c r="B16" s="25"/>
     </row>
     <row r="17" spans="2:2">
       <c r="B17" s="26" t="s">
         <v>46</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="A1:M79"/>
+  <dimension ref="A1:M80"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="160" zoomScaleNormal="160" zoomScaleSheetLayoutView="160" workbookViewId="0">
-      <pane ySplit="10" topLeftCell="A71" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="C82" sqref="C82"/>
+      <pane ySplit="10" topLeftCell="A77" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="C84" sqref="C84"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10" style="2" customWidth="1"/>
     <col min="2" max="3" width="17.42578125" style="2" customWidth="1"/>
     <col min="4" max="4" width="19.28515625" style="2" customWidth="1"/>
     <col min="5" max="5" width="16.7109375" style="2" customWidth="1"/>
     <col min="6" max="6" width="15.5703125" style="2" customWidth="1"/>
     <col min="7" max="7" width="12.85546875" style="2" customWidth="1"/>
     <col min="8" max="8" width="9.5703125" style="2" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="22.5">
       <c r="A1" s="31" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
     </row>
     <row r="3" spans="1:6" ht="12.75">
       <c r="B3" s="37" t="s">
@@ -2387,50 +2387,64 @@
       <c r="B78" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C78" s="10">
         <v>9091.6</v>
       </c>
       <c r="D78" s="10">
         <v>17193</v>
       </c>
       <c r="E78" s="13">
         <v>100.2</v>
       </c>
     </row>
     <row r="79" spans="2:5">
       <c r="B79" s="13" t="s">
         <v>2</v>
       </c>
       <c r="C79" s="10">
         <v>11447</v>
       </c>
       <c r="D79" s="10">
         <v>28640</v>
       </c>
       <c r="E79" s="13">
         <v>102.5</v>
+      </c>
+    </row>
+    <row r="80" spans="2:5">
+      <c r="B80" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C80" s="10">
+        <v>11357.9</v>
+      </c>
+      <c r="D80" s="10">
+        <v>39998</v>
+      </c>
+      <c r="E80" s="10">
+        <v>104.2</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="B76:E76"/>
     <mergeCell ref="B63:E63"/>
     <mergeCell ref="B50:E50"/>
     <mergeCell ref="B37:E37"/>
     <mergeCell ref="B24:E24"/>
     <mergeCell ref="B11:E11"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="E5:E9"/>
     <mergeCell ref="D5:D9"/>
     <mergeCell ref="C5:C9"/>
     <mergeCell ref="B5:B9"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="1.1811023622047245" right="0.31496062992125984" top="0.51181102362204722" bottom="0.47244094488188981" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup scale="95" orientation="portrait" horizontalDpi="4294967292" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">