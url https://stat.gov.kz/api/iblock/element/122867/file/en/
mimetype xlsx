--- v2 (2026-05-22)
+++ v3 (2026-07-03)
@@ -5,78 +5,78 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="20417"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\172.16.0.35\public\Департамент национальных счетов\Управление счета производства\1. Асема\КЭИ 2026\04\Динамические таблицы\анг\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\172.16.0.35\public\Департамент национальных счетов\Управление счета производства\1. Асема\КЭИ 2026\05\Динамические таблицы\анг\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6616AE4F-09A9-4074-9E16-DFAC9863DE1E}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E3282C03-723F-4929-AB73-41C82E9D7107}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="14205" windowHeight="11040" tabRatio="413" firstSheet="1" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="13530" windowHeight="9840" tabRatio="413" firstSheet="1" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="2" r:id="rId1"/>
     <sheet name="Conventions" sheetId="3" r:id="rId2"/>
     <sheet name="2021-2026" sheetId="1" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'2021-2026'!$A$1:$G$113</definedName>
   </definedNames>
   <calcPr calcId="191029" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="D60" i="1" l="1"/>
   <c r="C60" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="115" uniqueCount="61">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="116" uniqueCount="61">
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
     <t>August</t>
   </si>
   <si>
@@ -1071,51 +1071,51 @@
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/483103/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/482704/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25797/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A2:B22"/>
   <sheetViews>
     <sheetView topLeftCell="A4" workbookViewId="0">
-      <selection activeCell="B26" sqref="B26"/>
+      <selection activeCell="B22" sqref="B22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="40.7109375" customWidth="1"/>
     <col min="2" max="2" width="73.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2" ht="25.5">
       <c r="A2" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B2" s="27" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="25.5">
       <c r="A3" s="14" t="s">
         <v>18</v>
       </c>
       <c r="B3" s="28" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="4" spans="1:2" ht="25.5">
@@ -1201,59 +1201,59 @@
     <row r="14" spans="1:2" ht="16.5" customHeight="1">
       <c r="A14" s="33"/>
       <c r="B14" s="29" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="32" t="s">
         <v>31</v>
       </c>
       <c r="B15" s="19" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="33"/>
       <c r="B16" s="19" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="14" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="20">
-        <v>46127</v>
+        <v>46188</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="20">
-        <v>46156</v>
+        <v>46218</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="14" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="16" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="20" spans="1:2" ht="17.25" customHeight="1">
       <c r="A20" s="14" t="s">
         <v>36</v>
       </c>
       <c r="B20" s="16" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="14" t="s">
         <v>37</v>
       </c>
       <c r="B21" s="21" t="s">
         <v>38</v>
       </c>
@@ -1338,55 +1338,55 @@
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="25"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="25"/>
     </row>
     <row r="15" spans="2:2">
       <c r="B15" s="25"/>
     </row>
     <row r="16" spans="2:2">
       <c r="B16" s="25"/>
     </row>
     <row r="17" spans="2:2">
       <c r="B17" s="26" t="s">
         <v>46</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="A1:M80"/>
+  <dimension ref="A1:M81"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="160" zoomScaleNormal="160" zoomScaleSheetLayoutView="160" workbookViewId="0">
       <pane ySplit="10" topLeftCell="A77" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="C84" sqref="C84"/>
+      <selection pane="bottomLeft" activeCell="E88" sqref="E88"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10" style="2" customWidth="1"/>
     <col min="2" max="3" width="17.42578125" style="2" customWidth="1"/>
     <col min="4" max="4" width="19.28515625" style="2" customWidth="1"/>
     <col min="5" max="5" width="16.7109375" style="2" customWidth="1"/>
     <col min="6" max="6" width="15.5703125" style="2" customWidth="1"/>
     <col min="7" max="7" width="12.85546875" style="2" customWidth="1"/>
     <col min="8" max="8" width="9.5703125" style="2" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="22.5">
       <c r="A1" s="31" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
     </row>
     <row r="3" spans="1:6" ht="12.75">
       <c r="B3" s="37" t="s">
@@ -2403,63 +2403,77 @@
       </c>
       <c r="C79" s="10">
         <v>11447</v>
       </c>
       <c r="D79" s="10">
         <v>28640</v>
       </c>
       <c r="E79" s="13">
         <v>102.5</v>
       </c>
     </row>
     <row r="80" spans="2:5">
       <c r="B80" s="10" t="s">
         <v>3</v>
       </c>
       <c r="C80" s="10">
         <v>11357.9</v>
       </c>
       <c r="D80" s="10">
         <v>39998</v>
       </c>
       <c r="E80" s="10">
         <v>104.2</v>
       </c>
     </row>
+    <row r="81" spans="2:5">
+      <c r="B81" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="C81" s="10">
+        <v>11867.1</v>
+      </c>
+      <c r="D81" s="10">
+        <v>51833.599999999999</v>
+      </c>
+      <c r="E81" s="10">
+        <v>104.3</v>
+      </c>
+    </row>
   </sheetData>
   <mergeCells count="11">
-    <mergeCell ref="B76:E76"/>
-[...3 lines deleted...]
-    <mergeCell ref="B24:E24"/>
     <mergeCell ref="B11:E11"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="E5:E9"/>
     <mergeCell ref="D5:D9"/>
     <mergeCell ref="C5:C9"/>
     <mergeCell ref="B5:B9"/>
+    <mergeCell ref="B76:E76"/>
+    <mergeCell ref="B63:E63"/>
+    <mergeCell ref="B50:E50"/>
+    <mergeCell ref="B37:E37"/>
+    <mergeCell ref="B24:E24"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="1.1811023622047245" right="0.31496062992125984" top="0.51181102362204722" bottom="0.47244094488188981" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup scale="95" orientation="portrait" horizontalDpi="4294967292" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>