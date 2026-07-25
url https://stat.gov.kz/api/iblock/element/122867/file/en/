--- v3 (2026-07-03)
+++ v4 (2026-07-25)
@@ -5,78 +5,78 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="20417"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\172.16.0.35\public\Департамент национальных счетов\Управление счета производства\1. Асема\КЭИ 2026\05\Динамические таблицы\анг\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\172.16.0.35\public\Департамент национальных счетов\Управление счета производства\ОПЕРАТИВКА\2. КЭИ РК и регионы\КЭИ 2026\06\Динамические таблицы\анг\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E3282C03-723F-4929-AB73-41C82E9D7107}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7AD93D16-A738-4C5F-9EEF-D516EF229A98}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="13530" windowHeight="9840" tabRatio="413" firstSheet="1" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="13680" windowHeight="10485" tabRatio="413" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="2" r:id="rId1"/>
     <sheet name="Conventions" sheetId="3" r:id="rId2"/>
     <sheet name="2021-2026" sheetId="1" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'2021-2026'!$A$1:$G$113</definedName>
   </definedNames>
   <calcPr calcId="191029" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="D60" i="1" l="1"/>
   <c r="C60" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="116" uniqueCount="61">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="117" uniqueCount="61">
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
     <t>August</t>
   </si>
   <si>
@@ -236,54 +236,54 @@
   <si>
     <t>The calculation is made by summing up the output of the basic industries for the reporting period.                                                                                                                                                                             Calculated by dividing the value of a certain indicator in the current period, estimated in the prices of the base period, by its value in the base period.</t>
   </si>
   <si>
     <t>Statistical data of BNS</t>
   </si>
   <si>
     <t>The calculation of the short-term economic indicator is carried out to ensure efficiency and is based on changes in output indices for basic sectors: agriculture, industry, construction, trade, transport and communications, accounting for over 60% of GDP.</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/4630450</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/4023005</t>
   </si>
   <si>
     <t xml:space="preserve">
  d.ibraeva@aspire.gov.kz
 a.kabylbekova@aspire.gov.kz </t>
   </si>
   <si>
     <t xml:space="preserve">Kabylbekova A.B.,Ibraeva D.K.
 </t>
   </si>
   <si>
-    <t>GDP by method of production (January-December 2025)</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Gross regional product (January- December 2025 ) </t>
+    <t xml:space="preserve">GDP by method of production (January-March 2026 (reported data)) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gross regional product (January-March 2026) </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="20">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -1059,63 +1059,63 @@
           <a:pathLst/>
         </a:custGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/483103/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/482704/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25797/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/507192/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/505535/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25797/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A2:B22"/>
   <sheetViews>
-    <sheetView topLeftCell="A4" workbookViewId="0">
-      <selection activeCell="B22" sqref="B22"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B20" sqref="B20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="40.7109375" customWidth="1"/>
     <col min="2" max="2" width="73.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2" ht="25.5">
       <c r="A2" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B2" s="27" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="25.5">
       <c r="A3" s="14" t="s">
         <v>18</v>
       </c>
       <c r="B3" s="28" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="4" spans="1:2" ht="25.5">
@@ -1201,59 +1201,59 @@
     <row r="14" spans="1:2" ht="16.5" customHeight="1">
       <c r="A14" s="33"/>
       <c r="B14" s="29" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="32" t="s">
         <v>31</v>
       </c>
       <c r="B15" s="19" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="33"/>
       <c r="B16" s="19" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="14" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="20">
-        <v>46188</v>
+        <v>46218</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="20">
-        <v>46218</v>
+        <v>46248</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="14" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="16" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="20" spans="1:2" ht="17.25" customHeight="1">
       <c r="A20" s="14" t="s">
         <v>36</v>
       </c>
       <c r="B20" s="16" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="14" t="s">
         <v>37</v>
       </c>
       <c r="B21" s="21" t="s">
         <v>38</v>
       </c>
@@ -1263,51 +1263,51 @@
         <v>39</v>
       </c>
       <c r="B22" s="30" t="s">
         <v>57</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A13:A14"/>
     <mergeCell ref="A15:A16"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
     <hyperlink ref="B13" r:id="rId2" xr:uid="{ABFF7BC6-2BEA-4CC2-993A-9EAC4C7212DA}"/>
     <hyperlink ref="B14" r:id="rId3" xr:uid="{9B165CC2-50E3-45C9-B528-411033BF7DA2}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B3:B17"/>
   <sheetViews>
-    <sheetView topLeftCell="A2" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="B40" sqref="B39:B40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="2" max="2" width="85.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="3" spans="2:2">
       <c r="B3" s="22" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="4" spans="2:2">
       <c r="B4" s="22" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="5" spans="2:2">
       <c r="B5" s="22" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="6" spans="2:2">
       <c r="B6" s="22" t="s">
@@ -1338,55 +1338,55 @@
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="25"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="25"/>
     </row>
     <row r="15" spans="2:2">
       <c r="B15" s="25"/>
     </row>
     <row r="16" spans="2:2">
       <c r="B16" s="25"/>
     </row>
     <row r="17" spans="2:2">
       <c r="B17" s="26" t="s">
         <v>46</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="A1:M81"/>
+  <dimension ref="A1:M82"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="160" zoomScaleNormal="160" zoomScaleSheetLayoutView="160" workbookViewId="0">
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="130" zoomScaleNormal="160" zoomScaleSheetLayoutView="130" workbookViewId="0">
       <pane ySplit="10" topLeftCell="A77" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="E88" sqref="E88"/>
+      <selection pane="bottomLeft" activeCell="F89" sqref="F89"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10" style="2" customWidth="1"/>
     <col min="2" max="3" width="17.42578125" style="2" customWidth="1"/>
     <col min="4" max="4" width="19.28515625" style="2" customWidth="1"/>
     <col min="5" max="5" width="16.7109375" style="2" customWidth="1"/>
     <col min="6" max="6" width="15.5703125" style="2" customWidth="1"/>
     <col min="7" max="7" width="12.85546875" style="2" customWidth="1"/>
     <col min="8" max="8" width="9.5703125" style="2" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="22.5">
       <c r="A1" s="31" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
     </row>
     <row r="3" spans="1:6" ht="12.75">
       <c r="B3" s="37" t="s">
@@ -2415,50 +2415,64 @@
       <c r="B80" s="10" t="s">
         <v>3</v>
       </c>
       <c r="C80" s="10">
         <v>11357.9</v>
       </c>
       <c r="D80" s="10">
         <v>39998</v>
       </c>
       <c r="E80" s="10">
         <v>104.2</v>
       </c>
     </row>
     <row r="81" spans="2:5">
       <c r="B81" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C81" s="10">
         <v>11867.1</v>
       </c>
       <c r="D81" s="10">
         <v>51833.599999999999</v>
       </c>
       <c r="E81" s="10">
         <v>104.3</v>
+      </c>
+    </row>
+    <row r="82" spans="2:5">
+      <c r="B82" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C82" s="10">
+        <v>13697.3</v>
+      </c>
+      <c r="D82" s="10">
+        <v>65531</v>
+      </c>
+      <c r="E82" s="10">
+        <v>105.1</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="B11:E11"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="E5:E9"/>
     <mergeCell ref="D5:D9"/>
     <mergeCell ref="C5:C9"/>
     <mergeCell ref="B5:B9"/>
     <mergeCell ref="B76:E76"/>
     <mergeCell ref="B63:E63"/>
     <mergeCell ref="B50:E50"/>
     <mergeCell ref="B37:E37"/>
     <mergeCell ref="B24:E24"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="1.1811023622047245" right="0.31496062992125984" top="0.51181102362204722" bottom="0.47244094488188981" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup scale="95" orientation="portrait" horizontalDpi="4294967292" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">