--- v4 (2026-07-25)
+++ v5 (2026-08-18)
@@ -5,78 +5,78 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="20417"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\172.16.0.35\public\Департамент национальных счетов\Управление счета производства\ОПЕРАТИВКА\2. КЭИ РК и регионы\КЭИ 2026\06\Динамические таблицы\анг\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="A:\Департамент национальных счетов\Управление счета производства\0. ОПЕРАТИВКА\2. КЭИ РК и регионы\КЭИ 2026\07\Динамические таблицы\англ\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7AD93D16-A738-4C5F-9EEF-D516EF229A98}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{22479371-F7ED-44F2-A309-7D49260AC8B2}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="13680" windowHeight="10485" tabRatio="413" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="14535" windowHeight="9315" tabRatio="413" firstSheet="1" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="2" r:id="rId1"/>
     <sheet name="Conventions" sheetId="3" r:id="rId2"/>
     <sheet name="2021-2026" sheetId="1" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'2021-2026'!$A$1:$G$113</definedName>
   </definedNames>
   <calcPr calcId="191029" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="D60" i="1" l="1"/>
   <c r="C60" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="117" uniqueCount="61">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="118" uniqueCount="61">
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
     <t>August</t>
   </si>
   <si>
@@ -1070,52 +1070,52 @@
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/507192/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/505535/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25797/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A2:B22"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="B20" sqref="B20"/>
+    <sheetView topLeftCell="A7" workbookViewId="0">
+      <selection activeCell="B18" sqref="B18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="40.7109375" customWidth="1"/>
     <col min="2" max="2" width="73.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2" ht="25.5">
       <c r="A2" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B2" s="27" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="25.5">
       <c r="A3" s="14" t="s">
         <v>18</v>
       </c>
       <c r="B3" s="28" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="4" spans="1:2" ht="25.5">
@@ -1201,59 +1201,59 @@
     <row r="14" spans="1:2" ht="16.5" customHeight="1">
       <c r="A14" s="33"/>
       <c r="B14" s="29" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="32" t="s">
         <v>31</v>
       </c>
       <c r="B15" s="19" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="33"/>
       <c r="B16" s="19" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="14" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="20">
-        <v>46218</v>
+        <v>46248</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="20">
-        <v>46248</v>
+        <v>46280</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="14" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="16" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="20" spans="1:2" ht="17.25" customHeight="1">
       <c r="A20" s="14" t="s">
         <v>36</v>
       </c>
       <c r="B20" s="16" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="14" t="s">
         <v>37</v>
       </c>
       <c r="B21" s="21" t="s">
         <v>38</v>
       </c>
@@ -1338,55 +1338,55 @@
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="25"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="25"/>
     </row>
     <row r="15" spans="2:2">
       <c r="B15" s="25"/>
     </row>
     <row r="16" spans="2:2">
       <c r="B16" s="25"/>
     </row>
     <row r="17" spans="2:2">
       <c r="B17" s="26" t="s">
         <v>46</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="A1:M82"/>
+  <dimension ref="A1:M83"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="130" zoomScaleNormal="160" zoomScaleSheetLayoutView="130" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="F89" sqref="F89"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="160" zoomScaleNormal="160" zoomScaleSheetLayoutView="160" workbookViewId="0">
+      <pane ySplit="10" topLeftCell="A80" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="D89" sqref="D89"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10" style="2" customWidth="1"/>
     <col min="2" max="3" width="17.42578125" style="2" customWidth="1"/>
     <col min="4" max="4" width="19.28515625" style="2" customWidth="1"/>
     <col min="5" max="5" width="16.7109375" style="2" customWidth="1"/>
     <col min="6" max="6" width="15.5703125" style="2" customWidth="1"/>
     <col min="7" max="7" width="12.85546875" style="2" customWidth="1"/>
     <col min="8" max="8" width="9.5703125" style="2" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="22.5">
       <c r="A1" s="31" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
     </row>
     <row r="3" spans="1:6" ht="12.75">
       <c r="B3" s="37" t="s">
@@ -2431,63 +2431,77 @@
       </c>
       <c r="C81" s="10">
         <v>11867.1</v>
       </c>
       <c r="D81" s="10">
         <v>51833.599999999999</v>
       </c>
       <c r="E81" s="10">
         <v>104.3</v>
       </c>
     </row>
     <row r="82" spans="2:5">
       <c r="B82" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C82" s="10">
         <v>13697.3</v>
       </c>
       <c r="D82" s="10">
         <v>65531</v>
       </c>
       <c r="E82" s="10">
         <v>105.1</v>
       </c>
     </row>
+    <row r="83" spans="2:5">
+      <c r="B83" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="C83" s="10">
+        <v>11570.4</v>
+      </c>
+      <c r="D83" s="10">
+        <v>77101.399999999994</v>
+      </c>
+      <c r="E83" s="10">
+        <v>104.9</v>
+      </c>
+    </row>
   </sheetData>
   <mergeCells count="11">
+    <mergeCell ref="B76:E76"/>
+    <mergeCell ref="B63:E63"/>
+    <mergeCell ref="B50:E50"/>
+    <mergeCell ref="B37:E37"/>
+    <mergeCell ref="B24:E24"/>
     <mergeCell ref="B11:E11"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="E5:E9"/>
     <mergeCell ref="D5:D9"/>
     <mergeCell ref="C5:C9"/>
     <mergeCell ref="B5:B9"/>
-    <mergeCell ref="B76:E76"/>
-[...3 lines deleted...]
-    <mergeCell ref="B24:E24"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="1.1811023622047245" right="0.31496062992125984" top="0.51181102362204722" bottom="0.47244094488188981" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup scale="95" orientation="portrait" horizontalDpi="4294967292" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>