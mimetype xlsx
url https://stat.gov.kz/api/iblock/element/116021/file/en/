--- v0 (2026-04-19)
+++ v1 (2026-05-16)
@@ -1,58 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="32760" yWindow="32760" windowWidth="23040" windowHeight="9390" activeTab="4"/>
+    <workbookView xWindow="32760" yWindow="32760" windowWidth="23040" windowHeight="9396" activeTab="4"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata 162101" sheetId="2" r:id="rId1"/>
     <sheet name="Metadata 162107" sheetId="7" r:id="rId2"/>
     <sheet name="Symbols" sheetId="6" r:id="rId3"/>
     <sheet name="Indicator 162101" sheetId="1" r:id="rId4"/>
     <sheet name="Indicator 162107" sheetId="3" r:id="rId5"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="131" uniqueCount="74">
   <si>
     <t>The volume of contraction works</t>
   </si>
   <si>
     <t>Statistical indicator code</t>
   </si>
   <si>
     <t>Name of the statistical indicator</t>
   </si>
   <si>
     <t>Volume of performed construction works</t>
@@ -234,71 +234,71 @@
   <si>
     <t>Soltustik Кazakhstan</t>
   </si>
   <si>
     <t>Turkistan</t>
   </si>
   <si>
     <t>Ulytau</t>
   </si>
   <si>
     <t>Shygys Kazakhstan</t>
   </si>
   <si>
     <t>Astana city</t>
   </si>
   <si>
     <t>Almaty city</t>
   </si>
   <si>
     <t>Shymkent city</t>
   </si>
   <si>
     <t>as a percentage of the corresponding period last year</t>
   </si>
   <si>
-    <t>17.04.2026 y.</t>
-[...1 lines deleted...]
-  <si>
     <t>Since January 2026</t>
   </si>
   <si>
-    <t>(January-March 2026)</t>
-[...1 lines deleted...]
-  <si>
     <t>18.05.2026 y.</t>
   </si>
+  <si>
+    <t>17.06.2026 y.</t>
+  </si>
+  <si>
+    <t>(January-April 2026)</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="4">
-    <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
-[...2 lines deleted...]
-    <numFmt numFmtId="166" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="164" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="165" formatCode="0.0"/>
+    <numFmt numFmtId="166" formatCode="#,##0.0"/>
+    <numFmt numFmtId="167" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
   <fonts count="25">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto Black"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto Black"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
@@ -477,51 +477,51 @@
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="10">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
-    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="45">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
@@ -564,81 +564,81 @@
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="7" applyFont="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
-    <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="166" fontId="4" fillId="0" borderId="2" xfId="9" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="2" xfId="9" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="10">
     <cellStyle name="Normal" xfId="1"/>
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 2 2" xfId="4"/>
     <cellStyle name="Обычный 3" xfId="5"/>
     <cellStyle name="Обычный 4" xfId="6"/>
     <cellStyle name="Обычный 4 2" xfId="7"/>
     <cellStyle name="Обычный 4 2 2" xfId="8"/>
     <cellStyle name="Финансовый" xfId="9" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -699,84 +699,86 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -928,106 +930,106 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701885" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/417326/file/en/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:za.dautova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701892" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/417326/file/en/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:za.dautova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B18" sqref="B18"/>
+      <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="42.28515625" style="20" customWidth="1"/>
-    <col min="2" max="2" width="97.7109375" style="20" customWidth="1"/>
+    <col min="1" max="1" width="42.33203125" style="20" customWidth="1"/>
+    <col min="2" max="2" width="97.6640625" style="20" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="3">
         <v>162101</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="4" customFormat="1" ht="27" customHeight="1">
       <c r="A5" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1">
       <c r="A6" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="3" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="4" customFormat="1" ht="24.75" customHeight="1">
       <c r="A7" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1">
       <c r="A8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="4" customFormat="1" ht="45" customHeight="1">
       <c r="A9" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>13</v>
       </c>
@@ -1066,60 +1068,60 @@
       <c r="M13" s="9"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>22</v>
       </c>
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>24</v>
       </c>
       <c r="M15" s="9"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B16" s="13" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="M16" s="14"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B17" s="13" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="M17" s="15"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>28</v>
       </c>
       <c r="M18" s="14"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>30</v>
       </c>
       <c r="M19" s="15"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="2" t="s">
         <v>31</v>
       </c>
@@ -1145,105 +1147,105 @@
       <c r="M23" s="15"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="14"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="15"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="14"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
     <hyperlink ref="B12" r:id="rId4"/>
     <hyperlink ref="B13" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B18" sqref="B18"/>
+      <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="42.28515625" style="20" customWidth="1"/>
-    <col min="2" max="2" width="97.7109375" style="20" customWidth="1"/>
+    <col min="1" max="1" width="42.33203125" style="20" customWidth="1"/>
+    <col min="2" max="2" width="97.6640625" style="20" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="3">
         <v>162107</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="4" customFormat="1" ht="27" customHeight="1">
       <c r="A5" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1">
       <c r="A6" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="3" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="4" customFormat="1" ht="24.75" customHeight="1">
       <c r="A7" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1">
       <c r="A8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="4" customFormat="1" ht="45" customHeight="1">
       <c r="A9" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>44</v>
       </c>
@@ -1282,60 +1284,60 @@
       <c r="M13" s="9"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>22</v>
       </c>
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>46</v>
       </c>
       <c r="M15" s="9"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B16" s="13" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="M16" s="14"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B17" s="13" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="M17" s="15"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>28</v>
       </c>
       <c r="M18" s="14"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>30</v>
       </c>
       <c r="M19" s="15"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="2" t="s">
         <v>31</v>
       </c>
@@ -1360,63 +1362,63 @@
     <row r="23" spans="1:13">
       <c r="M23" s="15"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="14"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="15"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="14"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
     <hyperlink ref="B12" r:id="rId4"/>
     <hyperlink ref="B13" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист2"/>
   <dimension ref="A3:C20"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="B53" sqref="B53"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="4.42578125" style="23" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.140625" style="23"/>
+    <col min="1" max="1" width="4.44140625" style="23" customWidth="1"/>
+    <col min="2" max="2" width="113.5546875" style="23" customWidth="1"/>
+    <col min="3" max="16384" width="9.109375" style="23"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:3">
       <c r="A3" s="21"/>
       <c r="B3" s="28" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="22"/>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="21"/>
       <c r="B4" s="28" t="s">
         <v>36</v>
       </c>
       <c r="C4" s="22"/>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="21"/>
       <c r="B5" s="28" t="s">
         <v>37</v>
       </c>
       <c r="C5" s="22"/>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="21"/>
@@ -1437,518 +1439,518 @@
       <c r="B8" s="29" t="s">
         <v>40</v>
       </c>
       <c r="C8" s="22"/>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="21"/>
       <c r="B9" s="24"/>
       <c r="C9" s="22"/>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="21"/>
       <c r="B10" s="21"/>
       <c r="C10" s="22"/>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="21"/>
       <c r="B11" s="21"/>
       <c r="C11" s="22"/>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="21"/>
       <c r="B12" s="21"/>
       <c r="C12" s="21"/>
     </row>
-    <row r="13" spans="1:3" ht="15">
+    <row r="13" spans="1:3" ht="13.8">
       <c r="A13" s="41" t="s">
         <v>41</v>
       </c>
       <c r="B13" s="42"/>
       <c r="C13" s="42"/>
     </row>
     <row r="14" spans="1:3">
       <c r="B14" s="25"/>
     </row>
     <row r="15" spans="1:3">
       <c r="B15" s="26"/>
     </row>
     <row r="16" spans="1:3">
       <c r="B16" s="26"/>
     </row>
     <row r="20" spans="2:2">
       <c r="B20" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A13:C13"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="D15" sqref="D15"/>
+      <selection activeCell="E21" sqref="E21"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="1"/>
-    <col min="2" max="2" width="21.85546875" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="12" max="12" width="10.7109375" customWidth="1"/>
+    <col min="2" max="2" width="21.88671875" customWidth="1"/>
+    <col min="3" max="3" width="9.6640625" customWidth="1"/>
+    <col min="4" max="4" width="10.44140625" customWidth="1"/>
+    <col min="5" max="5" width="10.109375" customWidth="1"/>
+    <col min="6" max="8" width="8.88671875" customWidth="1"/>
+    <col min="9" max="9" width="10.88671875" customWidth="1"/>
+    <col min="10" max="10" width="9.88671875" customWidth="1"/>
+    <col min="11" max="11" width="10.109375" customWidth="1"/>
+    <col min="12" max="12" width="10.6640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="43" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="43"/>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="44" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B2" s="44"/>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="30"/>
       <c r="B3" s="30"/>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="31"/>
       <c r="B4" s="35" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="32" t="s">
         <v>48</v>
       </c>
       <c r="B5" s="39">
-        <v>1231435</v>
+        <v>1739462.0419999999</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="33" t="s">
         <v>49</v>
       </c>
       <c r="B6" s="39">
-        <v>20923</v>
+        <v>34355.334000000003</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="33" t="s">
         <v>50</v>
       </c>
       <c r="B7" s="39">
-        <v>28807</v>
+        <v>47941.764999999999</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="33" t="s">
         <v>51</v>
       </c>
       <c r="B8" s="39">
-        <v>45853</v>
+        <v>67995.94</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="33" t="s">
         <v>52</v>
       </c>
       <c r="B9" s="39">
-        <v>52702</v>
+        <v>76236.066000000006</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="33" t="s">
         <v>53</v>
       </c>
       <c r="B10" s="39">
-        <v>87706</v>
+        <v>123215.086</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="33" t="s">
         <v>54</v>
       </c>
       <c r="B11" s="39">
-        <v>49718</v>
+        <v>69297.138999999996</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="33" t="s">
         <v>55</v>
       </c>
       <c r="B12" s="39">
-        <v>60664</v>
+        <v>74816.339000000007</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="33" t="s">
         <v>56</v>
       </c>
       <c r="B13" s="39">
-        <v>31472</v>
+        <v>50775.358999999997</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="33" t="s">
         <v>57</v>
       </c>
       <c r="B14" s="39">
-        <v>67979</v>
+        <v>113765.986</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="33" t="s">
         <v>58</v>
       </c>
       <c r="B15" s="39">
-        <v>52235</v>
+        <v>64645.339</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="33" t="s">
         <v>59</v>
       </c>
       <c r="B16" s="39">
-        <v>46608</v>
+        <v>68885.83</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="33" t="s">
         <v>60</v>
       </c>
       <c r="B17" s="39">
-        <v>68940</v>
+        <v>89241.229000000007</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="33" t="s">
         <v>61</v>
       </c>
       <c r="B18" s="39">
-        <v>45148</v>
+        <v>68039.576000000001</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="33" t="s">
         <v>62</v>
       </c>
       <c r="B19" s="39">
-        <v>18851</v>
+        <v>25933.95</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="33" t="s">
         <v>63</v>
       </c>
       <c r="B20" s="39">
-        <v>72107</v>
+        <v>95837.024999999994</v>
       </c>
       <c r="E20" s="36"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="33" t="s">
         <v>64</v>
       </c>
       <c r="B21" s="39">
-        <v>26480</v>
+        <v>69442.788</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="33" t="s">
         <v>65</v>
       </c>
       <c r="B22" s="39">
-        <v>56818</v>
+        <v>87730.683000000005</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="33" t="s">
         <v>66</v>
       </c>
       <c r="B23" s="39">
-        <v>200949</v>
+        <v>259019.10800000001</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="33" t="s">
         <v>67</v>
       </c>
       <c r="B24" s="39">
-        <v>140814</v>
+        <v>181646.242</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="34" t="s">
         <v>68</v>
       </c>
       <c r="B25" s="40">
-        <v>56659</v>
+        <v>70641.258000000002</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="B26" s="36"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:F28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B6" sqref="B6:B26"/>
+      <selection activeCell="D8" sqref="D8"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="21.85546875" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="12" max="12" width="10.7109375" customWidth="1"/>
+    <col min="1" max="1" width="21.88671875" customWidth="1"/>
+    <col min="2" max="2" width="20.6640625" customWidth="1"/>
+    <col min="3" max="3" width="9.6640625" customWidth="1"/>
+    <col min="4" max="4" width="10.44140625" customWidth="1"/>
+    <col min="5" max="5" width="10.109375" customWidth="1"/>
+    <col min="6" max="8" width="8.88671875" customWidth="1"/>
+    <col min="9" max="9" width="10.88671875" customWidth="1"/>
+    <col min="10" max="10" width="9.88671875" customWidth="1"/>
+    <col min="11" max="11" width="10.109375" customWidth="1"/>
+    <col min="12" max="12" width="10.6640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:5">
       <c r="A2" s="43" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="43"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="44" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B3" s="44"/>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="30"/>
       <c r="B4" s="30"/>
     </row>
-    <row r="5" spans="1:5" ht="33.75">
+    <row r="5" spans="1:5" ht="20.399999999999999">
       <c r="A5" s="31"/>
       <c r="B5" s="35" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="32" t="s">
         <v>48</v>
       </c>
       <c r="B6" s="37">
-        <v>114.8</v>
+        <v>114.5</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="33" t="s">
         <v>49</v>
       </c>
       <c r="B7" s="37">
-        <v>99.1</v>
+        <v>105.8</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="33" t="s">
         <v>50</v>
       </c>
       <c r="B8" s="37">
-        <v>76.599999999999994</v>
+        <v>103.3</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="33" t="s">
         <v>51</v>
       </c>
       <c r="B9" s="37">
-        <v>109.3</v>
+        <v>113.1</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="33" t="s">
         <v>52</v>
       </c>
       <c r="B10" s="37">
-        <v>110.7</v>
+        <v>106.4</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="33" t="s">
         <v>53</v>
       </c>
       <c r="B11" s="37">
-        <v>107.2</v>
+        <v>101.9</v>
       </c>
       <c r="E11" s="36"/>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="33" t="s">
         <v>54</v>
       </c>
       <c r="B12" s="37">
-        <v>117.4</v>
+        <v>117</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="33" t="s">
         <v>55</v>
       </c>
       <c r="B13" s="37">
-        <v>152.69999999999999</v>
+        <v>127.3</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="33" t="s">
         <v>56</v>
       </c>
       <c r="B14" s="37">
-        <v>86.9</v>
+        <v>89.9</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="33" t="s">
         <v>57</v>
       </c>
       <c r="B15" s="37">
-        <v>101.6</v>
+        <v>110.6</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="33" t="s">
         <v>58</v>
       </c>
       <c r="B16" s="37">
-        <v>106.6</v>
+        <v>104.8</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="33" t="s">
         <v>59</v>
       </c>
       <c r="B17" s="37">
-        <v>122</v>
+        <v>127.5</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="33" t="s">
         <v>60</v>
       </c>
       <c r="B18" s="37">
-        <v>123.1</v>
+        <v>104.6</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="33" t="s">
         <v>61</v>
       </c>
       <c r="B19" s="37">
-        <v>126.6</v>
+        <v>127.2</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="33" t="s">
         <v>62</v>
       </c>
       <c r="B20" s="37">
-        <v>99.6</v>
+        <v>103.9</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="33" t="s">
         <v>63</v>
       </c>
       <c r="B21" s="37">
-        <v>117.4</v>
+        <v>110.3</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="33" t="s">
         <v>64</v>
       </c>
       <c r="B22" s="37">
-        <v>200.4</v>
+        <v>372</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="33" t="s">
         <v>65</v>
       </c>
       <c r="B23" s="37">
-        <v>115.9</v>
+        <v>112.7</v>
       </c>
       <c r="F23" s="36"/>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="33" t="s">
         <v>66</v>
       </c>
       <c r="B24" s="37">
-        <v>108.9</v>
+        <v>108.2</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="33" t="s">
         <v>67</v>
       </c>
       <c r="B25" s="37">
-        <v>122.7</v>
+        <v>117</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="34" t="s">
         <v>68</v>
       </c>
       <c r="B26" s="38">
-        <v>149.19999999999999</v>
+        <v>133</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="B27" s="36"/>
     </row>
     <row r="28" spans="1:6">
       <c r="B28" s="36"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:B3"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>