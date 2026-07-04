--- v1 (2026-05-16)
+++ v2 (2026-07-04)
@@ -1,72 +1,72 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="32760" yWindow="32760" windowWidth="23040" windowHeight="9396" activeTab="4"/>
+    <workbookView xWindow="32760" yWindow="32760" windowWidth="23040" windowHeight="9390" activeTab="4"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata 162101" sheetId="2" r:id="rId1"/>
     <sheet name="Metadata 162107" sheetId="7" r:id="rId2"/>
     <sheet name="Symbols" sheetId="6" r:id="rId3"/>
     <sheet name="Indicator 162101" sheetId="1" r:id="rId4"/>
     <sheet name="Indicator 162107" sheetId="3" r:id="rId5"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="131" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="131" uniqueCount="75">
   <si>
     <t>The volume of contraction works</t>
   </si>
   <si>
     <t>Statistical indicator code</t>
   </si>
   <si>
     <t>Name of the statistical indicator</t>
   </si>
   <si>
     <t>Volume of performed construction works</t>
   </si>
   <si>
     <t>Unit of measurement</t>
   </si>
   <si>
     <t>million tenge</t>
   </si>
   <si>
     <t>Short name of CSP</t>
   </si>
   <si>
     <t>Period of the indicator</t>
   </si>
   <si>
@@ -237,68 +237,70 @@
   <si>
     <t>Turkistan</t>
   </si>
   <si>
     <t>Ulytau</t>
   </si>
   <si>
     <t>Shygys Kazakhstan</t>
   </si>
   <si>
     <t>Astana city</t>
   </si>
   <si>
     <t>Almaty city</t>
   </si>
   <si>
     <t>Shymkent city</t>
   </si>
   <si>
     <t>as a percentage of the corresponding period last year</t>
   </si>
   <si>
     <t>Since January 2026</t>
   </si>
   <si>
-    <t>18.05.2026 y.</t>
-[...1 lines deleted...]
-  <si>
     <t>17.06.2026 y.</t>
   </si>
   <si>
-    <t>(January-April 2026)</t>
+    <t>(January-May 2026)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">17.06.2026 y. </t>
+  </si>
+  <si>
+    <t>17.07.2026 y.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-[...4 lines deleted...]
-    <numFmt numFmtId="167" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <numFmts count="3">
+    <numFmt numFmtId="164" formatCode="0.0"/>
+    <numFmt numFmtId="165" formatCode="#,##0.0"/>
+    <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="25">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto Black"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto Black"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
@@ -464,64 +466,63 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="10">
+  <cellStyleXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="45">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
@@ -564,95 +565,98 @@
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="7" applyFont="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="166" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
-    <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="4" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="167" fontId="4" fillId="0" borderId="2" xfId="9" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="166" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="10">
+  <cellStyles count="9">
     <cellStyle name="Normal" xfId="1"/>
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 2 2" xfId="4"/>
     <cellStyle name="Обычный 3" xfId="5"/>
     <cellStyle name="Обычный 4" xfId="6"/>
     <cellStyle name="Обычный 4 2" xfId="7"/>
     <cellStyle name="Обычный 4 2 2" xfId="8"/>
-    <cellStyle name="Финансовый" xfId="9" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -699,86 +703,84 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -930,62 +932,62 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701885" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/417326/file/en/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:za.dautova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701892" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/417326/file/en/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:za.dautova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B16" sqref="B16:B17"/>
+      <selection activeCell="A35" sqref="A35"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="42.33203125" style="20" customWidth="1"/>
-    <col min="2" max="2" width="97.6640625" style="20" customWidth="1"/>
+    <col min="1" max="1" width="42.28515625" style="20" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="20" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="3">
         <v>162101</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A4" s="2" t="s">
         <v>4</v>
@@ -1077,51 +1079,51 @@
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>24</v>
       </c>
       <c r="M15" s="9"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B16" s="13" t="s">
         <v>71</v>
       </c>
       <c r="M16" s="14"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B17" s="13" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="M17" s="15"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>28</v>
       </c>
       <c r="M18" s="14"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>30</v>
       </c>
       <c r="M19" s="15"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="2" t="s">
         <v>31</v>
       </c>
@@ -1147,61 +1149,61 @@
       <c r="M23" s="15"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="14"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="15"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="14"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
     <hyperlink ref="B12" r:id="rId4"/>
     <hyperlink ref="B13" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B16" sqref="B16:B17"/>
+      <selection activeCell="A24" sqref="A24"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="42.33203125" style="20" customWidth="1"/>
-    <col min="2" max="2" width="97.6640625" style="20" customWidth="1"/>
+    <col min="1" max="1" width="42.28515625" style="20" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="20" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="3">
         <v>162107</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A4" s="2" t="s">
         <v>4</v>
@@ -1284,60 +1286,60 @@
       <c r="M13" s="9"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>22</v>
       </c>
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>46</v>
       </c>
       <c r="M15" s="9"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B16" s="13" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="M16" s="14"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B17" s="13" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="M17" s="15"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>28</v>
       </c>
       <c r="M18" s="14"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>30</v>
       </c>
       <c r="M19" s="15"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="2" t="s">
         <v>31</v>
       </c>
@@ -1362,63 +1364,63 @@
     <row r="23" spans="1:13">
       <c r="M23" s="15"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="14"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="15"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="14"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
     <hyperlink ref="B12" r:id="rId4"/>
     <hyperlink ref="B13" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист2"/>
   <dimension ref="A3:C20"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="B53" sqref="B53"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="4.44140625" style="23" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.109375" style="23"/>
+    <col min="1" max="1" width="4.42578125" style="23" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="23" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="23"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:3">
       <c r="A3" s="21"/>
       <c r="B3" s="28" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="22"/>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="21"/>
       <c r="B4" s="28" t="s">
         <v>36</v>
       </c>
       <c r="C4" s="22"/>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="21"/>
       <c r="B5" s="28" t="s">
         <v>37</v>
       </c>
       <c r="C5" s="22"/>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="21"/>
@@ -1439,518 +1441,518 @@
       <c r="B8" s="29" t="s">
         <v>40</v>
       </c>
       <c r="C8" s="22"/>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="21"/>
       <c r="B9" s="24"/>
       <c r="C9" s="22"/>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="21"/>
       <c r="B10" s="21"/>
       <c r="C10" s="22"/>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="21"/>
       <c r="B11" s="21"/>
       <c r="C11" s="22"/>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="21"/>
       <c r="B12" s="21"/>
       <c r="C12" s="21"/>
     </row>
-    <row r="13" spans="1:3" ht="13.8">
+    <row r="13" spans="1:3" ht="15">
       <c r="A13" s="41" t="s">
         <v>41</v>
       </c>
       <c r="B13" s="42"/>
       <c r="C13" s="42"/>
     </row>
     <row r="14" spans="1:3">
       <c r="B14" s="25"/>
     </row>
     <row r="15" spans="1:3">
       <c r="B15" s="26"/>
     </row>
     <row r="16" spans="1:3">
       <c r="B16" s="26"/>
     </row>
     <row r="20" spans="2:2">
       <c r="B20" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A13:C13"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:E26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="E21" sqref="E21"/>
+      <selection activeCell="D37" sqref="D37"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="1"/>
-    <col min="2" max="2" width="21.88671875" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="12" max="12" width="10.6640625" customWidth="1"/>
+    <col min="2" max="2" width="21.85546875" customWidth="1"/>
+    <col min="3" max="3" width="9.7109375" customWidth="1"/>
+    <col min="4" max="4" width="10.42578125" customWidth="1"/>
+    <col min="5" max="5" width="10.140625" customWidth="1"/>
+    <col min="6" max="8" width="8.85546875" customWidth="1"/>
+    <col min="9" max="9" width="10.85546875" customWidth="1"/>
+    <col min="10" max="10" width="9.85546875" customWidth="1"/>
+    <col min="11" max="11" width="10.140625" customWidth="1"/>
+    <col min="12" max="12" width="10.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="43" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="43"/>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="44" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="B2" s="44"/>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="30"/>
       <c r="B3" s="30"/>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="31"/>
       <c r="B4" s="35" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="32" t="s">
         <v>48</v>
       </c>
       <c r="B5" s="39">
-        <v>1739462.0419999999</v>
+        <v>2409956.375</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="33" t="s">
         <v>49</v>
       </c>
       <c r="B6" s="39">
-        <v>34355.334000000003</v>
+        <v>58120.851999999999</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="33" t="s">
         <v>50</v>
       </c>
       <c r="B7" s="39">
-        <v>47941.764999999999</v>
+        <v>69505.403999999995</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="33" t="s">
         <v>51</v>
       </c>
       <c r="B8" s="39">
-        <v>67995.94</v>
+        <v>92265.784</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="33" t="s">
         <v>52</v>
       </c>
       <c r="B9" s="39">
-        <v>76236.066000000006</v>
+        <v>105347.231</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="33" t="s">
         <v>53</v>
       </c>
       <c r="B10" s="39">
-        <v>123215.086</v>
+        <v>171975.024</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="33" t="s">
         <v>54</v>
       </c>
       <c r="B11" s="39">
-        <v>69297.138999999996</v>
+        <v>93135.452999999994</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="33" t="s">
         <v>55</v>
       </c>
       <c r="B12" s="39">
-        <v>74816.339000000007</v>
+        <v>97173.182000000001</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="33" t="s">
         <v>56</v>
       </c>
       <c r="B13" s="39">
-        <v>50775.358999999997</v>
+        <v>63101.491999999998</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="33" t="s">
         <v>57</v>
       </c>
       <c r="B14" s="39">
-        <v>113765.986</v>
+        <v>159478.76</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="33" t="s">
         <v>58</v>
       </c>
       <c r="B15" s="39">
-        <v>64645.339</v>
+        <v>82744.748000000007</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="33" t="s">
         <v>59</v>
       </c>
       <c r="B16" s="39">
-        <v>68885.83</v>
+        <v>96548.843999999997</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="33" t="s">
         <v>60</v>
       </c>
       <c r="B17" s="39">
-        <v>89241.229000000007</v>
+        <v>117402.966</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="33" t="s">
         <v>61</v>
       </c>
       <c r="B18" s="39">
-        <v>68039.576000000001</v>
+        <v>96247.804000000004</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="33" t="s">
         <v>62</v>
       </c>
       <c r="B19" s="39">
-        <v>25933.95</v>
+        <v>40362.656000000003</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="33" t="s">
         <v>63</v>
       </c>
       <c r="B20" s="39">
-        <v>95837.024999999994</v>
+        <v>134208.43700000001</v>
       </c>
       <c r="E20" s="36"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="33" t="s">
         <v>64</v>
       </c>
       <c r="B21" s="39">
-        <v>69442.788</v>
+        <v>87522.207999999999</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="33" t="s">
         <v>65</v>
       </c>
       <c r="B22" s="39">
-        <v>87730.683000000005</v>
+        <v>118612.89599999999</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="33" t="s">
         <v>66</v>
       </c>
       <c r="B23" s="39">
-        <v>259019.10800000001</v>
+        <v>359234.72399999999</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="33" t="s">
         <v>67</v>
       </c>
       <c r="B24" s="39">
-        <v>181646.242</v>
+        <v>271027.66499999998</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="34" t="s">
         <v>68</v>
       </c>
       <c r="B25" s="40">
-        <v>70641.258000000002</v>
+        <v>95940.244999999995</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="B26" s="36"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:F28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="D8" sqref="D8"/>
+      <selection activeCell="D30" sqref="D30"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="21.88671875" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="12" max="12" width="10.6640625" customWidth="1"/>
+    <col min="1" max="1" width="21.85546875" customWidth="1"/>
+    <col min="2" max="2" width="20.7109375" customWidth="1"/>
+    <col min="3" max="3" width="9.7109375" customWidth="1"/>
+    <col min="4" max="4" width="10.42578125" customWidth="1"/>
+    <col min="5" max="5" width="10.140625" customWidth="1"/>
+    <col min="6" max="8" width="8.85546875" customWidth="1"/>
+    <col min="9" max="9" width="10.85546875" customWidth="1"/>
+    <col min="10" max="10" width="9.85546875" customWidth="1"/>
+    <col min="11" max="11" width="10.140625" customWidth="1"/>
+    <col min="12" max="12" width="10.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:5">
       <c r="A2" s="43" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="43"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="44" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="B3" s="44"/>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="30"/>
       <c r="B4" s="30"/>
     </row>
-    <row r="5" spans="1:5" ht="20.399999999999999">
+    <row r="5" spans="1:5" ht="33.75">
       <c r="A5" s="31"/>
       <c r="B5" s="35" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="32" t="s">
         <v>48</v>
       </c>
       <c r="B6" s="37">
-        <v>114.5</v>
+        <v>113.4</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="33" t="s">
         <v>49</v>
       </c>
       <c r="B7" s="37">
-        <v>105.8</v>
+        <v>120.9</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="33" t="s">
         <v>50</v>
       </c>
       <c r="B8" s="37">
-        <v>103.3</v>
+        <v>103.4</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="33" t="s">
         <v>51</v>
       </c>
       <c r="B9" s="37">
-        <v>113.1</v>
+        <v>106.4</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="33" t="s">
         <v>52</v>
       </c>
       <c r="B10" s="37">
-        <v>106.4</v>
+        <v>106.6</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="33" t="s">
         <v>53</v>
       </c>
       <c r="B11" s="37">
-        <v>101.9</v>
+        <v>106.8</v>
       </c>
       <c r="E11" s="36"/>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="33" t="s">
         <v>54</v>
       </c>
       <c r="B12" s="37">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="33" t="s">
         <v>55</v>
       </c>
       <c r="B13" s="37">
-        <v>127.3</v>
+        <v>122.8</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="33" t="s">
         <v>56</v>
       </c>
       <c r="B14" s="37">
-        <v>89.9</v>
+        <v>76.8</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="33" t="s">
         <v>57</v>
       </c>
       <c r="B15" s="37">
-        <v>110.6</v>
+        <v>101.8</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="33" t="s">
         <v>58</v>
       </c>
       <c r="B16" s="37">
-        <v>104.8</v>
+        <v>103.3</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="33" t="s">
         <v>59</v>
       </c>
       <c r="B17" s="37">
-        <v>127.5</v>
+        <v>127.1</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="33" t="s">
         <v>60</v>
       </c>
       <c r="B18" s="37">
-        <v>104.6</v>
+        <v>102.3</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="33" t="s">
         <v>61</v>
       </c>
       <c r="B19" s="37">
-        <v>127.2</v>
+        <v>119.6</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="33" t="s">
         <v>62</v>
       </c>
       <c r="B20" s="37">
-        <v>103.9</v>
+        <v>111.5</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="33" t="s">
         <v>63</v>
       </c>
       <c r="B21" s="37">
-        <v>110.3</v>
+        <v>108.3</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="33" t="s">
         <v>64</v>
       </c>
       <c r="B22" s="37">
-        <v>372</v>
+        <v>325</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="33" t="s">
         <v>65</v>
       </c>
       <c r="B23" s="37">
-        <v>112.7</v>
+        <v>105.5</v>
       </c>
       <c r="F23" s="36"/>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="33" t="s">
         <v>66</v>
       </c>
       <c r="B24" s="37">
-        <v>108.2</v>
+        <v>109.2</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="33" t="s">
         <v>67</v>
       </c>
       <c r="B25" s="37">
-        <v>117</v>
+        <v>127.2</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="34" t="s">
         <v>68</v>
       </c>
       <c r="B26" s="38">
-        <v>133</v>
+        <v>131.80000000000001</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="B27" s="36"/>
     </row>
     <row r="28" spans="1:6">
       <c r="B28" s="36"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:B3"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>