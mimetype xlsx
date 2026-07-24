--- v2 (2026-07-04)
+++ v3 (2026-07-24)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="32760" yWindow="32760" windowWidth="23040" windowHeight="9390" activeTab="4"/>
+    <workbookView xWindow="32760" yWindow="32760" windowWidth="23040" windowHeight="9390" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata 162101" sheetId="2" r:id="rId1"/>
     <sheet name="Metadata 162107" sheetId="7" r:id="rId2"/>
     <sheet name="Symbols" sheetId="6" r:id="rId3"/>
     <sheet name="Indicator 162101" sheetId="1" r:id="rId4"/>
     <sheet name="Indicator 162107" sheetId="3" r:id="rId5"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="131" uniqueCount="75">
   <si>
     <t>The volume of contraction works</t>
   </si>
   <si>
     <t>Statistical indicator code</t>
   </si>
   <si>
     <t>Name of the statistical indicator</t>
   </si>
   <si>
     <t>Volume of performed construction works</t>
@@ -114,65 +114,59 @@
   <si>
     <t>https://stat.gov.kz/api/iblock/element/417326/file/en/</t>
   </si>
   <si>
     <t>Useful links:</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701885</t>
   </si>
   <si>
     <t xml:space="preserve">Last update date: </t>
   </si>
   <si>
     <t>Next update date:</t>
   </si>
   <si>
     <t>Responsible structural unit</t>
   </si>
   <si>
     <t>Department of Production and Environmental Statistics</t>
   </si>
   <si>
     <t>Responsible executor</t>
   </si>
   <si>
-    <t>Dautova Zamzagul Kosherbaevna</t>
-[...1 lines deleted...]
-  <si>
     <t>Phone number :</t>
   </si>
   <si>
     <t>+7 7172749323</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
-    <t xml:space="preserve">za.dautova@aspire.gov.kz </t>
-[...1 lines deleted...]
-  <si>
     <t>Conventional designations:</t>
   </si>
   <si>
     <t>«-» - no case</t>
   </si>
   <si>
     <t>«0.0» - insignificant value</t>
   </si>
   <si>
     <t>«X» - data is confidential</t>
   </si>
   <si>
     <t>«...» - no data available</t>
   </si>
   <si>
     <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
   </si>
   <si>
     <t xml:space="preserve">© Agency for Strategic Planning and Reforms of the Republic of Kazakhstan Bureau of National statistic </t>
   </si>
   <si>
     <t>Index of physical volume of construction work</t>
   </si>
   <si>
     <t>%</t>
@@ -237,60 +231,66 @@
   <si>
     <t>Turkistan</t>
   </si>
   <si>
     <t>Ulytau</t>
   </si>
   <si>
     <t>Shygys Kazakhstan</t>
   </si>
   <si>
     <t>Astana city</t>
   </si>
   <si>
     <t>Almaty city</t>
   </si>
   <si>
     <t>Shymkent city</t>
   </si>
   <si>
     <t>as a percentage of the corresponding period last year</t>
   </si>
   <si>
     <t>Since January 2026</t>
   </si>
   <si>
-    <t>17.06.2026 y.</t>
-[...7 lines deleted...]
-  <si>
     <t>17.07.2026 y.</t>
+  </si>
+  <si>
+    <t>18.08.2026 y.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">17.07.2026 y. </t>
+  </si>
+  <si>
+    <t>(January-June 2026)</t>
+  </si>
+  <si>
+    <t>Karimkulova Zhansaya Seitzhankyzy</t>
+  </si>
+  <si>
+    <t>zh.uskenbayeva@stat.kz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="25">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
@@ -912,126 +912,126 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701885" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/417326/file/en/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:za.dautova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701885" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/417326/file/en/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zh.uskenbayeva@stat.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701892" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/417326/file/en/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:za.dautova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701892" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/417326/file/en/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zh.uskenbayeva@stat.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="A35" sqref="A35"/>
+      <selection activeCell="B21" sqref="B21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="20" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="20" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="3">
         <v>162101</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="4" customFormat="1" ht="27" customHeight="1">
       <c r="A5" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1">
       <c r="A6" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="3" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="4" customFormat="1" ht="24.75" customHeight="1">
       <c r="A7" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1">
       <c r="A8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="4" customFormat="1" ht="45" customHeight="1">
       <c r="A9" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>13</v>
       </c>
@@ -1070,1011 +1070,1011 @@
       <c r="M13" s="9"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>22</v>
       </c>
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>24</v>
       </c>
       <c r="M15" s="9"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B16" s="13" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="M16" s="14"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B17" s="13" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="M17" s="15"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>28</v>
       </c>
       <c r="M18" s="14"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>30</v>
+        <v>73</v>
       </c>
       <c r="M19" s="15"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="B20" s="16" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="M20" s="14"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A21" s="2" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B21" s="17" t="s">
-        <v>34</v>
+        <v>74</v>
       </c>
       <c r="M21" s="15"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="18"/>
       <c r="B22" s="19"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="15"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="14"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="15"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="14"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B21" r:id="rId1"/>
-[...3 lines deleted...]
-    <hyperlink ref="B13" r:id="rId5"/>
+    <hyperlink ref="B14" r:id="rId1"/>
+    <hyperlink ref="B15" r:id="rId2"/>
+    <hyperlink ref="B12" r:id="rId3"/>
+    <hyperlink ref="B13" r:id="rId4"/>
+    <hyperlink ref="B21" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A24" sqref="A24"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B21" sqref="B21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="20" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="20" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="3">
         <v>162107</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="3" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="4" customFormat="1" ht="27" customHeight="1">
       <c r="A5" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B5" s="3" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1">
       <c r="A6" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="3" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="4" customFormat="1" ht="24.75" customHeight="1">
       <c r="A7" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1">
       <c r="A8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="4" customFormat="1" ht="45" customHeight="1">
       <c r="A9" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="4" customFormat="1" ht="57.75" customHeight="1">
       <c r="A10" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="4" customFormat="1" ht="34.5" customHeight="1">
       <c r="A11" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="8"/>
       <c r="M11" s="9"/>
     </row>
     <row r="12" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1">
       <c r="A12" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>18</v>
       </c>
       <c r="M12" s="9"/>
     </row>
     <row r="13" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A13" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>20</v>
       </c>
       <c r="M13" s="9"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>22</v>
       </c>
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="12" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="M15" s="9"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B16" s="13" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="M16" s="14"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B17" s="13" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="M17" s="15"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>28</v>
       </c>
       <c r="M18" s="14"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>30</v>
+        <v>73</v>
       </c>
       <c r="M19" s="15"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="B20" s="16" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="M20" s="14"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A21" s="2" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B21" s="17" t="s">
-        <v>34</v>
+        <v>74</v>
       </c>
       <c r="M21" s="15"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="18"/>
       <c r="B22" s="19"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="15"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="14"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="15"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="14"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B21" r:id="rId1"/>
-[...3 lines deleted...]
-    <hyperlink ref="B13" r:id="rId5"/>
+    <hyperlink ref="B14" r:id="rId1"/>
+    <hyperlink ref="B15" r:id="rId2"/>
+    <hyperlink ref="B12" r:id="rId3"/>
+    <hyperlink ref="B13" r:id="rId4"/>
+    <hyperlink ref="B21" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист2"/>
   <dimension ref="A3:C20"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="B53" sqref="B53"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="23" customWidth="1"/>
     <col min="2" max="2" width="113.5703125" style="23" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="23"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:3">
       <c r="A3" s="21"/>
       <c r="B3" s="28" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="C3" s="22"/>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="21"/>
       <c r="B4" s="28" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="C4" s="22"/>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="21"/>
       <c r="B5" s="28" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="C5" s="22"/>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="21"/>
       <c r="B6" s="28" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="C6" s="22"/>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="21"/>
       <c r="B7" s="28" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="C7" s="22"/>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="21"/>
       <c r="B8" s="29" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="C8" s="22"/>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="21"/>
       <c r="B9" s="24"/>
       <c r="C9" s="22"/>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="21"/>
       <c r="B10" s="21"/>
       <c r="C10" s="22"/>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="21"/>
       <c r="B11" s="21"/>
       <c r="C11" s="22"/>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="21"/>
       <c r="B12" s="21"/>
       <c r="C12" s="21"/>
     </row>
     <row r="13" spans="1:3" ht="15">
       <c r="A13" s="41" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="B13" s="42"/>
       <c r="C13" s="42"/>
     </row>
     <row r="14" spans="1:3">
       <c r="B14" s="25"/>
     </row>
     <row r="15" spans="1:3">
       <c r="B15" s="26"/>
     </row>
     <row r="16" spans="1:3">
       <c r="B16" s="26"/>
     </row>
     <row r="20" spans="2:2">
       <c r="B20" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A13:C13"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:E26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="D37" sqref="D37"/>
+      <selection activeCell="B5" sqref="B5:B25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="1"/>
     <col min="2" max="2" width="21.85546875" customWidth="1"/>
     <col min="3" max="3" width="9.7109375" customWidth="1"/>
     <col min="4" max="4" width="10.42578125" customWidth="1"/>
     <col min="5" max="5" width="10.140625" customWidth="1"/>
     <col min="6" max="8" width="8.85546875" customWidth="1"/>
     <col min="9" max="9" width="10.85546875" customWidth="1"/>
     <col min="10" max="10" width="9.85546875" customWidth="1"/>
     <col min="11" max="11" width="10.140625" customWidth="1"/>
     <col min="12" max="12" width="10.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="43" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="43"/>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="44" t="s">
         <v>72</v>
       </c>
       <c r="B2" s="44"/>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="30"/>
       <c r="B3" s="30"/>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="31"/>
       <c r="B4" s="35" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="32" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="B5" s="39">
-        <v>2409956.375</v>
+        <v>4072093.409</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="33" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="B6" s="39">
-        <v>58120.851999999999</v>
+        <v>125072.548</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="33" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="B7" s="39">
-        <v>69505.403999999995</v>
+        <v>128380.988</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="33" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="B8" s="39">
-        <v>92265.784</v>
+        <v>162270.514</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="33" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="B9" s="39">
-        <v>105347.231</v>
+        <v>172545.03899999999</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="33" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B10" s="39">
-        <v>171975.024</v>
+        <v>313469.89299999998</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="33" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="B11" s="39">
-        <v>93135.452999999994</v>
+        <v>143550.75</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="33" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="B12" s="39">
-        <v>97173.182000000001</v>
+        <v>165384.878</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="33" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="B13" s="39">
-        <v>63101.491999999998</v>
+        <v>100709.13800000001</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="33" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="B14" s="39">
-        <v>159478.76</v>
+        <v>216121.239</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="33" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="B15" s="39">
-        <v>82744.748000000007</v>
+        <v>169758.266</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="33" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="B16" s="39">
-        <v>96548.843999999997</v>
+        <v>157547.01699999999</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="33" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="B17" s="39">
-        <v>117402.966</v>
+        <v>178337.93</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="33" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="B18" s="39">
-        <v>96247.804000000004</v>
+        <v>192976.255</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="33" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="B19" s="39">
-        <v>40362.656000000003</v>
+        <v>77756.971999999994</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="33" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="B20" s="39">
-        <v>134208.43700000001</v>
+        <v>306739.10100000002</v>
       </c>
       <c r="E20" s="36"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="33" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="B21" s="39">
-        <v>87522.207999999999</v>
+        <v>160259.196</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="33" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="B22" s="39">
-        <v>118612.89599999999</v>
+        <v>184472.06700000001</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="33" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="B23" s="39">
-        <v>359234.72399999999</v>
+        <v>544332.81000000006</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="33" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="B24" s="39">
-        <v>271027.66499999998</v>
+        <v>436153.13</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="34" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="B25" s="40">
-        <v>95940.244999999995</v>
+        <v>136255.67800000001</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="B26" s="36"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:F28"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="D30" sqref="D30"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="E13" sqref="E13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.85546875" customWidth="1"/>
     <col min="2" max="2" width="20.7109375" customWidth="1"/>
     <col min="3" max="3" width="9.7109375" customWidth="1"/>
     <col min="4" max="4" width="10.42578125" customWidth="1"/>
     <col min="5" max="5" width="10.140625" customWidth="1"/>
     <col min="6" max="8" width="8.85546875" customWidth="1"/>
     <col min="9" max="9" width="10.85546875" customWidth="1"/>
     <col min="10" max="10" width="9.85546875" customWidth="1"/>
     <col min="11" max="11" width="10.140625" customWidth="1"/>
     <col min="12" max="12" width="10.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:5">
       <c r="A2" s="43" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="43"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="44" t="s">
         <v>72</v>
       </c>
       <c r="B3" s="44"/>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="30"/>
       <c r="B4" s="30"/>
     </row>
     <row r="5" spans="1:5" ht="33.75">
       <c r="A5" s="31"/>
       <c r="B5" s="35" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="32" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="B6" s="37">
-        <v>113.4</v>
+        <v>115.2</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="33" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="B7" s="37">
-        <v>120.9</v>
+        <v>131</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="33" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="B8" s="37">
-        <v>103.4</v>
+        <v>107.9</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="33" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="B9" s="37">
-        <v>106.4</v>
+        <v>110.5</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="33" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="B10" s="37">
-        <v>106.6</v>
+        <v>110.1</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="33" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B11" s="37">
-        <v>106.8</v>
+        <v>119.7</v>
       </c>
       <c r="E11" s="36"/>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="33" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="B12" s="37">
-        <v>118</v>
+        <v>117.1</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="33" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="B13" s="37">
-        <v>122.8</v>
+        <v>113.4</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="33" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="B14" s="37">
-        <v>76.8</v>
+        <v>75.400000000000006</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="33" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="B15" s="37">
-        <v>101.8</v>
+        <v>82.4</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="33" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="B16" s="37">
-        <v>103.3</v>
+        <v>126</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="33" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="B17" s="37">
-        <v>127.1</v>
+        <v>131.30000000000001</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="33" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="B18" s="37">
-        <v>102.3</v>
+        <v>111.8</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="33" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="B19" s="37">
-        <v>119.6</v>
+        <v>129.6</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="33" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="B20" s="37">
-        <v>111.5</v>
+        <v>98.5</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="33" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="B21" s="37">
-        <v>108.3</v>
+        <v>125.5</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="33" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="B22" s="37">
-        <v>325</v>
+        <v>331.1</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="33" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="B23" s="37">
-        <v>105.5</v>
+        <v>122.3</v>
       </c>
       <c r="F23" s="36"/>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="33" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="B24" s="37">
-        <v>109.2</v>
+        <v>103.3</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="33" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="B25" s="37">
-        <v>127.2</v>
+        <v>122.5</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="34" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="B26" s="38">
-        <v>131.80000000000001</v>
+        <v>112.9</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="B27" s="36"/>
     </row>
     <row r="28" spans="1:6">
       <c r="B28" s="36"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:B3"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x01010071E68DA8E7329447BC28161D00D54051" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="6811f7514ef9a54dfd798a9fdb29f4a8">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5721211E-FC37-4B80-B85F-3368F1B1C8DC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{74CC6EE5-27F2-49B3-9D02-41BCC376AD57}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8E470BB4-F050-42F4-9B2C-8912D81B2297}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
-  </ds:schemaRefs>
-[...14 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Metadata 162101</vt:lpstr>
       <vt:lpstr>Metadata 162107</vt:lpstr>
       <vt:lpstr>Symbols</vt:lpstr>
       <vt:lpstr>Indicator 162101</vt:lpstr>