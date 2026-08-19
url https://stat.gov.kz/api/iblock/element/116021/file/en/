--- v3 (2026-07-24)
+++ v4 (2026-08-19)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="32760" yWindow="32760" windowWidth="23040" windowHeight="9390" activeTab="1"/>
+    <workbookView xWindow="32760" yWindow="32760" windowWidth="23040" windowHeight="9390" activeTab="4"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata 162101" sheetId="2" r:id="rId1"/>
     <sheet name="Metadata 162107" sheetId="7" r:id="rId2"/>
     <sheet name="Symbols" sheetId="6" r:id="rId3"/>
     <sheet name="Indicator 162101" sheetId="1" r:id="rId4"/>
     <sheet name="Indicator 162107" sheetId="3" r:id="rId5"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="131" uniqueCount="75">
   <si>
     <t>The volume of contraction works</t>
   </si>
   <si>
     <t>Statistical indicator code</t>
   </si>
   <si>
     <t>Name of the statistical indicator</t>
   </si>
   <si>
     <t>Volume of performed construction works</t>
@@ -231,66 +231,66 @@
   <si>
     <t>Turkistan</t>
   </si>
   <si>
     <t>Ulytau</t>
   </si>
   <si>
     <t>Shygys Kazakhstan</t>
   </si>
   <si>
     <t>Astana city</t>
   </si>
   <si>
     <t>Almaty city</t>
   </si>
   <si>
     <t>Shymkent city</t>
   </si>
   <si>
     <t>as a percentage of the corresponding period last year</t>
   </si>
   <si>
     <t>Since January 2026</t>
   </si>
   <si>
-    <t>17.07.2026 y.</t>
-[...1 lines deleted...]
-  <si>
     <t>18.08.2026 y.</t>
   </si>
   <si>
-    <t xml:space="preserve">17.07.2026 y. </t>
-[...4 lines deleted...]
-  <si>
     <t>Karimkulova Zhansaya Seitzhankyzy</t>
   </si>
   <si>
     <t>zh.uskenbayeva@stat.kz</t>
+  </si>
+  <si>
+    <t>17.09.2026 y.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">18.08.2026 y. </t>
+  </si>
+  <si>
+    <t>(January-July 2026)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="25">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
@@ -937,51 +937,51 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701885" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/417326/file/en/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zh.uskenbayeva@stat.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701892" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/417326/file/en/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zh.uskenbayeva@stat.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B21" sqref="B21"/>
+      <selection activeCell="B18" sqref="B18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="20" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="20" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="3">
         <v>162101</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="3" t="s">
@@ -1079,125 +1079,125 @@
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>24</v>
       </c>
       <c r="M15" s="9"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B16" s="13" t="s">
         <v>69</v>
       </c>
       <c r="M16" s="14"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B17" s="13" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="M17" s="15"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>28</v>
       </c>
       <c r="M18" s="14"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="M19" s="15"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="2" t="s">
         <v>30</v>
       </c>
       <c r="B20" s="16" t="s">
         <v>31</v>
       </c>
       <c r="M20" s="14"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A21" s="2" t="s">
         <v>32</v>
       </c>
       <c r="B21" s="17" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="M21" s="15"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="18"/>
       <c r="B22" s="19"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="15"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="14"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="15"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="14"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B15" r:id="rId2"/>
     <hyperlink ref="B12" r:id="rId3"/>
     <hyperlink ref="B13" r:id="rId4"/>
     <hyperlink ref="B21" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B21" sqref="B21"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B18" sqref="B18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="20" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="20" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="3">
         <v>162107</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="3" t="s">
@@ -1286,96 +1286,96 @@
       <c r="M13" s="9"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>22</v>
       </c>
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>44</v>
       </c>
       <c r="M15" s="9"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B16" s="13" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="M16" s="14"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B17" s="13" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="M17" s="15"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>28</v>
       </c>
       <c r="M18" s="14"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="M19" s="15"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="2" t="s">
         <v>30</v>
       </c>
       <c r="B20" s="16" t="s">
         <v>31</v>
       </c>
       <c r="M20" s="14"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A21" s="2" t="s">
         <v>32</v>
       </c>
       <c r="B21" s="17" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="M21" s="15"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="18"/>
       <c r="B22" s="19"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="15"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="14"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="15"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="14"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B15" r:id="rId2"/>
     <hyperlink ref="B12" r:id="rId3"/>
     <hyperlink ref="B13" r:id="rId4"/>
@@ -1499,582 +1499,582 @@
       <selection activeCell="B5" sqref="B5:B25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="1"/>
     <col min="2" max="2" width="21.85546875" customWidth="1"/>
     <col min="3" max="3" width="9.7109375" customWidth="1"/>
     <col min="4" max="4" width="10.42578125" customWidth="1"/>
     <col min="5" max="5" width="10.140625" customWidth="1"/>
     <col min="6" max="8" width="8.85546875" customWidth="1"/>
     <col min="9" max="9" width="10.85546875" customWidth="1"/>
     <col min="10" max="10" width="9.85546875" customWidth="1"/>
     <col min="11" max="11" width="10.140625" customWidth="1"/>
     <col min="12" max="12" width="10.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="43" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="43"/>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="44" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="B2" s="44"/>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="30"/>
       <c r="B3" s="30"/>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="31"/>
       <c r="B4" s="35" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="32" t="s">
         <v>46</v>
       </c>
       <c r="B5" s="39">
-        <v>4072093.409</v>
+        <v>5061072.7529999996</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="33" t="s">
         <v>47</v>
       </c>
       <c r="B6" s="39">
-        <v>125072.548</v>
+        <v>154068.158</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="33" t="s">
         <v>48</v>
       </c>
       <c r="B7" s="39">
-        <v>128380.988</v>
+        <v>169411.90900000001</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="33" t="s">
         <v>49</v>
       </c>
       <c r="B8" s="39">
-        <v>162270.514</v>
+        <v>197746.69099999999</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="33" t="s">
         <v>50</v>
       </c>
       <c r="B9" s="39">
-        <v>172545.03899999999</v>
+        <v>212225.389</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="33" t="s">
         <v>51</v>
       </c>
       <c r="B10" s="39">
-        <v>313469.89299999998</v>
+        <v>387582.55099999998</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="33" t="s">
         <v>52</v>
       </c>
       <c r="B11" s="39">
-        <v>143550.75</v>
+        <v>178767.345</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="33" t="s">
         <v>53</v>
       </c>
       <c r="B12" s="39">
-        <v>165384.878</v>
+        <v>198061.76300000001</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="33" t="s">
         <v>54</v>
       </c>
       <c r="B13" s="39">
-        <v>100709.13800000001</v>
+        <v>125757.739</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="33" t="s">
         <v>55</v>
       </c>
       <c r="B14" s="39">
-        <v>216121.239</v>
+        <v>273867.837</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="33" t="s">
         <v>56</v>
       </c>
       <c r="B15" s="39">
-        <v>169758.266</v>
+        <v>200282.514</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="33" t="s">
         <v>57</v>
       </c>
       <c r="B16" s="39">
-        <v>157547.01699999999</v>
+        <v>196714.46400000001</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="33" t="s">
         <v>58</v>
       </c>
       <c r="B17" s="39">
-        <v>178337.93</v>
+        <v>213010.54300000001</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="33" t="s">
         <v>59</v>
       </c>
       <c r="B18" s="39">
-        <v>192976.255</v>
+        <v>234897.837</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="33" t="s">
         <v>60</v>
       </c>
       <c r="B19" s="39">
-        <v>77756.971999999994</v>
+        <v>99274.332999999999</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="33" t="s">
         <v>61</v>
       </c>
       <c r="B20" s="39">
-        <v>306739.10100000002</v>
+        <v>361857.245</v>
       </c>
       <c r="E20" s="36"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="33" t="s">
         <v>62</v>
       </c>
       <c r="B21" s="39">
-        <v>160259.196</v>
+        <v>179233.378</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="33" t="s">
         <v>63</v>
       </c>
       <c r="B22" s="39">
-        <v>184472.06700000001</v>
+        <v>248200.372</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="33" t="s">
         <v>64</v>
       </c>
       <c r="B23" s="39">
-        <v>544332.81000000006</v>
+        <v>708174.18099999998</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="33" t="s">
         <v>65</v>
       </c>
       <c r="B24" s="39">
-        <v>436153.13</v>
+        <v>560590.54500000004</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="34" t="s">
         <v>66</v>
       </c>
       <c r="B25" s="40">
-        <v>136255.67800000001</v>
+        <v>161347.959</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="B26" s="36"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:F28"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="E13" sqref="E13"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="C10" sqref="C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.85546875" customWidth="1"/>
     <col min="2" max="2" width="20.7109375" customWidth="1"/>
     <col min="3" max="3" width="9.7109375" customWidth="1"/>
     <col min="4" max="4" width="10.42578125" customWidth="1"/>
     <col min="5" max="5" width="10.140625" customWidth="1"/>
     <col min="6" max="8" width="8.85546875" customWidth="1"/>
     <col min="9" max="9" width="10.85546875" customWidth="1"/>
     <col min="10" max="10" width="9.85546875" customWidth="1"/>
     <col min="11" max="11" width="10.140625" customWidth="1"/>
     <col min="12" max="12" width="10.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:5">
       <c r="A2" s="43" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="43"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="44" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="B3" s="44"/>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="30"/>
       <c r="B4" s="30"/>
     </row>
     <row r="5" spans="1:5" ht="33.75">
       <c r="A5" s="31"/>
       <c r="B5" s="35" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="32" t="s">
         <v>46</v>
       </c>
       <c r="B6" s="37">
-        <v>115.2</v>
+        <v>115.3</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="33" t="s">
         <v>47</v>
       </c>
       <c r="B7" s="37">
-        <v>131</v>
+        <v>123.1</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="33" t="s">
         <v>48</v>
       </c>
       <c r="B8" s="37">
-        <v>107.9</v>
+        <v>111.7</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="33" t="s">
         <v>49</v>
       </c>
       <c r="B9" s="37">
-        <v>110.5</v>
+        <v>105.3</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="33" t="s">
         <v>50</v>
       </c>
       <c r="B10" s="37">
-        <v>110.1</v>
+        <v>112.3</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="33" t="s">
         <v>51</v>
       </c>
       <c r="B11" s="37">
-        <v>119.7</v>
+        <v>127.9</v>
       </c>
       <c r="E11" s="36"/>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="33" t="s">
         <v>52</v>
       </c>
       <c r="B12" s="37">
-        <v>117.1</v>
+        <v>117.3</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="33" t="s">
         <v>53</v>
       </c>
       <c r="B13" s="37">
-        <v>113.4</v>
+        <v>114.7</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="33" t="s">
         <v>54</v>
       </c>
       <c r="B14" s="37">
-        <v>75.400000000000006</v>
+        <v>79</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="33" t="s">
         <v>55</v>
       </c>
       <c r="B15" s="37">
-        <v>82.4</v>
+        <v>80.2</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="33" t="s">
         <v>56</v>
       </c>
       <c r="B16" s="37">
-        <v>126</v>
+        <v>122.3</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="33" t="s">
         <v>57</v>
       </c>
       <c r="B17" s="37">
-        <v>131.30000000000001</v>
+        <v>134.9</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="33" t="s">
         <v>58</v>
       </c>
       <c r="B18" s="37">
-        <v>111.8</v>
+        <v>112.7</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="33" t="s">
         <v>59</v>
       </c>
       <c r="B19" s="37">
-        <v>129.6</v>
+        <v>132</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="33" t="s">
         <v>60</v>
       </c>
       <c r="B20" s="37">
-        <v>98.5</v>
+        <v>100.7</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="33" t="s">
         <v>61</v>
       </c>
       <c r="B21" s="37">
-        <v>125.5</v>
+        <v>125.7</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="33" t="s">
         <v>62</v>
       </c>
       <c r="B22" s="37">
-        <v>331.1</v>
+        <v>300.2</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="33" t="s">
         <v>63</v>
       </c>
       <c r="B23" s="37">
-        <v>122.3</v>
+        <v>124.5</v>
       </c>
       <c r="F23" s="36"/>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="33" t="s">
         <v>64</v>
       </c>
       <c r="B24" s="37">
-        <v>103.3</v>
+        <v>103.4</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="33" t="s">
         <v>65</v>
       </c>
       <c r="B25" s="37">
-        <v>122.5</v>
+        <v>123.3</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="34" t="s">
         <v>66</v>
       </c>
       <c r="B26" s="38">
-        <v>112.9</v>
+        <v>112.5</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="B27" s="36"/>
     </row>
     <row r="28" spans="1:6">
       <c r="B28" s="36"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:B3"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x01010071E68DA8E7329447BC28161D00D54051" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="6811f7514ef9a54dfd798a9fdb29f4a8">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5721211E-FC37-4B80-B85F-3368F1B1C8DC}">
-[...14 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8E470BB4-F050-42F4-9B2C-8912D81B2297}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{74CC6EE5-27F2-49B3-9D02-41BCC376AD57}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5721211E-FC37-4B80-B85F-3368F1B1C8DC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Metadata 162101</vt:lpstr>
       <vt:lpstr>Metadata 162107</vt:lpstr>
       <vt:lpstr>Symbols</vt:lpstr>
       <vt:lpstr>Indicator 162101</vt:lpstr>