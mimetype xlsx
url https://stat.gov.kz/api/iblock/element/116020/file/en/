--- v0 (2026-04-14)
+++ v1 (2026-05-10)
@@ -1,58 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="32760" yWindow="32760" windowWidth="23040" windowHeight="9396" activeTab="4"/>
+    <workbookView xWindow="32760" yWindow="32760" windowWidth="23040" windowHeight="9390" activeTab="4"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata 162101" sheetId="2" r:id="rId1"/>
     <sheet name="Metadata 162107" sheetId="7" r:id="rId2"/>
     <sheet name="Symbols" sheetId="6" r:id="rId3"/>
     <sheet name="Indicator 162101" sheetId="1" r:id="rId4"/>
     <sheet name="Indicator 162107" sheetId="3" r:id="rId5"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="123" uniqueCount="68">
   <si>
     <t>The volume of contraction works</t>
   </si>
   <si>
     <t xml:space="preserve">The volume of contraction works, mln.tenge       </t>
   </si>
   <si>
     <t>percentage to former month of current year</t>
   </si>
   <si>
     <t>January</t>
@@ -216,66 +216,66 @@
   <si>
     <t>«...» - no data available</t>
   </si>
   <si>
     <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
   </si>
   <si>
     <t xml:space="preserve">© Agency for Strategic Planning and Reforms of the Republic of Kazakhstan Bureau of National statistic </t>
   </si>
   <si>
     <t>Index of physical volume of construction work</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>The index of the physical volume of construction work reflects the change in the volume of construction work performed over time and is defined as the ratio of the volume of construction work performed in the analyzed period to the previous period in actual prices, taking into account the deflator (price index).</t>
   </si>
   <si>
     <t>calculated</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701892</t>
   </si>
   <si>
-    <t>18.03.2026 y.</t>
-[...1 lines deleted...]
-  <si>
     <t>2026</t>
   </si>
   <si>
     <t>17.04.2026 y.</t>
   </si>
   <si>
     <t>Since January 2024</t>
   </si>
+  <si>
+    <t>18.05.2026 y.</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="21">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto Black"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto Black"/>
@@ -522,51 +522,51 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="53">
+  <cellXfs count="54">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
@@ -638,50 +638,51 @@
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="6" applyFont="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -768,86 +769,84 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -999,106 +998,106 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701885" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/417326/file/en/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:za.dautova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701892" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/417326/file/en/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:za.dautova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B12" sqref="B12"/>
+      <selection activeCell="B18" sqref="B18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="42.33203125" style="30" customWidth="1"/>
-    <col min="2" max="2" width="97.6640625" style="30" customWidth="1"/>
+    <col min="1" max="1" width="42.28515625" style="30" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="30" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="11"/>
       <c r="B1" s="11"/>
     </row>
     <row r="2" spans="1:13" s="14" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B2" s="13">
         <v>162101</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="14" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B3" s="13" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="14" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A4" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B4" s="15" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="14" customFormat="1" ht="27" customHeight="1">
       <c r="A5" s="16" t="s">
         <v>23</v>
       </c>
       <c r="B5" s="13" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="14" customFormat="1" ht="24" customHeight="1">
       <c r="A6" s="16" t="s">
         <v>24</v>
       </c>
       <c r="B6" s="13" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="14" customFormat="1" ht="24.75" customHeight="1">
       <c r="A7" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B7" s="17" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="14" customFormat="1" ht="24" customHeight="1">
       <c r="A8" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B8" s="15" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="14" customFormat="1" ht="45" customHeight="1">
       <c r="A9" s="12" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="17" t="s">
         <v>30</v>
       </c>
@@ -1137,60 +1136,60 @@
       <c r="M13" s="19"/>
     </row>
     <row r="14" spans="1:13" s="14" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="21" t="s">
         <v>38</v>
       </c>
       <c r="B14" s="22" t="s">
         <v>39</v>
       </c>
       <c r="M14" s="19"/>
     </row>
     <row r="15" spans="1:13" s="14" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="21" t="s">
         <v>40</v>
       </c>
       <c r="B15" s="22" t="s">
         <v>41</v>
       </c>
       <c r="M15" s="19"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="12" t="s">
         <v>42</v>
       </c>
       <c r="B16" s="23" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="M16" s="24"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="12" t="s">
         <v>43</v>
       </c>
       <c r="B17" s="23" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="M17" s="25"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="12" t="s">
         <v>44</v>
       </c>
       <c r="B18" s="15" t="s">
         <v>45</v>
       </c>
       <c r="M18" s="24"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="12" t="s">
         <v>46</v>
       </c>
       <c r="B19" s="15" t="s">
         <v>47</v>
       </c>
       <c r="M19" s="25"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="12" t="s">
         <v>48</v>
       </c>
@@ -1216,105 +1215,105 @@
       <c r="M23" s="25"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="24"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="25"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="24"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
     <hyperlink ref="B12" r:id="rId4"/>
     <hyperlink ref="B13" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A15" sqref="A15"/>
+      <selection activeCell="B18" sqref="B18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="42.33203125" style="30" customWidth="1"/>
-    <col min="2" max="2" width="97.6640625" style="30" customWidth="1"/>
+    <col min="1" max="1" width="42.28515625" style="30" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="30" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="11"/>
       <c r="B1" s="11"/>
     </row>
     <row r="2" spans="1:13" s="14" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B2" s="13">
         <v>162107</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="14" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B3" s="13" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="14" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A4" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B4" s="15" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="14" customFormat="1" ht="27" customHeight="1">
       <c r="A5" s="16" t="s">
         <v>23</v>
       </c>
       <c r="B5" s="13" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="14" customFormat="1" ht="24" customHeight="1">
       <c r="A6" s="16" t="s">
         <v>24</v>
       </c>
       <c r="B6" s="13" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="14" customFormat="1" ht="24.75" customHeight="1">
       <c r="A7" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B7" s="17" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="14" customFormat="1" ht="24" customHeight="1">
       <c r="A8" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B8" s="15" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="14" customFormat="1" ht="45" customHeight="1">
       <c r="A9" s="12" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="17" t="s">
         <v>61</v>
       </c>
@@ -1353,60 +1352,60 @@
       <c r="M13" s="19"/>
     </row>
     <row r="14" spans="1:13" s="14" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="21" t="s">
         <v>38</v>
       </c>
       <c r="B14" s="22" t="s">
         <v>39</v>
       </c>
       <c r="M14" s="19"/>
     </row>
     <row r="15" spans="1:13" s="14" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="21" t="s">
         <v>40</v>
       </c>
       <c r="B15" s="22" t="s">
         <v>63</v>
       </c>
       <c r="M15" s="19"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="12" t="s">
         <v>42</v>
       </c>
       <c r="B16" s="23" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="M16" s="24"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="12" t="s">
         <v>43</v>
       </c>
       <c r="B17" s="23" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="M17" s="25"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="12" t="s">
         <v>44</v>
       </c>
       <c r="B18" s="15" t="s">
         <v>45</v>
       </c>
       <c r="M18" s="24"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="12" t="s">
         <v>46</v>
       </c>
       <c r="B19" s="15" t="s">
         <v>47</v>
       </c>
       <c r="M19" s="25"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="12" t="s">
         <v>48</v>
       </c>
@@ -1431,63 +1430,63 @@
     <row r="23" spans="1:13">
       <c r="M23" s="25"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="24"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="25"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="24"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
     <hyperlink ref="B12" r:id="rId4"/>
     <hyperlink ref="B13" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист2"/>
   <dimension ref="A3:C20"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="D38" sqref="D38"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="4.44140625" style="33" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.109375" style="33"/>
+    <col min="1" max="1" width="4.42578125" style="33" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="33" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="33"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:3">
       <c r="A3" s="31"/>
       <c r="B3" s="38" t="s">
         <v>52</v>
       </c>
       <c r="C3" s="32"/>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="31"/>
       <c r="B4" s="38" t="s">
         <v>53</v>
       </c>
       <c r="C4" s="32"/>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="31"/>
       <c r="B5" s="38" t="s">
         <v>54</v>
       </c>
       <c r="C5" s="32"/>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="31"/>
@@ -1508,118 +1507,118 @@
       <c r="B8" s="39" t="s">
         <v>57</v>
       </c>
       <c r="C8" s="32"/>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="31"/>
       <c r="B9" s="34"/>
       <c r="C9" s="32"/>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="31"/>
       <c r="B10" s="31"/>
       <c r="C10" s="32"/>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="31"/>
       <c r="B11" s="31"/>
       <c r="C11" s="32"/>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="31"/>
       <c r="B12" s="31"/>
       <c r="C12" s="31"/>
     </row>
-    <row r="13" spans="1:3" ht="13.8">
-      <c r="A13" s="43" t="s">
+    <row r="13" spans="1:3" ht="15">
+      <c r="A13" s="44" t="s">
         <v>58</v>
       </c>
-      <c r="B13" s="44"/>
-      <c r="C13" s="44"/>
+      <c r="B13" s="45"/>
+      <c r="C13" s="45"/>
     </row>
     <row r="14" spans="1:3">
       <c r="B14" s="35"/>
     </row>
     <row r="15" spans="1:3">
       <c r="B15" s="36"/>
     </row>
     <row r="16" spans="1:3">
       <c r="B16" s="36"/>
     </row>
     <row r="20" spans="2:2">
       <c r="B20" s="37"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A13:C13"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M7"/>
   <sheetViews>
     <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="C23" sqref="C23"/>
+      <selection activeCell="D7" sqref="D7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="2" width="10.33203125" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="13" max="13" width="10.6640625" customWidth="1"/>
+    <col min="1" max="2" width="10.28515625" customWidth="1"/>
+    <col min="3" max="3" width="10.140625" customWidth="1"/>
+    <col min="4" max="4" width="9.7109375" customWidth="1"/>
+    <col min="5" max="5" width="10.42578125" customWidth="1"/>
+    <col min="6" max="6" width="10.140625" customWidth="1"/>
+    <col min="7" max="9" width="8.85546875" customWidth="1"/>
+    <col min="10" max="10" width="10.85546875" customWidth="1"/>
+    <col min="11" max="11" width="9.85546875" customWidth="1"/>
+    <col min="12" max="12" width="10.140625" customWidth="1"/>
+    <col min="13" max="13" width="10.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="13.8" thickBot="1">
-      <c r="A1" s="45" t="s">
+    <row r="1" spans="1:13" ht="13.5" thickBot="1">
+      <c r="A1" s="46" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="45"/>
-[...12 lines deleted...]
-    <row r="2" spans="1:13" ht="13.8" thickBot="1">
+      <c r="B1" s="46"/>
+      <c r="C1" s="46"/>
+      <c r="D1" s="46"/>
+      <c r="E1" s="46"/>
+      <c r="F1" s="46"/>
+      <c r="G1" s="46"/>
+      <c r="H1" s="46"/>
+      <c r="I1" s="46"/>
+      <c r="J1" s="46"/>
+      <c r="K1" s="46"/>
+      <c r="L1" s="46"/>
+      <c r="M1" s="46"/>
+    </row>
+    <row r="2" spans="1:13" ht="13.5" thickBot="1">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
     </row>
     <row r="3" spans="1:13" ht="40.5" customHeight="1" thickBot="1">
       <c r="A3" s="2"/>
       <c r="B3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>5</v>
       </c>
@@ -1630,65 +1629,65 @@
         <v>7</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H3" s="3" t="s">
         <v>9</v>
       </c>
       <c r="I3" s="3" t="s">
         <v>10</v>
       </c>
       <c r="J3" s="3" t="s">
         <v>11</v>
       </c>
       <c r="K3" s="3" t="s">
         <v>12</v>
       </c>
       <c r="L3" s="3" t="s">
         <v>13</v>
       </c>
       <c r="M3" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:13" ht="13.5" customHeight="1">
-      <c r="A4" s="46" t="s">
+      <c r="A4" s="47" t="s">
         <v>1</v>
       </c>
-      <c r="B4" s="47"/>
-[...10 lines deleted...]
-      <c r="M4" s="48"/>
+      <c r="B4" s="48"/>
+      <c r="C4" s="48"/>
+      <c r="D4" s="48"/>
+      <c r="E4" s="48"/>
+      <c r="F4" s="48"/>
+      <c r="G4" s="48"/>
+      <c r="H4" s="48"/>
+      <c r="I4" s="48"/>
+      <c r="J4" s="48"/>
+      <c r="K4" s="48"/>
+      <c r="L4" s="48"/>
+      <c r="M4" s="49"/>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="5">
         <v>123151</v>
       </c>
       <c r="C5" s="5">
         <v>233494</v>
       </c>
       <c r="D5" s="5">
         <v>498931</v>
       </c>
       <c r="E5" s="5">
         <v>361968</v>
       </c>
       <c r="F5" s="5">
         <v>487465.07299999997</v>
       </c>
       <c r="G5" s="5">
         <v>1043152.35</v>
       </c>
       <c r="H5" s="5">
         <v>629980</v>
@@ -1730,121 +1729,123 @@
       </c>
       <c r="G6" s="5">
         <v>1311874.5</v>
       </c>
       <c r="H6" s="5">
         <v>760705</v>
       </c>
       <c r="I6" s="5">
         <v>777372</v>
       </c>
       <c r="J6" s="5">
         <v>1590270</v>
       </c>
       <c r="K6" s="8">
         <v>821973</v>
       </c>
       <c r="L6" s="5">
         <v>878307</v>
       </c>
       <c r="M6" s="5">
         <v>2563229</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" s="6" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B7" s="5">
         <v>171955</v>
       </c>
       <c r="C7" s="5">
         <v>323682</v>
       </c>
-      <c r="D7" s="40"/>
+      <c r="D7" s="5">
+        <v>735798</v>
+      </c>
       <c r="E7" s="40"/>
       <c r="F7" s="40"/>
       <c r="G7" s="40"/>
       <c r="H7" s="40"/>
       <c r="I7" s="40"/>
       <c r="J7" s="40"/>
       <c r="K7" s="40"/>
       <c r="L7" s="40"/>
       <c r="M7" s="40"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="D18" sqref="D18"/>
+      <selection activeCell="L21" sqref="L21"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="2" width="10.33203125" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="13" max="13" width="10.6640625" customWidth="1"/>
+    <col min="1" max="2" width="10.28515625" customWidth="1"/>
+    <col min="3" max="3" width="10.140625" customWidth="1"/>
+    <col min="4" max="4" width="9.7109375" customWidth="1"/>
+    <col min="5" max="5" width="10.42578125" customWidth="1"/>
+    <col min="6" max="6" width="10.140625" customWidth="1"/>
+    <col min="7" max="9" width="8.85546875" customWidth="1"/>
+    <col min="10" max="10" width="10.85546875" customWidth="1"/>
+    <col min="11" max="11" width="9.85546875" customWidth="1"/>
+    <col min="12" max="12" width="10.140625" customWidth="1"/>
+    <col min="13" max="13" width="10.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="13.8" thickBot="1">
-      <c r="A1" s="45" t="s">
+    <row r="1" spans="1:13" ht="13.5" thickBot="1">
+      <c r="A1" s="46" t="s">
         <v>59</v>
       </c>
-      <c r="B1" s="45"/>
-[...12 lines deleted...]
-    <row r="2" spans="1:13" ht="13.8" thickBot="1">
+      <c r="B1" s="46"/>
+      <c r="C1" s="46"/>
+      <c r="D1" s="46"/>
+      <c r="E1" s="46"/>
+      <c r="F1" s="46"/>
+      <c r="G1" s="46"/>
+      <c r="H1" s="46"/>
+      <c r="I1" s="46"/>
+      <c r="J1" s="46"/>
+      <c r="K1" s="46"/>
+      <c r="L1" s="46"/>
+      <c r="M1" s="46"/>
+    </row>
+    <row r="2" spans="1:13" ht="13.5" thickBot="1">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
     </row>
     <row r="3" spans="1:13" ht="40.5" customHeight="1" thickBot="1">
       <c r="A3" s="2"/>
       <c r="B3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>5</v>
       </c>
@@ -1855,82 +1856,82 @@
         <v>7</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>8</v>
       </c>
       <c r="H3" s="3" t="s">
         <v>9</v>
       </c>
       <c r="I3" s="3" t="s">
         <v>10</v>
       </c>
       <c r="J3" s="3" t="s">
         <v>11</v>
       </c>
       <c r="K3" s="3" t="s">
         <v>12</v>
       </c>
       <c r="L3" s="3" t="s">
         <v>13</v>
       </c>
       <c r="M3" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:13" ht="12.75" customHeight="1">
-      <c r="A4" s="49" t="s">
+      <c r="A4" s="50" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="49"/>
-[...10 lines deleted...]
-      <c r="M4" s="49"/>
+      <c r="B4" s="50"/>
+      <c r="C4" s="50"/>
+      <c r="D4" s="50"/>
+      <c r="E4" s="50"/>
+      <c r="F4" s="50"/>
+      <c r="G4" s="50"/>
+      <c r="H4" s="50"/>
+      <c r="I4" s="50"/>
+      <c r="J4" s="50"/>
+      <c r="K4" s="50"/>
+      <c r="L4" s="50"/>
+      <c r="M4" s="50"/>
     </row>
     <row r="5" spans="1:13" ht="13.5" customHeight="1">
-      <c r="A5" s="50" t="s">
+      <c r="A5" s="51" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="51"/>
-[...10 lines deleted...]
-      <c r="M5" s="52"/>
+      <c r="B5" s="52"/>
+      <c r="C5" s="52"/>
+      <c r="D5" s="52"/>
+      <c r="E5" s="52"/>
+      <c r="F5" s="52"/>
+      <c r="G5" s="52"/>
+      <c r="H5" s="52"/>
+      <c r="I5" s="52"/>
+      <c r="J5" s="52"/>
+      <c r="K5" s="52"/>
+      <c r="L5" s="52"/>
+      <c r="M5" s="53"/>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="4">
         <v>7.8157812936224218</v>
       </c>
       <c r="C6" s="4">
         <v>190.55228634738083</v>
       </c>
       <c r="D6" s="4">
         <v>213.5</v>
       </c>
       <c r="E6" s="4">
         <v>72.5</v>
       </c>
       <c r="F6" s="4">
         <v>134.40207424211602</v>
       </c>
       <c r="G6" s="4">
         <v>213.8</v>
       </c>
       <c r="H6" s="4">
         <v>57.416110263903789</v>
@@ -1972,102 +1973,104 @@
       </c>
       <c r="G7" s="9">
         <v>232.2</v>
       </c>
       <c r="H7" s="9">
         <v>58</v>
       </c>
       <c r="I7" s="9">
         <v>102.1</v>
       </c>
       <c r="J7" s="9">
         <v>204.2</v>
       </c>
       <c r="K7" s="10">
         <v>51.4</v>
       </c>
       <c r="L7" s="9">
         <v>106.7</v>
       </c>
       <c r="M7" s="9">
         <v>291.8</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="6" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B8" s="4">
         <v>6.4</v>
       </c>
       <c r="C8" s="4">
         <v>191.9</v>
       </c>
-      <c r="D8" s="9"/>
+      <c r="D8" s="43">
+        <v>226.9</v>
+      </c>
       <c r="E8" s="9"/>
       <c r="F8" s="9"/>
       <c r="G8" s="9"/>
       <c r="H8" s="9"/>
       <c r="I8" s="9"/>
       <c r="J8" s="9"/>
       <c r="K8" s="10"/>
       <c r="L8" s="9"/>
       <c r="M8" s="9"/>
     </row>
     <row r="9" spans="1:13" ht="12.75" customHeight="1">
-      <c r="A9" s="49" t="s">
+      <c r="A9" s="50" t="s">
         <v>15</v>
       </c>
-      <c r="B9" s="49"/>
-[...10 lines deleted...]
-      <c r="M9" s="49"/>
+      <c r="B9" s="50"/>
+      <c r="C9" s="50"/>
+      <c r="D9" s="50"/>
+      <c r="E9" s="50"/>
+      <c r="F9" s="50"/>
+      <c r="G9" s="50"/>
+      <c r="H9" s="50"/>
+      <c r="I9" s="50"/>
+      <c r="J9" s="50"/>
+      <c r="K9" s="50"/>
+      <c r="L9" s="50"/>
+      <c r="M9" s="50"/>
     </row>
     <row r="10" spans="1:13" ht="14.25" customHeight="1">
-      <c r="A10" s="50" t="s">
+      <c r="A10" s="51" t="s">
         <v>0</v>
       </c>
-      <c r="B10" s="51"/>
-[...10 lines deleted...]
-      <c r="M10" s="52"/>
+      <c r="B10" s="52"/>
+      <c r="C10" s="52"/>
+      <c r="D10" s="52"/>
+      <c r="E10" s="52"/>
+      <c r="F10" s="52"/>
+      <c r="G10" s="52"/>
+      <c r="H10" s="52"/>
+      <c r="I10" s="52"/>
+      <c r="J10" s="52"/>
+      <c r="K10" s="52"/>
+      <c r="L10" s="52"/>
+      <c r="M10" s="53"/>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="4">
         <v>112.8496897083017</v>
       </c>
       <c r="C11" s="4">
         <v>112.8</v>
       </c>
       <c r="D11" s="4">
         <v>118.3</v>
       </c>
       <c r="E11" s="4">
         <v>104.6</v>
       </c>
       <c r="F11" s="4">
         <v>100.38134293007776</v>
       </c>
       <c r="G11" s="4">
         <v>111.7449397177069</v>
       </c>
       <c r="H11" s="4">
         <v>109.41958804927204</v>
@@ -2109,59 +2112,61 @@
       </c>
       <c r="G12" s="4">
         <v>123.2</v>
       </c>
       <c r="H12" s="4">
         <v>118.4</v>
       </c>
       <c r="I12" s="4">
         <v>115.9</v>
       </c>
       <c r="J12" s="4">
         <v>106.4</v>
       </c>
       <c r="K12" s="4">
         <v>115.4</v>
       </c>
       <c r="L12" s="10">
         <v>112.3</v>
       </c>
       <c r="M12" s="9">
         <v>119.8</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" s="6" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B13" s="4">
         <v>114.4</v>
       </c>
       <c r="C13" s="4">
         <v>115</v>
       </c>
-      <c r="D13" s="4"/>
+      <c r="D13" s="43">
+        <v>115.5</v>
+      </c>
       <c r="E13" s="4"/>
       <c r="F13" s="10"/>
       <c r="G13" s="4"/>
       <c r="H13" s="4"/>
       <c r="I13" s="4"/>
       <c r="J13" s="4"/>
       <c r="K13" s="4"/>
       <c r="L13" s="10"/>
       <c r="M13" s="4"/>
     </row>
     <row r="20" spans="3:4">
       <c r="C20" s="41"/>
       <c r="D20" s="42"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A5:M5"/>
     <mergeCell ref="A9:M9"/>
     <mergeCell ref="A10:M10"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>