--- v1 (2026-05-10)
+++ v2 (2026-05-30)
@@ -1,58 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="32760" yWindow="32760" windowWidth="23040" windowHeight="9390" activeTab="4"/>
+    <workbookView xWindow="32760" yWindow="32760" windowWidth="23040" windowHeight="9396" activeTab="4"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata 162101" sheetId="2" r:id="rId1"/>
     <sheet name="Metadata 162107" sheetId="7" r:id="rId2"/>
     <sheet name="Symbols" sheetId="6" r:id="rId3"/>
     <sheet name="Indicator 162101" sheetId="1" r:id="rId4"/>
     <sheet name="Indicator 162107" sheetId="3" r:id="rId5"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="123" uniqueCount="68">
   <si>
     <t>The volume of contraction works</t>
   </si>
   <si>
     <t xml:space="preserve">The volume of contraction works, mln.tenge       </t>
   </si>
   <si>
     <t>percentage to former month of current year</t>
   </si>
   <si>
     <t>January</t>
@@ -219,63 +219,63 @@
   <si>
     <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
   </si>
   <si>
     <t xml:space="preserve">© Agency for Strategic Planning and Reforms of the Republic of Kazakhstan Bureau of National statistic </t>
   </si>
   <si>
     <t>Index of physical volume of construction work</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>The index of the physical volume of construction work reflects the change in the volume of construction work performed over time and is defined as the ratio of the volume of construction work performed in the analyzed period to the previous period in actual prices, taking into account the deflator (price index).</t>
   </si>
   <si>
     <t>calculated</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701892</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
-    <t>17.04.2026 y.</t>
-[...1 lines deleted...]
-  <si>
     <t>Since January 2024</t>
   </si>
   <si>
     <t>18.05.2026 y.</t>
   </si>
+  <si>
+    <t>17.06.2026 y.</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="21">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto Black"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto Black"/>
@@ -769,84 +769,86 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -998,106 +1000,106 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701885" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/417326/file/en/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:za.dautova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701892" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/417326/file/en/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:za.dautova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B18" sqref="B18"/>
+      <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="42.28515625" style="30" customWidth="1"/>
-    <col min="2" max="2" width="97.7109375" style="30" customWidth="1"/>
+    <col min="1" max="1" width="42.33203125" style="30" customWidth="1"/>
+    <col min="2" max="2" width="97.6640625" style="30" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="11"/>
       <c r="B1" s="11"/>
     </row>
     <row r="2" spans="1:13" s="14" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B2" s="13">
         <v>162101</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="14" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B3" s="13" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="14" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A4" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B4" s="15" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="14" customFormat="1" ht="27" customHeight="1">
       <c r="A5" s="16" t="s">
         <v>23</v>
       </c>
       <c r="B5" s="13" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="14" customFormat="1" ht="24" customHeight="1">
       <c r="A6" s="16" t="s">
         <v>24</v>
       </c>
       <c r="B6" s="13" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="14" customFormat="1" ht="24.75" customHeight="1">
       <c r="A7" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B7" s="17" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="14" customFormat="1" ht="24" customHeight="1">
       <c r="A8" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B8" s="15" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="14" customFormat="1" ht="45" customHeight="1">
       <c r="A9" s="12" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="17" t="s">
         <v>30</v>
       </c>
@@ -1136,51 +1138,51 @@
       <c r="M13" s="19"/>
     </row>
     <row r="14" spans="1:13" s="14" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="21" t="s">
         <v>38</v>
       </c>
       <c r="B14" s="22" t="s">
         <v>39</v>
       </c>
       <c r="M14" s="19"/>
     </row>
     <row r="15" spans="1:13" s="14" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="21" t="s">
         <v>40</v>
       </c>
       <c r="B15" s="22" t="s">
         <v>41</v>
       </c>
       <c r="M15" s="19"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="12" t="s">
         <v>42</v>
       </c>
       <c r="B16" s="23" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="M16" s="24"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="12" t="s">
         <v>43</v>
       </c>
       <c r="B17" s="23" t="s">
         <v>67</v>
       </c>
       <c r="M17" s="25"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="12" t="s">
         <v>44</v>
       </c>
       <c r="B18" s="15" t="s">
         <v>45</v>
       </c>
       <c r="M18" s="24"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="12" t="s">
         <v>46</v>
       </c>
@@ -1215,105 +1217,105 @@
       <c r="M23" s="25"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="24"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="25"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="24"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
     <hyperlink ref="B12" r:id="rId4"/>
     <hyperlink ref="B13" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="B18" sqref="B18"/>
+    <sheetView topLeftCell="A10" workbookViewId="0">
+      <selection activeCell="B27" sqref="B27"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="42.28515625" style="30" customWidth="1"/>
-    <col min="2" max="2" width="97.7109375" style="30" customWidth="1"/>
+    <col min="1" max="1" width="42.33203125" style="30" customWidth="1"/>
+    <col min="2" max="2" width="97.6640625" style="30" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="11"/>
       <c r="B1" s="11"/>
     </row>
     <row r="2" spans="1:13" s="14" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B2" s="13">
         <v>162107</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="14" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B3" s="13" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="14" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A4" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B4" s="15" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="14" customFormat="1" ht="27" customHeight="1">
       <c r="A5" s="16" t="s">
         <v>23</v>
       </c>
       <c r="B5" s="13" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="14" customFormat="1" ht="24" customHeight="1">
       <c r="A6" s="16" t="s">
         <v>24</v>
       </c>
       <c r="B6" s="13" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="14" customFormat="1" ht="24.75" customHeight="1">
       <c r="A7" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B7" s="17" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="14" customFormat="1" ht="24" customHeight="1">
       <c r="A8" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B8" s="15" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="14" customFormat="1" ht="45" customHeight="1">
       <c r="A9" s="12" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="17" t="s">
         <v>61</v>
       </c>
@@ -1352,51 +1354,51 @@
       <c r="M13" s="19"/>
     </row>
     <row r="14" spans="1:13" s="14" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="21" t="s">
         <v>38</v>
       </c>
       <c r="B14" s="22" t="s">
         <v>39</v>
       </c>
       <c r="M14" s="19"/>
     </row>
     <row r="15" spans="1:13" s="14" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="21" t="s">
         <v>40</v>
       </c>
       <c r="B15" s="22" t="s">
         <v>63</v>
       </c>
       <c r="M15" s="19"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="12" t="s">
         <v>42</v>
       </c>
       <c r="B16" s="23" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="M16" s="24"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="12" t="s">
         <v>43</v>
       </c>
       <c r="B17" s="23" t="s">
         <v>67</v>
       </c>
       <c r="M17" s="25"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="12" t="s">
         <v>44</v>
       </c>
       <c r="B18" s="15" t="s">
         <v>45</v>
       </c>
       <c r="M18" s="24"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="12" t="s">
         <v>46</v>
       </c>
@@ -1430,63 +1432,63 @@
     <row r="23" spans="1:13">
       <c r="M23" s="25"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="24"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="25"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="24"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
     <hyperlink ref="B12" r:id="rId4"/>
     <hyperlink ref="B13" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист2"/>
   <dimension ref="A3:C20"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="D38" sqref="D38"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="4.42578125" style="33" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.140625" style="33"/>
+    <col min="1" max="1" width="4.44140625" style="33" customWidth="1"/>
+    <col min="2" max="2" width="113.5546875" style="33" customWidth="1"/>
+    <col min="3" max="16384" width="9.109375" style="33"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:3">
       <c r="A3" s="31"/>
       <c r="B3" s="38" t="s">
         <v>52</v>
       </c>
       <c r="C3" s="32"/>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="31"/>
       <c r="B4" s="38" t="s">
         <v>53</v>
       </c>
       <c r="C4" s="32"/>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="31"/>
       <c r="B5" s="38" t="s">
         <v>54</v>
       </c>
       <c r="C5" s="32"/>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="31"/>
@@ -1507,118 +1509,118 @@
       <c r="B8" s="39" t="s">
         <v>57</v>
       </c>
       <c r="C8" s="32"/>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="31"/>
       <c r="B9" s="34"/>
       <c r="C9" s="32"/>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="31"/>
       <c r="B10" s="31"/>
       <c r="C10" s="32"/>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="31"/>
       <c r="B11" s="31"/>
       <c r="C11" s="32"/>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="31"/>
       <c r="B12" s="31"/>
       <c r="C12" s="31"/>
     </row>
-    <row r="13" spans="1:3" ht="15">
+    <row r="13" spans="1:3" ht="13.8">
       <c r="A13" s="44" t="s">
         <v>58</v>
       </c>
       <c r="B13" s="45"/>
       <c r="C13" s="45"/>
     </row>
     <row r="14" spans="1:3">
       <c r="B14" s="35"/>
     </row>
     <row r="15" spans="1:3">
       <c r="B15" s="36"/>
     </row>
     <row r="16" spans="1:3">
       <c r="B16" s="36"/>
     </row>
     <row r="20" spans="2:2">
       <c r="B20" s="37"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A13:C13"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M7"/>
   <sheetViews>
     <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="D7" sqref="D7"/>
+      <selection activeCell="F13" sqref="F13"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="2" width="10.28515625" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="13" max="13" width="10.7109375" customWidth="1"/>
+    <col min="1" max="2" width="10.33203125" customWidth="1"/>
+    <col min="3" max="3" width="10.109375" customWidth="1"/>
+    <col min="4" max="4" width="9.6640625" customWidth="1"/>
+    <col min="5" max="5" width="10.44140625" customWidth="1"/>
+    <col min="6" max="6" width="10.109375" customWidth="1"/>
+    <col min="7" max="9" width="8.88671875" customWidth="1"/>
+    <col min="10" max="10" width="10.88671875" customWidth="1"/>
+    <col min="11" max="11" width="9.88671875" customWidth="1"/>
+    <col min="12" max="12" width="10.109375" customWidth="1"/>
+    <col min="13" max="13" width="10.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="13.5" thickBot="1">
+    <row r="1" spans="1:13" ht="13.8" thickBot="1">
       <c r="A1" s="46" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="46"/>
       <c r="C1" s="46"/>
       <c r="D1" s="46"/>
       <c r="E1" s="46"/>
       <c r="F1" s="46"/>
       <c r="G1" s="46"/>
       <c r="H1" s="46"/>
       <c r="I1" s="46"/>
       <c r="J1" s="46"/>
       <c r="K1" s="46"/>
       <c r="L1" s="46"/>
       <c r="M1" s="46"/>
     </row>
-    <row r="2" spans="1:13" ht="13.5" thickBot="1">
+    <row r="2" spans="1:13" ht="13.8" thickBot="1">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
     </row>
     <row r="3" spans="1:13" ht="40.5" customHeight="1" thickBot="1">
       <c r="A3" s="2"/>
       <c r="B3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>5</v>
       </c>
@@ -1740,112 +1742,114 @@
         <v>1590270</v>
       </c>
       <c r="K6" s="8">
         <v>821973</v>
       </c>
       <c r="L6" s="5">
         <v>878307</v>
       </c>
       <c r="M6" s="5">
         <v>2563229</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" s="6" t="s">
         <v>64</v>
       </c>
       <c r="B7" s="5">
         <v>171955</v>
       </c>
       <c r="C7" s="5">
         <v>323682</v>
       </c>
       <c r="D7" s="5">
         <v>735798</v>
       </c>
-      <c r="E7" s="40"/>
+      <c r="E7" s="5">
+        <v>508027</v>
+      </c>
       <c r="F7" s="40"/>
       <c r="G7" s="40"/>
       <c r="H7" s="40"/>
       <c r="I7" s="40"/>
       <c r="J7" s="40"/>
       <c r="K7" s="40"/>
       <c r="L7" s="40"/>
       <c r="M7" s="40"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="L21" sqref="L21"/>
+      <selection activeCell="G19" sqref="G19"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="2" width="10.28515625" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="13" max="13" width="10.7109375" customWidth="1"/>
+    <col min="1" max="2" width="10.33203125" customWidth="1"/>
+    <col min="3" max="3" width="10.109375" customWidth="1"/>
+    <col min="4" max="4" width="9.6640625" customWidth="1"/>
+    <col min="5" max="5" width="10.44140625" customWidth="1"/>
+    <col min="6" max="6" width="10.109375" customWidth="1"/>
+    <col min="7" max="9" width="8.88671875" customWidth="1"/>
+    <col min="10" max="10" width="10.88671875" customWidth="1"/>
+    <col min="11" max="11" width="9.88671875" customWidth="1"/>
+    <col min="12" max="12" width="10.109375" customWidth="1"/>
+    <col min="13" max="13" width="10.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="13.5" thickBot="1">
+    <row r="1" spans="1:13" ht="13.8" thickBot="1">
       <c r="A1" s="46" t="s">
         <v>59</v>
       </c>
       <c r="B1" s="46"/>
       <c r="C1" s="46"/>
       <c r="D1" s="46"/>
       <c r="E1" s="46"/>
       <c r="F1" s="46"/>
       <c r="G1" s="46"/>
       <c r="H1" s="46"/>
       <c r="I1" s="46"/>
       <c r="J1" s="46"/>
       <c r="K1" s="46"/>
       <c r="L1" s="46"/>
       <c r="M1" s="46"/>
     </row>
-    <row r="2" spans="1:13" ht="13.5" thickBot="1">
+    <row r="2" spans="1:13" ht="13.8" thickBot="1">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
     </row>
     <row r="3" spans="1:13" ht="40.5" customHeight="1" thickBot="1">
       <c r="A3" s="2"/>
       <c r="B3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>5</v>
       </c>
@@ -1984,51 +1988,53 @@
         <v>204.2</v>
       </c>
       <c r="K7" s="10">
         <v>51.4</v>
       </c>
       <c r="L7" s="9">
         <v>106.7</v>
       </c>
       <c r="M7" s="9">
         <v>291.8</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="6" t="s">
         <v>64</v>
       </c>
       <c r="B8" s="4">
         <v>6.4</v>
       </c>
       <c r="C8" s="4">
         <v>191.9</v>
       </c>
       <c r="D8" s="43">
         <v>226.9</v>
       </c>
-      <c r="E8" s="9"/>
+      <c r="E8" s="9">
+        <v>68.5</v>
+      </c>
       <c r="F8" s="9"/>
       <c r="G8" s="9"/>
       <c r="H8" s="9"/>
       <c r="I8" s="9"/>
       <c r="J8" s="9"/>
       <c r="K8" s="10"/>
       <c r="L8" s="9"/>
       <c r="M8" s="9"/>
     </row>
     <row r="9" spans="1:13" ht="12.75" customHeight="1">
       <c r="A9" s="50" t="s">
         <v>15</v>
       </c>
       <c r="B9" s="50"/>
       <c r="C9" s="50"/>
       <c r="D9" s="50"/>
       <c r="E9" s="50"/>
       <c r="F9" s="50"/>
       <c r="G9" s="50"/>
       <c r="H9" s="50"/>
       <c r="I9" s="50"/>
       <c r="J9" s="50"/>
       <c r="K9" s="50"/>
       <c r="L9" s="50"/>
       <c r="M9" s="50"/>
@@ -2123,51 +2129,53 @@
         <v>106.4</v>
       </c>
       <c r="K12" s="4">
         <v>115.4</v>
       </c>
       <c r="L12" s="10">
         <v>112.3</v>
       </c>
       <c r="M12" s="9">
         <v>119.8</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" s="6" t="s">
         <v>64</v>
       </c>
       <c r="B13" s="4">
         <v>114.4</v>
       </c>
       <c r="C13" s="4">
         <v>115</v>
       </c>
       <c r="D13" s="43">
         <v>115.5</v>
       </c>
-      <c r="E13" s="4"/>
+      <c r="E13" s="4">
+        <v>114</v>
+      </c>
       <c r="F13" s="10"/>
       <c r="G13" s="4"/>
       <c r="H13" s="4"/>
       <c r="I13" s="4"/>
       <c r="J13" s="4"/>
       <c r="K13" s="4"/>
       <c r="L13" s="10"/>
       <c r="M13" s="4"/>
     </row>
     <row r="20" spans="3:4">
       <c r="C20" s="41"/>
       <c r="D20" s="42"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A5:M5"/>
     <mergeCell ref="A9:M9"/>
     <mergeCell ref="A10:M10"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>