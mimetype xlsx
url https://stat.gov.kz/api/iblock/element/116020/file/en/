--- v2 (2026-05-30)
+++ v3 (2026-06-24)
@@ -1,58 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="32760" yWindow="32760" windowWidth="23040" windowHeight="9396" activeTab="4"/>
+    <workbookView xWindow="32760" yWindow="32760" windowWidth="23040" windowHeight="9390" activeTab="4"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata 162101" sheetId="2" r:id="rId1"/>
     <sheet name="Metadata 162107" sheetId="7" r:id="rId2"/>
     <sheet name="Symbols" sheetId="6" r:id="rId3"/>
     <sheet name="Indicator 162101" sheetId="1" r:id="rId4"/>
     <sheet name="Indicator 162107" sheetId="3" r:id="rId5"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="123" uniqueCount="68">
   <si>
     <t>The volume of contraction works</t>
   </si>
   <si>
     <t xml:space="preserve">The volume of contraction works, mln.tenge       </t>
   </si>
   <si>
     <t>percentage to former month of current year</t>
   </si>
   <si>
     <t>January</t>
@@ -222,60 +222,60 @@
   <si>
     <t xml:space="preserve">© Agency for Strategic Planning and Reforms of the Republic of Kazakhstan Bureau of National statistic </t>
   </si>
   <si>
     <t>Index of physical volume of construction work</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>The index of the physical volume of construction work reflects the change in the volume of construction work performed over time and is defined as the ratio of the volume of construction work performed in the analyzed period to the previous period in actual prices, taking into account the deflator (price index).</t>
   </si>
   <si>
     <t>calculated</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701892</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>Since January 2024</t>
   </si>
   <si>
-    <t>18.05.2026 y.</t>
-[...1 lines deleted...]
-  <si>
     <t>17.06.2026 y.</t>
   </si>
+  <si>
+    <t>17.07.2026 y.</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="21">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto Black"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto Black"/>
@@ -769,86 +769,84 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1000,62 +998,62 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701885" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/417326/file/en/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:za.dautova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701892" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/417326/file/en/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:za.dautova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B16" sqref="B16:B17"/>
+      <selection activeCell="B18" sqref="B18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="42.33203125" style="30" customWidth="1"/>
-    <col min="2" max="2" width="97.6640625" style="30" customWidth="1"/>
+    <col min="1" max="1" width="42.28515625" style="30" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="30" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="11"/>
       <c r="B1" s="11"/>
     </row>
     <row r="2" spans="1:13" s="14" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B2" s="13">
         <v>162101</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="14" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B3" s="13" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="14" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A4" s="12" t="s">
         <v>21</v>
@@ -1217,61 +1215,61 @@
       <c r="M23" s="25"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="24"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="25"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="24"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
     <hyperlink ref="B12" r:id="rId4"/>
     <hyperlink ref="B13" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView topLeftCell="A10" workbookViewId="0">
-      <selection activeCell="B27" sqref="B27"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B18" sqref="B18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="42.33203125" style="30" customWidth="1"/>
-    <col min="2" max="2" width="97.6640625" style="30" customWidth="1"/>
+    <col min="1" max="1" width="42.28515625" style="30" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="30" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="11"/>
       <c r="B1" s="11"/>
     </row>
     <row r="2" spans="1:13" s="14" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B2" s="13">
         <v>162107</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="14" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B3" s="13" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="14" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A4" s="12" t="s">
         <v>21</v>
@@ -1432,63 +1430,63 @@
     <row r="23" spans="1:13">
       <c r="M23" s="25"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="24"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="25"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="24"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
     <hyperlink ref="B12" r:id="rId4"/>
     <hyperlink ref="B13" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист2"/>
   <dimension ref="A3:C20"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="D38" sqref="D38"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="4.44140625" style="33" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.109375" style="33"/>
+    <col min="1" max="1" width="4.42578125" style="33" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="33" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="33"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:3">
       <c r="A3" s="31"/>
       <c r="B3" s="38" t="s">
         <v>52</v>
       </c>
       <c r="C3" s="32"/>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="31"/>
       <c r="B4" s="38" t="s">
         <v>53</v>
       </c>
       <c r="C4" s="32"/>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="31"/>
       <c r="B5" s="38" t="s">
         <v>54</v>
       </c>
       <c r="C5" s="32"/>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="31"/>
@@ -1509,118 +1507,118 @@
       <c r="B8" s="39" t="s">
         <v>57</v>
       </c>
       <c r="C8" s="32"/>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="31"/>
       <c r="B9" s="34"/>
       <c r="C9" s="32"/>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="31"/>
       <c r="B10" s="31"/>
       <c r="C10" s="32"/>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="31"/>
       <c r="B11" s="31"/>
       <c r="C11" s="32"/>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="31"/>
       <c r="B12" s="31"/>
       <c r="C12" s="31"/>
     </row>
-    <row r="13" spans="1:3" ht="13.8">
+    <row r="13" spans="1:3" ht="15">
       <c r="A13" s="44" t="s">
         <v>58</v>
       </c>
       <c r="B13" s="45"/>
       <c r="C13" s="45"/>
     </row>
     <row r="14" spans="1:3">
       <c r="B14" s="35"/>
     </row>
     <row r="15" spans="1:3">
       <c r="B15" s="36"/>
     </row>
     <row r="16" spans="1:3">
       <c r="B16" s="36"/>
     </row>
     <row r="20" spans="2:2">
       <c r="B20" s="37"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A13:C13"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M7"/>
   <sheetViews>
     <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="F13" sqref="F13"/>
+      <selection activeCell="F7" sqref="F7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="2" width="10.33203125" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="13" max="13" width="10.6640625" customWidth="1"/>
+    <col min="1" max="2" width="10.28515625" customWidth="1"/>
+    <col min="3" max="3" width="10.140625" customWidth="1"/>
+    <col min="4" max="4" width="9.7109375" customWidth="1"/>
+    <col min="5" max="5" width="10.42578125" customWidth="1"/>
+    <col min="6" max="6" width="10.140625" customWidth="1"/>
+    <col min="7" max="9" width="8.85546875" customWidth="1"/>
+    <col min="10" max="10" width="10.85546875" customWidth="1"/>
+    <col min="11" max="11" width="9.85546875" customWidth="1"/>
+    <col min="12" max="12" width="10.140625" customWidth="1"/>
+    <col min="13" max="13" width="10.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="13.8" thickBot="1">
+    <row r="1" spans="1:13" ht="13.5" thickBot="1">
       <c r="A1" s="46" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="46"/>
       <c r="C1" s="46"/>
       <c r="D1" s="46"/>
       <c r="E1" s="46"/>
       <c r="F1" s="46"/>
       <c r="G1" s="46"/>
       <c r="H1" s="46"/>
       <c r="I1" s="46"/>
       <c r="J1" s="46"/>
       <c r="K1" s="46"/>
       <c r="L1" s="46"/>
       <c r="M1" s="46"/>
     </row>
-    <row r="2" spans="1:13" ht="13.8" thickBot="1">
+    <row r="2" spans="1:13" ht="13.5" thickBot="1">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
     </row>
     <row r="3" spans="1:13" ht="40.5" customHeight="1" thickBot="1">
       <c r="A3" s="2"/>
       <c r="B3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>5</v>
       </c>
@@ -1745,111 +1743,113 @@
         <v>821973</v>
       </c>
       <c r="L6" s="5">
         <v>878307</v>
       </c>
       <c r="M6" s="5">
         <v>2563229</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" s="6" t="s">
         <v>64</v>
       </c>
       <c r="B7" s="5">
         <v>171955</v>
       </c>
       <c r="C7" s="5">
         <v>323682</v>
       </c>
       <c r="D7" s="5">
         <v>735798</v>
       </c>
       <c r="E7" s="5">
         <v>508027</v>
       </c>
-      <c r="F7" s="40"/>
+      <c r="F7" s="5">
+        <v>670494</v>
+      </c>
       <c r="G7" s="40"/>
       <c r="H7" s="40"/>
       <c r="I7" s="40"/>
       <c r="J7" s="40"/>
       <c r="K7" s="40"/>
       <c r="L7" s="40"/>
       <c r="M7" s="40"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="G19" sqref="G19"/>
+      <selection activeCell="G24" sqref="G24"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="2" width="10.33203125" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="13" max="13" width="10.6640625" customWidth="1"/>
+    <col min="1" max="2" width="10.28515625" customWidth="1"/>
+    <col min="3" max="3" width="10.140625" customWidth="1"/>
+    <col min="4" max="4" width="9.7109375" customWidth="1"/>
+    <col min="5" max="5" width="10.42578125" customWidth="1"/>
+    <col min="6" max="6" width="10.140625" customWidth="1"/>
+    <col min="7" max="9" width="8.85546875" customWidth="1"/>
+    <col min="10" max="10" width="10.85546875" customWidth="1"/>
+    <col min="11" max="11" width="9.85546875" customWidth="1"/>
+    <col min="12" max="12" width="10.140625" customWidth="1"/>
+    <col min="13" max="13" width="10.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="13.8" thickBot="1">
+    <row r="1" spans="1:13" ht="13.5" thickBot="1">
       <c r="A1" s="46" t="s">
         <v>59</v>
       </c>
       <c r="B1" s="46"/>
       <c r="C1" s="46"/>
       <c r="D1" s="46"/>
       <c r="E1" s="46"/>
       <c r="F1" s="46"/>
       <c r="G1" s="46"/>
       <c r="H1" s="46"/>
       <c r="I1" s="46"/>
       <c r="J1" s="46"/>
       <c r="K1" s="46"/>
       <c r="L1" s="46"/>
       <c r="M1" s="46"/>
     </row>
-    <row r="2" spans="1:13" ht="13.8" thickBot="1">
+    <row r="2" spans="1:13" ht="13.5" thickBot="1">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
     </row>
     <row r="3" spans="1:13" ht="40.5" customHeight="1" thickBot="1">
       <c r="A3" s="2"/>
       <c r="B3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>5</v>
       </c>
@@ -1991,51 +1991,53 @@
         <v>51.4</v>
       </c>
       <c r="L7" s="9">
         <v>106.7</v>
       </c>
       <c r="M7" s="9">
         <v>291.8</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="6" t="s">
         <v>64</v>
       </c>
       <c r="B8" s="4">
         <v>6.4</v>
       </c>
       <c r="C8" s="4">
         <v>191.9</v>
       </c>
       <c r="D8" s="43">
         <v>226.9</v>
       </c>
       <c r="E8" s="9">
         <v>68.5</v>
       </c>
-      <c r="F8" s="9"/>
+      <c r="F8" s="4">
+        <v>128.30000000000001</v>
+      </c>
       <c r="G8" s="9"/>
       <c r="H8" s="9"/>
       <c r="I8" s="9"/>
       <c r="J8" s="9"/>
       <c r="K8" s="10"/>
       <c r="L8" s="9"/>
       <c r="M8" s="9"/>
     </row>
     <row r="9" spans="1:13" ht="12.75" customHeight="1">
       <c r="A9" s="50" t="s">
         <v>15</v>
       </c>
       <c r="B9" s="50"/>
       <c r="C9" s="50"/>
       <c r="D9" s="50"/>
       <c r="E9" s="50"/>
       <c r="F9" s="50"/>
       <c r="G9" s="50"/>
       <c r="H9" s="50"/>
       <c r="I9" s="50"/>
       <c r="J9" s="50"/>
       <c r="K9" s="50"/>
       <c r="L9" s="50"/>
       <c r="M9" s="50"/>
     </row>
@@ -2132,51 +2134,53 @@
         <v>115.4</v>
       </c>
       <c r="L12" s="10">
         <v>112.3</v>
       </c>
       <c r="M12" s="9">
         <v>119.8</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" s="6" t="s">
         <v>64</v>
       </c>
       <c r="B13" s="4">
         <v>114.4</v>
       </c>
       <c r="C13" s="4">
         <v>115</v>
       </c>
       <c r="D13" s="43">
         <v>115.5</v>
       </c>
       <c r="E13" s="4">
         <v>114</v>
       </c>
-      <c r="F13" s="10"/>
+      <c r="F13" s="10">
+        <v>109.9</v>
+      </c>
       <c r="G13" s="4"/>
       <c r="H13" s="4"/>
       <c r="I13" s="4"/>
       <c r="J13" s="4"/>
       <c r="K13" s="4"/>
       <c r="L13" s="10"/>
       <c r="M13" s="4"/>
     </row>
     <row r="20" spans="3:4">
       <c r="C20" s="41"/>
       <c r="D20" s="42"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A5:M5"/>
     <mergeCell ref="A9:M9"/>
     <mergeCell ref="A10:M10"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>