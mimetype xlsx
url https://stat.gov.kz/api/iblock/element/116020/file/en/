--- v3 (2026-06-24)
+++ v4 (2026-07-24)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="32760" yWindow="32760" windowWidth="23040" windowHeight="9390" activeTab="4"/>
+    <workbookView xWindow="32760" yWindow="32760" windowWidth="23040" windowHeight="9390" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata 162101" sheetId="2" r:id="rId1"/>
     <sheet name="Metadata 162107" sheetId="7" r:id="rId2"/>
     <sheet name="Symbols" sheetId="6" r:id="rId3"/>
     <sheet name="Indicator 162101" sheetId="1" r:id="rId4"/>
     <sheet name="Indicator 162107" sheetId="3" r:id="rId5"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="123" uniqueCount="68">
   <si>
     <t>The volume of contraction works</t>
   </si>
   <si>
     <t xml:space="preserve">The volume of contraction works, mln.tenge       </t>
   </si>
   <si>
     <t>percentage to former month of current year</t>
   </si>
   <si>
     <t>January</t>
@@ -165,111 +165,111 @@
   <si>
     <t>https://stat.gov.kz/api/iblock/element/417326/file/en/</t>
   </si>
   <si>
     <t>Useful links:</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701885</t>
   </si>
   <si>
     <t xml:space="preserve">Last update date: </t>
   </si>
   <si>
     <t>Next update date:</t>
   </si>
   <si>
     <t>Responsible structural unit</t>
   </si>
   <si>
     <t>Department of Production and Environmental Statistics</t>
   </si>
   <si>
     <t>Responsible executor</t>
   </si>
   <si>
-    <t>Dautova Zamzagul Kosherbaevna</t>
-[...1 lines deleted...]
-  <si>
     <t>Phone number :</t>
   </si>
   <si>
     <t>+7 7172749323</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
-    <t xml:space="preserve">za.dautova@aspire.gov.kz </t>
-[...1 lines deleted...]
-  <si>
     <t>Conventional designations:</t>
   </si>
   <si>
     <t>«-» - no case</t>
   </si>
   <si>
     <t>«0.0» - insignificant value</t>
   </si>
   <si>
     <t>«X» - data is confidential</t>
   </si>
   <si>
     <t>«...» - no data available</t>
   </si>
   <si>
     <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
   </si>
   <si>
     <t xml:space="preserve">© Agency for Strategic Planning and Reforms of the Republic of Kazakhstan Bureau of National statistic </t>
   </si>
   <si>
     <t>Index of physical volume of construction work</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>The index of the physical volume of construction work reflects the change in the volume of construction work performed over time and is defined as the ratio of the volume of construction work performed in the analyzed period to the previous period in actual prices, taking into account the deflator (price index).</t>
   </si>
   <si>
     <t>calculated</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701892</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>Since January 2024</t>
   </si>
   <si>
-    <t>17.06.2026 y.</t>
-[...1 lines deleted...]
-  <si>
     <t>17.07.2026 y.</t>
+  </si>
+  <si>
+    <t>18.08.2026 y.</t>
+  </si>
+  <si>
+    <t>Karimkulova Zhansaya Seitzhankyzy</t>
+  </si>
+  <si>
+    <t>zh.uskenbayeva@stat.kz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="21">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
@@ -978,126 +978,126 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701885" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/417326/file/en/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:za.dautova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701885" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/417326/file/en/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zh.uskenbayeva@stat.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701892" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/417326/file/en/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:za.dautova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701892" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/417326/file/en/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zh.uskenbayeva@stat.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B18" sqref="B18"/>
+      <selection activeCell="B21" sqref="B21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="30" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="30" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="11"/>
       <c r="B1" s="11"/>
     </row>
     <row r="2" spans="1:13" s="14" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B2" s="13">
         <v>162101</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="14" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B3" s="13" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="14" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A4" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B4" s="15" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="14" customFormat="1" ht="27" customHeight="1">
       <c r="A5" s="16" t="s">
         <v>23</v>
       </c>
       <c r="B5" s="13" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="14" customFormat="1" ht="24" customHeight="1">
       <c r="A6" s="16" t="s">
         <v>24</v>
       </c>
       <c r="B6" s="13" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="14" customFormat="1" ht="24.75" customHeight="1">
       <c r="A7" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B7" s="17" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="14" customFormat="1" ht="24" customHeight="1">
       <c r="A8" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B8" s="15" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="14" customFormat="1" ht="45" customHeight="1">
       <c r="A9" s="12" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="17" t="s">
         <v>30</v>
       </c>
@@ -1136,455 +1136,455 @@
       <c r="M13" s="19"/>
     </row>
     <row r="14" spans="1:13" s="14" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="21" t="s">
         <v>38</v>
       </c>
       <c r="B14" s="22" t="s">
         <v>39</v>
       </c>
       <c r="M14" s="19"/>
     </row>
     <row r="15" spans="1:13" s="14" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="21" t="s">
         <v>40</v>
       </c>
       <c r="B15" s="22" t="s">
         <v>41</v>
       </c>
       <c r="M15" s="19"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="12" t="s">
         <v>42</v>
       </c>
       <c r="B16" s="23" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="M16" s="24"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="12" t="s">
         <v>43</v>
       </c>
       <c r="B17" s="23" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="M17" s="25"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="12" t="s">
         <v>44</v>
       </c>
       <c r="B18" s="15" t="s">
         <v>45</v>
       </c>
       <c r="M18" s="24"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="12" t="s">
         <v>46</v>
       </c>
       <c r="B19" s="15" t="s">
-        <v>47</v>
+        <v>66</v>
       </c>
       <c r="M19" s="25"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="B20" s="26" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
       <c r="M20" s="24"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A21" s="12" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="B21" s="27" t="s">
-        <v>51</v>
+        <v>67</v>
       </c>
       <c r="M21" s="25"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="28"/>
       <c r="B22" s="29"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="25"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="24"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="25"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="24"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B21" r:id="rId1"/>
-[...3 lines deleted...]
-    <hyperlink ref="B13" r:id="rId5"/>
+    <hyperlink ref="B14" r:id="rId1"/>
+    <hyperlink ref="B15" r:id="rId2"/>
+    <hyperlink ref="B12" r:id="rId3"/>
+    <hyperlink ref="B13" r:id="rId4"/>
+    <hyperlink ref="B21" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="B18" sqref="B18"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B21" sqref="B21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="30" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="30" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="11"/>
       <c r="B1" s="11"/>
     </row>
     <row r="2" spans="1:13" s="14" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B2" s="13">
         <v>162107</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="14" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B3" s="13" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="14" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A4" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B4" s="15" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="14" customFormat="1" ht="27" customHeight="1">
       <c r="A5" s="16" t="s">
         <v>23</v>
       </c>
       <c r="B5" s="13" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="14" customFormat="1" ht="24" customHeight="1">
       <c r="A6" s="16" t="s">
         <v>24</v>
       </c>
       <c r="B6" s="13" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="14" customFormat="1" ht="24.75" customHeight="1">
       <c r="A7" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B7" s="17" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="14" customFormat="1" ht="24" customHeight="1">
       <c r="A8" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B8" s="15" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="14" customFormat="1" ht="45" customHeight="1">
       <c r="A9" s="12" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="17" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="14" customFormat="1" ht="57.75" customHeight="1">
       <c r="A10" s="12" t="s">
         <v>31</v>
       </c>
       <c r="B10" s="17" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="14" customFormat="1" ht="34.5" customHeight="1">
       <c r="A11" s="12" t="s">
         <v>33</v>
       </c>
       <c r="B11" s="18"/>
       <c r="M11" s="19"/>
     </row>
     <row r="12" spans="1:13" s="14" customFormat="1" ht="23.25" customHeight="1">
       <c r="A12" s="12" t="s">
         <v>34</v>
       </c>
       <c r="B12" s="20" t="s">
         <v>35</v>
       </c>
       <c r="M12" s="19"/>
     </row>
     <row r="13" spans="1:13" s="14" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A13" s="21" t="s">
         <v>36</v>
       </c>
       <c r="B13" s="22" t="s">
         <v>37</v>
       </c>
       <c r="M13" s="19"/>
     </row>
     <row r="14" spans="1:13" s="14" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="21" t="s">
         <v>38</v>
       </c>
       <c r="B14" s="22" t="s">
         <v>39</v>
       </c>
       <c r="M14" s="19"/>
     </row>
     <row r="15" spans="1:13" s="14" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="21" t="s">
         <v>40</v>
       </c>
       <c r="B15" s="22" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="M15" s="19"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="12" t="s">
         <v>42</v>
       </c>
       <c r="B16" s="23" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="M16" s="24"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="12" t="s">
         <v>43</v>
       </c>
       <c r="B17" s="23" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="M17" s="25"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="12" t="s">
         <v>44</v>
       </c>
       <c r="B18" s="15" t="s">
         <v>45</v>
       </c>
       <c r="M18" s="24"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="12" t="s">
         <v>46</v>
       </c>
       <c r="B19" s="15" t="s">
-        <v>47</v>
+        <v>66</v>
       </c>
       <c r="M19" s="25"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="B20" s="26" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
       <c r="M20" s="24"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A21" s="12" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="B21" s="27" t="s">
-        <v>51</v>
+        <v>67</v>
       </c>
       <c r="M21" s="25"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="28"/>
       <c r="B22" s="29"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="25"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="24"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="25"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="24"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B21" r:id="rId1"/>
-[...3 lines deleted...]
-    <hyperlink ref="B13" r:id="rId5"/>
+    <hyperlink ref="B14" r:id="rId1"/>
+    <hyperlink ref="B15" r:id="rId2"/>
+    <hyperlink ref="B12" r:id="rId3"/>
+    <hyperlink ref="B13" r:id="rId4"/>
+    <hyperlink ref="B21" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист2"/>
   <dimension ref="A3:C20"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="D38" sqref="D38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="33" customWidth="1"/>
     <col min="2" max="2" width="113.5703125" style="33" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="33"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:3">
       <c r="A3" s="31"/>
       <c r="B3" s="38" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="C3" s="32"/>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="31"/>
       <c r="B4" s="38" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="C4" s="32"/>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="31"/>
       <c r="B5" s="38" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="C5" s="32"/>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="31"/>
       <c r="B6" s="38" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="C6" s="32"/>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="31"/>
       <c r="B7" s="38" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="C7" s="32"/>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="31"/>
       <c r="B8" s="39" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="C8" s="32"/>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="31"/>
       <c r="B9" s="34"/>
       <c r="C9" s="32"/>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="31"/>
       <c r="B10" s="31"/>
       <c r="C10" s="32"/>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="31"/>
       <c r="B11" s="31"/>
       <c r="C11" s="32"/>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="31"/>
       <c r="B12" s="31"/>
       <c r="C12" s="31"/>
     </row>
     <row r="13" spans="1:3" ht="15">
       <c r="A13" s="44" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="B13" s="45"/>
       <c r="C13" s="45"/>
     </row>
     <row r="14" spans="1:3">
       <c r="B14" s="35"/>
     </row>
     <row r="15" spans="1:3">
       <c r="B15" s="36"/>
     </row>
     <row r="16" spans="1:3">
       <c r="B16" s="36"/>
     </row>
     <row r="20" spans="2:2">
       <c r="B20" s="37"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A13:C13"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M7"/>
   <sheetViews>
     <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="F7" sqref="F7"/>
+      <selection activeCell="F14" sqref="F14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="2" width="10.28515625" customWidth="1"/>
     <col min="3" max="3" width="10.140625" customWidth="1"/>
     <col min="4" max="4" width="9.7109375" customWidth="1"/>
     <col min="5" max="5" width="10.42578125" customWidth="1"/>
     <col min="6" max="6" width="10.140625" customWidth="1"/>
     <col min="7" max="9" width="8.85546875" customWidth="1"/>
     <col min="10" max="10" width="10.85546875" customWidth="1"/>
     <col min="11" max="11" width="9.85546875" customWidth="1"/>
     <col min="12" max="12" width="10.140625" customWidth="1"/>
     <col min="13" max="13" width="10.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="13.5" thickBot="1">
       <c r="A1" s="46" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="46"/>
       <c r="C1" s="46"/>
       <c r="D1" s="46"/>
       <c r="E1" s="46"/>
       <c r="F1" s="46"/>
@@ -1729,112 +1729,114 @@
       </c>
       <c r="G6" s="5">
         <v>1311874.5</v>
       </c>
       <c r="H6" s="5">
         <v>760705</v>
       </c>
       <c r="I6" s="5">
         <v>777372</v>
       </c>
       <c r="J6" s="5">
         <v>1590270</v>
       </c>
       <c r="K6" s="8">
         <v>821973</v>
       </c>
       <c r="L6" s="5">
         <v>878307</v>
       </c>
       <c r="M6" s="5">
         <v>2563229</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" s="6" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="B7" s="5">
         <v>171955</v>
       </c>
       <c r="C7" s="5">
         <v>323682</v>
       </c>
       <c r="D7" s="5">
         <v>735798</v>
       </c>
       <c r="E7" s="5">
         <v>508027</v>
       </c>
       <c r="F7" s="5">
         <v>670494</v>
       </c>
-      <c r="G7" s="40"/>
+      <c r="G7" s="5">
+        <v>1662137</v>
+      </c>
       <c r="H7" s="40"/>
       <c r="I7" s="40"/>
       <c r="J7" s="40"/>
       <c r="K7" s="40"/>
       <c r="L7" s="40"/>
       <c r="M7" s="40"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M20"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="G24" sqref="G24"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="F22" sqref="F22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="2" width="10.28515625" customWidth="1"/>
     <col min="3" max="3" width="10.140625" customWidth="1"/>
     <col min="4" max="4" width="9.7109375" customWidth="1"/>
     <col min="5" max="5" width="10.42578125" customWidth="1"/>
     <col min="6" max="6" width="10.140625" customWidth="1"/>
     <col min="7" max="9" width="8.85546875" customWidth="1"/>
     <col min="10" max="10" width="10.85546875" customWidth="1"/>
     <col min="11" max="11" width="9.85546875" customWidth="1"/>
     <col min="12" max="12" width="10.140625" customWidth="1"/>
     <col min="13" max="13" width="10.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="13.5" thickBot="1">
       <c r="A1" s="46" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="B1" s="46"/>
       <c r="C1" s="46"/>
       <c r="D1" s="46"/>
       <c r="E1" s="46"/>
       <c r="F1" s="46"/>
       <c r="G1" s="46"/>
       <c r="H1" s="46"/>
       <c r="I1" s="46"/>
       <c r="J1" s="46"/>
       <c r="K1" s="46"/>
       <c r="L1" s="46"/>
       <c r="M1" s="46"/>
     </row>
     <row r="2" spans="1:13" ht="13.5" thickBot="1">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
@@ -1977,68 +1979,70 @@
       </c>
       <c r="G7" s="9">
         <v>232.2</v>
       </c>
       <c r="H7" s="9">
         <v>58</v>
       </c>
       <c r="I7" s="9">
         <v>102.1</v>
       </c>
       <c r="J7" s="9">
         <v>204.2</v>
       </c>
       <c r="K7" s="10">
         <v>51.4</v>
       </c>
       <c r="L7" s="9">
         <v>106.7</v>
       </c>
       <c r="M7" s="9">
         <v>291.8</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="6" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="B8" s="4">
         <v>6.4</v>
       </c>
       <c r="C8" s="4">
         <v>191.9</v>
       </c>
       <c r="D8" s="43">
         <v>226.9</v>
       </c>
       <c r="E8" s="9">
         <v>68.5</v>
       </c>
       <c r="F8" s="4">
         <v>128.30000000000001</v>
       </c>
-      <c r="G8" s="9"/>
+      <c r="G8" s="4">
+        <v>244.7</v>
+      </c>
       <c r="H8" s="9"/>
       <c r="I8" s="9"/>
       <c r="J8" s="9"/>
       <c r="K8" s="10"/>
       <c r="L8" s="9"/>
       <c r="M8" s="9"/>
     </row>
     <row r="9" spans="1:13" ht="12.75" customHeight="1">
       <c r="A9" s="50" t="s">
         <v>15</v>
       </c>
       <c r="B9" s="50"/>
       <c r="C9" s="50"/>
       <c r="D9" s="50"/>
       <c r="E9" s="50"/>
       <c r="F9" s="50"/>
       <c r="G9" s="50"/>
       <c r="H9" s="50"/>
       <c r="I9" s="50"/>
       <c r="J9" s="50"/>
       <c r="K9" s="50"/>
       <c r="L9" s="50"/>
       <c r="M9" s="50"/>
     </row>
     <row r="10" spans="1:13" ht="14.25" customHeight="1">
@@ -2120,196 +2124,198 @@
       </c>
       <c r="G12" s="4">
         <v>123.2</v>
       </c>
       <c r="H12" s="4">
         <v>118.4</v>
       </c>
       <c r="I12" s="4">
         <v>115.9</v>
       </c>
       <c r="J12" s="4">
         <v>106.4</v>
       </c>
       <c r="K12" s="4">
         <v>115.4</v>
       </c>
       <c r="L12" s="10">
         <v>112.3</v>
       </c>
       <c r="M12" s="9">
         <v>119.8</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" s="6" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="B13" s="4">
         <v>114.4</v>
       </c>
       <c r="C13" s="4">
         <v>115</v>
       </c>
       <c r="D13" s="43">
         <v>115.5</v>
       </c>
       <c r="E13" s="4">
         <v>114</v>
       </c>
       <c r="F13" s="10">
         <v>109.9</v>
       </c>
-      <c r="G13" s="4"/>
+      <c r="G13" s="4">
+        <v>115.7</v>
+      </c>
       <c r="H13" s="4"/>
       <c r="I13" s="4"/>
       <c r="J13" s="4"/>
       <c r="K13" s="4"/>
       <c r="L13" s="10"/>
       <c r="M13" s="4"/>
     </row>
     <row r="20" spans="3:4">
       <c r="C20" s="41"/>
       <c r="D20" s="42"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A5:M5"/>
     <mergeCell ref="A9:M9"/>
     <mergeCell ref="A10:M10"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x01010071E68DA8E7329447BC28161D00D54051" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="6811f7514ef9a54dfd798a9fdb29f4a8">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CAE27EF2-2A64-4BA7-8F5F-90880100A6D9}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{74CC6EE5-27F2-49B3-9D02-41BCC376AD57}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8E470BB4-F050-42F4-9B2C-8912D81B2297}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
-  </ds:schemaRefs>
-[...14 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Metadata 162101</vt:lpstr>
       <vt:lpstr>Metadata 162107</vt:lpstr>
       <vt:lpstr>Symbols</vt:lpstr>
       <vt:lpstr>Indicator 162101</vt:lpstr>