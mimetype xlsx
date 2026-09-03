--- v4 (2026-07-24)
+++ v5 (2026-09-03)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="32760" yWindow="32760" windowWidth="23040" windowHeight="9390" activeTab="1"/>
+    <workbookView xWindow="32760" yWindow="32760" windowWidth="23040" windowHeight="9390" activeTab="4"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata 162101" sheetId="2" r:id="rId1"/>
     <sheet name="Metadata 162107" sheetId="7" r:id="rId2"/>
     <sheet name="Symbols" sheetId="6" r:id="rId3"/>
     <sheet name="Indicator 162101" sheetId="1" r:id="rId4"/>
     <sheet name="Indicator 162107" sheetId="3" r:id="rId5"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="123" uniqueCount="68">
   <si>
     <t>The volume of contraction works</t>
   </si>
   <si>
     <t xml:space="preserve">The volume of contraction works, mln.tenge       </t>
   </si>
   <si>
     <t>percentage to former month of current year</t>
   </si>
   <si>
     <t>January</t>
@@ -216,60 +216,60 @@
   <si>
     <t xml:space="preserve">© Agency for Strategic Planning and Reforms of the Republic of Kazakhstan Bureau of National statistic </t>
   </si>
   <si>
     <t>Index of physical volume of construction work</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>The index of the physical volume of construction work reflects the change in the volume of construction work performed over time and is defined as the ratio of the volume of construction work performed in the analyzed period to the previous period in actual prices, taking into account the deflator (price index).</t>
   </si>
   <si>
     <t>calculated</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701892</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>Since January 2024</t>
   </si>
   <si>
-    <t>17.07.2026 y.</t>
-[...1 lines deleted...]
-  <si>
     <t>18.08.2026 y.</t>
   </si>
   <si>
     <t>Karimkulova Zhansaya Seitzhankyzy</t>
   </si>
   <si>
     <t>zh.uskenbayeva@stat.kz</t>
+  </si>
+  <si>
+    <t>17.09.2026 y.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="21">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
@@ -1003,51 +1003,51 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701885" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/417326/file/en/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zh.uskenbayeva@stat.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701892" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/417326/file/en/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zh.uskenbayeva@stat.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B21" sqref="B21"/>
+      <selection activeCell="B18" sqref="B18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="30" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="30" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="11"/>
       <c r="B1" s="11"/>
     </row>
     <row r="2" spans="1:13" s="14" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B2" s="13">
         <v>162101</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="14" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B3" s="13" t="s">
@@ -1145,125 +1145,125 @@
       <c r="M14" s="19"/>
     </row>
     <row r="15" spans="1:13" s="14" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="21" t="s">
         <v>40</v>
       </c>
       <c r="B15" s="22" t="s">
         <v>41</v>
       </c>
       <c r="M15" s="19"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="12" t="s">
         <v>42</v>
       </c>
       <c r="B16" s="23" t="s">
         <v>64</v>
       </c>
       <c r="M16" s="24"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="12" t="s">
         <v>43</v>
       </c>
       <c r="B17" s="23" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="M17" s="25"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="12" t="s">
         <v>44</v>
       </c>
       <c r="B18" s="15" t="s">
         <v>45</v>
       </c>
       <c r="M18" s="24"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="12" t="s">
         <v>46</v>
       </c>
       <c r="B19" s="15" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="M19" s="25"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="12" t="s">
         <v>47</v>
       </c>
       <c r="B20" s="26" t="s">
         <v>48</v>
       </c>
       <c r="M20" s="24"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A21" s="12" t="s">
         <v>49</v>
       </c>
       <c r="B21" s="27" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="M21" s="25"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="28"/>
       <c r="B22" s="29"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="25"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="24"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="25"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="24"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B15" r:id="rId2"/>
     <hyperlink ref="B12" r:id="rId3"/>
     <hyperlink ref="B13" r:id="rId4"/>
     <hyperlink ref="B21" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B21" sqref="B21"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B18" sqref="B18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="30" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="30" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="11"/>
       <c r="B1" s="11"/>
     </row>
     <row r="2" spans="1:13" s="14" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B2" s="13">
         <v>162107</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="14" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B3" s="13" t="s">
@@ -1361,87 +1361,87 @@
       <c r="M14" s="19"/>
     </row>
     <row r="15" spans="1:13" s="14" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="21" t="s">
         <v>40</v>
       </c>
       <c r="B15" s="22" t="s">
         <v>61</v>
       </c>
       <c r="M15" s="19"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="12" t="s">
         <v>42</v>
       </c>
       <c r="B16" s="23" t="s">
         <v>64</v>
       </c>
       <c r="M16" s="24"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="12" t="s">
         <v>43</v>
       </c>
       <c r="B17" s="23" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="M17" s="25"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="12" t="s">
         <v>44</v>
       </c>
       <c r="B18" s="15" t="s">
         <v>45</v>
       </c>
       <c r="M18" s="24"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="12" t="s">
         <v>46</v>
       </c>
       <c r="B19" s="15" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="M19" s="25"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="12" t="s">
         <v>47</v>
       </c>
       <c r="B20" s="26" t="s">
         <v>48</v>
       </c>
       <c r="M20" s="24"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A21" s="12" t="s">
         <v>49</v>
       </c>
       <c r="B21" s="27" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="M21" s="25"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="28"/>
       <c r="B22" s="29"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="25"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="24"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="25"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="24"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B15" r:id="rId2"/>
     <hyperlink ref="B12" r:id="rId3"/>
     <hyperlink ref="B13" r:id="rId4"/>
@@ -1540,51 +1540,51 @@
       <c r="B14" s="35"/>
     </row>
     <row r="15" spans="1:3">
       <c r="B15" s="36"/>
     </row>
     <row r="16" spans="1:3">
       <c r="B16" s="36"/>
     </row>
     <row r="20" spans="2:2">
       <c r="B20" s="37"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A13:C13"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M7"/>
   <sheetViews>
     <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="F14" sqref="F14"/>
+      <selection activeCell="I9" sqref="I9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="2" width="10.28515625" customWidth="1"/>
     <col min="3" max="3" width="10.140625" customWidth="1"/>
     <col min="4" max="4" width="9.7109375" customWidth="1"/>
     <col min="5" max="5" width="10.42578125" customWidth="1"/>
     <col min="6" max="6" width="10.140625" customWidth="1"/>
     <col min="7" max="9" width="8.85546875" customWidth="1"/>
     <col min="10" max="10" width="10.85546875" customWidth="1"/>
     <col min="11" max="11" width="9.85546875" customWidth="1"/>
     <col min="12" max="12" width="10.140625" customWidth="1"/>
     <col min="13" max="13" width="10.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="13.5" thickBot="1">
       <c r="A1" s="46" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="46"/>
       <c r="C1" s="46"/>
       <c r="D1" s="46"/>
       <c r="E1" s="46"/>
       <c r="F1" s="46"/>
@@ -1709,115 +1709,117 @@
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="5">
         <v>140491</v>
       </c>
       <c r="C6" s="5">
         <v>267616.886</v>
       </c>
       <c r="D6" s="5">
         <v>606707</v>
       </c>
       <c r="E6" s="5">
         <v>423597.64199999999</v>
       </c>
       <c r="F6" s="5">
         <v>562633</v>
       </c>
       <c r="G6" s="5">
         <v>1311874.5</v>
       </c>
       <c r="H6" s="5">
-        <v>760705</v>
+        <v>789407.37372472999</v>
       </c>
       <c r="I6" s="5">
-        <v>777372</v>
+        <v>797989.02233873797</v>
       </c>
       <c r="J6" s="5">
-        <v>1590270</v>
+        <v>1595200.37134887</v>
       </c>
       <c r="K6" s="8">
-        <v>821973</v>
+        <v>835369.87130177906</v>
       </c>
       <c r="L6" s="5">
-        <v>878307</v>
+        <v>909219.89425689809</v>
       </c>
       <c r="M6" s="5">
-        <v>2563229</v>
+        <v>2606855.4543095897</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" s="6" t="s">
         <v>62</v>
       </c>
       <c r="B7" s="5">
         <v>171955</v>
       </c>
       <c r="C7" s="5">
         <v>323682</v>
       </c>
       <c r="D7" s="5">
         <v>735798</v>
       </c>
       <c r="E7" s="5">
         <v>508027</v>
       </c>
       <c r="F7" s="5">
         <v>670494</v>
       </c>
       <c r="G7" s="5">
         <v>1662137</v>
       </c>
-      <c r="H7" s="40"/>
+      <c r="H7" s="8">
+        <v>988979</v>
+      </c>
       <c r="I7" s="40"/>
       <c r="J7" s="40"/>
       <c r="K7" s="40"/>
       <c r="L7" s="40"/>
       <c r="M7" s="40"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M20"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="F22" sqref="F22"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="F17" sqref="F17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="2" width="10.28515625" customWidth="1"/>
     <col min="3" max="3" width="10.140625" customWidth="1"/>
     <col min="4" max="4" width="9.7109375" customWidth="1"/>
     <col min="5" max="5" width="10.42578125" customWidth="1"/>
     <col min="6" max="6" width="10.140625" customWidth="1"/>
     <col min="7" max="9" width="8.85546875" customWidth="1"/>
     <col min="10" max="10" width="10.85546875" customWidth="1"/>
     <col min="11" max="11" width="9.85546875" customWidth="1"/>
     <col min="12" max="12" width="10.140625" customWidth="1"/>
     <col min="13" max="13" width="10.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="13.5" thickBot="1">
       <c r="A1" s="46" t="s">
         <v>57</v>
       </c>
       <c r="B1" s="46"/>
       <c r="C1" s="46"/>
       <c r="D1" s="46"/>
       <c r="E1" s="46"/>
       <c r="F1" s="46"/>
@@ -1999,51 +2001,53 @@
         <v>291.8</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="6" t="s">
         <v>62</v>
       </c>
       <c r="B8" s="4">
         <v>6.4</v>
       </c>
       <c r="C8" s="4">
         <v>191.9</v>
       </c>
       <c r="D8" s="43">
         <v>226.9</v>
       </c>
       <c r="E8" s="9">
         <v>68.5</v>
       </c>
       <c r="F8" s="4">
         <v>128.30000000000001</v>
       </c>
       <c r="G8" s="4">
         <v>244.7</v>
       </c>
-      <c r="H8" s="9"/>
+      <c r="H8" s="4">
+        <v>59.8</v>
+      </c>
       <c r="I8" s="9"/>
       <c r="J8" s="9"/>
       <c r="K8" s="10"/>
       <c r="L8" s="9"/>
       <c r="M8" s="9"/>
     </row>
     <row r="9" spans="1:13" ht="12.75" customHeight="1">
       <c r="A9" s="50" t="s">
         <v>15</v>
       </c>
       <c r="B9" s="50"/>
       <c r="C9" s="50"/>
       <c r="D9" s="50"/>
       <c r="E9" s="50"/>
       <c r="F9" s="50"/>
       <c r="G9" s="50"/>
       <c r="H9" s="50"/>
       <c r="I9" s="50"/>
       <c r="J9" s="50"/>
       <c r="K9" s="50"/>
       <c r="L9" s="50"/>
       <c r="M9" s="50"/>
     </row>
     <row r="10" spans="1:13" ht="14.25" customHeight="1">
       <c r="A10" s="51" t="s">
@@ -2144,51 +2148,53 @@
         <v>119.8</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" s="6" t="s">
         <v>62</v>
       </c>
       <c r="B13" s="4">
         <v>114.4</v>
       </c>
       <c r="C13" s="4">
         <v>115</v>
       </c>
       <c r="D13" s="43">
         <v>115.5</v>
       </c>
       <c r="E13" s="4">
         <v>114</v>
       </c>
       <c r="F13" s="10">
         <v>109.9</v>
       </c>
       <c r="G13" s="4">
         <v>115.7</v>
       </c>
-      <c r="H13" s="4"/>
+      <c r="H13" s="4">
+        <v>114.9</v>
+      </c>
       <c r="I13" s="4"/>
       <c r="J13" s="4"/>
       <c r="K13" s="4"/>
       <c r="L13" s="10"/>
       <c r="M13" s="4"/>
     </row>
     <row r="20" spans="3:4">
       <c r="C20" s="41"/>
       <c r="D20" s="42"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A5:M5"/>
     <mergeCell ref="A9:M9"/>
     <mergeCell ref="A10:M10"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>