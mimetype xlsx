--- v4 (2026-09-03)
+++ v5 (2026-09-23)
@@ -1,58 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="E:\2026 ГОД\отчет 2026\август 2026\оперативка 2026\анг\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="32760" yWindow="32760" windowWidth="23040" windowHeight="9390" activeTab="4"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="9192" activeTab="4"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata163206" sheetId="7" r:id="rId1"/>
     <sheet name="Metadata163213" sheetId="4" r:id="rId2"/>
     <sheet name="Symbols" sheetId="5" r:id="rId3"/>
     <sheet name="indikator163206" sheetId="3" r:id="rId4"/>
     <sheet name="indikator163213" sheetId="6" r:id="rId5"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="139" uniqueCount="86">
   <si>
     <t>Residential buildings operating start</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
@@ -271,66 +276,66 @@
     <t xml:space="preserve">The calculation is carried out according to the indicator of the total area of commissioned residental buildings in the dynamics of the analyzed period compared to the previous period, acccording to the following formula       
 </t>
   </si>
   <si>
     <t>123,3</t>
   </si>
   <si>
     <t>Since January 2023</t>
   </si>
   <si>
     <t>134,7</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>34,6</t>
   </si>
   <si>
     <t>173,0</t>
   </si>
   <si>
     <t>93,5</t>
   </si>
   <si>
-    <t>18.08.2026y.</t>
-[...1 lines deleted...]
-  <si>
     <t>Karimkulova Zhansaya Seitzhankyzy</t>
   </si>
   <si>
     <t>zh.uskenbayeva@stat.kz</t>
   </si>
   <si>
     <t>17.09.2026y.</t>
   </si>
+  <si>
+    <t>16.10.2026y.</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="6">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0.0_р_._-;\-* #,##0.0_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="22">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
@@ -716,50 +721,53 @@
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 2" xfId="2"/>
     <cellStyle name="Обычный 4 2" xfId="3"/>
     <cellStyle name="Финансовый" xfId="4" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
@@ -767,116 +775,118 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1020,132 +1030,132 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701925" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/417326/file/en/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zh.uskenbayeva@stat.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701939" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/417326/file/en/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zh.uskenbayeva@stat.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B18" sqref="B18"/>
+      <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="31.28515625" style="40" customWidth="1"/>
-    <col min="2" max="2" width="64.85546875" style="40" customWidth="1"/>
+    <col min="1" max="1" width="31.33203125" style="40" customWidth="1"/>
+    <col min="2" max="2" width="64.88671875" style="40" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="21"/>
       <c r="B1" s="21"/>
     </row>
     <row r="2" spans="1:13" s="24" customFormat="1">
       <c r="A2" s="22" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="23">
         <v>163206</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="24" customFormat="1">
       <c r="A3" s="22" t="s">
         <v>37</v>
       </c>
       <c r="B3" s="23" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="24" customFormat="1">
       <c r="A4" s="22" t="s">
         <v>39</v>
       </c>
       <c r="B4" s="25" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="24" customFormat="1">
       <c r="A5" s="26" t="s">
         <v>41</v>
       </c>
       <c r="B5" s="23" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="24" customFormat="1">
       <c r="A6" s="26" t="s">
         <v>42</v>
       </c>
       <c r="B6" s="23" t="s">
         <v>76</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="24" customFormat="1" ht="38.25">
+    <row r="7" spans="1:13" s="24" customFormat="1" ht="39.6">
       <c r="A7" s="22" t="s">
         <v>43</v>
       </c>
       <c r="B7" s="27" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="24" customFormat="1">
       <c r="A8" s="22" t="s">
         <v>45</v>
       </c>
       <c r="B8" s="23" t="s">
         <v>70</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="24" customFormat="1" ht="38.25">
+    <row r="9" spans="1:13" s="24" customFormat="1" ht="39.6">
       <c r="A9" s="22" t="s">
         <v>47</v>
       </c>
       <c r="B9" s="27" t="s">
         <v>71</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="24" customFormat="1" ht="63.75">
+    <row r="10" spans="1:13" s="24" customFormat="1" ht="66">
       <c r="A10" s="22" t="s">
         <v>48</v>
       </c>
       <c r="B10" s="27" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="24" customFormat="1">
       <c r="A11" s="22" t="s">
         <v>50</v>
       </c>
       <c r="B11" s="28"/>
       <c r="M11" s="29"/>
     </row>
     <row r="12" spans="1:13" s="24" customFormat="1">
       <c r="A12" s="22" t="s">
         <v>51</v>
       </c>
       <c r="B12" s="30" t="s">
         <v>52</v>
       </c>
       <c r="M12" s="29"/>
     </row>
     <row r="13" spans="1:13" s="24" customFormat="1">
       <c r="A13" s="31" t="s">
@@ -1157,210 +1167,210 @@
       <c r="M13" s="29"/>
     </row>
     <row r="14" spans="1:13" s="24" customFormat="1">
       <c r="A14" s="31" t="s">
         <v>55</v>
       </c>
       <c r="B14" s="32" t="s">
         <v>56</v>
       </c>
       <c r="M14" s="29"/>
     </row>
     <row r="15" spans="1:13" s="24" customFormat="1">
       <c r="A15" s="31" t="s">
         <v>57</v>
       </c>
       <c r="B15" s="32" t="s">
         <v>73</v>
       </c>
       <c r="M15" s="29"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="22" t="s">
         <v>59</v>
       </c>
       <c r="B16" s="33" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="M16" s="34"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="22" t="s">
         <v>60</v>
       </c>
       <c r="B17" s="33" t="s">
         <v>85</v>
       </c>
       <c r="M17" s="35"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="22" t="s">
         <v>61</v>
       </c>
       <c r="B18" s="25" t="s">
         <v>62</v>
       </c>
       <c r="M18" s="34"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="22" t="s">
         <v>63</v>
       </c>
       <c r="B19" s="25" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="M19" s="35"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="22" t="s">
         <v>64</v>
       </c>
       <c r="B20" s="36" t="s">
         <v>65</v>
       </c>
       <c r="M20" s="34"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="22" t="s">
         <v>66</v>
       </c>
       <c r="B21" s="37" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="M21" s="35"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="38"/>
       <c r="B22" s="39"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="35"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="34"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="35"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="34"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B15" r:id="rId2"/>
     <hyperlink ref="B12" r:id="rId3"/>
     <hyperlink ref="B13" r:id="rId4"/>
     <hyperlink ref="B21" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B18" sqref="B18"/>
+      <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="30.28515625" style="40" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="66.140625" style="40" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="30.33203125" style="40" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="66.109375" style="40" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="21"/>
       <c r="B1" s="21"/>
     </row>
     <row r="2" spans="1:13" s="24" customFormat="1">
       <c r="A2" s="22" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="23">
         <v>163213</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="24" customFormat="1">
       <c r="A3" s="22" t="s">
         <v>37</v>
       </c>
       <c r="B3" s="23" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="24" customFormat="1">
       <c r="A4" s="22" t="s">
         <v>39</v>
       </c>
       <c r="B4" s="25" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="24" customFormat="1">
       <c r="A5" s="26" t="s">
         <v>41</v>
       </c>
       <c r="B5" s="23" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="24" customFormat="1">
       <c r="A6" s="26" t="s">
         <v>42</v>
       </c>
       <c r="B6" s="23" t="s">
         <v>76</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="24" customFormat="1" ht="51">
+    <row r="7" spans="1:13" s="24" customFormat="1" ht="52.8">
       <c r="A7" s="22" t="s">
         <v>43</v>
       </c>
       <c r="B7" s="27" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="24" customFormat="1">
       <c r="A8" s="22" t="s">
         <v>45</v>
       </c>
       <c r="B8" s="25" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="24" customFormat="1" ht="51">
+    <row r="9" spans="1:13" s="24" customFormat="1" ht="52.8">
       <c r="A9" s="22" t="s">
         <v>47</v>
       </c>
       <c r="B9" s="27" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="24" customFormat="1" ht="38.25">
+    <row r="10" spans="1:13" s="24" customFormat="1" ht="39.6">
       <c r="A10" s="22" t="s">
         <v>48</v>
       </c>
       <c r="B10" s="27" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="24" customFormat="1">
       <c r="A11" s="22" t="s">
         <v>50</v>
       </c>
       <c r="B11" s="28"/>
       <c r="M11" s="29"/>
     </row>
     <row r="12" spans="1:13" s="24" customFormat="1">
       <c r="A12" s="22" t="s">
         <v>51</v>
       </c>
       <c r="B12" s="30" t="s">
         <v>52</v>
       </c>
       <c r="M12" s="29"/>
     </row>
     <row r="13" spans="1:13" s="24" customFormat="1">
       <c r="A13" s="31" t="s">
@@ -1372,255 +1382,255 @@
       <c r="M13" s="29"/>
     </row>
     <row r="14" spans="1:13" s="24" customFormat="1">
       <c r="A14" s="31" t="s">
         <v>55</v>
       </c>
       <c r="B14" s="32" t="s">
         <v>56</v>
       </c>
       <c r="M14" s="29"/>
     </row>
     <row r="15" spans="1:13" s="24" customFormat="1">
       <c r="A15" s="31" t="s">
         <v>57</v>
       </c>
       <c r="B15" s="32" t="s">
         <v>58</v>
       </c>
       <c r="M15" s="29"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="22" t="s">
         <v>59</v>
       </c>
       <c r="B16" s="33" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="M16" s="34"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="22" t="s">
         <v>60</v>
       </c>
       <c r="B17" s="33" t="s">
         <v>85</v>
       </c>
       <c r="M17" s="35"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="22" t="s">
         <v>61</v>
       </c>
       <c r="B18" s="25" t="s">
         <v>62</v>
       </c>
       <c r="M18" s="34"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="22" t="s">
         <v>63</v>
       </c>
       <c r="B19" s="25" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="M19" s="35"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="22" t="s">
         <v>64</v>
       </c>
       <c r="B20" s="36" t="s">
         <v>65</v>
       </c>
       <c r="M20" s="34"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="22" t="s">
         <v>66</v>
       </c>
       <c r="B21" s="37" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="M21" s="35"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="38"/>
       <c r="B22" s="39"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="35"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="34"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="35"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="34"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B15" r:id="rId2"/>
     <hyperlink ref="B12" r:id="rId3"/>
     <hyperlink ref="B13" r:id="rId4"/>
     <hyperlink ref="B21" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:C15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B41" sqref="B41"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
-    <col min="2" max="2" width="51.7109375" customWidth="1"/>
-    <col min="3" max="3" width="19.7109375" customWidth="1"/>
+    <col min="2" max="2" width="51.6640625" customWidth="1"/>
+    <col min="3" max="3" width="19.6640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:3">
       <c r="A2" s="13"/>
       <c r="B2" s="14" t="s">
         <v>29</v>
       </c>
       <c r="C2" s="15"/>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="13"/>
       <c r="B3" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C3" s="15"/>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="13"/>
       <c r="B4" s="14" t="s">
         <v>31</v>
       </c>
       <c r="C4" s="15"/>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="13"/>
       <c r="B5" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C5" s="15"/>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="13"/>
       <c r="B6" s="14" t="s">
         <v>33</v>
       </c>
       <c r="C6" s="15"/>
     </row>
-    <row r="7" spans="1:3" ht="38.25">
+    <row r="7" spans="1:3" ht="39.6">
       <c r="A7" s="13"/>
       <c r="B7" s="16" t="s">
         <v>34</v>
       </c>
       <c r="C7" s="15"/>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="13"/>
       <c r="B8" s="17"/>
       <c r="C8" s="15"/>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="13"/>
       <c r="B9" s="13"/>
       <c r="C9" s="15"/>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="13"/>
       <c r="B10" s="13"/>
       <c r="C10" s="15"/>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="13"/>
       <c r="B11" s="13"/>
       <c r="C11" s="13"/>
     </row>
-    <row r="12" spans="1:3" ht="15">
+    <row r="12" spans="1:3" ht="13.8">
       <c r="A12" s="53" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="54"/>
       <c r="C12" s="54"/>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="18"/>
       <c r="B13" s="19"/>
       <c r="C13" s="18"/>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="18"/>
       <c r="B14" s="20"/>
       <c r="C14" s="18"/>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="18"/>
       <c r="B15" s="20"/>
       <c r="C15" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A12:C12"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M8"/>
   <sheetViews>
     <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="H7" sqref="H7"/>
+      <selection activeCell="H29" sqref="H29"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="16.42578125" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="13" max="13" width="11.140625" customWidth="1"/>
+    <col min="1" max="1" width="16.44140625" customWidth="1"/>
+    <col min="2" max="2" width="8.33203125" customWidth="1"/>
+    <col min="3" max="3" width="9.33203125" customWidth="1"/>
+    <col min="4" max="4" width="7.88671875" customWidth="1"/>
+    <col min="5" max="5" width="7.6640625" customWidth="1"/>
+    <col min="6" max="7" width="8.33203125" customWidth="1"/>
+    <col min="8" max="8" width="8.6640625" customWidth="1"/>
+    <col min="9" max="9" width="8.88671875" customWidth="1"/>
+    <col min="10" max="10" width="10.5546875" customWidth="1"/>
+    <col min="11" max="11" width="8.6640625" customWidth="1"/>
+    <col min="12" max="12" width="10.44140625" customWidth="1"/>
+    <col min="13" max="13" width="11.109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="15" customHeight="1">
       <c r="A1" s="55" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="55"/>
       <c r="C1" s="55"/>
       <c r="D1" s="55"/>
       <c r="E1" s="55"/>
       <c r="F1" s="55"/>
       <c r="G1" s="55"/>
       <c r="H1" s="55"/>
       <c r="I1" s="55"/>
       <c r="J1" s="55"/>
       <c r="K1" s="55"/>
       <c r="L1" s="55"/>
       <c r="M1" s="55"/>
     </row>
     <row r="2" spans="1:13" ht="13.5" customHeight="1">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
@@ -1774,93 +1784,95 @@
     <row r="7" spans="1:13">
       <c r="A7" s="9" t="s">
         <v>78</v>
       </c>
       <c r="B7" s="41">
         <v>1091</v>
       </c>
       <c r="C7" s="4">
         <v>1017</v>
       </c>
       <c r="D7" s="41">
         <v>1760</v>
       </c>
       <c r="E7" s="41">
         <v>1253</v>
       </c>
       <c r="F7" s="52">
         <v>1171</v>
       </c>
       <c r="G7" s="4">
         <v>2173</v>
       </c>
       <c r="H7" s="4">
         <v>1279</v>
       </c>
-      <c r="I7" s="48"/>
+      <c r="I7" s="4">
+        <v>1580</v>
+      </c>
       <c r="J7" s="48"/>
       <c r="K7" s="48"/>
       <c r="L7" s="48"/>
       <c r="M7" s="48"/>
     </row>
     <row r="8" spans="1:13">
       <c r="H8" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:F4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M14"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="H15" sqref="H15"/>
+      <selection activeCell="K18" sqref="K18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="16.42578125" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="13" max="13" width="11.140625" customWidth="1"/>
+    <col min="1" max="1" width="16.44140625" customWidth="1"/>
+    <col min="2" max="2" width="8.33203125" customWidth="1"/>
+    <col min="3" max="3" width="9.33203125" customWidth="1"/>
+    <col min="4" max="4" width="7.88671875" customWidth="1"/>
+    <col min="5" max="5" width="7.6640625" customWidth="1"/>
+    <col min="6" max="7" width="8.33203125" customWidth="1"/>
+    <col min="8" max="8" width="8.6640625" customWidth="1"/>
+    <col min="9" max="9" width="8.88671875" customWidth="1"/>
+    <col min="10" max="10" width="10.5546875" customWidth="1"/>
+    <col min="11" max="11" width="8.6640625" customWidth="1"/>
+    <col min="12" max="12" width="10.44140625" customWidth="1"/>
+    <col min="13" max="13" width="11.109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="15" customHeight="1">
       <c r="A1" s="55" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="55"/>
       <c r="C1" s="55"/>
       <c r="D1" s="55"/>
       <c r="E1" s="55"/>
       <c r="F1" s="55"/>
       <c r="G1" s="55"/>
       <c r="H1" s="55"/>
       <c r="I1" s="55"/>
       <c r="J1" s="55"/>
       <c r="K1" s="55"/>
       <c r="L1" s="55"/>
       <c r="M1" s="55"/>
     </row>
     <row r="2" spans="1:13" ht="13.5" customHeight="1">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
@@ -2031,51 +2043,53 @@
     <row r="8" spans="1:13">
       <c r="A8" s="9" t="s">
         <v>78</v>
       </c>
       <c r="B8" s="8" t="s">
         <v>79</v>
       </c>
       <c r="C8" s="50">
         <v>93.3</v>
       </c>
       <c r="D8" s="8" t="s">
         <v>80</v>
       </c>
       <c r="E8" s="49">
         <v>71.099999999999994</v>
       </c>
       <c r="F8" s="8" t="s">
         <v>81</v>
       </c>
       <c r="G8" s="12">
         <v>185.6</v>
       </c>
       <c r="H8" s="49">
         <v>58.9</v>
       </c>
-      <c r="I8" s="49"/>
+      <c r="I8" s="49">
+        <v>123.5</v>
+      </c>
       <c r="J8" s="8"/>
       <c r="K8" s="11"/>
       <c r="L8" s="42"/>
       <c r="M8" s="8"/>
     </row>
     <row r="9" spans="1:13" ht="14.25" customHeight="1">
       <c r="A9" s="57" t="s">
         <v>15</v>
       </c>
       <c r="B9" s="58"/>
       <c r="C9" s="58"/>
       <c r="D9" s="58"/>
       <c r="E9" s="58"/>
       <c r="F9" s="58"/>
       <c r="G9" s="58"/>
       <c r="H9" s="58"/>
       <c r="I9" s="58"/>
       <c r="J9" s="58"/>
       <c r="K9" s="58"/>
       <c r="L9" s="58"/>
       <c r="M9" s="59"/>
     </row>
     <row r="10" spans="1:13" ht="12.75" customHeight="1">
       <c r="A10" s="60" t="s">
         <v>0</v>
@@ -2178,174 +2192,176 @@
     <row r="13" spans="1:13">
       <c r="A13" s="9" t="s">
         <v>78</v>
       </c>
       <c r="B13" s="5">
         <v>142.4</v>
       </c>
       <c r="C13" s="51">
         <v>87.2</v>
       </c>
       <c r="D13" s="5">
         <v>98</v>
       </c>
       <c r="E13" s="5">
         <v>108.6</v>
       </c>
       <c r="F13" s="5">
         <v>102.8</v>
       </c>
       <c r="G13" s="5">
         <v>113.7</v>
       </c>
       <c r="H13" s="12">
         <v>88.4</v>
       </c>
-      <c r="I13" s="48"/>
+      <c r="I13" s="5">
+        <v>101.6</v>
+      </c>
       <c r="J13" s="48"/>
       <c r="K13" s="48"/>
       <c r="L13" s="48"/>
       <c r="M13" s="48"/>
     </row>
     <row r="14" spans="1:13">
       <c r="H14" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A9:M9"/>
     <mergeCell ref="A10:E10"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x01010071E68DA8E7329447BC28161D00D54051" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="6811f7514ef9a54dfd798a9fdb29f4a8">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{63472EE8-7321-4767-9A69-D52E6DABC3C3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{70569B8F-47F8-43FD-8D7F-CC71B3F9FFF1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C02D1D68-8AA4-4ADB-B4ED-37A8E983653A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
-  </ds:schemaRefs>
-[...14 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Metadata163206</vt:lpstr>
       <vt:lpstr>Metadata163213</vt:lpstr>
       <vt:lpstr>Symbols</vt:lpstr>
       <vt:lpstr>indikator163206</vt:lpstr>