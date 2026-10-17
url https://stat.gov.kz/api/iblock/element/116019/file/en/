--- v5 (2026-09-23)
+++ v6 (2026-10-17)
@@ -1,77 +1,72 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="9192" activeTab="4"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="9195" activeTab="4"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata163206" sheetId="7" r:id="rId1"/>
     <sheet name="Metadata163213" sheetId="4" r:id="rId2"/>
     <sheet name="Symbols" sheetId="5" r:id="rId3"/>
     <sheet name="indikator163206" sheetId="3" r:id="rId4"/>
     <sheet name="indikator163213" sheetId="6" r:id="rId5"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="139" uniqueCount="86">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="140" uniqueCount="87">
   <si>
     <t>Residential buildings operating start</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
@@ -282,60 +277,63 @@
   <si>
     <t>Since January 2023</t>
   </si>
   <si>
     <t>134,7</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>34,6</t>
   </si>
   <si>
     <t>173,0</t>
   </si>
   <si>
     <t>93,5</t>
   </si>
   <si>
     <t>Karimkulova Zhansaya Seitzhankyzy</t>
   </si>
   <si>
     <t>zh.uskenbayeva@stat.kz</t>
   </si>
   <si>
-    <t>17.09.2026y.</t>
-[...1 lines deleted...]
-  <si>
     <t>16.10.2026y.</t>
   </si>
+  <si>
+    <t>18.11.2026y.</t>
+  </si>
+  <si>
+    <t>118,5</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="6">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0.0_р_._-;\-* #,##0.0_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="22">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
@@ -775,118 +773,116 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1030,132 +1026,132 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701925" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/417326/file/en/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zh.uskenbayeva@stat.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701939" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/417326/file/en/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zh.uskenbayeva@stat.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B16" sqref="B16:B17"/>
+      <selection activeCell="B32" sqref="B32"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="31.33203125" style="40" customWidth="1"/>
-    <col min="2" max="2" width="64.88671875" style="40" customWidth="1"/>
+    <col min="1" max="1" width="31.28515625" style="40" customWidth="1"/>
+    <col min="2" max="2" width="64.85546875" style="40" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="21"/>
       <c r="B1" s="21"/>
     </row>
     <row r="2" spans="1:13" s="24" customFormat="1">
       <c r="A2" s="22" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="23">
         <v>163206</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="24" customFormat="1">
       <c r="A3" s="22" t="s">
         <v>37</v>
       </c>
       <c r="B3" s="23" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="24" customFormat="1">
       <c r="A4" s="22" t="s">
         <v>39</v>
       </c>
       <c r="B4" s="25" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="24" customFormat="1">
       <c r="A5" s="26" t="s">
         <v>41</v>
       </c>
       <c r="B5" s="23" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="24" customFormat="1">
       <c r="A6" s="26" t="s">
         <v>42</v>
       </c>
       <c r="B6" s="23" t="s">
         <v>76</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="24" customFormat="1" ht="39.6">
+    <row r="7" spans="1:13" s="24" customFormat="1" ht="38.25">
       <c r="A7" s="22" t="s">
         <v>43</v>
       </c>
       <c r="B7" s="27" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="24" customFormat="1">
       <c r="A8" s="22" t="s">
         <v>45</v>
       </c>
       <c r="B8" s="23" t="s">
         <v>70</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="24" customFormat="1" ht="39.6">
+    <row r="9" spans="1:13" s="24" customFormat="1" ht="38.25">
       <c r="A9" s="22" t="s">
         <v>47</v>
       </c>
       <c r="B9" s="27" t="s">
         <v>71</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="24" customFormat="1" ht="66">
+    <row r="10" spans="1:13" s="24" customFormat="1" ht="63.75">
       <c r="A10" s="22" t="s">
         <v>48</v>
       </c>
       <c r="B10" s="27" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="24" customFormat="1">
       <c r="A11" s="22" t="s">
         <v>50</v>
       </c>
       <c r="B11" s="28"/>
       <c r="M11" s="29"/>
     </row>
     <row r="12" spans="1:13" s="24" customFormat="1">
       <c r="A12" s="22" t="s">
         <v>51</v>
       </c>
       <c r="B12" s="30" t="s">
         <v>52</v>
       </c>
       <c r="M12" s="29"/>
     </row>
     <row r="13" spans="1:13" s="24" customFormat="1">
       <c r="A13" s="31" t="s">
@@ -1245,132 +1241,132 @@
     <row r="23" spans="1:13">
       <c r="M23" s="35"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="34"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="35"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="34"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B15" r:id="rId2"/>
     <hyperlink ref="B12" r:id="rId3"/>
     <hyperlink ref="B13" r:id="rId4"/>
     <hyperlink ref="B21" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B16" sqref="B16:B17"/>
+      <selection activeCell="B18" sqref="B18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="30.33203125" style="40" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="66.109375" style="40" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="30.28515625" style="40" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="66.140625" style="40" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="21"/>
       <c r="B1" s="21"/>
     </row>
     <row r="2" spans="1:13" s="24" customFormat="1">
       <c r="A2" s="22" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="23">
         <v>163213</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="24" customFormat="1">
       <c r="A3" s="22" t="s">
         <v>37</v>
       </c>
       <c r="B3" s="23" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="24" customFormat="1">
       <c r="A4" s="22" t="s">
         <v>39</v>
       </c>
       <c r="B4" s="25" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="24" customFormat="1">
       <c r="A5" s="26" t="s">
         <v>41</v>
       </c>
       <c r="B5" s="23" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="24" customFormat="1">
       <c r="A6" s="26" t="s">
         <v>42</v>
       </c>
       <c r="B6" s="23" t="s">
         <v>76</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="24" customFormat="1" ht="52.8">
+    <row r="7" spans="1:13" s="24" customFormat="1" ht="51">
       <c r="A7" s="22" t="s">
         <v>43</v>
       </c>
       <c r="B7" s="27" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="24" customFormat="1">
       <c r="A8" s="22" t="s">
         <v>45</v>
       </c>
       <c r="B8" s="25" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="24" customFormat="1" ht="52.8">
+    <row r="9" spans="1:13" s="24" customFormat="1" ht="51">
       <c r="A9" s="22" t="s">
         <v>47</v>
       </c>
       <c r="B9" s="27" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="24" customFormat="1" ht="39.6">
+    <row r="10" spans="1:13" s="24" customFormat="1" ht="51">
       <c r="A10" s="22" t="s">
         <v>48</v>
       </c>
       <c r="B10" s="27" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="24" customFormat="1">
       <c r="A11" s="22" t="s">
         <v>50</v>
       </c>
       <c r="B11" s="28"/>
       <c r="M11" s="29"/>
     </row>
     <row r="12" spans="1:13" s="24" customFormat="1">
       <c r="A12" s="22" t="s">
         <v>51</v>
       </c>
       <c r="B12" s="30" t="s">
         <v>52</v>
       </c>
       <c r="M12" s="29"/>
     </row>
     <row r="13" spans="1:13" s="24" customFormat="1">
       <c r="A13" s="31" t="s">
@@ -1460,177 +1456,177 @@
     <row r="23" spans="1:13">
       <c r="M23" s="35"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="34"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="35"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="34"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B15" r:id="rId2"/>
     <hyperlink ref="B12" r:id="rId3"/>
     <hyperlink ref="B13" r:id="rId4"/>
     <hyperlink ref="B21" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:C15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B41" sqref="B41"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="2" max="2" width="51.6640625" customWidth="1"/>
-    <col min="3" max="3" width="19.6640625" customWidth="1"/>
+    <col min="2" max="2" width="51.7109375" customWidth="1"/>
+    <col min="3" max="3" width="19.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:3">
       <c r="A2" s="13"/>
       <c r="B2" s="14" t="s">
         <v>29</v>
       </c>
       <c r="C2" s="15"/>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="13"/>
       <c r="B3" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C3" s="15"/>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="13"/>
       <c r="B4" s="14" t="s">
         <v>31</v>
       </c>
       <c r="C4" s="15"/>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="13"/>
       <c r="B5" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C5" s="15"/>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="13"/>
       <c r="B6" s="14" t="s">
         <v>33</v>
       </c>
       <c r="C6" s="15"/>
     </row>
-    <row r="7" spans="1:3" ht="39.6">
+    <row r="7" spans="1:3" ht="38.25">
       <c r="A7" s="13"/>
       <c r="B7" s="16" t="s">
         <v>34</v>
       </c>
       <c r="C7" s="15"/>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="13"/>
       <c r="B8" s="17"/>
       <c r="C8" s="15"/>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="13"/>
       <c r="B9" s="13"/>
       <c r="C9" s="15"/>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="13"/>
       <c r="B10" s="13"/>
       <c r="C10" s="15"/>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="13"/>
       <c r="B11" s="13"/>
       <c r="C11" s="13"/>
     </row>
-    <row r="12" spans="1:3" ht="13.8">
+    <row r="12" spans="1:3" ht="15">
       <c r="A12" s="53" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="54"/>
       <c r="C12" s="54"/>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="18"/>
       <c r="B13" s="19"/>
       <c r="C13" s="18"/>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="18"/>
       <c r="B14" s="20"/>
       <c r="C14" s="18"/>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="18"/>
       <c r="B15" s="20"/>
       <c r="C15" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A12:C12"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M8"/>
   <sheetViews>
     <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="H29" sqref="H29"/>
+      <selection activeCell="H30" sqref="H30"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="16.44140625" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="13" max="13" width="11.109375" customWidth="1"/>
+    <col min="1" max="1" width="16.42578125" customWidth="1"/>
+    <col min="2" max="2" width="8.28515625" customWidth="1"/>
+    <col min="3" max="3" width="9.28515625" customWidth="1"/>
+    <col min="4" max="4" width="7.85546875" customWidth="1"/>
+    <col min="5" max="5" width="7.7109375" customWidth="1"/>
+    <col min="6" max="7" width="8.28515625" customWidth="1"/>
+    <col min="8" max="8" width="8.7109375" customWidth="1"/>
+    <col min="9" max="9" width="8.85546875" customWidth="1"/>
+    <col min="10" max="10" width="10.5703125" customWidth="1"/>
+    <col min="11" max="11" width="8.7109375" customWidth="1"/>
+    <col min="12" max="12" width="10.42578125" customWidth="1"/>
+    <col min="13" max="13" width="11.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="15" customHeight="1">
       <c r="A1" s="55" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="55"/>
       <c r="C1" s="55"/>
       <c r="D1" s="55"/>
       <c r="E1" s="55"/>
       <c r="F1" s="55"/>
       <c r="G1" s="55"/>
       <c r="H1" s="55"/>
       <c r="I1" s="55"/>
       <c r="J1" s="55"/>
       <c r="K1" s="55"/>
       <c r="L1" s="55"/>
       <c r="M1" s="55"/>
     </row>
     <row r="2" spans="1:13" ht="13.5" customHeight="1">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
@@ -1787,92 +1783,94 @@
       </c>
       <c r="B7" s="41">
         <v>1091</v>
       </c>
       <c r="C7" s="4">
         <v>1017</v>
       </c>
       <c r="D7" s="41">
         <v>1760</v>
       </c>
       <c r="E7" s="41">
         <v>1253</v>
       </c>
       <c r="F7" s="52">
         <v>1171</v>
       </c>
       <c r="G7" s="4">
         <v>2173</v>
       </c>
       <c r="H7" s="4">
         <v>1279</v>
       </c>
       <c r="I7" s="4">
         <v>1580</v>
       </c>
-      <c r="J7" s="48"/>
+      <c r="J7" s="41">
+        <v>1871</v>
+      </c>
       <c r="K7" s="48"/>
       <c r="L7" s="48"/>
       <c r="M7" s="48"/>
     </row>
     <row r="8" spans="1:13">
       <c r="H8" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:F4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M14"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="K18" sqref="K18"/>
+      <selection activeCell="H18" sqref="H18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="16.44140625" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="13" max="13" width="11.109375" customWidth="1"/>
+    <col min="1" max="1" width="16.42578125" customWidth="1"/>
+    <col min="2" max="2" width="8.28515625" customWidth="1"/>
+    <col min="3" max="3" width="9.28515625" customWidth="1"/>
+    <col min="4" max="4" width="7.85546875" customWidth="1"/>
+    <col min="5" max="5" width="7.7109375" customWidth="1"/>
+    <col min="6" max="7" width="8.28515625" customWidth="1"/>
+    <col min="8" max="8" width="8.7109375" customWidth="1"/>
+    <col min="9" max="9" width="8.85546875" customWidth="1"/>
+    <col min="10" max="10" width="10.5703125" customWidth="1"/>
+    <col min="11" max="11" width="8.7109375" customWidth="1"/>
+    <col min="12" max="12" width="10.42578125" customWidth="1"/>
+    <col min="13" max="13" width="11.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="15" customHeight="1">
       <c r="A1" s="55" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="55"/>
       <c r="C1" s="55"/>
       <c r="D1" s="55"/>
       <c r="E1" s="55"/>
       <c r="F1" s="55"/>
       <c r="G1" s="55"/>
       <c r="H1" s="55"/>
       <c r="I1" s="55"/>
       <c r="J1" s="55"/>
       <c r="K1" s="55"/>
       <c r="L1" s="55"/>
       <c r="M1" s="55"/>
     </row>
     <row r="2" spans="1:13" ht="13.5" customHeight="1">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
@@ -2046,51 +2044,53 @@
       </c>
       <c r="B8" s="8" t="s">
         <v>79</v>
       </c>
       <c r="C8" s="50">
         <v>93.3</v>
       </c>
       <c r="D8" s="8" t="s">
         <v>80</v>
       </c>
       <c r="E8" s="49">
         <v>71.099999999999994</v>
       </c>
       <c r="F8" s="8" t="s">
         <v>81</v>
       </c>
       <c r="G8" s="12">
         <v>185.6</v>
       </c>
       <c r="H8" s="49">
         <v>58.9</v>
       </c>
       <c r="I8" s="49">
         <v>123.5</v>
       </c>
-      <c r="J8" s="8"/>
+      <c r="J8" s="8" t="s">
+        <v>86</v>
+      </c>
       <c r="K8" s="11"/>
       <c r="L8" s="42"/>
       <c r="M8" s="8"/>
     </row>
     <row r="9" spans="1:13" ht="14.25" customHeight="1">
       <c r="A9" s="57" t="s">
         <v>15</v>
       </c>
       <c r="B9" s="58"/>
       <c r="C9" s="58"/>
       <c r="D9" s="58"/>
       <c r="E9" s="58"/>
       <c r="F9" s="58"/>
       <c r="G9" s="58"/>
       <c r="H9" s="58"/>
       <c r="I9" s="58"/>
       <c r="J9" s="58"/>
       <c r="K9" s="58"/>
       <c r="L9" s="58"/>
       <c r="M9" s="59"/>
     </row>
     <row r="10" spans="1:13" ht="12.75" customHeight="1">
       <c r="A10" s="60" t="s">
         <v>0</v>
       </c>
@@ -2195,173 +2195,175 @@
       </c>
       <c r="B13" s="5">
         <v>142.4</v>
       </c>
       <c r="C13" s="51">
         <v>87.2</v>
       </c>
       <c r="D13" s="5">
         <v>98</v>
       </c>
       <c r="E13" s="5">
         <v>108.6</v>
       </c>
       <c r="F13" s="5">
         <v>102.8</v>
       </c>
       <c r="G13" s="5">
         <v>113.7</v>
       </c>
       <c r="H13" s="12">
         <v>88.4</v>
       </c>
       <c r="I13" s="5">
         <v>101.6</v>
       </c>
-      <c r="J13" s="48"/>
+      <c r="J13" s="5">
+        <v>97.7</v>
+      </c>
       <c r="K13" s="48"/>
       <c r="L13" s="48"/>
       <c r="M13" s="48"/>
     </row>
     <row r="14" spans="1:13">
       <c r="H14" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A9:M9"/>
     <mergeCell ref="A10:E10"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x01010071E68DA8E7329447BC28161D00D54051" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="6811f7514ef9a54dfd798a9fdb29f4a8">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{63472EE8-7321-4767-9A69-D52E6DABC3C3}">
-[...14 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C02D1D68-8AA4-4ADB-B4ED-37A8E983653A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{70569B8F-47F8-43FD-8D7F-CC71B3F9FFF1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{63472EE8-7321-4767-9A69-D52E6DABC3C3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Metadata163206</vt:lpstr>
       <vt:lpstr>Metadata163213</vt:lpstr>
       <vt:lpstr>Symbols</vt:lpstr>
       <vt:lpstr>indikator163206</vt:lpstr>