--- v0 (2026-04-25)
+++ v1 (2026-05-16)
@@ -1,58 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="32760" yWindow="32760" windowWidth="23040" windowHeight="9390" activeTab="4"/>
+    <workbookView xWindow="32760" yWindow="32760" windowWidth="23040" windowHeight="9396" activeTab="4"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata163206" sheetId="7" r:id="rId1"/>
     <sheet name="Metadata163213" sheetId="4" r:id="rId2"/>
     <sheet name="Symbols" sheetId="5" r:id="rId3"/>
     <sheet name="indikator163206" sheetId="3" r:id="rId4"/>
     <sheet name="indikator163213" sheetId="6" r:id="rId5"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="138" uniqueCount="85">
   <si>
     <t>Residential buildings operating start</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
@@ -271,63 +271,63 @@
     <t>Information is provided by legal entities and their structural and separate  subdivisions, carrying out in the reporting period the commissioning of facilities into operation regardless of the number of employees, as well as structural subdivisions of local executive bodies carrying out functions in the fiels of architecture and urban planning, peasant or farm enterprises.</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701925</t>
   </si>
   <si>
     <t xml:space="preserve">The calculation is carried out according to the indicator of the total area of commissioned residental buildings in the dynamics of the analyzed period compared to the previous period, acccording to the following formula       
 </t>
   </si>
   <si>
     <t>123,3</t>
   </si>
   <si>
     <t>Since January 2023</t>
   </si>
   <si>
     <t>134,7</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>34,6</t>
   </si>
   <si>
-    <t>17.04.2026y.</t>
-[...1 lines deleted...]
-  <si>
     <t>173,0</t>
   </si>
   <si>
     <t>18.05.2026y.</t>
   </si>
+  <si>
+    <t>17.06.2026y.</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="6">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0.0_р_._-;\-* #,##0.0_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="21">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
@@ -700,50 +700,55 @@
     <xf numFmtId="3" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 2" xfId="2"/>
     <cellStyle name="Обычный 4 2" xfId="3"/>
     <cellStyle name="Финансовый" xfId="4" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
@@ -782,84 +787,86 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1003,132 +1010,132 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701925" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/417326/file/en/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:za.dautova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701939" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/417326/file/en/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:za.dautova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B18" sqref="B18"/>
+      <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="31.28515625" style="40" customWidth="1"/>
-    <col min="2" max="2" width="64.85546875" style="40" customWidth="1"/>
+    <col min="1" max="1" width="31.33203125" style="40" customWidth="1"/>
+    <col min="2" max="2" width="64.88671875" style="40" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="21"/>
       <c r="B1" s="21"/>
     </row>
     <row r="2" spans="1:13" s="24" customFormat="1">
       <c r="A2" s="22" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="23">
         <v>163206</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="24" customFormat="1">
       <c r="A3" s="22" t="s">
         <v>37</v>
       </c>
       <c r="B3" s="23" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="24" customFormat="1">
       <c r="A4" s="22" t="s">
         <v>39</v>
       </c>
       <c r="B4" s="25" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="24" customFormat="1">
       <c r="A5" s="26" t="s">
         <v>41</v>
       </c>
       <c r="B5" s="23" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="24" customFormat="1">
       <c r="A6" s="26" t="s">
         <v>42</v>
       </c>
       <c r="B6" s="23" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="24" customFormat="1" ht="38.25">
+    <row r="7" spans="1:13" s="24" customFormat="1" ht="39.6">
       <c r="A7" s="22" t="s">
         <v>43</v>
       </c>
       <c r="B7" s="27" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="24" customFormat="1">
       <c r="A8" s="22" t="s">
         <v>45</v>
       </c>
       <c r="B8" s="23" t="s">
         <v>72</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="24" customFormat="1" ht="38.25">
+    <row r="9" spans="1:13" s="24" customFormat="1" ht="39.6">
       <c r="A9" s="22" t="s">
         <v>47</v>
       </c>
       <c r="B9" s="27" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="24" customFormat="1" ht="63.75">
+    <row r="10" spans="1:13" s="24" customFormat="1" ht="66">
       <c r="A10" s="22" t="s">
         <v>48</v>
       </c>
       <c r="B10" s="27" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="24" customFormat="1">
       <c r="A11" s="22" t="s">
         <v>50</v>
       </c>
       <c r="B11" s="28"/>
       <c r="M11" s="29"/>
     </row>
     <row r="12" spans="1:13" s="24" customFormat="1">
       <c r="A12" s="22" t="s">
         <v>51</v>
       </c>
       <c r="B12" s="30" t="s">
         <v>52</v>
       </c>
       <c r="M12" s="29"/>
     </row>
     <row r="13" spans="1:13" s="24" customFormat="1">
       <c r="A13" s="31" t="s">
@@ -1140,51 +1147,51 @@
       <c r="M13" s="29"/>
     </row>
     <row r="14" spans="1:13" s="24" customFormat="1">
       <c r="A14" s="31" t="s">
         <v>55</v>
       </c>
       <c r="B14" s="32" t="s">
         <v>56</v>
       </c>
       <c r="M14" s="29"/>
     </row>
     <row r="15" spans="1:13" s="24" customFormat="1">
       <c r="A15" s="31" t="s">
         <v>57</v>
       </c>
       <c r="B15" s="32" t="s">
         <v>75</v>
       </c>
       <c r="M15" s="29"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="22" t="s">
         <v>59</v>
       </c>
       <c r="B16" s="33" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="M16" s="34"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="22" t="s">
         <v>60</v>
       </c>
       <c r="B17" s="33" t="s">
         <v>84</v>
       </c>
       <c r="M17" s="35"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="22" t="s">
         <v>61</v>
       </c>
       <c r="B18" s="25" t="s">
         <v>62</v>
       </c>
       <c r="M18" s="34"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="22" t="s">
         <v>63</v>
       </c>
@@ -1218,132 +1225,132 @@
     <row r="23" spans="1:13">
       <c r="M23" s="35"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="34"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="35"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="34"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
     <hyperlink ref="B12" r:id="rId4"/>
     <hyperlink ref="B13" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B18" sqref="B18"/>
+      <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="30.28515625" style="40" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="66.140625" style="40" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="30.33203125" style="40" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="66.109375" style="40" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="21"/>
       <c r="B1" s="21"/>
     </row>
     <row r="2" spans="1:13" s="24" customFormat="1">
       <c r="A2" s="22" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="23">
         <v>163213</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="24" customFormat="1">
       <c r="A3" s="22" t="s">
         <v>37</v>
       </c>
       <c r="B3" s="23" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="24" customFormat="1">
       <c r="A4" s="22" t="s">
         <v>39</v>
       </c>
       <c r="B4" s="25" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="24" customFormat="1">
       <c r="A5" s="26" t="s">
         <v>41</v>
       </c>
       <c r="B5" s="23" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="24" customFormat="1">
       <c r="A6" s="26" t="s">
         <v>42</v>
       </c>
       <c r="B6" s="23" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="24" customFormat="1" ht="51">
+    <row r="7" spans="1:13" s="24" customFormat="1" ht="52.8">
       <c r="A7" s="22" t="s">
         <v>43</v>
       </c>
       <c r="B7" s="27" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="24" customFormat="1">
       <c r="A8" s="22" t="s">
         <v>45</v>
       </c>
       <c r="B8" s="25" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="24" customFormat="1" ht="51">
+    <row r="9" spans="1:13" s="24" customFormat="1" ht="52.8">
       <c r="A9" s="22" t="s">
         <v>47</v>
       </c>
       <c r="B9" s="27" t="s">
         <v>76</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="24" customFormat="1" ht="51">
+    <row r="10" spans="1:13" s="24" customFormat="1" ht="39.6">
       <c r="A10" s="22" t="s">
         <v>48</v>
       </c>
       <c r="B10" s="27" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="24" customFormat="1">
       <c r="A11" s="22" t="s">
         <v>50</v>
       </c>
       <c r="B11" s="28"/>
       <c r="M11" s="29"/>
     </row>
     <row r="12" spans="1:13" s="24" customFormat="1">
       <c r="A12" s="22" t="s">
         <v>51</v>
       </c>
       <c r="B12" s="30" t="s">
         <v>52</v>
       </c>
       <c r="M12" s="29"/>
     </row>
     <row r="13" spans="1:13" s="24" customFormat="1">
       <c r="A13" s="31" t="s">
@@ -1355,51 +1362,51 @@
       <c r="M13" s="29"/>
     </row>
     <row r="14" spans="1:13" s="24" customFormat="1">
       <c r="A14" s="31" t="s">
         <v>55</v>
       </c>
       <c r="B14" s="32" t="s">
         <v>56</v>
       </c>
       <c r="M14" s="29"/>
     </row>
     <row r="15" spans="1:13" s="24" customFormat="1">
       <c r="A15" s="31" t="s">
         <v>57</v>
       </c>
       <c r="B15" s="32" t="s">
         <v>58</v>
       </c>
       <c r="M15" s="29"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="22" t="s">
         <v>59</v>
       </c>
       <c r="B16" s="33" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="M16" s="34"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="22" t="s">
         <v>60</v>
       </c>
       <c r="B17" s="33" t="s">
         <v>84</v>
       </c>
       <c r="M17" s="35"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="22" t="s">
         <v>61</v>
       </c>
       <c r="B18" s="25" t="s">
         <v>62</v>
       </c>
       <c r="M18" s="34"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="22" t="s">
         <v>63</v>
       </c>
@@ -1433,177 +1440,177 @@
     <row r="23" spans="1:13">
       <c r="M23" s="35"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="34"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="35"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="34"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
     <hyperlink ref="B12" r:id="rId4"/>
     <hyperlink ref="B13" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:C15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B41" sqref="B41"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
-    <col min="2" max="2" width="51.7109375" customWidth="1"/>
-    <col min="3" max="3" width="19.7109375" customWidth="1"/>
+    <col min="2" max="2" width="51.6640625" customWidth="1"/>
+    <col min="3" max="3" width="19.6640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:3">
       <c r="A2" s="13"/>
       <c r="B2" s="14" t="s">
         <v>29</v>
       </c>
       <c r="C2" s="15"/>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="13"/>
       <c r="B3" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C3" s="15"/>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="13"/>
       <c r="B4" s="14" t="s">
         <v>31</v>
       </c>
       <c r="C4" s="15"/>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="13"/>
       <c r="B5" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C5" s="15"/>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="13"/>
       <c r="B6" s="14" t="s">
         <v>33</v>
       </c>
       <c r="C6" s="15"/>
     </row>
-    <row r="7" spans="1:3" ht="38.25">
+    <row r="7" spans="1:3" ht="39.6">
       <c r="A7" s="13"/>
       <c r="B7" s="16" t="s">
         <v>34</v>
       </c>
       <c r="C7" s="15"/>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="13"/>
       <c r="B8" s="17"/>
       <c r="C8" s="15"/>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="13"/>
       <c r="B9" s="13"/>
       <c r="C9" s="15"/>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="13"/>
       <c r="B10" s="13"/>
       <c r="C10" s="15"/>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="13"/>
       <c r="B11" s="13"/>
       <c r="C11" s="13"/>
     </row>
-    <row r="12" spans="1:3" ht="15">
+    <row r="12" spans="1:3" ht="13.8">
       <c r="A12" s="52" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="53"/>
       <c r="C12" s="53"/>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="18"/>
       <c r="B13" s="19"/>
       <c r="C13" s="18"/>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="18"/>
       <c r="B14" s="20"/>
       <c r="C14" s="18"/>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="18"/>
       <c r="B15" s="20"/>
       <c r="C15" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A12:C12"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M8"/>
   <sheetViews>
     <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="D8" sqref="D8"/>
+      <selection activeCell="E15" sqref="E15"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="16.42578125" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="13" max="13" width="11.140625" customWidth="1"/>
+    <col min="1" max="1" width="16.44140625" customWidth="1"/>
+    <col min="2" max="2" width="8.33203125" customWidth="1"/>
+    <col min="3" max="3" width="9.33203125" customWidth="1"/>
+    <col min="4" max="4" width="7.88671875" customWidth="1"/>
+    <col min="5" max="5" width="7.6640625" customWidth="1"/>
+    <col min="6" max="7" width="8.33203125" customWidth="1"/>
+    <col min="8" max="8" width="8.6640625" customWidth="1"/>
+    <col min="9" max="9" width="8.88671875" customWidth="1"/>
+    <col min="10" max="10" width="10.5546875" customWidth="1"/>
+    <col min="11" max="11" width="8.6640625" customWidth="1"/>
+    <col min="12" max="12" width="10.44140625" customWidth="1"/>
+    <col min="13" max="13" width="11.109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="15" customHeight="1">
       <c r="A1" s="54" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="54"/>
       <c r="C1" s="54"/>
       <c r="D1" s="54"/>
       <c r="E1" s="54"/>
       <c r="F1" s="54"/>
       <c r="G1" s="54"/>
       <c r="H1" s="54"/>
       <c r="I1" s="54"/>
       <c r="J1" s="54"/>
       <c r="K1" s="54"/>
       <c r="L1" s="54"/>
       <c r="M1" s="54"/>
     </row>
     <row r="2" spans="1:13" ht="13.5" customHeight="1">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
@@ -1743,99 +1750,101 @@
       </c>
       <c r="J6" s="46">
         <v>1916</v>
       </c>
       <c r="K6" s="46">
         <v>1759</v>
       </c>
       <c r="L6" s="47">
         <v>2338</v>
       </c>
       <c r="M6" s="41">
         <v>3150</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" s="9" t="s">
         <v>80</v>
       </c>
       <c r="B7" s="41">
         <v>1091</v>
       </c>
       <c r="C7" s="4">
         <v>1017</v>
       </c>
       <c r="D7" s="41">
-        <v>1761</v>
-[...1 lines deleted...]
-      <c r="E7" s="48"/>
+        <v>1760</v>
+      </c>
+      <c r="E7" s="41">
+        <v>1253</v>
+      </c>
       <c r="F7" s="48"/>
       <c r="G7" s="48"/>
       <c r="H7" s="48"/>
       <c r="I7" s="48"/>
       <c r="J7" s="48"/>
       <c r="K7" s="48"/>
       <c r="L7" s="48"/>
       <c r="M7" s="48"/>
     </row>
     <row r="8" spans="1:13">
       <c r="H8" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:F4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M14"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="G20" sqref="G20"/>
+      <selection activeCell="E22" sqref="E22"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="16.42578125" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="13" max="13" width="11.140625" customWidth="1"/>
+    <col min="1" max="1" width="16.44140625" customWidth="1"/>
+    <col min="2" max="2" width="8.33203125" customWidth="1"/>
+    <col min="3" max="3" width="9.33203125" customWidth="1"/>
+    <col min="4" max="4" width="7.88671875" customWidth="1"/>
+    <col min="5" max="5" width="7.6640625" customWidth="1"/>
+    <col min="6" max="7" width="8.33203125" customWidth="1"/>
+    <col min="8" max="8" width="8.6640625" customWidth="1"/>
+    <col min="9" max="9" width="8.88671875" customWidth="1"/>
+    <col min="10" max="10" width="10.5546875" customWidth="1"/>
+    <col min="11" max="11" width="8.6640625" customWidth="1"/>
+    <col min="12" max="12" width="10.44140625" customWidth="1"/>
+    <col min="13" max="13" width="11.109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="15" customHeight="1">
       <c r="A1" s="54" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="54"/>
       <c r="C1" s="54"/>
       <c r="D1" s="54"/>
       <c r="E1" s="54"/>
       <c r="F1" s="54"/>
       <c r="G1" s="54"/>
       <c r="H1" s="54"/>
       <c r="I1" s="54"/>
       <c r="J1" s="54"/>
       <c r="K1" s="54"/>
       <c r="L1" s="54"/>
       <c r="M1" s="54"/>
     </row>
     <row r="2" spans="1:13" ht="13.5" customHeight="1">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
@@ -1992,53 +2001,55 @@
       </c>
       <c r="J7" s="8" t="s">
         <v>77</v>
       </c>
       <c r="K7" s="11">
         <v>91.8</v>
       </c>
       <c r="L7" s="42">
         <v>132.9</v>
       </c>
       <c r="M7" s="8" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="9" t="s">
         <v>80</v>
       </c>
       <c r="B8" s="8" t="s">
         <v>81</v>
       </c>
       <c r="C8" s="50">
         <v>93.3</v>
       </c>
       <c r="D8" s="8" t="s">
-        <v>83</v>
-[...1 lines deleted...]
-      <c r="E8" s="49"/>
+        <v>82</v>
+      </c>
+      <c r="E8" s="49">
+        <v>71.099999999999994</v>
+      </c>
       <c r="F8" s="8"/>
       <c r="G8" s="12"/>
       <c r="H8" s="49"/>
       <c r="I8" s="49"/>
       <c r="J8" s="8"/>
       <c r="K8" s="11"/>
       <c r="L8" s="42"/>
       <c r="M8" s="8"/>
     </row>
     <row r="9" spans="1:13" ht="14.25" customHeight="1">
       <c r="A9" s="56" t="s">
         <v>15</v>
       </c>
       <c r="B9" s="57"/>
       <c r="C9" s="57"/>
       <c r="D9" s="57"/>
       <c r="E9" s="57"/>
       <c r="F9" s="57"/>
       <c r="G9" s="57"/>
       <c r="H9" s="57"/>
       <c r="I9" s="57"/>
       <c r="J9" s="57"/>
       <c r="K9" s="57"/>
       <c r="L9" s="57"/>
       <c r="M9" s="58"/>
@@ -2133,51 +2144,53 @@
         <v>97.6</v>
       </c>
       <c r="K12" s="12">
         <v>113</v>
       </c>
       <c r="L12" s="42">
         <v>100.2</v>
       </c>
       <c r="M12" s="42">
         <v>119</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" s="9" t="s">
         <v>80</v>
       </c>
       <c r="B13" s="5">
         <v>142.4</v>
       </c>
       <c r="C13" s="51">
         <v>87.2</v>
       </c>
       <c r="D13" s="5">
         <v>98</v>
       </c>
-      <c r="E13" s="48"/>
+      <c r="E13" s="5">
+        <v>108.6</v>
+      </c>
       <c r="F13" s="48"/>
       <c r="G13" s="48"/>
       <c r="H13" s="48"/>
       <c r="I13" s="48"/>
       <c r="J13" s="48"/>
       <c r="K13" s="48"/>
       <c r="L13" s="48"/>
       <c r="M13" s="48"/>
     </row>
     <row r="14" spans="1:13">
       <c r="H14" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A9:M9"/>
     <mergeCell ref="A10:E10"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -2267,51 +2280,51 @@
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{70569B8F-47F8-43FD-8D7F-CC71B3F9FFF1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C02D1D68-8AA4-4ADB-B4ED-37A8E983653A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Macintosh Excel</Application>
+  <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Metadata163206</vt:lpstr>
       <vt:lpstr>Metadata163213</vt:lpstr>
       <vt:lpstr>Symbols</vt:lpstr>
       <vt:lpstr>indikator163206</vt:lpstr>
       <vt:lpstr>indikator163213</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>