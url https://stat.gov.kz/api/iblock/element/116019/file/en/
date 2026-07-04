--- v1 (2026-05-16)
+++ v2 (2026-07-04)
@@ -1,72 +1,72 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="32760" yWindow="32760" windowWidth="23040" windowHeight="9396" activeTab="4"/>
+    <workbookView xWindow="32760" yWindow="32760" windowWidth="23040" windowHeight="9390" activeTab="4"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata163206" sheetId="7" r:id="rId1"/>
     <sheet name="Metadata163213" sheetId="4" r:id="rId2"/>
     <sheet name="Symbols" sheetId="5" r:id="rId3"/>
     <sheet name="indikator163206" sheetId="3" r:id="rId4"/>
     <sheet name="indikator163213" sheetId="6" r:id="rId5"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="138" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="139" uniqueCount="86">
   <si>
     <t>Residential buildings operating start</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
@@ -274,69 +274,72 @@
     <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701925</t>
   </si>
   <si>
     <t xml:space="preserve">The calculation is carried out according to the indicator of the total area of commissioned residental buildings in the dynamics of the analyzed period compared to the previous period, acccording to the following formula       
 </t>
   </si>
   <si>
     <t>123,3</t>
   </si>
   <si>
     <t>Since January 2023</t>
   </si>
   <si>
     <t>134,7</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>34,6</t>
   </si>
   <si>
     <t>173,0</t>
   </si>
   <si>
-    <t>18.05.2026y.</t>
-[...1 lines deleted...]
-  <si>
     <t>17.06.2026y.</t>
   </si>
+  <si>
+    <t>17.07.2026y.</t>
+  </si>
+  <si>
+    <t>93,5</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="6">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0.0_р_._-;\-* #,##0.0_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="21">
+  <fonts count="22">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto Black"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto Black"/>
       <charset val="204"/>
@@ -419,50 +422,55 @@
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
@@ -521,51 +529,51 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="62">
+  <cellXfs count="63">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
@@ -658,50 +666,53 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="20" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="11" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="168" fontId="5" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="21" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="1" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
@@ -787,86 +798,84 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1010,132 +1019,132 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701925" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/417326/file/en/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:za.dautova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701939" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/417326/file/en/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:za.dautova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B16" sqref="B16:B17"/>
+      <selection activeCell="B18" sqref="B18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="31.33203125" style="40" customWidth="1"/>
-    <col min="2" max="2" width="64.88671875" style="40" customWidth="1"/>
+    <col min="1" max="1" width="31.28515625" style="40" customWidth="1"/>
+    <col min="2" max="2" width="64.85546875" style="40" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="21"/>
       <c r="B1" s="21"/>
     </row>
     <row r="2" spans="1:13" s="24" customFormat="1">
       <c r="A2" s="22" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="23">
         <v>163206</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="24" customFormat="1">
       <c r="A3" s="22" t="s">
         <v>37</v>
       </c>
       <c r="B3" s="23" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="24" customFormat="1">
       <c r="A4" s="22" t="s">
         <v>39</v>
       </c>
       <c r="B4" s="25" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="24" customFormat="1">
       <c r="A5" s="26" t="s">
         <v>41</v>
       </c>
       <c r="B5" s="23" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="24" customFormat="1">
       <c r="A6" s="26" t="s">
         <v>42</v>
       </c>
       <c r="B6" s="23" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="24" customFormat="1" ht="39.6">
+    <row r="7" spans="1:13" s="24" customFormat="1" ht="38.25">
       <c r="A7" s="22" t="s">
         <v>43</v>
       </c>
       <c r="B7" s="27" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="24" customFormat="1">
       <c r="A8" s="22" t="s">
         <v>45</v>
       </c>
       <c r="B8" s="23" t="s">
         <v>72</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="24" customFormat="1" ht="39.6">
+    <row r="9" spans="1:13" s="24" customFormat="1" ht="38.25">
       <c r="A9" s="22" t="s">
         <v>47</v>
       </c>
       <c r="B9" s="27" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="24" customFormat="1" ht="66">
+    <row r="10" spans="1:13" s="24" customFormat="1" ht="63.75">
       <c r="A10" s="22" t="s">
         <v>48</v>
       </c>
       <c r="B10" s="27" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="24" customFormat="1">
       <c r="A11" s="22" t="s">
         <v>50</v>
       </c>
       <c r="B11" s="28"/>
       <c r="M11" s="29"/>
     </row>
     <row r="12" spans="1:13" s="24" customFormat="1">
       <c r="A12" s="22" t="s">
         <v>51</v>
       </c>
       <c r="B12" s="30" t="s">
         <v>52</v>
       </c>
       <c r="M12" s="29"/>
     </row>
     <row r="13" spans="1:13" s="24" customFormat="1">
       <c r="A13" s="31" t="s">
@@ -1225,132 +1234,132 @@
     <row r="23" spans="1:13">
       <c r="M23" s="35"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="34"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="35"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="34"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
     <hyperlink ref="B12" r:id="rId4"/>
     <hyperlink ref="B13" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B16" sqref="B16:B17"/>
+      <selection activeCell="B18" sqref="B18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="30.33203125" style="40" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="66.109375" style="40" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="30.28515625" style="40" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="66.140625" style="40" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="21"/>
       <c r="B1" s="21"/>
     </row>
     <row r="2" spans="1:13" s="24" customFormat="1">
       <c r="A2" s="22" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="23">
         <v>163213</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="24" customFormat="1">
       <c r="A3" s="22" t="s">
         <v>37</v>
       </c>
       <c r="B3" s="23" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="24" customFormat="1">
       <c r="A4" s="22" t="s">
         <v>39</v>
       </c>
       <c r="B4" s="25" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="24" customFormat="1">
       <c r="A5" s="26" t="s">
         <v>41</v>
       </c>
       <c r="B5" s="23" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="24" customFormat="1">
       <c r="A6" s="26" t="s">
         <v>42</v>
       </c>
       <c r="B6" s="23" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="24" customFormat="1" ht="52.8">
+    <row r="7" spans="1:13" s="24" customFormat="1" ht="51">
       <c r="A7" s="22" t="s">
         <v>43</v>
       </c>
       <c r="B7" s="27" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="24" customFormat="1">
       <c r="A8" s="22" t="s">
         <v>45</v>
       </c>
       <c r="B8" s="25" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="24" customFormat="1" ht="52.8">
+    <row r="9" spans="1:13" s="24" customFormat="1" ht="51">
       <c r="A9" s="22" t="s">
         <v>47</v>
       </c>
       <c r="B9" s="27" t="s">
         <v>76</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="24" customFormat="1" ht="39.6">
+    <row r="10" spans="1:13" s="24" customFormat="1" ht="38.25">
       <c r="A10" s="22" t="s">
         <v>48</v>
       </c>
       <c r="B10" s="27" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="24" customFormat="1">
       <c r="A11" s="22" t="s">
         <v>50</v>
       </c>
       <c r="B11" s="28"/>
       <c r="M11" s="29"/>
     </row>
     <row r="12" spans="1:13" s="24" customFormat="1">
       <c r="A12" s="22" t="s">
         <v>51</v>
       </c>
       <c r="B12" s="30" t="s">
         <v>52</v>
       </c>
       <c r="M12" s="29"/>
     </row>
     <row r="13" spans="1:13" s="24" customFormat="1">
       <c r="A13" s="31" t="s">
@@ -1440,195 +1449,195 @@
     <row r="23" spans="1:13">
       <c r="M23" s="35"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="34"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="35"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="34"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
     <hyperlink ref="B12" r:id="rId4"/>
     <hyperlink ref="B13" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:C15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B41" sqref="B41"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="2" max="2" width="51.6640625" customWidth="1"/>
-    <col min="3" max="3" width="19.6640625" customWidth="1"/>
+    <col min="2" max="2" width="51.7109375" customWidth="1"/>
+    <col min="3" max="3" width="19.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:3">
       <c r="A2" s="13"/>
       <c r="B2" s="14" t="s">
         <v>29</v>
       </c>
       <c r="C2" s="15"/>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="13"/>
       <c r="B3" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C3" s="15"/>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="13"/>
       <c r="B4" s="14" t="s">
         <v>31</v>
       </c>
       <c r="C4" s="15"/>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="13"/>
       <c r="B5" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C5" s="15"/>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="13"/>
       <c r="B6" s="14" t="s">
         <v>33</v>
       </c>
       <c r="C6" s="15"/>
     </row>
-    <row r="7" spans="1:3" ht="39.6">
+    <row r="7" spans="1:3" ht="38.25">
       <c r="A7" s="13"/>
       <c r="B7" s="16" t="s">
         <v>34</v>
       </c>
       <c r="C7" s="15"/>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="13"/>
       <c r="B8" s="17"/>
       <c r="C8" s="15"/>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="13"/>
       <c r="B9" s="13"/>
       <c r="C9" s="15"/>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="13"/>
       <c r="B10" s="13"/>
       <c r="C10" s="15"/>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="13"/>
       <c r="B11" s="13"/>
       <c r="C11" s="13"/>
     </row>
-    <row r="12" spans="1:3" ht="13.8">
-      <c r="A12" s="52" t="s">
+    <row r="12" spans="1:3" ht="15">
+      <c r="A12" s="53" t="s">
         <v>35</v>
       </c>
-      <c r="B12" s="53"/>
-      <c r="C12" s="53"/>
+      <c r="B12" s="54"/>
+      <c r="C12" s="54"/>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="18"/>
       <c r="B13" s="19"/>
       <c r="C13" s="18"/>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="18"/>
       <c r="B14" s="20"/>
       <c r="C14" s="18"/>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="18"/>
       <c r="B15" s="20"/>
       <c r="C15" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A12:C12"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M8"/>
   <sheetViews>
     <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="E15" sqref="E15"/>
+      <selection activeCell="G41" sqref="G41"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="16.44140625" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="13" max="13" width="11.109375" customWidth="1"/>
+    <col min="1" max="1" width="16.42578125" customWidth="1"/>
+    <col min="2" max="2" width="8.28515625" customWidth="1"/>
+    <col min="3" max="3" width="9.28515625" customWidth="1"/>
+    <col min="4" max="4" width="7.85546875" customWidth="1"/>
+    <col min="5" max="5" width="7.7109375" customWidth="1"/>
+    <col min="6" max="7" width="8.28515625" customWidth="1"/>
+    <col min="8" max="8" width="8.7109375" customWidth="1"/>
+    <col min="9" max="9" width="8.85546875" customWidth="1"/>
+    <col min="10" max="10" width="10.5703125" customWidth="1"/>
+    <col min="11" max="11" width="8.7109375" customWidth="1"/>
+    <col min="12" max="12" width="10.42578125" customWidth="1"/>
+    <col min="13" max="13" width="11.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="15" customHeight="1">
-      <c r="A1" s="54" t="s">
+      <c r="A1" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="54"/>
-[...10 lines deleted...]
-      <c r="M1" s="54"/>
+      <c r="B1" s="55"/>
+      <c r="C1" s="55"/>
+      <c r="D1" s="55"/>
+      <c r="E1" s="55"/>
+      <c r="F1" s="55"/>
+      <c r="G1" s="55"/>
+      <c r="H1" s="55"/>
+      <c r="I1" s="55"/>
+      <c r="J1" s="55"/>
+      <c r="K1" s="55"/>
+      <c r="L1" s="55"/>
+      <c r="M1" s="55"/>
     </row>
     <row r="2" spans="1:13" ht="13.5" customHeight="1">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" s="6"/>
       <c r="B3" s="7" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="7" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="7" t="s">
@@ -1641,58 +1650,58 @@
         <v>5</v>
       </c>
       <c r="G3" s="7" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="7" t="s">
         <v>7</v>
       </c>
       <c r="I3" s="7" t="s">
         <v>8</v>
       </c>
       <c r="J3" s="7" t="s">
         <v>9</v>
       </c>
       <c r="K3" s="7" t="s">
         <v>10</v>
       </c>
       <c r="L3" s="7" t="s">
         <v>11</v>
       </c>
       <c r="M3" s="7" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="4" spans="1:13" ht="12" customHeight="1">
-      <c r="A4" s="55" t="s">
+      <c r="A4" s="56" t="s">
         <v>13</v>
       </c>
-      <c r="B4" s="55"/>
-[...3 lines deleted...]
-      <c r="F4" s="55"/>
+      <c r="B4" s="56"/>
+      <c r="C4" s="56"/>
+      <c r="D4" s="56"/>
+      <c r="E4" s="56"/>
+      <c r="F4" s="56"/>
       <c r="G4" s="3"/>
       <c r="H4" s="3"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
       <c r="K4" s="3"/>
       <c r="L4" s="3"/>
       <c r="M4" s="3"/>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="4">
         <v>1048</v>
       </c>
       <c r="C5" s="4">
         <v>1025</v>
       </c>
       <c r="D5" s="4">
         <v>1397.4</v>
       </c>
       <c r="E5" s="4">
         <v>1101</v>
       </c>
       <c r="F5" s="4">
@@ -1755,114 +1764,116 @@
         <v>1759</v>
       </c>
       <c r="L6" s="47">
         <v>2338</v>
       </c>
       <c r="M6" s="41">
         <v>3150</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" s="9" t="s">
         <v>80</v>
       </c>
       <c r="B7" s="41">
         <v>1091</v>
       </c>
       <c r="C7" s="4">
         <v>1017</v>
       </c>
       <c r="D7" s="41">
         <v>1760</v>
       </c>
       <c r="E7" s="41">
         <v>1253</v>
       </c>
-      <c r="F7" s="48"/>
+      <c r="F7" s="52">
+        <v>1171</v>
+      </c>
       <c r="G7" s="48"/>
       <c r="H7" s="48"/>
       <c r="I7" s="48"/>
       <c r="J7" s="48"/>
       <c r="K7" s="48"/>
       <c r="L7" s="48"/>
       <c r="M7" s="48"/>
     </row>
     <row r="8" spans="1:13">
       <c r="H8" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:F4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M14"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="E22" sqref="E22"/>
+      <selection activeCell="F14" sqref="F14"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="16.44140625" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="13" max="13" width="11.109375" customWidth="1"/>
+    <col min="1" max="1" width="16.42578125" customWidth="1"/>
+    <col min="2" max="2" width="8.28515625" customWidth="1"/>
+    <col min="3" max="3" width="9.28515625" customWidth="1"/>
+    <col min="4" max="4" width="7.85546875" customWidth="1"/>
+    <col min="5" max="5" width="7.7109375" customWidth="1"/>
+    <col min="6" max="7" width="8.28515625" customWidth="1"/>
+    <col min="8" max="8" width="8.7109375" customWidth="1"/>
+    <col min="9" max="9" width="8.85546875" customWidth="1"/>
+    <col min="10" max="10" width="10.5703125" customWidth="1"/>
+    <col min="11" max="11" width="8.7109375" customWidth="1"/>
+    <col min="12" max="12" width="10.42578125" customWidth="1"/>
+    <col min="13" max="13" width="11.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="15" customHeight="1">
-      <c r="A1" s="54" t="s">
+      <c r="A1" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="54"/>
-[...10 lines deleted...]
-      <c r="M1" s="54"/>
+      <c r="B1" s="55"/>
+      <c r="C1" s="55"/>
+      <c r="D1" s="55"/>
+      <c r="E1" s="55"/>
+      <c r="F1" s="55"/>
+      <c r="G1" s="55"/>
+      <c r="H1" s="55"/>
+      <c r="I1" s="55"/>
+      <c r="J1" s="55"/>
+      <c r="K1" s="55"/>
+      <c r="L1" s="55"/>
+      <c r="M1" s="55"/>
     </row>
     <row r="2" spans="1:13" ht="13.5" customHeight="1">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" s="6"/>
       <c r="B3" s="7" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="7" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="7" t="s">
@@ -1875,74 +1886,74 @@
         <v>5</v>
       </c>
       <c r="G3" s="7" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="7" t="s">
         <v>7</v>
       </c>
       <c r="I3" s="7" t="s">
         <v>8</v>
       </c>
       <c r="J3" s="7" t="s">
         <v>9</v>
       </c>
       <c r="K3" s="7" t="s">
         <v>10</v>
       </c>
       <c r="L3" s="7" t="s">
         <v>11</v>
       </c>
       <c r="M3" s="7" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="4" spans="1:13" ht="15" customHeight="1">
-      <c r="A4" s="56" t="s">
+      <c r="A4" s="57" t="s">
         <v>14</v>
       </c>
-      <c r="B4" s="57"/>
-[...10 lines deleted...]
-      <c r="M4" s="58"/>
+      <c r="B4" s="58"/>
+      <c r="C4" s="58"/>
+      <c r="D4" s="58"/>
+      <c r="E4" s="58"/>
+      <c r="F4" s="58"/>
+      <c r="G4" s="58"/>
+      <c r="H4" s="58"/>
+      <c r="I4" s="58"/>
+      <c r="J4" s="58"/>
+      <c r="K4" s="58"/>
+      <c r="L4" s="58"/>
+      <c r="M4" s="59"/>
     </row>
     <row r="5" spans="1:13" ht="15" customHeight="1">
-      <c r="A5" s="59" t="s">
+      <c r="A5" s="60" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="60"/>
-[...2 lines deleted...]
-      <c r="E5" s="61"/>
+      <c r="B5" s="61"/>
+      <c r="C5" s="61"/>
+      <c r="D5" s="61"/>
+      <c r="E5" s="62"/>
       <c r="F5" s="3"/>
       <c r="G5" s="3"/>
       <c r="H5" s="3"/>
       <c r="I5" s="3"/>
       <c r="J5" s="3"/>
       <c r="K5" s="3"/>
       <c r="L5" s="3"/>
       <c r="M5" s="3"/>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C6" s="8" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="8" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="8" t="s">
         <v>20</v>
       </c>
@@ -2006,84 +2017,86 @@
         <v>91.8</v>
       </c>
       <c r="L7" s="42">
         <v>132.9</v>
       </c>
       <c r="M7" s="8" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="9" t="s">
         <v>80</v>
       </c>
       <c r="B8" s="8" t="s">
         <v>81</v>
       </c>
       <c r="C8" s="50">
         <v>93.3</v>
       </c>
       <c r="D8" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E8" s="49">
         <v>71.099999999999994</v>
       </c>
-      <c r="F8" s="8"/>
+      <c r="F8" s="8" t="s">
+        <v>85</v>
+      </c>
       <c r="G8" s="12"/>
       <c r="H8" s="49"/>
       <c r="I8" s="49"/>
       <c r="J8" s="8"/>
       <c r="K8" s="11"/>
       <c r="L8" s="42"/>
       <c r="M8" s="8"/>
     </row>
     <row r="9" spans="1:13" ht="14.25" customHeight="1">
-      <c r="A9" s="56" t="s">
+      <c r="A9" s="57" t="s">
         <v>15</v>
       </c>
-      <c r="B9" s="57"/>
-[...10 lines deleted...]
-      <c r="M9" s="58"/>
+      <c r="B9" s="58"/>
+      <c r="C9" s="58"/>
+      <c r="D9" s="58"/>
+      <c r="E9" s="58"/>
+      <c r="F9" s="58"/>
+      <c r="G9" s="58"/>
+      <c r="H9" s="58"/>
+      <c r="I9" s="58"/>
+      <c r="J9" s="58"/>
+      <c r="K9" s="58"/>
+      <c r="L9" s="58"/>
+      <c r="M9" s="59"/>
     </row>
     <row r="10" spans="1:13" ht="12.75" customHeight="1">
-      <c r="A10" s="59" t="s">
+      <c r="A10" s="60" t="s">
         <v>0</v>
       </c>
-      <c r="B10" s="60"/>
-[...2 lines deleted...]
-      <c r="E10" s="61"/>
+      <c r="B10" s="61"/>
+      <c r="C10" s="61"/>
+      <c r="D10" s="61"/>
+      <c r="E10" s="62"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
       <c r="J10" s="3"/>
       <c r="K10" s="3"/>
       <c r="L10" s="3"/>
       <c r="M10" s="3"/>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="5">
         <v>103</v>
       </c>
       <c r="C11" s="5">
         <v>90.801485419407797</v>
       </c>
       <c r="D11" s="5">
         <v>112.9</v>
       </c>
       <c r="E11" s="5">
         <v>116.5</v>
       </c>
@@ -2147,177 +2160,179 @@
         <v>113</v>
       </c>
       <c r="L12" s="42">
         <v>100.2</v>
       </c>
       <c r="M12" s="42">
         <v>119</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" s="9" t="s">
         <v>80</v>
       </c>
       <c r="B13" s="5">
         <v>142.4</v>
       </c>
       <c r="C13" s="51">
         <v>87.2</v>
       </c>
       <c r="D13" s="5">
         <v>98</v>
       </c>
       <c r="E13" s="5">
         <v>108.6</v>
       </c>
-      <c r="F13" s="48"/>
+      <c r="F13" s="5">
+        <v>102.8</v>
+      </c>
       <c r="G13" s="48"/>
       <c r="H13" s="48"/>
       <c r="I13" s="48"/>
       <c r="J13" s="48"/>
       <c r="K13" s="48"/>
       <c r="L13" s="48"/>
       <c r="M13" s="48"/>
     </row>
     <row r="14" spans="1:13">
       <c r="H14" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A9:M9"/>
     <mergeCell ref="A10:E10"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x01010071E68DA8E7329447BC28161D00D54051" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="6811f7514ef9a54dfd798a9fdb29f4a8">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{63472EE8-7321-4767-9A69-D52E6DABC3C3}">
-[...14 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C02D1D68-8AA4-4ADB-B4ED-37A8E983653A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{70569B8F-47F8-43FD-8D7F-CC71B3F9FFF1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{63472EE8-7321-4767-9A69-D52E6DABC3C3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Metadata163206</vt:lpstr>
       <vt:lpstr>Metadata163213</vt:lpstr>
       <vt:lpstr>Symbols</vt:lpstr>
       <vt:lpstr>indikator163206</vt:lpstr>