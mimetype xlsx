--- v2 (2026-07-04)
+++ v3 (2026-07-24)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="32760" yWindow="32760" windowWidth="23040" windowHeight="9390" activeTab="4"/>
+    <workbookView xWindow="32760" yWindow="32760" windowWidth="23040" windowHeight="9390" activeTab="3"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata163206" sheetId="7" r:id="rId1"/>
     <sheet name="Metadata163213" sheetId="4" r:id="rId2"/>
     <sheet name="Symbols" sheetId="5" r:id="rId3"/>
     <sheet name="indikator163206" sheetId="3" r:id="rId4"/>
     <sheet name="indikator163213" sheetId="6" r:id="rId5"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="139" uniqueCount="86">
   <si>
     <t>Residential buildings operating start</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
@@ -216,115 +216,115 @@
   <si>
     <t>https://stat.gov.kz/api/iblock/element/417326/file/en/</t>
   </si>
   <si>
     <t>Useful links:</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701939</t>
   </si>
   <si>
     <t xml:space="preserve">Last update date: </t>
   </si>
   <si>
     <t>Next update date:</t>
   </si>
   <si>
     <t>Responsible structural unit</t>
   </si>
   <si>
     <t>Department of Production and Environmental Statistics</t>
   </si>
   <si>
     <t>Responsible executor</t>
   </si>
   <si>
-    <t>Dautova Zamzagul Kosherbaevna</t>
-[...1 lines deleted...]
-  <si>
     <t>Phone number :</t>
   </si>
   <si>
     <t>+7 7172749323</t>
   </si>
   <si>
     <t>Email</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">za.dautova@aspire.gov.kz </t>
   </si>
   <si>
     <t>Total area of commissioned residential buildings</t>
   </si>
   <si>
     <t>sq. meters of total area</t>
   </si>
   <si>
     <t>The total area of a residential building is the sum of the useful areas of all residential premises and the areas of all non-residential premises, as well as the areas of parts of a residential building that are common property.</t>
   </si>
   <si>
     <t>Aggregation</t>
   </si>
   <si>
     <t>Statistical information on finished products of construction is formed on the basis of nationwide statistical observations of monthly and annual periodicity on commissioned facilities,including by individual developers.</t>
   </si>
   <si>
     <t>Information is provided by legal entities and their structural and separate  subdivisions, carrying out in the reporting period the commissioning of facilities into operation regardless of the number of employees, as well as structural subdivisions of local executive bodies carrying out functions in the fiels of architecture and urban planning, peasant or farm enterprises.</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701925</t>
   </si>
   <si>
     <t xml:space="preserve">The calculation is carried out according to the indicator of the total area of commissioned residental buildings in the dynamics of the analyzed period compared to the previous period, acccording to the following formula       
 </t>
   </si>
   <si>
     <t>123,3</t>
   </si>
   <si>
     <t>Since January 2023</t>
   </si>
   <si>
     <t>134,7</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>34,6</t>
   </si>
   <si>
     <t>173,0</t>
   </si>
   <si>
-    <t>17.06.2026y.</t>
-[...1 lines deleted...]
-  <si>
     <t>17.07.2026y.</t>
   </si>
   <si>
     <t>93,5</t>
+  </si>
+  <si>
+    <t>18.08.2026y.</t>
+  </si>
+  <si>
+    <t>Karimkulova Zhansaya Seitzhankyzy</t>
+  </si>
+  <si>
+    <t>zh.uskenbayeva@stat.kz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="6">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0.0_р_._-;\-* #,##0.0_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="22">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
@@ -426,50 +426,51 @@
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -1007,359 +1008,359 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701925" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/417326/file/en/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:za.dautova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701925" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/417326/file/en/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zh.uskenbayeva@stat.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701939" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/417326/file/en/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:za.dautova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701939" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/417326/file/en/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zh.uskenbayeva@stat.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B18" sqref="B18"/>
+      <selection activeCell="B21" sqref="B21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="31.28515625" style="40" customWidth="1"/>
     <col min="2" max="2" width="64.85546875" style="40" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="21"/>
       <c r="B1" s="21"/>
     </row>
     <row r="2" spans="1:13" s="24" customFormat="1">
       <c r="A2" s="22" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="23">
         <v>163206</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="24" customFormat="1">
       <c r="A3" s="22" t="s">
         <v>37</v>
       </c>
       <c r="B3" s="23" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="24" customFormat="1">
       <c r="A4" s="22" t="s">
         <v>39</v>
       </c>
       <c r="B4" s="25" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="24" customFormat="1">
       <c r="A5" s="26" t="s">
         <v>41</v>
       </c>
       <c r="B5" s="23" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="24" customFormat="1">
       <c r="A6" s="26" t="s">
         <v>42</v>
       </c>
       <c r="B6" s="23" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="24" customFormat="1" ht="38.25">
       <c r="A7" s="22" t="s">
         <v>43</v>
       </c>
       <c r="B7" s="27" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="24" customFormat="1">
       <c r="A8" s="22" t="s">
         <v>45</v>
       </c>
       <c r="B8" s="23" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="24" customFormat="1" ht="38.25">
       <c r="A9" s="22" t="s">
         <v>47</v>
       </c>
       <c r="B9" s="27" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="24" customFormat="1" ht="63.75">
       <c r="A10" s="22" t="s">
         <v>48</v>
       </c>
       <c r="B10" s="27" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="24" customFormat="1">
       <c r="A11" s="22" t="s">
         <v>50</v>
       </c>
       <c r="B11" s="28"/>
       <c r="M11" s="29"/>
     </row>
     <row r="12" spans="1:13" s="24" customFormat="1">
       <c r="A12" s="22" t="s">
         <v>51</v>
       </c>
       <c r="B12" s="30" t="s">
         <v>52</v>
       </c>
       <c r="M12" s="29"/>
     </row>
     <row r="13" spans="1:13" s="24" customFormat="1">
       <c r="A13" s="31" t="s">
         <v>53</v>
       </c>
       <c r="B13" s="32" t="s">
         <v>54</v>
       </c>
       <c r="M13" s="29"/>
     </row>
     <row r="14" spans="1:13" s="24" customFormat="1">
       <c r="A14" s="31" t="s">
         <v>55</v>
       </c>
       <c r="B14" s="32" t="s">
         <v>56</v>
       </c>
       <c r="M14" s="29"/>
     </row>
     <row r="15" spans="1:13" s="24" customFormat="1">
       <c r="A15" s="31" t="s">
         <v>57</v>
       </c>
       <c r="B15" s="32" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="M15" s="29"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="22" t="s">
         <v>59</v>
       </c>
       <c r="B16" s="33" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="M16" s="34"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="22" t="s">
         <v>60</v>
       </c>
       <c r="B17" s="33" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="M17" s="35"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="22" t="s">
         <v>61</v>
       </c>
       <c r="B18" s="25" t="s">
         <v>62</v>
       </c>
       <c r="M18" s="34"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="22" t="s">
         <v>63</v>
       </c>
       <c r="B19" s="25" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="M19" s="35"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="22" t="s">
+        <v>64</v>
+      </c>
+      <c r="B20" s="36" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
       <c r="M20" s="34"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="22" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B21" s="37" t="s">
-        <v>68</v>
+        <v>85</v>
       </c>
       <c r="M21" s="35"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="38"/>
       <c r="B22" s="39"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="35"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="34"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="35"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="34"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B21" r:id="rId1"/>
-[...3 lines deleted...]
-    <hyperlink ref="B13" r:id="rId5"/>
+    <hyperlink ref="B14" r:id="rId1"/>
+    <hyperlink ref="B15" r:id="rId2"/>
+    <hyperlink ref="B12" r:id="rId3"/>
+    <hyperlink ref="B13" r:id="rId4"/>
+    <hyperlink ref="B21" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B18" sqref="B18"/>
+      <selection activeCell="B21" sqref="B21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="30.28515625" style="40" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.140625" style="40" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="21"/>
       <c r="B1" s="21"/>
     </row>
     <row r="2" spans="1:13" s="24" customFormat="1">
       <c r="A2" s="22" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="23">
         <v>163213</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="24" customFormat="1">
       <c r="A3" s="22" t="s">
         <v>37</v>
       </c>
       <c r="B3" s="23" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="24" customFormat="1">
       <c r="A4" s="22" t="s">
         <v>39</v>
       </c>
       <c r="B4" s="25" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="24" customFormat="1">
       <c r="A5" s="26" t="s">
         <v>41</v>
       </c>
       <c r="B5" s="23" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="24" customFormat="1">
       <c r="A6" s="26" t="s">
         <v>42</v>
       </c>
       <c r="B6" s="23" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="24" customFormat="1" ht="51">
       <c r="A7" s="22" t="s">
         <v>43</v>
       </c>
       <c r="B7" s="27" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="24" customFormat="1">
       <c r="A8" s="22" t="s">
         <v>45</v>
       </c>
       <c r="B8" s="25" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="24" customFormat="1" ht="51">
       <c r="A9" s="22" t="s">
         <v>47</v>
       </c>
       <c r="B9" s="27" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:13" s="24" customFormat="1" ht="38.25">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="24" customFormat="1" ht="51">
       <c r="A10" s="22" t="s">
         <v>48</v>
       </c>
       <c r="B10" s="27" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="24" customFormat="1">
       <c r="A11" s="22" t="s">
         <v>50</v>
       </c>
       <c r="B11" s="28"/>
       <c r="M11" s="29"/>
     </row>
     <row r="12" spans="1:13" s="24" customFormat="1">
       <c r="A12" s="22" t="s">
         <v>51</v>
       </c>
       <c r="B12" s="30" t="s">
         <v>52</v>
       </c>
       <c r="M12" s="29"/>
     </row>
     <row r="13" spans="1:13" s="24" customFormat="1">
       <c r="A13" s="31" t="s">
@@ -1371,122 +1372,122 @@
       <c r="M13" s="29"/>
     </row>
     <row r="14" spans="1:13" s="24" customFormat="1">
       <c r="A14" s="31" t="s">
         <v>55</v>
       </c>
       <c r="B14" s="32" t="s">
         <v>56</v>
       </c>
       <c r="M14" s="29"/>
     </row>
     <row r="15" spans="1:13" s="24" customFormat="1">
       <c r="A15" s="31" t="s">
         <v>57</v>
       </c>
       <c r="B15" s="32" t="s">
         <v>58</v>
       </c>
       <c r="M15" s="29"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="22" t="s">
         <v>59</v>
       </c>
       <c r="B16" s="33" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="M16" s="34"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="22" t="s">
         <v>60</v>
       </c>
       <c r="B17" s="33" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="M17" s="35"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="22" t="s">
         <v>61</v>
       </c>
       <c r="B18" s="25" t="s">
         <v>62</v>
       </c>
       <c r="M18" s="34"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="22" t="s">
         <v>63</v>
       </c>
       <c r="B19" s="25" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="M19" s="35"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="22" t="s">
+        <v>64</v>
+      </c>
+      <c r="B20" s="36" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
       <c r="M20" s="34"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="22" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B21" s="37" t="s">
-        <v>68</v>
+        <v>85</v>
       </c>
       <c r="M21" s="35"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="38"/>
       <c r="B22" s="39"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="35"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="34"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="35"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="34"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B21" r:id="rId1"/>
-[...3 lines deleted...]
-    <hyperlink ref="B13" r:id="rId5"/>
+    <hyperlink ref="B14" r:id="rId1"/>
+    <hyperlink ref="B15" r:id="rId2"/>
+    <hyperlink ref="B12" r:id="rId3"/>
+    <hyperlink ref="B13" r:id="rId4"/>
+    <hyperlink ref="B21" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:C15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B41" sqref="B41"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="2" max="2" width="51.7109375" customWidth="1"/>
     <col min="3" max="3" width="19.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:3">
       <c r="A2" s="13"/>
       <c r="B2" s="14" t="s">
         <v>29</v>
       </c>
       <c r="C2" s="15"/>
@@ -1558,52 +1559,52 @@
       <c r="B13" s="19"/>
       <c r="C13" s="18"/>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="18"/>
       <c r="B14" s="20"/>
       <c r="C14" s="18"/>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="18"/>
       <c r="B15" s="20"/>
       <c r="C15" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A12:C12"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M8"/>
   <sheetViews>
-    <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="G41" sqref="G41"/>
+    <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+      <selection activeCell="G22" sqref="G22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="16.42578125" customWidth="1"/>
     <col min="2" max="2" width="8.28515625" customWidth="1"/>
     <col min="3" max="3" width="9.28515625" customWidth="1"/>
     <col min="4" max="4" width="7.85546875" customWidth="1"/>
     <col min="5" max="5" width="7.7109375" customWidth="1"/>
     <col min="6" max="7" width="8.28515625" customWidth="1"/>
     <col min="8" max="8" width="8.7109375" customWidth="1"/>
     <col min="9" max="9" width="8.85546875" customWidth="1"/>
     <col min="10" max="10" width="10.5703125" customWidth="1"/>
     <col min="11" max="11" width="8.7109375" customWidth="1"/>
     <col min="12" max="12" width="10.42578125" customWidth="1"/>
     <col min="13" max="13" width="11.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="15" customHeight="1">
       <c r="A1" s="55" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="55"/>
       <c r="C1" s="55"/>
       <c r="D1" s="55"/>
@@ -1750,96 +1751,98 @@
       </c>
       <c r="G6" s="44">
         <v>1912.1</v>
       </c>
       <c r="H6" s="44">
         <v>1447.3</v>
       </c>
       <c r="I6" s="44">
         <v>1555</v>
       </c>
       <c r="J6" s="46">
         <v>1916</v>
       </c>
       <c r="K6" s="46">
         <v>1759</v>
       </c>
       <c r="L6" s="47">
         <v>2338</v>
       </c>
       <c r="M6" s="41">
         <v>3150</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" s="9" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="B7" s="41">
         <v>1091</v>
       </c>
       <c r="C7" s="4">
         <v>1017</v>
       </c>
       <c r="D7" s="41">
         <v>1760</v>
       </c>
       <c r="E7" s="41">
         <v>1253</v>
       </c>
       <c r="F7" s="52">
         <v>1171</v>
       </c>
-      <c r="G7" s="48"/>
+      <c r="G7" s="4">
+        <v>2173</v>
+      </c>
       <c r="H7" s="48"/>
       <c r="I7" s="48"/>
       <c r="J7" s="48"/>
       <c r="K7" s="48"/>
       <c r="L7" s="48"/>
       <c r="M7" s="48"/>
     </row>
     <row r="8" spans="1:13">
       <c r="H8" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:F4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M14"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="F14" sqref="F14"/>
+    <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+      <selection activeCell="D29" sqref="D29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="16.42578125" customWidth="1"/>
     <col min="2" max="2" width="8.28515625" customWidth="1"/>
     <col min="3" max="3" width="9.28515625" customWidth="1"/>
     <col min="4" max="4" width="7.85546875" customWidth="1"/>
     <col min="5" max="5" width="7.7109375" customWidth="1"/>
     <col min="6" max="7" width="8.28515625" customWidth="1"/>
     <col min="8" max="8" width="8.7109375" customWidth="1"/>
     <col min="9" max="9" width="8.85546875" customWidth="1"/>
     <col min="10" max="10" width="10.5703125" customWidth="1"/>
     <col min="11" max="11" width="8.7109375" customWidth="1"/>
     <col min="12" max="12" width="10.42578125" customWidth="1"/>
     <col min="13" max="13" width="11.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="15" customHeight="1">
       <c r="A1" s="55" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="55"/>
       <c r="C1" s="55"/>
       <c r="D1" s="55"/>
@@ -1989,82 +1992,84 @@
       <c r="B7" s="8" t="s">
         <v>26</v>
       </c>
       <c r="C7" s="49">
         <v>152.34086711351577</v>
       </c>
       <c r="D7" s="8" t="s">
         <v>27</v>
       </c>
       <c r="E7" s="49">
         <v>64.214607005598381</v>
       </c>
       <c r="F7" s="8" t="s">
         <v>28</v>
       </c>
       <c r="G7" s="12">
         <v>167.9</v>
       </c>
       <c r="H7" s="49">
         <v>75.7</v>
       </c>
       <c r="I7" s="49">
         <v>107.4</v>
       </c>
       <c r="J7" s="8" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="K7" s="11">
         <v>91.8</v>
       </c>
       <c r="L7" s="42">
         <v>132.9</v>
       </c>
       <c r="M7" s="8" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="9" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="B8" s="8" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="C8" s="50">
         <v>93.3</v>
       </c>
       <c r="D8" s="8" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="E8" s="49">
         <v>71.099999999999994</v>
       </c>
       <c r="F8" s="8" t="s">
-        <v>85</v>
-[...1 lines deleted...]
-      <c r="G8" s="12"/>
+        <v>82</v>
+      </c>
+      <c r="G8" s="12">
+        <v>185.6</v>
+      </c>
       <c r="H8" s="49"/>
       <c r="I8" s="49"/>
       <c r="J8" s="8"/>
       <c r="K8" s="11"/>
       <c r="L8" s="42"/>
       <c r="M8" s="8"/>
     </row>
     <row r="9" spans="1:13" ht="14.25" customHeight="1">
       <c r="A9" s="57" t="s">
         <v>15</v>
       </c>
       <c r="B9" s="58"/>
       <c r="C9" s="58"/>
       <c r="D9" s="58"/>
       <c r="E9" s="58"/>
       <c r="F9" s="58"/>
       <c r="G9" s="58"/>
       <c r="H9" s="58"/>
       <c r="I9" s="58"/>
       <c r="J9" s="58"/>
       <c r="K9" s="58"/>
       <c r="L9" s="58"/>
       <c r="M9" s="59"/>
     </row>
     <row r="10" spans="1:13" ht="12.75" customHeight="1">
@@ -2146,193 +2151,195 @@
       </c>
       <c r="G12" s="5">
         <v>109.7</v>
       </c>
       <c r="H12" s="12">
         <v>98.2</v>
       </c>
       <c r="I12" s="5">
         <v>100.3</v>
       </c>
       <c r="J12" s="5">
         <v>97.6</v>
       </c>
       <c r="K12" s="12">
         <v>113</v>
       </c>
       <c r="L12" s="42">
         <v>100.2</v>
       </c>
       <c r="M12" s="42">
         <v>119</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" s="9" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="B13" s="5">
         <v>142.4</v>
       </c>
       <c r="C13" s="51">
         <v>87.2</v>
       </c>
       <c r="D13" s="5">
         <v>98</v>
       </c>
       <c r="E13" s="5">
         <v>108.6</v>
       </c>
       <c r="F13" s="5">
         <v>102.8</v>
       </c>
-      <c r="G13" s="48"/>
+      <c r="G13" s="5">
+        <v>113.7</v>
+      </c>
       <c r="H13" s="48"/>
       <c r="I13" s="48"/>
       <c r="J13" s="48"/>
       <c r="K13" s="48"/>
       <c r="L13" s="48"/>
       <c r="M13" s="48"/>
     </row>
     <row r="14" spans="1:13">
       <c r="H14" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A9:M9"/>
     <mergeCell ref="A10:E10"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x01010071E68DA8E7329447BC28161D00D54051" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="6811f7514ef9a54dfd798a9fdb29f4a8">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{63472EE8-7321-4767-9A69-D52E6DABC3C3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{70569B8F-47F8-43FD-8D7F-CC71B3F9FFF1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C02D1D68-8AA4-4ADB-B4ED-37A8E983653A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
-  </ds:schemaRefs>
-[...14 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Metadata163206</vt:lpstr>
       <vt:lpstr>Metadata163213</vt:lpstr>
       <vt:lpstr>Symbols</vt:lpstr>
       <vt:lpstr>indikator163206</vt:lpstr>