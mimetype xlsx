--- v3 (2026-07-24)
+++ v4 (2026-09-03)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="32760" yWindow="32760" windowWidth="23040" windowHeight="9390" activeTab="3"/>
+    <workbookView xWindow="32760" yWindow="32760" windowWidth="23040" windowHeight="9390" activeTab="4"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata163206" sheetId="7" r:id="rId1"/>
     <sheet name="Metadata163213" sheetId="4" r:id="rId2"/>
     <sheet name="Symbols" sheetId="5" r:id="rId3"/>
     <sheet name="indikator163206" sheetId="3" r:id="rId4"/>
     <sheet name="indikator163213" sheetId="6" r:id="rId5"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="139" uniqueCount="86">
   <si>
     <t>Residential buildings operating start</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
@@ -268,63 +268,63 @@
     <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701925</t>
   </si>
   <si>
     <t xml:space="preserve">The calculation is carried out according to the indicator of the total area of commissioned residental buildings in the dynamics of the analyzed period compared to the previous period, acccording to the following formula       
 </t>
   </si>
   <si>
     <t>123,3</t>
   </si>
   <si>
     <t>Since January 2023</t>
   </si>
   <si>
     <t>134,7</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>34,6</t>
   </si>
   <si>
     <t>173,0</t>
   </si>
   <si>
-    <t>17.07.2026y.</t>
-[...1 lines deleted...]
-  <si>
     <t>93,5</t>
   </si>
   <si>
     <t>18.08.2026y.</t>
   </si>
   <si>
     <t>Karimkulova Zhansaya Seitzhankyzy</t>
   </si>
   <si>
     <t>zh.uskenbayeva@stat.kz</t>
+  </si>
+  <si>
+    <t>17.09.2026y.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="6">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0.0_р_._-;\-* #,##0.0_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="22">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
@@ -1024,51 +1024,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701925" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/417326/file/en/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zh.uskenbayeva@stat.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701939" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/417326/file/en/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zh.uskenbayeva@stat.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B21" sqref="B21"/>
+      <selection activeCell="B18" sqref="B18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="31.28515625" style="40" customWidth="1"/>
     <col min="2" max="2" width="64.85546875" style="40" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="21"/>
       <c r="B1" s="21"/>
     </row>
     <row r="2" spans="1:13" s="24" customFormat="1">
       <c r="A2" s="22" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="23">
         <v>163206</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="24" customFormat="1">
       <c r="A3" s="22" t="s">
         <v>37</v>
       </c>
       <c r="B3" s="23" t="s">
@@ -1157,133 +1157,133 @@
       <c r="M13" s="29"/>
     </row>
     <row r="14" spans="1:13" s="24" customFormat="1">
       <c r="A14" s="31" t="s">
         <v>55</v>
       </c>
       <c r="B14" s="32" t="s">
         <v>56</v>
       </c>
       <c r="M14" s="29"/>
     </row>
     <row r="15" spans="1:13" s="24" customFormat="1">
       <c r="A15" s="31" t="s">
         <v>57</v>
       </c>
       <c r="B15" s="32" t="s">
         <v>73</v>
       </c>
       <c r="M15" s="29"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="22" t="s">
         <v>59</v>
       </c>
       <c r="B16" s="33" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="M16" s="34"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="22" t="s">
         <v>60</v>
       </c>
       <c r="B17" s="33" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="M17" s="35"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="22" t="s">
         <v>61</v>
       </c>
       <c r="B18" s="25" t="s">
         <v>62</v>
       </c>
       <c r="M18" s="34"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="22" t="s">
         <v>63</v>
       </c>
       <c r="B19" s="25" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="M19" s="35"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="22" t="s">
         <v>64</v>
       </c>
       <c r="B20" s="36" t="s">
         <v>65</v>
       </c>
       <c r="M20" s="34"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="22" t="s">
         <v>66</v>
       </c>
       <c r="B21" s="37" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="M21" s="35"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="38"/>
       <c r="B22" s="39"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="35"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="34"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="35"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="34"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B15" r:id="rId2"/>
     <hyperlink ref="B12" r:id="rId3"/>
     <hyperlink ref="B13" r:id="rId4"/>
     <hyperlink ref="B21" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B21" sqref="B21"/>
+      <selection activeCell="B18" sqref="B18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="30.28515625" style="40" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.140625" style="40" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="21"/>
       <c r="B1" s="21"/>
     </row>
     <row r="2" spans="1:13" s="24" customFormat="1">
       <c r="A2" s="22" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="23">
         <v>163213</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="24" customFormat="1">
       <c r="A3" s="22" t="s">
         <v>37</v>
       </c>
       <c r="B3" s="23" t="s">
@@ -1316,51 +1316,51 @@
     </row>
     <row r="7" spans="1:13" s="24" customFormat="1" ht="51">
       <c r="A7" s="22" t="s">
         <v>43</v>
       </c>
       <c r="B7" s="27" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="24" customFormat="1">
       <c r="A8" s="22" t="s">
         <v>45</v>
       </c>
       <c r="B8" s="25" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="24" customFormat="1" ht="51">
       <c r="A9" s="22" t="s">
         <v>47</v>
       </c>
       <c r="B9" s="27" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="24" customFormat="1" ht="51">
+    <row r="10" spans="1:13" s="24" customFormat="1" ht="38.25">
       <c r="A10" s="22" t="s">
         <v>48</v>
       </c>
       <c r="B10" s="27" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="24" customFormat="1">
       <c r="A11" s="22" t="s">
         <v>50</v>
       </c>
       <c r="B11" s="28"/>
       <c r="M11" s="29"/>
     </row>
     <row r="12" spans="1:13" s="24" customFormat="1">
       <c r="A12" s="22" t="s">
         <v>51</v>
       </c>
       <c r="B12" s="30" t="s">
         <v>52</v>
       </c>
       <c r="M12" s="29"/>
     </row>
     <row r="13" spans="1:13" s="24" customFormat="1">
       <c r="A13" s="31" t="s">
@@ -1372,96 +1372,96 @@
       <c r="M13" s="29"/>
     </row>
     <row r="14" spans="1:13" s="24" customFormat="1">
       <c r="A14" s="31" t="s">
         <v>55</v>
       </c>
       <c r="B14" s="32" t="s">
         <v>56</v>
       </c>
       <c r="M14" s="29"/>
     </row>
     <row r="15" spans="1:13" s="24" customFormat="1">
       <c r="A15" s="31" t="s">
         <v>57</v>
       </c>
       <c r="B15" s="32" t="s">
         <v>58</v>
       </c>
       <c r="M15" s="29"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="22" t="s">
         <v>59</v>
       </c>
       <c r="B16" s="33" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="M16" s="34"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="22" t="s">
         <v>60</v>
       </c>
       <c r="B17" s="33" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="M17" s="35"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="22" t="s">
         <v>61</v>
       </c>
       <c r="B18" s="25" t="s">
         <v>62</v>
       </c>
       <c r="M18" s="34"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="22" t="s">
         <v>63</v>
       </c>
       <c r="B19" s="25" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="M19" s="35"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="22" t="s">
         <v>64</v>
       </c>
       <c r="B20" s="36" t="s">
         <v>65</v>
       </c>
       <c r="M20" s="34"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="22" t="s">
         <v>66</v>
       </c>
       <c r="B21" s="37" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="M21" s="35"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="38"/>
       <c r="B22" s="39"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="35"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="34"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="35"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="34"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B15" r:id="rId2"/>
     <hyperlink ref="B12" r:id="rId3"/>
     <hyperlink ref="B13" r:id="rId4"/>
@@ -1559,52 +1559,52 @@
       <c r="B13" s="19"/>
       <c r="C13" s="18"/>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="18"/>
       <c r="B14" s="20"/>
       <c r="C14" s="18"/>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="18"/>
       <c r="B15" s="20"/>
       <c r="C15" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A12:C12"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M8"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="G22" sqref="G22"/>
+    <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+      <selection activeCell="H7" sqref="H7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="16.42578125" customWidth="1"/>
     <col min="2" max="2" width="8.28515625" customWidth="1"/>
     <col min="3" max="3" width="9.28515625" customWidth="1"/>
     <col min="4" max="4" width="7.85546875" customWidth="1"/>
     <col min="5" max="5" width="7.7109375" customWidth="1"/>
     <col min="6" max="7" width="8.28515625" customWidth="1"/>
     <col min="8" max="8" width="8.7109375" customWidth="1"/>
     <col min="9" max="9" width="8.85546875" customWidth="1"/>
     <col min="10" max="10" width="10.5703125" customWidth="1"/>
     <col min="11" max="11" width="8.7109375" customWidth="1"/>
     <col min="12" max="12" width="10.42578125" customWidth="1"/>
     <col min="13" max="13" width="11.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="15" customHeight="1">
       <c r="A1" s="55" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="55"/>
       <c r="C1" s="55"/>
       <c r="D1" s="55"/>
@@ -1771,78 +1771,80 @@
         <v>3150</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" s="9" t="s">
         <v>78</v>
       </c>
       <c r="B7" s="41">
         <v>1091</v>
       </c>
       <c r="C7" s="4">
         <v>1017</v>
       </c>
       <c r="D7" s="41">
         <v>1760</v>
       </c>
       <c r="E7" s="41">
         <v>1253</v>
       </c>
       <c r="F7" s="52">
         <v>1171</v>
       </c>
       <c r="G7" s="4">
         <v>2173</v>
       </c>
-      <c r="H7" s="48"/>
+      <c r="H7" s="4">
+        <v>1279</v>
+      </c>
       <c r="I7" s="48"/>
       <c r="J7" s="48"/>
       <c r="K7" s="48"/>
       <c r="L7" s="48"/>
       <c r="M7" s="48"/>
     </row>
     <row r="8" spans="1:13">
       <c r="H8" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:F4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M14"/>
   <sheetViews>
-    <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="D29" sqref="D29"/>
+    <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+      <selection activeCell="H15" sqref="H15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="16.42578125" customWidth="1"/>
     <col min="2" max="2" width="8.28515625" customWidth="1"/>
     <col min="3" max="3" width="9.28515625" customWidth="1"/>
     <col min="4" max="4" width="7.85546875" customWidth="1"/>
     <col min="5" max="5" width="7.7109375" customWidth="1"/>
     <col min="6" max="7" width="8.28515625" customWidth="1"/>
     <col min="8" max="8" width="8.7109375" customWidth="1"/>
     <col min="9" max="9" width="8.85546875" customWidth="1"/>
     <col min="10" max="10" width="10.5703125" customWidth="1"/>
     <col min="11" max="11" width="8.7109375" customWidth="1"/>
     <col min="12" max="12" width="10.42578125" customWidth="1"/>
     <col min="13" max="13" width="11.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="15" customHeight="1">
       <c r="A1" s="55" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="55"/>
       <c r="C1" s="55"/>
       <c r="D1" s="55"/>
@@ -2021,56 +2023,58 @@
       </c>
       <c r="L7" s="42">
         <v>132.9</v>
       </c>
       <c r="M7" s="8" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="9" t="s">
         <v>78</v>
       </c>
       <c r="B8" s="8" t="s">
         <v>79</v>
       </c>
       <c r="C8" s="50">
         <v>93.3</v>
       </c>
       <c r="D8" s="8" t="s">
         <v>80</v>
       </c>
       <c r="E8" s="49">
         <v>71.099999999999994</v>
       </c>
       <c r="F8" s="8" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="G8" s="12">
         <v>185.6</v>
       </c>
-      <c r="H8" s="49"/>
+      <c r="H8" s="49">
+        <v>58.9</v>
+      </c>
       <c r="I8" s="49"/>
       <c r="J8" s="8"/>
       <c r="K8" s="11"/>
       <c r="L8" s="42"/>
       <c r="M8" s="8"/>
     </row>
     <row r="9" spans="1:13" ht="14.25" customHeight="1">
       <c r="A9" s="57" t="s">
         <v>15</v>
       </c>
       <c r="B9" s="58"/>
       <c r="C9" s="58"/>
       <c r="D9" s="58"/>
       <c r="E9" s="58"/>
       <c r="F9" s="58"/>
       <c r="G9" s="58"/>
       <c r="H9" s="58"/>
       <c r="I9" s="58"/>
       <c r="J9" s="58"/>
       <c r="K9" s="58"/>
       <c r="L9" s="58"/>
       <c r="M9" s="59"/>
     </row>
     <row r="10" spans="1:13" ht="12.75" customHeight="1">
       <c r="A10" s="60" t="s">
@@ -2171,175 +2175,177 @@
         <v>119</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" s="9" t="s">
         <v>78</v>
       </c>
       <c r="B13" s="5">
         <v>142.4</v>
       </c>
       <c r="C13" s="51">
         <v>87.2</v>
       </c>
       <c r="D13" s="5">
         <v>98</v>
       </c>
       <c r="E13" s="5">
         <v>108.6</v>
       </c>
       <c r="F13" s="5">
         <v>102.8</v>
       </c>
       <c r="G13" s="5">
         <v>113.7</v>
       </c>
-      <c r="H13" s="48"/>
+      <c r="H13" s="12">
+        <v>88.4</v>
+      </c>
       <c r="I13" s="48"/>
       <c r="J13" s="48"/>
       <c r="K13" s="48"/>
       <c r="L13" s="48"/>
       <c r="M13" s="48"/>
     </row>
     <row r="14" spans="1:13">
       <c r="H14" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A9:M9"/>
     <mergeCell ref="A10:E10"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x01010071E68DA8E7329447BC28161D00D54051" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="6811f7514ef9a54dfd798a9fdb29f4a8">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{63472EE8-7321-4767-9A69-D52E6DABC3C3}">
-[...14 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C02D1D68-8AA4-4ADB-B4ED-37A8E983653A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{70569B8F-47F8-43FD-8D7F-CC71B3F9FFF1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{63472EE8-7321-4767-9A69-D52E6DABC3C3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Metadata163206</vt:lpstr>
       <vt:lpstr>Metadata163213</vt:lpstr>
       <vt:lpstr>Symbols</vt:lpstr>
       <vt:lpstr>indikator163206</vt:lpstr>