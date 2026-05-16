--- v0 (2026-04-19)
+++ v1 (2026-05-16)
@@ -1,82 +1,82 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="23250" windowHeight="13170" firstSheet="3" activeTab="9"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="23256" windowHeight="13176" firstSheet="5" activeTab="9"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata 163206" sheetId="2" r:id="rId1"/>
     <sheet name="Metadata 163206 (cfo 16)" sheetId="5" r:id="rId2"/>
     <sheet name="Metadata 163213" sheetId="11" r:id="rId3"/>
     <sheet name="Metadata 16321301" sheetId="12" r:id="rId4"/>
     <sheet name="Metadata 163201" sheetId="9" r:id="rId5"/>
     <sheet name="Metadata 163221" sheetId="10" r:id="rId6"/>
     <sheet name="Symbols" sheetId="3" r:id="rId7"/>
     <sheet name="indikator 163206,163213" sheetId="6" r:id="rId8"/>
     <sheet name="indikator 163206 (2),16321301" sheetId="7" r:id="rId9"/>
     <sheet name="indikator 163201,163221" sheetId="8" r:id="rId10"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="311" uniqueCount="88">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="311" uniqueCount="90">
   <si>
     <t>Astana city</t>
   </si>
   <si>
     <t>Shymkent city</t>
   </si>
   <si>
     <t>Turkistan</t>
   </si>
   <si>
     <t>Ulytau</t>
   </si>
   <si>
     <t>Almaty city</t>
   </si>
   <si>
     <t>Аktobе</t>
   </si>
   <si>
     <t>Аlmaty</t>
   </si>
   <si>
     <t>Batys Kazakhstan</t>
   </si>
   <si>
@@ -294,60 +294,66 @@
   <si>
     <t>Physical volume index of the total area of residential buildings commissioned by individual developers</t>
   </si>
   <si>
     <t>It is defined as the ratio of the total area of all residential premises commissioned by individual developers and the areas of all non-residential premises, as well as the areas of parts of a residential building that are the common property of the analyzed period to the previous period</t>
   </si>
   <si>
     <t>calculated</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701940</t>
   </si>
   <si>
     <t>Index of physical volume of commissioned apartments</t>
   </si>
   <si>
     <t>As a percentage of the corresponding period of last year</t>
   </si>
   <si>
     <t>17.04.2026y.</t>
   </si>
   <si>
     <t>Since January 2026</t>
   </si>
   <si>
-    <t>(January-March 2026)</t>
+    <t>17.05.2026y.</t>
   </si>
   <si>
     <t>18.05.2026y.</t>
+  </si>
+  <si>
+    <t>17.06.2026y.</t>
+  </si>
+  <si>
+    <t>(January-April 2026)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
   </numFmts>
   <fonts count="25">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
@@ -790,84 +796,86 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1039,61 +1047,61 @@
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701940" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/417326/file/en/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:za.dautova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701919" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/417326/file/en/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:za.dautova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701919" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/417326/file/en/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:za.dautova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView topLeftCell="A4" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
       <selection activeCell="B18" sqref="B18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="42.28515625" style="21" customWidth="1"/>
-    <col min="2" max="2" width="97.7109375" style="21" customWidth="1"/>
+    <col min="1" max="1" width="42.33203125" style="21" customWidth="1"/>
+    <col min="2" max="2" width="97.6640625" style="21" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="2"/>
       <c r="B1" s="2"/>
     </row>
     <row r="2" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B2" s="4">
         <v>163206</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A4" s="3" t="s">
         <v>17</v>
@@ -1185,51 +1193,51 @@
       <c r="M14" s="10"/>
     </row>
     <row r="15" spans="1:13" s="5" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="12" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="13" t="s">
         <v>33</v>
       </c>
       <c r="M15" s="10"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B16" s="14" t="s">
         <v>84</v>
       </c>
       <c r="M16" s="15"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="3" t="s">
         <v>35</v>
       </c>
       <c r="B17" s="14" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="M17" s="16"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B18" s="6" t="s">
         <v>37</v>
       </c>
       <c r="M18" s="15"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="3" t="s">
         <v>38</v>
       </c>
       <c r="B19" s="6" t="s">
         <v>39</v>
       </c>
       <c r="M19" s="16"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="3" t="s">
         <v>40</v>
       </c>
@@ -1255,694 +1263,694 @@
       <c r="M23" s="16"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="15"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="16"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="15"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
     <hyperlink ref="B12" r:id="rId4"/>
     <hyperlink ref="B13" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="K38" sqref="K38"/>
+      <selection activeCell="B6" sqref="B6:C26"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="20.7109375" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="258" max="258" width="14.42578125" customWidth="1"/>
+    <col min="1" max="1" width="20.6640625" customWidth="1"/>
+    <col min="2" max="2" width="19.88671875" customWidth="1"/>
+    <col min="3" max="3" width="22.109375" customWidth="1"/>
+    <col min="253" max="253" width="20.6640625" customWidth="1"/>
+    <col min="254" max="254" width="17.109375" customWidth="1"/>
+    <col min="255" max="257" width="16.88671875" customWidth="1"/>
+    <col min="258" max="258" width="14.44140625" customWidth="1"/>
     <col min="259" max="259" width="15" customWidth="1"/>
-    <col min="509" max="509" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="514" max="514" width="14.42578125" customWidth="1"/>
+    <col min="509" max="509" width="20.6640625" customWidth="1"/>
+    <col min="510" max="510" width="17.109375" customWidth="1"/>
+    <col min="511" max="513" width="16.88671875" customWidth="1"/>
+    <col min="514" max="514" width="14.44140625" customWidth="1"/>
     <col min="515" max="515" width="15" customWidth="1"/>
-    <col min="765" max="765" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="770" max="770" width="14.42578125" customWidth="1"/>
+    <col min="765" max="765" width="20.6640625" customWidth="1"/>
+    <col min="766" max="766" width="17.109375" customWidth="1"/>
+    <col min="767" max="769" width="16.88671875" customWidth="1"/>
+    <col min="770" max="770" width="14.44140625" customWidth="1"/>
     <col min="771" max="771" width="15" customWidth="1"/>
-    <col min="1021" max="1021" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="1026" max="1026" width="14.42578125" customWidth="1"/>
+    <col min="1021" max="1021" width="20.6640625" customWidth="1"/>
+    <col min="1022" max="1022" width="17.109375" customWidth="1"/>
+    <col min="1023" max="1025" width="16.88671875" customWidth="1"/>
+    <col min="1026" max="1026" width="14.44140625" customWidth="1"/>
     <col min="1027" max="1027" width="15" customWidth="1"/>
-    <col min="1277" max="1277" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="1282" max="1282" width="14.42578125" customWidth="1"/>
+    <col min="1277" max="1277" width="20.6640625" customWidth="1"/>
+    <col min="1278" max="1278" width="17.109375" customWidth="1"/>
+    <col min="1279" max="1281" width="16.88671875" customWidth="1"/>
+    <col min="1282" max="1282" width="14.44140625" customWidth="1"/>
     <col min="1283" max="1283" width="15" customWidth="1"/>
-    <col min="1533" max="1533" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="1538" max="1538" width="14.42578125" customWidth="1"/>
+    <col min="1533" max="1533" width="20.6640625" customWidth="1"/>
+    <col min="1534" max="1534" width="17.109375" customWidth="1"/>
+    <col min="1535" max="1537" width="16.88671875" customWidth="1"/>
+    <col min="1538" max="1538" width="14.44140625" customWidth="1"/>
     <col min="1539" max="1539" width="15" customWidth="1"/>
-    <col min="1789" max="1789" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="1794" max="1794" width="14.42578125" customWidth="1"/>
+    <col min="1789" max="1789" width="20.6640625" customWidth="1"/>
+    <col min="1790" max="1790" width="17.109375" customWidth="1"/>
+    <col min="1791" max="1793" width="16.88671875" customWidth="1"/>
+    <col min="1794" max="1794" width="14.44140625" customWidth="1"/>
     <col min="1795" max="1795" width="15" customWidth="1"/>
-    <col min="2045" max="2045" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="2050" max="2050" width="14.42578125" customWidth="1"/>
+    <col min="2045" max="2045" width="20.6640625" customWidth="1"/>
+    <col min="2046" max="2046" width="17.109375" customWidth="1"/>
+    <col min="2047" max="2049" width="16.88671875" customWidth="1"/>
+    <col min="2050" max="2050" width="14.44140625" customWidth="1"/>
     <col min="2051" max="2051" width="15" customWidth="1"/>
-    <col min="2301" max="2301" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="2306" max="2306" width="14.42578125" customWidth="1"/>
+    <col min="2301" max="2301" width="20.6640625" customWidth="1"/>
+    <col min="2302" max="2302" width="17.109375" customWidth="1"/>
+    <col min="2303" max="2305" width="16.88671875" customWidth="1"/>
+    <col min="2306" max="2306" width="14.44140625" customWidth="1"/>
     <col min="2307" max="2307" width="15" customWidth="1"/>
-    <col min="2557" max="2557" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="2562" max="2562" width="14.42578125" customWidth="1"/>
+    <col min="2557" max="2557" width="20.6640625" customWidth="1"/>
+    <col min="2558" max="2558" width="17.109375" customWidth="1"/>
+    <col min="2559" max="2561" width="16.88671875" customWidth="1"/>
+    <col min="2562" max="2562" width="14.44140625" customWidth="1"/>
     <col min="2563" max="2563" width="15" customWidth="1"/>
-    <col min="2813" max="2813" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="2818" max="2818" width="14.42578125" customWidth="1"/>
+    <col min="2813" max="2813" width="20.6640625" customWidth="1"/>
+    <col min="2814" max="2814" width="17.109375" customWidth="1"/>
+    <col min="2815" max="2817" width="16.88671875" customWidth="1"/>
+    <col min="2818" max="2818" width="14.44140625" customWidth="1"/>
     <col min="2819" max="2819" width="15" customWidth="1"/>
-    <col min="3069" max="3069" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="3074" max="3074" width="14.42578125" customWidth="1"/>
+    <col min="3069" max="3069" width="20.6640625" customWidth="1"/>
+    <col min="3070" max="3070" width="17.109375" customWidth="1"/>
+    <col min="3071" max="3073" width="16.88671875" customWidth="1"/>
+    <col min="3074" max="3074" width="14.44140625" customWidth="1"/>
     <col min="3075" max="3075" width="15" customWidth="1"/>
-    <col min="3325" max="3325" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="3330" max="3330" width="14.42578125" customWidth="1"/>
+    <col min="3325" max="3325" width="20.6640625" customWidth="1"/>
+    <col min="3326" max="3326" width="17.109375" customWidth="1"/>
+    <col min="3327" max="3329" width="16.88671875" customWidth="1"/>
+    <col min="3330" max="3330" width="14.44140625" customWidth="1"/>
     <col min="3331" max="3331" width="15" customWidth="1"/>
-    <col min="3581" max="3581" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="3586" max="3586" width="14.42578125" customWidth="1"/>
+    <col min="3581" max="3581" width="20.6640625" customWidth="1"/>
+    <col min="3582" max="3582" width="17.109375" customWidth="1"/>
+    <col min="3583" max="3585" width="16.88671875" customWidth="1"/>
+    <col min="3586" max="3586" width="14.44140625" customWidth="1"/>
     <col min="3587" max="3587" width="15" customWidth="1"/>
-    <col min="3837" max="3837" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="3842" max="3842" width="14.42578125" customWidth="1"/>
+    <col min="3837" max="3837" width="20.6640625" customWidth="1"/>
+    <col min="3838" max="3838" width="17.109375" customWidth="1"/>
+    <col min="3839" max="3841" width="16.88671875" customWidth="1"/>
+    <col min="3842" max="3842" width="14.44140625" customWidth="1"/>
     <col min="3843" max="3843" width="15" customWidth="1"/>
-    <col min="4093" max="4093" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4098" max="4098" width="14.42578125" customWidth="1"/>
+    <col min="4093" max="4093" width="20.6640625" customWidth="1"/>
+    <col min="4094" max="4094" width="17.109375" customWidth="1"/>
+    <col min="4095" max="4097" width="16.88671875" customWidth="1"/>
+    <col min="4098" max="4098" width="14.44140625" customWidth="1"/>
     <col min="4099" max="4099" width="15" customWidth="1"/>
-    <col min="4349" max="4349" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4354" max="4354" width="14.42578125" customWidth="1"/>
+    <col min="4349" max="4349" width="20.6640625" customWidth="1"/>
+    <col min="4350" max="4350" width="17.109375" customWidth="1"/>
+    <col min="4351" max="4353" width="16.88671875" customWidth="1"/>
+    <col min="4354" max="4354" width="14.44140625" customWidth="1"/>
     <col min="4355" max="4355" width="15" customWidth="1"/>
-    <col min="4605" max="4605" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4610" max="4610" width="14.42578125" customWidth="1"/>
+    <col min="4605" max="4605" width="20.6640625" customWidth="1"/>
+    <col min="4606" max="4606" width="17.109375" customWidth="1"/>
+    <col min="4607" max="4609" width="16.88671875" customWidth="1"/>
+    <col min="4610" max="4610" width="14.44140625" customWidth="1"/>
     <col min="4611" max="4611" width="15" customWidth="1"/>
-    <col min="4861" max="4861" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4866" max="4866" width="14.42578125" customWidth="1"/>
+    <col min="4861" max="4861" width="20.6640625" customWidth="1"/>
+    <col min="4862" max="4862" width="17.109375" customWidth="1"/>
+    <col min="4863" max="4865" width="16.88671875" customWidth="1"/>
+    <col min="4866" max="4866" width="14.44140625" customWidth="1"/>
     <col min="4867" max="4867" width="15" customWidth="1"/>
-    <col min="5117" max="5117" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5122" max="5122" width="14.42578125" customWidth="1"/>
+    <col min="5117" max="5117" width="20.6640625" customWidth="1"/>
+    <col min="5118" max="5118" width="17.109375" customWidth="1"/>
+    <col min="5119" max="5121" width="16.88671875" customWidth="1"/>
+    <col min="5122" max="5122" width="14.44140625" customWidth="1"/>
     <col min="5123" max="5123" width="15" customWidth="1"/>
-    <col min="5373" max="5373" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5378" max="5378" width="14.42578125" customWidth="1"/>
+    <col min="5373" max="5373" width="20.6640625" customWidth="1"/>
+    <col min="5374" max="5374" width="17.109375" customWidth="1"/>
+    <col min="5375" max="5377" width="16.88671875" customWidth="1"/>
+    <col min="5378" max="5378" width="14.44140625" customWidth="1"/>
     <col min="5379" max="5379" width="15" customWidth="1"/>
-    <col min="5629" max="5629" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5634" max="5634" width="14.42578125" customWidth="1"/>
+    <col min="5629" max="5629" width="20.6640625" customWidth="1"/>
+    <col min="5630" max="5630" width="17.109375" customWidth="1"/>
+    <col min="5631" max="5633" width="16.88671875" customWidth="1"/>
+    <col min="5634" max="5634" width="14.44140625" customWidth="1"/>
     <col min="5635" max="5635" width="15" customWidth="1"/>
-    <col min="5885" max="5885" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5890" max="5890" width="14.42578125" customWidth="1"/>
+    <col min="5885" max="5885" width="20.6640625" customWidth="1"/>
+    <col min="5886" max="5886" width="17.109375" customWidth="1"/>
+    <col min="5887" max="5889" width="16.88671875" customWidth="1"/>
+    <col min="5890" max="5890" width="14.44140625" customWidth="1"/>
     <col min="5891" max="5891" width="15" customWidth="1"/>
-    <col min="6141" max="6141" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6146" max="6146" width="14.42578125" customWidth="1"/>
+    <col min="6141" max="6141" width="20.6640625" customWidth="1"/>
+    <col min="6142" max="6142" width="17.109375" customWidth="1"/>
+    <col min="6143" max="6145" width="16.88671875" customWidth="1"/>
+    <col min="6146" max="6146" width="14.44140625" customWidth="1"/>
     <col min="6147" max="6147" width="15" customWidth="1"/>
-    <col min="6397" max="6397" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6402" max="6402" width="14.42578125" customWidth="1"/>
+    <col min="6397" max="6397" width="20.6640625" customWidth="1"/>
+    <col min="6398" max="6398" width="17.109375" customWidth="1"/>
+    <col min="6399" max="6401" width="16.88671875" customWidth="1"/>
+    <col min="6402" max="6402" width="14.44140625" customWidth="1"/>
     <col min="6403" max="6403" width="15" customWidth="1"/>
-    <col min="6653" max="6653" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6658" max="6658" width="14.42578125" customWidth="1"/>
+    <col min="6653" max="6653" width="20.6640625" customWidth="1"/>
+    <col min="6654" max="6654" width="17.109375" customWidth="1"/>
+    <col min="6655" max="6657" width="16.88671875" customWidth="1"/>
+    <col min="6658" max="6658" width="14.44140625" customWidth="1"/>
     <col min="6659" max="6659" width="15" customWidth="1"/>
-    <col min="6909" max="6909" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6914" max="6914" width="14.42578125" customWidth="1"/>
+    <col min="6909" max="6909" width="20.6640625" customWidth="1"/>
+    <col min="6910" max="6910" width="17.109375" customWidth="1"/>
+    <col min="6911" max="6913" width="16.88671875" customWidth="1"/>
+    <col min="6914" max="6914" width="14.44140625" customWidth="1"/>
     <col min="6915" max="6915" width="15" customWidth="1"/>
-    <col min="7165" max="7165" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="7170" max="7170" width="14.42578125" customWidth="1"/>
+    <col min="7165" max="7165" width="20.6640625" customWidth="1"/>
+    <col min="7166" max="7166" width="17.109375" customWidth="1"/>
+    <col min="7167" max="7169" width="16.88671875" customWidth="1"/>
+    <col min="7170" max="7170" width="14.44140625" customWidth="1"/>
     <col min="7171" max="7171" width="15" customWidth="1"/>
-    <col min="7421" max="7421" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="7426" max="7426" width="14.42578125" customWidth="1"/>
+    <col min="7421" max="7421" width="20.6640625" customWidth="1"/>
+    <col min="7422" max="7422" width="17.109375" customWidth="1"/>
+    <col min="7423" max="7425" width="16.88671875" customWidth="1"/>
+    <col min="7426" max="7426" width="14.44140625" customWidth="1"/>
     <col min="7427" max="7427" width="15" customWidth="1"/>
-    <col min="7677" max="7677" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="7682" max="7682" width="14.42578125" customWidth="1"/>
+    <col min="7677" max="7677" width="20.6640625" customWidth="1"/>
+    <col min="7678" max="7678" width="17.109375" customWidth="1"/>
+    <col min="7679" max="7681" width="16.88671875" customWidth="1"/>
+    <col min="7682" max="7682" width="14.44140625" customWidth="1"/>
     <col min="7683" max="7683" width="15" customWidth="1"/>
-    <col min="7933" max="7933" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="7938" max="7938" width="14.42578125" customWidth="1"/>
+    <col min="7933" max="7933" width="20.6640625" customWidth="1"/>
+    <col min="7934" max="7934" width="17.109375" customWidth="1"/>
+    <col min="7935" max="7937" width="16.88671875" customWidth="1"/>
+    <col min="7938" max="7938" width="14.44140625" customWidth="1"/>
     <col min="7939" max="7939" width="15" customWidth="1"/>
-    <col min="8189" max="8189" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8194" max="8194" width="14.42578125" customWidth="1"/>
+    <col min="8189" max="8189" width="20.6640625" customWidth="1"/>
+    <col min="8190" max="8190" width="17.109375" customWidth="1"/>
+    <col min="8191" max="8193" width="16.88671875" customWidth="1"/>
+    <col min="8194" max="8194" width="14.44140625" customWidth="1"/>
     <col min="8195" max="8195" width="15" customWidth="1"/>
-    <col min="8445" max="8445" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8450" max="8450" width="14.42578125" customWidth="1"/>
+    <col min="8445" max="8445" width="20.6640625" customWidth="1"/>
+    <col min="8446" max="8446" width="17.109375" customWidth="1"/>
+    <col min="8447" max="8449" width="16.88671875" customWidth="1"/>
+    <col min="8450" max="8450" width="14.44140625" customWidth="1"/>
     <col min="8451" max="8451" width="15" customWidth="1"/>
-    <col min="8701" max="8701" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8706" max="8706" width="14.42578125" customWidth="1"/>
+    <col min="8701" max="8701" width="20.6640625" customWidth="1"/>
+    <col min="8702" max="8702" width="17.109375" customWidth="1"/>
+    <col min="8703" max="8705" width="16.88671875" customWidth="1"/>
+    <col min="8706" max="8706" width="14.44140625" customWidth="1"/>
     <col min="8707" max="8707" width="15" customWidth="1"/>
-    <col min="8957" max="8957" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8962" max="8962" width="14.42578125" customWidth="1"/>
+    <col min="8957" max="8957" width="20.6640625" customWidth="1"/>
+    <col min="8958" max="8958" width="17.109375" customWidth="1"/>
+    <col min="8959" max="8961" width="16.88671875" customWidth="1"/>
+    <col min="8962" max="8962" width="14.44140625" customWidth="1"/>
     <col min="8963" max="8963" width="15" customWidth="1"/>
-    <col min="9213" max="9213" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="9218" max="9218" width="14.42578125" customWidth="1"/>
+    <col min="9213" max="9213" width="20.6640625" customWidth="1"/>
+    <col min="9214" max="9214" width="17.109375" customWidth="1"/>
+    <col min="9215" max="9217" width="16.88671875" customWidth="1"/>
+    <col min="9218" max="9218" width="14.44140625" customWidth="1"/>
     <col min="9219" max="9219" width="15" customWidth="1"/>
-    <col min="9469" max="9469" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="9474" max="9474" width="14.42578125" customWidth="1"/>
+    <col min="9469" max="9469" width="20.6640625" customWidth="1"/>
+    <col min="9470" max="9470" width="17.109375" customWidth="1"/>
+    <col min="9471" max="9473" width="16.88671875" customWidth="1"/>
+    <col min="9474" max="9474" width="14.44140625" customWidth="1"/>
     <col min="9475" max="9475" width="15" customWidth="1"/>
-    <col min="9725" max="9725" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="9730" max="9730" width="14.42578125" customWidth="1"/>
+    <col min="9725" max="9725" width="20.6640625" customWidth="1"/>
+    <col min="9726" max="9726" width="17.109375" customWidth="1"/>
+    <col min="9727" max="9729" width="16.88671875" customWidth="1"/>
+    <col min="9730" max="9730" width="14.44140625" customWidth="1"/>
     <col min="9731" max="9731" width="15" customWidth="1"/>
-    <col min="9981" max="9981" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="9986" max="9986" width="14.42578125" customWidth="1"/>
+    <col min="9981" max="9981" width="20.6640625" customWidth="1"/>
+    <col min="9982" max="9982" width="17.109375" customWidth="1"/>
+    <col min="9983" max="9985" width="16.88671875" customWidth="1"/>
+    <col min="9986" max="9986" width="14.44140625" customWidth="1"/>
     <col min="9987" max="9987" width="15" customWidth="1"/>
-    <col min="10237" max="10237" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="10242" max="10242" width="14.42578125" customWidth="1"/>
+    <col min="10237" max="10237" width="20.6640625" customWidth="1"/>
+    <col min="10238" max="10238" width="17.109375" customWidth="1"/>
+    <col min="10239" max="10241" width="16.88671875" customWidth="1"/>
+    <col min="10242" max="10242" width="14.44140625" customWidth="1"/>
     <col min="10243" max="10243" width="15" customWidth="1"/>
-    <col min="10493" max="10493" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="10498" max="10498" width="14.42578125" customWidth="1"/>
+    <col min="10493" max="10493" width="20.6640625" customWidth="1"/>
+    <col min="10494" max="10494" width="17.109375" customWidth="1"/>
+    <col min="10495" max="10497" width="16.88671875" customWidth="1"/>
+    <col min="10498" max="10498" width="14.44140625" customWidth="1"/>
     <col min="10499" max="10499" width="15" customWidth="1"/>
-    <col min="10749" max="10749" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="10754" max="10754" width="14.42578125" customWidth="1"/>
+    <col min="10749" max="10749" width="20.6640625" customWidth="1"/>
+    <col min="10750" max="10750" width="17.109375" customWidth="1"/>
+    <col min="10751" max="10753" width="16.88671875" customWidth="1"/>
+    <col min="10754" max="10754" width="14.44140625" customWidth="1"/>
     <col min="10755" max="10755" width="15" customWidth="1"/>
-    <col min="11005" max="11005" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="11010" max="11010" width="14.42578125" customWidth="1"/>
+    <col min="11005" max="11005" width="20.6640625" customWidth="1"/>
+    <col min="11006" max="11006" width="17.109375" customWidth="1"/>
+    <col min="11007" max="11009" width="16.88671875" customWidth="1"/>
+    <col min="11010" max="11010" width="14.44140625" customWidth="1"/>
     <col min="11011" max="11011" width="15" customWidth="1"/>
-    <col min="11261" max="11261" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="11266" max="11266" width="14.42578125" customWidth="1"/>
+    <col min="11261" max="11261" width="20.6640625" customWidth="1"/>
+    <col min="11262" max="11262" width="17.109375" customWidth="1"/>
+    <col min="11263" max="11265" width="16.88671875" customWidth="1"/>
+    <col min="11266" max="11266" width="14.44140625" customWidth="1"/>
     <col min="11267" max="11267" width="15" customWidth="1"/>
-    <col min="11517" max="11517" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="11522" max="11522" width="14.42578125" customWidth="1"/>
+    <col min="11517" max="11517" width="20.6640625" customWidth="1"/>
+    <col min="11518" max="11518" width="17.109375" customWidth="1"/>
+    <col min="11519" max="11521" width="16.88671875" customWidth="1"/>
+    <col min="11522" max="11522" width="14.44140625" customWidth="1"/>
     <col min="11523" max="11523" width="15" customWidth="1"/>
-    <col min="11773" max="11773" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="11778" max="11778" width="14.42578125" customWidth="1"/>
+    <col min="11773" max="11773" width="20.6640625" customWidth="1"/>
+    <col min="11774" max="11774" width="17.109375" customWidth="1"/>
+    <col min="11775" max="11777" width="16.88671875" customWidth="1"/>
+    <col min="11778" max="11778" width="14.44140625" customWidth="1"/>
     <col min="11779" max="11779" width="15" customWidth="1"/>
-    <col min="12029" max="12029" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="12034" max="12034" width="14.42578125" customWidth="1"/>
+    <col min="12029" max="12029" width="20.6640625" customWidth="1"/>
+    <col min="12030" max="12030" width="17.109375" customWidth="1"/>
+    <col min="12031" max="12033" width="16.88671875" customWidth="1"/>
+    <col min="12034" max="12034" width="14.44140625" customWidth="1"/>
     <col min="12035" max="12035" width="15" customWidth="1"/>
-    <col min="12285" max="12285" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="12290" max="12290" width="14.42578125" customWidth="1"/>
+    <col min="12285" max="12285" width="20.6640625" customWidth="1"/>
+    <col min="12286" max="12286" width="17.109375" customWidth="1"/>
+    <col min="12287" max="12289" width="16.88671875" customWidth="1"/>
+    <col min="12290" max="12290" width="14.44140625" customWidth="1"/>
     <col min="12291" max="12291" width="15" customWidth="1"/>
-    <col min="12541" max="12541" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="12546" max="12546" width="14.42578125" customWidth="1"/>
+    <col min="12541" max="12541" width="20.6640625" customWidth="1"/>
+    <col min="12542" max="12542" width="17.109375" customWidth="1"/>
+    <col min="12543" max="12545" width="16.88671875" customWidth="1"/>
+    <col min="12546" max="12546" width="14.44140625" customWidth="1"/>
     <col min="12547" max="12547" width="15" customWidth="1"/>
-    <col min="12797" max="12797" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="12802" max="12802" width="14.42578125" customWidth="1"/>
+    <col min="12797" max="12797" width="20.6640625" customWidth="1"/>
+    <col min="12798" max="12798" width="17.109375" customWidth="1"/>
+    <col min="12799" max="12801" width="16.88671875" customWidth="1"/>
+    <col min="12802" max="12802" width="14.44140625" customWidth="1"/>
     <col min="12803" max="12803" width="15" customWidth="1"/>
-    <col min="13053" max="13053" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="13058" max="13058" width="14.42578125" customWidth="1"/>
+    <col min="13053" max="13053" width="20.6640625" customWidth="1"/>
+    <col min="13054" max="13054" width="17.109375" customWidth="1"/>
+    <col min="13055" max="13057" width="16.88671875" customWidth="1"/>
+    <col min="13058" max="13058" width="14.44140625" customWidth="1"/>
     <col min="13059" max="13059" width="15" customWidth="1"/>
-    <col min="13309" max="13309" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="13314" max="13314" width="14.42578125" customWidth="1"/>
+    <col min="13309" max="13309" width="20.6640625" customWidth="1"/>
+    <col min="13310" max="13310" width="17.109375" customWidth="1"/>
+    <col min="13311" max="13313" width="16.88671875" customWidth="1"/>
+    <col min="13314" max="13314" width="14.44140625" customWidth="1"/>
     <col min="13315" max="13315" width="15" customWidth="1"/>
-    <col min="13565" max="13565" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="13570" max="13570" width="14.42578125" customWidth="1"/>
+    <col min="13565" max="13565" width="20.6640625" customWidth="1"/>
+    <col min="13566" max="13566" width="17.109375" customWidth="1"/>
+    <col min="13567" max="13569" width="16.88671875" customWidth="1"/>
+    <col min="13570" max="13570" width="14.44140625" customWidth="1"/>
     <col min="13571" max="13571" width="15" customWidth="1"/>
-    <col min="13821" max="13821" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="13826" max="13826" width="14.42578125" customWidth="1"/>
+    <col min="13821" max="13821" width="20.6640625" customWidth="1"/>
+    <col min="13822" max="13822" width="17.109375" customWidth="1"/>
+    <col min="13823" max="13825" width="16.88671875" customWidth="1"/>
+    <col min="13826" max="13826" width="14.44140625" customWidth="1"/>
     <col min="13827" max="13827" width="15" customWidth="1"/>
-    <col min="14077" max="14077" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="14082" max="14082" width="14.42578125" customWidth="1"/>
+    <col min="14077" max="14077" width="20.6640625" customWidth="1"/>
+    <col min="14078" max="14078" width="17.109375" customWidth="1"/>
+    <col min="14079" max="14081" width="16.88671875" customWidth="1"/>
+    <col min="14082" max="14082" width="14.44140625" customWidth="1"/>
     <col min="14083" max="14083" width="15" customWidth="1"/>
-    <col min="14333" max="14333" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="14338" max="14338" width="14.42578125" customWidth="1"/>
+    <col min="14333" max="14333" width="20.6640625" customWidth="1"/>
+    <col min="14334" max="14334" width="17.109375" customWidth="1"/>
+    <col min="14335" max="14337" width="16.88671875" customWidth="1"/>
+    <col min="14338" max="14338" width="14.44140625" customWidth="1"/>
     <col min="14339" max="14339" width="15" customWidth="1"/>
-    <col min="14589" max="14589" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="14594" max="14594" width="14.42578125" customWidth="1"/>
+    <col min="14589" max="14589" width="20.6640625" customWidth="1"/>
+    <col min="14590" max="14590" width="17.109375" customWidth="1"/>
+    <col min="14591" max="14593" width="16.88671875" customWidth="1"/>
+    <col min="14594" max="14594" width="14.44140625" customWidth="1"/>
     <col min="14595" max="14595" width="15" customWidth="1"/>
-    <col min="14845" max="14845" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="14850" max="14850" width="14.42578125" customWidth="1"/>
+    <col min="14845" max="14845" width="20.6640625" customWidth="1"/>
+    <col min="14846" max="14846" width="17.109375" customWidth="1"/>
+    <col min="14847" max="14849" width="16.88671875" customWidth="1"/>
+    <col min="14850" max="14850" width="14.44140625" customWidth="1"/>
     <col min="14851" max="14851" width="15" customWidth="1"/>
-    <col min="15101" max="15101" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="15106" max="15106" width="14.42578125" customWidth="1"/>
+    <col min="15101" max="15101" width="20.6640625" customWidth="1"/>
+    <col min="15102" max="15102" width="17.109375" customWidth="1"/>
+    <col min="15103" max="15105" width="16.88671875" customWidth="1"/>
+    <col min="15106" max="15106" width="14.44140625" customWidth="1"/>
     <col min="15107" max="15107" width="15" customWidth="1"/>
-    <col min="15357" max="15357" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="15362" max="15362" width="14.42578125" customWidth="1"/>
+    <col min="15357" max="15357" width="20.6640625" customWidth="1"/>
+    <col min="15358" max="15358" width="17.109375" customWidth="1"/>
+    <col min="15359" max="15361" width="16.88671875" customWidth="1"/>
+    <col min="15362" max="15362" width="14.44140625" customWidth="1"/>
     <col min="15363" max="15363" width="15" customWidth="1"/>
-    <col min="15613" max="15613" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="15618" max="15618" width="14.42578125" customWidth="1"/>
+    <col min="15613" max="15613" width="20.6640625" customWidth="1"/>
+    <col min="15614" max="15614" width="17.109375" customWidth="1"/>
+    <col min="15615" max="15617" width="16.88671875" customWidth="1"/>
+    <col min="15618" max="15618" width="14.44140625" customWidth="1"/>
     <col min="15619" max="15619" width="15" customWidth="1"/>
-    <col min="15869" max="15869" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="15874" max="15874" width="14.42578125" customWidth="1"/>
+    <col min="15869" max="15869" width="20.6640625" customWidth="1"/>
+    <col min="15870" max="15870" width="17.109375" customWidth="1"/>
+    <col min="15871" max="15873" width="16.88671875" customWidth="1"/>
+    <col min="15874" max="15874" width="14.44140625" customWidth="1"/>
     <col min="15875" max="15875" width="15" customWidth="1"/>
-    <col min="16125" max="16125" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="16130" max="16130" width="14.42578125" customWidth="1"/>
+    <col min="16125" max="16125" width="20.6640625" customWidth="1"/>
+    <col min="16126" max="16126" width="17.109375" customWidth="1"/>
+    <col min="16127" max="16129" width="16.88671875" customWidth="1"/>
+    <col min="16130" max="16130" width="14.44140625" customWidth="1"/>
     <col min="16131" max="16131" width="15" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="22.5" customHeight="1">
       <c r="A1" s="53" t="s">
         <v>66</v>
       </c>
       <c r="B1" s="53"/>
       <c r="C1" s="53"/>
     </row>
     <row r="2" spans="1:5" ht="14.25" customHeight="1">
       <c r="A2" s="48" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="B2" s="48"/>
       <c r="C2" s="48"/>
       <c r="D2" s="31"/>
       <c r="E2" s="31"/>
     </row>
     <row r="3" spans="1:5" ht="14.25" customHeight="1">
       <c r="A3" s="32"/>
       <c r="B3" s="32"/>
       <c r="C3" s="32"/>
       <c r="D3" s="31"/>
       <c r="E3" s="31"/>
     </row>
     <row r="4" spans="1:5" ht="12.75" customHeight="1">
       <c r="A4" s="49"/>
       <c r="B4" s="50" t="s">
         <v>58</v>
       </c>
       <c r="C4" s="51" t="s">
         <v>83</v>
       </c>
       <c r="D4" s="31"/>
       <c r="E4" s="31"/>
     </row>
     <row r="5" spans="1:5" ht="72" customHeight="1">
       <c r="A5" s="49"/>
       <c r="B5" s="50"/>
       <c r="C5" s="52"/>
       <c r="D5" s="31"/>
       <c r="E5" s="31"/>
     </row>
     <row r="6" spans="1:5" ht="18" customHeight="1">
       <c r="A6" s="33" t="s">
         <v>59</v>
       </c>
       <c r="B6" s="37">
-        <v>37583</v>
+        <v>50024</v>
       </c>
       <c r="C6" s="40">
-        <v>108.5</v>
+        <v>110.9</v>
       </c>
       <c r="D6" s="31"/>
       <c r="E6" s="31"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="33" t="s">
         <v>60</v>
       </c>
       <c r="B7" s="38">
-        <v>371</v>
+        <v>428</v>
       </c>
       <c r="C7" s="41">
-        <v>175.8</v>
+        <v>170.5</v>
       </c>
       <c r="D7" s="31"/>
       <c r="E7" s="31"/>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="33" t="s">
         <v>61</v>
       </c>
       <c r="B8" s="38">
-        <v>850</v>
+        <v>1274</v>
       </c>
       <c r="C8" s="41">
-        <v>87.4</v>
+        <v>116.1</v>
       </c>
       <c r="D8" s="31"/>
       <c r="E8" s="31"/>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="33" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="38">
-        <v>915</v>
+        <v>1523</v>
       </c>
       <c r="C9" s="41">
-        <v>76.3</v>
+        <v>107.8</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="33" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="38">
-        <v>2234</v>
+        <v>3391</v>
       </c>
       <c r="C10" s="41">
-        <v>82.3</v>
+        <v>90.5</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="33" t="s">
         <v>62</v>
       </c>
       <c r="B11" s="38">
-        <v>530</v>
+        <v>890</v>
       </c>
       <c r="C11" s="41">
-        <v>77.099999999999994</v>
+        <v>101.1</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="33" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="38">
-        <v>685</v>
+        <v>897</v>
       </c>
       <c r="C12" s="41">
-        <v>94</v>
+        <v>89.8</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="33" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="38">
-        <v>1206</v>
+        <v>1366</v>
       </c>
       <c r="C13" s="41">
-        <v>115.5</v>
+        <v>111.3</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="33" t="s">
         <v>63</v>
       </c>
       <c r="B14" s="38">
-        <v>435</v>
+        <v>616</v>
       </c>
       <c r="C14" s="41">
-        <v>93.3</v>
+        <v>93.8</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="33" t="s">
         <v>9</v>
       </c>
       <c r="B15" s="38">
-        <v>694</v>
+        <v>815</v>
       </c>
       <c r="C15" s="41">
-        <v>162.5</v>
+        <v>125.6</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="33" t="s">
         <v>64</v>
       </c>
       <c r="B16" s="38">
-        <v>1576</v>
+        <v>1899</v>
       </c>
       <c r="C16" s="41">
-        <v>130</v>
+        <v>121.3</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="33" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="38">
-        <v>1306</v>
+        <v>1450</v>
       </c>
       <c r="C17" s="41">
-        <v>128.30000000000001</v>
+        <v>122.5</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="33" t="s">
         <v>65</v>
       </c>
       <c r="B18" s="38">
-        <v>837</v>
+        <v>887</v>
       </c>
       <c r="C18" s="41">
-        <v>101.7</v>
+        <v>99.3</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="33" t="s">
         <v>11</v>
       </c>
       <c r="B19" s="38">
-        <v>176</v>
+        <v>246</v>
       </c>
       <c r="C19" s="41">
-        <v>79.599999999999994</v>
+        <v>73.2</v>
       </c>
       <c r="E19" s="31"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="33" t="s">
         <v>12</v>
       </c>
       <c r="B20" s="38">
-        <v>170</v>
+        <v>248</v>
       </c>
       <c r="C20" s="41">
-        <v>89.9</v>
+        <v>93.2</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="33" t="s">
         <v>2</v>
       </c>
       <c r="B21" s="38">
-        <v>918</v>
+        <v>1199</v>
       </c>
       <c r="C21" s="41">
-        <v>85.2</v>
+        <v>86.6</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="33" t="s">
         <v>3</v>
       </c>
       <c r="B22" s="38">
-        <v>147</v>
+        <v>177</v>
       </c>
       <c r="C22" s="44">
-        <v>133.6</v>
+        <v>110.6</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="33" t="s">
         <v>13</v>
       </c>
       <c r="B23" s="38">
-        <v>535</v>
+        <v>565</v>
       </c>
       <c r="C23" s="41">
-        <v>107.6</v>
+        <v>107.4</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="33" t="s">
         <v>0</v>
       </c>
       <c r="B24" s="38">
-        <v>13193</v>
+        <v>16490</v>
       </c>
       <c r="C24" s="41">
-        <v>117.2</v>
+        <v>111</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="33" t="s">
         <v>4</v>
       </c>
       <c r="B25" s="38">
-        <v>8654</v>
+        <v>12205</v>
       </c>
       <c r="C25" s="41">
-        <v>107.2</v>
+        <v>122.2</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="34" t="s">
         <v>1</v>
       </c>
       <c r="B26" s="35">
-        <v>2151</v>
+        <v>3458</v>
       </c>
       <c r="C26" s="42">
-        <v>124.6</v>
+        <v>113.5</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="36"/>
       <c r="B27" s="36"/>
       <c r="C27" s="39"/>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:5" ht="13.8">
       <c r="A28" s="1"/>
       <c r="B28" s="1"/>
       <c r="C28" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView topLeftCell="A2" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
       <selection activeCell="B18" sqref="B18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="42.28515625" style="21" customWidth="1"/>
-    <col min="2" max="2" width="97.7109375" style="21" customWidth="1"/>
+    <col min="1" max="1" width="42.33203125" style="21" customWidth="1"/>
+    <col min="2" max="2" width="97.6640625" style="21" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="2"/>
       <c r="B1" s="2"/>
     </row>
     <row r="2" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B2" s="4" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A4" s="3" t="s">
         <v>17</v>
@@ -2034,51 +2042,51 @@
       <c r="M14" s="10"/>
     </row>
     <row r="15" spans="1:13" s="5" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="12" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="13" t="s">
         <v>33</v>
       </c>
       <c r="M15" s="10"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B16" s="14" t="s">
         <v>84</v>
       </c>
       <c r="M16" s="15"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="3" t="s">
         <v>35</v>
       </c>
       <c r="B17" s="14" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="M17" s="16"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B18" s="6" t="s">
         <v>37</v>
       </c>
       <c r="M18" s="15"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="3" t="s">
         <v>38</v>
       </c>
       <c r="B19" s="6" t="s">
         <v>39</v>
       </c>
       <c r="M19" s="16"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="3" t="s">
         <v>40</v>
       </c>
@@ -2104,61 +2112,61 @@
       <c r="M23" s="16"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="15"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="16"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="15"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
     <hyperlink ref="B12" r:id="rId4"/>
     <hyperlink ref="B13" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView topLeftCell="A2" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <selection activeCell="B18" sqref="B18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="42.28515625" style="21" customWidth="1"/>
-    <col min="2" max="2" width="97.7109375" style="21" customWidth="1"/>
+    <col min="1" max="1" width="42.33203125" style="21" customWidth="1"/>
+    <col min="2" max="2" width="97.6640625" style="21" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="2"/>
       <c r="B1" s="2"/>
     </row>
     <row r="2" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B2" s="4">
         <v>163213</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A4" s="3" t="s">
         <v>17</v>
@@ -2250,51 +2258,51 @@
       <c r="M14" s="10"/>
     </row>
     <row r="15" spans="1:13" s="5" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="12" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="13" t="s">
         <v>77</v>
       </c>
       <c r="M15" s="10"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B16" s="14" t="s">
         <v>84</v>
       </c>
       <c r="M16" s="15"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="3" t="s">
         <v>35</v>
       </c>
       <c r="B17" s="14" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="M17" s="16"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B18" s="6" t="s">
         <v>37</v>
       </c>
       <c r="M18" s="15"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="3" t="s">
         <v>38</v>
       </c>
       <c r="B19" s="6" t="s">
         <v>39</v>
       </c>
       <c r="M19" s="16"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="3" t="s">
         <v>40</v>
       </c>
@@ -2319,61 +2327,61 @@
     <row r="23" spans="1:13">
       <c r="M23" s="16"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="15"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="16"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="15"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
     <hyperlink ref="B12" r:id="rId4"/>
     <hyperlink ref="B13" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView topLeftCell="A2" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B18" sqref="B18"/>
+      <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="42.28515625" style="21" customWidth="1"/>
-    <col min="2" max="2" width="97.7109375" style="21" customWidth="1"/>
+    <col min="1" max="1" width="42.33203125" style="21" customWidth="1"/>
+    <col min="2" max="2" width="97.6640625" style="21" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="2"/>
       <c r="B1" s="2"/>
     </row>
     <row r="2" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B2" s="4">
         <v>16321301</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A4" s="3" t="s">
         <v>17</v>
@@ -2456,60 +2464,60 @@
       <c r="M13" s="10"/>
     </row>
     <row r="14" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="12" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="13" t="s">
         <v>31</v>
       </c>
       <c r="M14" s="10"/>
     </row>
     <row r="15" spans="1:13" s="5" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="12" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="13" t="s">
         <v>81</v>
       </c>
       <c r="M15" s="10"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B16" s="14" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="M16" s="15"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="3" t="s">
         <v>35</v>
       </c>
       <c r="B17" s="14" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="M17" s="16"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B18" s="6" t="s">
         <v>37</v>
       </c>
       <c r="M18" s="15"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="3" t="s">
         <v>38</v>
       </c>
       <c r="B19" s="6" t="s">
         <v>39</v>
       </c>
       <c r="M19" s="16"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="3" t="s">
         <v>40</v>
       </c>
@@ -2535,61 +2543,61 @@
       <c r="M23" s="16"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="15"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="16"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="15"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
     <hyperlink ref="B12" r:id="rId4"/>
     <hyperlink ref="B13" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView topLeftCell="A5" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B18" sqref="B18"/>
+      <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="42.28515625" style="21" customWidth="1"/>
-    <col min="2" max="2" width="97.7109375" style="21" customWidth="1"/>
+    <col min="1" max="1" width="42.33203125" style="21" customWidth="1"/>
+    <col min="2" max="2" width="97.6640625" style="21" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="2"/>
       <c r="B1" s="2"/>
     </row>
     <row r="2" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B2" s="4">
         <v>163201</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A4" s="3" t="s">
         <v>17</v>
@@ -2672,60 +2680,60 @@
       <c r="M13" s="10"/>
     </row>
     <row r="14" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="12" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="13" t="s">
         <v>31</v>
       </c>
       <c r="M14" s="10"/>
     </row>
     <row r="15" spans="1:13" s="5" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="12" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="13" t="s">
         <v>69</v>
       </c>
       <c r="M15" s="10"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B16" s="14" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="M16" s="15"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="3" t="s">
         <v>35</v>
       </c>
       <c r="B17" s="14" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="M17" s="16"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B18" s="6" t="s">
         <v>37</v>
       </c>
       <c r="M18" s="15"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="3" t="s">
         <v>38</v>
       </c>
       <c r="B19" s="6" t="s">
         <v>39</v>
       </c>
       <c r="M19" s="16"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="3" t="s">
         <v>40</v>
       </c>
@@ -2751,61 +2759,61 @@
       <c r="M23" s="16"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="15"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="16"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="15"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
     <hyperlink ref="B12" r:id="rId4"/>
     <hyperlink ref="B13" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView topLeftCell="A2" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B18" sqref="B18"/>
+      <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="42.28515625" style="21" customWidth="1"/>
-    <col min="2" max="2" width="97.7109375" style="21" customWidth="1"/>
+    <col min="1" max="1" width="42.33203125" style="21" customWidth="1"/>
+    <col min="2" max="2" width="97.6640625" style="21" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="2"/>
       <c r="B1" s="2"/>
     </row>
     <row r="2" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B2" s="4">
         <v>163221</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A4" s="3" t="s">
         <v>17</v>
@@ -2888,60 +2896,60 @@
       <c r="M13" s="10"/>
     </row>
     <row r="14" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="12" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="13" t="s">
         <v>31</v>
       </c>
       <c r="M14" s="10"/>
     </row>
     <row r="15" spans="1:13" s="5" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="12" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="13" t="s">
         <v>69</v>
       </c>
       <c r="M15" s="10"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B16" s="14" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="M16" s="15"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="3" t="s">
         <v>35</v>
       </c>
       <c r="B17" s="14" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="M17" s="16"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B18" s="6" t="s">
         <v>37</v>
       </c>
       <c r="M18" s="15"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="3" t="s">
         <v>38</v>
       </c>
       <c r="B19" s="6" t="s">
         <v>39</v>
       </c>
       <c r="M19" s="16"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="3" t="s">
         <v>40</v>
       </c>
@@ -2967,251 +2975,251 @@
       <c r="M23" s="16"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="15"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="16"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="15"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
     <hyperlink ref="B12" r:id="rId4"/>
     <hyperlink ref="B13" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A3:C20"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="K30" sqref="K30"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="4.42578125" style="25" customWidth="1"/>
-[...190 lines deleted...]
-    <col min="16131" max="16384" width="9.140625" style="25"/>
+    <col min="1" max="1" width="4.44140625" style="25" customWidth="1"/>
+    <col min="2" max="2" width="113.5546875" style="25" customWidth="1"/>
+    <col min="3" max="256" width="9.109375" style="25"/>
+    <col min="257" max="257" width="4.44140625" style="25" customWidth="1"/>
+    <col min="258" max="258" width="113.5546875" style="25" customWidth="1"/>
+    <col min="259" max="512" width="9.109375" style="25"/>
+    <col min="513" max="513" width="4.44140625" style="25" customWidth="1"/>
+    <col min="514" max="514" width="113.5546875" style="25" customWidth="1"/>
+    <col min="515" max="768" width="9.109375" style="25"/>
+    <col min="769" max="769" width="4.44140625" style="25" customWidth="1"/>
+    <col min="770" max="770" width="113.5546875" style="25" customWidth="1"/>
+    <col min="771" max="1024" width="9.109375" style="25"/>
+    <col min="1025" max="1025" width="4.44140625" style="25" customWidth="1"/>
+    <col min="1026" max="1026" width="113.5546875" style="25" customWidth="1"/>
+    <col min="1027" max="1280" width="9.109375" style="25"/>
+    <col min="1281" max="1281" width="4.44140625" style="25" customWidth="1"/>
+    <col min="1282" max="1282" width="113.5546875" style="25" customWidth="1"/>
+    <col min="1283" max="1536" width="9.109375" style="25"/>
+    <col min="1537" max="1537" width="4.44140625" style="25" customWidth="1"/>
+    <col min="1538" max="1538" width="113.5546875" style="25" customWidth="1"/>
+    <col min="1539" max="1792" width="9.109375" style="25"/>
+    <col min="1793" max="1793" width="4.44140625" style="25" customWidth="1"/>
+    <col min="1794" max="1794" width="113.5546875" style="25" customWidth="1"/>
+    <col min="1795" max="2048" width="9.109375" style="25"/>
+    <col min="2049" max="2049" width="4.44140625" style="25" customWidth="1"/>
+    <col min="2050" max="2050" width="113.5546875" style="25" customWidth="1"/>
+    <col min="2051" max="2304" width="9.109375" style="25"/>
+    <col min="2305" max="2305" width="4.44140625" style="25" customWidth="1"/>
+    <col min="2306" max="2306" width="113.5546875" style="25" customWidth="1"/>
+    <col min="2307" max="2560" width="9.109375" style="25"/>
+    <col min="2561" max="2561" width="4.44140625" style="25" customWidth="1"/>
+    <col min="2562" max="2562" width="113.5546875" style="25" customWidth="1"/>
+    <col min="2563" max="2816" width="9.109375" style="25"/>
+    <col min="2817" max="2817" width="4.44140625" style="25" customWidth="1"/>
+    <col min="2818" max="2818" width="113.5546875" style="25" customWidth="1"/>
+    <col min="2819" max="3072" width="9.109375" style="25"/>
+    <col min="3073" max="3073" width="4.44140625" style="25" customWidth="1"/>
+    <col min="3074" max="3074" width="113.5546875" style="25" customWidth="1"/>
+    <col min="3075" max="3328" width="9.109375" style="25"/>
+    <col min="3329" max="3329" width="4.44140625" style="25" customWidth="1"/>
+    <col min="3330" max="3330" width="113.5546875" style="25" customWidth="1"/>
+    <col min="3331" max="3584" width="9.109375" style="25"/>
+    <col min="3585" max="3585" width="4.44140625" style="25" customWidth="1"/>
+    <col min="3586" max="3586" width="113.5546875" style="25" customWidth="1"/>
+    <col min="3587" max="3840" width="9.109375" style="25"/>
+    <col min="3841" max="3841" width="4.44140625" style="25" customWidth="1"/>
+    <col min="3842" max="3842" width="113.5546875" style="25" customWidth="1"/>
+    <col min="3843" max="4096" width="9.109375" style="25"/>
+    <col min="4097" max="4097" width="4.44140625" style="25" customWidth="1"/>
+    <col min="4098" max="4098" width="113.5546875" style="25" customWidth="1"/>
+    <col min="4099" max="4352" width="9.109375" style="25"/>
+    <col min="4353" max="4353" width="4.44140625" style="25" customWidth="1"/>
+    <col min="4354" max="4354" width="113.5546875" style="25" customWidth="1"/>
+    <col min="4355" max="4608" width="9.109375" style="25"/>
+    <col min="4609" max="4609" width="4.44140625" style="25" customWidth="1"/>
+    <col min="4610" max="4610" width="113.5546875" style="25" customWidth="1"/>
+    <col min="4611" max="4864" width="9.109375" style="25"/>
+    <col min="4865" max="4865" width="4.44140625" style="25" customWidth="1"/>
+    <col min="4866" max="4866" width="113.5546875" style="25" customWidth="1"/>
+    <col min="4867" max="5120" width="9.109375" style="25"/>
+    <col min="5121" max="5121" width="4.44140625" style="25" customWidth="1"/>
+    <col min="5122" max="5122" width="113.5546875" style="25" customWidth="1"/>
+    <col min="5123" max="5376" width="9.109375" style="25"/>
+    <col min="5377" max="5377" width="4.44140625" style="25" customWidth="1"/>
+    <col min="5378" max="5378" width="113.5546875" style="25" customWidth="1"/>
+    <col min="5379" max="5632" width="9.109375" style="25"/>
+    <col min="5633" max="5633" width="4.44140625" style="25" customWidth="1"/>
+    <col min="5634" max="5634" width="113.5546875" style="25" customWidth="1"/>
+    <col min="5635" max="5888" width="9.109375" style="25"/>
+    <col min="5889" max="5889" width="4.44140625" style="25" customWidth="1"/>
+    <col min="5890" max="5890" width="113.5546875" style="25" customWidth="1"/>
+    <col min="5891" max="6144" width="9.109375" style="25"/>
+    <col min="6145" max="6145" width="4.44140625" style="25" customWidth="1"/>
+    <col min="6146" max="6146" width="113.5546875" style="25" customWidth="1"/>
+    <col min="6147" max="6400" width="9.109375" style="25"/>
+    <col min="6401" max="6401" width="4.44140625" style="25" customWidth="1"/>
+    <col min="6402" max="6402" width="113.5546875" style="25" customWidth="1"/>
+    <col min="6403" max="6656" width="9.109375" style="25"/>
+    <col min="6657" max="6657" width="4.44140625" style="25" customWidth="1"/>
+    <col min="6658" max="6658" width="113.5546875" style="25" customWidth="1"/>
+    <col min="6659" max="6912" width="9.109375" style="25"/>
+    <col min="6913" max="6913" width="4.44140625" style="25" customWidth="1"/>
+    <col min="6914" max="6914" width="113.5546875" style="25" customWidth="1"/>
+    <col min="6915" max="7168" width="9.109375" style="25"/>
+    <col min="7169" max="7169" width="4.44140625" style="25" customWidth="1"/>
+    <col min="7170" max="7170" width="113.5546875" style="25" customWidth="1"/>
+    <col min="7171" max="7424" width="9.109375" style="25"/>
+    <col min="7425" max="7425" width="4.44140625" style="25" customWidth="1"/>
+    <col min="7426" max="7426" width="113.5546875" style="25" customWidth="1"/>
+    <col min="7427" max="7680" width="9.109375" style="25"/>
+    <col min="7681" max="7681" width="4.44140625" style="25" customWidth="1"/>
+    <col min="7682" max="7682" width="113.5546875" style="25" customWidth="1"/>
+    <col min="7683" max="7936" width="9.109375" style="25"/>
+    <col min="7937" max="7937" width="4.44140625" style="25" customWidth="1"/>
+    <col min="7938" max="7938" width="113.5546875" style="25" customWidth="1"/>
+    <col min="7939" max="8192" width="9.109375" style="25"/>
+    <col min="8193" max="8193" width="4.44140625" style="25" customWidth="1"/>
+    <col min="8194" max="8194" width="113.5546875" style="25" customWidth="1"/>
+    <col min="8195" max="8448" width="9.109375" style="25"/>
+    <col min="8449" max="8449" width="4.44140625" style="25" customWidth="1"/>
+    <col min="8450" max="8450" width="113.5546875" style="25" customWidth="1"/>
+    <col min="8451" max="8704" width="9.109375" style="25"/>
+    <col min="8705" max="8705" width="4.44140625" style="25" customWidth="1"/>
+    <col min="8706" max="8706" width="113.5546875" style="25" customWidth="1"/>
+    <col min="8707" max="8960" width="9.109375" style="25"/>
+    <col min="8961" max="8961" width="4.44140625" style="25" customWidth="1"/>
+    <col min="8962" max="8962" width="113.5546875" style="25" customWidth="1"/>
+    <col min="8963" max="9216" width="9.109375" style="25"/>
+    <col min="9217" max="9217" width="4.44140625" style="25" customWidth="1"/>
+    <col min="9218" max="9218" width="113.5546875" style="25" customWidth="1"/>
+    <col min="9219" max="9472" width="9.109375" style="25"/>
+    <col min="9473" max="9473" width="4.44140625" style="25" customWidth="1"/>
+    <col min="9474" max="9474" width="113.5546875" style="25" customWidth="1"/>
+    <col min="9475" max="9728" width="9.109375" style="25"/>
+    <col min="9729" max="9729" width="4.44140625" style="25" customWidth="1"/>
+    <col min="9730" max="9730" width="113.5546875" style="25" customWidth="1"/>
+    <col min="9731" max="9984" width="9.109375" style="25"/>
+    <col min="9985" max="9985" width="4.44140625" style="25" customWidth="1"/>
+    <col min="9986" max="9986" width="113.5546875" style="25" customWidth="1"/>
+    <col min="9987" max="10240" width="9.109375" style="25"/>
+    <col min="10241" max="10241" width="4.44140625" style="25" customWidth="1"/>
+    <col min="10242" max="10242" width="113.5546875" style="25" customWidth="1"/>
+    <col min="10243" max="10496" width="9.109375" style="25"/>
+    <col min="10497" max="10497" width="4.44140625" style="25" customWidth="1"/>
+    <col min="10498" max="10498" width="113.5546875" style="25" customWidth="1"/>
+    <col min="10499" max="10752" width="9.109375" style="25"/>
+    <col min="10753" max="10753" width="4.44140625" style="25" customWidth="1"/>
+    <col min="10754" max="10754" width="113.5546875" style="25" customWidth="1"/>
+    <col min="10755" max="11008" width="9.109375" style="25"/>
+    <col min="11009" max="11009" width="4.44140625" style="25" customWidth="1"/>
+    <col min="11010" max="11010" width="113.5546875" style="25" customWidth="1"/>
+    <col min="11011" max="11264" width="9.109375" style="25"/>
+    <col min="11265" max="11265" width="4.44140625" style="25" customWidth="1"/>
+    <col min="11266" max="11266" width="113.5546875" style="25" customWidth="1"/>
+    <col min="11267" max="11520" width="9.109375" style="25"/>
+    <col min="11521" max="11521" width="4.44140625" style="25" customWidth="1"/>
+    <col min="11522" max="11522" width="113.5546875" style="25" customWidth="1"/>
+    <col min="11523" max="11776" width="9.109375" style="25"/>
+    <col min="11777" max="11777" width="4.44140625" style="25" customWidth="1"/>
+    <col min="11778" max="11778" width="113.5546875" style="25" customWidth="1"/>
+    <col min="11779" max="12032" width="9.109375" style="25"/>
+    <col min="12033" max="12033" width="4.44140625" style="25" customWidth="1"/>
+    <col min="12034" max="12034" width="113.5546875" style="25" customWidth="1"/>
+    <col min="12035" max="12288" width="9.109375" style="25"/>
+    <col min="12289" max="12289" width="4.44140625" style="25" customWidth="1"/>
+    <col min="12290" max="12290" width="113.5546875" style="25" customWidth="1"/>
+    <col min="12291" max="12544" width="9.109375" style="25"/>
+    <col min="12545" max="12545" width="4.44140625" style="25" customWidth="1"/>
+    <col min="12546" max="12546" width="113.5546875" style="25" customWidth="1"/>
+    <col min="12547" max="12800" width="9.109375" style="25"/>
+    <col min="12801" max="12801" width="4.44140625" style="25" customWidth="1"/>
+    <col min="12802" max="12802" width="113.5546875" style="25" customWidth="1"/>
+    <col min="12803" max="13056" width="9.109375" style="25"/>
+    <col min="13057" max="13057" width="4.44140625" style="25" customWidth="1"/>
+    <col min="13058" max="13058" width="113.5546875" style="25" customWidth="1"/>
+    <col min="13059" max="13312" width="9.109375" style="25"/>
+    <col min="13313" max="13313" width="4.44140625" style="25" customWidth="1"/>
+    <col min="13314" max="13314" width="113.5546875" style="25" customWidth="1"/>
+    <col min="13315" max="13568" width="9.109375" style="25"/>
+    <col min="13569" max="13569" width="4.44140625" style="25" customWidth="1"/>
+    <col min="13570" max="13570" width="113.5546875" style="25" customWidth="1"/>
+    <col min="13571" max="13824" width="9.109375" style="25"/>
+    <col min="13825" max="13825" width="4.44140625" style="25" customWidth="1"/>
+    <col min="13826" max="13826" width="113.5546875" style="25" customWidth="1"/>
+    <col min="13827" max="14080" width="9.109375" style="25"/>
+    <col min="14081" max="14081" width="4.44140625" style="25" customWidth="1"/>
+    <col min="14082" max="14082" width="113.5546875" style="25" customWidth="1"/>
+    <col min="14083" max="14336" width="9.109375" style="25"/>
+    <col min="14337" max="14337" width="4.44140625" style="25" customWidth="1"/>
+    <col min="14338" max="14338" width="113.5546875" style="25" customWidth="1"/>
+    <col min="14339" max="14592" width="9.109375" style="25"/>
+    <col min="14593" max="14593" width="4.44140625" style="25" customWidth="1"/>
+    <col min="14594" max="14594" width="113.5546875" style="25" customWidth="1"/>
+    <col min="14595" max="14848" width="9.109375" style="25"/>
+    <col min="14849" max="14849" width="4.44140625" style="25" customWidth="1"/>
+    <col min="14850" max="14850" width="113.5546875" style="25" customWidth="1"/>
+    <col min="14851" max="15104" width="9.109375" style="25"/>
+    <col min="15105" max="15105" width="4.44140625" style="25" customWidth="1"/>
+    <col min="15106" max="15106" width="113.5546875" style="25" customWidth="1"/>
+    <col min="15107" max="15360" width="9.109375" style="25"/>
+    <col min="15361" max="15361" width="4.44140625" style="25" customWidth="1"/>
+    <col min="15362" max="15362" width="113.5546875" style="25" customWidth="1"/>
+    <col min="15363" max="15616" width="9.109375" style="25"/>
+    <col min="15617" max="15617" width="4.44140625" style="25" customWidth="1"/>
+    <col min="15618" max="15618" width="113.5546875" style="25" customWidth="1"/>
+    <col min="15619" max="15872" width="9.109375" style="25"/>
+    <col min="15873" max="15873" width="4.44140625" style="25" customWidth="1"/>
+    <col min="15874" max="15874" width="113.5546875" style="25" customWidth="1"/>
+    <col min="15875" max="16128" width="9.109375" style="25"/>
+    <col min="16129" max="16129" width="4.44140625" style="25" customWidth="1"/>
+    <col min="16130" max="16130" width="113.5546875" style="25" customWidth="1"/>
+    <col min="16131" max="16384" width="9.109375" style="25"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:3">
       <c r="A3" s="22"/>
       <c r="B3" s="23" t="s">
         <v>44</v>
       </c>
       <c r="C3" s="24"/>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="22"/>
       <c r="B4" s="23" t="s">
         <v>45</v>
       </c>
       <c r="C4" s="24"/>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="22"/>
       <c r="B5" s="23" t="s">
         <v>46</v>
       </c>
       <c r="C5" s="24"/>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="22"/>
@@ -3232,1345 +3240,1345 @@
       <c r="B8" s="26" t="s">
         <v>49</v>
       </c>
       <c r="C8" s="24"/>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="22"/>
       <c r="B9" s="27"/>
       <c r="C9" s="24"/>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="22"/>
       <c r="B10" s="22"/>
       <c r="C10" s="24"/>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="22"/>
       <c r="B11" s="22"/>
       <c r="C11" s="24"/>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="22"/>
       <c r="B12" s="22"/>
       <c r="C12" s="22"/>
     </row>
-    <row r="13" spans="1:3" ht="15">
+    <row r="13" spans="1:3" ht="13.8">
       <c r="A13" s="45" t="s">
         <v>50</v>
       </c>
       <c r="B13" s="46"/>
       <c r="C13" s="46"/>
     </row>
     <row r="14" spans="1:3">
       <c r="B14" s="28"/>
     </row>
     <row r="15" spans="1:3">
       <c r="B15" s="29"/>
     </row>
     <row r="16" spans="1:3">
       <c r="B16" s="29"/>
     </row>
     <row r="20" spans="2:2">
       <c r="B20" s="30"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A13:C13"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:F28"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="F26" sqref="F26"/>
+      <selection activeCell="D13" sqref="D13"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="20.7109375" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="258" max="258" width="14.42578125" customWidth="1"/>
+    <col min="1" max="1" width="20.6640625" customWidth="1"/>
+    <col min="2" max="2" width="18.88671875" customWidth="1"/>
+    <col min="3" max="3" width="17.5546875" customWidth="1"/>
+    <col min="253" max="253" width="20.6640625" customWidth="1"/>
+    <col min="254" max="254" width="17.109375" customWidth="1"/>
+    <col min="255" max="257" width="16.88671875" customWidth="1"/>
+    <col min="258" max="258" width="14.44140625" customWidth="1"/>
     <col min="259" max="259" width="15" customWidth="1"/>
-    <col min="509" max="509" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="514" max="514" width="14.42578125" customWidth="1"/>
+    <col min="509" max="509" width="20.6640625" customWidth="1"/>
+    <col min="510" max="510" width="17.109375" customWidth="1"/>
+    <col min="511" max="513" width="16.88671875" customWidth="1"/>
+    <col min="514" max="514" width="14.44140625" customWidth="1"/>
     <col min="515" max="515" width="15" customWidth="1"/>
-    <col min="765" max="765" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="770" max="770" width="14.42578125" customWidth="1"/>
+    <col min="765" max="765" width="20.6640625" customWidth="1"/>
+    <col min="766" max="766" width="17.109375" customWidth="1"/>
+    <col min="767" max="769" width="16.88671875" customWidth="1"/>
+    <col min="770" max="770" width="14.44140625" customWidth="1"/>
     <col min="771" max="771" width="15" customWidth="1"/>
-    <col min="1021" max="1021" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="1026" max="1026" width="14.42578125" customWidth="1"/>
+    <col min="1021" max="1021" width="20.6640625" customWidth="1"/>
+    <col min="1022" max="1022" width="17.109375" customWidth="1"/>
+    <col min="1023" max="1025" width="16.88671875" customWidth="1"/>
+    <col min="1026" max="1026" width="14.44140625" customWidth="1"/>
     <col min="1027" max="1027" width="15" customWidth="1"/>
-    <col min="1277" max="1277" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="1282" max="1282" width="14.42578125" customWidth="1"/>
+    <col min="1277" max="1277" width="20.6640625" customWidth="1"/>
+    <col min="1278" max="1278" width="17.109375" customWidth="1"/>
+    <col min="1279" max="1281" width="16.88671875" customWidth="1"/>
+    <col min="1282" max="1282" width="14.44140625" customWidth="1"/>
     <col min="1283" max="1283" width="15" customWidth="1"/>
-    <col min="1533" max="1533" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="1538" max="1538" width="14.42578125" customWidth="1"/>
+    <col min="1533" max="1533" width="20.6640625" customWidth="1"/>
+    <col min="1534" max="1534" width="17.109375" customWidth="1"/>
+    <col min="1535" max="1537" width="16.88671875" customWidth="1"/>
+    <col min="1538" max="1538" width="14.44140625" customWidth="1"/>
     <col min="1539" max="1539" width="15" customWidth="1"/>
-    <col min="1789" max="1789" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="1794" max="1794" width="14.42578125" customWidth="1"/>
+    <col min="1789" max="1789" width="20.6640625" customWidth="1"/>
+    <col min="1790" max="1790" width="17.109375" customWidth="1"/>
+    <col min="1791" max="1793" width="16.88671875" customWidth="1"/>
+    <col min="1794" max="1794" width="14.44140625" customWidth="1"/>
     <col min="1795" max="1795" width="15" customWidth="1"/>
-    <col min="2045" max="2045" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="2050" max="2050" width="14.42578125" customWidth="1"/>
+    <col min="2045" max="2045" width="20.6640625" customWidth="1"/>
+    <col min="2046" max="2046" width="17.109375" customWidth="1"/>
+    <col min="2047" max="2049" width="16.88671875" customWidth="1"/>
+    <col min="2050" max="2050" width="14.44140625" customWidth="1"/>
     <col min="2051" max="2051" width="15" customWidth="1"/>
-    <col min="2301" max="2301" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="2306" max="2306" width="14.42578125" customWidth="1"/>
+    <col min="2301" max="2301" width="20.6640625" customWidth="1"/>
+    <col min="2302" max="2302" width="17.109375" customWidth="1"/>
+    <col min="2303" max="2305" width="16.88671875" customWidth="1"/>
+    <col min="2306" max="2306" width="14.44140625" customWidth="1"/>
     <col min="2307" max="2307" width="15" customWidth="1"/>
-    <col min="2557" max="2557" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="2562" max="2562" width="14.42578125" customWidth="1"/>
+    <col min="2557" max="2557" width="20.6640625" customWidth="1"/>
+    <col min="2558" max="2558" width="17.109375" customWidth="1"/>
+    <col min="2559" max="2561" width="16.88671875" customWidth="1"/>
+    <col min="2562" max="2562" width="14.44140625" customWidth="1"/>
     <col min="2563" max="2563" width="15" customWidth="1"/>
-    <col min="2813" max="2813" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="2818" max="2818" width="14.42578125" customWidth="1"/>
+    <col min="2813" max="2813" width="20.6640625" customWidth="1"/>
+    <col min="2814" max="2814" width="17.109375" customWidth="1"/>
+    <col min="2815" max="2817" width="16.88671875" customWidth="1"/>
+    <col min="2818" max="2818" width="14.44140625" customWidth="1"/>
     <col min="2819" max="2819" width="15" customWidth="1"/>
-    <col min="3069" max="3069" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="3074" max="3074" width="14.42578125" customWidth="1"/>
+    <col min="3069" max="3069" width="20.6640625" customWidth="1"/>
+    <col min="3070" max="3070" width="17.109375" customWidth="1"/>
+    <col min="3071" max="3073" width="16.88671875" customWidth="1"/>
+    <col min="3074" max="3074" width="14.44140625" customWidth="1"/>
     <col min="3075" max="3075" width="15" customWidth="1"/>
-    <col min="3325" max="3325" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="3330" max="3330" width="14.42578125" customWidth="1"/>
+    <col min="3325" max="3325" width="20.6640625" customWidth="1"/>
+    <col min="3326" max="3326" width="17.109375" customWidth="1"/>
+    <col min="3327" max="3329" width="16.88671875" customWidth="1"/>
+    <col min="3330" max="3330" width="14.44140625" customWidth="1"/>
     <col min="3331" max="3331" width="15" customWidth="1"/>
-    <col min="3581" max="3581" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="3586" max="3586" width="14.42578125" customWidth="1"/>
+    <col min="3581" max="3581" width="20.6640625" customWidth="1"/>
+    <col min="3582" max="3582" width="17.109375" customWidth="1"/>
+    <col min="3583" max="3585" width="16.88671875" customWidth="1"/>
+    <col min="3586" max="3586" width="14.44140625" customWidth="1"/>
     <col min="3587" max="3587" width="15" customWidth="1"/>
-    <col min="3837" max="3837" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="3842" max="3842" width="14.42578125" customWidth="1"/>
+    <col min="3837" max="3837" width="20.6640625" customWidth="1"/>
+    <col min="3838" max="3838" width="17.109375" customWidth="1"/>
+    <col min="3839" max="3841" width="16.88671875" customWidth="1"/>
+    <col min="3842" max="3842" width="14.44140625" customWidth="1"/>
     <col min="3843" max="3843" width="15" customWidth="1"/>
-    <col min="4093" max="4093" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4098" max="4098" width="14.42578125" customWidth="1"/>
+    <col min="4093" max="4093" width="20.6640625" customWidth="1"/>
+    <col min="4094" max="4094" width="17.109375" customWidth="1"/>
+    <col min="4095" max="4097" width="16.88671875" customWidth="1"/>
+    <col min="4098" max="4098" width="14.44140625" customWidth="1"/>
     <col min="4099" max="4099" width="15" customWidth="1"/>
-    <col min="4349" max="4349" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4354" max="4354" width="14.42578125" customWidth="1"/>
+    <col min="4349" max="4349" width="20.6640625" customWidth="1"/>
+    <col min="4350" max="4350" width="17.109375" customWidth="1"/>
+    <col min="4351" max="4353" width="16.88671875" customWidth="1"/>
+    <col min="4354" max="4354" width="14.44140625" customWidth="1"/>
     <col min="4355" max="4355" width="15" customWidth="1"/>
-    <col min="4605" max="4605" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4610" max="4610" width="14.42578125" customWidth="1"/>
+    <col min="4605" max="4605" width="20.6640625" customWidth="1"/>
+    <col min="4606" max="4606" width="17.109375" customWidth="1"/>
+    <col min="4607" max="4609" width="16.88671875" customWidth="1"/>
+    <col min="4610" max="4610" width="14.44140625" customWidth="1"/>
     <col min="4611" max="4611" width="15" customWidth="1"/>
-    <col min="4861" max="4861" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4866" max="4866" width="14.42578125" customWidth="1"/>
+    <col min="4861" max="4861" width="20.6640625" customWidth="1"/>
+    <col min="4862" max="4862" width="17.109375" customWidth="1"/>
+    <col min="4863" max="4865" width="16.88671875" customWidth="1"/>
+    <col min="4866" max="4866" width="14.44140625" customWidth="1"/>
     <col min="4867" max="4867" width="15" customWidth="1"/>
-    <col min="5117" max="5117" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5122" max="5122" width="14.42578125" customWidth="1"/>
+    <col min="5117" max="5117" width="20.6640625" customWidth="1"/>
+    <col min="5118" max="5118" width="17.109375" customWidth="1"/>
+    <col min="5119" max="5121" width="16.88671875" customWidth="1"/>
+    <col min="5122" max="5122" width="14.44140625" customWidth="1"/>
     <col min="5123" max="5123" width="15" customWidth="1"/>
-    <col min="5373" max="5373" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5378" max="5378" width="14.42578125" customWidth="1"/>
+    <col min="5373" max="5373" width="20.6640625" customWidth="1"/>
+    <col min="5374" max="5374" width="17.109375" customWidth="1"/>
+    <col min="5375" max="5377" width="16.88671875" customWidth="1"/>
+    <col min="5378" max="5378" width="14.44140625" customWidth="1"/>
     <col min="5379" max="5379" width="15" customWidth="1"/>
-    <col min="5629" max="5629" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5634" max="5634" width="14.42578125" customWidth="1"/>
+    <col min="5629" max="5629" width="20.6640625" customWidth="1"/>
+    <col min="5630" max="5630" width="17.109375" customWidth="1"/>
+    <col min="5631" max="5633" width="16.88671875" customWidth="1"/>
+    <col min="5634" max="5634" width="14.44140625" customWidth="1"/>
     <col min="5635" max="5635" width="15" customWidth="1"/>
-    <col min="5885" max="5885" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5890" max="5890" width="14.42578125" customWidth="1"/>
+    <col min="5885" max="5885" width="20.6640625" customWidth="1"/>
+    <col min="5886" max="5886" width="17.109375" customWidth="1"/>
+    <col min="5887" max="5889" width="16.88671875" customWidth="1"/>
+    <col min="5890" max="5890" width="14.44140625" customWidth="1"/>
     <col min="5891" max="5891" width="15" customWidth="1"/>
-    <col min="6141" max="6141" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6146" max="6146" width="14.42578125" customWidth="1"/>
+    <col min="6141" max="6141" width="20.6640625" customWidth="1"/>
+    <col min="6142" max="6142" width="17.109375" customWidth="1"/>
+    <col min="6143" max="6145" width="16.88671875" customWidth="1"/>
+    <col min="6146" max="6146" width="14.44140625" customWidth="1"/>
     <col min="6147" max="6147" width="15" customWidth="1"/>
-    <col min="6397" max="6397" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6402" max="6402" width="14.42578125" customWidth="1"/>
+    <col min="6397" max="6397" width="20.6640625" customWidth="1"/>
+    <col min="6398" max="6398" width="17.109375" customWidth="1"/>
+    <col min="6399" max="6401" width="16.88671875" customWidth="1"/>
+    <col min="6402" max="6402" width="14.44140625" customWidth="1"/>
     <col min="6403" max="6403" width="15" customWidth="1"/>
-    <col min="6653" max="6653" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6658" max="6658" width="14.42578125" customWidth="1"/>
+    <col min="6653" max="6653" width="20.6640625" customWidth="1"/>
+    <col min="6654" max="6654" width="17.109375" customWidth="1"/>
+    <col min="6655" max="6657" width="16.88671875" customWidth="1"/>
+    <col min="6658" max="6658" width="14.44140625" customWidth="1"/>
     <col min="6659" max="6659" width="15" customWidth="1"/>
-    <col min="6909" max="6909" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6914" max="6914" width="14.42578125" customWidth="1"/>
+    <col min="6909" max="6909" width="20.6640625" customWidth="1"/>
+    <col min="6910" max="6910" width="17.109375" customWidth="1"/>
+    <col min="6911" max="6913" width="16.88671875" customWidth="1"/>
+    <col min="6914" max="6914" width="14.44140625" customWidth="1"/>
     <col min="6915" max="6915" width="15" customWidth="1"/>
-    <col min="7165" max="7165" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="7170" max="7170" width="14.42578125" customWidth="1"/>
+    <col min="7165" max="7165" width="20.6640625" customWidth="1"/>
+    <col min="7166" max="7166" width="17.109375" customWidth="1"/>
+    <col min="7167" max="7169" width="16.88671875" customWidth="1"/>
+    <col min="7170" max="7170" width="14.44140625" customWidth="1"/>
     <col min="7171" max="7171" width="15" customWidth="1"/>
-    <col min="7421" max="7421" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="7426" max="7426" width="14.42578125" customWidth="1"/>
+    <col min="7421" max="7421" width="20.6640625" customWidth="1"/>
+    <col min="7422" max="7422" width="17.109375" customWidth="1"/>
+    <col min="7423" max="7425" width="16.88671875" customWidth="1"/>
+    <col min="7426" max="7426" width="14.44140625" customWidth="1"/>
     <col min="7427" max="7427" width="15" customWidth="1"/>
-    <col min="7677" max="7677" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="7682" max="7682" width="14.42578125" customWidth="1"/>
+    <col min="7677" max="7677" width="20.6640625" customWidth="1"/>
+    <col min="7678" max="7678" width="17.109375" customWidth="1"/>
+    <col min="7679" max="7681" width="16.88671875" customWidth="1"/>
+    <col min="7682" max="7682" width="14.44140625" customWidth="1"/>
     <col min="7683" max="7683" width="15" customWidth="1"/>
-    <col min="7933" max="7933" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="7938" max="7938" width="14.42578125" customWidth="1"/>
+    <col min="7933" max="7933" width="20.6640625" customWidth="1"/>
+    <col min="7934" max="7934" width="17.109375" customWidth="1"/>
+    <col min="7935" max="7937" width="16.88671875" customWidth="1"/>
+    <col min="7938" max="7938" width="14.44140625" customWidth="1"/>
     <col min="7939" max="7939" width="15" customWidth="1"/>
-    <col min="8189" max="8189" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8194" max="8194" width="14.42578125" customWidth="1"/>
+    <col min="8189" max="8189" width="20.6640625" customWidth="1"/>
+    <col min="8190" max="8190" width="17.109375" customWidth="1"/>
+    <col min="8191" max="8193" width="16.88671875" customWidth="1"/>
+    <col min="8194" max="8194" width="14.44140625" customWidth="1"/>
     <col min="8195" max="8195" width="15" customWidth="1"/>
-    <col min="8445" max="8445" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8450" max="8450" width="14.42578125" customWidth="1"/>
+    <col min="8445" max="8445" width="20.6640625" customWidth="1"/>
+    <col min="8446" max="8446" width="17.109375" customWidth="1"/>
+    <col min="8447" max="8449" width="16.88671875" customWidth="1"/>
+    <col min="8450" max="8450" width="14.44140625" customWidth="1"/>
     <col min="8451" max="8451" width="15" customWidth="1"/>
-    <col min="8701" max="8701" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8706" max="8706" width="14.42578125" customWidth="1"/>
+    <col min="8701" max="8701" width="20.6640625" customWidth="1"/>
+    <col min="8702" max="8702" width="17.109375" customWidth="1"/>
+    <col min="8703" max="8705" width="16.88671875" customWidth="1"/>
+    <col min="8706" max="8706" width="14.44140625" customWidth="1"/>
     <col min="8707" max="8707" width="15" customWidth="1"/>
-    <col min="8957" max="8957" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8962" max="8962" width="14.42578125" customWidth="1"/>
+    <col min="8957" max="8957" width="20.6640625" customWidth="1"/>
+    <col min="8958" max="8958" width="17.109375" customWidth="1"/>
+    <col min="8959" max="8961" width="16.88671875" customWidth="1"/>
+    <col min="8962" max="8962" width="14.44140625" customWidth="1"/>
     <col min="8963" max="8963" width="15" customWidth="1"/>
-    <col min="9213" max="9213" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="9218" max="9218" width="14.42578125" customWidth="1"/>
+    <col min="9213" max="9213" width="20.6640625" customWidth="1"/>
+    <col min="9214" max="9214" width="17.109375" customWidth="1"/>
+    <col min="9215" max="9217" width="16.88671875" customWidth="1"/>
+    <col min="9218" max="9218" width="14.44140625" customWidth="1"/>
     <col min="9219" max="9219" width="15" customWidth="1"/>
-    <col min="9469" max="9469" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="9474" max="9474" width="14.42578125" customWidth="1"/>
+    <col min="9469" max="9469" width="20.6640625" customWidth="1"/>
+    <col min="9470" max="9470" width="17.109375" customWidth="1"/>
+    <col min="9471" max="9473" width="16.88671875" customWidth="1"/>
+    <col min="9474" max="9474" width="14.44140625" customWidth="1"/>
     <col min="9475" max="9475" width="15" customWidth="1"/>
-    <col min="9725" max="9725" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="9730" max="9730" width="14.42578125" customWidth="1"/>
+    <col min="9725" max="9725" width="20.6640625" customWidth="1"/>
+    <col min="9726" max="9726" width="17.109375" customWidth="1"/>
+    <col min="9727" max="9729" width="16.88671875" customWidth="1"/>
+    <col min="9730" max="9730" width="14.44140625" customWidth="1"/>
     <col min="9731" max="9731" width="15" customWidth="1"/>
-    <col min="9981" max="9981" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="9986" max="9986" width="14.42578125" customWidth="1"/>
+    <col min="9981" max="9981" width="20.6640625" customWidth="1"/>
+    <col min="9982" max="9982" width="17.109375" customWidth="1"/>
+    <col min="9983" max="9985" width="16.88671875" customWidth="1"/>
+    <col min="9986" max="9986" width="14.44140625" customWidth="1"/>
     <col min="9987" max="9987" width="15" customWidth="1"/>
-    <col min="10237" max="10237" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="10242" max="10242" width="14.42578125" customWidth="1"/>
+    <col min="10237" max="10237" width="20.6640625" customWidth="1"/>
+    <col min="10238" max="10238" width="17.109375" customWidth="1"/>
+    <col min="10239" max="10241" width="16.88671875" customWidth="1"/>
+    <col min="10242" max="10242" width="14.44140625" customWidth="1"/>
     <col min="10243" max="10243" width="15" customWidth="1"/>
-    <col min="10493" max="10493" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="10498" max="10498" width="14.42578125" customWidth="1"/>
+    <col min="10493" max="10493" width="20.6640625" customWidth="1"/>
+    <col min="10494" max="10494" width="17.109375" customWidth="1"/>
+    <col min="10495" max="10497" width="16.88671875" customWidth="1"/>
+    <col min="10498" max="10498" width="14.44140625" customWidth="1"/>
     <col min="10499" max="10499" width="15" customWidth="1"/>
-    <col min="10749" max="10749" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="10754" max="10754" width="14.42578125" customWidth="1"/>
+    <col min="10749" max="10749" width="20.6640625" customWidth="1"/>
+    <col min="10750" max="10750" width="17.109375" customWidth="1"/>
+    <col min="10751" max="10753" width="16.88671875" customWidth="1"/>
+    <col min="10754" max="10754" width="14.44140625" customWidth="1"/>
     <col min="10755" max="10755" width="15" customWidth="1"/>
-    <col min="11005" max="11005" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="11010" max="11010" width="14.42578125" customWidth="1"/>
+    <col min="11005" max="11005" width="20.6640625" customWidth="1"/>
+    <col min="11006" max="11006" width="17.109375" customWidth="1"/>
+    <col min="11007" max="11009" width="16.88671875" customWidth="1"/>
+    <col min="11010" max="11010" width="14.44140625" customWidth="1"/>
     <col min="11011" max="11011" width="15" customWidth="1"/>
-    <col min="11261" max="11261" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="11266" max="11266" width="14.42578125" customWidth="1"/>
+    <col min="11261" max="11261" width="20.6640625" customWidth="1"/>
+    <col min="11262" max="11262" width="17.109375" customWidth="1"/>
+    <col min="11263" max="11265" width="16.88671875" customWidth="1"/>
+    <col min="11266" max="11266" width="14.44140625" customWidth="1"/>
     <col min="11267" max="11267" width="15" customWidth="1"/>
-    <col min="11517" max="11517" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="11522" max="11522" width="14.42578125" customWidth="1"/>
+    <col min="11517" max="11517" width="20.6640625" customWidth="1"/>
+    <col min="11518" max="11518" width="17.109375" customWidth="1"/>
+    <col min="11519" max="11521" width="16.88671875" customWidth="1"/>
+    <col min="11522" max="11522" width="14.44140625" customWidth="1"/>
     <col min="11523" max="11523" width="15" customWidth="1"/>
-    <col min="11773" max="11773" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="11778" max="11778" width="14.42578125" customWidth="1"/>
+    <col min="11773" max="11773" width="20.6640625" customWidth="1"/>
+    <col min="11774" max="11774" width="17.109375" customWidth="1"/>
+    <col min="11775" max="11777" width="16.88671875" customWidth="1"/>
+    <col min="11778" max="11778" width="14.44140625" customWidth="1"/>
     <col min="11779" max="11779" width="15" customWidth="1"/>
-    <col min="12029" max="12029" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="12034" max="12034" width="14.42578125" customWidth="1"/>
+    <col min="12029" max="12029" width="20.6640625" customWidth="1"/>
+    <col min="12030" max="12030" width="17.109375" customWidth="1"/>
+    <col min="12031" max="12033" width="16.88671875" customWidth="1"/>
+    <col min="12034" max="12034" width="14.44140625" customWidth="1"/>
     <col min="12035" max="12035" width="15" customWidth="1"/>
-    <col min="12285" max="12285" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="12290" max="12290" width="14.42578125" customWidth="1"/>
+    <col min="12285" max="12285" width="20.6640625" customWidth="1"/>
+    <col min="12286" max="12286" width="17.109375" customWidth="1"/>
+    <col min="12287" max="12289" width="16.88671875" customWidth="1"/>
+    <col min="12290" max="12290" width="14.44140625" customWidth="1"/>
     <col min="12291" max="12291" width="15" customWidth="1"/>
-    <col min="12541" max="12541" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="12546" max="12546" width="14.42578125" customWidth="1"/>
+    <col min="12541" max="12541" width="20.6640625" customWidth="1"/>
+    <col min="12542" max="12542" width="17.109375" customWidth="1"/>
+    <col min="12543" max="12545" width="16.88671875" customWidth="1"/>
+    <col min="12546" max="12546" width="14.44140625" customWidth="1"/>
     <col min="12547" max="12547" width="15" customWidth="1"/>
-    <col min="12797" max="12797" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="12802" max="12802" width="14.42578125" customWidth="1"/>
+    <col min="12797" max="12797" width="20.6640625" customWidth="1"/>
+    <col min="12798" max="12798" width="17.109375" customWidth="1"/>
+    <col min="12799" max="12801" width="16.88671875" customWidth="1"/>
+    <col min="12802" max="12802" width="14.44140625" customWidth="1"/>
     <col min="12803" max="12803" width="15" customWidth="1"/>
-    <col min="13053" max="13053" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="13058" max="13058" width="14.42578125" customWidth="1"/>
+    <col min="13053" max="13053" width="20.6640625" customWidth="1"/>
+    <col min="13054" max="13054" width="17.109375" customWidth="1"/>
+    <col min="13055" max="13057" width="16.88671875" customWidth="1"/>
+    <col min="13058" max="13058" width="14.44140625" customWidth="1"/>
     <col min="13059" max="13059" width="15" customWidth="1"/>
-    <col min="13309" max="13309" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="13314" max="13314" width="14.42578125" customWidth="1"/>
+    <col min="13309" max="13309" width="20.6640625" customWidth="1"/>
+    <col min="13310" max="13310" width="17.109375" customWidth="1"/>
+    <col min="13311" max="13313" width="16.88671875" customWidth="1"/>
+    <col min="13314" max="13314" width="14.44140625" customWidth="1"/>
     <col min="13315" max="13315" width="15" customWidth="1"/>
-    <col min="13565" max="13565" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="13570" max="13570" width="14.42578125" customWidth="1"/>
+    <col min="13565" max="13565" width="20.6640625" customWidth="1"/>
+    <col min="13566" max="13566" width="17.109375" customWidth="1"/>
+    <col min="13567" max="13569" width="16.88671875" customWidth="1"/>
+    <col min="13570" max="13570" width="14.44140625" customWidth="1"/>
     <col min="13571" max="13571" width="15" customWidth="1"/>
-    <col min="13821" max="13821" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="13826" max="13826" width="14.42578125" customWidth="1"/>
+    <col min="13821" max="13821" width="20.6640625" customWidth="1"/>
+    <col min="13822" max="13822" width="17.109375" customWidth="1"/>
+    <col min="13823" max="13825" width="16.88671875" customWidth="1"/>
+    <col min="13826" max="13826" width="14.44140625" customWidth="1"/>
     <col min="13827" max="13827" width="15" customWidth="1"/>
-    <col min="14077" max="14077" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="14082" max="14082" width="14.42578125" customWidth="1"/>
+    <col min="14077" max="14077" width="20.6640625" customWidth="1"/>
+    <col min="14078" max="14078" width="17.109375" customWidth="1"/>
+    <col min="14079" max="14081" width="16.88671875" customWidth="1"/>
+    <col min="14082" max="14082" width="14.44140625" customWidth="1"/>
     <col min="14083" max="14083" width="15" customWidth="1"/>
-    <col min="14333" max="14333" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="14338" max="14338" width="14.42578125" customWidth="1"/>
+    <col min="14333" max="14333" width="20.6640625" customWidth="1"/>
+    <col min="14334" max="14334" width="17.109375" customWidth="1"/>
+    <col min="14335" max="14337" width="16.88671875" customWidth="1"/>
+    <col min="14338" max="14338" width="14.44140625" customWidth="1"/>
     <col min="14339" max="14339" width="15" customWidth="1"/>
-    <col min="14589" max="14589" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="14594" max="14594" width="14.42578125" customWidth="1"/>
+    <col min="14589" max="14589" width="20.6640625" customWidth="1"/>
+    <col min="14590" max="14590" width="17.109375" customWidth="1"/>
+    <col min="14591" max="14593" width="16.88671875" customWidth="1"/>
+    <col min="14594" max="14594" width="14.44140625" customWidth="1"/>
     <col min="14595" max="14595" width="15" customWidth="1"/>
-    <col min="14845" max="14845" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="14850" max="14850" width="14.42578125" customWidth="1"/>
+    <col min="14845" max="14845" width="20.6640625" customWidth="1"/>
+    <col min="14846" max="14846" width="17.109375" customWidth="1"/>
+    <col min="14847" max="14849" width="16.88671875" customWidth="1"/>
+    <col min="14850" max="14850" width="14.44140625" customWidth="1"/>
     <col min="14851" max="14851" width="15" customWidth="1"/>
-    <col min="15101" max="15101" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="15106" max="15106" width="14.42578125" customWidth="1"/>
+    <col min="15101" max="15101" width="20.6640625" customWidth="1"/>
+    <col min="15102" max="15102" width="17.109375" customWidth="1"/>
+    <col min="15103" max="15105" width="16.88671875" customWidth="1"/>
+    <col min="15106" max="15106" width="14.44140625" customWidth="1"/>
     <col min="15107" max="15107" width="15" customWidth="1"/>
-    <col min="15357" max="15357" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="15362" max="15362" width="14.42578125" customWidth="1"/>
+    <col min="15357" max="15357" width="20.6640625" customWidth="1"/>
+    <col min="15358" max="15358" width="17.109375" customWidth="1"/>
+    <col min="15359" max="15361" width="16.88671875" customWidth="1"/>
+    <col min="15362" max="15362" width="14.44140625" customWidth="1"/>
     <col min="15363" max="15363" width="15" customWidth="1"/>
-    <col min="15613" max="15613" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="15618" max="15618" width="14.42578125" customWidth="1"/>
+    <col min="15613" max="15613" width="20.6640625" customWidth="1"/>
+    <col min="15614" max="15614" width="17.109375" customWidth="1"/>
+    <col min="15615" max="15617" width="16.88671875" customWidth="1"/>
+    <col min="15618" max="15618" width="14.44140625" customWidth="1"/>
     <col min="15619" max="15619" width="15" customWidth="1"/>
-    <col min="15869" max="15869" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="15874" max="15874" width="14.42578125" customWidth="1"/>
+    <col min="15869" max="15869" width="20.6640625" customWidth="1"/>
+    <col min="15870" max="15870" width="17.109375" customWidth="1"/>
+    <col min="15871" max="15873" width="16.88671875" customWidth="1"/>
+    <col min="15874" max="15874" width="14.44140625" customWidth="1"/>
     <col min="15875" max="15875" width="15" customWidth="1"/>
-    <col min="16125" max="16125" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="16130" max="16130" width="14.42578125" customWidth="1"/>
+    <col min="16125" max="16125" width="20.6640625" customWidth="1"/>
+    <col min="16126" max="16126" width="17.109375" customWidth="1"/>
+    <col min="16127" max="16129" width="16.88671875" customWidth="1"/>
+    <col min="16130" max="16130" width="14.44140625" customWidth="1"/>
     <col min="16131" max="16131" width="15" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="22.5" customHeight="1">
       <c r="A1" s="47" t="s">
         <v>16</v>
       </c>
       <c r="B1" s="47"/>
       <c r="C1" s="47"/>
     </row>
     <row r="2" spans="1:5" ht="14.25" customHeight="1">
       <c r="A2" s="48" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="B2" s="48"/>
       <c r="C2" s="48"/>
       <c r="D2" s="31"/>
       <c r="E2" s="31"/>
     </row>
     <row r="3" spans="1:5" ht="14.25" customHeight="1">
       <c r="A3" s="32"/>
       <c r="B3" s="32"/>
       <c r="C3" s="32"/>
       <c r="D3" s="31"/>
       <c r="E3" s="31"/>
     </row>
     <row r="4" spans="1:5" ht="12.75" customHeight="1">
       <c r="A4" s="49"/>
       <c r="B4" s="50" t="s">
         <v>57</v>
       </c>
       <c r="C4" s="51" t="s">
         <v>83</v>
       </c>
       <c r="D4" s="31"/>
       <c r="E4" s="31"/>
     </row>
     <row r="5" spans="1:5" ht="72" customHeight="1">
       <c r="A5" s="49"/>
       <c r="B5" s="50"/>
       <c r="C5" s="52"/>
       <c r="D5" s="31"/>
       <c r="E5" s="31"/>
     </row>
     <row r="6" spans="1:5" ht="18" customHeight="1">
       <c r="A6" s="33" t="s">
         <v>59</v>
       </c>
       <c r="B6" s="37">
-        <v>3869367</v>
+        <v>5122121</v>
       </c>
       <c r="C6" s="40">
-        <v>103.8</v>
+        <v>104.9</v>
       </c>
       <c r="D6" s="31"/>
       <c r="E6" s="31"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="33" t="s">
         <v>60</v>
       </c>
       <c r="B7" s="38">
-        <v>34609</v>
+        <v>42820</v>
       </c>
       <c r="C7" s="41">
-        <v>141.30000000000001</v>
+        <v>146</v>
       </c>
       <c r="D7" s="31"/>
       <c r="E7" s="31"/>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="33" t="s">
         <v>61</v>
       </c>
       <c r="B8" s="38">
-        <v>98464</v>
+        <v>137234</v>
       </c>
       <c r="C8" s="41">
-        <v>87.4</v>
+        <v>101.8</v>
       </c>
       <c r="D8" s="31"/>
       <c r="E8" s="31"/>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="33" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="38">
-        <v>205946</v>
+        <v>275025</v>
       </c>
       <c r="C9" s="41">
-        <v>103.3</v>
+        <v>113.3</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="33" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="38">
-        <v>269046</v>
+        <v>400769</v>
       </c>
       <c r="C10" s="41">
-        <v>100.2</v>
+        <v>104.2</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="33" t="s">
         <v>62</v>
       </c>
       <c r="B11" s="38">
-        <v>86939</v>
+        <v>132060</v>
       </c>
       <c r="C11" s="41">
-        <v>78.099999999999994</v>
+        <v>90.3</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="33" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="38">
-        <v>92545</v>
+        <v>128273</v>
       </c>
       <c r="C12" s="41">
-        <v>105.1</v>
+        <v>102.2</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="33" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="38">
-        <v>150381</v>
+        <v>176341</v>
       </c>
       <c r="C13" s="41">
-        <v>101.7</v>
+        <v>101.8</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="33" t="s">
         <v>63</v>
       </c>
       <c r="B14" s="38">
-        <v>54940</v>
+        <v>81342</v>
       </c>
       <c r="C14" s="41">
-        <v>104</v>
+        <v>112.9</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="33" t="s">
         <v>9</v>
       </c>
       <c r="B15" s="38">
-        <v>67573</v>
+        <v>79775</v>
       </c>
       <c r="C15" s="41">
-        <v>126</v>
+        <v>105.9</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="33" t="s">
         <v>64</v>
       </c>
       <c r="B16" s="38">
-        <v>126257</v>
+        <v>156487</v>
       </c>
       <c r="C16" s="41">
-        <v>104.9</v>
+        <v>100.1</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="33" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="38">
-        <v>159426</v>
+        <v>190658</v>
       </c>
       <c r="C17" s="41">
-        <v>102.2</v>
+        <v>101.8</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="33" t="s">
         <v>65</v>
       </c>
       <c r="B18" s="38">
-        <v>121003</v>
+        <v>128517</v>
       </c>
       <c r="C18" s="41">
-        <v>107.9</v>
+        <v>104.2</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="33" t="s">
         <v>11</v>
       </c>
       <c r="B19" s="38">
-        <v>56905</v>
+        <v>70301</v>
       </c>
       <c r="C19" s="41">
-        <v>105.1</v>
+        <v>101.7</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="33" t="s">
         <v>12</v>
       </c>
       <c r="B20" s="38">
-        <v>31340</v>
+        <v>46320</v>
       </c>
       <c r="C20" s="41">
-        <v>102.5</v>
+        <v>105.3</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="33" t="s">
         <v>2</v>
       </c>
       <c r="B21" s="38">
-        <v>177301</v>
+        <v>238876</v>
       </c>
       <c r="C21" s="41">
-        <v>111.4</v>
+        <v>105.6</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="33" t="s">
         <v>3</v>
       </c>
       <c r="B22" s="38">
-        <v>14420</v>
+        <v>18820</v>
       </c>
       <c r="C22" s="41">
-        <v>111</v>
+        <v>108.7</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="33" t="s">
         <v>13</v>
       </c>
       <c r="B23" s="38">
-        <v>67968</v>
+        <v>72187</v>
       </c>
       <c r="C23" s="41">
         <v>102.4</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="33" t="s">
         <v>0</v>
       </c>
       <c r="B24" s="38">
-        <v>1083463</v>
+        <v>1413173</v>
       </c>
       <c r="C24" s="41">
-        <v>101.6</v>
+        <v>103.5</v>
       </c>
       <c r="F24" s="31"/>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="33" t="s">
         <v>4</v>
       </c>
       <c r="B25" s="38">
-        <v>754235</v>
+        <v>977831</v>
       </c>
       <c r="C25" s="41">
-        <v>107.2</v>
+        <v>106.8</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="34" t="s">
         <v>1</v>
       </c>
       <c r="B26" s="35">
-        <v>216606</v>
+        <v>355312</v>
       </c>
       <c r="C26" s="42">
-        <v>114.7</v>
+        <v>110</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="36"/>
       <c r="B27" s="36"/>
       <c r="C27" s="43"/>
     </row>
-    <row r="28" spans="1:6">
+    <row r="28" spans="1:6" ht="13.8">
       <c r="A28" s="1"/>
       <c r="B28" s="1"/>
       <c r="C28" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E28"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="G26" sqref="G26"/>
+      <selection activeCell="B6" sqref="B6:C26"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="20.7109375" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="258" max="258" width="14.42578125" customWidth="1"/>
+    <col min="1" max="1" width="20.6640625" customWidth="1"/>
+    <col min="2" max="2" width="17.109375" customWidth="1"/>
+    <col min="3" max="3" width="16.88671875" customWidth="1"/>
+    <col min="253" max="253" width="20.6640625" customWidth="1"/>
+    <col min="254" max="254" width="17.109375" customWidth="1"/>
+    <col min="255" max="257" width="16.88671875" customWidth="1"/>
+    <col min="258" max="258" width="14.44140625" customWidth="1"/>
     <col min="259" max="259" width="15" customWidth="1"/>
-    <col min="509" max="509" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="514" max="514" width="14.42578125" customWidth="1"/>
+    <col min="509" max="509" width="20.6640625" customWidth="1"/>
+    <col min="510" max="510" width="17.109375" customWidth="1"/>
+    <col min="511" max="513" width="16.88671875" customWidth="1"/>
+    <col min="514" max="514" width="14.44140625" customWidth="1"/>
     <col min="515" max="515" width="15" customWidth="1"/>
-    <col min="765" max="765" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="770" max="770" width="14.42578125" customWidth="1"/>
+    <col min="765" max="765" width="20.6640625" customWidth="1"/>
+    <col min="766" max="766" width="17.109375" customWidth="1"/>
+    <col min="767" max="769" width="16.88671875" customWidth="1"/>
+    <col min="770" max="770" width="14.44140625" customWidth="1"/>
     <col min="771" max="771" width="15" customWidth="1"/>
-    <col min="1021" max="1021" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="1026" max="1026" width="14.42578125" customWidth="1"/>
+    <col min="1021" max="1021" width="20.6640625" customWidth="1"/>
+    <col min="1022" max="1022" width="17.109375" customWidth="1"/>
+    <col min="1023" max="1025" width="16.88671875" customWidth="1"/>
+    <col min="1026" max="1026" width="14.44140625" customWidth="1"/>
     <col min="1027" max="1027" width="15" customWidth="1"/>
-    <col min="1277" max="1277" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="1282" max="1282" width="14.42578125" customWidth="1"/>
+    <col min="1277" max="1277" width="20.6640625" customWidth="1"/>
+    <col min="1278" max="1278" width="17.109375" customWidth="1"/>
+    <col min="1279" max="1281" width="16.88671875" customWidth="1"/>
+    <col min="1282" max="1282" width="14.44140625" customWidth="1"/>
     <col min="1283" max="1283" width="15" customWidth="1"/>
-    <col min="1533" max="1533" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="1538" max="1538" width="14.42578125" customWidth="1"/>
+    <col min="1533" max="1533" width="20.6640625" customWidth="1"/>
+    <col min="1534" max="1534" width="17.109375" customWidth="1"/>
+    <col min="1535" max="1537" width="16.88671875" customWidth="1"/>
+    <col min="1538" max="1538" width="14.44140625" customWidth="1"/>
     <col min="1539" max="1539" width="15" customWidth="1"/>
-    <col min="1789" max="1789" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="1794" max="1794" width="14.42578125" customWidth="1"/>
+    <col min="1789" max="1789" width="20.6640625" customWidth="1"/>
+    <col min="1790" max="1790" width="17.109375" customWidth="1"/>
+    <col min="1791" max="1793" width="16.88671875" customWidth="1"/>
+    <col min="1794" max="1794" width="14.44140625" customWidth="1"/>
     <col min="1795" max="1795" width="15" customWidth="1"/>
-    <col min="2045" max="2045" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="2050" max="2050" width="14.42578125" customWidth="1"/>
+    <col min="2045" max="2045" width="20.6640625" customWidth="1"/>
+    <col min="2046" max="2046" width="17.109375" customWidth="1"/>
+    <col min="2047" max="2049" width="16.88671875" customWidth="1"/>
+    <col min="2050" max="2050" width="14.44140625" customWidth="1"/>
     <col min="2051" max="2051" width="15" customWidth="1"/>
-    <col min="2301" max="2301" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="2306" max="2306" width="14.42578125" customWidth="1"/>
+    <col min="2301" max="2301" width="20.6640625" customWidth="1"/>
+    <col min="2302" max="2302" width="17.109375" customWidth="1"/>
+    <col min="2303" max="2305" width="16.88671875" customWidth="1"/>
+    <col min="2306" max="2306" width="14.44140625" customWidth="1"/>
     <col min="2307" max="2307" width="15" customWidth="1"/>
-    <col min="2557" max="2557" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="2562" max="2562" width="14.42578125" customWidth="1"/>
+    <col min="2557" max="2557" width="20.6640625" customWidth="1"/>
+    <col min="2558" max="2558" width="17.109375" customWidth="1"/>
+    <col min="2559" max="2561" width="16.88671875" customWidth="1"/>
+    <col min="2562" max="2562" width="14.44140625" customWidth="1"/>
     <col min="2563" max="2563" width="15" customWidth="1"/>
-    <col min="2813" max="2813" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="2818" max="2818" width="14.42578125" customWidth="1"/>
+    <col min="2813" max="2813" width="20.6640625" customWidth="1"/>
+    <col min="2814" max="2814" width="17.109375" customWidth="1"/>
+    <col min="2815" max="2817" width="16.88671875" customWidth="1"/>
+    <col min="2818" max="2818" width="14.44140625" customWidth="1"/>
     <col min="2819" max="2819" width="15" customWidth="1"/>
-    <col min="3069" max="3069" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="3074" max="3074" width="14.42578125" customWidth="1"/>
+    <col min="3069" max="3069" width="20.6640625" customWidth="1"/>
+    <col min="3070" max="3070" width="17.109375" customWidth="1"/>
+    <col min="3071" max="3073" width="16.88671875" customWidth="1"/>
+    <col min="3074" max="3074" width="14.44140625" customWidth="1"/>
     <col min="3075" max="3075" width="15" customWidth="1"/>
-    <col min="3325" max="3325" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="3330" max="3330" width="14.42578125" customWidth="1"/>
+    <col min="3325" max="3325" width="20.6640625" customWidth="1"/>
+    <col min="3326" max="3326" width="17.109375" customWidth="1"/>
+    <col min="3327" max="3329" width="16.88671875" customWidth="1"/>
+    <col min="3330" max="3330" width="14.44140625" customWidth="1"/>
     <col min="3331" max="3331" width="15" customWidth="1"/>
-    <col min="3581" max="3581" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="3586" max="3586" width="14.42578125" customWidth="1"/>
+    <col min="3581" max="3581" width="20.6640625" customWidth="1"/>
+    <col min="3582" max="3582" width="17.109375" customWidth="1"/>
+    <col min="3583" max="3585" width="16.88671875" customWidth="1"/>
+    <col min="3586" max="3586" width="14.44140625" customWidth="1"/>
     <col min="3587" max="3587" width="15" customWidth="1"/>
-    <col min="3837" max="3837" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="3842" max="3842" width="14.42578125" customWidth="1"/>
+    <col min="3837" max="3837" width="20.6640625" customWidth="1"/>
+    <col min="3838" max="3838" width="17.109375" customWidth="1"/>
+    <col min="3839" max="3841" width="16.88671875" customWidth="1"/>
+    <col min="3842" max="3842" width="14.44140625" customWidth="1"/>
     <col min="3843" max="3843" width="15" customWidth="1"/>
-    <col min="4093" max="4093" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4098" max="4098" width="14.42578125" customWidth="1"/>
+    <col min="4093" max="4093" width="20.6640625" customWidth="1"/>
+    <col min="4094" max="4094" width="17.109375" customWidth="1"/>
+    <col min="4095" max="4097" width="16.88671875" customWidth="1"/>
+    <col min="4098" max="4098" width="14.44140625" customWidth="1"/>
     <col min="4099" max="4099" width="15" customWidth="1"/>
-    <col min="4349" max="4349" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4354" max="4354" width="14.42578125" customWidth="1"/>
+    <col min="4349" max="4349" width="20.6640625" customWidth="1"/>
+    <col min="4350" max="4350" width="17.109375" customWidth="1"/>
+    <col min="4351" max="4353" width="16.88671875" customWidth="1"/>
+    <col min="4354" max="4354" width="14.44140625" customWidth="1"/>
     <col min="4355" max="4355" width="15" customWidth="1"/>
-    <col min="4605" max="4605" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4610" max="4610" width="14.42578125" customWidth="1"/>
+    <col min="4605" max="4605" width="20.6640625" customWidth="1"/>
+    <col min="4606" max="4606" width="17.109375" customWidth="1"/>
+    <col min="4607" max="4609" width="16.88671875" customWidth="1"/>
+    <col min="4610" max="4610" width="14.44140625" customWidth="1"/>
     <col min="4611" max="4611" width="15" customWidth="1"/>
-    <col min="4861" max="4861" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4866" max="4866" width="14.42578125" customWidth="1"/>
+    <col min="4861" max="4861" width="20.6640625" customWidth="1"/>
+    <col min="4862" max="4862" width="17.109375" customWidth="1"/>
+    <col min="4863" max="4865" width="16.88671875" customWidth="1"/>
+    <col min="4866" max="4866" width="14.44140625" customWidth="1"/>
     <col min="4867" max="4867" width="15" customWidth="1"/>
-    <col min="5117" max="5117" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5122" max="5122" width="14.42578125" customWidth="1"/>
+    <col min="5117" max="5117" width="20.6640625" customWidth="1"/>
+    <col min="5118" max="5118" width="17.109375" customWidth="1"/>
+    <col min="5119" max="5121" width="16.88671875" customWidth="1"/>
+    <col min="5122" max="5122" width="14.44140625" customWidth="1"/>
     <col min="5123" max="5123" width="15" customWidth="1"/>
-    <col min="5373" max="5373" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5378" max="5378" width="14.42578125" customWidth="1"/>
+    <col min="5373" max="5373" width="20.6640625" customWidth="1"/>
+    <col min="5374" max="5374" width="17.109375" customWidth="1"/>
+    <col min="5375" max="5377" width="16.88671875" customWidth="1"/>
+    <col min="5378" max="5378" width="14.44140625" customWidth="1"/>
     <col min="5379" max="5379" width="15" customWidth="1"/>
-    <col min="5629" max="5629" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5634" max="5634" width="14.42578125" customWidth="1"/>
+    <col min="5629" max="5629" width="20.6640625" customWidth="1"/>
+    <col min="5630" max="5630" width="17.109375" customWidth="1"/>
+    <col min="5631" max="5633" width="16.88671875" customWidth="1"/>
+    <col min="5634" max="5634" width="14.44140625" customWidth="1"/>
     <col min="5635" max="5635" width="15" customWidth="1"/>
-    <col min="5885" max="5885" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5890" max="5890" width="14.42578125" customWidth="1"/>
+    <col min="5885" max="5885" width="20.6640625" customWidth="1"/>
+    <col min="5886" max="5886" width="17.109375" customWidth="1"/>
+    <col min="5887" max="5889" width="16.88671875" customWidth="1"/>
+    <col min="5890" max="5890" width="14.44140625" customWidth="1"/>
     <col min="5891" max="5891" width="15" customWidth="1"/>
-    <col min="6141" max="6141" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6146" max="6146" width="14.42578125" customWidth="1"/>
+    <col min="6141" max="6141" width="20.6640625" customWidth="1"/>
+    <col min="6142" max="6142" width="17.109375" customWidth="1"/>
+    <col min="6143" max="6145" width="16.88671875" customWidth="1"/>
+    <col min="6146" max="6146" width="14.44140625" customWidth="1"/>
     <col min="6147" max="6147" width="15" customWidth="1"/>
-    <col min="6397" max="6397" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6402" max="6402" width="14.42578125" customWidth="1"/>
+    <col min="6397" max="6397" width="20.6640625" customWidth="1"/>
+    <col min="6398" max="6398" width="17.109375" customWidth="1"/>
+    <col min="6399" max="6401" width="16.88671875" customWidth="1"/>
+    <col min="6402" max="6402" width="14.44140625" customWidth="1"/>
     <col min="6403" max="6403" width="15" customWidth="1"/>
-    <col min="6653" max="6653" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6658" max="6658" width="14.42578125" customWidth="1"/>
+    <col min="6653" max="6653" width="20.6640625" customWidth="1"/>
+    <col min="6654" max="6654" width="17.109375" customWidth="1"/>
+    <col min="6655" max="6657" width="16.88671875" customWidth="1"/>
+    <col min="6658" max="6658" width="14.44140625" customWidth="1"/>
     <col min="6659" max="6659" width="15" customWidth="1"/>
-    <col min="6909" max="6909" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6914" max="6914" width="14.42578125" customWidth="1"/>
+    <col min="6909" max="6909" width="20.6640625" customWidth="1"/>
+    <col min="6910" max="6910" width="17.109375" customWidth="1"/>
+    <col min="6911" max="6913" width="16.88671875" customWidth="1"/>
+    <col min="6914" max="6914" width="14.44140625" customWidth="1"/>
     <col min="6915" max="6915" width="15" customWidth="1"/>
-    <col min="7165" max="7165" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="7170" max="7170" width="14.42578125" customWidth="1"/>
+    <col min="7165" max="7165" width="20.6640625" customWidth="1"/>
+    <col min="7166" max="7166" width="17.109375" customWidth="1"/>
+    <col min="7167" max="7169" width="16.88671875" customWidth="1"/>
+    <col min="7170" max="7170" width="14.44140625" customWidth="1"/>
     <col min="7171" max="7171" width="15" customWidth="1"/>
-    <col min="7421" max="7421" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="7426" max="7426" width="14.42578125" customWidth="1"/>
+    <col min="7421" max="7421" width="20.6640625" customWidth="1"/>
+    <col min="7422" max="7422" width="17.109375" customWidth="1"/>
+    <col min="7423" max="7425" width="16.88671875" customWidth="1"/>
+    <col min="7426" max="7426" width="14.44140625" customWidth="1"/>
     <col min="7427" max="7427" width="15" customWidth="1"/>
-    <col min="7677" max="7677" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="7682" max="7682" width="14.42578125" customWidth="1"/>
+    <col min="7677" max="7677" width="20.6640625" customWidth="1"/>
+    <col min="7678" max="7678" width="17.109375" customWidth="1"/>
+    <col min="7679" max="7681" width="16.88671875" customWidth="1"/>
+    <col min="7682" max="7682" width="14.44140625" customWidth="1"/>
     <col min="7683" max="7683" width="15" customWidth="1"/>
-    <col min="7933" max="7933" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="7938" max="7938" width="14.42578125" customWidth="1"/>
+    <col min="7933" max="7933" width="20.6640625" customWidth="1"/>
+    <col min="7934" max="7934" width="17.109375" customWidth="1"/>
+    <col min="7935" max="7937" width="16.88671875" customWidth="1"/>
+    <col min="7938" max="7938" width="14.44140625" customWidth="1"/>
     <col min="7939" max="7939" width="15" customWidth="1"/>
-    <col min="8189" max="8189" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8194" max="8194" width="14.42578125" customWidth="1"/>
+    <col min="8189" max="8189" width="20.6640625" customWidth="1"/>
+    <col min="8190" max="8190" width="17.109375" customWidth="1"/>
+    <col min="8191" max="8193" width="16.88671875" customWidth="1"/>
+    <col min="8194" max="8194" width="14.44140625" customWidth="1"/>
     <col min="8195" max="8195" width="15" customWidth="1"/>
-    <col min="8445" max="8445" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8450" max="8450" width="14.42578125" customWidth="1"/>
+    <col min="8445" max="8445" width="20.6640625" customWidth="1"/>
+    <col min="8446" max="8446" width="17.109375" customWidth="1"/>
+    <col min="8447" max="8449" width="16.88671875" customWidth="1"/>
+    <col min="8450" max="8450" width="14.44140625" customWidth="1"/>
     <col min="8451" max="8451" width="15" customWidth="1"/>
-    <col min="8701" max="8701" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8706" max="8706" width="14.42578125" customWidth="1"/>
+    <col min="8701" max="8701" width="20.6640625" customWidth="1"/>
+    <col min="8702" max="8702" width="17.109375" customWidth="1"/>
+    <col min="8703" max="8705" width="16.88671875" customWidth="1"/>
+    <col min="8706" max="8706" width="14.44140625" customWidth="1"/>
     <col min="8707" max="8707" width="15" customWidth="1"/>
-    <col min="8957" max="8957" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8962" max="8962" width="14.42578125" customWidth="1"/>
+    <col min="8957" max="8957" width="20.6640625" customWidth="1"/>
+    <col min="8958" max="8958" width="17.109375" customWidth="1"/>
+    <col min="8959" max="8961" width="16.88671875" customWidth="1"/>
+    <col min="8962" max="8962" width="14.44140625" customWidth="1"/>
     <col min="8963" max="8963" width="15" customWidth="1"/>
-    <col min="9213" max="9213" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="9218" max="9218" width="14.42578125" customWidth="1"/>
+    <col min="9213" max="9213" width="20.6640625" customWidth="1"/>
+    <col min="9214" max="9214" width="17.109375" customWidth="1"/>
+    <col min="9215" max="9217" width="16.88671875" customWidth="1"/>
+    <col min="9218" max="9218" width="14.44140625" customWidth="1"/>
     <col min="9219" max="9219" width="15" customWidth="1"/>
-    <col min="9469" max="9469" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="9474" max="9474" width="14.42578125" customWidth="1"/>
+    <col min="9469" max="9469" width="20.6640625" customWidth="1"/>
+    <col min="9470" max="9470" width="17.109375" customWidth="1"/>
+    <col min="9471" max="9473" width="16.88671875" customWidth="1"/>
+    <col min="9474" max="9474" width="14.44140625" customWidth="1"/>
     <col min="9475" max="9475" width="15" customWidth="1"/>
-    <col min="9725" max="9725" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="9730" max="9730" width="14.42578125" customWidth="1"/>
+    <col min="9725" max="9725" width="20.6640625" customWidth="1"/>
+    <col min="9726" max="9726" width="17.109375" customWidth="1"/>
+    <col min="9727" max="9729" width="16.88671875" customWidth="1"/>
+    <col min="9730" max="9730" width="14.44140625" customWidth="1"/>
     <col min="9731" max="9731" width="15" customWidth="1"/>
-    <col min="9981" max="9981" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="9986" max="9986" width="14.42578125" customWidth="1"/>
+    <col min="9981" max="9981" width="20.6640625" customWidth="1"/>
+    <col min="9982" max="9982" width="17.109375" customWidth="1"/>
+    <col min="9983" max="9985" width="16.88671875" customWidth="1"/>
+    <col min="9986" max="9986" width="14.44140625" customWidth="1"/>
     <col min="9987" max="9987" width="15" customWidth="1"/>
-    <col min="10237" max="10237" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="10242" max="10242" width="14.42578125" customWidth="1"/>
+    <col min="10237" max="10237" width="20.6640625" customWidth="1"/>
+    <col min="10238" max="10238" width="17.109375" customWidth="1"/>
+    <col min="10239" max="10241" width="16.88671875" customWidth="1"/>
+    <col min="10242" max="10242" width="14.44140625" customWidth="1"/>
     <col min="10243" max="10243" width="15" customWidth="1"/>
-    <col min="10493" max="10493" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="10498" max="10498" width="14.42578125" customWidth="1"/>
+    <col min="10493" max="10493" width="20.6640625" customWidth="1"/>
+    <col min="10494" max="10494" width="17.109375" customWidth="1"/>
+    <col min="10495" max="10497" width="16.88671875" customWidth="1"/>
+    <col min="10498" max="10498" width="14.44140625" customWidth="1"/>
     <col min="10499" max="10499" width="15" customWidth="1"/>
-    <col min="10749" max="10749" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="10754" max="10754" width="14.42578125" customWidth="1"/>
+    <col min="10749" max="10749" width="20.6640625" customWidth="1"/>
+    <col min="10750" max="10750" width="17.109375" customWidth="1"/>
+    <col min="10751" max="10753" width="16.88671875" customWidth="1"/>
+    <col min="10754" max="10754" width="14.44140625" customWidth="1"/>
     <col min="10755" max="10755" width="15" customWidth="1"/>
-    <col min="11005" max="11005" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="11010" max="11010" width="14.42578125" customWidth="1"/>
+    <col min="11005" max="11005" width="20.6640625" customWidth="1"/>
+    <col min="11006" max="11006" width="17.109375" customWidth="1"/>
+    <col min="11007" max="11009" width="16.88671875" customWidth="1"/>
+    <col min="11010" max="11010" width="14.44140625" customWidth="1"/>
     <col min="11011" max="11011" width="15" customWidth="1"/>
-    <col min="11261" max="11261" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="11266" max="11266" width="14.42578125" customWidth="1"/>
+    <col min="11261" max="11261" width="20.6640625" customWidth="1"/>
+    <col min="11262" max="11262" width="17.109375" customWidth="1"/>
+    <col min="11263" max="11265" width="16.88671875" customWidth="1"/>
+    <col min="11266" max="11266" width="14.44140625" customWidth="1"/>
     <col min="11267" max="11267" width="15" customWidth="1"/>
-    <col min="11517" max="11517" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="11522" max="11522" width="14.42578125" customWidth="1"/>
+    <col min="11517" max="11517" width="20.6640625" customWidth="1"/>
+    <col min="11518" max="11518" width="17.109375" customWidth="1"/>
+    <col min="11519" max="11521" width="16.88671875" customWidth="1"/>
+    <col min="11522" max="11522" width="14.44140625" customWidth="1"/>
     <col min="11523" max="11523" width="15" customWidth="1"/>
-    <col min="11773" max="11773" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="11778" max="11778" width="14.42578125" customWidth="1"/>
+    <col min="11773" max="11773" width="20.6640625" customWidth="1"/>
+    <col min="11774" max="11774" width="17.109375" customWidth="1"/>
+    <col min="11775" max="11777" width="16.88671875" customWidth="1"/>
+    <col min="11778" max="11778" width="14.44140625" customWidth="1"/>
     <col min="11779" max="11779" width="15" customWidth="1"/>
-    <col min="12029" max="12029" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="12034" max="12034" width="14.42578125" customWidth="1"/>
+    <col min="12029" max="12029" width="20.6640625" customWidth="1"/>
+    <col min="12030" max="12030" width="17.109375" customWidth="1"/>
+    <col min="12031" max="12033" width="16.88671875" customWidth="1"/>
+    <col min="12034" max="12034" width="14.44140625" customWidth="1"/>
     <col min="12035" max="12035" width="15" customWidth="1"/>
-    <col min="12285" max="12285" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="12290" max="12290" width="14.42578125" customWidth="1"/>
+    <col min="12285" max="12285" width="20.6640625" customWidth="1"/>
+    <col min="12286" max="12286" width="17.109375" customWidth="1"/>
+    <col min="12287" max="12289" width="16.88671875" customWidth="1"/>
+    <col min="12290" max="12290" width="14.44140625" customWidth="1"/>
     <col min="12291" max="12291" width="15" customWidth="1"/>
-    <col min="12541" max="12541" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="12546" max="12546" width="14.42578125" customWidth="1"/>
+    <col min="12541" max="12541" width="20.6640625" customWidth="1"/>
+    <col min="12542" max="12542" width="17.109375" customWidth="1"/>
+    <col min="12543" max="12545" width="16.88671875" customWidth="1"/>
+    <col min="12546" max="12546" width="14.44140625" customWidth="1"/>
     <col min="12547" max="12547" width="15" customWidth="1"/>
-    <col min="12797" max="12797" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="12802" max="12802" width="14.42578125" customWidth="1"/>
+    <col min="12797" max="12797" width="20.6640625" customWidth="1"/>
+    <col min="12798" max="12798" width="17.109375" customWidth="1"/>
+    <col min="12799" max="12801" width="16.88671875" customWidth="1"/>
+    <col min="12802" max="12802" width="14.44140625" customWidth="1"/>
     <col min="12803" max="12803" width="15" customWidth="1"/>
-    <col min="13053" max="13053" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="13058" max="13058" width="14.42578125" customWidth="1"/>
+    <col min="13053" max="13053" width="20.6640625" customWidth="1"/>
+    <col min="13054" max="13054" width="17.109375" customWidth="1"/>
+    <col min="13055" max="13057" width="16.88671875" customWidth="1"/>
+    <col min="13058" max="13058" width="14.44140625" customWidth="1"/>
     <col min="13059" max="13059" width="15" customWidth="1"/>
-    <col min="13309" max="13309" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="13314" max="13314" width="14.42578125" customWidth="1"/>
+    <col min="13309" max="13309" width="20.6640625" customWidth="1"/>
+    <col min="13310" max="13310" width="17.109375" customWidth="1"/>
+    <col min="13311" max="13313" width="16.88671875" customWidth="1"/>
+    <col min="13314" max="13314" width="14.44140625" customWidth="1"/>
     <col min="13315" max="13315" width="15" customWidth="1"/>
-    <col min="13565" max="13565" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="13570" max="13570" width="14.42578125" customWidth="1"/>
+    <col min="13565" max="13565" width="20.6640625" customWidth="1"/>
+    <col min="13566" max="13566" width="17.109375" customWidth="1"/>
+    <col min="13567" max="13569" width="16.88671875" customWidth="1"/>
+    <col min="13570" max="13570" width="14.44140625" customWidth="1"/>
     <col min="13571" max="13571" width="15" customWidth="1"/>
-    <col min="13821" max="13821" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="13826" max="13826" width="14.42578125" customWidth="1"/>
+    <col min="13821" max="13821" width="20.6640625" customWidth="1"/>
+    <col min="13822" max="13822" width="17.109375" customWidth="1"/>
+    <col min="13823" max="13825" width="16.88671875" customWidth="1"/>
+    <col min="13826" max="13826" width="14.44140625" customWidth="1"/>
     <col min="13827" max="13827" width="15" customWidth="1"/>
-    <col min="14077" max="14077" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="14082" max="14082" width="14.42578125" customWidth="1"/>
+    <col min="14077" max="14077" width="20.6640625" customWidth="1"/>
+    <col min="14078" max="14078" width="17.109375" customWidth="1"/>
+    <col min="14079" max="14081" width="16.88671875" customWidth="1"/>
+    <col min="14082" max="14082" width="14.44140625" customWidth="1"/>
     <col min="14083" max="14083" width="15" customWidth="1"/>
-    <col min="14333" max="14333" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="14338" max="14338" width="14.42578125" customWidth="1"/>
+    <col min="14333" max="14333" width="20.6640625" customWidth="1"/>
+    <col min="14334" max="14334" width="17.109375" customWidth="1"/>
+    <col min="14335" max="14337" width="16.88671875" customWidth="1"/>
+    <col min="14338" max="14338" width="14.44140625" customWidth="1"/>
     <col min="14339" max="14339" width="15" customWidth="1"/>
-    <col min="14589" max="14589" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="14594" max="14594" width="14.42578125" customWidth="1"/>
+    <col min="14589" max="14589" width="20.6640625" customWidth="1"/>
+    <col min="14590" max="14590" width="17.109375" customWidth="1"/>
+    <col min="14591" max="14593" width="16.88671875" customWidth="1"/>
+    <col min="14594" max="14594" width="14.44140625" customWidth="1"/>
     <col min="14595" max="14595" width="15" customWidth="1"/>
-    <col min="14845" max="14845" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="14850" max="14850" width="14.42578125" customWidth="1"/>
+    <col min="14845" max="14845" width="20.6640625" customWidth="1"/>
+    <col min="14846" max="14846" width="17.109375" customWidth="1"/>
+    <col min="14847" max="14849" width="16.88671875" customWidth="1"/>
+    <col min="14850" max="14850" width="14.44140625" customWidth="1"/>
     <col min="14851" max="14851" width="15" customWidth="1"/>
-    <col min="15101" max="15101" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="15106" max="15106" width="14.42578125" customWidth="1"/>
+    <col min="15101" max="15101" width="20.6640625" customWidth="1"/>
+    <col min="15102" max="15102" width="17.109375" customWidth="1"/>
+    <col min="15103" max="15105" width="16.88671875" customWidth="1"/>
+    <col min="15106" max="15106" width="14.44140625" customWidth="1"/>
     <col min="15107" max="15107" width="15" customWidth="1"/>
-    <col min="15357" max="15357" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="15362" max="15362" width="14.42578125" customWidth="1"/>
+    <col min="15357" max="15357" width="20.6640625" customWidth="1"/>
+    <col min="15358" max="15358" width="17.109375" customWidth="1"/>
+    <col min="15359" max="15361" width="16.88671875" customWidth="1"/>
+    <col min="15362" max="15362" width="14.44140625" customWidth="1"/>
     <col min="15363" max="15363" width="15" customWidth="1"/>
-    <col min="15613" max="15613" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="15618" max="15618" width="14.42578125" customWidth="1"/>
+    <col min="15613" max="15613" width="20.6640625" customWidth="1"/>
+    <col min="15614" max="15614" width="17.109375" customWidth="1"/>
+    <col min="15615" max="15617" width="16.88671875" customWidth="1"/>
+    <col min="15618" max="15618" width="14.44140625" customWidth="1"/>
     <col min="15619" max="15619" width="15" customWidth="1"/>
-    <col min="15869" max="15869" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="15874" max="15874" width="14.42578125" customWidth="1"/>
+    <col min="15869" max="15869" width="20.6640625" customWidth="1"/>
+    <col min="15870" max="15870" width="17.109375" customWidth="1"/>
+    <col min="15871" max="15873" width="16.88671875" customWidth="1"/>
+    <col min="15874" max="15874" width="14.44140625" customWidth="1"/>
     <col min="15875" max="15875" width="15" customWidth="1"/>
-    <col min="16125" max="16125" width="20.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="16130" max="16130" width="14.42578125" customWidth="1"/>
+    <col min="16125" max="16125" width="20.6640625" customWidth="1"/>
+    <col min="16126" max="16126" width="17.109375" customWidth="1"/>
+    <col min="16127" max="16129" width="16.88671875" customWidth="1"/>
+    <col min="16130" max="16130" width="14.44140625" customWidth="1"/>
     <col min="16131" max="16131" width="15" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="22.5" customHeight="1">
       <c r="A1" s="53" t="s">
         <v>56</v>
       </c>
       <c r="B1" s="53"/>
       <c r="C1" s="53"/>
     </row>
     <row r="2" spans="1:5" ht="14.25" customHeight="1">
       <c r="A2" s="48" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="B2" s="48"/>
       <c r="C2" s="48"/>
       <c r="D2" s="31"/>
       <c r="E2" s="31"/>
     </row>
     <row r="3" spans="1:5" ht="14.25" customHeight="1">
       <c r="A3" s="32"/>
       <c r="B3" s="32"/>
       <c r="C3" s="32"/>
       <c r="D3" s="31"/>
       <c r="E3" s="31"/>
     </row>
     <row r="4" spans="1:5" ht="12.75" customHeight="1">
       <c r="A4" s="49"/>
       <c r="B4" s="50" t="s">
         <v>57</v>
       </c>
       <c r="C4" s="51" t="s">
         <v>83</v>
       </c>
       <c r="D4" s="31"/>
       <c r="E4" s="31"/>
     </row>
     <row r="5" spans="1:5" ht="72" customHeight="1">
       <c r="A5" s="49"/>
       <c r="B5" s="50"/>
       <c r="C5" s="52"/>
       <c r="D5" s="31"/>
       <c r="E5" s="31"/>
     </row>
     <row r="6" spans="1:5" ht="18" customHeight="1">
       <c r="A6" s="33" t="s">
         <v>59</v>
       </c>
       <c r="B6" s="37">
-        <v>1317908</v>
+        <v>1717564</v>
       </c>
       <c r="C6" s="40">
-        <v>104.9</v>
+        <v>100.7</v>
       </c>
       <c r="D6" s="31"/>
       <c r="E6" s="31"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="33" t="s">
         <v>60</v>
       </c>
       <c r="B7" s="38">
-        <v>22209</v>
+        <v>30420</v>
       </c>
       <c r="C7" s="41">
-        <v>145.9</v>
+        <v>151.6</v>
       </c>
       <c r="D7" s="31"/>
       <c r="E7" s="31"/>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="33" t="s">
         <v>61</v>
       </c>
       <c r="B8" s="38">
-        <v>64768</v>
+        <v>80303</v>
       </c>
       <c r="C8" s="41">
-        <v>100</v>
+        <v>92.4</v>
       </c>
       <c r="D8" s="31"/>
       <c r="E8" s="31"/>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="33" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="38">
-        <v>163287</v>
+        <v>178355</v>
       </c>
       <c r="C9" s="41">
-        <v>123.4</v>
+        <v>107.6</v>
       </c>
       <c r="D9" s="31"/>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="33" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="38">
-        <v>164593</v>
+        <v>245855</v>
       </c>
       <c r="C10" s="41">
-        <v>104.9</v>
+        <v>105.5</v>
       </c>
       <c r="D10" s="31"/>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="33" t="s">
         <v>62</v>
       </c>
       <c r="B11" s="38">
-        <v>80412</v>
+        <v>101009</v>
       </c>
       <c r="C11" s="41">
-        <v>85.2</v>
+        <v>80.099999999999994</v>
       </c>
       <c r="D11" s="31"/>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="33" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="38">
-        <v>54172</v>
+        <v>81123</v>
       </c>
       <c r="C12" s="41">
-        <v>120</v>
+        <v>117.9</v>
       </c>
       <c r="D12" s="31"/>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="33" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="38">
-        <v>119074</v>
+        <v>141539</v>
       </c>
       <c r="C13" s="41">
-        <v>114.7</v>
+        <v>112.5</v>
       </c>
       <c r="D13" s="31"/>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="33" t="s">
         <v>63</v>
       </c>
       <c r="B14" s="38">
-        <v>45109</v>
+        <v>64766</v>
       </c>
       <c r="C14" s="41">
-        <v>146.9</v>
+        <v>155.80000000000001</v>
       </c>
       <c r="D14" s="31"/>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="33" t="s">
         <v>9</v>
       </c>
       <c r="B15" s="38">
-        <v>17429</v>
+        <v>18776</v>
       </c>
       <c r="C15" s="41">
-        <v>127.1</v>
+        <v>106.9</v>
       </c>
       <c r="D15" s="31"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="33" t="s">
         <v>64</v>
       </c>
       <c r="B16" s="38">
-        <v>23987</v>
+        <v>29142</v>
       </c>
       <c r="C16" s="41">
-        <v>79.900000000000006</v>
+        <v>79.599999999999994</v>
       </c>
       <c r="D16" s="31"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="33" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="38">
-        <v>117428</v>
+        <v>148660</v>
       </c>
       <c r="C17" s="41">
-        <v>91</v>
+        <v>92.7</v>
       </c>
       <c r="D17" s="31"/>
       <c r="E17" s="31"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="33" t="s">
         <v>65</v>
       </c>
       <c r="B18" s="38">
-        <v>42678</v>
+        <v>50192</v>
       </c>
       <c r="C18" s="41">
-        <v>114.6</v>
+        <v>103.7</v>
       </c>
       <c r="D18" s="31"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="33" t="s">
         <v>11</v>
       </c>
       <c r="B19" s="38">
-        <v>30794</v>
+        <v>39678</v>
       </c>
       <c r="C19" s="41">
-        <v>67</v>
+        <v>71.2</v>
       </c>
       <c r="D19" s="31"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="33" t="s">
         <v>12</v>
       </c>
       <c r="B20" s="38">
-        <v>31006</v>
+        <v>45555</v>
       </c>
       <c r="C20" s="41">
-        <v>104</v>
+        <v>106.9</v>
       </c>
       <c r="D20" s="31"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="33" t="s">
         <v>2</v>
       </c>
       <c r="B21" s="38">
-        <v>169046</v>
+        <v>230621</v>
       </c>
       <c r="C21" s="41">
-        <v>146</v>
+        <v>126.2</v>
       </c>
       <c r="D21" s="31"/>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="33" t="s">
         <v>3</v>
       </c>
       <c r="B22" s="38">
-        <v>6197</v>
+        <v>8498</v>
       </c>
       <c r="C22" s="41">
-        <v>150</v>
+        <v>141</v>
       </c>
       <c r="D22" s="31"/>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="33" t="s">
         <v>13</v>
       </c>
       <c r="B23" s="38">
-        <v>19567</v>
+        <v>23786</v>
       </c>
       <c r="C23" s="41">
         <v>103.7</v>
       </c>
       <c r="D23" s="31"/>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="33" t="s">
         <v>0</v>
       </c>
       <c r="B24" s="38">
-        <v>25117</v>
+        <v>30041</v>
       </c>
       <c r="C24" s="41">
-        <v>169.7</v>
+        <v>166.3</v>
       </c>
       <c r="D24" s="31"/>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="33" t="s">
         <v>4</v>
       </c>
       <c r="B25" s="38">
-        <v>63911</v>
+        <v>87908</v>
       </c>
       <c r="C25" s="41">
-        <v>66</v>
+        <v>65.900000000000006</v>
       </c>
       <c r="D25" s="31"/>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="34" t="s">
         <v>1</v>
       </c>
       <c r="B26" s="35">
-        <v>57124</v>
+        <v>81337</v>
       </c>
       <c r="C26" s="42">
-        <v>74.599999999999994</v>
+        <v>71.5</v>
       </c>
       <c r="D26" s="31"/>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="36"/>
       <c r="B27" s="36"/>
       <c r="C27" s="36"/>
       <c r="D27" s="31"/>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:5" ht="13.8">
       <c r="A28" s="1"/>
       <c r="B28" s="1"/>
       <c r="C28" s="1"/>
       <c r="D28" s="31"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>