--- v1 (2026-05-16)
+++ v2 (2026-07-04)
@@ -1,82 +1,82 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...7 lines deleted...]
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="23256" windowHeight="13176" firstSheet="5" activeTab="9"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="23250" windowHeight="13170" firstSheet="3" activeTab="3"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata 163206" sheetId="2" r:id="rId1"/>
     <sheet name="Metadata 163206 (cfo 16)" sheetId="5" r:id="rId2"/>
     <sheet name="Metadata 163213" sheetId="11" r:id="rId3"/>
     <sheet name="Metadata 16321301" sheetId="12" r:id="rId4"/>
     <sheet name="Metadata 163201" sheetId="9" r:id="rId5"/>
     <sheet name="Metadata 163221" sheetId="10" r:id="rId6"/>
     <sheet name="Symbols" sheetId="3" r:id="rId7"/>
     <sheet name="indikator 163206,163213" sheetId="6" r:id="rId8"/>
     <sheet name="indikator 163206 (2),16321301" sheetId="7" r:id="rId9"/>
     <sheet name="indikator 163201,163221" sheetId="8" r:id="rId10"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="311" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="311" uniqueCount="88">
   <si>
     <t>Astana city</t>
   </si>
   <si>
     <t>Shymkent city</t>
   </si>
   <si>
     <t>Turkistan</t>
   </si>
   <si>
     <t>Ulytau</t>
   </si>
   <si>
     <t>Almaty city</t>
   </si>
   <si>
     <t>Аktobе</t>
   </si>
   <si>
     <t>Аlmaty</t>
   </si>
   <si>
     <t>Batys Kazakhstan</t>
   </si>
   <si>
@@ -288,72 +288,66 @@
   <si>
     <t>Statistical information on completed construction products is formed on the basis of nationwide statistical observations with monthly and annual frequency on commissioned facilities, including those by individual developers.</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701939</t>
   </si>
   <si>
     <t>Physical volume index of the total area of residential buildings commissioned by individual developers</t>
   </si>
   <si>
     <t>It is defined as the ratio of the total area of all residential premises commissioned by individual developers and the areas of all non-residential premises, as well as the areas of parts of a residential building that are the common property of the analyzed period to the previous period</t>
   </si>
   <si>
     <t>calculated</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701940</t>
   </si>
   <si>
     <t>Index of physical volume of commissioned apartments</t>
   </si>
   <si>
     <t>As a percentage of the corresponding period of last year</t>
   </si>
   <si>
-    <t>17.04.2026y.</t>
-[...1 lines deleted...]
-  <si>
     <t>Since January 2026</t>
   </si>
   <si>
-    <t>17.05.2026y.</t>
-[...4 lines deleted...]
-  <si>
     <t>17.06.2026y.</t>
   </si>
   <si>
-    <t>(January-April 2026)</t>
+    <t>17.07.2026y.</t>
+  </si>
+  <si>
+    <t>(January-May 2026)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
   </numFmts>
   <fonts count="25">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
@@ -796,86 +790,84 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1047,61 +1039,61 @@
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701940" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/417326/file/en/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:za.dautova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701919" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/417326/file/en/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:za.dautova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701919" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/417326/file/en/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:za.dautova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView topLeftCell="A4" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
       <selection activeCell="B18" sqref="B18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="42.33203125" style="21" customWidth="1"/>
-    <col min="2" max="2" width="97.6640625" style="21" customWidth="1"/>
+    <col min="1" max="1" width="42.28515625" style="21" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="21" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="2"/>
       <c r="B1" s="2"/>
     </row>
     <row r="2" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B2" s="4">
         <v>163206</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A4" s="3" t="s">
         <v>17</v>
@@ -1184,51 +1176,51 @@
       <c r="M13" s="10"/>
     </row>
     <row r="14" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="12" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="13" t="s">
         <v>31</v>
       </c>
       <c r="M14" s="10"/>
     </row>
     <row r="15" spans="1:13" s="5" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="12" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="13" t="s">
         <v>33</v>
       </c>
       <c r="M15" s="10"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B16" s="14" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="M16" s="15"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="3" t="s">
         <v>35</v>
       </c>
       <c r="B17" s="14" t="s">
         <v>86</v>
       </c>
       <c r="M17" s="16"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B18" s="6" t="s">
         <v>37</v>
       </c>
       <c r="M18" s="15"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="3" t="s">
         <v>38</v>
       </c>
@@ -1263,694 +1255,694 @@
       <c r="M23" s="16"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="15"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="16"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="15"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
     <hyperlink ref="B12" r:id="rId4"/>
     <hyperlink ref="B13" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:E28"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B6" sqref="B6:C26"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="I22" sqref="I22"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="20.6640625" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="258" max="258" width="14.44140625" customWidth="1"/>
+    <col min="1" max="1" width="20.7109375" customWidth="1"/>
+    <col min="2" max="2" width="19.85546875" customWidth="1"/>
+    <col min="3" max="3" width="22.140625" customWidth="1"/>
+    <col min="253" max="253" width="20.7109375" customWidth="1"/>
+    <col min="254" max="254" width="17.140625" customWidth="1"/>
+    <col min="255" max="257" width="16.85546875" customWidth="1"/>
+    <col min="258" max="258" width="14.42578125" customWidth="1"/>
     <col min="259" max="259" width="15" customWidth="1"/>
-    <col min="509" max="509" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="514" max="514" width="14.44140625" customWidth="1"/>
+    <col min="509" max="509" width="20.7109375" customWidth="1"/>
+    <col min="510" max="510" width="17.140625" customWidth="1"/>
+    <col min="511" max="513" width="16.85546875" customWidth="1"/>
+    <col min="514" max="514" width="14.42578125" customWidth="1"/>
     <col min="515" max="515" width="15" customWidth="1"/>
-    <col min="765" max="765" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="770" max="770" width="14.44140625" customWidth="1"/>
+    <col min="765" max="765" width="20.7109375" customWidth="1"/>
+    <col min="766" max="766" width="17.140625" customWidth="1"/>
+    <col min="767" max="769" width="16.85546875" customWidth="1"/>
+    <col min="770" max="770" width="14.42578125" customWidth="1"/>
     <col min="771" max="771" width="15" customWidth="1"/>
-    <col min="1021" max="1021" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="1026" max="1026" width="14.44140625" customWidth="1"/>
+    <col min="1021" max="1021" width="20.7109375" customWidth="1"/>
+    <col min="1022" max="1022" width="17.140625" customWidth="1"/>
+    <col min="1023" max="1025" width="16.85546875" customWidth="1"/>
+    <col min="1026" max="1026" width="14.42578125" customWidth="1"/>
     <col min="1027" max="1027" width="15" customWidth="1"/>
-    <col min="1277" max="1277" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="1282" max="1282" width="14.44140625" customWidth="1"/>
+    <col min="1277" max="1277" width="20.7109375" customWidth="1"/>
+    <col min="1278" max="1278" width="17.140625" customWidth="1"/>
+    <col min="1279" max="1281" width="16.85546875" customWidth="1"/>
+    <col min="1282" max="1282" width="14.42578125" customWidth="1"/>
     <col min="1283" max="1283" width="15" customWidth="1"/>
-    <col min="1533" max="1533" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="1538" max="1538" width="14.44140625" customWidth="1"/>
+    <col min="1533" max="1533" width="20.7109375" customWidth="1"/>
+    <col min="1534" max="1534" width="17.140625" customWidth="1"/>
+    <col min="1535" max="1537" width="16.85546875" customWidth="1"/>
+    <col min="1538" max="1538" width="14.42578125" customWidth="1"/>
     <col min="1539" max="1539" width="15" customWidth="1"/>
-    <col min="1789" max="1789" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="1794" max="1794" width="14.44140625" customWidth="1"/>
+    <col min="1789" max="1789" width="20.7109375" customWidth="1"/>
+    <col min="1790" max="1790" width="17.140625" customWidth="1"/>
+    <col min="1791" max="1793" width="16.85546875" customWidth="1"/>
+    <col min="1794" max="1794" width="14.42578125" customWidth="1"/>
     <col min="1795" max="1795" width="15" customWidth="1"/>
-    <col min="2045" max="2045" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="2050" max="2050" width="14.44140625" customWidth="1"/>
+    <col min="2045" max="2045" width="20.7109375" customWidth="1"/>
+    <col min="2046" max="2046" width="17.140625" customWidth="1"/>
+    <col min="2047" max="2049" width="16.85546875" customWidth="1"/>
+    <col min="2050" max="2050" width="14.42578125" customWidth="1"/>
     <col min="2051" max="2051" width="15" customWidth="1"/>
-    <col min="2301" max="2301" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="2306" max="2306" width="14.44140625" customWidth="1"/>
+    <col min="2301" max="2301" width="20.7109375" customWidth="1"/>
+    <col min="2302" max="2302" width="17.140625" customWidth="1"/>
+    <col min="2303" max="2305" width="16.85546875" customWidth="1"/>
+    <col min="2306" max="2306" width="14.42578125" customWidth="1"/>
     <col min="2307" max="2307" width="15" customWidth="1"/>
-    <col min="2557" max="2557" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="2562" max="2562" width="14.44140625" customWidth="1"/>
+    <col min="2557" max="2557" width="20.7109375" customWidth="1"/>
+    <col min="2558" max="2558" width="17.140625" customWidth="1"/>
+    <col min="2559" max="2561" width="16.85546875" customWidth="1"/>
+    <col min="2562" max="2562" width="14.42578125" customWidth="1"/>
     <col min="2563" max="2563" width="15" customWidth="1"/>
-    <col min="2813" max="2813" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="2818" max="2818" width="14.44140625" customWidth="1"/>
+    <col min="2813" max="2813" width="20.7109375" customWidth="1"/>
+    <col min="2814" max="2814" width="17.140625" customWidth="1"/>
+    <col min="2815" max="2817" width="16.85546875" customWidth="1"/>
+    <col min="2818" max="2818" width="14.42578125" customWidth="1"/>
     <col min="2819" max="2819" width="15" customWidth="1"/>
-    <col min="3069" max="3069" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="3074" max="3074" width="14.44140625" customWidth="1"/>
+    <col min="3069" max="3069" width="20.7109375" customWidth="1"/>
+    <col min="3070" max="3070" width="17.140625" customWidth="1"/>
+    <col min="3071" max="3073" width="16.85546875" customWidth="1"/>
+    <col min="3074" max="3074" width="14.42578125" customWidth="1"/>
     <col min="3075" max="3075" width="15" customWidth="1"/>
-    <col min="3325" max="3325" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="3330" max="3330" width="14.44140625" customWidth="1"/>
+    <col min="3325" max="3325" width="20.7109375" customWidth="1"/>
+    <col min="3326" max="3326" width="17.140625" customWidth="1"/>
+    <col min="3327" max="3329" width="16.85546875" customWidth="1"/>
+    <col min="3330" max="3330" width="14.42578125" customWidth="1"/>
     <col min="3331" max="3331" width="15" customWidth="1"/>
-    <col min="3581" max="3581" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="3586" max="3586" width="14.44140625" customWidth="1"/>
+    <col min="3581" max="3581" width="20.7109375" customWidth="1"/>
+    <col min="3582" max="3582" width="17.140625" customWidth="1"/>
+    <col min="3583" max="3585" width="16.85546875" customWidth="1"/>
+    <col min="3586" max="3586" width="14.42578125" customWidth="1"/>
     <col min="3587" max="3587" width="15" customWidth="1"/>
-    <col min="3837" max="3837" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="3842" max="3842" width="14.44140625" customWidth="1"/>
+    <col min="3837" max="3837" width="20.7109375" customWidth="1"/>
+    <col min="3838" max="3838" width="17.140625" customWidth="1"/>
+    <col min="3839" max="3841" width="16.85546875" customWidth="1"/>
+    <col min="3842" max="3842" width="14.42578125" customWidth="1"/>
     <col min="3843" max="3843" width="15" customWidth="1"/>
-    <col min="4093" max="4093" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4098" max="4098" width="14.44140625" customWidth="1"/>
+    <col min="4093" max="4093" width="20.7109375" customWidth="1"/>
+    <col min="4094" max="4094" width="17.140625" customWidth="1"/>
+    <col min="4095" max="4097" width="16.85546875" customWidth="1"/>
+    <col min="4098" max="4098" width="14.42578125" customWidth="1"/>
     <col min="4099" max="4099" width="15" customWidth="1"/>
-    <col min="4349" max="4349" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4354" max="4354" width="14.44140625" customWidth="1"/>
+    <col min="4349" max="4349" width="20.7109375" customWidth="1"/>
+    <col min="4350" max="4350" width="17.140625" customWidth="1"/>
+    <col min="4351" max="4353" width="16.85546875" customWidth="1"/>
+    <col min="4354" max="4354" width="14.42578125" customWidth="1"/>
     <col min="4355" max="4355" width="15" customWidth="1"/>
-    <col min="4605" max="4605" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4610" max="4610" width="14.44140625" customWidth="1"/>
+    <col min="4605" max="4605" width="20.7109375" customWidth="1"/>
+    <col min="4606" max="4606" width="17.140625" customWidth="1"/>
+    <col min="4607" max="4609" width="16.85546875" customWidth="1"/>
+    <col min="4610" max="4610" width="14.42578125" customWidth="1"/>
     <col min="4611" max="4611" width="15" customWidth="1"/>
-    <col min="4861" max="4861" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4866" max="4866" width="14.44140625" customWidth="1"/>
+    <col min="4861" max="4861" width="20.7109375" customWidth="1"/>
+    <col min="4862" max="4862" width="17.140625" customWidth="1"/>
+    <col min="4863" max="4865" width="16.85546875" customWidth="1"/>
+    <col min="4866" max="4866" width="14.42578125" customWidth="1"/>
     <col min="4867" max="4867" width="15" customWidth="1"/>
-    <col min="5117" max="5117" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5122" max="5122" width="14.44140625" customWidth="1"/>
+    <col min="5117" max="5117" width="20.7109375" customWidth="1"/>
+    <col min="5118" max="5118" width="17.140625" customWidth="1"/>
+    <col min="5119" max="5121" width="16.85546875" customWidth="1"/>
+    <col min="5122" max="5122" width="14.42578125" customWidth="1"/>
     <col min="5123" max="5123" width="15" customWidth="1"/>
-    <col min="5373" max="5373" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5378" max="5378" width="14.44140625" customWidth="1"/>
+    <col min="5373" max="5373" width="20.7109375" customWidth="1"/>
+    <col min="5374" max="5374" width="17.140625" customWidth="1"/>
+    <col min="5375" max="5377" width="16.85546875" customWidth="1"/>
+    <col min="5378" max="5378" width="14.42578125" customWidth="1"/>
     <col min="5379" max="5379" width="15" customWidth="1"/>
-    <col min="5629" max="5629" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5634" max="5634" width="14.44140625" customWidth="1"/>
+    <col min="5629" max="5629" width="20.7109375" customWidth="1"/>
+    <col min="5630" max="5630" width="17.140625" customWidth="1"/>
+    <col min="5631" max="5633" width="16.85546875" customWidth="1"/>
+    <col min="5634" max="5634" width="14.42578125" customWidth="1"/>
     <col min="5635" max="5635" width="15" customWidth="1"/>
-    <col min="5885" max="5885" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5890" max="5890" width="14.44140625" customWidth="1"/>
+    <col min="5885" max="5885" width="20.7109375" customWidth="1"/>
+    <col min="5886" max="5886" width="17.140625" customWidth="1"/>
+    <col min="5887" max="5889" width="16.85546875" customWidth="1"/>
+    <col min="5890" max="5890" width="14.42578125" customWidth="1"/>
     <col min="5891" max="5891" width="15" customWidth="1"/>
-    <col min="6141" max="6141" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6146" max="6146" width="14.44140625" customWidth="1"/>
+    <col min="6141" max="6141" width="20.7109375" customWidth="1"/>
+    <col min="6142" max="6142" width="17.140625" customWidth="1"/>
+    <col min="6143" max="6145" width="16.85546875" customWidth="1"/>
+    <col min="6146" max="6146" width="14.42578125" customWidth="1"/>
     <col min="6147" max="6147" width="15" customWidth="1"/>
-    <col min="6397" max="6397" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6402" max="6402" width="14.44140625" customWidth="1"/>
+    <col min="6397" max="6397" width="20.7109375" customWidth="1"/>
+    <col min="6398" max="6398" width="17.140625" customWidth="1"/>
+    <col min="6399" max="6401" width="16.85546875" customWidth="1"/>
+    <col min="6402" max="6402" width="14.42578125" customWidth="1"/>
     <col min="6403" max="6403" width="15" customWidth="1"/>
-    <col min="6653" max="6653" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6658" max="6658" width="14.44140625" customWidth="1"/>
+    <col min="6653" max="6653" width="20.7109375" customWidth="1"/>
+    <col min="6654" max="6654" width="17.140625" customWidth="1"/>
+    <col min="6655" max="6657" width="16.85546875" customWidth="1"/>
+    <col min="6658" max="6658" width="14.42578125" customWidth="1"/>
     <col min="6659" max="6659" width="15" customWidth="1"/>
-    <col min="6909" max="6909" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6914" max="6914" width="14.44140625" customWidth="1"/>
+    <col min="6909" max="6909" width="20.7109375" customWidth="1"/>
+    <col min="6910" max="6910" width="17.140625" customWidth="1"/>
+    <col min="6911" max="6913" width="16.85546875" customWidth="1"/>
+    <col min="6914" max="6914" width="14.42578125" customWidth="1"/>
     <col min="6915" max="6915" width="15" customWidth="1"/>
-    <col min="7165" max="7165" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="7170" max="7170" width="14.44140625" customWidth="1"/>
+    <col min="7165" max="7165" width="20.7109375" customWidth="1"/>
+    <col min="7166" max="7166" width="17.140625" customWidth="1"/>
+    <col min="7167" max="7169" width="16.85546875" customWidth="1"/>
+    <col min="7170" max="7170" width="14.42578125" customWidth="1"/>
     <col min="7171" max="7171" width="15" customWidth="1"/>
-    <col min="7421" max="7421" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="7426" max="7426" width="14.44140625" customWidth="1"/>
+    <col min="7421" max="7421" width="20.7109375" customWidth="1"/>
+    <col min="7422" max="7422" width="17.140625" customWidth="1"/>
+    <col min="7423" max="7425" width="16.85546875" customWidth="1"/>
+    <col min="7426" max="7426" width="14.42578125" customWidth="1"/>
     <col min="7427" max="7427" width="15" customWidth="1"/>
-    <col min="7677" max="7677" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="7682" max="7682" width="14.44140625" customWidth="1"/>
+    <col min="7677" max="7677" width="20.7109375" customWidth="1"/>
+    <col min="7678" max="7678" width="17.140625" customWidth="1"/>
+    <col min="7679" max="7681" width="16.85546875" customWidth="1"/>
+    <col min="7682" max="7682" width="14.42578125" customWidth="1"/>
     <col min="7683" max="7683" width="15" customWidth="1"/>
-    <col min="7933" max="7933" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="7938" max="7938" width="14.44140625" customWidth="1"/>
+    <col min="7933" max="7933" width="20.7109375" customWidth="1"/>
+    <col min="7934" max="7934" width="17.140625" customWidth="1"/>
+    <col min="7935" max="7937" width="16.85546875" customWidth="1"/>
+    <col min="7938" max="7938" width="14.42578125" customWidth="1"/>
     <col min="7939" max="7939" width="15" customWidth="1"/>
-    <col min="8189" max="8189" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8194" max="8194" width="14.44140625" customWidth="1"/>
+    <col min="8189" max="8189" width="20.7109375" customWidth="1"/>
+    <col min="8190" max="8190" width="17.140625" customWidth="1"/>
+    <col min="8191" max="8193" width="16.85546875" customWidth="1"/>
+    <col min="8194" max="8194" width="14.42578125" customWidth="1"/>
     <col min="8195" max="8195" width="15" customWidth="1"/>
-    <col min="8445" max="8445" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8450" max="8450" width="14.44140625" customWidth="1"/>
+    <col min="8445" max="8445" width="20.7109375" customWidth="1"/>
+    <col min="8446" max="8446" width="17.140625" customWidth="1"/>
+    <col min="8447" max="8449" width="16.85546875" customWidth="1"/>
+    <col min="8450" max="8450" width="14.42578125" customWidth="1"/>
     <col min="8451" max="8451" width="15" customWidth="1"/>
-    <col min="8701" max="8701" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8706" max="8706" width="14.44140625" customWidth="1"/>
+    <col min="8701" max="8701" width="20.7109375" customWidth="1"/>
+    <col min="8702" max="8702" width="17.140625" customWidth="1"/>
+    <col min="8703" max="8705" width="16.85546875" customWidth="1"/>
+    <col min="8706" max="8706" width="14.42578125" customWidth="1"/>
     <col min="8707" max="8707" width="15" customWidth="1"/>
-    <col min="8957" max="8957" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8962" max="8962" width="14.44140625" customWidth="1"/>
+    <col min="8957" max="8957" width="20.7109375" customWidth="1"/>
+    <col min="8958" max="8958" width="17.140625" customWidth="1"/>
+    <col min="8959" max="8961" width="16.85546875" customWidth="1"/>
+    <col min="8962" max="8962" width="14.42578125" customWidth="1"/>
     <col min="8963" max="8963" width="15" customWidth="1"/>
-    <col min="9213" max="9213" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="9218" max="9218" width="14.44140625" customWidth="1"/>
+    <col min="9213" max="9213" width="20.7109375" customWidth="1"/>
+    <col min="9214" max="9214" width="17.140625" customWidth="1"/>
+    <col min="9215" max="9217" width="16.85546875" customWidth="1"/>
+    <col min="9218" max="9218" width="14.42578125" customWidth="1"/>
     <col min="9219" max="9219" width="15" customWidth="1"/>
-    <col min="9469" max="9469" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="9474" max="9474" width="14.44140625" customWidth="1"/>
+    <col min="9469" max="9469" width="20.7109375" customWidth="1"/>
+    <col min="9470" max="9470" width="17.140625" customWidth="1"/>
+    <col min="9471" max="9473" width="16.85546875" customWidth="1"/>
+    <col min="9474" max="9474" width="14.42578125" customWidth="1"/>
     <col min="9475" max="9475" width="15" customWidth="1"/>
-    <col min="9725" max="9725" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="9730" max="9730" width="14.44140625" customWidth="1"/>
+    <col min="9725" max="9725" width="20.7109375" customWidth="1"/>
+    <col min="9726" max="9726" width="17.140625" customWidth="1"/>
+    <col min="9727" max="9729" width="16.85546875" customWidth="1"/>
+    <col min="9730" max="9730" width="14.42578125" customWidth="1"/>
     <col min="9731" max="9731" width="15" customWidth="1"/>
-    <col min="9981" max="9981" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="9986" max="9986" width="14.44140625" customWidth="1"/>
+    <col min="9981" max="9981" width="20.7109375" customWidth="1"/>
+    <col min="9982" max="9982" width="17.140625" customWidth="1"/>
+    <col min="9983" max="9985" width="16.85546875" customWidth="1"/>
+    <col min="9986" max="9986" width="14.42578125" customWidth="1"/>
     <col min="9987" max="9987" width="15" customWidth="1"/>
-    <col min="10237" max="10237" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="10242" max="10242" width="14.44140625" customWidth="1"/>
+    <col min="10237" max="10237" width="20.7109375" customWidth="1"/>
+    <col min="10238" max="10238" width="17.140625" customWidth="1"/>
+    <col min="10239" max="10241" width="16.85546875" customWidth="1"/>
+    <col min="10242" max="10242" width="14.42578125" customWidth="1"/>
     <col min="10243" max="10243" width="15" customWidth="1"/>
-    <col min="10493" max="10493" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="10498" max="10498" width="14.44140625" customWidth="1"/>
+    <col min="10493" max="10493" width="20.7109375" customWidth="1"/>
+    <col min="10494" max="10494" width="17.140625" customWidth="1"/>
+    <col min="10495" max="10497" width="16.85546875" customWidth="1"/>
+    <col min="10498" max="10498" width="14.42578125" customWidth="1"/>
     <col min="10499" max="10499" width="15" customWidth="1"/>
-    <col min="10749" max="10749" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="10754" max="10754" width="14.44140625" customWidth="1"/>
+    <col min="10749" max="10749" width="20.7109375" customWidth="1"/>
+    <col min="10750" max="10750" width="17.140625" customWidth="1"/>
+    <col min="10751" max="10753" width="16.85546875" customWidth="1"/>
+    <col min="10754" max="10754" width="14.42578125" customWidth="1"/>
     <col min="10755" max="10755" width="15" customWidth="1"/>
-    <col min="11005" max="11005" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="11010" max="11010" width="14.44140625" customWidth="1"/>
+    <col min="11005" max="11005" width="20.7109375" customWidth="1"/>
+    <col min="11006" max="11006" width="17.140625" customWidth="1"/>
+    <col min="11007" max="11009" width="16.85546875" customWidth="1"/>
+    <col min="11010" max="11010" width="14.42578125" customWidth="1"/>
     <col min="11011" max="11011" width="15" customWidth="1"/>
-    <col min="11261" max="11261" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="11266" max="11266" width="14.44140625" customWidth="1"/>
+    <col min="11261" max="11261" width="20.7109375" customWidth="1"/>
+    <col min="11262" max="11262" width="17.140625" customWidth="1"/>
+    <col min="11263" max="11265" width="16.85546875" customWidth="1"/>
+    <col min="11266" max="11266" width="14.42578125" customWidth="1"/>
     <col min="11267" max="11267" width="15" customWidth="1"/>
-    <col min="11517" max="11517" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="11522" max="11522" width="14.44140625" customWidth="1"/>
+    <col min="11517" max="11517" width="20.7109375" customWidth="1"/>
+    <col min="11518" max="11518" width="17.140625" customWidth="1"/>
+    <col min="11519" max="11521" width="16.85546875" customWidth="1"/>
+    <col min="11522" max="11522" width="14.42578125" customWidth="1"/>
     <col min="11523" max="11523" width="15" customWidth="1"/>
-    <col min="11773" max="11773" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="11778" max="11778" width="14.44140625" customWidth="1"/>
+    <col min="11773" max="11773" width="20.7109375" customWidth="1"/>
+    <col min="11774" max="11774" width="17.140625" customWidth="1"/>
+    <col min="11775" max="11777" width="16.85546875" customWidth="1"/>
+    <col min="11778" max="11778" width="14.42578125" customWidth="1"/>
     <col min="11779" max="11779" width="15" customWidth="1"/>
-    <col min="12029" max="12029" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="12034" max="12034" width="14.44140625" customWidth="1"/>
+    <col min="12029" max="12029" width="20.7109375" customWidth="1"/>
+    <col min="12030" max="12030" width="17.140625" customWidth="1"/>
+    <col min="12031" max="12033" width="16.85546875" customWidth="1"/>
+    <col min="12034" max="12034" width="14.42578125" customWidth="1"/>
     <col min="12035" max="12035" width="15" customWidth="1"/>
-    <col min="12285" max="12285" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="12290" max="12290" width="14.44140625" customWidth="1"/>
+    <col min="12285" max="12285" width="20.7109375" customWidth="1"/>
+    <col min="12286" max="12286" width="17.140625" customWidth="1"/>
+    <col min="12287" max="12289" width="16.85546875" customWidth="1"/>
+    <col min="12290" max="12290" width="14.42578125" customWidth="1"/>
     <col min="12291" max="12291" width="15" customWidth="1"/>
-    <col min="12541" max="12541" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="12546" max="12546" width="14.44140625" customWidth="1"/>
+    <col min="12541" max="12541" width="20.7109375" customWidth="1"/>
+    <col min="12542" max="12542" width="17.140625" customWidth="1"/>
+    <col min="12543" max="12545" width="16.85546875" customWidth="1"/>
+    <col min="12546" max="12546" width="14.42578125" customWidth="1"/>
     <col min="12547" max="12547" width="15" customWidth="1"/>
-    <col min="12797" max="12797" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="12802" max="12802" width="14.44140625" customWidth="1"/>
+    <col min="12797" max="12797" width="20.7109375" customWidth="1"/>
+    <col min="12798" max="12798" width="17.140625" customWidth="1"/>
+    <col min="12799" max="12801" width="16.85546875" customWidth="1"/>
+    <col min="12802" max="12802" width="14.42578125" customWidth="1"/>
     <col min="12803" max="12803" width="15" customWidth="1"/>
-    <col min="13053" max="13053" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="13058" max="13058" width="14.44140625" customWidth="1"/>
+    <col min="13053" max="13053" width="20.7109375" customWidth="1"/>
+    <col min="13054" max="13054" width="17.140625" customWidth="1"/>
+    <col min="13055" max="13057" width="16.85546875" customWidth="1"/>
+    <col min="13058" max="13058" width="14.42578125" customWidth="1"/>
     <col min="13059" max="13059" width="15" customWidth="1"/>
-    <col min="13309" max="13309" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="13314" max="13314" width="14.44140625" customWidth="1"/>
+    <col min="13309" max="13309" width="20.7109375" customWidth="1"/>
+    <col min="13310" max="13310" width="17.140625" customWidth="1"/>
+    <col min="13311" max="13313" width="16.85546875" customWidth="1"/>
+    <col min="13314" max="13314" width="14.42578125" customWidth="1"/>
     <col min="13315" max="13315" width="15" customWidth="1"/>
-    <col min="13565" max="13565" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="13570" max="13570" width="14.44140625" customWidth="1"/>
+    <col min="13565" max="13565" width="20.7109375" customWidth="1"/>
+    <col min="13566" max="13566" width="17.140625" customWidth="1"/>
+    <col min="13567" max="13569" width="16.85546875" customWidth="1"/>
+    <col min="13570" max="13570" width="14.42578125" customWidth="1"/>
     <col min="13571" max="13571" width="15" customWidth="1"/>
-    <col min="13821" max="13821" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="13826" max="13826" width="14.44140625" customWidth="1"/>
+    <col min="13821" max="13821" width="20.7109375" customWidth="1"/>
+    <col min="13822" max="13822" width="17.140625" customWidth="1"/>
+    <col min="13823" max="13825" width="16.85546875" customWidth="1"/>
+    <col min="13826" max="13826" width="14.42578125" customWidth="1"/>
     <col min="13827" max="13827" width="15" customWidth="1"/>
-    <col min="14077" max="14077" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="14082" max="14082" width="14.44140625" customWidth="1"/>
+    <col min="14077" max="14077" width="20.7109375" customWidth="1"/>
+    <col min="14078" max="14078" width="17.140625" customWidth="1"/>
+    <col min="14079" max="14081" width="16.85546875" customWidth="1"/>
+    <col min="14082" max="14082" width="14.42578125" customWidth="1"/>
     <col min="14083" max="14083" width="15" customWidth="1"/>
-    <col min="14333" max="14333" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="14338" max="14338" width="14.44140625" customWidth="1"/>
+    <col min="14333" max="14333" width="20.7109375" customWidth="1"/>
+    <col min="14334" max="14334" width="17.140625" customWidth="1"/>
+    <col min="14335" max="14337" width="16.85546875" customWidth="1"/>
+    <col min="14338" max="14338" width="14.42578125" customWidth="1"/>
     <col min="14339" max="14339" width="15" customWidth="1"/>
-    <col min="14589" max="14589" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="14594" max="14594" width="14.44140625" customWidth="1"/>
+    <col min="14589" max="14589" width="20.7109375" customWidth="1"/>
+    <col min="14590" max="14590" width="17.140625" customWidth="1"/>
+    <col min="14591" max="14593" width="16.85546875" customWidth="1"/>
+    <col min="14594" max="14594" width="14.42578125" customWidth="1"/>
     <col min="14595" max="14595" width="15" customWidth="1"/>
-    <col min="14845" max="14845" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="14850" max="14850" width="14.44140625" customWidth="1"/>
+    <col min="14845" max="14845" width="20.7109375" customWidth="1"/>
+    <col min="14846" max="14846" width="17.140625" customWidth="1"/>
+    <col min="14847" max="14849" width="16.85546875" customWidth="1"/>
+    <col min="14850" max="14850" width="14.42578125" customWidth="1"/>
     <col min="14851" max="14851" width="15" customWidth="1"/>
-    <col min="15101" max="15101" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="15106" max="15106" width="14.44140625" customWidth="1"/>
+    <col min="15101" max="15101" width="20.7109375" customWidth="1"/>
+    <col min="15102" max="15102" width="17.140625" customWidth="1"/>
+    <col min="15103" max="15105" width="16.85546875" customWidth="1"/>
+    <col min="15106" max="15106" width="14.42578125" customWidth="1"/>
     <col min="15107" max="15107" width="15" customWidth="1"/>
-    <col min="15357" max="15357" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="15362" max="15362" width="14.44140625" customWidth="1"/>
+    <col min="15357" max="15357" width="20.7109375" customWidth="1"/>
+    <col min="15358" max="15358" width="17.140625" customWidth="1"/>
+    <col min="15359" max="15361" width="16.85546875" customWidth="1"/>
+    <col min="15362" max="15362" width="14.42578125" customWidth="1"/>
     <col min="15363" max="15363" width="15" customWidth="1"/>
-    <col min="15613" max="15613" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="15618" max="15618" width="14.44140625" customWidth="1"/>
+    <col min="15613" max="15613" width="20.7109375" customWidth="1"/>
+    <col min="15614" max="15614" width="17.140625" customWidth="1"/>
+    <col min="15615" max="15617" width="16.85546875" customWidth="1"/>
+    <col min="15618" max="15618" width="14.42578125" customWidth="1"/>
     <col min="15619" max="15619" width="15" customWidth="1"/>
-    <col min="15869" max="15869" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="15874" max="15874" width="14.44140625" customWidth="1"/>
+    <col min="15869" max="15869" width="20.7109375" customWidth="1"/>
+    <col min="15870" max="15870" width="17.140625" customWidth="1"/>
+    <col min="15871" max="15873" width="16.85546875" customWidth="1"/>
+    <col min="15874" max="15874" width="14.42578125" customWidth="1"/>
     <col min="15875" max="15875" width="15" customWidth="1"/>
-    <col min="16125" max="16125" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="16130" max="16130" width="14.44140625" customWidth="1"/>
+    <col min="16125" max="16125" width="20.7109375" customWidth="1"/>
+    <col min="16126" max="16126" width="17.140625" customWidth="1"/>
+    <col min="16127" max="16129" width="16.85546875" customWidth="1"/>
+    <col min="16130" max="16130" width="14.42578125" customWidth="1"/>
     <col min="16131" max="16131" width="15" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="22.5" customHeight="1">
       <c r="A1" s="53" t="s">
         <v>66</v>
       </c>
       <c r="B1" s="53"/>
       <c r="C1" s="53"/>
     </row>
     <row r="2" spans="1:5" ht="14.25" customHeight="1">
       <c r="A2" s="48" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="B2" s="48"/>
       <c r="C2" s="48"/>
       <c r="D2" s="31"/>
       <c r="E2" s="31"/>
     </row>
     <row r="3" spans="1:5" ht="14.25" customHeight="1">
       <c r="A3" s="32"/>
       <c r="B3" s="32"/>
       <c r="C3" s="32"/>
       <c r="D3" s="31"/>
       <c r="E3" s="31"/>
     </row>
     <row r="4" spans="1:5" ht="12.75" customHeight="1">
       <c r="A4" s="49"/>
       <c r="B4" s="50" t="s">
         <v>58</v>
       </c>
       <c r="C4" s="51" t="s">
         <v>83</v>
       </c>
       <c r="D4" s="31"/>
       <c r="E4" s="31"/>
     </row>
     <row r="5" spans="1:5" ht="72" customHeight="1">
       <c r="A5" s="49"/>
       <c r="B5" s="50"/>
       <c r="C5" s="52"/>
       <c r="D5" s="31"/>
       <c r="E5" s="31"/>
     </row>
     <row r="6" spans="1:5" ht="18" customHeight="1">
       <c r="A6" s="33" t="s">
         <v>59</v>
       </c>
       <c r="B6" s="37">
-        <v>50024</v>
+        <v>60319</v>
       </c>
       <c r="C6" s="40">
-        <v>110.9</v>
+        <v>109.4</v>
       </c>
       <c r="D6" s="31"/>
       <c r="E6" s="31"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="33" t="s">
         <v>60</v>
       </c>
       <c r="B7" s="38">
-        <v>428</v>
+        <v>521</v>
       </c>
       <c r="C7" s="41">
-        <v>170.5</v>
+        <v>181.5</v>
       </c>
       <c r="D7" s="31"/>
       <c r="E7" s="31"/>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="33" t="s">
         <v>61</v>
       </c>
       <c r="B8" s="38">
-        <v>1274</v>
+        <v>1417</v>
       </c>
       <c r="C8" s="41">
-        <v>116.1</v>
+        <v>111.1</v>
       </c>
       <c r="D8" s="31"/>
       <c r="E8" s="31"/>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="33" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="38">
-        <v>1523</v>
+        <v>1845</v>
       </c>
       <c r="C9" s="41">
-        <v>107.8</v>
+        <v>89.2</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="33" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="38">
-        <v>3391</v>
+        <v>3979</v>
       </c>
       <c r="C10" s="41">
-        <v>90.5</v>
+        <v>95.1</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="33" t="s">
         <v>62</v>
       </c>
       <c r="B11" s="38">
-        <v>890</v>
+        <v>1088</v>
       </c>
       <c r="C11" s="41">
-        <v>101.1</v>
+        <v>87.1</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="33" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="38">
-        <v>897</v>
+        <v>1163</v>
       </c>
       <c r="C12" s="41">
-        <v>89.8</v>
+        <v>88.1</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="33" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="38">
-        <v>1366</v>
+        <v>1681</v>
       </c>
       <c r="C13" s="41">
-        <v>111.3</v>
+        <v>109.4</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="33" t="s">
         <v>63</v>
       </c>
       <c r="B14" s="38">
-        <v>616</v>
+        <v>750</v>
       </c>
       <c r="C14" s="41">
-        <v>93.8</v>
+        <v>100.4</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="33" t="s">
         <v>9</v>
       </c>
       <c r="B15" s="38">
-        <v>815</v>
+        <v>1744</v>
       </c>
       <c r="C15" s="41">
-        <v>125.6</v>
+        <v>134.1</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="33" t="s">
         <v>64</v>
       </c>
       <c r="B16" s="38">
-        <v>1899</v>
+        <v>1981</v>
       </c>
       <c r="C16" s="41">
-        <v>121.3</v>
+        <v>109.4</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="33" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="38">
-        <v>1450</v>
+        <v>1715</v>
       </c>
       <c r="C17" s="41">
-        <v>122.5</v>
+        <v>108.6</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="33" t="s">
         <v>65</v>
       </c>
       <c r="B18" s="38">
-        <v>887</v>
+        <v>1056</v>
       </c>
       <c r="C18" s="41">
-        <v>99.3</v>
+        <v>107.6</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="33" t="s">
         <v>11</v>
       </c>
       <c r="B19" s="38">
-        <v>246</v>
+        <v>324</v>
       </c>
       <c r="C19" s="41">
-        <v>73.2</v>
+        <v>82</v>
       </c>
       <c r="E19" s="31"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="33" t="s">
         <v>12</v>
       </c>
       <c r="B20" s="38">
-        <v>248</v>
+        <v>323</v>
       </c>
       <c r="C20" s="41">
-        <v>93.2</v>
+        <v>92.3</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="33" t="s">
         <v>2</v>
       </c>
       <c r="B21" s="38">
-        <v>1199</v>
+        <v>2353</v>
       </c>
       <c r="C21" s="41">
-        <v>86.6</v>
+        <v>119.7</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="33" t="s">
         <v>3</v>
       </c>
       <c r="B22" s="38">
-        <v>177</v>
+        <v>187</v>
       </c>
       <c r="C22" s="44">
-        <v>110.6</v>
+        <v>90.3</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="33" t="s">
         <v>13</v>
       </c>
       <c r="B23" s="38">
-        <v>565</v>
+        <v>972</v>
       </c>
       <c r="C23" s="41">
-        <v>107.4</v>
+        <v>127.9</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="33" t="s">
         <v>0</v>
       </c>
       <c r="B24" s="38">
-        <v>16490</v>
+        <v>17836</v>
       </c>
       <c r="C24" s="41">
-        <v>111</v>
+        <v>109.2</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="33" t="s">
         <v>4</v>
       </c>
       <c r="B25" s="38">
-        <v>12205</v>
+        <v>14597</v>
       </c>
       <c r="C25" s="41">
-        <v>122.2</v>
+        <v>115.9</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="34" t="s">
         <v>1</v>
       </c>
       <c r="B26" s="35">
-        <v>3458</v>
+        <v>4787</v>
       </c>
       <c r="C26" s="42">
-        <v>113.5</v>
+        <v>113.8</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="36"/>
       <c r="B27" s="36"/>
       <c r="C27" s="39"/>
     </row>
-    <row r="28" spans="1:5" ht="13.8">
+    <row r="28" spans="1:5">
       <c r="A28" s="1"/>
       <c r="B28" s="1"/>
       <c r="C28" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView topLeftCell="A2" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
       <selection activeCell="B18" sqref="B18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="42.33203125" style="21" customWidth="1"/>
-    <col min="2" max="2" width="97.6640625" style="21" customWidth="1"/>
+    <col min="1" max="1" width="42.28515625" style="21" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="21" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="2"/>
       <c r="B1" s="2"/>
     </row>
     <row r="2" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B2" s="4" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A4" s="3" t="s">
         <v>17</v>
@@ -2033,51 +2025,51 @@
       <c r="M13" s="10"/>
     </row>
     <row r="14" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="12" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="13" t="s">
         <v>31</v>
       </c>
       <c r="M14" s="10"/>
     </row>
     <row r="15" spans="1:13" s="5" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="12" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="13" t="s">
         <v>33</v>
       </c>
       <c r="M15" s="10"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B16" s="14" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="M16" s="15"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="3" t="s">
         <v>35</v>
       </c>
       <c r="B17" s="14" t="s">
         <v>86</v>
       </c>
       <c r="M17" s="16"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B18" s="6" t="s">
         <v>37</v>
       </c>
       <c r="M18" s="15"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="3" t="s">
         <v>38</v>
       </c>
@@ -2112,61 +2104,61 @@
       <c r="M23" s="16"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="15"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="16"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="15"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
     <hyperlink ref="B12" r:id="rId4"/>
     <hyperlink ref="B13" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView topLeftCell="A2" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <selection activeCell="B18" sqref="B18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="42.33203125" style="21" customWidth="1"/>
-    <col min="2" max="2" width="97.6640625" style="21" customWidth="1"/>
+    <col min="1" max="1" width="42.28515625" style="21" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="21" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="2"/>
       <c r="B1" s="2"/>
     </row>
     <row r="2" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B2" s="4">
         <v>163213</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A4" s="3" t="s">
         <v>17</v>
@@ -2249,51 +2241,51 @@
       <c r="M13" s="10"/>
     </row>
     <row r="14" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="12" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="13" t="s">
         <v>31</v>
       </c>
       <c r="M14" s="10"/>
     </row>
     <row r="15" spans="1:13" s="5" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="12" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="13" t="s">
         <v>77</v>
       </c>
       <c r="M15" s="10"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B16" s="14" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="M16" s="15"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="3" t="s">
         <v>35</v>
       </c>
       <c r="B17" s="14" t="s">
         <v>86</v>
       </c>
       <c r="M17" s="16"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B18" s="6" t="s">
         <v>37</v>
       </c>
       <c r="M18" s="15"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="3" t="s">
         <v>38</v>
       </c>
@@ -2327,105 +2319,105 @@
     <row r="23" spans="1:13">
       <c r="M23" s="16"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="15"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="16"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="15"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
     <hyperlink ref="B12" r:id="rId4"/>
     <hyperlink ref="B13" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView topLeftCell="A2" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B16" sqref="B16:B17"/>
+    <sheetView tabSelected="1" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
+      <selection activeCell="B33" sqref="B33"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="42.33203125" style="21" customWidth="1"/>
-    <col min="2" max="2" width="97.6640625" style="21" customWidth="1"/>
+    <col min="1" max="1" width="42.28515625" style="21" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="21" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="2"/>
       <c r="B1" s="2"/>
     </row>
     <row r="2" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B2" s="4">
         <v>16321301</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A4" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B4" s="6" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="5" customFormat="1" ht="27" customHeight="1">
       <c r="A5" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="5" customFormat="1" ht="24" customHeight="1">
       <c r="A6" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="4" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="5" customFormat="1" ht="45" customHeight="1">
       <c r="A7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="8" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="5" customFormat="1" ht="24" customHeight="1">
       <c r="A8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="5" customFormat="1" ht="45" customHeight="1">
       <c r="A9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="8" t="s">
         <v>75</v>
       </c>
@@ -2464,60 +2456,60 @@
       <c r="M13" s="10"/>
     </row>
     <row r="14" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="12" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="13" t="s">
         <v>31</v>
       </c>
       <c r="M14" s="10"/>
     </row>
     <row r="15" spans="1:13" s="5" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="12" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="13" t="s">
         <v>81</v>
       </c>
       <c r="M15" s="10"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B16" s="14" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="M16" s="15"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="3" t="s">
         <v>35</v>
       </c>
       <c r="B17" s="14" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="M17" s="16"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B18" s="6" t="s">
         <v>37</v>
       </c>
       <c r="M18" s="15"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="3" t="s">
         <v>38</v>
       </c>
       <c r="B19" s="6" t="s">
         <v>39</v>
       </c>
       <c r="M19" s="16"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="3" t="s">
         <v>40</v>
       </c>
@@ -2543,105 +2535,105 @@
       <c r="M23" s="16"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="15"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="16"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="15"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
     <hyperlink ref="B12" r:id="rId4"/>
     <hyperlink ref="B13" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView topLeftCell="A5" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B16" sqref="B16:B17"/>
+      <selection activeCell="B18" sqref="B18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="42.33203125" style="21" customWidth="1"/>
-    <col min="2" max="2" width="97.6640625" style="21" customWidth="1"/>
+    <col min="1" max="1" width="42.28515625" style="21" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="21" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="2"/>
       <c r="B1" s="2"/>
     </row>
     <row r="2" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B2" s="4">
         <v>163201</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A4" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B4" s="6" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="5" customFormat="1" ht="27" customHeight="1">
       <c r="A5" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="5" customFormat="1" ht="24" customHeight="1">
       <c r="A6" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="4" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="5" customFormat="1" ht="45" customHeight="1">
       <c r="A7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="8" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="5" customFormat="1" ht="24" customHeight="1">
       <c r="A8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="4" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="5" customFormat="1" ht="45" customHeight="1">
       <c r="A9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="8" t="s">
         <v>54</v>
       </c>
@@ -2680,60 +2672,60 @@
       <c r="M13" s="10"/>
     </row>
     <row r="14" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="12" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="13" t="s">
         <v>31</v>
       </c>
       <c r="M14" s="10"/>
     </row>
     <row r="15" spans="1:13" s="5" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="12" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="13" t="s">
         <v>69</v>
       </c>
       <c r="M15" s="10"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B16" s="14" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="M16" s="15"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="3" t="s">
         <v>35</v>
       </c>
       <c r="B17" s="14" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="M17" s="16"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B18" s="6" t="s">
         <v>37</v>
       </c>
       <c r="M18" s="15"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="3" t="s">
         <v>38</v>
       </c>
       <c r="B19" s="6" t="s">
         <v>39</v>
       </c>
       <c r="M19" s="16"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="3" t="s">
         <v>40</v>
       </c>
@@ -2759,105 +2751,105 @@
       <c r="M23" s="16"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="15"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="16"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="15"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
     <hyperlink ref="B12" r:id="rId4"/>
     <hyperlink ref="B13" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView topLeftCell="A2" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B16" sqref="B16:B17"/>
+    <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
+      <selection activeCell="B18" sqref="B18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="42.33203125" style="21" customWidth="1"/>
-    <col min="2" max="2" width="97.6640625" style="21" customWidth="1"/>
+    <col min="1" max="1" width="42.28515625" style="21" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="21" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="2"/>
       <c r="B1" s="2"/>
     </row>
     <row r="2" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B2" s="4">
         <v>163221</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A4" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B4" s="6" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="5" customFormat="1" ht="27" customHeight="1">
       <c r="A5" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="5" customFormat="1" ht="24" customHeight="1">
       <c r="A6" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="4" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="5" customFormat="1" ht="45" customHeight="1">
       <c r="A7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="8" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="5" customFormat="1" ht="24" customHeight="1">
       <c r="A8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="4" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="5" customFormat="1" ht="45" customHeight="1">
       <c r="A9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="8" t="s">
         <v>54</v>
       </c>
@@ -2896,60 +2888,60 @@
       <c r="M13" s="10"/>
     </row>
     <row r="14" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="12" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="13" t="s">
         <v>31</v>
       </c>
       <c r="M14" s="10"/>
     </row>
     <row r="15" spans="1:13" s="5" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="12" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="13" t="s">
         <v>69</v>
       </c>
       <c r="M15" s="10"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B16" s="14" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="M16" s="15"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="3" t="s">
         <v>35</v>
       </c>
       <c r="B17" s="14" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="M17" s="16"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B18" s="6" t="s">
         <v>37</v>
       </c>
       <c r="M18" s="15"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="3" t="s">
         <v>38</v>
       </c>
       <c r="B19" s="6" t="s">
         <v>39</v>
       </c>
       <c r="M19" s="16"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="3" t="s">
         <v>40</v>
       </c>
@@ -2975,251 +2967,251 @@
       <c r="M23" s="16"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="15"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="16"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="15"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
     <hyperlink ref="B12" r:id="rId4"/>
     <hyperlink ref="B13" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A3:C20"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="K30" sqref="K30"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="4.44140625" style="25" customWidth="1"/>
-[...190 lines deleted...]
-    <col min="16131" max="16384" width="9.109375" style="25"/>
+    <col min="1" max="1" width="4.42578125" style="25" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="25" customWidth="1"/>
+    <col min="3" max="256" width="9.140625" style="25"/>
+    <col min="257" max="257" width="4.42578125" style="25" customWidth="1"/>
+    <col min="258" max="258" width="113.5703125" style="25" customWidth="1"/>
+    <col min="259" max="512" width="9.140625" style="25"/>
+    <col min="513" max="513" width="4.42578125" style="25" customWidth="1"/>
+    <col min="514" max="514" width="113.5703125" style="25" customWidth="1"/>
+    <col min="515" max="768" width="9.140625" style="25"/>
+    <col min="769" max="769" width="4.42578125" style="25" customWidth="1"/>
+    <col min="770" max="770" width="113.5703125" style="25" customWidth="1"/>
+    <col min="771" max="1024" width="9.140625" style="25"/>
+    <col min="1025" max="1025" width="4.42578125" style="25" customWidth="1"/>
+    <col min="1026" max="1026" width="113.5703125" style="25" customWidth="1"/>
+    <col min="1027" max="1280" width="9.140625" style="25"/>
+    <col min="1281" max="1281" width="4.42578125" style="25" customWidth="1"/>
+    <col min="1282" max="1282" width="113.5703125" style="25" customWidth="1"/>
+    <col min="1283" max="1536" width="9.140625" style="25"/>
+    <col min="1537" max="1537" width="4.42578125" style="25" customWidth="1"/>
+    <col min="1538" max="1538" width="113.5703125" style="25" customWidth="1"/>
+    <col min="1539" max="1792" width="9.140625" style="25"/>
+    <col min="1793" max="1793" width="4.42578125" style="25" customWidth="1"/>
+    <col min="1794" max="1794" width="113.5703125" style="25" customWidth="1"/>
+    <col min="1795" max="2048" width="9.140625" style="25"/>
+    <col min="2049" max="2049" width="4.42578125" style="25" customWidth="1"/>
+    <col min="2050" max="2050" width="113.5703125" style="25" customWidth="1"/>
+    <col min="2051" max="2304" width="9.140625" style="25"/>
+    <col min="2305" max="2305" width="4.42578125" style="25" customWidth="1"/>
+    <col min="2306" max="2306" width="113.5703125" style="25" customWidth="1"/>
+    <col min="2307" max="2560" width="9.140625" style="25"/>
+    <col min="2561" max="2561" width="4.42578125" style="25" customWidth="1"/>
+    <col min="2562" max="2562" width="113.5703125" style="25" customWidth="1"/>
+    <col min="2563" max="2816" width="9.140625" style="25"/>
+    <col min="2817" max="2817" width="4.42578125" style="25" customWidth="1"/>
+    <col min="2818" max="2818" width="113.5703125" style="25" customWidth="1"/>
+    <col min="2819" max="3072" width="9.140625" style="25"/>
+    <col min="3073" max="3073" width="4.42578125" style="25" customWidth="1"/>
+    <col min="3074" max="3074" width="113.5703125" style="25" customWidth="1"/>
+    <col min="3075" max="3328" width="9.140625" style="25"/>
+    <col min="3329" max="3329" width="4.42578125" style="25" customWidth="1"/>
+    <col min="3330" max="3330" width="113.5703125" style="25" customWidth="1"/>
+    <col min="3331" max="3584" width="9.140625" style="25"/>
+    <col min="3585" max="3585" width="4.42578125" style="25" customWidth="1"/>
+    <col min="3586" max="3586" width="113.5703125" style="25" customWidth="1"/>
+    <col min="3587" max="3840" width="9.140625" style="25"/>
+    <col min="3841" max="3841" width="4.42578125" style="25" customWidth="1"/>
+    <col min="3842" max="3842" width="113.5703125" style="25" customWidth="1"/>
+    <col min="3843" max="4096" width="9.140625" style="25"/>
+    <col min="4097" max="4097" width="4.42578125" style="25" customWidth="1"/>
+    <col min="4098" max="4098" width="113.5703125" style="25" customWidth="1"/>
+    <col min="4099" max="4352" width="9.140625" style="25"/>
+    <col min="4353" max="4353" width="4.42578125" style="25" customWidth="1"/>
+    <col min="4354" max="4354" width="113.5703125" style="25" customWidth="1"/>
+    <col min="4355" max="4608" width="9.140625" style="25"/>
+    <col min="4609" max="4609" width="4.42578125" style="25" customWidth="1"/>
+    <col min="4610" max="4610" width="113.5703125" style="25" customWidth="1"/>
+    <col min="4611" max="4864" width="9.140625" style="25"/>
+    <col min="4865" max="4865" width="4.42578125" style="25" customWidth="1"/>
+    <col min="4866" max="4866" width="113.5703125" style="25" customWidth="1"/>
+    <col min="4867" max="5120" width="9.140625" style="25"/>
+    <col min="5121" max="5121" width="4.42578125" style="25" customWidth="1"/>
+    <col min="5122" max="5122" width="113.5703125" style="25" customWidth="1"/>
+    <col min="5123" max="5376" width="9.140625" style="25"/>
+    <col min="5377" max="5377" width="4.42578125" style="25" customWidth="1"/>
+    <col min="5378" max="5378" width="113.5703125" style="25" customWidth="1"/>
+    <col min="5379" max="5632" width="9.140625" style="25"/>
+    <col min="5633" max="5633" width="4.42578125" style="25" customWidth="1"/>
+    <col min="5634" max="5634" width="113.5703125" style="25" customWidth="1"/>
+    <col min="5635" max="5888" width="9.140625" style="25"/>
+    <col min="5889" max="5889" width="4.42578125" style="25" customWidth="1"/>
+    <col min="5890" max="5890" width="113.5703125" style="25" customWidth="1"/>
+    <col min="5891" max="6144" width="9.140625" style="25"/>
+    <col min="6145" max="6145" width="4.42578125" style="25" customWidth="1"/>
+    <col min="6146" max="6146" width="113.5703125" style="25" customWidth="1"/>
+    <col min="6147" max="6400" width="9.140625" style="25"/>
+    <col min="6401" max="6401" width="4.42578125" style="25" customWidth="1"/>
+    <col min="6402" max="6402" width="113.5703125" style="25" customWidth="1"/>
+    <col min="6403" max="6656" width="9.140625" style="25"/>
+    <col min="6657" max="6657" width="4.42578125" style="25" customWidth="1"/>
+    <col min="6658" max="6658" width="113.5703125" style="25" customWidth="1"/>
+    <col min="6659" max="6912" width="9.140625" style="25"/>
+    <col min="6913" max="6913" width="4.42578125" style="25" customWidth="1"/>
+    <col min="6914" max="6914" width="113.5703125" style="25" customWidth="1"/>
+    <col min="6915" max="7168" width="9.140625" style="25"/>
+    <col min="7169" max="7169" width="4.42578125" style="25" customWidth="1"/>
+    <col min="7170" max="7170" width="113.5703125" style="25" customWidth="1"/>
+    <col min="7171" max="7424" width="9.140625" style="25"/>
+    <col min="7425" max="7425" width="4.42578125" style="25" customWidth="1"/>
+    <col min="7426" max="7426" width="113.5703125" style="25" customWidth="1"/>
+    <col min="7427" max="7680" width="9.140625" style="25"/>
+    <col min="7681" max="7681" width="4.42578125" style="25" customWidth="1"/>
+    <col min="7682" max="7682" width="113.5703125" style="25" customWidth="1"/>
+    <col min="7683" max="7936" width="9.140625" style="25"/>
+    <col min="7937" max="7937" width="4.42578125" style="25" customWidth="1"/>
+    <col min="7938" max="7938" width="113.5703125" style="25" customWidth="1"/>
+    <col min="7939" max="8192" width="9.140625" style="25"/>
+    <col min="8193" max="8193" width="4.42578125" style="25" customWidth="1"/>
+    <col min="8194" max="8194" width="113.5703125" style="25" customWidth="1"/>
+    <col min="8195" max="8448" width="9.140625" style="25"/>
+    <col min="8449" max="8449" width="4.42578125" style="25" customWidth="1"/>
+    <col min="8450" max="8450" width="113.5703125" style="25" customWidth="1"/>
+    <col min="8451" max="8704" width="9.140625" style="25"/>
+    <col min="8705" max="8705" width="4.42578125" style="25" customWidth="1"/>
+    <col min="8706" max="8706" width="113.5703125" style="25" customWidth="1"/>
+    <col min="8707" max="8960" width="9.140625" style="25"/>
+    <col min="8961" max="8961" width="4.42578125" style="25" customWidth="1"/>
+    <col min="8962" max="8962" width="113.5703125" style="25" customWidth="1"/>
+    <col min="8963" max="9216" width="9.140625" style="25"/>
+    <col min="9217" max="9217" width="4.42578125" style="25" customWidth="1"/>
+    <col min="9218" max="9218" width="113.5703125" style="25" customWidth="1"/>
+    <col min="9219" max="9472" width="9.140625" style="25"/>
+    <col min="9473" max="9473" width="4.42578125" style="25" customWidth="1"/>
+    <col min="9474" max="9474" width="113.5703125" style="25" customWidth="1"/>
+    <col min="9475" max="9728" width="9.140625" style="25"/>
+    <col min="9729" max="9729" width="4.42578125" style="25" customWidth="1"/>
+    <col min="9730" max="9730" width="113.5703125" style="25" customWidth="1"/>
+    <col min="9731" max="9984" width="9.140625" style="25"/>
+    <col min="9985" max="9985" width="4.42578125" style="25" customWidth="1"/>
+    <col min="9986" max="9986" width="113.5703125" style="25" customWidth="1"/>
+    <col min="9987" max="10240" width="9.140625" style="25"/>
+    <col min="10241" max="10241" width="4.42578125" style="25" customWidth="1"/>
+    <col min="10242" max="10242" width="113.5703125" style="25" customWidth="1"/>
+    <col min="10243" max="10496" width="9.140625" style="25"/>
+    <col min="10497" max="10497" width="4.42578125" style="25" customWidth="1"/>
+    <col min="10498" max="10498" width="113.5703125" style="25" customWidth="1"/>
+    <col min="10499" max="10752" width="9.140625" style="25"/>
+    <col min="10753" max="10753" width="4.42578125" style="25" customWidth="1"/>
+    <col min="10754" max="10754" width="113.5703125" style="25" customWidth="1"/>
+    <col min="10755" max="11008" width="9.140625" style="25"/>
+    <col min="11009" max="11009" width="4.42578125" style="25" customWidth="1"/>
+    <col min="11010" max="11010" width="113.5703125" style="25" customWidth="1"/>
+    <col min="11011" max="11264" width="9.140625" style="25"/>
+    <col min="11265" max="11265" width="4.42578125" style="25" customWidth="1"/>
+    <col min="11266" max="11266" width="113.5703125" style="25" customWidth="1"/>
+    <col min="11267" max="11520" width="9.140625" style="25"/>
+    <col min="11521" max="11521" width="4.42578125" style="25" customWidth="1"/>
+    <col min="11522" max="11522" width="113.5703125" style="25" customWidth="1"/>
+    <col min="11523" max="11776" width="9.140625" style="25"/>
+    <col min="11777" max="11777" width="4.42578125" style="25" customWidth="1"/>
+    <col min="11778" max="11778" width="113.5703125" style="25" customWidth="1"/>
+    <col min="11779" max="12032" width="9.140625" style="25"/>
+    <col min="12033" max="12033" width="4.42578125" style="25" customWidth="1"/>
+    <col min="12034" max="12034" width="113.5703125" style="25" customWidth="1"/>
+    <col min="12035" max="12288" width="9.140625" style="25"/>
+    <col min="12289" max="12289" width="4.42578125" style="25" customWidth="1"/>
+    <col min="12290" max="12290" width="113.5703125" style="25" customWidth="1"/>
+    <col min="12291" max="12544" width="9.140625" style="25"/>
+    <col min="12545" max="12545" width="4.42578125" style="25" customWidth="1"/>
+    <col min="12546" max="12546" width="113.5703125" style="25" customWidth="1"/>
+    <col min="12547" max="12800" width="9.140625" style="25"/>
+    <col min="12801" max="12801" width="4.42578125" style="25" customWidth="1"/>
+    <col min="12802" max="12802" width="113.5703125" style="25" customWidth="1"/>
+    <col min="12803" max="13056" width="9.140625" style="25"/>
+    <col min="13057" max="13057" width="4.42578125" style="25" customWidth="1"/>
+    <col min="13058" max="13058" width="113.5703125" style="25" customWidth="1"/>
+    <col min="13059" max="13312" width="9.140625" style="25"/>
+    <col min="13313" max="13313" width="4.42578125" style="25" customWidth="1"/>
+    <col min="13314" max="13314" width="113.5703125" style="25" customWidth="1"/>
+    <col min="13315" max="13568" width="9.140625" style="25"/>
+    <col min="13569" max="13569" width="4.42578125" style="25" customWidth="1"/>
+    <col min="13570" max="13570" width="113.5703125" style="25" customWidth="1"/>
+    <col min="13571" max="13824" width="9.140625" style="25"/>
+    <col min="13825" max="13825" width="4.42578125" style="25" customWidth="1"/>
+    <col min="13826" max="13826" width="113.5703125" style="25" customWidth="1"/>
+    <col min="13827" max="14080" width="9.140625" style="25"/>
+    <col min="14081" max="14081" width="4.42578125" style="25" customWidth="1"/>
+    <col min="14082" max="14082" width="113.5703125" style="25" customWidth="1"/>
+    <col min="14083" max="14336" width="9.140625" style="25"/>
+    <col min="14337" max="14337" width="4.42578125" style="25" customWidth="1"/>
+    <col min="14338" max="14338" width="113.5703125" style="25" customWidth="1"/>
+    <col min="14339" max="14592" width="9.140625" style="25"/>
+    <col min="14593" max="14593" width="4.42578125" style="25" customWidth="1"/>
+    <col min="14594" max="14594" width="113.5703125" style="25" customWidth="1"/>
+    <col min="14595" max="14848" width="9.140625" style="25"/>
+    <col min="14849" max="14849" width="4.42578125" style="25" customWidth="1"/>
+    <col min="14850" max="14850" width="113.5703125" style="25" customWidth="1"/>
+    <col min="14851" max="15104" width="9.140625" style="25"/>
+    <col min="15105" max="15105" width="4.42578125" style="25" customWidth="1"/>
+    <col min="15106" max="15106" width="113.5703125" style="25" customWidth="1"/>
+    <col min="15107" max="15360" width="9.140625" style="25"/>
+    <col min="15361" max="15361" width="4.42578125" style="25" customWidth="1"/>
+    <col min="15362" max="15362" width="113.5703125" style="25" customWidth="1"/>
+    <col min="15363" max="15616" width="9.140625" style="25"/>
+    <col min="15617" max="15617" width="4.42578125" style="25" customWidth="1"/>
+    <col min="15618" max="15618" width="113.5703125" style="25" customWidth="1"/>
+    <col min="15619" max="15872" width="9.140625" style="25"/>
+    <col min="15873" max="15873" width="4.42578125" style="25" customWidth="1"/>
+    <col min="15874" max="15874" width="113.5703125" style="25" customWidth="1"/>
+    <col min="15875" max="16128" width="9.140625" style="25"/>
+    <col min="16129" max="16129" width="4.42578125" style="25" customWidth="1"/>
+    <col min="16130" max="16130" width="113.5703125" style="25" customWidth="1"/>
+    <col min="16131" max="16384" width="9.140625" style="25"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:3">
       <c r="A3" s="22"/>
       <c r="B3" s="23" t="s">
         <v>44</v>
       </c>
       <c r="C3" s="24"/>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="22"/>
       <c r="B4" s="23" t="s">
         <v>45</v>
       </c>
       <c r="C4" s="24"/>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="22"/>
       <c r="B5" s="23" t="s">
         <v>46</v>
       </c>
       <c r="C5" s="24"/>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="22"/>
@@ -3240,1473 +3232,1473 @@
       <c r="B8" s="26" t="s">
         <v>49</v>
       </c>
       <c r="C8" s="24"/>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="22"/>
       <c r="B9" s="27"/>
       <c r="C9" s="24"/>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="22"/>
       <c r="B10" s="22"/>
       <c r="C10" s="24"/>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="22"/>
       <c r="B11" s="22"/>
       <c r="C11" s="24"/>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="22"/>
       <c r="B12" s="22"/>
       <c r="C12" s="22"/>
     </row>
-    <row r="13" spans="1:3" ht="13.8">
+    <row r="13" spans="1:3" ht="15">
       <c r="A13" s="45" t="s">
         <v>50</v>
       </c>
       <c r="B13" s="46"/>
       <c r="C13" s="46"/>
     </row>
     <row r="14" spans="1:3">
       <c r="B14" s="28"/>
     </row>
     <row r="15" spans="1:3">
       <c r="B15" s="29"/>
     </row>
     <row r="16" spans="1:3">
       <c r="B16" s="29"/>
     </row>
     <row r="20" spans="2:2">
       <c r="B20" s="30"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A13:C13"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F28"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="D13" sqref="D13"/>
+      <selection activeCell="H10" sqref="H10"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="20.6640625" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="258" max="258" width="14.44140625" customWidth="1"/>
+    <col min="1" max="1" width="20.7109375" customWidth="1"/>
+    <col min="2" max="2" width="18.85546875" customWidth="1"/>
+    <col min="3" max="3" width="17.5703125" customWidth="1"/>
+    <col min="253" max="253" width="20.7109375" customWidth="1"/>
+    <col min="254" max="254" width="17.140625" customWidth="1"/>
+    <col min="255" max="257" width="16.85546875" customWidth="1"/>
+    <col min="258" max="258" width="14.42578125" customWidth="1"/>
     <col min="259" max="259" width="15" customWidth="1"/>
-    <col min="509" max="509" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="514" max="514" width="14.44140625" customWidth="1"/>
+    <col min="509" max="509" width="20.7109375" customWidth="1"/>
+    <col min="510" max="510" width="17.140625" customWidth="1"/>
+    <col min="511" max="513" width="16.85546875" customWidth="1"/>
+    <col min="514" max="514" width="14.42578125" customWidth="1"/>
     <col min="515" max="515" width="15" customWidth="1"/>
-    <col min="765" max="765" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="770" max="770" width="14.44140625" customWidth="1"/>
+    <col min="765" max="765" width="20.7109375" customWidth="1"/>
+    <col min="766" max="766" width="17.140625" customWidth="1"/>
+    <col min="767" max="769" width="16.85546875" customWidth="1"/>
+    <col min="770" max="770" width="14.42578125" customWidth="1"/>
     <col min="771" max="771" width="15" customWidth="1"/>
-    <col min="1021" max="1021" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="1026" max="1026" width="14.44140625" customWidth="1"/>
+    <col min="1021" max="1021" width="20.7109375" customWidth="1"/>
+    <col min="1022" max="1022" width="17.140625" customWidth="1"/>
+    <col min="1023" max="1025" width="16.85546875" customWidth="1"/>
+    <col min="1026" max="1026" width="14.42578125" customWidth="1"/>
     <col min="1027" max="1027" width="15" customWidth="1"/>
-    <col min="1277" max="1277" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="1282" max="1282" width="14.44140625" customWidth="1"/>
+    <col min="1277" max="1277" width="20.7109375" customWidth="1"/>
+    <col min="1278" max="1278" width="17.140625" customWidth="1"/>
+    <col min="1279" max="1281" width="16.85546875" customWidth="1"/>
+    <col min="1282" max="1282" width="14.42578125" customWidth="1"/>
     <col min="1283" max="1283" width="15" customWidth="1"/>
-    <col min="1533" max="1533" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="1538" max="1538" width="14.44140625" customWidth="1"/>
+    <col min="1533" max="1533" width="20.7109375" customWidth="1"/>
+    <col min="1534" max="1534" width="17.140625" customWidth="1"/>
+    <col min="1535" max="1537" width="16.85546875" customWidth="1"/>
+    <col min="1538" max="1538" width="14.42578125" customWidth="1"/>
     <col min="1539" max="1539" width="15" customWidth="1"/>
-    <col min="1789" max="1789" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="1794" max="1794" width="14.44140625" customWidth="1"/>
+    <col min="1789" max="1789" width="20.7109375" customWidth="1"/>
+    <col min="1790" max="1790" width="17.140625" customWidth="1"/>
+    <col min="1791" max="1793" width="16.85546875" customWidth="1"/>
+    <col min="1794" max="1794" width="14.42578125" customWidth="1"/>
     <col min="1795" max="1795" width="15" customWidth="1"/>
-    <col min="2045" max="2045" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="2050" max="2050" width="14.44140625" customWidth="1"/>
+    <col min="2045" max="2045" width="20.7109375" customWidth="1"/>
+    <col min="2046" max="2046" width="17.140625" customWidth="1"/>
+    <col min="2047" max="2049" width="16.85546875" customWidth="1"/>
+    <col min="2050" max="2050" width="14.42578125" customWidth="1"/>
     <col min="2051" max="2051" width="15" customWidth="1"/>
-    <col min="2301" max="2301" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="2306" max="2306" width="14.44140625" customWidth="1"/>
+    <col min="2301" max="2301" width="20.7109375" customWidth="1"/>
+    <col min="2302" max="2302" width="17.140625" customWidth="1"/>
+    <col min="2303" max="2305" width="16.85546875" customWidth="1"/>
+    <col min="2306" max="2306" width="14.42578125" customWidth="1"/>
     <col min="2307" max="2307" width="15" customWidth="1"/>
-    <col min="2557" max="2557" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="2562" max="2562" width="14.44140625" customWidth="1"/>
+    <col min="2557" max="2557" width="20.7109375" customWidth="1"/>
+    <col min="2558" max="2558" width="17.140625" customWidth="1"/>
+    <col min="2559" max="2561" width="16.85546875" customWidth="1"/>
+    <col min="2562" max="2562" width="14.42578125" customWidth="1"/>
     <col min="2563" max="2563" width="15" customWidth="1"/>
-    <col min="2813" max="2813" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="2818" max="2818" width="14.44140625" customWidth="1"/>
+    <col min="2813" max="2813" width="20.7109375" customWidth="1"/>
+    <col min="2814" max="2814" width="17.140625" customWidth="1"/>
+    <col min="2815" max="2817" width="16.85546875" customWidth="1"/>
+    <col min="2818" max="2818" width="14.42578125" customWidth="1"/>
     <col min="2819" max="2819" width="15" customWidth="1"/>
-    <col min="3069" max="3069" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="3074" max="3074" width="14.44140625" customWidth="1"/>
+    <col min="3069" max="3069" width="20.7109375" customWidth="1"/>
+    <col min="3070" max="3070" width="17.140625" customWidth="1"/>
+    <col min="3071" max="3073" width="16.85546875" customWidth="1"/>
+    <col min="3074" max="3074" width="14.42578125" customWidth="1"/>
     <col min="3075" max="3075" width="15" customWidth="1"/>
-    <col min="3325" max="3325" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="3330" max="3330" width="14.44140625" customWidth="1"/>
+    <col min="3325" max="3325" width="20.7109375" customWidth="1"/>
+    <col min="3326" max="3326" width="17.140625" customWidth="1"/>
+    <col min="3327" max="3329" width="16.85546875" customWidth="1"/>
+    <col min="3330" max="3330" width="14.42578125" customWidth="1"/>
     <col min="3331" max="3331" width="15" customWidth="1"/>
-    <col min="3581" max="3581" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="3586" max="3586" width="14.44140625" customWidth="1"/>
+    <col min="3581" max="3581" width="20.7109375" customWidth="1"/>
+    <col min="3582" max="3582" width="17.140625" customWidth="1"/>
+    <col min="3583" max="3585" width="16.85546875" customWidth="1"/>
+    <col min="3586" max="3586" width="14.42578125" customWidth="1"/>
     <col min="3587" max="3587" width="15" customWidth="1"/>
-    <col min="3837" max="3837" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="3842" max="3842" width="14.44140625" customWidth="1"/>
+    <col min="3837" max="3837" width="20.7109375" customWidth="1"/>
+    <col min="3838" max="3838" width="17.140625" customWidth="1"/>
+    <col min="3839" max="3841" width="16.85546875" customWidth="1"/>
+    <col min="3842" max="3842" width="14.42578125" customWidth="1"/>
     <col min="3843" max="3843" width="15" customWidth="1"/>
-    <col min="4093" max="4093" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4098" max="4098" width="14.44140625" customWidth="1"/>
+    <col min="4093" max="4093" width="20.7109375" customWidth="1"/>
+    <col min="4094" max="4094" width="17.140625" customWidth="1"/>
+    <col min="4095" max="4097" width="16.85546875" customWidth="1"/>
+    <col min="4098" max="4098" width="14.42578125" customWidth="1"/>
     <col min="4099" max="4099" width="15" customWidth="1"/>
-    <col min="4349" max="4349" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4354" max="4354" width="14.44140625" customWidth="1"/>
+    <col min="4349" max="4349" width="20.7109375" customWidth="1"/>
+    <col min="4350" max="4350" width="17.140625" customWidth="1"/>
+    <col min="4351" max="4353" width="16.85546875" customWidth="1"/>
+    <col min="4354" max="4354" width="14.42578125" customWidth="1"/>
     <col min="4355" max="4355" width="15" customWidth="1"/>
-    <col min="4605" max="4605" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4610" max="4610" width="14.44140625" customWidth="1"/>
+    <col min="4605" max="4605" width="20.7109375" customWidth="1"/>
+    <col min="4606" max="4606" width="17.140625" customWidth="1"/>
+    <col min="4607" max="4609" width="16.85546875" customWidth="1"/>
+    <col min="4610" max="4610" width="14.42578125" customWidth="1"/>
     <col min="4611" max="4611" width="15" customWidth="1"/>
-    <col min="4861" max="4861" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4866" max="4866" width="14.44140625" customWidth="1"/>
+    <col min="4861" max="4861" width="20.7109375" customWidth="1"/>
+    <col min="4862" max="4862" width="17.140625" customWidth="1"/>
+    <col min="4863" max="4865" width="16.85546875" customWidth="1"/>
+    <col min="4866" max="4866" width="14.42578125" customWidth="1"/>
     <col min="4867" max="4867" width="15" customWidth="1"/>
-    <col min="5117" max="5117" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5122" max="5122" width="14.44140625" customWidth="1"/>
+    <col min="5117" max="5117" width="20.7109375" customWidth="1"/>
+    <col min="5118" max="5118" width="17.140625" customWidth="1"/>
+    <col min="5119" max="5121" width="16.85546875" customWidth="1"/>
+    <col min="5122" max="5122" width="14.42578125" customWidth="1"/>
     <col min="5123" max="5123" width="15" customWidth="1"/>
-    <col min="5373" max="5373" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5378" max="5378" width="14.44140625" customWidth="1"/>
+    <col min="5373" max="5373" width="20.7109375" customWidth="1"/>
+    <col min="5374" max="5374" width="17.140625" customWidth="1"/>
+    <col min="5375" max="5377" width="16.85546875" customWidth="1"/>
+    <col min="5378" max="5378" width="14.42578125" customWidth="1"/>
     <col min="5379" max="5379" width="15" customWidth="1"/>
-    <col min="5629" max="5629" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5634" max="5634" width="14.44140625" customWidth="1"/>
+    <col min="5629" max="5629" width="20.7109375" customWidth="1"/>
+    <col min="5630" max="5630" width="17.140625" customWidth="1"/>
+    <col min="5631" max="5633" width="16.85546875" customWidth="1"/>
+    <col min="5634" max="5634" width="14.42578125" customWidth="1"/>
     <col min="5635" max="5635" width="15" customWidth="1"/>
-    <col min="5885" max="5885" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5890" max="5890" width="14.44140625" customWidth="1"/>
+    <col min="5885" max="5885" width="20.7109375" customWidth="1"/>
+    <col min="5886" max="5886" width="17.140625" customWidth="1"/>
+    <col min="5887" max="5889" width="16.85546875" customWidth="1"/>
+    <col min="5890" max="5890" width="14.42578125" customWidth="1"/>
     <col min="5891" max="5891" width="15" customWidth="1"/>
-    <col min="6141" max="6141" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6146" max="6146" width="14.44140625" customWidth="1"/>
+    <col min="6141" max="6141" width="20.7109375" customWidth="1"/>
+    <col min="6142" max="6142" width="17.140625" customWidth="1"/>
+    <col min="6143" max="6145" width="16.85546875" customWidth="1"/>
+    <col min="6146" max="6146" width="14.42578125" customWidth="1"/>
     <col min="6147" max="6147" width="15" customWidth="1"/>
-    <col min="6397" max="6397" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6402" max="6402" width="14.44140625" customWidth="1"/>
+    <col min="6397" max="6397" width="20.7109375" customWidth="1"/>
+    <col min="6398" max="6398" width="17.140625" customWidth="1"/>
+    <col min="6399" max="6401" width="16.85546875" customWidth="1"/>
+    <col min="6402" max="6402" width="14.42578125" customWidth="1"/>
     <col min="6403" max="6403" width="15" customWidth="1"/>
-    <col min="6653" max="6653" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6658" max="6658" width="14.44140625" customWidth="1"/>
+    <col min="6653" max="6653" width="20.7109375" customWidth="1"/>
+    <col min="6654" max="6654" width="17.140625" customWidth="1"/>
+    <col min="6655" max="6657" width="16.85546875" customWidth="1"/>
+    <col min="6658" max="6658" width="14.42578125" customWidth="1"/>
     <col min="6659" max="6659" width="15" customWidth="1"/>
-    <col min="6909" max="6909" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6914" max="6914" width="14.44140625" customWidth="1"/>
+    <col min="6909" max="6909" width="20.7109375" customWidth="1"/>
+    <col min="6910" max="6910" width="17.140625" customWidth="1"/>
+    <col min="6911" max="6913" width="16.85546875" customWidth="1"/>
+    <col min="6914" max="6914" width="14.42578125" customWidth="1"/>
     <col min="6915" max="6915" width="15" customWidth="1"/>
-    <col min="7165" max="7165" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="7170" max="7170" width="14.44140625" customWidth="1"/>
+    <col min="7165" max="7165" width="20.7109375" customWidth="1"/>
+    <col min="7166" max="7166" width="17.140625" customWidth="1"/>
+    <col min="7167" max="7169" width="16.85546875" customWidth="1"/>
+    <col min="7170" max="7170" width="14.42578125" customWidth="1"/>
     <col min="7171" max="7171" width="15" customWidth="1"/>
-    <col min="7421" max="7421" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="7426" max="7426" width="14.44140625" customWidth="1"/>
+    <col min="7421" max="7421" width="20.7109375" customWidth="1"/>
+    <col min="7422" max="7422" width="17.140625" customWidth="1"/>
+    <col min="7423" max="7425" width="16.85546875" customWidth="1"/>
+    <col min="7426" max="7426" width="14.42578125" customWidth="1"/>
     <col min="7427" max="7427" width="15" customWidth="1"/>
-    <col min="7677" max="7677" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="7682" max="7682" width="14.44140625" customWidth="1"/>
+    <col min="7677" max="7677" width="20.7109375" customWidth="1"/>
+    <col min="7678" max="7678" width="17.140625" customWidth="1"/>
+    <col min="7679" max="7681" width="16.85546875" customWidth="1"/>
+    <col min="7682" max="7682" width="14.42578125" customWidth="1"/>
     <col min="7683" max="7683" width="15" customWidth="1"/>
-    <col min="7933" max="7933" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="7938" max="7938" width="14.44140625" customWidth="1"/>
+    <col min="7933" max="7933" width="20.7109375" customWidth="1"/>
+    <col min="7934" max="7934" width="17.140625" customWidth="1"/>
+    <col min="7935" max="7937" width="16.85546875" customWidth="1"/>
+    <col min="7938" max="7938" width="14.42578125" customWidth="1"/>
     <col min="7939" max="7939" width="15" customWidth="1"/>
-    <col min="8189" max="8189" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8194" max="8194" width="14.44140625" customWidth="1"/>
+    <col min="8189" max="8189" width="20.7109375" customWidth="1"/>
+    <col min="8190" max="8190" width="17.140625" customWidth="1"/>
+    <col min="8191" max="8193" width="16.85546875" customWidth="1"/>
+    <col min="8194" max="8194" width="14.42578125" customWidth="1"/>
     <col min="8195" max="8195" width="15" customWidth="1"/>
-    <col min="8445" max="8445" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8450" max="8450" width="14.44140625" customWidth="1"/>
+    <col min="8445" max="8445" width="20.7109375" customWidth="1"/>
+    <col min="8446" max="8446" width="17.140625" customWidth="1"/>
+    <col min="8447" max="8449" width="16.85546875" customWidth="1"/>
+    <col min="8450" max="8450" width="14.42578125" customWidth="1"/>
     <col min="8451" max="8451" width="15" customWidth="1"/>
-    <col min="8701" max="8701" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8706" max="8706" width="14.44140625" customWidth="1"/>
+    <col min="8701" max="8701" width="20.7109375" customWidth="1"/>
+    <col min="8702" max="8702" width="17.140625" customWidth="1"/>
+    <col min="8703" max="8705" width="16.85546875" customWidth="1"/>
+    <col min="8706" max="8706" width="14.42578125" customWidth="1"/>
     <col min="8707" max="8707" width="15" customWidth="1"/>
-    <col min="8957" max="8957" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8962" max="8962" width="14.44140625" customWidth="1"/>
+    <col min="8957" max="8957" width="20.7109375" customWidth="1"/>
+    <col min="8958" max="8958" width="17.140625" customWidth="1"/>
+    <col min="8959" max="8961" width="16.85546875" customWidth="1"/>
+    <col min="8962" max="8962" width="14.42578125" customWidth="1"/>
     <col min="8963" max="8963" width="15" customWidth="1"/>
-    <col min="9213" max="9213" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="9218" max="9218" width="14.44140625" customWidth="1"/>
+    <col min="9213" max="9213" width="20.7109375" customWidth="1"/>
+    <col min="9214" max="9214" width="17.140625" customWidth="1"/>
+    <col min="9215" max="9217" width="16.85546875" customWidth="1"/>
+    <col min="9218" max="9218" width="14.42578125" customWidth="1"/>
     <col min="9219" max="9219" width="15" customWidth="1"/>
-    <col min="9469" max="9469" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="9474" max="9474" width="14.44140625" customWidth="1"/>
+    <col min="9469" max="9469" width="20.7109375" customWidth="1"/>
+    <col min="9470" max="9470" width="17.140625" customWidth="1"/>
+    <col min="9471" max="9473" width="16.85546875" customWidth="1"/>
+    <col min="9474" max="9474" width="14.42578125" customWidth="1"/>
     <col min="9475" max="9475" width="15" customWidth="1"/>
-    <col min="9725" max="9725" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="9730" max="9730" width="14.44140625" customWidth="1"/>
+    <col min="9725" max="9725" width="20.7109375" customWidth="1"/>
+    <col min="9726" max="9726" width="17.140625" customWidth="1"/>
+    <col min="9727" max="9729" width="16.85546875" customWidth="1"/>
+    <col min="9730" max="9730" width="14.42578125" customWidth="1"/>
     <col min="9731" max="9731" width="15" customWidth="1"/>
-    <col min="9981" max="9981" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="9986" max="9986" width="14.44140625" customWidth="1"/>
+    <col min="9981" max="9981" width="20.7109375" customWidth="1"/>
+    <col min="9982" max="9982" width="17.140625" customWidth="1"/>
+    <col min="9983" max="9985" width="16.85546875" customWidth="1"/>
+    <col min="9986" max="9986" width="14.42578125" customWidth="1"/>
     <col min="9987" max="9987" width="15" customWidth="1"/>
-    <col min="10237" max="10237" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="10242" max="10242" width="14.44140625" customWidth="1"/>
+    <col min="10237" max="10237" width="20.7109375" customWidth="1"/>
+    <col min="10238" max="10238" width="17.140625" customWidth="1"/>
+    <col min="10239" max="10241" width="16.85546875" customWidth="1"/>
+    <col min="10242" max="10242" width="14.42578125" customWidth="1"/>
     <col min="10243" max="10243" width="15" customWidth="1"/>
-    <col min="10493" max="10493" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="10498" max="10498" width="14.44140625" customWidth="1"/>
+    <col min="10493" max="10493" width="20.7109375" customWidth="1"/>
+    <col min="10494" max="10494" width="17.140625" customWidth="1"/>
+    <col min="10495" max="10497" width="16.85546875" customWidth="1"/>
+    <col min="10498" max="10498" width="14.42578125" customWidth="1"/>
     <col min="10499" max="10499" width="15" customWidth="1"/>
-    <col min="10749" max="10749" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="10754" max="10754" width="14.44140625" customWidth="1"/>
+    <col min="10749" max="10749" width="20.7109375" customWidth="1"/>
+    <col min="10750" max="10750" width="17.140625" customWidth="1"/>
+    <col min="10751" max="10753" width="16.85546875" customWidth="1"/>
+    <col min="10754" max="10754" width="14.42578125" customWidth="1"/>
     <col min="10755" max="10755" width="15" customWidth="1"/>
-    <col min="11005" max="11005" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="11010" max="11010" width="14.44140625" customWidth="1"/>
+    <col min="11005" max="11005" width="20.7109375" customWidth="1"/>
+    <col min="11006" max="11006" width="17.140625" customWidth="1"/>
+    <col min="11007" max="11009" width="16.85546875" customWidth="1"/>
+    <col min="11010" max="11010" width="14.42578125" customWidth="1"/>
     <col min="11011" max="11011" width="15" customWidth="1"/>
-    <col min="11261" max="11261" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="11266" max="11266" width="14.44140625" customWidth="1"/>
+    <col min="11261" max="11261" width="20.7109375" customWidth="1"/>
+    <col min="11262" max="11262" width="17.140625" customWidth="1"/>
+    <col min="11263" max="11265" width="16.85546875" customWidth="1"/>
+    <col min="11266" max="11266" width="14.42578125" customWidth="1"/>
     <col min="11267" max="11267" width="15" customWidth="1"/>
-    <col min="11517" max="11517" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="11522" max="11522" width="14.44140625" customWidth="1"/>
+    <col min="11517" max="11517" width="20.7109375" customWidth="1"/>
+    <col min="11518" max="11518" width="17.140625" customWidth="1"/>
+    <col min="11519" max="11521" width="16.85546875" customWidth="1"/>
+    <col min="11522" max="11522" width="14.42578125" customWidth="1"/>
     <col min="11523" max="11523" width="15" customWidth="1"/>
-    <col min="11773" max="11773" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="11778" max="11778" width="14.44140625" customWidth="1"/>
+    <col min="11773" max="11773" width="20.7109375" customWidth="1"/>
+    <col min="11774" max="11774" width="17.140625" customWidth="1"/>
+    <col min="11775" max="11777" width="16.85546875" customWidth="1"/>
+    <col min="11778" max="11778" width="14.42578125" customWidth="1"/>
     <col min="11779" max="11779" width="15" customWidth="1"/>
-    <col min="12029" max="12029" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="12034" max="12034" width="14.44140625" customWidth="1"/>
+    <col min="12029" max="12029" width="20.7109375" customWidth="1"/>
+    <col min="12030" max="12030" width="17.140625" customWidth="1"/>
+    <col min="12031" max="12033" width="16.85546875" customWidth="1"/>
+    <col min="12034" max="12034" width="14.42578125" customWidth="1"/>
     <col min="12035" max="12035" width="15" customWidth="1"/>
-    <col min="12285" max="12285" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="12290" max="12290" width="14.44140625" customWidth="1"/>
+    <col min="12285" max="12285" width="20.7109375" customWidth="1"/>
+    <col min="12286" max="12286" width="17.140625" customWidth="1"/>
+    <col min="12287" max="12289" width="16.85546875" customWidth="1"/>
+    <col min="12290" max="12290" width="14.42578125" customWidth="1"/>
     <col min="12291" max="12291" width="15" customWidth="1"/>
-    <col min="12541" max="12541" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="12546" max="12546" width="14.44140625" customWidth="1"/>
+    <col min="12541" max="12541" width="20.7109375" customWidth="1"/>
+    <col min="12542" max="12542" width="17.140625" customWidth="1"/>
+    <col min="12543" max="12545" width="16.85546875" customWidth="1"/>
+    <col min="12546" max="12546" width="14.42578125" customWidth="1"/>
     <col min="12547" max="12547" width="15" customWidth="1"/>
-    <col min="12797" max="12797" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="12802" max="12802" width="14.44140625" customWidth="1"/>
+    <col min="12797" max="12797" width="20.7109375" customWidth="1"/>
+    <col min="12798" max="12798" width="17.140625" customWidth="1"/>
+    <col min="12799" max="12801" width="16.85546875" customWidth="1"/>
+    <col min="12802" max="12802" width="14.42578125" customWidth="1"/>
     <col min="12803" max="12803" width="15" customWidth="1"/>
-    <col min="13053" max="13053" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="13058" max="13058" width="14.44140625" customWidth="1"/>
+    <col min="13053" max="13053" width="20.7109375" customWidth="1"/>
+    <col min="13054" max="13054" width="17.140625" customWidth="1"/>
+    <col min="13055" max="13057" width="16.85546875" customWidth="1"/>
+    <col min="13058" max="13058" width="14.42578125" customWidth="1"/>
     <col min="13059" max="13059" width="15" customWidth="1"/>
-    <col min="13309" max="13309" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="13314" max="13314" width="14.44140625" customWidth="1"/>
+    <col min="13309" max="13309" width="20.7109375" customWidth="1"/>
+    <col min="13310" max="13310" width="17.140625" customWidth="1"/>
+    <col min="13311" max="13313" width="16.85546875" customWidth="1"/>
+    <col min="13314" max="13314" width="14.42578125" customWidth="1"/>
     <col min="13315" max="13315" width="15" customWidth="1"/>
-    <col min="13565" max="13565" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="13570" max="13570" width="14.44140625" customWidth="1"/>
+    <col min="13565" max="13565" width="20.7109375" customWidth="1"/>
+    <col min="13566" max="13566" width="17.140625" customWidth="1"/>
+    <col min="13567" max="13569" width="16.85546875" customWidth="1"/>
+    <col min="13570" max="13570" width="14.42578125" customWidth="1"/>
     <col min="13571" max="13571" width="15" customWidth="1"/>
-    <col min="13821" max="13821" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="13826" max="13826" width="14.44140625" customWidth="1"/>
+    <col min="13821" max="13821" width="20.7109375" customWidth="1"/>
+    <col min="13822" max="13822" width="17.140625" customWidth="1"/>
+    <col min="13823" max="13825" width="16.85546875" customWidth="1"/>
+    <col min="13826" max="13826" width="14.42578125" customWidth="1"/>
     <col min="13827" max="13827" width="15" customWidth="1"/>
-    <col min="14077" max="14077" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="14082" max="14082" width="14.44140625" customWidth="1"/>
+    <col min="14077" max="14077" width="20.7109375" customWidth="1"/>
+    <col min="14078" max="14078" width="17.140625" customWidth="1"/>
+    <col min="14079" max="14081" width="16.85546875" customWidth="1"/>
+    <col min="14082" max="14082" width="14.42578125" customWidth="1"/>
     <col min="14083" max="14083" width="15" customWidth="1"/>
-    <col min="14333" max="14333" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="14338" max="14338" width="14.44140625" customWidth="1"/>
+    <col min="14333" max="14333" width="20.7109375" customWidth="1"/>
+    <col min="14334" max="14334" width="17.140625" customWidth="1"/>
+    <col min="14335" max="14337" width="16.85546875" customWidth="1"/>
+    <col min="14338" max="14338" width="14.42578125" customWidth="1"/>
     <col min="14339" max="14339" width="15" customWidth="1"/>
-    <col min="14589" max="14589" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="14594" max="14594" width="14.44140625" customWidth="1"/>
+    <col min="14589" max="14589" width="20.7109375" customWidth="1"/>
+    <col min="14590" max="14590" width="17.140625" customWidth="1"/>
+    <col min="14591" max="14593" width="16.85546875" customWidth="1"/>
+    <col min="14594" max="14594" width="14.42578125" customWidth="1"/>
     <col min="14595" max="14595" width="15" customWidth="1"/>
-    <col min="14845" max="14845" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="14850" max="14850" width="14.44140625" customWidth="1"/>
+    <col min="14845" max="14845" width="20.7109375" customWidth="1"/>
+    <col min="14846" max="14846" width="17.140625" customWidth="1"/>
+    <col min="14847" max="14849" width="16.85546875" customWidth="1"/>
+    <col min="14850" max="14850" width="14.42578125" customWidth="1"/>
     <col min="14851" max="14851" width="15" customWidth="1"/>
-    <col min="15101" max="15101" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="15106" max="15106" width="14.44140625" customWidth="1"/>
+    <col min="15101" max="15101" width="20.7109375" customWidth="1"/>
+    <col min="15102" max="15102" width="17.140625" customWidth="1"/>
+    <col min="15103" max="15105" width="16.85546875" customWidth="1"/>
+    <col min="15106" max="15106" width="14.42578125" customWidth="1"/>
     <col min="15107" max="15107" width="15" customWidth="1"/>
-    <col min="15357" max="15357" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="15362" max="15362" width="14.44140625" customWidth="1"/>
+    <col min="15357" max="15357" width="20.7109375" customWidth="1"/>
+    <col min="15358" max="15358" width="17.140625" customWidth="1"/>
+    <col min="15359" max="15361" width="16.85546875" customWidth="1"/>
+    <col min="15362" max="15362" width="14.42578125" customWidth="1"/>
     <col min="15363" max="15363" width="15" customWidth="1"/>
-    <col min="15613" max="15613" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="15618" max="15618" width="14.44140625" customWidth="1"/>
+    <col min="15613" max="15613" width="20.7109375" customWidth="1"/>
+    <col min="15614" max="15614" width="17.140625" customWidth="1"/>
+    <col min="15615" max="15617" width="16.85546875" customWidth="1"/>
+    <col min="15618" max="15618" width="14.42578125" customWidth="1"/>
     <col min="15619" max="15619" width="15" customWidth="1"/>
-    <col min="15869" max="15869" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="15874" max="15874" width="14.44140625" customWidth="1"/>
+    <col min="15869" max="15869" width="20.7109375" customWidth="1"/>
+    <col min="15870" max="15870" width="17.140625" customWidth="1"/>
+    <col min="15871" max="15873" width="16.85546875" customWidth="1"/>
+    <col min="15874" max="15874" width="14.42578125" customWidth="1"/>
     <col min="15875" max="15875" width="15" customWidth="1"/>
-    <col min="16125" max="16125" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="16130" max="16130" width="14.44140625" customWidth="1"/>
+    <col min="16125" max="16125" width="20.7109375" customWidth="1"/>
+    <col min="16126" max="16126" width="17.140625" customWidth="1"/>
+    <col min="16127" max="16129" width="16.85546875" customWidth="1"/>
+    <col min="16130" max="16130" width="14.42578125" customWidth="1"/>
     <col min="16131" max="16131" width="15" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="22.5" customHeight="1">
       <c r="A1" s="47" t="s">
         <v>16</v>
       </c>
       <c r="B1" s="47"/>
       <c r="C1" s="47"/>
     </row>
     <row r="2" spans="1:5" ht="14.25" customHeight="1">
       <c r="A2" s="48" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="B2" s="48"/>
       <c r="C2" s="48"/>
       <c r="D2" s="31"/>
       <c r="E2" s="31"/>
     </row>
     <row r="3" spans="1:5" ht="14.25" customHeight="1">
       <c r="A3" s="32"/>
       <c r="B3" s="32"/>
       <c r="C3" s="32"/>
       <c r="D3" s="31"/>
       <c r="E3" s="31"/>
     </row>
     <row r="4" spans="1:5" ht="12.75" customHeight="1">
       <c r="A4" s="49"/>
       <c r="B4" s="50" t="s">
         <v>57</v>
       </c>
       <c r="C4" s="51" t="s">
         <v>83</v>
       </c>
       <c r="D4" s="31"/>
       <c r="E4" s="31"/>
     </row>
     <row r="5" spans="1:5" ht="72" customHeight="1">
       <c r="A5" s="49"/>
       <c r="B5" s="50"/>
       <c r="C5" s="52"/>
       <c r="D5" s="31"/>
       <c r="E5" s="31"/>
     </row>
     <row r="6" spans="1:5" ht="18" customHeight="1">
       <c r="A6" s="33" t="s">
         <v>59</v>
       </c>
       <c r="B6" s="37">
-        <v>5122121</v>
+        <v>6293358</v>
       </c>
       <c r="C6" s="40">
-        <v>104.9</v>
+        <v>104.5</v>
       </c>
       <c r="D6" s="31"/>
       <c r="E6" s="31"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="33" t="s">
         <v>60</v>
       </c>
       <c r="B7" s="38">
-        <v>42820</v>
+        <v>53996</v>
       </c>
       <c r="C7" s="41">
-        <v>146</v>
+        <v>155.19999999999999</v>
       </c>
       <c r="D7" s="31"/>
       <c r="E7" s="31"/>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="33" t="s">
         <v>61</v>
       </c>
       <c r="B8" s="38">
-        <v>137234</v>
+        <v>160697</v>
       </c>
       <c r="C8" s="41">
-        <v>101.8</v>
+        <v>102.2</v>
       </c>
       <c r="D8" s="31"/>
       <c r="E8" s="31"/>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="33" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="38">
-        <v>275025</v>
+        <v>325072</v>
       </c>
       <c r="C9" s="41">
-        <v>113.3</v>
+        <v>103</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="33" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="38">
-        <v>400769</v>
+        <v>486406</v>
       </c>
       <c r="C10" s="41">
-        <v>104.2</v>
+        <v>105.1</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="33" t="s">
         <v>62</v>
       </c>
       <c r="B11" s="38">
-        <v>132060</v>
+        <v>163597</v>
       </c>
       <c r="C11" s="41">
-        <v>90.3</v>
+        <v>86.4</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="33" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="38">
-        <v>128273</v>
+        <v>168567</v>
       </c>
       <c r="C12" s="41">
-        <v>102.2</v>
+        <v>101.4</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="33" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="38">
-        <v>176341</v>
+        <v>224013</v>
       </c>
       <c r="C13" s="41">
-        <v>101.8</v>
+        <v>100.9</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="33" t="s">
         <v>63</v>
       </c>
       <c r="B14" s="38">
-        <v>81342</v>
+        <v>98390</v>
       </c>
       <c r="C14" s="41">
-        <v>112.9</v>
+        <v>112.7</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="33" t="s">
         <v>9</v>
       </c>
       <c r="B15" s="38">
-        <v>79775</v>
+        <v>166917</v>
       </c>
       <c r="C15" s="41">
-        <v>105.9</v>
+        <v>118.1</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="33" t="s">
         <v>64</v>
       </c>
       <c r="B16" s="38">
-        <v>156487</v>
+        <v>165307</v>
       </c>
       <c r="C16" s="41">
-        <v>100.1</v>
+        <v>92.1</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="33" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="38">
-        <v>190658</v>
+        <v>249736</v>
       </c>
       <c r="C17" s="41">
-        <v>101.8</v>
+        <v>101</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="33" t="s">
         <v>65</v>
       </c>
       <c r="B18" s="38">
-        <v>128517</v>
+        <v>159223</v>
       </c>
       <c r="C18" s="41">
-        <v>104.2</v>
+        <v>117.2</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="33" t="s">
         <v>11</v>
       </c>
       <c r="B19" s="38">
-        <v>70301</v>
+        <v>105480</v>
       </c>
       <c r="C19" s="41">
-        <v>101.7</v>
+        <v>106.2</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="33" t="s">
         <v>12</v>
       </c>
       <c r="B20" s="38">
-        <v>46320</v>
+        <v>53927</v>
       </c>
       <c r="C20" s="41">
-        <v>105.3</v>
+        <v>94.7</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="33" t="s">
         <v>2</v>
       </c>
       <c r="B21" s="38">
-        <v>238876</v>
+        <v>353803</v>
       </c>
       <c r="C21" s="41">
-        <v>105.6</v>
+        <v>115.6</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="33" t="s">
         <v>3</v>
       </c>
       <c r="B22" s="38">
-        <v>18820</v>
+        <v>20651</v>
       </c>
       <c r="C22" s="41">
-        <v>108.7</v>
+        <v>91.4</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="33" t="s">
         <v>13</v>
       </c>
       <c r="B23" s="38">
-        <v>72187</v>
+        <v>117833</v>
       </c>
       <c r="C23" s="41">
-        <v>102.4</v>
+        <v>101.2</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="33" t="s">
         <v>0</v>
       </c>
       <c r="B24" s="38">
-        <v>1413173</v>
+        <v>1564062</v>
       </c>
       <c r="C24" s="41">
-        <v>103.5</v>
+        <v>103.9</v>
       </c>
       <c r="F24" s="31"/>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="33" t="s">
         <v>4</v>
       </c>
       <c r="B25" s="38">
-        <v>977831</v>
+        <v>1179120</v>
       </c>
       <c r="C25" s="41">
-        <v>106.8</v>
+        <v>103.5</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="34" t="s">
         <v>1</v>
       </c>
       <c r="B26" s="35">
-        <v>355312</v>
+        <v>476561</v>
       </c>
       <c r="C26" s="42">
-        <v>110</v>
+        <v>109.3</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="36"/>
       <c r="B27" s="36"/>
       <c r="C27" s="43"/>
     </row>
-    <row r="28" spans="1:6" ht="13.8">
+    <row r="28" spans="1:6">
       <c r="A28" s="1"/>
       <c r="B28" s="1"/>
       <c r="C28" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:E28"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B6" sqref="B6:C26"/>
+      <selection activeCell="I26" sqref="I26"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="20.6640625" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="258" max="258" width="14.44140625" customWidth="1"/>
+    <col min="1" max="1" width="20.7109375" customWidth="1"/>
+    <col min="2" max="2" width="17.140625" customWidth="1"/>
+    <col min="3" max="3" width="16.85546875" customWidth="1"/>
+    <col min="253" max="253" width="20.7109375" customWidth="1"/>
+    <col min="254" max="254" width="17.140625" customWidth="1"/>
+    <col min="255" max="257" width="16.85546875" customWidth="1"/>
+    <col min="258" max="258" width="14.42578125" customWidth="1"/>
     <col min="259" max="259" width="15" customWidth="1"/>
-    <col min="509" max="509" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="514" max="514" width="14.44140625" customWidth="1"/>
+    <col min="509" max="509" width="20.7109375" customWidth="1"/>
+    <col min="510" max="510" width="17.140625" customWidth="1"/>
+    <col min="511" max="513" width="16.85546875" customWidth="1"/>
+    <col min="514" max="514" width="14.42578125" customWidth="1"/>
     <col min="515" max="515" width="15" customWidth="1"/>
-    <col min="765" max="765" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="770" max="770" width="14.44140625" customWidth="1"/>
+    <col min="765" max="765" width="20.7109375" customWidth="1"/>
+    <col min="766" max="766" width="17.140625" customWidth="1"/>
+    <col min="767" max="769" width="16.85546875" customWidth="1"/>
+    <col min="770" max="770" width="14.42578125" customWidth="1"/>
     <col min="771" max="771" width="15" customWidth="1"/>
-    <col min="1021" max="1021" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="1026" max="1026" width="14.44140625" customWidth="1"/>
+    <col min="1021" max="1021" width="20.7109375" customWidth="1"/>
+    <col min="1022" max="1022" width="17.140625" customWidth="1"/>
+    <col min="1023" max="1025" width="16.85546875" customWidth="1"/>
+    <col min="1026" max="1026" width="14.42578125" customWidth="1"/>
     <col min="1027" max="1027" width="15" customWidth="1"/>
-    <col min="1277" max="1277" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="1282" max="1282" width="14.44140625" customWidth="1"/>
+    <col min="1277" max="1277" width="20.7109375" customWidth="1"/>
+    <col min="1278" max="1278" width="17.140625" customWidth="1"/>
+    <col min="1279" max="1281" width="16.85546875" customWidth="1"/>
+    <col min="1282" max="1282" width="14.42578125" customWidth="1"/>
     <col min="1283" max="1283" width="15" customWidth="1"/>
-    <col min="1533" max="1533" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="1538" max="1538" width="14.44140625" customWidth="1"/>
+    <col min="1533" max="1533" width="20.7109375" customWidth="1"/>
+    <col min="1534" max="1534" width="17.140625" customWidth="1"/>
+    <col min="1535" max="1537" width="16.85546875" customWidth="1"/>
+    <col min="1538" max="1538" width="14.42578125" customWidth="1"/>
     <col min="1539" max="1539" width="15" customWidth="1"/>
-    <col min="1789" max="1789" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="1794" max="1794" width="14.44140625" customWidth="1"/>
+    <col min="1789" max="1789" width="20.7109375" customWidth="1"/>
+    <col min="1790" max="1790" width="17.140625" customWidth="1"/>
+    <col min="1791" max="1793" width="16.85546875" customWidth="1"/>
+    <col min="1794" max="1794" width="14.42578125" customWidth="1"/>
     <col min="1795" max="1795" width="15" customWidth="1"/>
-    <col min="2045" max="2045" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="2050" max="2050" width="14.44140625" customWidth="1"/>
+    <col min="2045" max="2045" width="20.7109375" customWidth="1"/>
+    <col min="2046" max="2046" width="17.140625" customWidth="1"/>
+    <col min="2047" max="2049" width="16.85546875" customWidth="1"/>
+    <col min="2050" max="2050" width="14.42578125" customWidth="1"/>
     <col min="2051" max="2051" width="15" customWidth="1"/>
-    <col min="2301" max="2301" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="2306" max="2306" width="14.44140625" customWidth="1"/>
+    <col min="2301" max="2301" width="20.7109375" customWidth="1"/>
+    <col min="2302" max="2302" width="17.140625" customWidth="1"/>
+    <col min="2303" max="2305" width="16.85546875" customWidth="1"/>
+    <col min="2306" max="2306" width="14.42578125" customWidth="1"/>
     <col min="2307" max="2307" width="15" customWidth="1"/>
-    <col min="2557" max="2557" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="2562" max="2562" width="14.44140625" customWidth="1"/>
+    <col min="2557" max="2557" width="20.7109375" customWidth="1"/>
+    <col min="2558" max="2558" width="17.140625" customWidth="1"/>
+    <col min="2559" max="2561" width="16.85546875" customWidth="1"/>
+    <col min="2562" max="2562" width="14.42578125" customWidth="1"/>
     <col min="2563" max="2563" width="15" customWidth="1"/>
-    <col min="2813" max="2813" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="2818" max="2818" width="14.44140625" customWidth="1"/>
+    <col min="2813" max="2813" width="20.7109375" customWidth="1"/>
+    <col min="2814" max="2814" width="17.140625" customWidth="1"/>
+    <col min="2815" max="2817" width="16.85546875" customWidth="1"/>
+    <col min="2818" max="2818" width="14.42578125" customWidth="1"/>
     <col min="2819" max="2819" width="15" customWidth="1"/>
-    <col min="3069" max="3069" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="3074" max="3074" width="14.44140625" customWidth="1"/>
+    <col min="3069" max="3069" width="20.7109375" customWidth="1"/>
+    <col min="3070" max="3070" width="17.140625" customWidth="1"/>
+    <col min="3071" max="3073" width="16.85546875" customWidth="1"/>
+    <col min="3074" max="3074" width="14.42578125" customWidth="1"/>
     <col min="3075" max="3075" width="15" customWidth="1"/>
-    <col min="3325" max="3325" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="3330" max="3330" width="14.44140625" customWidth="1"/>
+    <col min="3325" max="3325" width="20.7109375" customWidth="1"/>
+    <col min="3326" max="3326" width="17.140625" customWidth="1"/>
+    <col min="3327" max="3329" width="16.85546875" customWidth="1"/>
+    <col min="3330" max="3330" width="14.42578125" customWidth="1"/>
     <col min="3331" max="3331" width="15" customWidth="1"/>
-    <col min="3581" max="3581" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="3586" max="3586" width="14.44140625" customWidth="1"/>
+    <col min="3581" max="3581" width="20.7109375" customWidth="1"/>
+    <col min="3582" max="3582" width="17.140625" customWidth="1"/>
+    <col min="3583" max="3585" width="16.85546875" customWidth="1"/>
+    <col min="3586" max="3586" width="14.42578125" customWidth="1"/>
     <col min="3587" max="3587" width="15" customWidth="1"/>
-    <col min="3837" max="3837" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="3842" max="3842" width="14.44140625" customWidth="1"/>
+    <col min="3837" max="3837" width="20.7109375" customWidth="1"/>
+    <col min="3838" max="3838" width="17.140625" customWidth="1"/>
+    <col min="3839" max="3841" width="16.85546875" customWidth="1"/>
+    <col min="3842" max="3842" width="14.42578125" customWidth="1"/>
     <col min="3843" max="3843" width="15" customWidth="1"/>
-    <col min="4093" max="4093" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4098" max="4098" width="14.44140625" customWidth="1"/>
+    <col min="4093" max="4093" width="20.7109375" customWidth="1"/>
+    <col min="4094" max="4094" width="17.140625" customWidth="1"/>
+    <col min="4095" max="4097" width="16.85546875" customWidth="1"/>
+    <col min="4098" max="4098" width="14.42578125" customWidth="1"/>
     <col min="4099" max="4099" width="15" customWidth="1"/>
-    <col min="4349" max="4349" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4354" max="4354" width="14.44140625" customWidth="1"/>
+    <col min="4349" max="4349" width="20.7109375" customWidth="1"/>
+    <col min="4350" max="4350" width="17.140625" customWidth="1"/>
+    <col min="4351" max="4353" width="16.85546875" customWidth="1"/>
+    <col min="4354" max="4354" width="14.42578125" customWidth="1"/>
     <col min="4355" max="4355" width="15" customWidth="1"/>
-    <col min="4605" max="4605" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4610" max="4610" width="14.44140625" customWidth="1"/>
+    <col min="4605" max="4605" width="20.7109375" customWidth="1"/>
+    <col min="4606" max="4606" width="17.140625" customWidth="1"/>
+    <col min="4607" max="4609" width="16.85546875" customWidth="1"/>
+    <col min="4610" max="4610" width="14.42578125" customWidth="1"/>
     <col min="4611" max="4611" width="15" customWidth="1"/>
-    <col min="4861" max="4861" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4866" max="4866" width="14.44140625" customWidth="1"/>
+    <col min="4861" max="4861" width="20.7109375" customWidth="1"/>
+    <col min="4862" max="4862" width="17.140625" customWidth="1"/>
+    <col min="4863" max="4865" width="16.85546875" customWidth="1"/>
+    <col min="4866" max="4866" width="14.42578125" customWidth="1"/>
     <col min="4867" max="4867" width="15" customWidth="1"/>
-    <col min="5117" max="5117" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5122" max="5122" width="14.44140625" customWidth="1"/>
+    <col min="5117" max="5117" width="20.7109375" customWidth="1"/>
+    <col min="5118" max="5118" width="17.140625" customWidth="1"/>
+    <col min="5119" max="5121" width="16.85546875" customWidth="1"/>
+    <col min="5122" max="5122" width="14.42578125" customWidth="1"/>
     <col min="5123" max="5123" width="15" customWidth="1"/>
-    <col min="5373" max="5373" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5378" max="5378" width="14.44140625" customWidth="1"/>
+    <col min="5373" max="5373" width="20.7109375" customWidth="1"/>
+    <col min="5374" max="5374" width="17.140625" customWidth="1"/>
+    <col min="5375" max="5377" width="16.85546875" customWidth="1"/>
+    <col min="5378" max="5378" width="14.42578125" customWidth="1"/>
     <col min="5379" max="5379" width="15" customWidth="1"/>
-    <col min="5629" max="5629" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5634" max="5634" width="14.44140625" customWidth="1"/>
+    <col min="5629" max="5629" width="20.7109375" customWidth="1"/>
+    <col min="5630" max="5630" width="17.140625" customWidth="1"/>
+    <col min="5631" max="5633" width="16.85546875" customWidth="1"/>
+    <col min="5634" max="5634" width="14.42578125" customWidth="1"/>
     <col min="5635" max="5635" width="15" customWidth="1"/>
-    <col min="5885" max="5885" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5890" max="5890" width="14.44140625" customWidth="1"/>
+    <col min="5885" max="5885" width="20.7109375" customWidth="1"/>
+    <col min="5886" max="5886" width="17.140625" customWidth="1"/>
+    <col min="5887" max="5889" width="16.85546875" customWidth="1"/>
+    <col min="5890" max="5890" width="14.42578125" customWidth="1"/>
     <col min="5891" max="5891" width="15" customWidth="1"/>
-    <col min="6141" max="6141" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6146" max="6146" width="14.44140625" customWidth="1"/>
+    <col min="6141" max="6141" width="20.7109375" customWidth="1"/>
+    <col min="6142" max="6142" width="17.140625" customWidth="1"/>
+    <col min="6143" max="6145" width="16.85546875" customWidth="1"/>
+    <col min="6146" max="6146" width="14.42578125" customWidth="1"/>
     <col min="6147" max="6147" width="15" customWidth="1"/>
-    <col min="6397" max="6397" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6402" max="6402" width="14.44140625" customWidth="1"/>
+    <col min="6397" max="6397" width="20.7109375" customWidth="1"/>
+    <col min="6398" max="6398" width="17.140625" customWidth="1"/>
+    <col min="6399" max="6401" width="16.85546875" customWidth="1"/>
+    <col min="6402" max="6402" width="14.42578125" customWidth="1"/>
     <col min="6403" max="6403" width="15" customWidth="1"/>
-    <col min="6653" max="6653" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6658" max="6658" width="14.44140625" customWidth="1"/>
+    <col min="6653" max="6653" width="20.7109375" customWidth="1"/>
+    <col min="6654" max="6654" width="17.140625" customWidth="1"/>
+    <col min="6655" max="6657" width="16.85546875" customWidth="1"/>
+    <col min="6658" max="6658" width="14.42578125" customWidth="1"/>
     <col min="6659" max="6659" width="15" customWidth="1"/>
-    <col min="6909" max="6909" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6914" max="6914" width="14.44140625" customWidth="1"/>
+    <col min="6909" max="6909" width="20.7109375" customWidth="1"/>
+    <col min="6910" max="6910" width="17.140625" customWidth="1"/>
+    <col min="6911" max="6913" width="16.85546875" customWidth="1"/>
+    <col min="6914" max="6914" width="14.42578125" customWidth="1"/>
     <col min="6915" max="6915" width="15" customWidth="1"/>
-    <col min="7165" max="7165" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="7170" max="7170" width="14.44140625" customWidth="1"/>
+    <col min="7165" max="7165" width="20.7109375" customWidth="1"/>
+    <col min="7166" max="7166" width="17.140625" customWidth="1"/>
+    <col min="7167" max="7169" width="16.85546875" customWidth="1"/>
+    <col min="7170" max="7170" width="14.42578125" customWidth="1"/>
     <col min="7171" max="7171" width="15" customWidth="1"/>
-    <col min="7421" max="7421" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="7426" max="7426" width="14.44140625" customWidth="1"/>
+    <col min="7421" max="7421" width="20.7109375" customWidth="1"/>
+    <col min="7422" max="7422" width="17.140625" customWidth="1"/>
+    <col min="7423" max="7425" width="16.85546875" customWidth="1"/>
+    <col min="7426" max="7426" width="14.42578125" customWidth="1"/>
     <col min="7427" max="7427" width="15" customWidth="1"/>
-    <col min="7677" max="7677" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="7682" max="7682" width="14.44140625" customWidth="1"/>
+    <col min="7677" max="7677" width="20.7109375" customWidth="1"/>
+    <col min="7678" max="7678" width="17.140625" customWidth="1"/>
+    <col min="7679" max="7681" width="16.85546875" customWidth="1"/>
+    <col min="7682" max="7682" width="14.42578125" customWidth="1"/>
     <col min="7683" max="7683" width="15" customWidth="1"/>
-    <col min="7933" max="7933" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="7938" max="7938" width="14.44140625" customWidth="1"/>
+    <col min="7933" max="7933" width="20.7109375" customWidth="1"/>
+    <col min="7934" max="7934" width="17.140625" customWidth="1"/>
+    <col min="7935" max="7937" width="16.85546875" customWidth="1"/>
+    <col min="7938" max="7938" width="14.42578125" customWidth="1"/>
     <col min="7939" max="7939" width="15" customWidth="1"/>
-    <col min="8189" max="8189" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8194" max="8194" width="14.44140625" customWidth="1"/>
+    <col min="8189" max="8189" width="20.7109375" customWidth="1"/>
+    <col min="8190" max="8190" width="17.140625" customWidth="1"/>
+    <col min="8191" max="8193" width="16.85546875" customWidth="1"/>
+    <col min="8194" max="8194" width="14.42578125" customWidth="1"/>
     <col min="8195" max="8195" width="15" customWidth="1"/>
-    <col min="8445" max="8445" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8450" max="8450" width="14.44140625" customWidth="1"/>
+    <col min="8445" max="8445" width="20.7109375" customWidth="1"/>
+    <col min="8446" max="8446" width="17.140625" customWidth="1"/>
+    <col min="8447" max="8449" width="16.85546875" customWidth="1"/>
+    <col min="8450" max="8450" width="14.42578125" customWidth="1"/>
     <col min="8451" max="8451" width="15" customWidth="1"/>
-    <col min="8701" max="8701" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8706" max="8706" width="14.44140625" customWidth="1"/>
+    <col min="8701" max="8701" width="20.7109375" customWidth="1"/>
+    <col min="8702" max="8702" width="17.140625" customWidth="1"/>
+    <col min="8703" max="8705" width="16.85546875" customWidth="1"/>
+    <col min="8706" max="8706" width="14.42578125" customWidth="1"/>
     <col min="8707" max="8707" width="15" customWidth="1"/>
-    <col min="8957" max="8957" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8962" max="8962" width="14.44140625" customWidth="1"/>
+    <col min="8957" max="8957" width="20.7109375" customWidth="1"/>
+    <col min="8958" max="8958" width="17.140625" customWidth="1"/>
+    <col min="8959" max="8961" width="16.85546875" customWidth="1"/>
+    <col min="8962" max="8962" width="14.42578125" customWidth="1"/>
     <col min="8963" max="8963" width="15" customWidth="1"/>
-    <col min="9213" max="9213" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="9218" max="9218" width="14.44140625" customWidth="1"/>
+    <col min="9213" max="9213" width="20.7109375" customWidth="1"/>
+    <col min="9214" max="9214" width="17.140625" customWidth="1"/>
+    <col min="9215" max="9217" width="16.85546875" customWidth="1"/>
+    <col min="9218" max="9218" width="14.42578125" customWidth="1"/>
     <col min="9219" max="9219" width="15" customWidth="1"/>
-    <col min="9469" max="9469" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="9474" max="9474" width="14.44140625" customWidth="1"/>
+    <col min="9469" max="9469" width="20.7109375" customWidth="1"/>
+    <col min="9470" max="9470" width="17.140625" customWidth="1"/>
+    <col min="9471" max="9473" width="16.85546875" customWidth="1"/>
+    <col min="9474" max="9474" width="14.42578125" customWidth="1"/>
     <col min="9475" max="9475" width="15" customWidth="1"/>
-    <col min="9725" max="9725" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="9730" max="9730" width="14.44140625" customWidth="1"/>
+    <col min="9725" max="9725" width="20.7109375" customWidth="1"/>
+    <col min="9726" max="9726" width="17.140625" customWidth="1"/>
+    <col min="9727" max="9729" width="16.85546875" customWidth="1"/>
+    <col min="9730" max="9730" width="14.42578125" customWidth="1"/>
     <col min="9731" max="9731" width="15" customWidth="1"/>
-    <col min="9981" max="9981" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="9986" max="9986" width="14.44140625" customWidth="1"/>
+    <col min="9981" max="9981" width="20.7109375" customWidth="1"/>
+    <col min="9982" max="9982" width="17.140625" customWidth="1"/>
+    <col min="9983" max="9985" width="16.85546875" customWidth="1"/>
+    <col min="9986" max="9986" width="14.42578125" customWidth="1"/>
     <col min="9987" max="9987" width="15" customWidth="1"/>
-    <col min="10237" max="10237" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="10242" max="10242" width="14.44140625" customWidth="1"/>
+    <col min="10237" max="10237" width="20.7109375" customWidth="1"/>
+    <col min="10238" max="10238" width="17.140625" customWidth="1"/>
+    <col min="10239" max="10241" width="16.85546875" customWidth="1"/>
+    <col min="10242" max="10242" width="14.42578125" customWidth="1"/>
     <col min="10243" max="10243" width="15" customWidth="1"/>
-    <col min="10493" max="10493" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="10498" max="10498" width="14.44140625" customWidth="1"/>
+    <col min="10493" max="10493" width="20.7109375" customWidth="1"/>
+    <col min="10494" max="10494" width="17.140625" customWidth="1"/>
+    <col min="10495" max="10497" width="16.85546875" customWidth="1"/>
+    <col min="10498" max="10498" width="14.42578125" customWidth="1"/>
     <col min="10499" max="10499" width="15" customWidth="1"/>
-    <col min="10749" max="10749" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="10754" max="10754" width="14.44140625" customWidth="1"/>
+    <col min="10749" max="10749" width="20.7109375" customWidth="1"/>
+    <col min="10750" max="10750" width="17.140625" customWidth="1"/>
+    <col min="10751" max="10753" width="16.85546875" customWidth="1"/>
+    <col min="10754" max="10754" width="14.42578125" customWidth="1"/>
     <col min="10755" max="10755" width="15" customWidth="1"/>
-    <col min="11005" max="11005" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="11010" max="11010" width="14.44140625" customWidth="1"/>
+    <col min="11005" max="11005" width="20.7109375" customWidth="1"/>
+    <col min="11006" max="11006" width="17.140625" customWidth="1"/>
+    <col min="11007" max="11009" width="16.85546875" customWidth="1"/>
+    <col min="11010" max="11010" width="14.42578125" customWidth="1"/>
     <col min="11011" max="11011" width="15" customWidth="1"/>
-    <col min="11261" max="11261" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="11266" max="11266" width="14.44140625" customWidth="1"/>
+    <col min="11261" max="11261" width="20.7109375" customWidth="1"/>
+    <col min="11262" max="11262" width="17.140625" customWidth="1"/>
+    <col min="11263" max="11265" width="16.85546875" customWidth="1"/>
+    <col min="11266" max="11266" width="14.42578125" customWidth="1"/>
     <col min="11267" max="11267" width="15" customWidth="1"/>
-    <col min="11517" max="11517" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="11522" max="11522" width="14.44140625" customWidth="1"/>
+    <col min="11517" max="11517" width="20.7109375" customWidth="1"/>
+    <col min="11518" max="11518" width="17.140625" customWidth="1"/>
+    <col min="11519" max="11521" width="16.85546875" customWidth="1"/>
+    <col min="11522" max="11522" width="14.42578125" customWidth="1"/>
     <col min="11523" max="11523" width="15" customWidth="1"/>
-    <col min="11773" max="11773" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="11778" max="11778" width="14.44140625" customWidth="1"/>
+    <col min="11773" max="11773" width="20.7109375" customWidth="1"/>
+    <col min="11774" max="11774" width="17.140625" customWidth="1"/>
+    <col min="11775" max="11777" width="16.85546875" customWidth="1"/>
+    <col min="11778" max="11778" width="14.42578125" customWidth="1"/>
     <col min="11779" max="11779" width="15" customWidth="1"/>
-    <col min="12029" max="12029" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="12034" max="12034" width="14.44140625" customWidth="1"/>
+    <col min="12029" max="12029" width="20.7109375" customWidth="1"/>
+    <col min="12030" max="12030" width="17.140625" customWidth="1"/>
+    <col min="12031" max="12033" width="16.85546875" customWidth="1"/>
+    <col min="12034" max="12034" width="14.42578125" customWidth="1"/>
     <col min="12035" max="12035" width="15" customWidth="1"/>
-    <col min="12285" max="12285" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="12290" max="12290" width="14.44140625" customWidth="1"/>
+    <col min="12285" max="12285" width="20.7109375" customWidth="1"/>
+    <col min="12286" max="12286" width="17.140625" customWidth="1"/>
+    <col min="12287" max="12289" width="16.85546875" customWidth="1"/>
+    <col min="12290" max="12290" width="14.42578125" customWidth="1"/>
     <col min="12291" max="12291" width="15" customWidth="1"/>
-    <col min="12541" max="12541" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="12546" max="12546" width="14.44140625" customWidth="1"/>
+    <col min="12541" max="12541" width="20.7109375" customWidth="1"/>
+    <col min="12542" max="12542" width="17.140625" customWidth="1"/>
+    <col min="12543" max="12545" width="16.85546875" customWidth="1"/>
+    <col min="12546" max="12546" width="14.42578125" customWidth="1"/>
     <col min="12547" max="12547" width="15" customWidth="1"/>
-    <col min="12797" max="12797" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="12802" max="12802" width="14.44140625" customWidth="1"/>
+    <col min="12797" max="12797" width="20.7109375" customWidth="1"/>
+    <col min="12798" max="12798" width="17.140625" customWidth="1"/>
+    <col min="12799" max="12801" width="16.85546875" customWidth="1"/>
+    <col min="12802" max="12802" width="14.42578125" customWidth="1"/>
     <col min="12803" max="12803" width="15" customWidth="1"/>
-    <col min="13053" max="13053" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="13058" max="13058" width="14.44140625" customWidth="1"/>
+    <col min="13053" max="13053" width="20.7109375" customWidth="1"/>
+    <col min="13054" max="13054" width="17.140625" customWidth="1"/>
+    <col min="13055" max="13057" width="16.85546875" customWidth="1"/>
+    <col min="13058" max="13058" width="14.42578125" customWidth="1"/>
     <col min="13059" max="13059" width="15" customWidth="1"/>
-    <col min="13309" max="13309" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="13314" max="13314" width="14.44140625" customWidth="1"/>
+    <col min="13309" max="13309" width="20.7109375" customWidth="1"/>
+    <col min="13310" max="13310" width="17.140625" customWidth="1"/>
+    <col min="13311" max="13313" width="16.85546875" customWidth="1"/>
+    <col min="13314" max="13314" width="14.42578125" customWidth="1"/>
     <col min="13315" max="13315" width="15" customWidth="1"/>
-    <col min="13565" max="13565" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="13570" max="13570" width="14.44140625" customWidth="1"/>
+    <col min="13565" max="13565" width="20.7109375" customWidth="1"/>
+    <col min="13566" max="13566" width="17.140625" customWidth="1"/>
+    <col min="13567" max="13569" width="16.85546875" customWidth="1"/>
+    <col min="13570" max="13570" width="14.42578125" customWidth="1"/>
     <col min="13571" max="13571" width="15" customWidth="1"/>
-    <col min="13821" max="13821" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="13826" max="13826" width="14.44140625" customWidth="1"/>
+    <col min="13821" max="13821" width="20.7109375" customWidth="1"/>
+    <col min="13822" max="13822" width="17.140625" customWidth="1"/>
+    <col min="13823" max="13825" width="16.85546875" customWidth="1"/>
+    <col min="13826" max="13826" width="14.42578125" customWidth="1"/>
     <col min="13827" max="13827" width="15" customWidth="1"/>
-    <col min="14077" max="14077" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="14082" max="14082" width="14.44140625" customWidth="1"/>
+    <col min="14077" max="14077" width="20.7109375" customWidth="1"/>
+    <col min="14078" max="14078" width="17.140625" customWidth="1"/>
+    <col min="14079" max="14081" width="16.85546875" customWidth="1"/>
+    <col min="14082" max="14082" width="14.42578125" customWidth="1"/>
     <col min="14083" max="14083" width="15" customWidth="1"/>
-    <col min="14333" max="14333" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="14338" max="14338" width="14.44140625" customWidth="1"/>
+    <col min="14333" max="14333" width="20.7109375" customWidth="1"/>
+    <col min="14334" max="14334" width="17.140625" customWidth="1"/>
+    <col min="14335" max="14337" width="16.85546875" customWidth="1"/>
+    <col min="14338" max="14338" width="14.42578125" customWidth="1"/>
     <col min="14339" max="14339" width="15" customWidth="1"/>
-    <col min="14589" max="14589" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="14594" max="14594" width="14.44140625" customWidth="1"/>
+    <col min="14589" max="14589" width="20.7109375" customWidth="1"/>
+    <col min="14590" max="14590" width="17.140625" customWidth="1"/>
+    <col min="14591" max="14593" width="16.85546875" customWidth="1"/>
+    <col min="14594" max="14594" width="14.42578125" customWidth="1"/>
     <col min="14595" max="14595" width="15" customWidth="1"/>
-    <col min="14845" max="14845" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="14850" max="14850" width="14.44140625" customWidth="1"/>
+    <col min="14845" max="14845" width="20.7109375" customWidth="1"/>
+    <col min="14846" max="14846" width="17.140625" customWidth="1"/>
+    <col min="14847" max="14849" width="16.85546875" customWidth="1"/>
+    <col min="14850" max="14850" width="14.42578125" customWidth="1"/>
     <col min="14851" max="14851" width="15" customWidth="1"/>
-    <col min="15101" max="15101" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="15106" max="15106" width="14.44140625" customWidth="1"/>
+    <col min="15101" max="15101" width="20.7109375" customWidth="1"/>
+    <col min="15102" max="15102" width="17.140625" customWidth="1"/>
+    <col min="15103" max="15105" width="16.85546875" customWidth="1"/>
+    <col min="15106" max="15106" width="14.42578125" customWidth="1"/>
     <col min="15107" max="15107" width="15" customWidth="1"/>
-    <col min="15357" max="15357" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="15362" max="15362" width="14.44140625" customWidth="1"/>
+    <col min="15357" max="15357" width="20.7109375" customWidth="1"/>
+    <col min="15358" max="15358" width="17.140625" customWidth="1"/>
+    <col min="15359" max="15361" width="16.85546875" customWidth="1"/>
+    <col min="15362" max="15362" width="14.42578125" customWidth="1"/>
     <col min="15363" max="15363" width="15" customWidth="1"/>
-    <col min="15613" max="15613" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="15618" max="15618" width="14.44140625" customWidth="1"/>
+    <col min="15613" max="15613" width="20.7109375" customWidth="1"/>
+    <col min="15614" max="15614" width="17.140625" customWidth="1"/>
+    <col min="15615" max="15617" width="16.85546875" customWidth="1"/>
+    <col min="15618" max="15618" width="14.42578125" customWidth="1"/>
     <col min="15619" max="15619" width="15" customWidth="1"/>
-    <col min="15869" max="15869" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="15874" max="15874" width="14.44140625" customWidth="1"/>
+    <col min="15869" max="15869" width="20.7109375" customWidth="1"/>
+    <col min="15870" max="15870" width="17.140625" customWidth="1"/>
+    <col min="15871" max="15873" width="16.85546875" customWidth="1"/>
+    <col min="15874" max="15874" width="14.42578125" customWidth="1"/>
     <col min="15875" max="15875" width="15" customWidth="1"/>
-    <col min="16125" max="16125" width="20.6640625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="16130" max="16130" width="14.44140625" customWidth="1"/>
+    <col min="16125" max="16125" width="20.7109375" customWidth="1"/>
+    <col min="16126" max="16126" width="17.140625" customWidth="1"/>
+    <col min="16127" max="16129" width="16.85546875" customWidth="1"/>
+    <col min="16130" max="16130" width="14.42578125" customWidth="1"/>
     <col min="16131" max="16131" width="15" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="22.5" customHeight="1">
       <c r="A1" s="53" t="s">
         <v>56</v>
       </c>
       <c r="B1" s="53"/>
       <c r="C1" s="53"/>
     </row>
     <row r="2" spans="1:5" ht="14.25" customHeight="1">
       <c r="A2" s="48" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="B2" s="48"/>
       <c r="C2" s="48"/>
       <c r="D2" s="31"/>
       <c r="E2" s="31"/>
     </row>
     <row r="3" spans="1:5" ht="14.25" customHeight="1">
       <c r="A3" s="32"/>
       <c r="B3" s="32"/>
       <c r="C3" s="32"/>
       <c r="D3" s="31"/>
       <c r="E3" s="31"/>
     </row>
     <row r="4" spans="1:5" ht="12.75" customHeight="1">
       <c r="A4" s="49"/>
       <c r="B4" s="50" t="s">
         <v>57</v>
       </c>
       <c r="C4" s="51" t="s">
         <v>83</v>
       </c>
       <c r="D4" s="31"/>
       <c r="E4" s="31"/>
     </row>
     <row r="5" spans="1:5" ht="72" customHeight="1">
       <c r="A5" s="49"/>
       <c r="B5" s="50"/>
       <c r="C5" s="52"/>
       <c r="D5" s="31"/>
       <c r="E5" s="31"/>
     </row>
     <row r="6" spans="1:5" ht="18" customHeight="1">
       <c r="A6" s="33" t="s">
         <v>59</v>
       </c>
       <c r="B6" s="37">
-        <v>1717564</v>
+        <v>2136249</v>
       </c>
       <c r="C6" s="40">
-        <v>100.7</v>
+        <v>98.2</v>
       </c>
       <c r="D6" s="31"/>
       <c r="E6" s="31"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="33" t="s">
         <v>60</v>
       </c>
       <c r="B7" s="38">
-        <v>30420</v>
+        <v>38314</v>
       </c>
       <c r="C7" s="41">
-        <v>151.6</v>
+        <v>150.1</v>
       </c>
       <c r="D7" s="31"/>
       <c r="E7" s="31"/>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="33" t="s">
         <v>61</v>
       </c>
       <c r="B8" s="38">
-        <v>80303</v>
+        <v>93374</v>
       </c>
       <c r="C8" s="41">
-        <v>92.4</v>
+        <v>88.4</v>
       </c>
       <c r="D8" s="31"/>
       <c r="E8" s="31"/>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="33" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="38">
-        <v>178355</v>
+        <v>206201</v>
       </c>
       <c r="C9" s="41">
-        <v>107.6</v>
+        <v>105.7</v>
       </c>
       <c r="D9" s="31"/>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="33" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="38">
-        <v>245855</v>
+        <v>314308</v>
       </c>
       <c r="C10" s="41">
-        <v>105.5</v>
+        <v>100.9</v>
       </c>
       <c r="D10" s="31"/>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="33" t="s">
         <v>62</v>
       </c>
       <c r="B11" s="38">
-        <v>101009</v>
+        <v>121957</v>
       </c>
       <c r="C11" s="41">
-        <v>80.099999999999994</v>
+        <v>78.3</v>
       </c>
       <c r="D11" s="31"/>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="33" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="38">
-        <v>81123</v>
+        <v>103544</v>
       </c>
       <c r="C12" s="41">
-        <v>117.9</v>
+        <v>114.9</v>
       </c>
       <c r="D12" s="31"/>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="33" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="38">
-        <v>141539</v>
+        <v>178937</v>
       </c>
       <c r="C13" s="41">
-        <v>112.5</v>
+        <v>102.4</v>
       </c>
       <c r="D13" s="31"/>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="33" t="s">
         <v>63</v>
       </c>
       <c r="B14" s="38">
-        <v>64766</v>
+        <v>80826</v>
       </c>
       <c r="C14" s="41">
-        <v>155.80000000000001</v>
+        <v>152.30000000000001</v>
       </c>
       <c r="D14" s="31"/>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="33" t="s">
         <v>9</v>
       </c>
       <c r="B15" s="38">
-        <v>18776</v>
+        <v>23179</v>
       </c>
       <c r="C15" s="41">
-        <v>106.9</v>
+        <v>92.5</v>
       </c>
       <c r="D15" s="31"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="33" t="s">
         <v>64</v>
       </c>
       <c r="B16" s="38">
-        <v>29142</v>
+        <v>32774</v>
       </c>
       <c r="C16" s="41">
-        <v>79.599999999999994</v>
+        <v>81.900000000000006</v>
       </c>
       <c r="D16" s="31"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="33" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="38">
-        <v>148660</v>
+        <v>207738</v>
       </c>
       <c r="C17" s="41">
-        <v>92.7</v>
+        <v>106.9</v>
       </c>
       <c r="D17" s="31"/>
       <c r="E17" s="31"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="33" t="s">
         <v>65</v>
       </c>
       <c r="B18" s="38">
-        <v>50192</v>
+        <v>58371</v>
       </c>
       <c r="C18" s="41">
-        <v>103.7</v>
+        <v>95.9</v>
       </c>
       <c r="D18" s="31"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="33" t="s">
         <v>11</v>
       </c>
       <c r="B19" s="38">
-        <v>39678</v>
+        <v>44260</v>
       </c>
       <c r="C19" s="41">
-        <v>71.2</v>
+        <v>51.8</v>
       </c>
       <c r="D19" s="31"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="33" t="s">
         <v>12</v>
       </c>
       <c r="B20" s="38">
-        <v>45555</v>
+        <v>47280</v>
       </c>
       <c r="C20" s="41">
-        <v>106.9</v>
+        <v>90</v>
       </c>
       <c r="D20" s="31"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="33" t="s">
         <v>2</v>
       </c>
       <c r="B21" s="38">
-        <v>230621</v>
+        <v>285262</v>
       </c>
       <c r="C21" s="41">
-        <v>126.2</v>
+        <v>121.6</v>
       </c>
       <c r="D21" s="31"/>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="33" t="s">
         <v>3</v>
       </c>
       <c r="B22" s="38">
-        <v>8498</v>
+        <v>10329</v>
       </c>
       <c r="C22" s="41">
-        <v>141</v>
+        <v>91.4</v>
       </c>
       <c r="D22" s="31"/>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="33" t="s">
         <v>13</v>
       </c>
       <c r="B23" s="38">
-        <v>23786</v>
+        <v>31222</v>
       </c>
       <c r="C23" s="41">
-        <v>103.7</v>
+        <v>102.2</v>
       </c>
       <c r="D23" s="31"/>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="33" t="s">
         <v>0</v>
       </c>
       <c r="B24" s="38">
-        <v>30041</v>
+        <v>34902</v>
       </c>
       <c r="C24" s="41">
-        <v>166.3</v>
+        <v>152</v>
       </c>
       <c r="D24" s="31"/>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="33" t="s">
         <v>4</v>
       </c>
       <c r="B25" s="38">
-        <v>87908</v>
+        <v>117617</v>
       </c>
       <c r="C25" s="41">
-        <v>65.900000000000006</v>
+        <v>73.7</v>
       </c>
       <c r="D25" s="31"/>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="34" t="s">
         <v>1</v>
       </c>
       <c r="B26" s="35">
-        <v>81337</v>
+        <v>105854</v>
       </c>
       <c r="C26" s="42">
-        <v>71.5</v>
+        <v>72.3</v>
       </c>
       <c r="D26" s="31"/>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="36"/>
       <c r="B27" s="36"/>
       <c r="C27" s="36"/>
       <c r="D27" s="31"/>
     </row>
-    <row r="28" spans="1:5" ht="13.8">
+    <row r="28" spans="1:5">
       <c r="A28" s="1"/>
       <c r="B28" s="1"/>
       <c r="C28" s="1"/>
       <c r="D28" s="31"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100545603E06F116444A792071F3D112C17" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="4c8661acacceb0ac8dfc820e9fe5dc89">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D960C661-9A6B-4025-B65F-62CE870E4AF1}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{94069767-52DB-45B3-89A2-96875A4AD55F}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ACDF6F9D-830D-49E5-8861-DC5A22869407}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{94069767-52DB-45B3-89A2-96875A4AD55F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D960C661-9A6B-4025-B65F-62CE870E4AF1}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>10</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="10" baseType="lpstr">
       <vt:lpstr>Metadata 163206</vt:lpstr>
       <vt:lpstr>Metadata 163206 (cfo 16)</vt:lpstr>
       <vt:lpstr>Metadata 163213</vt:lpstr>
       <vt:lpstr>Metadata 16321301</vt:lpstr>