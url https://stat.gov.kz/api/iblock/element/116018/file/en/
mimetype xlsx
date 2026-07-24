--- v2 (2026-07-04)
+++ v3 (2026-07-24)
@@ -13,51 +13,51 @@
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="23250" windowHeight="13170" firstSheet="3" activeTab="3"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="23250" windowHeight="13170" activeTab="6"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata 163206" sheetId="2" r:id="rId1"/>
     <sheet name="Metadata 163206 (cfo 16)" sheetId="5" r:id="rId2"/>
     <sheet name="Metadata 163213" sheetId="11" r:id="rId3"/>
     <sheet name="Metadata 16321301" sheetId="12" r:id="rId4"/>
     <sheet name="Metadata 163201" sheetId="9" r:id="rId5"/>
     <sheet name="Metadata 163221" sheetId="10" r:id="rId6"/>
     <sheet name="Symbols" sheetId="3" r:id="rId7"/>
     <sheet name="indikator 163206,163213" sheetId="6" r:id="rId8"/>
     <sheet name="indikator 163206 (2),16321301" sheetId="7" r:id="rId9"/>
     <sheet name="indikator 163201,163221" sheetId="8" r:id="rId10"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="311" uniqueCount="88">
   <si>
     <t>Astana city</t>
   </si>
   <si>
     <t>Shymkent city</t>
   </si>
@@ -151,63 +151,57 @@
   <si>
     <t>https://stat.gov.kz/api/iblock/element/417326/file/en/</t>
   </si>
   <si>
     <t>Useful links:</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701925</t>
   </si>
   <si>
     <t xml:space="preserve">Last update date: </t>
   </si>
   <si>
     <t>Next update date:</t>
   </si>
   <si>
     <t>Responsible structural unit</t>
   </si>
   <si>
     <t>Department of Production and Environmental Statistics</t>
   </si>
   <si>
     <t>Responsible executor</t>
   </si>
   <si>
-    <t>Dautova Zamzagul Kosherbaevna</t>
-[...1 lines deleted...]
-  <si>
     <t>Phone number :</t>
   </si>
   <si>
     <t>+7 7172749323</t>
   </si>
   <si>
     <t>Email</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">za.dautova@aspire.gov.kz </t>
   </si>
   <si>
     <t>Conventional designations:</t>
   </si>
   <si>
     <t>«-» - no case</t>
   </si>
   <si>
     <t>«0.0» - insignificant value</t>
   </si>
   <si>
     <t>«X» - data is confidential</t>
   </si>
   <si>
     <t>«...» - no data available</t>
   </si>
   <si>
     <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
   </si>
   <si>
     <t xml:space="preserve">© Agency for Strategic Planning and Reforms of the Republic of Kazakhstan Bureau of National statistic </t>
   </si>
   <si>
     <t>sq. meters of total area</t>
   </si>
@@ -291,57 +285,63 @@
   <si>
     <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701939</t>
   </si>
   <si>
     <t>Physical volume index of the total area of residential buildings commissioned by individual developers</t>
   </si>
   <si>
     <t>It is defined as the ratio of the total area of all residential premises commissioned by individual developers and the areas of all non-residential premises, as well as the areas of parts of a residential building that are the common property of the analyzed period to the previous period</t>
   </si>
   <si>
     <t>calculated</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701940</t>
   </si>
   <si>
     <t>Index of physical volume of commissioned apartments</t>
   </si>
   <si>
     <t>As a percentage of the corresponding period of last year</t>
   </si>
   <si>
     <t>Since January 2026</t>
   </si>
   <si>
-    <t>17.06.2026y.</t>
-[...1 lines deleted...]
-  <si>
     <t>17.07.2026y.</t>
   </si>
   <si>
-    <t>(January-May 2026)</t>
+    <t>18.08.2026y.</t>
+  </si>
+  <si>
+    <t>(January-June 2026)</t>
+  </si>
+  <si>
+    <t>Karimkulova Zhansaya Seitzhankyzy</t>
+  </si>
+  <si>
+    <t>zh.uskenbayeva@stat.kz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
   </numFmts>
   <fonts count="25">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
@@ -445,153 +445,153 @@
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto Black"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
-[...4 lines deleted...]
-    <font>
       <sz val="10"/>
       <name val="Roboto Black"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...7 lines deleted...]
-    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="54">
+  <cellXfs count="56">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
@@ -637,96 +637,102 @@
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="21" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="22" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="165" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="164" fontId="22" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="24" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="165" fontId="22" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="24" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="24" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="22" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="24" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="166" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="19" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="19" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="19" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="19" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="19" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
     <cellStyle name="Обычный 3" xfId="4"/>
     <cellStyle name="Обычный 4 2" xfId="5"/>
     <cellStyle name="Обычный 8" xfId="6"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
@@ -999,311 +1005,311 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701925" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/417326/file/en/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:za.dautova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701925" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/417326/file/en/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zh.uskenbayeva@stat.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701925" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/417326/file/en/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:za.dautova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701925" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/417326/file/en/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zh.uskenbayeva@stat.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701939" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/417326/file/en/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:za.dautova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701939" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/417326/file/en/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zh.uskenbayeva@stat.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701940" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/417326/file/en/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:za.dautova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701940" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/417326/file/en/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zh.uskenbayeva@stat.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701919" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/417326/file/en/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:za.dautova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701919" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/417326/file/en/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zh.uskenbayeva@stat.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701919" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/417326/file/en/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:za.dautova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701919" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/417326/file/en/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zh.uskenbayeva@stat.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView topLeftCell="A4" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B18" sqref="B18"/>
+      <selection activeCell="B21" sqref="B21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="21" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="21" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="2"/>
       <c r="B1" s="2"/>
     </row>
     <row r="2" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B2" s="4">
         <v>163206</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A4" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B4" s="6" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="5" customFormat="1" ht="27" customHeight="1">
       <c r="A5" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="5" customFormat="1" ht="24" customHeight="1">
       <c r="A6" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="4" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="5" customFormat="1" ht="45" customHeight="1">
       <c r="A7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="5" customFormat="1" ht="24" customHeight="1">
       <c r="A8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="4" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="5" customFormat="1" ht="45" customHeight="1">
       <c r="A9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="8" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="5" customFormat="1" ht="57.75" customHeight="1">
       <c r="A10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="8" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="5" customFormat="1" ht="34.5" customHeight="1">
       <c r="A11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B11" s="9"/>
       <c r="M11" s="10"/>
     </row>
     <row r="12" spans="1:13" s="5" customFormat="1" ht="23.25" customHeight="1">
       <c r="A12" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B12" s="11" t="s">
         <v>27</v>
       </c>
       <c r="M12" s="10"/>
     </row>
     <row r="13" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A13" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="13" t="s">
         <v>29</v>
       </c>
       <c r="M13" s="10"/>
     </row>
     <row r="14" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="12" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="13" t="s">
         <v>31</v>
       </c>
       <c r="M14" s="10"/>
     </row>
     <row r="15" spans="1:13" s="5" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="12" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="13" t="s">
         <v>33</v>
       </c>
       <c r="M15" s="10"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B16" s="14" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="M16" s="15"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="3" t="s">
         <v>35</v>
       </c>
       <c r="B17" s="14" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="M17" s="16"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B18" s="6" t="s">
         <v>37</v>
       </c>
       <c r="M18" s="15"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="3" t="s">
         <v>38</v>
       </c>
       <c r="B19" s="6" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="M19" s="16"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="B20" s="17" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="M20" s="15"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A21" s="3" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B21" s="18" t="s">
-        <v>43</v>
+        <v>87</v>
       </c>
       <c r="M21" s="16"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="19"/>
       <c r="B22" s="20"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="16"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="15"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="16"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="15"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B21" r:id="rId1"/>
-[...3 lines deleted...]
-    <hyperlink ref="B13" r:id="rId5"/>
+    <hyperlink ref="B14" r:id="rId1"/>
+    <hyperlink ref="B15" r:id="rId2"/>
+    <hyperlink ref="B12" r:id="rId3"/>
+    <hyperlink ref="B13" r:id="rId4"/>
+    <hyperlink ref="B21" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:E28"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="I22" sqref="I22"/>
+      <selection activeCell="F23" sqref="F23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="20.7109375" customWidth="1"/>
     <col min="2" max="2" width="19.85546875" customWidth="1"/>
     <col min="3" max="3" width="22.140625" customWidth="1"/>
     <col min="253" max="253" width="20.7109375" customWidth="1"/>
     <col min="254" max="254" width="17.140625" customWidth="1"/>
     <col min="255" max="257" width="16.85546875" customWidth="1"/>
     <col min="258" max="258" width="14.42578125" customWidth="1"/>
     <col min="259" max="259" width="15" customWidth="1"/>
     <col min="509" max="509" width="20.7109375" customWidth="1"/>
     <col min="510" max="510" width="17.140625" customWidth="1"/>
     <col min="511" max="513" width="16.85546875" customWidth="1"/>
     <col min="514" max="514" width="14.42578125" customWidth="1"/>
     <col min="515" max="515" width="15" customWidth="1"/>
     <col min="765" max="765" width="20.7109375" customWidth="1"/>
     <col min="766" max="766" width="17.140625" customWidth="1"/>
     <col min="767" max="769" width="16.85546875" customWidth="1"/>
     <col min="770" max="770" width="14.42578125" customWidth="1"/>
     <col min="771" max="771" width="15" customWidth="1"/>
     <col min="1021" max="1021" width="20.7109375" customWidth="1"/>
     <col min="1022" max="1022" width="17.140625" customWidth="1"/>
     <col min="1023" max="1025" width="16.85546875" customWidth="1"/>
@@ -1585,1436 +1591,1436 @@
     <col min="15106" max="15106" width="14.42578125" customWidth="1"/>
     <col min="15107" max="15107" width="15" customWidth="1"/>
     <col min="15357" max="15357" width="20.7109375" customWidth="1"/>
     <col min="15358" max="15358" width="17.140625" customWidth="1"/>
     <col min="15359" max="15361" width="16.85546875" customWidth="1"/>
     <col min="15362" max="15362" width="14.42578125" customWidth="1"/>
     <col min="15363" max="15363" width="15" customWidth="1"/>
     <col min="15613" max="15613" width="20.7109375" customWidth="1"/>
     <col min="15614" max="15614" width="17.140625" customWidth="1"/>
     <col min="15615" max="15617" width="16.85546875" customWidth="1"/>
     <col min="15618" max="15618" width="14.42578125" customWidth="1"/>
     <col min="15619" max="15619" width="15" customWidth="1"/>
     <col min="15869" max="15869" width="20.7109375" customWidth="1"/>
     <col min="15870" max="15870" width="17.140625" customWidth="1"/>
     <col min="15871" max="15873" width="16.85546875" customWidth="1"/>
     <col min="15874" max="15874" width="14.42578125" customWidth="1"/>
     <col min="15875" max="15875" width="15" customWidth="1"/>
     <col min="16125" max="16125" width="20.7109375" customWidth="1"/>
     <col min="16126" max="16126" width="17.140625" customWidth="1"/>
     <col min="16127" max="16129" width="16.85546875" customWidth="1"/>
     <col min="16130" max="16130" width="14.42578125" customWidth="1"/>
     <col min="16131" max="16131" width="15" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="22.5" customHeight="1">
-      <c r="A1" s="53" t="s">
-[...3 lines deleted...]
-      <c r="C1" s="53"/>
+      <c r="A1" s="55" t="s">
+        <v>64</v>
+      </c>
+      <c r="B1" s="55"/>
+      <c r="C1" s="55"/>
     </row>
     <row r="2" spans="1:5" ht="14.25" customHeight="1">
-      <c r="A2" s="48" t="s">
-[...3 lines deleted...]
-      <c r="C2" s="48"/>
+      <c r="A2" s="50" t="s">
+        <v>85</v>
+      </c>
+      <c r="B2" s="50"/>
+      <c r="C2" s="50"/>
       <c r="D2" s="31"/>
       <c r="E2" s="31"/>
     </row>
     <row r="3" spans="1:5" ht="14.25" customHeight="1">
       <c r="A3" s="32"/>
       <c r="B3" s="32"/>
       <c r="C3" s="32"/>
       <c r="D3" s="31"/>
       <c r="E3" s="31"/>
     </row>
     <row r="4" spans="1:5" ht="12.75" customHeight="1">
-      <c r="A4" s="49"/>
-[...4 lines deleted...]
-        <v>83</v>
+      <c r="A4" s="51"/>
+      <c r="B4" s="52" t="s">
+        <v>56</v>
+      </c>
+      <c r="C4" s="53" t="s">
+        <v>81</v>
       </c>
       <c r="D4" s="31"/>
       <c r="E4" s="31"/>
     </row>
     <row r="5" spans="1:5" ht="72" customHeight="1">
-      <c r="A5" s="49"/>
-[...1 lines deleted...]
-      <c r="C5" s="52"/>
+      <c r="A5" s="51"/>
+      <c r="B5" s="52"/>
+      <c r="C5" s="54"/>
       <c r="D5" s="31"/>
       <c r="E5" s="31"/>
     </row>
     <row r="6" spans="1:5" ht="18" customHeight="1">
       <c r="A6" s="33" t="s">
-        <v>59</v>
-[...5 lines deleted...]
-        <v>109.4</v>
+        <v>57</v>
+      </c>
+      <c r="B6" s="42">
+        <v>80667</v>
+      </c>
+      <c r="C6" s="43">
+        <v>111.6</v>
       </c>
       <c r="D6" s="31"/>
       <c r="E6" s="31"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="33" t="s">
-        <v>60</v>
-[...5 lines deleted...]
-        <v>181.5</v>
+        <v>58</v>
+      </c>
+      <c r="B7" s="44">
+        <v>1344</v>
+      </c>
+      <c r="C7" s="45">
+        <v>141</v>
       </c>
       <c r="D7" s="31"/>
       <c r="E7" s="31"/>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="33" t="s">
-        <v>61</v>
-[...5 lines deleted...]
-        <v>111.1</v>
+        <v>59</v>
+      </c>
+      <c r="B8" s="44">
+        <v>2466</v>
+      </c>
+      <c r="C8" s="45">
+        <v>93</v>
       </c>
       <c r="D8" s="31"/>
       <c r="E8" s="31"/>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="33" t="s">
         <v>5</v>
       </c>
-      <c r="B9" s="38">
-[...3 lines deleted...]
-        <v>89.2</v>
+      <c r="B9" s="44">
+        <v>2440</v>
+      </c>
+      <c r="C9" s="45">
+        <v>97.1</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="33" t="s">
         <v>6</v>
       </c>
-      <c r="B10" s="38">
-[...3 lines deleted...]
-        <v>95.1</v>
+      <c r="B10" s="44">
+        <v>7828</v>
+      </c>
+      <c r="C10" s="45">
+        <v>141</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="33" t="s">
-        <v>62</v>
-[...5 lines deleted...]
-        <v>87.1</v>
+        <v>60</v>
+      </c>
+      <c r="B11" s="44">
+        <v>2158</v>
+      </c>
+      <c r="C11" s="45">
+        <v>117.2</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="33" t="s">
         <v>7</v>
       </c>
-      <c r="B12" s="38">
-[...3 lines deleted...]
-        <v>88.1</v>
+      <c r="B12" s="44">
+        <v>1608</v>
+      </c>
+      <c r="C12" s="45">
+        <v>90.7</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="33" t="s">
         <v>8</v>
       </c>
-      <c r="B13" s="38">
-[...3 lines deleted...]
-        <v>109.4</v>
+      <c r="B13" s="44">
+        <v>2650</v>
+      </c>
+      <c r="C13" s="45">
+        <v>110.7</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="33" t="s">
-        <v>63</v>
-[...5 lines deleted...]
-        <v>100.4</v>
+        <v>61</v>
+      </c>
+      <c r="B14" s="44">
+        <v>1254</v>
+      </c>
+      <c r="C14" s="45">
+        <v>110.6</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="33" t="s">
         <v>9</v>
       </c>
-      <c r="B15" s="38">
-[...3 lines deleted...]
-        <v>134.1</v>
+      <c r="B15" s="44">
+        <v>1933</v>
+      </c>
+      <c r="C15" s="45">
+        <v>89.7</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="33" t="s">
-        <v>64</v>
-[...5 lines deleted...]
-        <v>109.4</v>
+        <v>62</v>
+      </c>
+      <c r="B16" s="44">
+        <v>3045</v>
+      </c>
+      <c r="C16" s="45">
+        <v>116.1</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="33" t="s">
         <v>10</v>
       </c>
-      <c r="B17" s="38">
-[...3 lines deleted...]
-        <v>108.6</v>
+      <c r="B17" s="44">
+        <v>2142</v>
+      </c>
+      <c r="C17" s="45">
+        <v>105.8</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="33" t="s">
-        <v>65</v>
-[...5 lines deleted...]
-        <v>107.6</v>
+        <v>63</v>
+      </c>
+      <c r="B18" s="44">
+        <v>1819</v>
+      </c>
+      <c r="C18" s="45">
+        <v>85</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="33" t="s">
         <v>11</v>
       </c>
-      <c r="B19" s="38">
-[...3 lines deleted...]
-        <v>82</v>
+      <c r="B19" s="44">
+        <v>622</v>
+      </c>
+      <c r="C19" s="45">
+        <v>99.2</v>
       </c>
       <c r="E19" s="31"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="33" t="s">
         <v>12</v>
       </c>
-      <c r="B20" s="38">
-[...3 lines deleted...]
-        <v>92.3</v>
+      <c r="B20" s="44">
+        <v>837</v>
+      </c>
+      <c r="C20" s="45">
+        <v>118.9</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="33" t="s">
         <v>2</v>
       </c>
-      <c r="B21" s="38">
-[...3 lines deleted...]
-        <v>119.7</v>
+      <c r="B21" s="44">
+        <v>3110</v>
+      </c>
+      <c r="C21" s="45">
+        <v>104</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="33" t="s">
         <v>3</v>
       </c>
-      <c r="B22" s="38">
-[...3 lines deleted...]
-        <v>90.3</v>
+      <c r="B22" s="44">
+        <v>321</v>
+      </c>
+      <c r="C22" s="46">
+        <v>100.6</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="33" t="s">
         <v>13</v>
       </c>
-      <c r="B23" s="38">
-[...3 lines deleted...]
-        <v>127.9</v>
+      <c r="B23" s="44">
+        <v>1196</v>
+      </c>
+      <c r="C23" s="45">
+        <v>118.1</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="33" t="s">
         <v>0</v>
       </c>
-      <c r="B24" s="38">
-[...3 lines deleted...]
-        <v>109.2</v>
+      <c r="B24" s="44">
+        <v>21020</v>
+      </c>
+      <c r="C24" s="45">
+        <v>110.1</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="33" t="s">
         <v>4</v>
       </c>
-      <c r="B25" s="38">
-[...3 lines deleted...]
-        <v>115.9</v>
+      <c r="B25" s="44">
+        <v>17235</v>
+      </c>
+      <c r="C25" s="45">
+        <v>115.8</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="34" t="s">
         <v>1</v>
       </c>
-      <c r="B26" s="35">
-[...3 lines deleted...]
-        <v>113.8</v>
+      <c r="B26" s="40">
+        <v>5639</v>
+      </c>
+      <c r="C26" s="41">
+        <v>114.7</v>
       </c>
     </row>
     <row r="27" spans="1:5">
-      <c r="A27" s="36"/>
-[...1 lines deleted...]
-      <c r="C27" s="39"/>
+      <c r="A27" s="35"/>
+      <c r="B27" s="35"/>
+      <c r="C27" s="36"/>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1"/>
       <c r="B28" s="1"/>
       <c r="C28" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView topLeftCell="A2" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B18" sqref="B18"/>
+      <selection activeCell="B21" sqref="B21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="21" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="21" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="2"/>
       <c r="B1" s="2"/>
     </row>
     <row r="2" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A4" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B4" s="6" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="5" customFormat="1" ht="27" customHeight="1">
       <c r="A5" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B5" s="4" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="5" customFormat="1" ht="24" customHeight="1">
       <c r="A6" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="4" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="5" customFormat="1" ht="45" customHeight="1">
       <c r="A7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="5" customFormat="1" ht="24" customHeight="1">
       <c r="A8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="4" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="5" customFormat="1" ht="45" customHeight="1">
       <c r="A9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="8" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="5" customFormat="1" ht="57.75" customHeight="1">
       <c r="A10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="8" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="5" customFormat="1" ht="34.5" customHeight="1">
       <c r="A11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B11" s="9"/>
       <c r="M11" s="10"/>
     </row>
     <row r="12" spans="1:13" s="5" customFormat="1" ht="23.25" customHeight="1">
       <c r="A12" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B12" s="11" t="s">
         <v>27</v>
       </c>
       <c r="M12" s="10"/>
     </row>
     <row r="13" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A13" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="13" t="s">
         <v>29</v>
       </c>
       <c r="M13" s="10"/>
     </row>
     <row r="14" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="12" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="13" t="s">
         <v>31</v>
       </c>
       <c r="M14" s="10"/>
     </row>
     <row r="15" spans="1:13" s="5" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="12" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="13" t="s">
         <v>33</v>
       </c>
       <c r="M15" s="10"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B16" s="14" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="M16" s="15"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="3" t="s">
         <v>35</v>
       </c>
       <c r="B17" s="14" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="M17" s="16"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B18" s="6" t="s">
         <v>37</v>
       </c>
       <c r="M18" s="15"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="3" t="s">
         <v>38</v>
       </c>
       <c r="B19" s="6" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="M19" s="16"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="B20" s="17" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="M20" s="15"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A21" s="3" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B21" s="18" t="s">
-        <v>43</v>
+        <v>87</v>
       </c>
       <c r="M21" s="16"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="19"/>
       <c r="B22" s="20"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="16"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="15"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="16"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="15"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B21" r:id="rId1"/>
-[...3 lines deleted...]
-    <hyperlink ref="B13" r:id="rId5"/>
+    <hyperlink ref="B14" r:id="rId1"/>
+    <hyperlink ref="B15" r:id="rId2"/>
+    <hyperlink ref="B12" r:id="rId3"/>
+    <hyperlink ref="B13" r:id="rId4"/>
+    <hyperlink ref="B21" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView topLeftCell="A2" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="B18" sqref="B18"/>
+      <selection activeCell="B21" sqref="B21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="21" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="21" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="2"/>
       <c r="B1" s="2"/>
     </row>
     <row r="2" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B2" s="4">
         <v>163213</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A4" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B4" s="6" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="5" customFormat="1" ht="27" customHeight="1">
       <c r="A5" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B5" s="4" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="5" customFormat="1" ht="24" customHeight="1">
       <c r="A6" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="4" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="5" customFormat="1" ht="45" customHeight="1">
       <c r="A7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="8" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="5" customFormat="1" ht="24" customHeight="1">
       <c r="A8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="5" customFormat="1" ht="45" customHeight="1">
       <c r="A9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="8" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="5" customFormat="1" ht="57.75" customHeight="1">
       <c r="A10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="8" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="5" customFormat="1" ht="34.5" customHeight="1">
       <c r="A11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B11" s="9"/>
       <c r="M11" s="10"/>
     </row>
     <row r="12" spans="1:13" s="5" customFormat="1" ht="23.25" customHeight="1">
       <c r="A12" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B12" s="11" t="s">
         <v>27</v>
       </c>
       <c r="M12" s="10"/>
     </row>
     <row r="13" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A13" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="13" t="s">
         <v>29</v>
       </c>
       <c r="M13" s="10"/>
     </row>
     <row r="14" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="12" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="13" t="s">
         <v>31</v>
       </c>
       <c r="M14" s="10"/>
     </row>
     <row r="15" spans="1:13" s="5" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="12" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="13" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="M15" s="10"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B16" s="14" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="M16" s="15"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="3" t="s">
         <v>35</v>
       </c>
       <c r="B17" s="14" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="M17" s="16"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B18" s="6" t="s">
         <v>37</v>
       </c>
       <c r="M18" s="15"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="3" t="s">
         <v>38</v>
       </c>
       <c r="B19" s="6" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="M19" s="16"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="B20" s="17" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="M20" s="15"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A21" s="3" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B21" s="18" t="s">
-        <v>43</v>
+        <v>87</v>
       </c>
       <c r="M21" s="16"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="19"/>
       <c r="B22" s="20"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="16"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="15"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="16"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="15"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B21" r:id="rId1"/>
-[...3 lines deleted...]
-    <hyperlink ref="B13" r:id="rId5"/>
+    <hyperlink ref="B14" r:id="rId1"/>
+    <hyperlink ref="B15" r:id="rId2"/>
+    <hyperlink ref="B12" r:id="rId3"/>
+    <hyperlink ref="B13" r:id="rId4"/>
+    <hyperlink ref="B21" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B33" sqref="B33"/>
+    <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
+      <selection activeCell="B21" sqref="B21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="21" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="21" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="2"/>
       <c r="B1" s="2"/>
     </row>
     <row r="2" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B2" s="4">
         <v>16321301</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A4" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B4" s="6" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="5" customFormat="1" ht="27" customHeight="1">
       <c r="A5" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B5" s="4" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="5" customFormat="1" ht="24" customHeight="1">
       <c r="A6" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="4" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="5" customFormat="1" ht="45" customHeight="1">
       <c r="A7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="8" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="5" customFormat="1" ht="24" customHeight="1">
       <c r="A8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="5" customFormat="1" ht="45" customHeight="1">
       <c r="A9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="8" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="5" customFormat="1" ht="57.75" customHeight="1">
       <c r="A10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="8" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="5" customFormat="1" ht="34.5" customHeight="1">
       <c r="A11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B11" s="9"/>
       <c r="M11" s="10"/>
     </row>
     <row r="12" spans="1:13" s="5" customFormat="1" ht="23.25" customHeight="1">
       <c r="A12" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B12" s="11" t="s">
         <v>27</v>
       </c>
       <c r="M12" s="10"/>
     </row>
     <row r="13" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A13" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="13" t="s">
         <v>29</v>
       </c>
       <c r="M13" s="10"/>
     </row>
     <row r="14" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="12" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="13" t="s">
         <v>31</v>
       </c>
       <c r="M14" s="10"/>
     </row>
     <row r="15" spans="1:13" s="5" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="12" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="13" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="M15" s="10"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B16" s="14" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="M16" s="15"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="3" t="s">
         <v>35</v>
       </c>
       <c r="B17" s="14" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="M17" s="16"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B18" s="6" t="s">
         <v>37</v>
       </c>
       <c r="M18" s="15"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="3" t="s">
         <v>38</v>
       </c>
       <c r="B19" s="6" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="M19" s="16"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="B20" s="17" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="M20" s="15"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A21" s="3" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B21" s="18" t="s">
-        <v>43</v>
+        <v>87</v>
       </c>
       <c r="M21" s="16"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="19"/>
       <c r="B22" s="20"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="16"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="15"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="16"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="15"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B21" r:id="rId1"/>
-[...3 lines deleted...]
-    <hyperlink ref="B13" r:id="rId5"/>
+    <hyperlink ref="B14" r:id="rId1"/>
+    <hyperlink ref="B15" r:id="rId2"/>
+    <hyperlink ref="B12" r:id="rId3"/>
+    <hyperlink ref="B13" r:id="rId4"/>
+    <hyperlink ref="B21" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView topLeftCell="A5" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B18" sqref="B18"/>
+      <selection activeCell="B21" sqref="B21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="21" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="21" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="2"/>
       <c r="B1" s="2"/>
     </row>
     <row r="2" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B2" s="4">
         <v>163201</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A4" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B4" s="6" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="5" customFormat="1" ht="27" customHeight="1">
       <c r="A5" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B5" s="4" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="5" customFormat="1" ht="24" customHeight="1">
       <c r="A6" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="4" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="5" customFormat="1" ht="45" customHeight="1">
       <c r="A7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="8" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="5" customFormat="1" ht="24" customHeight="1">
       <c r="A8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="4" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="5" customFormat="1" ht="45" customHeight="1">
       <c r="A9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="8" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="5" customFormat="1" ht="57.75" customHeight="1">
       <c r="A10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="8" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="5" customFormat="1" ht="34.5" customHeight="1">
       <c r="A11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B11" s="9"/>
       <c r="M11" s="10"/>
     </row>
     <row r="12" spans="1:13" s="5" customFormat="1" ht="23.25" customHeight="1">
       <c r="A12" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B12" s="11" t="s">
         <v>27</v>
       </c>
       <c r="M12" s="10"/>
     </row>
     <row r="13" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A13" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="13" t="s">
         <v>29</v>
       </c>
       <c r="M13" s="10"/>
     </row>
     <row r="14" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="12" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="13" t="s">
         <v>31</v>
       </c>
       <c r="M14" s="10"/>
     </row>
     <row r="15" spans="1:13" s="5" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="12" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="13" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="M15" s="10"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B16" s="14" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="M16" s="15"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="3" t="s">
         <v>35</v>
       </c>
       <c r="B17" s="14" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="M17" s="16"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B18" s="6" t="s">
         <v>37</v>
       </c>
       <c r="M18" s="15"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="3" t="s">
         <v>38</v>
       </c>
       <c r="B19" s="6" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="M19" s="16"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="B20" s="17" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="M20" s="15"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A21" s="3" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B21" s="18" t="s">
-        <v>43</v>
+        <v>87</v>
       </c>
       <c r="M21" s="16"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="19"/>
       <c r="B22" s="20"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="16"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="15"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="16"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="15"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B21" r:id="rId1"/>
-[...3 lines deleted...]
-    <hyperlink ref="B13" r:id="rId5"/>
+    <hyperlink ref="B14" r:id="rId1"/>
+    <hyperlink ref="B15" r:id="rId2"/>
+    <hyperlink ref="B12" r:id="rId3"/>
+    <hyperlink ref="B13" r:id="rId4"/>
+    <hyperlink ref="B21" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B18" sqref="B18"/>
+      <selection activeCell="B21" sqref="B21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="21" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="21" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="2"/>
       <c r="B1" s="2"/>
     </row>
     <row r="2" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B2" s="4">
         <v>163221</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A4" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B4" s="6" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="5" customFormat="1" ht="27" customHeight="1">
       <c r="A5" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B5" s="4" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="5" customFormat="1" ht="24" customHeight="1">
       <c r="A6" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="4" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="5" customFormat="1" ht="45" customHeight="1">
       <c r="A7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="8" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="5" customFormat="1" ht="24" customHeight="1">
       <c r="A8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="4" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="5" customFormat="1" ht="45" customHeight="1">
       <c r="A9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="8" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="5" customFormat="1" ht="57.75" customHeight="1">
       <c r="A10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="8" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="5" customFormat="1" ht="34.5" customHeight="1">
       <c r="A11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B11" s="9"/>
       <c r="M11" s="10"/>
     </row>
     <row r="12" spans="1:13" s="5" customFormat="1" ht="23.25" customHeight="1">
       <c r="A12" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B12" s="11" t="s">
         <v>27</v>
       </c>
       <c r="M12" s="10"/>
     </row>
     <row r="13" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A13" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="13" t="s">
         <v>29</v>
       </c>
       <c r="M13" s="10"/>
     </row>
     <row r="14" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="12" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="13" t="s">
         <v>31</v>
       </c>
       <c r="M14" s="10"/>
     </row>
     <row r="15" spans="1:13" s="5" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="12" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="13" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="M15" s="10"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B16" s="14" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="M16" s="15"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="3" t="s">
         <v>35</v>
       </c>
       <c r="B17" s="14" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="M17" s="16"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B18" s="6" t="s">
         <v>37</v>
       </c>
       <c r="M18" s="15"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="3" t="s">
         <v>38</v>
       </c>
       <c r="B19" s="6" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="M19" s="16"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="B20" s="17" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="M20" s="15"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A21" s="3" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B21" s="18" t="s">
-        <v>43</v>
+        <v>87</v>
       </c>
       <c r="M21" s="16"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="19"/>
       <c r="B22" s="20"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="16"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="15"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="16"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="15"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B21" r:id="rId1"/>
-[...3 lines deleted...]
-    <hyperlink ref="B13" r:id="rId5"/>
+    <hyperlink ref="B14" r:id="rId1"/>
+    <hyperlink ref="B15" r:id="rId2"/>
+    <hyperlink ref="B12" r:id="rId3"/>
+    <hyperlink ref="B13" r:id="rId4"/>
+    <hyperlink ref="B21" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A3:C20"/>
   <sheetViews>
-    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="K30" sqref="K30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="25" customWidth="1"/>
     <col min="2" max="2" width="113.5703125" style="25" customWidth="1"/>
     <col min="3" max="256" width="9.140625" style="25"/>
     <col min="257" max="257" width="4.42578125" style="25" customWidth="1"/>
     <col min="258" max="258" width="113.5703125" style="25" customWidth="1"/>
     <col min="259" max="512" width="9.140625" style="25"/>
     <col min="513" max="513" width="4.42578125" style="25" customWidth="1"/>
     <col min="514" max="514" width="113.5703125" style="25" customWidth="1"/>
     <col min="515" max="768" width="9.140625" style="25"/>
     <col min="769" max="769" width="4.42578125" style="25" customWidth="1"/>
     <col min="770" max="770" width="113.5703125" style="25" customWidth="1"/>
     <col min="771" max="1024" width="9.140625" style="25"/>
     <col min="1025" max="1025" width="4.42578125" style="25" customWidth="1"/>
     <col min="1026" max="1026" width="113.5703125" style="25" customWidth="1"/>
     <col min="1027" max="1280" width="9.140625" style="25"/>
     <col min="1281" max="1281" width="4.42578125" style="25" customWidth="1"/>
     <col min="1282" max="1282" width="113.5703125" style="25" customWidth="1"/>
     <col min="1283" max="1536" width="9.140625" style="25"/>
     <col min="1537" max="1537" width="4.42578125" style="25" customWidth="1"/>
     <col min="1538" max="1538" width="113.5703125" style="25" customWidth="1"/>
@@ -3173,143 +3179,143 @@
     <col min="14594" max="14594" width="113.5703125" style="25" customWidth="1"/>
     <col min="14595" max="14848" width="9.140625" style="25"/>
     <col min="14849" max="14849" width="4.42578125" style="25" customWidth="1"/>
     <col min="14850" max="14850" width="113.5703125" style="25" customWidth="1"/>
     <col min="14851" max="15104" width="9.140625" style="25"/>
     <col min="15105" max="15105" width="4.42578125" style="25" customWidth="1"/>
     <col min="15106" max="15106" width="113.5703125" style="25" customWidth="1"/>
     <col min="15107" max="15360" width="9.140625" style="25"/>
     <col min="15361" max="15361" width="4.42578125" style="25" customWidth="1"/>
     <col min="15362" max="15362" width="113.5703125" style="25" customWidth="1"/>
     <col min="15363" max="15616" width="9.140625" style="25"/>
     <col min="15617" max="15617" width="4.42578125" style="25" customWidth="1"/>
     <col min="15618" max="15618" width="113.5703125" style="25" customWidth="1"/>
     <col min="15619" max="15872" width="9.140625" style="25"/>
     <col min="15873" max="15873" width="4.42578125" style="25" customWidth="1"/>
     <col min="15874" max="15874" width="113.5703125" style="25" customWidth="1"/>
     <col min="15875" max="16128" width="9.140625" style="25"/>
     <col min="16129" max="16129" width="4.42578125" style="25" customWidth="1"/>
     <col min="16130" max="16130" width="113.5703125" style="25" customWidth="1"/>
     <col min="16131" max="16384" width="9.140625" style="25"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:3">
       <c r="A3" s="22"/>
       <c r="B3" s="23" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="C3" s="24"/>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="22"/>
       <c r="B4" s="23" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="C4" s="24"/>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="22"/>
       <c r="B5" s="23" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="C5" s="24"/>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="22"/>
       <c r="B6" s="23" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="C6" s="24"/>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="22"/>
       <c r="B7" s="23" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="C7" s="24"/>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="22"/>
       <c r="B8" s="26" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="C8" s="24"/>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="22"/>
       <c r="B9" s="27"/>
       <c r="C9" s="24"/>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="22"/>
       <c r="B10" s="22"/>
       <c r="C10" s="24"/>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="22"/>
       <c r="B11" s="22"/>
       <c r="C11" s="24"/>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="22"/>
       <c r="B12" s="22"/>
       <c r="C12" s="22"/>
     </row>
     <row r="13" spans="1:3" ht="15">
-      <c r="A13" s="45" t="s">
-[...3 lines deleted...]
-      <c r="C13" s="46"/>
+      <c r="A13" s="47" t="s">
+        <v>48</v>
+      </c>
+      <c r="B13" s="48"/>
+      <c r="C13" s="48"/>
     </row>
     <row r="14" spans="1:3">
       <c r="B14" s="28"/>
     </row>
     <row r="15" spans="1:3">
       <c r="B15" s="29"/>
     </row>
     <row r="16" spans="1:3">
       <c r="B16" s="29"/>
     </row>
     <row r="20" spans="2:2">
       <c r="B20" s="30"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A13:C13"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F28"/>
+  <dimension ref="A1:G30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="H10" sqref="H10"/>
+      <selection activeCell="I16" sqref="I16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="20.7109375" customWidth="1"/>
     <col min="2" max="2" width="18.85546875" customWidth="1"/>
     <col min="3" max="3" width="17.5703125" customWidth="1"/>
     <col min="253" max="253" width="20.7109375" customWidth="1"/>
     <col min="254" max="254" width="17.140625" customWidth="1"/>
     <col min="255" max="257" width="16.85546875" customWidth="1"/>
     <col min="258" max="258" width="14.42578125" customWidth="1"/>
     <col min="259" max="259" width="15" customWidth="1"/>
     <col min="509" max="509" width="20.7109375" customWidth="1"/>
     <col min="510" max="510" width="17.140625" customWidth="1"/>
     <col min="511" max="513" width="16.85546875" customWidth="1"/>
     <col min="514" max="514" width="14.42578125" customWidth="1"/>
     <col min="515" max="515" width="15" customWidth="1"/>
     <col min="765" max="765" width="20.7109375" customWidth="1"/>
     <col min="766" max="766" width="17.140625" customWidth="1"/>
     <col min="767" max="769" width="16.85546875" customWidth="1"/>
     <col min="770" max="770" width="14.42578125" customWidth="1"/>
     <col min="771" max="771" width="15" customWidth="1"/>
     <col min="1021" max="1021" width="20.7109375" customWidth="1"/>
     <col min="1022" max="1022" width="17.140625" customWidth="1"/>
     <col min="1023" max="1025" width="16.85546875" customWidth="1"/>
@@ -3590,359 +3596,414 @@
     <col min="15103" max="15105" width="16.85546875" customWidth="1"/>
     <col min="15106" max="15106" width="14.42578125" customWidth="1"/>
     <col min="15107" max="15107" width="15" customWidth="1"/>
     <col min="15357" max="15357" width="20.7109375" customWidth="1"/>
     <col min="15358" max="15358" width="17.140625" customWidth="1"/>
     <col min="15359" max="15361" width="16.85546875" customWidth="1"/>
     <col min="15362" max="15362" width="14.42578125" customWidth="1"/>
     <col min="15363" max="15363" width="15" customWidth="1"/>
     <col min="15613" max="15613" width="20.7109375" customWidth="1"/>
     <col min="15614" max="15614" width="17.140625" customWidth="1"/>
     <col min="15615" max="15617" width="16.85546875" customWidth="1"/>
     <col min="15618" max="15618" width="14.42578125" customWidth="1"/>
     <col min="15619" max="15619" width="15" customWidth="1"/>
     <col min="15869" max="15869" width="20.7109375" customWidth="1"/>
     <col min="15870" max="15870" width="17.140625" customWidth="1"/>
     <col min="15871" max="15873" width="16.85546875" customWidth="1"/>
     <col min="15874" max="15874" width="14.42578125" customWidth="1"/>
     <col min="15875" max="15875" width="15" customWidth="1"/>
     <col min="16125" max="16125" width="20.7109375" customWidth="1"/>
     <col min="16126" max="16126" width="17.140625" customWidth="1"/>
     <col min="16127" max="16129" width="16.85546875" customWidth="1"/>
     <col min="16130" max="16130" width="14.42578125" customWidth="1"/>
     <col min="16131" max="16131" width="15" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="22.5" customHeight="1">
-      <c r="A1" s="47" t="s">
+    <row r="1" spans="1:7" ht="22.5" customHeight="1">
+      <c r="A1" s="49" t="s">
         <v>16</v>
       </c>
-      <c r="B1" s="47"/>
-[...7 lines deleted...]
-      <c r="C2" s="48"/>
+      <c r="B1" s="49"/>
+      <c r="C1" s="49"/>
+    </row>
+    <row r="2" spans="1:7" ht="14.25" customHeight="1">
+      <c r="A2" s="50" t="s">
+        <v>85</v>
+      </c>
+      <c r="B2" s="50"/>
+      <c r="C2" s="50"/>
       <c r="D2" s="31"/>
       <c r="E2" s="31"/>
     </row>
-    <row r="3" spans="1:5" ht="14.25" customHeight="1">
+    <row r="3" spans="1:7" ht="14.25" customHeight="1">
       <c r="A3" s="32"/>
       <c r="B3" s="32"/>
       <c r="C3" s="32"/>
       <c r="D3" s="31"/>
       <c r="E3" s="31"/>
     </row>
-    <row r="4" spans="1:5" ht="12.75" customHeight="1">
-[...5 lines deleted...]
-        <v>83</v>
+    <row r="4" spans="1:7" ht="12.75" customHeight="1">
+      <c r="A4" s="51"/>
+      <c r="B4" s="52" t="s">
+        <v>55</v>
+      </c>
+      <c r="C4" s="53" t="s">
+        <v>81</v>
       </c>
       <c r="D4" s="31"/>
       <c r="E4" s="31"/>
     </row>
-    <row r="5" spans="1:5" ht="72" customHeight="1">
-[...2 lines deleted...]
-      <c r="C5" s="52"/>
+    <row r="5" spans="1:7" ht="72" customHeight="1">
+      <c r="A5" s="51"/>
+      <c r="B5" s="52"/>
+      <c r="C5" s="54"/>
       <c r="D5" s="31"/>
       <c r="E5" s="31"/>
-    </row>
-    <row r="6" spans="1:5" ht="18" customHeight="1">
+      <c r="F5" s="31"/>
+      <c r="G5" s="31"/>
+    </row>
+    <row r="6" spans="1:7" ht="18" customHeight="1">
       <c r="A6" s="33" t="s">
-        <v>59</v>
-[...5 lines deleted...]
-        <v>104.5</v>
+        <v>57</v>
+      </c>
+      <c r="B6" s="42">
+        <v>8466679</v>
+      </c>
+      <c r="C6" s="43">
+        <v>106.7</v>
       </c>
       <c r="D6" s="31"/>
       <c r="E6" s="31"/>
-    </row>
-    <row r="7" spans="1:5">
+      <c r="F6" s="44"/>
+      <c r="G6" s="45"/>
+    </row>
+    <row r="7" spans="1:7">
       <c r="A7" s="33" t="s">
-        <v>60</v>
-[...5 lines deleted...]
-        <v>155.19999999999999</v>
+        <v>58</v>
+      </c>
+      <c r="B7" s="44">
+        <v>128308</v>
+      </c>
+      <c r="C7" s="45">
+        <v>104.5</v>
       </c>
       <c r="D7" s="31"/>
       <c r="E7" s="31"/>
-    </row>
-    <row r="8" spans="1:5">
+      <c r="F7" s="44"/>
+      <c r="G7" s="45"/>
+    </row>
+    <row r="8" spans="1:7">
       <c r="A8" s="33" t="s">
-        <v>61</v>
-[...5 lines deleted...]
-        <v>102.2</v>
+        <v>59</v>
+      </c>
+      <c r="B8" s="44">
+        <v>274391</v>
+      </c>
+      <c r="C8" s="45">
+        <v>100.5</v>
       </c>
       <c r="D8" s="31"/>
       <c r="E8" s="31"/>
-    </row>
-    <row r="9" spans="1:5">
+      <c r="F8" s="44"/>
+      <c r="G8" s="45"/>
+    </row>
+    <row r="9" spans="1:7">
       <c r="A9" s="33" t="s">
         <v>5</v>
       </c>
-      <c r="B9" s="38">
-[...6 lines deleted...]
-    <row r="10" spans="1:5">
+      <c r="B9" s="44">
+        <v>404454</v>
+      </c>
+      <c r="C9" s="45">
+        <v>107.4</v>
+      </c>
+      <c r="F9" s="44"/>
+      <c r="G9" s="45"/>
+    </row>
+    <row r="10" spans="1:7">
       <c r="A10" s="33" t="s">
         <v>6</v>
       </c>
-      <c r="B10" s="38">
-[...6 lines deleted...]
-    <row r="11" spans="1:5">
+      <c r="B10" s="44">
+        <v>843151</v>
+      </c>
+      <c r="C10" s="45">
+        <v>135.6</v>
+      </c>
+      <c r="F10" s="44"/>
+      <c r="G10" s="45"/>
+    </row>
+    <row r="11" spans="1:7">
       <c r="A11" s="33" t="s">
-        <v>62</v>
-[...8 lines deleted...]
-    <row r="12" spans="1:5">
+        <v>60</v>
+      </c>
+      <c r="B11" s="44">
+        <v>264242</v>
+      </c>
+      <c r="C11" s="45">
+        <v>102.7</v>
+      </c>
+      <c r="F11" s="44"/>
+      <c r="G11" s="45"/>
+    </row>
+    <row r="12" spans="1:7">
       <c r="A12" s="33" t="s">
         <v>7</v>
       </c>
-      <c r="B12" s="38">
-[...6 lines deleted...]
-    <row r="13" spans="1:5">
+      <c r="B12" s="44">
+        <v>223024</v>
+      </c>
+      <c r="C12" s="45">
+        <v>103.6</v>
+      </c>
+      <c r="F12" s="44"/>
+      <c r="G12" s="45"/>
+    </row>
+    <row r="13" spans="1:7">
       <c r="A13" s="33" t="s">
         <v>8</v>
       </c>
-      <c r="B13" s="38">
-[...6 lines deleted...]
-    <row r="14" spans="1:5">
+      <c r="B13" s="44">
+        <v>326006</v>
+      </c>
+      <c r="C13" s="45">
+        <v>102.6</v>
+      </c>
+      <c r="F13" s="44"/>
+      <c r="G13" s="45"/>
+    </row>
+    <row r="14" spans="1:7">
       <c r="A14" s="33" t="s">
-        <v>63</v>
-[...8 lines deleted...]
-    <row r="15" spans="1:5">
+        <v>61</v>
+      </c>
+      <c r="B14" s="44">
+        <v>147409</v>
+      </c>
+      <c r="C14" s="45">
+        <v>115.3</v>
+      </c>
+      <c r="F14" s="44"/>
+      <c r="G14" s="45"/>
+    </row>
+    <row r="15" spans="1:7">
       <c r="A15" s="33" t="s">
         <v>9</v>
       </c>
-      <c r="B15" s="38">
-[...6 lines deleted...]
-    <row r="16" spans="1:5">
+      <c r="B15" s="44">
+        <v>186983</v>
+      </c>
+      <c r="C15" s="45">
+        <v>79.2</v>
+      </c>
+      <c r="F15" s="44"/>
+      <c r="G15" s="45"/>
+    </row>
+    <row r="16" spans="1:7">
       <c r="A16" s="33" t="s">
-        <v>64</v>
-[...8 lines deleted...]
-    <row r="17" spans="1:6">
+        <v>62</v>
+      </c>
+      <c r="B16" s="44">
+        <v>261842</v>
+      </c>
+      <c r="C16" s="45">
+        <v>102.2</v>
+      </c>
+      <c r="F16" s="44"/>
+      <c r="G16" s="45"/>
+    </row>
+    <row r="17" spans="1:7">
       <c r="A17" s="33" t="s">
         <v>10</v>
       </c>
-      <c r="B17" s="38">
-[...6 lines deleted...]
-    <row r="18" spans="1:6">
+      <c r="B17" s="44">
+        <v>355032</v>
+      </c>
+      <c r="C17" s="45">
+        <v>101.3</v>
+      </c>
+      <c r="F17" s="44"/>
+      <c r="G17" s="45"/>
+    </row>
+    <row r="18" spans="1:7">
       <c r="A18" s="33" t="s">
-        <v>65</v>
-[...8 lines deleted...]
-    <row r="19" spans="1:6">
+        <v>63</v>
+      </c>
+      <c r="B18" s="44">
+        <v>275033</v>
+      </c>
+      <c r="C18" s="45">
+        <v>104.6</v>
+      </c>
+      <c r="F18" s="44"/>
+      <c r="G18" s="45"/>
+    </row>
+    <row r="19" spans="1:7">
       <c r="A19" s="33" t="s">
         <v>11</v>
       </c>
-      <c r="B19" s="38">
-[...6 lines deleted...]
-    <row r="20" spans="1:6">
+      <c r="B19" s="44">
+        <v>166282</v>
+      </c>
+      <c r="C19" s="45">
+        <v>101.2</v>
+      </c>
+      <c r="F19" s="44"/>
+      <c r="G19" s="45"/>
+    </row>
+    <row r="20" spans="1:7">
       <c r="A20" s="33" t="s">
         <v>12</v>
       </c>
-      <c r="B20" s="38">
-[...6 lines deleted...]
-    <row r="21" spans="1:6">
+      <c r="B20" s="44">
+        <v>102781</v>
+      </c>
+      <c r="C20" s="45">
+        <v>105.6</v>
+      </c>
+      <c r="F20" s="44"/>
+      <c r="G20" s="45"/>
+    </row>
+    <row r="21" spans="1:7">
       <c r="A21" s="33" t="s">
         <v>2</v>
       </c>
-      <c r="B21" s="38">
-[...6 lines deleted...]
-    <row r="22" spans="1:6">
+      <c r="B21" s="44">
+        <v>474868</v>
+      </c>
+      <c r="C21" s="45">
+        <v>108.3</v>
+      </c>
+      <c r="F21" s="44"/>
+      <c r="G21" s="45"/>
+    </row>
+    <row r="22" spans="1:7">
       <c r="A22" s="33" t="s">
         <v>3</v>
       </c>
-      <c r="B22" s="38">
-[...6 lines deleted...]
-    <row r="23" spans="1:6">
+      <c r="B22" s="44">
+        <v>38825</v>
+      </c>
+      <c r="C22" s="45">
+        <v>113.9</v>
+      </c>
+      <c r="F22" s="44"/>
+      <c r="G22" s="45"/>
+    </row>
+    <row r="23" spans="1:7">
       <c r="A23" s="33" t="s">
         <v>13</v>
       </c>
-      <c r="B23" s="38">
-[...6 lines deleted...]
-    <row r="24" spans="1:6">
+      <c r="B23" s="44">
+        <v>150564</v>
+      </c>
+      <c r="C23" s="45">
+        <v>103.4</v>
+      </c>
+      <c r="F23" s="44"/>
+      <c r="G23" s="45"/>
+    </row>
+    <row r="24" spans="1:7">
       <c r="A24" s="33" t="s">
         <v>0</v>
       </c>
-      <c r="B24" s="38">
-[...7 lines deleted...]
-    <row r="25" spans="1:6">
+      <c r="B24" s="44">
+        <v>1881016</v>
+      </c>
+      <c r="C24" s="45">
+        <v>105.9</v>
+      </c>
+      <c r="F24" s="44"/>
+      <c r="G24" s="45"/>
+    </row>
+    <row r="25" spans="1:7">
       <c r="A25" s="33" t="s">
         <v>4</v>
       </c>
-      <c r="B25" s="38">
-[...6 lines deleted...]
-    <row r="26" spans="1:6">
+      <c r="B25" s="44">
+        <v>1403850</v>
+      </c>
+      <c r="C25" s="45">
+        <v>104.6</v>
+      </c>
+      <c r="F25" s="44"/>
+      <c r="G25" s="45"/>
+    </row>
+    <row r="26" spans="1:7">
       <c r="A26" s="34" t="s">
         <v>1</v>
       </c>
-      <c r="B26" s="35">
-[...11 lines deleted...]
-    <row r="28" spans="1:6">
+      <c r="B26" s="40">
+        <v>558618</v>
+      </c>
+      <c r="C26" s="41">
+        <v>108</v>
+      </c>
+      <c r="F26" s="44"/>
+      <c r="G26" s="45"/>
+    </row>
+    <row r="27" spans="1:7">
+      <c r="A27" s="35"/>
+      <c r="B27" s="35"/>
+      <c r="C27" s="37"/>
+      <c r="F27" s="31"/>
+      <c r="G27" s="31"/>
+    </row>
+    <row r="28" spans="1:7">
       <c r="A28" s="1"/>
       <c r="B28" s="1"/>
       <c r="C28" s="1"/>
+      <c r="F28" s="31"/>
+      <c r="G28" s="31"/>
+    </row>
+    <row r="29" spans="1:7">
+      <c r="F29" s="31"/>
+      <c r="G29" s="31"/>
+    </row>
+    <row r="30" spans="1:7">
+      <c r="F30" s="31"/>
+      <c r="G30" s="31"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:E28"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="I26" sqref="I26"/>
+      <selection activeCell="G21" sqref="G21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="20.7109375" customWidth="1"/>
     <col min="2" max="2" width="17.140625" customWidth="1"/>
     <col min="3" max="3" width="16.85546875" customWidth="1"/>
     <col min="253" max="253" width="20.7109375" customWidth="1"/>
     <col min="254" max="254" width="17.140625" customWidth="1"/>
     <col min="255" max="257" width="16.85546875" customWidth="1"/>
     <col min="258" max="258" width="14.42578125" customWidth="1"/>
     <col min="259" max="259" width="15" customWidth="1"/>
     <col min="509" max="509" width="20.7109375" customWidth="1"/>
     <col min="510" max="510" width="17.140625" customWidth="1"/>
     <col min="511" max="513" width="16.85546875" customWidth="1"/>
     <col min="514" max="514" width="14.42578125" customWidth="1"/>
     <col min="515" max="515" width="15" customWidth="1"/>
     <col min="765" max="765" width="20.7109375" customWidth="1"/>
     <col min="766" max="766" width="17.140625" customWidth="1"/>
     <col min="767" max="769" width="16.85546875" customWidth="1"/>
     <col min="770" max="770" width="14.42578125" customWidth="1"/>
     <col min="771" max="771" width="15" customWidth="1"/>
     <col min="1021" max="1021" width="20.7109375" customWidth="1"/>
     <col min="1022" max="1022" width="17.140625" customWidth="1"/>
     <col min="1023" max="1025" width="16.85546875" customWidth="1"/>
@@ -4224,350 +4285,350 @@
     <col min="15106" max="15106" width="14.42578125" customWidth="1"/>
     <col min="15107" max="15107" width="15" customWidth="1"/>
     <col min="15357" max="15357" width="20.7109375" customWidth="1"/>
     <col min="15358" max="15358" width="17.140625" customWidth="1"/>
     <col min="15359" max="15361" width="16.85546875" customWidth="1"/>
     <col min="15362" max="15362" width="14.42578125" customWidth="1"/>
     <col min="15363" max="15363" width="15" customWidth="1"/>
     <col min="15613" max="15613" width="20.7109375" customWidth="1"/>
     <col min="15614" max="15614" width="17.140625" customWidth="1"/>
     <col min="15615" max="15617" width="16.85546875" customWidth="1"/>
     <col min="15618" max="15618" width="14.42578125" customWidth="1"/>
     <col min="15619" max="15619" width="15" customWidth="1"/>
     <col min="15869" max="15869" width="20.7109375" customWidth="1"/>
     <col min="15870" max="15870" width="17.140625" customWidth="1"/>
     <col min="15871" max="15873" width="16.85546875" customWidth="1"/>
     <col min="15874" max="15874" width="14.42578125" customWidth="1"/>
     <col min="15875" max="15875" width="15" customWidth="1"/>
     <col min="16125" max="16125" width="20.7109375" customWidth="1"/>
     <col min="16126" max="16126" width="17.140625" customWidth="1"/>
     <col min="16127" max="16129" width="16.85546875" customWidth="1"/>
     <col min="16130" max="16130" width="14.42578125" customWidth="1"/>
     <col min="16131" max="16131" width="15" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="22.5" customHeight="1">
-      <c r="A1" s="53" t="s">
-[...3 lines deleted...]
-      <c r="C1" s="53"/>
+      <c r="A1" s="55" t="s">
+        <v>54</v>
+      </c>
+      <c r="B1" s="55"/>
+      <c r="C1" s="55"/>
     </row>
     <row r="2" spans="1:5" ht="14.25" customHeight="1">
-      <c r="A2" s="48" t="s">
-[...3 lines deleted...]
-      <c r="C2" s="48"/>
+      <c r="A2" s="50" t="s">
+        <v>85</v>
+      </c>
+      <c r="B2" s="50"/>
+      <c r="C2" s="50"/>
       <c r="D2" s="31"/>
       <c r="E2" s="31"/>
     </row>
     <row r="3" spans="1:5" ht="14.25" customHeight="1">
       <c r="A3" s="32"/>
       <c r="B3" s="32"/>
       <c r="C3" s="32"/>
       <c r="D3" s="31"/>
       <c r="E3" s="31"/>
     </row>
     <row r="4" spans="1:5" ht="12.75" customHeight="1">
-      <c r="A4" s="49"/>
-[...4 lines deleted...]
-        <v>83</v>
+      <c r="A4" s="51"/>
+      <c r="B4" s="52" t="s">
+        <v>55</v>
+      </c>
+      <c r="C4" s="53" t="s">
+        <v>81</v>
       </c>
       <c r="D4" s="31"/>
       <c r="E4" s="31"/>
     </row>
     <row r="5" spans="1:5" ht="72" customHeight="1">
-      <c r="A5" s="49"/>
-[...1 lines deleted...]
-      <c r="C5" s="52"/>
+      <c r="A5" s="51"/>
+      <c r="B5" s="52"/>
+      <c r="C5" s="54"/>
       <c r="D5" s="31"/>
       <c r="E5" s="31"/>
     </row>
     <row r="6" spans="1:5" ht="18" customHeight="1">
       <c r="A6" s="33" t="s">
-        <v>59</v>
-[...5 lines deleted...]
-        <v>98.2</v>
+        <v>57</v>
+      </c>
+      <c r="B6" s="38">
+        <v>2850282</v>
+      </c>
+      <c r="C6" s="39">
+        <v>99.7</v>
       </c>
       <c r="D6" s="31"/>
       <c r="E6" s="31"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="33" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="B7" s="38">
-        <v>38314</v>
-[...2 lines deleted...]
-        <v>150.1</v>
+        <v>51162</v>
+      </c>
+      <c r="C7" s="39">
+        <v>126.7</v>
       </c>
       <c r="D7" s="31"/>
       <c r="E7" s="31"/>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="33" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="B8" s="38">
-        <v>93374</v>
-[...2 lines deleted...]
-        <v>88.4</v>
+        <v>118835</v>
+      </c>
+      <c r="C8" s="39">
+        <v>93.6</v>
       </c>
       <c r="D8" s="31"/>
       <c r="E8" s="31"/>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="33" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="38">
-        <v>206201</v>
-[...2 lines deleted...]
-        <v>105.7</v>
+        <v>219020</v>
+      </c>
+      <c r="C9" s="39">
+        <v>104.7</v>
       </c>
       <c r="D9" s="31"/>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="33" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="38">
-        <v>314308</v>
-[...2 lines deleted...]
-        <v>100.9</v>
+        <v>463731</v>
+      </c>
+      <c r="C10" s="39">
+        <v>108.8</v>
       </c>
       <c r="D10" s="31"/>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="33" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="B11" s="38">
-        <v>121957</v>
-[...2 lines deleted...]
-        <v>78.3</v>
+        <v>152774</v>
+      </c>
+      <c r="C11" s="39">
+        <v>79</v>
       </c>
       <c r="D11" s="31"/>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="33" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="38">
-        <v>103544</v>
-[...2 lines deleted...]
-        <v>114.9</v>
+        <v>136940</v>
+      </c>
+      <c r="C12" s="39">
+        <v>121.5</v>
       </c>
       <c r="D12" s="31"/>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="33" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="38">
-        <v>178937</v>
-[...2 lines deleted...]
-        <v>102.4</v>
+        <v>243523</v>
+      </c>
+      <c r="C13" s="39">
+        <v>102.3</v>
       </c>
       <c r="D13" s="31"/>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="33" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="B14" s="38">
-        <v>80826</v>
-[...2 lines deleted...]
-        <v>152.30000000000001</v>
+        <v>105889</v>
+      </c>
+      <c r="C14" s="39">
+        <v>179.5</v>
       </c>
       <c r="D14" s="31"/>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="33" t="s">
         <v>9</v>
       </c>
       <c r="B15" s="38">
-        <v>23179</v>
-[...2 lines deleted...]
-        <v>92.5</v>
+        <v>28983</v>
+      </c>
+      <c r="C15" s="39">
+        <v>89.6</v>
       </c>
       <c r="D15" s="31"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="33" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="B16" s="38">
-        <v>32774</v>
-[...2 lines deleted...]
-        <v>81.900000000000006</v>
+        <v>43245</v>
+      </c>
+      <c r="C16" s="39">
+        <v>89.9</v>
       </c>
       <c r="D16" s="31"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="33" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="38">
-        <v>207738</v>
-[...2 lines deleted...]
-        <v>106.9</v>
+        <v>313034</v>
+      </c>
+      <c r="C17" s="39">
+        <v>105.6</v>
       </c>
       <c r="D17" s="31"/>
       <c r="E17" s="31"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="33" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="B18" s="38">
-        <v>58371</v>
-[...2 lines deleted...]
-        <v>95.9</v>
+        <v>112638</v>
+      </c>
+      <c r="C18" s="39">
+        <v>100.1</v>
       </c>
       <c r="D18" s="31"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="33" t="s">
         <v>11</v>
       </c>
       <c r="B19" s="38">
-        <v>44260</v>
-[...2 lines deleted...]
-        <v>51.8</v>
+        <v>54622</v>
+      </c>
+      <c r="C19" s="39">
+        <v>51.9</v>
       </c>
       <c r="D19" s="31"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="33" t="s">
         <v>12</v>
       </c>
       <c r="B20" s="38">
-        <v>47280</v>
-[...2 lines deleted...]
-        <v>90</v>
+        <v>55187</v>
+      </c>
+      <c r="C20" s="39">
+        <v>85.8</v>
       </c>
       <c r="D20" s="31"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="33" t="s">
         <v>2</v>
       </c>
       <c r="B21" s="38">
-        <v>285262</v>
-[...2 lines deleted...]
-        <v>121.6</v>
+        <v>377156</v>
+      </c>
+      <c r="C21" s="39">
+        <v>119.3</v>
       </c>
       <c r="D21" s="31"/>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="33" t="s">
         <v>3</v>
       </c>
       <c r="B22" s="38">
-        <v>10329</v>
-[...2 lines deleted...]
-        <v>91.4</v>
+        <v>20389</v>
+      </c>
+      <c r="C22" s="39">
+        <v>116.5</v>
       </c>
       <c r="D22" s="31"/>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="33" t="s">
         <v>13</v>
       </c>
       <c r="B23" s="38">
-        <v>31222</v>
-[...2 lines deleted...]
-        <v>102.2</v>
+        <v>42953</v>
+      </c>
+      <c r="C23" s="39">
+        <v>101.7</v>
       </c>
       <c r="D23" s="31"/>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="33" t="s">
         <v>0</v>
       </c>
       <c r="B24" s="38">
-        <v>34902</v>
-[...2 lines deleted...]
-        <v>152</v>
+        <v>37851</v>
+      </c>
+      <c r="C24" s="39">
+        <v>136.5</v>
       </c>
       <c r="D24" s="31"/>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="33" t="s">
         <v>4</v>
       </c>
       <c r="B25" s="38">
-        <v>117617</v>
-[...2 lines deleted...]
-        <v>73.7</v>
+        <v>150888</v>
+      </c>
+      <c r="C25" s="39">
+        <v>78</v>
       </c>
       <c r="D25" s="31"/>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="34" t="s">
         <v>1</v>
       </c>
-      <c r="B26" s="35">
-[...3 lines deleted...]
-        <v>72.3</v>
+      <c r="B26" s="40">
+        <v>121462</v>
+      </c>
+      <c r="C26" s="41">
+        <v>62</v>
       </c>
       <c r="D26" s="31"/>
     </row>
     <row r="27" spans="1:5">
-      <c r="A27" s="36"/>
-[...1 lines deleted...]
-      <c r="C27" s="36"/>
+      <c r="A27" s="35"/>
+      <c r="B27" s="35"/>
+      <c r="C27" s="35"/>
       <c r="D27" s="31"/>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1"/>
       <c r="B28" s="1"/>
       <c r="C28" s="1"/>
       <c r="D28" s="31"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>