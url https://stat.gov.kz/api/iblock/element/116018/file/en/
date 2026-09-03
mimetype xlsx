--- v3 (2026-07-24)
+++ v4 (2026-09-03)
@@ -13,51 +13,51 @@
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="23250" windowHeight="13170" activeTab="6"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="23250" windowHeight="13170" firstSheet="3" activeTab="9"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata 163206" sheetId="2" r:id="rId1"/>
     <sheet name="Metadata 163206 (cfo 16)" sheetId="5" r:id="rId2"/>
     <sheet name="Metadata 163213" sheetId="11" r:id="rId3"/>
     <sheet name="Metadata 16321301" sheetId="12" r:id="rId4"/>
     <sheet name="Metadata 163201" sheetId="9" r:id="rId5"/>
     <sheet name="Metadata 163221" sheetId="10" r:id="rId6"/>
     <sheet name="Symbols" sheetId="3" r:id="rId7"/>
     <sheet name="indikator 163206,163213" sheetId="6" r:id="rId8"/>
     <sheet name="indikator 163206 (2),16321301" sheetId="7" r:id="rId9"/>
     <sheet name="indikator 163201,163221" sheetId="8" r:id="rId10"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="311" uniqueCount="88">
   <si>
     <t>Astana city</t>
   </si>
   <si>
     <t>Shymkent city</t>
   </si>
@@ -285,63 +285,63 @@
   <si>
     <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701939</t>
   </si>
   <si>
     <t>Physical volume index of the total area of residential buildings commissioned by individual developers</t>
   </si>
   <si>
     <t>It is defined as the ratio of the total area of all residential premises commissioned by individual developers and the areas of all non-residential premises, as well as the areas of parts of a residential building that are the common property of the analyzed period to the previous period</t>
   </si>
   <si>
     <t>calculated</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701940</t>
   </si>
   <si>
     <t>Index of physical volume of commissioned apartments</t>
   </si>
   <si>
     <t>As a percentage of the corresponding period of last year</t>
   </si>
   <si>
     <t>Since January 2026</t>
   </si>
   <si>
-    <t>17.07.2026y.</t>
-[...1 lines deleted...]
-  <si>
     <t>18.08.2026y.</t>
   </si>
   <si>
-    <t>(January-June 2026)</t>
-[...1 lines deleted...]
-  <si>
     <t>Karimkulova Zhansaya Seitzhankyzy</t>
   </si>
   <si>
     <t>zh.uskenbayeva@stat.kz</t>
+  </si>
+  <si>
+    <t>17.09.2026y.</t>
+  </si>
+  <si>
+    <t>(January-July 2026)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
   </numFmts>
   <fonts count="25">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
@@ -547,51 +547,51 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="56">
+  <cellXfs count="54">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
@@ -640,56 +640,50 @@
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="21" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="24" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="24" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="24" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="24" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
@@ -1049,51 +1043,51 @@
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701919" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/417326/file/en/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zh.uskenbayeva@stat.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701919" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/417326/file/en/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zh.uskenbayeva@stat.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView topLeftCell="A4" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B21" sqref="B21"/>
+      <selection activeCell="B35" sqref="B35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="21" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="21" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="2"/>
       <c r="B1" s="2"/>
     </row>
     <row r="2" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B2" s="4">
         <v>163206</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="B3" s="4" t="s">
@@ -1191,125 +1185,125 @@
       <c r="M14" s="10"/>
     </row>
     <row r="15" spans="1:13" s="5" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="12" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="13" t="s">
         <v>33</v>
       </c>
       <c r="M15" s="10"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B16" s="14" t="s">
         <v>83</v>
       </c>
       <c r="M16" s="15"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="3" t="s">
         <v>35</v>
       </c>
       <c r="B17" s="14" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="M17" s="16"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B18" s="6" t="s">
         <v>37</v>
       </c>
       <c r="M18" s="15"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="3" t="s">
         <v>38</v>
       </c>
       <c r="B19" s="6" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="M19" s="16"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="3" t="s">
         <v>39</v>
       </c>
       <c r="B20" s="17" t="s">
         <v>40</v>
       </c>
       <c r="M20" s="15"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A21" s="3" t="s">
         <v>41</v>
       </c>
       <c r="B21" s="18" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="M21" s="16"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="19"/>
       <c r="B22" s="20"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="16"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="15"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="16"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="15"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B15" r:id="rId2"/>
     <hyperlink ref="B12" r:id="rId3"/>
     <hyperlink ref="B13" r:id="rId4"/>
     <hyperlink ref="B21" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:E28"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="F23" sqref="F23"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="K17" sqref="K17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="20.7109375" customWidth="1"/>
     <col min="2" max="2" width="19.85546875" customWidth="1"/>
     <col min="3" max="3" width="22.140625" customWidth="1"/>
     <col min="253" max="253" width="20.7109375" customWidth="1"/>
     <col min="254" max="254" width="17.140625" customWidth="1"/>
     <col min="255" max="257" width="16.85546875" customWidth="1"/>
     <col min="258" max="258" width="14.42578125" customWidth="1"/>
     <col min="259" max="259" width="15" customWidth="1"/>
     <col min="509" max="509" width="20.7109375" customWidth="1"/>
     <col min="510" max="510" width="17.140625" customWidth="1"/>
     <col min="511" max="513" width="16.85546875" customWidth="1"/>
     <col min="514" max="514" width="14.42578125" customWidth="1"/>
     <col min="515" max="515" width="15" customWidth="1"/>
     <col min="765" max="765" width="20.7109375" customWidth="1"/>
     <col min="766" max="766" width="17.140625" customWidth="1"/>
     <col min="767" max="769" width="16.85546875" customWidth="1"/>
     <col min="770" max="770" width="14.42578125" customWidth="1"/>
     <col min="771" max="771" width="15" customWidth="1"/>
     <col min="1021" max="1021" width="20.7109375" customWidth="1"/>
     <col min="1022" max="1022" width="17.140625" customWidth="1"/>
     <col min="1023" max="1025" width="16.85546875" customWidth="1"/>
@@ -1591,358 +1585,358 @@
     <col min="15106" max="15106" width="14.42578125" customWidth="1"/>
     <col min="15107" max="15107" width="15" customWidth="1"/>
     <col min="15357" max="15357" width="20.7109375" customWidth="1"/>
     <col min="15358" max="15358" width="17.140625" customWidth="1"/>
     <col min="15359" max="15361" width="16.85546875" customWidth="1"/>
     <col min="15362" max="15362" width="14.42578125" customWidth="1"/>
     <col min="15363" max="15363" width="15" customWidth="1"/>
     <col min="15613" max="15613" width="20.7109375" customWidth="1"/>
     <col min="15614" max="15614" width="17.140625" customWidth="1"/>
     <col min="15615" max="15617" width="16.85546875" customWidth="1"/>
     <col min="15618" max="15618" width="14.42578125" customWidth="1"/>
     <col min="15619" max="15619" width="15" customWidth="1"/>
     <col min="15869" max="15869" width="20.7109375" customWidth="1"/>
     <col min="15870" max="15870" width="17.140625" customWidth="1"/>
     <col min="15871" max="15873" width="16.85546875" customWidth="1"/>
     <col min="15874" max="15874" width="14.42578125" customWidth="1"/>
     <col min="15875" max="15875" width="15" customWidth="1"/>
     <col min="16125" max="16125" width="20.7109375" customWidth="1"/>
     <col min="16126" max="16126" width="17.140625" customWidth="1"/>
     <col min="16127" max="16129" width="16.85546875" customWidth="1"/>
     <col min="16130" max="16130" width="14.42578125" customWidth="1"/>
     <col min="16131" max="16131" width="15" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="22.5" customHeight="1">
-      <c r="A1" s="55" t="s">
+      <c r="A1" s="53" t="s">
         <v>64</v>
       </c>
-      <c r="B1" s="55"/>
-      <c r="C1" s="55"/>
+      <c r="B1" s="53"/>
+      <c r="C1" s="53"/>
     </row>
     <row r="2" spans="1:5" ht="14.25" customHeight="1">
-      <c r="A2" s="50" t="s">
-[...3 lines deleted...]
-      <c r="C2" s="50"/>
+      <c r="A2" s="48" t="s">
+        <v>87</v>
+      </c>
+      <c r="B2" s="48"/>
+      <c r="C2" s="48"/>
       <c r="D2" s="31"/>
       <c r="E2" s="31"/>
     </row>
     <row r="3" spans="1:5" ht="14.25" customHeight="1">
       <c r="A3" s="32"/>
       <c r="B3" s="32"/>
       <c r="C3" s="32"/>
       <c r="D3" s="31"/>
       <c r="E3" s="31"/>
     </row>
     <row r="4" spans="1:5" ht="12.75" customHeight="1">
-      <c r="A4" s="51"/>
-      <c r="B4" s="52" t="s">
+      <c r="A4" s="49"/>
+      <c r="B4" s="50" t="s">
         <v>56</v>
       </c>
-      <c r="C4" s="53" t="s">
+      <c r="C4" s="51" t="s">
         <v>81</v>
       </c>
       <c r="D4" s="31"/>
       <c r="E4" s="31"/>
     </row>
     <row r="5" spans="1:5" ht="72" customHeight="1">
-      <c r="A5" s="51"/>
-[...1 lines deleted...]
-      <c r="C5" s="54"/>
+      <c r="A5" s="49"/>
+      <c r="B5" s="50"/>
+      <c r="C5" s="52"/>
       <c r="D5" s="31"/>
       <c r="E5" s="31"/>
     </row>
     <row r="6" spans="1:5" ht="18" customHeight="1">
       <c r="A6" s="33" t="s">
         <v>57</v>
       </c>
-      <c r="B6" s="42">
-[...3 lines deleted...]
-        <v>111.6</v>
+      <c r="B6" s="40">
+        <v>92270</v>
+      </c>
+      <c r="C6" s="41">
+        <v>107.4</v>
       </c>
       <c r="D6" s="31"/>
       <c r="E6" s="31"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="33" t="s">
         <v>58</v>
       </c>
-      <c r="B7" s="44">
-[...3 lines deleted...]
-        <v>141</v>
+      <c r="B7" s="42">
+        <v>1442</v>
+      </c>
+      <c r="C7" s="43">
+        <v>141.80000000000001</v>
       </c>
       <c r="D7" s="31"/>
       <c r="E7" s="31"/>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="33" t="s">
         <v>59</v>
       </c>
-      <c r="B8" s="44">
-[...3 lines deleted...]
-        <v>93</v>
+      <c r="B8" s="42">
+        <v>2690</v>
+      </c>
+      <c r="C8" s="43">
+        <v>89.4</v>
       </c>
       <c r="D8" s="31"/>
       <c r="E8" s="31"/>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="33" t="s">
         <v>5</v>
       </c>
-      <c r="B9" s="44">
-[...3 lines deleted...]
-        <v>97.1</v>
+      <c r="B9" s="42">
+        <v>2750</v>
+      </c>
+      <c r="C9" s="43">
+        <v>96.7</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="33" t="s">
         <v>6</v>
       </c>
-      <c r="B10" s="44">
-[...3 lines deleted...]
-        <v>141</v>
+      <c r="B10" s="42">
+        <v>8282</v>
+      </c>
+      <c r="C10" s="43">
+        <v>123.1</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="33" t="s">
         <v>60</v>
       </c>
-      <c r="B11" s="44">
-[...3 lines deleted...]
-        <v>117.2</v>
+      <c r="B11" s="42">
+        <v>2581</v>
+      </c>
+      <c r="C11" s="43">
+        <v>120.1</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="33" t="s">
         <v>7</v>
       </c>
-      <c r="B12" s="44">
-[...3 lines deleted...]
-        <v>90.7</v>
+      <c r="B12" s="42">
+        <v>2080</v>
+      </c>
+      <c r="C12" s="43">
+        <v>96.3</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="33" t="s">
         <v>8</v>
       </c>
-      <c r="B13" s="44">
-[...3 lines deleted...]
-        <v>110.7</v>
+      <c r="B13" s="42">
+        <v>3006</v>
+      </c>
+      <c r="C13" s="43">
+        <v>111</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="33" t="s">
         <v>61</v>
       </c>
-      <c r="B14" s="44">
-[...3 lines deleted...]
-        <v>110.6</v>
+      <c r="B14" s="42">
+        <v>1480</v>
+      </c>
+      <c r="C14" s="43">
+        <v>114.5</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="33" t="s">
         <v>9</v>
       </c>
-      <c r="B15" s="44">
-[...3 lines deleted...]
-        <v>89.7</v>
+      <c r="B15" s="42">
+        <v>1967</v>
+      </c>
+      <c r="C15" s="43">
+        <v>79.2</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="33" t="s">
         <v>62</v>
       </c>
-      <c r="B16" s="44">
-[...3 lines deleted...]
-        <v>116.1</v>
+      <c r="B16" s="42">
+        <v>3631</v>
+      </c>
+      <c r="C16" s="43">
+        <v>117.8</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="33" t="s">
         <v>10</v>
       </c>
-      <c r="B17" s="44">
-[...3 lines deleted...]
-        <v>105.8</v>
+      <c r="B17" s="42">
+        <v>2486</v>
+      </c>
+      <c r="C17" s="43">
+        <v>104.9</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="33" t="s">
         <v>63</v>
       </c>
-      <c r="B18" s="44">
-[...3 lines deleted...]
-        <v>85</v>
+      <c r="B18" s="42">
+        <v>2054</v>
+      </c>
+      <c r="C18" s="43">
+        <v>90.2</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="33" t="s">
         <v>11</v>
       </c>
-      <c r="B19" s="44">
-[...3 lines deleted...]
-        <v>99.2</v>
+      <c r="B19" s="42">
+        <v>706</v>
+      </c>
+      <c r="C19" s="43">
+        <v>106.5</v>
       </c>
       <c r="E19" s="31"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="33" t="s">
         <v>12</v>
       </c>
-      <c r="B20" s="44">
-[...3 lines deleted...]
-        <v>118.9</v>
+      <c r="B20" s="42">
+        <v>958</v>
+      </c>
+      <c r="C20" s="43">
+        <v>124.9</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="33" t="s">
         <v>2</v>
       </c>
-      <c r="B21" s="44">
-[...3 lines deleted...]
-        <v>104</v>
+      <c r="B21" s="42">
+        <v>3659</v>
+      </c>
+      <c r="C21" s="43">
+        <v>97.5</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="33" t="s">
         <v>3</v>
       </c>
-      <c r="B22" s="44">
-[...3 lines deleted...]
-        <v>100.6</v>
+      <c r="B22" s="42">
+        <v>329</v>
+      </c>
+      <c r="C22" s="44">
+        <v>70.3</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="33" t="s">
         <v>13</v>
       </c>
-      <c r="B23" s="44">
-[...3 lines deleted...]
-        <v>118.1</v>
+      <c r="B23" s="42">
+        <v>1252</v>
+      </c>
+      <c r="C23" s="43">
+        <v>118.9</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="33" t="s">
         <v>0</v>
       </c>
-      <c r="B24" s="44">
-[...3 lines deleted...]
-        <v>110.1</v>
+      <c r="B24" s="42">
+        <v>24842</v>
+      </c>
+      <c r="C24" s="43">
+        <v>103.4</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="33" t="s">
         <v>4</v>
       </c>
-      <c r="B25" s="44">
-[...3 lines deleted...]
-        <v>115.8</v>
+      <c r="B25" s="42">
+        <v>19544</v>
+      </c>
+      <c r="C25" s="43">
+        <v>112.3</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="34" t="s">
         <v>1</v>
       </c>
-      <c r="B26" s="40">
-[...2 lines deleted...]
-      <c r="C26" s="41">
+      <c r="B26" s="38">
+        <v>6531</v>
+      </c>
+      <c r="C26" s="39">
         <v>114.7</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="35"/>
       <c r="B27" s="35"/>
       <c r="C27" s="36"/>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1"/>
       <c r="B28" s="1"/>
       <c r="C28" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView topLeftCell="A2" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B21" sqref="B21"/>
+      <selection activeCell="B25" sqref="B25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="21" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="21" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="2"/>
       <c r="B1" s="2"/>
     </row>
     <row r="2" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B2" s="4" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="B3" s="4" t="s">
@@ -2040,125 +2034,125 @@
       <c r="M14" s="10"/>
     </row>
     <row r="15" spans="1:13" s="5" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="12" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="13" t="s">
         <v>33</v>
       </c>
       <c r="M15" s="10"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B16" s="14" t="s">
         <v>83</v>
       </c>
       <c r="M16" s="15"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="3" t="s">
         <v>35</v>
       </c>
       <c r="B17" s="14" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="M17" s="16"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B18" s="6" t="s">
         <v>37</v>
       </c>
       <c r="M18" s="15"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="3" t="s">
         <v>38</v>
       </c>
       <c r="B19" s="6" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="M19" s="16"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="3" t="s">
         <v>39</v>
       </c>
       <c r="B20" s="17" t="s">
         <v>40</v>
       </c>
       <c r="M20" s="15"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A21" s="3" t="s">
         <v>41</v>
       </c>
       <c r="B21" s="18" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="M21" s="16"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="19"/>
       <c r="B22" s="20"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="16"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="15"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="16"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="15"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B15" r:id="rId2"/>
     <hyperlink ref="B12" r:id="rId3"/>
     <hyperlink ref="B13" r:id="rId4"/>
     <hyperlink ref="B21" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView topLeftCell="A2" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="B21" sqref="B21"/>
+      <selection activeCell="B18" sqref="B18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="21" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="21" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="2"/>
       <c r="B1" s="2"/>
     </row>
     <row r="2" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B2" s="4">
         <v>163213</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="B3" s="4" t="s">
@@ -2256,124 +2250,124 @@
       <c r="M14" s="10"/>
     </row>
     <row r="15" spans="1:13" s="5" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="12" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="13" t="s">
         <v>75</v>
       </c>
       <c r="M15" s="10"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B16" s="14" t="s">
         <v>83</v>
       </c>
       <c r="M16" s="15"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="3" t="s">
         <v>35</v>
       </c>
       <c r="B17" s="14" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="M17" s="16"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B18" s="6" t="s">
         <v>37</v>
       </c>
       <c r="M18" s="15"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="3" t="s">
         <v>38</v>
       </c>
       <c r="B19" s="6" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="M19" s="16"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="3" t="s">
         <v>39</v>
       </c>
       <c r="B20" s="17" t="s">
         <v>40</v>
       </c>
       <c r="M20" s="15"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A21" s="3" t="s">
         <v>41</v>
       </c>
       <c r="B21" s="18" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="M21" s="16"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="19"/>
       <c r="B22" s="20"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="16"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="15"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="16"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="15"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B15" r:id="rId2"/>
     <hyperlink ref="B12" r:id="rId3"/>
     <hyperlink ref="B13" r:id="rId4"/>
     <hyperlink ref="B21" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B21" sqref="B21"/>
+      <selection activeCell="B18" sqref="B18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="21" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="21" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="2"/>
       <c r="B1" s="2"/>
     </row>
     <row r="2" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B2" s="4">
         <v>16321301</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="B3" s="4" t="s">
@@ -2471,125 +2465,125 @@
       <c r="M14" s="10"/>
     </row>
     <row r="15" spans="1:13" s="5" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="12" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="13" t="s">
         <v>79</v>
       </c>
       <c r="M15" s="10"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B16" s="14" t="s">
         <v>83</v>
       </c>
       <c r="M16" s="15"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="3" t="s">
         <v>35</v>
       </c>
       <c r="B17" s="14" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="M17" s="16"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B18" s="6" t="s">
         <v>37</v>
       </c>
       <c r="M18" s="15"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="3" t="s">
         <v>38</v>
       </c>
       <c r="B19" s="6" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="M19" s="16"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="3" t="s">
         <v>39</v>
       </c>
       <c r="B20" s="17" t="s">
         <v>40</v>
       </c>
       <c r="M20" s="15"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A21" s="3" t="s">
         <v>41</v>
       </c>
       <c r="B21" s="18" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="M21" s="16"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="19"/>
       <c r="B22" s="20"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="16"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="15"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="16"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="15"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B15" r:id="rId2"/>
     <hyperlink ref="B12" r:id="rId3"/>
     <hyperlink ref="B13" r:id="rId4"/>
     <hyperlink ref="B21" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView topLeftCell="A5" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B21" sqref="B21"/>
+      <selection activeCell="B18" sqref="B18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="21" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="21" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="2"/>
       <c r="B1" s="2"/>
     </row>
     <row r="2" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B2" s="4">
         <v>163201</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="B3" s="4" t="s">
@@ -2687,125 +2681,125 @@
       <c r="M14" s="10"/>
     </row>
     <row r="15" spans="1:13" s="5" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="12" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="13" t="s">
         <v>67</v>
       </c>
       <c r="M15" s="10"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B16" s="14" t="s">
         <v>83</v>
       </c>
       <c r="M16" s="15"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="3" t="s">
         <v>35</v>
       </c>
       <c r="B17" s="14" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="M17" s="16"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B18" s="6" t="s">
         <v>37</v>
       </c>
       <c r="M18" s="15"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="3" t="s">
         <v>38</v>
       </c>
       <c r="B19" s="6" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="M19" s="16"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="3" t="s">
         <v>39</v>
       </c>
       <c r="B20" s="17" t="s">
         <v>40</v>
       </c>
       <c r="M20" s="15"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A21" s="3" t="s">
         <v>41</v>
       </c>
       <c r="B21" s="18" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="M21" s="16"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="19"/>
       <c r="B22" s="20"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="16"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="15"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="16"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="15"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B15" r:id="rId2"/>
     <hyperlink ref="B12" r:id="rId3"/>
     <hyperlink ref="B13" r:id="rId4"/>
     <hyperlink ref="B21" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B21" sqref="B21"/>
+      <selection activeCell="B18" sqref="B18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="21" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="21" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="2"/>
       <c r="B1" s="2"/>
     </row>
     <row r="2" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B2" s="4">
         <v>163221</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="5" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="B3" s="4" t="s">
@@ -2903,124 +2897,124 @@
       <c r="M14" s="10"/>
     </row>
     <row r="15" spans="1:13" s="5" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="12" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="13" t="s">
         <v>67</v>
       </c>
       <c r="M15" s="10"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B16" s="14" t="s">
         <v>83</v>
       </c>
       <c r="M16" s="15"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="3" t="s">
         <v>35</v>
       </c>
       <c r="B17" s="14" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="M17" s="16"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B18" s="6" t="s">
         <v>37</v>
       </c>
       <c r="M18" s="15"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="3" t="s">
         <v>38</v>
       </c>
       <c r="B19" s="6" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="M19" s="16"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="3" t="s">
         <v>39</v>
       </c>
       <c r="B20" s="17" t="s">
         <v>40</v>
       </c>
       <c r="M20" s="15"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A21" s="3" t="s">
         <v>41</v>
       </c>
       <c r="B21" s="18" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="M21" s="16"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="19"/>
       <c r="B22" s="20"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="16"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="15"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="16"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="15"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B15" r:id="rId2"/>
     <hyperlink ref="B12" r:id="rId3"/>
     <hyperlink ref="B13" r:id="rId4"/>
     <hyperlink ref="B21" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A3:C20"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="K30" sqref="K30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="25" customWidth="1"/>
     <col min="2" max="2" width="113.5703125" style="25" customWidth="1"/>
     <col min="3" max="256" width="9.140625" style="25"/>
     <col min="257" max="257" width="4.42578125" style="25" customWidth="1"/>
     <col min="258" max="258" width="113.5703125" style="25" customWidth="1"/>
     <col min="259" max="512" width="9.140625" style="25"/>
     <col min="513" max="513" width="4.42578125" style="25" customWidth="1"/>
     <col min="514" max="514" width="113.5703125" style="25" customWidth="1"/>
     <col min="515" max="768" width="9.140625" style="25"/>
     <col min="769" max="769" width="4.42578125" style="25" customWidth="1"/>
     <col min="770" max="770" width="113.5703125" style="25" customWidth="1"/>
     <col min="771" max="1024" width="9.140625" style="25"/>
     <col min="1025" max="1025" width="4.42578125" style="25" customWidth="1"/>
     <col min="1026" max="1026" width="113.5703125" style="25" customWidth="1"/>
     <col min="1027" max="1280" width="9.140625" style="25"/>
     <col min="1281" max="1281" width="4.42578125" style="25" customWidth="1"/>
     <col min="1282" max="1282" width="113.5703125" style="25" customWidth="1"/>
     <col min="1283" max="1536" width="9.140625" style="25"/>
     <col min="1537" max="1537" width="4.42578125" style="25" customWidth="1"/>
     <col min="1538" max="1538" width="113.5703125" style="25" customWidth="1"/>
@@ -3239,83 +3233,83 @@
         <v>47</v>
       </c>
       <c r="C8" s="24"/>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="22"/>
       <c r="B9" s="27"/>
       <c r="C9" s="24"/>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="22"/>
       <c r="B10" s="22"/>
       <c r="C10" s="24"/>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="22"/>
       <c r="B11" s="22"/>
       <c r="C11" s="24"/>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="22"/>
       <c r="B12" s="22"/>
       <c r="C12" s="22"/>
     </row>
     <row r="13" spans="1:3" ht="15">
-      <c r="A13" s="47" t="s">
+      <c r="A13" s="45" t="s">
         <v>48</v>
       </c>
-      <c r="B13" s="48"/>
-      <c r="C13" s="48"/>
+      <c r="B13" s="46"/>
+      <c r="C13" s="46"/>
     </row>
     <row r="14" spans="1:3">
       <c r="B14" s="28"/>
     </row>
     <row r="15" spans="1:3">
       <c r="B15" s="29"/>
     </row>
     <row r="16" spans="1:3">
       <c r="B16" s="29"/>
     </row>
     <row r="20" spans="2:2">
       <c r="B20" s="30"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A13:C13"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="I16" sqref="I16"/>
+      <selection activeCell="B6" sqref="B6:C26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="20.7109375" customWidth="1"/>
     <col min="2" max="2" width="18.85546875" customWidth="1"/>
     <col min="3" max="3" width="17.5703125" customWidth="1"/>
     <col min="253" max="253" width="20.7109375" customWidth="1"/>
     <col min="254" max="254" width="17.140625" customWidth="1"/>
     <col min="255" max="257" width="16.85546875" customWidth="1"/>
     <col min="258" max="258" width="14.42578125" customWidth="1"/>
     <col min="259" max="259" width="15" customWidth="1"/>
     <col min="509" max="509" width="20.7109375" customWidth="1"/>
     <col min="510" max="510" width="17.140625" customWidth="1"/>
     <col min="511" max="513" width="16.85546875" customWidth="1"/>
     <col min="514" max="514" width="14.42578125" customWidth="1"/>
     <col min="515" max="515" width="15" customWidth="1"/>
     <col min="765" max="765" width="20.7109375" customWidth="1"/>
     <col min="766" max="766" width="17.140625" customWidth="1"/>
     <col min="767" max="769" width="16.85546875" customWidth="1"/>
     <col min="770" max="770" width="14.42578125" customWidth="1"/>
     <col min="771" max="771" width="15" customWidth="1"/>
     <col min="1021" max="1021" width="20.7109375" customWidth="1"/>
     <col min="1022" max="1022" width="17.140625" customWidth="1"/>
     <col min="1023" max="1025" width="16.85546875" customWidth="1"/>
@@ -3597,413 +3591,413 @@
     <col min="15106" max="15106" width="14.42578125" customWidth="1"/>
     <col min="15107" max="15107" width="15" customWidth="1"/>
     <col min="15357" max="15357" width="20.7109375" customWidth="1"/>
     <col min="15358" max="15358" width="17.140625" customWidth="1"/>
     <col min="15359" max="15361" width="16.85546875" customWidth="1"/>
     <col min="15362" max="15362" width="14.42578125" customWidth="1"/>
     <col min="15363" max="15363" width="15" customWidth="1"/>
     <col min="15613" max="15613" width="20.7109375" customWidth="1"/>
     <col min="15614" max="15614" width="17.140625" customWidth="1"/>
     <col min="15615" max="15617" width="16.85546875" customWidth="1"/>
     <col min="15618" max="15618" width="14.42578125" customWidth="1"/>
     <col min="15619" max="15619" width="15" customWidth="1"/>
     <col min="15869" max="15869" width="20.7109375" customWidth="1"/>
     <col min="15870" max="15870" width="17.140625" customWidth="1"/>
     <col min="15871" max="15873" width="16.85546875" customWidth="1"/>
     <col min="15874" max="15874" width="14.42578125" customWidth="1"/>
     <col min="15875" max="15875" width="15" customWidth="1"/>
     <col min="16125" max="16125" width="20.7109375" customWidth="1"/>
     <col min="16126" max="16126" width="17.140625" customWidth="1"/>
     <col min="16127" max="16129" width="16.85546875" customWidth="1"/>
     <col min="16130" max="16130" width="14.42578125" customWidth="1"/>
     <col min="16131" max="16131" width="15" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="22.5" customHeight="1">
-      <c r="A1" s="49" t="s">
+      <c r="A1" s="47" t="s">
         <v>16</v>
       </c>
-      <c r="B1" s="49"/>
-      <c r="C1" s="49"/>
+      <c r="B1" s="47"/>
+      <c r="C1" s="47"/>
     </row>
     <row r="2" spans="1:7" ht="14.25" customHeight="1">
-      <c r="A2" s="50" t="s">
-[...3 lines deleted...]
-      <c r="C2" s="50"/>
+      <c r="A2" s="48" t="s">
+        <v>87</v>
+      </c>
+      <c r="B2" s="48"/>
+      <c r="C2" s="48"/>
       <c r="D2" s="31"/>
       <c r="E2" s="31"/>
     </row>
     <row r="3" spans="1:7" ht="14.25" customHeight="1">
       <c r="A3" s="32"/>
       <c r="B3" s="32"/>
       <c r="C3" s="32"/>
       <c r="D3" s="31"/>
       <c r="E3" s="31"/>
     </row>
     <row r="4" spans="1:7" ht="12.75" customHeight="1">
-      <c r="A4" s="51"/>
-      <c r="B4" s="52" t="s">
+      <c r="A4" s="49"/>
+      <c r="B4" s="50" t="s">
         <v>55</v>
       </c>
-      <c r="C4" s="53" t="s">
+      <c r="C4" s="51" t="s">
         <v>81</v>
       </c>
       <c r="D4" s="31"/>
       <c r="E4" s="31"/>
     </row>
     <row r="5" spans="1:7" ht="72" customHeight="1">
-      <c r="A5" s="51"/>
-[...1 lines deleted...]
-      <c r="C5" s="54"/>
+      <c r="A5" s="49"/>
+      <c r="B5" s="50"/>
+      <c r="C5" s="52"/>
       <c r="D5" s="31"/>
       <c r="E5" s="31"/>
       <c r="F5" s="31"/>
       <c r="G5" s="31"/>
     </row>
     <row r="6" spans="1:7" ht="18" customHeight="1">
       <c r="A6" s="33" t="s">
         <v>57</v>
       </c>
-      <c r="B6" s="42">
-[...3 lines deleted...]
-        <v>106.7</v>
+      <c r="B6" s="40">
+        <v>9746022</v>
+      </c>
+      <c r="C6" s="41">
+        <v>103.9</v>
       </c>
       <c r="D6" s="31"/>
       <c r="E6" s="31"/>
-      <c r="F6" s="44"/>
-      <c r="G6" s="45"/>
+      <c r="F6" s="42"/>
+      <c r="G6" s="43"/>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="33" t="s">
         <v>58</v>
       </c>
-      <c r="B7" s="44">
-[...3 lines deleted...]
-        <v>104.5</v>
+      <c r="B7" s="42">
+        <v>138489</v>
+      </c>
+      <c r="C7" s="43">
+        <v>107.2</v>
       </c>
       <c r="D7" s="31"/>
       <c r="E7" s="31"/>
-      <c r="F7" s="44"/>
-      <c r="G7" s="45"/>
+      <c r="F7" s="42"/>
+      <c r="G7" s="43"/>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="33" t="s">
         <v>59</v>
       </c>
-      <c r="B8" s="44">
-[...3 lines deleted...]
-        <v>100.5</v>
+      <c r="B8" s="42">
+        <v>309678</v>
+      </c>
+      <c r="C8" s="43">
+        <v>99.6</v>
       </c>
       <c r="D8" s="31"/>
       <c r="E8" s="31"/>
-      <c r="F8" s="44"/>
-      <c r="G8" s="45"/>
+      <c r="F8" s="42"/>
+      <c r="G8" s="43"/>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="33" t="s">
         <v>5</v>
       </c>
-      <c r="B9" s="44">
-[...6 lines deleted...]
-      <c r="G9" s="45"/>
+      <c r="B9" s="42">
+        <v>466543</v>
+      </c>
+      <c r="C9" s="43">
+        <v>107</v>
+      </c>
+      <c r="F9" s="42"/>
+      <c r="G9" s="43"/>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="33" t="s">
         <v>6</v>
       </c>
-      <c r="B10" s="44">
-[...6 lines deleted...]
-      <c r="G10" s="45"/>
+      <c r="B10" s="42">
+        <v>909794</v>
+      </c>
+      <c r="C10" s="43">
+        <v>120.9</v>
+      </c>
+      <c r="F10" s="42"/>
+      <c r="G10" s="43"/>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="33" t="s">
         <v>60</v>
       </c>
-      <c r="B11" s="44">
-[...6 lines deleted...]
-      <c r="G11" s="45"/>
+      <c r="B11" s="42">
+        <v>311277</v>
+      </c>
+      <c r="C11" s="43">
+        <v>102.6</v>
+      </c>
+      <c r="F11" s="42"/>
+      <c r="G11" s="43"/>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="33" t="s">
         <v>7</v>
       </c>
-      <c r="B12" s="44">
-[...6 lines deleted...]
-      <c r="G12" s="45"/>
+      <c r="B12" s="42">
+        <v>265760</v>
+      </c>
+      <c r="C12" s="43">
+        <v>102.5</v>
+      </c>
+      <c r="F12" s="42"/>
+      <c r="G12" s="43"/>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="33" t="s">
         <v>8</v>
       </c>
-      <c r="B13" s="44">
-[...6 lines deleted...]
-      <c r="G13" s="45"/>
+      <c r="B13" s="42">
+        <v>372668</v>
+      </c>
+      <c r="C13" s="43">
+        <v>101.7</v>
+      </c>
+      <c r="F13" s="42"/>
+      <c r="G13" s="43"/>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="33" t="s">
         <v>61</v>
       </c>
-      <c r="B14" s="44">
-[...6 lines deleted...]
-      <c r="G14" s="45"/>
+      <c r="B14" s="42">
+        <v>172264</v>
+      </c>
+      <c r="C14" s="43">
+        <v>117.6</v>
+      </c>
+      <c r="F14" s="42"/>
+      <c r="G14" s="43"/>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="33" t="s">
         <v>9</v>
       </c>
-      <c r="B15" s="44">
-[...6 lines deleted...]
-      <c r="G15" s="45"/>
+      <c r="B15" s="42">
+        <v>193597</v>
+      </c>
+      <c r="C15" s="43">
+        <v>69.099999999999994</v>
+      </c>
+      <c r="F15" s="42"/>
+      <c r="G15" s="43"/>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="33" t="s">
         <v>62</v>
       </c>
-      <c r="B16" s="44">
-[...6 lines deleted...]
-      <c r="G16" s="45"/>
+      <c r="B16" s="42">
+        <v>309763</v>
+      </c>
+      <c r="C16" s="43">
+        <v>106</v>
+      </c>
+      <c r="F16" s="42"/>
+      <c r="G16" s="43"/>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="33" t="s">
         <v>10</v>
       </c>
-      <c r="B17" s="44">
-[...6 lines deleted...]
-      <c r="G17" s="45"/>
+      <c r="B17" s="42">
+        <v>442849</v>
+      </c>
+      <c r="C17" s="43">
+        <v>102</v>
+      </c>
+      <c r="F17" s="42"/>
+      <c r="G17" s="43"/>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="33" t="s">
         <v>63</v>
       </c>
-      <c r="B18" s="44">
-[...6 lines deleted...]
-      <c r="G18" s="45"/>
+      <c r="B18" s="42">
+        <v>310236</v>
+      </c>
+      <c r="C18" s="43">
+        <v>110.2</v>
+      </c>
+      <c r="F18" s="42"/>
+      <c r="G18" s="43"/>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="33" t="s">
         <v>11</v>
       </c>
-      <c r="B19" s="44">
-[...6 lines deleted...]
-      <c r="G19" s="45"/>
+      <c r="B19" s="42">
+        <v>179791</v>
+      </c>
+      <c r="C19" s="43">
+        <v>102.2</v>
+      </c>
+      <c r="F19" s="42"/>
+      <c r="G19" s="43"/>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="33" t="s">
         <v>12</v>
       </c>
-      <c r="B20" s="44">
-[...6 lines deleted...]
-      <c r="G20" s="45"/>
+      <c r="B20" s="42">
+        <v>116651</v>
+      </c>
+      <c r="C20" s="43">
+        <v>106.3</v>
+      </c>
+      <c r="F20" s="42"/>
+      <c r="G20" s="43"/>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="33" t="s">
         <v>2</v>
       </c>
-      <c r="B21" s="44">
-[...6 lines deleted...]
-      <c r="G21" s="45"/>
+      <c r="B21" s="42">
+        <v>553917</v>
+      </c>
+      <c r="C21" s="43">
+        <v>104.8</v>
+      </c>
+      <c r="F21" s="42"/>
+      <c r="G21" s="43"/>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="33" t="s">
         <v>3</v>
       </c>
-      <c r="B22" s="44">
-[...6 lines deleted...]
-      <c r="G22" s="45"/>
+      <c r="B22" s="42">
+        <v>40405</v>
+      </c>
+      <c r="C22" s="43">
+        <v>73.900000000000006</v>
+      </c>
+      <c r="F22" s="42"/>
+      <c r="G22" s="43"/>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="33" t="s">
         <v>13</v>
       </c>
-      <c r="B23" s="44">
-[...6 lines deleted...]
-      <c r="G23" s="45"/>
+      <c r="B23" s="42">
+        <v>156548</v>
+      </c>
+      <c r="C23" s="43">
+        <v>103.5</v>
+      </c>
+      <c r="F23" s="42"/>
+      <c r="G23" s="43"/>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="33" t="s">
         <v>0</v>
       </c>
-      <c r="B24" s="44">
-[...6 lines deleted...]
-      <c r="G24" s="45"/>
+      <c r="B24" s="42">
+        <v>2200973</v>
+      </c>
+      <c r="C24" s="43">
+        <v>100.5</v>
+      </c>
+      <c r="F24" s="42"/>
+      <c r="G24" s="43"/>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="33" t="s">
         <v>4</v>
       </c>
-      <c r="B25" s="44">
-[...6 lines deleted...]
-      <c r="G25" s="45"/>
+      <c r="B25" s="42">
+        <v>1651420</v>
+      </c>
+      <c r="C25" s="43">
+        <v>104.3</v>
+      </c>
+      <c r="F25" s="42"/>
+      <c r="G25" s="43"/>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="34" t="s">
         <v>1</v>
       </c>
-      <c r="B26" s="40">
-[...6 lines deleted...]
-      <c r="G26" s="45"/>
+      <c r="B26" s="38">
+        <v>643399</v>
+      </c>
+      <c r="C26" s="39">
+        <v>108.2</v>
+      </c>
+      <c r="F26" s="42"/>
+      <c r="G26" s="43"/>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="35"/>
       <c r="B27" s="35"/>
       <c r="C27" s="37"/>
       <c r="F27" s="31"/>
       <c r="G27" s="31"/>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="1"/>
       <c r="B28" s="1"/>
       <c r="C28" s="1"/>
       <c r="F28" s="31"/>
       <c r="G28" s="31"/>
     </row>
     <row r="29" spans="1:7">
       <c r="F29" s="31"/>
       <c r="G29" s="31"/>
     </row>
     <row r="30" spans="1:7">
       <c r="F30" s="31"/>
       <c r="G30" s="31"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:E28"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="G21" sqref="G21"/>
+      <selection activeCell="K35" sqref="K35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="20.7109375" customWidth="1"/>
     <col min="2" max="2" width="17.140625" customWidth="1"/>
     <col min="3" max="3" width="16.85546875" customWidth="1"/>
     <col min="253" max="253" width="20.7109375" customWidth="1"/>
     <col min="254" max="254" width="17.140625" customWidth="1"/>
     <col min="255" max="257" width="16.85546875" customWidth="1"/>
     <col min="258" max="258" width="14.42578125" customWidth="1"/>
     <col min="259" max="259" width="15" customWidth="1"/>
     <col min="509" max="509" width="20.7109375" customWidth="1"/>
     <col min="510" max="510" width="17.140625" customWidth="1"/>
     <col min="511" max="513" width="16.85546875" customWidth="1"/>
     <col min="514" max="514" width="14.42578125" customWidth="1"/>
     <col min="515" max="515" width="15" customWidth="1"/>
     <col min="765" max="765" width="20.7109375" customWidth="1"/>
     <col min="766" max="766" width="17.140625" customWidth="1"/>
     <col min="767" max="769" width="16.85546875" customWidth="1"/>
     <col min="770" max="770" width="14.42578125" customWidth="1"/>
     <col min="771" max="771" width="15" customWidth="1"/>
     <col min="1021" max="1021" width="20.7109375" customWidth="1"/>
     <col min="1022" max="1022" width="17.140625" customWidth="1"/>
     <col min="1023" max="1025" width="16.85546875" customWidth="1"/>
@@ -4285,481 +4279,481 @@
     <col min="15106" max="15106" width="14.42578125" customWidth="1"/>
     <col min="15107" max="15107" width="15" customWidth="1"/>
     <col min="15357" max="15357" width="20.7109375" customWidth="1"/>
     <col min="15358" max="15358" width="17.140625" customWidth="1"/>
     <col min="15359" max="15361" width="16.85546875" customWidth="1"/>
     <col min="15362" max="15362" width="14.42578125" customWidth="1"/>
     <col min="15363" max="15363" width="15" customWidth="1"/>
     <col min="15613" max="15613" width="20.7109375" customWidth="1"/>
     <col min="15614" max="15614" width="17.140625" customWidth="1"/>
     <col min="15615" max="15617" width="16.85546875" customWidth="1"/>
     <col min="15618" max="15618" width="14.42578125" customWidth="1"/>
     <col min="15619" max="15619" width="15" customWidth="1"/>
     <col min="15869" max="15869" width="20.7109375" customWidth="1"/>
     <col min="15870" max="15870" width="17.140625" customWidth="1"/>
     <col min="15871" max="15873" width="16.85546875" customWidth="1"/>
     <col min="15874" max="15874" width="14.42578125" customWidth="1"/>
     <col min="15875" max="15875" width="15" customWidth="1"/>
     <col min="16125" max="16125" width="20.7109375" customWidth="1"/>
     <col min="16126" max="16126" width="17.140625" customWidth="1"/>
     <col min="16127" max="16129" width="16.85546875" customWidth="1"/>
     <col min="16130" max="16130" width="14.42578125" customWidth="1"/>
     <col min="16131" max="16131" width="15" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="22.5" customHeight="1">
-      <c r="A1" s="55" t="s">
+      <c r="A1" s="53" t="s">
         <v>54</v>
       </c>
-      <c r="B1" s="55"/>
-      <c r="C1" s="55"/>
+      <c r="B1" s="53"/>
+      <c r="C1" s="53"/>
     </row>
     <row r="2" spans="1:5" ht="14.25" customHeight="1">
-      <c r="A2" s="50" t="s">
-[...3 lines deleted...]
-      <c r="C2" s="50"/>
+      <c r="A2" s="48" t="s">
+        <v>87</v>
+      </c>
+      <c r="B2" s="48"/>
+      <c r="C2" s="48"/>
       <c r="D2" s="31"/>
       <c r="E2" s="31"/>
     </row>
     <row r="3" spans="1:5" ht="14.25" customHeight="1">
       <c r="A3" s="32"/>
       <c r="B3" s="32"/>
       <c r="C3" s="32"/>
       <c r="D3" s="31"/>
       <c r="E3" s="31"/>
     </row>
     <row r="4" spans="1:5" ht="12.75" customHeight="1">
-      <c r="A4" s="51"/>
-      <c r="B4" s="52" t="s">
+      <c r="A4" s="49"/>
+      <c r="B4" s="50" t="s">
         <v>55</v>
       </c>
-      <c r="C4" s="53" t="s">
+      <c r="C4" s="51" t="s">
         <v>81</v>
       </c>
       <c r="D4" s="31"/>
       <c r="E4" s="31"/>
     </row>
     <row r="5" spans="1:5" ht="72" customHeight="1">
-      <c r="A5" s="51"/>
-[...1 lines deleted...]
-      <c r="C5" s="54"/>
+      <c r="A5" s="49"/>
+      <c r="B5" s="50"/>
+      <c r="C5" s="52"/>
       <c r="D5" s="31"/>
       <c r="E5" s="31"/>
     </row>
     <row r="6" spans="1:5" ht="18" customHeight="1">
       <c r="A6" s="33" t="s">
         <v>57</v>
       </c>
-      <c r="B6" s="38">
-[...3 lines deleted...]
-        <v>99.7</v>
+      <c r="B6" s="40">
+        <v>3321339</v>
+      </c>
+      <c r="C6" s="41">
+        <v>97.6</v>
       </c>
       <c r="D6" s="31"/>
       <c r="E6" s="31"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="33" t="s">
         <v>58</v>
       </c>
-      <c r="B7" s="38">
-[...3 lines deleted...]
-        <v>126.7</v>
+      <c r="B7" s="42">
+        <v>54456</v>
+      </c>
+      <c r="C7" s="43">
+        <v>116.5</v>
       </c>
       <c r="D7" s="31"/>
       <c r="E7" s="31"/>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="33" t="s">
         <v>59</v>
       </c>
-      <c r="B8" s="38">
-[...3 lines deleted...]
-        <v>93.6</v>
+      <c r="B8" s="42">
+        <v>149384</v>
+      </c>
+      <c r="C8" s="43">
+        <v>101.7</v>
       </c>
       <c r="D8" s="31"/>
       <c r="E8" s="31"/>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="33" t="s">
         <v>5</v>
       </c>
-      <c r="B9" s="38">
-[...3 lines deleted...]
-        <v>104.7</v>
+      <c r="B9" s="42">
+        <v>271736</v>
+      </c>
+      <c r="C9" s="43">
+        <v>106.4</v>
       </c>
       <c r="D9" s="31"/>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="33" t="s">
         <v>6</v>
       </c>
-      <c r="B10" s="38">
-[...3 lines deleted...]
-        <v>108.8</v>
+      <c r="B10" s="42">
+        <v>516774</v>
+      </c>
+      <c r="C10" s="43">
+        <v>101.5</v>
       </c>
       <c r="D10" s="31"/>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="33" t="s">
         <v>60</v>
       </c>
-      <c r="B11" s="38">
-[...3 lines deleted...]
-        <v>79</v>
+      <c r="B11" s="42">
+        <v>175986</v>
+      </c>
+      <c r="C11" s="43">
+        <v>73.599999999999994</v>
       </c>
       <c r="D11" s="31"/>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="33" t="s">
         <v>7</v>
       </c>
-      <c r="B12" s="38">
-[...3 lines deleted...]
-        <v>121.5</v>
+      <c r="B12" s="42">
+        <v>159744</v>
+      </c>
+      <c r="C12" s="43">
+        <v>112.6</v>
       </c>
       <c r="D12" s="31"/>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="33" t="s">
         <v>8</v>
       </c>
-      <c r="B13" s="38">
-[...3 lines deleted...]
-        <v>102.3</v>
+      <c r="B13" s="42">
+        <v>275994</v>
+      </c>
+      <c r="C13" s="43">
+        <v>98.3</v>
       </c>
       <c r="D13" s="31"/>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="33" t="s">
         <v>61</v>
       </c>
-      <c r="B14" s="38">
-[...3 lines deleted...]
-        <v>179.5</v>
+      <c r="B14" s="42">
+        <v>125616</v>
+      </c>
+      <c r="C14" s="43">
+        <v>174</v>
       </c>
       <c r="D14" s="31"/>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="33" t="s">
         <v>9</v>
       </c>
-      <c r="B15" s="38">
-[...3 lines deleted...]
-        <v>89.6</v>
+      <c r="B15" s="42">
+        <v>35597</v>
+      </c>
+      <c r="C15" s="43">
+        <v>98.9</v>
       </c>
       <c r="D15" s="31"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="33" t="s">
         <v>62</v>
       </c>
-      <c r="B16" s="38">
-[...3 lines deleted...]
-        <v>89.9</v>
+      <c r="B16" s="42">
+        <v>51124</v>
+      </c>
+      <c r="C16" s="43">
+        <v>98</v>
       </c>
       <c r="D16" s="31"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="33" t="s">
         <v>10</v>
       </c>
-      <c r="B17" s="38">
-[...3 lines deleted...]
-        <v>105.6</v>
+      <c r="B17" s="42">
+        <v>400851</v>
+      </c>
+      <c r="C17" s="43">
+        <v>106.9</v>
       </c>
       <c r="D17" s="31"/>
       <c r="E17" s="31"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="33" t="s">
         <v>63</v>
       </c>
-      <c r="B18" s="38">
-[...3 lines deleted...]
-        <v>100.1</v>
+      <c r="B18" s="42">
+        <v>136078</v>
+      </c>
+      <c r="C18" s="43">
+        <v>103.7</v>
       </c>
       <c r="D18" s="31"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="33" t="s">
         <v>11</v>
       </c>
-      <c r="B19" s="38">
-[...3 lines deleted...]
-        <v>51.9</v>
+      <c r="B19" s="42">
+        <v>61827</v>
+      </c>
+      <c r="C19" s="43">
+        <v>54.2</v>
       </c>
       <c r="D19" s="31"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="33" t="s">
         <v>12</v>
       </c>
-      <c r="B20" s="38">
-[...3 lines deleted...]
-        <v>85.8</v>
+      <c r="B20" s="42">
+        <v>58001</v>
+      </c>
+      <c r="C20" s="43">
+        <v>76.599999999999994</v>
       </c>
       <c r="D20" s="31"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="33" t="s">
         <v>2</v>
       </c>
-      <c r="B21" s="38">
-[...3 lines deleted...]
-        <v>119.3</v>
+      <c r="B21" s="42">
+        <v>423971</v>
+      </c>
+      <c r="C21" s="43">
+        <v>118</v>
       </c>
       <c r="D21" s="31"/>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="33" t="s">
         <v>3</v>
       </c>
-      <c r="B22" s="38">
-[...3 lines deleted...]
-        <v>116.5</v>
+      <c r="B22" s="42">
+        <v>21969</v>
+      </c>
+      <c r="C22" s="43">
+        <v>75.3</v>
       </c>
       <c r="D22" s="31"/>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="33" t="s">
         <v>13</v>
       </c>
-      <c r="B23" s="38">
-[...3 lines deleted...]
-        <v>101.7</v>
+      <c r="B23" s="42">
+        <v>48937</v>
+      </c>
+      <c r="C23" s="43">
+        <v>102.3</v>
       </c>
       <c r="D23" s="31"/>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="33" t="s">
         <v>0</v>
       </c>
-      <c r="B24" s="38">
-[...3 lines deleted...]
-        <v>136.5</v>
+      <c r="B24" s="42">
+        <v>41176</v>
+      </c>
+      <c r="C24" s="43">
+        <v>134</v>
       </c>
       <c r="D24" s="31"/>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="33" t="s">
         <v>4</v>
       </c>
-      <c r="B25" s="38">
-[...3 lines deleted...]
-        <v>78</v>
+      <c r="B25" s="42">
+        <v>182845</v>
+      </c>
+      <c r="C25" s="43">
+        <v>81</v>
       </c>
       <c r="D25" s="31"/>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="34" t="s">
         <v>1</v>
       </c>
-      <c r="B26" s="40">
-[...3 lines deleted...]
-        <v>62</v>
+      <c r="B26" s="38">
+        <v>129273</v>
+      </c>
+      <c r="C26" s="39">
+        <v>54.9</v>
       </c>
       <c r="D26" s="31"/>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="35"/>
       <c r="B27" s="35"/>
       <c r="C27" s="35"/>
       <c r="D27" s="31"/>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="1"/>
       <c r="B28" s="1"/>
       <c r="C28" s="1"/>
       <c r="D28" s="31"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100545603E06F116444A792071F3D112C17" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="4c8661acacceb0ac8dfc820e9fe5dc89">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{94069767-52DB-45B3-89A2-96875A4AD55F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D960C661-9A6B-4025-B65F-62CE870E4AF1}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ACDF6F9D-830D-49E5-8861-DC5A22869407}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D960C661-9A6B-4025-B65F-62CE870E4AF1}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{94069767-52DB-45B3-89A2-96875A4AD55F}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>10</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="10" baseType="lpstr">
       <vt:lpstr>Metadata 163206</vt:lpstr>
       <vt:lpstr>Metadata 163206 (cfo 16)</vt:lpstr>
       <vt:lpstr>Metadata 163213</vt:lpstr>
       <vt:lpstr>Metadata 16321301</vt:lpstr>