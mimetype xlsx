--- v0 (2026-04-19)
+++ v1 (2026-05-16)
@@ -1,58 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="3060" yWindow="1545" windowWidth="15480" windowHeight="10650" activeTab="4"/>
+    <workbookView xWindow="3060" yWindow="1548" windowWidth="15480" windowHeight="10656" activeTab="4"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata163502" sheetId="10" r:id="rId1"/>
     <sheet name="Metadata163504" sheetId="12" r:id="rId2"/>
     <sheet name="Metadata163506" sheetId="14" r:id="rId3"/>
     <sheet name="Metadata163508" sheetId="16" r:id="rId4"/>
     <sheet name="163502,163504,163506,163508" sheetId="17" r:id="rId5"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="159" uniqueCount="57">
   <si>
     <t>places</t>
   </si>
   <si>
     <t>beds</t>
   </si>
   <si>
     <t>visits per shift</t>
   </si>
   <si>
     <t>Statistical indicator code</t>
@@ -183,66 +183,66 @@
   <si>
     <t>Total number of visits per shift in commissioned outpatient clinics</t>
   </si>
   <si>
     <t>Main social and cultural facilities functioning start</t>
   </si>
   <si>
     <t>Comprehensive  schools, pupils places</t>
   </si>
   <si>
     <t>Pre-school institutions, places</t>
   </si>
   <si>
     <t>Hospitals, beds</t>
   </si>
   <si>
     <t>Out-patient and dispensary institution, visits per shift</t>
   </si>
   <si>
     <t>Information is provided by legal entities and their structural and separate  subdivisions, carrying out in the reporting period the commissioning of facilities into operation regardless of the number of employees, as well as structural subdivisions of local executive bodies carrying out functions in the fiels of architecture and urban planning</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>17.04.2026y.</t>
-[...1 lines deleted...]
-  <si>
     <t>Since January 2026</t>
   </si>
   <si>
-    <t>January-March 2026</t>
-[...1 lines deleted...]
-  <si>
     <t>18.05.2026y.</t>
   </si>
+  <si>
+    <t>17.06.2026y.</t>
+  </si>
+  <si>
+    <t>January-April 2026</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="17">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
@@ -553,84 +553,86 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -782,105 +784,105 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701969?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/417326/file/en/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:za.dautova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701971?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/417326/file/en/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:za.dautova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701973?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/417326/file/en/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:za.dautova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701975?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/417326/file/en/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:za.dautova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B18" sqref="B18"/>
+      <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="42.28515625" style="20" customWidth="1"/>
-    <col min="2" max="2" width="97.7109375" style="20" customWidth="1"/>
+    <col min="1" max="1" width="42.33203125" style="20" customWidth="1"/>
+    <col min="2" max="2" width="97.6640625" style="20" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="3">
         <v>163502</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="4" customFormat="1" ht="27" customHeight="1">
       <c r="A5" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1">
       <c r="A6" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="3" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="4" customFormat="1" ht="20.25" customHeight="1">
       <c r="A7" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1">
       <c r="A8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="4" customFormat="1" ht="45" customHeight="1">
       <c r="A9" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>12</v>
       </c>
@@ -919,60 +921,60 @@
       <c r="M13" s="9"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>20</v>
       </c>
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>34</v>
       </c>
       <c r="M15" s="9"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B16" s="13" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="M16" s="14"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="13" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="M17" s="15"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>25</v>
       </c>
       <c r="M18" s="14"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>27</v>
       </c>
       <c r="M19" s="15"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="2" t="s">
         <v>28</v>
       </c>
@@ -998,105 +1000,105 @@
       <c r="M23" s="15"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="14"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="15"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="14"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
     <hyperlink ref="B12" r:id="rId4"/>
     <hyperlink ref="B13" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B18" sqref="B18"/>
+      <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="42.28515625" style="20" customWidth="1"/>
-    <col min="2" max="2" width="97.7109375" style="20" customWidth="1"/>
+    <col min="1" max="1" width="42.33203125" style="20" customWidth="1"/>
+    <col min="2" max="2" width="97.6640625" style="20" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="3">
         <v>163504</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="4" customFormat="1" ht="27" customHeight="1">
       <c r="A5" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1">
       <c r="A6" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="3" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="4" customFormat="1" ht="20.25" customHeight="1">
       <c r="A7" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1">
       <c r="A8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="4" customFormat="1" ht="45" customHeight="1">
       <c r="A9" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>12</v>
       </c>
@@ -1135,60 +1137,60 @@
       <c r="M13" s="9"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>20</v>
       </c>
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>38</v>
       </c>
       <c r="M15" s="9"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B16" s="13" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="M16" s="14"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="13" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="M17" s="15"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>25</v>
       </c>
       <c r="M18" s="14"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>27</v>
       </c>
       <c r="M19" s="15"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="2" t="s">
         <v>28</v>
       </c>
@@ -1214,105 +1216,105 @@
       <c r="M23" s="15"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="14"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="15"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="14"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
     <hyperlink ref="B12" r:id="rId4"/>
     <hyperlink ref="B13" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B18" sqref="B18"/>
+      <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="42.28515625" style="20" customWidth="1"/>
-    <col min="2" max="2" width="97.7109375" style="20" customWidth="1"/>
+    <col min="1" max="1" width="42.33203125" style="20" customWidth="1"/>
+    <col min="2" max="2" width="97.6640625" style="20" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="3">
         <v>163506</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="4" customFormat="1" ht="27" customHeight="1">
       <c r="A5" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1">
       <c r="A6" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="3" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="4" customFormat="1" ht="20.25" customHeight="1">
       <c r="A7" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1">
       <c r="A8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="4" customFormat="1" ht="45" customHeight="1">
       <c r="A9" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>12</v>
       </c>
@@ -1351,60 +1353,60 @@
       <c r="M13" s="9"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>20</v>
       </c>
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>41</v>
       </c>
       <c r="M15" s="9"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B16" s="13" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="M16" s="14"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="13" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="M17" s="15"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>25</v>
       </c>
       <c r="M18" s="14"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>27</v>
       </c>
       <c r="M19" s="15"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="2" t="s">
         <v>28</v>
       </c>
@@ -1430,105 +1432,105 @@
       <c r="M23" s="15"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="14"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="15"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="14"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
     <hyperlink ref="B12" r:id="rId4"/>
     <hyperlink ref="B13" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B18" sqref="B18"/>
+    <sheetView topLeftCell="A7" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
+      <selection activeCell="B25" sqref="B25"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="42.28515625" style="20" customWidth="1"/>
-    <col min="2" max="2" width="97.7109375" style="20" customWidth="1"/>
+    <col min="1" max="1" width="42.33203125" style="20" customWidth="1"/>
+    <col min="2" max="2" width="97.6640625" style="20" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="3">
         <v>163508</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="4" customFormat="1" ht="27" customHeight="1">
       <c r="A5" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1">
       <c r="A6" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="3" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="4" customFormat="1" ht="20.25" customHeight="1">
       <c r="A7" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1">
       <c r="A8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="4" customFormat="1" ht="45" customHeight="1">
       <c r="A9" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>12</v>
       </c>
@@ -1567,60 +1569,60 @@
       <c r="M13" s="9"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>20</v>
       </c>
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>44</v>
       </c>
       <c r="M15" s="9"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B16" s="13" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="M16" s="14"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="13" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="M17" s="15"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>25</v>
       </c>
       <c r="M18" s="14"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>27</v>
       </c>
       <c r="M19" s="15"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="2" t="s">
         <v>28</v>
       </c>
@@ -1646,688 +1648,688 @@
       <c r="M23" s="15"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="14"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="15"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="14"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
     <hyperlink ref="B12" r:id="rId4"/>
     <hyperlink ref="B13" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B11" sqref="B11"/>
+      <selection activeCell="K21" sqref="K21"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="11.42578125" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="253" max="253" width="11.42578125" customWidth="1"/>
+    <col min="1" max="1" width="11.44140625" customWidth="1"/>
+    <col min="2" max="2" width="19.44140625" customWidth="1"/>
+    <col min="3" max="3" width="16.44140625" customWidth="1"/>
+    <col min="4" max="4" width="15.44140625" customWidth="1"/>
+    <col min="5" max="5" width="20.6640625" customWidth="1"/>
+    <col min="253" max="253" width="11.44140625" customWidth="1"/>
     <col min="254" max="254" width="14" customWidth="1"/>
-    <col min="255" max="255" width="16.85546875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="257" max="257" width="16.28515625" customWidth="1"/>
+    <col min="255" max="255" width="16.88671875" customWidth="1"/>
+    <col min="256" max="256" width="12.109375" customWidth="1"/>
+    <col min="257" max="257" width="16.33203125" customWidth="1"/>
     <col min="258" max="258" width="13" customWidth="1"/>
-    <col min="259" max="259" width="16.85546875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="509" max="509" width="11.42578125" customWidth="1"/>
+    <col min="259" max="259" width="16.88671875" customWidth="1"/>
+    <col min="260" max="260" width="15.6640625" customWidth="1"/>
+    <col min="261" max="261" width="15.44140625" customWidth="1"/>
+    <col min="509" max="509" width="11.44140625" customWidth="1"/>
     <col min="510" max="510" width="14" customWidth="1"/>
-    <col min="511" max="511" width="16.85546875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="513" max="513" width="16.28515625" customWidth="1"/>
+    <col min="511" max="511" width="16.88671875" customWidth="1"/>
+    <col min="512" max="512" width="12.109375" customWidth="1"/>
+    <col min="513" max="513" width="16.33203125" customWidth="1"/>
     <col min="514" max="514" width="13" customWidth="1"/>
-    <col min="515" max="515" width="16.85546875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="765" max="765" width="11.42578125" customWidth="1"/>
+    <col min="515" max="515" width="16.88671875" customWidth="1"/>
+    <col min="516" max="516" width="15.6640625" customWidth="1"/>
+    <col min="517" max="517" width="15.44140625" customWidth="1"/>
+    <col min="765" max="765" width="11.44140625" customWidth="1"/>
     <col min="766" max="766" width="14" customWidth="1"/>
-    <col min="767" max="767" width="16.85546875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="769" max="769" width="16.28515625" customWidth="1"/>
+    <col min="767" max="767" width="16.88671875" customWidth="1"/>
+    <col min="768" max="768" width="12.109375" customWidth="1"/>
+    <col min="769" max="769" width="16.33203125" customWidth="1"/>
     <col min="770" max="770" width="13" customWidth="1"/>
-    <col min="771" max="771" width="16.85546875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="1021" max="1021" width="11.42578125" customWidth="1"/>
+    <col min="771" max="771" width="16.88671875" customWidth="1"/>
+    <col min="772" max="772" width="15.6640625" customWidth="1"/>
+    <col min="773" max="773" width="15.44140625" customWidth="1"/>
+    <col min="1021" max="1021" width="11.44140625" customWidth="1"/>
     <col min="1022" max="1022" width="14" customWidth="1"/>
-    <col min="1023" max="1023" width="16.85546875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="1025" max="1025" width="16.28515625" customWidth="1"/>
+    <col min="1023" max="1023" width="16.88671875" customWidth="1"/>
+    <col min="1024" max="1024" width="12.109375" customWidth="1"/>
+    <col min="1025" max="1025" width="16.33203125" customWidth="1"/>
     <col min="1026" max="1026" width="13" customWidth="1"/>
-    <col min="1027" max="1027" width="16.85546875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="1277" max="1277" width="11.42578125" customWidth="1"/>
+    <col min="1027" max="1027" width="16.88671875" customWidth="1"/>
+    <col min="1028" max="1028" width="15.6640625" customWidth="1"/>
+    <col min="1029" max="1029" width="15.44140625" customWidth="1"/>
+    <col min="1277" max="1277" width="11.44140625" customWidth="1"/>
     <col min="1278" max="1278" width="14" customWidth="1"/>
-    <col min="1279" max="1279" width="16.85546875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="1281" max="1281" width="16.28515625" customWidth="1"/>
+    <col min="1279" max="1279" width="16.88671875" customWidth="1"/>
+    <col min="1280" max="1280" width="12.109375" customWidth="1"/>
+    <col min="1281" max="1281" width="16.33203125" customWidth="1"/>
     <col min="1282" max="1282" width="13" customWidth="1"/>
-    <col min="1283" max="1283" width="16.85546875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="1533" max="1533" width="11.42578125" customWidth="1"/>
+    <col min="1283" max="1283" width="16.88671875" customWidth="1"/>
+    <col min="1284" max="1284" width="15.6640625" customWidth="1"/>
+    <col min="1285" max="1285" width="15.44140625" customWidth="1"/>
+    <col min="1533" max="1533" width="11.44140625" customWidth="1"/>
     <col min="1534" max="1534" width="14" customWidth="1"/>
-    <col min="1535" max="1535" width="16.85546875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="1537" max="1537" width="16.28515625" customWidth="1"/>
+    <col min="1535" max="1535" width="16.88671875" customWidth="1"/>
+    <col min="1536" max="1536" width="12.109375" customWidth="1"/>
+    <col min="1537" max="1537" width="16.33203125" customWidth="1"/>
     <col min="1538" max="1538" width="13" customWidth="1"/>
-    <col min="1539" max="1539" width="16.85546875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="1789" max="1789" width="11.42578125" customWidth="1"/>
+    <col min="1539" max="1539" width="16.88671875" customWidth="1"/>
+    <col min="1540" max="1540" width="15.6640625" customWidth="1"/>
+    <col min="1541" max="1541" width="15.44140625" customWidth="1"/>
+    <col min="1789" max="1789" width="11.44140625" customWidth="1"/>
     <col min="1790" max="1790" width="14" customWidth="1"/>
-    <col min="1791" max="1791" width="16.85546875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="1793" max="1793" width="16.28515625" customWidth="1"/>
+    <col min="1791" max="1791" width="16.88671875" customWidth="1"/>
+    <col min="1792" max="1792" width="12.109375" customWidth="1"/>
+    <col min="1793" max="1793" width="16.33203125" customWidth="1"/>
     <col min="1794" max="1794" width="13" customWidth="1"/>
-    <col min="1795" max="1795" width="16.85546875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="2045" max="2045" width="11.42578125" customWidth="1"/>
+    <col min="1795" max="1795" width="16.88671875" customWidth="1"/>
+    <col min="1796" max="1796" width="15.6640625" customWidth="1"/>
+    <col min="1797" max="1797" width="15.44140625" customWidth="1"/>
+    <col min="2045" max="2045" width="11.44140625" customWidth="1"/>
     <col min="2046" max="2046" width="14" customWidth="1"/>
-    <col min="2047" max="2047" width="16.85546875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="2049" max="2049" width="16.28515625" customWidth="1"/>
+    <col min="2047" max="2047" width="16.88671875" customWidth="1"/>
+    <col min="2048" max="2048" width="12.109375" customWidth="1"/>
+    <col min="2049" max="2049" width="16.33203125" customWidth="1"/>
     <col min="2050" max="2050" width="13" customWidth="1"/>
-    <col min="2051" max="2051" width="16.85546875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="2301" max="2301" width="11.42578125" customWidth="1"/>
+    <col min="2051" max="2051" width="16.88671875" customWidth="1"/>
+    <col min="2052" max="2052" width="15.6640625" customWidth="1"/>
+    <col min="2053" max="2053" width="15.44140625" customWidth="1"/>
+    <col min="2301" max="2301" width="11.44140625" customWidth="1"/>
     <col min="2302" max="2302" width="14" customWidth="1"/>
-    <col min="2303" max="2303" width="16.85546875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="2305" max="2305" width="16.28515625" customWidth="1"/>
+    <col min="2303" max="2303" width="16.88671875" customWidth="1"/>
+    <col min="2304" max="2304" width="12.109375" customWidth="1"/>
+    <col min="2305" max="2305" width="16.33203125" customWidth="1"/>
     <col min="2306" max="2306" width="13" customWidth="1"/>
-    <col min="2307" max="2307" width="16.85546875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="2557" max="2557" width="11.42578125" customWidth="1"/>
+    <col min="2307" max="2307" width="16.88671875" customWidth="1"/>
+    <col min="2308" max="2308" width="15.6640625" customWidth="1"/>
+    <col min="2309" max="2309" width="15.44140625" customWidth="1"/>
+    <col min="2557" max="2557" width="11.44140625" customWidth="1"/>
     <col min="2558" max="2558" width="14" customWidth="1"/>
-    <col min="2559" max="2559" width="16.85546875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="2561" max="2561" width="16.28515625" customWidth="1"/>
+    <col min="2559" max="2559" width="16.88671875" customWidth="1"/>
+    <col min="2560" max="2560" width="12.109375" customWidth="1"/>
+    <col min="2561" max="2561" width="16.33203125" customWidth="1"/>
     <col min="2562" max="2562" width="13" customWidth="1"/>
-    <col min="2563" max="2563" width="16.85546875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="2813" max="2813" width="11.42578125" customWidth="1"/>
+    <col min="2563" max="2563" width="16.88671875" customWidth="1"/>
+    <col min="2564" max="2564" width="15.6640625" customWidth="1"/>
+    <col min="2565" max="2565" width="15.44140625" customWidth="1"/>
+    <col min="2813" max="2813" width="11.44140625" customWidth="1"/>
     <col min="2814" max="2814" width="14" customWidth="1"/>
-    <col min="2815" max="2815" width="16.85546875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="2817" max="2817" width="16.28515625" customWidth="1"/>
+    <col min="2815" max="2815" width="16.88671875" customWidth="1"/>
+    <col min="2816" max="2816" width="12.109375" customWidth="1"/>
+    <col min="2817" max="2817" width="16.33203125" customWidth="1"/>
     <col min="2818" max="2818" width="13" customWidth="1"/>
-    <col min="2819" max="2819" width="16.85546875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="3069" max="3069" width="11.42578125" customWidth="1"/>
+    <col min="2819" max="2819" width="16.88671875" customWidth="1"/>
+    <col min="2820" max="2820" width="15.6640625" customWidth="1"/>
+    <col min="2821" max="2821" width="15.44140625" customWidth="1"/>
+    <col min="3069" max="3069" width="11.44140625" customWidth="1"/>
     <col min="3070" max="3070" width="14" customWidth="1"/>
-    <col min="3071" max="3071" width="16.85546875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3073" max="3073" width="16.28515625" customWidth="1"/>
+    <col min="3071" max="3071" width="16.88671875" customWidth="1"/>
+    <col min="3072" max="3072" width="12.109375" customWidth="1"/>
+    <col min="3073" max="3073" width="16.33203125" customWidth="1"/>
     <col min="3074" max="3074" width="13" customWidth="1"/>
-    <col min="3075" max="3075" width="16.85546875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="3325" max="3325" width="11.42578125" customWidth="1"/>
+    <col min="3075" max="3075" width="16.88671875" customWidth="1"/>
+    <col min="3076" max="3076" width="15.6640625" customWidth="1"/>
+    <col min="3077" max="3077" width="15.44140625" customWidth="1"/>
+    <col min="3325" max="3325" width="11.44140625" customWidth="1"/>
     <col min="3326" max="3326" width="14" customWidth="1"/>
-    <col min="3327" max="3327" width="16.85546875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3329" max="3329" width="16.28515625" customWidth="1"/>
+    <col min="3327" max="3327" width="16.88671875" customWidth="1"/>
+    <col min="3328" max="3328" width="12.109375" customWidth="1"/>
+    <col min="3329" max="3329" width="16.33203125" customWidth="1"/>
     <col min="3330" max="3330" width="13" customWidth="1"/>
-    <col min="3331" max="3331" width="16.85546875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="3581" max="3581" width="11.42578125" customWidth="1"/>
+    <col min="3331" max="3331" width="16.88671875" customWidth="1"/>
+    <col min="3332" max="3332" width="15.6640625" customWidth="1"/>
+    <col min="3333" max="3333" width="15.44140625" customWidth="1"/>
+    <col min="3581" max="3581" width="11.44140625" customWidth="1"/>
     <col min="3582" max="3582" width="14" customWidth="1"/>
-    <col min="3583" max="3583" width="16.85546875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3585" max="3585" width="16.28515625" customWidth="1"/>
+    <col min="3583" max="3583" width="16.88671875" customWidth="1"/>
+    <col min="3584" max="3584" width="12.109375" customWidth="1"/>
+    <col min="3585" max="3585" width="16.33203125" customWidth="1"/>
     <col min="3586" max="3586" width="13" customWidth="1"/>
-    <col min="3587" max="3587" width="16.85546875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="3837" max="3837" width="11.42578125" customWidth="1"/>
+    <col min="3587" max="3587" width="16.88671875" customWidth="1"/>
+    <col min="3588" max="3588" width="15.6640625" customWidth="1"/>
+    <col min="3589" max="3589" width="15.44140625" customWidth="1"/>
+    <col min="3837" max="3837" width="11.44140625" customWidth="1"/>
     <col min="3838" max="3838" width="14" customWidth="1"/>
-    <col min="3839" max="3839" width="16.85546875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3841" max="3841" width="16.28515625" customWidth="1"/>
+    <col min="3839" max="3839" width="16.88671875" customWidth="1"/>
+    <col min="3840" max="3840" width="12.109375" customWidth="1"/>
+    <col min="3841" max="3841" width="16.33203125" customWidth="1"/>
     <col min="3842" max="3842" width="13" customWidth="1"/>
-    <col min="3843" max="3843" width="16.85546875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4093" max="4093" width="11.42578125" customWidth="1"/>
+    <col min="3843" max="3843" width="16.88671875" customWidth="1"/>
+    <col min="3844" max="3844" width="15.6640625" customWidth="1"/>
+    <col min="3845" max="3845" width="15.44140625" customWidth="1"/>
+    <col min="4093" max="4093" width="11.44140625" customWidth="1"/>
     <col min="4094" max="4094" width="14" customWidth="1"/>
-    <col min="4095" max="4095" width="16.85546875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4097" max="4097" width="16.28515625" customWidth="1"/>
+    <col min="4095" max="4095" width="16.88671875" customWidth="1"/>
+    <col min="4096" max="4096" width="12.109375" customWidth="1"/>
+    <col min="4097" max="4097" width="16.33203125" customWidth="1"/>
     <col min="4098" max="4098" width="13" customWidth="1"/>
-    <col min="4099" max="4099" width="16.85546875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4349" max="4349" width="11.42578125" customWidth="1"/>
+    <col min="4099" max="4099" width="16.88671875" customWidth="1"/>
+    <col min="4100" max="4100" width="15.6640625" customWidth="1"/>
+    <col min="4101" max="4101" width="15.44140625" customWidth="1"/>
+    <col min="4349" max="4349" width="11.44140625" customWidth="1"/>
     <col min="4350" max="4350" width="14" customWidth="1"/>
-    <col min="4351" max="4351" width="16.85546875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4353" max="4353" width="16.28515625" customWidth="1"/>
+    <col min="4351" max="4351" width="16.88671875" customWidth="1"/>
+    <col min="4352" max="4352" width="12.109375" customWidth="1"/>
+    <col min="4353" max="4353" width="16.33203125" customWidth="1"/>
     <col min="4354" max="4354" width="13" customWidth="1"/>
-    <col min="4355" max="4355" width="16.85546875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4605" max="4605" width="11.42578125" customWidth="1"/>
+    <col min="4355" max="4355" width="16.88671875" customWidth="1"/>
+    <col min="4356" max="4356" width="15.6640625" customWidth="1"/>
+    <col min="4357" max="4357" width="15.44140625" customWidth="1"/>
+    <col min="4605" max="4605" width="11.44140625" customWidth="1"/>
     <col min="4606" max="4606" width="14" customWidth="1"/>
-    <col min="4607" max="4607" width="16.85546875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4609" max="4609" width="16.28515625" customWidth="1"/>
+    <col min="4607" max="4607" width="16.88671875" customWidth="1"/>
+    <col min="4608" max="4608" width="12.109375" customWidth="1"/>
+    <col min="4609" max="4609" width="16.33203125" customWidth="1"/>
     <col min="4610" max="4610" width="13" customWidth="1"/>
-    <col min="4611" max="4611" width="16.85546875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4861" max="4861" width="11.42578125" customWidth="1"/>
+    <col min="4611" max="4611" width="16.88671875" customWidth="1"/>
+    <col min="4612" max="4612" width="15.6640625" customWidth="1"/>
+    <col min="4613" max="4613" width="15.44140625" customWidth="1"/>
+    <col min="4861" max="4861" width="11.44140625" customWidth="1"/>
     <col min="4862" max="4862" width="14" customWidth="1"/>
-    <col min="4863" max="4863" width="16.85546875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4865" max="4865" width="16.28515625" customWidth="1"/>
+    <col min="4863" max="4863" width="16.88671875" customWidth="1"/>
+    <col min="4864" max="4864" width="12.109375" customWidth="1"/>
+    <col min="4865" max="4865" width="16.33203125" customWidth="1"/>
     <col min="4866" max="4866" width="13" customWidth="1"/>
-    <col min="4867" max="4867" width="16.85546875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5117" max="5117" width="11.42578125" customWidth="1"/>
+    <col min="4867" max="4867" width="16.88671875" customWidth="1"/>
+    <col min="4868" max="4868" width="15.6640625" customWidth="1"/>
+    <col min="4869" max="4869" width="15.44140625" customWidth="1"/>
+    <col min="5117" max="5117" width="11.44140625" customWidth="1"/>
     <col min="5118" max="5118" width="14" customWidth="1"/>
-    <col min="5119" max="5119" width="16.85546875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="5121" max="5121" width="16.28515625" customWidth="1"/>
+    <col min="5119" max="5119" width="16.88671875" customWidth="1"/>
+    <col min="5120" max="5120" width="12.109375" customWidth="1"/>
+    <col min="5121" max="5121" width="16.33203125" customWidth="1"/>
     <col min="5122" max="5122" width="13" customWidth="1"/>
-    <col min="5123" max="5123" width="16.85546875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5373" max="5373" width="11.42578125" customWidth="1"/>
+    <col min="5123" max="5123" width="16.88671875" customWidth="1"/>
+    <col min="5124" max="5124" width="15.6640625" customWidth="1"/>
+    <col min="5125" max="5125" width="15.44140625" customWidth="1"/>
+    <col min="5373" max="5373" width="11.44140625" customWidth="1"/>
     <col min="5374" max="5374" width="14" customWidth="1"/>
-    <col min="5375" max="5375" width="16.85546875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="5377" max="5377" width="16.28515625" customWidth="1"/>
+    <col min="5375" max="5375" width="16.88671875" customWidth="1"/>
+    <col min="5376" max="5376" width="12.109375" customWidth="1"/>
+    <col min="5377" max="5377" width="16.33203125" customWidth="1"/>
     <col min="5378" max="5378" width="13" customWidth="1"/>
-    <col min="5379" max="5379" width="16.85546875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5629" max="5629" width="11.42578125" customWidth="1"/>
+    <col min="5379" max="5379" width="16.88671875" customWidth="1"/>
+    <col min="5380" max="5380" width="15.6640625" customWidth="1"/>
+    <col min="5381" max="5381" width="15.44140625" customWidth="1"/>
+    <col min="5629" max="5629" width="11.44140625" customWidth="1"/>
     <col min="5630" max="5630" width="14" customWidth="1"/>
-    <col min="5631" max="5631" width="16.85546875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="5633" max="5633" width="16.28515625" customWidth="1"/>
+    <col min="5631" max="5631" width="16.88671875" customWidth="1"/>
+    <col min="5632" max="5632" width="12.109375" customWidth="1"/>
+    <col min="5633" max="5633" width="16.33203125" customWidth="1"/>
     <col min="5634" max="5634" width="13" customWidth="1"/>
-    <col min="5635" max="5635" width="16.85546875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5885" max="5885" width="11.42578125" customWidth="1"/>
+    <col min="5635" max="5635" width="16.88671875" customWidth="1"/>
+    <col min="5636" max="5636" width="15.6640625" customWidth="1"/>
+    <col min="5637" max="5637" width="15.44140625" customWidth="1"/>
+    <col min="5885" max="5885" width="11.44140625" customWidth="1"/>
     <col min="5886" max="5886" width="14" customWidth="1"/>
-    <col min="5887" max="5887" width="16.85546875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="5889" max="5889" width="16.28515625" customWidth="1"/>
+    <col min="5887" max="5887" width="16.88671875" customWidth="1"/>
+    <col min="5888" max="5888" width="12.109375" customWidth="1"/>
+    <col min="5889" max="5889" width="16.33203125" customWidth="1"/>
     <col min="5890" max="5890" width="13" customWidth="1"/>
-    <col min="5891" max="5891" width="16.85546875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6141" max="6141" width="11.42578125" customWidth="1"/>
+    <col min="5891" max="5891" width="16.88671875" customWidth="1"/>
+    <col min="5892" max="5892" width="15.6640625" customWidth="1"/>
+    <col min="5893" max="5893" width="15.44140625" customWidth="1"/>
+    <col min="6141" max="6141" width="11.44140625" customWidth="1"/>
     <col min="6142" max="6142" width="14" customWidth="1"/>
-    <col min="6143" max="6143" width="16.85546875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="6145" max="6145" width="16.28515625" customWidth="1"/>
+    <col min="6143" max="6143" width="16.88671875" customWidth="1"/>
+    <col min="6144" max="6144" width="12.109375" customWidth="1"/>
+    <col min="6145" max="6145" width="16.33203125" customWidth="1"/>
     <col min="6146" max="6146" width="13" customWidth="1"/>
-    <col min="6147" max="6147" width="16.85546875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6397" max="6397" width="11.42578125" customWidth="1"/>
+    <col min="6147" max="6147" width="16.88671875" customWidth="1"/>
+    <col min="6148" max="6148" width="15.6640625" customWidth="1"/>
+    <col min="6149" max="6149" width="15.44140625" customWidth="1"/>
+    <col min="6397" max="6397" width="11.44140625" customWidth="1"/>
     <col min="6398" max="6398" width="14" customWidth="1"/>
-    <col min="6399" max="6399" width="16.85546875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="6401" max="6401" width="16.28515625" customWidth="1"/>
+    <col min="6399" max="6399" width="16.88671875" customWidth="1"/>
+    <col min="6400" max="6400" width="12.109375" customWidth="1"/>
+    <col min="6401" max="6401" width="16.33203125" customWidth="1"/>
     <col min="6402" max="6402" width="13" customWidth="1"/>
-    <col min="6403" max="6403" width="16.85546875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6653" max="6653" width="11.42578125" customWidth="1"/>
+    <col min="6403" max="6403" width="16.88671875" customWidth="1"/>
+    <col min="6404" max="6404" width="15.6640625" customWidth="1"/>
+    <col min="6405" max="6405" width="15.44140625" customWidth="1"/>
+    <col min="6653" max="6653" width="11.44140625" customWidth="1"/>
     <col min="6654" max="6654" width="14" customWidth="1"/>
-    <col min="6655" max="6655" width="16.85546875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="6657" max="6657" width="16.28515625" customWidth="1"/>
+    <col min="6655" max="6655" width="16.88671875" customWidth="1"/>
+    <col min="6656" max="6656" width="12.109375" customWidth="1"/>
+    <col min="6657" max="6657" width="16.33203125" customWidth="1"/>
     <col min="6658" max="6658" width="13" customWidth="1"/>
-    <col min="6659" max="6659" width="16.85546875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6909" max="6909" width="11.42578125" customWidth="1"/>
+    <col min="6659" max="6659" width="16.88671875" customWidth="1"/>
+    <col min="6660" max="6660" width="15.6640625" customWidth="1"/>
+    <col min="6661" max="6661" width="15.44140625" customWidth="1"/>
+    <col min="6909" max="6909" width="11.44140625" customWidth="1"/>
     <col min="6910" max="6910" width="14" customWidth="1"/>
-    <col min="6911" max="6911" width="16.85546875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="6913" max="6913" width="16.28515625" customWidth="1"/>
+    <col min="6911" max="6911" width="16.88671875" customWidth="1"/>
+    <col min="6912" max="6912" width="12.109375" customWidth="1"/>
+    <col min="6913" max="6913" width="16.33203125" customWidth="1"/>
     <col min="6914" max="6914" width="13" customWidth="1"/>
-    <col min="6915" max="6915" width="16.85546875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="7165" max="7165" width="11.42578125" customWidth="1"/>
+    <col min="6915" max="6915" width="16.88671875" customWidth="1"/>
+    <col min="6916" max="6916" width="15.6640625" customWidth="1"/>
+    <col min="6917" max="6917" width="15.44140625" customWidth="1"/>
+    <col min="7165" max="7165" width="11.44140625" customWidth="1"/>
     <col min="7166" max="7166" width="14" customWidth="1"/>
-    <col min="7167" max="7167" width="16.85546875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7169" max="7169" width="16.28515625" customWidth="1"/>
+    <col min="7167" max="7167" width="16.88671875" customWidth="1"/>
+    <col min="7168" max="7168" width="12.109375" customWidth="1"/>
+    <col min="7169" max="7169" width="16.33203125" customWidth="1"/>
     <col min="7170" max="7170" width="13" customWidth="1"/>
-    <col min="7171" max="7171" width="16.85546875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="7421" max="7421" width="11.42578125" customWidth="1"/>
+    <col min="7171" max="7171" width="16.88671875" customWidth="1"/>
+    <col min="7172" max="7172" width="15.6640625" customWidth="1"/>
+    <col min="7173" max="7173" width="15.44140625" customWidth="1"/>
+    <col min="7421" max="7421" width="11.44140625" customWidth="1"/>
     <col min="7422" max="7422" width="14" customWidth="1"/>
-    <col min="7423" max="7423" width="16.85546875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7425" max="7425" width="16.28515625" customWidth="1"/>
+    <col min="7423" max="7423" width="16.88671875" customWidth="1"/>
+    <col min="7424" max="7424" width="12.109375" customWidth="1"/>
+    <col min="7425" max="7425" width="16.33203125" customWidth="1"/>
     <col min="7426" max="7426" width="13" customWidth="1"/>
-    <col min="7427" max="7427" width="16.85546875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="7677" max="7677" width="11.42578125" customWidth="1"/>
+    <col min="7427" max="7427" width="16.88671875" customWidth="1"/>
+    <col min="7428" max="7428" width="15.6640625" customWidth="1"/>
+    <col min="7429" max="7429" width="15.44140625" customWidth="1"/>
+    <col min="7677" max="7677" width="11.44140625" customWidth="1"/>
     <col min="7678" max="7678" width="14" customWidth="1"/>
-    <col min="7679" max="7679" width="16.85546875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7681" max="7681" width="16.28515625" customWidth="1"/>
+    <col min="7679" max="7679" width="16.88671875" customWidth="1"/>
+    <col min="7680" max="7680" width="12.109375" customWidth="1"/>
+    <col min="7681" max="7681" width="16.33203125" customWidth="1"/>
     <col min="7682" max="7682" width="13" customWidth="1"/>
-    <col min="7683" max="7683" width="16.85546875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="7933" max="7933" width="11.42578125" customWidth="1"/>
+    <col min="7683" max="7683" width="16.88671875" customWidth="1"/>
+    <col min="7684" max="7684" width="15.6640625" customWidth="1"/>
+    <col min="7685" max="7685" width="15.44140625" customWidth="1"/>
+    <col min="7933" max="7933" width="11.44140625" customWidth="1"/>
     <col min="7934" max="7934" width="14" customWidth="1"/>
-    <col min="7935" max="7935" width="16.85546875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7937" max="7937" width="16.28515625" customWidth="1"/>
+    <col min="7935" max="7935" width="16.88671875" customWidth="1"/>
+    <col min="7936" max="7936" width="12.109375" customWidth="1"/>
+    <col min="7937" max="7937" width="16.33203125" customWidth="1"/>
     <col min="7938" max="7938" width="13" customWidth="1"/>
-    <col min="7939" max="7939" width="16.85546875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8189" max="8189" width="11.42578125" customWidth="1"/>
+    <col min="7939" max="7939" width="16.88671875" customWidth="1"/>
+    <col min="7940" max="7940" width="15.6640625" customWidth="1"/>
+    <col min="7941" max="7941" width="15.44140625" customWidth="1"/>
+    <col min="8189" max="8189" width="11.44140625" customWidth="1"/>
     <col min="8190" max="8190" width="14" customWidth="1"/>
-    <col min="8191" max="8191" width="16.85546875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8193" max="8193" width="16.28515625" customWidth="1"/>
+    <col min="8191" max="8191" width="16.88671875" customWidth="1"/>
+    <col min="8192" max="8192" width="12.109375" customWidth="1"/>
+    <col min="8193" max="8193" width="16.33203125" customWidth="1"/>
     <col min="8194" max="8194" width="13" customWidth="1"/>
-    <col min="8195" max="8195" width="16.85546875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8445" max="8445" width="11.42578125" customWidth="1"/>
+    <col min="8195" max="8195" width="16.88671875" customWidth="1"/>
+    <col min="8196" max="8196" width="15.6640625" customWidth="1"/>
+    <col min="8197" max="8197" width="15.44140625" customWidth="1"/>
+    <col min="8445" max="8445" width="11.44140625" customWidth="1"/>
     <col min="8446" max="8446" width="14" customWidth="1"/>
-    <col min="8447" max="8447" width="16.85546875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8449" max="8449" width="16.28515625" customWidth="1"/>
+    <col min="8447" max="8447" width="16.88671875" customWidth="1"/>
+    <col min="8448" max="8448" width="12.109375" customWidth="1"/>
+    <col min="8449" max="8449" width="16.33203125" customWidth="1"/>
     <col min="8450" max="8450" width="13" customWidth="1"/>
-    <col min="8451" max="8451" width="16.85546875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8701" max="8701" width="11.42578125" customWidth="1"/>
+    <col min="8451" max="8451" width="16.88671875" customWidth="1"/>
+    <col min="8452" max="8452" width="15.6640625" customWidth="1"/>
+    <col min="8453" max="8453" width="15.44140625" customWidth="1"/>
+    <col min="8701" max="8701" width="11.44140625" customWidth="1"/>
     <col min="8702" max="8702" width="14" customWidth="1"/>
-    <col min="8703" max="8703" width="16.85546875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8705" max="8705" width="16.28515625" customWidth="1"/>
+    <col min="8703" max="8703" width="16.88671875" customWidth="1"/>
+    <col min="8704" max="8704" width="12.109375" customWidth="1"/>
+    <col min="8705" max="8705" width="16.33203125" customWidth="1"/>
     <col min="8706" max="8706" width="13" customWidth="1"/>
-    <col min="8707" max="8707" width="16.85546875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8957" max="8957" width="11.42578125" customWidth="1"/>
+    <col min="8707" max="8707" width="16.88671875" customWidth="1"/>
+    <col min="8708" max="8708" width="15.6640625" customWidth="1"/>
+    <col min="8709" max="8709" width="15.44140625" customWidth="1"/>
+    <col min="8957" max="8957" width="11.44140625" customWidth="1"/>
     <col min="8958" max="8958" width="14" customWidth="1"/>
-    <col min="8959" max="8959" width="16.85546875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8961" max="8961" width="16.28515625" customWidth="1"/>
+    <col min="8959" max="8959" width="16.88671875" customWidth="1"/>
+    <col min="8960" max="8960" width="12.109375" customWidth="1"/>
+    <col min="8961" max="8961" width="16.33203125" customWidth="1"/>
     <col min="8962" max="8962" width="13" customWidth="1"/>
-    <col min="8963" max="8963" width="16.85546875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="9213" max="9213" width="11.42578125" customWidth="1"/>
+    <col min="8963" max="8963" width="16.88671875" customWidth="1"/>
+    <col min="8964" max="8964" width="15.6640625" customWidth="1"/>
+    <col min="8965" max="8965" width="15.44140625" customWidth="1"/>
+    <col min="9213" max="9213" width="11.44140625" customWidth="1"/>
     <col min="9214" max="9214" width="14" customWidth="1"/>
-    <col min="9215" max="9215" width="16.85546875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="9217" max="9217" width="16.28515625" customWidth="1"/>
+    <col min="9215" max="9215" width="16.88671875" customWidth="1"/>
+    <col min="9216" max="9216" width="12.109375" customWidth="1"/>
+    <col min="9217" max="9217" width="16.33203125" customWidth="1"/>
     <col min="9218" max="9218" width="13" customWidth="1"/>
-    <col min="9219" max="9219" width="16.85546875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="9469" max="9469" width="11.42578125" customWidth="1"/>
+    <col min="9219" max="9219" width="16.88671875" customWidth="1"/>
+    <col min="9220" max="9220" width="15.6640625" customWidth="1"/>
+    <col min="9221" max="9221" width="15.44140625" customWidth="1"/>
+    <col min="9469" max="9469" width="11.44140625" customWidth="1"/>
     <col min="9470" max="9470" width="14" customWidth="1"/>
-    <col min="9471" max="9471" width="16.85546875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="9473" max="9473" width="16.28515625" customWidth="1"/>
+    <col min="9471" max="9471" width="16.88671875" customWidth="1"/>
+    <col min="9472" max="9472" width="12.109375" customWidth="1"/>
+    <col min="9473" max="9473" width="16.33203125" customWidth="1"/>
     <col min="9474" max="9474" width="13" customWidth="1"/>
-    <col min="9475" max="9475" width="16.85546875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="9725" max="9725" width="11.42578125" customWidth="1"/>
+    <col min="9475" max="9475" width="16.88671875" customWidth="1"/>
+    <col min="9476" max="9476" width="15.6640625" customWidth="1"/>
+    <col min="9477" max="9477" width="15.44140625" customWidth="1"/>
+    <col min="9725" max="9725" width="11.44140625" customWidth="1"/>
     <col min="9726" max="9726" width="14" customWidth="1"/>
-    <col min="9727" max="9727" width="16.85546875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="9729" max="9729" width="16.28515625" customWidth="1"/>
+    <col min="9727" max="9727" width="16.88671875" customWidth="1"/>
+    <col min="9728" max="9728" width="12.109375" customWidth="1"/>
+    <col min="9729" max="9729" width="16.33203125" customWidth="1"/>
     <col min="9730" max="9730" width="13" customWidth="1"/>
-    <col min="9731" max="9731" width="16.85546875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="9981" max="9981" width="11.42578125" customWidth="1"/>
+    <col min="9731" max="9731" width="16.88671875" customWidth="1"/>
+    <col min="9732" max="9732" width="15.6640625" customWidth="1"/>
+    <col min="9733" max="9733" width="15.44140625" customWidth="1"/>
+    <col min="9981" max="9981" width="11.44140625" customWidth="1"/>
     <col min="9982" max="9982" width="14" customWidth="1"/>
-    <col min="9983" max="9983" width="16.85546875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="9985" max="9985" width="16.28515625" customWidth="1"/>
+    <col min="9983" max="9983" width="16.88671875" customWidth="1"/>
+    <col min="9984" max="9984" width="12.109375" customWidth="1"/>
+    <col min="9985" max="9985" width="16.33203125" customWidth="1"/>
     <col min="9986" max="9986" width="13" customWidth="1"/>
-    <col min="9987" max="9987" width="16.85546875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="10237" max="10237" width="11.42578125" customWidth="1"/>
+    <col min="9987" max="9987" width="16.88671875" customWidth="1"/>
+    <col min="9988" max="9988" width="15.6640625" customWidth="1"/>
+    <col min="9989" max="9989" width="15.44140625" customWidth="1"/>
+    <col min="10237" max="10237" width="11.44140625" customWidth="1"/>
     <col min="10238" max="10238" width="14" customWidth="1"/>
-    <col min="10239" max="10239" width="16.85546875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="10241" max="10241" width="16.28515625" customWidth="1"/>
+    <col min="10239" max="10239" width="16.88671875" customWidth="1"/>
+    <col min="10240" max="10240" width="12.109375" customWidth="1"/>
+    <col min="10241" max="10241" width="16.33203125" customWidth="1"/>
     <col min="10242" max="10242" width="13" customWidth="1"/>
-    <col min="10243" max="10243" width="16.85546875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="10493" max="10493" width="11.42578125" customWidth="1"/>
+    <col min="10243" max="10243" width="16.88671875" customWidth="1"/>
+    <col min="10244" max="10244" width="15.6640625" customWidth="1"/>
+    <col min="10245" max="10245" width="15.44140625" customWidth="1"/>
+    <col min="10493" max="10493" width="11.44140625" customWidth="1"/>
     <col min="10494" max="10494" width="14" customWidth="1"/>
-    <col min="10495" max="10495" width="16.85546875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="10497" max="10497" width="16.28515625" customWidth="1"/>
+    <col min="10495" max="10495" width="16.88671875" customWidth="1"/>
+    <col min="10496" max="10496" width="12.109375" customWidth="1"/>
+    <col min="10497" max="10497" width="16.33203125" customWidth="1"/>
     <col min="10498" max="10498" width="13" customWidth="1"/>
-    <col min="10499" max="10499" width="16.85546875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="10749" max="10749" width="11.42578125" customWidth="1"/>
+    <col min="10499" max="10499" width="16.88671875" customWidth="1"/>
+    <col min="10500" max="10500" width="15.6640625" customWidth="1"/>
+    <col min="10501" max="10501" width="15.44140625" customWidth="1"/>
+    <col min="10749" max="10749" width="11.44140625" customWidth="1"/>
     <col min="10750" max="10750" width="14" customWidth="1"/>
-    <col min="10751" max="10751" width="16.85546875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="10753" max="10753" width="16.28515625" customWidth="1"/>
+    <col min="10751" max="10751" width="16.88671875" customWidth="1"/>
+    <col min="10752" max="10752" width="12.109375" customWidth="1"/>
+    <col min="10753" max="10753" width="16.33203125" customWidth="1"/>
     <col min="10754" max="10754" width="13" customWidth="1"/>
-    <col min="10755" max="10755" width="16.85546875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="11005" max="11005" width="11.42578125" customWidth="1"/>
+    <col min="10755" max="10755" width="16.88671875" customWidth="1"/>
+    <col min="10756" max="10756" width="15.6640625" customWidth="1"/>
+    <col min="10757" max="10757" width="15.44140625" customWidth="1"/>
+    <col min="11005" max="11005" width="11.44140625" customWidth="1"/>
     <col min="11006" max="11006" width="14" customWidth="1"/>
-    <col min="11007" max="11007" width="16.85546875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="11009" max="11009" width="16.28515625" customWidth="1"/>
+    <col min="11007" max="11007" width="16.88671875" customWidth="1"/>
+    <col min="11008" max="11008" width="12.109375" customWidth="1"/>
+    <col min="11009" max="11009" width="16.33203125" customWidth="1"/>
     <col min="11010" max="11010" width="13" customWidth="1"/>
-    <col min="11011" max="11011" width="16.85546875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="11261" max="11261" width="11.42578125" customWidth="1"/>
+    <col min="11011" max="11011" width="16.88671875" customWidth="1"/>
+    <col min="11012" max="11012" width="15.6640625" customWidth="1"/>
+    <col min="11013" max="11013" width="15.44140625" customWidth="1"/>
+    <col min="11261" max="11261" width="11.44140625" customWidth="1"/>
     <col min="11262" max="11262" width="14" customWidth="1"/>
-    <col min="11263" max="11263" width="16.85546875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="11265" max="11265" width="16.28515625" customWidth="1"/>
+    <col min="11263" max="11263" width="16.88671875" customWidth="1"/>
+    <col min="11264" max="11264" width="12.109375" customWidth="1"/>
+    <col min="11265" max="11265" width="16.33203125" customWidth="1"/>
     <col min="11266" max="11266" width="13" customWidth="1"/>
-    <col min="11267" max="11267" width="16.85546875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="11517" max="11517" width="11.42578125" customWidth="1"/>
+    <col min="11267" max="11267" width="16.88671875" customWidth="1"/>
+    <col min="11268" max="11268" width="15.6640625" customWidth="1"/>
+    <col min="11269" max="11269" width="15.44140625" customWidth="1"/>
+    <col min="11517" max="11517" width="11.44140625" customWidth="1"/>
     <col min="11518" max="11518" width="14" customWidth="1"/>
-    <col min="11519" max="11519" width="16.85546875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="11521" max="11521" width="16.28515625" customWidth="1"/>
+    <col min="11519" max="11519" width="16.88671875" customWidth="1"/>
+    <col min="11520" max="11520" width="12.109375" customWidth="1"/>
+    <col min="11521" max="11521" width="16.33203125" customWidth="1"/>
     <col min="11522" max="11522" width="13" customWidth="1"/>
-    <col min="11523" max="11523" width="16.85546875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="11773" max="11773" width="11.42578125" customWidth="1"/>
+    <col min="11523" max="11523" width="16.88671875" customWidth="1"/>
+    <col min="11524" max="11524" width="15.6640625" customWidth="1"/>
+    <col min="11525" max="11525" width="15.44140625" customWidth="1"/>
+    <col min="11773" max="11773" width="11.44140625" customWidth="1"/>
     <col min="11774" max="11774" width="14" customWidth="1"/>
-    <col min="11775" max="11775" width="16.85546875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="11777" max="11777" width="16.28515625" customWidth="1"/>
+    <col min="11775" max="11775" width="16.88671875" customWidth="1"/>
+    <col min="11776" max="11776" width="12.109375" customWidth="1"/>
+    <col min="11777" max="11777" width="16.33203125" customWidth="1"/>
     <col min="11778" max="11778" width="13" customWidth="1"/>
-    <col min="11779" max="11779" width="16.85546875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="12029" max="12029" width="11.42578125" customWidth="1"/>
+    <col min="11779" max="11779" width="16.88671875" customWidth="1"/>
+    <col min="11780" max="11780" width="15.6640625" customWidth="1"/>
+    <col min="11781" max="11781" width="15.44140625" customWidth="1"/>
+    <col min="12029" max="12029" width="11.44140625" customWidth="1"/>
     <col min="12030" max="12030" width="14" customWidth="1"/>
-    <col min="12031" max="12031" width="16.85546875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="12033" max="12033" width="16.28515625" customWidth="1"/>
+    <col min="12031" max="12031" width="16.88671875" customWidth="1"/>
+    <col min="12032" max="12032" width="12.109375" customWidth="1"/>
+    <col min="12033" max="12033" width="16.33203125" customWidth="1"/>
     <col min="12034" max="12034" width="13" customWidth="1"/>
-    <col min="12035" max="12035" width="16.85546875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="12285" max="12285" width="11.42578125" customWidth="1"/>
+    <col min="12035" max="12035" width="16.88671875" customWidth="1"/>
+    <col min="12036" max="12036" width="15.6640625" customWidth="1"/>
+    <col min="12037" max="12037" width="15.44140625" customWidth="1"/>
+    <col min="12285" max="12285" width="11.44140625" customWidth="1"/>
     <col min="12286" max="12286" width="14" customWidth="1"/>
-    <col min="12287" max="12287" width="16.85546875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="12289" max="12289" width="16.28515625" customWidth="1"/>
+    <col min="12287" max="12287" width="16.88671875" customWidth="1"/>
+    <col min="12288" max="12288" width="12.109375" customWidth="1"/>
+    <col min="12289" max="12289" width="16.33203125" customWidth="1"/>
     <col min="12290" max="12290" width="13" customWidth="1"/>
-    <col min="12291" max="12291" width="16.85546875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="12541" max="12541" width="11.42578125" customWidth="1"/>
+    <col min="12291" max="12291" width="16.88671875" customWidth="1"/>
+    <col min="12292" max="12292" width="15.6640625" customWidth="1"/>
+    <col min="12293" max="12293" width="15.44140625" customWidth="1"/>
+    <col min="12541" max="12541" width="11.44140625" customWidth="1"/>
     <col min="12542" max="12542" width="14" customWidth="1"/>
-    <col min="12543" max="12543" width="16.85546875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="12545" max="12545" width="16.28515625" customWidth="1"/>
+    <col min="12543" max="12543" width="16.88671875" customWidth="1"/>
+    <col min="12544" max="12544" width="12.109375" customWidth="1"/>
+    <col min="12545" max="12545" width="16.33203125" customWidth="1"/>
     <col min="12546" max="12546" width="13" customWidth="1"/>
-    <col min="12547" max="12547" width="16.85546875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="12797" max="12797" width="11.42578125" customWidth="1"/>
+    <col min="12547" max="12547" width="16.88671875" customWidth="1"/>
+    <col min="12548" max="12548" width="15.6640625" customWidth="1"/>
+    <col min="12549" max="12549" width="15.44140625" customWidth="1"/>
+    <col min="12797" max="12797" width="11.44140625" customWidth="1"/>
     <col min="12798" max="12798" width="14" customWidth="1"/>
-    <col min="12799" max="12799" width="16.85546875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="12801" max="12801" width="16.28515625" customWidth="1"/>
+    <col min="12799" max="12799" width="16.88671875" customWidth="1"/>
+    <col min="12800" max="12800" width="12.109375" customWidth="1"/>
+    <col min="12801" max="12801" width="16.33203125" customWidth="1"/>
     <col min="12802" max="12802" width="13" customWidth="1"/>
-    <col min="12803" max="12803" width="16.85546875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="13053" max="13053" width="11.42578125" customWidth="1"/>
+    <col min="12803" max="12803" width="16.88671875" customWidth="1"/>
+    <col min="12804" max="12804" width="15.6640625" customWidth="1"/>
+    <col min="12805" max="12805" width="15.44140625" customWidth="1"/>
+    <col min="13053" max="13053" width="11.44140625" customWidth="1"/>
     <col min="13054" max="13054" width="14" customWidth="1"/>
-    <col min="13055" max="13055" width="16.85546875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="13057" max="13057" width="16.28515625" customWidth="1"/>
+    <col min="13055" max="13055" width="16.88671875" customWidth="1"/>
+    <col min="13056" max="13056" width="12.109375" customWidth="1"/>
+    <col min="13057" max="13057" width="16.33203125" customWidth="1"/>
     <col min="13058" max="13058" width="13" customWidth="1"/>
-    <col min="13059" max="13059" width="16.85546875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="13309" max="13309" width="11.42578125" customWidth="1"/>
+    <col min="13059" max="13059" width="16.88671875" customWidth="1"/>
+    <col min="13060" max="13060" width="15.6640625" customWidth="1"/>
+    <col min="13061" max="13061" width="15.44140625" customWidth="1"/>
+    <col min="13309" max="13309" width="11.44140625" customWidth="1"/>
     <col min="13310" max="13310" width="14" customWidth="1"/>
-    <col min="13311" max="13311" width="16.85546875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="13313" max="13313" width="16.28515625" customWidth="1"/>
+    <col min="13311" max="13311" width="16.88671875" customWidth="1"/>
+    <col min="13312" max="13312" width="12.109375" customWidth="1"/>
+    <col min="13313" max="13313" width="16.33203125" customWidth="1"/>
     <col min="13314" max="13314" width="13" customWidth="1"/>
-    <col min="13315" max="13315" width="16.85546875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="13565" max="13565" width="11.42578125" customWidth="1"/>
+    <col min="13315" max="13315" width="16.88671875" customWidth="1"/>
+    <col min="13316" max="13316" width="15.6640625" customWidth="1"/>
+    <col min="13317" max="13317" width="15.44140625" customWidth="1"/>
+    <col min="13565" max="13565" width="11.44140625" customWidth="1"/>
     <col min="13566" max="13566" width="14" customWidth="1"/>
-    <col min="13567" max="13567" width="16.85546875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="13569" max="13569" width="16.28515625" customWidth="1"/>
+    <col min="13567" max="13567" width="16.88671875" customWidth="1"/>
+    <col min="13568" max="13568" width="12.109375" customWidth="1"/>
+    <col min="13569" max="13569" width="16.33203125" customWidth="1"/>
     <col min="13570" max="13570" width="13" customWidth="1"/>
-    <col min="13571" max="13571" width="16.85546875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="13821" max="13821" width="11.42578125" customWidth="1"/>
+    <col min="13571" max="13571" width="16.88671875" customWidth="1"/>
+    <col min="13572" max="13572" width="15.6640625" customWidth="1"/>
+    <col min="13573" max="13573" width="15.44140625" customWidth="1"/>
+    <col min="13821" max="13821" width="11.44140625" customWidth="1"/>
     <col min="13822" max="13822" width="14" customWidth="1"/>
-    <col min="13823" max="13823" width="16.85546875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="13825" max="13825" width="16.28515625" customWidth="1"/>
+    <col min="13823" max="13823" width="16.88671875" customWidth="1"/>
+    <col min="13824" max="13824" width="12.109375" customWidth="1"/>
+    <col min="13825" max="13825" width="16.33203125" customWidth="1"/>
     <col min="13826" max="13826" width="13" customWidth="1"/>
-    <col min="13827" max="13827" width="16.85546875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="14077" max="14077" width="11.42578125" customWidth="1"/>
+    <col min="13827" max="13827" width="16.88671875" customWidth="1"/>
+    <col min="13828" max="13828" width="15.6640625" customWidth="1"/>
+    <col min="13829" max="13829" width="15.44140625" customWidth="1"/>
+    <col min="14077" max="14077" width="11.44140625" customWidth="1"/>
     <col min="14078" max="14078" width="14" customWidth="1"/>
-    <col min="14079" max="14079" width="16.85546875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="14081" max="14081" width="16.28515625" customWidth="1"/>
+    <col min="14079" max="14079" width="16.88671875" customWidth="1"/>
+    <col min="14080" max="14080" width="12.109375" customWidth="1"/>
+    <col min="14081" max="14081" width="16.33203125" customWidth="1"/>
     <col min="14082" max="14082" width="13" customWidth="1"/>
-    <col min="14083" max="14083" width="16.85546875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="14333" max="14333" width="11.42578125" customWidth="1"/>
+    <col min="14083" max="14083" width="16.88671875" customWidth="1"/>
+    <col min="14084" max="14084" width="15.6640625" customWidth="1"/>
+    <col min="14085" max="14085" width="15.44140625" customWidth="1"/>
+    <col min="14333" max="14333" width="11.44140625" customWidth="1"/>
     <col min="14334" max="14334" width="14" customWidth="1"/>
-    <col min="14335" max="14335" width="16.85546875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="14337" max="14337" width="16.28515625" customWidth="1"/>
+    <col min="14335" max="14335" width="16.88671875" customWidth="1"/>
+    <col min="14336" max="14336" width="12.109375" customWidth="1"/>
+    <col min="14337" max="14337" width="16.33203125" customWidth="1"/>
     <col min="14338" max="14338" width="13" customWidth="1"/>
-    <col min="14339" max="14339" width="16.85546875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="14589" max="14589" width="11.42578125" customWidth="1"/>
+    <col min="14339" max="14339" width="16.88671875" customWidth="1"/>
+    <col min="14340" max="14340" width="15.6640625" customWidth="1"/>
+    <col min="14341" max="14341" width="15.44140625" customWidth="1"/>
+    <col min="14589" max="14589" width="11.44140625" customWidth="1"/>
     <col min="14590" max="14590" width="14" customWidth="1"/>
-    <col min="14591" max="14591" width="16.85546875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="14593" max="14593" width="16.28515625" customWidth="1"/>
+    <col min="14591" max="14591" width="16.88671875" customWidth="1"/>
+    <col min="14592" max="14592" width="12.109375" customWidth="1"/>
+    <col min="14593" max="14593" width="16.33203125" customWidth="1"/>
     <col min="14594" max="14594" width="13" customWidth="1"/>
-    <col min="14595" max="14595" width="16.85546875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="14845" max="14845" width="11.42578125" customWidth="1"/>
+    <col min="14595" max="14595" width="16.88671875" customWidth="1"/>
+    <col min="14596" max="14596" width="15.6640625" customWidth="1"/>
+    <col min="14597" max="14597" width="15.44140625" customWidth="1"/>
+    <col min="14845" max="14845" width="11.44140625" customWidth="1"/>
     <col min="14846" max="14846" width="14" customWidth="1"/>
-    <col min="14847" max="14847" width="16.85546875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="14849" max="14849" width="16.28515625" customWidth="1"/>
+    <col min="14847" max="14847" width="16.88671875" customWidth="1"/>
+    <col min="14848" max="14848" width="12.109375" customWidth="1"/>
+    <col min="14849" max="14849" width="16.33203125" customWidth="1"/>
     <col min="14850" max="14850" width="13" customWidth="1"/>
-    <col min="14851" max="14851" width="16.85546875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="15101" max="15101" width="11.42578125" customWidth="1"/>
+    <col min="14851" max="14851" width="16.88671875" customWidth="1"/>
+    <col min="14852" max="14852" width="15.6640625" customWidth="1"/>
+    <col min="14853" max="14853" width="15.44140625" customWidth="1"/>
+    <col min="15101" max="15101" width="11.44140625" customWidth="1"/>
     <col min="15102" max="15102" width="14" customWidth="1"/>
-    <col min="15103" max="15103" width="16.85546875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="15105" max="15105" width="16.28515625" customWidth="1"/>
+    <col min="15103" max="15103" width="16.88671875" customWidth="1"/>
+    <col min="15104" max="15104" width="12.109375" customWidth="1"/>
+    <col min="15105" max="15105" width="16.33203125" customWidth="1"/>
     <col min="15106" max="15106" width="13" customWidth="1"/>
-    <col min="15107" max="15107" width="16.85546875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="15357" max="15357" width="11.42578125" customWidth="1"/>
+    <col min="15107" max="15107" width="16.88671875" customWidth="1"/>
+    <col min="15108" max="15108" width="15.6640625" customWidth="1"/>
+    <col min="15109" max="15109" width="15.44140625" customWidth="1"/>
+    <col min="15357" max="15357" width="11.44140625" customWidth="1"/>
     <col min="15358" max="15358" width="14" customWidth="1"/>
-    <col min="15359" max="15359" width="16.85546875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="15361" max="15361" width="16.28515625" customWidth="1"/>
+    <col min="15359" max="15359" width="16.88671875" customWidth="1"/>
+    <col min="15360" max="15360" width="12.109375" customWidth="1"/>
+    <col min="15361" max="15361" width="16.33203125" customWidth="1"/>
     <col min="15362" max="15362" width="13" customWidth="1"/>
-    <col min="15363" max="15363" width="16.85546875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="15613" max="15613" width="11.42578125" customWidth="1"/>
+    <col min="15363" max="15363" width="16.88671875" customWidth="1"/>
+    <col min="15364" max="15364" width="15.6640625" customWidth="1"/>
+    <col min="15365" max="15365" width="15.44140625" customWidth="1"/>
+    <col min="15613" max="15613" width="11.44140625" customWidth="1"/>
     <col min="15614" max="15614" width="14" customWidth="1"/>
-    <col min="15615" max="15615" width="16.85546875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="15617" max="15617" width="16.28515625" customWidth="1"/>
+    <col min="15615" max="15615" width="16.88671875" customWidth="1"/>
+    <col min="15616" max="15616" width="12.109375" customWidth="1"/>
+    <col min="15617" max="15617" width="16.33203125" customWidth="1"/>
     <col min="15618" max="15618" width="13" customWidth="1"/>
-    <col min="15619" max="15619" width="16.85546875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="15869" max="15869" width="11.42578125" customWidth="1"/>
+    <col min="15619" max="15619" width="16.88671875" customWidth="1"/>
+    <col min="15620" max="15620" width="15.6640625" customWidth="1"/>
+    <col min="15621" max="15621" width="15.44140625" customWidth="1"/>
+    <col min="15869" max="15869" width="11.44140625" customWidth="1"/>
     <col min="15870" max="15870" width="14" customWidth="1"/>
-    <col min="15871" max="15871" width="16.85546875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="15873" max="15873" width="16.28515625" customWidth="1"/>
+    <col min="15871" max="15871" width="16.88671875" customWidth="1"/>
+    <col min="15872" max="15872" width="12.109375" customWidth="1"/>
+    <col min="15873" max="15873" width="16.33203125" customWidth="1"/>
     <col min="15874" max="15874" width="13" customWidth="1"/>
-    <col min="15875" max="15875" width="16.85546875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="16125" max="16125" width="11.42578125" customWidth="1"/>
+    <col min="15875" max="15875" width="16.88671875" customWidth="1"/>
+    <col min="15876" max="15876" width="15.6640625" customWidth="1"/>
+    <col min="15877" max="15877" width="15.44140625" customWidth="1"/>
+    <col min="16125" max="16125" width="11.44140625" customWidth="1"/>
     <col min="16126" max="16126" width="14" customWidth="1"/>
-    <col min="16127" max="16127" width="16.85546875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="16129" max="16129" width="16.28515625" customWidth="1"/>
+    <col min="16127" max="16127" width="16.88671875" customWidth="1"/>
+    <col min="16128" max="16128" width="12.109375" customWidth="1"/>
+    <col min="16129" max="16129" width="16.33203125" customWidth="1"/>
     <col min="16130" max="16130" width="13" customWidth="1"/>
-    <col min="16131" max="16131" width="16.85546875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="16133" max="16133" width="15.42578125" customWidth="1"/>
+    <col min="16131" max="16131" width="16.88671875" customWidth="1"/>
+    <col min="16132" max="16132" width="15.6640625" customWidth="1"/>
+    <col min="16133" max="16133" width="15.44140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="16.5" customHeight="1">
       <c r="A1" s="36" t="s">
         <v>46</v>
       </c>
       <c r="B1" s="36"/>
       <c r="C1" s="36"/>
       <c r="D1" s="36"/>
       <c r="E1" s="36"/>
       <c r="F1" s="21"/>
       <c r="G1" s="21"/>
       <c r="H1" s="21"/>
     </row>
     <row r="2" spans="1:8" ht="13.5" customHeight="1">
       <c r="A2" s="22"/>
       <c r="B2" s="22"/>
       <c r="C2" s="22"/>
       <c r="D2" s="22"/>
       <c r="E2" s="22"/>
       <c r="F2" s="21"/>
       <c r="G2" s="21"/>
       <c r="H2" s="21"/>
     </row>
-    <row r="3" spans="1:8" ht="33.75">
+    <row r="3" spans="1:8" ht="20.399999999999999">
       <c r="A3" s="33"/>
       <c r="B3" s="23" t="s">
         <v>47</v>
       </c>
       <c r="C3" s="23" t="s">
         <v>48</v>
       </c>
       <c r="D3" s="23" t="s">
         <v>49</v>
       </c>
       <c r="E3" s="23" t="s">
         <v>50</v>
       </c>
       <c r="F3" s="21"/>
       <c r="G3" s="21"/>
       <c r="H3" s="21"/>
     </row>
     <row r="4" spans="1:8" ht="37.5" customHeight="1">
       <c r="A4" s="24" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B4" s="34">
-        <v>10300</v>
+        <v>11280</v>
       </c>
       <c r="C4" s="34">
-        <v>1307</v>
+        <v>1717</v>
       </c>
       <c r="D4" s="35" t="s">
         <v>52</v>
       </c>
       <c r="E4" s="35">
-        <v>25</v>
+        <v>65</v>
       </c>
       <c r="F4" s="21"/>
       <c r="G4" s="21"/>
       <c r="H4" s="21"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="25"/>
       <c r="B5" s="26"/>
       <c r="C5" s="27"/>
       <c r="D5" s="27"/>
       <c r="E5" s="27"/>
       <c r="F5" s="21"/>
       <c r="G5" s="21"/>
       <c r="H5" s="21"/>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="25"/>
       <c r="B6" s="26"/>
       <c r="C6" s="27"/>
       <c r="D6" s="27"/>
       <c r="E6" s="26"/>
       <c r="F6" s="21"/>
       <c r="G6" s="21"/>
       <c r="H6" s="21"/>
     </row>