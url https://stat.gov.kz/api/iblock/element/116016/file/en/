--- v1 (2026-05-16)
+++ v2 (2026-07-04)
@@ -1,72 +1,72 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="3060" yWindow="1548" windowWidth="15480" windowHeight="10656" activeTab="4"/>
+    <workbookView xWindow="3060" yWindow="1545" windowWidth="15480" windowHeight="10650"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata163502" sheetId="10" r:id="rId1"/>
     <sheet name="Metadata163504" sheetId="12" r:id="rId2"/>
     <sheet name="Metadata163506" sheetId="14" r:id="rId3"/>
     <sheet name="Metadata163508" sheetId="16" r:id="rId4"/>
     <sheet name="163502,163504,163506,163508" sheetId="17" r:id="rId5"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="159" uniqueCount="57">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="158" uniqueCount="56">
   <si>
     <t>places</t>
   </si>
   <si>
     <t>beds</t>
   </si>
   <si>
     <t>visits per shift</t>
   </si>
   <si>
     <t>Statistical indicator code</t>
   </si>
   <si>
     <t>Name of the statistical indicator</t>
   </si>
   <si>
     <t>Unit of measurement</t>
   </si>
   <si>
     <t>Short name of CSP</t>
   </si>
   <si>
     <t>Period of the indicator</t>
   </si>
   <si>
@@ -180,69 +180,66 @@
   <si>
     <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701975?keyword=</t>
   </si>
   <si>
     <t>Total number of visits per shift in commissioned outpatient clinics</t>
   </si>
   <si>
     <t>Main social and cultural facilities functioning start</t>
   </si>
   <si>
     <t>Comprehensive  schools, pupils places</t>
   </si>
   <si>
     <t>Pre-school institutions, places</t>
   </si>
   <si>
     <t>Hospitals, beds</t>
   </si>
   <si>
     <t>Out-patient and dispensary institution, visits per shift</t>
   </si>
   <si>
     <t>Information is provided by legal entities and their structural and separate  subdivisions, carrying out in the reporting period the commissioning of facilities into operation regardless of the number of employees, as well as structural subdivisions of local executive bodies carrying out functions in the fiels of architecture and urban planning</t>
   </si>
   <si>
-    <t>-</t>
-[...1 lines deleted...]
-  <si>
     <t>Since January 2026</t>
   </si>
   <si>
-    <t>18.05.2026y.</t>
-[...1 lines deleted...]
-  <si>
     <t>17.06.2026y.</t>
   </si>
   <si>
-    <t>January-April 2026</t>
+    <t>17.07.2026y.</t>
+  </si>
+  <si>
+    <t>January-May 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="17">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
@@ -553,86 +550,84 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -784,105 +779,105 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701969?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/417326/file/en/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:za.dautova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701971?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/417326/file/en/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:za.dautova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701973?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/417326/file/en/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:za.dautova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701975?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/417326/file/en/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:za.dautova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B16" sqref="B16:B17"/>
+    <sheetView tabSelected="1" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
+      <selection activeCell="B18" sqref="B18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="42.33203125" style="20" customWidth="1"/>
-    <col min="2" max="2" width="97.6640625" style="20" customWidth="1"/>
+    <col min="1" max="1" width="42.28515625" style="20" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="20" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="3">
         <v>163502</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="4" customFormat="1" ht="27" customHeight="1">
       <c r="A5" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1">
       <c r="A6" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="4" customFormat="1" ht="20.25" customHeight="1">
       <c r="A7" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1">
       <c r="A8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="4" customFormat="1" ht="45" customHeight="1">
       <c r="A9" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>12</v>
       </c>
@@ -921,60 +916,60 @@
       <c r="M13" s="9"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>20</v>
       </c>
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>34</v>
       </c>
       <c r="M15" s="9"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B16" s="13" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="M16" s="14"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="13" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="M17" s="15"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>25</v>
       </c>
       <c r="M18" s="14"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>27</v>
       </c>
       <c r="M19" s="15"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="2" t="s">
         <v>28</v>
       </c>
@@ -1000,105 +995,105 @@
       <c r="M23" s="15"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="14"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="15"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="14"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
     <hyperlink ref="B12" r:id="rId4"/>
     <hyperlink ref="B13" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B16" sqref="B16:B17"/>
+      <selection activeCell="B18" sqref="B18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="42.33203125" style="20" customWidth="1"/>
-    <col min="2" max="2" width="97.6640625" style="20" customWidth="1"/>
+    <col min="1" max="1" width="42.28515625" style="20" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="20" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="3">
         <v>163504</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="4" customFormat="1" ht="27" customHeight="1">
       <c r="A5" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1">
       <c r="A6" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="4" customFormat="1" ht="20.25" customHeight="1">
       <c r="A7" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1">
       <c r="A8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="4" customFormat="1" ht="45" customHeight="1">
       <c r="A9" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>12</v>
       </c>
@@ -1137,60 +1132,60 @@
       <c r="M13" s="9"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>20</v>
       </c>
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>38</v>
       </c>
       <c r="M15" s="9"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B16" s="13" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="M16" s="14"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="13" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="M17" s="15"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>25</v>
       </c>
       <c r="M18" s="14"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>27</v>
       </c>
       <c r="M19" s="15"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="2" t="s">
         <v>28</v>
       </c>
@@ -1216,105 +1211,105 @@
       <c r="M23" s="15"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="14"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="15"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="14"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
     <hyperlink ref="B12" r:id="rId4"/>
     <hyperlink ref="B13" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B16" sqref="B16:B17"/>
+      <selection activeCell="B18" sqref="B18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="42.33203125" style="20" customWidth="1"/>
-    <col min="2" max="2" width="97.6640625" style="20" customWidth="1"/>
+    <col min="1" max="1" width="42.28515625" style="20" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="20" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="3">
         <v>163506</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="4" customFormat="1" ht="27" customHeight="1">
       <c r="A5" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1">
       <c r="A6" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="4" customFormat="1" ht="20.25" customHeight="1">
       <c r="A7" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1">
       <c r="A8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="4" customFormat="1" ht="45" customHeight="1">
       <c r="A9" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>12</v>
       </c>
@@ -1353,60 +1348,60 @@
       <c r="M13" s="9"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>20</v>
       </c>
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>41</v>
       </c>
       <c r="M15" s="9"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B16" s="13" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="M16" s="14"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="13" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="M17" s="15"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>25</v>
       </c>
       <c r="M18" s="14"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>27</v>
       </c>
       <c r="M19" s="15"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="2" t="s">
         <v>28</v>
       </c>
@@ -1432,105 +1427,105 @@
       <c r="M23" s="15"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="14"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="15"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="14"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
     <hyperlink ref="B12" r:id="rId4"/>
     <hyperlink ref="B13" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView topLeftCell="A7" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B25" sqref="B25"/>
+    <sheetView topLeftCell="A4" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
+      <selection activeCell="B32" sqref="B32"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="42.33203125" style="20" customWidth="1"/>
-    <col min="2" max="2" width="97.6640625" style="20" customWidth="1"/>
+    <col min="1" max="1" width="42.28515625" style="20" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="20" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="3">
         <v>163508</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="4" customFormat="1" ht="27" customHeight="1">
       <c r="A5" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1">
       <c r="A6" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="4" customFormat="1" ht="20.25" customHeight="1">
       <c r="A7" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1">
       <c r="A8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="4" customFormat="1" ht="45" customHeight="1">
       <c r="A9" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>12</v>
       </c>
@@ -1569,60 +1564,60 @@
       <c r="M13" s="9"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>20</v>
       </c>
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>44</v>
       </c>
       <c r="M15" s="9"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B16" s="13" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="M16" s="14"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="13" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="M17" s="15"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>25</v>
       </c>
       <c r="M18" s="14"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>27</v>
       </c>
       <c r="M19" s="15"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="2" t="s">
         <v>28</v>
       </c>
@@ -1648,688 +1643,688 @@
       <c r="M23" s="15"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="14"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="15"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="14"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
     <hyperlink ref="B12" r:id="rId4"/>
     <hyperlink ref="B13" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H24"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="K21" sqref="K21"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A5" sqref="A5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="11.44140625" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="253" max="253" width="11.44140625" customWidth="1"/>
+    <col min="1" max="1" width="11.42578125" customWidth="1"/>
+    <col min="2" max="2" width="19.42578125" customWidth="1"/>
+    <col min="3" max="3" width="16.42578125" customWidth="1"/>
+    <col min="4" max="4" width="15.42578125" customWidth="1"/>
+    <col min="5" max="5" width="20.7109375" customWidth="1"/>
+    <col min="253" max="253" width="11.42578125" customWidth="1"/>
     <col min="254" max="254" width="14" customWidth="1"/>
-    <col min="255" max="255" width="16.88671875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="257" max="257" width="16.33203125" customWidth="1"/>
+    <col min="255" max="255" width="16.85546875" customWidth="1"/>
+    <col min="256" max="256" width="12.140625" customWidth="1"/>
+    <col min="257" max="257" width="16.28515625" customWidth="1"/>
     <col min="258" max="258" width="13" customWidth="1"/>
-    <col min="259" max="259" width="16.88671875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="509" max="509" width="11.44140625" customWidth="1"/>
+    <col min="259" max="259" width="16.85546875" customWidth="1"/>
+    <col min="260" max="260" width="15.7109375" customWidth="1"/>
+    <col min="261" max="261" width="15.42578125" customWidth="1"/>
+    <col min="509" max="509" width="11.42578125" customWidth="1"/>
     <col min="510" max="510" width="14" customWidth="1"/>
-    <col min="511" max="511" width="16.88671875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="513" max="513" width="16.33203125" customWidth="1"/>
+    <col min="511" max="511" width="16.85546875" customWidth="1"/>
+    <col min="512" max="512" width="12.140625" customWidth="1"/>
+    <col min="513" max="513" width="16.28515625" customWidth="1"/>
     <col min="514" max="514" width="13" customWidth="1"/>
-    <col min="515" max="515" width="16.88671875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="765" max="765" width="11.44140625" customWidth="1"/>
+    <col min="515" max="515" width="16.85546875" customWidth="1"/>
+    <col min="516" max="516" width="15.7109375" customWidth="1"/>
+    <col min="517" max="517" width="15.42578125" customWidth="1"/>
+    <col min="765" max="765" width="11.42578125" customWidth="1"/>
     <col min="766" max="766" width="14" customWidth="1"/>
-    <col min="767" max="767" width="16.88671875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="769" max="769" width="16.33203125" customWidth="1"/>
+    <col min="767" max="767" width="16.85546875" customWidth="1"/>
+    <col min="768" max="768" width="12.140625" customWidth="1"/>
+    <col min="769" max="769" width="16.28515625" customWidth="1"/>
     <col min="770" max="770" width="13" customWidth="1"/>
-    <col min="771" max="771" width="16.88671875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="1021" max="1021" width="11.44140625" customWidth="1"/>
+    <col min="771" max="771" width="16.85546875" customWidth="1"/>
+    <col min="772" max="772" width="15.7109375" customWidth="1"/>
+    <col min="773" max="773" width="15.42578125" customWidth="1"/>
+    <col min="1021" max="1021" width="11.42578125" customWidth="1"/>
     <col min="1022" max="1022" width="14" customWidth="1"/>
-    <col min="1023" max="1023" width="16.88671875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="1025" max="1025" width="16.33203125" customWidth="1"/>
+    <col min="1023" max="1023" width="16.85546875" customWidth="1"/>
+    <col min="1024" max="1024" width="12.140625" customWidth="1"/>
+    <col min="1025" max="1025" width="16.28515625" customWidth="1"/>
     <col min="1026" max="1026" width="13" customWidth="1"/>
-    <col min="1027" max="1027" width="16.88671875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="1277" max="1277" width="11.44140625" customWidth="1"/>
+    <col min="1027" max="1027" width="16.85546875" customWidth="1"/>
+    <col min="1028" max="1028" width="15.7109375" customWidth="1"/>
+    <col min="1029" max="1029" width="15.42578125" customWidth="1"/>
+    <col min="1277" max="1277" width="11.42578125" customWidth="1"/>
     <col min="1278" max="1278" width="14" customWidth="1"/>
-    <col min="1279" max="1279" width="16.88671875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="1281" max="1281" width="16.33203125" customWidth="1"/>
+    <col min="1279" max="1279" width="16.85546875" customWidth="1"/>
+    <col min="1280" max="1280" width="12.140625" customWidth="1"/>
+    <col min="1281" max="1281" width="16.28515625" customWidth="1"/>
     <col min="1282" max="1282" width="13" customWidth="1"/>
-    <col min="1283" max="1283" width="16.88671875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="1533" max="1533" width="11.44140625" customWidth="1"/>
+    <col min="1283" max="1283" width="16.85546875" customWidth="1"/>
+    <col min="1284" max="1284" width="15.7109375" customWidth="1"/>
+    <col min="1285" max="1285" width="15.42578125" customWidth="1"/>
+    <col min="1533" max="1533" width="11.42578125" customWidth="1"/>
     <col min="1534" max="1534" width="14" customWidth="1"/>
-    <col min="1535" max="1535" width="16.88671875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="1537" max="1537" width="16.33203125" customWidth="1"/>
+    <col min="1535" max="1535" width="16.85546875" customWidth="1"/>
+    <col min="1536" max="1536" width="12.140625" customWidth="1"/>
+    <col min="1537" max="1537" width="16.28515625" customWidth="1"/>
     <col min="1538" max="1538" width="13" customWidth="1"/>
-    <col min="1539" max="1539" width="16.88671875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="1789" max="1789" width="11.44140625" customWidth="1"/>
+    <col min="1539" max="1539" width="16.85546875" customWidth="1"/>
+    <col min="1540" max="1540" width="15.7109375" customWidth="1"/>
+    <col min="1541" max="1541" width="15.42578125" customWidth="1"/>
+    <col min="1789" max="1789" width="11.42578125" customWidth="1"/>
     <col min="1790" max="1790" width="14" customWidth="1"/>
-    <col min="1791" max="1791" width="16.88671875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="1793" max="1793" width="16.33203125" customWidth="1"/>
+    <col min="1791" max="1791" width="16.85546875" customWidth="1"/>
+    <col min="1792" max="1792" width="12.140625" customWidth="1"/>
+    <col min="1793" max="1793" width="16.28515625" customWidth="1"/>
     <col min="1794" max="1794" width="13" customWidth="1"/>
-    <col min="1795" max="1795" width="16.88671875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="2045" max="2045" width="11.44140625" customWidth="1"/>
+    <col min="1795" max="1795" width="16.85546875" customWidth="1"/>
+    <col min="1796" max="1796" width="15.7109375" customWidth="1"/>
+    <col min="1797" max="1797" width="15.42578125" customWidth="1"/>
+    <col min="2045" max="2045" width="11.42578125" customWidth="1"/>
     <col min="2046" max="2046" width="14" customWidth="1"/>
-    <col min="2047" max="2047" width="16.88671875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="2049" max="2049" width="16.33203125" customWidth="1"/>
+    <col min="2047" max="2047" width="16.85546875" customWidth="1"/>
+    <col min="2048" max="2048" width="12.140625" customWidth="1"/>
+    <col min="2049" max="2049" width="16.28515625" customWidth="1"/>
     <col min="2050" max="2050" width="13" customWidth="1"/>
-    <col min="2051" max="2051" width="16.88671875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="2301" max="2301" width="11.44140625" customWidth="1"/>
+    <col min="2051" max="2051" width="16.85546875" customWidth="1"/>
+    <col min="2052" max="2052" width="15.7109375" customWidth="1"/>
+    <col min="2053" max="2053" width="15.42578125" customWidth="1"/>
+    <col min="2301" max="2301" width="11.42578125" customWidth="1"/>
     <col min="2302" max="2302" width="14" customWidth="1"/>
-    <col min="2303" max="2303" width="16.88671875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="2305" max="2305" width="16.33203125" customWidth="1"/>
+    <col min="2303" max="2303" width="16.85546875" customWidth="1"/>
+    <col min="2304" max="2304" width="12.140625" customWidth="1"/>
+    <col min="2305" max="2305" width="16.28515625" customWidth="1"/>
     <col min="2306" max="2306" width="13" customWidth="1"/>
-    <col min="2307" max="2307" width="16.88671875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="2557" max="2557" width="11.44140625" customWidth="1"/>
+    <col min="2307" max="2307" width="16.85546875" customWidth="1"/>
+    <col min="2308" max="2308" width="15.7109375" customWidth="1"/>
+    <col min="2309" max="2309" width="15.42578125" customWidth="1"/>
+    <col min="2557" max="2557" width="11.42578125" customWidth="1"/>
     <col min="2558" max="2558" width="14" customWidth="1"/>
-    <col min="2559" max="2559" width="16.88671875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="2561" max="2561" width="16.33203125" customWidth="1"/>
+    <col min="2559" max="2559" width="16.85546875" customWidth="1"/>
+    <col min="2560" max="2560" width="12.140625" customWidth="1"/>
+    <col min="2561" max="2561" width="16.28515625" customWidth="1"/>
     <col min="2562" max="2562" width="13" customWidth="1"/>
-    <col min="2563" max="2563" width="16.88671875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="2813" max="2813" width="11.44140625" customWidth="1"/>
+    <col min="2563" max="2563" width="16.85546875" customWidth="1"/>
+    <col min="2564" max="2564" width="15.7109375" customWidth="1"/>
+    <col min="2565" max="2565" width="15.42578125" customWidth="1"/>
+    <col min="2813" max="2813" width="11.42578125" customWidth="1"/>
     <col min="2814" max="2814" width="14" customWidth="1"/>
-    <col min="2815" max="2815" width="16.88671875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="2817" max="2817" width="16.33203125" customWidth="1"/>
+    <col min="2815" max="2815" width="16.85546875" customWidth="1"/>
+    <col min="2816" max="2816" width="12.140625" customWidth="1"/>
+    <col min="2817" max="2817" width="16.28515625" customWidth="1"/>
     <col min="2818" max="2818" width="13" customWidth="1"/>
-    <col min="2819" max="2819" width="16.88671875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="3069" max="3069" width="11.44140625" customWidth="1"/>
+    <col min="2819" max="2819" width="16.85546875" customWidth="1"/>
+    <col min="2820" max="2820" width="15.7109375" customWidth="1"/>
+    <col min="2821" max="2821" width="15.42578125" customWidth="1"/>
+    <col min="3069" max="3069" width="11.42578125" customWidth="1"/>
     <col min="3070" max="3070" width="14" customWidth="1"/>
-    <col min="3071" max="3071" width="16.88671875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3073" max="3073" width="16.33203125" customWidth="1"/>
+    <col min="3071" max="3071" width="16.85546875" customWidth="1"/>
+    <col min="3072" max="3072" width="12.140625" customWidth="1"/>
+    <col min="3073" max="3073" width="16.28515625" customWidth="1"/>
     <col min="3074" max="3074" width="13" customWidth="1"/>
-    <col min="3075" max="3075" width="16.88671875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="3325" max="3325" width="11.44140625" customWidth="1"/>
+    <col min="3075" max="3075" width="16.85546875" customWidth="1"/>
+    <col min="3076" max="3076" width="15.7109375" customWidth="1"/>
+    <col min="3077" max="3077" width="15.42578125" customWidth="1"/>
+    <col min="3325" max="3325" width="11.42578125" customWidth="1"/>
     <col min="3326" max="3326" width="14" customWidth="1"/>
-    <col min="3327" max="3327" width="16.88671875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3329" max="3329" width="16.33203125" customWidth="1"/>
+    <col min="3327" max="3327" width="16.85546875" customWidth="1"/>
+    <col min="3328" max="3328" width="12.140625" customWidth="1"/>
+    <col min="3329" max="3329" width="16.28515625" customWidth="1"/>
     <col min="3330" max="3330" width="13" customWidth="1"/>
-    <col min="3331" max="3331" width="16.88671875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="3581" max="3581" width="11.44140625" customWidth="1"/>
+    <col min="3331" max="3331" width="16.85546875" customWidth="1"/>
+    <col min="3332" max="3332" width="15.7109375" customWidth="1"/>
+    <col min="3333" max="3333" width="15.42578125" customWidth="1"/>
+    <col min="3581" max="3581" width="11.42578125" customWidth="1"/>
     <col min="3582" max="3582" width="14" customWidth="1"/>
-    <col min="3583" max="3583" width="16.88671875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3585" max="3585" width="16.33203125" customWidth="1"/>
+    <col min="3583" max="3583" width="16.85546875" customWidth="1"/>
+    <col min="3584" max="3584" width="12.140625" customWidth="1"/>
+    <col min="3585" max="3585" width="16.28515625" customWidth="1"/>
     <col min="3586" max="3586" width="13" customWidth="1"/>
-    <col min="3587" max="3587" width="16.88671875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="3837" max="3837" width="11.44140625" customWidth="1"/>
+    <col min="3587" max="3587" width="16.85546875" customWidth="1"/>
+    <col min="3588" max="3588" width="15.7109375" customWidth="1"/>
+    <col min="3589" max="3589" width="15.42578125" customWidth="1"/>
+    <col min="3837" max="3837" width="11.42578125" customWidth="1"/>
     <col min="3838" max="3838" width="14" customWidth="1"/>
-    <col min="3839" max="3839" width="16.88671875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3841" max="3841" width="16.33203125" customWidth="1"/>
+    <col min="3839" max="3839" width="16.85546875" customWidth="1"/>
+    <col min="3840" max="3840" width="12.140625" customWidth="1"/>
+    <col min="3841" max="3841" width="16.28515625" customWidth="1"/>
     <col min="3842" max="3842" width="13" customWidth="1"/>
-    <col min="3843" max="3843" width="16.88671875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4093" max="4093" width="11.44140625" customWidth="1"/>
+    <col min="3843" max="3843" width="16.85546875" customWidth="1"/>
+    <col min="3844" max="3844" width="15.7109375" customWidth="1"/>
+    <col min="3845" max="3845" width="15.42578125" customWidth="1"/>
+    <col min="4093" max="4093" width="11.42578125" customWidth="1"/>
     <col min="4094" max="4094" width="14" customWidth="1"/>
-    <col min="4095" max="4095" width="16.88671875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4097" max="4097" width="16.33203125" customWidth="1"/>
+    <col min="4095" max="4095" width="16.85546875" customWidth="1"/>
+    <col min="4096" max="4096" width="12.140625" customWidth="1"/>
+    <col min="4097" max="4097" width="16.28515625" customWidth="1"/>
     <col min="4098" max="4098" width="13" customWidth="1"/>
-    <col min="4099" max="4099" width="16.88671875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4349" max="4349" width="11.44140625" customWidth="1"/>
+    <col min="4099" max="4099" width="16.85546875" customWidth="1"/>
+    <col min="4100" max="4100" width="15.7109375" customWidth="1"/>
+    <col min="4101" max="4101" width="15.42578125" customWidth="1"/>
+    <col min="4349" max="4349" width="11.42578125" customWidth="1"/>
     <col min="4350" max="4350" width="14" customWidth="1"/>
-    <col min="4351" max="4351" width="16.88671875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4353" max="4353" width="16.33203125" customWidth="1"/>
+    <col min="4351" max="4351" width="16.85546875" customWidth="1"/>
+    <col min="4352" max="4352" width="12.140625" customWidth="1"/>
+    <col min="4353" max="4353" width="16.28515625" customWidth="1"/>
     <col min="4354" max="4354" width="13" customWidth="1"/>
-    <col min="4355" max="4355" width="16.88671875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4605" max="4605" width="11.44140625" customWidth="1"/>
+    <col min="4355" max="4355" width="16.85546875" customWidth="1"/>
+    <col min="4356" max="4356" width="15.7109375" customWidth="1"/>
+    <col min="4357" max="4357" width="15.42578125" customWidth="1"/>
+    <col min="4605" max="4605" width="11.42578125" customWidth="1"/>
     <col min="4606" max="4606" width="14" customWidth="1"/>
-    <col min="4607" max="4607" width="16.88671875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4609" max="4609" width="16.33203125" customWidth="1"/>
+    <col min="4607" max="4607" width="16.85546875" customWidth="1"/>
+    <col min="4608" max="4608" width="12.140625" customWidth="1"/>
+    <col min="4609" max="4609" width="16.28515625" customWidth="1"/>
     <col min="4610" max="4610" width="13" customWidth="1"/>
-    <col min="4611" max="4611" width="16.88671875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4861" max="4861" width="11.44140625" customWidth="1"/>
+    <col min="4611" max="4611" width="16.85546875" customWidth="1"/>
+    <col min="4612" max="4612" width="15.7109375" customWidth="1"/>
+    <col min="4613" max="4613" width="15.42578125" customWidth="1"/>
+    <col min="4861" max="4861" width="11.42578125" customWidth="1"/>
     <col min="4862" max="4862" width="14" customWidth="1"/>
-    <col min="4863" max="4863" width="16.88671875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4865" max="4865" width="16.33203125" customWidth="1"/>
+    <col min="4863" max="4863" width="16.85546875" customWidth="1"/>
+    <col min="4864" max="4864" width="12.140625" customWidth="1"/>
+    <col min="4865" max="4865" width="16.28515625" customWidth="1"/>
     <col min="4866" max="4866" width="13" customWidth="1"/>
-    <col min="4867" max="4867" width="16.88671875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5117" max="5117" width="11.44140625" customWidth="1"/>
+    <col min="4867" max="4867" width="16.85546875" customWidth="1"/>
+    <col min="4868" max="4868" width="15.7109375" customWidth="1"/>
+    <col min="4869" max="4869" width="15.42578125" customWidth="1"/>
+    <col min="5117" max="5117" width="11.42578125" customWidth="1"/>
     <col min="5118" max="5118" width="14" customWidth="1"/>
-    <col min="5119" max="5119" width="16.88671875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="5121" max="5121" width="16.33203125" customWidth="1"/>
+    <col min="5119" max="5119" width="16.85546875" customWidth="1"/>
+    <col min="5120" max="5120" width="12.140625" customWidth="1"/>
+    <col min="5121" max="5121" width="16.28515625" customWidth="1"/>
     <col min="5122" max="5122" width="13" customWidth="1"/>
-    <col min="5123" max="5123" width="16.88671875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5373" max="5373" width="11.44140625" customWidth="1"/>
+    <col min="5123" max="5123" width="16.85546875" customWidth="1"/>
+    <col min="5124" max="5124" width="15.7109375" customWidth="1"/>
+    <col min="5125" max="5125" width="15.42578125" customWidth="1"/>
+    <col min="5373" max="5373" width="11.42578125" customWidth="1"/>
     <col min="5374" max="5374" width="14" customWidth="1"/>
-    <col min="5375" max="5375" width="16.88671875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="5377" max="5377" width="16.33203125" customWidth="1"/>
+    <col min="5375" max="5375" width="16.85546875" customWidth="1"/>
+    <col min="5376" max="5376" width="12.140625" customWidth="1"/>
+    <col min="5377" max="5377" width="16.28515625" customWidth="1"/>
     <col min="5378" max="5378" width="13" customWidth="1"/>
-    <col min="5379" max="5379" width="16.88671875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5629" max="5629" width="11.44140625" customWidth="1"/>
+    <col min="5379" max="5379" width="16.85546875" customWidth="1"/>
+    <col min="5380" max="5380" width="15.7109375" customWidth="1"/>
+    <col min="5381" max="5381" width="15.42578125" customWidth="1"/>
+    <col min="5629" max="5629" width="11.42578125" customWidth="1"/>
     <col min="5630" max="5630" width="14" customWidth="1"/>
-    <col min="5631" max="5631" width="16.88671875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="5633" max="5633" width="16.33203125" customWidth="1"/>
+    <col min="5631" max="5631" width="16.85546875" customWidth="1"/>
+    <col min="5632" max="5632" width="12.140625" customWidth="1"/>
+    <col min="5633" max="5633" width="16.28515625" customWidth="1"/>
     <col min="5634" max="5634" width="13" customWidth="1"/>
-    <col min="5635" max="5635" width="16.88671875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5885" max="5885" width="11.44140625" customWidth="1"/>
+    <col min="5635" max="5635" width="16.85546875" customWidth="1"/>
+    <col min="5636" max="5636" width="15.7109375" customWidth="1"/>
+    <col min="5637" max="5637" width="15.42578125" customWidth="1"/>
+    <col min="5885" max="5885" width="11.42578125" customWidth="1"/>
     <col min="5886" max="5886" width="14" customWidth="1"/>
-    <col min="5887" max="5887" width="16.88671875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="5889" max="5889" width="16.33203125" customWidth="1"/>
+    <col min="5887" max="5887" width="16.85546875" customWidth="1"/>
+    <col min="5888" max="5888" width="12.140625" customWidth="1"/>
+    <col min="5889" max="5889" width="16.28515625" customWidth="1"/>
     <col min="5890" max="5890" width="13" customWidth="1"/>
-    <col min="5891" max="5891" width="16.88671875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6141" max="6141" width="11.44140625" customWidth="1"/>
+    <col min="5891" max="5891" width="16.85546875" customWidth="1"/>
+    <col min="5892" max="5892" width="15.7109375" customWidth="1"/>
+    <col min="5893" max="5893" width="15.42578125" customWidth="1"/>
+    <col min="6141" max="6141" width="11.42578125" customWidth="1"/>
     <col min="6142" max="6142" width="14" customWidth="1"/>
-    <col min="6143" max="6143" width="16.88671875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="6145" max="6145" width="16.33203125" customWidth="1"/>
+    <col min="6143" max="6143" width="16.85546875" customWidth="1"/>
+    <col min="6144" max="6144" width="12.140625" customWidth="1"/>
+    <col min="6145" max="6145" width="16.28515625" customWidth="1"/>
     <col min="6146" max="6146" width="13" customWidth="1"/>
-    <col min="6147" max="6147" width="16.88671875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6397" max="6397" width="11.44140625" customWidth="1"/>
+    <col min="6147" max="6147" width="16.85546875" customWidth="1"/>
+    <col min="6148" max="6148" width="15.7109375" customWidth="1"/>
+    <col min="6149" max="6149" width="15.42578125" customWidth="1"/>
+    <col min="6397" max="6397" width="11.42578125" customWidth="1"/>
     <col min="6398" max="6398" width="14" customWidth="1"/>
-    <col min="6399" max="6399" width="16.88671875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="6401" max="6401" width="16.33203125" customWidth="1"/>
+    <col min="6399" max="6399" width="16.85546875" customWidth="1"/>
+    <col min="6400" max="6400" width="12.140625" customWidth="1"/>
+    <col min="6401" max="6401" width="16.28515625" customWidth="1"/>
     <col min="6402" max="6402" width="13" customWidth="1"/>
-    <col min="6403" max="6403" width="16.88671875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6653" max="6653" width="11.44140625" customWidth="1"/>
+    <col min="6403" max="6403" width="16.85546875" customWidth="1"/>
+    <col min="6404" max="6404" width="15.7109375" customWidth="1"/>
+    <col min="6405" max="6405" width="15.42578125" customWidth="1"/>
+    <col min="6653" max="6653" width="11.42578125" customWidth="1"/>
     <col min="6654" max="6654" width="14" customWidth="1"/>
-    <col min="6655" max="6655" width="16.88671875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="6657" max="6657" width="16.33203125" customWidth="1"/>
+    <col min="6655" max="6655" width="16.85546875" customWidth="1"/>
+    <col min="6656" max="6656" width="12.140625" customWidth="1"/>
+    <col min="6657" max="6657" width="16.28515625" customWidth="1"/>
     <col min="6658" max="6658" width="13" customWidth="1"/>
-    <col min="6659" max="6659" width="16.88671875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6909" max="6909" width="11.44140625" customWidth="1"/>
+    <col min="6659" max="6659" width="16.85546875" customWidth="1"/>
+    <col min="6660" max="6660" width="15.7109375" customWidth="1"/>
+    <col min="6661" max="6661" width="15.42578125" customWidth="1"/>
+    <col min="6909" max="6909" width="11.42578125" customWidth="1"/>
     <col min="6910" max="6910" width="14" customWidth="1"/>
-    <col min="6911" max="6911" width="16.88671875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="6913" max="6913" width="16.33203125" customWidth="1"/>
+    <col min="6911" max="6911" width="16.85546875" customWidth="1"/>
+    <col min="6912" max="6912" width="12.140625" customWidth="1"/>
+    <col min="6913" max="6913" width="16.28515625" customWidth="1"/>
     <col min="6914" max="6914" width="13" customWidth="1"/>
-    <col min="6915" max="6915" width="16.88671875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="7165" max="7165" width="11.44140625" customWidth="1"/>
+    <col min="6915" max="6915" width="16.85546875" customWidth="1"/>
+    <col min="6916" max="6916" width="15.7109375" customWidth="1"/>
+    <col min="6917" max="6917" width="15.42578125" customWidth="1"/>
+    <col min="7165" max="7165" width="11.42578125" customWidth="1"/>
     <col min="7166" max="7166" width="14" customWidth="1"/>
-    <col min="7167" max="7167" width="16.88671875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7169" max="7169" width="16.33203125" customWidth="1"/>
+    <col min="7167" max="7167" width="16.85546875" customWidth="1"/>
+    <col min="7168" max="7168" width="12.140625" customWidth="1"/>
+    <col min="7169" max="7169" width="16.28515625" customWidth="1"/>
     <col min="7170" max="7170" width="13" customWidth="1"/>
-    <col min="7171" max="7171" width="16.88671875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="7421" max="7421" width="11.44140625" customWidth="1"/>
+    <col min="7171" max="7171" width="16.85546875" customWidth="1"/>
+    <col min="7172" max="7172" width="15.7109375" customWidth="1"/>
+    <col min="7173" max="7173" width="15.42578125" customWidth="1"/>
+    <col min="7421" max="7421" width="11.42578125" customWidth="1"/>
     <col min="7422" max="7422" width="14" customWidth="1"/>
-    <col min="7423" max="7423" width="16.88671875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7425" max="7425" width="16.33203125" customWidth="1"/>
+    <col min="7423" max="7423" width="16.85546875" customWidth="1"/>
+    <col min="7424" max="7424" width="12.140625" customWidth="1"/>
+    <col min="7425" max="7425" width="16.28515625" customWidth="1"/>
     <col min="7426" max="7426" width="13" customWidth="1"/>
-    <col min="7427" max="7427" width="16.88671875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="7677" max="7677" width="11.44140625" customWidth="1"/>
+    <col min="7427" max="7427" width="16.85546875" customWidth="1"/>
+    <col min="7428" max="7428" width="15.7109375" customWidth="1"/>
+    <col min="7429" max="7429" width="15.42578125" customWidth="1"/>
+    <col min="7677" max="7677" width="11.42578125" customWidth="1"/>
     <col min="7678" max="7678" width="14" customWidth="1"/>
-    <col min="7679" max="7679" width="16.88671875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7681" max="7681" width="16.33203125" customWidth="1"/>
+    <col min="7679" max="7679" width="16.85546875" customWidth="1"/>
+    <col min="7680" max="7680" width="12.140625" customWidth="1"/>
+    <col min="7681" max="7681" width="16.28515625" customWidth="1"/>
     <col min="7682" max="7682" width="13" customWidth="1"/>
-    <col min="7683" max="7683" width="16.88671875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="7933" max="7933" width="11.44140625" customWidth="1"/>
+    <col min="7683" max="7683" width="16.85546875" customWidth="1"/>
+    <col min="7684" max="7684" width="15.7109375" customWidth="1"/>
+    <col min="7685" max="7685" width="15.42578125" customWidth="1"/>
+    <col min="7933" max="7933" width="11.42578125" customWidth="1"/>
     <col min="7934" max="7934" width="14" customWidth="1"/>
-    <col min="7935" max="7935" width="16.88671875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7937" max="7937" width="16.33203125" customWidth="1"/>
+    <col min="7935" max="7935" width="16.85546875" customWidth="1"/>
+    <col min="7936" max="7936" width="12.140625" customWidth="1"/>
+    <col min="7937" max="7937" width="16.28515625" customWidth="1"/>
     <col min="7938" max="7938" width="13" customWidth="1"/>
-    <col min="7939" max="7939" width="16.88671875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8189" max="8189" width="11.44140625" customWidth="1"/>
+    <col min="7939" max="7939" width="16.85546875" customWidth="1"/>
+    <col min="7940" max="7940" width="15.7109375" customWidth="1"/>
+    <col min="7941" max="7941" width="15.42578125" customWidth="1"/>
+    <col min="8189" max="8189" width="11.42578125" customWidth="1"/>
     <col min="8190" max="8190" width="14" customWidth="1"/>
-    <col min="8191" max="8191" width="16.88671875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8193" max="8193" width="16.33203125" customWidth="1"/>
+    <col min="8191" max="8191" width="16.85546875" customWidth="1"/>
+    <col min="8192" max="8192" width="12.140625" customWidth="1"/>
+    <col min="8193" max="8193" width="16.28515625" customWidth="1"/>
     <col min="8194" max="8194" width="13" customWidth="1"/>
-    <col min="8195" max="8195" width="16.88671875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8445" max="8445" width="11.44140625" customWidth="1"/>
+    <col min="8195" max="8195" width="16.85546875" customWidth="1"/>
+    <col min="8196" max="8196" width="15.7109375" customWidth="1"/>
+    <col min="8197" max="8197" width="15.42578125" customWidth="1"/>
+    <col min="8445" max="8445" width="11.42578125" customWidth="1"/>
     <col min="8446" max="8446" width="14" customWidth="1"/>
-    <col min="8447" max="8447" width="16.88671875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8449" max="8449" width="16.33203125" customWidth="1"/>
+    <col min="8447" max="8447" width="16.85546875" customWidth="1"/>
+    <col min="8448" max="8448" width="12.140625" customWidth="1"/>
+    <col min="8449" max="8449" width="16.28515625" customWidth="1"/>
     <col min="8450" max="8450" width="13" customWidth="1"/>
-    <col min="8451" max="8451" width="16.88671875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8701" max="8701" width="11.44140625" customWidth="1"/>
+    <col min="8451" max="8451" width="16.85546875" customWidth="1"/>
+    <col min="8452" max="8452" width="15.7109375" customWidth="1"/>
+    <col min="8453" max="8453" width="15.42578125" customWidth="1"/>
+    <col min="8701" max="8701" width="11.42578125" customWidth="1"/>
     <col min="8702" max="8702" width="14" customWidth="1"/>
-    <col min="8703" max="8703" width="16.88671875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8705" max="8705" width="16.33203125" customWidth="1"/>
+    <col min="8703" max="8703" width="16.85546875" customWidth="1"/>
+    <col min="8704" max="8704" width="12.140625" customWidth="1"/>
+    <col min="8705" max="8705" width="16.28515625" customWidth="1"/>
     <col min="8706" max="8706" width="13" customWidth="1"/>
-    <col min="8707" max="8707" width="16.88671875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8957" max="8957" width="11.44140625" customWidth="1"/>
+    <col min="8707" max="8707" width="16.85546875" customWidth="1"/>
+    <col min="8708" max="8708" width="15.7109375" customWidth="1"/>
+    <col min="8709" max="8709" width="15.42578125" customWidth="1"/>
+    <col min="8957" max="8957" width="11.42578125" customWidth="1"/>
     <col min="8958" max="8958" width="14" customWidth="1"/>
-    <col min="8959" max="8959" width="16.88671875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8961" max="8961" width="16.33203125" customWidth="1"/>
+    <col min="8959" max="8959" width="16.85546875" customWidth="1"/>
+    <col min="8960" max="8960" width="12.140625" customWidth="1"/>
+    <col min="8961" max="8961" width="16.28515625" customWidth="1"/>
     <col min="8962" max="8962" width="13" customWidth="1"/>
-    <col min="8963" max="8963" width="16.88671875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="9213" max="9213" width="11.44140625" customWidth="1"/>
+    <col min="8963" max="8963" width="16.85546875" customWidth="1"/>
+    <col min="8964" max="8964" width="15.7109375" customWidth="1"/>
+    <col min="8965" max="8965" width="15.42578125" customWidth="1"/>
+    <col min="9213" max="9213" width="11.42578125" customWidth="1"/>
     <col min="9214" max="9214" width="14" customWidth="1"/>
-    <col min="9215" max="9215" width="16.88671875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="9217" max="9217" width="16.33203125" customWidth="1"/>
+    <col min="9215" max="9215" width="16.85546875" customWidth="1"/>
+    <col min="9216" max="9216" width="12.140625" customWidth="1"/>
+    <col min="9217" max="9217" width="16.28515625" customWidth="1"/>
     <col min="9218" max="9218" width="13" customWidth="1"/>
-    <col min="9219" max="9219" width="16.88671875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="9469" max="9469" width="11.44140625" customWidth="1"/>
+    <col min="9219" max="9219" width="16.85546875" customWidth="1"/>
+    <col min="9220" max="9220" width="15.7109375" customWidth="1"/>
+    <col min="9221" max="9221" width="15.42578125" customWidth="1"/>
+    <col min="9469" max="9469" width="11.42578125" customWidth="1"/>
     <col min="9470" max="9470" width="14" customWidth="1"/>
-    <col min="9471" max="9471" width="16.88671875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="9473" max="9473" width="16.33203125" customWidth="1"/>
+    <col min="9471" max="9471" width="16.85546875" customWidth="1"/>
+    <col min="9472" max="9472" width="12.140625" customWidth="1"/>
+    <col min="9473" max="9473" width="16.28515625" customWidth="1"/>
     <col min="9474" max="9474" width="13" customWidth="1"/>
-    <col min="9475" max="9475" width="16.88671875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="9725" max="9725" width="11.44140625" customWidth="1"/>
+    <col min="9475" max="9475" width="16.85546875" customWidth="1"/>
+    <col min="9476" max="9476" width="15.7109375" customWidth="1"/>
+    <col min="9477" max="9477" width="15.42578125" customWidth="1"/>
+    <col min="9725" max="9725" width="11.42578125" customWidth="1"/>
     <col min="9726" max="9726" width="14" customWidth="1"/>
-    <col min="9727" max="9727" width="16.88671875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="9729" max="9729" width="16.33203125" customWidth="1"/>
+    <col min="9727" max="9727" width="16.85546875" customWidth="1"/>
+    <col min="9728" max="9728" width="12.140625" customWidth="1"/>
+    <col min="9729" max="9729" width="16.28515625" customWidth="1"/>
     <col min="9730" max="9730" width="13" customWidth="1"/>
-    <col min="9731" max="9731" width="16.88671875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="9981" max="9981" width="11.44140625" customWidth="1"/>
+    <col min="9731" max="9731" width="16.85546875" customWidth="1"/>
+    <col min="9732" max="9732" width="15.7109375" customWidth="1"/>
+    <col min="9733" max="9733" width="15.42578125" customWidth="1"/>
+    <col min="9981" max="9981" width="11.42578125" customWidth="1"/>
     <col min="9982" max="9982" width="14" customWidth="1"/>
-    <col min="9983" max="9983" width="16.88671875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="9985" max="9985" width="16.33203125" customWidth="1"/>
+    <col min="9983" max="9983" width="16.85546875" customWidth="1"/>
+    <col min="9984" max="9984" width="12.140625" customWidth="1"/>
+    <col min="9985" max="9985" width="16.28515625" customWidth="1"/>
     <col min="9986" max="9986" width="13" customWidth="1"/>
-    <col min="9987" max="9987" width="16.88671875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="10237" max="10237" width="11.44140625" customWidth="1"/>
+    <col min="9987" max="9987" width="16.85546875" customWidth="1"/>
+    <col min="9988" max="9988" width="15.7109375" customWidth="1"/>
+    <col min="9989" max="9989" width="15.42578125" customWidth="1"/>
+    <col min="10237" max="10237" width="11.42578125" customWidth="1"/>
     <col min="10238" max="10238" width="14" customWidth="1"/>
-    <col min="10239" max="10239" width="16.88671875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="10241" max="10241" width="16.33203125" customWidth="1"/>
+    <col min="10239" max="10239" width="16.85546875" customWidth="1"/>
+    <col min="10240" max="10240" width="12.140625" customWidth="1"/>
+    <col min="10241" max="10241" width="16.28515625" customWidth="1"/>
     <col min="10242" max="10242" width="13" customWidth="1"/>
-    <col min="10243" max="10243" width="16.88671875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="10493" max="10493" width="11.44140625" customWidth="1"/>
+    <col min="10243" max="10243" width="16.85546875" customWidth="1"/>
+    <col min="10244" max="10244" width="15.7109375" customWidth="1"/>
+    <col min="10245" max="10245" width="15.42578125" customWidth="1"/>
+    <col min="10493" max="10493" width="11.42578125" customWidth="1"/>
     <col min="10494" max="10494" width="14" customWidth="1"/>
-    <col min="10495" max="10495" width="16.88671875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="10497" max="10497" width="16.33203125" customWidth="1"/>
+    <col min="10495" max="10495" width="16.85546875" customWidth="1"/>
+    <col min="10496" max="10496" width="12.140625" customWidth="1"/>
+    <col min="10497" max="10497" width="16.28515625" customWidth="1"/>
     <col min="10498" max="10498" width="13" customWidth="1"/>
-    <col min="10499" max="10499" width="16.88671875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="10749" max="10749" width="11.44140625" customWidth="1"/>
+    <col min="10499" max="10499" width="16.85546875" customWidth="1"/>
+    <col min="10500" max="10500" width="15.7109375" customWidth="1"/>
+    <col min="10501" max="10501" width="15.42578125" customWidth="1"/>
+    <col min="10749" max="10749" width="11.42578125" customWidth="1"/>
     <col min="10750" max="10750" width="14" customWidth="1"/>
-    <col min="10751" max="10751" width="16.88671875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="10753" max="10753" width="16.33203125" customWidth="1"/>
+    <col min="10751" max="10751" width="16.85546875" customWidth="1"/>
+    <col min="10752" max="10752" width="12.140625" customWidth="1"/>
+    <col min="10753" max="10753" width="16.28515625" customWidth="1"/>
     <col min="10754" max="10754" width="13" customWidth="1"/>
-    <col min="10755" max="10755" width="16.88671875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="11005" max="11005" width="11.44140625" customWidth="1"/>
+    <col min="10755" max="10755" width="16.85546875" customWidth="1"/>
+    <col min="10756" max="10756" width="15.7109375" customWidth="1"/>
+    <col min="10757" max="10757" width="15.42578125" customWidth="1"/>
+    <col min="11005" max="11005" width="11.42578125" customWidth="1"/>
     <col min="11006" max="11006" width="14" customWidth="1"/>
-    <col min="11007" max="11007" width="16.88671875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="11009" max="11009" width="16.33203125" customWidth="1"/>
+    <col min="11007" max="11007" width="16.85546875" customWidth="1"/>
+    <col min="11008" max="11008" width="12.140625" customWidth="1"/>
+    <col min="11009" max="11009" width="16.28515625" customWidth="1"/>
     <col min="11010" max="11010" width="13" customWidth="1"/>
-    <col min="11011" max="11011" width="16.88671875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="11261" max="11261" width="11.44140625" customWidth="1"/>
+    <col min="11011" max="11011" width="16.85546875" customWidth="1"/>
+    <col min="11012" max="11012" width="15.7109375" customWidth="1"/>
+    <col min="11013" max="11013" width="15.42578125" customWidth="1"/>
+    <col min="11261" max="11261" width="11.42578125" customWidth="1"/>
     <col min="11262" max="11262" width="14" customWidth="1"/>
-    <col min="11263" max="11263" width="16.88671875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="11265" max="11265" width="16.33203125" customWidth="1"/>
+    <col min="11263" max="11263" width="16.85546875" customWidth="1"/>
+    <col min="11264" max="11264" width="12.140625" customWidth="1"/>
+    <col min="11265" max="11265" width="16.28515625" customWidth="1"/>
     <col min="11266" max="11266" width="13" customWidth="1"/>
-    <col min="11267" max="11267" width="16.88671875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="11517" max="11517" width="11.44140625" customWidth="1"/>
+    <col min="11267" max="11267" width="16.85546875" customWidth="1"/>
+    <col min="11268" max="11268" width="15.7109375" customWidth="1"/>
+    <col min="11269" max="11269" width="15.42578125" customWidth="1"/>
+    <col min="11517" max="11517" width="11.42578125" customWidth="1"/>
     <col min="11518" max="11518" width="14" customWidth="1"/>
-    <col min="11519" max="11519" width="16.88671875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="11521" max="11521" width="16.33203125" customWidth="1"/>
+    <col min="11519" max="11519" width="16.85546875" customWidth="1"/>
+    <col min="11520" max="11520" width="12.140625" customWidth="1"/>
+    <col min="11521" max="11521" width="16.28515625" customWidth="1"/>
     <col min="11522" max="11522" width="13" customWidth="1"/>
-    <col min="11523" max="11523" width="16.88671875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="11773" max="11773" width="11.44140625" customWidth="1"/>
+    <col min="11523" max="11523" width="16.85546875" customWidth="1"/>
+    <col min="11524" max="11524" width="15.7109375" customWidth="1"/>
+    <col min="11525" max="11525" width="15.42578125" customWidth="1"/>
+    <col min="11773" max="11773" width="11.42578125" customWidth="1"/>
     <col min="11774" max="11774" width="14" customWidth="1"/>
-    <col min="11775" max="11775" width="16.88671875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="11777" max="11777" width="16.33203125" customWidth="1"/>
+    <col min="11775" max="11775" width="16.85546875" customWidth="1"/>
+    <col min="11776" max="11776" width="12.140625" customWidth="1"/>
+    <col min="11777" max="11777" width="16.28515625" customWidth="1"/>
     <col min="11778" max="11778" width="13" customWidth="1"/>
-    <col min="11779" max="11779" width="16.88671875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="12029" max="12029" width="11.44140625" customWidth="1"/>
+    <col min="11779" max="11779" width="16.85546875" customWidth="1"/>
+    <col min="11780" max="11780" width="15.7109375" customWidth="1"/>
+    <col min="11781" max="11781" width="15.42578125" customWidth="1"/>
+    <col min="12029" max="12029" width="11.42578125" customWidth="1"/>
     <col min="12030" max="12030" width="14" customWidth="1"/>
-    <col min="12031" max="12031" width="16.88671875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="12033" max="12033" width="16.33203125" customWidth="1"/>
+    <col min="12031" max="12031" width="16.85546875" customWidth="1"/>
+    <col min="12032" max="12032" width="12.140625" customWidth="1"/>
+    <col min="12033" max="12033" width="16.28515625" customWidth="1"/>
     <col min="12034" max="12034" width="13" customWidth="1"/>
-    <col min="12035" max="12035" width="16.88671875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="12285" max="12285" width="11.44140625" customWidth="1"/>
+    <col min="12035" max="12035" width="16.85546875" customWidth="1"/>
+    <col min="12036" max="12036" width="15.7109375" customWidth="1"/>
+    <col min="12037" max="12037" width="15.42578125" customWidth="1"/>
+    <col min="12285" max="12285" width="11.42578125" customWidth="1"/>
     <col min="12286" max="12286" width="14" customWidth="1"/>
-    <col min="12287" max="12287" width="16.88671875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="12289" max="12289" width="16.33203125" customWidth="1"/>
+    <col min="12287" max="12287" width="16.85546875" customWidth="1"/>
+    <col min="12288" max="12288" width="12.140625" customWidth="1"/>
+    <col min="12289" max="12289" width="16.28515625" customWidth="1"/>
     <col min="12290" max="12290" width="13" customWidth="1"/>
-    <col min="12291" max="12291" width="16.88671875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="12541" max="12541" width="11.44140625" customWidth="1"/>
+    <col min="12291" max="12291" width="16.85546875" customWidth="1"/>
+    <col min="12292" max="12292" width="15.7109375" customWidth="1"/>
+    <col min="12293" max="12293" width="15.42578125" customWidth="1"/>
+    <col min="12541" max="12541" width="11.42578125" customWidth="1"/>
     <col min="12542" max="12542" width="14" customWidth="1"/>
-    <col min="12543" max="12543" width="16.88671875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="12545" max="12545" width="16.33203125" customWidth="1"/>
+    <col min="12543" max="12543" width="16.85546875" customWidth="1"/>
+    <col min="12544" max="12544" width="12.140625" customWidth="1"/>
+    <col min="12545" max="12545" width="16.28515625" customWidth="1"/>
     <col min="12546" max="12546" width="13" customWidth="1"/>
-    <col min="12547" max="12547" width="16.88671875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="12797" max="12797" width="11.44140625" customWidth="1"/>
+    <col min="12547" max="12547" width="16.85546875" customWidth="1"/>
+    <col min="12548" max="12548" width="15.7109375" customWidth="1"/>
+    <col min="12549" max="12549" width="15.42578125" customWidth="1"/>
+    <col min="12797" max="12797" width="11.42578125" customWidth="1"/>
     <col min="12798" max="12798" width="14" customWidth="1"/>
-    <col min="12799" max="12799" width="16.88671875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="12801" max="12801" width="16.33203125" customWidth="1"/>
+    <col min="12799" max="12799" width="16.85546875" customWidth="1"/>
+    <col min="12800" max="12800" width="12.140625" customWidth="1"/>
+    <col min="12801" max="12801" width="16.28515625" customWidth="1"/>
     <col min="12802" max="12802" width="13" customWidth="1"/>
-    <col min="12803" max="12803" width="16.88671875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="13053" max="13053" width="11.44140625" customWidth="1"/>
+    <col min="12803" max="12803" width="16.85546875" customWidth="1"/>
+    <col min="12804" max="12804" width="15.7109375" customWidth="1"/>
+    <col min="12805" max="12805" width="15.42578125" customWidth="1"/>
+    <col min="13053" max="13053" width="11.42578125" customWidth="1"/>
     <col min="13054" max="13054" width="14" customWidth="1"/>
-    <col min="13055" max="13055" width="16.88671875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="13057" max="13057" width="16.33203125" customWidth="1"/>
+    <col min="13055" max="13055" width="16.85546875" customWidth="1"/>
+    <col min="13056" max="13056" width="12.140625" customWidth="1"/>
+    <col min="13057" max="13057" width="16.28515625" customWidth="1"/>
     <col min="13058" max="13058" width="13" customWidth="1"/>
-    <col min="13059" max="13059" width="16.88671875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="13309" max="13309" width="11.44140625" customWidth="1"/>
+    <col min="13059" max="13059" width="16.85546875" customWidth="1"/>
+    <col min="13060" max="13060" width="15.7109375" customWidth="1"/>
+    <col min="13061" max="13061" width="15.42578125" customWidth="1"/>
+    <col min="13309" max="13309" width="11.42578125" customWidth="1"/>
     <col min="13310" max="13310" width="14" customWidth="1"/>
-    <col min="13311" max="13311" width="16.88671875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="13313" max="13313" width="16.33203125" customWidth="1"/>
+    <col min="13311" max="13311" width="16.85546875" customWidth="1"/>
+    <col min="13312" max="13312" width="12.140625" customWidth="1"/>
+    <col min="13313" max="13313" width="16.28515625" customWidth="1"/>
     <col min="13314" max="13314" width="13" customWidth="1"/>
-    <col min="13315" max="13315" width="16.88671875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="13565" max="13565" width="11.44140625" customWidth="1"/>
+    <col min="13315" max="13315" width="16.85546875" customWidth="1"/>
+    <col min="13316" max="13316" width="15.7109375" customWidth="1"/>
+    <col min="13317" max="13317" width="15.42578125" customWidth="1"/>
+    <col min="13565" max="13565" width="11.42578125" customWidth="1"/>
     <col min="13566" max="13566" width="14" customWidth="1"/>
-    <col min="13567" max="13567" width="16.88671875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="13569" max="13569" width="16.33203125" customWidth="1"/>
+    <col min="13567" max="13567" width="16.85546875" customWidth="1"/>
+    <col min="13568" max="13568" width="12.140625" customWidth="1"/>
+    <col min="13569" max="13569" width="16.28515625" customWidth="1"/>
     <col min="13570" max="13570" width="13" customWidth="1"/>
-    <col min="13571" max="13571" width="16.88671875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="13821" max="13821" width="11.44140625" customWidth="1"/>
+    <col min="13571" max="13571" width="16.85546875" customWidth="1"/>
+    <col min="13572" max="13572" width="15.7109375" customWidth="1"/>
+    <col min="13573" max="13573" width="15.42578125" customWidth="1"/>
+    <col min="13821" max="13821" width="11.42578125" customWidth="1"/>
     <col min="13822" max="13822" width="14" customWidth="1"/>
-    <col min="13823" max="13823" width="16.88671875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="13825" max="13825" width="16.33203125" customWidth="1"/>
+    <col min="13823" max="13823" width="16.85546875" customWidth="1"/>
+    <col min="13824" max="13824" width="12.140625" customWidth="1"/>
+    <col min="13825" max="13825" width="16.28515625" customWidth="1"/>
     <col min="13826" max="13826" width="13" customWidth="1"/>
-    <col min="13827" max="13827" width="16.88671875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="14077" max="14077" width="11.44140625" customWidth="1"/>
+    <col min="13827" max="13827" width="16.85546875" customWidth="1"/>
+    <col min="13828" max="13828" width="15.7109375" customWidth="1"/>
+    <col min="13829" max="13829" width="15.42578125" customWidth="1"/>
+    <col min="14077" max="14077" width="11.42578125" customWidth="1"/>
     <col min="14078" max="14078" width="14" customWidth="1"/>
-    <col min="14079" max="14079" width="16.88671875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="14081" max="14081" width="16.33203125" customWidth="1"/>
+    <col min="14079" max="14079" width="16.85546875" customWidth="1"/>
+    <col min="14080" max="14080" width="12.140625" customWidth="1"/>
+    <col min="14081" max="14081" width="16.28515625" customWidth="1"/>
     <col min="14082" max="14082" width="13" customWidth="1"/>
-    <col min="14083" max="14083" width="16.88671875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="14333" max="14333" width="11.44140625" customWidth="1"/>
+    <col min="14083" max="14083" width="16.85546875" customWidth="1"/>
+    <col min="14084" max="14084" width="15.7109375" customWidth="1"/>
+    <col min="14085" max="14085" width="15.42578125" customWidth="1"/>
+    <col min="14333" max="14333" width="11.42578125" customWidth="1"/>
     <col min="14334" max="14334" width="14" customWidth="1"/>
-    <col min="14335" max="14335" width="16.88671875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="14337" max="14337" width="16.33203125" customWidth="1"/>
+    <col min="14335" max="14335" width="16.85546875" customWidth="1"/>
+    <col min="14336" max="14336" width="12.140625" customWidth="1"/>
+    <col min="14337" max="14337" width="16.28515625" customWidth="1"/>
     <col min="14338" max="14338" width="13" customWidth="1"/>
-    <col min="14339" max="14339" width="16.88671875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="14589" max="14589" width="11.44140625" customWidth="1"/>
+    <col min="14339" max="14339" width="16.85546875" customWidth="1"/>
+    <col min="14340" max="14340" width="15.7109375" customWidth="1"/>
+    <col min="14341" max="14341" width="15.42578125" customWidth="1"/>
+    <col min="14589" max="14589" width="11.42578125" customWidth="1"/>
     <col min="14590" max="14590" width="14" customWidth="1"/>
-    <col min="14591" max="14591" width="16.88671875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="14593" max="14593" width="16.33203125" customWidth="1"/>
+    <col min="14591" max="14591" width="16.85546875" customWidth="1"/>
+    <col min="14592" max="14592" width="12.140625" customWidth="1"/>
+    <col min="14593" max="14593" width="16.28515625" customWidth="1"/>
     <col min="14594" max="14594" width="13" customWidth="1"/>
-    <col min="14595" max="14595" width="16.88671875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="14845" max="14845" width="11.44140625" customWidth="1"/>
+    <col min="14595" max="14595" width="16.85546875" customWidth="1"/>
+    <col min="14596" max="14596" width="15.7109375" customWidth="1"/>
+    <col min="14597" max="14597" width="15.42578125" customWidth="1"/>
+    <col min="14845" max="14845" width="11.42578125" customWidth="1"/>
     <col min="14846" max="14846" width="14" customWidth="1"/>
-    <col min="14847" max="14847" width="16.88671875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="14849" max="14849" width="16.33203125" customWidth="1"/>
+    <col min="14847" max="14847" width="16.85546875" customWidth="1"/>
+    <col min="14848" max="14848" width="12.140625" customWidth="1"/>
+    <col min="14849" max="14849" width="16.28515625" customWidth="1"/>
     <col min="14850" max="14850" width="13" customWidth="1"/>
-    <col min="14851" max="14851" width="16.88671875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="15101" max="15101" width="11.44140625" customWidth="1"/>
+    <col min="14851" max="14851" width="16.85546875" customWidth="1"/>
+    <col min="14852" max="14852" width="15.7109375" customWidth="1"/>
+    <col min="14853" max="14853" width="15.42578125" customWidth="1"/>
+    <col min="15101" max="15101" width="11.42578125" customWidth="1"/>
     <col min="15102" max="15102" width="14" customWidth="1"/>
-    <col min="15103" max="15103" width="16.88671875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="15105" max="15105" width="16.33203125" customWidth="1"/>
+    <col min="15103" max="15103" width="16.85546875" customWidth="1"/>
+    <col min="15104" max="15104" width="12.140625" customWidth="1"/>
+    <col min="15105" max="15105" width="16.28515625" customWidth="1"/>
     <col min="15106" max="15106" width="13" customWidth="1"/>
-    <col min="15107" max="15107" width="16.88671875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="15357" max="15357" width="11.44140625" customWidth="1"/>
+    <col min="15107" max="15107" width="16.85546875" customWidth="1"/>
+    <col min="15108" max="15108" width="15.7109375" customWidth="1"/>
+    <col min="15109" max="15109" width="15.42578125" customWidth="1"/>
+    <col min="15357" max="15357" width="11.42578125" customWidth="1"/>
     <col min="15358" max="15358" width="14" customWidth="1"/>
-    <col min="15359" max="15359" width="16.88671875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="15361" max="15361" width="16.33203125" customWidth="1"/>
+    <col min="15359" max="15359" width="16.85546875" customWidth="1"/>
+    <col min="15360" max="15360" width="12.140625" customWidth="1"/>
+    <col min="15361" max="15361" width="16.28515625" customWidth="1"/>
     <col min="15362" max="15362" width="13" customWidth="1"/>
-    <col min="15363" max="15363" width="16.88671875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="15613" max="15613" width="11.44140625" customWidth="1"/>
+    <col min="15363" max="15363" width="16.85546875" customWidth="1"/>
+    <col min="15364" max="15364" width="15.7109375" customWidth="1"/>
+    <col min="15365" max="15365" width="15.42578125" customWidth="1"/>
+    <col min="15613" max="15613" width="11.42578125" customWidth="1"/>
     <col min="15614" max="15614" width="14" customWidth="1"/>
-    <col min="15615" max="15615" width="16.88671875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="15617" max="15617" width="16.33203125" customWidth="1"/>
+    <col min="15615" max="15615" width="16.85546875" customWidth="1"/>
+    <col min="15616" max="15616" width="12.140625" customWidth="1"/>
+    <col min="15617" max="15617" width="16.28515625" customWidth="1"/>
     <col min="15618" max="15618" width="13" customWidth="1"/>
-    <col min="15619" max="15619" width="16.88671875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="15869" max="15869" width="11.44140625" customWidth="1"/>
+    <col min="15619" max="15619" width="16.85546875" customWidth="1"/>
+    <col min="15620" max="15620" width="15.7109375" customWidth="1"/>
+    <col min="15621" max="15621" width="15.42578125" customWidth="1"/>
+    <col min="15869" max="15869" width="11.42578125" customWidth="1"/>
     <col min="15870" max="15870" width="14" customWidth="1"/>
-    <col min="15871" max="15871" width="16.88671875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="15873" max="15873" width="16.33203125" customWidth="1"/>
+    <col min="15871" max="15871" width="16.85546875" customWidth="1"/>
+    <col min="15872" max="15872" width="12.140625" customWidth="1"/>
+    <col min="15873" max="15873" width="16.28515625" customWidth="1"/>
     <col min="15874" max="15874" width="13" customWidth="1"/>
-    <col min="15875" max="15875" width="16.88671875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="16125" max="16125" width="11.44140625" customWidth="1"/>
+    <col min="15875" max="15875" width="16.85546875" customWidth="1"/>
+    <col min="15876" max="15876" width="15.7109375" customWidth="1"/>
+    <col min="15877" max="15877" width="15.42578125" customWidth="1"/>
+    <col min="16125" max="16125" width="11.42578125" customWidth="1"/>
     <col min="16126" max="16126" width="14" customWidth="1"/>
-    <col min="16127" max="16127" width="16.88671875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="16129" max="16129" width="16.33203125" customWidth="1"/>
+    <col min="16127" max="16127" width="16.85546875" customWidth="1"/>
+    <col min="16128" max="16128" width="12.140625" customWidth="1"/>
+    <col min="16129" max="16129" width="16.28515625" customWidth="1"/>
     <col min="16130" max="16130" width="13" customWidth="1"/>
-    <col min="16131" max="16131" width="16.88671875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="16133" max="16133" width="15.44140625" customWidth="1"/>
+    <col min="16131" max="16131" width="16.85546875" customWidth="1"/>
+    <col min="16132" max="16132" width="15.7109375" customWidth="1"/>
+    <col min="16133" max="16133" width="15.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="16.5" customHeight="1">
       <c r="A1" s="36" t="s">
         <v>46</v>
       </c>
       <c r="B1" s="36"/>
       <c r="C1" s="36"/>
       <c r="D1" s="36"/>
       <c r="E1" s="36"/>
       <c r="F1" s="21"/>
       <c r="G1" s="21"/>
       <c r="H1" s="21"/>
     </row>
     <row r="2" spans="1:8" ht="13.5" customHeight="1">
       <c r="A2" s="22"/>
       <c r="B2" s="22"/>
       <c r="C2" s="22"/>
       <c r="D2" s="22"/>
       <c r="E2" s="22"/>
       <c r="F2" s="21"/>
       <c r="G2" s="21"/>
       <c r="H2" s="21"/>
     </row>
-    <row r="3" spans="1:8" ht="20.399999999999999">
+    <row r="3" spans="1:8" ht="33.75">
       <c r="A3" s="33"/>
       <c r="B3" s="23" t="s">
         <v>47</v>
       </c>
       <c r="C3" s="23" t="s">
         <v>48</v>
       </c>
       <c r="D3" s="23" t="s">
         <v>49</v>
       </c>
       <c r="E3" s="23" t="s">
         <v>50</v>
       </c>
       <c r="F3" s="21"/>
       <c r="G3" s="21"/>
       <c r="H3" s="21"/>
     </row>
     <row r="4" spans="1:8" ht="37.5" customHeight="1">
       <c r="A4" s="24" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B4" s="34">
-        <v>11280</v>
+        <v>12480</v>
       </c>
       <c r="C4" s="34">
-        <v>1717</v>
-[...2 lines deleted...]
-        <v>52</v>
+        <v>2072</v>
+      </c>
+      <c r="D4" s="35">
+        <v>120</v>
       </c>
       <c r="E4" s="35">
-        <v>65</v>
+        <v>105</v>
       </c>
       <c r="F4" s="21"/>
       <c r="G4" s="21"/>
       <c r="H4" s="21"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="25"/>
       <c r="B5" s="26"/>
       <c r="C5" s="27"/>
       <c r="D5" s="27"/>
       <c r="E5" s="27"/>
       <c r="F5" s="21"/>
       <c r="G5" s="21"/>
       <c r="H5" s="21"/>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="25"/>
       <c r="B6" s="26"/>
       <c r="C6" s="27"/>
       <c r="D6" s="27"/>
       <c r="E6" s="26"/>
       <c r="F6" s="21"/>
       <c r="G6" s="21"/>
       <c r="H6" s="21"/>
     </row>