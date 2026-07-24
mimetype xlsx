--- v2 (2026-07-04)
+++ v3 (2026-07-24)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="3060" yWindow="1545" windowWidth="15480" windowHeight="10650"/>
+    <workbookView xWindow="3060" yWindow="1545" windowWidth="15480" windowHeight="10650" activeTab="4"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata163502" sheetId="10" r:id="rId1"/>
     <sheet name="Metadata163504" sheetId="12" r:id="rId2"/>
     <sheet name="Metadata163506" sheetId="14" r:id="rId3"/>
     <sheet name="Metadata163508" sheetId="16" r:id="rId4"/>
     <sheet name="163502,163504,163506,163508" sheetId="17" r:id="rId5"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="158" uniqueCount="56">
   <si>
     <t>places</t>
   </si>
   <si>
     <t>beds</t>
   </si>
   <si>
     <t>visits per shift</t>
   </si>
   <si>
     <t>Statistical indicator code</t>
@@ -105,65 +105,59 @@
   <si>
     <t>Related publications:</t>
   </si>
   <si>
     <t>https://stat.gov.kz/api/iblock/element/417326/file/en/</t>
   </si>
   <si>
     <t>Useful links:</t>
   </si>
   <si>
     <t xml:space="preserve">Last update date: </t>
   </si>
   <si>
     <t>Next update date:</t>
   </si>
   <si>
     <t>Responsible structural unit</t>
   </si>
   <si>
     <t>Department of Production and Environmental Statistics</t>
   </si>
   <si>
     <t>Responsible executor</t>
   </si>
   <si>
-    <t>Dautova Zamzagul Kosherbaevna</t>
-[...1 lines deleted...]
-  <si>
     <t>Phone number :</t>
   </si>
   <si>
     <t>+7 7172749323</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
-    <t xml:space="preserve">za.dautova@aspire.gov.kz </t>
-[...1 lines deleted...]
-  <si>
     <t>Number of student places in commissioned educational schools</t>
   </si>
   <si>
     <t>student seats</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701969?keyword=</t>
   </si>
   <si>
     <t>Total number of student places in educational schools that have been put into operation</t>
   </si>
   <si>
     <t>Number of places in commissioned preschool organizations</t>
   </si>
   <si>
     <t>Total number of places in commissioned preschool institutions</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701971?keyword=</t>
   </si>
   <si>
     <t>Number of beds in commissioned hospitalsn</t>
   </si>
   <si>
     <t>Number of beds in commissioned hospitals</t>
@@ -183,67 +177,73 @@
   <si>
     <t>Total number of visits per shift in commissioned outpatient clinics</t>
   </si>
   <si>
     <t>Main social and cultural facilities functioning start</t>
   </si>
   <si>
     <t>Comprehensive  schools, pupils places</t>
   </si>
   <si>
     <t>Pre-school institutions, places</t>
   </si>
   <si>
     <t>Hospitals, beds</t>
   </si>
   <si>
     <t>Out-patient and dispensary institution, visits per shift</t>
   </si>
   <si>
     <t>Information is provided by legal entities and their structural and separate  subdivisions, carrying out in the reporting period the commissioning of facilities into operation regardless of the number of employees, as well as structural subdivisions of local executive bodies carrying out functions in the fiels of architecture and urban planning</t>
   </si>
   <si>
     <t>Since January 2026</t>
   </si>
   <si>
-    <t>17.06.2026y.</t>
-[...1 lines deleted...]
-  <si>
     <t>17.07.2026y.</t>
   </si>
   <si>
-    <t>January-May 2026</t>
+    <t>18.08.2026y.</t>
+  </si>
+  <si>
+    <t>January-June 2026</t>
+  </si>
+  <si>
+    <t>Karimkulova Zhansaya Seitzhankyzy</t>
+  </si>
+  <si>
+    <t>zh.uskenbayeva@stat.kz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="17">
+  <fonts count="18">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -304,50 +304,56 @@
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto Black"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
@@ -443,54 +449,54 @@
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="17" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
     <cellStyle name="Обычный 3" xfId="4"/>
     <cellStyle name="Обычный 4 2" xfId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -759,939 +765,939 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701969?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/417326/file/en/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:za.dautova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701969?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/417326/file/en/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zh.uskenbayeva@stat.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701971?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/417326/file/en/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:za.dautova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701971?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/417326/file/en/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zh.uskenbayeva@stat.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701973?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/417326/file/en/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:za.dautova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701973?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/417326/file/en/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zh.uskenbayeva@stat.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701975?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/417326/file/en/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:za.dautova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701975?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/417326/file/en/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zh.uskenbayeva@stat.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B18" sqref="B18"/>
+    <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
+      <selection activeCell="B21" sqref="B21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="20" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="20" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="3">
         <v>163502</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="3" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="4" customFormat="1" ht="27" customHeight="1">
       <c r="A5" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B5" s="3" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1">
       <c r="A6" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="3" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="4" customFormat="1" ht="20.25" customHeight="1">
       <c r="A7" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1">
       <c r="A8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="4" customFormat="1" ht="45" customHeight="1">
       <c r="A9" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="4" customFormat="1" ht="57.75" customHeight="1">
       <c r="A10" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="4" customFormat="1" ht="34.5" customHeight="1">
       <c r="A11" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="8"/>
       <c r="M11" s="9"/>
     </row>
     <row r="12" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1">
       <c r="A12" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>16</v>
       </c>
       <c r="M12" s="9"/>
     </row>
     <row r="13" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A13" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>18</v>
       </c>
       <c r="M13" s="9"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>20</v>
       </c>
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="12" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="M15" s="9"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B16" s="13" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="M16" s="14"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="13" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="M17" s="15"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>25</v>
       </c>
       <c r="M18" s="14"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>27</v>
+        <v>54</v>
       </c>
       <c r="M19" s="15"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B20" s="16" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="M20" s="14"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A21" s="2" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B21" s="17" t="s">
-        <v>31</v>
+        <v>55</v>
       </c>
       <c r="M21" s="15"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="18"/>
       <c r="B22" s="19"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="15"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="14"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="15"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="14"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B21" r:id="rId1"/>
-[...3 lines deleted...]
-    <hyperlink ref="B13" r:id="rId5"/>
+    <hyperlink ref="B14" r:id="rId1"/>
+    <hyperlink ref="B15" r:id="rId2"/>
+    <hyperlink ref="B12" r:id="rId3"/>
+    <hyperlink ref="B13" r:id="rId4"/>
+    <hyperlink ref="B21" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B18" sqref="B18"/>
+      <selection activeCell="B21" sqref="B21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="20" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="20" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="3">
         <v>163504</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="3" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="4" customFormat="1" ht="27" customHeight="1">
       <c r="A5" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B5" s="3" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1">
       <c r="A6" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="3" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="4" customFormat="1" ht="20.25" customHeight="1">
       <c r="A7" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1">
       <c r="A8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="4" customFormat="1" ht="45" customHeight="1">
       <c r="A9" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="4" customFormat="1" ht="57.75" customHeight="1">
       <c r="A10" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="4" customFormat="1" ht="34.5" customHeight="1">
       <c r="A11" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="8"/>
       <c r="M11" s="9"/>
     </row>
     <row r="12" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1">
       <c r="A12" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>16</v>
       </c>
       <c r="M12" s="9"/>
     </row>
     <row r="13" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A13" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>18</v>
       </c>
       <c r="M13" s="9"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>20</v>
       </c>
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="12" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="M15" s="9"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B16" s="13" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="M16" s="14"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="13" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="M17" s="15"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>25</v>
       </c>
       <c r="M18" s="14"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>27</v>
+        <v>54</v>
       </c>
       <c r="M19" s="15"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B20" s="16" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="M20" s="14"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A21" s="2" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B21" s="17" t="s">
-        <v>31</v>
+        <v>55</v>
       </c>
       <c r="M21" s="15"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="18"/>
       <c r="B22" s="19"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="15"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="14"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="15"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="14"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B21" r:id="rId1"/>
-[...3 lines deleted...]
-    <hyperlink ref="B13" r:id="rId5"/>
+    <hyperlink ref="B14" r:id="rId1"/>
+    <hyperlink ref="B15" r:id="rId2"/>
+    <hyperlink ref="B12" r:id="rId3"/>
+    <hyperlink ref="B13" r:id="rId4"/>
+    <hyperlink ref="B21" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B18" sqref="B18"/>
+      <selection activeCell="B21" sqref="B21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="20" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="20" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="3">
         <v>163506</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="3" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="4" customFormat="1" ht="27" customHeight="1">
       <c r="A5" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B5" s="3" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1">
       <c r="A6" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="3" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="4" customFormat="1" ht="20.25" customHeight="1">
       <c r="A7" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1">
       <c r="A8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="4" customFormat="1" ht="45" customHeight="1">
       <c r="A9" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="4" customFormat="1" ht="57.75" customHeight="1">
       <c r="A10" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="4" customFormat="1" ht="34.5" customHeight="1">
       <c r="A11" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="8"/>
       <c r="M11" s="9"/>
     </row>
     <row r="12" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1">
       <c r="A12" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>16</v>
       </c>
       <c r="M12" s="9"/>
     </row>
     <row r="13" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A13" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>18</v>
       </c>
       <c r="M13" s="9"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>20</v>
       </c>
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="12" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="M15" s="9"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B16" s="13" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="M16" s="14"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="13" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="M17" s="15"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>25</v>
       </c>
       <c r="M18" s="14"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>27</v>
+        <v>54</v>
       </c>
       <c r="M19" s="15"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B20" s="16" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="M20" s="14"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A21" s="2" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B21" s="17" t="s">
-        <v>31</v>
+        <v>55</v>
       </c>
       <c r="M21" s="15"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="18"/>
       <c r="B22" s="19"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="15"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="14"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="15"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="14"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B21" r:id="rId1"/>
-[...3 lines deleted...]
-    <hyperlink ref="B13" r:id="rId5"/>
+    <hyperlink ref="B14" r:id="rId1"/>
+    <hyperlink ref="B15" r:id="rId2"/>
+    <hyperlink ref="B12" r:id="rId3"/>
+    <hyperlink ref="B13" r:id="rId4"/>
+    <hyperlink ref="B21" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView topLeftCell="A4" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B32" sqref="B32"/>
+      <selection activeCell="B21" sqref="B21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="20" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="20" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="3">
         <v>163508</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="3" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="4" customFormat="1" ht="27" customHeight="1">
       <c r="A5" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B5" s="3" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1">
       <c r="A6" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="3" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="4" customFormat="1" ht="20.25" customHeight="1">
       <c r="A7" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1">
       <c r="A8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="4" customFormat="1" ht="45" customHeight="1">
       <c r="A9" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="4" customFormat="1" ht="57.75" customHeight="1">
       <c r="A10" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="4" customFormat="1" ht="34.5" customHeight="1">
       <c r="A11" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="8"/>
       <c r="M11" s="9"/>
     </row>
     <row r="12" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1">
       <c r="A12" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>16</v>
       </c>
       <c r="M12" s="9"/>
     </row>
     <row r="13" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A13" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>18</v>
       </c>
       <c r="M13" s="9"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>20</v>
       </c>
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="12" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="M15" s="9"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B16" s="13" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="M16" s="14"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="13" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="M17" s="15"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>25</v>
       </c>
       <c r="M18" s="14"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>27</v>
+        <v>54</v>
       </c>
       <c r="M19" s="15"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B20" s="16" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="M20" s="14"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A21" s="2" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B21" s="17" t="s">
-        <v>31</v>
+        <v>55</v>
       </c>
       <c r="M21" s="15"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="18"/>
       <c r="B22" s="19"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="15"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="14"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="15"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="14"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B21" r:id="rId1"/>
-[...3 lines deleted...]
-    <hyperlink ref="B13" r:id="rId5"/>
+    <hyperlink ref="B14" r:id="rId1"/>
+    <hyperlink ref="B15" r:id="rId2"/>
+    <hyperlink ref="B12" r:id="rId3"/>
+    <hyperlink ref="B13" r:id="rId4"/>
+    <hyperlink ref="B21" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H24"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A5" sqref="A5"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="C11" sqref="C11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="11.42578125" customWidth="1"/>
     <col min="2" max="2" width="19.42578125" customWidth="1"/>
     <col min="3" max="3" width="16.42578125" customWidth="1"/>
     <col min="4" max="4" width="15.42578125" customWidth="1"/>
     <col min="5" max="5" width="20.7109375" customWidth="1"/>
     <col min="253" max="253" width="11.42578125" customWidth="1"/>
     <col min="254" max="254" width="14" customWidth="1"/>
     <col min="255" max="255" width="16.85546875" customWidth="1"/>
     <col min="256" max="256" width="12.140625" customWidth="1"/>
     <col min="257" max="257" width="16.28515625" customWidth="1"/>
     <col min="258" max="258" width="13" customWidth="1"/>
     <col min="259" max="259" width="16.85546875" customWidth="1"/>
     <col min="260" max="260" width="15.7109375" customWidth="1"/>
     <col min="261" max="261" width="15.42578125" customWidth="1"/>
     <col min="509" max="509" width="11.42578125" customWidth="1"/>
     <col min="510" max="510" width="14" customWidth="1"/>
     <col min="511" max="511" width="16.85546875" customWidth="1"/>
     <col min="512" max="512" width="12.140625" customWidth="1"/>
     <col min="513" max="513" width="16.28515625" customWidth="1"/>
     <col min="514" max="514" width="13" customWidth="1"/>
     <col min="515" max="515" width="16.85546875" customWidth="1"/>
@@ -2228,102 +2234,102 @@
     <col min="15619" max="15619" width="16.85546875" customWidth="1"/>
     <col min="15620" max="15620" width="15.7109375" customWidth="1"/>
     <col min="15621" max="15621" width="15.42578125" customWidth="1"/>
     <col min="15869" max="15869" width="11.42578125" customWidth="1"/>
     <col min="15870" max="15870" width="14" customWidth="1"/>
     <col min="15871" max="15871" width="16.85546875" customWidth="1"/>
     <col min="15872" max="15872" width="12.140625" customWidth="1"/>
     <col min="15873" max="15873" width="16.28515625" customWidth="1"/>
     <col min="15874" max="15874" width="13" customWidth="1"/>
     <col min="15875" max="15875" width="16.85546875" customWidth="1"/>
     <col min="15876" max="15876" width="15.7109375" customWidth="1"/>
     <col min="15877" max="15877" width="15.42578125" customWidth="1"/>
     <col min="16125" max="16125" width="11.42578125" customWidth="1"/>
     <col min="16126" max="16126" width="14" customWidth="1"/>
     <col min="16127" max="16127" width="16.85546875" customWidth="1"/>
     <col min="16128" max="16128" width="12.140625" customWidth="1"/>
     <col min="16129" max="16129" width="16.28515625" customWidth="1"/>
     <col min="16130" max="16130" width="13" customWidth="1"/>
     <col min="16131" max="16131" width="16.85546875" customWidth="1"/>
     <col min="16132" max="16132" width="15.7109375" customWidth="1"/>
     <col min="16133" max="16133" width="15.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="16.5" customHeight="1">
       <c r="A1" s="36" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="B1" s="36"/>
       <c r="C1" s="36"/>
       <c r="D1" s="36"/>
       <c r="E1" s="36"/>
       <c r="F1" s="21"/>
       <c r="G1" s="21"/>
       <c r="H1" s="21"/>
     </row>
     <row r="2" spans="1:8" ht="13.5" customHeight="1">
       <c r="A2" s="22"/>
       <c r="B2" s="22"/>
       <c r="C2" s="22"/>
       <c r="D2" s="22"/>
       <c r="E2" s="22"/>
       <c r="F2" s="21"/>
       <c r="G2" s="21"/>
       <c r="H2" s="21"/>
     </row>
     <row r="3" spans="1:8" ht="33.75">
       <c r="A3" s="33"/>
       <c r="B3" s="23" t="s">
+        <v>45</v>
+      </c>
+      <c r="C3" s="23" t="s">
+        <v>46</v>
+      </c>
+      <c r="D3" s="23" t="s">
         <v>47</v>
       </c>
-      <c r="C3" s="23" t="s">
+      <c r="E3" s="23" t="s">
         <v>48</v>
-      </c>
-[...4 lines deleted...]
-        <v>50</v>
       </c>
       <c r="F3" s="21"/>
       <c r="G3" s="21"/>
       <c r="H3" s="21"/>
     </row>
     <row r="4" spans="1:8" ht="37.5" customHeight="1">
       <c r="A4" s="24" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="B4" s="34">
-        <v>12480</v>
+        <v>16640</v>
       </c>
       <c r="C4" s="34">
-        <v>2072</v>
+        <v>3297</v>
       </c>
       <c r="D4" s="35">
         <v>120</v>
       </c>
-      <c r="E4" s="35">
+      <c r="E4" s="34">
         <v>105</v>
       </c>
       <c r="F4" s="21"/>
       <c r="G4" s="21"/>
       <c r="H4" s="21"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="25"/>
       <c r="B5" s="26"/>
       <c r="C5" s="27"/>
       <c r="D5" s="27"/>
       <c r="E5" s="27"/>
       <c r="F5" s="21"/>
       <c r="G5" s="21"/>
       <c r="H5" s="21"/>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="25"/>
       <c r="B6" s="26"/>
       <c r="C6" s="27"/>
       <c r="D6" s="27"/>
       <c r="E6" s="26"/>
       <c r="F6" s="21"/>
       <c r="G6" s="21"/>
       <c r="H6" s="21"/>
@@ -2464,146 +2470,146 @@
       <c r="E24" s="32"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100B6C29D06B6C43E4194D95EC13A43DC43" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="3293f761624001c1f8ba8df8ffc098ef">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4DC2678E-A3AA-43F6-B683-BD956F36C31A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B5918A65-F917-45C9-BCD0-7E3349D1A66D}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7B3F805A-C5FC-4F7B-86EE-7CAF718994D8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B5918A65-F917-45C9-BCD0-7E3349D1A66D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4DC2678E-A3AA-43F6-B683-BD956F36C31A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Metadata163502</vt:lpstr>
       <vt:lpstr>Metadata163504</vt:lpstr>
       <vt:lpstr>Metadata163506</vt:lpstr>
       <vt:lpstr>Metadata163508</vt:lpstr>