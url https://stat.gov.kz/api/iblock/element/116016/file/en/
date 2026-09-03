--- v3 (2026-07-24)
+++ v4 (2026-09-03)
@@ -177,73 +177,73 @@
   <si>
     <t>Total number of visits per shift in commissioned outpatient clinics</t>
   </si>
   <si>
     <t>Main social and cultural facilities functioning start</t>
   </si>
   <si>
     <t>Comprehensive  schools, pupils places</t>
   </si>
   <si>
     <t>Pre-school institutions, places</t>
   </si>
   <si>
     <t>Hospitals, beds</t>
   </si>
   <si>
     <t>Out-patient and dispensary institution, visits per shift</t>
   </si>
   <si>
     <t>Information is provided by legal entities and their structural and separate  subdivisions, carrying out in the reporting period the commissioning of facilities into operation regardless of the number of employees, as well as structural subdivisions of local executive bodies carrying out functions in the fiels of architecture and urban planning</t>
   </si>
   <si>
     <t>Since January 2026</t>
   </si>
   <si>
-    <t>17.07.2026y.</t>
-[...1 lines deleted...]
-  <si>
     <t>18.08.2026y.</t>
   </si>
   <si>
-    <t>January-June 2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Karimkulova Zhansaya Seitzhankyzy</t>
   </si>
   <si>
     <t>zh.uskenbayeva@stat.kz</t>
+  </si>
+  <si>
+    <t>17.09.2026y.</t>
+  </si>
+  <si>
+    <t>January-July 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="17">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -304,56 +304,50 @@
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto Black"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
-    <font>
-[...4 lines deleted...]
-    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
@@ -449,58 +443,58 @@
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="17" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
     <cellStyle name="Обычный 3" xfId="4"/>
     <cellStyle name="Обычный 4 2" xfId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -789,51 +783,51 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701969?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/417326/file/en/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zh.uskenbayeva@stat.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701971?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/417326/file/en/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zh.uskenbayeva@stat.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701973?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/417326/file/en/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zh.uskenbayeva@stat.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25795/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/701975?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/417326/file/en/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zh.uskenbayeva@stat.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25830/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B21" sqref="B21"/>
+      <selection activeCell="B18" sqref="B18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="20" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="20" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="3">
         <v>163502</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="3" t="s">
@@ -931,125 +925,125 @@
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>32</v>
       </c>
       <c r="M15" s="9"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B16" s="13" t="s">
         <v>51</v>
       </c>
       <c r="M16" s="14"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="13" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="M17" s="15"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>25</v>
       </c>
       <c r="M18" s="14"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="M19" s="15"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="16" t="s">
         <v>28</v>
       </c>
       <c r="M20" s="14"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A21" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="17" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="M21" s="15"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="18"/>
       <c r="B22" s="19"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="15"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="14"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="15"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="14"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B15" r:id="rId2"/>
     <hyperlink ref="B12" r:id="rId3"/>
     <hyperlink ref="B13" r:id="rId4"/>
     <hyperlink ref="B21" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B21" sqref="B21"/>
+      <selection activeCell="B18" sqref="B18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="20" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="20" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="3">
         <v>163504</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="3" t="s">
@@ -1147,125 +1141,125 @@
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>36</v>
       </c>
       <c r="M15" s="9"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B16" s="13" t="s">
         <v>51</v>
       </c>
       <c r="M16" s="14"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="13" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="M17" s="15"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>25</v>
       </c>
       <c r="M18" s="14"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="M19" s="15"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="16" t="s">
         <v>28</v>
       </c>
       <c r="M20" s="14"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A21" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="17" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="M21" s="15"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="18"/>
       <c r="B22" s="19"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="15"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="14"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="15"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="14"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B15" r:id="rId2"/>
     <hyperlink ref="B12" r:id="rId3"/>
     <hyperlink ref="B13" r:id="rId4"/>
     <hyperlink ref="B21" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B21" sqref="B21"/>
+      <selection activeCell="B18" sqref="B18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="20" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="20" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="3">
         <v>163506</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="3" t="s">
@@ -1363,125 +1357,125 @@
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>39</v>
       </c>
       <c r="M15" s="9"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B16" s="13" t="s">
         <v>51</v>
       </c>
       <c r="M16" s="14"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="13" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="M17" s="15"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>25</v>
       </c>
       <c r="M18" s="14"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="M19" s="15"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="16" t="s">
         <v>28</v>
       </c>
       <c r="M20" s="14"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A21" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="17" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="M21" s="15"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="18"/>
       <c r="B22" s="19"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="15"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="14"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="15"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="14"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B15" r:id="rId2"/>
     <hyperlink ref="B12" r:id="rId3"/>
     <hyperlink ref="B13" r:id="rId4"/>
     <hyperlink ref="B21" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView topLeftCell="A4" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B21" sqref="B21"/>
+      <selection activeCell="B18" sqref="B18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="20" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="20" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="3">
         <v>163508</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="3" t="s">
@@ -1579,125 +1573,125 @@
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>42</v>
       </c>
       <c r="M15" s="9"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B16" s="13" t="s">
         <v>51</v>
       </c>
       <c r="M16" s="14"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="13" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="M17" s="15"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>25</v>
       </c>
       <c r="M18" s="14"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="M19" s="15"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="16" t="s">
         <v>28</v>
       </c>
       <c r="M20" s="14"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A21" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="17" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="M21" s="15"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="18"/>
       <c r="B22" s="19"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="15"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="14"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="15"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="14"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B15" r:id="rId2"/>
     <hyperlink ref="B12" r:id="rId3"/>
     <hyperlink ref="B13" r:id="rId4"/>
     <hyperlink ref="B21" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C11" sqref="C11"/>
+      <selection activeCell="E23" sqref="E23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="11.42578125" customWidth="1"/>
     <col min="2" max="2" width="19.42578125" customWidth="1"/>
     <col min="3" max="3" width="16.42578125" customWidth="1"/>
     <col min="4" max="4" width="15.42578125" customWidth="1"/>
     <col min="5" max="5" width="20.7109375" customWidth="1"/>
     <col min="253" max="253" width="11.42578125" customWidth="1"/>
     <col min="254" max="254" width="14" customWidth="1"/>
     <col min="255" max="255" width="16.85546875" customWidth="1"/>
     <col min="256" max="256" width="12.140625" customWidth="1"/>
     <col min="257" max="257" width="16.28515625" customWidth="1"/>
     <col min="258" max="258" width="13" customWidth="1"/>
     <col min="259" max="259" width="16.85546875" customWidth="1"/>
     <col min="260" max="260" width="15.7109375" customWidth="1"/>
     <col min="261" max="261" width="15.42578125" customWidth="1"/>
     <col min="509" max="509" width="11.42578125" customWidth="1"/>
     <col min="510" max="510" width="14" customWidth="1"/>
     <col min="511" max="511" width="16.85546875" customWidth="1"/>
     <col min="512" max="512" width="12.140625" customWidth="1"/>
     <col min="513" max="513" width="16.28515625" customWidth="1"/>
     <col min="514" max="514" width="13" customWidth="1"/>
     <col min="515" max="515" width="16.85546875" customWidth="1"/>
@@ -2233,104 +2227,104 @@
     <col min="15618" max="15618" width="13" customWidth="1"/>
     <col min="15619" max="15619" width="16.85546875" customWidth="1"/>
     <col min="15620" max="15620" width="15.7109375" customWidth="1"/>
     <col min="15621" max="15621" width="15.42578125" customWidth="1"/>
     <col min="15869" max="15869" width="11.42578125" customWidth="1"/>
     <col min="15870" max="15870" width="14" customWidth="1"/>
     <col min="15871" max="15871" width="16.85546875" customWidth="1"/>
     <col min="15872" max="15872" width="12.140625" customWidth="1"/>
     <col min="15873" max="15873" width="16.28515625" customWidth="1"/>
     <col min="15874" max="15874" width="13" customWidth="1"/>
     <col min="15875" max="15875" width="16.85546875" customWidth="1"/>
     <col min="15876" max="15876" width="15.7109375" customWidth="1"/>
     <col min="15877" max="15877" width="15.42578125" customWidth="1"/>
     <col min="16125" max="16125" width="11.42578125" customWidth="1"/>
     <col min="16126" max="16126" width="14" customWidth="1"/>
     <col min="16127" max="16127" width="16.85546875" customWidth="1"/>
     <col min="16128" max="16128" width="12.140625" customWidth="1"/>
     <col min="16129" max="16129" width="16.28515625" customWidth="1"/>
     <col min="16130" max="16130" width="13" customWidth="1"/>
     <col min="16131" max="16131" width="16.85546875" customWidth="1"/>
     <col min="16132" max="16132" width="15.7109375" customWidth="1"/>
     <col min="16133" max="16133" width="15.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="16.5" customHeight="1">
-      <c r="A1" s="36" t="s">
+      <c r="A1" s="34" t="s">
         <v>44</v>
       </c>
-      <c r="B1" s="36"/>
-[...2 lines deleted...]
-      <c r="E1" s="36"/>
+      <c r="B1" s="34"/>
+      <c r="C1" s="34"/>
+      <c r="D1" s="34"/>
+      <c r="E1" s="34"/>
       <c r="F1" s="21"/>
       <c r="G1" s="21"/>
       <c r="H1" s="21"/>
     </row>
     <row r="2" spans="1:8" ht="13.5" customHeight="1">
       <c r="A2" s="22"/>
       <c r="B2" s="22"/>
       <c r="C2" s="22"/>
       <c r="D2" s="22"/>
       <c r="E2" s="22"/>
       <c r="F2" s="21"/>
       <c r="G2" s="21"/>
       <c r="H2" s="21"/>
     </row>
     <row r="3" spans="1:8" ht="33.75">
       <c r="A3" s="33"/>
       <c r="B3" s="23" t="s">
         <v>45</v>
       </c>
       <c r="C3" s="23" t="s">
         <v>46</v>
       </c>
       <c r="D3" s="23" t="s">
         <v>47</v>
       </c>
       <c r="E3" s="23" t="s">
         <v>48</v>
       </c>
       <c r="F3" s="21"/>
       <c r="G3" s="21"/>
       <c r="H3" s="21"/>
     </row>
     <row r="4" spans="1:8" ht="37.5" customHeight="1">
       <c r="A4" s="24" t="s">
-        <v>53</v>
-[...7 lines deleted...]
-      <c r="D4" s="35">
+        <v>55</v>
+      </c>
+      <c r="B4" s="35">
+        <v>18090</v>
+      </c>
+      <c r="C4" s="35">
+        <v>4207</v>
+      </c>
+      <c r="D4" s="36">
         <v>120</v>
       </c>
-      <c r="E4" s="34">
-        <v>105</v>
+      <c r="E4" s="35">
+        <v>198</v>
       </c>
       <c r="F4" s="21"/>
       <c r="G4" s="21"/>
       <c r="H4" s="21"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="25"/>
       <c r="B5" s="26"/>
       <c r="C5" s="27"/>
       <c r="D5" s="27"/>
       <c r="E5" s="27"/>
       <c r="F5" s="21"/>
       <c r="G5" s="21"/>
       <c r="H5" s="21"/>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="25"/>
       <c r="B6" s="26"/>
       <c r="C6" s="27"/>
       <c r="D6" s="27"/>
       <c r="E6" s="26"/>
       <c r="F6" s="21"/>
       <c r="G6" s="21"/>
       <c r="H6" s="21"/>
     </row>
@@ -2470,146 +2464,146 @@
       <c r="E24" s="32"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100B6C29D06B6C43E4194D95EC13A43DC43" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="3293f761624001c1f8ba8df8ffc098ef">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B5918A65-F917-45C9-BCD0-7E3349D1A66D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4DC2678E-A3AA-43F6-B683-BD956F36C31A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7B3F805A-C5FC-4F7B-86EE-7CAF718994D8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4DC2678E-A3AA-43F6-B683-BD956F36C31A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B5918A65-F917-45C9-BCD0-7E3349D1A66D}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Metadata163502</vt:lpstr>
       <vt:lpstr>Metadata163504</vt:lpstr>
       <vt:lpstr>Metadata163506</vt:lpstr>
       <vt:lpstr>Metadata163508</vt:lpstr>