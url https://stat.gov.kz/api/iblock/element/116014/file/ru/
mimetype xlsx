--- v0 (2026-04-19)
+++ v1 (2026-05-26)
@@ -1,82 +1,82 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="23250" windowHeight="13170" tabRatio="695" firstSheet="4" activeTab="9"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="23256" windowHeight="13176" tabRatio="695" firstSheet="5" activeTab="8"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные 163206" sheetId="2" r:id="rId1"/>
     <sheet name="Метаданные 163206 ИЖС" sheetId="5" r:id="rId2"/>
     <sheet name="Метаданные 163213" sheetId="6" r:id="rId3"/>
     <sheet name="Метаданные 16321301" sheetId="7" r:id="rId4"/>
     <sheet name="Метаданные 163201" sheetId="8" r:id="rId5"/>
     <sheet name="Метаданные 163221" sheetId="11" r:id="rId6"/>
     <sheet name="Условные обозначения" sheetId="3" r:id="rId7"/>
     <sheet name="Показатель 163206,163213" sheetId="4" r:id="rId8"/>
     <sheet name="Показатель 163206 ИЖС,16321301" sheetId="10" r:id="rId9"/>
     <sheet name="Показатель 163201,163221" sheetId="9" r:id="rId10"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="311" uniqueCount="87">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="311" uniqueCount="89">
   <si>
     <t>Республика Казахстан</t>
   </si>
   <si>
     <t>Акмолинская</t>
   </si>
   <si>
     <t>Актюбинская</t>
   </si>
   <si>
     <t>Алматинская</t>
   </si>
   <si>
     <t>Атырауская</t>
   </si>
   <si>
     <t>Восточно-Казахстанская</t>
   </si>
   <si>
     <t>Жамбылская</t>
   </si>
   <si>
     <t>Западно-Казахстанская</t>
   </si>
   <si>
@@ -292,60 +292,66 @@
   <si>
     <t>Общее число построенных квартир включает квартиры в жилых домах квартирного типа и общежитиях, построенных в городских поселениях и сельской местности предприятиями и организациями всех форм собственности, а также индивидуальными застройщиками.</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701919?keyword=</t>
   </si>
   <si>
     <t>Ввод в эксплуатацию жилых зданий индивидуальными застройщиками</t>
   </si>
   <si>
     <t>Индекс физического объема введенных в эксплуатацию квартир</t>
   </si>
   <si>
     <t>Определяется как отношение общего числа построенных квартир в жилых домах анализируемого периода к прошлому периоду</t>
   </si>
   <si>
     <t xml:space="preserve">  В % к соответствующему периоду прошлого года</t>
   </si>
   <si>
     <t>17.04.2026г.</t>
   </si>
   <si>
     <t>С января 2026 года</t>
   </si>
   <si>
-    <t>(Январь-март 2026г.)</t>
+    <t>17.05.2026г.</t>
   </si>
   <si>
     <t>18.05.2026г.</t>
+  </si>
+  <si>
+    <t>(Январь-апрель 2026г.)</t>
+  </si>
+  <si>
+    <t>17.06.2026г.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
   </numFmts>
   <fonts count="24">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
@@ -882,84 +888,86 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1119,188 +1127,188 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701925?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/347232/file/ru/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:za.dautova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701925?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/347232/file/ru/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:za.dautova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701940?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/347232/file/ru/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:za.dautova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701919?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/347232/file/ru/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:za.dautova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701919?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/347232/file/ru/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:za.dautova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B41" sqref="B41"/>
+      <selection activeCell="B18" sqref="B18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="42.28515625" style="20" customWidth="1"/>
-[...126 lines deleted...]
-    <col min="16130" max="16130" width="97.7109375" customWidth="1"/>
+    <col min="1" max="1" width="42.33203125" style="20" customWidth="1"/>
+    <col min="2" max="2" width="97.6640625" style="20" customWidth="1"/>
+    <col min="257" max="257" width="42.33203125" customWidth="1"/>
+    <col min="258" max="258" width="97.6640625" customWidth="1"/>
+    <col min="513" max="513" width="42.33203125" customWidth="1"/>
+    <col min="514" max="514" width="97.6640625" customWidth="1"/>
+    <col min="769" max="769" width="42.33203125" customWidth="1"/>
+    <col min="770" max="770" width="97.6640625" customWidth="1"/>
+    <col min="1025" max="1025" width="42.33203125" customWidth="1"/>
+    <col min="1026" max="1026" width="97.6640625" customWidth="1"/>
+    <col min="1281" max="1281" width="42.33203125" customWidth="1"/>
+    <col min="1282" max="1282" width="97.6640625" customWidth="1"/>
+    <col min="1537" max="1537" width="42.33203125" customWidth="1"/>
+    <col min="1538" max="1538" width="97.6640625" customWidth="1"/>
+    <col min="1793" max="1793" width="42.33203125" customWidth="1"/>
+    <col min="1794" max="1794" width="97.6640625" customWidth="1"/>
+    <col min="2049" max="2049" width="42.33203125" customWidth="1"/>
+    <col min="2050" max="2050" width="97.6640625" customWidth="1"/>
+    <col min="2305" max="2305" width="42.33203125" customWidth="1"/>
+    <col min="2306" max="2306" width="97.6640625" customWidth="1"/>
+    <col min="2561" max="2561" width="42.33203125" customWidth="1"/>
+    <col min="2562" max="2562" width="97.6640625" customWidth="1"/>
+    <col min="2817" max="2817" width="42.33203125" customWidth="1"/>
+    <col min="2818" max="2818" width="97.6640625" customWidth="1"/>
+    <col min="3073" max="3073" width="42.33203125" customWidth="1"/>
+    <col min="3074" max="3074" width="97.6640625" customWidth="1"/>
+    <col min="3329" max="3329" width="42.33203125" customWidth="1"/>
+    <col min="3330" max="3330" width="97.6640625" customWidth="1"/>
+    <col min="3585" max="3585" width="42.33203125" customWidth="1"/>
+    <col min="3586" max="3586" width="97.6640625" customWidth="1"/>
+    <col min="3841" max="3841" width="42.33203125" customWidth="1"/>
+    <col min="3842" max="3842" width="97.6640625" customWidth="1"/>
+    <col min="4097" max="4097" width="42.33203125" customWidth="1"/>
+    <col min="4098" max="4098" width="97.6640625" customWidth="1"/>
+    <col min="4353" max="4353" width="42.33203125" customWidth="1"/>
+    <col min="4354" max="4354" width="97.6640625" customWidth="1"/>
+    <col min="4609" max="4609" width="42.33203125" customWidth="1"/>
+    <col min="4610" max="4610" width="97.6640625" customWidth="1"/>
+    <col min="4865" max="4865" width="42.33203125" customWidth="1"/>
+    <col min="4866" max="4866" width="97.6640625" customWidth="1"/>
+    <col min="5121" max="5121" width="42.33203125" customWidth="1"/>
+    <col min="5122" max="5122" width="97.6640625" customWidth="1"/>
+    <col min="5377" max="5377" width="42.33203125" customWidth="1"/>
+    <col min="5378" max="5378" width="97.6640625" customWidth="1"/>
+    <col min="5633" max="5633" width="42.33203125" customWidth="1"/>
+    <col min="5634" max="5634" width="97.6640625" customWidth="1"/>
+    <col min="5889" max="5889" width="42.33203125" customWidth="1"/>
+    <col min="5890" max="5890" width="97.6640625" customWidth="1"/>
+    <col min="6145" max="6145" width="42.33203125" customWidth="1"/>
+    <col min="6146" max="6146" width="97.6640625" customWidth="1"/>
+    <col min="6401" max="6401" width="42.33203125" customWidth="1"/>
+    <col min="6402" max="6402" width="97.6640625" customWidth="1"/>
+    <col min="6657" max="6657" width="42.33203125" customWidth="1"/>
+    <col min="6658" max="6658" width="97.6640625" customWidth="1"/>
+    <col min="6913" max="6913" width="42.33203125" customWidth="1"/>
+    <col min="6914" max="6914" width="97.6640625" customWidth="1"/>
+    <col min="7169" max="7169" width="42.33203125" customWidth="1"/>
+    <col min="7170" max="7170" width="97.6640625" customWidth="1"/>
+    <col min="7425" max="7425" width="42.33203125" customWidth="1"/>
+    <col min="7426" max="7426" width="97.6640625" customWidth="1"/>
+    <col min="7681" max="7681" width="42.33203125" customWidth="1"/>
+    <col min="7682" max="7682" width="97.6640625" customWidth="1"/>
+    <col min="7937" max="7937" width="42.33203125" customWidth="1"/>
+    <col min="7938" max="7938" width="97.6640625" customWidth="1"/>
+    <col min="8193" max="8193" width="42.33203125" customWidth="1"/>
+    <col min="8194" max="8194" width="97.6640625" customWidth="1"/>
+    <col min="8449" max="8449" width="42.33203125" customWidth="1"/>
+    <col min="8450" max="8450" width="97.6640625" customWidth="1"/>
+    <col min="8705" max="8705" width="42.33203125" customWidth="1"/>
+    <col min="8706" max="8706" width="97.6640625" customWidth="1"/>
+    <col min="8961" max="8961" width="42.33203125" customWidth="1"/>
+    <col min="8962" max="8962" width="97.6640625" customWidth="1"/>
+    <col min="9217" max="9217" width="42.33203125" customWidth="1"/>
+    <col min="9218" max="9218" width="97.6640625" customWidth="1"/>
+    <col min="9473" max="9473" width="42.33203125" customWidth="1"/>
+    <col min="9474" max="9474" width="97.6640625" customWidth="1"/>
+    <col min="9729" max="9729" width="42.33203125" customWidth="1"/>
+    <col min="9730" max="9730" width="97.6640625" customWidth="1"/>
+    <col min="9985" max="9985" width="42.33203125" customWidth="1"/>
+    <col min="9986" max="9986" width="97.6640625" customWidth="1"/>
+    <col min="10241" max="10241" width="42.33203125" customWidth="1"/>
+    <col min="10242" max="10242" width="97.6640625" customWidth="1"/>
+    <col min="10497" max="10497" width="42.33203125" customWidth="1"/>
+    <col min="10498" max="10498" width="97.6640625" customWidth="1"/>
+    <col min="10753" max="10753" width="42.33203125" customWidth="1"/>
+    <col min="10754" max="10754" width="97.6640625" customWidth="1"/>
+    <col min="11009" max="11009" width="42.33203125" customWidth="1"/>
+    <col min="11010" max="11010" width="97.6640625" customWidth="1"/>
+    <col min="11265" max="11265" width="42.33203125" customWidth="1"/>
+    <col min="11266" max="11266" width="97.6640625" customWidth="1"/>
+    <col min="11521" max="11521" width="42.33203125" customWidth="1"/>
+    <col min="11522" max="11522" width="97.6640625" customWidth="1"/>
+    <col min="11777" max="11777" width="42.33203125" customWidth="1"/>
+    <col min="11778" max="11778" width="97.6640625" customWidth="1"/>
+    <col min="12033" max="12033" width="42.33203125" customWidth="1"/>
+    <col min="12034" max="12034" width="97.6640625" customWidth="1"/>
+    <col min="12289" max="12289" width="42.33203125" customWidth="1"/>
+    <col min="12290" max="12290" width="97.6640625" customWidth="1"/>
+    <col min="12545" max="12545" width="42.33203125" customWidth="1"/>
+    <col min="12546" max="12546" width="97.6640625" customWidth="1"/>
+    <col min="12801" max="12801" width="42.33203125" customWidth="1"/>
+    <col min="12802" max="12802" width="97.6640625" customWidth="1"/>
+    <col min="13057" max="13057" width="42.33203125" customWidth="1"/>
+    <col min="13058" max="13058" width="97.6640625" customWidth="1"/>
+    <col min="13313" max="13313" width="42.33203125" customWidth="1"/>
+    <col min="13314" max="13314" width="97.6640625" customWidth="1"/>
+    <col min="13569" max="13569" width="42.33203125" customWidth="1"/>
+    <col min="13570" max="13570" width="97.6640625" customWidth="1"/>
+    <col min="13825" max="13825" width="42.33203125" customWidth="1"/>
+    <col min="13826" max="13826" width="97.6640625" customWidth="1"/>
+    <col min="14081" max="14081" width="42.33203125" customWidth="1"/>
+    <col min="14082" max="14082" width="97.6640625" customWidth="1"/>
+    <col min="14337" max="14337" width="42.33203125" customWidth="1"/>
+    <col min="14338" max="14338" width="97.6640625" customWidth="1"/>
+    <col min="14593" max="14593" width="42.33203125" customWidth="1"/>
+    <col min="14594" max="14594" width="97.6640625" customWidth="1"/>
+    <col min="14849" max="14849" width="42.33203125" customWidth="1"/>
+    <col min="14850" max="14850" width="97.6640625" customWidth="1"/>
+    <col min="15105" max="15105" width="42.33203125" customWidth="1"/>
+    <col min="15106" max="15106" width="97.6640625" customWidth="1"/>
+    <col min="15361" max="15361" width="42.33203125" customWidth="1"/>
+    <col min="15362" max="15362" width="97.6640625" customWidth="1"/>
+    <col min="15617" max="15617" width="42.33203125" customWidth="1"/>
+    <col min="15618" max="15618" width="97.6640625" customWidth="1"/>
+    <col min="15873" max="15873" width="42.33203125" customWidth="1"/>
+    <col min="15874" max="15874" width="97.6640625" customWidth="1"/>
+    <col min="16129" max="16129" width="42.33203125" customWidth="1"/>
+    <col min="16130" max="16130" width="97.6640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B2" s="3">
         <v>163206</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A4" s="2" t="s">
         <v>23</v>
@@ -1392,51 +1400,51 @@
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="11" t="s">
         <v>38</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>60</v>
       </c>
       <c r="M15" s="9"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B16" s="13" t="s">
         <v>83</v>
       </c>
       <c r="M16" s="14"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B17" s="13" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="M17" s="15"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="2" t="s">
         <v>41</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>42</v>
       </c>
       <c r="M18" s="14"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="2" t="s">
         <v>43</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>44</v>
       </c>
       <c r="M19" s="15"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="2" t="s">
         <v>45</v>
       </c>
@@ -1461,684 +1469,684 @@
     <row r="23" spans="1:13">
       <c r="M23" s="15"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="14"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="15"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="14"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
     <hyperlink ref="B12" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:L30"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F25" sqref="F25"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B6" sqref="B6:C26"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="23.7109375" style="36" customWidth="1"/>
+    <col min="1" max="1" width="23.6640625" style="36" customWidth="1"/>
     <col min="2" max="2" width="19" customWidth="1"/>
-    <col min="3" max="3" width="19.28515625" customWidth="1"/>
+    <col min="3" max="3" width="19.33203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="12.75" customHeight="1">
       <c r="A1" s="51" t="s">
         <v>75</v>
       </c>
       <c r="B1" s="51"/>
       <c r="C1" s="51"/>
       <c r="D1" s="26"/>
     </row>
     <row r="2" spans="1:12" ht="12.75" customHeight="1">
       <c r="A2" s="52" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B2" s="52"/>
       <c r="C2" s="52"/>
       <c r="D2" s="26"/>
       <c r="E2" s="26"/>
     </row>
     <row r="3" spans="1:12">
       <c r="A3" s="60"/>
       <c r="B3" s="60"/>
       <c r="C3" s="61"/>
       <c r="D3" s="26"/>
       <c r="E3" s="26"/>
     </row>
     <row r="4" spans="1:12" ht="12.75" customHeight="1">
       <c r="A4" s="54"/>
       <c r="B4" s="62" t="s">
         <v>63</v>
       </c>
       <c r="C4" s="55" t="s">
         <v>82</v>
       </c>
       <c r="D4" s="26"/>
       <c r="E4" s="26"/>
     </row>
     <row r="5" spans="1:12" ht="35.25" customHeight="1">
       <c r="A5" s="54"/>
       <c r="B5" s="63"/>
       <c r="C5" s="55"/>
       <c r="D5" s="26"/>
       <c r="E5" s="26"/>
     </row>
     <row r="6" spans="1:12">
       <c r="A6" s="44" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="40">
-        <v>37583</v>
+        <v>50024</v>
       </c>
       <c r="C6" s="50">
-        <v>108.5</v>
+        <v>110.9</v>
       </c>
       <c r="D6" s="26"/>
       <c r="E6" s="42"/>
       <c r="F6" s="43"/>
       <c r="G6" s="29"/>
       <c r="H6" s="30"/>
       <c r="I6" s="31"/>
       <c r="J6" s="31"/>
       <c r="K6" s="31"/>
       <c r="L6" s="30"/>
     </row>
     <row r="7" spans="1:12">
       <c r="A7" s="45" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="41">
-        <v>371</v>
+        <v>428</v>
       </c>
       <c r="C7" s="47">
-        <v>175.8</v>
+        <v>170.5</v>
       </c>
       <c r="D7" s="26"/>
       <c r="E7" s="42"/>
       <c r="F7" s="43"/>
       <c r="G7" s="32"/>
       <c r="H7" s="30"/>
       <c r="I7" s="31"/>
       <c r="J7" s="31"/>
       <c r="K7" s="31"/>
       <c r="L7" s="30"/>
     </row>
     <row r="8" spans="1:12">
       <c r="A8" s="45" t="s">
         <v>1</v>
       </c>
       <c r="B8" s="41">
-        <v>850</v>
+        <v>1274</v>
       </c>
       <c r="C8" s="47">
-        <v>87.4</v>
+        <v>116.1</v>
       </c>
       <c r="D8" s="26"/>
       <c r="E8" s="42"/>
       <c r="F8" s="43"/>
       <c r="G8" s="32"/>
       <c r="H8" s="30"/>
       <c r="I8" s="31"/>
       <c r="J8" s="31"/>
       <c r="K8" s="31"/>
       <c r="L8" s="30"/>
     </row>
     <row r="9" spans="1:12">
       <c r="A9" s="45" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="41">
-        <v>915</v>
+        <v>1523</v>
       </c>
       <c r="C9" s="47">
-        <v>76.3</v>
+        <v>107.8</v>
       </c>
       <c r="D9" s="26"/>
       <c r="E9" s="38"/>
       <c r="F9" s="43"/>
       <c r="G9" s="29"/>
       <c r="H9" s="30"/>
       <c r="I9" s="31"/>
       <c r="J9" s="31"/>
       <c r="K9" s="31"/>
       <c r="L9" s="30"/>
     </row>
     <row r="10" spans="1:12">
       <c r="A10" s="45" t="s">
         <v>3</v>
       </c>
       <c r="B10" s="41">
-        <v>2234</v>
+        <v>3391</v>
       </c>
       <c r="C10" s="47">
-        <v>82.3</v>
+        <v>90.5</v>
       </c>
       <c r="D10" s="26"/>
       <c r="E10" s="42"/>
       <c r="F10" s="43"/>
       <c r="G10" s="29"/>
       <c r="H10" s="30"/>
       <c r="I10" s="31"/>
       <c r="J10" s="31"/>
       <c r="K10" s="31"/>
       <c r="L10" s="30"/>
     </row>
     <row r="11" spans="1:12">
       <c r="A11" s="45" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="41">
-        <v>530</v>
+        <v>890</v>
       </c>
       <c r="C11" s="47">
-        <v>77.099999999999994</v>
+        <v>101.1</v>
       </c>
       <c r="E11" s="42"/>
       <c r="F11" s="43"/>
       <c r="G11" s="29"/>
       <c r="H11" s="30"/>
       <c r="I11" s="31"/>
       <c r="J11" s="31"/>
       <c r="K11" s="31"/>
       <c r="L11" s="30"/>
     </row>
     <row r="12" spans="1:12">
       <c r="A12" s="45" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="41">
-        <v>685</v>
+        <v>897</v>
       </c>
       <c r="C12" s="47">
-        <v>94</v>
+        <v>89.8</v>
       </c>
       <c r="E12" s="42"/>
       <c r="F12" s="43"/>
       <c r="G12" s="29"/>
       <c r="H12" s="30"/>
       <c r="I12" s="31"/>
       <c r="J12" s="31"/>
       <c r="K12" s="31"/>
       <c r="L12" s="30"/>
     </row>
     <row r="13" spans="1:12">
       <c r="A13" s="45" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="41">
-        <v>1206</v>
+        <v>1366</v>
       </c>
       <c r="C13" s="47">
-        <v>115.5</v>
+        <v>111.3</v>
       </c>
       <c r="E13" s="42"/>
       <c r="F13" s="43"/>
       <c r="G13" s="29"/>
       <c r="H13" s="30"/>
       <c r="I13" s="31"/>
       <c r="J13" s="31"/>
       <c r="K13" s="31"/>
       <c r="L13" s="30"/>
     </row>
     <row r="14" spans="1:12">
       <c r="A14" s="45" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="41">
-        <v>435</v>
+        <v>616</v>
       </c>
       <c r="C14" s="47">
-        <v>93.3</v>
+        <v>93.8</v>
       </c>
       <c r="E14" s="42"/>
       <c r="F14" s="43"/>
       <c r="G14" s="29"/>
       <c r="H14" s="30"/>
       <c r="I14" s="31"/>
       <c r="J14" s="31"/>
       <c r="K14" s="31"/>
       <c r="L14" s="30"/>
     </row>
     <row r="15" spans="1:12">
       <c r="A15" s="45" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="41">
-        <v>694</v>
+        <v>815</v>
       </c>
       <c r="C15" s="47">
-        <v>162.5</v>
+        <v>125.6</v>
       </c>
       <c r="E15" s="42"/>
       <c r="F15" s="43"/>
       <c r="G15" s="29"/>
       <c r="H15" s="30"/>
       <c r="I15" s="31"/>
       <c r="J15" s="31"/>
       <c r="K15" s="31"/>
       <c r="L15" s="30"/>
     </row>
     <row r="16" spans="1:12">
       <c r="A16" s="45" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="41">
-        <v>1576</v>
+        <v>1899</v>
       </c>
       <c r="C16" s="47">
-        <v>130</v>
+        <v>121.3</v>
       </c>
       <c r="E16" s="42"/>
       <c r="F16" s="43"/>
       <c r="G16" s="29"/>
       <c r="H16" s="30"/>
       <c r="I16" s="31"/>
       <c r="J16" s="31"/>
       <c r="K16" s="31"/>
       <c r="L16" s="30"/>
     </row>
     <row r="17" spans="1:12">
       <c r="A17" s="45" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="41">
-        <v>1306</v>
+        <v>1450</v>
       </c>
       <c r="C17" s="47">
-        <v>128.30000000000001</v>
+        <v>122.5</v>
       </c>
       <c r="E17" s="42"/>
       <c r="F17" s="43"/>
       <c r="G17" s="29"/>
       <c r="H17" s="30"/>
       <c r="I17" s="31"/>
       <c r="J17" s="31"/>
       <c r="K17" s="31"/>
       <c r="L17" s="30"/>
     </row>
     <row r="18" spans="1:12">
       <c r="A18" s="45" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="41">
-        <v>837</v>
+        <v>887</v>
       </c>
       <c r="C18" s="47">
-        <v>101.7</v>
+        <v>99.3</v>
       </c>
       <c r="E18" s="42"/>
       <c r="F18" s="43"/>
       <c r="G18" s="29"/>
       <c r="H18" s="30"/>
       <c r="I18" s="34"/>
       <c r="J18" s="31"/>
       <c r="K18" s="31"/>
       <c r="L18" s="30"/>
     </row>
     <row r="19" spans="1:12">
       <c r="A19" s="45" t="s">
         <v>12</v>
       </c>
       <c r="B19" s="41">
-        <v>176</v>
+        <v>246</v>
       </c>
       <c r="C19" s="47">
-        <v>79.599999999999994</v>
+        <v>73.2</v>
       </c>
       <c r="E19" s="42"/>
       <c r="F19" s="43"/>
       <c r="G19" s="29"/>
       <c r="H19" s="30"/>
       <c r="I19" s="31"/>
       <c r="J19" s="31"/>
       <c r="K19" s="31"/>
       <c r="L19" s="30"/>
     </row>
     <row r="20" spans="1:12">
       <c r="A20" s="45" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="41">
-        <v>170</v>
+        <v>248</v>
       </c>
       <c r="C20" s="47">
-        <v>89.9</v>
+        <v>93.2</v>
       </c>
       <c r="E20" s="42"/>
       <c r="F20" s="43"/>
       <c r="G20" s="29"/>
       <c r="H20" s="30"/>
       <c r="I20" s="31"/>
       <c r="J20" s="31"/>
       <c r="K20" s="31"/>
       <c r="L20" s="30"/>
     </row>
     <row r="21" spans="1:12">
       <c r="A21" s="45" t="s">
         <v>64</v>
       </c>
       <c r="B21" s="41">
-        <v>918</v>
+        <v>1199</v>
       </c>
       <c r="C21" s="47">
-        <v>85.2</v>
+        <v>86.6</v>
       </c>
       <c r="E21" s="42"/>
       <c r="F21" s="43"/>
       <c r="G21" s="29"/>
       <c r="H21" s="30"/>
       <c r="I21" s="31"/>
       <c r="J21" s="31"/>
       <c r="K21" s="31"/>
       <c r="L21" s="30"/>
     </row>
     <row r="22" spans="1:12">
       <c r="A22" s="45" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="41">
-        <v>147</v>
+        <v>177</v>
       </c>
       <c r="C22" s="49">
-        <v>133.6</v>
+        <v>110.6</v>
       </c>
       <c r="E22" s="42"/>
       <c r="F22" s="43"/>
       <c r="G22" s="29"/>
       <c r="H22" s="30"/>
       <c r="I22" s="31"/>
       <c r="J22" s="31"/>
       <c r="K22" s="31"/>
       <c r="L22" s="30"/>
     </row>
     <row r="23" spans="1:12">
       <c r="A23" s="45" t="s">
         <v>5</v>
       </c>
       <c r="B23" s="41">
-        <v>535</v>
+        <v>565</v>
       </c>
       <c r="C23" s="47">
-        <v>107.6</v>
+        <v>107.4</v>
       </c>
       <c r="E23" s="42"/>
       <c r="F23" s="43"/>
       <c r="G23" s="29"/>
       <c r="H23" s="30"/>
       <c r="I23" s="31"/>
       <c r="J23" s="31"/>
       <c r="K23" s="31"/>
       <c r="L23" s="30"/>
     </row>
     <row r="24" spans="1:12">
       <c r="A24" s="45" t="s">
         <v>16</v>
       </c>
       <c r="B24" s="41">
-        <v>13193</v>
+        <v>16490</v>
       </c>
       <c r="C24" s="47">
-        <v>117.2</v>
+        <v>111</v>
       </c>
       <c r="E24" s="42"/>
       <c r="F24" s="43"/>
       <c r="G24" s="29"/>
       <c r="H24" s="30"/>
       <c r="I24" s="31"/>
       <c r="J24" s="31"/>
       <c r="K24" s="31"/>
       <c r="L24" s="30"/>
     </row>
     <row r="25" spans="1:12">
       <c r="A25" s="45" t="s">
         <v>14</v>
       </c>
       <c r="B25" s="41">
-        <v>8654</v>
+        <v>12205</v>
       </c>
       <c r="C25" s="47">
-        <v>107.2</v>
+        <v>122.2</v>
       </c>
       <c r="E25" s="42"/>
       <c r="F25" s="43"/>
       <c r="G25" s="29"/>
       <c r="H25" s="30"/>
       <c r="I25" s="31"/>
       <c r="J25" s="31"/>
       <c r="K25" s="31"/>
       <c r="L25" s="30"/>
     </row>
     <row r="26" spans="1:12">
       <c r="A26" s="46" t="s">
         <v>15</v>
       </c>
       <c r="B26" s="35">
-        <v>2151</v>
+        <v>3458</v>
       </c>
       <c r="C26" s="48">
-        <v>124.6</v>
+        <v>113.5</v>
       </c>
       <c r="E26" s="42"/>
       <c r="F26" s="43"/>
       <c r="G26" s="29"/>
       <c r="H26" s="30"/>
       <c r="I26" s="31"/>
       <c r="J26" s="31"/>
       <c r="K26" s="31"/>
       <c r="L26" s="30"/>
     </row>
     <row r="27" spans="1:12">
       <c r="A27" s="51"/>
       <c r="B27" s="51"/>
       <c r="C27" s="51"/>
       <c r="E27" s="26"/>
       <c r="F27" s="26"/>
       <c r="G27" s="26"/>
       <c r="H27" s="26"/>
       <c r="I27" s="26"/>
       <c r="J27" s="26"/>
       <c r="K27" s="26"/>
       <c r="L27" s="26"/>
     </row>
     <row r="28" spans="1:12">
       <c r="E28" s="26"/>
     </row>
     <row r="29" spans="1:12">
       <c r="E29" s="26"/>
     </row>
     <row r="30" spans="1:12">
       <c r="E30" s="26"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A27:C27"/>
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A3:C3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView zoomScale="82" zoomScaleNormal="82" workbookViewId="0">
       <selection activeCell="B18" sqref="B18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="43.28515625" style="20" customWidth="1"/>
-[...126 lines deleted...]
-    <col min="16130" max="16130" width="97.7109375" customWidth="1"/>
+    <col min="1" max="1" width="43.33203125" style="20" customWidth="1"/>
+    <col min="2" max="2" width="97.6640625" style="20" customWidth="1"/>
+    <col min="257" max="257" width="42.33203125" customWidth="1"/>
+    <col min="258" max="258" width="97.6640625" customWidth="1"/>
+    <col min="513" max="513" width="42.33203125" customWidth="1"/>
+    <col min="514" max="514" width="97.6640625" customWidth="1"/>
+    <col min="769" max="769" width="42.33203125" customWidth="1"/>
+    <col min="770" max="770" width="97.6640625" customWidth="1"/>
+    <col min="1025" max="1025" width="42.33203125" customWidth="1"/>
+    <col min="1026" max="1026" width="97.6640625" customWidth="1"/>
+    <col min="1281" max="1281" width="42.33203125" customWidth="1"/>
+    <col min="1282" max="1282" width="97.6640625" customWidth="1"/>
+    <col min="1537" max="1537" width="42.33203125" customWidth="1"/>
+    <col min="1538" max="1538" width="97.6640625" customWidth="1"/>
+    <col min="1793" max="1793" width="42.33203125" customWidth="1"/>
+    <col min="1794" max="1794" width="97.6640625" customWidth="1"/>
+    <col min="2049" max="2049" width="42.33203125" customWidth="1"/>
+    <col min="2050" max="2050" width="97.6640625" customWidth="1"/>
+    <col min="2305" max="2305" width="42.33203125" customWidth="1"/>
+    <col min="2306" max="2306" width="97.6640625" customWidth="1"/>
+    <col min="2561" max="2561" width="42.33203125" customWidth="1"/>
+    <col min="2562" max="2562" width="97.6640625" customWidth="1"/>
+    <col min="2817" max="2817" width="42.33203125" customWidth="1"/>
+    <col min="2818" max="2818" width="97.6640625" customWidth="1"/>
+    <col min="3073" max="3073" width="42.33203125" customWidth="1"/>
+    <col min="3074" max="3074" width="97.6640625" customWidth="1"/>
+    <col min="3329" max="3329" width="42.33203125" customWidth="1"/>
+    <col min="3330" max="3330" width="97.6640625" customWidth="1"/>
+    <col min="3585" max="3585" width="42.33203125" customWidth="1"/>
+    <col min="3586" max="3586" width="97.6640625" customWidth="1"/>
+    <col min="3841" max="3841" width="42.33203125" customWidth="1"/>
+    <col min="3842" max="3842" width="97.6640625" customWidth="1"/>
+    <col min="4097" max="4097" width="42.33203125" customWidth="1"/>
+    <col min="4098" max="4098" width="97.6640625" customWidth="1"/>
+    <col min="4353" max="4353" width="42.33203125" customWidth="1"/>
+    <col min="4354" max="4354" width="97.6640625" customWidth="1"/>
+    <col min="4609" max="4609" width="42.33203125" customWidth="1"/>
+    <col min="4610" max="4610" width="97.6640625" customWidth="1"/>
+    <col min="4865" max="4865" width="42.33203125" customWidth="1"/>
+    <col min="4866" max="4866" width="97.6640625" customWidth="1"/>
+    <col min="5121" max="5121" width="42.33203125" customWidth="1"/>
+    <col min="5122" max="5122" width="97.6640625" customWidth="1"/>
+    <col min="5377" max="5377" width="42.33203125" customWidth="1"/>
+    <col min="5378" max="5378" width="97.6640625" customWidth="1"/>
+    <col min="5633" max="5633" width="42.33203125" customWidth="1"/>
+    <col min="5634" max="5634" width="97.6640625" customWidth="1"/>
+    <col min="5889" max="5889" width="42.33203125" customWidth="1"/>
+    <col min="5890" max="5890" width="97.6640625" customWidth="1"/>
+    <col min="6145" max="6145" width="42.33203125" customWidth="1"/>
+    <col min="6146" max="6146" width="97.6640625" customWidth="1"/>
+    <col min="6401" max="6401" width="42.33203125" customWidth="1"/>
+    <col min="6402" max="6402" width="97.6640625" customWidth="1"/>
+    <col min="6657" max="6657" width="42.33203125" customWidth="1"/>
+    <col min="6658" max="6658" width="97.6640625" customWidth="1"/>
+    <col min="6913" max="6913" width="42.33203125" customWidth="1"/>
+    <col min="6914" max="6914" width="97.6640625" customWidth="1"/>
+    <col min="7169" max="7169" width="42.33203125" customWidth="1"/>
+    <col min="7170" max="7170" width="97.6640625" customWidth="1"/>
+    <col min="7425" max="7425" width="42.33203125" customWidth="1"/>
+    <col min="7426" max="7426" width="97.6640625" customWidth="1"/>
+    <col min="7681" max="7681" width="42.33203125" customWidth="1"/>
+    <col min="7682" max="7682" width="97.6640625" customWidth="1"/>
+    <col min="7937" max="7937" width="42.33203125" customWidth="1"/>
+    <col min="7938" max="7938" width="97.6640625" customWidth="1"/>
+    <col min="8193" max="8193" width="42.33203125" customWidth="1"/>
+    <col min="8194" max="8194" width="97.6640625" customWidth="1"/>
+    <col min="8449" max="8449" width="42.33203125" customWidth="1"/>
+    <col min="8450" max="8450" width="97.6640625" customWidth="1"/>
+    <col min="8705" max="8705" width="42.33203125" customWidth="1"/>
+    <col min="8706" max="8706" width="97.6640625" customWidth="1"/>
+    <col min="8961" max="8961" width="42.33203125" customWidth="1"/>
+    <col min="8962" max="8962" width="97.6640625" customWidth="1"/>
+    <col min="9217" max="9217" width="42.33203125" customWidth="1"/>
+    <col min="9218" max="9218" width="97.6640625" customWidth="1"/>
+    <col min="9473" max="9473" width="42.33203125" customWidth="1"/>
+    <col min="9474" max="9474" width="97.6640625" customWidth="1"/>
+    <col min="9729" max="9729" width="42.33203125" customWidth="1"/>
+    <col min="9730" max="9730" width="97.6640625" customWidth="1"/>
+    <col min="9985" max="9985" width="42.33203125" customWidth="1"/>
+    <col min="9986" max="9986" width="97.6640625" customWidth="1"/>
+    <col min="10241" max="10241" width="42.33203125" customWidth="1"/>
+    <col min="10242" max="10242" width="97.6640625" customWidth="1"/>
+    <col min="10497" max="10497" width="42.33203125" customWidth="1"/>
+    <col min="10498" max="10498" width="97.6640625" customWidth="1"/>
+    <col min="10753" max="10753" width="42.33203125" customWidth="1"/>
+    <col min="10754" max="10754" width="97.6640625" customWidth="1"/>
+    <col min="11009" max="11009" width="42.33203125" customWidth="1"/>
+    <col min="11010" max="11010" width="97.6640625" customWidth="1"/>
+    <col min="11265" max="11265" width="42.33203125" customWidth="1"/>
+    <col min="11266" max="11266" width="97.6640625" customWidth="1"/>
+    <col min="11521" max="11521" width="42.33203125" customWidth="1"/>
+    <col min="11522" max="11522" width="97.6640625" customWidth="1"/>
+    <col min="11777" max="11777" width="42.33203125" customWidth="1"/>
+    <col min="11778" max="11778" width="97.6640625" customWidth="1"/>
+    <col min="12033" max="12033" width="42.33203125" customWidth="1"/>
+    <col min="12034" max="12034" width="97.6640625" customWidth="1"/>
+    <col min="12289" max="12289" width="42.33203125" customWidth="1"/>
+    <col min="12290" max="12290" width="97.6640625" customWidth="1"/>
+    <col min="12545" max="12545" width="42.33203125" customWidth="1"/>
+    <col min="12546" max="12546" width="97.6640625" customWidth="1"/>
+    <col min="12801" max="12801" width="42.33203125" customWidth="1"/>
+    <col min="12802" max="12802" width="97.6640625" customWidth="1"/>
+    <col min="13057" max="13057" width="42.33203125" customWidth="1"/>
+    <col min="13058" max="13058" width="97.6640625" customWidth="1"/>
+    <col min="13313" max="13313" width="42.33203125" customWidth="1"/>
+    <col min="13314" max="13314" width="97.6640625" customWidth="1"/>
+    <col min="13569" max="13569" width="42.33203125" customWidth="1"/>
+    <col min="13570" max="13570" width="97.6640625" customWidth="1"/>
+    <col min="13825" max="13825" width="42.33203125" customWidth="1"/>
+    <col min="13826" max="13826" width="97.6640625" customWidth="1"/>
+    <col min="14081" max="14081" width="42.33203125" customWidth="1"/>
+    <col min="14082" max="14082" width="97.6640625" customWidth="1"/>
+    <col min="14337" max="14337" width="42.33203125" customWidth="1"/>
+    <col min="14338" max="14338" width="97.6640625" customWidth="1"/>
+    <col min="14593" max="14593" width="42.33203125" customWidth="1"/>
+    <col min="14594" max="14594" width="97.6640625" customWidth="1"/>
+    <col min="14849" max="14849" width="42.33203125" customWidth="1"/>
+    <col min="14850" max="14850" width="97.6640625" customWidth="1"/>
+    <col min="15105" max="15105" width="42.33203125" customWidth="1"/>
+    <col min="15106" max="15106" width="97.6640625" customWidth="1"/>
+    <col min="15361" max="15361" width="42.33203125" customWidth="1"/>
+    <col min="15362" max="15362" width="97.6640625" customWidth="1"/>
+    <col min="15617" max="15617" width="42.33203125" customWidth="1"/>
+    <col min="15618" max="15618" width="97.6640625" customWidth="1"/>
+    <col min="15873" max="15873" width="42.33203125" customWidth="1"/>
+    <col min="15874" max="15874" width="97.6640625" customWidth="1"/>
+    <col min="16129" max="16129" width="42.33203125" customWidth="1"/>
+    <col min="16130" max="16130" width="97.6640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:13" s="4" customFormat="1">
       <c r="A2" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="4" customFormat="1" ht="17.25" customHeight="1">
       <c r="A3" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="4" customFormat="1" ht="18" customHeight="1">
       <c r="A4" s="2" t="s">
         <v>23</v>
@@ -2230,51 +2238,51 @@
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="11" t="s">
         <v>38</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>60</v>
       </c>
       <c r="M15" s="9"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B16" s="13" t="s">
         <v>83</v>
       </c>
       <c r="M16" s="14"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B17" s="13" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="M17" s="15"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="2" t="s">
         <v>41</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>42</v>
       </c>
       <c r="M18" s="14"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="2" t="s">
         <v>43</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>44</v>
       </c>
       <c r="M19" s="15"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="2" t="s">
         <v>45</v>
       </c>
@@ -2298,234 +2306,234 @@
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="15"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="14"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="15"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="14"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
     <hyperlink ref="B12" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView zoomScale="86" zoomScaleNormal="86" workbookViewId="0">
       <selection activeCell="B18" sqref="B18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="42.28515625" style="20" customWidth="1"/>
-[...126 lines deleted...]
-    <col min="16130" max="16130" width="97.7109375" customWidth="1"/>
+    <col min="1" max="1" width="42.33203125" style="20" customWidth="1"/>
+    <col min="2" max="2" width="97.6640625" style="20" customWidth="1"/>
+    <col min="257" max="257" width="42.33203125" customWidth="1"/>
+    <col min="258" max="258" width="97.6640625" customWidth="1"/>
+    <col min="513" max="513" width="42.33203125" customWidth="1"/>
+    <col min="514" max="514" width="97.6640625" customWidth="1"/>
+    <col min="769" max="769" width="42.33203125" customWidth="1"/>
+    <col min="770" max="770" width="97.6640625" customWidth="1"/>
+    <col min="1025" max="1025" width="42.33203125" customWidth="1"/>
+    <col min="1026" max="1026" width="97.6640625" customWidth="1"/>
+    <col min="1281" max="1281" width="42.33203125" customWidth="1"/>
+    <col min="1282" max="1282" width="97.6640625" customWidth="1"/>
+    <col min="1537" max="1537" width="42.33203125" customWidth="1"/>
+    <col min="1538" max="1538" width="97.6640625" customWidth="1"/>
+    <col min="1793" max="1793" width="42.33203125" customWidth="1"/>
+    <col min="1794" max="1794" width="97.6640625" customWidth="1"/>
+    <col min="2049" max="2049" width="42.33203125" customWidth="1"/>
+    <col min="2050" max="2050" width="97.6640625" customWidth="1"/>
+    <col min="2305" max="2305" width="42.33203125" customWidth="1"/>
+    <col min="2306" max="2306" width="97.6640625" customWidth="1"/>
+    <col min="2561" max="2561" width="42.33203125" customWidth="1"/>
+    <col min="2562" max="2562" width="97.6640625" customWidth="1"/>
+    <col min="2817" max="2817" width="42.33203125" customWidth="1"/>
+    <col min="2818" max="2818" width="97.6640625" customWidth="1"/>
+    <col min="3073" max="3073" width="42.33203125" customWidth="1"/>
+    <col min="3074" max="3074" width="97.6640625" customWidth="1"/>
+    <col min="3329" max="3329" width="42.33203125" customWidth="1"/>
+    <col min="3330" max="3330" width="97.6640625" customWidth="1"/>
+    <col min="3585" max="3585" width="42.33203125" customWidth="1"/>
+    <col min="3586" max="3586" width="97.6640625" customWidth="1"/>
+    <col min="3841" max="3841" width="42.33203125" customWidth="1"/>
+    <col min="3842" max="3842" width="97.6640625" customWidth="1"/>
+    <col min="4097" max="4097" width="42.33203125" customWidth="1"/>
+    <col min="4098" max="4098" width="97.6640625" customWidth="1"/>
+    <col min="4353" max="4353" width="42.33203125" customWidth="1"/>
+    <col min="4354" max="4354" width="97.6640625" customWidth="1"/>
+    <col min="4609" max="4609" width="42.33203125" customWidth="1"/>
+    <col min="4610" max="4610" width="97.6640625" customWidth="1"/>
+    <col min="4865" max="4865" width="42.33203125" customWidth="1"/>
+    <col min="4866" max="4866" width="97.6640625" customWidth="1"/>
+    <col min="5121" max="5121" width="42.33203125" customWidth="1"/>
+    <col min="5122" max="5122" width="97.6640625" customWidth="1"/>
+    <col min="5377" max="5377" width="42.33203125" customWidth="1"/>
+    <col min="5378" max="5378" width="97.6640625" customWidth="1"/>
+    <col min="5633" max="5633" width="42.33203125" customWidth="1"/>
+    <col min="5634" max="5634" width="97.6640625" customWidth="1"/>
+    <col min="5889" max="5889" width="42.33203125" customWidth="1"/>
+    <col min="5890" max="5890" width="97.6640625" customWidth="1"/>
+    <col min="6145" max="6145" width="42.33203125" customWidth="1"/>
+    <col min="6146" max="6146" width="97.6640625" customWidth="1"/>
+    <col min="6401" max="6401" width="42.33203125" customWidth="1"/>
+    <col min="6402" max="6402" width="97.6640625" customWidth="1"/>
+    <col min="6657" max="6657" width="42.33203125" customWidth="1"/>
+    <col min="6658" max="6658" width="97.6640625" customWidth="1"/>
+    <col min="6913" max="6913" width="42.33203125" customWidth="1"/>
+    <col min="6914" max="6914" width="97.6640625" customWidth="1"/>
+    <col min="7169" max="7169" width="42.33203125" customWidth="1"/>
+    <col min="7170" max="7170" width="97.6640625" customWidth="1"/>
+    <col min="7425" max="7425" width="42.33203125" customWidth="1"/>
+    <col min="7426" max="7426" width="97.6640625" customWidth="1"/>
+    <col min="7681" max="7681" width="42.33203125" customWidth="1"/>
+    <col min="7682" max="7682" width="97.6640625" customWidth="1"/>
+    <col min="7937" max="7937" width="42.33203125" customWidth="1"/>
+    <col min="7938" max="7938" width="97.6640625" customWidth="1"/>
+    <col min="8193" max="8193" width="42.33203125" customWidth="1"/>
+    <col min="8194" max="8194" width="97.6640625" customWidth="1"/>
+    <col min="8449" max="8449" width="42.33203125" customWidth="1"/>
+    <col min="8450" max="8450" width="97.6640625" customWidth="1"/>
+    <col min="8705" max="8705" width="42.33203125" customWidth="1"/>
+    <col min="8706" max="8706" width="97.6640625" customWidth="1"/>
+    <col min="8961" max="8961" width="42.33203125" customWidth="1"/>
+    <col min="8962" max="8962" width="97.6640625" customWidth="1"/>
+    <col min="9217" max="9217" width="42.33203125" customWidth="1"/>
+    <col min="9218" max="9218" width="97.6640625" customWidth="1"/>
+    <col min="9473" max="9473" width="42.33203125" customWidth="1"/>
+    <col min="9474" max="9474" width="97.6640625" customWidth="1"/>
+    <col min="9729" max="9729" width="42.33203125" customWidth="1"/>
+    <col min="9730" max="9730" width="97.6640625" customWidth="1"/>
+    <col min="9985" max="9985" width="42.33203125" customWidth="1"/>
+    <col min="9986" max="9986" width="97.6640625" customWidth="1"/>
+    <col min="10241" max="10241" width="42.33203125" customWidth="1"/>
+    <col min="10242" max="10242" width="97.6640625" customWidth="1"/>
+    <col min="10497" max="10497" width="42.33203125" customWidth="1"/>
+    <col min="10498" max="10498" width="97.6640625" customWidth="1"/>
+    <col min="10753" max="10753" width="42.33203125" customWidth="1"/>
+    <col min="10754" max="10754" width="97.6640625" customWidth="1"/>
+    <col min="11009" max="11009" width="42.33203125" customWidth="1"/>
+    <col min="11010" max="11010" width="97.6640625" customWidth="1"/>
+    <col min="11265" max="11265" width="42.33203125" customWidth="1"/>
+    <col min="11266" max="11266" width="97.6640625" customWidth="1"/>
+    <col min="11521" max="11521" width="42.33203125" customWidth="1"/>
+    <col min="11522" max="11522" width="97.6640625" customWidth="1"/>
+    <col min="11777" max="11777" width="42.33203125" customWidth="1"/>
+    <col min="11778" max="11778" width="97.6640625" customWidth="1"/>
+    <col min="12033" max="12033" width="42.33203125" customWidth="1"/>
+    <col min="12034" max="12034" width="97.6640625" customWidth="1"/>
+    <col min="12289" max="12289" width="42.33203125" customWidth="1"/>
+    <col min="12290" max="12290" width="97.6640625" customWidth="1"/>
+    <col min="12545" max="12545" width="42.33203125" customWidth="1"/>
+    <col min="12546" max="12546" width="97.6640625" customWidth="1"/>
+    <col min="12801" max="12801" width="42.33203125" customWidth="1"/>
+    <col min="12802" max="12802" width="97.6640625" customWidth="1"/>
+    <col min="13057" max="13057" width="42.33203125" customWidth="1"/>
+    <col min="13058" max="13058" width="97.6640625" customWidth="1"/>
+    <col min="13313" max="13313" width="42.33203125" customWidth="1"/>
+    <col min="13314" max="13314" width="97.6640625" customWidth="1"/>
+    <col min="13569" max="13569" width="42.33203125" customWidth="1"/>
+    <col min="13570" max="13570" width="97.6640625" customWidth="1"/>
+    <col min="13825" max="13825" width="42.33203125" customWidth="1"/>
+    <col min="13826" max="13826" width="97.6640625" customWidth="1"/>
+    <col min="14081" max="14081" width="42.33203125" customWidth="1"/>
+    <col min="14082" max="14082" width="97.6640625" customWidth="1"/>
+    <col min="14337" max="14337" width="42.33203125" customWidth="1"/>
+    <col min="14338" max="14338" width="97.6640625" customWidth="1"/>
+    <col min="14593" max="14593" width="42.33203125" customWidth="1"/>
+    <col min="14594" max="14594" width="97.6640625" customWidth="1"/>
+    <col min="14849" max="14849" width="42.33203125" customWidth="1"/>
+    <col min="14850" max="14850" width="97.6640625" customWidth="1"/>
+    <col min="15105" max="15105" width="42.33203125" customWidth="1"/>
+    <col min="15106" max="15106" width="97.6640625" customWidth="1"/>
+    <col min="15361" max="15361" width="42.33203125" customWidth="1"/>
+    <col min="15362" max="15362" width="97.6640625" customWidth="1"/>
+    <col min="15617" max="15617" width="42.33203125" customWidth="1"/>
+    <col min="15618" max="15618" width="97.6640625" customWidth="1"/>
+    <col min="15873" max="15873" width="42.33203125" customWidth="1"/>
+    <col min="15874" max="15874" width="97.6640625" customWidth="1"/>
+    <col min="16129" max="16129" width="42.33203125" customWidth="1"/>
+    <col min="16130" max="16130" width="97.6640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B2" s="3">
         <v>163213</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A4" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="4" customFormat="1" ht="27" customHeight="1">
       <c r="A5" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1">
       <c r="A6" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="4" customFormat="1" ht="38.25">
+    <row r="7" spans="1:13" s="4" customFormat="1" ht="39.6">
       <c r="A7" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1">
       <c r="A8" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="4" customFormat="1" ht="45" customHeight="1">
       <c r="A9" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="4" customFormat="1" ht="57.75" customHeight="1">
       <c r="A10" s="2" t="s">
@@ -2570,51 +2578,51 @@
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="11" t="s">
         <v>38</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>60</v>
       </c>
       <c r="M15" s="9"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B16" s="13" t="s">
         <v>83</v>
       </c>
       <c r="M16" s="14"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B17" s="13" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="M17" s="15"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="2" t="s">
         <v>41</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>42</v>
       </c>
       <c r="M18" s="14"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="2" t="s">
         <v>43</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>44</v>
       </c>
       <c r="M19" s="15"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="2" t="s">
         <v>45</v>
       </c>
@@ -2638,187 +2646,187 @@
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="15"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="14"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="15"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="14"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
     <hyperlink ref="B12" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView zoomScale="86" zoomScaleNormal="86" workbookViewId="0">
       <selection activeCell="B18" sqref="B18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="43.28515625" style="20" customWidth="1"/>
-[...126 lines deleted...]
-    <col min="16130" max="16130" width="97.7109375" customWidth="1"/>
+    <col min="1" max="1" width="43.33203125" style="20" customWidth="1"/>
+    <col min="2" max="2" width="97.6640625" style="20" customWidth="1"/>
+    <col min="257" max="257" width="42.33203125" customWidth="1"/>
+    <col min="258" max="258" width="97.6640625" customWidth="1"/>
+    <col min="513" max="513" width="42.33203125" customWidth="1"/>
+    <col min="514" max="514" width="97.6640625" customWidth="1"/>
+    <col min="769" max="769" width="42.33203125" customWidth="1"/>
+    <col min="770" max="770" width="97.6640625" customWidth="1"/>
+    <col min="1025" max="1025" width="42.33203125" customWidth="1"/>
+    <col min="1026" max="1026" width="97.6640625" customWidth="1"/>
+    <col min="1281" max="1281" width="42.33203125" customWidth="1"/>
+    <col min="1282" max="1282" width="97.6640625" customWidth="1"/>
+    <col min="1537" max="1537" width="42.33203125" customWidth="1"/>
+    <col min="1538" max="1538" width="97.6640625" customWidth="1"/>
+    <col min="1793" max="1793" width="42.33203125" customWidth="1"/>
+    <col min="1794" max="1794" width="97.6640625" customWidth="1"/>
+    <col min="2049" max="2049" width="42.33203125" customWidth="1"/>
+    <col min="2050" max="2050" width="97.6640625" customWidth="1"/>
+    <col min="2305" max="2305" width="42.33203125" customWidth="1"/>
+    <col min="2306" max="2306" width="97.6640625" customWidth="1"/>
+    <col min="2561" max="2561" width="42.33203125" customWidth="1"/>
+    <col min="2562" max="2562" width="97.6640625" customWidth="1"/>
+    <col min="2817" max="2817" width="42.33203125" customWidth="1"/>
+    <col min="2818" max="2818" width="97.6640625" customWidth="1"/>
+    <col min="3073" max="3073" width="42.33203125" customWidth="1"/>
+    <col min="3074" max="3074" width="97.6640625" customWidth="1"/>
+    <col min="3329" max="3329" width="42.33203125" customWidth="1"/>
+    <col min="3330" max="3330" width="97.6640625" customWidth="1"/>
+    <col min="3585" max="3585" width="42.33203125" customWidth="1"/>
+    <col min="3586" max="3586" width="97.6640625" customWidth="1"/>
+    <col min="3841" max="3841" width="42.33203125" customWidth="1"/>
+    <col min="3842" max="3842" width="97.6640625" customWidth="1"/>
+    <col min="4097" max="4097" width="42.33203125" customWidth="1"/>
+    <col min="4098" max="4098" width="97.6640625" customWidth="1"/>
+    <col min="4353" max="4353" width="42.33203125" customWidth="1"/>
+    <col min="4354" max="4354" width="97.6640625" customWidth="1"/>
+    <col min="4609" max="4609" width="42.33203125" customWidth="1"/>
+    <col min="4610" max="4610" width="97.6640625" customWidth="1"/>
+    <col min="4865" max="4865" width="42.33203125" customWidth="1"/>
+    <col min="4866" max="4866" width="97.6640625" customWidth="1"/>
+    <col min="5121" max="5121" width="42.33203125" customWidth="1"/>
+    <col min="5122" max="5122" width="97.6640625" customWidth="1"/>
+    <col min="5377" max="5377" width="42.33203125" customWidth="1"/>
+    <col min="5378" max="5378" width="97.6640625" customWidth="1"/>
+    <col min="5633" max="5633" width="42.33203125" customWidth="1"/>
+    <col min="5634" max="5634" width="97.6640625" customWidth="1"/>
+    <col min="5889" max="5889" width="42.33203125" customWidth="1"/>
+    <col min="5890" max="5890" width="97.6640625" customWidth="1"/>
+    <col min="6145" max="6145" width="42.33203125" customWidth="1"/>
+    <col min="6146" max="6146" width="97.6640625" customWidth="1"/>
+    <col min="6401" max="6401" width="42.33203125" customWidth="1"/>
+    <col min="6402" max="6402" width="97.6640625" customWidth="1"/>
+    <col min="6657" max="6657" width="42.33203125" customWidth="1"/>
+    <col min="6658" max="6658" width="97.6640625" customWidth="1"/>
+    <col min="6913" max="6913" width="42.33203125" customWidth="1"/>
+    <col min="6914" max="6914" width="97.6640625" customWidth="1"/>
+    <col min="7169" max="7169" width="42.33203125" customWidth="1"/>
+    <col min="7170" max="7170" width="97.6640625" customWidth="1"/>
+    <col min="7425" max="7425" width="42.33203125" customWidth="1"/>
+    <col min="7426" max="7426" width="97.6640625" customWidth="1"/>
+    <col min="7681" max="7681" width="42.33203125" customWidth="1"/>
+    <col min="7682" max="7682" width="97.6640625" customWidth="1"/>
+    <col min="7937" max="7937" width="42.33203125" customWidth="1"/>
+    <col min="7938" max="7938" width="97.6640625" customWidth="1"/>
+    <col min="8193" max="8193" width="42.33203125" customWidth="1"/>
+    <col min="8194" max="8194" width="97.6640625" customWidth="1"/>
+    <col min="8449" max="8449" width="42.33203125" customWidth="1"/>
+    <col min="8450" max="8450" width="97.6640625" customWidth="1"/>
+    <col min="8705" max="8705" width="42.33203125" customWidth="1"/>
+    <col min="8706" max="8706" width="97.6640625" customWidth="1"/>
+    <col min="8961" max="8961" width="42.33203125" customWidth="1"/>
+    <col min="8962" max="8962" width="97.6640625" customWidth="1"/>
+    <col min="9217" max="9217" width="42.33203125" customWidth="1"/>
+    <col min="9218" max="9218" width="97.6640625" customWidth="1"/>
+    <col min="9473" max="9473" width="42.33203125" customWidth="1"/>
+    <col min="9474" max="9474" width="97.6640625" customWidth="1"/>
+    <col min="9729" max="9729" width="42.33203125" customWidth="1"/>
+    <col min="9730" max="9730" width="97.6640625" customWidth="1"/>
+    <col min="9985" max="9985" width="42.33203125" customWidth="1"/>
+    <col min="9986" max="9986" width="97.6640625" customWidth="1"/>
+    <col min="10241" max="10241" width="42.33203125" customWidth="1"/>
+    <col min="10242" max="10242" width="97.6640625" customWidth="1"/>
+    <col min="10497" max="10497" width="42.33203125" customWidth="1"/>
+    <col min="10498" max="10498" width="97.6640625" customWidth="1"/>
+    <col min="10753" max="10753" width="42.33203125" customWidth="1"/>
+    <col min="10754" max="10754" width="97.6640625" customWidth="1"/>
+    <col min="11009" max="11009" width="42.33203125" customWidth="1"/>
+    <col min="11010" max="11010" width="97.6640625" customWidth="1"/>
+    <col min="11265" max="11265" width="42.33203125" customWidth="1"/>
+    <col min="11266" max="11266" width="97.6640625" customWidth="1"/>
+    <col min="11521" max="11521" width="42.33203125" customWidth="1"/>
+    <col min="11522" max="11522" width="97.6640625" customWidth="1"/>
+    <col min="11777" max="11777" width="42.33203125" customWidth="1"/>
+    <col min="11778" max="11778" width="97.6640625" customWidth="1"/>
+    <col min="12033" max="12033" width="42.33203125" customWidth="1"/>
+    <col min="12034" max="12034" width="97.6640625" customWidth="1"/>
+    <col min="12289" max="12289" width="42.33203125" customWidth="1"/>
+    <col min="12290" max="12290" width="97.6640625" customWidth="1"/>
+    <col min="12545" max="12545" width="42.33203125" customWidth="1"/>
+    <col min="12546" max="12546" width="97.6640625" customWidth="1"/>
+    <col min="12801" max="12801" width="42.33203125" customWidth="1"/>
+    <col min="12802" max="12802" width="97.6640625" customWidth="1"/>
+    <col min="13057" max="13057" width="42.33203125" customWidth="1"/>
+    <col min="13058" max="13058" width="97.6640625" customWidth="1"/>
+    <col min="13313" max="13313" width="42.33203125" customWidth="1"/>
+    <col min="13314" max="13314" width="97.6640625" customWidth="1"/>
+    <col min="13569" max="13569" width="42.33203125" customWidth="1"/>
+    <col min="13570" max="13570" width="97.6640625" customWidth="1"/>
+    <col min="13825" max="13825" width="42.33203125" customWidth="1"/>
+    <col min="13826" max="13826" width="97.6640625" customWidth="1"/>
+    <col min="14081" max="14081" width="42.33203125" customWidth="1"/>
+    <col min="14082" max="14082" width="97.6640625" customWidth="1"/>
+    <col min="14337" max="14337" width="42.33203125" customWidth="1"/>
+    <col min="14338" max="14338" width="97.6640625" customWidth="1"/>
+    <col min="14593" max="14593" width="42.33203125" customWidth="1"/>
+    <col min="14594" max="14594" width="97.6640625" customWidth="1"/>
+    <col min="14849" max="14849" width="42.33203125" customWidth="1"/>
+    <col min="14850" max="14850" width="97.6640625" customWidth="1"/>
+    <col min="15105" max="15105" width="42.33203125" customWidth="1"/>
+    <col min="15106" max="15106" width="97.6640625" customWidth="1"/>
+    <col min="15361" max="15361" width="42.33203125" customWidth="1"/>
+    <col min="15362" max="15362" width="97.6640625" customWidth="1"/>
+    <col min="15617" max="15617" width="42.33203125" customWidth="1"/>
+    <col min="15618" max="15618" width="97.6640625" customWidth="1"/>
+    <col min="15873" max="15873" width="42.33203125" customWidth="1"/>
+    <col min="15874" max="15874" width="97.6640625" customWidth="1"/>
+    <col min="16129" max="16129" width="42.33203125" customWidth="1"/>
+    <col min="16130" max="16130" width="97.6640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B2" s="3">
         <v>16321301</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="4" customFormat="1" ht="27.75" customHeight="1">
       <c r="A3" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B3" s="8" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A4" s="2" t="s">
         <v>23</v>
@@ -2910,51 +2918,51 @@
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="11" t="s">
         <v>38</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>74</v>
       </c>
       <c r="M15" s="9"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B16" s="13" t="s">
         <v>83</v>
       </c>
       <c r="M16" s="14"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B17" s="13" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="M17" s="15"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="2" t="s">
         <v>41</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>42</v>
       </c>
       <c r="M18" s="14"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="2" t="s">
         <v>43</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>44</v>
       </c>
       <c r="M19" s="15"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="2" t="s">
         <v>45</v>
       </c>
@@ -2978,187 +2986,187 @@
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="15"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="14"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="15"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="14"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
     <hyperlink ref="B12" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B18" sqref="B18"/>
+    <sheetView topLeftCell="A7" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
+      <selection activeCell="B24" sqref="B24"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="42.28515625" style="20" customWidth="1"/>
-[...126 lines deleted...]
-    <col min="16130" max="16130" width="97.7109375" customWidth="1"/>
+    <col min="1" max="1" width="42.33203125" style="20" customWidth="1"/>
+    <col min="2" max="2" width="97.6640625" style="20" customWidth="1"/>
+    <col min="257" max="257" width="42.33203125" customWidth="1"/>
+    <col min="258" max="258" width="97.6640625" customWidth="1"/>
+    <col min="513" max="513" width="42.33203125" customWidth="1"/>
+    <col min="514" max="514" width="97.6640625" customWidth="1"/>
+    <col min="769" max="769" width="42.33203125" customWidth="1"/>
+    <col min="770" max="770" width="97.6640625" customWidth="1"/>
+    <col min="1025" max="1025" width="42.33203125" customWidth="1"/>
+    <col min="1026" max="1026" width="97.6640625" customWidth="1"/>
+    <col min="1281" max="1281" width="42.33203125" customWidth="1"/>
+    <col min="1282" max="1282" width="97.6640625" customWidth="1"/>
+    <col min="1537" max="1537" width="42.33203125" customWidth="1"/>
+    <col min="1538" max="1538" width="97.6640625" customWidth="1"/>
+    <col min="1793" max="1793" width="42.33203125" customWidth="1"/>
+    <col min="1794" max="1794" width="97.6640625" customWidth="1"/>
+    <col min="2049" max="2049" width="42.33203125" customWidth="1"/>
+    <col min="2050" max="2050" width="97.6640625" customWidth="1"/>
+    <col min="2305" max="2305" width="42.33203125" customWidth="1"/>
+    <col min="2306" max="2306" width="97.6640625" customWidth="1"/>
+    <col min="2561" max="2561" width="42.33203125" customWidth="1"/>
+    <col min="2562" max="2562" width="97.6640625" customWidth="1"/>
+    <col min="2817" max="2817" width="42.33203125" customWidth="1"/>
+    <col min="2818" max="2818" width="97.6640625" customWidth="1"/>
+    <col min="3073" max="3073" width="42.33203125" customWidth="1"/>
+    <col min="3074" max="3074" width="97.6640625" customWidth="1"/>
+    <col min="3329" max="3329" width="42.33203125" customWidth="1"/>
+    <col min="3330" max="3330" width="97.6640625" customWidth="1"/>
+    <col min="3585" max="3585" width="42.33203125" customWidth="1"/>
+    <col min="3586" max="3586" width="97.6640625" customWidth="1"/>
+    <col min="3841" max="3841" width="42.33203125" customWidth="1"/>
+    <col min="3842" max="3842" width="97.6640625" customWidth="1"/>
+    <col min="4097" max="4097" width="42.33203125" customWidth="1"/>
+    <col min="4098" max="4098" width="97.6640625" customWidth="1"/>
+    <col min="4353" max="4353" width="42.33203125" customWidth="1"/>
+    <col min="4354" max="4354" width="97.6640625" customWidth="1"/>
+    <col min="4609" max="4609" width="42.33203125" customWidth="1"/>
+    <col min="4610" max="4610" width="97.6640625" customWidth="1"/>
+    <col min="4865" max="4865" width="42.33203125" customWidth="1"/>
+    <col min="4866" max="4866" width="97.6640625" customWidth="1"/>
+    <col min="5121" max="5121" width="42.33203125" customWidth="1"/>
+    <col min="5122" max="5122" width="97.6640625" customWidth="1"/>
+    <col min="5377" max="5377" width="42.33203125" customWidth="1"/>
+    <col min="5378" max="5378" width="97.6640625" customWidth="1"/>
+    <col min="5633" max="5633" width="42.33203125" customWidth="1"/>
+    <col min="5634" max="5634" width="97.6640625" customWidth="1"/>
+    <col min="5889" max="5889" width="42.33203125" customWidth="1"/>
+    <col min="5890" max="5890" width="97.6640625" customWidth="1"/>
+    <col min="6145" max="6145" width="42.33203125" customWidth="1"/>
+    <col min="6146" max="6146" width="97.6640625" customWidth="1"/>
+    <col min="6401" max="6401" width="42.33203125" customWidth="1"/>
+    <col min="6402" max="6402" width="97.6640625" customWidth="1"/>
+    <col min="6657" max="6657" width="42.33203125" customWidth="1"/>
+    <col min="6658" max="6658" width="97.6640625" customWidth="1"/>
+    <col min="6913" max="6913" width="42.33203125" customWidth="1"/>
+    <col min="6914" max="6914" width="97.6640625" customWidth="1"/>
+    <col min="7169" max="7169" width="42.33203125" customWidth="1"/>
+    <col min="7170" max="7170" width="97.6640625" customWidth="1"/>
+    <col min="7425" max="7425" width="42.33203125" customWidth="1"/>
+    <col min="7426" max="7426" width="97.6640625" customWidth="1"/>
+    <col min="7681" max="7681" width="42.33203125" customWidth="1"/>
+    <col min="7682" max="7682" width="97.6640625" customWidth="1"/>
+    <col min="7937" max="7937" width="42.33203125" customWidth="1"/>
+    <col min="7938" max="7938" width="97.6640625" customWidth="1"/>
+    <col min="8193" max="8193" width="42.33203125" customWidth="1"/>
+    <col min="8194" max="8194" width="97.6640625" customWidth="1"/>
+    <col min="8449" max="8449" width="42.33203125" customWidth="1"/>
+    <col min="8450" max="8450" width="97.6640625" customWidth="1"/>
+    <col min="8705" max="8705" width="42.33203125" customWidth="1"/>
+    <col min="8706" max="8706" width="97.6640625" customWidth="1"/>
+    <col min="8961" max="8961" width="42.33203125" customWidth="1"/>
+    <col min="8962" max="8962" width="97.6640625" customWidth="1"/>
+    <col min="9217" max="9217" width="42.33203125" customWidth="1"/>
+    <col min="9218" max="9218" width="97.6640625" customWidth="1"/>
+    <col min="9473" max="9473" width="42.33203125" customWidth="1"/>
+    <col min="9474" max="9474" width="97.6640625" customWidth="1"/>
+    <col min="9729" max="9729" width="42.33203125" customWidth="1"/>
+    <col min="9730" max="9730" width="97.6640625" customWidth="1"/>
+    <col min="9985" max="9985" width="42.33203125" customWidth="1"/>
+    <col min="9986" max="9986" width="97.6640625" customWidth="1"/>
+    <col min="10241" max="10241" width="42.33203125" customWidth="1"/>
+    <col min="10242" max="10242" width="97.6640625" customWidth="1"/>
+    <col min="10497" max="10497" width="42.33203125" customWidth="1"/>
+    <col min="10498" max="10498" width="97.6640625" customWidth="1"/>
+    <col min="10753" max="10753" width="42.33203125" customWidth="1"/>
+    <col min="10754" max="10754" width="97.6640625" customWidth="1"/>
+    <col min="11009" max="11009" width="42.33203125" customWidth="1"/>
+    <col min="11010" max="11010" width="97.6640625" customWidth="1"/>
+    <col min="11265" max="11265" width="42.33203125" customWidth="1"/>
+    <col min="11266" max="11266" width="97.6640625" customWidth="1"/>
+    <col min="11521" max="11521" width="42.33203125" customWidth="1"/>
+    <col min="11522" max="11522" width="97.6640625" customWidth="1"/>
+    <col min="11777" max="11777" width="42.33203125" customWidth="1"/>
+    <col min="11778" max="11778" width="97.6640625" customWidth="1"/>
+    <col min="12033" max="12033" width="42.33203125" customWidth="1"/>
+    <col min="12034" max="12034" width="97.6640625" customWidth="1"/>
+    <col min="12289" max="12289" width="42.33203125" customWidth="1"/>
+    <col min="12290" max="12290" width="97.6640625" customWidth="1"/>
+    <col min="12545" max="12545" width="42.33203125" customWidth="1"/>
+    <col min="12546" max="12546" width="97.6640625" customWidth="1"/>
+    <col min="12801" max="12801" width="42.33203125" customWidth="1"/>
+    <col min="12802" max="12802" width="97.6640625" customWidth="1"/>
+    <col min="13057" max="13057" width="42.33203125" customWidth="1"/>
+    <col min="13058" max="13058" width="97.6640625" customWidth="1"/>
+    <col min="13313" max="13313" width="42.33203125" customWidth="1"/>
+    <col min="13314" max="13314" width="97.6640625" customWidth="1"/>
+    <col min="13569" max="13569" width="42.33203125" customWidth="1"/>
+    <col min="13570" max="13570" width="97.6640625" customWidth="1"/>
+    <col min="13825" max="13825" width="42.33203125" customWidth="1"/>
+    <col min="13826" max="13826" width="97.6640625" customWidth="1"/>
+    <col min="14081" max="14081" width="42.33203125" customWidth="1"/>
+    <col min="14082" max="14082" width="97.6640625" customWidth="1"/>
+    <col min="14337" max="14337" width="42.33203125" customWidth="1"/>
+    <col min="14338" max="14338" width="97.6640625" customWidth="1"/>
+    <col min="14593" max="14593" width="42.33203125" customWidth="1"/>
+    <col min="14594" max="14594" width="97.6640625" customWidth="1"/>
+    <col min="14849" max="14849" width="42.33203125" customWidth="1"/>
+    <col min="14850" max="14850" width="97.6640625" customWidth="1"/>
+    <col min="15105" max="15105" width="42.33203125" customWidth="1"/>
+    <col min="15106" max="15106" width="97.6640625" customWidth="1"/>
+    <col min="15361" max="15361" width="42.33203125" customWidth="1"/>
+    <col min="15362" max="15362" width="97.6640625" customWidth="1"/>
+    <col min="15617" max="15617" width="42.33203125" customWidth="1"/>
+    <col min="15618" max="15618" width="97.6640625" customWidth="1"/>
+    <col min="15873" max="15873" width="42.33203125" customWidth="1"/>
+    <col min="15874" max="15874" width="97.6640625" customWidth="1"/>
+    <col min="16129" max="16129" width="42.33203125" customWidth="1"/>
+    <col min="16130" max="16130" width="97.6640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B2" s="3">
         <v>163201</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A4" s="2" t="s">
         <v>23</v>
@@ -3241,60 +3249,60 @@
       <c r="M13" s="9"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="11" t="s">
         <v>36</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>37</v>
       </c>
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="11" t="s">
         <v>38</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>78</v>
       </c>
       <c r="M15" s="9"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B16" s="13" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="M16" s="14"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B17" s="13" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="M17" s="15"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="2" t="s">
         <v>41</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>42</v>
       </c>
       <c r="M18" s="14"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="2" t="s">
         <v>43</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>44</v>
       </c>
       <c r="M19" s="15"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="2" t="s">
         <v>45</v>
       </c>
@@ -3319,187 +3327,187 @@
     <row r="23" spans="1:13">
       <c r="M23" s="15"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="14"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="15"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="14"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
     <hyperlink ref="B12" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B18" sqref="B18"/>
+      <selection activeCell="B17" sqref="B17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="42.28515625" style="20" customWidth="1"/>
-[...126 lines deleted...]
-    <col min="16130" max="16130" width="97.7109375" customWidth="1"/>
+    <col min="1" max="1" width="42.33203125" style="20" customWidth="1"/>
+    <col min="2" max="2" width="97.6640625" style="20" customWidth="1"/>
+    <col min="257" max="257" width="42.33203125" customWidth="1"/>
+    <col min="258" max="258" width="97.6640625" customWidth="1"/>
+    <col min="513" max="513" width="42.33203125" customWidth="1"/>
+    <col min="514" max="514" width="97.6640625" customWidth="1"/>
+    <col min="769" max="769" width="42.33203125" customWidth="1"/>
+    <col min="770" max="770" width="97.6640625" customWidth="1"/>
+    <col min="1025" max="1025" width="42.33203125" customWidth="1"/>
+    <col min="1026" max="1026" width="97.6640625" customWidth="1"/>
+    <col min="1281" max="1281" width="42.33203125" customWidth="1"/>
+    <col min="1282" max="1282" width="97.6640625" customWidth="1"/>
+    <col min="1537" max="1537" width="42.33203125" customWidth="1"/>
+    <col min="1538" max="1538" width="97.6640625" customWidth="1"/>
+    <col min="1793" max="1793" width="42.33203125" customWidth="1"/>
+    <col min="1794" max="1794" width="97.6640625" customWidth="1"/>
+    <col min="2049" max="2049" width="42.33203125" customWidth="1"/>
+    <col min="2050" max="2050" width="97.6640625" customWidth="1"/>
+    <col min="2305" max="2305" width="42.33203125" customWidth="1"/>
+    <col min="2306" max="2306" width="97.6640625" customWidth="1"/>
+    <col min="2561" max="2561" width="42.33203125" customWidth="1"/>
+    <col min="2562" max="2562" width="97.6640625" customWidth="1"/>
+    <col min="2817" max="2817" width="42.33203125" customWidth="1"/>
+    <col min="2818" max="2818" width="97.6640625" customWidth="1"/>
+    <col min="3073" max="3073" width="42.33203125" customWidth="1"/>
+    <col min="3074" max="3074" width="97.6640625" customWidth="1"/>
+    <col min="3329" max="3329" width="42.33203125" customWidth="1"/>
+    <col min="3330" max="3330" width="97.6640625" customWidth="1"/>
+    <col min="3585" max="3585" width="42.33203125" customWidth="1"/>
+    <col min="3586" max="3586" width="97.6640625" customWidth="1"/>
+    <col min="3841" max="3841" width="42.33203125" customWidth="1"/>
+    <col min="3842" max="3842" width="97.6640625" customWidth="1"/>
+    <col min="4097" max="4097" width="42.33203125" customWidth="1"/>
+    <col min="4098" max="4098" width="97.6640625" customWidth="1"/>
+    <col min="4353" max="4353" width="42.33203125" customWidth="1"/>
+    <col min="4354" max="4354" width="97.6640625" customWidth="1"/>
+    <col min="4609" max="4609" width="42.33203125" customWidth="1"/>
+    <col min="4610" max="4610" width="97.6640625" customWidth="1"/>
+    <col min="4865" max="4865" width="42.33203125" customWidth="1"/>
+    <col min="4866" max="4866" width="97.6640625" customWidth="1"/>
+    <col min="5121" max="5121" width="42.33203125" customWidth="1"/>
+    <col min="5122" max="5122" width="97.6640625" customWidth="1"/>
+    <col min="5377" max="5377" width="42.33203125" customWidth="1"/>
+    <col min="5378" max="5378" width="97.6640625" customWidth="1"/>
+    <col min="5633" max="5633" width="42.33203125" customWidth="1"/>
+    <col min="5634" max="5634" width="97.6640625" customWidth="1"/>
+    <col min="5889" max="5889" width="42.33203125" customWidth="1"/>
+    <col min="5890" max="5890" width="97.6640625" customWidth="1"/>
+    <col min="6145" max="6145" width="42.33203125" customWidth="1"/>
+    <col min="6146" max="6146" width="97.6640625" customWidth="1"/>
+    <col min="6401" max="6401" width="42.33203125" customWidth="1"/>
+    <col min="6402" max="6402" width="97.6640625" customWidth="1"/>
+    <col min="6657" max="6657" width="42.33203125" customWidth="1"/>
+    <col min="6658" max="6658" width="97.6640625" customWidth="1"/>
+    <col min="6913" max="6913" width="42.33203125" customWidth="1"/>
+    <col min="6914" max="6914" width="97.6640625" customWidth="1"/>
+    <col min="7169" max="7169" width="42.33203125" customWidth="1"/>
+    <col min="7170" max="7170" width="97.6640625" customWidth="1"/>
+    <col min="7425" max="7425" width="42.33203125" customWidth="1"/>
+    <col min="7426" max="7426" width="97.6640625" customWidth="1"/>
+    <col min="7681" max="7681" width="42.33203125" customWidth="1"/>
+    <col min="7682" max="7682" width="97.6640625" customWidth="1"/>
+    <col min="7937" max="7937" width="42.33203125" customWidth="1"/>
+    <col min="7938" max="7938" width="97.6640625" customWidth="1"/>
+    <col min="8193" max="8193" width="42.33203125" customWidth="1"/>
+    <col min="8194" max="8194" width="97.6640625" customWidth="1"/>
+    <col min="8449" max="8449" width="42.33203125" customWidth="1"/>
+    <col min="8450" max="8450" width="97.6640625" customWidth="1"/>
+    <col min="8705" max="8705" width="42.33203125" customWidth="1"/>
+    <col min="8706" max="8706" width="97.6640625" customWidth="1"/>
+    <col min="8961" max="8961" width="42.33203125" customWidth="1"/>
+    <col min="8962" max="8962" width="97.6640625" customWidth="1"/>
+    <col min="9217" max="9217" width="42.33203125" customWidth="1"/>
+    <col min="9218" max="9218" width="97.6640625" customWidth="1"/>
+    <col min="9473" max="9473" width="42.33203125" customWidth="1"/>
+    <col min="9474" max="9474" width="97.6640625" customWidth="1"/>
+    <col min="9729" max="9729" width="42.33203125" customWidth="1"/>
+    <col min="9730" max="9730" width="97.6640625" customWidth="1"/>
+    <col min="9985" max="9985" width="42.33203125" customWidth="1"/>
+    <col min="9986" max="9986" width="97.6640625" customWidth="1"/>
+    <col min="10241" max="10241" width="42.33203125" customWidth="1"/>
+    <col min="10242" max="10242" width="97.6640625" customWidth="1"/>
+    <col min="10497" max="10497" width="42.33203125" customWidth="1"/>
+    <col min="10498" max="10498" width="97.6640625" customWidth="1"/>
+    <col min="10753" max="10753" width="42.33203125" customWidth="1"/>
+    <col min="10754" max="10754" width="97.6640625" customWidth="1"/>
+    <col min="11009" max="11009" width="42.33203125" customWidth="1"/>
+    <col min="11010" max="11010" width="97.6640625" customWidth="1"/>
+    <col min="11265" max="11265" width="42.33203125" customWidth="1"/>
+    <col min="11266" max="11266" width="97.6640625" customWidth="1"/>
+    <col min="11521" max="11521" width="42.33203125" customWidth="1"/>
+    <col min="11522" max="11522" width="97.6640625" customWidth="1"/>
+    <col min="11777" max="11777" width="42.33203125" customWidth="1"/>
+    <col min="11778" max="11778" width="97.6640625" customWidth="1"/>
+    <col min="12033" max="12033" width="42.33203125" customWidth="1"/>
+    <col min="12034" max="12034" width="97.6640625" customWidth="1"/>
+    <col min="12289" max="12289" width="42.33203125" customWidth="1"/>
+    <col min="12290" max="12290" width="97.6640625" customWidth="1"/>
+    <col min="12545" max="12545" width="42.33203125" customWidth="1"/>
+    <col min="12546" max="12546" width="97.6640625" customWidth="1"/>
+    <col min="12801" max="12801" width="42.33203125" customWidth="1"/>
+    <col min="12802" max="12802" width="97.6640625" customWidth="1"/>
+    <col min="13057" max="13057" width="42.33203125" customWidth="1"/>
+    <col min="13058" max="13058" width="97.6640625" customWidth="1"/>
+    <col min="13313" max="13313" width="42.33203125" customWidth="1"/>
+    <col min="13314" max="13314" width="97.6640625" customWidth="1"/>
+    <col min="13569" max="13569" width="42.33203125" customWidth="1"/>
+    <col min="13570" max="13570" width="97.6640625" customWidth="1"/>
+    <col min="13825" max="13825" width="42.33203125" customWidth="1"/>
+    <col min="13826" max="13826" width="97.6640625" customWidth="1"/>
+    <col min="14081" max="14081" width="42.33203125" customWidth="1"/>
+    <col min="14082" max="14082" width="97.6640625" customWidth="1"/>
+    <col min="14337" max="14337" width="42.33203125" customWidth="1"/>
+    <col min="14338" max="14338" width="97.6640625" customWidth="1"/>
+    <col min="14593" max="14593" width="42.33203125" customWidth="1"/>
+    <col min="14594" max="14594" width="97.6640625" customWidth="1"/>
+    <col min="14849" max="14849" width="42.33203125" customWidth="1"/>
+    <col min="14850" max="14850" width="97.6640625" customWidth="1"/>
+    <col min="15105" max="15105" width="42.33203125" customWidth="1"/>
+    <col min="15106" max="15106" width="97.6640625" customWidth="1"/>
+    <col min="15361" max="15361" width="42.33203125" customWidth="1"/>
+    <col min="15362" max="15362" width="97.6640625" customWidth="1"/>
+    <col min="15617" max="15617" width="42.33203125" customWidth="1"/>
+    <col min="15618" max="15618" width="97.6640625" customWidth="1"/>
+    <col min="15873" max="15873" width="42.33203125" customWidth="1"/>
+    <col min="15874" max="15874" width="97.6640625" customWidth="1"/>
+    <col min="16129" max="16129" width="42.33203125" customWidth="1"/>
+    <col min="16130" max="16130" width="97.6640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B2" s="3">
         <v>163221</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A4" s="2" t="s">
         <v>23</v>
@@ -3582,60 +3590,60 @@
       <c r="M13" s="9"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="11" t="s">
         <v>36</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>37</v>
       </c>
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="11" t="s">
         <v>38</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>78</v>
       </c>
       <c r="M15" s="9"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B16" s="13" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="M16" s="14"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B17" s="13" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="M17" s="15"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="2" t="s">
         <v>41</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>42</v>
       </c>
       <c r="M18" s="14"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="2" t="s">
         <v>43</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>44</v>
       </c>
       <c r="M19" s="15"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="2" t="s">
         <v>45</v>
       </c>
@@ -3660,252 +3668,252 @@
     <row r="23" spans="1:13">
       <c r="M23" s="15"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="14"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="15"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="14"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
     <hyperlink ref="B12" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист2"/>
   <dimension ref="B2:B18"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="M59" sqref="M59"/>
+      <selection activeCell="O32" sqref="O32"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="4.42578125" style="22" customWidth="1"/>
-[...190 lines deleted...]
-    <col min="16131" max="16384" width="9.140625" style="22"/>
+    <col min="1" max="1" width="4.44140625" style="22" customWidth="1"/>
+    <col min="2" max="2" width="113.5546875" style="22" customWidth="1"/>
+    <col min="3" max="256" width="9.109375" style="22"/>
+    <col min="257" max="257" width="4.44140625" style="22" customWidth="1"/>
+    <col min="258" max="258" width="113.5546875" style="22" customWidth="1"/>
+    <col min="259" max="512" width="9.109375" style="22"/>
+    <col min="513" max="513" width="4.44140625" style="22" customWidth="1"/>
+    <col min="514" max="514" width="113.5546875" style="22" customWidth="1"/>
+    <col min="515" max="768" width="9.109375" style="22"/>
+    <col min="769" max="769" width="4.44140625" style="22" customWidth="1"/>
+    <col min="770" max="770" width="113.5546875" style="22" customWidth="1"/>
+    <col min="771" max="1024" width="9.109375" style="22"/>
+    <col min="1025" max="1025" width="4.44140625" style="22" customWidth="1"/>
+    <col min="1026" max="1026" width="113.5546875" style="22" customWidth="1"/>
+    <col min="1027" max="1280" width="9.109375" style="22"/>
+    <col min="1281" max="1281" width="4.44140625" style="22" customWidth="1"/>
+    <col min="1282" max="1282" width="113.5546875" style="22" customWidth="1"/>
+    <col min="1283" max="1536" width="9.109375" style="22"/>
+    <col min="1537" max="1537" width="4.44140625" style="22" customWidth="1"/>
+    <col min="1538" max="1538" width="113.5546875" style="22" customWidth="1"/>
+    <col min="1539" max="1792" width="9.109375" style="22"/>
+    <col min="1793" max="1793" width="4.44140625" style="22" customWidth="1"/>
+    <col min="1794" max="1794" width="113.5546875" style="22" customWidth="1"/>
+    <col min="1795" max="2048" width="9.109375" style="22"/>
+    <col min="2049" max="2049" width="4.44140625" style="22" customWidth="1"/>
+    <col min="2050" max="2050" width="113.5546875" style="22" customWidth="1"/>
+    <col min="2051" max="2304" width="9.109375" style="22"/>
+    <col min="2305" max="2305" width="4.44140625" style="22" customWidth="1"/>
+    <col min="2306" max="2306" width="113.5546875" style="22" customWidth="1"/>
+    <col min="2307" max="2560" width="9.109375" style="22"/>
+    <col min="2561" max="2561" width="4.44140625" style="22" customWidth="1"/>
+    <col min="2562" max="2562" width="113.5546875" style="22" customWidth="1"/>
+    <col min="2563" max="2816" width="9.109375" style="22"/>
+    <col min="2817" max="2817" width="4.44140625" style="22" customWidth="1"/>
+    <col min="2818" max="2818" width="113.5546875" style="22" customWidth="1"/>
+    <col min="2819" max="3072" width="9.109375" style="22"/>
+    <col min="3073" max="3073" width="4.44140625" style="22" customWidth="1"/>
+    <col min="3074" max="3074" width="113.5546875" style="22" customWidth="1"/>
+    <col min="3075" max="3328" width="9.109375" style="22"/>
+    <col min="3329" max="3329" width="4.44140625" style="22" customWidth="1"/>
+    <col min="3330" max="3330" width="113.5546875" style="22" customWidth="1"/>
+    <col min="3331" max="3584" width="9.109375" style="22"/>
+    <col min="3585" max="3585" width="4.44140625" style="22" customWidth="1"/>
+    <col min="3586" max="3586" width="113.5546875" style="22" customWidth="1"/>
+    <col min="3587" max="3840" width="9.109375" style="22"/>
+    <col min="3841" max="3841" width="4.44140625" style="22" customWidth="1"/>
+    <col min="3842" max="3842" width="113.5546875" style="22" customWidth="1"/>
+    <col min="3843" max="4096" width="9.109375" style="22"/>
+    <col min="4097" max="4097" width="4.44140625" style="22" customWidth="1"/>
+    <col min="4098" max="4098" width="113.5546875" style="22" customWidth="1"/>
+    <col min="4099" max="4352" width="9.109375" style="22"/>
+    <col min="4353" max="4353" width="4.44140625" style="22" customWidth="1"/>
+    <col min="4354" max="4354" width="113.5546875" style="22" customWidth="1"/>
+    <col min="4355" max="4608" width="9.109375" style="22"/>
+    <col min="4609" max="4609" width="4.44140625" style="22" customWidth="1"/>
+    <col min="4610" max="4610" width="113.5546875" style="22" customWidth="1"/>
+    <col min="4611" max="4864" width="9.109375" style="22"/>
+    <col min="4865" max="4865" width="4.44140625" style="22" customWidth="1"/>
+    <col min="4866" max="4866" width="113.5546875" style="22" customWidth="1"/>
+    <col min="4867" max="5120" width="9.109375" style="22"/>
+    <col min="5121" max="5121" width="4.44140625" style="22" customWidth="1"/>
+    <col min="5122" max="5122" width="113.5546875" style="22" customWidth="1"/>
+    <col min="5123" max="5376" width="9.109375" style="22"/>
+    <col min="5377" max="5377" width="4.44140625" style="22" customWidth="1"/>
+    <col min="5378" max="5378" width="113.5546875" style="22" customWidth="1"/>
+    <col min="5379" max="5632" width="9.109375" style="22"/>
+    <col min="5633" max="5633" width="4.44140625" style="22" customWidth="1"/>
+    <col min="5634" max="5634" width="113.5546875" style="22" customWidth="1"/>
+    <col min="5635" max="5888" width="9.109375" style="22"/>
+    <col min="5889" max="5889" width="4.44140625" style="22" customWidth="1"/>
+    <col min="5890" max="5890" width="113.5546875" style="22" customWidth="1"/>
+    <col min="5891" max="6144" width="9.109375" style="22"/>
+    <col min="6145" max="6145" width="4.44140625" style="22" customWidth="1"/>
+    <col min="6146" max="6146" width="113.5546875" style="22" customWidth="1"/>
+    <col min="6147" max="6400" width="9.109375" style="22"/>
+    <col min="6401" max="6401" width="4.44140625" style="22" customWidth="1"/>
+    <col min="6402" max="6402" width="113.5546875" style="22" customWidth="1"/>
+    <col min="6403" max="6656" width="9.109375" style="22"/>
+    <col min="6657" max="6657" width="4.44140625" style="22" customWidth="1"/>
+    <col min="6658" max="6658" width="113.5546875" style="22" customWidth="1"/>
+    <col min="6659" max="6912" width="9.109375" style="22"/>
+    <col min="6913" max="6913" width="4.44140625" style="22" customWidth="1"/>
+    <col min="6914" max="6914" width="113.5546875" style="22" customWidth="1"/>
+    <col min="6915" max="7168" width="9.109375" style="22"/>
+    <col min="7169" max="7169" width="4.44140625" style="22" customWidth="1"/>
+    <col min="7170" max="7170" width="113.5546875" style="22" customWidth="1"/>
+    <col min="7171" max="7424" width="9.109375" style="22"/>
+    <col min="7425" max="7425" width="4.44140625" style="22" customWidth="1"/>
+    <col min="7426" max="7426" width="113.5546875" style="22" customWidth="1"/>
+    <col min="7427" max="7680" width="9.109375" style="22"/>
+    <col min="7681" max="7681" width="4.44140625" style="22" customWidth="1"/>
+    <col min="7682" max="7682" width="113.5546875" style="22" customWidth="1"/>
+    <col min="7683" max="7936" width="9.109375" style="22"/>
+    <col min="7937" max="7937" width="4.44140625" style="22" customWidth="1"/>
+    <col min="7938" max="7938" width="113.5546875" style="22" customWidth="1"/>
+    <col min="7939" max="8192" width="9.109375" style="22"/>
+    <col min="8193" max="8193" width="4.44140625" style="22" customWidth="1"/>
+    <col min="8194" max="8194" width="113.5546875" style="22" customWidth="1"/>
+    <col min="8195" max="8448" width="9.109375" style="22"/>
+    <col min="8449" max="8449" width="4.44140625" style="22" customWidth="1"/>
+    <col min="8450" max="8450" width="113.5546875" style="22" customWidth="1"/>
+    <col min="8451" max="8704" width="9.109375" style="22"/>
+    <col min="8705" max="8705" width="4.44140625" style="22" customWidth="1"/>
+    <col min="8706" max="8706" width="113.5546875" style="22" customWidth="1"/>
+    <col min="8707" max="8960" width="9.109375" style="22"/>
+    <col min="8961" max="8961" width="4.44140625" style="22" customWidth="1"/>
+    <col min="8962" max="8962" width="113.5546875" style="22" customWidth="1"/>
+    <col min="8963" max="9216" width="9.109375" style="22"/>
+    <col min="9217" max="9217" width="4.44140625" style="22" customWidth="1"/>
+    <col min="9218" max="9218" width="113.5546875" style="22" customWidth="1"/>
+    <col min="9219" max="9472" width="9.109375" style="22"/>
+    <col min="9473" max="9473" width="4.44140625" style="22" customWidth="1"/>
+    <col min="9474" max="9474" width="113.5546875" style="22" customWidth="1"/>
+    <col min="9475" max="9728" width="9.109375" style="22"/>
+    <col min="9729" max="9729" width="4.44140625" style="22" customWidth="1"/>
+    <col min="9730" max="9730" width="113.5546875" style="22" customWidth="1"/>
+    <col min="9731" max="9984" width="9.109375" style="22"/>
+    <col min="9985" max="9985" width="4.44140625" style="22" customWidth="1"/>
+    <col min="9986" max="9986" width="113.5546875" style="22" customWidth="1"/>
+    <col min="9987" max="10240" width="9.109375" style="22"/>
+    <col min="10241" max="10241" width="4.44140625" style="22" customWidth="1"/>
+    <col min="10242" max="10242" width="113.5546875" style="22" customWidth="1"/>
+    <col min="10243" max="10496" width="9.109375" style="22"/>
+    <col min="10497" max="10497" width="4.44140625" style="22" customWidth="1"/>
+    <col min="10498" max="10498" width="113.5546875" style="22" customWidth="1"/>
+    <col min="10499" max="10752" width="9.109375" style="22"/>
+    <col min="10753" max="10753" width="4.44140625" style="22" customWidth="1"/>
+    <col min="10754" max="10754" width="113.5546875" style="22" customWidth="1"/>
+    <col min="10755" max="11008" width="9.109375" style="22"/>
+    <col min="11009" max="11009" width="4.44140625" style="22" customWidth="1"/>
+    <col min="11010" max="11010" width="113.5546875" style="22" customWidth="1"/>
+    <col min="11011" max="11264" width="9.109375" style="22"/>
+    <col min="11265" max="11265" width="4.44140625" style="22" customWidth="1"/>
+    <col min="11266" max="11266" width="113.5546875" style="22" customWidth="1"/>
+    <col min="11267" max="11520" width="9.109375" style="22"/>
+    <col min="11521" max="11521" width="4.44140625" style="22" customWidth="1"/>
+    <col min="11522" max="11522" width="113.5546875" style="22" customWidth="1"/>
+    <col min="11523" max="11776" width="9.109375" style="22"/>
+    <col min="11777" max="11777" width="4.44140625" style="22" customWidth="1"/>
+    <col min="11778" max="11778" width="113.5546875" style="22" customWidth="1"/>
+    <col min="11779" max="12032" width="9.109375" style="22"/>
+    <col min="12033" max="12033" width="4.44140625" style="22" customWidth="1"/>
+    <col min="12034" max="12034" width="113.5546875" style="22" customWidth="1"/>
+    <col min="12035" max="12288" width="9.109375" style="22"/>
+    <col min="12289" max="12289" width="4.44140625" style="22" customWidth="1"/>
+    <col min="12290" max="12290" width="113.5546875" style="22" customWidth="1"/>
+    <col min="12291" max="12544" width="9.109375" style="22"/>
+    <col min="12545" max="12545" width="4.44140625" style="22" customWidth="1"/>
+    <col min="12546" max="12546" width="113.5546875" style="22" customWidth="1"/>
+    <col min="12547" max="12800" width="9.109375" style="22"/>
+    <col min="12801" max="12801" width="4.44140625" style="22" customWidth="1"/>
+    <col min="12802" max="12802" width="113.5546875" style="22" customWidth="1"/>
+    <col min="12803" max="13056" width="9.109375" style="22"/>
+    <col min="13057" max="13057" width="4.44140625" style="22" customWidth="1"/>
+    <col min="13058" max="13058" width="113.5546875" style="22" customWidth="1"/>
+    <col min="13059" max="13312" width="9.109375" style="22"/>
+    <col min="13313" max="13313" width="4.44140625" style="22" customWidth="1"/>
+    <col min="13314" max="13314" width="113.5546875" style="22" customWidth="1"/>
+    <col min="13315" max="13568" width="9.109375" style="22"/>
+    <col min="13569" max="13569" width="4.44140625" style="22" customWidth="1"/>
+    <col min="13570" max="13570" width="113.5546875" style="22" customWidth="1"/>
+    <col min="13571" max="13824" width="9.109375" style="22"/>
+    <col min="13825" max="13825" width="4.44140625" style="22" customWidth="1"/>
+    <col min="13826" max="13826" width="113.5546875" style="22" customWidth="1"/>
+    <col min="13827" max="14080" width="9.109375" style="22"/>
+    <col min="14081" max="14081" width="4.44140625" style="22" customWidth="1"/>
+    <col min="14082" max="14082" width="113.5546875" style="22" customWidth="1"/>
+    <col min="14083" max="14336" width="9.109375" style="22"/>
+    <col min="14337" max="14337" width="4.44140625" style="22" customWidth="1"/>
+    <col min="14338" max="14338" width="113.5546875" style="22" customWidth="1"/>
+    <col min="14339" max="14592" width="9.109375" style="22"/>
+    <col min="14593" max="14593" width="4.44140625" style="22" customWidth="1"/>
+    <col min="14594" max="14594" width="113.5546875" style="22" customWidth="1"/>
+    <col min="14595" max="14848" width="9.109375" style="22"/>
+    <col min="14849" max="14849" width="4.44140625" style="22" customWidth="1"/>
+    <col min="14850" max="14850" width="113.5546875" style="22" customWidth="1"/>
+    <col min="14851" max="15104" width="9.109375" style="22"/>
+    <col min="15105" max="15105" width="4.44140625" style="22" customWidth="1"/>
+    <col min="15106" max="15106" width="113.5546875" style="22" customWidth="1"/>
+    <col min="15107" max="15360" width="9.109375" style="22"/>
+    <col min="15361" max="15361" width="4.44140625" style="22" customWidth="1"/>
+    <col min="15362" max="15362" width="113.5546875" style="22" customWidth="1"/>
+    <col min="15363" max="15616" width="9.109375" style="22"/>
+    <col min="15617" max="15617" width="4.44140625" style="22" customWidth="1"/>
+    <col min="15618" max="15618" width="113.5546875" style="22" customWidth="1"/>
+    <col min="15619" max="15872" width="9.109375" style="22"/>
+    <col min="15873" max="15873" width="4.44140625" style="22" customWidth="1"/>
+    <col min="15874" max="15874" width="113.5546875" style="22" customWidth="1"/>
+    <col min="15875" max="16128" width="9.109375" style="22"/>
+    <col min="16129" max="16129" width="4.44140625" style="22" customWidth="1"/>
+    <col min="16130" max="16130" width="113.5546875" style="22" customWidth="1"/>
+    <col min="16131" max="16384" width="9.109375" style="22"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2">
       <c r="B2" s="21"/>
     </row>
     <row r="6" spans="2:2">
       <c r="B6" s="23" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="23" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="23" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="9" spans="2:2">
       <c r="B9" s="23" t="s">
         <v>52</v>
       </c>
     </row>
@@ -3918,1014 +3926,1014 @@
       <c r="B11" s="23"/>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="24" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="23"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="23"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="25" t="s">
         <v>55</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:L30"/>
   <sheetViews>
     <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="A3" sqref="A3:C3"/>
+      <selection activeCell="B6" sqref="B6:C26"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="19.85546875" style="36" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="16.5703125" customWidth="1"/>
+    <col min="1" max="1" width="19.88671875" style="36" customWidth="1"/>
+    <col min="2" max="2" width="18.33203125" customWidth="1"/>
+    <col min="3" max="3" width="16.5546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="12.75" customHeight="1">
       <c r="A1" s="51" t="s">
         <v>61</v>
       </c>
       <c r="B1" s="51"/>
       <c r="C1" s="51"/>
       <c r="D1" s="26"/>
     </row>
     <row r="2" spans="1:12" ht="12.75" customHeight="1">
       <c r="A2" s="52" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B2" s="52"/>
       <c r="C2" s="52"/>
       <c r="D2" s="26"/>
       <c r="E2" s="26"/>
     </row>
     <row r="3" spans="1:12">
       <c r="A3" s="53"/>
       <c r="B3" s="53"/>
       <c r="C3" s="53"/>
       <c r="D3" s="26"/>
       <c r="E3" s="26"/>
     </row>
     <row r="4" spans="1:12" ht="12.75" customHeight="1">
       <c r="A4" s="54"/>
       <c r="B4" s="55" t="s">
         <v>62</v>
       </c>
       <c r="C4" s="56" t="s">
         <v>82</v>
       </c>
       <c r="D4" s="26"/>
       <c r="E4" s="26"/>
     </row>
     <row r="5" spans="1:12" ht="45.75" customHeight="1">
       <c r="A5" s="54"/>
       <c r="B5" s="55"/>
       <c r="C5" s="57"/>
       <c r="D5" s="26"/>
       <c r="E5" s="26"/>
     </row>
-    <row r="6" spans="1:12" ht="22.5">
+    <row r="6" spans="1:12">
       <c r="A6" s="44" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="40">
-        <v>3869367</v>
+        <v>5122121</v>
       </c>
       <c r="C6" s="50">
-        <v>103.8</v>
+        <v>104.9</v>
       </c>
       <c r="D6" s="38"/>
       <c r="E6" s="39"/>
       <c r="F6" s="28"/>
       <c r="G6" s="29"/>
       <c r="H6" s="30"/>
       <c r="I6" s="31"/>
       <c r="J6" s="31"/>
       <c r="K6" s="31"/>
       <c r="L6" s="30"/>
     </row>
     <row r="7" spans="1:12">
       <c r="A7" s="45" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="41">
-        <v>34609</v>
+        <v>42820</v>
       </c>
       <c r="C7" s="47">
-        <v>141.30000000000001</v>
+        <v>146</v>
       </c>
       <c r="D7" s="38"/>
       <c r="E7" s="39"/>
       <c r="F7" s="28"/>
       <c r="G7" s="32"/>
       <c r="H7" s="30"/>
       <c r="I7" s="31"/>
       <c r="J7" s="31"/>
       <c r="K7" s="31"/>
       <c r="L7" s="30"/>
     </row>
     <row r="8" spans="1:12">
       <c r="A8" s="45" t="s">
         <v>1</v>
       </c>
       <c r="B8" s="41">
-        <v>98464</v>
+        <v>137234</v>
       </c>
       <c r="C8" s="47">
-        <v>87.4</v>
+        <v>101.8</v>
       </c>
       <c r="D8" s="38"/>
       <c r="E8" s="39"/>
       <c r="F8" s="28"/>
       <c r="G8" s="32"/>
       <c r="H8" s="30"/>
       <c r="I8" s="31"/>
       <c r="J8" s="31"/>
       <c r="K8" s="31"/>
       <c r="L8" s="30"/>
     </row>
     <row r="9" spans="1:12">
       <c r="A9" s="45" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="41">
-        <v>205946</v>
+        <v>275025</v>
       </c>
       <c r="C9" s="47">
-        <v>103.3</v>
+        <v>113.3</v>
       </c>
       <c r="D9" s="38"/>
       <c r="E9" s="39"/>
       <c r="F9" s="28"/>
       <c r="G9" s="29"/>
       <c r="H9" s="30"/>
       <c r="I9" s="31"/>
       <c r="J9" s="31"/>
       <c r="K9" s="31"/>
       <c r="L9" s="30"/>
     </row>
     <row r="10" spans="1:12">
       <c r="A10" s="45" t="s">
         <v>3</v>
       </c>
       <c r="B10" s="41">
-        <v>269046</v>
+        <v>400769</v>
       </c>
       <c r="C10" s="47">
-        <v>100.2</v>
+        <v>104.2</v>
       </c>
       <c r="D10" s="38"/>
       <c r="E10" s="39"/>
       <c r="F10" s="28"/>
       <c r="G10" s="29"/>
       <c r="H10" s="30"/>
       <c r="I10" s="31"/>
       <c r="J10" s="31"/>
       <c r="K10" s="31"/>
       <c r="L10" s="30"/>
     </row>
     <row r="11" spans="1:12">
       <c r="A11" s="45" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="41">
-        <v>86939</v>
+        <v>132060</v>
       </c>
       <c r="C11" s="47">
-        <v>78.099999999999994</v>
+        <v>90.3</v>
       </c>
       <c r="D11" s="38"/>
       <c r="E11" s="39"/>
       <c r="F11" s="28"/>
       <c r="G11" s="29"/>
       <c r="H11" s="30"/>
       <c r="I11" s="31"/>
       <c r="J11" s="31"/>
       <c r="K11" s="31"/>
       <c r="L11" s="30"/>
     </row>
     <row r="12" spans="1:12">
       <c r="A12" s="45" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="41">
-        <v>92545</v>
+        <v>128273</v>
       </c>
       <c r="C12" s="47">
-        <v>105.1</v>
+        <v>102.2</v>
       </c>
       <c r="D12" s="38"/>
       <c r="E12" s="39"/>
       <c r="F12" s="28"/>
       <c r="G12" s="29"/>
       <c r="H12" s="30"/>
       <c r="I12" s="31"/>
       <c r="J12" s="31"/>
       <c r="K12" s="31"/>
       <c r="L12" s="30"/>
     </row>
     <row r="13" spans="1:12">
       <c r="A13" s="45" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="41">
-        <v>150381</v>
+        <v>176341</v>
       </c>
       <c r="C13" s="47">
-        <v>101.7</v>
+        <v>101.8</v>
       </c>
       <c r="D13" s="38"/>
       <c r="E13" s="39"/>
       <c r="F13" s="28"/>
       <c r="G13" s="29"/>
       <c r="H13" s="30"/>
       <c r="I13" s="31"/>
       <c r="J13" s="31"/>
       <c r="K13" s="31"/>
       <c r="L13" s="30"/>
     </row>
     <row r="14" spans="1:12">
       <c r="A14" s="45" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="41">
-        <v>54940</v>
+        <v>81342</v>
       </c>
       <c r="C14" s="47">
-        <v>104</v>
+        <v>112.9</v>
       </c>
       <c r="D14" s="38"/>
       <c r="E14" s="39"/>
       <c r="F14" s="28"/>
       <c r="G14" s="29"/>
       <c r="H14" s="30"/>
       <c r="I14" s="31"/>
       <c r="J14" s="31"/>
       <c r="K14" s="31"/>
       <c r="L14" s="30"/>
     </row>
     <row r="15" spans="1:12">
       <c r="A15" s="45" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="41">
-        <v>67573</v>
+        <v>79775</v>
       </c>
       <c r="C15" s="47">
-        <v>126</v>
+        <v>105.9</v>
       </c>
       <c r="D15" s="38"/>
       <c r="E15" s="39"/>
       <c r="F15" s="28"/>
       <c r="G15" s="29"/>
       <c r="H15" s="30"/>
       <c r="I15" s="31"/>
       <c r="J15" s="31"/>
       <c r="K15" s="31"/>
       <c r="L15" s="30"/>
     </row>
     <row r="16" spans="1:12">
       <c r="A16" s="45" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="41">
-        <v>126257</v>
+        <v>156487</v>
       </c>
       <c r="C16" s="47">
-        <v>104.9</v>
+        <v>100.1</v>
       </c>
       <c r="D16" s="38"/>
       <c r="E16" s="39"/>
       <c r="F16" s="28"/>
       <c r="G16" s="29"/>
       <c r="H16" s="30"/>
       <c r="I16" s="31"/>
       <c r="J16" s="31"/>
       <c r="K16" s="31"/>
       <c r="L16" s="30"/>
     </row>
     <row r="17" spans="1:12">
       <c r="A17" s="45" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="41">
-        <v>159426</v>
+        <v>190658</v>
       </c>
       <c r="C17" s="47">
-        <v>102.2</v>
+        <v>101.8</v>
       </c>
       <c r="D17" s="38"/>
       <c r="E17" s="39"/>
       <c r="F17" s="28"/>
       <c r="G17" s="29"/>
       <c r="H17" s="30"/>
       <c r="I17" s="31"/>
       <c r="J17" s="31"/>
       <c r="K17" s="31"/>
       <c r="L17" s="30"/>
     </row>
     <row r="18" spans="1:12">
       <c r="A18" s="45" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="41">
-        <v>121003</v>
+        <v>128517</v>
       </c>
       <c r="C18" s="47">
-        <v>107.9</v>
+        <v>104.2</v>
       </c>
       <c r="D18" s="38"/>
       <c r="E18" s="39"/>
       <c r="F18" s="28"/>
       <c r="G18" s="29"/>
       <c r="H18" s="30"/>
       <c r="I18" s="34"/>
       <c r="J18" s="31"/>
       <c r="K18" s="31"/>
       <c r="L18" s="30"/>
     </row>
     <row r="19" spans="1:12">
       <c r="A19" s="45" t="s">
         <v>12</v>
       </c>
       <c r="B19" s="41">
-        <v>56905</v>
+        <v>70301</v>
       </c>
       <c r="C19" s="47">
-        <v>105.1</v>
+        <v>101.7</v>
       </c>
       <c r="D19" s="38"/>
       <c r="E19" s="39"/>
       <c r="F19" s="28"/>
       <c r="G19" s="29"/>
       <c r="H19" s="30"/>
       <c r="I19" s="31"/>
       <c r="J19" s="31"/>
       <c r="K19" s="31"/>
       <c r="L19" s="30"/>
     </row>
     <row r="20" spans="1:12">
       <c r="A20" s="45" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="41">
-        <v>31340</v>
+        <v>46320</v>
       </c>
       <c r="C20" s="47">
-        <v>102.5</v>
+        <v>105.3</v>
       </c>
       <c r="D20" s="38"/>
       <c r="E20" s="39"/>
       <c r="F20" s="28"/>
       <c r="G20" s="29"/>
       <c r="H20" s="30"/>
       <c r="I20" s="31"/>
       <c r="J20" s="31"/>
       <c r="K20" s="31"/>
       <c r="L20" s="30"/>
     </row>
     <row r="21" spans="1:12">
       <c r="A21" s="45" t="s">
         <v>64</v>
       </c>
       <c r="B21" s="41">
-        <v>177301</v>
+        <v>238876</v>
       </c>
       <c r="C21" s="47">
-        <v>111.4</v>
+        <v>105.6</v>
       </c>
       <c r="D21" s="38"/>
       <c r="E21" s="39"/>
       <c r="F21" s="28"/>
       <c r="G21" s="29"/>
       <c r="H21" s="30"/>
       <c r="I21" s="31"/>
       <c r="J21" s="31"/>
       <c r="K21" s="31"/>
       <c r="L21" s="30"/>
     </row>
     <row r="22" spans="1:12">
       <c r="A22" s="45" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="41">
-        <v>14420</v>
+        <v>18820</v>
       </c>
       <c r="C22" s="47">
-        <v>111</v>
+        <v>108.7</v>
       </c>
       <c r="D22" s="38"/>
       <c r="E22" s="39"/>
       <c r="F22" s="28"/>
       <c r="G22" s="29"/>
       <c r="H22" s="30"/>
       <c r="I22" s="31"/>
       <c r="J22" s="31"/>
       <c r="K22" s="31"/>
       <c r="L22" s="30"/>
     </row>
     <row r="23" spans="1:12">
       <c r="A23" s="45" t="s">
         <v>5</v>
       </c>
       <c r="B23" s="41">
-        <v>67968</v>
+        <v>72187</v>
       </c>
       <c r="C23" s="47">
         <v>102.4</v>
       </c>
       <c r="D23" s="38"/>
       <c r="E23" s="39"/>
       <c r="F23" s="28"/>
       <c r="G23" s="29"/>
       <c r="H23" s="30"/>
       <c r="I23" s="31"/>
       <c r="J23" s="31"/>
       <c r="K23" s="31"/>
       <c r="L23" s="30"/>
     </row>
     <row r="24" spans="1:12">
       <c r="A24" s="45" t="s">
         <v>16</v>
       </c>
       <c r="B24" s="41">
-        <v>1083463</v>
+        <v>1413173</v>
       </c>
       <c r="C24" s="47">
-        <v>101.6</v>
+        <v>103.5</v>
       </c>
       <c r="D24" s="38"/>
       <c r="E24" s="39"/>
       <c r="F24" s="28"/>
       <c r="G24" s="29"/>
       <c r="H24" s="30"/>
       <c r="I24" s="31"/>
       <c r="J24" s="31"/>
       <c r="K24" s="31"/>
       <c r="L24" s="30"/>
     </row>
     <row r="25" spans="1:12">
       <c r="A25" s="45" t="s">
         <v>14</v>
       </c>
       <c r="B25" s="41">
-        <v>754235</v>
+        <v>977831</v>
       </c>
       <c r="C25" s="47">
-        <v>107.2</v>
+        <v>106.8</v>
       </c>
       <c r="D25" s="38"/>
       <c r="E25" s="39"/>
       <c r="F25" s="28"/>
       <c r="G25" s="29"/>
       <c r="H25" s="30"/>
       <c r="I25" s="31"/>
       <c r="J25" s="31"/>
       <c r="K25" s="31"/>
       <c r="L25" s="30"/>
     </row>
     <row r="26" spans="1:12">
       <c r="A26" s="46" t="s">
         <v>15</v>
       </c>
       <c r="B26" s="35">
-        <v>216606</v>
+        <v>355312</v>
       </c>
       <c r="C26" s="48">
-        <v>114.7</v>
+        <v>110</v>
       </c>
       <c r="D26" s="38"/>
       <c r="E26" s="39"/>
       <c r="F26" s="28"/>
       <c r="G26" s="29"/>
       <c r="H26" s="30"/>
       <c r="I26" s="31"/>
       <c r="J26" s="31"/>
       <c r="K26" s="31"/>
       <c r="L26" s="30"/>
     </row>
     <row r="27" spans="1:12">
       <c r="A27" s="51"/>
       <c r="B27" s="51"/>
       <c r="C27" s="51"/>
       <c r="D27" s="26"/>
       <c r="E27" s="26"/>
       <c r="F27" s="26"/>
       <c r="G27" s="26"/>
       <c r="H27" s="26"/>
       <c r="I27" s="26"/>
       <c r="J27" s="26"/>
       <c r="K27" s="26"/>
       <c r="L27" s="26"/>
     </row>
     <row r="28" spans="1:12">
       <c r="E28" s="26"/>
     </row>
     <row r="29" spans="1:12">
       <c r="E29" s="26"/>
     </row>
     <row r="30" spans="1:12">
       <c r="E30" s="26"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A27:C27"/>
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A3:C3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:L30"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="H25" sqref="H25"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="E11" sqref="E11"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="22.7109375" style="36" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="11.5703125" customWidth="1"/>
+    <col min="1" max="1" width="22.6640625" style="36" customWidth="1"/>
+    <col min="2" max="2" width="19.5546875" customWidth="1"/>
+    <col min="3" max="3" width="11.5546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="28.5" customHeight="1">
       <c r="A1" s="51" t="s">
         <v>79</v>
       </c>
       <c r="B1" s="51"/>
       <c r="C1" s="51"/>
       <c r="D1" s="26"/>
     </row>
     <row r="2" spans="1:12" ht="12.75" customHeight="1">
       <c r="A2" s="52" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B2" s="52"/>
       <c r="C2" s="52"/>
       <c r="D2" s="26"/>
       <c r="E2" s="26"/>
     </row>
     <row r="3" spans="1:12">
       <c r="A3" s="58"/>
       <c r="B3" s="58"/>
       <c r="C3" s="59"/>
       <c r="D3" s="26"/>
       <c r="E3" s="26"/>
     </row>
     <row r="4" spans="1:12" ht="12.75" customHeight="1">
       <c r="A4" s="54"/>
       <c r="B4" s="55" t="s">
         <v>62</v>
       </c>
       <c r="C4" s="56" t="s">
         <v>82</v>
       </c>
       <c r="D4" s="26"/>
       <c r="E4" s="26"/>
     </row>
     <row r="5" spans="1:12" ht="45.75" customHeight="1">
       <c r="A5" s="54"/>
       <c r="B5" s="55"/>
       <c r="C5" s="57"/>
       <c r="D5" s="26"/>
       <c r="E5" s="26"/>
     </row>
     <row r="6" spans="1:12">
       <c r="A6" s="44" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="40">
-        <v>1317908</v>
+        <v>1717564</v>
       </c>
       <c r="C6" s="50">
-        <v>104.9</v>
+        <v>100.7</v>
       </c>
       <c r="D6" s="26"/>
       <c r="E6" s="27"/>
       <c r="F6" s="28"/>
       <c r="G6" s="29"/>
       <c r="H6" s="30"/>
       <c r="I6" s="31"/>
       <c r="J6" s="31"/>
       <c r="K6" s="31"/>
       <c r="L6" s="30"/>
     </row>
     <row r="7" spans="1:12">
       <c r="A7" s="45" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="41">
-        <v>22209</v>
+        <v>30420</v>
       </c>
       <c r="C7" s="47">
-        <v>145.9</v>
+        <v>151.6</v>
       </c>
       <c r="D7" s="26"/>
       <c r="E7" s="27"/>
       <c r="F7" s="28"/>
       <c r="G7" s="32"/>
       <c r="H7" s="30"/>
       <c r="I7" s="31"/>
       <c r="J7" s="31"/>
       <c r="K7" s="31"/>
       <c r="L7" s="30"/>
     </row>
     <row r="8" spans="1:12">
       <c r="A8" s="45" t="s">
         <v>1</v>
       </c>
       <c r="B8" s="41">
-        <v>64768</v>
+        <v>80303</v>
       </c>
       <c r="C8" s="47">
-        <v>100</v>
+        <v>92.4</v>
       </c>
       <c r="D8" s="26"/>
       <c r="E8" s="33"/>
       <c r="F8" s="28"/>
       <c r="G8" s="32"/>
       <c r="H8" s="30"/>
       <c r="I8" s="31"/>
       <c r="J8" s="31"/>
       <c r="K8" s="31"/>
       <c r="L8" s="30"/>
     </row>
     <row r="9" spans="1:12">
       <c r="A9" s="45" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="41">
-        <v>163287</v>
+        <v>178355</v>
       </c>
       <c r="C9" s="47">
-        <v>123.4</v>
+        <v>107.6</v>
       </c>
       <c r="D9" s="26"/>
       <c r="E9" s="33"/>
       <c r="F9" s="28"/>
       <c r="G9" s="29"/>
       <c r="H9" s="30"/>
       <c r="I9" s="31"/>
       <c r="J9" s="31"/>
       <c r="K9" s="31"/>
       <c r="L9" s="30"/>
     </row>
     <row r="10" spans="1:12">
       <c r="A10" s="45" t="s">
         <v>3</v>
       </c>
       <c r="B10" s="41">
-        <v>164593</v>
+        <v>245855</v>
       </c>
       <c r="C10" s="47">
-        <v>104.9</v>
+        <v>105.5</v>
       </c>
       <c r="D10" s="26"/>
       <c r="E10" s="33"/>
       <c r="F10" s="28"/>
       <c r="G10" s="29"/>
       <c r="H10" s="30"/>
       <c r="I10" s="31"/>
       <c r="J10" s="31"/>
       <c r="K10" s="31"/>
       <c r="L10" s="30"/>
     </row>
     <row r="11" spans="1:12">
       <c r="A11" s="45" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="41">
-        <v>80412</v>
+        <v>101009</v>
       </c>
       <c r="C11" s="47">
-        <v>85.2</v>
+        <v>80.099999999999994</v>
       </c>
       <c r="E11" s="33"/>
       <c r="F11" s="28"/>
       <c r="G11" s="29"/>
       <c r="H11" s="30"/>
       <c r="I11" s="31"/>
       <c r="J11" s="31"/>
       <c r="K11" s="31"/>
       <c r="L11" s="30"/>
     </row>
     <row r="12" spans="1:12">
       <c r="A12" s="45" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="41">
-        <v>54172</v>
+        <v>81123</v>
       </c>
       <c r="C12" s="47">
-        <v>120</v>
+        <v>117.9</v>
       </c>
       <c r="E12" s="33"/>
       <c r="F12" s="28"/>
       <c r="G12" s="29"/>
       <c r="H12" s="30"/>
       <c r="I12" s="31"/>
       <c r="J12" s="31"/>
       <c r="K12" s="31"/>
       <c r="L12" s="30"/>
     </row>
     <row r="13" spans="1:12">
       <c r="A13" s="45" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="41">
-        <v>119074</v>
+        <v>141539</v>
       </c>
       <c r="C13" s="47">
-        <v>114.7</v>
+        <v>112.5</v>
       </c>
       <c r="E13" s="33"/>
       <c r="F13" s="28"/>
       <c r="G13" s="29"/>
       <c r="H13" s="30"/>
       <c r="I13" s="31"/>
       <c r="J13" s="31"/>
       <c r="K13" s="31"/>
       <c r="L13" s="30"/>
     </row>
     <row r="14" spans="1:12">
       <c r="A14" s="45" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="41">
-        <v>45109</v>
+        <v>64766</v>
       </c>
       <c r="C14" s="47">
-        <v>146.9</v>
+        <v>155.80000000000001</v>
       </c>
       <c r="E14" s="33"/>
       <c r="F14" s="28"/>
       <c r="G14" s="29"/>
       <c r="H14" s="30"/>
       <c r="I14" s="31"/>
       <c r="J14" s="31"/>
       <c r="K14" s="31"/>
       <c r="L14" s="30"/>
     </row>
     <row r="15" spans="1:12">
       <c r="A15" s="45" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="41">
-        <v>17429</v>
+        <v>18776</v>
       </c>
       <c r="C15" s="47">
-        <v>127.1</v>
+        <v>106.9</v>
       </c>
       <c r="E15" s="33"/>
       <c r="F15" s="28"/>
       <c r="G15" s="29"/>
       <c r="H15" s="30"/>
       <c r="I15" s="31"/>
       <c r="J15" s="31"/>
       <c r="K15" s="31"/>
       <c r="L15" s="30"/>
     </row>
     <row r="16" spans="1:12">
       <c r="A16" s="45" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="41">
-        <v>23987</v>
+        <v>29142</v>
       </c>
       <c r="C16" s="47">
-        <v>79.900000000000006</v>
+        <v>79.599999999999994</v>
       </c>
       <c r="E16" s="33"/>
       <c r="F16" s="28"/>
       <c r="G16" s="29"/>
       <c r="H16" s="30"/>
       <c r="I16" s="31"/>
       <c r="J16" s="31"/>
       <c r="K16" s="31"/>
       <c r="L16" s="30"/>
     </row>
     <row r="17" spans="1:12">
       <c r="A17" s="45" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="41">
-        <v>117428</v>
+        <v>148660</v>
       </c>
       <c r="C17" s="47">
-        <v>91</v>
+        <v>92.7</v>
       </c>
       <c r="E17" s="33"/>
       <c r="F17" s="28"/>
       <c r="G17" s="29"/>
       <c r="H17" s="30"/>
       <c r="I17" s="31"/>
       <c r="J17" s="31"/>
       <c r="K17" s="31"/>
       <c r="L17" s="30"/>
     </row>
     <row r="18" spans="1:12">
       <c r="A18" s="45" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="41">
-        <v>42678</v>
+        <v>50192</v>
       </c>
       <c r="C18" s="47">
-        <v>114.6</v>
+        <v>103.7</v>
       </c>
       <c r="E18" s="33"/>
       <c r="F18" s="28"/>
       <c r="G18" s="29"/>
       <c r="H18" s="30"/>
       <c r="I18" s="34"/>
       <c r="J18" s="31"/>
       <c r="K18" s="31"/>
       <c r="L18" s="30"/>
     </row>
     <row r="19" spans="1:12">
       <c r="A19" s="45" t="s">
         <v>12</v>
       </c>
       <c r="B19" s="41">
-        <v>30794</v>
+        <v>39678</v>
       </c>
       <c r="C19" s="47">
-        <v>67</v>
+        <v>71.2</v>
       </c>
       <c r="E19" s="33"/>
       <c r="F19" s="28"/>
       <c r="G19" s="29"/>
       <c r="H19" s="30"/>
       <c r="I19" s="31"/>
       <c r="J19" s="31"/>
       <c r="K19" s="31"/>
       <c r="L19" s="30"/>
     </row>
     <row r="20" spans="1:12">
       <c r="A20" s="45" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="41">
-        <v>31006</v>
+        <v>45555</v>
       </c>
       <c r="C20" s="47">
-        <v>104</v>
+        <v>106.9</v>
       </c>
       <c r="E20" s="33"/>
       <c r="F20" s="28"/>
       <c r="G20" s="29"/>
       <c r="H20" s="30"/>
       <c r="I20" s="31"/>
       <c r="J20" s="31"/>
       <c r="K20" s="31"/>
       <c r="L20" s="30"/>
     </row>
     <row r="21" spans="1:12">
       <c r="A21" s="45" t="s">
         <v>64</v>
       </c>
       <c r="B21" s="41">
-        <v>169046</v>
+        <v>230621</v>
       </c>
       <c r="C21" s="47">
-        <v>146</v>
+        <v>126.2</v>
       </c>
       <c r="E21" s="33"/>
       <c r="F21" s="28"/>
       <c r="G21" s="29"/>
       <c r="H21" s="30"/>
       <c r="I21" s="31"/>
       <c r="J21" s="31"/>
       <c r="K21" s="31"/>
       <c r="L21" s="30"/>
     </row>
     <row r="22" spans="1:12">
       <c r="A22" s="45" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="41">
-        <v>6197</v>
+        <v>8498</v>
       </c>
       <c r="C22" s="47">
-        <v>150</v>
+        <v>141</v>
       </c>
       <c r="E22" s="33"/>
       <c r="F22" s="28"/>
       <c r="G22" s="29"/>
       <c r="H22" s="30"/>
       <c r="I22" s="31"/>
       <c r="J22" s="31"/>
       <c r="K22" s="31"/>
       <c r="L22" s="30"/>
     </row>
     <row r="23" spans="1:12">
       <c r="A23" s="45" t="s">
         <v>5</v>
       </c>
       <c r="B23" s="41">
-        <v>19567</v>
+        <v>23786</v>
       </c>
       <c r="C23" s="47">
         <v>103.7</v>
       </c>
       <c r="E23" s="33"/>
       <c r="F23" s="28"/>
       <c r="G23" s="29"/>
       <c r="H23" s="30"/>
       <c r="I23" s="31"/>
       <c r="J23" s="31"/>
       <c r="K23" s="31"/>
       <c r="L23" s="30"/>
     </row>
     <row r="24" spans="1:12">
       <c r="A24" s="45" t="s">
         <v>16</v>
       </c>
       <c r="B24" s="41">
-        <v>25117</v>
+        <v>30041</v>
       </c>
       <c r="C24" s="47">
-        <v>169.7</v>
+        <v>166.3</v>
       </c>
       <c r="E24" s="33"/>
       <c r="F24" s="28"/>
       <c r="G24" s="29"/>
       <c r="H24" s="30"/>
       <c r="I24" s="31"/>
       <c r="J24" s="31"/>
       <c r="K24" s="31"/>
       <c r="L24" s="30"/>
     </row>
     <row r="25" spans="1:12">
       <c r="A25" s="45" t="s">
         <v>14</v>
       </c>
       <c r="B25" s="41">
-        <v>63911</v>
+        <v>87908</v>
       </c>
       <c r="C25" s="47">
-        <v>66</v>
+        <v>65.900000000000006</v>
       </c>
       <c r="E25" s="33"/>
       <c r="F25" s="28"/>
       <c r="G25" s="29"/>
       <c r="H25" s="30"/>
       <c r="I25" s="31"/>
       <c r="J25" s="31"/>
       <c r="K25" s="31"/>
       <c r="L25" s="30"/>
     </row>
     <row r="26" spans="1:12">
       <c r="A26" s="46" t="s">
         <v>15</v>
       </c>
       <c r="B26" s="35">
-        <v>57124</v>
+        <v>81337</v>
       </c>
       <c r="C26" s="48">
-        <v>74.599999999999994</v>
+        <v>71.5</v>
       </c>
       <c r="E26" s="33"/>
       <c r="F26" s="28"/>
       <c r="G26" s="29"/>
       <c r="H26" s="30"/>
       <c r="I26" s="31"/>
       <c r="J26" s="31"/>
       <c r="K26" s="31"/>
       <c r="L26" s="30"/>
     </row>
     <row r="27" spans="1:12">
       <c r="A27" s="51"/>
       <c r="B27" s="51"/>
       <c r="C27" s="51"/>
       <c r="E27" s="26"/>
       <c r="F27" s="26"/>
       <c r="G27" s="26"/>
       <c r="H27" s="26"/>
       <c r="I27" s="26"/>
       <c r="J27" s="26"/>
       <c r="K27" s="26"/>
       <c r="L27" s="26"/>
     </row>
     <row r="28" spans="1:12">
       <c r="E28" s="26"/>