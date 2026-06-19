--- v1 (2026-05-26)
+++ v2 (2026-06-19)
@@ -1,82 +1,82 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...7 lines deleted...]
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="23256" windowHeight="13176" tabRatio="695" firstSheet="5" activeTab="8"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="23250" windowHeight="13170" tabRatio="695" firstSheet="4" activeTab="9"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные 163206" sheetId="2" r:id="rId1"/>
     <sheet name="Метаданные 163206 ИЖС" sheetId="5" r:id="rId2"/>
     <sheet name="Метаданные 163213" sheetId="6" r:id="rId3"/>
     <sheet name="Метаданные 16321301" sheetId="7" r:id="rId4"/>
     <sheet name="Метаданные 163201" sheetId="8" r:id="rId5"/>
     <sheet name="Метаданные 163221" sheetId="11" r:id="rId6"/>
     <sheet name="Условные обозначения" sheetId="3" r:id="rId7"/>
     <sheet name="Показатель 163206,163213" sheetId="4" r:id="rId8"/>
     <sheet name="Показатель 163206 ИЖС,16321301" sheetId="10" r:id="rId9"/>
     <sheet name="Показатель 163201,163221" sheetId="9" r:id="rId10"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="311" uniqueCount="89">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="311" uniqueCount="87">
   <si>
     <t>Республика Казахстан</t>
   </si>
   <si>
     <t>Акмолинская</t>
   </si>
   <si>
     <t>Актюбинская</t>
   </si>
   <si>
     <t>Алматинская</t>
   </si>
   <si>
     <t>Атырауская</t>
   </si>
   <si>
     <t>Восточно-Казахстанская</t>
   </si>
   <si>
     <t>Жамбылская</t>
   </si>
   <si>
     <t>Западно-Казахстанская</t>
   </si>
   <si>
@@ -286,72 +286,66 @@
   <si>
     <t>Количество квартир во введенных в эксплуатацию жилых домах</t>
   </si>
   <si>
     <t>единиц</t>
   </si>
   <si>
     <t>Общее число построенных квартир включает квартиры в жилых домах квартирного типа и общежитиях, построенных в городских поселениях и сельской местности предприятиями и организациями всех форм собственности, а также индивидуальными застройщиками.</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701919?keyword=</t>
   </si>
   <si>
     <t>Ввод в эксплуатацию жилых зданий индивидуальными застройщиками</t>
   </si>
   <si>
     <t>Индекс физического объема введенных в эксплуатацию квартир</t>
   </si>
   <si>
     <t>Определяется как отношение общего числа построенных квартир в жилых домах анализируемого периода к прошлому периоду</t>
   </si>
   <si>
     <t xml:space="preserve">  В % к соответствующему периоду прошлого года</t>
   </si>
   <si>
-    <t>17.04.2026г.</t>
-[...1 lines deleted...]
-  <si>
     <t>С января 2026 года</t>
   </si>
   <si>
-    <t>17.05.2026г.</t>
-[...7 lines deleted...]
-  <si>
     <t>17.06.2026г.</t>
+  </si>
+  <si>
+    <t>17.07.2026г.</t>
+  </si>
+  <si>
+    <t>(Январь-май 2026г.)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
   </numFmts>
   <fonts count="24">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
@@ -888,86 +882,84 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1127,232 +1119,232 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701925?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/347232/file/ru/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:za.dautova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701925?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/347232/file/ru/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:za.dautova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701940?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/347232/file/ru/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:za.dautova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701919?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/347232/file/ru/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:za.dautova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701919?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/347232/file/ru/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:za.dautova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
       <selection activeCell="B18" sqref="B18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="42.33203125" style="20" customWidth="1"/>
-[...126 lines deleted...]
-    <col min="16130" max="16130" width="97.6640625" customWidth="1"/>
+    <col min="1" max="1" width="42.28515625" style="20" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="20" customWidth="1"/>
+    <col min="257" max="257" width="42.28515625" customWidth="1"/>
+    <col min="258" max="258" width="97.7109375" customWidth="1"/>
+    <col min="513" max="513" width="42.28515625" customWidth="1"/>
+    <col min="514" max="514" width="97.7109375" customWidth="1"/>
+    <col min="769" max="769" width="42.28515625" customWidth="1"/>
+    <col min="770" max="770" width="97.7109375" customWidth="1"/>
+    <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
+    <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
+    <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
+    <col min="1282" max="1282" width="97.7109375" customWidth="1"/>
+    <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
+    <col min="1538" max="1538" width="97.7109375" customWidth="1"/>
+    <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
+    <col min="1794" max="1794" width="97.7109375" customWidth="1"/>
+    <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
+    <col min="2050" max="2050" width="97.7109375" customWidth="1"/>
+    <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
+    <col min="2306" max="2306" width="97.7109375" customWidth="1"/>
+    <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
+    <col min="2562" max="2562" width="97.7109375" customWidth="1"/>
+    <col min="2817" max="2817" width="42.28515625" customWidth="1"/>
+    <col min="2818" max="2818" width="97.7109375" customWidth="1"/>
+    <col min="3073" max="3073" width="42.28515625" customWidth="1"/>
+    <col min="3074" max="3074" width="97.7109375" customWidth="1"/>
+    <col min="3329" max="3329" width="42.28515625" customWidth="1"/>
+    <col min="3330" max="3330" width="97.7109375" customWidth="1"/>
+    <col min="3585" max="3585" width="42.28515625" customWidth="1"/>
+    <col min="3586" max="3586" width="97.7109375" customWidth="1"/>
+    <col min="3841" max="3841" width="42.28515625" customWidth="1"/>
+    <col min="3842" max="3842" width="97.7109375" customWidth="1"/>
+    <col min="4097" max="4097" width="42.28515625" customWidth="1"/>
+    <col min="4098" max="4098" width="97.7109375" customWidth="1"/>
+    <col min="4353" max="4353" width="42.28515625" customWidth="1"/>
+    <col min="4354" max="4354" width="97.7109375" customWidth="1"/>
+    <col min="4609" max="4609" width="42.28515625" customWidth="1"/>
+    <col min="4610" max="4610" width="97.7109375" customWidth="1"/>
+    <col min="4865" max="4865" width="42.28515625" customWidth="1"/>
+    <col min="4866" max="4866" width="97.7109375" customWidth="1"/>
+    <col min="5121" max="5121" width="42.28515625" customWidth="1"/>
+    <col min="5122" max="5122" width="97.7109375" customWidth="1"/>
+    <col min="5377" max="5377" width="42.28515625" customWidth="1"/>
+    <col min="5378" max="5378" width="97.7109375" customWidth="1"/>
+    <col min="5633" max="5633" width="42.28515625" customWidth="1"/>
+    <col min="5634" max="5634" width="97.7109375" customWidth="1"/>
+    <col min="5889" max="5889" width="42.28515625" customWidth="1"/>
+    <col min="5890" max="5890" width="97.7109375" customWidth="1"/>
+    <col min="6145" max="6145" width="42.28515625" customWidth="1"/>
+    <col min="6146" max="6146" width="97.7109375" customWidth="1"/>
+    <col min="6401" max="6401" width="42.28515625" customWidth="1"/>
+    <col min="6402" max="6402" width="97.7109375" customWidth="1"/>
+    <col min="6657" max="6657" width="42.28515625" customWidth="1"/>
+    <col min="6658" max="6658" width="97.7109375" customWidth="1"/>
+    <col min="6913" max="6913" width="42.28515625" customWidth="1"/>
+    <col min="6914" max="6914" width="97.7109375" customWidth="1"/>
+    <col min="7169" max="7169" width="42.28515625" customWidth="1"/>
+    <col min="7170" max="7170" width="97.7109375" customWidth="1"/>
+    <col min="7425" max="7425" width="42.28515625" customWidth="1"/>
+    <col min="7426" max="7426" width="97.7109375" customWidth="1"/>
+    <col min="7681" max="7681" width="42.28515625" customWidth="1"/>
+    <col min="7682" max="7682" width="97.7109375" customWidth="1"/>
+    <col min="7937" max="7937" width="42.28515625" customWidth="1"/>
+    <col min="7938" max="7938" width="97.7109375" customWidth="1"/>
+    <col min="8193" max="8193" width="42.28515625" customWidth="1"/>
+    <col min="8194" max="8194" width="97.7109375" customWidth="1"/>
+    <col min="8449" max="8449" width="42.28515625" customWidth="1"/>
+    <col min="8450" max="8450" width="97.7109375" customWidth="1"/>
+    <col min="8705" max="8705" width="42.28515625" customWidth="1"/>
+    <col min="8706" max="8706" width="97.7109375" customWidth="1"/>
+    <col min="8961" max="8961" width="42.28515625" customWidth="1"/>
+    <col min="8962" max="8962" width="97.7109375" customWidth="1"/>
+    <col min="9217" max="9217" width="42.28515625" customWidth="1"/>
+    <col min="9218" max="9218" width="97.7109375" customWidth="1"/>
+    <col min="9473" max="9473" width="42.28515625" customWidth="1"/>
+    <col min="9474" max="9474" width="97.7109375" customWidth="1"/>
+    <col min="9729" max="9729" width="42.28515625" customWidth="1"/>
+    <col min="9730" max="9730" width="97.7109375" customWidth="1"/>
+    <col min="9985" max="9985" width="42.28515625" customWidth="1"/>
+    <col min="9986" max="9986" width="97.7109375" customWidth="1"/>
+    <col min="10241" max="10241" width="42.28515625" customWidth="1"/>
+    <col min="10242" max="10242" width="97.7109375" customWidth="1"/>
+    <col min="10497" max="10497" width="42.28515625" customWidth="1"/>
+    <col min="10498" max="10498" width="97.7109375" customWidth="1"/>
+    <col min="10753" max="10753" width="42.28515625" customWidth="1"/>
+    <col min="10754" max="10754" width="97.7109375" customWidth="1"/>
+    <col min="11009" max="11009" width="42.28515625" customWidth="1"/>
+    <col min="11010" max="11010" width="97.7109375" customWidth="1"/>
+    <col min="11265" max="11265" width="42.28515625" customWidth="1"/>
+    <col min="11266" max="11266" width="97.7109375" customWidth="1"/>
+    <col min="11521" max="11521" width="42.28515625" customWidth="1"/>
+    <col min="11522" max="11522" width="97.7109375" customWidth="1"/>
+    <col min="11777" max="11777" width="42.28515625" customWidth="1"/>
+    <col min="11778" max="11778" width="97.7109375" customWidth="1"/>
+    <col min="12033" max="12033" width="42.28515625" customWidth="1"/>
+    <col min="12034" max="12034" width="97.7109375" customWidth="1"/>
+    <col min="12289" max="12289" width="42.28515625" customWidth="1"/>
+    <col min="12290" max="12290" width="97.7109375" customWidth="1"/>
+    <col min="12545" max="12545" width="42.28515625" customWidth="1"/>
+    <col min="12546" max="12546" width="97.7109375" customWidth="1"/>
+    <col min="12801" max="12801" width="42.28515625" customWidth="1"/>
+    <col min="12802" max="12802" width="97.7109375" customWidth="1"/>
+    <col min="13057" max="13057" width="42.28515625" customWidth="1"/>
+    <col min="13058" max="13058" width="97.7109375" customWidth="1"/>
+    <col min="13313" max="13313" width="42.28515625" customWidth="1"/>
+    <col min="13314" max="13314" width="97.7109375" customWidth="1"/>
+    <col min="13569" max="13569" width="42.28515625" customWidth="1"/>
+    <col min="13570" max="13570" width="97.7109375" customWidth="1"/>
+    <col min="13825" max="13825" width="42.28515625" customWidth="1"/>
+    <col min="13826" max="13826" width="97.7109375" customWidth="1"/>
+    <col min="14081" max="14081" width="42.28515625" customWidth="1"/>
+    <col min="14082" max="14082" width="97.7109375" customWidth="1"/>
+    <col min="14337" max="14337" width="42.28515625" customWidth="1"/>
+    <col min="14338" max="14338" width="97.7109375" customWidth="1"/>
+    <col min="14593" max="14593" width="42.28515625" customWidth="1"/>
+    <col min="14594" max="14594" width="97.7109375" customWidth="1"/>
+    <col min="14849" max="14849" width="42.28515625" customWidth="1"/>
+    <col min="14850" max="14850" width="97.7109375" customWidth="1"/>
+    <col min="15105" max="15105" width="42.28515625" customWidth="1"/>
+    <col min="15106" max="15106" width="97.7109375" customWidth="1"/>
+    <col min="15361" max="15361" width="42.28515625" customWidth="1"/>
+    <col min="15362" max="15362" width="97.7109375" customWidth="1"/>
+    <col min="15617" max="15617" width="42.28515625" customWidth="1"/>
+    <col min="15618" max="15618" width="97.7109375" customWidth="1"/>
+    <col min="15873" max="15873" width="42.28515625" customWidth="1"/>
+    <col min="15874" max="15874" width="97.7109375" customWidth="1"/>
+    <col min="16129" max="16129" width="42.28515625" customWidth="1"/>
+    <col min="16130" max="16130" width="97.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B2" s="3">
         <v>163206</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A4" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="4" customFormat="1" ht="27" customHeight="1">
       <c r="A5" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1">
       <c r="A6" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B6" s="3" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="4" customFormat="1" ht="24.75" customHeight="1">
       <c r="A7" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1">
       <c r="A8" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="4" customFormat="1" ht="45" customHeight="1">
       <c r="A9" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>58</v>
       </c>
@@ -1391,51 +1383,51 @@
       <c r="M13" s="9"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="11" t="s">
         <v>36</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>37</v>
       </c>
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="11" t="s">
         <v>38</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>60</v>
       </c>
       <c r="M15" s="9"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B16" s="13" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="M16" s="14"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B17" s="13" t="s">
         <v>85</v>
       </c>
       <c r="M17" s="15"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="2" t="s">
         <v>41</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>42</v>
       </c>
       <c r="M18" s="14"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="2" t="s">
         <v>43</v>
       </c>
@@ -1469,728 +1461,728 @@
     <row r="23" spans="1:13">
       <c r="M23" s="15"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="14"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="15"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="14"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
     <hyperlink ref="B12" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:L30"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="B6" sqref="B6:C26"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="K39" sqref="K39"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="23.6640625" style="36" customWidth="1"/>
+    <col min="1" max="1" width="23.7109375" style="36" customWidth="1"/>
     <col min="2" max="2" width="19" customWidth="1"/>
-    <col min="3" max="3" width="19.33203125" customWidth="1"/>
+    <col min="3" max="3" width="19.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="12.75" customHeight="1">
       <c r="A1" s="51" t="s">
         <v>75</v>
       </c>
       <c r="B1" s="51"/>
       <c r="C1" s="51"/>
       <c r="D1" s="26"/>
     </row>
     <row r="2" spans="1:12" ht="12.75" customHeight="1">
       <c r="A2" s="52" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="B2" s="52"/>
       <c r="C2" s="52"/>
       <c r="D2" s="26"/>
       <c r="E2" s="26"/>
     </row>
     <row r="3" spans="1:12">
       <c r="A3" s="60"/>
       <c r="B3" s="60"/>
       <c r="C3" s="61"/>
       <c r="D3" s="26"/>
       <c r="E3" s="26"/>
     </row>
     <row r="4" spans="1:12" ht="12.75" customHeight="1">
       <c r="A4" s="54"/>
       <c r="B4" s="62" t="s">
         <v>63</v>
       </c>
       <c r="C4" s="55" t="s">
         <v>82</v>
       </c>
       <c r="D4" s="26"/>
       <c r="E4" s="26"/>
     </row>
     <row r="5" spans="1:12" ht="35.25" customHeight="1">
       <c r="A5" s="54"/>
       <c r="B5" s="63"/>
       <c r="C5" s="55"/>
       <c r="D5" s="26"/>
       <c r="E5" s="26"/>
     </row>
     <row r="6" spans="1:12">
       <c r="A6" s="44" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="40">
-        <v>50024</v>
+        <v>60319</v>
       </c>
       <c r="C6" s="50">
-        <v>110.9</v>
+        <v>109.4</v>
       </c>
       <c r="D6" s="26"/>
       <c r="E6" s="42"/>
       <c r="F6" s="43"/>
       <c r="G6" s="29"/>
       <c r="H6" s="30"/>
       <c r="I6" s="31"/>
       <c r="J6" s="31"/>
       <c r="K6" s="31"/>
       <c r="L6" s="30"/>
     </row>
     <row r="7" spans="1:12">
       <c r="A7" s="45" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="41">
-        <v>428</v>
+        <v>521</v>
       </c>
       <c r="C7" s="47">
-        <v>170.5</v>
+        <v>181.5</v>
       </c>
       <c r="D7" s="26"/>
       <c r="E7" s="42"/>
       <c r="F7" s="43"/>
       <c r="G7" s="32"/>
       <c r="H7" s="30"/>
       <c r="I7" s="31"/>
       <c r="J7" s="31"/>
       <c r="K7" s="31"/>
       <c r="L7" s="30"/>
     </row>
     <row r="8" spans="1:12">
       <c r="A8" s="45" t="s">
         <v>1</v>
       </c>
       <c r="B8" s="41">
-        <v>1274</v>
+        <v>1417</v>
       </c>
       <c r="C8" s="47">
-        <v>116.1</v>
+        <v>111.1</v>
       </c>
       <c r="D8" s="26"/>
       <c r="E8" s="42"/>
       <c r="F8" s="43"/>
       <c r="G8" s="32"/>
       <c r="H8" s="30"/>
       <c r="I8" s="31"/>
       <c r="J8" s="31"/>
       <c r="K8" s="31"/>
       <c r="L8" s="30"/>
     </row>
     <row r="9" spans="1:12">
       <c r="A9" s="45" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="41">
-        <v>1523</v>
+        <v>1845</v>
       </c>
       <c r="C9" s="47">
-        <v>107.8</v>
+        <v>89.2</v>
       </c>
       <c r="D9" s="26"/>
       <c r="E9" s="38"/>
       <c r="F9" s="43"/>
       <c r="G9" s="29"/>
       <c r="H9" s="30"/>
       <c r="I9" s="31"/>
       <c r="J9" s="31"/>
       <c r="K9" s="31"/>
       <c r="L9" s="30"/>
     </row>
     <row r="10" spans="1:12">
       <c r="A10" s="45" t="s">
         <v>3</v>
       </c>
       <c r="B10" s="41">
-        <v>3391</v>
+        <v>3979</v>
       </c>
       <c r="C10" s="47">
-        <v>90.5</v>
+        <v>95.1</v>
       </c>
       <c r="D10" s="26"/>
       <c r="E10" s="42"/>
       <c r="F10" s="43"/>
       <c r="G10" s="29"/>
       <c r="H10" s="30"/>
       <c r="I10" s="31"/>
       <c r="J10" s="31"/>
       <c r="K10" s="31"/>
       <c r="L10" s="30"/>
     </row>
     <row r="11" spans="1:12">
       <c r="A11" s="45" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="41">
-        <v>890</v>
+        <v>1088</v>
       </c>
       <c r="C11" s="47">
-        <v>101.1</v>
+        <v>87.1</v>
       </c>
       <c r="E11" s="42"/>
       <c r="F11" s="43"/>
       <c r="G11" s="29"/>
       <c r="H11" s="30"/>
       <c r="I11" s="31"/>
       <c r="J11" s="31"/>
       <c r="K11" s="31"/>
       <c r="L11" s="30"/>
     </row>
     <row r="12" spans="1:12">
       <c r="A12" s="45" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="41">
-        <v>897</v>
+        <v>1163</v>
       </c>
       <c r="C12" s="47">
-        <v>89.8</v>
+        <v>88.1</v>
       </c>
       <c r="E12" s="42"/>
       <c r="F12" s="43"/>
       <c r="G12" s="29"/>
       <c r="H12" s="30"/>
       <c r="I12" s="31"/>
       <c r="J12" s="31"/>
       <c r="K12" s="31"/>
       <c r="L12" s="30"/>
     </row>
     <row r="13" spans="1:12">
       <c r="A13" s="45" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="41">
-        <v>1366</v>
+        <v>1681</v>
       </c>
       <c r="C13" s="47">
-        <v>111.3</v>
+        <v>109.4</v>
       </c>
       <c r="E13" s="42"/>
       <c r="F13" s="43"/>
       <c r="G13" s="29"/>
       <c r="H13" s="30"/>
       <c r="I13" s="31"/>
       <c r="J13" s="31"/>
       <c r="K13" s="31"/>
       <c r="L13" s="30"/>
     </row>
     <row r="14" spans="1:12">
       <c r="A14" s="45" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="41">
-        <v>616</v>
+        <v>750</v>
       </c>
       <c r="C14" s="47">
-        <v>93.8</v>
+        <v>100.4</v>
       </c>
       <c r="E14" s="42"/>
       <c r="F14" s="43"/>
       <c r="G14" s="29"/>
       <c r="H14" s="30"/>
       <c r="I14" s="31"/>
       <c r="J14" s="31"/>
       <c r="K14" s="31"/>
       <c r="L14" s="30"/>
     </row>
     <row r="15" spans="1:12">
       <c r="A15" s="45" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="41">
-        <v>815</v>
+        <v>1744</v>
       </c>
       <c r="C15" s="47">
-        <v>125.6</v>
+        <v>134.1</v>
       </c>
       <c r="E15" s="42"/>
       <c r="F15" s="43"/>
       <c r="G15" s="29"/>
       <c r="H15" s="30"/>
       <c r="I15" s="31"/>
       <c r="J15" s="31"/>
       <c r="K15" s="31"/>
       <c r="L15" s="30"/>
     </row>
     <row r="16" spans="1:12">
       <c r="A16" s="45" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="41">
-        <v>1899</v>
+        <v>1981</v>
       </c>
       <c r="C16" s="47">
-        <v>121.3</v>
+        <v>109.4</v>
       </c>
       <c r="E16" s="42"/>
       <c r="F16" s="43"/>
       <c r="G16" s="29"/>
       <c r="H16" s="30"/>
       <c r="I16" s="31"/>
       <c r="J16" s="31"/>
       <c r="K16" s="31"/>
       <c r="L16" s="30"/>
     </row>
     <row r="17" spans="1:12">
       <c r="A17" s="45" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="41">
-        <v>1450</v>
+        <v>1715</v>
       </c>
       <c r="C17" s="47">
-        <v>122.5</v>
+        <v>108.6</v>
       </c>
       <c r="E17" s="42"/>
       <c r="F17" s="43"/>
       <c r="G17" s="29"/>
       <c r="H17" s="30"/>
       <c r="I17" s="31"/>
       <c r="J17" s="31"/>
       <c r="K17" s="31"/>
       <c r="L17" s="30"/>
     </row>
     <row r="18" spans="1:12">
       <c r="A18" s="45" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="41">
-        <v>887</v>
+        <v>1056</v>
       </c>
       <c r="C18" s="47">
-        <v>99.3</v>
+        <v>107.6</v>
       </c>
       <c r="E18" s="42"/>
       <c r="F18" s="43"/>
       <c r="G18" s="29"/>
       <c r="H18" s="30"/>
       <c r="I18" s="34"/>
       <c r="J18" s="31"/>
       <c r="K18" s="31"/>
       <c r="L18" s="30"/>
     </row>
     <row r="19" spans="1:12">
       <c r="A19" s="45" t="s">
         <v>12</v>
       </c>
       <c r="B19" s="41">
-        <v>246</v>
+        <v>324</v>
       </c>
       <c r="C19" s="47">
-        <v>73.2</v>
+        <v>82</v>
       </c>
       <c r="E19" s="42"/>
       <c r="F19" s="43"/>
       <c r="G19" s="29"/>
       <c r="H19" s="30"/>
       <c r="I19" s="31"/>
       <c r="J19" s="31"/>
       <c r="K19" s="31"/>
       <c r="L19" s="30"/>
     </row>
     <row r="20" spans="1:12">
       <c r="A20" s="45" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="41">
-        <v>248</v>
+        <v>323</v>
       </c>
       <c r="C20" s="47">
-        <v>93.2</v>
+        <v>92.3</v>
       </c>
       <c r="E20" s="42"/>
       <c r="F20" s="43"/>
       <c r="G20" s="29"/>
       <c r="H20" s="30"/>
       <c r="I20" s="31"/>
       <c r="J20" s="31"/>
       <c r="K20" s="31"/>
       <c r="L20" s="30"/>
     </row>
     <row r="21" spans="1:12">
       <c r="A21" s="45" t="s">
         <v>64</v>
       </c>
       <c r="B21" s="41">
-        <v>1199</v>
+        <v>2353</v>
       </c>
       <c r="C21" s="47">
-        <v>86.6</v>
+        <v>119.7</v>
       </c>
       <c r="E21" s="42"/>
       <c r="F21" s="43"/>
       <c r="G21" s="29"/>
       <c r="H21" s="30"/>
       <c r="I21" s="31"/>
       <c r="J21" s="31"/>
       <c r="K21" s="31"/>
       <c r="L21" s="30"/>
     </row>
     <row r="22" spans="1:12">
       <c r="A22" s="45" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="41">
-        <v>177</v>
+        <v>187</v>
       </c>
       <c r="C22" s="49">
-        <v>110.6</v>
+        <v>90.3</v>
       </c>
       <c r="E22" s="42"/>
       <c r="F22" s="43"/>
       <c r="G22" s="29"/>
       <c r="H22" s="30"/>
       <c r="I22" s="31"/>
       <c r="J22" s="31"/>
       <c r="K22" s="31"/>
       <c r="L22" s="30"/>
     </row>
     <row r="23" spans="1:12">
       <c r="A23" s="45" t="s">
         <v>5</v>
       </c>
       <c r="B23" s="41">
-        <v>565</v>
+        <v>972</v>
       </c>
       <c r="C23" s="47">
-        <v>107.4</v>
+        <v>127.9</v>
       </c>
       <c r="E23" s="42"/>
       <c r="F23" s="43"/>
       <c r="G23" s="29"/>
       <c r="H23" s="30"/>
       <c r="I23" s="31"/>
       <c r="J23" s="31"/>
       <c r="K23" s="31"/>
       <c r="L23" s="30"/>
     </row>
     <row r="24" spans="1:12">
       <c r="A24" s="45" t="s">
         <v>16</v>
       </c>
       <c r="B24" s="41">
-        <v>16490</v>
+        <v>17836</v>
       </c>
       <c r="C24" s="47">
-        <v>111</v>
+        <v>109.2</v>
       </c>
       <c r="E24" s="42"/>
       <c r="F24" s="43"/>
       <c r="G24" s="29"/>
       <c r="H24" s="30"/>
       <c r="I24" s="31"/>
       <c r="J24" s="31"/>
       <c r="K24" s="31"/>
       <c r="L24" s="30"/>
     </row>
     <row r="25" spans="1:12">
       <c r="A25" s="45" t="s">
         <v>14</v>
       </c>
       <c r="B25" s="41">
-        <v>12205</v>
+        <v>14597</v>
       </c>
       <c r="C25" s="47">
-        <v>122.2</v>
+        <v>115.9</v>
       </c>
       <c r="E25" s="42"/>
       <c r="F25" s="43"/>
       <c r="G25" s="29"/>
       <c r="H25" s="30"/>
       <c r="I25" s="31"/>
       <c r="J25" s="31"/>
       <c r="K25" s="31"/>
       <c r="L25" s="30"/>
     </row>
     <row r="26" spans="1:12">
       <c r="A26" s="46" t="s">
         <v>15</v>
       </c>
       <c r="B26" s="35">
-        <v>3458</v>
+        <v>4787</v>
       </c>
       <c r="C26" s="48">
-        <v>113.5</v>
+        <v>113.8</v>
       </c>
       <c r="E26" s="42"/>
       <c r="F26" s="43"/>
       <c r="G26" s="29"/>
       <c r="H26" s="30"/>
       <c r="I26" s="31"/>
       <c r="J26" s="31"/>
       <c r="K26" s="31"/>
       <c r="L26" s="30"/>
     </row>
     <row r="27" spans="1:12">
       <c r="A27" s="51"/>
       <c r="B27" s="51"/>
       <c r="C27" s="51"/>
       <c r="E27" s="26"/>
       <c r="F27" s="26"/>
       <c r="G27" s="26"/>
       <c r="H27" s="26"/>
       <c r="I27" s="26"/>
       <c r="J27" s="26"/>
       <c r="K27" s="26"/>
       <c r="L27" s="26"/>
     </row>
     <row r="28" spans="1:12">
       <c r="E28" s="26"/>
     </row>
     <row r="29" spans="1:12">
       <c r="E29" s="26"/>
     </row>
     <row r="30" spans="1:12">
       <c r="E30" s="26"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A27:C27"/>
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A3:C3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView zoomScale="82" zoomScaleNormal="82" workbookViewId="0">
       <selection activeCell="B18" sqref="B18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="43.33203125" style="20" customWidth="1"/>
-[...126 lines deleted...]
-    <col min="16130" max="16130" width="97.6640625" customWidth="1"/>
+    <col min="1" max="1" width="43.28515625" style="20" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="20" customWidth="1"/>
+    <col min="257" max="257" width="42.28515625" customWidth="1"/>
+    <col min="258" max="258" width="97.7109375" customWidth="1"/>
+    <col min="513" max="513" width="42.28515625" customWidth="1"/>
+    <col min="514" max="514" width="97.7109375" customWidth="1"/>
+    <col min="769" max="769" width="42.28515625" customWidth="1"/>
+    <col min="770" max="770" width="97.7109375" customWidth="1"/>
+    <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
+    <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
+    <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
+    <col min="1282" max="1282" width="97.7109375" customWidth="1"/>
+    <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
+    <col min="1538" max="1538" width="97.7109375" customWidth="1"/>
+    <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
+    <col min="1794" max="1794" width="97.7109375" customWidth="1"/>
+    <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
+    <col min="2050" max="2050" width="97.7109375" customWidth="1"/>
+    <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
+    <col min="2306" max="2306" width="97.7109375" customWidth="1"/>
+    <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
+    <col min="2562" max="2562" width="97.7109375" customWidth="1"/>
+    <col min="2817" max="2817" width="42.28515625" customWidth="1"/>
+    <col min="2818" max="2818" width="97.7109375" customWidth="1"/>
+    <col min="3073" max="3073" width="42.28515625" customWidth="1"/>
+    <col min="3074" max="3074" width="97.7109375" customWidth="1"/>
+    <col min="3329" max="3329" width="42.28515625" customWidth="1"/>
+    <col min="3330" max="3330" width="97.7109375" customWidth="1"/>
+    <col min="3585" max="3585" width="42.28515625" customWidth="1"/>
+    <col min="3586" max="3586" width="97.7109375" customWidth="1"/>
+    <col min="3841" max="3841" width="42.28515625" customWidth="1"/>
+    <col min="3842" max="3842" width="97.7109375" customWidth="1"/>
+    <col min="4097" max="4097" width="42.28515625" customWidth="1"/>
+    <col min="4098" max="4098" width="97.7109375" customWidth="1"/>
+    <col min="4353" max="4353" width="42.28515625" customWidth="1"/>
+    <col min="4354" max="4354" width="97.7109375" customWidth="1"/>
+    <col min="4609" max="4609" width="42.28515625" customWidth="1"/>
+    <col min="4610" max="4610" width="97.7109375" customWidth="1"/>
+    <col min="4865" max="4865" width="42.28515625" customWidth="1"/>
+    <col min="4866" max="4866" width="97.7109375" customWidth="1"/>
+    <col min="5121" max="5121" width="42.28515625" customWidth="1"/>
+    <col min="5122" max="5122" width="97.7109375" customWidth="1"/>
+    <col min="5377" max="5377" width="42.28515625" customWidth="1"/>
+    <col min="5378" max="5378" width="97.7109375" customWidth="1"/>
+    <col min="5633" max="5633" width="42.28515625" customWidth="1"/>
+    <col min="5634" max="5634" width="97.7109375" customWidth="1"/>
+    <col min="5889" max="5889" width="42.28515625" customWidth="1"/>
+    <col min="5890" max="5890" width="97.7109375" customWidth="1"/>
+    <col min="6145" max="6145" width="42.28515625" customWidth="1"/>
+    <col min="6146" max="6146" width="97.7109375" customWidth="1"/>
+    <col min="6401" max="6401" width="42.28515625" customWidth="1"/>
+    <col min="6402" max="6402" width="97.7109375" customWidth="1"/>
+    <col min="6657" max="6657" width="42.28515625" customWidth="1"/>
+    <col min="6658" max="6658" width="97.7109375" customWidth="1"/>
+    <col min="6913" max="6913" width="42.28515625" customWidth="1"/>
+    <col min="6914" max="6914" width="97.7109375" customWidth="1"/>
+    <col min="7169" max="7169" width="42.28515625" customWidth="1"/>
+    <col min="7170" max="7170" width="97.7109375" customWidth="1"/>
+    <col min="7425" max="7425" width="42.28515625" customWidth="1"/>
+    <col min="7426" max="7426" width="97.7109375" customWidth="1"/>
+    <col min="7681" max="7681" width="42.28515625" customWidth="1"/>
+    <col min="7682" max="7682" width="97.7109375" customWidth="1"/>
+    <col min="7937" max="7937" width="42.28515625" customWidth="1"/>
+    <col min="7938" max="7938" width="97.7109375" customWidth="1"/>
+    <col min="8193" max="8193" width="42.28515625" customWidth="1"/>
+    <col min="8194" max="8194" width="97.7109375" customWidth="1"/>
+    <col min="8449" max="8449" width="42.28515625" customWidth="1"/>
+    <col min="8450" max="8450" width="97.7109375" customWidth="1"/>
+    <col min="8705" max="8705" width="42.28515625" customWidth="1"/>
+    <col min="8706" max="8706" width="97.7109375" customWidth="1"/>
+    <col min="8961" max="8961" width="42.28515625" customWidth="1"/>
+    <col min="8962" max="8962" width="97.7109375" customWidth="1"/>
+    <col min="9217" max="9217" width="42.28515625" customWidth="1"/>
+    <col min="9218" max="9218" width="97.7109375" customWidth="1"/>
+    <col min="9473" max="9473" width="42.28515625" customWidth="1"/>
+    <col min="9474" max="9474" width="97.7109375" customWidth="1"/>
+    <col min="9729" max="9729" width="42.28515625" customWidth="1"/>
+    <col min="9730" max="9730" width="97.7109375" customWidth="1"/>
+    <col min="9985" max="9985" width="42.28515625" customWidth="1"/>
+    <col min="9986" max="9986" width="97.7109375" customWidth="1"/>
+    <col min="10241" max="10241" width="42.28515625" customWidth="1"/>
+    <col min="10242" max="10242" width="97.7109375" customWidth="1"/>
+    <col min="10497" max="10497" width="42.28515625" customWidth="1"/>
+    <col min="10498" max="10498" width="97.7109375" customWidth="1"/>
+    <col min="10753" max="10753" width="42.28515625" customWidth="1"/>
+    <col min="10754" max="10754" width="97.7109375" customWidth="1"/>
+    <col min="11009" max="11009" width="42.28515625" customWidth="1"/>
+    <col min="11010" max="11010" width="97.7109375" customWidth="1"/>
+    <col min="11265" max="11265" width="42.28515625" customWidth="1"/>
+    <col min="11266" max="11266" width="97.7109375" customWidth="1"/>
+    <col min="11521" max="11521" width="42.28515625" customWidth="1"/>
+    <col min="11522" max="11522" width="97.7109375" customWidth="1"/>
+    <col min="11777" max="11777" width="42.28515625" customWidth="1"/>
+    <col min="11778" max="11778" width="97.7109375" customWidth="1"/>
+    <col min="12033" max="12033" width="42.28515625" customWidth="1"/>
+    <col min="12034" max="12034" width="97.7109375" customWidth="1"/>
+    <col min="12289" max="12289" width="42.28515625" customWidth="1"/>
+    <col min="12290" max="12290" width="97.7109375" customWidth="1"/>
+    <col min="12545" max="12545" width="42.28515625" customWidth="1"/>
+    <col min="12546" max="12546" width="97.7109375" customWidth="1"/>
+    <col min="12801" max="12801" width="42.28515625" customWidth="1"/>
+    <col min="12802" max="12802" width="97.7109375" customWidth="1"/>
+    <col min="13057" max="13057" width="42.28515625" customWidth="1"/>
+    <col min="13058" max="13058" width="97.7109375" customWidth="1"/>
+    <col min="13313" max="13313" width="42.28515625" customWidth="1"/>
+    <col min="13314" max="13314" width="97.7109375" customWidth="1"/>
+    <col min="13569" max="13569" width="42.28515625" customWidth="1"/>
+    <col min="13570" max="13570" width="97.7109375" customWidth="1"/>
+    <col min="13825" max="13825" width="42.28515625" customWidth="1"/>
+    <col min="13826" max="13826" width="97.7109375" customWidth="1"/>
+    <col min="14081" max="14081" width="42.28515625" customWidth="1"/>
+    <col min="14082" max="14082" width="97.7109375" customWidth="1"/>
+    <col min="14337" max="14337" width="42.28515625" customWidth="1"/>
+    <col min="14338" max="14338" width="97.7109375" customWidth="1"/>
+    <col min="14593" max="14593" width="42.28515625" customWidth="1"/>
+    <col min="14594" max="14594" width="97.7109375" customWidth="1"/>
+    <col min="14849" max="14849" width="42.28515625" customWidth="1"/>
+    <col min="14850" max="14850" width="97.7109375" customWidth="1"/>
+    <col min="15105" max="15105" width="42.28515625" customWidth="1"/>
+    <col min="15106" max="15106" width="97.7109375" customWidth="1"/>
+    <col min="15361" max="15361" width="42.28515625" customWidth="1"/>
+    <col min="15362" max="15362" width="97.7109375" customWidth="1"/>
+    <col min="15617" max="15617" width="42.28515625" customWidth="1"/>
+    <col min="15618" max="15618" width="97.7109375" customWidth="1"/>
+    <col min="15873" max="15873" width="42.28515625" customWidth="1"/>
+    <col min="15874" max="15874" width="97.7109375" customWidth="1"/>
+    <col min="16129" max="16129" width="42.28515625" customWidth="1"/>
+    <col min="16130" max="16130" width="97.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:13" s="4" customFormat="1">
       <c r="A2" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="4" customFormat="1" ht="17.25" customHeight="1">
       <c r="A3" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="4" customFormat="1" ht="18" customHeight="1">
       <c r="A4" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="4" customFormat="1" ht="16.5" customHeight="1">
       <c r="A5" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="4" customFormat="1">
       <c r="A6" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B6" s="3" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="4" customFormat="1" ht="29.25" customHeight="1">
       <c r="A7" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="4" customFormat="1">
       <c r="A8" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="4" customFormat="1" ht="42" customHeight="1">
       <c r="A9" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>58</v>
       </c>
@@ -2229,51 +2221,51 @@
       <c r="M13" s="9"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="11" t="s">
         <v>36</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>37</v>
       </c>
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="11" t="s">
         <v>38</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>60</v>
       </c>
       <c r="M15" s="9"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B16" s="13" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="M16" s="14"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B17" s="13" t="s">
         <v>85</v>
       </c>
       <c r="M17" s="15"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="2" t="s">
         <v>41</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>42</v>
       </c>
       <c r="M18" s="14"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="2" t="s">
         <v>43</v>
       </c>
@@ -2306,234 +2298,234 @@
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="15"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="14"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="15"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="14"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
     <hyperlink ref="B12" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView zoomScale="86" zoomScaleNormal="86" workbookViewId="0">
       <selection activeCell="B18" sqref="B18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="42.33203125" style="20" customWidth="1"/>
-[...126 lines deleted...]
-    <col min="16130" max="16130" width="97.6640625" customWidth="1"/>
+    <col min="1" max="1" width="42.28515625" style="20" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="20" customWidth="1"/>
+    <col min="257" max="257" width="42.28515625" customWidth="1"/>
+    <col min="258" max="258" width="97.7109375" customWidth="1"/>
+    <col min="513" max="513" width="42.28515625" customWidth="1"/>
+    <col min="514" max="514" width="97.7109375" customWidth="1"/>
+    <col min="769" max="769" width="42.28515625" customWidth="1"/>
+    <col min="770" max="770" width="97.7109375" customWidth="1"/>
+    <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
+    <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
+    <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
+    <col min="1282" max="1282" width="97.7109375" customWidth="1"/>
+    <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
+    <col min="1538" max="1538" width="97.7109375" customWidth="1"/>
+    <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
+    <col min="1794" max="1794" width="97.7109375" customWidth="1"/>
+    <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
+    <col min="2050" max="2050" width="97.7109375" customWidth="1"/>
+    <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
+    <col min="2306" max="2306" width="97.7109375" customWidth="1"/>
+    <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
+    <col min="2562" max="2562" width="97.7109375" customWidth="1"/>
+    <col min="2817" max="2817" width="42.28515625" customWidth="1"/>
+    <col min="2818" max="2818" width="97.7109375" customWidth="1"/>
+    <col min="3073" max="3073" width="42.28515625" customWidth="1"/>
+    <col min="3074" max="3074" width="97.7109375" customWidth="1"/>
+    <col min="3329" max="3329" width="42.28515625" customWidth="1"/>
+    <col min="3330" max="3330" width="97.7109375" customWidth="1"/>
+    <col min="3585" max="3585" width="42.28515625" customWidth="1"/>
+    <col min="3586" max="3586" width="97.7109375" customWidth="1"/>
+    <col min="3841" max="3841" width="42.28515625" customWidth="1"/>
+    <col min="3842" max="3842" width="97.7109375" customWidth="1"/>
+    <col min="4097" max="4097" width="42.28515625" customWidth="1"/>
+    <col min="4098" max="4098" width="97.7109375" customWidth="1"/>
+    <col min="4353" max="4353" width="42.28515625" customWidth="1"/>
+    <col min="4354" max="4354" width="97.7109375" customWidth="1"/>
+    <col min="4609" max="4609" width="42.28515625" customWidth="1"/>
+    <col min="4610" max="4610" width="97.7109375" customWidth="1"/>
+    <col min="4865" max="4865" width="42.28515625" customWidth="1"/>
+    <col min="4866" max="4866" width="97.7109375" customWidth="1"/>
+    <col min="5121" max="5121" width="42.28515625" customWidth="1"/>
+    <col min="5122" max="5122" width="97.7109375" customWidth="1"/>
+    <col min="5377" max="5377" width="42.28515625" customWidth="1"/>
+    <col min="5378" max="5378" width="97.7109375" customWidth="1"/>
+    <col min="5633" max="5633" width="42.28515625" customWidth="1"/>
+    <col min="5634" max="5634" width="97.7109375" customWidth="1"/>
+    <col min="5889" max="5889" width="42.28515625" customWidth="1"/>
+    <col min="5890" max="5890" width="97.7109375" customWidth="1"/>
+    <col min="6145" max="6145" width="42.28515625" customWidth="1"/>
+    <col min="6146" max="6146" width="97.7109375" customWidth="1"/>
+    <col min="6401" max="6401" width="42.28515625" customWidth="1"/>
+    <col min="6402" max="6402" width="97.7109375" customWidth="1"/>
+    <col min="6657" max="6657" width="42.28515625" customWidth="1"/>
+    <col min="6658" max="6658" width="97.7109375" customWidth="1"/>
+    <col min="6913" max="6913" width="42.28515625" customWidth="1"/>
+    <col min="6914" max="6914" width="97.7109375" customWidth="1"/>
+    <col min="7169" max="7169" width="42.28515625" customWidth="1"/>
+    <col min="7170" max="7170" width="97.7109375" customWidth="1"/>
+    <col min="7425" max="7425" width="42.28515625" customWidth="1"/>
+    <col min="7426" max="7426" width="97.7109375" customWidth="1"/>
+    <col min="7681" max="7681" width="42.28515625" customWidth="1"/>
+    <col min="7682" max="7682" width="97.7109375" customWidth="1"/>
+    <col min="7937" max="7937" width="42.28515625" customWidth="1"/>
+    <col min="7938" max="7938" width="97.7109375" customWidth="1"/>
+    <col min="8193" max="8193" width="42.28515625" customWidth="1"/>
+    <col min="8194" max="8194" width="97.7109375" customWidth="1"/>
+    <col min="8449" max="8449" width="42.28515625" customWidth="1"/>
+    <col min="8450" max="8450" width="97.7109375" customWidth="1"/>
+    <col min="8705" max="8705" width="42.28515625" customWidth="1"/>
+    <col min="8706" max="8706" width="97.7109375" customWidth="1"/>
+    <col min="8961" max="8961" width="42.28515625" customWidth="1"/>
+    <col min="8962" max="8962" width="97.7109375" customWidth="1"/>
+    <col min="9217" max="9217" width="42.28515625" customWidth="1"/>
+    <col min="9218" max="9218" width="97.7109375" customWidth="1"/>
+    <col min="9473" max="9473" width="42.28515625" customWidth="1"/>
+    <col min="9474" max="9474" width="97.7109375" customWidth="1"/>
+    <col min="9729" max="9729" width="42.28515625" customWidth="1"/>
+    <col min="9730" max="9730" width="97.7109375" customWidth="1"/>
+    <col min="9985" max="9985" width="42.28515625" customWidth="1"/>
+    <col min="9986" max="9986" width="97.7109375" customWidth="1"/>
+    <col min="10241" max="10241" width="42.28515625" customWidth="1"/>
+    <col min="10242" max="10242" width="97.7109375" customWidth="1"/>
+    <col min="10497" max="10497" width="42.28515625" customWidth="1"/>
+    <col min="10498" max="10498" width="97.7109375" customWidth="1"/>
+    <col min="10753" max="10753" width="42.28515625" customWidth="1"/>
+    <col min="10754" max="10754" width="97.7109375" customWidth="1"/>
+    <col min="11009" max="11009" width="42.28515625" customWidth="1"/>
+    <col min="11010" max="11010" width="97.7109375" customWidth="1"/>
+    <col min="11265" max="11265" width="42.28515625" customWidth="1"/>
+    <col min="11266" max="11266" width="97.7109375" customWidth="1"/>
+    <col min="11521" max="11521" width="42.28515625" customWidth="1"/>
+    <col min="11522" max="11522" width="97.7109375" customWidth="1"/>
+    <col min="11777" max="11777" width="42.28515625" customWidth="1"/>
+    <col min="11778" max="11778" width="97.7109375" customWidth="1"/>
+    <col min="12033" max="12033" width="42.28515625" customWidth="1"/>
+    <col min="12034" max="12034" width="97.7109375" customWidth="1"/>
+    <col min="12289" max="12289" width="42.28515625" customWidth="1"/>
+    <col min="12290" max="12290" width="97.7109375" customWidth="1"/>
+    <col min="12545" max="12545" width="42.28515625" customWidth="1"/>
+    <col min="12546" max="12546" width="97.7109375" customWidth="1"/>
+    <col min="12801" max="12801" width="42.28515625" customWidth="1"/>
+    <col min="12802" max="12802" width="97.7109375" customWidth="1"/>
+    <col min="13057" max="13057" width="42.28515625" customWidth="1"/>
+    <col min="13058" max="13058" width="97.7109375" customWidth="1"/>
+    <col min="13313" max="13313" width="42.28515625" customWidth="1"/>
+    <col min="13314" max="13314" width="97.7109375" customWidth="1"/>
+    <col min="13569" max="13569" width="42.28515625" customWidth="1"/>
+    <col min="13570" max="13570" width="97.7109375" customWidth="1"/>
+    <col min="13825" max="13825" width="42.28515625" customWidth="1"/>
+    <col min="13826" max="13826" width="97.7109375" customWidth="1"/>
+    <col min="14081" max="14081" width="42.28515625" customWidth="1"/>
+    <col min="14082" max="14082" width="97.7109375" customWidth="1"/>
+    <col min="14337" max="14337" width="42.28515625" customWidth="1"/>
+    <col min="14338" max="14338" width="97.7109375" customWidth="1"/>
+    <col min="14593" max="14593" width="42.28515625" customWidth="1"/>
+    <col min="14594" max="14594" width="97.7109375" customWidth="1"/>
+    <col min="14849" max="14849" width="42.28515625" customWidth="1"/>
+    <col min="14850" max="14850" width="97.7109375" customWidth="1"/>
+    <col min="15105" max="15105" width="42.28515625" customWidth="1"/>
+    <col min="15106" max="15106" width="97.7109375" customWidth="1"/>
+    <col min="15361" max="15361" width="42.28515625" customWidth="1"/>
+    <col min="15362" max="15362" width="97.7109375" customWidth="1"/>
+    <col min="15617" max="15617" width="42.28515625" customWidth="1"/>
+    <col min="15618" max="15618" width="97.7109375" customWidth="1"/>
+    <col min="15873" max="15873" width="42.28515625" customWidth="1"/>
+    <col min="15874" max="15874" width="97.7109375" customWidth="1"/>
+    <col min="16129" max="16129" width="42.28515625" customWidth="1"/>
+    <col min="16130" max="16130" width="97.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B2" s="3">
         <v>163213</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A4" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="4" customFormat="1" ht="27" customHeight="1">
       <c r="A5" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1">
       <c r="A6" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B6" s="3" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:13" s="4" customFormat="1" ht="39.6">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="4" customFormat="1" ht="38.25">
       <c r="A7" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1">
       <c r="A8" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="4" customFormat="1" ht="45" customHeight="1">
       <c r="A9" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="4" customFormat="1" ht="57.75" customHeight="1">
       <c r="A10" s="2" t="s">
@@ -2569,51 +2561,51 @@
       <c r="M13" s="9"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="11" t="s">
         <v>36</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>37</v>
       </c>
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="11" t="s">
         <v>38</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>60</v>
       </c>
       <c r="M15" s="9"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B16" s="13" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="M16" s="14"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B17" s="13" t="s">
         <v>85</v>
       </c>
       <c r="M17" s="15"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="2" t="s">
         <v>41</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>42</v>
       </c>
       <c r="M18" s="14"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="2" t="s">
         <v>43</v>
       </c>
@@ -2646,231 +2638,231 @@
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="15"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="14"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="15"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="14"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
     <hyperlink ref="B12" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView zoomScale="86" zoomScaleNormal="86" workbookViewId="0">
       <selection activeCell="B18" sqref="B18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="43.33203125" style="20" customWidth="1"/>
-[...126 lines deleted...]
-    <col min="16130" max="16130" width="97.6640625" customWidth="1"/>
+    <col min="1" max="1" width="43.28515625" style="20" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="20" customWidth="1"/>
+    <col min="257" max="257" width="42.28515625" customWidth="1"/>
+    <col min="258" max="258" width="97.7109375" customWidth="1"/>
+    <col min="513" max="513" width="42.28515625" customWidth="1"/>
+    <col min="514" max="514" width="97.7109375" customWidth="1"/>
+    <col min="769" max="769" width="42.28515625" customWidth="1"/>
+    <col min="770" max="770" width="97.7109375" customWidth="1"/>
+    <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
+    <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
+    <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
+    <col min="1282" max="1282" width="97.7109375" customWidth="1"/>
+    <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
+    <col min="1538" max="1538" width="97.7109375" customWidth="1"/>
+    <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
+    <col min="1794" max="1794" width="97.7109375" customWidth="1"/>
+    <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
+    <col min="2050" max="2050" width="97.7109375" customWidth="1"/>
+    <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
+    <col min="2306" max="2306" width="97.7109375" customWidth="1"/>
+    <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
+    <col min="2562" max="2562" width="97.7109375" customWidth="1"/>
+    <col min="2817" max="2817" width="42.28515625" customWidth="1"/>
+    <col min="2818" max="2818" width="97.7109375" customWidth="1"/>
+    <col min="3073" max="3073" width="42.28515625" customWidth="1"/>
+    <col min="3074" max="3074" width="97.7109375" customWidth="1"/>
+    <col min="3329" max="3329" width="42.28515625" customWidth="1"/>
+    <col min="3330" max="3330" width="97.7109375" customWidth="1"/>
+    <col min="3585" max="3585" width="42.28515625" customWidth="1"/>
+    <col min="3586" max="3586" width="97.7109375" customWidth="1"/>
+    <col min="3841" max="3841" width="42.28515625" customWidth="1"/>
+    <col min="3842" max="3842" width="97.7109375" customWidth="1"/>
+    <col min="4097" max="4097" width="42.28515625" customWidth="1"/>
+    <col min="4098" max="4098" width="97.7109375" customWidth="1"/>
+    <col min="4353" max="4353" width="42.28515625" customWidth="1"/>
+    <col min="4354" max="4354" width="97.7109375" customWidth="1"/>
+    <col min="4609" max="4609" width="42.28515625" customWidth="1"/>
+    <col min="4610" max="4610" width="97.7109375" customWidth="1"/>
+    <col min="4865" max="4865" width="42.28515625" customWidth="1"/>
+    <col min="4866" max="4866" width="97.7109375" customWidth="1"/>
+    <col min="5121" max="5121" width="42.28515625" customWidth="1"/>
+    <col min="5122" max="5122" width="97.7109375" customWidth="1"/>
+    <col min="5377" max="5377" width="42.28515625" customWidth="1"/>
+    <col min="5378" max="5378" width="97.7109375" customWidth="1"/>
+    <col min="5633" max="5633" width="42.28515625" customWidth="1"/>
+    <col min="5634" max="5634" width="97.7109375" customWidth="1"/>
+    <col min="5889" max="5889" width="42.28515625" customWidth="1"/>
+    <col min="5890" max="5890" width="97.7109375" customWidth="1"/>
+    <col min="6145" max="6145" width="42.28515625" customWidth="1"/>
+    <col min="6146" max="6146" width="97.7109375" customWidth="1"/>
+    <col min="6401" max="6401" width="42.28515625" customWidth="1"/>
+    <col min="6402" max="6402" width="97.7109375" customWidth="1"/>
+    <col min="6657" max="6657" width="42.28515625" customWidth="1"/>
+    <col min="6658" max="6658" width="97.7109375" customWidth="1"/>
+    <col min="6913" max="6913" width="42.28515625" customWidth="1"/>
+    <col min="6914" max="6914" width="97.7109375" customWidth="1"/>
+    <col min="7169" max="7169" width="42.28515625" customWidth="1"/>
+    <col min="7170" max="7170" width="97.7109375" customWidth="1"/>
+    <col min="7425" max="7425" width="42.28515625" customWidth="1"/>
+    <col min="7426" max="7426" width="97.7109375" customWidth="1"/>
+    <col min="7681" max="7681" width="42.28515625" customWidth="1"/>
+    <col min="7682" max="7682" width="97.7109375" customWidth="1"/>
+    <col min="7937" max="7937" width="42.28515625" customWidth="1"/>
+    <col min="7938" max="7938" width="97.7109375" customWidth="1"/>
+    <col min="8193" max="8193" width="42.28515625" customWidth="1"/>
+    <col min="8194" max="8194" width="97.7109375" customWidth="1"/>
+    <col min="8449" max="8449" width="42.28515625" customWidth="1"/>
+    <col min="8450" max="8450" width="97.7109375" customWidth="1"/>
+    <col min="8705" max="8705" width="42.28515625" customWidth="1"/>
+    <col min="8706" max="8706" width="97.7109375" customWidth="1"/>
+    <col min="8961" max="8961" width="42.28515625" customWidth="1"/>
+    <col min="8962" max="8962" width="97.7109375" customWidth="1"/>
+    <col min="9217" max="9217" width="42.28515625" customWidth="1"/>
+    <col min="9218" max="9218" width="97.7109375" customWidth="1"/>
+    <col min="9473" max="9473" width="42.28515625" customWidth="1"/>
+    <col min="9474" max="9474" width="97.7109375" customWidth="1"/>
+    <col min="9729" max="9729" width="42.28515625" customWidth="1"/>
+    <col min="9730" max="9730" width="97.7109375" customWidth="1"/>
+    <col min="9985" max="9985" width="42.28515625" customWidth="1"/>
+    <col min="9986" max="9986" width="97.7109375" customWidth="1"/>
+    <col min="10241" max="10241" width="42.28515625" customWidth="1"/>
+    <col min="10242" max="10242" width="97.7109375" customWidth="1"/>
+    <col min="10497" max="10497" width="42.28515625" customWidth="1"/>
+    <col min="10498" max="10498" width="97.7109375" customWidth="1"/>
+    <col min="10753" max="10753" width="42.28515625" customWidth="1"/>
+    <col min="10754" max="10754" width="97.7109375" customWidth="1"/>
+    <col min="11009" max="11009" width="42.28515625" customWidth="1"/>
+    <col min="11010" max="11010" width="97.7109375" customWidth="1"/>
+    <col min="11265" max="11265" width="42.28515625" customWidth="1"/>
+    <col min="11266" max="11266" width="97.7109375" customWidth="1"/>
+    <col min="11521" max="11521" width="42.28515625" customWidth="1"/>
+    <col min="11522" max="11522" width="97.7109375" customWidth="1"/>
+    <col min="11777" max="11777" width="42.28515625" customWidth="1"/>
+    <col min="11778" max="11778" width="97.7109375" customWidth="1"/>
+    <col min="12033" max="12033" width="42.28515625" customWidth="1"/>
+    <col min="12034" max="12034" width="97.7109375" customWidth="1"/>
+    <col min="12289" max="12289" width="42.28515625" customWidth="1"/>
+    <col min="12290" max="12290" width="97.7109375" customWidth="1"/>
+    <col min="12545" max="12545" width="42.28515625" customWidth="1"/>
+    <col min="12546" max="12546" width="97.7109375" customWidth="1"/>
+    <col min="12801" max="12801" width="42.28515625" customWidth="1"/>
+    <col min="12802" max="12802" width="97.7109375" customWidth="1"/>
+    <col min="13057" max="13057" width="42.28515625" customWidth="1"/>
+    <col min="13058" max="13058" width="97.7109375" customWidth="1"/>
+    <col min="13313" max="13313" width="42.28515625" customWidth="1"/>
+    <col min="13314" max="13314" width="97.7109375" customWidth="1"/>
+    <col min="13569" max="13569" width="42.28515625" customWidth="1"/>
+    <col min="13570" max="13570" width="97.7109375" customWidth="1"/>
+    <col min="13825" max="13825" width="42.28515625" customWidth="1"/>
+    <col min="13826" max="13826" width="97.7109375" customWidth="1"/>
+    <col min="14081" max="14081" width="42.28515625" customWidth="1"/>
+    <col min="14082" max="14082" width="97.7109375" customWidth="1"/>
+    <col min="14337" max="14337" width="42.28515625" customWidth="1"/>
+    <col min="14338" max="14338" width="97.7109375" customWidth="1"/>
+    <col min="14593" max="14593" width="42.28515625" customWidth="1"/>
+    <col min="14594" max="14594" width="97.7109375" customWidth="1"/>
+    <col min="14849" max="14849" width="42.28515625" customWidth="1"/>
+    <col min="14850" max="14850" width="97.7109375" customWidth="1"/>
+    <col min="15105" max="15105" width="42.28515625" customWidth="1"/>
+    <col min="15106" max="15106" width="97.7109375" customWidth="1"/>
+    <col min="15361" max="15361" width="42.28515625" customWidth="1"/>
+    <col min="15362" max="15362" width="97.7109375" customWidth="1"/>
+    <col min="15617" max="15617" width="42.28515625" customWidth="1"/>
+    <col min="15618" max="15618" width="97.7109375" customWidth="1"/>
+    <col min="15873" max="15873" width="42.28515625" customWidth="1"/>
+    <col min="15874" max="15874" width="97.7109375" customWidth="1"/>
+    <col min="16129" max="16129" width="42.28515625" customWidth="1"/>
+    <col min="16130" max="16130" width="97.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B2" s="3">
         <v>16321301</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="4" customFormat="1" ht="27.75" customHeight="1">
       <c r="A3" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B3" s="8" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A4" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="4" customFormat="1" ht="30.75" customHeight="1">
       <c r="A5" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B5" s="8" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1">
       <c r="A6" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B6" s="3" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="4" customFormat="1" ht="48.75" customHeight="1">
       <c r="A7" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1">
       <c r="A8" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="4" customFormat="1" ht="45" customHeight="1">
       <c r="A9" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>73</v>
       </c>
@@ -2909,51 +2901,51 @@
       <c r="M13" s="9"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="11" t="s">
         <v>36</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>37</v>
       </c>
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="11" t="s">
         <v>38</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>74</v>
       </c>
       <c r="M15" s="9"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B16" s="13" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="M16" s="14"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B17" s="13" t="s">
         <v>85</v>
       </c>
       <c r="M17" s="15"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="2" t="s">
         <v>41</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>42</v>
       </c>
       <c r="M18" s="14"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="2" t="s">
         <v>43</v>
       </c>
@@ -2986,231 +2978,231 @@
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="15"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="14"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="15"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="14"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
     <hyperlink ref="B12" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView topLeftCell="A7" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B24" sqref="B24"/>
+      <selection activeCell="B18" sqref="B18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="42.33203125" style="20" customWidth="1"/>
-[...126 lines deleted...]
-    <col min="16130" max="16130" width="97.6640625" customWidth="1"/>
+    <col min="1" max="1" width="42.28515625" style="20" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="20" customWidth="1"/>
+    <col min="257" max="257" width="42.28515625" customWidth="1"/>
+    <col min="258" max="258" width="97.7109375" customWidth="1"/>
+    <col min="513" max="513" width="42.28515625" customWidth="1"/>
+    <col min="514" max="514" width="97.7109375" customWidth="1"/>
+    <col min="769" max="769" width="42.28515625" customWidth="1"/>
+    <col min="770" max="770" width="97.7109375" customWidth="1"/>
+    <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
+    <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
+    <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
+    <col min="1282" max="1282" width="97.7109375" customWidth="1"/>
+    <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
+    <col min="1538" max="1538" width="97.7109375" customWidth="1"/>
+    <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
+    <col min="1794" max="1794" width="97.7109375" customWidth="1"/>
+    <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
+    <col min="2050" max="2050" width="97.7109375" customWidth="1"/>
+    <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
+    <col min="2306" max="2306" width="97.7109375" customWidth="1"/>
+    <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
+    <col min="2562" max="2562" width="97.7109375" customWidth="1"/>
+    <col min="2817" max="2817" width="42.28515625" customWidth="1"/>
+    <col min="2818" max="2818" width="97.7109375" customWidth="1"/>
+    <col min="3073" max="3073" width="42.28515625" customWidth="1"/>
+    <col min="3074" max="3074" width="97.7109375" customWidth="1"/>
+    <col min="3329" max="3329" width="42.28515625" customWidth="1"/>
+    <col min="3330" max="3330" width="97.7109375" customWidth="1"/>
+    <col min="3585" max="3585" width="42.28515625" customWidth="1"/>
+    <col min="3586" max="3586" width="97.7109375" customWidth="1"/>
+    <col min="3841" max="3841" width="42.28515625" customWidth="1"/>
+    <col min="3842" max="3842" width="97.7109375" customWidth="1"/>
+    <col min="4097" max="4097" width="42.28515625" customWidth="1"/>
+    <col min="4098" max="4098" width="97.7109375" customWidth="1"/>
+    <col min="4353" max="4353" width="42.28515625" customWidth="1"/>
+    <col min="4354" max="4354" width="97.7109375" customWidth="1"/>
+    <col min="4609" max="4609" width="42.28515625" customWidth="1"/>
+    <col min="4610" max="4610" width="97.7109375" customWidth="1"/>
+    <col min="4865" max="4865" width="42.28515625" customWidth="1"/>
+    <col min="4866" max="4866" width="97.7109375" customWidth="1"/>
+    <col min="5121" max="5121" width="42.28515625" customWidth="1"/>
+    <col min="5122" max="5122" width="97.7109375" customWidth="1"/>
+    <col min="5377" max="5377" width="42.28515625" customWidth="1"/>
+    <col min="5378" max="5378" width="97.7109375" customWidth="1"/>
+    <col min="5633" max="5633" width="42.28515625" customWidth="1"/>
+    <col min="5634" max="5634" width="97.7109375" customWidth="1"/>
+    <col min="5889" max="5889" width="42.28515625" customWidth="1"/>
+    <col min="5890" max="5890" width="97.7109375" customWidth="1"/>
+    <col min="6145" max="6145" width="42.28515625" customWidth="1"/>
+    <col min="6146" max="6146" width="97.7109375" customWidth="1"/>
+    <col min="6401" max="6401" width="42.28515625" customWidth="1"/>
+    <col min="6402" max="6402" width="97.7109375" customWidth="1"/>
+    <col min="6657" max="6657" width="42.28515625" customWidth="1"/>
+    <col min="6658" max="6658" width="97.7109375" customWidth="1"/>
+    <col min="6913" max="6913" width="42.28515625" customWidth="1"/>
+    <col min="6914" max="6914" width="97.7109375" customWidth="1"/>
+    <col min="7169" max="7169" width="42.28515625" customWidth="1"/>
+    <col min="7170" max="7170" width="97.7109375" customWidth="1"/>
+    <col min="7425" max="7425" width="42.28515625" customWidth="1"/>
+    <col min="7426" max="7426" width="97.7109375" customWidth="1"/>
+    <col min="7681" max="7681" width="42.28515625" customWidth="1"/>
+    <col min="7682" max="7682" width="97.7109375" customWidth="1"/>
+    <col min="7937" max="7937" width="42.28515625" customWidth="1"/>
+    <col min="7938" max="7938" width="97.7109375" customWidth="1"/>
+    <col min="8193" max="8193" width="42.28515625" customWidth="1"/>
+    <col min="8194" max="8194" width="97.7109375" customWidth="1"/>
+    <col min="8449" max="8449" width="42.28515625" customWidth="1"/>
+    <col min="8450" max="8450" width="97.7109375" customWidth="1"/>
+    <col min="8705" max="8705" width="42.28515625" customWidth="1"/>
+    <col min="8706" max="8706" width="97.7109375" customWidth="1"/>
+    <col min="8961" max="8961" width="42.28515625" customWidth="1"/>
+    <col min="8962" max="8962" width="97.7109375" customWidth="1"/>
+    <col min="9217" max="9217" width="42.28515625" customWidth="1"/>
+    <col min="9218" max="9218" width="97.7109375" customWidth="1"/>
+    <col min="9473" max="9473" width="42.28515625" customWidth="1"/>
+    <col min="9474" max="9474" width="97.7109375" customWidth="1"/>
+    <col min="9729" max="9729" width="42.28515625" customWidth="1"/>
+    <col min="9730" max="9730" width="97.7109375" customWidth="1"/>
+    <col min="9985" max="9985" width="42.28515625" customWidth="1"/>
+    <col min="9986" max="9986" width="97.7109375" customWidth="1"/>
+    <col min="10241" max="10241" width="42.28515625" customWidth="1"/>
+    <col min="10242" max="10242" width="97.7109375" customWidth="1"/>
+    <col min="10497" max="10497" width="42.28515625" customWidth="1"/>
+    <col min="10498" max="10498" width="97.7109375" customWidth="1"/>
+    <col min="10753" max="10753" width="42.28515625" customWidth="1"/>
+    <col min="10754" max="10754" width="97.7109375" customWidth="1"/>
+    <col min="11009" max="11009" width="42.28515625" customWidth="1"/>
+    <col min="11010" max="11010" width="97.7109375" customWidth="1"/>
+    <col min="11265" max="11265" width="42.28515625" customWidth="1"/>
+    <col min="11266" max="11266" width="97.7109375" customWidth="1"/>
+    <col min="11521" max="11521" width="42.28515625" customWidth="1"/>
+    <col min="11522" max="11522" width="97.7109375" customWidth="1"/>
+    <col min="11777" max="11777" width="42.28515625" customWidth="1"/>
+    <col min="11778" max="11778" width="97.7109375" customWidth="1"/>
+    <col min="12033" max="12033" width="42.28515625" customWidth="1"/>
+    <col min="12034" max="12034" width="97.7109375" customWidth="1"/>
+    <col min="12289" max="12289" width="42.28515625" customWidth="1"/>
+    <col min="12290" max="12290" width="97.7109375" customWidth="1"/>
+    <col min="12545" max="12545" width="42.28515625" customWidth="1"/>
+    <col min="12546" max="12546" width="97.7109375" customWidth="1"/>
+    <col min="12801" max="12801" width="42.28515625" customWidth="1"/>
+    <col min="12802" max="12802" width="97.7109375" customWidth="1"/>
+    <col min="13057" max="13057" width="42.28515625" customWidth="1"/>
+    <col min="13058" max="13058" width="97.7109375" customWidth="1"/>
+    <col min="13313" max="13313" width="42.28515625" customWidth="1"/>
+    <col min="13314" max="13314" width="97.7109375" customWidth="1"/>
+    <col min="13569" max="13569" width="42.28515625" customWidth="1"/>
+    <col min="13570" max="13570" width="97.7109375" customWidth="1"/>
+    <col min="13825" max="13825" width="42.28515625" customWidth="1"/>
+    <col min="13826" max="13826" width="97.7109375" customWidth="1"/>
+    <col min="14081" max="14081" width="42.28515625" customWidth="1"/>
+    <col min="14082" max="14082" width="97.7109375" customWidth="1"/>
+    <col min="14337" max="14337" width="42.28515625" customWidth="1"/>
+    <col min="14338" max="14338" width="97.7109375" customWidth="1"/>
+    <col min="14593" max="14593" width="42.28515625" customWidth="1"/>
+    <col min="14594" max="14594" width="97.7109375" customWidth="1"/>
+    <col min="14849" max="14849" width="42.28515625" customWidth="1"/>
+    <col min="14850" max="14850" width="97.7109375" customWidth="1"/>
+    <col min="15105" max="15105" width="42.28515625" customWidth="1"/>
+    <col min="15106" max="15106" width="97.7109375" customWidth="1"/>
+    <col min="15361" max="15361" width="42.28515625" customWidth="1"/>
+    <col min="15362" max="15362" width="97.7109375" customWidth="1"/>
+    <col min="15617" max="15617" width="42.28515625" customWidth="1"/>
+    <col min="15618" max="15618" width="97.7109375" customWidth="1"/>
+    <col min="15873" max="15873" width="42.28515625" customWidth="1"/>
+    <col min="15874" max="15874" width="97.7109375" customWidth="1"/>
+    <col min="16129" max="16129" width="42.28515625" customWidth="1"/>
+    <col min="16130" max="16130" width="97.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B2" s="3">
         <v>163201</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A4" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="4" customFormat="1" ht="27" customHeight="1">
       <c r="A5" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1">
       <c r="A6" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B6" s="3" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="4" customFormat="1" ht="24.75" customHeight="1">
       <c r="A7" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B7" s="37" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1">
       <c r="A8" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="4" customFormat="1" ht="45" customHeight="1">
       <c r="A9" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>58</v>
       </c>
@@ -3249,60 +3241,60 @@
       <c r="M13" s="9"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="11" t="s">
         <v>36</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>37</v>
       </c>
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="11" t="s">
         <v>38</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>78</v>
       </c>
       <c r="M15" s="9"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B16" s="13" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="M16" s="14"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B17" s="13" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="M17" s="15"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="2" t="s">
         <v>41</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>42</v>
       </c>
       <c r="M18" s="14"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="2" t="s">
         <v>43</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>44</v>
       </c>
       <c r="M19" s="15"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="2" t="s">
         <v>45</v>
       </c>
@@ -3327,231 +3319,231 @@
     <row r="23" spans="1:13">
       <c r="M23" s="15"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="14"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="15"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="14"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
     <hyperlink ref="B12" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B17" sqref="B17"/>
+      <selection activeCell="B18" sqref="B18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="42.33203125" style="20" customWidth="1"/>
-[...126 lines deleted...]
-    <col min="16130" max="16130" width="97.6640625" customWidth="1"/>
+    <col min="1" max="1" width="42.28515625" style="20" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="20" customWidth="1"/>
+    <col min="257" max="257" width="42.28515625" customWidth="1"/>
+    <col min="258" max="258" width="97.7109375" customWidth="1"/>
+    <col min="513" max="513" width="42.28515625" customWidth="1"/>
+    <col min="514" max="514" width="97.7109375" customWidth="1"/>
+    <col min="769" max="769" width="42.28515625" customWidth="1"/>
+    <col min="770" max="770" width="97.7109375" customWidth="1"/>
+    <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
+    <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
+    <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
+    <col min="1282" max="1282" width="97.7109375" customWidth="1"/>
+    <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
+    <col min="1538" max="1538" width="97.7109375" customWidth="1"/>
+    <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
+    <col min="1794" max="1794" width="97.7109375" customWidth="1"/>
+    <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
+    <col min="2050" max="2050" width="97.7109375" customWidth="1"/>
+    <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
+    <col min="2306" max="2306" width="97.7109375" customWidth="1"/>
+    <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
+    <col min="2562" max="2562" width="97.7109375" customWidth="1"/>
+    <col min="2817" max="2817" width="42.28515625" customWidth="1"/>
+    <col min="2818" max="2818" width="97.7109375" customWidth="1"/>
+    <col min="3073" max="3073" width="42.28515625" customWidth="1"/>
+    <col min="3074" max="3074" width="97.7109375" customWidth="1"/>
+    <col min="3329" max="3329" width="42.28515625" customWidth="1"/>
+    <col min="3330" max="3330" width="97.7109375" customWidth="1"/>
+    <col min="3585" max="3585" width="42.28515625" customWidth="1"/>
+    <col min="3586" max="3586" width="97.7109375" customWidth="1"/>
+    <col min="3841" max="3841" width="42.28515625" customWidth="1"/>
+    <col min="3842" max="3842" width="97.7109375" customWidth="1"/>
+    <col min="4097" max="4097" width="42.28515625" customWidth="1"/>
+    <col min="4098" max="4098" width="97.7109375" customWidth="1"/>
+    <col min="4353" max="4353" width="42.28515625" customWidth="1"/>
+    <col min="4354" max="4354" width="97.7109375" customWidth="1"/>
+    <col min="4609" max="4609" width="42.28515625" customWidth="1"/>
+    <col min="4610" max="4610" width="97.7109375" customWidth="1"/>
+    <col min="4865" max="4865" width="42.28515625" customWidth="1"/>
+    <col min="4866" max="4866" width="97.7109375" customWidth="1"/>
+    <col min="5121" max="5121" width="42.28515625" customWidth="1"/>
+    <col min="5122" max="5122" width="97.7109375" customWidth="1"/>
+    <col min="5377" max="5377" width="42.28515625" customWidth="1"/>
+    <col min="5378" max="5378" width="97.7109375" customWidth="1"/>
+    <col min="5633" max="5633" width="42.28515625" customWidth="1"/>
+    <col min="5634" max="5634" width="97.7109375" customWidth="1"/>
+    <col min="5889" max="5889" width="42.28515625" customWidth="1"/>
+    <col min="5890" max="5890" width="97.7109375" customWidth="1"/>
+    <col min="6145" max="6145" width="42.28515625" customWidth="1"/>
+    <col min="6146" max="6146" width="97.7109375" customWidth="1"/>
+    <col min="6401" max="6401" width="42.28515625" customWidth="1"/>
+    <col min="6402" max="6402" width="97.7109375" customWidth="1"/>
+    <col min="6657" max="6657" width="42.28515625" customWidth="1"/>
+    <col min="6658" max="6658" width="97.7109375" customWidth="1"/>
+    <col min="6913" max="6913" width="42.28515625" customWidth="1"/>
+    <col min="6914" max="6914" width="97.7109375" customWidth="1"/>
+    <col min="7169" max="7169" width="42.28515625" customWidth="1"/>
+    <col min="7170" max="7170" width="97.7109375" customWidth="1"/>
+    <col min="7425" max="7425" width="42.28515625" customWidth="1"/>
+    <col min="7426" max="7426" width="97.7109375" customWidth="1"/>
+    <col min="7681" max="7681" width="42.28515625" customWidth="1"/>
+    <col min="7682" max="7682" width="97.7109375" customWidth="1"/>
+    <col min="7937" max="7937" width="42.28515625" customWidth="1"/>
+    <col min="7938" max="7938" width="97.7109375" customWidth="1"/>
+    <col min="8193" max="8193" width="42.28515625" customWidth="1"/>
+    <col min="8194" max="8194" width="97.7109375" customWidth="1"/>
+    <col min="8449" max="8449" width="42.28515625" customWidth="1"/>
+    <col min="8450" max="8450" width="97.7109375" customWidth="1"/>
+    <col min="8705" max="8705" width="42.28515625" customWidth="1"/>
+    <col min="8706" max="8706" width="97.7109375" customWidth="1"/>
+    <col min="8961" max="8961" width="42.28515625" customWidth="1"/>
+    <col min="8962" max="8962" width="97.7109375" customWidth="1"/>
+    <col min="9217" max="9217" width="42.28515625" customWidth="1"/>
+    <col min="9218" max="9218" width="97.7109375" customWidth="1"/>
+    <col min="9473" max="9473" width="42.28515625" customWidth="1"/>
+    <col min="9474" max="9474" width="97.7109375" customWidth="1"/>
+    <col min="9729" max="9729" width="42.28515625" customWidth="1"/>
+    <col min="9730" max="9730" width="97.7109375" customWidth="1"/>
+    <col min="9985" max="9985" width="42.28515625" customWidth="1"/>
+    <col min="9986" max="9986" width="97.7109375" customWidth="1"/>
+    <col min="10241" max="10241" width="42.28515625" customWidth="1"/>
+    <col min="10242" max="10242" width="97.7109375" customWidth="1"/>
+    <col min="10497" max="10497" width="42.28515625" customWidth="1"/>
+    <col min="10498" max="10498" width="97.7109375" customWidth="1"/>
+    <col min="10753" max="10753" width="42.28515625" customWidth="1"/>
+    <col min="10754" max="10754" width="97.7109375" customWidth="1"/>
+    <col min="11009" max="11009" width="42.28515625" customWidth="1"/>
+    <col min="11010" max="11010" width="97.7109375" customWidth="1"/>
+    <col min="11265" max="11265" width="42.28515625" customWidth="1"/>
+    <col min="11266" max="11266" width="97.7109375" customWidth="1"/>
+    <col min="11521" max="11521" width="42.28515625" customWidth="1"/>
+    <col min="11522" max="11522" width="97.7109375" customWidth="1"/>
+    <col min="11777" max="11777" width="42.28515625" customWidth="1"/>
+    <col min="11778" max="11778" width="97.7109375" customWidth="1"/>
+    <col min="12033" max="12033" width="42.28515625" customWidth="1"/>
+    <col min="12034" max="12034" width="97.7109375" customWidth="1"/>
+    <col min="12289" max="12289" width="42.28515625" customWidth="1"/>
+    <col min="12290" max="12290" width="97.7109375" customWidth="1"/>
+    <col min="12545" max="12545" width="42.28515625" customWidth="1"/>
+    <col min="12546" max="12546" width="97.7109375" customWidth="1"/>
+    <col min="12801" max="12801" width="42.28515625" customWidth="1"/>
+    <col min="12802" max="12802" width="97.7109375" customWidth="1"/>
+    <col min="13057" max="13057" width="42.28515625" customWidth="1"/>
+    <col min="13058" max="13058" width="97.7109375" customWidth="1"/>
+    <col min="13313" max="13313" width="42.28515625" customWidth="1"/>
+    <col min="13314" max="13314" width="97.7109375" customWidth="1"/>
+    <col min="13569" max="13569" width="42.28515625" customWidth="1"/>
+    <col min="13570" max="13570" width="97.7109375" customWidth="1"/>
+    <col min="13825" max="13825" width="42.28515625" customWidth="1"/>
+    <col min="13826" max="13826" width="97.7109375" customWidth="1"/>
+    <col min="14081" max="14081" width="42.28515625" customWidth="1"/>
+    <col min="14082" max="14082" width="97.7109375" customWidth="1"/>
+    <col min="14337" max="14337" width="42.28515625" customWidth="1"/>
+    <col min="14338" max="14338" width="97.7109375" customWidth="1"/>
+    <col min="14593" max="14593" width="42.28515625" customWidth="1"/>
+    <col min="14594" max="14594" width="97.7109375" customWidth="1"/>
+    <col min="14849" max="14849" width="42.28515625" customWidth="1"/>
+    <col min="14850" max="14850" width="97.7109375" customWidth="1"/>
+    <col min="15105" max="15105" width="42.28515625" customWidth="1"/>
+    <col min="15106" max="15106" width="97.7109375" customWidth="1"/>
+    <col min="15361" max="15361" width="42.28515625" customWidth="1"/>
+    <col min="15362" max="15362" width="97.7109375" customWidth="1"/>
+    <col min="15617" max="15617" width="42.28515625" customWidth="1"/>
+    <col min="15618" max="15618" width="97.7109375" customWidth="1"/>
+    <col min="15873" max="15873" width="42.28515625" customWidth="1"/>
+    <col min="15874" max="15874" width="97.7109375" customWidth="1"/>
+    <col min="16129" max="16129" width="42.28515625" customWidth="1"/>
+    <col min="16130" max="16130" width="97.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B2" s="3">
         <v>163221</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A4" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="4" customFormat="1" ht="27" customHeight="1">
       <c r="A5" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1">
       <c r="A6" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B6" s="3" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="4" customFormat="1" ht="24.75" customHeight="1">
       <c r="A7" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1">
       <c r="A8" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="4" customFormat="1" ht="45" customHeight="1">
       <c r="A9" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>58</v>
       </c>
@@ -3590,60 +3582,60 @@
       <c r="M13" s="9"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="11" t="s">
         <v>36</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>37</v>
       </c>
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="11" t="s">
         <v>38</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>78</v>
       </c>
       <c r="M15" s="9"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B16" s="13" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="M16" s="14"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B17" s="13" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="M17" s="15"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="2" t="s">
         <v>41</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>42</v>
       </c>
       <c r="M18" s="14"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="2" t="s">
         <v>43</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>44</v>
       </c>
       <c r="M19" s="15"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="2" t="s">
         <v>45</v>
       </c>
@@ -3668,252 +3660,252 @@
     <row r="23" spans="1:13">
       <c r="M23" s="15"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="14"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="15"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="14"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
     <hyperlink ref="B12" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист2"/>
   <dimension ref="B2:B18"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="O32" sqref="O32"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="4.44140625" style="22" customWidth="1"/>
-[...190 lines deleted...]
-    <col min="16131" max="16384" width="9.109375" style="22"/>
+    <col min="1" max="1" width="4.42578125" style="22" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="22" customWidth="1"/>
+    <col min="3" max="256" width="9.140625" style="22"/>
+    <col min="257" max="257" width="4.42578125" style="22" customWidth="1"/>
+    <col min="258" max="258" width="113.5703125" style="22" customWidth="1"/>
+    <col min="259" max="512" width="9.140625" style="22"/>
+    <col min="513" max="513" width="4.42578125" style="22" customWidth="1"/>
+    <col min="514" max="514" width="113.5703125" style="22" customWidth="1"/>
+    <col min="515" max="768" width="9.140625" style="22"/>
+    <col min="769" max="769" width="4.42578125" style="22" customWidth="1"/>
+    <col min="770" max="770" width="113.5703125" style="22" customWidth="1"/>
+    <col min="771" max="1024" width="9.140625" style="22"/>
+    <col min="1025" max="1025" width="4.42578125" style="22" customWidth="1"/>
+    <col min="1026" max="1026" width="113.5703125" style="22" customWidth="1"/>
+    <col min="1027" max="1280" width="9.140625" style="22"/>
+    <col min="1281" max="1281" width="4.42578125" style="22" customWidth="1"/>
+    <col min="1282" max="1282" width="113.5703125" style="22" customWidth="1"/>
+    <col min="1283" max="1536" width="9.140625" style="22"/>
+    <col min="1537" max="1537" width="4.42578125" style="22" customWidth="1"/>
+    <col min="1538" max="1538" width="113.5703125" style="22" customWidth="1"/>
+    <col min="1539" max="1792" width="9.140625" style="22"/>
+    <col min="1793" max="1793" width="4.42578125" style="22" customWidth="1"/>
+    <col min="1794" max="1794" width="113.5703125" style="22" customWidth="1"/>
+    <col min="1795" max="2048" width="9.140625" style="22"/>
+    <col min="2049" max="2049" width="4.42578125" style="22" customWidth="1"/>
+    <col min="2050" max="2050" width="113.5703125" style="22" customWidth="1"/>
+    <col min="2051" max="2304" width="9.140625" style="22"/>
+    <col min="2305" max="2305" width="4.42578125" style="22" customWidth="1"/>
+    <col min="2306" max="2306" width="113.5703125" style="22" customWidth="1"/>
+    <col min="2307" max="2560" width="9.140625" style="22"/>
+    <col min="2561" max="2561" width="4.42578125" style="22" customWidth="1"/>
+    <col min="2562" max="2562" width="113.5703125" style="22" customWidth="1"/>
+    <col min="2563" max="2816" width="9.140625" style="22"/>
+    <col min="2817" max="2817" width="4.42578125" style="22" customWidth="1"/>
+    <col min="2818" max="2818" width="113.5703125" style="22" customWidth="1"/>
+    <col min="2819" max="3072" width="9.140625" style="22"/>
+    <col min="3073" max="3073" width="4.42578125" style="22" customWidth="1"/>
+    <col min="3074" max="3074" width="113.5703125" style="22" customWidth="1"/>
+    <col min="3075" max="3328" width="9.140625" style="22"/>
+    <col min="3329" max="3329" width="4.42578125" style="22" customWidth="1"/>
+    <col min="3330" max="3330" width="113.5703125" style="22" customWidth="1"/>
+    <col min="3331" max="3584" width="9.140625" style="22"/>
+    <col min="3585" max="3585" width="4.42578125" style="22" customWidth="1"/>
+    <col min="3586" max="3586" width="113.5703125" style="22" customWidth="1"/>
+    <col min="3587" max="3840" width="9.140625" style="22"/>
+    <col min="3841" max="3841" width="4.42578125" style="22" customWidth="1"/>
+    <col min="3842" max="3842" width="113.5703125" style="22" customWidth="1"/>
+    <col min="3843" max="4096" width="9.140625" style="22"/>
+    <col min="4097" max="4097" width="4.42578125" style="22" customWidth="1"/>
+    <col min="4098" max="4098" width="113.5703125" style="22" customWidth="1"/>
+    <col min="4099" max="4352" width="9.140625" style="22"/>
+    <col min="4353" max="4353" width="4.42578125" style="22" customWidth="1"/>
+    <col min="4354" max="4354" width="113.5703125" style="22" customWidth="1"/>
+    <col min="4355" max="4608" width="9.140625" style="22"/>
+    <col min="4609" max="4609" width="4.42578125" style="22" customWidth="1"/>
+    <col min="4610" max="4610" width="113.5703125" style="22" customWidth="1"/>
+    <col min="4611" max="4864" width="9.140625" style="22"/>
+    <col min="4865" max="4865" width="4.42578125" style="22" customWidth="1"/>
+    <col min="4866" max="4866" width="113.5703125" style="22" customWidth="1"/>
+    <col min="4867" max="5120" width="9.140625" style="22"/>
+    <col min="5121" max="5121" width="4.42578125" style="22" customWidth="1"/>
+    <col min="5122" max="5122" width="113.5703125" style="22" customWidth="1"/>
+    <col min="5123" max="5376" width="9.140625" style="22"/>
+    <col min="5377" max="5377" width="4.42578125" style="22" customWidth="1"/>
+    <col min="5378" max="5378" width="113.5703125" style="22" customWidth="1"/>
+    <col min="5379" max="5632" width="9.140625" style="22"/>
+    <col min="5633" max="5633" width="4.42578125" style="22" customWidth="1"/>
+    <col min="5634" max="5634" width="113.5703125" style="22" customWidth="1"/>
+    <col min="5635" max="5888" width="9.140625" style="22"/>
+    <col min="5889" max="5889" width="4.42578125" style="22" customWidth="1"/>
+    <col min="5890" max="5890" width="113.5703125" style="22" customWidth="1"/>
+    <col min="5891" max="6144" width="9.140625" style="22"/>
+    <col min="6145" max="6145" width="4.42578125" style="22" customWidth="1"/>
+    <col min="6146" max="6146" width="113.5703125" style="22" customWidth="1"/>
+    <col min="6147" max="6400" width="9.140625" style="22"/>
+    <col min="6401" max="6401" width="4.42578125" style="22" customWidth="1"/>
+    <col min="6402" max="6402" width="113.5703125" style="22" customWidth="1"/>
+    <col min="6403" max="6656" width="9.140625" style="22"/>
+    <col min="6657" max="6657" width="4.42578125" style="22" customWidth="1"/>
+    <col min="6658" max="6658" width="113.5703125" style="22" customWidth="1"/>
+    <col min="6659" max="6912" width="9.140625" style="22"/>
+    <col min="6913" max="6913" width="4.42578125" style="22" customWidth="1"/>
+    <col min="6914" max="6914" width="113.5703125" style="22" customWidth="1"/>
+    <col min="6915" max="7168" width="9.140625" style="22"/>
+    <col min="7169" max="7169" width="4.42578125" style="22" customWidth="1"/>
+    <col min="7170" max="7170" width="113.5703125" style="22" customWidth="1"/>
+    <col min="7171" max="7424" width="9.140625" style="22"/>
+    <col min="7425" max="7425" width="4.42578125" style="22" customWidth="1"/>
+    <col min="7426" max="7426" width="113.5703125" style="22" customWidth="1"/>
+    <col min="7427" max="7680" width="9.140625" style="22"/>
+    <col min="7681" max="7681" width="4.42578125" style="22" customWidth="1"/>
+    <col min="7682" max="7682" width="113.5703125" style="22" customWidth="1"/>
+    <col min="7683" max="7936" width="9.140625" style="22"/>
+    <col min="7937" max="7937" width="4.42578125" style="22" customWidth="1"/>
+    <col min="7938" max="7938" width="113.5703125" style="22" customWidth="1"/>
+    <col min="7939" max="8192" width="9.140625" style="22"/>
+    <col min="8193" max="8193" width="4.42578125" style="22" customWidth="1"/>
+    <col min="8194" max="8194" width="113.5703125" style="22" customWidth="1"/>
+    <col min="8195" max="8448" width="9.140625" style="22"/>
+    <col min="8449" max="8449" width="4.42578125" style="22" customWidth="1"/>
+    <col min="8450" max="8450" width="113.5703125" style="22" customWidth="1"/>
+    <col min="8451" max="8704" width="9.140625" style="22"/>
+    <col min="8705" max="8705" width="4.42578125" style="22" customWidth="1"/>
+    <col min="8706" max="8706" width="113.5703125" style="22" customWidth="1"/>
+    <col min="8707" max="8960" width="9.140625" style="22"/>
+    <col min="8961" max="8961" width="4.42578125" style="22" customWidth="1"/>
+    <col min="8962" max="8962" width="113.5703125" style="22" customWidth="1"/>
+    <col min="8963" max="9216" width="9.140625" style="22"/>
+    <col min="9217" max="9217" width="4.42578125" style="22" customWidth="1"/>
+    <col min="9218" max="9218" width="113.5703125" style="22" customWidth="1"/>
+    <col min="9219" max="9472" width="9.140625" style="22"/>
+    <col min="9473" max="9473" width="4.42578125" style="22" customWidth="1"/>
+    <col min="9474" max="9474" width="113.5703125" style="22" customWidth="1"/>
+    <col min="9475" max="9728" width="9.140625" style="22"/>
+    <col min="9729" max="9729" width="4.42578125" style="22" customWidth="1"/>
+    <col min="9730" max="9730" width="113.5703125" style="22" customWidth="1"/>
+    <col min="9731" max="9984" width="9.140625" style="22"/>
+    <col min="9985" max="9985" width="4.42578125" style="22" customWidth="1"/>
+    <col min="9986" max="9986" width="113.5703125" style="22" customWidth="1"/>
+    <col min="9987" max="10240" width="9.140625" style="22"/>
+    <col min="10241" max="10241" width="4.42578125" style="22" customWidth="1"/>
+    <col min="10242" max="10242" width="113.5703125" style="22" customWidth="1"/>
+    <col min="10243" max="10496" width="9.140625" style="22"/>
+    <col min="10497" max="10497" width="4.42578125" style="22" customWidth="1"/>
+    <col min="10498" max="10498" width="113.5703125" style="22" customWidth="1"/>
+    <col min="10499" max="10752" width="9.140625" style="22"/>
+    <col min="10753" max="10753" width="4.42578125" style="22" customWidth="1"/>
+    <col min="10754" max="10754" width="113.5703125" style="22" customWidth="1"/>
+    <col min="10755" max="11008" width="9.140625" style="22"/>
+    <col min="11009" max="11009" width="4.42578125" style="22" customWidth="1"/>
+    <col min="11010" max="11010" width="113.5703125" style="22" customWidth="1"/>
+    <col min="11011" max="11264" width="9.140625" style="22"/>
+    <col min="11265" max="11265" width="4.42578125" style="22" customWidth="1"/>
+    <col min="11266" max="11266" width="113.5703125" style="22" customWidth="1"/>
+    <col min="11267" max="11520" width="9.140625" style="22"/>
+    <col min="11521" max="11521" width="4.42578125" style="22" customWidth="1"/>
+    <col min="11522" max="11522" width="113.5703125" style="22" customWidth="1"/>
+    <col min="11523" max="11776" width="9.140625" style="22"/>
+    <col min="11777" max="11777" width="4.42578125" style="22" customWidth="1"/>
+    <col min="11778" max="11778" width="113.5703125" style="22" customWidth="1"/>
+    <col min="11779" max="12032" width="9.140625" style="22"/>
+    <col min="12033" max="12033" width="4.42578125" style="22" customWidth="1"/>
+    <col min="12034" max="12034" width="113.5703125" style="22" customWidth="1"/>
+    <col min="12035" max="12288" width="9.140625" style="22"/>
+    <col min="12289" max="12289" width="4.42578125" style="22" customWidth="1"/>
+    <col min="12290" max="12290" width="113.5703125" style="22" customWidth="1"/>
+    <col min="12291" max="12544" width="9.140625" style="22"/>
+    <col min="12545" max="12545" width="4.42578125" style="22" customWidth="1"/>
+    <col min="12546" max="12546" width="113.5703125" style="22" customWidth="1"/>
+    <col min="12547" max="12800" width="9.140625" style="22"/>
+    <col min="12801" max="12801" width="4.42578125" style="22" customWidth="1"/>
+    <col min="12802" max="12802" width="113.5703125" style="22" customWidth="1"/>
+    <col min="12803" max="13056" width="9.140625" style="22"/>
+    <col min="13057" max="13057" width="4.42578125" style="22" customWidth="1"/>
+    <col min="13058" max="13058" width="113.5703125" style="22" customWidth="1"/>
+    <col min="13059" max="13312" width="9.140625" style="22"/>
+    <col min="13313" max="13313" width="4.42578125" style="22" customWidth="1"/>
+    <col min="13314" max="13314" width="113.5703125" style="22" customWidth="1"/>
+    <col min="13315" max="13568" width="9.140625" style="22"/>
+    <col min="13569" max="13569" width="4.42578125" style="22" customWidth="1"/>
+    <col min="13570" max="13570" width="113.5703125" style="22" customWidth="1"/>
+    <col min="13571" max="13824" width="9.140625" style="22"/>
+    <col min="13825" max="13825" width="4.42578125" style="22" customWidth="1"/>
+    <col min="13826" max="13826" width="113.5703125" style="22" customWidth="1"/>
+    <col min="13827" max="14080" width="9.140625" style="22"/>
+    <col min="14081" max="14081" width="4.42578125" style="22" customWidth="1"/>
+    <col min="14082" max="14082" width="113.5703125" style="22" customWidth="1"/>
+    <col min="14083" max="14336" width="9.140625" style="22"/>
+    <col min="14337" max="14337" width="4.42578125" style="22" customWidth="1"/>
+    <col min="14338" max="14338" width="113.5703125" style="22" customWidth="1"/>
+    <col min="14339" max="14592" width="9.140625" style="22"/>
+    <col min="14593" max="14593" width="4.42578125" style="22" customWidth="1"/>
+    <col min="14594" max="14594" width="113.5703125" style="22" customWidth="1"/>
+    <col min="14595" max="14848" width="9.140625" style="22"/>
+    <col min="14849" max="14849" width="4.42578125" style="22" customWidth="1"/>
+    <col min="14850" max="14850" width="113.5703125" style="22" customWidth="1"/>
+    <col min="14851" max="15104" width="9.140625" style="22"/>
+    <col min="15105" max="15105" width="4.42578125" style="22" customWidth="1"/>
+    <col min="15106" max="15106" width="113.5703125" style="22" customWidth="1"/>
+    <col min="15107" max="15360" width="9.140625" style="22"/>
+    <col min="15361" max="15361" width="4.42578125" style="22" customWidth="1"/>
+    <col min="15362" max="15362" width="113.5703125" style="22" customWidth="1"/>
+    <col min="15363" max="15616" width="9.140625" style="22"/>
+    <col min="15617" max="15617" width="4.42578125" style="22" customWidth="1"/>
+    <col min="15618" max="15618" width="113.5703125" style="22" customWidth="1"/>
+    <col min="15619" max="15872" width="9.140625" style="22"/>
+    <col min="15873" max="15873" width="4.42578125" style="22" customWidth="1"/>
+    <col min="15874" max="15874" width="113.5703125" style="22" customWidth="1"/>
+    <col min="15875" max="16128" width="9.140625" style="22"/>
+    <col min="16129" max="16129" width="4.42578125" style="22" customWidth="1"/>
+    <col min="16130" max="16130" width="113.5703125" style="22" customWidth="1"/>
+    <col min="16131" max="16384" width="9.140625" style="22"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2">
       <c r="B2" s="21"/>
     </row>
     <row r="6" spans="2:2">
       <c r="B6" s="23" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="23" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="23" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="9" spans="2:2">
       <c r="B9" s="23" t="s">
         <v>52</v>
       </c>
     </row>
@@ -3926,1014 +3918,1014 @@
       <c r="B11" s="23"/>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="24" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="23"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="23"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="25" t="s">
         <v>55</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:L30"/>
   <sheetViews>
     <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="B6" sqref="B6:C26"/>
+      <selection activeCell="E16" sqref="E16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="19.88671875" style="36" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="16.5546875" customWidth="1"/>
+    <col min="1" max="1" width="19.85546875" style="36" customWidth="1"/>
+    <col min="2" max="2" width="18.28515625" customWidth="1"/>
+    <col min="3" max="3" width="16.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="12.75" customHeight="1">
       <c r="A1" s="51" t="s">
         <v>61</v>
       </c>
       <c r="B1" s="51"/>
       <c r="C1" s="51"/>
       <c r="D1" s="26"/>
     </row>
     <row r="2" spans="1:12" ht="12.75" customHeight="1">
       <c r="A2" s="52" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="B2" s="52"/>
       <c r="C2" s="52"/>
       <c r="D2" s="26"/>
       <c r="E2" s="26"/>
     </row>
     <row r="3" spans="1:12">
       <c r="A3" s="53"/>
       <c r="B3" s="53"/>
       <c r="C3" s="53"/>
       <c r="D3" s="26"/>
       <c r="E3" s="26"/>
     </row>
     <row r="4" spans="1:12" ht="12.75" customHeight="1">
       <c r="A4" s="54"/>
       <c r="B4" s="55" t="s">
         <v>62</v>
       </c>
       <c r="C4" s="56" t="s">
         <v>82</v>
       </c>
       <c r="D4" s="26"/>
       <c r="E4" s="26"/>
     </row>
     <row r="5" spans="1:12" ht="45.75" customHeight="1">
       <c r="A5" s="54"/>
       <c r="B5" s="55"/>
       <c r="C5" s="57"/>
       <c r="D5" s="26"/>
       <c r="E5" s="26"/>
     </row>
-    <row r="6" spans="1:12">
+    <row r="6" spans="1:12" ht="22.5">
       <c r="A6" s="44" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="40">
-        <v>5122121</v>
+        <v>6293358</v>
       </c>
       <c r="C6" s="50">
-        <v>104.9</v>
+        <v>104.5</v>
       </c>
       <c r="D6" s="38"/>
       <c r="E6" s="39"/>
       <c r="F6" s="28"/>
       <c r="G6" s="29"/>
       <c r="H6" s="30"/>
       <c r="I6" s="31"/>
       <c r="J6" s="31"/>
       <c r="K6" s="31"/>
       <c r="L6" s="30"/>
     </row>
     <row r="7" spans="1:12">
       <c r="A7" s="45" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="41">
-        <v>42820</v>
+        <v>53996</v>
       </c>
       <c r="C7" s="47">
-        <v>146</v>
+        <v>155.19999999999999</v>
       </c>
       <c r="D7" s="38"/>
       <c r="E7" s="39"/>
       <c r="F7" s="28"/>
       <c r="G7" s="32"/>
       <c r="H7" s="30"/>
       <c r="I7" s="31"/>
       <c r="J7" s="31"/>
       <c r="K7" s="31"/>
       <c r="L7" s="30"/>
     </row>
     <row r="8" spans="1:12">
       <c r="A8" s="45" t="s">
         <v>1</v>
       </c>
       <c r="B8" s="41">
-        <v>137234</v>
+        <v>160697</v>
       </c>
       <c r="C8" s="47">
-        <v>101.8</v>
+        <v>102.2</v>
       </c>
       <c r="D8" s="38"/>
       <c r="E8" s="39"/>
       <c r="F8" s="28"/>
       <c r="G8" s="32"/>
       <c r="H8" s="30"/>
       <c r="I8" s="31"/>
       <c r="J8" s="31"/>
       <c r="K8" s="31"/>
       <c r="L8" s="30"/>
     </row>
     <row r="9" spans="1:12">
       <c r="A9" s="45" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="41">
-        <v>275025</v>
+        <v>325072</v>
       </c>
       <c r="C9" s="47">
-        <v>113.3</v>
+        <v>103</v>
       </c>
       <c r="D9" s="38"/>
       <c r="E9" s="39"/>
       <c r="F9" s="28"/>
       <c r="G9" s="29"/>
       <c r="H9" s="30"/>
       <c r="I9" s="31"/>
       <c r="J9" s="31"/>
       <c r="K9" s="31"/>
       <c r="L9" s="30"/>
     </row>
     <row r="10" spans="1:12">
       <c r="A10" s="45" t="s">
         <v>3</v>
       </c>
       <c r="B10" s="41">
-        <v>400769</v>
+        <v>486406</v>
       </c>
       <c r="C10" s="47">
-        <v>104.2</v>
+        <v>105.1</v>
       </c>
       <c r="D10" s="38"/>
       <c r="E10" s="39"/>
       <c r="F10" s="28"/>
       <c r="G10" s="29"/>
       <c r="H10" s="30"/>
       <c r="I10" s="31"/>
       <c r="J10" s="31"/>
       <c r="K10" s="31"/>
       <c r="L10" s="30"/>
     </row>
     <row r="11" spans="1:12">
       <c r="A11" s="45" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="41">
-        <v>132060</v>
+        <v>163597</v>
       </c>
       <c r="C11" s="47">
-        <v>90.3</v>
+        <v>86.4</v>
       </c>
       <c r="D11" s="38"/>
       <c r="E11" s="39"/>
       <c r="F11" s="28"/>
       <c r="G11" s="29"/>
       <c r="H11" s="30"/>
       <c r="I11" s="31"/>
       <c r="J11" s="31"/>
       <c r="K11" s="31"/>
       <c r="L11" s="30"/>
     </row>
     <row r="12" spans="1:12">
       <c r="A12" s="45" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="41">
-        <v>128273</v>
+        <v>168567</v>
       </c>
       <c r="C12" s="47">
-        <v>102.2</v>
+        <v>101.4</v>
       </c>
       <c r="D12" s="38"/>
       <c r="E12" s="39"/>
       <c r="F12" s="28"/>
       <c r="G12" s="29"/>
       <c r="H12" s="30"/>
       <c r="I12" s="31"/>
       <c r="J12" s="31"/>
       <c r="K12" s="31"/>
       <c r="L12" s="30"/>
     </row>
     <row r="13" spans="1:12">
       <c r="A13" s="45" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="41">
-        <v>176341</v>
+        <v>224013</v>
       </c>
       <c r="C13" s="47">
-        <v>101.8</v>
+        <v>100.9</v>
       </c>
       <c r="D13" s="38"/>
       <c r="E13" s="39"/>
       <c r="F13" s="28"/>
       <c r="G13" s="29"/>
       <c r="H13" s="30"/>
       <c r="I13" s="31"/>
       <c r="J13" s="31"/>
       <c r="K13" s="31"/>
       <c r="L13" s="30"/>
     </row>
     <row r="14" spans="1:12">
       <c r="A14" s="45" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="41">
-        <v>81342</v>
+        <v>98390</v>
       </c>
       <c r="C14" s="47">
-        <v>112.9</v>
+        <v>112.7</v>
       </c>
       <c r="D14" s="38"/>
       <c r="E14" s="39"/>
       <c r="F14" s="28"/>
       <c r="G14" s="29"/>
       <c r="H14" s="30"/>
       <c r="I14" s="31"/>
       <c r="J14" s="31"/>
       <c r="K14" s="31"/>
       <c r="L14" s="30"/>
     </row>
     <row r="15" spans="1:12">
       <c r="A15" s="45" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="41">
-        <v>79775</v>
+        <v>166917</v>
       </c>
       <c r="C15" s="47">
-        <v>105.9</v>
+        <v>118.1</v>
       </c>
       <c r="D15" s="38"/>
       <c r="E15" s="39"/>
       <c r="F15" s="28"/>
       <c r="G15" s="29"/>
       <c r="H15" s="30"/>
       <c r="I15" s="31"/>
       <c r="J15" s="31"/>
       <c r="K15" s="31"/>
       <c r="L15" s="30"/>
     </row>
     <row r="16" spans="1:12">
       <c r="A16" s="45" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="41">
-        <v>156487</v>
+        <v>165307</v>
       </c>
       <c r="C16" s="47">
-        <v>100.1</v>
+        <v>92.1</v>
       </c>
       <c r="D16" s="38"/>
       <c r="E16" s="39"/>
       <c r="F16" s="28"/>
       <c r="G16" s="29"/>
       <c r="H16" s="30"/>
       <c r="I16" s="31"/>
       <c r="J16" s="31"/>
       <c r="K16" s="31"/>
       <c r="L16" s="30"/>
     </row>
     <row r="17" spans="1:12">
       <c r="A17" s="45" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="41">
-        <v>190658</v>
+        <v>249736</v>
       </c>
       <c r="C17" s="47">
-        <v>101.8</v>
+        <v>101</v>
       </c>
       <c r="D17" s="38"/>
       <c r="E17" s="39"/>
       <c r="F17" s="28"/>
       <c r="G17" s="29"/>
       <c r="H17" s="30"/>
       <c r="I17" s="31"/>
       <c r="J17" s="31"/>
       <c r="K17" s="31"/>
       <c r="L17" s="30"/>
     </row>
     <row r="18" spans="1:12">
       <c r="A18" s="45" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="41">
-        <v>128517</v>
+        <v>159223</v>
       </c>
       <c r="C18" s="47">
-        <v>104.2</v>
+        <v>117.2</v>
       </c>
       <c r="D18" s="38"/>
       <c r="E18" s="39"/>
       <c r="F18" s="28"/>
       <c r="G18" s="29"/>
       <c r="H18" s="30"/>
       <c r="I18" s="34"/>
       <c r="J18" s="31"/>
       <c r="K18" s="31"/>
       <c r="L18" s="30"/>
     </row>
     <row r="19" spans="1:12">
       <c r="A19" s="45" t="s">
         <v>12</v>
       </c>
       <c r="B19" s="41">
-        <v>70301</v>
+        <v>105480</v>
       </c>
       <c r="C19" s="47">
-        <v>101.7</v>
+        <v>106.2</v>
       </c>
       <c r="D19" s="38"/>
       <c r="E19" s="39"/>
       <c r="F19" s="28"/>
       <c r="G19" s="29"/>
       <c r="H19" s="30"/>
       <c r="I19" s="31"/>
       <c r="J19" s="31"/>
       <c r="K19" s="31"/>
       <c r="L19" s="30"/>
     </row>
     <row r="20" spans="1:12">
       <c r="A20" s="45" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="41">
-        <v>46320</v>
+        <v>53927</v>
       </c>
       <c r="C20" s="47">
-        <v>105.3</v>
+        <v>94.7</v>
       </c>
       <c r="D20" s="38"/>
       <c r="E20" s="39"/>
       <c r="F20" s="28"/>
       <c r="G20" s="29"/>
       <c r="H20" s="30"/>
       <c r="I20" s="31"/>
       <c r="J20" s="31"/>
       <c r="K20" s="31"/>
       <c r="L20" s="30"/>
     </row>
     <row r="21" spans="1:12">
       <c r="A21" s="45" t="s">
         <v>64</v>
       </c>
       <c r="B21" s="41">
-        <v>238876</v>
+        <v>353803</v>
       </c>
       <c r="C21" s="47">
-        <v>105.6</v>
+        <v>115.6</v>
       </c>
       <c r="D21" s="38"/>
       <c r="E21" s="39"/>
       <c r="F21" s="28"/>
       <c r="G21" s="29"/>
       <c r="H21" s="30"/>
       <c r="I21" s="31"/>
       <c r="J21" s="31"/>
       <c r="K21" s="31"/>
       <c r="L21" s="30"/>
     </row>
     <row r="22" spans="1:12">
       <c r="A22" s="45" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="41">
-        <v>18820</v>
+        <v>20651</v>
       </c>
       <c r="C22" s="47">
-        <v>108.7</v>
+        <v>91.4</v>
       </c>
       <c r="D22" s="38"/>
       <c r="E22" s="39"/>
       <c r="F22" s="28"/>
       <c r="G22" s="29"/>
       <c r="H22" s="30"/>
       <c r="I22" s="31"/>
       <c r="J22" s="31"/>
       <c r="K22" s="31"/>
       <c r="L22" s="30"/>
     </row>
     <row r="23" spans="1:12">
       <c r="A23" s="45" t="s">
         <v>5</v>
       </c>
       <c r="B23" s="41">
-        <v>72187</v>
+        <v>117833</v>
       </c>
       <c r="C23" s="47">
-        <v>102.4</v>
+        <v>101.2</v>
       </c>
       <c r="D23" s="38"/>
       <c r="E23" s="39"/>
       <c r="F23" s="28"/>
       <c r="G23" s="29"/>
       <c r="H23" s="30"/>
       <c r="I23" s="31"/>
       <c r="J23" s="31"/>
       <c r="K23" s="31"/>
       <c r="L23" s="30"/>
     </row>
     <row r="24" spans="1:12">
       <c r="A24" s="45" t="s">
         <v>16</v>
       </c>
       <c r="B24" s="41">
-        <v>1413173</v>
+        <v>1564062</v>
       </c>
       <c r="C24" s="47">
-        <v>103.5</v>
+        <v>103.9</v>
       </c>
       <c r="D24" s="38"/>
       <c r="E24" s="39"/>
       <c r="F24" s="28"/>
       <c r="G24" s="29"/>
       <c r="H24" s="30"/>
       <c r="I24" s="31"/>
       <c r="J24" s="31"/>
       <c r="K24" s="31"/>
       <c r="L24" s="30"/>
     </row>
     <row r="25" spans="1:12">
       <c r="A25" s="45" t="s">
         <v>14</v>
       </c>
       <c r="B25" s="41">
-        <v>977831</v>
+        <v>1179120</v>
       </c>
       <c r="C25" s="47">
-        <v>106.8</v>
+        <v>103.5</v>
       </c>
       <c r="D25" s="38"/>
       <c r="E25" s="39"/>
       <c r="F25" s="28"/>
       <c r="G25" s="29"/>
       <c r="H25" s="30"/>
       <c r="I25" s="31"/>
       <c r="J25" s="31"/>
       <c r="K25" s="31"/>
       <c r="L25" s="30"/>
     </row>
     <row r="26" spans="1:12">
       <c r="A26" s="46" t="s">
         <v>15</v>
       </c>
       <c r="B26" s="35">
-        <v>355312</v>
+        <v>476561</v>
       </c>
       <c r="C26" s="48">
-        <v>110</v>
+        <v>109.3</v>
       </c>
       <c r="D26" s="38"/>
       <c r="E26" s="39"/>
       <c r="F26" s="28"/>
       <c r="G26" s="29"/>
       <c r="H26" s="30"/>
       <c r="I26" s="31"/>
       <c r="J26" s="31"/>
       <c r="K26" s="31"/>
       <c r="L26" s="30"/>
     </row>
     <row r="27" spans="1:12">
       <c r="A27" s="51"/>
       <c r="B27" s="51"/>
       <c r="C27" s="51"/>
       <c r="D27" s="26"/>
       <c r="E27" s="26"/>
       <c r="F27" s="26"/>
       <c r="G27" s="26"/>
       <c r="H27" s="26"/>
       <c r="I27" s="26"/>
       <c r="J27" s="26"/>
       <c r="K27" s="26"/>
       <c r="L27" s="26"/>
     </row>
     <row r="28" spans="1:12">
       <c r="E28" s="26"/>
     </row>
     <row r="29" spans="1:12">
       <c r="E29" s="26"/>
     </row>
     <row r="30" spans="1:12">
       <c r="E30" s="26"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A27:C27"/>
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A3:C3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:L30"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="E11" sqref="E11"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="K26" sqref="K26"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="22.6640625" style="36" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="11.5546875" customWidth="1"/>
+    <col min="1" max="1" width="22.7109375" style="36" customWidth="1"/>
+    <col min="2" max="2" width="19.5703125" customWidth="1"/>
+    <col min="3" max="3" width="11.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="28.5" customHeight="1">
       <c r="A1" s="51" t="s">
         <v>79</v>
       </c>
       <c r="B1" s="51"/>
       <c r="C1" s="51"/>
       <c r="D1" s="26"/>
     </row>
     <row r="2" spans="1:12" ht="12.75" customHeight="1">
       <c r="A2" s="52" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="B2" s="52"/>
       <c r="C2" s="52"/>
       <c r="D2" s="26"/>
       <c r="E2" s="26"/>
     </row>
     <row r="3" spans="1:12">
       <c r="A3" s="58"/>
       <c r="B3" s="58"/>
       <c r="C3" s="59"/>
       <c r="D3" s="26"/>
       <c r="E3" s="26"/>
     </row>
     <row r="4" spans="1:12" ht="12.75" customHeight="1">
       <c r="A4" s="54"/>
       <c r="B4" s="55" t="s">
         <v>62</v>
       </c>
       <c r="C4" s="56" t="s">
         <v>82</v>
       </c>
       <c r="D4" s="26"/>
       <c r="E4" s="26"/>
     </row>
     <row r="5" spans="1:12" ht="45.75" customHeight="1">
       <c r="A5" s="54"/>
       <c r="B5" s="55"/>
       <c r="C5" s="57"/>
       <c r="D5" s="26"/>
       <c r="E5" s="26"/>
     </row>
     <row r="6" spans="1:12">
       <c r="A6" s="44" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="40">
-        <v>1717564</v>
+        <v>2136249</v>
       </c>
       <c r="C6" s="50">
-        <v>100.7</v>
+        <v>98.2</v>
       </c>
       <c r="D6" s="26"/>
       <c r="E6" s="27"/>
       <c r="F6" s="28"/>
       <c r="G6" s="29"/>
       <c r="H6" s="30"/>
       <c r="I6" s="31"/>
       <c r="J6" s="31"/>
       <c r="K6" s="31"/>
       <c r="L6" s="30"/>
     </row>
     <row r="7" spans="1:12">
       <c r="A7" s="45" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="41">
-        <v>30420</v>
+        <v>38314</v>
       </c>
       <c r="C7" s="47">
-        <v>151.6</v>
+        <v>150.1</v>
       </c>
       <c r="D7" s="26"/>
       <c r="E7" s="27"/>
       <c r="F7" s="28"/>
       <c r="G7" s="32"/>
       <c r="H7" s="30"/>
       <c r="I7" s="31"/>
       <c r="J7" s="31"/>
       <c r="K7" s="31"/>
       <c r="L7" s="30"/>
     </row>
     <row r="8" spans="1:12">
       <c r="A8" s="45" t="s">
         <v>1</v>
       </c>
       <c r="B8" s="41">
-        <v>80303</v>
+        <v>93374</v>
       </c>
       <c r="C8" s="47">
-        <v>92.4</v>
+        <v>88.4</v>
       </c>
       <c r="D8" s="26"/>
       <c r="E8" s="33"/>
       <c r="F8" s="28"/>
       <c r="G8" s="32"/>
       <c r="H8" s="30"/>
       <c r="I8" s="31"/>
       <c r="J8" s="31"/>
       <c r="K8" s="31"/>
       <c r="L8" s="30"/>
     </row>
     <row r="9" spans="1:12">
       <c r="A9" s="45" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="41">
-        <v>178355</v>
+        <v>206201</v>
       </c>
       <c r="C9" s="47">
-        <v>107.6</v>
+        <v>105.7</v>
       </c>
       <c r="D9" s="26"/>
       <c r="E9" s="33"/>
       <c r="F9" s="28"/>
       <c r="G9" s="29"/>
       <c r="H9" s="30"/>
       <c r="I9" s="31"/>
       <c r="J9" s="31"/>
       <c r="K9" s="31"/>
       <c r="L9" s="30"/>
     </row>
     <row r="10" spans="1:12">
       <c r="A10" s="45" t="s">
         <v>3</v>
       </c>
       <c r="B10" s="41">
-        <v>245855</v>
+        <v>314308</v>
       </c>
       <c r="C10" s="47">
-        <v>105.5</v>
+        <v>100.9</v>
       </c>
       <c r="D10" s="26"/>
       <c r="E10" s="33"/>
       <c r="F10" s="28"/>
       <c r="G10" s="29"/>
       <c r="H10" s="30"/>
       <c r="I10" s="31"/>
       <c r="J10" s="31"/>
       <c r="K10" s="31"/>
       <c r="L10" s="30"/>
     </row>
     <row r="11" spans="1:12">
       <c r="A11" s="45" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="41">
-        <v>101009</v>
+        <v>121957</v>
       </c>
       <c r="C11" s="47">
-        <v>80.099999999999994</v>
+        <v>78.3</v>
       </c>
       <c r="E11" s="33"/>
       <c r="F11" s="28"/>
       <c r="G11" s="29"/>
       <c r="H11" s="30"/>
       <c r="I11" s="31"/>
       <c r="J11" s="31"/>
       <c r="K11" s="31"/>
       <c r="L11" s="30"/>
     </row>
     <row r="12" spans="1:12">
       <c r="A12" s="45" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="41">
-        <v>81123</v>
+        <v>103544</v>
       </c>
       <c r="C12" s="47">
-        <v>117.9</v>
+        <v>114.9</v>
       </c>
       <c r="E12" s="33"/>
       <c r="F12" s="28"/>
       <c r="G12" s="29"/>
       <c r="H12" s="30"/>
       <c r="I12" s="31"/>
       <c r="J12" s="31"/>
       <c r="K12" s="31"/>
       <c r="L12" s="30"/>
     </row>
     <row r="13" spans="1:12">
       <c r="A13" s="45" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="41">
-        <v>141539</v>
+        <v>178937</v>
       </c>
       <c r="C13" s="47">
-        <v>112.5</v>
+        <v>102.4</v>
       </c>
       <c r="E13" s="33"/>
       <c r="F13" s="28"/>
       <c r="G13" s="29"/>
       <c r="H13" s="30"/>
       <c r="I13" s="31"/>
       <c r="J13" s="31"/>
       <c r="K13" s="31"/>
       <c r="L13" s="30"/>
     </row>
     <row r="14" spans="1:12">
       <c r="A14" s="45" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="41">
-        <v>64766</v>
+        <v>80826</v>
       </c>
       <c r="C14" s="47">
-        <v>155.80000000000001</v>
+        <v>152.30000000000001</v>
       </c>
       <c r="E14" s="33"/>
       <c r="F14" s="28"/>
       <c r="G14" s="29"/>
       <c r="H14" s="30"/>
       <c r="I14" s="31"/>
       <c r="J14" s="31"/>
       <c r="K14" s="31"/>
       <c r="L14" s="30"/>
     </row>
     <row r="15" spans="1:12">
       <c r="A15" s="45" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="41">
-        <v>18776</v>
+        <v>23179</v>
       </c>
       <c r="C15" s="47">
-        <v>106.9</v>
+        <v>92.5</v>
       </c>
       <c r="E15" s="33"/>
       <c r="F15" s="28"/>
       <c r="G15" s="29"/>
       <c r="H15" s="30"/>
       <c r="I15" s="31"/>
       <c r="J15" s="31"/>
       <c r="K15" s="31"/>
       <c r="L15" s="30"/>
     </row>
     <row r="16" spans="1:12">
       <c r="A16" s="45" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="41">
-        <v>29142</v>
+        <v>32774</v>
       </c>
       <c r="C16" s="47">
-        <v>79.599999999999994</v>
+        <v>81.900000000000006</v>
       </c>
       <c r="E16" s="33"/>
       <c r="F16" s="28"/>
       <c r="G16" s="29"/>
       <c r="H16" s="30"/>
       <c r="I16" s="31"/>
       <c r="J16" s="31"/>
       <c r="K16" s="31"/>
       <c r="L16" s="30"/>
     </row>
     <row r="17" spans="1:12">
       <c r="A17" s="45" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="41">
-        <v>148660</v>
+        <v>207738</v>
       </c>
       <c r="C17" s="47">
-        <v>92.7</v>
+        <v>106.9</v>
       </c>
       <c r="E17" s="33"/>
       <c r="F17" s="28"/>
       <c r="G17" s="29"/>
       <c r="H17" s="30"/>
       <c r="I17" s="31"/>
       <c r="J17" s="31"/>
       <c r="K17" s="31"/>
       <c r="L17" s="30"/>
     </row>
     <row r="18" spans="1:12">
       <c r="A18" s="45" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="41">
-        <v>50192</v>
+        <v>58371</v>
       </c>
       <c r="C18" s="47">
-        <v>103.7</v>
+        <v>95.9</v>
       </c>
       <c r="E18" s="33"/>
       <c r="F18" s="28"/>
       <c r="G18" s="29"/>
       <c r="H18" s="30"/>
       <c r="I18" s="34"/>
       <c r="J18" s="31"/>
       <c r="K18" s="31"/>
       <c r="L18" s="30"/>
     </row>
     <row r="19" spans="1:12">
       <c r="A19" s="45" t="s">
         <v>12</v>
       </c>
       <c r="B19" s="41">
-        <v>39678</v>
+        <v>44260</v>
       </c>
       <c r="C19" s="47">
-        <v>71.2</v>
+        <v>51.8</v>
       </c>
       <c r="E19" s="33"/>
       <c r="F19" s="28"/>
       <c r="G19" s="29"/>
       <c r="H19" s="30"/>
       <c r="I19" s="31"/>
       <c r="J19" s="31"/>
       <c r="K19" s="31"/>
       <c r="L19" s="30"/>
     </row>
     <row r="20" spans="1:12">
       <c r="A20" s="45" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="41">
-        <v>45555</v>
+        <v>47280</v>
       </c>
       <c r="C20" s="47">
-        <v>106.9</v>
+        <v>90</v>
       </c>
       <c r="E20" s="33"/>
       <c r="F20" s="28"/>
       <c r="G20" s="29"/>
       <c r="H20" s="30"/>
       <c r="I20" s="31"/>
       <c r="J20" s="31"/>
       <c r="K20" s="31"/>
       <c r="L20" s="30"/>
     </row>
     <row r="21" spans="1:12">
       <c r="A21" s="45" t="s">
         <v>64</v>
       </c>
       <c r="B21" s="41">
-        <v>230621</v>
+        <v>285262</v>
       </c>
       <c r="C21" s="47">
-        <v>126.2</v>
+        <v>121.6</v>
       </c>
       <c r="E21" s="33"/>
       <c r="F21" s="28"/>
       <c r="G21" s="29"/>
       <c r="H21" s="30"/>
       <c r="I21" s="31"/>
       <c r="J21" s="31"/>
       <c r="K21" s="31"/>
       <c r="L21" s="30"/>
     </row>
     <row r="22" spans="1:12">
       <c r="A22" s="45" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="41">
-        <v>8498</v>
+        <v>10329</v>
       </c>
       <c r="C22" s="47">
-        <v>141</v>
+        <v>91.4</v>
       </c>
       <c r="E22" s="33"/>
       <c r="F22" s="28"/>
       <c r="G22" s="29"/>
       <c r="H22" s="30"/>
       <c r="I22" s="31"/>
       <c r="J22" s="31"/>
       <c r="K22" s="31"/>
       <c r="L22" s="30"/>
     </row>
     <row r="23" spans="1:12">
       <c r="A23" s="45" t="s">
         <v>5</v>
       </c>
       <c r="B23" s="41">
-        <v>23786</v>
+        <v>31222</v>
       </c>
       <c r="C23" s="47">
-        <v>103.7</v>
+        <v>102.2</v>
       </c>
       <c r="E23" s="33"/>
       <c r="F23" s="28"/>
       <c r="G23" s="29"/>
       <c r="H23" s="30"/>
       <c r="I23" s="31"/>
       <c r="J23" s="31"/>
       <c r="K23" s="31"/>
       <c r="L23" s="30"/>
     </row>
     <row r="24" spans="1:12">
       <c r="A24" s="45" t="s">
         <v>16</v>
       </c>
       <c r="B24" s="41">
-        <v>30041</v>
+        <v>34902</v>
       </c>
       <c r="C24" s="47">
-        <v>166.3</v>
+        <v>152</v>
       </c>
       <c r="E24" s="33"/>
       <c r="F24" s="28"/>
       <c r="G24" s="29"/>
       <c r="H24" s="30"/>
       <c r="I24" s="31"/>
       <c r="J24" s="31"/>
       <c r="K24" s="31"/>
       <c r="L24" s="30"/>
     </row>
     <row r="25" spans="1:12">
       <c r="A25" s="45" t="s">
         <v>14</v>
       </c>
       <c r="B25" s="41">
-        <v>87908</v>
+        <v>117617</v>
       </c>
       <c r="C25" s="47">
-        <v>65.900000000000006</v>
+        <v>73.7</v>
       </c>
       <c r="E25" s="33"/>
       <c r="F25" s="28"/>
       <c r="G25" s="29"/>
       <c r="H25" s="30"/>
       <c r="I25" s="31"/>
       <c r="J25" s="31"/>
       <c r="K25" s="31"/>
       <c r="L25" s="30"/>
     </row>
     <row r="26" spans="1:12">
       <c r="A26" s="46" t="s">
         <v>15</v>
       </c>
       <c r="B26" s="35">
-        <v>81337</v>
+        <v>105854</v>
       </c>
       <c r="C26" s="48">
-        <v>71.5</v>
+        <v>72.3</v>
       </c>
       <c r="E26" s="33"/>
       <c r="F26" s="28"/>
       <c r="G26" s="29"/>
       <c r="H26" s="30"/>
       <c r="I26" s="31"/>
       <c r="J26" s="31"/>
       <c r="K26" s="31"/>
       <c r="L26" s="30"/>
     </row>
     <row r="27" spans="1:12">
       <c r="A27" s="51"/>
       <c r="B27" s="51"/>
       <c r="C27" s="51"/>
       <c r="E27" s="26"/>
       <c r="F27" s="26"/>
       <c r="G27" s="26"/>
       <c r="H27" s="26"/>
       <c r="I27" s="26"/>
       <c r="J27" s="26"/>
       <c r="K27" s="26"/>
       <c r="L27" s="26"/>
     </row>
     <row r="28" spans="1:12">
       <c r="E28" s="26"/>
@@ -4949,146 +4941,146 @@
     <mergeCell ref="A27:C27"/>
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A3:C3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100303FE905C1E962459D16926BD54D7F1F" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d4b1e85609941caa3a0f1b4efd7f202c">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DB73B697-5DAC-4FCB-8DF5-68CBFCAF6E4D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5D4A838B-BC8F-4184-80D6-63E722313121}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AB8D0144-9074-450E-A8BC-553CF443D6F8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5D4A838B-BC8F-4184-80D6-63E722313121}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DB73B697-5DAC-4FCB-8DF5-68CBFCAF6E4D}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>10</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="10" baseType="lpstr">
       <vt:lpstr>Метаданные 163206</vt:lpstr>
       <vt:lpstr>Метаданные 163206 ИЖС</vt:lpstr>
       <vt:lpstr>Метаданные 163213</vt:lpstr>
       <vt:lpstr>Метаданные 16321301</vt:lpstr>