--- v2 (2026-06-19)
+++ v3 (2026-08-04)
@@ -166,63 +166,57 @@
   <si>
     <t>Связанные публикации:</t>
   </si>
   <si>
     <t>https://stat.gov.kz/api/iblock/element/347232/file/ru/</t>
   </si>
   <si>
     <t>Полезные ссылки:</t>
   </si>
   <si>
     <t xml:space="preserve">Дата последней актуализации: </t>
   </si>
   <si>
     <t>Дата следующей актуализации:</t>
   </si>
   <si>
     <t>Ответственное структурное подразделение</t>
   </si>
   <si>
     <t>Департамент статистики производства и окружающей среды</t>
   </si>
   <si>
     <t>Ответственный исполнитель</t>
   </si>
   <si>
-    <t>Даутова Замзагуль Кошербаевна</t>
-[...1 lines deleted...]
-  <si>
     <t>Номер телефона :</t>
   </si>
   <si>
     <t>+7 7172749323</t>
   </si>
   <si>
     <t>Электронная почта</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">za.dautova@aspire.gov.kz </t>
   </si>
   <si>
     <t>Условные обозначения:</t>
   </si>
   <si>
     <t>«-» явление отсутствует</t>
   </si>
   <si>
     <t>«0,0» – незначительная величина</t>
   </si>
   <si>
     <t>«х» – данные конфиденциальны</t>
   </si>
   <si>
     <t>«...» – данные отсутствуют</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
   <si>
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
   </si>
   <si>
     <t>метр квадратный</t>
   </si>
@@ -289,69 +283,75 @@
   <si>
     <t>единиц</t>
   </si>
   <si>
     <t>Общее число построенных квартир включает квартиры в жилых домах квартирного типа и общежитиях, построенных в городских поселениях и сельской местности предприятиями и организациями всех форм собственности, а также индивидуальными застройщиками.</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701919?keyword=</t>
   </si>
   <si>
     <t>Ввод в эксплуатацию жилых зданий индивидуальными застройщиками</t>
   </si>
   <si>
     <t>Индекс физического объема введенных в эксплуатацию квартир</t>
   </si>
   <si>
     <t>Определяется как отношение общего числа построенных квартир в жилых домах анализируемого периода к прошлому периоду</t>
   </si>
   <si>
     <t xml:space="preserve">  В % к соответствующему периоду прошлого года</t>
   </si>
   <si>
     <t>С января 2026 года</t>
   </si>
   <si>
-    <t>17.06.2026г.</t>
-[...1 lines deleted...]
-  <si>
     <t>17.07.2026г.</t>
   </si>
   <si>
-    <t>(Январь-май 2026г.)</t>
+    <t>18.08.2026г.</t>
+  </si>
+  <si>
+    <t>(Январь-июнь 2026г.)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Каримкулова Жансая Сеитжанқызы </t>
+  </si>
+  <si>
+    <t>zh.uskenbayeva@stat.kz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
   </numFmts>
-  <fonts count="24">
+  <fonts count="23">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
@@ -414,92 +414,87 @@
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
-[...4 lines deleted...]
-    <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -540,111 +535,111 @@
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
-      <top style="thin">
-[...7 lines deleted...]
-      <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="64">
+  <cellXfs count="63">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
@@ -670,147 +665,144 @@
     <xf numFmtId="49" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="22" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="22" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="164" fontId="22" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="22" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...55 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="16" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="16" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2" xfId="4"/>
     <cellStyle name="Обычный 3" xfId="3"/>
     <cellStyle name="Обычный 4 2" xfId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
@@ -1091,84 +1083,84 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701925?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/347232/file/ru/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:za.dautova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701925?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/347232/file/ru/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zh.uskenbayeva@stat.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701925?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/347232/file/ru/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:za.dautova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701925?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/347232/file/ru/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zh.uskenbayeva@stat.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701925?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/347232/file/ru/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:za.dautova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701925?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/347232/file/ru/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zh.uskenbayeva@stat.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701940?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/347232/file/ru/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:za.dautova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701940?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/347232/file/ru/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zh.uskenbayeva@stat.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701919?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/347232/file/ru/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:za.dautova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701919?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/347232/file/ru/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zh.uskenbayeva@stat.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701919?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/347232/file/ru/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:za.dautova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701919?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/347232/file/ru/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zh.uskenbayeva@stat.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B18" sqref="B18"/>
+      <selection activeCell="B21" sqref="B21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="20" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="20" customWidth="1"/>
     <col min="257" max="257" width="42.28515625" customWidth="1"/>
     <col min="258" max="258" width="97.7109375" customWidth="1"/>
     <col min="513" max="513" width="42.28515625" customWidth="1"/>
     <col min="514" max="514" width="97.7109375" customWidth="1"/>
     <col min="769" max="769" width="42.28515625" customWidth="1"/>
     <col min="770" max="770" width="97.7109375" customWidth="1"/>
     <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
     <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
     <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
     <col min="1282" max="1282" width="97.7109375" customWidth="1"/>
     <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
     <col min="1538" max="1538" width="97.7109375" customWidth="1"/>
     <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
     <col min="1794" max="1794" width="97.7109375" customWidth="1"/>
     <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
     <col min="2050" max="2050" width="97.7109375" customWidth="1"/>
     <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
     <col min="2306" max="2306" width="97.7109375" customWidth="1"/>
     <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
@@ -1284,729 +1276,729 @@
     <row r="1" spans="1:13">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B2" s="3">
         <v>163206</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A4" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="4" customFormat="1" ht="27" customHeight="1">
       <c r="A5" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1">
       <c r="A6" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B6" s="3" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="4" customFormat="1" ht="24.75" customHeight="1">
       <c r="A7" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1">
       <c r="A8" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="4" customFormat="1" ht="45" customHeight="1">
       <c r="A9" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="4" customFormat="1" ht="57.75" customHeight="1">
       <c r="A10" s="2" t="s">
         <v>30</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="4" customFormat="1">
       <c r="A11" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B11" s="8"/>
       <c r="M11" s="9"/>
     </row>
     <row r="12" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1">
       <c r="A12" s="2" t="s">
         <v>32</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>33</v>
       </c>
       <c r="M12" s="9"/>
     </row>
     <row r="13" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A13" s="11" t="s">
         <v>34</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>35</v>
       </c>
       <c r="M13" s="9"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="11" t="s">
         <v>36</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>37</v>
       </c>
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="11" t="s">
         <v>38</v>
       </c>
       <c r="B15" s="12" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="M15" s="9"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B16" s="13" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="M16" s="14"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B17" s="13" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="M17" s="15"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="2" t="s">
         <v>41</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>42</v>
       </c>
       <c r="M18" s="14"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="B19" s="5" t="s">
-        <v>44</v>
+      <c r="B19" s="46" t="s">
+        <v>85</v>
       </c>
       <c r="M19" s="15"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="B20" s="16" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
       <c r="M20" s="14"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A21" s="2" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B21" s="17" t="s">
-        <v>48</v>
+        <v>86</v>
       </c>
       <c r="M21" s="15"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="18"/>
       <c r="B22" s="19"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="15"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="14"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="15"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="14"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B21" r:id="rId1"/>
-[...2 lines deleted...]
-    <hyperlink ref="B12" r:id="rId4"/>
+    <hyperlink ref="B14" r:id="rId1"/>
+    <hyperlink ref="B15" r:id="rId2"/>
+    <hyperlink ref="B12" r:id="rId3"/>
+    <hyperlink ref="B21" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:L30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="K39" sqref="K39"/>
+      <selection activeCell="F16" sqref="F16:F17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="23.7109375" style="36" customWidth="1"/>
+    <col min="1" max="1" width="23.7109375" style="35" customWidth="1"/>
     <col min="2" max="2" width="19" customWidth="1"/>
     <col min="3" max="3" width="19.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="12.75" customHeight="1">
-      <c r="A1" s="51" t="s">
-[...3 lines deleted...]
-      <c r="C1" s="51"/>
+      <c r="A1" s="50" t="s">
+        <v>73</v>
+      </c>
+      <c r="B1" s="50"/>
+      <c r="C1" s="50"/>
       <c r="D1" s="26"/>
     </row>
     <row r="2" spans="1:12" ht="12.75" customHeight="1">
-      <c r="A2" s="52" t="s">
-[...3 lines deleted...]
-      <c r="C2" s="52"/>
+      <c r="A2" s="51" t="s">
+        <v>84</v>
+      </c>
+      <c r="B2" s="51"/>
+      <c r="C2" s="51"/>
       <c r="D2" s="26"/>
       <c r="E2" s="26"/>
     </row>
     <row r="3" spans="1:12">
-      <c r="A3" s="60"/>
-[...1 lines deleted...]
-      <c r="C3" s="61"/>
+      <c r="A3" s="59"/>
+      <c r="B3" s="59"/>
+      <c r="C3" s="60"/>
       <c r="D3" s="26"/>
       <c r="E3" s="26"/>
     </row>
     <row r="4" spans="1:12" ht="12.75" customHeight="1">
-      <c r="A4" s="54"/>
-[...4 lines deleted...]
-        <v>82</v>
+      <c r="A4" s="53"/>
+      <c r="B4" s="61" t="s">
+        <v>61</v>
+      </c>
+      <c r="C4" s="54" t="s">
+        <v>80</v>
       </c>
       <c r="D4" s="26"/>
       <c r="E4" s="26"/>
     </row>
     <row r="5" spans="1:12" ht="35.25" customHeight="1">
-      <c r="A5" s="54"/>
-[...1 lines deleted...]
-      <c r="C5" s="55"/>
+      <c r="A5" s="53"/>
+      <c r="B5" s="62"/>
+      <c r="C5" s="54"/>
       <c r="D5" s="26"/>
       <c r="E5" s="26"/>
     </row>
     <row r="6" spans="1:12">
-      <c r="A6" s="44" t="s">
+      <c r="A6" s="41" t="s">
         <v>0</v>
       </c>
-      <c r="B6" s="40">
-[...3 lines deleted...]
-        <v>109.4</v>
+      <c r="B6" s="47">
+        <v>80667</v>
+      </c>
+      <c r="C6" s="48">
+        <v>111.6</v>
       </c>
       <c r="D6" s="26"/>
-      <c r="E6" s="42"/>
-      <c r="F6" s="43"/>
+      <c r="E6" s="47"/>
+      <c r="F6" s="48"/>
       <c r="G6" s="29"/>
       <c r="H6" s="30"/>
       <c r="I6" s="31"/>
       <c r="J6" s="31"/>
       <c r="K6" s="31"/>
       <c r="L6" s="30"/>
     </row>
     <row r="7" spans="1:12">
-      <c r="A7" s="45" t="s">
+      <c r="A7" s="42" t="s">
         <v>17</v>
       </c>
-      <c r="B7" s="41">
-[...3 lines deleted...]
-        <v>181.5</v>
+      <c r="B7" s="37">
+        <v>1344</v>
+      </c>
+      <c r="C7" s="38">
+        <v>141</v>
       </c>
       <c r="D7" s="26"/>
-      <c r="E7" s="42"/>
-      <c r="F7" s="43"/>
+      <c r="E7" s="37"/>
+      <c r="F7" s="38"/>
       <c r="G7" s="32"/>
       <c r="H7" s="30"/>
       <c r="I7" s="31"/>
       <c r="J7" s="31"/>
       <c r="K7" s="31"/>
       <c r="L7" s="30"/>
     </row>
     <row r="8" spans="1:12">
-      <c r="A8" s="45" t="s">
+      <c r="A8" s="42" t="s">
         <v>1</v>
       </c>
-      <c r="B8" s="41">
-[...3 lines deleted...]
-        <v>111.1</v>
+      <c r="B8" s="37">
+        <v>2466</v>
+      </c>
+      <c r="C8" s="38">
+        <v>93</v>
       </c>
       <c r="D8" s="26"/>
-      <c r="E8" s="42"/>
-      <c r="F8" s="43"/>
+      <c r="E8" s="37"/>
+      <c r="F8" s="38"/>
       <c r="G8" s="32"/>
       <c r="H8" s="30"/>
       <c r="I8" s="31"/>
       <c r="J8" s="31"/>
       <c r="K8" s="31"/>
       <c r="L8" s="30"/>
     </row>
     <row r="9" spans="1:12">
-      <c r="A9" s="45" t="s">
+      <c r="A9" s="42" t="s">
         <v>2</v>
       </c>
-      <c r="B9" s="41">
-[...3 lines deleted...]
-        <v>89.2</v>
+      <c r="B9" s="37">
+        <v>2440</v>
+      </c>
+      <c r="C9" s="38">
+        <v>97.1</v>
       </c>
       <c r="D9" s="26"/>
-      <c r="E9" s="38"/>
-      <c r="F9" s="43"/>
+      <c r="E9" s="37"/>
+      <c r="F9" s="38"/>
       <c r="G9" s="29"/>
       <c r="H9" s="30"/>
       <c r="I9" s="31"/>
       <c r="J9" s="31"/>
       <c r="K9" s="31"/>
       <c r="L9" s="30"/>
     </row>
     <row r="10" spans="1:12">
-      <c r="A10" s="45" t="s">
+      <c r="A10" s="42" t="s">
         <v>3</v>
       </c>
-      <c r="B10" s="41">
-[...3 lines deleted...]
-        <v>95.1</v>
+      <c r="B10" s="37">
+        <v>7828</v>
+      </c>
+      <c r="C10" s="38">
+        <v>141</v>
       </c>
       <c r="D10" s="26"/>
-      <c r="E10" s="42"/>
-      <c r="F10" s="43"/>
+      <c r="E10" s="37"/>
+      <c r="F10" s="38"/>
       <c r="G10" s="29"/>
       <c r="H10" s="30"/>
       <c r="I10" s="31"/>
       <c r="J10" s="31"/>
       <c r="K10" s="31"/>
       <c r="L10" s="30"/>
     </row>
     <row r="11" spans="1:12">
-      <c r="A11" s="45" t="s">
+      <c r="A11" s="42" t="s">
         <v>4</v>
       </c>
-      <c r="B11" s="41">
-[...6 lines deleted...]
-      <c r="F11" s="43"/>
+      <c r="B11" s="37">
+        <v>2158</v>
+      </c>
+      <c r="C11" s="38">
+        <v>117.2</v>
+      </c>
+      <c r="E11" s="37"/>
+      <c r="F11" s="38"/>
       <c r="G11" s="29"/>
       <c r="H11" s="30"/>
       <c r="I11" s="31"/>
       <c r="J11" s="31"/>
       <c r="K11" s="31"/>
       <c r="L11" s="30"/>
     </row>
     <row r="12" spans="1:12">
-      <c r="A12" s="45" t="s">
+      <c r="A12" s="42" t="s">
         <v>7</v>
       </c>
-      <c r="B12" s="41">
-[...6 lines deleted...]
-      <c r="F12" s="43"/>
+      <c r="B12" s="37">
+        <v>1608</v>
+      </c>
+      <c r="C12" s="38">
+        <v>90.7</v>
+      </c>
+      <c r="E12" s="37"/>
+      <c r="F12" s="38"/>
       <c r="G12" s="29"/>
       <c r="H12" s="30"/>
       <c r="I12" s="31"/>
       <c r="J12" s="31"/>
       <c r="K12" s="31"/>
       <c r="L12" s="30"/>
     </row>
     <row r="13" spans="1:12">
-      <c r="A13" s="45" t="s">
+      <c r="A13" s="42" t="s">
         <v>6</v>
       </c>
-      <c r="B13" s="41">
-[...6 lines deleted...]
-      <c r="F13" s="43"/>
+      <c r="B13" s="37">
+        <v>2650</v>
+      </c>
+      <c r="C13" s="38">
+        <v>110.7</v>
+      </c>
+      <c r="E13" s="37"/>
+      <c r="F13" s="38"/>
       <c r="G13" s="29"/>
       <c r="H13" s="30"/>
       <c r="I13" s="31"/>
       <c r="J13" s="31"/>
       <c r="K13" s="31"/>
       <c r="L13" s="30"/>
     </row>
     <row r="14" spans="1:12">
-      <c r="A14" s="45" t="s">
+      <c r="A14" s="42" t="s">
         <v>19</v>
       </c>
-      <c r="B14" s="41">
-[...6 lines deleted...]
-      <c r="F14" s="43"/>
+      <c r="B14" s="37">
+        <v>1254</v>
+      </c>
+      <c r="C14" s="38">
+        <v>110.6</v>
+      </c>
+      <c r="E14" s="37"/>
+      <c r="F14" s="38"/>
       <c r="G14" s="29"/>
       <c r="H14" s="30"/>
       <c r="I14" s="31"/>
       <c r="J14" s="31"/>
       <c r="K14" s="31"/>
       <c r="L14" s="30"/>
     </row>
     <row r="15" spans="1:12">
-      <c r="A15" s="45" t="s">
+      <c r="A15" s="42" t="s">
         <v>8</v>
       </c>
-      <c r="B15" s="41">
-[...6 lines deleted...]
-      <c r="F15" s="43"/>
+      <c r="B15" s="37">
+        <v>1933</v>
+      </c>
+      <c r="C15" s="38">
+        <v>89.7</v>
+      </c>
+      <c r="E15" s="37"/>
+      <c r="F15" s="38"/>
       <c r="G15" s="29"/>
       <c r="H15" s="30"/>
       <c r="I15" s="31"/>
       <c r="J15" s="31"/>
       <c r="K15" s="31"/>
       <c r="L15" s="30"/>
     </row>
     <row r="16" spans="1:12">
-      <c r="A16" s="45" t="s">
+      <c r="A16" s="42" t="s">
         <v>9</v>
       </c>
-      <c r="B16" s="41">
-[...6 lines deleted...]
-      <c r="F16" s="43"/>
+      <c r="B16" s="37">
+        <v>3045</v>
+      </c>
+      <c r="C16" s="38">
+        <v>116.1</v>
+      </c>
+      <c r="E16" s="37"/>
+      <c r="F16" s="38"/>
       <c r="G16" s="29"/>
       <c r="H16" s="30"/>
       <c r="I16" s="31"/>
       <c r="J16" s="31"/>
       <c r="K16" s="31"/>
       <c r="L16" s="30"/>
     </row>
     <row r="17" spans="1:12">
-      <c r="A17" s="45" t="s">
+      <c r="A17" s="42" t="s">
         <v>10</v>
       </c>
-      <c r="B17" s="41">
-[...6 lines deleted...]
-      <c r="F17" s="43"/>
+      <c r="B17" s="37">
+        <v>2142</v>
+      </c>
+      <c r="C17" s="38">
+        <v>105.8</v>
+      </c>
+      <c r="E17" s="37"/>
+      <c r="F17" s="38"/>
       <c r="G17" s="29"/>
       <c r="H17" s="30"/>
       <c r="I17" s="31"/>
       <c r="J17" s="31"/>
       <c r="K17" s="31"/>
       <c r="L17" s="30"/>
     </row>
     <row r="18" spans="1:12">
-      <c r="A18" s="45" t="s">
+      <c r="A18" s="42" t="s">
         <v>11</v>
       </c>
-      <c r="B18" s="41">
-[...6 lines deleted...]
-      <c r="F18" s="43"/>
+      <c r="B18" s="37">
+        <v>1819</v>
+      </c>
+      <c r="C18" s="38">
+        <v>85</v>
+      </c>
+      <c r="E18" s="37"/>
+      <c r="F18" s="38"/>
       <c r="G18" s="29"/>
       <c r="H18" s="30"/>
       <c r="I18" s="34"/>
       <c r="J18" s="31"/>
       <c r="K18" s="31"/>
       <c r="L18" s="30"/>
     </row>
     <row r="19" spans="1:12">
-      <c r="A19" s="45" t="s">
+      <c r="A19" s="42" t="s">
         <v>12</v>
       </c>
-      <c r="B19" s="41">
-[...6 lines deleted...]
-      <c r="F19" s="43"/>
+      <c r="B19" s="37">
+        <v>622</v>
+      </c>
+      <c r="C19" s="38">
+        <v>99.2</v>
+      </c>
+      <c r="E19" s="37"/>
+      <c r="F19" s="38"/>
       <c r="G19" s="29"/>
       <c r="H19" s="30"/>
       <c r="I19" s="31"/>
       <c r="J19" s="31"/>
       <c r="K19" s="31"/>
       <c r="L19" s="30"/>
     </row>
     <row r="20" spans="1:12">
-      <c r="A20" s="45" t="s">
+      <c r="A20" s="42" t="s">
         <v>13</v>
       </c>
-      <c r="B20" s="41">
-[...6 lines deleted...]
-      <c r="F20" s="43"/>
+      <c r="B20" s="37">
+        <v>837</v>
+      </c>
+      <c r="C20" s="38">
+        <v>118.9</v>
+      </c>
+      <c r="E20" s="37"/>
+      <c r="F20" s="38"/>
       <c r="G20" s="29"/>
       <c r="H20" s="30"/>
       <c r="I20" s="31"/>
       <c r="J20" s="31"/>
       <c r="K20" s="31"/>
       <c r="L20" s="30"/>
     </row>
     <row r="21" spans="1:12">
-      <c r="A21" s="45" t="s">
-[...9 lines deleted...]
-      <c r="F21" s="43"/>
+      <c r="A21" s="42" t="s">
+        <v>62</v>
+      </c>
+      <c r="B21" s="37">
+        <v>3110</v>
+      </c>
+      <c r="C21" s="38">
+        <v>104</v>
+      </c>
+      <c r="E21" s="37"/>
+      <c r="F21" s="38"/>
       <c r="G21" s="29"/>
       <c r="H21" s="30"/>
       <c r="I21" s="31"/>
       <c r="J21" s="31"/>
       <c r="K21" s="31"/>
       <c r="L21" s="30"/>
     </row>
     <row r="22" spans="1:12">
-      <c r="A22" s="45" t="s">
+      <c r="A22" s="42" t="s">
         <v>18</v>
       </c>
-      <c r="B22" s="41">
-        <v>187</v>
+      <c r="B22" s="37">
+        <v>321</v>
       </c>
       <c r="C22" s="49">
-        <v>90.3</v>
-[...2 lines deleted...]
-      <c r="F22" s="43"/>
+        <v>100.6</v>
+      </c>
+      <c r="E22" s="37"/>
+      <c r="F22" s="49"/>
       <c r="G22" s="29"/>
       <c r="H22" s="30"/>
       <c r="I22" s="31"/>
       <c r="J22" s="31"/>
       <c r="K22" s="31"/>
       <c r="L22" s="30"/>
     </row>
     <row r="23" spans="1:12">
-      <c r="A23" s="45" t="s">
+      <c r="A23" s="42" t="s">
         <v>5</v>
       </c>
-      <c r="B23" s="41">
-[...6 lines deleted...]
-      <c r="F23" s="43"/>
+      <c r="B23" s="37">
+        <v>1196</v>
+      </c>
+      <c r="C23" s="38">
+        <v>118.1</v>
+      </c>
+      <c r="E23" s="37"/>
+      <c r="F23" s="38"/>
       <c r="G23" s="29"/>
       <c r="H23" s="30"/>
       <c r="I23" s="31"/>
       <c r="J23" s="31"/>
       <c r="K23" s="31"/>
       <c r="L23" s="30"/>
     </row>
     <row r="24" spans="1:12">
-      <c r="A24" s="45" t="s">
+      <c r="A24" s="42" t="s">
         <v>16</v>
       </c>
-      <c r="B24" s="41">
-[...6 lines deleted...]
-      <c r="F24" s="43"/>
+      <c r="B24" s="37">
+        <v>21020</v>
+      </c>
+      <c r="C24" s="38">
+        <v>110.1</v>
+      </c>
+      <c r="E24" s="37"/>
+      <c r="F24" s="38"/>
       <c r="G24" s="29"/>
       <c r="H24" s="30"/>
       <c r="I24" s="31"/>
       <c r="J24" s="31"/>
       <c r="K24" s="31"/>
       <c r="L24" s="30"/>
     </row>
     <row r="25" spans="1:12">
-      <c r="A25" s="45" t="s">
+      <c r="A25" s="42" t="s">
         <v>14</v>
       </c>
-      <c r="B25" s="41">
-[...6 lines deleted...]
-      <c r="F25" s="43"/>
+      <c r="B25" s="37">
+        <v>17235</v>
+      </c>
+      <c r="C25" s="38">
+        <v>115.8</v>
+      </c>
+      <c r="E25" s="37"/>
+      <c r="F25" s="38"/>
       <c r="G25" s="29"/>
       <c r="H25" s="30"/>
       <c r="I25" s="31"/>
       <c r="J25" s="31"/>
       <c r="K25" s="31"/>
       <c r="L25" s="30"/>
     </row>
     <row r="26" spans="1:12">
-      <c r="A26" s="46" t="s">
+      <c r="A26" s="43" t="s">
         <v>15</v>
       </c>
-      <c r="B26" s="35">
-[...6 lines deleted...]
-      <c r="F26" s="43"/>
+      <c r="B26" s="44">
+        <v>5639</v>
+      </c>
+      <c r="C26" s="45">
+        <v>114.7</v>
+      </c>
+      <c r="E26" s="37"/>
+      <c r="F26" s="38"/>
       <c r="G26" s="29"/>
       <c r="H26" s="30"/>
       <c r="I26" s="31"/>
       <c r="J26" s="31"/>
       <c r="K26" s="31"/>
       <c r="L26" s="30"/>
     </row>
     <row r="27" spans="1:12">
-      <c r="A27" s="51"/>
-[...1 lines deleted...]
-      <c r="C27" s="51"/>
+      <c r="A27" s="50"/>
+      <c r="B27" s="50"/>
+      <c r="C27" s="50"/>
       <c r="E27" s="26"/>
       <c r="F27" s="26"/>
       <c r="G27" s="26"/>
       <c r="H27" s="26"/>
       <c r="I27" s="26"/>
       <c r="J27" s="26"/>
       <c r="K27" s="26"/>
       <c r="L27" s="26"/>
     </row>
     <row r="28" spans="1:12">
       <c r="E28" s="26"/>
     </row>
     <row r="29" spans="1:12">
       <c r="E29" s="26"/>
     </row>
     <row r="30" spans="1:12">
       <c r="E30" s="26"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A27:C27"/>
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A3:C3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView zoomScale="82" zoomScaleNormal="82" workbookViewId="0">
-      <selection activeCell="B18" sqref="B18"/>
+      <selection activeCell="B21" sqref="B21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="43.28515625" style="20" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="20" customWidth="1"/>
     <col min="257" max="257" width="42.28515625" customWidth="1"/>
     <col min="258" max="258" width="97.7109375" customWidth="1"/>
     <col min="513" max="513" width="42.28515625" customWidth="1"/>
     <col min="514" max="514" width="97.7109375" customWidth="1"/>
     <col min="769" max="769" width="42.28515625" customWidth="1"/>
     <col min="770" max="770" width="97.7109375" customWidth="1"/>
     <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
     <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
     <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
     <col min="1282" max="1282" width="97.7109375" customWidth="1"/>
     <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
     <col min="1538" max="1538" width="97.7109375" customWidth="1"/>
     <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
     <col min="1794" max="1794" width="97.7109375" customWidth="1"/>
     <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
     <col min="2050" max="2050" width="97.7109375" customWidth="1"/>
     <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
     <col min="2306" max="2306" width="97.7109375" customWidth="1"/>
     <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
@@ -2106,247 +2098,247 @@
     <col min="14593" max="14593" width="42.28515625" customWidth="1"/>
     <col min="14594" max="14594" width="97.7109375" customWidth="1"/>
     <col min="14849" max="14849" width="42.28515625" customWidth="1"/>
     <col min="14850" max="14850" width="97.7109375" customWidth="1"/>
     <col min="15105" max="15105" width="42.28515625" customWidth="1"/>
     <col min="15106" max="15106" width="97.7109375" customWidth="1"/>
     <col min="15361" max="15361" width="42.28515625" customWidth="1"/>
     <col min="15362" max="15362" width="97.7109375" customWidth="1"/>
     <col min="15617" max="15617" width="42.28515625" customWidth="1"/>
     <col min="15618" max="15618" width="97.7109375" customWidth="1"/>
     <col min="15873" max="15873" width="42.28515625" customWidth="1"/>
     <col min="15874" max="15874" width="97.7109375" customWidth="1"/>
     <col min="16129" max="16129" width="42.28515625" customWidth="1"/>
     <col min="16130" max="16130" width="97.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:13" s="4" customFormat="1">
       <c r="A2" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B2" s="3" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="4" customFormat="1" ht="17.25" customHeight="1">
       <c r="A3" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B3" s="3" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="4" customFormat="1" ht="18" customHeight="1">
       <c r="A4" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="4" customFormat="1" ht="16.5" customHeight="1">
       <c r="A5" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B5" s="3" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="4" customFormat="1">
       <c r="A6" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B6" s="3" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="4" customFormat="1" ht="29.25" customHeight="1">
       <c r="A7" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="4" customFormat="1">
       <c r="A8" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="4" customFormat="1" ht="42" customHeight="1">
       <c r="A9" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="4" customFormat="1" ht="54.75" customHeight="1">
       <c r="A10" s="2" t="s">
         <v>30</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="4" customFormat="1">
       <c r="A11" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B11" s="8"/>
       <c r="M11" s="9"/>
     </row>
     <row r="12" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1">
       <c r="A12" s="2" t="s">
         <v>32</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>33</v>
       </c>
       <c r="M12" s="9"/>
     </row>
     <row r="13" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A13" s="11" t="s">
         <v>34</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>35</v>
       </c>
       <c r="M13" s="9"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="11" t="s">
         <v>36</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>37</v>
       </c>
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="11" t="s">
         <v>38</v>
       </c>
       <c r="B15" s="12" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="M15" s="9"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B16" s="13" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="M16" s="14"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B17" s="13" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="M17" s="15"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="2" t="s">
         <v>41</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>42</v>
       </c>
       <c r="M18" s="14"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="B19" s="5" t="s">
-        <v>44</v>
+      <c r="B19" s="46" t="s">
+        <v>85</v>
       </c>
       <c r="M19" s="15"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="B20" s="16" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
       <c r="M20" s="14"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="2" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B21" s="17" t="s">
-        <v>48</v>
+        <v>86</v>
       </c>
       <c r="M21" s="15"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="18"/>
       <c r="B22" s="19"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="15"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="14"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="15"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="14"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B21" r:id="rId1"/>
-[...2 lines deleted...]
-    <hyperlink ref="B12" r:id="rId4"/>
+    <hyperlink ref="B14" r:id="rId1"/>
+    <hyperlink ref="B15" r:id="rId2"/>
+    <hyperlink ref="B12" r:id="rId3"/>
+    <hyperlink ref="B21" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView zoomScale="86" zoomScaleNormal="86" workbookViewId="0">
-      <selection activeCell="B18" sqref="B18"/>
+      <selection activeCell="B21" sqref="B21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="20" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="20" customWidth="1"/>
     <col min="257" max="257" width="42.28515625" customWidth="1"/>
     <col min="258" max="258" width="97.7109375" customWidth="1"/>
     <col min="513" max="513" width="42.28515625" customWidth="1"/>
     <col min="514" max="514" width="97.7109375" customWidth="1"/>
     <col min="769" max="769" width="42.28515625" customWidth="1"/>
     <col min="770" max="770" width="97.7109375" customWidth="1"/>
     <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
     <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
     <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
     <col min="1282" max="1282" width="97.7109375" customWidth="1"/>
     <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
     <col min="1538" max="1538" width="97.7109375" customWidth="1"/>
     <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
     <col min="1794" max="1794" width="97.7109375" customWidth="1"/>
     <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
     <col min="2050" max="2050" width="97.7109375" customWidth="1"/>
     <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
     <col min="2306" max="2306" width="97.7109375" customWidth="1"/>
     <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
@@ -2454,239 +2446,239 @@
     <col min="15617" max="15617" width="42.28515625" customWidth="1"/>
     <col min="15618" max="15618" width="97.7109375" customWidth="1"/>
     <col min="15873" max="15873" width="42.28515625" customWidth="1"/>
     <col min="15874" max="15874" width="97.7109375" customWidth="1"/>
     <col min="16129" max="16129" width="42.28515625" customWidth="1"/>
     <col min="16130" max="16130" width="97.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B2" s="3">
         <v>163213</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B3" s="3" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A4" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="4" customFormat="1" ht="27" customHeight="1">
       <c r="A5" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B5" s="3" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1">
       <c r="A6" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B6" s="3" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="4" customFormat="1" ht="38.25">
       <c r="A7" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1">
       <c r="A8" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="4" customFormat="1" ht="45" customHeight="1">
       <c r="A9" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="4" customFormat="1" ht="57.75" customHeight="1">
       <c r="A10" s="2" t="s">
         <v>30</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="4" customFormat="1">
       <c r="A11" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B11" s="8"/>
       <c r="M11" s="9"/>
     </row>
     <row r="12" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1">
       <c r="A12" s="2" t="s">
         <v>32</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>33</v>
       </c>
       <c r="M12" s="9"/>
     </row>
     <row r="13" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A13" s="11" t="s">
         <v>34</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>35</v>
       </c>
       <c r="M13" s="9"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="11" t="s">
         <v>36</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>37</v>
       </c>
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="11" t="s">
         <v>38</v>
       </c>
       <c r="B15" s="12" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="M15" s="9"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B16" s="13" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="M16" s="14"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B17" s="13" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="M17" s="15"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="2" t="s">
         <v>41</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>42</v>
       </c>
       <c r="M18" s="14"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="B19" s="5" t="s">
-        <v>44</v>
+      <c r="B19" s="46" t="s">
+        <v>85</v>
       </c>
       <c r="M19" s="15"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="B20" s="16" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
       <c r="M20" s="14"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A21" s="2" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B21" s="17" t="s">
-        <v>48</v>
+        <v>86</v>
       </c>
       <c r="M21" s="15"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="18"/>
       <c r="B22" s="19"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="15"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="14"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="15"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="14"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B21" r:id="rId1"/>
-[...2 lines deleted...]
-    <hyperlink ref="B12" r:id="rId4"/>
+    <hyperlink ref="B14" r:id="rId1"/>
+    <hyperlink ref="B15" r:id="rId2"/>
+    <hyperlink ref="B12" r:id="rId3"/>
+    <hyperlink ref="B21" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView zoomScale="86" zoomScaleNormal="86" workbookViewId="0">
-      <selection activeCell="B18" sqref="B18"/>
+      <selection activeCell="B21" sqref="B21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="43.28515625" style="20" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="20" customWidth="1"/>
     <col min="257" max="257" width="42.28515625" customWidth="1"/>
     <col min="258" max="258" width="97.7109375" customWidth="1"/>
     <col min="513" max="513" width="42.28515625" customWidth="1"/>
     <col min="514" max="514" width="97.7109375" customWidth="1"/>
     <col min="769" max="769" width="42.28515625" customWidth="1"/>
     <col min="770" max="770" width="97.7109375" customWidth="1"/>
     <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
     <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
     <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
     <col min="1282" max="1282" width="97.7109375" customWidth="1"/>
     <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
     <col min="1538" max="1538" width="97.7109375" customWidth="1"/>
     <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
     <col min="1794" max="1794" width="97.7109375" customWidth="1"/>
     <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
     <col min="2050" max="2050" width="97.7109375" customWidth="1"/>
     <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
     <col min="2306" max="2306" width="97.7109375" customWidth="1"/>
     <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
@@ -2794,239 +2786,239 @@
     <col min="15617" max="15617" width="42.28515625" customWidth="1"/>
     <col min="15618" max="15618" width="97.7109375" customWidth="1"/>
     <col min="15873" max="15873" width="42.28515625" customWidth="1"/>
     <col min="15874" max="15874" width="97.7109375" customWidth="1"/>
     <col min="16129" max="16129" width="42.28515625" customWidth="1"/>
     <col min="16130" max="16130" width="97.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B2" s="3">
         <v>16321301</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="4" customFormat="1" ht="27.75" customHeight="1">
       <c r="A3" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B3" s="8" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A4" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="4" customFormat="1" ht="30.75" customHeight="1">
       <c r="A5" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B5" s="8" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1">
       <c r="A6" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B6" s="3" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="4" customFormat="1" ht="48.75" customHeight="1">
       <c r="A7" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1">
       <c r="A8" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="4" customFormat="1" ht="45" customHeight="1">
       <c r="A9" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="4" customFormat="1" ht="57.75" customHeight="1">
       <c r="A10" s="2" t="s">
         <v>30</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="4" customFormat="1">
       <c r="A11" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B11" s="8"/>
       <c r="M11" s="9"/>
     </row>
     <row r="12" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1">
       <c r="A12" s="2" t="s">
         <v>32</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>33</v>
       </c>
       <c r="M12" s="9"/>
     </row>
     <row r="13" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A13" s="11" t="s">
         <v>34</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>35</v>
       </c>
       <c r="M13" s="9"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="11" t="s">
         <v>36</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>37</v>
       </c>
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="11" t="s">
         <v>38</v>
       </c>
       <c r="B15" s="12" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="M15" s="9"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B16" s="13" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="M16" s="14"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B17" s="13" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="M17" s="15"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="2" t="s">
         <v>41</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>42</v>
       </c>
       <c r="M18" s="14"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="B19" s="5" t="s">
-        <v>44</v>
+      <c r="B19" s="46" t="s">
+        <v>85</v>
       </c>
       <c r="M19" s="15"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="B20" s="16" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
       <c r="M20" s="14"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A21" s="2" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B21" s="17" t="s">
-        <v>48</v>
+        <v>86</v>
       </c>
       <c r="M21" s="15"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="18"/>
       <c r="B22" s="19"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="15"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="14"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="15"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="14"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B21" r:id="rId1"/>
-[...2 lines deleted...]
-    <hyperlink ref="B12" r:id="rId4"/>
+    <hyperlink ref="B14" r:id="rId1"/>
+    <hyperlink ref="B15" r:id="rId2"/>
+    <hyperlink ref="B12" r:id="rId3"/>
+    <hyperlink ref="B21" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView topLeftCell="A7" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B18" sqref="B18"/>
+      <selection activeCell="B21" sqref="B21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="20" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="20" customWidth="1"/>
     <col min="257" max="257" width="42.28515625" customWidth="1"/>
     <col min="258" max="258" width="97.7109375" customWidth="1"/>
     <col min="513" max="513" width="42.28515625" customWidth="1"/>
     <col min="514" max="514" width="97.7109375" customWidth="1"/>
     <col min="769" max="769" width="42.28515625" customWidth="1"/>
     <col min="770" max="770" width="97.7109375" customWidth="1"/>
     <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
     <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
     <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
     <col min="1282" max="1282" width="97.7109375" customWidth="1"/>
     <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
     <col min="1538" max="1538" width="97.7109375" customWidth="1"/>
     <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
     <col min="1794" max="1794" width="97.7109375" customWidth="1"/>
     <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
     <col min="2050" max="2050" width="97.7109375" customWidth="1"/>
     <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
     <col min="2306" max="2306" width="97.7109375" customWidth="1"/>
     <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
@@ -3134,240 +3126,240 @@
     <col min="15617" max="15617" width="42.28515625" customWidth="1"/>
     <col min="15618" max="15618" width="97.7109375" customWidth="1"/>
     <col min="15873" max="15873" width="42.28515625" customWidth="1"/>
     <col min="15874" max="15874" width="97.7109375" customWidth="1"/>
     <col min="16129" max="16129" width="42.28515625" customWidth="1"/>
     <col min="16130" max="16130" width="97.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B2" s="3">
         <v>163201</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B3" s="3" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A4" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="4" customFormat="1" ht="27" customHeight="1">
       <c r="A5" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B5" s="3" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1">
       <c r="A6" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B6" s="3" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="4" customFormat="1" ht="24.75" customHeight="1">
       <c r="A7" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="B7" s="37" t="s">
-        <v>77</v>
+      <c r="B7" s="36" t="s">
+        <v>75</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1">
       <c r="A8" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="4" customFormat="1" ht="45" customHeight="1">
       <c r="A9" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="4" customFormat="1" ht="57.75" customHeight="1">
       <c r="A10" s="2" t="s">
         <v>30</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="4" customFormat="1" ht="34.5" customHeight="1">
       <c r="A11" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B11" s="8"/>
       <c r="M11" s="9"/>
     </row>
     <row r="12" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1">
       <c r="A12" s="2" t="s">
         <v>32</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>33</v>
       </c>
       <c r="M12" s="9"/>
     </row>
     <row r="13" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A13" s="11" t="s">
         <v>34</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>35</v>
       </c>
       <c r="M13" s="9"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="11" t="s">
         <v>36</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>37</v>
       </c>
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="11" t="s">
         <v>38</v>
       </c>
       <c r="B15" s="12" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="M15" s="9"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B16" s="13" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="M16" s="14"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B17" s="13" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="M17" s="15"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="2" t="s">
         <v>41</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>42</v>
       </c>
       <c r="M18" s="14"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="B19" s="5" t="s">
-        <v>44</v>
+      <c r="B19" s="46" t="s">
+        <v>85</v>
       </c>
       <c r="M19" s="15"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="B20" s="16" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
       <c r="M20" s="14"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A21" s="2" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B21" s="17" t="s">
-        <v>48</v>
+        <v>86</v>
       </c>
       <c r="M21" s="15"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="18"/>
       <c r="B22" s="19"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="15"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="14"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="15"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="14"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B21" r:id="rId1"/>
-[...2 lines deleted...]
-    <hyperlink ref="B12" r:id="rId4"/>
+    <hyperlink ref="B14" r:id="rId1"/>
+    <hyperlink ref="B15" r:id="rId2"/>
+    <hyperlink ref="B12" r:id="rId3"/>
+    <hyperlink ref="B21" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B18" sqref="B18"/>
+      <selection activeCell="B21" sqref="B21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="20" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="20" customWidth="1"/>
     <col min="257" max="257" width="42.28515625" customWidth="1"/>
     <col min="258" max="258" width="97.7109375" customWidth="1"/>
     <col min="513" max="513" width="42.28515625" customWidth="1"/>
     <col min="514" max="514" width="97.7109375" customWidth="1"/>
     <col min="769" max="769" width="42.28515625" customWidth="1"/>
     <col min="770" max="770" width="97.7109375" customWidth="1"/>
     <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
     <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
     <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
     <col min="1282" max="1282" width="97.7109375" customWidth="1"/>
     <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
     <col min="1538" max="1538" width="97.7109375" customWidth="1"/>
     <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
     <col min="1794" max="1794" width="97.7109375" customWidth="1"/>
     <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
     <col min="2050" max="2050" width="97.7109375" customWidth="1"/>
     <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
     <col min="2306" max="2306" width="97.7109375" customWidth="1"/>
     <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
@@ -3475,228 +3467,228 @@
     <col min="15617" max="15617" width="42.28515625" customWidth="1"/>
     <col min="15618" max="15618" width="97.7109375" customWidth="1"/>
     <col min="15873" max="15873" width="42.28515625" customWidth="1"/>
     <col min="15874" max="15874" width="97.7109375" customWidth="1"/>
     <col min="16129" max="16129" width="42.28515625" customWidth="1"/>
     <col min="16130" max="16130" width="97.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B2" s="3">
         <v>163221</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B3" s="3" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A4" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="4" customFormat="1" ht="27" customHeight="1">
       <c r="A5" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B5" s="3" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1">
       <c r="A6" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B6" s="3" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="4" customFormat="1" ht="24.75" customHeight="1">
       <c r="A7" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="4" customFormat="1" ht="24" customHeight="1">
       <c r="A8" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="4" customFormat="1" ht="45" customHeight="1">
       <c r="A9" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="4" customFormat="1" ht="57.75" customHeight="1">
       <c r="A10" s="2" t="s">
         <v>30</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="4" customFormat="1" ht="34.5" customHeight="1">
       <c r="A11" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B11" s="8"/>
       <c r="M11" s="9"/>
     </row>
     <row r="12" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1">
       <c r="A12" s="2" t="s">
         <v>32</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>33</v>
       </c>
       <c r="M12" s="9"/>
     </row>
     <row r="13" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A13" s="11" t="s">
         <v>34</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>35</v>
       </c>
       <c r="M13" s="9"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="11" t="s">
         <v>36</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>37</v>
       </c>
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="11" t="s">
         <v>38</v>
       </c>
       <c r="B15" s="12" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="M15" s="9"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B16" s="13" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="M16" s="14"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B17" s="13" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="M17" s="15"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="2" t="s">
         <v>41</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>42</v>
       </c>
       <c r="M18" s="14"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="B19" s="5" t="s">
-        <v>44</v>
+      <c r="B19" s="46" t="s">
+        <v>85</v>
       </c>
       <c r="M19" s="15"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="B20" s="16" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
       <c r="M20" s="14"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A21" s="2" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B21" s="17" t="s">
-        <v>48</v>
+        <v>86</v>
       </c>
       <c r="M21" s="15"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="18"/>
       <c r="B22" s="19"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="15"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="14"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="15"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="14"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B21" r:id="rId1"/>
-[...2 lines deleted...]
-    <hyperlink ref="B12" r:id="rId4"/>
+    <hyperlink ref="B14" r:id="rId1"/>
+    <hyperlink ref="B15" r:id="rId2"/>
+    <hyperlink ref="B12" r:id="rId3"/>
+    <hyperlink ref="B21" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист2"/>
   <dimension ref="B2:B18"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="O32" sqref="O32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="22" customWidth="1"/>
     <col min="2" max="2" width="113.5703125" style="22" customWidth="1"/>
     <col min="3" max="256" width="9.140625" style="22"/>
     <col min="257" max="257" width="4.42578125" style="22" customWidth="1"/>
     <col min="258" max="258" width="113.5703125" style="22" customWidth="1"/>
     <col min="259" max="512" width="9.140625" style="22"/>
     <col min="513" max="513" width="4.42578125" style="22" customWidth="1"/>
     <col min="514" max="514" width="113.5703125" style="22" customWidth="1"/>
@@ -3869,1077 +3861,1077 @@
     <col min="14849" max="14849" width="4.42578125" style="22" customWidth="1"/>
     <col min="14850" max="14850" width="113.5703125" style="22" customWidth="1"/>
     <col min="14851" max="15104" width="9.140625" style="22"/>
     <col min="15105" max="15105" width="4.42578125" style="22" customWidth="1"/>
     <col min="15106" max="15106" width="113.5703125" style="22" customWidth="1"/>
     <col min="15107" max="15360" width="9.140625" style="22"/>
     <col min="15361" max="15361" width="4.42578125" style="22" customWidth="1"/>
     <col min="15362" max="15362" width="113.5703125" style="22" customWidth="1"/>
     <col min="15363" max="15616" width="9.140625" style="22"/>
     <col min="15617" max="15617" width="4.42578125" style="22" customWidth="1"/>
     <col min="15618" max="15618" width="113.5703125" style="22" customWidth="1"/>
     <col min="15619" max="15872" width="9.140625" style="22"/>
     <col min="15873" max="15873" width="4.42578125" style="22" customWidth="1"/>
     <col min="15874" max="15874" width="113.5703125" style="22" customWidth="1"/>
     <col min="15875" max="16128" width="9.140625" style="22"/>
     <col min="16129" max="16129" width="4.42578125" style="22" customWidth="1"/>
     <col min="16130" max="16130" width="113.5703125" style="22" customWidth="1"/>
     <col min="16131" max="16384" width="9.140625" style="22"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2">
       <c r="B2" s="21"/>
     </row>
     <row r="6" spans="2:2">
       <c r="B6" s="23" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="23" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="23" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
     </row>
     <row r="9" spans="2:2">
       <c r="B9" s="23" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
     </row>
     <row r="10" spans="2:2">
       <c r="B10" s="23" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="11" spans="2:2">
       <c r="B11" s="23"/>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="24" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="23"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="23"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="25" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:L30"/>
   <sheetViews>
     <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="E16" sqref="E16"/>
+      <selection activeCell="G26" sqref="G26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="19.85546875" style="36" customWidth="1"/>
+    <col min="1" max="1" width="19.85546875" style="35" customWidth="1"/>
     <col min="2" max="2" width="18.28515625" customWidth="1"/>
     <col min="3" max="3" width="16.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="12.75" customHeight="1">
-      <c r="A1" s="51" t="s">
-[...3 lines deleted...]
-      <c r="C1" s="51"/>
+      <c r="A1" s="50" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1" s="50"/>
+      <c r="C1" s="50"/>
       <c r="D1" s="26"/>
     </row>
     <row r="2" spans="1:12" ht="12.75" customHeight="1">
-      <c r="A2" s="52" t="s">
-[...3 lines deleted...]
-      <c r="C2" s="52"/>
+      <c r="A2" s="51" t="s">
+        <v>84</v>
+      </c>
+      <c r="B2" s="51"/>
+      <c r="C2" s="51"/>
       <c r="D2" s="26"/>
       <c r="E2" s="26"/>
     </row>
     <row r="3" spans="1:12">
-      <c r="A3" s="53"/>
-[...1 lines deleted...]
-      <c r="C3" s="53"/>
+      <c r="A3" s="52"/>
+      <c r="B3" s="52"/>
+      <c r="C3" s="52"/>
       <c r="D3" s="26"/>
       <c r="E3" s="26"/>
     </row>
     <row r="4" spans="1:12" ht="12.75" customHeight="1">
-      <c r="A4" s="54"/>
-[...4 lines deleted...]
-        <v>82</v>
+      <c r="A4" s="53"/>
+      <c r="B4" s="54" t="s">
+        <v>60</v>
+      </c>
+      <c r="C4" s="55" t="s">
+        <v>80</v>
       </c>
       <c r="D4" s="26"/>
       <c r="E4" s="26"/>
     </row>
     <row r="5" spans="1:12" ht="45.75" customHeight="1">
-      <c r="A5" s="54"/>
-[...1 lines deleted...]
-      <c r="C5" s="57"/>
+      <c r="A5" s="53"/>
+      <c r="B5" s="54"/>
+      <c r="C5" s="56"/>
       <c r="D5" s="26"/>
       <c r="E5" s="26"/>
     </row>
     <row r="6" spans="1:12" ht="22.5">
-      <c r="A6" s="44" t="s">
+      <c r="A6" s="41" t="s">
         <v>0</v>
       </c>
-      <c r="B6" s="40">
-[...6 lines deleted...]
-      <c r="E6" s="39"/>
+      <c r="B6" s="47">
+        <v>8466679</v>
+      </c>
+      <c r="C6" s="48">
+        <v>106.7</v>
+      </c>
+      <c r="D6" s="37"/>
+      <c r="E6" s="38"/>
       <c r="F6" s="28"/>
       <c r="G6" s="29"/>
       <c r="H6" s="30"/>
       <c r="I6" s="31"/>
       <c r="J6" s="31"/>
       <c r="K6" s="31"/>
       <c r="L6" s="30"/>
     </row>
     <row r="7" spans="1:12">
-      <c r="A7" s="45" t="s">
+      <c r="A7" s="42" t="s">
         <v>17</v>
       </c>
-      <c r="B7" s="41">
-[...6 lines deleted...]
-      <c r="E7" s="39"/>
+      <c r="B7" s="37">
+        <v>128308</v>
+      </c>
+      <c r="C7" s="38">
+        <v>104.5</v>
+      </c>
+      <c r="D7" s="37"/>
+      <c r="E7" s="38"/>
       <c r="F7" s="28"/>
       <c r="G7" s="32"/>
       <c r="H7" s="30"/>
       <c r="I7" s="31"/>
       <c r="J7" s="31"/>
       <c r="K7" s="31"/>
       <c r="L7" s="30"/>
     </row>
     <row r="8" spans="1:12">
-      <c r="A8" s="45" t="s">
+      <c r="A8" s="42" t="s">
         <v>1</v>
       </c>
-      <c r="B8" s="41">
-[...6 lines deleted...]
-      <c r="E8" s="39"/>
+      <c r="B8" s="37">
+        <v>274391</v>
+      </c>
+      <c r="C8" s="38">
+        <v>100.5</v>
+      </c>
+      <c r="D8" s="37"/>
+      <c r="E8" s="38"/>
       <c r="F8" s="28"/>
       <c r="G8" s="32"/>
       <c r="H8" s="30"/>
       <c r="I8" s="31"/>
       <c r="J8" s="31"/>
       <c r="K8" s="31"/>
       <c r="L8" s="30"/>
     </row>
     <row r="9" spans="1:12">
-      <c r="A9" s="45" t="s">
+      <c r="A9" s="42" t="s">
         <v>2</v>
       </c>
-      <c r="B9" s="41">
-[...6 lines deleted...]
-      <c r="E9" s="39"/>
+      <c r="B9" s="37">
+        <v>404454</v>
+      </c>
+      <c r="C9" s="38">
+        <v>107.4</v>
+      </c>
+      <c r="D9" s="37"/>
+      <c r="E9" s="38"/>
       <c r="F9" s="28"/>
       <c r="G9" s="29"/>
       <c r="H9" s="30"/>
       <c r="I9" s="31"/>
       <c r="J9" s="31"/>
       <c r="K9" s="31"/>
       <c r="L9" s="30"/>
     </row>
     <row r="10" spans="1:12">
-      <c r="A10" s="45" t="s">
+      <c r="A10" s="42" t="s">
         <v>3</v>
       </c>
-      <c r="B10" s="41">
-[...6 lines deleted...]
-      <c r="E10" s="39"/>
+      <c r="B10" s="37">
+        <v>843151</v>
+      </c>
+      <c r="C10" s="38">
+        <v>135.6</v>
+      </c>
+      <c r="D10" s="37"/>
+      <c r="E10" s="38"/>
       <c r="F10" s="28"/>
       <c r="G10" s="29"/>
       <c r="H10" s="30"/>
       <c r="I10" s="31"/>
       <c r="J10" s="31"/>
       <c r="K10" s="31"/>
       <c r="L10" s="30"/>
     </row>
     <row r="11" spans="1:12">
-      <c r="A11" s="45" t="s">
+      <c r="A11" s="42" t="s">
         <v>4</v>
       </c>
-      <c r="B11" s="41">
-[...6 lines deleted...]
-      <c r="E11" s="39"/>
+      <c r="B11" s="37">
+        <v>264242</v>
+      </c>
+      <c r="C11" s="38">
+        <v>102.7</v>
+      </c>
+      <c r="D11" s="37"/>
+      <c r="E11" s="38"/>
       <c r="F11" s="28"/>
       <c r="G11" s="29"/>
       <c r="H11" s="30"/>
       <c r="I11" s="31"/>
       <c r="J11" s="31"/>
       <c r="K11" s="31"/>
       <c r="L11" s="30"/>
     </row>
     <row r="12" spans="1:12">
-      <c r="A12" s="45" t="s">
+      <c r="A12" s="42" t="s">
         <v>7</v>
       </c>
-      <c r="B12" s="41">
-[...6 lines deleted...]
-      <c r="E12" s="39"/>
+      <c r="B12" s="37">
+        <v>223024</v>
+      </c>
+      <c r="C12" s="38">
+        <v>103.6</v>
+      </c>
+      <c r="D12" s="37"/>
+      <c r="E12" s="38"/>
       <c r="F12" s="28"/>
       <c r="G12" s="29"/>
       <c r="H12" s="30"/>
       <c r="I12" s="31"/>
       <c r="J12" s="31"/>
       <c r="K12" s="31"/>
       <c r="L12" s="30"/>
     </row>
     <row r="13" spans="1:12">
-      <c r="A13" s="45" t="s">
+      <c r="A13" s="42" t="s">
         <v>6</v>
       </c>
-      <c r="B13" s="41">
-[...6 lines deleted...]
-      <c r="E13" s="39"/>
+      <c r="B13" s="37">
+        <v>326006</v>
+      </c>
+      <c r="C13" s="38">
+        <v>102.6</v>
+      </c>
+      <c r="D13" s="37"/>
+      <c r="E13" s="38"/>
       <c r="F13" s="28"/>
       <c r="G13" s="29"/>
       <c r="H13" s="30"/>
       <c r="I13" s="31"/>
       <c r="J13" s="31"/>
       <c r="K13" s="31"/>
       <c r="L13" s="30"/>
     </row>
     <row r="14" spans="1:12">
-      <c r="A14" s="45" t="s">
+      <c r="A14" s="42" t="s">
         <v>19</v>
       </c>
-      <c r="B14" s="41">
-[...6 lines deleted...]
-      <c r="E14" s="39"/>
+      <c r="B14" s="37">
+        <v>147409</v>
+      </c>
+      <c r="C14" s="38">
+        <v>115.3</v>
+      </c>
+      <c r="D14" s="37"/>
+      <c r="E14" s="38"/>
       <c r="F14" s="28"/>
       <c r="G14" s="29"/>
       <c r="H14" s="30"/>
       <c r="I14" s="31"/>
       <c r="J14" s="31"/>
       <c r="K14" s="31"/>
       <c r="L14" s="30"/>
     </row>
     <row r="15" spans="1:12">
-      <c r="A15" s="45" t="s">
+      <c r="A15" s="42" t="s">
         <v>8</v>
       </c>
-      <c r="B15" s="41">
-[...6 lines deleted...]
-      <c r="E15" s="39"/>
+      <c r="B15" s="37">
+        <v>186983</v>
+      </c>
+      <c r="C15" s="38">
+        <v>79.2</v>
+      </c>
+      <c r="D15" s="37"/>
+      <c r="E15" s="38"/>
       <c r="F15" s="28"/>
       <c r="G15" s="29"/>
       <c r="H15" s="30"/>
       <c r="I15" s="31"/>
       <c r="J15" s="31"/>
       <c r="K15" s="31"/>
       <c r="L15" s="30"/>
     </row>
     <row r="16" spans="1:12">
-      <c r="A16" s="45" t="s">
+      <c r="A16" s="42" t="s">
         <v>9</v>
       </c>
-      <c r="B16" s="41">
-[...6 lines deleted...]
-      <c r="E16" s="39"/>
+      <c r="B16" s="37">
+        <v>261842</v>
+      </c>
+      <c r="C16" s="38">
+        <v>102.2</v>
+      </c>
+      <c r="D16" s="37"/>
+      <c r="E16" s="38"/>
       <c r="F16" s="28"/>
       <c r="G16" s="29"/>
       <c r="H16" s="30"/>
       <c r="I16" s="31"/>
       <c r="J16" s="31"/>
       <c r="K16" s="31"/>
       <c r="L16" s="30"/>
     </row>
     <row r="17" spans="1:12">
-      <c r="A17" s="45" t="s">
+      <c r="A17" s="42" t="s">
         <v>10</v>
       </c>
-      <c r="B17" s="41">
-[...6 lines deleted...]
-      <c r="E17" s="39"/>
+      <c r="B17" s="37">
+        <v>355032</v>
+      </c>
+      <c r="C17" s="38">
+        <v>101.3</v>
+      </c>
+      <c r="D17" s="37"/>
+      <c r="E17" s="38"/>
       <c r="F17" s="28"/>
       <c r="G17" s="29"/>
       <c r="H17" s="30"/>
       <c r="I17" s="31"/>
       <c r="J17" s="31"/>
       <c r="K17" s="31"/>
       <c r="L17" s="30"/>
     </row>
     <row r="18" spans="1:12">
-      <c r="A18" s="45" t="s">
+      <c r="A18" s="42" t="s">
         <v>11</v>
       </c>
-      <c r="B18" s="41">
-[...6 lines deleted...]
-      <c r="E18" s="39"/>
+      <c r="B18" s="37">
+        <v>275033</v>
+      </c>
+      <c r="C18" s="38">
+        <v>104.6</v>
+      </c>
+      <c r="D18" s="37"/>
+      <c r="E18" s="38"/>
       <c r="F18" s="28"/>
       <c r="G18" s="29"/>
       <c r="H18" s="30"/>
       <c r="I18" s="34"/>
       <c r="J18" s="31"/>
       <c r="K18" s="31"/>
       <c r="L18" s="30"/>
     </row>
     <row r="19" spans="1:12">
-      <c r="A19" s="45" t="s">
+      <c r="A19" s="42" t="s">
         <v>12</v>
       </c>
-      <c r="B19" s="41">
-[...6 lines deleted...]
-      <c r="E19" s="39"/>
+      <c r="B19" s="37">
+        <v>166282</v>
+      </c>
+      <c r="C19" s="38">
+        <v>101.2</v>
+      </c>
+      <c r="D19" s="37"/>
+      <c r="E19" s="38"/>
       <c r="F19" s="28"/>
       <c r="G19" s="29"/>
       <c r="H19" s="30"/>
       <c r="I19" s="31"/>
       <c r="J19" s="31"/>
       <c r="K19" s="31"/>
       <c r="L19" s="30"/>
     </row>
     <row r="20" spans="1:12">
-      <c r="A20" s="45" t="s">
+      <c r="A20" s="42" t="s">
         <v>13</v>
       </c>
-      <c r="B20" s="41">
-[...6 lines deleted...]
-      <c r="E20" s="39"/>
+      <c r="B20" s="37">
+        <v>102781</v>
+      </c>
+      <c r="C20" s="38">
+        <v>105.6</v>
+      </c>
+      <c r="D20" s="37"/>
+      <c r="E20" s="38"/>
       <c r="F20" s="28"/>
       <c r="G20" s="29"/>
       <c r="H20" s="30"/>
       <c r="I20" s="31"/>
       <c r="J20" s="31"/>
       <c r="K20" s="31"/>
       <c r="L20" s="30"/>
     </row>
     <row r="21" spans="1:12">
-      <c r="A21" s="45" t="s">
-[...9 lines deleted...]
-      <c r="E21" s="39"/>
+      <c r="A21" s="42" t="s">
+        <v>62</v>
+      </c>
+      <c r="B21" s="37">
+        <v>474868</v>
+      </c>
+      <c r="C21" s="38">
+        <v>108.3</v>
+      </c>
+      <c r="D21" s="37"/>
+      <c r="E21" s="38"/>
       <c r="F21" s="28"/>
       <c r="G21" s="29"/>
       <c r="H21" s="30"/>
       <c r="I21" s="31"/>
       <c r="J21" s="31"/>
       <c r="K21" s="31"/>
       <c r="L21" s="30"/>
     </row>
     <row r="22" spans="1:12">
-      <c r="A22" s="45" t="s">
+      <c r="A22" s="42" t="s">
         <v>18</v>
       </c>
-      <c r="B22" s="41">
-[...6 lines deleted...]
-      <c r="E22" s="39"/>
+      <c r="B22" s="37">
+        <v>38825</v>
+      </c>
+      <c r="C22" s="38">
+        <v>113.9</v>
+      </c>
+      <c r="D22" s="37"/>
+      <c r="E22" s="38"/>
       <c r="F22" s="28"/>
       <c r="G22" s="29"/>
       <c r="H22" s="30"/>
       <c r="I22" s="31"/>
       <c r="J22" s="31"/>
       <c r="K22" s="31"/>
       <c r="L22" s="30"/>
     </row>
     <row r="23" spans="1:12">
-      <c r="A23" s="45" t="s">
+      <c r="A23" s="42" t="s">
         <v>5</v>
       </c>
-      <c r="B23" s="41">
-[...6 lines deleted...]
-      <c r="E23" s="39"/>
+      <c r="B23" s="37">
+        <v>150564</v>
+      </c>
+      <c r="C23" s="38">
+        <v>103.4</v>
+      </c>
+      <c r="D23" s="37"/>
+      <c r="E23" s="38"/>
       <c r="F23" s="28"/>
       <c r="G23" s="29"/>
       <c r="H23" s="30"/>
       <c r="I23" s="31"/>
       <c r="J23" s="31"/>
       <c r="K23" s="31"/>
       <c r="L23" s="30"/>
     </row>
     <row r="24" spans="1:12">
-      <c r="A24" s="45" t="s">
+      <c r="A24" s="42" t="s">
         <v>16</v>
       </c>
-      <c r="B24" s="41">
-[...6 lines deleted...]
-      <c r="E24" s="39"/>
+      <c r="B24" s="37">
+        <v>1881016</v>
+      </c>
+      <c r="C24" s="38">
+        <v>105.9</v>
+      </c>
+      <c r="D24" s="37"/>
+      <c r="E24" s="38"/>
       <c r="F24" s="28"/>
       <c r="G24" s="29"/>
       <c r="H24" s="30"/>
       <c r="I24" s="31"/>
       <c r="J24" s="31"/>
       <c r="K24" s="31"/>
       <c r="L24" s="30"/>
     </row>
     <row r="25" spans="1:12">
-      <c r="A25" s="45" t="s">
+      <c r="A25" s="42" t="s">
         <v>14</v>
       </c>
-      <c r="B25" s="41">
-[...6 lines deleted...]
-      <c r="E25" s="39"/>
+      <c r="B25" s="37">
+        <v>1403850</v>
+      </c>
+      <c r="C25" s="38">
+        <v>104.6</v>
+      </c>
+      <c r="D25" s="37"/>
+      <c r="E25" s="38"/>
       <c r="F25" s="28"/>
       <c r="G25" s="29"/>
       <c r="H25" s="30"/>
       <c r="I25" s="31"/>
       <c r="J25" s="31"/>
       <c r="K25" s="31"/>
       <c r="L25" s="30"/>
     </row>
     <row r="26" spans="1:12">
-      <c r="A26" s="46" t="s">
+      <c r="A26" s="43" t="s">
         <v>15</v>
       </c>
-      <c r="B26" s="35">
-[...6 lines deleted...]
-      <c r="E26" s="39"/>
+      <c r="B26" s="44">
+        <v>558618</v>
+      </c>
+      <c r="C26" s="45">
+        <v>108</v>
+      </c>
+      <c r="D26" s="37"/>
+      <c r="E26" s="38"/>
       <c r="F26" s="28"/>
       <c r="G26" s="29"/>
       <c r="H26" s="30"/>
       <c r="I26" s="31"/>
       <c r="J26" s="31"/>
       <c r="K26" s="31"/>
       <c r="L26" s="30"/>
     </row>
     <row r="27" spans="1:12">
-      <c r="A27" s="51"/>
-[...1 lines deleted...]
-      <c r="C27" s="51"/>
+      <c r="A27" s="50"/>
+      <c r="B27" s="50"/>
+      <c r="C27" s="50"/>
       <c r="D27" s="26"/>
       <c r="E27" s="26"/>
       <c r="F27" s="26"/>
       <c r="G27" s="26"/>
       <c r="H27" s="26"/>
       <c r="I27" s="26"/>
       <c r="J27" s="26"/>
       <c r="K27" s="26"/>
       <c r="L27" s="26"/>
     </row>
     <row r="28" spans="1:12">
       <c r="E28" s="26"/>
     </row>
     <row r="29" spans="1:12">
       <c r="E29" s="26"/>
     </row>
     <row r="30" spans="1:12">
       <c r="E30" s="26"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A27:C27"/>
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A3:C3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:L30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="K26" sqref="K26"/>
+      <selection activeCell="H25" sqref="H25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="22.7109375" style="36" customWidth="1"/>
+    <col min="1" max="1" width="22.7109375" style="35" customWidth="1"/>
     <col min="2" max="2" width="19.5703125" customWidth="1"/>
     <col min="3" max="3" width="11.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="28.5" customHeight="1">
-      <c r="A1" s="51" t="s">
-[...3 lines deleted...]
-      <c r="C1" s="51"/>
+      <c r="A1" s="50" t="s">
+        <v>77</v>
+      </c>
+      <c r="B1" s="50"/>
+      <c r="C1" s="50"/>
       <c r="D1" s="26"/>
     </row>
     <row r="2" spans="1:12" ht="12.75" customHeight="1">
-      <c r="A2" s="52" t="s">
-[...3 lines deleted...]
-      <c r="C2" s="52"/>
+      <c r="A2" s="51" t="s">
+        <v>84</v>
+      </c>
+      <c r="B2" s="51"/>
+      <c r="C2" s="51"/>
       <c r="D2" s="26"/>
       <c r="E2" s="26"/>
     </row>
     <row r="3" spans="1:12">
-      <c r="A3" s="58"/>
-[...1 lines deleted...]
-      <c r="C3" s="59"/>
+      <c r="A3" s="57"/>
+      <c r="B3" s="57"/>
+      <c r="C3" s="58"/>
       <c r="D3" s="26"/>
       <c r="E3" s="26"/>
     </row>
     <row r="4" spans="1:12" ht="12.75" customHeight="1">
-      <c r="A4" s="54"/>
-[...4 lines deleted...]
-        <v>82</v>
+      <c r="A4" s="53"/>
+      <c r="B4" s="54" t="s">
+        <v>60</v>
+      </c>
+      <c r="C4" s="55" t="s">
+        <v>80</v>
       </c>
       <c r="D4" s="26"/>
       <c r="E4" s="26"/>
     </row>
     <row r="5" spans="1:12" ht="45.75" customHeight="1">
-      <c r="A5" s="54"/>
-[...1 lines deleted...]
-      <c r="C5" s="57"/>
+      <c r="A5" s="53"/>
+      <c r="B5" s="54"/>
+      <c r="C5" s="56"/>
       <c r="D5" s="26"/>
       <c r="E5" s="26"/>
     </row>
     <row r="6" spans="1:12">
-      <c r="A6" s="44" t="s">
+      <c r="A6" s="41" t="s">
         <v>0</v>
       </c>
-      <c r="B6" s="40">
-[...3 lines deleted...]
-        <v>98.2</v>
+      <c r="B6" s="39">
+        <v>2850282</v>
+      </c>
+      <c r="C6" s="40">
+        <v>99.7</v>
       </c>
       <c r="D6" s="26"/>
       <c r="E6" s="27"/>
       <c r="F6" s="28"/>
       <c r="G6" s="29"/>
       <c r="H6" s="30"/>
       <c r="I6" s="31"/>
       <c r="J6" s="31"/>
       <c r="K6" s="31"/>
       <c r="L6" s="30"/>
     </row>
     <row r="7" spans="1:12">
-      <c r="A7" s="45" t="s">
+      <c r="A7" s="42" t="s">
         <v>17</v>
       </c>
-      <c r="B7" s="41">
-[...3 lines deleted...]
-        <v>150.1</v>
+      <c r="B7" s="39">
+        <v>51162</v>
+      </c>
+      <c r="C7" s="40">
+        <v>126.7</v>
       </c>
       <c r="D7" s="26"/>
       <c r="E7" s="27"/>
       <c r="F7" s="28"/>
       <c r="G7" s="32"/>
       <c r="H7" s="30"/>
       <c r="I7" s="31"/>
       <c r="J7" s="31"/>
       <c r="K7" s="31"/>
       <c r="L7" s="30"/>
     </row>
     <row r="8" spans="1:12">
-      <c r="A8" s="45" t="s">
+      <c r="A8" s="42" t="s">
         <v>1</v>
       </c>
-      <c r="B8" s="41">
-[...3 lines deleted...]
-        <v>88.4</v>
+      <c r="B8" s="39">
+        <v>118835</v>
+      </c>
+      <c r="C8" s="40">
+        <v>93.6</v>
       </c>
       <c r="D8" s="26"/>
       <c r="E8" s="33"/>
       <c r="F8" s="28"/>
       <c r="G8" s="32"/>
       <c r="H8" s="30"/>
       <c r="I8" s="31"/>
       <c r="J8" s="31"/>
       <c r="K8" s="31"/>
       <c r="L8" s="30"/>
     </row>
     <row r="9" spans="1:12">
-      <c r="A9" s="45" t="s">
+      <c r="A9" s="42" t="s">
         <v>2</v>
       </c>
-      <c r="B9" s="41">
-[...3 lines deleted...]
-        <v>105.7</v>
+      <c r="B9" s="39">
+        <v>219020</v>
+      </c>
+      <c r="C9" s="40">
+        <v>104.7</v>
       </c>
       <c r="D9" s="26"/>
       <c r="E9" s="33"/>
       <c r="F9" s="28"/>
       <c r="G9" s="29"/>
       <c r="H9" s="30"/>
       <c r="I9" s="31"/>
       <c r="J9" s="31"/>
       <c r="K9" s="31"/>
       <c r="L9" s="30"/>
     </row>
     <row r="10" spans="1:12">
-      <c r="A10" s="45" t="s">
+      <c r="A10" s="42" t="s">
         <v>3</v>
       </c>
-      <c r="B10" s="41">
-[...3 lines deleted...]
-        <v>100.9</v>
+      <c r="B10" s="39">
+        <v>463731</v>
+      </c>
+      <c r="C10" s="40">
+        <v>108.8</v>
       </c>
       <c r="D10" s="26"/>
       <c r="E10" s="33"/>
       <c r="F10" s="28"/>
       <c r="G10" s="29"/>
       <c r="H10" s="30"/>
       <c r="I10" s="31"/>
       <c r="J10" s="31"/>
       <c r="K10" s="31"/>
       <c r="L10" s="30"/>
     </row>
     <row r="11" spans="1:12">
-      <c r="A11" s="45" t="s">
+      <c r="A11" s="42" t="s">
         <v>4</v>
       </c>
-      <c r="B11" s="41">
-[...3 lines deleted...]
-        <v>78.3</v>
+      <c r="B11" s="39">
+        <v>152774</v>
+      </c>
+      <c r="C11" s="40">
+        <v>79</v>
       </c>
       <c r="E11" s="33"/>
       <c r="F11" s="28"/>
       <c r="G11" s="29"/>
       <c r="H11" s="30"/>
       <c r="I11" s="31"/>
       <c r="J11" s="31"/>
       <c r="K11" s="31"/>
       <c r="L11" s="30"/>
     </row>
     <row r="12" spans="1:12">
-      <c r="A12" s="45" t="s">
+      <c r="A12" s="42" t="s">
         <v>7</v>
       </c>
-      <c r="B12" s="41">
-[...3 lines deleted...]
-        <v>114.9</v>
+      <c r="B12" s="39">
+        <v>136940</v>
+      </c>
+      <c r="C12" s="40">
+        <v>121.5</v>
       </c>
       <c r="E12" s="33"/>
       <c r="F12" s="28"/>
       <c r="G12" s="29"/>
       <c r="H12" s="30"/>
       <c r="I12" s="31"/>
       <c r="J12" s="31"/>
       <c r="K12" s="31"/>
       <c r="L12" s="30"/>
     </row>
     <row r="13" spans="1:12">
-      <c r="A13" s="45" t="s">
+      <c r="A13" s="42" t="s">
         <v>6</v>
       </c>
-      <c r="B13" s="41">
-[...3 lines deleted...]
-        <v>102.4</v>
+      <c r="B13" s="39">
+        <v>243523</v>
+      </c>
+      <c r="C13" s="40">
+        <v>102.3</v>
       </c>
       <c r="E13" s="33"/>
       <c r="F13" s="28"/>
       <c r="G13" s="29"/>
       <c r="H13" s="30"/>
       <c r="I13" s="31"/>
       <c r="J13" s="31"/>
       <c r="K13" s="31"/>
       <c r="L13" s="30"/>
     </row>
     <row r="14" spans="1:12">
-      <c r="A14" s="45" t="s">
+      <c r="A14" s="42" t="s">
         <v>19</v>
       </c>
-      <c r="B14" s="41">
-[...3 lines deleted...]
-        <v>152.30000000000001</v>
+      <c r="B14" s="39">
+        <v>105889</v>
+      </c>
+      <c r="C14" s="40">
+        <v>179.5</v>
       </c>
       <c r="E14" s="33"/>
       <c r="F14" s="28"/>
       <c r="G14" s="29"/>
       <c r="H14" s="30"/>
       <c r="I14" s="31"/>
       <c r="J14" s="31"/>
       <c r="K14" s="31"/>
       <c r="L14" s="30"/>
     </row>
     <row r="15" spans="1:12">
-      <c r="A15" s="45" t="s">
+      <c r="A15" s="42" t="s">
         <v>8</v>
       </c>
-      <c r="B15" s="41">
-[...3 lines deleted...]
-        <v>92.5</v>
+      <c r="B15" s="39">
+        <v>28983</v>
+      </c>
+      <c r="C15" s="40">
+        <v>89.6</v>
       </c>
       <c r="E15" s="33"/>
       <c r="F15" s="28"/>
       <c r="G15" s="29"/>
       <c r="H15" s="30"/>
       <c r="I15" s="31"/>
       <c r="J15" s="31"/>
       <c r="K15" s="31"/>
       <c r="L15" s="30"/>
     </row>
     <row r="16" spans="1:12">
-      <c r="A16" s="45" t="s">
+      <c r="A16" s="42" t="s">
         <v>9</v>
       </c>
-      <c r="B16" s="41">
-[...3 lines deleted...]
-        <v>81.900000000000006</v>
+      <c r="B16" s="39">
+        <v>43245</v>
+      </c>
+      <c r="C16" s="40">
+        <v>89.9</v>
       </c>
       <c r="E16" s="33"/>
       <c r="F16" s="28"/>
       <c r="G16" s="29"/>
       <c r="H16" s="30"/>
       <c r="I16" s="31"/>
       <c r="J16" s="31"/>
       <c r="K16" s="31"/>
       <c r="L16" s="30"/>
     </row>
     <row r="17" spans="1:12">
-      <c r="A17" s="45" t="s">
+      <c r="A17" s="42" t="s">
         <v>10</v>
       </c>
-      <c r="B17" s="41">
-[...3 lines deleted...]
-        <v>106.9</v>
+      <c r="B17" s="39">
+        <v>313034</v>
+      </c>
+      <c r="C17" s="40">
+        <v>105.6</v>
       </c>
       <c r="E17" s="33"/>
       <c r="F17" s="28"/>
       <c r="G17" s="29"/>
       <c r="H17" s="30"/>
       <c r="I17" s="31"/>
       <c r="J17" s="31"/>
       <c r="K17" s="31"/>
       <c r="L17" s="30"/>
     </row>
     <row r="18" spans="1:12">
-      <c r="A18" s="45" t="s">
+      <c r="A18" s="42" t="s">
         <v>11</v>
       </c>
-      <c r="B18" s="41">
-[...3 lines deleted...]
-        <v>95.9</v>
+      <c r="B18" s="39">
+        <v>112638</v>
+      </c>
+      <c r="C18" s="40">
+        <v>100.1</v>
       </c>
       <c r="E18" s="33"/>
       <c r="F18" s="28"/>
       <c r="G18" s="29"/>
       <c r="H18" s="30"/>
       <c r="I18" s="34"/>
       <c r="J18" s="31"/>
       <c r="K18" s="31"/>
       <c r="L18" s="30"/>
     </row>
     <row r="19" spans="1:12">
-      <c r="A19" s="45" t="s">
+      <c r="A19" s="42" t="s">
         <v>12</v>
       </c>
-      <c r="B19" s="41">
-[...3 lines deleted...]
-        <v>51.8</v>
+      <c r="B19" s="39">
+        <v>54622</v>
+      </c>
+      <c r="C19" s="40">
+        <v>51.9</v>
       </c>
       <c r="E19" s="33"/>
       <c r="F19" s="28"/>
       <c r="G19" s="29"/>
       <c r="H19" s="30"/>
       <c r="I19" s="31"/>
       <c r="J19" s="31"/>
       <c r="K19" s="31"/>
       <c r="L19" s="30"/>
     </row>
     <row r="20" spans="1:12">
-      <c r="A20" s="45" t="s">
+      <c r="A20" s="42" t="s">
         <v>13</v>
       </c>
-      <c r="B20" s="41">
-[...3 lines deleted...]
-        <v>90</v>
+      <c r="B20" s="39">
+        <v>55187</v>
+      </c>
+      <c r="C20" s="40">
+        <v>85.8</v>
       </c>
       <c r="E20" s="33"/>
       <c r="F20" s="28"/>
       <c r="G20" s="29"/>
       <c r="H20" s="30"/>
       <c r="I20" s="31"/>
       <c r="J20" s="31"/>
       <c r="K20" s="31"/>
       <c r="L20" s="30"/>
     </row>
     <row r="21" spans="1:12">
-      <c r="A21" s="45" t="s">
-[...6 lines deleted...]
-        <v>121.6</v>
+      <c r="A21" s="42" t="s">
+        <v>62</v>
+      </c>
+      <c r="B21" s="39">
+        <v>377156</v>
+      </c>
+      <c r="C21" s="40">
+        <v>119.3</v>
       </c>
       <c r="E21" s="33"/>
       <c r="F21" s="28"/>
       <c r="G21" s="29"/>
       <c r="H21" s="30"/>
       <c r="I21" s="31"/>
       <c r="J21" s="31"/>
       <c r="K21" s="31"/>
       <c r="L21" s="30"/>
     </row>
     <row r="22" spans="1:12">
-      <c r="A22" s="45" t="s">
+      <c r="A22" s="42" t="s">
         <v>18</v>
       </c>
-      <c r="B22" s="41">
-[...3 lines deleted...]
-        <v>91.4</v>
+      <c r="B22" s="39">
+        <v>20389</v>
+      </c>
+      <c r="C22" s="40">
+        <v>116.5</v>
       </c>
       <c r="E22" s="33"/>
       <c r="F22" s="28"/>
       <c r="G22" s="29"/>
       <c r="H22" s="30"/>
       <c r="I22" s="31"/>
       <c r="J22" s="31"/>
       <c r="K22" s="31"/>
       <c r="L22" s="30"/>
     </row>
     <row r="23" spans="1:12">
-      <c r="A23" s="45" t="s">
+      <c r="A23" s="42" t="s">
         <v>5</v>
       </c>
-      <c r="B23" s="41">
-[...3 lines deleted...]
-        <v>102.2</v>
+      <c r="B23" s="39">
+        <v>42953</v>
+      </c>
+      <c r="C23" s="40">
+        <v>101.7</v>
       </c>
       <c r="E23" s="33"/>
       <c r="F23" s="28"/>
       <c r="G23" s="29"/>
       <c r="H23" s="30"/>
       <c r="I23" s="31"/>
       <c r="J23" s="31"/>
       <c r="K23" s="31"/>
       <c r="L23" s="30"/>
     </row>
     <row r="24" spans="1:12">
-      <c r="A24" s="45" t="s">
+      <c r="A24" s="42" t="s">
         <v>16</v>
       </c>
-      <c r="B24" s="41">
-[...3 lines deleted...]
-        <v>152</v>
+      <c r="B24" s="39">
+        <v>37851</v>
+      </c>
+      <c r="C24" s="40">
+        <v>136.5</v>
       </c>
       <c r="E24" s="33"/>
       <c r="F24" s="28"/>
       <c r="G24" s="29"/>
       <c r="H24" s="30"/>
       <c r="I24" s="31"/>
       <c r="J24" s="31"/>
       <c r="K24" s="31"/>
       <c r="L24" s="30"/>
     </row>
     <row r="25" spans="1:12">
-      <c r="A25" s="45" t="s">
+      <c r="A25" s="42" t="s">
         <v>14</v>
       </c>
-      <c r="B25" s="41">
-[...3 lines deleted...]
-        <v>73.7</v>
+      <c r="B25" s="39">
+        <v>150888</v>
+      </c>
+      <c r="C25" s="40">
+        <v>78</v>
       </c>
       <c r="E25" s="33"/>
       <c r="F25" s="28"/>
       <c r="G25" s="29"/>
       <c r="H25" s="30"/>
       <c r="I25" s="31"/>
       <c r="J25" s="31"/>
       <c r="K25" s="31"/>
       <c r="L25" s="30"/>
     </row>
     <row r="26" spans="1:12">
-      <c r="A26" s="46" t="s">
+      <c r="A26" s="43" t="s">
         <v>15</v>
       </c>
-      <c r="B26" s="35">
-[...3 lines deleted...]
-        <v>72.3</v>
+      <c r="B26" s="44">
+        <v>121462</v>
+      </c>
+      <c r="C26" s="45">
+        <v>62</v>
       </c>
       <c r="E26" s="33"/>
       <c r="F26" s="28"/>
       <c r="G26" s="29"/>
       <c r="H26" s="30"/>
       <c r="I26" s="31"/>
       <c r="J26" s="31"/>
       <c r="K26" s="31"/>
       <c r="L26" s="30"/>
     </row>
     <row r="27" spans="1:12">
-      <c r="A27" s="51"/>
-[...1 lines deleted...]
-      <c r="C27" s="51"/>
+      <c r="A27" s="50"/>
+      <c r="B27" s="50"/>
+      <c r="C27" s="50"/>
       <c r="E27" s="26"/>
       <c r="F27" s="26"/>
       <c r="G27" s="26"/>
       <c r="H27" s="26"/>
       <c r="I27" s="26"/>
       <c r="J27" s="26"/>
       <c r="K27" s="26"/>
       <c r="L27" s="26"/>
     </row>
     <row r="28" spans="1:12">
       <c r="E28" s="26"/>
     </row>
     <row r="29" spans="1:12">
       <c r="E29" s="26"/>
     </row>
     <row r="30" spans="1:12">
       <c r="E30" s="26"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A27:C27"/>
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A3:C3"/>
     <mergeCell ref="A4:A5"/>