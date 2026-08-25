--- v3 (2026-08-04)
+++ v4 (2026-08-25)
@@ -283,63 +283,63 @@
   <si>
     <t>единиц</t>
   </si>
   <si>
     <t>Общее число построенных квартир включает квартиры в жилых домах квартирного типа и общежитиях, построенных в городских поселениях и сельской местности предприятиями и организациями всех форм собственности, а также индивидуальными застройщиками.</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701919?keyword=</t>
   </si>
   <si>
     <t>Ввод в эксплуатацию жилых зданий индивидуальными застройщиками</t>
   </si>
   <si>
     <t>Индекс физического объема введенных в эксплуатацию квартир</t>
   </si>
   <si>
     <t>Определяется как отношение общего числа построенных квартир в жилых домах анализируемого периода к прошлому периоду</t>
   </si>
   <si>
     <t xml:space="preserve">  В % к соответствующему периоду прошлого года</t>
   </si>
   <si>
     <t>С января 2026 года</t>
   </si>
   <si>
-    <t>17.07.2026г.</t>
-[...1 lines deleted...]
-  <si>
     <t>18.08.2026г.</t>
   </si>
   <si>
-    <t>(Январь-июнь 2026г.)</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Каримкулова Жансая Сеитжанқызы </t>
   </si>
   <si>
     <t>zh.uskenbayeva@stat.kz</t>
+  </si>
+  <si>
+    <t>17.09.2026г.</t>
+  </si>
+  <si>
+    <t>(Январь-июль 2026г.)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
   </numFmts>
   <fonts count="23">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
@@ -595,51 +595,51 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="63">
+  <cellXfs count="61">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
@@ -699,56 +699,50 @@
     <xf numFmtId="165" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="165" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="19" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="19" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="22" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="22" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="22" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="22" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
@@ -1116,51 +1110,51 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701925?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/347232/file/ru/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zh.uskenbayeva@stat.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701940?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/347232/file/ru/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zh.uskenbayeva@stat.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701919?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/347232/file/ru/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zh.uskenbayeva@stat.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701919?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/347232/file/ru/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zh.uskenbayeva@stat.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B21" sqref="B21"/>
+      <selection activeCell="B18" sqref="B18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="20" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="20" customWidth="1"/>
     <col min="257" max="257" width="42.28515625" customWidth="1"/>
     <col min="258" max="258" width="97.7109375" customWidth="1"/>
     <col min="513" max="513" width="42.28515625" customWidth="1"/>
     <col min="514" max="514" width="97.7109375" customWidth="1"/>
     <col min="769" max="769" width="42.28515625" customWidth="1"/>
     <col min="770" max="770" width="97.7109375" customWidth="1"/>
     <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
     <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
     <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
     <col min="1282" max="1282" width="97.7109375" customWidth="1"/>
     <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
     <col min="1538" max="1538" width="97.7109375" customWidth="1"/>
     <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
     <col min="1794" max="1794" width="97.7109375" customWidth="1"/>
     <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
     <col min="2050" max="2050" width="97.7109375" customWidth="1"/>
     <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
     <col min="2306" max="2306" width="97.7109375" customWidth="1"/>
     <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
@@ -1384,621 +1378,622 @@
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="11" t="s">
         <v>38</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>58</v>
       </c>
       <c r="M15" s="9"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B16" s="13" t="s">
         <v>82</v>
       </c>
       <c r="M16" s="14"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B17" s="13" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="M17" s="15"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="2" t="s">
         <v>41</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>42</v>
       </c>
       <c r="M18" s="14"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="B19" s="46" t="s">
-        <v>85</v>
+      <c r="B19" s="44" t="s">
+        <v>83</v>
       </c>
       <c r="M19" s="15"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="2" t="s">
         <v>44</v>
       </c>
       <c r="B20" s="16" t="s">
         <v>45</v>
       </c>
       <c r="M20" s="14"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A21" s="2" t="s">
         <v>46</v>
       </c>
       <c r="B21" s="17" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="M21" s="15"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="18"/>
       <c r="B22" s="19"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="15"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="14"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="15"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="14"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B15" r:id="rId2"/>
     <hyperlink ref="B12" r:id="rId3"/>
     <hyperlink ref="B21" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:L30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F16" sqref="F16:F17"/>
+      <selection activeCell="H16" sqref="H16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="23.7109375" style="35" customWidth="1"/>
     <col min="2" max="2" width="19" customWidth="1"/>
     <col min="3" max="3" width="19.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="12.75" customHeight="1">
-      <c r="A1" s="50" t="s">
+      <c r="A1" s="48" t="s">
         <v>73</v>
       </c>
-      <c r="B1" s="50"/>
-      <c r="C1" s="50"/>
+      <c r="B1" s="48"/>
+      <c r="C1" s="48"/>
       <c r="D1" s="26"/>
     </row>
     <row r="2" spans="1:12" ht="12.75" customHeight="1">
-      <c r="A2" s="51" t="s">
-[...3 lines deleted...]
-      <c r="C2" s="51"/>
+      <c r="A2" s="49" t="s">
+        <v>86</v>
+      </c>
+      <c r="B2" s="49"/>
+      <c r="C2" s="49"/>
       <c r="D2" s="26"/>
       <c r="E2" s="26"/>
     </row>
     <row r="3" spans="1:12">
-      <c r="A3" s="59"/>
-[...1 lines deleted...]
-      <c r="C3" s="60"/>
+      <c r="A3" s="57"/>
+      <c r="B3" s="57"/>
+      <c r="C3" s="58"/>
       <c r="D3" s="26"/>
       <c r="E3" s="26"/>
     </row>
     <row r="4" spans="1:12" ht="12.75" customHeight="1">
-      <c r="A4" s="53"/>
-      <c r="B4" s="61" t="s">
+      <c r="A4" s="51"/>
+      <c r="B4" s="59" t="s">
         <v>61</v>
       </c>
-      <c r="C4" s="54" t="s">
+      <c r="C4" s="52" t="s">
         <v>80</v>
       </c>
       <c r="D4" s="26"/>
       <c r="E4" s="26"/>
     </row>
     <row r="5" spans="1:12" ht="35.25" customHeight="1">
-      <c r="A5" s="53"/>
-[...1 lines deleted...]
-      <c r="C5" s="54"/>
+      <c r="A5" s="51"/>
+      <c r="B5" s="60"/>
+      <c r="C5" s="52"/>
       <c r="D5" s="26"/>
       <c r="E5" s="26"/>
+      <c r="F5" s="26"/>
     </row>
     <row r="6" spans="1:12">
-      <c r="A6" s="41" t="s">
+      <c r="A6" s="39" t="s">
         <v>0</v>
       </c>
-      <c r="B6" s="47">
-[...3 lines deleted...]
-        <v>111.6</v>
+      <c r="B6" s="45">
+        <v>92270</v>
+      </c>
+      <c r="C6" s="46">
+        <v>107.4</v>
       </c>
       <c r="D6" s="26"/>
-      <c r="E6" s="47"/>
-      <c r="F6" s="48"/>
+      <c r="E6" s="37"/>
+      <c r="F6" s="38"/>
       <c r="G6" s="29"/>
       <c r="H6" s="30"/>
       <c r="I6" s="31"/>
       <c r="J6" s="31"/>
       <c r="K6" s="31"/>
       <c r="L6" s="30"/>
     </row>
     <row r="7" spans="1:12">
-      <c r="A7" s="42" t="s">
+      <c r="A7" s="40" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="37">
-        <v>1344</v>
+        <v>1442</v>
       </c>
       <c r="C7" s="38">
-        <v>141</v>
+        <v>141.80000000000001</v>
       </c>
       <c r="D7" s="26"/>
       <c r="E7" s="37"/>
       <c r="F7" s="38"/>
       <c r="G7" s="32"/>
       <c r="H7" s="30"/>
       <c r="I7" s="31"/>
       <c r="J7" s="31"/>
       <c r="K7" s="31"/>
       <c r="L7" s="30"/>
     </row>
     <row r="8" spans="1:12">
-      <c r="A8" s="42" t="s">
+      <c r="A8" s="40" t="s">
         <v>1</v>
       </c>
       <c r="B8" s="37">
-        <v>2466</v>
+        <v>2690</v>
       </c>
       <c r="C8" s="38">
-        <v>93</v>
+        <v>89.4</v>
       </c>
       <c r="D8" s="26"/>
       <c r="E8" s="37"/>
       <c r="F8" s="38"/>
       <c r="G8" s="32"/>
       <c r="H8" s="30"/>
       <c r="I8" s="31"/>
       <c r="J8" s="31"/>
       <c r="K8" s="31"/>
       <c r="L8" s="30"/>
     </row>
     <row r="9" spans="1:12">
-      <c r="A9" s="42" t="s">
+      <c r="A9" s="40" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="37">
-        <v>2440</v>
+        <v>2750</v>
       </c>
       <c r="C9" s="38">
-        <v>97.1</v>
+        <v>96.7</v>
       </c>
       <c r="D9" s="26"/>
       <c r="E9" s="37"/>
       <c r="F9" s="38"/>
       <c r="G9" s="29"/>
       <c r="H9" s="30"/>
       <c r="I9" s="31"/>
       <c r="J9" s="31"/>
       <c r="K9" s="31"/>
       <c r="L9" s="30"/>
     </row>
     <row r="10" spans="1:12">
-      <c r="A10" s="42" t="s">
+      <c r="A10" s="40" t="s">
         <v>3</v>
       </c>
       <c r="B10" s="37">
-        <v>7828</v>
+        <v>8282</v>
       </c>
       <c r="C10" s="38">
-        <v>141</v>
+        <v>123.1</v>
       </c>
       <c r="D10" s="26"/>
       <c r="E10" s="37"/>
       <c r="F10" s="38"/>
       <c r="G10" s="29"/>
       <c r="H10" s="30"/>
       <c r="I10" s="31"/>
       <c r="J10" s="31"/>
       <c r="K10" s="31"/>
       <c r="L10" s="30"/>
     </row>
     <row r="11" spans="1:12">
-      <c r="A11" s="42" t="s">
+      <c r="A11" s="40" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="37">
-        <v>2158</v>
+        <v>2581</v>
       </c>
       <c r="C11" s="38">
-        <v>117.2</v>
+        <v>120.1</v>
       </c>
       <c r="E11" s="37"/>
       <c r="F11" s="38"/>
       <c r="G11" s="29"/>
       <c r="H11" s="30"/>
       <c r="I11" s="31"/>
       <c r="J11" s="31"/>
       <c r="K11" s="31"/>
       <c r="L11" s="30"/>
     </row>
     <row r="12" spans="1:12">
-      <c r="A12" s="42" t="s">
+      <c r="A12" s="40" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="37">
-        <v>1608</v>
+        <v>2080</v>
       </c>
       <c r="C12" s="38">
-        <v>90.7</v>
+        <v>96.3</v>
       </c>
       <c r="E12" s="37"/>
       <c r="F12" s="38"/>
       <c r="G12" s="29"/>
       <c r="H12" s="30"/>
       <c r="I12" s="31"/>
       <c r="J12" s="31"/>
       <c r="K12" s="31"/>
       <c r="L12" s="30"/>
     </row>
     <row r="13" spans="1:12">
-      <c r="A13" s="42" t="s">
+      <c r="A13" s="40" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="37">
-        <v>2650</v>
+        <v>3006</v>
       </c>
       <c r="C13" s="38">
-        <v>110.7</v>
+        <v>111</v>
       </c>
       <c r="E13" s="37"/>
       <c r="F13" s="38"/>
       <c r="G13" s="29"/>
       <c r="H13" s="30"/>
       <c r="I13" s="31"/>
       <c r="J13" s="31"/>
       <c r="K13" s="31"/>
       <c r="L13" s="30"/>
     </row>
     <row r="14" spans="1:12">
-      <c r="A14" s="42" t="s">
+      <c r="A14" s="40" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="37">
-        <v>1254</v>
+        <v>1480</v>
       </c>
       <c r="C14" s="38">
-        <v>110.6</v>
+        <v>114.5</v>
       </c>
       <c r="E14" s="37"/>
       <c r="F14" s="38"/>
       <c r="G14" s="29"/>
       <c r="H14" s="30"/>
       <c r="I14" s="31"/>
       <c r="J14" s="31"/>
       <c r="K14" s="31"/>
       <c r="L14" s="30"/>
     </row>
     <row r="15" spans="1:12">
-      <c r="A15" s="42" t="s">
+      <c r="A15" s="40" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="37">
-        <v>1933</v>
+        <v>1967</v>
       </c>
       <c r="C15" s="38">
-        <v>89.7</v>
+        <v>79.2</v>
       </c>
       <c r="E15" s="37"/>
       <c r="F15" s="38"/>
       <c r="G15" s="29"/>
       <c r="H15" s="30"/>
       <c r="I15" s="31"/>
       <c r="J15" s="31"/>
       <c r="K15" s="31"/>
       <c r="L15" s="30"/>
     </row>
     <row r="16" spans="1:12">
-      <c r="A16" s="42" t="s">
+      <c r="A16" s="40" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="37">
-        <v>3045</v>
+        <v>3631</v>
       </c>
       <c r="C16" s="38">
-        <v>116.1</v>
+        <v>117.8</v>
       </c>
       <c r="E16" s="37"/>
       <c r="F16" s="38"/>
       <c r="G16" s="29"/>
       <c r="H16" s="30"/>
       <c r="I16" s="31"/>
       <c r="J16" s="31"/>
       <c r="K16" s="31"/>
       <c r="L16" s="30"/>
     </row>
     <row r="17" spans="1:12">
-      <c r="A17" s="42" t="s">
+      <c r="A17" s="40" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="37">
-        <v>2142</v>
+        <v>2486</v>
       </c>
       <c r="C17" s="38">
-        <v>105.8</v>
+        <v>104.9</v>
       </c>
       <c r="E17" s="37"/>
       <c r="F17" s="38"/>
       <c r="G17" s="29"/>
       <c r="H17" s="30"/>
       <c r="I17" s="31"/>
       <c r="J17" s="31"/>
       <c r="K17" s="31"/>
       <c r="L17" s="30"/>
     </row>
     <row r="18" spans="1:12">
-      <c r="A18" s="42" t="s">
+      <c r="A18" s="40" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="37">
-        <v>1819</v>
+        <v>2054</v>
       </c>
       <c r="C18" s="38">
-        <v>85</v>
+        <v>90.2</v>
       </c>
       <c r="E18" s="37"/>
       <c r="F18" s="38"/>
       <c r="G18" s="29"/>
       <c r="H18" s="30"/>
       <c r="I18" s="34"/>
       <c r="J18" s="31"/>
       <c r="K18" s="31"/>
       <c r="L18" s="30"/>
     </row>
     <row r="19" spans="1:12">
-      <c r="A19" s="42" t="s">
+      <c r="A19" s="40" t="s">
         <v>12</v>
       </c>
       <c r="B19" s="37">
-        <v>622</v>
+        <v>706</v>
       </c>
       <c r="C19" s="38">
-        <v>99.2</v>
+        <v>106.5</v>
       </c>
       <c r="E19" s="37"/>
       <c r="F19" s="38"/>
       <c r="G19" s="29"/>
       <c r="H19" s="30"/>
       <c r="I19" s="31"/>
       <c r="J19" s="31"/>
       <c r="K19" s="31"/>
       <c r="L19" s="30"/>
     </row>
     <row r="20" spans="1:12">
-      <c r="A20" s="42" t="s">
+      <c r="A20" s="40" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="37">
-        <v>837</v>
+        <v>958</v>
       </c>
       <c r="C20" s="38">
-        <v>118.9</v>
+        <v>124.9</v>
       </c>
       <c r="E20" s="37"/>
       <c r="F20" s="38"/>
       <c r="G20" s="29"/>
       <c r="H20" s="30"/>
       <c r="I20" s="31"/>
       <c r="J20" s="31"/>
       <c r="K20" s="31"/>
       <c r="L20" s="30"/>
     </row>
     <row r="21" spans="1:12">
-      <c r="A21" s="42" t="s">
+      <c r="A21" s="40" t="s">
         <v>62</v>
       </c>
       <c r="B21" s="37">
-        <v>3110</v>
+        <v>3659</v>
       </c>
       <c r="C21" s="38">
-        <v>104</v>
+        <v>97.5</v>
       </c>
       <c r="E21" s="37"/>
       <c r="F21" s="38"/>
       <c r="G21" s="29"/>
       <c r="H21" s="30"/>
       <c r="I21" s="31"/>
       <c r="J21" s="31"/>
       <c r="K21" s="31"/>
       <c r="L21" s="30"/>
     </row>
     <row r="22" spans="1:12">
-      <c r="A22" s="42" t="s">
+      <c r="A22" s="40" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="37">
-        <v>321</v>
-[...2 lines deleted...]
-        <v>100.6</v>
+        <v>329</v>
+      </c>
+      <c r="C22" s="47">
+        <v>70.3</v>
       </c>
       <c r="E22" s="37"/>
-      <c r="F22" s="49"/>
+      <c r="F22" s="47"/>
       <c r="G22" s="29"/>
       <c r="H22" s="30"/>
       <c r="I22" s="31"/>
       <c r="J22" s="31"/>
       <c r="K22" s="31"/>
       <c r="L22" s="30"/>
     </row>
     <row r="23" spans="1:12">
-      <c r="A23" s="42" t="s">
+      <c r="A23" s="40" t="s">
         <v>5</v>
       </c>
       <c r="B23" s="37">
-        <v>1196</v>
+        <v>1252</v>
       </c>
       <c r="C23" s="38">
-        <v>118.1</v>
+        <v>118.9</v>
       </c>
       <c r="E23" s="37"/>
       <c r="F23" s="38"/>
       <c r="G23" s="29"/>
       <c r="H23" s="30"/>
       <c r="I23" s="31"/>
       <c r="J23" s="31"/>
       <c r="K23" s="31"/>
       <c r="L23" s="30"/>
     </row>
     <row r="24" spans="1:12">
-      <c r="A24" s="42" t="s">
+      <c r="A24" s="40" t="s">
         <v>16</v>
       </c>
       <c r="B24" s="37">
-        <v>21020</v>
+        <v>24842</v>
       </c>
       <c r="C24" s="38">
-        <v>110.1</v>
+        <v>103.4</v>
       </c>
       <c r="E24" s="37"/>
       <c r="F24" s="38"/>
       <c r="G24" s="29"/>
       <c r="H24" s="30"/>
       <c r="I24" s="31"/>
       <c r="J24" s="31"/>
       <c r="K24" s="31"/>
       <c r="L24" s="30"/>
     </row>
     <row r="25" spans="1:12">
-      <c r="A25" s="42" t="s">
+      <c r="A25" s="40" t="s">
         <v>14</v>
       </c>
       <c r="B25" s="37">
-        <v>17235</v>
+        <v>19544</v>
       </c>
       <c r="C25" s="38">
-        <v>115.8</v>
+        <v>112.3</v>
       </c>
       <c r="E25" s="37"/>
       <c r="F25" s="38"/>
       <c r="G25" s="29"/>
       <c r="H25" s="30"/>
       <c r="I25" s="31"/>
       <c r="J25" s="31"/>
       <c r="K25" s="31"/>
       <c r="L25" s="30"/>
     </row>
     <row r="26" spans="1:12">
-      <c r="A26" s="43" t="s">
+      <c r="A26" s="41" t="s">
         <v>15</v>
       </c>
-      <c r="B26" s="44">
-[...2 lines deleted...]
-      <c r="C26" s="45">
+      <c r="B26" s="42">
+        <v>6531</v>
+      </c>
+      <c r="C26" s="43">
         <v>114.7</v>
       </c>
       <c r="E26" s="37"/>
       <c r="F26" s="38"/>
       <c r="G26" s="29"/>
       <c r="H26" s="30"/>
       <c r="I26" s="31"/>
       <c r="J26" s="31"/>
       <c r="K26" s="31"/>
       <c r="L26" s="30"/>
     </row>
     <row r="27" spans="1:12">
-      <c r="A27" s="50"/>
-[...1 lines deleted...]
-      <c r="C27" s="50"/>
+      <c r="A27" s="48"/>
+      <c r="B27" s="48"/>
+      <c r="C27" s="48"/>
       <c r="E27" s="26"/>
       <c r="F27" s="26"/>
       <c r="G27" s="26"/>
       <c r="H27" s="26"/>
       <c r="I27" s="26"/>
       <c r="J27" s="26"/>
       <c r="K27" s="26"/>
       <c r="L27" s="26"/>
     </row>
     <row r="28" spans="1:12">
       <c r="E28" s="26"/>
     </row>
     <row r="29" spans="1:12">
       <c r="E29" s="26"/>
     </row>
     <row r="30" spans="1:12">
       <c r="E30" s="26"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A27:C27"/>
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A3:C3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView zoomScale="82" zoomScaleNormal="82" workbookViewId="0">
-      <selection activeCell="B21" sqref="B21"/>
+      <selection activeCell="B18" sqref="B18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="43.28515625" style="20" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="20" customWidth="1"/>
     <col min="257" max="257" width="42.28515625" customWidth="1"/>
     <col min="258" max="258" width="97.7109375" customWidth="1"/>
     <col min="513" max="513" width="42.28515625" customWidth="1"/>
     <col min="514" max="514" width="97.7109375" customWidth="1"/>
     <col min="769" max="769" width="42.28515625" customWidth="1"/>
     <col min="770" max="770" width="97.7109375" customWidth="1"/>
     <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
     <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
     <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
     <col min="1282" max="1282" width="97.7109375" customWidth="1"/>
     <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
     <col min="1538" max="1538" width="97.7109375" customWidth="1"/>
     <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
     <col min="1794" max="1794" width="97.7109375" customWidth="1"/>
     <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
     <col min="2050" max="2050" width="97.7109375" customWidth="1"/>
     <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
     <col min="2306" max="2306" width="97.7109375" customWidth="1"/>
     <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
@@ -2222,123 +2217,123 @@
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="11" t="s">
         <v>38</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>58</v>
       </c>
       <c r="M15" s="9"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B16" s="13" t="s">
         <v>82</v>
       </c>
       <c r="M16" s="14"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B17" s="13" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="M17" s="15"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="2" t="s">
         <v>41</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>42</v>
       </c>
       <c r="M18" s="14"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="B19" s="46" t="s">
-        <v>85</v>
+      <c r="B19" s="44" t="s">
+        <v>83</v>
       </c>
       <c r="M19" s="15"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="2" t="s">
         <v>44</v>
       </c>
       <c r="B20" s="16" t="s">
         <v>45</v>
       </c>
       <c r="M20" s="14"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="2" t="s">
         <v>46</v>
       </c>
       <c r="B21" s="17" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="M21" s="15"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="18"/>
       <c r="B22" s="19"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="15"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="14"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="15"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="14"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B15" r:id="rId2"/>
     <hyperlink ref="B12" r:id="rId3"/>
     <hyperlink ref="B21" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView zoomScale="86" zoomScaleNormal="86" workbookViewId="0">
-      <selection activeCell="B21" sqref="B21"/>
+      <selection activeCell="B18" sqref="B18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="20" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="20" customWidth="1"/>
     <col min="257" max="257" width="42.28515625" customWidth="1"/>
     <col min="258" max="258" width="97.7109375" customWidth="1"/>
     <col min="513" max="513" width="42.28515625" customWidth="1"/>
     <col min="514" max="514" width="97.7109375" customWidth="1"/>
     <col min="769" max="769" width="42.28515625" customWidth="1"/>
     <col min="770" max="770" width="97.7109375" customWidth="1"/>
     <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
     <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
     <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
     <col min="1282" max="1282" width="97.7109375" customWidth="1"/>
     <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
     <col min="1538" max="1538" width="97.7109375" customWidth="1"/>
     <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
     <col min="1794" max="1794" width="97.7109375" customWidth="1"/>
     <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
     <col min="2050" max="2050" width="97.7109375" customWidth="1"/>
     <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
     <col min="2306" max="2306" width="97.7109375" customWidth="1"/>
     <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
@@ -2562,123 +2557,123 @@
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="11" t="s">
         <v>38</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>58</v>
       </c>
       <c r="M15" s="9"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B16" s="13" t="s">
         <v>82</v>
       </c>
       <c r="M16" s="14"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B17" s="13" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="M17" s="15"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="2" t="s">
         <v>41</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>42</v>
       </c>
       <c r="M18" s="14"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="B19" s="46" t="s">
-        <v>85</v>
+      <c r="B19" s="44" t="s">
+        <v>83</v>
       </c>
       <c r="M19" s="15"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="2" t="s">
         <v>44</v>
       </c>
       <c r="B20" s="16" t="s">
         <v>45</v>
       </c>
       <c r="M20" s="14"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A21" s="2" t="s">
         <v>46</v>
       </c>
       <c r="B21" s="17" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="M21" s="15"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="18"/>
       <c r="B22" s="19"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="15"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="14"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="15"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="14"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B15" r:id="rId2"/>
     <hyperlink ref="B12" r:id="rId3"/>
     <hyperlink ref="B21" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView zoomScale="86" zoomScaleNormal="86" workbookViewId="0">
-      <selection activeCell="B21" sqref="B21"/>
+      <selection activeCell="B18" sqref="B18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="43.28515625" style="20" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="20" customWidth="1"/>
     <col min="257" max="257" width="42.28515625" customWidth="1"/>
     <col min="258" max="258" width="97.7109375" customWidth="1"/>
     <col min="513" max="513" width="42.28515625" customWidth="1"/>
     <col min="514" max="514" width="97.7109375" customWidth="1"/>
     <col min="769" max="769" width="42.28515625" customWidth="1"/>
     <col min="770" max="770" width="97.7109375" customWidth="1"/>
     <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
     <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
     <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
     <col min="1282" max="1282" width="97.7109375" customWidth="1"/>
     <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
     <col min="1538" max="1538" width="97.7109375" customWidth="1"/>
     <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
     <col min="1794" max="1794" width="97.7109375" customWidth="1"/>
     <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
     <col min="2050" max="2050" width="97.7109375" customWidth="1"/>
     <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
     <col min="2306" max="2306" width="97.7109375" customWidth="1"/>
     <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
@@ -2902,123 +2897,123 @@
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="11" t="s">
         <v>38</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>72</v>
       </c>
       <c r="M15" s="9"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B16" s="13" t="s">
         <v>82</v>
       </c>
       <c r="M16" s="14"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B17" s="13" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="M17" s="15"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="2" t="s">
         <v>41</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>42</v>
       </c>
       <c r="M18" s="14"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="B19" s="46" t="s">
-        <v>85</v>
+      <c r="B19" s="44" t="s">
+        <v>83</v>
       </c>
       <c r="M19" s="15"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="2" t="s">
         <v>44</v>
       </c>
       <c r="B20" s="16" t="s">
         <v>45</v>
       </c>
       <c r="M20" s="14"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A21" s="2" t="s">
         <v>46</v>
       </c>
       <c r="B21" s="17" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="M21" s="15"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="18"/>
       <c r="B22" s="19"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="15"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="14"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="15"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="14"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B15" r:id="rId2"/>
     <hyperlink ref="B12" r:id="rId3"/>
     <hyperlink ref="B21" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView topLeftCell="A7" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B21" sqref="B21"/>
+      <selection activeCell="B38" sqref="B38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="20" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="20" customWidth="1"/>
     <col min="257" max="257" width="42.28515625" customWidth="1"/>
     <col min="258" max="258" width="97.7109375" customWidth="1"/>
     <col min="513" max="513" width="42.28515625" customWidth="1"/>
     <col min="514" max="514" width="97.7109375" customWidth="1"/>
     <col min="769" max="769" width="42.28515625" customWidth="1"/>
     <col min="770" max="770" width="97.7109375" customWidth="1"/>
     <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
     <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
     <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
     <col min="1282" max="1282" width="97.7109375" customWidth="1"/>
     <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
     <col min="1538" max="1538" width="97.7109375" customWidth="1"/>
     <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
     <col min="1794" max="1794" width="97.7109375" customWidth="1"/>
     <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
     <col min="2050" max="2050" width="97.7109375" customWidth="1"/>
     <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
     <col min="2306" max="2306" width="97.7109375" customWidth="1"/>
     <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
@@ -3242,124 +3237,124 @@
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="11" t="s">
         <v>38</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>76</v>
       </c>
       <c r="M15" s="9"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B16" s="13" t="s">
         <v>82</v>
       </c>
       <c r="M16" s="14"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B17" s="13" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="M17" s="15"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="2" t="s">
         <v>41</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>42</v>
       </c>
       <c r="M18" s="14"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="B19" s="46" t="s">
-        <v>85</v>
+      <c r="B19" s="44" t="s">
+        <v>83</v>
       </c>
       <c r="M19" s="15"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="2" t="s">
         <v>44</v>
       </c>
       <c r="B20" s="16" t="s">
         <v>45</v>
       </c>
       <c r="M20" s="14"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A21" s="2" t="s">
         <v>46</v>
       </c>
       <c r="B21" s="17" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="M21" s="15"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="18"/>
       <c r="B22" s="19"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="15"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="14"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="15"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="14"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B15" r:id="rId2"/>
     <hyperlink ref="B12" r:id="rId3"/>
     <hyperlink ref="B21" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B21" sqref="B21"/>
+      <selection activeCell="B18" sqref="B18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="20" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="20" customWidth="1"/>
     <col min="257" max="257" width="42.28515625" customWidth="1"/>
     <col min="258" max="258" width="97.7109375" customWidth="1"/>
     <col min="513" max="513" width="42.28515625" customWidth="1"/>
     <col min="514" max="514" width="97.7109375" customWidth="1"/>
     <col min="769" max="769" width="42.28515625" customWidth="1"/>
     <col min="770" max="770" width="97.7109375" customWidth="1"/>
     <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
     <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
     <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
     <col min="1282" max="1282" width="97.7109375" customWidth="1"/>
     <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
     <col min="1538" max="1538" width="97.7109375" customWidth="1"/>
     <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
     <col min="1794" max="1794" width="97.7109375" customWidth="1"/>
     <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
     <col min="2050" max="2050" width="97.7109375" customWidth="1"/>
     <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
     <col min="2306" max="2306" width="97.7109375" customWidth="1"/>
     <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
@@ -3583,87 +3578,87 @@
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="11" t="s">
         <v>38</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>76</v>
       </c>
       <c r="M15" s="9"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B16" s="13" t="s">
         <v>82</v>
       </c>
       <c r="M16" s="14"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B17" s="13" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="M17" s="15"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="2" t="s">
         <v>41</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>42</v>
       </c>
       <c r="M18" s="14"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="B19" s="46" t="s">
-        <v>85</v>
+      <c r="B19" s="44" t="s">
+        <v>83</v>
       </c>
       <c r="M19" s="15"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="2" t="s">
         <v>44</v>
       </c>
       <c r="B20" s="16" t="s">
         <v>45</v>
       </c>
       <c r="M20" s="14"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A21" s="2" t="s">
         <v>46</v>
       </c>
       <c r="B21" s="17" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="M21" s="15"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="18"/>
       <c r="B22" s="19"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="15"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="14"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="15"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="14"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B15" r:id="rId2"/>
     <hyperlink ref="B12" r:id="rId3"/>
     <hyperlink ref="B21" r:id="rId4"/>
@@ -3914,1024 +3909,1024 @@
         <v>52</v>
       </c>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="23"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="23"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="25" t="s">
         <v>53</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:L30"/>
   <sheetViews>
     <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="G26" sqref="G26"/>
+      <selection activeCell="G16" sqref="G16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="19.85546875" style="35" customWidth="1"/>
     <col min="2" max="2" width="18.28515625" customWidth="1"/>
     <col min="3" max="3" width="16.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="12.75" customHeight="1">
-      <c r="A1" s="50" t="s">
+      <c r="A1" s="48" t="s">
         <v>59</v>
       </c>
-      <c r="B1" s="50"/>
-      <c r="C1" s="50"/>
+      <c r="B1" s="48"/>
+      <c r="C1" s="48"/>
       <c r="D1" s="26"/>
     </row>
     <row r="2" spans="1:12" ht="12.75" customHeight="1">
-      <c r="A2" s="51" t="s">
-[...3 lines deleted...]
-      <c r="C2" s="51"/>
+      <c r="A2" s="49" t="s">
+        <v>86</v>
+      </c>
+      <c r="B2" s="49"/>
+      <c r="C2" s="49"/>
       <c r="D2" s="26"/>
       <c r="E2" s="26"/>
     </row>
     <row r="3" spans="1:12">
-      <c r="A3" s="52"/>
-[...1 lines deleted...]
-      <c r="C3" s="52"/>
+      <c r="A3" s="50"/>
+      <c r="B3" s="50"/>
+      <c r="C3" s="50"/>
       <c r="D3" s="26"/>
       <c r="E3" s="26"/>
     </row>
     <row r="4" spans="1:12" ht="12.75" customHeight="1">
-      <c r="A4" s="53"/>
-      <c r="B4" s="54" t="s">
+      <c r="A4" s="51"/>
+      <c r="B4" s="52" t="s">
         <v>60</v>
       </c>
-      <c r="C4" s="55" t="s">
+      <c r="C4" s="53" t="s">
         <v>80</v>
       </c>
       <c r="D4" s="26"/>
       <c r="E4" s="26"/>
     </row>
     <row r="5" spans="1:12" ht="45.75" customHeight="1">
-      <c r="A5" s="53"/>
-[...1 lines deleted...]
-      <c r="C5" s="56"/>
+      <c r="A5" s="51"/>
+      <c r="B5" s="52"/>
+      <c r="C5" s="54"/>
       <c r="D5" s="26"/>
       <c r="E5" s="26"/>
     </row>
     <row r="6" spans="1:12" ht="22.5">
-      <c r="A6" s="41" t="s">
+      <c r="A6" s="39" t="s">
         <v>0</v>
       </c>
-      <c r="B6" s="47">
-[...3 lines deleted...]
-        <v>106.7</v>
+      <c r="B6" s="45">
+        <v>9746022</v>
+      </c>
+      <c r="C6" s="46">
+        <v>103.9</v>
       </c>
       <c r="D6" s="37"/>
       <c r="E6" s="38"/>
       <c r="F6" s="28"/>
       <c r="G6" s="29"/>
       <c r="H6" s="30"/>
       <c r="I6" s="31"/>
       <c r="J6" s="31"/>
       <c r="K6" s="31"/>
       <c r="L6" s="30"/>
     </row>
     <row r="7" spans="1:12">
-      <c r="A7" s="42" t="s">
+      <c r="A7" s="40" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="37">
-        <v>128308</v>
+        <v>138489</v>
       </c>
       <c r="C7" s="38">
-        <v>104.5</v>
+        <v>107.2</v>
       </c>
       <c r="D7" s="37"/>
       <c r="E7" s="38"/>
       <c r="F7" s="28"/>
       <c r="G7" s="32"/>
       <c r="H7" s="30"/>
       <c r="I7" s="31"/>
       <c r="J7" s="31"/>
       <c r="K7" s="31"/>
       <c r="L7" s="30"/>
     </row>
     <row r="8" spans="1:12">
-      <c r="A8" s="42" t="s">
+      <c r="A8" s="40" t="s">
         <v>1</v>
       </c>
       <c r="B8" s="37">
-        <v>274391</v>
+        <v>309678</v>
       </c>
       <c r="C8" s="38">
-        <v>100.5</v>
+        <v>99.6</v>
       </c>
       <c r="D8" s="37"/>
       <c r="E8" s="38"/>
       <c r="F8" s="28"/>
       <c r="G8" s="32"/>
       <c r="H8" s="30"/>
       <c r="I8" s="31"/>
       <c r="J8" s="31"/>
       <c r="K8" s="31"/>
       <c r="L8" s="30"/>
     </row>
     <row r="9" spans="1:12">
-      <c r="A9" s="42" t="s">
+      <c r="A9" s="40" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="37">
-        <v>404454</v>
+        <v>466543</v>
       </c>
       <c r="C9" s="38">
-        <v>107.4</v>
+        <v>107</v>
       </c>
       <c r="D9" s="37"/>
       <c r="E9" s="38"/>
       <c r="F9" s="28"/>
       <c r="G9" s="29"/>
       <c r="H9" s="30"/>
       <c r="I9" s="31"/>
       <c r="J9" s="31"/>
       <c r="K9" s="31"/>
       <c r="L9" s="30"/>
     </row>
     <row r="10" spans="1:12">
-      <c r="A10" s="42" t="s">
+      <c r="A10" s="40" t="s">
         <v>3</v>
       </c>
       <c r="B10" s="37">
-        <v>843151</v>
+        <v>909794</v>
       </c>
       <c r="C10" s="38">
-        <v>135.6</v>
+        <v>120.9</v>
       </c>
       <c r="D10" s="37"/>
       <c r="E10" s="38"/>
       <c r="F10" s="28"/>
       <c r="G10" s="29"/>
       <c r="H10" s="30"/>
       <c r="I10" s="31"/>
       <c r="J10" s="31"/>
       <c r="K10" s="31"/>
       <c r="L10" s="30"/>
     </row>
     <row r="11" spans="1:12">
-      <c r="A11" s="42" t="s">
+      <c r="A11" s="40" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="37">
-        <v>264242</v>
+        <v>311277</v>
       </c>
       <c r="C11" s="38">
-        <v>102.7</v>
+        <v>102.6</v>
       </c>
       <c r="D11" s="37"/>
       <c r="E11" s="38"/>
       <c r="F11" s="28"/>
       <c r="G11" s="29"/>
       <c r="H11" s="30"/>
       <c r="I11" s="31"/>
       <c r="J11" s="31"/>
       <c r="K11" s="31"/>
       <c r="L11" s="30"/>
     </row>
     <row r="12" spans="1:12">
-      <c r="A12" s="42" t="s">
+      <c r="A12" s="40" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="37">
-        <v>223024</v>
+        <v>265760</v>
       </c>
       <c r="C12" s="38">
-        <v>103.6</v>
+        <v>102.5</v>
       </c>
       <c r="D12" s="37"/>
       <c r="E12" s="38"/>
       <c r="F12" s="28"/>
       <c r="G12" s="29"/>
       <c r="H12" s="30"/>
       <c r="I12" s="31"/>
       <c r="J12" s="31"/>
       <c r="K12" s="31"/>
       <c r="L12" s="30"/>
     </row>
     <row r="13" spans="1:12">
-      <c r="A13" s="42" t="s">
+      <c r="A13" s="40" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="37">
-        <v>326006</v>
+        <v>372668</v>
       </c>
       <c r="C13" s="38">
-        <v>102.6</v>
+        <v>101.7</v>
       </c>
       <c r="D13" s="37"/>
       <c r="E13" s="38"/>
       <c r="F13" s="28"/>
       <c r="G13" s="29"/>
       <c r="H13" s="30"/>
       <c r="I13" s="31"/>
       <c r="J13" s="31"/>
       <c r="K13" s="31"/>
       <c r="L13" s="30"/>
     </row>
     <row r="14" spans="1:12">
-      <c r="A14" s="42" t="s">
+      <c r="A14" s="40" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="37">
-        <v>147409</v>
+        <v>172264</v>
       </c>
       <c r="C14" s="38">
-        <v>115.3</v>
+        <v>117.6</v>
       </c>
       <c r="D14" s="37"/>
       <c r="E14" s="38"/>
       <c r="F14" s="28"/>
       <c r="G14" s="29"/>
       <c r="H14" s="30"/>
       <c r="I14" s="31"/>
       <c r="J14" s="31"/>
       <c r="K14" s="31"/>
       <c r="L14" s="30"/>
     </row>
     <row r="15" spans="1:12">
-      <c r="A15" s="42" t="s">
+      <c r="A15" s="40" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="37">
-        <v>186983</v>
+        <v>193597</v>
       </c>
       <c r="C15" s="38">
-        <v>79.2</v>
+        <v>69.099999999999994</v>
       </c>
       <c r="D15" s="37"/>
       <c r="E15" s="38"/>
       <c r="F15" s="28"/>
       <c r="G15" s="29"/>
       <c r="H15" s="30"/>
       <c r="I15" s="31"/>
       <c r="J15" s="31"/>
       <c r="K15" s="31"/>
       <c r="L15" s="30"/>
     </row>
     <row r="16" spans="1:12">
-      <c r="A16" s="42" t="s">
+      <c r="A16" s="40" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="37">
-        <v>261842</v>
+        <v>309763</v>
       </c>
       <c r="C16" s="38">
-        <v>102.2</v>
+        <v>106</v>
       </c>
       <c r="D16" s="37"/>
       <c r="E16" s="38"/>
       <c r="F16" s="28"/>
       <c r="G16" s="29"/>
       <c r="H16" s="30"/>
       <c r="I16" s="31"/>
       <c r="J16" s="31"/>
       <c r="K16" s="31"/>
       <c r="L16" s="30"/>
     </row>
     <row r="17" spans="1:12">
-      <c r="A17" s="42" t="s">
+      <c r="A17" s="40" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="37">
-        <v>355032</v>
+        <v>442849</v>
       </c>
       <c r="C17" s="38">
-        <v>101.3</v>
+        <v>102</v>
       </c>
       <c r="D17" s="37"/>
       <c r="E17" s="38"/>
       <c r="F17" s="28"/>
       <c r="G17" s="29"/>
       <c r="H17" s="30"/>
       <c r="I17" s="31"/>
       <c r="J17" s="31"/>
       <c r="K17" s="31"/>
       <c r="L17" s="30"/>
     </row>
     <row r="18" spans="1:12">
-      <c r="A18" s="42" t="s">
+      <c r="A18" s="40" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="37">
-        <v>275033</v>
+        <v>310236</v>
       </c>
       <c r="C18" s="38">
-        <v>104.6</v>
+        <v>110.2</v>
       </c>
       <c r="D18" s="37"/>
       <c r="E18" s="38"/>
       <c r="F18" s="28"/>
       <c r="G18" s="29"/>
       <c r="H18" s="30"/>
       <c r="I18" s="34"/>
       <c r="J18" s="31"/>
       <c r="K18" s="31"/>
       <c r="L18" s="30"/>
     </row>
     <row r="19" spans="1:12">
-      <c r="A19" s="42" t="s">
+      <c r="A19" s="40" t="s">
         <v>12</v>
       </c>
       <c r="B19" s="37">
-        <v>166282</v>
+        <v>179791</v>
       </c>
       <c r="C19" s="38">
-        <v>101.2</v>
+        <v>102.2</v>
       </c>
       <c r="D19" s="37"/>
       <c r="E19" s="38"/>
       <c r="F19" s="28"/>
       <c r="G19" s="29"/>
       <c r="H19" s="30"/>
       <c r="I19" s="31"/>
       <c r="J19" s="31"/>
       <c r="K19" s="31"/>
       <c r="L19" s="30"/>
     </row>
     <row r="20" spans="1:12">
-      <c r="A20" s="42" t="s">
+      <c r="A20" s="40" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="37">
-        <v>102781</v>
+        <v>116651</v>
       </c>
       <c r="C20" s="38">
-        <v>105.6</v>
+        <v>106.3</v>
       </c>
       <c r="D20" s="37"/>
       <c r="E20" s="38"/>
       <c r="F20" s="28"/>
       <c r="G20" s="29"/>
       <c r="H20" s="30"/>
       <c r="I20" s="31"/>
       <c r="J20" s="31"/>
       <c r="K20" s="31"/>
       <c r="L20" s="30"/>
     </row>
     <row r="21" spans="1:12">
-      <c r="A21" s="42" t="s">
+      <c r="A21" s="40" t="s">
         <v>62</v>
       </c>
       <c r="B21" s="37">
-        <v>474868</v>
+        <v>553917</v>
       </c>
       <c r="C21" s="38">
-        <v>108.3</v>
+        <v>104.8</v>
       </c>
       <c r="D21" s="37"/>
       <c r="E21" s="38"/>
       <c r="F21" s="28"/>
       <c r="G21" s="29"/>
       <c r="H21" s="30"/>
       <c r="I21" s="31"/>
       <c r="J21" s="31"/>
       <c r="K21" s="31"/>
       <c r="L21" s="30"/>
     </row>
     <row r="22" spans="1:12">
-      <c r="A22" s="42" t="s">
+      <c r="A22" s="40" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="37">
-        <v>38825</v>
+        <v>40405</v>
       </c>
       <c r="C22" s="38">
-        <v>113.9</v>
+        <v>73.900000000000006</v>
       </c>
       <c r="D22" s="37"/>
       <c r="E22" s="38"/>
       <c r="F22" s="28"/>
       <c r="G22" s="29"/>
       <c r="H22" s="30"/>
       <c r="I22" s="31"/>
       <c r="J22" s="31"/>
       <c r="K22" s="31"/>
       <c r="L22" s="30"/>
     </row>
     <row r="23" spans="1:12">
-      <c r="A23" s="42" t="s">
+      <c r="A23" s="40" t="s">
         <v>5</v>
       </c>
       <c r="B23" s="37">
-        <v>150564</v>
+        <v>156548</v>
       </c>
       <c r="C23" s="38">
-        <v>103.4</v>
+        <v>103.5</v>
       </c>
       <c r="D23" s="37"/>
       <c r="E23" s="38"/>
       <c r="F23" s="28"/>
       <c r="G23" s="29"/>
       <c r="H23" s="30"/>
       <c r="I23" s="31"/>
       <c r="J23" s="31"/>
       <c r="K23" s="31"/>
       <c r="L23" s="30"/>
     </row>
     <row r="24" spans="1:12">
-      <c r="A24" s="42" t="s">
+      <c r="A24" s="40" t="s">
         <v>16</v>
       </c>
       <c r="B24" s="37">
-        <v>1881016</v>
+        <v>2200973</v>
       </c>
       <c r="C24" s="38">
-        <v>105.9</v>
+        <v>100.5</v>
       </c>
       <c r="D24" s="37"/>
       <c r="E24" s="38"/>
       <c r="F24" s="28"/>
       <c r="G24" s="29"/>
       <c r="H24" s="30"/>
       <c r="I24" s="31"/>
       <c r="J24" s="31"/>
       <c r="K24" s="31"/>
       <c r="L24" s="30"/>
     </row>
     <row r="25" spans="1:12">
-      <c r="A25" s="42" t="s">
+      <c r="A25" s="40" t="s">
         <v>14</v>
       </c>
       <c r="B25" s="37">
-        <v>1403850</v>
+        <v>1651420</v>
       </c>
       <c r="C25" s="38">
-        <v>104.6</v>
+        <v>104.3</v>
       </c>
       <c r="D25" s="37"/>
       <c r="E25" s="38"/>
       <c r="F25" s="28"/>
       <c r="G25" s="29"/>
       <c r="H25" s="30"/>
       <c r="I25" s="31"/>
       <c r="J25" s="31"/>
       <c r="K25" s="31"/>
       <c r="L25" s="30"/>
     </row>
     <row r="26" spans="1:12">
-      <c r="A26" s="43" t="s">
+      <c r="A26" s="41" t="s">
         <v>15</v>
       </c>
-      <c r="B26" s="44">
-[...3 lines deleted...]
-        <v>108</v>
+      <c r="B26" s="42">
+        <v>643399</v>
+      </c>
+      <c r="C26" s="43">
+        <v>108.2</v>
       </c>
       <c r="D26" s="37"/>
       <c r="E26" s="38"/>
       <c r="F26" s="28"/>
       <c r="G26" s="29"/>
       <c r="H26" s="30"/>
       <c r="I26" s="31"/>
       <c r="J26" s="31"/>
       <c r="K26" s="31"/>
       <c r="L26" s="30"/>
     </row>
     <row r="27" spans="1:12">
-      <c r="A27" s="50"/>
-[...1 lines deleted...]
-      <c r="C27" s="50"/>
+      <c r="A27" s="48"/>
+      <c r="B27" s="48"/>
+      <c r="C27" s="48"/>
       <c r="D27" s="26"/>
       <c r="E27" s="26"/>
       <c r="F27" s="26"/>
       <c r="G27" s="26"/>
       <c r="H27" s="26"/>
       <c r="I27" s="26"/>
       <c r="J27" s="26"/>
       <c r="K27" s="26"/>
       <c r="L27" s="26"/>
     </row>
     <row r="28" spans="1:12">
       <c r="E28" s="26"/>
     </row>
     <row r="29" spans="1:12">
       <c r="E29" s="26"/>
     </row>
     <row r="30" spans="1:12">
       <c r="E30" s="26"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A27:C27"/>
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A3:C3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:L30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="H25" sqref="H25"/>
+      <selection activeCell="F19" sqref="F19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="22.7109375" style="35" customWidth="1"/>
     <col min="2" max="2" width="19.5703125" customWidth="1"/>
     <col min="3" max="3" width="11.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="28.5" customHeight="1">
-      <c r="A1" s="50" t="s">
+      <c r="A1" s="48" t="s">
         <v>77</v>
       </c>
-      <c r="B1" s="50"/>
-      <c r="C1" s="50"/>
+      <c r="B1" s="48"/>
+      <c r="C1" s="48"/>
       <c r="D1" s="26"/>
     </row>
     <row r="2" spans="1:12" ht="12.75" customHeight="1">
-      <c r="A2" s="51" t="s">
-[...3 lines deleted...]
-      <c r="C2" s="51"/>
+      <c r="A2" s="49" t="s">
+        <v>86</v>
+      </c>
+      <c r="B2" s="49"/>
+      <c r="C2" s="49"/>
       <c r="D2" s="26"/>
       <c r="E2" s="26"/>
     </row>
     <row r="3" spans="1:12">
-      <c r="A3" s="57"/>
-[...1 lines deleted...]
-      <c r="C3" s="58"/>
+      <c r="A3" s="55"/>
+      <c r="B3" s="55"/>
+      <c r="C3" s="56"/>
       <c r="D3" s="26"/>
       <c r="E3" s="26"/>
     </row>
     <row r="4" spans="1:12" ht="12.75" customHeight="1">
-      <c r="A4" s="53"/>
-      <c r="B4" s="54" t="s">
+      <c r="A4" s="51"/>
+      <c r="B4" s="52" t="s">
         <v>60</v>
       </c>
-      <c r="C4" s="55" t="s">
+      <c r="C4" s="53" t="s">
         <v>80</v>
       </c>
       <c r="D4" s="26"/>
       <c r="E4" s="26"/>
     </row>
     <row r="5" spans="1:12" ht="45.75" customHeight="1">
-      <c r="A5" s="53"/>
-[...1 lines deleted...]
-      <c r="C5" s="56"/>
+      <c r="A5" s="51"/>
+      <c r="B5" s="52"/>
+      <c r="C5" s="54"/>
       <c r="D5" s="26"/>
       <c r="E5" s="26"/>
     </row>
     <row r="6" spans="1:12">
-      <c r="A6" s="41" t="s">
+      <c r="A6" s="39" t="s">
         <v>0</v>
       </c>
-      <c r="B6" s="39">
-[...3 lines deleted...]
-        <v>99.7</v>
+      <c r="B6" s="45">
+        <v>3321339</v>
+      </c>
+      <c r="C6" s="46">
+        <v>97.6</v>
       </c>
       <c r="D6" s="26"/>
       <c r="E6" s="27"/>
       <c r="F6" s="28"/>
       <c r="G6" s="29"/>
       <c r="H6" s="30"/>
       <c r="I6" s="31"/>
       <c r="J6" s="31"/>
       <c r="K6" s="31"/>
       <c r="L6" s="30"/>
     </row>
     <row r="7" spans="1:12">
-      <c r="A7" s="42" t="s">
+      <c r="A7" s="40" t="s">
         <v>17</v>
       </c>
-      <c r="B7" s="39">
-[...3 lines deleted...]
-        <v>126.7</v>
+      <c r="B7" s="37">
+        <v>54456</v>
+      </c>
+      <c r="C7" s="38">
+        <v>116.5</v>
       </c>
       <c r="D7" s="26"/>
       <c r="E7" s="27"/>
       <c r="F7" s="28"/>
       <c r="G7" s="32"/>
       <c r="H7" s="30"/>
       <c r="I7" s="31"/>
       <c r="J7" s="31"/>
       <c r="K7" s="31"/>
       <c r="L7" s="30"/>
     </row>
     <row r="8" spans="1:12">
-      <c r="A8" s="42" t="s">
+      <c r="A8" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B8" s="39">
-[...3 lines deleted...]
-        <v>93.6</v>
+      <c r="B8" s="37">
+        <v>149384</v>
+      </c>
+      <c r="C8" s="38">
+        <v>101.7</v>
       </c>
       <c r="D8" s="26"/>
       <c r="E8" s="33"/>
       <c r="F8" s="28"/>
       <c r="G8" s="32"/>
       <c r="H8" s="30"/>
       <c r="I8" s="31"/>
       <c r="J8" s="31"/>
       <c r="K8" s="31"/>
       <c r="L8" s="30"/>
     </row>
     <row r="9" spans="1:12">
-      <c r="A9" s="42" t="s">
+      <c r="A9" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B9" s="39">
-[...3 lines deleted...]
-        <v>104.7</v>
+      <c r="B9" s="37">
+        <v>271736</v>
+      </c>
+      <c r="C9" s="38">
+        <v>106.4</v>
       </c>
       <c r="D9" s="26"/>
       <c r="E9" s="33"/>
       <c r="F9" s="28"/>
       <c r="G9" s="29"/>
       <c r="H9" s="30"/>
       <c r="I9" s="31"/>
       <c r="J9" s="31"/>
       <c r="K9" s="31"/>
       <c r="L9" s="30"/>
     </row>
     <row r="10" spans="1:12">
-      <c r="A10" s="42" t="s">
+      <c r="A10" s="40" t="s">
         <v>3</v>
       </c>
-      <c r="B10" s="39">
-[...3 lines deleted...]
-        <v>108.8</v>
+      <c r="B10" s="37">
+        <v>516774</v>
+      </c>
+      <c r="C10" s="38">
+        <v>101.5</v>
       </c>
       <c r="D10" s="26"/>
       <c r="E10" s="33"/>
       <c r="F10" s="28"/>
       <c r="G10" s="29"/>
       <c r="H10" s="30"/>
       <c r="I10" s="31"/>
       <c r="J10" s="31"/>
       <c r="K10" s="31"/>
       <c r="L10" s="30"/>
     </row>
     <row r="11" spans="1:12">
-      <c r="A11" s="42" t="s">
+      <c r="A11" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B11" s="39">
-[...3 lines deleted...]
-        <v>79</v>
+      <c r="B11" s="37">
+        <v>175986</v>
+      </c>
+      <c r="C11" s="38">
+        <v>73.599999999999994</v>
       </c>
       <c r="E11" s="33"/>
       <c r="F11" s="28"/>
       <c r="G11" s="29"/>
       <c r="H11" s="30"/>
       <c r="I11" s="31"/>
       <c r="J11" s="31"/>
       <c r="K11" s="31"/>
       <c r="L11" s="30"/>
     </row>
     <row r="12" spans="1:12">
-      <c r="A12" s="42" t="s">
+      <c r="A12" s="40" t="s">
         <v>7</v>
       </c>
-      <c r="B12" s="39">
-[...3 lines deleted...]
-        <v>121.5</v>
+      <c r="B12" s="37">
+        <v>159744</v>
+      </c>
+      <c r="C12" s="38">
+        <v>112.6</v>
       </c>
       <c r="E12" s="33"/>
       <c r="F12" s="28"/>
       <c r="G12" s="29"/>
       <c r="H12" s="30"/>
       <c r="I12" s="31"/>
       <c r="J12" s="31"/>
       <c r="K12" s="31"/>
       <c r="L12" s="30"/>
     </row>
     <row r="13" spans="1:12">
-      <c r="A13" s="42" t="s">
+      <c r="A13" s="40" t="s">
         <v>6</v>
       </c>
-      <c r="B13" s="39">
-[...3 lines deleted...]
-        <v>102.3</v>
+      <c r="B13" s="37">
+        <v>275994</v>
+      </c>
+      <c r="C13" s="38">
+        <v>98.3</v>
       </c>
       <c r="E13" s="33"/>
       <c r="F13" s="28"/>
       <c r="G13" s="29"/>
       <c r="H13" s="30"/>
       <c r="I13" s="31"/>
       <c r="J13" s="31"/>
       <c r="K13" s="31"/>
       <c r="L13" s="30"/>
     </row>
     <row r="14" spans="1:12">
-      <c r="A14" s="42" t="s">
+      <c r="A14" s="40" t="s">
         <v>19</v>
       </c>
-      <c r="B14" s="39">
-[...3 lines deleted...]
-        <v>179.5</v>
+      <c r="B14" s="37">
+        <v>125616</v>
+      </c>
+      <c r="C14" s="38">
+        <v>174</v>
       </c>
       <c r="E14" s="33"/>
       <c r="F14" s="28"/>
       <c r="G14" s="29"/>
       <c r="H14" s="30"/>
       <c r="I14" s="31"/>
       <c r="J14" s="31"/>
       <c r="K14" s="31"/>
       <c r="L14" s="30"/>
     </row>
     <row r="15" spans="1:12">
-      <c r="A15" s="42" t="s">
+      <c r="A15" s="40" t="s">
         <v>8</v>
       </c>
-      <c r="B15" s="39">
-[...3 lines deleted...]
-        <v>89.6</v>
+      <c r="B15" s="37">
+        <v>35597</v>
+      </c>
+      <c r="C15" s="38">
+        <v>98.9</v>
       </c>
       <c r="E15" s="33"/>
       <c r="F15" s="28"/>
       <c r="G15" s="29"/>
       <c r="H15" s="30"/>
       <c r="I15" s="31"/>
       <c r="J15" s="31"/>
       <c r="K15" s="31"/>
       <c r="L15" s="30"/>
     </row>
     <row r="16" spans="1:12">
-      <c r="A16" s="42" t="s">
+      <c r="A16" s="40" t="s">
         <v>9</v>
       </c>
-      <c r="B16" s="39">
-[...3 lines deleted...]
-        <v>89.9</v>
+      <c r="B16" s="37">
+        <v>51124</v>
+      </c>
+      <c r="C16" s="38">
+        <v>98</v>
       </c>
       <c r="E16" s="33"/>
       <c r="F16" s="28"/>
       <c r="G16" s="29"/>
       <c r="H16" s="30"/>
       <c r="I16" s="31"/>
       <c r="J16" s="31"/>
       <c r="K16" s="31"/>
       <c r="L16" s="30"/>
     </row>
     <row r="17" spans="1:12">
-      <c r="A17" s="42" t="s">
+      <c r="A17" s="40" t="s">
         <v>10</v>
       </c>
-      <c r="B17" s="39">
-[...3 lines deleted...]
-        <v>105.6</v>
+      <c r="B17" s="37">
+        <v>400851</v>
+      </c>
+      <c r="C17" s="38">
+        <v>106.9</v>
       </c>
       <c r="E17" s="33"/>
       <c r="F17" s="28"/>
       <c r="G17" s="29"/>
       <c r="H17" s="30"/>
       <c r="I17" s="31"/>
       <c r="J17" s="31"/>
       <c r="K17" s="31"/>
       <c r="L17" s="30"/>
     </row>
     <row r="18" spans="1:12">
-      <c r="A18" s="42" t="s">
+      <c r="A18" s="40" t="s">
         <v>11</v>
       </c>
-      <c r="B18" s="39">
-[...3 lines deleted...]
-        <v>100.1</v>
+      <c r="B18" s="37">
+        <v>136078</v>
+      </c>
+      <c r="C18" s="38">
+        <v>103.7</v>
       </c>
       <c r="E18" s="33"/>
       <c r="F18" s="28"/>
       <c r="G18" s="29"/>
       <c r="H18" s="30"/>
       <c r="I18" s="34"/>
       <c r="J18" s="31"/>
       <c r="K18" s="31"/>
       <c r="L18" s="30"/>
     </row>
     <row r="19" spans="1:12">
-      <c r="A19" s="42" t="s">
+      <c r="A19" s="40" t="s">
         <v>12</v>
       </c>
-      <c r="B19" s="39">
-[...3 lines deleted...]
-        <v>51.9</v>
+      <c r="B19" s="37">
+        <v>61827</v>
+      </c>
+      <c r="C19" s="38">
+        <v>54.2</v>
       </c>
       <c r="E19" s="33"/>
       <c r="F19" s="28"/>
       <c r="G19" s="29"/>
       <c r="H19" s="30"/>
       <c r="I19" s="31"/>
       <c r="J19" s="31"/>
       <c r="K19" s="31"/>
       <c r="L19" s="30"/>
     </row>
     <row r="20" spans="1:12">
-      <c r="A20" s="42" t="s">
+      <c r="A20" s="40" t="s">
         <v>13</v>
       </c>
-      <c r="B20" s="39">
-[...3 lines deleted...]
-        <v>85.8</v>
+      <c r="B20" s="37">
+        <v>58001</v>
+      </c>
+      <c r="C20" s="38">
+        <v>76.599999999999994</v>
       </c>
       <c r="E20" s="33"/>
       <c r="F20" s="28"/>
       <c r="G20" s="29"/>
       <c r="H20" s="30"/>
       <c r="I20" s="31"/>
       <c r="J20" s="31"/>
       <c r="K20" s="31"/>
       <c r="L20" s="30"/>
     </row>
     <row r="21" spans="1:12">
-      <c r="A21" s="42" t="s">
+      <c r="A21" s="40" t="s">
         <v>62</v>
       </c>
-      <c r="B21" s="39">
-[...3 lines deleted...]
-        <v>119.3</v>
+      <c r="B21" s="37">
+        <v>423971</v>
+      </c>
+      <c r="C21" s="38">
+        <v>118</v>
       </c>
       <c r="E21" s="33"/>
       <c r="F21" s="28"/>
       <c r="G21" s="29"/>
       <c r="H21" s="30"/>
       <c r="I21" s="31"/>
       <c r="J21" s="31"/>
       <c r="K21" s="31"/>
       <c r="L21" s="30"/>
     </row>
     <row r="22" spans="1:12">
-      <c r="A22" s="42" t="s">
+      <c r="A22" s="40" t="s">
         <v>18</v>
       </c>
-      <c r="B22" s="39">
-[...3 lines deleted...]
-        <v>116.5</v>
+      <c r="B22" s="37">
+        <v>21969</v>
+      </c>
+      <c r="C22" s="38">
+        <v>75.3</v>
       </c>
       <c r="E22" s="33"/>
       <c r="F22" s="28"/>
       <c r="G22" s="29"/>
       <c r="H22" s="30"/>
       <c r="I22" s="31"/>
       <c r="J22" s="31"/>
       <c r="K22" s="31"/>
       <c r="L22" s="30"/>
     </row>
     <row r="23" spans="1:12">
-      <c r="A23" s="42" t="s">
+      <c r="A23" s="40" t="s">
         <v>5</v>
       </c>
-      <c r="B23" s="39">
-[...3 lines deleted...]
-        <v>101.7</v>
+      <c r="B23" s="37">
+        <v>48937</v>
+      </c>
+      <c r="C23" s="38">
+        <v>102.3</v>
       </c>
       <c r="E23" s="33"/>
       <c r="F23" s="28"/>
       <c r="G23" s="29"/>
       <c r="H23" s="30"/>
       <c r="I23" s="31"/>
       <c r="J23" s="31"/>
       <c r="K23" s="31"/>
       <c r="L23" s="30"/>
     </row>
     <row r="24" spans="1:12">
-      <c r="A24" s="42" t="s">
+      <c r="A24" s="40" t="s">
         <v>16</v>
       </c>
-      <c r="B24" s="39">
-[...3 lines deleted...]
-        <v>136.5</v>
+      <c r="B24" s="37">
+        <v>41176</v>
+      </c>
+      <c r="C24" s="38">
+        <v>134</v>
       </c>
       <c r="E24" s="33"/>
       <c r="F24" s="28"/>
       <c r="G24" s="29"/>
       <c r="H24" s="30"/>
       <c r="I24" s="31"/>
       <c r="J24" s="31"/>
       <c r="K24" s="31"/>
       <c r="L24" s="30"/>
     </row>
     <row r="25" spans="1:12">
-      <c r="A25" s="42" t="s">
+      <c r="A25" s="40" t="s">
         <v>14</v>
       </c>
-      <c r="B25" s="39">
-[...3 lines deleted...]
-        <v>78</v>
+      <c r="B25" s="37">
+        <v>182845</v>
+      </c>
+      <c r="C25" s="38">
+        <v>81</v>
       </c>
       <c r="E25" s="33"/>
       <c r="F25" s="28"/>
       <c r="G25" s="29"/>
       <c r="H25" s="30"/>
       <c r="I25" s="31"/>
       <c r="J25" s="31"/>
       <c r="K25" s="31"/>
       <c r="L25" s="30"/>
     </row>
     <row r="26" spans="1:12">
-      <c r="A26" s="43" t="s">
+      <c r="A26" s="41" t="s">
         <v>15</v>
       </c>
-      <c r="B26" s="44">
-[...3 lines deleted...]
-        <v>62</v>
+      <c r="B26" s="42">
+        <v>129273</v>
+      </c>
+      <c r="C26" s="43">
+        <v>54.9</v>
       </c>
       <c r="E26" s="33"/>
       <c r="F26" s="28"/>
       <c r="G26" s="29"/>
       <c r="H26" s="30"/>
       <c r="I26" s="31"/>
       <c r="J26" s="31"/>
       <c r="K26" s="31"/>
       <c r="L26" s="30"/>
     </row>
     <row r="27" spans="1:12">
-      <c r="A27" s="50"/>
-[...1 lines deleted...]
-      <c r="C27" s="50"/>
+      <c r="A27" s="48"/>
+      <c r="B27" s="48"/>
+      <c r="C27" s="48"/>
       <c r="E27" s="26"/>
       <c r="F27" s="26"/>
       <c r="G27" s="26"/>
       <c r="H27" s="26"/>
       <c r="I27" s="26"/>
       <c r="J27" s="26"/>
       <c r="K27" s="26"/>
       <c r="L27" s="26"/>
     </row>
     <row r="28" spans="1:12">
       <c r="E28" s="26"/>
     </row>
     <row r="29" spans="1:12">
       <c r="E29" s="26"/>
     </row>
     <row r="30" spans="1:12">
       <c r="E30" s="26"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A27:C27"/>
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A3:C3"/>
     <mergeCell ref="A4:A5"/>