--- v0 (2026-04-14)
+++ v1 (2026-05-07)
@@ -1,72 +1,72 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="32760" yWindow="32760" windowWidth="23040" windowHeight="9396" activeTab="3"/>
+    <workbookView xWindow="32760" yWindow="32760" windowWidth="23040" windowHeight="9390"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные 163206" sheetId="4" r:id="rId1"/>
     <sheet name="Метаданные 163213" sheetId="5" r:id="rId2"/>
     <sheet name="Условные значения" sheetId="7" r:id="rId3"/>
     <sheet name="Показатель 163206" sheetId="3" r:id="rId4"/>
     <sheet name="Показатель 163213" sheetId="6" r:id="rId5"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="137" uniqueCount="83">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="138" uniqueCount="84">
   <si>
     <t>Ввод в эксплуатацию жилых зданий</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
     <t>апрель</t>
   </si>
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
@@ -258,69 +258,72 @@
   <si>
     <t>«0,0» – незначительная величина</t>
   </si>
   <si>
     <t>«х» – данные конфиденциальны</t>
   </si>
   <si>
     <t>«...» – данные отсутствуют</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
   <si>
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
   </si>
   <si>
     <t>123,3</t>
   </si>
   <si>
     <t>Расчет осуществляется по показателю общей площади введенных в эксплуатацию жилых зданий в динамике и определяется как отношение общей площади анализируемого периода к предыдущему периоду по следующей формуле:</t>
   </si>
   <si>
     <t>134,7</t>
   </si>
   <si>
-    <t>18.03.2026г.</t>
-[...1 lines deleted...]
-  <si>
     <t>2026</t>
   </si>
   <si>
     <t>34,6</t>
   </si>
   <si>
     <t>17.04.2026г.</t>
   </si>
   <si>
     <t>С января 2024 года</t>
   </si>
+  <si>
+    <t>173,0</t>
+  </si>
+  <si>
+    <t>18.05.2026г.</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="8">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="168" formatCode="#,##0.0"/>
     <numFmt numFmtId="169" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="170" formatCode="_-* #,##0.0_р_._-;\-* #,##0.0_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="171" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="18">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -697,86 +700,84 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -920,311 +921,311 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701925?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/347232/file/ru/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:za.dautova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701939" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/347232/file/ru/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:za.dautova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:B22"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="B7" sqref="B7"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B19" sqref="B19"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="44" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="74.33203125" customWidth="1"/>
+    <col min="2" max="2" width="74.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2">
       <c r="A2" s="17"/>
       <c r="B2" s="17"/>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="18" t="s">
         <v>29</v>
       </c>
       <c r="B3" s="19">
         <v>163206</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="18" t="s">
         <v>30</v>
       </c>
       <c r="B4" s="19" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="18" t="s">
         <v>32</v>
       </c>
       <c r="B5" s="19" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="18" t="s">
         <v>34</v>
       </c>
       <c r="B6" s="21" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="22" t="s">
         <v>35</v>
       </c>
       <c r="B7" s="19" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:2" ht="39.6">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" ht="38.25">
       <c r="A8" s="22" t="s">
         <v>36</v>
       </c>
       <c r="B8" s="24" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="18" t="s">
         <v>38</v>
       </c>
       <c r="B9" s="23" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="10" spans="1:2" ht="52.8">
+    <row r="10" spans="1:2" ht="51">
       <c r="A10" s="18" t="s">
         <v>40</v>
       </c>
       <c r="B10" s="24" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="11" spans="1:2" ht="79.2">
+    <row r="11" spans="1:2" ht="76.5">
       <c r="A11" s="18" t="s">
         <v>41</v>
       </c>
       <c r="B11" s="23" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="18" t="s">
         <v>43</v>
       </c>
       <c r="B12" s="23"/>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="18" t="s">
         <v>44</v>
       </c>
       <c r="B13" s="24" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="27" t="s">
         <v>46</v>
       </c>
       <c r="B14" s="28" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="27" t="s">
         <v>48</v>
       </c>
       <c r="B15" s="28" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="27" t="s">
         <v>50</v>
       </c>
       <c r="B16" s="28" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="18" t="s">
         <v>52</v>
       </c>
       <c r="B17" s="29" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="18" t="s">
         <v>53</v>
       </c>
       <c r="B18" s="29" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="18" t="s">
         <v>54</v>
       </c>
       <c r="B19" s="21" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="18" t="s">
         <v>56</v>
       </c>
       <c r="B20" s="21" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="18" t="s">
         <v>58</v>
       </c>
       <c r="B21" s="32" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" s="18" t="s">
         <v>60</v>
       </c>
       <c r="B22" s="33" t="s">
         <v>61</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B22" r:id="rId1"/>
     <hyperlink ref="B15" r:id="rId2"/>
     <hyperlink ref="B16" r:id="rId3"/>
     <hyperlink ref="B13" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B24" sqref="B24"/>
+      <selection activeCell="B18" sqref="B18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="44" style="36" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="79.5546875" style="36" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="79.5703125" style="36" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="17"/>
       <c r="B1" s="17"/>
     </row>
     <row r="2" spans="1:13" s="20" customFormat="1">
       <c r="A2" s="18" t="s">
         <v>29</v>
       </c>
       <c r="B2" s="19">
         <v>163213</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="20" customFormat="1">
       <c r="A3" s="18" t="s">
         <v>30</v>
       </c>
       <c r="B3" s="19" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="20" customFormat="1">
       <c r="A4" s="18" t="s">
         <v>32</v>
       </c>
       <c r="B4" s="21" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="20" customFormat="1">
       <c r="A5" s="22" t="s">
         <v>34</v>
       </c>
       <c r="B5" s="19" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="20" customFormat="1">
       <c r="A6" s="22" t="s">
         <v>35</v>
       </c>
       <c r="B6" s="19" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:13" s="20" customFormat="1" ht="39.6">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="20" customFormat="1" ht="38.25">
       <c r="A7" s="18" t="s">
         <v>36</v>
       </c>
       <c r="B7" s="23" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="20" customFormat="1">
       <c r="A8" s="18" t="s">
         <v>38</v>
       </c>
       <c r="B8" s="21" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="20" customFormat="1" ht="39.6">
+    <row r="9" spans="1:13" s="20" customFormat="1" ht="38.25">
       <c r="A9" s="18" t="s">
         <v>40</v>
       </c>
       <c r="B9" s="23" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="20" customFormat="1" ht="48" customHeight="1">
       <c r="A10" s="18" t="s">
         <v>41</v>
       </c>
       <c r="B10" s="23" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="20" customFormat="1">
       <c r="A11" s="18" t="s">
         <v>43</v>
       </c>
       <c r="B11" s="24"/>
       <c r="M11" s="25"/>
     </row>
     <row r="12" spans="1:13" s="20" customFormat="1">
       <c r="A12" s="18" t="s">
         <v>44</v>
@@ -1244,60 +1245,60 @@
       <c r="M13" s="25"/>
     </row>
     <row r="14" spans="1:13" s="20" customFormat="1">
       <c r="A14" s="27" t="s">
         <v>48</v>
       </c>
       <c r="B14" s="28" t="s">
         <v>49</v>
       </c>
       <c r="M14" s="25"/>
     </row>
     <row r="15" spans="1:13" s="20" customFormat="1">
       <c r="A15" s="27" t="s">
         <v>50</v>
       </c>
       <c r="B15" s="28" t="s">
         <v>51</v>
       </c>
       <c r="M15" s="25"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="18" t="s">
         <v>52</v>
       </c>
       <c r="B16" s="29" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="M16" s="30"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="18" t="s">
         <v>53</v>
       </c>
       <c r="B17" s="29" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="M17" s="31"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="18" t="s">
         <v>54</v>
       </c>
       <c r="B18" s="21" t="s">
         <v>55</v>
       </c>
       <c r="M18" s="30"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="18" t="s">
         <v>56</v>
       </c>
       <c r="B19" s="21" t="s">
         <v>57</v>
       </c>
       <c r="M19" s="31"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="18" t="s">
         <v>58</v>
       </c>
@@ -1321,137 +1322,137 @@
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="31"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="30"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="31"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="30"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
     <hyperlink ref="B12" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B2:B18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="E33" sqref="E33"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="4.5546875" style="38" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.109375" style="38"/>
+    <col min="1" max="1" width="4.5703125" style="38" customWidth="1"/>
+    <col min="2" max="2" width="44.5703125" style="38" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="38"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2">
       <c r="B2" s="39"/>
     </row>
     <row r="6" spans="2:2">
       <c r="B6" s="40" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="40" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="40" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="9" spans="2:2">
       <c r="B9" s="40" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="10" spans="2:2">
       <c r="B10" s="40" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="11" spans="2:2">
       <c r="B11" s="40"/>
     </row>
-    <row r="12" spans="2:2" ht="39.6">
+    <row r="12" spans="2:2" ht="38.25">
       <c r="B12" s="41" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="40"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="40"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="42" t="s">
         <v>74</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:P12"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="140" zoomScaleNormal="140" workbookViewId="0">
-      <selection activeCell="M6" sqref="M6"/>
+    <sheetView zoomScale="140" zoomScaleNormal="140" workbookViewId="0">
+      <selection activeCell="D8" sqref="D8"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="17.44140625" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="12" max="12" width="8.44140625" customWidth="1"/>
+    <col min="1" max="1" width="17.42578125" customWidth="1"/>
+    <col min="2" max="2" width="8.28515625" customWidth="1"/>
+    <col min="3" max="3" width="9.28515625" customWidth="1"/>
+    <col min="4" max="4" width="7.85546875" customWidth="1"/>
+    <col min="5" max="5" width="7.7109375" customWidth="1"/>
+    <col min="6" max="7" width="8.28515625" customWidth="1"/>
+    <col min="8" max="8" width="8.7109375" customWidth="1"/>
+    <col min="9" max="9" width="8.85546875" customWidth="1"/>
+    <col min="10" max="10" width="9.7109375" customWidth="1"/>
+    <col min="11" max="11" width="8.7109375" customWidth="1"/>
+    <col min="12" max="12" width="8.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="19.5" customHeight="1">
       <c r="A1" s="47" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="47"/>
       <c r="C1" s="47"/>
       <c r="D1" s="47"/>
       <c r="E1" s="47"/>
       <c r="F1" s="47"/>
       <c r="G1" s="47"/>
       <c r="H1" s="47"/>
       <c r="I1" s="47"/>
       <c r="J1" s="47"/>
       <c r="K1" s="47"/>
       <c r="L1" s="47"/>
       <c r="M1" s="47"/>
     </row>
     <row r="2" spans="1:16" ht="11.25" customHeight="1" thickBot="1">
       <c r="A2" s="4"/>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
@@ -1583,121 +1584,123 @@
       </c>
       <c r="G6" s="11">
         <v>1912.1</v>
       </c>
       <c r="H6" s="11">
         <v>1447.3</v>
       </c>
       <c r="I6" s="11">
         <v>1555</v>
       </c>
       <c r="J6" s="14">
         <v>1916</v>
       </c>
       <c r="K6" s="14">
         <v>1759</v>
       </c>
       <c r="L6" s="43">
         <v>2338</v>
       </c>
       <c r="M6" s="43">
         <v>3150</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" s="6" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="B7" s="43">
         <v>1091</v>
       </c>
       <c r="C7" s="11">
         <v>1017</v>
       </c>
-      <c r="D7" s="11"/>
+      <c r="D7" s="43">
+        <v>1761</v>
+      </c>
       <c r="E7" s="11"/>
       <c r="F7" s="11"/>
       <c r="G7" s="11"/>
       <c r="H7" s="11"/>
       <c r="I7" s="11"/>
       <c r="J7" s="14"/>
       <c r="K7" s="14"/>
       <c r="L7" s="43"/>
       <c r="M7" s="43"/>
     </row>
-    <row r="8" spans="1:16" ht="13.8" thickBot="1">
+    <row r="8" spans="1:16" ht="13.5" thickBot="1">
       <c r="A8" s="37"/>
       <c r="B8" s="37"/>
       <c r="C8" s="37"/>
       <c r="D8" s="37"/>
       <c r="E8" s="37"/>
       <c r="F8" s="37"/>
       <c r="G8" s="37"/>
       <c r="H8" s="37"/>
       <c r="I8" s="37"/>
       <c r="J8" s="37"/>
       <c r="K8" s="37"/>
       <c r="L8" s="37"/>
       <c r="M8" s="37"/>
     </row>
     <row r="12" spans="1:16">
       <c r="F12" s="1"/>
       <c r="G12" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:P21"/>
   <sheetViews>
     <sheetView zoomScale="160" zoomScaleNormal="160" workbookViewId="0">
-      <selection activeCell="E17" sqref="E17"/>
+      <selection activeCell="E23" sqref="E23"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="17.44140625" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="12" max="12" width="8.44140625" customWidth="1"/>
+    <col min="1" max="1" width="17.42578125" customWidth="1"/>
+    <col min="2" max="2" width="8.28515625" customWidth="1"/>
+    <col min="3" max="3" width="9.28515625" customWidth="1"/>
+    <col min="4" max="4" width="7.85546875" customWidth="1"/>
+    <col min="5" max="5" width="7.7109375" customWidth="1"/>
+    <col min="6" max="7" width="8.28515625" customWidth="1"/>
+    <col min="8" max="8" width="8.7109375" customWidth="1"/>
+    <col min="9" max="9" width="8.85546875" customWidth="1"/>
+    <col min="10" max="10" width="9.7109375" customWidth="1"/>
+    <col min="11" max="11" width="8.7109375" customWidth="1"/>
+    <col min="12" max="12" width="8.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="19.5" customHeight="1">
       <c r="A1" s="47" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="47"/>
       <c r="C1" s="47"/>
       <c r="D1" s="47"/>
       <c r="E1" s="47"/>
       <c r="F1" s="47"/>
       <c r="G1" s="47"/>
       <c r="H1" s="47"/>
       <c r="I1" s="47"/>
       <c r="J1" s="47"/>
       <c r="K1" s="47"/>
       <c r="L1" s="47"/>
       <c r="M1" s="47"/>
     </row>
     <row r="2" spans="1:16" ht="11.25" customHeight="1" thickBot="1">
       <c r="A2" s="4"/>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
@@ -1846,59 +1849,61 @@
       </c>
       <c r="G7" s="15">
         <v>167.9</v>
       </c>
       <c r="H7" s="16">
         <v>75.7</v>
       </c>
       <c r="I7" s="16">
         <v>107.4</v>
       </c>
       <c r="J7" s="7" t="s">
         <v>75</v>
       </c>
       <c r="K7" s="13">
         <v>91.8</v>
       </c>
       <c r="L7" s="44">
         <v>132.9</v>
       </c>
       <c r="M7" s="7" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" s="6" t="s">
+        <v>78</v>
+      </c>
+      <c r="B8" s="7" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="C8" s="45">
         <v>93.3</v>
       </c>
-      <c r="D8" s="7"/>
+      <c r="D8" s="7" t="s">
+        <v>82</v>
+      </c>
       <c r="E8" s="16"/>
       <c r="F8" s="7"/>
       <c r="G8" s="15"/>
       <c r="H8" s="16"/>
       <c r="I8" s="16"/>
       <c r="J8" s="7"/>
       <c r="K8" s="13"/>
       <c r="L8" s="44"/>
       <c r="M8" s="7"/>
     </row>
     <row r="9" spans="1:16" ht="14.25" customHeight="1" thickBot="1">
       <c r="A9" s="50" t="s">
         <v>15</v>
       </c>
       <c r="B9" s="50"/>
       <c r="C9" s="50"/>
       <c r="D9" s="50"/>
       <c r="E9" s="50"/>
       <c r="F9" s="50"/>
       <c r="G9" s="50"/>
       <c r="H9" s="50"/>
       <c r="I9" s="50"/>
       <c r="J9" s="50"/>
       <c r="K9" s="50"/>
       <c r="L9" s="50"/>
@@ -1983,70 +1988,72 @@
       </c>
       <c r="G12" s="12">
         <v>109.7</v>
       </c>
       <c r="H12" s="15">
         <v>98.2</v>
       </c>
       <c r="I12" s="12">
         <v>100.3</v>
       </c>
       <c r="J12" s="12">
         <v>97.6</v>
       </c>
       <c r="K12" s="15">
         <v>113</v>
       </c>
       <c r="L12" s="44">
         <v>100.2</v>
       </c>
       <c r="M12" s="44">
         <v>119</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" s="6" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="B13" s="12">
         <v>142.4</v>
       </c>
       <c r="C13" s="46">
         <v>87.2</v>
       </c>
-      <c r="D13" s="12"/>
+      <c r="D13" s="12">
+        <v>98</v>
+      </c>
       <c r="E13" s="12"/>
       <c r="F13" s="12"/>
       <c r="G13" s="12"/>
       <c r="H13" s="15"/>
       <c r="I13" s="12"/>
       <c r="J13" s="12"/>
       <c r="K13" s="15"/>
       <c r="L13" s="44"/>
       <c r="M13" s="44"/>
     </row>
-    <row r="14" spans="1:16" ht="13.8" thickBot="1">
+    <row r="14" spans="1:16" ht="13.5" thickBot="1">
       <c r="B14" s="3"/>
       <c r="C14" s="3"/>
       <c r="D14" s="3"/>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" s="5"/>
       <c r="B15" s="5"/>
       <c r="C15" s="5"/>
       <c r="D15" s="5"/>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
       <c r="J15" s="5"/>
       <c r="K15" s="5"/>
       <c r="L15" s="5"/>
       <c r="M15" s="5"/>
     </row>
     <row r="21" spans="6:7">
       <c r="F21" s="1"/>
       <c r="G21" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="5">