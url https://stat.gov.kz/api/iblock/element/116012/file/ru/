--- v1 (2026-05-07)
+++ v2 (2026-05-30)
@@ -1,58 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="32760" yWindow="32760" windowWidth="23040" windowHeight="9390"/>
+    <workbookView xWindow="32760" yWindow="32760" windowWidth="23040" windowHeight="9396" activeTab="4"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные 163206" sheetId="4" r:id="rId1"/>
     <sheet name="Метаданные 163213" sheetId="5" r:id="rId2"/>
     <sheet name="Условные значения" sheetId="7" r:id="rId3"/>
     <sheet name="Показатель 163206" sheetId="3" r:id="rId4"/>
     <sheet name="Показатель 163213" sheetId="6" r:id="rId5"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="138" uniqueCount="84">
   <si>
     <t>Ввод в эксплуатацию жилых зданий</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
@@ -264,66 +264,66 @@
   <si>
     <t>«...» – данные отсутствуют</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
   <si>
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
   </si>
   <si>
     <t>123,3</t>
   </si>
   <si>
     <t>Расчет осуществляется по показателю общей площади введенных в эксплуатацию жилых зданий в динамике и определяется как отношение общей площади анализируемого периода к предыдущему периоду по следующей формуле:</t>
   </si>
   <si>
     <t>134,7</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>34,6</t>
   </si>
   <si>
-    <t>17.04.2026г.</t>
-[...1 lines deleted...]
-  <si>
     <t>С января 2024 года</t>
   </si>
   <si>
     <t>173,0</t>
   </si>
   <si>
     <t>18.05.2026г.</t>
   </si>
+  <si>
+    <t>17.06.2026г.</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="8">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="168" formatCode="#,##0.0"/>
     <numFmt numFmtId="169" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="170" formatCode="_-* #,##0.0_р_._-;\-* #,##0.0_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="171" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="18">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -700,84 +700,86 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -921,183 +923,183 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701925?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/347232/file/ru/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:za.dautova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701939" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/347232/file/ru/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:za.dautova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:B22"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B19" sqref="B19"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B17" sqref="B17:B18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="44" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="74.28515625" customWidth="1"/>
+    <col min="2" max="2" width="74.33203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2">
       <c r="A2" s="17"/>
       <c r="B2" s="17"/>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="18" t="s">
         <v>29</v>
       </c>
       <c r="B3" s="19">
         <v>163206</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="18" t="s">
         <v>30</v>
       </c>
       <c r="B4" s="19" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="18" t="s">
         <v>32</v>
       </c>
       <c r="B5" s="19" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="18" t="s">
         <v>34</v>
       </c>
       <c r="B6" s="21" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="22" t="s">
         <v>35</v>
       </c>
       <c r="B7" s="19" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:2" ht="38.25">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" ht="39.6">
       <c r="A8" s="22" t="s">
         <v>36</v>
       </c>
       <c r="B8" s="24" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="18" t="s">
         <v>38</v>
       </c>
       <c r="B9" s="23" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="10" spans="1:2" ht="51">
+    <row r="10" spans="1:2" ht="52.8">
       <c r="A10" s="18" t="s">
         <v>40</v>
       </c>
       <c r="B10" s="24" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="11" spans="1:2" ht="76.5">
+    <row r="11" spans="1:2" ht="79.2">
       <c r="A11" s="18" t="s">
         <v>41</v>
       </c>
       <c r="B11" s="23" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="18" t="s">
         <v>43</v>
       </c>
       <c r="B12" s="23"/>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="18" t="s">
         <v>44</v>
       </c>
       <c r="B13" s="24" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="27" t="s">
         <v>46</v>
       </c>
       <c r="B14" s="28" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="27" t="s">
         <v>48</v>
       </c>
       <c r="B15" s="28" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="27" t="s">
         <v>50</v>
       </c>
       <c r="B16" s="28" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="18" t="s">
         <v>52</v>
       </c>
       <c r="B17" s="29" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="18" t="s">
         <v>53</v>
       </c>
       <c r="B18" s="29" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="18" t="s">
         <v>54</v>
       </c>
       <c r="B19" s="21" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="18" t="s">
         <v>56</v>
       </c>
       <c r="B20" s="21" t="s">
         <v>57</v>
       </c>
@@ -1108,124 +1110,124 @@
       </c>
       <c r="B21" s="32" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" s="18" t="s">
         <v>60</v>
       </c>
       <c r="B22" s="33" t="s">
         <v>61</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B22" r:id="rId1"/>
     <hyperlink ref="B15" r:id="rId2"/>
     <hyperlink ref="B16" r:id="rId3"/>
     <hyperlink ref="B13" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B18" sqref="B18"/>
+      <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="44" style="36" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="79.5703125" style="36" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="79.5546875" style="36" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="17"/>
       <c r="B1" s="17"/>
     </row>
     <row r="2" spans="1:13" s="20" customFormat="1">
       <c r="A2" s="18" t="s">
         <v>29</v>
       </c>
       <c r="B2" s="19">
         <v>163213</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="20" customFormat="1">
       <c r="A3" s="18" t="s">
         <v>30</v>
       </c>
       <c r="B3" s="19" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="20" customFormat="1">
       <c r="A4" s="18" t="s">
         <v>32</v>
       </c>
       <c r="B4" s="21" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="20" customFormat="1">
       <c r="A5" s="22" t="s">
         <v>34</v>
       </c>
       <c r="B5" s="19" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="20" customFormat="1">
       <c r="A6" s="22" t="s">
         <v>35</v>
       </c>
       <c r="B6" s="19" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:13" s="20" customFormat="1" ht="38.25">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="20" customFormat="1" ht="39.6">
       <c r="A7" s="18" t="s">
         <v>36</v>
       </c>
       <c r="B7" s="23" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="20" customFormat="1">
       <c r="A8" s="18" t="s">
         <v>38</v>
       </c>
       <c r="B8" s="21" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="20" customFormat="1" ht="38.25">
+    <row r="9" spans="1:13" s="20" customFormat="1" ht="39.6">
       <c r="A9" s="18" t="s">
         <v>40</v>
       </c>
       <c r="B9" s="23" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="20" customFormat="1" ht="48" customHeight="1">
       <c r="A10" s="18" t="s">
         <v>41</v>
       </c>
       <c r="B10" s="23" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="20" customFormat="1">
       <c r="A11" s="18" t="s">
         <v>43</v>
       </c>
       <c r="B11" s="24"/>
       <c r="M11" s="25"/>
     </row>
     <row r="12" spans="1:13" s="20" customFormat="1">
       <c r="A12" s="18" t="s">
         <v>44</v>
@@ -1245,51 +1247,51 @@
       <c r="M13" s="25"/>
     </row>
     <row r="14" spans="1:13" s="20" customFormat="1">
       <c r="A14" s="27" t="s">
         <v>48</v>
       </c>
       <c r="B14" s="28" t="s">
         <v>49</v>
       </c>
       <c r="M14" s="25"/>
     </row>
     <row r="15" spans="1:13" s="20" customFormat="1">
       <c r="A15" s="27" t="s">
         <v>50</v>
       </c>
       <c r="B15" s="28" t="s">
         <v>51</v>
       </c>
       <c r="M15" s="25"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="18" t="s">
         <v>52</v>
       </c>
       <c r="B16" s="29" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="M16" s="30"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="18" t="s">
         <v>53</v>
       </c>
       <c r="B17" s="29" t="s">
         <v>83</v>
       </c>
       <c r="M17" s="31"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="18" t="s">
         <v>54</v>
       </c>
       <c r="B18" s="21" t="s">
         <v>55</v>
       </c>
       <c r="M18" s="30"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="18" t="s">
         <v>56</v>
       </c>
@@ -1322,137 +1324,137 @@
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="31"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="30"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="31"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="30"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
     <hyperlink ref="B12" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B2:B18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="E33" sqref="E33"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="4.5703125" style="38" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.140625" style="38"/>
+    <col min="1" max="1" width="4.5546875" style="38" customWidth="1"/>
+    <col min="2" max="2" width="44.5546875" style="38" customWidth="1"/>
+    <col min="3" max="16384" width="9.109375" style="38"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2">
       <c r="B2" s="39"/>
     </row>
     <row r="6" spans="2:2">
       <c r="B6" s="40" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="40" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="40" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="9" spans="2:2">
       <c r="B9" s="40" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="10" spans="2:2">
       <c r="B10" s="40" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="11" spans="2:2">
       <c r="B11" s="40"/>
     </row>
-    <row r="12" spans="2:2" ht="38.25">
+    <row r="12" spans="2:2" ht="39.6">
       <c r="B12" s="41" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="40"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="40"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="42" t="s">
         <v>74</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:P12"/>
   <sheetViews>
     <sheetView zoomScale="140" zoomScaleNormal="140" workbookViewId="0">
-      <selection activeCell="D8" sqref="D8"/>
+      <selection activeCell="E13" sqref="E13"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="17.42578125" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="12" max="12" width="8.42578125" customWidth="1"/>
+    <col min="1" max="1" width="17.44140625" customWidth="1"/>
+    <col min="2" max="2" width="8.33203125" customWidth="1"/>
+    <col min="3" max="3" width="9.33203125" customWidth="1"/>
+    <col min="4" max="4" width="7.88671875" customWidth="1"/>
+    <col min="5" max="5" width="7.6640625" customWidth="1"/>
+    <col min="6" max="7" width="8.33203125" customWidth="1"/>
+    <col min="8" max="8" width="8.6640625" customWidth="1"/>
+    <col min="9" max="9" width="8.88671875" customWidth="1"/>
+    <col min="10" max="10" width="9.6640625" customWidth="1"/>
+    <col min="11" max="11" width="8.6640625" customWidth="1"/>
+    <col min="12" max="12" width="8.44140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="19.5" customHeight="1">
       <c r="A1" s="47" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="47"/>
       <c r="C1" s="47"/>
       <c r="D1" s="47"/>
       <c r="E1" s="47"/>
       <c r="F1" s="47"/>
       <c r="G1" s="47"/>
       <c r="H1" s="47"/>
       <c r="I1" s="47"/>
       <c r="J1" s="47"/>
       <c r="K1" s="47"/>
       <c r="L1" s="47"/>
       <c r="M1" s="47"/>
     </row>
     <row r="2" spans="1:16" ht="11.25" customHeight="1" thickBot="1">
       <c r="A2" s="4"/>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
@@ -1593,114 +1595,116 @@
       </c>
       <c r="J6" s="14">
         <v>1916</v>
       </c>
       <c r="K6" s="14">
         <v>1759</v>
       </c>
       <c r="L6" s="43">
         <v>2338</v>
       </c>
       <c r="M6" s="43">
         <v>3150</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" s="6" t="s">
         <v>78</v>
       </c>
       <c r="B7" s="43">
         <v>1091</v>
       </c>
       <c r="C7" s="11">
         <v>1017</v>
       </c>
       <c r="D7" s="43">
-        <v>1761</v>
-[...1 lines deleted...]
-      <c r="E7" s="11"/>
+        <v>1760</v>
+      </c>
+      <c r="E7" s="11">
+        <v>1253</v>
+      </c>
       <c r="F7" s="11"/>
       <c r="G7" s="11"/>
       <c r="H7" s="11"/>
       <c r="I7" s="11"/>
       <c r="J7" s="14"/>
       <c r="K7" s="14"/>
       <c r="L7" s="43"/>
       <c r="M7" s="43"/>
     </row>
-    <row r="8" spans="1:16" ht="13.5" thickBot="1">
+    <row r="8" spans="1:16" ht="13.8" thickBot="1">
       <c r="A8" s="37"/>
       <c r="B8" s="37"/>
       <c r="C8" s="37"/>
       <c r="D8" s="37"/>
       <c r="E8" s="37"/>
       <c r="F8" s="37"/>
       <c r="G8" s="37"/>
       <c r="H8" s="37"/>
       <c r="I8" s="37"/>
       <c r="J8" s="37"/>
       <c r="K8" s="37"/>
       <c r="L8" s="37"/>
       <c r="M8" s="37"/>
     </row>
     <row r="12" spans="1:16">
       <c r="F12" s="1"/>
       <c r="G12" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:P21"/>
   <sheetViews>
-    <sheetView zoomScale="160" zoomScaleNormal="160" workbookViewId="0">
-      <selection activeCell="E23" sqref="E23"/>
+    <sheetView tabSelected="1" zoomScale="160" zoomScaleNormal="160" workbookViewId="0">
+      <selection activeCell="G16" sqref="G16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="17.42578125" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="12" max="12" width="8.42578125" customWidth="1"/>
+    <col min="1" max="1" width="17.44140625" customWidth="1"/>
+    <col min="2" max="2" width="8.33203125" customWidth="1"/>
+    <col min="3" max="3" width="9.33203125" customWidth="1"/>
+    <col min="4" max="4" width="7.88671875" customWidth="1"/>
+    <col min="5" max="5" width="7.6640625" customWidth="1"/>
+    <col min="6" max="7" width="8.33203125" customWidth="1"/>
+    <col min="8" max="8" width="8.6640625" customWidth="1"/>
+    <col min="9" max="9" width="8.88671875" customWidth="1"/>
+    <col min="10" max="10" width="9.6640625" customWidth="1"/>
+    <col min="11" max="11" width="8.6640625" customWidth="1"/>
+    <col min="12" max="12" width="8.44140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="19.5" customHeight="1">
       <c r="A1" s="47" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="47"/>
       <c r="C1" s="47"/>
       <c r="D1" s="47"/>
       <c r="E1" s="47"/>
       <c r="F1" s="47"/>
       <c r="G1" s="47"/>
       <c r="H1" s="47"/>
       <c r="I1" s="47"/>
       <c r="J1" s="47"/>
       <c r="K1" s="47"/>
       <c r="L1" s="47"/>
       <c r="M1" s="47"/>
     </row>
     <row r="2" spans="1:16" ht="11.25" customHeight="1" thickBot="1">
       <c r="A2" s="4"/>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
@@ -1858,53 +1862,55 @@
       </c>
       <c r="J7" s="7" t="s">
         <v>75</v>
       </c>
       <c r="K7" s="13">
         <v>91.8</v>
       </c>
       <c r="L7" s="44">
         <v>132.9</v>
       </c>
       <c r="M7" s="7" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" s="6" t="s">
         <v>78</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>79</v>
       </c>
       <c r="C8" s="45">
         <v>93.3</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>82</v>
-[...1 lines deleted...]
-      <c r="E8" s="16"/>
+        <v>81</v>
+      </c>
+      <c r="E8" s="16">
+        <v>71.099999999999994</v>
+      </c>
       <c r="F8" s="7"/>
       <c r="G8" s="15"/>
       <c r="H8" s="16"/>
       <c r="I8" s="16"/>
       <c r="J8" s="7"/>
       <c r="K8" s="13"/>
       <c r="L8" s="44"/>
       <c r="M8" s="7"/>
     </row>
     <row r="9" spans="1:16" ht="14.25" customHeight="1" thickBot="1">
       <c r="A9" s="50" t="s">
         <v>15</v>
       </c>
       <c r="B9" s="50"/>
       <c r="C9" s="50"/>
       <c r="D9" s="50"/>
       <c r="E9" s="50"/>
       <c r="F9" s="50"/>
       <c r="G9" s="50"/>
       <c r="H9" s="50"/>
       <c r="I9" s="50"/>
       <c r="J9" s="50"/>
       <c r="K9" s="50"/>
       <c r="L9" s="50"/>
       <c r="M9" s="50"/>
@@ -1999,61 +2005,63 @@
         <v>97.6</v>
       </c>
       <c r="K12" s="15">
         <v>113</v>
       </c>
       <c r="L12" s="44">
         <v>100.2</v>
       </c>
       <c r="M12" s="44">
         <v>119</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" s="6" t="s">
         <v>78</v>
       </c>
       <c r="B13" s="12">
         <v>142.4</v>
       </c>
       <c r="C13" s="46">
         <v>87.2</v>
       </c>
       <c r="D13" s="12">
         <v>98</v>
       </c>
-      <c r="E13" s="12"/>
+      <c r="E13" s="12">
+        <v>108.6</v>
+      </c>
       <c r="F13" s="12"/>
       <c r="G13" s="12"/>
       <c r="H13" s="15"/>
       <c r="I13" s="12"/>
       <c r="J13" s="12"/>
       <c r="K13" s="15"/>
       <c r="L13" s="44"/>
       <c r="M13" s="44"/>
     </row>
-    <row r="14" spans="1:16" ht="13.5" thickBot="1">
+    <row r="14" spans="1:16" ht="13.8" thickBot="1">
       <c r="B14" s="3"/>
       <c r="C14" s="3"/>
       <c r="D14" s="3"/>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" s="5"/>
       <c r="B15" s="5"/>
       <c r="C15" s="5"/>
       <c r="D15" s="5"/>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
       <c r="J15" s="5"/>
       <c r="K15" s="5"/>
       <c r="L15" s="5"/>
       <c r="M15" s="5"/>
     </row>
     <row r="21" spans="6:7">
       <c r="F21" s="1"/>
       <c r="G21" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="5">