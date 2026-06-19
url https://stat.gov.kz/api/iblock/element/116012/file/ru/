--- v2 (2026-05-30)
+++ v3 (2026-06-19)
@@ -1,72 +1,72 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="32760" yWindow="32760" windowWidth="23040" windowHeight="9396" activeTab="4"/>
+    <workbookView xWindow="32760" yWindow="32760" windowWidth="23040" windowHeight="9390" activeTab="4"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные 163206" sheetId="4" r:id="rId1"/>
     <sheet name="Метаданные 163213" sheetId="5" r:id="rId2"/>
     <sheet name="Условные значения" sheetId="7" r:id="rId3"/>
     <sheet name="Показатель 163206" sheetId="3" r:id="rId4"/>
     <sheet name="Показатель 163213" sheetId="6" r:id="rId5"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="138" uniqueCount="84">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="139" uniqueCount="85">
   <si>
     <t>Ввод в эксплуатацию жилых зданий</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
     <t>апрель</t>
   </si>
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
@@ -270,60 +270,63 @@
   <si>
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
   </si>
   <si>
     <t>123,3</t>
   </si>
   <si>
     <t>Расчет осуществляется по показателю общей площади введенных в эксплуатацию жилых зданий в динамике и определяется как отношение общей площади анализируемого периода к предыдущему периоду по следующей формуле:</t>
   </si>
   <si>
     <t>134,7</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>34,6</t>
   </si>
   <si>
     <t>С января 2024 года</t>
   </si>
   <si>
     <t>173,0</t>
   </si>
   <si>
-    <t>18.05.2026г.</t>
-[...1 lines deleted...]
-  <si>
     <t>17.06.2026г.</t>
   </si>
+  <si>
+    <t>17.07.2026г.</t>
+  </si>
+  <si>
+    <t>93,5</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="8">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="168" formatCode="#,##0.0"/>
     <numFmt numFmtId="169" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="170" formatCode="_-* #,##0.0_р_._-;\-* #,##0.0_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="171" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="18">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -700,86 +703,84 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -923,132 +924,132 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701925?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/347232/file/ru/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:za.dautova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701939" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/347232/file/ru/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:za.dautova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:B22"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B17" sqref="B17:B18"/>
+      <selection activeCell="B19" sqref="B19"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="44" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="74.33203125" customWidth="1"/>
+    <col min="2" max="2" width="74.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2">
       <c r="A2" s="17"/>
       <c r="B2" s="17"/>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="18" t="s">
         <v>29</v>
       </c>
       <c r="B3" s="19">
         <v>163206</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="18" t="s">
         <v>30</v>
       </c>
       <c r="B4" s="19" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="18" t="s">
         <v>32</v>
       </c>
       <c r="B5" s="19" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="18" t="s">
         <v>34</v>
       </c>
       <c r="B6" s="21" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="22" t="s">
         <v>35</v>
       </c>
       <c r="B7" s="19" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="8" spans="1:2" ht="39.6">
+    <row r="8" spans="1:2" ht="38.25">
       <c r="A8" s="22" t="s">
         <v>36</v>
       </c>
       <c r="B8" s="24" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="18" t="s">
         <v>38</v>
       </c>
       <c r="B9" s="23" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="10" spans="1:2" ht="52.8">
+    <row r="10" spans="1:2" ht="51">
       <c r="A10" s="18" t="s">
         <v>40</v>
       </c>
       <c r="B10" s="24" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="11" spans="1:2" ht="79.2">
+    <row r="11" spans="1:2" ht="76.5">
       <c r="A11" s="18" t="s">
         <v>41</v>
       </c>
       <c r="B11" s="23" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="18" t="s">
         <v>43</v>
       </c>
       <c r="B12" s="23"/>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="18" t="s">
         <v>44</v>
       </c>
       <c r="B13" s="24" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="27" t="s">
         <v>46</v>
       </c>
@@ -1110,124 +1111,124 @@
       </c>
       <c r="B21" s="32" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" s="18" t="s">
         <v>60</v>
       </c>
       <c r="B22" s="33" t="s">
         <v>61</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B22" r:id="rId1"/>
     <hyperlink ref="B15" r:id="rId2"/>
     <hyperlink ref="B16" r:id="rId3"/>
     <hyperlink ref="B13" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B16" sqref="B16:B17"/>
+      <selection activeCell="B18" sqref="B18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="44" style="36" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="79.5546875" style="36" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="79.5703125" style="36" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="17"/>
       <c r="B1" s="17"/>
     </row>
     <row r="2" spans="1:13" s="20" customFormat="1">
       <c r="A2" s="18" t="s">
         <v>29</v>
       </c>
       <c r="B2" s="19">
         <v>163213</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="20" customFormat="1">
       <c r="A3" s="18" t="s">
         <v>30</v>
       </c>
       <c r="B3" s="19" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="20" customFormat="1">
       <c r="A4" s="18" t="s">
         <v>32</v>
       </c>
       <c r="B4" s="21" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="20" customFormat="1">
       <c r="A5" s="22" t="s">
         <v>34</v>
       </c>
       <c r="B5" s="19" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="20" customFormat="1">
       <c r="A6" s="22" t="s">
         <v>35</v>
       </c>
       <c r="B6" s="19" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="20" customFormat="1" ht="39.6">
+    <row r="7" spans="1:13" s="20" customFormat="1" ht="38.25">
       <c r="A7" s="18" t="s">
         <v>36</v>
       </c>
       <c r="B7" s="23" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="20" customFormat="1">
       <c r="A8" s="18" t="s">
         <v>38</v>
       </c>
       <c r="B8" s="21" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="20" customFormat="1" ht="39.6">
+    <row r="9" spans="1:13" s="20" customFormat="1" ht="38.25">
       <c r="A9" s="18" t="s">
         <v>40</v>
       </c>
       <c r="B9" s="23" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="20" customFormat="1" ht="48" customHeight="1">
       <c r="A10" s="18" t="s">
         <v>41</v>
       </c>
       <c r="B10" s="23" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="20" customFormat="1">
       <c r="A11" s="18" t="s">
         <v>43</v>
       </c>
       <c r="B11" s="24"/>
       <c r="M11" s="25"/>
     </row>
     <row r="12" spans="1:13" s="20" customFormat="1">
       <c r="A12" s="18" t="s">
         <v>44</v>
@@ -1324,137 +1325,137 @@
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="31"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="30"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="31"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="30"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
     <hyperlink ref="B12" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B2:B18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="E33" sqref="E33"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="4.5546875" style="38" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.109375" style="38"/>
+    <col min="1" max="1" width="4.5703125" style="38" customWidth="1"/>
+    <col min="2" max="2" width="44.5703125" style="38" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="38"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2">
       <c r="B2" s="39"/>
     </row>
     <row r="6" spans="2:2">
       <c r="B6" s="40" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="40" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="40" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="9" spans="2:2">
       <c r="B9" s="40" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="10" spans="2:2">
       <c r="B10" s="40" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="11" spans="2:2">
       <c r="B11" s="40"/>
     </row>
-    <row r="12" spans="2:2" ht="39.6">
+    <row r="12" spans="2:2" ht="38.25">
       <c r="B12" s="41" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="40"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="40"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="42" t="s">
         <v>74</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:P12"/>
   <sheetViews>
-    <sheetView zoomScale="140" zoomScaleNormal="140" workbookViewId="0">
-      <selection activeCell="E13" sqref="E13"/>
+    <sheetView topLeftCell="A3" zoomScale="140" zoomScaleNormal="140" workbookViewId="0">
+      <selection activeCell="F25" sqref="F25"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="17.44140625" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="12" max="12" width="8.44140625" customWidth="1"/>
+    <col min="1" max="1" width="17.42578125" customWidth="1"/>
+    <col min="2" max="2" width="8.28515625" customWidth="1"/>
+    <col min="3" max="3" width="9.28515625" customWidth="1"/>
+    <col min="4" max="4" width="7.85546875" customWidth="1"/>
+    <col min="5" max="5" width="7.7109375" customWidth="1"/>
+    <col min="6" max="7" width="8.28515625" customWidth="1"/>
+    <col min="8" max="8" width="8.7109375" customWidth="1"/>
+    <col min="9" max="9" width="8.85546875" customWidth="1"/>
+    <col min="10" max="10" width="9.7109375" customWidth="1"/>
+    <col min="11" max="11" width="8.7109375" customWidth="1"/>
+    <col min="12" max="12" width="8.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="19.5" customHeight="1">
       <c r="A1" s="47" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="47"/>
       <c r="C1" s="47"/>
       <c r="D1" s="47"/>
       <c r="E1" s="47"/>
       <c r="F1" s="47"/>
       <c r="G1" s="47"/>
       <c r="H1" s="47"/>
       <c r="I1" s="47"/>
       <c r="J1" s="47"/>
       <c r="K1" s="47"/>
       <c r="L1" s="47"/>
       <c r="M1" s="47"/>
     </row>
     <row r="2" spans="1:16" ht="11.25" customHeight="1" thickBot="1">
       <c r="A2" s="4"/>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
@@ -1600,111 +1601,113 @@
         <v>1759</v>
       </c>
       <c r="L6" s="43">
         <v>2338</v>
       </c>
       <c r="M6" s="43">
         <v>3150</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" s="6" t="s">
         <v>78</v>
       </c>
       <c r="B7" s="43">
         <v>1091</v>
       </c>
       <c r="C7" s="11">
         <v>1017</v>
       </c>
       <c r="D7" s="43">
         <v>1760</v>
       </c>
       <c r="E7" s="11">
         <v>1253</v>
       </c>
-      <c r="F7" s="11"/>
+      <c r="F7" s="43">
+        <v>1171</v>
+      </c>
       <c r="G7" s="11"/>
       <c r="H7" s="11"/>
       <c r="I7" s="11"/>
       <c r="J7" s="14"/>
       <c r="K7" s="14"/>
       <c r="L7" s="43"/>
       <c r="M7" s="43"/>
     </row>
-    <row r="8" spans="1:16" ht="13.8" thickBot="1">
+    <row r="8" spans="1:16" ht="13.5" thickBot="1">
       <c r="A8" s="37"/>
       <c r="B8" s="37"/>
       <c r="C8" s="37"/>
       <c r="D8" s="37"/>
       <c r="E8" s="37"/>
       <c r="F8" s="37"/>
       <c r="G8" s="37"/>
       <c r="H8" s="37"/>
       <c r="I8" s="37"/>
       <c r="J8" s="37"/>
       <c r="K8" s="37"/>
       <c r="L8" s="37"/>
       <c r="M8" s="37"/>
     </row>
     <row r="12" spans="1:16">
       <c r="F12" s="1"/>
       <c r="G12" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:P21"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="160" zoomScaleNormal="160" workbookViewId="0">
-      <selection activeCell="G16" sqref="G16"/>
+      <selection activeCell="I23" sqref="H23:I23"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="17.44140625" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="12" max="12" width="8.44140625" customWidth="1"/>
+    <col min="1" max="1" width="17.42578125" customWidth="1"/>
+    <col min="2" max="2" width="8.28515625" customWidth="1"/>
+    <col min="3" max="3" width="9.28515625" customWidth="1"/>
+    <col min="4" max="4" width="7.85546875" customWidth="1"/>
+    <col min="5" max="5" width="7.7109375" customWidth="1"/>
+    <col min="6" max="7" width="8.28515625" customWidth="1"/>
+    <col min="8" max="8" width="8.7109375" customWidth="1"/>
+    <col min="9" max="9" width="8.85546875" customWidth="1"/>
+    <col min="10" max="10" width="9.7109375" customWidth="1"/>
+    <col min="11" max="11" width="8.7109375" customWidth="1"/>
+    <col min="12" max="12" width="8.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="19.5" customHeight="1">
       <c r="A1" s="47" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="47"/>
       <c r="C1" s="47"/>
       <c r="D1" s="47"/>
       <c r="E1" s="47"/>
       <c r="F1" s="47"/>
       <c r="G1" s="47"/>
       <c r="H1" s="47"/>
       <c r="I1" s="47"/>
       <c r="J1" s="47"/>
       <c r="K1" s="47"/>
       <c r="L1" s="47"/>
       <c r="M1" s="47"/>
     </row>
     <row r="2" spans="1:16" ht="11.25" customHeight="1" thickBot="1">
       <c r="A2" s="4"/>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
@@ -1867,51 +1870,53 @@
         <v>91.8</v>
       </c>
       <c r="L7" s="44">
         <v>132.9</v>
       </c>
       <c r="M7" s="7" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" s="6" t="s">
         <v>78</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>79</v>
       </c>
       <c r="C8" s="45">
         <v>93.3</v>
       </c>
       <c r="D8" s="7" t="s">
         <v>81</v>
       </c>
       <c r="E8" s="16">
         <v>71.099999999999994</v>
       </c>
-      <c r="F8" s="7"/>
+      <c r="F8" s="7" t="s">
+        <v>84</v>
+      </c>
       <c r="G8" s="15"/>
       <c r="H8" s="16"/>
       <c r="I8" s="16"/>
       <c r="J8" s="7"/>
       <c r="K8" s="13"/>
       <c r="L8" s="44"/>
       <c r="M8" s="7"/>
     </row>
     <row r="9" spans="1:16" ht="14.25" customHeight="1" thickBot="1">
       <c r="A9" s="50" t="s">
         <v>15</v>
       </c>
       <c r="B9" s="50"/>
       <c r="C9" s="50"/>
       <c r="D9" s="50"/>
       <c r="E9" s="50"/>
       <c r="F9" s="50"/>
       <c r="G9" s="50"/>
       <c r="H9" s="50"/>
       <c r="I9" s="50"/>
       <c r="J9" s="50"/>
       <c r="K9" s="50"/>
       <c r="L9" s="50"/>
       <c r="M9" s="50"/>
     </row>
@@ -2008,114 +2013,113 @@
         <v>113</v>
       </c>
       <c r="L12" s="44">
         <v>100.2</v>
       </c>
       <c r="M12" s="44">
         <v>119</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" s="6" t="s">
         <v>78</v>
       </c>
       <c r="B13" s="12">
         <v>142.4</v>
       </c>
       <c r="C13" s="46">
         <v>87.2</v>
       </c>
       <c r="D13" s="12">
         <v>98</v>
       </c>
       <c r="E13" s="12">
         <v>108.6</v>
       </c>
-      <c r="F13" s="12"/>
+      <c r="F13" s="12">
+        <v>102.8</v>
+      </c>
       <c r="G13" s="12"/>
       <c r="H13" s="15"/>
       <c r="I13" s="12"/>
       <c r="J13" s="12"/>
       <c r="K13" s="15"/>
       <c r="L13" s="44"/>
       <c r="M13" s="44"/>
     </row>
-    <row r="14" spans="1:16" ht="13.8" thickBot="1">
+    <row r="14" spans="1:16" ht="13.5" thickBot="1">
       <c r="B14" s="3"/>
       <c r="C14" s="3"/>
       <c r="D14" s="3"/>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" s="5"/>
       <c r="B15" s="5"/>
       <c r="C15" s="5"/>
       <c r="D15" s="5"/>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
       <c r="J15" s="5"/>
       <c r="K15" s="5"/>
       <c r="L15" s="5"/>
       <c r="M15" s="5"/>
     </row>
     <row r="21" spans="6:7">
       <c r="F21" s="1"/>
       <c r="G21" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A5:M5"/>
     <mergeCell ref="A9:M9"/>
     <mergeCell ref="A10:M10"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100DD04DA59333991479EF408D6E8F94ED3" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="3c7e9f8e7008f7ebf1cbe62497389de3">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -2124,82 +2128,85 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5DAD7345-BDF4-4334-B075-3D1E19DED29E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DAE20C7F-EDC3-44EE-BE07-49C4AA2F478B}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1B808087-ABB2-4A5A-BA84-82729F33E8B0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DAE20C7F-EDC3-44EE-BE07-49C4AA2F478B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5DAD7345-BDF4-4334-B075-3D1E19DED29E}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Метаданные 163206</vt:lpstr>
       <vt:lpstr>Метаданные 163213</vt:lpstr>
       <vt:lpstr>Условные значения</vt:lpstr>
       <vt:lpstr>Показатель 163206</vt:lpstr>