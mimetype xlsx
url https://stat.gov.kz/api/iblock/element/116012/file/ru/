--- v3 (2026-06-19)
+++ v4 (2026-07-31)
@@ -195,65 +195,59 @@
   <si>
     <t>https://stat.gov.kz/api/iblock/element/347232/file/ru/</t>
   </si>
   <si>
     <t>Полезные ссылки:</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701939</t>
   </si>
   <si>
     <t xml:space="preserve">Дата последней актуализации: </t>
   </si>
   <si>
     <t>Дата следующей актуализации:</t>
   </si>
   <si>
     <t>Ответственное структурное подразделение</t>
   </si>
   <si>
     <t>Департамент статистики производства и окружающей среды</t>
   </si>
   <si>
     <t>Ответственный исполнитель</t>
   </si>
   <si>
-    <t>Даутова Замзагуль Кошербаевна</t>
-[...1 lines deleted...]
-  <si>
     <t>Номер телефона :</t>
   </si>
   <si>
     <t>+7 7172749323</t>
   </si>
   <si>
     <t>Электронная почта</t>
   </si>
   <si>
-    <t xml:space="preserve">za.dautova@aspire.gov.kz </t>
-[...1 lines deleted...]
-  <si>
     <t>Общая площадь введенных в эксплуатацию жилых зданий</t>
   </si>
   <si>
     <t>метр квадратный</t>
   </si>
   <si>
     <t xml:space="preserve">Общая площадь жилого здания – это сумма полезных площадей всех жилых помещений и площадей всех нежилых помещений, а также площадей частей жилого дома, являющихся общим имуществом. </t>
   </si>
   <si>
     <t>Агрегация</t>
   </si>
   <si>
     <t>Информацию представляют юридические лица и их структурные и обособленные подразделения, осуществляющие в отчетном периоде ввод объектов в эксплуатацию независимо от численности работающих, а также структурные подразделения местных исполнительных органов, осуществляющие функции в сфере архитектуры и градостроительства, крестьянские или фермерские хозяйства.</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701925?keyword=</t>
   </si>
   <si>
     <t>Условные обозначения:</t>
   </si>
   <si>
     <t>«-» явление отсутствует</t>
   </si>
   <si>
     <t>«0,0» – незначительная величина</t>
@@ -270,57 +264,63 @@
   <si>
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
   </si>
   <si>
     <t>123,3</t>
   </si>
   <si>
     <t>Расчет осуществляется по показателю общей площади введенных в эксплуатацию жилых зданий в динамике и определяется как отношение общей площади анализируемого периода к предыдущему периоду по следующей формуле:</t>
   </si>
   <si>
     <t>134,7</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>34,6</t>
   </si>
   <si>
     <t>С января 2024 года</t>
   </si>
   <si>
     <t>173,0</t>
   </si>
   <si>
-    <t>17.06.2026г.</t>
-[...1 lines deleted...]
-  <si>
     <t>17.07.2026г.</t>
   </si>
   <si>
     <t>93,5</t>
+  </si>
+  <si>
+    <t>18.08.2026г.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Каримкулова Жансая Сеитжанқызы </t>
+  </si>
+  <si>
+    <t>zh.uskenbayeva@stat.kz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="8">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="168" formatCode="#,##0.0"/>
     <numFmt numFmtId="169" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="170" formatCode="_-* #,##0.0_р_._-;\-* #,##0.0_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="171" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="18">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
@@ -348,50 +348,51 @@
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
@@ -472,51 +473,51 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="51">
+  <cellXfs count="52">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -595,50 +596,53 @@
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="169" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="171" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Финансовый" xfId="2" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
@@ -912,328 +916,328 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701925?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/347232/file/ru/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:za.dautova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701925?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/347232/file/ru/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zh.uskenbayeva@stat.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701939" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/347232/file/ru/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:za.dautova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701939" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/347232/file/ru/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zh.uskenbayeva@stat.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:B22"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B19" sqref="B19"/>
+      <selection activeCell="B10" sqref="B10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="44" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="74.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2">
       <c r="A2" s="17"/>
       <c r="B2" s="17"/>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="18" t="s">
         <v>29</v>
       </c>
       <c r="B3" s="19">
         <v>163206</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="18" t="s">
         <v>30</v>
       </c>
       <c r="B4" s="19" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="18" t="s">
         <v>32</v>
       </c>
       <c r="B5" s="19" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="18" t="s">
         <v>34</v>
       </c>
       <c r="B6" s="21" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="22" t="s">
         <v>35</v>
       </c>
       <c r="B7" s="19" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
     </row>
     <row r="8" spans="1:2" ht="38.25">
       <c r="A8" s="22" t="s">
         <v>36</v>
       </c>
       <c r="B8" s="24" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="18" t="s">
         <v>38</v>
       </c>
       <c r="B9" s="23" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
     </row>
     <row r="10" spans="1:2" ht="51">
       <c r="A10" s="18" t="s">
         <v>40</v>
       </c>
       <c r="B10" s="24" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:2" ht="76.5">
       <c r="A11" s="18" t="s">
         <v>41</v>
       </c>
       <c r="B11" s="23" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="18" t="s">
         <v>43</v>
       </c>
       <c r="B12" s="23"/>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="18" t="s">
         <v>44</v>
       </c>
       <c r="B13" s="24" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="27" t="s">
         <v>46</v>
       </c>
       <c r="B14" s="28" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="27" t="s">
         <v>48</v>
       </c>
       <c r="B15" s="28" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="27" t="s">
         <v>50</v>
       </c>
       <c r="B16" s="28" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="18" t="s">
         <v>52</v>
       </c>
       <c r="B17" s="29" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="18" t="s">
         <v>53</v>
       </c>
       <c r="B18" s="29" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="18" t="s">
         <v>54</v>
       </c>
       <c r="B19" s="21" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="18" t="s">
         <v>56</v>
       </c>
-      <c r="B20" s="21" t="s">
-        <v>57</v>
+      <c r="B20" s="47" t="s">
+        <v>83</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="18" t="s">
+        <v>57</v>
+      </c>
+      <c r="B21" s="32" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" s="18" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B22" s="33" t="s">
-        <v>61</v>
+        <v>84</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B22" r:id="rId1"/>
-[...2 lines deleted...]
-    <hyperlink ref="B13" r:id="rId4"/>
+    <hyperlink ref="B15" r:id="rId1"/>
+    <hyperlink ref="B16" r:id="rId2"/>
+    <hyperlink ref="B13" r:id="rId3"/>
+    <hyperlink ref="B22" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B18" sqref="B18"/>
+      <selection activeCell="B21" sqref="B21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="44" style="36" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="79.5703125" style="36" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="17"/>
       <c r="B1" s="17"/>
     </row>
     <row r="2" spans="1:13" s="20" customFormat="1">
       <c r="A2" s="18" t="s">
         <v>29</v>
       </c>
       <c r="B2" s="19">
         <v>163213</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="20" customFormat="1">
       <c r="A3" s="18" t="s">
         <v>30</v>
       </c>
       <c r="B3" s="19" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="20" customFormat="1">
       <c r="A4" s="18" t="s">
         <v>32</v>
       </c>
       <c r="B4" s="21" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="20" customFormat="1">
       <c r="A5" s="22" t="s">
         <v>34</v>
       </c>
       <c r="B5" s="19" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="20" customFormat="1">
       <c r="A6" s="22" t="s">
         <v>35</v>
       </c>
       <c r="B6" s="19" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:13" s="20" customFormat="1" ht="38.25">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="20" customFormat="1" ht="51">
       <c r="A7" s="18" t="s">
         <v>36</v>
       </c>
       <c r="B7" s="23" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="20" customFormat="1">
       <c r="A8" s="18" t="s">
         <v>38</v>
       </c>
       <c r="B8" s="21" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="20" customFormat="1" ht="38.25">
       <c r="A9" s="18" t="s">
         <v>40</v>
       </c>
       <c r="B9" s="23" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="20" customFormat="1" ht="48" customHeight="1">
       <c r="A10" s="18" t="s">
         <v>41</v>
       </c>
       <c r="B10" s="23" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="20" customFormat="1">
       <c r="A11" s="18" t="s">
         <v>43</v>
       </c>
       <c r="B11" s="24"/>
       <c r="M11" s="25"/>
     </row>
     <row r="12" spans="1:13" s="20" customFormat="1">
       <c r="A12" s="18" t="s">
         <v>44</v>
       </c>
       <c r="B12" s="26" t="s">
         <v>45</v>
       </c>
       <c r="M12" s="25"/>
@@ -1248,232 +1252,232 @@
       <c r="M13" s="25"/>
     </row>
     <row r="14" spans="1:13" s="20" customFormat="1">
       <c r="A14" s="27" t="s">
         <v>48</v>
       </c>
       <c r="B14" s="28" t="s">
         <v>49</v>
       </c>
       <c r="M14" s="25"/>
     </row>
     <row r="15" spans="1:13" s="20" customFormat="1">
       <c r="A15" s="27" t="s">
         <v>50</v>
       </c>
       <c r="B15" s="28" t="s">
         <v>51</v>
       </c>
       <c r="M15" s="25"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="18" t="s">
         <v>52</v>
       </c>
       <c r="B16" s="29" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="M16" s="30"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="18" t="s">
         <v>53</v>
       </c>
       <c r="B17" s="29" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="M17" s="31"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="18" t="s">
         <v>54</v>
       </c>
       <c r="B18" s="21" t="s">
         <v>55</v>
       </c>
       <c r="M18" s="30"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="18" t="s">
         <v>56</v>
       </c>
-      <c r="B19" s="21" t="s">
-        <v>57</v>
+      <c r="B19" s="47" t="s">
+        <v>83</v>
       </c>
       <c r="M19" s="31"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="18" t="s">
+        <v>57</v>
+      </c>
+      <c r="B20" s="32" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
       <c r="M20" s="30"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="18" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B21" s="33" t="s">
-        <v>61</v>
+        <v>84</v>
       </c>
       <c r="M21" s="31"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="34"/>
       <c r="B22" s="35"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="31"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="30"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="31"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="30"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B21" r:id="rId1"/>
-[...2 lines deleted...]
-    <hyperlink ref="B12" r:id="rId4"/>
+    <hyperlink ref="B14" r:id="rId1"/>
+    <hyperlink ref="B15" r:id="rId2"/>
+    <hyperlink ref="B12" r:id="rId3"/>
+    <hyperlink ref="B21" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B2:B18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="E33" sqref="E33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.5703125" style="38" customWidth="1"/>
     <col min="2" max="2" width="44.5703125" style="38" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="38"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2">
       <c r="B2" s="39"/>
     </row>
     <row r="6" spans="2:2">
       <c r="B6" s="40" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="40" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="40" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
     </row>
     <row r="9" spans="2:2">
       <c r="B9" s="40" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
     </row>
     <row r="10" spans="2:2">
       <c r="B10" s="40" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
     </row>
     <row r="11" spans="2:2">
       <c r="B11" s="40"/>
     </row>
     <row r="12" spans="2:2" ht="38.25">
       <c r="B12" s="41" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="40"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="40"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="42" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:P12"/>
   <sheetViews>
-    <sheetView topLeftCell="A3" zoomScale="140" zoomScaleNormal="140" workbookViewId="0">
-      <selection activeCell="F25" sqref="F25"/>
+    <sheetView zoomScale="140" zoomScaleNormal="140" workbookViewId="0">
+      <selection activeCell="G7" sqref="G7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="17.42578125" customWidth="1"/>
     <col min="2" max="2" width="8.28515625" customWidth="1"/>
     <col min="3" max="3" width="9.28515625" customWidth="1"/>
     <col min="4" max="4" width="7.85546875" customWidth="1"/>
     <col min="5" max="5" width="7.7109375" customWidth="1"/>
     <col min="6" max="7" width="8.28515625" customWidth="1"/>
     <col min="8" max="8" width="8.7109375" customWidth="1"/>
     <col min="9" max="9" width="8.85546875" customWidth="1"/>
     <col min="10" max="10" width="9.7109375" customWidth="1"/>
     <col min="11" max="11" width="8.7109375" customWidth="1"/>
     <col min="12" max="12" width="8.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="19.5" customHeight="1">
-      <c r="A1" s="47" t="s">
+      <c r="A1" s="48" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="47"/>
-[...10 lines deleted...]
-      <c r="M1" s="47"/>
+      <c r="B1" s="48"/>
+      <c r="C1" s="48"/>
+      <c r="D1" s="48"/>
+      <c r="E1" s="48"/>
+      <c r="F1" s="48"/>
+      <c r="G1" s="48"/>
+      <c r="H1" s="48"/>
+      <c r="I1" s="48"/>
+      <c r="J1" s="48"/>
+      <c r="K1" s="48"/>
+      <c r="L1" s="48"/>
+      <c r="M1" s="48"/>
     </row>
     <row r="2" spans="1:16" ht="11.25" customHeight="1" thickBot="1">
       <c r="A2" s="4"/>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
       <c r="J2" s="4"/>
       <c r="K2" s="4"/>
       <c r="L2" s="4"/>
       <c r="M2" s="4"/>
       <c r="P2" s="8"/>
     </row>
     <row r="3" spans="1:16" ht="33" customHeight="1" thickBot="1">
       <c r="A3" s="9"/>
       <c r="B3" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="10" t="s">
         <v>2</v>
       </c>
@@ -1487,65 +1491,65 @@
         <v>5</v>
       </c>
       <c r="G3" s="10" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="10" t="s">
         <v>7</v>
       </c>
       <c r="I3" s="10" t="s">
         <v>8</v>
       </c>
       <c r="J3" s="10" t="s">
         <v>9</v>
       </c>
       <c r="K3" s="10" t="s">
         <v>10</v>
       </c>
       <c r="L3" s="10" t="s">
         <v>11</v>
       </c>
       <c r="M3" s="10" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="4" spans="1:16" ht="12.75" customHeight="1">
-      <c r="A4" s="48" t="s">
+      <c r="A4" s="49" t="s">
         <v>13</v>
       </c>
-      <c r="B4" s="48"/>
-[...10 lines deleted...]
-      <c r="M4" s="48"/>
+      <c r="B4" s="49"/>
+      <c r="C4" s="49"/>
+      <c r="D4" s="49"/>
+      <c r="E4" s="49"/>
+      <c r="F4" s="49"/>
+      <c r="G4" s="49"/>
+      <c r="H4" s="49"/>
+      <c r="I4" s="49"/>
+      <c r="J4" s="49"/>
+      <c r="K4" s="49"/>
+      <c r="L4" s="49"/>
+      <c r="M4" s="49"/>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="11">
         <v>1048</v>
       </c>
       <c r="C5" s="11">
         <v>1025</v>
       </c>
       <c r="D5" s="11">
         <v>1397.4</v>
       </c>
       <c r="E5" s="11">
         <v>1101</v>
       </c>
       <c r="F5" s="11">
         <v>1125.31</v>
       </c>
       <c r="G5" s="11">
         <v>1743</v>
       </c>
       <c r="H5" s="11">
         <v>1473.855</v>
@@ -1587,145 +1591,147 @@
       </c>
       <c r="G6" s="11">
         <v>1912.1</v>
       </c>
       <c r="H6" s="11">
         <v>1447.3</v>
       </c>
       <c r="I6" s="11">
         <v>1555</v>
       </c>
       <c r="J6" s="14">
         <v>1916</v>
       </c>
       <c r="K6" s="14">
         <v>1759</v>
       </c>
       <c r="L6" s="43">
         <v>2338</v>
       </c>
       <c r="M6" s="43">
         <v>3150</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" s="6" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="B7" s="43">
         <v>1091</v>
       </c>
       <c r="C7" s="11">
         <v>1017</v>
       </c>
       <c r="D7" s="43">
         <v>1760</v>
       </c>
       <c r="E7" s="11">
         <v>1253</v>
       </c>
       <c r="F7" s="43">
         <v>1171</v>
       </c>
-      <c r="G7" s="11"/>
+      <c r="G7" s="11">
+        <v>2173</v>
+      </c>
       <c r="H7" s="11"/>
       <c r="I7" s="11"/>
       <c r="J7" s="14"/>
       <c r="K7" s="14"/>
       <c r="L7" s="43"/>
       <c r="M7" s="43"/>
     </row>
     <row r="8" spans="1:16" ht="13.5" thickBot="1">
       <c r="A8" s="37"/>
       <c r="B8" s="37"/>
       <c r="C8" s="37"/>
       <c r="D8" s="37"/>
       <c r="E8" s="37"/>
       <c r="F8" s="37"/>
       <c r="G8" s="37"/>
       <c r="H8" s="37"/>
       <c r="I8" s="37"/>
       <c r="J8" s="37"/>
       <c r="K8" s="37"/>
       <c r="L8" s="37"/>
       <c r="M8" s="37"/>
     </row>
     <row r="12" spans="1:16">
       <c r="F12" s="1"/>
       <c r="G12" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:P21"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="160" zoomScaleNormal="160" workbookViewId="0">
-      <selection activeCell="I23" sqref="H23:I23"/>
+      <selection activeCell="G24" sqref="G24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="17.42578125" customWidth="1"/>
     <col min="2" max="2" width="8.28515625" customWidth="1"/>
     <col min="3" max="3" width="9.28515625" customWidth="1"/>
     <col min="4" max="4" width="7.85546875" customWidth="1"/>
     <col min="5" max="5" width="7.7109375" customWidth="1"/>
     <col min="6" max="7" width="8.28515625" customWidth="1"/>
     <col min="8" max="8" width="8.7109375" customWidth="1"/>
     <col min="9" max="9" width="8.85546875" customWidth="1"/>
     <col min="10" max="10" width="9.7109375" customWidth="1"/>
     <col min="11" max="11" width="8.7109375" customWidth="1"/>
     <col min="12" max="12" width="8.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="19.5" customHeight="1">
-      <c r="A1" s="47" t="s">
+      <c r="A1" s="48" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="47"/>
-[...10 lines deleted...]
-      <c r="M1" s="47"/>
+      <c r="B1" s="48"/>
+      <c r="C1" s="48"/>
+      <c r="D1" s="48"/>
+      <c r="E1" s="48"/>
+      <c r="F1" s="48"/>
+      <c r="G1" s="48"/>
+      <c r="H1" s="48"/>
+      <c r="I1" s="48"/>
+      <c r="J1" s="48"/>
+      <c r="K1" s="48"/>
+      <c r="L1" s="48"/>
+      <c r="M1" s="48"/>
     </row>
     <row r="2" spans="1:16" ht="11.25" customHeight="1" thickBot="1">
       <c r="A2" s="4"/>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
       <c r="J2" s="4"/>
       <c r="K2" s="4"/>
       <c r="L2" s="4"/>
       <c r="M2" s="4"/>
       <c r="P2" s="8"/>
     </row>
     <row r="3" spans="1:16" ht="33" customHeight="1" thickBot="1">
       <c r="A3" s="9"/>
       <c r="B3" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="10" t="s">
         <v>2</v>
       </c>
@@ -1739,82 +1745,82 @@
         <v>5</v>
       </c>
       <c r="G3" s="10" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="10" t="s">
         <v>7</v>
       </c>
       <c r="I3" s="10" t="s">
         <v>8</v>
       </c>
       <c r="J3" s="10" t="s">
         <v>9</v>
       </c>
       <c r="K3" s="10" t="s">
         <v>10</v>
       </c>
       <c r="L3" s="10" t="s">
         <v>11</v>
       </c>
       <c r="M3" s="10" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="4" spans="1:16" ht="15" customHeight="1" thickBot="1">
-      <c r="A4" s="49" t="s">
+      <c r="A4" s="50" t="s">
         <v>14</v>
       </c>
-      <c r="B4" s="49"/>
-[...10 lines deleted...]
-      <c r="M4" s="49"/>
+      <c r="B4" s="50"/>
+      <c r="C4" s="50"/>
+      <c r="D4" s="50"/>
+      <c r="E4" s="50"/>
+      <c r="F4" s="50"/>
+      <c r="G4" s="50"/>
+      <c r="H4" s="50"/>
+      <c r="I4" s="50"/>
+      <c r="J4" s="50"/>
+      <c r="K4" s="50"/>
+      <c r="L4" s="50"/>
+      <c r="M4" s="50"/>
     </row>
     <row r="5" spans="1:16" ht="14.25" customHeight="1">
-      <c r="A5" s="48" t="s">
+      <c r="A5" s="49" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="48"/>
-[...10 lines deleted...]
-      <c r="M5" s="48"/>
+      <c r="B5" s="49"/>
+      <c r="C5" s="49"/>
+      <c r="D5" s="49"/>
+      <c r="E5" s="49"/>
+      <c r="F5" s="49"/>
+      <c r="G5" s="49"/>
+      <c r="H5" s="49"/>
+      <c r="I5" s="49"/>
+      <c r="J5" s="49"/>
+      <c r="K5" s="49"/>
+      <c r="L5" s="49"/>
+      <c r="M5" s="49"/>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C6" s="7" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="7" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="7" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="7" t="s">
         <v>21</v>
       </c>
       <c r="G6" s="16">
         <v>154.9014049461926</v>
       </c>
       <c r="H6" s="16">
         <v>84.552650102890155</v>
@@ -1842,122 +1848,124 @@
       <c r="B7" s="7" t="s">
         <v>26</v>
       </c>
       <c r="C7" s="16">
         <v>152.34086711351577</v>
       </c>
       <c r="D7" s="7" t="s">
         <v>27</v>
       </c>
       <c r="E7" s="16">
         <v>64.214607005598381</v>
       </c>
       <c r="F7" s="7" t="s">
         <v>28</v>
       </c>
       <c r="G7" s="15">
         <v>167.9</v>
       </c>
       <c r="H7" s="16">
         <v>75.7</v>
       </c>
       <c r="I7" s="16">
         <v>107.4</v>
       </c>
       <c r="J7" s="7" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="K7" s="13">
         <v>91.8</v>
       </c>
       <c r="L7" s="44">
         <v>132.9</v>
       </c>
       <c r="M7" s="7" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" s="6" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="C8" s="45">
         <v>93.3</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="E8" s="16">
         <v>71.099999999999994</v>
       </c>
       <c r="F8" s="7" t="s">
-        <v>84</v>
-[...1 lines deleted...]
-      <c r="G8" s="15"/>
+        <v>81</v>
+      </c>
+      <c r="G8" s="15">
+        <v>185.6</v>
+      </c>
       <c r="H8" s="16"/>
       <c r="I8" s="16"/>
       <c r="J8" s="7"/>
       <c r="K8" s="13"/>
       <c r="L8" s="44"/>
       <c r="M8" s="7"/>
     </row>
     <row r="9" spans="1:16" ht="14.25" customHeight="1" thickBot="1">
-      <c r="A9" s="50" t="s">
+      <c r="A9" s="51" t="s">
         <v>15</v>
       </c>
-      <c r="B9" s="50"/>
-[...10 lines deleted...]
-      <c r="M9" s="50"/>
+      <c r="B9" s="51"/>
+      <c r="C9" s="51"/>
+      <c r="D9" s="51"/>
+      <c r="E9" s="51"/>
+      <c r="F9" s="51"/>
+      <c r="G9" s="51"/>
+      <c r="H9" s="51"/>
+      <c r="I9" s="51"/>
+      <c r="J9" s="51"/>
+      <c r="K9" s="51"/>
+      <c r="L9" s="51"/>
+      <c r="M9" s="51"/>
     </row>
     <row r="10" spans="1:16" ht="12.75" customHeight="1">
-      <c r="A10" s="48" t="s">
+      <c r="A10" s="49" t="s">
         <v>0</v>
       </c>
-      <c r="B10" s="48"/>
-[...10 lines deleted...]
-      <c r="M10" s="48"/>
+      <c r="B10" s="49"/>
+      <c r="C10" s="49"/>
+      <c r="D10" s="49"/>
+      <c r="E10" s="49"/>
+      <c r="F10" s="49"/>
+      <c r="G10" s="49"/>
+      <c r="H10" s="49"/>
+      <c r="I10" s="49"/>
+      <c r="J10" s="49"/>
+      <c r="K10" s="49"/>
+      <c r="L10" s="49"/>
+      <c r="M10" s="49"/>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="12">
         <v>103</v>
       </c>
       <c r="C11" s="12">
         <v>90.801485419407797</v>
       </c>
       <c r="D11" s="12">
         <v>112.9</v>
       </c>
       <c r="E11" s="12">
         <v>116.5</v>
       </c>
       <c r="F11" s="12">
         <v>98.632151709678894</v>
       </c>
       <c r="G11" s="12">
         <v>91.735437155062129</v>
       </c>
       <c r="H11" s="12">
         <v>124.78304747810157</v>
@@ -1999,68 +2007,70 @@
       </c>
       <c r="G12" s="12">
         <v>109.7</v>
       </c>
       <c r="H12" s="15">
         <v>98.2</v>
       </c>
       <c r="I12" s="12">
         <v>100.3</v>
       </c>
       <c r="J12" s="12">
         <v>97.6</v>
       </c>
       <c r="K12" s="15">
         <v>113</v>
       </c>
       <c r="L12" s="44">
         <v>100.2</v>
       </c>
       <c r="M12" s="44">
         <v>119</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" s="6" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="B13" s="12">
         <v>142.4</v>
       </c>
       <c r="C13" s="46">
         <v>87.2</v>
       </c>
       <c r="D13" s="12">
         <v>98</v>
       </c>
       <c r="E13" s="12">
         <v>108.6</v>
       </c>
       <c r="F13" s="12">
         <v>102.8</v>
       </c>
-      <c r="G13" s="12"/>
+      <c r="G13" s="12">
+        <v>113.7</v>
+      </c>
       <c r="H13" s="15"/>
       <c r="I13" s="12"/>
       <c r="J13" s="12"/>
       <c r="K13" s="15"/>
       <c r="L13" s="44"/>
       <c r="M13" s="44"/>
     </row>
     <row r="14" spans="1:16" ht="13.5" thickBot="1">
       <c r="B14" s="3"/>
       <c r="C14" s="3"/>
       <c r="D14" s="3"/>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" s="5"/>
       <c r="B15" s="5"/>
       <c r="C15" s="5"/>
       <c r="D15" s="5"/>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
       <c r="J15" s="5"/>
       <c r="K15" s="5"/>
       <c r="L15" s="5"/>