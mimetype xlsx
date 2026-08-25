--- v4 (2026-07-31)
+++ v5 (2026-08-25)
@@ -264,63 +264,63 @@
   <si>
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
   </si>
   <si>
     <t>123,3</t>
   </si>
   <si>
     <t>Расчет осуществляется по показателю общей площади введенных в эксплуатацию жилых зданий в динамике и определяется как отношение общей площади анализируемого периода к предыдущему периоду по следующей формуле:</t>
   </si>
   <si>
     <t>134,7</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>34,6</t>
   </si>
   <si>
     <t>С января 2024 года</t>
   </si>
   <si>
     <t>173,0</t>
   </si>
   <si>
-    <t>17.07.2026г.</t>
-[...1 lines deleted...]
-  <si>
     <t>93,5</t>
   </si>
   <si>
     <t>18.08.2026г.</t>
   </si>
   <si>
     <t xml:space="preserve">Каримкулова Жансая Сеитжанқызы </t>
   </si>
   <si>
     <t>zh.uskenbayeva@stat.kz</t>
+  </si>
+  <si>
+    <t>17.09.2026г.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="8">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="168" formatCode="#,##0.0"/>
     <numFmt numFmtId="169" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="170" formatCode="_-* #,##0.0_р_._-;\-* #,##0.0_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="171" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="18">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
@@ -932,51 +932,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701925?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/347232/file/ru/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zh.uskenbayeva@stat.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701939" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/347232/file/ru/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zh.uskenbayeva@stat.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:B22"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B10" sqref="B10"/>
+      <selection activeCell="B19" sqref="B19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="44" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="74.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2">
       <c r="A2" s="17"/>
       <c r="B2" s="17"/>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="18" t="s">
         <v>29</v>
       </c>
       <c r="B3" s="19">
         <v>163206</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="18" t="s">
         <v>30</v>
       </c>
       <c r="B4" s="19" t="s">
@@ -1060,110 +1060,110 @@
       <c r="B14" s="28" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="27" t="s">
         <v>48</v>
       </c>
       <c r="B15" s="28" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="27" t="s">
         <v>50</v>
       </c>
       <c r="B16" s="28" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="18" t="s">
         <v>52</v>
       </c>
       <c r="B17" s="29" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="18" t="s">
         <v>53</v>
       </c>
       <c r="B18" s="29" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="18" t="s">
         <v>54</v>
       </c>
       <c r="B19" s="21" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="18" t="s">
         <v>56</v>
       </c>
       <c r="B20" s="47" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="18" t="s">
         <v>57</v>
       </c>
       <c r="B21" s="32" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" s="18" t="s">
         <v>59</v>
       </c>
       <c r="B22" s="33" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B16" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
     <hyperlink ref="B22" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B21" sqref="B21"/>
+      <selection activeCell="B18" sqref="B18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="44" style="36" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="79.5703125" style="36" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="17"/>
       <c r="B1" s="17"/>
     </row>
     <row r="2" spans="1:13" s="20" customFormat="1">
       <c r="A2" s="18" t="s">
         <v>29</v>
       </c>
       <c r="B2" s="19">
         <v>163213</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="20" customFormat="1">
       <c r="A3" s="18" t="s">
         <v>30</v>
       </c>
       <c r="B3" s="19" t="s">
@@ -1252,96 +1252,96 @@
       <c r="M13" s="25"/>
     </row>
     <row r="14" spans="1:13" s="20" customFormat="1">
       <c r="A14" s="27" t="s">
         <v>48</v>
       </c>
       <c r="B14" s="28" t="s">
         <v>49</v>
       </c>
       <c r="M14" s="25"/>
     </row>
     <row r="15" spans="1:13" s="20" customFormat="1">
       <c r="A15" s="27" t="s">
         <v>50</v>
       </c>
       <c r="B15" s="28" t="s">
         <v>51</v>
       </c>
       <c r="M15" s="25"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="18" t="s">
         <v>52</v>
       </c>
       <c r="B16" s="29" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="M16" s="30"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="18" t="s">
         <v>53</v>
       </c>
       <c r="B17" s="29" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="M17" s="31"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="18" t="s">
         <v>54</v>
       </c>
       <c r="B18" s="21" t="s">
         <v>55</v>
       </c>
       <c r="M18" s="30"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="18" t="s">
         <v>56</v>
       </c>
       <c r="B19" s="47" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="M19" s="31"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="18" t="s">
         <v>57</v>
       </c>
       <c r="B20" s="32" t="s">
         <v>58</v>
       </c>
       <c r="M20" s="30"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="18" t="s">
         <v>59</v>
       </c>
       <c r="B21" s="33" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="M21" s="31"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="34"/>
       <c r="B22" s="35"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="31"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="30"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="31"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="30"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B15" r:id="rId2"/>
     <hyperlink ref="B12" r:id="rId3"/>
     <hyperlink ref="B21" r:id="rId4"/>
@@ -1400,51 +1400,51 @@
       <c r="B12" s="41" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="40"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="40"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="42" t="s">
         <v>72</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:P12"/>
   <sheetViews>
     <sheetView zoomScale="140" zoomScaleNormal="140" workbookViewId="0">
-      <selection activeCell="G7" sqref="G7"/>
+      <selection activeCell="H12" sqref="H12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="17.42578125" customWidth="1"/>
     <col min="2" max="2" width="8.28515625" customWidth="1"/>
     <col min="3" max="3" width="9.28515625" customWidth="1"/>
     <col min="4" max="4" width="7.85546875" customWidth="1"/>
     <col min="5" max="5" width="7.7109375" customWidth="1"/>
     <col min="6" max="7" width="8.28515625" customWidth="1"/>
     <col min="8" max="8" width="8.7109375" customWidth="1"/>
     <col min="9" max="9" width="8.85546875" customWidth="1"/>
     <col min="10" max="10" width="9.7109375" customWidth="1"/>
     <col min="11" max="11" width="8.7109375" customWidth="1"/>
     <col min="12" max="12" width="8.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="19.5" customHeight="1">
       <c r="A1" s="48" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="48"/>
       <c r="C1" s="48"/>
       <c r="D1" s="48"/>
       <c r="E1" s="48"/>
@@ -1611,94 +1611,96 @@
         <v>3150</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" s="6" t="s">
         <v>76</v>
       </c>
       <c r="B7" s="43">
         <v>1091</v>
       </c>
       <c r="C7" s="11">
         <v>1017</v>
       </c>
       <c r="D7" s="43">
         <v>1760</v>
       </c>
       <c r="E7" s="11">
         <v>1253</v>
       </c>
       <c r="F7" s="43">
         <v>1171</v>
       </c>
       <c r="G7" s="11">
         <v>2173</v>
       </c>
-      <c r="H7" s="11"/>
+      <c r="H7" s="11">
+        <v>1279</v>
+      </c>
       <c r="I7" s="11"/>
       <c r="J7" s="14"/>
       <c r="K7" s="14"/>
       <c r="L7" s="43"/>
       <c r="M7" s="43"/>
     </row>
     <row r="8" spans="1:16" ht="13.5" thickBot="1">
       <c r="A8" s="37"/>
       <c r="B8" s="37"/>
       <c r="C8" s="37"/>
       <c r="D8" s="37"/>
       <c r="E8" s="37"/>
       <c r="F8" s="37"/>
       <c r="G8" s="37"/>
       <c r="H8" s="37"/>
       <c r="I8" s="37"/>
       <c r="J8" s="37"/>
       <c r="K8" s="37"/>
       <c r="L8" s="37"/>
       <c r="M8" s="37"/>
     </row>
     <row r="12" spans="1:16">
       <c r="F12" s="1"/>
       <c r="G12" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:P21"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="160" zoomScaleNormal="160" workbookViewId="0">
-      <selection activeCell="G24" sqref="G24"/>
+      <selection activeCell="F28" sqref="F28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="17.42578125" customWidth="1"/>
     <col min="2" max="2" width="8.28515625" customWidth="1"/>
     <col min="3" max="3" width="9.28515625" customWidth="1"/>
     <col min="4" max="4" width="7.85546875" customWidth="1"/>
     <col min="5" max="5" width="7.7109375" customWidth="1"/>
     <col min="6" max="7" width="8.28515625" customWidth="1"/>
     <col min="8" max="8" width="8.7109375" customWidth="1"/>
     <col min="9" max="9" width="8.85546875" customWidth="1"/>
     <col min="10" max="10" width="9.7109375" customWidth="1"/>
     <col min="11" max="11" width="8.7109375" customWidth="1"/>
     <col min="12" max="12" width="8.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="19.5" customHeight="1">
       <c r="A1" s="48" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="48"/>
       <c r="C1" s="48"/>
       <c r="D1" s="48"/>
       <c r="E1" s="48"/>
@@ -1877,56 +1879,58 @@
       </c>
       <c r="L7" s="44">
         <v>132.9</v>
       </c>
       <c r="M7" s="7" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" s="6" t="s">
         <v>76</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>77</v>
       </c>
       <c r="C8" s="45">
         <v>93.3</v>
       </c>
       <c r="D8" s="7" t="s">
         <v>79</v>
       </c>
       <c r="E8" s="16">
         <v>71.099999999999994</v>
       </c>
       <c r="F8" s="7" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="G8" s="15">
         <v>185.6</v>
       </c>
-      <c r="H8" s="16"/>
+      <c r="H8" s="16">
+        <v>58.9</v>
+      </c>
       <c r="I8" s="16"/>
       <c r="J8" s="7"/>
       <c r="K8" s="13"/>
       <c r="L8" s="44"/>
       <c r="M8" s="7"/>
     </row>
     <row r="9" spans="1:16" ht="14.25" customHeight="1" thickBot="1">
       <c r="A9" s="51" t="s">
         <v>15</v>
       </c>
       <c r="B9" s="51"/>
       <c r="C9" s="51"/>
       <c r="D9" s="51"/>
       <c r="E9" s="51"/>
       <c r="F9" s="51"/>
       <c r="G9" s="51"/>
       <c r="H9" s="51"/>
       <c r="I9" s="51"/>
       <c r="J9" s="51"/>
       <c r="K9" s="51"/>
       <c r="L9" s="51"/>
       <c r="M9" s="51"/>
     </row>
     <row r="10" spans="1:16" ht="12.75" customHeight="1">
       <c r="A10" s="49" t="s">
@@ -2027,51 +2031,53 @@
         <v>119</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" s="6" t="s">
         <v>76</v>
       </c>
       <c r="B13" s="12">
         <v>142.4</v>
       </c>
       <c r="C13" s="46">
         <v>87.2</v>
       </c>
       <c r="D13" s="12">
         <v>98</v>
       </c>
       <c r="E13" s="12">
         <v>108.6</v>
       </c>
       <c r="F13" s="12">
         <v>102.8</v>
       </c>
       <c r="G13" s="12">
         <v>113.7</v>
       </c>
-      <c r="H13" s="15"/>
+      <c r="H13" s="15">
+        <v>88.4</v>
+      </c>
       <c r="I13" s="12"/>
       <c r="J13" s="12"/>
       <c r="K13" s="15"/>
       <c r="L13" s="44"/>
       <c r="M13" s="44"/>
     </row>
     <row r="14" spans="1:16" ht="13.5" thickBot="1">
       <c r="B14" s="3"/>
       <c r="C14" s="3"/>
       <c r="D14" s="3"/>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" s="5"/>
       <c r="B15" s="5"/>
       <c r="C15" s="5"/>
       <c r="D15" s="5"/>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
       <c r="J15" s="5"/>
       <c r="K15" s="5"/>
       <c r="L15" s="5"/>
       <c r="M15" s="5"/>