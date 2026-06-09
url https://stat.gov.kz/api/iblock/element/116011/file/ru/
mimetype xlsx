--- v0 (2026-04-19)
+++ v1 (2026-06-09)
@@ -1,69 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="32760" yWindow="32760" windowWidth="23250" windowHeight="11865" tabRatio="950" activeTab="4"/>
+    <workbookView xWindow="32760" yWindow="32760" windowWidth="23256" windowHeight="11868" tabRatio="950" activeTab="4"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные 162101" sheetId="4" r:id="rId1"/>
     <sheet name="Метаданные 162107" sheetId="32" r:id="rId2"/>
     <sheet name="Условные обозначения" sheetId="2" r:id="rId3"/>
     <sheet name="Показатель 162101" sheetId="33" r:id="rId4"/>
     <sheet name="Показатель 162107_" sheetId="31" r:id="rId5"/>
   </sheets>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="131" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="131" uniqueCount="73">
   <si>
     <t>Условные обозначения:</t>
   </si>
   <si>
     <t>«0,0» – незначительная величина</t>
   </si>
   <si>
     <t>«...» – данные отсутствуют</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
   <si>
     <t>«-» явление отсутствует</t>
   </si>
   <si>
     <t>«х» – данные конфиденциальны</t>
   </si>
   <si>
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
   </si>
   <si>
     <t>Методологические пояснения:</t>
   </si>
   <si>
@@ -228,79 +228,76 @@
   <si>
     <t>Ұлытау</t>
   </si>
   <si>
     <t>Индекс физического объема строительных работ</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>Индекс физического объема строительных работ отражает изменение объема выполненных строительных работ в динамике и определяется как отношение объемов выполненных строительных работ анализируемого периода к предыдущему периоду в фактически действовавших ценах, с учетом дефлятора (индекса цен).</t>
   </si>
   <si>
     <t>Расчет</t>
   </si>
   <si>
     <t xml:space="preserve">Индекс физического объема строительных работ (услуг) определяется соотношением объемов выполненных строительных работ анализируемого периода к предыдущему периоду в фактически действовавших ценах, с учетом дефлятора (индекса цен). </t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701892?keyword=</t>
   </si>
   <si>
     <t xml:space="preserve">  В % к соответствующему периоду прошлого года</t>
   </si>
   <si>
-    <t>17.04.2026г.</t>
-[...1 lines deleted...]
-  <si>
     <t>С января 2026 года</t>
   </si>
   <si>
-    <t>(Январь-март  2026г.)</t>
-[...4 lines deleted...]
-  <si>
     <t>18.05.2026г.</t>
+  </si>
+  <si>
+    <t>17.06.2026г.</t>
+  </si>
+  <si>
+    <t>(Январь-апрель 2026г.)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="9">
-    <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
-[...7 lines deleted...]
-    <numFmt numFmtId="171" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="164" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="166" formatCode="0.000"/>
+    <numFmt numFmtId="167" formatCode="0.0"/>
+    <numFmt numFmtId="168" formatCode="#,##0.0"/>
+    <numFmt numFmtId="169" formatCode="###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="170" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="171" formatCode="#,##0_ ;[Red]\-#,##0\ "/>
+    <numFmt numFmtId="172" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
   <fonts count="23">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
@@ -409,51 +406,51 @@
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="8">
+  <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -485,74 +482,65 @@
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...7 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
-    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="51">
+  <cellXfs count="50">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -577,110 +565,103 @@
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="17" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="17" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
+    <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="169" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="168" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="170" fontId="11" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="171" fontId="11" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="170" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="171" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="12" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="12" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyBorder="1"/>
-    <xf numFmtId="171" fontId="0" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="172" fontId="0" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="172" fontId="9" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="172" fontId="9" fillId="0" borderId="4" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="8">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 3" xfId="3"/>
     <cellStyle name="Обычный 4" xfId="4"/>
     <cellStyle name="Обычный 8" xfId="5"/>
     <cellStyle name="Финансовый" xfId="7" builtinId="3"/>
     <cellStyle name="Финансовый 2" xfId="6"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
@@ -738,84 +719,86 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -967,106 +950,106 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701885?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/347232/file/ru/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:za.dautova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701892?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/347232/file/ru/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:za.dautova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView topLeftCell="A4" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B18" sqref="B18"/>
+      <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="42.28515625" style="11" customWidth="1"/>
-    <col min="2" max="2" width="97.7109375" style="11" customWidth="1"/>
+    <col min="1" max="1" width="42.33203125" style="11" customWidth="1"/>
+    <col min="2" max="2" width="97.6640625" style="11" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="10"/>
       <c r="B1" s="10"/>
     </row>
     <row r="2" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B2" s="9">
         <v>162101</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B3" s="9" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A4" s="19" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="14" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="15" customFormat="1" ht="27" customHeight="1">
       <c r="A5" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="9" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="15" customFormat="1" ht="24" customHeight="1">
       <c r="A6" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="9" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="15" customFormat="1" ht="24.75" customHeight="1">
       <c r="A7" s="19" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="20" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="15" customFormat="1" ht="24" customHeight="1">
       <c r="A8" s="19" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="14" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="15" customFormat="1" ht="45" customHeight="1">
       <c r="A9" s="19" t="s">
         <v>28</v>
       </c>
       <c r="B9" s="30" t="s">
         <v>49</v>
       </c>
@@ -1105,60 +1088,60 @@
       <c r="M13" s="17"/>
     </row>
     <row r="14" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="24" t="s">
         <v>52</v>
       </c>
       <c r="M14" s="17"/>
     </row>
     <row r="15" spans="1:13" s="15" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="24" t="s">
         <v>53</v>
       </c>
       <c r="M15" s="17"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="19" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="22" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="M16" s="4"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="22" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="M17" s="5"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B18" s="14" t="s">
         <v>54</v>
       </c>
       <c r="M18" s="4"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B19" s="14" t="s">
         <v>55</v>
       </c>
       <c r="M19" s="5"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="19" t="s">
         <v>10</v>
       </c>
@@ -1183,106 +1166,106 @@
     <row r="23" spans="1:13">
       <c r="M23" s="5"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="4"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="5"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="4"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
     <hyperlink ref="B12" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист5"/>
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView topLeftCell="A7" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B18" sqref="B18"/>
+      <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="42.28515625" style="11" customWidth="1"/>
-    <col min="2" max="2" width="97.7109375" style="11" customWidth="1"/>
+    <col min="1" max="1" width="42.33203125" style="11" customWidth="1"/>
+    <col min="2" max="2" width="97.6640625" style="11" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="10"/>
       <c r="B1" s="10"/>
     </row>
     <row r="2" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B2" s="9">
         <v>162107</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B3" s="9" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A4" s="19" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="14" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="15" customFormat="1" ht="27" customHeight="1">
       <c r="A5" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="9" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="15" customFormat="1" ht="24" customHeight="1">
       <c r="A6" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="9" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="15" customFormat="1" ht="48.75" customHeight="1">
       <c r="A7" s="19" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="20" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="15" customFormat="1" ht="24" customHeight="1">
       <c r="A8" s="19" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="14" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="15" customFormat="1" ht="45" customHeight="1">
       <c r="A9" s="19" t="s">
         <v>28</v>
       </c>
       <c r="B9" s="20" t="s">
         <v>66</v>
       </c>
@@ -1321,60 +1304,60 @@
       <c r="M13" s="17"/>
     </row>
     <row r="14" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="24" t="s">
         <v>52</v>
       </c>
       <c r="M14" s="17"/>
     </row>
     <row r="15" spans="1:13" s="15" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="24" t="s">
         <v>67</v>
       </c>
       <c r="M15" s="17"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="19" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="22" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="M16" s="4"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="22" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="M17" s="5"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B18" s="14" t="s">
         <v>54</v>
       </c>
       <c r="M18" s="4"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B19" s="14" t="s">
         <v>55</v>
       </c>
       <c r="M19" s="5"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="19" t="s">
         <v>10</v>
       </c>
@@ -1399,502 +1382,481 @@
     <row r="23" spans="1:13">
       <c r="M23" s="5"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="4"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="5"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="4"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
     <hyperlink ref="B12" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист2"/>
   <dimension ref="B2:B18"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="B48" sqref="B48"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="4.42578125" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="4.44140625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="113.5546875" style="1" customWidth="1"/>
+    <col min="3" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2">
       <c r="B2" s="6"/>
     </row>
     <row r="6" spans="2:2">
       <c r="B6" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="2" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="2:2">
       <c r="B9" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="10" spans="2:2">
       <c r="B10" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="11" spans="2:2">
       <c r="B11" s="2"/>
     </row>
-    <row r="12" spans="2:2" ht="25.5">
+    <row r="12" spans="2:2">
       <c r="B12" s="3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="2"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="2"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="7" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:J46"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:I46"/>
   <sheetViews>
     <sheetView zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-      <selection activeCell="D9" sqref="D9"/>
+      <selection activeCell="D7" sqref="D7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="1"/>
-    <col min="2" max="2" width="22.28515625" customWidth="1"/>
-    <col min="3" max="3" width="9.28515625" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="22.33203125" customWidth="1"/>
+    <col min="3" max="3" width="9.33203125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="12" customWidth="1"/>
-    <col min="5" max="5" width="17.28515625" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="9" max="9" width="11.28515625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="17.33203125" customWidth="1"/>
+    <col min="6" max="6" width="11.5546875" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="11.33203125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="22.5" customHeight="1">
-      <c r="A1" s="46" t="s">
+    <row r="1" spans="1:9" ht="22.5" customHeight="1">
+      <c r="A1" s="48" t="s">
         <v>30</v>
       </c>
-      <c r="B1" s="46"/>
-[...7 lines deleted...]
-    <row r="3" spans="1:10" ht="11.25" customHeight="1">
+      <c r="B1" s="48"/>
+    </row>
+    <row r="2" spans="1:9" ht="13.5" customHeight="1">
+      <c r="A2" s="49" t="s">
+        <v>72</v>
+      </c>
+      <c r="B2" s="49"/>
+    </row>
+    <row r="3" spans="1:9" ht="11.25" customHeight="1">
       <c r="A3" s="33"/>
       <c r="B3" s="33"/>
     </row>
-    <row r="4" spans="1:10" ht="26.25" customHeight="1">
+    <row r="4" spans="1:9" ht="26.25" customHeight="1">
       <c r="A4" s="39"/>
       <c r="B4" s="40" t="s">
         <v>58</v>
       </c>
       <c r="C4" s="28"/>
       <c r="D4" s="28"/>
       <c r="E4" s="28"/>
       <c r="F4" s="28"/>
     </row>
-    <row r="5" spans="1:10" ht="12.75" customHeight="1">
+    <row r="5" spans="1:9" ht="12.75" customHeight="1">
       <c r="A5" s="34" t="s">
         <v>23</v>
       </c>
-      <c r="B5" s="48">
-        <v>1231435.4790000001</v>
+      <c r="B5" s="46">
+        <v>1739462.0419999999</v>
       </c>
       <c r="C5" s="44"/>
       <c r="D5" s="42"/>
       <c r="E5" s="42"/>
-      <c r="G5" s="42"/>
-[...3 lines deleted...]
-    <row r="6" spans="1:10">
+      <c r="G5" s="45"/>
+      <c r="I5" s="45"/>
+    </row>
+    <row r="6" spans="1:9">
       <c r="A6" s="35" t="s">
         <v>31</v>
       </c>
-      <c r="B6" s="49">
-        <v>20923.262999999999</v>
+      <c r="B6" s="46">
+        <v>34355.334000000003</v>
       </c>
       <c r="C6" s="44"/>
       <c r="D6" s="42"/>
       <c r="E6" s="42"/>
-      <c r="G6" s="42"/>
-      <c r="H6" s="42"/>
+      <c r="G6" s="45"/>
+      <c r="H6" s="45"/>
       <c r="I6" s="45"/>
-      <c r="J6" s="45"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:10">
+    </row>
+    <row r="7" spans="1:9">
       <c r="A7" s="35" t="s">
         <v>32</v>
       </c>
-      <c r="B7" s="49">
-        <v>28807.082999999999</v>
+      <c r="B7" s="46">
+        <v>47941.764999999999</v>
       </c>
       <c r="C7" s="44"/>
       <c r="D7" s="42"/>
       <c r="E7" s="42"/>
-      <c r="G7" s="42"/>
-      <c r="H7" s="42"/>
+      <c r="G7" s="45"/>
+      <c r="H7" s="45"/>
       <c r="I7" s="45"/>
-      <c r="J7" s="45"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:10">
+    </row>
+    <row r="8" spans="1:9">
       <c r="A8" s="35" t="s">
         <v>33</v>
       </c>
-      <c r="B8" s="49">
-        <v>45853.338000000003</v>
+      <c r="B8" s="46">
+        <v>67995.94</v>
       </c>
       <c r="C8" s="44"/>
       <c r="D8" s="42"/>
       <c r="E8" s="42"/>
-      <c r="G8" s="42"/>
-      <c r="H8" s="42"/>
+      <c r="G8" s="45"/>
+      <c r="H8" s="45"/>
       <c r="I8" s="45"/>
-      <c r="J8" s="45"/>
-[...1 lines deleted...]
-    <row r="9" spans="1:10">
+    </row>
+    <row r="9" spans="1:9">
       <c r="A9" s="35" t="s">
         <v>34</v>
       </c>
-      <c r="B9" s="49">
-        <v>52702.408000000003</v>
+      <c r="B9" s="46">
+        <v>76236.066000000006</v>
       </c>
       <c r="C9" s="44"/>
       <c r="D9" s="42"/>
       <c r="E9" s="42"/>
-      <c r="G9" s="42"/>
-      <c r="H9" s="42"/>
+      <c r="G9" s="45"/>
+      <c r="H9" s="45"/>
       <c r="I9" s="45"/>
-      <c r="J9" s="45"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:10" ht="12.75" customHeight="1">
+    </row>
+    <row r="10" spans="1:9" ht="12.75" customHeight="1">
       <c r="A10" s="35" t="s">
         <v>35</v>
       </c>
-      <c r="B10" s="49">
-        <v>87706.312999999995</v>
+      <c r="B10" s="46">
+        <v>123215.086</v>
       </c>
       <c r="C10" s="44"/>
       <c r="D10" s="42"/>
       <c r="E10" s="42"/>
-      <c r="G10" s="42"/>
-      <c r="H10" s="42"/>
+      <c r="G10" s="45"/>
+      <c r="H10" s="45"/>
       <c r="I10" s="45"/>
-      <c r="J10" s="45"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:10">
+    </row>
+    <row r="11" spans="1:9">
       <c r="A11" s="35" t="s">
         <v>36</v>
       </c>
-      <c r="B11" s="49">
-        <v>49718.228000000003</v>
+      <c r="B11" s="46">
+        <v>69297.138999999996</v>
       </c>
       <c r="C11" s="44"/>
       <c r="D11" s="42"/>
       <c r="E11" s="42"/>
-      <c r="G11" s="42"/>
-      <c r="H11" s="42"/>
+      <c r="G11" s="45"/>
+      <c r="H11" s="45"/>
       <c r="I11" s="45"/>
-      <c r="J11" s="45"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:10">
+    </row>
+    <row r="12" spans="1:9">
       <c r="A12" s="35" t="s">
         <v>37</v>
       </c>
-      <c r="B12" s="49">
-        <v>60664.065999999999</v>
+      <c r="B12" s="46">
+        <v>74816.339000000007</v>
       </c>
       <c r="C12" s="44"/>
       <c r="D12" s="42"/>
       <c r="E12" s="42"/>
-      <c r="G12" s="42"/>
-      <c r="H12" s="42"/>
+      <c r="G12" s="45"/>
+      <c r="H12" s="45"/>
       <c r="I12" s="45"/>
-      <c r="J12" s="45"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:10">
+    </row>
+    <row r="13" spans="1:9">
       <c r="A13" s="35" t="s">
         <v>59</v>
       </c>
-      <c r="B13" s="49">
-        <v>31471.941999999999</v>
+      <c r="B13" s="46">
+        <v>50775.358999999997</v>
       </c>
       <c r="C13" s="44"/>
       <c r="D13" s="42"/>
       <c r="E13" s="42"/>
-      <c r="G13" s="42"/>
-      <c r="H13" s="42"/>
+      <c r="G13" s="45"/>
+      <c r="H13" s="45"/>
       <c r="I13" s="45"/>
-      <c r="J13" s="45"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:10">
+    </row>
+    <row r="14" spans="1:9">
       <c r="A14" s="35" t="s">
         <v>38</v>
       </c>
-      <c r="B14" s="49">
-        <v>67979.415999999997</v>
+      <c r="B14" s="46">
+        <v>113765.986</v>
       </c>
       <c r="C14" s="44"/>
       <c r="D14" s="42"/>
       <c r="E14" s="42"/>
-      <c r="G14" s="42"/>
-      <c r="H14" s="42"/>
+      <c r="G14" s="45"/>
+      <c r="H14" s="45"/>
       <c r="I14" s="45"/>
-      <c r="J14" s="45"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:10">
+    </row>
+    <row r="15" spans="1:9">
       <c r="A15" s="35" t="s">
         <v>39</v>
       </c>
-      <c r="B15" s="49">
-        <v>52235.322</v>
+      <c r="B15" s="46">
+        <v>64645.339</v>
       </c>
       <c r="C15" s="44"/>
       <c r="D15" s="42"/>
       <c r="E15" s="42"/>
-      <c r="G15" s="42"/>
-      <c r="H15" s="42"/>
+      <c r="G15" s="45"/>
+      <c r="H15" s="45"/>
       <c r="I15" s="45"/>
-      <c r="J15" s="45"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:10">
+    </row>
+    <row r="16" spans="1:9">
       <c r="A16" s="35" t="s">
         <v>40</v>
       </c>
-      <c r="B16" s="49">
-        <v>46607.875</v>
+      <c r="B16" s="46">
+        <v>68885.83</v>
       </c>
       <c r="C16" s="44"/>
       <c r="D16" s="42"/>
       <c r="E16" s="42"/>
-      <c r="G16" s="42"/>
-      <c r="H16" s="42"/>
+      <c r="G16" s="45"/>
+      <c r="H16" s="45"/>
       <c r="I16" s="45"/>
-      <c r="J16" s="45"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:10">
+    </row>
+    <row r="17" spans="1:9">
       <c r="A17" s="35" t="s">
         <v>41</v>
       </c>
-      <c r="B17" s="49">
-        <v>68940.092999999993</v>
+      <c r="B17" s="46">
+        <v>89241.229000000007</v>
       </c>
       <c r="C17" s="44"/>
       <c r="D17" s="42"/>
       <c r="E17" s="42"/>
-      <c r="G17" s="42"/>
-      <c r="H17" s="42"/>
+      <c r="G17" s="45"/>
+      <c r="H17" s="45"/>
       <c r="I17" s="45"/>
-      <c r="J17" s="45"/>
-[...1 lines deleted...]
-    <row r="18" spans="1:10">
+    </row>
+    <row r="18" spans="1:9">
       <c r="A18" s="35" t="s">
         <v>42</v>
       </c>
-      <c r="B18" s="49">
-        <v>45148.016000000003</v>
+      <c r="B18" s="46">
+        <v>68039.576000000001</v>
       </c>
       <c r="C18" s="44"/>
       <c r="D18" s="42"/>
       <c r="E18" s="42"/>
-      <c r="G18" s="42"/>
-      <c r="H18" s="42"/>
+      <c r="G18" s="45"/>
+      <c r="H18" s="45"/>
       <c r="I18" s="45"/>
-      <c r="J18" s="45"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:10" ht="12.75" customHeight="1">
+    </row>
+    <row r="19" spans="1:9" ht="12.75" customHeight="1">
       <c r="A19" s="35" t="s">
         <v>43</v>
       </c>
-      <c r="B19" s="49">
-        <v>18851.132000000001</v>
+      <c r="B19" s="46">
+        <v>25933.95</v>
       </c>
       <c r="C19" s="44"/>
       <c r="D19" s="42"/>
       <c r="E19" s="42"/>
-      <c r="G19" s="42"/>
-      <c r="H19" s="42"/>
+      <c r="G19" s="45"/>
+      <c r="H19" s="45"/>
       <c r="I19" s="45"/>
-      <c r="J19" s="45"/>
-[...1 lines deleted...]
-    <row r="20" spans="1:10">
+    </row>
+    <row r="20" spans="1:9">
       <c r="A20" s="35" t="s">
         <v>60</v>
       </c>
-      <c r="B20" s="49">
-        <v>72106.989000000001</v>
+      <c r="B20" s="46">
+        <v>95837.024999999994</v>
       </c>
       <c r="C20" s="44"/>
       <c r="D20" s="42"/>
       <c r="E20" s="42"/>
-      <c r="G20" s="42"/>
-      <c r="H20" s="42"/>
+      <c r="G20" s="45"/>
+      <c r="H20" s="45"/>
       <c r="I20" s="45"/>
-      <c r="J20" s="45"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:10">
+    </row>
+    <row r="21" spans="1:9">
       <c r="A21" s="35" t="s">
         <v>61</v>
       </c>
-      <c r="B21" s="49">
-        <v>26479.883000000002</v>
+      <c r="B21" s="46">
+        <v>69442.788</v>
       </c>
       <c r="C21" s="44"/>
       <c r="D21" s="42"/>
       <c r="E21" s="42"/>
-      <c r="G21" s="42"/>
-      <c r="H21" s="42"/>
+      <c r="G21" s="45"/>
+      <c r="H21" s="45"/>
       <c r="I21" s="45"/>
-      <c r="J21" s="45"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:10">
+    </row>
+    <row r="22" spans="1:9">
       <c r="A22" s="35" t="s">
         <v>44</v>
       </c>
-      <c r="B22" s="49">
-        <v>56818.343000000001</v>
+      <c r="B22" s="46">
+        <v>87730.683000000005</v>
       </c>
       <c r="C22" s="44"/>
       <c r="D22" s="42"/>
       <c r="E22" s="42"/>
-      <c r="G22" s="42"/>
-      <c r="H22" s="42"/>
+      <c r="G22" s="45"/>
+      <c r="H22" s="45"/>
       <c r="I22" s="45"/>
-      <c r="J22" s="45"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:10">
+    </row>
+    <row r="23" spans="1:9">
       <c r="A23" s="35" t="s">
         <v>45</v>
       </c>
-      <c r="B23" s="49">
-        <v>200948.595</v>
+      <c r="B23" s="46">
+        <v>259019.10800000001</v>
       </c>
       <c r="C23" s="44"/>
       <c r="D23" s="42"/>
       <c r="E23" s="42"/>
-      <c r="G23" s="42"/>
-      <c r="H23" s="42"/>
+      <c r="G23" s="45"/>
+      <c r="H23" s="45"/>
       <c r="I23" s="45"/>
-      <c r="J23" s="45"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:10">
+    </row>
+    <row r="24" spans="1:9">
       <c r="A24" s="35" t="s">
         <v>46</v>
       </c>
-      <c r="B24" s="49">
-        <v>140813.85800000001</v>
+      <c r="B24" s="46">
+        <v>181646.242</v>
       </c>
       <c r="C24" s="44"/>
       <c r="D24" s="42"/>
       <c r="E24" s="42"/>
-      <c r="G24" s="42"/>
-      <c r="H24" s="42"/>
+      <c r="G24" s="45"/>
+      <c r="H24" s="45"/>
       <c r="I24" s="45"/>
-      <c r="J24" s="45"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:10">
+    </row>
+    <row r="25" spans="1:9">
       <c r="A25" s="36" t="s">
         <v>47</v>
       </c>
-      <c r="B25" s="50">
-        <v>56659.315999999999</v>
+      <c r="B25" s="47">
+        <v>70641.258000000002</v>
       </c>
       <c r="C25" s="44"/>
       <c r="D25" s="42"/>
       <c r="E25" s="42"/>
-      <c r="G25" s="42"/>
-      <c r="H25" s="42"/>
+      <c r="G25" s="45"/>
+      <c r="H25" s="45"/>
       <c r="I25" s="45"/>
-      <c r="J25" s="45"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:10">
+    </row>
+    <row r="26" spans="1:9">
       <c r="B26" s="37"/>
       <c r="D26" s="31"/>
       <c r="E26" s="32"/>
       <c r="G26" s="45"/>
       <c r="H26" s="45"/>
     </row>
-    <row r="27" spans="1:10">
+    <row r="27" spans="1:9">
       <c r="B27" s="28"/>
       <c r="D27" s="28"/>
       <c r="G27" s="45"/>
     </row>
-    <row r="28" spans="1:10">
+    <row r="28" spans="1:9">
       <c r="G28" s="45"/>
     </row>
-    <row r="29" spans="1:10">
+    <row r="29" spans="1:9">
       <c r="G29" s="45"/>
     </row>
-    <row r="30" spans="1:10">
+    <row r="30" spans="1:9">
       <c r="G30" s="45"/>
     </row>
-    <row r="31" spans="1:10">
+    <row r="31" spans="1:9">
       <c r="G31" s="45"/>
     </row>
-    <row r="32" spans="1:10">
+    <row r="32" spans="1:9">
       <c r="G32" s="45"/>
     </row>
     <row r="33" spans="2:7">
       <c r="G33" s="45"/>
     </row>
     <row r="34" spans="2:7">
       <c r="G34" s="45"/>
     </row>
     <row r="35" spans="2:7">
       <c r="G35" s="45"/>
     </row>
     <row r="36" spans="2:7">
       <c r="G36" s="45"/>
     </row>
     <row r="37" spans="2:7">
       <c r="G37" s="45"/>
     </row>
     <row r="38" spans="2:7">
       <c r="G38" s="45"/>
     </row>
     <row r="39" spans="2:7">
       <c r="G39" s="45"/>
     </row>
     <row r="40" spans="2:7">
       <c r="G40" s="45"/>
@@ -1909,274 +1871,274 @@
     <row r="43" spans="2:7">
       <c r="G43" s="45"/>
     </row>
     <row r="44" spans="2:7">
       <c r="B44" s="29"/>
       <c r="G44" s="45"/>
     </row>
     <row r="45" spans="2:7">
       <c r="G45" s="45"/>
     </row>
     <row r="46" spans="2:7">
       <c r="G46" s="45"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E26"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-      <selection activeCell="B13" sqref="B13"/>
+      <selection activeCell="E7" sqref="E7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="26.7109375" customWidth="1"/>
-    <col min="2" max="2" width="24.5703125" customWidth="1"/>
+    <col min="1" max="1" width="26.6640625" customWidth="1"/>
+    <col min="2" max="2" width="24.5546875" customWidth="1"/>
     <col min="4" max="4" width="13" customWidth="1"/>
-    <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="11.5546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="22.5" customHeight="1">
-      <c r="A1" s="46" t="s">
+      <c r="A1" s="48" t="s">
         <v>62</v>
       </c>
-      <c r="B1" s="46"/>
+      <c r="B1" s="48"/>
     </row>
     <row r="2" spans="1:5" ht="13.5" customHeight="1">
-      <c r="A2" s="47" t="s">
+      <c r="A2" s="49" t="s">
         <v>72</v>
       </c>
-      <c r="B2" s="47"/>
+      <c r="B2" s="49"/>
     </row>
     <row r="3" spans="1:5" ht="11.25" customHeight="1">
       <c r="A3" s="33"/>
       <c r="B3" s="33"/>
     </row>
     <row r="4" spans="1:5" ht="26.25" customHeight="1">
       <c r="A4" s="39"/>
       <c r="B4" s="38" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="5" spans="1:5" ht="12.75" customHeight="1">
       <c r="A5" s="34" t="s">
         <v>23</v>
       </c>
       <c r="B5" s="43">
-        <v>114.8</v>
+        <v>114.5</v>
       </c>
       <c r="E5" s="26"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="35" t="s">
         <v>31</v>
       </c>
       <c r="B6" s="43">
-        <v>99.1</v>
+        <v>105.8</v>
       </c>
       <c r="E6" s="26"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="35" t="s">
         <v>32</v>
       </c>
       <c r="B7" s="43">
-        <v>76.599999999999994</v>
+        <v>103.3</v>
       </c>
       <c r="E7" s="26"/>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="35" t="s">
         <v>33</v>
       </c>
       <c r="B8" s="43">
-        <v>109.3</v>
+        <v>113.1</v>
       </c>
       <c r="E8" s="26"/>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="35" t="s">
         <v>34</v>
       </c>
       <c r="B9" s="43">
-        <v>110.7</v>
+        <v>106.4</v>
       </c>
       <c r="E9" s="26"/>
     </row>
     <row r="10" spans="1:5" ht="12.75" customHeight="1">
       <c r="A10" s="35" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="43">
-        <v>107.2</v>
+        <v>101.9</v>
       </c>
       <c r="E10" s="26"/>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="35" t="s">
         <v>36</v>
       </c>
       <c r="B11" s="43">
-        <v>117.4</v>
+        <v>117</v>
       </c>
       <c r="E11" s="26"/>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="35" t="s">
         <v>37</v>
       </c>
       <c r="B12" s="43">
-        <v>152.69999999999999</v>
+        <v>127.3</v>
       </c>
       <c r="E12" s="26"/>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="35" t="s">
         <v>59</v>
       </c>
       <c r="B13" s="43">
-        <v>86.9</v>
+        <v>89.9</v>
       </c>
       <c r="E13" s="26"/>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="35" t="s">
         <v>38</v>
       </c>
       <c r="B14" s="43">
-        <v>101.6</v>
+        <v>110.6</v>
       </c>
       <c r="E14" s="26"/>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="35" t="s">
         <v>39</v>
       </c>
       <c r="B15" s="43">
-        <v>106.6</v>
+        <v>104.8</v>
       </c>
       <c r="E15" s="26"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="35" t="s">
         <v>40</v>
       </c>
       <c r="B16" s="43">
-        <v>122</v>
+        <v>127.5</v>
       </c>
       <c r="E16" s="26"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="35" t="s">
         <v>41</v>
       </c>
       <c r="B17" s="43">
-        <v>123.1</v>
+        <v>104.6</v>
       </c>
       <c r="E17" s="26"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="35" t="s">
         <v>42</v>
       </c>
       <c r="B18" s="43">
-        <v>126.6</v>
+        <v>127.2</v>
       </c>
       <c r="E18" s="26"/>
     </row>
     <row r="19" spans="1:5" ht="12.75" customHeight="1">
       <c r="A19" s="35" t="s">
         <v>43</v>
       </c>
       <c r="B19" s="43">
-        <v>99.6</v>
+        <v>103.9</v>
       </c>
       <c r="E19" s="26"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="35" t="s">
         <v>60</v>
       </c>
       <c r="B20" s="43">
-        <v>117.4</v>
+        <v>110.3</v>
       </c>
       <c r="C20" s="28"/>
       <c r="E20" s="26"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="35" t="s">
         <v>61</v>
       </c>
       <c r="B21" s="43">
-        <v>200.4</v>
+        <v>372</v>
       </c>
       <c r="E21" s="26"/>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="35" t="s">
         <v>44</v>
       </c>
       <c r="B22" s="43">
-        <v>115.9</v>
+        <v>112.7</v>
       </c>
       <c r="E22" s="26"/>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="35" t="s">
         <v>45</v>
       </c>
       <c r="B23" s="43">
-        <v>108.9</v>
+        <v>108.2</v>
       </c>
       <c r="E23" s="26"/>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="35" t="s">
         <v>46</v>
       </c>
       <c r="B24" s="43">
-        <v>122.7</v>
+        <v>117</v>
       </c>
       <c r="E24" s="26"/>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="36" t="s">
         <v>47</v>
       </c>
       <c r="B25" s="41">
-        <v>149.19999999999999</v>
+        <v>133</v>
       </c>
       <c r="E25" s="26"/>
     </row>
     <row r="26" spans="1:5">
       <c r="B26" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>