--- v1 (2026-06-09)
+++ v2 (2026-07-02)
@@ -1,64 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="32760" yWindow="32760" windowWidth="23256" windowHeight="11868" tabRatio="950" activeTab="4"/>
+    <workbookView xWindow="32760" yWindow="32760" windowWidth="23250" windowHeight="11865" tabRatio="950" activeTab="4"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные 162101" sheetId="4" r:id="rId1"/>
     <sheet name="Метаданные 162107" sheetId="32" r:id="rId2"/>
     <sheet name="Условные обозначения" sheetId="2" r:id="rId3"/>
     <sheet name="Показатель 162101" sheetId="33" r:id="rId4"/>
     <sheet name="Показатель 162107_" sheetId="31" r:id="rId5"/>
   </sheets>
-  <calcPr calcId="144525"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="131" uniqueCount="73">
   <si>
     <t>Условные обозначения:</t>
   </si>
   <si>
     <t>«0,0» – незначительная величина</t>
   </si>
   <si>
     <t>«...» – данные отсутствуют</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
   <si>
     <t>«-» явление отсутствует</t>
   </si>
   <si>
     <t>«х» – данные конфиденциальны</t>
   </si>
   <si>
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
@@ -231,73 +231,73 @@
   <si>
     <t>Индекс физического объема строительных работ</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>Индекс физического объема строительных работ отражает изменение объема выполненных строительных работ в динамике и определяется как отношение объемов выполненных строительных работ анализируемого периода к предыдущему периоду в фактически действовавших ценах, с учетом дефлятора (индекса цен).</t>
   </si>
   <si>
     <t>Расчет</t>
   </si>
   <si>
     <t xml:space="preserve">Индекс физического объема строительных работ (услуг) определяется соотношением объемов выполненных строительных работ анализируемого периода к предыдущему периоду в фактически действовавших ценах, с учетом дефлятора (индекса цен). </t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701892?keyword=</t>
   </si>
   <si>
     <t xml:space="preserve">  В % к соответствующему периоду прошлого года</t>
   </si>
   <si>
     <t>С января 2026 года</t>
   </si>
   <si>
-    <t>18.05.2026г.</t>
-[...1 lines deleted...]
-  <si>
     <t>17.06.2026г.</t>
   </si>
   <si>
-    <t>(Январь-апрель 2026г.)</t>
+    <t>17.07.2026г.</t>
+  </si>
+  <si>
+    <t>(Январь-май 2026г.)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="9">
-    <numFmt numFmtId="164" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
-[...7 lines deleted...]
-    <numFmt numFmtId="172" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="165" formatCode="0.000"/>
+    <numFmt numFmtId="166" formatCode="0.0"/>
+    <numFmt numFmtId="167" formatCode="#,##0.0"/>
+    <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="169" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="170" formatCode="#,##0_ ;[Red]\-#,##0\ "/>
+    <numFmt numFmtId="171" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
   <fonts count="23">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
@@ -493,54 +493,54 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
-    <xf numFmtId="168" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="50">
+  <cellXfs count="49">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -565,103 +565,104 @@
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="17" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="17" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="169" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="168" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
-    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="171" fontId="11" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="11" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="171" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="170" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="170" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="12" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="12" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyBorder="1"/>
-    <xf numFmtId="172" fontId="0" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="172" fontId="9" fillId="0" borderId="4" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="171" fontId="0" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="12" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="8">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 3" xfId="3"/>
     <cellStyle name="Обычный 4" xfId="4"/>
     <cellStyle name="Обычный 8" xfId="5"/>
     <cellStyle name="Финансовый" xfId="7" builtinId="3"/>
     <cellStyle name="Финансовый 2" xfId="6"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
@@ -719,86 +720,84 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -950,62 +949,62 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701885?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/347232/file/ru/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:za.dautova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701892?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/347232/file/ru/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:za.dautova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView topLeftCell="A4" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B16" sqref="B16:B17"/>
+    <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
+      <selection activeCell="B18" sqref="B18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="42.33203125" style="11" customWidth="1"/>
-    <col min="2" max="2" width="97.6640625" style="11" customWidth="1"/>
+    <col min="1" max="1" width="42.28515625" style="11" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="11" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="10"/>
       <c r="B1" s="10"/>
     </row>
     <row r="2" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B2" s="9">
         <v>162101</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B3" s="9" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A4" s="19" t="s">
         <v>8</v>
@@ -1166,62 +1165,62 @@
     <row r="23" spans="1:13">
       <c r="M23" s="5"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="4"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="5"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="4"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
     <hyperlink ref="B12" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист5"/>
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView topLeftCell="A7" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B16" sqref="B16:B17"/>
+      <selection activeCell="B18" sqref="B18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="42.33203125" style="11" customWidth="1"/>
-    <col min="2" max="2" width="97.6640625" style="11" customWidth="1"/>
+    <col min="1" max="1" width="42.28515625" style="11" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="11" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="10"/>
       <c r="B1" s="10"/>
     </row>
     <row r="2" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B2" s="9">
         <v>162107</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B3" s="9" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A4" s="19" t="s">
         <v>8</v>
@@ -1382,452 +1381,473 @@
     <row r="23" spans="1:13">
       <c r="M23" s="5"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="4"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="5"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="4"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
     <hyperlink ref="B12" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист2"/>
   <dimension ref="B2:B18"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="B48" sqref="B48"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="4.44140625" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.109375" style="1"/>
+    <col min="1" max="1" width="4.42578125" style="1" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="1" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2">
       <c r="B2" s="6"/>
     </row>
     <row r="6" spans="2:2">
       <c r="B6" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="2" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="2:2">
       <c r="B9" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="10" spans="2:2">
       <c r="B10" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="11" spans="2:2">
       <c r="B11" s="2"/>
     </row>
-    <row r="12" spans="2:2">
+    <row r="12" spans="2:2" ht="25.5">
       <c r="B12" s="3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="2"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="2"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="7" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I46"/>
   <sheetViews>
     <sheetView zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-      <selection activeCell="D7" sqref="D7"/>
+      <selection activeCell="E18" sqref="E18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="1"/>
-    <col min="2" max="2" width="22.33203125" customWidth="1"/>
-    <col min="3" max="3" width="9.33203125" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="22.28515625" customWidth="1"/>
+    <col min="3" max="3" width="12.7109375" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="12" customWidth="1"/>
-    <col min="5" max="5" width="17.33203125" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="9" max="9" width="11.33203125" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="17.28515625" customWidth="1"/>
+    <col min="6" max="6" width="13.7109375" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="11.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="22.5" customHeight="1">
-      <c r="A1" s="48" t="s">
+      <c r="A1" s="46" t="s">
         <v>30</v>
       </c>
-      <c r="B1" s="48"/>
+      <c r="B1" s="46"/>
     </row>
     <row r="2" spans="1:9" ht="13.5" customHeight="1">
-      <c r="A2" s="49" t="s">
+      <c r="A2" s="47" t="s">
         <v>72</v>
       </c>
-      <c r="B2" s="49"/>
+      <c r="B2" s="47"/>
     </row>
     <row r="3" spans="1:9" ht="11.25" customHeight="1">
       <c r="A3" s="33"/>
       <c r="B3" s="33"/>
     </row>
     <row r="4" spans="1:9" ht="26.25" customHeight="1">
       <c r="A4" s="39"/>
       <c r="B4" s="40" t="s">
         <v>58</v>
       </c>
       <c r="C4" s="28"/>
       <c r="D4" s="28"/>
       <c r="E4" s="28"/>
       <c r="F4" s="28"/>
     </row>
     <row r="5" spans="1:9" ht="12.75" customHeight="1">
       <c r="A5" s="34" t="s">
         <v>23</v>
       </c>
-      <c r="B5" s="46">
-        <v>1739462.0419999999</v>
+      <c r="B5" s="42">
+        <v>2409956.375</v>
       </c>
       <c r="C5" s="44"/>
       <c r="D5" s="42"/>
       <c r="E5" s="42"/>
+      <c r="F5" s="42"/>
       <c r="G5" s="45"/>
       <c r="I5" s="45"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="35" t="s">
         <v>31</v>
       </c>
-      <c r="B6" s="46">
-        <v>34355.334000000003</v>
+      <c r="B6" s="42">
+        <v>58120.851999999999</v>
       </c>
       <c r="C6" s="44"/>
       <c r="D6" s="42"/>
       <c r="E6" s="42"/>
+      <c r="F6" s="42"/>
       <c r="G6" s="45"/>
       <c r="H6" s="45"/>
       <c r="I6" s="45"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="35" t="s">
         <v>32</v>
       </c>
-      <c r="B7" s="46">
-        <v>47941.764999999999</v>
+      <c r="B7" s="42">
+        <v>69505.403999999995</v>
       </c>
       <c r="C7" s="44"/>
       <c r="D7" s="42"/>
       <c r="E7" s="42"/>
+      <c r="F7" s="42"/>
       <c r="G7" s="45"/>
       <c r="H7" s="45"/>
       <c r="I7" s="45"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="35" t="s">
         <v>33</v>
       </c>
-      <c r="B8" s="46">
-        <v>67995.94</v>
+      <c r="B8" s="42">
+        <v>92265.784</v>
       </c>
       <c r="C8" s="44"/>
       <c r="D8" s="42"/>
       <c r="E8" s="42"/>
+      <c r="F8" s="42"/>
       <c r="G8" s="45"/>
       <c r="H8" s="45"/>
       <c r="I8" s="45"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="35" t="s">
         <v>34</v>
       </c>
-      <c r="B9" s="46">
-        <v>76236.066000000006</v>
+      <c r="B9" s="42">
+        <v>105347.231</v>
       </c>
       <c r="C9" s="44"/>
       <c r="D9" s="42"/>
       <c r="E9" s="42"/>
+      <c r="F9" s="42"/>
       <c r="G9" s="45"/>
       <c r="H9" s="45"/>
       <c r="I9" s="45"/>
     </row>
     <row r="10" spans="1:9" ht="12.75" customHeight="1">
       <c r="A10" s="35" t="s">
         <v>35</v>
       </c>
-      <c r="B10" s="46">
-        <v>123215.086</v>
+      <c r="B10" s="42">
+        <v>171975.024</v>
       </c>
       <c r="C10" s="44"/>
       <c r="D10" s="42"/>
       <c r="E10" s="42"/>
+      <c r="F10" s="42"/>
       <c r="G10" s="45"/>
       <c r="H10" s="45"/>
       <c r="I10" s="45"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="35" t="s">
         <v>36</v>
       </c>
-      <c r="B11" s="46">
-        <v>69297.138999999996</v>
+      <c r="B11" s="42">
+        <v>93135.452999999994</v>
       </c>
       <c r="C11" s="44"/>
       <c r="D11" s="42"/>
       <c r="E11" s="42"/>
+      <c r="F11" s="42"/>
       <c r="G11" s="45"/>
       <c r="H11" s="45"/>
       <c r="I11" s="45"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="35" t="s">
         <v>37</v>
       </c>
-      <c r="B12" s="46">
-        <v>74816.339000000007</v>
+      <c r="B12" s="42">
+        <v>97173.182000000001</v>
       </c>
       <c r="C12" s="44"/>
       <c r="D12" s="42"/>
       <c r="E12" s="42"/>
+      <c r="F12" s="42"/>
       <c r="G12" s="45"/>
       <c r="H12" s="45"/>
       <c r="I12" s="45"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="35" t="s">
         <v>59</v>
       </c>
-      <c r="B13" s="46">
-        <v>50775.358999999997</v>
+      <c r="B13" s="42">
+        <v>63101.491999999998</v>
       </c>
       <c r="C13" s="44"/>
       <c r="D13" s="42"/>
       <c r="E13" s="42"/>
+      <c r="F13" s="42"/>
       <c r="G13" s="45"/>
       <c r="H13" s="45"/>
       <c r="I13" s="45"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="35" t="s">
         <v>38</v>
       </c>
-      <c r="B14" s="46">
-        <v>113765.986</v>
+      <c r="B14" s="42">
+        <v>159478.76</v>
       </c>
       <c r="C14" s="44"/>
       <c r="D14" s="42"/>
       <c r="E14" s="42"/>
+      <c r="F14" s="42"/>
       <c r="G14" s="45"/>
       <c r="H14" s="45"/>
       <c r="I14" s="45"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="35" t="s">
         <v>39</v>
       </c>
-      <c r="B15" s="46">
-        <v>64645.339</v>
+      <c r="B15" s="42">
+        <v>82744.748000000007</v>
       </c>
       <c r="C15" s="44"/>
       <c r="D15" s="42"/>
       <c r="E15" s="42"/>
+      <c r="F15" s="42"/>
       <c r="G15" s="45"/>
       <c r="H15" s="45"/>
       <c r="I15" s="45"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="35" t="s">
         <v>40</v>
       </c>
-      <c r="B16" s="46">
-        <v>68885.83</v>
+      <c r="B16" s="42">
+        <v>96548.843999999997</v>
       </c>
       <c r="C16" s="44"/>
       <c r="D16" s="42"/>
       <c r="E16" s="42"/>
+      <c r="F16" s="42"/>
       <c r="G16" s="45"/>
       <c r="H16" s="45"/>
       <c r="I16" s="45"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="35" t="s">
         <v>41</v>
       </c>
-      <c r="B17" s="46">
-        <v>89241.229000000007</v>
+      <c r="B17" s="42">
+        <v>117402.966</v>
       </c>
       <c r="C17" s="44"/>
       <c r="D17" s="42"/>
       <c r="E17" s="42"/>
+      <c r="F17" s="42"/>
       <c r="G17" s="45"/>
       <c r="H17" s="45"/>
       <c r="I17" s="45"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="35" t="s">
         <v>42</v>
       </c>
-      <c r="B18" s="46">
-        <v>68039.576000000001</v>
+      <c r="B18" s="42">
+        <v>96247.804000000004</v>
       </c>
       <c r="C18" s="44"/>
       <c r="D18" s="42"/>
       <c r="E18" s="42"/>
+      <c r="F18" s="42"/>
       <c r="G18" s="45"/>
       <c r="H18" s="45"/>
       <c r="I18" s="45"/>
     </row>
     <row r="19" spans="1:9" ht="12.75" customHeight="1">
       <c r="A19" s="35" t="s">
         <v>43</v>
       </c>
-      <c r="B19" s="46">
-        <v>25933.95</v>
+      <c r="B19" s="42">
+        <v>40362.656000000003</v>
       </c>
       <c r="C19" s="44"/>
       <c r="D19" s="42"/>
       <c r="E19" s="42"/>
+      <c r="F19" s="42"/>
       <c r="G19" s="45"/>
       <c r="H19" s="45"/>
       <c r="I19" s="45"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="35" t="s">
         <v>60</v>
       </c>
-      <c r="B20" s="46">
-        <v>95837.024999999994</v>
+      <c r="B20" s="42">
+        <v>134208.43700000001</v>
       </c>
       <c r="C20" s="44"/>
       <c r="D20" s="42"/>
       <c r="E20" s="42"/>
+      <c r="F20" s="42"/>
       <c r="G20" s="45"/>
       <c r="H20" s="45"/>
       <c r="I20" s="45"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="35" t="s">
         <v>61</v>
       </c>
-      <c r="B21" s="46">
-        <v>69442.788</v>
+      <c r="B21" s="42">
+        <v>87522.207999999999</v>
       </c>
       <c r="C21" s="44"/>
       <c r="D21" s="42"/>
       <c r="E21" s="42"/>
+      <c r="F21" s="42"/>
       <c r="G21" s="45"/>
       <c r="H21" s="45"/>
       <c r="I21" s="45"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="35" t="s">
         <v>44</v>
       </c>
-      <c r="B22" s="46">
-        <v>87730.683000000005</v>
+      <c r="B22" s="42">
+        <v>118612.89599999999</v>
       </c>
       <c r="C22" s="44"/>
       <c r="D22" s="42"/>
       <c r="E22" s="42"/>
+      <c r="F22" s="42"/>
       <c r="G22" s="45"/>
       <c r="H22" s="45"/>
       <c r="I22" s="45"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="35" t="s">
         <v>45</v>
       </c>
-      <c r="B23" s="46">
-        <v>259019.10800000001</v>
+      <c r="B23" s="42">
+        <v>359234.72399999999</v>
       </c>
       <c r="C23" s="44"/>
       <c r="D23" s="42"/>
       <c r="E23" s="42"/>
+      <c r="F23" s="42"/>
       <c r="G23" s="45"/>
       <c r="H23" s="45"/>
       <c r="I23" s="45"/>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="35" t="s">
         <v>46</v>
       </c>
-      <c r="B24" s="46">
-        <v>181646.242</v>
+      <c r="B24" s="42">
+        <v>271027.66499999998</v>
       </c>
       <c r="C24" s="44"/>
       <c r="D24" s="42"/>
       <c r="E24" s="42"/>
+      <c r="F24" s="42"/>
       <c r="G24" s="45"/>
       <c r="H24" s="45"/>
       <c r="I24" s="45"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="36" t="s">
         <v>47</v>
       </c>
-      <c r="B25" s="47">
-        <v>70641.258000000002</v>
+      <c r="B25" s="48">
+        <v>95940.244999999995</v>
       </c>
       <c r="C25" s="44"/>
       <c r="D25" s="42"/>
       <c r="E25" s="42"/>
+      <c r="F25" s="42"/>
       <c r="G25" s="45"/>
       <c r="H25" s="45"/>
       <c r="I25" s="45"/>
     </row>
     <row r="26" spans="1:9">
       <c r="B26" s="37"/>
       <c r="D26" s="31"/>
       <c r="E26" s="32"/>
       <c r="G26" s="45"/>
       <c r="H26" s="45"/>
     </row>
     <row r="27" spans="1:9">
       <c r="B27" s="28"/>
       <c r="D27" s="28"/>
       <c r="G27" s="45"/>
     </row>
     <row r="28" spans="1:9">
       <c r="G28" s="45"/>
     </row>
     <row r="29" spans="1:9">
       <c r="G29" s="45"/>
     </row>
     <row r="30" spans="1:9">
       <c r="G30" s="45"/>
     </row>
@@ -1871,274 +1891,274 @@
     <row r="43" spans="2:7">
       <c r="G43" s="45"/>
     </row>
     <row r="44" spans="2:7">
       <c r="B44" s="29"/>
       <c r="G44" s="45"/>
     </row>
     <row r="45" spans="2:7">
       <c r="G45" s="45"/>
     </row>
     <row r="46" spans="2:7">
       <c r="G46" s="45"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:E26"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-      <selection activeCell="E7" sqref="E7"/>
+      <selection activeCell="G24" sqref="G24"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="26.6640625" customWidth="1"/>
-    <col min="2" max="2" width="24.5546875" customWidth="1"/>
+    <col min="1" max="1" width="26.7109375" customWidth="1"/>
+    <col min="2" max="2" width="24.5703125" customWidth="1"/>
     <col min="4" max="4" width="13" customWidth="1"/>
-    <col min="5" max="5" width="11.5546875" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="22.5" customHeight="1">
-      <c r="A1" s="48" t="s">
+      <c r="A1" s="46" t="s">
         <v>62</v>
       </c>
-      <c r="B1" s="48"/>
+      <c r="B1" s="46"/>
     </row>
     <row r="2" spans="1:5" ht="13.5" customHeight="1">
-      <c r="A2" s="49" t="s">
+      <c r="A2" s="47" t="s">
         <v>72</v>
       </c>
-      <c r="B2" s="49"/>
+      <c r="B2" s="47"/>
     </row>
     <row r="3" spans="1:5" ht="11.25" customHeight="1">
       <c r="A3" s="33"/>
       <c r="B3" s="33"/>
     </row>
     <row r="4" spans="1:5" ht="26.25" customHeight="1">
       <c r="A4" s="39"/>
       <c r="B4" s="38" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="5" spans="1:5" ht="12.75" customHeight="1">
       <c r="A5" s="34" t="s">
         <v>23</v>
       </c>
       <c r="B5" s="43">
-        <v>114.5</v>
+        <v>113.4</v>
       </c>
       <c r="E5" s="26"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="35" t="s">
         <v>31</v>
       </c>
       <c r="B6" s="43">
-        <v>105.8</v>
+        <v>120.9</v>
       </c>
       <c r="E6" s="26"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="35" t="s">
         <v>32</v>
       </c>
       <c r="B7" s="43">
-        <v>103.3</v>
+        <v>103.4</v>
       </c>
       <c r="E7" s="26"/>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="35" t="s">
         <v>33</v>
       </c>
       <c r="B8" s="43">
-        <v>113.1</v>
+        <v>106.4</v>
       </c>
       <c r="E8" s="26"/>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="35" t="s">
         <v>34</v>
       </c>
       <c r="B9" s="43">
-        <v>106.4</v>
+        <v>106.6</v>
       </c>
       <c r="E9" s="26"/>
     </row>
     <row r="10" spans="1:5" ht="12.75" customHeight="1">
       <c r="A10" s="35" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="43">
-        <v>101.9</v>
+        <v>106.8</v>
       </c>
       <c r="E10" s="26"/>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="35" t="s">
         <v>36</v>
       </c>
       <c r="B11" s="43">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="E11" s="26"/>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="35" t="s">
         <v>37</v>
       </c>
       <c r="B12" s="43">
-        <v>127.3</v>
+        <v>122.8</v>
       </c>
       <c r="E12" s="26"/>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="35" t="s">
         <v>59</v>
       </c>
       <c r="B13" s="43">
-        <v>89.9</v>
+        <v>76.8</v>
       </c>
       <c r="E13" s="26"/>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="35" t="s">
         <v>38</v>
       </c>
       <c r="B14" s="43">
-        <v>110.6</v>
+        <v>101.8</v>
       </c>
       <c r="E14" s="26"/>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="35" t="s">
         <v>39</v>
       </c>
       <c r="B15" s="43">
-        <v>104.8</v>
+        <v>103.3</v>
       </c>
       <c r="E15" s="26"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="35" t="s">
         <v>40</v>
       </c>
       <c r="B16" s="43">
-        <v>127.5</v>
+        <v>127.1</v>
       </c>
       <c r="E16" s="26"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="35" t="s">
         <v>41</v>
       </c>
       <c r="B17" s="43">
-        <v>104.6</v>
+        <v>102.3</v>
       </c>
       <c r="E17" s="26"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="35" t="s">
         <v>42</v>
       </c>
       <c r="B18" s="43">
-        <v>127.2</v>
+        <v>119.6</v>
       </c>
       <c r="E18" s="26"/>
     </row>
     <row r="19" spans="1:5" ht="12.75" customHeight="1">
       <c r="A19" s="35" t="s">
         <v>43</v>
       </c>
       <c r="B19" s="43">
-        <v>103.9</v>
+        <v>111.5</v>
       </c>
       <c r="E19" s="26"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="35" t="s">
         <v>60</v>
       </c>
       <c r="B20" s="43">
-        <v>110.3</v>
+        <v>108.3</v>
       </c>
       <c r="C20" s="28"/>
       <c r="E20" s="26"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="35" t="s">
         <v>61</v>
       </c>
       <c r="B21" s="43">
-        <v>372</v>
+        <v>325</v>
       </c>
       <c r="E21" s="26"/>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="35" t="s">
         <v>44</v>
       </c>
       <c r="B22" s="43">
-        <v>112.7</v>
+        <v>105.5</v>
       </c>
       <c r="E22" s="26"/>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="35" t="s">
         <v>45</v>
       </c>
       <c r="B23" s="43">
-        <v>108.2</v>
+        <v>109.2</v>
       </c>
       <c r="E23" s="26"/>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="35" t="s">
         <v>46</v>
       </c>
       <c r="B24" s="43">
-        <v>117</v>
+        <v>127.2</v>
       </c>
       <c r="E24" s="26"/>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="36" t="s">
         <v>47</v>
       </c>
       <c r="B25" s="41">
-        <v>133</v>
+        <v>131.80000000000001</v>
       </c>
       <c r="E25" s="26"/>
     </row>
     <row r="26" spans="1:5">
       <c r="B26" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>