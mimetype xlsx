--- v2 (2026-07-02)
+++ v3 (2026-07-24)
@@ -5,51 +5,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="32760" yWindow="32760" windowWidth="23250" windowHeight="11865" tabRatio="950" activeTab="4"/>
+    <workbookView xWindow="32760" yWindow="32760" windowWidth="23250" windowHeight="11865" tabRatio="950" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные 162101" sheetId="4" r:id="rId1"/>
     <sheet name="Метаданные 162107" sheetId="32" r:id="rId2"/>
     <sheet name="Условные обозначения" sheetId="2" r:id="rId3"/>
     <sheet name="Показатель 162101" sheetId="33" r:id="rId4"/>
     <sheet name="Показатель 162107_" sheetId="31" r:id="rId5"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="131" uniqueCount="73">
   <si>
     <t>Условные обозначения:</t>
   </si>
   <si>
     <t>«0,0» – незначительная величина</t>
   </si>
   <si>
     <t>«...» – данные отсутствуют</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
@@ -186,102 +186,102 @@
   <si>
     <t>г.Шымкент</t>
   </si>
   <si>
     <t>К объему строительных работ относится стоимость строительных работ, выполненных предприятиями, осуществляющими строительную деятельность по заключенным договорам строительного подряда, который включает работы по строительству новых объектов, капитальному и текущему ремонту, реконструкции, модернизации жилых и нежилых зданий, инженерных сооружений.</t>
   </si>
   <si>
     <t>Объем строительных работ формируется из первичных статистических данных по крупным, средним и малым предприятиям с основным и вторичным видами экономической деятельности код 41-43 "Строительство".</t>
   </si>
   <si>
     <t>Информационной базой являются первичные данные общегосударственных статистических наблюдений, по крупным, средним и малым предприятиям с основным и вторичным видами экономической деятельности код 41-43 "Строительство".</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/methodology/25/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/api/iblock/element/347232/file/ru/</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701885?keyword=</t>
   </si>
   <si>
     <t>Департамент статистики производства и окружающей среды</t>
   </si>
   <si>
-    <t>Даутова Замзагуль Кошербаевна</t>
-[...1 lines deleted...]
-  <si>
     <t>+7 7172749323</t>
   </si>
   <si>
-    <t xml:space="preserve">za.dautova@aspire.gov.kz </t>
-[...1 lines deleted...]
-  <si>
     <t>млн. тенге</t>
   </si>
   <si>
     <t>Жетісу</t>
   </si>
   <si>
     <t xml:space="preserve">Туркестанская </t>
   </si>
   <si>
     <t>Ұлытау</t>
   </si>
   <si>
     <t>Индекс физического объема строительных работ</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>Индекс физического объема строительных работ отражает изменение объема выполненных строительных работ в динамике и определяется как отношение объемов выполненных строительных работ анализируемого периода к предыдущему периоду в фактически действовавших ценах, с учетом дефлятора (индекса цен).</t>
   </si>
   <si>
     <t>Расчет</t>
   </si>
   <si>
     <t xml:space="preserve">Индекс физического объема строительных работ (услуг) определяется соотношением объемов выполненных строительных работ анализируемого периода к предыдущему периоду в фактически действовавших ценах, с учетом дефлятора (индекса цен). </t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701892?keyword=</t>
   </si>
   <si>
     <t xml:space="preserve">  В % к соответствующему периоду прошлого года</t>
   </si>
   <si>
     <t>С января 2026 года</t>
   </si>
   <si>
-    <t>17.06.2026г.</t>
-[...1 lines deleted...]
-  <si>
     <t>17.07.2026г.</t>
   </si>
   <si>
-    <t>(Январь-май 2026г.)</t>
+    <t>18.08.2026г.</t>
+  </si>
+  <si>
+    <t>(Январь-июнь 2026г.)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Каримкулова Жансая Сеитжанқызы </t>
+  </si>
+  <si>
+    <t>zh.uskenbayeva@stat.kz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="9">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="0.000"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
     <numFmt numFmtId="167" formatCode="#,##0.0"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="169" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="170" formatCode="#,##0_ ;[Red]\-#,##0\ "/>
     <numFmt numFmtId="171" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
   <fonts count="23">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
@@ -323,50 +323,51 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto "/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
@@ -496,51 +497,51 @@
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="49">
+  <cellXfs count="50">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -611,58 +612,61 @@
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="12" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="171" fontId="0" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="168" fontId="12" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="8">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 3" xfId="3"/>
     <cellStyle name="Обычный 4" xfId="4"/>
     <cellStyle name="Обычный 8" xfId="5"/>
     <cellStyle name="Финансовый" xfId="7" builtinId="3"/>
     <cellStyle name="Финансовый 2" xfId="6"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
@@ -929,126 +933,126 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701885?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/347232/file/ru/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:za.dautova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701885?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/347232/file/ru/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zh.uskenbayeva@stat.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701892?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/347232/file/ru/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:za.dautova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701892?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/347232/file/ru/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zh.uskenbayeva@stat.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B18" sqref="B18"/>
+      <selection activeCell="B21" sqref="B21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="11" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="11" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="10"/>
       <c r="B1" s="10"/>
     </row>
     <row r="2" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B2" s="9">
         <v>162101</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B3" s="9" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A4" s="19" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="14" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="15" customFormat="1" ht="27" customHeight="1">
       <c r="A5" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="9" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="15" customFormat="1" ht="24" customHeight="1">
       <c r="A6" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="9" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="15" customFormat="1" ht="24.75" customHeight="1">
       <c r="A7" s="19" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="20" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="15" customFormat="1" ht="24" customHeight="1">
       <c r="A8" s="19" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="14" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="15" customFormat="1" ht="45" customHeight="1">
       <c r="A9" s="19" t="s">
         <v>28</v>
       </c>
       <c r="B9" s="30" t="s">
         <v>49</v>
       </c>
@@ -1087,337 +1091,337 @@
       <c r="M13" s="17"/>
     </row>
     <row r="14" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="24" t="s">
         <v>52</v>
       </c>
       <c r="M14" s="17"/>
     </row>
     <row r="15" spans="1:13" s="15" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="24" t="s">
         <v>53</v>
       </c>
       <c r="M15" s="17"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="19" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="22" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="M16" s="4"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="22" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="M17" s="5"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B18" s="14" t="s">
         <v>54</v>
       </c>
       <c r="M18" s="4"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="19" t="s">
         <v>25</v>
       </c>
-      <c r="B19" s="14" t="s">
-        <v>55</v>
+      <c r="B19" s="47" t="s">
+        <v>71</v>
       </c>
       <c r="M19" s="5"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="19" t="s">
         <v>10</v>
       </c>
       <c r="B20" s="21" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="M20" s="4"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A21" s="19" t="s">
         <v>11</v>
       </c>
       <c r="B21" s="25" t="s">
-        <v>57</v>
+        <v>72</v>
       </c>
       <c r="M21" s="5"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="12"/>
       <c r="B22" s="13"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="5"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="4"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="5"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="4"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B21" r:id="rId1"/>
-[...2 lines deleted...]
-    <hyperlink ref="B12" r:id="rId4"/>
+    <hyperlink ref="B14" r:id="rId1"/>
+    <hyperlink ref="B15" r:id="rId2"/>
+    <hyperlink ref="B12" r:id="rId3"/>
+    <hyperlink ref="B21" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист5"/>
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView topLeftCell="A7" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B18" sqref="B18"/>
+    <sheetView tabSelected="1" topLeftCell="A7" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
+      <selection activeCell="B21" sqref="B21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="11" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="11" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="10"/>
       <c r="B1" s="10"/>
     </row>
     <row r="2" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B2" s="9">
         <v>162107</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B3" s="9" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A4" s="19" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="14" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="15" customFormat="1" ht="27" customHeight="1">
       <c r="A5" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="9" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="15" customFormat="1" ht="24" customHeight="1">
       <c r="A6" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="9" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="15" customFormat="1" ht="48.75" customHeight="1">
       <c r="A7" s="19" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="20" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="15" customFormat="1" ht="24" customHeight="1">
       <c r="A8" s="19" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="14" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="15" customFormat="1" ht="45" customHeight="1">
       <c r="A9" s="19" t="s">
         <v>28</v>
       </c>
       <c r="B9" s="20" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="15" customFormat="1" ht="57.75" customHeight="1">
       <c r="A10" s="19" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="20" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="15" customFormat="1" ht="34.5" customHeight="1">
       <c r="A11" s="19" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="18"/>
       <c r="M11" s="17"/>
     </row>
     <row r="12" spans="1:13" s="15" customFormat="1" ht="23.25" customHeight="1">
       <c r="A12" s="19" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="23" t="s">
         <v>29</v>
       </c>
       <c r="M12" s="17"/>
     </row>
     <row r="13" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A13" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="24" t="s">
         <v>51</v>
       </c>
       <c r="M13" s="17"/>
     </row>
     <row r="14" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="24" t="s">
         <v>52</v>
       </c>
       <c r="M14" s="17"/>
     </row>
     <row r="15" spans="1:13" s="15" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="24" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="M15" s="17"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="19" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="22" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="M16" s="4"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="22" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="M17" s="5"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B18" s="14" t="s">
         <v>54</v>
       </c>
       <c r="M18" s="4"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="19" t="s">
         <v>25</v>
       </c>
-      <c r="B19" s="14" t="s">
-        <v>55</v>
+      <c r="B19" s="47" t="s">
+        <v>71</v>
       </c>
       <c r="M19" s="5"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="19" t="s">
         <v>10</v>
       </c>
       <c r="B20" s="21" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="M20" s="4"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A21" s="19" t="s">
         <v>11</v>
       </c>
       <c r="B21" s="25" t="s">
-        <v>57</v>
+        <v>72</v>
       </c>
       <c r="M21" s="5"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="12"/>
       <c r="B22" s="13"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="5"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="4"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="5"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="4"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B21" r:id="rId1"/>
-[...2 lines deleted...]
-    <hyperlink ref="B12" r:id="rId4"/>
+    <hyperlink ref="B14" r:id="rId1"/>
+    <hyperlink ref="B15" r:id="rId2"/>
+    <hyperlink ref="B12" r:id="rId3"/>
+    <hyperlink ref="B21" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист2"/>
   <dimension ref="B2:B18"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="B48" sqref="B48"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="113.5703125" style="1" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2">
       <c r="B2" s="6"/>
     </row>
@@ -1454,395 +1458,395 @@
         <v>3</v>
       </c>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="2"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="2"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="7" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I46"/>
   <sheetViews>
     <sheetView zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-      <selection activeCell="E18" sqref="E18"/>
+      <selection activeCell="D23" sqref="D23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="1"/>
     <col min="2" max="2" width="22.28515625" customWidth="1"/>
     <col min="3" max="3" width="12.7109375" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="12" customWidth="1"/>
     <col min="5" max="5" width="17.28515625" customWidth="1"/>
     <col min="6" max="6" width="13.7109375" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="11.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="22.5" customHeight="1">
-      <c r="A1" s="46" t="s">
+      <c r="A1" s="48" t="s">
         <v>30</v>
       </c>
-      <c r="B1" s="46"/>
+      <c r="B1" s="48"/>
     </row>
     <row r="2" spans="1:9" ht="13.5" customHeight="1">
-      <c r="A2" s="47" t="s">
-[...2 lines deleted...]
-      <c r="B2" s="47"/>
+      <c r="A2" s="49" t="s">
+        <v>70</v>
+      </c>
+      <c r="B2" s="49"/>
     </row>
     <row r="3" spans="1:9" ht="11.25" customHeight="1">
       <c r="A3" s="33"/>
       <c r="B3" s="33"/>
     </row>
     <row r="4" spans="1:9" ht="26.25" customHeight="1">
       <c r="A4" s="39"/>
       <c r="B4" s="40" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="C4" s="28"/>
       <c r="D4" s="28"/>
       <c r="E4" s="28"/>
       <c r="F4" s="28"/>
     </row>
     <row r="5" spans="1:9" ht="12.75" customHeight="1">
       <c r="A5" s="34" t="s">
         <v>23</v>
       </c>
       <c r="B5" s="42">
-        <v>2409956.375</v>
+        <v>4072093.409</v>
       </c>
       <c r="C5" s="44"/>
       <c r="D5" s="42"/>
       <c r="E5" s="42"/>
       <c r="F5" s="42"/>
       <c r="G5" s="45"/>
       <c r="I5" s="45"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="35" t="s">
         <v>31</v>
       </c>
       <c r="B6" s="42">
-        <v>58120.851999999999</v>
+        <v>125072.548</v>
       </c>
       <c r="C6" s="44"/>
       <c r="D6" s="42"/>
       <c r="E6" s="42"/>
       <c r="F6" s="42"/>
       <c r="G6" s="45"/>
       <c r="H6" s="45"/>
       <c r="I6" s="45"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="35" t="s">
         <v>32</v>
       </c>
       <c r="B7" s="42">
-        <v>69505.403999999995</v>
+        <v>128380.988</v>
       </c>
       <c r="C7" s="44"/>
       <c r="D7" s="42"/>
       <c r="E7" s="42"/>
       <c r="F7" s="42"/>
       <c r="G7" s="45"/>
       <c r="H7" s="45"/>
       <c r="I7" s="45"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="35" t="s">
         <v>33</v>
       </c>
       <c r="B8" s="42">
-        <v>92265.784</v>
+        <v>162270.514</v>
       </c>
       <c r="C8" s="44"/>
       <c r="D8" s="42"/>
       <c r="E8" s="42"/>
       <c r="F8" s="42"/>
       <c r="G8" s="45"/>
       <c r="H8" s="45"/>
       <c r="I8" s="45"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="35" t="s">
         <v>34</v>
       </c>
       <c r="B9" s="42">
-        <v>105347.231</v>
+        <v>172545.03899999999</v>
       </c>
       <c r="C9" s="44"/>
       <c r="D9" s="42"/>
       <c r="E9" s="42"/>
       <c r="F9" s="42"/>
       <c r="G9" s="45"/>
       <c r="H9" s="45"/>
       <c r="I9" s="45"/>
     </row>
     <row r="10" spans="1:9" ht="12.75" customHeight="1">
       <c r="A10" s="35" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="42">
-        <v>171975.024</v>
+        <v>313469.89299999998</v>
       </c>
       <c r="C10" s="44"/>
       <c r="D10" s="42"/>
       <c r="E10" s="42"/>
       <c r="F10" s="42"/>
       <c r="G10" s="45"/>
       <c r="H10" s="45"/>
       <c r="I10" s="45"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="35" t="s">
         <v>36</v>
       </c>
       <c r="B11" s="42">
-        <v>93135.452999999994</v>
+        <v>143550.75</v>
       </c>
       <c r="C11" s="44"/>
       <c r="D11" s="42"/>
       <c r="E11" s="42"/>
       <c r="F11" s="42"/>
       <c r="G11" s="45"/>
       <c r="H11" s="45"/>
       <c r="I11" s="45"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="35" t="s">
         <v>37</v>
       </c>
       <c r="B12" s="42">
-        <v>97173.182000000001</v>
+        <v>165384.878</v>
       </c>
       <c r="C12" s="44"/>
       <c r="D12" s="42"/>
       <c r="E12" s="42"/>
       <c r="F12" s="42"/>
       <c r="G12" s="45"/>
       <c r="H12" s="45"/>
       <c r="I12" s="45"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="35" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="B13" s="42">
-        <v>63101.491999999998</v>
+        <v>100709.13800000001</v>
       </c>
       <c r="C13" s="44"/>
       <c r="D13" s="42"/>
       <c r="E13" s="42"/>
       <c r="F13" s="42"/>
       <c r="G13" s="45"/>
       <c r="H13" s="45"/>
       <c r="I13" s="45"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="35" t="s">
         <v>38</v>
       </c>
       <c r="B14" s="42">
-        <v>159478.76</v>
+        <v>216121.239</v>
       </c>
       <c r="C14" s="44"/>
       <c r="D14" s="42"/>
       <c r="E14" s="42"/>
       <c r="F14" s="42"/>
       <c r="G14" s="45"/>
       <c r="H14" s="45"/>
       <c r="I14" s="45"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="35" t="s">
         <v>39</v>
       </c>
       <c r="B15" s="42">
-        <v>82744.748000000007</v>
+        <v>169758.266</v>
       </c>
       <c r="C15" s="44"/>
       <c r="D15" s="42"/>
       <c r="E15" s="42"/>
       <c r="F15" s="42"/>
       <c r="G15" s="45"/>
       <c r="H15" s="45"/>
       <c r="I15" s="45"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="35" t="s">
         <v>40</v>
       </c>
       <c r="B16" s="42">
-        <v>96548.843999999997</v>
+        <v>157547.01699999999</v>
       </c>
       <c r="C16" s="44"/>
       <c r="D16" s="42"/>
       <c r="E16" s="42"/>
       <c r="F16" s="42"/>
       <c r="G16" s="45"/>
       <c r="H16" s="45"/>
       <c r="I16" s="45"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="35" t="s">
         <v>41</v>
       </c>
       <c r="B17" s="42">
-        <v>117402.966</v>
+        <v>178337.93</v>
       </c>
       <c r="C17" s="44"/>
       <c r="D17" s="42"/>
       <c r="E17" s="42"/>
       <c r="F17" s="42"/>
       <c r="G17" s="45"/>
       <c r="H17" s="45"/>
       <c r="I17" s="45"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="35" t="s">
         <v>42</v>
       </c>
       <c r="B18" s="42">
-        <v>96247.804000000004</v>
+        <v>192976.255</v>
       </c>
       <c r="C18" s="44"/>
       <c r="D18" s="42"/>
       <c r="E18" s="42"/>
       <c r="F18" s="42"/>
       <c r="G18" s="45"/>
       <c r="H18" s="45"/>
       <c r="I18" s="45"/>
     </row>
     <row r="19" spans="1:9" ht="12.75" customHeight="1">
       <c r="A19" s="35" t="s">
         <v>43</v>
       </c>
       <c r="B19" s="42">
-        <v>40362.656000000003</v>
+        <v>77756.971999999994</v>
       </c>
       <c r="C19" s="44"/>
       <c r="D19" s="42"/>
       <c r="E19" s="42"/>
       <c r="F19" s="42"/>
       <c r="G19" s="45"/>
       <c r="H19" s="45"/>
       <c r="I19" s="45"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="35" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="B20" s="42">
-        <v>134208.43700000001</v>
+        <v>306739.10100000002</v>
       </c>
       <c r="C20" s="44"/>
       <c r="D20" s="42"/>
       <c r="E20" s="42"/>
       <c r="F20" s="42"/>
       <c r="G20" s="45"/>
       <c r="H20" s="45"/>
       <c r="I20" s="45"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="35" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="B21" s="42">
-        <v>87522.207999999999</v>
+        <v>160259.196</v>
       </c>
       <c r="C21" s="44"/>
       <c r="D21" s="42"/>
       <c r="E21" s="42"/>
       <c r="F21" s="42"/>
       <c r="G21" s="45"/>
       <c r="H21" s="45"/>
       <c r="I21" s="45"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="35" t="s">
         <v>44</v>
       </c>
       <c r="B22" s="42">
-        <v>118612.89599999999</v>
+        <v>184472.06700000001</v>
       </c>
       <c r="C22" s="44"/>
       <c r="D22" s="42"/>
       <c r="E22" s="42"/>
       <c r="F22" s="42"/>
       <c r="G22" s="45"/>
       <c r="H22" s="45"/>
       <c r="I22" s="45"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="35" t="s">
         <v>45</v>
       </c>
       <c r="B23" s="42">
-        <v>359234.72399999999</v>
+        <v>544332.81000000006</v>
       </c>
       <c r="C23" s="44"/>
       <c r="D23" s="42"/>
       <c r="E23" s="42"/>
       <c r="F23" s="42"/>
       <c r="G23" s="45"/>
       <c r="H23" s="45"/>
       <c r="I23" s="45"/>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="35" t="s">
         <v>46</v>
       </c>
       <c r="B24" s="42">
-        <v>271027.66499999998</v>
+        <v>436153.13</v>
       </c>
       <c r="C24" s="44"/>
       <c r="D24" s="42"/>
       <c r="E24" s="42"/>
       <c r="F24" s="42"/>
       <c r="G24" s="45"/>
       <c r="H24" s="45"/>
       <c r="I24" s="45"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="36" t="s">
         <v>47</v>
       </c>
-      <c r="B25" s="48">
-        <v>95940.244999999995</v>
+      <c r="B25" s="46">
+        <v>136255.67800000001</v>
       </c>
       <c r="C25" s="44"/>
       <c r="D25" s="42"/>
       <c r="E25" s="42"/>
       <c r="F25" s="42"/>
       <c r="G25" s="45"/>
       <c r="H25" s="45"/>
       <c r="I25" s="45"/>
     </row>
     <row r="26" spans="1:9">
       <c r="B26" s="37"/>
       <c r="D26" s="31"/>
       <c r="E26" s="32"/>
       <c r="G26" s="45"/>
       <c r="H26" s="45"/>
     </row>
     <row r="27" spans="1:9">
       <c r="B27" s="28"/>
       <c r="D27" s="28"/>
       <c r="G27" s="45"/>
     </row>
     <row r="28" spans="1:9">
       <c r="G28" s="45"/>
     </row>
     <row r="29" spans="1:9">
@@ -1894,271 +1898,271 @@
     <row r="44" spans="2:7">
       <c r="B44" s="29"/>
       <c r="G44" s="45"/>
     </row>
     <row r="45" spans="2:7">
       <c r="G45" s="45"/>
     </row>
     <row r="46" spans="2:7">
       <c r="G46" s="45"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:E26"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-      <selection activeCell="G24" sqref="G24"/>
+    <sheetView zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
+      <selection activeCell="D22" sqref="D22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="26.7109375" customWidth="1"/>
     <col min="2" max="2" width="24.5703125" customWidth="1"/>
     <col min="4" max="4" width="13" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="22.5" customHeight="1">
-      <c r="A1" s="46" t="s">
-[...2 lines deleted...]
-      <c r="B1" s="46"/>
+      <c r="A1" s="48" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1" s="48"/>
     </row>
     <row r="2" spans="1:5" ht="13.5" customHeight="1">
-      <c r="A2" s="47" t="s">
-[...2 lines deleted...]
-      <c r="B2" s="47"/>
+      <c r="A2" s="49" t="s">
+        <v>70</v>
+      </c>
+      <c r="B2" s="49"/>
     </row>
     <row r="3" spans="1:5" ht="11.25" customHeight="1">
       <c r="A3" s="33"/>
       <c r="B3" s="33"/>
     </row>
     <row r="4" spans="1:5" ht="26.25" customHeight="1">
       <c r="A4" s="39"/>
       <c r="B4" s="38" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
     </row>
     <row r="5" spans="1:5" ht="12.75" customHeight="1">
       <c r="A5" s="34" t="s">
         <v>23</v>
       </c>
       <c r="B5" s="43">
-        <v>113.4</v>
+        <v>115.2</v>
       </c>
       <c r="E5" s="26"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="35" t="s">
         <v>31</v>
       </c>
       <c r="B6" s="43">
-        <v>120.9</v>
+        <v>131</v>
       </c>
       <c r="E6" s="26"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="35" t="s">
         <v>32</v>
       </c>
       <c r="B7" s="43">
-        <v>103.4</v>
+        <v>107.9</v>
       </c>
       <c r="E7" s="26"/>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="35" t="s">
         <v>33</v>
       </c>
       <c r="B8" s="43">
-        <v>106.4</v>
+        <v>110.5</v>
       </c>
       <c r="E8" s="26"/>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="35" t="s">
         <v>34</v>
       </c>
       <c r="B9" s="43">
-        <v>106.6</v>
+        <v>110.1</v>
       </c>
       <c r="E9" s="26"/>
     </row>
     <row r="10" spans="1:5" ht="12.75" customHeight="1">
       <c r="A10" s="35" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="43">
-        <v>106.8</v>
+        <v>119.7</v>
       </c>
       <c r="E10" s="26"/>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="35" t="s">
         <v>36</v>
       </c>
       <c r="B11" s="43">
-        <v>118</v>
+        <v>117.1</v>
       </c>
       <c r="E11" s="26"/>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="35" t="s">
         <v>37</v>
       </c>
       <c r="B12" s="43">
-        <v>122.8</v>
+        <v>113.4</v>
       </c>
       <c r="E12" s="26"/>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="35" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="B13" s="43">
-        <v>76.8</v>
+        <v>75.400000000000006</v>
       </c>
       <c r="E13" s="26"/>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="35" t="s">
         <v>38</v>
       </c>
       <c r="B14" s="43">
-        <v>101.8</v>
+        <v>82.4</v>
       </c>
       <c r="E14" s="26"/>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="35" t="s">
         <v>39</v>
       </c>
       <c r="B15" s="43">
-        <v>103.3</v>
+        <v>126</v>
       </c>
       <c r="E15" s="26"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="35" t="s">
         <v>40</v>
       </c>
       <c r="B16" s="43">
-        <v>127.1</v>
+        <v>131.30000000000001</v>
       </c>
       <c r="E16" s="26"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="35" t="s">
         <v>41</v>
       </c>
       <c r="B17" s="43">
-        <v>102.3</v>
+        <v>111.8</v>
       </c>
       <c r="E17" s="26"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="35" t="s">
         <v>42</v>
       </c>
       <c r="B18" s="43">
-        <v>119.6</v>
+        <v>129.6</v>
       </c>
       <c r="E18" s="26"/>
     </row>
     <row r="19" spans="1:5" ht="12.75" customHeight="1">
       <c r="A19" s="35" t="s">
         <v>43</v>
       </c>
       <c r="B19" s="43">
-        <v>111.5</v>
+        <v>98.5</v>
       </c>
       <c r="E19" s="26"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="35" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="B20" s="43">
-        <v>108.3</v>
+        <v>125.5</v>
       </c>
       <c r="C20" s="28"/>
       <c r="E20" s="26"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="35" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="B21" s="43">
-        <v>325</v>
+        <v>331.1</v>
       </c>
       <c r="E21" s="26"/>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="35" t="s">
         <v>44</v>
       </c>
       <c r="B22" s="43">
-        <v>105.5</v>
+        <v>122.3</v>
       </c>
       <c r="E22" s="26"/>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="35" t="s">
         <v>45</v>
       </c>
       <c r="B23" s="43">
-        <v>109.2</v>
+        <v>103.3</v>
       </c>
       <c r="E23" s="26"/>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="35" t="s">
         <v>46</v>
       </c>
       <c r="B24" s="43">
-        <v>127.2</v>
+        <v>122.5</v>
       </c>
       <c r="E24" s="26"/>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="36" t="s">
         <v>47</v>
       </c>
       <c r="B25" s="41">
-        <v>131.80000000000001</v>
+        <v>112.9</v>
       </c>
       <c r="E25" s="26"/>
     </row>
     <row r="26" spans="1:5">
       <c r="B26" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>