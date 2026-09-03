--- v3 (2026-07-24)
+++ v4 (2026-09-03)
@@ -5,51 +5,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="32760" yWindow="32760" windowWidth="23250" windowHeight="11865" tabRatio="950" activeTab="1"/>
+    <workbookView xWindow="32760" yWindow="32760" windowWidth="23250" windowHeight="11865" tabRatio="950" activeTab="4"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные 162101" sheetId="4" r:id="rId1"/>
     <sheet name="Метаданные 162107" sheetId="32" r:id="rId2"/>
     <sheet name="Условные обозначения" sheetId="2" r:id="rId3"/>
     <sheet name="Показатель 162101" sheetId="33" r:id="rId4"/>
     <sheet name="Показатель 162107_" sheetId="31" r:id="rId5"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="131" uniqueCount="73">
   <si>
     <t>Условные обозначения:</t>
   </si>
   <si>
     <t>«0,0» – незначительная величина</t>
   </si>
   <si>
     <t>«...» – данные отсутствуют</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
@@ -225,63 +225,63 @@
   <si>
     <t>Индекс физического объема строительных работ</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>Индекс физического объема строительных работ отражает изменение объема выполненных строительных работ в динамике и определяется как отношение объемов выполненных строительных работ анализируемого периода к предыдущему периоду в фактически действовавших ценах, с учетом дефлятора (индекса цен).</t>
   </si>
   <si>
     <t>Расчет</t>
   </si>
   <si>
     <t xml:space="preserve">Индекс физического объема строительных работ (услуг) определяется соотношением объемов выполненных строительных работ анализируемого периода к предыдущему периоду в фактически действовавших ценах, с учетом дефлятора (индекса цен). </t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701892?keyword=</t>
   </si>
   <si>
     <t xml:space="preserve">  В % к соответствующему периоду прошлого года</t>
   </si>
   <si>
     <t>С января 2026 года</t>
   </si>
   <si>
-    <t>17.07.2026г.</t>
-[...1 lines deleted...]
-  <si>
     <t>18.08.2026г.</t>
   </si>
   <si>
-    <t>(Январь-июнь 2026г.)</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Каримкулова Жансая Сеитжанқызы </t>
   </si>
   <si>
     <t>zh.uskenbayeva@stat.kz</t>
+  </si>
+  <si>
+    <t>17.09.2026г.</t>
+  </si>
+  <si>
+    <t>(Январь-июль 2026г.)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="9">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="0.000"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
     <numFmt numFmtId="167" formatCode="#,##0.0"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="169" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="170" formatCode="#,##0_ ;[Red]\-#,##0\ "/>
     <numFmt numFmtId="171" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
   <fonts count="23">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
@@ -958,51 +958,51 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701885?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/347232/file/ru/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zh.uskenbayeva@stat.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701892?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/347232/file/ru/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zh.uskenbayeva@stat.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B21" sqref="B21"/>
+      <selection activeCell="B18" sqref="B18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="11" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="11" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="10"/>
       <c r="B1" s="10"/>
     </row>
     <row r="2" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B2" s="9">
         <v>162101</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B3" s="9" t="s">
@@ -1100,125 +1100,125 @@
       <c r="M14" s="17"/>
     </row>
     <row r="15" spans="1:13" s="15" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="24" t="s">
         <v>53</v>
       </c>
       <c r="M15" s="17"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="19" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="22" t="s">
         <v>68</v>
       </c>
       <c r="M16" s="4"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="22" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="M17" s="5"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B18" s="14" t="s">
         <v>54</v>
       </c>
       <c r="M18" s="4"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B19" s="47" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="M19" s="5"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="19" t="s">
         <v>10</v>
       </c>
       <c r="B20" s="21" t="s">
         <v>55</v>
       </c>
       <c r="M20" s="4"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A21" s="19" t="s">
         <v>11</v>
       </c>
       <c r="B21" s="25" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="M21" s="5"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="12"/>
       <c r="B22" s="13"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="5"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="4"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="5"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="4"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B15" r:id="rId2"/>
     <hyperlink ref="B12" r:id="rId3"/>
     <hyperlink ref="B21" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист5"/>
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A7" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B21" sqref="B21"/>
+    <sheetView topLeftCell="A7" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
+      <selection activeCell="B39" sqref="B39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="11" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="11" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="10"/>
       <c r="B1" s="10"/>
     </row>
     <row r="2" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B2" s="9">
         <v>162107</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B3" s="9" t="s">
@@ -1316,87 +1316,87 @@
       <c r="M14" s="17"/>
     </row>
     <row r="15" spans="1:13" s="15" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="24" t="s">
         <v>65</v>
       </c>
       <c r="M15" s="17"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="19" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="22" t="s">
         <v>68</v>
       </c>
       <c r="M16" s="4"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="22" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="M17" s="5"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B18" s="14" t="s">
         <v>54</v>
       </c>
       <c r="M18" s="4"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B19" s="47" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="M19" s="5"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="19" t="s">
         <v>10</v>
       </c>
       <c r="B20" s="21" t="s">
         <v>55</v>
       </c>
       <c r="M20" s="4"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A21" s="19" t="s">
         <v>11</v>
       </c>
       <c r="B21" s="25" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="M21" s="5"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="12"/>
       <c r="B22" s="13"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="5"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="4"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="5"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="4"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B15" r:id="rId2"/>
     <hyperlink ref="B12" r:id="rId3"/>
     <hyperlink ref="B21" r:id="rId4"/>
@@ -1458,395 +1458,395 @@
         <v>3</v>
       </c>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="2"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="2"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="7" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I46"/>
   <sheetViews>
     <sheetView zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-      <selection activeCell="D23" sqref="D23"/>
+      <selection activeCell="E23" sqref="E23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="1"/>
     <col min="2" max="2" width="22.28515625" customWidth="1"/>
     <col min="3" max="3" width="12.7109375" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="12" customWidth="1"/>
     <col min="5" max="5" width="17.28515625" customWidth="1"/>
     <col min="6" max="6" width="13.7109375" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="11.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="22.5" customHeight="1">
       <c r="A1" s="48" t="s">
         <v>30</v>
       </c>
       <c r="B1" s="48"/>
     </row>
     <row r="2" spans="1:9" ht="13.5" customHeight="1">
       <c r="A2" s="49" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="B2" s="49"/>
     </row>
     <row r="3" spans="1:9" ht="11.25" customHeight="1">
       <c r="A3" s="33"/>
       <c r="B3" s="33"/>
     </row>
     <row r="4" spans="1:9" ht="26.25" customHeight="1">
       <c r="A4" s="39"/>
       <c r="B4" s="40" t="s">
         <v>56</v>
       </c>
       <c r="C4" s="28"/>
       <c r="D4" s="28"/>
       <c r="E4" s="28"/>
       <c r="F4" s="28"/>
     </row>
     <row r="5" spans="1:9" ht="12.75" customHeight="1">
       <c r="A5" s="34" t="s">
         <v>23</v>
       </c>
       <c r="B5" s="42">
-        <v>4072093.409</v>
+        <v>5061072.7529999996</v>
       </c>
       <c r="C5" s="44"/>
       <c r="D5" s="42"/>
       <c r="E5" s="42"/>
       <c r="F5" s="42"/>
       <c r="G5" s="45"/>
       <c r="I5" s="45"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="35" t="s">
         <v>31</v>
       </c>
       <c r="B6" s="42">
-        <v>125072.548</v>
+        <v>154068.158</v>
       </c>
       <c r="C6" s="44"/>
       <c r="D6" s="42"/>
       <c r="E6" s="42"/>
       <c r="F6" s="42"/>
       <c r="G6" s="45"/>
       <c r="H6" s="45"/>
       <c r="I6" s="45"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="35" t="s">
         <v>32</v>
       </c>
       <c r="B7" s="42">
-        <v>128380.988</v>
+        <v>169411.90900000001</v>
       </c>
       <c r="C7" s="44"/>
       <c r="D7" s="42"/>
       <c r="E7" s="42"/>
       <c r="F7" s="42"/>
       <c r="G7" s="45"/>
       <c r="H7" s="45"/>
       <c r="I7" s="45"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="35" t="s">
         <v>33</v>
       </c>
       <c r="B8" s="42">
-        <v>162270.514</v>
+        <v>197746.69099999999</v>
       </c>
       <c r="C8" s="44"/>
       <c r="D8" s="42"/>
       <c r="E8" s="42"/>
       <c r="F8" s="42"/>
       <c r="G8" s="45"/>
       <c r="H8" s="45"/>
       <c r="I8" s="45"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="35" t="s">
         <v>34</v>
       </c>
       <c r="B9" s="42">
-        <v>172545.03899999999</v>
+        <v>212225.389</v>
       </c>
       <c r="C9" s="44"/>
       <c r="D9" s="42"/>
       <c r="E9" s="42"/>
       <c r="F9" s="42"/>
       <c r="G9" s="45"/>
       <c r="H9" s="45"/>
       <c r="I9" s="45"/>
     </row>
     <row r="10" spans="1:9" ht="12.75" customHeight="1">
       <c r="A10" s="35" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="42">
-        <v>313469.89299999998</v>
+        <v>387582.55099999998</v>
       </c>
       <c r="C10" s="44"/>
       <c r="D10" s="42"/>
       <c r="E10" s="42"/>
       <c r="F10" s="42"/>
       <c r="G10" s="45"/>
       <c r="H10" s="45"/>
       <c r="I10" s="45"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="35" t="s">
         <v>36</v>
       </c>
       <c r="B11" s="42">
-        <v>143550.75</v>
+        <v>178767.345</v>
       </c>
       <c r="C11" s="44"/>
       <c r="D11" s="42"/>
       <c r="E11" s="42"/>
       <c r="F11" s="42"/>
       <c r="G11" s="45"/>
       <c r="H11" s="45"/>
       <c r="I11" s="45"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="35" t="s">
         <v>37</v>
       </c>
       <c r="B12" s="42">
-        <v>165384.878</v>
+        <v>198061.76300000001</v>
       </c>
       <c r="C12" s="44"/>
       <c r="D12" s="42"/>
       <c r="E12" s="42"/>
       <c r="F12" s="42"/>
       <c r="G12" s="45"/>
       <c r="H12" s="45"/>
       <c r="I12" s="45"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="35" t="s">
         <v>57</v>
       </c>
       <c r="B13" s="42">
-        <v>100709.13800000001</v>
+        <v>125757.739</v>
       </c>
       <c r="C13" s="44"/>
       <c r="D13" s="42"/>
       <c r="E13" s="42"/>
       <c r="F13" s="42"/>
       <c r="G13" s="45"/>
       <c r="H13" s="45"/>
       <c r="I13" s="45"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="35" t="s">
         <v>38</v>
       </c>
       <c r="B14" s="42">
-        <v>216121.239</v>
+        <v>273867.837</v>
       </c>
       <c r="C14" s="44"/>
       <c r="D14" s="42"/>
       <c r="E14" s="42"/>
       <c r="F14" s="42"/>
       <c r="G14" s="45"/>
       <c r="H14" s="45"/>
       <c r="I14" s="45"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="35" t="s">
         <v>39</v>
       </c>
       <c r="B15" s="42">
-        <v>169758.266</v>
+        <v>200282.514</v>
       </c>
       <c r="C15" s="44"/>
       <c r="D15" s="42"/>
       <c r="E15" s="42"/>
       <c r="F15" s="42"/>
       <c r="G15" s="45"/>
       <c r="H15" s="45"/>
       <c r="I15" s="45"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="35" t="s">
         <v>40</v>
       </c>
       <c r="B16" s="42">
-        <v>157547.01699999999</v>
+        <v>196714.46400000001</v>
       </c>
       <c r="C16" s="44"/>
       <c r="D16" s="42"/>
       <c r="E16" s="42"/>
       <c r="F16" s="42"/>
       <c r="G16" s="45"/>
       <c r="H16" s="45"/>
       <c r="I16" s="45"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="35" t="s">
         <v>41</v>
       </c>
       <c r="B17" s="42">
-        <v>178337.93</v>
+        <v>213010.54300000001</v>
       </c>
       <c r="C17" s="44"/>
       <c r="D17" s="42"/>
       <c r="E17" s="42"/>
       <c r="F17" s="42"/>
       <c r="G17" s="45"/>
       <c r="H17" s="45"/>
       <c r="I17" s="45"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="35" t="s">
         <v>42</v>
       </c>
       <c r="B18" s="42">
-        <v>192976.255</v>
+        <v>234897.837</v>
       </c>
       <c r="C18" s="44"/>
       <c r="D18" s="42"/>
       <c r="E18" s="42"/>
       <c r="F18" s="42"/>
       <c r="G18" s="45"/>
       <c r="H18" s="45"/>
       <c r="I18" s="45"/>
     </row>
     <row r="19" spans="1:9" ht="12.75" customHeight="1">
       <c r="A19" s="35" t="s">
         <v>43</v>
       </c>
       <c r="B19" s="42">
-        <v>77756.971999999994</v>
+        <v>99274.332999999999</v>
       </c>
       <c r="C19" s="44"/>
       <c r="D19" s="42"/>
       <c r="E19" s="42"/>
       <c r="F19" s="42"/>
       <c r="G19" s="45"/>
       <c r="H19" s="45"/>
       <c r="I19" s="45"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="35" t="s">
         <v>58</v>
       </c>
       <c r="B20" s="42">
-        <v>306739.10100000002</v>
+        <v>361857.245</v>
       </c>
       <c r="C20" s="44"/>
       <c r="D20" s="42"/>
       <c r="E20" s="42"/>
       <c r="F20" s="42"/>
       <c r="G20" s="45"/>
       <c r="H20" s="45"/>
       <c r="I20" s="45"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="35" t="s">
         <v>59</v>
       </c>
       <c r="B21" s="42">
-        <v>160259.196</v>
+        <v>179233.378</v>
       </c>
       <c r="C21" s="44"/>
       <c r="D21" s="42"/>
       <c r="E21" s="42"/>
       <c r="F21" s="42"/>
       <c r="G21" s="45"/>
       <c r="H21" s="45"/>
       <c r="I21" s="45"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="35" t="s">
         <v>44</v>
       </c>
       <c r="B22" s="42">
-        <v>184472.06700000001</v>
+        <v>248200.372</v>
       </c>
       <c r="C22" s="44"/>
       <c r="D22" s="42"/>
       <c r="E22" s="42"/>
       <c r="F22" s="42"/>
       <c r="G22" s="45"/>
       <c r="H22" s="45"/>
       <c r="I22" s="45"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="35" t="s">
         <v>45</v>
       </c>
       <c r="B23" s="42">
-        <v>544332.81000000006</v>
+        <v>708174.18099999998</v>
       </c>
       <c r="C23" s="44"/>
       <c r="D23" s="42"/>
       <c r="E23" s="42"/>
       <c r="F23" s="42"/>
       <c r="G23" s="45"/>
       <c r="H23" s="45"/>
       <c r="I23" s="45"/>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="35" t="s">
         <v>46</v>
       </c>
       <c r="B24" s="42">
-        <v>436153.13</v>
+        <v>560590.54500000004</v>
       </c>
       <c r="C24" s="44"/>
       <c r="D24" s="42"/>
       <c r="E24" s="42"/>
       <c r="F24" s="42"/>
       <c r="G24" s="45"/>
       <c r="H24" s="45"/>
       <c r="I24" s="45"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="36" t="s">
         <v>47</v>
       </c>
       <c r="B25" s="46">
-        <v>136255.67800000001</v>
+        <v>161347.959</v>
       </c>
       <c r="C25" s="44"/>
       <c r="D25" s="42"/>
       <c r="E25" s="42"/>
       <c r="F25" s="42"/>
       <c r="G25" s="45"/>
       <c r="H25" s="45"/>
       <c r="I25" s="45"/>
     </row>
     <row r="26" spans="1:9">
       <c r="B26" s="37"/>
       <c r="D26" s="31"/>
       <c r="E26" s="32"/>
       <c r="G26" s="45"/>
       <c r="H26" s="45"/>
     </row>
     <row r="27" spans="1:9">
       <c r="B27" s="28"/>
       <c r="D27" s="28"/>
       <c r="G27" s="45"/>
     </row>
     <row r="28" spans="1:9">
       <c r="G28" s="45"/>
     </row>
     <row r="29" spans="1:9">
@@ -1898,271 +1898,271 @@
     <row r="44" spans="2:7">
       <c r="B44" s="29"/>
       <c r="G44" s="45"/>
     </row>
     <row r="45" spans="2:7">
       <c r="G45" s="45"/>
     </row>
     <row r="46" spans="2:7">
       <c r="G46" s="45"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:E26"/>
   <sheetViews>
-    <sheetView zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-      <selection activeCell="D22" sqref="D22"/>
+    <sheetView tabSelected="1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
+      <selection activeCell="E20" sqref="E20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="26.7109375" customWidth="1"/>
     <col min="2" max="2" width="24.5703125" customWidth="1"/>
     <col min="4" max="4" width="13" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="22.5" customHeight="1">
       <c r="A1" s="48" t="s">
         <v>60</v>
       </c>
       <c r="B1" s="48"/>
     </row>
     <row r="2" spans="1:5" ht="13.5" customHeight="1">
       <c r="A2" s="49" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="B2" s="49"/>
     </row>
     <row r="3" spans="1:5" ht="11.25" customHeight="1">
       <c r="A3" s="33"/>
       <c r="B3" s="33"/>
     </row>
     <row r="4" spans="1:5" ht="26.25" customHeight="1">
       <c r="A4" s="39"/>
       <c r="B4" s="38" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="5" spans="1:5" ht="12.75" customHeight="1">
       <c r="A5" s="34" t="s">
         <v>23</v>
       </c>
       <c r="B5" s="43">
-        <v>115.2</v>
+        <v>115.3</v>
       </c>
       <c r="E5" s="26"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="35" t="s">
         <v>31</v>
       </c>
       <c r="B6" s="43">
-        <v>131</v>
+        <v>123.1</v>
       </c>
       <c r="E6" s="26"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="35" t="s">
         <v>32</v>
       </c>
       <c r="B7" s="43">
-        <v>107.9</v>
+        <v>111.7</v>
       </c>
       <c r="E7" s="26"/>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="35" t="s">
         <v>33</v>
       </c>
       <c r="B8" s="43">
-        <v>110.5</v>
+        <v>105.3</v>
       </c>
       <c r="E8" s="26"/>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="35" t="s">
         <v>34</v>
       </c>
       <c r="B9" s="43">
-        <v>110.1</v>
+        <v>112.3</v>
       </c>
       <c r="E9" s="26"/>
     </row>
     <row r="10" spans="1:5" ht="12.75" customHeight="1">
       <c r="A10" s="35" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="43">
-        <v>119.7</v>
+        <v>127.9</v>
       </c>
       <c r="E10" s="26"/>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="35" t="s">
         <v>36</v>
       </c>
       <c r="B11" s="43">
-        <v>117.1</v>
+        <v>117.3</v>
       </c>
       <c r="E11" s="26"/>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="35" t="s">
         <v>37</v>
       </c>
       <c r="B12" s="43">
-        <v>113.4</v>
+        <v>114.7</v>
       </c>
       <c r="E12" s="26"/>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="35" t="s">
         <v>57</v>
       </c>
       <c r="B13" s="43">
-        <v>75.400000000000006</v>
+        <v>79</v>
       </c>
       <c r="E13" s="26"/>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="35" t="s">
         <v>38</v>
       </c>
       <c r="B14" s="43">
-        <v>82.4</v>
+        <v>80.2</v>
       </c>
       <c r="E14" s="26"/>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="35" t="s">
         <v>39</v>
       </c>
       <c r="B15" s="43">
-        <v>126</v>
+        <v>122.3</v>
       </c>
       <c r="E15" s="26"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="35" t="s">
         <v>40</v>
       </c>
       <c r="B16" s="43">
-        <v>131.30000000000001</v>
+        <v>134.9</v>
       </c>
       <c r="E16" s="26"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="35" t="s">
         <v>41</v>
       </c>
       <c r="B17" s="43">
-        <v>111.8</v>
+        <v>112.7</v>
       </c>
       <c r="E17" s="26"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="35" t="s">
         <v>42</v>
       </c>
       <c r="B18" s="43">
-        <v>129.6</v>
+        <v>132</v>
       </c>
       <c r="E18" s="26"/>
     </row>
     <row r="19" spans="1:5" ht="12.75" customHeight="1">
       <c r="A19" s="35" t="s">
         <v>43</v>
       </c>
       <c r="B19" s="43">
-        <v>98.5</v>
+        <v>100.7</v>
       </c>
       <c r="E19" s="26"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="35" t="s">
         <v>58</v>
       </c>
       <c r="B20" s="43">
-        <v>125.5</v>
+        <v>125.7</v>
       </c>
       <c r="C20" s="28"/>
       <c r="E20" s="26"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="35" t="s">
         <v>59</v>
       </c>
       <c r="B21" s="43">
-        <v>331.1</v>
+        <v>300.2</v>
       </c>
       <c r="E21" s="26"/>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="35" t="s">
         <v>44</v>
       </c>
       <c r="B22" s="43">
-        <v>122.3</v>
+        <v>124.5</v>
       </c>
       <c r="E22" s="26"/>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="35" t="s">
         <v>45</v>
       </c>
       <c r="B23" s="43">
-        <v>103.3</v>
+        <v>103.4</v>
       </c>
       <c r="E23" s="26"/>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="35" t="s">
         <v>46</v>
       </c>
       <c r="B24" s="43">
-        <v>122.5</v>
+        <v>123.3</v>
       </c>
       <c r="E24" s="26"/>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="36" t="s">
         <v>47</v>
       </c>
       <c r="B25" s="41">
-        <v>112.9</v>
+        <v>112.5</v>
       </c>
       <c r="E25" s="26"/>
     </row>
     <row r="26" spans="1:5">
       <c r="B26" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>