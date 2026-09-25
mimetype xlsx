--- v4 (2026-09-03)
+++ v5 (2026-09-25)
@@ -1,64 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="E:\2026 ГОД\отчет 2026\август 2026\оперативка 2026\русс\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="32760" yWindow="32760" windowWidth="23250" windowHeight="11865" tabRatio="950" activeTab="4"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="9192" tabRatio="950"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные 162101" sheetId="4" r:id="rId1"/>
     <sheet name="Метаданные 162107" sheetId="32" r:id="rId2"/>
     <sheet name="Условные обозначения" sheetId="2" r:id="rId3"/>
     <sheet name="Показатель 162101" sheetId="33" r:id="rId4"/>
     <sheet name="Показатель 162107_" sheetId="31" r:id="rId5"/>
   </sheets>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="131" uniqueCount="73">
   <si>
     <t>Условные обозначения:</t>
   </si>
   <si>
     <t>«0,0» – незначительная величина</t>
   </si>
   <si>
     <t>«...» – данные отсутствуют</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
   <si>
     <t>«-» явление отсутствует</t>
   </si>
   <si>
     <t>«х» – данные конфиденциальны</t>
   </si>
   <si>
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
@@ -225,79 +230,79 @@
   <si>
     <t>Индекс физического объема строительных работ</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>Индекс физического объема строительных работ отражает изменение объема выполненных строительных работ в динамике и определяется как отношение объемов выполненных строительных работ анализируемого периода к предыдущему периоду в фактически действовавших ценах, с учетом дефлятора (индекса цен).</t>
   </si>
   <si>
     <t>Расчет</t>
   </si>
   <si>
     <t xml:space="preserve">Индекс физического объема строительных работ (услуг) определяется соотношением объемов выполненных строительных работ анализируемого периода к предыдущему периоду в фактически действовавших ценах, с учетом дефлятора (индекса цен). </t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701892?keyword=</t>
   </si>
   <si>
     <t xml:space="preserve">  В % к соответствующему периоду прошлого года</t>
   </si>
   <si>
     <t>С января 2026 года</t>
   </si>
   <si>
-    <t>18.08.2026г.</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Каримкулова Жансая Сеитжанқызы </t>
   </si>
   <si>
     <t>zh.uskenbayeva@stat.kz</t>
   </si>
   <si>
     <t>17.09.2026г.</t>
   </si>
   <si>
-    <t>(Январь-июль 2026г.)</t>
+    <t>16.10.2026г.</t>
+  </si>
+  <si>
+    <t>(Январь-август 2026г.)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="9">
-    <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
-[...7 lines deleted...]
-    <numFmt numFmtId="171" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="164" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="166" formatCode="0.000"/>
+    <numFmt numFmtId="167" formatCode="0.0"/>
+    <numFmt numFmtId="168" formatCode="#,##0.0"/>
+    <numFmt numFmtId="169" formatCode="###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="170" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="171" formatCode="#,##0_ ;[Red]\-#,##0\ "/>
+    <numFmt numFmtId="172" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
   <fonts count="23">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
@@ -494,52 +499,52 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
-    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="50">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
@@ -566,124 +571,127 @@
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="17" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="17" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
+    <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="169" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="168" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="170" fontId="11" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="171" fontId="11" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="170" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="171" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="12" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="12" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyBorder="1"/>
-    <xf numFmtId="171" fontId="0" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="168" fontId="12" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="172" fontId="0" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="169" fontId="12" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="8">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 3" xfId="3"/>
     <cellStyle name="Обычный 4" xfId="4"/>
     <cellStyle name="Обычный 8" xfId="5"/>
     <cellStyle name="Финансовый" xfId="7" builtinId="3"/>
     <cellStyle name="Финансовый 2" xfId="6"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
@@ -692,116 +700,118 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -953,62 +963,62 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701885?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/347232/file/ru/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zh.uskenbayeva@stat.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701892?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/347232/file/ru/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zh.uskenbayeva@stat.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B18" sqref="B18"/>
+    <sheetView tabSelected="1" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
+      <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="42.28515625" style="11" customWidth="1"/>
-    <col min="2" max="2" width="97.7109375" style="11" customWidth="1"/>
+    <col min="1" max="1" width="42.33203125" style="11" customWidth="1"/>
+    <col min="2" max="2" width="97.6640625" style="11" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="10"/>
       <c r="B1" s="10"/>
     </row>
     <row r="2" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B2" s="9">
         <v>162101</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B3" s="9" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A4" s="19" t="s">
         <v>8</v>
@@ -1091,140 +1101,140 @@
       <c r="M13" s="17"/>
     </row>
     <row r="14" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="24" t="s">
         <v>52</v>
       </c>
       <c r="M14" s="17"/>
     </row>
     <row r="15" spans="1:13" s="15" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="24" t="s">
         <v>53</v>
       </c>
       <c r="M15" s="17"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="19" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="22" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="M16" s="4"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="22" t="s">
         <v>71</v>
       </c>
       <c r="M17" s="5"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B18" s="14" t="s">
         <v>54</v>
       </c>
       <c r="M18" s="4"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B19" s="47" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="M19" s="5"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="19" t="s">
         <v>10</v>
       </c>
       <c r="B20" s="21" t="s">
         <v>55</v>
       </c>
       <c r="M20" s="4"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A21" s="19" t="s">
         <v>11</v>
       </c>
       <c r="B21" s="25" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="M21" s="5"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="12"/>
       <c r="B22" s="13"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="5"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="4"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="5"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="4"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B15" r:id="rId2"/>
     <hyperlink ref="B12" r:id="rId3"/>
     <hyperlink ref="B21" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист5"/>
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView topLeftCell="A7" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B39" sqref="B39"/>
+    <sheetView topLeftCell="A4" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
+      <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="42.28515625" style="11" customWidth="1"/>
-    <col min="2" max="2" width="97.7109375" style="11" customWidth="1"/>
+    <col min="1" max="1" width="42.33203125" style="11" customWidth="1"/>
+    <col min="2" max="2" width="97.6640625" style="11" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="10"/>
       <c r="B1" s="10"/>
     </row>
     <row r="2" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B2" s="9">
         <v>162107</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B3" s="9" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A4" s="19" t="s">
         <v>8</v>
@@ -1307,546 +1317,546 @@
       <c r="M13" s="17"/>
     </row>
     <row r="14" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="24" t="s">
         <v>52</v>
       </c>
       <c r="M14" s="17"/>
     </row>
     <row r="15" spans="1:13" s="15" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="24" t="s">
         <v>65</v>
       </c>
       <c r="M15" s="17"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="19" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="22" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="M16" s="4"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="22" t="s">
         <v>71</v>
       </c>
       <c r="M17" s="5"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B18" s="14" t="s">
         <v>54</v>
       </c>
       <c r="M18" s="4"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B19" s="47" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="M19" s="5"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="19" t="s">
         <v>10</v>
       </c>
       <c r="B20" s="21" t="s">
         <v>55</v>
       </c>
       <c r="M20" s="4"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A21" s="19" t="s">
         <v>11</v>
       </c>
       <c r="B21" s="25" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="M21" s="5"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="12"/>
       <c r="B22" s="13"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="5"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="4"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="5"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="4"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B15" r:id="rId2"/>
     <hyperlink ref="B12" r:id="rId3"/>
     <hyperlink ref="B21" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист2"/>
   <dimension ref="B2:B18"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="B48" sqref="B48"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="4.42578125" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="4.44140625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="113.5546875" style="1" customWidth="1"/>
+    <col min="3" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2">
       <c r="B2" s="6"/>
     </row>
     <row r="6" spans="2:2">
       <c r="B6" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="2" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="2:2">
       <c r="B9" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="10" spans="2:2">
       <c r="B10" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="11" spans="2:2">
       <c r="B11" s="2"/>
     </row>
-    <row r="12" spans="2:2" ht="25.5">
+    <row r="12" spans="2:2">
       <c r="B12" s="3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="2"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="2"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="7" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I46"/>
   <sheetViews>
     <sheetView zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-      <selection activeCell="E23" sqref="E23"/>
+      <selection activeCell="E9" sqref="E9:E10"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="1"/>
-    <col min="2" max="2" width="22.28515625" customWidth="1"/>
-    <col min="3" max="3" width="12.7109375" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="22.33203125" customWidth="1"/>
+    <col min="3" max="3" width="12.6640625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="12" customWidth="1"/>
-    <col min="5" max="5" width="17.28515625" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="9" max="9" width="11.28515625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="17.33203125" customWidth="1"/>
+    <col min="6" max="6" width="13.6640625" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="11.33203125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="22.5" customHeight="1">
       <c r="A1" s="48" t="s">
         <v>30</v>
       </c>
       <c r="B1" s="48"/>
     </row>
     <row r="2" spans="1:9" ht="13.5" customHeight="1">
       <c r="A2" s="49" t="s">
         <v>72</v>
       </c>
       <c r="B2" s="49"/>
     </row>
     <row r="3" spans="1:9" ht="11.25" customHeight="1">
       <c r="A3" s="33"/>
       <c r="B3" s="33"/>
     </row>
     <row r="4" spans="1:9" ht="26.25" customHeight="1">
       <c r="A4" s="39"/>
       <c r="B4" s="40" t="s">
         <v>56</v>
       </c>
       <c r="C4" s="28"/>
       <c r="D4" s="28"/>
       <c r="E4" s="28"/>
       <c r="F4" s="28"/>
     </row>
     <row r="5" spans="1:9" ht="12.75" customHeight="1">
       <c r="A5" s="34" t="s">
         <v>23</v>
       </c>
       <c r="B5" s="42">
-        <v>5061072.7529999996</v>
+        <v>6089397.3219999997</v>
       </c>
       <c r="C5" s="44"/>
       <c r="D5" s="42"/>
       <c r="E5" s="42"/>
       <c r="F5" s="42"/>
       <c r="G5" s="45"/>
       <c r="I5" s="45"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="35" t="s">
         <v>31</v>
       </c>
       <c r="B6" s="42">
-        <v>154068.158</v>
+        <v>195245.932</v>
       </c>
       <c r="C6" s="44"/>
       <c r="D6" s="42"/>
       <c r="E6" s="42"/>
       <c r="F6" s="42"/>
       <c r="G6" s="45"/>
       <c r="H6" s="45"/>
       <c r="I6" s="45"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="35" t="s">
         <v>32</v>
       </c>
       <c r="B7" s="42">
-        <v>169411.90900000001</v>
+        <v>208062.48800000001</v>
       </c>
       <c r="C7" s="44"/>
       <c r="D7" s="42"/>
       <c r="E7" s="42"/>
       <c r="F7" s="42"/>
       <c r="G7" s="45"/>
       <c r="H7" s="45"/>
       <c r="I7" s="45"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="35" t="s">
         <v>33</v>
       </c>
       <c r="B8" s="42">
-        <v>197746.69099999999</v>
+        <v>239909.981</v>
       </c>
       <c r="C8" s="44"/>
       <c r="D8" s="42"/>
       <c r="E8" s="42"/>
       <c r="F8" s="42"/>
       <c r="G8" s="45"/>
       <c r="H8" s="45"/>
       <c r="I8" s="45"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="35" t="s">
         <v>34</v>
       </c>
       <c r="B9" s="42">
-        <v>212225.389</v>
+        <v>265289.52899999998</v>
       </c>
       <c r="C9" s="44"/>
       <c r="D9" s="42"/>
       <c r="E9" s="42"/>
       <c r="F9" s="42"/>
       <c r="G9" s="45"/>
       <c r="H9" s="45"/>
       <c r="I9" s="45"/>
     </row>
     <row r="10" spans="1:9" ht="12.75" customHeight="1">
       <c r="A10" s="35" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="42">
-        <v>387582.55099999998</v>
+        <v>467354.83100000001</v>
       </c>
       <c r="C10" s="44"/>
       <c r="D10" s="42"/>
       <c r="E10" s="42"/>
       <c r="F10" s="42"/>
       <c r="G10" s="45"/>
       <c r="H10" s="45"/>
       <c r="I10" s="45"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="35" t="s">
         <v>36</v>
       </c>
       <c r="B11" s="42">
-        <v>178767.345</v>
+        <v>218348.217</v>
       </c>
       <c r="C11" s="44"/>
       <c r="D11" s="42"/>
       <c r="E11" s="42"/>
       <c r="F11" s="42"/>
       <c r="G11" s="45"/>
       <c r="H11" s="45"/>
       <c r="I11" s="45"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="35" t="s">
         <v>37</v>
       </c>
       <c r="B12" s="42">
-        <v>198061.76300000001</v>
+        <v>228304.86900000001</v>
       </c>
       <c r="C12" s="44"/>
       <c r="D12" s="42"/>
       <c r="E12" s="42"/>
       <c r="F12" s="42"/>
       <c r="G12" s="45"/>
       <c r="H12" s="45"/>
       <c r="I12" s="45"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="35" t="s">
         <v>57</v>
       </c>
       <c r="B13" s="42">
-        <v>125757.739</v>
+        <v>148181.06599999999</v>
       </c>
       <c r="C13" s="44"/>
       <c r="D13" s="42"/>
       <c r="E13" s="42"/>
       <c r="F13" s="42"/>
       <c r="G13" s="45"/>
       <c r="H13" s="45"/>
       <c r="I13" s="45"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="35" t="s">
         <v>38</v>
       </c>
       <c r="B14" s="42">
-        <v>273867.837</v>
+        <v>336854.16100000002</v>
       </c>
       <c r="C14" s="44"/>
       <c r="D14" s="42"/>
       <c r="E14" s="42"/>
       <c r="F14" s="42"/>
       <c r="G14" s="45"/>
       <c r="H14" s="45"/>
       <c r="I14" s="45"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="35" t="s">
         <v>39</v>
       </c>
       <c r="B15" s="42">
-        <v>200282.514</v>
+        <v>234681.473</v>
       </c>
       <c r="C15" s="44"/>
       <c r="D15" s="42"/>
       <c r="E15" s="42"/>
       <c r="F15" s="42"/>
       <c r="G15" s="45"/>
       <c r="H15" s="45"/>
       <c r="I15" s="45"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="35" t="s">
         <v>40</v>
       </c>
       <c r="B16" s="42">
-        <v>196714.46400000001</v>
+        <v>223171.13399999999</v>
       </c>
       <c r="C16" s="44"/>
       <c r="D16" s="42"/>
       <c r="E16" s="42"/>
       <c r="F16" s="42"/>
       <c r="G16" s="45"/>
       <c r="H16" s="45"/>
       <c r="I16" s="45"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="35" t="s">
         <v>41</v>
       </c>
       <c r="B17" s="42">
-        <v>213010.54300000001</v>
+        <v>244792.777</v>
       </c>
       <c r="C17" s="44"/>
       <c r="D17" s="42"/>
       <c r="E17" s="42"/>
       <c r="F17" s="42"/>
       <c r="G17" s="45"/>
       <c r="H17" s="45"/>
       <c r="I17" s="45"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="35" t="s">
         <v>42</v>
       </c>
       <c r="B18" s="42">
-        <v>234897.837</v>
+        <v>301297.326</v>
       </c>
       <c r="C18" s="44"/>
       <c r="D18" s="42"/>
       <c r="E18" s="42"/>
       <c r="F18" s="42"/>
       <c r="G18" s="45"/>
       <c r="H18" s="45"/>
       <c r="I18" s="45"/>
     </row>
     <row r="19" spans="1:9" ht="12.75" customHeight="1">
       <c r="A19" s="35" t="s">
         <v>43</v>
       </c>
       <c r="B19" s="42">
-        <v>99274.332999999999</v>
+        <v>126980.91099999999</v>
       </c>
       <c r="C19" s="44"/>
       <c r="D19" s="42"/>
       <c r="E19" s="42"/>
       <c r="F19" s="42"/>
       <c r="G19" s="45"/>
       <c r="H19" s="45"/>
       <c r="I19" s="45"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="35" t="s">
         <v>58</v>
       </c>
       <c r="B20" s="42">
-        <v>361857.245</v>
+        <v>403837.2</v>
       </c>
       <c r="C20" s="44"/>
       <c r="D20" s="42"/>
       <c r="E20" s="42"/>
       <c r="F20" s="42"/>
       <c r="G20" s="45"/>
       <c r="H20" s="45"/>
       <c r="I20" s="45"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="35" t="s">
         <v>59</v>
       </c>
       <c r="B21" s="42">
-        <v>179233.378</v>
+        <v>205921.30499999999</v>
       </c>
       <c r="C21" s="44"/>
       <c r="D21" s="42"/>
       <c r="E21" s="42"/>
       <c r="F21" s="42"/>
       <c r="G21" s="45"/>
       <c r="H21" s="45"/>
       <c r="I21" s="45"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="35" t="s">
         <v>44</v>
       </c>
       <c r="B22" s="42">
-        <v>248200.372</v>
+        <v>286596.13099999999</v>
       </c>
       <c r="C22" s="44"/>
       <c r="D22" s="42"/>
       <c r="E22" s="42"/>
       <c r="F22" s="42"/>
       <c r="G22" s="45"/>
       <c r="H22" s="45"/>
       <c r="I22" s="45"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="35" t="s">
         <v>45</v>
       </c>
       <c r="B23" s="42">
-        <v>708174.18099999998</v>
+        <v>894376.61699999997</v>
       </c>
       <c r="C23" s="44"/>
       <c r="D23" s="42"/>
       <c r="E23" s="42"/>
       <c r="F23" s="42"/>
       <c r="G23" s="45"/>
       <c r="H23" s="45"/>
       <c r="I23" s="45"/>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="35" t="s">
         <v>46</v>
       </c>
       <c r="B24" s="42">
-        <v>560590.54500000004</v>
+        <v>669157.35900000005</v>
       </c>
       <c r="C24" s="44"/>
       <c r="D24" s="42"/>
       <c r="E24" s="42"/>
       <c r="F24" s="42"/>
       <c r="G24" s="45"/>
       <c r="H24" s="45"/>
       <c r="I24" s="45"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="36" t="s">
         <v>47</v>
       </c>
       <c r="B25" s="46">
-        <v>161347.959</v>
+        <v>191034.01500000001</v>
       </c>
       <c r="C25" s="44"/>
       <c r="D25" s="42"/>
       <c r="E25" s="42"/>
       <c r="F25" s="42"/>
       <c r="G25" s="45"/>
       <c r="H25" s="45"/>
       <c r="I25" s="45"/>
     </row>
     <row r="26" spans="1:9">
       <c r="B26" s="37"/>
       <c r="D26" s="31"/>
       <c r="E26" s="32"/>
       <c r="G26" s="45"/>
       <c r="H26" s="45"/>
     </row>
     <row r="27" spans="1:9">
       <c r="B27" s="28"/>
       <c r="D27" s="28"/>
       <c r="G27" s="45"/>
     </row>
     <row r="28" spans="1:9">
       <c r="G28" s="45"/>
     </row>
     <row r="29" spans="1:9">
@@ -1895,274 +1905,274 @@
     <row r="43" spans="2:7">
       <c r="G43" s="45"/>
     </row>
     <row r="44" spans="2:7">
       <c r="B44" s="29"/>
       <c r="G44" s="45"/>
     </row>
     <row r="45" spans="2:7">
       <c r="G45" s="45"/>
     </row>
     <row r="46" spans="2:7">
       <c r="G46" s="45"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E26"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-      <selection activeCell="E20" sqref="E20"/>
+    <sheetView zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
+      <selection activeCell="D14" sqref="D14"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="26.7109375" customWidth="1"/>
-    <col min="2" max="2" width="24.5703125" customWidth="1"/>
+    <col min="1" max="1" width="26.6640625" customWidth="1"/>
+    <col min="2" max="2" width="24.5546875" customWidth="1"/>
     <col min="4" max="4" width="13" customWidth="1"/>
-    <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="11.5546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="22.5" customHeight="1">
       <c r="A1" s="48" t="s">
         <v>60</v>
       </c>
       <c r="B1" s="48"/>
     </row>
     <row r="2" spans="1:5" ht="13.5" customHeight="1">
       <c r="A2" s="49" t="s">
         <v>72</v>
       </c>
       <c r="B2" s="49"/>
     </row>
     <row r="3" spans="1:5" ht="11.25" customHeight="1">
       <c r="A3" s="33"/>
       <c r="B3" s="33"/>
     </row>
     <row r="4" spans="1:5" ht="26.25" customHeight="1">
       <c r="A4" s="39"/>
       <c r="B4" s="38" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="5" spans="1:5" ht="12.75" customHeight="1">
       <c r="A5" s="34" t="s">
         <v>23</v>
       </c>
       <c r="B5" s="43">
-        <v>115.3</v>
+        <v>115.59569759580366</v>
       </c>
       <c r="E5" s="26"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="35" t="s">
         <v>31</v>
       </c>
       <c r="B6" s="43">
-        <v>123.1</v>
+        <v>120.57031245633974</v>
       </c>
       <c r="E6" s="26"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="35" t="s">
         <v>32</v>
       </c>
       <c r="B7" s="43">
-        <v>111.7</v>
+        <v>111.90123096183686</v>
       </c>
       <c r="E7" s="26"/>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="35" t="s">
         <v>33</v>
       </c>
       <c r="B8" s="43">
-        <v>105.3</v>
+        <v>105.52049997082669</v>
       </c>
       <c r="E8" s="26"/>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="35" t="s">
         <v>34</v>
       </c>
       <c r="B9" s="43">
-        <v>112.3</v>
+        <v>112.36484658029613</v>
       </c>
       <c r="E9" s="26"/>
     </row>
     <row r="10" spans="1:5" ht="12.75" customHeight="1">
       <c r="A10" s="35" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="43">
-        <v>127.9</v>
+        <v>137.25374292005031</v>
       </c>
       <c r="E10" s="26"/>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="35" t="s">
         <v>36</v>
       </c>
       <c r="B11" s="43">
-        <v>117.3</v>
+        <v>113.40596943239152</v>
       </c>
       <c r="E11" s="26"/>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="35" t="s">
         <v>37</v>
       </c>
       <c r="B12" s="43">
-        <v>114.7</v>
+        <v>112.40915474639455</v>
       </c>
       <c r="E12" s="26"/>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="35" t="s">
         <v>57</v>
       </c>
       <c r="B13" s="43">
-        <v>79</v>
+        <v>75.746179025587764</v>
       </c>
       <c r="E13" s="26"/>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="35" t="s">
         <v>38</v>
       </c>
       <c r="B14" s="43">
-        <v>80.2</v>
+        <v>78.634553906068007</v>
       </c>
       <c r="E14" s="26"/>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="35" t="s">
         <v>39</v>
       </c>
       <c r="B15" s="43">
-        <v>122.3</v>
+        <v>121.41120174408822</v>
       </c>
       <c r="E15" s="26"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="35" t="s">
         <v>40</v>
       </c>
       <c r="B16" s="43">
-        <v>134.9</v>
+        <v>126.89267834247799</v>
       </c>
       <c r="E16" s="26"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="35" t="s">
         <v>41</v>
       </c>
       <c r="B17" s="43">
-        <v>112.7</v>
+        <v>113.14700073957707</v>
       </c>
       <c r="E17" s="26"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="35" t="s">
         <v>42</v>
       </c>
       <c r="B18" s="43">
-        <v>132</v>
+        <v>141.37181628024723</v>
       </c>
       <c r="E18" s="26"/>
     </row>
     <row r="19" spans="1:5" ht="12.75" customHeight="1">
       <c r="A19" s="35" t="s">
         <v>43</v>
       </c>
       <c r="B19" s="43">
-        <v>100.7</v>
+        <v>101.41771663060035</v>
       </c>
       <c r="E19" s="26"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="35" t="s">
         <v>58</v>
       </c>
       <c r="B20" s="43">
-        <v>125.7</v>
+        <v>123.52477082248021</v>
       </c>
       <c r="C20" s="28"/>
       <c r="E20" s="26"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="35" t="s">
         <v>59</v>
       </c>
       <c r="B21" s="43">
-        <v>300.2</v>
+        <v>289.84226822672628</v>
       </c>
       <c r="E21" s="26"/>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="35" t="s">
         <v>44</v>
       </c>
       <c r="B22" s="43">
-        <v>124.5</v>
+        <v>120.37626526545372</v>
       </c>
       <c r="E22" s="26"/>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="35" t="s">
         <v>45</v>
       </c>
       <c r="B23" s="43">
-        <v>103.4</v>
+        <v>113.37039833160088</v>
       </c>
       <c r="E23" s="26"/>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="35" t="s">
         <v>46</v>
       </c>
       <c r="B24" s="43">
-        <v>123.3</v>
+        <v>116.67483561432199</v>
       </c>
       <c r="E24" s="26"/>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="36" t="s">
         <v>47</v>
       </c>
       <c r="B25" s="41">
-        <v>112.5</v>
+        <v>113.89081651322421</v>
       </c>
       <c r="E25" s="26"/>
     </row>
     <row r="26" spans="1:5">
       <c r="B26" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>