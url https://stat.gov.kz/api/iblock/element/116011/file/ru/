--- v5 (2026-09-25)
+++ v6 (2026-10-19)
@@ -1,69 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="9192" tabRatio="950"/>
+    <workbookView xWindow="1680" yWindow="-195" windowWidth="14040" windowHeight="12780" tabRatio="950" activeTab="4"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные 162101" sheetId="4" r:id="rId1"/>
     <sheet name="Метаданные 162107" sheetId="32" r:id="rId2"/>
     <sheet name="Условные обозначения" sheetId="2" r:id="rId3"/>
     <sheet name="Показатель 162101" sheetId="33" r:id="rId4"/>
     <sheet name="Показатель 162107_" sheetId="31" r:id="rId5"/>
   </sheets>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="131" uniqueCount="73">
   <si>
     <t>Условные обозначения:</t>
   </si>
   <si>
     <t>«0,0» – незначительная величина</t>
   </si>
   <si>
     <t>«...» – данные отсутствуют</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
   <si>
     <t>«-» явление отсутствует</t>
   </si>
   <si>
     <t>«х» – данные конфиденциальны</t>
   </si>
   <si>
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
@@ -236,73 +231,73 @@
   <si>
     <t>Индекс физического объема строительных работ отражает изменение объема выполненных строительных работ в динамике и определяется как отношение объемов выполненных строительных работ анализируемого периода к предыдущему периоду в фактически действовавших ценах, с учетом дефлятора (индекса цен).</t>
   </si>
   <si>
     <t>Расчет</t>
   </si>
   <si>
     <t xml:space="preserve">Индекс физического объема строительных работ (услуг) определяется соотношением объемов выполненных строительных работ анализируемого периода к предыдущему периоду в фактически действовавших ценах, с учетом дефлятора (индекса цен). </t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701892?keyword=</t>
   </si>
   <si>
     <t xml:space="preserve">  В % к соответствующему периоду прошлого года</t>
   </si>
   <si>
     <t>С января 2026 года</t>
   </si>
   <si>
     <t xml:space="preserve">Каримкулова Жансая Сеитжанқызы </t>
   </si>
   <si>
     <t>zh.uskenbayeva@stat.kz</t>
   </si>
   <si>
-    <t>17.09.2026г.</t>
-[...1 lines deleted...]
-  <si>
     <t>16.10.2026г.</t>
   </si>
   <si>
-    <t>(Январь-август 2026г.)</t>
+    <t>18.11.2026г.</t>
+  </si>
+  <si>
+    <t>(Январь-сентябрь 2026г.)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="9">
-    <numFmt numFmtId="164" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
-[...7 lines deleted...]
-    <numFmt numFmtId="172" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="165" formatCode="0.000"/>
+    <numFmt numFmtId="166" formatCode="0.0"/>
+    <numFmt numFmtId="167" formatCode="#,##0.0"/>
+    <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="169" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="170" formatCode="#,##0_ ;[Red]\-#,##0\ "/>
+    <numFmt numFmtId="171" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
   <fonts count="23">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
@@ -499,52 +494,52 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
-    <xf numFmtId="168" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="50">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
@@ -571,97 +566,97 @@
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="17" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="17" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="169" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="168" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
-    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="171" fontId="11" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="11" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="171" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="170" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="170" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="12" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="12" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyBorder="1"/>
-    <xf numFmtId="172" fontId="0" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="169" fontId="12" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="171" fontId="0" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="168" fontId="12" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="8">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 3" xfId="3"/>
     <cellStyle name="Обычный 4" xfId="4"/>
     <cellStyle name="Обычный 8" xfId="5"/>
     <cellStyle name="Финансовый" xfId="7" builtinId="3"/>
     <cellStyle name="Финансовый 2" xfId="6"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
@@ -700,118 +695,116 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -963,62 +956,62 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701885?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/347232/file/ru/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zh.uskenbayeva@stat.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701892?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/347232/file/ru/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zh.uskenbayeva@stat.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B16" sqref="B16:B17"/>
+    <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
+      <selection activeCell="B18" sqref="B18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="42.33203125" style="11" customWidth="1"/>
-    <col min="2" max="2" width="97.6640625" style="11" customWidth="1"/>
+    <col min="1" max="1" width="42.28515625" style="11" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="11" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="10"/>
       <c r="B1" s="10"/>
     </row>
     <row r="2" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B2" s="9">
         <v>162101</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B3" s="9" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A4" s="19" t="s">
         <v>8</v>
@@ -1179,62 +1172,62 @@
     <row r="23" spans="1:13">
       <c r="M23" s="5"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="4"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="5"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="4"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B15" r:id="rId2"/>
     <hyperlink ref="B12" r:id="rId3"/>
     <hyperlink ref="B21" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист5"/>
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView topLeftCell="A4" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B16" sqref="B16:B17"/>
+      <selection activeCell="B28" sqref="B28"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="42.33203125" style="11" customWidth="1"/>
-    <col min="2" max="2" width="97.6640625" style="11" customWidth="1"/>
+    <col min="1" max="1" width="42.28515625" style="11" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="11" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="10"/>
       <c r="B1" s="10"/>
     </row>
     <row r="2" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B2" s="9">
         <v>162107</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B3" s="9" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A4" s="19" t="s">
         <v>8</v>
@@ -1395,468 +1388,468 @@
     <row r="23" spans="1:13">
       <c r="M23" s="5"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="4"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="5"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="4"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B15" r:id="rId2"/>
     <hyperlink ref="B12" r:id="rId3"/>
     <hyperlink ref="B21" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист2"/>
   <dimension ref="B2:B18"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="B48" sqref="B48"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="4.44140625" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.109375" style="1"/>
+    <col min="1" max="1" width="4.42578125" style="1" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="1" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2">
       <c r="B2" s="6"/>
     </row>
     <row r="6" spans="2:2">
       <c r="B6" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="2" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="2:2">
       <c r="B9" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="10" spans="2:2">
       <c r="B10" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="11" spans="2:2">
       <c r="B11" s="2"/>
     </row>
-    <row r="12" spans="2:2">
+    <row r="12" spans="2:2" ht="25.5">
       <c r="B12" s="3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="2"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="2"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="7" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I46"/>
   <sheetViews>
     <sheetView zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-      <selection activeCell="E9" sqref="E9:E10"/>
+      <selection activeCell="D11" sqref="D11"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="1"/>
-    <col min="2" max="2" width="22.33203125" customWidth="1"/>
-    <col min="3" max="3" width="12.6640625" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="22.28515625" customWidth="1"/>
+    <col min="3" max="3" width="12.7109375" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="12" customWidth="1"/>
-    <col min="5" max="5" width="17.33203125" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="9" max="9" width="11.33203125" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="17.28515625" customWidth="1"/>
+    <col min="6" max="6" width="13.7109375" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="11.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="22.5" customHeight="1">
       <c r="A1" s="48" t="s">
         <v>30</v>
       </c>
       <c r="B1" s="48"/>
     </row>
     <row r="2" spans="1:9" ht="13.5" customHeight="1">
       <c r="A2" s="49" t="s">
         <v>72</v>
       </c>
       <c r="B2" s="49"/>
     </row>
     <row r="3" spans="1:9" ht="11.25" customHeight="1">
       <c r="A3" s="33"/>
       <c r="B3" s="33"/>
     </row>
     <row r="4" spans="1:9" ht="26.25" customHeight="1">
       <c r="A4" s="39"/>
       <c r="B4" s="40" t="s">
         <v>56</v>
       </c>
       <c r="C4" s="28"/>
       <c r="D4" s="28"/>
       <c r="E4" s="28"/>
       <c r="F4" s="28"/>
     </row>
     <row r="5" spans="1:9" ht="12.75" customHeight="1">
       <c r="A5" s="34" t="s">
         <v>23</v>
       </c>
       <c r="B5" s="42">
-        <v>6089397.3219999997</v>
+        <v>7812332.2199999997</v>
       </c>
       <c r="C5" s="44"/>
       <c r="D5" s="42"/>
       <c r="E5" s="42"/>
       <c r="F5" s="42"/>
       <c r="G5" s="45"/>
       <c r="I5" s="45"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="35" t="s">
         <v>31</v>
       </c>
       <c r="B6" s="42">
-        <v>195245.932</v>
+        <v>240409.97500000001</v>
       </c>
       <c r="C6" s="44"/>
       <c r="D6" s="42"/>
       <c r="E6" s="42"/>
       <c r="F6" s="42"/>
       <c r="G6" s="45"/>
       <c r="H6" s="45"/>
       <c r="I6" s="45"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="35" t="s">
         <v>32</v>
       </c>
       <c r="B7" s="42">
-        <v>208062.48800000001</v>
+        <v>273230.90100000001</v>
       </c>
       <c r="C7" s="44"/>
       <c r="D7" s="42"/>
       <c r="E7" s="42"/>
       <c r="F7" s="42"/>
       <c r="G7" s="45"/>
       <c r="H7" s="45"/>
       <c r="I7" s="45"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="35" t="s">
         <v>33</v>
       </c>
       <c r="B8" s="42">
-        <v>239909.981</v>
+        <v>353284.64299999998</v>
       </c>
       <c r="C8" s="44"/>
       <c r="D8" s="42"/>
       <c r="E8" s="42"/>
       <c r="F8" s="42"/>
       <c r="G8" s="45"/>
       <c r="H8" s="45"/>
       <c r="I8" s="45"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="35" t="s">
         <v>34</v>
       </c>
       <c r="B9" s="42">
-        <v>265289.52899999998</v>
+        <v>364891.08199999999</v>
       </c>
       <c r="C9" s="44"/>
       <c r="D9" s="42"/>
       <c r="E9" s="42"/>
       <c r="F9" s="42"/>
       <c r="G9" s="45"/>
       <c r="H9" s="45"/>
       <c r="I9" s="45"/>
     </row>
     <row r="10" spans="1:9" ht="12.75" customHeight="1">
       <c r="A10" s="35" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="42">
-        <v>467354.83100000001</v>
+        <v>561833.951</v>
       </c>
       <c r="C10" s="44"/>
       <c r="D10" s="42"/>
       <c r="E10" s="42"/>
       <c r="F10" s="42"/>
       <c r="G10" s="45"/>
       <c r="H10" s="45"/>
       <c r="I10" s="45"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="35" t="s">
         <v>36</v>
       </c>
       <c r="B11" s="42">
-        <v>218348.217</v>
+        <v>264684.65299999999</v>
       </c>
       <c r="C11" s="44"/>
       <c r="D11" s="42"/>
       <c r="E11" s="42"/>
       <c r="F11" s="42"/>
       <c r="G11" s="45"/>
       <c r="H11" s="45"/>
       <c r="I11" s="45"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="35" t="s">
         <v>37</v>
       </c>
       <c r="B12" s="42">
-        <v>228304.86900000001</v>
+        <v>283704.40500000003</v>
       </c>
       <c r="C12" s="44"/>
       <c r="D12" s="42"/>
       <c r="E12" s="42"/>
       <c r="F12" s="42"/>
       <c r="G12" s="45"/>
       <c r="H12" s="45"/>
       <c r="I12" s="45"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="35" t="s">
         <v>57</v>
       </c>
       <c r="B13" s="42">
-        <v>148181.06599999999</v>
+        <v>192592.93900000001</v>
       </c>
       <c r="C13" s="44"/>
       <c r="D13" s="42"/>
       <c r="E13" s="42"/>
       <c r="F13" s="42"/>
       <c r="G13" s="45"/>
       <c r="H13" s="45"/>
       <c r="I13" s="45"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="35" t="s">
         <v>38</v>
       </c>
       <c r="B14" s="42">
-        <v>336854.16100000002</v>
+        <v>411117.99800000002</v>
       </c>
       <c r="C14" s="44"/>
       <c r="D14" s="42"/>
       <c r="E14" s="42"/>
       <c r="F14" s="42"/>
       <c r="G14" s="45"/>
       <c r="H14" s="45"/>
       <c r="I14" s="45"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="35" t="s">
         <v>39</v>
       </c>
       <c r="B15" s="42">
-        <v>234681.473</v>
+        <v>292486.99400000001</v>
       </c>
       <c r="C15" s="44"/>
       <c r="D15" s="42"/>
       <c r="E15" s="42"/>
       <c r="F15" s="42"/>
       <c r="G15" s="45"/>
       <c r="H15" s="45"/>
       <c r="I15" s="45"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="35" t="s">
         <v>40</v>
       </c>
       <c r="B16" s="42">
-        <v>223171.13399999999</v>
+        <v>289689.79300000001</v>
       </c>
       <c r="C16" s="44"/>
       <c r="D16" s="42"/>
       <c r="E16" s="42"/>
       <c r="F16" s="42"/>
       <c r="G16" s="45"/>
       <c r="H16" s="45"/>
       <c r="I16" s="45"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="35" t="s">
         <v>41</v>
       </c>
       <c r="B17" s="42">
-        <v>244792.777</v>
+        <v>279144.43699999998</v>
       </c>
       <c r="C17" s="44"/>
       <c r="D17" s="42"/>
       <c r="E17" s="42"/>
       <c r="F17" s="42"/>
       <c r="G17" s="45"/>
       <c r="H17" s="45"/>
       <c r="I17" s="45"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="35" t="s">
         <v>42</v>
       </c>
       <c r="B18" s="42">
-        <v>301297.326</v>
+        <v>430501.87099999998</v>
       </c>
       <c r="C18" s="44"/>
       <c r="D18" s="42"/>
       <c r="E18" s="42"/>
       <c r="F18" s="42"/>
       <c r="G18" s="45"/>
       <c r="H18" s="45"/>
       <c r="I18" s="45"/>
     </row>
     <row r="19" spans="1:9" ht="12.75" customHeight="1">
       <c r="A19" s="35" t="s">
         <v>43</v>
       </c>
       <c r="B19" s="42">
-        <v>126980.91099999999</v>
+        <v>189586.772</v>
       </c>
       <c r="C19" s="44"/>
       <c r="D19" s="42"/>
       <c r="E19" s="42"/>
       <c r="F19" s="42"/>
       <c r="G19" s="45"/>
       <c r="H19" s="45"/>
       <c r="I19" s="45"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="35" t="s">
         <v>58</v>
       </c>
       <c r="B20" s="42">
-        <v>403837.2</v>
+        <v>516900.114</v>
       </c>
       <c r="C20" s="44"/>
       <c r="D20" s="42"/>
       <c r="E20" s="42"/>
       <c r="F20" s="42"/>
       <c r="G20" s="45"/>
       <c r="H20" s="45"/>
       <c r="I20" s="45"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="35" t="s">
         <v>59</v>
       </c>
       <c r="B21" s="42">
-        <v>205921.30499999999</v>
+        <v>265433.592</v>
       </c>
       <c r="C21" s="44"/>
       <c r="D21" s="42"/>
       <c r="E21" s="42"/>
       <c r="F21" s="42"/>
       <c r="G21" s="45"/>
       <c r="H21" s="45"/>
       <c r="I21" s="45"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="35" t="s">
         <v>44</v>
       </c>
       <c r="B22" s="42">
-        <v>286596.13099999999</v>
+        <v>341682.46500000003</v>
       </c>
       <c r="C22" s="44"/>
       <c r="D22" s="42"/>
       <c r="E22" s="42"/>
       <c r="F22" s="42"/>
       <c r="G22" s="45"/>
       <c r="H22" s="45"/>
       <c r="I22" s="45"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="35" t="s">
         <v>45</v>
       </c>
       <c r="B23" s="42">
-        <v>894376.61699999997</v>
+        <v>1182546.757</v>
       </c>
       <c r="C23" s="44"/>
       <c r="D23" s="42"/>
       <c r="E23" s="42"/>
       <c r="F23" s="42"/>
       <c r="G23" s="45"/>
       <c r="H23" s="45"/>
       <c r="I23" s="45"/>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="35" t="s">
         <v>46</v>
       </c>
       <c r="B24" s="42">
-        <v>669157.35900000005</v>
+        <v>830985.446</v>
       </c>
       <c r="C24" s="44"/>
       <c r="D24" s="42"/>
       <c r="E24" s="42"/>
       <c r="F24" s="42"/>
       <c r="G24" s="45"/>
       <c r="H24" s="45"/>
       <c r="I24" s="45"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="36" t="s">
         <v>47</v>
       </c>
       <c r="B25" s="46">
-        <v>191034.01500000001</v>
+        <v>247623.432</v>
       </c>
       <c r="C25" s="44"/>
       <c r="D25" s="42"/>
       <c r="E25" s="42"/>
       <c r="F25" s="42"/>
       <c r="G25" s="45"/>
       <c r="H25" s="45"/>
       <c r="I25" s="45"/>
     </row>
     <row r="26" spans="1:9">
       <c r="B26" s="37"/>
       <c r="D26" s="31"/>
       <c r="E26" s="32"/>
       <c r="G26" s="45"/>
       <c r="H26" s="45"/>
     </row>
     <row r="27" spans="1:9">
       <c r="B27" s="28"/>
       <c r="D27" s="28"/>
       <c r="G27" s="45"/>
     </row>
     <row r="28" spans="1:9">
       <c r="G28" s="45"/>
     </row>
     <row r="29" spans="1:9">
@@ -1905,275 +1898,295 @@
     <row r="43" spans="2:7">
       <c r="G43" s="45"/>
     </row>
     <row r="44" spans="2:7">
       <c r="B44" s="29"/>
       <c r="G44" s="45"/>
     </row>
     <row r="45" spans="2:7">
       <c r="G45" s="45"/>
     </row>
     <row r="46" spans="2:7">
       <c r="G46" s="45"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:E26"/>
   <sheetViews>
-    <sheetView zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-      <selection activeCell="D14" sqref="D14"/>
+    <sheetView tabSelected="1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
+      <selection activeCell="D27" sqref="D27"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="26.6640625" customWidth="1"/>
-    <col min="2" max="2" width="24.5546875" customWidth="1"/>
+    <col min="1" max="1" width="26.7109375" customWidth="1"/>
+    <col min="2" max="2" width="24.5703125" customWidth="1"/>
     <col min="4" max="4" width="13" customWidth="1"/>
-    <col min="5" max="5" width="11.5546875" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="22.5" customHeight="1">
       <c r="A1" s="48" t="s">
         <v>60</v>
       </c>
       <c r="B1" s="48"/>
     </row>
     <row r="2" spans="1:5" ht="13.5" customHeight="1">
       <c r="A2" s="49" t="s">
         <v>72</v>
       </c>
       <c r="B2" s="49"/>
     </row>
     <row r="3" spans="1:5" ht="11.25" customHeight="1">
       <c r="A3" s="33"/>
       <c r="B3" s="33"/>
     </row>
     <row r="4" spans="1:5" ht="26.25" customHeight="1">
       <c r="A4" s="39"/>
       <c r="B4" s="38" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="5" spans="1:5" ht="12.75" customHeight="1">
       <c r="A5" s="34" t="s">
         <v>23</v>
       </c>
       <c r="B5" s="43">
-        <v>115.59569759580366</v>
-      </c>
+        <v>111.46679359315013</v>
+      </c>
+      <c r="C5" s="43"/>
       <c r="E5" s="26"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="35" t="s">
         <v>31</v>
       </c>
       <c r="B6" s="43">
-        <v>120.57031245633974</v>
-      </c>
+        <v>111.54554367666148</v>
+      </c>
+      <c r="C6" s="43"/>
       <c r="E6" s="26"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="35" t="s">
         <v>32</v>
       </c>
       <c r="B7" s="43">
-        <v>111.90123096183686</v>
-      </c>
+        <v>100.20682013363569</v>
+      </c>
+      <c r="C7" s="43"/>
       <c r="E7" s="26"/>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="35" t="s">
         <v>33</v>
       </c>
       <c r="B8" s="43">
-        <v>105.52049997082669</v>
-      </c>
+        <v>112.30708999241892</v>
+      </c>
+      <c r="C8" s="43"/>
       <c r="E8" s="26"/>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="35" t="s">
         <v>34</v>
       </c>
       <c r="B9" s="43">
-        <v>112.36484658029613</v>
-      </c>
+        <v>110.99062581073302</v>
+      </c>
+      <c r="C9" s="43"/>
       <c r="E9" s="26"/>
     </row>
     <row r="10" spans="1:5" ht="12.75" customHeight="1">
       <c r="A10" s="35" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="43">
-        <v>137.25374292005031</v>
-      </c>
+        <v>122.20223460708468</v>
+      </c>
+      <c r="C10" s="43"/>
       <c r="E10" s="26"/>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="35" t="s">
         <v>36</v>
       </c>
       <c r="B11" s="43">
-        <v>113.40596943239152</v>
-      </c>
+        <v>107.02611855094845</v>
+      </c>
+      <c r="C11" s="43"/>
       <c r="E11" s="26"/>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="35" t="s">
         <v>37</v>
       </c>
       <c r="B12" s="43">
-        <v>112.40915474639455</v>
-      </c>
+        <v>103.97079910831393</v>
+      </c>
+      <c r="C12" s="43"/>
       <c r="E12" s="26"/>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="35" t="s">
         <v>57</v>
       </c>
       <c r="B13" s="43">
-        <v>75.746179025587764</v>
-      </c>
+        <v>71.913988107263876</v>
+      </c>
+      <c r="C13" s="43"/>
       <c r="E13" s="26"/>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="35" t="s">
         <v>38</v>
       </c>
       <c r="B14" s="43">
-        <v>78.634553906068007</v>
-      </c>
+        <v>84.008373135411176</v>
+      </c>
+      <c r="C14" s="43"/>
       <c r="E14" s="26"/>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="35" t="s">
         <v>39</v>
       </c>
       <c r="B15" s="43">
-        <v>121.41120174408822</v>
-      </c>
+        <v>105.03038290980804</v>
+      </c>
+      <c r="C15" s="43"/>
       <c r="E15" s="26"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="35" t="s">
         <v>40</v>
       </c>
       <c r="B16" s="43">
-        <v>126.89267834247799</v>
-      </c>
+        <v>131.49173400174712</v>
+      </c>
+      <c r="C16" s="43"/>
       <c r="E16" s="26"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="35" t="s">
         <v>41</v>
       </c>
       <c r="B17" s="43">
-        <v>113.14700073957707</v>
-      </c>
+        <v>106.44800813486626</v>
+      </c>
+      <c r="C17" s="43"/>
       <c r="E17" s="26"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="35" t="s">
         <v>42</v>
       </c>
       <c r="B18" s="43">
-        <v>141.37181628024723</v>
-      </c>
+        <v>118.76313818510209</v>
+      </c>
+      <c r="C18" s="43"/>
       <c r="E18" s="26"/>
     </row>
     <row r="19" spans="1:5" ht="12.75" customHeight="1">
       <c r="A19" s="35" t="s">
         <v>43</v>
       </c>
       <c r="B19" s="43">
-        <v>101.41771663060035</v>
-      </c>
+        <v>98.021636438948988</v>
+      </c>
+      <c r="C19" s="43"/>
       <c r="E19" s="26"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="35" t="s">
         <v>58</v>
       </c>
       <c r="B20" s="43">
-        <v>123.52477082248021</v>
-[...1 lines deleted...]
-      <c r="C20" s="28"/>
+        <v>117.00878407712436</v>
+      </c>
+      <c r="C20" s="43"/>
       <c r="E20" s="26"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="35" t="s">
         <v>59</v>
       </c>
       <c r="B21" s="43">
-        <v>289.84226822672628</v>
-      </c>
+        <v>243.59088192137784</v>
+      </c>
+      <c r="C21" s="43"/>
       <c r="E21" s="26"/>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="35" t="s">
         <v>44</v>
       </c>
       <c r="B22" s="43">
-        <v>120.37626526545372</v>
-      </c>
+        <v>115.23474559806974</v>
+      </c>
+      <c r="C22" s="43"/>
       <c r="E22" s="26"/>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="35" t="s">
         <v>45</v>
       </c>
       <c r="B23" s="43">
-        <v>113.37039833160088</v>
-      </c>
+        <v>111.07657868392553</v>
+      </c>
+      <c r="C23" s="43"/>
       <c r="E23" s="26"/>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="35" t="s">
         <v>46</v>
       </c>
       <c r="B24" s="43">
-        <v>116.67483561432199</v>
-      </c>
+        <v>118.12248245242174</v>
+      </c>
+      <c r="C24" s="43"/>
       <c r="E24" s="26"/>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="36" t="s">
         <v>47</v>
       </c>
       <c r="B25" s="41">
-        <v>113.89081651322421</v>
-      </c>
+        <v>125.42208842875205</v>
+      </c>
+      <c r="C25" s="43"/>
       <c r="E25" s="26"/>
     </row>
     <row r="26" spans="1:5">
       <c r="B26" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>