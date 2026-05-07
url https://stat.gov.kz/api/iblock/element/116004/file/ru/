--- v0 (2026-04-14)
+++ v1 (2026-05-07)
@@ -1,55 +1,55 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="32760" yWindow="32760" windowWidth="23256" windowHeight="11868" tabRatio="950" activeTab="4"/>
+    <workbookView xWindow="32760" yWindow="32760" windowWidth="23250" windowHeight="11865" tabRatio="950" activeTab="4"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные 162101" sheetId="33" r:id="rId1"/>
     <sheet name="Метаданные 162107" sheetId="4" r:id="rId2"/>
     <sheet name="Условные обозначения" sheetId="2" r:id="rId3"/>
     <sheet name="Показатель 162101" sheetId="32" r:id="rId4"/>
     <sheet name="Показатель 162107" sheetId="31" r:id="rId5"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="123" uniqueCount="71">
   <si>
     <t>Условные обозначения:</t>
   </si>
   <si>
     <t>«0,0» – незначительная величина</t>
   </si>
   <si>
     <t>«...» – данные отсутствуют</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
@@ -222,72 +222,72 @@
   <si>
     <t>в % к соответствующему месяцу предыдущего года</t>
   </si>
   <si>
     <t>Объем выполненных строительных работ</t>
   </si>
   <si>
     <t>млн. тенге</t>
   </si>
   <si>
     <t>К объему строительных работ относится стоимость строительных работ, выполненных предприятиями, осуществляющими строительную деятельность по заключенным договорам строительного подряда, который включает работы по строительству новых объектов, капитальному и текущему ремонту, реконструкции, модернизации жилых и нежилых зданий, инженерных сооружений.</t>
   </si>
   <si>
     <t>Агрегация</t>
   </si>
   <si>
     <t>Объем строительных работ формируется из первичных статистических данных по крупным, средним и малым предприятиям с основным и вторичным видами экономической деятельности код 41-43 "Строительство".</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701885?keyword=</t>
   </si>
   <si>
     <t xml:space="preserve">Индекс физического объема строительных работ </t>
   </si>
   <si>
-    <t>18.03.2026г.</t>
-[...1 lines deleted...]
-  <si>
     <t>2026</t>
   </si>
   <si>
     <t>17.04.2026г.</t>
   </si>
   <si>
     <t>С января 2024 года</t>
+  </si>
+  <si>
+    <t>18.05.2026г.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="22">
+  <fonts count="23">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial Cyr"/>
@@ -379,50 +379,57 @@
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
@@ -433,51 +440,51 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="45">
+  <cellXfs count="47">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -536,50 +543,54 @@
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Normal" xfId="1"/>
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 3" xfId="4"/>
     <cellStyle name="Обычный 8" xfId="5"/>
     <cellStyle name="Финансовый 2" xfId="6"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
@@ -648,86 +659,84 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -879,106 +888,106 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701885?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/347232/file/ru/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:za.dautova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701892?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/347232/file/ru/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:za.dautova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист5"/>
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B6" sqref="B6"/>
+      <selection activeCell="B18" sqref="B18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="42.33203125" style="11" customWidth="1"/>
-    <col min="2" max="2" width="97.6640625" style="11" customWidth="1"/>
+    <col min="1" max="1" width="42.28515625" style="11" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="11" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="10"/>
       <c r="B1" s="10"/>
     </row>
     <row r="2" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B2" s="9">
         <v>162101</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B3" s="9" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A4" s="19" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="14" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="15" customFormat="1" ht="27" customHeight="1">
       <c r="A5" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="9" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="15" customFormat="1" ht="24" customHeight="1">
       <c r="A6" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="9" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="15" customFormat="1" ht="24.75" customHeight="1">
       <c r="A7" s="19" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="20" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="15" customFormat="1" ht="24" customHeight="1">
       <c r="A8" s="19" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="14" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="15" customFormat="1" ht="45" customHeight="1">
       <c r="A9" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="40" t="s">
         <v>64</v>
       </c>
@@ -1017,60 +1026,60 @@
       <c r="M13" s="17"/>
     </row>
     <row r="14" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="24" t="s">
         <v>30</v>
       </c>
       <c r="M14" s="17"/>
     </row>
     <row r="15" spans="1:13" s="15" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="24" t="s">
         <v>65</v>
       </c>
       <c r="M15" s="17"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="19" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="22" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="M16" s="4"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="19" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="22" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="M17" s="5"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B18" s="14" t="s">
         <v>31</v>
       </c>
       <c r="M18" s="4"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="19" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="14" t="s">
         <v>32</v>
       </c>
       <c r="M19" s="5"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="19" t="s">
         <v>10</v>
       </c>
@@ -1095,106 +1104,106 @@
     <row r="23" spans="1:13">
       <c r="M23" s="5"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="4"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="5"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="4"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
     <hyperlink ref="B12" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="E12" sqref="E12"/>
+      <selection activeCell="B18" sqref="B18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="42.33203125" style="11" customWidth="1"/>
-    <col min="2" max="2" width="97.6640625" style="11" customWidth="1"/>
+    <col min="1" max="1" width="42.28515625" style="11" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="11" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="10"/>
       <c r="B1" s="10"/>
     </row>
     <row r="2" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B2" s="9">
         <v>162107</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B3" s="9" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A4" s="19" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="14" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="15" customFormat="1" ht="27" customHeight="1">
       <c r="A5" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="9" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="15" customFormat="1" ht="24" customHeight="1">
       <c r="A6" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="9" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="15" customFormat="1" ht="48.75" customHeight="1">
       <c r="A7" s="19" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="20" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="15" customFormat="1" ht="24" customHeight="1">
       <c r="A8" s="19" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="14" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="15" customFormat="1" ht="45" customHeight="1">
       <c r="A9" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="20" t="s">
         <v>39</v>
       </c>
@@ -1233,60 +1242,60 @@
       <c r="M13" s="17"/>
     </row>
     <row r="14" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="24" t="s">
         <v>30</v>
       </c>
       <c r="M14" s="17"/>
     </row>
     <row r="15" spans="1:13" s="15" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="24" t="s">
         <v>35</v>
       </c>
       <c r="M15" s="17"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="19" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="22" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="M16" s="4"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="19" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="22" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="M17" s="5"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B18" s="14" t="s">
         <v>31</v>
       </c>
       <c r="M18" s="4"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="19" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="14" t="s">
         <v>32</v>
       </c>
       <c r="M19" s="5"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="19" t="s">
         <v>10</v>
       </c>
@@ -1311,167 +1320,167 @@
     <row r="23" spans="1:13">
       <c r="M23" s="5"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="4"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="5"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="4"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
     <hyperlink ref="B12" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист2"/>
   <dimension ref="B2:B18"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="B58" sqref="B58"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="4.44140625" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.109375" style="1"/>
+    <col min="1" max="1" width="4.42578125" style="1" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="1" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2">
       <c r="B2" s="6"/>
     </row>
     <row r="6" spans="2:2">
       <c r="B6" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="2" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="2:2">
       <c r="B9" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="10" spans="2:2">
       <c r="B10" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="11" spans="2:2">
       <c r="B11" s="2"/>
     </row>
-    <row r="12" spans="2:2">
+    <row r="12" spans="2:2" ht="25.5">
       <c r="B12" s="3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="2"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="2"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="7" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:O11"/>
   <sheetViews>
     <sheetView zoomScale="140" zoomScaleNormal="140" workbookViewId="0">
-      <selection activeCell="E18" sqref="E18"/>
+      <selection activeCell="D8" sqref="D8"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
-    <col min="2" max="3" width="10.44140625" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="8" max="8" width="10.33203125" customWidth="1"/>
+    <col min="2" max="3" width="10.42578125" customWidth="1"/>
+    <col min="4" max="4" width="10.140625" customWidth="1"/>
+    <col min="5" max="5" width="9.7109375" customWidth="1"/>
+    <col min="6" max="6" width="10.28515625" style="39" customWidth="1"/>
+    <col min="7" max="7" width="10.42578125" customWidth="1"/>
+    <col min="8" max="8" width="10.28515625" customWidth="1"/>
     <col min="9" max="9" width="10" customWidth="1"/>
-    <col min="10" max="10" width="10.33203125" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="15" max="15" width="11.109375" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="10.28515625" customWidth="1"/>
+    <col min="11" max="11" width="11.42578125" customWidth="1"/>
+    <col min="12" max="12" width="10.140625" customWidth="1"/>
+    <col min="13" max="13" width="10.28515625" customWidth="1"/>
+    <col min="14" max="14" width="9.140625" style="26" customWidth="1"/>
+    <col min="15" max="15" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="14" customWidth="1"/>
-    <col min="17" max="17" width="13.109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="20" max="20" width="11.44140625" customWidth="1"/>
+    <col min="17" max="17" width="13.140625" customWidth="1"/>
+    <col min="18" max="18" width="11.7109375" customWidth="1"/>
+    <col min="19" max="19" width="10.7109375" customWidth="1"/>
+    <col min="20" max="20" width="11.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
-      <c r="A1" s="41" t="s">
+      <c r="A1" s="43" t="s">
         <v>41</v>
       </c>
-      <c r="B1" s="41"/>
-[...12 lines deleted...]
-    <row r="2" spans="1:15" ht="13.8">
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
+      <c r="D1" s="43"/>
+      <c r="E1" s="43"/>
+      <c r="F1" s="43"/>
+      <c r="G1" s="43"/>
+      <c r="H1" s="43"/>
+      <c r="I1" s="43"/>
+      <c r="J1" s="43"/>
+      <c r="K1" s="43"/>
+      <c r="L1" s="43"/>
+      <c r="M1" s="43"/>
+    </row>
+    <row r="2" spans="1:15">
       <c r="A2" s="27"/>
       <c r="B2" s="27"/>
       <c r="C2" s="27"/>
       <c r="D2" s="27"/>
       <c r="E2" s="27"/>
       <c r="F2" s="27"/>
       <c r="G2" s="27"/>
       <c r="H2" s="27"/>
       <c r="I2" s="27"/>
       <c r="J2" s="27"/>
       <c r="K2" s="27"/>
       <c r="L2" s="27"/>
       <c r="M2" s="27"/>
     </row>
     <row r="3" spans="1:15" ht="25.5" customHeight="1" thickBot="1">
       <c r="A3" s="28"/>
       <c r="B3" s="29" t="s">
         <v>42</v>
       </c>
       <c r="C3" s="29" t="s">
         <v>43</v>
       </c>
       <c r="D3" s="29" t="s">
         <v>44</v>
       </c>
@@ -1482,65 +1491,65 @@
         <v>46</v>
       </c>
       <c r="G3" s="29" t="s">
         <v>47</v>
       </c>
       <c r="H3" s="29" t="s">
         <v>48</v>
       </c>
       <c r="I3" s="29" t="s">
         <v>49</v>
       </c>
       <c r="J3" s="29" t="s">
         <v>50</v>
       </c>
       <c r="K3" s="29" t="s">
         <v>51</v>
       </c>
       <c r="L3" s="29" t="s">
         <v>52</v>
       </c>
       <c r="M3" s="29" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="4" spans="1:15" ht="13.5" customHeight="1">
-      <c r="A4" s="42" t="s">
+      <c r="A4" s="44" t="s">
         <v>54</v>
       </c>
-      <c r="B4" s="42"/>
-[...10 lines deleted...]
-      <c r="M4" s="42"/>
+      <c r="B4" s="44"/>
+      <c r="C4" s="44"/>
+      <c r="D4" s="44"/>
+      <c r="E4" s="44"/>
+      <c r="F4" s="44"/>
+      <c r="G4" s="44"/>
+      <c r="H4" s="44"/>
+      <c r="I4" s="44"/>
+      <c r="J4" s="44"/>
+      <c r="K4" s="44"/>
+      <c r="L4" s="44"/>
+      <c r="M4" s="44"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" s="30" t="s">
         <v>55</v>
       </c>
       <c r="B5" s="31">
         <v>123151</v>
       </c>
       <c r="C5" s="31">
         <v>233494</v>
       </c>
       <c r="D5" s="31">
         <v>498931</v>
       </c>
       <c r="E5" s="31">
         <v>361968</v>
       </c>
       <c r="F5" s="31">
         <v>487465.07299999997</v>
       </c>
       <c r="G5" s="31">
         <v>1043152.35</v>
       </c>
       <c r="H5" s="31">
         <v>629980</v>
@@ -1586,195 +1595,197 @@
         <v>1311874.5</v>
       </c>
       <c r="H6" s="31">
         <v>760705</v>
       </c>
       <c r="I6" s="31">
         <v>777372</v>
       </c>
       <c r="J6" s="31">
         <v>1590270</v>
       </c>
       <c r="K6" s="34">
         <v>821973</v>
       </c>
       <c r="L6" s="31">
         <v>878307</v>
       </c>
       <c r="M6" s="31">
         <v>2563229</v>
       </c>
       <c r="N6" s="32"/>
       <c r="O6" s="33"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="30" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B7" s="31">
         <v>171955</v>
       </c>
       <c r="C7" s="31">
         <v>323682</v>
       </c>
-      <c r="D7" s="31"/>
+      <c r="D7" s="31">
+        <v>735798</v>
+      </c>
       <c r="E7" s="31"/>
       <c r="F7" s="31"/>
       <c r="G7" s="31"/>
       <c r="H7" s="31"/>
       <c r="I7" s="31"/>
       <c r="J7" s="31"/>
       <c r="K7" s="34"/>
       <c r="L7" s="31"/>
       <c r="M7" s="31"/>
       <c r="N7" s="32"/>
       <c r="O7" s="33"/>
     </row>
     <row r="8" spans="1:15" s="26" customFormat="1">
       <c r="A8"/>
       <c r="B8" s="37"/>
       <c r="C8" s="37"/>
       <c r="D8" s="38"/>
       <c r="E8" s="37"/>
       <c r="F8" s="37"/>
       <c r="G8" s="37"/>
       <c r="H8" s="37"/>
       <c r="I8" s="37"/>
       <c r="J8" s="37"/>
       <c r="K8" s="37"/>
       <c r="L8" s="37"/>
       <c r="M8" s="37"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15" s="26" customFormat="1">
       <c r="A9"/>
       <c r="B9" s="37"/>
       <c r="C9" s="37"/>
       <c r="D9" s="37"/>
       <c r="E9" s="37"/>
       <c r="F9" s="37"/>
       <c r="G9" s="37"/>
       <c r="H9" s="37"/>
       <c r="I9" s="37"/>
       <c r="J9" s="37"/>
       <c r="K9" s="37"/>
       <c r="L9" s="37"/>
       <c r="M9" s="37"/>
       <c r="O9"/>
     </row>
     <row r="10" spans="1:15" s="26" customFormat="1">
       <c r="A10"/>
       <c r="B10" s="37"/>
       <c r="C10" s="37"/>
-      <c r="D10" s="37"/>
+      <c r="D10" s="42"/>
       <c r="E10" s="37"/>
       <c r="F10" s="37"/>
       <c r="G10" s="37"/>
       <c r="H10" s="37"/>
       <c r="I10" s="37"/>
       <c r="J10" s="37"/>
       <c r="K10" s="37"/>
       <c r="L10" s="37"/>
       <c r="M10" s="37"/>
       <c r="O10"/>
     </row>
     <row r="11" spans="1:15" s="26" customFormat="1">
       <c r="A11"/>
       <c r="B11" s="37"/>
       <c r="C11" s="37"/>
       <c r="D11" s="37"/>
       <c r="E11" s="37"/>
       <c r="F11" s="37"/>
       <c r="G11" s="37"/>
       <c r="H11" s="37"/>
       <c r="I11" s="37"/>
       <c r="J11" s="37"/>
       <c r="K11" s="37"/>
       <c r="L11" s="37"/>
       <c r="M11" s="37"/>
       <c r="O11"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:O17"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="150" zoomScaleNormal="150" workbookViewId="0">
-      <selection activeCell="D16" sqref="D16"/>
+      <selection activeCell="F23" sqref="F23"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
-    <col min="2" max="3" width="10.44140625" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="8" max="8" width="10.33203125" customWidth="1"/>
+    <col min="2" max="3" width="10.42578125" customWidth="1"/>
+    <col min="4" max="4" width="10.140625" customWidth="1"/>
+    <col min="5" max="5" width="9.7109375" customWidth="1"/>
+    <col min="6" max="6" width="10.28515625" style="39" customWidth="1"/>
+    <col min="7" max="7" width="10.42578125" customWidth="1"/>
+    <col min="8" max="8" width="10.28515625" customWidth="1"/>
     <col min="9" max="9" width="10" customWidth="1"/>
-    <col min="10" max="10" width="10.33203125" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="15" max="15" width="11.109375" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="10.28515625" customWidth="1"/>
+    <col min="11" max="11" width="11.42578125" customWidth="1"/>
+    <col min="12" max="12" width="10.140625" customWidth="1"/>
+    <col min="13" max="13" width="10.28515625" customWidth="1"/>
+    <col min="14" max="14" width="9.140625" style="26" customWidth="1"/>
+    <col min="15" max="15" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="14" customWidth="1"/>
-    <col min="17" max="17" width="13.109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="20" max="20" width="11.44140625" customWidth="1"/>
+    <col min="17" max="17" width="13.140625" customWidth="1"/>
+    <col min="18" max="18" width="11.7109375" customWidth="1"/>
+    <col min="19" max="19" width="10.7109375" customWidth="1"/>
+    <col min="20" max="20" width="11.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
-      <c r="A1" s="41" t="s">
+      <c r="A1" s="43" t="s">
         <v>66</v>
       </c>
-      <c r="B1" s="41"/>
-[...12 lines deleted...]
-    <row r="2" spans="1:15" ht="13.8">
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
+      <c r="D1" s="43"/>
+      <c r="E1" s="43"/>
+      <c r="F1" s="43"/>
+      <c r="G1" s="43"/>
+      <c r="H1" s="43"/>
+      <c r="I1" s="43"/>
+      <c r="J1" s="43"/>
+      <c r="K1" s="43"/>
+      <c r="L1" s="43"/>
+      <c r="M1" s="43"/>
+    </row>
+    <row r="2" spans="1:15">
       <c r="A2" s="27"/>
       <c r="B2" s="27"/>
       <c r="C2" s="27"/>
       <c r="D2" s="27"/>
       <c r="E2" s="27"/>
       <c r="F2" s="27"/>
       <c r="G2" s="27"/>
       <c r="H2" s="27"/>
       <c r="I2" s="27"/>
       <c r="J2" s="27"/>
       <c r="K2" s="27"/>
       <c r="L2" s="27"/>
       <c r="M2" s="27"/>
     </row>
     <row r="3" spans="1:15" ht="25.5" customHeight="1" thickBot="1">
       <c r="A3" s="28"/>
       <c r="B3" s="29" t="s">
         <v>42</v>
       </c>
       <c r="C3" s="29" t="s">
         <v>43</v>
       </c>
       <c r="D3" s="29" t="s">
         <v>44</v>
       </c>
@@ -1785,83 +1796,83 @@
         <v>46</v>
       </c>
       <c r="G3" s="29" t="s">
         <v>47</v>
       </c>
       <c r="H3" s="29" t="s">
         <v>48</v>
       </c>
       <c r="I3" s="29" t="s">
         <v>49</v>
       </c>
       <c r="J3" s="29" t="s">
         <v>50</v>
       </c>
       <c r="K3" s="29" t="s">
         <v>51</v>
       </c>
       <c r="L3" s="29" t="s">
         <v>52</v>
       </c>
       <c r="M3" s="29" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="4" spans="1:15" ht="12.75" customHeight="1" thickBot="1">
-      <c r="A4" s="43" t="s">
+      <c r="A4" s="45" t="s">
         <v>57</v>
       </c>
-      <c r="B4" s="43"/>
-[...10 lines deleted...]
-      <c r="M4" s="43"/>
+      <c r="B4" s="45"/>
+      <c r="C4" s="45"/>
+      <c r="D4" s="45"/>
+      <c r="E4" s="45"/>
+      <c r="F4" s="45"/>
+      <c r="G4" s="45"/>
+      <c r="H4" s="45"/>
+      <c r="I4" s="45"/>
+      <c r="J4" s="45"/>
+      <c r="K4" s="45"/>
+      <c r="L4" s="45"/>
+      <c r="M4" s="45"/>
       <c r="O4" s="33"/>
     </row>
     <row r="5" spans="1:15" ht="13.5" customHeight="1">
-      <c r="A5" s="42" t="s">
+      <c r="A5" s="44" t="s">
         <v>58</v>
       </c>
-      <c r="B5" s="42"/>
-[...10 lines deleted...]
-      <c r="M5" s="42"/>
+      <c r="B5" s="44"/>
+      <c r="C5" s="44"/>
+      <c r="D5" s="44"/>
+      <c r="E5" s="44"/>
+      <c r="F5" s="44"/>
+      <c r="G5" s="44"/>
+      <c r="H5" s="44"/>
+      <c r="I5" s="44"/>
+      <c r="J5" s="44"/>
+      <c r="K5" s="44"/>
+      <c r="L5" s="44"/>
+      <c r="M5" s="44"/>
       <c r="O5" s="33"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" s="30" t="s">
         <v>55</v>
       </c>
       <c r="B6" s="35">
         <v>7.8157812936224218</v>
       </c>
       <c r="C6" s="35">
         <v>190.55228634738083</v>
       </c>
       <c r="D6" s="35">
         <v>213.5</v>
       </c>
       <c r="E6" s="35">
         <v>72.5</v>
       </c>
       <c r="F6" s="35">
         <v>134.40207424211602</v>
       </c>
       <c r="G6" s="35">
         <v>213.8</v>
       </c>
       <c r="H6" s="35">
@@ -1906,104 +1917,106 @@
       <c r="G7" s="35">
         <v>232.2</v>
       </c>
       <c r="H7" s="35">
         <v>58</v>
       </c>
       <c r="I7" s="35">
         <v>102.1</v>
       </c>
       <c r="J7" s="35">
         <v>204.2</v>
       </c>
       <c r="K7" s="36">
         <v>51.4</v>
       </c>
       <c r="L7" s="35">
         <v>106.7</v>
       </c>
       <c r="M7" s="35">
         <v>291.8</v>
       </c>
       <c r="O7" s="33"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" s="30" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B8" s="35">
         <v>6.4</v>
       </c>
       <c r="C8" s="35">
         <v>191.9</v>
       </c>
-      <c r="D8" s="35"/>
+      <c r="D8" s="41">
+        <v>226.9</v>
+      </c>
       <c r="E8" s="35"/>
       <c r="F8" s="35"/>
       <c r="G8" s="35"/>
       <c r="H8" s="35"/>
       <c r="I8" s="35"/>
       <c r="J8" s="35"/>
       <c r="K8" s="36"/>
       <c r="L8" s="35"/>
       <c r="M8" s="35"/>
       <c r="O8" s="33"/>
     </row>
     <row r="9" spans="1:15" ht="15" customHeight="1" thickBot="1">
-      <c r="A9" s="44" t="s">
+      <c r="A9" s="46" t="s">
         <v>59</v>
       </c>
-      <c r="B9" s="44"/>
-[...10 lines deleted...]
-      <c r="M9" s="44"/>
+      <c r="B9" s="46"/>
+      <c r="C9" s="46"/>
+      <c r="D9" s="46"/>
+      <c r="E9" s="46"/>
+      <c r="F9" s="46"/>
+      <c r="G9" s="46"/>
+      <c r="H9" s="46"/>
+      <c r="I9" s="46"/>
+      <c r="J9" s="46"/>
+      <c r="K9" s="46"/>
+      <c r="L9" s="46"/>
+      <c r="M9" s="46"/>
       <c r="O9" s="33"/>
     </row>
     <row r="10" spans="1:15" ht="14.25" customHeight="1">
-      <c r="A10" s="42" t="s">
+      <c r="A10" s="44" t="s">
         <v>58</v>
       </c>
-      <c r="B10" s="42"/>
-[...10 lines deleted...]
-      <c r="M10" s="42"/>
+      <c r="B10" s="44"/>
+      <c r="C10" s="44"/>
+      <c r="D10" s="44"/>
+      <c r="E10" s="44"/>
+      <c r="F10" s="44"/>
+      <c r="G10" s="44"/>
+      <c r="H10" s="44"/>
+      <c r="I10" s="44"/>
+      <c r="J10" s="44"/>
+      <c r="K10" s="44"/>
+      <c r="L10" s="44"/>
+      <c r="M10" s="44"/>
       <c r="O10" s="33"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="30" t="s">
         <v>55</v>
       </c>
       <c r="B11" s="35">
         <v>112.8496897083017</v>
       </c>
       <c r="C11" s="35">
         <v>112.8</v>
       </c>
       <c r="D11" s="35">
         <v>118.3</v>
       </c>
       <c r="E11" s="35">
         <v>104.6</v>
       </c>
       <c r="F11" s="35">
         <v>100.38134293007776</v>
       </c>
       <c r="G11" s="35">
         <v>111.7449397177069</v>
       </c>
       <c r="H11" s="35">
@@ -2047,59 +2060,61 @@
       <c r="G12" s="35">
         <v>123.2</v>
       </c>
       <c r="H12" s="35">
         <v>118.4</v>
       </c>
       <c r="I12" s="35">
         <v>115.9</v>
       </c>
       <c r="J12" s="35">
         <v>106.4</v>
       </c>
       <c r="K12" s="35">
         <v>115.4</v>
       </c>
       <c r="L12" s="36">
         <v>112.3</v>
       </c>
       <c r="M12" s="35">
         <v>119.8</v>
       </c>
       <c r="O12"/>
     </row>
     <row r="13" spans="1:15" s="26" customFormat="1">
       <c r="A13" s="30" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B13" s="35">
         <v>114.4</v>
       </c>
       <c r="C13" s="35">
         <v>115</v>
       </c>
-      <c r="D13" s="35"/>
+      <c r="D13" s="41">
+        <v>115.5</v>
+      </c>
       <c r="E13" s="35"/>
       <c r="F13" s="36"/>
       <c r="G13" s="35"/>
       <c r="H13" s="35"/>
       <c r="I13" s="35"/>
       <c r="J13" s="35"/>
       <c r="K13" s="35"/>
       <c r="L13" s="36"/>
       <c r="M13" s="35"/>
       <c r="O13"/>
     </row>
     <row r="14" spans="1:15" s="26" customFormat="1">
       <c r="A14"/>
       <c r="B14" s="37"/>
       <c r="C14" s="37"/>
       <c r="D14" s="38"/>
       <c r="E14" s="37"/>
       <c r="F14" s="37"/>
       <c r="G14" s="37"/>
       <c r="H14" s="37"/>
       <c r="I14" s="37"/>
       <c r="J14" s="37"/>
       <c r="K14" s="37"/>
       <c r="L14" s="37"/>
       <c r="M14" s="37"/>