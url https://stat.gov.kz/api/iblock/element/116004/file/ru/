--- v1 (2026-05-07)
+++ v2 (2026-05-30)
@@ -1,55 +1,55 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="32760" yWindow="32760" windowWidth="23250" windowHeight="11865" tabRatio="950" activeTab="4"/>
+    <workbookView xWindow="32760" yWindow="32760" windowWidth="23256" windowHeight="11868" tabRatio="950" activeTab="4"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные 162101" sheetId="33" r:id="rId1"/>
     <sheet name="Метаданные 162107" sheetId="4" r:id="rId2"/>
     <sheet name="Условные обозначения" sheetId="2" r:id="rId3"/>
     <sheet name="Показатель 162101" sheetId="32" r:id="rId4"/>
     <sheet name="Показатель 162107" sheetId="31" r:id="rId5"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="123" uniqueCount="71">
   <si>
     <t>Условные обозначения:</t>
   </si>
   <si>
     <t>«0,0» – незначительная величина</t>
   </si>
   <si>
     <t>«...» – данные отсутствуют</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
@@ -225,63 +225,63 @@
   <si>
     <t>Объем выполненных строительных работ</t>
   </si>
   <si>
     <t>млн. тенге</t>
   </si>
   <si>
     <t>К объему строительных работ относится стоимость строительных работ, выполненных предприятиями, осуществляющими строительную деятельность по заключенным договорам строительного подряда, который включает работы по строительству новых объектов, капитальному и текущему ремонту, реконструкции, модернизации жилых и нежилых зданий, инженерных сооружений.</t>
   </si>
   <si>
     <t>Агрегация</t>
   </si>
   <si>
     <t>Объем строительных работ формируется из первичных статистических данных по крупным, средним и малым предприятиям с основным и вторичным видами экономической деятельности код 41-43 "Строительство".</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701885?keyword=</t>
   </si>
   <si>
     <t xml:space="preserve">Индекс физического объема строительных работ </t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
-    <t>17.04.2026г.</t>
-[...1 lines deleted...]
-  <si>
     <t>С января 2024 года</t>
+  </si>
+  <si>
+    <t>17.06.2026г.</t>
   </si>
   <si>
     <t>18.05.2026г.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="23">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
@@ -659,84 +659,86 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -888,106 +890,106 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701885?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/347232/file/ru/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:za.dautova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701892?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/347232/file/ru/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:za.dautova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист5"/>
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="B18" sqref="B18"/>
+    <sheetView topLeftCell="A7" workbookViewId="0">
+      <selection activeCell="A24" sqref="A24"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="42.28515625" style="11" customWidth="1"/>
-    <col min="2" max="2" width="97.7109375" style="11" customWidth="1"/>
+    <col min="1" max="1" width="42.33203125" style="11" customWidth="1"/>
+    <col min="2" max="2" width="97.6640625" style="11" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="10"/>
       <c r="B1" s="10"/>
     </row>
     <row r="2" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B2" s="9">
         <v>162101</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B3" s="9" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A4" s="19" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="14" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="15" customFormat="1" ht="27" customHeight="1">
       <c r="A5" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="9" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="15" customFormat="1" ht="24" customHeight="1">
       <c r="A6" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="9" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="15" customFormat="1" ht="24.75" customHeight="1">
       <c r="A7" s="19" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="20" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="15" customFormat="1" ht="24" customHeight="1">
       <c r="A8" s="19" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="14" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="15" customFormat="1" ht="45" customHeight="1">
       <c r="A9" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="40" t="s">
         <v>64</v>
       </c>
@@ -1026,60 +1028,60 @@
       <c r="M13" s="17"/>
     </row>
     <row r="14" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="24" t="s">
         <v>30</v>
       </c>
       <c r="M14" s="17"/>
     </row>
     <row r="15" spans="1:13" s="15" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="24" t="s">
         <v>65</v>
       </c>
       <c r="M15" s="17"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="19" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="22" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="M16" s="4"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="19" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="22" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="M17" s="5"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B18" s="14" t="s">
         <v>31</v>
       </c>
       <c r="M18" s="4"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="19" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="14" t="s">
         <v>32</v>
       </c>
       <c r="M19" s="5"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="19" t="s">
         <v>10</v>
       </c>
@@ -1104,106 +1106,106 @@
     <row r="23" spans="1:13">
       <c r="M23" s="5"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="4"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="5"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="4"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
     <hyperlink ref="B12" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B18" sqref="B18"/>
+      <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="42.28515625" style="11" customWidth="1"/>
-    <col min="2" max="2" width="97.7109375" style="11" customWidth="1"/>
+    <col min="1" max="1" width="42.33203125" style="11" customWidth="1"/>
+    <col min="2" max="2" width="97.6640625" style="11" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="10"/>
       <c r="B1" s="10"/>
     </row>
     <row r="2" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B2" s="9">
         <v>162107</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B3" s="9" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A4" s="19" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="14" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="15" customFormat="1" ht="27" customHeight="1">
       <c r="A5" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="9" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="15" customFormat="1" ht="24" customHeight="1">
       <c r="A6" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="9" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="15" customFormat="1" ht="48.75" customHeight="1">
       <c r="A7" s="19" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="20" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="15" customFormat="1" ht="24" customHeight="1">
       <c r="A8" s="19" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="14" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="15" customFormat="1" ht="45" customHeight="1">
       <c r="A9" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="20" t="s">
         <v>39</v>
       </c>
@@ -1242,60 +1244,60 @@
       <c r="M13" s="17"/>
     </row>
     <row r="14" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="24" t="s">
         <v>30</v>
       </c>
       <c r="M14" s="17"/>
     </row>
     <row r="15" spans="1:13" s="15" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="24" t="s">
         <v>35</v>
       </c>
       <c r="M15" s="17"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="19" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="22" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="M16" s="4"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="19" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="22" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="M17" s="5"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B18" s="14" t="s">
         <v>31</v>
       </c>
       <c r="M18" s="4"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="19" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="14" t="s">
         <v>32</v>
       </c>
       <c r="M19" s="5"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="19" t="s">
         <v>10</v>
       </c>
@@ -1320,167 +1322,167 @@
     <row r="23" spans="1:13">
       <c r="M23" s="5"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="4"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="5"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="4"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
     <hyperlink ref="B12" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист2"/>
   <dimension ref="B2:B18"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="B58" sqref="B58"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="4.42578125" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="4.44140625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="113.5546875" style="1" customWidth="1"/>
+    <col min="3" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2">
       <c r="B2" s="6"/>
     </row>
     <row r="6" spans="2:2">
       <c r="B6" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="2" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="2:2">
       <c r="B9" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="10" spans="2:2">
       <c r="B10" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="11" spans="2:2">
       <c r="B11" s="2"/>
     </row>
-    <row r="12" spans="2:2" ht="25.5">
+    <row r="12" spans="2:2">
       <c r="B12" s="3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="2"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="2"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="7" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:O11"/>
   <sheetViews>
     <sheetView zoomScale="140" zoomScaleNormal="140" workbookViewId="0">
-      <selection activeCell="D8" sqref="D8"/>
+      <selection activeCell="F12" sqref="F12"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
-    <col min="2" max="3" width="10.42578125" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="8" max="8" width="10.28515625" customWidth="1"/>
+    <col min="2" max="3" width="10.44140625" customWidth="1"/>
+    <col min="4" max="4" width="10.109375" customWidth="1"/>
+    <col min="5" max="5" width="9.6640625" customWidth="1"/>
+    <col min="6" max="6" width="10.33203125" style="39" customWidth="1"/>
+    <col min="7" max="7" width="10.44140625" customWidth="1"/>
+    <col min="8" max="8" width="10.33203125" customWidth="1"/>
     <col min="9" max="9" width="10" customWidth="1"/>
-    <col min="10" max="10" width="10.28515625" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="15" max="15" width="11.140625" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="10.33203125" customWidth="1"/>
+    <col min="11" max="11" width="11.44140625" customWidth="1"/>
+    <col min="12" max="12" width="10.109375" customWidth="1"/>
+    <col min="13" max="13" width="10.33203125" customWidth="1"/>
+    <col min="14" max="14" width="9.109375" style="26" customWidth="1"/>
+    <col min="15" max="15" width="11.109375" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="14" customWidth="1"/>
-    <col min="17" max="17" width="13.140625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="20" max="20" width="11.42578125" customWidth="1"/>
+    <col min="17" max="17" width="13.109375" customWidth="1"/>
+    <col min="18" max="18" width="11.6640625" customWidth="1"/>
+    <col min="19" max="19" width="10.6640625" customWidth="1"/>
+    <col min="20" max="20" width="11.44140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="43" t="s">
         <v>41</v>
       </c>
       <c r="B1" s="43"/>
       <c r="C1" s="43"/>
       <c r="D1" s="43"/>
       <c r="E1" s="43"/>
       <c r="F1" s="43"/>
       <c r="G1" s="43"/>
       <c r="H1" s="43"/>
       <c r="I1" s="43"/>
       <c r="J1" s="43"/>
       <c r="K1" s="43"/>
       <c r="L1" s="43"/>
       <c r="M1" s="43"/>
     </row>
-    <row r="2" spans="1:15">
+    <row r="2" spans="1:15" ht="13.8">
       <c r="A2" s="27"/>
       <c r="B2" s="27"/>
       <c r="C2" s="27"/>
       <c r="D2" s="27"/>
       <c r="E2" s="27"/>
       <c r="F2" s="27"/>
       <c r="G2" s="27"/>
       <c r="H2" s="27"/>
       <c r="I2" s="27"/>
       <c r="J2" s="27"/>
       <c r="K2" s="27"/>
       <c r="L2" s="27"/>
       <c r="M2" s="27"/>
     </row>
     <row r="3" spans="1:15" ht="25.5" customHeight="1" thickBot="1">
       <c r="A3" s="28"/>
       <c r="B3" s="29" t="s">
         <v>42</v>
       </c>
       <c r="C3" s="29" t="s">
         <v>43</v>
       </c>
       <c r="D3" s="29" t="s">
         <v>44</v>
       </c>
@@ -1606,51 +1608,53 @@
       <c r="K6" s="34">
         <v>821973</v>
       </c>
       <c r="L6" s="31">
         <v>878307</v>
       </c>
       <c r="M6" s="31">
         <v>2563229</v>
       </c>
       <c r="N6" s="32"/>
       <c r="O6" s="33"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="30" t="s">
         <v>67</v>
       </c>
       <c r="B7" s="31">
         <v>171955</v>
       </c>
       <c r="C7" s="31">
         <v>323682</v>
       </c>
       <c r="D7" s="31">
         <v>735798</v>
       </c>
-      <c r="E7" s="31"/>
+      <c r="E7" s="31">
+        <v>508027</v>
+      </c>
       <c r="F7" s="31"/>
       <c r="G7" s="31"/>
       <c r="H7" s="31"/>
       <c r="I7" s="31"/>
       <c r="J7" s="31"/>
       <c r="K7" s="34"/>
       <c r="L7" s="31"/>
       <c r="M7" s="31"/>
       <c r="N7" s="32"/>
       <c r="O7" s="33"/>
     </row>
     <row r="8" spans="1:15" s="26" customFormat="1">
       <c r="A8"/>
       <c r="B8" s="37"/>
       <c r="C8" s="37"/>
       <c r="D8" s="38"/>
       <c r="E8" s="37"/>
       <c r="F8" s="37"/>
       <c r="G8" s="37"/>
       <c r="H8" s="37"/>
       <c r="I8" s="37"/>
       <c r="J8" s="37"/>
       <c r="K8" s="37"/>
       <c r="L8" s="37"/>
       <c r="M8" s="37"/>
@@ -1694,98 +1698,98 @@
       <c r="C11" s="37"/>
       <c r="D11" s="37"/>
       <c r="E11" s="37"/>
       <c r="F11" s="37"/>
       <c r="G11" s="37"/>
       <c r="H11" s="37"/>
       <c r="I11" s="37"/>
       <c r="J11" s="37"/>
       <c r="K11" s="37"/>
       <c r="L11" s="37"/>
       <c r="M11" s="37"/>
       <c r="O11"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:O17"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="150" zoomScaleNormal="150" workbookViewId="0">
-      <selection activeCell="F23" sqref="F23"/>
+      <selection activeCell="E16" sqref="E16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
-    <col min="2" max="3" width="10.42578125" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="8" max="8" width="10.28515625" customWidth="1"/>
+    <col min="2" max="3" width="10.44140625" customWidth="1"/>
+    <col min="4" max="4" width="10.109375" customWidth="1"/>
+    <col min="5" max="5" width="9.6640625" customWidth="1"/>
+    <col min="6" max="6" width="10.33203125" style="39" customWidth="1"/>
+    <col min="7" max="7" width="10.44140625" customWidth="1"/>
+    <col min="8" max="8" width="10.33203125" customWidth="1"/>
     <col min="9" max="9" width="10" customWidth="1"/>
-    <col min="10" max="10" width="10.28515625" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="15" max="15" width="11.140625" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="10.33203125" customWidth="1"/>
+    <col min="11" max="11" width="11.44140625" customWidth="1"/>
+    <col min="12" max="12" width="10.109375" customWidth="1"/>
+    <col min="13" max="13" width="10.33203125" customWidth="1"/>
+    <col min="14" max="14" width="9.109375" style="26" customWidth="1"/>
+    <col min="15" max="15" width="11.109375" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="14" customWidth="1"/>
-    <col min="17" max="17" width="13.140625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="20" max="20" width="11.42578125" customWidth="1"/>
+    <col min="17" max="17" width="13.109375" customWidth="1"/>
+    <col min="18" max="18" width="11.6640625" customWidth="1"/>
+    <col min="19" max="19" width="10.6640625" customWidth="1"/>
+    <col min="20" max="20" width="11.44140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="43" t="s">
         <v>66</v>
       </c>
       <c r="B1" s="43"/>
       <c r="C1" s="43"/>
       <c r="D1" s="43"/>
       <c r="E1" s="43"/>
       <c r="F1" s="43"/>
       <c r="G1" s="43"/>
       <c r="H1" s="43"/>
       <c r="I1" s="43"/>
       <c r="J1" s="43"/>
       <c r="K1" s="43"/>
       <c r="L1" s="43"/>
       <c r="M1" s="43"/>
     </row>
-    <row r="2" spans="1:15">
+    <row r="2" spans="1:15" ht="13.8">
       <c r="A2" s="27"/>
       <c r="B2" s="27"/>
       <c r="C2" s="27"/>
       <c r="D2" s="27"/>
       <c r="E2" s="27"/>
       <c r="F2" s="27"/>
       <c r="G2" s="27"/>
       <c r="H2" s="27"/>
       <c r="I2" s="27"/>
       <c r="J2" s="27"/>
       <c r="K2" s="27"/>
       <c r="L2" s="27"/>
       <c r="M2" s="27"/>
     </row>
     <row r="3" spans="1:15" ht="25.5" customHeight="1" thickBot="1">
       <c r="A3" s="28"/>
       <c r="B3" s="29" t="s">
         <v>42</v>
       </c>
       <c r="C3" s="29" t="s">
         <v>43</v>
       </c>
       <c r="D3" s="29" t="s">
         <v>44</v>
       </c>
@@ -1928,51 +1932,53 @@
       </c>
       <c r="K7" s="36">
         <v>51.4</v>
       </c>
       <c r="L7" s="35">
         <v>106.7</v>
       </c>
       <c r="M7" s="35">
         <v>291.8</v>
       </c>
       <c r="O7" s="33"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" s="30" t="s">
         <v>67</v>
       </c>
       <c r="B8" s="35">
         <v>6.4</v>
       </c>
       <c r="C8" s="35">
         <v>191.9</v>
       </c>
       <c r="D8" s="41">
         <v>226.9</v>
       </c>
-      <c r="E8" s="35"/>
+      <c r="E8" s="35">
+        <v>68.5</v>
+      </c>
       <c r="F8" s="35"/>
       <c r="G8" s="35"/>
       <c r="H8" s="35"/>
       <c r="I8" s="35"/>
       <c r="J8" s="35"/>
       <c r="K8" s="36"/>
       <c r="L8" s="35"/>
       <c r="M8" s="35"/>
       <c r="O8" s="33"/>
     </row>
     <row r="9" spans="1:15" ht="15" customHeight="1" thickBot="1">
       <c r="A9" s="46" t="s">
         <v>59</v>
       </c>
       <c r="B9" s="46"/>
       <c r="C9" s="46"/>
       <c r="D9" s="46"/>
       <c r="E9" s="46"/>
       <c r="F9" s="46"/>
       <c r="G9" s="46"/>
       <c r="H9" s="46"/>
       <c r="I9" s="46"/>
       <c r="J9" s="46"/>
       <c r="K9" s="46"/>
       <c r="L9" s="46"/>
@@ -2071,51 +2077,53 @@
       </c>
       <c r="K12" s="35">
         <v>115.4</v>
       </c>
       <c r="L12" s="36">
         <v>112.3</v>
       </c>
       <c r="M12" s="35">
         <v>119.8</v>
       </c>
       <c r="O12"/>
     </row>
     <row r="13" spans="1:15" s="26" customFormat="1">
       <c r="A13" s="30" t="s">
         <v>67</v>
       </c>
       <c r="B13" s="35">
         <v>114.4</v>
       </c>
       <c r="C13" s="35">
         <v>115</v>
       </c>
       <c r="D13" s="41">
         <v>115.5</v>
       </c>
-      <c r="E13" s="35"/>
+      <c r="E13" s="35">
+        <v>114</v>
+      </c>
       <c r="F13" s="36"/>
       <c r="G13" s="35"/>
       <c r="H13" s="35"/>
       <c r="I13" s="35"/>
       <c r="J13" s="35"/>
       <c r="K13" s="35"/>
       <c r="L13" s="36"/>
       <c r="M13" s="35"/>
       <c r="O13"/>
     </row>
     <row r="14" spans="1:15" s="26" customFormat="1">
       <c r="A14"/>
       <c r="B14" s="37"/>
       <c r="C14" s="37"/>
       <c r="D14" s="38"/>
       <c r="E14" s="37"/>
       <c r="F14" s="37"/>
       <c r="G14" s="37"/>
       <c r="H14" s="37"/>
       <c r="I14" s="37"/>
       <c r="J14" s="37"/>
       <c r="K14" s="37"/>
       <c r="L14" s="37"/>
       <c r="M14" s="37"/>
       <c r="O14"/>