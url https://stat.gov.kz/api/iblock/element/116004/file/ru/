--- v2 (2026-05-30)
+++ v3 (2026-06-19)
@@ -1,55 +1,55 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="32760" yWindow="32760" windowWidth="23256" windowHeight="11868" tabRatio="950" activeTab="4"/>
+    <workbookView xWindow="32760" yWindow="32760" windowWidth="23250" windowHeight="11865" tabRatio="950" activeTab="4"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные 162101" sheetId="33" r:id="rId1"/>
     <sheet name="Метаданные 162107" sheetId="4" r:id="rId2"/>
     <sheet name="Условные обозначения" sheetId="2" r:id="rId3"/>
     <sheet name="Показатель 162101" sheetId="32" r:id="rId4"/>
     <sheet name="Показатель 162107" sheetId="31" r:id="rId5"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="123" uniqueCount="71">
   <si>
     <t>Условные обозначения:</t>
   </si>
   <si>
     <t>«0,0» – незначительная величина</t>
   </si>
   <si>
     <t>«...» – данные отсутствуют</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
@@ -231,57 +231,57 @@
   <si>
     <t>К объему строительных работ относится стоимость строительных работ, выполненных предприятиями, осуществляющими строительную деятельность по заключенным договорам строительного подряда, который включает работы по строительству новых объектов, капитальному и текущему ремонту, реконструкции, модернизации жилых и нежилых зданий, инженерных сооружений.</t>
   </si>
   <si>
     <t>Агрегация</t>
   </si>
   <si>
     <t>Объем строительных работ формируется из первичных статистических данных по крупным, средним и малым предприятиям с основным и вторичным видами экономической деятельности код 41-43 "Строительство".</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701885?keyword=</t>
   </si>
   <si>
     <t xml:space="preserve">Индекс физического объема строительных работ </t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>С января 2024 года</t>
   </si>
   <si>
     <t>17.06.2026г.</t>
   </si>
   <si>
-    <t>18.05.2026г.</t>
+    <t>17.07.2026г.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="23">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
@@ -659,86 +659,84 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -890,62 +888,62 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701885?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/347232/file/ru/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:za.dautova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701892?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/347232/file/ru/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:za.dautova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист5"/>
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView topLeftCell="A7" workbookViewId="0">
-      <selection activeCell="A24" sqref="A24"/>
+      <selection activeCell="B18" sqref="B18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="42.33203125" style="11" customWidth="1"/>
-    <col min="2" max="2" width="97.6640625" style="11" customWidth="1"/>
+    <col min="1" max="1" width="42.28515625" style="11" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="11" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="10"/>
       <c r="B1" s="10"/>
     </row>
     <row r="2" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B2" s="9">
         <v>162101</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B3" s="9" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A4" s="19" t="s">
         <v>8</v>
@@ -1028,60 +1026,60 @@
       <c r="M13" s="17"/>
     </row>
     <row r="14" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="24" t="s">
         <v>30</v>
       </c>
       <c r="M14" s="17"/>
     </row>
     <row r="15" spans="1:13" s="15" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="24" t="s">
         <v>65</v>
       </c>
       <c r="M15" s="17"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="19" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="22" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="M16" s="4"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="19" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="22" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="M17" s="5"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B18" s="14" t="s">
         <v>31</v>
       </c>
       <c r="M18" s="4"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="19" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="14" t="s">
         <v>32</v>
       </c>
       <c r="M19" s="5"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="19" t="s">
         <v>10</v>
       </c>
@@ -1106,62 +1104,62 @@
     <row r="23" spans="1:13">
       <c r="M23" s="5"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="4"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="5"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="4"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
     <hyperlink ref="B12" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B16" sqref="B16:B17"/>
+      <selection activeCell="B18" sqref="B18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="42.33203125" style="11" customWidth="1"/>
-    <col min="2" max="2" width="97.6640625" style="11" customWidth="1"/>
+    <col min="1" max="1" width="42.28515625" style="11" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="11" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="10"/>
       <c r="B1" s="10"/>
     </row>
     <row r="2" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B2" s="9">
         <v>162107</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B3" s="9" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A4" s="19" t="s">
         <v>8</v>
@@ -1244,60 +1242,60 @@
       <c r="M13" s="17"/>
     </row>
     <row r="14" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="24" t="s">
         <v>30</v>
       </c>
       <c r="M14" s="17"/>
     </row>
     <row r="15" spans="1:13" s="15" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="24" t="s">
         <v>35</v>
       </c>
       <c r="M15" s="17"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="19" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="22" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="M16" s="4"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="19" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="22" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="M17" s="5"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B18" s="14" t="s">
         <v>31</v>
       </c>
       <c r="M18" s="4"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="19" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="14" t="s">
         <v>32</v>
       </c>
       <c r="M19" s="5"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="19" t="s">
         <v>10</v>
       </c>
@@ -1322,167 +1320,167 @@
     <row r="23" spans="1:13">
       <c r="M23" s="5"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="4"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="5"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="4"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
     <hyperlink ref="B12" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист2"/>
   <dimension ref="B2:B18"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="B58" sqref="B58"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="4.44140625" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.109375" style="1"/>
+    <col min="1" max="1" width="4.42578125" style="1" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="1" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2">
       <c r="B2" s="6"/>
     </row>
     <row r="6" spans="2:2">
       <c r="B6" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="2" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="2:2">
       <c r="B9" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="10" spans="2:2">
       <c r="B10" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="11" spans="2:2">
       <c r="B11" s="2"/>
     </row>
-    <row r="12" spans="2:2">
+    <row r="12" spans="2:2" ht="25.5">
       <c r="B12" s="3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="2"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="2"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="7" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:O11"/>
   <sheetViews>
     <sheetView zoomScale="140" zoomScaleNormal="140" workbookViewId="0">
-      <selection activeCell="F12" sqref="F12"/>
+      <selection activeCell="F8" sqref="F8"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
-    <col min="2" max="3" width="10.44140625" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="8" max="8" width="10.33203125" customWidth="1"/>
+    <col min="2" max="3" width="10.42578125" customWidth="1"/>
+    <col min="4" max="4" width="10.140625" customWidth="1"/>
+    <col min="5" max="5" width="9.7109375" customWidth="1"/>
+    <col min="6" max="6" width="10.28515625" style="39" customWidth="1"/>
+    <col min="7" max="7" width="10.42578125" customWidth="1"/>
+    <col min="8" max="8" width="10.28515625" customWidth="1"/>
     <col min="9" max="9" width="10" customWidth="1"/>
-    <col min="10" max="10" width="10.33203125" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="15" max="15" width="11.109375" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="10.28515625" customWidth="1"/>
+    <col min="11" max="11" width="11.42578125" customWidth="1"/>
+    <col min="12" max="12" width="10.140625" customWidth="1"/>
+    <col min="13" max="13" width="10.28515625" customWidth="1"/>
+    <col min="14" max="14" width="9.140625" style="26" customWidth="1"/>
+    <col min="15" max="15" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="14" customWidth="1"/>
-    <col min="17" max="17" width="13.109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="20" max="20" width="11.44140625" customWidth="1"/>
+    <col min="17" max="17" width="13.140625" customWidth="1"/>
+    <col min="18" max="18" width="11.7109375" customWidth="1"/>
+    <col min="19" max="19" width="10.7109375" customWidth="1"/>
+    <col min="20" max="20" width="11.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="43" t="s">
         <v>41</v>
       </c>
       <c r="B1" s="43"/>
       <c r="C1" s="43"/>
       <c r="D1" s="43"/>
       <c r="E1" s="43"/>
       <c r="F1" s="43"/>
       <c r="G1" s="43"/>
       <c r="H1" s="43"/>
       <c r="I1" s="43"/>
       <c r="J1" s="43"/>
       <c r="K1" s="43"/>
       <c r="L1" s="43"/>
       <c r="M1" s="43"/>
     </row>
-    <row r="2" spans="1:15" ht="13.8">
+    <row r="2" spans="1:15">
       <c r="A2" s="27"/>
       <c r="B2" s="27"/>
       <c r="C2" s="27"/>
       <c r="D2" s="27"/>
       <c r="E2" s="27"/>
       <c r="F2" s="27"/>
       <c r="G2" s="27"/>
       <c r="H2" s="27"/>
       <c r="I2" s="27"/>
       <c r="J2" s="27"/>
       <c r="K2" s="27"/>
       <c r="L2" s="27"/>
       <c r="M2" s="27"/>
     </row>
     <row r="3" spans="1:15" ht="25.5" customHeight="1" thickBot="1">
       <c r="A3" s="28"/>
       <c r="B3" s="29" t="s">
         <v>42</v>
       </c>
       <c r="C3" s="29" t="s">
         <v>43</v>
       </c>
       <c r="D3" s="29" t="s">
         <v>44</v>
       </c>
@@ -1611,51 +1609,53 @@
       <c r="L6" s="31">
         <v>878307</v>
       </c>
       <c r="M6" s="31">
         <v>2563229</v>
       </c>
       <c r="N6" s="32"/>
       <c r="O6" s="33"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="30" t="s">
         <v>67</v>
       </c>
       <c r="B7" s="31">
         <v>171955</v>
       </c>
       <c r="C7" s="31">
         <v>323682</v>
       </c>
       <c r="D7" s="31">
         <v>735798</v>
       </c>
       <c r="E7" s="31">
         <v>508027</v>
       </c>
-      <c r="F7" s="31"/>
+      <c r="F7" s="31">
+        <v>670494</v>
+      </c>
       <c r="G7" s="31"/>
       <c r="H7" s="31"/>
       <c r="I7" s="31"/>
       <c r="J7" s="31"/>
       <c r="K7" s="34"/>
       <c r="L7" s="31"/>
       <c r="M7" s="31"/>
       <c r="N7" s="32"/>
       <c r="O7" s="33"/>
     </row>
     <row r="8" spans="1:15" s="26" customFormat="1">
       <c r="A8"/>
       <c r="B8" s="37"/>
       <c r="C8" s="37"/>
       <c r="D8" s="38"/>
       <c r="E8" s="37"/>
       <c r="F8" s="37"/>
       <c r="G8" s="37"/>
       <c r="H8" s="37"/>
       <c r="I8" s="37"/>
       <c r="J8" s="37"/>
       <c r="K8" s="37"/>
       <c r="L8" s="37"/>
       <c r="M8" s="37"/>
       <c r="O8"/>
@@ -1698,98 +1698,98 @@
       <c r="C11" s="37"/>
       <c r="D11" s="37"/>
       <c r="E11" s="37"/>
       <c r="F11" s="37"/>
       <c r="G11" s="37"/>
       <c r="H11" s="37"/>
       <c r="I11" s="37"/>
       <c r="J11" s="37"/>
       <c r="K11" s="37"/>
       <c r="L11" s="37"/>
       <c r="M11" s="37"/>
       <c r="O11"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:O17"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="150" zoomScaleNormal="150" workbookViewId="0">
-      <selection activeCell="E16" sqref="E16"/>
+      <selection activeCell="G22" sqref="G22"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
-    <col min="2" max="3" width="10.44140625" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="8" max="8" width="10.33203125" customWidth="1"/>
+    <col min="2" max="3" width="10.42578125" customWidth="1"/>
+    <col min="4" max="4" width="10.140625" customWidth="1"/>
+    <col min="5" max="5" width="9.7109375" customWidth="1"/>
+    <col min="6" max="6" width="10.28515625" style="39" customWidth="1"/>
+    <col min="7" max="7" width="10.42578125" customWidth="1"/>
+    <col min="8" max="8" width="10.28515625" customWidth="1"/>
     <col min="9" max="9" width="10" customWidth="1"/>
-    <col min="10" max="10" width="10.33203125" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="15" max="15" width="11.109375" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="10.28515625" customWidth="1"/>
+    <col min="11" max="11" width="11.42578125" customWidth="1"/>
+    <col min="12" max="12" width="10.140625" customWidth="1"/>
+    <col min="13" max="13" width="10.28515625" customWidth="1"/>
+    <col min="14" max="14" width="9.140625" style="26" customWidth="1"/>
+    <col min="15" max="15" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="14" customWidth="1"/>
-    <col min="17" max="17" width="13.109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="20" max="20" width="11.44140625" customWidth="1"/>
+    <col min="17" max="17" width="13.140625" customWidth="1"/>
+    <col min="18" max="18" width="11.7109375" customWidth="1"/>
+    <col min="19" max="19" width="10.7109375" customWidth="1"/>
+    <col min="20" max="20" width="11.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="43" t="s">
         <v>66</v>
       </c>
       <c r="B1" s="43"/>
       <c r="C1" s="43"/>
       <c r="D1" s="43"/>
       <c r="E1" s="43"/>
       <c r="F1" s="43"/>
       <c r="G1" s="43"/>
       <c r="H1" s="43"/>
       <c r="I1" s="43"/>
       <c r="J1" s="43"/>
       <c r="K1" s="43"/>
       <c r="L1" s="43"/>
       <c r="M1" s="43"/>
     </row>
-    <row r="2" spans="1:15" ht="13.8">
+    <row r="2" spans="1:15">
       <c r="A2" s="27"/>
       <c r="B2" s="27"/>
       <c r="C2" s="27"/>
       <c r="D2" s="27"/>
       <c r="E2" s="27"/>
       <c r="F2" s="27"/>
       <c r="G2" s="27"/>
       <c r="H2" s="27"/>
       <c r="I2" s="27"/>
       <c r="J2" s="27"/>
       <c r="K2" s="27"/>
       <c r="L2" s="27"/>
       <c r="M2" s="27"/>
     </row>
     <row r="3" spans="1:15" ht="25.5" customHeight="1" thickBot="1">
       <c r="A3" s="28"/>
       <c r="B3" s="29" t="s">
         <v>42</v>
       </c>
       <c r="C3" s="29" t="s">
         <v>43</v>
       </c>
       <c r="D3" s="29" t="s">
         <v>44</v>
       </c>
@@ -1935,51 +1935,53 @@
       </c>
       <c r="L7" s="35">
         <v>106.7</v>
       </c>
       <c r="M7" s="35">
         <v>291.8</v>
       </c>
       <c r="O7" s="33"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" s="30" t="s">
         <v>67</v>
       </c>
       <c r="B8" s="35">
         <v>6.4</v>
       </c>
       <c r="C8" s="35">
         <v>191.9</v>
       </c>
       <c r="D8" s="41">
         <v>226.9</v>
       </c>
       <c r="E8" s="35">
         <v>68.5</v>
       </c>
-      <c r="F8" s="35"/>
+      <c r="F8" s="35">
+        <v>128.30000000000001</v>
+      </c>
       <c r="G8" s="35"/>
       <c r="H8" s="35"/>
       <c r="I8" s="35"/>
       <c r="J8" s="35"/>
       <c r="K8" s="36"/>
       <c r="L8" s="35"/>
       <c r="M8" s="35"/>
       <c r="O8" s="33"/>
     </row>
     <row r="9" spans="1:15" ht="15" customHeight="1" thickBot="1">
       <c r="A9" s="46" t="s">
         <v>59</v>
       </c>
       <c r="B9" s="46"/>
       <c r="C9" s="46"/>
       <c r="D9" s="46"/>
       <c r="E9" s="46"/>
       <c r="F9" s="46"/>
       <c r="G9" s="46"/>
       <c r="H9" s="46"/>
       <c r="I9" s="46"/>
       <c r="J9" s="46"/>
       <c r="K9" s="46"/>
       <c r="L9" s="46"/>
       <c r="M9" s="46"/>
@@ -2080,51 +2082,53 @@
       </c>
       <c r="L12" s="36">
         <v>112.3</v>
       </c>
       <c r="M12" s="35">
         <v>119.8</v>
       </c>
       <c r="O12"/>
     </row>
     <row r="13" spans="1:15" s="26" customFormat="1">
       <c r="A13" s="30" t="s">
         <v>67</v>
       </c>
       <c r="B13" s="35">
         <v>114.4</v>
       </c>
       <c r="C13" s="35">
         <v>115</v>
       </c>
       <c r="D13" s="41">
         <v>115.5</v>
       </c>
       <c r="E13" s="35">
         <v>114</v>
       </c>
-      <c r="F13" s="36"/>
+      <c r="F13" s="36">
+        <v>109.9</v>
+      </c>
       <c r="G13" s="35"/>
       <c r="H13" s="35"/>
       <c r="I13" s="35"/>
       <c r="J13" s="35"/>
       <c r="K13" s="35"/>
       <c r="L13" s="36"/>
       <c r="M13" s="35"/>
       <c r="O13"/>
     </row>
     <row r="14" spans="1:15" s="26" customFormat="1">
       <c r="A14"/>
       <c r="B14" s="37"/>
       <c r="C14" s="37"/>
       <c r="D14" s="38"/>
       <c r="E14" s="37"/>
       <c r="F14" s="37"/>
       <c r="G14" s="37"/>
       <c r="H14" s="37"/>
       <c r="I14" s="37"/>
       <c r="J14" s="37"/>
       <c r="K14" s="37"/>
       <c r="L14" s="37"/>
       <c r="M14" s="37"/>
       <c r="O14"/>
     </row>