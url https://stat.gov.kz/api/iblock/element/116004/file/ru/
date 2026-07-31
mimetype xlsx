--- v3 (2026-06-19)
+++ v4 (2026-07-31)
@@ -19,51 +19,51 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="32760" yWindow="32760" windowWidth="23250" windowHeight="11865" tabRatio="950" activeTab="4"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные 162101" sheetId="33" r:id="rId1"/>
     <sheet name="Метаданные 162107" sheetId="4" r:id="rId2"/>
     <sheet name="Условные обозначения" sheetId="2" r:id="rId3"/>
     <sheet name="Показатель 162101" sheetId="32" r:id="rId4"/>
     <sheet name="Показатель 162107" sheetId="31" r:id="rId5"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="123" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="123" uniqueCount="72">
   <si>
     <t>Условные обозначения:</t>
   </si>
   <si>
     <t>«0,0» – незначительная величина</t>
   </si>
   <si>
     <t>«...» – данные отсутствуют</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
   <si>
     <t>«-» явление отсутствует</t>
   </si>
   <si>
     <t>«х» – данные конфиденциальны</t>
   </si>
   <si>
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
   </si>
   <si>
     <t>Методологические пояснения:</t>
   </si>
   <si>
@@ -123,53 +123,50 @@
   <si>
     <t>Методика расчета</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
   </si>
   <si>
     <t>Информационной базой являются первичные данные общегосударственных статистических наблюдений, по крупным, средним и малым предприятиям с основным и вторичным видами экономической деятельности код 41-43 "Строительство".</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/methodology/25/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/api/iblock/element/347232/file/ru/</t>
   </si>
   <si>
     <t>Департамент статистики производства и окружающей среды</t>
   </si>
   <si>
     <t>Даутова Замзагуль Кошербаевна</t>
   </si>
   <si>
     <t>+7 7172749323</t>
   </si>
   <si>
-    <t xml:space="preserve">za.dautova@aspire.gov.kz </t>
-[...1 lines deleted...]
-  <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701892?keyword=</t>
   </si>
   <si>
     <t>Индекс физического объема строительных работ</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>Индекс физического объема строительных работ отражает изменение объема выполненных строительных работ в динамике и определяется как отношение объемов выполненных строительных работ анализируемого периода к предыдущему периоду в фактически действовавших ценах, с учетом дефлятора (индекса цен).</t>
   </si>
   <si>
     <t xml:space="preserve">Индекс физического объема строительных работ (услуг) определяется соотношением объемов выполненных строительных работ анализируемого периода к предыдущему периоду в фактически действовавших ценах, с учетом дефлятора (индекса цен). </t>
   </si>
   <si>
     <t>Расчет</t>
   </si>
   <si>
     <t xml:space="preserve">Объем строительных работ </t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
@@ -228,54 +225,60 @@
   <si>
     <t>млн. тенге</t>
   </si>
   <si>
     <t>К объему строительных работ относится стоимость строительных работ, выполненных предприятиями, осуществляющими строительную деятельность по заключенным договорам строительного подряда, который включает работы по строительству новых объектов, капитальному и текущему ремонту, реконструкции, модернизации жилых и нежилых зданий, инженерных сооружений.</t>
   </si>
   <si>
     <t>Агрегация</t>
   </si>
   <si>
     <t>Объем строительных работ формируется из первичных статистических данных по крупным, средним и малым предприятиям с основным и вторичным видами экономической деятельности код 41-43 "Строительство".</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701885?keyword=</t>
   </si>
   <si>
     <t xml:space="preserve">Индекс физического объема строительных работ </t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>С января 2024 года</t>
   </si>
   <si>
-    <t>17.06.2026г.</t>
-[...1 lines deleted...]
-  <si>
     <t>17.07.2026г.</t>
+  </si>
+  <si>
+    <t>18.08.2026г.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Каримкулова Жансая Сеитжанқызы </t>
+  </si>
+  <si>
+    <t>zh.uskenbayeva@stat.kz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="23">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
@@ -440,51 +443,51 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="47">
+  <cellXfs count="48">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -547,50 +550,53 @@
     <xf numFmtId="3" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Normal" xfId="1"/>
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 3" xfId="4"/>
     <cellStyle name="Обычный 8" xfId="5"/>
     <cellStyle name="Финансовый 2" xfId="6"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
@@ -868,495 +874,495 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701885?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/347232/file/ru/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:za.dautova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701885?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/347232/file/ru/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zh.uskenbayeva@stat.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701892?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/347232/file/ru/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:za.dautova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701892?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/347232/file/ru/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zh.uskenbayeva@stat.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист5"/>
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView topLeftCell="A7" workbookViewId="0">
-      <selection activeCell="B18" sqref="B18"/>
+      <selection activeCell="B21" sqref="B21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="11" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="11" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="10"/>
       <c r="B1" s="10"/>
     </row>
     <row r="2" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B2" s="9">
         <v>162101</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B3" s="9" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A4" s="19" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="14" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="15" customFormat="1" ht="27" customHeight="1">
       <c r="A5" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="9" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="15" customFormat="1" ht="24" customHeight="1">
       <c r="A6" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="9" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="15" customFormat="1" ht="24.75" customHeight="1">
       <c r="A7" s="19" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="20" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="15" customFormat="1" ht="24" customHeight="1">
       <c r="A8" s="19" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="14" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="15" customFormat="1" ht="45" customHeight="1">
       <c r="A9" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="40" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="15" customFormat="1" ht="57.75" customHeight="1">
       <c r="A10" s="19" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="40" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="15" customFormat="1" ht="34.5" customHeight="1">
       <c r="A11" s="19" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="18"/>
       <c r="M11" s="17"/>
     </row>
     <row r="12" spans="1:13" s="15" customFormat="1" ht="23.25" customHeight="1">
       <c r="A12" s="19" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="23" t="s">
         <v>27</v>
       </c>
       <c r="M12" s="17"/>
     </row>
     <row r="13" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A13" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="24" t="s">
         <v>29</v>
       </c>
       <c r="M13" s="17"/>
     </row>
     <row r="14" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="24" t="s">
         <v>30</v>
       </c>
       <c r="M14" s="17"/>
     </row>
     <row r="15" spans="1:13" s="15" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="24" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="M15" s="17"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="19" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="22" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="M16" s="4"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="19" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="22" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="M17" s="5"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B18" s="14" t="s">
         <v>31</v>
       </c>
       <c r="M18" s="4"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="19" t="s">
         <v>23</v>
       </c>
-      <c r="B19" s="14" t="s">
-        <v>32</v>
+      <c r="B19" s="43" t="s">
+        <v>70</v>
       </c>
       <c r="M19" s="5"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="19" t="s">
         <v>10</v>
       </c>
       <c r="B20" s="21" t="s">
         <v>33</v>
       </c>
       <c r="M20" s="4"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A21" s="19" t="s">
         <v>11</v>
       </c>
       <c r="B21" s="25" t="s">
-        <v>34</v>
+        <v>71</v>
       </c>
       <c r="M21" s="5"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="12"/>
       <c r="B22" s="13"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="5"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="4"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="5"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="4"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B21" r:id="rId1"/>
-[...2 lines deleted...]
-    <hyperlink ref="B12" r:id="rId4"/>
+    <hyperlink ref="B14" r:id="rId1"/>
+    <hyperlink ref="B15" r:id="rId2"/>
+    <hyperlink ref="B12" r:id="rId3"/>
+    <hyperlink ref="B21" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B18" sqref="B18"/>
+      <selection activeCell="B21" sqref="B21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="11" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="11" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="10"/>
       <c r="B1" s="10"/>
     </row>
     <row r="2" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B2" s="9">
         <v>162107</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B3" s="9" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A4" s="19" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="14" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="15" customFormat="1" ht="27" customHeight="1">
       <c r="A5" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="9" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="15" customFormat="1" ht="24" customHeight="1">
       <c r="A6" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="9" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="15" customFormat="1" ht="48.75" customHeight="1">
       <c r="A7" s="19" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="20" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="15" customFormat="1" ht="24" customHeight="1">
       <c r="A8" s="19" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="14" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="15" customFormat="1" ht="45" customHeight="1">
       <c r="A9" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="20" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="15" customFormat="1" ht="57.75" customHeight="1">
       <c r="A10" s="19" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="20" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="15" customFormat="1" ht="34.5" customHeight="1">
       <c r="A11" s="19" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="18"/>
       <c r="M11" s="17"/>
     </row>
     <row r="12" spans="1:13" s="15" customFormat="1" ht="23.25" customHeight="1">
       <c r="A12" s="19" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="23" t="s">
         <v>27</v>
       </c>
       <c r="M12" s="17"/>
     </row>
     <row r="13" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A13" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="24" t="s">
         <v>29</v>
       </c>
       <c r="M13" s="17"/>
     </row>
     <row r="14" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="24" t="s">
         <v>30</v>
       </c>
       <c r="M14" s="17"/>
     </row>
     <row r="15" spans="1:13" s="15" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="24" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="M15" s="17"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="19" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="22" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="M16" s="4"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="19" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="22" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="M17" s="5"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B18" s="14" t="s">
         <v>31</v>
       </c>
       <c r="M18" s="4"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="19" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="14" t="s">
         <v>32</v>
       </c>
       <c r="M19" s="5"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="19" t="s">
         <v>10</v>
       </c>
       <c r="B20" s="21" t="s">
         <v>33</v>
       </c>
       <c r="M20" s="4"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A21" s="19" t="s">
         <v>11</v>
       </c>
       <c r="B21" s="25" t="s">
-        <v>34</v>
+        <v>71</v>
       </c>
       <c r="M21" s="5"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="12"/>
       <c r="B22" s="13"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="5"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="4"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="5"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="4"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B21" r:id="rId1"/>
-[...2 lines deleted...]
-    <hyperlink ref="B12" r:id="rId4"/>
+    <hyperlink ref="B14" r:id="rId1"/>
+    <hyperlink ref="B15" r:id="rId2"/>
+    <hyperlink ref="B12" r:id="rId3"/>
+    <hyperlink ref="B21" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист2"/>
   <dimension ref="B2:B18"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="B58" sqref="B58"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="113.5703125" style="1" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2">
       <c r="B2" s="6"/>
     </row>
@@ -1393,270 +1399,272 @@
         <v>3</v>
       </c>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="2"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="2"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="7" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:O11"/>
   <sheetViews>
     <sheetView zoomScale="140" zoomScaleNormal="140" workbookViewId="0">
-      <selection activeCell="F8" sqref="F8"/>
+      <selection activeCell="G21" sqref="G21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="3" width="10.42578125" customWidth="1"/>
     <col min="4" max="4" width="10.140625" customWidth="1"/>
     <col min="5" max="5" width="9.7109375" customWidth="1"/>
     <col min="6" max="6" width="10.28515625" style="39" customWidth="1"/>
     <col min="7" max="7" width="10.42578125" customWidth="1"/>
     <col min="8" max="8" width="10.28515625" customWidth="1"/>
     <col min="9" max="9" width="10" customWidth="1"/>
     <col min="10" max="10" width="10.28515625" customWidth="1"/>
     <col min="11" max="11" width="11.42578125" customWidth="1"/>
     <col min="12" max="12" width="10.140625" customWidth="1"/>
     <col min="13" max="13" width="10.28515625" customWidth="1"/>
     <col min="14" max="14" width="9.140625" style="26" customWidth="1"/>
     <col min="15" max="15" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="14" customWidth="1"/>
     <col min="17" max="17" width="13.140625" customWidth="1"/>
     <col min="18" max="18" width="11.7109375" customWidth="1"/>
     <col min="19" max="19" width="10.7109375" customWidth="1"/>
     <col min="20" max="20" width="11.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
-      <c r="A1" s="43" t="s">
-[...13 lines deleted...]
-      <c r="M1" s="43"/>
+      <c r="A1" s="44" t="s">
+        <v>40</v>
+      </c>
+      <c r="B1" s="44"/>
+      <c r="C1" s="44"/>
+      <c r="D1" s="44"/>
+      <c r="E1" s="44"/>
+      <c r="F1" s="44"/>
+      <c r="G1" s="44"/>
+      <c r="H1" s="44"/>
+      <c r="I1" s="44"/>
+      <c r="J1" s="44"/>
+      <c r="K1" s="44"/>
+      <c r="L1" s="44"/>
+      <c r="M1" s="44"/>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" s="27"/>
       <c r="B2" s="27"/>
       <c r="C2" s="27"/>
       <c r="D2" s="27"/>
       <c r="E2" s="27"/>
       <c r="F2" s="27"/>
       <c r="G2" s="27"/>
       <c r="H2" s="27"/>
       <c r="I2" s="27"/>
       <c r="J2" s="27"/>
       <c r="K2" s="27"/>
       <c r="L2" s="27"/>
       <c r="M2" s="27"/>
     </row>
     <row r="3" spans="1:15" ht="25.5" customHeight="1" thickBot="1">
       <c r="A3" s="28"/>
       <c r="B3" s="29" t="s">
+        <v>41</v>
+      </c>
+      <c r="C3" s="29" t="s">
         <v>42</v>
       </c>
-      <c r="C3" s="29" t="s">
+      <c r="D3" s="29" t="s">
         <v>43</v>
       </c>
-      <c r="D3" s="29" t="s">
+      <c r="E3" s="29" t="s">
         <v>44</v>
       </c>
-      <c r="E3" s="29" t="s">
+      <c r="F3" s="29" t="s">
         <v>45</v>
       </c>
-      <c r="F3" s="29" t="s">
+      <c r="G3" s="29" t="s">
         <v>46</v>
       </c>
-      <c r="G3" s="29" t="s">
+      <c r="H3" s="29" t="s">
         <v>47</v>
       </c>
-      <c r="H3" s="29" t="s">
+      <c r="I3" s="29" t="s">
         <v>48</v>
       </c>
-      <c r="I3" s="29" t="s">
+      <c r="J3" s="29" t="s">
         <v>49</v>
       </c>
-      <c r="J3" s="29" t="s">
+      <c r="K3" s="29" t="s">
         <v>50</v>
       </c>
-      <c r="K3" s="29" t="s">
+      <c r="L3" s="29" t="s">
         <v>51</v>
       </c>
-      <c r="L3" s="29" t="s">
+      <c r="M3" s="29" t="s">
         <v>52</v>
       </c>
-      <c r="M3" s="29" t="s">
+    </row>
+    <row r="4" spans="1:15" ht="13.5" customHeight="1">
+      <c r="A4" s="45" t="s">
         <v>53</v>
       </c>
-    </row>
-[...15 lines deleted...]
-      <c r="M4" s="44"/>
+      <c r="B4" s="45"/>
+      <c r="C4" s="45"/>
+      <c r="D4" s="45"/>
+      <c r="E4" s="45"/>
+      <c r="F4" s="45"/>
+      <c r="G4" s="45"/>
+      <c r="H4" s="45"/>
+      <c r="I4" s="45"/>
+      <c r="J4" s="45"/>
+      <c r="K4" s="45"/>
+      <c r="L4" s="45"/>
+      <c r="M4" s="45"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" s="30" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B5" s="31">
         <v>123151</v>
       </c>
       <c r="C5" s="31">
         <v>233494</v>
       </c>
       <c r="D5" s="31">
         <v>498931</v>
       </c>
       <c r="E5" s="31">
         <v>361968</v>
       </c>
       <c r="F5" s="31">
         <v>487465.07299999997</v>
       </c>
       <c r="G5" s="31">
         <v>1043152.35</v>
       </c>
       <c r="H5" s="31">
         <v>629980</v>
       </c>
       <c r="I5" s="31">
         <v>658411</v>
       </c>
       <c r="J5" s="31">
         <v>1463724</v>
       </c>
       <c r="K5" s="31">
         <v>694811</v>
       </c>
       <c r="L5" s="31">
         <v>767802</v>
       </c>
       <c r="M5" s="31">
         <v>2099206</v>
       </c>
       <c r="N5" s="32"/>
       <c r="O5" s="33"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" s="30" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B6" s="31">
         <v>140491</v>
       </c>
       <c r="C6" s="31">
         <v>267616.886</v>
       </c>
       <c r="D6" s="31">
         <v>606707</v>
       </c>
       <c r="E6" s="31">
         <v>423597.64199999999</v>
       </c>
       <c r="F6" s="31">
         <v>562633</v>
       </c>
       <c r="G6" s="31">
         <v>1311874.5</v>
       </c>
       <c r="H6" s="31">
         <v>760705</v>
       </c>
       <c r="I6" s="31">
         <v>777372</v>
       </c>
       <c r="J6" s="31">
         <v>1590270</v>
       </c>
       <c r="K6" s="34">
         <v>821973</v>
       </c>
       <c r="L6" s="31">
         <v>878307</v>
       </c>
       <c r="M6" s="31">
         <v>2563229</v>
       </c>
       <c r="N6" s="32"/>
       <c r="O6" s="33"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="30" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B7" s="31">
         <v>171955</v>
       </c>
       <c r="C7" s="31">
         <v>323682</v>
       </c>
       <c r="D7" s="31">
         <v>735798</v>
       </c>
       <c r="E7" s="31">
         <v>508027</v>
       </c>
       <c r="F7" s="31">
         <v>670494</v>
       </c>
-      <c r="G7" s="31"/>
+      <c r="G7" s="31">
+        <v>1662137</v>
+      </c>
       <c r="H7" s="31"/>
       <c r="I7" s="31"/>
       <c r="J7" s="31"/>
       <c r="K7" s="34"/>
       <c r="L7" s="31"/>
       <c r="M7" s="31"/>
       <c r="N7" s="32"/>
       <c r="O7" s="33"/>
     </row>
     <row r="8" spans="1:15" s="26" customFormat="1">
       <c r="A8"/>
       <c r="B8" s="37"/>
       <c r="C8" s="37"/>
       <c r="D8" s="38"/>
       <c r="E8" s="37"/>
       <c r="F8" s="37"/>
       <c r="G8" s="37"/>
       <c r="H8" s="37"/>
       <c r="I8" s="37"/>
       <c r="J8" s="37"/>
       <c r="K8" s="37"/>
       <c r="L8" s="37"/>
       <c r="M8" s="37"/>
       <c r="O8"/>
     </row>
@@ -1702,434 +1710,438 @@
       <c r="G11" s="37"/>
       <c r="H11" s="37"/>
       <c r="I11" s="37"/>
       <c r="J11" s="37"/>
       <c r="K11" s="37"/>
       <c r="L11" s="37"/>
       <c r="M11" s="37"/>
       <c r="O11"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:O17"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="150" zoomScaleNormal="150" workbookViewId="0">
-      <selection activeCell="G22" sqref="G22"/>
+      <selection activeCell="F26" sqref="F26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="3" width="10.42578125" customWidth="1"/>
     <col min="4" max="4" width="10.140625" customWidth="1"/>
     <col min="5" max="5" width="9.7109375" customWidth="1"/>
     <col min="6" max="6" width="10.28515625" style="39" customWidth="1"/>
     <col min="7" max="7" width="10.42578125" customWidth="1"/>
     <col min="8" max="8" width="10.28515625" customWidth="1"/>
     <col min="9" max="9" width="10" customWidth="1"/>
     <col min="10" max="10" width="10.28515625" customWidth="1"/>
     <col min="11" max="11" width="11.42578125" customWidth="1"/>
     <col min="12" max="12" width="10.140625" customWidth="1"/>
     <col min="13" max="13" width="10.28515625" customWidth="1"/>
     <col min="14" max="14" width="9.140625" style="26" customWidth="1"/>
     <col min="15" max="15" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="14" customWidth="1"/>
     <col min="17" max="17" width="13.140625" customWidth="1"/>
     <col min="18" max="18" width="11.7109375" customWidth="1"/>
     <col min="19" max="19" width="10.7109375" customWidth="1"/>
     <col min="20" max="20" width="11.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
-      <c r="A1" s="43" t="s">
-[...13 lines deleted...]
-      <c r="M1" s="43"/>
+      <c r="A1" s="44" t="s">
+        <v>65</v>
+      </c>
+      <c r="B1" s="44"/>
+      <c r="C1" s="44"/>
+      <c r="D1" s="44"/>
+      <c r="E1" s="44"/>
+      <c r="F1" s="44"/>
+      <c r="G1" s="44"/>
+      <c r="H1" s="44"/>
+      <c r="I1" s="44"/>
+      <c r="J1" s="44"/>
+      <c r="K1" s="44"/>
+      <c r="L1" s="44"/>
+      <c r="M1" s="44"/>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" s="27"/>
       <c r="B2" s="27"/>
       <c r="C2" s="27"/>
       <c r="D2" s="27"/>
       <c r="E2" s="27"/>
       <c r="F2" s="27"/>
       <c r="G2" s="27"/>
       <c r="H2" s="27"/>
       <c r="I2" s="27"/>
       <c r="J2" s="27"/>
       <c r="K2" s="27"/>
       <c r="L2" s="27"/>
       <c r="M2" s="27"/>
     </row>
     <row r="3" spans="1:15" ht="25.5" customHeight="1" thickBot="1">
       <c r="A3" s="28"/>
       <c r="B3" s="29" t="s">
+        <v>41</v>
+      </c>
+      <c r="C3" s="29" t="s">
         <v>42</v>
       </c>
-      <c r="C3" s="29" t="s">
+      <c r="D3" s="29" t="s">
         <v>43</v>
       </c>
-      <c r="D3" s="29" t="s">
+      <c r="E3" s="29" t="s">
         <v>44</v>
       </c>
-      <c r="E3" s="29" t="s">
+      <c r="F3" s="29" t="s">
         <v>45</v>
       </c>
-      <c r="F3" s="29" t="s">
+      <c r="G3" s="29" t="s">
         <v>46</v>
       </c>
-      <c r="G3" s="29" t="s">
+      <c r="H3" s="29" t="s">
         <v>47</v>
       </c>
-      <c r="H3" s="29" t="s">
+      <c r="I3" s="29" t="s">
         <v>48</v>
       </c>
-      <c r="I3" s="29" t="s">
+      <c r="J3" s="29" t="s">
         <v>49</v>
       </c>
-      <c r="J3" s="29" t="s">
+      <c r="K3" s="29" t="s">
         <v>50</v>
       </c>
-      <c r="K3" s="29" t="s">
+      <c r="L3" s="29" t="s">
         <v>51</v>
       </c>
-      <c r="L3" s="29" t="s">
+      <c r="M3" s="29" t="s">
         <v>52</v>
       </c>
-      <c r="M3" s="29" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="4" spans="1:15" ht="12.75" customHeight="1" thickBot="1">
-      <c r="A4" s="45" t="s">
+      <c r="A4" s="46" t="s">
+        <v>56</v>
+      </c>
+      <c r="B4" s="46"/>
+      <c r="C4" s="46"/>
+      <c r="D4" s="46"/>
+      <c r="E4" s="46"/>
+      <c r="F4" s="46"/>
+      <c r="G4" s="46"/>
+      <c r="H4" s="46"/>
+      <c r="I4" s="46"/>
+      <c r="J4" s="46"/>
+      <c r="K4" s="46"/>
+      <c r="L4" s="46"/>
+      <c r="M4" s="46"/>
+      <c r="O4" s="33"/>
+    </row>
+    <row r="5" spans="1:15" ht="13.5" customHeight="1">
+      <c r="A5" s="45" t="s">
         <v>57</v>
       </c>
-      <c r="B4" s="45"/>
-[...28 lines deleted...]
-      <c r="M5" s="44"/>
+      <c r="B5" s="45"/>
+      <c r="C5" s="45"/>
+      <c r="D5" s="45"/>
+      <c r="E5" s="45"/>
+      <c r="F5" s="45"/>
+      <c r="G5" s="45"/>
+      <c r="H5" s="45"/>
+      <c r="I5" s="45"/>
+      <c r="J5" s="45"/>
+      <c r="K5" s="45"/>
+      <c r="L5" s="45"/>
+      <c r="M5" s="45"/>
       <c r="O5" s="33"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" s="30" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B6" s="35">
         <v>7.8157812936224218</v>
       </c>
       <c r="C6" s="35">
         <v>190.55228634738083</v>
       </c>
       <c r="D6" s="35">
         <v>213.5</v>
       </c>
       <c r="E6" s="35">
         <v>72.5</v>
       </c>
       <c r="F6" s="35">
         <v>134.40207424211602</v>
       </c>
       <c r="G6" s="35">
         <v>213.8</v>
       </c>
       <c r="H6" s="35">
         <v>57.416110263903789</v>
       </c>
       <c r="I6" s="35">
         <v>108</v>
       </c>
       <c r="J6" s="35">
         <v>221.5</v>
       </c>
       <c r="K6" s="35">
         <v>46.977142629457532</v>
       </c>
       <c r="L6" s="35">
         <v>109.1</v>
       </c>
       <c r="M6" s="35">
         <v>273.39999999999998</v>
       </c>
       <c r="O6" s="33"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="30" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B7" s="35">
         <v>6.9</v>
       </c>
       <c r="C7" s="35">
         <v>190.86871205836906</v>
       </c>
       <c r="D7" s="35">
         <v>225.8</v>
       </c>
       <c r="E7" s="35">
         <v>69.402695773068686</v>
       </c>
       <c r="F7" s="35">
         <v>133.19999999999999</v>
       </c>
       <c r="G7" s="35">
         <v>232.2</v>
       </c>
       <c r="H7" s="35">
         <v>58</v>
       </c>
       <c r="I7" s="35">
         <v>102.1</v>
       </c>
       <c r="J7" s="35">
         <v>204.2</v>
       </c>
       <c r="K7" s="36">
         <v>51.4</v>
       </c>
       <c r="L7" s="35">
         <v>106.7</v>
       </c>
       <c r="M7" s="35">
         <v>291.8</v>
       </c>
       <c r="O7" s="33"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" s="30" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B8" s="35">
         <v>6.4</v>
       </c>
       <c r="C8" s="35">
         <v>191.9</v>
       </c>
       <c r="D8" s="41">
         <v>226.9</v>
       </c>
       <c r="E8" s="35">
         <v>68.5</v>
       </c>
       <c r="F8" s="35">
         <v>128.30000000000001</v>
       </c>
-      <c r="G8" s="35"/>
+      <c r="G8" s="35">
+        <v>244.7</v>
+      </c>
       <c r="H8" s="35"/>
       <c r="I8" s="35"/>
       <c r="J8" s="35"/>
       <c r="K8" s="36"/>
       <c r="L8" s="35"/>
       <c r="M8" s="35"/>
       <c r="O8" s="33"/>
     </row>
     <row r="9" spans="1:15" ht="15" customHeight="1" thickBot="1">
-      <c r="A9" s="46" t="s">
-[...13 lines deleted...]
-      <c r="M9" s="46"/>
+      <c r="A9" s="47" t="s">
+        <v>58</v>
+      </c>
+      <c r="B9" s="47"/>
+      <c r="C9" s="47"/>
+      <c r="D9" s="47"/>
+      <c r="E9" s="47"/>
+      <c r="F9" s="47"/>
+      <c r="G9" s="47"/>
+      <c r="H9" s="47"/>
+      <c r="I9" s="47"/>
+      <c r="J9" s="47"/>
+      <c r="K9" s="47"/>
+      <c r="L9" s="47"/>
+      <c r="M9" s="47"/>
       <c r="O9" s="33"/>
     </row>
     <row r="10" spans="1:15" ht="14.25" customHeight="1">
-      <c r="A10" s="44" t="s">
-[...13 lines deleted...]
-      <c r="M10" s="44"/>
+      <c r="A10" s="45" t="s">
+        <v>57</v>
+      </c>
+      <c r="B10" s="45"/>
+      <c r="C10" s="45"/>
+      <c r="D10" s="45"/>
+      <c r="E10" s="45"/>
+      <c r="F10" s="45"/>
+      <c r="G10" s="45"/>
+      <c r="H10" s="45"/>
+      <c r="I10" s="45"/>
+      <c r="J10" s="45"/>
+      <c r="K10" s="45"/>
+      <c r="L10" s="45"/>
+      <c r="M10" s="45"/>
       <c r="O10" s="33"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="30" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B11" s="35">
         <v>112.8496897083017</v>
       </c>
       <c r="C11" s="35">
         <v>112.8</v>
       </c>
       <c r="D11" s="35">
         <v>118.3</v>
       </c>
       <c r="E11" s="35">
         <v>104.6</v>
       </c>
       <c r="F11" s="35">
         <v>100.38134293007776</v>
       </c>
       <c r="G11" s="35">
         <v>111.7449397177069</v>
       </c>
       <c r="H11" s="35">
         <v>109.41958804927204</v>
       </c>
       <c r="I11" s="35">
         <v>110.2</v>
       </c>
       <c r="J11" s="35">
         <v>115.8</v>
       </c>
       <c r="K11" s="35">
         <v>111.13092862063634</v>
       </c>
       <c r="L11" s="35">
         <v>111.7</v>
       </c>
       <c r="M11" s="35">
         <v>125.31976190645489</v>
       </c>
     </row>
     <row r="12" spans="1:15" s="26" customFormat="1">
       <c r="A12" s="30" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B12" s="35">
         <v>112.7</v>
       </c>
       <c r="C12" s="35">
         <v>112.92020069677761</v>
       </c>
       <c r="D12" s="35">
         <v>119.5</v>
       </c>
       <c r="E12" s="35">
         <v>114.39527565931718</v>
       </c>
       <c r="F12" s="36">
         <v>113.4</v>
       </c>
       <c r="G12" s="35">
         <v>123.2</v>
       </c>
       <c r="H12" s="35">
         <v>118.4</v>
       </c>
       <c r="I12" s="35">
         <v>115.9</v>
       </c>
       <c r="J12" s="35">
         <v>106.4</v>
       </c>
       <c r="K12" s="35">
         <v>115.4</v>
       </c>
       <c r="L12" s="36">
         <v>112.3</v>
       </c>
       <c r="M12" s="35">
         <v>119.8</v>
       </c>
       <c r="O12"/>
     </row>
     <row r="13" spans="1:15" s="26" customFormat="1">
       <c r="A13" s="30" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B13" s="35">
         <v>114.4</v>
       </c>
       <c r="C13" s="35">
         <v>115</v>
       </c>
       <c r="D13" s="41">
         <v>115.5</v>
       </c>
       <c r="E13" s="35">
         <v>114</v>
       </c>
       <c r="F13" s="36">
         <v>109.9</v>
       </c>
-      <c r="G13" s="35"/>
+      <c r="G13" s="35">
+        <v>115.7</v>
+      </c>
       <c r="H13" s="35"/>
       <c r="I13" s="35"/>
       <c r="J13" s="35"/>
       <c r="K13" s="35"/>
       <c r="L13" s="36"/>
       <c r="M13" s="35"/>
       <c r="O13"/>
     </row>
     <row r="14" spans="1:15" s="26" customFormat="1">
       <c r="A14"/>
       <c r="B14" s="37"/>
       <c r="C14" s="37"/>
       <c r="D14" s="38"/>
       <c r="E14" s="37"/>
       <c r="F14" s="37"/>
       <c r="G14" s="37"/>
       <c r="H14" s="37"/>
       <c r="I14" s="37"/>
       <c r="J14" s="37"/>
       <c r="K14" s="37"/>
       <c r="L14" s="37"/>
       <c r="M14" s="37"/>
       <c r="O14"/>
     </row>
     <row r="15" spans="1:15" s="26" customFormat="1">