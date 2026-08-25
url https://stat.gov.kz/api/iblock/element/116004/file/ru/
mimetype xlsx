--- v4 (2026-07-31)
+++ v5 (2026-08-25)
@@ -225,72 +225,72 @@
   <si>
     <t>млн. тенге</t>
   </si>
   <si>
     <t>К объему строительных работ относится стоимость строительных работ, выполненных предприятиями, осуществляющими строительную деятельность по заключенным договорам строительного подряда, который включает работы по строительству новых объектов, капитальному и текущему ремонту, реконструкции, модернизации жилых и нежилых зданий, инженерных сооружений.</t>
   </si>
   <si>
     <t>Агрегация</t>
   </si>
   <si>
     <t>Объем строительных работ формируется из первичных статистических данных по крупным, средним и малым предприятиям с основным и вторичным видами экономической деятельности код 41-43 "Строительство".</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701885?keyword=</t>
   </si>
   <si>
     <t xml:space="preserve">Индекс физического объема строительных работ </t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>С января 2024 года</t>
   </si>
   <si>
-    <t>17.07.2026г.</t>
-[...1 lines deleted...]
-  <si>
     <t>18.08.2026г.</t>
   </si>
   <si>
     <t xml:space="preserve">Каримкулова Жансая Сеитжанқызы </t>
   </si>
   <si>
     <t>zh.uskenbayeva@stat.kz</t>
+  </si>
+  <si>
+    <t>17.09.2026г.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="23">
+  <fonts count="24">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial Cyr"/>
@@ -388,50 +388,55 @@
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -443,51 +448,51 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="48">
+  <cellXfs count="51">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -553,50 +558,57 @@
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="4" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Normal" xfId="1"/>
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 3" xfId="4"/>
     <cellStyle name="Обычный 8" xfId="5"/>
     <cellStyle name="Финансовый 2" xfId="6"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
@@ -899,51 +911,51 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701885?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/347232/file/ru/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zh.uskenbayeva@stat.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701892?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/347232/file/ru/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zh.uskenbayeva@stat.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист5"/>
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView topLeftCell="A7" workbookViewId="0">
-      <selection activeCell="B21" sqref="B21"/>
+      <selection activeCell="B32" sqref="B32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="11" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="11" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="10"/>
       <c r="B1" s="10"/>
     </row>
     <row r="2" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B2" s="9">
         <v>162101</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B3" s="9" t="s">
@@ -1041,125 +1053,125 @@
       <c r="M14" s="17"/>
     </row>
     <row r="15" spans="1:13" s="15" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="24" t="s">
         <v>64</v>
       </c>
       <c r="M15" s="17"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="19" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="22" t="s">
         <v>68</v>
       </c>
       <c r="M16" s="4"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="19" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="22" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="M17" s="5"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B18" s="14" t="s">
         <v>31</v>
       </c>
       <c r="M18" s="4"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="19" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="43" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="M19" s="5"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="19" t="s">
         <v>10</v>
       </c>
       <c r="B20" s="21" t="s">
         <v>33</v>
       </c>
       <c r="M20" s="4"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A21" s="19" t="s">
         <v>11</v>
       </c>
       <c r="B21" s="25" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="M21" s="5"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="12"/>
       <c r="B22" s="13"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="5"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="4"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="5"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="4"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B15" r:id="rId2"/>
     <hyperlink ref="B12" r:id="rId3"/>
     <hyperlink ref="B21" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B21" sqref="B21"/>
+      <selection activeCell="B18" sqref="B18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="11" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="11" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="10"/>
       <c r="B1" s="10"/>
     </row>
     <row r="2" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B2" s="9">
         <v>162107</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="15" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B3" s="9" t="s">
@@ -1257,87 +1269,87 @@
       <c r="M14" s="17"/>
     </row>
     <row r="15" spans="1:13" s="15" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="24" t="s">
         <v>34</v>
       </c>
       <c r="M15" s="17"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="19" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="22" t="s">
         <v>68</v>
       </c>
       <c r="M16" s="4"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="19" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="22" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="M17" s="5"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B18" s="14" t="s">
         <v>31</v>
       </c>
       <c r="M18" s="4"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="19" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="14" t="s">
         <v>32</v>
       </c>
       <c r="M19" s="5"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="19" t="s">
         <v>10</v>
       </c>
       <c r="B20" s="21" t="s">
         <v>33</v>
       </c>
       <c r="M20" s="4"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A21" s="19" t="s">
         <v>11</v>
       </c>
       <c r="B21" s="25" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="M21" s="5"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="12"/>
       <c r="B22" s="13"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="5"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="4"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="5"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="4"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B15" r:id="rId2"/>
     <hyperlink ref="B12" r:id="rId3"/>
     <hyperlink ref="B21" r:id="rId4"/>
@@ -1396,95 +1408,418 @@
     </row>
     <row r="12" spans="2:2" ht="25.5">
       <c r="B12" s="3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="2"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="2"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="7" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:O11"/>
+  <dimension ref="A1:O12"/>
   <sheetViews>
     <sheetView zoomScale="140" zoomScaleNormal="140" workbookViewId="0">
-      <selection activeCell="G21" sqref="G21"/>
+      <selection activeCell="N6" sqref="N6"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="8" customWidth="1"/>
+    <col min="2" max="3" width="10.42578125" customWidth="1"/>
+    <col min="4" max="4" width="10.140625" customWidth="1"/>
+    <col min="5" max="5" width="9.7109375" customWidth="1"/>
+    <col min="6" max="6" width="10.28515625" style="39" customWidth="1"/>
+    <col min="7" max="7" width="10.42578125" customWidth="1"/>
+    <col min="8" max="8" width="10.28515625" customWidth="1"/>
+    <col min="9" max="9" width="10" customWidth="1"/>
+    <col min="10" max="10" width="11.28515625" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="11.42578125" customWidth="1"/>
+    <col min="12" max="12" width="10.140625" customWidth="1"/>
+    <col min="13" max="13" width="11.28515625" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="9.85546875" style="26" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="11.140625" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="14" customWidth="1"/>
+    <col min="17" max="17" width="13.140625" customWidth="1"/>
+    <col min="18" max="18" width="11.7109375" customWidth="1"/>
+    <col min="19" max="19" width="10.7109375" customWidth="1"/>
+    <col min="20" max="20" width="11.42578125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:15">
+      <c r="A1" s="47" t="s">
+        <v>40</v>
+      </c>
+      <c r="B1" s="47"/>
+      <c r="C1" s="47"/>
+      <c r="D1" s="47"/>
+      <c r="E1" s="47"/>
+      <c r="F1" s="47"/>
+      <c r="G1" s="47"/>
+      <c r="H1" s="47"/>
+      <c r="I1" s="47"/>
+      <c r="J1" s="47"/>
+      <c r="K1" s="47"/>
+      <c r="L1" s="47"/>
+      <c r="M1" s="47"/>
+    </row>
+    <row r="2" spans="1:15">
+      <c r="A2" s="27"/>
+      <c r="B2" s="27"/>
+      <c r="C2" s="27"/>
+      <c r="D2" s="27"/>
+      <c r="E2" s="27"/>
+      <c r="F2" s="27"/>
+      <c r="G2" s="27"/>
+      <c r="H2" s="27"/>
+      <c r="I2" s="27"/>
+      <c r="J2" s="27"/>
+      <c r="K2" s="27"/>
+      <c r="L2" s="27"/>
+      <c r="M2" s="27"/>
+    </row>
+    <row r="3" spans="1:15" ht="25.5" customHeight="1" thickBot="1">
+      <c r="A3" s="28"/>
+      <c r="B3" s="29" t="s">
+        <v>41</v>
+      </c>
+      <c r="C3" s="29" t="s">
+        <v>42</v>
+      </c>
+      <c r="D3" s="29" t="s">
+        <v>43</v>
+      </c>
+      <c r="E3" s="29" t="s">
+        <v>44</v>
+      </c>
+      <c r="F3" s="29" t="s">
+        <v>45</v>
+      </c>
+      <c r="G3" s="29" t="s">
+        <v>46</v>
+      </c>
+      <c r="H3" s="29" t="s">
+        <v>47</v>
+      </c>
+      <c r="I3" s="29" t="s">
+        <v>48</v>
+      </c>
+      <c r="J3" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="K3" s="29" t="s">
+        <v>50</v>
+      </c>
+      <c r="L3" s="29" t="s">
+        <v>51</v>
+      </c>
+      <c r="M3" s="29" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="4" spans="1:15" ht="13.5" customHeight="1">
+      <c r="A4" s="48" t="s">
+        <v>53</v>
+      </c>
+      <c r="B4" s="48"/>
+      <c r="C4" s="48"/>
+      <c r="D4" s="48"/>
+      <c r="E4" s="48"/>
+      <c r="F4" s="48"/>
+      <c r="G4" s="48"/>
+      <c r="H4" s="48"/>
+      <c r="I4" s="48"/>
+      <c r="J4" s="48"/>
+      <c r="K4" s="48"/>
+      <c r="L4" s="48"/>
+      <c r="M4" s="48"/>
+    </row>
+    <row r="5" spans="1:15">
+      <c r="A5" s="30" t="s">
+        <v>54</v>
+      </c>
+      <c r="B5" s="31">
+        <v>123151</v>
+      </c>
+      <c r="C5" s="31">
+        <v>233494</v>
+      </c>
+      <c r="D5" s="31">
+        <v>498931</v>
+      </c>
+      <c r="E5" s="31">
+        <v>361968</v>
+      </c>
+      <c r="F5" s="31">
+        <v>487465.07299999997</v>
+      </c>
+      <c r="G5" s="31">
+        <v>1043152.35</v>
+      </c>
+      <c r="H5" s="31">
+        <v>629980</v>
+      </c>
+      <c r="I5" s="31">
+        <v>658411</v>
+      </c>
+      <c r="J5" s="31">
+        <v>1463724</v>
+      </c>
+      <c r="K5" s="31">
+        <v>694811</v>
+      </c>
+      <c r="L5" s="31">
+        <v>767802</v>
+      </c>
+      <c r="M5" s="31">
+        <v>2099206</v>
+      </c>
+      <c r="N5" s="32"/>
+      <c r="O5" s="33"/>
+    </row>
+    <row r="6" spans="1:15">
+      <c r="A6" s="30" t="s">
+        <v>55</v>
+      </c>
+      <c r="B6" s="31">
+        <v>140491</v>
+      </c>
+      <c r="C6" s="31">
+        <v>267616.886</v>
+      </c>
+      <c r="D6" s="31">
+        <v>606707</v>
+      </c>
+      <c r="E6" s="31">
+        <v>423597.64199999999</v>
+      </c>
+      <c r="F6" s="31">
+        <v>562633</v>
+      </c>
+      <c r="G6" s="31">
+        <v>1311874.5</v>
+      </c>
+      <c r="H6" s="31">
+        <v>789407.37372472999</v>
+      </c>
+      <c r="I6" s="31">
+        <v>797989.02233873797</v>
+      </c>
+      <c r="J6" s="31">
+        <v>1595200.37134887</v>
+      </c>
+      <c r="K6" s="34">
+        <v>835369.87130177906</v>
+      </c>
+      <c r="L6" s="31">
+        <v>909219.89425689809</v>
+      </c>
+      <c r="M6" s="31">
+        <v>2606855.4543095897</v>
+      </c>
+      <c r="N6" s="32"/>
+      <c r="O6" s="33"/>
+    </row>
+    <row r="7" spans="1:15">
+      <c r="A7" s="30" t="s">
+        <v>66</v>
+      </c>
+      <c r="B7" s="31">
+        <v>171955</v>
+      </c>
+      <c r="C7" s="31">
+        <v>323682</v>
+      </c>
+      <c r="D7" s="31">
+        <v>735798</v>
+      </c>
+      <c r="E7" s="31">
+        <v>508027</v>
+      </c>
+      <c r="F7" s="31">
+        <v>670494</v>
+      </c>
+      <c r="G7" s="31">
+        <v>1662137</v>
+      </c>
+      <c r="H7" s="34">
+        <v>988979</v>
+      </c>
+      <c r="I7" s="31"/>
+      <c r="J7" s="31"/>
+      <c r="K7" s="34"/>
+      <c r="L7" s="31"/>
+      <c r="M7" s="31"/>
+      <c r="N7" s="32"/>
+      <c r="O7" s="33"/>
+    </row>
+    <row r="8" spans="1:15" s="26" customFormat="1">
+      <c r="A8"/>
+      <c r="B8" s="37"/>
+      <c r="C8" s="37"/>
+      <c r="D8" s="38"/>
+      <c r="E8" s="37"/>
+      <c r="F8" s="37"/>
+      <c r="G8" s="37"/>
+      <c r="H8" s="37"/>
+      <c r="I8" s="37"/>
+      <c r="J8" s="37"/>
+      <c r="K8" s="37"/>
+      <c r="L8" s="37"/>
+      <c r="M8" s="37"/>
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15" s="26" customFormat="1">
+      <c r="A9"/>
+      <c r="B9" s="37"/>
+      <c r="C9" s="37"/>
+      <c r="D9" s="37"/>
+      <c r="E9" s="37"/>
+      <c r="F9" s="37"/>
+      <c r="G9" s="37"/>
+      <c r="H9" s="46"/>
+      <c r="I9" s="46"/>
+      <c r="J9" s="46"/>
+      <c r="K9" s="46"/>
+      <c r="L9" s="46"/>
+      <c r="M9" s="46"/>
+      <c r="O9"/>
+    </row>
+    <row r="10" spans="1:15" s="26" customFormat="1">
+      <c r="A10"/>
+      <c r="B10" s="37"/>
+      <c r="C10" s="37"/>
+      <c r="D10" s="42"/>
+      <c r="E10" s="37"/>
+      <c r="F10" s="37"/>
+      <c r="G10" s="37"/>
+      <c r="H10" s="45"/>
+      <c r="I10" s="45"/>
+      <c r="J10" s="45"/>
+      <c r="K10" s="45"/>
+      <c r="L10" s="45"/>
+      <c r="M10" s="45"/>
+      <c r="N10" s="44"/>
+      <c r="O10"/>
+    </row>
+    <row r="11" spans="1:15" s="26" customFormat="1">
+      <c r="A11"/>
+      <c r="B11" s="37"/>
+      <c r="C11" s="37"/>
+      <c r="D11" s="37"/>
+      <c r="E11" s="37"/>
+      <c r="F11" s="37"/>
+      <c r="G11" s="37"/>
+      <c r="H11" s="37"/>
+      <c r="I11" s="37"/>
+      <c r="J11" s="37"/>
+      <c r="K11" s="37"/>
+      <c r="L11" s="37"/>
+      <c r="M11" s="37"/>
+      <c r="O11"/>
+    </row>
+    <row r="12" spans="1:15">
+      <c r="G12" s="26"/>
+      <c r="H12" s="26"/>
+      <c r="I12" s="26"/>
+      <c r="J12" s="26"/>
+      <c r="K12" s="26"/>
+      <c r="L12" s="26"/>
+      <c r="M12" s="26"/>
+    </row>
+  </sheetData>
+  <mergeCells count="2">
+    <mergeCell ref="A1:M1"/>
+    <mergeCell ref="A4:M4"/>
+  </mergeCells>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:O17"/>
+  <sheetViews>
+    <sheetView tabSelected="1" zoomScale="150" zoomScaleNormal="150" workbookViewId="0">
+      <selection activeCell="G23" sqref="G23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="3" width="10.42578125" customWidth="1"/>
     <col min="4" max="4" width="10.140625" customWidth="1"/>
     <col min="5" max="5" width="9.7109375" customWidth="1"/>
     <col min="6" max="6" width="10.28515625" style="39" customWidth="1"/>
     <col min="7" max="7" width="10.42578125" customWidth="1"/>
     <col min="8" max="8" width="10.28515625" customWidth="1"/>
     <col min="9" max="9" width="10" customWidth="1"/>
     <col min="10" max="10" width="10.28515625" customWidth="1"/>
     <col min="11" max="11" width="11.42578125" customWidth="1"/>
     <col min="12" max="12" width="10.140625" customWidth="1"/>
     <col min="13" max="13" width="10.28515625" customWidth="1"/>
     <col min="14" max="14" width="9.140625" style="26" customWidth="1"/>
     <col min="15" max="15" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="14" customWidth="1"/>
     <col min="17" max="17" width="13.140625" customWidth="1"/>
     <col min="18" max="18" width="11.7109375" customWidth="1"/>
     <col min="19" max="19" width="10.7109375" customWidth="1"/>
     <col min="20" max="20" width="11.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
-      <c r="A1" s="44" t="s">
-[...13 lines deleted...]
-      <c r="M1" s="44"/>
+      <c r="A1" s="47" t="s">
+        <v>65</v>
+      </c>
+      <c r="B1" s="47"/>
+      <c r="C1" s="47"/>
+      <c r="D1" s="47"/>
+      <c r="E1" s="47"/>
+      <c r="F1" s="47"/>
+      <c r="G1" s="47"/>
+      <c r="H1" s="47"/>
+      <c r="I1" s="47"/>
+      <c r="J1" s="47"/>
+      <c r="K1" s="47"/>
+      <c r="L1" s="47"/>
+      <c r="M1" s="47"/>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" s="27"/>
       <c r="B2" s="27"/>
       <c r="C2" s="27"/>
       <c r="D2" s="27"/>
       <c r="E2" s="27"/>
       <c r="F2" s="27"/>
       <c r="G2" s="27"/>
       <c r="H2" s="27"/>
       <c r="I2" s="27"/>
       <c r="J2" s="27"/>
       <c r="K2" s="27"/>
       <c r="L2" s="27"/>
       <c r="M2" s="27"/>
     </row>
     <row r="3" spans="1:15" ht="25.5" customHeight="1" thickBot="1">
       <c r="A3" s="28"/>
       <c r="B3" s="29" t="s">
         <v>41</v>
       </c>
       <c r="C3" s="29" t="s">
         <v>42</v>
       </c>
       <c r="D3" s="29" t="s">
@@ -1496,395 +1831,84 @@
       <c r="F3" s="29" t="s">
         <v>45</v>
       </c>
       <c r="G3" s="29" t="s">
         <v>46</v>
       </c>
       <c r="H3" s="29" t="s">
         <v>47</v>
       </c>
       <c r="I3" s="29" t="s">
         <v>48</v>
       </c>
       <c r="J3" s="29" t="s">
         <v>49</v>
       </c>
       <c r="K3" s="29" t="s">
         <v>50</v>
       </c>
       <c r="L3" s="29" t="s">
         <v>51</v>
       </c>
       <c r="M3" s="29" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="4" spans="1:15" ht="13.5" customHeight="1">
-[...309 lines deleted...]
-    </row>
     <row r="4" spans="1:15" ht="12.75" customHeight="1" thickBot="1">
-      <c r="A4" s="46" t="s">
+      <c r="A4" s="49" t="s">
         <v>56</v>
       </c>
-      <c r="B4" s="46"/>
-[...10 lines deleted...]
-      <c r="M4" s="46"/>
+      <c r="B4" s="49"/>
+      <c r="C4" s="49"/>
+      <c r="D4" s="49"/>
+      <c r="E4" s="49"/>
+      <c r="F4" s="49"/>
+      <c r="G4" s="49"/>
+      <c r="H4" s="49"/>
+      <c r="I4" s="49"/>
+      <c r="J4" s="49"/>
+      <c r="K4" s="49"/>
+      <c r="L4" s="49"/>
+      <c r="M4" s="49"/>
       <c r="O4" s="33"/>
     </row>
     <row r="5" spans="1:15" ht="13.5" customHeight="1">
-      <c r="A5" s="45" t="s">
+      <c r="A5" s="48" t="s">
         <v>57</v>
       </c>
-      <c r="B5" s="45"/>
-[...10 lines deleted...]
-      <c r="M5" s="45"/>
+      <c r="B5" s="48"/>
+      <c r="C5" s="48"/>
+      <c r="D5" s="48"/>
+      <c r="E5" s="48"/>
+      <c r="F5" s="48"/>
+      <c r="G5" s="48"/>
+      <c r="H5" s="48"/>
+      <c r="I5" s="48"/>
+      <c r="J5" s="48"/>
+      <c r="K5" s="48"/>
+      <c r="L5" s="48"/>
+      <c r="M5" s="48"/>
       <c r="O5" s="33"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" s="30" t="s">
         <v>54</v>
       </c>
       <c r="B6" s="35">
         <v>7.8157812936224218</v>
       </c>
       <c r="C6" s="35">
         <v>190.55228634738083</v>
       </c>
       <c r="D6" s="35">
         <v>213.5</v>
       </c>
       <c r="E6" s="35">
         <v>72.5</v>
       </c>
       <c r="F6" s="35">
         <v>134.40207424211602</v>
       </c>
       <c r="G6" s="35">
         <v>213.8</v>
       </c>
       <c r="H6" s="35">
@@ -1949,92 +1973,94 @@
       </c>
       <c r="O7" s="33"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" s="30" t="s">
         <v>66</v>
       </c>
       <c r="B8" s="35">
         <v>6.4</v>
       </c>
       <c r="C8" s="35">
         <v>191.9</v>
       </c>
       <c r="D8" s="41">
         <v>226.9</v>
       </c>
       <c r="E8" s="35">
         <v>68.5</v>
       </c>
       <c r="F8" s="35">
         <v>128.30000000000001</v>
       </c>
       <c r="G8" s="35">
         <v>244.7</v>
       </c>
-      <c r="H8" s="35"/>
+      <c r="H8" s="35">
+        <v>59.8</v>
+      </c>
       <c r="I8" s="35"/>
       <c r="J8" s="35"/>
       <c r="K8" s="36"/>
       <c r="L8" s="35"/>
       <c r="M8" s="35"/>
       <c r="O8" s="33"/>
     </row>
     <row r="9" spans="1:15" ht="15" customHeight="1" thickBot="1">
-      <c r="A9" s="47" t="s">
+      <c r="A9" s="50" t="s">
         <v>58</v>
       </c>
-      <c r="B9" s="47"/>
-[...10 lines deleted...]
-      <c r="M9" s="47"/>
+      <c r="B9" s="50"/>
+      <c r="C9" s="50"/>
+      <c r="D9" s="50"/>
+      <c r="E9" s="50"/>
+      <c r="F9" s="50"/>
+      <c r="G9" s="50"/>
+      <c r="H9" s="50"/>
+      <c r="I9" s="50"/>
+      <c r="J9" s="50"/>
+      <c r="K9" s="50"/>
+      <c r="L9" s="50"/>
+      <c r="M9" s="50"/>
       <c r="O9" s="33"/>
     </row>
     <row r="10" spans="1:15" ht="14.25" customHeight="1">
-      <c r="A10" s="45" t="s">
+      <c r="A10" s="48" t="s">
         <v>57</v>
       </c>
-      <c r="B10" s="45"/>
-[...10 lines deleted...]
-      <c r="M10" s="45"/>
+      <c r="B10" s="48"/>
+      <c r="C10" s="48"/>
+      <c r="D10" s="48"/>
+      <c r="E10" s="48"/>
+      <c r="F10" s="48"/>
+      <c r="G10" s="48"/>
+      <c r="H10" s="48"/>
+      <c r="I10" s="48"/>
+      <c r="J10" s="48"/>
+      <c r="K10" s="48"/>
+      <c r="L10" s="48"/>
+      <c r="M10" s="48"/>
       <c r="O10" s="33"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="30" t="s">
         <v>54</v>
       </c>
       <c r="B11" s="35">
         <v>112.8496897083017</v>
       </c>
       <c r="C11" s="35">
         <v>112.8</v>
       </c>
       <c r="D11" s="35">
         <v>118.3</v>
       </c>
       <c r="E11" s="35">
         <v>104.6</v>
       </c>
       <c r="F11" s="35">
         <v>100.38134293007776</v>
       </c>
       <c r="G11" s="35">
         <v>111.7449397177069</v>
       </c>
       <c r="H11" s="35">
@@ -2098,51 +2124,53 @@
       </c>
       <c r="O12"/>
     </row>
     <row r="13" spans="1:15" s="26" customFormat="1">
       <c r="A13" s="30" t="s">
         <v>66</v>
       </c>
       <c r="B13" s="35">
         <v>114.4</v>
       </c>
       <c r="C13" s="35">
         <v>115</v>
       </c>
       <c r="D13" s="41">
         <v>115.5</v>
       </c>
       <c r="E13" s="35">
         <v>114</v>
       </c>
       <c r="F13" s="36">
         <v>109.9</v>
       </c>
       <c r="G13" s="35">
         <v>115.7</v>
       </c>
-      <c r="H13" s="35"/>
+      <c r="H13" s="35">
+        <v>114.9</v>
+      </c>
       <c r="I13" s="35"/>
       <c r="J13" s="35"/>
       <c r="K13" s="35"/>
       <c r="L13" s="36"/>
       <c r="M13" s="35"/>
       <c r="O13"/>
     </row>
     <row r="14" spans="1:15" s="26" customFormat="1">
       <c r="A14"/>
       <c r="B14" s="37"/>
       <c r="C14" s="37"/>
       <c r="D14" s="38"/>
       <c r="E14" s="37"/>
       <c r="F14" s="37"/>
       <c r="G14" s="37"/>
       <c r="H14" s="37"/>
       <c r="I14" s="37"/>
       <c r="J14" s="37"/>
       <c r="K14" s="37"/>
       <c r="L14" s="37"/>
       <c r="M14" s="37"/>
       <c r="O14"/>
     </row>
     <row r="15" spans="1:15" s="26" customFormat="1">
       <c r="A15"/>