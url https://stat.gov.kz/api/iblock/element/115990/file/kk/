--- v0 (2026-04-23)
+++ v1 (2026-06-02)
@@ -1,58 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="32760" yWindow="32760" windowWidth="23040" windowHeight="9390" activeTab="4"/>
+    <workbookView xWindow="32760" yWindow="32760" windowWidth="23040" windowHeight="9396" activeTab="4"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер 162101" sheetId="6" r:id="rId1"/>
     <sheet name="Метадеректер 162107" sheetId="9" r:id="rId2"/>
     <sheet name="Шартты белгілер" sheetId="7" r:id="rId3"/>
     <sheet name="Көрсеткіш 162101" sheetId="1" r:id="rId4"/>
     <sheet name="Көрсеткіш 162107" sheetId="4" r:id="rId5"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="123" uniqueCount="70">
   <si>
     <t>ағымдағы жылдың өткен айына %-бен</t>
   </si>
   <si>
     <t>Құрылыс жұмыстарының көлемі</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
@@ -225,63 +225,63 @@
   <si>
     <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі..</t>
   </si>
   <si>
     <t xml:space="preserve">                          © Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
   </si>
   <si>
     <t>Құрылыс жұмыстарының нақты көлем индексі</t>
   </si>
   <si>
     <t>Пайыз</t>
   </si>
   <si>
     <t>Құрылыс жұмыстарының нақты көлем индексі серпіндегі орындалған құрылыс жұмыстарының көлемінің өзгеруін көрсетеді және дефлятор есебімен (баға индексі) нақты қолданыстағы бағаларда талданатын кезеңнің орындалған құрылыс жұмыстары көлемінің өткен жылға қатынасы ретінде анықталады.</t>
   </si>
   <si>
     <t xml:space="preserve">Есептеу </t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701892</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
-    <t>17.04.2026ж.</t>
-[...1 lines deleted...]
-  <si>
     <t>2024 жылғы қаңтардан бастап</t>
   </si>
   <si>
     <t>18.05.2026ж.</t>
   </si>
+  <si>
+    <t>17.06.2026ж.</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="22">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto Black"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto Black"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
@@ -656,84 +656,86 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -881,106 +883,106 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701885" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:za.dautova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701892" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/305554/file/kk/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:za.dautova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B18" sqref="B18"/>
+      <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="42.28515625" style="35" customWidth="1"/>
-    <col min="2" max="2" width="97.7109375" style="35" customWidth="1"/>
+    <col min="1" max="1" width="42.33203125" style="35" customWidth="1"/>
+    <col min="2" max="2" width="97.6640625" style="35" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="16"/>
       <c r="B1" s="16"/>
     </row>
     <row r="2" spans="1:13" s="19" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="17" t="s">
         <v>18</v>
       </c>
       <c r="B2" s="18">
         <v>162101</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="19" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="17" t="s">
         <v>19</v>
       </c>
       <c r="B3" s="18" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="19" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A4" s="17" t="s">
         <v>21</v>
       </c>
       <c r="B4" s="20" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="19" customFormat="1" ht="27" customHeight="1">
       <c r="A5" s="21" t="s">
         <v>23</v>
       </c>
       <c r="B5" s="18" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="19" customFormat="1" ht="24" customHeight="1">
       <c r="A6" s="21" t="s">
         <v>25</v>
       </c>
       <c r="B6" s="18" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="19" customFormat="1" ht="24.75" customHeight="1">
       <c r="A7" s="17" t="s">
         <v>26</v>
       </c>
       <c r="B7" s="22" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="19" customFormat="1" ht="24" customHeight="1">
       <c r="A8" s="17" t="s">
         <v>28</v>
       </c>
       <c r="B8" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="19" customFormat="1" ht="45" customHeight="1">
       <c r="A9" s="17" t="s">
         <v>30</v>
       </c>
       <c r="B9" s="22" t="s">
         <v>31</v>
       </c>
@@ -1019,51 +1021,51 @@
       <c r="M13" s="24"/>
     </row>
     <row r="14" spans="1:13" s="19" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="26" t="s">
         <v>39</v>
       </c>
       <c r="B14" s="27" t="s">
         <v>40</v>
       </c>
       <c r="M14" s="24"/>
     </row>
     <row r="15" spans="1:13" s="19" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="26" t="s">
         <v>41</v>
       </c>
       <c r="B15" s="27" t="s">
         <v>42</v>
       </c>
       <c r="M15" s="24"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="17" t="s">
         <v>43</v>
       </c>
       <c r="B16" s="28" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="M16" s="29"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="17" t="s">
         <v>44</v>
       </c>
       <c r="B17" s="28" t="s">
         <v>69</v>
       </c>
       <c r="M17" s="30"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="17" t="s">
         <v>45</v>
       </c>
       <c r="B18" s="20" t="s">
         <v>46</v>
       </c>
       <c r="M18" s="29"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="17" t="s">
         <v>47</v>
       </c>
@@ -1100,105 +1102,105 @@
     <row r="24" spans="1:13">
       <c r="M24" s="29"/>
     </row>
     <row r="25" spans="1:13">
       <c r="B25" s="35" t="s">
         <v>53</v>
       </c>
       <c r="M25" s="30"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="29"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B15" r:id="rId2"/>
     <hyperlink ref="B12" r:id="rId3"/>
     <hyperlink ref="B13" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView topLeftCell="A4" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B18" sqref="B18"/>
+      <selection activeCell="B26" sqref="B26"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="43.140625" style="35" customWidth="1"/>
-    <col min="2" max="2" width="79.5703125" style="35" customWidth="1"/>
+    <col min="1" max="1" width="43.109375" style="35" customWidth="1"/>
+    <col min="2" max="2" width="79.5546875" style="35" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="16"/>
       <c r="B1" s="16"/>
     </row>
     <row r="2" spans="1:13" s="19" customFormat="1" ht="21" customHeight="1">
       <c r="A2" s="17" t="s">
         <v>18</v>
       </c>
       <c r="B2" s="18">
         <v>162107</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="19" customFormat="1" ht="20.25" customHeight="1">
       <c r="A3" s="17" t="s">
         <v>19</v>
       </c>
       <c r="B3" s="18" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="19" customFormat="1" ht="18" customHeight="1">
       <c r="A4" s="17" t="s">
         <v>21</v>
       </c>
       <c r="B4" s="20" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="19" customFormat="1" ht="18" customHeight="1">
       <c r="A5" s="17" t="s">
         <v>23</v>
       </c>
       <c r="B5" s="18" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="19" customFormat="1" ht="24" customHeight="1">
       <c r="A6" s="17" t="s">
         <v>25</v>
       </c>
       <c r="B6" s="18" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="19" customFormat="1" ht="68.25" customHeight="1">
       <c r="A7" s="17" t="s">
         <v>26</v>
       </c>
       <c r="B7" s="22" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="19" customFormat="1">
       <c r="A8" s="17" t="s">
         <v>28</v>
       </c>
       <c r="B8" s="20" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="19" customFormat="1" ht="59.25" customHeight="1">
       <c r="A9" s="17" t="s">
         <v>30</v>
       </c>
       <c r="B9" s="22" t="s">
         <v>63</v>
       </c>
@@ -1237,51 +1239,51 @@
       <c r="M13" s="24"/>
     </row>
     <row r="14" spans="1:13" s="19" customFormat="1">
       <c r="A14" s="17" t="s">
         <v>39</v>
       </c>
       <c r="B14" s="27" t="s">
         <v>40</v>
       </c>
       <c r="M14" s="24"/>
     </row>
     <row r="15" spans="1:13" s="19" customFormat="1">
       <c r="A15" s="17" t="s">
         <v>41</v>
       </c>
       <c r="B15" s="27" t="s">
         <v>65</v>
       </c>
       <c r="M15" s="24"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="17" t="s">
         <v>43</v>
       </c>
       <c r="B16" s="28" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="M16" s="29"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="17" t="s">
         <v>44</v>
       </c>
       <c r="B17" s="28" t="s">
         <v>69</v>
       </c>
       <c r="M17" s="30"/>
     </row>
     <row r="18" spans="1:13" ht="18.75" customHeight="1">
       <c r="A18" s="17" t="s">
         <v>45</v>
       </c>
       <c r="B18" s="20" t="s">
         <v>46</v>
       </c>
       <c r="M18" s="29"/>
     </row>
     <row r="19" spans="1:13" ht="16.5" customHeight="1">
       <c r="A19" s="17" t="s">
         <v>47</v>
       </c>
@@ -1318,63 +1320,63 @@
     <row r="24" spans="1:13">
       <c r="M24" s="29"/>
     </row>
     <row r="25" spans="1:13">
       <c r="B25" s="35" t="s">
         <v>53</v>
       </c>
       <c r="M25" s="30"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="29"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
     <hyperlink ref="B12" r:id="rId4"/>
     <hyperlink ref="B13" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист2"/>
   <dimension ref="A1:C18"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="B43" sqref="B43"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="4.42578125" style="37" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.140625" style="37"/>
+    <col min="1" max="1" width="4.44140625" style="37" customWidth="1"/>
+    <col min="2" max="2" width="113.5546875" style="37" customWidth="1"/>
+    <col min="3" max="16384" width="9.109375" style="37"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="36"/>
       <c r="B1" s="36"/>
       <c r="C1" s="36"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="36"/>
       <c r="B2" s="36"/>
       <c r="C2" s="36"/>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="36"/>
       <c r="B3" s="38"/>
       <c r="C3" s="38"/>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="36"/>
       <c r="B4" s="39" t="s">
         <v>54</v>
       </c>
       <c r="C4" s="38"/>
     </row>
     <row r="5" spans="1:3">
@@ -1388,127 +1390,127 @@
       <c r="A6" s="36"/>
       <c r="B6" s="39" t="s">
         <v>56</v>
       </c>
       <c r="C6" s="38"/>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="36"/>
       <c r="B7" s="39" t="s">
         <v>57</v>
       </c>
       <c r="C7" s="38"/>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="36"/>
       <c r="B8" s="39" t="s">
         <v>58</v>
       </c>
       <c r="C8" s="38"/>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="36"/>
       <c r="B9" s="36"/>
       <c r="C9" s="38"/>
     </row>
-    <row r="10" spans="1:3" ht="25.5">
+    <row r="10" spans="1:3" ht="26.4">
       <c r="A10" s="36"/>
       <c r="B10" s="40" t="s">
         <v>59</v>
       </c>
       <c r="C10" s="38"/>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="36"/>
       <c r="B11" s="36"/>
       <c r="C11" s="38"/>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="36"/>
       <c r="B12" s="36"/>
       <c r="C12" s="38"/>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="36"/>
       <c r="B13" s="36"/>
       <c r="C13" s="36"/>
     </row>
-    <row r="14" spans="1:3" ht="15">
+    <row r="14" spans="1:3" ht="13.8">
       <c r="A14" s="43" t="s">
         <v>60</v>
       </c>
       <c r="B14" s="44"/>
       <c r="C14" s="44"/>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="36"/>
       <c r="B15" s="36"/>
       <c r="C15" s="36"/>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="36"/>
       <c r="B16" s="36"/>
       <c r="C16" s="36"/>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="36"/>
       <c r="B17" s="36"/>
       <c r="C17" s="36"/>
     </row>
     <row r="18" spans="1:3">
       <c r="B18" s="41"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:C14"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:R11"/>
   <sheetViews>
     <sheetView zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
-      <selection activeCell="D7" sqref="D7"/>
+      <selection activeCell="D16" sqref="D16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="9.42578125" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="13" max="13" width="10.7109375" customWidth="1"/>
+    <col min="1" max="1" width="9.44140625" customWidth="1"/>
+    <col min="2" max="2" width="10.33203125" customWidth="1"/>
+    <col min="3" max="3" width="9.44140625" customWidth="1"/>
+    <col min="4" max="4" width="9.6640625" customWidth="1"/>
+    <col min="5" max="5" width="10.44140625" customWidth="1"/>
+    <col min="6" max="6" width="10.109375" customWidth="1"/>
+    <col min="7" max="9" width="8.88671875" customWidth="1"/>
+    <col min="10" max="10" width="10.109375" customWidth="1"/>
+    <col min="11" max="11" width="9.88671875" customWidth="1"/>
+    <col min="12" max="12" width="10.109375" customWidth="1"/>
+    <col min="13" max="13" width="10.6640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" ht="18" customHeight="1">
       <c r="A1" s="46" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="46"/>
       <c r="C1" s="46"/>
       <c r="D1" s="46"/>
       <c r="E1" s="46"/>
       <c r="F1" s="46"/>
       <c r="G1" s="46"/>
       <c r="H1" s="46"/>
       <c r="I1" s="46"/>
       <c r="J1" s="46"/>
       <c r="K1" s="46"/>
       <c r="L1" s="46"/>
       <c r="M1" s="46"/>
       <c r="N1" s="2"/>
       <c r="O1" s="9"/>
       <c r="P1" s="9"/>
       <c r="Q1" s="9"/>
       <c r="R1" s="9"/>
     </row>
     <row r="2" spans="1:18" ht="15" customHeight="1">
@@ -1567,255 +1569,257 @@
         <v>12</v>
       </c>
       <c r="M3" s="8" t="s">
         <v>13</v>
       </c>
       <c r="N3" s="1"/>
     </row>
     <row r="4" spans="1:18" ht="13.5" customHeight="1">
       <c r="A4" s="45" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="45"/>
       <c r="C4" s="45"/>
       <c r="D4" s="45"/>
       <c r="E4" s="45"/>
       <c r="F4" s="45"/>
       <c r="G4" s="45"/>
       <c r="H4" s="45"/>
       <c r="I4" s="45"/>
       <c r="J4" s="45"/>
       <c r="K4" s="45"/>
       <c r="L4" s="45"/>
       <c r="M4" s="45"/>
       <c r="N4" s="1"/>
     </row>
-    <row r="5" spans="1:18">
+    <row r="5" spans="1:18" ht="13.8">
       <c r="A5" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="6">
         <v>123151</v>
       </c>
       <c r="C5" s="6">
         <v>233494</v>
       </c>
       <c r="D5" s="6">
         <v>498931</v>
       </c>
       <c r="E5" s="6">
         <v>361968</v>
       </c>
       <c r="F5" s="6">
         <v>487465.07299999997</v>
       </c>
       <c r="G5" s="6">
         <v>1043152.35</v>
       </c>
       <c r="H5" s="6">
         <v>629980</v>
       </c>
       <c r="I5" s="6">
         <v>658411</v>
       </c>
       <c r="J5" s="6">
         <v>1463724</v>
       </c>
       <c r="K5" s="6">
         <v>694811</v>
       </c>
       <c r="L5" s="6">
         <v>767802</v>
       </c>
       <c r="M5" s="6">
         <v>2099206</v>
       </c>
       <c r="N5" s="1"/>
     </row>
-    <row r="6" spans="1:18">
+    <row r="6" spans="1:18" ht="13.8">
       <c r="A6" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="6">
         <v>140491</v>
       </c>
       <c r="C6" s="6">
         <v>267616.886</v>
       </c>
       <c r="D6" s="6">
         <v>606707</v>
       </c>
       <c r="E6" s="6">
         <v>423597.64199999999</v>
       </c>
       <c r="F6" s="6">
         <v>562633</v>
       </c>
       <c r="G6" s="6">
         <v>1311874.5</v>
       </c>
       <c r="H6" s="6">
         <v>760705</v>
       </c>
       <c r="I6" s="6">
         <v>777372</v>
       </c>
       <c r="J6" s="6">
         <v>1590270</v>
       </c>
       <c r="K6" s="13">
         <v>821973</v>
       </c>
       <c r="L6" s="6">
         <v>878307</v>
       </c>
       <c r="M6" s="6">
         <v>2563229</v>
       </c>
       <c r="N6" s="1"/>
     </row>
-    <row r="7" spans="1:18">
+    <row r="7" spans="1:18" ht="13.8">
       <c r="A7" s="11" t="s">
         <v>66</v>
       </c>
       <c r="B7" s="6">
         <v>171955</v>
       </c>
       <c r="C7" s="6">
         <v>323682</v>
       </c>
       <c r="D7" s="6">
         <v>735798</v>
       </c>
-      <c r="E7" s="6"/>
+      <c r="E7" s="6">
+        <v>508027</v>
+      </c>
       <c r="F7" s="6"/>
       <c r="G7" s="6"/>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
       <c r="K7" s="13"/>
       <c r="L7" s="6"/>
       <c r="M7" s="6"/>
       <c r="N7" s="1"/>
     </row>
-    <row r="8" spans="1:18">
+    <row r="8" spans="1:18" ht="13.8">
       <c r="A8" s="1"/>
       <c r="B8" s="1"/>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="2"/>
       <c r="F8" s="1"/>
       <c r="G8" s="1"/>
       <c r="H8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
     </row>
-    <row r="9" spans="1:18">
+    <row r="9" spans="1:18" ht="13.8">
       <c r="A9" s="1"/>
       <c r="B9" s="1"/>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
     </row>
-    <row r="10" spans="1:18">
+    <row r="10" spans="1:18" ht="13.8">
       <c r="A10" s="1"/>
       <c r="B10" s="1"/>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
     </row>
-    <row r="11" spans="1:18">
+    <row r="11" spans="1:18" ht="13.8">
       <c r="A11" s="1"/>
       <c r="B11" s="1"/>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="F2:R2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:R16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F20" sqref="F20"/>
+      <selection activeCell="H21" sqref="H21"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="9.42578125" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="13" max="13" width="10.7109375" customWidth="1"/>
+    <col min="1" max="1" width="9.44140625" customWidth="1"/>
+    <col min="2" max="2" width="10.33203125" customWidth="1"/>
+    <col min="3" max="3" width="9.44140625" customWidth="1"/>
+    <col min="4" max="4" width="9.6640625" customWidth="1"/>
+    <col min="5" max="5" width="10.44140625" customWidth="1"/>
+    <col min="6" max="6" width="10.109375" customWidth="1"/>
+    <col min="7" max="9" width="8.88671875" customWidth="1"/>
+    <col min="10" max="10" width="10.109375" customWidth="1"/>
+    <col min="11" max="11" width="9.88671875" customWidth="1"/>
+    <col min="12" max="12" width="10.109375" customWidth="1"/>
+    <col min="13" max="13" width="10.6640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" ht="18" customHeight="1">
       <c r="A1" s="46" t="s">
         <v>61</v>
       </c>
       <c r="B1" s="46"/>
       <c r="C1" s="46"/>
       <c r="D1" s="46"/>
       <c r="E1" s="46"/>
       <c r="F1" s="46"/>
       <c r="G1" s="46"/>
       <c r="H1" s="46"/>
       <c r="I1" s="46"/>
       <c r="J1" s="46"/>
       <c r="K1" s="46"/>
       <c r="L1" s="46"/>
       <c r="M1" s="46"/>
       <c r="N1" s="2"/>
       <c r="O1" s="9"/>
       <c r="P1" s="9"/>
       <c r="Q1" s="9"/>
       <c r="R1" s="9"/>
     </row>
     <row r="2" spans="1:18" ht="15" customHeight="1">
@@ -1874,348 +1878,352 @@
         <v>12</v>
       </c>
       <c r="M3" s="8" t="s">
         <v>13</v>
       </c>
       <c r="N3" s="1"/>
     </row>
     <row r="4" spans="1:18" ht="12.75" customHeight="1">
       <c r="A4" s="48" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="48"/>
       <c r="C4" s="48"/>
       <c r="D4" s="48"/>
       <c r="E4" s="48"/>
       <c r="F4" s="48"/>
       <c r="G4" s="48"/>
       <c r="H4" s="48"/>
       <c r="I4" s="48"/>
       <c r="J4" s="48"/>
       <c r="K4" s="48"/>
       <c r="L4" s="48"/>
       <c r="M4" s="48"/>
       <c r="N4" s="1"/>
     </row>
-    <row r="5" spans="1:18">
+    <row r="5" spans="1:18" ht="13.8">
       <c r="A5" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="7">
         <v>7.8157812936224218</v>
       </c>
       <c r="C5" s="7">
         <v>190.55228634738083</v>
       </c>
       <c r="D5" s="7">
         <v>213.5</v>
       </c>
       <c r="E5" s="7">
         <v>72.5</v>
       </c>
       <c r="F5" s="7">
         <v>134.40207424211602</v>
       </c>
       <c r="G5" s="7">
         <v>213.8</v>
       </c>
       <c r="H5" s="7">
         <v>57.416110263903789</v>
       </c>
       <c r="I5" s="7">
         <v>108</v>
       </c>
       <c r="J5" s="7">
         <v>221.5</v>
       </c>
       <c r="K5" s="7">
         <v>46.977142629457532</v>
       </c>
       <c r="L5" s="7">
         <v>109.1</v>
       </c>
       <c r="M5" s="7">
         <v>273.39999999999998</v>
       </c>
       <c r="N5" s="1"/>
     </row>
-    <row r="6" spans="1:18">
+    <row r="6" spans="1:18" ht="13.8">
       <c r="A6" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="14">
         <v>6.9</v>
       </c>
       <c r="C6" s="14">
         <v>190.86871205836906</v>
       </c>
       <c r="D6" s="14">
         <v>225.8</v>
       </c>
       <c r="E6" s="14">
         <v>69.402695773068686</v>
       </c>
       <c r="F6" s="14">
         <v>133.19999999999999</v>
       </c>
       <c r="G6" s="14">
         <v>232.2</v>
       </c>
       <c r="H6" s="14">
         <v>58</v>
       </c>
       <c r="I6" s="14">
         <v>102.1</v>
       </c>
       <c r="J6" s="14">
         <v>204.2</v>
       </c>
       <c r="K6" s="15">
         <v>51.4</v>
       </c>
       <c r="L6" s="14">
         <v>106.7</v>
       </c>
       <c r="M6" s="14">
         <v>291.8</v>
       </c>
       <c r="N6" s="1"/>
     </row>
-    <row r="7" spans="1:18">
+    <row r="7" spans="1:18" ht="13.8">
       <c r="A7" s="11" t="s">
         <v>66</v>
       </c>
       <c r="B7" s="7">
         <v>6.4</v>
       </c>
       <c r="C7" s="7">
         <v>191.9</v>
       </c>
       <c r="D7" s="42">
         <v>226.9</v>
       </c>
-      <c r="E7" s="14"/>
+      <c r="E7" s="14">
+        <v>68.5</v>
+      </c>
       <c r="F7" s="14"/>
       <c r="G7" s="14"/>
       <c r="H7" s="14"/>
       <c r="I7" s="14"/>
       <c r="J7" s="14"/>
       <c r="K7" s="15"/>
       <c r="L7" s="14"/>
       <c r="M7" s="14"/>
       <c r="N7" s="1"/>
     </row>
     <row r="8" spans="1:18" ht="12.75" customHeight="1">
       <c r="A8" s="48" t="s">
         <v>15</v>
       </c>
       <c r="B8" s="48"/>
       <c r="C8" s="48"/>
       <c r="D8" s="48"/>
       <c r="E8" s="48"/>
       <c r="F8" s="48"/>
       <c r="G8" s="48"/>
       <c r="H8" s="48"/>
       <c r="I8" s="48"/>
       <c r="J8" s="48"/>
       <c r="K8" s="48"/>
       <c r="L8" s="48"/>
       <c r="M8" s="48"/>
       <c r="N8" s="1"/>
     </row>
-    <row r="9" spans="1:18">
+    <row r="9" spans="1:18" ht="13.8">
       <c r="A9" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="7">
         <v>112.8496897083017</v>
       </c>
       <c r="C9" s="7">
         <v>112.8</v>
       </c>
       <c r="D9" s="7">
         <v>118.3</v>
       </c>
       <c r="E9" s="7">
         <v>104.6</v>
       </c>
       <c r="F9" s="7">
         <v>100.38134293007776</v>
       </c>
       <c r="G9" s="7">
         <v>111.7449397177069</v>
       </c>
       <c r="H9" s="7">
         <v>109.41958804927204</v>
       </c>
       <c r="I9" s="7">
         <v>110.2</v>
       </c>
       <c r="J9" s="7">
         <v>115.9</v>
       </c>
       <c r="K9" s="7">
         <v>111.13092862063634</v>
       </c>
       <c r="L9" s="7">
         <v>111.7</v>
       </c>
       <c r="M9" s="7">
         <v>125.3</v>
       </c>
       <c r="N9" s="1"/>
     </row>
-    <row r="10" spans="1:18">
+    <row r="10" spans="1:18" ht="13.8">
       <c r="A10" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="7">
         <v>112.7</v>
       </c>
       <c r="C10" s="7">
         <v>112.92020069677761</v>
       </c>
       <c r="D10" s="7">
         <v>119.5</v>
       </c>
       <c r="E10" s="7">
         <v>114.39527565931718</v>
       </c>
       <c r="F10" s="15">
         <v>113.4</v>
       </c>
       <c r="G10" s="7">
         <v>123.2</v>
       </c>
       <c r="H10" s="7">
         <v>118.4</v>
       </c>
       <c r="I10" s="7">
         <v>115.9</v>
       </c>
       <c r="J10" s="7">
         <v>106.4</v>
       </c>
       <c r="K10" s="7">
         <v>115.4</v>
       </c>
       <c r="L10" s="15">
         <v>112.3</v>
       </c>
       <c r="M10" s="7">
         <v>119.8</v>
       </c>
       <c r="N10" s="1"/>
     </row>
-    <row r="11" spans="1:18">
+    <row r="11" spans="1:18" ht="13.8">
       <c r="A11" s="11" t="s">
         <v>66</v>
       </c>
       <c r="B11" s="7">
         <v>114.4</v>
       </c>
       <c r="C11" s="7">
         <v>115</v>
       </c>
       <c r="D11" s="42">
         <v>115.5</v>
       </c>
-      <c r="E11" s="7"/>
+      <c r="E11" s="7">
+        <v>114</v>
+      </c>
       <c r="F11" s="15"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="15"/>
       <c r="M11" s="7"/>
       <c r="N11" s="1"/>
     </row>
-    <row r="12" spans="1:18">
+    <row r="12" spans="1:18" ht="13.8">
       <c r="A12" s="3"/>
       <c r="B12" s="3"/>
       <c r="C12" s="3"/>
       <c r="D12" s="3"/>
       <c r="E12" s="4"/>
       <c r="F12" s="3"/>
       <c r="G12" s="3"/>
       <c r="H12" s="3"/>
       <c r="I12" s="3"/>
       <c r="J12" s="3"/>
       <c r="K12" s="3"/>
       <c r="L12" s="3"/>
       <c r="M12" s="3"/>
       <c r="N12" s="1"/>
     </row>
-    <row r="13" spans="1:18">
+    <row r="13" spans="1:18" ht="13.8">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="2"/>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
     </row>
-    <row r="14" spans="1:18">
+    <row r="14" spans="1:18" ht="13.8">
       <c r="A14" s="1"/>
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
     </row>
-    <row r="15" spans="1:18">
+    <row r="15" spans="1:18" ht="13.8">
       <c r="A15" s="1"/>
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
     </row>
-    <row r="16" spans="1:18">
+    <row r="16" spans="1:18" ht="13.8">
       <c r="A16" s="1"/>
       <c r="B16" s="1"/>
       <c r="C16" s="1"/>
       <c r="D16" s="1"/>
       <c r="E16" s="1"/>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
       <c r="I16" s="1"/>
       <c r="J16" s="1"/>
       <c r="K16" s="1"/>
       <c r="L16" s="1"/>
       <c r="M16" s="1"/>
       <c r="N16" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="F2:R2"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A8:M8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>