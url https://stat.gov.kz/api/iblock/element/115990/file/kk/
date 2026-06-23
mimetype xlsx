--- v1 (2026-06-02)
+++ v2 (2026-06-23)
@@ -1,58 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="32760" yWindow="32760" windowWidth="23040" windowHeight="9396" activeTab="4"/>
+    <workbookView xWindow="32760" yWindow="32760" windowWidth="23040" windowHeight="9390" activeTab="4"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер 162101" sheetId="6" r:id="rId1"/>
     <sheet name="Метадеректер 162107" sheetId="9" r:id="rId2"/>
     <sheet name="Шартты белгілер" sheetId="7" r:id="rId3"/>
     <sheet name="Көрсеткіш 162101" sheetId="1" r:id="rId4"/>
     <sheet name="Көрсеткіш 162107" sheetId="4" r:id="rId5"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="123" uniqueCount="70">
   <si>
     <t>ағымдағы жылдың өткен айына %-бен</t>
   </si>
   <si>
     <t>Құрылыс жұмыстарының көлемі</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
@@ -228,60 +228,60 @@
   <si>
     <t xml:space="preserve">                          © Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
   </si>
   <si>
     <t>Құрылыс жұмыстарының нақты көлем индексі</t>
   </si>
   <si>
     <t>Пайыз</t>
   </si>
   <si>
     <t>Құрылыс жұмыстарының нақты көлем индексі серпіндегі орындалған құрылыс жұмыстарының көлемінің өзгеруін көрсетеді және дефлятор есебімен (баға индексі) нақты қолданыстағы бағаларда талданатын кезеңнің орындалған құрылыс жұмыстары көлемінің өткен жылға қатынасы ретінде анықталады.</t>
   </si>
   <si>
     <t xml:space="preserve">Есептеу </t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701892</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>2024 жылғы қаңтардан бастап</t>
   </si>
   <si>
-    <t>18.05.2026ж.</t>
-[...1 lines deleted...]
-  <si>
     <t>17.06.2026ж.</t>
   </si>
+  <si>
+    <t>17.07.2026ж.</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="22">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto Black"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto Black"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
@@ -656,86 +656,84 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -883,62 +881,62 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701885" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:za.dautova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701892" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/305554/file/kk/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:za.dautova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B16" sqref="B16:B17"/>
+      <selection activeCell="B29" sqref="B29"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="42.33203125" style="35" customWidth="1"/>
-    <col min="2" max="2" width="97.6640625" style="35" customWidth="1"/>
+    <col min="1" max="1" width="42.28515625" style="35" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="35" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="16"/>
       <c r="B1" s="16"/>
     </row>
     <row r="2" spans="1:13" s="19" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="17" t="s">
         <v>18</v>
       </c>
       <c r="B2" s="18">
         <v>162101</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="19" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="17" t="s">
         <v>19</v>
       </c>
       <c r="B3" s="18" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="19" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A4" s="17" t="s">
         <v>21</v>
@@ -1102,61 +1100,61 @@
     <row r="24" spans="1:13">
       <c r="M24" s="29"/>
     </row>
     <row r="25" spans="1:13">
       <c r="B25" s="35" t="s">
         <v>53</v>
       </c>
       <c r="M25" s="30"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="29"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B15" r:id="rId2"/>
     <hyperlink ref="B12" r:id="rId3"/>
     <hyperlink ref="B13" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView topLeftCell="A4" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B26" sqref="B26"/>
+      <selection activeCell="B48" sqref="B48"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="43.109375" style="35" customWidth="1"/>
-    <col min="2" max="2" width="79.5546875" style="35" customWidth="1"/>
+    <col min="1" max="1" width="43.140625" style="35" customWidth="1"/>
+    <col min="2" max="2" width="79.5703125" style="35" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="16"/>
       <c r="B1" s="16"/>
     </row>
     <row r="2" spans="1:13" s="19" customFormat="1" ht="21" customHeight="1">
       <c r="A2" s="17" t="s">
         <v>18</v>
       </c>
       <c r="B2" s="18">
         <v>162107</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="19" customFormat="1" ht="20.25" customHeight="1">
       <c r="A3" s="17" t="s">
         <v>19</v>
       </c>
       <c r="B3" s="18" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="19" customFormat="1" ht="18" customHeight="1">
       <c r="A4" s="17" t="s">
         <v>21</v>
@@ -1320,63 +1318,63 @@
     <row r="24" spans="1:13">
       <c r="M24" s="29"/>
     </row>
     <row r="25" spans="1:13">
       <c r="B25" s="35" t="s">
         <v>53</v>
       </c>
       <c r="M25" s="30"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="29"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
     <hyperlink ref="B12" r:id="rId4"/>
     <hyperlink ref="B13" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист2"/>
   <dimension ref="A1:C18"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="B43" sqref="B43"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="4.44140625" style="37" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.109375" style="37"/>
+    <col min="1" max="1" width="4.42578125" style="37" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="37" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="37"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="36"/>
       <c r="B1" s="36"/>
       <c r="C1" s="36"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="36"/>
       <c r="B2" s="36"/>
       <c r="C2" s="36"/>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="36"/>
       <c r="B3" s="38"/>
       <c r="C3" s="38"/>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="36"/>
       <c r="B4" s="39" t="s">
         <v>54</v>
       </c>
       <c r="C4" s="38"/>
     </row>
     <row r="5" spans="1:3">
@@ -1390,127 +1388,127 @@
       <c r="A6" s="36"/>
       <c r="B6" s="39" t="s">
         <v>56</v>
       </c>
       <c r="C6" s="38"/>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="36"/>
       <c r="B7" s="39" t="s">
         <v>57</v>
       </c>
       <c r="C7" s="38"/>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="36"/>
       <c r="B8" s="39" t="s">
         <v>58</v>
       </c>
       <c r="C8" s="38"/>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="36"/>
       <c r="B9" s="36"/>
       <c r="C9" s="38"/>
     </row>
-    <row r="10" spans="1:3" ht="26.4">
+    <row r="10" spans="1:3" ht="25.5">
       <c r="A10" s="36"/>
       <c r="B10" s="40" t="s">
         <v>59</v>
       </c>
       <c r="C10" s="38"/>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="36"/>
       <c r="B11" s="36"/>
       <c r="C11" s="38"/>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="36"/>
       <c r="B12" s="36"/>
       <c r="C12" s="38"/>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="36"/>
       <c r="B13" s="36"/>
       <c r="C13" s="36"/>
     </row>
-    <row r="14" spans="1:3" ht="13.8">
+    <row r="14" spans="1:3" ht="15">
       <c r="A14" s="43" t="s">
         <v>60</v>
       </c>
       <c r="B14" s="44"/>
       <c r="C14" s="44"/>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="36"/>
       <c r="B15" s="36"/>
       <c r="C15" s="36"/>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="36"/>
       <c r="B16" s="36"/>
       <c r="C16" s="36"/>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="36"/>
       <c r="B17" s="36"/>
       <c r="C17" s="36"/>
     </row>
     <row r="18" spans="1:3">
       <c r="B18" s="41"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:C14"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:R11"/>
   <sheetViews>
     <sheetView zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
-      <selection activeCell="D16" sqref="D16"/>
+      <selection activeCell="E20" sqref="E20"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="9.44140625" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="13" max="13" width="10.6640625" customWidth="1"/>
+    <col min="1" max="1" width="9.42578125" customWidth="1"/>
+    <col min="2" max="2" width="10.28515625" customWidth="1"/>
+    <col min="3" max="3" width="9.42578125" customWidth="1"/>
+    <col min="4" max="4" width="9.7109375" customWidth="1"/>
+    <col min="5" max="5" width="10.42578125" customWidth="1"/>
+    <col min="6" max="6" width="10.140625" customWidth="1"/>
+    <col min="7" max="9" width="8.85546875" customWidth="1"/>
+    <col min="10" max="10" width="10.140625" customWidth="1"/>
+    <col min="11" max="11" width="9.85546875" customWidth="1"/>
+    <col min="12" max="12" width="10.140625" customWidth="1"/>
+    <col min="13" max="13" width="10.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" ht="18" customHeight="1">
       <c r="A1" s="46" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="46"/>
       <c r="C1" s="46"/>
       <c r="D1" s="46"/>
       <c r="E1" s="46"/>
       <c r="F1" s="46"/>
       <c r="G1" s="46"/>
       <c r="H1" s="46"/>
       <c r="I1" s="46"/>
       <c r="J1" s="46"/>
       <c r="K1" s="46"/>
       <c r="L1" s="46"/>
       <c r="M1" s="46"/>
       <c r="N1" s="2"/>
       <c r="O1" s="9"/>
       <c r="P1" s="9"/>
       <c r="Q1" s="9"/>
       <c r="R1" s="9"/>
     </row>
     <row r="2" spans="1:18" ht="15" customHeight="1">
@@ -1569,257 +1567,259 @@
         <v>12</v>
       </c>
       <c r="M3" s="8" t="s">
         <v>13</v>
       </c>
       <c r="N3" s="1"/>
     </row>
     <row r="4" spans="1:18" ht="13.5" customHeight="1">
       <c r="A4" s="45" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="45"/>
       <c r="C4" s="45"/>
       <c r="D4" s="45"/>
       <c r="E4" s="45"/>
       <c r="F4" s="45"/>
       <c r="G4" s="45"/>
       <c r="H4" s="45"/>
       <c r="I4" s="45"/>
       <c r="J4" s="45"/>
       <c r="K4" s="45"/>
       <c r="L4" s="45"/>
       <c r="M4" s="45"/>
       <c r="N4" s="1"/>
     </row>
-    <row r="5" spans="1:18" ht="13.8">
+    <row r="5" spans="1:18">
       <c r="A5" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="6">
         <v>123151</v>
       </c>
       <c r="C5" s="6">
         <v>233494</v>
       </c>
       <c r="D5" s="6">
         <v>498931</v>
       </c>
       <c r="E5" s="6">
         <v>361968</v>
       </c>
       <c r="F5" s="6">
         <v>487465.07299999997</v>
       </c>
       <c r="G5" s="6">
         <v>1043152.35</v>
       </c>
       <c r="H5" s="6">
         <v>629980</v>
       </c>
       <c r="I5" s="6">
         <v>658411</v>
       </c>
       <c r="J5" s="6">
         <v>1463724</v>
       </c>
       <c r="K5" s="6">
         <v>694811</v>
       </c>
       <c r="L5" s="6">
         <v>767802</v>
       </c>
       <c r="M5" s="6">
         <v>2099206</v>
       </c>
       <c r="N5" s="1"/>
     </row>
-    <row r="6" spans="1:18" ht="13.8">
+    <row r="6" spans="1:18">
       <c r="A6" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="6">
         <v>140491</v>
       </c>
       <c r="C6" s="6">
         <v>267616.886</v>
       </c>
       <c r="D6" s="6">
         <v>606707</v>
       </c>
       <c r="E6" s="6">
         <v>423597.64199999999</v>
       </c>
       <c r="F6" s="6">
         <v>562633</v>
       </c>
       <c r="G6" s="6">
         <v>1311874.5</v>
       </c>
       <c r="H6" s="6">
         <v>760705</v>
       </c>
       <c r="I6" s="6">
         <v>777372</v>
       </c>
       <c r="J6" s="6">
         <v>1590270</v>
       </c>
       <c r="K6" s="13">
         <v>821973</v>
       </c>
       <c r="L6" s="6">
         <v>878307</v>
       </c>
       <c r="M6" s="6">
         <v>2563229</v>
       </c>
       <c r="N6" s="1"/>
     </row>
-    <row r="7" spans="1:18" ht="13.8">
+    <row r="7" spans="1:18">
       <c r="A7" s="11" t="s">
         <v>66</v>
       </c>
       <c r="B7" s="6">
         <v>171955</v>
       </c>
       <c r="C7" s="6">
         <v>323682</v>
       </c>
       <c r="D7" s="6">
         <v>735798</v>
       </c>
       <c r="E7" s="6">
         <v>508027</v>
       </c>
-      <c r="F7" s="6"/>
+      <c r="F7" s="6">
+        <v>670494</v>
+      </c>
       <c r="G7" s="6"/>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
       <c r="K7" s="13"/>
       <c r="L7" s="6"/>
       <c r="M7" s="6"/>
       <c r="N7" s="1"/>
     </row>
-    <row r="8" spans="1:18" ht="13.8">
+    <row r="8" spans="1:18">
       <c r="A8" s="1"/>
       <c r="B8" s="1"/>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="2"/>
       <c r="F8" s="1"/>
       <c r="G8" s="1"/>
       <c r="H8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
     </row>
-    <row r="9" spans="1:18" ht="13.8">
+    <row r="9" spans="1:18">
       <c r="A9" s="1"/>
       <c r="B9" s="1"/>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
     </row>
-    <row r="10" spans="1:18" ht="13.8">
+    <row r="10" spans="1:18">
       <c r="A10" s="1"/>
       <c r="B10" s="1"/>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
     </row>
-    <row r="11" spans="1:18" ht="13.8">
+    <row r="11" spans="1:18">
       <c r="A11" s="1"/>
       <c r="B11" s="1"/>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="F2:R2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:R16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="H21" sqref="H21"/>
+      <selection activeCell="L20" sqref="L20"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="9.44140625" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="13" max="13" width="10.6640625" customWidth="1"/>
+    <col min="1" max="1" width="9.42578125" customWidth="1"/>
+    <col min="2" max="2" width="10.28515625" customWidth="1"/>
+    <col min="3" max="3" width="9.42578125" customWidth="1"/>
+    <col min="4" max="4" width="9.7109375" customWidth="1"/>
+    <col min="5" max="5" width="10.42578125" customWidth="1"/>
+    <col min="6" max="6" width="10.140625" customWidth="1"/>
+    <col min="7" max="9" width="8.85546875" customWidth="1"/>
+    <col min="10" max="10" width="10.140625" customWidth="1"/>
+    <col min="11" max="11" width="9.85546875" customWidth="1"/>
+    <col min="12" max="12" width="10.140625" customWidth="1"/>
+    <col min="13" max="13" width="10.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" ht="18" customHeight="1">
       <c r="A1" s="46" t="s">
         <v>61</v>
       </c>
       <c r="B1" s="46"/>
       <c r="C1" s="46"/>
       <c r="D1" s="46"/>
       <c r="E1" s="46"/>
       <c r="F1" s="46"/>
       <c r="G1" s="46"/>
       <c r="H1" s="46"/>
       <c r="I1" s="46"/>
       <c r="J1" s="46"/>
       <c r="K1" s="46"/>
       <c r="L1" s="46"/>
       <c r="M1" s="46"/>
       <c r="N1" s="2"/>
       <c r="O1" s="9"/>
       <c r="P1" s="9"/>
       <c r="Q1" s="9"/>
       <c r="R1" s="9"/>
     </row>
     <row r="2" spans="1:18" ht="15" customHeight="1">
@@ -1878,481 +1878,485 @@
         <v>12</v>
       </c>
       <c r="M3" s="8" t="s">
         <v>13</v>
       </c>
       <c r="N3" s="1"/>
     </row>
     <row r="4" spans="1:18" ht="12.75" customHeight="1">
       <c r="A4" s="48" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="48"/>
       <c r="C4" s="48"/>
       <c r="D4" s="48"/>
       <c r="E4" s="48"/>
       <c r="F4" s="48"/>
       <c r="G4" s="48"/>
       <c r="H4" s="48"/>
       <c r="I4" s="48"/>
       <c r="J4" s="48"/>
       <c r="K4" s="48"/>
       <c r="L4" s="48"/>
       <c r="M4" s="48"/>
       <c r="N4" s="1"/>
     </row>
-    <row r="5" spans="1:18" ht="13.8">
+    <row r="5" spans="1:18">
       <c r="A5" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="7">
         <v>7.8157812936224218</v>
       </c>
       <c r="C5" s="7">
         <v>190.55228634738083</v>
       </c>
       <c r="D5" s="7">
         <v>213.5</v>
       </c>
       <c r="E5" s="7">
         <v>72.5</v>
       </c>
       <c r="F5" s="7">
         <v>134.40207424211602</v>
       </c>
       <c r="G5" s="7">
         <v>213.8</v>
       </c>
       <c r="H5" s="7">
         <v>57.416110263903789</v>
       </c>
       <c r="I5" s="7">
         <v>108</v>
       </c>
       <c r="J5" s="7">
         <v>221.5</v>
       </c>
       <c r="K5" s="7">
         <v>46.977142629457532</v>
       </c>
       <c r="L5" s="7">
         <v>109.1</v>
       </c>
       <c r="M5" s="7">
         <v>273.39999999999998</v>
       </c>
       <c r="N5" s="1"/>
     </row>
-    <row r="6" spans="1:18" ht="13.8">
+    <row r="6" spans="1:18">
       <c r="A6" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="14">
         <v>6.9</v>
       </c>
       <c r="C6" s="14">
         <v>190.86871205836906</v>
       </c>
       <c r="D6" s="14">
         <v>225.8</v>
       </c>
       <c r="E6" s="14">
         <v>69.402695773068686</v>
       </c>
       <c r="F6" s="14">
         <v>133.19999999999999</v>
       </c>
       <c r="G6" s="14">
         <v>232.2</v>
       </c>
       <c r="H6" s="14">
         <v>58</v>
       </c>
       <c r="I6" s="14">
         <v>102.1</v>
       </c>
       <c r="J6" s="14">
         <v>204.2</v>
       </c>
       <c r="K6" s="15">
         <v>51.4</v>
       </c>
       <c r="L6" s="14">
         <v>106.7</v>
       </c>
       <c r="M6" s="14">
         <v>291.8</v>
       </c>
       <c r="N6" s="1"/>
     </row>
-    <row r="7" spans="1:18" ht="13.8">
+    <row r="7" spans="1:18">
       <c r="A7" s="11" t="s">
         <v>66</v>
       </c>
       <c r="B7" s="7">
         <v>6.4</v>
       </c>
       <c r="C7" s="7">
         <v>191.9</v>
       </c>
       <c r="D7" s="42">
         <v>226.9</v>
       </c>
       <c r="E7" s="14">
         <v>68.5</v>
       </c>
-      <c r="F7" s="14"/>
+      <c r="F7" s="7">
+        <v>128.30000000000001</v>
+      </c>
       <c r="G7" s="14"/>
       <c r="H7" s="14"/>
       <c r="I7" s="14"/>
       <c r="J7" s="14"/>
       <c r="K7" s="15"/>
       <c r="L7" s="14"/>
       <c r="M7" s="14"/>
       <c r="N7" s="1"/>
     </row>
     <row r="8" spans="1:18" ht="12.75" customHeight="1">
       <c r="A8" s="48" t="s">
         <v>15</v>
       </c>
       <c r="B8" s="48"/>
       <c r="C8" s="48"/>
       <c r="D8" s="48"/>
       <c r="E8" s="48"/>
       <c r="F8" s="48"/>
       <c r="G8" s="48"/>
       <c r="H8" s="48"/>
       <c r="I8" s="48"/>
       <c r="J8" s="48"/>
       <c r="K8" s="48"/>
       <c r="L8" s="48"/>
       <c r="M8" s="48"/>
       <c r="N8" s="1"/>
     </row>
-    <row r="9" spans="1:18" ht="13.8">
+    <row r="9" spans="1:18">
       <c r="A9" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="7">
         <v>112.8496897083017</v>
       </c>
       <c r="C9" s="7">
         <v>112.8</v>
       </c>
       <c r="D9" s="7">
         <v>118.3</v>
       </c>
       <c r="E9" s="7">
         <v>104.6</v>
       </c>
       <c r="F9" s="7">
         <v>100.38134293007776</v>
       </c>
       <c r="G9" s="7">
         <v>111.7449397177069</v>
       </c>
       <c r="H9" s="7">
         <v>109.41958804927204</v>
       </c>
       <c r="I9" s="7">
         <v>110.2</v>
       </c>
       <c r="J9" s="7">
         <v>115.9</v>
       </c>
       <c r="K9" s="7">
         <v>111.13092862063634</v>
       </c>
       <c r="L9" s="7">
         <v>111.7</v>
       </c>
       <c r="M9" s="7">
         <v>125.3</v>
       </c>
       <c r="N9" s="1"/>
     </row>
-    <row r="10" spans="1:18" ht="13.8">
+    <row r="10" spans="1:18">
       <c r="A10" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="7">
         <v>112.7</v>
       </c>
       <c r="C10" s="7">
         <v>112.92020069677761</v>
       </c>
       <c r="D10" s="7">
         <v>119.5</v>
       </c>
       <c r="E10" s="7">
         <v>114.39527565931718</v>
       </c>
       <c r="F10" s="15">
         <v>113.4</v>
       </c>
       <c r="G10" s="7">
         <v>123.2</v>
       </c>
       <c r="H10" s="7">
         <v>118.4</v>
       </c>
       <c r="I10" s="7">
         <v>115.9</v>
       </c>
       <c r="J10" s="7">
         <v>106.4</v>
       </c>
       <c r="K10" s="7">
         <v>115.4</v>
       </c>
       <c r="L10" s="15">
         <v>112.3</v>
       </c>
       <c r="M10" s="7">
         <v>119.8</v>
       </c>
       <c r="N10" s="1"/>
     </row>
-    <row r="11" spans="1:18" ht="13.8">
+    <row r="11" spans="1:18">
       <c r="A11" s="11" t="s">
         <v>66</v>
       </c>
       <c r="B11" s="7">
         <v>114.4</v>
       </c>
       <c r="C11" s="7">
         <v>115</v>
       </c>
       <c r="D11" s="42">
         <v>115.5</v>
       </c>
       <c r="E11" s="7">
         <v>114</v>
       </c>
-      <c r="F11" s="15"/>
+      <c r="F11" s="15">
+        <v>109.9</v>
+      </c>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="15"/>
       <c r="M11" s="7"/>
       <c r="N11" s="1"/>
     </row>
-    <row r="12" spans="1:18" ht="13.8">
+    <row r="12" spans="1:18">
       <c r="A12" s="3"/>
       <c r="B12" s="3"/>
       <c r="C12" s="3"/>
       <c r="D12" s="3"/>
       <c r="E12" s="4"/>
       <c r="F12" s="3"/>
       <c r="G12" s="3"/>
       <c r="H12" s="3"/>
       <c r="I12" s="3"/>
       <c r="J12" s="3"/>
       <c r="K12" s="3"/>
       <c r="L12" s="3"/>
       <c r="M12" s="3"/>
       <c r="N12" s="1"/>
     </row>
-    <row r="13" spans="1:18" ht="13.8">
+    <row r="13" spans="1:18">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="2"/>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
     </row>
-    <row r="14" spans="1:18" ht="13.8">
+    <row r="14" spans="1:18">
       <c r="A14" s="1"/>
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
     </row>
-    <row r="15" spans="1:18" ht="13.8">
+    <row r="15" spans="1:18">
       <c r="A15" s="1"/>
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
     </row>
-    <row r="16" spans="1:18" ht="13.8">
+    <row r="16" spans="1:18">
       <c r="A16" s="1"/>
       <c r="B16" s="1"/>
       <c r="C16" s="1"/>
       <c r="D16" s="1"/>
       <c r="E16" s="1"/>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
       <c r="I16" s="1"/>
       <c r="J16" s="1"/>
       <c r="K16" s="1"/>
       <c r="L16" s="1"/>
       <c r="M16" s="1"/>
       <c r="N16" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="F2:R2"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A8:M8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Құжат" ma:contentTypeID="0x010100FA8E372E2C11624DB6C459C596DE240F" ma:contentTypeVersion="0" ma:contentTypeDescription="Жаңа құжат жасау." ma:contentTypeScope="" ma:versionID="9fd1c671b53864270408e9e5c14965b7">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3c0155d2cd5dce572d3de8309e44211c">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Мазмұн түрі" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Тақырып"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5D0A31D5-D3CB-4044-8724-4F69324EBAD3}">
-[...14 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CF1996E8-FF4A-44B6-81E1-B36B8F964432}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BA70CAEE-C663-4197-B9F5-9917AECECF0A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5D0A31D5-D3CB-4044-8724-4F69324EBAD3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Метадеректер 162101</vt:lpstr>
       <vt:lpstr>Метадеректер 162107</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>
       <vt:lpstr>Көрсеткіш 162101</vt:lpstr>