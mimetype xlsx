--- v2 (2026-06-23)
+++ v3 (2026-08-03)
@@ -168,114 +168,114 @@
   <si>
     <t>https://stat.gov.kz/api/iblock/element/305554/file/kk/</t>
   </si>
   <si>
     <t>Пайдалы сілтемелер</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701885</t>
   </si>
   <si>
     <t xml:space="preserve">Соңғы жаңартылған күні: </t>
   </si>
   <si>
     <t>Келесі жаңарту күні:</t>
   </si>
   <si>
     <t>Жауапты құрылымдық бөлімше</t>
   </si>
   <si>
     <t>Өндіріс және қоршаған орта статистикасы департаменті</t>
   </si>
   <si>
     <t>Жауапты орындаушы</t>
   </si>
   <si>
-    <t>Даутова Замзагуль Кошербаевна</t>
-[...1 lines deleted...]
-  <si>
     <t>Байланыс нөмірі :</t>
   </si>
   <si>
     <t>+7 7172749323</t>
   </si>
   <si>
     <t>Электрондық пошта</t>
   </si>
   <si>
-    <t xml:space="preserve">za.dautova@aspire.gov.kz </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Шартты белгілер:</t>
   </si>
   <si>
     <t>«-»  құбылыс жоқ</t>
   </si>
   <si>
     <t>«0,0» – болмашы шама</t>
   </si>
   <si>
     <t>«х» – деректер құпия</t>
   </si>
   <si>
     <t>«...» – деректер жоқ</t>
   </si>
   <si>
     <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі..</t>
   </si>
   <si>
     <t xml:space="preserve">                          © Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
   </si>
   <si>
     <t>Құрылыс жұмыстарының нақты көлем индексі</t>
   </si>
   <si>
     <t>Пайыз</t>
   </si>
   <si>
     <t>Құрылыс жұмыстарының нақты көлем индексі серпіндегі орындалған құрылыс жұмыстарының көлемінің өзгеруін көрсетеді және дефлятор есебімен (баға индексі) нақты қолданыстағы бағаларда талданатын кезеңнің орындалған құрылыс жұмыстары көлемінің өткен жылға қатынасы ретінде анықталады.</t>
   </si>
   <si>
     <t xml:space="preserve">Есептеу </t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701892</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>2024 жылғы қаңтардан бастап</t>
   </si>
   <si>
-    <t>17.06.2026ж.</t>
-[...1 lines deleted...]
-  <si>
     <t>17.07.2026ж.</t>
+  </si>
+  <si>
+    <t>18.08.2026ж.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Каримкулова Жансая Сеитжанқызы </t>
+  </si>
+  <si>
+    <t>zh.uskenbayeva@stat.kz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="22">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto Black"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
@@ -433,51 +433,51 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="49">
+  <cellXfs count="50">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -541,50 +541,53 @@
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Normal" xfId="1"/>
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 3" xfId="4"/>
@@ -865,122 +868,122 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701885" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:za.dautova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701885" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zh.uskenbayeva@stat.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701892" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/305554/file/kk/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:za.dautova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701892" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/305554/file/kk/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zh.uskenbayeva@stat.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B29" sqref="B29"/>
+      <selection activeCell="B21" sqref="B21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="35" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="35" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="16"/>
       <c r="B1" s="16"/>
     </row>
     <row r="2" spans="1:13" s="19" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="17" t="s">
         <v>18</v>
       </c>
       <c r="B2" s="18">
         <v>162101</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="19" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="17" t="s">
         <v>19</v>
       </c>
       <c r="B3" s="18" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="19" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A4" s="17" t="s">
         <v>21</v>
       </c>
       <c r="B4" s="20" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="19" customFormat="1" ht="27" customHeight="1">
       <c r="A5" s="21" t="s">
         <v>23</v>
       </c>
       <c r="B5" s="18" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="19" customFormat="1" ht="24" customHeight="1">
       <c r="A6" s="21" t="s">
         <v>25</v>
       </c>
       <c r="B6" s="18" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="19" customFormat="1" ht="24.75" customHeight="1">
       <c r="A7" s="17" t="s">
         <v>26</v>
       </c>
       <c r="B7" s="22" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="19" customFormat="1" ht="24" customHeight="1">
       <c r="A8" s="17" t="s">
         <v>28</v>
       </c>
       <c r="B8" s="20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="19" customFormat="1" ht="45" customHeight="1">
       <c r="A9" s="17" t="s">
         <v>30</v>
       </c>
       <c r="B9" s="22" t="s">
         <v>31</v>
       </c>
@@ -1019,596 +1022,596 @@
       <c r="M13" s="24"/>
     </row>
     <row r="14" spans="1:13" s="19" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="26" t="s">
         <v>39</v>
       </c>
       <c r="B14" s="27" t="s">
         <v>40</v>
       </c>
       <c r="M14" s="24"/>
     </row>
     <row r="15" spans="1:13" s="19" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="26" t="s">
         <v>41</v>
       </c>
       <c r="B15" s="27" t="s">
         <v>42</v>
       </c>
       <c r="M15" s="24"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="17" t="s">
         <v>43</v>
       </c>
       <c r="B16" s="28" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="M16" s="29"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="17" t="s">
         <v>44</v>
       </c>
       <c r="B17" s="28" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="M17" s="30"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="17" t="s">
         <v>45</v>
       </c>
       <c r="B18" s="20" t="s">
         <v>46</v>
       </c>
       <c r="M18" s="29"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="17" t="s">
         <v>47</v>
       </c>
-      <c r="B19" s="20" t="s">
-        <v>48</v>
+      <c r="B19" s="43" t="s">
+        <v>68</v>
       </c>
       <c r="M19" s="30"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="17" t="s">
+        <v>48</v>
+      </c>
+      <c r="B20" s="31" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
       <c r="M20" s="29"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A21" s="17" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="B21" s="32" t="s">
-        <v>52</v>
+        <v>69</v>
       </c>
       <c r="M21" s="30"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="33"/>
       <c r="B22" s="34"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="30"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="29"/>
     </row>
     <row r="25" spans="1:13">
       <c r="B25" s="35" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="M25" s="30"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="29"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B21" r:id="rId1"/>
-[...2 lines deleted...]
-    <hyperlink ref="B13" r:id="rId4"/>
+    <hyperlink ref="B15" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B13" r:id="rId3"/>
+    <hyperlink ref="B21" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView topLeftCell="A4" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B48" sqref="B48"/>
+      <selection activeCell="B21" sqref="B21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="43.140625" style="35" customWidth="1"/>
     <col min="2" max="2" width="79.5703125" style="35" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="16"/>
       <c r="B1" s="16"/>
     </row>
     <row r="2" spans="1:13" s="19" customFormat="1" ht="21" customHeight="1">
       <c r="A2" s="17" t="s">
         <v>18</v>
       </c>
       <c r="B2" s="18">
         <v>162107</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="19" customFormat="1" ht="20.25" customHeight="1">
       <c r="A3" s="17" t="s">
         <v>19</v>
       </c>
       <c r="B3" s="18" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="19" customFormat="1" ht="18" customHeight="1">
       <c r="A4" s="17" t="s">
         <v>21</v>
       </c>
       <c r="B4" s="20" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="19" customFormat="1" ht="18" customHeight="1">
       <c r="A5" s="17" t="s">
         <v>23</v>
       </c>
       <c r="B5" s="18" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="19" customFormat="1" ht="24" customHeight="1">
       <c r="A6" s="17" t="s">
         <v>25</v>
       </c>
       <c r="B6" s="18" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="19" customFormat="1" ht="68.25" customHeight="1">
       <c r="A7" s="17" t="s">
         <v>26</v>
       </c>
       <c r="B7" s="22" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="19" customFormat="1">
       <c r="A8" s="17" t="s">
         <v>28</v>
       </c>
       <c r="B8" s="20" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="19" customFormat="1" ht="59.25" customHeight="1">
       <c r="A9" s="17" t="s">
         <v>30</v>
       </c>
       <c r="B9" s="22" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="19" customFormat="1" ht="47.25" customHeight="1">
       <c r="A10" s="17" t="s">
         <v>32</v>
       </c>
       <c r="B10" s="22" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="19" customFormat="1">
       <c r="A11" s="17" t="s">
         <v>34</v>
       </c>
       <c r="B11" s="23"/>
       <c r="M11" s="24"/>
     </row>
     <row r="12" spans="1:13" s="19" customFormat="1">
       <c r="A12" s="17" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="25" t="s">
         <v>36</v>
       </c>
       <c r="M12" s="24"/>
     </row>
     <row r="13" spans="1:13" s="19" customFormat="1">
       <c r="A13" s="17" t="s">
         <v>37</v>
       </c>
       <c r="B13" s="27" t="s">
         <v>38</v>
       </c>
       <c r="M13" s="24"/>
     </row>
     <row r="14" spans="1:13" s="19" customFormat="1">
       <c r="A14" s="17" t="s">
         <v>39</v>
       </c>
       <c r="B14" s="27" t="s">
         <v>40</v>
       </c>
       <c r="M14" s="24"/>
     </row>
     <row r="15" spans="1:13" s="19" customFormat="1">
       <c r="A15" s="17" t="s">
         <v>41</v>
       </c>
       <c r="B15" s="27" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="M15" s="24"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="17" t="s">
         <v>43</v>
       </c>
       <c r="B16" s="28" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="M16" s="29"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="17" t="s">
         <v>44</v>
       </c>
       <c r="B17" s="28" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="M17" s="30"/>
     </row>
     <row r="18" spans="1:13" ht="18.75" customHeight="1">
       <c r="A18" s="17" t="s">
         <v>45</v>
       </c>
       <c r="B18" s="20" t="s">
         <v>46</v>
       </c>
       <c r="M18" s="29"/>
     </row>
     <row r="19" spans="1:13" ht="16.5" customHeight="1">
       <c r="A19" s="17" t="s">
         <v>47</v>
       </c>
-      <c r="B19" s="20" t="s">
-        <v>48</v>
+      <c r="B19" s="43" t="s">
+        <v>68</v>
       </c>
       <c r="M19" s="30"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="17" t="s">
+        <v>48</v>
+      </c>
+      <c r="B20" s="31" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
       <c r="M20" s="29"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="17" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="B21" s="32" t="s">
-        <v>52</v>
+        <v>69</v>
       </c>
       <c r="M21" s="30"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="33"/>
       <c r="B22" s="34"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="30"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="29"/>
     </row>
     <row r="25" spans="1:13">
       <c r="B25" s="35" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="M25" s="30"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="29"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B21" r:id="rId1"/>
-[...3 lines deleted...]
-    <hyperlink ref="B13" r:id="rId5"/>
+    <hyperlink ref="B14" r:id="rId1"/>
+    <hyperlink ref="B15" r:id="rId2"/>
+    <hyperlink ref="B12" r:id="rId3"/>
+    <hyperlink ref="B13" r:id="rId4"/>
+    <hyperlink ref="B21" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист2"/>
   <dimension ref="A1:C18"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="B43" sqref="B43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="37" customWidth="1"/>
     <col min="2" max="2" width="113.5703125" style="37" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="37"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="36"/>
       <c r="B1" s="36"/>
       <c r="C1" s="36"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="36"/>
       <c r="B2" s="36"/>
       <c r="C2" s="36"/>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="36"/>
       <c r="B3" s="38"/>
       <c r="C3" s="38"/>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="36"/>
       <c r="B4" s="39" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="C4" s="38"/>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="36"/>
       <c r="B5" s="39" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="C5" s="38"/>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="36"/>
       <c r="B6" s="39" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="C6" s="38"/>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="36"/>
       <c r="B7" s="39" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="C7" s="38"/>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="36"/>
       <c r="B8" s="39" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="C8" s="38"/>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="36"/>
       <c r="B9" s="36"/>
       <c r="C9" s="38"/>
     </row>
     <row r="10" spans="1:3" ht="25.5">
       <c r="A10" s="36"/>
       <c r="B10" s="40" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="C10" s="38"/>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="36"/>
       <c r="B11" s="36"/>
       <c r="C11" s="38"/>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="36"/>
       <c r="B12" s="36"/>
       <c r="C12" s="38"/>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="36"/>
       <c r="B13" s="36"/>
       <c r="C13" s="36"/>
     </row>
     <row r="14" spans="1:3" ht="15">
-      <c r="A14" s="43" t="s">
-[...3 lines deleted...]
-      <c r="C14" s="44"/>
+      <c r="A14" s="44" t="s">
+        <v>58</v>
+      </c>
+      <c r="B14" s="45"/>
+      <c r="C14" s="45"/>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="36"/>
       <c r="B15" s="36"/>
       <c r="C15" s="36"/>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="36"/>
       <c r="B16" s="36"/>
       <c r="C16" s="36"/>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="36"/>
       <c r="B17" s="36"/>
       <c r="C17" s="36"/>
     </row>
     <row r="18" spans="1:3">
       <c r="B18" s="41"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:C14"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:R11"/>
   <sheetViews>
     <sheetView zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
-      <selection activeCell="E20" sqref="E20"/>
+      <selection activeCell="H24" sqref="H24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="9.42578125" customWidth="1"/>
     <col min="2" max="2" width="10.28515625" customWidth="1"/>
     <col min="3" max="3" width="9.42578125" customWidth="1"/>
     <col min="4" max="4" width="9.7109375" customWidth="1"/>
     <col min="5" max="5" width="10.42578125" customWidth="1"/>
     <col min="6" max="6" width="10.140625" customWidth="1"/>
     <col min="7" max="9" width="8.85546875" customWidth="1"/>
     <col min="10" max="10" width="10.140625" customWidth="1"/>
     <col min="11" max="11" width="9.85546875" customWidth="1"/>
     <col min="12" max="12" width="10.140625" customWidth="1"/>
     <col min="13" max="13" width="10.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" ht="18" customHeight="1">
-      <c r="A1" s="46" t="s">
+      <c r="A1" s="47" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="46"/>
-[...10 lines deleted...]
-      <c r="M1" s="46"/>
+      <c r="B1" s="47"/>
+      <c r="C1" s="47"/>
+      <c r="D1" s="47"/>
+      <c r="E1" s="47"/>
+      <c r="F1" s="47"/>
+      <c r="G1" s="47"/>
+      <c r="H1" s="47"/>
+      <c r="I1" s="47"/>
+      <c r="J1" s="47"/>
+      <c r="K1" s="47"/>
+      <c r="L1" s="47"/>
+      <c r="M1" s="47"/>
       <c r="N1" s="2"/>
       <c r="O1" s="9"/>
       <c r="P1" s="9"/>
       <c r="Q1" s="9"/>
       <c r="R1" s="9"/>
     </row>
     <row r="2" spans="1:18" ht="15" customHeight="1">
       <c r="A2" s="10"/>
       <c r="B2" s="10"/>
       <c r="C2" s="10"/>
       <c r="D2" s="10"/>
       <c r="E2" s="10"/>
-      <c r="F2" s="47"/>
-[...11 lines deleted...]
-      <c r="R2" s="47"/>
+      <c r="F2" s="48"/>
+      <c r="G2" s="48"/>
+      <c r="H2" s="48"/>
+      <c r="I2" s="48"/>
+      <c r="J2" s="48"/>
+      <c r="K2" s="48"/>
+      <c r="L2" s="48"/>
+      <c r="M2" s="48"/>
+      <c r="N2" s="48"/>
+      <c r="O2" s="48"/>
+      <c r="P2" s="48"/>
+      <c r="Q2" s="48"/>
+      <c r="R2" s="48"/>
     </row>
     <row r="3" spans="1:18" ht="25.5" customHeight="1">
       <c r="A3" s="5"/>
       <c r="B3" s="8" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="8" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="8" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="8" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="8" t="s">
         <v>6</v>
       </c>
       <c r="G3" s="8" t="s">
         <v>7</v>
       </c>
       <c r="H3" s="8" t="s">
         <v>8</v>
       </c>
       <c r="I3" s="8" t="s">
         <v>9</v>
       </c>
       <c r="J3" s="8" t="s">
         <v>10</v>
       </c>
       <c r="K3" s="8" t="s">
         <v>11</v>
       </c>
       <c r="L3" s="8" t="s">
         <v>12</v>
       </c>
       <c r="M3" s="8" t="s">
         <v>13</v>
       </c>
       <c r="N3" s="1"/>
     </row>
     <row r="4" spans="1:18" ht="13.5" customHeight="1">
-      <c r="A4" s="45" t="s">
+      <c r="A4" s="46" t="s">
         <v>14</v>
       </c>
-      <c r="B4" s="45"/>
-[...10 lines deleted...]
-      <c r="M4" s="45"/>
+      <c r="B4" s="46"/>
+      <c r="C4" s="46"/>
+      <c r="D4" s="46"/>
+      <c r="E4" s="46"/>
+      <c r="F4" s="46"/>
+      <c r="G4" s="46"/>
+      <c r="H4" s="46"/>
+      <c r="I4" s="46"/>
+      <c r="J4" s="46"/>
+      <c r="K4" s="46"/>
+      <c r="L4" s="46"/>
+      <c r="M4" s="46"/>
       <c r="N4" s="1"/>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="6">
         <v>123151</v>
       </c>
       <c r="C5" s="6">
         <v>233494</v>
       </c>
       <c r="D5" s="6">
         <v>498931</v>
       </c>
       <c r="E5" s="6">
         <v>361968</v>
       </c>
       <c r="F5" s="6">
         <v>487465.07299999997</v>
       </c>
       <c r="G5" s="6">
         <v>1043152.35</v>
       </c>
       <c r="H5" s="6">
@@ -1653,68 +1656,70 @@
       <c r="G6" s="6">
         <v>1311874.5</v>
       </c>
       <c r="H6" s="6">
         <v>760705</v>
       </c>
       <c r="I6" s="6">
         <v>777372</v>
       </c>
       <c r="J6" s="6">
         <v>1590270</v>
       </c>
       <c r="K6" s="13">
         <v>821973</v>
       </c>
       <c r="L6" s="6">
         <v>878307</v>
       </c>
       <c r="M6" s="6">
         <v>2563229</v>
       </c>
       <c r="N6" s="1"/>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" s="11" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="B7" s="6">
         <v>171955</v>
       </c>
       <c r="C7" s="6">
         <v>323682</v>
       </c>
       <c r="D7" s="6">
         <v>735798</v>
       </c>
       <c r="E7" s="6">
         <v>508027</v>
       </c>
       <c r="F7" s="6">
         <v>670494</v>
       </c>
-      <c r="G7" s="6"/>
+      <c r="G7" s="6">
+        <v>1662137</v>
+      </c>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
       <c r="K7" s="13"/>
       <c r="L7" s="6"/>
       <c r="M7" s="6"/>
       <c r="N7" s="1"/>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" s="1"/>
       <c r="B8" s="1"/>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="2"/>
       <c r="F8" s="1"/>
       <c r="G8" s="1"/>
       <c r="H8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
     </row>
     <row r="9" spans="1:18">
       <c r="A9" s="1"/>
@@ -1759,167 +1764,167 @@
       <c r="H11" s="1"/>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="F2:R2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:R16"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="L20" sqref="L20"/>
+    <sheetView tabSelected="1" topLeftCell="A2" workbookViewId="0">
+      <selection activeCell="K41" sqref="K41"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="9.42578125" customWidth="1"/>
     <col min="2" max="2" width="10.28515625" customWidth="1"/>
     <col min="3" max="3" width="9.42578125" customWidth="1"/>
     <col min="4" max="4" width="9.7109375" customWidth="1"/>
     <col min="5" max="5" width="10.42578125" customWidth="1"/>
     <col min="6" max="6" width="10.140625" customWidth="1"/>
     <col min="7" max="9" width="8.85546875" customWidth="1"/>
     <col min="10" max="10" width="10.140625" customWidth="1"/>
     <col min="11" max="11" width="9.85546875" customWidth="1"/>
     <col min="12" max="12" width="10.140625" customWidth="1"/>
     <col min="13" max="13" width="10.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" ht="18" customHeight="1">
-      <c r="A1" s="46" t="s">
-[...13 lines deleted...]
-      <c r="M1" s="46"/>
+      <c r="A1" s="47" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1" s="47"/>
+      <c r="C1" s="47"/>
+      <c r="D1" s="47"/>
+      <c r="E1" s="47"/>
+      <c r="F1" s="47"/>
+      <c r="G1" s="47"/>
+      <c r="H1" s="47"/>
+      <c r="I1" s="47"/>
+      <c r="J1" s="47"/>
+      <c r="K1" s="47"/>
+      <c r="L1" s="47"/>
+      <c r="M1" s="47"/>
       <c r="N1" s="2"/>
       <c r="O1" s="9"/>
       <c r="P1" s="9"/>
       <c r="Q1" s="9"/>
       <c r="R1" s="9"/>
     </row>
     <row r="2" spans="1:18" ht="15" customHeight="1">
       <c r="A2" s="10"/>
       <c r="B2" s="10"/>
       <c r="C2" s="10"/>
       <c r="D2" s="10"/>
       <c r="E2" s="10"/>
-      <c r="F2" s="47"/>
-[...11 lines deleted...]
-      <c r="R2" s="47"/>
+      <c r="F2" s="48"/>
+      <c r="G2" s="48"/>
+      <c r="H2" s="48"/>
+      <c r="I2" s="48"/>
+      <c r="J2" s="48"/>
+      <c r="K2" s="48"/>
+      <c r="L2" s="48"/>
+      <c r="M2" s="48"/>
+      <c r="N2" s="48"/>
+      <c r="O2" s="48"/>
+      <c r="P2" s="48"/>
+      <c r="Q2" s="48"/>
+      <c r="R2" s="48"/>
     </row>
     <row r="3" spans="1:18" ht="25.5" customHeight="1">
       <c r="A3" s="5"/>
       <c r="B3" s="8" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="8" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="8" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="8" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="8" t="s">
         <v>6</v>
       </c>
       <c r="G3" s="8" t="s">
         <v>7</v>
       </c>
       <c r="H3" s="8" t="s">
         <v>8</v>
       </c>
       <c r="I3" s="8" t="s">
         <v>9</v>
       </c>
       <c r="J3" s="8" t="s">
         <v>10</v>
       </c>
       <c r="K3" s="8" t="s">
         <v>11</v>
       </c>
       <c r="L3" s="8" t="s">
         <v>12</v>
       </c>
       <c r="M3" s="8" t="s">
         <v>13</v>
       </c>
       <c r="N3" s="1"/>
     </row>
     <row r="4" spans="1:18" ht="12.75" customHeight="1">
-      <c r="A4" s="48" t="s">
+      <c r="A4" s="49" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="48"/>
-[...10 lines deleted...]
-      <c r="M4" s="48"/>
+      <c r="B4" s="49"/>
+      <c r="C4" s="49"/>
+      <c r="D4" s="49"/>
+      <c r="E4" s="49"/>
+      <c r="F4" s="49"/>
+      <c r="G4" s="49"/>
+      <c r="H4" s="49"/>
+      <c r="I4" s="49"/>
+      <c r="J4" s="49"/>
+      <c r="K4" s="49"/>
+      <c r="L4" s="49"/>
+      <c r="M4" s="49"/>
       <c r="N4" s="1"/>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="7">
         <v>7.8157812936224218</v>
       </c>
       <c r="C5" s="7">
         <v>190.55228634738083</v>
       </c>
       <c r="D5" s="7">
         <v>213.5</v>
       </c>
       <c r="E5" s="7">
         <v>72.5</v>
       </c>
       <c r="F5" s="7">
         <v>134.40207424211602</v>
       </c>
       <c r="G5" s="7">
         <v>213.8</v>
       </c>
       <c r="H5" s="7">
@@ -1964,92 +1969,94 @@
       <c r="G6" s="14">
         <v>232.2</v>
       </c>
       <c r="H6" s="14">
         <v>58</v>
       </c>
       <c r="I6" s="14">
         <v>102.1</v>
       </c>
       <c r="J6" s="14">
         <v>204.2</v>
       </c>
       <c r="K6" s="15">
         <v>51.4</v>
       </c>
       <c r="L6" s="14">
         <v>106.7</v>
       </c>
       <c r="M6" s="14">
         <v>291.8</v>
       </c>
       <c r="N6" s="1"/>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" s="11" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="B7" s="7">
         <v>6.4</v>
       </c>
       <c r="C7" s="7">
         <v>191.9</v>
       </c>
       <c r="D7" s="42">
         <v>226.9</v>
       </c>
       <c r="E7" s="14">
         <v>68.5</v>
       </c>
       <c r="F7" s="7">
         <v>128.30000000000001</v>
       </c>
-      <c r="G7" s="14"/>
+      <c r="G7" s="7">
+        <v>244.7</v>
+      </c>
       <c r="H7" s="14"/>
       <c r="I7" s="14"/>
       <c r="J7" s="14"/>
       <c r="K7" s="15"/>
       <c r="L7" s="14"/>
       <c r="M7" s="14"/>
       <c r="N7" s="1"/>
     </row>
     <row r="8" spans="1:18" ht="12.75" customHeight="1">
-      <c r="A8" s="48" t="s">
+      <c r="A8" s="49" t="s">
         <v>15</v>
       </c>
-      <c r="B8" s="48"/>
-[...10 lines deleted...]
-      <c r="M8" s="48"/>
+      <c r="B8" s="49"/>
+      <c r="C8" s="49"/>
+      <c r="D8" s="49"/>
+      <c r="E8" s="49"/>
+      <c r="F8" s="49"/>
+      <c r="G8" s="49"/>
+      <c r="H8" s="49"/>
+      <c r="I8" s="49"/>
+      <c r="J8" s="49"/>
+      <c r="K8" s="49"/>
+      <c r="L8" s="49"/>
+      <c r="M8" s="49"/>
       <c r="N8" s="1"/>
     </row>
     <row r="9" spans="1:18">
       <c r="A9" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="7">
         <v>112.8496897083017</v>
       </c>
       <c r="C9" s="7">
         <v>112.8</v>
       </c>
       <c r="D9" s="7">
         <v>118.3</v>
       </c>
       <c r="E9" s="7">
         <v>104.6</v>
       </c>
       <c r="F9" s="7">
         <v>100.38134293007776</v>
       </c>
       <c r="G9" s="7">
         <v>111.7449397177069</v>
       </c>
       <c r="H9" s="7">
@@ -2094,68 +2101,70 @@
       <c r="G10" s="7">
         <v>123.2</v>
       </c>
       <c r="H10" s="7">
         <v>118.4</v>
       </c>
       <c r="I10" s="7">
         <v>115.9</v>
       </c>
       <c r="J10" s="7">
         <v>106.4</v>
       </c>
       <c r="K10" s="7">
         <v>115.4</v>
       </c>
       <c r="L10" s="15">
         <v>112.3</v>
       </c>
       <c r="M10" s="7">
         <v>119.8</v>
       </c>
       <c r="N10" s="1"/>
     </row>
     <row r="11" spans="1:18">
       <c r="A11" s="11" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="B11" s="7">
         <v>114.4</v>
       </c>
       <c r="C11" s="7">
         <v>115</v>
       </c>
       <c r="D11" s="42">
         <v>115.5</v>
       </c>
       <c r="E11" s="7">
         <v>114</v>
       </c>
       <c r="F11" s="15">
         <v>109.9</v>
       </c>
-      <c r="G11" s="7"/>
+      <c r="G11" s="7">
+        <v>115.7</v>
+      </c>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="15"/>
       <c r="M11" s="7"/>
       <c r="N11" s="1"/>
     </row>
     <row r="12" spans="1:18">
       <c r="A12" s="3"/>
       <c r="B12" s="3"/>
       <c r="C12" s="3"/>
       <c r="D12" s="3"/>
       <c r="E12" s="4"/>
       <c r="F12" s="3"/>
       <c r="G12" s="3"/>
       <c r="H12" s="3"/>
       <c r="I12" s="3"/>
       <c r="J12" s="3"/>
       <c r="K12" s="3"/>
       <c r="L12" s="3"/>
       <c r="M12" s="3"/>
       <c r="N12" s="1"/>
     </row>
     <row r="13" spans="1:18">
@@ -2223,140 +2232,140 @@
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="F2:R2"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A8:M8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Құжат" ma:contentTypeID="0x010100FA8E372E2C11624DB6C459C596DE240F" ma:contentTypeVersion="0" ma:contentTypeDescription="Жаңа құжат жасау." ma:contentTypeScope="" ma:versionID="9fd1c671b53864270408e9e5c14965b7">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3c0155d2cd5dce572d3de8309e44211c">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Мазмұн түрі" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Тақырып"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5D0A31D5-D3CB-4044-8724-4F69324EBAD3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BA70CAEE-C663-4197-B9F5-9917AECECF0A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CF1996E8-FF4A-44B6-81E1-B36B8F964432}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
-  </ds:schemaRefs>
-[...14 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Метадеректер 162101</vt:lpstr>
       <vt:lpstr>Метадеректер 162107</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>
       <vt:lpstr>Көрсеткіш 162101</vt:lpstr>