--- v3 (2026-08-03)
+++ v4 (2026-08-23)
@@ -222,60 +222,60 @@
   <si>
     <t xml:space="preserve">                          © Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
   </si>
   <si>
     <t>Құрылыс жұмыстарының нақты көлем индексі</t>
   </si>
   <si>
     <t>Пайыз</t>
   </si>
   <si>
     <t>Құрылыс жұмыстарының нақты көлем индексі серпіндегі орындалған құрылыс жұмыстарының көлемінің өзгеруін көрсетеді және дефлятор есебімен (баға индексі) нақты қолданыстағы бағаларда талданатын кезеңнің орындалған құрылыс жұмыстары көлемінің өткен жылға қатынасы ретінде анықталады.</t>
   </si>
   <si>
     <t xml:space="preserve">Есептеу </t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701892</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>2024 жылғы қаңтардан бастап</t>
   </si>
   <si>
-    <t>17.07.2026ж.</t>
-[...1 lines deleted...]
-  <si>
     <t>18.08.2026ж.</t>
   </si>
   <si>
     <t xml:space="preserve">Каримкулова Жансая Сеитжанқызы </t>
   </si>
   <si>
     <t>zh.uskenbayeva@stat.kz</t>
+  </si>
+  <si>
+    <t>17.09.2026ж.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="22">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto Black"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
@@ -889,51 +889,51 @@
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701885" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zh.uskenbayeva@stat.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701892" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/305554/file/kk/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zh.uskenbayeva@stat.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B21" sqref="B21"/>
+      <selection activeCell="B18" sqref="B18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="35" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="35" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="16"/>
       <c r="B1" s="16"/>
     </row>
     <row r="2" spans="1:13" s="19" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="17" t="s">
         <v>18</v>
       </c>
       <c r="B2" s="18">
         <v>162101</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="19" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="17" t="s">
         <v>19</v>
       </c>
       <c r="B3" s="18" t="s">
@@ -1031,127 +1031,127 @@
       <c r="M14" s="24"/>
     </row>
     <row r="15" spans="1:13" s="19" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="26" t="s">
         <v>41</v>
       </c>
       <c r="B15" s="27" t="s">
         <v>42</v>
       </c>
       <c r="M15" s="24"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="17" t="s">
         <v>43</v>
       </c>
       <c r="B16" s="28" t="s">
         <v>66</v>
       </c>
       <c r="M16" s="29"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="17" t="s">
         <v>44</v>
       </c>
       <c r="B17" s="28" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="M17" s="30"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="17" t="s">
         <v>45</v>
       </c>
       <c r="B18" s="20" t="s">
         <v>46</v>
       </c>
       <c r="M18" s="29"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="17" t="s">
         <v>47</v>
       </c>
       <c r="B19" s="43" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="M19" s="30"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="17" t="s">
         <v>48</v>
       </c>
       <c r="B20" s="31" t="s">
         <v>49</v>
       </c>
       <c r="M20" s="29"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A21" s="17" t="s">
         <v>50</v>
       </c>
       <c r="B21" s="32" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="M21" s="30"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="33"/>
       <c r="B22" s="34"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="30"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="29"/>
     </row>
     <row r="25" spans="1:13">
       <c r="B25" s="35" t="s">
         <v>51</v>
       </c>
       <c r="M25" s="30"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="29"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
     <hyperlink ref="B21" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView topLeftCell="A4" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B21" sqref="B21"/>
+      <selection activeCell="B18" sqref="B18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="43.140625" style="35" customWidth="1"/>
     <col min="2" max="2" width="79.5703125" style="35" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="16"/>
       <c r="B1" s="16"/>
     </row>
     <row r="2" spans="1:13" s="19" customFormat="1" ht="21" customHeight="1">
       <c r="A2" s="17" t="s">
         <v>18</v>
       </c>
       <c r="B2" s="18">
         <v>162107</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="19" customFormat="1" ht="20.25" customHeight="1">
       <c r="A3" s="17" t="s">
         <v>19</v>
       </c>
       <c r="B3" s="18" t="s">
@@ -1249,87 +1249,87 @@
       <c r="M14" s="24"/>
     </row>
     <row r="15" spans="1:13" s="19" customFormat="1">
       <c r="A15" s="17" t="s">
         <v>41</v>
       </c>
       <c r="B15" s="27" t="s">
         <v>63</v>
       </c>
       <c r="M15" s="24"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="17" t="s">
         <v>43</v>
       </c>
       <c r="B16" s="28" t="s">
         <v>66</v>
       </c>
       <c r="M16" s="29"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="17" t="s">
         <v>44</v>
       </c>
       <c r="B17" s="28" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="M17" s="30"/>
     </row>
     <row r="18" spans="1:13" ht="18.75" customHeight="1">
       <c r="A18" s="17" t="s">
         <v>45</v>
       </c>
       <c r="B18" s="20" t="s">
         <v>46</v>
       </c>
       <c r="M18" s="29"/>
     </row>
     <row r="19" spans="1:13" ht="16.5" customHeight="1">
       <c r="A19" s="17" t="s">
         <v>47</v>
       </c>
       <c r="B19" s="43" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="M19" s="30"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="17" t="s">
         <v>48</v>
       </c>
       <c r="B20" s="31" t="s">
         <v>49</v>
       </c>
       <c r="M20" s="29"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="17" t="s">
         <v>50</v>
       </c>
       <c r="B21" s="32" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="M21" s="30"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="33"/>
       <c r="B22" s="34"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="30"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="29"/>
     </row>
     <row r="25" spans="1:13">
       <c r="B25" s="35" t="s">
         <v>51</v>
       </c>
       <c r="M25" s="30"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="29"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
@@ -1452,51 +1452,51 @@
       <c r="B16" s="36"/>
       <c r="C16" s="36"/>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="36"/>
       <c r="B17" s="36"/>
       <c r="C17" s="36"/>
     </row>
     <row r="18" spans="1:3">
       <c r="B18" s="41"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:C14"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:R11"/>
   <sheetViews>
     <sheetView zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
-      <selection activeCell="H24" sqref="H24"/>
+      <selection activeCell="H16" sqref="H16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="9.42578125" customWidth="1"/>
     <col min="2" max="2" width="10.28515625" customWidth="1"/>
     <col min="3" max="3" width="9.42578125" customWidth="1"/>
     <col min="4" max="4" width="9.7109375" customWidth="1"/>
     <col min="5" max="5" width="10.42578125" customWidth="1"/>
     <col min="6" max="6" width="10.140625" customWidth="1"/>
     <col min="7" max="9" width="8.85546875" customWidth="1"/>
     <col min="10" max="10" width="10.140625" customWidth="1"/>
     <col min="11" max="11" width="9.85546875" customWidth="1"/>
     <col min="12" max="12" width="10.140625" customWidth="1"/>
     <col min="13" max="13" width="10.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" ht="18" customHeight="1">
       <c r="A1" s="47" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="47"/>
       <c r="C1" s="47"/>
       <c r="D1" s="47"/>
       <c r="E1" s="47"/>
@@ -1635,92 +1635,94 @@
       <c r="N5" s="1"/>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="6">
         <v>140491</v>
       </c>
       <c r="C6" s="6">
         <v>267616.886</v>
       </c>
       <c r="D6" s="6">
         <v>606707</v>
       </c>
       <c r="E6" s="6">
         <v>423597.64199999999</v>
       </c>
       <c r="F6" s="6">
         <v>562633</v>
       </c>
       <c r="G6" s="6">
         <v>1311874.5</v>
       </c>
       <c r="H6" s="6">
-        <v>760705</v>
+        <v>789407.37372472999</v>
       </c>
       <c r="I6" s="6">
-        <v>777372</v>
+        <v>797989.02233873797</v>
       </c>
       <c r="J6" s="6">
-        <v>1590270</v>
+        <v>1595200.37134887</v>
       </c>
       <c r="K6" s="13">
-        <v>821973</v>
+        <v>835369.87130177906</v>
       </c>
       <c r="L6" s="6">
-        <v>878307</v>
+        <v>909219.89425689809</v>
       </c>
       <c r="M6" s="6">
-        <v>2563229</v>
+        <v>2606855.4543095897</v>
       </c>
       <c r="N6" s="1"/>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" s="11" t="s">
         <v>64</v>
       </c>
       <c r="B7" s="6">
         <v>171955</v>
       </c>
       <c r="C7" s="6">
         <v>323682</v>
       </c>
       <c r="D7" s="6">
         <v>735798</v>
       </c>
       <c r="E7" s="6">
         <v>508027</v>
       </c>
       <c r="F7" s="6">
         <v>670494</v>
       </c>
       <c r="G7" s="6">
         <v>1662137</v>
       </c>
-      <c r="H7" s="6"/>
+      <c r="H7" s="13">
+        <v>988979</v>
+      </c>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
       <c r="K7" s="13"/>
       <c r="L7" s="6"/>
       <c r="M7" s="6"/>
       <c r="N7" s="1"/>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" s="1"/>
       <c r="B8" s="1"/>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="2"/>
       <c r="F8" s="1"/>
       <c r="G8" s="1"/>
       <c r="H8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
     </row>
     <row r="9" spans="1:18">
       <c r="A9" s="1"/>
       <c r="B9" s="1"/>
@@ -1765,51 +1767,51 @@
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="F2:R2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:R16"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A2" workbookViewId="0">
-      <selection activeCell="K41" sqref="K41"/>
+      <selection activeCell="G11" sqref="G11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="9.42578125" customWidth="1"/>
     <col min="2" max="2" width="10.28515625" customWidth="1"/>
     <col min="3" max="3" width="9.42578125" customWidth="1"/>
     <col min="4" max="4" width="9.7109375" customWidth="1"/>
     <col min="5" max="5" width="10.42578125" customWidth="1"/>
     <col min="6" max="6" width="10.140625" customWidth="1"/>
     <col min="7" max="9" width="8.85546875" customWidth="1"/>
     <col min="10" max="10" width="10.140625" customWidth="1"/>
     <col min="11" max="11" width="9.85546875" customWidth="1"/>
     <col min="12" max="12" width="10.140625" customWidth="1"/>
     <col min="13" max="13" width="10.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" ht="18" customHeight="1">
       <c r="A1" s="47" t="s">
         <v>59</v>
       </c>
       <c r="B1" s="47"/>
       <c r="C1" s="47"/>
       <c r="D1" s="47"/>
       <c r="E1" s="47"/>
@@ -1989,51 +1991,53 @@
       </c>
       <c r="N6" s="1"/>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" s="11" t="s">
         <v>64</v>
       </c>
       <c r="B7" s="7">
         <v>6.4</v>
       </c>
       <c r="C7" s="7">
         <v>191.9</v>
       </c>
       <c r="D7" s="42">
         <v>226.9</v>
       </c>
       <c r="E7" s="14">
         <v>68.5</v>
       </c>
       <c r="F7" s="7">
         <v>128.30000000000001</v>
       </c>
       <c r="G7" s="7">
         <v>244.7</v>
       </c>
-      <c r="H7" s="14"/>
+      <c r="H7" s="7">
+        <v>59.8</v>
+      </c>
       <c r="I7" s="14"/>
       <c r="J7" s="14"/>
       <c r="K7" s="15"/>
       <c r="L7" s="14"/>
       <c r="M7" s="14"/>
       <c r="N7" s="1"/>
     </row>
     <row r="8" spans="1:18" ht="12.75" customHeight="1">
       <c r="A8" s="49" t="s">
         <v>15</v>
       </c>
       <c r="B8" s="49"/>
       <c r="C8" s="49"/>
       <c r="D8" s="49"/>
       <c r="E8" s="49"/>
       <c r="F8" s="49"/>
       <c r="G8" s="49"/>
       <c r="H8" s="49"/>
       <c r="I8" s="49"/>
       <c r="J8" s="49"/>
       <c r="K8" s="49"/>
       <c r="L8" s="49"/>
       <c r="M8" s="49"/>
       <c r="N8" s="1"/>
     </row>
@@ -2121,51 +2125,53 @@
       </c>
       <c r="N10" s="1"/>
     </row>
     <row r="11" spans="1:18">
       <c r="A11" s="11" t="s">
         <v>64</v>
       </c>
       <c r="B11" s="7">
         <v>114.4</v>
       </c>
       <c r="C11" s="7">
         <v>115</v>
       </c>
       <c r="D11" s="42">
         <v>115.5</v>
       </c>
       <c r="E11" s="7">
         <v>114</v>
       </c>
       <c r="F11" s="15">
         <v>109.9</v>
       </c>
       <c r="G11" s="7">
         <v>115.7</v>
       </c>
-      <c r="H11" s="7"/>
+      <c r="H11" s="7">
+        <v>114.9</v>
+      </c>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="15"/>
       <c r="M11" s="7"/>
       <c r="N11" s="1"/>
     </row>
     <row r="12" spans="1:18">
       <c r="A12" s="3"/>
       <c r="B12" s="3"/>
       <c r="C12" s="3"/>
       <c r="D12" s="3"/>
       <c r="E12" s="4"/>
       <c r="F12" s="3"/>
       <c r="G12" s="3"/>
       <c r="H12" s="3"/>
       <c r="I12" s="3"/>
       <c r="J12" s="3"/>
       <c r="K12" s="3"/>
       <c r="L12" s="3"/>
       <c r="M12" s="3"/>
       <c r="N12" s="1"/>
     </row>
     <row r="13" spans="1:18">
       <c r="A13" s="1"/>
@@ -2232,140 +2238,140 @@
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="F2:R2"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A8:M8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Құжат" ma:contentTypeID="0x010100FA8E372E2C11624DB6C459C596DE240F" ma:contentTypeVersion="0" ma:contentTypeDescription="Жаңа құжат жасау." ma:contentTypeScope="" ma:versionID="9fd1c671b53864270408e9e5c14965b7">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3c0155d2cd5dce572d3de8309e44211c">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Мазмұн түрі" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Тақырып"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5D0A31D5-D3CB-4044-8724-4F69324EBAD3}">
-[...14 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CF1996E8-FF4A-44B6-81E1-B36B8F964432}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BA70CAEE-C663-4197-B9F5-9917AECECF0A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5D0A31D5-D3CB-4044-8724-4F69324EBAD3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Метадеректер 162101</vt:lpstr>
       <vt:lpstr>Метадеректер 162107</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>
       <vt:lpstr>Көрсеткіш 162101</vt:lpstr>