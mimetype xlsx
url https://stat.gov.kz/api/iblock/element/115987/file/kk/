--- v4 (2026-08-23)
+++ v5 (2026-10-03)
@@ -1,58 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="E:\2026 ГОД\отчет 2026\август 2026\оперативка 2026\каз\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="32760" yWindow="32760" windowWidth="23040" windowHeight="9390" activeTab="3"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="9192" activeTab="4"/>
   </bookViews>
   <sheets>
     <sheet name="метадеректер163206" sheetId="4" r:id="rId1"/>
     <sheet name="Метадеректер163213" sheetId="5" r:id="rId2"/>
     <sheet name="Шартты белгілер" sheetId="6" r:id="rId3"/>
     <sheet name="көрсеткіш163206" sheetId="3" r:id="rId4"/>
     <sheet name="көрсеткіш163213" sheetId="7" r:id="rId5"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="141" uniqueCount="91">
   <si>
     <t>Тұрғын үйлерді пайдалануға беру</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
@@ -286,66 +291,66 @@
   <si>
     <t>123,3</t>
   </si>
   <si>
     <t>134,7</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>34,6</t>
   </si>
   <si>
     <t>2024 жылғы қаңтардан бастап</t>
   </si>
   <si>
     <t>173,0</t>
   </si>
   <si>
     <t>71,1</t>
   </si>
   <si>
     <t>93,5</t>
   </si>
   <si>
-    <t>18.08.2026ж.</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Каримкулова Жансая Сеитжанқызы </t>
   </si>
   <si>
     <t>zh.uskenbayeva@stat.kz</t>
   </si>
   <si>
     <t>17.09.2026ж.</t>
   </si>
+  <si>
+    <t>16.10.2026ж.</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="6">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="#,##0.0"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0.0_р_._-;\-* #,##0.0_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="20">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto Black"/>
       <charset val="204"/>
     </font>
@@ -666,50 +671,53 @@
     <xf numFmtId="49" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Финансовый" xfId="3" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
@@ -717,116 +725,118 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -970,132 +980,132 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701925" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/305554/file/kk/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zh.uskenbayeva@stat.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701939" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/305554/file/kk/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zh.uskenbayeva@stat.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B18" sqref="B18"/>
+      <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="34.7109375" style="30" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="66.42578125" style="30" customWidth="1"/>
+    <col min="1" max="1" width="34.6640625" style="30" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="66.44140625" style="30" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="11"/>
       <c r="B1" s="11"/>
     </row>
     <row r="2" spans="1:13" s="14" customFormat="1">
       <c r="A2" s="12" t="s">
         <v>29</v>
       </c>
       <c r="B2" s="13">
         <v>163206</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="14" customFormat="1">
       <c r="A3" s="12" t="s">
         <v>30</v>
       </c>
       <c r="B3" s="15" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="14" customFormat="1">
       <c r="A4" s="12" t="s">
         <v>32</v>
       </c>
       <c r="B4" s="16" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="14" customFormat="1">
       <c r="A5" s="17" t="s">
         <v>34</v>
       </c>
       <c r="B5" s="15" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="14" customFormat="1">
       <c r="A6" s="17" t="s">
         <v>35</v>
       </c>
       <c r="B6" s="13" t="s">
         <v>83</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="14" customFormat="1" ht="51">
+    <row r="7" spans="1:13" s="14" customFormat="1" ht="52.8">
       <c r="A7" s="12" t="s">
         <v>36</v>
       </c>
       <c r="B7" s="16" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="14" customFormat="1">
       <c r="A8" s="12" t="s">
         <v>38</v>
       </c>
       <c r="B8" s="13" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="14" customFormat="1" ht="63.75">
+    <row r="9" spans="1:13" s="14" customFormat="1" ht="52.8">
       <c r="A9" s="12" t="s">
         <v>40</v>
       </c>
       <c r="B9" s="16" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="14" customFormat="1" ht="76.5">
+    <row r="10" spans="1:13" s="14" customFormat="1" ht="79.2">
       <c r="A10" s="12" t="s">
         <v>42</v>
       </c>
       <c r="B10" s="16" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="14" customFormat="1">
       <c r="A11" s="12" t="s">
         <v>44</v>
       </c>
       <c r="B11" s="15"/>
       <c r="M11" s="18"/>
     </row>
     <row r="12" spans="1:13" s="14" customFormat="1">
       <c r="A12" s="12" t="s">
         <v>45</v>
       </c>
       <c r="B12" s="19" t="s">
         <v>46</v>
       </c>
       <c r="M12" s="18"/>
     </row>
     <row r="13" spans="1:13" s="14" customFormat="1">
       <c r="A13" s="20" t="s">
@@ -1107,210 +1117,210 @@
       <c r="M13" s="18"/>
     </row>
     <row r="14" spans="1:13" s="14" customFormat="1">
       <c r="A14" s="20" t="s">
         <v>49</v>
       </c>
       <c r="B14" s="21" t="s">
         <v>50</v>
       </c>
       <c r="M14" s="18"/>
     </row>
     <row r="15" spans="1:13" s="14" customFormat="1">
       <c r="A15" s="20" t="s">
         <v>51</v>
       </c>
       <c r="B15" s="21" t="s">
         <v>52</v>
       </c>
       <c r="M15" s="18"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="12" t="s">
         <v>53</v>
       </c>
       <c r="B16" s="22" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="M16" s="23"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="12" t="s">
         <v>54</v>
       </c>
       <c r="B17" s="22" t="s">
         <v>90</v>
       </c>
       <c r="M17" s="24"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="12" t="s">
         <v>55</v>
       </c>
       <c r="B18" s="25" t="s">
         <v>56</v>
       </c>
       <c r="M18" s="23"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="12" t="s">
         <v>57</v>
       </c>
       <c r="B19" s="44" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="M19" s="24"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="12" t="s">
         <v>58</v>
       </c>
       <c r="B20" s="26" t="s">
         <v>59</v>
       </c>
       <c r="M20" s="23"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="12" t="s">
         <v>60</v>
       </c>
       <c r="B21" s="27" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="M21" s="24"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="28"/>
       <c r="B22" s="29"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="24"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="23"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="24"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="23"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B15" r:id="rId2"/>
     <hyperlink ref="B12" r:id="rId3"/>
     <hyperlink ref="B13" r:id="rId4"/>
     <hyperlink ref="B21" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B18" sqref="B18"/>
+      <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="34.7109375" style="30" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="75.28515625" style="30" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="34.6640625" style="30" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="75.33203125" style="30" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="11"/>
       <c r="B1" s="11"/>
     </row>
     <row r="2" spans="1:13" s="14" customFormat="1">
       <c r="A2" s="12" t="s">
         <v>29</v>
       </c>
       <c r="B2" s="13">
         <v>163213</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="14" customFormat="1">
       <c r="A3" s="12" t="s">
         <v>30</v>
       </c>
       <c r="B3" s="13" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="14" customFormat="1">
       <c r="A4" s="12" t="s">
         <v>32</v>
       </c>
       <c r="B4" s="25" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="14" customFormat="1">
       <c r="A5" s="17" t="s">
         <v>34</v>
       </c>
       <c r="B5" s="13" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="14" customFormat="1">
       <c r="A6" s="17" t="s">
         <v>35</v>
       </c>
       <c r="B6" s="13" t="s">
         <v>83</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="14" customFormat="1" ht="38.25">
+    <row r="7" spans="1:13" s="14" customFormat="1" ht="39.6">
       <c r="A7" s="12" t="s">
         <v>36</v>
       </c>
       <c r="B7" s="16" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="14" customFormat="1" ht="51">
+    <row r="8" spans="1:13" s="14" customFormat="1" ht="52.8">
       <c r="A8" s="12" t="s">
         <v>38</v>
       </c>
       <c r="B8" s="16" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="14" customFormat="1">
       <c r="A9" s="12" t="s">
         <v>40</v>
       </c>
       <c r="B9" s="16" t="s">
         <v>77</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="14" customFormat="1" ht="51">
+    <row r="10" spans="1:13" s="14" customFormat="1" ht="52.8">
       <c r="A10" s="12" t="s">
         <v>42</v>
       </c>
       <c r="B10" s="16" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="14" customFormat="1">
       <c r="A11" s="12" t="s">
         <v>44</v>
       </c>
       <c r="B11" s="15"/>
       <c r="M11" s="18"/>
     </row>
     <row r="12" spans="1:13" s="14" customFormat="1">
       <c r="A12" s="12" t="s">
         <v>45</v>
       </c>
       <c r="B12" s="19" t="s">
         <v>46</v>
       </c>
       <c r="M12" s="18"/>
     </row>
     <row r="13" spans="1:13" s="14" customFormat="1">
       <c r="A13" s="20" t="s">
@@ -1322,238 +1332,238 @@
       <c r="M13" s="18"/>
     </row>
     <row r="14" spans="1:13" s="14" customFormat="1">
       <c r="A14" s="20" t="s">
         <v>66</v>
       </c>
       <c r="B14" s="21" t="s">
         <v>50</v>
       </c>
       <c r="M14" s="18"/>
     </row>
     <row r="15" spans="1:13" s="14" customFormat="1">
       <c r="A15" s="20" t="s">
         <v>67</v>
       </c>
       <c r="B15" s="21" t="s">
         <v>68</v>
       </c>
       <c r="M15" s="18"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="12" t="s">
         <v>53</v>
       </c>
       <c r="B16" s="22" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="M16" s="23"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="12" t="s">
         <v>54</v>
       </c>
       <c r="B17" s="22" t="s">
         <v>90</v>
       </c>
       <c r="M17" s="24"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="12" t="s">
         <v>55</v>
       </c>
       <c r="B18" s="25" t="s">
         <v>56</v>
       </c>
       <c r="M18" s="23"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="12" t="s">
         <v>57</v>
       </c>
       <c r="B19" s="44" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="M19" s="24"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="12" t="s">
         <v>58</v>
       </c>
       <c r="B20" s="26" t="s">
         <v>59</v>
       </c>
       <c r="M20" s="23"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="12" t="s">
         <v>60</v>
       </c>
       <c r="B21" s="27" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="M21" s="24"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="28"/>
       <c r="B22" s="29"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="24"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="23"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="24"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="23"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B15" r:id="rId2"/>
     <hyperlink ref="B12" r:id="rId3"/>
     <hyperlink ref="B13" r:id="rId4"/>
     <hyperlink ref="B21" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B31" sqref="B31"/>
+      <selection activeCell="D23" sqref="D23"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
     <col min="2" max="2" width="67" customWidth="1"/>
-    <col min="3" max="3" width="14.42578125" customWidth="1"/>
+    <col min="3" max="3" width="14.44140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="31"/>
       <c r="B1" s="32" t="s">
         <v>69</v>
       </c>
       <c r="C1" s="33"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="31"/>
       <c r="B2" s="32" t="s">
         <v>70</v>
       </c>
       <c r="C2" s="33"/>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="31"/>
       <c r="B3" s="32" t="s">
         <v>71</v>
       </c>
       <c r="C3" s="33"/>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="31"/>
       <c r="B4" s="32" t="s">
         <v>72</v>
       </c>
       <c r="C4" s="33"/>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="31"/>
       <c r="B5" s="32" t="s">
         <v>73</v>
       </c>
       <c r="C5" s="33"/>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="31"/>
       <c r="B6" s="31"/>
       <c r="C6" s="33"/>
     </row>
-    <row r="7" spans="1:3" ht="38.25">
+    <row r="7" spans="1:3" ht="39.6">
       <c r="A7" s="31"/>
       <c r="B7" s="34" t="s">
         <v>75</v>
       </c>
       <c r="C7" s="33"/>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="31"/>
       <c r="B8" s="31"/>
       <c r="C8" s="33"/>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="31"/>
       <c r="B9" s="31"/>
       <c r="C9" s="33"/>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="31"/>
       <c r="B10" s="31"/>
       <c r="C10" s="31"/>
     </row>
-    <row r="11" spans="1:3" ht="15">
+    <row r="11" spans="1:3" ht="13.8">
       <c r="A11" s="45" t="s">
         <v>74</v>
       </c>
       <c r="B11" s="46"/>
       <c r="C11" s="46"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A11:C11"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M7"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="140" zoomScaleNormal="140" workbookViewId="0">
-      <selection activeCell="M6" sqref="M6"/>
+    <sheetView zoomScale="140" zoomScaleNormal="140" workbookViewId="0">
+      <selection activeCell="I7" sqref="I7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="13.140625" customWidth="1"/>
+    <col min="1" max="1" width="13.109375" customWidth="1"/>
     <col min="2" max="2" width="9" customWidth="1"/>
-    <col min="3" max="3" width="9.42578125" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="7" max="7" width="9.42578125" customWidth="1"/>
+    <col min="3" max="3" width="9.44140625" customWidth="1"/>
+    <col min="4" max="4" width="8.44140625" customWidth="1"/>
+    <col min="5" max="6" width="8.88671875" customWidth="1"/>
+    <col min="7" max="7" width="9.44140625" customWidth="1"/>
     <col min="8" max="8" width="10" customWidth="1"/>
-    <col min="9" max="9" width="9.42578125" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="11" max="12" width="8.42578125" customWidth="1"/>
+    <col min="9" max="9" width="9.44140625" customWidth="1"/>
+    <col min="10" max="10" width="11.44140625" customWidth="1"/>
+    <col min="11" max="12" width="8.44140625" customWidth="1"/>
     <col min="13" max="13" width="11" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="16.5" customHeight="1">
       <c r="A1" s="47" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="47"/>
       <c r="C1" s="47"/>
       <c r="D1" s="47"/>
       <c r="E1" s="47"/>
       <c r="F1" s="47"/>
       <c r="G1" s="47"/>
       <c r="H1" s="47"/>
       <c r="I1" s="47"/>
       <c r="J1" s="47"/>
       <c r="K1" s="47"/>
       <c r="L1" s="47"/>
       <c r="M1" s="47"/>
     </row>
     <row r="2" spans="1:13" ht="12" customHeight="1">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
@@ -1708,88 +1718,90 @@
     <row r="7" spans="1:13">
       <c r="A7" s="4" t="s">
         <v>81</v>
       </c>
       <c r="B7" s="37">
         <v>1091</v>
       </c>
       <c r="C7" s="35">
         <v>1017</v>
       </c>
       <c r="D7" s="37">
         <v>1760</v>
       </c>
       <c r="E7" s="37">
         <v>1253</v>
       </c>
       <c r="F7" s="43">
         <v>1171</v>
       </c>
       <c r="G7" s="35">
         <v>2173</v>
       </c>
       <c r="H7" s="35">
         <v>1279</v>
       </c>
-      <c r="I7" s="39"/>
+      <c r="I7" s="35">
+        <v>1580</v>
+      </c>
       <c r="J7" s="39"/>
       <c r="K7" s="39"/>
       <c r="L7" s="39"/>
       <c r="M7" s="39"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:F4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M13"/>
   <sheetViews>
-    <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="D22" sqref="D22"/>
+    <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+      <selection activeCell="I19" sqref="I19"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="13.140625" customWidth="1"/>
+    <col min="1" max="1" width="13.109375" customWidth="1"/>
     <col min="2" max="2" width="9" customWidth="1"/>
-    <col min="3" max="3" width="9.42578125" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="7" max="7" width="9.42578125" customWidth="1"/>
+    <col min="3" max="3" width="9.44140625" customWidth="1"/>
+    <col min="4" max="4" width="8.44140625" customWidth="1"/>
+    <col min="5" max="6" width="8.88671875" customWidth="1"/>
+    <col min="7" max="7" width="9.44140625" customWidth="1"/>
     <col min="8" max="8" width="10" customWidth="1"/>
-    <col min="9" max="9" width="9.42578125" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="11" max="12" width="8.42578125" customWidth="1"/>
+    <col min="9" max="9" width="9.44140625" customWidth="1"/>
+    <col min="10" max="10" width="11.44140625" customWidth="1"/>
+    <col min="11" max="12" width="8.44140625" customWidth="1"/>
     <col min="13" max="13" width="11" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="16.5" customHeight="1">
       <c r="A1" s="47" t="s">
         <v>61</v>
       </c>
       <c r="B1" s="47"/>
       <c r="C1" s="47"/>
       <c r="D1" s="47"/>
       <c r="E1" s="47"/>
       <c r="F1" s="47"/>
       <c r="G1" s="47"/>
       <c r="H1" s="47"/>
       <c r="I1" s="47"/>
       <c r="J1" s="47"/>
       <c r="K1" s="47"/>
       <c r="L1" s="47"/>
       <c r="M1" s="47"/>
     </row>
     <row r="2" spans="1:13" ht="12" customHeight="1">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
@@ -1961,51 +1973,53 @@
     <row r="8" spans="1:13">
       <c r="A8" s="4" t="s">
         <v>81</v>
       </c>
       <c r="B8" s="8" t="s">
         <v>82</v>
       </c>
       <c r="C8" s="41">
         <v>93.3</v>
       </c>
       <c r="D8" s="8" t="s">
         <v>84</v>
       </c>
       <c r="E8" s="8" t="s">
         <v>85</v>
       </c>
       <c r="F8" s="8" t="s">
         <v>86</v>
       </c>
       <c r="G8" s="10">
         <v>185.6</v>
       </c>
       <c r="H8" s="40">
         <v>58.9</v>
       </c>
-      <c r="I8" s="40"/>
+      <c r="I8" s="40">
+        <v>123.5</v>
+      </c>
       <c r="J8" s="8"/>
       <c r="K8" s="9"/>
       <c r="L8" s="38"/>
       <c r="M8" s="8"/>
     </row>
     <row r="9" spans="1:13" ht="11.25" customHeight="1">
       <c r="A9" s="49" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="50"/>
       <c r="C9" s="50"/>
       <c r="D9" s="50"/>
       <c r="E9" s="50"/>
       <c r="F9" s="50"/>
       <c r="G9" s="50"/>
       <c r="H9" s="50"/>
       <c r="I9" s="50"/>
       <c r="J9" s="50"/>
       <c r="K9" s="50"/>
       <c r="L9" s="51"/>
       <c r="M9" s="6"/>
     </row>
     <row r="10" spans="1:13" ht="13.5" customHeight="1">
       <c r="A10" s="48" t="s">
         <v>0</v>
@@ -2108,171 +2122,173 @@
     <row r="13" spans="1:13">
       <c r="A13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="B13" s="7">
         <v>142.4</v>
       </c>
       <c r="C13" s="42">
         <v>87.2</v>
       </c>
       <c r="D13" s="7">
         <v>98</v>
       </c>
       <c r="E13" s="7">
         <v>108.6</v>
       </c>
       <c r="F13" s="7">
         <v>102.8</v>
       </c>
       <c r="G13" s="7">
         <v>113.7</v>
       </c>
       <c r="H13" s="10">
         <v>88.4</v>
       </c>
-      <c r="I13" s="7"/>
+      <c r="I13" s="7">
+        <v>101.6</v>
+      </c>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:L4"/>
     <mergeCell ref="A5:C5"/>
     <mergeCell ref="A9:L9"/>
     <mergeCell ref="A10:C10"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Құжат" ma:contentTypeID="0x010100FA8E372E2C11624DB6C459C596DE240F" ma:contentTypeVersion="0" ma:contentTypeDescription="Жаңа құжат жасау." ma:contentTypeScope="" ma:versionID="9fd1c671b53864270408e9e5c14965b7">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3c0155d2cd5dce572d3de8309e44211c">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Мазмұн түрі" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Тақырып"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7CCD2B5F-CEBB-4DE4-9072-5A00DD727910}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{05E98582-5E59-4160-B4C3-87F5056DD581}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5BB449C2-6100-4D5E-A796-331959A26115}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>метадеректер163206</vt:lpstr>
       <vt:lpstr>Метадеректер163213</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>
       <vt:lpstr>көрсеткіш163206</vt:lpstr>