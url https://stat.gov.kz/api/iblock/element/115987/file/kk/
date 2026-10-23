--- v5 (2026-10-03)
+++ v6 (2026-10-23)
@@ -1,77 +1,72 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="9192" activeTab="4"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="9195" activeTab="4"/>
   </bookViews>
   <sheets>
     <sheet name="метадеректер163206" sheetId="4" r:id="rId1"/>
     <sheet name="Метадеректер163213" sheetId="5" r:id="rId2"/>
     <sheet name="Шартты белгілер" sheetId="6" r:id="rId3"/>
     <sheet name="көрсеткіш163206" sheetId="3" r:id="rId4"/>
     <sheet name="көрсеткіш163213" sheetId="7" r:id="rId5"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="141" uniqueCount="91">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="142" uniqueCount="92">
   <si>
     <t>Тұрғын үйлерді пайдалануға беру</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
     <t>шілде</t>
   </si>
   <si>
@@ -297,60 +292,63 @@
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>34,6</t>
   </si>
   <si>
     <t>2024 жылғы қаңтардан бастап</t>
   </si>
   <si>
     <t>173,0</t>
   </si>
   <si>
     <t>71,1</t>
   </si>
   <si>
     <t>93,5</t>
   </si>
   <si>
     <t xml:space="preserve">Каримкулова Жансая Сеитжанқызы </t>
   </si>
   <si>
     <t>zh.uskenbayeva@stat.kz</t>
   </si>
   <si>
-    <t>17.09.2026ж.</t>
-[...1 lines deleted...]
-  <si>
     <t>16.10.2026ж.</t>
   </si>
+  <si>
+    <t>18.11.2026ж.</t>
+  </si>
+  <si>
+    <t>118,5</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="6">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="#,##0.0"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0.0_р_._-;\-* #,##0.0_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="20">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto Black"/>
       <charset val="204"/>
     </font>
@@ -725,118 +723,116 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -980,132 +976,132 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701925" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/305554/file/kk/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zh.uskenbayeva@stat.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701939" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/305554/file/kk/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zh.uskenbayeva@stat.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B16" sqref="B16:B17"/>
+      <selection activeCell="B18" sqref="B18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="34.6640625" style="30" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="66.44140625" style="30" customWidth="1"/>
+    <col min="1" max="1" width="34.7109375" style="30" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="66.42578125" style="30" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="11"/>
       <c r="B1" s="11"/>
     </row>
     <row r="2" spans="1:13" s="14" customFormat="1">
       <c r="A2" s="12" t="s">
         <v>29</v>
       </c>
       <c r="B2" s="13">
         <v>163206</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="14" customFormat="1">
       <c r="A3" s="12" t="s">
         <v>30</v>
       </c>
       <c r="B3" s="15" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="14" customFormat="1">
       <c r="A4" s="12" t="s">
         <v>32</v>
       </c>
       <c r="B4" s="16" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="14" customFormat="1">
       <c r="A5" s="17" t="s">
         <v>34</v>
       </c>
       <c r="B5" s="15" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="14" customFormat="1">
       <c r="A6" s="17" t="s">
         <v>35</v>
       </c>
       <c r="B6" s="13" t="s">
         <v>83</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="14" customFormat="1" ht="52.8">
+    <row r="7" spans="1:13" s="14" customFormat="1" ht="51">
       <c r="A7" s="12" t="s">
         <v>36</v>
       </c>
       <c r="B7" s="16" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="14" customFormat="1">
       <c r="A8" s="12" t="s">
         <v>38</v>
       </c>
       <c r="B8" s="13" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="14" customFormat="1" ht="52.8">
+    <row r="9" spans="1:13" s="14" customFormat="1" ht="63.75">
       <c r="A9" s="12" t="s">
         <v>40</v>
       </c>
       <c r="B9" s="16" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="14" customFormat="1" ht="79.2">
+    <row r="10" spans="1:13" s="14" customFormat="1" ht="76.5">
       <c r="A10" s="12" t="s">
         <v>42</v>
       </c>
       <c r="B10" s="16" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="14" customFormat="1">
       <c r="A11" s="12" t="s">
         <v>44</v>
       </c>
       <c r="B11" s="15"/>
       <c r="M11" s="18"/>
     </row>
     <row r="12" spans="1:13" s="14" customFormat="1">
       <c r="A12" s="12" t="s">
         <v>45</v>
       </c>
       <c r="B12" s="19" t="s">
         <v>46</v>
       </c>
       <c r="M12" s="18"/>
     </row>
     <row r="13" spans="1:13" s="14" customFormat="1">
       <c r="A13" s="20" t="s">
@@ -1195,132 +1191,132 @@
     <row r="23" spans="1:13">
       <c r="M23" s="24"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="23"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="24"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="23"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B15" r:id="rId2"/>
     <hyperlink ref="B12" r:id="rId3"/>
     <hyperlink ref="B13" r:id="rId4"/>
     <hyperlink ref="B21" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B16" sqref="B16:B17"/>
+      <selection activeCell="B18" sqref="B18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="34.6640625" style="30" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="75.33203125" style="30" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="34.7109375" style="30" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="75.28515625" style="30" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="11"/>
       <c r="B1" s="11"/>
     </row>
     <row r="2" spans="1:13" s="14" customFormat="1">
       <c r="A2" s="12" t="s">
         <v>29</v>
       </c>
       <c r="B2" s="13">
         <v>163213</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="14" customFormat="1">
       <c r="A3" s="12" t="s">
         <v>30</v>
       </c>
       <c r="B3" s="13" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="14" customFormat="1">
       <c r="A4" s="12" t="s">
         <v>32</v>
       </c>
       <c r="B4" s="25" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="14" customFormat="1">
       <c r="A5" s="17" t="s">
         <v>34</v>
       </c>
       <c r="B5" s="13" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="14" customFormat="1">
       <c r="A6" s="17" t="s">
         <v>35</v>
       </c>
       <c r="B6" s="13" t="s">
         <v>83</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="14" customFormat="1" ht="39.6">
+    <row r="7" spans="1:13" s="14" customFormat="1" ht="38.25">
       <c r="A7" s="12" t="s">
         <v>36</v>
       </c>
       <c r="B7" s="16" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="14" customFormat="1" ht="52.8">
+    <row r="8" spans="1:13" s="14" customFormat="1" ht="51">
       <c r="A8" s="12" t="s">
         <v>38</v>
       </c>
       <c r="B8" s="16" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="14" customFormat="1">
       <c r="A9" s="12" t="s">
         <v>40</v>
       </c>
       <c r="B9" s="16" t="s">
         <v>77</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="14" customFormat="1" ht="52.8">
+    <row r="10" spans="1:13" s="14" customFormat="1" ht="51">
       <c r="A10" s="12" t="s">
         <v>42</v>
       </c>
       <c r="B10" s="16" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="14" customFormat="1">
       <c r="A11" s="12" t="s">
         <v>44</v>
       </c>
       <c r="B11" s="15"/>
       <c r="M11" s="18"/>
     </row>
     <row r="12" spans="1:13" s="14" customFormat="1">
       <c r="A12" s="12" t="s">
         <v>45</v>
       </c>
       <c r="B12" s="19" t="s">
         <v>46</v>
       </c>
       <c r="M12" s="18"/>
     </row>
     <row r="13" spans="1:13" s="14" customFormat="1">
       <c r="A13" s="20" t="s">
@@ -1410,160 +1406,160 @@
     <row r="23" spans="1:13">
       <c r="M23" s="24"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="23"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="24"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="23"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B15" r:id="rId2"/>
     <hyperlink ref="B12" r:id="rId3"/>
     <hyperlink ref="B13" r:id="rId4"/>
     <hyperlink ref="B21" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:C11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="D23" sqref="D23"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="2" max="2" width="67" customWidth="1"/>
-    <col min="3" max="3" width="14.44140625" customWidth="1"/>
+    <col min="3" max="3" width="14.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="31"/>
       <c r="B1" s="32" t="s">
         <v>69</v>
       </c>
       <c r="C1" s="33"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="31"/>
       <c r="B2" s="32" t="s">
         <v>70</v>
       </c>
       <c r="C2" s="33"/>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="31"/>
       <c r="B3" s="32" t="s">
         <v>71</v>
       </c>
       <c r="C3" s="33"/>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="31"/>
       <c r="B4" s="32" t="s">
         <v>72</v>
       </c>
       <c r="C4" s="33"/>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="31"/>
       <c r="B5" s="32" t="s">
         <v>73</v>
       </c>
       <c r="C5" s="33"/>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="31"/>
       <c r="B6" s="31"/>
       <c r="C6" s="33"/>
     </row>
-    <row r="7" spans="1:3" ht="39.6">
+    <row r="7" spans="1:3" ht="38.25">
       <c r="A7" s="31"/>
       <c r="B7" s="34" t="s">
         <v>75</v>
       </c>
       <c r="C7" s="33"/>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="31"/>
       <c r="B8" s="31"/>
       <c r="C8" s="33"/>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="31"/>
       <c r="B9" s="31"/>
       <c r="C9" s="33"/>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="31"/>
       <c r="B10" s="31"/>
       <c r="C10" s="31"/>
     </row>
-    <row r="11" spans="1:3" ht="13.8">
+    <row r="11" spans="1:3" ht="15">
       <c r="A11" s="45" t="s">
         <v>74</v>
       </c>
       <c r="B11" s="46"/>
       <c r="C11" s="46"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A11:C11"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M7"/>
   <sheetViews>
     <sheetView zoomScale="140" zoomScaleNormal="140" workbookViewId="0">
-      <selection activeCell="I7" sqref="I7"/>
+      <selection activeCell="J16" sqref="J16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="13.109375" customWidth="1"/>
+    <col min="1" max="1" width="13.140625" customWidth="1"/>
     <col min="2" max="2" width="9" customWidth="1"/>
-    <col min="3" max="3" width="9.44140625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="7" max="7" width="9.44140625" customWidth="1"/>
+    <col min="3" max="3" width="9.42578125" customWidth="1"/>
+    <col min="4" max="4" width="8.42578125" customWidth="1"/>
+    <col min="5" max="6" width="8.85546875" customWidth="1"/>
+    <col min="7" max="7" width="9.42578125" customWidth="1"/>
     <col min="8" max="8" width="10" customWidth="1"/>
-    <col min="9" max="9" width="9.44140625" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="11" max="12" width="8.44140625" customWidth="1"/>
+    <col min="9" max="9" width="9.42578125" customWidth="1"/>
+    <col min="10" max="10" width="11.42578125" customWidth="1"/>
+    <col min="11" max="12" width="8.42578125" customWidth="1"/>
     <col min="13" max="13" width="11" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="16.5" customHeight="1">
       <c r="A1" s="47" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="47"/>
       <c r="C1" s="47"/>
       <c r="D1" s="47"/>
       <c r="E1" s="47"/>
       <c r="F1" s="47"/>
       <c r="G1" s="47"/>
       <c r="H1" s="47"/>
       <c r="I1" s="47"/>
       <c r="J1" s="47"/>
       <c r="K1" s="47"/>
       <c r="L1" s="47"/>
       <c r="M1" s="47"/>
     </row>
     <row r="2" spans="1:13" ht="12" customHeight="1">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
@@ -1721,87 +1717,89 @@
       </c>
       <c r="B7" s="37">
         <v>1091</v>
       </c>
       <c r="C7" s="35">
         <v>1017</v>
       </c>
       <c r="D7" s="37">
         <v>1760</v>
       </c>
       <c r="E7" s="37">
         <v>1253</v>
       </c>
       <c r="F7" s="43">
         <v>1171</v>
       </c>
       <c r="G7" s="35">
         <v>2173</v>
       </c>
       <c r="H7" s="35">
         <v>1279</v>
       </c>
       <c r="I7" s="35">
         <v>1580</v>
       </c>
-      <c r="J7" s="39"/>
+      <c r="J7" s="37">
+        <v>1871</v>
+      </c>
       <c r="K7" s="39"/>
       <c r="L7" s="39"/>
       <c r="M7" s="39"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:F4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M13"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="I19" sqref="I19"/>
+      <selection activeCell="I22" sqref="I22"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="13.109375" customWidth="1"/>
+    <col min="1" max="1" width="13.140625" customWidth="1"/>
     <col min="2" max="2" width="9" customWidth="1"/>
-    <col min="3" max="3" width="9.44140625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="7" max="7" width="9.44140625" customWidth="1"/>
+    <col min="3" max="3" width="9.42578125" customWidth="1"/>
+    <col min="4" max="4" width="8.42578125" customWidth="1"/>
+    <col min="5" max="6" width="8.85546875" customWidth="1"/>
+    <col min="7" max="7" width="9.42578125" customWidth="1"/>
     <col min="8" max="8" width="10" customWidth="1"/>
-    <col min="9" max="9" width="9.44140625" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="11" max="12" width="8.44140625" customWidth="1"/>
+    <col min="9" max="9" width="9.42578125" customWidth="1"/>
+    <col min="10" max="10" width="11.42578125" customWidth="1"/>
+    <col min="11" max="12" width="8.42578125" customWidth="1"/>
     <col min="13" max="13" width="11" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="16.5" customHeight="1">
       <c r="A1" s="47" t="s">
         <v>61</v>
       </c>
       <c r="B1" s="47"/>
       <c r="C1" s="47"/>
       <c r="D1" s="47"/>
       <c r="E1" s="47"/>
       <c r="F1" s="47"/>
       <c r="G1" s="47"/>
       <c r="H1" s="47"/>
       <c r="I1" s="47"/>
       <c r="J1" s="47"/>
       <c r="K1" s="47"/>
       <c r="L1" s="47"/>
       <c r="M1" s="47"/>
     </row>
     <row r="2" spans="1:13" ht="12" customHeight="1">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
@@ -1976,51 +1974,53 @@
       </c>
       <c r="B8" s="8" t="s">
         <v>82</v>
       </c>
       <c r="C8" s="41">
         <v>93.3</v>
       </c>
       <c r="D8" s="8" t="s">
         <v>84</v>
       </c>
       <c r="E8" s="8" t="s">
         <v>85</v>
       </c>
       <c r="F8" s="8" t="s">
         <v>86</v>
       </c>
       <c r="G8" s="10">
         <v>185.6</v>
       </c>
       <c r="H8" s="40">
         <v>58.9</v>
       </c>
       <c r="I8" s="40">
         <v>123.5</v>
       </c>
-      <c r="J8" s="8"/>
+      <c r="J8" s="8" t="s">
+        <v>91</v>
+      </c>
       <c r="K8" s="9"/>
       <c r="L8" s="38"/>
       <c r="M8" s="8"/>
     </row>
     <row r="9" spans="1:13" ht="11.25" customHeight="1">
       <c r="A9" s="49" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="50"/>
       <c r="C9" s="50"/>
       <c r="D9" s="50"/>
       <c r="E9" s="50"/>
       <c r="F9" s="50"/>
       <c r="G9" s="50"/>
       <c r="H9" s="50"/>
       <c r="I9" s="50"/>
       <c r="J9" s="50"/>
       <c r="K9" s="50"/>
       <c r="L9" s="51"/>
       <c r="M9" s="6"/>
     </row>
     <row r="10" spans="1:13" ht="13.5" customHeight="1">
       <c r="A10" s="48" t="s">
         <v>0</v>
       </c>
@@ -2125,170 +2125,172 @@
       </c>
       <c r="B13" s="7">
         <v>142.4</v>
       </c>
       <c r="C13" s="42">
         <v>87.2</v>
       </c>
       <c r="D13" s="7">
         <v>98</v>
       </c>
       <c r="E13" s="7">
         <v>108.6</v>
       </c>
       <c r="F13" s="7">
         <v>102.8</v>
       </c>
       <c r="G13" s="7">
         <v>113.7</v>
       </c>
       <c r="H13" s="10">
         <v>88.4</v>
       </c>
       <c r="I13" s="7">
         <v>101.6</v>
       </c>
-      <c r="J13" s="7"/>
+      <c r="J13" s="7">
+        <v>97.7</v>
+      </c>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:L4"/>
     <mergeCell ref="A5:C5"/>
     <mergeCell ref="A9:L9"/>
     <mergeCell ref="A10:C10"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Құжат" ma:contentTypeID="0x010100FA8E372E2C11624DB6C459C596DE240F" ma:contentTypeVersion="0" ma:contentTypeDescription="Жаңа құжат жасау." ma:contentTypeScope="" ma:versionID="9fd1c671b53864270408e9e5c14965b7">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3c0155d2cd5dce572d3de8309e44211c">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Мазмұн түрі" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Тақырып"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7CCD2B5F-CEBB-4DE4-9072-5A00DD727910}">
-[...14 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5BB449C2-6100-4D5E-A796-331959A26115}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{05E98582-5E59-4160-B4C3-87F5056DD581}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7CCD2B5F-CEBB-4DE4-9072-5A00DD727910}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>метадеректер163206</vt:lpstr>
       <vt:lpstr>Метадеректер163213</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>
       <vt:lpstr>көрсеткіш163206</vt:lpstr>