--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -2265,51 +2265,51 @@
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="93">
+  <cellXfs count="92">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
@@ -2386,51 +2386,50 @@
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
@@ -2451,85 +2450,85 @@
     </xf>
     <xf numFmtId="14" fontId="15" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="15" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="4" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="9">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 3" xfId="4"/>
     <cellStyle name="Обычный 50" xfId="5"/>
     <cellStyle name="Обычный 67" xfId="6"/>
     <cellStyle name="Обычный 68" xfId="7"/>
     <cellStyle name="Обычный 69" xfId="8"/>
     <cellStyle name="Обычный 7" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet24.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
@@ -3023,480 +3022,480 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/labor-and-income/stat-life/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/97c/71dnlq2dk7vea7a6ofa2v6f1schhvxo0.rar" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:n.zhumanova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/704478?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:D29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="E11" sqref="E11"/>
+      <selection activeCell="B16" sqref="B16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="44.28515625" style="55" customWidth="1"/>
-[...190 lines deleted...]
-    <col min="16131" max="16384" width="9.140625" style="55"/>
+    <col min="1" max="1" width="44.28515625" style="54" customWidth="1"/>
+    <col min="2" max="2" width="94.7109375" style="54" customWidth="1"/>
+    <col min="3" max="256" width="9.140625" style="54"/>
+    <col min="257" max="257" width="44.28515625" style="54" customWidth="1"/>
+    <col min="258" max="258" width="94.7109375" style="54" customWidth="1"/>
+    <col min="259" max="512" width="9.140625" style="54"/>
+    <col min="513" max="513" width="44.28515625" style="54" customWidth="1"/>
+    <col min="514" max="514" width="94.7109375" style="54" customWidth="1"/>
+    <col min="515" max="768" width="9.140625" style="54"/>
+    <col min="769" max="769" width="44.28515625" style="54" customWidth="1"/>
+    <col min="770" max="770" width="94.7109375" style="54" customWidth="1"/>
+    <col min="771" max="1024" width="9.140625" style="54"/>
+    <col min="1025" max="1025" width="44.28515625" style="54" customWidth="1"/>
+    <col min="1026" max="1026" width="94.7109375" style="54" customWidth="1"/>
+    <col min="1027" max="1280" width="9.140625" style="54"/>
+    <col min="1281" max="1281" width="44.28515625" style="54" customWidth="1"/>
+    <col min="1282" max="1282" width="94.7109375" style="54" customWidth="1"/>
+    <col min="1283" max="1536" width="9.140625" style="54"/>
+    <col min="1537" max="1537" width="44.28515625" style="54" customWidth="1"/>
+    <col min="1538" max="1538" width="94.7109375" style="54" customWidth="1"/>
+    <col min="1539" max="1792" width="9.140625" style="54"/>
+    <col min="1793" max="1793" width="44.28515625" style="54" customWidth="1"/>
+    <col min="1794" max="1794" width="94.7109375" style="54" customWidth="1"/>
+    <col min="1795" max="2048" width="9.140625" style="54"/>
+    <col min="2049" max="2049" width="44.28515625" style="54" customWidth="1"/>
+    <col min="2050" max="2050" width="94.7109375" style="54" customWidth="1"/>
+    <col min="2051" max="2304" width="9.140625" style="54"/>
+    <col min="2305" max="2305" width="44.28515625" style="54" customWidth="1"/>
+    <col min="2306" max="2306" width="94.7109375" style="54" customWidth="1"/>
+    <col min="2307" max="2560" width="9.140625" style="54"/>
+    <col min="2561" max="2561" width="44.28515625" style="54" customWidth="1"/>
+    <col min="2562" max="2562" width="94.7109375" style="54" customWidth="1"/>
+    <col min="2563" max="2816" width="9.140625" style="54"/>
+    <col min="2817" max="2817" width="44.28515625" style="54" customWidth="1"/>
+    <col min="2818" max="2818" width="94.7109375" style="54" customWidth="1"/>
+    <col min="2819" max="3072" width="9.140625" style="54"/>
+    <col min="3073" max="3073" width="44.28515625" style="54" customWidth="1"/>
+    <col min="3074" max="3074" width="94.7109375" style="54" customWidth="1"/>
+    <col min="3075" max="3328" width="9.140625" style="54"/>
+    <col min="3329" max="3329" width="44.28515625" style="54" customWidth="1"/>
+    <col min="3330" max="3330" width="94.7109375" style="54" customWidth="1"/>
+    <col min="3331" max="3584" width="9.140625" style="54"/>
+    <col min="3585" max="3585" width="44.28515625" style="54" customWidth="1"/>
+    <col min="3586" max="3586" width="94.7109375" style="54" customWidth="1"/>
+    <col min="3587" max="3840" width="9.140625" style="54"/>
+    <col min="3841" max="3841" width="44.28515625" style="54" customWidth="1"/>
+    <col min="3842" max="3842" width="94.7109375" style="54" customWidth="1"/>
+    <col min="3843" max="4096" width="9.140625" style="54"/>
+    <col min="4097" max="4097" width="44.28515625" style="54" customWidth="1"/>
+    <col min="4098" max="4098" width="94.7109375" style="54" customWidth="1"/>
+    <col min="4099" max="4352" width="9.140625" style="54"/>
+    <col min="4353" max="4353" width="44.28515625" style="54" customWidth="1"/>
+    <col min="4354" max="4354" width="94.7109375" style="54" customWidth="1"/>
+    <col min="4355" max="4608" width="9.140625" style="54"/>
+    <col min="4609" max="4609" width="44.28515625" style="54" customWidth="1"/>
+    <col min="4610" max="4610" width="94.7109375" style="54" customWidth="1"/>
+    <col min="4611" max="4864" width="9.140625" style="54"/>
+    <col min="4865" max="4865" width="44.28515625" style="54" customWidth="1"/>
+    <col min="4866" max="4866" width="94.7109375" style="54" customWidth="1"/>
+    <col min="4867" max="5120" width="9.140625" style="54"/>
+    <col min="5121" max="5121" width="44.28515625" style="54" customWidth="1"/>
+    <col min="5122" max="5122" width="94.7109375" style="54" customWidth="1"/>
+    <col min="5123" max="5376" width="9.140625" style="54"/>
+    <col min="5377" max="5377" width="44.28515625" style="54" customWidth="1"/>
+    <col min="5378" max="5378" width="94.7109375" style="54" customWidth="1"/>
+    <col min="5379" max="5632" width="9.140625" style="54"/>
+    <col min="5633" max="5633" width="44.28515625" style="54" customWidth="1"/>
+    <col min="5634" max="5634" width="94.7109375" style="54" customWidth="1"/>
+    <col min="5635" max="5888" width="9.140625" style="54"/>
+    <col min="5889" max="5889" width="44.28515625" style="54" customWidth="1"/>
+    <col min="5890" max="5890" width="94.7109375" style="54" customWidth="1"/>
+    <col min="5891" max="6144" width="9.140625" style="54"/>
+    <col min="6145" max="6145" width="44.28515625" style="54" customWidth="1"/>
+    <col min="6146" max="6146" width="94.7109375" style="54" customWidth="1"/>
+    <col min="6147" max="6400" width="9.140625" style="54"/>
+    <col min="6401" max="6401" width="44.28515625" style="54" customWidth="1"/>
+    <col min="6402" max="6402" width="94.7109375" style="54" customWidth="1"/>
+    <col min="6403" max="6656" width="9.140625" style="54"/>
+    <col min="6657" max="6657" width="44.28515625" style="54" customWidth="1"/>
+    <col min="6658" max="6658" width="94.7109375" style="54" customWidth="1"/>
+    <col min="6659" max="6912" width="9.140625" style="54"/>
+    <col min="6913" max="6913" width="44.28515625" style="54" customWidth="1"/>
+    <col min="6914" max="6914" width="94.7109375" style="54" customWidth="1"/>
+    <col min="6915" max="7168" width="9.140625" style="54"/>
+    <col min="7169" max="7169" width="44.28515625" style="54" customWidth="1"/>
+    <col min="7170" max="7170" width="94.7109375" style="54" customWidth="1"/>
+    <col min="7171" max="7424" width="9.140625" style="54"/>
+    <col min="7425" max="7425" width="44.28515625" style="54" customWidth="1"/>
+    <col min="7426" max="7426" width="94.7109375" style="54" customWidth="1"/>
+    <col min="7427" max="7680" width="9.140625" style="54"/>
+    <col min="7681" max="7681" width="44.28515625" style="54" customWidth="1"/>
+    <col min="7682" max="7682" width="94.7109375" style="54" customWidth="1"/>
+    <col min="7683" max="7936" width="9.140625" style="54"/>
+    <col min="7937" max="7937" width="44.28515625" style="54" customWidth="1"/>
+    <col min="7938" max="7938" width="94.7109375" style="54" customWidth="1"/>
+    <col min="7939" max="8192" width="9.140625" style="54"/>
+    <col min="8193" max="8193" width="44.28515625" style="54" customWidth="1"/>
+    <col min="8194" max="8194" width="94.7109375" style="54" customWidth="1"/>
+    <col min="8195" max="8448" width="9.140625" style="54"/>
+    <col min="8449" max="8449" width="44.28515625" style="54" customWidth="1"/>
+    <col min="8450" max="8450" width="94.7109375" style="54" customWidth="1"/>
+    <col min="8451" max="8704" width="9.140625" style="54"/>
+    <col min="8705" max="8705" width="44.28515625" style="54" customWidth="1"/>
+    <col min="8706" max="8706" width="94.7109375" style="54" customWidth="1"/>
+    <col min="8707" max="8960" width="9.140625" style="54"/>
+    <col min="8961" max="8961" width="44.28515625" style="54" customWidth="1"/>
+    <col min="8962" max="8962" width="94.7109375" style="54" customWidth="1"/>
+    <col min="8963" max="9216" width="9.140625" style="54"/>
+    <col min="9217" max="9217" width="44.28515625" style="54" customWidth="1"/>
+    <col min="9218" max="9218" width="94.7109375" style="54" customWidth="1"/>
+    <col min="9219" max="9472" width="9.140625" style="54"/>
+    <col min="9473" max="9473" width="44.28515625" style="54" customWidth="1"/>
+    <col min="9474" max="9474" width="94.7109375" style="54" customWidth="1"/>
+    <col min="9475" max="9728" width="9.140625" style="54"/>
+    <col min="9729" max="9729" width="44.28515625" style="54" customWidth="1"/>
+    <col min="9730" max="9730" width="94.7109375" style="54" customWidth="1"/>
+    <col min="9731" max="9984" width="9.140625" style="54"/>
+    <col min="9985" max="9985" width="44.28515625" style="54" customWidth="1"/>
+    <col min="9986" max="9986" width="94.7109375" style="54" customWidth="1"/>
+    <col min="9987" max="10240" width="9.140625" style="54"/>
+    <col min="10241" max="10241" width="44.28515625" style="54" customWidth="1"/>
+    <col min="10242" max="10242" width="94.7109375" style="54" customWidth="1"/>
+    <col min="10243" max="10496" width="9.140625" style="54"/>
+    <col min="10497" max="10497" width="44.28515625" style="54" customWidth="1"/>
+    <col min="10498" max="10498" width="94.7109375" style="54" customWidth="1"/>
+    <col min="10499" max="10752" width="9.140625" style="54"/>
+    <col min="10753" max="10753" width="44.28515625" style="54" customWidth="1"/>
+    <col min="10754" max="10754" width="94.7109375" style="54" customWidth="1"/>
+    <col min="10755" max="11008" width="9.140625" style="54"/>
+    <col min="11009" max="11009" width="44.28515625" style="54" customWidth="1"/>
+    <col min="11010" max="11010" width="94.7109375" style="54" customWidth="1"/>
+    <col min="11011" max="11264" width="9.140625" style="54"/>
+    <col min="11265" max="11265" width="44.28515625" style="54" customWidth="1"/>
+    <col min="11266" max="11266" width="94.7109375" style="54" customWidth="1"/>
+    <col min="11267" max="11520" width="9.140625" style="54"/>
+    <col min="11521" max="11521" width="44.28515625" style="54" customWidth="1"/>
+    <col min="11522" max="11522" width="94.7109375" style="54" customWidth="1"/>
+    <col min="11523" max="11776" width="9.140625" style="54"/>
+    <col min="11777" max="11777" width="44.28515625" style="54" customWidth="1"/>
+    <col min="11778" max="11778" width="94.7109375" style="54" customWidth="1"/>
+    <col min="11779" max="12032" width="9.140625" style="54"/>
+    <col min="12033" max="12033" width="44.28515625" style="54" customWidth="1"/>
+    <col min="12034" max="12034" width="94.7109375" style="54" customWidth="1"/>
+    <col min="12035" max="12288" width="9.140625" style="54"/>
+    <col min="12289" max="12289" width="44.28515625" style="54" customWidth="1"/>
+    <col min="12290" max="12290" width="94.7109375" style="54" customWidth="1"/>
+    <col min="12291" max="12544" width="9.140625" style="54"/>
+    <col min="12545" max="12545" width="44.28515625" style="54" customWidth="1"/>
+    <col min="12546" max="12546" width="94.7109375" style="54" customWidth="1"/>
+    <col min="12547" max="12800" width="9.140625" style="54"/>
+    <col min="12801" max="12801" width="44.28515625" style="54" customWidth="1"/>
+    <col min="12802" max="12802" width="94.7109375" style="54" customWidth="1"/>
+    <col min="12803" max="13056" width="9.140625" style="54"/>
+    <col min="13057" max="13057" width="44.28515625" style="54" customWidth="1"/>
+    <col min="13058" max="13058" width="94.7109375" style="54" customWidth="1"/>
+    <col min="13059" max="13312" width="9.140625" style="54"/>
+    <col min="13313" max="13313" width="44.28515625" style="54" customWidth="1"/>
+    <col min="13314" max="13314" width="94.7109375" style="54" customWidth="1"/>
+    <col min="13315" max="13568" width="9.140625" style="54"/>
+    <col min="13569" max="13569" width="44.28515625" style="54" customWidth="1"/>
+    <col min="13570" max="13570" width="94.7109375" style="54" customWidth="1"/>
+    <col min="13571" max="13824" width="9.140625" style="54"/>
+    <col min="13825" max="13825" width="44.28515625" style="54" customWidth="1"/>
+    <col min="13826" max="13826" width="94.7109375" style="54" customWidth="1"/>
+    <col min="13827" max="14080" width="9.140625" style="54"/>
+    <col min="14081" max="14081" width="44.28515625" style="54" customWidth="1"/>
+    <col min="14082" max="14082" width="94.7109375" style="54" customWidth="1"/>
+    <col min="14083" max="14336" width="9.140625" style="54"/>
+    <col min="14337" max="14337" width="44.28515625" style="54" customWidth="1"/>
+    <col min="14338" max="14338" width="94.7109375" style="54" customWidth="1"/>
+    <col min="14339" max="14592" width="9.140625" style="54"/>
+    <col min="14593" max="14593" width="44.28515625" style="54" customWidth="1"/>
+    <col min="14594" max="14594" width="94.7109375" style="54" customWidth="1"/>
+    <col min="14595" max="14848" width="9.140625" style="54"/>
+    <col min="14849" max="14849" width="44.28515625" style="54" customWidth="1"/>
+    <col min="14850" max="14850" width="94.7109375" style="54" customWidth="1"/>
+    <col min="14851" max="15104" width="9.140625" style="54"/>
+    <col min="15105" max="15105" width="44.28515625" style="54" customWidth="1"/>
+    <col min="15106" max="15106" width="94.7109375" style="54" customWidth="1"/>
+    <col min="15107" max="15360" width="9.140625" style="54"/>
+    <col min="15361" max="15361" width="44.28515625" style="54" customWidth="1"/>
+    <col min="15362" max="15362" width="94.7109375" style="54" customWidth="1"/>
+    <col min="15363" max="15616" width="9.140625" style="54"/>
+    <col min="15617" max="15617" width="44.28515625" style="54" customWidth="1"/>
+    <col min="15618" max="15618" width="94.7109375" style="54" customWidth="1"/>
+    <col min="15619" max="15872" width="9.140625" style="54"/>
+    <col min="15873" max="15873" width="44.28515625" style="54" customWidth="1"/>
+    <col min="15874" max="15874" width="94.7109375" style="54" customWidth="1"/>
+    <col min="15875" max="16128" width="9.140625" style="54"/>
+    <col min="16129" max="16129" width="44.28515625" style="54" customWidth="1"/>
+    <col min="16130" max="16130" width="94.7109375" style="54" customWidth="1"/>
+    <col min="16131" max="16384" width="9.140625" style="54"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="13.5" customHeight="1">
       <c r="A1" s="81"/>
       <c r="B1" s="81"/>
     </row>
     <row r="2" spans="1:4" ht="15" customHeight="1">
-      <c r="A2" s="56" t="s">
+      <c r="A2" s="55" t="s">
         <v>599</v>
       </c>
-      <c r="B2" s="68">
+      <c r="B2" s="67">
         <v>642301</v>
       </c>
     </row>
     <row r="3" spans="1:4" ht="15" customHeight="1">
-      <c r="A3" s="56" t="s">
+      <c r="A3" s="55" t="s">
         <v>600</v>
       </c>
-      <c r="B3" s="68" t="s">
+      <c r="B3" s="67" t="s">
         <v>5</v>
       </c>
       <c r="D3"/>
     </row>
     <row r="4" spans="1:4" ht="15" customHeight="1">
-      <c r="A4" s="56" t="s">
+      <c r="A4" s="55" t="s">
         <v>601</v>
       </c>
-      <c r="B4" s="69" t="s">
+      <c r="B4" s="68" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="5" spans="1:4" ht="15" customHeight="1">
-      <c r="A5" s="56" t="s">
+      <c r="A5" s="55" t="s">
         <v>602</v>
       </c>
-      <c r="B5" s="68" t="s">
+      <c r="B5" s="67" t="s">
         <v>636</v>
       </c>
       <c r="D5"/>
     </row>
     <row r="6" spans="1:4" ht="15" customHeight="1">
-      <c r="A6" s="56" t="s">
+      <c r="A6" s="55" t="s">
         <v>603</v>
       </c>
-      <c r="B6" s="80" t="s">
+      <c r="B6" s="79" t="s">
         <v>635</v>
       </c>
     </row>
     <row r="7" spans="1:4" ht="12" customHeight="1">
-      <c r="A7" s="56" t="s">
+      <c r="A7" s="55" t="s">
         <v>604</v>
       </c>
-      <c r="B7" s="70" t="s">
+      <c r="B7" s="69" t="s">
         <v>638</v>
       </c>
       <c r="D7"/>
     </row>
     <row r="8" spans="1:4" ht="13.5" customHeight="1">
-      <c r="A8" s="56" t="s">
+      <c r="A8" s="55" t="s">
         <v>605</v>
       </c>
-      <c r="B8" s="79" t="s">
+      <c r="B8" s="78" t="s">
         <v>634</v>
       </c>
     </row>
     <row r="9" spans="1:4" ht="42" customHeight="1">
-      <c r="A9" s="56" t="s">
+      <c r="A9" s="55" t="s">
         <v>606</v>
       </c>
-      <c r="B9" s="70" t="s">
+      <c r="B9" s="69" t="s">
         <v>639</v>
       </c>
       <c r="D9"/>
     </row>
     <row r="10" spans="1:4" ht="52.5" customHeight="1">
-      <c r="A10" s="56" t="s">
+      <c r="A10" s="55" t="s">
         <v>607</v>
       </c>
-      <c r="B10" s="70" t="s">
+      <c r="B10" s="69" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="11" spans="1:4" ht="30.75" customHeight="1">
-      <c r="A11" s="56" t="s">
+      <c r="A11" s="55" t="s">
         <v>608</v>
       </c>
-      <c r="B11" s="78" t="s">
+      <c r="B11" s="77" t="s">
         <v>633</v>
       </c>
       <c r="D11"/>
     </row>
     <row r="12" spans="1:4" ht="14.25" customHeight="1">
-      <c r="A12" s="56" t="s">
+      <c r="A12" s="55" t="s">
         <v>609</v>
       </c>
-      <c r="B12" s="71"/>
+      <c r="B12" s="70"/>
     </row>
     <row r="13" spans="1:4" ht="14.25" customHeight="1">
-      <c r="A13" s="56" t="s">
+      <c r="A13" s="55" t="s">
         <v>610</v>
       </c>
-      <c r="B13" s="72" t="s">
+      <c r="B13" s="71" t="s">
         <v>626</v>
       </c>
       <c r="D13"/>
     </row>
     <row r="14" spans="1:4" ht="14.25" customHeight="1">
-      <c r="A14" s="56" t="s">
+      <c r="A14" s="55" t="s">
         <v>611</v>
       </c>
-      <c r="B14" s="72" t="s">
+      <c r="B14" s="71" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="15" spans="1:4" ht="14.25" customHeight="1">
-      <c r="A15" s="56" t="s">
+      <c r="A15" s="55" t="s">
         <v>612</v>
       </c>
-      <c r="B15" s="72" t="s">
+      <c r="B15" s="71" t="s">
         <v>628</v>
       </c>
       <c r="D15"/>
     </row>
     <row r="16" spans="1:4" ht="14.25" customHeight="1">
-      <c r="A16" s="56" t="s">
+      <c r="A16" s="55" t="s">
         <v>613</v>
       </c>
-      <c r="B16" s="73">
+      <c r="B16" s="72">
         <v>46099</v>
       </c>
     </row>
     <row r="17" spans="1:4" ht="14.25" customHeight="1">
-      <c r="A17" s="56" t="s">
+      <c r="A17" s="55" t="s">
         <v>614</v>
       </c>
-      <c r="B17" s="73">
+      <c r="B17" s="72">
         <v>46191</v>
       </c>
       <c r="D17"/>
     </row>
     <row r="18" spans="1:4" ht="33" customHeight="1">
-      <c r="A18" s="56" t="s">
+      <c r="A18" s="55" t="s">
         <v>615</v>
       </c>
-      <c r="B18" s="77" t="s">
+      <c r="B18" s="76" t="s">
         <v>632</v>
       </c>
     </row>
     <row r="19" spans="1:4" ht="14.25" customHeight="1">
-      <c r="A19" s="56" t="s">
+      <c r="A19" s="55" t="s">
         <v>616</v>
       </c>
-      <c r="B19" s="74" t="s">
+      <c r="B19" s="73" t="s">
         <v>631</v>
       </c>
       <c r="D19"/>
     </row>
     <row r="20" spans="1:4" ht="14.25" customHeight="1">
-      <c r="A20" s="56" t="s">
+      <c r="A20" s="55" t="s">
         <v>617</v>
       </c>
-      <c r="B20" s="75" t="s">
+      <c r="B20" s="74" t="s">
         <v>629</v>
       </c>
     </row>
     <row r="21" spans="1:4" ht="14.25" customHeight="1">
-      <c r="A21" s="56" t="s">
+      <c r="A21" s="55" t="s">
         <v>618</v>
       </c>
-      <c r="B21" s="76" t="s">
+      <c r="B21" s="75" t="s">
         <v>630</v>
       </c>
       <c r="D21"/>
     </row>
     <row r="22" spans="1:4">
-      <c r="A22" s="57"/>
-      <c r="B22" s="57"/>
+      <c r="A22" s="56"/>
+      <c r="B22" s="56"/>
     </row>
     <row r="23" spans="1:4">
-      <c r="A23" s="57"/>
-      <c r="B23" s="57"/>
+      <c r="A23" s="56"/>
+      <c r="B23" s="56"/>
       <c r="D23"/>
     </row>
     <row r="24" spans="1:4">
-      <c r="A24" s="57"/>
-      <c r="B24" s="57"/>
+      <c r="A24" s="56"/>
+      <c r="B24" s="56"/>
     </row>
     <row r="25" spans="1:4">
-      <c r="A25" s="57"/>
-      <c r="B25" s="57"/>
+      <c r="A25" s="56"/>
+      <c r="B25" s="56"/>
     </row>
     <row r="26" spans="1:4">
-      <c r="A26" s="57"/>
-      <c r="B26" s="57"/>
+      <c r="A26" s="56"/>
+      <c r="B26" s="56"/>
     </row>
     <row r="27" spans="1:4">
-      <c r="A27" s="57"/>
-      <c r="B27" s="57"/>
+      <c r="A27" s="56"/>
+      <c r="B27" s="56"/>
       <c r="D27"/>
     </row>
     <row r="28" spans="1:4">
-      <c r="A28" s="57"/>
-      <c r="B28" s="57"/>
+      <c r="A28" s="56"/>
+      <c r="B28" s="56"/>
     </row>
     <row r="29" spans="1:4">
-      <c r="A29" s="58"/>
-      <c r="B29" s="58"/>
+      <c r="A29" s="57"/>
+      <c r="B29" s="57"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2" display="https://stat.gov.kz/upload/iblock/97c/71dnlq2dk7vea7a6ofa2v6f1schhvxo0.rar "/>
     <hyperlink ref="B14" r:id="rId3"/>
     <hyperlink ref="B15" r:id="rId4"/>
     <hyperlink ref="B12" r:id="rId5" display="https://stat.gov.kz/ru/classifiers/statistical/21/"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId6"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:T63"/>
   <sheetViews>
     <sheetView topLeftCell="A31" workbookViewId="0">
-      <selection activeCell="B63" sqref="B63:H63"/>
+      <selection activeCell="M52" sqref="M52"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="23" customWidth="1"/>
     <col min="2" max="2" width="20.7109375" style="23" customWidth="1"/>
     <col min="3" max="3" width="19.5703125" style="23" customWidth="1"/>
     <col min="4" max="5" width="15.28515625" style="23" customWidth="1"/>
     <col min="6" max="6" width="16.28515625" style="23" customWidth="1"/>
     <col min="7" max="7" width="14" style="23" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="23" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="23"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="88" t="s">
         <v>5</v>
       </c>
       <c r="B1" s="88"/>
       <c r="C1" s="88"/>
       <c r="D1" s="88"/>
       <c r="E1" s="88"/>
       <c r="F1" s="88"/>
       <c r="G1" s="88"/>
       <c r="H1" s="88"/>
@@ -4883,78 +4882,92 @@
         <v>100</v>
       </c>
       <c r="C58" s="27">
         <v>96.8</v>
       </c>
       <c r="D58" s="27">
         <v>58.7</v>
       </c>
       <c r="E58" s="27">
         <v>22.4</v>
       </c>
       <c r="F58" s="27">
         <v>15.7</v>
       </c>
       <c r="G58" s="27">
         <v>0</v>
       </c>
       <c r="H58" s="53">
         <v>3.2</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="45">
         <v>2025</v>
       </c>
-      <c r="B59" s="54"/>
-[...5 lines deleted...]
-      <c r="H59" s="54"/>
+      <c r="B59" s="37">
+        <v>100</v>
+      </c>
+      <c r="C59" s="37">
+        <v>95.8</v>
+      </c>
+      <c r="D59" s="37">
+        <v>58.5</v>
+      </c>
+      <c r="E59" s="37">
+        <v>20.5</v>
+      </c>
+      <c r="F59" s="37">
+        <v>16.8</v>
+      </c>
+      <c r="G59" s="37">
+        <v>0.1</v>
+      </c>
+      <c r="H59" s="21">
+        <v>4.0999999999999996</v>
+      </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="B60" s="65">
-[...2 lines deleted...]
-      <c r="C60" s="65">
+      <c r="B60" s="64">
+        <v>100</v>
+      </c>
+      <c r="C60" s="64">
         <v>93.6</v>
       </c>
-      <c r="D60" s="65">
+      <c r="D60" s="64">
         <v>56.9</v>
       </c>
-      <c r="E60" s="65">
+      <c r="E60" s="64">
         <v>19</v>
       </c>
-      <c r="F60" s="65">
+      <c r="F60" s="64">
         <v>17.7</v>
       </c>
-      <c r="G60" s="65">
+      <c r="G60" s="64">
         <v>0.2</v>
       </c>
       <c r="H60" s="12">
         <v>6.2</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B61" s="31">
         <v>100</v>
       </c>
       <c r="C61" s="31">
         <v>95.7</v>
       </c>
       <c r="D61" s="31">
         <v>58</v>
       </c>
       <c r="E61" s="31">
         <v>20.6</v>
       </c>
       <c r="F61" s="31">
         <v>17.100000000000001</v>
       </c>
@@ -4973,97 +4986,97 @@
         <v>100</v>
       </c>
       <c r="C62" s="31">
         <v>96.8</v>
       </c>
       <c r="D62" s="31">
         <v>59.7</v>
       </c>
       <c r="E62" s="31">
         <v>21.5</v>
       </c>
       <c r="F62" s="31">
         <v>15.6</v>
       </c>
       <c r="G62" s="31">
         <v>0</v>
       </c>
       <c r="H62" s="17">
         <v>3.2</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="B63" s="92">
-[...2 lines deleted...]
-      <c r="C63" s="92">
+      <c r="B63" s="80">
+        <v>100</v>
+      </c>
+      <c r="C63" s="80">
         <v>96.8</v>
       </c>
-      <c r="D63" s="92">
+      <c r="D63" s="80">
         <v>58.6</v>
       </c>
-      <c r="E63" s="92">
+      <c r="E63" s="80">
         <v>21.1</v>
       </c>
-      <c r="F63" s="92">
+      <c r="F63" s="80">
         <v>17.100000000000001</v>
       </c>
-      <c r="G63" s="92">
+      <c r="G63" s="80">
         <v>0</v>
       </c>
-      <c r="H63" s="92">
+      <c r="H63" s="80">
         <v>3.2</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:A8"/>
     <mergeCell ref="B3:B8"/>
     <mergeCell ref="C3:H4"/>
     <mergeCell ref="C5:C8"/>
     <mergeCell ref="D5:F6"/>
     <mergeCell ref="G5:G8"/>
     <mergeCell ref="H5:H8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H28"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B28" sqref="B28:H28"/>
+      <selection activeCell="L26" sqref="L26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="20.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="19.5703125" style="1" customWidth="1"/>
     <col min="4" max="5" width="15.28515625" style="1" customWidth="1"/>
     <col min="6" max="6" width="16.28515625" style="1" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="82" t="s">
         <v>5</v>
       </c>
       <c r="B1" s="82"/>
       <c r="C1" s="82"/>
       <c r="D1" s="82"/>
       <c r="E1" s="82"/>
       <c r="F1" s="82"/>
       <c r="G1" s="82"/>
       <c r="H1" s="82"/>
@@ -5512,78 +5525,92 @@
         <v>100</v>
       </c>
       <c r="C23" s="27">
         <v>89.2</v>
       </c>
       <c r="D23" s="27">
         <v>55.4</v>
       </c>
       <c r="E23" s="27">
         <v>19.100000000000001</v>
       </c>
       <c r="F23" s="27">
         <v>14.7</v>
       </c>
       <c r="G23" s="27">
         <v>0.4</v>
       </c>
       <c r="H23" s="53">
         <v>10.4</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="45">
         <v>2025</v>
       </c>
-      <c r="B24" s="41"/>
-[...5 lines deleted...]
-      <c r="H24" s="41"/>
+      <c r="B24" s="37">
+        <v>100</v>
+      </c>
+      <c r="C24" s="37">
+        <v>91.9</v>
+      </c>
+      <c r="D24" s="37">
+        <v>59.3</v>
+      </c>
+      <c r="E24" s="37">
+        <v>19.2</v>
+      </c>
+      <c r="F24" s="37">
+        <v>13.4</v>
+      </c>
+      <c r="G24" s="37">
+        <v>0.2</v>
+      </c>
+      <c r="H24" s="21">
+        <v>7.8999999999999995</v>
+      </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="B25" s="65">
-[...2 lines deleted...]
-      <c r="C25" s="65">
+      <c r="B25" s="64">
+        <v>100</v>
+      </c>
+      <c r="C25" s="64">
         <v>91.2</v>
       </c>
-      <c r="D25" s="65">
+      <c r="D25" s="64">
         <v>56.2</v>
       </c>
-      <c r="E25" s="65">
+      <c r="E25" s="64">
         <v>19.8</v>
       </c>
-      <c r="F25" s="65">
+      <c r="F25" s="64">
         <v>15.2</v>
       </c>
-      <c r="G25" s="65">
+      <c r="G25" s="64">
         <v>0.4</v>
       </c>
       <c r="H25" s="12">
         <v>8.4</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B26" s="31">
         <v>100</v>
       </c>
       <c r="C26" s="31">
         <v>92.3</v>
       </c>
       <c r="D26" s="31">
         <v>59.7</v>
       </c>
       <c r="E26" s="31">
         <v>19.100000000000001</v>
       </c>
       <c r="F26" s="31">
         <v>13.5</v>
       </c>
@@ -5602,97 +5629,97 @@
         <v>100</v>
       </c>
       <c r="C27" s="31">
         <v>91.4</v>
       </c>
       <c r="D27" s="31">
         <v>60.1</v>
       </c>
       <c r="E27" s="31">
         <v>19.2</v>
       </c>
       <c r="F27" s="31">
         <v>12.1</v>
       </c>
       <c r="G27" s="31">
         <v>0.1</v>
       </c>
       <c r="H27" s="17">
         <v>8.5</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="B28" s="92">
-[...2 lines deleted...]
-      <c r="C28" s="92">
+      <c r="B28" s="80">
+        <v>100</v>
+      </c>
+      <c r="C28" s="80">
         <v>92.7</v>
       </c>
-      <c r="D28" s="92">
+      <c r="D28" s="80">
         <v>61</v>
       </c>
-      <c r="E28" s="92">
+      <c r="E28" s="80">
         <v>18.7</v>
       </c>
-      <c r="F28" s="92">
+      <c r="F28" s="80">
         <v>13</v>
       </c>
-      <c r="G28" s="92">
+      <c r="G28" s="80">
         <v>0</v>
       </c>
-      <c r="H28" s="92">
+      <c r="H28" s="80">
         <v>7.3000000000000007</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:A8"/>
     <mergeCell ref="B3:B8"/>
     <mergeCell ref="C3:H4"/>
     <mergeCell ref="C5:C8"/>
     <mergeCell ref="D5:F6"/>
     <mergeCell ref="G5:G8"/>
     <mergeCell ref="H5:H8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:T63"/>
   <sheetViews>
     <sheetView topLeftCell="A28" workbookViewId="0">
-      <selection activeCell="B63" sqref="B63:H63"/>
+      <selection activeCell="Q57" sqref="Q57"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="20.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="19.5703125" style="1" customWidth="1"/>
     <col min="4" max="5" width="15.28515625" style="1" customWidth="1"/>
     <col min="6" max="6" width="16.28515625" style="1" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="82" t="s">
         <v>5</v>
       </c>
       <c r="B1" s="82"/>
       <c r="C1" s="82"/>
       <c r="D1" s="82"/>
       <c r="E1" s="82"/>
       <c r="F1" s="82"/>
       <c r="G1" s="82"/>
       <c r="H1" s="82"/>
@@ -7072,187 +7099,201 @@
         <v>100</v>
       </c>
       <c r="C58" s="27">
         <v>85.1</v>
       </c>
       <c r="D58" s="27">
         <v>42.3</v>
       </c>
       <c r="E58" s="27">
         <v>24.8</v>
       </c>
       <c r="F58" s="27">
         <v>18</v>
       </c>
       <c r="G58" s="27">
         <v>0.1</v>
       </c>
       <c r="H58" s="53">
         <v>14.8</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="45">
         <v>2025</v>
       </c>
-      <c r="B59" s="41"/>
-[...5 lines deleted...]
-      <c r="H59" s="41"/>
+      <c r="B59" s="37">
+        <v>100</v>
+      </c>
+      <c r="C59" s="37">
+        <v>84.2</v>
+      </c>
+      <c r="D59" s="37">
+        <v>43.3</v>
+      </c>
+      <c r="E59" s="37">
+        <v>21.9</v>
+      </c>
+      <c r="F59" s="37">
+        <v>19</v>
+      </c>
+      <c r="G59" s="37">
+        <v>0.2</v>
+      </c>
+      <c r="H59" s="21">
+        <v>15.600000000000001</v>
+      </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="B60" s="65">
-[...2 lines deleted...]
-      <c r="C60" s="65">
+      <c r="B60" s="64">
+        <v>100</v>
+      </c>
+      <c r="C60" s="64">
         <v>83</v>
       </c>
-      <c r="D60" s="65">
+      <c r="D60" s="64">
         <v>42.2</v>
       </c>
-      <c r="E60" s="65">
+      <c r="E60" s="64">
         <v>20.8</v>
       </c>
-      <c r="F60" s="65">
+      <c r="F60" s="64">
         <v>20</v>
       </c>
-      <c r="G60" s="65">
+      <c r="G60" s="64">
         <v>0.4</v>
       </c>
       <c r="H60" s="12">
         <v>16.599999999999998</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="B61" s="66">
-[...2 lines deleted...]
-      <c r="C61" s="66">
+      <c r="B61" s="65">
+        <v>100</v>
+      </c>
+      <c r="C61" s="65">
         <v>82.9</v>
       </c>
-      <c r="D61" s="66">
+      <c r="D61" s="65">
         <v>43.8</v>
       </c>
-      <c r="E61" s="66">
+      <c r="E61" s="65">
         <v>19.600000000000001</v>
       </c>
-      <c r="F61" s="66">
+      <c r="F61" s="65">
         <v>19.5</v>
       </c>
-      <c r="G61" s="66">
+      <c r="G61" s="65">
         <v>0.1</v>
       </c>
-      <c r="H61" s="67">
+      <c r="H61" s="66">
         <v>17</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B62" s="31">
         <v>100</v>
       </c>
       <c r="C62" s="31">
         <v>83.6</v>
       </c>
       <c r="D62" s="31">
         <v>42.4</v>
       </c>
       <c r="E62" s="31">
         <v>22.7</v>
       </c>
       <c r="F62" s="31">
         <v>18.5</v>
       </c>
       <c r="G62" s="31">
         <v>0.1</v>
       </c>
       <c r="H62" s="17">
         <v>16.3</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="B63" s="92">
-[...2 lines deleted...]
-      <c r="C63" s="92">
+      <c r="B63" s="80">
+        <v>100</v>
+      </c>
+      <c r="C63" s="80">
         <v>86.2</v>
       </c>
-      <c r="D63" s="92">
+      <c r="D63" s="80">
         <v>44.2</v>
       </c>
-      <c r="E63" s="92">
+      <c r="E63" s="80">
         <v>24.2</v>
       </c>
-      <c r="F63" s="92">
+      <c r="F63" s="80">
         <v>17.8</v>
       </c>
-      <c r="G63" s="92">
+      <c r="G63" s="80">
         <v>0</v>
       </c>
-      <c r="H63" s="92">
+      <c r="H63" s="80">
         <v>13.8</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:A8"/>
     <mergeCell ref="B3:B8"/>
     <mergeCell ref="C3:H4"/>
     <mergeCell ref="C5:C8"/>
     <mergeCell ref="D5:F6"/>
     <mergeCell ref="G5:G8"/>
     <mergeCell ref="H5:H8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:T63"/>
   <sheetViews>
     <sheetView topLeftCell="A28" workbookViewId="0">
-      <selection activeCell="R54" sqref="R54"/>
+      <selection activeCell="N50" sqref="N50"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="20.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="19.5703125" style="1" customWidth="1"/>
     <col min="4" max="5" width="15.28515625" style="1" customWidth="1"/>
     <col min="6" max="6" width="16.28515625" style="1" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="82" t="s">
         <v>5</v>
       </c>
       <c r="B1" s="82"/>
       <c r="C1" s="82"/>
       <c r="D1" s="82"/>
       <c r="E1" s="82"/>
       <c r="F1" s="82"/>
       <c r="G1" s="82"/>
       <c r="H1" s="82"/>
@@ -8632,78 +8673,92 @@
         <v>100</v>
       </c>
       <c r="C58" s="27">
         <v>91.5</v>
       </c>
       <c r="D58" s="27">
         <v>47.1</v>
       </c>
       <c r="E58" s="27">
         <v>26.4</v>
       </c>
       <c r="F58" s="27">
         <v>18</v>
       </c>
       <c r="G58" s="27">
         <v>0.2</v>
       </c>
       <c r="H58" s="53">
         <v>8.3000000000000007</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="45">
         <v>2025</v>
       </c>
-      <c r="B59" s="41"/>
-[...5 lines deleted...]
-      <c r="H59" s="41"/>
+      <c r="B59" s="37">
+        <v>100</v>
+      </c>
+      <c r="C59" s="37">
+        <v>90.8</v>
+      </c>
+      <c r="D59" s="37">
+        <v>48.8</v>
+      </c>
+      <c r="E59" s="37">
+        <v>23.6</v>
+      </c>
+      <c r="F59" s="37">
+        <v>18.399999999999999</v>
+      </c>
+      <c r="G59" s="37">
+        <v>0.2</v>
+      </c>
+      <c r="H59" s="21">
+        <v>9</v>
+      </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="B60" s="65">
-[...2 lines deleted...]
-      <c r="C60" s="65">
+      <c r="B60" s="64">
+        <v>100</v>
+      </c>
+      <c r="C60" s="64">
         <v>90.7</v>
       </c>
-      <c r="D60" s="65">
+      <c r="D60" s="64">
         <v>47.7</v>
       </c>
-      <c r="E60" s="65">
+      <c r="E60" s="64">
         <v>23.1</v>
       </c>
-      <c r="F60" s="65">
+      <c r="F60" s="64">
         <v>19.899999999999999</v>
       </c>
-      <c r="G60" s="65">
+      <c r="G60" s="64">
         <v>0.4</v>
       </c>
       <c r="H60" s="12">
         <v>8.9</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B61" s="31">
         <v>100</v>
       </c>
       <c r="C61" s="31">
         <v>90.3</v>
       </c>
       <c r="D61" s="31">
         <v>50.6</v>
       </c>
       <c r="E61" s="31">
         <v>20.8</v>
       </c>
       <c r="F61" s="31">
         <v>18.899999999999999</v>
       </c>
@@ -8722,97 +8777,97 @@
         <v>100</v>
       </c>
       <c r="C62" s="31">
         <v>90.5</v>
       </c>
       <c r="D62" s="31">
         <v>47.4</v>
       </c>
       <c r="E62" s="31">
         <v>25.8</v>
       </c>
       <c r="F62" s="31">
         <v>17.3</v>
       </c>
       <c r="G62" s="31">
         <v>0.2</v>
       </c>
       <c r="H62" s="17">
         <v>9.3000000000000007</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="B63" s="92">
-[...2 lines deleted...]
-      <c r="C63" s="92">
+      <c r="B63" s="80">
+        <v>100</v>
+      </c>
+      <c r="C63" s="80">
         <v>90.8</v>
       </c>
-      <c r="D63" s="92">
+      <c r="D63" s="80">
         <v>49</v>
       </c>
-      <c r="E63" s="92">
+      <c r="E63" s="80">
         <v>23.9</v>
       </c>
-      <c r="F63" s="92">
+      <c r="F63" s="80">
         <v>17.899999999999999</v>
       </c>
-      <c r="G63" s="92">
+      <c r="G63" s="80">
         <v>0.2</v>
       </c>
-      <c r="H63" s="92">
+      <c r="H63" s="80">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:A8"/>
     <mergeCell ref="B3:B8"/>
     <mergeCell ref="C3:H4"/>
     <mergeCell ref="C5:C8"/>
     <mergeCell ref="D5:F6"/>
     <mergeCell ref="G5:G8"/>
     <mergeCell ref="H5:H8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:T63"/>
   <sheetViews>
     <sheetView topLeftCell="A34" workbookViewId="0">
-      <selection activeCell="B63" sqref="B63:H63"/>
+      <selection activeCell="M60" sqref="M60"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="20.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="19.5703125" style="1" customWidth="1"/>
     <col min="4" max="5" width="15.28515625" style="1" customWidth="1"/>
     <col min="6" max="6" width="16.28515625" style="1" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="82" t="s">
         <v>5</v>
       </c>
       <c r="B1" s="82"/>
       <c r="C1" s="82"/>
       <c r="D1" s="82"/>
       <c r="E1" s="82"/>
       <c r="F1" s="82"/>
       <c r="G1" s="82"/>
       <c r="H1" s="82"/>
@@ -10196,78 +10251,92 @@
         <v>100</v>
       </c>
       <c r="C58" s="27">
         <v>88.3</v>
       </c>
       <c r="D58" s="27">
         <v>45.5</v>
       </c>
       <c r="E58" s="27">
         <v>26.1</v>
       </c>
       <c r="F58" s="27">
         <v>16.7</v>
       </c>
       <c r="G58" s="27">
         <v>0.1</v>
       </c>
       <c r="H58" s="53">
         <v>11.600000000000001</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="45">
         <v>2025</v>
       </c>
-      <c r="B59" s="41"/>
-[...5 lines deleted...]
-      <c r="H59" s="41"/>
+      <c r="B59" s="37">
+        <v>100</v>
+      </c>
+      <c r="C59" s="37">
+        <v>86.1</v>
+      </c>
+      <c r="D59" s="37">
+        <v>47.4</v>
+      </c>
+      <c r="E59" s="37">
+        <v>22.2</v>
+      </c>
+      <c r="F59" s="37">
+        <v>16.5</v>
+      </c>
+      <c r="G59" s="37">
+        <v>0.1</v>
+      </c>
+      <c r="H59" s="21">
+        <v>13.799999999999999</v>
+      </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="B60" s="65">
-[...2 lines deleted...]
-      <c r="C60" s="65">
+      <c r="B60" s="64">
+        <v>100</v>
+      </c>
+      <c r="C60" s="64">
         <v>85.2</v>
       </c>
-      <c r="D60" s="65">
+      <c r="D60" s="64">
         <v>46.4</v>
       </c>
-      <c r="E60" s="65">
+      <c r="E60" s="64">
         <v>22</v>
       </c>
-      <c r="F60" s="65">
+      <c r="F60" s="64">
         <v>16.8</v>
       </c>
-      <c r="G60" s="65">
+      <c r="G60" s="64">
         <v>0.3</v>
       </c>
       <c r="H60" s="12">
         <v>14.5</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B61" s="31">
         <v>100</v>
       </c>
       <c r="C61" s="31">
         <v>86.2</v>
       </c>
       <c r="D61" s="31">
         <v>47.1</v>
       </c>
       <c r="E61" s="31">
         <v>22.4</v>
       </c>
       <c r="F61" s="31">
         <v>16.7</v>
       </c>
@@ -10286,97 +10355,97 @@
         <v>100</v>
       </c>
       <c r="C62" s="31">
         <v>87</v>
       </c>
       <c r="D62" s="31">
         <v>48.1</v>
       </c>
       <c r="E62" s="31">
         <v>23</v>
       </c>
       <c r="F62" s="31">
         <v>15.9</v>
       </c>
       <c r="G62" s="31">
         <v>0.1</v>
       </c>
       <c r="H62" s="17">
         <v>12.9</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="B63" s="92">
-[...2 lines deleted...]
-      <c r="C63" s="92">
+      <c r="B63" s="80">
+        <v>100</v>
+      </c>
+      <c r="C63" s="80">
         <v>86.1</v>
       </c>
-      <c r="D63" s="92">
+      <c r="D63" s="80">
         <v>48.3</v>
       </c>
-      <c r="E63" s="92">
+      <c r="E63" s="80">
         <v>21.4</v>
       </c>
-      <c r="F63" s="92">
+      <c r="F63" s="80">
         <v>16.399999999999999</v>
       </c>
-      <c r="G63" s="92">
+      <c r="G63" s="80">
         <v>0.1</v>
       </c>
-      <c r="H63" s="92">
+      <c r="H63" s="80">
         <v>13.8</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:A8"/>
     <mergeCell ref="B3:B8"/>
     <mergeCell ref="C3:H4"/>
     <mergeCell ref="C5:C8"/>
     <mergeCell ref="D5:F6"/>
     <mergeCell ref="G5:G8"/>
     <mergeCell ref="H5:H8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:T63"/>
   <sheetViews>
     <sheetView topLeftCell="A28" workbookViewId="0">
-      <selection activeCell="O59" sqref="O59"/>
+      <selection activeCell="N60" sqref="N60"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="20.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="19.5703125" style="1" customWidth="1"/>
     <col min="4" max="5" width="15.28515625" style="1" customWidth="1"/>
     <col min="6" max="6" width="16.28515625" style="1" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="82" t="s">
         <v>5</v>
       </c>
       <c r="B1" s="82"/>
       <c r="C1" s="82"/>
       <c r="D1" s="82"/>
       <c r="E1" s="82"/>
       <c r="F1" s="82"/>
       <c r="G1" s="82"/>
       <c r="H1" s="82"/>
@@ -11756,78 +11825,92 @@
         <v>100</v>
       </c>
       <c r="C58" s="27">
         <v>99.3</v>
       </c>
       <c r="D58" s="27">
         <v>57</v>
       </c>
       <c r="E58" s="27">
         <v>22.3</v>
       </c>
       <c r="F58" s="27">
         <v>20</v>
       </c>
       <c r="G58" s="27">
         <v>0.1</v>
       </c>
       <c r="H58" s="53">
         <v>0.60000000000000009</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="45">
         <v>2025</v>
       </c>
-      <c r="B59" s="41"/>
-[...5 lines deleted...]
-      <c r="H59" s="41"/>
+      <c r="B59" s="37">
+        <v>100</v>
+      </c>
+      <c r="C59" s="37">
+        <v>96.7</v>
+      </c>
+      <c r="D59" s="37">
+        <v>59</v>
+      </c>
+      <c r="E59" s="37">
+        <v>19.899999999999999</v>
+      </c>
+      <c r="F59" s="37">
+        <v>17.8</v>
+      </c>
+      <c r="G59" s="37">
+        <v>0.1</v>
+      </c>
+      <c r="H59" s="21">
+        <v>3.2</v>
+      </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="B60" s="65">
-[...2 lines deleted...]
-      <c r="C60" s="65">
+      <c r="B60" s="64">
+        <v>100</v>
+      </c>
+      <c r="C60" s="64">
         <v>96.1</v>
       </c>
-      <c r="D60" s="65">
+      <c r="D60" s="64">
         <v>60.4</v>
       </c>
-      <c r="E60" s="65">
+      <c r="E60" s="64">
         <v>19</v>
       </c>
-      <c r="F60" s="65">
+      <c r="F60" s="64">
         <v>16.7</v>
       </c>
-      <c r="G60" s="65">
+      <c r="G60" s="64">
         <v>0.1</v>
       </c>
       <c r="H60" s="12">
         <v>3.8000000000000003</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B61" s="31">
         <v>100</v>
       </c>
       <c r="C61" s="31">
         <v>96.8</v>
       </c>
       <c r="D61" s="31">
         <v>61.8</v>
       </c>
       <c r="E61" s="31">
         <v>18.399999999999999</v>
       </c>
       <c r="F61" s="31">
         <v>16.600000000000001</v>
       </c>
@@ -11846,69 +11929,69 @@
         <v>100</v>
       </c>
       <c r="C62" s="31">
         <v>96.9</v>
       </c>
       <c r="D62" s="31">
         <v>56.4</v>
       </c>
       <c r="E62" s="31">
         <v>20.7</v>
       </c>
       <c r="F62" s="31">
         <v>19.8</v>
       </c>
       <c r="G62" s="31">
         <v>0.1</v>
       </c>
       <c r="H62" s="17">
         <v>3</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="B63" s="92">
-[...2 lines deleted...]
-      <c r="C63" s="92">
+      <c r="B63" s="80">
+        <v>100</v>
+      </c>
+      <c r="C63" s="80">
         <v>96.6</v>
       </c>
-      <c r="D63" s="92">
+      <c r="D63" s="80">
         <v>57.1</v>
       </c>
-      <c r="E63" s="92">
+      <c r="E63" s="80">
         <v>21.4</v>
       </c>
-      <c r="F63" s="92">
+      <c r="F63" s="80">
         <v>18.100000000000001</v>
       </c>
-      <c r="G63" s="92">
+      <c r="G63" s="80">
         <v>0.1</v>
       </c>
-      <c r="H63" s="92">
+      <c r="H63" s="80">
         <v>3.3</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:A8"/>
     <mergeCell ref="B3:B8"/>
     <mergeCell ref="C3:H4"/>
     <mergeCell ref="C5:C8"/>
     <mergeCell ref="D5:F6"/>
     <mergeCell ref="G5:G8"/>
     <mergeCell ref="H5:H8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:T30"/>
@@ -12490,51 +12573,51 @@
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:A8"/>
     <mergeCell ref="B3:B8"/>
     <mergeCell ref="C3:H4"/>
     <mergeCell ref="C5:C8"/>
     <mergeCell ref="D5:F6"/>
     <mergeCell ref="G5:G8"/>
     <mergeCell ref="H5:H8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:T63"/>
   <sheetViews>
     <sheetView topLeftCell="A31" workbookViewId="0">
-      <selection activeCell="B63" sqref="B63:H63"/>
+      <selection activeCell="N56" sqref="N56"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="20.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="19.5703125" style="1" customWidth="1"/>
     <col min="4" max="5" width="15.28515625" style="1" customWidth="1"/>
     <col min="6" max="6" width="16.28515625" style="1" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="82" t="s">
         <v>5</v>
       </c>
       <c r="B1" s="82"/>
       <c r="C1" s="82"/>
       <c r="D1" s="82"/>
       <c r="E1" s="82"/>
       <c r="F1" s="82"/>
       <c r="G1" s="82"/>
       <c r="H1" s="82"/>
@@ -13914,78 +13997,92 @@
         <v>100</v>
       </c>
       <c r="C58" s="27">
         <v>89.3</v>
       </c>
       <c r="D58" s="27">
         <v>47.4</v>
       </c>
       <c r="E58" s="27">
         <v>24.9</v>
       </c>
       <c r="F58" s="27">
         <v>17</v>
       </c>
       <c r="G58" s="27">
         <v>0.1</v>
       </c>
       <c r="H58" s="53">
         <v>10.6</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="45">
         <v>2025</v>
       </c>
-      <c r="B59" s="41"/>
-[...5 lines deleted...]
-      <c r="H59" s="41"/>
+      <c r="B59" s="37">
+        <v>100</v>
+      </c>
+      <c r="C59" s="37">
+        <v>85.9</v>
+      </c>
+      <c r="D59" s="37">
+        <v>46.2</v>
+      </c>
+      <c r="E59" s="37">
+        <v>23.4</v>
+      </c>
+      <c r="F59" s="37">
+        <v>16.3</v>
+      </c>
+      <c r="G59" s="37">
+        <v>0.2</v>
+      </c>
+      <c r="H59" s="21">
+        <v>13.9</v>
+      </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="B60" s="65">
-[...2 lines deleted...]
-      <c r="C60" s="65">
+      <c r="B60" s="64">
+        <v>100</v>
+      </c>
+      <c r="C60" s="64">
         <v>83.3</v>
       </c>
-      <c r="D60" s="65">
+      <c r="D60" s="64">
         <v>43.4</v>
       </c>
-      <c r="E60" s="65">
+      <c r="E60" s="64">
         <v>23.4</v>
       </c>
-      <c r="F60" s="65">
+      <c r="F60" s="64">
         <v>16.5</v>
       </c>
-      <c r="G60" s="65">
+      <c r="G60" s="64">
         <v>0.3</v>
       </c>
       <c r="H60" s="12">
         <v>16.399999999999999</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B61" s="31">
         <v>100</v>
       </c>
       <c r="C61" s="31">
         <v>84.2</v>
       </c>
       <c r="D61" s="31">
         <v>44.9</v>
       </c>
       <c r="E61" s="31">
         <v>22.8</v>
       </c>
       <c r="F61" s="31">
         <v>16.5</v>
       </c>
@@ -14004,97 +14101,97 @@
         <v>100</v>
       </c>
       <c r="C62" s="31">
         <v>88.9</v>
       </c>
       <c r="D62" s="31">
         <v>48.2</v>
       </c>
       <c r="E62" s="31">
         <v>25.1</v>
       </c>
       <c r="F62" s="31">
         <v>15.6</v>
       </c>
       <c r="G62" s="31">
         <v>0.1</v>
       </c>
       <c r="H62" s="17">
         <v>11</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="B63" s="92">
-[...2 lines deleted...]
-      <c r="C63" s="92">
+      <c r="B63" s="80">
+        <v>100</v>
+      </c>
+      <c r="C63" s="80">
         <v>87.4</v>
       </c>
-      <c r="D63" s="92">
+      <c r="D63" s="80">
         <v>48.5</v>
       </c>
-      <c r="E63" s="92">
+      <c r="E63" s="80">
         <v>22.2</v>
       </c>
-      <c r="F63" s="92">
+      <c r="F63" s="80">
         <v>16.7</v>
       </c>
-      <c r="G63" s="92">
+      <c r="G63" s="80">
         <v>0.1</v>
       </c>
-      <c r="H63" s="92">
+      <c r="H63" s="80">
         <v>12.5</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:A8"/>
     <mergeCell ref="B3:B8"/>
     <mergeCell ref="C3:H4"/>
     <mergeCell ref="C5:C8"/>
     <mergeCell ref="D5:F6"/>
     <mergeCell ref="G5:G8"/>
     <mergeCell ref="H5:H8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:T63"/>
   <sheetViews>
     <sheetView topLeftCell="A33" workbookViewId="0">
-      <selection activeCell="B63" sqref="B63:H63"/>
+      <selection activeCell="O65" sqref="O65"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="20.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="19.5703125" style="1" customWidth="1"/>
     <col min="4" max="5" width="15.28515625" style="1" customWidth="1"/>
     <col min="6" max="6" width="16.28515625" style="1" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="82" t="s">
         <v>5</v>
       </c>
       <c r="B1" s="82"/>
       <c r="C1" s="82"/>
       <c r="D1" s="82"/>
       <c r="E1" s="82"/>
       <c r="F1" s="82"/>
       <c r="G1" s="82"/>
       <c r="H1" s="82"/>
@@ -15474,78 +15571,92 @@
         <v>100</v>
       </c>
       <c r="C58" s="27">
         <v>89.1</v>
       </c>
       <c r="D58" s="27">
         <v>45.4</v>
       </c>
       <c r="E58" s="27">
         <v>28.5</v>
       </c>
       <c r="F58" s="27">
         <v>15.2</v>
       </c>
       <c r="G58" s="27">
         <v>0.1</v>
       </c>
       <c r="H58" s="53">
         <v>10.8</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="45">
         <v>2025</v>
       </c>
-      <c r="B59" s="41"/>
-[...5 lines deleted...]
-      <c r="H59" s="41"/>
+      <c r="B59" s="37">
+        <v>100</v>
+      </c>
+      <c r="C59" s="37">
+        <v>89.3</v>
+      </c>
+      <c r="D59" s="37">
+        <v>48.1</v>
+      </c>
+      <c r="E59" s="37">
+        <v>25.7</v>
+      </c>
+      <c r="F59" s="37">
+        <v>15.5</v>
+      </c>
+      <c r="G59" s="37">
+        <v>0.2</v>
+      </c>
+      <c r="H59" s="21">
+        <v>10.5</v>
+      </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="B60" s="65">
-[...2 lines deleted...]
-      <c r="C60" s="65">
+      <c r="B60" s="64">
+        <v>100</v>
+      </c>
+      <c r="C60" s="64">
         <v>88.2</v>
       </c>
-      <c r="D60" s="65">
+      <c r="D60" s="64">
         <v>47.6</v>
       </c>
-      <c r="E60" s="65">
+      <c r="E60" s="64">
         <v>24.5</v>
       </c>
-      <c r="F60" s="65">
+      <c r="F60" s="64">
         <v>16.100000000000001</v>
       </c>
-      <c r="G60" s="65">
+      <c r="G60" s="64">
         <v>0.3</v>
       </c>
       <c r="H60" s="12">
         <v>11.5</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B61" s="31">
         <v>100</v>
       </c>
       <c r="C61" s="31">
         <v>89.3</v>
       </c>
       <c r="D61" s="31">
         <v>49.9</v>
       </c>
       <c r="E61" s="31">
         <v>23.8</v>
       </c>
       <c r="F61" s="31">
         <v>15.6</v>
       </c>
@@ -15564,97 +15675,97 @@
         <v>100</v>
       </c>
       <c r="C62" s="31">
         <v>89.9</v>
       </c>
       <c r="D62" s="31">
         <v>46.1</v>
       </c>
       <c r="E62" s="31">
         <v>28.4</v>
       </c>
       <c r="F62" s="31">
         <v>15.4</v>
       </c>
       <c r="G62" s="31">
         <v>0.2</v>
       </c>
       <c r="H62" s="17">
         <v>9.9</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="B63" s="92">
-[...2 lines deleted...]
-      <c r="C63" s="92">
+      <c r="B63" s="80">
+        <v>100</v>
+      </c>
+      <c r="C63" s="80">
         <v>89.7</v>
       </c>
-      <c r="D63" s="92">
+      <c r="D63" s="80">
         <v>48.1</v>
       </c>
-      <c r="E63" s="92">
+      <c r="E63" s="80">
         <v>26.1</v>
       </c>
-      <c r="F63" s="92">
+      <c r="F63" s="80">
         <v>15.5</v>
       </c>
-      <c r="G63" s="92">
+      <c r="G63" s="80">
         <v>0.1</v>
       </c>
-      <c r="H63" s="92">
+      <c r="H63" s="80">
         <v>10.199999999999999</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:A8"/>
     <mergeCell ref="B3:B8"/>
     <mergeCell ref="C3:H4"/>
     <mergeCell ref="C5:C8"/>
     <mergeCell ref="D5:F6"/>
     <mergeCell ref="G5:G8"/>
     <mergeCell ref="H5:H8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:T48"/>
   <sheetViews>
     <sheetView topLeftCell="A13" workbookViewId="0">
-      <selection activeCell="M40" sqref="M40"/>
+      <selection activeCell="O31" sqref="O31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="23" customWidth="1"/>
     <col min="2" max="2" width="20.7109375" style="23" customWidth="1"/>
     <col min="3" max="3" width="19.5703125" style="23" customWidth="1"/>
     <col min="4" max="5" width="15.28515625" style="23" customWidth="1"/>
     <col min="6" max="6" width="16.28515625" style="23" customWidth="1"/>
     <col min="7" max="7" width="14" style="23" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="23" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="23"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="88" t="s">
         <v>5</v>
       </c>
       <c r="B1" s="88"/>
       <c r="C1" s="88"/>
       <c r="D1" s="88"/>
       <c r="E1" s="88"/>
       <c r="F1" s="88"/>
       <c r="G1" s="88"/>
       <c r="H1" s="88"/>
@@ -16630,78 +16741,92 @@
         <v>100</v>
       </c>
       <c r="C43" s="27">
         <v>96.3</v>
       </c>
       <c r="D43" s="27">
         <v>59.9</v>
       </c>
       <c r="E43" s="27">
         <v>20.3</v>
       </c>
       <c r="F43" s="27">
         <v>16.100000000000001</v>
       </c>
       <c r="G43" s="27">
         <v>0</v>
       </c>
       <c r="H43" s="53">
         <v>3.7</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="45">
         <v>2025</v>
       </c>
-      <c r="B44" s="54"/>
-[...5 lines deleted...]
-      <c r="H44" s="54"/>
+      <c r="B44" s="37">
+        <v>100</v>
+      </c>
+      <c r="C44" s="37">
+        <v>93.6</v>
+      </c>
+      <c r="D44" s="37">
+        <v>58.6</v>
+      </c>
+      <c r="E44" s="37">
+        <v>18.899999999999999</v>
+      </c>
+      <c r="F44" s="37">
+        <v>16.100000000000001</v>
+      </c>
+      <c r="G44" s="37">
+        <v>0.2</v>
+      </c>
+      <c r="H44" s="21">
+        <v>6.2</v>
+      </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="B45" s="65">
-[...2 lines deleted...]
-      <c r="C45" s="65">
+      <c r="B45" s="64">
+        <v>100</v>
+      </c>
+      <c r="C45" s="64">
         <v>91.8</v>
       </c>
-      <c r="D45" s="65">
+      <c r="D45" s="64">
         <v>55.3</v>
       </c>
-      <c r="E45" s="65">
+      <c r="E45" s="64">
         <v>17.7</v>
       </c>
-      <c r="F45" s="65">
+      <c r="F45" s="64">
         <v>18.8</v>
       </c>
-      <c r="G45" s="65">
+      <c r="G45" s="64">
         <v>0.4</v>
       </c>
       <c r="H45" s="12">
         <v>7.8</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B46" s="31">
         <v>100</v>
       </c>
       <c r="C46" s="31">
         <v>94.3</v>
       </c>
       <c r="D46" s="31">
         <v>59.6</v>
       </c>
       <c r="E46" s="31">
         <v>18.600000000000001</v>
       </c>
       <c r="F46" s="31">
         <v>16.100000000000001</v>
       </c>
@@ -16720,69 +16845,69 @@
         <v>100</v>
       </c>
       <c r="C47" s="31">
         <v>93.6</v>
       </c>
       <c r="D47" s="31">
         <v>61.1</v>
       </c>
       <c r="E47" s="31">
         <v>18.5</v>
       </c>
       <c r="F47" s="31">
         <v>14</v>
       </c>
       <c r="G47" s="31">
         <v>0.1</v>
       </c>
       <c r="H47" s="17">
         <v>6.3000000000000007</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="B48" s="92">
-[...2 lines deleted...]
-      <c r="C48" s="92">
+      <c r="B48" s="80">
+        <v>100</v>
+      </c>
+      <c r="C48" s="80">
         <v>94.6</v>
       </c>
-      <c r="D48" s="92">
+      <c r="D48" s="80">
         <v>58.6</v>
       </c>
-      <c r="E48" s="92">
+      <c r="E48" s="80">
         <v>20.6</v>
       </c>
-      <c r="F48" s="92">
+      <c r="F48" s="80">
         <v>15.4</v>
       </c>
-      <c r="G48" s="92">
+      <c r="G48" s="80">
         <v>0.1</v>
       </c>
-      <c r="H48" s="92">
+      <c r="H48" s="80">
         <v>5.3000000000000007</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:A8"/>
     <mergeCell ref="B3:B8"/>
     <mergeCell ref="C3:H4"/>
     <mergeCell ref="C5:C8"/>
     <mergeCell ref="D5:F6"/>
     <mergeCell ref="G5:G8"/>
     <mergeCell ref="H5:H8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист2"/>
@@ -17031,107 +17156,107 @@
     <col min="14851" max="14851" width="37.85546875" style="23" customWidth="1"/>
     <col min="14852" max="15104" width="9.140625" style="23"/>
     <col min="15105" max="15105" width="4.42578125" style="23" customWidth="1"/>
     <col min="15106" max="15106" width="88.42578125" style="23" customWidth="1"/>
     <col min="15107" max="15107" width="37.85546875" style="23" customWidth="1"/>
     <col min="15108" max="15360" width="9.140625" style="23"/>
     <col min="15361" max="15361" width="4.42578125" style="23" customWidth="1"/>
     <col min="15362" max="15362" width="88.42578125" style="23" customWidth="1"/>
     <col min="15363" max="15363" width="37.85546875" style="23" customWidth="1"/>
     <col min="15364" max="15616" width="9.140625" style="23"/>
     <col min="15617" max="15617" width="4.42578125" style="23" customWidth="1"/>
     <col min="15618" max="15618" width="88.42578125" style="23" customWidth="1"/>
     <col min="15619" max="15619" width="37.85546875" style="23" customWidth="1"/>
     <col min="15620" max="15872" width="9.140625" style="23"/>
     <col min="15873" max="15873" width="4.42578125" style="23" customWidth="1"/>
     <col min="15874" max="15874" width="88.42578125" style="23" customWidth="1"/>
     <col min="15875" max="15875" width="37.85546875" style="23" customWidth="1"/>
     <col min="15876" max="16128" width="9.140625" style="23"/>
     <col min="16129" max="16129" width="4.42578125" style="23" customWidth="1"/>
     <col min="16130" max="16130" width="88.42578125" style="23" customWidth="1"/>
     <col min="16131" max="16131" width="37.85546875" style="23" customWidth="1"/>
     <col min="16132" max="16384" width="9.140625" style="23"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2" ht="14.25">
-      <c r="B2" s="59"/>
+      <c r="B2" s="58"/>
     </row>
     <row r="5" spans="2:2">
-      <c r="B5" s="60" t="s">
+      <c r="B5" s="59" t="s">
         <v>619</v>
       </c>
     </row>
     <row r="6" spans="2:2">
-      <c r="B6" s="60" t="s">
+      <c r="B6" s="59" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="7" spans="2:2">
-      <c r="B7" s="60" t="s">
+      <c r="B7" s="59" t="s">
         <v>621</v>
       </c>
     </row>
     <row r="8" spans="2:2">
-      <c r="B8" s="60" t="s">
+      <c r="B8" s="59" t="s">
         <v>622</v>
       </c>
     </row>
     <row r="9" spans="2:2">
-      <c r="B9" s="60" t="s">
+      <c r="B9" s="59" t="s">
         <v>623</v>
       </c>
     </row>
     <row r="10" spans="2:2" ht="25.5">
-      <c r="B10" s="61" t="s">
+      <c r="B10" s="60" t="s">
         <v>624</v>
       </c>
     </row>
     <row r="11" spans="2:2">
-      <c r="B11" s="62"/>
+      <c r="B11" s="61"/>
     </row>
     <row r="12" spans="2:2">
-      <c r="B12" s="62"/>
+      <c r="B12" s="61"/>
     </row>
     <row r="19" spans="2:4">
-      <c r="B19" s="63" t="s">
+      <c r="B19" s="62" t="s">
         <v>625</v>
       </c>
-      <c r="C19" s="64"/>
-      <c r="D19" s="64"/>
+      <c r="C19" s="63"/>
+      <c r="D19" s="63"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I28"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B28" sqref="B28:H28"/>
+      <selection activeCell="N25" sqref="N25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="20.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="19.5703125" style="1" customWidth="1"/>
     <col min="4" max="5" width="15.28515625" style="1" customWidth="1"/>
     <col min="6" max="6" width="16.28515625" style="1" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="82" t="s">
         <v>5</v>
       </c>
       <c r="B1" s="82"/>
       <c r="C1" s="82"/>
       <c r="D1" s="82"/>
       <c r="E1" s="82"/>
       <c r="F1" s="82"/>
       <c r="G1" s="82"/>
       <c r="H1" s="82"/>
@@ -17583,78 +17708,92 @@
         <v>100</v>
       </c>
       <c r="C23" s="27">
         <v>82</v>
       </c>
       <c r="D23" s="27">
         <v>44.6</v>
       </c>
       <c r="E23" s="27">
         <v>23.3</v>
       </c>
       <c r="F23" s="27">
         <v>14.1</v>
       </c>
       <c r="G23" s="27">
         <v>0.1</v>
       </c>
       <c r="H23" s="53">
         <v>17.899999999999999</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="45">
         <v>2025</v>
       </c>
-      <c r="B24" s="41"/>
-[...5 lines deleted...]
-      <c r="H24" s="41"/>
+      <c r="B24" s="37">
+        <v>100</v>
+      </c>
+      <c r="C24" s="37">
+        <v>79.2</v>
+      </c>
+      <c r="D24" s="37">
+        <v>44.3</v>
+      </c>
+      <c r="E24" s="37">
+        <v>21.3</v>
+      </c>
+      <c r="F24" s="37">
+        <v>13.6</v>
+      </c>
+      <c r="G24" s="37">
+        <v>0.1</v>
+      </c>
+      <c r="H24" s="21">
+        <v>20.700000000000003</v>
+      </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="B25" s="65">
-[...2 lines deleted...]
-      <c r="C25" s="65">
+      <c r="B25" s="64">
+        <v>100</v>
+      </c>
+      <c r="C25" s="64">
         <v>79.2</v>
       </c>
-      <c r="D25" s="65">
+      <c r="D25" s="64">
         <v>44</v>
       </c>
-      <c r="E25" s="65">
+      <c r="E25" s="64">
         <v>21.1</v>
       </c>
-      <c r="F25" s="65">
+      <c r="F25" s="64">
         <v>14.1</v>
       </c>
-      <c r="G25" s="65">
+      <c r="G25" s="64">
         <v>0.1</v>
       </c>
       <c r="H25" s="12">
         <v>20.700000000000003</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B26" s="31">
         <v>100</v>
       </c>
       <c r="C26" s="31">
         <v>79.3</v>
       </c>
       <c r="D26" s="31">
         <v>42.9</v>
       </c>
       <c r="E26" s="31">
         <v>23.4</v>
       </c>
       <c r="F26" s="31">
         <v>13</v>
       </c>
@@ -17673,97 +17812,97 @@
         <v>100</v>
       </c>
       <c r="C27" s="31">
         <v>77.599999999999994</v>
       </c>
       <c r="D27" s="31">
         <v>45</v>
       </c>
       <c r="E27" s="31">
         <v>19.7</v>
       </c>
       <c r="F27" s="31">
         <v>12.9</v>
       </c>
       <c r="G27" s="31">
         <v>0.1</v>
       </c>
       <c r="H27" s="17">
         <v>22.299999999999997</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="B28" s="92">
-[...2 lines deleted...]
-      <c r="C28" s="92">
+      <c r="B28" s="80">
+        <v>100</v>
+      </c>
+      <c r="C28" s="80">
         <v>80.8</v>
       </c>
-      <c r="D28" s="92">
+      <c r="D28" s="80">
         <v>45.7</v>
       </c>
-      <c r="E28" s="92">
+      <c r="E28" s="80">
         <v>20.6</v>
       </c>
-      <c r="F28" s="92">
+      <c r="F28" s="80">
         <v>14.5</v>
       </c>
-      <c r="G28" s="92">
+      <c r="G28" s="80">
         <v>0</v>
       </c>
-      <c r="H28" s="92">
+      <c r="H28" s="80">
         <v>19.2</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:A8"/>
     <mergeCell ref="B3:B8"/>
     <mergeCell ref="C3:H4"/>
     <mergeCell ref="C5:C8"/>
     <mergeCell ref="D5:F6"/>
     <mergeCell ref="G5:G8"/>
     <mergeCell ref="H5:H8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:T63"/>
   <sheetViews>
     <sheetView topLeftCell="A28" workbookViewId="0">
-      <selection activeCell="M49" sqref="M49"/>
+      <selection activeCell="O52" sqref="O52"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="20.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="19.5703125" style="1" customWidth="1"/>
     <col min="4" max="5" width="15.28515625" style="1" customWidth="1"/>
     <col min="6" max="6" width="16.28515625" style="1" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="82" t="s">
         <v>5</v>
       </c>
       <c r="B1" s="82"/>
       <c r="C1" s="82"/>
       <c r="D1" s="82"/>
       <c r="E1" s="82"/>
       <c r="F1" s="82"/>
       <c r="G1" s="82"/>
       <c r="H1" s="82"/>
@@ -19143,78 +19282,92 @@
         <v>100</v>
       </c>
       <c r="C58" s="27">
         <v>92.4</v>
       </c>
       <c r="D58" s="27">
         <v>51.1</v>
       </c>
       <c r="E58" s="27">
         <v>23.8</v>
       </c>
       <c r="F58" s="27">
         <v>17.5</v>
       </c>
       <c r="G58" s="27">
         <v>0.1</v>
       </c>
       <c r="H58" s="53">
         <v>7.5</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="45">
         <v>2025</v>
       </c>
-      <c r="B59" s="41"/>
-[...5 lines deleted...]
-      <c r="H59" s="41"/>
+      <c r="B59" s="37">
+        <v>100</v>
+      </c>
+      <c r="C59" s="37">
+        <v>92.9</v>
+      </c>
+      <c r="D59" s="37">
+        <v>53</v>
+      </c>
+      <c r="E59" s="37">
+        <v>21.5</v>
+      </c>
+      <c r="F59" s="37">
+        <v>18.399999999999999</v>
+      </c>
+      <c r="G59" s="37">
+        <v>0.1</v>
+      </c>
+      <c r="H59" s="21">
+        <v>7</v>
+      </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="B60" s="65">
-[...2 lines deleted...]
-      <c r="C60" s="65">
+      <c r="B60" s="64">
+        <v>100</v>
+      </c>
+      <c r="C60" s="64">
         <v>92.3</v>
       </c>
-      <c r="D60" s="65">
+      <c r="D60" s="64">
         <v>50.1</v>
       </c>
-      <c r="E60" s="65">
+      <c r="E60" s="64">
         <v>25.1</v>
       </c>
-      <c r="F60" s="65">
+      <c r="F60" s="64">
         <v>17.100000000000001</v>
       </c>
-      <c r="G60" s="65">
+      <c r="G60" s="64">
         <v>0.2</v>
       </c>
       <c r="H60" s="12">
         <v>7.5</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B61" s="31">
         <v>100</v>
       </c>
       <c r="C61" s="31">
         <v>92.2</v>
       </c>
       <c r="D61" s="31">
         <v>54.3</v>
       </c>
       <c r="E61" s="31">
         <v>19.3</v>
       </c>
       <c r="F61" s="31">
         <v>18.600000000000001</v>
       </c>
@@ -19233,97 +19386,97 @@
         <v>100</v>
       </c>
       <c r="C62" s="31">
         <v>93.9</v>
       </c>
       <c r="D62" s="31">
         <v>53.3</v>
       </c>
       <c r="E62" s="31">
         <v>21.3</v>
       </c>
       <c r="F62" s="31">
         <v>19.3</v>
       </c>
       <c r="G62" s="31">
         <v>0.1</v>
       </c>
       <c r="H62" s="17">
         <v>6</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="B63" s="92">
-[...2 lines deleted...]
-      <c r="C63" s="92">
+      <c r="B63" s="80">
+        <v>100</v>
+      </c>
+      <c r="C63" s="80">
         <v>93.3</v>
       </c>
-      <c r="D63" s="92">
+      <c r="D63" s="80">
         <v>55.2</v>
       </c>
-      <c r="E63" s="92">
+      <c r="E63" s="80">
         <v>19.899999999999999</v>
       </c>
-      <c r="F63" s="92">
+      <c r="F63" s="80">
         <v>18.2</v>
       </c>
-      <c r="G63" s="92">
+      <c r="G63" s="80">
         <v>0.1</v>
       </c>
-      <c r="H63" s="92">
+      <c r="H63" s="80">
         <v>6.6</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:A8"/>
     <mergeCell ref="B3:B8"/>
     <mergeCell ref="C3:H4"/>
     <mergeCell ref="C5:C8"/>
     <mergeCell ref="D5:F6"/>
     <mergeCell ref="G5:G8"/>
     <mergeCell ref="H5:H8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:T63"/>
   <sheetViews>
     <sheetView topLeftCell="A40" workbookViewId="0">
-      <selection activeCell="O64" sqref="O64"/>
+      <selection activeCell="O60" sqref="O60"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="20.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="19.5703125" style="1" customWidth="1"/>
     <col min="4" max="5" width="15.28515625" style="1" customWidth="1"/>
     <col min="6" max="6" width="16.28515625" style="1" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="82" t="s">
         <v>5</v>
       </c>
       <c r="B1" s="82"/>
       <c r="C1" s="82"/>
       <c r="D1" s="82"/>
       <c r="E1" s="82"/>
       <c r="F1" s="82"/>
       <c r="G1" s="82"/>
       <c r="H1" s="82"/>
@@ -20703,78 +20856,92 @@
         <v>100</v>
       </c>
       <c r="C58" s="27">
         <v>88.5</v>
       </c>
       <c r="D58" s="27">
         <v>43.8</v>
       </c>
       <c r="E58" s="27">
         <v>22.3</v>
       </c>
       <c r="F58" s="27">
         <v>22.4</v>
       </c>
       <c r="G58" s="27">
         <v>0.2</v>
       </c>
       <c r="H58" s="53">
         <v>11.3</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="45">
         <v>2025</v>
       </c>
-      <c r="B59" s="41"/>
-[...5 lines deleted...]
-      <c r="H59" s="41"/>
+      <c r="B59" s="37">
+        <v>100</v>
+      </c>
+      <c r="C59" s="37">
+        <v>88.4</v>
+      </c>
+      <c r="D59" s="37">
+        <v>48</v>
+      </c>
+      <c r="E59" s="37">
+        <v>18.3</v>
+      </c>
+      <c r="F59" s="37">
+        <v>22.1</v>
+      </c>
+      <c r="G59" s="37">
+        <v>0.2</v>
+      </c>
+      <c r="H59" s="21">
+        <v>11.4</v>
+      </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="B60" s="65">
-[...2 lines deleted...]
-      <c r="C60" s="65">
+      <c r="B60" s="64">
+        <v>100</v>
+      </c>
+      <c r="C60" s="64">
         <v>87</v>
       </c>
-      <c r="D60" s="65">
+      <c r="D60" s="64">
         <v>45.3</v>
       </c>
-      <c r="E60" s="65">
+      <c r="E60" s="64">
         <v>17.100000000000001</v>
       </c>
-      <c r="F60" s="65">
+      <c r="F60" s="64">
         <v>24.6</v>
       </c>
-      <c r="G60" s="65">
+      <c r="G60" s="64">
         <v>0.2</v>
       </c>
       <c r="H60" s="12">
         <v>12.8</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B61" s="31">
         <v>100</v>
       </c>
       <c r="C61" s="31">
         <v>88.6</v>
       </c>
       <c r="D61" s="31">
         <v>47.8</v>
       </c>
       <c r="E61" s="31">
         <v>19.8</v>
       </c>
       <c r="F61" s="31">
         <v>21</v>
       </c>
@@ -20793,97 +20960,97 @@
         <v>100</v>
       </c>
       <c r="C62" s="31">
         <v>88.9</v>
       </c>
       <c r="D62" s="31">
         <v>48.7</v>
       </c>
       <c r="E62" s="31">
         <v>18.600000000000001</v>
       </c>
       <c r="F62" s="31">
         <v>21.6</v>
       </c>
       <c r="G62" s="31">
         <v>0.2</v>
       </c>
       <c r="H62" s="17">
         <v>10.9</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="B63" s="92">
-[...2 lines deleted...]
-      <c r="C63" s="92">
+      <c r="B63" s="80">
+        <v>100</v>
+      </c>
+      <c r="C63" s="80">
         <v>88.8</v>
       </c>
-      <c r="D63" s="92">
+      <c r="D63" s="80">
         <v>49.9</v>
       </c>
-      <c r="E63" s="92">
+      <c r="E63" s="80">
         <v>17.8</v>
       </c>
-      <c r="F63" s="92">
+      <c r="F63" s="80">
         <v>21.1</v>
       </c>
-      <c r="G63" s="92">
+      <c r="G63" s="80">
         <v>0.1</v>
       </c>
-      <c r="H63" s="92">
+      <c r="H63" s="80">
         <v>11.1</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:A8"/>
     <mergeCell ref="B3:B8"/>
     <mergeCell ref="C3:H4"/>
     <mergeCell ref="C5:C8"/>
     <mergeCell ref="D5:F6"/>
     <mergeCell ref="G5:G8"/>
     <mergeCell ref="H5:H8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet23.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:T63"/>
   <sheetViews>
     <sheetView topLeftCell="A25" workbookViewId="0">
-      <selection activeCell="L47" sqref="L47"/>
+      <selection activeCell="Q60" sqref="Q60"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="20.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="19.5703125" style="1" customWidth="1"/>
     <col min="4" max="5" width="15.28515625" style="1" customWidth="1"/>
     <col min="6" max="6" width="16.28515625" style="1" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="82" t="s">
         <v>5</v>
       </c>
       <c r="B1" s="82"/>
       <c r="C1" s="82"/>
       <c r="D1" s="82"/>
       <c r="E1" s="82"/>
       <c r="F1" s="82"/>
       <c r="G1" s="82"/>
       <c r="H1" s="82"/>
@@ -22263,78 +22430,92 @@
         <v>100</v>
       </c>
       <c r="C58" s="27">
         <v>94.9</v>
       </c>
       <c r="D58" s="27">
         <v>48.8</v>
       </c>
       <c r="E58" s="27">
         <v>22.6</v>
       </c>
       <c r="F58" s="27">
         <v>23.5</v>
       </c>
       <c r="G58" s="27">
         <v>0.2</v>
       </c>
       <c r="H58" s="53">
         <v>4.9000000000000004</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="45">
         <v>2025</v>
       </c>
-      <c r="B59" s="41"/>
-[...5 lines deleted...]
-      <c r="H59" s="41"/>
+      <c r="B59" s="37">
+        <v>100</v>
+      </c>
+      <c r="C59" s="37">
+        <v>96.9</v>
+      </c>
+      <c r="D59" s="37">
+        <v>53</v>
+      </c>
+      <c r="E59" s="37">
+        <v>19.8</v>
+      </c>
+      <c r="F59" s="37">
+        <v>24.1</v>
+      </c>
+      <c r="G59" s="37">
+        <v>0.2</v>
+      </c>
+      <c r="H59" s="21">
+        <v>2.9</v>
+      </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="B60" s="65">
-[...2 lines deleted...]
-      <c r="C60" s="65">
+      <c r="B60" s="64">
+        <v>100</v>
+      </c>
+      <c r="C60" s="64">
         <v>97.4</v>
       </c>
-      <c r="D60" s="65">
+      <c r="D60" s="64">
         <v>53.4</v>
       </c>
-      <c r="E60" s="65">
+      <c r="E60" s="64">
         <v>19.2</v>
       </c>
-      <c r="F60" s="65">
+      <c r="F60" s="64">
         <v>24.8</v>
       </c>
-      <c r="G60" s="65">
+      <c r="G60" s="64">
         <v>0.2</v>
       </c>
       <c r="H60" s="12">
         <v>2.4</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B61" s="31">
         <v>100</v>
       </c>
       <c r="C61" s="31">
         <v>97.2</v>
       </c>
       <c r="D61" s="31">
         <v>53.8</v>
       </c>
       <c r="E61" s="31">
         <v>19.100000000000001</v>
       </c>
       <c r="F61" s="31">
         <v>24.3</v>
       </c>
@@ -22353,97 +22534,97 @@
         <v>100</v>
       </c>
       <c r="C62" s="31">
         <v>96.8</v>
       </c>
       <c r="D62" s="31">
         <v>53.5</v>
       </c>
       <c r="E62" s="31">
         <v>19.600000000000001</v>
       </c>
       <c r="F62" s="31">
         <v>23.7</v>
       </c>
       <c r="G62" s="31">
         <v>0.2</v>
       </c>
       <c r="H62" s="17">
         <v>3</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="B63" s="92">
-[...2 lines deleted...]
-      <c r="C63" s="92">
+      <c r="B63" s="80">
+        <v>100</v>
+      </c>
+      <c r="C63" s="80">
         <v>96.4</v>
       </c>
-      <c r="D63" s="92">
+      <c r="D63" s="80">
         <v>51.9</v>
       </c>
-      <c r="E63" s="92">
+      <c r="E63" s="80">
         <v>21</v>
       </c>
-      <c r="F63" s="92">
+      <c r="F63" s="80">
         <v>23.5</v>
       </c>
-      <c r="G63" s="92">
+      <c r="G63" s="80">
         <v>0.1</v>
       </c>
-      <c r="H63" s="92">
+      <c r="H63" s="80">
         <v>3.5</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:A8"/>
     <mergeCell ref="B3:B8"/>
     <mergeCell ref="C3:H4"/>
     <mergeCell ref="C5:C8"/>
     <mergeCell ref="D5:F6"/>
     <mergeCell ref="G5:G8"/>
     <mergeCell ref="H5:H8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet24.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:T48"/>
   <sheetViews>
     <sheetView topLeftCell="A10" workbookViewId="0">
-      <selection activeCell="Q36" sqref="Q36"/>
+      <selection activeCell="P32" sqref="P32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="18" customWidth="1"/>
     <col min="2" max="2" width="20.7109375" style="18" customWidth="1"/>
     <col min="3" max="3" width="19.5703125" style="18" customWidth="1"/>
     <col min="4" max="5" width="15.28515625" style="18" customWidth="1"/>
     <col min="6" max="6" width="16.28515625" style="18" customWidth="1"/>
     <col min="7" max="7" width="14" style="18" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="18" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="18"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" ht="12.75">
       <c r="A1" s="82" t="s">
         <v>5</v>
       </c>
       <c r="B1" s="82"/>
       <c r="C1" s="82"/>
       <c r="D1" s="82"/>
       <c r="E1" s="82"/>
       <c r="F1" s="82"/>
       <c r="G1" s="82"/>
       <c r="H1" s="82"/>
@@ -23416,78 +23597,92 @@
         <v>100</v>
       </c>
       <c r="C43" s="27">
         <v>96.9</v>
       </c>
       <c r="D43" s="27">
         <v>52.9</v>
       </c>
       <c r="E43" s="27">
         <v>24</v>
       </c>
       <c r="F43" s="27">
         <v>20</v>
       </c>
       <c r="G43" s="27">
         <v>0</v>
       </c>
       <c r="H43" s="53">
         <v>3.0999999999999996</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="45">
         <v>2025</v>
       </c>
-      <c r="B44" s="8"/>
-[...5 lines deleted...]
-      <c r="H44" s="8"/>
+      <c r="B44" s="37">
+        <v>100</v>
+      </c>
+      <c r="C44" s="37">
+        <v>97.4</v>
+      </c>
+      <c r="D44" s="37">
+        <v>55.9</v>
+      </c>
+      <c r="E44" s="37">
+        <v>22.4</v>
+      </c>
+      <c r="F44" s="37">
+        <v>19.100000000000001</v>
+      </c>
+      <c r="G44" s="37">
+        <v>0.2</v>
+      </c>
+      <c r="H44" s="21">
+        <v>2.4000000000000004</v>
+      </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="B45" s="65">
-[...2 lines deleted...]
-      <c r="C45" s="65">
+      <c r="B45" s="64">
+        <v>100</v>
+      </c>
+      <c r="C45" s="64">
         <v>96.8</v>
       </c>
-      <c r="D45" s="65">
+      <c r="D45" s="64">
         <v>52.7</v>
       </c>
-      <c r="E45" s="65">
+      <c r="E45" s="64">
         <v>22.5</v>
       </c>
-      <c r="F45" s="65">
+      <c r="F45" s="64">
         <v>21.6</v>
       </c>
-      <c r="G45" s="65">
+      <c r="G45" s="64">
         <v>0.2</v>
       </c>
       <c r="H45" s="12">
         <v>3</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B46" s="31">
         <v>100</v>
       </c>
       <c r="C46" s="31">
         <v>97.5</v>
       </c>
       <c r="D46" s="31">
         <v>56.2</v>
       </c>
       <c r="E46" s="31">
         <v>23.4</v>
       </c>
       <c r="F46" s="31">
         <v>17.899999999999999</v>
       </c>
@@ -23506,100 +23701,100 @@
         <v>100</v>
       </c>
       <c r="C47" s="31">
         <v>97.1</v>
       </c>
       <c r="D47" s="31">
         <v>57.9</v>
       </c>
       <c r="E47" s="31">
         <v>22</v>
       </c>
       <c r="F47" s="31">
         <v>17.2</v>
       </c>
       <c r="G47" s="31">
         <v>0.5</v>
       </c>
       <c r="H47" s="17">
         <v>2.4</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="B48" s="92">
-[...2 lines deleted...]
-      <c r="C48" s="92">
+      <c r="B48" s="80">
+        <v>100</v>
+      </c>
+      <c r="C48" s="80">
         <v>98.2</v>
       </c>
-      <c r="D48" s="92">
+      <c r="D48" s="80">
         <v>56.6</v>
       </c>
-      <c r="E48" s="92">
+      <c r="E48" s="80">
         <v>21.8</v>
       </c>
-      <c r="F48" s="92">
+      <c r="F48" s="80">
         <v>19.8</v>
       </c>
-      <c r="G48" s="92">
+      <c r="G48" s="80">
         <v>0</v>
       </c>
-      <c r="H48" s="92">
+      <c r="H48" s="80">
         <v>1.7999999999999998</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:A8"/>
     <mergeCell ref="B3:B8"/>
     <mergeCell ref="C3:H4"/>
     <mergeCell ref="C5:C8"/>
     <mergeCell ref="D5:F6"/>
     <mergeCell ref="G5:G8"/>
     <mergeCell ref="H5:H8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <tabColor rgb="FFFF0000"/>
   </sheetPr>
   <dimension ref="A1:T63"/>
   <sheetViews>
-    <sheetView topLeftCell="A34" workbookViewId="0">
-      <selection activeCell="N54" sqref="N54"/>
+    <sheetView topLeftCell="A13" workbookViewId="0">
+      <selection activeCell="M58" sqref="M58"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="20.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="19.5703125" style="1" customWidth="1"/>
     <col min="4" max="5" width="15.28515625" style="1" customWidth="1"/>
     <col min="6" max="6" width="16.28515625" style="1" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="82" t="s">
         <v>5</v>
       </c>
       <c r="B1" s="82"/>
       <c r="C1" s="82"/>
       <c r="D1" s="82"/>
       <c r="E1" s="82"/>
       <c r="F1" s="82"/>
       <c r="G1" s="82"/>
       <c r="H1" s="82"/>
@@ -24979,78 +25174,92 @@
         <v>100</v>
       </c>
       <c r="C58" s="27">
         <v>91.7</v>
       </c>
       <c r="D58" s="27">
         <v>50.1</v>
       </c>
       <c r="E58" s="27">
         <v>23.2</v>
       </c>
       <c r="F58" s="27">
         <v>18.399999999999999</v>
       </c>
       <c r="G58" s="27">
         <v>0.1</v>
       </c>
       <c r="H58" s="53">
         <v>8.1999999999999993</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="45">
         <v>2025</v>
       </c>
-      <c r="B59" s="41"/>
-[...5 lines deleted...]
-      <c r="H59" s="41"/>
+      <c r="B59" s="37">
+        <v>100</v>
+      </c>
+      <c r="C59" s="37">
+        <v>91.4</v>
+      </c>
+      <c r="D59" s="37">
+        <v>52</v>
+      </c>
+      <c r="E59" s="37">
+        <v>20.8</v>
+      </c>
+      <c r="F59" s="37">
+        <v>18.600000000000001</v>
+      </c>
+      <c r="G59" s="37">
+        <v>0.2</v>
+      </c>
+      <c r="H59" s="21">
+        <v>8.4</v>
+      </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="B60" s="65">
-[...2 lines deleted...]
-      <c r="C60" s="65">
+      <c r="B60" s="64">
+        <v>100</v>
+      </c>
+      <c r="C60" s="64">
         <v>90.6</v>
       </c>
-      <c r="D60" s="65">
+      <c r="D60" s="64">
         <v>50.6</v>
       </c>
-      <c r="E60" s="65">
+      <c r="E60" s="64">
         <v>20.399999999999999</v>
       </c>
-      <c r="F60" s="65">
+      <c r="F60" s="64">
         <v>19.600000000000001</v>
       </c>
-      <c r="G60" s="65">
+      <c r="G60" s="64">
         <v>0.3</v>
       </c>
       <c r="H60" s="12">
         <v>9.1</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B61" s="31">
         <v>100</v>
       </c>
       <c r="C61" s="31">
         <v>91.3</v>
       </c>
       <c r="D61" s="31">
         <v>52.5</v>
       </c>
       <c r="E61" s="31">
         <v>20.3</v>
       </c>
       <c r="F61" s="31">
         <v>18.5</v>
       </c>
@@ -25069,100 +25278,100 @@
         <v>100</v>
       </c>
       <c r="C62" s="31">
         <v>91.5</v>
       </c>
       <c r="D62" s="31">
         <v>52.3</v>
       </c>
       <c r="E62" s="31">
         <v>21.3</v>
       </c>
       <c r="F62" s="31">
         <v>17.899999999999999</v>
       </c>
       <c r="G62" s="31">
         <v>0.1</v>
       </c>
       <c r="H62" s="17">
         <v>8.4</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="B63" s="92">
-[...2 lines deleted...]
-      <c r="C63" s="92">
+      <c r="B63" s="80">
+        <v>100</v>
+      </c>
+      <c r="C63" s="80">
         <v>91.9</v>
       </c>
-      <c r="D63" s="92">
+      <c r="D63" s="80">
         <v>52.3</v>
       </c>
-      <c r="E63" s="92">
+      <c r="E63" s="80">
         <v>21.3</v>
       </c>
-      <c r="F63" s="92">
+      <c r="F63" s="80">
         <v>18.3</v>
       </c>
-      <c r="G63" s="92">
+      <c r="G63" s="80">
         <v>0.1</v>
       </c>
-      <c r="H63" s="92">
+      <c r="H63" s="80">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:A8"/>
     <mergeCell ref="B3:B8"/>
     <mergeCell ref="C3:H4"/>
     <mergeCell ref="C5:C8"/>
     <mergeCell ref="D5:F6"/>
     <mergeCell ref="G5:G8"/>
     <mergeCell ref="H5:H8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.98425196850393704" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H28"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="L35" sqref="L35"/>
+      <selection activeCell="K23" sqref="K23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="20.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="19.5703125" style="1" customWidth="1"/>
     <col min="4" max="5" width="15.28515625" style="1" customWidth="1"/>
     <col min="6" max="6" width="16.28515625" style="1" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="82" t="s">
         <v>5</v>
       </c>
       <c r="B1" s="82"/>
       <c r="C1" s="82"/>
       <c r="D1" s="82"/>
       <c r="E1" s="82"/>
       <c r="F1" s="82"/>
       <c r="G1" s="82"/>
       <c r="H1" s="82"/>
@@ -25609,78 +25818,92 @@
         <v>100</v>
       </c>
       <c r="C23" s="27">
         <v>95.1</v>
       </c>
       <c r="D23" s="27">
         <v>53.1</v>
       </c>
       <c r="E23" s="27">
         <v>25.5</v>
       </c>
       <c r="F23" s="27">
         <v>16.5</v>
       </c>
       <c r="G23" s="27">
         <v>0</v>
       </c>
       <c r="H23" s="53">
         <v>4.8999999999999995</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="45">
         <v>2025</v>
       </c>
-      <c r="B24" s="41"/>
-[...5 lines deleted...]
-      <c r="H24" s="41"/>
+      <c r="B24" s="37">
+        <v>100</v>
+      </c>
+      <c r="C24" s="37">
+        <v>94.1</v>
+      </c>
+      <c r="D24" s="37">
+        <v>55.6</v>
+      </c>
+      <c r="E24" s="37">
+        <v>22.3</v>
+      </c>
+      <c r="F24" s="37">
+        <v>16.2</v>
+      </c>
+      <c r="G24" s="37">
+        <v>0.1</v>
+      </c>
+      <c r="H24" s="21">
+        <v>5.8</v>
+      </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="B25" s="65">
-[...2 lines deleted...]
-      <c r="C25" s="65">
+      <c r="B25" s="64">
+        <v>100</v>
+      </c>
+      <c r="C25" s="64">
         <v>96.4</v>
       </c>
-      <c r="D25" s="65">
+      <c r="D25" s="64">
         <v>55.3</v>
       </c>
-      <c r="E25" s="65">
+      <c r="E25" s="64">
         <v>23.4</v>
       </c>
-      <c r="F25" s="65">
+      <c r="F25" s="64">
         <v>17.7</v>
       </c>
-      <c r="G25" s="65">
+      <c r="G25" s="64">
         <v>0.2</v>
       </c>
       <c r="H25" s="12">
         <v>3.4</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B26" s="31">
         <v>100</v>
       </c>
       <c r="C26" s="31">
         <v>96.1</v>
       </c>
       <c r="D26" s="31">
         <v>58.3</v>
       </c>
       <c r="E26" s="31">
         <v>20.100000000000001</v>
       </c>
       <c r="F26" s="31">
         <v>17.7</v>
       </c>
@@ -25699,97 +25922,97 @@
         <v>100</v>
       </c>
       <c r="C27" s="31">
         <v>92.7</v>
       </c>
       <c r="D27" s="31">
         <v>55.1</v>
       </c>
       <c r="E27" s="31">
         <v>22.5</v>
       </c>
       <c r="F27" s="31">
         <v>15.1</v>
       </c>
       <c r="G27" s="31">
         <v>0.1</v>
       </c>
       <c r="H27" s="17">
         <v>7.2</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="B28" s="92">
-[...2 lines deleted...]
-      <c r="C28" s="92">
+      <c r="B28" s="80">
+        <v>100</v>
+      </c>
+      <c r="C28" s="80">
         <v>91.6</v>
       </c>
-      <c r="D28" s="92">
+      <c r="D28" s="80">
         <v>53.9</v>
       </c>
-      <c r="E28" s="92">
+      <c r="E28" s="80">
         <v>23.4</v>
       </c>
-      <c r="F28" s="92">
+      <c r="F28" s="80">
         <v>14.3</v>
       </c>
-      <c r="G28" s="92">
+      <c r="G28" s="80">
         <v>0</v>
       </c>
-      <c r="H28" s="92">
+      <c r="H28" s="80">
         <v>8.4</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:A8"/>
     <mergeCell ref="B3:B8"/>
     <mergeCell ref="C3:H4"/>
     <mergeCell ref="C5:C8"/>
     <mergeCell ref="D5:F6"/>
     <mergeCell ref="G5:G8"/>
     <mergeCell ref="H5:H8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:T63"/>
   <sheetViews>
     <sheetView topLeftCell="A25" workbookViewId="0">
-      <selection activeCell="B63" sqref="B63:H63"/>
+      <selection activeCell="I51" sqref="I51"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="23" customWidth="1"/>
     <col min="2" max="2" width="20.7109375" style="23" customWidth="1"/>
     <col min="3" max="3" width="19.5703125" style="23" customWidth="1"/>
     <col min="4" max="5" width="15.28515625" style="23" customWidth="1"/>
     <col min="6" max="6" width="16.28515625" style="23" customWidth="1"/>
     <col min="7" max="7" width="14" style="23" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="23" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="23"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="88" t="s">
         <v>5</v>
       </c>
       <c r="B1" s="88"/>
       <c r="C1" s="88"/>
       <c r="D1" s="88"/>
       <c r="E1" s="88"/>
       <c r="F1" s="88"/>
       <c r="G1" s="88"/>
       <c r="H1" s="88"/>
@@ -27176,78 +27399,92 @@
         <v>100</v>
       </c>
       <c r="C58" s="27">
         <v>87.5</v>
       </c>
       <c r="D58" s="27">
         <v>43.5</v>
       </c>
       <c r="E58" s="27">
         <v>29.2</v>
       </c>
       <c r="F58" s="27">
         <v>14.8</v>
       </c>
       <c r="G58" s="27">
         <v>0.1</v>
       </c>
       <c r="H58" s="53">
         <v>12.4</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="45">
         <v>2025</v>
       </c>
-      <c r="B59" s="54"/>
-[...5 lines deleted...]
-      <c r="H59" s="54"/>
+      <c r="B59" s="37">
+        <v>100</v>
+      </c>
+      <c r="C59" s="37">
+        <v>86.8</v>
+      </c>
+      <c r="D59" s="37">
+        <v>46.2</v>
+      </c>
+      <c r="E59" s="37">
+        <v>25.1</v>
+      </c>
+      <c r="F59" s="37">
+        <v>15.5</v>
+      </c>
+      <c r="G59" s="37">
+        <v>0.1</v>
+      </c>
+      <c r="H59" s="21">
+        <v>13.100000000000001</v>
+      </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="B60" s="65">
-[...2 lines deleted...]
-      <c r="C60" s="65">
+      <c r="B60" s="64">
+        <v>100</v>
+      </c>
+      <c r="C60" s="64">
         <v>86.4</v>
       </c>
-      <c r="D60" s="65">
+      <c r="D60" s="64">
         <v>46.4</v>
       </c>
-      <c r="E60" s="65">
+      <c r="E60" s="64">
         <v>23.7</v>
       </c>
-      <c r="F60" s="65">
+      <c r="F60" s="64">
         <v>16.3</v>
       </c>
-      <c r="G60" s="65">
+      <c r="G60" s="64">
         <v>0.3</v>
       </c>
       <c r="H60" s="12">
         <v>13.3</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B61" s="31">
         <v>100</v>
       </c>
       <c r="C61" s="31">
         <v>86.5</v>
       </c>
       <c r="D61" s="31">
         <v>46.9</v>
       </c>
       <c r="E61" s="31">
         <v>23.8</v>
       </c>
       <c r="F61" s="31">
         <v>15.8</v>
       </c>
@@ -27266,97 +27503,97 @@
         <v>100</v>
       </c>
       <c r="C62" s="31">
         <v>87.4</v>
       </c>
       <c r="D62" s="31">
         <v>45.3</v>
       </c>
       <c r="E62" s="31">
         <v>26.9</v>
       </c>
       <c r="F62" s="31">
         <v>15.2</v>
       </c>
       <c r="G62" s="31">
         <v>0.1</v>
       </c>
       <c r="H62" s="17">
         <v>12.5</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="B63" s="92">
-[...2 lines deleted...]
-      <c r="C63" s="92">
+      <c r="B63" s="80">
+        <v>100</v>
+      </c>
+      <c r="C63" s="80">
         <v>87.2</v>
       </c>
-      <c r="D63" s="92">
+      <c r="D63" s="80">
         <v>46.1</v>
       </c>
-      <c r="E63" s="92">
+      <c r="E63" s="80">
         <v>26</v>
       </c>
-      <c r="F63" s="92">
+      <c r="F63" s="80">
         <v>15.1</v>
       </c>
-      <c r="G63" s="92">
+      <c r="G63" s="80">
         <v>0</v>
       </c>
-      <c r="H63" s="92">
+      <c r="H63" s="80">
         <v>12.799999999999999</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:A8"/>
     <mergeCell ref="B3:B8"/>
     <mergeCell ref="C3:H4"/>
     <mergeCell ref="C5:C8"/>
     <mergeCell ref="D5:F6"/>
     <mergeCell ref="G5:G8"/>
     <mergeCell ref="H5:H8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:T63"/>
   <sheetViews>
     <sheetView topLeftCell="A25" workbookViewId="0">
-      <selection activeCell="B63" sqref="B63:H63"/>
+      <selection activeCell="N55" sqref="N55"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="20.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="19.5703125" style="1" customWidth="1"/>
     <col min="4" max="5" width="15.28515625" style="1" customWidth="1"/>
     <col min="6" max="6" width="16.28515625" style="1" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="82" t="s">
         <v>5</v>
       </c>
       <c r="B1" s="82"/>
       <c r="C1" s="82"/>
       <c r="D1" s="82"/>
       <c r="E1" s="82"/>
       <c r="F1" s="82"/>
       <c r="G1" s="82"/>
       <c r="H1" s="82"/>
@@ -28745,78 +28982,92 @@
         <v>100</v>
       </c>
       <c r="C58" s="27">
         <v>87.4</v>
       </c>
       <c r="D58" s="27">
         <v>47.6</v>
       </c>
       <c r="E58" s="27">
         <v>22</v>
       </c>
       <c r="F58" s="27">
         <v>17.8</v>
       </c>
       <c r="G58" s="27">
         <v>0</v>
       </c>
       <c r="H58" s="53">
         <v>12.600000000000001</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="45">
         <v>2025</v>
       </c>
-      <c r="B59" s="41"/>
-[...5 lines deleted...]
-      <c r="H59" s="41"/>
+      <c r="B59" s="37">
+        <v>100</v>
+      </c>
+      <c r="C59" s="37">
+        <v>86.5</v>
+      </c>
+      <c r="D59" s="37">
+        <v>49.3</v>
+      </c>
+      <c r="E59" s="37">
+        <v>19.899999999999999</v>
+      </c>
+      <c r="F59" s="37">
+        <v>17.3</v>
+      </c>
+      <c r="G59" s="37">
+        <v>0.2</v>
+      </c>
+      <c r="H59" s="21">
+        <v>13.299999999999999</v>
+      </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="B60" s="65">
-[...2 lines deleted...]
-      <c r="C60" s="65">
+      <c r="B60" s="64">
+        <v>100</v>
+      </c>
+      <c r="C60" s="64">
         <v>85.2</v>
       </c>
-      <c r="D60" s="65">
+      <c r="D60" s="64">
         <v>47.8</v>
       </c>
-      <c r="E60" s="65">
+      <c r="E60" s="64">
         <v>19.3</v>
       </c>
-      <c r="F60" s="65">
+      <c r="F60" s="64">
         <v>18.100000000000001</v>
       </c>
-      <c r="G60" s="65">
+      <c r="G60" s="64">
         <v>0.2</v>
       </c>
       <c r="H60" s="12">
         <v>14.600000000000001</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B61" s="31">
         <v>100</v>
       </c>
       <c r="C61" s="31">
         <v>86.4</v>
       </c>
       <c r="D61" s="31">
         <v>47</v>
       </c>
       <c r="E61" s="31">
         <v>21.8</v>
       </c>
       <c r="F61" s="31">
         <v>17.600000000000001</v>
       </c>
@@ -28835,97 +29086,97 @@
         <v>100</v>
       </c>
       <c r="C62" s="31">
         <v>86.7</v>
       </c>
       <c r="D62" s="31">
         <v>51</v>
       </c>
       <c r="E62" s="31">
         <v>19.100000000000001</v>
       </c>
       <c r="F62" s="31">
         <v>16.600000000000001</v>
       </c>
       <c r="G62" s="31">
         <v>0.3</v>
       </c>
       <c r="H62" s="17">
         <v>13</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="B63" s="92">
-[...2 lines deleted...]
-      <c r="C63" s="92">
+      <c r="B63" s="80">
+        <v>100</v>
+      </c>
+      <c r="C63" s="80">
         <v>87.8</v>
       </c>
-      <c r="D63" s="92">
+      <c r="D63" s="80">
         <v>51.4</v>
       </c>
-      <c r="E63" s="92">
+      <c r="E63" s="80">
         <v>19.3</v>
       </c>
-      <c r="F63" s="92">
+      <c r="F63" s="80">
         <v>17.100000000000001</v>
       </c>
-      <c r="G63" s="92">
+      <c r="G63" s="80">
         <v>0.1</v>
       </c>
-      <c r="H63" s="92">
+      <c r="H63" s="80">
         <v>12.1</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:A8"/>
     <mergeCell ref="B3:B8"/>
     <mergeCell ref="C3:H4"/>
     <mergeCell ref="C5:C8"/>
     <mergeCell ref="D5:F6"/>
     <mergeCell ref="G5:G8"/>
     <mergeCell ref="H5:H8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:T63"/>
   <sheetViews>
     <sheetView topLeftCell="A33" workbookViewId="0">
-      <selection activeCell="M63" sqref="M63"/>
+      <selection activeCell="K58" sqref="K58"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="20.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="19.5703125" style="1" customWidth="1"/>
     <col min="4" max="5" width="15.28515625" style="1" customWidth="1"/>
     <col min="6" max="6" width="16.28515625" style="1" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="82" t="s">
         <v>5</v>
       </c>
       <c r="B1" s="82"/>
       <c r="C1" s="82"/>
       <c r="D1" s="82"/>
       <c r="E1" s="82"/>
       <c r="F1" s="82"/>
       <c r="G1" s="82"/>
       <c r="H1" s="82"/>
@@ -30309,78 +30560,92 @@
         <v>100</v>
       </c>
       <c r="C58" s="27">
         <v>93.6</v>
       </c>
       <c r="D58" s="27">
         <v>57.5</v>
       </c>
       <c r="E58" s="27">
         <v>20.5</v>
       </c>
       <c r="F58" s="27">
         <v>15.6</v>
       </c>
       <c r="G58" s="27">
         <v>0.1</v>
       </c>
       <c r="H58" s="53">
         <v>6.3</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="45">
         <v>2025</v>
       </c>
-      <c r="B59" s="41"/>
-[...5 lines deleted...]
-      <c r="H59" s="41"/>
+      <c r="B59" s="37">
+        <v>100</v>
+      </c>
+      <c r="C59" s="37">
+        <v>93.3</v>
+      </c>
+      <c r="D59" s="37">
+        <v>57.3</v>
+      </c>
+      <c r="E59" s="37">
+        <v>19.2</v>
+      </c>
+      <c r="F59" s="37">
+        <v>16.8</v>
+      </c>
+      <c r="G59" s="37">
+        <v>0.1</v>
+      </c>
+      <c r="H59" s="21">
+        <v>6.6000000000000005</v>
+      </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="B60" s="65">
-[...2 lines deleted...]
-      <c r="C60" s="65">
+      <c r="B60" s="64">
+        <v>100</v>
+      </c>
+      <c r="C60" s="64">
         <v>93.3</v>
       </c>
-      <c r="D60" s="65">
+      <c r="D60" s="64">
         <v>57.2</v>
       </c>
-      <c r="E60" s="65">
+      <c r="E60" s="64">
         <v>18.600000000000001</v>
       </c>
-      <c r="F60" s="65">
+      <c r="F60" s="64">
         <v>17.5</v>
       </c>
-      <c r="G60" s="65">
+      <c r="G60" s="64">
         <v>0.2</v>
       </c>
       <c r="H60" s="12">
         <v>6.5</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B61" s="31">
         <v>100</v>
       </c>
       <c r="C61" s="31">
         <v>93.7</v>
       </c>
       <c r="D61" s="31">
         <v>58.3</v>
       </c>
       <c r="E61" s="31">
         <v>18.2</v>
       </c>
       <c r="F61" s="31">
         <v>17.2</v>
       </c>
@@ -30399,97 +30664,97 @@
         <v>100</v>
       </c>
       <c r="C62" s="31">
         <v>92.9</v>
       </c>
       <c r="D62" s="31">
         <v>57.8</v>
       </c>
       <c r="E62" s="31">
         <v>19.2</v>
       </c>
       <c r="F62" s="31">
         <v>15.9</v>
       </c>
       <c r="G62" s="31">
         <v>0.2</v>
       </c>
       <c r="H62" s="17">
         <v>6.8999999999999995</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="B63" s="92">
-[...2 lines deleted...]
-      <c r="C63" s="92">
+      <c r="B63" s="80">
+        <v>100</v>
+      </c>
+      <c r="C63" s="80">
         <v>93.3</v>
       </c>
-      <c r="D63" s="92">
+      <c r="D63" s="80">
         <v>55.6</v>
       </c>
-      <c r="E63" s="92">
+      <c r="E63" s="80">
         <v>20.8</v>
       </c>
-      <c r="F63" s="92">
+      <c r="F63" s="80">
         <v>16.899999999999999</v>
       </c>
-      <c r="G63" s="92">
+      <c r="G63" s="80">
         <v>0</v>
       </c>
-      <c r="H63" s="92">
+      <c r="H63" s="80">
         <v>6.7</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:A8"/>
     <mergeCell ref="B3:B8"/>
     <mergeCell ref="C3:H4"/>
     <mergeCell ref="C5:C8"/>
     <mergeCell ref="D5:F6"/>
     <mergeCell ref="G5:G8"/>
     <mergeCell ref="H5:H8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:T63"/>
   <sheetViews>
     <sheetView topLeftCell="A28" workbookViewId="0">
-      <selection activeCell="B63" sqref="B63:H63"/>
+      <selection activeCell="P52" sqref="P52"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="20.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="19.5703125" style="1" customWidth="1"/>
     <col min="4" max="5" width="15.28515625" style="1" customWidth="1"/>
     <col min="6" max="6" width="16.28515625" style="1" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="82" t="s">
         <v>5</v>
       </c>
       <c r="B1" s="82"/>
       <c r="C1" s="82"/>
       <c r="D1" s="82"/>
       <c r="E1" s="82"/>
       <c r="F1" s="82"/>
       <c r="G1" s="82"/>
       <c r="H1" s="82"/>
@@ -31869,78 +32134,92 @@
         <v>100</v>
       </c>
       <c r="C58" s="27">
         <v>87.6</v>
       </c>
       <c r="D58" s="27">
         <v>52.8</v>
       </c>
       <c r="E58" s="27">
         <v>19.399999999999999</v>
       </c>
       <c r="F58" s="27">
         <v>15.4</v>
       </c>
       <c r="G58" s="27">
         <v>0</v>
       </c>
       <c r="H58" s="53">
         <v>12.4</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="45">
         <v>2025</v>
       </c>
-      <c r="B59" s="41"/>
-[...5 lines deleted...]
-      <c r="H59" s="41"/>
+      <c r="B59" s="37">
+        <v>100</v>
+      </c>
+      <c r="C59" s="37">
+        <v>87.4</v>
+      </c>
+      <c r="D59" s="37">
+        <v>53</v>
+      </c>
+      <c r="E59" s="37">
+        <v>19.5</v>
+      </c>
+      <c r="F59" s="37">
+        <v>14.9</v>
+      </c>
+      <c r="G59" s="37">
+        <v>0.1</v>
+      </c>
+      <c r="H59" s="21">
+        <v>12.5</v>
+      </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="B60" s="65">
-[...2 lines deleted...]
-      <c r="C60" s="65">
+      <c r="B60" s="64">
+        <v>100</v>
+      </c>
+      <c r="C60" s="64">
         <v>87</v>
       </c>
-      <c r="D60" s="65">
+      <c r="D60" s="64">
         <v>52.2</v>
       </c>
-      <c r="E60" s="65">
+      <c r="E60" s="64">
         <v>18.7</v>
       </c>
-      <c r="F60" s="65">
+      <c r="F60" s="64">
         <v>16.100000000000001</v>
       </c>
-      <c r="G60" s="65">
+      <c r="G60" s="64">
         <v>0.1</v>
       </c>
       <c r="H60" s="12">
         <v>12.9</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B61" s="31">
         <v>100</v>
       </c>
       <c r="C61" s="31">
         <v>87</v>
       </c>
       <c r="D61" s="31">
         <v>53</v>
       </c>
       <c r="E61" s="31">
         <v>19.5</v>
       </c>
       <c r="F61" s="31">
         <v>14.5</v>
       </c>
@@ -31959,97 +32238,97 @@
         <v>100</v>
       </c>
       <c r="C62" s="31">
         <v>87.5</v>
       </c>
       <c r="D62" s="31">
         <v>53.4</v>
       </c>
       <c r="E62" s="31">
         <v>19.8</v>
       </c>
       <c r="F62" s="31">
         <v>14.3</v>
       </c>
       <c r="G62" s="31">
         <v>0.1</v>
       </c>
       <c r="H62" s="17">
         <v>12.399999999999999</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="B63" s="92">
-[...2 lines deleted...]
-      <c r="C63" s="92">
+      <c r="B63" s="80">
+        <v>100</v>
+      </c>
+      <c r="C63" s="80">
         <v>87.9</v>
       </c>
-      <c r="D63" s="92">
+      <c r="D63" s="80">
         <v>53</v>
       </c>
-      <c r="E63" s="92">
+      <c r="E63" s="80">
         <v>19.899999999999999</v>
       </c>
-      <c r="F63" s="92">
+      <c r="F63" s="80">
         <v>15</v>
       </c>
-      <c r="G63" s="92">
+      <c r="G63" s="80">
         <v>0.1</v>
       </c>
-      <c r="H63" s="92">
+      <c r="H63" s="80">
         <v>12</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:A8"/>
     <mergeCell ref="B3:B8"/>
     <mergeCell ref="C3:H4"/>
     <mergeCell ref="C5:C8"/>
     <mergeCell ref="D5:F6"/>
     <mergeCell ref="G5:G8"/>
     <mergeCell ref="H5:H8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:T63"/>
   <sheetViews>
     <sheetView topLeftCell="A37" workbookViewId="0">
-      <selection activeCell="I70" sqref="I70:I71"/>
+      <selection activeCell="K57" sqref="K57"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="20.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="19.5703125" style="1" customWidth="1"/>
     <col min="4" max="5" width="15.28515625" style="1" customWidth="1"/>
     <col min="6" max="6" width="16.28515625" style="1" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="82" t="s">
         <v>5</v>
       </c>
       <c r="B1" s="82"/>
       <c r="C1" s="82"/>
       <c r="D1" s="82"/>
       <c r="E1" s="82"/>
       <c r="F1" s="82"/>
       <c r="G1" s="82"/>
       <c r="H1" s="82"/>
@@ -33429,78 +33708,92 @@
         <v>100</v>
       </c>
       <c r="C58" s="27">
         <v>91.3</v>
       </c>
       <c r="D58" s="27">
         <v>52.9</v>
       </c>
       <c r="E58" s="27">
         <v>22.3</v>
       </c>
       <c r="F58" s="27">
         <v>16.100000000000001</v>
       </c>
       <c r="G58" s="27">
         <v>0</v>
       </c>
       <c r="H58" s="53">
         <v>8.6999999999999993</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="45">
         <v>2025</v>
       </c>
-      <c r="B59" s="41"/>
-[...5 lines deleted...]
-      <c r="H59" s="41"/>
+      <c r="B59" s="37">
+        <v>100</v>
+      </c>
+      <c r="C59" s="37">
+        <v>92.4</v>
+      </c>
+      <c r="D59" s="37">
+        <v>53.1</v>
+      </c>
+      <c r="E59" s="37">
+        <v>21.5</v>
+      </c>
+      <c r="F59" s="37">
+        <v>17.8</v>
+      </c>
+      <c r="G59" s="37">
+        <v>0.1</v>
+      </c>
+      <c r="H59" s="21">
+        <v>7.5</v>
+      </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="B60" s="65">
-[...2 lines deleted...]
-      <c r="C60" s="65">
+      <c r="B60" s="64">
+        <v>100</v>
+      </c>
+      <c r="C60" s="64">
         <v>91.4</v>
       </c>
-      <c r="D60" s="65">
+      <c r="D60" s="64">
         <v>51.2</v>
       </c>
-      <c r="E60" s="65">
+      <c r="E60" s="64">
         <v>21.4</v>
       </c>
-      <c r="F60" s="65">
+      <c r="F60" s="64">
         <v>18.8</v>
       </c>
-      <c r="G60" s="65">
+      <c r="G60" s="64">
         <v>0.2</v>
       </c>
       <c r="H60" s="12">
         <v>8.4</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B61" s="31">
         <v>100</v>
       </c>
       <c r="C61" s="31">
         <v>92.2</v>
       </c>
       <c r="D61" s="31">
         <v>53.8</v>
       </c>
       <c r="E61" s="31">
         <v>20.8</v>
       </c>
       <c r="F61" s="31">
         <v>17.600000000000001</v>
       </c>
@@ -33519,200 +33812,200 @@
         <v>100</v>
       </c>
       <c r="C62" s="31">
         <v>92</v>
       </c>
       <c r="D62" s="31">
         <v>51.8</v>
       </c>
       <c r="E62" s="31">
         <v>23.6</v>
       </c>
       <c r="F62" s="31">
         <v>16.600000000000001</v>
       </c>
       <c r="G62" s="31">
         <v>0.1</v>
       </c>
       <c r="H62" s="17">
         <v>7.9</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="B63" s="92">
-[...2 lines deleted...]
-      <c r="C63" s="92">
+      <c r="B63" s="80">
+        <v>100</v>
+      </c>
+      <c r="C63" s="80">
         <v>93.3</v>
       </c>
-      <c r="D63" s="92">
+      <c r="D63" s="80">
         <v>55.5</v>
       </c>
-      <c r="E63" s="92">
+      <c r="E63" s="80">
         <v>19.8</v>
       </c>
-      <c r="F63" s="92">
+      <c r="F63" s="80">
         <v>18</v>
       </c>
-      <c r="G63" s="92">
+      <c r="G63" s="80">
         <v>0.1</v>
       </c>
-      <c r="H63" s="92">
+      <c r="H63" s="80">
         <v>6.6000000000000005</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:A8"/>
     <mergeCell ref="B3:B8"/>
     <mergeCell ref="C3:H4"/>
     <mergeCell ref="C5:C8"/>
     <mergeCell ref="D5:F6"/>
     <mergeCell ref="G5:G8"/>
     <mergeCell ref="H5:H8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101008F73AB7C6D9E524B91F9A754858DCE84" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="94ced5b755fed60fd9a08cfd2427d6a8">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{70031B7B-820B-4472-BC3D-7FC7ABF48824}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{00217C03-BB8B-4B7F-92DE-640FC9FC25C9}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F6C17D42-7F5A-4198-874A-3B0964C4E6E8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{00217C03-BB8B-4B7F-92DE-640FC9FC25C9}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{70031B7B-820B-4472-BC3D-7FC7ABF48824}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>24</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="24" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>
       <vt:lpstr>Conventions</vt:lpstr>
       <vt:lpstr>RK</vt:lpstr>
       <vt:lpstr>Abay</vt:lpstr>