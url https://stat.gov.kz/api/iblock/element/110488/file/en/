--- v1 (2026-05-17)
+++ v2 (2026-06-30)
@@ -1,141 +1,141 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet24.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet22.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet23.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...11 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...12 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="1710" yWindow="1305" windowWidth="20070" windowHeight="10065" tabRatio="926"/>
+    <workbookView xWindow="1710" yWindow="1305" windowWidth="20070" windowHeight="10065" tabRatio="926" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="23" r:id="rId1"/>
     <sheet name="Conventions" sheetId="24" r:id="rId2"/>
     <sheet name="RK" sheetId="1" r:id="rId3"/>
     <sheet name="Abay" sheetId="2" r:id="rId4"/>
     <sheet name="Akmola" sheetId="3" r:id="rId5"/>
     <sheet name="Aktobe" sheetId="4" r:id="rId6"/>
     <sheet name="Almaty" sheetId="5" r:id="rId7"/>
     <sheet name="Atyrau" sheetId="6" r:id="rId8"/>
     <sheet name="Batys Kazakhstan" sheetId="7" r:id="rId9"/>
     <sheet name="Zhambyl" sheetId="8" r:id="rId10"/>
     <sheet name="Zhetysu" sheetId="9" r:id="rId11"/>
     <sheet name="Karagandy" sheetId="10" r:id="rId12"/>
     <sheet name="Kostanay" sheetId="11" r:id="rId13"/>
     <sheet name="Kyzylorda" sheetId="12" r:id="rId14"/>
     <sheet name="Mangystau" sheetId="13" r:id="rId15"/>
     <sheet name="Ontustuk Kazakhstan" sheetId="22" r:id="rId16"/>
     <sheet name="Pavlodar" sheetId="14" r:id="rId17"/>
     <sheet name="Soltustik Kazakhstan" sheetId="15" r:id="rId18"/>
     <sheet name="Turkistan" sheetId="16" r:id="rId19"/>
     <sheet name="Ulytau" sheetId="17" r:id="rId20"/>
     <sheet name="Shygys Kazakhstan" sheetId="18" r:id="rId21"/>
     <sheet name="Astana city" sheetId="19" r:id="rId22"/>
     <sheet name="Almaty city" sheetId="20" r:id="rId23"/>
     <sheet name="Shymkent city" sheetId="21" r:id="rId24"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId25"/>
   </externalReferences>
-  <calcPr calcId="144525"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="H39" i="8" l="1"/>
-[...5 lines deleted...]
-  <c r="H9" i="8"/>
+  <c r="H39" i="8"/>
+  <c r="H34"/>
+  <c r="H29"/>
+  <c r="H24"/>
+  <c r="H19"/>
+  <c r="H14"/>
+  <c r="H9"/>
   <c r="H39" i="4"/>
-  <c r="H34" i="4"/>
-[...4 lines deleted...]
-  <c r="H9" i="4"/>
+  <c r="H34"/>
+  <c r="H29"/>
+  <c r="H24"/>
+  <c r="H19"/>
+  <c r="H14"/>
+  <c r="H9"/>
   <c r="H39" i="3"/>
-  <c r="H34" i="3"/>
-[...4 lines deleted...]
-  <c r="H9" i="3"/>
+  <c r="H34"/>
+  <c r="H29"/>
+  <c r="H24"/>
+  <c r="H19"/>
+  <c r="H14"/>
+  <c r="H9"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4240" uniqueCount="641">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4324" uniqueCount="641">
   <si>
     <t>II quarter</t>
   </si>
   <si>
     <t>III quarter</t>
   </si>
   <si>
     <t>IV quarter</t>
   </si>
   <si>
     <t>I quarter</t>
   </si>
   <si>
     <t>in percentage terms</t>
   </si>
   <si>
     <t xml:space="preserve"> Structure of monetary  outgoings of surveying household</t>
   </si>
   <si>
     <t>Monetary  outgoings –total</t>
   </si>
   <si>
     <t>including</t>
   </si>
   <si>
@@ -1990,103 +1990,103 @@
   <si>
     <t>Telephone Number:</t>
   </si>
   <si>
     <t>E-mail:</t>
   </si>
   <si>
     <t>Conventional designations:</t>
   </si>
   <si>
     <t>«-» - no case</t>
   </si>
   <si>
     <t>«0.0» - insignificant value</t>
   </si>
   <si>
     <t>«X» - data is confidential</t>
   </si>
   <si>
     <t>«...» - no data available</t>
   </si>
   <si>
     <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
   </si>
   <si>
-    <t>© Agency for Strategic planning and reforms of the Republic of Kazakhstan Bureau of National statistics</t>
-[...1 lines deleted...]
-  <si>
     <t>https://stat.gov.kz/ru/methodology/36/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/industries/labor-and-income/stat-life/</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/704478?keyword=</t>
   </si>
   <si>
     <t>+7 7172749285</t>
   </si>
   <si>
     <t>n.zhumanova@aspire.gov.kz</t>
   </si>
   <si>
     <t>Zhumanova Nagima</t>
   </si>
   <si>
     <t xml:space="preserve">Departament of labor and Living Standarts Statistics, 
 Household Survey Statistics Departament </t>
   </si>
   <si>
     <t>The Turkestan region and the city of Shymkent (a city of republican significance) were established in 2018; the regions of Abai, Zhetisu, Ulytau were established in 2022.</t>
   </si>
   <si>
     <t>Calculated</t>
   </si>
   <si>
     <t>Since 2015</t>
   </si>
   <si>
     <t xml:space="preserve"> The structure of cash expenditures of the population, on average per capita </t>
   </si>
   <si>
     <t xml:space="preserve"> Tenge</t>
   </si>
   <si>
     <t xml:space="preserve"> The structure of monetary expenses includes consumer expenses, financial assistance to relatives and friends, alimony, taxes, payments and other payments, repayment of loans and debt</t>
   </si>
   <si>
     <t xml:space="preserve">Methdological provisions on statistics, Edition4, Astana 2018 </t>
   </si>
   <si>
     <t>The maim sources are the survey of 12000 households in the Republic of Kazakhstan is conducted on a quarterly basis in all regions of the republic, in the cities of Nur-Sultan, Almaty and Shymkent using a sample method. The survey units are households and their individual members.</t>
+  </si>
+  <si>
+    <t>© Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="166" formatCode="####\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="24">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto "/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto "/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
@@ -2183,51 +2183,51 @@
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
-      <sz val="8"/>
+      <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
@@ -2251,65 +2251,66 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="9">
+  <cellStyleXfs count="10">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="92">
+  <cellXfs count="94">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
@@ -2400,168 +2401,171 @@
     <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="4" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="4" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="15" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="15" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="4" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="9">
+  <cellStyles count="10">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 10" xfId="9"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 3" xfId="4"/>
     <cellStyle name="Обычный 50" xfId="5"/>
     <cellStyle name="Обычный 67" xfId="6"/>
     <cellStyle name="Обычный 68" xfId="7"/>
     <cellStyle name="Обычный 69" xfId="8"/>
     <cellStyle name="Обычный 7" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet24.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/Users/NDCD1~1.ZHU/AppData/Local/Temp/&#1044;&#1072;&#1085;&#1085;&#1099;&#1077;%202023.05.30-15.00.44..xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
-<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="ҚР"/>
       <sheetName val="Абай"/>
       <sheetName val="Ақмола"/>
       <sheetName val="Ақтөбе"/>
       <sheetName val="Алматы "/>
       <sheetName val="Атырау"/>
       <sheetName val="БҚО"/>
       <sheetName val="Жамбыл"/>
       <sheetName val="Жетісу"/>
       <sheetName val="Қарағанды"/>
       <sheetName val="Қостанай"/>
       <sheetName val="Қызылорда"/>
       <sheetName val="Маңғыстау"/>
       <sheetName val="ОҚО"/>
       <sheetName val="Павлодар"/>
       <sheetName val="СҚО"/>
       <sheetName val="Түркістан"/>
       <sheetName val="Ұлытау"/>
       <sheetName val="ШҚО"/>
       <sheetName val="Астана қ"/>
       <sheetName val="Алматы қ"/>
       <sheetName val="Шымкент қ"/>
       <sheetName val="Лист2"/>
@@ -2794,86 +2798,84 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -3017,59 +3019,59 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/labor-and-income/stat-life/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/97c/71dnlq2dk7vea7a6ofa2v6f1schhvxo0.rar" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:n.zhumanova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/704478?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:D29"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B16" sqref="B16"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B27" sqref="B27"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="44.28515625" style="54" customWidth="1"/>
     <col min="2" max="2" width="94.7109375" style="54" customWidth="1"/>
     <col min="3" max="256" width="9.140625" style="54"/>
     <col min="257" max="257" width="44.28515625" style="54" customWidth="1"/>
     <col min="258" max="258" width="94.7109375" style="54" customWidth="1"/>
     <col min="259" max="512" width="9.140625" style="54"/>
     <col min="513" max="513" width="44.28515625" style="54" customWidth="1"/>
     <col min="514" max="514" width="94.7109375" style="54" customWidth="1"/>
     <col min="515" max="768" width="9.140625" style="54"/>
     <col min="769" max="769" width="44.28515625" style="54" customWidth="1"/>
     <col min="770" max="770" width="94.7109375" style="54" customWidth="1"/>
     <col min="771" max="1024" width="9.140625" style="54"/>
     <col min="1025" max="1025" width="44.28515625" style="54" customWidth="1"/>
     <col min="1026" max="1026" width="94.7109375" style="54" customWidth="1"/>
     <col min="1027" max="1280" width="9.140625" style="54"/>
     <col min="1281" max="1281" width="44.28515625" style="54" customWidth="1"/>
     <col min="1282" max="1282" width="94.7109375" style="54" customWidth="1"/>
     <col min="1283" max="1536" width="9.140625" style="54"/>
     <col min="1537" max="1537" width="44.28515625" style="54" customWidth="1"/>
     <col min="1538" max="1538" width="94.7109375" style="54" customWidth="1"/>
     <col min="1539" max="1792" width="9.140625" style="54"/>
     <col min="1793" max="1793" width="44.28515625" style="54" customWidth="1"/>
     <col min="1794" max="1794" width="94.7109375" style="54" customWidth="1"/>
     <col min="1795" max="2048" width="9.140625" style="54"/>
@@ -3229,211 +3231,211 @@
     <col min="15105" max="15105" width="44.28515625" style="54" customWidth="1"/>
     <col min="15106" max="15106" width="94.7109375" style="54" customWidth="1"/>
     <col min="15107" max="15360" width="9.140625" style="54"/>
     <col min="15361" max="15361" width="44.28515625" style="54" customWidth="1"/>
     <col min="15362" max="15362" width="94.7109375" style="54" customWidth="1"/>
     <col min="15363" max="15616" width="9.140625" style="54"/>
     <col min="15617" max="15617" width="44.28515625" style="54" customWidth="1"/>
     <col min="15618" max="15618" width="94.7109375" style="54" customWidth="1"/>
     <col min="15619" max="15872" width="9.140625" style="54"/>
     <col min="15873" max="15873" width="44.28515625" style="54" customWidth="1"/>
     <col min="15874" max="15874" width="94.7109375" style="54" customWidth="1"/>
     <col min="15875" max="16128" width="9.140625" style="54"/>
     <col min="16129" max="16129" width="44.28515625" style="54" customWidth="1"/>
     <col min="16130" max="16130" width="94.7109375" style="54" customWidth="1"/>
     <col min="16131" max="16384" width="9.140625" style="54"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="13.5" customHeight="1">
       <c r="A1" s="81"/>
       <c r="B1" s="81"/>
     </row>
     <row r="2" spans="1:4" ht="15" customHeight="1">
       <c r="A2" s="55" t="s">
         <v>599</v>
       </c>
-      <c r="B2" s="67">
+      <c r="B2" s="66">
         <v>642301</v>
       </c>
     </row>
     <row r="3" spans="1:4" ht="15" customHeight="1">
       <c r="A3" s="55" t="s">
         <v>600</v>
       </c>
-      <c r="B3" s="67" t="s">
+      <c r="B3" s="66" t="s">
         <v>5</v>
       </c>
       <c r="D3"/>
     </row>
     <row r="4" spans="1:4" ht="15" customHeight="1">
       <c r="A4" s="55" t="s">
         <v>601</v>
       </c>
-      <c r="B4" s="68" t="s">
-        <v>637</v>
+      <c r="B4" s="67" t="s">
+        <v>636</v>
       </c>
     </row>
     <row r="5" spans="1:4" ht="15" customHeight="1">
       <c r="A5" s="55" t="s">
         <v>602</v>
       </c>
-      <c r="B5" s="67" t="s">
-        <v>636</v>
+      <c r="B5" s="66" t="s">
+        <v>635</v>
       </c>
       <c r="D5"/>
     </row>
     <row r="6" spans="1:4" ht="15" customHeight="1">
       <c r="A6" s="55" t="s">
         <v>603</v>
       </c>
-      <c r="B6" s="79" t="s">
-        <v>635</v>
+      <c r="B6" s="78" t="s">
+        <v>634</v>
       </c>
     </row>
     <row r="7" spans="1:4" ht="12" customHeight="1">
       <c r="A7" s="55" t="s">
         <v>604</v>
       </c>
-      <c r="B7" s="69" t="s">
-        <v>638</v>
+      <c r="B7" s="68" t="s">
+        <v>637</v>
       </c>
       <c r="D7"/>
     </row>
     <row r="8" spans="1:4" ht="13.5" customHeight="1">
       <c r="A8" s="55" t="s">
         <v>605</v>
       </c>
-      <c r="B8" s="78" t="s">
-        <v>634</v>
+      <c r="B8" s="77" t="s">
+        <v>633</v>
       </c>
     </row>
     <row r="9" spans="1:4" ht="42" customHeight="1">
       <c r="A9" s="55" t="s">
         <v>606</v>
       </c>
-      <c r="B9" s="69" t="s">
-        <v>639</v>
+      <c r="B9" s="68" t="s">
+        <v>638</v>
       </c>
       <c r="D9"/>
     </row>
     <row r="10" spans="1:4" ht="52.5" customHeight="1">
       <c r="A10" s="55" t="s">
         <v>607</v>
       </c>
-      <c r="B10" s="69" t="s">
-        <v>640</v>
+      <c r="B10" s="68" t="s">
+        <v>639</v>
       </c>
     </row>
     <row r="11" spans="1:4" ht="30.75" customHeight="1">
       <c r="A11" s="55" t="s">
         <v>608</v>
       </c>
-      <c r="B11" s="77" t="s">
-        <v>633</v>
+      <c r="B11" s="76" t="s">
+        <v>632</v>
       </c>
       <c r="D11"/>
     </row>
     <row r="12" spans="1:4" ht="14.25" customHeight="1">
       <c r="A12" s="55" t="s">
         <v>609</v>
       </c>
-      <c r="B12" s="70"/>
+      <c r="B12" s="69"/>
     </row>
     <row r="13" spans="1:4" ht="14.25" customHeight="1">
       <c r="A13" s="55" t="s">
         <v>610</v>
       </c>
-      <c r="B13" s="71" t="s">
-        <v>626</v>
+      <c r="B13" s="70" t="s">
+        <v>625</v>
       </c>
       <c r="D13"/>
     </row>
     <row r="14" spans="1:4" ht="14.25" customHeight="1">
       <c r="A14" s="55" t="s">
         <v>611</v>
       </c>
-      <c r="B14" s="71" t="s">
-        <v>627</v>
+      <c r="B14" s="70" t="s">
+        <v>626</v>
       </c>
     </row>
     <row r="15" spans="1:4" ht="14.25" customHeight="1">
       <c r="A15" s="55" t="s">
         <v>612</v>
       </c>
-      <c r="B15" s="71" t="s">
-        <v>628</v>
+      <c r="B15" s="70" t="s">
+        <v>627</v>
       </c>
       <c r="D15"/>
     </row>
     <row r="16" spans="1:4" ht="14.25" customHeight="1">
       <c r="A16" s="55" t="s">
         <v>613</v>
       </c>
-      <c r="B16" s="72">
-        <v>46099</v>
+      <c r="B16" s="71">
+        <v>46199</v>
       </c>
     </row>
     <row r="17" spans="1:4" ht="14.25" customHeight="1">
       <c r="A17" s="55" t="s">
         <v>614</v>
       </c>
-      <c r="B17" s="72">
-        <v>46191</v>
+      <c r="B17" s="71">
+        <v>46283</v>
       </c>
       <c r="D17"/>
     </row>
     <row r="18" spans="1:4" ht="33" customHeight="1">
       <c r="A18" s="55" t="s">
         <v>615</v>
       </c>
-      <c r="B18" s="76" t="s">
-        <v>632</v>
+      <c r="B18" s="75" t="s">
+        <v>631</v>
       </c>
     </row>
     <row r="19" spans="1:4" ht="14.25" customHeight="1">
       <c r="A19" s="55" t="s">
         <v>616</v>
       </c>
-      <c r="B19" s="73" t="s">
-        <v>631</v>
+      <c r="B19" s="72" t="s">
+        <v>630</v>
       </c>
       <c r="D19"/>
     </row>
     <row r="20" spans="1:4" ht="14.25" customHeight="1">
       <c r="A20" s="55" t="s">
         <v>617</v>
       </c>
-      <c r="B20" s="74" t="s">
-        <v>629</v>
+      <c r="B20" s="73" t="s">
+        <v>628</v>
       </c>
     </row>
     <row r="21" spans="1:4" ht="14.25" customHeight="1">
       <c r="A21" s="55" t="s">
         <v>618</v>
       </c>
-      <c r="B21" s="75" t="s">
-        <v>630</v>
+      <c r="B21" s="74" t="s">
+        <v>629</v>
       </c>
       <c r="D21"/>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="56"/>
       <c r="B22" s="56"/>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="56"/>
       <c r="B23" s="56"/>
       <c r="D23"/>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="56"/>
       <c r="B24" s="56"/>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="56"/>
       <c r="B25" s="56"/>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="56"/>
       <c r="B26" s="56"/>
     </row>
     <row r="27" spans="1:4">
@@ -3447,55 +3449,55 @@
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="57"/>
       <c r="B29" s="57"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2" display="https://stat.gov.kz/upload/iblock/97c/71dnlq2dk7vea7a6ofa2v6f1schhvxo0.rar "/>
     <hyperlink ref="B14" r:id="rId3"/>
     <hyperlink ref="B15" r:id="rId4"/>
     <hyperlink ref="B12" r:id="rId5" display="https://stat.gov.kz/ru/classifiers/statistical/21/"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId6"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:T63"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:T68"/>
   <sheetViews>
     <sheetView topLeftCell="A31" workbookViewId="0">
-      <selection activeCell="M52" sqref="M52"/>
+      <selection activeCell="B65" sqref="B65:H65"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="23" customWidth="1"/>
     <col min="2" max="2" width="20.7109375" style="23" customWidth="1"/>
     <col min="3" max="3" width="19.5703125" style="23" customWidth="1"/>
     <col min="4" max="5" width="15.28515625" style="23" customWidth="1"/>
     <col min="6" max="6" width="16.28515625" style="23" customWidth="1"/>
     <col min="7" max="7" width="14" style="23" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="23" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="23"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="88" t="s">
         <v>5</v>
       </c>
       <c r="B1" s="88"/>
       <c r="C1" s="88"/>
       <c r="D1" s="88"/>
       <c r="E1" s="88"/>
       <c r="F1" s="88"/>
       <c r="G1" s="88"/>
       <c r="H1" s="88"/>
@@ -4908,175 +4910,249 @@
         <v>100</v>
       </c>
       <c r="C59" s="37">
         <v>95.8</v>
       </c>
       <c r="D59" s="37">
         <v>58.5</v>
       </c>
       <c r="E59" s="37">
         <v>20.5</v>
       </c>
       <c r="F59" s="37">
         <v>16.8</v>
       </c>
       <c r="G59" s="37">
         <v>0.1</v>
       </c>
       <c r="H59" s="21">
         <v>4.0999999999999996</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="B60" s="64">
-[...2 lines deleted...]
-      <c r="C60" s="64">
+      <c r="B60" s="63">
+        <v>100</v>
+      </c>
+      <c r="C60" s="63">
         <v>93.6</v>
       </c>
-      <c r="D60" s="64">
+      <c r="D60" s="63">
         <v>56.9</v>
       </c>
-      <c r="E60" s="64">
+      <c r="E60" s="63">
         <v>19</v>
       </c>
-      <c r="F60" s="64">
+      <c r="F60" s="63">
         <v>17.7</v>
       </c>
-      <c r="G60" s="64">
+      <c r="G60" s="63">
         <v>0.2</v>
       </c>
       <c r="H60" s="12">
         <v>6.2</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B61" s="31">
         <v>100</v>
       </c>
       <c r="C61" s="31">
         <v>95.7</v>
       </c>
       <c r="D61" s="31">
         <v>58</v>
       </c>
       <c r="E61" s="31">
         <v>20.6</v>
       </c>
       <c r="F61" s="31">
         <v>17.100000000000001</v>
       </c>
       <c r="G61" s="31">
         <v>0.1</v>
       </c>
       <c r="H61" s="18">
         <v>4.2</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="B62" s="31">
-[...2 lines deleted...]
-      <c r="C62" s="31">
+      <c r="B62" s="27">
+        <v>100</v>
+      </c>
+      <c r="C62" s="27">
         <v>96.8</v>
       </c>
-      <c r="D62" s="31">
+      <c r="D62" s="27">
         <v>59.7</v>
       </c>
-      <c r="E62" s="31">
+      <c r="E62" s="27">
         <v>21.5</v>
       </c>
-      <c r="F62" s="31">
+      <c r="F62" s="27">
         <v>15.6</v>
       </c>
-      <c r="G62" s="31">
+      <c r="G62" s="27">
         <v>0</v>
       </c>
-      <c r="H62" s="17">
+      <c r="H62" s="12">
         <v>3.2</v>
       </c>
     </row>
     <row r="63" spans="1:8">
-      <c r="A63" s="19" t="s">
+      <c r="A63" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="B63" s="80">
-[...2 lines deleted...]
-      <c r="C63" s="80">
+      <c r="B63" s="12">
+        <v>100</v>
+      </c>
+      <c r="C63" s="12">
         <v>96.8</v>
       </c>
-      <c r="D63" s="80">
+      <c r="D63" s="12">
         <v>58.6</v>
       </c>
-      <c r="E63" s="80">
+      <c r="E63" s="12">
         <v>21.1</v>
       </c>
-      <c r="F63" s="80">
+      <c r="F63" s="12">
         <v>17.100000000000001</v>
       </c>
-      <c r="G63" s="80">
+      <c r="G63" s="12">
         <v>0</v>
       </c>
-      <c r="H63" s="80">
+      <c r="H63" s="12">
         <v>3.2</v>
       </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" s="45">
+        <v>2026</v>
+      </c>
+      <c r="B64" s="25"/>
+      <c r="C64" s="25"/>
+      <c r="D64" s="25"/>
+      <c r="E64" s="25"/>
+      <c r="F64" s="25"/>
+      <c r="G64" s="25"/>
+      <c r="H64" s="14"/>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="B65" s="93">
+        <v>100</v>
+      </c>
+      <c r="C65" s="93">
+        <v>92.8</v>
+      </c>
+      <c r="D65" s="93">
+        <v>54.2</v>
+      </c>
+      <c r="E65" s="93">
+        <v>20.8</v>
+      </c>
+      <c r="F65" s="93">
+        <v>17.8</v>
+      </c>
+      <c r="G65" s="93">
+        <v>0.2</v>
+      </c>
+      <c r="H65" s="93">
+        <v>5.6</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="B66" s="31"/>
+      <c r="C66" s="31"/>
+      <c r="D66" s="31"/>
+      <c r="E66" s="31"/>
+      <c r="F66" s="31"/>
+      <c r="G66" s="31"/>
+      <c r="H66" s="18"/>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B67" s="31"/>
+      <c r="C67" s="31"/>
+      <c r="D67" s="31"/>
+      <c r="E67" s="31"/>
+      <c r="F67" s="31"/>
+      <c r="G67" s="31"/>
+      <c r="H67" s="17"/>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="B68" s="79"/>
+      <c r="C68" s="79"/>
+      <c r="D68" s="79"/>
+      <c r="E68" s="79"/>
+      <c r="F68" s="79"/>
+      <c r="G68" s="79"/>
+      <c r="H68" s="79"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:A8"/>
     <mergeCell ref="B3:B8"/>
     <mergeCell ref="C3:H4"/>
     <mergeCell ref="C5:C8"/>
     <mergeCell ref="D5:F6"/>
     <mergeCell ref="G5:G8"/>
     <mergeCell ref="H5:H8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:H28"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:I33"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="L26" sqref="L26"/>
+      <selection activeCell="B30" sqref="B30:H30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="20.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="19.5703125" style="1" customWidth="1"/>
     <col min="4" max="5" width="15.28515625" style="1" customWidth="1"/>
     <col min="6" max="6" width="16.28515625" style="1" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="82" t="s">
         <v>5</v>
       </c>
       <c r="B1" s="82"/>
       <c r="C1" s="82"/>
       <c r="D1" s="82"/>
       <c r="E1" s="82"/>
       <c r="F1" s="82"/>
       <c r="G1" s="82"/>
       <c r="H1" s="82"/>
@@ -5339,387 +5415,464 @@
       <c r="A16" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B16" s="17">
         <v>100</v>
       </c>
       <c r="C16" s="17">
         <v>90.5</v>
       </c>
       <c r="D16" s="17">
         <v>56.5</v>
       </c>
       <c r="E16" s="17">
         <v>20.9</v>
       </c>
       <c r="F16" s="17">
         <v>13.1</v>
       </c>
       <c r="G16" s="17">
         <v>0.3</v>
       </c>
       <c r="H16" s="17">
         <v>9.1999999999999993</v>
       </c>
     </row>
-    <row r="17" spans="1:8">
+    <row r="17" spans="1:9">
       <c r="A17" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B17" s="17">
         <v>100</v>
       </c>
       <c r="C17" s="17">
         <v>90.1</v>
       </c>
       <c r="D17" s="17">
         <v>53.5</v>
       </c>
       <c r="E17" s="17">
         <v>21.8</v>
       </c>
       <c r="F17" s="17">
         <v>14.8</v>
       </c>
       <c r="G17" s="17">
         <v>0.1</v>
       </c>
       <c r="H17" s="18">
         <v>9.8000000000000007</v>
       </c>
     </row>
-    <row r="18" spans="1:8">
+    <row r="18" spans="1:9">
       <c r="A18" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B18" s="12">
         <v>100</v>
       </c>
       <c r="C18" s="12">
         <v>91.2</v>
       </c>
       <c r="D18" s="12">
         <v>55.6</v>
       </c>
       <c r="E18" s="12">
         <v>22.9</v>
       </c>
       <c r="F18" s="12">
         <v>12.7</v>
       </c>
       <c r="G18" s="12">
         <v>0.1</v>
       </c>
       <c r="H18" s="8">
         <v>8.7000000000000011</v>
       </c>
     </row>
-    <row r="19" spans="1:8">
+    <row r="19" spans="1:9">
       <c r="A19" s="45">
         <v>2024</v>
       </c>
       <c r="B19" s="52">
         <v>100</v>
       </c>
       <c r="C19" s="52">
         <v>88.5</v>
       </c>
       <c r="D19" s="52">
         <v>53.9</v>
       </c>
       <c r="E19" s="52">
         <v>20.100000000000001</v>
       </c>
       <c r="F19" s="52">
         <v>14.5</v>
       </c>
       <c r="G19" s="52">
         <v>0.3</v>
       </c>
       <c r="H19" s="51">
         <v>11.2</v>
       </c>
     </row>
-    <row r="20" spans="1:8">
+    <row r="20" spans="1:9">
       <c r="A20" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B20" s="6">
         <v>100</v>
       </c>
       <c r="C20" s="6">
         <v>88.9</v>
       </c>
       <c r="D20" s="6">
         <v>52.2</v>
       </c>
       <c r="E20" s="6">
         <v>21.6</v>
       </c>
       <c r="F20" s="6">
         <v>15.1</v>
       </c>
       <c r="G20" s="6">
         <v>0.4</v>
       </c>
       <c r="H20" s="6">
         <v>10.7</v>
       </c>
     </row>
-    <row r="21" spans="1:8">
+    <row r="21" spans="1:9">
       <c r="A21" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B21" s="12">
         <v>100</v>
       </c>
       <c r="C21" s="12">
         <v>88</v>
       </c>
       <c r="D21" s="12">
         <v>53.6</v>
       </c>
       <c r="E21" s="12">
         <v>20.2</v>
       </c>
       <c r="F21" s="12">
         <v>14.2</v>
       </c>
       <c r="G21" s="12">
         <v>0.3</v>
       </c>
       <c r="H21" s="12">
         <v>11.700000000000001</v>
       </c>
     </row>
-    <row r="22" spans="1:8">
+    <row r="22" spans="1:9">
       <c r="A22" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B22" s="31">
         <v>100</v>
       </c>
       <c r="C22" s="31">
         <v>88</v>
       </c>
       <c r="D22" s="31">
         <v>54.4</v>
       </c>
       <c r="E22" s="31">
         <v>19.600000000000001</v>
       </c>
       <c r="F22" s="31">
         <v>14</v>
       </c>
       <c r="G22" s="31">
         <v>0.3</v>
       </c>
       <c r="H22" s="50">
         <v>11.7</v>
       </c>
     </row>
-    <row r="23" spans="1:8">
+    <row r="23" spans="1:9">
       <c r="A23" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B23" s="27">
         <v>100</v>
       </c>
       <c r="C23" s="27">
         <v>89.2</v>
       </c>
       <c r="D23" s="27">
         <v>55.4</v>
       </c>
       <c r="E23" s="27">
         <v>19.100000000000001</v>
       </c>
       <c r="F23" s="27">
         <v>14.7</v>
       </c>
       <c r="G23" s="27">
         <v>0.4</v>
       </c>
       <c r="H23" s="53">
         <v>10.4</v>
       </c>
     </row>
-    <row r="24" spans="1:8">
+    <row r="24" spans="1:9">
       <c r="A24" s="45">
         <v>2025</v>
       </c>
       <c r="B24" s="37">
         <v>100</v>
       </c>
       <c r="C24" s="37">
         <v>91.9</v>
       </c>
       <c r="D24" s="37">
         <v>59.3</v>
       </c>
       <c r="E24" s="37">
         <v>19.2</v>
       </c>
       <c r="F24" s="37">
         <v>13.4</v>
       </c>
       <c r="G24" s="37">
         <v>0.2</v>
       </c>
       <c r="H24" s="21">
         <v>7.8999999999999995</v>
       </c>
     </row>
-    <row r="25" spans="1:8">
+    <row r="25" spans="1:9">
       <c r="A25" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="B25" s="64">
-[...2 lines deleted...]
-      <c r="C25" s="64">
+      <c r="B25" s="63">
+        <v>100</v>
+      </c>
+      <c r="C25" s="63">
         <v>91.2</v>
       </c>
-      <c r="D25" s="64">
+      <c r="D25" s="63">
         <v>56.2</v>
       </c>
-      <c r="E25" s="64">
+      <c r="E25" s="63">
         <v>19.8</v>
       </c>
-      <c r="F25" s="64">
+      <c r="F25" s="63">
         <v>15.2</v>
       </c>
-      <c r="G25" s="64">
+      <c r="G25" s="63">
         <v>0.4</v>
       </c>
       <c r="H25" s="12">
         <v>8.4</v>
       </c>
     </row>
-    <row r="26" spans="1:8">
+    <row r="26" spans="1:9">
       <c r="A26" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B26" s="31">
         <v>100</v>
       </c>
       <c r="C26" s="31">
         <v>92.3</v>
       </c>
       <c r="D26" s="31">
         <v>59.7</v>
       </c>
       <c r="E26" s="31">
         <v>19.100000000000001</v>
       </c>
       <c r="F26" s="31">
         <v>13.5</v>
       </c>
       <c r="G26" s="31">
         <v>0.3</v>
       </c>
       <c r="H26" s="18">
         <v>7.4</v>
       </c>
     </row>
-    <row r="27" spans="1:8">
+    <row r="27" spans="1:9">
       <c r="A27" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B27" s="31">
         <v>100</v>
       </c>
       <c r="C27" s="31">
         <v>91.4</v>
       </c>
       <c r="D27" s="31">
         <v>60.1</v>
       </c>
       <c r="E27" s="31">
         <v>19.2</v>
       </c>
       <c r="F27" s="31">
         <v>12.1</v>
       </c>
       <c r="G27" s="31">
         <v>0.1</v>
       </c>
       <c r="H27" s="17">
         <v>8.5</v>
       </c>
     </row>
-    <row r="28" spans="1:8">
-      <c r="A28" s="19" t="s">
+    <row r="28" spans="1:9">
+      <c r="A28" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="B28" s="80">
-[...2 lines deleted...]
-      <c r="C28" s="80">
+      <c r="B28" s="12">
+        <v>100</v>
+      </c>
+      <c r="C28" s="12">
         <v>92.7</v>
       </c>
-      <c r="D28" s="80">
+      <c r="D28" s="12">
         <v>61</v>
       </c>
-      <c r="E28" s="80">
+      <c r="E28" s="12">
         <v>18.7</v>
       </c>
-      <c r="F28" s="80">
+      <c r="F28" s="12">
         <v>13</v>
       </c>
-      <c r="G28" s="80">
+      <c r="G28" s="12">
         <v>0</v>
       </c>
-      <c r="H28" s="80">
+      <c r="H28" s="12">
         <v>7.3000000000000007</v>
       </c>
+      <c r="I28" s="41"/>
+    </row>
+    <row r="29" spans="1:9">
+      <c r="A29" s="45">
+        <v>2026</v>
+      </c>
+      <c r="B29" s="25"/>
+      <c r="C29" s="25"/>
+      <c r="D29" s="25"/>
+      <c r="E29" s="25"/>
+      <c r="F29" s="25"/>
+      <c r="G29" s="25"/>
+      <c r="H29" s="14"/>
+      <c r="I29" s="41"/>
+    </row>
+    <row r="30" spans="1:9">
+      <c r="A30" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="B30" s="93">
+        <v>100</v>
+      </c>
+      <c r="C30" s="93">
+        <v>89.9</v>
+      </c>
+      <c r="D30" s="93">
+        <v>57.5</v>
+      </c>
+      <c r="E30" s="93">
+        <v>17.7</v>
+      </c>
+      <c r="F30" s="93">
+        <v>14.7</v>
+      </c>
+      <c r="G30" s="93">
+        <v>0.3</v>
+      </c>
+      <c r="H30" s="93">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="I30" s="41"/>
+    </row>
+    <row r="31" spans="1:9">
+      <c r="A31" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="B31" s="31"/>
+      <c r="C31" s="31"/>
+      <c r="D31" s="31"/>
+      <c r="E31" s="31"/>
+      <c r="F31" s="31"/>
+      <c r="G31" s="31"/>
+      <c r="H31" s="18"/>
+    </row>
+    <row r="32" spans="1:9">
+      <c r="A32" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B32" s="31"/>
+      <c r="C32" s="31"/>
+      <c r="D32" s="31"/>
+      <c r="E32" s="31"/>
+      <c r="F32" s="31"/>
+      <c r="G32" s="31"/>
+      <c r="H32" s="17"/>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="B33" s="79"/>
+      <c r="C33" s="79"/>
+      <c r="D33" s="79"/>
+      <c r="E33" s="79"/>
+      <c r="F33" s="79"/>
+      <c r="G33" s="79"/>
+      <c r="H33" s="79"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:A8"/>
     <mergeCell ref="B3:B8"/>
     <mergeCell ref="C3:H4"/>
     <mergeCell ref="C5:C8"/>
     <mergeCell ref="D5:F6"/>
     <mergeCell ref="G5:G8"/>
     <mergeCell ref="H5:H8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:T63"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:T68"/>
   <sheetViews>
     <sheetView topLeftCell="A28" workbookViewId="0">
-      <selection activeCell="Q57" sqref="Q57"/>
+      <selection activeCell="B65" sqref="B65:H65"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="20.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="19.5703125" style="1" customWidth="1"/>
     <col min="4" max="5" width="15.28515625" style="1" customWidth="1"/>
     <col min="6" max="6" width="16.28515625" style="1" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="82" t="s">
         <v>5</v>
       </c>
       <c r="B1" s="82"/>
       <c r="C1" s="82"/>
       <c r="D1" s="82"/>
       <c r="E1" s="82"/>
       <c r="F1" s="82"/>
       <c r="G1" s="82"/>
       <c r="H1" s="82"/>
@@ -7125,175 +7278,249 @@
         <v>100</v>
       </c>
       <c r="C59" s="37">
         <v>84.2</v>
       </c>
       <c r="D59" s="37">
         <v>43.3</v>
       </c>
       <c r="E59" s="37">
         <v>21.9</v>
       </c>
       <c r="F59" s="37">
         <v>19</v>
       </c>
       <c r="G59" s="37">
         <v>0.2</v>
       </c>
       <c r="H59" s="21">
         <v>15.600000000000001</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="B60" s="64">
-[...2 lines deleted...]
-      <c r="C60" s="64">
+      <c r="B60" s="63">
+        <v>100</v>
+      </c>
+      <c r="C60" s="63">
         <v>83</v>
       </c>
-      <c r="D60" s="64">
+      <c r="D60" s="63">
         <v>42.2</v>
       </c>
-      <c r="E60" s="64">
+      <c r="E60" s="63">
         <v>20.8</v>
       </c>
-      <c r="F60" s="64">
+      <c r="F60" s="63">
         <v>20</v>
       </c>
-      <c r="G60" s="64">
+      <c r="G60" s="63">
         <v>0.4</v>
       </c>
       <c r="H60" s="12">
         <v>16.599999999999998</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="B61" s="65">
-[...2 lines deleted...]
-      <c r="C61" s="65">
+      <c r="B61" s="64">
+        <v>100</v>
+      </c>
+      <c r="C61" s="64">
         <v>82.9</v>
       </c>
-      <c r="D61" s="65">
+      <c r="D61" s="64">
         <v>43.8</v>
       </c>
-      <c r="E61" s="65">
+      <c r="E61" s="64">
         <v>19.600000000000001</v>
       </c>
-      <c r="F61" s="65">
+      <c r="F61" s="64">
         <v>19.5</v>
       </c>
-      <c r="G61" s="65">
+      <c r="G61" s="64">
         <v>0.1</v>
       </c>
-      <c r="H61" s="66">
+      <c r="H61" s="65">
         <v>17</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="B62" s="31">
-[...2 lines deleted...]
-      <c r="C62" s="31">
+      <c r="B62" s="27">
+        <v>100</v>
+      </c>
+      <c r="C62" s="27">
         <v>83.6</v>
       </c>
-      <c r="D62" s="31">
+      <c r="D62" s="27">
         <v>42.4</v>
       </c>
-      <c r="E62" s="31">
+      <c r="E62" s="27">
         <v>22.7</v>
       </c>
-      <c r="F62" s="31">
+      <c r="F62" s="27">
         <v>18.5</v>
       </c>
-      <c r="G62" s="31">
+      <c r="G62" s="27">
         <v>0.1</v>
       </c>
-      <c r="H62" s="17">
+      <c r="H62" s="12">
         <v>16.3</v>
       </c>
     </row>
     <row r="63" spans="1:8">
-      <c r="A63" s="19" t="s">
+      <c r="A63" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="B63" s="80">
-[...2 lines deleted...]
-      <c r="C63" s="80">
+      <c r="B63" s="12">
+        <v>100</v>
+      </c>
+      <c r="C63" s="12">
         <v>86.2</v>
       </c>
-      <c r="D63" s="80">
+      <c r="D63" s="12">
         <v>44.2</v>
       </c>
-      <c r="E63" s="80">
+      <c r="E63" s="12">
         <v>24.2</v>
       </c>
-      <c r="F63" s="80">
+      <c r="F63" s="12">
         <v>17.8</v>
       </c>
-      <c r="G63" s="80">
+      <c r="G63" s="12">
         <v>0</v>
       </c>
-      <c r="H63" s="80">
+      <c r="H63" s="12">
         <v>13.8</v>
       </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" s="45">
+        <v>2026</v>
+      </c>
+      <c r="B64" s="25"/>
+      <c r="C64" s="25"/>
+      <c r="D64" s="25"/>
+      <c r="E64" s="25"/>
+      <c r="F64" s="25"/>
+      <c r="G64" s="25"/>
+      <c r="H64" s="14"/>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="B65" s="93">
+        <v>100</v>
+      </c>
+      <c r="C65" s="93">
+        <v>81.5</v>
+      </c>
+      <c r="D65" s="93">
+        <v>42</v>
+      </c>
+      <c r="E65" s="93">
+        <v>19.7</v>
+      </c>
+      <c r="F65" s="93">
+        <v>19.8</v>
+      </c>
+      <c r="G65" s="93">
+        <v>0.3</v>
+      </c>
+      <c r="H65" s="93">
+        <v>13.8</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="B66" s="31"/>
+      <c r="C66" s="31"/>
+      <c r="D66" s="31"/>
+      <c r="E66" s="31"/>
+      <c r="F66" s="31"/>
+      <c r="G66" s="31"/>
+      <c r="H66" s="18"/>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B67" s="31"/>
+      <c r="C67" s="31"/>
+      <c r="D67" s="31"/>
+      <c r="E67" s="31"/>
+      <c r="F67" s="31"/>
+      <c r="G67" s="31"/>
+      <c r="H67" s="17"/>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="B68" s="79"/>
+      <c r="C68" s="79"/>
+      <c r="D68" s="79"/>
+      <c r="E68" s="79"/>
+      <c r="F68" s="79"/>
+      <c r="G68" s="79"/>
+      <c r="H68" s="79"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:A8"/>
     <mergeCell ref="B3:B8"/>
     <mergeCell ref="C3:H4"/>
     <mergeCell ref="C5:C8"/>
     <mergeCell ref="D5:F6"/>
     <mergeCell ref="G5:G8"/>
     <mergeCell ref="H5:H8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:T63"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:T68"/>
   <sheetViews>
     <sheetView topLeftCell="A28" workbookViewId="0">
-      <selection activeCell="N50" sqref="N50"/>
+      <selection activeCell="B65" sqref="B65:H65"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="20.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="19.5703125" style="1" customWidth="1"/>
     <col min="4" max="5" width="15.28515625" style="1" customWidth="1"/>
     <col min="6" max="6" width="16.28515625" style="1" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="82" t="s">
         <v>5</v>
       </c>
       <c r="B1" s="82"/>
       <c r="C1" s="82"/>
       <c r="D1" s="82"/>
       <c r="E1" s="82"/>
       <c r="F1" s="82"/>
       <c r="G1" s="82"/>
       <c r="H1" s="82"/>
@@ -8699,175 +8926,249 @@
         <v>100</v>
       </c>
       <c r="C59" s="37">
         <v>90.8</v>
       </c>
       <c r="D59" s="37">
         <v>48.8</v>
       </c>
       <c r="E59" s="37">
         <v>23.6</v>
       </c>
       <c r="F59" s="37">
         <v>18.399999999999999</v>
       </c>
       <c r="G59" s="37">
         <v>0.2</v>
       </c>
       <c r="H59" s="21">
         <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="B60" s="64">
-[...2 lines deleted...]
-      <c r="C60" s="64">
+      <c r="B60" s="63">
+        <v>100</v>
+      </c>
+      <c r="C60" s="63">
         <v>90.7</v>
       </c>
-      <c r="D60" s="64">
+      <c r="D60" s="63">
         <v>47.7</v>
       </c>
-      <c r="E60" s="64">
+      <c r="E60" s="63">
         <v>23.1</v>
       </c>
-      <c r="F60" s="64">
+      <c r="F60" s="63">
         <v>19.899999999999999</v>
       </c>
-      <c r="G60" s="64">
+      <c r="G60" s="63">
         <v>0.4</v>
       </c>
       <c r="H60" s="12">
         <v>8.9</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B61" s="31">
         <v>100</v>
       </c>
       <c r="C61" s="31">
         <v>90.3</v>
       </c>
       <c r="D61" s="31">
         <v>50.6</v>
       </c>
       <c r="E61" s="31">
         <v>20.8</v>
       </c>
       <c r="F61" s="31">
         <v>18.899999999999999</v>
       </c>
       <c r="G61" s="31">
         <v>0.2</v>
       </c>
       <c r="H61" s="18">
         <v>9.5</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="B62" s="31">
-[...2 lines deleted...]
-      <c r="C62" s="31">
+      <c r="B62" s="27">
+        <v>100</v>
+      </c>
+      <c r="C62" s="27">
         <v>90.5</v>
       </c>
-      <c r="D62" s="31">
+      <c r="D62" s="27">
         <v>47.4</v>
       </c>
-      <c r="E62" s="31">
+      <c r="E62" s="27">
         <v>25.8</v>
       </c>
-      <c r="F62" s="31">
+      <c r="F62" s="27">
         <v>17.3</v>
       </c>
-      <c r="G62" s="31">
+      <c r="G62" s="27">
         <v>0.2</v>
       </c>
-      <c r="H62" s="17">
+      <c r="H62" s="12">
         <v>9.3000000000000007</v>
       </c>
     </row>
     <row r="63" spans="1:8">
-      <c r="A63" s="19" t="s">
+      <c r="A63" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="B63" s="80">
-[...2 lines deleted...]
-      <c r="C63" s="80">
+      <c r="B63" s="12">
+        <v>100</v>
+      </c>
+      <c r="C63" s="12">
         <v>90.8</v>
       </c>
-      <c r="D63" s="80">
+      <c r="D63" s="12">
         <v>49</v>
       </c>
-      <c r="E63" s="80">
+      <c r="E63" s="12">
         <v>23.9</v>
       </c>
-      <c r="F63" s="80">
+      <c r="F63" s="12">
         <v>17.899999999999999</v>
       </c>
-      <c r="G63" s="80">
+      <c r="G63" s="12">
         <v>0.2</v>
       </c>
-      <c r="H63" s="80">
+      <c r="H63" s="12">
         <v>9</v>
       </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" s="45">
+        <v>2026</v>
+      </c>
+      <c r="B64" s="25"/>
+      <c r="C64" s="25"/>
+      <c r="D64" s="25"/>
+      <c r="E64" s="25"/>
+      <c r="F64" s="25"/>
+      <c r="G64" s="25"/>
+      <c r="H64" s="14"/>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="B65" s="93">
+        <v>100</v>
+      </c>
+      <c r="C65" s="93">
+        <v>90.4</v>
+      </c>
+      <c r="D65" s="93">
+        <v>46.4</v>
+      </c>
+      <c r="E65" s="93">
+        <v>21.4</v>
+      </c>
+      <c r="F65" s="93">
+        <v>22.6</v>
+      </c>
+      <c r="G65" s="93">
+        <v>0.5</v>
+      </c>
+      <c r="H65" s="93">
+        <v>6.7</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="B66" s="31"/>
+      <c r="C66" s="31"/>
+      <c r="D66" s="31"/>
+      <c r="E66" s="31"/>
+      <c r="F66" s="31"/>
+      <c r="G66" s="31"/>
+      <c r="H66" s="18"/>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B67" s="31"/>
+      <c r="C67" s="31"/>
+      <c r="D67" s="31"/>
+      <c r="E67" s="31"/>
+      <c r="F67" s="31"/>
+      <c r="G67" s="31"/>
+      <c r="H67" s="17"/>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="B68" s="79"/>
+      <c r="C68" s="79"/>
+      <c r="D68" s="79"/>
+      <c r="E68" s="79"/>
+      <c r="F68" s="79"/>
+      <c r="G68" s="79"/>
+      <c r="H68" s="79"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:A8"/>
     <mergeCell ref="B3:B8"/>
     <mergeCell ref="C3:H4"/>
     <mergeCell ref="C5:C8"/>
     <mergeCell ref="D5:F6"/>
     <mergeCell ref="G5:G8"/>
     <mergeCell ref="H5:H8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:T63"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:T68"/>
   <sheetViews>
     <sheetView topLeftCell="A34" workbookViewId="0">
-      <selection activeCell="M60" sqref="M60"/>
+      <selection activeCell="B65" sqref="B65:H65"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="20.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="19.5703125" style="1" customWidth="1"/>
     <col min="4" max="5" width="15.28515625" style="1" customWidth="1"/>
     <col min="6" max="6" width="16.28515625" style="1" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="82" t="s">
         <v>5</v>
       </c>
       <c r="B1" s="82"/>
       <c r="C1" s="82"/>
       <c r="D1" s="82"/>
       <c r="E1" s="82"/>
       <c r="F1" s="82"/>
       <c r="G1" s="82"/>
       <c r="H1" s="82"/>
@@ -10277,66 +10578,66 @@
         <v>100</v>
       </c>
       <c r="C59" s="37">
         <v>86.1</v>
       </c>
       <c r="D59" s="37">
         <v>47.4</v>
       </c>
       <c r="E59" s="37">
         <v>22.2</v>
       </c>
       <c r="F59" s="37">
         <v>16.5</v>
       </c>
       <c r="G59" s="37">
         <v>0.1</v>
       </c>
       <c r="H59" s="21">
         <v>13.799999999999999</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="B60" s="64">
-[...2 lines deleted...]
-      <c r="C60" s="64">
+      <c r="B60" s="63">
+        <v>100</v>
+      </c>
+      <c r="C60" s="63">
         <v>85.2</v>
       </c>
-      <c r="D60" s="64">
+      <c r="D60" s="63">
         <v>46.4</v>
       </c>
-      <c r="E60" s="64">
+      <c r="E60" s="63">
         <v>22</v>
       </c>
-      <c r="F60" s="64">
+      <c r="F60" s="63">
         <v>16.8</v>
       </c>
-      <c r="G60" s="64">
+      <c r="G60" s="63">
         <v>0.3</v>
       </c>
       <c r="H60" s="12">
         <v>14.5</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B61" s="31">
         <v>100</v>
       </c>
       <c r="C61" s="31">
         <v>86.2</v>
       </c>
       <c r="D61" s="31">
         <v>47.1</v>
       </c>
       <c r="E61" s="31">
         <v>22.4</v>
       </c>
       <c r="F61" s="31">
         <v>16.7</v>
       </c>
@@ -10352,100 +10653,174 @@
         <v>1</v>
       </c>
       <c r="B62" s="31">
         <v>100</v>
       </c>
       <c r="C62" s="31">
         <v>87</v>
       </c>
       <c r="D62" s="31">
         <v>48.1</v>
       </c>
       <c r="E62" s="31">
         <v>23</v>
       </c>
       <c r="F62" s="31">
         <v>15.9</v>
       </c>
       <c r="G62" s="31">
         <v>0.1</v>
       </c>
       <c r="H62" s="17">
         <v>12.9</v>
       </c>
     </row>
     <row r="63" spans="1:9">
-      <c r="A63" s="19" t="s">
+      <c r="A63" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="B63" s="80">
-[...2 lines deleted...]
-      <c r="C63" s="80">
+      <c r="B63" s="12">
+        <v>100</v>
+      </c>
+      <c r="C63" s="12">
         <v>86.1</v>
       </c>
-      <c r="D63" s="80">
+      <c r="D63" s="12">
         <v>48.3</v>
       </c>
-      <c r="E63" s="80">
+      <c r="E63" s="12">
         <v>21.4</v>
       </c>
-      <c r="F63" s="80">
+      <c r="F63" s="12">
         <v>16.399999999999999</v>
       </c>
-      <c r="G63" s="80">
+      <c r="G63" s="12">
         <v>0.1</v>
       </c>
-      <c r="H63" s="80">
+      <c r="H63" s="12">
         <v>13.8</v>
       </c>
+    </row>
+    <row r="64" spans="1:9">
+      <c r="A64" s="45">
+        <v>2026</v>
+      </c>
+      <c r="B64" s="25"/>
+      <c r="C64" s="25"/>
+      <c r="D64" s="25"/>
+      <c r="E64" s="25"/>
+      <c r="F64" s="25"/>
+      <c r="G64" s="25"/>
+      <c r="H64" s="14"/>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="B65" s="93">
+        <v>100</v>
+      </c>
+      <c r="C65" s="93">
+        <v>85.4</v>
+      </c>
+      <c r="D65" s="93">
+        <v>45.9</v>
+      </c>
+      <c r="E65" s="93">
+        <v>21.2</v>
+      </c>
+      <c r="F65" s="93">
+        <v>18.3</v>
+      </c>
+      <c r="G65" s="93">
+        <v>0.2</v>
+      </c>
+      <c r="H65" s="93">
+        <v>12.7</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="B66" s="31"/>
+      <c r="C66" s="31"/>
+      <c r="D66" s="31"/>
+      <c r="E66" s="31"/>
+      <c r="F66" s="31"/>
+      <c r="G66" s="31"/>
+      <c r="H66" s="18"/>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B67" s="31"/>
+      <c r="C67" s="31"/>
+      <c r="D67" s="31"/>
+      <c r="E67" s="31"/>
+      <c r="F67" s="31"/>
+      <c r="G67" s="31"/>
+      <c r="H67" s="17"/>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="B68" s="79"/>
+      <c r="C68" s="79"/>
+      <c r="D68" s="79"/>
+      <c r="E68" s="79"/>
+      <c r="F68" s="79"/>
+      <c r="G68" s="79"/>
+      <c r="H68" s="79"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:A8"/>
     <mergeCell ref="B3:B8"/>
     <mergeCell ref="C3:H4"/>
     <mergeCell ref="C5:C8"/>
     <mergeCell ref="D5:F6"/>
     <mergeCell ref="G5:G8"/>
     <mergeCell ref="H5:H8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:T63"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:T68"/>
   <sheetViews>
     <sheetView topLeftCell="A28" workbookViewId="0">
-      <selection activeCell="N60" sqref="N60"/>
+      <selection activeCell="B65" sqref="B65:H65"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="20.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="19.5703125" style="1" customWidth="1"/>
     <col min="4" max="5" width="15.28515625" style="1" customWidth="1"/>
     <col min="6" max="6" width="16.28515625" style="1" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="82" t="s">
         <v>5</v>
       </c>
       <c r="B1" s="82"/>
       <c r="C1" s="82"/>
       <c r="D1" s="82"/>
       <c r="E1" s="82"/>
       <c r="F1" s="82"/>
       <c r="G1" s="82"/>
       <c r="H1" s="82"/>
@@ -11851,171 +12226,245 @@
         <v>100</v>
       </c>
       <c r="C59" s="37">
         <v>96.7</v>
       </c>
       <c r="D59" s="37">
         <v>59</v>
       </c>
       <c r="E59" s="37">
         <v>19.899999999999999</v>
       </c>
       <c r="F59" s="37">
         <v>17.8</v>
       </c>
       <c r="G59" s="37">
         <v>0.1</v>
       </c>
       <c r="H59" s="21">
         <v>3.2</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="B60" s="64">
-[...2 lines deleted...]
-      <c r="C60" s="64">
+      <c r="B60" s="63">
+        <v>100</v>
+      </c>
+      <c r="C60" s="63">
         <v>96.1</v>
       </c>
-      <c r="D60" s="64">
+      <c r="D60" s="63">
         <v>60.4</v>
       </c>
-      <c r="E60" s="64">
+      <c r="E60" s="63">
         <v>19</v>
       </c>
-      <c r="F60" s="64">
+      <c r="F60" s="63">
         <v>16.7</v>
       </c>
-      <c r="G60" s="64">
+      <c r="G60" s="63">
         <v>0.1</v>
       </c>
       <c r="H60" s="12">
         <v>3.8000000000000003</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B61" s="31">
         <v>100</v>
       </c>
       <c r="C61" s="31">
         <v>96.8</v>
       </c>
       <c r="D61" s="31">
         <v>61.8</v>
       </c>
       <c r="E61" s="31">
         <v>18.399999999999999</v>
       </c>
       <c r="F61" s="31">
         <v>16.600000000000001</v>
       </c>
       <c r="G61" s="31">
         <v>0</v>
       </c>
       <c r="H61" s="18">
         <v>3.2</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="B62" s="31">
-[...2 lines deleted...]
-      <c r="C62" s="31">
+      <c r="B62" s="27">
+        <v>100</v>
+      </c>
+      <c r="C62" s="27">
         <v>96.9</v>
       </c>
-      <c r="D62" s="31">
+      <c r="D62" s="27">
         <v>56.4</v>
       </c>
-      <c r="E62" s="31">
+      <c r="E62" s="27">
         <v>20.7</v>
       </c>
-      <c r="F62" s="31">
+      <c r="F62" s="27">
         <v>19.8</v>
       </c>
-      <c r="G62" s="31">
+      <c r="G62" s="27">
         <v>0.1</v>
       </c>
-      <c r="H62" s="17">
+      <c r="H62" s="12">
         <v>3</v>
       </c>
     </row>
     <row r="63" spans="1:8">
-      <c r="A63" s="19" t="s">
+      <c r="A63" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="B63" s="80">
-[...2 lines deleted...]
-      <c r="C63" s="80">
+      <c r="B63" s="12">
+        <v>100</v>
+      </c>
+      <c r="C63" s="12">
         <v>96.6</v>
       </c>
-      <c r="D63" s="80">
+      <c r="D63" s="12">
         <v>57.1</v>
       </c>
-      <c r="E63" s="80">
+      <c r="E63" s="12">
         <v>21.4</v>
       </c>
-      <c r="F63" s="80">
+      <c r="F63" s="12">
         <v>18.100000000000001</v>
       </c>
-      <c r="G63" s="80">
+      <c r="G63" s="12">
         <v>0.1</v>
       </c>
-      <c r="H63" s="80">
+      <c r="H63" s="12">
         <v>3.3</v>
       </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" s="45">
+        <v>2026</v>
+      </c>
+      <c r="B64" s="25"/>
+      <c r="C64" s="25"/>
+      <c r="D64" s="25"/>
+      <c r="E64" s="25"/>
+      <c r="F64" s="25"/>
+      <c r="G64" s="25"/>
+      <c r="H64" s="14"/>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="B65" s="93">
+        <v>100</v>
+      </c>
+      <c r="C65" s="93">
+        <v>96.7</v>
+      </c>
+      <c r="D65" s="93">
+        <v>56</v>
+      </c>
+      <c r="E65" s="93">
+        <v>20.7</v>
+      </c>
+      <c r="F65" s="93">
+        <v>20</v>
+      </c>
+      <c r="G65" s="93">
+        <v>0.1</v>
+      </c>
+      <c r="H65" s="93">
+        <v>2.6</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="B66" s="31"/>
+      <c r="C66" s="31"/>
+      <c r="D66" s="31"/>
+      <c r="E66" s="31"/>
+      <c r="F66" s="31"/>
+      <c r="G66" s="31"/>
+      <c r="H66" s="18"/>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B67" s="31"/>
+      <c r="C67" s="31"/>
+      <c r="D67" s="31"/>
+      <c r="E67" s="31"/>
+      <c r="F67" s="31"/>
+      <c r="G67" s="31"/>
+      <c r="H67" s="17"/>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="B68" s="79"/>
+      <c r="C68" s="79"/>
+      <c r="D68" s="79"/>
+      <c r="E68" s="79"/>
+      <c r="F68" s="79"/>
+      <c r="G68" s="79"/>
+      <c r="H68" s="79"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:A8"/>
     <mergeCell ref="B3:B8"/>
     <mergeCell ref="C3:H4"/>
     <mergeCell ref="C5:C8"/>
     <mergeCell ref="D5:F6"/>
     <mergeCell ref="G5:G8"/>
     <mergeCell ref="H5:H8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:T30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="H40" sqref="H40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="20.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="19.5703125" style="1" customWidth="1"/>
     <col min="4" max="5" width="15.28515625" style="1" customWidth="1"/>
     <col min="6" max="6" width="16.28515625" style="1" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="82" t="s">
         <v>5</v>
       </c>
       <c r="B1" s="82"/>
       <c r="C1" s="82"/>
       <c r="D1" s="82"/>
@@ -12569,55 +13018,55 @@
       <c r="A29" s="44"/>
     </row>
     <row r="30" spans="1:20">
       <c r="A30" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:A8"/>
     <mergeCell ref="B3:B8"/>
     <mergeCell ref="C3:H4"/>
     <mergeCell ref="C5:C8"/>
     <mergeCell ref="D5:F6"/>
     <mergeCell ref="G5:G8"/>
     <mergeCell ref="H5:H8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:T63"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:T68"/>
   <sheetViews>
     <sheetView topLeftCell="A31" workbookViewId="0">
-      <selection activeCell="N56" sqref="N56"/>
+      <selection activeCell="B65" sqref="B65:H65"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="20.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="19.5703125" style="1" customWidth="1"/>
     <col min="4" max="5" width="15.28515625" style="1" customWidth="1"/>
     <col min="6" max="6" width="16.28515625" style="1" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="82" t="s">
         <v>5</v>
       </c>
       <c r="B1" s="82"/>
       <c r="C1" s="82"/>
       <c r="D1" s="82"/>
       <c r="E1" s="82"/>
       <c r="F1" s="82"/>
       <c r="G1" s="82"/>
       <c r="H1" s="82"/>
@@ -14023,175 +14472,249 @@
         <v>100</v>
       </c>
       <c r="C59" s="37">
         <v>85.9</v>
       </c>
       <c r="D59" s="37">
         <v>46.2</v>
       </c>
       <c r="E59" s="37">
         <v>23.4</v>
       </c>
       <c r="F59" s="37">
         <v>16.3</v>
       </c>
       <c r="G59" s="37">
         <v>0.2</v>
       </c>
       <c r="H59" s="21">
         <v>13.9</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="B60" s="64">
-[...2 lines deleted...]
-      <c r="C60" s="64">
+      <c r="B60" s="63">
+        <v>100</v>
+      </c>
+      <c r="C60" s="63">
         <v>83.3</v>
       </c>
-      <c r="D60" s="64">
+      <c r="D60" s="63">
         <v>43.4</v>
       </c>
-      <c r="E60" s="64">
+      <c r="E60" s="63">
         <v>23.4</v>
       </c>
-      <c r="F60" s="64">
+      <c r="F60" s="63">
         <v>16.5</v>
       </c>
-      <c r="G60" s="64">
+      <c r="G60" s="63">
         <v>0.3</v>
       </c>
       <c r="H60" s="12">
         <v>16.399999999999999</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B61" s="31">
         <v>100</v>
       </c>
       <c r="C61" s="31">
         <v>84.2</v>
       </c>
       <c r="D61" s="31">
         <v>44.9</v>
       </c>
       <c r="E61" s="31">
         <v>22.8</v>
       </c>
       <c r="F61" s="31">
         <v>16.5</v>
       </c>
       <c r="G61" s="31">
         <v>0.1</v>
       </c>
       <c r="H61" s="18">
         <v>15.7</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="B62" s="31">
-[...2 lines deleted...]
-      <c r="C62" s="31">
+      <c r="B62" s="27">
+        <v>100</v>
+      </c>
+      <c r="C62" s="27">
         <v>88.9</v>
       </c>
-      <c r="D62" s="31">
+      <c r="D62" s="27">
         <v>48.2</v>
       </c>
-      <c r="E62" s="31">
+      <c r="E62" s="27">
         <v>25.1</v>
       </c>
-      <c r="F62" s="31">
+      <c r="F62" s="27">
         <v>15.6</v>
       </c>
-      <c r="G62" s="31">
+      <c r="G62" s="27">
         <v>0.1</v>
       </c>
-      <c r="H62" s="17">
+      <c r="H62" s="12">
         <v>11</v>
       </c>
     </row>
     <row r="63" spans="1:8">
-      <c r="A63" s="19" t="s">
+      <c r="A63" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="B63" s="80">
-[...2 lines deleted...]
-      <c r="C63" s="80">
+      <c r="B63" s="12">
+        <v>100</v>
+      </c>
+      <c r="C63" s="12">
         <v>87.4</v>
       </c>
-      <c r="D63" s="80">
+      <c r="D63" s="12">
         <v>48.5</v>
       </c>
-      <c r="E63" s="80">
+      <c r="E63" s="12">
         <v>22.2</v>
       </c>
-      <c r="F63" s="80">
+      <c r="F63" s="12">
         <v>16.7</v>
       </c>
-      <c r="G63" s="80">
+      <c r="G63" s="12">
         <v>0.1</v>
       </c>
-      <c r="H63" s="80">
+      <c r="H63" s="12">
         <v>12.5</v>
       </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" s="45">
+        <v>2026</v>
+      </c>
+      <c r="B64" s="25"/>
+      <c r="C64" s="25"/>
+      <c r="D64" s="25"/>
+      <c r="E64" s="25"/>
+      <c r="F64" s="25"/>
+      <c r="G64" s="25"/>
+      <c r="H64" s="14"/>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="B65" s="93">
+        <v>100</v>
+      </c>
+      <c r="C65" s="93">
+        <v>86.9</v>
+      </c>
+      <c r="D65" s="93">
+        <v>44.3</v>
+      </c>
+      <c r="E65" s="93">
+        <v>22.5</v>
+      </c>
+      <c r="F65" s="93">
+        <v>20.100000000000001</v>
+      </c>
+      <c r="G65" s="93">
+        <v>0.2</v>
+      </c>
+      <c r="H65" s="93">
+        <v>8.1</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="B66" s="31"/>
+      <c r="C66" s="31"/>
+      <c r="D66" s="31"/>
+      <c r="E66" s="31"/>
+      <c r="F66" s="31"/>
+      <c r="G66" s="31"/>
+      <c r="H66" s="18"/>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B67" s="31"/>
+      <c r="C67" s="31"/>
+      <c r="D67" s="31"/>
+      <c r="E67" s="31"/>
+      <c r="F67" s="31"/>
+      <c r="G67" s="31"/>
+      <c r="H67" s="17"/>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="B68" s="79"/>
+      <c r="C68" s="79"/>
+      <c r="D68" s="79"/>
+      <c r="E68" s="79"/>
+      <c r="F68" s="79"/>
+      <c r="G68" s="79"/>
+      <c r="H68" s="79"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:A8"/>
     <mergeCell ref="B3:B8"/>
     <mergeCell ref="C3:H4"/>
     <mergeCell ref="C5:C8"/>
     <mergeCell ref="D5:F6"/>
     <mergeCell ref="G5:G8"/>
     <mergeCell ref="H5:H8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:T63"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:T68"/>
   <sheetViews>
     <sheetView topLeftCell="A33" workbookViewId="0">
-      <selection activeCell="O65" sqref="O65"/>
+      <selection activeCell="B65" sqref="B65:H65"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="20.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="19.5703125" style="1" customWidth="1"/>
     <col min="4" max="5" width="15.28515625" style="1" customWidth="1"/>
     <col min="6" max="6" width="16.28515625" style="1" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="82" t="s">
         <v>5</v>
       </c>
       <c r="B1" s="82"/>
       <c r="C1" s="82"/>
       <c r="D1" s="82"/>
       <c r="E1" s="82"/>
       <c r="F1" s="82"/>
       <c r="G1" s="82"/>
       <c r="H1" s="82"/>
@@ -15597,175 +16120,249 @@
         <v>100</v>
       </c>
       <c r="C59" s="37">
         <v>89.3</v>
       </c>
       <c r="D59" s="37">
         <v>48.1</v>
       </c>
       <c r="E59" s="37">
         <v>25.7</v>
       </c>
       <c r="F59" s="37">
         <v>15.5</v>
       </c>
       <c r="G59" s="37">
         <v>0.2</v>
       </c>
       <c r="H59" s="21">
         <v>10.5</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="B60" s="64">
-[...2 lines deleted...]
-      <c r="C60" s="64">
+      <c r="B60" s="63">
+        <v>100</v>
+      </c>
+      <c r="C60" s="63">
         <v>88.2</v>
       </c>
-      <c r="D60" s="64">
+      <c r="D60" s="63">
         <v>47.6</v>
       </c>
-      <c r="E60" s="64">
+      <c r="E60" s="63">
         <v>24.5</v>
       </c>
-      <c r="F60" s="64">
+      <c r="F60" s="63">
         <v>16.100000000000001</v>
       </c>
-      <c r="G60" s="64">
+      <c r="G60" s="63">
         <v>0.3</v>
       </c>
       <c r="H60" s="12">
         <v>11.5</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B61" s="31">
         <v>100</v>
       </c>
       <c r="C61" s="31">
         <v>89.3</v>
       </c>
       <c r="D61" s="31">
         <v>49.9</v>
       </c>
       <c r="E61" s="31">
         <v>23.8</v>
       </c>
       <c r="F61" s="31">
         <v>15.6</v>
       </c>
       <c r="G61" s="31">
         <v>0.1</v>
       </c>
       <c r="H61" s="18">
         <v>10.600000000000001</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="B62" s="31">
-[...2 lines deleted...]
-      <c r="C62" s="31">
+      <c r="B62" s="27">
+        <v>100</v>
+      </c>
+      <c r="C62" s="27">
         <v>89.9</v>
       </c>
-      <c r="D62" s="31">
+      <c r="D62" s="27">
         <v>46.1</v>
       </c>
-      <c r="E62" s="31">
+      <c r="E62" s="27">
         <v>28.4</v>
       </c>
-      <c r="F62" s="31">
+      <c r="F62" s="27">
         <v>15.4</v>
       </c>
-      <c r="G62" s="31">
+      <c r="G62" s="27">
         <v>0.2</v>
       </c>
-      <c r="H62" s="17">
+      <c r="H62" s="12">
         <v>9.9</v>
       </c>
     </row>
     <row r="63" spans="1:8">
-      <c r="A63" s="19" t="s">
+      <c r="A63" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="B63" s="80">
-[...2 lines deleted...]
-      <c r="C63" s="80">
+      <c r="B63" s="12">
+        <v>100</v>
+      </c>
+      <c r="C63" s="12">
         <v>89.7</v>
       </c>
-      <c r="D63" s="80">
+      <c r="D63" s="12">
         <v>48.1</v>
       </c>
-      <c r="E63" s="80">
+      <c r="E63" s="12">
         <v>26.1</v>
       </c>
-      <c r="F63" s="80">
+      <c r="F63" s="12">
         <v>15.5</v>
       </c>
-      <c r="G63" s="80">
+      <c r="G63" s="12">
         <v>0.1</v>
       </c>
-      <c r="H63" s="80">
+      <c r="H63" s="12">
         <v>10.199999999999999</v>
       </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" s="45">
+        <v>2026</v>
+      </c>
+      <c r="B64" s="25"/>
+      <c r="C64" s="25"/>
+      <c r="D64" s="25"/>
+      <c r="E64" s="25"/>
+      <c r="F64" s="25"/>
+      <c r="G64" s="25"/>
+      <c r="H64" s="14"/>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="B65" s="93">
+        <v>100</v>
+      </c>
+      <c r="C65" s="93">
+        <v>88.3</v>
+      </c>
+      <c r="D65" s="93">
+        <v>43</v>
+      </c>
+      <c r="E65" s="93">
+        <v>25.4</v>
+      </c>
+      <c r="F65" s="93">
+        <v>19.899999999999999</v>
+      </c>
+      <c r="G65" s="93">
+        <v>0.2</v>
+      </c>
+      <c r="H65" s="93">
+        <v>7.8</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="B66" s="31"/>
+      <c r="C66" s="31"/>
+      <c r="D66" s="31"/>
+      <c r="E66" s="31"/>
+      <c r="F66" s="31"/>
+      <c r="G66" s="31"/>
+      <c r="H66" s="18"/>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B67" s="31"/>
+      <c r="C67" s="31"/>
+      <c r="D67" s="31"/>
+      <c r="E67" s="31"/>
+      <c r="F67" s="31"/>
+      <c r="G67" s="31"/>
+      <c r="H67" s="17"/>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="B68" s="79"/>
+      <c r="C68" s="79"/>
+      <c r="D68" s="79"/>
+      <c r="E68" s="79"/>
+      <c r="F68" s="79"/>
+      <c r="G68" s="79"/>
+      <c r="H68" s="79"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:A8"/>
     <mergeCell ref="B3:B8"/>
     <mergeCell ref="C3:H4"/>
     <mergeCell ref="C5:C8"/>
     <mergeCell ref="D5:F6"/>
     <mergeCell ref="G5:G8"/>
     <mergeCell ref="H5:H8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:T48"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:T53"/>
   <sheetViews>
     <sheetView topLeftCell="A13" workbookViewId="0">
-      <selection activeCell="O31" sqref="O31"/>
+      <selection activeCell="B50" sqref="B50:H50"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="23" customWidth="1"/>
     <col min="2" max="2" width="20.7109375" style="23" customWidth="1"/>
     <col min="3" max="3" width="19.5703125" style="23" customWidth="1"/>
     <col min="4" max="5" width="15.28515625" style="23" customWidth="1"/>
     <col min="6" max="6" width="16.28515625" style="23" customWidth="1"/>
     <col min="7" max="7" width="14" style="23" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="23" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="23"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="88" t="s">
         <v>5</v>
       </c>
       <c r="B1" s="88"/>
       <c r="C1" s="88"/>
       <c r="D1" s="88"/>
       <c r="E1" s="88"/>
       <c r="F1" s="88"/>
       <c r="G1" s="88"/>
       <c r="H1" s="88"/>
@@ -16767,176 +17364,250 @@
         <v>100</v>
       </c>
       <c r="C44" s="37">
         <v>93.6</v>
       </c>
       <c r="D44" s="37">
         <v>58.6</v>
       </c>
       <c r="E44" s="37">
         <v>18.899999999999999</v>
       </c>
       <c r="F44" s="37">
         <v>16.100000000000001</v>
       </c>
       <c r="G44" s="37">
         <v>0.2</v>
       </c>
       <c r="H44" s="21">
         <v>6.2</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="B45" s="64">
-[...2 lines deleted...]
-      <c r="C45" s="64">
+      <c r="B45" s="63">
+        <v>100</v>
+      </c>
+      <c r="C45" s="63">
         <v>91.8</v>
       </c>
-      <c r="D45" s="64">
+      <c r="D45" s="63">
         <v>55.3</v>
       </c>
-      <c r="E45" s="64">
+      <c r="E45" s="63">
         <v>17.7</v>
       </c>
-      <c r="F45" s="64">
+      <c r="F45" s="63">
         <v>18.8</v>
       </c>
-      <c r="G45" s="64">
+      <c r="G45" s="63">
         <v>0.4</v>
       </c>
       <c r="H45" s="12">
         <v>7.8</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B46" s="31">
         <v>100</v>
       </c>
       <c r="C46" s="31">
         <v>94.3</v>
       </c>
       <c r="D46" s="31">
         <v>59.6</v>
       </c>
       <c r="E46" s="31">
         <v>18.600000000000001</v>
       </c>
       <c r="F46" s="31">
         <v>16.100000000000001</v>
       </c>
       <c r="G46" s="31">
         <v>0.1</v>
       </c>
       <c r="H46" s="18">
         <v>5.6</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="B47" s="31">
-[...2 lines deleted...]
-      <c r="C47" s="31">
+      <c r="B47" s="27">
+        <v>100</v>
+      </c>
+      <c r="C47" s="27">
         <v>93.6</v>
       </c>
-      <c r="D47" s="31">
+      <c r="D47" s="27">
         <v>61.1</v>
       </c>
-      <c r="E47" s="31">
+      <c r="E47" s="27">
         <v>18.5</v>
       </c>
-      <c r="F47" s="31">
+      <c r="F47" s="27">
         <v>14</v>
       </c>
-      <c r="G47" s="31">
+      <c r="G47" s="27">
         <v>0.1</v>
       </c>
-      <c r="H47" s="17">
+      <c r="H47" s="12">
         <v>6.3000000000000007</v>
       </c>
     </row>
     <row r="48" spans="1:8">
-      <c r="A48" s="19" t="s">
+      <c r="A48" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="B48" s="80">
-[...2 lines deleted...]
-      <c r="C48" s="80">
+      <c r="B48" s="12">
+        <v>100</v>
+      </c>
+      <c r="C48" s="12">
         <v>94.6</v>
       </c>
-      <c r="D48" s="80">
+      <c r="D48" s="12">
         <v>58.6</v>
       </c>
-      <c r="E48" s="80">
+      <c r="E48" s="12">
         <v>20.6</v>
       </c>
-      <c r="F48" s="80">
+      <c r="F48" s="12">
         <v>15.4</v>
       </c>
-      <c r="G48" s="80">
+      <c r="G48" s="12">
         <v>0.1</v>
       </c>
-      <c r="H48" s="80">
+      <c r="H48" s="12">
         <v>5.3000000000000007</v>
       </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" s="45">
+        <v>2026</v>
+      </c>
+      <c r="B49" s="25"/>
+      <c r="C49" s="25"/>
+      <c r="D49" s="25"/>
+      <c r="E49" s="25"/>
+      <c r="F49" s="25"/>
+      <c r="G49" s="25"/>
+      <c r="H49" s="14"/>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="B50" s="93">
+        <v>100</v>
+      </c>
+      <c r="C50" s="93">
+        <v>92.4</v>
+      </c>
+      <c r="D50" s="93">
+        <v>51.7</v>
+      </c>
+      <c r="E50" s="93">
+        <v>20.3</v>
+      </c>
+      <c r="F50" s="93">
+        <v>20.399999999999999</v>
+      </c>
+      <c r="G50" s="93">
+        <v>0.4</v>
+      </c>
+      <c r="H50" s="93">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="B51" s="31"/>
+      <c r="C51" s="31"/>
+      <c r="D51" s="31"/>
+      <c r="E51" s="31"/>
+      <c r="F51" s="31"/>
+      <c r="G51" s="31"/>
+      <c r="H51" s="18"/>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B52" s="31"/>
+      <c r="C52" s="31"/>
+      <c r="D52" s="31"/>
+      <c r="E52" s="31"/>
+      <c r="F52" s="31"/>
+      <c r="G52" s="31"/>
+      <c r="H52" s="17"/>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="B53" s="79"/>
+      <c r="C53" s="79"/>
+      <c r="D53" s="79"/>
+      <c r="E53" s="79"/>
+      <c r="F53" s="79"/>
+      <c r="G53" s="79"/>
+      <c r="H53" s="79"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:A8"/>
     <mergeCell ref="B3:B8"/>
     <mergeCell ref="C3:H4"/>
     <mergeCell ref="C5:C8"/>
     <mergeCell ref="D5:F6"/>
     <mergeCell ref="G5:G8"/>
     <mergeCell ref="H5:H8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист2"/>
   <dimension ref="B2:D19"/>
   <sheetViews>
-    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="B19" sqref="B19"/>
+    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="B46" sqref="B46"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="23" customWidth="1"/>
     <col min="2" max="2" width="88.42578125" style="23" customWidth="1"/>
     <col min="3" max="3" width="37.85546875" style="23" customWidth="1"/>
     <col min="4" max="256" width="9.140625" style="23"/>
     <col min="257" max="257" width="4.42578125" style="23" customWidth="1"/>
     <col min="258" max="258" width="88.42578125" style="23" customWidth="1"/>
     <col min="259" max="259" width="37.85546875" style="23" customWidth="1"/>
     <col min="260" max="512" width="9.140625" style="23"/>
     <col min="513" max="513" width="4.42578125" style="23" customWidth="1"/>
     <col min="514" max="514" width="88.42578125" style="23" customWidth="1"/>
     <col min="515" max="515" width="37.85546875" style="23" customWidth="1"/>
     <col min="516" max="768" width="9.140625" style="23"/>
     <col min="769" max="769" width="4.42578125" style="23" customWidth="1"/>
     <col min="770" max="770" width="88.42578125" style="23" customWidth="1"/>
     <col min="771" max="771" width="37.85546875" style="23" customWidth="1"/>
     <col min="772" max="1024" width="9.140625" style="23"/>
     <col min="1025" max="1025" width="4.42578125" style="23" customWidth="1"/>
     <col min="1026" max="1026" width="88.42578125" style="23" customWidth="1"/>
     <col min="1027" max="1027" width="37.85546875" style="23" customWidth="1"/>
     <col min="1028" max="1280" width="9.140625" style="23"/>
     <col min="1281" max="1281" width="4.42578125" style="23" customWidth="1"/>
@@ -17155,108 +17826,108 @@
     <col min="14850" max="14850" width="88.42578125" style="23" customWidth="1"/>
     <col min="14851" max="14851" width="37.85546875" style="23" customWidth="1"/>
     <col min="14852" max="15104" width="9.140625" style="23"/>
     <col min="15105" max="15105" width="4.42578125" style="23" customWidth="1"/>
     <col min="15106" max="15106" width="88.42578125" style="23" customWidth="1"/>
     <col min="15107" max="15107" width="37.85546875" style="23" customWidth="1"/>
     <col min="15108" max="15360" width="9.140625" style="23"/>
     <col min="15361" max="15361" width="4.42578125" style="23" customWidth="1"/>
     <col min="15362" max="15362" width="88.42578125" style="23" customWidth="1"/>
     <col min="15363" max="15363" width="37.85546875" style="23" customWidth="1"/>
     <col min="15364" max="15616" width="9.140625" style="23"/>
     <col min="15617" max="15617" width="4.42578125" style="23" customWidth="1"/>
     <col min="15618" max="15618" width="88.42578125" style="23" customWidth="1"/>
     <col min="15619" max="15619" width="37.85546875" style="23" customWidth="1"/>
     <col min="15620" max="15872" width="9.140625" style="23"/>
     <col min="15873" max="15873" width="4.42578125" style="23" customWidth="1"/>
     <col min="15874" max="15874" width="88.42578125" style="23" customWidth="1"/>
     <col min="15875" max="15875" width="37.85546875" style="23" customWidth="1"/>
     <col min="15876" max="16128" width="9.140625" style="23"/>
     <col min="16129" max="16129" width="4.42578125" style="23" customWidth="1"/>
     <col min="16130" max="16130" width="88.42578125" style="23" customWidth="1"/>
     <col min="16131" max="16131" width="37.85546875" style="23" customWidth="1"/>
     <col min="16132" max="16384" width="9.140625" style="23"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:2" ht="14.25">
+    <row r="2" spans="2:2" ht="15">
       <c r="B2" s="58"/>
     </row>
     <row r="5" spans="2:2">
       <c r="B5" s="59" t="s">
         <v>619</v>
       </c>
     </row>
     <row r="6" spans="2:2">
       <c r="B6" s="59" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="59" t="s">
         <v>621</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="59" t="s">
         <v>622</v>
       </c>
     </row>
     <row r="9" spans="2:2">
       <c r="B9" s="59" t="s">
         <v>623</v>
       </c>
     </row>
     <row r="10" spans="2:2" ht="25.5">
       <c r="B10" s="60" t="s">
         <v>624</v>
       </c>
     </row>
     <row r="11" spans="2:2">
       <c r="B11" s="61"/>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="61"/>
     </row>
     <row r="19" spans="2:4">
-      <c r="B19" s="62" t="s">
-[...3 lines deleted...]
-      <c r="D19" s="63"/>
+      <c r="B19" s="92" t="s">
+        <v>640</v>
+      </c>
+      <c r="C19" s="62"/>
+      <c r="D19" s="62"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:I28"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:I33"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="N25" sqref="N25"/>
+      <selection activeCell="B30" sqref="B30:H30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="20.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="19.5703125" style="1" customWidth="1"/>
     <col min="4" max="5" width="15.28515625" style="1" customWidth="1"/>
     <col min="6" max="6" width="16.28515625" style="1" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="82" t="s">
         <v>5</v>
       </c>
       <c r="B1" s="82"/>
       <c r="C1" s="82"/>
       <c r="D1" s="82"/>
       <c r="E1" s="82"/>
       <c r="F1" s="82"/>
       <c r="G1" s="82"/>
       <c r="H1" s="82"/>
@@ -17734,66 +18405,66 @@
         <v>100</v>
       </c>
       <c r="C24" s="37">
         <v>79.2</v>
       </c>
       <c r="D24" s="37">
         <v>44.3</v>
       </c>
       <c r="E24" s="37">
         <v>21.3</v>
       </c>
       <c r="F24" s="37">
         <v>13.6</v>
       </c>
       <c r="G24" s="37">
         <v>0.1</v>
       </c>
       <c r="H24" s="21">
         <v>20.700000000000003</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="B25" s="64">
-[...2 lines deleted...]
-      <c r="C25" s="64">
+      <c r="B25" s="63">
+        <v>100</v>
+      </c>
+      <c r="C25" s="63">
         <v>79.2</v>
       </c>
-      <c r="D25" s="64">
+      <c r="D25" s="63">
         <v>44</v>
       </c>
-      <c r="E25" s="64">
+      <c r="E25" s="63">
         <v>21.1</v>
       </c>
-      <c r="F25" s="64">
+      <c r="F25" s="63">
         <v>14.1</v>
       </c>
-      <c r="G25" s="64">
+      <c r="G25" s="63">
         <v>0.1</v>
       </c>
       <c r="H25" s="12">
         <v>20.700000000000003</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B26" s="31">
         <v>100</v>
       </c>
       <c r="C26" s="31">
         <v>79.3</v>
       </c>
       <c r="D26" s="31">
         <v>42.9</v>
       </c>
       <c r="E26" s="31">
         <v>23.4</v>
       </c>
       <c r="F26" s="31">
         <v>13</v>
       </c>
@@ -17809,100 +18480,174 @@
         <v>1</v>
       </c>
       <c r="B27" s="31">
         <v>100</v>
       </c>
       <c r="C27" s="31">
         <v>77.599999999999994</v>
       </c>
       <c r="D27" s="31">
         <v>45</v>
       </c>
       <c r="E27" s="31">
         <v>19.7</v>
       </c>
       <c r="F27" s="31">
         <v>12.9</v>
       </c>
       <c r="G27" s="31">
         <v>0.1</v>
       </c>
       <c r="H27" s="17">
         <v>22.299999999999997</v>
       </c>
     </row>
     <row r="28" spans="1:9">
-      <c r="A28" s="19" t="s">
+      <c r="A28" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="B28" s="80">
-[...2 lines deleted...]
-      <c r="C28" s="80">
+      <c r="B28" s="12">
+        <v>100</v>
+      </c>
+      <c r="C28" s="12">
         <v>80.8</v>
       </c>
-      <c r="D28" s="80">
+      <c r="D28" s="12">
         <v>45.7</v>
       </c>
-      <c r="E28" s="80">
+      <c r="E28" s="12">
         <v>20.6</v>
       </c>
-      <c r="F28" s="80">
+      <c r="F28" s="12">
         <v>14.5</v>
       </c>
-      <c r="G28" s="80">
+      <c r="G28" s="12">
         <v>0</v>
       </c>
-      <c r="H28" s="80">
+      <c r="H28" s="12">
         <v>19.2</v>
       </c>
+    </row>
+    <row r="29" spans="1:9">
+      <c r="A29" s="45">
+        <v>2026</v>
+      </c>
+      <c r="B29" s="25"/>
+      <c r="C29" s="25"/>
+      <c r="D29" s="25"/>
+      <c r="E29" s="25"/>
+      <c r="F29" s="25"/>
+      <c r="G29" s="25"/>
+      <c r="H29" s="14"/>
+    </row>
+    <row r="30" spans="1:9">
+      <c r="A30" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="B30" s="93">
+        <v>100</v>
+      </c>
+      <c r="C30" s="93">
+        <v>78.2</v>
+      </c>
+      <c r="D30" s="93">
+        <v>40</v>
+      </c>
+      <c r="E30" s="93">
+        <v>21.5</v>
+      </c>
+      <c r="F30" s="93">
+        <v>16.7</v>
+      </c>
+      <c r="G30" s="93">
+        <v>0.3</v>
+      </c>
+      <c r="H30" s="93">
+        <v>19.399999999999999</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9">
+      <c r="A31" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="B31" s="31"/>
+      <c r="C31" s="31"/>
+      <c r="D31" s="31"/>
+      <c r="E31" s="31"/>
+      <c r="F31" s="31"/>
+      <c r="G31" s="31"/>
+      <c r="H31" s="18"/>
+    </row>
+    <row r="32" spans="1:9">
+      <c r="A32" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B32" s="31"/>
+      <c r="C32" s="31"/>
+      <c r="D32" s="31"/>
+      <c r="E32" s="31"/>
+      <c r="F32" s="31"/>
+      <c r="G32" s="31"/>
+      <c r="H32" s="17"/>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="B33" s="79"/>
+      <c r="C33" s="79"/>
+      <c r="D33" s="79"/>
+      <c r="E33" s="79"/>
+      <c r="F33" s="79"/>
+      <c r="G33" s="79"/>
+      <c r="H33" s="79"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:A8"/>
     <mergeCell ref="B3:B8"/>
     <mergeCell ref="C3:H4"/>
     <mergeCell ref="C5:C8"/>
     <mergeCell ref="D5:F6"/>
     <mergeCell ref="G5:G8"/>
     <mergeCell ref="H5:H8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:T63"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:T68"/>
   <sheetViews>
     <sheetView topLeftCell="A28" workbookViewId="0">
-      <selection activeCell="O52" sqref="O52"/>
+      <selection activeCell="B65" sqref="B65:H65"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="20.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="19.5703125" style="1" customWidth="1"/>
     <col min="4" max="5" width="15.28515625" style="1" customWidth="1"/>
     <col min="6" max="6" width="16.28515625" style="1" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="82" t="s">
         <v>5</v>
       </c>
       <c r="B1" s="82"/>
       <c r="C1" s="82"/>
       <c r="D1" s="82"/>
       <c r="E1" s="82"/>
       <c r="F1" s="82"/>
       <c r="G1" s="82"/>
       <c r="H1" s="82"/>
@@ -19308,175 +20053,249 @@
         <v>100</v>
       </c>
       <c r="C59" s="37">
         <v>92.9</v>
       </c>
       <c r="D59" s="37">
         <v>53</v>
       </c>
       <c r="E59" s="37">
         <v>21.5</v>
       </c>
       <c r="F59" s="37">
         <v>18.399999999999999</v>
       </c>
       <c r="G59" s="37">
         <v>0.1</v>
       </c>
       <c r="H59" s="21">
         <v>7</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="B60" s="64">
-[...2 lines deleted...]
-      <c r="C60" s="64">
+      <c r="B60" s="63">
+        <v>100</v>
+      </c>
+      <c r="C60" s="63">
         <v>92.3</v>
       </c>
-      <c r="D60" s="64">
+      <c r="D60" s="63">
         <v>50.1</v>
       </c>
-      <c r="E60" s="64">
+      <c r="E60" s="63">
         <v>25.1</v>
       </c>
-      <c r="F60" s="64">
+      <c r="F60" s="63">
         <v>17.100000000000001</v>
       </c>
-      <c r="G60" s="64">
+      <c r="G60" s="63">
         <v>0.2</v>
       </c>
       <c r="H60" s="12">
         <v>7.5</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B61" s="31">
         <v>100</v>
       </c>
       <c r="C61" s="31">
         <v>92.2</v>
       </c>
       <c r="D61" s="31">
         <v>54.3</v>
       </c>
       <c r="E61" s="31">
         <v>19.3</v>
       </c>
       <c r="F61" s="31">
         <v>18.600000000000001</v>
       </c>
       <c r="G61" s="31">
         <v>0.1</v>
       </c>
       <c r="H61" s="18">
         <v>7.6999999999999993</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="B62" s="31">
-[...2 lines deleted...]
-      <c r="C62" s="31">
+      <c r="B62" s="27">
+        <v>100</v>
+      </c>
+      <c r="C62" s="27">
         <v>93.9</v>
       </c>
-      <c r="D62" s="31">
+      <c r="D62" s="27">
         <v>53.3</v>
       </c>
-      <c r="E62" s="31">
+      <c r="E62" s="27">
         <v>21.3</v>
       </c>
-      <c r="F62" s="31">
+      <c r="F62" s="27">
         <v>19.3</v>
       </c>
-      <c r="G62" s="31">
+      <c r="G62" s="27">
         <v>0.1</v>
       </c>
-      <c r="H62" s="17">
+      <c r="H62" s="12">
         <v>6</v>
       </c>
     </row>
     <row r="63" spans="1:8">
-      <c r="A63" s="19" t="s">
+      <c r="A63" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="B63" s="80">
-[...2 lines deleted...]
-      <c r="C63" s="80">
+      <c r="B63" s="12">
+        <v>100</v>
+      </c>
+      <c r="C63" s="12">
         <v>93.3</v>
       </c>
-      <c r="D63" s="80">
+      <c r="D63" s="12">
         <v>55.2</v>
       </c>
-      <c r="E63" s="80">
+      <c r="E63" s="12">
         <v>19.899999999999999</v>
       </c>
-      <c r="F63" s="80">
+      <c r="F63" s="12">
         <v>18.2</v>
       </c>
-      <c r="G63" s="80">
+      <c r="G63" s="12">
         <v>0.1</v>
       </c>
-      <c r="H63" s="80">
+      <c r="H63" s="12">
         <v>6.6</v>
       </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" s="45">
+        <v>2026</v>
+      </c>
+      <c r="B64" s="25"/>
+      <c r="C64" s="25"/>
+      <c r="D64" s="25"/>
+      <c r="E64" s="25"/>
+      <c r="F64" s="25"/>
+      <c r="G64" s="25"/>
+      <c r="H64" s="14"/>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="B65" s="93">
+        <v>100</v>
+      </c>
+      <c r="C65" s="93">
+        <v>92.8</v>
+      </c>
+      <c r="D65" s="93">
+        <v>54.7</v>
+      </c>
+      <c r="E65" s="93">
+        <v>18.100000000000001</v>
+      </c>
+      <c r="F65" s="93">
+        <v>20</v>
+      </c>
+      <c r="G65" s="93">
+        <v>0.3</v>
+      </c>
+      <c r="H65" s="93">
+        <v>4.5</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="B66" s="31"/>
+      <c r="C66" s="31"/>
+      <c r="D66" s="31"/>
+      <c r="E66" s="31"/>
+      <c r="F66" s="31"/>
+      <c r="G66" s="31"/>
+      <c r="H66" s="18"/>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B67" s="31"/>
+      <c r="C67" s="31"/>
+      <c r="D67" s="31"/>
+      <c r="E67" s="31"/>
+      <c r="F67" s="31"/>
+      <c r="G67" s="31"/>
+      <c r="H67" s="17"/>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="B68" s="79"/>
+      <c r="C68" s="79"/>
+      <c r="D68" s="79"/>
+      <c r="E68" s="79"/>
+      <c r="F68" s="79"/>
+      <c r="G68" s="79"/>
+      <c r="H68" s="79"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:A8"/>
     <mergeCell ref="B3:B8"/>
     <mergeCell ref="C3:H4"/>
     <mergeCell ref="C5:C8"/>
     <mergeCell ref="D5:F6"/>
     <mergeCell ref="G5:G8"/>
     <mergeCell ref="H5:H8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:T63"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:T68"/>
   <sheetViews>
     <sheetView topLeftCell="A40" workbookViewId="0">
-      <selection activeCell="O60" sqref="O60"/>
+      <selection activeCell="B65" sqref="B65:H65"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="20.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="19.5703125" style="1" customWidth="1"/>
     <col min="4" max="5" width="15.28515625" style="1" customWidth="1"/>
     <col min="6" max="6" width="16.28515625" style="1" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="82" t="s">
         <v>5</v>
       </c>
       <c r="B1" s="82"/>
       <c r="C1" s="82"/>
       <c r="D1" s="82"/>
       <c r="E1" s="82"/>
       <c r="F1" s="82"/>
       <c r="G1" s="82"/>
       <c r="H1" s="82"/>
@@ -20882,175 +21701,249 @@
         <v>100</v>
       </c>
       <c r="C59" s="37">
         <v>88.4</v>
       </c>
       <c r="D59" s="37">
         <v>48</v>
       </c>
       <c r="E59" s="37">
         <v>18.3</v>
       </c>
       <c r="F59" s="37">
         <v>22.1</v>
       </c>
       <c r="G59" s="37">
         <v>0.2</v>
       </c>
       <c r="H59" s="21">
         <v>11.4</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="B60" s="64">
-[...2 lines deleted...]
-      <c r="C60" s="64">
+      <c r="B60" s="63">
+        <v>100</v>
+      </c>
+      <c r="C60" s="63">
         <v>87</v>
       </c>
-      <c r="D60" s="64">
+      <c r="D60" s="63">
         <v>45.3</v>
       </c>
-      <c r="E60" s="64">
+      <c r="E60" s="63">
         <v>17.100000000000001</v>
       </c>
-      <c r="F60" s="64">
+      <c r="F60" s="63">
         <v>24.6</v>
       </c>
-      <c r="G60" s="64">
+      <c r="G60" s="63">
         <v>0.2</v>
       </c>
       <c r="H60" s="12">
         <v>12.8</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B61" s="31">
         <v>100</v>
       </c>
       <c r="C61" s="31">
         <v>88.6</v>
       </c>
       <c r="D61" s="31">
         <v>47.8</v>
       </c>
       <c r="E61" s="31">
         <v>19.8</v>
       </c>
       <c r="F61" s="31">
         <v>21</v>
       </c>
       <c r="G61" s="31">
         <v>0.1</v>
       </c>
       <c r="H61" s="18">
         <v>11.3</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="B62" s="31">
-[...2 lines deleted...]
-      <c r="C62" s="31">
+      <c r="B62" s="27">
+        <v>100</v>
+      </c>
+      <c r="C62" s="27">
         <v>88.9</v>
       </c>
-      <c r="D62" s="31">
+      <c r="D62" s="27">
         <v>48.7</v>
       </c>
-      <c r="E62" s="31">
+      <c r="E62" s="27">
         <v>18.600000000000001</v>
       </c>
-      <c r="F62" s="31">
+      <c r="F62" s="27">
         <v>21.6</v>
       </c>
-      <c r="G62" s="31">
+      <c r="G62" s="27">
         <v>0.2</v>
       </c>
-      <c r="H62" s="17">
+      <c r="H62" s="12">
         <v>10.9</v>
       </c>
     </row>
     <row r="63" spans="1:8">
-      <c r="A63" s="19" t="s">
+      <c r="A63" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="B63" s="80">
-[...2 lines deleted...]
-      <c r="C63" s="80">
+      <c r="B63" s="12">
+        <v>100</v>
+      </c>
+      <c r="C63" s="12">
         <v>88.8</v>
       </c>
-      <c r="D63" s="80">
+      <c r="D63" s="12">
         <v>49.9</v>
       </c>
-      <c r="E63" s="80">
+      <c r="E63" s="12">
         <v>17.8</v>
       </c>
-      <c r="F63" s="80">
+      <c r="F63" s="12">
         <v>21.1</v>
       </c>
-      <c r="G63" s="80">
+      <c r="G63" s="12">
         <v>0.1</v>
       </c>
-      <c r="H63" s="80">
+      <c r="H63" s="12">
         <v>11.1</v>
       </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" s="45">
+        <v>2026</v>
+      </c>
+      <c r="B64" s="25"/>
+      <c r="C64" s="25"/>
+      <c r="D64" s="25"/>
+      <c r="E64" s="25"/>
+      <c r="F64" s="25"/>
+      <c r="G64" s="25"/>
+      <c r="H64" s="14"/>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="B65" s="93">
+        <v>100</v>
+      </c>
+      <c r="C65" s="93">
+        <v>85.1</v>
+      </c>
+      <c r="D65" s="93">
+        <v>41.2</v>
+      </c>
+      <c r="E65" s="93">
+        <v>16.3</v>
+      </c>
+      <c r="F65" s="93">
+        <v>27.6</v>
+      </c>
+      <c r="G65" s="93">
+        <v>0.3</v>
+      </c>
+      <c r="H65" s="93">
+        <v>12.5</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="B66" s="31"/>
+      <c r="C66" s="31"/>
+      <c r="D66" s="31"/>
+      <c r="E66" s="31"/>
+      <c r="F66" s="31"/>
+      <c r="G66" s="31"/>
+      <c r="H66" s="18"/>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B67" s="31"/>
+      <c r="C67" s="31"/>
+      <c r="D67" s="31"/>
+      <c r="E67" s="31"/>
+      <c r="F67" s="31"/>
+      <c r="G67" s="31"/>
+      <c r="H67" s="17"/>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="B68" s="79"/>
+      <c r="C68" s="79"/>
+      <c r="D68" s="79"/>
+      <c r="E68" s="79"/>
+      <c r="F68" s="79"/>
+      <c r="G68" s="79"/>
+      <c r="H68" s="79"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:A8"/>
     <mergeCell ref="B3:B8"/>
     <mergeCell ref="C3:H4"/>
     <mergeCell ref="C5:C8"/>
     <mergeCell ref="D5:F6"/>
     <mergeCell ref="G5:G8"/>
     <mergeCell ref="H5:H8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet23.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:T63"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:T68"/>
   <sheetViews>
-    <sheetView topLeftCell="A25" workbookViewId="0">
-      <selection activeCell="Q60" sqref="Q60"/>
+    <sheetView topLeftCell="A31" workbookViewId="0">
+      <selection activeCell="B65" sqref="B65:H65"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="20.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="19.5703125" style="1" customWidth="1"/>
     <col min="4" max="5" width="15.28515625" style="1" customWidth="1"/>
     <col min="6" max="6" width="16.28515625" style="1" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="82" t="s">
         <v>5</v>
       </c>
       <c r="B1" s="82"/>
       <c r="C1" s="82"/>
       <c r="D1" s="82"/>
       <c r="E1" s="82"/>
       <c r="F1" s="82"/>
       <c r="G1" s="82"/>
       <c r="H1" s="82"/>
@@ -22456,175 +23349,249 @@
         <v>100</v>
       </c>
       <c r="C59" s="37">
         <v>96.9</v>
       </c>
       <c r="D59" s="37">
         <v>53</v>
       </c>
       <c r="E59" s="37">
         <v>19.8</v>
       </c>
       <c r="F59" s="37">
         <v>24.1</v>
       </c>
       <c r="G59" s="37">
         <v>0.2</v>
       </c>
       <c r="H59" s="21">
         <v>2.9</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="B60" s="64">
-[...2 lines deleted...]
-      <c r="C60" s="64">
+      <c r="B60" s="63">
+        <v>100</v>
+      </c>
+      <c r="C60" s="63">
         <v>97.4</v>
       </c>
-      <c r="D60" s="64">
+      <c r="D60" s="63">
         <v>53.4</v>
       </c>
-      <c r="E60" s="64">
+      <c r="E60" s="63">
         <v>19.2</v>
       </c>
-      <c r="F60" s="64">
+      <c r="F60" s="63">
         <v>24.8</v>
       </c>
-      <c r="G60" s="64">
+      <c r="G60" s="63">
         <v>0.2</v>
       </c>
       <c r="H60" s="12">
         <v>2.4</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B61" s="31">
         <v>100</v>
       </c>
       <c r="C61" s="31">
         <v>97.2</v>
       </c>
       <c r="D61" s="31">
         <v>53.8</v>
       </c>
       <c r="E61" s="31">
         <v>19.100000000000001</v>
       </c>
       <c r="F61" s="31">
         <v>24.3</v>
       </c>
       <c r="G61" s="31">
         <v>0.4</v>
       </c>
       <c r="H61" s="18">
         <v>2.4</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="B62" s="31">
-[...2 lines deleted...]
-      <c r="C62" s="31">
+      <c r="B62" s="27">
+        <v>100</v>
+      </c>
+      <c r="C62" s="27">
         <v>96.8</v>
       </c>
-      <c r="D62" s="31">
+      <c r="D62" s="27">
         <v>53.5</v>
       </c>
-      <c r="E62" s="31">
+      <c r="E62" s="27">
         <v>19.600000000000001</v>
       </c>
-      <c r="F62" s="31">
+      <c r="F62" s="27">
         <v>23.7</v>
       </c>
-      <c r="G62" s="31">
+      <c r="G62" s="27">
         <v>0.2</v>
       </c>
-      <c r="H62" s="17">
+      <c r="H62" s="12">
         <v>3</v>
       </c>
     </row>
     <row r="63" spans="1:8">
-      <c r="A63" s="19" t="s">
+      <c r="A63" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="B63" s="80">
-[...2 lines deleted...]
-      <c r="C63" s="80">
+      <c r="B63" s="12">
+        <v>100</v>
+      </c>
+      <c r="C63" s="12">
         <v>96.4</v>
       </c>
-      <c r="D63" s="80">
+      <c r="D63" s="12">
         <v>51.9</v>
       </c>
-      <c r="E63" s="80">
+      <c r="E63" s="12">
         <v>21</v>
       </c>
-      <c r="F63" s="80">
+      <c r="F63" s="12">
         <v>23.5</v>
       </c>
-      <c r="G63" s="80">
+      <c r="G63" s="12">
         <v>0.1</v>
       </c>
-      <c r="H63" s="80">
+      <c r="H63" s="12">
         <v>3.5</v>
       </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" s="45">
+        <v>2026</v>
+      </c>
+      <c r="B64" s="25"/>
+      <c r="C64" s="25"/>
+      <c r="D64" s="25"/>
+      <c r="E64" s="25"/>
+      <c r="F64" s="25"/>
+      <c r="G64" s="25"/>
+      <c r="H64" s="14"/>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="B65" s="93">
+        <v>100</v>
+      </c>
+      <c r="C65" s="93">
+        <v>95.1</v>
+      </c>
+      <c r="D65" s="93">
+        <v>47.7</v>
+      </c>
+      <c r="E65" s="93">
+        <v>19.7</v>
+      </c>
+      <c r="F65" s="93">
+        <v>27.7</v>
+      </c>
+      <c r="G65" s="93">
+        <v>0.2</v>
+      </c>
+      <c r="H65" s="93">
+        <v>3.5</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="B66" s="31"/>
+      <c r="C66" s="31"/>
+      <c r="D66" s="31"/>
+      <c r="E66" s="31"/>
+      <c r="F66" s="31"/>
+      <c r="G66" s="31"/>
+      <c r="H66" s="18"/>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B67" s="31"/>
+      <c r="C67" s="31"/>
+      <c r="D67" s="31"/>
+      <c r="E67" s="31"/>
+      <c r="F67" s="31"/>
+      <c r="G67" s="31"/>
+      <c r="H67" s="17"/>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="B68" s="79"/>
+      <c r="C68" s="79"/>
+      <c r="D68" s="79"/>
+      <c r="E68" s="79"/>
+      <c r="F68" s="79"/>
+      <c r="G68" s="79"/>
+      <c r="H68" s="79"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:A8"/>
     <mergeCell ref="B3:B8"/>
     <mergeCell ref="C3:H4"/>
     <mergeCell ref="C5:C8"/>
     <mergeCell ref="D5:F6"/>
     <mergeCell ref="G5:G8"/>
     <mergeCell ref="H5:H8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet24.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:T48"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:T53"/>
   <sheetViews>
-    <sheetView topLeftCell="A10" workbookViewId="0">
-      <selection activeCell="P32" sqref="P32"/>
+    <sheetView topLeftCell="A13" workbookViewId="0">
+      <selection activeCell="F58" sqref="F58"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="18" customWidth="1"/>
     <col min="2" max="2" width="20.7109375" style="18" customWidth="1"/>
     <col min="3" max="3" width="19.5703125" style="18" customWidth="1"/>
     <col min="4" max="5" width="15.28515625" style="18" customWidth="1"/>
     <col min="6" max="6" width="16.28515625" style="18" customWidth="1"/>
     <col min="7" max="7" width="14" style="18" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="18" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="18"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" ht="12.75">
       <c r="A1" s="82" t="s">
         <v>5</v>
       </c>
       <c r="B1" s="82"/>
       <c r="C1" s="82"/>
       <c r="D1" s="82"/>
       <c r="E1" s="82"/>
       <c r="F1" s="82"/>
       <c r="G1" s="82"/>
       <c r="H1" s="82"/>
@@ -23307,494 +24274,569 @@
       <c r="A32" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B32" s="12">
         <v>100</v>
       </c>
       <c r="C32" s="12" t="s">
         <v>563</v>
       </c>
       <c r="D32" s="12" t="s">
         <v>365</v>
       </c>
       <c r="E32" s="12" t="s">
         <v>139</v>
       </c>
       <c r="F32" s="12" t="s">
         <v>311</v>
       </c>
       <c r="G32" s="12" t="s">
         <v>573</v>
       </c>
       <c r="H32" s="12">
         <v>1.5</v>
       </c>
     </row>
-    <row r="33" spans="1:8">
+    <row r="33" spans="1:9">
       <c r="A33" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B33" s="12">
         <v>100</v>
       </c>
       <c r="C33" s="12" t="s">
         <v>496</v>
       </c>
       <c r="D33" s="12" t="s">
         <v>485</v>
       </c>
       <c r="E33" s="12" t="s">
         <v>141</v>
       </c>
       <c r="F33" s="12" t="s">
         <v>235</v>
       </c>
       <c r="G33" s="12" t="s">
         <v>19</v>
       </c>
       <c r="H33" s="12">
         <v>1.4</v>
       </c>
     </row>
-    <row r="34" spans="1:8">
+    <row r="34" spans="1:9">
       <c r="A34" s="16">
         <v>2023</v>
       </c>
       <c r="B34" s="43">
         <v>100</v>
       </c>
       <c r="C34" s="43">
         <v>97</v>
       </c>
       <c r="D34" s="43">
         <v>53.5</v>
       </c>
       <c r="E34" s="43">
         <v>25.4</v>
       </c>
       <c r="F34" s="43">
         <v>18.100000000000001</v>
       </c>
       <c r="G34" s="43">
         <v>0.2</v>
       </c>
       <c r="H34" s="43">
         <v>2.8</v>
       </c>
     </row>
-    <row r="35" spans="1:8">
+    <row r="35" spans="1:9">
       <c r="A35" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B35" s="12">
         <v>100</v>
       </c>
       <c r="C35" s="12">
         <v>97.4</v>
       </c>
       <c r="D35" s="12">
         <v>51.8</v>
       </c>
       <c r="E35" s="12">
         <v>26</v>
       </c>
       <c r="F35" s="12">
         <v>19.600000000000001</v>
       </c>
       <c r="G35" s="12">
         <v>0.2</v>
       </c>
       <c r="H35" s="12">
         <v>2.4</v>
       </c>
     </row>
-    <row r="36" spans="1:8">
+    <row r="36" spans="1:9">
       <c r="A36" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B36" s="17">
         <v>100</v>
       </c>
       <c r="C36" s="17">
         <v>96.9</v>
       </c>
       <c r="D36" s="17">
         <v>54.6</v>
       </c>
       <c r="E36" s="17">
         <v>24.3</v>
       </c>
       <c r="F36" s="17">
         <v>18</v>
       </c>
       <c r="G36" s="17">
         <v>0</v>
       </c>
       <c r="H36" s="17">
         <v>3.1</v>
       </c>
     </row>
-    <row r="37" spans="1:8">
+    <row r="37" spans="1:9">
       <c r="A37" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B37" s="12">
         <v>100</v>
       </c>
       <c r="C37" s="12">
         <v>96.6</v>
       </c>
       <c r="D37" s="12">
         <v>54.4</v>
       </c>
       <c r="E37" s="12">
         <v>26.5</v>
       </c>
       <c r="F37" s="12">
         <v>15.7</v>
       </c>
       <c r="G37" s="12">
         <v>0.5</v>
       </c>
       <c r="H37" s="8">
         <v>2.9</v>
       </c>
     </row>
-    <row r="38" spans="1:8">
+    <row r="38" spans="1:9">
       <c r="A38" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B38" s="12">
         <v>100</v>
       </c>
       <c r="C38" s="12">
         <v>97.2</v>
       </c>
       <c r="D38" s="12">
         <v>53.4</v>
       </c>
       <c r="E38" s="12">
         <v>24.8</v>
       </c>
       <c r="F38" s="12">
         <v>19</v>
       </c>
       <c r="G38" s="12">
         <v>0</v>
       </c>
       <c r="H38" s="8">
         <v>2.8000000000000003</v>
       </c>
     </row>
-    <row r="39" spans="1:8">
+    <row r="39" spans="1:9">
       <c r="A39" s="45">
         <v>2024</v>
       </c>
       <c r="B39" s="43">
         <v>100</v>
       </c>
       <c r="C39" s="43">
         <v>96.6</v>
       </c>
       <c r="D39" s="43">
         <v>53.6</v>
       </c>
       <c r="E39" s="43">
         <v>24.2</v>
       </c>
       <c r="F39" s="43">
         <v>18.8</v>
       </c>
       <c r="G39" s="43">
         <v>0.2</v>
       </c>
       <c r="H39" s="43">
         <v>3.2</v>
       </c>
     </row>
-    <row r="40" spans="1:8">
+    <row r="40" spans="1:9">
       <c r="A40" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B40" s="6">
         <v>100</v>
       </c>
       <c r="C40" s="6">
         <v>96.6</v>
       </c>
       <c r="D40" s="6">
         <v>53.6</v>
       </c>
       <c r="E40" s="6">
         <v>23.5</v>
       </c>
       <c r="F40" s="6">
         <v>19.5</v>
       </c>
       <c r="G40" s="6">
         <v>0.2</v>
       </c>
       <c r="H40" s="6">
         <v>3.2</v>
       </c>
     </row>
-    <row r="41" spans="1:8">
+    <row r="41" spans="1:9">
       <c r="A41" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B41" s="12">
         <v>100</v>
       </c>
       <c r="C41" s="12">
         <v>96.6</v>
       </c>
       <c r="D41" s="12">
         <v>54</v>
       </c>
       <c r="E41" s="12">
         <v>23.9</v>
       </c>
       <c r="F41" s="12">
         <v>18.7</v>
       </c>
       <c r="G41" s="49" t="s">
         <v>598</v>
       </c>
       <c r="H41" s="12">
         <v>3.4</v>
       </c>
     </row>
-    <row r="42" spans="1:8">
+    <row r="42" spans="1:9">
       <c r="A42" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B42" s="31">
         <v>100</v>
       </c>
       <c r="C42" s="31">
         <v>96.3</v>
       </c>
       <c r="D42" s="31">
         <v>53.6</v>
       </c>
       <c r="E42" s="31">
         <v>25.5</v>
       </c>
       <c r="F42" s="31">
         <v>17.2</v>
       </c>
       <c r="G42" s="31">
         <v>0.7</v>
       </c>
       <c r="H42" s="50">
         <v>3</v>
       </c>
     </row>
-    <row r="43" spans="1:8">
+    <row r="43" spans="1:9">
       <c r="A43" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B43" s="27">
         <v>100</v>
       </c>
       <c r="C43" s="27">
         <v>96.9</v>
       </c>
       <c r="D43" s="27">
         <v>52.9</v>
       </c>
       <c r="E43" s="27">
         <v>24</v>
       </c>
       <c r="F43" s="27">
         <v>20</v>
       </c>
       <c r="G43" s="27">
         <v>0</v>
       </c>
       <c r="H43" s="53">
         <v>3.0999999999999996</v>
       </c>
     </row>
-    <row r="44" spans="1:8">
+    <row r="44" spans="1:9">
       <c r="A44" s="45">
         <v>2025</v>
       </c>
       <c r="B44" s="37">
         <v>100</v>
       </c>
       <c r="C44" s="37">
         <v>97.4</v>
       </c>
       <c r="D44" s="37">
         <v>55.9</v>
       </c>
       <c r="E44" s="37">
         <v>22.4</v>
       </c>
       <c r="F44" s="37">
         <v>19.100000000000001</v>
       </c>
       <c r="G44" s="37">
         <v>0.2</v>
       </c>
       <c r="H44" s="21">
         <v>2.4000000000000004</v>
       </c>
     </row>
-    <row r="45" spans="1:8">
+    <row r="45" spans="1:9">
       <c r="A45" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="B45" s="64">
-[...2 lines deleted...]
-      <c r="C45" s="64">
+      <c r="B45" s="63">
+        <v>100</v>
+      </c>
+      <c r="C45" s="63">
         <v>96.8</v>
       </c>
-      <c r="D45" s="64">
+      <c r="D45" s="63">
         <v>52.7</v>
       </c>
-      <c r="E45" s="64">
+      <c r="E45" s="63">
         <v>22.5</v>
       </c>
-      <c r="F45" s="64">
+      <c r="F45" s="63">
         <v>21.6</v>
       </c>
-      <c r="G45" s="64">
+      <c r="G45" s="63">
         <v>0.2</v>
       </c>
       <c r="H45" s="12">
         <v>3</v>
       </c>
     </row>
-    <row r="46" spans="1:8">
+    <row r="46" spans="1:9">
       <c r="A46" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B46" s="31">
         <v>100</v>
       </c>
       <c r="C46" s="31">
         <v>97.5</v>
       </c>
       <c r="D46" s="31">
         <v>56.2</v>
       </c>
       <c r="E46" s="31">
         <v>23.4</v>
       </c>
       <c r="F46" s="31">
         <v>17.899999999999999</v>
       </c>
       <c r="G46" s="31">
         <v>0</v>
       </c>
       <c r="H46" s="18">
         <v>2.5</v>
       </c>
     </row>
-    <row r="47" spans="1:8">
+    <row r="47" spans="1:9">
       <c r="A47" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B47" s="31">
         <v>100</v>
       </c>
       <c r="C47" s="31">
         <v>97.1</v>
       </c>
       <c r="D47" s="31">
         <v>57.9</v>
       </c>
       <c r="E47" s="31">
         <v>22</v>
       </c>
       <c r="F47" s="31">
         <v>17.2</v>
       </c>
       <c r="G47" s="31">
         <v>0.5</v>
       </c>
       <c r="H47" s="17">
         <v>2.4</v>
       </c>
     </row>
-    <row r="48" spans="1:8">
-      <c r="A48" s="19" t="s">
+    <row r="48" spans="1:9">
+      <c r="A48" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="B48" s="80">
-[...2 lines deleted...]
-      <c r="C48" s="80">
+      <c r="B48" s="12">
+        <v>100</v>
+      </c>
+      <c r="C48" s="12">
         <v>98.2</v>
       </c>
-      <c r="D48" s="80">
+      <c r="D48" s="12">
         <v>56.6</v>
       </c>
-      <c r="E48" s="80">
+      <c r="E48" s="12">
         <v>21.8</v>
       </c>
-      <c r="F48" s="80">
+      <c r="F48" s="12">
         <v>19.8</v>
       </c>
-      <c r="G48" s="80">
+      <c r="G48" s="12">
         <v>0</v>
       </c>
-      <c r="H48" s="80">
+      <c r="H48" s="12">
         <v>1.7999999999999998</v>
       </c>
+      <c r="I48" s="8"/>
+    </row>
+    <row r="49" spans="1:9">
+      <c r="A49" s="45">
+        <v>2026</v>
+      </c>
+      <c r="B49" s="25"/>
+      <c r="C49" s="25"/>
+      <c r="D49" s="25"/>
+      <c r="E49" s="25"/>
+      <c r="F49" s="25"/>
+      <c r="G49" s="25"/>
+      <c r="H49" s="14"/>
+      <c r="I49" s="8"/>
+    </row>
+    <row r="50" spans="1:9">
+      <c r="A50" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="B50" s="93">
+        <v>100</v>
+      </c>
+      <c r="C50" s="93">
+        <v>96.4</v>
+      </c>
+      <c r="D50" s="93">
+        <v>54.6</v>
+      </c>
+      <c r="E50" s="93">
+        <v>20.8</v>
+      </c>
+      <c r="F50" s="93">
+        <v>21</v>
+      </c>
+      <c r="G50" s="93">
+        <v>0.3</v>
+      </c>
+      <c r="H50" s="93">
+        <v>2.7</v>
+      </c>
+    </row>
+    <row r="51" spans="1:9">
+      <c r="A51" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="B51" s="31"/>
+      <c r="C51" s="31"/>
+      <c r="D51" s="31"/>
+      <c r="E51" s="31"/>
+      <c r="F51" s="31"/>
+      <c r="G51" s="31"/>
+    </row>
+    <row r="52" spans="1:9">
+      <c r="A52" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B52" s="31"/>
+      <c r="C52" s="31"/>
+      <c r="D52" s="31"/>
+      <c r="E52" s="31"/>
+      <c r="F52" s="31"/>
+      <c r="G52" s="31"/>
+      <c r="H52" s="17"/>
+    </row>
+    <row r="53" spans="1:9">
+      <c r="A53" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="B53" s="79"/>
+      <c r="C53" s="79"/>
+      <c r="D53" s="79"/>
+      <c r="E53" s="79"/>
+      <c r="F53" s="79"/>
+      <c r="G53" s="79"/>
+      <c r="H53" s="79"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:A8"/>
     <mergeCell ref="B3:B8"/>
     <mergeCell ref="C3:H4"/>
     <mergeCell ref="C5:C8"/>
     <mergeCell ref="D5:F6"/>
     <mergeCell ref="G5:G8"/>
     <mergeCell ref="H5:H8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
-    <tabColor rgb="FFFF0000"/>
+    <tabColor theme="3" tint="0.59999389629810485"/>
   </sheetPr>
-  <dimension ref="A1:T63"/>
+  <dimension ref="A1:T68"/>
   <sheetViews>
-    <sheetView topLeftCell="A13" workbookViewId="0">
-      <selection activeCell="M58" sqref="M58"/>
+    <sheetView topLeftCell="A37" workbookViewId="0">
+      <selection activeCell="B77" sqref="B77"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="20.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="19.5703125" style="1" customWidth="1"/>
     <col min="4" max="5" width="15.28515625" style="1" customWidth="1"/>
     <col min="6" max="6" width="16.28515625" style="1" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="82" t="s">
         <v>5</v>
       </c>
       <c r="B1" s="82"/>
       <c r="C1" s="82"/>
       <c r="D1" s="82"/>
       <c r="E1" s="82"/>
       <c r="F1" s="82"/>
       <c r="G1" s="82"/>
       <c r="H1" s="82"/>
@@ -24910,468 +25952,545 @@
       <c r="A48" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B48" s="12">
         <v>100</v>
       </c>
       <c r="C48" s="12">
         <v>93.3</v>
       </c>
       <c r="D48" s="12">
         <v>52.1</v>
       </c>
       <c r="E48" s="12">
         <v>24.4</v>
       </c>
       <c r="F48" s="12">
         <v>16.8</v>
       </c>
       <c r="G48" s="12">
         <v>0.1</v>
       </c>
       <c r="H48" s="12">
         <v>6.6</v>
       </c>
     </row>
-    <row r="49" spans="1:8">
+    <row r="49" spans="1:9">
       <c r="A49" s="16">
         <v>2023</v>
       </c>
       <c r="B49" s="43">
         <v>100</v>
       </c>
       <c r="C49" s="43">
         <v>92.1</v>
       </c>
       <c r="D49" s="43">
         <v>51.3</v>
       </c>
       <c r="E49" s="43">
         <v>23.2</v>
       </c>
       <c r="F49" s="43">
         <v>17.600000000000001</v>
       </c>
       <c r="G49" s="43">
         <v>0.2</v>
       </c>
       <c r="H49" s="43">
         <v>7.6999999999999993</v>
       </c>
     </row>
-    <row r="50" spans="1:8">
+    <row r="50" spans="1:9">
       <c r="A50" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B50" s="12">
         <v>100</v>
       </c>
       <c r="C50" s="12">
         <v>92.1</v>
       </c>
       <c r="D50" s="12">
         <v>51.3</v>
       </c>
       <c r="E50" s="12">
         <v>22.5</v>
       </c>
       <c r="F50" s="12">
         <v>18.3</v>
       </c>
       <c r="G50" s="12">
         <v>0.2</v>
       </c>
       <c r="H50" s="12">
         <v>7.7</v>
       </c>
     </row>
-    <row r="51" spans="1:8">
+    <row r="51" spans="1:9">
       <c r="A51" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B51" s="17">
         <v>100</v>
       </c>
       <c r="C51" s="17">
         <v>91.8</v>
       </c>
       <c r="D51" s="17">
         <v>51.9</v>
       </c>
       <c r="E51" s="17">
         <v>22.2</v>
       </c>
       <c r="F51" s="17">
         <v>17.7</v>
       </c>
       <c r="G51" s="17">
         <v>0.2</v>
       </c>
       <c r="H51" s="17">
         <v>8</v>
       </c>
     </row>
-    <row r="52" spans="1:8">
+    <row r="52" spans="1:9">
       <c r="A52" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B52" s="17">
         <v>100</v>
       </c>
       <c r="C52" s="17">
         <v>91.9</v>
       </c>
       <c r="D52" s="17">
         <v>50.8</v>
       </c>
       <c r="E52" s="17">
         <v>24</v>
       </c>
       <c r="F52" s="17">
         <v>17.100000000000001</v>
       </c>
       <c r="G52" s="17">
         <v>0.2</v>
       </c>
       <c r="H52" s="18">
         <v>7.9</v>
       </c>
     </row>
-    <row r="53" spans="1:8">
+    <row r="53" spans="1:9">
       <c r="A53" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B53" s="12">
         <v>100</v>
       </c>
       <c r="C53" s="12">
         <v>92.6</v>
       </c>
       <c r="D53" s="12">
         <v>51.3</v>
       </c>
       <c r="E53" s="12">
         <v>23.9</v>
       </c>
       <c r="F53" s="12">
         <v>17.399999999999999</v>
       </c>
       <c r="G53" s="12">
         <v>0.1</v>
       </c>
       <c r="H53" s="8">
         <v>7.3</v>
       </c>
     </row>
-    <row r="54" spans="1:8">
+    <row r="54" spans="1:9">
       <c r="A54" s="45">
         <v>2024</v>
       </c>
       <c r="B54" s="43">
         <v>100</v>
       </c>
       <c r="C54" s="43">
         <v>91.3</v>
       </c>
       <c r="D54" s="43">
         <v>50.6</v>
       </c>
       <c r="E54" s="43">
         <v>22.4</v>
       </c>
       <c r="F54" s="43">
         <v>18.3</v>
       </c>
       <c r="G54" s="43">
         <v>0.2</v>
       </c>
       <c r="H54" s="43">
         <v>8.5</v>
       </c>
     </row>
-    <row r="55" spans="1:8">
+    <row r="55" spans="1:9">
       <c r="A55" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B55" s="12">
         <v>100</v>
       </c>
       <c r="C55" s="12">
         <v>90.7</v>
       </c>
       <c r="D55" s="12">
         <v>50.5</v>
       </c>
       <c r="E55" s="12">
         <v>21.3</v>
       </c>
       <c r="F55" s="12">
         <v>18.899999999999999</v>
       </c>
       <c r="G55" s="12">
         <v>0.2</v>
       </c>
       <c r="H55" s="8">
         <v>9.1</v>
       </c>
     </row>
-    <row r="56" spans="1:8">
+    <row r="56" spans="1:9">
       <c r="A56" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B56" s="12">
         <v>100</v>
       </c>
       <c r="C56" s="12">
         <v>90.8</v>
       </c>
       <c r="D56" s="12">
         <v>51.7</v>
       </c>
       <c r="E56" s="12">
         <v>21.1</v>
       </c>
       <c r="F56" s="12">
         <v>18</v>
       </c>
       <c r="G56" s="12">
         <v>0.2</v>
       </c>
       <c r="H56" s="12">
         <v>9</v>
       </c>
     </row>
-    <row r="57" spans="1:8">
+    <row r="57" spans="1:9">
       <c r="A57" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B57" s="31">
         <v>100</v>
       </c>
       <c r="C57" s="31">
         <v>91.8</v>
       </c>
       <c r="D57" s="31">
         <v>50</v>
       </c>
       <c r="E57" s="31">
         <v>24</v>
       </c>
       <c r="F57" s="31">
         <v>17.8</v>
       </c>
       <c r="G57" s="31">
         <v>0.2</v>
       </c>
       <c r="H57" s="50">
         <v>8</v>
       </c>
     </row>
-    <row r="58" spans="1:8">
+    <row r="58" spans="1:9">
       <c r="A58" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B58" s="27">
         <v>100</v>
       </c>
       <c r="C58" s="27">
         <v>91.7</v>
       </c>
       <c r="D58" s="27">
         <v>50.1</v>
       </c>
       <c r="E58" s="27">
         <v>23.2</v>
       </c>
       <c r="F58" s="27">
         <v>18.399999999999999</v>
       </c>
       <c r="G58" s="27">
         <v>0.1</v>
       </c>
       <c r="H58" s="53">
         <v>8.1999999999999993</v>
       </c>
     </row>
-    <row r="59" spans="1:8">
+    <row r="59" spans="1:9">
       <c r="A59" s="45">
         <v>2025</v>
       </c>
       <c r="B59" s="37">
         <v>100</v>
       </c>
       <c r="C59" s="37">
         <v>91.4</v>
       </c>
       <c r="D59" s="37">
         <v>52</v>
       </c>
       <c r="E59" s="37">
         <v>20.8</v>
       </c>
       <c r="F59" s="37">
         <v>18.600000000000001</v>
       </c>
       <c r="G59" s="37">
         <v>0.2</v>
       </c>
       <c r="H59" s="21">
         <v>8.4</v>
       </c>
     </row>
-    <row r="60" spans="1:8">
+    <row r="60" spans="1:9">
       <c r="A60" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="B60" s="64">
-[...2 lines deleted...]
-      <c r="C60" s="64">
+      <c r="B60" s="63">
+        <v>100</v>
+      </c>
+      <c r="C60" s="63">
         <v>90.6</v>
       </c>
-      <c r="D60" s="64">
+      <c r="D60" s="63">
         <v>50.6</v>
       </c>
-      <c r="E60" s="64">
+      <c r="E60" s="63">
         <v>20.399999999999999</v>
       </c>
-      <c r="F60" s="64">
+      <c r="F60" s="63">
         <v>19.600000000000001</v>
       </c>
-      <c r="G60" s="64">
+      <c r="G60" s="63">
         <v>0.3</v>
       </c>
       <c r="H60" s="12">
         <v>9.1</v>
       </c>
     </row>
-    <row r="61" spans="1:8">
+    <row r="61" spans="1:9">
       <c r="A61" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B61" s="31">
         <v>100</v>
       </c>
       <c r="C61" s="31">
         <v>91.3</v>
       </c>
       <c r="D61" s="31">
         <v>52.5</v>
       </c>
       <c r="E61" s="31">
         <v>20.3</v>
       </c>
       <c r="F61" s="31">
         <v>18.5</v>
       </c>
       <c r="G61" s="31">
         <v>0.2</v>
       </c>
       <c r="H61" s="18">
         <v>8.5</v>
       </c>
     </row>
-    <row r="62" spans="1:8">
+    <row r="62" spans="1:9">
       <c r="A62" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="B62" s="31">
-[...2 lines deleted...]
-      <c r="C62" s="31">
+      <c r="B62" s="27">
+        <v>100</v>
+      </c>
+      <c r="C62" s="27">
         <v>91.5</v>
       </c>
-      <c r="D62" s="31">
+      <c r="D62" s="27">
         <v>52.3</v>
       </c>
-      <c r="E62" s="31">
+      <c r="E62" s="27">
         <v>21.3</v>
       </c>
-      <c r="F62" s="31">
+      <c r="F62" s="27">
         <v>17.899999999999999</v>
       </c>
-      <c r="G62" s="31">
+      <c r="G62" s="27">
         <v>0.1</v>
       </c>
-      <c r="H62" s="17">
+      <c r="H62" s="12">
         <v>8.4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A63" s="19" t="s">
+      <c r="I62" s="41"/>
+    </row>
+    <row r="63" spans="1:9">
+      <c r="A63" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="B63" s="80">
-[...2 lines deleted...]
-      <c r="C63" s="80">
+      <c r="B63" s="12">
+        <v>100</v>
+      </c>
+      <c r="C63" s="12">
         <v>91.9</v>
       </c>
-      <c r="D63" s="80">
+      <c r="D63" s="12">
         <v>52.3</v>
       </c>
-      <c r="E63" s="80">
+      <c r="E63" s="12">
         <v>21.3</v>
       </c>
-      <c r="F63" s="80">
+      <c r="F63" s="12">
         <v>18.3</v>
       </c>
-      <c r="G63" s="80">
+      <c r="G63" s="12">
         <v>0.1</v>
       </c>
-      <c r="H63" s="80">
+      <c r="H63" s="12">
         <v>8</v>
       </c>
+      <c r="I63" s="41"/>
+    </row>
+    <row r="64" spans="1:9">
+      <c r="A64" s="45">
+        <v>2026</v>
+      </c>
+      <c r="B64" s="25"/>
+      <c r="C64" s="25"/>
+      <c r="D64" s="25"/>
+      <c r="E64" s="25"/>
+      <c r="F64" s="25"/>
+      <c r="G64" s="25"/>
+      <c r="H64" s="14"/>
+      <c r="I64" s="41"/>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="B65" s="93">
+        <v>100</v>
+      </c>
+      <c r="C65" s="93">
+        <v>90.2</v>
+      </c>
+      <c r="D65" s="93">
+        <v>48.6</v>
+      </c>
+      <c r="E65" s="93">
+        <v>19.899999999999999</v>
+      </c>
+      <c r="F65" s="93">
+        <v>21.7</v>
+      </c>
+      <c r="G65" s="93">
+        <v>0.3</v>
+      </c>
+      <c r="H65" s="93">
+        <v>7.6</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="B66" s="31"/>
+      <c r="C66" s="31"/>
+      <c r="D66" s="31"/>
+      <c r="E66" s="31"/>
+      <c r="F66" s="31"/>
+      <c r="G66" s="31"/>
+      <c r="H66" s="18"/>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B67" s="31"/>
+      <c r="C67" s="31"/>
+      <c r="D67" s="31"/>
+      <c r="E67" s="31"/>
+      <c r="F67" s="31"/>
+      <c r="G67" s="31"/>
+      <c r="H67" s="17"/>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="B68" s="79"/>
+      <c r="C68" s="79"/>
+      <c r="D68" s="79"/>
+      <c r="E68" s="79"/>
+      <c r="F68" s="79"/>
+      <c r="G68" s="79"/>
+      <c r="H68" s="79"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:A8"/>
     <mergeCell ref="B3:B8"/>
     <mergeCell ref="C3:H4"/>
     <mergeCell ref="C5:C8"/>
     <mergeCell ref="D5:F6"/>
     <mergeCell ref="G5:G8"/>
     <mergeCell ref="H5:H8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.98425196850393704" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:H28"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:H33"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="K23" sqref="K23"/>
+      <selection activeCell="B30" sqref="B30:H30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="20.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="19.5703125" style="1" customWidth="1"/>
     <col min="4" max="5" width="15.28515625" style="1" customWidth="1"/>
     <col min="6" max="6" width="16.28515625" style="1" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="82" t="s">
         <v>5</v>
       </c>
       <c r="B1" s="82"/>
       <c r="C1" s="82"/>
       <c r="D1" s="82"/>
       <c r="E1" s="82"/>
       <c r="F1" s="82"/>
       <c r="G1" s="82"/>
       <c r="H1" s="82"/>
@@ -25844,175 +26963,249 @@
         <v>100</v>
       </c>
       <c r="C24" s="37">
         <v>94.1</v>
       </c>
       <c r="D24" s="37">
         <v>55.6</v>
       </c>
       <c r="E24" s="37">
         <v>22.3</v>
       </c>
       <c r="F24" s="37">
         <v>16.2</v>
       </c>
       <c r="G24" s="37">
         <v>0.1</v>
       </c>
       <c r="H24" s="21">
         <v>5.8</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="B25" s="64">
-[...2 lines deleted...]
-      <c r="C25" s="64">
+      <c r="B25" s="63">
+        <v>100</v>
+      </c>
+      <c r="C25" s="63">
         <v>96.4</v>
       </c>
-      <c r="D25" s="64">
+      <c r="D25" s="63">
         <v>55.3</v>
       </c>
-      <c r="E25" s="64">
+      <c r="E25" s="63">
         <v>23.4</v>
       </c>
-      <c r="F25" s="64">
+      <c r="F25" s="63">
         <v>17.7</v>
       </c>
-      <c r="G25" s="64">
+      <c r="G25" s="63">
         <v>0.2</v>
       </c>
       <c r="H25" s="12">
         <v>3.4</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B26" s="31">
         <v>100</v>
       </c>
       <c r="C26" s="31">
         <v>96.1</v>
       </c>
       <c r="D26" s="31">
         <v>58.3</v>
       </c>
       <c r="E26" s="31">
         <v>20.100000000000001</v>
       </c>
       <c r="F26" s="31">
         <v>17.7</v>
       </c>
       <c r="G26" s="31">
         <v>0.2</v>
       </c>
       <c r="H26" s="18">
         <v>3.7</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="B27" s="31">
-[...2 lines deleted...]
-      <c r="C27" s="31">
+      <c r="B27" s="27">
+        <v>100</v>
+      </c>
+      <c r="C27" s="27">
         <v>92.7</v>
       </c>
-      <c r="D27" s="31">
+      <c r="D27" s="27">
         <v>55.1</v>
       </c>
-      <c r="E27" s="31">
+      <c r="E27" s="27">
         <v>22.5</v>
       </c>
-      <c r="F27" s="31">
+      <c r="F27" s="27">
         <v>15.1</v>
       </c>
-      <c r="G27" s="31">
+      <c r="G27" s="27">
         <v>0.1</v>
       </c>
-      <c r="H27" s="17">
+      <c r="H27" s="12">
         <v>7.2</v>
       </c>
     </row>
     <row r="28" spans="1:8">
-      <c r="A28" s="19" t="s">
+      <c r="A28" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="B28" s="80">
-[...2 lines deleted...]
-      <c r="C28" s="80">
+      <c r="B28" s="12">
+        <v>100</v>
+      </c>
+      <c r="C28" s="12">
         <v>91.6</v>
       </c>
-      <c r="D28" s="80">
+      <c r="D28" s="12">
         <v>53.9</v>
       </c>
-      <c r="E28" s="80">
+      <c r="E28" s="12">
         <v>23.4</v>
       </c>
-      <c r="F28" s="80">
+      <c r="F28" s="12">
         <v>14.3</v>
       </c>
-      <c r="G28" s="80">
+      <c r="G28" s="12">
         <v>0</v>
       </c>
-      <c r="H28" s="80">
+      <c r="H28" s="12">
         <v>8.4</v>
       </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" s="45">
+        <v>2026</v>
+      </c>
+      <c r="B29" s="25"/>
+      <c r="C29" s="25"/>
+      <c r="D29" s="25"/>
+      <c r="E29" s="25"/>
+      <c r="F29" s="25"/>
+      <c r="G29" s="25"/>
+      <c r="H29" s="14"/>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="B30" s="93">
+        <v>100</v>
+      </c>
+      <c r="C30" s="93">
+        <v>93.2</v>
+      </c>
+      <c r="D30" s="93">
+        <v>50.8</v>
+      </c>
+      <c r="E30" s="93">
+        <v>22.8</v>
+      </c>
+      <c r="F30" s="93">
+        <v>19.600000000000001</v>
+      </c>
+      <c r="G30" s="93">
+        <v>0.4</v>
+      </c>
+      <c r="H30" s="93">
+        <v>3.6</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="B31" s="31"/>
+      <c r="C31" s="31"/>
+      <c r="D31" s="31"/>
+      <c r="E31" s="31"/>
+      <c r="F31" s="31"/>
+      <c r="G31" s="31"/>
+      <c r="H31" s="18"/>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B32" s="31"/>
+      <c r="C32" s="31"/>
+      <c r="D32" s="31"/>
+      <c r="E32" s="31"/>
+      <c r="F32" s="31"/>
+      <c r="G32" s="31"/>
+      <c r="H32" s="17"/>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="B33" s="79"/>
+      <c r="C33" s="79"/>
+      <c r="D33" s="79"/>
+      <c r="E33" s="79"/>
+      <c r="F33" s="79"/>
+      <c r="G33" s="79"/>
+      <c r="H33" s="79"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:A8"/>
     <mergeCell ref="B3:B8"/>
     <mergeCell ref="C3:H4"/>
     <mergeCell ref="C5:C8"/>
     <mergeCell ref="D5:F6"/>
     <mergeCell ref="G5:G8"/>
     <mergeCell ref="H5:H8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:T63"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:T68"/>
   <sheetViews>
-    <sheetView topLeftCell="A25" workbookViewId="0">
-      <selection activeCell="I51" sqref="I51"/>
+    <sheetView topLeftCell="A34" workbookViewId="0">
+      <selection activeCell="B65" sqref="B65:H65"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="23" customWidth="1"/>
     <col min="2" max="2" width="20.7109375" style="23" customWidth="1"/>
     <col min="3" max="3" width="19.5703125" style="23" customWidth="1"/>
     <col min="4" max="5" width="15.28515625" style="23" customWidth="1"/>
     <col min="6" max="6" width="16.28515625" style="23" customWidth="1"/>
     <col min="7" max="7" width="14" style="23" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="23" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="23"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="88" t="s">
         <v>5</v>
       </c>
       <c r="B1" s="88"/>
       <c r="C1" s="88"/>
       <c r="D1" s="88"/>
       <c r="E1" s="88"/>
       <c r="F1" s="88"/>
       <c r="G1" s="88"/>
       <c r="H1" s="88"/>
@@ -27135,465 +28328,544 @@
       <c r="A48" s="26" t="s">
         <v>2</v>
       </c>
       <c r="B48" s="27">
         <v>100</v>
       </c>
       <c r="C48" s="27" t="s">
         <v>153</v>
       </c>
       <c r="D48" s="27" t="s">
         <v>154</v>
       </c>
       <c r="E48" s="27" t="s">
         <v>155</v>
       </c>
       <c r="F48" s="27" t="s">
         <v>152</v>
       </c>
       <c r="G48" s="27" t="s">
         <v>35</v>
       </c>
       <c r="H48" s="27">
         <v>11.4</v>
       </c>
     </row>
-    <row r="49" spans="1:8">
+    <row r="49" spans="1:9">
       <c r="A49" s="30">
         <v>2023</v>
       </c>
       <c r="B49" s="43">
         <v>100</v>
       </c>
       <c r="C49" s="43">
         <v>87</v>
       </c>
       <c r="D49" s="43">
         <v>45.5</v>
       </c>
       <c r="E49" s="43">
         <v>27.2</v>
       </c>
       <c r="F49" s="43">
         <v>14.3</v>
       </c>
       <c r="G49" s="43">
         <v>0.2</v>
       </c>
       <c r="H49" s="43">
         <v>12.8</v>
       </c>
     </row>
-    <row r="50" spans="1:8">
+    <row r="50" spans="1:9">
       <c r="A50" s="26" t="s">
         <v>3</v>
       </c>
       <c r="B50" s="27">
         <v>100</v>
       </c>
       <c r="C50" s="27">
         <v>86.7</v>
       </c>
       <c r="D50" s="27">
         <v>47.9</v>
       </c>
       <c r="E50" s="27">
         <v>23.7</v>
       </c>
       <c r="F50" s="27">
         <v>15.1</v>
       </c>
       <c r="G50" s="27">
         <v>0.3</v>
       </c>
       <c r="H50" s="27">
         <v>13</v>
       </c>
     </row>
-    <row r="51" spans="1:8">
+    <row r="51" spans="1:9">
       <c r="A51" s="26" t="s">
         <v>0</v>
       </c>
       <c r="B51" s="31">
         <v>100</v>
       </c>
       <c r="C51" s="31">
         <v>86.5</v>
       </c>
       <c r="D51" s="31">
         <v>46.9</v>
       </c>
       <c r="E51" s="31">
         <v>25.6</v>
       </c>
       <c r="F51" s="31">
         <v>14</v>
       </c>
       <c r="G51" s="31">
         <v>0.2</v>
       </c>
       <c r="H51" s="31">
         <v>13.3</v>
       </c>
     </row>
-    <row r="52" spans="1:8">
+    <row r="52" spans="1:9">
       <c r="A52" s="26" t="s">
         <v>1</v>
       </c>
       <c r="B52" s="31">
         <v>100</v>
       </c>
       <c r="C52" s="31">
         <v>87.7</v>
       </c>
       <c r="D52" s="31">
         <v>44.2</v>
       </c>
       <c r="E52" s="31">
         <v>29.1</v>
       </c>
       <c r="F52" s="31">
         <v>14.4</v>
       </c>
       <c r="G52" s="31">
         <v>0.2</v>
       </c>
       <c r="H52" s="32">
         <v>12.1</v>
       </c>
     </row>
-    <row r="53" spans="1:8">
+    <row r="53" spans="1:9">
       <c r="A53" s="26" t="s">
         <v>2</v>
       </c>
       <c r="B53" s="27">
         <v>100</v>
       </c>
       <c r="C53" s="27">
         <v>87.2</v>
       </c>
       <c r="D53" s="27">
         <v>43.6</v>
       </c>
       <c r="E53" s="27">
         <v>29.7</v>
       </c>
       <c r="F53" s="27">
         <v>13.9</v>
       </c>
       <c r="G53" s="27">
         <v>0.1</v>
       </c>
       <c r="H53" s="48">
         <v>12.7</v>
       </c>
     </row>
-    <row r="54" spans="1:8">
+    <row r="54" spans="1:9">
       <c r="A54" s="45">
         <v>2024</v>
       </c>
       <c r="B54" s="52">
         <v>100</v>
       </c>
       <c r="C54" s="52">
         <v>87.1</v>
       </c>
       <c r="D54" s="52">
         <v>44</v>
       </c>
       <c r="E54" s="52">
         <v>28</v>
       </c>
       <c r="F54" s="52">
         <v>15.1</v>
       </c>
       <c r="G54" s="52">
         <v>0.2</v>
       </c>
       <c r="H54" s="51">
         <v>12.700000000000001</v>
       </c>
     </row>
-    <row r="55" spans="1:8">
+    <row r="55" spans="1:9">
       <c r="A55" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B55" s="6">
         <v>100</v>
       </c>
       <c r="C55" s="6">
         <v>85.6</v>
       </c>
       <c r="D55" s="6">
         <v>42.7</v>
       </c>
       <c r="E55" s="6">
         <v>27.3</v>
       </c>
       <c r="F55" s="6">
         <v>15.6</v>
       </c>
       <c r="G55" s="6">
         <v>0.3</v>
       </c>
       <c r="H55" s="6">
         <v>14.1</v>
       </c>
     </row>
-    <row r="56" spans="1:8">
+    <row r="56" spans="1:9">
       <c r="A56" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B56" s="12">
         <v>100</v>
       </c>
       <c r="C56" s="12">
         <v>87.2</v>
       </c>
       <c r="D56" s="12">
         <v>46.9</v>
       </c>
       <c r="E56" s="12">
         <v>24.5</v>
       </c>
       <c r="F56" s="12">
         <v>15.8</v>
       </c>
       <c r="G56" s="12">
         <v>0.2</v>
       </c>
       <c r="H56" s="12">
         <v>12.600000000000001</v>
       </c>
     </row>
-    <row r="57" spans="1:8">
+    <row r="57" spans="1:9">
       <c r="A57" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B57" s="31">
         <v>100</v>
       </c>
       <c r="C57" s="31">
         <v>88.1</v>
       </c>
       <c r="D57" s="31">
         <v>43.3</v>
       </c>
       <c r="E57" s="31">
         <v>30.3</v>
       </c>
       <c r="F57" s="31">
         <v>14.5</v>
       </c>
       <c r="G57" s="31">
         <v>0.1</v>
       </c>
       <c r="H57" s="50">
         <v>11.8</v>
       </c>
     </row>
-    <row r="58" spans="1:8">
+    <row r="58" spans="1:9">
       <c r="A58" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B58" s="27">
         <v>100</v>
       </c>
       <c r="C58" s="27">
         <v>87.5</v>
       </c>
       <c r="D58" s="27">
         <v>43.5</v>
       </c>
       <c r="E58" s="27">
         <v>29.2</v>
       </c>
       <c r="F58" s="27">
         <v>14.8</v>
       </c>
       <c r="G58" s="27">
         <v>0.1</v>
       </c>
       <c r="H58" s="53">
         <v>12.4</v>
       </c>
     </row>
-    <row r="59" spans="1:8">
+    <row r="59" spans="1:9">
       <c r="A59" s="45">
         <v>2025</v>
       </c>
       <c r="B59" s="37">
         <v>100</v>
       </c>
       <c r="C59" s="37">
         <v>86.8</v>
       </c>
       <c r="D59" s="37">
         <v>46.2</v>
       </c>
       <c r="E59" s="37">
         <v>25.1</v>
       </c>
       <c r="F59" s="37">
         <v>15.5</v>
       </c>
       <c r="G59" s="37">
         <v>0.1</v>
       </c>
       <c r="H59" s="21">
         <v>13.100000000000001</v>
       </c>
     </row>
-    <row r="60" spans="1:8">
+    <row r="60" spans="1:9">
       <c r="A60" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="B60" s="64">
-[...2 lines deleted...]
-      <c r="C60" s="64">
+      <c r="B60" s="63">
+        <v>100</v>
+      </c>
+      <c r="C60" s="63">
         <v>86.4</v>
       </c>
-      <c r="D60" s="64">
+      <c r="D60" s="63">
         <v>46.4</v>
       </c>
-      <c r="E60" s="64">
+      <c r="E60" s="63">
         <v>23.7</v>
       </c>
-      <c r="F60" s="64">
+      <c r="F60" s="63">
         <v>16.3</v>
       </c>
-      <c r="G60" s="64">
+      <c r="G60" s="63">
         <v>0.3</v>
       </c>
       <c r="H60" s="12">
         <v>13.3</v>
       </c>
     </row>
-    <row r="61" spans="1:8">
+    <row r="61" spans="1:9">
       <c r="A61" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="B61" s="31">
-[...2 lines deleted...]
-      <c r="C61" s="31">
+      <c r="B61" s="27">
+        <v>100</v>
+      </c>
+      <c r="C61" s="27">
         <v>86.5</v>
       </c>
-      <c r="D61" s="31">
+      <c r="D61" s="27">
         <v>46.9</v>
       </c>
-      <c r="E61" s="31">
+      <c r="E61" s="27">
         <v>23.8</v>
       </c>
-      <c r="F61" s="31">
+      <c r="F61" s="27">
         <v>15.8</v>
       </c>
-      <c r="G61" s="31">
+      <c r="G61" s="27">
         <v>0.1</v>
       </c>
-      <c r="H61" s="18">
+      <c r="H61" s="8">
         <v>13.399999999999999</v>
       </c>
-    </row>
-    <row r="62" spans="1:8">
+      <c r="I61" s="80"/>
+    </row>
+    <row r="62" spans="1:9">
       <c r="A62" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="B62" s="31">
-[...2 lines deleted...]
-      <c r="C62" s="31">
+      <c r="B62" s="27">
+        <v>100</v>
+      </c>
+      <c r="C62" s="27">
         <v>87.4</v>
       </c>
-      <c r="D62" s="31">
+      <c r="D62" s="27">
         <v>45.3</v>
       </c>
-      <c r="E62" s="31">
+      <c r="E62" s="27">
         <v>26.9</v>
       </c>
-      <c r="F62" s="31">
+      <c r="F62" s="27">
         <v>15.2</v>
       </c>
-      <c r="G62" s="31">
+      <c r="G62" s="27">
         <v>0.1</v>
       </c>
-      <c r="H62" s="17">
+      <c r="H62" s="12">
         <v>12.5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A63" s="19" t="s">
+      <c r="I62" s="80"/>
+    </row>
+    <row r="63" spans="1:9">
+      <c r="A63" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="B63" s="80">
-[...2 lines deleted...]
-      <c r="C63" s="80">
+      <c r="B63" s="12">
+        <v>100</v>
+      </c>
+      <c r="C63" s="12">
         <v>87.2</v>
       </c>
-      <c r="D63" s="80">
+      <c r="D63" s="12">
         <v>46.1</v>
       </c>
-      <c r="E63" s="80">
+      <c r="E63" s="12">
         <v>26</v>
       </c>
-      <c r="F63" s="80">
+      <c r="F63" s="12">
         <v>15.1</v>
       </c>
-      <c r="G63" s="80">
+      <c r="G63" s="12">
         <v>0</v>
       </c>
-      <c r="H63" s="80">
+      <c r="H63" s="12">
         <v>12.799999999999999</v>
       </c>
+      <c r="I63" s="80"/>
+    </row>
+    <row r="64" spans="1:9">
+      <c r="A64" s="45">
+        <v>2026</v>
+      </c>
+      <c r="B64" s="25"/>
+      <c r="C64" s="25"/>
+      <c r="D64" s="25"/>
+      <c r="E64" s="25"/>
+      <c r="F64" s="25"/>
+      <c r="G64" s="25"/>
+      <c r="H64" s="14"/>
+      <c r="I64" s="80"/>
+    </row>
+    <row r="65" spans="1:9">
+      <c r="A65" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="B65" s="93">
+        <v>100</v>
+      </c>
+      <c r="C65" s="93">
+        <v>85.1</v>
+      </c>
+      <c r="D65" s="93">
+        <v>45.1</v>
+      </c>
+      <c r="E65" s="93">
+        <v>22.1</v>
+      </c>
+      <c r="F65" s="93">
+        <v>17.899999999999999</v>
+      </c>
+      <c r="G65" s="93">
+        <v>0.3</v>
+      </c>
+      <c r="H65" s="93">
+        <v>11.1</v>
+      </c>
+      <c r="I65" s="80"/>
+    </row>
+    <row r="66" spans="1:9">
+      <c r="A66" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="B66" s="31"/>
+      <c r="C66" s="31"/>
+      <c r="D66" s="31"/>
+      <c r="E66" s="31"/>
+      <c r="F66" s="31"/>
+      <c r="G66" s="31"/>
+      <c r="H66" s="18"/>
+    </row>
+    <row r="67" spans="1:9">
+      <c r="A67" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B67" s="31"/>
+      <c r="C67" s="31"/>
+      <c r="D67" s="31"/>
+      <c r="E67" s="31"/>
+      <c r="F67" s="31"/>
+      <c r="G67" s="31"/>
+      <c r="H67" s="17"/>
+    </row>
+    <row r="68" spans="1:9">
+      <c r="A68" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="B68" s="79"/>
+      <c r="C68" s="79"/>
+      <c r="D68" s="79"/>
+      <c r="E68" s="79"/>
+      <c r="F68" s="79"/>
+      <c r="G68" s="79"/>
+      <c r="H68" s="79"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:A8"/>
     <mergeCell ref="B3:B8"/>
     <mergeCell ref="C3:H4"/>
     <mergeCell ref="C5:C8"/>
     <mergeCell ref="D5:F6"/>
     <mergeCell ref="G5:G8"/>
     <mergeCell ref="H5:H8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:T63"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:T68"/>
   <sheetViews>
-    <sheetView topLeftCell="A25" workbookViewId="0">
-      <selection activeCell="N55" sqref="N55"/>
+    <sheetView topLeftCell="A31" workbookViewId="0">
+      <selection activeCell="B65" sqref="B65:H65"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="20.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="19.5703125" style="1" customWidth="1"/>
     <col min="4" max="5" width="15.28515625" style="1" customWidth="1"/>
     <col min="6" max="6" width="16.28515625" style="1" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="82" t="s">
         <v>5</v>
       </c>
       <c r="B1" s="82"/>
       <c r="C1" s="82"/>
       <c r="D1" s="82"/>
       <c r="E1" s="82"/>
       <c r="F1" s="82"/>
       <c r="G1" s="82"/>
       <c r="H1" s="82"/>
@@ -29008,175 +30280,249 @@
         <v>100</v>
       </c>
       <c r="C59" s="37">
         <v>86.5</v>
       </c>
       <c r="D59" s="37">
         <v>49.3</v>
       </c>
       <c r="E59" s="37">
         <v>19.899999999999999</v>
       </c>
       <c r="F59" s="37">
         <v>17.3</v>
       </c>
       <c r="G59" s="37">
         <v>0.2</v>
       </c>
       <c r="H59" s="21">
         <v>13.299999999999999</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="B60" s="64">
-[...2 lines deleted...]
-      <c r="C60" s="64">
+      <c r="B60" s="63">
+        <v>100</v>
+      </c>
+      <c r="C60" s="63">
         <v>85.2</v>
       </c>
-      <c r="D60" s="64">
+      <c r="D60" s="63">
         <v>47.8</v>
       </c>
-      <c r="E60" s="64">
+      <c r="E60" s="63">
         <v>19.3</v>
       </c>
-      <c r="F60" s="64">
+      <c r="F60" s="63">
         <v>18.100000000000001</v>
       </c>
-      <c r="G60" s="64">
+      <c r="G60" s="63">
         <v>0.2</v>
       </c>
       <c r="H60" s="12">
         <v>14.600000000000001</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B61" s="31">
         <v>100</v>
       </c>
       <c r="C61" s="31">
         <v>86.4</v>
       </c>
       <c r="D61" s="31">
         <v>47</v>
       </c>
       <c r="E61" s="31">
         <v>21.8</v>
       </c>
       <c r="F61" s="31">
         <v>17.600000000000001</v>
       </c>
       <c r="G61" s="31">
         <v>0</v>
       </c>
       <c r="H61" s="18">
         <v>13.600000000000001</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="B62" s="31">
-[...2 lines deleted...]
-      <c r="C62" s="31">
+      <c r="B62" s="27">
+        <v>100</v>
+      </c>
+      <c r="C62" s="27">
         <v>86.7</v>
       </c>
-      <c r="D62" s="31">
+      <c r="D62" s="27">
         <v>51</v>
       </c>
-      <c r="E62" s="31">
+      <c r="E62" s="27">
         <v>19.100000000000001</v>
       </c>
-      <c r="F62" s="31">
+      <c r="F62" s="27">
         <v>16.600000000000001</v>
       </c>
-      <c r="G62" s="31">
+      <c r="G62" s="27">
         <v>0.3</v>
       </c>
-      <c r="H62" s="17">
+      <c r="H62" s="12">
         <v>13</v>
       </c>
     </row>
     <row r="63" spans="1:9">
-      <c r="A63" s="19" t="s">
+      <c r="A63" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="B63" s="80">
-[...2 lines deleted...]
-      <c r="C63" s="80">
+      <c r="B63" s="12">
+        <v>100</v>
+      </c>
+      <c r="C63" s="12">
         <v>87.8</v>
       </c>
-      <c r="D63" s="80">
+      <c r="D63" s="12">
         <v>51.4</v>
       </c>
-      <c r="E63" s="80">
+      <c r="E63" s="12">
         <v>19.3</v>
       </c>
-      <c r="F63" s="80">
+      <c r="F63" s="12">
         <v>17.100000000000001</v>
       </c>
-      <c r="G63" s="80">
+      <c r="G63" s="12">
         <v>0.1</v>
       </c>
-      <c r="H63" s="80">
+      <c r="H63" s="12">
         <v>12.1</v>
       </c>
+    </row>
+    <row r="64" spans="1:9">
+      <c r="A64" s="45">
+        <v>2026</v>
+      </c>
+      <c r="B64" s="25"/>
+      <c r="C64" s="25"/>
+      <c r="D64" s="25"/>
+      <c r="E64" s="25"/>
+      <c r="F64" s="25"/>
+      <c r="G64" s="25"/>
+      <c r="H64" s="14"/>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="B65" s="93">
+        <v>100</v>
+      </c>
+      <c r="C65" s="93">
+        <v>86.8</v>
+      </c>
+      <c r="D65" s="93">
+        <v>50.2</v>
+      </c>
+      <c r="E65" s="93">
+        <v>17.2</v>
+      </c>
+      <c r="F65" s="93">
+        <v>19.399999999999999</v>
+      </c>
+      <c r="G65" s="93">
+        <v>0.1</v>
+      </c>
+      <c r="H65" s="93">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="B66" s="31"/>
+      <c r="C66" s="31"/>
+      <c r="D66" s="31"/>
+      <c r="E66" s="31"/>
+      <c r="F66" s="31"/>
+      <c r="G66" s="31"/>
+      <c r="H66" s="18"/>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B67" s="31"/>
+      <c r="C67" s="31"/>
+      <c r="D67" s="31"/>
+      <c r="E67" s="31"/>
+      <c r="F67" s="31"/>
+      <c r="G67" s="31"/>
+      <c r="H67" s="17"/>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="B68" s="79"/>
+      <c r="C68" s="79"/>
+      <c r="D68" s="79"/>
+      <c r="E68" s="79"/>
+      <c r="F68" s="79"/>
+      <c r="G68" s="79"/>
+      <c r="H68" s="79"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:A8"/>
     <mergeCell ref="B3:B8"/>
     <mergeCell ref="C3:H4"/>
     <mergeCell ref="C5:C8"/>
     <mergeCell ref="D5:F6"/>
     <mergeCell ref="G5:G8"/>
     <mergeCell ref="H5:H8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:T63"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:T68"/>
   <sheetViews>
     <sheetView topLeftCell="A33" workbookViewId="0">
-      <selection activeCell="K58" sqref="K58"/>
+      <selection activeCell="B65" sqref="B65:H65"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="20.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="19.5703125" style="1" customWidth="1"/>
     <col min="4" max="5" width="15.28515625" style="1" customWidth="1"/>
     <col min="6" max="6" width="16.28515625" style="1" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="82" t="s">
         <v>5</v>
       </c>
       <c r="B1" s="82"/>
       <c r="C1" s="82"/>
       <c r="D1" s="82"/>
       <c r="E1" s="82"/>
       <c r="F1" s="82"/>
       <c r="G1" s="82"/>
       <c r="H1" s="82"/>
@@ -30586,175 +31932,253 @@
         <v>100</v>
       </c>
       <c r="C59" s="37">
         <v>93.3</v>
       </c>
       <c r="D59" s="37">
         <v>57.3</v>
       </c>
       <c r="E59" s="37">
         <v>19.2</v>
       </c>
       <c r="F59" s="37">
         <v>16.8</v>
       </c>
       <c r="G59" s="37">
         <v>0.1</v>
       </c>
       <c r="H59" s="21">
         <v>6.6000000000000005</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="B60" s="64">
-[...2 lines deleted...]
-      <c r="C60" s="64">
+      <c r="B60" s="63">
+        <v>100</v>
+      </c>
+      <c r="C60" s="63">
         <v>93.3</v>
       </c>
-      <c r="D60" s="64">
+      <c r="D60" s="63">
         <v>57.2</v>
       </c>
-      <c r="E60" s="64">
+      <c r="E60" s="63">
         <v>18.600000000000001</v>
       </c>
-      <c r="F60" s="64">
+      <c r="F60" s="63">
         <v>17.5</v>
       </c>
-      <c r="G60" s="64">
+      <c r="G60" s="63">
         <v>0.2</v>
       </c>
       <c r="H60" s="12">
         <v>6.5</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="B61" s="31">
-[...2 lines deleted...]
-      <c r="C61" s="31">
+      <c r="B61" s="27">
+        <v>100</v>
+      </c>
+      <c r="C61" s="27">
         <v>93.7</v>
       </c>
-      <c r="D61" s="31">
+      <c r="D61" s="27">
         <v>58.3</v>
       </c>
-      <c r="E61" s="31">
+      <c r="E61" s="27">
         <v>18.2</v>
       </c>
-      <c r="F61" s="31">
+      <c r="F61" s="27">
         <v>17.2</v>
       </c>
-      <c r="G61" s="31">
+      <c r="G61" s="27">
         <v>0.1</v>
       </c>
-      <c r="H61" s="18">
+      <c r="H61" s="8">
         <v>6.1999999999999993</v>
       </c>
+      <c r="I61" s="41"/>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="B62" s="31">
-[...2 lines deleted...]
-      <c r="C62" s="31">
+      <c r="B62" s="27">
+        <v>100</v>
+      </c>
+      <c r="C62" s="27">
         <v>92.9</v>
       </c>
-      <c r="D62" s="31">
+      <c r="D62" s="27">
         <v>57.8</v>
       </c>
-      <c r="E62" s="31">
+      <c r="E62" s="27">
         <v>19.2</v>
       </c>
-      <c r="F62" s="31">
+      <c r="F62" s="27">
         <v>15.9</v>
       </c>
-      <c r="G62" s="31">
+      <c r="G62" s="27">
         <v>0.2</v>
       </c>
-      <c r="H62" s="17">
+      <c r="H62" s="12">
         <v>6.8999999999999995</v>
       </c>
+      <c r="I62" s="41"/>
     </row>
     <row r="63" spans="1:9">
-      <c r="A63" s="19" t="s">
+      <c r="A63" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="B63" s="80">
-[...2 lines deleted...]
-      <c r="C63" s="80">
+      <c r="B63" s="12">
+        <v>100</v>
+      </c>
+      <c r="C63" s="12">
         <v>93.3</v>
       </c>
-      <c r="D63" s="80">
+      <c r="D63" s="12">
         <v>55.6</v>
       </c>
-      <c r="E63" s="80">
+      <c r="E63" s="12">
         <v>20.8</v>
       </c>
-      <c r="F63" s="80">
+      <c r="F63" s="12">
         <v>16.899999999999999</v>
       </c>
-      <c r="G63" s="80">
+      <c r="G63" s="12">
         <v>0</v>
       </c>
-      <c r="H63" s="80">
+      <c r="H63" s="12">
         <v>6.7</v>
       </c>
+      <c r="I63" s="41"/>
+    </row>
+    <row r="64" spans="1:9">
+      <c r="A64" s="45">
+        <v>2026</v>
+      </c>
+      <c r="B64" s="25"/>
+      <c r="C64" s="25"/>
+      <c r="D64" s="25"/>
+      <c r="E64" s="25"/>
+      <c r="F64" s="25"/>
+      <c r="G64" s="25"/>
+      <c r="H64" s="14"/>
+      <c r="I64" s="41"/>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="B65" s="93">
+        <v>100</v>
+      </c>
+      <c r="C65" s="93">
+        <v>92.6</v>
+      </c>
+      <c r="D65" s="93">
+        <v>52.7</v>
+      </c>
+      <c r="E65" s="93">
+        <v>18.7</v>
+      </c>
+      <c r="F65" s="93">
+        <v>21.2</v>
+      </c>
+      <c r="G65" s="93">
+        <v>0.2</v>
+      </c>
+      <c r="H65" s="93">
+        <v>6.8</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="B66" s="31"/>
+      <c r="C66" s="31"/>
+      <c r="D66" s="31"/>
+      <c r="E66" s="31"/>
+      <c r="F66" s="31"/>
+      <c r="G66" s="31"/>
+      <c r="H66" s="18"/>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B67" s="31"/>
+      <c r="C67" s="31"/>
+      <c r="D67" s="31"/>
+      <c r="E67" s="31"/>
+      <c r="F67" s="31"/>
+      <c r="G67" s="31"/>
+      <c r="H67" s="17"/>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="B68" s="79"/>
+      <c r="C68" s="79"/>
+      <c r="D68" s="79"/>
+      <c r="E68" s="79"/>
+      <c r="F68" s="79"/>
+      <c r="G68" s="79"/>
+      <c r="H68" s="79"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:A8"/>
     <mergeCell ref="B3:B8"/>
     <mergeCell ref="C3:H4"/>
     <mergeCell ref="C5:C8"/>
     <mergeCell ref="D5:F6"/>
     <mergeCell ref="G5:G8"/>
     <mergeCell ref="H5:H8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:T63"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:T68"/>
   <sheetViews>
     <sheetView topLeftCell="A28" workbookViewId="0">
-      <selection activeCell="P52" sqref="P52"/>
+      <selection activeCell="B65" sqref="B65:H65"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="20.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="19.5703125" style="1" customWidth="1"/>
     <col min="4" max="5" width="15.28515625" style="1" customWidth="1"/>
     <col min="6" max="6" width="16.28515625" style="1" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="82" t="s">
         <v>5</v>
       </c>
       <c r="B1" s="82"/>
       <c r="C1" s="82"/>
       <c r="D1" s="82"/>
       <c r="E1" s="82"/>
       <c r="F1" s="82"/>
       <c r="G1" s="82"/>
       <c r="H1" s="82"/>
@@ -32160,175 +33584,249 @@
         <v>100</v>
       </c>
       <c r="C59" s="37">
         <v>87.4</v>
       </c>
       <c r="D59" s="37">
         <v>53</v>
       </c>
       <c r="E59" s="37">
         <v>19.5</v>
       </c>
       <c r="F59" s="37">
         <v>14.9</v>
       </c>
       <c r="G59" s="37">
         <v>0.1</v>
       </c>
       <c r="H59" s="21">
         <v>12.5</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="B60" s="64">
-[...2 lines deleted...]
-      <c r="C60" s="64">
+      <c r="B60" s="63">
+        <v>100</v>
+      </c>
+      <c r="C60" s="63">
         <v>87</v>
       </c>
-      <c r="D60" s="64">
+      <c r="D60" s="63">
         <v>52.2</v>
       </c>
-      <c r="E60" s="64">
+      <c r="E60" s="63">
         <v>18.7</v>
       </c>
-      <c r="F60" s="64">
+      <c r="F60" s="63">
         <v>16.100000000000001</v>
       </c>
-      <c r="G60" s="64">
+      <c r="G60" s="63">
         <v>0.1</v>
       </c>
       <c r="H60" s="12">
         <v>12.9</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B61" s="31">
         <v>100</v>
       </c>
       <c r="C61" s="31">
         <v>87</v>
       </c>
       <c r="D61" s="31">
         <v>53</v>
       </c>
       <c r="E61" s="31">
         <v>19.5</v>
       </c>
       <c r="F61" s="31">
         <v>14.5</v>
       </c>
       <c r="G61" s="31">
         <v>0</v>
       </c>
       <c r="H61" s="18">
         <v>13</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="B62" s="31">
-[...2 lines deleted...]
-      <c r="C62" s="31">
+      <c r="B62" s="27">
+        <v>100</v>
+      </c>
+      <c r="C62" s="27">
         <v>87.5</v>
       </c>
-      <c r="D62" s="31">
+      <c r="D62" s="27">
         <v>53.4</v>
       </c>
-      <c r="E62" s="31">
+      <c r="E62" s="27">
         <v>19.8</v>
       </c>
-      <c r="F62" s="31">
+      <c r="F62" s="27">
         <v>14.3</v>
       </c>
-      <c r="G62" s="31">
+      <c r="G62" s="27">
         <v>0.1</v>
       </c>
-      <c r="H62" s="17">
+      <c r="H62" s="12">
         <v>12.399999999999999</v>
       </c>
     </row>
     <row r="63" spans="1:8">
-      <c r="A63" s="19" t="s">
+      <c r="A63" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="B63" s="80">
-[...2 lines deleted...]
-      <c r="C63" s="80">
+      <c r="B63" s="12">
+        <v>100</v>
+      </c>
+      <c r="C63" s="12">
         <v>87.9</v>
       </c>
-      <c r="D63" s="80">
+      <c r="D63" s="12">
         <v>53</v>
       </c>
-      <c r="E63" s="80">
+      <c r="E63" s="12">
         <v>19.899999999999999</v>
       </c>
-      <c r="F63" s="80">
+      <c r="F63" s="12">
         <v>15</v>
       </c>
-      <c r="G63" s="80">
+      <c r="G63" s="12">
         <v>0.1</v>
       </c>
-      <c r="H63" s="80">
+      <c r="H63" s="12">
         <v>12</v>
       </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" s="45">
+        <v>2026</v>
+      </c>
+      <c r="B64" s="25"/>
+      <c r="C64" s="25"/>
+      <c r="D64" s="25"/>
+      <c r="E64" s="25"/>
+      <c r="F64" s="25"/>
+      <c r="G64" s="25"/>
+      <c r="H64" s="14"/>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="B65" s="93">
+        <v>100</v>
+      </c>
+      <c r="C65" s="93">
+        <v>87.7</v>
+      </c>
+      <c r="D65" s="93">
+        <v>51.7</v>
+      </c>
+      <c r="E65" s="93">
+        <v>18.899999999999999</v>
+      </c>
+      <c r="F65" s="93">
+        <v>17.100000000000001</v>
+      </c>
+      <c r="G65" s="93">
+        <v>0.1</v>
+      </c>
+      <c r="H65" s="93">
+        <v>8.5</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="B66" s="31"/>
+      <c r="C66" s="31"/>
+      <c r="D66" s="31"/>
+      <c r="E66" s="31"/>
+      <c r="F66" s="31"/>
+      <c r="G66" s="31"/>
+      <c r="H66" s="18"/>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B67" s="31"/>
+      <c r="C67" s="31"/>
+      <c r="D67" s="31"/>
+      <c r="E67" s="31"/>
+      <c r="F67" s="31"/>
+      <c r="G67" s="31"/>
+      <c r="H67" s="17"/>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="B68" s="79"/>
+      <c r="C68" s="79"/>
+      <c r="D68" s="79"/>
+      <c r="E68" s="79"/>
+      <c r="F68" s="79"/>
+      <c r="G68" s="79"/>
+      <c r="H68" s="79"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:A8"/>
     <mergeCell ref="B3:B8"/>
     <mergeCell ref="C3:H4"/>
     <mergeCell ref="C5:C8"/>
     <mergeCell ref="D5:F6"/>
     <mergeCell ref="G5:G8"/>
     <mergeCell ref="H5:H8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:T63"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:T68"/>
   <sheetViews>
     <sheetView topLeftCell="A37" workbookViewId="0">
-      <selection activeCell="K57" sqref="K57"/>
+      <selection activeCell="B65" sqref="B65:H65"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="20.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="19.5703125" style="1" customWidth="1"/>
     <col min="4" max="5" width="15.28515625" style="1" customWidth="1"/>
     <col min="6" max="6" width="16.28515625" style="1" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="82" t="s">
         <v>5</v>
       </c>
       <c r="B1" s="82"/>
       <c r="C1" s="82"/>
       <c r="D1" s="82"/>
       <c r="E1" s="82"/>
       <c r="F1" s="82"/>
       <c r="G1" s="82"/>
       <c r="H1" s="82"/>
@@ -33734,149 +35232,223 @@
         <v>100</v>
       </c>
       <c r="C59" s="37">
         <v>92.4</v>
       </c>
       <c r="D59" s="37">
         <v>53.1</v>
       </c>
       <c r="E59" s="37">
         <v>21.5</v>
       </c>
       <c r="F59" s="37">
         <v>17.8</v>
       </c>
       <c r="G59" s="37">
         <v>0.1</v>
       </c>
       <c r="H59" s="21">
         <v>7.5</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="B60" s="64">
-[...2 lines deleted...]
-      <c r="C60" s="64">
+      <c r="B60" s="63">
+        <v>100</v>
+      </c>
+      <c r="C60" s="63">
         <v>91.4</v>
       </c>
-      <c r="D60" s="64">
+      <c r="D60" s="63">
         <v>51.2</v>
       </c>
-      <c r="E60" s="64">
+      <c r="E60" s="63">
         <v>21.4</v>
       </c>
-      <c r="F60" s="64">
+      <c r="F60" s="63">
         <v>18.8</v>
       </c>
-      <c r="G60" s="64">
+      <c r="G60" s="63">
         <v>0.2</v>
       </c>
       <c r="H60" s="12">
         <v>8.4</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B61" s="31">
         <v>100</v>
       </c>
       <c r="C61" s="31">
         <v>92.2</v>
       </c>
       <c r="D61" s="31">
         <v>53.8</v>
       </c>
       <c r="E61" s="31">
         <v>20.8</v>
       </c>
       <c r="F61" s="31">
         <v>17.600000000000001</v>
       </c>
       <c r="G61" s="31">
         <v>0.1</v>
       </c>
       <c r="H61" s="18">
         <v>7.6999999999999993</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="B62" s="31">
-[...2 lines deleted...]
-      <c r="C62" s="31">
+      <c r="B62" s="27">
+        <v>100</v>
+      </c>
+      <c r="C62" s="27">
         <v>92</v>
       </c>
-      <c r="D62" s="31">
+      <c r="D62" s="27">
         <v>51.8</v>
       </c>
-      <c r="E62" s="31">
+      <c r="E62" s="27">
         <v>23.6</v>
       </c>
-      <c r="F62" s="31">
+      <c r="F62" s="27">
         <v>16.600000000000001</v>
       </c>
-      <c r="G62" s="31">
+      <c r="G62" s="27">
         <v>0.1</v>
       </c>
-      <c r="H62" s="17">
+      <c r="H62" s="12">
         <v>7.9</v>
       </c>
     </row>
     <row r="63" spans="1:8">
-      <c r="A63" s="19" t="s">
+      <c r="A63" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="B63" s="80">
-[...2 lines deleted...]
-      <c r="C63" s="80">
+      <c r="B63" s="12">
+        <v>100</v>
+      </c>
+      <c r="C63" s="12">
         <v>93.3</v>
       </c>
-      <c r="D63" s="80">
+      <c r="D63" s="12">
         <v>55.5</v>
       </c>
-      <c r="E63" s="80">
+      <c r="E63" s="12">
         <v>19.8</v>
       </c>
-      <c r="F63" s="80">
+      <c r="F63" s="12">
         <v>18</v>
       </c>
-      <c r="G63" s="80">
+      <c r="G63" s="12">
         <v>0.1</v>
       </c>
-      <c r="H63" s="80">
+      <c r="H63" s="12">
         <v>6.6000000000000005</v>
       </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" s="45">
+        <v>2026</v>
+      </c>
+      <c r="B64" s="25"/>
+      <c r="C64" s="25"/>
+      <c r="D64" s="25"/>
+      <c r="E64" s="25"/>
+      <c r="F64" s="25"/>
+      <c r="G64" s="25"/>
+      <c r="H64" s="14"/>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="B65" s="93">
+        <v>100</v>
+      </c>
+      <c r="C65" s="93">
+        <v>91.4</v>
+      </c>
+      <c r="D65" s="93">
+        <v>47.2</v>
+      </c>
+      <c r="E65" s="93">
+        <v>22</v>
+      </c>
+      <c r="F65" s="93">
+        <v>22.2</v>
+      </c>
+      <c r="G65" s="93">
+        <v>0.2</v>
+      </c>
+      <c r="H65" s="93">
+        <v>7.6</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="B66" s="31"/>
+      <c r="C66" s="31"/>
+      <c r="D66" s="31"/>
+      <c r="E66" s="31"/>
+      <c r="F66" s="31"/>
+      <c r="G66" s="31"/>
+      <c r="H66" s="18"/>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B67" s="31"/>
+      <c r="C67" s="31"/>
+      <c r="D67" s="31"/>
+      <c r="E67" s="31"/>
+      <c r="F67" s="31"/>
+      <c r="G67" s="31"/>
+      <c r="H67" s="17"/>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="B68" s="79"/>
+      <c r="C68" s="79"/>
+      <c r="D68" s="79"/>
+      <c r="E68" s="79"/>
+      <c r="F68" s="79"/>
+      <c r="G68" s="79"/>
+      <c r="H68" s="79"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:A8"/>
     <mergeCell ref="B3:B8"/>
     <mergeCell ref="C3:H4"/>
     <mergeCell ref="C5:C8"/>
     <mergeCell ref="D5:F6"/>
     <mergeCell ref="G5:G8"/>
     <mergeCell ref="H5:H8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>