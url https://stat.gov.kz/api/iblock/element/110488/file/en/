--- v2 (2026-06-30)
+++ v3 (2026-10-15)
@@ -1,141 +1,141 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet24.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...8 lines deleted...]
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet22.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet23.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet24.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...8 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="1710" yWindow="1305" windowWidth="20070" windowHeight="10065" tabRatio="926" activeTab="1"/>
+    <workbookView xWindow="1710" yWindow="1305" windowWidth="20070" windowHeight="10065" tabRatio="926"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="23" r:id="rId1"/>
     <sheet name="Conventions" sheetId="24" r:id="rId2"/>
     <sheet name="RK" sheetId="1" r:id="rId3"/>
     <sheet name="Abay" sheetId="2" r:id="rId4"/>
     <sheet name="Akmola" sheetId="3" r:id="rId5"/>
     <sheet name="Aktobe" sheetId="4" r:id="rId6"/>
     <sheet name="Almaty" sheetId="5" r:id="rId7"/>
     <sheet name="Atyrau" sheetId="6" r:id="rId8"/>
     <sheet name="Batys Kazakhstan" sheetId="7" r:id="rId9"/>
     <sheet name="Zhambyl" sheetId="8" r:id="rId10"/>
     <sheet name="Zhetysu" sheetId="9" r:id="rId11"/>
     <sheet name="Karagandy" sheetId="10" r:id="rId12"/>
     <sheet name="Kostanay" sheetId="11" r:id="rId13"/>
     <sheet name="Kyzylorda" sheetId="12" r:id="rId14"/>
     <sheet name="Mangystau" sheetId="13" r:id="rId15"/>
     <sheet name="Ontustuk Kazakhstan" sheetId="22" r:id="rId16"/>
     <sheet name="Pavlodar" sheetId="14" r:id="rId17"/>
     <sheet name="Soltustik Kazakhstan" sheetId="15" r:id="rId18"/>
     <sheet name="Turkistan" sheetId="16" r:id="rId19"/>
     <sheet name="Ulytau" sheetId="17" r:id="rId20"/>
     <sheet name="Shygys Kazakhstan" sheetId="18" r:id="rId21"/>
     <sheet name="Astana city" sheetId="19" r:id="rId22"/>
     <sheet name="Almaty city" sheetId="20" r:id="rId23"/>
     <sheet name="Shymkent city" sheetId="21" r:id="rId24"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId25"/>
   </externalReferences>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="H39" i="8"/>
-[...5 lines deleted...]
-  <c r="H9"/>
+  <c r="H39" i="8" l="1"/>
+  <c r="H34" i="8"/>
+  <c r="H29" i="8"/>
+  <c r="H24" i="8"/>
+  <c r="H19" i="8"/>
+  <c r="H14" i="8"/>
+  <c r="H9" i="8"/>
   <c r="H39" i="4"/>
-  <c r="H34"/>
-[...4 lines deleted...]
-  <c r="H9"/>
+  <c r="H34" i="4"/>
+  <c r="H29" i="4"/>
+  <c r="H24" i="4"/>
+  <c r="H19" i="4"/>
+  <c r="H14" i="4"/>
+  <c r="H9" i="4"/>
   <c r="H39" i="3"/>
-  <c r="H34"/>
-[...4 lines deleted...]
-  <c r="H9"/>
+  <c r="H34" i="3"/>
+  <c r="H29" i="3"/>
+  <c r="H24" i="3"/>
+  <c r="H19" i="3"/>
+  <c r="H14" i="3"/>
+  <c r="H9" i="3"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4324" uniqueCount="641">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4325" uniqueCount="642">
   <si>
     <t>II quarter</t>
   </si>
   <si>
     <t>III quarter</t>
   </si>
   <si>
     <t>IV quarter</t>
   </si>
   <si>
     <t>I quarter</t>
   </si>
   <si>
     <t>in percentage terms</t>
   </si>
   <si>
     <t xml:space="preserve"> Structure of monetary  outgoings of surveying household</t>
   </si>
   <si>
     <t>Monetary  outgoings –total</t>
   </si>
   <si>
     <t>including</t>
   </si>
   <si>
@@ -2038,55 +2038,58 @@
   </si>
   <si>
     <t>Calculated</t>
   </si>
   <si>
     <t>Since 2015</t>
   </si>
   <si>
     <t xml:space="preserve"> The structure of cash expenditures of the population, on average per capita </t>
   </si>
   <si>
     <t xml:space="preserve"> Tenge</t>
   </si>
   <si>
     <t xml:space="preserve"> The structure of monetary expenses includes consumer expenses, financial assistance to relatives and friends, alimony, taxes, payments and other payments, repayment of loans and debt</t>
   </si>
   <si>
     <t xml:space="preserve">Methdological provisions on statistics, Edition4, Astana 2018 </t>
   </si>
   <si>
     <t>The maim sources are the survey of 12000 households in the Republic of Kazakhstan is conducted on a quarterly basis in all regions of the republic, in the cities of Nur-Sultan, Almaty and Shymkent using a sample method. The survey units are households and their individual members.</t>
   </si>
   <si>
     <t>© Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
   </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/f18/fnqnxyqmx1z1fccpeof2r3jkptpkin4f/%D0%98%D0%B7%D0%BC_4_%D0%9E%D0%9A%D0%AD%D0%94.XLSX</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="166" formatCode="####\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="24">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto "/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto "/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
@@ -2452,120 +2455,120 @@
     <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="15" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="4" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...2 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="10">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="9"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 3" xfId="4"/>
     <cellStyle name="Обычный 50" xfId="5"/>
     <cellStyle name="Обычный 67" xfId="6"/>
     <cellStyle name="Обычный 68" xfId="7"/>
     <cellStyle name="Обычный 69" xfId="8"/>
     <cellStyle name="Обычный 7" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet24.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/Users/NDCD1~1.ZHU/AppData/Local/Temp/&#1044;&#1072;&#1085;&#1085;&#1099;&#1077;%202023.05.30-15.00.44..xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
-<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="ҚР"/>
       <sheetName val="Абай"/>
       <sheetName val="Ақмола"/>
       <sheetName val="Ақтөбе"/>
       <sheetName val="Алматы "/>
       <sheetName val="Атырау"/>
       <sheetName val="БҚО"/>
       <sheetName val="Жамбыл"/>
       <sheetName val="Жетісу"/>
       <sheetName val="Қарағанды"/>
       <sheetName val="Қостанай"/>
       <sheetName val="Қызылорда"/>
       <sheetName val="Маңғыстау"/>
       <sheetName val="ОҚО"/>
       <sheetName val="Павлодар"/>
       <sheetName val="СҚО"/>
       <sheetName val="Түркістан"/>
       <sheetName val="Ұлытау"/>
       <sheetName val="ШҚО"/>
       <sheetName val="Астана қ"/>
       <sheetName val="Алматы қ"/>
       <sheetName val="Шымкент қ"/>
       <sheetName val="Лист2"/>
@@ -2798,84 +2801,86 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -3007,71 +3012,71 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/labor-and-income/stat-life/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/97c/71dnlq2dk7vea7a6ofa2v6f1schhvxo0.rar" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:n.zhumanova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/704478?keyword=" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/labor-and-income/stat-life/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/97c/71dnlq2dk7vea7a6ofa2v6f1schhvxo0.rar" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:n.zhumanova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/f18/fnqnxyqmx1z1fccpeof2r3jkptpkin4f/%D0%98%D0%B7%D0%BC_4_%D0%9E%D0%9A%D0%AD%D0%94.XLSX" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/704478?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:D29"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="B27" sqref="B27"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="C12" sqref="C12"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="44.28515625" style="54" customWidth="1"/>
     <col min="2" max="2" width="94.7109375" style="54" customWidth="1"/>
     <col min="3" max="256" width="9.140625" style="54"/>
     <col min="257" max="257" width="44.28515625" style="54" customWidth="1"/>
     <col min="258" max="258" width="94.7109375" style="54" customWidth="1"/>
     <col min="259" max="512" width="9.140625" style="54"/>
     <col min="513" max="513" width="44.28515625" style="54" customWidth="1"/>
     <col min="514" max="514" width="94.7109375" style="54" customWidth="1"/>
     <col min="515" max="768" width="9.140625" style="54"/>
     <col min="769" max="769" width="44.28515625" style="54" customWidth="1"/>
     <col min="770" max="770" width="94.7109375" style="54" customWidth="1"/>
     <col min="771" max="1024" width="9.140625" style="54"/>
     <col min="1025" max="1025" width="44.28515625" style="54" customWidth="1"/>
     <col min="1026" max="1026" width="94.7109375" style="54" customWidth="1"/>
     <col min="1027" max="1280" width="9.140625" style="54"/>
     <col min="1281" max="1281" width="44.28515625" style="54" customWidth="1"/>
     <col min="1282" max="1282" width="94.7109375" style="54" customWidth="1"/>
     <col min="1283" max="1536" width="9.140625" style="54"/>
     <col min="1537" max="1537" width="44.28515625" style="54" customWidth="1"/>
     <col min="1538" max="1538" width="94.7109375" style="54" customWidth="1"/>
     <col min="1539" max="1792" width="9.140625" style="54"/>
     <col min="1793" max="1793" width="44.28515625" style="54" customWidth="1"/>
     <col min="1794" max="1794" width="94.7109375" style="54" customWidth="1"/>
     <col min="1795" max="2048" width="9.140625" style="54"/>
@@ -3224,52 +3229,52 @@
     <col min="14339" max="14592" width="9.140625" style="54"/>
     <col min="14593" max="14593" width="44.28515625" style="54" customWidth="1"/>
     <col min="14594" max="14594" width="94.7109375" style="54" customWidth="1"/>
     <col min="14595" max="14848" width="9.140625" style="54"/>
     <col min="14849" max="14849" width="44.28515625" style="54" customWidth="1"/>
     <col min="14850" max="14850" width="94.7109375" style="54" customWidth="1"/>
     <col min="14851" max="15104" width="9.140625" style="54"/>
     <col min="15105" max="15105" width="44.28515625" style="54" customWidth="1"/>
     <col min="15106" max="15106" width="94.7109375" style="54" customWidth="1"/>
     <col min="15107" max="15360" width="9.140625" style="54"/>
     <col min="15361" max="15361" width="44.28515625" style="54" customWidth="1"/>
     <col min="15362" max="15362" width="94.7109375" style="54" customWidth="1"/>
     <col min="15363" max="15616" width="9.140625" style="54"/>
     <col min="15617" max="15617" width="44.28515625" style="54" customWidth="1"/>
     <col min="15618" max="15618" width="94.7109375" style="54" customWidth="1"/>
     <col min="15619" max="15872" width="9.140625" style="54"/>
     <col min="15873" max="15873" width="44.28515625" style="54" customWidth="1"/>
     <col min="15874" max="15874" width="94.7109375" style="54" customWidth="1"/>
     <col min="15875" max="16128" width="9.140625" style="54"/>
     <col min="16129" max="16129" width="44.28515625" style="54" customWidth="1"/>
     <col min="16130" max="16130" width="94.7109375" style="54" customWidth="1"/>
     <col min="16131" max="16384" width="9.140625" style="54"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="13.5" customHeight="1">
-      <c r="A1" s="81"/>
-      <c r="B1" s="81"/>
+      <c r="A1" s="83"/>
+      <c r="B1" s="83"/>
     </row>
     <row r="2" spans="1:4" ht="15" customHeight="1">
       <c r="A2" s="55" t="s">
         <v>599</v>
       </c>
       <c r="B2" s="66">
         <v>642301</v>
       </c>
     </row>
     <row r="3" spans="1:4" ht="15" customHeight="1">
       <c r="A3" s="55" t="s">
         <v>600</v>
       </c>
       <c r="B3" s="66" t="s">
         <v>5</v>
       </c>
       <c r="D3"/>
     </row>
     <row r="4" spans="1:4" ht="15" customHeight="1">
       <c r="A4" s="55" t="s">
         <v>601</v>
       </c>
       <c r="B4" s="67" t="s">
         <v>636</v>
       </c>
@@ -3316,92 +3321,94 @@
         <v>638</v>
       </c>
       <c r="D9"/>
     </row>
     <row r="10" spans="1:4" ht="52.5" customHeight="1">
       <c r="A10" s="55" t="s">
         <v>607</v>
       </c>
       <c r="B10" s="68" t="s">
         <v>639</v>
       </c>
     </row>
     <row r="11" spans="1:4" ht="30.75" customHeight="1">
       <c r="A11" s="55" t="s">
         <v>608</v>
       </c>
       <c r="B11" s="76" t="s">
         <v>632</v>
       </c>
       <c r="D11"/>
     </row>
     <row r="12" spans="1:4" ht="14.25" customHeight="1">
       <c r="A12" s="55" t="s">
         <v>609</v>
       </c>
-      <c r="B12" s="69"/>
+      <c r="B12" s="69" t="s">
+        <v>641</v>
+      </c>
     </row>
     <row r="13" spans="1:4" ht="14.25" customHeight="1">
       <c r="A13" s="55" t="s">
         <v>610</v>
       </c>
       <c r="B13" s="70" t="s">
         <v>625</v>
       </c>
       <c r="D13"/>
     </row>
     <row r="14" spans="1:4" ht="14.25" customHeight="1">
       <c r="A14" s="55" t="s">
         <v>611</v>
       </c>
       <c r="B14" s="70" t="s">
         <v>626</v>
       </c>
     </row>
     <row r="15" spans="1:4" ht="14.25" customHeight="1">
       <c r="A15" s="55" t="s">
         <v>612</v>
       </c>
       <c r="B15" s="70" t="s">
         <v>627</v>
       </c>
       <c r="D15"/>
     </row>
     <row r="16" spans="1:4" ht="14.25" customHeight="1">
       <c r="A16" s="55" t="s">
         <v>613</v>
       </c>
       <c r="B16" s="71">
-        <v>46199</v>
+        <v>46293</v>
       </c>
     </row>
     <row r="17" spans="1:4" ht="14.25" customHeight="1">
       <c r="A17" s="55" t="s">
         <v>614</v>
       </c>
       <c r="B17" s="71">
-        <v>46283</v>
+        <v>46374</v>
       </c>
       <c r="D17"/>
     </row>
     <row r="18" spans="1:4" ht="33" customHeight="1">
       <c r="A18" s="55" t="s">
         <v>615</v>
       </c>
       <c r="B18" s="75" t="s">
         <v>631</v>
       </c>
     </row>
     <row r="19" spans="1:4" ht="14.25" customHeight="1">
       <c r="A19" s="55" t="s">
         <v>616</v>
       </c>
       <c r="B19" s="72" t="s">
         <v>630</v>
       </c>
       <c r="D19"/>
     </row>
     <row r="20" spans="1:4" ht="14.25" customHeight="1">
       <c r="A20" s="55" t="s">
         <v>617</v>
       </c>
       <c r="B20" s="73" t="s">
@@ -3438,181 +3445,181 @@
       <c r="A26" s="56"/>
       <c r="B26" s="56"/>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="56"/>
       <c r="B27" s="56"/>
       <c r="D27"/>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="56"/>
       <c r="B28" s="56"/>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="57"/>
       <c r="B29" s="57"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2" display="https://stat.gov.kz/upload/iblock/97c/71dnlq2dk7vea7a6ofa2v6f1schhvxo0.rar "/>
     <hyperlink ref="B14" r:id="rId3"/>
     <hyperlink ref="B15" r:id="rId4"/>
-    <hyperlink ref="B12" r:id="rId5" display="https://stat.gov.kz/ru/classifiers/statistical/21/"/>
+    <hyperlink ref="B12" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId6"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:T68"/>
   <sheetViews>
     <sheetView topLeftCell="A31" workbookViewId="0">
-      <selection activeCell="B65" sqref="B65:H65"/>
+      <selection activeCell="B66" sqref="B66:H66"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="23" customWidth="1"/>
     <col min="2" max="2" width="20.7109375" style="23" customWidth="1"/>
     <col min="3" max="3" width="19.5703125" style="23" customWidth="1"/>
     <col min="4" max="5" width="15.28515625" style="23" customWidth="1"/>
     <col min="6" max="6" width="16.28515625" style="23" customWidth="1"/>
     <col min="7" max="7" width="14" style="23" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="23" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="23"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
-      <c r="A1" s="88" t="s">
+      <c r="A1" s="90" t="s">
         <v>5</v>
       </c>
-      <c r="B1" s="88"/>
-[...5 lines deleted...]
-      <c r="H1" s="88"/>
+      <c r="B1" s="90"/>
+      <c r="C1" s="90"/>
+      <c r="D1" s="90"/>
+      <c r="E1" s="90"/>
+      <c r="F1" s="90"/>
+      <c r="G1" s="90"/>
+      <c r="H1" s="90"/>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2" s="89" t="s">
+      <c r="A2" s="91" t="s">
         <v>4</v>
       </c>
-      <c r="B2" s="89"/>
-[...5 lines deleted...]
-      <c r="H2" s="89"/>
+      <c r="B2" s="91"/>
+      <c r="C2" s="91"/>
+      <c r="D2" s="91"/>
+      <c r="E2" s="91"/>
+      <c r="F2" s="91"/>
+      <c r="G2" s="91"/>
+      <c r="H2" s="91"/>
     </row>
     <row r="3" spans="1:8">
-      <c r="A3" s="90"/>
-      <c r="B3" s="90" t="s">
+      <c r="A3" s="92"/>
+      <c r="B3" s="92" t="s">
         <v>6</v>
       </c>
-      <c r="C3" s="90" t="s">
+      <c r="C3" s="92" t="s">
         <v>7</v>
       </c>
-      <c r="D3" s="90"/>
-[...3 lines deleted...]
-      <c r="H3" s="90"/>
+      <c r="D3" s="92"/>
+      <c r="E3" s="92"/>
+      <c r="F3" s="92"/>
+      <c r="G3" s="92"/>
+      <c r="H3" s="92"/>
     </row>
     <row r="4" spans="1:8" ht="4.5" customHeight="1">
-      <c r="A4" s="90"/>
-[...6 lines deleted...]
-      <c r="H4" s="90"/>
+      <c r="A4" s="92"/>
+      <c r="B4" s="92"/>
+      <c r="C4" s="92"/>
+      <c r="D4" s="92"/>
+      <c r="E4" s="92"/>
+      <c r="F4" s="92"/>
+      <c r="G4" s="92"/>
+      <c r="H4" s="92"/>
     </row>
     <row r="5" spans="1:8">
-      <c r="A5" s="90"/>
-[...1 lines deleted...]
-      <c r="C5" s="90" t="s">
+      <c r="A5" s="92"/>
+      <c r="B5" s="92"/>
+      <c r="C5" s="92" t="s">
         <v>8</v>
       </c>
-      <c r="D5" s="90" t="s">
+      <c r="D5" s="92" t="s">
         <v>9</v>
       </c>
-      <c r="E5" s="90"/>
-[...1 lines deleted...]
-      <c r="G5" s="90" t="s">
+      <c r="E5" s="92"/>
+      <c r="F5" s="92"/>
+      <c r="G5" s="92" t="s">
         <v>10</v>
       </c>
-      <c r="H5" s="90" t="s">
+      <c r="H5" s="92" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="5.25" customHeight="1">
-      <c r="A6" s="90"/>
-[...6 lines deleted...]
-      <c r="H6" s="90"/>
+      <c r="A6" s="92"/>
+      <c r="B6" s="92"/>
+      <c r="C6" s="92"/>
+      <c r="D6" s="92"/>
+      <c r="E6" s="92"/>
+      <c r="F6" s="92"/>
+      <c r="G6" s="92"/>
+      <c r="H6" s="92"/>
     </row>
     <row r="7" spans="1:8">
-      <c r="A7" s="90"/>
-[...2 lines deleted...]
-      <c r="D7" s="91" t="s">
+      <c r="A7" s="92"/>
+      <c r="B7" s="92"/>
+      <c r="C7" s="92"/>
+      <c r="D7" s="93" t="s">
         <v>12</v>
       </c>
-      <c r="E7" s="90" t="s">
+      <c r="E7" s="92" t="s">
         <v>13</v>
       </c>
-      <c r="F7" s="90" t="s">
+      <c r="F7" s="92" t="s">
         <v>14</v>
       </c>
-      <c r="G7" s="90"/>
-      <c r="H7" s="90"/>
+      <c r="G7" s="92"/>
+      <c r="H7" s="92"/>
     </row>
     <row r="8" spans="1:8" ht="11.25" customHeight="1">
-      <c r="A8" s="90"/>
-[...6 lines deleted...]
-      <c r="H8" s="90"/>
+      <c r="A8" s="92"/>
+      <c r="B8" s="92"/>
+      <c r="C8" s="92"/>
+      <c r="D8" s="93"/>
+      <c r="E8" s="92"/>
+      <c r="F8" s="92"/>
+      <c r="G8" s="92"/>
+      <c r="H8" s="92"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="24">
         <v>2015</v>
       </c>
       <c r="B9" s="25">
         <v>100</v>
       </c>
       <c r="C9" s="25">
         <v>96.6</v>
       </c>
       <c r="D9" s="25">
         <v>51.4</v>
       </c>
       <c r="E9" s="25">
         <v>25.7</v>
       </c>
       <c r="F9" s="25">
         <v>19.5</v>
       </c>
       <c r="G9" s="25" t="s">
         <v>35</v>
       </c>
       <c r="H9" s="25">
         <f>[1]Лист1!B20+[1]Лист1!B39</f>
@@ -5026,248 +5033,262 @@
         <v>17.100000000000001</v>
       </c>
       <c r="G63" s="12">
         <v>0</v>
       </c>
       <c r="H63" s="12">
         <v>3.2</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="45">
         <v>2026</v>
       </c>
       <c r="B64" s="25"/>
       <c r="C64" s="25"/>
       <c r="D64" s="25"/>
       <c r="E64" s="25"/>
       <c r="F64" s="25"/>
       <c r="G64" s="25"/>
       <c r="H64" s="14"/>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="B65" s="93">
-[...2 lines deleted...]
-      <c r="C65" s="93">
+      <c r="B65" s="82">
+        <v>100</v>
+      </c>
+      <c r="C65" s="82">
         <v>92.8</v>
       </c>
-      <c r="D65" s="93">
+      <c r="D65" s="82">
         <v>54.2</v>
       </c>
-      <c r="E65" s="93">
+      <c r="E65" s="82">
         <v>20.8</v>
       </c>
-      <c r="F65" s="93">
+      <c r="F65" s="82">
         <v>17.8</v>
       </c>
-      <c r="G65" s="93">
+      <c r="G65" s="82">
         <v>0.2</v>
       </c>
-      <c r="H65" s="93">
+      <c r="H65" s="82">
         <v>5.6</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="B66" s="31"/>
-[...5 lines deleted...]
-      <c r="H66" s="18"/>
+      <c r="B66" s="31">
+        <v>100</v>
+      </c>
+      <c r="C66" s="31">
+        <v>94.3</v>
+      </c>
+      <c r="D66" s="31">
+        <v>56.1</v>
+      </c>
+      <c r="E66" s="31">
+        <v>21.8</v>
+      </c>
+      <c r="F66" s="31">
+        <v>16.399999999999999</v>
+      </c>
+      <c r="G66" s="31">
+        <v>0</v>
+      </c>
+      <c r="H66" s="17">
+        <v>5.6999999999999993</v>
+      </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B67" s="31"/>
       <c r="C67" s="31"/>
       <c r="D67" s="31"/>
       <c r="E67" s="31"/>
       <c r="F67" s="31"/>
       <c r="G67" s="31"/>
       <c r="H67" s="17"/>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" s="19" t="s">
         <v>2</v>
       </c>
       <c r="B68" s="79"/>
       <c r="C68" s="79"/>
       <c r="D68" s="79"/>
       <c r="E68" s="79"/>
       <c r="F68" s="79"/>
       <c r="G68" s="79"/>
       <c r="H68" s="79"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:A8"/>
     <mergeCell ref="B3:B8"/>
     <mergeCell ref="C3:H4"/>
     <mergeCell ref="C5:C8"/>
     <mergeCell ref="D5:F6"/>
     <mergeCell ref="G5:G8"/>
     <mergeCell ref="H5:H8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I33"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B30" sqref="B30:H30"/>
+      <selection activeCell="B31" sqref="B31:H31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="20.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="19.5703125" style="1" customWidth="1"/>
     <col min="4" max="5" width="15.28515625" style="1" customWidth="1"/>
     <col min="6" max="6" width="16.28515625" style="1" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
-      <c r="A1" s="82" t="s">
+      <c r="A1" s="84" t="s">
         <v>5</v>
       </c>
-      <c r="B1" s="82"/>
-[...5 lines deleted...]
-      <c r="H1" s="82"/>
+      <c r="B1" s="84"/>
+      <c r="C1" s="84"/>
+      <c r="D1" s="84"/>
+      <c r="E1" s="84"/>
+      <c r="F1" s="84"/>
+      <c r="G1" s="84"/>
+      <c r="H1" s="84"/>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2" s="83" t="s">
+      <c r="A2" s="85" t="s">
         <v>4</v>
       </c>
-      <c r="B2" s="83"/>
-[...5 lines deleted...]
-      <c r="H2" s="83"/>
+      <c r="B2" s="85"/>
+      <c r="C2" s="85"/>
+      <c r="D2" s="85"/>
+      <c r="E2" s="85"/>
+      <c r="F2" s="85"/>
+      <c r="G2" s="85"/>
+      <c r="H2" s="85"/>
     </row>
     <row r="3" spans="1:8">
-      <c r="A3" s="84"/>
-      <c r="B3" s="84" t="s">
+      <c r="A3" s="86"/>
+      <c r="B3" s="86" t="s">
         <v>6</v>
       </c>
-      <c r="C3" s="84" t="s">
+      <c r="C3" s="86" t="s">
         <v>7</v>
       </c>
-      <c r="D3" s="84"/>
-[...3 lines deleted...]
-      <c r="H3" s="84"/>
+      <c r="D3" s="86"/>
+      <c r="E3" s="86"/>
+      <c r="F3" s="86"/>
+      <c r="G3" s="86"/>
+      <c r="H3" s="86"/>
     </row>
     <row r="4" spans="1:8" ht="4.5" customHeight="1">
-      <c r="A4" s="84"/>
-[...6 lines deleted...]
-      <c r="H4" s="84"/>
+      <c r="A4" s="86"/>
+      <c r="B4" s="86"/>
+      <c r="C4" s="86"/>
+      <c r="D4" s="86"/>
+      <c r="E4" s="86"/>
+      <c r="F4" s="86"/>
+      <c r="G4" s="86"/>
+      <c r="H4" s="86"/>
     </row>
     <row r="5" spans="1:8">
-      <c r="A5" s="84"/>
-[...1 lines deleted...]
-      <c r="C5" s="84" t="s">
+      <c r="A5" s="86"/>
+      <c r="B5" s="86"/>
+      <c r="C5" s="86" t="s">
         <v>8</v>
       </c>
-      <c r="D5" s="84" t="s">
+      <c r="D5" s="86" t="s">
         <v>9</v>
       </c>
-      <c r="E5" s="84"/>
-[...1 lines deleted...]
-      <c r="G5" s="84" t="s">
+      <c r="E5" s="86"/>
+      <c r="F5" s="86"/>
+      <c r="G5" s="86" t="s">
         <v>10</v>
       </c>
-      <c r="H5" s="84" t="s">
+      <c r="H5" s="86" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="5.25" customHeight="1">
-      <c r="A6" s="84"/>
-[...6 lines deleted...]
-      <c r="H6" s="84"/>
+      <c r="A6" s="86"/>
+      <c r="B6" s="86"/>
+      <c r="C6" s="86"/>
+      <c r="D6" s="86"/>
+      <c r="E6" s="86"/>
+      <c r="F6" s="86"/>
+      <c r="G6" s="86"/>
+      <c r="H6" s="86"/>
     </row>
     <row r="7" spans="1:8">
-      <c r="A7" s="84"/>
-[...2 lines deleted...]
-      <c r="D7" s="86" t="s">
+      <c r="A7" s="86"/>
+      <c r="B7" s="86"/>
+      <c r="C7" s="86"/>
+      <c r="D7" s="88" t="s">
         <v>12</v>
       </c>
-      <c r="E7" s="84" t="s">
+      <c r="E7" s="86" t="s">
         <v>13</v>
       </c>
-      <c r="F7" s="84" t="s">
+      <c r="F7" s="86" t="s">
         <v>14</v>
       </c>
-      <c r="G7" s="84"/>
-      <c r="H7" s="84"/>
+      <c r="G7" s="86"/>
+      <c r="H7" s="86"/>
     </row>
     <row r="8" spans="1:8" ht="11.25" customHeight="1">
-      <c r="A8" s="84"/>
-[...6 lines deleted...]
-      <c r="H8" s="84"/>
+      <c r="A8" s="86"/>
+      <c r="B8" s="86"/>
+      <c r="C8" s="86"/>
+      <c r="D8" s="88"/>
+      <c r="E8" s="86"/>
+      <c r="F8" s="86"/>
+      <c r="G8" s="86"/>
+      <c r="H8" s="86"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="16">
         <v>2022</v>
       </c>
       <c r="B9" s="17">
         <v>100</v>
       </c>
       <c r="C9" s="21">
         <v>93</v>
       </c>
       <c r="D9" s="21">
         <v>57.5</v>
       </c>
       <c r="E9" s="21">
         <v>21.1</v>
       </c>
       <c r="F9" s="21">
         <v>14.4</v>
       </c>
       <c r="G9" s="21">
         <v>0.1</v>
       </c>
       <c r="H9" s="22">
         <v>6.9</v>
@@ -5745,249 +5766,263 @@
       <c r="G28" s="12">
         <v>0</v>
       </c>
       <c r="H28" s="12">
         <v>7.3000000000000007</v>
       </c>
       <c r="I28" s="41"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="45">
         <v>2026</v>
       </c>
       <c r="B29" s="25"/>
       <c r="C29" s="25"/>
       <c r="D29" s="25"/>
       <c r="E29" s="25"/>
       <c r="F29" s="25"/>
       <c r="G29" s="25"/>
       <c r="H29" s="14"/>
       <c r="I29" s="41"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="B30" s="93">
-[...2 lines deleted...]
-      <c r="C30" s="93">
+      <c r="B30" s="82">
+        <v>100</v>
+      </c>
+      <c r="C30" s="82">
         <v>89.9</v>
       </c>
-      <c r="D30" s="93">
+      <c r="D30" s="82">
         <v>57.5</v>
       </c>
-      <c r="E30" s="93">
+      <c r="E30" s="82">
         <v>17.7</v>
       </c>
-      <c r="F30" s="93">
+      <c r="F30" s="82">
         <v>14.7</v>
       </c>
-      <c r="G30" s="93">
+      <c r="G30" s="82">
         <v>0.3</v>
       </c>
-      <c r="H30" s="93">
+      <c r="H30" s="82">
         <v>8.8000000000000007</v>
       </c>
       <c r="I30" s="41"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="B31" s="31"/>
-[...5 lines deleted...]
-      <c r="H31" s="18"/>
+      <c r="B31" s="31">
+        <v>100</v>
+      </c>
+      <c r="C31" s="31">
+        <v>87.3</v>
+      </c>
+      <c r="D31" s="31">
+        <v>60.2</v>
+      </c>
+      <c r="E31" s="31">
+        <v>13.3</v>
+      </c>
+      <c r="F31" s="31">
+        <v>13.8</v>
+      </c>
+      <c r="G31" s="31">
+        <v>0.1</v>
+      </c>
+      <c r="H31" s="17">
+        <v>12.600000000000001</v>
+      </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B32" s="31"/>
       <c r="C32" s="31"/>
       <c r="D32" s="31"/>
       <c r="E32" s="31"/>
       <c r="F32" s="31"/>
       <c r="G32" s="31"/>
       <c r="H32" s="17"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="19" t="s">
         <v>2</v>
       </c>
       <c r="B33" s="79"/>
       <c r="C33" s="79"/>
       <c r="D33" s="79"/>
       <c r="E33" s="79"/>
       <c r="F33" s="79"/>
       <c r="G33" s="79"/>
       <c r="H33" s="79"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:A8"/>
     <mergeCell ref="B3:B8"/>
     <mergeCell ref="C3:H4"/>
     <mergeCell ref="C5:C8"/>
     <mergeCell ref="D5:F6"/>
     <mergeCell ref="G5:G8"/>
     <mergeCell ref="H5:H8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:T68"/>
   <sheetViews>
     <sheetView topLeftCell="A28" workbookViewId="0">
-      <selection activeCell="B65" sqref="B65:H65"/>
+      <selection activeCell="B66" sqref="B66:H66"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="20.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="19.5703125" style="1" customWidth="1"/>
     <col min="4" max="5" width="15.28515625" style="1" customWidth="1"/>
     <col min="6" max="6" width="16.28515625" style="1" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
-      <c r="A1" s="82" t="s">
+      <c r="A1" s="84" t="s">
         <v>5</v>
       </c>
-      <c r="B1" s="82"/>
-[...5 lines deleted...]
-      <c r="H1" s="82"/>
+      <c r="B1" s="84"/>
+      <c r="C1" s="84"/>
+      <c r="D1" s="84"/>
+      <c r="E1" s="84"/>
+      <c r="F1" s="84"/>
+      <c r="G1" s="84"/>
+      <c r="H1" s="84"/>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2" s="83" t="s">
+      <c r="A2" s="85" t="s">
         <v>4</v>
       </c>
-      <c r="B2" s="83"/>
-[...5 lines deleted...]
-      <c r="H2" s="83"/>
+      <c r="B2" s="85"/>
+      <c r="C2" s="85"/>
+      <c r="D2" s="85"/>
+      <c r="E2" s="85"/>
+      <c r="F2" s="85"/>
+      <c r="G2" s="85"/>
+      <c r="H2" s="85"/>
     </row>
     <row r="3" spans="1:8">
-      <c r="A3" s="84"/>
-      <c r="B3" s="84" t="s">
+      <c r="A3" s="86"/>
+      <c r="B3" s="86" t="s">
         <v>6</v>
       </c>
-      <c r="C3" s="84" t="s">
+      <c r="C3" s="86" t="s">
         <v>7</v>
       </c>
-      <c r="D3" s="84"/>
-[...3 lines deleted...]
-      <c r="H3" s="84"/>
+      <c r="D3" s="86"/>
+      <c r="E3" s="86"/>
+      <c r="F3" s="86"/>
+      <c r="G3" s="86"/>
+      <c r="H3" s="86"/>
     </row>
     <row r="4" spans="1:8" ht="4.5" customHeight="1">
-      <c r="A4" s="84"/>
-[...6 lines deleted...]
-      <c r="H4" s="84"/>
+      <c r="A4" s="86"/>
+      <c r="B4" s="86"/>
+      <c r="C4" s="86"/>
+      <c r="D4" s="86"/>
+      <c r="E4" s="86"/>
+      <c r="F4" s="86"/>
+      <c r="G4" s="86"/>
+      <c r="H4" s="86"/>
     </row>
     <row r="5" spans="1:8">
-      <c r="A5" s="84"/>
-[...1 lines deleted...]
-      <c r="C5" s="84" t="s">
+      <c r="A5" s="86"/>
+      <c r="B5" s="86"/>
+      <c r="C5" s="86" t="s">
         <v>8</v>
       </c>
-      <c r="D5" s="84" t="s">
+      <c r="D5" s="86" t="s">
         <v>9</v>
       </c>
-      <c r="E5" s="84"/>
-[...1 lines deleted...]
-      <c r="G5" s="84" t="s">
+      <c r="E5" s="86"/>
+      <c r="F5" s="86"/>
+      <c r="G5" s="86" t="s">
         <v>10</v>
       </c>
-      <c r="H5" s="84" t="s">
+      <c r="H5" s="86" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="5.25" customHeight="1">
-      <c r="A6" s="84"/>
-[...6 lines deleted...]
-      <c r="H6" s="84"/>
+      <c r="A6" s="86"/>
+      <c r="B6" s="86"/>
+      <c r="C6" s="86"/>
+      <c r="D6" s="86"/>
+      <c r="E6" s="86"/>
+      <c r="F6" s="86"/>
+      <c r="G6" s="86"/>
+      <c r="H6" s="86"/>
     </row>
     <row r="7" spans="1:8">
-      <c r="A7" s="84"/>
-[...2 lines deleted...]
-      <c r="D7" s="86" t="s">
+      <c r="A7" s="86"/>
+      <c r="B7" s="86"/>
+      <c r="C7" s="86"/>
+      <c r="D7" s="88" t="s">
         <v>12</v>
       </c>
-      <c r="E7" s="84" t="s">
+      <c r="E7" s="86" t="s">
         <v>13</v>
       </c>
-      <c r="F7" s="84" t="s">
+      <c r="F7" s="86" t="s">
         <v>14</v>
       </c>
-      <c r="G7" s="84"/>
-      <c r="H7" s="84"/>
+      <c r="G7" s="86"/>
+      <c r="H7" s="86"/>
     </row>
     <row r="8" spans="1:8" ht="11.25" customHeight="1">
-      <c r="A8" s="84"/>
-[...6 lines deleted...]
-      <c r="H8" s="84"/>
+      <c r="A8" s="86"/>
+      <c r="B8" s="86"/>
+      <c r="C8" s="86"/>
+      <c r="D8" s="88"/>
+      <c r="E8" s="86"/>
+      <c r="F8" s="86"/>
+      <c r="G8" s="86"/>
+      <c r="H8" s="86"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="2">
         <v>2015</v>
       </c>
       <c r="B9" s="34">
         <v>100</v>
       </c>
       <c r="C9" s="34">
         <v>84.2</v>
       </c>
       <c r="D9" s="34">
         <v>38.4</v>
       </c>
       <c r="E9" s="34">
         <v>23.6</v>
       </c>
       <c r="F9" s="34">
         <v>22.2</v>
       </c>
       <c r="G9" s="34" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="34">
         <v>15.5</v>
@@ -7394,248 +7429,262 @@
         <v>17.8</v>
       </c>
       <c r="G63" s="12">
         <v>0</v>
       </c>
       <c r="H63" s="12">
         <v>13.8</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="45">
         <v>2026</v>
       </c>
       <c r="B64" s="25"/>
       <c r="C64" s="25"/>
       <c r="D64" s="25"/>
       <c r="E64" s="25"/>
       <c r="F64" s="25"/>
       <c r="G64" s="25"/>
       <c r="H64" s="14"/>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="B65" s="93">
-[...2 lines deleted...]
-      <c r="C65" s="93">
+      <c r="B65" s="82">
+        <v>100</v>
+      </c>
+      <c r="C65" s="82">
         <v>81.5</v>
       </c>
-      <c r="D65" s="93">
+      <c r="D65" s="82">
         <v>42</v>
       </c>
-      <c r="E65" s="93">
+      <c r="E65" s="82">
         <v>19.7</v>
       </c>
-      <c r="F65" s="93">
+      <c r="F65" s="82">
         <v>19.8</v>
       </c>
-      <c r="G65" s="93">
+      <c r="G65" s="82">
         <v>0.3</v>
       </c>
-      <c r="H65" s="93">
+      <c r="H65" s="82">
         <v>13.8</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="B66" s="31"/>
-[...5 lines deleted...]
-      <c r="H66" s="18"/>
+      <c r="B66" s="31">
+        <v>100</v>
+      </c>
+      <c r="C66" s="31">
+        <v>83.7</v>
+      </c>
+      <c r="D66" s="31">
+        <v>42.9</v>
+      </c>
+      <c r="E66" s="31">
+        <v>20.3</v>
+      </c>
+      <c r="F66" s="31">
+        <v>20.5</v>
+      </c>
+      <c r="G66" s="31">
+        <v>0.1</v>
+      </c>
+      <c r="H66" s="17">
+        <v>16.2</v>
+      </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B67" s="31"/>
       <c r="C67" s="31"/>
       <c r="D67" s="31"/>
       <c r="E67" s="31"/>
       <c r="F67" s="31"/>
       <c r="G67" s="31"/>
       <c r="H67" s="17"/>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" s="19" t="s">
         <v>2</v>
       </c>
       <c r="B68" s="79"/>
       <c r="C68" s="79"/>
       <c r="D68" s="79"/>
       <c r="E68" s="79"/>
       <c r="F68" s="79"/>
       <c r="G68" s="79"/>
       <c r="H68" s="79"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:A8"/>
     <mergeCell ref="B3:B8"/>
     <mergeCell ref="C3:H4"/>
     <mergeCell ref="C5:C8"/>
     <mergeCell ref="D5:F6"/>
     <mergeCell ref="G5:G8"/>
     <mergeCell ref="H5:H8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:T68"/>
   <sheetViews>
     <sheetView topLeftCell="A28" workbookViewId="0">
-      <selection activeCell="B65" sqref="B65:H65"/>
+      <selection activeCell="B66" sqref="B66:H66"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="20.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="19.5703125" style="1" customWidth="1"/>
     <col min="4" max="5" width="15.28515625" style="1" customWidth="1"/>
     <col min="6" max="6" width="16.28515625" style="1" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
-      <c r="A1" s="82" t="s">
+      <c r="A1" s="84" t="s">
         <v>5</v>
       </c>
-      <c r="B1" s="82"/>
-[...5 lines deleted...]
-      <c r="H1" s="82"/>
+      <c r="B1" s="84"/>
+      <c r="C1" s="84"/>
+      <c r="D1" s="84"/>
+      <c r="E1" s="84"/>
+      <c r="F1" s="84"/>
+      <c r="G1" s="84"/>
+      <c r="H1" s="84"/>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2" s="83" t="s">
+      <c r="A2" s="85" t="s">
         <v>4</v>
       </c>
-      <c r="B2" s="83"/>
-[...5 lines deleted...]
-      <c r="H2" s="83"/>
+      <c r="B2" s="85"/>
+      <c r="C2" s="85"/>
+      <c r="D2" s="85"/>
+      <c r="E2" s="85"/>
+      <c r="F2" s="85"/>
+      <c r="G2" s="85"/>
+      <c r="H2" s="85"/>
     </row>
     <row r="3" spans="1:8">
-      <c r="A3" s="84"/>
-      <c r="B3" s="84" t="s">
+      <c r="A3" s="86"/>
+      <c r="B3" s="86" t="s">
         <v>6</v>
       </c>
-      <c r="C3" s="84" t="s">
+      <c r="C3" s="86" t="s">
         <v>7</v>
       </c>
-      <c r="D3" s="84"/>
-[...3 lines deleted...]
-      <c r="H3" s="84"/>
+      <c r="D3" s="86"/>
+      <c r="E3" s="86"/>
+      <c r="F3" s="86"/>
+      <c r="G3" s="86"/>
+      <c r="H3" s="86"/>
     </row>
     <row r="4" spans="1:8" ht="4.5" customHeight="1">
-      <c r="A4" s="84"/>
-[...6 lines deleted...]
-      <c r="H4" s="84"/>
+      <c r="A4" s="86"/>
+      <c r="B4" s="86"/>
+      <c r="C4" s="86"/>
+      <c r="D4" s="86"/>
+      <c r="E4" s="86"/>
+      <c r="F4" s="86"/>
+      <c r="G4" s="86"/>
+      <c r="H4" s="86"/>
     </row>
     <row r="5" spans="1:8">
-      <c r="A5" s="84"/>
-[...1 lines deleted...]
-      <c r="C5" s="84" t="s">
+      <c r="A5" s="86"/>
+      <c r="B5" s="86"/>
+      <c r="C5" s="86" t="s">
         <v>8</v>
       </c>
-      <c r="D5" s="84" t="s">
+      <c r="D5" s="86" t="s">
         <v>9</v>
       </c>
-      <c r="E5" s="84"/>
-[...1 lines deleted...]
-      <c r="G5" s="84" t="s">
+      <c r="E5" s="86"/>
+      <c r="F5" s="86"/>
+      <c r="G5" s="86" t="s">
         <v>10</v>
       </c>
-      <c r="H5" s="84" t="s">
+      <c r="H5" s="86" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="5.25" customHeight="1">
-      <c r="A6" s="84"/>
-[...6 lines deleted...]
-      <c r="H6" s="84"/>
+      <c r="A6" s="86"/>
+      <c r="B6" s="86"/>
+      <c r="C6" s="86"/>
+      <c r="D6" s="86"/>
+      <c r="E6" s="86"/>
+      <c r="F6" s="86"/>
+      <c r="G6" s="86"/>
+      <c r="H6" s="86"/>
     </row>
     <row r="7" spans="1:8">
-      <c r="A7" s="84"/>
-[...2 lines deleted...]
-      <c r="D7" s="86" t="s">
+      <c r="A7" s="86"/>
+      <c r="B7" s="86"/>
+      <c r="C7" s="86"/>
+      <c r="D7" s="88" t="s">
         <v>12</v>
       </c>
-      <c r="E7" s="84" t="s">
+      <c r="E7" s="86" t="s">
         <v>13</v>
       </c>
-      <c r="F7" s="84" t="s">
+      <c r="F7" s="86" t="s">
         <v>14</v>
       </c>
-      <c r="G7" s="84"/>
-      <c r="H7" s="84"/>
+      <c r="G7" s="86"/>
+      <c r="H7" s="86"/>
     </row>
     <row r="8" spans="1:8" ht="11.25" customHeight="1">
-      <c r="A8" s="84"/>
-[...6 lines deleted...]
-      <c r="H8" s="84"/>
+      <c r="A8" s="86"/>
+      <c r="B8" s="86"/>
+      <c r="C8" s="86"/>
+      <c r="D8" s="88"/>
+      <c r="E8" s="86"/>
+      <c r="F8" s="86"/>
+      <c r="G8" s="86"/>
+      <c r="H8" s="86"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="2">
         <v>2015</v>
       </c>
       <c r="B9" s="14">
         <v>100</v>
       </c>
       <c r="C9" s="14">
         <v>87.1</v>
       </c>
       <c r="D9" s="14">
         <v>40.200000000000003</v>
       </c>
       <c r="E9" s="14">
         <v>23.9</v>
       </c>
       <c r="F9" s="14">
         <v>23</v>
       </c>
       <c r="G9" s="14" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="14">
         <v>12.600000000000001</v>
@@ -9042,248 +9091,262 @@
         <v>17.899999999999999</v>
       </c>
       <c r="G63" s="12">
         <v>0.2</v>
       </c>
       <c r="H63" s="12">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="45">
         <v>2026</v>
       </c>
       <c r="B64" s="25"/>
       <c r="C64" s="25"/>
       <c r="D64" s="25"/>
       <c r="E64" s="25"/>
       <c r="F64" s="25"/>
       <c r="G64" s="25"/>
       <c r="H64" s="14"/>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="B65" s="93">
-[...2 lines deleted...]
-      <c r="C65" s="93">
+      <c r="B65" s="82">
+        <v>100</v>
+      </c>
+      <c r="C65" s="82">
         <v>90.4</v>
       </c>
-      <c r="D65" s="93">
+      <c r="D65" s="82">
         <v>46.4</v>
       </c>
-      <c r="E65" s="93">
+      <c r="E65" s="82">
         <v>21.4</v>
       </c>
-      <c r="F65" s="93">
+      <c r="F65" s="82">
         <v>22.6</v>
       </c>
-      <c r="G65" s="93">
+      <c r="G65" s="82">
         <v>0.5</v>
       </c>
-      <c r="H65" s="93">
+      <c r="H65" s="82">
         <v>6.7</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="B66" s="31"/>
-[...5 lines deleted...]
-      <c r="H66" s="18"/>
+      <c r="B66" s="31">
+        <v>100</v>
+      </c>
+      <c r="C66" s="31">
+        <v>90.8</v>
+      </c>
+      <c r="D66" s="31">
+        <v>48.7</v>
+      </c>
+      <c r="E66" s="31">
+        <v>21.2</v>
+      </c>
+      <c r="F66" s="31">
+        <v>20.9</v>
+      </c>
+      <c r="G66" s="31">
+        <v>0.1</v>
+      </c>
+      <c r="H66" s="17">
+        <v>9.1000000000000014</v>
+      </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B67" s="31"/>
       <c r="C67" s="31"/>
       <c r="D67" s="31"/>
       <c r="E67" s="31"/>
       <c r="F67" s="31"/>
       <c r="G67" s="31"/>
       <c r="H67" s="17"/>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" s="19" t="s">
         <v>2</v>
       </c>
       <c r="B68" s="79"/>
       <c r="C68" s="79"/>
       <c r="D68" s="79"/>
       <c r="E68" s="79"/>
       <c r="F68" s="79"/>
       <c r="G68" s="79"/>
       <c r="H68" s="79"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:A8"/>
     <mergeCell ref="B3:B8"/>
     <mergeCell ref="C3:H4"/>
     <mergeCell ref="C5:C8"/>
     <mergeCell ref="D5:F6"/>
     <mergeCell ref="G5:G8"/>
     <mergeCell ref="H5:H8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:T68"/>
   <sheetViews>
     <sheetView topLeftCell="A34" workbookViewId="0">
-      <selection activeCell="B65" sqref="B65:H65"/>
+      <selection activeCell="B66" sqref="B66:H66"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="20.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="19.5703125" style="1" customWidth="1"/>
     <col min="4" max="5" width="15.28515625" style="1" customWidth="1"/>
     <col min="6" max="6" width="16.28515625" style="1" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
-      <c r="A1" s="82" t="s">
+      <c r="A1" s="84" t="s">
         <v>5</v>
       </c>
-      <c r="B1" s="82"/>
-[...5 lines deleted...]
-      <c r="H1" s="82"/>
+      <c r="B1" s="84"/>
+      <c r="C1" s="84"/>
+      <c r="D1" s="84"/>
+      <c r="E1" s="84"/>
+      <c r="F1" s="84"/>
+      <c r="G1" s="84"/>
+      <c r="H1" s="84"/>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2" s="83" t="s">
+      <c r="A2" s="85" t="s">
         <v>4</v>
       </c>
-      <c r="B2" s="83"/>
-[...5 lines deleted...]
-      <c r="H2" s="83"/>
+      <c r="B2" s="85"/>
+      <c r="C2" s="85"/>
+      <c r="D2" s="85"/>
+      <c r="E2" s="85"/>
+      <c r="F2" s="85"/>
+      <c r="G2" s="85"/>
+      <c r="H2" s="85"/>
     </row>
     <row r="3" spans="1:8">
-      <c r="A3" s="84"/>
-      <c r="B3" s="84" t="s">
+      <c r="A3" s="86"/>
+      <c r="B3" s="86" t="s">
         <v>6</v>
       </c>
-      <c r="C3" s="84" t="s">
+      <c r="C3" s="86" t="s">
         <v>7</v>
       </c>
-      <c r="D3" s="84"/>
-[...3 lines deleted...]
-      <c r="H3" s="84"/>
+      <c r="D3" s="86"/>
+      <c r="E3" s="86"/>
+      <c r="F3" s="86"/>
+      <c r="G3" s="86"/>
+      <c r="H3" s="86"/>
     </row>
     <row r="4" spans="1:8" ht="4.5" customHeight="1">
-      <c r="A4" s="84"/>
-[...6 lines deleted...]
-      <c r="H4" s="84"/>
+      <c r="A4" s="86"/>
+      <c r="B4" s="86"/>
+      <c r="C4" s="86"/>
+      <c r="D4" s="86"/>
+      <c r="E4" s="86"/>
+      <c r="F4" s="86"/>
+      <c r="G4" s="86"/>
+      <c r="H4" s="86"/>
     </row>
     <row r="5" spans="1:8">
-      <c r="A5" s="84"/>
-[...1 lines deleted...]
-      <c r="C5" s="84" t="s">
+      <c r="A5" s="86"/>
+      <c r="B5" s="86"/>
+      <c r="C5" s="86" t="s">
         <v>8</v>
       </c>
-      <c r="D5" s="84" t="s">
+      <c r="D5" s="86" t="s">
         <v>9</v>
       </c>
-      <c r="E5" s="84"/>
-[...1 lines deleted...]
-      <c r="G5" s="84" t="s">
+      <c r="E5" s="86"/>
+      <c r="F5" s="86"/>
+      <c r="G5" s="86" t="s">
         <v>10</v>
       </c>
-      <c r="H5" s="84" t="s">
+      <c r="H5" s="86" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="5.25" customHeight="1">
-      <c r="A6" s="84"/>
-[...6 lines deleted...]
-      <c r="H6" s="84"/>
+      <c r="A6" s="86"/>
+      <c r="B6" s="86"/>
+      <c r="C6" s="86"/>
+      <c r="D6" s="86"/>
+      <c r="E6" s="86"/>
+      <c r="F6" s="86"/>
+      <c r="G6" s="86"/>
+      <c r="H6" s="86"/>
     </row>
     <row r="7" spans="1:8">
-      <c r="A7" s="84"/>
-[...2 lines deleted...]
-      <c r="D7" s="86" t="s">
+      <c r="A7" s="86"/>
+      <c r="B7" s="86"/>
+      <c r="C7" s="86"/>
+      <c r="D7" s="88" t="s">
         <v>12</v>
       </c>
-      <c r="E7" s="84" t="s">
+      <c r="E7" s="86" t="s">
         <v>13</v>
       </c>
-      <c r="F7" s="84" t="s">
+      <c r="F7" s="86" t="s">
         <v>14</v>
       </c>
-      <c r="G7" s="84"/>
-      <c r="H7" s="84"/>
+      <c r="G7" s="86"/>
+      <c r="H7" s="86"/>
     </row>
     <row r="8" spans="1:8" ht="11.25" customHeight="1">
-      <c r="A8" s="84"/>
-[...6 lines deleted...]
-      <c r="H8" s="84"/>
+      <c r="A8" s="86"/>
+      <c r="B8" s="86"/>
+      <c r="C8" s="86"/>
+      <c r="D8" s="88"/>
+      <c r="E8" s="86"/>
+      <c r="F8" s="86"/>
+      <c r="G8" s="86"/>
+      <c r="H8" s="86"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="2">
         <v>2015</v>
       </c>
       <c r="B9" s="14">
         <v>100</v>
       </c>
       <c r="C9" s="14">
         <v>89.7</v>
       </c>
       <c r="D9" s="14">
         <v>51.2</v>
       </c>
       <c r="E9" s="14">
         <v>23.8</v>
       </c>
       <c r="F9" s="14">
         <v>14.7</v>
       </c>
       <c r="G9" s="14" t="s">
         <v>35</v>
       </c>
       <c r="H9" s="14">
         <v>10.199999999999999</v>
@@ -10694,248 +10757,262 @@
         <v>16.399999999999999</v>
       </c>
       <c r="G63" s="12">
         <v>0.1</v>
       </c>
       <c r="H63" s="12">
         <v>13.8</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="45">
         <v>2026</v>
       </c>
       <c r="B64" s="25"/>
       <c r="C64" s="25"/>
       <c r="D64" s="25"/>
       <c r="E64" s="25"/>
       <c r="F64" s="25"/>
       <c r="G64" s="25"/>
       <c r="H64" s="14"/>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="B65" s="93">
-[...2 lines deleted...]
-      <c r="C65" s="93">
+      <c r="B65" s="82">
+        <v>100</v>
+      </c>
+      <c r="C65" s="82">
         <v>85.4</v>
       </c>
-      <c r="D65" s="93">
+      <c r="D65" s="82">
         <v>45.9</v>
       </c>
-      <c r="E65" s="93">
+      <c r="E65" s="82">
         <v>21.2</v>
       </c>
-      <c r="F65" s="93">
+      <c r="F65" s="82">
         <v>18.3</v>
       </c>
-      <c r="G65" s="93">
+      <c r="G65" s="82">
         <v>0.2</v>
       </c>
-      <c r="H65" s="93">
+      <c r="H65" s="82">
         <v>12.7</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="B66" s="31"/>
-[...5 lines deleted...]
-      <c r="H66" s="18"/>
+      <c r="B66" s="31">
+        <v>100</v>
+      </c>
+      <c r="C66" s="31">
+        <v>86.6</v>
+      </c>
+      <c r="D66" s="31">
+        <v>46.5</v>
+      </c>
+      <c r="E66" s="31">
+        <v>21.3</v>
+      </c>
+      <c r="F66" s="31">
+        <v>18.8</v>
+      </c>
+      <c r="G66" s="31">
+        <v>0.1</v>
+      </c>
+      <c r="H66" s="17">
+        <v>13.3</v>
+      </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B67" s="31"/>
       <c r="C67" s="31"/>
       <c r="D67" s="31"/>
       <c r="E67" s="31"/>
       <c r="F67" s="31"/>
       <c r="G67" s="31"/>
       <c r="H67" s="17"/>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" s="19" t="s">
         <v>2</v>
       </c>
       <c r="B68" s="79"/>
       <c r="C68" s="79"/>
       <c r="D68" s="79"/>
       <c r="E68" s="79"/>
       <c r="F68" s="79"/>
       <c r="G68" s="79"/>
       <c r="H68" s="79"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:A8"/>
     <mergeCell ref="B3:B8"/>
     <mergeCell ref="C3:H4"/>
     <mergeCell ref="C5:C8"/>
     <mergeCell ref="D5:F6"/>
     <mergeCell ref="G5:G8"/>
     <mergeCell ref="H5:H8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:T68"/>
   <sheetViews>
     <sheetView topLeftCell="A28" workbookViewId="0">
-      <selection activeCell="B65" sqref="B65:H65"/>
+      <selection activeCell="B66" sqref="B66:H66"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="20.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="19.5703125" style="1" customWidth="1"/>
     <col min="4" max="5" width="15.28515625" style="1" customWidth="1"/>
     <col min="6" max="6" width="16.28515625" style="1" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
-      <c r="A1" s="82" t="s">
+      <c r="A1" s="84" t="s">
         <v>5</v>
       </c>
-      <c r="B1" s="82"/>
-[...5 lines deleted...]
-      <c r="H1" s="82"/>
+      <c r="B1" s="84"/>
+      <c r="C1" s="84"/>
+      <c r="D1" s="84"/>
+      <c r="E1" s="84"/>
+      <c r="F1" s="84"/>
+      <c r="G1" s="84"/>
+      <c r="H1" s="84"/>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2" s="83" t="s">
+      <c r="A2" s="85" t="s">
         <v>4</v>
       </c>
-      <c r="B2" s="83"/>
-[...5 lines deleted...]
-      <c r="H2" s="83"/>
+      <c r="B2" s="85"/>
+      <c r="C2" s="85"/>
+      <c r="D2" s="85"/>
+      <c r="E2" s="85"/>
+      <c r="F2" s="85"/>
+      <c r="G2" s="85"/>
+      <c r="H2" s="85"/>
     </row>
     <row r="3" spans="1:8">
-      <c r="A3" s="84"/>
-      <c r="B3" s="84" t="s">
+      <c r="A3" s="86"/>
+      <c r="B3" s="86" t="s">
         <v>6</v>
       </c>
-      <c r="C3" s="84" t="s">
+      <c r="C3" s="86" t="s">
         <v>7</v>
       </c>
-      <c r="D3" s="84"/>
-[...3 lines deleted...]
-      <c r="H3" s="84"/>
+      <c r="D3" s="86"/>
+      <c r="E3" s="86"/>
+      <c r="F3" s="86"/>
+      <c r="G3" s="86"/>
+      <c r="H3" s="86"/>
     </row>
     <row r="4" spans="1:8" ht="4.5" customHeight="1">
-      <c r="A4" s="84"/>
-[...6 lines deleted...]
-      <c r="H4" s="84"/>
+      <c r="A4" s="86"/>
+      <c r="B4" s="86"/>
+      <c r="C4" s="86"/>
+      <c r="D4" s="86"/>
+      <c r="E4" s="86"/>
+      <c r="F4" s="86"/>
+      <c r="G4" s="86"/>
+      <c r="H4" s="86"/>
     </row>
     <row r="5" spans="1:8">
-      <c r="A5" s="84"/>
-[...1 lines deleted...]
-      <c r="C5" s="84" t="s">
+      <c r="A5" s="86"/>
+      <c r="B5" s="86"/>
+      <c r="C5" s="86" t="s">
         <v>8</v>
       </c>
-      <c r="D5" s="84" t="s">
+      <c r="D5" s="86" t="s">
         <v>9</v>
       </c>
-      <c r="E5" s="84"/>
-[...1 lines deleted...]
-      <c r="G5" s="84" t="s">
+      <c r="E5" s="86"/>
+      <c r="F5" s="86"/>
+      <c r="G5" s="86" t="s">
         <v>10</v>
       </c>
-      <c r="H5" s="84" t="s">
+      <c r="H5" s="86" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="5.25" customHeight="1">
-      <c r="A6" s="84"/>
-[...6 lines deleted...]
-      <c r="H6" s="84"/>
+      <c r="A6" s="86"/>
+      <c r="B6" s="86"/>
+      <c r="C6" s="86"/>
+      <c r="D6" s="86"/>
+      <c r="E6" s="86"/>
+      <c r="F6" s="86"/>
+      <c r="G6" s="86"/>
+      <c r="H6" s="86"/>
     </row>
     <row r="7" spans="1:8">
-      <c r="A7" s="84"/>
-[...2 lines deleted...]
-      <c r="D7" s="86" t="s">
+      <c r="A7" s="86"/>
+      <c r="B7" s="86"/>
+      <c r="C7" s="86"/>
+      <c r="D7" s="88" t="s">
         <v>12</v>
       </c>
-      <c r="E7" s="84" t="s">
+      <c r="E7" s="86" t="s">
         <v>13</v>
       </c>
-      <c r="F7" s="84" t="s">
+      <c r="F7" s="86" t="s">
         <v>14</v>
       </c>
-      <c r="G7" s="84"/>
-      <c r="H7" s="84"/>
+      <c r="G7" s="86"/>
+      <c r="H7" s="86"/>
     </row>
     <row r="8" spans="1:8" ht="11.25" customHeight="1">
-      <c r="A8" s="84"/>
-[...6 lines deleted...]
-      <c r="H8" s="85"/>
+      <c r="A8" s="86"/>
+      <c r="B8" s="87"/>
+      <c r="C8" s="87"/>
+      <c r="D8" s="89"/>
+      <c r="E8" s="87"/>
+      <c r="F8" s="87"/>
+      <c r="G8" s="87"/>
+      <c r="H8" s="87"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="2">
         <v>2015</v>
       </c>
       <c r="B9" s="36">
         <v>100</v>
       </c>
       <c r="C9" s="36">
         <v>94.9</v>
       </c>
       <c r="D9" s="36">
         <v>46.9</v>
       </c>
       <c r="E9" s="36">
         <v>27.7</v>
       </c>
       <c r="F9" s="36">
         <v>20.3</v>
       </c>
       <c r="G9" s="36" t="s">
         <v>35</v>
       </c>
       <c r="H9" s="36">
         <v>5</v>
@@ -12342,248 +12419,262 @@
         <v>18.100000000000001</v>
       </c>
       <c r="G63" s="12">
         <v>0.1</v>
       </c>
       <c r="H63" s="12">
         <v>3.3</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="45">
         <v>2026</v>
       </c>
       <c r="B64" s="25"/>
       <c r="C64" s="25"/>
       <c r="D64" s="25"/>
       <c r="E64" s="25"/>
       <c r="F64" s="25"/>
       <c r="G64" s="25"/>
       <c r="H64" s="14"/>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="B65" s="93">
-[...2 lines deleted...]
-      <c r="C65" s="93">
+      <c r="B65" s="82">
+        <v>100</v>
+      </c>
+      <c r="C65" s="82">
         <v>96.7</v>
       </c>
-      <c r="D65" s="93">
+      <c r="D65" s="82">
         <v>56</v>
       </c>
-      <c r="E65" s="93">
+      <c r="E65" s="82">
         <v>20.7</v>
       </c>
-      <c r="F65" s="93">
+      <c r="F65" s="82">
         <v>20</v>
       </c>
-      <c r="G65" s="93">
+      <c r="G65" s="82">
         <v>0.1</v>
       </c>
-      <c r="H65" s="93">
+      <c r="H65" s="82">
         <v>2.6</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="B66" s="31"/>
-[...5 lines deleted...]
-      <c r="H66" s="18"/>
+      <c r="B66" s="31">
+        <v>100</v>
+      </c>
+      <c r="C66" s="31">
+        <v>97.1</v>
+      </c>
+      <c r="D66" s="31">
+        <v>59.9</v>
+      </c>
+      <c r="E66" s="31">
+        <v>19</v>
+      </c>
+      <c r="F66" s="31">
+        <v>18.2</v>
+      </c>
+      <c r="G66" s="31">
+        <v>0</v>
+      </c>
+      <c r="H66" s="17">
+        <v>2.9</v>
+      </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B67" s="31"/>
       <c r="C67" s="31"/>
       <c r="D67" s="31"/>
       <c r="E67" s="31"/>
       <c r="F67" s="31"/>
       <c r="G67" s="31"/>
       <c r="H67" s="17"/>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" s="19" t="s">
         <v>2</v>
       </c>
       <c r="B68" s="79"/>
       <c r="C68" s="79"/>
       <c r="D68" s="79"/>
       <c r="E68" s="79"/>
       <c r="F68" s="79"/>
       <c r="G68" s="79"/>
       <c r="H68" s="79"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:A8"/>
     <mergeCell ref="B3:B8"/>
     <mergeCell ref="C3:H4"/>
     <mergeCell ref="C5:C8"/>
     <mergeCell ref="D5:F6"/>
     <mergeCell ref="G5:G8"/>
     <mergeCell ref="H5:H8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:T30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="H40" sqref="H40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="20.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="19.5703125" style="1" customWidth="1"/>
     <col min="4" max="5" width="15.28515625" style="1" customWidth="1"/>
     <col min="6" max="6" width="16.28515625" style="1" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
-      <c r="A1" s="82" t="s">
+      <c r="A1" s="84" t="s">
         <v>5</v>
       </c>
-      <c r="B1" s="82"/>
-[...5 lines deleted...]
-      <c r="H1" s="82"/>
+      <c r="B1" s="84"/>
+      <c r="C1" s="84"/>
+      <c r="D1" s="84"/>
+      <c r="E1" s="84"/>
+      <c r="F1" s="84"/>
+      <c r="G1" s="84"/>
+      <c r="H1" s="84"/>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2" s="83" t="s">
+      <c r="A2" s="85" t="s">
         <v>4</v>
       </c>
-      <c r="B2" s="83"/>
-[...5 lines deleted...]
-      <c r="H2" s="83"/>
+      <c r="B2" s="85"/>
+      <c r="C2" s="85"/>
+      <c r="D2" s="85"/>
+      <c r="E2" s="85"/>
+      <c r="F2" s="85"/>
+      <c r="G2" s="85"/>
+      <c r="H2" s="85"/>
     </row>
     <row r="3" spans="1:8">
-      <c r="A3" s="84"/>
-      <c r="B3" s="84" t="s">
+      <c r="A3" s="86"/>
+      <c r="B3" s="86" t="s">
         <v>6</v>
       </c>
-      <c r="C3" s="84" t="s">
+      <c r="C3" s="86" t="s">
         <v>7</v>
       </c>
-      <c r="D3" s="84"/>
-[...3 lines deleted...]
-      <c r="H3" s="84"/>
+      <c r="D3" s="86"/>
+      <c r="E3" s="86"/>
+      <c r="F3" s="86"/>
+      <c r="G3" s="86"/>
+      <c r="H3" s="86"/>
     </row>
     <row r="4" spans="1:8" ht="4.5" customHeight="1">
-      <c r="A4" s="84"/>
-[...6 lines deleted...]
-      <c r="H4" s="84"/>
+      <c r="A4" s="86"/>
+      <c r="B4" s="86"/>
+      <c r="C4" s="86"/>
+      <c r="D4" s="86"/>
+      <c r="E4" s="86"/>
+      <c r="F4" s="86"/>
+      <c r="G4" s="86"/>
+      <c r="H4" s="86"/>
     </row>
     <row r="5" spans="1:8">
-      <c r="A5" s="84"/>
-[...1 lines deleted...]
-      <c r="C5" s="84" t="s">
+      <c r="A5" s="86"/>
+      <c r="B5" s="86"/>
+      <c r="C5" s="86" t="s">
         <v>8</v>
       </c>
-      <c r="D5" s="84" t="s">
+      <c r="D5" s="86" t="s">
         <v>9</v>
       </c>
-      <c r="E5" s="84"/>
-[...1 lines deleted...]
-      <c r="G5" s="84" t="s">
+      <c r="E5" s="86"/>
+      <c r="F5" s="86"/>
+      <c r="G5" s="86" t="s">
         <v>10</v>
       </c>
-      <c r="H5" s="84" t="s">
+      <c r="H5" s="86" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="5.25" customHeight="1">
-      <c r="A6" s="84"/>
-[...6 lines deleted...]
-      <c r="H6" s="84"/>
+      <c r="A6" s="86"/>
+      <c r="B6" s="86"/>
+      <c r="C6" s="86"/>
+      <c r="D6" s="86"/>
+      <c r="E6" s="86"/>
+      <c r="F6" s="86"/>
+      <c r="G6" s="86"/>
+      <c r="H6" s="86"/>
     </row>
     <row r="7" spans="1:8">
-      <c r="A7" s="84"/>
-[...2 lines deleted...]
-      <c r="D7" s="86" t="s">
+      <c r="A7" s="86"/>
+      <c r="B7" s="86"/>
+      <c r="C7" s="86"/>
+      <c r="D7" s="88" t="s">
         <v>12</v>
       </c>
-      <c r="E7" s="84" t="s">
+      <c r="E7" s="86" t="s">
         <v>13</v>
       </c>
-      <c r="F7" s="84" t="s">
+      <c r="F7" s="86" t="s">
         <v>14</v>
       </c>
-      <c r="G7" s="84"/>
-      <c r="H7" s="84"/>
+      <c r="G7" s="86"/>
+      <c r="H7" s="86"/>
     </row>
     <row r="8" spans="1:8" ht="11.25" customHeight="1">
-      <c r="A8" s="84"/>
-[...6 lines deleted...]
-      <c r="H8" s="84"/>
+      <c r="A8" s="86"/>
+      <c r="B8" s="86"/>
+      <c r="C8" s="86"/>
+      <c r="D8" s="88"/>
+      <c r="E8" s="86"/>
+      <c r="F8" s="86"/>
+      <c r="G8" s="86"/>
+      <c r="H8" s="86"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="2">
         <v>2015</v>
       </c>
       <c r="B9" s="14">
         <v>100</v>
       </c>
       <c r="C9" s="14">
         <v>96.2</v>
       </c>
       <c r="D9" s="14">
         <v>49.8</v>
       </c>
       <c r="E9" s="14">
         <v>27.3</v>
       </c>
       <c r="F9" s="14">
         <v>19.100000000000001</v>
       </c>
       <c r="G9" s="14" t="s">
         <v>30</v>
       </c>
       <c r="H9" s="14">
         <v>3.5999999999999996</v>
@@ -13018,170 +13109,170 @@
       <c r="A29" s="44"/>
     </row>
     <row r="30" spans="1:20">
       <c r="A30" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:A8"/>
     <mergeCell ref="B3:B8"/>
     <mergeCell ref="C3:H4"/>
     <mergeCell ref="C5:C8"/>
     <mergeCell ref="D5:F6"/>
     <mergeCell ref="G5:G8"/>
     <mergeCell ref="H5:H8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:T68"/>
   <sheetViews>
     <sheetView topLeftCell="A31" workbookViewId="0">
-      <selection activeCell="B65" sqref="B65:H65"/>
+      <selection activeCell="B66" sqref="B66:H66"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="20.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="19.5703125" style="1" customWidth="1"/>
     <col min="4" max="5" width="15.28515625" style="1" customWidth="1"/>
     <col min="6" max="6" width="16.28515625" style="1" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
-      <c r="A1" s="82" t="s">
+      <c r="A1" s="84" t="s">
         <v>5</v>
       </c>
-      <c r="B1" s="82"/>
-[...5 lines deleted...]
-      <c r="H1" s="82"/>
+      <c r="B1" s="84"/>
+      <c r="C1" s="84"/>
+      <c r="D1" s="84"/>
+      <c r="E1" s="84"/>
+      <c r="F1" s="84"/>
+      <c r="G1" s="84"/>
+      <c r="H1" s="84"/>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2" s="83" t="s">
+      <c r="A2" s="85" t="s">
         <v>4</v>
       </c>
-      <c r="B2" s="83"/>
-[...5 lines deleted...]
-      <c r="H2" s="83"/>
+      <c r="B2" s="85"/>
+      <c r="C2" s="85"/>
+      <c r="D2" s="85"/>
+      <c r="E2" s="85"/>
+      <c r="F2" s="85"/>
+      <c r="G2" s="85"/>
+      <c r="H2" s="85"/>
     </row>
     <row r="3" spans="1:8">
-      <c r="A3" s="84"/>
-      <c r="B3" s="84" t="s">
+      <c r="A3" s="86"/>
+      <c r="B3" s="86" t="s">
         <v>6</v>
       </c>
-      <c r="C3" s="84" t="s">
+      <c r="C3" s="86" t="s">
         <v>7</v>
       </c>
-      <c r="D3" s="84"/>
-[...3 lines deleted...]
-      <c r="H3" s="84"/>
+      <c r="D3" s="86"/>
+      <c r="E3" s="86"/>
+      <c r="F3" s="86"/>
+      <c r="G3" s="86"/>
+      <c r="H3" s="86"/>
     </row>
     <row r="4" spans="1:8" ht="4.5" customHeight="1">
-      <c r="A4" s="84"/>
-[...6 lines deleted...]
-      <c r="H4" s="84"/>
+      <c r="A4" s="86"/>
+      <c r="B4" s="86"/>
+      <c r="C4" s="86"/>
+      <c r="D4" s="86"/>
+      <c r="E4" s="86"/>
+      <c r="F4" s="86"/>
+      <c r="G4" s="86"/>
+      <c r="H4" s="86"/>
     </row>
     <row r="5" spans="1:8">
-      <c r="A5" s="84"/>
-[...1 lines deleted...]
-      <c r="C5" s="84" t="s">
+      <c r="A5" s="86"/>
+      <c r="B5" s="86"/>
+      <c r="C5" s="86" t="s">
         <v>8</v>
       </c>
-      <c r="D5" s="84" t="s">
+      <c r="D5" s="86" t="s">
         <v>9</v>
       </c>
-      <c r="E5" s="84"/>
-[...1 lines deleted...]
-      <c r="G5" s="84" t="s">
+      <c r="E5" s="86"/>
+      <c r="F5" s="86"/>
+      <c r="G5" s="86" t="s">
         <v>10</v>
       </c>
-      <c r="H5" s="84" t="s">
+      <c r="H5" s="86" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="5.25" customHeight="1">
-      <c r="A6" s="84"/>
-[...6 lines deleted...]
-      <c r="H6" s="84"/>
+      <c r="A6" s="86"/>
+      <c r="B6" s="86"/>
+      <c r="C6" s="86"/>
+      <c r="D6" s="86"/>
+      <c r="E6" s="86"/>
+      <c r="F6" s="86"/>
+      <c r="G6" s="86"/>
+      <c r="H6" s="86"/>
     </row>
     <row r="7" spans="1:8">
-      <c r="A7" s="84"/>
-[...2 lines deleted...]
-      <c r="D7" s="86" t="s">
+      <c r="A7" s="86"/>
+      <c r="B7" s="86"/>
+      <c r="C7" s="86"/>
+      <c r="D7" s="88" t="s">
         <v>12</v>
       </c>
-      <c r="E7" s="84" t="s">
+      <c r="E7" s="86" t="s">
         <v>13</v>
       </c>
-      <c r="F7" s="84" t="s">
+      <c r="F7" s="86" t="s">
         <v>14</v>
       </c>
-      <c r="G7" s="84"/>
-      <c r="H7" s="84"/>
+      <c r="G7" s="86"/>
+      <c r="H7" s="86"/>
     </row>
     <row r="8" spans="1:8" ht="11.25" customHeight="1">
-      <c r="A8" s="84"/>
-[...6 lines deleted...]
-      <c r="H8" s="84"/>
+      <c r="A8" s="86"/>
+      <c r="B8" s="86"/>
+      <c r="C8" s="86"/>
+      <c r="D8" s="88"/>
+      <c r="E8" s="86"/>
+      <c r="F8" s="86"/>
+      <c r="G8" s="86"/>
+      <c r="H8" s="86"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="2">
         <v>2015</v>
       </c>
       <c r="B9" s="14">
         <v>100</v>
       </c>
       <c r="C9" s="14">
         <v>95.7</v>
       </c>
       <c r="D9" s="14">
         <v>48.9</v>
       </c>
       <c r="E9" s="14">
         <v>26.8</v>
       </c>
       <c r="F9" s="14">
         <v>20</v>
       </c>
       <c r="G9" s="14" t="s">
         <v>30</v>
       </c>
       <c r="H9" s="14">
         <v>4.0999999999999996</v>
@@ -14588,248 +14679,262 @@
         <v>16.7</v>
       </c>
       <c r="G63" s="12">
         <v>0.1</v>
       </c>
       <c r="H63" s="12">
         <v>12.5</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="45">
         <v>2026</v>
       </c>
       <c r="B64" s="25"/>
       <c r="C64" s="25"/>
       <c r="D64" s="25"/>
       <c r="E64" s="25"/>
       <c r="F64" s="25"/>
       <c r="G64" s="25"/>
       <c r="H64" s="14"/>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="B65" s="93">
-[...2 lines deleted...]
-      <c r="C65" s="93">
+      <c r="B65" s="82">
+        <v>100</v>
+      </c>
+      <c r="C65" s="82">
         <v>86.9</v>
       </c>
-      <c r="D65" s="93">
+      <c r="D65" s="82">
         <v>44.3</v>
       </c>
-      <c r="E65" s="93">
+      <c r="E65" s="82">
         <v>22.5</v>
       </c>
-      <c r="F65" s="93">
+      <c r="F65" s="82">
         <v>20.100000000000001</v>
       </c>
-      <c r="G65" s="93">
+      <c r="G65" s="82">
         <v>0.2</v>
       </c>
-      <c r="H65" s="93">
+      <c r="H65" s="82">
         <v>8.1</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="B66" s="31"/>
-[...5 lines deleted...]
-      <c r="H66" s="18"/>
+      <c r="B66" s="31">
+        <v>100</v>
+      </c>
+      <c r="C66" s="31">
+        <v>85.8</v>
+      </c>
+      <c r="D66" s="31">
+        <v>44.4</v>
+      </c>
+      <c r="E66" s="31">
+        <v>22.2</v>
+      </c>
+      <c r="F66" s="31">
+        <v>19.2</v>
+      </c>
+      <c r="G66" s="31">
+        <v>0.1</v>
+      </c>
+      <c r="H66" s="17">
+        <v>14.1</v>
+      </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B67" s="31"/>
       <c r="C67" s="31"/>
       <c r="D67" s="31"/>
       <c r="E67" s="31"/>
       <c r="F67" s="31"/>
       <c r="G67" s="31"/>
       <c r="H67" s="17"/>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" s="19" t="s">
         <v>2</v>
       </c>
       <c r="B68" s="79"/>
       <c r="C68" s="79"/>
       <c r="D68" s="79"/>
       <c r="E68" s="79"/>
       <c r="F68" s="79"/>
       <c r="G68" s="79"/>
       <c r="H68" s="79"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:A8"/>
     <mergeCell ref="B3:B8"/>
     <mergeCell ref="C3:H4"/>
     <mergeCell ref="C5:C8"/>
     <mergeCell ref="D5:F6"/>
     <mergeCell ref="G5:G8"/>
     <mergeCell ref="H5:H8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:T68"/>
   <sheetViews>
     <sheetView topLeftCell="A33" workbookViewId="0">
-      <selection activeCell="B65" sqref="B65:H65"/>
+      <selection activeCell="B66" sqref="B66:H66"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="20.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="19.5703125" style="1" customWidth="1"/>
     <col min="4" max="5" width="15.28515625" style="1" customWidth="1"/>
     <col min="6" max="6" width="16.28515625" style="1" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
-      <c r="A1" s="82" t="s">
+      <c r="A1" s="84" t="s">
         <v>5</v>
       </c>
-      <c r="B1" s="82"/>
-[...5 lines deleted...]
-      <c r="H1" s="82"/>
+      <c r="B1" s="84"/>
+      <c r="C1" s="84"/>
+      <c r="D1" s="84"/>
+      <c r="E1" s="84"/>
+      <c r="F1" s="84"/>
+      <c r="G1" s="84"/>
+      <c r="H1" s="84"/>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2" s="83" t="s">
+      <c r="A2" s="85" t="s">
         <v>4</v>
       </c>
-      <c r="B2" s="83"/>
-[...5 lines deleted...]
-      <c r="H2" s="83"/>
+      <c r="B2" s="85"/>
+      <c r="C2" s="85"/>
+      <c r="D2" s="85"/>
+      <c r="E2" s="85"/>
+      <c r="F2" s="85"/>
+      <c r="G2" s="85"/>
+      <c r="H2" s="85"/>
     </row>
     <row r="3" spans="1:8">
-      <c r="A3" s="84"/>
-      <c r="B3" s="84" t="s">
+      <c r="A3" s="86"/>
+      <c r="B3" s="86" t="s">
         <v>6</v>
       </c>
-      <c r="C3" s="84" t="s">
+      <c r="C3" s="86" t="s">
         <v>7</v>
       </c>
-      <c r="D3" s="84"/>
-[...3 lines deleted...]
-      <c r="H3" s="84"/>
+      <c r="D3" s="86"/>
+      <c r="E3" s="86"/>
+      <c r="F3" s="86"/>
+      <c r="G3" s="86"/>
+      <c r="H3" s="86"/>
     </row>
     <row r="4" spans="1:8" ht="4.5" customHeight="1">
-      <c r="A4" s="84"/>
-[...6 lines deleted...]
-      <c r="H4" s="84"/>
+      <c r="A4" s="86"/>
+      <c r="B4" s="86"/>
+      <c r="C4" s="86"/>
+      <c r="D4" s="86"/>
+      <c r="E4" s="86"/>
+      <c r="F4" s="86"/>
+      <c r="G4" s="86"/>
+      <c r="H4" s="86"/>
     </row>
     <row r="5" spans="1:8">
-      <c r="A5" s="84"/>
-[...1 lines deleted...]
-      <c r="C5" s="84" t="s">
+      <c r="A5" s="86"/>
+      <c r="B5" s="86"/>
+      <c r="C5" s="86" t="s">
         <v>8</v>
       </c>
-      <c r="D5" s="84" t="s">
+      <c r="D5" s="86" t="s">
         <v>9</v>
       </c>
-      <c r="E5" s="84"/>
-[...1 lines deleted...]
-      <c r="G5" s="84" t="s">
+      <c r="E5" s="86"/>
+      <c r="F5" s="86"/>
+      <c r="G5" s="86" t="s">
         <v>10</v>
       </c>
-      <c r="H5" s="84" t="s">
+      <c r="H5" s="86" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="5.25" customHeight="1">
-      <c r="A6" s="84"/>
-[...6 lines deleted...]
-      <c r="H6" s="84"/>
+      <c r="A6" s="86"/>
+      <c r="B6" s="86"/>
+      <c r="C6" s="86"/>
+      <c r="D6" s="86"/>
+      <c r="E6" s="86"/>
+      <c r="F6" s="86"/>
+      <c r="G6" s="86"/>
+      <c r="H6" s="86"/>
     </row>
     <row r="7" spans="1:8">
-      <c r="A7" s="84"/>
-[...2 lines deleted...]
-      <c r="D7" s="86" t="s">
+      <c r="A7" s="86"/>
+      <c r="B7" s="86"/>
+      <c r="C7" s="86"/>
+      <c r="D7" s="88" t="s">
         <v>12</v>
       </c>
-      <c r="E7" s="84" t="s">
+      <c r="E7" s="86" t="s">
         <v>13</v>
       </c>
-      <c r="F7" s="84" t="s">
+      <c r="F7" s="86" t="s">
         <v>14</v>
       </c>
-      <c r="G7" s="84"/>
-      <c r="H7" s="84"/>
+      <c r="G7" s="86"/>
+      <c r="H7" s="86"/>
     </row>
     <row r="8" spans="1:8" ht="11.25" customHeight="1">
-      <c r="A8" s="84"/>
-[...6 lines deleted...]
-      <c r="H8" s="85"/>
+      <c r="A8" s="86"/>
+      <c r="B8" s="87"/>
+      <c r="C8" s="87"/>
+      <c r="D8" s="89"/>
+      <c r="E8" s="87"/>
+      <c r="F8" s="87"/>
+      <c r="G8" s="87"/>
+      <c r="H8" s="87"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="2">
         <v>2015</v>
       </c>
       <c r="B9" s="36">
         <v>100</v>
       </c>
       <c r="C9" s="36">
         <v>86.7</v>
       </c>
       <c r="D9" s="36">
         <v>37.1</v>
       </c>
       <c r="E9" s="36">
         <v>29</v>
       </c>
       <c r="F9" s="36">
         <v>20.6</v>
       </c>
       <c r="G9" s="36" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="36">
         <v>13</v>
@@ -16236,248 +16341,262 @@
         <v>15.5</v>
       </c>
       <c r="G63" s="12">
         <v>0.1</v>
       </c>
       <c r="H63" s="12">
         <v>10.199999999999999</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="45">
         <v>2026</v>
       </c>
       <c r="B64" s="25"/>
       <c r="C64" s="25"/>
       <c r="D64" s="25"/>
       <c r="E64" s="25"/>
       <c r="F64" s="25"/>
       <c r="G64" s="25"/>
       <c r="H64" s="14"/>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="B65" s="93">
-[...2 lines deleted...]
-      <c r="C65" s="93">
+      <c r="B65" s="82">
+        <v>100</v>
+      </c>
+      <c r="C65" s="82">
         <v>88.3</v>
       </c>
-      <c r="D65" s="93">
+      <c r="D65" s="82">
         <v>43</v>
       </c>
-      <c r="E65" s="93">
+      <c r="E65" s="82">
         <v>25.4</v>
       </c>
-      <c r="F65" s="93">
+      <c r="F65" s="82">
         <v>19.899999999999999</v>
       </c>
-      <c r="G65" s="93">
+      <c r="G65" s="82">
         <v>0.2</v>
       </c>
-      <c r="H65" s="93">
+      <c r="H65" s="82">
         <v>7.8</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="B66" s="31"/>
-[...5 lines deleted...]
-      <c r="H66" s="18"/>
+      <c r="B66" s="31">
+        <v>100</v>
+      </c>
+      <c r="C66" s="31">
+        <v>90.1</v>
+      </c>
+      <c r="D66" s="31">
+        <v>46</v>
+      </c>
+      <c r="E66" s="31">
+        <v>24.2</v>
+      </c>
+      <c r="F66" s="31">
+        <v>19.899999999999999</v>
+      </c>
+      <c r="G66" s="31">
+        <v>0.1</v>
+      </c>
+      <c r="H66" s="17">
+        <v>9.8000000000000007</v>
+      </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B67" s="31"/>
       <c r="C67" s="31"/>
       <c r="D67" s="31"/>
       <c r="E67" s="31"/>
       <c r="F67" s="31"/>
       <c r="G67" s="31"/>
       <c r="H67" s="17"/>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" s="19" t="s">
         <v>2</v>
       </c>
       <c r="B68" s="79"/>
       <c r="C68" s="79"/>
       <c r="D68" s="79"/>
       <c r="E68" s="79"/>
       <c r="F68" s="79"/>
       <c r="G68" s="79"/>
       <c r="H68" s="79"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:A8"/>
     <mergeCell ref="B3:B8"/>
     <mergeCell ref="C3:H4"/>
     <mergeCell ref="C5:C8"/>
     <mergeCell ref="D5:F6"/>
     <mergeCell ref="G5:G8"/>
     <mergeCell ref="H5:H8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:T53"/>
   <sheetViews>
     <sheetView topLeftCell="A13" workbookViewId="0">
-      <selection activeCell="B50" sqref="B50:H50"/>
+      <selection activeCell="B51" sqref="B51:H51"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="23" customWidth="1"/>
     <col min="2" max="2" width="20.7109375" style="23" customWidth="1"/>
     <col min="3" max="3" width="19.5703125" style="23" customWidth="1"/>
     <col min="4" max="5" width="15.28515625" style="23" customWidth="1"/>
     <col min="6" max="6" width="16.28515625" style="23" customWidth="1"/>
     <col min="7" max="7" width="14" style="23" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="23" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="23"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
-      <c r="A1" s="88" t="s">
+      <c r="A1" s="90" t="s">
         <v>5</v>
       </c>
-      <c r="B1" s="88"/>
-[...5 lines deleted...]
-      <c r="H1" s="88"/>
+      <c r="B1" s="90"/>
+      <c r="C1" s="90"/>
+      <c r="D1" s="90"/>
+      <c r="E1" s="90"/>
+      <c r="F1" s="90"/>
+      <c r="G1" s="90"/>
+      <c r="H1" s="90"/>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2" s="89" t="s">
+      <c r="A2" s="91" t="s">
         <v>4</v>
       </c>
-      <c r="B2" s="89"/>
-[...5 lines deleted...]
-      <c r="H2" s="89"/>
+      <c r="B2" s="91"/>
+      <c r="C2" s="91"/>
+      <c r="D2" s="91"/>
+      <c r="E2" s="91"/>
+      <c r="F2" s="91"/>
+      <c r="G2" s="91"/>
+      <c r="H2" s="91"/>
     </row>
     <row r="3" spans="1:8">
-      <c r="A3" s="90"/>
-      <c r="B3" s="90" t="s">
+      <c r="A3" s="92"/>
+      <c r="B3" s="92" t="s">
         <v>6</v>
       </c>
-      <c r="C3" s="90" t="s">
+      <c r="C3" s="92" t="s">
         <v>7</v>
       </c>
-      <c r="D3" s="90"/>
-[...3 lines deleted...]
-      <c r="H3" s="90"/>
+      <c r="D3" s="92"/>
+      <c r="E3" s="92"/>
+      <c r="F3" s="92"/>
+      <c r="G3" s="92"/>
+      <c r="H3" s="92"/>
     </row>
     <row r="4" spans="1:8" ht="4.5" customHeight="1">
-      <c r="A4" s="90"/>
-[...6 lines deleted...]
-      <c r="H4" s="90"/>
+      <c r="A4" s="92"/>
+      <c r="B4" s="92"/>
+      <c r="C4" s="92"/>
+      <c r="D4" s="92"/>
+      <c r="E4" s="92"/>
+      <c r="F4" s="92"/>
+      <c r="G4" s="92"/>
+      <c r="H4" s="92"/>
     </row>
     <row r="5" spans="1:8">
-      <c r="A5" s="90"/>
-[...1 lines deleted...]
-      <c r="C5" s="90" t="s">
+      <c r="A5" s="92"/>
+      <c r="B5" s="92"/>
+      <c r="C5" s="92" t="s">
         <v>8</v>
       </c>
-      <c r="D5" s="90" t="s">
+      <c r="D5" s="92" t="s">
         <v>9</v>
       </c>
-      <c r="E5" s="90"/>
-[...1 lines deleted...]
-      <c r="G5" s="90" t="s">
+      <c r="E5" s="92"/>
+      <c r="F5" s="92"/>
+      <c r="G5" s="92" t="s">
         <v>10</v>
       </c>
-      <c r="H5" s="90" t="s">
+      <c r="H5" s="92" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="5.25" customHeight="1">
-      <c r="A6" s="90"/>
-[...6 lines deleted...]
-      <c r="H6" s="90"/>
+      <c r="A6" s="92"/>
+      <c r="B6" s="92"/>
+      <c r="C6" s="92"/>
+      <c r="D6" s="92"/>
+      <c r="E6" s="92"/>
+      <c r="F6" s="92"/>
+      <c r="G6" s="92"/>
+      <c r="H6" s="92"/>
     </row>
     <row r="7" spans="1:8">
-      <c r="A7" s="90"/>
-[...2 lines deleted...]
-      <c r="D7" s="91" t="s">
+      <c r="A7" s="92"/>
+      <c r="B7" s="92"/>
+      <c r="C7" s="92"/>
+      <c r="D7" s="93" t="s">
         <v>12</v>
       </c>
-      <c r="E7" s="90" t="s">
+      <c r="E7" s="92" t="s">
         <v>13</v>
       </c>
-      <c r="F7" s="90" t="s">
+      <c r="F7" s="92" t="s">
         <v>14</v>
       </c>
-      <c r="G7" s="90"/>
-      <c r="H7" s="90"/>
+      <c r="G7" s="92"/>
+      <c r="H7" s="92"/>
     </row>
     <row r="8" spans="1:8" ht="11.25" customHeight="1">
-      <c r="A8" s="90"/>
-[...6 lines deleted...]
-      <c r="H8" s="90"/>
+      <c r="A8" s="92"/>
+      <c r="B8" s="92"/>
+      <c r="C8" s="92"/>
+      <c r="D8" s="93"/>
+      <c r="E8" s="92"/>
+      <c r="F8" s="92"/>
+      <c r="G8" s="92"/>
+      <c r="H8" s="92"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="28">
         <v>2018</v>
       </c>
       <c r="B9" s="25">
         <v>100</v>
       </c>
       <c r="C9" s="25" t="s">
         <v>546</v>
       </c>
       <c r="D9" s="25">
         <v>57</v>
       </c>
       <c r="E9" s="25" t="s">
         <v>348</v>
       </c>
       <c r="F9" s="25" t="s">
         <v>133</v>
       </c>
       <c r="G9" s="25" t="s">
         <v>19</v>
       </c>
       <c r="H9" s="25">
         <v>3</v>
@@ -17480,133 +17599,147 @@
         <v>15.4</v>
       </c>
       <c r="G48" s="12">
         <v>0.1</v>
       </c>
       <c r="H48" s="12">
         <v>5.3000000000000007</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="45">
         <v>2026</v>
       </c>
       <c r="B49" s="25"/>
       <c r="C49" s="25"/>
       <c r="D49" s="25"/>
       <c r="E49" s="25"/>
       <c r="F49" s="25"/>
       <c r="G49" s="25"/>
       <c r="H49" s="14"/>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="B50" s="93">
-[...2 lines deleted...]
-      <c r="C50" s="93">
+      <c r="B50" s="82">
+        <v>100</v>
+      </c>
+      <c r="C50" s="82">
         <v>92.4</v>
       </c>
-      <c r="D50" s="93">
+      <c r="D50" s="82">
         <v>51.7</v>
       </c>
-      <c r="E50" s="93">
+      <c r="E50" s="82">
         <v>20.3</v>
       </c>
-      <c r="F50" s="93">
+      <c r="F50" s="82">
         <v>20.399999999999999</v>
       </c>
-      <c r="G50" s="93">
+      <c r="G50" s="82">
         <v>0.4</v>
       </c>
-      <c r="H50" s="93">
+      <c r="H50" s="82">
         <v>6</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="B51" s="31"/>
-[...5 lines deleted...]
-      <c r="H51" s="18"/>
+      <c r="B51" s="31">
+        <v>100</v>
+      </c>
+      <c r="C51" s="31">
+        <v>92.8</v>
+      </c>
+      <c r="D51" s="31">
+        <v>54</v>
+      </c>
+      <c r="E51" s="31">
+        <v>21.3</v>
+      </c>
+      <c r="F51" s="31">
+        <v>17.5</v>
+      </c>
+      <c r="G51" s="31">
+        <v>0.1</v>
+      </c>
+      <c r="H51" s="17">
+        <v>7.1000000000000005</v>
+      </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B52" s="31"/>
       <c r="C52" s="31"/>
       <c r="D52" s="31"/>
       <c r="E52" s="31"/>
       <c r="F52" s="31"/>
       <c r="G52" s="31"/>
       <c r="H52" s="17"/>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="19" t="s">
         <v>2</v>
       </c>
       <c r="B53" s="79"/>
       <c r="C53" s="79"/>
       <c r="D53" s="79"/>
       <c r="E53" s="79"/>
       <c r="F53" s="79"/>
       <c r="G53" s="79"/>
       <c r="H53" s="79"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:A8"/>
     <mergeCell ref="B3:B8"/>
     <mergeCell ref="C3:H4"/>
     <mergeCell ref="C5:C8"/>
     <mergeCell ref="D5:F6"/>
     <mergeCell ref="G5:G8"/>
     <mergeCell ref="H5:H8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист2"/>
   <dimension ref="B2:D19"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="B46" sqref="B46"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="23" customWidth="1"/>
     <col min="2" max="2" width="88.42578125" style="23" customWidth="1"/>
     <col min="3" max="3" width="37.85546875" style="23" customWidth="1"/>
     <col min="4" max="256" width="9.140625" style="23"/>
     <col min="257" max="257" width="4.42578125" style="23" customWidth="1"/>
     <col min="258" max="258" width="88.42578125" style="23" customWidth="1"/>
     <col min="259" max="259" width="37.85546875" style="23" customWidth="1"/>
     <col min="260" max="512" width="9.140625" style="23"/>
     <col min="513" max="513" width="4.42578125" style="23" customWidth="1"/>
     <col min="514" max="514" width="88.42578125" style="23" customWidth="1"/>
     <col min="515" max="515" width="37.85546875" style="23" customWidth="1"/>
     <col min="516" max="768" width="9.140625" style="23"/>
     <col min="769" max="769" width="4.42578125" style="23" customWidth="1"/>
     <col min="770" max="770" width="88.42578125" style="23" customWidth="1"/>
     <col min="771" max="771" width="37.85546875" style="23" customWidth="1"/>
     <col min="772" max="1024" width="9.140625" style="23"/>
     <col min="1025" max="1025" width="4.42578125" style="23" customWidth="1"/>
     <col min="1026" max="1026" width="88.42578125" style="23" customWidth="1"/>
     <col min="1027" max="1027" width="37.85546875" style="23" customWidth="1"/>
     <col min="1028" max="1280" width="9.140625" style="23"/>
@@ -17826,223 +17959,223 @@
     <col min="14850" max="14850" width="88.42578125" style="23" customWidth="1"/>
     <col min="14851" max="14851" width="37.85546875" style="23" customWidth="1"/>
     <col min="14852" max="15104" width="9.140625" style="23"/>
     <col min="15105" max="15105" width="4.42578125" style="23" customWidth="1"/>
     <col min="15106" max="15106" width="88.42578125" style="23" customWidth="1"/>
     <col min="15107" max="15107" width="37.85546875" style="23" customWidth="1"/>
     <col min="15108" max="15360" width="9.140625" style="23"/>
     <col min="15361" max="15361" width="4.42578125" style="23" customWidth="1"/>
     <col min="15362" max="15362" width="88.42578125" style="23" customWidth="1"/>
     <col min="15363" max="15363" width="37.85546875" style="23" customWidth="1"/>
     <col min="15364" max="15616" width="9.140625" style="23"/>
     <col min="15617" max="15617" width="4.42578125" style="23" customWidth="1"/>
     <col min="15618" max="15618" width="88.42578125" style="23" customWidth="1"/>
     <col min="15619" max="15619" width="37.85546875" style="23" customWidth="1"/>
     <col min="15620" max="15872" width="9.140625" style="23"/>
     <col min="15873" max="15873" width="4.42578125" style="23" customWidth="1"/>
     <col min="15874" max="15874" width="88.42578125" style="23" customWidth="1"/>
     <col min="15875" max="15875" width="37.85546875" style="23" customWidth="1"/>
     <col min="15876" max="16128" width="9.140625" style="23"/>
     <col min="16129" max="16129" width="4.42578125" style="23" customWidth="1"/>
     <col min="16130" max="16130" width="88.42578125" style="23" customWidth="1"/>
     <col min="16131" max="16131" width="37.85546875" style="23" customWidth="1"/>
     <col min="16132" max="16384" width="9.140625" style="23"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:2" ht="15">
+    <row r="2" spans="2:2" ht="14.25">
       <c r="B2" s="58"/>
     </row>
     <row r="5" spans="2:2">
       <c r="B5" s="59" t="s">
         <v>619</v>
       </c>
     </row>
     <row r="6" spans="2:2">
       <c r="B6" s="59" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="59" t="s">
         <v>621</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="59" t="s">
         <v>622</v>
       </c>
     </row>
     <row r="9" spans="2:2">
       <c r="B9" s="59" t="s">
         <v>623</v>
       </c>
     </row>
     <row r="10" spans="2:2" ht="25.5">
       <c r="B10" s="60" t="s">
         <v>624</v>
       </c>
     </row>
     <row r="11" spans="2:2">
       <c r="B11" s="61"/>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="61"/>
     </row>
     <row r="19" spans="2:4">
-      <c r="B19" s="92" t="s">
+      <c r="B19" s="81" t="s">
         <v>640</v>
       </c>
       <c r="C19" s="62"/>
       <c r="D19" s="62"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I33"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B30" sqref="B30:H30"/>
+      <selection activeCell="B31" sqref="B31:H31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="20.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="19.5703125" style="1" customWidth="1"/>
     <col min="4" max="5" width="15.28515625" style="1" customWidth="1"/>
     <col min="6" max="6" width="16.28515625" style="1" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
-      <c r="A1" s="82" t="s">
+      <c r="A1" s="84" t="s">
         <v>5</v>
       </c>
-      <c r="B1" s="82"/>
-[...5 lines deleted...]
-      <c r="H1" s="82"/>
+      <c r="B1" s="84"/>
+      <c r="C1" s="84"/>
+      <c r="D1" s="84"/>
+      <c r="E1" s="84"/>
+      <c r="F1" s="84"/>
+      <c r="G1" s="84"/>
+      <c r="H1" s="84"/>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2" s="83" t="s">
+      <c r="A2" s="85" t="s">
         <v>4</v>
       </c>
-      <c r="B2" s="83"/>
-[...5 lines deleted...]
-      <c r="H2" s="83"/>
+      <c r="B2" s="85"/>
+      <c r="C2" s="85"/>
+      <c r="D2" s="85"/>
+      <c r="E2" s="85"/>
+      <c r="F2" s="85"/>
+      <c r="G2" s="85"/>
+      <c r="H2" s="85"/>
     </row>
     <row r="3" spans="1:8">
-      <c r="A3" s="84"/>
-      <c r="B3" s="84" t="s">
+      <c r="A3" s="86"/>
+      <c r="B3" s="86" t="s">
         <v>6</v>
       </c>
-      <c r="C3" s="84" t="s">
+      <c r="C3" s="86" t="s">
         <v>7</v>
       </c>
-      <c r="D3" s="84"/>
-[...3 lines deleted...]
-      <c r="H3" s="84"/>
+      <c r="D3" s="86"/>
+      <c r="E3" s="86"/>
+      <c r="F3" s="86"/>
+      <c r="G3" s="86"/>
+      <c r="H3" s="86"/>
     </row>
     <row r="4" spans="1:8" ht="4.5" customHeight="1">
-      <c r="A4" s="84"/>
-[...6 lines deleted...]
-      <c r="H4" s="84"/>
+      <c r="A4" s="86"/>
+      <c r="B4" s="86"/>
+      <c r="C4" s="86"/>
+      <c r="D4" s="86"/>
+      <c r="E4" s="86"/>
+      <c r="F4" s="86"/>
+      <c r="G4" s="86"/>
+      <c r="H4" s="86"/>
     </row>
     <row r="5" spans="1:8">
-      <c r="A5" s="84"/>
-[...1 lines deleted...]
-      <c r="C5" s="84" t="s">
+      <c r="A5" s="86"/>
+      <c r="B5" s="86"/>
+      <c r="C5" s="86" t="s">
         <v>8</v>
       </c>
-      <c r="D5" s="84" t="s">
+      <c r="D5" s="86" t="s">
         <v>9</v>
       </c>
-      <c r="E5" s="84"/>
-[...1 lines deleted...]
-      <c r="G5" s="84" t="s">
+      <c r="E5" s="86"/>
+      <c r="F5" s="86"/>
+      <c r="G5" s="86" t="s">
         <v>10</v>
       </c>
-      <c r="H5" s="84" t="s">
+      <c r="H5" s="86" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="5.25" customHeight="1">
-      <c r="A6" s="84"/>
-[...6 lines deleted...]
-      <c r="H6" s="84"/>
+      <c r="A6" s="86"/>
+      <c r="B6" s="86"/>
+      <c r="C6" s="86"/>
+      <c r="D6" s="86"/>
+      <c r="E6" s="86"/>
+      <c r="F6" s="86"/>
+      <c r="G6" s="86"/>
+      <c r="H6" s="86"/>
     </row>
     <row r="7" spans="1:8">
-      <c r="A7" s="84"/>
-[...2 lines deleted...]
-      <c r="D7" s="86" t="s">
+      <c r="A7" s="86"/>
+      <c r="B7" s="86"/>
+      <c r="C7" s="86"/>
+      <c r="D7" s="88" t="s">
         <v>12</v>
       </c>
-      <c r="E7" s="84" t="s">
+      <c r="E7" s="86" t="s">
         <v>13</v>
       </c>
-      <c r="F7" s="84" t="s">
+      <c r="F7" s="86" t="s">
         <v>14</v>
       </c>
-      <c r="G7" s="84"/>
-      <c r="H7" s="84"/>
+      <c r="G7" s="86"/>
+      <c r="H7" s="86"/>
     </row>
     <row r="8" spans="1:8" ht="11.25" customHeight="1">
-      <c r="A8" s="84"/>
-[...6 lines deleted...]
-      <c r="H8" s="84"/>
+      <c r="A8" s="86"/>
+      <c r="B8" s="86"/>
+      <c r="C8" s="86"/>
+      <c r="D8" s="88"/>
+      <c r="E8" s="86"/>
+      <c r="F8" s="86"/>
+      <c r="G8" s="86"/>
+      <c r="H8" s="86"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="16">
         <v>2022</v>
       </c>
       <c r="B9" s="14">
         <v>100</v>
       </c>
       <c r="C9" s="21">
         <v>80.599999999999994</v>
       </c>
       <c r="D9" s="21">
         <v>44.8</v>
       </c>
       <c r="E9" s="21">
         <v>22.8</v>
       </c>
       <c r="F9" s="21">
         <v>13</v>
       </c>
       <c r="G9" s="21">
         <v>0.1</v>
       </c>
       <c r="H9" s="22">
         <v>19.3</v>
@@ -18521,248 +18654,262 @@
         <v>14.5</v>
       </c>
       <c r="G28" s="12">
         <v>0</v>
       </c>
       <c r="H28" s="12">
         <v>19.2</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="45">
         <v>2026</v>
       </c>
       <c r="B29" s="25"/>
       <c r="C29" s="25"/>
       <c r="D29" s="25"/>
       <c r="E29" s="25"/>
       <c r="F29" s="25"/>
       <c r="G29" s="25"/>
       <c r="H29" s="14"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="B30" s="93">
-[...2 lines deleted...]
-      <c r="C30" s="93">
+      <c r="B30" s="82">
+        <v>100</v>
+      </c>
+      <c r="C30" s="82">
         <v>78.2</v>
       </c>
-      <c r="D30" s="93">
+      <c r="D30" s="82">
         <v>40</v>
       </c>
-      <c r="E30" s="93">
+      <c r="E30" s="82">
         <v>21.5</v>
       </c>
-      <c r="F30" s="93">
+      <c r="F30" s="82">
         <v>16.7</v>
       </c>
-      <c r="G30" s="93">
+      <c r="G30" s="82">
         <v>0.3</v>
       </c>
-      <c r="H30" s="93">
+      <c r="H30" s="82">
         <v>19.399999999999999</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="B31" s="31"/>
-[...5 lines deleted...]
-      <c r="H31" s="18"/>
+      <c r="B31" s="31">
+        <v>100</v>
+      </c>
+      <c r="C31" s="31">
+        <v>77.8</v>
+      </c>
+      <c r="D31" s="31">
+        <v>44.2</v>
+      </c>
+      <c r="E31" s="31">
+        <v>19.100000000000001</v>
+      </c>
+      <c r="F31" s="31">
+        <v>14.5</v>
+      </c>
+      <c r="G31" s="31">
+        <v>0.1</v>
+      </c>
+      <c r="H31" s="17">
+        <v>22.1</v>
+      </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B32" s="31"/>
       <c r="C32" s="31"/>
       <c r="D32" s="31"/>
       <c r="E32" s="31"/>
       <c r="F32" s="31"/>
       <c r="G32" s="31"/>
       <c r="H32" s="17"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="19" t="s">
         <v>2</v>
       </c>
       <c r="B33" s="79"/>
       <c r="C33" s="79"/>
       <c r="D33" s="79"/>
       <c r="E33" s="79"/>
       <c r="F33" s="79"/>
       <c r="G33" s="79"/>
       <c r="H33" s="79"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:A8"/>
     <mergeCell ref="B3:B8"/>
     <mergeCell ref="C3:H4"/>
     <mergeCell ref="C5:C8"/>
     <mergeCell ref="D5:F6"/>
     <mergeCell ref="G5:G8"/>
     <mergeCell ref="H5:H8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:T68"/>
   <sheetViews>
     <sheetView topLeftCell="A28" workbookViewId="0">
-      <selection activeCell="B65" sqref="B65:H65"/>
+      <selection activeCell="B66" sqref="B66:H66"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="20.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="19.5703125" style="1" customWidth="1"/>
     <col min="4" max="5" width="15.28515625" style="1" customWidth="1"/>
     <col min="6" max="6" width="16.28515625" style="1" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
-      <c r="A1" s="82" t="s">
+      <c r="A1" s="84" t="s">
         <v>5</v>
       </c>
-      <c r="B1" s="82"/>
-[...5 lines deleted...]
-      <c r="H1" s="82"/>
+      <c r="B1" s="84"/>
+      <c r="C1" s="84"/>
+      <c r="D1" s="84"/>
+      <c r="E1" s="84"/>
+      <c r="F1" s="84"/>
+      <c r="G1" s="84"/>
+      <c r="H1" s="84"/>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2" s="83" t="s">
+      <c r="A2" s="85" t="s">
         <v>4</v>
       </c>
-      <c r="B2" s="83"/>
-[...5 lines deleted...]
-      <c r="H2" s="83"/>
+      <c r="B2" s="85"/>
+      <c r="C2" s="85"/>
+      <c r="D2" s="85"/>
+      <c r="E2" s="85"/>
+      <c r="F2" s="85"/>
+      <c r="G2" s="85"/>
+      <c r="H2" s="85"/>
     </row>
     <row r="3" spans="1:8">
-      <c r="A3" s="84"/>
-      <c r="B3" s="84" t="s">
+      <c r="A3" s="86"/>
+      <c r="B3" s="86" t="s">
         <v>6</v>
       </c>
-      <c r="C3" s="84" t="s">
+      <c r="C3" s="86" t="s">
         <v>7</v>
       </c>
-      <c r="D3" s="84"/>
-[...3 lines deleted...]
-      <c r="H3" s="84"/>
+      <c r="D3" s="86"/>
+      <c r="E3" s="86"/>
+      <c r="F3" s="86"/>
+      <c r="G3" s="86"/>
+      <c r="H3" s="86"/>
     </row>
     <row r="4" spans="1:8" ht="4.5" customHeight="1">
-      <c r="A4" s="84"/>
-[...6 lines deleted...]
-      <c r="H4" s="84"/>
+      <c r="A4" s="86"/>
+      <c r="B4" s="86"/>
+      <c r="C4" s="86"/>
+      <c r="D4" s="86"/>
+      <c r="E4" s="86"/>
+      <c r="F4" s="86"/>
+      <c r="G4" s="86"/>
+      <c r="H4" s="86"/>
     </row>
     <row r="5" spans="1:8">
-      <c r="A5" s="84"/>
-[...1 lines deleted...]
-      <c r="C5" s="84" t="s">
+      <c r="A5" s="86"/>
+      <c r="B5" s="86"/>
+      <c r="C5" s="86" t="s">
         <v>8</v>
       </c>
-      <c r="D5" s="84" t="s">
+      <c r="D5" s="86" t="s">
         <v>9</v>
       </c>
-      <c r="E5" s="84"/>
-[...1 lines deleted...]
-      <c r="G5" s="84" t="s">
+      <c r="E5" s="86"/>
+      <c r="F5" s="86"/>
+      <c r="G5" s="86" t="s">
         <v>10</v>
       </c>
-      <c r="H5" s="84" t="s">
+      <c r="H5" s="86" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="5.25" customHeight="1">
-      <c r="A6" s="84"/>
-[...6 lines deleted...]
-      <c r="H6" s="84"/>
+      <c r="A6" s="86"/>
+      <c r="B6" s="86"/>
+      <c r="C6" s="86"/>
+      <c r="D6" s="86"/>
+      <c r="E6" s="86"/>
+      <c r="F6" s="86"/>
+      <c r="G6" s="86"/>
+      <c r="H6" s="86"/>
     </row>
     <row r="7" spans="1:8">
-      <c r="A7" s="84"/>
-[...2 lines deleted...]
-      <c r="D7" s="86" t="s">
+      <c r="A7" s="86"/>
+      <c r="B7" s="86"/>
+      <c r="C7" s="86"/>
+      <c r="D7" s="88" t="s">
         <v>12</v>
       </c>
-      <c r="E7" s="84" t="s">
+      <c r="E7" s="86" t="s">
         <v>13</v>
       </c>
-      <c r="F7" s="84" t="s">
+      <c r="F7" s="86" t="s">
         <v>14</v>
       </c>
-      <c r="G7" s="84"/>
-      <c r="H7" s="84"/>
+      <c r="G7" s="86"/>
+      <c r="H7" s="86"/>
     </row>
     <row r="8" spans="1:8" ht="11.25" customHeight="1">
-      <c r="A8" s="84"/>
-[...6 lines deleted...]
-      <c r="H8" s="84"/>
+      <c r="A8" s="86"/>
+      <c r="B8" s="86"/>
+      <c r="C8" s="86"/>
+      <c r="D8" s="88"/>
+      <c r="E8" s="86"/>
+      <c r="F8" s="86"/>
+      <c r="G8" s="86"/>
+      <c r="H8" s="86"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="2">
         <v>2015</v>
       </c>
       <c r="B9" s="14">
         <v>100</v>
       </c>
       <c r="C9" s="14">
         <v>91.6</v>
       </c>
       <c r="D9" s="14">
         <v>46.7</v>
       </c>
       <c r="E9" s="14">
         <v>25.6</v>
       </c>
       <c r="F9" s="14">
         <v>19.3</v>
       </c>
       <c r="G9" s="14" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="14">
         <v>8.1</v>
@@ -20169,248 +20316,262 @@
         <v>18.2</v>
       </c>
       <c r="G63" s="12">
         <v>0.1</v>
       </c>
       <c r="H63" s="12">
         <v>6.6</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="45">
         <v>2026</v>
       </c>
       <c r="B64" s="25"/>
       <c r="C64" s="25"/>
       <c r="D64" s="25"/>
       <c r="E64" s="25"/>
       <c r="F64" s="25"/>
       <c r="G64" s="25"/>
       <c r="H64" s="14"/>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="B65" s="93">
-[...2 lines deleted...]
-      <c r="C65" s="93">
+      <c r="B65" s="82">
+        <v>100</v>
+      </c>
+      <c r="C65" s="82">
         <v>92.8</v>
       </c>
-      <c r="D65" s="93">
+      <c r="D65" s="82">
         <v>54.7</v>
       </c>
-      <c r="E65" s="93">
+      <c r="E65" s="82">
         <v>18.100000000000001</v>
       </c>
-      <c r="F65" s="93">
+      <c r="F65" s="82">
         <v>20</v>
       </c>
-      <c r="G65" s="93">
+      <c r="G65" s="82">
         <v>0.3</v>
       </c>
-      <c r="H65" s="93">
+      <c r="H65" s="82">
         <v>4.5</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="B66" s="31"/>
-[...5 lines deleted...]
-      <c r="H66" s="18"/>
+      <c r="B66" s="31">
+        <v>100</v>
+      </c>
+      <c r="C66" s="31">
+        <v>94.1</v>
+      </c>
+      <c r="D66" s="31">
+        <v>53.9</v>
+      </c>
+      <c r="E66" s="31">
+        <v>18.5</v>
+      </c>
+      <c r="F66" s="31">
+        <v>21.7</v>
+      </c>
+      <c r="G66" s="31">
+        <v>0.1</v>
+      </c>
+      <c r="H66" s="17">
+        <v>5.8000000000000007</v>
+      </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B67" s="31"/>
       <c r="C67" s="31"/>
       <c r="D67" s="31"/>
       <c r="E67" s="31"/>
       <c r="F67" s="31"/>
       <c r="G67" s="31"/>
       <c r="H67" s="17"/>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" s="19" t="s">
         <v>2</v>
       </c>
       <c r="B68" s="79"/>
       <c r="C68" s="79"/>
       <c r="D68" s="79"/>
       <c r="E68" s="79"/>
       <c r="F68" s="79"/>
       <c r="G68" s="79"/>
       <c r="H68" s="79"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:A8"/>
     <mergeCell ref="B3:B8"/>
     <mergeCell ref="C3:H4"/>
     <mergeCell ref="C5:C8"/>
     <mergeCell ref="D5:F6"/>
     <mergeCell ref="G5:G8"/>
     <mergeCell ref="H5:H8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:T68"/>
   <sheetViews>
     <sheetView topLeftCell="A40" workbookViewId="0">
-      <selection activeCell="B65" sqref="B65:H65"/>
+      <selection activeCell="B66" sqref="B66:H66"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="20.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="19.5703125" style="1" customWidth="1"/>
     <col min="4" max="5" width="15.28515625" style="1" customWidth="1"/>
     <col min="6" max="6" width="16.28515625" style="1" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
-      <c r="A1" s="82" t="s">
+      <c r="A1" s="84" t="s">
         <v>5</v>
       </c>
-      <c r="B1" s="82"/>
-[...5 lines deleted...]
-      <c r="H1" s="82"/>
+      <c r="B1" s="84"/>
+      <c r="C1" s="84"/>
+      <c r="D1" s="84"/>
+      <c r="E1" s="84"/>
+      <c r="F1" s="84"/>
+      <c r="G1" s="84"/>
+      <c r="H1" s="84"/>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2" s="83" t="s">
+      <c r="A2" s="85" t="s">
         <v>4</v>
       </c>
-      <c r="B2" s="83"/>
-[...5 lines deleted...]
-      <c r="H2" s="83"/>
+      <c r="B2" s="85"/>
+      <c r="C2" s="85"/>
+      <c r="D2" s="85"/>
+      <c r="E2" s="85"/>
+      <c r="F2" s="85"/>
+      <c r="G2" s="85"/>
+      <c r="H2" s="85"/>
     </row>
     <row r="3" spans="1:8">
-      <c r="A3" s="84"/>
-      <c r="B3" s="84" t="s">
+      <c r="A3" s="86"/>
+      <c r="B3" s="86" t="s">
         <v>6</v>
       </c>
-      <c r="C3" s="84" t="s">
+      <c r="C3" s="86" t="s">
         <v>7</v>
       </c>
-      <c r="D3" s="84"/>
-[...3 lines deleted...]
-      <c r="H3" s="84"/>
+      <c r="D3" s="86"/>
+      <c r="E3" s="86"/>
+      <c r="F3" s="86"/>
+      <c r="G3" s="86"/>
+      <c r="H3" s="86"/>
     </row>
     <row r="4" spans="1:8" ht="4.5" customHeight="1">
-      <c r="A4" s="84"/>
-[...6 lines deleted...]
-      <c r="H4" s="84"/>
+      <c r="A4" s="86"/>
+      <c r="B4" s="86"/>
+      <c r="C4" s="86"/>
+      <c r="D4" s="86"/>
+      <c r="E4" s="86"/>
+      <c r="F4" s="86"/>
+      <c r="G4" s="86"/>
+      <c r="H4" s="86"/>
     </row>
     <row r="5" spans="1:8">
-      <c r="A5" s="84"/>
-[...1 lines deleted...]
-      <c r="C5" s="84" t="s">
+      <c r="A5" s="86"/>
+      <c r="B5" s="86"/>
+      <c r="C5" s="86" t="s">
         <v>8</v>
       </c>
-      <c r="D5" s="84" t="s">
+      <c r="D5" s="86" t="s">
         <v>9</v>
       </c>
-      <c r="E5" s="84"/>
-[...1 lines deleted...]
-      <c r="G5" s="84" t="s">
+      <c r="E5" s="86"/>
+      <c r="F5" s="86"/>
+      <c r="G5" s="86" t="s">
         <v>10</v>
       </c>
-      <c r="H5" s="84" t="s">
+      <c r="H5" s="86" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="5.25" customHeight="1">
-      <c r="A6" s="84"/>
-[...6 lines deleted...]
-      <c r="H6" s="84"/>
+      <c r="A6" s="86"/>
+      <c r="B6" s="86"/>
+      <c r="C6" s="86"/>
+      <c r="D6" s="86"/>
+      <c r="E6" s="86"/>
+      <c r="F6" s="86"/>
+      <c r="G6" s="86"/>
+      <c r="H6" s="86"/>
     </row>
     <row r="7" spans="1:8">
-      <c r="A7" s="84"/>
-[...2 lines deleted...]
-      <c r="D7" s="86" t="s">
+      <c r="A7" s="86"/>
+      <c r="B7" s="86"/>
+      <c r="C7" s="86"/>
+      <c r="D7" s="88" t="s">
         <v>12</v>
       </c>
-      <c r="E7" s="84" t="s">
+      <c r="E7" s="86" t="s">
         <v>13</v>
       </c>
-      <c r="F7" s="84" t="s">
+      <c r="F7" s="86" t="s">
         <v>14</v>
       </c>
-      <c r="G7" s="84"/>
-      <c r="H7" s="84"/>
+      <c r="G7" s="86"/>
+      <c r="H7" s="86"/>
     </row>
     <row r="8" spans="1:8" ht="11.25" customHeight="1">
-      <c r="A8" s="84"/>
-[...6 lines deleted...]
-      <c r="H8" s="84"/>
+      <c r="A8" s="86"/>
+      <c r="B8" s="86"/>
+      <c r="C8" s="86"/>
+      <c r="D8" s="88"/>
+      <c r="E8" s="86"/>
+      <c r="F8" s="86"/>
+      <c r="G8" s="86"/>
+      <c r="H8" s="86"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="2">
         <v>2015</v>
       </c>
       <c r="B9" s="14">
         <v>100</v>
       </c>
       <c r="C9" s="14">
         <v>95.1</v>
       </c>
       <c r="D9" s="14">
         <v>39.1</v>
       </c>
       <c r="E9" s="14">
         <v>25.4</v>
       </c>
       <c r="F9" s="14">
         <v>30.6</v>
       </c>
       <c r="G9" s="14" t="s">
         <v>30</v>
       </c>
       <c r="H9" s="14">
         <v>4.7</v>
@@ -21817,248 +21978,262 @@
         <v>21.1</v>
       </c>
       <c r="G63" s="12">
         <v>0.1</v>
       </c>
       <c r="H63" s="12">
         <v>11.1</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="45">
         <v>2026</v>
       </c>
       <c r="B64" s="25"/>
       <c r="C64" s="25"/>
       <c r="D64" s="25"/>
       <c r="E64" s="25"/>
       <c r="F64" s="25"/>
       <c r="G64" s="25"/>
       <c r="H64" s="14"/>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="B65" s="93">
-[...2 lines deleted...]
-      <c r="C65" s="93">
+      <c r="B65" s="82">
+        <v>100</v>
+      </c>
+      <c r="C65" s="82">
         <v>85.1</v>
       </c>
-      <c r="D65" s="93">
+      <c r="D65" s="82">
         <v>41.2</v>
       </c>
-      <c r="E65" s="93">
+      <c r="E65" s="82">
         <v>16.3</v>
       </c>
-      <c r="F65" s="93">
+      <c r="F65" s="82">
         <v>27.6</v>
       </c>
-      <c r="G65" s="93">
+      <c r="G65" s="82">
         <v>0.3</v>
       </c>
-      <c r="H65" s="93">
+      <c r="H65" s="82">
         <v>12.5</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="B66" s="31"/>
-[...5 lines deleted...]
-      <c r="H66" s="18"/>
+      <c r="B66" s="31">
+        <v>100</v>
+      </c>
+      <c r="C66" s="31">
+        <v>87.2</v>
+      </c>
+      <c r="D66" s="31">
+        <v>43.8</v>
+      </c>
+      <c r="E66" s="31">
+        <v>17.8</v>
+      </c>
+      <c r="F66" s="31">
+        <v>25.6</v>
+      </c>
+      <c r="G66" s="31">
+        <v>0.1</v>
+      </c>
+      <c r="H66" s="17">
+        <v>12.7</v>
+      </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B67" s="31"/>
       <c r="C67" s="31"/>
       <c r="D67" s="31"/>
       <c r="E67" s="31"/>
       <c r="F67" s="31"/>
       <c r="G67" s="31"/>
       <c r="H67" s="17"/>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" s="19" t="s">
         <v>2</v>
       </c>
       <c r="B68" s="79"/>
       <c r="C68" s="79"/>
       <c r="D68" s="79"/>
       <c r="E68" s="79"/>
       <c r="F68" s="79"/>
       <c r="G68" s="79"/>
       <c r="H68" s="79"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:A8"/>
     <mergeCell ref="B3:B8"/>
     <mergeCell ref="C3:H4"/>
     <mergeCell ref="C5:C8"/>
     <mergeCell ref="D5:F6"/>
     <mergeCell ref="G5:G8"/>
     <mergeCell ref="H5:H8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet23.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:T68"/>
   <sheetViews>
     <sheetView topLeftCell="A31" workbookViewId="0">
-      <selection activeCell="B65" sqref="B65:H65"/>
+      <selection activeCell="B66" sqref="B66:H66"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="20.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="19.5703125" style="1" customWidth="1"/>
     <col min="4" max="5" width="15.28515625" style="1" customWidth="1"/>
     <col min="6" max="6" width="16.28515625" style="1" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
-      <c r="A1" s="82" t="s">
+      <c r="A1" s="84" t="s">
         <v>5</v>
       </c>
-      <c r="B1" s="82"/>
-[...5 lines deleted...]
-      <c r="H1" s="82"/>
+      <c r="B1" s="84"/>
+      <c r="C1" s="84"/>
+      <c r="D1" s="84"/>
+      <c r="E1" s="84"/>
+      <c r="F1" s="84"/>
+      <c r="G1" s="84"/>
+      <c r="H1" s="84"/>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2" s="83" t="s">
+      <c r="A2" s="85" t="s">
         <v>4</v>
       </c>
-      <c r="B2" s="83"/>
-[...5 lines deleted...]
-      <c r="H2" s="83"/>
+      <c r="B2" s="85"/>
+      <c r="C2" s="85"/>
+      <c r="D2" s="85"/>
+      <c r="E2" s="85"/>
+      <c r="F2" s="85"/>
+      <c r="G2" s="85"/>
+      <c r="H2" s="85"/>
     </row>
     <row r="3" spans="1:8">
-      <c r="A3" s="84"/>
-      <c r="B3" s="84" t="s">
+      <c r="A3" s="86"/>
+      <c r="B3" s="86" t="s">
         <v>6</v>
       </c>
-      <c r="C3" s="84" t="s">
+      <c r="C3" s="86" t="s">
         <v>7</v>
       </c>
-      <c r="D3" s="84"/>
-[...3 lines deleted...]
-      <c r="H3" s="84"/>
+      <c r="D3" s="86"/>
+      <c r="E3" s="86"/>
+      <c r="F3" s="86"/>
+      <c r="G3" s="86"/>
+      <c r="H3" s="86"/>
     </row>
     <row r="4" spans="1:8" ht="4.5" customHeight="1">
-      <c r="A4" s="84"/>
-[...6 lines deleted...]
-      <c r="H4" s="84"/>
+      <c r="A4" s="86"/>
+      <c r="B4" s="86"/>
+      <c r="C4" s="86"/>
+      <c r="D4" s="86"/>
+      <c r="E4" s="86"/>
+      <c r="F4" s="86"/>
+      <c r="G4" s="86"/>
+      <c r="H4" s="86"/>
     </row>
     <row r="5" spans="1:8">
-      <c r="A5" s="84"/>
-[...1 lines deleted...]
-      <c r="C5" s="84" t="s">
+      <c r="A5" s="86"/>
+      <c r="B5" s="86"/>
+      <c r="C5" s="86" t="s">
         <v>8</v>
       </c>
-      <c r="D5" s="84" t="s">
+      <c r="D5" s="86" t="s">
         <v>9</v>
       </c>
-      <c r="E5" s="84"/>
-[...1 lines deleted...]
-      <c r="G5" s="84" t="s">
+      <c r="E5" s="86"/>
+      <c r="F5" s="86"/>
+      <c r="G5" s="86" t="s">
         <v>10</v>
       </c>
-      <c r="H5" s="84" t="s">
+      <c r="H5" s="86" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="5.25" customHeight="1">
-      <c r="A6" s="84"/>
-[...6 lines deleted...]
-      <c r="H6" s="84"/>
+      <c r="A6" s="86"/>
+      <c r="B6" s="86"/>
+      <c r="C6" s="86"/>
+      <c r="D6" s="86"/>
+      <c r="E6" s="86"/>
+      <c r="F6" s="86"/>
+      <c r="G6" s="86"/>
+      <c r="H6" s="86"/>
     </row>
     <row r="7" spans="1:8">
-      <c r="A7" s="84"/>
-[...2 lines deleted...]
-      <c r="D7" s="86" t="s">
+      <c r="A7" s="86"/>
+      <c r="B7" s="86"/>
+      <c r="C7" s="86"/>
+      <c r="D7" s="88" t="s">
         <v>12</v>
       </c>
-      <c r="E7" s="84" t="s">
+      <c r="E7" s="86" t="s">
         <v>13</v>
       </c>
-      <c r="F7" s="84" t="s">
+      <c r="F7" s="86" t="s">
         <v>14</v>
       </c>
-      <c r="G7" s="84"/>
-      <c r="H7" s="84"/>
+      <c r="G7" s="86"/>
+      <c r="H7" s="86"/>
     </row>
     <row r="8" spans="1:8" ht="11.25" customHeight="1">
-      <c r="A8" s="84"/>
-[...6 lines deleted...]
-      <c r="H8" s="84"/>
+      <c r="A8" s="86"/>
+      <c r="B8" s="86"/>
+      <c r="C8" s="86"/>
+      <c r="D8" s="88"/>
+      <c r="E8" s="86"/>
+      <c r="F8" s="86"/>
+      <c r="G8" s="86"/>
+      <c r="H8" s="86"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="2">
         <v>2015</v>
       </c>
       <c r="B9" s="14">
         <v>100</v>
       </c>
       <c r="C9" s="14">
         <v>96.7</v>
       </c>
       <c r="D9" s="14">
         <v>42.2</v>
       </c>
       <c r="E9" s="14">
         <v>25</v>
       </c>
       <c r="F9" s="14">
         <v>29.5</v>
       </c>
       <c r="G9" s="14" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="14">
         <v>3</v>
@@ -23465,248 +23640,262 @@
         <v>23.5</v>
       </c>
       <c r="G63" s="12">
         <v>0.1</v>
       </c>
       <c r="H63" s="12">
         <v>3.5</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="45">
         <v>2026</v>
       </c>
       <c r="B64" s="25"/>
       <c r="C64" s="25"/>
       <c r="D64" s="25"/>
       <c r="E64" s="25"/>
       <c r="F64" s="25"/>
       <c r="G64" s="25"/>
       <c r="H64" s="14"/>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="B65" s="93">
-[...2 lines deleted...]
-      <c r="C65" s="93">
+      <c r="B65" s="82">
+        <v>100</v>
+      </c>
+      <c r="C65" s="82">
         <v>95.1</v>
       </c>
-      <c r="D65" s="93">
+      <c r="D65" s="82">
         <v>47.7</v>
       </c>
-      <c r="E65" s="93">
+      <c r="E65" s="82">
         <v>19.7</v>
       </c>
-      <c r="F65" s="93">
+      <c r="F65" s="82">
         <v>27.7</v>
       </c>
-      <c r="G65" s="93">
+      <c r="G65" s="82">
         <v>0.2</v>
       </c>
-      <c r="H65" s="93">
+      <c r="H65" s="82">
         <v>3.5</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="B66" s="31"/>
-[...5 lines deleted...]
-      <c r="H66" s="18"/>
+      <c r="B66" s="31">
+        <v>100</v>
+      </c>
+      <c r="C66" s="31">
+        <v>95</v>
+      </c>
+      <c r="D66" s="31">
+        <v>49</v>
+      </c>
+      <c r="E66" s="31">
+        <v>18.5</v>
+      </c>
+      <c r="F66" s="31">
+        <v>27.5</v>
+      </c>
+      <c r="G66" s="31">
+        <v>0.1</v>
+      </c>
+      <c r="H66" s="17">
+        <v>4.9000000000000004</v>
+      </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B67" s="31"/>
       <c r="C67" s="31"/>
       <c r="D67" s="31"/>
       <c r="E67" s="31"/>
       <c r="F67" s="31"/>
       <c r="G67" s="31"/>
       <c r="H67" s="17"/>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" s="19" t="s">
         <v>2</v>
       </c>
       <c r="B68" s="79"/>
       <c r="C68" s="79"/>
       <c r="D68" s="79"/>
       <c r="E68" s="79"/>
       <c r="F68" s="79"/>
       <c r="G68" s="79"/>
       <c r="H68" s="79"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:A8"/>
     <mergeCell ref="B3:B8"/>
     <mergeCell ref="C3:H4"/>
     <mergeCell ref="C5:C8"/>
     <mergeCell ref="D5:F6"/>
     <mergeCell ref="G5:G8"/>
     <mergeCell ref="H5:H8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet24.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:T53"/>
   <sheetViews>
     <sheetView topLeftCell="A13" workbookViewId="0">
-      <selection activeCell="F58" sqref="F58"/>
+      <selection activeCell="K35" sqref="K34:K35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="18" customWidth="1"/>
     <col min="2" max="2" width="20.7109375" style="18" customWidth="1"/>
     <col min="3" max="3" width="19.5703125" style="18" customWidth="1"/>
     <col min="4" max="5" width="15.28515625" style="18" customWidth="1"/>
     <col min="6" max="6" width="16.28515625" style="18" customWidth="1"/>
     <col min="7" max="7" width="14" style="18" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="18" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="18"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" ht="12.75">
-      <c r="A1" s="82" t="s">
+      <c r="A1" s="84" t="s">
         <v>5</v>
       </c>
-      <c r="B1" s="82"/>
-[...5 lines deleted...]
-      <c r="H1" s="82"/>
+      <c r="B1" s="84"/>
+      <c r="C1" s="84"/>
+      <c r="D1" s="84"/>
+      <c r="E1" s="84"/>
+      <c r="F1" s="84"/>
+      <c r="G1" s="84"/>
+      <c r="H1" s="84"/>
     </row>
     <row r="2" spans="1:20">
-      <c r="A2" s="83" t="s">
+      <c r="A2" s="85" t="s">
         <v>4</v>
       </c>
-      <c r="B2" s="83"/>
-[...5 lines deleted...]
-      <c r="H2" s="83"/>
+      <c r="B2" s="85"/>
+      <c r="C2" s="85"/>
+      <c r="D2" s="85"/>
+      <c r="E2" s="85"/>
+      <c r="F2" s="85"/>
+      <c r="G2" s="85"/>
+      <c r="H2" s="85"/>
     </row>
     <row r="3" spans="1:20">
-      <c r="A3" s="84"/>
-      <c r="B3" s="84" t="s">
+      <c r="A3" s="86"/>
+      <c r="B3" s="86" t="s">
         <v>6</v>
       </c>
-      <c r="C3" s="84" t="s">
+      <c r="C3" s="86" t="s">
         <v>7</v>
       </c>
-      <c r="D3" s="84"/>
-[...3 lines deleted...]
-      <c r="H3" s="84"/>
+      <c r="D3" s="86"/>
+      <c r="E3" s="86"/>
+      <c r="F3" s="86"/>
+      <c r="G3" s="86"/>
+      <c r="H3" s="86"/>
     </row>
     <row r="4" spans="1:20" ht="4.5" customHeight="1">
-      <c r="A4" s="84"/>
-[...6 lines deleted...]
-      <c r="H4" s="84"/>
+      <c r="A4" s="86"/>
+      <c r="B4" s="86"/>
+      <c r="C4" s="86"/>
+      <c r="D4" s="86"/>
+      <c r="E4" s="86"/>
+      <c r="F4" s="86"/>
+      <c r="G4" s="86"/>
+      <c r="H4" s="86"/>
     </row>
     <row r="5" spans="1:20">
-      <c r="A5" s="84"/>
-[...1 lines deleted...]
-      <c r="C5" s="84" t="s">
+      <c r="A5" s="86"/>
+      <c r="B5" s="86"/>
+      <c r="C5" s="86" t="s">
         <v>8</v>
       </c>
-      <c r="D5" s="84" t="s">
+      <c r="D5" s="86" t="s">
         <v>9</v>
       </c>
-      <c r="E5" s="84"/>
-[...1 lines deleted...]
-      <c r="G5" s="84" t="s">
+      <c r="E5" s="86"/>
+      <c r="F5" s="86"/>
+      <c r="G5" s="86" t="s">
         <v>10</v>
       </c>
-      <c r="H5" s="84" t="s">
+      <c r="H5" s="86" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:20" ht="5.25" customHeight="1">
-      <c r="A6" s="84"/>
-[...6 lines deleted...]
-      <c r="H6" s="84"/>
+      <c r="A6" s="86"/>
+      <c r="B6" s="86"/>
+      <c r="C6" s="86"/>
+      <c r="D6" s="86"/>
+      <c r="E6" s="86"/>
+      <c r="F6" s="86"/>
+      <c r="G6" s="86"/>
+      <c r="H6" s="86"/>
     </row>
     <row r="7" spans="1:20">
-      <c r="A7" s="84"/>
-[...2 lines deleted...]
-      <c r="D7" s="86" t="s">
+      <c r="A7" s="86"/>
+      <c r="B7" s="86"/>
+      <c r="C7" s="86"/>
+      <c r="D7" s="88" t="s">
         <v>12</v>
       </c>
-      <c r="E7" s="84" t="s">
+      <c r="E7" s="86" t="s">
         <v>13</v>
       </c>
-      <c r="F7" s="84" t="s">
+      <c r="F7" s="86" t="s">
         <v>14</v>
       </c>
-      <c r="G7" s="84"/>
-      <c r="H7" s="84"/>
+      <c r="G7" s="86"/>
+      <c r="H7" s="86"/>
     </row>
     <row r="8" spans="1:20" ht="11.25" customHeight="1">
-      <c r="A8" s="84"/>
-[...6 lines deleted...]
-      <c r="H8" s="84"/>
+      <c r="A8" s="86"/>
+      <c r="B8" s="86"/>
+      <c r="C8" s="86"/>
+      <c r="D8" s="88"/>
+      <c r="E8" s="86"/>
+      <c r="F8" s="86"/>
+      <c r="G8" s="86"/>
+      <c r="H8" s="86"/>
     </row>
     <row r="9" spans="1:20">
       <c r="A9" s="9">
         <v>2018</v>
       </c>
       <c r="B9" s="14">
         <v>100</v>
       </c>
       <c r="C9" s="14">
         <v>96</v>
       </c>
       <c r="D9" s="14" t="s">
         <v>483</v>
       </c>
       <c r="E9" s="14" t="s">
         <v>17</v>
       </c>
       <c r="F9" s="14" t="s">
         <v>345</v>
       </c>
       <c r="G9" s="14" t="s">
         <v>19</v>
       </c>
       <c r="H9" s="14">
         <v>4</v>
@@ -24708,250 +24897,265 @@
       <c r="G48" s="12">
         <v>0</v>
       </c>
       <c r="H48" s="12">
         <v>1.7999999999999998</v>
       </c>
       <c r="I48" s="8"/>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="45">
         <v>2026</v>
       </c>
       <c r="B49" s="25"/>
       <c r="C49" s="25"/>
       <c r="D49" s="25"/>
       <c r="E49" s="25"/>
       <c r="F49" s="25"/>
       <c r="G49" s="25"/>
       <c r="H49" s="14"/>
       <c r="I49" s="8"/>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="B50" s="93">
-[...2 lines deleted...]
-      <c r="C50" s="93">
+      <c r="B50" s="82">
+        <v>100</v>
+      </c>
+      <c r="C50" s="82">
         <v>96.4</v>
       </c>
-      <c r="D50" s="93">
+      <c r="D50" s="82">
         <v>54.6</v>
       </c>
-      <c r="E50" s="93">
+      <c r="E50" s="82">
         <v>20.8</v>
       </c>
-      <c r="F50" s="93">
+      <c r="F50" s="82">
         <v>21</v>
       </c>
-      <c r="G50" s="93">
+      <c r="G50" s="82">
         <v>0.3</v>
       </c>
-      <c r="H50" s="93">
+      <c r="H50" s="82">
         <v>2.7</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="B51" s="31"/>
-[...4 lines deleted...]
-      <c r="G51" s="31"/>
+      <c r="B51" s="31">
+        <v>100</v>
+      </c>
+      <c r="C51" s="31">
+        <v>97.3</v>
+      </c>
+      <c r="D51" s="31">
+        <v>57.4</v>
+      </c>
+      <c r="E51" s="31">
+        <v>21.3</v>
+      </c>
+      <c r="F51" s="31">
+        <v>18.600000000000001</v>
+      </c>
+      <c r="G51" s="31">
+        <v>0</v>
+      </c>
+      <c r="H51" s="17">
+        <v>2.7</v>
+      </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B52" s="31"/>
       <c r="C52" s="31"/>
       <c r="D52" s="31"/>
       <c r="E52" s="31"/>
       <c r="F52" s="31"/>
       <c r="G52" s="31"/>
       <c r="H52" s="17"/>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="19" t="s">
         <v>2</v>
       </c>
       <c r="B53" s="79"/>
       <c r="C53" s="79"/>
       <c r="D53" s="79"/>
       <c r="E53" s="79"/>
       <c r="F53" s="79"/>
       <c r="G53" s="79"/>
       <c r="H53" s="79"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:A8"/>
     <mergeCell ref="B3:B8"/>
     <mergeCell ref="C3:H4"/>
     <mergeCell ref="C5:C8"/>
     <mergeCell ref="D5:F6"/>
     <mergeCell ref="G5:G8"/>
     <mergeCell ref="H5:H8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <tabColor theme="3" tint="0.59999389629810485"/>
   </sheetPr>
   <dimension ref="A1:T68"/>
   <sheetViews>
     <sheetView topLeftCell="A37" workbookViewId="0">
-      <selection activeCell="B77" sqref="B77"/>
+      <selection activeCell="B66" sqref="B66:H66"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="20.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="19.5703125" style="1" customWidth="1"/>
     <col min="4" max="5" width="15.28515625" style="1" customWidth="1"/>
     <col min="6" max="6" width="16.28515625" style="1" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
-      <c r="A1" s="82" t="s">
+      <c r="A1" s="84" t="s">
         <v>5</v>
       </c>
-      <c r="B1" s="82"/>
-[...5 lines deleted...]
-      <c r="H1" s="82"/>
+      <c r="B1" s="84"/>
+      <c r="C1" s="84"/>
+      <c r="D1" s="84"/>
+      <c r="E1" s="84"/>
+      <c r="F1" s="84"/>
+      <c r="G1" s="84"/>
+      <c r="H1" s="84"/>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2" s="83" t="s">
+      <c r="A2" s="85" t="s">
         <v>4</v>
       </c>
-      <c r="B2" s="83"/>
-[...5 lines deleted...]
-      <c r="H2" s="83"/>
+      <c r="B2" s="85"/>
+      <c r="C2" s="85"/>
+      <c r="D2" s="85"/>
+      <c r="E2" s="85"/>
+      <c r="F2" s="85"/>
+      <c r="G2" s="85"/>
+      <c r="H2" s="85"/>
     </row>
     <row r="3" spans="1:8">
-      <c r="A3" s="84"/>
-      <c r="B3" s="84" t="s">
+      <c r="A3" s="86"/>
+      <c r="B3" s="86" t="s">
         <v>6</v>
       </c>
-      <c r="C3" s="84" t="s">
+      <c r="C3" s="86" t="s">
         <v>7</v>
       </c>
-      <c r="D3" s="84"/>
-[...3 lines deleted...]
-      <c r="H3" s="84"/>
+      <c r="D3" s="86"/>
+      <c r="E3" s="86"/>
+      <c r="F3" s="86"/>
+      <c r="G3" s="86"/>
+      <c r="H3" s="86"/>
     </row>
     <row r="4" spans="1:8" ht="4.5" customHeight="1">
-      <c r="A4" s="84"/>
-[...6 lines deleted...]
-      <c r="H4" s="84"/>
+      <c r="A4" s="86"/>
+      <c r="B4" s="86"/>
+      <c r="C4" s="86"/>
+      <c r="D4" s="86"/>
+      <c r="E4" s="86"/>
+      <c r="F4" s="86"/>
+      <c r="G4" s="86"/>
+      <c r="H4" s="86"/>
     </row>
     <row r="5" spans="1:8">
-      <c r="A5" s="84"/>
-[...1 lines deleted...]
-      <c r="C5" s="84" t="s">
+      <c r="A5" s="86"/>
+      <c r="B5" s="86"/>
+      <c r="C5" s="86" t="s">
         <v>8</v>
       </c>
-      <c r="D5" s="84" t="s">
+      <c r="D5" s="86" t="s">
         <v>9</v>
       </c>
-      <c r="E5" s="84"/>
-[...1 lines deleted...]
-      <c r="G5" s="84" t="s">
+      <c r="E5" s="86"/>
+      <c r="F5" s="86"/>
+      <c r="G5" s="86" t="s">
         <v>10</v>
       </c>
-      <c r="H5" s="84" t="s">
+      <c r="H5" s="86" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="5.25" customHeight="1">
-      <c r="A6" s="84"/>
-[...6 lines deleted...]
-      <c r="H6" s="84"/>
+      <c r="A6" s="86"/>
+      <c r="B6" s="86"/>
+      <c r="C6" s="86"/>
+      <c r="D6" s="86"/>
+      <c r="E6" s="86"/>
+      <c r="F6" s="86"/>
+      <c r="G6" s="86"/>
+      <c r="H6" s="86"/>
     </row>
     <row r="7" spans="1:8">
-      <c r="A7" s="84"/>
-[...2 lines deleted...]
-      <c r="D7" s="86" t="s">
+      <c r="A7" s="86"/>
+      <c r="B7" s="86"/>
+      <c r="C7" s="86"/>
+      <c r="D7" s="88" t="s">
         <v>12</v>
       </c>
-      <c r="E7" s="84" t="s">
+      <c r="E7" s="86" t="s">
         <v>13</v>
       </c>
-      <c r="F7" s="84" t="s">
+      <c r="F7" s="86" t="s">
         <v>14</v>
       </c>
-      <c r="G7" s="84"/>
-      <c r="H7" s="84"/>
+      <c r="G7" s="86"/>
+      <c r="H7" s="86"/>
     </row>
     <row r="8" spans="1:8" ht="11.25" customHeight="1">
-      <c r="A8" s="85"/>
-[...6 lines deleted...]
-      <c r="H8" s="85"/>
+      <c r="A8" s="87"/>
+      <c r="B8" s="87"/>
+      <c r="C8" s="87"/>
+      <c r="D8" s="89"/>
+      <c r="E8" s="87"/>
+      <c r="F8" s="87"/>
+      <c r="G8" s="87"/>
+      <c r="H8" s="87"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="2">
         <v>2015</v>
       </c>
       <c r="B9" s="3">
         <v>100</v>
       </c>
       <c r="C9" s="4">
         <v>92.4</v>
       </c>
       <c r="D9" s="4">
         <v>44.7</v>
       </c>
       <c r="E9" s="4">
         <v>25.7</v>
       </c>
       <c r="F9" s="3">
         <v>22</v>
       </c>
       <c r="G9" s="4">
         <v>0.2</v>
       </c>
       <c r="H9" s="4">
         <v>7.4</v>
@@ -26361,251 +26565,265 @@
       <c r="G63" s="12">
         <v>0.1</v>
       </c>
       <c r="H63" s="12">
         <v>8</v>
       </c>
       <c r="I63" s="41"/>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="45">
         <v>2026</v>
       </c>
       <c r="B64" s="25"/>
       <c r="C64" s="25"/>
       <c r="D64" s="25"/>
       <c r="E64" s="25"/>
       <c r="F64" s="25"/>
       <c r="G64" s="25"/>
       <c r="H64" s="14"/>
       <c r="I64" s="41"/>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="B65" s="93">
-[...2 lines deleted...]
-      <c r="C65" s="93">
+      <c r="B65" s="82">
+        <v>100</v>
+      </c>
+      <c r="C65" s="82">
         <v>90.2</v>
       </c>
-      <c r="D65" s="93">
+      <c r="D65" s="82">
         <v>48.6</v>
       </c>
-      <c r="E65" s="93">
+      <c r="E65" s="82">
         <v>19.899999999999999</v>
       </c>
-      <c r="F65" s="93">
+      <c r="F65" s="82">
         <v>21.7</v>
       </c>
-      <c r="G65" s="93">
+      <c r="G65" s="82">
         <v>0.3</v>
       </c>
-      <c r="H65" s="93">
+      <c r="H65" s="82">
         <v>7.6</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="B66" s="31"/>
-[...5 lines deleted...]
-      <c r="H66" s="18"/>
+      <c r="B66" s="31">
+        <v>100</v>
+      </c>
+      <c r="C66" s="31">
+        <v>90.7</v>
+      </c>
+      <c r="D66" s="31">
+        <v>50.5</v>
+      </c>
+      <c r="E66" s="31">
+        <v>19.5</v>
+      </c>
+      <c r="F66" s="31">
+        <v>20.7</v>
+      </c>
+      <c r="G66" s="31">
+        <v>0.1</v>
+      </c>
+      <c r="H66" s="17">
+        <v>9.1999999999999993</v>
+      </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B67" s="31"/>
       <c r="C67" s="31"/>
       <c r="D67" s="31"/>
       <c r="E67" s="31"/>
       <c r="F67" s="31"/>
       <c r="G67" s="31"/>
       <c r="H67" s="17"/>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" s="19" t="s">
         <v>2</v>
       </c>
       <c r="B68" s="79"/>
       <c r="C68" s="79"/>
       <c r="D68" s="79"/>
       <c r="E68" s="79"/>
       <c r="F68" s="79"/>
       <c r="G68" s="79"/>
       <c r="H68" s="79"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:A8"/>
     <mergeCell ref="B3:B8"/>
     <mergeCell ref="C3:H4"/>
     <mergeCell ref="C5:C8"/>
     <mergeCell ref="D5:F6"/>
     <mergeCell ref="G5:G8"/>
     <mergeCell ref="H5:H8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.98425196850393704" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H33"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B30" sqref="B30:H30"/>
+      <selection activeCell="B31" sqref="B31:H31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="20.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="19.5703125" style="1" customWidth="1"/>
     <col min="4" max="5" width="15.28515625" style="1" customWidth="1"/>
     <col min="6" max="6" width="16.28515625" style="1" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
-      <c r="A1" s="82" t="s">
+      <c r="A1" s="84" t="s">
         <v>5</v>
       </c>
-      <c r="B1" s="82"/>
-[...5 lines deleted...]
-      <c r="H1" s="82"/>
+      <c r="B1" s="84"/>
+      <c r="C1" s="84"/>
+      <c r="D1" s="84"/>
+      <c r="E1" s="84"/>
+      <c r="F1" s="84"/>
+      <c r="G1" s="84"/>
+      <c r="H1" s="84"/>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2" s="83" t="s">
+      <c r="A2" s="85" t="s">
         <v>4</v>
       </c>
-      <c r="B2" s="83"/>
-[...5 lines deleted...]
-      <c r="H2" s="83"/>
+      <c r="B2" s="85"/>
+      <c r="C2" s="85"/>
+      <c r="D2" s="85"/>
+      <c r="E2" s="85"/>
+      <c r="F2" s="85"/>
+      <c r="G2" s="85"/>
+      <c r="H2" s="85"/>
     </row>
     <row r="3" spans="1:8">
-      <c r="A3" s="84"/>
-      <c r="B3" s="84" t="s">
+      <c r="A3" s="86"/>
+      <c r="B3" s="86" t="s">
         <v>6</v>
       </c>
-      <c r="C3" s="84" t="s">
+      <c r="C3" s="86" t="s">
         <v>7</v>
       </c>
-      <c r="D3" s="84"/>
-[...3 lines deleted...]
-      <c r="H3" s="84"/>
+      <c r="D3" s="86"/>
+      <c r="E3" s="86"/>
+      <c r="F3" s="86"/>
+      <c r="G3" s="86"/>
+      <c r="H3" s="86"/>
     </row>
     <row r="4" spans="1:8" ht="4.5" customHeight="1">
-      <c r="A4" s="84"/>
-[...6 lines deleted...]
-      <c r="H4" s="84"/>
+      <c r="A4" s="86"/>
+      <c r="B4" s="86"/>
+      <c r="C4" s="86"/>
+      <c r="D4" s="86"/>
+      <c r="E4" s="86"/>
+      <c r="F4" s="86"/>
+      <c r="G4" s="86"/>
+      <c r="H4" s="86"/>
     </row>
     <row r="5" spans="1:8">
-      <c r="A5" s="84"/>
-[...1 lines deleted...]
-      <c r="C5" s="84" t="s">
+      <c r="A5" s="86"/>
+      <c r="B5" s="86"/>
+      <c r="C5" s="86" t="s">
         <v>8</v>
       </c>
-      <c r="D5" s="84" t="s">
+      <c r="D5" s="86" t="s">
         <v>9</v>
       </c>
-      <c r="E5" s="84"/>
-[...1 lines deleted...]
-      <c r="G5" s="84" t="s">
+      <c r="E5" s="86"/>
+      <c r="F5" s="86"/>
+      <c r="G5" s="86" t="s">
         <v>10</v>
       </c>
-      <c r="H5" s="84" t="s">
+      <c r="H5" s="86" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="5.25" customHeight="1">
-      <c r="A6" s="84"/>
-[...6 lines deleted...]
-      <c r="H6" s="84"/>
+      <c r="A6" s="86"/>
+      <c r="B6" s="86"/>
+      <c r="C6" s="86"/>
+      <c r="D6" s="86"/>
+      <c r="E6" s="86"/>
+      <c r="F6" s="86"/>
+      <c r="G6" s="86"/>
+      <c r="H6" s="86"/>
     </row>
     <row r="7" spans="1:8">
-      <c r="A7" s="84"/>
-[...2 lines deleted...]
-      <c r="D7" s="86" t="s">
+      <c r="A7" s="86"/>
+      <c r="B7" s="86"/>
+      <c r="C7" s="86"/>
+      <c r="D7" s="88" t="s">
         <v>12</v>
       </c>
-      <c r="E7" s="84" t="s">
+      <c r="E7" s="86" t="s">
         <v>13</v>
       </c>
-      <c r="F7" s="84" t="s">
+      <c r="F7" s="86" t="s">
         <v>14</v>
       </c>
-      <c r="G7" s="84"/>
-      <c r="H7" s="84"/>
+      <c r="G7" s="86"/>
+      <c r="H7" s="86"/>
     </row>
     <row r="8" spans="1:8" ht="11.25" customHeight="1">
-      <c r="A8" s="84"/>
-[...6 lines deleted...]
-      <c r="H8" s="84"/>
+      <c r="A8" s="86"/>
+      <c r="B8" s="86"/>
+      <c r="C8" s="86"/>
+      <c r="D8" s="88"/>
+      <c r="E8" s="86"/>
+      <c r="F8" s="86"/>
+      <c r="G8" s="86"/>
+      <c r="H8" s="86"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="16">
         <v>2022</v>
       </c>
       <c r="B9" s="20">
         <v>100</v>
       </c>
       <c r="C9" s="21">
         <v>94.1</v>
       </c>
       <c r="D9" s="21">
         <v>51.7</v>
       </c>
       <c r="E9" s="21">
         <v>24.7</v>
       </c>
       <c r="F9" s="21">
         <v>17.7</v>
       </c>
       <c r="G9" s="21">
         <v>0.2</v>
       </c>
       <c r="H9" s="22">
         <v>5.7</v>
@@ -27079,248 +27297,262 @@
         <v>14.3</v>
       </c>
       <c r="G28" s="12">
         <v>0</v>
       </c>
       <c r="H28" s="12">
         <v>8.4</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="45">
         <v>2026</v>
       </c>
       <c r="B29" s="25"/>
       <c r="C29" s="25"/>
       <c r="D29" s="25"/>
       <c r="E29" s="25"/>
       <c r="F29" s="25"/>
       <c r="G29" s="25"/>
       <c r="H29" s="14"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="B30" s="93">
-[...2 lines deleted...]
-      <c r="C30" s="93">
+      <c r="B30" s="82">
+        <v>100</v>
+      </c>
+      <c r="C30" s="82">
         <v>93.2</v>
       </c>
-      <c r="D30" s="93">
+      <c r="D30" s="82">
         <v>50.8</v>
       </c>
-      <c r="E30" s="93">
+      <c r="E30" s="82">
         <v>22.8</v>
       </c>
-      <c r="F30" s="93">
+      <c r="F30" s="82">
         <v>19.600000000000001</v>
       </c>
-      <c r="G30" s="93">
+      <c r="G30" s="82">
         <v>0.4</v>
       </c>
-      <c r="H30" s="93">
+      <c r="H30" s="82">
         <v>3.6</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="B31" s="31"/>
-[...5 lines deleted...]
-      <c r="H31" s="18"/>
+      <c r="B31" s="31">
+        <v>100</v>
+      </c>
+      <c r="C31" s="31">
+        <v>91.2</v>
+      </c>
+      <c r="D31" s="31">
+        <v>51.1</v>
+      </c>
+      <c r="E31" s="31">
+        <v>19.7</v>
+      </c>
+      <c r="F31" s="31">
+        <v>20.399999999999999</v>
+      </c>
+      <c r="G31" s="31">
+        <v>0.1</v>
+      </c>
+      <c r="H31" s="17">
+        <v>8.6999999999999993</v>
+      </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B32" s="31"/>
       <c r="C32" s="31"/>
       <c r="D32" s="31"/>
       <c r="E32" s="31"/>
       <c r="F32" s="31"/>
       <c r="G32" s="31"/>
       <c r="H32" s="17"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="19" t="s">
         <v>2</v>
       </c>
       <c r="B33" s="79"/>
       <c r="C33" s="79"/>
       <c r="D33" s="79"/>
       <c r="E33" s="79"/>
       <c r="F33" s="79"/>
       <c r="G33" s="79"/>
       <c r="H33" s="79"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:A8"/>
     <mergeCell ref="B3:B8"/>
     <mergeCell ref="C3:H4"/>
     <mergeCell ref="C5:C8"/>
     <mergeCell ref="D5:F6"/>
     <mergeCell ref="G5:G8"/>
     <mergeCell ref="H5:H8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:T68"/>
   <sheetViews>
     <sheetView topLeftCell="A34" workbookViewId="0">
-      <selection activeCell="B65" sqref="B65:H65"/>
+      <selection activeCell="B66" sqref="B66:H66"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="23" customWidth="1"/>
     <col min="2" max="2" width="20.7109375" style="23" customWidth="1"/>
     <col min="3" max="3" width="19.5703125" style="23" customWidth="1"/>
     <col min="4" max="5" width="15.28515625" style="23" customWidth="1"/>
     <col min="6" max="6" width="16.28515625" style="23" customWidth="1"/>
     <col min="7" max="7" width="14" style="23" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="23" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="23"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
-      <c r="A1" s="88" t="s">
+      <c r="A1" s="90" t="s">
         <v>5</v>
       </c>
-      <c r="B1" s="88"/>
-[...5 lines deleted...]
-      <c r="H1" s="88"/>
+      <c r="B1" s="90"/>
+      <c r="C1" s="90"/>
+      <c r="D1" s="90"/>
+      <c r="E1" s="90"/>
+      <c r="F1" s="90"/>
+      <c r="G1" s="90"/>
+      <c r="H1" s="90"/>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2" s="89" t="s">
+      <c r="A2" s="91" t="s">
         <v>4</v>
       </c>
-      <c r="B2" s="89"/>
-[...5 lines deleted...]
-      <c r="H2" s="89"/>
+      <c r="B2" s="91"/>
+      <c r="C2" s="91"/>
+      <c r="D2" s="91"/>
+      <c r="E2" s="91"/>
+      <c r="F2" s="91"/>
+      <c r="G2" s="91"/>
+      <c r="H2" s="91"/>
     </row>
     <row r="3" spans="1:8">
-      <c r="A3" s="90"/>
-      <c r="B3" s="90" t="s">
+      <c r="A3" s="92"/>
+      <c r="B3" s="92" t="s">
         <v>6</v>
       </c>
-      <c r="C3" s="90" t="s">
+      <c r="C3" s="92" t="s">
         <v>7</v>
       </c>
-      <c r="D3" s="90"/>
-[...3 lines deleted...]
-      <c r="H3" s="90"/>
+      <c r="D3" s="92"/>
+      <c r="E3" s="92"/>
+      <c r="F3" s="92"/>
+      <c r="G3" s="92"/>
+      <c r="H3" s="92"/>
     </row>
     <row r="4" spans="1:8" ht="4.5" customHeight="1">
-      <c r="A4" s="90"/>
-[...6 lines deleted...]
-      <c r="H4" s="90"/>
+      <c r="A4" s="92"/>
+      <c r="B4" s="92"/>
+      <c r="C4" s="92"/>
+      <c r="D4" s="92"/>
+      <c r="E4" s="92"/>
+      <c r="F4" s="92"/>
+      <c r="G4" s="92"/>
+      <c r="H4" s="92"/>
     </row>
     <row r="5" spans="1:8">
-      <c r="A5" s="90"/>
-[...1 lines deleted...]
-      <c r="C5" s="90" t="s">
+      <c r="A5" s="92"/>
+      <c r="B5" s="92"/>
+      <c r="C5" s="92" t="s">
         <v>8</v>
       </c>
-      <c r="D5" s="90" t="s">
+      <c r="D5" s="92" t="s">
         <v>9</v>
       </c>
-      <c r="E5" s="90"/>
-[...1 lines deleted...]
-      <c r="G5" s="90" t="s">
+      <c r="E5" s="92"/>
+      <c r="F5" s="92"/>
+      <c r="G5" s="92" t="s">
         <v>10</v>
       </c>
-      <c r="H5" s="90" t="s">
+      <c r="H5" s="92" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="5.25" customHeight="1">
-      <c r="A6" s="90"/>
-[...6 lines deleted...]
-      <c r="H6" s="90"/>
+      <c r="A6" s="92"/>
+      <c r="B6" s="92"/>
+      <c r="C6" s="92"/>
+      <c r="D6" s="92"/>
+      <c r="E6" s="92"/>
+      <c r="F6" s="92"/>
+      <c r="G6" s="92"/>
+      <c r="H6" s="92"/>
     </row>
     <row r="7" spans="1:8">
-      <c r="A7" s="90"/>
-[...2 lines deleted...]
-      <c r="D7" s="91" t="s">
+      <c r="A7" s="92"/>
+      <c r="B7" s="92"/>
+      <c r="C7" s="92"/>
+      <c r="D7" s="93" t="s">
         <v>12</v>
       </c>
-      <c r="E7" s="90" t="s">
+      <c r="E7" s="92" t="s">
         <v>13</v>
       </c>
-      <c r="F7" s="90" t="s">
+      <c r="F7" s="92" t="s">
         <v>14</v>
       </c>
-      <c r="G7" s="90"/>
-      <c r="H7" s="90"/>
+      <c r="G7" s="92"/>
+      <c r="H7" s="92"/>
     </row>
     <row r="8" spans="1:8" ht="11.25" customHeight="1">
-      <c r="A8" s="90"/>
-[...6 lines deleted...]
-      <c r="H8" s="90"/>
+      <c r="A8" s="92"/>
+      <c r="B8" s="92"/>
+      <c r="C8" s="92"/>
+      <c r="D8" s="93"/>
+      <c r="E8" s="92"/>
+      <c r="F8" s="92"/>
+      <c r="G8" s="92"/>
+      <c r="H8" s="92"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="24">
         <v>2015</v>
       </c>
       <c r="B9" s="25">
         <v>100</v>
       </c>
       <c r="C9" s="25" t="s">
         <v>29</v>
       </c>
       <c r="D9" s="25">
         <v>39.299999999999997</v>
       </c>
       <c r="E9" s="25">
         <v>26.6</v>
       </c>
       <c r="F9" s="25">
         <v>20.2</v>
       </c>
       <c r="G9" s="25" t="s">
         <v>30</v>
       </c>
       <c r="H9" s="25">
         <f>[1]Лист1!B15+[1]Лист1!B34</f>
@@ -28738,249 +28970,263 @@
       <c r="G63" s="12">
         <v>0</v>
       </c>
       <c r="H63" s="12">
         <v>12.799999999999999</v>
       </c>
       <c r="I63" s="80"/>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="45">
         <v>2026</v>
       </c>
       <c r="B64" s="25"/>
       <c r="C64" s="25"/>
       <c r="D64" s="25"/>
       <c r="E64" s="25"/>
       <c r="F64" s="25"/>
       <c r="G64" s="25"/>
       <c r="H64" s="14"/>
       <c r="I64" s="80"/>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="B65" s="93">
-[...2 lines deleted...]
-      <c r="C65" s="93">
+      <c r="B65" s="82">
+        <v>100</v>
+      </c>
+      <c r="C65" s="82">
         <v>85.1</v>
       </c>
-      <c r="D65" s="93">
+      <c r="D65" s="82">
         <v>45.1</v>
       </c>
-      <c r="E65" s="93">
+      <c r="E65" s="82">
         <v>22.1</v>
       </c>
-      <c r="F65" s="93">
+      <c r="F65" s="82">
         <v>17.899999999999999</v>
       </c>
-      <c r="G65" s="93">
+      <c r="G65" s="82">
         <v>0.3</v>
       </c>
-      <c r="H65" s="93">
+      <c r="H65" s="82">
         <v>11.1</v>
       </c>
       <c r="I65" s="80"/>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="B66" s="31"/>
-[...5 lines deleted...]
-      <c r="H66" s="18"/>
+      <c r="B66" s="31">
+        <v>100</v>
+      </c>
+      <c r="C66" s="31">
+        <v>86.9</v>
+      </c>
+      <c r="D66" s="31">
+        <v>47.6</v>
+      </c>
+      <c r="E66" s="31">
+        <v>21.6</v>
+      </c>
+      <c r="F66" s="31">
+        <v>17.7</v>
+      </c>
+      <c r="G66" s="31">
+        <v>0.1</v>
+      </c>
+      <c r="H66" s="17">
+        <v>13</v>
+      </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B67" s="31"/>
       <c r="C67" s="31"/>
       <c r="D67" s="31"/>
       <c r="E67" s="31"/>
       <c r="F67" s="31"/>
       <c r="G67" s="31"/>
       <c r="H67" s="17"/>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="19" t="s">
         <v>2</v>
       </c>
       <c r="B68" s="79"/>
       <c r="C68" s="79"/>
       <c r="D68" s="79"/>
       <c r="E68" s="79"/>
       <c r="F68" s="79"/>
       <c r="G68" s="79"/>
       <c r="H68" s="79"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:A8"/>
     <mergeCell ref="B3:B8"/>
     <mergeCell ref="C3:H4"/>
     <mergeCell ref="C5:C8"/>
     <mergeCell ref="D5:F6"/>
     <mergeCell ref="G5:G8"/>
     <mergeCell ref="H5:H8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:T68"/>
   <sheetViews>
     <sheetView topLeftCell="A31" workbookViewId="0">
-      <selection activeCell="B65" sqref="B65:H65"/>
+      <selection activeCell="B66" sqref="B66:H66"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="20.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="19.5703125" style="1" customWidth="1"/>
     <col min="4" max="5" width="15.28515625" style="1" customWidth="1"/>
     <col min="6" max="6" width="16.28515625" style="1" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
-      <c r="A1" s="82" t="s">
+      <c r="A1" s="84" t="s">
         <v>5</v>
       </c>
-      <c r="B1" s="82"/>
-[...5 lines deleted...]
-      <c r="H1" s="82"/>
+      <c r="B1" s="84"/>
+      <c r="C1" s="84"/>
+      <c r="D1" s="84"/>
+      <c r="E1" s="84"/>
+      <c r="F1" s="84"/>
+      <c r="G1" s="84"/>
+      <c r="H1" s="84"/>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2" s="83" t="s">
+      <c r="A2" s="85" t="s">
         <v>4</v>
       </c>
-      <c r="B2" s="83"/>
-[...5 lines deleted...]
-      <c r="H2" s="83"/>
+      <c r="B2" s="85"/>
+      <c r="C2" s="85"/>
+      <c r="D2" s="85"/>
+      <c r="E2" s="85"/>
+      <c r="F2" s="85"/>
+      <c r="G2" s="85"/>
+      <c r="H2" s="85"/>
     </row>
     <row r="3" spans="1:8">
-      <c r="A3" s="84"/>
-      <c r="B3" s="84" t="s">
+      <c r="A3" s="86"/>
+      <c r="B3" s="86" t="s">
         <v>6</v>
       </c>
-      <c r="C3" s="84" t="s">
+      <c r="C3" s="86" t="s">
         <v>7</v>
       </c>
-      <c r="D3" s="84"/>
-[...3 lines deleted...]
-      <c r="H3" s="84"/>
+      <c r="D3" s="86"/>
+      <c r="E3" s="86"/>
+      <c r="F3" s="86"/>
+      <c r="G3" s="86"/>
+      <c r="H3" s="86"/>
     </row>
     <row r="4" spans="1:8" ht="4.5" customHeight="1">
-      <c r="A4" s="84"/>
-[...6 lines deleted...]
-      <c r="H4" s="84"/>
+      <c r="A4" s="86"/>
+      <c r="B4" s="86"/>
+      <c r="C4" s="86"/>
+      <c r="D4" s="86"/>
+      <c r="E4" s="86"/>
+      <c r="F4" s="86"/>
+      <c r="G4" s="86"/>
+      <c r="H4" s="86"/>
     </row>
     <row r="5" spans="1:8">
-      <c r="A5" s="84"/>
-[...1 lines deleted...]
-      <c r="C5" s="84" t="s">
+      <c r="A5" s="86"/>
+      <c r="B5" s="86"/>
+      <c r="C5" s="86" t="s">
         <v>8</v>
       </c>
-      <c r="D5" s="84" t="s">
+      <c r="D5" s="86" t="s">
         <v>9</v>
       </c>
-      <c r="E5" s="84"/>
-[...1 lines deleted...]
-      <c r="G5" s="84" t="s">
+      <c r="E5" s="86"/>
+      <c r="F5" s="86"/>
+      <c r="G5" s="86" t="s">
         <v>10</v>
       </c>
-      <c r="H5" s="84" t="s">
+      <c r="H5" s="86" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="5.25" customHeight="1">
-      <c r="A6" s="84"/>
-[...6 lines deleted...]
-      <c r="H6" s="84"/>
+      <c r="A6" s="86"/>
+      <c r="B6" s="86"/>
+      <c r="C6" s="86"/>
+      <c r="D6" s="86"/>
+      <c r="E6" s="86"/>
+      <c r="F6" s="86"/>
+      <c r="G6" s="86"/>
+      <c r="H6" s="86"/>
     </row>
     <row r="7" spans="1:8">
-      <c r="A7" s="84"/>
-[...2 lines deleted...]
-      <c r="D7" s="86" t="s">
+      <c r="A7" s="86"/>
+      <c r="B7" s="86"/>
+      <c r="C7" s="86"/>
+      <c r="D7" s="88" t="s">
         <v>12</v>
       </c>
-      <c r="E7" s="84" t="s">
+      <c r="E7" s="86" t="s">
         <v>13</v>
       </c>
-      <c r="F7" s="84" t="s">
+      <c r="F7" s="86" t="s">
         <v>14</v>
       </c>
-      <c r="G7" s="84"/>
-      <c r="H7" s="84"/>
+      <c r="G7" s="86"/>
+      <c r="H7" s="86"/>
     </row>
     <row r="8" spans="1:8" ht="11.25" customHeight="1">
-      <c r="A8" s="84"/>
-[...6 lines deleted...]
-      <c r="H8" s="84"/>
+      <c r="A8" s="86"/>
+      <c r="B8" s="86"/>
+      <c r="C8" s="86"/>
+      <c r="D8" s="88"/>
+      <c r="E8" s="86"/>
+      <c r="F8" s="86"/>
+      <c r="G8" s="86"/>
+      <c r="H8" s="86"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="2">
         <v>2015</v>
       </c>
       <c r="B9" s="14">
         <v>100</v>
       </c>
       <c r="C9" s="14">
         <v>88.8</v>
       </c>
       <c r="D9" s="14">
         <v>43.2</v>
       </c>
       <c r="E9" s="14">
         <v>24.6</v>
       </c>
       <c r="F9" s="14">
         <v>21</v>
       </c>
       <c r="G9" s="14" t="s">
         <v>30</v>
       </c>
       <c r="H9" s="14">
         <f>[1]Лист1!B16+[1]Лист1!B35</f>
@@ -30396,248 +30642,262 @@
         <v>17.100000000000001</v>
       </c>
       <c r="G63" s="12">
         <v>0.1</v>
       </c>
       <c r="H63" s="12">
         <v>12.1</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="45">
         <v>2026</v>
       </c>
       <c r="B64" s="25"/>
       <c r="C64" s="25"/>
       <c r="D64" s="25"/>
       <c r="E64" s="25"/>
       <c r="F64" s="25"/>
       <c r="G64" s="25"/>
       <c r="H64" s="14"/>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="B65" s="93">
-[...2 lines deleted...]
-      <c r="C65" s="93">
+      <c r="B65" s="82">
+        <v>100</v>
+      </c>
+      <c r="C65" s="82">
         <v>86.8</v>
       </c>
-      <c r="D65" s="93">
+      <c r="D65" s="82">
         <v>50.2</v>
       </c>
-      <c r="E65" s="93">
+      <c r="E65" s="82">
         <v>17.2</v>
       </c>
-      <c r="F65" s="93">
+      <c r="F65" s="82">
         <v>19.399999999999999</v>
       </c>
-      <c r="G65" s="93">
+      <c r="G65" s="82">
         <v>0.1</v>
       </c>
-      <c r="H65" s="93">
+      <c r="H65" s="82">
         <v>11</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="B66" s="31"/>
-[...5 lines deleted...]
-      <c r="H66" s="18"/>
+      <c r="B66" s="31">
+        <v>100</v>
+      </c>
+      <c r="C66" s="31">
+        <v>87.2</v>
+      </c>
+      <c r="D66" s="31">
+        <v>52</v>
+      </c>
+      <c r="E66" s="31">
+        <v>16.899999999999999</v>
+      </c>
+      <c r="F66" s="31">
+        <v>18.3</v>
+      </c>
+      <c r="G66" s="31">
+        <v>0</v>
+      </c>
+      <c r="H66" s="17">
+        <v>12.8</v>
+      </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B67" s="31"/>
       <c r="C67" s="31"/>
       <c r="D67" s="31"/>
       <c r="E67" s="31"/>
       <c r="F67" s="31"/>
       <c r="G67" s="31"/>
       <c r="H67" s="17"/>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" s="19" t="s">
         <v>2</v>
       </c>
       <c r="B68" s="79"/>
       <c r="C68" s="79"/>
       <c r="D68" s="79"/>
       <c r="E68" s="79"/>
       <c r="F68" s="79"/>
       <c r="G68" s="79"/>
       <c r="H68" s="79"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:A8"/>
     <mergeCell ref="B3:B8"/>
     <mergeCell ref="C3:H4"/>
     <mergeCell ref="C5:C8"/>
     <mergeCell ref="D5:F6"/>
     <mergeCell ref="G5:G8"/>
     <mergeCell ref="H5:H8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:T68"/>
   <sheetViews>
     <sheetView topLeftCell="A33" workbookViewId="0">
-      <selection activeCell="B65" sqref="B65:H65"/>
+      <selection activeCell="B66" sqref="B66:H66"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="20.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="19.5703125" style="1" customWidth="1"/>
     <col min="4" max="5" width="15.28515625" style="1" customWidth="1"/>
     <col min="6" max="6" width="16.28515625" style="1" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
-      <c r="A1" s="82" t="s">
+      <c r="A1" s="84" t="s">
         <v>5</v>
       </c>
-      <c r="B1" s="82"/>
-[...5 lines deleted...]
-      <c r="H1" s="82"/>
+      <c r="B1" s="84"/>
+      <c r="C1" s="84"/>
+      <c r="D1" s="84"/>
+      <c r="E1" s="84"/>
+      <c r="F1" s="84"/>
+      <c r="G1" s="84"/>
+      <c r="H1" s="84"/>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2" s="83" t="s">
+      <c r="A2" s="85" t="s">
         <v>4</v>
       </c>
-      <c r="B2" s="83"/>
-[...5 lines deleted...]
-      <c r="H2" s="83"/>
+      <c r="B2" s="85"/>
+      <c r="C2" s="85"/>
+      <c r="D2" s="85"/>
+      <c r="E2" s="85"/>
+      <c r="F2" s="85"/>
+      <c r="G2" s="85"/>
+      <c r="H2" s="85"/>
     </row>
     <row r="3" spans="1:8">
-      <c r="A3" s="84"/>
-      <c r="B3" s="84" t="s">
+      <c r="A3" s="86"/>
+      <c r="B3" s="86" t="s">
         <v>6</v>
       </c>
-      <c r="C3" s="84" t="s">
+      <c r="C3" s="86" t="s">
         <v>7</v>
       </c>
-      <c r="D3" s="84"/>
-[...3 lines deleted...]
-      <c r="H3" s="84"/>
+      <c r="D3" s="86"/>
+      <c r="E3" s="86"/>
+      <c r="F3" s="86"/>
+      <c r="G3" s="86"/>
+      <c r="H3" s="86"/>
     </row>
     <row r="4" spans="1:8" ht="4.5" customHeight="1">
-      <c r="A4" s="84"/>
-[...6 lines deleted...]
-      <c r="H4" s="84"/>
+      <c r="A4" s="86"/>
+      <c r="B4" s="86"/>
+      <c r="C4" s="86"/>
+      <c r="D4" s="86"/>
+      <c r="E4" s="86"/>
+      <c r="F4" s="86"/>
+      <c r="G4" s="86"/>
+      <c r="H4" s="86"/>
     </row>
     <row r="5" spans="1:8">
-      <c r="A5" s="84"/>
-[...1 lines deleted...]
-      <c r="C5" s="84" t="s">
+      <c r="A5" s="86"/>
+      <c r="B5" s="86"/>
+      <c r="C5" s="86" t="s">
         <v>8</v>
       </c>
-      <c r="D5" s="84" t="s">
+      <c r="D5" s="86" t="s">
         <v>9</v>
       </c>
-      <c r="E5" s="84"/>
-[...1 lines deleted...]
-      <c r="G5" s="84" t="s">
+      <c r="E5" s="86"/>
+      <c r="F5" s="86"/>
+      <c r="G5" s="86" t="s">
         <v>10</v>
       </c>
-      <c r="H5" s="84" t="s">
+      <c r="H5" s="86" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="5.25" customHeight="1">
-      <c r="A6" s="84"/>
-[...6 lines deleted...]
-      <c r="H6" s="84"/>
+      <c r="A6" s="86"/>
+      <c r="B6" s="86"/>
+      <c r="C6" s="86"/>
+      <c r="D6" s="86"/>
+      <c r="E6" s="86"/>
+      <c r="F6" s="86"/>
+      <c r="G6" s="86"/>
+      <c r="H6" s="86"/>
     </row>
     <row r="7" spans="1:8">
-      <c r="A7" s="84"/>
-[...2 lines deleted...]
-      <c r="D7" s="86" t="s">
+      <c r="A7" s="86"/>
+      <c r="B7" s="86"/>
+      <c r="C7" s="86"/>
+      <c r="D7" s="88" t="s">
         <v>12</v>
       </c>
-      <c r="E7" s="84" t="s">
+      <c r="E7" s="86" t="s">
         <v>13</v>
       </c>
-      <c r="F7" s="84" t="s">
+      <c r="F7" s="86" t="s">
         <v>14</v>
       </c>
-      <c r="G7" s="84"/>
-      <c r="H7" s="84"/>
+      <c r="G7" s="86"/>
+      <c r="H7" s="86"/>
     </row>
     <row r="8" spans="1:8" ht="11.25" customHeight="1">
-      <c r="A8" s="84"/>
-[...6 lines deleted...]
-      <c r="H8" s="84"/>
+      <c r="A8" s="86"/>
+      <c r="B8" s="86"/>
+      <c r="C8" s="86"/>
+      <c r="D8" s="88"/>
+      <c r="E8" s="86"/>
+      <c r="F8" s="86"/>
+      <c r="G8" s="86"/>
+      <c r="H8" s="86"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="2">
         <v>2015</v>
       </c>
       <c r="B9" s="33">
         <v>100</v>
       </c>
       <c r="C9" s="33">
         <v>94</v>
       </c>
       <c r="D9" s="33">
         <v>48</v>
       </c>
       <c r="E9" s="33">
         <v>27.1</v>
       </c>
       <c r="F9" s="33">
         <v>18.899999999999999</v>
       </c>
       <c r="G9" s="33" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="33">
         <v>5.6999999999999993</v>
@@ -32052,248 +32312,262 @@
       <c r="G63" s="12">
         <v>0</v>
       </c>
       <c r="H63" s="12">
         <v>6.7</v>
       </c>
       <c r="I63" s="41"/>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="45">
         <v>2026</v>
       </c>
       <c r="B64" s="25"/>
       <c r="C64" s="25"/>
       <c r="D64" s="25"/>
       <c r="E64" s="25"/>
       <c r="F64" s="25"/>
       <c r="G64" s="25"/>
       <c r="H64" s="14"/>
       <c r="I64" s="41"/>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="B65" s="93">
-[...2 lines deleted...]
-      <c r="C65" s="93">
+      <c r="B65" s="82">
+        <v>100</v>
+      </c>
+      <c r="C65" s="82">
         <v>92.6</v>
       </c>
-      <c r="D65" s="93">
+      <c r="D65" s="82">
         <v>52.7</v>
       </c>
-      <c r="E65" s="93">
+      <c r="E65" s="82">
         <v>18.7</v>
       </c>
-      <c r="F65" s="93">
+      <c r="F65" s="82">
         <v>21.2</v>
       </c>
-      <c r="G65" s="93">
+      <c r="G65" s="82">
         <v>0.2</v>
       </c>
-      <c r="H65" s="93">
+      <c r="H65" s="82">
         <v>6.8</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="B66" s="31"/>
-[...5 lines deleted...]
-      <c r="H66" s="18"/>
+      <c r="B66" s="31">
+        <v>100</v>
+      </c>
+      <c r="C66" s="31">
+        <v>92.5</v>
+      </c>
+      <c r="D66" s="31">
+        <v>56.1</v>
+      </c>
+      <c r="E66" s="31">
+        <v>17.600000000000001</v>
+      </c>
+      <c r="F66" s="31">
+        <v>18.8</v>
+      </c>
+      <c r="G66" s="31">
+        <v>0.2</v>
+      </c>
+      <c r="H66" s="17">
+        <v>7.3</v>
+      </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B67" s="31"/>
       <c r="C67" s="31"/>
       <c r="D67" s="31"/>
       <c r="E67" s="31"/>
       <c r="F67" s="31"/>
       <c r="G67" s="31"/>
       <c r="H67" s="17"/>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" s="19" t="s">
         <v>2</v>
       </c>
       <c r="B68" s="79"/>
       <c r="C68" s="79"/>
       <c r="D68" s="79"/>
       <c r="E68" s="79"/>
       <c r="F68" s="79"/>
       <c r="G68" s="79"/>
       <c r="H68" s="79"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:A8"/>
     <mergeCell ref="B3:B8"/>
     <mergeCell ref="C3:H4"/>
     <mergeCell ref="C5:C8"/>
     <mergeCell ref="D5:F6"/>
     <mergeCell ref="G5:G8"/>
     <mergeCell ref="H5:H8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:T68"/>
   <sheetViews>
     <sheetView topLeftCell="A28" workbookViewId="0">
-      <selection activeCell="B65" sqref="B65:H65"/>
+      <selection activeCell="B66" sqref="B66:H66"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="20.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="19.5703125" style="1" customWidth="1"/>
     <col min="4" max="5" width="15.28515625" style="1" customWidth="1"/>
     <col min="6" max="6" width="16.28515625" style="1" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
-      <c r="A1" s="82" t="s">
+      <c r="A1" s="84" t="s">
         <v>5</v>
       </c>
-      <c r="B1" s="82"/>
-[...5 lines deleted...]
-      <c r="H1" s="82"/>
+      <c r="B1" s="84"/>
+      <c r="C1" s="84"/>
+      <c r="D1" s="84"/>
+      <c r="E1" s="84"/>
+      <c r="F1" s="84"/>
+      <c r="G1" s="84"/>
+      <c r="H1" s="84"/>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2" s="83" t="s">
+      <c r="A2" s="85" t="s">
         <v>4</v>
       </c>
-      <c r="B2" s="83"/>
-[...5 lines deleted...]
-      <c r="H2" s="83"/>
+      <c r="B2" s="85"/>
+      <c r="C2" s="85"/>
+      <c r="D2" s="85"/>
+      <c r="E2" s="85"/>
+      <c r="F2" s="85"/>
+      <c r="G2" s="85"/>
+      <c r="H2" s="85"/>
     </row>
     <row r="3" spans="1:8">
-      <c r="A3" s="84"/>
-      <c r="B3" s="84" t="s">
+      <c r="A3" s="86"/>
+      <c r="B3" s="86" t="s">
         <v>6</v>
       </c>
-      <c r="C3" s="84" t="s">
+      <c r="C3" s="86" t="s">
         <v>7</v>
       </c>
-      <c r="D3" s="84"/>
-[...3 lines deleted...]
-      <c r="H3" s="84"/>
+      <c r="D3" s="86"/>
+      <c r="E3" s="86"/>
+      <c r="F3" s="86"/>
+      <c r="G3" s="86"/>
+      <c r="H3" s="86"/>
     </row>
     <row r="4" spans="1:8" ht="4.5" customHeight="1">
-      <c r="A4" s="84"/>
-[...6 lines deleted...]
-      <c r="H4" s="84"/>
+      <c r="A4" s="86"/>
+      <c r="B4" s="86"/>
+      <c r="C4" s="86"/>
+      <c r="D4" s="86"/>
+      <c r="E4" s="86"/>
+      <c r="F4" s="86"/>
+      <c r="G4" s="86"/>
+      <c r="H4" s="86"/>
     </row>
     <row r="5" spans="1:8">
-      <c r="A5" s="84"/>
-[...1 lines deleted...]
-      <c r="C5" s="84" t="s">
+      <c r="A5" s="86"/>
+      <c r="B5" s="86"/>
+      <c r="C5" s="86" t="s">
         <v>8</v>
       </c>
-      <c r="D5" s="84" t="s">
+      <c r="D5" s="86" t="s">
         <v>9</v>
       </c>
-      <c r="E5" s="84"/>
-[...1 lines deleted...]
-      <c r="G5" s="84" t="s">
+      <c r="E5" s="86"/>
+      <c r="F5" s="86"/>
+      <c r="G5" s="86" t="s">
         <v>10</v>
       </c>
-      <c r="H5" s="84" t="s">
+      <c r="H5" s="86" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="5.25" customHeight="1">
-      <c r="A6" s="84"/>
-[...6 lines deleted...]
-      <c r="H6" s="84"/>
+      <c r="A6" s="86"/>
+      <c r="B6" s="86"/>
+      <c r="C6" s="86"/>
+      <c r="D6" s="86"/>
+      <c r="E6" s="86"/>
+      <c r="F6" s="86"/>
+      <c r="G6" s="86"/>
+      <c r="H6" s="86"/>
     </row>
     <row r="7" spans="1:8">
-      <c r="A7" s="84"/>
-[...2 lines deleted...]
-      <c r="D7" s="86" t="s">
+      <c r="A7" s="86"/>
+      <c r="B7" s="86"/>
+      <c r="C7" s="86"/>
+      <c r="D7" s="88" t="s">
         <v>12</v>
       </c>
-      <c r="E7" s="84" t="s">
+      <c r="E7" s="86" t="s">
         <v>13</v>
       </c>
-      <c r="F7" s="84" t="s">
+      <c r="F7" s="86" t="s">
         <v>14</v>
       </c>
-      <c r="G7" s="84"/>
-      <c r="H7" s="84"/>
+      <c r="G7" s="86"/>
+      <c r="H7" s="86"/>
     </row>
     <row r="8" spans="1:8" ht="11.25" customHeight="1">
-      <c r="A8" s="84"/>
-[...6 lines deleted...]
-      <c r="H8" s="84"/>
+      <c r="A8" s="86"/>
+      <c r="B8" s="86"/>
+      <c r="C8" s="86"/>
+      <c r="D8" s="88"/>
+      <c r="E8" s="86"/>
+      <c r="F8" s="86"/>
+      <c r="G8" s="86"/>
+      <c r="H8" s="86"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="2">
         <v>2015</v>
       </c>
       <c r="B9" s="14">
         <v>100</v>
       </c>
       <c r="C9" s="14">
         <v>90.2</v>
       </c>
       <c r="D9" s="14">
         <v>51.6</v>
       </c>
       <c r="E9" s="14">
         <v>22.2</v>
       </c>
       <c r="F9" s="14">
         <v>16.399999999999999</v>
       </c>
       <c r="G9" s="14" t="s">
         <v>30</v>
       </c>
       <c r="H9" s="14">
         <v>9.6</v>
@@ -33700,248 +33974,262 @@
         <v>15</v>
       </c>
       <c r="G63" s="12">
         <v>0.1</v>
       </c>
       <c r="H63" s="12">
         <v>12</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="45">
         <v>2026</v>
       </c>
       <c r="B64" s="25"/>
       <c r="C64" s="25"/>
       <c r="D64" s="25"/>
       <c r="E64" s="25"/>
       <c r="F64" s="25"/>
       <c r="G64" s="25"/>
       <c r="H64" s="14"/>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="B65" s="93">
-[...2 lines deleted...]
-      <c r="C65" s="93">
+      <c r="B65" s="82">
+        <v>100</v>
+      </c>
+      <c r="C65" s="82">
         <v>87.7</v>
       </c>
-      <c r="D65" s="93">
+      <c r="D65" s="82">
         <v>51.7</v>
       </c>
-      <c r="E65" s="93">
+      <c r="E65" s="82">
         <v>18.899999999999999</v>
       </c>
-      <c r="F65" s="93">
+      <c r="F65" s="82">
         <v>17.100000000000001</v>
       </c>
-      <c r="G65" s="93">
+      <c r="G65" s="82">
         <v>0.1</v>
       </c>
-      <c r="H65" s="93">
+      <c r="H65" s="82">
         <v>8.5</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="B66" s="31"/>
-[...5 lines deleted...]
-      <c r="H66" s="18"/>
+      <c r="B66" s="31">
+        <v>100</v>
+      </c>
+      <c r="C66" s="31">
+        <v>87.9</v>
+      </c>
+      <c r="D66" s="31">
+        <v>53.8</v>
+      </c>
+      <c r="E66" s="31">
+        <v>18.100000000000001</v>
+      </c>
+      <c r="F66" s="31">
+        <v>16</v>
+      </c>
+      <c r="G66" s="31">
+        <v>0</v>
+      </c>
+      <c r="H66" s="17">
+        <v>12.100000000000001</v>
+      </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B67" s="31"/>
       <c r="C67" s="31"/>
       <c r="D67" s="31"/>
       <c r="E67" s="31"/>
       <c r="F67" s="31"/>
       <c r="G67" s="31"/>
       <c r="H67" s="17"/>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" s="19" t="s">
         <v>2</v>
       </c>
       <c r="B68" s="79"/>
       <c r="C68" s="79"/>
       <c r="D68" s="79"/>
       <c r="E68" s="79"/>
       <c r="F68" s="79"/>
       <c r="G68" s="79"/>
       <c r="H68" s="79"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:A8"/>
     <mergeCell ref="B3:B8"/>
     <mergeCell ref="C3:H4"/>
     <mergeCell ref="C5:C8"/>
     <mergeCell ref="D5:F6"/>
     <mergeCell ref="G5:G8"/>
     <mergeCell ref="H5:H8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:T68"/>
   <sheetViews>
     <sheetView topLeftCell="A37" workbookViewId="0">
-      <selection activeCell="B65" sqref="B65:H65"/>
+      <selection activeCell="B66" sqref="B66:H66"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="20.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="19.5703125" style="1" customWidth="1"/>
     <col min="4" max="5" width="15.28515625" style="1" customWidth="1"/>
     <col min="6" max="6" width="16.28515625" style="1" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
-      <c r="A1" s="82" t="s">
+      <c r="A1" s="84" t="s">
         <v>5</v>
       </c>
-      <c r="B1" s="82"/>
-[...5 lines deleted...]
-      <c r="H1" s="82"/>
+      <c r="B1" s="84"/>
+      <c r="C1" s="84"/>
+      <c r="D1" s="84"/>
+      <c r="E1" s="84"/>
+      <c r="F1" s="84"/>
+      <c r="G1" s="84"/>
+      <c r="H1" s="84"/>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2" s="83" t="s">
+      <c r="A2" s="85" t="s">
         <v>4</v>
       </c>
-      <c r="B2" s="83"/>
-[...5 lines deleted...]
-      <c r="H2" s="83"/>
+      <c r="B2" s="85"/>
+      <c r="C2" s="85"/>
+      <c r="D2" s="85"/>
+      <c r="E2" s="85"/>
+      <c r="F2" s="85"/>
+      <c r="G2" s="85"/>
+      <c r="H2" s="85"/>
     </row>
     <row r="3" spans="1:8">
-      <c r="A3" s="84"/>
-      <c r="B3" s="84" t="s">
+      <c r="A3" s="86"/>
+      <c r="B3" s="86" t="s">
         <v>6</v>
       </c>
-      <c r="C3" s="84" t="s">
+      <c r="C3" s="86" t="s">
         <v>7</v>
       </c>
-      <c r="D3" s="84"/>
-[...3 lines deleted...]
-      <c r="H3" s="84"/>
+      <c r="D3" s="86"/>
+      <c r="E3" s="86"/>
+      <c r="F3" s="86"/>
+      <c r="G3" s="86"/>
+      <c r="H3" s="86"/>
     </row>
     <row r="4" spans="1:8" ht="4.5" customHeight="1">
-      <c r="A4" s="84"/>
-[...6 lines deleted...]
-      <c r="H4" s="84"/>
+      <c r="A4" s="86"/>
+      <c r="B4" s="86"/>
+      <c r="C4" s="86"/>
+      <c r="D4" s="86"/>
+      <c r="E4" s="86"/>
+      <c r="F4" s="86"/>
+      <c r="G4" s="86"/>
+      <c r="H4" s="86"/>
     </row>
     <row r="5" spans="1:8">
-      <c r="A5" s="84"/>
-[...1 lines deleted...]
-      <c r="C5" s="84" t="s">
+      <c r="A5" s="86"/>
+      <c r="B5" s="86"/>
+      <c r="C5" s="86" t="s">
         <v>8</v>
       </c>
-      <c r="D5" s="84" t="s">
+      <c r="D5" s="86" t="s">
         <v>9</v>
       </c>
-      <c r="E5" s="84"/>
-[...1 lines deleted...]
-      <c r="G5" s="84" t="s">
+      <c r="E5" s="86"/>
+      <c r="F5" s="86"/>
+      <c r="G5" s="86" t="s">
         <v>10</v>
       </c>
-      <c r="H5" s="84" t="s">
+      <c r="H5" s="86" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="5.25" customHeight="1">
-      <c r="A6" s="84"/>
-[...6 lines deleted...]
-      <c r="H6" s="84"/>
+      <c r="A6" s="86"/>
+      <c r="B6" s="86"/>
+      <c r="C6" s="86"/>
+      <c r="D6" s="86"/>
+      <c r="E6" s="86"/>
+      <c r="F6" s="86"/>
+      <c r="G6" s="86"/>
+      <c r="H6" s="86"/>
     </row>
     <row r="7" spans="1:8">
-      <c r="A7" s="84"/>
-[...2 lines deleted...]
-      <c r="D7" s="86" t="s">
+      <c r="A7" s="86"/>
+      <c r="B7" s="86"/>
+      <c r="C7" s="86"/>
+      <c r="D7" s="88" t="s">
         <v>12</v>
       </c>
-      <c r="E7" s="84" t="s">
+      <c r="E7" s="86" t="s">
         <v>13</v>
       </c>
-      <c r="F7" s="84" t="s">
+      <c r="F7" s="86" t="s">
         <v>14</v>
       </c>
-      <c r="G7" s="84"/>
-      <c r="H7" s="84"/>
+      <c r="G7" s="86"/>
+      <c r="H7" s="86"/>
     </row>
     <row r="8" spans="1:8" ht="11.25" customHeight="1">
-      <c r="A8" s="84"/>
-[...6 lines deleted...]
-      <c r="H8" s="85"/>
+      <c r="A8" s="86"/>
+      <c r="B8" s="87"/>
+      <c r="C8" s="87"/>
+      <c r="D8" s="89"/>
+      <c r="E8" s="87"/>
+      <c r="F8" s="87"/>
+      <c r="G8" s="87"/>
+      <c r="H8" s="87"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="2">
         <v>2015</v>
       </c>
       <c r="B9" s="36">
         <v>100</v>
       </c>
       <c r="C9" s="36">
         <v>91</v>
       </c>
       <c r="D9" s="36">
         <v>43.2</v>
       </c>
       <c r="E9" s="36">
         <v>27</v>
       </c>
       <c r="F9" s="36">
         <v>20.8</v>
       </c>
       <c r="G9" s="36" t="s">
         <v>30</v>
       </c>
       <c r="H9" s="36">
         <v>8.8000000000000007</v>
@@ -35348,83 +35636,97 @@
         <v>18</v>
       </c>
       <c r="G63" s="12">
         <v>0.1</v>
       </c>
       <c r="H63" s="12">
         <v>6.6000000000000005</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="45">
         <v>2026</v>
       </c>
       <c r="B64" s="25"/>
       <c r="C64" s="25"/>
       <c r="D64" s="25"/>
       <c r="E64" s="25"/>
       <c r="F64" s="25"/>
       <c r="G64" s="25"/>
       <c r="H64" s="14"/>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="B65" s="93">
-[...2 lines deleted...]
-      <c r="C65" s="93">
+      <c r="B65" s="82">
+        <v>100</v>
+      </c>
+      <c r="C65" s="82">
         <v>91.4</v>
       </c>
-      <c r="D65" s="93">
+      <c r="D65" s="82">
         <v>47.2</v>
       </c>
-      <c r="E65" s="93">
+      <c r="E65" s="82">
         <v>22</v>
       </c>
-      <c r="F65" s="93">
+      <c r="F65" s="82">
         <v>22.2</v>
       </c>
-      <c r="G65" s="93">
+      <c r="G65" s="82">
         <v>0.2</v>
       </c>
-      <c r="H65" s="93">
+      <c r="H65" s="82">
         <v>7.6</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="B66" s="31"/>
-[...5 lines deleted...]
-      <c r="H66" s="18"/>
+      <c r="B66" s="31">
+        <v>100</v>
+      </c>
+      <c r="C66" s="31">
+        <v>92.3</v>
+      </c>
+      <c r="D66" s="31">
+        <v>51.2</v>
+      </c>
+      <c r="E66" s="31">
+        <v>20.8</v>
+      </c>
+      <c r="F66" s="31">
+        <v>20.3</v>
+      </c>
+      <c r="G66" s="31">
+        <v>0.1</v>
+      </c>
+      <c r="H66" s="17">
+        <v>7.6</v>
+      </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B67" s="31"/>
       <c r="C67" s="31"/>
       <c r="D67" s="31"/>
       <c r="E67" s="31"/>
       <c r="F67" s="31"/>
       <c r="G67" s="31"/>
       <c r="H67" s="17"/>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" s="19" t="s">
         <v>2</v>
       </c>
       <c r="B68" s="79"/>
       <c r="C68" s="79"/>
       <c r="D68" s="79"/>
       <c r="E68" s="79"/>
       <c r="F68" s="79"/>
       <c r="G68" s="79"/>
       <c r="H68" s="79"/>
     </row>