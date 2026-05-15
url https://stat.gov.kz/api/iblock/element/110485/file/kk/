--- v0 (2026-04-25)
+++ v1 (2026-05-15)
@@ -793,79 +793,79 @@
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="5" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="5" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="168" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="10">
     <cellStyle name="Гиперссылка" xfId="5" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="6"/>
     <cellStyle name="Обычный 3" xfId="7"/>
     <cellStyle name="Обычный 50" xfId="8"/>
     <cellStyle name="Обычный 67" xfId="3"/>
     <cellStyle name="Обычный 68" xfId="4"/>
     <cellStyle name="Обычный 69" xfId="2"/>
     <cellStyle name="Обычный 7" xfId="9"/>
     <cellStyle name="Финансовый" xfId="1" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -1152,51 +1152,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/104/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:n.zhumanova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/labor-and-income/stat-life/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/704478?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B29"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B25" sqref="B25"/>
+      <selection activeCell="I25" sqref="I25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="44.28515625" style="52" customWidth="1"/>
     <col min="2" max="2" width="94.7109375" style="52" customWidth="1"/>
     <col min="3" max="256" width="9.140625" style="52"/>
     <col min="257" max="257" width="44.28515625" style="52" customWidth="1"/>
     <col min="258" max="258" width="94.7109375" style="52" customWidth="1"/>
     <col min="259" max="512" width="9.140625" style="52"/>
     <col min="513" max="513" width="44.28515625" style="52" customWidth="1"/>
     <col min="514" max="514" width="94.7109375" style="52" customWidth="1"/>
     <col min="515" max="768" width="9.140625" style="52"/>
     <col min="769" max="769" width="44.28515625" style="52" customWidth="1"/>
     <col min="770" max="770" width="94.7109375" style="52" customWidth="1"/>
     <col min="771" max="1024" width="9.140625" style="52"/>
     <col min="1025" max="1025" width="44.28515625" style="52" customWidth="1"/>
     <col min="1026" max="1026" width="94.7109375" style="52" customWidth="1"/>
     <col min="1027" max="1280" width="9.140625" style="52"/>
     <col min="1281" max="1281" width="44.28515625" style="52" customWidth="1"/>
     <col min="1282" max="1282" width="94.7109375" style="52" customWidth="1"/>
     <col min="1283" max="1536" width="9.140625" style="52"/>
     <col min="1537" max="1537" width="44.28515625" style="52" customWidth="1"/>
     <col min="1538" max="1538" width="94.7109375" style="52" customWidth="1"/>
     <col min="1539" max="1792" width="9.140625" style="52"/>
@@ -1352,52 +1352,52 @@
     <col min="14339" max="14592" width="9.140625" style="52"/>
     <col min="14593" max="14593" width="44.28515625" style="52" customWidth="1"/>
     <col min="14594" max="14594" width="94.7109375" style="52" customWidth="1"/>
     <col min="14595" max="14848" width="9.140625" style="52"/>
     <col min="14849" max="14849" width="44.28515625" style="52" customWidth="1"/>
     <col min="14850" max="14850" width="94.7109375" style="52" customWidth="1"/>
     <col min="14851" max="15104" width="9.140625" style="52"/>
     <col min="15105" max="15105" width="44.28515625" style="52" customWidth="1"/>
     <col min="15106" max="15106" width="94.7109375" style="52" customWidth="1"/>
     <col min="15107" max="15360" width="9.140625" style="52"/>
     <col min="15361" max="15361" width="44.28515625" style="52" customWidth="1"/>
     <col min="15362" max="15362" width="94.7109375" style="52" customWidth="1"/>
     <col min="15363" max="15616" width="9.140625" style="52"/>
     <col min="15617" max="15617" width="44.28515625" style="52" customWidth="1"/>
     <col min="15618" max="15618" width="94.7109375" style="52" customWidth="1"/>
     <col min="15619" max="15872" width="9.140625" style="52"/>
     <col min="15873" max="15873" width="44.28515625" style="52" customWidth="1"/>
     <col min="15874" max="15874" width="94.7109375" style="52" customWidth="1"/>
     <col min="15875" max="16128" width="9.140625" style="52"/>
     <col min="16129" max="16129" width="44.28515625" style="52" customWidth="1"/>
     <col min="16130" max="16130" width="94.7109375" style="52" customWidth="1"/>
     <col min="16131" max="16384" width="9.140625" style="52"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="13.5" customHeight="1">
-      <c r="A1" s="84"/>
-      <c r="B1" s="84"/>
+      <c r="A1" s="88"/>
+      <c r="B1" s="88"/>
     </row>
     <row r="2" spans="1:2" ht="21" customHeight="1">
       <c r="A2" s="53" t="s">
         <v>56</v>
       </c>
       <c r="B2" s="72">
         <v>642301</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="21" customHeight="1">
       <c r="A3" s="53" t="s">
         <v>57</v>
       </c>
       <c r="B3" s="72" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:2" ht="21" customHeight="1">
       <c r="A4" s="53" t="s">
         <v>58</v>
       </c>
       <c r="B4" s="73" t="s">
         <v>97</v>
       </c>
     </row>
@@ -1569,123 +1569,123 @@
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2" display="https://stat.gov.kz/ru/classifiers/statistical/21/"/>
     <hyperlink ref="B13" r:id="rId3"/>
     <hyperlink ref="B15" r:id="rId4"/>
     <hyperlink ref="B14" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId6"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I60"/>
   <sheetViews>
     <sheetView topLeftCell="A34" workbookViewId="0">
-      <selection activeCell="O56" sqref="O56"/>
+      <selection activeCell="O63" sqref="O63"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12" style="19" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="19" customWidth="1"/>
     <col min="3" max="3" width="11.140625" style="19" customWidth="1"/>
     <col min="4" max="4" width="23.85546875" style="19" customWidth="1"/>
     <col min="5" max="5" width="11" style="19" customWidth="1"/>
     <col min="6" max="6" width="25.42578125" style="19" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="19" customWidth="1"/>
     <col min="8" max="8" width="24.5703125" style="19" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="19"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="A1" s="87" t="s">
+      <c r="A1" s="91" t="s">
         <v>17</v>
       </c>
-      <c r="B1" s="87"/>
-[...5 lines deleted...]
-      <c r="H1" s="87"/>
+      <c r="B1" s="91"/>
+      <c r="C1" s="91"/>
+      <c r="D1" s="91"/>
+      <c r="E1" s="91"/>
+      <c r="F1" s="91"/>
+      <c r="G1" s="91"/>
+      <c r="H1" s="91"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="20"/>
       <c r="B2" s="20"/>
       <c r="C2" s="21"/>
       <c r="D2" s="21"/>
       <c r="E2" s="21"/>
       <c r="F2" s="21"/>
       <c r="G2" s="21"/>
       <c r="H2" s="21"/>
     </row>
     <row r="3" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A3" s="88"/>
-      <c r="B3" s="88" t="s">
+      <c r="A3" s="92"/>
+      <c r="B3" s="92" t="s">
         <v>4</v>
       </c>
-      <c r="C3" s="88" t="s">
+      <c r="C3" s="92" t="s">
         <v>5</v>
       </c>
-      <c r="D3" s="88"/>
-[...3 lines deleted...]
-      <c r="H3" s="88"/>
+      <c r="D3" s="92"/>
+      <c r="E3" s="92"/>
+      <c r="F3" s="92"/>
+      <c r="G3" s="92"/>
+      <c r="H3" s="92"/>
       <c r="I3" s="22"/>
     </row>
     <row r="4" spans="1:9">
-      <c r="A4" s="88"/>
-[...1 lines deleted...]
-      <c r="C4" s="88" t="s">
+      <c r="A4" s="92"/>
+      <c r="B4" s="92"/>
+      <c r="C4" s="92" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="88"/>
-      <c r="E4" s="88" t="s">
+      <c r="D4" s="92"/>
+      <c r="E4" s="92" t="s">
         <v>7</v>
       </c>
-      <c r="F4" s="88"/>
-      <c r="G4" s="88" t="s">
+      <c r="F4" s="92"/>
+      <c r="G4" s="92" t="s">
         <v>8</v>
       </c>
-      <c r="H4" s="88"/>
+      <c r="H4" s="92"/>
       <c r="I4" s="22"/>
     </row>
     <row r="5" spans="1:9" ht="67.5">
-      <c r="A5" s="88"/>
-      <c r="B5" s="88"/>
+      <c r="A5" s="92"/>
+      <c r="B5" s="92"/>
       <c r="C5" s="36" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="36" t="s">
         <v>10</v>
       </c>
       <c r="E5" s="36" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="36" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="36" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="36" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="22"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="30">
         <v>2015</v>
       </c>
       <c r="B6" s="31">
@@ -2966,57 +2966,71 @@
         <v>85606.666666666672</v>
       </c>
       <c r="C55" s="14">
         <v>98.9</v>
       </c>
       <c r="D55" s="14">
         <v>1.1000000000000001</v>
       </c>
       <c r="E55" s="14">
         <v>99.5</v>
       </c>
       <c r="F55" s="14">
         <v>0.5</v>
       </c>
       <c r="G55" s="14">
         <v>98.2</v>
       </c>
       <c r="H55" s="14">
         <v>1.8</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="6">
         <v>2025</v>
       </c>
-      <c r="B56" s="4"/>
-[...5 lines deleted...]
-      <c r="H56" s="4"/>
+      <c r="B56" s="31">
+        <v>90671</v>
+      </c>
+      <c r="C56" s="37">
+        <v>98.9</v>
+      </c>
+      <c r="D56" s="37">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="E56" s="37">
+        <v>99.4</v>
+      </c>
+      <c r="F56" s="37">
+        <v>0.6</v>
+      </c>
+      <c r="G56" s="15">
+        <v>98.5</v>
+      </c>
+      <c r="H56" s="15">
+        <v>1.5</v>
+      </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B57" s="32">
         <v>89344</v>
       </c>
       <c r="C57" s="63">
         <v>98.7</v>
       </c>
       <c r="D57" s="63">
         <v>1.3</v>
       </c>
       <c r="E57" s="64">
         <v>99.3</v>
       </c>
       <c r="F57" s="64">
         <v>0.7</v>
       </c>
       <c r="G57" s="65">
         <v>98.2</v>
       </c>
       <c r="H57" s="65">
         <v>1.8</v>
@@ -3056,164 +3070,164 @@
         <v>91278.666666666672</v>
       </c>
       <c r="C59" s="38">
         <v>99.2</v>
       </c>
       <c r="D59" s="38">
         <v>0.8</v>
       </c>
       <c r="E59" s="38">
         <v>99.6</v>
       </c>
       <c r="F59" s="38">
         <v>0.4</v>
       </c>
       <c r="G59" s="14">
         <v>98.9</v>
       </c>
       <c r="H59" s="14">
         <v>1.1000000000000001</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="B60" s="90">
+      <c r="B60" s="84">
         <v>98687</v>
       </c>
-      <c r="C60" s="91">
+      <c r="C60" s="85">
         <v>98.7</v>
       </c>
-      <c r="D60" s="91">
+      <c r="D60" s="85">
         <v>1.3</v>
       </c>
-      <c r="E60" s="92">
+      <c r="E60" s="86">
         <v>99.4</v>
       </c>
-      <c r="F60" s="92">
+      <c r="F60" s="86">
         <v>0.6</v>
       </c>
-      <c r="G60" s="93">
+      <c r="G60" s="87">
         <v>98.1</v>
       </c>
-      <c r="H60" s="93">
+      <c r="H60" s="87">
         <v>1.9</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:H3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:H4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B25" sqref="B25:H25"/>
+      <selection activeCell="K21" sqref="K21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12" style="19" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="19" customWidth="1"/>
     <col min="3" max="3" width="11.140625" style="19" customWidth="1"/>
     <col min="4" max="4" width="23.85546875" style="19" customWidth="1"/>
     <col min="5" max="5" width="11" style="19" customWidth="1"/>
     <col min="6" max="6" width="25.42578125" style="19" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="19" customWidth="1"/>
     <col min="8" max="8" width="24.5703125" style="19" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="19"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="A1" s="87" t="s">
+      <c r="A1" s="91" t="s">
         <v>18</v>
       </c>
-      <c r="B1" s="87"/>
-[...5 lines deleted...]
-      <c r="H1" s="87"/>
+      <c r="B1" s="91"/>
+      <c r="C1" s="91"/>
+      <c r="D1" s="91"/>
+      <c r="E1" s="91"/>
+      <c r="F1" s="91"/>
+      <c r="G1" s="91"/>
+      <c r="H1" s="91"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="20"/>
       <c r="B2" s="20"/>
       <c r="C2" s="21"/>
       <c r="D2" s="21"/>
       <c r="E2" s="21"/>
       <c r="F2" s="21"/>
       <c r="G2" s="21"/>
       <c r="H2" s="21"/>
     </row>
     <row r="3" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A3" s="88"/>
-      <c r="B3" s="88" t="s">
+      <c r="A3" s="92"/>
+      <c r="B3" s="92" t="s">
         <v>4</v>
       </c>
-      <c r="C3" s="88" t="s">
+      <c r="C3" s="92" t="s">
         <v>5</v>
       </c>
-      <c r="D3" s="88"/>
-[...3 lines deleted...]
-      <c r="H3" s="88"/>
+      <c r="D3" s="92"/>
+      <c r="E3" s="92"/>
+      <c r="F3" s="92"/>
+      <c r="G3" s="92"/>
+      <c r="H3" s="92"/>
       <c r="I3" s="22"/>
     </row>
     <row r="4" spans="1:9">
-      <c r="A4" s="88"/>
-[...1 lines deleted...]
-      <c r="C4" s="88" t="s">
+      <c r="A4" s="92"/>
+      <c r="B4" s="92"/>
+      <c r="C4" s="92" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="88"/>
-      <c r="E4" s="88" t="s">
+      <c r="D4" s="92"/>
+      <c r="E4" s="92" t="s">
         <v>7</v>
       </c>
-      <c r="F4" s="88"/>
-      <c r="G4" s="88" t="s">
+      <c r="F4" s="92"/>
+      <c r="G4" s="92" t="s">
         <v>8</v>
       </c>
-      <c r="H4" s="88"/>
+      <c r="H4" s="92"/>
       <c r="I4" s="22"/>
     </row>
     <row r="5" spans="1:9" ht="67.5">
-      <c r="A5" s="88"/>
-      <c r="B5" s="88"/>
+      <c r="A5" s="92"/>
+      <c r="B5" s="92"/>
       <c r="C5" s="36" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="36" t="s">
         <v>10</v>
       </c>
       <c r="E5" s="36" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="36" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="36" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="36" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="22"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="30">
         <v>2022</v>
       </c>
       <c r="B6" s="31">
@@ -3570,57 +3584,71 @@
         <v>105927</v>
       </c>
       <c r="C20" s="14">
         <v>97.2</v>
       </c>
       <c r="D20" s="14">
         <v>2.8</v>
       </c>
       <c r="E20" s="14">
         <v>99.5</v>
       </c>
       <c r="F20" s="14">
         <v>0.5</v>
       </c>
       <c r="G20" s="14">
         <v>95.1</v>
       </c>
       <c r="H20" s="14">
         <v>4.9000000000000004</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="6">
         <v>2025</v>
       </c>
-      <c r="B21" s="4"/>
-[...5 lines deleted...]
-      <c r="H21" s="4"/>
+      <c r="B21" s="31">
+        <v>105119.25</v>
+      </c>
+      <c r="C21" s="37">
+        <v>96.6</v>
+      </c>
+      <c r="D21" s="37">
+        <v>3.4</v>
+      </c>
+      <c r="E21" s="37">
+        <v>99.5</v>
+      </c>
+      <c r="F21" s="37">
+        <v>0.5</v>
+      </c>
+      <c r="G21" s="15">
+        <v>93.7</v>
+      </c>
+      <c r="H21" s="15">
+        <v>6.3</v>
+      </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B22" s="32">
         <v>100676.66666666667</v>
       </c>
       <c r="C22" s="63">
         <v>96.4</v>
       </c>
       <c r="D22" s="63">
         <v>3.6</v>
       </c>
       <c r="E22" s="64">
         <v>99.3</v>
       </c>
       <c r="F22" s="64">
         <v>0.7</v>
       </c>
       <c r="G22" s="65">
         <v>93.5</v>
       </c>
       <c r="H22" s="65">
         <v>6.5</v>
@@ -3660,164 +3688,164 @@
         <v>108908</v>
       </c>
       <c r="C24" s="38">
         <v>96.5</v>
       </c>
       <c r="D24" s="38">
         <v>3.5</v>
       </c>
       <c r="E24" s="38">
         <v>99.5</v>
       </c>
       <c r="F24" s="38">
         <v>0.5</v>
       </c>
       <c r="G24" s="14">
         <v>93.4</v>
       </c>
       <c r="H24" s="14">
         <v>6.6</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="B25" s="90">
+      <c r="B25" s="84">
         <v>112567.33333333333</v>
       </c>
-      <c r="C25" s="91">
+      <c r="C25" s="85">
         <v>96.7</v>
       </c>
-      <c r="D25" s="91">
+      <c r="D25" s="85">
         <v>3.3</v>
       </c>
-      <c r="E25" s="92">
+      <c r="E25" s="86">
         <v>99.6</v>
       </c>
-      <c r="F25" s="92">
+      <c r="F25" s="86">
         <v>0.4</v>
       </c>
-      <c r="G25" s="93">
+      <c r="G25" s="87">
         <v>93.6</v>
       </c>
-      <c r="H25" s="93">
+      <c r="H25" s="87">
         <v>6.4</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:H3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:H4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I60"/>
   <sheetViews>
     <sheetView topLeftCell="A37" workbookViewId="0">
-      <selection activeCell="B60" sqref="B60:H60"/>
+      <selection activeCell="O59" sqref="O59"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12" style="19" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="19" customWidth="1"/>
     <col min="3" max="3" width="11.140625" style="19" customWidth="1"/>
     <col min="4" max="4" width="23.85546875" style="19" customWidth="1"/>
     <col min="5" max="5" width="11" style="19" customWidth="1"/>
     <col min="6" max="6" width="25.42578125" style="19" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="19" customWidth="1"/>
     <col min="8" max="8" width="24.5703125" style="19" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="19"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="A1" s="87" t="s">
+      <c r="A1" s="91" t="s">
         <v>19</v>
       </c>
-      <c r="B1" s="87"/>
-[...5 lines deleted...]
-      <c r="H1" s="87"/>
+      <c r="B1" s="91"/>
+      <c r="C1" s="91"/>
+      <c r="D1" s="91"/>
+      <c r="E1" s="91"/>
+      <c r="F1" s="91"/>
+      <c r="G1" s="91"/>
+      <c r="H1" s="91"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="20"/>
       <c r="B2" s="20"/>
       <c r="C2" s="21"/>
       <c r="D2" s="21"/>
       <c r="E2" s="21"/>
       <c r="F2" s="21"/>
       <c r="G2" s="21"/>
       <c r="H2" s="21"/>
     </row>
     <row r="3" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A3" s="88"/>
-      <c r="B3" s="88" t="s">
+      <c r="A3" s="92"/>
+      <c r="B3" s="92" t="s">
         <v>4</v>
       </c>
-      <c r="C3" s="88" t="s">
+      <c r="C3" s="92" t="s">
         <v>5</v>
       </c>
-      <c r="D3" s="88"/>
-[...3 lines deleted...]
-      <c r="H3" s="88"/>
+      <c r="D3" s="92"/>
+      <c r="E3" s="92"/>
+      <c r="F3" s="92"/>
+      <c r="G3" s="92"/>
+      <c r="H3" s="92"/>
       <c r="I3" s="22"/>
     </row>
     <row r="4" spans="1:9">
-      <c r="A4" s="88"/>
-[...1 lines deleted...]
-      <c r="C4" s="88" t="s">
+      <c r="A4" s="92"/>
+      <c r="B4" s="92"/>
+      <c r="C4" s="92" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="88"/>
-      <c r="E4" s="88" t="s">
+      <c r="D4" s="92"/>
+      <c r="E4" s="92" t="s">
         <v>7</v>
       </c>
-      <c r="F4" s="88"/>
-      <c r="G4" s="88" t="s">
+      <c r="F4" s="92"/>
+      <c r="G4" s="92" t="s">
         <v>8</v>
       </c>
-      <c r="H4" s="88"/>
+      <c r="H4" s="92"/>
       <c r="I4" s="22"/>
     </row>
     <row r="5" spans="1:9" ht="67.5">
-      <c r="A5" s="88"/>
-      <c r="B5" s="88"/>
+      <c r="A5" s="92"/>
+      <c r="B5" s="92"/>
       <c r="C5" s="36" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="36" t="s">
         <v>10</v>
       </c>
       <c r="E5" s="36" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="36" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="36" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="36" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="22"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="30">
         <v>2015</v>
       </c>
       <c r="B6" s="31">
@@ -5102,57 +5130,71 @@
         <v>134384.33333333334</v>
       </c>
       <c r="C55" s="14">
         <v>99</v>
       </c>
       <c r="D55" s="14">
         <v>1</v>
       </c>
       <c r="E55" s="14">
         <v>99.7</v>
       </c>
       <c r="F55" s="14">
         <v>0.3</v>
       </c>
       <c r="G55" s="14">
         <v>95.2</v>
       </c>
       <c r="H55" s="14">
         <v>4.8</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="6">
         <v>2025</v>
       </c>
-      <c r="B56" s="4"/>
-[...5 lines deleted...]
-      <c r="H56" s="4"/>
+      <c r="B56" s="31">
+        <v>149027.33333333334</v>
+      </c>
+      <c r="C56" s="37">
+        <v>99</v>
+      </c>
+      <c r="D56" s="37">
+        <v>1</v>
+      </c>
+      <c r="E56" s="37">
+        <v>99.7</v>
+      </c>
+      <c r="F56" s="37">
+        <v>0.3</v>
+      </c>
+      <c r="G56" s="15">
+        <v>94.8</v>
+      </c>
+      <c r="H56" s="15">
+        <v>5.2</v>
+      </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B57" s="32">
         <v>135954</v>
       </c>
       <c r="C57" s="63">
         <v>98.8</v>
       </c>
       <c r="D57" s="63">
         <v>1.2</v>
       </c>
       <c r="E57" s="64">
         <v>99.8</v>
       </c>
       <c r="F57" s="64">
         <v>0.2</v>
       </c>
       <c r="G57" s="65">
         <v>93.2</v>
       </c>
       <c r="H57" s="65">
         <v>6.8</v>
@@ -5192,164 +5234,164 @@
         <v>152376.33333333334</v>
       </c>
       <c r="C59" s="38">
         <v>99.1</v>
       </c>
       <c r="D59" s="38">
         <v>0.9</v>
       </c>
       <c r="E59" s="38">
         <v>99.7</v>
       </c>
       <c r="F59" s="38">
         <v>0.3</v>
       </c>
       <c r="G59" s="14">
         <v>95.7</v>
       </c>
       <c r="H59" s="14">
         <v>4.3</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="B60" s="90">
+      <c r="B60" s="84">
         <v>153759.33333333334</v>
       </c>
-      <c r="C60" s="91">
+      <c r="C60" s="85">
         <v>99.1</v>
       </c>
-      <c r="D60" s="91">
+      <c r="D60" s="85">
         <v>0.9</v>
       </c>
-      <c r="E60" s="92">
+      <c r="E60" s="86">
         <v>99.7</v>
       </c>
-      <c r="F60" s="92">
+      <c r="F60" s="86">
         <v>0.3</v>
       </c>
-      <c r="G60" s="93">
+      <c r="G60" s="87">
         <v>95.4</v>
       </c>
-      <c r="H60" s="93">
+      <c r="H60" s="87">
         <v>4.5999999999999996</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:H3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:H4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I60"/>
   <sheetViews>
     <sheetView topLeftCell="A34" workbookViewId="0">
-      <selection activeCell="M58" sqref="M58"/>
+      <selection activeCell="M59" sqref="M59"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12" style="19" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="19" customWidth="1"/>
     <col min="3" max="3" width="11.140625" style="19" customWidth="1"/>
     <col min="4" max="4" width="23.85546875" style="19" customWidth="1"/>
     <col min="5" max="5" width="11" style="19" customWidth="1"/>
     <col min="6" max="6" width="25.42578125" style="19" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="19" customWidth="1"/>
     <col min="8" max="8" width="24.5703125" style="19" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="19"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="A1" s="87" t="s">
+      <c r="A1" s="91" t="s">
         <v>20</v>
       </c>
-      <c r="B1" s="87"/>
-[...5 lines deleted...]
-      <c r="H1" s="87"/>
+      <c r="B1" s="91"/>
+      <c r="C1" s="91"/>
+      <c r="D1" s="91"/>
+      <c r="E1" s="91"/>
+      <c r="F1" s="91"/>
+      <c r="G1" s="91"/>
+      <c r="H1" s="91"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="20"/>
       <c r="B2" s="20"/>
       <c r="C2" s="21"/>
       <c r="D2" s="21"/>
       <c r="E2" s="21"/>
       <c r="F2" s="21"/>
       <c r="G2" s="21"/>
       <c r="H2" s="21"/>
     </row>
     <row r="3" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A3" s="88"/>
-      <c r="B3" s="88" t="s">
+      <c r="A3" s="92"/>
+      <c r="B3" s="92" t="s">
         <v>4</v>
       </c>
-      <c r="C3" s="88" t="s">
+      <c r="C3" s="92" t="s">
         <v>5</v>
       </c>
-      <c r="D3" s="88"/>
-[...3 lines deleted...]
-      <c r="H3" s="88"/>
+      <c r="D3" s="92"/>
+      <c r="E3" s="92"/>
+      <c r="F3" s="92"/>
+      <c r="G3" s="92"/>
+      <c r="H3" s="92"/>
       <c r="I3" s="22"/>
     </row>
     <row r="4" spans="1:9">
-      <c r="A4" s="88"/>
-[...1 lines deleted...]
-      <c r="C4" s="88" t="s">
+      <c r="A4" s="92"/>
+      <c r="B4" s="92"/>
+      <c r="C4" s="92" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="88"/>
-      <c r="E4" s="88" t="s">
+      <c r="D4" s="92"/>
+      <c r="E4" s="92" t="s">
         <v>7</v>
       </c>
-      <c r="F4" s="88"/>
-      <c r="G4" s="88" t="s">
+      <c r="F4" s="92"/>
+      <c r="G4" s="92" t="s">
         <v>8</v>
       </c>
-      <c r="H4" s="88"/>
+      <c r="H4" s="92"/>
       <c r="I4" s="22"/>
     </row>
     <row r="5" spans="1:9" ht="67.5">
-      <c r="A5" s="88"/>
-      <c r="B5" s="88"/>
+      <c r="A5" s="92"/>
+      <c r="B5" s="92"/>
       <c r="C5" s="36" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="36" t="s">
         <v>10</v>
       </c>
       <c r="E5" s="36" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="36" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="36" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="36" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="22"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="30">
         <v>2015</v>
       </c>
       <c r="B6" s="31">
@@ -6630,57 +6672,71 @@
         <v>113053.33333333333</v>
       </c>
       <c r="C55" s="14">
         <v>96.1</v>
       </c>
       <c r="D55" s="14">
         <v>3.9</v>
       </c>
       <c r="E55" s="14">
         <v>98.9</v>
       </c>
       <c r="F55" s="14">
         <v>1.1000000000000001</v>
       </c>
       <c r="G55" s="14">
         <v>90.6</v>
       </c>
       <c r="H55" s="14">
         <v>9.4</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="6">
         <v>2025</v>
       </c>
-      <c r="B56" s="4"/>
-[...5 lines deleted...]
-      <c r="H56" s="4"/>
+      <c r="B56" s="31">
+        <v>115807.75</v>
+      </c>
+      <c r="C56" s="37">
+        <v>96.7</v>
+      </c>
+      <c r="D56" s="37">
+        <v>3.3</v>
+      </c>
+      <c r="E56" s="37">
+        <v>99.1</v>
+      </c>
+      <c r="F56" s="37">
+        <v>0.9</v>
+      </c>
+      <c r="G56" s="15">
+        <v>91.9</v>
+      </c>
+      <c r="H56" s="15">
+        <v>8.1</v>
+      </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B57" s="32">
         <v>110045.66666666667</v>
       </c>
       <c r="C57" s="63">
         <v>96.1</v>
       </c>
       <c r="D57" s="63">
         <v>3.9</v>
       </c>
       <c r="E57" s="64">
         <v>98.8</v>
       </c>
       <c r="F57" s="64">
         <v>1.2</v>
       </c>
       <c r="G57" s="65">
         <v>90.3</v>
       </c>
       <c r="H57" s="65">
         <v>9.6999999999999993</v>
@@ -6720,164 +6776,164 @@
         <v>118382</v>
       </c>
       <c r="C59" s="38">
         <v>97.5</v>
       </c>
       <c r="D59" s="38">
         <v>2.5</v>
       </c>
       <c r="E59" s="38">
         <v>99.3</v>
       </c>
       <c r="F59" s="38">
         <v>0.7</v>
       </c>
       <c r="G59" s="14">
         <v>93.9</v>
       </c>
       <c r="H59" s="14">
         <v>6.1</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="B60" s="90">
+      <c r="B60" s="84">
         <v>123112.33333333333</v>
       </c>
-      <c r="C60" s="91">
+      <c r="C60" s="85">
         <v>96.2</v>
       </c>
-      <c r="D60" s="91">
+      <c r="D60" s="85">
         <v>3.8</v>
       </c>
-      <c r="E60" s="92">
+      <c r="E60" s="86">
         <v>99</v>
       </c>
-      <c r="F60" s="92">
+      <c r="F60" s="86">
         <v>1</v>
       </c>
-      <c r="G60" s="93">
+      <c r="G60" s="87">
         <v>90.9</v>
       </c>
-      <c r="H60" s="93">
+      <c r="H60" s="87">
         <v>9.1</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:H3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:H4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I60"/>
   <sheetViews>
     <sheetView topLeftCell="A28" workbookViewId="0">
-      <selection activeCell="B60" sqref="B60:H60"/>
+      <selection activeCell="P55" sqref="P55"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12" style="19" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="19" customWidth="1"/>
     <col min="3" max="3" width="11.140625" style="19" customWidth="1"/>
     <col min="4" max="4" width="23.85546875" style="19" customWidth="1"/>
     <col min="5" max="5" width="11" style="19" customWidth="1"/>
     <col min="6" max="6" width="25.42578125" style="19" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="19" customWidth="1"/>
     <col min="8" max="8" width="24.5703125" style="19" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="19"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="A1" s="87" t="s">
+      <c r="A1" s="91" t="s">
         <v>21</v>
       </c>
-      <c r="B1" s="87"/>
-[...5 lines deleted...]
-      <c r="H1" s="87"/>
+      <c r="B1" s="91"/>
+      <c r="C1" s="91"/>
+      <c r="D1" s="91"/>
+      <c r="E1" s="91"/>
+      <c r="F1" s="91"/>
+      <c r="G1" s="91"/>
+      <c r="H1" s="91"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="20"/>
       <c r="B2" s="20"/>
       <c r="C2" s="21"/>
       <c r="D2" s="21"/>
       <c r="E2" s="21"/>
       <c r="F2" s="21"/>
       <c r="G2" s="21"/>
       <c r="H2" s="21"/>
     </row>
     <row r="3" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A3" s="88"/>
-      <c r="B3" s="88" t="s">
+      <c r="A3" s="92"/>
+      <c r="B3" s="92" t="s">
         <v>4</v>
       </c>
-      <c r="C3" s="88" t="s">
+      <c r="C3" s="92" t="s">
         <v>5</v>
       </c>
-      <c r="D3" s="88"/>
-[...3 lines deleted...]
-      <c r="H3" s="88"/>
+      <c r="D3" s="92"/>
+      <c r="E3" s="92"/>
+      <c r="F3" s="92"/>
+      <c r="G3" s="92"/>
+      <c r="H3" s="92"/>
       <c r="I3" s="22"/>
     </row>
     <row r="4" spans="1:9">
-      <c r="A4" s="88"/>
-[...1 lines deleted...]
-      <c r="C4" s="88" t="s">
+      <c r="A4" s="92"/>
+      <c r="B4" s="92"/>
+      <c r="C4" s="92" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="88"/>
-      <c r="E4" s="88" t="s">
+      <c r="D4" s="92"/>
+      <c r="E4" s="92" t="s">
         <v>7</v>
       </c>
-      <c r="F4" s="88"/>
-      <c r="G4" s="88" t="s">
+      <c r="F4" s="92"/>
+      <c r="G4" s="92" t="s">
         <v>8</v>
       </c>
-      <c r="H4" s="88"/>
+      <c r="H4" s="92"/>
       <c r="I4" s="22"/>
     </row>
     <row r="5" spans="1:9" ht="67.5">
-      <c r="A5" s="88"/>
-      <c r="B5" s="88"/>
+      <c r="A5" s="92"/>
+      <c r="B5" s="92"/>
       <c r="C5" s="36" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="36" t="s">
         <v>10</v>
       </c>
       <c r="E5" s="36" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="36" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="36" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="36" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="22"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="30">
         <v>2015</v>
       </c>
       <c r="B6" s="31">
@@ -8158,57 +8214,71 @@
         <v>81550.333333333328</v>
       </c>
       <c r="C55" s="14">
         <v>99.6</v>
       </c>
       <c r="D55" s="14">
         <v>0.4</v>
       </c>
       <c r="E55" s="14">
         <v>99.8</v>
       </c>
       <c r="F55" s="14">
         <v>0.2</v>
       </c>
       <c r="G55" s="14">
         <v>99.5</v>
       </c>
       <c r="H55" s="14">
         <v>0.5</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="6">
         <v>2025</v>
       </c>
-      <c r="B56" s="4"/>
-[...5 lines deleted...]
-      <c r="H56" s="4"/>
+      <c r="B56" s="31">
+        <v>84815</v>
+      </c>
+      <c r="C56" s="37">
+        <v>99.6</v>
+      </c>
+      <c r="D56" s="37">
+        <v>0.4</v>
+      </c>
+      <c r="E56" s="37">
+        <v>99.8</v>
+      </c>
+      <c r="F56" s="37">
+        <v>0.2</v>
+      </c>
+      <c r="G56" s="15">
+        <v>99.4</v>
+      </c>
+      <c r="H56" s="15">
+        <v>0.6</v>
+      </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B57" s="32">
         <v>85900.333333333328</v>
       </c>
       <c r="C57" s="63">
         <v>99.5</v>
       </c>
       <c r="D57" s="63">
         <v>0.5</v>
       </c>
       <c r="E57" s="64">
         <v>99.6</v>
       </c>
       <c r="F57" s="64">
         <v>0.4</v>
       </c>
       <c r="G57" s="65">
         <v>99.4</v>
       </c>
       <c r="H57" s="65">
         <v>0.6</v>
@@ -8248,164 +8318,164 @@
         <v>83090.666666666672</v>
       </c>
       <c r="C59" s="38">
         <v>99.5</v>
       </c>
       <c r="D59" s="38">
         <v>0.5</v>
       </c>
       <c r="E59" s="38">
         <v>99.8</v>
       </c>
       <c r="F59" s="38">
         <v>0.2</v>
       </c>
       <c r="G59" s="14">
         <v>99.2</v>
       </c>
       <c r="H59" s="14">
         <v>0.8</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="B60" s="90">
+      <c r="B60" s="84">
         <v>86153.333333333328</v>
       </c>
-      <c r="C60" s="91">
+      <c r="C60" s="85">
         <v>99.8</v>
       </c>
-      <c r="D60" s="91">
+      <c r="D60" s="85">
         <v>0.2</v>
       </c>
-      <c r="E60" s="92">
+      <c r="E60" s="86">
         <v>100</v>
       </c>
-      <c r="F60" s="92">
-[...2 lines deleted...]
-      <c r="G60" s="93">
+      <c r="F60" s="86">
+        <v>0</v>
+      </c>
+      <c r="G60" s="87">
         <v>99.6</v>
       </c>
-      <c r="H60" s="93">
+      <c r="H60" s="87">
         <v>0.4</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:H3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:H4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I60"/>
   <sheetViews>
     <sheetView topLeftCell="A28" workbookViewId="0">
-      <selection activeCell="B60" sqref="B60:H60"/>
+      <selection activeCell="M62" sqref="M62"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12" style="19" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="19" customWidth="1"/>
     <col min="3" max="3" width="11.140625" style="19" customWidth="1"/>
     <col min="4" max="4" width="23.85546875" style="19" customWidth="1"/>
     <col min="5" max="5" width="11" style="19" customWidth="1"/>
     <col min="6" max="6" width="25.42578125" style="19" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="19" customWidth="1"/>
     <col min="8" max="8" width="24.5703125" style="19" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="19"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="A1" s="87" t="s">
+      <c r="A1" s="91" t="s">
         <v>22</v>
       </c>
-      <c r="B1" s="87"/>
-[...5 lines deleted...]
-      <c r="H1" s="87"/>
+      <c r="B1" s="91"/>
+      <c r="C1" s="91"/>
+      <c r="D1" s="91"/>
+      <c r="E1" s="91"/>
+      <c r="F1" s="91"/>
+      <c r="G1" s="91"/>
+      <c r="H1" s="91"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="20"/>
       <c r="B2" s="20"/>
       <c r="C2" s="21"/>
       <c r="D2" s="21"/>
       <c r="E2" s="21"/>
       <c r="F2" s="21"/>
       <c r="G2" s="21"/>
       <c r="H2" s="21"/>
     </row>
     <row r="3" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A3" s="88"/>
-      <c r="B3" s="88" t="s">
+      <c r="A3" s="92"/>
+      <c r="B3" s="92" t="s">
         <v>4</v>
       </c>
-      <c r="C3" s="88" t="s">
+      <c r="C3" s="92" t="s">
         <v>5</v>
       </c>
-      <c r="D3" s="88"/>
-[...3 lines deleted...]
-      <c r="H3" s="88"/>
+      <c r="D3" s="92"/>
+      <c r="E3" s="92"/>
+      <c r="F3" s="92"/>
+      <c r="G3" s="92"/>
+      <c r="H3" s="92"/>
       <c r="I3" s="22"/>
     </row>
     <row r="4" spans="1:9">
-      <c r="A4" s="88"/>
-[...1 lines deleted...]
-      <c r="C4" s="88" t="s">
+      <c r="A4" s="92"/>
+      <c r="B4" s="92"/>
+      <c r="C4" s="92" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="88"/>
-      <c r="E4" s="88" t="s">
+      <c r="D4" s="92"/>
+      <c r="E4" s="92" t="s">
         <v>7</v>
       </c>
-      <c r="F4" s="88"/>
-      <c r="G4" s="88" t="s">
+      <c r="F4" s="92"/>
+      <c r="G4" s="92" t="s">
         <v>8</v>
       </c>
-      <c r="H4" s="88"/>
+      <c r="H4" s="92"/>
       <c r="I4" s="22"/>
     </row>
     <row r="5" spans="1:9" ht="67.5">
-      <c r="A5" s="88"/>
-      <c r="B5" s="88"/>
+      <c r="A5" s="92"/>
+      <c r="B5" s="92"/>
       <c r="C5" s="36" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="36" t="s">
         <v>10</v>
       </c>
       <c r="E5" s="36" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="36" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="36" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="36" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="22"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="30">
         <v>2015</v>
       </c>
       <c r="B6" s="31">
@@ -9689,57 +9759,71 @@
         <v>85452</v>
       </c>
       <c r="C55" s="14">
         <v>100</v>
       </c>
       <c r="D55" s="16" t="s">
         <v>34</v>
       </c>
       <c r="E55" s="14">
         <v>100</v>
       </c>
       <c r="F55" s="16" t="s">
         <v>34</v>
       </c>
       <c r="G55" s="14">
         <v>100</v>
       </c>
       <c r="H55" s="16" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="6">
         <v>2025</v>
       </c>
-      <c r="B56" s="4"/>
-[...5 lines deleted...]
-      <c r="H56" s="4"/>
+      <c r="B56" s="31">
+        <v>91631.75</v>
+      </c>
+      <c r="C56" s="37">
+        <v>100</v>
+      </c>
+      <c r="D56" s="37">
+        <v>0</v>
+      </c>
+      <c r="E56" s="37">
+        <v>100</v>
+      </c>
+      <c r="F56" s="37">
+        <v>0</v>
+      </c>
+      <c r="G56" s="15">
+        <v>100</v>
+      </c>
+      <c r="H56" s="15">
+        <v>0</v>
+      </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B57" s="32">
         <v>92018.333333333328</v>
       </c>
       <c r="C57" s="63">
         <v>100</v>
       </c>
       <c r="D57" s="66" t="s">
         <v>34</v>
       </c>
       <c r="E57" s="64">
         <v>100</v>
       </c>
       <c r="F57" s="67" t="s">
         <v>34</v>
       </c>
       <c r="G57" s="65">
         <v>100</v>
       </c>
       <c r="H57" s="68" t="s">
         <v>34</v>
@@ -9779,164 +9863,164 @@
         <v>90606.666666666672</v>
       </c>
       <c r="C59" s="38">
         <v>100</v>
       </c>
       <c r="D59" s="38">
         <v>0</v>
       </c>
       <c r="E59" s="38">
         <v>100</v>
       </c>
       <c r="F59" s="38">
         <v>0</v>
       </c>
       <c r="G59" s="14">
         <v>100</v>
       </c>
       <c r="H59" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="B60" s="90">
+      <c r="B60" s="84">
         <v>94019.333333333328</v>
       </c>
-      <c r="C60" s="91">
+      <c r="C60" s="85">
         <v>100</v>
       </c>
-      <c r="D60" s="91" t="s">
+      <c r="D60" s="85" t="s">
         <v>34</v>
       </c>
-      <c r="E60" s="92">
+      <c r="E60" s="86">
         <v>100</v>
       </c>
-      <c r="F60" s="92" t="s">
+      <c r="F60" s="86" t="s">
         <v>34</v>
       </c>
-      <c r="G60" s="93">
+      <c r="G60" s="87">
         <v>100</v>
       </c>
-      <c r="H60" s="93" t="s">
+      <c r="H60" s="87" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:H3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:H4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I25"/>
   <sheetViews>
     <sheetView topLeftCell="A4" workbookViewId="0">
       <selection activeCell="B28" sqref="B28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="11.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="23.85546875" style="1" customWidth="1"/>
     <col min="5" max="5" width="11" style="1" customWidth="1"/>
     <col min="6" max="6" width="25.42578125" style="1" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="24.5703125" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="A1" s="85" t="s">
+      <c r="A1" s="89" t="s">
         <v>23</v>
       </c>
-      <c r="B1" s="85"/>
-[...5 lines deleted...]
-      <c r="H1" s="85"/>
+      <c r="B1" s="89"/>
+      <c r="C1" s="89"/>
+      <c r="D1" s="89"/>
+      <c r="E1" s="89"/>
+      <c r="F1" s="89"/>
+      <c r="G1" s="89"/>
+      <c r="H1" s="89"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
     </row>
     <row r="3" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A3" s="86"/>
-      <c r="B3" s="86" t="s">
+      <c r="A3" s="90"/>
+      <c r="B3" s="90" t="s">
         <v>4</v>
       </c>
-      <c r="C3" s="86" t="s">
+      <c r="C3" s="90" t="s">
         <v>5</v>
       </c>
-      <c r="D3" s="86"/>
-[...3 lines deleted...]
-      <c r="H3" s="86"/>
+      <c r="D3" s="90"/>
+      <c r="E3" s="90"/>
+      <c r="F3" s="90"/>
+      <c r="G3" s="90"/>
+      <c r="H3" s="90"/>
       <c r="I3" s="4"/>
     </row>
     <row r="4" spans="1:9">
-      <c r="A4" s="86"/>
-[...1 lines deleted...]
-      <c r="C4" s="86" t="s">
+      <c r="A4" s="90"/>
+      <c r="B4" s="90"/>
+      <c r="C4" s="90" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="86"/>
-      <c r="E4" s="86" t="s">
+      <c r="D4" s="90"/>
+      <c r="E4" s="90" t="s">
         <v>7</v>
       </c>
-      <c r="F4" s="86"/>
-      <c r="G4" s="86" t="s">
+      <c r="F4" s="90"/>
+      <c r="G4" s="90" t="s">
         <v>8</v>
       </c>
-      <c r="H4" s="86"/>
+      <c r="H4" s="90"/>
       <c r="I4" s="4"/>
     </row>
     <row r="5" spans="1:9" ht="67.5">
-      <c r="A5" s="86"/>
-      <c r="B5" s="86"/>
+      <c r="A5" s="90"/>
+      <c r="B5" s="90"/>
       <c r="C5" s="5" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="5" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="5" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="4"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="6">
         <v>2015</v>
       </c>
       <c r="B6" s="31">
@@ -10382,123 +10466,123 @@
       <c r="D25" s="41"/>
       <c r="E25" s="41"/>
       <c r="F25" s="41"/>
       <c r="G25" s="41"/>
       <c r="H25" s="41"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:H3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:H4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I60"/>
   <sheetViews>
     <sheetView topLeftCell="A27" workbookViewId="0">
-      <selection activeCell="B60" sqref="B60:H60"/>
+      <selection activeCell="N63" sqref="N63"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12" style="19" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="19" customWidth="1"/>
     <col min="3" max="3" width="11.140625" style="19" customWidth="1"/>
     <col min="4" max="4" width="23.85546875" style="19" customWidth="1"/>
     <col min="5" max="5" width="11" style="19" customWidth="1"/>
     <col min="6" max="6" width="25.42578125" style="19" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="19" customWidth="1"/>
     <col min="8" max="8" width="24.5703125" style="19" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="19"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="A1" s="87" t="s">
+      <c r="A1" s="91" t="s">
         <v>24</v>
       </c>
-      <c r="B1" s="87"/>
-[...5 lines deleted...]
-      <c r="H1" s="87"/>
+      <c r="B1" s="91"/>
+      <c r="C1" s="91"/>
+      <c r="D1" s="91"/>
+      <c r="E1" s="91"/>
+      <c r="F1" s="91"/>
+      <c r="G1" s="91"/>
+      <c r="H1" s="91"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="20"/>
       <c r="B2" s="20"/>
       <c r="C2" s="21"/>
       <c r="D2" s="21"/>
       <c r="E2" s="21"/>
       <c r="F2" s="21"/>
       <c r="G2" s="21"/>
       <c r="H2" s="21"/>
     </row>
     <row r="3" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A3" s="88"/>
-      <c r="B3" s="88" t="s">
+      <c r="A3" s="92"/>
+      <c r="B3" s="92" t="s">
         <v>4</v>
       </c>
-      <c r="C3" s="88" t="s">
+      <c r="C3" s="92" t="s">
         <v>5</v>
       </c>
-      <c r="D3" s="88"/>
-[...3 lines deleted...]
-      <c r="H3" s="88"/>
+      <c r="D3" s="92"/>
+      <c r="E3" s="92"/>
+      <c r="F3" s="92"/>
+      <c r="G3" s="92"/>
+      <c r="H3" s="92"/>
       <c r="I3" s="22"/>
     </row>
     <row r="4" spans="1:9">
-      <c r="A4" s="88"/>
-[...1 lines deleted...]
-      <c r="C4" s="88" t="s">
+      <c r="A4" s="92"/>
+      <c r="B4" s="92"/>
+      <c r="C4" s="92" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="88"/>
-      <c r="E4" s="88" t="s">
+      <c r="D4" s="92"/>
+      <c r="E4" s="92" t="s">
         <v>7</v>
       </c>
-      <c r="F4" s="88"/>
-      <c r="G4" s="88" t="s">
+      <c r="F4" s="92"/>
+      <c r="G4" s="92" t="s">
         <v>8</v>
       </c>
-      <c r="H4" s="88"/>
+      <c r="H4" s="92"/>
       <c r="I4" s="22"/>
     </row>
     <row r="5" spans="1:9" ht="67.5">
-      <c r="A5" s="88"/>
-      <c r="B5" s="88"/>
+      <c r="A5" s="92"/>
+      <c r="B5" s="92"/>
       <c r="C5" s="36" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="36" t="s">
         <v>10</v>
       </c>
       <c r="E5" s="36" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="36" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="36" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="36" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="22"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="30">
         <v>2015</v>
       </c>
       <c r="B6" s="31">
@@ -11779,57 +11863,71 @@
         <v>115651.66666666667</v>
       </c>
       <c r="C55" s="14">
         <v>98.2</v>
       </c>
       <c r="D55" s="14">
         <v>1.8</v>
       </c>
       <c r="E55" s="14">
         <v>100</v>
       </c>
       <c r="F55" s="14">
         <v>0</v>
       </c>
       <c r="G55" s="14">
         <v>92.6</v>
       </c>
       <c r="H55" s="14">
         <v>7.4</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="6">
         <v>2025</v>
       </c>
-      <c r="B56" s="4"/>
-[...5 lines deleted...]
-      <c r="H56" s="4"/>
+      <c r="B56" s="31">
+        <v>134860.25</v>
+      </c>
+      <c r="C56" s="37">
+        <v>98.4</v>
+      </c>
+      <c r="D56" s="37">
+        <v>1.6</v>
+      </c>
+      <c r="E56" s="37">
+        <v>99.9</v>
+      </c>
+      <c r="F56" s="37">
+        <v>0.1</v>
+      </c>
+      <c r="G56" s="15">
+        <v>93.3</v>
+      </c>
+      <c r="H56" s="15">
+        <v>6.7</v>
+      </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B57" s="32">
         <v>132230</v>
       </c>
       <c r="C57" s="63">
         <v>98.2</v>
       </c>
       <c r="D57" s="63">
         <v>1.8</v>
       </c>
       <c r="E57" s="64">
         <v>99.9</v>
       </c>
       <c r="F57" s="64">
         <v>0.1</v>
       </c>
       <c r="G57" s="65">
         <v>92.3</v>
       </c>
       <c r="H57" s="65">
         <v>7.7</v>
@@ -11869,164 +11967,164 @@
         <v>134307.66666666666</v>
       </c>
       <c r="C59" s="38">
         <v>98.5</v>
       </c>
       <c r="D59" s="38">
         <v>1.5</v>
       </c>
       <c r="E59" s="38">
         <v>99.9</v>
       </c>
       <c r="F59" s="38">
         <v>0.1</v>
       </c>
       <c r="G59" s="14">
         <v>93.7</v>
       </c>
       <c r="H59" s="14">
         <v>6.3</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="B60" s="90">
+      <c r="B60" s="84">
         <v>135476</v>
       </c>
-      <c r="C60" s="91">
+      <c r="C60" s="85">
         <v>98.4</v>
       </c>
-      <c r="D60" s="91">
+      <c r="D60" s="85">
         <v>1.6</v>
       </c>
-      <c r="E60" s="92">
+      <c r="E60" s="86">
         <v>99.9</v>
       </c>
-      <c r="F60" s="92">
+      <c r="F60" s="86">
         <v>0.1</v>
       </c>
-      <c r="G60" s="93">
+      <c r="G60" s="87">
         <v>93.2</v>
       </c>
-      <c r="H60" s="93">
+      <c r="H60" s="87">
         <v>6.8</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:H3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:H4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I60"/>
   <sheetViews>
     <sheetView topLeftCell="A31" workbookViewId="0">
-      <selection activeCell="B60" sqref="B60:H60"/>
+      <selection activeCell="N54" sqref="N54"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12" style="19" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="19" customWidth="1"/>
     <col min="3" max="3" width="11.140625" style="19" customWidth="1"/>
     <col min="4" max="4" width="23.85546875" style="19" customWidth="1"/>
     <col min="5" max="5" width="11" style="19" customWidth="1"/>
     <col min="6" max="6" width="25.42578125" style="19" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="19" customWidth="1"/>
     <col min="8" max="8" width="24.5703125" style="19" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="19"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="A1" s="87" t="s">
+      <c r="A1" s="91" t="s">
         <v>25</v>
       </c>
-      <c r="B1" s="87"/>
-[...5 lines deleted...]
-      <c r="H1" s="87"/>
+      <c r="B1" s="91"/>
+      <c r="C1" s="91"/>
+      <c r="D1" s="91"/>
+      <c r="E1" s="91"/>
+      <c r="F1" s="91"/>
+      <c r="G1" s="91"/>
+      <c r="H1" s="91"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="20"/>
       <c r="B2" s="20"/>
       <c r="C2" s="21"/>
       <c r="D2" s="21"/>
       <c r="E2" s="21"/>
       <c r="F2" s="21"/>
       <c r="G2" s="21"/>
       <c r="H2" s="21"/>
     </row>
     <row r="3" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A3" s="88"/>
-      <c r="B3" s="88" t="s">
+      <c r="A3" s="92"/>
+      <c r="B3" s="92" t="s">
         <v>4</v>
       </c>
-      <c r="C3" s="88" t="s">
+      <c r="C3" s="92" t="s">
         <v>5</v>
       </c>
-      <c r="D3" s="88"/>
-[...3 lines deleted...]
-      <c r="H3" s="88"/>
+      <c r="D3" s="92"/>
+      <c r="E3" s="92"/>
+      <c r="F3" s="92"/>
+      <c r="G3" s="92"/>
+      <c r="H3" s="92"/>
       <c r="I3" s="22"/>
     </row>
     <row r="4" spans="1:9">
-      <c r="A4" s="88"/>
-[...1 lines deleted...]
-      <c r="C4" s="88" t="s">
+      <c r="A4" s="92"/>
+      <c r="B4" s="92"/>
+      <c r="C4" s="92" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="88"/>
-      <c r="E4" s="88" t="s">
+      <c r="D4" s="92"/>
+      <c r="E4" s="92" t="s">
         <v>7</v>
       </c>
-      <c r="F4" s="88"/>
-      <c r="G4" s="88" t="s">
+      <c r="F4" s="92"/>
+      <c r="G4" s="92" t="s">
         <v>8</v>
       </c>
-      <c r="H4" s="88"/>
+      <c r="H4" s="92"/>
       <c r="I4" s="22"/>
     </row>
     <row r="5" spans="1:9" ht="67.5">
-      <c r="A5" s="88"/>
-      <c r="B5" s="88"/>
+      <c r="A5" s="92"/>
+      <c r="B5" s="92"/>
       <c r="C5" s="36" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="36" t="s">
         <v>10</v>
       </c>
       <c r="E5" s="36" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="36" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="36" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="36" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="22"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="30">
         <v>2015</v>
       </c>
       <c r="B6" s="31">
@@ -13307,57 +13405,71 @@
         <v>120634</v>
       </c>
       <c r="C55" s="14">
         <v>96.5</v>
       </c>
       <c r="D55" s="14">
         <v>3.5</v>
       </c>
       <c r="E55" s="14">
         <v>99.3</v>
       </c>
       <c r="F55" s="14">
         <v>0.7</v>
       </c>
       <c r="G55" s="14">
         <v>93.1</v>
       </c>
       <c r="H55" s="14">
         <v>6.9</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="6">
         <v>2025</v>
       </c>
-      <c r="B56" s="4"/>
-[...5 lines deleted...]
-      <c r="H56" s="4"/>
+      <c r="B56" s="31">
+        <v>122667.41666666667</v>
+      </c>
+      <c r="C56" s="37">
+        <v>96.5</v>
+      </c>
+      <c r="D56" s="37">
+        <v>3.5</v>
+      </c>
+      <c r="E56" s="37">
+        <v>99.4</v>
+      </c>
+      <c r="F56" s="37">
+        <v>0.6</v>
+      </c>
+      <c r="G56" s="15">
+        <v>93.1</v>
+      </c>
+      <c r="H56" s="15">
+        <v>6.9</v>
+      </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B57" s="32">
         <v>120154.33333333333</v>
       </c>
       <c r="C57" s="63">
         <v>96</v>
       </c>
       <c r="D57" s="63">
         <v>4</v>
       </c>
       <c r="E57" s="64">
         <v>99.5</v>
       </c>
       <c r="F57" s="64">
         <v>0.5</v>
       </c>
       <c r="G57" s="65">
         <v>91.6</v>
       </c>
       <c r="H57" s="65">
         <v>8.4</v>
@@ -13397,164 +13509,164 @@
         <v>125711.66666666667</v>
       </c>
       <c r="C59" s="38">
         <v>96.7</v>
       </c>
       <c r="D59" s="38">
         <v>3.3</v>
       </c>
       <c r="E59" s="38">
         <v>99.2</v>
       </c>
       <c r="F59" s="38">
         <v>0.8</v>
       </c>
       <c r="G59" s="14">
         <v>93.9</v>
       </c>
       <c r="H59" s="14">
         <v>6.1</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="B60" s="90">
+      <c r="B60" s="84">
         <v>127705.33333333333</v>
       </c>
-      <c r="C60" s="91">
+      <c r="C60" s="85">
         <v>96.7</v>
       </c>
-      <c r="D60" s="91">
+      <c r="D60" s="85">
         <v>3.3</v>
       </c>
-      <c r="E60" s="92">
+      <c r="E60" s="86">
         <v>99.4</v>
       </c>
-      <c r="F60" s="92">
+      <c r="F60" s="86">
         <v>0.6</v>
       </c>
-      <c r="G60" s="93">
+      <c r="G60" s="87">
         <v>93.5</v>
       </c>
-      <c r="H60" s="93">
+      <c r="H60" s="87">
         <v>6.5</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:H3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:H4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I45"/>
   <sheetViews>
     <sheetView topLeftCell="A18" workbookViewId="0">
-      <selection activeCell="B45" sqref="B45:H45"/>
+      <selection activeCell="S43" sqref="S43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12" style="19" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="19" customWidth="1"/>
     <col min="3" max="3" width="11.140625" style="19" customWidth="1"/>
     <col min="4" max="4" width="23.85546875" style="19" customWidth="1"/>
     <col min="5" max="5" width="11" style="19" customWidth="1"/>
     <col min="6" max="6" width="25.42578125" style="19" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="19" customWidth="1"/>
     <col min="8" max="8" width="24.5703125" style="19" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="19"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="A1" s="87" t="s">
+      <c r="A1" s="91" t="s">
         <v>26</v>
       </c>
-      <c r="B1" s="87"/>
-[...5 lines deleted...]
-      <c r="H1" s="87"/>
+      <c r="B1" s="91"/>
+      <c r="C1" s="91"/>
+      <c r="D1" s="91"/>
+      <c r="E1" s="91"/>
+      <c r="F1" s="91"/>
+      <c r="G1" s="91"/>
+      <c r="H1" s="91"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="20"/>
       <c r="B2" s="20"/>
       <c r="C2" s="21"/>
       <c r="D2" s="21"/>
       <c r="E2" s="21"/>
       <c r="F2" s="21"/>
       <c r="G2" s="21"/>
       <c r="H2" s="21"/>
     </row>
     <row r="3" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A3" s="88"/>
-      <c r="B3" s="88" t="s">
+      <c r="A3" s="92"/>
+      <c r="B3" s="92" t="s">
         <v>4</v>
       </c>
-      <c r="C3" s="88" t="s">
+      <c r="C3" s="92" t="s">
         <v>5</v>
       </c>
-      <c r="D3" s="88"/>
-[...3 lines deleted...]
-      <c r="H3" s="88"/>
+      <c r="D3" s="92"/>
+      <c r="E3" s="92"/>
+      <c r="F3" s="92"/>
+      <c r="G3" s="92"/>
+      <c r="H3" s="92"/>
       <c r="I3" s="22"/>
     </row>
     <row r="4" spans="1:9">
-      <c r="A4" s="88"/>
-[...1 lines deleted...]
-      <c r="C4" s="88" t="s">
+      <c r="A4" s="92"/>
+      <c r="B4" s="92"/>
+      <c r="C4" s="92" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="88"/>
-      <c r="E4" s="88" t="s">
+      <c r="D4" s="92"/>
+      <c r="E4" s="92" t="s">
         <v>7</v>
       </c>
-      <c r="F4" s="88"/>
-      <c r="G4" s="88" t="s">
+      <c r="F4" s="92"/>
+      <c r="G4" s="92" t="s">
         <v>8</v>
       </c>
-      <c r="H4" s="88"/>
+      <c r="H4" s="92"/>
       <c r="I4" s="22"/>
     </row>
     <row r="5" spans="1:9" ht="67.5">
-      <c r="A5" s="88"/>
-      <c r="B5" s="88"/>
+      <c r="A5" s="92"/>
+      <c r="B5" s="92"/>
       <c r="C5" s="36" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="36" t="s">
         <v>10</v>
       </c>
       <c r="E5" s="36" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="36" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="36" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="36" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="22"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="30">
         <v>2018</v>
       </c>
       <c r="B6" s="31">
@@ -14431,57 +14543,71 @@
         <v>66893</v>
       </c>
       <c r="C40" s="14">
         <v>97.4</v>
       </c>
       <c r="D40" s="14">
         <v>2.6</v>
       </c>
       <c r="E40" s="14">
         <v>98.1</v>
       </c>
       <c r="F40" s="14">
         <v>1.9</v>
       </c>
       <c r="G40" s="14">
         <v>97.1</v>
       </c>
       <c r="H40" s="14">
         <v>2.9</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="6">
         <v>2025</v>
       </c>
-      <c r="B41" s="4"/>
-[...5 lines deleted...]
-      <c r="H41" s="4"/>
+      <c r="B41" s="31">
+        <v>73067.75</v>
+      </c>
+      <c r="C41" s="37">
+        <v>97.5</v>
+      </c>
+      <c r="D41" s="37">
+        <v>2.5</v>
+      </c>
+      <c r="E41" s="37">
+        <v>99.2</v>
+      </c>
+      <c r="F41" s="37">
+        <v>0.8</v>
+      </c>
+      <c r="G41" s="15">
+        <v>96.8</v>
+      </c>
+      <c r="H41" s="15">
+        <v>3.2</v>
+      </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B42" s="32">
         <v>76123</v>
       </c>
       <c r="C42" s="63">
         <v>95.9</v>
       </c>
       <c r="D42" s="63">
         <v>4.0999999999999996</v>
       </c>
       <c r="E42" s="64">
         <v>99</v>
       </c>
       <c r="F42" s="64">
         <v>1</v>
       </c>
       <c r="G42" s="65">
         <v>94.9</v>
       </c>
       <c r="H42" s="65">
         <v>5.0999999999999996</v>
@@ -14521,69 +14647,69 @@
         <v>71151.666666666672</v>
       </c>
       <c r="C44" s="38">
         <v>98.5</v>
       </c>
       <c r="D44" s="38">
         <v>1.5</v>
       </c>
       <c r="E44" s="38">
         <v>99.7</v>
       </c>
       <c r="F44" s="38">
         <v>0.3</v>
       </c>
       <c r="G44" s="14">
         <v>98.1</v>
       </c>
       <c r="H44" s="14">
         <v>1.9</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="B45" s="90">
+      <c r="B45" s="84">
         <v>76321.333333333328</v>
       </c>
-      <c r="C45" s="91">
+      <c r="C45" s="85">
         <v>98</v>
       </c>
-      <c r="D45" s="91">
+      <c r="D45" s="85">
         <v>2</v>
       </c>
-      <c r="E45" s="92">
+      <c r="E45" s="86">
         <v>99.1</v>
       </c>
-      <c r="F45" s="92">
+      <c r="F45" s="86">
         <v>0.9</v>
       </c>
-      <c r="G45" s="93">
+      <c r="G45" s="87">
         <v>97.5</v>
       </c>
-      <c r="H45" s="93">
+      <c r="H45" s="87">
         <v>2.5</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:H3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:H4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B2:D20"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="B47" sqref="B47"/>
     </sheetView>
   </sheetViews>
@@ -14885,123 +15011,123 @@
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="59"/>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="59"/>
     </row>
     <row r="20" spans="2:4">
       <c r="B20" s="61" t="s">
         <v>82</v>
       </c>
       <c r="C20" s="62"/>
       <c r="D20" s="62"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B25" sqref="B25:H25"/>
+      <selection activeCell="N17" sqref="N17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12" style="19" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="19" customWidth="1"/>
     <col min="3" max="3" width="11.140625" style="19" customWidth="1"/>
     <col min="4" max="4" width="23.85546875" style="19" customWidth="1"/>
     <col min="5" max="5" width="11" style="19" customWidth="1"/>
     <col min="6" max="6" width="25.42578125" style="19" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="19" customWidth="1"/>
     <col min="8" max="8" width="24.5703125" style="19" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="19"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="A1" s="87" t="s">
+      <c r="A1" s="91" t="s">
         <v>27</v>
       </c>
-      <c r="B1" s="87"/>
-[...5 lines deleted...]
-      <c r="H1" s="87"/>
+      <c r="B1" s="91"/>
+      <c r="C1" s="91"/>
+      <c r="D1" s="91"/>
+      <c r="E1" s="91"/>
+      <c r="F1" s="91"/>
+      <c r="G1" s="91"/>
+      <c r="H1" s="91"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="20"/>
       <c r="B2" s="20"/>
       <c r="C2" s="21"/>
       <c r="D2" s="21"/>
       <c r="E2" s="21"/>
       <c r="F2" s="21"/>
       <c r="G2" s="21"/>
       <c r="H2" s="21"/>
     </row>
     <row r="3" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A3" s="88"/>
-      <c r="B3" s="88" t="s">
+      <c r="A3" s="92"/>
+      <c r="B3" s="92" t="s">
         <v>4</v>
       </c>
-      <c r="C3" s="88" t="s">
+      <c r="C3" s="92" t="s">
         <v>5</v>
       </c>
-      <c r="D3" s="88"/>
-[...3 lines deleted...]
-      <c r="H3" s="88"/>
+      <c r="D3" s="92"/>
+      <c r="E3" s="92"/>
+      <c r="F3" s="92"/>
+      <c r="G3" s="92"/>
+      <c r="H3" s="92"/>
       <c r="I3" s="22"/>
     </row>
     <row r="4" spans="1:9">
-      <c r="A4" s="88"/>
-[...1 lines deleted...]
-      <c r="C4" s="88" t="s">
+      <c r="A4" s="92"/>
+      <c r="B4" s="92"/>
+      <c r="C4" s="92" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="88"/>
-      <c r="E4" s="88" t="s">
+      <c r="D4" s="92"/>
+      <c r="E4" s="92" t="s">
         <v>7</v>
       </c>
-      <c r="F4" s="88"/>
-      <c r="G4" s="88" t="s">
+      <c r="F4" s="92"/>
+      <c r="G4" s="92" t="s">
         <v>8</v>
       </c>
-      <c r="H4" s="88"/>
+      <c r="H4" s="92"/>
       <c r="I4" s="22"/>
     </row>
     <row r="5" spans="1:9" ht="67.5">
-      <c r="A5" s="88"/>
-      <c r="B5" s="88"/>
+      <c r="A5" s="92"/>
+      <c r="B5" s="92"/>
       <c r="C5" s="36" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="36" t="s">
         <v>10</v>
       </c>
       <c r="E5" s="36" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="36" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="36" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="36" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="22"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="30">
         <v>2022</v>
       </c>
       <c r="B6" s="31">
@@ -15358,57 +15484,71 @@
         <v>117081.33333333333</v>
       </c>
       <c r="C20" s="14">
         <v>99.5</v>
       </c>
       <c r="D20" s="14">
         <v>0.5</v>
       </c>
       <c r="E20" s="14">
         <v>99.8</v>
       </c>
       <c r="F20" s="14">
         <v>0.2</v>
       </c>
       <c r="G20" s="14">
         <v>97.7</v>
       </c>
       <c r="H20" s="14">
         <v>2.2999999999999998</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="6">
         <v>2025</v>
       </c>
-      <c r="B21" s="4"/>
-[...5 lines deleted...]
-      <c r="H21" s="4"/>
+      <c r="B21" s="31">
+        <v>123370.58333333333</v>
+      </c>
+      <c r="C21" s="37">
+        <v>99.2</v>
+      </c>
+      <c r="D21" s="37">
+        <v>0.8</v>
+      </c>
+      <c r="E21" s="37">
+        <v>99.7</v>
+      </c>
+      <c r="F21" s="37">
+        <v>0.3</v>
+      </c>
+      <c r="G21" s="15">
+        <v>97.1</v>
+      </c>
+      <c r="H21" s="15">
+        <v>2.9</v>
+      </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B22" s="32">
         <v>116950.66666666667</v>
       </c>
       <c r="C22" s="63">
         <v>98.5</v>
       </c>
       <c r="D22" s="63">
         <v>1.5</v>
       </c>
       <c r="E22" s="64">
         <v>99.2</v>
       </c>
       <c r="F22" s="64">
         <v>0.8</v>
       </c>
       <c r="G22" s="65">
         <v>95.2</v>
       </c>
       <c r="H22" s="65">
         <v>4.8</v>
@@ -15448,164 +15588,164 @@
         <v>124019</v>
       </c>
       <c r="C24" s="38">
         <v>99.8</v>
       </c>
       <c r="D24" s="38">
         <v>0.2</v>
       </c>
       <c r="E24" s="38">
         <v>100</v>
       </c>
       <c r="F24" s="38">
         <v>0</v>
       </c>
       <c r="G24" s="14">
         <v>99</v>
       </c>
       <c r="H24" s="14">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="B25" s="90">
+      <c r="B25" s="84">
         <v>123026.33333333333</v>
       </c>
-      <c r="C25" s="91">
+      <c r="C25" s="85">
         <v>99.2</v>
       </c>
-      <c r="D25" s="91">
+      <c r="D25" s="85">
         <v>0.8</v>
       </c>
-      <c r="E25" s="92">
+      <c r="E25" s="86">
         <v>99.8</v>
       </c>
-      <c r="F25" s="92">
+      <c r="F25" s="86">
         <v>0.2</v>
       </c>
-      <c r="G25" s="93">
+      <c r="G25" s="87">
         <v>96.7</v>
       </c>
-      <c r="H25" s="93">
+      <c r="H25" s="87">
         <v>3.3</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:H3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:H4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I60"/>
   <sheetViews>
     <sheetView topLeftCell="A34" workbookViewId="0">
-      <selection activeCell="B60" sqref="B60:H60"/>
+      <selection activeCell="K71" sqref="K71"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12" style="19" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="19" customWidth="1"/>
     <col min="3" max="3" width="11.140625" style="19" customWidth="1"/>
     <col min="4" max="4" width="23.85546875" style="19" customWidth="1"/>
     <col min="5" max="5" width="11" style="19" customWidth="1"/>
     <col min="6" max="6" width="25.42578125" style="19" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="19" customWidth="1"/>
     <col min="8" max="8" width="24.5703125" style="19" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="19"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="A1" s="87" t="s">
+      <c r="A1" s="91" t="s">
         <v>28</v>
       </c>
-      <c r="B1" s="87"/>
-[...5 lines deleted...]
-      <c r="H1" s="87"/>
+      <c r="B1" s="91"/>
+      <c r="C1" s="91"/>
+      <c r="D1" s="91"/>
+      <c r="E1" s="91"/>
+      <c r="F1" s="91"/>
+      <c r="G1" s="91"/>
+      <c r="H1" s="91"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="20"/>
       <c r="B2" s="20"/>
       <c r="C2" s="21"/>
       <c r="D2" s="21"/>
       <c r="E2" s="21"/>
       <c r="F2" s="21"/>
       <c r="G2" s="21"/>
       <c r="H2" s="21"/>
     </row>
     <row r="3" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A3" s="88"/>
-      <c r="B3" s="88" t="s">
+      <c r="A3" s="92"/>
+      <c r="B3" s="92" t="s">
         <v>4</v>
       </c>
-      <c r="C3" s="88" t="s">
+      <c r="C3" s="92" t="s">
         <v>5</v>
       </c>
-      <c r="D3" s="88"/>
-[...3 lines deleted...]
-      <c r="H3" s="88"/>
+      <c r="D3" s="92"/>
+      <c r="E3" s="92"/>
+      <c r="F3" s="92"/>
+      <c r="G3" s="92"/>
+      <c r="H3" s="92"/>
       <c r="I3" s="22"/>
     </row>
     <row r="4" spans="1:9">
-      <c r="A4" s="88"/>
-[...1 lines deleted...]
-      <c r="C4" s="88" t="s">
+      <c r="A4" s="92"/>
+      <c r="B4" s="92"/>
+      <c r="C4" s="92" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="88"/>
-      <c r="E4" s="88" t="s">
+      <c r="D4" s="92"/>
+      <c r="E4" s="92" t="s">
         <v>7</v>
       </c>
-      <c r="F4" s="88"/>
-      <c r="G4" s="88" t="s">
+      <c r="F4" s="92"/>
+      <c r="G4" s="92" t="s">
         <v>8</v>
       </c>
-      <c r="H4" s="88"/>
+      <c r="H4" s="92"/>
       <c r="I4" s="22"/>
     </row>
     <row r="5" spans="1:9" ht="67.5">
-      <c r="A5" s="88"/>
-      <c r="B5" s="88"/>
+      <c r="A5" s="92"/>
+      <c r="B5" s="92"/>
       <c r="C5" s="36" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="36" t="s">
         <v>10</v>
       </c>
       <c r="E5" s="36" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="36" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="36" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="36" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="22"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="30">
         <v>2015</v>
       </c>
       <c r="B6" s="31">
@@ -16886,57 +17026,71 @@
         <v>120106</v>
       </c>
       <c r="C55" s="14">
         <v>98.1</v>
       </c>
       <c r="D55" s="14">
         <v>1.9</v>
       </c>
       <c r="E55" s="14">
         <v>99.9</v>
       </c>
       <c r="F55" s="14">
         <v>0.1</v>
       </c>
       <c r="G55" s="14">
         <v>93.7</v>
       </c>
       <c r="H55" s="14">
         <v>6.3</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="6">
         <v>2025</v>
       </c>
-      <c r="B56" s="4"/>
-[...5 lines deleted...]
-      <c r="H56" s="4"/>
+      <c r="B56" s="31">
+        <v>120612.16666666667</v>
+      </c>
+      <c r="C56" s="37">
+        <v>98.7</v>
+      </c>
+      <c r="D56" s="37">
+        <v>1.3</v>
+      </c>
+      <c r="E56" s="37">
+        <v>99.9</v>
+      </c>
+      <c r="F56" s="37">
+        <v>0.1</v>
+      </c>
+      <c r="G56" s="15">
+        <v>95.3</v>
+      </c>
+      <c r="H56" s="15">
+        <v>4.7</v>
+      </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B57" s="32">
         <v>128354.33333333333</v>
       </c>
       <c r="C57" s="63">
         <v>98.8</v>
       </c>
       <c r="D57" s="63">
         <v>1.2</v>
       </c>
       <c r="E57" s="64">
         <v>99.9</v>
       </c>
       <c r="F57" s="64">
         <v>0.1</v>
       </c>
       <c r="G57" s="65">
         <v>95.4</v>
       </c>
       <c r="H57" s="65">
         <v>4.5999999999999996</v>
@@ -16976,140 +17130,140 @@
         <v>117675.66666666667</v>
       </c>
       <c r="C59" s="14">
         <v>98.8</v>
       </c>
       <c r="D59" s="14">
         <v>1.2</v>
       </c>
       <c r="E59" s="14">
         <v>99.9</v>
       </c>
       <c r="F59" s="14">
         <v>0.1</v>
       </c>
       <c r="G59" s="14">
         <v>96</v>
       </c>
       <c r="H59" s="14">
         <v>4</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="B60" s="90">
+      <c r="B60" s="84">
         <v>118854.33333333333</v>
       </c>
-      <c r="C60" s="91">
+      <c r="C60" s="85">
         <v>98.3</v>
       </c>
-      <c r="D60" s="91">
+      <c r="D60" s="85">
         <v>1.7</v>
       </c>
-      <c r="E60" s="92">
+      <c r="E60" s="86">
         <v>99.9</v>
       </c>
-      <c r="F60" s="92">
+      <c r="F60" s="86">
         <v>0.1</v>
       </c>
-      <c r="G60" s="93">
+      <c r="G60" s="87">
         <v>94.2</v>
       </c>
-      <c r="H60" s="93">
+      <c r="H60" s="87">
         <v>5.8</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:H3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:H4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I60"/>
   <sheetViews>
     <sheetView topLeftCell="A31" workbookViewId="0">
-      <selection activeCell="B60" sqref="B60:D60"/>
+      <selection activeCell="J68" sqref="J68"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12" style="19" customWidth="1"/>
     <col min="2" max="2" width="31" style="19" customWidth="1"/>
     <col min="3" max="3" width="33.85546875" style="19" customWidth="1"/>
     <col min="4" max="4" width="40.28515625" style="19" customWidth="1"/>
     <col min="5" max="16384" width="9.140625" style="19"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" s="87" t="s">
+      <c r="A1" s="91" t="s">
         <v>29</v>
       </c>
-      <c r="B1" s="87"/>
-[...1 lines deleted...]
-      <c r="D1" s="87"/>
+      <c r="B1" s="91"/>
+      <c r="C1" s="91"/>
+      <c r="D1" s="91"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="20"/>
       <c r="B2" s="20"/>
       <c r="C2" s="21"/>
       <c r="D2" s="21"/>
     </row>
     <row r="3" spans="1:5" ht="12.75" customHeight="1">
-      <c r="A3" s="88"/>
-      <c r="B3" s="88" t="s">
+      <c r="A3" s="92"/>
+      <c r="B3" s="92" t="s">
         <v>4</v>
       </c>
-      <c r="C3" s="88" t="s">
+      <c r="C3" s="92" t="s">
         <v>5</v>
       </c>
-      <c r="D3" s="88"/>
+      <c r="D3" s="92"/>
       <c r="E3" s="22"/>
     </row>
     <row r="4" spans="1:5" ht="12.75" customHeight="1">
-      <c r="A4" s="88"/>
-[...1 lines deleted...]
-      <c r="C4" s="88" t="s">
+      <c r="A4" s="92"/>
+      <c r="B4" s="92"/>
+      <c r="C4" s="92" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="88"/>
+      <c r="D4" s="92"/>
       <c r="E4" s="22"/>
     </row>
     <row r="5" spans="1:5" ht="33.75">
-      <c r="A5" s="88"/>
-      <c r="B5" s="88"/>
+      <c r="A5" s="92"/>
+      <c r="B5" s="92"/>
       <c r="C5" s="36" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="36" t="s">
         <v>10</v>
       </c>
       <c r="E5" s="22"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="30">
         <v>2015</v>
       </c>
       <c r="B6" s="31">
         <v>49446.916666666664</v>
       </c>
       <c r="C6" s="24">
         <v>98.9</v>
       </c>
       <c r="D6" s="24">
         <v>1.1000000000000001</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="26" t="s">
         <v>11</v>
@@ -17800,53 +17954,59 @@
       <c r="I54" s="22"/>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B55" s="32">
         <v>142290</v>
       </c>
       <c r="C55" s="14">
         <v>99.7</v>
       </c>
       <c r="D55" s="14">
         <v>0.3</v>
       </c>
       <c r="E55" s="4"/>
       <c r="F55" s="4"/>
       <c r="G55" s="4"/>
       <c r="H55" s="4"/>
       <c r="I55" s="22"/>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="6">
         <v>2025</v>
       </c>
-      <c r="B56" s="4"/>
-[...1 lines deleted...]
-      <c r="D56" s="4"/>
+      <c r="B56" s="31">
+        <v>138301.08333333334</v>
+      </c>
+      <c r="C56" s="37">
+        <v>99.7</v>
+      </c>
+      <c r="D56" s="37">
+        <v>0.3</v>
+      </c>
       <c r="E56" s="4"/>
       <c r="F56" s="4"/>
       <c r="G56" s="4"/>
       <c r="H56" s="4"/>
       <c r="I56" s="22"/>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B57" s="32">
         <v>134261.33333333334</v>
       </c>
       <c r="C57" s="63">
         <v>99.7</v>
       </c>
       <c r="D57" s="63">
         <v>0.3</v>
       </c>
       <c r="E57" s="4"/>
       <c r="F57" s="4"/>
       <c r="G57" s="4"/>
       <c r="H57" s="4"/>
       <c r="I57" s="22"/>
     </row>
@@ -17870,130 +18030,130 @@
       <c r="I58" s="22"/>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B59" s="70">
         <v>140309.66666666666</v>
       </c>
       <c r="C59" s="38">
         <v>99.7</v>
       </c>
       <c r="D59" s="38">
         <v>0.3</v>
       </c>
       <c r="E59" s="38"/>
       <c r="F59" s="38"/>
       <c r="G59" s="1"/>
       <c r="H59" s="1"/>
       <c r="I59" s="22"/>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="B60" s="90">
+      <c r="B60" s="84">
         <v>138867.33333333334</v>
       </c>
-      <c r="C60" s="91">
+      <c r="C60" s="85">
         <v>99.7</v>
       </c>
-      <c r="D60" s="91">
+      <c r="D60" s="85">
         <v>0.3</v>
       </c>
       <c r="E60" s="4"/>
       <c r="F60" s="4"/>
       <c r="G60" s="4"/>
       <c r="H60" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:D3"/>
     <mergeCell ref="C4:D4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet23.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:K60"/>
   <sheetViews>
     <sheetView topLeftCell="A28" workbookViewId="0">
-      <selection activeCell="B60" sqref="B60:D60"/>
+      <selection activeCell="I65" sqref="I65"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12" style="19" customWidth="1"/>
     <col min="2" max="2" width="32.7109375" style="19" customWidth="1"/>
     <col min="3" max="3" width="35.28515625" style="19" customWidth="1"/>
     <col min="4" max="4" width="41.7109375" style="19" customWidth="1"/>
     <col min="5" max="16384" width="9.140625" style="19"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" s="87" t="s">
+      <c r="A1" s="91" t="s">
         <v>30</v>
       </c>
-      <c r="B1" s="87"/>
-[...1 lines deleted...]
-      <c r="D1" s="87"/>
+      <c r="B1" s="91"/>
+      <c r="C1" s="91"/>
+      <c r="D1" s="91"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="20"/>
       <c r="B2" s="20"/>
       <c r="C2" s="21"/>
       <c r="D2" s="21"/>
     </row>
     <row r="3" spans="1:5" ht="12.75" customHeight="1">
-      <c r="A3" s="88"/>
-      <c r="B3" s="88" t="s">
+      <c r="A3" s="92"/>
+      <c r="B3" s="92" t="s">
         <v>4</v>
       </c>
-      <c r="C3" s="88" t="s">
+      <c r="C3" s="92" t="s">
         <v>5</v>
       </c>
-      <c r="D3" s="88"/>
+      <c r="D3" s="92"/>
       <c r="E3" s="22"/>
     </row>
     <row r="4" spans="1:5" ht="12.75" customHeight="1">
-      <c r="A4" s="88"/>
-[...1 lines deleted...]
-      <c r="C4" s="88" t="s">
+      <c r="A4" s="92"/>
+      <c r="B4" s="92"/>
+      <c r="C4" s="92" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="88"/>
+      <c r="D4" s="92"/>
       <c r="E4" s="22"/>
     </row>
     <row r="5" spans="1:5" ht="33.75">
-      <c r="A5" s="88"/>
-      <c r="B5" s="88"/>
+      <c r="A5" s="92"/>
+      <c r="B5" s="92"/>
       <c r="C5" s="36" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="36" t="s">
         <v>10</v>
       </c>
       <c r="E5" s="22"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="30">
         <v>2015</v>
       </c>
       <c r="B6" s="31">
         <v>61118.916666666664</v>
       </c>
       <c r="C6" s="24">
         <v>99.6</v>
       </c>
       <c r="D6" s="24">
         <v>0.4</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="26" t="s">
         <v>11</v>
@@ -18704,53 +18864,59 @@
     <row r="55" spans="1:11">
       <c r="A55" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B55" s="32">
         <v>148681.66666666666</v>
       </c>
       <c r="C55" s="14">
         <v>100</v>
       </c>
       <c r="D55" s="14">
         <v>0</v>
       </c>
       <c r="E55" s="4"/>
       <c r="F55" s="4"/>
       <c r="G55" s="4"/>
       <c r="H55" s="4"/>
       <c r="I55" s="22"/>
       <c r="J55" s="22"/>
       <c r="K55" s="22"/>
     </row>
     <row r="56" spans="1:11">
       <c r="A56" s="6">
         <v>2025</v>
       </c>
-      <c r="B56" s="4"/>
-[...1 lines deleted...]
-      <c r="D56" s="4"/>
+      <c r="B56" s="31">
+        <v>145457.25</v>
+      </c>
+      <c r="C56" s="37">
+        <v>100</v>
+      </c>
+      <c r="D56" s="37">
+        <v>0</v>
+      </c>
       <c r="E56" s="22"/>
       <c r="F56" s="22"/>
       <c r="G56" s="22"/>
       <c r="H56" s="22"/>
       <c r="I56" s="22"/>
       <c r="J56" s="22"/>
       <c r="K56" s="22"/>
     </row>
     <row r="57" spans="1:11">
       <c r="A57" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B57" s="32">
         <v>134663.33333333334</v>
       </c>
       <c r="C57" s="63">
         <v>100</v>
       </c>
       <c r="D57" s="66" t="s">
         <v>34</v>
       </c>
       <c r="E57" s="22"/>
       <c r="F57" s="22"/>
       <c r="G57" s="22"/>
       <c r="H57" s="22"/>
@@ -18782,130 +18948,130 @@
     <row r="59" spans="1:11">
       <c r="A59" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B59" s="70">
         <v>144185.33333333334</v>
       </c>
       <c r="C59" s="38">
         <v>100</v>
       </c>
       <c r="D59" s="38">
         <v>0</v>
       </c>
       <c r="E59" s="1"/>
       <c r="F59" s="1"/>
       <c r="G59" s="1"/>
       <c r="H59" s="1"/>
       <c r="I59" s="22"/>
       <c r="J59" s="22"/>
       <c r="K59" s="22"/>
     </row>
     <row r="60" spans="1:11">
       <c r="A60" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="B60" s="90">
+      <c r="B60" s="84">
         <v>160626.33333333334</v>
       </c>
-      <c r="C60" s="91">
+      <c r="C60" s="85">
         <v>100</v>
       </c>
-      <c r="D60" s="91">
+      <c r="D60" s="85">
         <v>0</v>
       </c>
       <c r="E60" s="4"/>
       <c r="F60" s="4"/>
       <c r="G60" s="4"/>
       <c r="H60" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:D3"/>
     <mergeCell ref="C4:D4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet24.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:J45"/>
   <sheetViews>
-    <sheetView topLeftCell="A13" workbookViewId="0">
-      <selection activeCell="N37" sqref="N37"/>
+    <sheetView topLeftCell="A16" workbookViewId="0">
+      <selection activeCell="P47" sqref="P47"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="13" style="19" customWidth="1"/>
     <col min="2" max="2" width="17.85546875" style="19" customWidth="1"/>
     <col min="3" max="3" width="17.5703125" style="19" customWidth="1"/>
     <col min="4" max="4" width="19.85546875" style="19" customWidth="1"/>
     <col min="5" max="16384" width="9.140625" style="19"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" s="87" t="s">
+      <c r="A1" s="91" t="s">
         <v>31</v>
       </c>
-      <c r="B1" s="87"/>
-[...1 lines deleted...]
-      <c r="D1" s="87"/>
+      <c r="B1" s="91"/>
+      <c r="C1" s="91"/>
+      <c r="D1" s="91"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="20"/>
       <c r="B2" s="20"/>
       <c r="C2" s="21"/>
       <c r="D2" s="21"/>
     </row>
     <row r="3" spans="1:5" ht="12.75" customHeight="1">
-      <c r="A3" s="88"/>
-      <c r="B3" s="88" t="s">
+      <c r="A3" s="92"/>
+      <c r="B3" s="92" t="s">
         <v>4</v>
       </c>
-      <c r="C3" s="88" t="s">
+      <c r="C3" s="92" t="s">
         <v>5</v>
       </c>
-      <c r="D3" s="88"/>
+      <c r="D3" s="92"/>
       <c r="E3" s="22"/>
     </row>
     <row r="4" spans="1:5" ht="12.75" customHeight="1">
-      <c r="A4" s="88"/>
-[...1 lines deleted...]
-      <c r="C4" s="88" t="s">
+      <c r="A4" s="92"/>
+      <c r="B4" s="92"/>
+      <c r="C4" s="92" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="88"/>
+      <c r="D4" s="92"/>
       <c r="E4" s="22"/>
     </row>
     <row r="5" spans="1:5" ht="78.75">
-      <c r="A5" s="88"/>
-      <c r="B5" s="88"/>
+      <c r="A5" s="92"/>
+      <c r="B5" s="92"/>
       <c r="C5" s="36" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="36" t="s">
         <v>10</v>
       </c>
       <c r="E5" s="22"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="30">
         <v>2018</v>
       </c>
       <c r="B6" s="31">
         <v>48237.166666666664</v>
       </c>
       <c r="C6" s="24">
         <v>99.9</v>
       </c>
       <c r="D6" s="24">
         <v>0.1</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="26" t="s">
         <v>11</v>
@@ -19390,53 +19556,59 @@
     </row>
     <row r="40" spans="1:10">
       <c r="A40" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B40" s="32">
         <v>76150</v>
       </c>
       <c r="C40" s="14">
         <v>100</v>
       </c>
       <c r="D40" s="14">
         <v>0</v>
       </c>
       <c r="E40" s="4"/>
       <c r="F40" s="4"/>
       <c r="G40" s="4"/>
       <c r="H40" s="4"/>
       <c r="I40" s="22"/>
       <c r="J40" s="22"/>
     </row>
     <row r="41" spans="1:10">
       <c r="A41" s="6">
         <v>2025</v>
       </c>
-      <c r="B41" s="4"/>
-[...1 lines deleted...]
-      <c r="D41" s="4"/>
+      <c r="B41" s="31">
+        <v>82709.916666666672</v>
+      </c>
+      <c r="C41" s="37">
+        <v>100</v>
+      </c>
+      <c r="D41" s="37">
+        <v>0</v>
+      </c>
       <c r="E41" s="22"/>
       <c r="F41" s="22"/>
       <c r="G41" s="22"/>
       <c r="H41" s="22"/>
       <c r="I41" s="22"/>
       <c r="J41" s="22"/>
     </row>
     <row r="42" spans="1:10">
       <c r="A42" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B42" s="32">
         <v>81448.333333333328</v>
       </c>
       <c r="C42" s="63">
         <v>100</v>
       </c>
       <c r="D42" s="63">
         <v>0</v>
       </c>
       <c r="E42" s="22"/>
       <c r="F42" s="22"/>
       <c r="G42" s="22"/>
       <c r="H42" s="22"/>
       <c r="I42" s="22"/>
@@ -19464,159 +19636,159 @@
     </row>
     <row r="44" spans="1:10">
       <c r="A44" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B44" s="70">
         <v>82623</v>
       </c>
       <c r="C44" s="38">
         <v>99.9</v>
       </c>
       <c r="D44" s="38">
         <v>0.1</v>
       </c>
       <c r="E44" s="1"/>
       <c r="F44" s="1"/>
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
       <c r="I44" s="22"/>
       <c r="J44" s="22"/>
     </row>
     <row r="45" spans="1:10">
       <c r="A45" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="B45" s="90">
+      <c r="B45" s="84">
         <v>86656</v>
       </c>
-      <c r="C45" s="91">
+      <c r="C45" s="85">
         <v>99.9</v>
       </c>
-      <c r="D45" s="91">
+      <c r="D45" s="85">
         <v>0.1</v>
       </c>
       <c r="E45" s="4"/>
       <c r="F45" s="4"/>
       <c r="G45" s="4"/>
       <c r="H45" s="4"/>
       <c r="I45" s="22"/>
       <c r="J45" s="22"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:D3"/>
     <mergeCell ref="C4:D4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <tabColor rgb="FFFF0000"/>
   </sheetPr>
   <dimension ref="A1:I60"/>
   <sheetViews>
-    <sheetView topLeftCell="A13" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="S51" sqref="S51"/>
+    <sheetView topLeftCell="A24" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="N48" sqref="N48"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="11.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="23.85546875" style="1" customWidth="1"/>
     <col min="5" max="5" width="11" style="1" customWidth="1"/>
     <col min="6" max="6" width="25.42578125" style="1" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="24.5703125" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="A1" s="85" t="s">
+      <c r="A1" s="89" t="s">
         <v>3</v>
       </c>
-      <c r="B1" s="85"/>
-[...5 lines deleted...]
-      <c r="H1" s="85"/>
+      <c r="B1" s="89"/>
+      <c r="C1" s="89"/>
+      <c r="D1" s="89"/>
+      <c r="E1" s="89"/>
+      <c r="F1" s="89"/>
+      <c r="G1" s="89"/>
+      <c r="H1" s="89"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
     </row>
     <row r="3" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A3" s="86"/>
-      <c r="B3" s="86" t="s">
+      <c r="A3" s="90"/>
+      <c r="B3" s="90" t="s">
         <v>4</v>
       </c>
-      <c r="C3" s="86" t="s">
+      <c r="C3" s="90" t="s">
         <v>5</v>
       </c>
-      <c r="D3" s="86"/>
-[...3 lines deleted...]
-      <c r="H3" s="86"/>
+      <c r="D3" s="90"/>
+      <c r="E3" s="90"/>
+      <c r="F3" s="90"/>
+      <c r="G3" s="90"/>
+      <c r="H3" s="90"/>
       <c r="I3" s="4"/>
     </row>
     <row r="4" spans="1:9">
-      <c r="A4" s="86"/>
-[...1 lines deleted...]
-      <c r="C4" s="86" t="s">
+      <c r="A4" s="90"/>
+      <c r="B4" s="90"/>
+      <c r="C4" s="90" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="86"/>
-      <c r="E4" s="86" t="s">
+      <c r="D4" s="90"/>
+      <c r="E4" s="90" t="s">
         <v>7</v>
       </c>
-      <c r="F4" s="86"/>
-      <c r="G4" s="86" t="s">
+      <c r="F4" s="90"/>
+      <c r="G4" s="90" t="s">
         <v>8</v>
       </c>
-      <c r="H4" s="86"/>
+      <c r="H4" s="90"/>
       <c r="I4" s="4"/>
     </row>
     <row r="5" spans="1:9" ht="91.5" customHeight="1">
-      <c r="A5" s="86"/>
-      <c r="B5" s="86"/>
+      <c r="A5" s="90"/>
+      <c r="B5" s="90"/>
       <c r="C5" s="5" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="5" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="5" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="4"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="6">
         <v>2015</v>
       </c>
       <c r="B6" s="7">
@@ -20898,57 +21070,71 @@
       </c>
       <c r="C55" s="14">
         <v>98.6</v>
       </c>
       <c r="D55" s="14">
         <v>1.4</v>
       </c>
       <c r="E55" s="14">
         <v>99.7</v>
       </c>
       <c r="F55" s="14">
         <v>0.3</v>
       </c>
       <c r="G55" s="14">
         <v>96</v>
       </c>
       <c r="H55" s="14">
         <v>4</v>
       </c>
       <c r="I55" s="4"/>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="6">
         <v>2025</v>
       </c>
-      <c r="B56" s="4"/>
-[...5 lines deleted...]
-      <c r="H56" s="4"/>
+      <c r="B56" s="31">
+        <v>109287.83333333333</v>
+      </c>
+      <c r="C56" s="37">
+        <v>98.6</v>
+      </c>
+      <c r="D56" s="37">
+        <v>1.4</v>
+      </c>
+      <c r="E56" s="37">
+        <v>99.7</v>
+      </c>
+      <c r="F56" s="37">
+        <v>0.3</v>
+      </c>
+      <c r="G56" s="15">
+        <v>96</v>
+      </c>
+      <c r="H56" s="15">
+        <v>4</v>
+      </c>
       <c r="I56" s="4"/>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B57" s="32">
         <v>106059.33333333333</v>
       </c>
       <c r="C57" s="63">
         <v>98.3</v>
       </c>
       <c r="D57" s="63">
         <v>1.7</v>
       </c>
       <c r="E57" s="64">
         <v>99.6</v>
       </c>
       <c r="F57" s="64">
         <v>0.4</v>
       </c>
       <c r="G57" s="65">
         <v>95.2</v>
       </c>
       <c r="H57" s="65">
@@ -20991,167 +21177,167 @@
         <v>109558.33333333333</v>
       </c>
       <c r="C59" s="38">
         <v>98.7</v>
       </c>
       <c r="D59" s="38">
         <v>1.3</v>
       </c>
       <c r="E59" s="38">
         <v>99.8</v>
       </c>
       <c r="F59" s="38">
         <v>0.2</v>
       </c>
       <c r="G59" s="14">
         <v>96.3</v>
       </c>
       <c r="H59" s="14">
         <v>3.7</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="B60" s="90">
+      <c r="B60" s="84">
         <v>114446.33333333333</v>
       </c>
-      <c r="C60" s="91">
+      <c r="C60" s="85">
         <v>98.6</v>
       </c>
-      <c r="D60" s="91">
+      <c r="D60" s="85">
         <v>1.4</v>
       </c>
-      <c r="E60" s="92">
+      <c r="E60" s="86">
         <v>99.7</v>
       </c>
-      <c r="F60" s="92">
+      <c r="F60" s="86">
         <v>0.3</v>
       </c>
-      <c r="G60" s="93">
+      <c r="G60" s="87">
         <v>96</v>
       </c>
-      <c r="H60" s="93">
+      <c r="H60" s="87">
         <v>4</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:H3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:H4"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B25" sqref="B25:H25"/>
+      <selection activeCell="K27" sqref="K27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12" style="19" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="19" customWidth="1"/>
     <col min="3" max="3" width="11.140625" style="19" customWidth="1"/>
     <col min="4" max="4" width="23.85546875" style="19" customWidth="1"/>
     <col min="5" max="5" width="11" style="19" customWidth="1"/>
     <col min="6" max="6" width="25.42578125" style="19" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="19" customWidth="1"/>
     <col min="8" max="8" width="24.5703125" style="19" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="19"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="A1" s="87" t="s">
+      <c r="A1" s="91" t="s">
         <v>12</v>
       </c>
-      <c r="B1" s="87"/>
-[...5 lines deleted...]
-      <c r="H1" s="87"/>
+      <c r="B1" s="91"/>
+      <c r="C1" s="91"/>
+      <c r="D1" s="91"/>
+      <c r="E1" s="91"/>
+      <c r="F1" s="91"/>
+      <c r="G1" s="91"/>
+      <c r="H1" s="91"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="20"/>
       <c r="B2" s="20"/>
       <c r="C2" s="21"/>
       <c r="D2" s="21"/>
       <c r="E2" s="21"/>
       <c r="F2" s="21"/>
       <c r="G2" s="21"/>
       <c r="H2" s="21"/>
     </row>
     <row r="3" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A3" s="88"/>
-      <c r="B3" s="88" t="s">
+      <c r="A3" s="92"/>
+      <c r="B3" s="92" t="s">
         <v>4</v>
       </c>
-      <c r="C3" s="88" t="s">
+      <c r="C3" s="92" t="s">
         <v>5</v>
       </c>
-      <c r="D3" s="88"/>
-[...3 lines deleted...]
-      <c r="H3" s="88"/>
+      <c r="D3" s="92"/>
+      <c r="E3" s="92"/>
+      <c r="F3" s="92"/>
+      <c r="G3" s="92"/>
+      <c r="H3" s="92"/>
       <c r="I3" s="22"/>
     </row>
     <row r="4" spans="1:9">
-      <c r="A4" s="88"/>
-[...1 lines deleted...]
-      <c r="C4" s="88" t="s">
+      <c r="A4" s="92"/>
+      <c r="B4" s="92"/>
+      <c r="C4" s="92" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="88"/>
-      <c r="E4" s="88" t="s">
+      <c r="D4" s="92"/>
+      <c r="E4" s="92" t="s">
         <v>7</v>
       </c>
-      <c r="F4" s="88"/>
-      <c r="G4" s="88" t="s">
+      <c r="F4" s="92"/>
+      <c r="G4" s="92" t="s">
         <v>8</v>
       </c>
-      <c r="H4" s="88"/>
+      <c r="H4" s="92"/>
       <c r="I4" s="22"/>
     </row>
     <row r="5" spans="1:9" ht="67.5">
-      <c r="A5" s="89"/>
-      <c r="B5" s="88"/>
+      <c r="A5" s="93"/>
+      <c r="B5" s="92"/>
       <c r="C5" s="36" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="36" t="s">
         <v>10</v>
       </c>
       <c r="E5" s="36" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="36" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="36" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="36" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="22"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="23">
         <v>2022</v>
       </c>
       <c r="B6" s="31">
@@ -21508,57 +21694,71 @@
         <v>84498</v>
       </c>
       <c r="C20" s="14">
         <v>99</v>
       </c>
       <c r="D20" s="14">
         <v>1</v>
       </c>
       <c r="E20" s="14">
         <v>99.8</v>
       </c>
       <c r="F20" s="14">
         <v>0.2</v>
       </c>
       <c r="G20" s="14">
         <v>97.7</v>
       </c>
       <c r="H20" s="14">
         <v>2.2999999999999998</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="6">
         <v>2025</v>
       </c>
-      <c r="B21" s="4"/>
-[...5 lines deleted...]
-      <c r="H21" s="4"/>
+      <c r="B21" s="31">
+        <v>98065.666666666672</v>
+      </c>
+      <c r="C21" s="37">
+        <v>99</v>
+      </c>
+      <c r="D21" s="37">
+        <v>1</v>
+      </c>
+      <c r="E21" s="37">
+        <v>99.9</v>
+      </c>
+      <c r="F21" s="37">
+        <v>0.1</v>
+      </c>
+      <c r="G21" s="15">
+        <v>97.2</v>
+      </c>
+      <c r="H21" s="15">
+        <v>2.8</v>
+      </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B22" s="32">
         <v>93145.666666666672</v>
       </c>
       <c r="C22" s="63">
         <v>98.7</v>
       </c>
       <c r="D22" s="63">
         <v>1.3</v>
       </c>
       <c r="E22" s="64">
         <v>99.8</v>
       </c>
       <c r="F22" s="64">
         <v>0.2</v>
       </c>
       <c r="G22" s="65">
         <v>96.6</v>
       </c>
       <c r="H22" s="65">
         <v>3.4</v>
@@ -21598,164 +21798,164 @@
         <v>97004.666666666672</v>
       </c>
       <c r="C24" s="38">
         <v>99.2</v>
       </c>
       <c r="D24" s="38">
         <v>0.8</v>
       </c>
       <c r="E24" s="38">
         <v>100</v>
       </c>
       <c r="F24" s="38">
         <v>0</v>
       </c>
       <c r="G24" s="14">
         <v>97.8</v>
       </c>
       <c r="H24" s="14">
         <v>2.2000000000000002</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="B25" s="90">
+      <c r="B25" s="84">
         <v>111846</v>
       </c>
-      <c r="C25" s="91">
+      <c r="C25" s="85">
         <v>99</v>
       </c>
-      <c r="D25" s="91">
+      <c r="D25" s="85">
         <v>1</v>
       </c>
-      <c r="E25" s="92">
+      <c r="E25" s="86">
         <v>100</v>
       </c>
-      <c r="F25" s="92">
-[...2 lines deleted...]
-      <c r="G25" s="93">
+      <c r="F25" s="86">
+        <v>0</v>
+      </c>
+      <c r="G25" s="87">
         <v>97.2</v>
       </c>
-      <c r="H25" s="93">
+      <c r="H25" s="87">
         <v>2.8</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:H3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:H4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I60"/>
   <sheetViews>
     <sheetView topLeftCell="A28" workbookViewId="0">
-      <selection activeCell="M52" sqref="M52"/>
+      <selection activeCell="F65" sqref="F65"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12" style="19" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="19" customWidth="1"/>
     <col min="3" max="3" width="11.140625" style="19" customWidth="1"/>
     <col min="4" max="4" width="23.85546875" style="19" customWidth="1"/>
     <col min="5" max="5" width="11" style="19" customWidth="1"/>
     <col min="6" max="6" width="25.42578125" style="19" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="19" customWidth="1"/>
     <col min="8" max="8" width="24.5703125" style="19" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="19"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="A1" s="87" t="s">
+      <c r="A1" s="91" t="s">
         <v>13</v>
       </c>
-      <c r="B1" s="87"/>
-[...5 lines deleted...]
-      <c r="H1" s="87"/>
+      <c r="B1" s="91"/>
+      <c r="C1" s="91"/>
+      <c r="D1" s="91"/>
+      <c r="E1" s="91"/>
+      <c r="F1" s="91"/>
+      <c r="G1" s="91"/>
+      <c r="H1" s="91"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="20"/>
       <c r="B2" s="20"/>
       <c r="C2" s="21"/>
       <c r="D2" s="21"/>
       <c r="E2" s="21"/>
       <c r="F2" s="21"/>
       <c r="G2" s="21"/>
       <c r="H2" s="21"/>
     </row>
     <row r="3" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A3" s="88"/>
-      <c r="B3" s="88" t="s">
+      <c r="A3" s="92"/>
+      <c r="B3" s="92" t="s">
         <v>4</v>
       </c>
-      <c r="C3" s="88" t="s">
+      <c r="C3" s="92" t="s">
         <v>5</v>
       </c>
-      <c r="D3" s="88"/>
-[...3 lines deleted...]
-      <c r="H3" s="88"/>
+      <c r="D3" s="92"/>
+      <c r="E3" s="92"/>
+      <c r="F3" s="92"/>
+      <c r="G3" s="92"/>
+      <c r="H3" s="92"/>
       <c r="I3" s="22"/>
     </row>
     <row r="4" spans="1:9">
-      <c r="A4" s="88"/>
-[...1 lines deleted...]
-      <c r="C4" s="88" t="s">
+      <c r="A4" s="92"/>
+      <c r="B4" s="92"/>
+      <c r="C4" s="92" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="88"/>
-      <c r="E4" s="88" t="s">
+      <c r="D4" s="92"/>
+      <c r="E4" s="92" t="s">
         <v>7</v>
       </c>
-      <c r="F4" s="88"/>
-      <c r="G4" s="88" t="s">
+      <c r="F4" s="92"/>
+      <c r="G4" s="92" t="s">
         <v>8</v>
       </c>
-      <c r="H4" s="88"/>
+      <c r="H4" s="92"/>
       <c r="I4" s="22"/>
     </row>
     <row r="5" spans="1:9" ht="67.5">
-      <c r="A5" s="88"/>
-      <c r="B5" s="88"/>
+      <c r="A5" s="92"/>
+      <c r="B5" s="92"/>
       <c r="C5" s="36" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="36" t="s">
         <v>10</v>
       </c>
       <c r="E5" s="36" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="36" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="36" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="36" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="22"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="30">
         <v>2015</v>
       </c>
       <c r="B6" s="31">
@@ -23036,57 +23236,71 @@
         <v>112511.66666666667</v>
       </c>
       <c r="C55" s="14">
         <v>96.8</v>
       </c>
       <c r="D55" s="14">
         <v>3.2</v>
       </c>
       <c r="E55" s="14">
         <v>99.8</v>
       </c>
       <c r="F55" s="14">
         <v>0.2</v>
       </c>
       <c r="G55" s="14">
         <v>92.6</v>
       </c>
       <c r="H55" s="14">
         <v>7.4</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="6">
         <v>2025</v>
       </c>
-      <c r="B56" s="4"/>
-[...5 lines deleted...]
-      <c r="H56" s="4"/>
+      <c r="B56" s="31">
+        <v>121538.5</v>
+      </c>
+      <c r="C56" s="37">
+        <v>96.7</v>
+      </c>
+      <c r="D56" s="37">
+        <v>3.3</v>
+      </c>
+      <c r="E56" s="37">
+        <v>99.8</v>
+      </c>
+      <c r="F56" s="37">
+        <v>0.2</v>
+      </c>
+      <c r="G56" s="15">
+        <v>92.1</v>
+      </c>
+      <c r="H56" s="15">
+        <v>7.9</v>
+      </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B57" s="32">
         <v>114700</v>
       </c>
       <c r="C57" s="63">
         <v>96.2</v>
       </c>
       <c r="D57" s="63">
         <v>3.8</v>
       </c>
       <c r="E57" s="64">
         <v>99.8</v>
       </c>
       <c r="F57" s="64">
         <v>0.2</v>
       </c>
       <c r="G57" s="65">
         <v>91</v>
       </c>
       <c r="H57" s="65">
         <v>9</v>
@@ -23126,164 +23340,164 @@
         <v>124063</v>
       </c>
       <c r="C59" s="38">
         <v>97</v>
       </c>
       <c r="D59" s="38">
         <v>3</v>
       </c>
       <c r="E59" s="38">
         <v>99.7</v>
       </c>
       <c r="F59" s="38">
         <v>0.3</v>
       </c>
       <c r="G59" s="14">
         <v>93</v>
       </c>
       <c r="H59" s="14">
         <v>7</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="B60" s="90">
+      <c r="B60" s="84">
         <v>126504</v>
       </c>
-      <c r="C60" s="91">
+      <c r="C60" s="85">
         <v>96.7</v>
       </c>
-      <c r="D60" s="91">
+      <c r="D60" s="85">
         <v>3.3</v>
       </c>
-      <c r="E60" s="92">
+      <c r="E60" s="86">
         <v>99.9</v>
       </c>
-      <c r="F60" s="92">
+      <c r="F60" s="86">
         <v>0.1</v>
       </c>
-      <c r="G60" s="93">
+      <c r="G60" s="87">
         <v>91.9</v>
       </c>
-      <c r="H60" s="93">
+      <c r="H60" s="87">
         <v>8.1</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:H3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:H4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I60"/>
   <sheetViews>
     <sheetView topLeftCell="A31" workbookViewId="0">
-      <selection activeCell="B60" sqref="B60:H60"/>
+      <selection activeCell="H68" sqref="H68"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="11.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="23.85546875" style="1" customWidth="1"/>
     <col min="5" max="5" width="11" style="1" customWidth="1"/>
     <col min="6" max="6" width="25.42578125" style="1" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="24.5703125" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="A1" s="85" t="s">
+      <c r="A1" s="89" t="s">
         <v>32</v>
       </c>
-      <c r="B1" s="85"/>
-[...5 lines deleted...]
-      <c r="H1" s="85"/>
+      <c r="B1" s="89"/>
+      <c r="C1" s="89"/>
+      <c r="D1" s="89"/>
+      <c r="E1" s="89"/>
+      <c r="F1" s="89"/>
+      <c r="G1" s="89"/>
+      <c r="H1" s="89"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
     </row>
     <row r="3" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A3" s="86"/>
-      <c r="B3" s="86" t="s">
+      <c r="A3" s="90"/>
+      <c r="B3" s="90" t="s">
         <v>4</v>
       </c>
-      <c r="C3" s="86" t="s">
+      <c r="C3" s="90" t="s">
         <v>5</v>
       </c>
-      <c r="D3" s="86"/>
-[...3 lines deleted...]
-      <c r="H3" s="86"/>
+      <c r="D3" s="90"/>
+      <c r="E3" s="90"/>
+      <c r="F3" s="90"/>
+      <c r="G3" s="90"/>
+      <c r="H3" s="90"/>
       <c r="I3" s="4"/>
     </row>
     <row r="4" spans="1:9">
-      <c r="A4" s="86"/>
-[...1 lines deleted...]
-      <c r="C4" s="86" t="s">
+      <c r="A4" s="90"/>
+      <c r="B4" s="90"/>
+      <c r="C4" s="90" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="86"/>
-      <c r="E4" s="86" t="s">
+      <c r="D4" s="90"/>
+      <c r="E4" s="90" t="s">
         <v>7</v>
       </c>
-      <c r="F4" s="86"/>
-      <c r="G4" s="86" t="s">
+      <c r="F4" s="90"/>
+      <c r="G4" s="90" t="s">
         <v>8</v>
       </c>
-      <c r="H4" s="86"/>
+      <c r="H4" s="90"/>
       <c r="I4" s="4"/>
     </row>
     <row r="5" spans="1:9" ht="67.5">
-      <c r="A5" s="86"/>
-      <c r="B5" s="86"/>
+      <c r="A5" s="90"/>
+      <c r="B5" s="90"/>
       <c r="C5" s="5" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="5" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="5" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="4"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="6">
         <v>2015</v>
       </c>
       <c r="B6" s="31">
@@ -24564,57 +24778,71 @@
         <v>89778.333333333328</v>
       </c>
       <c r="C55" s="14">
         <v>97.9</v>
       </c>
       <c r="D55" s="14">
         <v>2.1</v>
       </c>
       <c r="E55" s="14">
         <v>99</v>
       </c>
       <c r="F55" s="14">
         <v>1</v>
       </c>
       <c r="G55" s="14">
         <v>93.4</v>
       </c>
       <c r="H55" s="14">
         <v>6.6</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="6">
         <v>2025</v>
       </c>
-      <c r="B56" s="4"/>
-[...5 lines deleted...]
-      <c r="H56" s="4"/>
+      <c r="B56" s="31">
+        <v>97927.25</v>
+      </c>
+      <c r="C56" s="37">
+        <v>98.3</v>
+      </c>
+      <c r="D56" s="37">
+        <v>1.7</v>
+      </c>
+      <c r="E56" s="37">
+        <v>99.4</v>
+      </c>
+      <c r="F56" s="37">
+        <v>0.6</v>
+      </c>
+      <c r="G56" s="15">
+        <v>93.5</v>
+      </c>
+      <c r="H56" s="15">
+        <v>6.5</v>
+      </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B57" s="32">
         <v>95748.333333333328</v>
       </c>
       <c r="C57" s="63">
         <v>97.8</v>
       </c>
       <c r="D57" s="63">
         <v>2.2000000000000002</v>
       </c>
       <c r="E57" s="64">
         <v>99.3</v>
       </c>
       <c r="F57" s="64">
         <v>0.7</v>
       </c>
       <c r="G57" s="65">
         <v>91.4</v>
       </c>
       <c r="H57" s="65">
         <v>8.6</v>
@@ -24654,164 +24882,164 @@
         <v>99936</v>
       </c>
       <c r="C59" s="38">
         <v>98.7</v>
       </c>
       <c r="D59" s="38">
         <v>1.3</v>
       </c>
       <c r="E59" s="38">
         <v>99.7</v>
       </c>
       <c r="F59" s="38">
         <v>0.3</v>
       </c>
       <c r="G59" s="14">
         <v>94.3</v>
       </c>
       <c r="H59" s="14">
         <v>5.7</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="B60" s="90">
+      <c r="B60" s="84">
         <v>103025.66666666667</v>
       </c>
-      <c r="C60" s="91">
+      <c r="C60" s="85">
         <v>98.2</v>
       </c>
-      <c r="D60" s="91">
+      <c r="D60" s="85">
         <v>1.8</v>
       </c>
-      <c r="E60" s="92">
+      <c r="E60" s="86">
         <v>99.2</v>
       </c>
-      <c r="F60" s="92">
+      <c r="F60" s="86">
         <v>0.8</v>
       </c>
-      <c r="G60" s="93">
+      <c r="G60" s="87">
         <v>93.7</v>
       </c>
-      <c r="H60" s="93">
+      <c r="H60" s="87">
         <v>6.3</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:H3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:H4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I60"/>
   <sheetViews>
     <sheetView topLeftCell="A25" workbookViewId="0">
-      <selection activeCell="B60" sqref="B60:H60"/>
+      <selection activeCell="K51" sqref="K51"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="11.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="23.85546875" style="1" customWidth="1"/>
     <col min="5" max="5" width="11" style="1" customWidth="1"/>
     <col min="6" max="6" width="25.42578125" style="1" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="24.5703125" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="A1" s="85" t="s">
+      <c r="A1" s="89" t="s">
         <v>14</v>
       </c>
-      <c r="B1" s="85"/>
-[...5 lines deleted...]
-      <c r="H1" s="85"/>
+      <c r="B1" s="89"/>
+      <c r="C1" s="89"/>
+      <c r="D1" s="89"/>
+      <c r="E1" s="89"/>
+      <c r="F1" s="89"/>
+      <c r="G1" s="89"/>
+      <c r="H1" s="89"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
     </row>
     <row r="3" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A3" s="86"/>
-      <c r="B3" s="86" t="s">
+      <c r="A3" s="90"/>
+      <c r="B3" s="90" t="s">
         <v>4</v>
       </c>
-      <c r="C3" s="86" t="s">
+      <c r="C3" s="90" t="s">
         <v>5</v>
       </c>
-      <c r="D3" s="86"/>
-[...3 lines deleted...]
-      <c r="H3" s="86"/>
+      <c r="D3" s="90"/>
+      <c r="E3" s="90"/>
+      <c r="F3" s="90"/>
+      <c r="G3" s="90"/>
+      <c r="H3" s="90"/>
       <c r="I3" s="4"/>
     </row>
     <row r="4" spans="1:9">
-      <c r="A4" s="86"/>
-[...1 lines deleted...]
-      <c r="C4" s="86" t="s">
+      <c r="A4" s="90"/>
+      <c r="B4" s="90"/>
+      <c r="C4" s="90" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="86"/>
-      <c r="E4" s="86" t="s">
+      <c r="D4" s="90"/>
+      <c r="E4" s="90" t="s">
         <v>7</v>
       </c>
-      <c r="F4" s="86"/>
-      <c r="G4" s="86" t="s">
+      <c r="F4" s="90"/>
+      <c r="G4" s="90" t="s">
         <v>8</v>
       </c>
-      <c r="H4" s="86"/>
+      <c r="H4" s="90"/>
       <c r="I4" s="4"/>
     </row>
     <row r="5" spans="1:9" ht="67.5">
-      <c r="A5" s="86"/>
-      <c r="B5" s="86"/>
+      <c r="A5" s="90"/>
+      <c r="B5" s="90"/>
       <c r="C5" s="5" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="5" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="5" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="4"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="6">
         <v>2015</v>
       </c>
       <c r="B6" s="31">
@@ -26092,57 +26320,71 @@
         <v>95693.666666666672</v>
       </c>
       <c r="C55" s="14">
         <v>97.4</v>
       </c>
       <c r="D55" s="14">
         <v>2.6</v>
       </c>
       <c r="E55" s="14">
         <v>99.9</v>
       </c>
       <c r="F55" s="14">
         <v>0.1</v>
       </c>
       <c r="G55" s="14">
         <v>96.6</v>
       </c>
       <c r="H55" s="14">
         <v>3.4</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="6">
         <v>2025</v>
       </c>
-      <c r="B56" s="4"/>
-[...5 lines deleted...]
-      <c r="H56" s="4"/>
+      <c r="B56" s="31">
+        <v>99497.166666666672</v>
+      </c>
+      <c r="C56" s="37">
+        <v>96.9</v>
+      </c>
+      <c r="D56" s="37">
+        <v>3.1</v>
+      </c>
+      <c r="E56" s="37">
+        <v>99.8</v>
+      </c>
+      <c r="F56" s="37">
+        <v>0.2</v>
+      </c>
+      <c r="G56" s="15">
+        <v>96.1</v>
+      </c>
+      <c r="H56" s="15">
+        <v>3.9</v>
+      </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B57" s="32">
         <v>96997</v>
       </c>
       <c r="C57" s="63">
         <v>96.9</v>
       </c>
       <c r="D57" s="63">
         <v>3.1</v>
       </c>
       <c r="E57" s="64">
         <v>99.9</v>
       </c>
       <c r="F57" s="64">
         <v>0.1</v>
       </c>
       <c r="G57" s="65">
         <v>96.1</v>
       </c>
       <c r="H57" s="65">
         <v>3.9</v>
@@ -26182,164 +26424,164 @@
         <v>99907</v>
       </c>
       <c r="C59" s="38">
         <v>96.4</v>
       </c>
       <c r="D59" s="38">
         <v>3.6</v>
       </c>
       <c r="E59" s="38">
         <v>99.8</v>
       </c>
       <c r="F59" s="38">
         <v>0.2</v>
       </c>
       <c r="G59" s="14">
         <v>95.5</v>
       </c>
       <c r="H59" s="14">
         <v>4.5</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="B60" s="90">
+      <c r="B60" s="84">
         <v>104625.33333333333</v>
       </c>
-      <c r="C60" s="91">
+      <c r="C60" s="85">
         <v>96.9</v>
       </c>
-      <c r="D60" s="91">
+      <c r="D60" s="85">
         <v>3.1</v>
       </c>
-      <c r="E60" s="92">
+      <c r="E60" s="86">
         <v>99.9</v>
       </c>
-      <c r="F60" s="92">
+      <c r="F60" s="86">
         <v>0.1</v>
       </c>
-      <c r="G60" s="93">
+      <c r="G60" s="87">
         <v>96.2</v>
       </c>
-      <c r="H60" s="93">
+      <c r="H60" s="87">
         <v>3.8</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:H3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:H4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I60"/>
   <sheetViews>
     <sheetView topLeftCell="A28" workbookViewId="0">
-      <selection activeCell="N61" sqref="N61"/>
+      <selection activeCell="L51" sqref="L51"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12" style="19" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="19" customWidth="1"/>
     <col min="3" max="3" width="11.140625" style="19" customWidth="1"/>
     <col min="4" max="4" width="23.85546875" style="19" customWidth="1"/>
     <col min="5" max="5" width="11" style="19" customWidth="1"/>
     <col min="6" max="6" width="25.42578125" style="19" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="19" customWidth="1"/>
     <col min="8" max="8" width="24.5703125" style="19" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="19"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="A1" s="87" t="s">
+      <c r="A1" s="91" t="s">
         <v>15</v>
       </c>
-      <c r="B1" s="87"/>
-[...5 lines deleted...]
-      <c r="H1" s="87"/>
+      <c r="B1" s="91"/>
+      <c r="C1" s="91"/>
+      <c r="D1" s="91"/>
+      <c r="E1" s="91"/>
+      <c r="F1" s="91"/>
+      <c r="G1" s="91"/>
+      <c r="H1" s="91"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="20"/>
       <c r="B2" s="20"/>
       <c r="C2" s="21"/>
       <c r="D2" s="21"/>
       <c r="E2" s="21"/>
       <c r="F2" s="21"/>
       <c r="G2" s="21"/>
       <c r="H2" s="21"/>
     </row>
     <row r="3" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A3" s="88"/>
-      <c r="B3" s="88" t="s">
+      <c r="A3" s="92"/>
+      <c r="B3" s="92" t="s">
         <v>4</v>
       </c>
-      <c r="C3" s="88" t="s">
+      <c r="C3" s="92" t="s">
         <v>5</v>
       </c>
-      <c r="D3" s="88"/>
-[...3 lines deleted...]
-      <c r="H3" s="88"/>
+      <c r="D3" s="92"/>
+      <c r="E3" s="92"/>
+      <c r="F3" s="92"/>
+      <c r="G3" s="92"/>
+      <c r="H3" s="92"/>
       <c r="I3" s="22"/>
     </row>
     <row r="4" spans="1:9">
-      <c r="A4" s="88"/>
-[...1 lines deleted...]
-      <c r="C4" s="88" t="s">
+      <c r="A4" s="92"/>
+      <c r="B4" s="92"/>
+      <c r="C4" s="92" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="88"/>
-      <c r="E4" s="88" t="s">
+      <c r="D4" s="92"/>
+      <c r="E4" s="92" t="s">
         <v>7</v>
       </c>
-      <c r="F4" s="88"/>
-      <c r="G4" s="88" t="s">
+      <c r="F4" s="92"/>
+      <c r="G4" s="92" t="s">
         <v>8</v>
       </c>
-      <c r="H4" s="88"/>
+      <c r="H4" s="92"/>
       <c r="I4" s="22"/>
     </row>
     <row r="5" spans="1:9" ht="67.5">
-      <c r="A5" s="88"/>
-      <c r="B5" s="88"/>
+      <c r="A5" s="92"/>
+      <c r="B5" s="92"/>
       <c r="C5" s="36" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="36" t="s">
         <v>10</v>
       </c>
       <c r="E5" s="36" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="36" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="36" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="36" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="22"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="30">
         <v>2015</v>
       </c>
       <c r="B6" s="31">
@@ -27620,57 +27862,71 @@
         <v>83434.333333333328</v>
       </c>
       <c r="C55" s="14">
         <v>100</v>
       </c>
       <c r="D55" s="14">
         <v>0</v>
       </c>
       <c r="E55" s="14">
         <v>100</v>
       </c>
       <c r="F55" s="16" t="s">
         <v>34</v>
       </c>
       <c r="G55" s="14">
         <v>99.9</v>
       </c>
       <c r="H55" s="14">
         <v>0.1</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="6">
         <v>2025</v>
       </c>
-      <c r="B56" s="4"/>
-[...5 lines deleted...]
-      <c r="H56" s="4"/>
+      <c r="B56" s="31">
+        <v>88488.583333333328</v>
+      </c>
+      <c r="C56" s="37">
+        <v>99.9</v>
+      </c>
+      <c r="D56" s="37">
+        <v>0.1</v>
+      </c>
+      <c r="E56" s="37">
+        <v>100</v>
+      </c>
+      <c r="F56" s="37">
+        <v>0</v>
+      </c>
+      <c r="G56" s="15">
+        <v>99.9</v>
+      </c>
+      <c r="H56" s="15">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B57" s="32">
         <v>86216.666666666672</v>
       </c>
       <c r="C57" s="63">
         <v>100</v>
       </c>
       <c r="D57" s="63">
         <v>0</v>
       </c>
       <c r="E57" s="64">
         <v>100</v>
       </c>
       <c r="F57" s="64">
         <v>0</v>
       </c>
       <c r="G57" s="65">
         <v>99.9</v>
       </c>
       <c r="H57" s="65">
         <v>0.1</v>
@@ -27710,164 +27966,164 @@
         <v>88777.333333333328</v>
       </c>
       <c r="C59" s="38">
         <v>99.9</v>
       </c>
       <c r="D59" s="38">
         <v>0.1</v>
       </c>
       <c r="E59" s="38">
         <v>100</v>
       </c>
       <c r="F59" s="38">
         <v>0</v>
       </c>
       <c r="G59" s="14">
         <v>99.8</v>
       </c>
       <c r="H59" s="14">
         <v>0.2</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="B60" s="90">
+      <c r="B60" s="84">
         <v>91234</v>
       </c>
-      <c r="C60" s="91">
+      <c r="C60" s="85">
         <v>100</v>
       </c>
-      <c r="D60" s="91">
-[...2 lines deleted...]
-      <c r="E60" s="92">
+      <c r="D60" s="85">
+        <v>0</v>
+      </c>
+      <c r="E60" s="86">
         <v>100</v>
       </c>
-      <c r="F60" s="92">
-[...2 lines deleted...]
-      <c r="G60" s="93">
+      <c r="F60" s="86">
+        <v>0</v>
+      </c>
+      <c r="G60" s="87">
         <v>100</v>
       </c>
-      <c r="H60" s="93">
+      <c r="H60" s="87">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:H3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:H4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I60"/>
   <sheetViews>
     <sheetView topLeftCell="A28" workbookViewId="0">
-      <selection activeCell="N51" sqref="N51"/>
+      <selection activeCell="L62" sqref="L62"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12" style="19" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="19" customWidth="1"/>
     <col min="3" max="3" width="11.140625" style="19" customWidth="1"/>
     <col min="4" max="4" width="23.85546875" style="19" customWidth="1"/>
     <col min="5" max="5" width="11" style="19" customWidth="1"/>
     <col min="6" max="6" width="25.42578125" style="19" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="19" customWidth="1"/>
     <col min="8" max="8" width="24.5703125" style="19" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="19"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="A1" s="87" t="s">
+      <c r="A1" s="91" t="s">
         <v>16</v>
       </c>
-      <c r="B1" s="87"/>
-[...5 lines deleted...]
-      <c r="H1" s="87"/>
+      <c r="B1" s="91"/>
+      <c r="C1" s="91"/>
+      <c r="D1" s="91"/>
+      <c r="E1" s="91"/>
+      <c r="F1" s="91"/>
+      <c r="G1" s="91"/>
+      <c r="H1" s="91"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="20"/>
       <c r="B2" s="20"/>
       <c r="C2" s="21"/>
       <c r="D2" s="21"/>
       <c r="E2" s="21"/>
       <c r="F2" s="21"/>
       <c r="G2" s="21"/>
       <c r="H2" s="21"/>
     </row>
     <row r="3" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A3" s="88"/>
-      <c r="B3" s="88" t="s">
+      <c r="A3" s="92"/>
+      <c r="B3" s="92" t="s">
         <v>4</v>
       </c>
-      <c r="C3" s="88" t="s">
+      <c r="C3" s="92" t="s">
         <v>5</v>
       </c>
-      <c r="D3" s="88"/>
-[...3 lines deleted...]
-      <c r="H3" s="88"/>
+      <c r="D3" s="92"/>
+      <c r="E3" s="92"/>
+      <c r="F3" s="92"/>
+      <c r="G3" s="92"/>
+      <c r="H3" s="92"/>
       <c r="I3" s="22"/>
     </row>
     <row r="4" spans="1:9">
-      <c r="A4" s="88"/>
-[...1 lines deleted...]
-      <c r="C4" s="88" t="s">
+      <c r="A4" s="92"/>
+      <c r="B4" s="92"/>
+      <c r="C4" s="92" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="88"/>
-      <c r="E4" s="88" t="s">
+      <c r="D4" s="92"/>
+      <c r="E4" s="92" t="s">
         <v>7</v>
       </c>
-      <c r="F4" s="88"/>
-      <c r="G4" s="88" t="s">
+      <c r="F4" s="92"/>
+      <c r="G4" s="92" t="s">
         <v>8</v>
       </c>
-      <c r="H4" s="88"/>
+      <c r="H4" s="92"/>
       <c r="I4" s="22"/>
     </row>
     <row r="5" spans="1:9" ht="67.5">
-      <c r="A5" s="88"/>
-      <c r="B5" s="88"/>
+      <c r="A5" s="92"/>
+      <c r="B5" s="92"/>
       <c r="C5" s="36" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="36" t="s">
         <v>10</v>
       </c>
       <c r="E5" s="36" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="36" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="36" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="36" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="22"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="30">
         <v>2015</v>
       </c>
       <c r="B6" s="31">
@@ -29148,57 +29404,71 @@
         <v>92919.666666666672</v>
       </c>
       <c r="C55" s="14">
         <v>95.8</v>
       </c>
       <c r="D55" s="14">
         <v>4.2</v>
       </c>
       <c r="E55" s="14">
         <v>97.8</v>
       </c>
       <c r="F55" s="14">
         <v>2.2000000000000002</v>
       </c>
       <c r="G55" s="14">
         <v>92.4</v>
       </c>
       <c r="H55" s="14">
         <v>7.6</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="6">
         <v>2025</v>
       </c>
-      <c r="B56" s="4"/>
-[...5 lines deleted...]
-      <c r="H56" s="4"/>
+      <c r="B56" s="31">
+        <v>96842.333333333328</v>
+      </c>
+      <c r="C56" s="37">
+        <v>95.8</v>
+      </c>
+      <c r="D56" s="37">
+        <v>4.2</v>
+      </c>
+      <c r="E56" s="37">
+        <v>98</v>
+      </c>
+      <c r="F56" s="37">
+        <v>2</v>
+      </c>
+      <c r="G56" s="15">
+        <v>92</v>
+      </c>
+      <c r="H56" s="15">
+        <v>8</v>
+      </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B57" s="32">
         <v>98818</v>
       </c>
       <c r="C57" s="63">
         <v>95</v>
       </c>
       <c r="D57" s="63">
         <v>5</v>
       </c>
       <c r="E57" s="64">
         <v>97.2</v>
       </c>
       <c r="F57" s="64">
         <v>2.8</v>
       </c>
       <c r="G57" s="65">
         <v>91.2</v>
       </c>
       <c r="H57" s="65">
         <v>8.8000000000000007</v>
@@ -29238,187 +29508,187 @@
         <v>96664.333333333328</v>
       </c>
       <c r="C59" s="38">
         <v>96.4</v>
       </c>
       <c r="D59" s="38">
         <v>3.6</v>
       </c>
       <c r="E59" s="38">
         <v>98.7</v>
       </c>
       <c r="F59" s="38">
         <v>1.3</v>
       </c>
       <c r="G59" s="14">
         <v>92.5</v>
       </c>
       <c r="H59" s="14">
         <v>7.5</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="B60" s="90">
+      <c r="B60" s="84">
         <v>95291</v>
       </c>
-      <c r="C60" s="91">
+      <c r="C60" s="85">
         <v>95.4</v>
       </c>
-      <c r="D60" s="91">
+      <c r="D60" s="85">
         <v>4.5999999999999996</v>
       </c>
-      <c r="E60" s="92">
+      <c r="E60" s="86">
         <v>97.6</v>
       </c>
-      <c r="F60" s="92">
+      <c r="F60" s="86">
         <v>2.4</v>
       </c>
-      <c r="G60" s="93">
+      <c r="G60" s="87">
         <v>91.6</v>
       </c>
-      <c r="H60" s="93">
+      <c r="H60" s="87">
         <v>8.4</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:H3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:H4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...4 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100106AED0B3567E943937E61ECC1311C83" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="266f644f0648d959c4f26a4197135668">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B68B7800-96FC-4F36-B355-4E35A62788B4}">
-[...12 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D3FE3381-C834-4771-9D15-BAB475466C34}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B68B7800-96FC-4F36-B355-4E35A62788B4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2697A9B3-8F53-43EF-83D6-C7A8B712E8AF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>24</vt:i4>
       </vt:variant>