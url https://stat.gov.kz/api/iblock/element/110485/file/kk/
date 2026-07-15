--- v1 (2026-05-15)
+++ v2 (2026-07-15)
@@ -1,110 +1,110 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet24.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet22.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet23.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...11 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...10 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="10905" yWindow="210" windowWidth="16335" windowHeight="10665" tabRatio="928"/>
+    <workbookView xWindow="10905" yWindow="210" windowWidth="16335" windowHeight="10665" tabRatio="928" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="23" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="24" r:id="rId2"/>
     <sheet name="ҚР" sheetId="1" r:id="rId3"/>
     <sheet name="Абай" sheetId="2" r:id="rId4"/>
     <sheet name="Ақмола" sheetId="4" r:id="rId5"/>
     <sheet name="Ақтөбе" sheetId="22" r:id="rId6"/>
     <sheet name="Алматы " sheetId="3" r:id="rId7"/>
     <sheet name="Атырау" sheetId="5" r:id="rId8"/>
     <sheet name="БҚО" sheetId="6" r:id="rId9"/>
     <sheet name="Жамбыл" sheetId="7" r:id="rId10"/>
     <sheet name="Жетісу" sheetId="8" r:id="rId11"/>
     <sheet name="Қарағанды" sheetId="9" r:id="rId12"/>
     <sheet name="Қостанай" sheetId="10" r:id="rId13"/>
     <sheet name="Қызылорда" sheetId="11" r:id="rId14"/>
     <sheet name="Маңғыстау" sheetId="12" r:id="rId15"/>
     <sheet name="ОҚО" sheetId="13" r:id="rId16"/>
     <sheet name="Павлодар" sheetId="14" r:id="rId17"/>
     <sheet name="СҚО" sheetId="15" r:id="rId18"/>
     <sheet name="Түркістан" sheetId="16" r:id="rId19"/>
     <sheet name="Ұлытау" sheetId="17" r:id="rId20"/>
     <sheet name="ШҚО" sheetId="18" r:id="rId21"/>
     <sheet name="Астана қ" sheetId="19" r:id="rId22"/>
     <sheet name="Алматы қ" sheetId="20" r:id="rId23"/>
     <sheet name="Шымкент қ" sheetId="21" r:id="rId24"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1231" uniqueCount="98">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1316" uniqueCount="98">
   <si>
     <t>II тоқсан</t>
   </si>
   <si>
     <t>III тоқсан</t>
   </si>
   <si>
     <t>IV тоқсан</t>
   </si>
   <si>
     <t>Халықтың тұтынуға жұмсаған табыстары</t>
   </si>
   <si>
     <t>Бір айдағы  халықтың орташа жан басына шаққанда тұтынуға
 пайдаланылған табыс, теңге</t>
   </si>
   <si>
     <t>тұтынуға жұмсаған табыстар  %-бен</t>
   </si>
   <si>
     <t>барлығы</t>
   </si>
   <si>
     <t>қалалық жерде</t>
   </si>
@@ -309,103 +309,103 @@
   <si>
     <t>Байланыс телефоны:</t>
   </si>
   <si>
     <t>Электрондық почта</t>
   </si>
   <si>
     <t>Шартты белгілер:</t>
   </si>
   <si>
     <t>«-»  құбылыс жоқ</t>
   </si>
   <si>
     <t>«0,0» – болмашы шама</t>
   </si>
   <si>
     <t>«х» – деректер құпия</t>
   </si>
   <si>
     <t>«...» – деректер жоқ</t>
   </si>
   <si>
     <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
   </si>
   <si>
-    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
-[...1 lines deleted...]
-  <si>
     <t>+7 7172749285</t>
   </si>
   <si>
     <t>n.zhumanova@aspire.gov.kz</t>
   </si>
   <si>
     <t>Халықтың тұтынуға жұмсаған табыстары,  орташа жан басына шаққанда</t>
   </si>
   <si>
     <t>2015 жылдан</t>
   </si>
   <si>
     <t>Халықтың тұтынуға жұмсаған табыстарына тұтыну шығыстары (өндірістік қызметке және қорланымға капитал салусыз) және өзі өндірген өнімдердің заттай түрдегі құны (ақшалай мәндегі) мен трансферттер кіреді.</t>
   </si>
   <si>
     <t>Еңбек және тұрмыс деңгейі статистикасы департаменті, 
 Үй шаруашылықтарын зерттеу статистикасы басқармасы</t>
   </si>
   <si>
     <t>Жұманова Нағима Асқарқызы</t>
   </si>
   <si>
     <t>Туркестан облысы мен Шымкент қаласы  (республикалық маңызы бар қала) 2018 жылы, Абай, Жетісу, Ұлытау облыстары 2022 жылы құрылды.</t>
   </si>
   <si>
     <t>Статистика бойынша әдіснамалық ережелер 4-ші басылым, Астана 2018 �</t>
   </si>
   <si>
     <t xml:space="preserve">Қазақстан Республикасындағы 12000 үй шаруашылықтарын іріктеу әдісімен зерттеу республиканың барлық облыстарында,  Астана, Алматы және Шымкент қалаларында тоқсан сайын жүргізеді және негізгі көзі болып табылады. Зерттеу бірліктеріне үй шаруашылығы және олардың жекелеген мүшелері кіреді. </t>
   </si>
   <si>
     <t>Есептеу арқылы</t>
   </si>
   <si>
     <t>https://stat.gov.kz/methodology/104/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/industries/labor-and-income/stat-life/</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/704478?keyword=</t>
   </si>
   <si>
     <t>теңге, пайыз</t>
   </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="6">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="#,##0.0"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="169" formatCode="###"/>
   </numFmts>
   <fonts count="22">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
@@ -492,51 +492,52 @@
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
-      <sz val="8"/>
+      <sz val="10"/>
+      <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
@@ -571,66 +572,67 @@
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="10">
+  <cellStyleXfs count="11">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="94">
+  <cellXfs count="98">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
@@ -728,54 +730,50 @@
     </xf>
     <xf numFmtId="168" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="6" applyFont="1" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
@@ -805,72 +803,89 @@
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="5" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="168" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="10" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="10" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="2" xfId="10" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="10" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="10">
+  <cellStyles count="11">
     <cellStyle name="Гиперссылка" xfId="5" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 10" xfId="10"/>
     <cellStyle name="Обычный 2" xfId="6"/>
     <cellStyle name="Обычный 3" xfId="7"/>
     <cellStyle name="Обычный 50" xfId="8"/>
     <cellStyle name="Обычный 67" xfId="3"/>
     <cellStyle name="Обычный 68" xfId="4"/>
     <cellStyle name="Обычный 69" xfId="2"/>
     <cellStyle name="Обычный 7" xfId="9"/>
     <cellStyle name="Финансовый" xfId="1" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet24.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -925,86 +940,84 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1148,58 +1161,58 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/104/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:n.zhumanova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/labor-and-income/stat-life/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/704478?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B29"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="I25" sqref="I25"/>
+    <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
+      <selection activeCell="B29" sqref="B29"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="44.28515625" style="52" customWidth="1"/>
     <col min="2" max="2" width="94.7109375" style="52" customWidth="1"/>
     <col min="3" max="256" width="9.140625" style="52"/>
     <col min="257" max="257" width="44.28515625" style="52" customWidth="1"/>
     <col min="258" max="258" width="94.7109375" style="52" customWidth="1"/>
     <col min="259" max="512" width="9.140625" style="52"/>
     <col min="513" max="513" width="44.28515625" style="52" customWidth="1"/>
     <col min="514" max="514" width="94.7109375" style="52" customWidth="1"/>
     <col min="515" max="768" width="9.140625" style="52"/>
     <col min="769" max="769" width="44.28515625" style="52" customWidth="1"/>
     <col min="770" max="770" width="94.7109375" style="52" customWidth="1"/>
     <col min="771" max="1024" width="9.140625" style="52"/>
     <col min="1025" max="1025" width="44.28515625" style="52" customWidth="1"/>
     <col min="1026" max="1026" width="94.7109375" style="52" customWidth="1"/>
     <col min="1027" max="1280" width="9.140625" style="52"/>
     <col min="1281" max="1281" width="44.28515625" style="52" customWidth="1"/>
     <col min="1282" max="1282" width="94.7109375" style="52" customWidth="1"/>
     <col min="1283" max="1536" width="9.140625" style="52"/>
     <col min="1537" max="1537" width="44.28515625" style="52" customWidth="1"/>
     <col min="1538" max="1538" width="94.7109375" style="52" customWidth="1"/>
     <col min="1539" max="1792" width="9.140625" style="52"/>
     <col min="1793" max="1793" width="44.28515625" style="52" customWidth="1"/>
     <col min="1794" max="1794" width="94.7109375" style="52" customWidth="1"/>
     <col min="1795" max="2048" width="9.140625" style="52"/>
@@ -1352,209 +1365,209 @@
     <col min="14339" max="14592" width="9.140625" style="52"/>
     <col min="14593" max="14593" width="44.28515625" style="52" customWidth="1"/>
     <col min="14594" max="14594" width="94.7109375" style="52" customWidth="1"/>
     <col min="14595" max="14848" width="9.140625" style="52"/>
     <col min="14849" max="14849" width="44.28515625" style="52" customWidth="1"/>
     <col min="14850" max="14850" width="94.7109375" style="52" customWidth="1"/>
     <col min="14851" max="15104" width="9.140625" style="52"/>
     <col min="15105" max="15105" width="44.28515625" style="52" customWidth="1"/>
     <col min="15106" max="15106" width="94.7109375" style="52" customWidth="1"/>
     <col min="15107" max="15360" width="9.140625" style="52"/>
     <col min="15361" max="15361" width="44.28515625" style="52" customWidth="1"/>
     <col min="15362" max="15362" width="94.7109375" style="52" customWidth="1"/>
     <col min="15363" max="15616" width="9.140625" style="52"/>
     <col min="15617" max="15617" width="44.28515625" style="52" customWidth="1"/>
     <col min="15618" max="15618" width="94.7109375" style="52" customWidth="1"/>
     <col min="15619" max="15872" width="9.140625" style="52"/>
     <col min="15873" max="15873" width="44.28515625" style="52" customWidth="1"/>
     <col min="15874" max="15874" width="94.7109375" style="52" customWidth="1"/>
     <col min="15875" max="16128" width="9.140625" style="52"/>
     <col min="16129" max="16129" width="44.28515625" style="52" customWidth="1"/>
     <col min="16130" max="16130" width="94.7109375" style="52" customWidth="1"/>
     <col min="16131" max="16384" width="9.140625" style="52"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="13.5" customHeight="1">
-      <c r="A1" s="88"/>
-      <c r="B1" s="88"/>
+      <c r="A1" s="91"/>
+      <c r="B1" s="91"/>
     </row>
     <row r="2" spans="1:2" ht="21" customHeight="1">
       <c r="A2" s="53" t="s">
         <v>56</v>
       </c>
-      <c r="B2" s="72">
+      <c r="B2" s="70">
         <v>642301</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="21" customHeight="1">
       <c r="A3" s="53" t="s">
         <v>57</v>
       </c>
-      <c r="B3" s="72" t="s">
+      <c r="B3" s="70" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:2" ht="21" customHeight="1">
       <c r="A4" s="53" t="s">
         <v>58</v>
       </c>
-      <c r="B4" s="73" t="s">
-        <v>97</v>
+      <c r="B4" s="71" t="s">
+        <v>96</v>
       </c>
     </row>
     <row r="5" spans="1:2" ht="21" customHeight="1">
       <c r="A5" s="54" t="s">
         <v>59</v>
       </c>
-      <c r="B5" s="72" t="s">
-        <v>85</v>
+      <c r="B5" s="70" t="s">
+        <v>84</v>
       </c>
     </row>
     <row r="6" spans="1:2" ht="21" customHeight="1">
       <c r="A6" s="54" t="s">
         <v>60</v>
       </c>
-      <c r="B6" s="72" t="s">
-        <v>86</v>
+      <c r="B6" s="70" t="s">
+        <v>85</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="45.75" customHeight="1">
       <c r="A7" s="54" t="s">
         <v>61</v>
       </c>
-      <c r="B7" s="74" t="s">
-        <v>87</v>
+      <c r="B7" s="72" t="s">
+        <v>86</v>
       </c>
     </row>
     <row r="8" spans="1:2" ht="21" customHeight="1">
       <c r="A8" s="53" t="s">
         <v>62</v>
       </c>
-      <c r="B8" s="73" t="s">
-        <v>93</v>
+      <c r="B8" s="71" t="s">
+        <v>92</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="22.5" customHeight="1">
       <c r="A9" s="53" t="s">
         <v>63</v>
       </c>
-      <c r="B9" s="74" t="s">
-        <v>91</v>
+      <c r="B9" s="72" t="s">
+        <v>90</v>
       </c>
     </row>
     <row r="10" spans="1:2" ht="52.5" customHeight="1">
       <c r="A10" s="53" t="s">
         <v>64</v>
       </c>
-      <c r="B10" s="74" t="s">
-        <v>92</v>
+      <c r="B10" s="72" t="s">
+        <v>91</v>
       </c>
     </row>
     <row r="11" spans="1:2" ht="30.75" customHeight="1">
       <c r="A11" s="53" t="s">
         <v>65</v>
       </c>
-      <c r="B11" s="82" t="s">
-        <v>90</v>
+      <c r="B11" s="80" t="s">
+        <v>89</v>
       </c>
     </row>
     <row r="12" spans="1:2" ht="21" customHeight="1">
       <c r="A12" s="53" t="s">
         <v>66</v>
       </c>
-      <c r="B12" s="75"/>
+      <c r="B12" s="73"/>
     </row>
     <row r="13" spans="1:2" ht="21" customHeight="1">
       <c r="A13" s="55" t="s">
         <v>67</v>
       </c>
-      <c r="B13" s="76" t="s">
-        <v>94</v>
+      <c r="B13" s="74" t="s">
+        <v>93</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="21" customHeight="1">
       <c r="A14" s="55" t="s">
         <v>68</v>
       </c>
-      <c r="B14" s="76" t="s">
-        <v>95</v>
+      <c r="B14" s="74" t="s">
+        <v>94</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="21" customHeight="1">
       <c r="A15" s="55" t="s">
         <v>69</v>
       </c>
-      <c r="B15" s="76" t="s">
-        <v>96</v>
+      <c r="B15" s="74" t="s">
+        <v>95</v>
       </c>
     </row>
     <row r="16" spans="1:2" ht="21" customHeight="1">
       <c r="A16" s="53" t="s">
         <v>70</v>
       </c>
-      <c r="B16" s="77">
-        <v>46099</v>
+      <c r="B16" s="75">
+        <v>46199</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="21" customHeight="1">
       <c r="A17" s="53" t="s">
         <v>71</v>
       </c>
-      <c r="B17" s="77">
+      <c r="B17" s="75">
         <v>46191</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="24.75" customHeight="1">
       <c r="A18" s="53" t="s">
         <v>72</v>
       </c>
-      <c r="B18" s="81" t="s">
-        <v>88</v>
+      <c r="B18" s="79" t="s">
+        <v>87</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="21" customHeight="1">
       <c r="A19" s="53" t="s">
         <v>73</v>
       </c>
-      <c r="B19" s="78" t="s">
-        <v>89</v>
+      <c r="B19" s="76" t="s">
+        <v>88</v>
       </c>
     </row>
     <row r="20" spans="1:2" ht="21" customHeight="1">
       <c r="A20" s="53" t="s">
         <v>74</v>
       </c>
-      <c r="B20" s="79" t="s">
-        <v>83</v>
+      <c r="B20" s="77" t="s">
+        <v>82</v>
       </c>
     </row>
     <row r="21" spans="1:2" ht="21" customHeight="1">
       <c r="A21" s="53" t="s">
         <v>75</v>
       </c>
-      <c r="B21" s="80" t="s">
-        <v>84</v>
+      <c r="B21" s="78" t="s">
+        <v>83</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" s="56"/>
       <c r="B22" s="56"/>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" s="56"/>
       <c r="B23" s="56"/>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" s="56"/>
       <c r="B24" s="56"/>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" s="56"/>
       <c r="B25" s="56"/>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" s="56"/>
       <c r="B26" s="56"/>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" s="56"/>
       <c r="B27" s="56"/>
@@ -1565,127 +1578,127 @@
     </row>
     <row r="29" spans="1:2">
       <c r="A29" s="57"/>
       <c r="B29" s="57"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2" display="https://stat.gov.kz/ru/classifiers/statistical/21/"/>
     <hyperlink ref="B13" r:id="rId3"/>
     <hyperlink ref="B15" r:id="rId4"/>
     <hyperlink ref="B14" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId6"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:I60"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:I65"/>
   <sheetViews>
     <sheetView topLeftCell="A34" workbookViewId="0">
-      <selection activeCell="O63" sqref="O63"/>
+      <selection activeCell="B62" sqref="B62:H62"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12" style="19" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="19" customWidth="1"/>
     <col min="3" max="3" width="11.140625" style="19" customWidth="1"/>
     <col min="4" max="4" width="23.85546875" style="19" customWidth="1"/>
     <col min="5" max="5" width="11" style="19" customWidth="1"/>
     <col min="6" max="6" width="25.42578125" style="19" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="19" customWidth="1"/>
     <col min="8" max="8" width="24.5703125" style="19" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="19"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="A1" s="91" t="s">
+      <c r="A1" s="94" t="s">
         <v>17</v>
       </c>
-      <c r="B1" s="91"/>
-[...5 lines deleted...]
-      <c r="H1" s="91"/>
+      <c r="B1" s="94"/>
+      <c r="C1" s="94"/>
+      <c r="D1" s="94"/>
+      <c r="E1" s="94"/>
+      <c r="F1" s="94"/>
+      <c r="G1" s="94"/>
+      <c r="H1" s="94"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="20"/>
       <c r="B2" s="20"/>
       <c r="C2" s="21"/>
       <c r="D2" s="21"/>
       <c r="E2" s="21"/>
       <c r="F2" s="21"/>
       <c r="G2" s="21"/>
       <c r="H2" s="21"/>
     </row>
     <row r="3" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A3" s="92"/>
-      <c r="B3" s="92" t="s">
+      <c r="A3" s="95"/>
+      <c r="B3" s="95" t="s">
         <v>4</v>
       </c>
-      <c r="C3" s="92" t="s">
+      <c r="C3" s="95" t="s">
         <v>5</v>
       </c>
-      <c r="D3" s="92"/>
-[...3 lines deleted...]
-      <c r="H3" s="92"/>
+      <c r="D3" s="95"/>
+      <c r="E3" s="95"/>
+      <c r="F3" s="95"/>
+      <c r="G3" s="95"/>
+      <c r="H3" s="95"/>
       <c r="I3" s="22"/>
     </row>
     <row r="4" spans="1:9">
-      <c r="A4" s="92"/>
-[...1 lines deleted...]
-      <c r="C4" s="92" t="s">
+      <c r="A4" s="95"/>
+      <c r="B4" s="95"/>
+      <c r="C4" s="95" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="92"/>
-      <c r="E4" s="92" t="s">
+      <c r="D4" s="95"/>
+      <c r="E4" s="95" t="s">
         <v>7</v>
       </c>
-      <c r="F4" s="92"/>
-      <c r="G4" s="92" t="s">
+      <c r="F4" s="95"/>
+      <c r="G4" s="95" t="s">
         <v>8</v>
       </c>
-      <c r="H4" s="92"/>
+      <c r="H4" s="95"/>
       <c r="I4" s="22"/>
     </row>
     <row r="5" spans="1:9" ht="67.5">
-      <c r="A5" s="92"/>
-      <c r="B5" s="92"/>
+      <c r="A5" s="95"/>
+      <c r="B5" s="95"/>
       <c r="C5" s="36" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="36" t="s">
         <v>10</v>
       </c>
       <c r="E5" s="36" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="36" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="36" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="36" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="22"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="30">
         <v>2015</v>
       </c>
       <c r="B6" s="31">
@@ -2995,239 +3008,313 @@
         <v>98.9</v>
       </c>
       <c r="D56" s="37">
         <v>1.1000000000000001</v>
       </c>
       <c r="E56" s="37">
         <v>99.4</v>
       </c>
       <c r="F56" s="37">
         <v>0.6</v>
       </c>
       <c r="G56" s="15">
         <v>98.5</v>
       </c>
       <c r="H56" s="15">
         <v>1.5</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B57" s="32">
         <v>89344</v>
       </c>
-      <c r="C57" s="63">
+      <c r="C57" s="61">
         <v>98.7</v>
       </c>
-      <c r="D57" s="63">
+      <c r="D57" s="61">
         <v>1.3</v>
       </c>
-      <c r="E57" s="64">
+      <c r="E57" s="62">
         <v>99.3</v>
       </c>
-      <c r="F57" s="64">
+      <c r="F57" s="62">
         <v>0.7</v>
       </c>
-      <c r="G57" s="65">
+      <c r="G57" s="63">
         <v>98.2</v>
       </c>
-      <c r="H57" s="65">
+      <c r="H57" s="63">
         <v>1.8</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="B58" s="70">
+      <c r="B58" s="68">
         <v>83171.666666666672</v>
       </c>
-      <c r="C58" s="69">
+      <c r="C58" s="67">
         <v>99.1</v>
       </c>
-      <c r="D58" s="69">
+      <c r="D58" s="67">
         <v>0.9</v>
       </c>
-      <c r="E58" s="69">
+      <c r="E58" s="67">
         <v>99.5</v>
       </c>
-      <c r="F58" s="69">
+      <c r="F58" s="67">
         <v>0.5</v>
       </c>
-      <c r="G58" s="69">
+      <c r="G58" s="67">
         <v>98.7</v>
       </c>
-      <c r="H58" s="69">
+      <c r="H58" s="67">
         <v>1.3</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="9" t="s">
         <v>1</v>
       </c>
-      <c r="B59" s="70">
+      <c r="B59" s="81">
         <v>91278.666666666672</v>
       </c>
-      <c r="C59" s="38">
+      <c r="C59" s="14">
         <v>99.2</v>
       </c>
-      <c r="D59" s="38">
+      <c r="D59" s="14">
         <v>0.8</v>
       </c>
-      <c r="E59" s="38">
+      <c r="E59" s="14">
         <v>99.6</v>
       </c>
-      <c r="F59" s="38">
+      <c r="F59" s="14">
         <v>0.4</v>
       </c>
       <c r="G59" s="14">
         <v>98.9</v>
       </c>
       <c r="H59" s="14">
         <v>1.1000000000000001</v>
       </c>
     </row>
     <row r="60" spans="1:8">
-      <c r="A60" s="18" t="s">
+      <c r="A60" s="9" t="s">
         <v>2</v>
       </c>
-      <c r="B60" s="84">
+      <c r="B60" s="32">
         <v>98687</v>
       </c>
-      <c r="C60" s="85">
+      <c r="C60" s="61">
         <v>98.7</v>
       </c>
-      <c r="D60" s="85">
+      <c r="D60" s="61">
         <v>1.3</v>
       </c>
-      <c r="E60" s="86">
+      <c r="E60" s="62">
         <v>99.4</v>
       </c>
-      <c r="F60" s="86">
+      <c r="F60" s="62">
         <v>0.6</v>
       </c>
-      <c r="G60" s="87">
+      <c r="G60" s="63">
         <v>98.1</v>
       </c>
-      <c r="H60" s="87">
+      <c r="H60" s="63">
         <v>1.9</v>
       </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" s="6">
+        <v>2026</v>
+      </c>
+      <c r="B61" s="31"/>
+      <c r="C61" s="15"/>
+      <c r="D61" s="15"/>
+      <c r="E61" s="15"/>
+      <c r="F61" s="15"/>
+      <c r="G61" s="15"/>
+      <c r="H61" s="15"/>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="B62" s="16">
+        <v>104415</v>
+      </c>
+      <c r="C62" s="87">
+        <v>99.2</v>
+      </c>
+      <c r="D62" s="87">
+        <v>0.8</v>
+      </c>
+      <c r="E62" s="87">
+        <v>99.3</v>
+      </c>
+      <c r="F62" s="87">
+        <v>0.7</v>
+      </c>
+      <c r="G62" s="88">
+        <v>99</v>
+      </c>
+      <c r="H62" s="88">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="B63" s="81"/>
+      <c r="C63" s="86"/>
+      <c r="D63" s="86"/>
+      <c r="E63" s="86"/>
+      <c r="F63" s="86"/>
+      <c r="G63" s="86"/>
+      <c r="H63" s="86"/>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="B64" s="68"/>
+      <c r="C64" s="38"/>
+      <c r="D64" s="38"/>
+      <c r="E64" s="38"/>
+      <c r="F64" s="38"/>
+      <c r="G64" s="14"/>
+      <c r="H64" s="14"/>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" s="18" t="s">
+        <v>2</v>
+      </c>
+      <c r="B65" s="82"/>
+      <c r="C65" s="83"/>
+      <c r="D65" s="83"/>
+      <c r="E65" s="84"/>
+      <c r="F65" s="84"/>
+      <c r="G65" s="85"/>
+      <c r="H65" s="85"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:H3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:H4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:I25"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:I30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="K21" sqref="K21"/>
+      <selection activeCell="B27" sqref="B27:H27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12" style="19" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="19" customWidth="1"/>
     <col min="3" max="3" width="11.140625" style="19" customWidth="1"/>
     <col min="4" max="4" width="23.85546875" style="19" customWidth="1"/>
     <col min="5" max="5" width="11" style="19" customWidth="1"/>
     <col min="6" max="6" width="25.42578125" style="19" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="19" customWidth="1"/>
     <col min="8" max="8" width="24.5703125" style="19" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="19"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="A1" s="91" t="s">
+      <c r="A1" s="94" t="s">
         <v>18</v>
       </c>
-      <c r="B1" s="91"/>
-[...5 lines deleted...]
-      <c r="H1" s="91"/>
+      <c r="B1" s="94"/>
+      <c r="C1" s="94"/>
+      <c r="D1" s="94"/>
+      <c r="E1" s="94"/>
+      <c r="F1" s="94"/>
+      <c r="G1" s="94"/>
+      <c r="H1" s="94"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="20"/>
       <c r="B2" s="20"/>
       <c r="C2" s="21"/>
       <c r="D2" s="21"/>
       <c r="E2" s="21"/>
       <c r="F2" s="21"/>
       <c r="G2" s="21"/>
       <c r="H2" s="21"/>
     </row>
     <row r="3" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A3" s="92"/>
-      <c r="B3" s="92" t="s">
+      <c r="A3" s="95"/>
+      <c r="B3" s="95" t="s">
         <v>4</v>
       </c>
-      <c r="C3" s="92" t="s">
+      <c r="C3" s="95" t="s">
         <v>5</v>
       </c>
-      <c r="D3" s="92"/>
-[...3 lines deleted...]
-      <c r="H3" s="92"/>
+      <c r="D3" s="95"/>
+      <c r="E3" s="95"/>
+      <c r="F3" s="95"/>
+      <c r="G3" s="95"/>
+      <c r="H3" s="95"/>
       <c r="I3" s="22"/>
     </row>
     <row r="4" spans="1:9">
-      <c r="A4" s="92"/>
-[...1 lines deleted...]
-      <c r="C4" s="92" t="s">
+      <c r="A4" s="95"/>
+      <c r="B4" s="95"/>
+      <c r="C4" s="95" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="92"/>
-      <c r="E4" s="92" t="s">
+      <c r="D4" s="95"/>
+      <c r="E4" s="95" t="s">
         <v>7</v>
       </c>
-      <c r="F4" s="92"/>
-      <c r="G4" s="92" t="s">
+      <c r="F4" s="95"/>
+      <c r="G4" s="95" t="s">
         <v>8</v>
       </c>
-      <c r="H4" s="92"/>
+      <c r="H4" s="95"/>
       <c r="I4" s="22"/>
     </row>
     <row r="5" spans="1:9" ht="67.5">
-      <c r="A5" s="92"/>
-      <c r="B5" s="92"/>
+      <c r="A5" s="95"/>
+      <c r="B5" s="95"/>
       <c r="C5" s="36" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="36" t="s">
         <v>10</v>
       </c>
       <c r="E5" s="36" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="36" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="36" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="36" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="22"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="30">
         <v>2022</v>
       </c>
       <c r="B6" s="31">
@@ -3613,239 +3700,313 @@
         <v>96.6</v>
       </c>
       <c r="D21" s="37">
         <v>3.4</v>
       </c>
       <c r="E21" s="37">
         <v>99.5</v>
       </c>
       <c r="F21" s="37">
         <v>0.5</v>
       </c>
       <c r="G21" s="15">
         <v>93.7</v>
       </c>
       <c r="H21" s="15">
         <v>6.3</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B22" s="32">
         <v>100676.66666666667</v>
       </c>
-      <c r="C22" s="63">
+      <c r="C22" s="61">
         <v>96.4</v>
       </c>
-      <c r="D22" s="63">
+      <c r="D22" s="61">
         <v>3.6</v>
       </c>
-      <c r="E22" s="64">
+      <c r="E22" s="62">
         <v>99.3</v>
       </c>
-      <c r="F22" s="64">
+      <c r="F22" s="62">
         <v>0.7</v>
       </c>
-      <c r="G22" s="65">
+      <c r="G22" s="63">
         <v>93.5</v>
       </c>
-      <c r="H22" s="65">
+      <c r="H22" s="63">
         <v>6.5</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="B23" s="70">
+      <c r="B23" s="68">
         <v>97808.666666666672</v>
       </c>
-      <c r="C23" s="69">
+      <c r="C23" s="67">
         <v>96.7</v>
       </c>
-      <c r="D23" s="69">
+      <c r="D23" s="67">
         <v>3.3</v>
       </c>
-      <c r="E23" s="69">
+      <c r="E23" s="67">
         <v>99.5</v>
       </c>
-      <c r="F23" s="69">
+      <c r="F23" s="67">
         <v>0.5</v>
       </c>
-      <c r="G23" s="69">
+      <c r="G23" s="67">
         <v>94.2</v>
       </c>
-      <c r="H23" s="69">
+      <c r="H23" s="67">
         <v>5.8</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="9" t="s">
         <v>1</v>
       </c>
-      <c r="B24" s="70">
+      <c r="B24" s="81">
         <v>108908</v>
       </c>
-      <c r="C24" s="38">
+      <c r="C24" s="14">
         <v>96.5</v>
       </c>
-      <c r="D24" s="38">
+      <c r="D24" s="14">
         <v>3.5</v>
       </c>
-      <c r="E24" s="38">
+      <c r="E24" s="14">
         <v>99.5</v>
       </c>
-      <c r="F24" s="38">
+      <c r="F24" s="14">
         <v>0.5</v>
       </c>
       <c r="G24" s="14">
         <v>93.4</v>
       </c>
       <c r="H24" s="14">
         <v>6.6</v>
       </c>
     </row>
     <row r="25" spans="1:8">
-      <c r="A25" s="18" t="s">
+      <c r="A25" s="9" t="s">
         <v>2</v>
       </c>
-      <c r="B25" s="84">
+      <c r="B25" s="32">
         <v>112567.33333333333</v>
       </c>
-      <c r="C25" s="85">
+      <c r="C25" s="61">
         <v>96.7</v>
       </c>
-      <c r="D25" s="85">
+      <c r="D25" s="61">
         <v>3.3</v>
       </c>
-      <c r="E25" s="86">
+      <c r="E25" s="62">
         <v>99.6</v>
       </c>
-      <c r="F25" s="86">
+      <c r="F25" s="62">
         <v>0.4</v>
       </c>
-      <c r="G25" s="87">
+      <c r="G25" s="63">
         <v>93.6</v>
       </c>
-      <c r="H25" s="87">
+      <c r="H25" s="63">
         <v>6.4</v>
       </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" s="6">
+        <v>2026</v>
+      </c>
+      <c r="B26" s="31"/>
+      <c r="C26" s="15"/>
+      <c r="D26" s="15"/>
+      <c r="E26" s="15"/>
+      <c r="F26" s="15"/>
+      <c r="G26" s="15"/>
+      <c r="H26" s="15"/>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="B27" s="68">
+        <v>119851</v>
+      </c>
+      <c r="C27" s="87">
+        <v>96.3</v>
+      </c>
+      <c r="D27" s="87">
+        <v>3.7</v>
+      </c>
+      <c r="E27" s="87">
+        <v>99.5</v>
+      </c>
+      <c r="F27" s="87">
+        <v>0.5</v>
+      </c>
+      <c r="G27" s="88">
+        <v>93.3</v>
+      </c>
+      <c r="H27" s="88">
+        <v>6.7</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="B28" s="68"/>
+      <c r="C28" s="67"/>
+      <c r="D28" s="67"/>
+      <c r="E28" s="67"/>
+      <c r="F28" s="67"/>
+      <c r="G28" s="67"/>
+      <c r="H28" s="67"/>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="B29" s="68"/>
+      <c r="C29" s="38"/>
+      <c r="D29" s="38"/>
+      <c r="E29" s="38"/>
+      <c r="F29" s="38"/>
+      <c r="G29" s="14"/>
+      <c r="H29" s="14"/>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" s="18" t="s">
+        <v>2</v>
+      </c>
+      <c r="B30" s="82"/>
+      <c r="C30" s="83"/>
+      <c r="D30" s="83"/>
+      <c r="E30" s="84"/>
+      <c r="F30" s="84"/>
+      <c r="G30" s="85"/>
+      <c r="H30" s="85"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:H3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:H4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:I60"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:I65"/>
   <sheetViews>
     <sheetView topLeftCell="A37" workbookViewId="0">
-      <selection activeCell="O59" sqref="O59"/>
+      <selection activeCell="B62" sqref="B62:H62"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12" style="19" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="19" customWidth="1"/>
     <col min="3" max="3" width="11.140625" style="19" customWidth="1"/>
     <col min="4" max="4" width="23.85546875" style="19" customWidth="1"/>
     <col min="5" max="5" width="11" style="19" customWidth="1"/>
     <col min="6" max="6" width="25.42578125" style="19" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="19" customWidth="1"/>
     <col min="8" max="8" width="24.5703125" style="19" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="19"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="A1" s="91" t="s">
+      <c r="A1" s="94" t="s">
         <v>19</v>
       </c>
-      <c r="B1" s="91"/>
-[...5 lines deleted...]
-      <c r="H1" s="91"/>
+      <c r="B1" s="94"/>
+      <c r="C1" s="94"/>
+      <c r="D1" s="94"/>
+      <c r="E1" s="94"/>
+      <c r="F1" s="94"/>
+      <c r="G1" s="94"/>
+      <c r="H1" s="94"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="20"/>
       <c r="B2" s="20"/>
       <c r="C2" s="21"/>
       <c r="D2" s="21"/>
       <c r="E2" s="21"/>
       <c r="F2" s="21"/>
       <c r="G2" s="21"/>
       <c r="H2" s="21"/>
     </row>
     <row r="3" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A3" s="92"/>
-      <c r="B3" s="92" t="s">
+      <c r="A3" s="95"/>
+      <c r="B3" s="95" t="s">
         <v>4</v>
       </c>
-      <c r="C3" s="92" t="s">
+      <c r="C3" s="95" t="s">
         <v>5</v>
       </c>
-      <c r="D3" s="92"/>
-[...3 lines deleted...]
-      <c r="H3" s="92"/>
+      <c r="D3" s="95"/>
+      <c r="E3" s="95"/>
+      <c r="F3" s="95"/>
+      <c r="G3" s="95"/>
+      <c r="H3" s="95"/>
       <c r="I3" s="22"/>
     </row>
     <row r="4" spans="1:9">
-      <c r="A4" s="92"/>
-[...1 lines deleted...]
-      <c r="C4" s="92" t="s">
+      <c r="A4" s="95"/>
+      <c r="B4" s="95"/>
+      <c r="C4" s="95" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="92"/>
-      <c r="E4" s="92" t="s">
+      <c r="D4" s="95"/>
+      <c r="E4" s="95" t="s">
         <v>7</v>
       </c>
-      <c r="F4" s="92"/>
-      <c r="G4" s="92" t="s">
+      <c r="F4" s="95"/>
+      <c r="G4" s="95" t="s">
         <v>8</v>
       </c>
-      <c r="H4" s="92"/>
+      <c r="H4" s="95"/>
       <c r="I4" s="22"/>
     </row>
     <row r="5" spans="1:9" ht="67.5">
-      <c r="A5" s="92"/>
-      <c r="B5" s="92"/>
+      <c r="A5" s="95"/>
+      <c r="B5" s="95"/>
       <c r="C5" s="36" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="36" t="s">
         <v>10</v>
       </c>
       <c r="E5" s="36" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="36" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="36" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="36" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="22"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="30">
         <v>2015</v>
       </c>
       <c r="B6" s="31">
@@ -5159,239 +5320,313 @@
         <v>99</v>
       </c>
       <c r="D56" s="37">
         <v>1</v>
       </c>
       <c r="E56" s="37">
         <v>99.7</v>
       </c>
       <c r="F56" s="37">
         <v>0.3</v>
       </c>
       <c r="G56" s="15">
         <v>94.8</v>
       </c>
       <c r="H56" s="15">
         <v>5.2</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B57" s="32">
         <v>135954</v>
       </c>
-      <c r="C57" s="63">
+      <c r="C57" s="61">
         <v>98.8</v>
       </c>
-      <c r="D57" s="63">
+      <c r="D57" s="61">
         <v>1.2</v>
       </c>
-      <c r="E57" s="64">
+      <c r="E57" s="62">
         <v>99.8</v>
       </c>
-      <c r="F57" s="64">
+      <c r="F57" s="62">
         <v>0.2</v>
       </c>
-      <c r="G57" s="65">
+      <c r="G57" s="63">
         <v>93.2</v>
       </c>
-      <c r="H57" s="65">
+      <c r="H57" s="63">
         <v>6.8</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="B58" s="70">
+      <c r="B58" s="68">
         <v>143766.33333333334</v>
       </c>
-      <c r="C58" s="69">
+      <c r="C58" s="67">
         <v>99.1</v>
       </c>
-      <c r="D58" s="69">
+      <c r="D58" s="67">
         <v>0.9</v>
       </c>
-      <c r="E58" s="69">
+      <c r="E58" s="67">
         <v>99.7</v>
       </c>
-      <c r="F58" s="69">
+      <c r="F58" s="67">
         <v>0.3</v>
       </c>
-      <c r="G58" s="69">
+      <c r="G58" s="67">
         <v>94.9</v>
       </c>
-      <c r="H58" s="69">
+      <c r="H58" s="67">
         <v>5.0999999999999996</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="9" t="s">
         <v>1</v>
       </c>
-      <c r="B59" s="70">
+      <c r="B59" s="68">
         <v>152376.33333333334</v>
       </c>
       <c r="C59" s="38">
         <v>99.1</v>
       </c>
       <c r="D59" s="38">
         <v>0.9</v>
       </c>
       <c r="E59" s="38">
         <v>99.7</v>
       </c>
       <c r="F59" s="38">
         <v>0.3</v>
       </c>
       <c r="G59" s="14">
         <v>95.7</v>
       </c>
       <c r="H59" s="14">
         <v>4.3</v>
       </c>
     </row>
     <row r="60" spans="1:9">
-      <c r="A60" s="18" t="s">
+      <c r="A60" s="9" t="s">
         <v>2</v>
       </c>
-      <c r="B60" s="84">
+      <c r="B60" s="32">
         <v>153759.33333333334</v>
       </c>
-      <c r="C60" s="85">
+      <c r="C60" s="61">
         <v>99.1</v>
       </c>
-      <c r="D60" s="85">
+      <c r="D60" s="61">
         <v>0.9</v>
       </c>
-      <c r="E60" s="86">
+      <c r="E60" s="62">
         <v>99.7</v>
       </c>
-      <c r="F60" s="86">
+      <c r="F60" s="62">
         <v>0.3</v>
       </c>
-      <c r="G60" s="87">
+      <c r="G60" s="63">
         <v>95.4</v>
       </c>
-      <c r="H60" s="87">
+      <c r="H60" s="63">
         <v>4.5999999999999996</v>
       </c>
+    </row>
+    <row r="61" spans="1:9">
+      <c r="A61" s="6">
+        <v>2026</v>
+      </c>
+      <c r="B61" s="31"/>
+      <c r="C61" s="15"/>
+      <c r="D61" s="15"/>
+      <c r="E61" s="15"/>
+      <c r="F61" s="15"/>
+      <c r="G61" s="15"/>
+      <c r="H61" s="15"/>
+    </row>
+    <row r="62" spans="1:9">
+      <c r="A62" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="B62" s="16">
+        <v>150896</v>
+      </c>
+      <c r="C62" s="87">
+        <v>98.9</v>
+      </c>
+      <c r="D62" s="87">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="E62" s="87">
+        <v>99.8</v>
+      </c>
+      <c r="F62" s="87">
+        <v>0.2</v>
+      </c>
+      <c r="G62" s="88">
+        <v>94</v>
+      </c>
+      <c r="H62" s="88">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="63" spans="1:9">
+      <c r="A63" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="B63" s="68"/>
+      <c r="C63" s="67"/>
+      <c r="D63" s="67"/>
+      <c r="E63" s="67"/>
+      <c r="F63" s="67"/>
+      <c r="G63" s="67"/>
+      <c r="H63" s="67"/>
+    </row>
+    <row r="64" spans="1:9">
+      <c r="A64" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="B64" s="68"/>
+      <c r="C64" s="38"/>
+      <c r="D64" s="38"/>
+      <c r="E64" s="38"/>
+      <c r="F64" s="38"/>
+      <c r="G64" s="14"/>
+      <c r="H64" s="14"/>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" s="18" t="s">
+        <v>2</v>
+      </c>
+      <c r="B65" s="82"/>
+      <c r="C65" s="83"/>
+      <c r="D65" s="83"/>
+      <c r="E65" s="84"/>
+      <c r="F65" s="84"/>
+      <c r="G65" s="85"/>
+      <c r="H65" s="85"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:H3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:H4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:I60"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:I65"/>
   <sheetViews>
     <sheetView topLeftCell="A34" workbookViewId="0">
-      <selection activeCell="M59" sqref="M59"/>
+      <selection activeCell="B62" sqref="B62:H62"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12" style="19" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="19" customWidth="1"/>
     <col min="3" max="3" width="11.140625" style="19" customWidth="1"/>
     <col min="4" max="4" width="23.85546875" style="19" customWidth="1"/>
     <col min="5" max="5" width="11" style="19" customWidth="1"/>
     <col min="6" max="6" width="25.42578125" style="19" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="19" customWidth="1"/>
     <col min="8" max="8" width="24.5703125" style="19" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="19"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="A1" s="91" t="s">
+      <c r="A1" s="94" t="s">
         <v>20</v>
       </c>
-      <c r="B1" s="91"/>
-[...5 lines deleted...]
-      <c r="H1" s="91"/>
+      <c r="B1" s="94"/>
+      <c r="C1" s="94"/>
+      <c r="D1" s="94"/>
+      <c r="E1" s="94"/>
+      <c r="F1" s="94"/>
+      <c r="G1" s="94"/>
+      <c r="H1" s="94"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="20"/>
       <c r="B2" s="20"/>
       <c r="C2" s="21"/>
       <c r="D2" s="21"/>
       <c r="E2" s="21"/>
       <c r="F2" s="21"/>
       <c r="G2" s="21"/>
       <c r="H2" s="21"/>
     </row>
     <row r="3" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A3" s="92"/>
-      <c r="B3" s="92" t="s">
+      <c r="A3" s="95"/>
+      <c r="B3" s="95" t="s">
         <v>4</v>
       </c>
-      <c r="C3" s="92" t="s">
+      <c r="C3" s="95" t="s">
         <v>5</v>
       </c>
-      <c r="D3" s="92"/>
-[...3 lines deleted...]
-      <c r="H3" s="92"/>
+      <c r="D3" s="95"/>
+      <c r="E3" s="95"/>
+      <c r="F3" s="95"/>
+      <c r="G3" s="95"/>
+      <c r="H3" s="95"/>
       <c r="I3" s="22"/>
     </row>
     <row r="4" spans="1:9">
-      <c r="A4" s="92"/>
-[...1 lines deleted...]
-      <c r="C4" s="92" t="s">
+      <c r="A4" s="95"/>
+      <c r="B4" s="95"/>
+      <c r="C4" s="95" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="92"/>
-      <c r="E4" s="92" t="s">
+      <c r="D4" s="95"/>
+      <c r="E4" s="95" t="s">
         <v>7</v>
       </c>
-      <c r="F4" s="92"/>
-      <c r="G4" s="92" t="s">
+      <c r="F4" s="95"/>
+      <c r="G4" s="95" t="s">
         <v>8</v>
       </c>
-      <c r="H4" s="92"/>
+      <c r="H4" s="95"/>
       <c r="I4" s="22"/>
     </row>
     <row r="5" spans="1:9" ht="67.5">
-      <c r="A5" s="92"/>
-      <c r="B5" s="92"/>
+      <c r="A5" s="95"/>
+      <c r="B5" s="95"/>
       <c r="C5" s="36" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="36" t="s">
         <v>10</v>
       </c>
       <c r="E5" s="36" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="36" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="36" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="36" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="22"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="30">
         <v>2015</v>
       </c>
       <c r="B6" s="31">
@@ -6701,239 +6936,313 @@
         <v>96.7</v>
       </c>
       <c r="D56" s="37">
         <v>3.3</v>
       </c>
       <c r="E56" s="37">
         <v>99.1</v>
       </c>
       <c r="F56" s="37">
         <v>0.9</v>
       </c>
       <c r="G56" s="15">
         <v>91.9</v>
       </c>
       <c r="H56" s="15">
         <v>8.1</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B57" s="32">
         <v>110045.66666666667</v>
       </c>
-      <c r="C57" s="63">
+      <c r="C57" s="61">
         <v>96.1</v>
       </c>
-      <c r="D57" s="63">
+      <c r="D57" s="61">
         <v>3.9</v>
       </c>
-      <c r="E57" s="64">
+      <c r="E57" s="62">
         <v>98.8</v>
       </c>
-      <c r="F57" s="64">
+      <c r="F57" s="62">
         <v>1.2</v>
       </c>
-      <c r="G57" s="65">
+      <c r="G57" s="63">
         <v>90.3</v>
       </c>
-      <c r="H57" s="65">
+      <c r="H57" s="63">
         <v>9.6999999999999993</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="B58" s="70">
+      <c r="B58" s="68">
         <v>110665.66666666667</v>
       </c>
-      <c r="C58" s="69">
+      <c r="C58" s="67">
         <v>97.2</v>
       </c>
-      <c r="D58" s="69">
+      <c r="D58" s="67">
         <v>2.8</v>
       </c>
-      <c r="E58" s="69">
+      <c r="E58" s="67">
         <v>99.3</v>
       </c>
-      <c r="F58" s="69">
+      <c r="F58" s="67">
         <v>0.7</v>
       </c>
-      <c r="G58" s="69">
+      <c r="G58" s="67">
         <v>92.7</v>
       </c>
-      <c r="H58" s="69">
+      <c r="H58" s="67">
         <v>7.3</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="9" t="s">
         <v>1</v>
       </c>
-      <c r="B59" s="70">
+      <c r="B59" s="68">
         <v>118382</v>
       </c>
       <c r="C59" s="38">
         <v>97.5</v>
       </c>
       <c r="D59" s="38">
         <v>2.5</v>
       </c>
       <c r="E59" s="38">
         <v>99.3</v>
       </c>
       <c r="F59" s="38">
         <v>0.7</v>
       </c>
       <c r="G59" s="14">
         <v>93.9</v>
       </c>
       <c r="H59" s="14">
         <v>6.1</v>
       </c>
     </row>
     <row r="60" spans="1:8">
-      <c r="A60" s="18" t="s">
+      <c r="A60" s="9" t="s">
         <v>2</v>
       </c>
-      <c r="B60" s="84">
+      <c r="B60" s="32">
         <v>123112.33333333333</v>
       </c>
-      <c r="C60" s="85">
+      <c r="C60" s="61">
         <v>96.2</v>
       </c>
-      <c r="D60" s="85">
+      <c r="D60" s="61">
         <v>3.8</v>
       </c>
-      <c r="E60" s="86">
+      <c r="E60" s="62">
         <v>99</v>
       </c>
-      <c r="F60" s="86">
+      <c r="F60" s="62">
         <v>1</v>
       </c>
-      <c r="G60" s="87">
+      <c r="G60" s="63">
         <v>90.9</v>
       </c>
-      <c r="H60" s="87">
+      <c r="H60" s="63">
         <v>9.1</v>
       </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" s="6">
+        <v>2026</v>
+      </c>
+      <c r="B61" s="31"/>
+      <c r="C61" s="15"/>
+      <c r="D61" s="15"/>
+      <c r="E61" s="15"/>
+      <c r="F61" s="15"/>
+      <c r="G61" s="15"/>
+      <c r="H61" s="15"/>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="B62" s="16">
+        <v>122240</v>
+      </c>
+      <c r="C62" s="87">
+        <v>96</v>
+      </c>
+      <c r="D62" s="87">
+        <v>4</v>
+      </c>
+      <c r="E62" s="87">
+        <v>98.9</v>
+      </c>
+      <c r="F62" s="87">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="G62" s="88">
+        <v>90.5</v>
+      </c>
+      <c r="H62" s="88">
+        <v>9.5</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="B63" s="68"/>
+      <c r="C63" s="67"/>
+      <c r="D63" s="67"/>
+      <c r="E63" s="67"/>
+      <c r="F63" s="67"/>
+      <c r="G63" s="67"/>
+      <c r="H63" s="67"/>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="B64" s="68"/>
+      <c r="C64" s="38"/>
+      <c r="D64" s="38"/>
+      <c r="E64" s="38"/>
+      <c r="F64" s="38"/>
+      <c r="G64" s="14"/>
+      <c r="H64" s="14"/>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" s="18" t="s">
+        <v>2</v>
+      </c>
+      <c r="B65" s="82"/>
+      <c r="C65" s="83"/>
+      <c r="D65" s="83"/>
+      <c r="E65" s="84"/>
+      <c r="F65" s="84"/>
+      <c r="G65" s="85"/>
+      <c r="H65" s="85"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:H3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:H4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:I60"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:I65"/>
   <sheetViews>
     <sheetView topLeftCell="A28" workbookViewId="0">
-      <selection activeCell="P55" sqref="P55"/>
+      <selection activeCell="B62" sqref="B62:H62"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12" style="19" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="19" customWidth="1"/>
     <col min="3" max="3" width="11.140625" style="19" customWidth="1"/>
     <col min="4" max="4" width="23.85546875" style="19" customWidth="1"/>
     <col min="5" max="5" width="11" style="19" customWidth="1"/>
     <col min="6" max="6" width="25.42578125" style="19" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="19" customWidth="1"/>
     <col min="8" max="8" width="24.5703125" style="19" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="19"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="A1" s="91" t="s">
+      <c r="A1" s="94" t="s">
         <v>21</v>
       </c>
-      <c r="B1" s="91"/>
-[...5 lines deleted...]
-      <c r="H1" s="91"/>
+      <c r="B1" s="94"/>
+      <c r="C1" s="94"/>
+      <c r="D1" s="94"/>
+      <c r="E1" s="94"/>
+      <c r="F1" s="94"/>
+      <c r="G1" s="94"/>
+      <c r="H1" s="94"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="20"/>
       <c r="B2" s="20"/>
       <c r="C2" s="21"/>
       <c r="D2" s="21"/>
       <c r="E2" s="21"/>
       <c r="F2" s="21"/>
       <c r="G2" s="21"/>
       <c r="H2" s="21"/>
     </row>
     <row r="3" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A3" s="92"/>
-      <c r="B3" s="92" t="s">
+      <c r="A3" s="95"/>
+      <c r="B3" s="95" t="s">
         <v>4</v>
       </c>
-      <c r="C3" s="92" t="s">
+      <c r="C3" s="95" t="s">
         <v>5</v>
       </c>
-      <c r="D3" s="92"/>
-[...3 lines deleted...]
-      <c r="H3" s="92"/>
+      <c r="D3" s="95"/>
+      <c r="E3" s="95"/>
+      <c r="F3" s="95"/>
+      <c r="G3" s="95"/>
+      <c r="H3" s="95"/>
       <c r="I3" s="22"/>
     </row>
     <row r="4" spans="1:9">
-      <c r="A4" s="92"/>
-[...1 lines deleted...]
-      <c r="C4" s="92" t="s">
+      <c r="A4" s="95"/>
+      <c r="B4" s="95"/>
+      <c r="C4" s="95" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="92"/>
-      <c r="E4" s="92" t="s">
+      <c r="D4" s="95"/>
+      <c r="E4" s="95" t="s">
         <v>7</v>
       </c>
-      <c r="F4" s="92"/>
-      <c r="G4" s="92" t="s">
+      <c r="F4" s="95"/>
+      <c r="G4" s="95" t="s">
         <v>8</v>
       </c>
-      <c r="H4" s="92"/>
+      <c r="H4" s="95"/>
       <c r="I4" s="22"/>
     </row>
     <row r="5" spans="1:9" ht="67.5">
-      <c r="A5" s="92"/>
-      <c r="B5" s="92"/>
+      <c r="A5" s="95"/>
+      <c r="B5" s="95"/>
       <c r="C5" s="36" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="36" t="s">
         <v>10</v>
       </c>
       <c r="E5" s="36" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="36" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="36" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="36" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="22"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="30">
         <v>2015</v>
       </c>
       <c r="B6" s="31">
@@ -8243,239 +8552,313 @@
         <v>99.6</v>
       </c>
       <c r="D56" s="37">
         <v>0.4</v>
       </c>
       <c r="E56" s="37">
         <v>99.8</v>
       </c>
       <c r="F56" s="37">
         <v>0.2</v>
       </c>
       <c r="G56" s="15">
         <v>99.4</v>
       </c>
       <c r="H56" s="15">
         <v>0.6</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B57" s="32">
         <v>85900.333333333328</v>
       </c>
-      <c r="C57" s="63">
+      <c r="C57" s="61">
         <v>99.5</v>
       </c>
-      <c r="D57" s="63">
+      <c r="D57" s="61">
         <v>0.5</v>
       </c>
-      <c r="E57" s="64">
+      <c r="E57" s="62">
         <v>99.6</v>
       </c>
-      <c r="F57" s="64">
+      <c r="F57" s="62">
         <v>0.4</v>
       </c>
-      <c r="G57" s="65">
+      <c r="G57" s="63">
         <v>99.4</v>
       </c>
-      <c r="H57" s="65">
+      <c r="H57" s="63">
         <v>0.6</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="B58" s="70">
+      <c r="B58" s="68">
         <v>83979</v>
       </c>
-      <c r="C58" s="69">
+      <c r="C58" s="67">
         <v>99.6</v>
       </c>
-      <c r="D58" s="69">
+      <c r="D58" s="67">
         <v>0.4</v>
       </c>
-      <c r="E58" s="69">
+      <c r="E58" s="67">
         <v>99.9</v>
       </c>
-      <c r="F58" s="69">
+      <c r="F58" s="67">
         <v>0.1</v>
       </c>
-      <c r="G58" s="69">
+      <c r="G58" s="67">
         <v>99.3</v>
       </c>
-      <c r="H58" s="69">
+      <c r="H58" s="67">
         <v>0.7</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="9" t="s">
         <v>1</v>
       </c>
-      <c r="B59" s="70">
+      <c r="B59" s="81">
         <v>83090.666666666672</v>
       </c>
-      <c r="C59" s="38">
+      <c r="C59" s="14">
         <v>99.5</v>
       </c>
-      <c r="D59" s="38">
+      <c r="D59" s="14">
         <v>0.5</v>
       </c>
-      <c r="E59" s="38">
+      <c r="E59" s="14">
         <v>99.8</v>
       </c>
-      <c r="F59" s="38">
+      <c r="F59" s="14">
         <v>0.2</v>
       </c>
       <c r="G59" s="14">
         <v>99.2</v>
       </c>
       <c r="H59" s="14">
         <v>0.8</v>
       </c>
     </row>
     <row r="60" spans="1:8">
-      <c r="A60" s="18" t="s">
+      <c r="A60" s="9" t="s">
         <v>2</v>
       </c>
-      <c r="B60" s="84">
+      <c r="B60" s="32">
         <v>86153.333333333328</v>
       </c>
-      <c r="C60" s="85">
+      <c r="C60" s="61">
         <v>99.8</v>
       </c>
-      <c r="D60" s="85">
+      <c r="D60" s="61">
         <v>0.2</v>
       </c>
-      <c r="E60" s="86">
+      <c r="E60" s="62">
         <v>100</v>
       </c>
-      <c r="F60" s="86">
-[...2 lines deleted...]
-      <c r="G60" s="87">
+      <c r="F60" s="62">
+        <v>0</v>
+      </c>
+      <c r="G60" s="63">
         <v>99.6</v>
       </c>
-      <c r="H60" s="87">
+      <c r="H60" s="63">
         <v>0.4</v>
       </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" s="6">
+        <v>2026</v>
+      </c>
+      <c r="B61" s="31"/>
+      <c r="C61" s="15"/>
+      <c r="D61" s="15"/>
+      <c r="E61" s="15"/>
+      <c r="F61" s="15"/>
+      <c r="G61" s="15"/>
+      <c r="H61" s="15"/>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="B62" s="16">
+        <v>95644</v>
+      </c>
+      <c r="C62" s="87">
+        <v>99.8</v>
+      </c>
+      <c r="D62" s="87">
+        <v>0.2</v>
+      </c>
+      <c r="E62" s="87">
+        <v>100</v>
+      </c>
+      <c r="F62" s="87">
+        <v>0</v>
+      </c>
+      <c r="G62" s="88">
+        <v>99.7</v>
+      </c>
+      <c r="H62" s="88">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="B63" s="68"/>
+      <c r="C63" s="67"/>
+      <c r="D63" s="67"/>
+      <c r="E63" s="67"/>
+      <c r="F63" s="67"/>
+      <c r="G63" s="67"/>
+      <c r="H63" s="67"/>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="B64" s="68"/>
+      <c r="C64" s="38"/>
+      <c r="D64" s="38"/>
+      <c r="E64" s="38"/>
+      <c r="F64" s="38"/>
+      <c r="G64" s="14"/>
+      <c r="H64" s="14"/>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" s="18" t="s">
+        <v>2</v>
+      </c>
+      <c r="B65" s="82"/>
+      <c r="C65" s="83"/>
+      <c r="D65" s="83"/>
+      <c r="E65" s="84"/>
+      <c r="F65" s="84"/>
+      <c r="G65" s="85"/>
+      <c r="H65" s="85"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:H3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:H4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:I60"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:I65"/>
   <sheetViews>
     <sheetView topLeftCell="A28" workbookViewId="0">
-      <selection activeCell="M62" sqref="M62"/>
+      <selection activeCell="B62" sqref="B62:H62"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12" style="19" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="19" customWidth="1"/>
     <col min="3" max="3" width="11.140625" style="19" customWidth="1"/>
     <col min="4" max="4" width="23.85546875" style="19" customWidth="1"/>
     <col min="5" max="5" width="11" style="19" customWidth="1"/>
     <col min="6" max="6" width="25.42578125" style="19" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="19" customWidth="1"/>
     <col min="8" max="8" width="24.5703125" style="19" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="19"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="A1" s="91" t="s">
+      <c r="A1" s="94" t="s">
         <v>22</v>
       </c>
-      <c r="B1" s="91"/>
-[...5 lines deleted...]
-      <c r="H1" s="91"/>
+      <c r="B1" s="94"/>
+      <c r="C1" s="94"/>
+      <c r="D1" s="94"/>
+      <c r="E1" s="94"/>
+      <c r="F1" s="94"/>
+      <c r="G1" s="94"/>
+      <c r="H1" s="94"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="20"/>
       <c r="B2" s="20"/>
       <c r="C2" s="21"/>
       <c r="D2" s="21"/>
       <c r="E2" s="21"/>
       <c r="F2" s="21"/>
       <c r="G2" s="21"/>
       <c r="H2" s="21"/>
     </row>
     <row r="3" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A3" s="92"/>
-      <c r="B3" s="92" t="s">
+      <c r="A3" s="95"/>
+      <c r="B3" s="95" t="s">
         <v>4</v>
       </c>
-      <c r="C3" s="92" t="s">
+      <c r="C3" s="95" t="s">
         <v>5</v>
       </c>
-      <c r="D3" s="92"/>
-[...3 lines deleted...]
-      <c r="H3" s="92"/>
+      <c r="D3" s="95"/>
+      <c r="E3" s="95"/>
+      <c r="F3" s="95"/>
+      <c r="G3" s="95"/>
+      <c r="H3" s="95"/>
       <c r="I3" s="22"/>
     </row>
     <row r="4" spans="1:9">
-      <c r="A4" s="92"/>
-[...1 lines deleted...]
-      <c r="C4" s="92" t="s">
+      <c r="A4" s="95"/>
+      <c r="B4" s="95"/>
+      <c r="C4" s="95" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="92"/>
-      <c r="E4" s="92" t="s">
+      <c r="D4" s="95"/>
+      <c r="E4" s="95" t="s">
         <v>7</v>
       </c>
-      <c r="F4" s="92"/>
-      <c r="G4" s="92" t="s">
+      <c r="F4" s="95"/>
+      <c r="G4" s="95" t="s">
         <v>8</v>
       </c>
-      <c r="H4" s="92"/>
+      <c r="H4" s="95"/>
       <c r="I4" s="22"/>
     </row>
     <row r="5" spans="1:9" ht="67.5">
-      <c r="A5" s="92"/>
-      <c r="B5" s="92"/>
+      <c r="A5" s="95"/>
+      <c r="B5" s="95"/>
       <c r="C5" s="36" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="36" t="s">
         <v>10</v>
       </c>
       <c r="E5" s="36" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="36" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="36" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="36" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="22"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="30">
         <v>2015</v>
       </c>
       <c r="B6" s="31">
@@ -9788,239 +10171,313 @@
         <v>100</v>
       </c>
       <c r="D56" s="37">
         <v>0</v>
       </c>
       <c r="E56" s="37">
         <v>100</v>
       </c>
       <c r="F56" s="37">
         <v>0</v>
       </c>
       <c r="G56" s="15">
         <v>100</v>
       </c>
       <c r="H56" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B57" s="32">
         <v>92018.333333333328</v>
       </c>
-      <c r="C57" s="63">
+      <c r="C57" s="61">
         <v>100</v>
       </c>
-      <c r="D57" s="66" t="s">
+      <c r="D57" s="64" t="s">
         <v>34</v>
       </c>
-      <c r="E57" s="64">
+      <c r="E57" s="62">
         <v>100</v>
       </c>
-      <c r="F57" s="67" t="s">
+      <c r="F57" s="65" t="s">
         <v>34</v>
       </c>
-      <c r="G57" s="65">
+      <c r="G57" s="63">
         <v>100</v>
       </c>
-      <c r="H57" s="68" t="s">
+      <c r="H57" s="66" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="B58" s="70">
+      <c r="B58" s="68">
         <v>90978.333333333328</v>
       </c>
-      <c r="C58" s="71">
+      <c r="C58" s="69">
         <v>100</v>
       </c>
-      <c r="D58" s="71" t="s">
+      <c r="D58" s="69" t="s">
         <v>34</v>
       </c>
-      <c r="E58" s="71">
+      <c r="E58" s="69">
         <v>100</v>
       </c>
-      <c r="F58" s="71" t="s">
+      <c r="F58" s="69" t="s">
         <v>34</v>
       </c>
-      <c r="G58" s="71">
+      <c r="G58" s="69">
         <v>100</v>
       </c>
-      <c r="H58" s="71" t="s">
+      <c r="H58" s="69" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="9" t="s">
         <v>1</v>
       </c>
-      <c r="B59" s="70">
+      <c r="B59" s="68">
         <v>90606.666666666672</v>
       </c>
       <c r="C59" s="38">
         <v>100</v>
       </c>
       <c r="D59" s="38">
         <v>0</v>
       </c>
       <c r="E59" s="38">
         <v>100</v>
       </c>
       <c r="F59" s="38">
         <v>0</v>
       </c>
       <c r="G59" s="14">
         <v>100</v>
       </c>
       <c r="H59" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="60" spans="1:9">
-      <c r="A60" s="18" t="s">
+      <c r="A60" s="9" t="s">
         <v>2</v>
       </c>
-      <c r="B60" s="84">
+      <c r="B60" s="32">
         <v>94019.333333333328</v>
       </c>
-      <c r="C60" s="85">
+      <c r="C60" s="61">
         <v>100</v>
       </c>
-      <c r="D60" s="85" t="s">
+      <c r="D60" s="61" t="s">
         <v>34</v>
       </c>
-      <c r="E60" s="86">
+      <c r="E60" s="62">
         <v>100</v>
       </c>
-      <c r="F60" s="86" t="s">
+      <c r="F60" s="62" t="s">
         <v>34</v>
       </c>
-      <c r="G60" s="87">
+      <c r="G60" s="63">
         <v>100</v>
       </c>
-      <c r="H60" s="87" t="s">
+      <c r="H60" s="63" t="s">
         <v>34</v>
       </c>
+    </row>
+    <row r="61" spans="1:9">
+      <c r="A61" s="6">
+        <v>2026</v>
+      </c>
+      <c r="B61" s="31"/>
+      <c r="C61" s="15"/>
+      <c r="D61" s="15"/>
+      <c r="E61" s="15"/>
+      <c r="F61" s="15"/>
+      <c r="G61" s="15"/>
+      <c r="H61" s="15"/>
+    </row>
+    <row r="62" spans="1:9">
+      <c r="A62" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="B62" s="16">
+        <v>101139</v>
+      </c>
+      <c r="C62" s="88">
+        <v>100</v>
+      </c>
+      <c r="D62" s="88">
+        <v>0</v>
+      </c>
+      <c r="E62" s="88">
+        <v>100</v>
+      </c>
+      <c r="F62" s="88">
+        <v>0</v>
+      </c>
+      <c r="G62" s="88">
+        <v>100</v>
+      </c>
+      <c r="H62" s="88">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="63" spans="1:9">
+      <c r="A63" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="B63" s="68"/>
+      <c r="C63" s="67"/>
+      <c r="D63" s="67"/>
+      <c r="E63" s="67"/>
+      <c r="F63" s="67"/>
+      <c r="G63" s="67"/>
+      <c r="H63" s="67"/>
+    </row>
+    <row r="64" spans="1:9">
+      <c r="A64" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="B64" s="68"/>
+      <c r="C64" s="38"/>
+      <c r="D64" s="38"/>
+      <c r="E64" s="38"/>
+      <c r="F64" s="38"/>
+      <c r="G64" s="14"/>
+      <c r="H64" s="14"/>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" s="18" t="s">
+        <v>2</v>
+      </c>
+      <c r="B65" s="82"/>
+      <c r="C65" s="83"/>
+      <c r="D65" s="83"/>
+      <c r="E65" s="84"/>
+      <c r="F65" s="84"/>
+      <c r="G65" s="85"/>
+      <c r="H65" s="85"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:H3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:H4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I25"/>
   <sheetViews>
     <sheetView topLeftCell="A4" workbookViewId="0">
       <selection activeCell="B28" sqref="B28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="11.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="23.85546875" style="1" customWidth="1"/>
     <col min="5" max="5" width="11" style="1" customWidth="1"/>
     <col min="6" max="6" width="25.42578125" style="1" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="24.5703125" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="A1" s="89" t="s">
+      <c r="A1" s="92" t="s">
         <v>23</v>
       </c>
-      <c r="B1" s="89"/>
-[...5 lines deleted...]
-      <c r="H1" s="89"/>
+      <c r="B1" s="92"/>
+      <c r="C1" s="92"/>
+      <c r="D1" s="92"/>
+      <c r="E1" s="92"/>
+      <c r="F1" s="92"/>
+      <c r="G1" s="92"/>
+      <c r="H1" s="92"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
     </row>
     <row r="3" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A3" s="90"/>
-      <c r="B3" s="90" t="s">
+      <c r="A3" s="93"/>
+      <c r="B3" s="93" t="s">
         <v>4</v>
       </c>
-      <c r="C3" s="90" t="s">
+      <c r="C3" s="93" t="s">
         <v>5</v>
       </c>
-      <c r="D3" s="90"/>
-[...3 lines deleted...]
-      <c r="H3" s="90"/>
+      <c r="D3" s="93"/>
+      <c r="E3" s="93"/>
+      <c r="F3" s="93"/>
+      <c r="G3" s="93"/>
+      <c r="H3" s="93"/>
       <c r="I3" s="4"/>
     </row>
     <row r="4" spans="1:9">
-      <c r="A4" s="90"/>
-[...1 lines deleted...]
-      <c r="C4" s="90" t="s">
+      <c r="A4" s="93"/>
+      <c r="B4" s="93"/>
+      <c r="C4" s="93" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="90"/>
-      <c r="E4" s="90" t="s">
+      <c r="D4" s="93"/>
+      <c r="E4" s="93" t="s">
         <v>7</v>
       </c>
-      <c r="F4" s="90"/>
-      <c r="G4" s="90" t="s">
+      <c r="F4" s="93"/>
+      <c r="G4" s="93" t="s">
         <v>8</v>
       </c>
-      <c r="H4" s="90"/>
+      <c r="H4" s="93"/>
       <c r="I4" s="4"/>
     </row>
     <row r="5" spans="1:9" ht="67.5">
-      <c r="A5" s="90"/>
-      <c r="B5" s="90"/>
+      <c r="A5" s="93"/>
+      <c r="B5" s="93"/>
       <c r="C5" s="5" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="5" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="5" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="4"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="6">
         <v>2015</v>
       </c>
       <c r="B6" s="31">
@@ -10462,127 +10919,127 @@
         <v>2</v>
       </c>
       <c r="B25" s="41"/>
       <c r="C25" s="41"/>
       <c r="D25" s="41"/>
       <c r="E25" s="41"/>
       <c r="F25" s="41"/>
       <c r="G25" s="41"/>
       <c r="H25" s="41"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:H3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:H4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:I60"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:I65"/>
   <sheetViews>
     <sheetView topLeftCell="A27" workbookViewId="0">
-      <selection activeCell="N63" sqref="N63"/>
+      <selection activeCell="B62" sqref="B62:H62"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12" style="19" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="19" customWidth="1"/>
     <col min="3" max="3" width="11.140625" style="19" customWidth="1"/>
     <col min="4" max="4" width="23.85546875" style="19" customWidth="1"/>
     <col min="5" max="5" width="11" style="19" customWidth="1"/>
     <col min="6" max="6" width="25.42578125" style="19" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="19" customWidth="1"/>
     <col min="8" max="8" width="24.5703125" style="19" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="19"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="A1" s="91" t="s">
+      <c r="A1" s="94" t="s">
         <v>24</v>
       </c>
-      <c r="B1" s="91"/>
-[...5 lines deleted...]
-      <c r="H1" s="91"/>
+      <c r="B1" s="94"/>
+      <c r="C1" s="94"/>
+      <c r="D1" s="94"/>
+      <c r="E1" s="94"/>
+      <c r="F1" s="94"/>
+      <c r="G1" s="94"/>
+      <c r="H1" s="94"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="20"/>
       <c r="B2" s="20"/>
       <c r="C2" s="21"/>
       <c r="D2" s="21"/>
       <c r="E2" s="21"/>
       <c r="F2" s="21"/>
       <c r="G2" s="21"/>
       <c r="H2" s="21"/>
     </row>
     <row r="3" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A3" s="92"/>
-      <c r="B3" s="92" t="s">
+      <c r="A3" s="95"/>
+      <c r="B3" s="95" t="s">
         <v>4</v>
       </c>
-      <c r="C3" s="92" t="s">
+      <c r="C3" s="95" t="s">
         <v>5</v>
       </c>
-      <c r="D3" s="92"/>
-[...3 lines deleted...]
-      <c r="H3" s="92"/>
+      <c r="D3" s="95"/>
+      <c r="E3" s="95"/>
+      <c r="F3" s="95"/>
+      <c r="G3" s="95"/>
+      <c r="H3" s="95"/>
       <c r="I3" s="22"/>
     </row>
     <row r="4" spans="1:9">
-      <c r="A4" s="92"/>
-[...1 lines deleted...]
-      <c r="C4" s="92" t="s">
+      <c r="A4" s="95"/>
+      <c r="B4" s="95"/>
+      <c r="C4" s="95" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="92"/>
-      <c r="E4" s="92" t="s">
+      <c r="D4" s="95"/>
+      <c r="E4" s="95" t="s">
         <v>7</v>
       </c>
-      <c r="F4" s="92"/>
-      <c r="G4" s="92" t="s">
+      <c r="F4" s="95"/>
+      <c r="G4" s="95" t="s">
         <v>8</v>
       </c>
-      <c r="H4" s="92"/>
+      <c r="H4" s="95"/>
       <c r="I4" s="22"/>
     </row>
     <row r="5" spans="1:9" ht="67.5">
-      <c r="A5" s="92"/>
-      <c r="B5" s="92"/>
+      <c r="A5" s="95"/>
+      <c r="B5" s="95"/>
       <c r="C5" s="36" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="36" t="s">
         <v>10</v>
       </c>
       <c r="E5" s="36" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="36" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="36" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="36" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="22"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="30">
         <v>2015</v>
       </c>
       <c r="B6" s="31">
@@ -11892,239 +12349,313 @@
         <v>98.4</v>
       </c>
       <c r="D56" s="37">
         <v>1.6</v>
       </c>
       <c r="E56" s="37">
         <v>99.9</v>
       </c>
       <c r="F56" s="37">
         <v>0.1</v>
       </c>
       <c r="G56" s="15">
         <v>93.3</v>
       </c>
       <c r="H56" s="15">
         <v>6.7</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B57" s="32">
         <v>132230</v>
       </c>
-      <c r="C57" s="63">
+      <c r="C57" s="61">
         <v>98.2</v>
       </c>
-      <c r="D57" s="63">
+      <c r="D57" s="61">
         <v>1.8</v>
       </c>
-      <c r="E57" s="64">
+      <c r="E57" s="62">
         <v>99.9</v>
       </c>
-      <c r="F57" s="64">
+      <c r="F57" s="62">
         <v>0.1</v>
       </c>
-      <c r="G57" s="65">
+      <c r="G57" s="63">
         <v>92.3</v>
       </c>
-      <c r="H57" s="65">
+      <c r="H57" s="63">
         <v>7.7</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="B58" s="70">
+      <c r="B58" s="68">
         <v>134056.33333333334</v>
       </c>
-      <c r="C58" s="69">
+      <c r="C58" s="67">
         <v>98.5</v>
       </c>
-      <c r="D58" s="69">
+      <c r="D58" s="67">
         <v>1.5</v>
       </c>
-      <c r="E58" s="69">
+      <c r="E58" s="67">
         <v>99.9</v>
       </c>
-      <c r="F58" s="69">
+      <c r="F58" s="67">
         <v>0.1</v>
       </c>
-      <c r="G58" s="69">
+      <c r="G58" s="67">
         <v>93.9</v>
       </c>
-      <c r="H58" s="69">
+      <c r="H58" s="67">
         <v>6.1</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="9" t="s">
         <v>1</v>
       </c>
-      <c r="B59" s="70">
+      <c r="B59" s="81">
         <v>134307.66666666666</v>
       </c>
-      <c r="C59" s="38">
+      <c r="C59" s="14">
         <v>98.5</v>
       </c>
-      <c r="D59" s="38">
+      <c r="D59" s="14">
         <v>1.5</v>
       </c>
-      <c r="E59" s="38">
+      <c r="E59" s="14">
         <v>99.9</v>
       </c>
-      <c r="F59" s="38">
+      <c r="F59" s="14">
         <v>0.1</v>
       </c>
       <c r="G59" s="14">
         <v>93.7</v>
       </c>
       <c r="H59" s="14">
         <v>6.3</v>
       </c>
     </row>
     <row r="60" spans="1:8">
-      <c r="A60" s="18" t="s">
+      <c r="A60" s="9" t="s">
         <v>2</v>
       </c>
-      <c r="B60" s="84">
+      <c r="B60" s="32">
         <v>135476</v>
       </c>
-      <c r="C60" s="85">
+      <c r="C60" s="61">
         <v>98.4</v>
       </c>
-      <c r="D60" s="85">
+      <c r="D60" s="61">
         <v>1.6</v>
       </c>
-      <c r="E60" s="86">
+      <c r="E60" s="62">
         <v>99.9</v>
       </c>
-      <c r="F60" s="86">
+      <c r="F60" s="62">
         <v>0.1</v>
       </c>
-      <c r="G60" s="87">
+      <c r="G60" s="63">
         <v>93.2</v>
       </c>
-      <c r="H60" s="87">
+      <c r="H60" s="63">
         <v>6.8</v>
       </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" s="6">
+        <v>2026</v>
+      </c>
+      <c r="B61" s="31"/>
+      <c r="C61" s="15"/>
+      <c r="D61" s="15"/>
+      <c r="E61" s="15"/>
+      <c r="F61" s="15"/>
+      <c r="G61" s="15"/>
+      <c r="H61" s="15"/>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="B62" s="16">
+        <v>144452</v>
+      </c>
+      <c r="C62" s="87">
+        <v>98.3</v>
+      </c>
+      <c r="D62" s="87">
+        <v>1.7</v>
+      </c>
+      <c r="E62" s="87">
+        <v>99.9</v>
+      </c>
+      <c r="F62" s="87">
+        <v>0.1</v>
+      </c>
+      <c r="G62" s="88">
+        <v>92.6</v>
+      </c>
+      <c r="H62" s="88">
+        <v>7.4</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="B63" s="68"/>
+      <c r="C63" s="67"/>
+      <c r="D63" s="67"/>
+      <c r="E63" s="67"/>
+      <c r="F63" s="67"/>
+      <c r="G63" s="67"/>
+      <c r="H63" s="67"/>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="B64" s="68"/>
+      <c r="C64" s="38"/>
+      <c r="D64" s="38"/>
+      <c r="E64" s="38"/>
+      <c r="F64" s="38"/>
+      <c r="G64" s="14"/>
+      <c r="H64" s="14"/>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" s="18" t="s">
+        <v>2</v>
+      </c>
+      <c r="B65" s="82"/>
+      <c r="C65" s="83"/>
+      <c r="D65" s="83"/>
+      <c r="E65" s="84"/>
+      <c r="F65" s="84"/>
+      <c r="G65" s="85"/>
+      <c r="H65" s="85"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:H3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:H4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:I60"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:I65"/>
   <sheetViews>
     <sheetView topLeftCell="A31" workbookViewId="0">
-      <selection activeCell="N54" sqref="N54"/>
+      <selection activeCell="B62" sqref="B62:H62"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12" style="19" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="19" customWidth="1"/>
     <col min="3" max="3" width="11.140625" style="19" customWidth="1"/>
     <col min="4" max="4" width="23.85546875" style="19" customWidth="1"/>
     <col min="5" max="5" width="11" style="19" customWidth="1"/>
     <col min="6" max="6" width="25.42578125" style="19" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="19" customWidth="1"/>
     <col min="8" max="8" width="24.5703125" style="19" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="19"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="A1" s="91" t="s">
+      <c r="A1" s="94" t="s">
         <v>25</v>
       </c>
-      <c r="B1" s="91"/>
-[...5 lines deleted...]
-      <c r="H1" s="91"/>
+      <c r="B1" s="94"/>
+      <c r="C1" s="94"/>
+      <c r="D1" s="94"/>
+      <c r="E1" s="94"/>
+      <c r="F1" s="94"/>
+      <c r="G1" s="94"/>
+      <c r="H1" s="94"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="20"/>
       <c r="B2" s="20"/>
       <c r="C2" s="21"/>
       <c r="D2" s="21"/>
       <c r="E2" s="21"/>
       <c r="F2" s="21"/>
       <c r="G2" s="21"/>
       <c r="H2" s="21"/>
     </row>
     <row r="3" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A3" s="92"/>
-      <c r="B3" s="92" t="s">
+      <c r="A3" s="95"/>
+      <c r="B3" s="95" t="s">
         <v>4</v>
       </c>
-      <c r="C3" s="92" t="s">
+      <c r="C3" s="95" t="s">
         <v>5</v>
       </c>
-      <c r="D3" s="92"/>
-[...3 lines deleted...]
-      <c r="H3" s="92"/>
+      <c r="D3" s="95"/>
+      <c r="E3" s="95"/>
+      <c r="F3" s="95"/>
+      <c r="G3" s="95"/>
+      <c r="H3" s="95"/>
       <c r="I3" s="22"/>
     </row>
     <row r="4" spans="1:9">
-      <c r="A4" s="92"/>
-[...1 lines deleted...]
-      <c r="C4" s="92" t="s">
+      <c r="A4" s="95"/>
+      <c r="B4" s="95"/>
+      <c r="C4" s="95" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="92"/>
-      <c r="E4" s="92" t="s">
+      <c r="D4" s="95"/>
+      <c r="E4" s="95" t="s">
         <v>7</v>
       </c>
-      <c r="F4" s="92"/>
-      <c r="G4" s="92" t="s">
+      <c r="F4" s="95"/>
+      <c r="G4" s="95" t="s">
         <v>8</v>
       </c>
-      <c r="H4" s="92"/>
+      <c r="H4" s="95"/>
       <c r="I4" s="22"/>
     </row>
     <row r="5" spans="1:9" ht="67.5">
-      <c r="A5" s="92"/>
-      <c r="B5" s="92"/>
+      <c r="A5" s="95"/>
+      <c r="B5" s="95"/>
       <c r="C5" s="36" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="36" t="s">
         <v>10</v>
       </c>
       <c r="E5" s="36" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="36" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="36" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="36" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="22"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="30">
         <v>2015</v>
       </c>
       <c r="B6" s="31">
@@ -13434,239 +13965,313 @@
         <v>96.5</v>
       </c>
       <c r="D56" s="37">
         <v>3.5</v>
       </c>
       <c r="E56" s="37">
         <v>99.4</v>
       </c>
       <c r="F56" s="37">
         <v>0.6</v>
       </c>
       <c r="G56" s="15">
         <v>93.1</v>
       </c>
       <c r="H56" s="15">
         <v>6.9</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B57" s="32">
         <v>120154.33333333333</v>
       </c>
-      <c r="C57" s="63">
+      <c r="C57" s="61">
         <v>96</v>
       </c>
-      <c r="D57" s="63">
+      <c r="D57" s="61">
         <v>4</v>
       </c>
-      <c r="E57" s="64">
+      <c r="E57" s="62">
         <v>99.5</v>
       </c>
-      <c r="F57" s="64">
+      <c r="F57" s="62">
         <v>0.5</v>
       </c>
-      <c r="G57" s="65">
+      <c r="G57" s="63">
         <v>91.6</v>
       </c>
-      <c r="H57" s="65">
+      <c r="H57" s="63">
         <v>8.4</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="B58" s="70">
+      <c r="B58" s="68">
         <v>116221</v>
       </c>
-      <c r="C58" s="69">
+      <c r="C58" s="67">
         <v>96.6</v>
       </c>
-      <c r="D58" s="69">
+      <c r="D58" s="67">
         <v>3.4</v>
       </c>
-      <c r="E58" s="69">
+      <c r="E58" s="67">
         <v>99.5</v>
       </c>
-      <c r="F58" s="69">
+      <c r="F58" s="67">
         <v>0.5</v>
       </c>
-      <c r="G58" s="69">
+      <c r="G58" s="67">
         <v>93.3</v>
       </c>
-      <c r="H58" s="69">
+      <c r="H58" s="67">
         <v>6.7</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="9" t="s">
         <v>1</v>
       </c>
-      <c r="B59" s="70">
+      <c r="B59" s="68">
         <v>125711.66666666667</v>
       </c>
       <c r="C59" s="38">
         <v>96.7</v>
       </c>
       <c r="D59" s="38">
         <v>3.3</v>
       </c>
       <c r="E59" s="38">
         <v>99.2</v>
       </c>
       <c r="F59" s="38">
         <v>0.8</v>
       </c>
       <c r="G59" s="14">
         <v>93.9</v>
       </c>
       <c r="H59" s="14">
         <v>6.1</v>
       </c>
     </row>
     <row r="60" spans="1:8">
-      <c r="A60" s="18" t="s">
+      <c r="A60" s="9" t="s">
         <v>2</v>
       </c>
-      <c r="B60" s="84">
+      <c r="B60" s="32">
         <v>127705.33333333333</v>
       </c>
-      <c r="C60" s="85">
+      <c r="C60" s="61">
         <v>96.7</v>
       </c>
-      <c r="D60" s="85">
+      <c r="D60" s="61">
         <v>3.3</v>
       </c>
-      <c r="E60" s="86">
+      <c r="E60" s="62">
         <v>99.4</v>
       </c>
-      <c r="F60" s="86">
+      <c r="F60" s="62">
         <v>0.6</v>
       </c>
-      <c r="G60" s="87">
+      <c r="G60" s="63">
         <v>93.5</v>
       </c>
-      <c r="H60" s="87">
+      <c r="H60" s="63">
         <v>6.5</v>
       </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" s="6">
+        <v>2026</v>
+      </c>
+      <c r="B61" s="31"/>
+      <c r="C61" s="15"/>
+      <c r="D61" s="15"/>
+      <c r="E61" s="15"/>
+      <c r="F61" s="15"/>
+      <c r="G61" s="15"/>
+      <c r="H61" s="15"/>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="B62" s="16">
+        <v>139090</v>
+      </c>
+      <c r="C62" s="87">
+        <v>96.3</v>
+      </c>
+      <c r="D62" s="87">
+        <v>3.7</v>
+      </c>
+      <c r="E62" s="87">
+        <v>99.7</v>
+      </c>
+      <c r="F62" s="87">
+        <v>0.3</v>
+      </c>
+      <c r="G62" s="88">
+        <v>91.3</v>
+      </c>
+      <c r="H62" s="88">
+        <v>8.6999999999999993</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="B63" s="68"/>
+      <c r="C63" s="67"/>
+      <c r="D63" s="67"/>
+      <c r="E63" s="67"/>
+      <c r="F63" s="67"/>
+      <c r="G63" s="67"/>
+      <c r="H63" s="67"/>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="B64" s="68"/>
+      <c r="C64" s="38"/>
+      <c r="D64" s="38"/>
+      <c r="E64" s="38"/>
+      <c r="F64" s="38"/>
+      <c r="G64" s="14"/>
+      <c r="H64" s="14"/>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" s="18" t="s">
+        <v>2</v>
+      </c>
+      <c r="B65" s="82"/>
+      <c r="C65" s="83"/>
+      <c r="D65" s="83"/>
+      <c r="E65" s="84"/>
+      <c r="F65" s="84"/>
+      <c r="G65" s="85"/>
+      <c r="H65" s="85"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:H3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:H4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:I45"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:I50"/>
   <sheetViews>
     <sheetView topLeftCell="A18" workbookViewId="0">
-      <selection activeCell="S43" sqref="S43"/>
+      <selection activeCell="B47" sqref="B47:H47"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12" style="19" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="19" customWidth="1"/>
     <col min="3" max="3" width="11.140625" style="19" customWidth="1"/>
     <col min="4" max="4" width="23.85546875" style="19" customWidth="1"/>
     <col min="5" max="5" width="11" style="19" customWidth="1"/>
     <col min="6" max="6" width="25.42578125" style="19" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="19" customWidth="1"/>
     <col min="8" max="8" width="24.5703125" style="19" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="19"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="A1" s="91" t="s">
+      <c r="A1" s="94" t="s">
         <v>26</v>
       </c>
-      <c r="B1" s="91"/>
-[...5 lines deleted...]
-      <c r="H1" s="91"/>
+      <c r="B1" s="94"/>
+      <c r="C1" s="94"/>
+      <c r="D1" s="94"/>
+      <c r="E1" s="94"/>
+      <c r="F1" s="94"/>
+      <c r="G1" s="94"/>
+      <c r="H1" s="94"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="20"/>
       <c r="B2" s="20"/>
       <c r="C2" s="21"/>
       <c r="D2" s="21"/>
       <c r="E2" s="21"/>
       <c r="F2" s="21"/>
       <c r="G2" s="21"/>
       <c r="H2" s="21"/>
     </row>
     <row r="3" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A3" s="92"/>
-      <c r="B3" s="92" t="s">
+      <c r="A3" s="95"/>
+      <c r="B3" s="95" t="s">
         <v>4</v>
       </c>
-      <c r="C3" s="92" t="s">
+      <c r="C3" s="95" t="s">
         <v>5</v>
       </c>
-      <c r="D3" s="92"/>
-[...3 lines deleted...]
-      <c r="H3" s="92"/>
+      <c r="D3" s="95"/>
+      <c r="E3" s="95"/>
+      <c r="F3" s="95"/>
+      <c r="G3" s="95"/>
+      <c r="H3" s="95"/>
       <c r="I3" s="22"/>
     </row>
     <row r="4" spans="1:9">
-      <c r="A4" s="92"/>
-[...1 lines deleted...]
-      <c r="C4" s="92" t="s">
+      <c r="A4" s="95"/>
+      <c r="B4" s="95"/>
+      <c r="C4" s="95" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="92"/>
-      <c r="E4" s="92" t="s">
+      <c r="D4" s="95"/>
+      <c r="E4" s="95" t="s">
         <v>7</v>
       </c>
-      <c r="F4" s="92"/>
-      <c r="G4" s="92" t="s">
+      <c r="F4" s="95"/>
+      <c r="G4" s="95" t="s">
         <v>8</v>
       </c>
-      <c r="H4" s="92"/>
+      <c r="H4" s="95"/>
       <c r="I4" s="22"/>
     </row>
     <row r="5" spans="1:9" ht="67.5">
-      <c r="A5" s="92"/>
-      <c r="B5" s="92"/>
+      <c r="A5" s="95"/>
+      <c r="B5" s="95"/>
       <c r="C5" s="36" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="36" t="s">
         <v>10</v>
       </c>
       <c r="E5" s="36" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="36" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="36" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="36" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="22"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="30">
         <v>2018</v>
       </c>
       <c r="B6" s="31">
@@ -14572,167 +15177,241 @@
         <v>97.5</v>
       </c>
       <c r="D41" s="37">
         <v>2.5</v>
       </c>
       <c r="E41" s="37">
         <v>99.2</v>
       </c>
       <c r="F41" s="37">
         <v>0.8</v>
       </c>
       <c r="G41" s="15">
         <v>96.8</v>
       </c>
       <c r="H41" s="15">
         <v>3.2</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B42" s="32">
         <v>76123</v>
       </c>
-      <c r="C42" s="63">
+      <c r="C42" s="61">
         <v>95.9</v>
       </c>
-      <c r="D42" s="63">
+      <c r="D42" s="61">
         <v>4.0999999999999996</v>
       </c>
-      <c r="E42" s="64">
+      <c r="E42" s="62">
         <v>99</v>
       </c>
-      <c r="F42" s="64">
+      <c r="F42" s="62">
         <v>1</v>
       </c>
-      <c r="G42" s="65">
+      <c r="G42" s="63">
         <v>94.9</v>
       </c>
-      <c r="H42" s="65">
+      <c r="H42" s="63">
         <v>5.0999999999999996</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="B43" s="70">
+      <c r="B43" s="68">
         <v>68480.333333333328</v>
       </c>
-      <c r="C43" s="69">
+      <c r="C43" s="67">
         <v>97.6</v>
       </c>
-      <c r="D43" s="69">
+      <c r="D43" s="67">
         <v>2.4</v>
       </c>
-      <c r="E43" s="69">
+      <c r="E43" s="67">
         <v>99.1</v>
       </c>
-      <c r="F43" s="69">
+      <c r="F43" s="67">
         <v>0.9</v>
       </c>
-      <c r="G43" s="69">
+      <c r="G43" s="67">
         <v>97</v>
       </c>
-      <c r="H43" s="69">
+      <c r="H43" s="67">
         <v>3</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="9" t="s">
         <v>1</v>
       </c>
-      <c r="B44" s="70">
+      <c r="B44" s="81">
         <v>71151.666666666672</v>
       </c>
-      <c r="C44" s="38">
+      <c r="C44" s="14">
         <v>98.5</v>
       </c>
-      <c r="D44" s="38">
+      <c r="D44" s="14">
         <v>1.5</v>
       </c>
-      <c r="E44" s="38">
+      <c r="E44" s="14">
         <v>99.7</v>
       </c>
-      <c r="F44" s="38">
+      <c r="F44" s="14">
         <v>0.3</v>
       </c>
       <c r="G44" s="14">
         <v>98.1</v>
       </c>
       <c r="H44" s="14">
         <v>1.9</v>
       </c>
     </row>
     <row r="45" spans="1:8">
-      <c r="A45" s="18" t="s">
+      <c r="A45" s="9" t="s">
         <v>2</v>
       </c>
-      <c r="B45" s="84">
+      <c r="B45" s="32">
         <v>76321.333333333328</v>
       </c>
-      <c r="C45" s="85">
+      <c r="C45" s="61">
         <v>98</v>
       </c>
-      <c r="D45" s="85">
+      <c r="D45" s="61">
         <v>2</v>
       </c>
-      <c r="E45" s="86">
+      <c r="E45" s="62">
         <v>99.1</v>
       </c>
-      <c r="F45" s="86">
+      <c r="F45" s="62">
         <v>0.9</v>
       </c>
-      <c r="G45" s="87">
+      <c r="G45" s="63">
         <v>97.5</v>
       </c>
-      <c r="H45" s="87">
+      <c r="H45" s="63">
         <v>2.5</v>
       </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" s="6">
+        <v>2026</v>
+      </c>
+      <c r="B46" s="31"/>
+      <c r="C46" s="15"/>
+      <c r="D46" s="15"/>
+      <c r="E46" s="15"/>
+      <c r="F46" s="15"/>
+      <c r="G46" s="15"/>
+      <c r="H46" s="15"/>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="B47" s="16">
+        <v>85055</v>
+      </c>
+      <c r="C47" s="87">
+        <v>98.2</v>
+      </c>
+      <c r="D47" s="87">
+        <v>1.8</v>
+      </c>
+      <c r="E47" s="87">
+        <v>99.1</v>
+      </c>
+      <c r="F47" s="87">
+        <v>0.9</v>
+      </c>
+      <c r="G47" s="88">
+        <v>97.9</v>
+      </c>
+      <c r="H47" s="88">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="B48" s="68"/>
+      <c r="C48" s="67"/>
+      <c r="D48" s="67"/>
+      <c r="E48" s="67"/>
+      <c r="F48" s="67"/>
+      <c r="G48" s="67"/>
+      <c r="H48" s="67"/>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="B49" s="68"/>
+      <c r="C49" s="38"/>
+      <c r="D49" s="38"/>
+      <c r="E49" s="38"/>
+      <c r="F49" s="38"/>
+      <c r="G49" s="14"/>
+      <c r="H49" s="14"/>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" s="18" t="s">
+        <v>2</v>
+      </c>
+      <c r="B50" s="82"/>
+      <c r="C50" s="83"/>
+      <c r="D50" s="83"/>
+      <c r="E50" s="84"/>
+      <c r="F50" s="84"/>
+      <c r="G50" s="85"/>
+      <c r="H50" s="85"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:H3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:H4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B2:D20"/>
   <sheetViews>
-    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="B47" sqref="B47"/>
+    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="J33" sqref="J33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="88.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="37.85546875" style="1" customWidth="1"/>
     <col min="4" max="256" width="9.140625" style="1"/>
     <col min="257" max="257" width="4.42578125" style="1" customWidth="1"/>
     <col min="258" max="258" width="88.42578125" style="1" customWidth="1"/>
     <col min="259" max="259" width="37.85546875" style="1" customWidth="1"/>
     <col min="260" max="512" width="9.140625" style="1"/>
     <col min="513" max="513" width="4.42578125" style="1" customWidth="1"/>
     <col min="514" max="514" width="88.42578125" style="1" customWidth="1"/>
     <col min="515" max="515" width="37.85546875" style="1" customWidth="1"/>
     <col min="516" max="768" width="9.140625" style="1"/>
     <col min="769" max="769" width="4.42578125" style="1" customWidth="1"/>
     <col min="770" max="770" width="88.42578125" style="1" customWidth="1"/>
     <col min="771" max="771" width="37.85546875" style="1" customWidth="1"/>
     <col min="772" max="1024" width="9.140625" style="1"/>
     <col min="1025" max="1025" width="4.42578125" style="1" customWidth="1"/>
     <col min="1026" max="1026" width="88.42578125" style="1" customWidth="1"/>
     <col min="1027" max="1027" width="37.85546875" style="1" customWidth="1"/>
     <col min="1028" max="1280" width="9.140625" style="1"/>
     <col min="1281" max="1281" width="4.42578125" style="1" customWidth="1"/>
@@ -14951,183 +15630,186 @@
     <col min="14850" max="14850" width="88.42578125" style="1" customWidth="1"/>
     <col min="14851" max="14851" width="37.85546875" style="1" customWidth="1"/>
     <col min="14852" max="15104" width="9.140625" style="1"/>
     <col min="15105" max="15105" width="4.42578125" style="1" customWidth="1"/>
     <col min="15106" max="15106" width="88.42578125" style="1" customWidth="1"/>
     <col min="15107" max="15107" width="37.85546875" style="1" customWidth="1"/>
     <col min="15108" max="15360" width="9.140625" style="1"/>
     <col min="15361" max="15361" width="4.42578125" style="1" customWidth="1"/>
     <col min="15362" max="15362" width="88.42578125" style="1" customWidth="1"/>
     <col min="15363" max="15363" width="37.85546875" style="1" customWidth="1"/>
     <col min="15364" max="15616" width="9.140625" style="1"/>
     <col min="15617" max="15617" width="4.42578125" style="1" customWidth="1"/>
     <col min="15618" max="15618" width="88.42578125" style="1" customWidth="1"/>
     <col min="15619" max="15619" width="37.85546875" style="1" customWidth="1"/>
     <col min="15620" max="15872" width="9.140625" style="1"/>
     <col min="15873" max="15873" width="4.42578125" style="1" customWidth="1"/>
     <col min="15874" max="15874" width="88.42578125" style="1" customWidth="1"/>
     <col min="15875" max="15875" width="37.85546875" style="1" customWidth="1"/>
     <col min="15876" max="16128" width="9.140625" style="1"/>
     <col min="16129" max="16129" width="4.42578125" style="1" customWidth="1"/>
     <col min="16130" max="16130" width="88.42578125" style="1" customWidth="1"/>
     <col min="16131" max="16131" width="37.85546875" style="1" customWidth="1"/>
     <col min="16132" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:2" ht="14.25">
+    <row r="2" spans="2:2" ht="15">
       <c r="B2" s="58"/>
     </row>
     <row r="5" spans="2:2">
       <c r="B5" s="59" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="6" spans="2:2">
       <c r="B6" s="59" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="59" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="59" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="9" spans="2:2">
       <c r="B9" s="59" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="10" spans="2:2">
       <c r="B10" s="59"/>
     </row>
     <row r="11" spans="2:2" ht="25.5">
       <c r="B11" s="60" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="59"/>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="59"/>
     </row>
     <row r="20" spans="2:4">
-      <c r="B20" s="61" t="s">
-[...3 lines deleted...]
-      <c r="D20" s="62"/>
+      <c r="B20" s="97" t="s">
+        <v>97</v>
+      </c>
+      <c r="C20" s="97"/>
+      <c r="D20" s="97"/>
     </row>
   </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="B20:D20"/>
+  </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:I25"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:I30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="N17" sqref="N17"/>
+      <selection activeCell="B27" sqref="B27:H27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12" style="19" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="19" customWidth="1"/>
     <col min="3" max="3" width="11.140625" style="19" customWidth="1"/>
     <col min="4" max="4" width="23.85546875" style="19" customWidth="1"/>
     <col min="5" max="5" width="11" style="19" customWidth="1"/>
     <col min="6" max="6" width="25.42578125" style="19" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="19" customWidth="1"/>
     <col min="8" max="8" width="24.5703125" style="19" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="19"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="A1" s="91" t="s">
+      <c r="A1" s="94" t="s">
         <v>27</v>
       </c>
-      <c r="B1" s="91"/>
-[...5 lines deleted...]
-      <c r="H1" s="91"/>
+      <c r="B1" s="94"/>
+      <c r="C1" s="94"/>
+      <c r="D1" s="94"/>
+      <c r="E1" s="94"/>
+      <c r="F1" s="94"/>
+      <c r="G1" s="94"/>
+      <c r="H1" s="94"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="20"/>
       <c r="B2" s="20"/>
       <c r="C2" s="21"/>
       <c r="D2" s="21"/>
       <c r="E2" s="21"/>
       <c r="F2" s="21"/>
       <c r="G2" s="21"/>
       <c r="H2" s="21"/>
     </row>
     <row r="3" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A3" s="92"/>
-      <c r="B3" s="92" t="s">
+      <c r="A3" s="95"/>
+      <c r="B3" s="95" t="s">
         <v>4</v>
       </c>
-      <c r="C3" s="92" t="s">
+      <c r="C3" s="95" t="s">
         <v>5</v>
       </c>
-      <c r="D3" s="92"/>
-[...3 lines deleted...]
-      <c r="H3" s="92"/>
+      <c r="D3" s="95"/>
+      <c r="E3" s="95"/>
+      <c r="F3" s="95"/>
+      <c r="G3" s="95"/>
+      <c r="H3" s="95"/>
       <c r="I3" s="22"/>
     </row>
     <row r="4" spans="1:9">
-      <c r="A4" s="92"/>
-[...1 lines deleted...]
-      <c r="C4" s="92" t="s">
+      <c r="A4" s="95"/>
+      <c r="B4" s="95"/>
+      <c r="C4" s="95" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="92"/>
-      <c r="E4" s="92" t="s">
+      <c r="D4" s="95"/>
+      <c r="E4" s="95" t="s">
         <v>7</v>
       </c>
-      <c r="F4" s="92"/>
-      <c r="G4" s="92" t="s">
+      <c r="F4" s="95"/>
+      <c r="G4" s="95" t="s">
         <v>8</v>
       </c>
-      <c r="H4" s="92"/>
+      <c r="H4" s="95"/>
       <c r="I4" s="22"/>
     </row>
     <row r="5" spans="1:9" ht="67.5">
-      <c r="A5" s="92"/>
-      <c r="B5" s="92"/>
+      <c r="A5" s="95"/>
+      <c r="B5" s="95"/>
       <c r="C5" s="36" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="36" t="s">
         <v>10</v>
       </c>
       <c r="E5" s="36" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="36" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="36" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="36" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="22"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="30">
         <v>2022</v>
       </c>
       <c r="B6" s="31">
@@ -15376,376 +16058,454 @@
       <c r="A16" s="6">
         <v>2024</v>
       </c>
       <c r="B16" s="31">
         <v>114653.91666666667</v>
       </c>
       <c r="C16" s="37">
         <v>99.3</v>
       </c>
       <c r="D16" s="37">
         <v>0.7</v>
       </c>
       <c r="E16" s="37">
         <v>99.7</v>
       </c>
       <c r="F16" s="37">
         <v>0.3</v>
       </c>
       <c r="G16" s="15">
         <v>96.9</v>
       </c>
       <c r="H16" s="15">
         <v>3.1</v>
       </c>
     </row>
-    <row r="17" spans="1:8">
+    <row r="17" spans="1:9">
       <c r="A17" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B17" s="32">
         <v>112184</v>
       </c>
       <c r="C17" s="29">
         <v>98.8</v>
       </c>
       <c r="D17" s="29">
         <v>1.2</v>
       </c>
       <c r="E17" s="29">
         <v>99.8</v>
       </c>
       <c r="F17" s="29">
         <v>0.2</v>
       </c>
       <c r="G17" s="29">
         <v>94.4</v>
       </c>
       <c r="H17" s="29">
         <v>5.6</v>
       </c>
     </row>
-    <row r="18" spans="1:8">
+    <row r="18" spans="1:9">
       <c r="A18" s="9" t="s">
         <v>0</v>
       </c>
       <c r="B18" s="32">
         <v>120582.33333333333</v>
       </c>
       <c r="C18" s="29">
         <v>99.1</v>
       </c>
       <c r="D18" s="29">
         <v>0.9</v>
       </c>
       <c r="E18" s="29">
         <v>99.5</v>
       </c>
       <c r="F18" s="29">
         <v>0.5</v>
       </c>
       <c r="G18" s="29">
         <v>97.2</v>
       </c>
       <c r="H18" s="29">
         <v>2.8</v>
       </c>
     </row>
-    <row r="19" spans="1:8">
+    <row r="19" spans="1:9">
       <c r="A19" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B19" s="16">
         <v>109810.33333333333</v>
       </c>
       <c r="C19" s="14">
         <v>99.5</v>
       </c>
       <c r="D19" s="14">
         <v>0.5</v>
       </c>
       <c r="E19" s="14">
         <v>99.8</v>
       </c>
       <c r="F19" s="14">
         <v>0.2</v>
       </c>
       <c r="G19" s="14">
         <v>98.1</v>
       </c>
       <c r="H19" s="14">
         <v>1.9</v>
       </c>
     </row>
-    <row r="20" spans="1:8">
+    <row r="20" spans="1:9">
       <c r="A20" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B20" s="32">
         <v>117081.33333333333</v>
       </c>
       <c r="C20" s="14">
         <v>99.5</v>
       </c>
       <c r="D20" s="14">
         <v>0.5</v>
       </c>
       <c r="E20" s="14">
         <v>99.8</v>
       </c>
       <c r="F20" s="14">
         <v>0.2</v>
       </c>
       <c r="G20" s="14">
         <v>97.7</v>
       </c>
       <c r="H20" s="14">
         <v>2.2999999999999998</v>
       </c>
     </row>
-    <row r="21" spans="1:8">
+    <row r="21" spans="1:9">
       <c r="A21" s="6">
         <v>2025</v>
       </c>
       <c r="B21" s="31">
         <v>123370.58333333333</v>
       </c>
       <c r="C21" s="37">
         <v>99.2</v>
       </c>
       <c r="D21" s="37">
         <v>0.8</v>
       </c>
       <c r="E21" s="37">
         <v>99.7</v>
       </c>
       <c r="F21" s="37">
         <v>0.3</v>
       </c>
       <c r="G21" s="15">
         <v>97.1</v>
       </c>
       <c r="H21" s="15">
         <v>2.9</v>
       </c>
     </row>
-    <row r="22" spans="1:8">
+    <row r="22" spans="1:9">
       <c r="A22" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B22" s="32">
         <v>116950.66666666667</v>
       </c>
-      <c r="C22" s="63">
+      <c r="C22" s="61">
         <v>98.5</v>
       </c>
-      <c r="D22" s="63">
+      <c r="D22" s="61">
         <v>1.5</v>
       </c>
-      <c r="E22" s="64">
+      <c r="E22" s="62">
         <v>99.2</v>
       </c>
-      <c r="F22" s="64">
+      <c r="F22" s="62">
         <v>0.8</v>
       </c>
-      <c r="G22" s="65">
+      <c r="G22" s="63">
         <v>95.2</v>
       </c>
-      <c r="H22" s="65">
+      <c r="H22" s="63">
         <v>4.8</v>
       </c>
     </row>
-    <row r="23" spans="1:8">
+    <row r="23" spans="1:9">
       <c r="A23" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="B23" s="70">
+      <c r="B23" s="68">
         <v>125763.66666666667</v>
       </c>
-      <c r="C23" s="69">
+      <c r="C23" s="67">
         <v>99.4</v>
       </c>
-      <c r="D23" s="69">
+      <c r="D23" s="67">
         <v>0.6</v>
       </c>
-      <c r="E23" s="69">
+      <c r="E23" s="67">
         <v>99.9</v>
       </c>
-      <c r="F23" s="69">
+      <c r="F23" s="67">
         <v>0.1</v>
       </c>
-      <c r="G23" s="69">
+      <c r="G23" s="67">
         <v>97</v>
       </c>
-      <c r="H23" s="69">
+      <c r="H23" s="67">
         <v>3</v>
       </c>
     </row>
-    <row r="24" spans="1:8">
+    <row r="24" spans="1:9">
       <c r="A24" s="9" t="s">
         <v>1</v>
       </c>
-      <c r="B24" s="70">
+      <c r="B24" s="81">
         <v>124019</v>
       </c>
-      <c r="C24" s="38">
+      <c r="C24" s="14">
         <v>99.8</v>
       </c>
-      <c r="D24" s="38">
+      <c r="D24" s="14">
         <v>0.2</v>
       </c>
-      <c r="E24" s="38">
+      <c r="E24" s="14">
         <v>100</v>
       </c>
-      <c r="F24" s="38">
+      <c r="F24" s="14">
         <v>0</v>
       </c>
       <c r="G24" s="14">
         <v>99</v>
       </c>
       <c r="H24" s="14">
         <v>1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="18" t="s">
+      <c r="I24" s="22"/>
+    </row>
+    <row r="25" spans="1:9">
+      <c r="A25" s="9" t="s">
         <v>2</v>
       </c>
-      <c r="B25" s="84">
+      <c r="B25" s="32">
         <v>123026.33333333333</v>
       </c>
-      <c r="C25" s="85">
+      <c r="C25" s="61">
         <v>99.2</v>
       </c>
-      <c r="D25" s="85">
+      <c r="D25" s="61">
         <v>0.8</v>
       </c>
-      <c r="E25" s="86">
+      <c r="E25" s="62">
         <v>99.8</v>
       </c>
-      <c r="F25" s="86">
+      <c r="F25" s="62">
         <v>0.2</v>
       </c>
-      <c r="G25" s="87">
+      <c r="G25" s="63">
         <v>96.7</v>
       </c>
-      <c r="H25" s="87">
+      <c r="H25" s="63">
         <v>3.3</v>
       </c>
+      <c r="I25" s="22"/>
+    </row>
+    <row r="26" spans="1:9">
+      <c r="A26" s="6">
+        <v>2026</v>
+      </c>
+      <c r="B26" s="31"/>
+      <c r="C26" s="15"/>
+      <c r="D26" s="15"/>
+      <c r="E26" s="15"/>
+      <c r="F26" s="15"/>
+      <c r="G26" s="15"/>
+      <c r="H26" s="15"/>
+      <c r="I26" s="22"/>
+    </row>
+    <row r="27" spans="1:9">
+      <c r="A27" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="B27" s="16">
+        <v>131309</v>
+      </c>
+      <c r="C27" s="87">
+        <v>99.1</v>
+      </c>
+      <c r="D27" s="87">
+        <v>0.9</v>
+      </c>
+      <c r="E27" s="87">
+        <v>99.9</v>
+      </c>
+      <c r="F27" s="87">
+        <v>0.1</v>
+      </c>
+      <c r="G27" s="88">
+        <v>95.1</v>
+      </c>
+      <c r="H27" s="88">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="I27" s="22"/>
+    </row>
+    <row r="28" spans="1:9">
+      <c r="A28" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="B28" s="68"/>
+      <c r="C28" s="67"/>
+      <c r="D28" s="67"/>
+      <c r="E28" s="67"/>
+      <c r="F28" s="67"/>
+      <c r="G28" s="67"/>
+      <c r="H28" s="67"/>
+    </row>
+    <row r="29" spans="1:9">
+      <c r="A29" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="B29" s="68"/>
+      <c r="C29" s="38"/>
+      <c r="D29" s="38"/>
+      <c r="E29" s="38"/>
+      <c r="F29" s="38"/>
+      <c r="G29" s="14"/>
+      <c r="H29" s="14"/>
+    </row>
+    <row r="30" spans="1:9">
+      <c r="A30" s="18" t="s">
+        <v>2</v>
+      </c>
+      <c r="B30" s="82"/>
+      <c r="C30" s="83"/>
+      <c r="D30" s="83"/>
+      <c r="E30" s="84"/>
+      <c r="F30" s="84"/>
+      <c r="G30" s="85"/>
+      <c r="H30" s="85"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:H3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:H4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:I60"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:I65"/>
   <sheetViews>
     <sheetView topLeftCell="A34" workbookViewId="0">
-      <selection activeCell="K71" sqref="K71"/>
+      <selection activeCell="B62" sqref="B62:H62"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12" style="19" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="19" customWidth="1"/>
     <col min="3" max="3" width="11.140625" style="19" customWidth="1"/>
     <col min="4" max="4" width="23.85546875" style="19" customWidth="1"/>
     <col min="5" max="5" width="11" style="19" customWidth="1"/>
     <col min="6" max="6" width="25.42578125" style="19" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="19" customWidth="1"/>
     <col min="8" max="8" width="24.5703125" style="19" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="19"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="A1" s="91" t="s">
+      <c r="A1" s="94" t="s">
         <v>28</v>
       </c>
-      <c r="B1" s="91"/>
-[...5 lines deleted...]
-      <c r="H1" s="91"/>
+      <c r="B1" s="94"/>
+      <c r="C1" s="94"/>
+      <c r="D1" s="94"/>
+      <c r="E1" s="94"/>
+      <c r="F1" s="94"/>
+      <c r="G1" s="94"/>
+      <c r="H1" s="94"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="20"/>
       <c r="B2" s="20"/>
       <c r="C2" s="21"/>
       <c r="D2" s="21"/>
       <c r="E2" s="21"/>
       <c r="F2" s="21"/>
       <c r="G2" s="21"/>
       <c r="H2" s="21"/>
     </row>
     <row r="3" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A3" s="92"/>
-      <c r="B3" s="92" t="s">
+      <c r="A3" s="95"/>
+      <c r="B3" s="95" t="s">
         <v>4</v>
       </c>
-      <c r="C3" s="92" t="s">
+      <c r="C3" s="95" t="s">
         <v>5</v>
       </c>
-      <c r="D3" s="92"/>
-[...3 lines deleted...]
-      <c r="H3" s="92"/>
+      <c r="D3" s="95"/>
+      <c r="E3" s="95"/>
+      <c r="F3" s="95"/>
+      <c r="G3" s="95"/>
+      <c r="H3" s="95"/>
       <c r="I3" s="22"/>
     </row>
     <row r="4" spans="1:9">
-      <c r="A4" s="92"/>
-[...1 lines deleted...]
-      <c r="C4" s="92" t="s">
+      <c r="A4" s="95"/>
+      <c r="B4" s="95"/>
+      <c r="C4" s="95" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="92"/>
-      <c r="E4" s="92" t="s">
+      <c r="D4" s="95"/>
+      <c r="E4" s="95" t="s">
         <v>7</v>
       </c>
-      <c r="F4" s="92"/>
-      <c r="G4" s="92" t="s">
+      <c r="F4" s="95"/>
+      <c r="G4" s="95" t="s">
         <v>8</v>
       </c>
-      <c r="H4" s="92"/>
+      <c r="H4" s="95"/>
       <c r="I4" s="22"/>
     </row>
     <row r="5" spans="1:9" ht="67.5">
-      <c r="A5" s="92"/>
-      <c r="B5" s="92"/>
+      <c r="A5" s="95"/>
+      <c r="B5" s="95"/>
       <c r="C5" s="36" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="36" t="s">
         <v>10</v>
       </c>
       <c r="E5" s="36" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="36" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="36" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="36" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="22"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="30">
         <v>2015</v>
       </c>
       <c r="B6" s="31">
@@ -17055,215 +17815,289 @@
         <v>98.7</v>
       </c>
       <c r="D56" s="37">
         <v>1.3</v>
       </c>
       <c r="E56" s="37">
         <v>99.9</v>
       </c>
       <c r="F56" s="37">
         <v>0.1</v>
       </c>
       <c r="G56" s="15">
         <v>95.3</v>
       </c>
       <c r="H56" s="15">
         <v>4.7</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B57" s="32">
         <v>128354.33333333333</v>
       </c>
-      <c r="C57" s="63">
+      <c r="C57" s="61">
         <v>98.8</v>
       </c>
-      <c r="D57" s="63">
+      <c r="D57" s="61">
         <v>1.2</v>
       </c>
-      <c r="E57" s="64">
+      <c r="E57" s="62">
         <v>99.9</v>
       </c>
-      <c r="F57" s="64">
+      <c r="F57" s="62">
         <v>0.1</v>
       </c>
-      <c r="G57" s="65">
+      <c r="G57" s="63">
         <v>95.4</v>
       </c>
-      <c r="H57" s="65">
+      <c r="H57" s="63">
         <v>4.5999999999999996</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="B58" s="70">
+      <c r="B58" s="68">
         <v>118469</v>
       </c>
-      <c r="C58" s="69">
+      <c r="C58" s="67">
         <v>98.8</v>
       </c>
-      <c r="D58" s="69">
+      <c r="D58" s="67">
         <v>1.2</v>
       </c>
-      <c r="E58" s="69">
+      <c r="E58" s="67">
         <v>99.9</v>
       </c>
-      <c r="F58" s="69">
+      <c r="F58" s="67">
         <v>0.1</v>
       </c>
-      <c r="G58" s="69">
+      <c r="G58" s="67">
         <v>95.7</v>
       </c>
-      <c r="H58" s="69">
+      <c r="H58" s="67">
         <v>4.3</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="9" t="s">
         <v>1</v>
       </c>
-      <c r="B59" s="83">
+      <c r="B59" s="81">
         <v>117675.66666666667</v>
       </c>
       <c r="C59" s="14">
         <v>98.8</v>
       </c>
       <c r="D59" s="14">
         <v>1.2</v>
       </c>
       <c r="E59" s="14">
         <v>99.9</v>
       </c>
       <c r="F59" s="14">
         <v>0.1</v>
       </c>
       <c r="G59" s="14">
         <v>96</v>
       </c>
       <c r="H59" s="14">
         <v>4</v>
       </c>
     </row>
     <row r="60" spans="1:8">
-      <c r="A60" s="18" t="s">
+      <c r="A60" s="9" t="s">
         <v>2</v>
       </c>
-      <c r="B60" s="84">
+      <c r="B60" s="32">
         <v>118854.33333333333</v>
       </c>
-      <c r="C60" s="85">
+      <c r="C60" s="61">
         <v>98.3</v>
       </c>
-      <c r="D60" s="85">
+      <c r="D60" s="61">
         <v>1.7</v>
       </c>
-      <c r="E60" s="86">
+      <c r="E60" s="62">
         <v>99.9</v>
       </c>
-      <c r="F60" s="86">
+      <c r="F60" s="62">
         <v>0.1</v>
       </c>
-      <c r="G60" s="87">
+      <c r="G60" s="63">
         <v>94.2</v>
       </c>
-      <c r="H60" s="87">
+      <c r="H60" s="63">
         <v>5.8</v>
       </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" s="6">
+        <v>2026</v>
+      </c>
+      <c r="B61" s="31"/>
+      <c r="C61" s="15"/>
+      <c r="D61" s="15"/>
+      <c r="E61" s="15"/>
+      <c r="F61" s="15"/>
+      <c r="G61" s="15"/>
+      <c r="H61" s="15"/>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="B62" s="16">
+        <v>139583</v>
+      </c>
+      <c r="C62" s="87">
+        <v>98.4</v>
+      </c>
+      <c r="D62" s="87">
+        <v>1.6</v>
+      </c>
+      <c r="E62" s="87">
+        <v>99.8</v>
+      </c>
+      <c r="F62" s="87">
+        <v>0.2</v>
+      </c>
+      <c r="G62" s="89">
+        <v>93.9</v>
+      </c>
+      <c r="H62" s="89">
+        <v>6.1</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="B63" s="81"/>
+      <c r="C63" s="86"/>
+      <c r="D63" s="86"/>
+      <c r="E63" s="86"/>
+      <c r="F63" s="86"/>
+      <c r="G63" s="86"/>
+      <c r="H63" s="86"/>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="B64" s="68"/>
+      <c r="C64" s="38"/>
+      <c r="D64" s="38"/>
+      <c r="E64" s="38"/>
+      <c r="F64" s="38"/>
+      <c r="G64" s="14"/>
+      <c r="H64" s="14"/>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" s="18" t="s">
+        <v>2</v>
+      </c>
+      <c r="B65" s="82"/>
+      <c r="C65" s="83"/>
+      <c r="D65" s="83"/>
+      <c r="E65" s="84"/>
+      <c r="F65" s="84"/>
+      <c r="G65" s="85"/>
+      <c r="H65" s="85"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:H3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:H4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:I60"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:I66"/>
   <sheetViews>
     <sheetView topLeftCell="A31" workbookViewId="0">
-      <selection activeCell="J68" sqref="J68"/>
+      <selection activeCell="B62" sqref="B62:D62"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12" style="19" customWidth="1"/>
     <col min="2" max="2" width="31" style="19" customWidth="1"/>
     <col min="3" max="3" width="33.85546875" style="19" customWidth="1"/>
     <col min="4" max="4" width="40.28515625" style="19" customWidth="1"/>
     <col min="5" max="16384" width="9.140625" style="19"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" s="91" t="s">
+      <c r="A1" s="94" t="s">
         <v>29</v>
       </c>
-      <c r="B1" s="91"/>
-[...1 lines deleted...]
-      <c r="D1" s="91"/>
+      <c r="B1" s="94"/>
+      <c r="C1" s="94"/>
+      <c r="D1" s="94"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="20"/>
       <c r="B2" s="20"/>
       <c r="C2" s="21"/>
       <c r="D2" s="21"/>
     </row>
     <row r="3" spans="1:5" ht="12.75" customHeight="1">
-      <c r="A3" s="92"/>
-      <c r="B3" s="92" t="s">
+      <c r="A3" s="95"/>
+      <c r="B3" s="95" t="s">
         <v>4</v>
       </c>
-      <c r="C3" s="92" t="s">
+      <c r="C3" s="95" t="s">
         <v>5</v>
       </c>
-      <c r="D3" s="92"/>
+      <c r="D3" s="95"/>
       <c r="E3" s="22"/>
     </row>
     <row r="4" spans="1:5" ht="12.75" customHeight="1">
-      <c r="A4" s="92"/>
-[...1 lines deleted...]
-      <c r="C4" s="92" t="s">
+      <c r="A4" s="95"/>
+      <c r="B4" s="95"/>
+      <c r="C4" s="95" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="92"/>
+      <c r="D4" s="95"/>
       <c r="E4" s="22"/>
     </row>
     <row r="5" spans="1:5" ht="33.75">
-      <c r="A5" s="92"/>
-      <c r="B5" s="92"/>
+      <c r="A5" s="95"/>
+      <c r="B5" s="95"/>
       <c r="C5" s="36" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="36" t="s">
         <v>10</v>
       </c>
       <c r="E5" s="22"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="30">
         <v>2015</v>
       </c>
       <c r="B6" s="31">
         <v>49446.916666666664</v>
       </c>
       <c r="C6" s="24">
         <v>98.9</v>
       </c>
       <c r="D6" s="24">
         <v>1.1000000000000001</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="26" t="s">
         <v>11</v>
@@ -17976,184 +18810,256 @@
       <c r="A56" s="6">
         <v>2025</v>
       </c>
       <c r="B56" s="31">
         <v>138301.08333333334</v>
       </c>
       <c r="C56" s="37">
         <v>99.7</v>
       </c>
       <c r="D56" s="37">
         <v>0.3</v>
       </c>
       <c r="E56" s="4"/>
       <c r="F56" s="4"/>
       <c r="G56" s="4"/>
       <c r="H56" s="4"/>
       <c r="I56" s="22"/>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B57" s="32">
         <v>134261.33333333334</v>
       </c>
-      <c r="C57" s="63">
+      <c r="C57" s="61">
         <v>99.7</v>
       </c>
-      <c r="D57" s="63">
+      <c r="D57" s="61">
         <v>0.3</v>
       </c>
       <c r="E57" s="4"/>
       <c r="F57" s="4"/>
       <c r="G57" s="4"/>
       <c r="H57" s="4"/>
       <c r="I57" s="22"/>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="B58" s="70">
+      <c r="B58" s="68">
         <v>134982</v>
       </c>
-      <c r="C58" s="69">
+      <c r="C58" s="67">
         <v>99.7</v>
       </c>
-      <c r="D58" s="69">
+      <c r="D58" s="67">
         <v>0.3</v>
       </c>
       <c r="E58" s="4"/>
       <c r="F58" s="4"/>
       <c r="G58" s="4"/>
       <c r="H58" s="4"/>
       <c r="I58" s="22"/>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="9" t="s">
         <v>1</v>
       </c>
-      <c r="B59" s="70">
+      <c r="B59" s="68">
         <v>140309.66666666666</v>
       </c>
       <c r="C59" s="38">
         <v>99.7</v>
       </c>
       <c r="D59" s="38">
         <v>0.3</v>
       </c>
       <c r="E59" s="38"/>
       <c r="F59" s="38"/>
       <c r="G59" s="1"/>
       <c r="H59" s="1"/>
       <c r="I59" s="22"/>
     </row>
     <row r="60" spans="1:9">
-      <c r="A60" s="18" t="s">
+      <c r="A60" s="9" t="s">
         <v>2</v>
       </c>
-      <c r="B60" s="84">
+      <c r="B60" s="32">
         <v>138867.33333333334</v>
       </c>
-      <c r="C60" s="85">
+      <c r="C60" s="61">
         <v>99.7</v>
       </c>
-      <c r="D60" s="85">
+      <c r="D60" s="61">
         <v>0.3</v>
       </c>
       <c r="E60" s="4"/>
       <c r="F60" s="4"/>
       <c r="G60" s="4"/>
       <c r="H60" s="4"/>
+    </row>
+    <row r="61" spans="1:9">
+      <c r="A61" s="6">
+        <v>2026</v>
+      </c>
+      <c r="B61" s="31"/>
+      <c r="C61" s="15"/>
+      <c r="D61" s="15"/>
+      <c r="E61" s="15"/>
+      <c r="F61" s="15"/>
+      <c r="G61" s="15"/>
+      <c r="H61" s="15"/>
+    </row>
+    <row r="62" spans="1:9">
+      <c r="A62" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="B62" s="16">
+        <v>137740</v>
+      </c>
+      <c r="C62" s="87">
+        <v>99.8</v>
+      </c>
+      <c r="D62" s="87">
+        <v>0.2</v>
+      </c>
+      <c r="E62" s="62"/>
+      <c r="F62" s="62"/>
+      <c r="G62" s="63"/>
+      <c r="H62" s="63"/>
+    </row>
+    <row r="63" spans="1:9">
+      <c r="A63" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="B63" s="68"/>
+      <c r="C63" s="67"/>
+      <c r="D63" s="67"/>
+      <c r="E63" s="86"/>
+      <c r="F63" s="86"/>
+      <c r="G63" s="86"/>
+      <c r="H63" s="86"/>
+    </row>
+    <row r="64" spans="1:9">
+      <c r="A64" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="B64" s="68"/>
+      <c r="C64" s="38"/>
+      <c r="D64" s="38"/>
+      <c r="E64" s="14"/>
+      <c r="F64" s="14"/>
+      <c r="G64" s="14"/>
+      <c r="H64" s="14"/>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" s="18" t="s">
+        <v>2</v>
+      </c>
+      <c r="B65" s="82"/>
+      <c r="C65" s="83"/>
+      <c r="D65" s="83"/>
+      <c r="E65" s="62"/>
+      <c r="F65" s="62"/>
+      <c r="G65" s="63"/>
+      <c r="H65" s="63"/>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="E66" s="22"/>
+      <c r="F66" s="22"/>
+      <c r="G66" s="22"/>
+      <c r="H66" s="22"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:D3"/>
     <mergeCell ref="C4:D4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet23.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:K60"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:K68"/>
   <sheetViews>
     <sheetView topLeftCell="A28" workbookViewId="0">
-      <selection activeCell="I65" sqref="I65"/>
+      <selection activeCell="B62" sqref="B62:D62"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12" style="19" customWidth="1"/>
     <col min="2" max="2" width="32.7109375" style="19" customWidth="1"/>
     <col min="3" max="3" width="35.28515625" style="19" customWidth="1"/>
     <col min="4" max="4" width="41.7109375" style="19" customWidth="1"/>
     <col min="5" max="16384" width="9.140625" style="19"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" s="91" t="s">
+      <c r="A1" s="94" t="s">
         <v>30</v>
       </c>
-      <c r="B1" s="91"/>
-[...1 lines deleted...]
-      <c r="D1" s="91"/>
+      <c r="B1" s="94"/>
+      <c r="C1" s="94"/>
+      <c r="D1" s="94"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="20"/>
       <c r="B2" s="20"/>
       <c r="C2" s="21"/>
       <c r="D2" s="21"/>
     </row>
     <row r="3" spans="1:5" ht="12.75" customHeight="1">
-      <c r="A3" s="92"/>
-      <c r="B3" s="92" t="s">
+      <c r="A3" s="95"/>
+      <c r="B3" s="95" t="s">
         <v>4</v>
       </c>
-      <c r="C3" s="92" t="s">
+      <c r="C3" s="95" t="s">
         <v>5</v>
       </c>
-      <c r="D3" s="92"/>
+      <c r="D3" s="95"/>
       <c r="E3" s="22"/>
     </row>
     <row r="4" spans="1:5" ht="12.75" customHeight="1">
-      <c r="A4" s="92"/>
-[...1 lines deleted...]
-      <c r="C4" s="92" t="s">
+      <c r="A4" s="95"/>
+      <c r="B4" s="95"/>
+      <c r="C4" s="95" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="92"/>
+      <c r="D4" s="95"/>
       <c r="E4" s="22"/>
     </row>
     <row r="5" spans="1:5" ht="33.75">
-      <c r="A5" s="92"/>
-      <c r="B5" s="92"/>
+      <c r="A5" s="95"/>
+      <c r="B5" s="95"/>
       <c r="C5" s="36" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="36" t="s">
         <v>10</v>
       </c>
       <c r="E5" s="22"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="30">
         <v>2015</v>
       </c>
       <c r="B6" s="31">
         <v>61118.916666666664</v>
       </c>
       <c r="C6" s="24">
         <v>99.6</v>
       </c>
       <c r="D6" s="24">
         <v>0.4</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="26" t="s">
         <v>11</v>
@@ -18888,190 +19794,274 @@
       </c>
       <c r="B56" s="31">
         <v>145457.25</v>
       </c>
       <c r="C56" s="37">
         <v>100</v>
       </c>
       <c r="D56" s="37">
         <v>0</v>
       </c>
       <c r="E56" s="22"/>
       <c r="F56" s="22"/>
       <c r="G56" s="22"/>
       <c r="H56" s="22"/>
       <c r="I56" s="22"/>
       <c r="J56" s="22"/>
       <c r="K56" s="22"/>
     </row>
     <row r="57" spans="1:11">
       <c r="A57" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B57" s="32">
         <v>134663.33333333334</v>
       </c>
-      <c r="C57" s="63">
+      <c r="C57" s="61">
         <v>100</v>
       </c>
-      <c r="D57" s="66" t="s">
+      <c r="D57" s="64" t="s">
         <v>34</v>
       </c>
       <c r="E57" s="22"/>
       <c r="F57" s="22"/>
       <c r="G57" s="22"/>
       <c r="H57" s="22"/>
       <c r="I57" s="22"/>
       <c r="J57" s="22"/>
       <c r="K57" s="22"/>
     </row>
     <row r="58" spans="1:11">
       <c r="A58" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="B58" s="70">
+      <c r="B58" s="68">
         <v>138701.66666666666</v>
       </c>
-      <c r="C58" s="71">
+      <c r="C58" s="69">
         <v>100</v>
       </c>
-      <c r="D58" s="71" t="s">
+      <c r="D58" s="69" t="s">
         <v>34</v>
       </c>
       <c r="E58" s="4"/>
       <c r="F58" s="4"/>
       <c r="G58" s="4"/>
       <c r="H58" s="4"/>
       <c r="I58" s="22"/>
       <c r="J58" s="22"/>
       <c r="K58" s="22"/>
     </row>
     <row r="59" spans="1:11">
       <c r="A59" s="9" t="s">
         <v>1</v>
       </c>
-      <c r="B59" s="70">
+      <c r="B59" s="81">
         <v>144185.33333333334</v>
       </c>
-      <c r="C59" s="38">
+      <c r="C59" s="14">
         <v>100</v>
       </c>
-      <c r="D59" s="38">
+      <c r="D59" s="14">
         <v>0</v>
       </c>
       <c r="E59" s="1"/>
       <c r="F59" s="1"/>
       <c r="G59" s="1"/>
       <c r="H59" s="1"/>
       <c r="I59" s="22"/>
       <c r="J59" s="22"/>
       <c r="K59" s="22"/>
     </row>
     <row r="60" spans="1:11">
-      <c r="A60" s="18" t="s">
+      <c r="A60" s="9" t="s">
         <v>2</v>
       </c>
-      <c r="B60" s="84">
+      <c r="B60" s="32">
         <v>160626.33333333334</v>
       </c>
-      <c r="C60" s="85">
+      <c r="C60" s="61">
         <v>100</v>
       </c>
-      <c r="D60" s="85">
+      <c r="D60" s="61">
         <v>0</v>
       </c>
       <c r="E60" s="4"/>
       <c r="F60" s="4"/>
       <c r="G60" s="4"/>
       <c r="H60" s="4"/>
+    </row>
+    <row r="61" spans="1:11">
+      <c r="A61" s="6">
+        <v>2026</v>
+      </c>
+      <c r="B61" s="31"/>
+      <c r="C61" s="15"/>
+      <c r="D61" s="15"/>
+      <c r="E61" s="15"/>
+      <c r="F61" s="15"/>
+      <c r="G61" s="15"/>
+      <c r="H61" s="15"/>
+    </row>
+    <row r="62" spans="1:11">
+      <c r="A62" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="B62" s="16">
+        <v>160818</v>
+      </c>
+      <c r="C62" s="87">
+        <v>100</v>
+      </c>
+      <c r="D62" s="90" t="s">
+        <v>34</v>
+      </c>
+      <c r="E62" s="62"/>
+      <c r="F62" s="62"/>
+      <c r="G62" s="63"/>
+      <c r="H62" s="63"/>
+    </row>
+    <row r="63" spans="1:11">
+      <c r="A63" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="B63" s="68"/>
+      <c r="C63" s="67"/>
+      <c r="D63" s="67"/>
+      <c r="E63" s="86"/>
+      <c r="F63" s="86"/>
+      <c r="G63" s="86"/>
+      <c r="H63" s="86"/>
+    </row>
+    <row r="64" spans="1:11">
+      <c r="A64" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="B64" s="68"/>
+      <c r="C64" s="38"/>
+      <c r="D64" s="38"/>
+      <c r="E64" s="14"/>
+      <c r="F64" s="14"/>
+      <c r="G64" s="14"/>
+      <c r="H64" s="14"/>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" s="18" t="s">
+        <v>2</v>
+      </c>
+      <c r="B65" s="82"/>
+      <c r="C65" s="83"/>
+      <c r="D65" s="83"/>
+      <c r="E65" s="62"/>
+      <c r="F65" s="62"/>
+      <c r="G65" s="63"/>
+      <c r="H65" s="63"/>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="E66" s="22"/>
+      <c r="F66" s="22"/>
+      <c r="G66" s="22"/>
+      <c r="H66" s="22"/>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="E67" s="22"/>
+      <c r="F67" s="22"/>
+      <c r="G67" s="22"/>
+      <c r="H67" s="22"/>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="E68" s="22"/>
+      <c r="F68" s="22"/>
+      <c r="G68" s="22"/>
+      <c r="H68" s="22"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:D3"/>
     <mergeCell ref="C4:D4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet24.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:J45"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:J52"/>
   <sheetViews>
-    <sheetView topLeftCell="A16" workbookViewId="0">
-      <selection activeCell="P47" sqref="P47"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="C56" sqref="C56"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="13" style="19" customWidth="1"/>
     <col min="2" max="2" width="17.85546875" style="19" customWidth="1"/>
     <col min="3" max="3" width="17.5703125" style="19" customWidth="1"/>
     <col min="4" max="4" width="19.85546875" style="19" customWidth="1"/>
     <col min="5" max="16384" width="9.140625" style="19"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" s="91" t="s">
+      <c r="A1" s="94" t="s">
         <v>31</v>
       </c>
-      <c r="B1" s="91"/>
-[...1 lines deleted...]
-      <c r="D1" s="91"/>
+      <c r="B1" s="94"/>
+      <c r="C1" s="94"/>
+      <c r="D1" s="94"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="20"/>
       <c r="B2" s="20"/>
       <c r="C2" s="21"/>
       <c r="D2" s="21"/>
     </row>
     <row r="3" spans="1:5" ht="12.75" customHeight="1">
-      <c r="A3" s="92"/>
-      <c r="B3" s="92" t="s">
+      <c r="A3" s="95"/>
+      <c r="B3" s="95" t="s">
         <v>4</v>
       </c>
-      <c r="C3" s="92" t="s">
+      <c r="C3" s="95" t="s">
         <v>5</v>
       </c>
-      <c r="D3" s="92"/>
+      <c r="D3" s="95"/>
       <c r="E3" s="22"/>
     </row>
     <row r="4" spans="1:5" ht="12.75" customHeight="1">
-      <c r="A4" s="92"/>
-[...1 lines deleted...]
-      <c r="C4" s="92" t="s">
+      <c r="A4" s="95"/>
+      <c r="B4" s="95"/>
+      <c r="C4" s="95" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="92"/>
+      <c r="D4" s="95"/>
       <c r="E4" s="22"/>
     </row>
     <row r="5" spans="1:5" ht="78.75">
-      <c r="A5" s="92"/>
-      <c r="B5" s="92"/>
+      <c r="A5" s="95"/>
+      <c r="B5" s="95"/>
       <c r="C5" s="36" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="36" t="s">
         <v>10</v>
       </c>
       <c r="E5" s="22"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="30">
         <v>2018</v>
       </c>
       <c r="B6" s="31">
         <v>48237.166666666664</v>
       </c>
       <c r="C6" s="24">
         <v>99.9</v>
       </c>
       <c r="D6" s="24">
         <v>0.1</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="26" t="s">
         <v>11</v>
@@ -19579,216 +20569,301 @@
         <v>2025</v>
       </c>
       <c r="B41" s="31">
         <v>82709.916666666672</v>
       </c>
       <c r="C41" s="37">
         <v>100</v>
       </c>
       <c r="D41" s="37">
         <v>0</v>
       </c>
       <c r="E41" s="22"/>
       <c r="F41" s="22"/>
       <c r="G41" s="22"/>
       <c r="H41" s="22"/>
       <c r="I41" s="22"/>
       <c r="J41" s="22"/>
     </row>
     <row r="42" spans="1:10">
       <c r="A42" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B42" s="32">
         <v>81448.333333333328</v>
       </c>
-      <c r="C42" s="63">
+      <c r="C42" s="61">
         <v>100</v>
       </c>
-      <c r="D42" s="63">
+      <c r="D42" s="61">
         <v>0</v>
       </c>
       <c r="E42" s="22"/>
       <c r="F42" s="22"/>
       <c r="G42" s="22"/>
       <c r="H42" s="22"/>
       <c r="I42" s="22"/>
       <c r="J42" s="22"/>
     </row>
     <row r="43" spans="1:10">
       <c r="A43" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="B43" s="70">
+      <c r="B43" s="68">
         <v>79590</v>
       </c>
-      <c r="C43" s="69">
+      <c r="C43" s="67">
         <v>100</v>
       </c>
-      <c r="D43" s="69">
+      <c r="D43" s="67">
         <v>0</v>
       </c>
       <c r="E43" s="4"/>
       <c r="F43" s="4"/>
       <c r="G43" s="4"/>
       <c r="H43" s="4"/>
       <c r="I43" s="22"/>
       <c r="J43" s="22"/>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" s="9" t="s">
         <v>1</v>
       </c>
-      <c r="B44" s="70">
+      <c r="B44" s="68">
         <v>82623</v>
       </c>
       <c r="C44" s="38">
         <v>99.9</v>
       </c>
       <c r="D44" s="38">
         <v>0.1</v>
       </c>
       <c r="E44" s="1"/>
       <c r="F44" s="1"/>
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
       <c r="I44" s="22"/>
       <c r="J44" s="22"/>
     </row>
     <row r="45" spans="1:10">
-      <c r="A45" s="18" t="s">
+      <c r="A45" s="9" t="s">
         <v>2</v>
       </c>
-      <c r="B45" s="84">
+      <c r="B45" s="32">
         <v>86656</v>
       </c>
-      <c r="C45" s="85">
+      <c r="C45" s="61">
         <v>99.9</v>
       </c>
-      <c r="D45" s="85">
+      <c r="D45" s="61">
         <v>0.1</v>
       </c>
       <c r="E45" s="4"/>
       <c r="F45" s="4"/>
       <c r="G45" s="4"/>
       <c r="H45" s="4"/>
       <c r="I45" s="22"/>
       <c r="J45" s="22"/>
+    </row>
+    <row r="46" spans="1:10">
+      <c r="A46" s="6">
+        <v>2026</v>
+      </c>
+      <c r="B46" s="31"/>
+      <c r="C46" s="15"/>
+      <c r="D46" s="15"/>
+      <c r="E46" s="15"/>
+      <c r="F46" s="15"/>
+      <c r="G46" s="15"/>
+      <c r="H46" s="15"/>
+      <c r="I46" s="22"/>
+    </row>
+    <row r="47" spans="1:10">
+      <c r="A47" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="B47" s="16">
+        <v>96435</v>
+      </c>
+      <c r="C47" s="87">
+        <v>100</v>
+      </c>
+      <c r="D47" s="87">
+        <v>0</v>
+      </c>
+      <c r="E47" s="62"/>
+      <c r="F47" s="62"/>
+      <c r="G47" s="63"/>
+      <c r="H47" s="63"/>
+      <c r="I47" s="22"/>
+    </row>
+    <row r="48" spans="1:10">
+      <c r="A48" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="B48" s="68"/>
+      <c r="C48" s="67"/>
+      <c r="D48" s="67"/>
+      <c r="E48" s="86"/>
+      <c r="F48" s="86"/>
+      <c r="G48" s="86"/>
+      <c r="H48" s="86"/>
+      <c r="I48" s="22"/>
+    </row>
+    <row r="49" spans="1:9">
+      <c r="A49" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="B49" s="68"/>
+      <c r="C49" s="38"/>
+      <c r="D49" s="38"/>
+      <c r="E49" s="14"/>
+      <c r="F49" s="14"/>
+      <c r="G49" s="14"/>
+      <c r="H49" s="14"/>
+      <c r="I49" s="22"/>
+    </row>
+    <row r="50" spans="1:9">
+      <c r="A50" s="18" t="s">
+        <v>2</v>
+      </c>
+      <c r="B50" s="82"/>
+      <c r="C50" s="83"/>
+      <c r="D50" s="83"/>
+      <c r="E50" s="62"/>
+      <c r="F50" s="62"/>
+      <c r="G50" s="63"/>
+      <c r="H50" s="63"/>
+      <c r="I50" s="22"/>
+    </row>
+    <row r="51" spans="1:9">
+      <c r="E51" s="22"/>
+      <c r="F51" s="22"/>
+      <c r="G51" s="22"/>
+      <c r="H51" s="22"/>
+      <c r="I51" s="22"/>
+    </row>
+    <row r="52" spans="1:9">
+      <c r="E52" s="22"/>
+      <c r="F52" s="22"/>
+      <c r="G52" s="22"/>
+      <c r="H52" s="22"/>
+      <c r="I52" s="22"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:D3"/>
     <mergeCell ref="C4:D4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
-    <tabColor rgb="FFFF0000"/>
+    <tabColor theme="3" tint="0.39997558519241921"/>
   </sheetPr>
-  <dimension ref="A1:I60"/>
+  <dimension ref="A1:I65"/>
   <sheetViews>
-    <sheetView topLeftCell="A24" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="N48" sqref="N48"/>
+    <sheetView topLeftCell="A24" workbookViewId="0">
+      <selection activeCell="B62" sqref="B62:H62"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="11.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="23.85546875" style="1" customWidth="1"/>
     <col min="5" max="5" width="11" style="1" customWidth="1"/>
     <col min="6" max="6" width="25.42578125" style="1" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="24.5703125" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="A1" s="89" t="s">
+      <c r="A1" s="92" t="s">
         <v>3</v>
       </c>
-      <c r="B1" s="89"/>
-[...5 lines deleted...]
-      <c r="H1" s="89"/>
+      <c r="B1" s="92"/>
+      <c r="C1" s="92"/>
+      <c r="D1" s="92"/>
+      <c r="E1" s="92"/>
+      <c r="F1" s="92"/>
+      <c r="G1" s="92"/>
+      <c r="H1" s="92"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
     </row>
     <row r="3" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A3" s="90"/>
-      <c r="B3" s="90" t="s">
+      <c r="A3" s="93"/>
+      <c r="B3" s="93" t="s">
         <v>4</v>
       </c>
-      <c r="C3" s="90" t="s">
+      <c r="C3" s="93" t="s">
         <v>5</v>
       </c>
-      <c r="D3" s="90"/>
-[...3 lines deleted...]
-      <c r="H3" s="90"/>
+      <c r="D3" s="93"/>
+      <c r="E3" s="93"/>
+      <c r="F3" s="93"/>
+      <c r="G3" s="93"/>
+      <c r="H3" s="93"/>
       <c r="I3" s="4"/>
     </row>
     <row r="4" spans="1:9">
-      <c r="A4" s="90"/>
-[...1 lines deleted...]
-      <c r="C4" s="90" t="s">
+      <c r="A4" s="93"/>
+      <c r="B4" s="93"/>
+      <c r="C4" s="93" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="90"/>
-      <c r="E4" s="90" t="s">
+      <c r="D4" s="93"/>
+      <c r="E4" s="93" t="s">
         <v>7</v>
       </c>
-      <c r="F4" s="90"/>
-      <c r="G4" s="90" t="s">
+      <c r="F4" s="93"/>
+      <c r="G4" s="93" t="s">
         <v>8</v>
       </c>
-      <c r="H4" s="90"/>
+      <c r="H4" s="93"/>
       <c r="I4" s="4"/>
     </row>
     <row r="5" spans="1:9" ht="91.5" customHeight="1">
-      <c r="A5" s="90"/>
-      <c r="B5" s="90"/>
+      <c r="A5" s="93"/>
+      <c r="B5" s="93"/>
       <c r="C5" s="5" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="5" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="5" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="4"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="6">
         <v>2015</v>
       </c>
       <c r="B6" s="7">
@@ -21100,244 +22175,318 @@
       </c>
       <c r="D56" s="37">
         <v>1.4</v>
       </c>
       <c r="E56" s="37">
         <v>99.7</v>
       </c>
       <c r="F56" s="37">
         <v>0.3</v>
       </c>
       <c r="G56" s="15">
         <v>96</v>
       </c>
       <c r="H56" s="15">
         <v>4</v>
       </c>
       <c r="I56" s="4"/>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B57" s="32">
         <v>106059.33333333333</v>
       </c>
-      <c r="C57" s="63">
+      <c r="C57" s="61">
         <v>98.3</v>
       </c>
-      <c r="D57" s="63">
+      <c r="D57" s="61">
         <v>1.7</v>
       </c>
-      <c r="E57" s="64">
+      <c r="E57" s="62">
         <v>99.6</v>
       </c>
-      <c r="F57" s="64">
+      <c r="F57" s="62">
         <v>0.4</v>
       </c>
-      <c r="G57" s="65">
+      <c r="G57" s="63">
         <v>95.2</v>
       </c>
-      <c r="H57" s="65">
+      <c r="H57" s="63">
         <v>4.8</v>
       </c>
       <c r="I57" s="4"/>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="B58" s="70">
+      <c r="B58" s="68">
         <v>105084</v>
       </c>
-      <c r="C58" s="69">
+      <c r="C58" s="67">
         <v>98.7</v>
       </c>
-      <c r="D58" s="69">
+      <c r="D58" s="67">
         <v>1.3</v>
       </c>
-      <c r="E58" s="69">
+      <c r="E58" s="67">
         <v>99.7</v>
       </c>
-      <c r="F58" s="69">
+      <c r="F58" s="67">
         <v>0.3</v>
       </c>
-      <c r="G58" s="69">
+      <c r="G58" s="67">
         <v>96.3</v>
       </c>
-      <c r="H58" s="69">
+      <c r="H58" s="67">
         <v>3.7</v>
       </c>
       <c r="I58" s="4"/>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="9" t="s">
         <v>1</v>
       </c>
-      <c r="B59" s="70">
+      <c r="B59" s="81">
         <v>109558.33333333333</v>
       </c>
-      <c r="C59" s="38">
+      <c r="C59" s="14">
         <v>98.7</v>
       </c>
-      <c r="D59" s="38">
+      <c r="D59" s="14">
         <v>1.3</v>
       </c>
-      <c r="E59" s="38">
+      <c r="E59" s="14">
         <v>99.8</v>
       </c>
-      <c r="F59" s="38">
+      <c r="F59" s="14">
         <v>0.2</v>
       </c>
       <c r="G59" s="14">
         <v>96.3</v>
       </c>
       <c r="H59" s="14">
         <v>3.7</v>
       </c>
     </row>
     <row r="60" spans="1:9">
-      <c r="A60" s="18" t="s">
+      <c r="A60" s="9" t="s">
         <v>2</v>
       </c>
-      <c r="B60" s="84">
+      <c r="B60" s="32">
         <v>114446.33333333333</v>
       </c>
-      <c r="C60" s="85">
+      <c r="C60" s="61">
         <v>98.6</v>
       </c>
-      <c r="D60" s="85">
+      <c r="D60" s="61">
         <v>1.4</v>
       </c>
-      <c r="E60" s="86">
+      <c r="E60" s="62">
         <v>99.7</v>
       </c>
-      <c r="F60" s="86">
+      <c r="F60" s="62">
         <v>0.3</v>
       </c>
-      <c r="G60" s="87">
+      <c r="G60" s="63">
         <v>96</v>
       </c>
-      <c r="H60" s="87">
+      <c r="H60" s="63">
         <v>4</v>
       </c>
+    </row>
+    <row r="61" spans="1:9">
+      <c r="A61" s="6">
+        <v>2026</v>
+      </c>
+      <c r="B61" s="31"/>
+      <c r="C61" s="15"/>
+      <c r="D61" s="15"/>
+      <c r="E61" s="15"/>
+      <c r="F61" s="15"/>
+      <c r="G61" s="15"/>
+      <c r="H61" s="15"/>
+    </row>
+    <row r="62" spans="1:9">
+      <c r="A62" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="B62" s="16">
+        <v>119426</v>
+      </c>
+      <c r="C62" s="87">
+        <v>98.5</v>
+      </c>
+      <c r="D62" s="87">
+        <v>1.5</v>
+      </c>
+      <c r="E62" s="87">
+        <v>99.7</v>
+      </c>
+      <c r="F62" s="87">
+        <v>0.3</v>
+      </c>
+      <c r="G62" s="88">
+        <v>95.7</v>
+      </c>
+      <c r="H62" s="88">
+        <v>4.3</v>
+      </c>
+    </row>
+    <row r="63" spans="1:9">
+      <c r="A63" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="B63" s="68"/>
+      <c r="C63" s="67"/>
+      <c r="D63" s="67"/>
+      <c r="E63" s="67"/>
+      <c r="F63" s="67"/>
+      <c r="G63" s="67"/>
+      <c r="H63" s="67"/>
+    </row>
+    <row r="64" spans="1:9">
+      <c r="A64" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="B64" s="68"/>
+      <c r="C64" s="38"/>
+      <c r="D64" s="38"/>
+      <c r="E64" s="38"/>
+      <c r="F64" s="38"/>
+      <c r="G64" s="14"/>
+      <c r="H64" s="14"/>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" s="18" t="s">
+        <v>2</v>
+      </c>
+      <c r="B65" s="82"/>
+      <c r="C65" s="83"/>
+      <c r="D65" s="83"/>
+      <c r="E65" s="84"/>
+      <c r="F65" s="84"/>
+      <c r="G65" s="85"/>
+      <c r="H65" s="85"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:H3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:H4"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:I25"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:I30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="K27" sqref="K27"/>
+      <selection activeCell="B27" sqref="B27:H27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12" style="19" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="19" customWidth="1"/>
     <col min="3" max="3" width="11.140625" style="19" customWidth="1"/>
     <col min="4" max="4" width="23.85546875" style="19" customWidth="1"/>
     <col min="5" max="5" width="11" style="19" customWidth="1"/>
     <col min="6" max="6" width="25.42578125" style="19" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="19" customWidth="1"/>
     <col min="8" max="8" width="24.5703125" style="19" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="19"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="A1" s="91" t="s">
+      <c r="A1" s="94" t="s">
         <v>12</v>
       </c>
-      <c r="B1" s="91"/>
-[...5 lines deleted...]
-      <c r="H1" s="91"/>
+      <c r="B1" s="94"/>
+      <c r="C1" s="94"/>
+      <c r="D1" s="94"/>
+      <c r="E1" s="94"/>
+      <c r="F1" s="94"/>
+      <c r="G1" s="94"/>
+      <c r="H1" s="94"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="20"/>
       <c r="B2" s="20"/>
       <c r="C2" s="21"/>
       <c r="D2" s="21"/>
       <c r="E2" s="21"/>
       <c r="F2" s="21"/>
       <c r="G2" s="21"/>
       <c r="H2" s="21"/>
     </row>
     <row r="3" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A3" s="92"/>
-      <c r="B3" s="92" t="s">
+      <c r="A3" s="95"/>
+      <c r="B3" s="95" t="s">
         <v>4</v>
       </c>
-      <c r="C3" s="92" t="s">
+      <c r="C3" s="95" t="s">
         <v>5</v>
       </c>
-      <c r="D3" s="92"/>
-[...3 lines deleted...]
-      <c r="H3" s="92"/>
+      <c r="D3" s="95"/>
+      <c r="E3" s="95"/>
+      <c r="F3" s="95"/>
+      <c r="G3" s="95"/>
+      <c r="H3" s="95"/>
       <c r="I3" s="22"/>
     </row>
     <row r="4" spans="1:9">
-      <c r="A4" s="92"/>
-[...1 lines deleted...]
-      <c r="C4" s="92" t="s">
+      <c r="A4" s="95"/>
+      <c r="B4" s="95"/>
+      <c r="C4" s="95" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="92"/>
-      <c r="E4" s="92" t="s">
+      <c r="D4" s="95"/>
+      <c r="E4" s="95" t="s">
         <v>7</v>
       </c>
-      <c r="F4" s="92"/>
-      <c r="G4" s="92" t="s">
+      <c r="F4" s="95"/>
+      <c r="G4" s="95" t="s">
         <v>8</v>
       </c>
-      <c r="H4" s="92"/>
+      <c r="H4" s="95"/>
       <c r="I4" s="22"/>
     </row>
     <row r="5" spans="1:9" ht="67.5">
-      <c r="A5" s="93"/>
-      <c r="B5" s="92"/>
+      <c r="A5" s="96"/>
+      <c r="B5" s="95"/>
       <c r="C5" s="36" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="36" t="s">
         <v>10</v>
       </c>
       <c r="E5" s="36" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="36" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="36" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="36" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="22"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="23">
         <v>2022</v>
       </c>
       <c r="B6" s="31">
@@ -21723,239 +22872,313 @@
         <v>99</v>
       </c>
       <c r="D21" s="37">
         <v>1</v>
       </c>
       <c r="E21" s="37">
         <v>99.9</v>
       </c>
       <c r="F21" s="37">
         <v>0.1</v>
       </c>
       <c r="G21" s="15">
         <v>97.2</v>
       </c>
       <c r="H21" s="15">
         <v>2.8</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B22" s="32">
         <v>93145.666666666672</v>
       </c>
-      <c r="C22" s="63">
+      <c r="C22" s="61">
         <v>98.7</v>
       </c>
-      <c r="D22" s="63">
+      <c r="D22" s="61">
         <v>1.3</v>
       </c>
-      <c r="E22" s="64">
+      <c r="E22" s="62">
         <v>99.8</v>
       </c>
-      <c r="F22" s="64">
+      <c r="F22" s="62">
         <v>0.2</v>
       </c>
-      <c r="G22" s="65">
+      <c r="G22" s="63">
         <v>96.6</v>
       </c>
-      <c r="H22" s="65">
+      <c r="H22" s="63">
         <v>3.4</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="B23" s="70">
+      <c r="B23" s="68">
         <v>90085</v>
       </c>
-      <c r="C23" s="69">
+      <c r="C23" s="67">
         <v>99</v>
       </c>
-      <c r="D23" s="69">
+      <c r="D23" s="67">
         <v>1</v>
       </c>
-      <c r="E23" s="69">
+      <c r="E23" s="67">
         <v>100</v>
       </c>
-      <c r="F23" s="69">
-[...2 lines deleted...]
-      <c r="G23" s="69">
+      <c r="F23" s="67">
+        <v>0</v>
+      </c>
+      <c r="G23" s="67">
         <v>97.3</v>
       </c>
-      <c r="H23" s="69">
+      <c r="H23" s="67">
         <v>2.7</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="9" t="s">
         <v>1</v>
       </c>
-      <c r="B24" s="70">
+      <c r="B24" s="81">
         <v>97004.666666666672</v>
       </c>
-      <c r="C24" s="38">
+      <c r="C24" s="14">
         <v>99.2</v>
       </c>
-      <c r="D24" s="38">
+      <c r="D24" s="14">
         <v>0.8</v>
       </c>
-      <c r="E24" s="38">
+      <c r="E24" s="14">
         <v>100</v>
       </c>
-      <c r="F24" s="38">
+      <c r="F24" s="14">
         <v>0</v>
       </c>
       <c r="G24" s="14">
         <v>97.8</v>
       </c>
       <c r="H24" s="14">
         <v>2.2000000000000002</v>
       </c>
     </row>
     <row r="25" spans="1:8">
-      <c r="A25" s="18" t="s">
+      <c r="A25" s="9" t="s">
         <v>2</v>
       </c>
-      <c r="B25" s="84">
+      <c r="B25" s="32">
         <v>111846</v>
       </c>
-      <c r="C25" s="85">
+      <c r="C25" s="61">
         <v>99</v>
       </c>
-      <c r="D25" s="85">
+      <c r="D25" s="61">
         <v>1</v>
       </c>
-      <c r="E25" s="86">
+      <c r="E25" s="62">
         <v>100</v>
       </c>
-      <c r="F25" s="86">
-[...2 lines deleted...]
-      <c r="G25" s="87">
+      <c r="F25" s="62">
+        <v>0</v>
+      </c>
+      <c r="G25" s="63">
         <v>97.2</v>
       </c>
-      <c r="H25" s="87">
+      <c r="H25" s="63">
         <v>2.8</v>
       </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" s="6">
+        <v>2026</v>
+      </c>
+      <c r="B26" s="31"/>
+      <c r="C26" s="15"/>
+      <c r="D26" s="15"/>
+      <c r="E26" s="15"/>
+      <c r="F26" s="15"/>
+      <c r="G26" s="15"/>
+      <c r="H26" s="15"/>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="B27" s="16">
+        <v>106539</v>
+      </c>
+      <c r="C27" s="87">
+        <v>99.3</v>
+      </c>
+      <c r="D27" s="87">
+        <v>0.7</v>
+      </c>
+      <c r="E27" s="87">
+        <v>99.9</v>
+      </c>
+      <c r="F27" s="87">
+        <v>0.1</v>
+      </c>
+      <c r="G27" s="88">
+        <v>98.3</v>
+      </c>
+      <c r="H27" s="88">
+        <v>1.7</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="B28" s="68"/>
+      <c r="C28" s="67"/>
+      <c r="D28" s="67"/>
+      <c r="E28" s="67"/>
+      <c r="F28" s="67"/>
+      <c r="G28" s="67"/>
+      <c r="H28" s="67"/>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="B29" s="68"/>
+      <c r="C29" s="38"/>
+      <c r="D29" s="38"/>
+      <c r="E29" s="38"/>
+      <c r="F29" s="38"/>
+      <c r="G29" s="14"/>
+      <c r="H29" s="14"/>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" s="18" t="s">
+        <v>2</v>
+      </c>
+      <c r="B30" s="82"/>
+      <c r="C30" s="83"/>
+      <c r="D30" s="83"/>
+      <c r="E30" s="84"/>
+      <c r="F30" s="84"/>
+      <c r="G30" s="85"/>
+      <c r="H30" s="85"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:H3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:H4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:I60"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:I65"/>
   <sheetViews>
     <sheetView topLeftCell="A28" workbookViewId="0">
-      <selection activeCell="F65" sqref="F65"/>
+      <selection activeCell="B62" sqref="B62:H62"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12" style="19" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="19" customWidth="1"/>
     <col min="3" max="3" width="11.140625" style="19" customWidth="1"/>
     <col min="4" max="4" width="23.85546875" style="19" customWidth="1"/>
     <col min="5" max="5" width="11" style="19" customWidth="1"/>
     <col min="6" max="6" width="25.42578125" style="19" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="19" customWidth="1"/>
     <col min="8" max="8" width="24.5703125" style="19" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="19"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="A1" s="91" t="s">
+      <c r="A1" s="94" t="s">
         <v>13</v>
       </c>
-      <c r="B1" s="91"/>
-[...5 lines deleted...]
-      <c r="H1" s="91"/>
+      <c r="B1" s="94"/>
+      <c r="C1" s="94"/>
+      <c r="D1" s="94"/>
+      <c r="E1" s="94"/>
+      <c r="F1" s="94"/>
+      <c r="G1" s="94"/>
+      <c r="H1" s="94"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="20"/>
       <c r="B2" s="20"/>
       <c r="C2" s="21"/>
       <c r="D2" s="21"/>
       <c r="E2" s="21"/>
       <c r="F2" s="21"/>
       <c r="G2" s="21"/>
       <c r="H2" s="21"/>
     </row>
     <row r="3" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A3" s="92"/>
-      <c r="B3" s="92" t="s">
+      <c r="A3" s="95"/>
+      <c r="B3" s="95" t="s">
         <v>4</v>
       </c>
-      <c r="C3" s="92" t="s">
+      <c r="C3" s="95" t="s">
         <v>5</v>
       </c>
-      <c r="D3" s="92"/>
-[...3 lines deleted...]
-      <c r="H3" s="92"/>
+      <c r="D3" s="95"/>
+      <c r="E3" s="95"/>
+      <c r="F3" s="95"/>
+      <c r="G3" s="95"/>
+      <c r="H3" s="95"/>
       <c r="I3" s="22"/>
     </row>
     <row r="4" spans="1:9">
-      <c r="A4" s="92"/>
-[...1 lines deleted...]
-      <c r="C4" s="92" t="s">
+      <c r="A4" s="95"/>
+      <c r="B4" s="95"/>
+      <c r="C4" s="95" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="92"/>
-      <c r="E4" s="92" t="s">
+      <c r="D4" s="95"/>
+      <c r="E4" s="95" t="s">
         <v>7</v>
       </c>
-      <c r="F4" s="92"/>
-      <c r="G4" s="92" t="s">
+      <c r="F4" s="95"/>
+      <c r="G4" s="95" t="s">
         <v>8</v>
       </c>
-      <c r="H4" s="92"/>
+      <c r="H4" s="95"/>
       <c r="I4" s="22"/>
     </row>
     <row r="5" spans="1:9" ht="67.5">
-      <c r="A5" s="92"/>
-      <c r="B5" s="92"/>
+      <c r="A5" s="95"/>
+      <c r="B5" s="95"/>
       <c r="C5" s="36" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="36" t="s">
         <v>10</v>
       </c>
       <c r="E5" s="36" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="36" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="36" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="36" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="22"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="30">
         <v>2015</v>
       </c>
       <c r="B6" s="31">
@@ -23265,239 +24488,313 @@
         <v>96.7</v>
       </c>
       <c r="D56" s="37">
         <v>3.3</v>
       </c>
       <c r="E56" s="37">
         <v>99.8</v>
       </c>
       <c r="F56" s="37">
         <v>0.2</v>
       </c>
       <c r="G56" s="15">
         <v>92.1</v>
       </c>
       <c r="H56" s="15">
         <v>7.9</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B57" s="32">
         <v>114700</v>
       </c>
-      <c r="C57" s="63">
+      <c r="C57" s="61">
         <v>96.2</v>
       </c>
-      <c r="D57" s="63">
+      <c r="D57" s="61">
         <v>3.8</v>
       </c>
-      <c r="E57" s="64">
+      <c r="E57" s="62">
         <v>99.8</v>
       </c>
-      <c r="F57" s="64">
+      <c r="F57" s="62">
         <v>0.2</v>
       </c>
-      <c r="G57" s="65">
+      <c r="G57" s="63">
         <v>91</v>
       </c>
-      <c r="H57" s="65">
+      <c r="H57" s="63">
         <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="B58" s="70">
+      <c r="B58" s="68">
         <v>118746.33333333333</v>
       </c>
-      <c r="C58" s="69">
+      <c r="C58" s="67">
         <v>96.8</v>
       </c>
-      <c r="D58" s="69">
+      <c r="D58" s="67">
         <v>3.2</v>
       </c>
-      <c r="E58" s="69">
+      <c r="E58" s="67">
         <v>99.9</v>
       </c>
-      <c r="F58" s="69">
+      <c r="F58" s="67">
         <v>0.1</v>
       </c>
-      <c r="G58" s="69">
+      <c r="G58" s="67">
         <v>92.3</v>
       </c>
-      <c r="H58" s="69">
+      <c r="H58" s="67">
         <v>7.7</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="9" t="s">
         <v>1</v>
       </c>
-      <c r="B59" s="70">
+      <c r="B59" s="68">
         <v>124063</v>
       </c>
       <c r="C59" s="38">
         <v>97</v>
       </c>
       <c r="D59" s="38">
         <v>3</v>
       </c>
       <c r="E59" s="38">
         <v>99.7</v>
       </c>
       <c r="F59" s="38">
         <v>0.3</v>
       </c>
       <c r="G59" s="14">
         <v>93</v>
       </c>
       <c r="H59" s="14">
         <v>7</v>
       </c>
     </row>
     <row r="60" spans="1:8">
-      <c r="A60" s="18" t="s">
+      <c r="A60" s="9" t="s">
         <v>2</v>
       </c>
-      <c r="B60" s="84">
+      <c r="B60" s="32">
         <v>126504</v>
       </c>
-      <c r="C60" s="85">
+      <c r="C60" s="61">
         <v>96.7</v>
       </c>
-      <c r="D60" s="85">
+      <c r="D60" s="61">
         <v>3.3</v>
       </c>
-      <c r="E60" s="86">
+      <c r="E60" s="62">
         <v>99.9</v>
       </c>
-      <c r="F60" s="86">
+      <c r="F60" s="62">
         <v>0.1</v>
       </c>
-      <c r="G60" s="87">
+      <c r="G60" s="63">
         <v>91.9</v>
       </c>
-      <c r="H60" s="87">
+      <c r="H60" s="63">
         <v>8.1</v>
       </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" s="6">
+        <v>2026</v>
+      </c>
+      <c r="B61" s="31"/>
+      <c r="C61" s="15"/>
+      <c r="D61" s="15"/>
+      <c r="E61" s="15"/>
+      <c r="F61" s="15"/>
+      <c r="G61" s="15"/>
+      <c r="H61" s="15"/>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="B62" s="16">
+        <v>131677</v>
+      </c>
+      <c r="C62" s="87">
+        <v>96</v>
+      </c>
+      <c r="D62" s="87">
+        <v>4</v>
+      </c>
+      <c r="E62" s="87">
+        <v>99.7</v>
+      </c>
+      <c r="F62" s="87">
+        <v>0.3</v>
+      </c>
+      <c r="G62" s="88">
+        <v>90</v>
+      </c>
+      <c r="H62" s="88">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="B63" s="68"/>
+      <c r="C63" s="67"/>
+      <c r="D63" s="67"/>
+      <c r="E63" s="67"/>
+      <c r="F63" s="67"/>
+      <c r="G63" s="67"/>
+      <c r="H63" s="67"/>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="B64" s="68"/>
+      <c r="C64" s="38"/>
+      <c r="D64" s="38"/>
+      <c r="E64" s="38"/>
+      <c r="F64" s="38"/>
+      <c r="G64" s="14"/>
+      <c r="H64" s="14"/>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" s="18" t="s">
+        <v>2</v>
+      </c>
+      <c r="B65" s="82"/>
+      <c r="C65" s="83"/>
+      <c r="D65" s="83"/>
+      <c r="E65" s="84"/>
+      <c r="F65" s="84"/>
+      <c r="G65" s="85"/>
+      <c r="H65" s="85"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:H3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:H4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:I60"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:I65"/>
   <sheetViews>
     <sheetView topLeftCell="A31" workbookViewId="0">
-      <selection activeCell="H68" sqref="H68"/>
+      <selection activeCell="B62" sqref="B62:H62"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="11.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="23.85546875" style="1" customWidth="1"/>
     <col min="5" max="5" width="11" style="1" customWidth="1"/>
     <col min="6" max="6" width="25.42578125" style="1" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="24.5703125" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="A1" s="89" t="s">
+      <c r="A1" s="92" t="s">
         <v>32</v>
       </c>
-      <c r="B1" s="89"/>
-[...5 lines deleted...]
-      <c r="H1" s="89"/>
+      <c r="B1" s="92"/>
+      <c r="C1" s="92"/>
+      <c r="D1" s="92"/>
+      <c r="E1" s="92"/>
+      <c r="F1" s="92"/>
+      <c r="G1" s="92"/>
+      <c r="H1" s="92"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
     </row>
     <row r="3" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A3" s="90"/>
-      <c r="B3" s="90" t="s">
+      <c r="A3" s="93"/>
+      <c r="B3" s="93" t="s">
         <v>4</v>
       </c>
-      <c r="C3" s="90" t="s">
+      <c r="C3" s="93" t="s">
         <v>5</v>
       </c>
-      <c r="D3" s="90"/>
-[...3 lines deleted...]
-      <c r="H3" s="90"/>
+      <c r="D3" s="93"/>
+      <c r="E3" s="93"/>
+      <c r="F3" s="93"/>
+      <c r="G3" s="93"/>
+      <c r="H3" s="93"/>
       <c r="I3" s="4"/>
     </row>
     <row r="4" spans="1:9">
-      <c r="A4" s="90"/>
-[...1 lines deleted...]
-      <c r="C4" s="90" t="s">
+      <c r="A4" s="93"/>
+      <c r="B4" s="93"/>
+      <c r="C4" s="93" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="90"/>
-      <c r="E4" s="90" t="s">
+      <c r="D4" s="93"/>
+      <c r="E4" s="93" t="s">
         <v>7</v>
       </c>
-      <c r="F4" s="90"/>
-      <c r="G4" s="90" t="s">
+      <c r="F4" s="93"/>
+      <c r="G4" s="93" t="s">
         <v>8</v>
       </c>
-      <c r="H4" s="90"/>
+      <c r="H4" s="93"/>
       <c r="I4" s="4"/>
     </row>
     <row r="5" spans="1:9" ht="67.5">
-      <c r="A5" s="90"/>
-      <c r="B5" s="90"/>
+      <c r="A5" s="93"/>
+      <c r="B5" s="93"/>
       <c r="C5" s="5" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="5" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="5" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="4"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="6">
         <v>2015</v>
       </c>
       <c r="B6" s="31">
@@ -24807,239 +26104,313 @@
         <v>98.3</v>
       </c>
       <c r="D56" s="37">
         <v>1.7</v>
       </c>
       <c r="E56" s="37">
         <v>99.4</v>
       </c>
       <c r="F56" s="37">
         <v>0.6</v>
       </c>
       <c r="G56" s="15">
         <v>93.5</v>
       </c>
       <c r="H56" s="15">
         <v>6.5</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B57" s="32">
         <v>95748.333333333328</v>
       </c>
-      <c r="C57" s="63">
+      <c r="C57" s="61">
         <v>97.8</v>
       </c>
-      <c r="D57" s="63">
+      <c r="D57" s="61">
         <v>2.2000000000000002</v>
       </c>
-      <c r="E57" s="64">
+      <c r="E57" s="62">
         <v>99.3</v>
       </c>
-      <c r="F57" s="64">
+      <c r="F57" s="62">
         <v>0.7</v>
       </c>
-      <c r="G57" s="65">
+      <c r="G57" s="63">
         <v>91.4</v>
       </c>
-      <c r="H57" s="65">
+      <c r="H57" s="63">
         <v>8.6</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="B58" s="70">
+      <c r="B58" s="68">
         <v>94074</v>
       </c>
-      <c r="C58" s="69">
+      <c r="C58" s="67">
         <v>98.6</v>
       </c>
-      <c r="D58" s="69">
+      <c r="D58" s="67">
         <v>1.4</v>
       </c>
-      <c r="E58" s="69">
+      <c r="E58" s="67">
         <v>99.6</v>
       </c>
-      <c r="F58" s="69">
+      <c r="F58" s="67">
         <v>0.4</v>
       </c>
-      <c r="G58" s="69">
+      <c r="G58" s="67">
         <v>94.5</v>
       </c>
-      <c r="H58" s="69">
+      <c r="H58" s="67">
         <v>5.5</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="9" t="s">
         <v>1</v>
       </c>
-      <c r="B59" s="70">
+      <c r="B59" s="81">
         <v>99936</v>
       </c>
-      <c r="C59" s="38">
+      <c r="C59" s="14">
         <v>98.7</v>
       </c>
-      <c r="D59" s="38">
+      <c r="D59" s="14">
         <v>1.3</v>
       </c>
-      <c r="E59" s="38">
+      <c r="E59" s="14">
         <v>99.7</v>
       </c>
-      <c r="F59" s="38">
+      <c r="F59" s="14">
         <v>0.3</v>
       </c>
       <c r="G59" s="14">
         <v>94.3</v>
       </c>
       <c r="H59" s="14">
         <v>5.7</v>
       </c>
     </row>
     <row r="60" spans="1:8">
-      <c r="A60" s="18" t="s">
+      <c r="A60" s="9" t="s">
         <v>2</v>
       </c>
-      <c r="B60" s="84">
+      <c r="B60" s="32">
         <v>103025.66666666667</v>
       </c>
-      <c r="C60" s="85">
+      <c r="C60" s="61">
         <v>98.2</v>
       </c>
-      <c r="D60" s="85">
+      <c r="D60" s="61">
         <v>1.8</v>
       </c>
-      <c r="E60" s="86">
+      <c r="E60" s="62">
         <v>99.2</v>
       </c>
-      <c r="F60" s="86">
+      <c r="F60" s="62">
         <v>0.8</v>
       </c>
-      <c r="G60" s="87">
+      <c r="G60" s="63">
         <v>93.7</v>
       </c>
-      <c r="H60" s="87">
+      <c r="H60" s="63">
         <v>6.3</v>
       </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" s="6">
+        <v>2026</v>
+      </c>
+      <c r="B61" s="31"/>
+      <c r="C61" s="15"/>
+      <c r="D61" s="15"/>
+      <c r="E61" s="15"/>
+      <c r="F61" s="15"/>
+      <c r="G61" s="15"/>
+      <c r="H61" s="15"/>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="B62" s="16">
+        <v>110103</v>
+      </c>
+      <c r="C62" s="87">
+        <v>97.8</v>
+      </c>
+      <c r="D62" s="87">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="E62" s="87">
+        <v>99.3</v>
+      </c>
+      <c r="F62" s="87">
+        <v>0.7</v>
+      </c>
+      <c r="G62" s="88">
+        <v>91</v>
+      </c>
+      <c r="H62" s="88">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="B63" s="68"/>
+      <c r="C63" s="67"/>
+      <c r="D63" s="67"/>
+      <c r="E63" s="67"/>
+      <c r="F63" s="67"/>
+      <c r="G63" s="67"/>
+      <c r="H63" s="67"/>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="B64" s="68"/>
+      <c r="C64" s="38"/>
+      <c r="D64" s="38"/>
+      <c r="E64" s="38"/>
+      <c r="F64" s="38"/>
+      <c r="G64" s="14"/>
+      <c r="H64" s="14"/>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" s="18" t="s">
+        <v>2</v>
+      </c>
+      <c r="B65" s="82"/>
+      <c r="C65" s="83"/>
+      <c r="D65" s="83"/>
+      <c r="E65" s="84"/>
+      <c r="F65" s="84"/>
+      <c r="G65" s="85"/>
+      <c r="H65" s="85"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:H3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:H4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:I60"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:I65"/>
   <sheetViews>
     <sheetView topLeftCell="A25" workbookViewId="0">
-      <selection activeCell="K51" sqref="K51"/>
+      <selection activeCell="B62" sqref="B62:H62"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="11.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="23.85546875" style="1" customWidth="1"/>
     <col min="5" max="5" width="11" style="1" customWidth="1"/>
     <col min="6" max="6" width="25.42578125" style="1" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="24.5703125" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="A1" s="89" t="s">
+      <c r="A1" s="92" t="s">
         <v>14</v>
       </c>
-      <c r="B1" s="89"/>
-[...5 lines deleted...]
-      <c r="H1" s="89"/>
+      <c r="B1" s="92"/>
+      <c r="C1" s="92"/>
+      <c r="D1" s="92"/>
+      <c r="E1" s="92"/>
+      <c r="F1" s="92"/>
+      <c r="G1" s="92"/>
+      <c r="H1" s="92"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
     </row>
     <row r="3" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A3" s="90"/>
-      <c r="B3" s="90" t="s">
+      <c r="A3" s="93"/>
+      <c r="B3" s="93" t="s">
         <v>4</v>
       </c>
-      <c r="C3" s="90" t="s">
+      <c r="C3" s="93" t="s">
         <v>5</v>
       </c>
-      <c r="D3" s="90"/>
-[...3 lines deleted...]
-      <c r="H3" s="90"/>
+      <c r="D3" s="93"/>
+      <c r="E3" s="93"/>
+      <c r="F3" s="93"/>
+      <c r="G3" s="93"/>
+      <c r="H3" s="93"/>
       <c r="I3" s="4"/>
     </row>
     <row r="4" spans="1:9">
-      <c r="A4" s="90"/>
-[...1 lines deleted...]
-      <c r="C4" s="90" t="s">
+      <c r="A4" s="93"/>
+      <c r="B4" s="93"/>
+      <c r="C4" s="93" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="90"/>
-      <c r="E4" s="90" t="s">
+      <c r="D4" s="93"/>
+      <c r="E4" s="93" t="s">
         <v>7</v>
       </c>
-      <c r="F4" s="90"/>
-      <c r="G4" s="90" t="s">
+      <c r="F4" s="93"/>
+      <c r="G4" s="93" t="s">
         <v>8</v>
       </c>
-      <c r="H4" s="90"/>
+      <c r="H4" s="93"/>
       <c r="I4" s="4"/>
     </row>
     <row r="5" spans="1:9" ht="67.5">
-      <c r="A5" s="90"/>
-      <c r="B5" s="90"/>
+      <c r="A5" s="93"/>
+      <c r="B5" s="93"/>
       <c r="C5" s="5" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="5" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="5" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="4"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="6">
         <v>2015</v>
       </c>
       <c r="B6" s="31">
@@ -26349,239 +27720,313 @@
         <v>96.9</v>
       </c>
       <c r="D56" s="37">
         <v>3.1</v>
       </c>
       <c r="E56" s="37">
         <v>99.8</v>
       </c>
       <c r="F56" s="37">
         <v>0.2</v>
       </c>
       <c r="G56" s="15">
         <v>96.1</v>
       </c>
       <c r="H56" s="15">
         <v>3.9</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B57" s="32">
         <v>96997</v>
       </c>
-      <c r="C57" s="63">
+      <c r="C57" s="61">
         <v>96.9</v>
       </c>
-      <c r="D57" s="63">
+      <c r="D57" s="61">
         <v>3.1</v>
       </c>
-      <c r="E57" s="64">
+      <c r="E57" s="62">
         <v>99.9</v>
       </c>
-      <c r="F57" s="64">
+      <c r="F57" s="62">
         <v>0.1</v>
       </c>
-      <c r="G57" s="65">
+      <c r="G57" s="63">
         <v>96.1</v>
       </c>
-      <c r="H57" s="65">
+      <c r="H57" s="63">
         <v>3.9</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="B58" s="70">
+      <c r="B58" s="68">
         <v>95401.666666666672</v>
       </c>
-      <c r="C58" s="69">
+      <c r="C58" s="67">
         <v>97.3</v>
       </c>
-      <c r="D58" s="69">
+      <c r="D58" s="67">
         <v>2.7</v>
       </c>
-      <c r="E58" s="69">
+      <c r="E58" s="67">
         <v>99.9</v>
       </c>
-      <c r="F58" s="69">
+      <c r="F58" s="67">
         <v>0.1</v>
       </c>
-      <c r="G58" s="69">
+      <c r="G58" s="67">
         <v>96.7</v>
       </c>
-      <c r="H58" s="69">
+      <c r="H58" s="67">
         <v>3.3</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="9" t="s">
         <v>1</v>
       </c>
-      <c r="B59" s="70">
+      <c r="B59" s="68">
         <v>99907</v>
       </c>
       <c r="C59" s="38">
         <v>96.4</v>
       </c>
       <c r="D59" s="38">
         <v>3.6</v>
       </c>
       <c r="E59" s="38">
         <v>99.8</v>
       </c>
       <c r="F59" s="38">
         <v>0.2</v>
       </c>
       <c r="G59" s="14">
         <v>95.5</v>
       </c>
       <c r="H59" s="14">
         <v>4.5</v>
       </c>
     </row>
     <row r="60" spans="1:8">
-      <c r="A60" s="18" t="s">
+      <c r="A60" s="9" t="s">
         <v>2</v>
       </c>
-      <c r="B60" s="84">
+      <c r="B60" s="32">
         <v>104625.33333333333</v>
       </c>
-      <c r="C60" s="85">
+      <c r="C60" s="61">
         <v>96.9</v>
       </c>
-      <c r="D60" s="85">
+      <c r="D60" s="61">
         <v>3.1</v>
       </c>
-      <c r="E60" s="86">
+      <c r="E60" s="62">
         <v>99.9</v>
       </c>
-      <c r="F60" s="86">
+      <c r="F60" s="62">
         <v>0.1</v>
       </c>
-      <c r="G60" s="87">
+      <c r="G60" s="63">
         <v>96.2</v>
       </c>
-      <c r="H60" s="87">
+      <c r="H60" s="63">
         <v>3.8</v>
       </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" s="6">
+        <v>2026</v>
+      </c>
+      <c r="B61" s="31"/>
+      <c r="C61" s="15"/>
+      <c r="D61" s="15"/>
+      <c r="E61" s="15"/>
+      <c r="F61" s="15"/>
+      <c r="G61" s="15"/>
+      <c r="H61" s="15"/>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="B62" s="16">
+        <v>107870</v>
+      </c>
+      <c r="C62" s="87">
+        <v>96.7</v>
+      </c>
+      <c r="D62" s="87">
+        <v>3.3</v>
+      </c>
+      <c r="E62" s="87">
+        <v>99.8</v>
+      </c>
+      <c r="F62" s="87">
+        <v>0.2</v>
+      </c>
+      <c r="G62" s="88">
+        <v>95.8</v>
+      </c>
+      <c r="H62" s="88">
+        <v>4.2</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="B63" s="68"/>
+      <c r="C63" s="67"/>
+      <c r="D63" s="67"/>
+      <c r="E63" s="67"/>
+      <c r="F63" s="67"/>
+      <c r="G63" s="67"/>
+      <c r="H63" s="67"/>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="B64" s="68"/>
+      <c r="C64" s="38"/>
+      <c r="D64" s="38"/>
+      <c r="E64" s="38"/>
+      <c r="F64" s="38"/>
+      <c r="G64" s="14"/>
+      <c r="H64" s="14"/>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" s="18" t="s">
+        <v>2</v>
+      </c>
+      <c r="B65" s="82"/>
+      <c r="C65" s="83"/>
+      <c r="D65" s="83"/>
+      <c r="E65" s="84"/>
+      <c r="F65" s="84"/>
+      <c r="G65" s="85"/>
+      <c r="H65" s="85"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:H3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:H4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:I60"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:I65"/>
   <sheetViews>
     <sheetView topLeftCell="A28" workbookViewId="0">
-      <selection activeCell="L51" sqref="L51"/>
+      <selection activeCell="B62" sqref="B62:H62"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12" style="19" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="19" customWidth="1"/>
     <col min="3" max="3" width="11.140625" style="19" customWidth="1"/>
     <col min="4" max="4" width="23.85546875" style="19" customWidth="1"/>
     <col min="5" max="5" width="11" style="19" customWidth="1"/>
     <col min="6" max="6" width="25.42578125" style="19" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="19" customWidth="1"/>
     <col min="8" max="8" width="24.5703125" style="19" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="19"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="A1" s="91" t="s">
+      <c r="A1" s="94" t="s">
         <v>15</v>
       </c>
-      <c r="B1" s="91"/>
-[...5 lines deleted...]
-      <c r="H1" s="91"/>
+      <c r="B1" s="94"/>
+      <c r="C1" s="94"/>
+      <c r="D1" s="94"/>
+      <c r="E1" s="94"/>
+      <c r="F1" s="94"/>
+      <c r="G1" s="94"/>
+      <c r="H1" s="94"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="20"/>
       <c r="B2" s="20"/>
       <c r="C2" s="21"/>
       <c r="D2" s="21"/>
       <c r="E2" s="21"/>
       <c r="F2" s="21"/>
       <c r="G2" s="21"/>
       <c r="H2" s="21"/>
     </row>
     <row r="3" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A3" s="92"/>
-      <c r="B3" s="92" t="s">
+      <c r="A3" s="95"/>
+      <c r="B3" s="95" t="s">
         <v>4</v>
       </c>
-      <c r="C3" s="92" t="s">
+      <c r="C3" s="95" t="s">
         <v>5</v>
       </c>
-      <c r="D3" s="92"/>
-[...3 lines deleted...]
-      <c r="H3" s="92"/>
+      <c r="D3" s="95"/>
+      <c r="E3" s="95"/>
+      <c r="F3" s="95"/>
+      <c r="G3" s="95"/>
+      <c r="H3" s="95"/>
       <c r="I3" s="22"/>
     </row>
     <row r="4" spans="1:9">
-      <c r="A4" s="92"/>
-[...1 lines deleted...]
-      <c r="C4" s="92" t="s">
+      <c r="A4" s="95"/>
+      <c r="B4" s="95"/>
+      <c r="C4" s="95" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="92"/>
-      <c r="E4" s="92" t="s">
+      <c r="D4" s="95"/>
+      <c r="E4" s="95" t="s">
         <v>7</v>
       </c>
-      <c r="F4" s="92"/>
-      <c r="G4" s="92" t="s">
+      <c r="F4" s="95"/>
+      <c r="G4" s="95" t="s">
         <v>8</v>
       </c>
-      <c r="H4" s="92"/>
+      <c r="H4" s="95"/>
       <c r="I4" s="22"/>
     </row>
     <row r="5" spans="1:9" ht="67.5">
-      <c r="A5" s="92"/>
-      <c r="B5" s="92"/>
+      <c r="A5" s="95"/>
+      <c r="B5" s="95"/>
       <c r="C5" s="36" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="36" t="s">
         <v>10</v>
       </c>
       <c r="E5" s="36" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="36" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="36" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="36" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="22"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="30">
         <v>2015</v>
       </c>
       <c r="B6" s="31">
@@ -27891,239 +29336,313 @@
         <v>99.9</v>
       </c>
       <c r="D56" s="37">
         <v>0.1</v>
       </c>
       <c r="E56" s="37">
         <v>100</v>
       </c>
       <c r="F56" s="37">
         <v>0</v>
       </c>
       <c r="G56" s="15">
         <v>99.9</v>
       </c>
       <c r="H56" s="15">
         <v>0.1</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B57" s="32">
         <v>86216.666666666672</v>
       </c>
-      <c r="C57" s="63">
+      <c r="C57" s="61">
         <v>100</v>
       </c>
-      <c r="D57" s="63">
-[...2 lines deleted...]
-      <c r="E57" s="64">
+      <c r="D57" s="61">
+        <v>0</v>
+      </c>
+      <c r="E57" s="62">
         <v>100</v>
       </c>
-      <c r="F57" s="64">
-[...2 lines deleted...]
-      <c r="G57" s="65">
+      <c r="F57" s="62">
+        <v>0</v>
+      </c>
+      <c r="G57" s="63">
         <v>99.9</v>
       </c>
-      <c r="H57" s="65">
+      <c r="H57" s="63">
         <v>0.1</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="B58" s="70">
+      <c r="B58" s="68">
         <v>88320.333333333328</v>
       </c>
-      <c r="C58" s="69">
+      <c r="C58" s="67">
         <v>99.9</v>
       </c>
-      <c r="D58" s="69">
+      <c r="D58" s="67">
         <v>0.1</v>
       </c>
-      <c r="E58" s="69">
+      <c r="E58" s="67">
         <v>100</v>
       </c>
-      <c r="F58" s="69">
-[...2 lines deleted...]
-      <c r="G58" s="69">
+      <c r="F58" s="67">
+        <v>0</v>
+      </c>
+      <c r="G58" s="67">
         <v>99.7</v>
       </c>
-      <c r="H58" s="69">
+      <c r="H58" s="67">
         <v>0.3</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="9" t="s">
         <v>1</v>
       </c>
-      <c r="B59" s="70">
+      <c r="B59" s="81">
         <v>88777.333333333328</v>
       </c>
-      <c r="C59" s="38">
+      <c r="C59" s="14">
         <v>99.9</v>
       </c>
-      <c r="D59" s="38">
+      <c r="D59" s="14">
         <v>0.1</v>
       </c>
-      <c r="E59" s="38">
+      <c r="E59" s="14">
         <v>100</v>
       </c>
-      <c r="F59" s="38">
+      <c r="F59" s="14">
         <v>0</v>
       </c>
       <c r="G59" s="14">
         <v>99.8</v>
       </c>
       <c r="H59" s="14">
         <v>0.2</v>
       </c>
     </row>
     <row r="60" spans="1:8">
-      <c r="A60" s="18" t="s">
+      <c r="A60" s="9" t="s">
         <v>2</v>
       </c>
-      <c r="B60" s="84">
+      <c r="B60" s="32">
         <v>91234</v>
       </c>
-      <c r="C60" s="85">
+      <c r="C60" s="61">
         <v>100</v>
       </c>
-      <c r="D60" s="85">
-[...2 lines deleted...]
-      <c r="E60" s="86">
+      <c r="D60" s="61">
+        <v>0</v>
+      </c>
+      <c r="E60" s="62">
         <v>100</v>
       </c>
-      <c r="F60" s="86">
-[...2 lines deleted...]
-      <c r="G60" s="87">
+      <c r="F60" s="62">
+        <v>0</v>
+      </c>
+      <c r="G60" s="63">
         <v>100</v>
       </c>
-      <c r="H60" s="87">
-[...1 lines deleted...]
-      </c>
+      <c r="H60" s="63">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" s="6">
+        <v>2026</v>
+      </c>
+      <c r="B61" s="31"/>
+      <c r="C61" s="15"/>
+      <c r="D61" s="15"/>
+      <c r="E61" s="15"/>
+      <c r="F61" s="15"/>
+      <c r="G61" s="15"/>
+      <c r="H61" s="15"/>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="B62" s="16">
+        <v>93315</v>
+      </c>
+      <c r="C62" s="87">
+        <v>100</v>
+      </c>
+      <c r="D62" s="87">
+        <v>0</v>
+      </c>
+      <c r="E62" s="87">
+        <v>100</v>
+      </c>
+      <c r="F62" s="87">
+        <v>0</v>
+      </c>
+      <c r="G62" s="88">
+        <v>99.9</v>
+      </c>
+      <c r="H62" s="88">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="B63" s="81"/>
+      <c r="C63" s="86"/>
+      <c r="D63" s="86"/>
+      <c r="E63" s="86"/>
+      <c r="F63" s="86"/>
+      <c r="G63" s="86"/>
+      <c r="H63" s="86"/>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="B64" s="68"/>
+      <c r="C64" s="38"/>
+      <c r="D64" s="38"/>
+      <c r="E64" s="38"/>
+      <c r="F64" s="38"/>
+      <c r="G64" s="14"/>
+      <c r="H64" s="14"/>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" s="18" t="s">
+        <v>2</v>
+      </c>
+      <c r="B65" s="82"/>
+      <c r="C65" s="83"/>
+      <c r="D65" s="83"/>
+      <c r="E65" s="84"/>
+      <c r="F65" s="84"/>
+      <c r="G65" s="85"/>
+      <c r="H65" s="85"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:H3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:H4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:I60"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:I65"/>
   <sheetViews>
     <sheetView topLeftCell="A28" workbookViewId="0">
-      <selection activeCell="L62" sqref="L62"/>
+      <selection activeCell="B62" sqref="B62:H62"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12" style="19" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="19" customWidth="1"/>
     <col min="3" max="3" width="11.140625" style="19" customWidth="1"/>
     <col min="4" max="4" width="23.85546875" style="19" customWidth="1"/>
     <col min="5" max="5" width="11" style="19" customWidth="1"/>
     <col min="6" max="6" width="25.42578125" style="19" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="19" customWidth="1"/>
     <col min="8" max="8" width="24.5703125" style="19" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="19"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="A1" s="91" t="s">
+      <c r="A1" s="94" t="s">
         <v>16</v>
       </c>
-      <c r="B1" s="91"/>
-[...5 lines deleted...]
-      <c r="H1" s="91"/>
+      <c r="B1" s="94"/>
+      <c r="C1" s="94"/>
+      <c r="D1" s="94"/>
+      <c r="E1" s="94"/>
+      <c r="F1" s="94"/>
+      <c r="G1" s="94"/>
+      <c r="H1" s="94"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="20"/>
       <c r="B2" s="20"/>
       <c r="C2" s="21"/>
       <c r="D2" s="21"/>
       <c r="E2" s="21"/>
       <c r="F2" s="21"/>
       <c r="G2" s="21"/>
       <c r="H2" s="21"/>
     </row>
     <row r="3" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A3" s="92"/>
-      <c r="B3" s="92" t="s">
+      <c r="A3" s="95"/>
+      <c r="B3" s="95" t="s">
         <v>4</v>
       </c>
-      <c r="C3" s="92" t="s">
+      <c r="C3" s="95" t="s">
         <v>5</v>
       </c>
-      <c r="D3" s="92"/>
-[...3 lines deleted...]
-      <c r="H3" s="92"/>
+      <c r="D3" s="95"/>
+      <c r="E3" s="95"/>
+      <c r="F3" s="95"/>
+      <c r="G3" s="95"/>
+      <c r="H3" s="95"/>
       <c r="I3" s="22"/>
     </row>
     <row r="4" spans="1:9">
-      <c r="A4" s="92"/>
-[...1 lines deleted...]
-      <c r="C4" s="92" t="s">
+      <c r="A4" s="95"/>
+      <c r="B4" s="95"/>
+      <c r="C4" s="95" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="92"/>
-      <c r="E4" s="92" t="s">
+      <c r="D4" s="95"/>
+      <c r="E4" s="95" t="s">
         <v>7</v>
       </c>
-      <c r="F4" s="92"/>
-      <c r="G4" s="92" t="s">
+      <c r="F4" s="95"/>
+      <c r="G4" s="95" t="s">
         <v>8</v>
       </c>
-      <c r="H4" s="92"/>
+      <c r="H4" s="95"/>
       <c r="I4" s="22"/>
     </row>
     <row r="5" spans="1:9" ht="67.5">
-      <c r="A5" s="92"/>
-      <c r="B5" s="92"/>
+      <c r="A5" s="95"/>
+      <c r="B5" s="95"/>
       <c r="C5" s="36" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="36" t="s">
         <v>10</v>
       </c>
       <c r="E5" s="36" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="36" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="36" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="36" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="22"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="30">
         <v>2015</v>
       </c>
       <c r="B6" s="31">
@@ -29433,146 +30952,220 @@
         <v>95.8</v>
       </c>
       <c r="D56" s="37">
         <v>4.2</v>
       </c>
       <c r="E56" s="37">
         <v>98</v>
       </c>
       <c r="F56" s="37">
         <v>2</v>
       </c>
       <c r="G56" s="15">
         <v>92</v>
       </c>
       <c r="H56" s="15">
         <v>8</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B57" s="32">
         <v>98818</v>
       </c>
-      <c r="C57" s="63">
+      <c r="C57" s="61">
         <v>95</v>
       </c>
-      <c r="D57" s="63">
+      <c r="D57" s="61">
         <v>5</v>
       </c>
-      <c r="E57" s="64">
+      <c r="E57" s="62">
         <v>97.2</v>
       </c>
-      <c r="F57" s="64">
+      <c r="F57" s="62">
         <v>2.8</v>
       </c>
-      <c r="G57" s="65">
+      <c r="G57" s="63">
         <v>91.2</v>
       </c>
-      <c r="H57" s="65">
+      <c r="H57" s="63">
         <v>8.8000000000000007</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="B58" s="70">
+      <c r="B58" s="68">
         <v>95244.333333333328</v>
       </c>
-      <c r="C58" s="69">
+      <c r="C58" s="67">
         <v>96.7</v>
       </c>
-      <c r="D58" s="69">
+      <c r="D58" s="67">
         <v>3.3</v>
       </c>
-      <c r="E58" s="69">
+      <c r="E58" s="67">
         <v>98.5</v>
       </c>
-      <c r="F58" s="69">
+      <c r="F58" s="67">
         <v>1.5</v>
       </c>
-      <c r="G58" s="69">
+      <c r="G58" s="67">
         <v>93.2</v>
       </c>
-      <c r="H58" s="69">
+      <c r="H58" s="67">
         <v>6.8</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="9" t="s">
         <v>1</v>
       </c>
-      <c r="B59" s="70">
+      <c r="B59" s="81">
         <v>96664.333333333328</v>
       </c>
-      <c r="C59" s="38">
+      <c r="C59" s="14">
         <v>96.4</v>
       </c>
-      <c r="D59" s="38">
+      <c r="D59" s="14">
         <v>3.6</v>
       </c>
-      <c r="E59" s="38">
+      <c r="E59" s="14">
         <v>98.7</v>
       </c>
-      <c r="F59" s="38">
+      <c r="F59" s="14">
         <v>1.3</v>
       </c>
       <c r="G59" s="14">
         <v>92.5</v>
       </c>
       <c r="H59" s="14">
         <v>7.5</v>
       </c>
     </row>
     <row r="60" spans="1:8">
-      <c r="A60" s="18" t="s">
+      <c r="A60" s="9" t="s">
         <v>2</v>
       </c>
-      <c r="B60" s="84">
+      <c r="B60" s="32">
         <v>95291</v>
       </c>
-      <c r="C60" s="85">
+      <c r="C60" s="61">
         <v>95.4</v>
       </c>
-      <c r="D60" s="85">
+      <c r="D60" s="61">
         <v>4.5999999999999996</v>
       </c>
-      <c r="E60" s="86">
+      <c r="E60" s="62">
         <v>97.6</v>
       </c>
-      <c r="F60" s="86">
+      <c r="F60" s="62">
         <v>2.4</v>
       </c>
-      <c r="G60" s="87">
+      <c r="G60" s="63">
         <v>91.6</v>
       </c>
-      <c r="H60" s="87">
+      <c r="H60" s="63">
         <v>8.4</v>
       </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" s="6">
+        <v>2026</v>
+      </c>
+      <c r="B61" s="31"/>
+      <c r="C61" s="15"/>
+      <c r="D61" s="15"/>
+      <c r="E61" s="15"/>
+      <c r="F61" s="15"/>
+      <c r="G61" s="15"/>
+      <c r="H61" s="15"/>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="B62" s="16">
+        <v>103820</v>
+      </c>
+      <c r="C62" s="87">
+        <v>94.5</v>
+      </c>
+      <c r="D62" s="87">
+        <v>5.5</v>
+      </c>
+      <c r="E62" s="87">
+        <v>97.6</v>
+      </c>
+      <c r="F62" s="87">
+        <v>2.4</v>
+      </c>
+      <c r="G62" s="88">
+        <v>88.9</v>
+      </c>
+      <c r="H62" s="88">
+        <v>11.1</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="B63" s="68"/>
+      <c r="C63" s="67"/>
+      <c r="D63" s="67"/>
+      <c r="E63" s="67"/>
+      <c r="F63" s="67"/>
+      <c r="G63" s="67"/>
+      <c r="H63" s="67"/>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="B64" s="68"/>
+      <c r="C64" s="38"/>
+      <c r="D64" s="38"/>
+      <c r="E64" s="38"/>
+      <c r="F64" s="38"/>
+      <c r="G64" s="14"/>
+      <c r="H64" s="14"/>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" s="18" t="s">
+        <v>2</v>
+      </c>
+      <c r="B65" s="82"/>
+      <c r="C65" s="83"/>
+      <c r="D65" s="83"/>
+      <c r="E65" s="84"/>
+      <c r="F65" s="84"/>
+      <c r="G65" s="85"/>
+      <c r="H65" s="85"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:H3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:H4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>