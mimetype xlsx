--- v0 (2026-04-24)
+++ v1 (2026-05-15)
@@ -117,51 +117,51 @@
   <c r="K46" i="9"/>
   <c r="K39" i="9"/>
   <c r="K34" i="9"/>
   <c r="K46" i="7"/>
   <c r="K39" i="7"/>
   <c r="K34" i="7"/>
   <c r="K46" i="6"/>
   <c r="K39" i="6"/>
   <c r="K34" i="6"/>
   <c r="K46" i="5"/>
   <c r="K39" i="5"/>
   <c r="K34" i="5"/>
   <c r="K46" i="3"/>
   <c r="K39" i="3"/>
   <c r="K34" i="3"/>
   <c r="K46" i="22"/>
   <c r="K39" i="22"/>
   <c r="K34" i="22"/>
   <c r="K46" i="4"/>
   <c r="K39" i="4"/>
   <c r="K34" i="4"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1498" uniqueCount="87">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1509" uniqueCount="87">
   <si>
     <t>Зерттелетін үй шаруашылықтар ақшалай табыстарының құрылымы</t>
   </si>
   <si>
     <t>пайызбен</t>
   </si>
   <si>
     <t>Ақшалай табыс, барлығы</t>
   </si>
   <si>
     <t>жалдамалы жұмыстан түскен табыс</t>
   </si>
   <si>
     <t>жалдамалы емес  жұмыстан түскен табыс</t>
   </si>
   <si>
     <t>зейнетақы</t>
   </si>
   <si>
     <t>жәрдемақы</t>
   </si>
   <si>
     <t>АӘК және тұрғын үйлік көмек</t>
   </si>
   <si>
@@ -599,51 +599,51 @@
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="114">
+  <cellXfs count="115">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
@@ -863,83 +863,84 @@
     </xf>
     <xf numFmtId="14" fontId="15" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="15" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="4" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="4"/>
     <cellStyle name="Обычный 3" xfId="5"/>
     <cellStyle name="Обычный 50" xfId="2"/>
     <cellStyle name="Обычный_2.2 " xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet24.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -1226,51 +1227,51 @@
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/labor-and-income/stat-life/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/97c/71dnlq2dk7vea7a6ofa2v6f1schhvxo0.rar" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:n.zhumanova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/704456?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:B29"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B23" sqref="B23"/>
+      <selection activeCell="B27" sqref="B27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="44.28515625" style="75" customWidth="1"/>
     <col min="2" max="2" width="94.7109375" style="75" customWidth="1"/>
     <col min="3" max="256" width="9.140625" style="75"/>
     <col min="257" max="257" width="44.28515625" style="75" customWidth="1"/>
     <col min="258" max="258" width="94.7109375" style="75" customWidth="1"/>
     <col min="259" max="512" width="9.140625" style="75"/>
     <col min="513" max="513" width="44.28515625" style="75" customWidth="1"/>
     <col min="514" max="514" width="94.7109375" style="75" customWidth="1"/>
     <col min="515" max="768" width="9.140625" style="75"/>
     <col min="769" max="769" width="44.28515625" style="75" customWidth="1"/>
     <col min="770" max="770" width="94.7109375" style="75" customWidth="1"/>
     <col min="771" max="1024" width="9.140625" style="75"/>
     <col min="1025" max="1025" width="44.28515625" style="75" customWidth="1"/>
     <col min="1026" max="1026" width="94.7109375" style="75" customWidth="1"/>
     <col min="1027" max="1280" width="9.140625" style="75"/>
     <col min="1281" max="1281" width="44.28515625" style="75" customWidth="1"/>
     <col min="1282" max="1282" width="94.7109375" style="75" customWidth="1"/>
     <col min="1283" max="1536" width="9.140625" style="75"/>
     <col min="1537" max="1537" width="44.28515625" style="75" customWidth="1"/>
     <col min="1538" max="1538" width="94.7109375" style="75" customWidth="1"/>
     <col min="1539" max="1792" width="9.140625" style="75"/>
@@ -1426,52 +1427,52 @@
     <col min="14339" max="14592" width="9.140625" style="75"/>
     <col min="14593" max="14593" width="44.28515625" style="75" customWidth="1"/>
     <col min="14594" max="14594" width="94.7109375" style="75" customWidth="1"/>
     <col min="14595" max="14848" width="9.140625" style="75"/>
     <col min="14849" max="14849" width="44.28515625" style="75" customWidth="1"/>
     <col min="14850" max="14850" width="94.7109375" style="75" customWidth="1"/>
     <col min="14851" max="15104" width="9.140625" style="75"/>
     <col min="15105" max="15105" width="44.28515625" style="75" customWidth="1"/>
     <col min="15106" max="15106" width="94.7109375" style="75" customWidth="1"/>
     <col min="15107" max="15360" width="9.140625" style="75"/>
     <col min="15361" max="15361" width="44.28515625" style="75" customWidth="1"/>
     <col min="15362" max="15362" width="94.7109375" style="75" customWidth="1"/>
     <col min="15363" max="15616" width="9.140625" style="75"/>
     <col min="15617" max="15617" width="44.28515625" style="75" customWidth="1"/>
     <col min="15618" max="15618" width="94.7109375" style="75" customWidth="1"/>
     <col min="15619" max="15872" width="9.140625" style="75"/>
     <col min="15873" max="15873" width="44.28515625" style="75" customWidth="1"/>
     <col min="15874" max="15874" width="94.7109375" style="75" customWidth="1"/>
     <col min="15875" max="16128" width="9.140625" style="75"/>
     <col min="16129" max="16129" width="44.28515625" style="75" customWidth="1"/>
     <col min="16130" max="16130" width="94.7109375" style="75" customWidth="1"/>
     <col min="16131" max="16384" width="9.140625" style="75"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="13.5" customHeight="1">
-      <c r="A1" s="103"/>
-      <c r="B1" s="103"/>
+      <c r="A1" s="104"/>
+      <c r="B1" s="104"/>
     </row>
     <row r="2" spans="1:2" ht="21" customHeight="1">
       <c r="A2" s="76" t="s">
         <v>44</v>
       </c>
       <c r="B2" s="90">
         <v>641301</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="21" customHeight="1">
       <c r="A3" s="76" t="s">
         <v>45</v>
       </c>
       <c r="B3" s="90" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="4" spans="1:2" ht="21" customHeight="1">
       <c r="A4" s="76" t="s">
         <v>46</v>
       </c>
       <c r="B4" s="91" t="s">
         <v>85</v>
       </c>
     </row>
@@ -1642,214 +1643,214 @@
       <c r="B29" s="80"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2" display="https://stat.gov.kz/upload/iblock/97c/71dnlq2dk7vea7a6ofa2v6f1schhvxo0.rar "/>
     <hyperlink ref="B14" r:id="rId3"/>
     <hyperlink ref="B15" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N64"/>
   <sheetViews>
     <sheetView topLeftCell="A31" workbookViewId="0">
-      <selection activeCell="N74" sqref="N74"/>
+      <selection activeCell="Q62" sqref="Q62"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.28515625" style="23" customWidth="1"/>
     <col min="2" max="2" width="10.85546875" style="23" customWidth="1"/>
     <col min="3" max="3" width="13.85546875" style="23" customWidth="1"/>
     <col min="4" max="5" width="10.85546875" style="23" customWidth="1"/>
     <col min="6" max="6" width="8.140625" style="23" customWidth="1"/>
     <col min="7" max="7" width="8.7109375" style="23" customWidth="1"/>
     <col min="8" max="8" width="10.42578125" style="23" customWidth="1"/>
     <col min="9" max="9" width="10.5703125" style="23" customWidth="1"/>
     <col min="10" max="10" width="14.5703125" style="23" customWidth="1"/>
     <col min="11" max="11" width="15.42578125" style="23" customWidth="1"/>
     <col min="12" max="16384" width="9.140625" style="23"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
-      <c r="A1" s="110" t="s">
+      <c r="A1" s="111" t="s">
         <v>24</v>
       </c>
-      <c r="B1" s="110"/>
-[...8 lines deleted...]
-      <c r="K1" s="110"/>
+      <c r="B1" s="111"/>
+      <c r="C1" s="111"/>
+      <c r="D1" s="111"/>
+      <c r="E1" s="111"/>
+      <c r="F1" s="111"/>
+      <c r="G1" s="111"/>
+      <c r="H1" s="111"/>
+      <c r="I1" s="111"/>
+      <c r="J1" s="111"/>
+      <c r="K1" s="111"/>
     </row>
     <row r="2" spans="1:11">
-      <c r="A2" s="111" t="s">
+      <c r="A2" s="112" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="111"/>
-[...8 lines deleted...]
-      <c r="K2" s="111"/>
+      <c r="B2" s="112"/>
+      <c r="C2" s="112"/>
+      <c r="D2" s="112"/>
+      <c r="E2" s="112"/>
+      <c r="F2" s="112"/>
+      <c r="G2" s="112"/>
+      <c r="H2" s="112"/>
+      <c r="I2" s="112"/>
+      <c r="J2" s="112"/>
+      <c r="K2" s="112"/>
     </row>
     <row r="3" spans="1:11" ht="10.5" customHeight="1">
-      <c r="A3" s="109"/>
-      <c r="B3" s="109" t="s">
+      <c r="A3" s="110"/>
+      <c r="B3" s="110" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="109" t="s">
+      <c r="C3" s="110" t="s">
         <v>18</v>
       </c>
-      <c r="D3" s="109"/>
-[...6 lines deleted...]
-      <c r="K3" s="109"/>
+      <c r="D3" s="110"/>
+      <c r="E3" s="110"/>
+      <c r="F3" s="110"/>
+      <c r="G3" s="110"/>
+      <c r="H3" s="110"/>
+      <c r="I3" s="110"/>
+      <c r="J3" s="110"/>
+      <c r="K3" s="110"/>
     </row>
     <row r="4" spans="1:11" ht="6.75" customHeight="1">
-      <c r="A4" s="109"/>
-[...9 lines deleted...]
-      <c r="K4" s="109"/>
+      <c r="A4" s="110"/>
+      <c r="B4" s="110"/>
+      <c r="C4" s="110"/>
+      <c r="D4" s="110"/>
+      <c r="E4" s="110"/>
+      <c r="F4" s="110"/>
+      <c r="G4" s="110"/>
+      <c r="H4" s="110"/>
+      <c r="I4" s="110"/>
+      <c r="J4" s="110"/>
+      <c r="K4" s="110"/>
     </row>
     <row r="5" spans="1:11" ht="7.5" customHeight="1">
-      <c r="A5" s="109"/>
-[...1 lines deleted...]
-      <c r="C5" s="112" t="s">
+      <c r="A5" s="110"/>
+      <c r="B5" s="110"/>
+      <c r="C5" s="113" t="s">
         <v>11</v>
       </c>
-      <c r="D5" s="109" t="s">
+      <c r="D5" s="110" t="s">
         <v>17</v>
       </c>
-      <c r="E5" s="109"/>
-      <c r="F5" s="109" t="s">
+      <c r="E5" s="110"/>
+      <c r="F5" s="110" t="s">
         <v>16</v>
       </c>
-      <c r="G5" s="109"/>
-[...2 lines deleted...]
-      <c r="J5" s="109" t="s">
+      <c r="G5" s="110"/>
+      <c r="H5" s="110"/>
+      <c r="I5" s="110"/>
+      <c r="J5" s="110" t="s">
         <v>9</v>
       </c>
-      <c r="K5" s="109" t="s">
+      <c r="K5" s="110" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:11" ht="8.25" customHeight="1">
-      <c r="A6" s="109"/>
-[...9 lines deleted...]
-      <c r="K6" s="109"/>
+      <c r="A6" s="110"/>
+      <c r="B6" s="110"/>
+      <c r="C6" s="113"/>
+      <c r="D6" s="110"/>
+      <c r="E6" s="110"/>
+      <c r="F6" s="110"/>
+      <c r="G6" s="110"/>
+      <c r="H6" s="110"/>
+      <c r="I6" s="110"/>
+      <c r="J6" s="110"/>
+      <c r="K6" s="110"/>
     </row>
     <row r="7" spans="1:11" ht="12.75" customHeight="1">
-      <c r="A7" s="109"/>
-[...2 lines deleted...]
-      <c r="D7" s="109" t="s">
+      <c r="A7" s="110"/>
+      <c r="B7" s="110"/>
+      <c r="C7" s="113"/>
+      <c r="D7" s="110" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="109" t="s">
+      <c r="E7" s="110" t="s">
         <v>4</v>
       </c>
-      <c r="F7" s="109" t="s">
+      <c r="F7" s="110" t="s">
         <v>5</v>
       </c>
-      <c r="G7" s="109" t="s">
+      <c r="G7" s="110" t="s">
         <v>6</v>
       </c>
-      <c r="H7" s="109" t="s">
+      <c r="H7" s="110" t="s">
         <v>7</v>
       </c>
-      <c r="I7" s="109" t="s">
+      <c r="I7" s="110" t="s">
         <v>8</v>
       </c>
-      <c r="J7" s="109"/>
-      <c r="K7" s="109"/>
+      <c r="J7" s="110"/>
+      <c r="K7" s="110"/>
     </row>
     <row r="8" spans="1:11">
-      <c r="A8" s="109"/>
-[...9 lines deleted...]
-      <c r="K8" s="109"/>
+      <c r="A8" s="110"/>
+      <c r="B8" s="110"/>
+      <c r="C8" s="113"/>
+      <c r="D8" s="110"/>
+      <c r="E8" s="110"/>
+      <c r="F8" s="110"/>
+      <c r="G8" s="110"/>
+      <c r="H8" s="110"/>
+      <c r="I8" s="110"/>
+      <c r="J8" s="110"/>
+      <c r="K8" s="110"/>
     </row>
     <row r="9" spans="1:11" ht="47.25" customHeight="1">
-      <c r="A9" s="109"/>
-[...9 lines deleted...]
-      <c r="K9" s="109"/>
+      <c r="A9" s="110"/>
+      <c r="B9" s="110"/>
+      <c r="C9" s="113"/>
+      <c r="D9" s="110"/>
+      <c r="E9" s="110"/>
+      <c r="F9" s="110"/>
+      <c r="G9" s="110"/>
+      <c r="H9" s="110"/>
+      <c r="I9" s="110"/>
+      <c r="J9" s="110"/>
+      <c r="K9" s="110"/>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="41">
         <v>2015</v>
       </c>
       <c r="B10" s="42">
         <v>100</v>
       </c>
       <c r="C10" s="25">
         <v>80.400000000000006</v>
       </c>
       <c r="D10" s="25">
         <v>61.7</v>
       </c>
       <c r="E10" s="25">
         <v>18.7</v>
       </c>
       <c r="F10" s="25">
         <v>15.6</v>
       </c>
       <c r="G10" s="25">
         <v>2.6</v>
       </c>
       <c r="H10" s="25">
         <v>0</v>
@@ -3575,60 +3576,80 @@
         <v>15.4</v>
       </c>
       <c r="F59" s="35">
         <v>16.399999999999999</v>
       </c>
       <c r="G59" s="35">
         <v>6.1</v>
       </c>
       <c r="H59" s="35">
         <v>0</v>
       </c>
       <c r="I59" s="35">
         <v>0.1</v>
       </c>
       <c r="J59" s="35">
         <v>0</v>
       </c>
       <c r="K59" s="73">
         <v>2.2999999999999998</v>
       </c>
     </row>
     <row r="60" spans="1:12">
       <c r="A60" s="17">
         <v>2025</v>
       </c>
-      <c r="B60" s="72"/>
-[...8 lines deleted...]
-      <c r="K60" s="72"/>
+      <c r="B60" s="26">
+        <v>100</v>
+      </c>
+      <c r="C60" s="26">
+        <v>73.900000000000006</v>
+      </c>
+      <c r="D60" s="26">
+        <v>58.3</v>
+      </c>
+      <c r="E60" s="26">
+        <v>15.6</v>
+      </c>
+      <c r="F60" s="26">
+        <v>19.3</v>
+      </c>
+      <c r="G60" s="26">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="H60" s="26">
+        <v>0</v>
+      </c>
+      <c r="I60" s="26">
+        <v>0.2</v>
+      </c>
+      <c r="J60" s="26">
+        <v>0</v>
+      </c>
+      <c r="K60" s="114">
+        <v>1.5</v>
+      </c>
     </row>
     <row r="61" spans="1:12">
       <c r="A61" s="60" t="s">
         <v>12</v>
       </c>
       <c r="B61" s="87">
         <v>100</v>
       </c>
       <c r="C61" s="87">
         <v>73.900000000000006</v>
       </c>
       <c r="D61" s="87">
         <v>58.4</v>
       </c>
       <c r="E61" s="87">
         <v>15.5</v>
       </c>
       <c r="F61" s="87">
         <v>18.899999999999999</v>
       </c>
       <c r="G61" s="87">
         <v>5.3</v>
       </c>
       <c r="H61" s="87">
         <v>0</v>
@@ -3695,273 +3716,273 @@
         <v>15.7</v>
       </c>
       <c r="F63" s="102">
         <v>19.3</v>
       </c>
       <c r="G63" s="102">
         <v>4.8</v>
       </c>
       <c r="H63" s="102">
         <v>0</v>
       </c>
       <c r="I63" s="102">
         <v>0.1</v>
       </c>
       <c r="J63" s="102">
         <v>0</v>
       </c>
       <c r="K63" s="50">
         <v>1.6</v>
       </c>
     </row>
     <row r="64" spans="1:12">
       <c r="A64" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="B64" s="113">
-[...2 lines deleted...]
-      <c r="C64" s="113">
+      <c r="B64" s="103">
+        <v>100</v>
+      </c>
+      <c r="C64" s="103">
         <v>73.7</v>
       </c>
-      <c r="D64" s="113">
+      <c r="D64" s="103">
         <v>56.9</v>
       </c>
-      <c r="E64" s="113">
+      <c r="E64" s="103">
         <v>16.8</v>
       </c>
-      <c r="F64" s="113">
+      <c r="F64" s="103">
         <v>20</v>
       </c>
-      <c r="G64" s="113">
+      <c r="G64" s="103">
         <v>4.7</v>
       </c>
-      <c r="H64" s="113">
-[...2 lines deleted...]
-      <c r="I64" s="113">
+      <c r="H64" s="103">
+        <v>0</v>
+      </c>
+      <c r="I64" s="103">
         <v>0.2</v>
       </c>
-      <c r="J64" s="113">
-[...2 lines deleted...]
-      <c r="K64" s="113">
+      <c r="J64" s="103">
+        <v>0</v>
+      </c>
+      <c r="K64" s="103">
         <v>1.4</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:A9"/>
     <mergeCell ref="B3:B9"/>
     <mergeCell ref="C3:K4"/>
     <mergeCell ref="C5:C9"/>
     <mergeCell ref="D5:E6"/>
     <mergeCell ref="F5:I6"/>
     <mergeCell ref="J5:J9"/>
     <mergeCell ref="K5:K9"/>
     <mergeCell ref="D7:D9"/>
     <mergeCell ref="E7:E9"/>
     <mergeCell ref="F7:F9"/>
     <mergeCell ref="G7:G9"/>
     <mergeCell ref="H7:H9"/>
     <mergeCell ref="I7:I9"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N29"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="F39" sqref="F39"/>
+      <selection activeCell="O28" sqref="O28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.85546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="13.85546875" style="1" customWidth="1"/>
     <col min="4" max="5" width="10.85546875" style="1" customWidth="1"/>
     <col min="6" max="6" width="8.140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.7109375" style="1" customWidth="1"/>
     <col min="8" max="8" width="10.42578125" style="1" customWidth="1"/>
     <col min="9" max="9" width="10.5703125" style="1" customWidth="1"/>
     <col min="10" max="10" width="14.5703125" style="1" customWidth="1"/>
     <col min="11" max="11" width="15.42578125" style="1" customWidth="1"/>
     <col min="12" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
-      <c r="A1" s="104" t="s">
+      <c r="A1" s="105" t="s">
         <v>25</v>
       </c>
-      <c r="B1" s="104"/>
-[...8 lines deleted...]
-      <c r="K1" s="104"/>
+      <c r="B1" s="105"/>
+      <c r="C1" s="105"/>
+      <c r="D1" s="105"/>
+      <c r="E1" s="105"/>
+      <c r="F1" s="105"/>
+      <c r="G1" s="105"/>
+      <c r="H1" s="105"/>
+      <c r="I1" s="105"/>
+      <c r="J1" s="105"/>
+      <c r="K1" s="105"/>
     </row>
     <row r="2" spans="1:14">
-      <c r="A2" s="107" t="s">
+      <c r="A2" s="108" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="107"/>
-[...8 lines deleted...]
-      <c r="K2" s="107"/>
+      <c r="B2" s="108"/>
+      <c r="C2" s="108"/>
+      <c r="D2" s="108"/>
+      <c r="E2" s="108"/>
+      <c r="F2" s="108"/>
+      <c r="G2" s="108"/>
+      <c r="H2" s="108"/>
+      <c r="I2" s="108"/>
+      <c r="J2" s="108"/>
+      <c r="K2" s="108"/>
     </row>
     <row r="3" spans="1:14" ht="10.5" customHeight="1">
-      <c r="A3" s="105"/>
-      <c r="B3" s="105" t="s">
+      <c r="A3" s="106"/>
+      <c r="B3" s="106" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="105" t="s">
+      <c r="C3" s="106" t="s">
         <v>18</v>
       </c>
-      <c r="D3" s="105"/>
-[...6 lines deleted...]
-      <c r="K3" s="105"/>
+      <c r="D3" s="106"/>
+      <c r="E3" s="106"/>
+      <c r="F3" s="106"/>
+      <c r="G3" s="106"/>
+      <c r="H3" s="106"/>
+      <c r="I3" s="106"/>
+      <c r="J3" s="106"/>
+      <c r="K3" s="106"/>
     </row>
     <row r="4" spans="1:14" ht="6.75" customHeight="1">
-      <c r="A4" s="105"/>
-[...9 lines deleted...]
-      <c r="K4" s="105"/>
+      <c r="A4" s="106"/>
+      <c r="B4" s="106"/>
+      <c r="C4" s="106"/>
+      <c r="D4" s="106"/>
+      <c r="E4" s="106"/>
+      <c r="F4" s="106"/>
+      <c r="G4" s="106"/>
+      <c r="H4" s="106"/>
+      <c r="I4" s="106"/>
+      <c r="J4" s="106"/>
+      <c r="K4" s="106"/>
     </row>
     <row r="5" spans="1:14" ht="7.5" customHeight="1">
-      <c r="A5" s="105"/>
-[...1 lines deleted...]
-      <c r="C5" s="108" t="s">
+      <c r="A5" s="106"/>
+      <c r="B5" s="106"/>
+      <c r="C5" s="109" t="s">
         <v>11</v>
       </c>
-      <c r="D5" s="105" t="s">
+      <c r="D5" s="106" t="s">
         <v>17</v>
       </c>
-      <c r="E5" s="105"/>
-      <c r="F5" s="105" t="s">
+      <c r="E5" s="106"/>
+      <c r="F5" s="106" t="s">
         <v>16</v>
       </c>
-      <c r="G5" s="105"/>
-[...2 lines deleted...]
-      <c r="J5" s="105" t="s">
+      <c r="G5" s="106"/>
+      <c r="H5" s="106"/>
+      <c r="I5" s="106"/>
+      <c r="J5" s="106" t="s">
         <v>9</v>
       </c>
-      <c r="K5" s="105" t="s">
+      <c r="K5" s="106" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:14" ht="8.25" customHeight="1">
-      <c r="A6" s="105"/>
-[...9 lines deleted...]
-      <c r="K6" s="105"/>
+      <c r="A6" s="106"/>
+      <c r="B6" s="106"/>
+      <c r="C6" s="109"/>
+      <c r="D6" s="106"/>
+      <c r="E6" s="106"/>
+      <c r="F6" s="106"/>
+      <c r="G6" s="106"/>
+      <c r="H6" s="106"/>
+      <c r="I6" s="106"/>
+      <c r="J6" s="106"/>
+      <c r="K6" s="106"/>
     </row>
     <row r="7" spans="1:14" ht="12.75" customHeight="1">
-      <c r="A7" s="105"/>
-[...2 lines deleted...]
-      <c r="D7" s="105" t="s">
+      <c r="A7" s="106"/>
+      <c r="B7" s="106"/>
+      <c r="C7" s="109"/>
+      <c r="D7" s="106" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="105" t="s">
+      <c r="E7" s="106" t="s">
         <v>4</v>
       </c>
-      <c r="F7" s="105" t="s">
+      <c r="F7" s="106" t="s">
         <v>5</v>
       </c>
-      <c r="G7" s="105" t="s">
+      <c r="G7" s="106" t="s">
         <v>6</v>
       </c>
-      <c r="H7" s="105" t="s">
+      <c r="H7" s="106" t="s">
         <v>7</v>
       </c>
-      <c r="I7" s="105" t="s">
+      <c r="I7" s="106" t="s">
         <v>8</v>
       </c>
-      <c r="J7" s="105"/>
-      <c r="K7" s="105"/>
+      <c r="J7" s="106"/>
+      <c r="K7" s="106"/>
     </row>
     <row r="8" spans="1:14">
-      <c r="A8" s="105"/>
-[...9 lines deleted...]
-      <c r="K8" s="105"/>
+      <c r="A8" s="106"/>
+      <c r="B8" s="106"/>
+      <c r="C8" s="109"/>
+      <c r="D8" s="106"/>
+      <c r="E8" s="106"/>
+      <c r="F8" s="106"/>
+      <c r="G8" s="106"/>
+      <c r="H8" s="106"/>
+      <c r="I8" s="106"/>
+      <c r="J8" s="106"/>
+      <c r="K8" s="106"/>
     </row>
     <row r="9" spans="1:14" ht="47.25" customHeight="1">
-      <c r="A9" s="105"/>
-[...9 lines deleted...]
-      <c r="K9" s="105"/>
+      <c r="A9" s="106"/>
+      <c r="B9" s="106"/>
+      <c r="C9" s="109"/>
+      <c r="D9" s="106"/>
+      <c r="E9" s="106"/>
+      <c r="F9" s="106"/>
+      <c r="G9" s="106"/>
+      <c r="H9" s="106"/>
+      <c r="I9" s="106"/>
+      <c r="J9" s="106"/>
+      <c r="K9" s="106"/>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" s="17">
         <v>2022</v>
       </c>
       <c r="B10" s="9">
         <v>100</v>
       </c>
       <c r="C10" s="9">
         <v>68.7</v>
       </c>
       <c r="D10" s="9">
         <v>58.4</v>
       </c>
       <c r="E10" s="9">
         <v>10.3</v>
       </c>
       <c r="F10" s="9">
         <v>22.9</v>
       </c>
       <c r="G10" s="9">
         <v>3.6</v>
       </c>
       <c r="H10" s="9">
         <v>0</v>
@@ -4423,60 +4444,80 @@
         <v>14.1</v>
       </c>
       <c r="F24" s="35">
         <v>19.899999999999999</v>
       </c>
       <c r="G24" s="35">
         <v>4.8</v>
       </c>
       <c r="H24" s="35">
         <v>0.3</v>
       </c>
       <c r="I24" s="35">
         <v>0.6</v>
       </c>
       <c r="J24" s="35">
         <v>0.1</v>
       </c>
       <c r="K24" s="73">
         <v>4.3</v>
       </c>
     </row>
     <row r="25" spans="1:12">
       <c r="A25" s="17">
         <v>2025</v>
       </c>
-      <c r="B25" s="59"/>
-[...8 lines deleted...]
-      <c r="K25" s="59"/>
+      <c r="B25" s="26">
+        <v>100</v>
+      </c>
+      <c r="C25" s="26">
+        <v>72.2</v>
+      </c>
+      <c r="D25" s="26">
+        <v>60.4</v>
+      </c>
+      <c r="E25" s="26">
+        <v>11.8</v>
+      </c>
+      <c r="F25" s="26">
+        <v>21.5</v>
+      </c>
+      <c r="G25" s="26">
+        <v>3.4</v>
+      </c>
+      <c r="H25" s="26">
+        <v>0.1</v>
+      </c>
+      <c r="I25" s="26">
+        <v>0.3</v>
+      </c>
+      <c r="J25" s="26">
+        <v>0.1</v>
+      </c>
+      <c r="K25" s="114">
+        <v>2.4</v>
+      </c>
     </row>
     <row r="26" spans="1:12">
       <c r="A26" s="60" t="s">
         <v>12</v>
       </c>
       <c r="B26" s="87">
         <v>100</v>
       </c>
       <c r="C26" s="87">
         <v>72.900000000000006</v>
       </c>
       <c r="D26" s="87">
         <v>61.2</v>
       </c>
       <c r="E26" s="87">
         <v>11.7</v>
       </c>
       <c r="F26" s="87">
         <v>20.9</v>
       </c>
       <c r="G26" s="87">
         <v>3.4</v>
       </c>
       <c r="H26" s="87">
         <v>0.3</v>
@@ -4543,273 +4584,273 @@
         <v>11.3</v>
       </c>
       <c r="F28" s="102">
         <v>22</v>
       </c>
       <c r="G28" s="102">
         <v>3.3</v>
       </c>
       <c r="H28" s="102">
         <v>0.1</v>
       </c>
       <c r="I28" s="102">
         <v>0.2</v>
       </c>
       <c r="J28" s="102">
         <v>0.4</v>
       </c>
       <c r="K28" s="50">
         <v>2.1</v>
       </c>
     </row>
     <row r="29" spans="1:12">
       <c r="A29" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="B29" s="113">
-[...2 lines deleted...]
-      <c r="C29" s="113">
+      <c r="B29" s="103">
+        <v>100</v>
+      </c>
+      <c r="C29" s="103">
         <v>71.7</v>
       </c>
-      <c r="D29" s="113">
+      <c r="D29" s="103">
         <v>60.2</v>
       </c>
-      <c r="E29" s="113">
+      <c r="E29" s="103">
         <v>11.5</v>
       </c>
-      <c r="F29" s="113">
+      <c r="F29" s="103">
         <v>21.9</v>
       </c>
-      <c r="G29" s="113">
+      <c r="G29" s="103">
         <v>3.2</v>
       </c>
-      <c r="H29" s="113" t="s">
+      <c r="H29" s="103" t="s">
         <v>39</v>
       </c>
-      <c r="I29" s="113">
+      <c r="I29" s="103">
         <v>0.3</v>
       </c>
-      <c r="J29" s="113">
-[...2 lines deleted...]
-      <c r="K29" s="113">
+      <c r="J29" s="103">
+        <v>0.1</v>
+      </c>
+      <c r="K29" s="103">
         <v>2.8</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:A9"/>
     <mergeCell ref="B3:B9"/>
     <mergeCell ref="C3:K4"/>
     <mergeCell ref="C5:C9"/>
     <mergeCell ref="D5:E6"/>
     <mergeCell ref="F5:I6"/>
     <mergeCell ref="J5:J9"/>
     <mergeCell ref="K5:K9"/>
     <mergeCell ref="D7:D9"/>
     <mergeCell ref="E7:E9"/>
     <mergeCell ref="F7:F9"/>
     <mergeCell ref="G7:G9"/>
     <mergeCell ref="H7:H9"/>
     <mergeCell ref="I7:I9"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N64"/>
   <sheetViews>
     <sheetView topLeftCell="A49" workbookViewId="0">
-      <selection activeCell="B64" sqref="B64:K64"/>
+      <selection activeCell="R69" sqref="R69"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.85546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="13.85546875" style="1" customWidth="1"/>
     <col min="4" max="5" width="10.85546875" style="1" customWidth="1"/>
     <col min="6" max="6" width="8.140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.7109375" style="1" customWidth="1"/>
     <col min="8" max="8" width="10.42578125" style="1" customWidth="1"/>
     <col min="9" max="9" width="10.5703125" style="1" customWidth="1"/>
     <col min="10" max="10" width="14.5703125" style="1" customWidth="1"/>
     <col min="11" max="11" width="15.42578125" style="1" customWidth="1"/>
     <col min="12" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
-      <c r="A1" s="104" t="s">
+      <c r="A1" s="105" t="s">
         <v>26</v>
       </c>
-      <c r="B1" s="104"/>
-[...8 lines deleted...]
-      <c r="K1" s="104"/>
+      <c r="B1" s="105"/>
+      <c r="C1" s="105"/>
+      <c r="D1" s="105"/>
+      <c r="E1" s="105"/>
+      <c r="F1" s="105"/>
+      <c r="G1" s="105"/>
+      <c r="H1" s="105"/>
+      <c r="I1" s="105"/>
+      <c r="J1" s="105"/>
+      <c r="K1" s="105"/>
     </row>
     <row r="2" spans="1:11">
-      <c r="A2" s="107" t="s">
+      <c r="A2" s="108" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="107"/>
-[...8 lines deleted...]
-      <c r="K2" s="107"/>
+      <c r="B2" s="108"/>
+      <c r="C2" s="108"/>
+      <c r="D2" s="108"/>
+      <c r="E2" s="108"/>
+      <c r="F2" s="108"/>
+      <c r="G2" s="108"/>
+      <c r="H2" s="108"/>
+      <c r="I2" s="108"/>
+      <c r="J2" s="108"/>
+      <c r="K2" s="108"/>
     </row>
     <row r="3" spans="1:11" ht="10.5" customHeight="1">
-      <c r="A3" s="105"/>
-      <c r="B3" s="105" t="s">
+      <c r="A3" s="106"/>
+      <c r="B3" s="106" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="105" t="s">
+      <c r="C3" s="106" t="s">
         <v>18</v>
       </c>
-      <c r="D3" s="105"/>
-[...6 lines deleted...]
-      <c r="K3" s="105"/>
+      <c r="D3" s="106"/>
+      <c r="E3" s="106"/>
+      <c r="F3" s="106"/>
+      <c r="G3" s="106"/>
+      <c r="H3" s="106"/>
+      <c r="I3" s="106"/>
+      <c r="J3" s="106"/>
+      <c r="K3" s="106"/>
     </row>
     <row r="4" spans="1:11" ht="6.75" customHeight="1">
-      <c r="A4" s="105"/>
-[...9 lines deleted...]
-      <c r="K4" s="105"/>
+      <c r="A4" s="106"/>
+      <c r="B4" s="106"/>
+      <c r="C4" s="106"/>
+      <c r="D4" s="106"/>
+      <c r="E4" s="106"/>
+      <c r="F4" s="106"/>
+      <c r="G4" s="106"/>
+      <c r="H4" s="106"/>
+      <c r="I4" s="106"/>
+      <c r="J4" s="106"/>
+      <c r="K4" s="106"/>
     </row>
     <row r="5" spans="1:11" ht="7.5" customHeight="1">
-      <c r="A5" s="105"/>
-[...1 lines deleted...]
-      <c r="C5" s="108" t="s">
+      <c r="A5" s="106"/>
+      <c r="B5" s="106"/>
+      <c r="C5" s="109" t="s">
         <v>11</v>
       </c>
-      <c r="D5" s="105" t="s">
+      <c r="D5" s="106" t="s">
         <v>17</v>
       </c>
-      <c r="E5" s="105"/>
-      <c r="F5" s="105" t="s">
+      <c r="E5" s="106"/>
+      <c r="F5" s="106" t="s">
         <v>16</v>
       </c>
-      <c r="G5" s="105"/>
-[...2 lines deleted...]
-      <c r="J5" s="105" t="s">
+      <c r="G5" s="106"/>
+      <c r="H5" s="106"/>
+      <c r="I5" s="106"/>
+      <c r="J5" s="106" t="s">
         <v>9</v>
       </c>
-      <c r="K5" s="105" t="s">
+      <c r="K5" s="106" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:11" ht="8.25" customHeight="1">
-      <c r="A6" s="105"/>
-[...9 lines deleted...]
-      <c r="K6" s="105"/>
+      <c r="A6" s="106"/>
+      <c r="B6" s="106"/>
+      <c r="C6" s="109"/>
+      <c r="D6" s="106"/>
+      <c r="E6" s="106"/>
+      <c r="F6" s="106"/>
+      <c r="G6" s="106"/>
+      <c r="H6" s="106"/>
+      <c r="I6" s="106"/>
+      <c r="J6" s="106"/>
+      <c r="K6" s="106"/>
     </row>
     <row r="7" spans="1:11" ht="12.75" customHeight="1">
-      <c r="A7" s="105"/>
-[...2 lines deleted...]
-      <c r="D7" s="105" t="s">
+      <c r="A7" s="106"/>
+      <c r="B7" s="106"/>
+      <c r="C7" s="109"/>
+      <c r="D7" s="106" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="105" t="s">
+      <c r="E7" s="106" t="s">
         <v>4</v>
       </c>
-      <c r="F7" s="105" t="s">
+      <c r="F7" s="106" t="s">
         <v>5</v>
       </c>
-      <c r="G7" s="105" t="s">
+      <c r="G7" s="106" t="s">
         <v>6</v>
       </c>
-      <c r="H7" s="105" t="s">
+      <c r="H7" s="106" t="s">
         <v>7</v>
       </c>
-      <c r="I7" s="105" t="s">
+      <c r="I7" s="106" t="s">
         <v>8</v>
       </c>
-      <c r="J7" s="105"/>
-      <c r="K7" s="105"/>
+      <c r="J7" s="106"/>
+      <c r="K7" s="106"/>
     </row>
     <row r="8" spans="1:11">
-      <c r="A8" s="105"/>
-[...9 lines deleted...]
-      <c r="K8" s="105"/>
+      <c r="A8" s="106"/>
+      <c r="B8" s="106"/>
+      <c r="C8" s="109"/>
+      <c r="D8" s="106"/>
+      <c r="E8" s="106"/>
+      <c r="F8" s="106"/>
+      <c r="G8" s="106"/>
+      <c r="H8" s="106"/>
+      <c r="I8" s="106"/>
+      <c r="J8" s="106"/>
+      <c r="K8" s="106"/>
     </row>
     <row r="9" spans="1:11" ht="47.25" customHeight="1">
-      <c r="A9" s="105"/>
-[...9 lines deleted...]
-      <c r="K9" s="105"/>
+      <c r="A9" s="106"/>
+      <c r="B9" s="106"/>
+      <c r="C9" s="109"/>
+      <c r="D9" s="106"/>
+      <c r="E9" s="106"/>
+      <c r="F9" s="106"/>
+      <c r="G9" s="106"/>
+      <c r="H9" s="106"/>
+      <c r="I9" s="106"/>
+      <c r="J9" s="106"/>
+      <c r="K9" s="106"/>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="38">
         <v>2015</v>
       </c>
       <c r="B10" s="3">
         <v>100</v>
       </c>
       <c r="C10" s="9">
         <v>76.8</v>
       </c>
       <c r="D10" s="9">
         <v>72.3</v>
       </c>
       <c r="E10" s="9">
         <v>4.5</v>
       </c>
       <c r="F10" s="9">
         <v>14.4</v>
       </c>
       <c r="G10" s="9">
         <v>3.8</v>
       </c>
       <c r="H10" s="9">
         <v>0</v>
@@ -6535,60 +6576,80 @@
         <v>4.8</v>
       </c>
       <c r="F59" s="35">
         <v>16.5</v>
       </c>
       <c r="G59" s="35">
         <v>4</v>
       </c>
       <c r="H59" s="35">
         <v>0</v>
       </c>
       <c r="I59" s="35">
         <v>0.9</v>
       </c>
       <c r="J59" s="35">
         <v>0.5</v>
       </c>
       <c r="K59" s="74">
         <v>6</v>
       </c>
     </row>
     <row r="60" spans="1:12">
       <c r="A60" s="17">
         <v>2025</v>
       </c>
-      <c r="B60" s="59"/>
-[...8 lines deleted...]
-      <c r="K60" s="59"/>
+      <c r="B60" s="26">
+        <v>100</v>
+      </c>
+      <c r="C60" s="26">
+        <v>72.400000000000006</v>
+      </c>
+      <c r="D60" s="26">
+        <v>67.5</v>
+      </c>
+      <c r="E60" s="26">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="F60" s="26">
+        <v>17.8</v>
+      </c>
+      <c r="G60" s="26">
+        <v>3.9</v>
+      </c>
+      <c r="H60" s="26">
+        <v>0</v>
+      </c>
+      <c r="I60" s="26">
+        <v>0.6</v>
+      </c>
+      <c r="J60" s="26">
+        <v>0.5</v>
+      </c>
+      <c r="K60" s="114">
+        <v>4.8</v>
+      </c>
     </row>
     <row r="61" spans="1:12">
       <c r="A61" s="60" t="s">
         <v>12</v>
       </c>
       <c r="B61" s="87">
         <v>100</v>
       </c>
       <c r="C61" s="87">
         <v>73.599999999999994</v>
       </c>
       <c r="D61" s="87">
         <v>69.099999999999994</v>
       </c>
       <c r="E61" s="87">
         <v>4.5</v>
       </c>
       <c r="F61" s="87">
         <v>16.7</v>
       </c>
       <c r="G61" s="87">
         <v>4.2</v>
       </c>
       <c r="H61" s="87">
         <v>0</v>
@@ -6655,273 +6716,273 @@
         <v>5.4</v>
       </c>
       <c r="F63" s="102">
         <v>17.7</v>
       </c>
       <c r="G63" s="102">
         <v>4</v>
       </c>
       <c r="H63" s="102" t="s">
         <v>39</v>
       </c>
       <c r="I63" s="102">
         <v>0.5</v>
       </c>
       <c r="J63" s="102">
         <v>0.4</v>
       </c>
       <c r="K63" s="50">
         <v>4.8</v>
       </c>
     </row>
     <row r="64" spans="1:12">
       <c r="A64" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="B64" s="113">
-[...2 lines deleted...]
-      <c r="C64" s="113">
+      <c r="B64" s="103">
+        <v>100</v>
+      </c>
+      <c r="C64" s="103">
         <v>71.900000000000006</v>
       </c>
-      <c r="D64" s="113">
+      <c r="D64" s="103">
         <v>67.099999999999994</v>
       </c>
-      <c r="E64" s="113">
+      <c r="E64" s="103">
         <v>4.8</v>
       </c>
-      <c r="F64" s="113">
+      <c r="F64" s="103">
         <v>17.8</v>
       </c>
-      <c r="G64" s="113">
+      <c r="G64" s="103">
         <v>3.7</v>
       </c>
-      <c r="H64" s="113" t="s">
+      <c r="H64" s="103" t="s">
         <v>39</v>
       </c>
-      <c r="I64" s="113">
+      <c r="I64" s="103">
         <v>0.7</v>
       </c>
-      <c r="J64" s="113">
+      <c r="J64" s="103">
         <v>0.6</v>
       </c>
-      <c r="K64" s="113">
+      <c r="K64" s="103">
         <v>5.3</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:A9"/>
     <mergeCell ref="B3:B9"/>
     <mergeCell ref="C3:K4"/>
     <mergeCell ref="C5:C9"/>
     <mergeCell ref="D5:E6"/>
     <mergeCell ref="F5:I6"/>
     <mergeCell ref="J5:J9"/>
     <mergeCell ref="K5:K9"/>
     <mergeCell ref="D7:D9"/>
     <mergeCell ref="E7:E9"/>
     <mergeCell ref="F7:F9"/>
     <mergeCell ref="G7:G9"/>
     <mergeCell ref="H7:H9"/>
     <mergeCell ref="I7:I9"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N64"/>
   <sheetViews>
     <sheetView topLeftCell="A28" workbookViewId="0">
-      <selection activeCell="P65" sqref="P65"/>
+      <selection activeCell="S54" sqref="S54"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.85546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="13.85546875" style="1" customWidth="1"/>
     <col min="4" max="5" width="10.85546875" style="1" customWidth="1"/>
     <col min="6" max="6" width="8.140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.7109375" style="1" customWidth="1"/>
     <col min="8" max="8" width="10.42578125" style="1" customWidth="1"/>
     <col min="9" max="9" width="10.5703125" style="1" customWidth="1"/>
     <col min="10" max="10" width="14.5703125" style="1" customWidth="1"/>
     <col min="11" max="11" width="15.42578125" style="1" customWidth="1"/>
     <col min="12" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
-      <c r="A1" s="104" t="s">
+      <c r="A1" s="105" t="s">
         <v>27</v>
       </c>
-      <c r="B1" s="104"/>
-[...8 lines deleted...]
-      <c r="K1" s="104"/>
+      <c r="B1" s="105"/>
+      <c r="C1" s="105"/>
+      <c r="D1" s="105"/>
+      <c r="E1" s="105"/>
+      <c r="F1" s="105"/>
+      <c r="G1" s="105"/>
+      <c r="H1" s="105"/>
+      <c r="I1" s="105"/>
+      <c r="J1" s="105"/>
+      <c r="K1" s="105"/>
     </row>
     <row r="2" spans="1:11">
-      <c r="A2" s="107" t="s">
+      <c r="A2" s="108" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="107"/>
-[...8 lines deleted...]
-      <c r="K2" s="107"/>
+      <c r="B2" s="108"/>
+      <c r="C2" s="108"/>
+      <c r="D2" s="108"/>
+      <c r="E2" s="108"/>
+      <c r="F2" s="108"/>
+      <c r="G2" s="108"/>
+      <c r="H2" s="108"/>
+      <c r="I2" s="108"/>
+      <c r="J2" s="108"/>
+      <c r="K2" s="108"/>
     </row>
     <row r="3" spans="1:11" ht="10.5" customHeight="1">
-      <c r="A3" s="105"/>
-      <c r="B3" s="105" t="s">
+      <c r="A3" s="106"/>
+      <c r="B3" s="106" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="105" t="s">
+      <c r="C3" s="106" t="s">
         <v>18</v>
       </c>
-      <c r="D3" s="105"/>
-[...6 lines deleted...]
-      <c r="K3" s="105"/>
+      <c r="D3" s="106"/>
+      <c r="E3" s="106"/>
+      <c r="F3" s="106"/>
+      <c r="G3" s="106"/>
+      <c r="H3" s="106"/>
+      <c r="I3" s="106"/>
+      <c r="J3" s="106"/>
+      <c r="K3" s="106"/>
     </row>
     <row r="4" spans="1:11" ht="6.75" customHeight="1">
-      <c r="A4" s="105"/>
-[...9 lines deleted...]
-      <c r="K4" s="105"/>
+      <c r="A4" s="106"/>
+      <c r="B4" s="106"/>
+      <c r="C4" s="106"/>
+      <c r="D4" s="106"/>
+      <c r="E4" s="106"/>
+      <c r="F4" s="106"/>
+      <c r="G4" s="106"/>
+      <c r="H4" s="106"/>
+      <c r="I4" s="106"/>
+      <c r="J4" s="106"/>
+      <c r="K4" s="106"/>
     </row>
     <row r="5" spans="1:11" ht="7.5" customHeight="1">
-      <c r="A5" s="105"/>
-[...1 lines deleted...]
-      <c r="C5" s="108" t="s">
+      <c r="A5" s="106"/>
+      <c r="B5" s="106"/>
+      <c r="C5" s="109" t="s">
         <v>11</v>
       </c>
-      <c r="D5" s="105" t="s">
+      <c r="D5" s="106" t="s">
         <v>17</v>
       </c>
-      <c r="E5" s="105"/>
-      <c r="F5" s="105" t="s">
+      <c r="E5" s="106"/>
+      <c r="F5" s="106" t="s">
         <v>16</v>
       </c>
-      <c r="G5" s="105"/>
-[...2 lines deleted...]
-      <c r="J5" s="105" t="s">
+      <c r="G5" s="106"/>
+      <c r="H5" s="106"/>
+      <c r="I5" s="106"/>
+      <c r="J5" s="106" t="s">
         <v>9</v>
       </c>
-      <c r="K5" s="105" t="s">
+      <c r="K5" s="106" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:11" ht="8.25" customHeight="1">
-      <c r="A6" s="105"/>
-[...9 lines deleted...]
-      <c r="K6" s="105"/>
+      <c r="A6" s="106"/>
+      <c r="B6" s="106"/>
+      <c r="C6" s="109"/>
+      <c r="D6" s="106"/>
+      <c r="E6" s="106"/>
+      <c r="F6" s="106"/>
+      <c r="G6" s="106"/>
+      <c r="H6" s="106"/>
+      <c r="I6" s="106"/>
+      <c r="J6" s="106"/>
+      <c r="K6" s="106"/>
     </row>
     <row r="7" spans="1:11" ht="12.75" customHeight="1">
-      <c r="A7" s="105"/>
-[...2 lines deleted...]
-      <c r="D7" s="105" t="s">
+      <c r="A7" s="106"/>
+      <c r="B7" s="106"/>
+      <c r="C7" s="109"/>
+      <c r="D7" s="106" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="105" t="s">
+      <c r="E7" s="106" t="s">
         <v>4</v>
       </c>
-      <c r="F7" s="105" t="s">
+      <c r="F7" s="106" t="s">
         <v>5</v>
       </c>
-      <c r="G7" s="105" t="s">
+      <c r="G7" s="106" t="s">
         <v>6</v>
       </c>
-      <c r="H7" s="105" t="s">
+      <c r="H7" s="106" t="s">
         <v>7</v>
       </c>
-      <c r="I7" s="105" t="s">
+      <c r="I7" s="106" t="s">
         <v>8</v>
       </c>
-      <c r="J7" s="105"/>
-      <c r="K7" s="105"/>
+      <c r="J7" s="106"/>
+      <c r="K7" s="106"/>
     </row>
     <row r="8" spans="1:11">
-      <c r="A8" s="105"/>
-[...9 lines deleted...]
-      <c r="K8" s="105"/>
+      <c r="A8" s="106"/>
+      <c r="B8" s="106"/>
+      <c r="C8" s="109"/>
+      <c r="D8" s="106"/>
+      <c r="E8" s="106"/>
+      <c r="F8" s="106"/>
+      <c r="G8" s="106"/>
+      <c r="H8" s="106"/>
+      <c r="I8" s="106"/>
+      <c r="J8" s="106"/>
+      <c r="K8" s="106"/>
     </row>
     <row r="9" spans="1:11" ht="47.25" customHeight="1">
-      <c r="A9" s="105"/>
-[...9 lines deleted...]
-      <c r="K9" s="105"/>
+      <c r="A9" s="106"/>
+      <c r="B9" s="106"/>
+      <c r="C9" s="109"/>
+      <c r="D9" s="106"/>
+      <c r="E9" s="106"/>
+      <c r="F9" s="106"/>
+      <c r="G9" s="106"/>
+      <c r="H9" s="106"/>
+      <c r="I9" s="106"/>
+      <c r="J9" s="106"/>
+      <c r="K9" s="106"/>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="38">
         <v>2015</v>
       </c>
       <c r="B10" s="3">
         <v>100</v>
       </c>
       <c r="C10" s="9">
         <v>72</v>
       </c>
       <c r="D10" s="9">
         <v>60.8</v>
       </c>
       <c r="E10" s="9">
         <v>11.2</v>
       </c>
       <c r="F10" s="9">
         <v>20.399999999999999</v>
       </c>
       <c r="G10" s="9">
         <v>2.2000000000000002</v>
       </c>
       <c r="H10" s="9">
         <v>0.1</v>
@@ -8647,60 +8708,80 @@
         <v>5.9</v>
       </c>
       <c r="F59" s="35">
         <v>17.600000000000001</v>
       </c>
       <c r="G59" s="35">
         <v>2.7</v>
       </c>
       <c r="H59" s="35">
         <v>0.1</v>
       </c>
       <c r="I59" s="35">
         <v>0.8</v>
       </c>
       <c r="J59" s="35">
         <v>0.3</v>
       </c>
       <c r="K59" s="73">
         <v>5.8</v>
       </c>
     </row>
     <row r="60" spans="1:12">
       <c r="A60" s="17">
         <v>2025</v>
       </c>
-      <c r="B60" s="59"/>
-[...8 lines deleted...]
-      <c r="K60" s="59"/>
+      <c r="B60" s="26">
+        <v>100</v>
+      </c>
+      <c r="C60" s="26">
+        <v>73.7</v>
+      </c>
+      <c r="D60" s="26">
+        <v>67.099999999999994</v>
+      </c>
+      <c r="E60" s="26">
+        <v>6.6</v>
+      </c>
+      <c r="F60" s="26">
+        <v>18.7</v>
+      </c>
+      <c r="G60" s="26">
+        <v>2.7</v>
+      </c>
+      <c r="H60" s="26">
+        <v>0</v>
+      </c>
+      <c r="I60" s="26">
+        <v>0.8</v>
+      </c>
+      <c r="J60" s="26">
+        <v>0.2</v>
+      </c>
+      <c r="K60" s="114">
+        <v>3.9</v>
+      </c>
     </row>
     <row r="61" spans="1:12">
       <c r="A61" s="60" t="s">
         <v>12</v>
       </c>
       <c r="B61" s="87">
         <v>100</v>
       </c>
       <c r="C61" s="87">
         <v>72.599999999999994</v>
       </c>
       <c r="D61" s="87">
         <v>66.599999999999994</v>
       </c>
       <c r="E61" s="87">
         <v>6</v>
       </c>
       <c r="F61" s="87">
         <v>19</v>
       </c>
       <c r="G61" s="87">
         <v>3.2</v>
       </c>
       <c r="H61" s="87">
         <v>0</v>
@@ -8767,273 +8848,273 @@
         <v>7.4</v>
       </c>
       <c r="F63" s="102">
         <v>18.5</v>
       </c>
       <c r="G63" s="102">
         <v>2.6</v>
       </c>
       <c r="H63" s="102" t="s">
         <v>39</v>
       </c>
       <c r="I63" s="102">
         <v>0.6</v>
       </c>
       <c r="J63" s="102">
         <v>0.2</v>
       </c>
       <c r="K63" s="50">
         <v>4.0999999999999996</v>
       </c>
     </row>
     <row r="64" spans="1:12">
       <c r="A64" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="B64" s="113">
-[...2 lines deleted...]
-      <c r="C64" s="113">
+      <c r="B64" s="103">
+        <v>100</v>
+      </c>
+      <c r="C64" s="103">
         <v>74.400000000000006</v>
       </c>
-      <c r="D64" s="113">
+      <c r="D64" s="103">
         <v>67.8</v>
       </c>
-      <c r="E64" s="113">
+      <c r="E64" s="103">
         <v>6.6</v>
       </c>
-      <c r="F64" s="113">
+      <c r="F64" s="103">
         <v>18.100000000000001</v>
       </c>
-      <c r="G64" s="113">
+      <c r="G64" s="103">
         <v>2.5</v>
       </c>
-      <c r="H64" s="113">
-[...2 lines deleted...]
-      <c r="I64" s="113">
+      <c r="H64" s="103">
+        <v>0</v>
+      </c>
+      <c r="I64" s="103">
         <v>1</v>
       </c>
-      <c r="J64" s="113">
+      <c r="J64" s="103">
         <v>0.3</v>
       </c>
-      <c r="K64" s="113">
+      <c r="K64" s="103">
         <v>3.6999999999999997</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:A9"/>
     <mergeCell ref="B3:B9"/>
     <mergeCell ref="C3:K4"/>
     <mergeCell ref="C5:C9"/>
     <mergeCell ref="D5:E6"/>
     <mergeCell ref="F5:I6"/>
     <mergeCell ref="J5:J9"/>
     <mergeCell ref="K5:K9"/>
     <mergeCell ref="D7:D9"/>
     <mergeCell ref="E7:E9"/>
     <mergeCell ref="F7:F9"/>
     <mergeCell ref="G7:G9"/>
     <mergeCell ref="H7:H9"/>
     <mergeCell ref="I7:I9"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N64"/>
   <sheetViews>
     <sheetView topLeftCell="A34" workbookViewId="0">
-      <selection activeCell="P54" sqref="P54:P55"/>
+      <selection activeCell="P66" sqref="P66"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.85546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="13.85546875" style="1" customWidth="1"/>
     <col min="4" max="5" width="10.85546875" style="1" customWidth="1"/>
     <col min="6" max="6" width="8.140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.7109375" style="1" customWidth="1"/>
     <col min="8" max="8" width="10.42578125" style="1" customWidth="1"/>
     <col min="9" max="9" width="10.5703125" style="1" customWidth="1"/>
     <col min="10" max="10" width="14.5703125" style="1" customWidth="1"/>
     <col min="11" max="11" width="15.42578125" style="1" customWidth="1"/>
     <col min="12" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
-      <c r="A1" s="104" t="s">
+      <c r="A1" s="105" t="s">
         <v>28</v>
       </c>
-      <c r="B1" s="104"/>
-[...8 lines deleted...]
-      <c r="K1" s="104"/>
+      <c r="B1" s="105"/>
+      <c r="C1" s="105"/>
+      <c r="D1" s="105"/>
+      <c r="E1" s="105"/>
+      <c r="F1" s="105"/>
+      <c r="G1" s="105"/>
+      <c r="H1" s="105"/>
+      <c r="I1" s="105"/>
+      <c r="J1" s="105"/>
+      <c r="K1" s="105"/>
     </row>
     <row r="2" spans="1:11">
-      <c r="A2" s="107" t="s">
+      <c r="A2" s="108" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="107"/>
-[...8 lines deleted...]
-      <c r="K2" s="107"/>
+      <c r="B2" s="108"/>
+      <c r="C2" s="108"/>
+      <c r="D2" s="108"/>
+      <c r="E2" s="108"/>
+      <c r="F2" s="108"/>
+      <c r="G2" s="108"/>
+      <c r="H2" s="108"/>
+      <c r="I2" s="108"/>
+      <c r="J2" s="108"/>
+      <c r="K2" s="108"/>
     </row>
     <row r="3" spans="1:11" ht="10.5" customHeight="1">
-      <c r="A3" s="105"/>
-      <c r="B3" s="105" t="s">
+      <c r="A3" s="106"/>
+      <c r="B3" s="106" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="105" t="s">
+      <c r="C3" s="106" t="s">
         <v>18</v>
       </c>
-      <c r="D3" s="105"/>
-[...6 lines deleted...]
-      <c r="K3" s="105"/>
+      <c r="D3" s="106"/>
+      <c r="E3" s="106"/>
+      <c r="F3" s="106"/>
+      <c r="G3" s="106"/>
+      <c r="H3" s="106"/>
+      <c r="I3" s="106"/>
+      <c r="J3" s="106"/>
+      <c r="K3" s="106"/>
     </row>
     <row r="4" spans="1:11" ht="6.75" customHeight="1">
-      <c r="A4" s="105"/>
-[...9 lines deleted...]
-      <c r="K4" s="105"/>
+      <c r="A4" s="106"/>
+      <c r="B4" s="106"/>
+      <c r="C4" s="106"/>
+      <c r="D4" s="106"/>
+      <c r="E4" s="106"/>
+      <c r="F4" s="106"/>
+      <c r="G4" s="106"/>
+      <c r="H4" s="106"/>
+      <c r="I4" s="106"/>
+      <c r="J4" s="106"/>
+      <c r="K4" s="106"/>
     </row>
     <row r="5" spans="1:11" ht="7.5" customHeight="1">
-      <c r="A5" s="105"/>
-[...1 lines deleted...]
-      <c r="C5" s="108" t="s">
+      <c r="A5" s="106"/>
+      <c r="B5" s="106"/>
+      <c r="C5" s="109" t="s">
         <v>11</v>
       </c>
-      <c r="D5" s="105" t="s">
+      <c r="D5" s="106" t="s">
         <v>17</v>
       </c>
-      <c r="E5" s="105"/>
-      <c r="F5" s="105" t="s">
+      <c r="E5" s="106"/>
+      <c r="F5" s="106" t="s">
         <v>16</v>
       </c>
-      <c r="G5" s="105"/>
-[...2 lines deleted...]
-      <c r="J5" s="105" t="s">
+      <c r="G5" s="106"/>
+      <c r="H5" s="106"/>
+      <c r="I5" s="106"/>
+      <c r="J5" s="106" t="s">
         <v>9</v>
       </c>
-      <c r="K5" s="105" t="s">
+      <c r="K5" s="106" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:11" ht="8.25" customHeight="1">
-      <c r="A6" s="105"/>
-[...9 lines deleted...]
-      <c r="K6" s="105"/>
+      <c r="A6" s="106"/>
+      <c r="B6" s="106"/>
+      <c r="C6" s="109"/>
+      <c r="D6" s="106"/>
+      <c r="E6" s="106"/>
+      <c r="F6" s="106"/>
+      <c r="G6" s="106"/>
+      <c r="H6" s="106"/>
+      <c r="I6" s="106"/>
+      <c r="J6" s="106"/>
+      <c r="K6" s="106"/>
     </row>
     <row r="7" spans="1:11" ht="12.75" customHeight="1">
-      <c r="A7" s="105"/>
-[...2 lines deleted...]
-      <c r="D7" s="105" t="s">
+      <c r="A7" s="106"/>
+      <c r="B7" s="106"/>
+      <c r="C7" s="109"/>
+      <c r="D7" s="106" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="105" t="s">
+      <c r="E7" s="106" t="s">
         <v>4</v>
       </c>
-      <c r="F7" s="105" t="s">
+      <c r="F7" s="106" t="s">
         <v>5</v>
       </c>
-      <c r="G7" s="105" t="s">
+      <c r="G7" s="106" t="s">
         <v>6</v>
       </c>
-      <c r="H7" s="105" t="s">
+      <c r="H7" s="106" t="s">
         <v>7</v>
       </c>
-      <c r="I7" s="105" t="s">
+      <c r="I7" s="106" t="s">
         <v>8</v>
       </c>
-      <c r="J7" s="105"/>
-      <c r="K7" s="105"/>
+      <c r="J7" s="106"/>
+      <c r="K7" s="106"/>
     </row>
     <row r="8" spans="1:11">
-      <c r="A8" s="105"/>
-[...9 lines deleted...]
-      <c r="K8" s="105"/>
+      <c r="A8" s="106"/>
+      <c r="B8" s="106"/>
+      <c r="C8" s="109"/>
+      <c r="D8" s="106"/>
+      <c r="E8" s="106"/>
+      <c r="F8" s="106"/>
+      <c r="G8" s="106"/>
+      <c r="H8" s="106"/>
+      <c r="I8" s="106"/>
+      <c r="J8" s="106"/>
+      <c r="K8" s="106"/>
     </row>
     <row r="9" spans="1:11" ht="47.25" customHeight="1">
-      <c r="A9" s="105"/>
-[...9 lines deleted...]
-      <c r="K9" s="105"/>
+      <c r="A9" s="106"/>
+      <c r="B9" s="106"/>
+      <c r="C9" s="109"/>
+      <c r="D9" s="106"/>
+      <c r="E9" s="106"/>
+      <c r="F9" s="106"/>
+      <c r="G9" s="106"/>
+      <c r="H9" s="106"/>
+      <c r="I9" s="106"/>
+      <c r="J9" s="106"/>
+      <c r="K9" s="106"/>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="38">
         <v>2015</v>
       </c>
       <c r="B10" s="3">
         <v>100</v>
       </c>
       <c r="C10" s="9">
         <v>76.2</v>
       </c>
       <c r="D10" s="9">
         <v>66.5</v>
       </c>
       <c r="E10" s="9">
         <v>9.6999999999999993</v>
       </c>
       <c r="F10" s="9">
         <v>14.5</v>
       </c>
       <c r="G10" s="9">
         <v>5.4</v>
       </c>
       <c r="H10" s="9">
         <v>0.1</v>
@@ -10761,60 +10842,80 @@
         <v>7.6</v>
       </c>
       <c r="F59" s="35">
         <v>15.8</v>
       </c>
       <c r="G59" s="35">
         <v>6.1</v>
       </c>
       <c r="H59" s="35">
         <v>0</v>
       </c>
       <c r="I59" s="35">
         <v>1.8</v>
       </c>
       <c r="J59" s="35">
         <v>0.1</v>
       </c>
       <c r="K59" s="73">
         <v>2.9</v>
       </c>
     </row>
     <row r="60" spans="1:12">
       <c r="A60" s="17">
         <v>2025</v>
       </c>
-      <c r="B60" s="59"/>
-[...8 lines deleted...]
-      <c r="K60" s="59"/>
+      <c r="B60" s="26">
+        <v>100</v>
+      </c>
+      <c r="C60" s="26">
+        <v>73.8</v>
+      </c>
+      <c r="D60" s="26">
+        <v>65.8</v>
+      </c>
+      <c r="E60" s="26">
+        <v>8</v>
+      </c>
+      <c r="F60" s="26">
+        <v>16.100000000000001</v>
+      </c>
+      <c r="G60" s="26">
+        <v>6.4</v>
+      </c>
+      <c r="H60" s="27" t="s">
+        <v>39</v>
+      </c>
+      <c r="I60" s="26">
+        <v>1.9</v>
+      </c>
+      <c r="J60" s="26">
+        <v>0.1</v>
+      </c>
+      <c r="K60" s="114">
+        <v>1.7000000000000002</v>
+      </c>
     </row>
     <row r="61" spans="1:12">
       <c r="A61" s="60" t="s">
         <v>12</v>
       </c>
       <c r="B61" s="87">
         <v>100</v>
       </c>
       <c r="C61" s="87">
         <v>73.5</v>
       </c>
       <c r="D61" s="87">
         <v>65.7</v>
       </c>
       <c r="E61" s="87">
         <v>7.8</v>
       </c>
       <c r="F61" s="87">
         <v>15.8</v>
       </c>
       <c r="G61" s="87">
         <v>6.6</v>
       </c>
       <c r="H61" s="89" t="s">
         <v>39</v>
@@ -10881,274 +10982,274 @@
         <v>8.4</v>
       </c>
       <c r="F63" s="102">
         <v>16.399999999999999</v>
       </c>
       <c r="G63" s="102">
         <v>7</v>
       </c>
       <c r="H63" s="102" t="s">
         <v>39</v>
       </c>
       <c r="I63" s="102">
         <v>1.5</v>
       </c>
       <c r="J63" s="102">
         <v>0.1</v>
       </c>
       <c r="K63" s="50">
         <v>1.8</v>
       </c>
     </row>
     <row r="64" spans="1:12">
       <c r="A64" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="B64" s="113">
-[...2 lines deleted...]
-      <c r="C64" s="113">
+      <c r="B64" s="103">
+        <v>100</v>
+      </c>
+      <c r="C64" s="103">
         <v>74.099999999999994</v>
       </c>
-      <c r="D64" s="113">
+      <c r="D64" s="103">
         <v>66.099999999999994</v>
       </c>
-      <c r="E64" s="113">
+      <c r="E64" s="103">
         <v>8</v>
       </c>
-      <c r="F64" s="113">
+      <c r="F64" s="103">
         <v>15.9</v>
       </c>
-      <c r="G64" s="113">
+      <c r="G64" s="103">
         <v>6.1</v>
       </c>
-      <c r="H64" s="113" t="s">
+      <c r="H64" s="103" t="s">
         <v>39</v>
       </c>
-      <c r="I64" s="113">
+      <c r="I64" s="103">
         <v>2.1</v>
       </c>
-      <c r="J64" s="113">
-[...2 lines deleted...]
-      <c r="K64" s="113">
+      <c r="J64" s="103">
+        <v>0</v>
+      </c>
+      <c r="K64" s="103">
         <v>1.8</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:A9"/>
     <mergeCell ref="B3:B9"/>
     <mergeCell ref="C3:K4"/>
     <mergeCell ref="C5:C9"/>
     <mergeCell ref="D5:E6"/>
     <mergeCell ref="F5:I6"/>
     <mergeCell ref="J5:J9"/>
     <mergeCell ref="K5:K9"/>
     <mergeCell ref="D7:D9"/>
     <mergeCell ref="E7:E9"/>
     <mergeCell ref="F7:F9"/>
     <mergeCell ref="G7:G9"/>
     <mergeCell ref="H7:H9"/>
     <mergeCell ref="I7:I9"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N64"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="9" topLeftCell="A43" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="M54" sqref="M54"/>
+      <selection pane="bottomLeft" activeCell="P66" sqref="P66"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.28515625" style="23" customWidth="1"/>
     <col min="2" max="2" width="10.85546875" style="23" customWidth="1"/>
     <col min="3" max="3" width="13.85546875" style="23" customWidth="1"/>
     <col min="4" max="5" width="10.85546875" style="23" customWidth="1"/>
     <col min="6" max="6" width="8.140625" style="23" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="23" customWidth="1"/>
     <col min="8" max="8" width="10.42578125" style="23" customWidth="1"/>
     <col min="9" max="9" width="10.5703125" style="23" customWidth="1"/>
     <col min="10" max="10" width="14.5703125" style="23" customWidth="1"/>
     <col min="11" max="11" width="15.42578125" style="23" customWidth="1"/>
     <col min="12" max="16384" width="9.140625" style="23"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
-      <c r="A1" s="110" t="s">
+      <c r="A1" s="111" t="s">
         <v>29</v>
       </c>
-      <c r="B1" s="110"/>
-[...8 lines deleted...]
-      <c r="K1" s="110"/>
+      <c r="B1" s="111"/>
+      <c r="C1" s="111"/>
+      <c r="D1" s="111"/>
+      <c r="E1" s="111"/>
+      <c r="F1" s="111"/>
+      <c r="G1" s="111"/>
+      <c r="H1" s="111"/>
+      <c r="I1" s="111"/>
+      <c r="J1" s="111"/>
+      <c r="K1" s="111"/>
     </row>
     <row r="2" spans="1:11">
-      <c r="A2" s="111" t="s">
+      <c r="A2" s="112" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="111"/>
-[...8 lines deleted...]
-      <c r="K2" s="111"/>
+      <c r="B2" s="112"/>
+      <c r="C2" s="112"/>
+      <c r="D2" s="112"/>
+      <c r="E2" s="112"/>
+      <c r="F2" s="112"/>
+      <c r="G2" s="112"/>
+      <c r="H2" s="112"/>
+      <c r="I2" s="112"/>
+      <c r="J2" s="112"/>
+      <c r="K2" s="112"/>
     </row>
     <row r="3" spans="1:11" ht="10.5" customHeight="1">
-      <c r="A3" s="109"/>
-      <c r="B3" s="109" t="s">
+      <c r="A3" s="110"/>
+      <c r="B3" s="110" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="109" t="s">
+      <c r="C3" s="110" t="s">
         <v>18</v>
       </c>
-      <c r="D3" s="109"/>
-[...6 lines deleted...]
-      <c r="K3" s="109"/>
+      <c r="D3" s="110"/>
+      <c r="E3" s="110"/>
+      <c r="F3" s="110"/>
+      <c r="G3" s="110"/>
+      <c r="H3" s="110"/>
+      <c r="I3" s="110"/>
+      <c r="J3" s="110"/>
+      <c r="K3" s="110"/>
     </row>
     <row r="4" spans="1:11" ht="6.75" customHeight="1">
-      <c r="A4" s="109"/>
-[...9 lines deleted...]
-      <c r="K4" s="109"/>
+      <c r="A4" s="110"/>
+      <c r="B4" s="110"/>
+      <c r="C4" s="110"/>
+      <c r="D4" s="110"/>
+      <c r="E4" s="110"/>
+      <c r="F4" s="110"/>
+      <c r="G4" s="110"/>
+      <c r="H4" s="110"/>
+      <c r="I4" s="110"/>
+      <c r="J4" s="110"/>
+      <c r="K4" s="110"/>
     </row>
     <row r="5" spans="1:11" ht="7.5" customHeight="1">
-      <c r="A5" s="109"/>
-[...1 lines deleted...]
-      <c r="C5" s="112" t="s">
+      <c r="A5" s="110"/>
+      <c r="B5" s="110"/>
+      <c r="C5" s="113" t="s">
         <v>11</v>
       </c>
-      <c r="D5" s="109" t="s">
+      <c r="D5" s="110" t="s">
         <v>17</v>
       </c>
-      <c r="E5" s="109"/>
-      <c r="F5" s="109" t="s">
+      <c r="E5" s="110"/>
+      <c r="F5" s="110" t="s">
         <v>16</v>
       </c>
-      <c r="G5" s="109"/>
-[...2 lines deleted...]
-      <c r="J5" s="109" t="s">
+      <c r="G5" s="110"/>
+      <c r="H5" s="110"/>
+      <c r="I5" s="110"/>
+      <c r="J5" s="110" t="s">
         <v>9</v>
       </c>
-      <c r="K5" s="109" t="s">
+      <c r="K5" s="110" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:11" ht="8.25" customHeight="1">
-      <c r="A6" s="109"/>
-[...9 lines deleted...]
-      <c r="K6" s="109"/>
+      <c r="A6" s="110"/>
+      <c r="B6" s="110"/>
+      <c r="C6" s="113"/>
+      <c r="D6" s="110"/>
+      <c r="E6" s="110"/>
+      <c r="F6" s="110"/>
+      <c r="G6" s="110"/>
+      <c r="H6" s="110"/>
+      <c r="I6" s="110"/>
+      <c r="J6" s="110"/>
+      <c r="K6" s="110"/>
     </row>
     <row r="7" spans="1:11" ht="12.75" customHeight="1">
-      <c r="A7" s="109"/>
-[...2 lines deleted...]
-      <c r="D7" s="109" t="s">
+      <c r="A7" s="110"/>
+      <c r="B7" s="110"/>
+      <c r="C7" s="113"/>
+      <c r="D7" s="110" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="109" t="s">
+      <c r="E7" s="110" t="s">
         <v>4</v>
       </c>
-      <c r="F7" s="109" t="s">
+      <c r="F7" s="110" t="s">
         <v>5</v>
       </c>
-      <c r="G7" s="109" t="s">
+      <c r="G7" s="110" t="s">
         <v>6</v>
       </c>
-      <c r="H7" s="109" t="s">
+      <c r="H7" s="110" t="s">
         <v>7</v>
       </c>
-      <c r="I7" s="109" t="s">
+      <c r="I7" s="110" t="s">
         <v>8</v>
       </c>
-      <c r="J7" s="109"/>
-      <c r="K7" s="109"/>
+      <c r="J7" s="110"/>
+      <c r="K7" s="110"/>
     </row>
     <row r="8" spans="1:11">
-      <c r="A8" s="109"/>
-[...9 lines deleted...]
-      <c r="K8" s="109"/>
+      <c r="A8" s="110"/>
+      <c r="B8" s="110"/>
+      <c r="C8" s="113"/>
+      <c r="D8" s="110"/>
+      <c r="E8" s="110"/>
+      <c r="F8" s="110"/>
+      <c r="G8" s="110"/>
+      <c r="H8" s="110"/>
+      <c r="I8" s="110"/>
+      <c r="J8" s="110"/>
+      <c r="K8" s="110"/>
     </row>
     <row r="9" spans="1:11" ht="47.25" customHeight="1">
-      <c r="A9" s="109"/>
-[...9 lines deleted...]
-      <c r="K9" s="109"/>
+      <c r="A9" s="110"/>
+      <c r="B9" s="110"/>
+      <c r="C9" s="113"/>
+      <c r="D9" s="110"/>
+      <c r="E9" s="110"/>
+      <c r="F9" s="110"/>
+      <c r="G9" s="110"/>
+      <c r="H9" s="110"/>
+      <c r="I9" s="110"/>
+      <c r="J9" s="110"/>
+      <c r="K9" s="110"/>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="41">
         <v>2015</v>
       </c>
       <c r="B10" s="42">
         <v>100</v>
       </c>
       <c r="C10" s="25">
         <v>90.4</v>
       </c>
       <c r="D10" s="25">
         <v>84.6</v>
       </c>
       <c r="E10" s="25">
         <v>5.8</v>
       </c>
       <c r="F10" s="25">
         <v>6.8</v>
       </c>
       <c r="G10" s="25">
         <v>1.7</v>
       </c>
       <c r="H10" s="25">
         <v>0</v>
@@ -12872,62 +12973,80 @@
         <v>2.8</v>
       </c>
       <c r="F59" s="35">
         <v>9.8000000000000007</v>
       </c>
       <c r="G59" s="35">
         <v>5.8</v>
       </c>
       <c r="H59" s="36" t="s">
         <v>39</v>
       </c>
       <c r="I59" s="35">
         <v>0.6</v>
       </c>
       <c r="J59" s="35">
         <v>0.1</v>
       </c>
       <c r="K59" s="73">
         <v>2.7</v>
       </c>
     </row>
     <row r="60" spans="1:12">
       <c r="A60" s="17">
         <v>2025</v>
       </c>
-      <c r="B60" s="72"/>
-[...10 lines deleted...]
-      <c r="K60" s="72"/>
+      <c r="B60" s="26">
+        <v>100</v>
+      </c>
+      <c r="C60" s="26">
+        <v>82.8</v>
+      </c>
+      <c r="D60" s="26">
+        <v>80.2</v>
+      </c>
+      <c r="E60" s="26">
+        <v>2.6</v>
+      </c>
+      <c r="F60" s="26">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="G60" s="26">
+        <v>5.2</v>
+      </c>
+      <c r="H60" s="27" t="s">
+        <v>39</v>
+      </c>
+      <c r="I60" s="26">
+        <v>0.4</v>
+      </c>
+      <c r="J60" s="27" t="s">
+        <v>39</v>
+      </c>
+      <c r="K60" s="114">
+        <v>1.4</v>
+      </c>
     </row>
     <row r="61" spans="1:12">
       <c r="A61" s="60" t="s">
         <v>12</v>
       </c>
       <c r="B61" s="87">
         <v>100</v>
       </c>
       <c r="C61" s="87">
         <v>82.6</v>
       </c>
       <c r="D61" s="87">
         <v>79.900000000000006</v>
       </c>
       <c r="E61" s="87">
         <v>2.7</v>
       </c>
       <c r="F61" s="87">
         <v>9.9</v>
       </c>
       <c r="G61" s="87">
         <v>5.4</v>
       </c>
       <c r="H61" s="89" t="s">
         <v>39</v>
@@ -12994,78 +13113,78 @@
         <v>2.6</v>
       </c>
       <c r="F63" s="102">
         <v>10.1</v>
       </c>
       <c r="G63" s="102">
         <v>5.6</v>
       </c>
       <c r="H63" s="102" t="s">
         <v>39</v>
       </c>
       <c r="I63" s="102">
         <v>0.4</v>
       </c>
       <c r="J63" s="102" t="s">
         <v>39</v>
       </c>
       <c r="K63" s="50">
         <v>1.2</v>
       </c>
     </row>
     <row r="64" spans="1:12">
       <c r="A64" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="B64" s="113">
-[...2 lines deleted...]
-      <c r="C64" s="113">
+      <c r="B64" s="103">
+        <v>100</v>
+      </c>
+      <c r="C64" s="103">
         <v>83.1</v>
       </c>
-      <c r="D64" s="113">
+      <c r="D64" s="103">
         <v>80.400000000000006</v>
       </c>
-      <c r="E64" s="113">
+      <c r="E64" s="103">
         <v>2.7</v>
       </c>
-      <c r="F64" s="113">
+      <c r="F64" s="103">
         <v>10.1</v>
       </c>
-      <c r="G64" s="113">
+      <c r="G64" s="103">
         <v>5.2</v>
       </c>
-      <c r="H64" s="113" t="s">
+      <c r="H64" s="103" t="s">
         <v>39</v>
       </c>
-      <c r="I64" s="113">
+      <c r="I64" s="103">
         <v>0.4</v>
       </c>
-      <c r="J64" s="113" t="s">
+      <c r="J64" s="103" t="s">
         <v>39</v>
       </c>
-      <c r="K64" s="113">
+      <c r="K64" s="103">
         <v>1.2</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:A9"/>
     <mergeCell ref="B3:B9"/>
     <mergeCell ref="C3:K4"/>
     <mergeCell ref="C5:C9"/>
     <mergeCell ref="D5:E6"/>
     <mergeCell ref="F5:I6"/>
     <mergeCell ref="J5:J9"/>
     <mergeCell ref="K5:K9"/>
     <mergeCell ref="D7:D9"/>
     <mergeCell ref="E7:E9"/>
     <mergeCell ref="F7:F9"/>
     <mergeCell ref="G7:G9"/>
     <mergeCell ref="H7:H9"/>
     <mergeCell ref="I7:I9"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
@@ -13073,195 +13192,195 @@
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:K29"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A30" sqref="A30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.85546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="13.85546875" style="1" customWidth="1"/>
     <col min="4" max="5" width="10.85546875" style="1" customWidth="1"/>
     <col min="6" max="6" width="8.140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="11.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="10.42578125" style="1" customWidth="1"/>
     <col min="9" max="9" width="10.5703125" style="1" customWidth="1"/>
     <col min="10" max="10" width="14.5703125" style="1" customWidth="1"/>
     <col min="11" max="11" width="15.42578125" style="1" customWidth="1"/>
     <col min="12" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
-      <c r="A1" s="104" t="s">
+      <c r="A1" s="105" t="s">
         <v>30</v>
       </c>
-      <c r="B1" s="104"/>
-[...8 lines deleted...]
-      <c r="K1" s="104"/>
+      <c r="B1" s="105"/>
+      <c r="C1" s="105"/>
+      <c r="D1" s="105"/>
+      <c r="E1" s="105"/>
+      <c r="F1" s="105"/>
+      <c r="G1" s="105"/>
+      <c r="H1" s="105"/>
+      <c r="I1" s="105"/>
+      <c r="J1" s="105"/>
+      <c r="K1" s="105"/>
     </row>
     <row r="2" spans="1:11">
-      <c r="A2" s="107" t="s">
+      <c r="A2" s="108" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="107"/>
-[...8 lines deleted...]
-      <c r="K2" s="107"/>
+      <c r="B2" s="108"/>
+      <c r="C2" s="108"/>
+      <c r="D2" s="108"/>
+      <c r="E2" s="108"/>
+      <c r="F2" s="108"/>
+      <c r="G2" s="108"/>
+      <c r="H2" s="108"/>
+      <c r="I2" s="108"/>
+      <c r="J2" s="108"/>
+      <c r="K2" s="108"/>
     </row>
     <row r="3" spans="1:11" ht="10.5" customHeight="1">
-      <c r="A3" s="105"/>
-      <c r="B3" s="105" t="s">
+      <c r="A3" s="106"/>
+      <c r="B3" s="106" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="105" t="s">
+      <c r="C3" s="106" t="s">
         <v>18</v>
       </c>
-      <c r="D3" s="105"/>
-[...6 lines deleted...]
-      <c r="K3" s="105"/>
+      <c r="D3" s="106"/>
+      <c r="E3" s="106"/>
+      <c r="F3" s="106"/>
+      <c r="G3" s="106"/>
+      <c r="H3" s="106"/>
+      <c r="I3" s="106"/>
+      <c r="J3" s="106"/>
+      <c r="K3" s="106"/>
     </row>
     <row r="4" spans="1:11" ht="6.75" customHeight="1">
-      <c r="A4" s="105"/>
-[...9 lines deleted...]
-      <c r="K4" s="105"/>
+      <c r="A4" s="106"/>
+      <c r="B4" s="106"/>
+      <c r="C4" s="106"/>
+      <c r="D4" s="106"/>
+      <c r="E4" s="106"/>
+      <c r="F4" s="106"/>
+      <c r="G4" s="106"/>
+      <c r="H4" s="106"/>
+      <c r="I4" s="106"/>
+      <c r="J4" s="106"/>
+      <c r="K4" s="106"/>
     </row>
     <row r="5" spans="1:11" ht="7.5" customHeight="1">
-      <c r="A5" s="105"/>
-[...1 lines deleted...]
-      <c r="C5" s="108" t="s">
+      <c r="A5" s="106"/>
+      <c r="B5" s="106"/>
+      <c r="C5" s="109" t="s">
         <v>11</v>
       </c>
-      <c r="D5" s="105" t="s">
+      <c r="D5" s="106" t="s">
         <v>17</v>
       </c>
-      <c r="E5" s="105"/>
-      <c r="F5" s="105" t="s">
+      <c r="E5" s="106"/>
+      <c r="F5" s="106" t="s">
         <v>16</v>
       </c>
-      <c r="G5" s="105"/>
-[...2 lines deleted...]
-      <c r="J5" s="105" t="s">
+      <c r="G5" s="106"/>
+      <c r="H5" s="106"/>
+      <c r="I5" s="106"/>
+      <c r="J5" s="106" t="s">
         <v>9</v>
       </c>
-      <c r="K5" s="105" t="s">
+      <c r="K5" s="106" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:11" ht="8.25" customHeight="1">
-      <c r="A6" s="105"/>
-[...9 lines deleted...]
-      <c r="K6" s="105"/>
+      <c r="A6" s="106"/>
+      <c r="B6" s="106"/>
+      <c r="C6" s="109"/>
+      <c r="D6" s="106"/>
+      <c r="E6" s="106"/>
+      <c r="F6" s="106"/>
+      <c r="G6" s="106"/>
+      <c r="H6" s="106"/>
+      <c r="I6" s="106"/>
+      <c r="J6" s="106"/>
+      <c r="K6" s="106"/>
     </row>
     <row r="7" spans="1:11" ht="12.75" customHeight="1">
-      <c r="A7" s="105"/>
-[...2 lines deleted...]
-      <c r="D7" s="105" t="s">
+      <c r="A7" s="106"/>
+      <c r="B7" s="106"/>
+      <c r="C7" s="109"/>
+      <c r="D7" s="106" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="105" t="s">
+      <c r="E7" s="106" t="s">
         <v>4</v>
       </c>
-      <c r="F7" s="105" t="s">
+      <c r="F7" s="106" t="s">
         <v>5</v>
       </c>
-      <c r="G7" s="105" t="s">
+      <c r="G7" s="106" t="s">
         <v>6</v>
       </c>
-      <c r="H7" s="105" t="s">
+      <c r="H7" s="106" t="s">
         <v>7</v>
       </c>
-      <c r="I7" s="105" t="s">
+      <c r="I7" s="106" t="s">
         <v>8</v>
       </c>
-      <c r="J7" s="105"/>
-      <c r="K7" s="105"/>
+      <c r="J7" s="106"/>
+      <c r="K7" s="106"/>
     </row>
     <row r="8" spans="1:11">
-      <c r="A8" s="105"/>
-[...9 lines deleted...]
-      <c r="K8" s="105"/>
+      <c r="A8" s="106"/>
+      <c r="B8" s="106"/>
+      <c r="C8" s="109"/>
+      <c r="D8" s="106"/>
+      <c r="E8" s="106"/>
+      <c r="F8" s="106"/>
+      <c r="G8" s="106"/>
+      <c r="H8" s="106"/>
+      <c r="I8" s="106"/>
+      <c r="J8" s="106"/>
+      <c r="K8" s="106"/>
     </row>
     <row r="9" spans="1:11" ht="47.25" customHeight="1">
-      <c r="A9" s="105"/>
-[...9 lines deleted...]
-      <c r="K9" s="105"/>
+      <c r="A9" s="106"/>
+      <c r="B9" s="106"/>
+      <c r="C9" s="109"/>
+      <c r="D9" s="106"/>
+      <c r="E9" s="106"/>
+      <c r="F9" s="106"/>
+      <c r="G9" s="106"/>
+      <c r="H9" s="106"/>
+      <c r="I9" s="106"/>
+      <c r="J9" s="106"/>
+      <c r="K9" s="106"/>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="38">
         <v>2015</v>
       </c>
       <c r="B10" s="3">
         <v>100</v>
       </c>
       <c r="C10" s="9">
         <v>81.900000000000006</v>
       </c>
       <c r="D10" s="9">
         <v>58.7</v>
       </c>
       <c r="E10" s="9">
         <v>23.2</v>
       </c>
       <c r="F10" s="9">
         <v>11.8</v>
       </c>
       <c r="G10" s="9">
         <v>3.8</v>
       </c>
       <c r="H10" s="9">
         <v>0</v>
@@ -13847,214 +13966,214 @@
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:A9"/>
     <mergeCell ref="B3:B9"/>
     <mergeCell ref="C3:K4"/>
     <mergeCell ref="C5:C9"/>
     <mergeCell ref="D5:E6"/>
     <mergeCell ref="F5:I6"/>
     <mergeCell ref="J5:J9"/>
     <mergeCell ref="K5:K9"/>
     <mergeCell ref="D7:D9"/>
     <mergeCell ref="E7:E9"/>
     <mergeCell ref="F7:F9"/>
     <mergeCell ref="G7:G9"/>
     <mergeCell ref="H7:H9"/>
     <mergeCell ref="I7:I9"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N70"/>
   <sheetViews>
     <sheetView topLeftCell="A37" workbookViewId="0">
-      <selection activeCell="K77" sqref="K77"/>
+      <selection activeCell="S71" sqref="S71"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.85546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="13.85546875" style="1" customWidth="1"/>
     <col min="4" max="5" width="10.85546875" style="1" customWidth="1"/>
     <col min="6" max="6" width="8.140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="9.85546875" style="1" customWidth="1"/>
     <col min="8" max="8" width="10.42578125" style="1" customWidth="1"/>
     <col min="9" max="9" width="10.5703125" style="1" customWidth="1"/>
     <col min="10" max="10" width="14.5703125" style="1" customWidth="1"/>
     <col min="11" max="11" width="15.42578125" style="1" customWidth="1"/>
     <col min="12" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
-      <c r="A1" s="104" t="s">
+      <c r="A1" s="105" t="s">
         <v>31</v>
       </c>
-      <c r="B1" s="104"/>
-[...8 lines deleted...]
-      <c r="K1" s="104"/>
+      <c r="B1" s="105"/>
+      <c r="C1" s="105"/>
+      <c r="D1" s="105"/>
+      <c r="E1" s="105"/>
+      <c r="F1" s="105"/>
+      <c r="G1" s="105"/>
+      <c r="H1" s="105"/>
+      <c r="I1" s="105"/>
+      <c r="J1" s="105"/>
+      <c r="K1" s="105"/>
     </row>
     <row r="2" spans="1:11">
-      <c r="A2" s="107" t="s">
+      <c r="A2" s="108" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="107"/>
-[...8 lines deleted...]
-      <c r="K2" s="107"/>
+      <c r="B2" s="108"/>
+      <c r="C2" s="108"/>
+      <c r="D2" s="108"/>
+      <c r="E2" s="108"/>
+      <c r="F2" s="108"/>
+      <c r="G2" s="108"/>
+      <c r="H2" s="108"/>
+      <c r="I2" s="108"/>
+      <c r="J2" s="108"/>
+      <c r="K2" s="108"/>
     </row>
     <row r="3" spans="1:11" ht="10.5" customHeight="1">
-      <c r="A3" s="105"/>
-      <c r="B3" s="105" t="s">
+      <c r="A3" s="106"/>
+      <c r="B3" s="106" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="105" t="s">
+      <c r="C3" s="106" t="s">
         <v>18</v>
       </c>
-      <c r="D3" s="105"/>
-[...6 lines deleted...]
-      <c r="K3" s="105"/>
+      <c r="D3" s="106"/>
+      <c r="E3" s="106"/>
+      <c r="F3" s="106"/>
+      <c r="G3" s="106"/>
+      <c r="H3" s="106"/>
+      <c r="I3" s="106"/>
+      <c r="J3" s="106"/>
+      <c r="K3" s="106"/>
     </row>
     <row r="4" spans="1:11" ht="6.75" customHeight="1">
-      <c r="A4" s="105"/>
-[...9 lines deleted...]
-      <c r="K4" s="105"/>
+      <c r="A4" s="106"/>
+      <c r="B4" s="106"/>
+      <c r="C4" s="106"/>
+      <c r="D4" s="106"/>
+      <c r="E4" s="106"/>
+      <c r="F4" s="106"/>
+      <c r="G4" s="106"/>
+      <c r="H4" s="106"/>
+      <c r="I4" s="106"/>
+      <c r="J4" s="106"/>
+      <c r="K4" s="106"/>
     </row>
     <row r="5" spans="1:11" ht="7.5" customHeight="1">
-      <c r="A5" s="105"/>
-[...1 lines deleted...]
-      <c r="C5" s="108" t="s">
+      <c r="A5" s="106"/>
+      <c r="B5" s="106"/>
+      <c r="C5" s="109" t="s">
         <v>11</v>
       </c>
-      <c r="D5" s="105" t="s">
+      <c r="D5" s="106" t="s">
         <v>17</v>
       </c>
-      <c r="E5" s="105"/>
-      <c r="F5" s="105" t="s">
+      <c r="E5" s="106"/>
+      <c r="F5" s="106" t="s">
         <v>16</v>
       </c>
-      <c r="G5" s="105"/>
-[...2 lines deleted...]
-      <c r="J5" s="105" t="s">
+      <c r="G5" s="106"/>
+      <c r="H5" s="106"/>
+      <c r="I5" s="106"/>
+      <c r="J5" s="106" t="s">
         <v>9</v>
       </c>
-      <c r="K5" s="105" t="s">
+      <c r="K5" s="106" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:11" ht="8.25" customHeight="1">
-      <c r="A6" s="105"/>
-[...9 lines deleted...]
-      <c r="K6" s="105"/>
+      <c r="A6" s="106"/>
+      <c r="B6" s="106"/>
+      <c r="C6" s="109"/>
+      <c r="D6" s="106"/>
+      <c r="E6" s="106"/>
+      <c r="F6" s="106"/>
+      <c r="G6" s="106"/>
+      <c r="H6" s="106"/>
+      <c r="I6" s="106"/>
+      <c r="J6" s="106"/>
+      <c r="K6" s="106"/>
     </row>
     <row r="7" spans="1:11" ht="12.75" customHeight="1">
-      <c r="A7" s="105"/>
-[...2 lines deleted...]
-      <c r="D7" s="105" t="s">
+      <c r="A7" s="106"/>
+      <c r="B7" s="106"/>
+      <c r="C7" s="109"/>
+      <c r="D7" s="106" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="105" t="s">
+      <c r="E7" s="106" t="s">
         <v>4</v>
       </c>
-      <c r="F7" s="105" t="s">
+      <c r="F7" s="106" t="s">
         <v>5</v>
       </c>
-      <c r="G7" s="105" t="s">
+      <c r="G7" s="106" t="s">
         <v>6</v>
       </c>
-      <c r="H7" s="105" t="s">
+      <c r="H7" s="106" t="s">
         <v>7</v>
       </c>
-      <c r="I7" s="105" t="s">
+      <c r="I7" s="106" t="s">
         <v>8</v>
       </c>
-      <c r="J7" s="105"/>
-      <c r="K7" s="105"/>
+      <c r="J7" s="106"/>
+      <c r="K7" s="106"/>
     </row>
     <row r="8" spans="1:11">
-      <c r="A8" s="105"/>
-[...9 lines deleted...]
-      <c r="K8" s="105"/>
+      <c r="A8" s="106"/>
+      <c r="B8" s="106"/>
+      <c r="C8" s="109"/>
+      <c r="D8" s="106"/>
+      <c r="E8" s="106"/>
+      <c r="F8" s="106"/>
+      <c r="G8" s="106"/>
+      <c r="H8" s="106"/>
+      <c r="I8" s="106"/>
+      <c r="J8" s="106"/>
+      <c r="K8" s="106"/>
     </row>
     <row r="9" spans="1:11" ht="47.25" customHeight="1">
-      <c r="A9" s="105"/>
-[...9 lines deleted...]
-      <c r="K9" s="105"/>
+      <c r="A9" s="106"/>
+      <c r="B9" s="106"/>
+      <c r="C9" s="109"/>
+      <c r="D9" s="106"/>
+      <c r="E9" s="106"/>
+      <c r="F9" s="106"/>
+      <c r="G9" s="106"/>
+      <c r="H9" s="106"/>
+      <c r="I9" s="106"/>
+      <c r="J9" s="106"/>
+      <c r="K9" s="106"/>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="38">
         <v>2015</v>
       </c>
       <c r="B10" s="3">
         <v>100</v>
       </c>
       <c r="C10" s="9">
         <v>77.400000000000006</v>
       </c>
       <c r="D10" s="9">
         <v>70.2</v>
       </c>
       <c r="E10" s="9">
         <v>7.2</v>
       </c>
       <c r="F10" s="9">
         <v>17.399999999999999</v>
       </c>
       <c r="G10" s="9">
         <v>2.1</v>
       </c>
       <c r="H10" s="9">
         <v>0</v>
@@ -15780,60 +15899,80 @@
         <v>8.3000000000000007</v>
       </c>
       <c r="F59" s="35">
         <v>13.4</v>
       </c>
       <c r="G59" s="35">
         <v>2.4</v>
       </c>
       <c r="H59" s="35">
         <v>0.1</v>
       </c>
       <c r="I59" s="35">
         <v>0.5</v>
       </c>
       <c r="J59" s="35">
         <v>0.2</v>
       </c>
       <c r="K59" s="74">
         <v>3</v>
       </c>
     </row>
     <row r="60" spans="1:12">
       <c r="A60" s="17">
         <v>2025</v>
       </c>
-      <c r="B60" s="59"/>
-[...8 lines deleted...]
-      <c r="K60" s="59"/>
+      <c r="B60" s="26">
+        <v>100</v>
+      </c>
+      <c r="C60" s="26">
+        <v>77</v>
+      </c>
+      <c r="D60" s="26">
+        <v>69.5</v>
+      </c>
+      <c r="E60" s="26">
+        <v>7.5</v>
+      </c>
+      <c r="F60" s="26">
+        <v>16.3</v>
+      </c>
+      <c r="G60" s="26">
+        <v>3.2</v>
+      </c>
+      <c r="H60" s="26">
+        <v>0.1</v>
+      </c>
+      <c r="I60" s="26">
+        <v>0.6</v>
+      </c>
+      <c r="J60" s="26">
+        <v>0</v>
+      </c>
+      <c r="K60" s="114">
+        <v>2.8</v>
+      </c>
     </row>
     <row r="61" spans="1:12">
       <c r="A61" s="60" t="s">
         <v>12</v>
       </c>
       <c r="B61" s="87">
         <v>100</v>
       </c>
       <c r="C61" s="87">
         <v>77.400000000000006</v>
       </c>
       <c r="D61" s="87">
         <v>70.5</v>
       </c>
       <c r="E61" s="87">
         <v>6.9</v>
       </c>
       <c r="F61" s="87">
         <v>15.8</v>
       </c>
       <c r="G61" s="87">
         <v>3.3</v>
       </c>
       <c r="H61" s="87">
         <v>0</v>
@@ -15900,274 +16039,274 @@
         <v>8.1999999999999993</v>
       </c>
       <c r="F63" s="102">
         <v>16.5</v>
       </c>
       <c r="G63" s="102">
         <v>3.3</v>
       </c>
       <c r="H63" s="102">
         <v>0</v>
       </c>
       <c r="I63" s="102">
         <v>0.5</v>
       </c>
       <c r="J63" s="102">
         <v>0</v>
       </c>
       <c r="K63" s="50">
         <v>2.6</v>
       </c>
     </row>
     <row r="64" spans="1:12">
       <c r="A64" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="B64" s="113">
-[...2 lines deleted...]
-      <c r="C64" s="113">
+      <c r="B64" s="103">
+        <v>100</v>
+      </c>
+      <c r="C64" s="103">
         <v>77.2</v>
       </c>
-      <c r="D64" s="113">
+      <c r="D64" s="103">
         <v>69.8</v>
       </c>
-      <c r="E64" s="113">
+      <c r="E64" s="103">
         <v>7.4</v>
       </c>
-      <c r="F64" s="113">
+      <c r="F64" s="103">
         <v>16.2</v>
       </c>
-      <c r="G64" s="113">
+      <c r="G64" s="103">
         <v>3.1</v>
       </c>
-      <c r="H64" s="113">
-[...2 lines deleted...]
-      <c r="I64" s="113">
+      <c r="H64" s="103">
+        <v>0.1</v>
+      </c>
+      <c r="I64" s="103">
         <v>0.6</v>
       </c>
-      <c r="J64" s="113">
-[...2 lines deleted...]
-      <c r="K64" s="113">
+      <c r="J64" s="103">
+        <v>0</v>
+      </c>
+      <c r="K64" s="103">
         <v>2.8</v>
       </c>
     </row>
     <row r="70" ht="8.25" customHeight="1"/>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:A9"/>
     <mergeCell ref="B3:B9"/>
     <mergeCell ref="C3:K4"/>
     <mergeCell ref="C5:C9"/>
     <mergeCell ref="D5:E6"/>
     <mergeCell ref="F5:I6"/>
     <mergeCell ref="J5:J9"/>
     <mergeCell ref="K5:K9"/>
     <mergeCell ref="D7:D9"/>
     <mergeCell ref="E7:E9"/>
     <mergeCell ref="F7:F9"/>
     <mergeCell ref="G7:G9"/>
     <mergeCell ref="H7:H9"/>
     <mergeCell ref="I7:I9"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N64"/>
   <sheetViews>
     <sheetView topLeftCell="A37" workbookViewId="0">
-      <selection activeCell="N82" sqref="N82"/>
+      <selection activeCell="S68" sqref="S68"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.85546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="13.85546875" style="1" customWidth="1"/>
     <col min="4" max="5" width="10.85546875" style="1" customWidth="1"/>
     <col min="6" max="6" width="8.140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="10" style="1" customWidth="1"/>
     <col min="8" max="8" width="10.42578125" style="1" customWidth="1"/>
     <col min="9" max="9" width="10.5703125" style="1" customWidth="1"/>
     <col min="10" max="10" width="14.5703125" style="1" customWidth="1"/>
     <col min="11" max="11" width="15.42578125" style="1" customWidth="1"/>
     <col min="12" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
-      <c r="A1" s="104" t="s">
+      <c r="A1" s="105" t="s">
         <v>32</v>
       </c>
-      <c r="B1" s="104"/>
-[...8 lines deleted...]
-      <c r="K1" s="104"/>
+      <c r="B1" s="105"/>
+      <c r="C1" s="105"/>
+      <c r="D1" s="105"/>
+      <c r="E1" s="105"/>
+      <c r="F1" s="105"/>
+      <c r="G1" s="105"/>
+      <c r="H1" s="105"/>
+      <c r="I1" s="105"/>
+      <c r="J1" s="105"/>
+      <c r="K1" s="105"/>
     </row>
     <row r="2" spans="1:11">
-      <c r="A2" s="107" t="s">
+      <c r="A2" s="108" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="107"/>
-[...8 lines deleted...]
-      <c r="K2" s="107"/>
+      <c r="B2" s="108"/>
+      <c r="C2" s="108"/>
+      <c r="D2" s="108"/>
+      <c r="E2" s="108"/>
+      <c r="F2" s="108"/>
+      <c r="G2" s="108"/>
+      <c r="H2" s="108"/>
+      <c r="I2" s="108"/>
+      <c r="J2" s="108"/>
+      <c r="K2" s="108"/>
     </row>
     <row r="3" spans="1:11" ht="10.5" customHeight="1">
-      <c r="A3" s="105"/>
-      <c r="B3" s="105" t="s">
+      <c r="A3" s="106"/>
+      <c r="B3" s="106" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="105" t="s">
+      <c r="C3" s="106" t="s">
         <v>18</v>
       </c>
-      <c r="D3" s="105"/>
-[...6 lines deleted...]
-      <c r="K3" s="105"/>
+      <c r="D3" s="106"/>
+      <c r="E3" s="106"/>
+      <c r="F3" s="106"/>
+      <c r="G3" s="106"/>
+      <c r="H3" s="106"/>
+      <c r="I3" s="106"/>
+      <c r="J3" s="106"/>
+      <c r="K3" s="106"/>
     </row>
     <row r="4" spans="1:11" ht="6.75" customHeight="1">
-      <c r="A4" s="105"/>
-[...9 lines deleted...]
-      <c r="K4" s="105"/>
+      <c r="A4" s="106"/>
+      <c r="B4" s="106"/>
+      <c r="C4" s="106"/>
+      <c r="D4" s="106"/>
+      <c r="E4" s="106"/>
+      <c r="F4" s="106"/>
+      <c r="G4" s="106"/>
+      <c r="H4" s="106"/>
+      <c r="I4" s="106"/>
+      <c r="J4" s="106"/>
+      <c r="K4" s="106"/>
     </row>
     <row r="5" spans="1:11" ht="7.5" customHeight="1">
-      <c r="A5" s="105"/>
-[...1 lines deleted...]
-      <c r="C5" s="108" t="s">
+      <c r="A5" s="106"/>
+      <c r="B5" s="106"/>
+      <c r="C5" s="109" t="s">
         <v>11</v>
       </c>
-      <c r="D5" s="105" t="s">
+      <c r="D5" s="106" t="s">
         <v>17</v>
       </c>
-      <c r="E5" s="105"/>
-      <c r="F5" s="105" t="s">
+      <c r="E5" s="106"/>
+      <c r="F5" s="106" t="s">
         <v>16</v>
       </c>
-      <c r="G5" s="105"/>
-[...2 lines deleted...]
-      <c r="J5" s="105" t="s">
+      <c r="G5" s="106"/>
+      <c r="H5" s="106"/>
+      <c r="I5" s="106"/>
+      <c r="J5" s="106" t="s">
         <v>9</v>
       </c>
-      <c r="K5" s="105" t="s">
+      <c r="K5" s="106" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:11" ht="8.25" customHeight="1">
-      <c r="A6" s="105"/>
-[...9 lines deleted...]
-      <c r="K6" s="105"/>
+      <c r="A6" s="106"/>
+      <c r="B6" s="106"/>
+      <c r="C6" s="109"/>
+      <c r="D6" s="106"/>
+      <c r="E6" s="106"/>
+      <c r="F6" s="106"/>
+      <c r="G6" s="106"/>
+      <c r="H6" s="106"/>
+      <c r="I6" s="106"/>
+      <c r="J6" s="106"/>
+      <c r="K6" s="106"/>
     </row>
     <row r="7" spans="1:11" ht="12.75" customHeight="1">
-      <c r="A7" s="105"/>
-[...2 lines deleted...]
-      <c r="D7" s="105" t="s">
+      <c r="A7" s="106"/>
+      <c r="B7" s="106"/>
+      <c r="C7" s="109"/>
+      <c r="D7" s="106" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="105" t="s">
+      <c r="E7" s="106" t="s">
         <v>4</v>
       </c>
-      <c r="F7" s="105" t="s">
+      <c r="F7" s="106" t="s">
         <v>5</v>
       </c>
-      <c r="G7" s="105" t="s">
+      <c r="G7" s="106" t="s">
         <v>6</v>
       </c>
-      <c r="H7" s="105" t="s">
+      <c r="H7" s="106" t="s">
         <v>7</v>
       </c>
-      <c r="I7" s="105" t="s">
+      <c r="I7" s="106" t="s">
         <v>8</v>
       </c>
-      <c r="J7" s="105"/>
-      <c r="K7" s="105"/>
+      <c r="J7" s="106"/>
+      <c r="K7" s="106"/>
     </row>
     <row r="8" spans="1:11">
-      <c r="A8" s="105"/>
-[...9 lines deleted...]
-      <c r="K8" s="105"/>
+      <c r="A8" s="106"/>
+      <c r="B8" s="106"/>
+      <c r="C8" s="109"/>
+      <c r="D8" s="106"/>
+      <c r="E8" s="106"/>
+      <c r="F8" s="106"/>
+      <c r="G8" s="106"/>
+      <c r="H8" s="106"/>
+      <c r="I8" s="106"/>
+      <c r="J8" s="106"/>
+      <c r="K8" s="106"/>
     </row>
     <row r="9" spans="1:11" ht="47.25" customHeight="1">
-      <c r="A9" s="105"/>
-[...9 lines deleted...]
-      <c r="K9" s="105"/>
+      <c r="A9" s="106"/>
+      <c r="B9" s="106"/>
+      <c r="C9" s="109"/>
+      <c r="D9" s="106"/>
+      <c r="E9" s="106"/>
+      <c r="F9" s="106"/>
+      <c r="G9" s="106"/>
+      <c r="H9" s="106"/>
+      <c r="I9" s="106"/>
+      <c r="J9" s="106"/>
+      <c r="K9" s="106"/>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="38">
         <v>2015</v>
       </c>
       <c r="B10" s="3">
         <v>100</v>
       </c>
       <c r="C10" s="9">
         <v>67.900000000000006</v>
       </c>
       <c r="D10" s="9">
         <v>55.3</v>
       </c>
       <c r="E10" s="9">
         <v>12.6</v>
       </c>
       <c r="F10" s="9">
         <v>22.3</v>
       </c>
       <c r="G10" s="9">
         <v>3.8</v>
       </c>
       <c r="H10" s="9">
         <v>0</v>
@@ -17895,60 +18034,80 @@
       </c>
       <c r="F59" s="35">
         <v>23.1</v>
       </c>
       <c r="G59" s="35">
         <v>3.4</v>
       </c>
       <c r="H59" s="35">
         <v>0</v>
       </c>
       <c r="I59" s="35">
         <v>0.7</v>
       </c>
       <c r="J59" s="35">
         <v>1.5</v>
       </c>
       <c r="K59" s="73">
         <v>5.2</v>
       </c>
       <c r="L59" s="59"/>
     </row>
     <row r="60" spans="1:12">
       <c r="A60" s="17">
         <v>2025</v>
       </c>
-      <c r="B60" s="59"/>
-[...8 lines deleted...]
-      <c r="K60" s="59"/>
+      <c r="B60" s="26">
+        <v>100</v>
+      </c>
+      <c r="C60" s="26">
+        <v>65.099999999999994</v>
+      </c>
+      <c r="D60" s="26">
+        <v>58.8</v>
+      </c>
+      <c r="E60" s="26">
+        <v>6.3</v>
+      </c>
+      <c r="F60" s="26">
+        <v>25.9</v>
+      </c>
+      <c r="G60" s="26">
+        <v>3</v>
+      </c>
+      <c r="H60" s="27" t="s">
+        <v>39</v>
+      </c>
+      <c r="I60" s="26">
+        <v>0.6</v>
+      </c>
+      <c r="J60" s="26">
+        <v>0.8</v>
+      </c>
+      <c r="K60" s="114">
+        <v>4.5999999999999996</v>
+      </c>
       <c r="L60" s="59"/>
     </row>
     <row r="61" spans="1:12">
       <c r="A61" s="60" t="s">
         <v>12</v>
       </c>
       <c r="B61" s="87">
         <v>100</v>
       </c>
       <c r="C61" s="87">
         <v>63.5</v>
       </c>
       <c r="D61" s="87">
         <v>57.4</v>
       </c>
       <c r="E61" s="87">
         <v>6.1</v>
       </c>
       <c r="F61" s="87">
         <v>25.3</v>
       </c>
       <c r="G61" s="87">
         <v>3.1</v>
       </c>
       <c r="H61" s="89" t="s">
@@ -18017,273 +18176,273 @@
         <v>6.6</v>
       </c>
       <c r="F63" s="102">
         <v>25.9</v>
       </c>
       <c r="G63" s="102">
         <v>2.9</v>
       </c>
       <c r="H63" s="102" t="s">
         <v>39</v>
       </c>
       <c r="I63" s="102">
         <v>0.4</v>
       </c>
       <c r="J63" s="102">
         <v>0.8</v>
       </c>
       <c r="K63" s="50">
         <v>3.6</v>
       </c>
     </row>
     <row r="64" spans="1:12">
       <c r="A64" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="B64" s="113">
-[...2 lines deleted...]
-      <c r="C64" s="113">
+      <c r="B64" s="103">
+        <v>100</v>
+      </c>
+      <c r="C64" s="103">
         <v>65.7</v>
       </c>
-      <c r="D64" s="113">
+      <c r="D64" s="103">
         <v>59.7</v>
       </c>
-      <c r="E64" s="113">
+      <c r="E64" s="103">
         <v>6</v>
       </c>
-      <c r="F64" s="113">
+      <c r="F64" s="103">
         <v>25.5</v>
       </c>
-      <c r="G64" s="113">
+      <c r="G64" s="103">
         <v>2.7</v>
       </c>
-      <c r="H64" s="113" t="s">
+      <c r="H64" s="103" t="s">
         <v>39</v>
       </c>
-      <c r="I64" s="113">
+      <c r="I64" s="103">
         <v>0.7</v>
       </c>
-      <c r="J64" s="113">
+      <c r="J64" s="103">
         <v>1.3</v>
       </c>
-      <c r="K64" s="113">
+      <c r="K64" s="103">
         <v>4.0999999999999996</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:A9"/>
     <mergeCell ref="B3:B9"/>
     <mergeCell ref="C3:K4"/>
     <mergeCell ref="C5:C9"/>
     <mergeCell ref="D5:E6"/>
     <mergeCell ref="F5:I6"/>
     <mergeCell ref="J5:J9"/>
     <mergeCell ref="K5:K9"/>
     <mergeCell ref="D7:D9"/>
     <mergeCell ref="E7:E9"/>
     <mergeCell ref="F7:F9"/>
     <mergeCell ref="G7:G9"/>
     <mergeCell ref="H7:H9"/>
     <mergeCell ref="I7:I9"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N49"/>
   <sheetViews>
     <sheetView topLeftCell="A25" workbookViewId="0">
-      <selection activeCell="J64" sqref="J64"/>
+      <selection activeCell="R56" sqref="R56"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.85546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="13.85546875" style="1" customWidth="1"/>
     <col min="4" max="5" width="10.85546875" style="1" customWidth="1"/>
     <col min="6" max="6" width="8.140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="9.5703125" style="1" customWidth="1"/>
     <col min="8" max="8" width="10.42578125" style="1" customWidth="1"/>
     <col min="9" max="9" width="10.5703125" style="1" customWidth="1"/>
     <col min="10" max="10" width="14.5703125" style="1" customWidth="1"/>
     <col min="11" max="11" width="15.42578125" style="1" customWidth="1"/>
     <col min="12" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12">
-      <c r="A1" s="104" t="s">
+      <c r="A1" s="105" t="s">
         <v>33</v>
       </c>
-      <c r="B1" s="104"/>
-[...8 lines deleted...]
-      <c r="K1" s="104"/>
+      <c r="B1" s="105"/>
+      <c r="C1" s="105"/>
+      <c r="D1" s="105"/>
+      <c r="E1" s="105"/>
+      <c r="F1" s="105"/>
+      <c r="G1" s="105"/>
+      <c r="H1" s="105"/>
+      <c r="I1" s="105"/>
+      <c r="J1" s="105"/>
+      <c r="K1" s="105"/>
     </row>
     <row r="2" spans="1:12">
-      <c r="A2" s="107" t="s">
+      <c r="A2" s="108" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="107"/>
-[...8 lines deleted...]
-      <c r="K2" s="107"/>
+      <c r="B2" s="108"/>
+      <c r="C2" s="108"/>
+      <c r="D2" s="108"/>
+      <c r="E2" s="108"/>
+      <c r="F2" s="108"/>
+      <c r="G2" s="108"/>
+      <c r="H2" s="108"/>
+      <c r="I2" s="108"/>
+      <c r="J2" s="108"/>
+      <c r="K2" s="108"/>
     </row>
     <row r="3" spans="1:12" ht="10.5" customHeight="1">
-      <c r="A3" s="105"/>
-      <c r="B3" s="105" t="s">
+      <c r="A3" s="106"/>
+      <c r="B3" s="106" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="105" t="s">
+      <c r="C3" s="106" t="s">
         <v>18</v>
       </c>
-      <c r="D3" s="105"/>
-[...6 lines deleted...]
-      <c r="K3" s="105"/>
+      <c r="D3" s="106"/>
+      <c r="E3" s="106"/>
+      <c r="F3" s="106"/>
+      <c r="G3" s="106"/>
+      <c r="H3" s="106"/>
+      <c r="I3" s="106"/>
+      <c r="J3" s="106"/>
+      <c r="K3" s="106"/>
     </row>
     <row r="4" spans="1:12" ht="6.75" customHeight="1">
-      <c r="A4" s="105"/>
-[...9 lines deleted...]
-      <c r="K4" s="105"/>
+      <c r="A4" s="106"/>
+      <c r="B4" s="106"/>
+      <c r="C4" s="106"/>
+      <c r="D4" s="106"/>
+      <c r="E4" s="106"/>
+      <c r="F4" s="106"/>
+      <c r="G4" s="106"/>
+      <c r="H4" s="106"/>
+      <c r="I4" s="106"/>
+      <c r="J4" s="106"/>
+      <c r="K4" s="106"/>
     </row>
     <row r="5" spans="1:12" ht="7.5" customHeight="1">
-      <c r="A5" s="105"/>
-[...1 lines deleted...]
-      <c r="C5" s="108" t="s">
+      <c r="A5" s="106"/>
+      <c r="B5" s="106"/>
+      <c r="C5" s="109" t="s">
         <v>11</v>
       </c>
-      <c r="D5" s="105" t="s">
+      <c r="D5" s="106" t="s">
         <v>17</v>
       </c>
-      <c r="E5" s="105"/>
-      <c r="F5" s="105" t="s">
+      <c r="E5" s="106"/>
+      <c r="F5" s="106" t="s">
         <v>16</v>
       </c>
-      <c r="G5" s="105"/>
-[...2 lines deleted...]
-      <c r="J5" s="105" t="s">
+      <c r="G5" s="106"/>
+      <c r="H5" s="106"/>
+      <c r="I5" s="106"/>
+      <c r="J5" s="106" t="s">
         <v>9</v>
       </c>
-      <c r="K5" s="105" t="s">
+      <c r="K5" s="106" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:12" ht="8.25" customHeight="1">
-      <c r="A6" s="105"/>
-[...9 lines deleted...]
-      <c r="K6" s="105"/>
+      <c r="A6" s="106"/>
+      <c r="B6" s="106"/>
+      <c r="C6" s="109"/>
+      <c r="D6" s="106"/>
+      <c r="E6" s="106"/>
+      <c r="F6" s="106"/>
+      <c r="G6" s="106"/>
+      <c r="H6" s="106"/>
+      <c r="I6" s="106"/>
+      <c r="J6" s="106"/>
+      <c r="K6" s="106"/>
     </row>
     <row r="7" spans="1:12" ht="12.75" customHeight="1">
-      <c r="A7" s="105"/>
-[...2 lines deleted...]
-      <c r="D7" s="105" t="s">
+      <c r="A7" s="106"/>
+      <c r="B7" s="106"/>
+      <c r="C7" s="109"/>
+      <c r="D7" s="106" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="105" t="s">
+      <c r="E7" s="106" t="s">
         <v>4</v>
       </c>
-      <c r="F7" s="105" t="s">
+      <c r="F7" s="106" t="s">
         <v>5</v>
       </c>
-      <c r="G7" s="105" t="s">
+      <c r="G7" s="106" t="s">
         <v>6</v>
       </c>
-      <c r="H7" s="105" t="s">
+      <c r="H7" s="106" t="s">
         <v>7</v>
       </c>
-      <c r="I7" s="105" t="s">
+      <c r="I7" s="106" t="s">
         <v>8</v>
       </c>
-      <c r="J7" s="105"/>
-      <c r="K7" s="105"/>
+      <c r="J7" s="106"/>
+      <c r="K7" s="106"/>
     </row>
     <row r="8" spans="1:12">
-      <c r="A8" s="105"/>
-[...9 lines deleted...]
-      <c r="K8" s="105"/>
+      <c r="A8" s="106"/>
+      <c r="B8" s="106"/>
+      <c r="C8" s="109"/>
+      <c r="D8" s="106"/>
+      <c r="E8" s="106"/>
+      <c r="F8" s="106"/>
+      <c r="G8" s="106"/>
+      <c r="H8" s="106"/>
+      <c r="I8" s="106"/>
+      <c r="J8" s="106"/>
+      <c r="K8" s="106"/>
     </row>
     <row r="9" spans="1:12" ht="47.25" customHeight="1">
-      <c r="A9" s="105"/>
-[...9 lines deleted...]
-      <c r="K9" s="105"/>
+      <c r="A9" s="106"/>
+      <c r="B9" s="106"/>
+      <c r="C9" s="109"/>
+      <c r="D9" s="106"/>
+      <c r="E9" s="106"/>
+      <c r="F9" s="106"/>
+      <c r="G9" s="106"/>
+      <c r="H9" s="106"/>
+      <c r="I9" s="106"/>
+      <c r="J9" s="106"/>
+      <c r="K9" s="106"/>
     </row>
     <row r="10" spans="1:12">
       <c r="A10" s="38">
         <v>2018</v>
       </c>
       <c r="B10" s="9">
         <v>100</v>
       </c>
       <c r="C10" s="39">
         <v>78.599999999999994</v>
       </c>
       <c r="D10" s="39">
         <v>45.7</v>
       </c>
       <c r="E10" s="39">
         <v>32.9</v>
       </c>
       <c r="F10" s="39">
         <v>13.6</v>
       </c>
       <c r="G10" s="39">
         <v>3</v>
       </c>
       <c r="H10" s="39">
         <v>0.1</v>
@@ -19464,60 +19623,80 @@
         <v>26.3</v>
       </c>
       <c r="F44" s="35">
         <v>15.8</v>
       </c>
       <c r="G44" s="35">
         <v>6.7</v>
       </c>
       <c r="H44" s="36" t="s">
         <v>39</v>
       </c>
       <c r="I44" s="35">
         <v>0.6</v>
       </c>
       <c r="J44" s="35">
         <v>0.1</v>
       </c>
       <c r="K44" s="73">
         <v>1.5</v>
       </c>
     </row>
     <row r="45" spans="1:12">
       <c r="A45" s="17">
         <v>2025</v>
       </c>
-      <c r="B45" s="59"/>
-[...8 lines deleted...]
-      <c r="K45" s="59"/>
+      <c r="B45" s="26">
+        <v>100</v>
+      </c>
+      <c r="C45" s="26">
+        <v>76.099999999999994</v>
+      </c>
+      <c r="D45" s="26">
+        <v>49.7</v>
+      </c>
+      <c r="E45" s="26">
+        <v>26.4</v>
+      </c>
+      <c r="F45" s="26">
+        <v>15.3</v>
+      </c>
+      <c r="G45" s="26">
+        <v>6.6</v>
+      </c>
+      <c r="H45" s="27" t="s">
+        <v>39</v>
+      </c>
+      <c r="I45" s="26">
+        <v>0.7</v>
+      </c>
+      <c r="J45" s="26">
+        <v>0.1</v>
+      </c>
+      <c r="K45" s="114">
+        <v>1.2</v>
+      </c>
     </row>
     <row r="46" spans="1:12">
       <c r="A46" s="60" t="s">
         <v>12</v>
       </c>
       <c r="B46" s="87">
         <v>100</v>
       </c>
       <c r="C46" s="87">
         <v>77.400000000000006</v>
       </c>
       <c r="D46" s="87">
         <v>50.7</v>
       </c>
       <c r="E46" s="87">
         <v>26.7</v>
       </c>
       <c r="F46" s="87">
         <v>14.6</v>
       </c>
       <c r="G46" s="87">
         <v>6.3</v>
       </c>
       <c r="H46" s="89" t="s">
         <v>39</v>
@@ -19584,78 +19763,78 @@
         <v>26.1</v>
       </c>
       <c r="F48" s="102">
         <v>15.5</v>
       </c>
       <c r="G48" s="102">
         <v>6.9</v>
       </c>
       <c r="H48" s="102" t="s">
         <v>39</v>
       </c>
       <c r="I48" s="102">
         <v>0.7</v>
       </c>
       <c r="J48" s="102">
         <v>0.1</v>
       </c>
       <c r="K48" s="50">
         <v>1.2000000000000002</v>
       </c>
     </row>
     <row r="49" spans="1:11">
       <c r="A49" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="B49" s="113">
-[...2 lines deleted...]
-      <c r="C49" s="113">
+      <c r="B49" s="103">
+        <v>100</v>
+      </c>
+      <c r="C49" s="103">
         <v>75.8</v>
       </c>
-      <c r="D49" s="113">
+      <c r="D49" s="103">
         <v>49.1</v>
       </c>
-      <c r="E49" s="113">
+      <c r="E49" s="103">
         <v>26.7</v>
       </c>
-      <c r="F49" s="113">
+      <c r="F49" s="103">
         <v>15.6</v>
       </c>
-      <c r="G49" s="113">
+      <c r="G49" s="103">
         <v>6.2</v>
       </c>
-      <c r="H49" s="113" t="s">
+      <c r="H49" s="103" t="s">
         <v>39</v>
       </c>
-      <c r="I49" s="113">
+      <c r="I49" s="103">
         <v>0.7</v>
       </c>
-      <c r="J49" s="113">
-[...2 lines deleted...]
-      <c r="K49" s="113">
+      <c r="J49" s="103">
+        <v>0</v>
+      </c>
+      <c r="K49" s="103">
         <v>1.7000000000000002</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:A9"/>
     <mergeCell ref="B3:B9"/>
     <mergeCell ref="C3:K4"/>
     <mergeCell ref="C5:C9"/>
     <mergeCell ref="D5:E6"/>
     <mergeCell ref="F5:I6"/>
     <mergeCell ref="J5:J9"/>
     <mergeCell ref="K5:K9"/>
     <mergeCell ref="D7:D9"/>
     <mergeCell ref="E7:E9"/>
     <mergeCell ref="F7:F9"/>
     <mergeCell ref="G7:G9"/>
     <mergeCell ref="H7:H9"/>
     <mergeCell ref="I7:I9"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
@@ -19967,214 +20146,214 @@
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="83"/>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="83"/>
     </row>
     <row r="20" spans="2:4">
       <c r="B20" s="85" t="s">
         <v>70</v>
       </c>
       <c r="C20" s="86"/>
       <c r="D20" s="86"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N29"/>
   <sheetViews>
     <sheetView topLeftCell="A7" workbookViewId="0">
-      <selection activeCell="R31" sqref="R31"/>
+      <selection activeCell="L40" sqref="L40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.85546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="13.85546875" style="1" customWidth="1"/>
     <col min="4" max="5" width="10.85546875" style="1" customWidth="1"/>
     <col min="6" max="6" width="8.140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="10" style="1" customWidth="1"/>
     <col min="8" max="8" width="10.42578125" style="1" customWidth="1"/>
     <col min="9" max="9" width="10.5703125" style="1" customWidth="1"/>
     <col min="10" max="10" width="14.5703125" style="1" customWidth="1"/>
     <col min="11" max="11" width="15.42578125" style="1" customWidth="1"/>
     <col min="12" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
-      <c r="A1" s="104" t="s">
+      <c r="A1" s="105" t="s">
         <v>34</v>
       </c>
-      <c r="B1" s="104"/>
-[...8 lines deleted...]
-      <c r="K1" s="104"/>
+      <c r="B1" s="105"/>
+      <c r="C1" s="105"/>
+      <c r="D1" s="105"/>
+      <c r="E1" s="105"/>
+      <c r="F1" s="105"/>
+      <c r="G1" s="105"/>
+      <c r="H1" s="105"/>
+      <c r="I1" s="105"/>
+      <c r="J1" s="105"/>
+      <c r="K1" s="105"/>
     </row>
     <row r="2" spans="1:14">
-      <c r="A2" s="107" t="s">
+      <c r="A2" s="108" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="107"/>
-[...8 lines deleted...]
-      <c r="K2" s="107"/>
+      <c r="B2" s="108"/>
+      <c r="C2" s="108"/>
+      <c r="D2" s="108"/>
+      <c r="E2" s="108"/>
+      <c r="F2" s="108"/>
+      <c r="G2" s="108"/>
+      <c r="H2" s="108"/>
+      <c r="I2" s="108"/>
+      <c r="J2" s="108"/>
+      <c r="K2" s="108"/>
     </row>
     <row r="3" spans="1:14" ht="10.5" customHeight="1">
-      <c r="A3" s="105"/>
-      <c r="B3" s="105" t="s">
+      <c r="A3" s="106"/>
+      <c r="B3" s="106" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="105" t="s">
+      <c r="C3" s="106" t="s">
         <v>18</v>
       </c>
-      <c r="D3" s="105"/>
-[...6 lines deleted...]
-      <c r="K3" s="105"/>
+      <c r="D3" s="106"/>
+      <c r="E3" s="106"/>
+      <c r="F3" s="106"/>
+      <c r="G3" s="106"/>
+      <c r="H3" s="106"/>
+      <c r="I3" s="106"/>
+      <c r="J3" s="106"/>
+      <c r="K3" s="106"/>
     </row>
     <row r="4" spans="1:14" ht="6.75" customHeight="1">
-      <c r="A4" s="105"/>
-[...9 lines deleted...]
-      <c r="K4" s="105"/>
+      <c r="A4" s="106"/>
+      <c r="B4" s="106"/>
+      <c r="C4" s="106"/>
+      <c r="D4" s="106"/>
+      <c r="E4" s="106"/>
+      <c r="F4" s="106"/>
+      <c r="G4" s="106"/>
+      <c r="H4" s="106"/>
+      <c r="I4" s="106"/>
+      <c r="J4" s="106"/>
+      <c r="K4" s="106"/>
     </row>
     <row r="5" spans="1:14" ht="7.5" customHeight="1">
-      <c r="A5" s="105"/>
-[...1 lines deleted...]
-      <c r="C5" s="108" t="s">
+      <c r="A5" s="106"/>
+      <c r="B5" s="106"/>
+      <c r="C5" s="109" t="s">
         <v>11</v>
       </c>
-      <c r="D5" s="105" t="s">
+      <c r="D5" s="106" t="s">
         <v>17</v>
       </c>
-      <c r="E5" s="105"/>
-      <c r="F5" s="105" t="s">
+      <c r="E5" s="106"/>
+      <c r="F5" s="106" t="s">
         <v>16</v>
       </c>
-      <c r="G5" s="105"/>
-[...2 lines deleted...]
-      <c r="J5" s="105" t="s">
+      <c r="G5" s="106"/>
+      <c r="H5" s="106"/>
+      <c r="I5" s="106"/>
+      <c r="J5" s="106" t="s">
         <v>9</v>
       </c>
-      <c r="K5" s="105" t="s">
+      <c r="K5" s="106" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:14" ht="8.25" customHeight="1">
-      <c r="A6" s="105"/>
-[...9 lines deleted...]
-      <c r="K6" s="105"/>
+      <c r="A6" s="106"/>
+      <c r="B6" s="106"/>
+      <c r="C6" s="109"/>
+      <c r="D6" s="106"/>
+      <c r="E6" s="106"/>
+      <c r="F6" s="106"/>
+      <c r="G6" s="106"/>
+      <c r="H6" s="106"/>
+      <c r="I6" s="106"/>
+      <c r="J6" s="106"/>
+      <c r="K6" s="106"/>
     </row>
     <row r="7" spans="1:14" ht="12.75" customHeight="1">
-      <c r="A7" s="105"/>
-[...2 lines deleted...]
-      <c r="D7" s="105" t="s">
+      <c r="A7" s="106"/>
+      <c r="B7" s="106"/>
+      <c r="C7" s="109"/>
+      <c r="D7" s="106" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="105" t="s">
+      <c r="E7" s="106" t="s">
         <v>4</v>
       </c>
-      <c r="F7" s="105" t="s">
+      <c r="F7" s="106" t="s">
         <v>5</v>
       </c>
-      <c r="G7" s="105" t="s">
+      <c r="G7" s="106" t="s">
         <v>6</v>
       </c>
-      <c r="H7" s="105" t="s">
+      <c r="H7" s="106" t="s">
         <v>7</v>
       </c>
-      <c r="I7" s="105" t="s">
+      <c r="I7" s="106" t="s">
         <v>8</v>
       </c>
-      <c r="J7" s="105"/>
-      <c r="K7" s="105"/>
+      <c r="J7" s="106"/>
+      <c r="K7" s="106"/>
     </row>
     <row r="8" spans="1:14">
-      <c r="A8" s="105"/>
-[...9 lines deleted...]
-      <c r="K8" s="105"/>
+      <c r="A8" s="106"/>
+      <c r="B8" s="106"/>
+      <c r="C8" s="109"/>
+      <c r="D8" s="106"/>
+      <c r="E8" s="106"/>
+      <c r="F8" s="106"/>
+      <c r="G8" s="106"/>
+      <c r="H8" s="106"/>
+      <c r="I8" s="106"/>
+      <c r="J8" s="106"/>
+      <c r="K8" s="106"/>
     </row>
     <row r="9" spans="1:14" ht="47.25" customHeight="1">
-      <c r="A9" s="105"/>
-[...9 lines deleted...]
-      <c r="K9" s="105"/>
+      <c r="A9" s="106"/>
+      <c r="B9" s="106"/>
+      <c r="C9" s="109"/>
+      <c r="D9" s="106"/>
+      <c r="E9" s="106"/>
+      <c r="F9" s="106"/>
+      <c r="G9" s="106"/>
+      <c r="H9" s="106"/>
+      <c r="I9" s="106"/>
+      <c r="J9" s="106"/>
+      <c r="K9" s="106"/>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" s="17">
         <v>2022</v>
       </c>
       <c r="B10" s="9">
         <v>100</v>
       </c>
       <c r="C10" s="9">
         <v>76.400000000000006</v>
       </c>
       <c r="D10" s="9">
         <v>72.7</v>
       </c>
       <c r="E10" s="9">
         <v>3.7</v>
       </c>
       <c r="F10" s="9">
         <v>14.3</v>
       </c>
       <c r="G10" s="9">
         <v>4.5999999999999996</v>
       </c>
       <c r="H10" s="9" t="s">
         <v>39</v>
@@ -20636,60 +20815,80 @@
         <v>3.6</v>
       </c>
       <c r="F24" s="35">
         <v>9.5</v>
       </c>
       <c r="G24" s="35">
         <v>5.7</v>
       </c>
       <c r="H24" s="35">
         <v>0</v>
       </c>
       <c r="I24" s="35">
         <v>0.2</v>
       </c>
       <c r="J24" s="35">
         <v>0.2</v>
       </c>
       <c r="K24" s="73">
         <v>5.9</v>
       </c>
     </row>
     <row r="25" spans="1:12">
       <c r="A25" s="17">
         <v>2025</v>
       </c>
-      <c r="B25" s="59"/>
-[...8 lines deleted...]
-      <c r="K25" s="59"/>
+      <c r="B25" s="26">
+        <v>100</v>
+      </c>
+      <c r="C25" s="26">
+        <v>81.2</v>
+      </c>
+      <c r="D25" s="26">
+        <v>77.900000000000006</v>
+      </c>
+      <c r="E25" s="26">
+        <v>3.3</v>
+      </c>
+      <c r="F25" s="26">
+        <v>10.1</v>
+      </c>
+      <c r="G25" s="26">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="H25" s="26">
+        <v>0</v>
+      </c>
+      <c r="I25" s="26">
+        <v>0.2</v>
+      </c>
+      <c r="J25" s="26">
+        <v>0.4</v>
+      </c>
+      <c r="K25" s="114">
+        <v>3.2</v>
+      </c>
     </row>
     <row r="26" spans="1:12">
       <c r="A26" s="60" t="s">
         <v>12</v>
       </c>
       <c r="B26" s="87">
         <v>100</v>
       </c>
       <c r="C26" s="87">
         <v>81.400000000000006</v>
       </c>
       <c r="D26" s="87">
         <v>77.599999999999994</v>
       </c>
       <c r="E26" s="87">
         <v>3.8</v>
       </c>
       <c r="F26" s="87">
         <v>9.5</v>
       </c>
       <c r="G26" s="87">
         <v>5.0999999999999996</v>
       </c>
       <c r="H26" s="89" t="s">
         <v>39</v>
@@ -20756,273 +20955,273 @@
         <v>3</v>
       </c>
       <c r="F28" s="102">
         <v>10.7</v>
       </c>
       <c r="G28" s="102">
         <v>5.3</v>
       </c>
       <c r="H28" s="102">
         <v>0</v>
       </c>
       <c r="I28" s="102">
         <v>0.2</v>
       </c>
       <c r="J28" s="102">
         <v>0.4</v>
       </c>
       <c r="K28" s="50">
         <v>3.3000000000000003</v>
       </c>
     </row>
     <row r="29" spans="1:12">
       <c r="A29" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="B29" s="113">
-[...2 lines deleted...]
-      <c r="C29" s="113">
+      <c r="B29" s="103">
+        <v>100</v>
+      </c>
+      <c r="C29" s="103">
         <v>81.8</v>
       </c>
-      <c r="D29" s="113">
+      <c r="D29" s="103">
         <v>78</v>
       </c>
-      <c r="E29" s="113">
+      <c r="E29" s="103">
         <v>3.8</v>
       </c>
-      <c r="F29" s="113">
+      <c r="F29" s="103">
         <v>9.9</v>
       </c>
-      <c r="G29" s="113">
+      <c r="G29" s="103">
         <v>4.5</v>
       </c>
-      <c r="H29" s="113" t="s">
+      <c r="H29" s="103" t="s">
         <v>39</v>
       </c>
-      <c r="I29" s="113">
+      <c r="I29" s="103">
         <v>0.2</v>
       </c>
-      <c r="J29" s="113">
+      <c r="J29" s="103">
         <v>0.4</v>
       </c>
-      <c r="K29" s="113">
+      <c r="K29" s="103">
         <v>3.2</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:A9"/>
     <mergeCell ref="B3:B9"/>
     <mergeCell ref="C3:K4"/>
     <mergeCell ref="C5:C9"/>
     <mergeCell ref="D5:E6"/>
     <mergeCell ref="F5:I6"/>
     <mergeCell ref="J5:J9"/>
     <mergeCell ref="K5:K9"/>
     <mergeCell ref="D7:D9"/>
     <mergeCell ref="E7:E9"/>
     <mergeCell ref="F7:F9"/>
     <mergeCell ref="G7:G9"/>
     <mergeCell ref="H7:H9"/>
     <mergeCell ref="I7:I9"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N64"/>
   <sheetViews>
     <sheetView topLeftCell="A31" workbookViewId="0">
-      <selection activeCell="Q65" sqref="Q65"/>
+      <selection activeCell="Q75" sqref="Q75"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.85546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="13.85546875" style="1" customWidth="1"/>
     <col min="4" max="5" width="10.85546875" style="1" customWidth="1"/>
     <col min="6" max="6" width="8.140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="10" style="1" customWidth="1"/>
     <col min="8" max="8" width="10.42578125" style="1" customWidth="1"/>
     <col min="9" max="9" width="10.5703125" style="1" customWidth="1"/>
     <col min="10" max="10" width="14.5703125" style="1" customWidth="1"/>
     <col min="11" max="11" width="15.42578125" style="1" customWidth="1"/>
     <col min="12" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
-      <c r="A1" s="104" t="s">
+      <c r="A1" s="105" t="s">
         <v>35</v>
       </c>
-      <c r="B1" s="104"/>
-[...8 lines deleted...]
-      <c r="K1" s="104"/>
+      <c r="B1" s="105"/>
+      <c r="C1" s="105"/>
+      <c r="D1" s="105"/>
+      <c r="E1" s="105"/>
+      <c r="F1" s="105"/>
+      <c r="G1" s="105"/>
+      <c r="H1" s="105"/>
+      <c r="I1" s="105"/>
+      <c r="J1" s="105"/>
+      <c r="K1" s="105"/>
     </row>
     <row r="2" spans="1:11">
-      <c r="A2" s="107" t="s">
+      <c r="A2" s="108" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="107"/>
-[...8 lines deleted...]
-      <c r="K2" s="107"/>
+      <c r="B2" s="108"/>
+      <c r="C2" s="108"/>
+      <c r="D2" s="108"/>
+      <c r="E2" s="108"/>
+      <c r="F2" s="108"/>
+      <c r="G2" s="108"/>
+      <c r="H2" s="108"/>
+      <c r="I2" s="108"/>
+      <c r="J2" s="108"/>
+      <c r="K2" s="108"/>
     </row>
     <row r="3" spans="1:11" ht="10.5" customHeight="1">
-      <c r="A3" s="105"/>
-      <c r="B3" s="105" t="s">
+      <c r="A3" s="106"/>
+      <c r="B3" s="106" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="105" t="s">
+      <c r="C3" s="106" t="s">
         <v>18</v>
       </c>
-      <c r="D3" s="105"/>
-[...6 lines deleted...]
-      <c r="K3" s="105"/>
+      <c r="D3" s="106"/>
+      <c r="E3" s="106"/>
+      <c r="F3" s="106"/>
+      <c r="G3" s="106"/>
+      <c r="H3" s="106"/>
+      <c r="I3" s="106"/>
+      <c r="J3" s="106"/>
+      <c r="K3" s="106"/>
     </row>
     <row r="4" spans="1:11" ht="6.75" customHeight="1">
-      <c r="A4" s="105"/>
-[...9 lines deleted...]
-      <c r="K4" s="105"/>
+      <c r="A4" s="106"/>
+      <c r="B4" s="106"/>
+      <c r="C4" s="106"/>
+      <c r="D4" s="106"/>
+      <c r="E4" s="106"/>
+      <c r="F4" s="106"/>
+      <c r="G4" s="106"/>
+      <c r="H4" s="106"/>
+      <c r="I4" s="106"/>
+      <c r="J4" s="106"/>
+      <c r="K4" s="106"/>
     </row>
     <row r="5" spans="1:11" ht="7.5" customHeight="1">
-      <c r="A5" s="105"/>
-[...1 lines deleted...]
-      <c r="C5" s="108" t="s">
+      <c r="A5" s="106"/>
+      <c r="B5" s="106"/>
+      <c r="C5" s="109" t="s">
         <v>11</v>
       </c>
-      <c r="D5" s="105" t="s">
+      <c r="D5" s="106" t="s">
         <v>17</v>
       </c>
-      <c r="E5" s="105"/>
-      <c r="F5" s="105" t="s">
+      <c r="E5" s="106"/>
+      <c r="F5" s="106" t="s">
         <v>16</v>
       </c>
-      <c r="G5" s="105"/>
-[...2 lines deleted...]
-      <c r="J5" s="105" t="s">
+      <c r="G5" s="106"/>
+      <c r="H5" s="106"/>
+      <c r="I5" s="106"/>
+      <c r="J5" s="106" t="s">
         <v>9</v>
       </c>
-      <c r="K5" s="105" t="s">
+      <c r="K5" s="106" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:11" ht="8.25" customHeight="1">
-      <c r="A6" s="105"/>
-[...9 lines deleted...]
-      <c r="K6" s="105"/>
+      <c r="A6" s="106"/>
+      <c r="B6" s="106"/>
+      <c r="C6" s="109"/>
+      <c r="D6" s="106"/>
+      <c r="E6" s="106"/>
+      <c r="F6" s="106"/>
+      <c r="G6" s="106"/>
+      <c r="H6" s="106"/>
+      <c r="I6" s="106"/>
+      <c r="J6" s="106"/>
+      <c r="K6" s="106"/>
     </row>
     <row r="7" spans="1:11" ht="12.75" customHeight="1">
-      <c r="A7" s="105"/>
-[...2 lines deleted...]
-      <c r="D7" s="105" t="s">
+      <c r="A7" s="106"/>
+      <c r="B7" s="106"/>
+      <c r="C7" s="109"/>
+      <c r="D7" s="106" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="105" t="s">
+      <c r="E7" s="106" t="s">
         <v>4</v>
       </c>
-      <c r="F7" s="105" t="s">
+      <c r="F7" s="106" t="s">
         <v>5</v>
       </c>
-      <c r="G7" s="105" t="s">
+      <c r="G7" s="106" t="s">
         <v>6</v>
       </c>
-      <c r="H7" s="105" t="s">
+      <c r="H7" s="106" t="s">
         <v>7</v>
       </c>
-      <c r="I7" s="105" t="s">
+      <c r="I7" s="106" t="s">
         <v>8</v>
       </c>
-      <c r="J7" s="105"/>
-      <c r="K7" s="105"/>
+      <c r="J7" s="106"/>
+      <c r="K7" s="106"/>
     </row>
     <row r="8" spans="1:11">
-      <c r="A8" s="105"/>
-[...9 lines deleted...]
-      <c r="K8" s="105"/>
+      <c r="A8" s="106"/>
+      <c r="B8" s="106"/>
+      <c r="C8" s="109"/>
+      <c r="D8" s="106"/>
+      <c r="E8" s="106"/>
+      <c r="F8" s="106"/>
+      <c r="G8" s="106"/>
+      <c r="H8" s="106"/>
+      <c r="I8" s="106"/>
+      <c r="J8" s="106"/>
+      <c r="K8" s="106"/>
     </row>
     <row r="9" spans="1:11" ht="47.25" customHeight="1">
-      <c r="A9" s="105"/>
-[...9 lines deleted...]
-      <c r="K9" s="105"/>
+      <c r="A9" s="106"/>
+      <c r="B9" s="106"/>
+      <c r="C9" s="109"/>
+      <c r="D9" s="106"/>
+      <c r="E9" s="106"/>
+      <c r="F9" s="106"/>
+      <c r="G9" s="106"/>
+      <c r="H9" s="106"/>
+      <c r="I9" s="106"/>
+      <c r="J9" s="106"/>
+      <c r="K9" s="106"/>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="38">
         <v>2015</v>
       </c>
       <c r="B10" s="3">
         <v>100</v>
       </c>
       <c r="C10" s="9">
         <v>71.099999999999994</v>
       </c>
       <c r="D10" s="9">
         <v>63.8</v>
       </c>
       <c r="E10" s="9">
         <v>7.3</v>
       </c>
       <c r="F10" s="9">
         <v>22.4</v>
       </c>
       <c r="G10" s="9">
         <v>2.4</v>
       </c>
       <c r="H10" s="9">
         <v>0</v>
@@ -22748,60 +22947,80 @@
         <v>2.4</v>
       </c>
       <c r="F59" s="35">
         <v>24</v>
       </c>
       <c r="G59" s="35">
         <v>1.9</v>
       </c>
       <c r="H59" s="36" t="s">
         <v>39</v>
       </c>
       <c r="I59" s="35">
         <v>0.3</v>
       </c>
       <c r="J59" s="35">
         <v>0</v>
       </c>
       <c r="K59" s="73">
         <v>3.6</v>
       </c>
     </row>
     <row r="60" spans="1:12">
       <c r="A60" s="17">
         <v>2025</v>
       </c>
-      <c r="B60" s="59"/>
-[...8 lines deleted...]
-      <c r="K60" s="59"/>
+      <c r="B60" s="26">
+        <v>100</v>
+      </c>
+      <c r="C60" s="26">
+        <v>71.5</v>
+      </c>
+      <c r="D60" s="26">
+        <v>69.3</v>
+      </c>
+      <c r="E60" s="26">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="F60" s="26">
+        <v>23.4</v>
+      </c>
+      <c r="G60" s="26">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="H60" s="26">
+        <v>0</v>
+      </c>
+      <c r="I60" s="26">
+        <v>0.2</v>
+      </c>
+      <c r="J60" s="26">
+        <v>0</v>
+      </c>
+      <c r="K60" s="114">
+        <v>2.7</v>
+      </c>
     </row>
     <row r="61" spans="1:12">
       <c r="A61" s="60" t="s">
         <v>12</v>
       </c>
       <c r="B61" s="87">
         <v>100</v>
       </c>
       <c r="C61" s="87">
         <v>72</v>
       </c>
       <c r="D61" s="87">
         <v>70.3</v>
       </c>
       <c r="E61" s="87">
         <v>1.7</v>
       </c>
       <c r="F61" s="87">
         <v>23.1</v>
       </c>
       <c r="G61" s="87">
         <v>2.2000000000000002</v>
       </c>
       <c r="H61" s="87">
         <v>0</v>
@@ -22868,273 +23087,273 @@
         <v>3</v>
       </c>
       <c r="F63" s="102">
         <v>23.6</v>
       </c>
       <c r="G63" s="102">
         <v>2.2000000000000002</v>
       </c>
       <c r="H63" s="102">
         <v>0</v>
       </c>
       <c r="I63" s="102">
         <v>0.2</v>
       </c>
       <c r="J63" s="102">
         <v>0</v>
       </c>
       <c r="K63" s="50">
         <v>2.9</v>
       </c>
     </row>
     <row r="64" spans="1:12">
       <c r="A64" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="B64" s="113">
-[...2 lines deleted...]
-      <c r="C64" s="113">
+      <c r="B64" s="103">
+        <v>100</v>
+      </c>
+      <c r="C64" s="103">
         <v>70.900000000000006</v>
       </c>
-      <c r="D64" s="113">
+      <c r="D64" s="103">
         <v>69</v>
       </c>
-      <c r="E64" s="113">
+      <c r="E64" s="103">
         <v>1.9</v>
       </c>
-      <c r="F64" s="113">
+      <c r="F64" s="103">
         <v>23.8</v>
       </c>
-      <c r="G64" s="113">
+      <c r="G64" s="103">
         <v>2.1</v>
       </c>
-      <c r="H64" s="113">
-[...2 lines deleted...]
-      <c r="I64" s="113">
+      <c r="H64" s="103">
+        <v>0</v>
+      </c>
+      <c r="I64" s="103">
         <v>0.2</v>
       </c>
-      <c r="J64" s="113" t="s">
+      <c r="J64" s="103" t="s">
         <v>39</v>
       </c>
-      <c r="K64" s="113">
+      <c r="K64" s="103">
         <v>3</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:A9"/>
     <mergeCell ref="B3:B9"/>
     <mergeCell ref="C3:K4"/>
     <mergeCell ref="C5:C9"/>
     <mergeCell ref="D5:E6"/>
     <mergeCell ref="F5:I6"/>
     <mergeCell ref="J5:J9"/>
     <mergeCell ref="K5:K9"/>
     <mergeCell ref="D7:D9"/>
     <mergeCell ref="E7:E9"/>
     <mergeCell ref="F7:F9"/>
     <mergeCell ref="G7:G9"/>
     <mergeCell ref="H7:H9"/>
     <mergeCell ref="I7:I9"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N64"/>
   <sheetViews>
     <sheetView topLeftCell="A25" workbookViewId="0">
-      <selection activeCell="Q60" sqref="Q60"/>
+      <selection activeCell="O75" sqref="O75"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.85546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="13.85546875" style="1" customWidth="1"/>
     <col min="4" max="5" width="10.85546875" style="1" customWidth="1"/>
     <col min="6" max="6" width="8.140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="10.42578125" style="1" customWidth="1"/>
     <col min="9" max="9" width="10.5703125" style="1" customWidth="1"/>
     <col min="10" max="10" width="14.5703125" style="1" customWidth="1"/>
     <col min="11" max="11" width="15.42578125" style="1" customWidth="1"/>
     <col min="12" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
-      <c r="A1" s="104" t="s">
+      <c r="A1" s="105" t="s">
         <v>36</v>
       </c>
-      <c r="B1" s="104"/>
-[...8 lines deleted...]
-      <c r="K1" s="104"/>
+      <c r="B1" s="105"/>
+      <c r="C1" s="105"/>
+      <c r="D1" s="105"/>
+      <c r="E1" s="105"/>
+      <c r="F1" s="105"/>
+      <c r="G1" s="105"/>
+      <c r="H1" s="105"/>
+      <c r="I1" s="105"/>
+      <c r="J1" s="105"/>
+      <c r="K1" s="105"/>
     </row>
     <row r="2" spans="1:11">
-      <c r="A2" s="107" t="s">
+      <c r="A2" s="108" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="107"/>
-[...8 lines deleted...]
-      <c r="K2" s="107"/>
+      <c r="B2" s="108"/>
+      <c r="C2" s="108"/>
+      <c r="D2" s="108"/>
+      <c r="E2" s="108"/>
+      <c r="F2" s="108"/>
+      <c r="G2" s="108"/>
+      <c r="H2" s="108"/>
+      <c r="I2" s="108"/>
+      <c r="J2" s="108"/>
+      <c r="K2" s="108"/>
     </row>
     <row r="3" spans="1:11" ht="10.5" customHeight="1">
-      <c r="A3" s="105"/>
-      <c r="B3" s="105" t="s">
+      <c r="A3" s="106"/>
+      <c r="B3" s="106" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="105" t="s">
+      <c r="C3" s="106" t="s">
         <v>18</v>
       </c>
-      <c r="D3" s="105"/>
-[...6 lines deleted...]
-      <c r="K3" s="105"/>
+      <c r="D3" s="106"/>
+      <c r="E3" s="106"/>
+      <c r="F3" s="106"/>
+      <c r="G3" s="106"/>
+      <c r="H3" s="106"/>
+      <c r="I3" s="106"/>
+      <c r="J3" s="106"/>
+      <c r="K3" s="106"/>
     </row>
     <row r="4" spans="1:11" ht="6.75" customHeight="1">
-      <c r="A4" s="105"/>
-[...9 lines deleted...]
-      <c r="K4" s="105"/>
+      <c r="A4" s="106"/>
+      <c r="B4" s="106"/>
+      <c r="C4" s="106"/>
+      <c r="D4" s="106"/>
+      <c r="E4" s="106"/>
+      <c r="F4" s="106"/>
+      <c r="G4" s="106"/>
+      <c r="H4" s="106"/>
+      <c r="I4" s="106"/>
+      <c r="J4" s="106"/>
+      <c r="K4" s="106"/>
     </row>
     <row r="5" spans="1:11" ht="7.5" customHeight="1">
-      <c r="A5" s="105"/>
-[...1 lines deleted...]
-      <c r="C5" s="108" t="s">
+      <c r="A5" s="106"/>
+      <c r="B5" s="106"/>
+      <c r="C5" s="109" t="s">
         <v>11</v>
       </c>
-      <c r="D5" s="105" t="s">
+      <c r="D5" s="106" t="s">
         <v>17</v>
       </c>
-      <c r="E5" s="105"/>
-      <c r="F5" s="105" t="s">
+      <c r="E5" s="106"/>
+      <c r="F5" s="106" t="s">
         <v>16</v>
       </c>
-      <c r="G5" s="105"/>
-[...2 lines deleted...]
-      <c r="J5" s="105" t="s">
+      <c r="G5" s="106"/>
+      <c r="H5" s="106"/>
+      <c r="I5" s="106"/>
+      <c r="J5" s="106" t="s">
         <v>9</v>
       </c>
-      <c r="K5" s="105" t="s">
+      <c r="K5" s="106" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:11" ht="8.25" customHeight="1">
-      <c r="A6" s="105"/>
-[...9 lines deleted...]
-      <c r="K6" s="105"/>
+      <c r="A6" s="106"/>
+      <c r="B6" s="106"/>
+      <c r="C6" s="109"/>
+      <c r="D6" s="106"/>
+      <c r="E6" s="106"/>
+      <c r="F6" s="106"/>
+      <c r="G6" s="106"/>
+      <c r="H6" s="106"/>
+      <c r="I6" s="106"/>
+      <c r="J6" s="106"/>
+      <c r="K6" s="106"/>
     </row>
     <row r="7" spans="1:11" ht="12.75" customHeight="1">
-      <c r="A7" s="105"/>
-[...2 lines deleted...]
-      <c r="D7" s="105" t="s">
+      <c r="A7" s="106"/>
+      <c r="B7" s="106"/>
+      <c r="C7" s="109"/>
+      <c r="D7" s="106" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="105" t="s">
+      <c r="E7" s="106" t="s">
         <v>4</v>
       </c>
-      <c r="F7" s="105" t="s">
+      <c r="F7" s="106" t="s">
         <v>5</v>
       </c>
-      <c r="G7" s="105" t="s">
+      <c r="G7" s="106" t="s">
         <v>6</v>
       </c>
-      <c r="H7" s="105" t="s">
+      <c r="H7" s="106" t="s">
         <v>7</v>
       </c>
-      <c r="I7" s="105" t="s">
+      <c r="I7" s="106" t="s">
         <v>8</v>
       </c>
-      <c r="J7" s="105"/>
-      <c r="K7" s="105"/>
+      <c r="J7" s="106"/>
+      <c r="K7" s="106"/>
     </row>
     <row r="8" spans="1:11">
-      <c r="A8" s="105"/>
-[...9 lines deleted...]
-      <c r="K8" s="105"/>
+      <c r="A8" s="106"/>
+      <c r="B8" s="106"/>
+      <c r="C8" s="109"/>
+      <c r="D8" s="106"/>
+      <c r="E8" s="106"/>
+      <c r="F8" s="106"/>
+      <c r="G8" s="106"/>
+      <c r="H8" s="106"/>
+      <c r="I8" s="106"/>
+      <c r="J8" s="106"/>
+      <c r="K8" s="106"/>
     </row>
     <row r="9" spans="1:11" ht="47.25" customHeight="1">
-      <c r="A9" s="105"/>
-[...9 lines deleted...]
-      <c r="K9" s="105"/>
+      <c r="A9" s="106"/>
+      <c r="B9" s="106"/>
+      <c r="C9" s="109"/>
+      <c r="D9" s="106"/>
+      <c r="E9" s="106"/>
+      <c r="F9" s="106"/>
+      <c r="G9" s="106"/>
+      <c r="H9" s="106"/>
+      <c r="I9" s="106"/>
+      <c r="J9" s="106"/>
+      <c r="K9" s="106"/>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="38">
         <v>2015</v>
       </c>
       <c r="B10" s="3">
         <v>100</v>
       </c>
       <c r="C10" s="9">
         <v>86.8</v>
       </c>
       <c r="D10" s="9">
         <v>79.7</v>
       </c>
       <c r="E10" s="9">
         <v>7.1</v>
       </c>
       <c r="F10" s="9">
         <v>9</v>
       </c>
       <c r="G10" s="9">
         <v>0.8</v>
       </c>
       <c r="H10" s="9">
         <v>0.1</v>
@@ -24860,60 +25079,80 @@
         <v>8.8000000000000007</v>
       </c>
       <c r="F59" s="35">
         <v>11.6</v>
       </c>
       <c r="G59" s="35">
         <v>2.6</v>
       </c>
       <c r="H59" s="35">
         <v>0.1</v>
       </c>
       <c r="I59" s="35">
         <v>0.3</v>
       </c>
       <c r="J59" s="35">
         <v>0.5</v>
       </c>
       <c r="K59" s="73">
         <v>5.4</v>
       </c>
     </row>
     <row r="60" spans="1:12">
       <c r="A60" s="17">
         <v>2025</v>
       </c>
-      <c r="B60" s="59"/>
-[...8 lines deleted...]
-      <c r="K60" s="59"/>
+      <c r="B60" s="26">
+        <v>100</v>
+      </c>
+      <c r="C60" s="26">
+        <v>78.900000000000006</v>
+      </c>
+      <c r="D60" s="26">
+        <v>70.099999999999994</v>
+      </c>
+      <c r="E60" s="26">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="F60" s="26">
+        <v>12.8</v>
+      </c>
+      <c r="G60" s="26">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="H60" s="26">
+        <v>0</v>
+      </c>
+      <c r="I60" s="26">
+        <v>0.5</v>
+      </c>
+      <c r="J60" s="26">
+        <v>0.3</v>
+      </c>
+      <c r="K60" s="114">
+        <v>5.2</v>
+      </c>
     </row>
     <row r="61" spans="1:12">
       <c r="A61" s="60" t="s">
         <v>12</v>
       </c>
       <c r="B61" s="87">
         <v>100</v>
       </c>
       <c r="C61" s="87">
         <v>78.400000000000006</v>
       </c>
       <c r="D61" s="87">
         <v>69.400000000000006</v>
       </c>
       <c r="E61" s="87">
         <v>9</v>
       </c>
       <c r="F61" s="87">
         <v>12.5</v>
       </c>
       <c r="G61" s="87">
         <v>2.4</v>
       </c>
       <c r="H61" s="87">
         <v>0</v>
@@ -24980,272 +25219,272 @@
         <v>8.8000000000000007</v>
       </c>
       <c r="F63" s="102">
         <v>12.9</v>
       </c>
       <c r="G63" s="102">
         <v>2.4</v>
       </c>
       <c r="H63" s="102">
         <v>0</v>
       </c>
       <c r="I63" s="102">
         <v>0.4</v>
       </c>
       <c r="J63" s="102">
         <v>0.3</v>
       </c>
       <c r="K63" s="50">
         <v>4.8</v>
       </c>
     </row>
     <row r="64" spans="1:12">
       <c r="A64" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="B64" s="113">
-[...2 lines deleted...]
-      <c r="C64" s="113">
+      <c r="B64" s="103">
+        <v>100</v>
+      </c>
+      <c r="C64" s="103">
         <v>78.8</v>
       </c>
-      <c r="D64" s="113">
+      <c r="D64" s="103">
         <v>70.400000000000006</v>
       </c>
-      <c r="E64" s="113">
+      <c r="E64" s="103">
         <v>8.4</v>
       </c>
-      <c r="F64" s="113">
+      <c r="F64" s="103">
         <v>12.7</v>
       </c>
-      <c r="G64" s="113">
+      <c r="G64" s="103">
         <v>2.1</v>
       </c>
-      <c r="H64" s="113">
-[...2 lines deleted...]
-      <c r="I64" s="113">
+      <c r="H64" s="103">
+        <v>0</v>
+      </c>
+      <c r="I64" s="103">
         <v>0.5</v>
       </c>
-      <c r="J64" s="113">
+      <c r="J64" s="103">
         <v>0.3</v>
       </c>
-      <c r="K64" s="113">
+      <c r="K64" s="103">
         <v>5.6000000000000005</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:A9"/>
     <mergeCell ref="B3:B9"/>
     <mergeCell ref="C3:K4"/>
     <mergeCell ref="C5:C9"/>
     <mergeCell ref="D5:E6"/>
     <mergeCell ref="F5:I6"/>
     <mergeCell ref="J5:J9"/>
     <mergeCell ref="K5:K9"/>
     <mergeCell ref="D7:D9"/>
     <mergeCell ref="E7:E9"/>
     <mergeCell ref="F7:F9"/>
     <mergeCell ref="G7:G9"/>
     <mergeCell ref="H7:H9"/>
     <mergeCell ref="I7:I9"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet23.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N64"/>
   <sheetViews>
     <sheetView topLeftCell="A25" workbookViewId="0">
-      <selection activeCell="T68" sqref="T68"/>
+      <selection activeCell="W77" sqref="W77"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.85546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="13.85546875" style="1" customWidth="1"/>
     <col min="4" max="5" width="10.85546875" style="1" customWidth="1"/>
     <col min="6" max="6" width="8.140625" style="1" customWidth="1"/>
     <col min="7" max="8" width="10.42578125" style="1" customWidth="1"/>
     <col min="9" max="9" width="10.5703125" style="1" customWidth="1"/>
     <col min="10" max="10" width="14.5703125" style="1" customWidth="1"/>
     <col min="11" max="11" width="15.42578125" style="1" customWidth="1"/>
     <col min="12" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
-      <c r="A1" s="104" t="s">
+      <c r="A1" s="105" t="s">
         <v>37</v>
       </c>
-      <c r="B1" s="104"/>
-[...8 lines deleted...]
-      <c r="K1" s="104"/>
+      <c r="B1" s="105"/>
+      <c r="C1" s="105"/>
+      <c r="D1" s="105"/>
+      <c r="E1" s="105"/>
+      <c r="F1" s="105"/>
+      <c r="G1" s="105"/>
+      <c r="H1" s="105"/>
+      <c r="I1" s="105"/>
+      <c r="J1" s="105"/>
+      <c r="K1" s="105"/>
     </row>
     <row r="2" spans="1:11">
-      <c r="A2" s="107" t="s">
+      <c r="A2" s="108" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="107"/>
-[...8 lines deleted...]
-      <c r="K2" s="107"/>
+      <c r="B2" s="108"/>
+      <c r="C2" s="108"/>
+      <c r="D2" s="108"/>
+      <c r="E2" s="108"/>
+      <c r="F2" s="108"/>
+      <c r="G2" s="108"/>
+      <c r="H2" s="108"/>
+      <c r="I2" s="108"/>
+      <c r="J2" s="108"/>
+      <c r="K2" s="108"/>
     </row>
     <row r="3" spans="1:11" ht="10.5" customHeight="1">
-      <c r="A3" s="105"/>
-      <c r="B3" s="105" t="s">
+      <c r="A3" s="106"/>
+      <c r="B3" s="106" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="105" t="s">
+      <c r="C3" s="106" t="s">
         <v>18</v>
       </c>
-      <c r="D3" s="105"/>
-[...6 lines deleted...]
-      <c r="K3" s="105"/>
+      <c r="D3" s="106"/>
+      <c r="E3" s="106"/>
+      <c r="F3" s="106"/>
+      <c r="G3" s="106"/>
+      <c r="H3" s="106"/>
+      <c r="I3" s="106"/>
+      <c r="J3" s="106"/>
+      <c r="K3" s="106"/>
     </row>
     <row r="4" spans="1:11" ht="6.75" customHeight="1">
-      <c r="A4" s="105"/>
-[...9 lines deleted...]
-      <c r="K4" s="105"/>
+      <c r="A4" s="106"/>
+      <c r="B4" s="106"/>
+      <c r="C4" s="106"/>
+      <c r="D4" s="106"/>
+      <c r="E4" s="106"/>
+      <c r="F4" s="106"/>
+      <c r="G4" s="106"/>
+      <c r="H4" s="106"/>
+      <c r="I4" s="106"/>
+      <c r="J4" s="106"/>
+      <c r="K4" s="106"/>
     </row>
     <row r="5" spans="1:11" ht="7.5" customHeight="1">
-      <c r="A5" s="105"/>
-[...1 lines deleted...]
-      <c r="C5" s="108" t="s">
+      <c r="A5" s="106"/>
+      <c r="B5" s="106"/>
+      <c r="C5" s="109" t="s">
         <v>11</v>
       </c>
-      <c r="D5" s="105" t="s">
+      <c r="D5" s="106" t="s">
         <v>17</v>
       </c>
-      <c r="E5" s="105"/>
-      <c r="F5" s="105" t="s">
+      <c r="E5" s="106"/>
+      <c r="F5" s="106" t="s">
         <v>16</v>
       </c>
-      <c r="G5" s="105"/>
-[...2 lines deleted...]
-      <c r="J5" s="105" t="s">
+      <c r="G5" s="106"/>
+      <c r="H5" s="106"/>
+      <c r="I5" s="106"/>
+      <c r="J5" s="106" t="s">
         <v>9</v>
       </c>
-      <c r="K5" s="105" t="s">
+      <c r="K5" s="106" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:11" ht="8.25" customHeight="1">
-      <c r="A6" s="105"/>
-[...9 lines deleted...]
-      <c r="K6" s="105"/>
+      <c r="A6" s="106"/>
+      <c r="B6" s="106"/>
+      <c r="C6" s="109"/>
+      <c r="D6" s="106"/>
+      <c r="E6" s="106"/>
+      <c r="F6" s="106"/>
+      <c r="G6" s="106"/>
+      <c r="H6" s="106"/>
+      <c r="I6" s="106"/>
+      <c r="J6" s="106"/>
+      <c r="K6" s="106"/>
     </row>
     <row r="7" spans="1:11" ht="12.75" customHeight="1">
-      <c r="A7" s="105"/>
-[...2 lines deleted...]
-      <c r="D7" s="105" t="s">
+      <c r="A7" s="106"/>
+      <c r="B7" s="106"/>
+      <c r="C7" s="109"/>
+      <c r="D7" s="106" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="105" t="s">
+      <c r="E7" s="106" t="s">
         <v>4</v>
       </c>
-      <c r="F7" s="105" t="s">
+      <c r="F7" s="106" t="s">
         <v>5</v>
       </c>
-      <c r="G7" s="105" t="s">
+      <c r="G7" s="106" t="s">
         <v>6</v>
       </c>
-      <c r="H7" s="105" t="s">
+      <c r="H7" s="106" t="s">
         <v>7</v>
       </c>
-      <c r="I7" s="105" t="s">
+      <c r="I7" s="106" t="s">
         <v>8</v>
       </c>
-      <c r="J7" s="105"/>
-      <c r="K7" s="105"/>
+      <c r="J7" s="106"/>
+      <c r="K7" s="106"/>
     </row>
     <row r="8" spans="1:11">
-      <c r="A8" s="105"/>
-[...9 lines deleted...]
-      <c r="K8" s="105"/>
+      <c r="A8" s="106"/>
+      <c r="B8" s="106"/>
+      <c r="C8" s="109"/>
+      <c r="D8" s="106"/>
+      <c r="E8" s="106"/>
+      <c r="F8" s="106"/>
+      <c r="G8" s="106"/>
+      <c r="H8" s="106"/>
+      <c r="I8" s="106"/>
+      <c r="J8" s="106"/>
+      <c r="K8" s="106"/>
     </row>
     <row r="9" spans="1:11" ht="47.25" customHeight="1">
-      <c r="A9" s="105"/>
-[...9 lines deleted...]
-      <c r="K9" s="105"/>
+      <c r="A9" s="106"/>
+      <c r="B9" s="106"/>
+      <c r="C9" s="109"/>
+      <c r="D9" s="106"/>
+      <c r="E9" s="106"/>
+      <c r="F9" s="106"/>
+      <c r="G9" s="106"/>
+      <c r="H9" s="106"/>
+      <c r="I9" s="106"/>
+      <c r="J9" s="106"/>
+      <c r="K9" s="106"/>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="38">
         <v>2015</v>
       </c>
       <c r="B10" s="3">
         <v>100</v>
       </c>
       <c r="C10" s="9">
         <v>84.9</v>
       </c>
       <c r="D10" s="9">
         <v>78.8</v>
       </c>
       <c r="E10" s="9">
         <v>6.1</v>
       </c>
       <c r="F10" s="9">
         <v>11</v>
       </c>
       <c r="G10" s="9">
         <v>0.7</v>
       </c>
       <c r="H10" s="9">
         <v>0</v>
@@ -26971,60 +27210,80 @@
         <v>7.8</v>
       </c>
       <c r="F59" s="35">
         <v>21.2</v>
       </c>
       <c r="G59" s="35">
         <v>2.1</v>
       </c>
       <c r="H59" s="36" t="s">
         <v>39</v>
       </c>
       <c r="I59" s="35">
         <v>0.3</v>
       </c>
       <c r="J59" s="35">
         <v>1.4</v>
       </c>
       <c r="K59" s="73">
         <v>2.9</v>
       </c>
     </row>
     <row r="60" spans="1:12">
       <c r="A60" s="17">
         <v>2025</v>
       </c>
-      <c r="B60" s="59"/>
-[...8 lines deleted...]
-      <c r="K60" s="59"/>
+      <c r="B60" s="26">
+        <v>100</v>
+      </c>
+      <c r="C60" s="26">
+        <v>70.3</v>
+      </c>
+      <c r="D60" s="26">
+        <v>66</v>
+      </c>
+      <c r="E60" s="26">
+        <v>4.3</v>
+      </c>
+      <c r="F60" s="26">
+        <v>24.1</v>
+      </c>
+      <c r="G60" s="26">
+        <v>1.9</v>
+      </c>
+      <c r="H60" s="27" t="s">
+        <v>39</v>
+      </c>
+      <c r="I60" s="26">
+        <v>0.3</v>
+      </c>
+      <c r="J60" s="26">
+        <v>0.8</v>
+      </c>
+      <c r="K60" s="114">
+        <v>2.6</v>
+      </c>
     </row>
     <row r="61" spans="1:12">
       <c r="A61" s="60" t="s">
         <v>12</v>
       </c>
       <c r="B61" s="87">
         <v>100</v>
       </c>
       <c r="C61" s="87">
         <v>69.599999999999994</v>
       </c>
       <c r="D61" s="87">
         <v>65.599999999999994</v>
       </c>
       <c r="E61" s="87">
         <v>4</v>
       </c>
       <c r="F61" s="87">
         <v>24.5</v>
       </c>
       <c r="G61" s="87">
         <v>2.1</v>
       </c>
       <c r="H61" s="89" t="s">
         <v>39</v>
@@ -27091,273 +27350,273 @@
         <v>4.3</v>
       </c>
       <c r="F63" s="102">
         <v>24.2</v>
       </c>
       <c r="G63" s="102">
         <v>1.8</v>
       </c>
       <c r="H63" s="102" t="s">
         <v>39</v>
       </c>
       <c r="I63" s="102">
         <v>0.3</v>
       </c>
       <c r="J63" s="102">
         <v>0.8</v>
       </c>
       <c r="K63" s="50">
         <v>2.4000000000000004</v>
       </c>
     </row>
     <row r="64" spans="1:12">
       <c r="A64" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="B64" s="113">
-[...2 lines deleted...]
-      <c r="C64" s="113">
+      <c r="B64" s="103">
+        <v>100</v>
+      </c>
+      <c r="C64" s="103">
         <v>70.7</v>
       </c>
-      <c r="D64" s="113">
+      <c r="D64" s="103">
         <v>66.2</v>
       </c>
-      <c r="E64" s="113">
+      <c r="E64" s="103">
         <v>4.5</v>
       </c>
-      <c r="F64" s="113">
+      <c r="F64" s="103">
         <v>23.6</v>
       </c>
-      <c r="G64" s="113">
+      <c r="G64" s="103">
         <v>1.8</v>
       </c>
-      <c r="H64" s="113" t="s">
+      <c r="H64" s="103" t="s">
         <v>39</v>
       </c>
-      <c r="I64" s="113">
+      <c r="I64" s="103">
         <v>0.4</v>
       </c>
-      <c r="J64" s="113">
+      <c r="J64" s="103">
         <v>0.8</v>
       </c>
-      <c r="K64" s="113">
+      <c r="K64" s="103">
         <v>2.7</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:A9"/>
     <mergeCell ref="B3:B9"/>
     <mergeCell ref="C3:K4"/>
     <mergeCell ref="C5:C9"/>
     <mergeCell ref="D5:E6"/>
     <mergeCell ref="F5:I6"/>
     <mergeCell ref="J5:J9"/>
     <mergeCell ref="K5:K9"/>
     <mergeCell ref="D7:D9"/>
     <mergeCell ref="E7:E9"/>
     <mergeCell ref="F7:F9"/>
     <mergeCell ref="G7:G9"/>
     <mergeCell ref="H7:H9"/>
     <mergeCell ref="I7:I9"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet24.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N49"/>
   <sheetViews>
     <sheetView topLeftCell="A10" workbookViewId="0">
-      <selection activeCell="M34" sqref="M34"/>
+      <selection activeCell="R43" sqref="R43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.85546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="13.85546875" style="1" customWidth="1"/>
     <col min="4" max="5" width="10.85546875" style="1" customWidth="1"/>
     <col min="6" max="6" width="8.140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="10.85546875" style="1" customWidth="1"/>
     <col min="8" max="8" width="10.42578125" style="1" customWidth="1"/>
     <col min="9" max="9" width="10.5703125" style="1" customWidth="1"/>
     <col min="10" max="10" width="14.5703125" style="1" customWidth="1"/>
     <col min="11" max="11" width="15.42578125" style="1" customWidth="1"/>
     <col min="12" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12">
-      <c r="A1" s="104" t="s">
+      <c r="A1" s="105" t="s">
         <v>38</v>
       </c>
-      <c r="B1" s="104"/>
-[...8 lines deleted...]
-      <c r="K1" s="104"/>
+      <c r="B1" s="105"/>
+      <c r="C1" s="105"/>
+      <c r="D1" s="105"/>
+      <c r="E1" s="105"/>
+      <c r="F1" s="105"/>
+      <c r="G1" s="105"/>
+      <c r="H1" s="105"/>
+      <c r="I1" s="105"/>
+      <c r="J1" s="105"/>
+      <c r="K1" s="105"/>
     </row>
     <row r="2" spans="1:12">
-      <c r="A2" s="107" t="s">
+      <c r="A2" s="108" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="107"/>
-[...8 lines deleted...]
-      <c r="K2" s="107"/>
+      <c r="B2" s="108"/>
+      <c r="C2" s="108"/>
+      <c r="D2" s="108"/>
+      <c r="E2" s="108"/>
+      <c r="F2" s="108"/>
+      <c r="G2" s="108"/>
+      <c r="H2" s="108"/>
+      <c r="I2" s="108"/>
+      <c r="J2" s="108"/>
+      <c r="K2" s="108"/>
     </row>
     <row r="3" spans="1:12" ht="10.5" customHeight="1">
-      <c r="A3" s="105"/>
-      <c r="B3" s="105" t="s">
+      <c r="A3" s="106"/>
+      <c r="B3" s="106" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="105" t="s">
+      <c r="C3" s="106" t="s">
         <v>18</v>
       </c>
-      <c r="D3" s="105"/>
-[...6 lines deleted...]
-      <c r="K3" s="105"/>
+      <c r="D3" s="106"/>
+      <c r="E3" s="106"/>
+      <c r="F3" s="106"/>
+      <c r="G3" s="106"/>
+      <c r="H3" s="106"/>
+      <c r="I3" s="106"/>
+      <c r="J3" s="106"/>
+      <c r="K3" s="106"/>
     </row>
     <row r="4" spans="1:12" ht="6.75" customHeight="1">
-      <c r="A4" s="105"/>
-[...9 lines deleted...]
-      <c r="K4" s="105"/>
+      <c r="A4" s="106"/>
+      <c r="B4" s="106"/>
+      <c r="C4" s="106"/>
+      <c r="D4" s="106"/>
+      <c r="E4" s="106"/>
+      <c r="F4" s="106"/>
+      <c r="G4" s="106"/>
+      <c r="H4" s="106"/>
+      <c r="I4" s="106"/>
+      <c r="J4" s="106"/>
+      <c r="K4" s="106"/>
     </row>
     <row r="5" spans="1:12" ht="7.5" customHeight="1">
-      <c r="A5" s="105"/>
-[...1 lines deleted...]
-      <c r="C5" s="108" t="s">
+      <c r="A5" s="106"/>
+      <c r="B5" s="106"/>
+      <c r="C5" s="109" t="s">
         <v>11</v>
       </c>
-      <c r="D5" s="105" t="s">
+      <c r="D5" s="106" t="s">
         <v>17</v>
       </c>
-      <c r="E5" s="105"/>
-      <c r="F5" s="105" t="s">
+      <c r="E5" s="106"/>
+      <c r="F5" s="106" t="s">
         <v>16</v>
       </c>
-      <c r="G5" s="105"/>
-[...2 lines deleted...]
-      <c r="J5" s="105" t="s">
+      <c r="G5" s="106"/>
+      <c r="H5" s="106"/>
+      <c r="I5" s="106"/>
+      <c r="J5" s="106" t="s">
         <v>9</v>
       </c>
-      <c r="K5" s="105" t="s">
+      <c r="K5" s="106" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:12" ht="8.25" customHeight="1">
-      <c r="A6" s="105"/>
-[...9 lines deleted...]
-      <c r="K6" s="105"/>
+      <c r="A6" s="106"/>
+      <c r="B6" s="106"/>
+      <c r="C6" s="109"/>
+      <c r="D6" s="106"/>
+      <c r="E6" s="106"/>
+      <c r="F6" s="106"/>
+      <c r="G6" s="106"/>
+      <c r="H6" s="106"/>
+      <c r="I6" s="106"/>
+      <c r="J6" s="106"/>
+      <c r="K6" s="106"/>
     </row>
     <row r="7" spans="1:12" ht="12.75" customHeight="1">
-      <c r="A7" s="105"/>
-[...2 lines deleted...]
-      <c r="D7" s="105" t="s">
+      <c r="A7" s="106"/>
+      <c r="B7" s="106"/>
+      <c r="C7" s="109"/>
+      <c r="D7" s="106" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="105" t="s">
+      <c r="E7" s="106" t="s">
         <v>4</v>
       </c>
-      <c r="F7" s="105" t="s">
+      <c r="F7" s="106" t="s">
         <v>5</v>
       </c>
-      <c r="G7" s="105" t="s">
+      <c r="G7" s="106" t="s">
         <v>6</v>
       </c>
-      <c r="H7" s="105" t="s">
+      <c r="H7" s="106" t="s">
         <v>7</v>
       </c>
-      <c r="I7" s="105" t="s">
+      <c r="I7" s="106" t="s">
         <v>8</v>
       </c>
-      <c r="J7" s="105"/>
-      <c r="K7" s="105"/>
+      <c r="J7" s="106"/>
+      <c r="K7" s="106"/>
     </row>
     <row r="8" spans="1:12">
-      <c r="A8" s="105"/>
-[...9 lines deleted...]
-      <c r="K8" s="105"/>
+      <c r="A8" s="106"/>
+      <c r="B8" s="106"/>
+      <c r="C8" s="109"/>
+      <c r="D8" s="106"/>
+      <c r="E8" s="106"/>
+      <c r="F8" s="106"/>
+      <c r="G8" s="106"/>
+      <c r="H8" s="106"/>
+      <c r="I8" s="106"/>
+      <c r="J8" s="106"/>
+      <c r="K8" s="106"/>
     </row>
     <row r="9" spans="1:12" ht="47.25" customHeight="1">
-      <c r="A9" s="105"/>
-[...9 lines deleted...]
-      <c r="K9" s="105"/>
+      <c r="A9" s="106"/>
+      <c r="B9" s="106"/>
+      <c r="C9" s="109"/>
+      <c r="D9" s="106"/>
+      <c r="E9" s="106"/>
+      <c r="F9" s="106"/>
+      <c r="G9" s="106"/>
+      <c r="H9" s="106"/>
+      <c r="I9" s="106"/>
+      <c r="J9" s="106"/>
+      <c r="K9" s="106"/>
     </row>
     <row r="10" spans="1:12">
       <c r="A10" s="8">
         <v>2018</v>
       </c>
       <c r="B10" s="9">
         <v>100</v>
       </c>
       <c r="C10" s="39">
         <v>81.3</v>
       </c>
       <c r="D10" s="39">
         <v>68.900000000000006</v>
       </c>
       <c r="E10" s="39">
         <v>12.4</v>
       </c>
       <c r="F10" s="39">
         <v>13.8</v>
       </c>
       <c r="G10" s="39">
         <v>2.2000000000000002</v>
       </c>
       <c r="H10" s="39" t="s">
         <v>43</v>
@@ -28529,60 +28788,80 @@
         <v>19.3</v>
       </c>
       <c r="F44" s="35">
         <v>13.8</v>
       </c>
       <c r="G44" s="35">
         <v>4.7</v>
       </c>
       <c r="H44" s="35">
         <v>0.1</v>
       </c>
       <c r="I44" s="35">
         <v>0.4</v>
       </c>
       <c r="J44" s="35">
         <v>0.3</v>
       </c>
       <c r="K44" s="73">
         <v>2.2999999999999998</v>
       </c>
     </row>
     <row r="45" spans="1:12">
       <c r="A45" s="17">
         <v>2025</v>
       </c>
-      <c r="B45" s="59"/>
-[...8 lines deleted...]
-      <c r="K45" s="59"/>
+      <c r="B45" s="26">
+        <v>100</v>
+      </c>
+      <c r="C45" s="26">
+        <v>79.900000000000006</v>
+      </c>
+      <c r="D45" s="26">
+        <v>61.4</v>
+      </c>
+      <c r="E45" s="26">
+        <v>18.5</v>
+      </c>
+      <c r="F45" s="26">
+        <v>13.9</v>
+      </c>
+      <c r="G45" s="26">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="H45" s="26">
+        <v>0.1</v>
+      </c>
+      <c r="I45" s="26">
+        <v>0.4</v>
+      </c>
+      <c r="J45" s="26">
+        <v>0.2</v>
+      </c>
+      <c r="K45" s="114">
+        <v>1.4</v>
+      </c>
     </row>
     <row r="46" spans="1:12">
       <c r="A46" s="60" t="s">
         <v>12</v>
       </c>
       <c r="B46" s="87">
         <v>100</v>
       </c>
       <c r="C46" s="87">
         <v>80.3</v>
       </c>
       <c r="D46" s="87">
         <v>61.7</v>
       </c>
       <c r="E46" s="87">
         <v>18.600000000000001</v>
       </c>
       <c r="F46" s="87">
         <v>13.3</v>
       </c>
       <c r="G46" s="87">
         <v>4.2</v>
       </c>
       <c r="H46" s="87">
         <v>0.1</v>
@@ -28649,276 +28928,276 @@
         <v>19</v>
       </c>
       <c r="F48" s="102">
         <v>14.1</v>
       </c>
       <c r="G48" s="102">
         <v>4.0999999999999996</v>
       </c>
       <c r="H48" s="102">
         <v>0.1</v>
       </c>
       <c r="I48" s="102">
         <v>0.4</v>
       </c>
       <c r="J48" s="102">
         <v>0.3</v>
       </c>
       <c r="K48" s="50">
         <v>1.3</v>
       </c>
     </row>
     <row r="49" spans="1:11">
       <c r="A49" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="B49" s="113">
-[...2 lines deleted...]
-      <c r="C49" s="113">
+      <c r="B49" s="103">
+        <v>100</v>
+      </c>
+      <c r="C49" s="103">
         <v>80.2</v>
       </c>
-      <c r="D49" s="113">
+      <c r="D49" s="103">
         <v>60.9</v>
       </c>
-      <c r="E49" s="113">
+      <c r="E49" s="103">
         <v>19.3</v>
       </c>
-      <c r="F49" s="113">
+      <c r="F49" s="103">
         <v>14</v>
       </c>
-      <c r="G49" s="113">
+      <c r="G49" s="103">
         <v>3.9</v>
       </c>
-      <c r="H49" s="113">
-[...2 lines deleted...]
-      <c r="I49" s="113">
+      <c r="H49" s="103">
+        <v>0.1</v>
+      </c>
+      <c r="I49" s="103">
         <v>0.4</v>
       </c>
-      <c r="J49" s="113">
+      <c r="J49" s="103">
         <v>0.3</v>
       </c>
-      <c r="K49" s="113">
+      <c r="K49" s="103">
         <v>1.1000000000000001</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:A9"/>
     <mergeCell ref="B3:B9"/>
     <mergeCell ref="C3:K4"/>
     <mergeCell ref="C5:C9"/>
     <mergeCell ref="D5:E6"/>
     <mergeCell ref="F5:I6"/>
     <mergeCell ref="J5:J9"/>
     <mergeCell ref="K5:K9"/>
     <mergeCell ref="D7:D9"/>
     <mergeCell ref="E7:E9"/>
     <mergeCell ref="F7:F9"/>
     <mergeCell ref="G7:G9"/>
     <mergeCell ref="H7:H9"/>
     <mergeCell ref="I7:I9"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <tabColor rgb="FFFF0000"/>
   </sheetPr>
   <dimension ref="A1:N64"/>
   <sheetViews>
-    <sheetView topLeftCell="A40" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="B64" sqref="B64:K64"/>
+    <sheetView topLeftCell="A31" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+      <selection activeCell="R63" sqref="R63"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.85546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="13.85546875" style="1" customWidth="1"/>
     <col min="4" max="5" width="10.85546875" style="1" customWidth="1"/>
     <col min="6" max="6" width="8.140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="12" style="1" customWidth="1"/>
     <col min="8" max="8" width="10.42578125" style="1" customWidth="1"/>
     <col min="9" max="9" width="10.5703125" style="1" customWidth="1"/>
     <col min="10" max="10" width="14.5703125" style="1" customWidth="1"/>
     <col min="11" max="11" width="15.42578125" style="1" customWidth="1"/>
     <col min="12" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
-      <c r="A1" s="104" t="s">
-[...11 lines deleted...]
-      <c r="K1" s="104"/>
+      <c r="A1" s="105" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="105"/>
+      <c r="C1" s="105"/>
+      <c r="D1" s="105"/>
+      <c r="E1" s="105"/>
+      <c r="F1" s="105"/>
+      <c r="G1" s="105"/>
+      <c r="H1" s="105"/>
+      <c r="I1" s="105"/>
+      <c r="J1" s="105"/>
+      <c r="K1" s="105"/>
     </row>
     <row r="2" spans="1:11">
-      <c r="A2" s="107" t="s">
+      <c r="A2" s="108" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="107"/>
-[...8 lines deleted...]
-      <c r="K2" s="107"/>
+      <c r="B2" s="108"/>
+      <c r="C2" s="108"/>
+      <c r="D2" s="108"/>
+      <c r="E2" s="108"/>
+      <c r="F2" s="108"/>
+      <c r="G2" s="108"/>
+      <c r="H2" s="108"/>
+      <c r="I2" s="108"/>
+      <c r="J2" s="108"/>
+      <c r="K2" s="108"/>
     </row>
     <row r="3" spans="1:11" ht="10.5" customHeight="1">
-      <c r="A3" s="105"/>
-      <c r="B3" s="105" t="s">
+      <c r="A3" s="106"/>
+      <c r="B3" s="106" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="105" t="s">
+      <c r="C3" s="106" t="s">
         <v>18</v>
       </c>
-      <c r="D3" s="105"/>
-[...6 lines deleted...]
-      <c r="K3" s="105"/>
+      <c r="D3" s="106"/>
+      <c r="E3" s="106"/>
+      <c r="F3" s="106"/>
+      <c r="G3" s="106"/>
+      <c r="H3" s="106"/>
+      <c r="I3" s="106"/>
+      <c r="J3" s="106"/>
+      <c r="K3" s="106"/>
     </row>
     <row r="4" spans="1:11" ht="6.75" customHeight="1">
-      <c r="A4" s="105"/>
-[...9 lines deleted...]
-      <c r="K4" s="105"/>
+      <c r="A4" s="106"/>
+      <c r="B4" s="106"/>
+      <c r="C4" s="106"/>
+      <c r="D4" s="106"/>
+      <c r="E4" s="106"/>
+      <c r="F4" s="106"/>
+      <c r="G4" s="106"/>
+      <c r="H4" s="106"/>
+      <c r="I4" s="106"/>
+      <c r="J4" s="106"/>
+      <c r="K4" s="106"/>
     </row>
     <row r="5" spans="1:11" ht="7.5" customHeight="1">
-      <c r="A5" s="105"/>
-[...1 lines deleted...]
-      <c r="C5" s="108" t="s">
+      <c r="A5" s="106"/>
+      <c r="B5" s="106"/>
+      <c r="C5" s="109" t="s">
         <v>11</v>
       </c>
-      <c r="D5" s="105" t="s">
+      <c r="D5" s="106" t="s">
         <v>17</v>
       </c>
-      <c r="E5" s="105"/>
-      <c r="F5" s="105" t="s">
+      <c r="E5" s="106"/>
+      <c r="F5" s="106" t="s">
         <v>16</v>
       </c>
-      <c r="G5" s="105"/>
-[...2 lines deleted...]
-      <c r="J5" s="105" t="s">
+      <c r="G5" s="106"/>
+      <c r="H5" s="106"/>
+      <c r="I5" s="106"/>
+      <c r="J5" s="106" t="s">
         <v>9</v>
       </c>
-      <c r="K5" s="105" t="s">
+      <c r="K5" s="106" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:11" ht="8.25" customHeight="1">
-      <c r="A6" s="105"/>
-[...9 lines deleted...]
-      <c r="K6" s="105"/>
+      <c r="A6" s="106"/>
+      <c r="B6" s="106"/>
+      <c r="C6" s="109"/>
+      <c r="D6" s="106"/>
+      <c r="E6" s="106"/>
+      <c r="F6" s="106"/>
+      <c r="G6" s="106"/>
+      <c r="H6" s="106"/>
+      <c r="I6" s="106"/>
+      <c r="J6" s="106"/>
+      <c r="K6" s="106"/>
     </row>
     <row r="7" spans="1:11">
-      <c r="A7" s="105"/>
-[...2 lines deleted...]
-      <c r="D7" s="105" t="s">
+      <c r="A7" s="106"/>
+      <c r="B7" s="106"/>
+      <c r="C7" s="109"/>
+      <c r="D7" s="106" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="105" t="s">
+      <c r="E7" s="106" t="s">
         <v>4</v>
       </c>
-      <c r="F7" s="105" t="s">
+      <c r="F7" s="106" t="s">
         <v>5</v>
       </c>
-      <c r="G7" s="105" t="s">
+      <c r="G7" s="106" t="s">
         <v>6</v>
       </c>
-      <c r="H7" s="105" t="s">
+      <c r="H7" s="106" t="s">
         <v>7</v>
       </c>
-      <c r="I7" s="105" t="s">
+      <c r="I7" s="106" t="s">
         <v>8</v>
       </c>
-      <c r="J7" s="105"/>
-      <c r="K7" s="105"/>
+      <c r="J7" s="106"/>
+      <c r="K7" s="106"/>
     </row>
     <row r="8" spans="1:11">
-      <c r="A8" s="105"/>
-[...9 lines deleted...]
-      <c r="K8" s="105"/>
+      <c r="A8" s="106"/>
+      <c r="B8" s="106"/>
+      <c r="C8" s="109"/>
+      <c r="D8" s="106"/>
+      <c r="E8" s="106"/>
+      <c r="F8" s="106"/>
+      <c r="G8" s="106"/>
+      <c r="H8" s="106"/>
+      <c r="I8" s="106"/>
+      <c r="J8" s="106"/>
+      <c r="K8" s="106"/>
     </row>
     <row r="9" spans="1:11" ht="47.25" customHeight="1">
-      <c r="A9" s="106"/>
-[...9 lines deleted...]
-      <c r="K9" s="105"/>
+      <c r="A9" s="107"/>
+      <c r="B9" s="107"/>
+      <c r="C9" s="109"/>
+      <c r="D9" s="106"/>
+      <c r="E9" s="106"/>
+      <c r="F9" s="106"/>
+      <c r="G9" s="106"/>
+      <c r="H9" s="106"/>
+      <c r="I9" s="106"/>
+      <c r="J9" s="106"/>
+      <c r="K9" s="106"/>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="2">
         <v>2015</v>
       </c>
       <c r="B10" s="3">
         <v>100</v>
       </c>
       <c r="C10" s="4">
         <v>80.099999999999994</v>
       </c>
       <c r="D10" s="4">
         <v>69.3</v>
       </c>
       <c r="E10" s="4">
         <v>10.8</v>
       </c>
       <c r="F10" s="4">
         <v>13.7</v>
       </c>
       <c r="G10" s="4">
         <v>2.5</v>
       </c>
       <c r="H10" s="3">
         <v>0</v>
@@ -30641,50 +30920,80 @@
         <v>9.3000000000000007</v>
       </c>
       <c r="F59" s="35">
         <v>16.5</v>
       </c>
       <c r="G59" s="35">
         <v>3.7</v>
       </c>
       <c r="H59" s="35">
         <v>0</v>
       </c>
       <c r="I59" s="35">
         <v>0.6</v>
       </c>
       <c r="J59" s="35">
         <v>0.4</v>
       </c>
       <c r="K59" s="73">
         <v>3.6</v>
       </c>
     </row>
     <row r="60" spans="1:12">
       <c r="A60" s="17">
         <v>2025</v>
       </c>
+      <c r="B60" s="26">
+        <v>100</v>
+      </c>
+      <c r="C60" s="26">
+        <v>74.900000000000006</v>
+      </c>
+      <c r="D60" s="26">
+        <v>66.599999999999994</v>
+      </c>
+      <c r="E60" s="26">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="F60" s="26">
+        <v>18</v>
+      </c>
+      <c r="G60" s="26">
+        <v>3.5</v>
+      </c>
+      <c r="H60" s="26">
+        <v>0</v>
+      </c>
+      <c r="I60" s="26">
+        <v>0.5</v>
+      </c>
+      <c r="J60" s="26">
+        <v>0.3</v>
+      </c>
+      <c r="K60" s="114">
+        <v>2.8</v>
+      </c>
     </row>
     <row r="61" spans="1:12">
       <c r="A61" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B61" s="87">
         <v>100</v>
       </c>
       <c r="C61" s="87">
         <v>74.900000000000006</v>
       </c>
       <c r="D61" s="87">
         <v>66.900000000000006</v>
       </c>
       <c r="E61" s="87">
         <v>8</v>
       </c>
       <c r="F61" s="87">
         <v>17.7</v>
       </c>
       <c r="G61" s="87">
         <v>3.7</v>
       </c>
       <c r="H61" s="87">
         <v>0</v>
@@ -30751,276 +31060,276 @@
         <v>8.5</v>
       </c>
       <c r="F63" s="102">
         <v>18</v>
       </c>
       <c r="G63" s="102">
         <v>3.5</v>
       </c>
       <c r="H63" s="102">
         <v>0</v>
       </c>
       <c r="I63" s="102">
         <v>0.5</v>
       </c>
       <c r="J63" s="102">
         <v>0.3</v>
       </c>
       <c r="K63" s="50">
         <v>2.7</v>
       </c>
     </row>
     <row r="64" spans="1:12">
       <c r="A64" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="B64" s="113">
-[...2 lines deleted...]
-      <c r="C64" s="113">
+      <c r="B64" s="103">
+        <v>100</v>
+      </c>
+      <c r="C64" s="103">
         <v>74.900000000000006</v>
       </c>
-      <c r="D64" s="113">
+      <c r="D64" s="103">
         <v>66.599999999999994</v>
       </c>
-      <c r="E64" s="113">
+      <c r="E64" s="103">
         <v>8.3000000000000007</v>
       </c>
-      <c r="F64" s="113">
+      <c r="F64" s="103">
         <v>17.899999999999999</v>
       </c>
-      <c r="G64" s="113">
+      <c r="G64" s="103">
         <v>3.3</v>
       </c>
-      <c r="H64" s="113">
-[...2 lines deleted...]
-      <c r="I64" s="113">
+      <c r="H64" s="103">
+        <v>0</v>
+      </c>
+      <c r="I64" s="103">
         <v>0.6</v>
       </c>
-      <c r="J64" s="113">
+      <c r="J64" s="103">
         <v>0.4</v>
       </c>
-      <c r="K64" s="113">
+      <c r="K64" s="103">
         <v>2.9</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A3:A9"/>
     <mergeCell ref="K5:K9"/>
     <mergeCell ref="J5:J9"/>
     <mergeCell ref="F5:I6"/>
     <mergeCell ref="F7:F9"/>
     <mergeCell ref="G7:G9"/>
     <mergeCell ref="H7:H9"/>
     <mergeCell ref="I7:I9"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="B3:B9"/>
     <mergeCell ref="D5:E6"/>
     <mergeCell ref="D7:D9"/>
     <mergeCell ref="E7:E9"/>
     <mergeCell ref="C5:C9"/>
     <mergeCell ref="C3:K4"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N29"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="M47" sqref="M47"/>
+      <selection activeCell="Q26" sqref="Q26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.28515625" style="23" customWidth="1"/>
     <col min="2" max="2" width="10.85546875" style="23" customWidth="1"/>
     <col min="3" max="3" width="13.85546875" style="23" customWidth="1"/>
     <col min="4" max="5" width="10.85546875" style="23" customWidth="1"/>
     <col min="6" max="6" width="8.140625" style="23" customWidth="1"/>
     <col min="7" max="7" width="8.7109375" style="23" customWidth="1"/>
     <col min="8" max="8" width="10.42578125" style="23" customWidth="1"/>
     <col min="9" max="9" width="10.5703125" style="23" customWidth="1"/>
     <col min="10" max="10" width="14.5703125" style="23" customWidth="1"/>
     <col min="11" max="11" width="15.42578125" style="23" customWidth="1"/>
     <col min="12" max="16384" width="9.140625" style="23"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
-      <c r="A1" s="110" t="s">
+      <c r="A1" s="111" t="s">
         <v>19</v>
       </c>
-      <c r="B1" s="110"/>
-[...8 lines deleted...]
-      <c r="K1" s="110"/>
+      <c r="B1" s="111"/>
+      <c r="C1" s="111"/>
+      <c r="D1" s="111"/>
+      <c r="E1" s="111"/>
+      <c r="F1" s="111"/>
+      <c r="G1" s="111"/>
+      <c r="H1" s="111"/>
+      <c r="I1" s="111"/>
+      <c r="J1" s="111"/>
+      <c r="K1" s="111"/>
     </row>
     <row r="2" spans="1:14">
-      <c r="A2" s="111" t="s">
+      <c r="A2" s="112" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="111"/>
-[...8 lines deleted...]
-      <c r="K2" s="111"/>
+      <c r="B2" s="112"/>
+      <c r="C2" s="112"/>
+      <c r="D2" s="112"/>
+      <c r="E2" s="112"/>
+      <c r="F2" s="112"/>
+      <c r="G2" s="112"/>
+      <c r="H2" s="112"/>
+      <c r="I2" s="112"/>
+      <c r="J2" s="112"/>
+      <c r="K2" s="112"/>
     </row>
     <row r="3" spans="1:14" ht="10.5" customHeight="1">
-      <c r="A3" s="109"/>
-      <c r="B3" s="109" t="s">
+      <c r="A3" s="110"/>
+      <c r="B3" s="110" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="109" t="s">
+      <c r="C3" s="110" t="s">
         <v>18</v>
       </c>
-      <c r="D3" s="109"/>
-[...6 lines deleted...]
-      <c r="K3" s="109"/>
+      <c r="D3" s="110"/>
+      <c r="E3" s="110"/>
+      <c r="F3" s="110"/>
+      <c r="G3" s="110"/>
+      <c r="H3" s="110"/>
+      <c r="I3" s="110"/>
+      <c r="J3" s="110"/>
+      <c r="K3" s="110"/>
     </row>
     <row r="4" spans="1:14" ht="6.75" customHeight="1">
-      <c r="A4" s="109"/>
-[...9 lines deleted...]
-      <c r="K4" s="109"/>
+      <c r="A4" s="110"/>
+      <c r="B4" s="110"/>
+      <c r="C4" s="110"/>
+      <c r="D4" s="110"/>
+      <c r="E4" s="110"/>
+      <c r="F4" s="110"/>
+      <c r="G4" s="110"/>
+      <c r="H4" s="110"/>
+      <c r="I4" s="110"/>
+      <c r="J4" s="110"/>
+      <c r="K4" s="110"/>
     </row>
     <row r="5" spans="1:14" ht="7.5" customHeight="1">
-      <c r="A5" s="109"/>
-[...1 lines deleted...]
-      <c r="C5" s="112" t="s">
+      <c r="A5" s="110"/>
+      <c r="B5" s="110"/>
+      <c r="C5" s="113" t="s">
         <v>11</v>
       </c>
-      <c r="D5" s="109" t="s">
+      <c r="D5" s="110" t="s">
         <v>17</v>
       </c>
-      <c r="E5" s="109"/>
-      <c r="F5" s="109" t="s">
+      <c r="E5" s="110"/>
+      <c r="F5" s="110" t="s">
         <v>16</v>
       </c>
-      <c r="G5" s="109"/>
-[...2 lines deleted...]
-      <c r="J5" s="109" t="s">
+      <c r="G5" s="110"/>
+      <c r="H5" s="110"/>
+      <c r="I5" s="110"/>
+      <c r="J5" s="110" t="s">
         <v>9</v>
       </c>
-      <c r="K5" s="109" t="s">
+      <c r="K5" s="110" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:14" ht="8.25" customHeight="1">
-      <c r="A6" s="109"/>
-[...9 lines deleted...]
-      <c r="K6" s="109"/>
+      <c r="A6" s="110"/>
+      <c r="B6" s="110"/>
+      <c r="C6" s="113"/>
+      <c r="D6" s="110"/>
+      <c r="E6" s="110"/>
+      <c r="F6" s="110"/>
+      <c r="G6" s="110"/>
+      <c r="H6" s="110"/>
+      <c r="I6" s="110"/>
+      <c r="J6" s="110"/>
+      <c r="K6" s="110"/>
     </row>
     <row r="7" spans="1:14" ht="12.75" customHeight="1">
-      <c r="A7" s="109"/>
-[...2 lines deleted...]
-      <c r="D7" s="109" t="s">
+      <c r="A7" s="110"/>
+      <c r="B7" s="110"/>
+      <c r="C7" s="113"/>
+      <c r="D7" s="110" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="109" t="s">
+      <c r="E7" s="110" t="s">
         <v>4</v>
       </c>
-      <c r="F7" s="109" t="s">
+      <c r="F7" s="110" t="s">
         <v>5</v>
       </c>
-      <c r="G7" s="109" t="s">
+      <c r="G7" s="110" t="s">
         <v>6</v>
       </c>
-      <c r="H7" s="109" t="s">
+      <c r="H7" s="110" t="s">
         <v>7</v>
       </c>
-      <c r="I7" s="109" t="s">
+      <c r="I7" s="110" t="s">
         <v>8</v>
       </c>
-      <c r="J7" s="109"/>
-      <c r="K7" s="109"/>
+      <c r="J7" s="110"/>
+      <c r="K7" s="110"/>
     </row>
     <row r="8" spans="1:14">
-      <c r="A8" s="109"/>
-[...9 lines deleted...]
-      <c r="K8" s="109"/>
+      <c r="A8" s="110"/>
+      <c r="B8" s="110"/>
+      <c r="C8" s="113"/>
+      <c r="D8" s="110"/>
+      <c r="E8" s="110"/>
+      <c r="F8" s="110"/>
+      <c r="G8" s="110"/>
+      <c r="H8" s="110"/>
+      <c r="I8" s="110"/>
+      <c r="J8" s="110"/>
+      <c r="K8" s="110"/>
     </row>
     <row r="9" spans="1:14" ht="47.25" customHeight="1">
-      <c r="A9" s="109"/>
-[...9 lines deleted...]
-      <c r="K9" s="109"/>
+      <c r="A9" s="110"/>
+      <c r="B9" s="110"/>
+      <c r="C9" s="113"/>
+      <c r="D9" s="110"/>
+      <c r="E9" s="110"/>
+      <c r="F9" s="110"/>
+      <c r="G9" s="110"/>
+      <c r="H9" s="110"/>
+      <c r="I9" s="110"/>
+      <c r="J9" s="110"/>
+      <c r="K9" s="110"/>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" s="24">
         <v>2022</v>
       </c>
       <c r="B10" s="25">
         <v>100</v>
       </c>
       <c r="C10" s="26">
         <v>64.3</v>
       </c>
       <c r="D10" s="26">
         <v>57.5</v>
       </c>
       <c r="E10" s="26">
         <v>6.8</v>
       </c>
       <c r="F10" s="26">
         <v>24.6</v>
       </c>
       <c r="G10" s="26">
         <v>3.9</v>
       </c>
       <c r="H10" s="26">
         <v>0</v>
@@ -31484,60 +31793,80 @@
         <v>5.5</v>
       </c>
       <c r="F24" s="35">
         <v>24</v>
       </c>
       <c r="G24" s="35">
         <v>4.3</v>
       </c>
       <c r="H24" s="36" t="s">
         <v>39</v>
       </c>
       <c r="I24" s="35">
         <v>0.5</v>
       </c>
       <c r="J24" s="36" t="s">
         <v>39</v>
       </c>
       <c r="K24" s="73">
         <v>4.5999999999999996</v>
       </c>
     </row>
     <row r="25" spans="1:12">
       <c r="A25" s="17">
         <v>2025</v>
       </c>
-      <c r="B25" s="72"/>
-[...8 lines deleted...]
-      <c r="K25" s="72"/>
+      <c r="B25" s="26">
+        <v>100</v>
+      </c>
+      <c r="C25" s="26">
+        <v>69.2</v>
+      </c>
+      <c r="D25" s="26">
+        <v>64.599999999999994</v>
+      </c>
+      <c r="E25" s="26">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="F25" s="26">
+        <v>23.9</v>
+      </c>
+      <c r="G25" s="26">
+        <v>3.2</v>
+      </c>
+      <c r="H25" s="27" t="s">
+        <v>39</v>
+      </c>
+      <c r="I25" s="26">
+        <v>0.5</v>
+      </c>
+      <c r="J25" s="27" t="s">
+        <v>39</v>
+      </c>
+      <c r="K25" s="114">
+        <v>3.2</v>
+      </c>
     </row>
     <row r="26" spans="1:12">
       <c r="A26" s="60" t="s">
         <v>12</v>
       </c>
       <c r="B26" s="87">
         <v>100</v>
       </c>
       <c r="C26" s="87">
         <v>70.2</v>
       </c>
       <c r="D26" s="87">
         <v>66.2</v>
       </c>
       <c r="E26" s="87">
         <v>4</v>
       </c>
       <c r="F26" s="87">
         <v>22.5</v>
       </c>
       <c r="G26" s="87">
         <v>3.4</v>
       </c>
       <c r="H26" s="89" t="s">
         <v>39</v>
@@ -31604,273 +31933,273 @@
         <v>5</v>
       </c>
       <c r="F28" s="102">
         <v>24.2</v>
       </c>
       <c r="G28" s="102">
         <v>3.1</v>
       </c>
       <c r="H28" s="102" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="102">
         <v>0.4</v>
       </c>
       <c r="J28" s="102" t="s">
         <v>39</v>
       </c>
       <c r="K28" s="50">
         <v>2.7</v>
       </c>
     </row>
     <row r="29" spans="1:12">
       <c r="A29" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="B29" s="113">
-[...2 lines deleted...]
-      <c r="C29" s="113">
+      <c r="B29" s="103">
+        <v>100</v>
+      </c>
+      <c r="C29" s="103">
         <v>68.5</v>
       </c>
-      <c r="D29" s="113">
+      <c r="D29" s="103">
         <v>63.8</v>
       </c>
-      <c r="E29" s="113">
+      <c r="E29" s="103">
         <v>4.7</v>
       </c>
-      <c r="F29" s="113">
+      <c r="F29" s="103">
         <v>24.5</v>
       </c>
-      <c r="G29" s="113">
+      <c r="G29" s="103">
         <v>3.3</v>
       </c>
-      <c r="H29" s="113" t="s">
+      <c r="H29" s="103" t="s">
         <v>39</v>
       </c>
-      <c r="I29" s="113">
+      <c r="I29" s="103">
         <v>0.4</v>
       </c>
-      <c r="J29" s="113" t="s">
+      <c r="J29" s="103" t="s">
         <v>39</v>
       </c>
-      <c r="K29" s="113">
+      <c r="K29" s="103">
         <v>3.3</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="I7:I9"/>
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:A9"/>
     <mergeCell ref="B3:B9"/>
     <mergeCell ref="C3:K4"/>
     <mergeCell ref="C5:C9"/>
     <mergeCell ref="D5:E6"/>
     <mergeCell ref="F5:I6"/>
     <mergeCell ref="J5:J9"/>
     <mergeCell ref="K5:K9"/>
     <mergeCell ref="D7:D9"/>
     <mergeCell ref="E7:E9"/>
     <mergeCell ref="F7:F9"/>
     <mergeCell ref="G7:G9"/>
     <mergeCell ref="H7:H9"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N64"/>
   <sheetViews>
     <sheetView topLeftCell="A31" workbookViewId="0">
-      <selection activeCell="B64" sqref="B64:K64"/>
+      <selection activeCell="I75" sqref="I75"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.85546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="13.85546875" style="1" customWidth="1"/>
     <col min="4" max="5" width="10.85546875" style="1" customWidth="1"/>
     <col min="6" max="6" width="8.140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="11.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="10.42578125" style="1" customWidth="1"/>
     <col min="9" max="9" width="10.5703125" style="1" customWidth="1"/>
     <col min="10" max="10" width="14.5703125" style="1" customWidth="1"/>
     <col min="11" max="11" width="15.42578125" style="1" customWidth="1"/>
     <col min="12" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
-      <c r="A1" s="104" t="s">
+      <c r="A1" s="105" t="s">
         <v>20</v>
       </c>
-      <c r="B1" s="104"/>
-[...8 lines deleted...]
-      <c r="K1" s="104"/>
+      <c r="B1" s="105"/>
+      <c r="C1" s="105"/>
+      <c r="D1" s="105"/>
+      <c r="E1" s="105"/>
+      <c r="F1" s="105"/>
+      <c r="G1" s="105"/>
+      <c r="H1" s="105"/>
+      <c r="I1" s="105"/>
+      <c r="J1" s="105"/>
+      <c r="K1" s="105"/>
     </row>
     <row r="2" spans="1:11">
-      <c r="A2" s="107" t="s">
+      <c r="A2" s="108" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="107"/>
-[...8 lines deleted...]
-      <c r="K2" s="107"/>
+      <c r="B2" s="108"/>
+      <c r="C2" s="108"/>
+      <c r="D2" s="108"/>
+      <c r="E2" s="108"/>
+      <c r="F2" s="108"/>
+      <c r="G2" s="108"/>
+      <c r="H2" s="108"/>
+      <c r="I2" s="108"/>
+      <c r="J2" s="108"/>
+      <c r="K2" s="108"/>
     </row>
     <row r="3" spans="1:11" ht="10.5" customHeight="1">
-      <c r="A3" s="105"/>
-      <c r="B3" s="105" t="s">
+      <c r="A3" s="106"/>
+      <c r="B3" s="106" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="105" t="s">
+      <c r="C3" s="106" t="s">
         <v>18</v>
       </c>
-      <c r="D3" s="105"/>
-[...6 lines deleted...]
-      <c r="K3" s="105"/>
+      <c r="D3" s="106"/>
+      <c r="E3" s="106"/>
+      <c r="F3" s="106"/>
+      <c r="G3" s="106"/>
+      <c r="H3" s="106"/>
+      <c r="I3" s="106"/>
+      <c r="J3" s="106"/>
+      <c r="K3" s="106"/>
     </row>
     <row r="4" spans="1:11" ht="6.75" customHeight="1">
-      <c r="A4" s="105"/>
-[...9 lines deleted...]
-      <c r="K4" s="105"/>
+      <c r="A4" s="106"/>
+      <c r="B4" s="106"/>
+      <c r="C4" s="106"/>
+      <c r="D4" s="106"/>
+      <c r="E4" s="106"/>
+      <c r="F4" s="106"/>
+      <c r="G4" s="106"/>
+      <c r="H4" s="106"/>
+      <c r="I4" s="106"/>
+      <c r="J4" s="106"/>
+      <c r="K4" s="106"/>
     </row>
     <row r="5" spans="1:11" ht="7.5" customHeight="1">
-      <c r="A5" s="105"/>
-[...1 lines deleted...]
-      <c r="C5" s="108" t="s">
+      <c r="A5" s="106"/>
+      <c r="B5" s="106"/>
+      <c r="C5" s="109" t="s">
         <v>11</v>
       </c>
-      <c r="D5" s="105" t="s">
+      <c r="D5" s="106" t="s">
         <v>17</v>
       </c>
-      <c r="E5" s="105"/>
-      <c r="F5" s="105" t="s">
+      <c r="E5" s="106"/>
+      <c r="F5" s="106" t="s">
         <v>16</v>
       </c>
-      <c r="G5" s="105"/>
-[...2 lines deleted...]
-      <c r="J5" s="105" t="s">
+      <c r="G5" s="106"/>
+      <c r="H5" s="106"/>
+      <c r="I5" s="106"/>
+      <c r="J5" s="106" t="s">
         <v>9</v>
       </c>
-      <c r="K5" s="105" t="s">
+      <c r="K5" s="106" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:11" ht="8.25" customHeight="1">
-      <c r="A6" s="105"/>
-[...9 lines deleted...]
-      <c r="K6" s="105"/>
+      <c r="A6" s="106"/>
+      <c r="B6" s="106"/>
+      <c r="C6" s="109"/>
+      <c r="D6" s="106"/>
+      <c r="E6" s="106"/>
+      <c r="F6" s="106"/>
+      <c r="G6" s="106"/>
+      <c r="H6" s="106"/>
+      <c r="I6" s="106"/>
+      <c r="J6" s="106"/>
+      <c r="K6" s="106"/>
     </row>
     <row r="7" spans="1:11" ht="12.75" customHeight="1">
-      <c r="A7" s="105"/>
-[...2 lines deleted...]
-      <c r="D7" s="105" t="s">
+      <c r="A7" s="106"/>
+      <c r="B7" s="106"/>
+      <c r="C7" s="109"/>
+      <c r="D7" s="106" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="105" t="s">
+      <c r="E7" s="106" t="s">
         <v>4</v>
       </c>
-      <c r="F7" s="105" t="s">
+      <c r="F7" s="106" t="s">
         <v>5</v>
       </c>
-      <c r="G7" s="105" t="s">
+      <c r="G7" s="106" t="s">
         <v>6</v>
       </c>
-      <c r="H7" s="105" t="s">
+      <c r="H7" s="106" t="s">
         <v>7</v>
       </c>
-      <c r="I7" s="105" t="s">
+      <c r="I7" s="106" t="s">
         <v>8</v>
       </c>
-      <c r="J7" s="105"/>
-      <c r="K7" s="105"/>
+      <c r="J7" s="106"/>
+      <c r="K7" s="106"/>
     </row>
     <row r="8" spans="1:11">
-      <c r="A8" s="105"/>
-[...9 lines deleted...]
-      <c r="K8" s="105"/>
+      <c r="A8" s="106"/>
+      <c r="B8" s="106"/>
+      <c r="C8" s="109"/>
+      <c r="D8" s="106"/>
+      <c r="E8" s="106"/>
+      <c r="F8" s="106"/>
+      <c r="G8" s="106"/>
+      <c r="H8" s="106"/>
+      <c r="I8" s="106"/>
+      <c r="J8" s="106"/>
+      <c r="K8" s="106"/>
     </row>
     <row r="9" spans="1:11" ht="47.25" customHeight="1">
-      <c r="A9" s="105"/>
-[...9 lines deleted...]
-      <c r="K9" s="105"/>
+      <c r="A9" s="106"/>
+      <c r="B9" s="106"/>
+      <c r="C9" s="109"/>
+      <c r="D9" s="106"/>
+      <c r="E9" s="106"/>
+      <c r="F9" s="106"/>
+      <c r="G9" s="106"/>
+      <c r="H9" s="106"/>
+      <c r="I9" s="106"/>
+      <c r="J9" s="106"/>
+      <c r="K9" s="106"/>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="38">
         <v>2015</v>
       </c>
       <c r="B10" s="3">
         <v>100</v>
       </c>
       <c r="C10" s="9">
         <v>75.2</v>
       </c>
       <c r="D10" s="9">
         <v>63.8</v>
       </c>
       <c r="E10" s="9">
         <v>11.4</v>
       </c>
       <c r="F10" s="9">
         <v>16.600000000000001</v>
       </c>
       <c r="G10" s="9">
         <v>3.8</v>
       </c>
       <c r="H10" s="9">
         <v>0</v>
@@ -33596,60 +33925,80 @@
         <v>8.1999999999999993</v>
       </c>
       <c r="F59" s="35">
         <v>16.8</v>
       </c>
       <c r="G59" s="35">
         <v>3.2</v>
       </c>
       <c r="H59" s="35">
         <v>0</v>
       </c>
       <c r="I59" s="35">
         <v>0.8</v>
       </c>
       <c r="J59" s="35">
         <v>0.5</v>
       </c>
       <c r="K59" s="73">
         <v>4.8</v>
       </c>
     </row>
     <row r="60" spans="1:12">
       <c r="A60" s="17">
         <v>2025</v>
       </c>
-      <c r="B60" s="59"/>
-[...8 lines deleted...]
-      <c r="K60" s="59"/>
+      <c r="B60" s="26">
+        <v>100</v>
+      </c>
+      <c r="C60" s="26">
+        <v>74.7</v>
+      </c>
+      <c r="D60" s="26">
+        <v>67.900000000000006</v>
+      </c>
+      <c r="E60" s="26">
+        <v>6.8</v>
+      </c>
+      <c r="F60" s="26">
+        <v>18.100000000000001</v>
+      </c>
+      <c r="G60" s="26">
+        <v>3.2</v>
+      </c>
+      <c r="H60" s="26">
+        <v>0</v>
+      </c>
+      <c r="I60" s="26">
+        <v>0.7</v>
+      </c>
+      <c r="J60" s="26">
+        <v>0.5</v>
+      </c>
+      <c r="K60" s="114">
+        <v>2.8</v>
+      </c>
     </row>
     <row r="61" spans="1:12">
       <c r="A61" s="60" t="s">
         <v>12</v>
       </c>
       <c r="B61" s="87">
         <v>100</v>
       </c>
       <c r="C61" s="87">
         <v>75.3</v>
       </c>
       <c r="D61" s="87">
         <v>68.7</v>
       </c>
       <c r="E61" s="87">
         <v>6.6</v>
       </c>
       <c r="F61" s="87">
         <v>17.899999999999999</v>
       </c>
       <c r="G61" s="87">
         <v>3.3</v>
       </c>
       <c r="H61" s="87">
         <v>0</v>
@@ -33716,273 +34065,273 @@
         <v>7.3</v>
       </c>
       <c r="F63" s="102">
         <v>17.8</v>
       </c>
       <c r="G63" s="102">
         <v>3.1</v>
       </c>
       <c r="H63" s="102" t="s">
         <v>39</v>
       </c>
       <c r="I63" s="102">
         <v>0.5</v>
       </c>
       <c r="J63" s="102">
         <v>0.3</v>
       </c>
       <c r="K63" s="50">
         <v>2.9</v>
       </c>
     </row>
     <row r="64" spans="1:12">
       <c r="A64" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="B64" s="113">
-[...2 lines deleted...]
-      <c r="C64" s="113">
+      <c r="B64" s="103">
+        <v>100</v>
+      </c>
+      <c r="C64" s="103">
         <v>73.900000000000006</v>
       </c>
-      <c r="D64" s="113">
+      <c r="D64" s="103">
         <v>67.3</v>
       </c>
-      <c r="E64" s="113">
+      <c r="E64" s="103">
         <v>6.6</v>
       </c>
-      <c r="F64" s="113">
+      <c r="F64" s="103">
         <v>17.8</v>
       </c>
-      <c r="G64" s="113">
+      <c r="G64" s="103">
         <v>3.2</v>
       </c>
-      <c r="H64" s="113" t="s">
+      <c r="H64" s="103" t="s">
         <v>39</v>
       </c>
-      <c r="I64" s="113">
+      <c r="I64" s="103">
         <v>0.6</v>
       </c>
-      <c r="J64" s="113">
+      <c r="J64" s="103">
         <v>1</v>
       </c>
-      <c r="K64" s="113">
+      <c r="K64" s="103">
         <v>3.5</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:A9"/>
     <mergeCell ref="B3:B9"/>
     <mergeCell ref="C3:K4"/>
     <mergeCell ref="C5:C9"/>
     <mergeCell ref="D5:E6"/>
     <mergeCell ref="F5:I6"/>
     <mergeCell ref="J5:J9"/>
     <mergeCell ref="K5:K9"/>
     <mergeCell ref="D7:D9"/>
     <mergeCell ref="E7:E9"/>
     <mergeCell ref="F7:F9"/>
     <mergeCell ref="G7:G9"/>
     <mergeCell ref="H7:H9"/>
     <mergeCell ref="I7:I9"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N64"/>
   <sheetViews>
     <sheetView topLeftCell="A25" workbookViewId="0">
-      <selection activeCell="B64" sqref="B64:K64"/>
+      <selection activeCell="Q59" sqref="Q59"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.85546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="13.85546875" style="1" customWidth="1"/>
     <col min="4" max="5" width="10.85546875" style="1" customWidth="1"/>
     <col min="6" max="6" width="8.140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="11.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="10.42578125" style="1" customWidth="1"/>
     <col min="9" max="9" width="10.5703125" style="1" customWidth="1"/>
     <col min="10" max="10" width="14.5703125" style="1" customWidth="1"/>
     <col min="11" max="11" width="15.42578125" style="1" customWidth="1"/>
     <col min="12" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
-      <c r="A1" s="104" t="s">
+      <c r="A1" s="105" t="s">
         <v>40</v>
       </c>
-      <c r="B1" s="104"/>
-[...8 lines deleted...]
-      <c r="K1" s="104"/>
+      <c r="B1" s="105"/>
+      <c r="C1" s="105"/>
+      <c r="D1" s="105"/>
+      <c r="E1" s="105"/>
+      <c r="F1" s="105"/>
+      <c r="G1" s="105"/>
+      <c r="H1" s="105"/>
+      <c r="I1" s="105"/>
+      <c r="J1" s="105"/>
+      <c r="K1" s="105"/>
     </row>
     <row r="2" spans="1:11">
-      <c r="A2" s="107" t="s">
+      <c r="A2" s="108" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="107"/>
-[...8 lines deleted...]
-      <c r="K2" s="107"/>
+      <c r="B2" s="108"/>
+      <c r="C2" s="108"/>
+      <c r="D2" s="108"/>
+      <c r="E2" s="108"/>
+      <c r="F2" s="108"/>
+      <c r="G2" s="108"/>
+      <c r="H2" s="108"/>
+      <c r="I2" s="108"/>
+      <c r="J2" s="108"/>
+      <c r="K2" s="108"/>
     </row>
     <row r="3" spans="1:11" ht="10.5" customHeight="1">
-      <c r="A3" s="105"/>
-      <c r="B3" s="105" t="s">
+      <c r="A3" s="106"/>
+      <c r="B3" s="106" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="105" t="s">
+      <c r="C3" s="106" t="s">
         <v>18</v>
       </c>
-      <c r="D3" s="105"/>
-[...6 lines deleted...]
-      <c r="K3" s="105"/>
+      <c r="D3" s="106"/>
+      <c r="E3" s="106"/>
+      <c r="F3" s="106"/>
+      <c r="G3" s="106"/>
+      <c r="H3" s="106"/>
+      <c r="I3" s="106"/>
+      <c r="J3" s="106"/>
+      <c r="K3" s="106"/>
     </row>
     <row r="4" spans="1:11" ht="6.75" customHeight="1">
-      <c r="A4" s="105"/>
-[...9 lines deleted...]
-      <c r="K4" s="105"/>
+      <c r="A4" s="106"/>
+      <c r="B4" s="106"/>
+      <c r="C4" s="106"/>
+      <c r="D4" s="106"/>
+      <c r="E4" s="106"/>
+      <c r="F4" s="106"/>
+      <c r="G4" s="106"/>
+      <c r="H4" s="106"/>
+      <c r="I4" s="106"/>
+      <c r="J4" s="106"/>
+      <c r="K4" s="106"/>
     </row>
     <row r="5" spans="1:11" ht="7.5" customHeight="1">
-      <c r="A5" s="105"/>
-[...1 lines deleted...]
-      <c r="C5" s="108" t="s">
+      <c r="A5" s="106"/>
+      <c r="B5" s="106"/>
+      <c r="C5" s="109" t="s">
         <v>11</v>
       </c>
-      <c r="D5" s="105" t="s">
+      <c r="D5" s="106" t="s">
         <v>17</v>
       </c>
-      <c r="E5" s="105"/>
-      <c r="F5" s="105" t="s">
+      <c r="E5" s="106"/>
+      <c r="F5" s="106" t="s">
         <v>16</v>
       </c>
-      <c r="G5" s="105"/>
-[...2 lines deleted...]
-      <c r="J5" s="105" t="s">
+      <c r="G5" s="106"/>
+      <c r="H5" s="106"/>
+      <c r="I5" s="106"/>
+      <c r="J5" s="106" t="s">
         <v>9</v>
       </c>
-      <c r="K5" s="105" t="s">
+      <c r="K5" s="106" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:11" ht="8.25" customHeight="1">
-      <c r="A6" s="105"/>
-[...9 lines deleted...]
-      <c r="K6" s="105"/>
+      <c r="A6" s="106"/>
+      <c r="B6" s="106"/>
+      <c r="C6" s="109"/>
+      <c r="D6" s="106"/>
+      <c r="E6" s="106"/>
+      <c r="F6" s="106"/>
+      <c r="G6" s="106"/>
+      <c r="H6" s="106"/>
+      <c r="I6" s="106"/>
+      <c r="J6" s="106"/>
+      <c r="K6" s="106"/>
     </row>
     <row r="7" spans="1:11" ht="12.75" customHeight="1">
-      <c r="A7" s="105"/>
-[...2 lines deleted...]
-      <c r="D7" s="105" t="s">
+      <c r="A7" s="106"/>
+      <c r="B7" s="106"/>
+      <c r="C7" s="109"/>
+      <c r="D7" s="106" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="105" t="s">
+      <c r="E7" s="106" t="s">
         <v>4</v>
       </c>
-      <c r="F7" s="105" t="s">
+      <c r="F7" s="106" t="s">
         <v>5</v>
       </c>
-      <c r="G7" s="105" t="s">
+      <c r="G7" s="106" t="s">
         <v>6</v>
       </c>
-      <c r="H7" s="105" t="s">
+      <c r="H7" s="106" t="s">
         <v>7</v>
       </c>
-      <c r="I7" s="105" t="s">
+      <c r="I7" s="106" t="s">
         <v>8</v>
       </c>
-      <c r="J7" s="105"/>
-      <c r="K7" s="105"/>
+      <c r="J7" s="106"/>
+      <c r="K7" s="106"/>
     </row>
     <row r="8" spans="1:11">
-      <c r="A8" s="105"/>
-[...9 lines deleted...]
-      <c r="K8" s="105"/>
+      <c r="A8" s="106"/>
+      <c r="B8" s="106"/>
+      <c r="C8" s="109"/>
+      <c r="D8" s="106"/>
+      <c r="E8" s="106"/>
+      <c r="F8" s="106"/>
+      <c r="G8" s="106"/>
+      <c r="H8" s="106"/>
+      <c r="I8" s="106"/>
+      <c r="J8" s="106"/>
+      <c r="K8" s="106"/>
     </row>
     <row r="9" spans="1:11" ht="47.25" customHeight="1">
-      <c r="A9" s="105"/>
-[...9 lines deleted...]
-      <c r="K9" s="105"/>
+      <c r="A9" s="106"/>
+      <c r="B9" s="106"/>
+      <c r="C9" s="109"/>
+      <c r="D9" s="106"/>
+      <c r="E9" s="106"/>
+      <c r="F9" s="106"/>
+      <c r="G9" s="106"/>
+      <c r="H9" s="106"/>
+      <c r="I9" s="106"/>
+      <c r="J9" s="106"/>
+      <c r="K9" s="106"/>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="38">
         <v>2015</v>
       </c>
       <c r="B10" s="3">
         <v>100</v>
       </c>
       <c r="C10" s="9">
         <v>82.2</v>
       </c>
       <c r="D10" s="9">
         <v>69.599999999999994</v>
       </c>
       <c r="E10" s="9">
         <v>12.6</v>
       </c>
       <c r="F10" s="9">
         <v>10.4</v>
       </c>
       <c r="G10" s="9">
         <v>2.2999999999999998</v>
       </c>
       <c r="H10" s="9">
         <v>0</v>
@@ -35708,60 +36057,80 @@
         <v>7.9</v>
       </c>
       <c r="F59" s="35">
         <v>11.9</v>
       </c>
       <c r="G59" s="35">
         <v>4.9000000000000004</v>
       </c>
       <c r="H59" s="36" t="s">
         <v>39</v>
       </c>
       <c r="I59" s="35">
         <v>0.9</v>
       </c>
       <c r="J59" s="35">
         <v>0.2</v>
       </c>
       <c r="K59" s="73">
         <v>4.0999999999999996</v>
       </c>
     </row>
     <row r="60" spans="1:12">
       <c r="A60" s="17">
         <v>2025</v>
       </c>
-      <c r="B60" s="59"/>
-[...8 lines deleted...]
-      <c r="K60" s="59"/>
+      <c r="B60" s="26">
+        <v>100</v>
+      </c>
+      <c r="C60" s="26">
+        <v>75.5</v>
+      </c>
+      <c r="D60" s="26">
+        <v>70.599999999999994</v>
+      </c>
+      <c r="E60" s="26">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="F60" s="26">
+        <v>16.3</v>
+      </c>
+      <c r="G60" s="26">
+        <v>4.8</v>
+      </c>
+      <c r="H60" s="27" t="s">
+        <v>39</v>
+      </c>
+      <c r="I60" s="26">
+        <v>0.9</v>
+      </c>
+      <c r="J60" s="26">
+        <v>0.3</v>
+      </c>
+      <c r="K60" s="114">
+        <v>2.2000000000000002</v>
+      </c>
     </row>
     <row r="61" spans="1:12">
       <c r="A61" s="60" t="s">
         <v>12</v>
       </c>
       <c r="B61" s="87">
         <v>100</v>
       </c>
       <c r="C61" s="87">
         <v>75.7</v>
       </c>
       <c r="D61" s="87">
         <v>71.7</v>
       </c>
       <c r="E61" s="87">
         <v>4</v>
       </c>
       <c r="F61" s="87">
         <v>15.5</v>
       </c>
       <c r="G61" s="87">
         <v>5.0999999999999996</v>
       </c>
       <c r="H61" s="89" t="s">
         <v>39</v>
@@ -35828,273 +36197,273 @@
         <v>4.8</v>
       </c>
       <c r="F63" s="102">
         <v>16.899999999999999</v>
       </c>
       <c r="G63" s="102">
         <v>4.7</v>
       </c>
       <c r="H63" s="102" t="s">
         <v>39</v>
       </c>
       <c r="I63" s="102">
         <v>0.7</v>
       </c>
       <c r="J63" s="102">
         <v>0.2</v>
       </c>
       <c r="K63" s="50">
         <v>2.1</v>
       </c>
     </row>
     <row r="64" spans="1:12">
       <c r="A64" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="B64" s="113">
-[...2 lines deleted...]
-      <c r="C64" s="113">
+      <c r="B64" s="103">
+        <v>100</v>
+      </c>
+      <c r="C64" s="103">
         <v>75.2</v>
       </c>
-      <c r="D64" s="113">
+      <c r="D64" s="103">
         <v>69.3</v>
       </c>
-      <c r="E64" s="113">
+      <c r="E64" s="103">
         <v>5.9</v>
       </c>
-      <c r="F64" s="113">
+      <c r="F64" s="103">
         <v>16.5</v>
       </c>
-      <c r="G64" s="113">
+      <c r="G64" s="103">
         <v>4.5</v>
       </c>
-      <c r="H64" s="113" t="s">
+      <c r="H64" s="103" t="s">
         <v>39</v>
       </c>
-      <c r="I64" s="113">
+      <c r="I64" s="103">
         <v>1.1000000000000001</v>
       </c>
-      <c r="J64" s="113">
+      <c r="J64" s="103">
         <v>0.3</v>
       </c>
-      <c r="K64" s="113">
+      <c r="K64" s="103">
         <v>2.4000000000000004</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="I7:I9"/>
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:A9"/>
     <mergeCell ref="B3:B9"/>
     <mergeCell ref="C3:K4"/>
     <mergeCell ref="C5:C9"/>
     <mergeCell ref="D5:E6"/>
     <mergeCell ref="F5:I6"/>
     <mergeCell ref="J5:J9"/>
     <mergeCell ref="K5:K9"/>
     <mergeCell ref="D7:D9"/>
     <mergeCell ref="E7:E9"/>
     <mergeCell ref="F7:F9"/>
     <mergeCell ref="G7:G9"/>
     <mergeCell ref="H7:H9"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N64"/>
   <sheetViews>
     <sheetView topLeftCell="A19" workbookViewId="0">
-      <selection activeCell="B64" sqref="B64:K64"/>
+      <selection activeCell="Q62" sqref="Q62"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.85546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="13.85546875" style="1" customWidth="1"/>
     <col min="4" max="5" width="10.85546875" style="1" customWidth="1"/>
     <col min="6" max="6" width="8.140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.7109375" style="1" customWidth="1"/>
     <col min="8" max="8" width="10.42578125" style="1" customWidth="1"/>
     <col min="9" max="9" width="10.5703125" style="1" customWidth="1"/>
     <col min="10" max="10" width="14.5703125" style="1" customWidth="1"/>
     <col min="11" max="11" width="15.42578125" style="1" customWidth="1"/>
     <col min="12" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
-      <c r="A1" s="104" t="s">
+      <c r="A1" s="105" t="s">
         <v>21</v>
       </c>
-      <c r="B1" s="104"/>
-[...8 lines deleted...]
-      <c r="K1" s="104"/>
+      <c r="B1" s="105"/>
+      <c r="C1" s="105"/>
+      <c r="D1" s="105"/>
+      <c r="E1" s="105"/>
+      <c r="F1" s="105"/>
+      <c r="G1" s="105"/>
+      <c r="H1" s="105"/>
+      <c r="I1" s="105"/>
+      <c r="J1" s="105"/>
+      <c r="K1" s="105"/>
     </row>
     <row r="2" spans="1:11">
-      <c r="A2" s="107" t="s">
+      <c r="A2" s="108" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="107"/>
-[...8 lines deleted...]
-      <c r="K2" s="107"/>
+      <c r="B2" s="108"/>
+      <c r="C2" s="108"/>
+      <c r="D2" s="108"/>
+      <c r="E2" s="108"/>
+      <c r="F2" s="108"/>
+      <c r="G2" s="108"/>
+      <c r="H2" s="108"/>
+      <c r="I2" s="108"/>
+      <c r="J2" s="108"/>
+      <c r="K2" s="108"/>
     </row>
     <row r="3" spans="1:11" ht="10.5" customHeight="1">
-      <c r="A3" s="105"/>
-      <c r="B3" s="105" t="s">
+      <c r="A3" s="106"/>
+      <c r="B3" s="106" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="105" t="s">
+      <c r="C3" s="106" t="s">
         <v>18</v>
       </c>
-      <c r="D3" s="105"/>
-[...6 lines deleted...]
-      <c r="K3" s="105"/>
+      <c r="D3" s="106"/>
+      <c r="E3" s="106"/>
+      <c r="F3" s="106"/>
+      <c r="G3" s="106"/>
+      <c r="H3" s="106"/>
+      <c r="I3" s="106"/>
+      <c r="J3" s="106"/>
+      <c r="K3" s="106"/>
     </row>
     <row r="4" spans="1:11" ht="6.75" customHeight="1">
-      <c r="A4" s="105"/>
-[...9 lines deleted...]
-      <c r="K4" s="105"/>
+      <c r="A4" s="106"/>
+      <c r="B4" s="106"/>
+      <c r="C4" s="106"/>
+      <c r="D4" s="106"/>
+      <c r="E4" s="106"/>
+      <c r="F4" s="106"/>
+      <c r="G4" s="106"/>
+      <c r="H4" s="106"/>
+      <c r="I4" s="106"/>
+      <c r="J4" s="106"/>
+      <c r="K4" s="106"/>
     </row>
     <row r="5" spans="1:11" ht="7.5" customHeight="1">
-      <c r="A5" s="105"/>
-[...1 lines deleted...]
-      <c r="C5" s="108" t="s">
+      <c r="A5" s="106"/>
+      <c r="B5" s="106"/>
+      <c r="C5" s="109" t="s">
         <v>11</v>
       </c>
-      <c r="D5" s="105" t="s">
+      <c r="D5" s="106" t="s">
         <v>17</v>
       </c>
-      <c r="E5" s="105"/>
-      <c r="F5" s="105" t="s">
+      <c r="E5" s="106"/>
+      <c r="F5" s="106" t="s">
         <v>16</v>
       </c>
-      <c r="G5" s="105"/>
-[...2 lines deleted...]
-      <c r="J5" s="105" t="s">
+      <c r="G5" s="106"/>
+      <c r="H5" s="106"/>
+      <c r="I5" s="106"/>
+      <c r="J5" s="106" t="s">
         <v>9</v>
       </c>
-      <c r="K5" s="105" t="s">
+      <c r="K5" s="106" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:11" ht="8.25" customHeight="1">
-      <c r="A6" s="105"/>
-[...9 lines deleted...]
-      <c r="K6" s="105"/>
+      <c r="A6" s="106"/>
+      <c r="B6" s="106"/>
+      <c r="C6" s="109"/>
+      <c r="D6" s="106"/>
+      <c r="E6" s="106"/>
+      <c r="F6" s="106"/>
+      <c r="G6" s="106"/>
+      <c r="H6" s="106"/>
+      <c r="I6" s="106"/>
+      <c r="J6" s="106"/>
+      <c r="K6" s="106"/>
     </row>
     <row r="7" spans="1:11" ht="12.75" customHeight="1">
-      <c r="A7" s="105"/>
-[...2 lines deleted...]
-      <c r="D7" s="105" t="s">
+      <c r="A7" s="106"/>
+      <c r="B7" s="106"/>
+      <c r="C7" s="109"/>
+      <c r="D7" s="106" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="105" t="s">
+      <c r="E7" s="106" t="s">
         <v>4</v>
       </c>
-      <c r="F7" s="105" t="s">
+      <c r="F7" s="106" t="s">
         <v>5</v>
       </c>
-      <c r="G7" s="105" t="s">
+      <c r="G7" s="106" t="s">
         <v>6</v>
       </c>
-      <c r="H7" s="105" t="s">
+      <c r="H7" s="106" t="s">
         <v>7</v>
       </c>
-      <c r="I7" s="105" t="s">
+      <c r="I7" s="106" t="s">
         <v>8</v>
       </c>
-      <c r="J7" s="105"/>
-      <c r="K7" s="105"/>
+      <c r="J7" s="106"/>
+      <c r="K7" s="106"/>
     </row>
     <row r="8" spans="1:11">
-      <c r="A8" s="105"/>
-[...9 lines deleted...]
-      <c r="K8" s="105"/>
+      <c r="A8" s="106"/>
+      <c r="B8" s="106"/>
+      <c r="C8" s="109"/>
+      <c r="D8" s="106"/>
+      <c r="E8" s="106"/>
+      <c r="F8" s="106"/>
+      <c r="G8" s="106"/>
+      <c r="H8" s="106"/>
+      <c r="I8" s="106"/>
+      <c r="J8" s="106"/>
+      <c r="K8" s="106"/>
     </row>
     <row r="9" spans="1:11" ht="47.25" customHeight="1">
-      <c r="A9" s="105"/>
-[...9 lines deleted...]
-      <c r="K9" s="105"/>
+      <c r="A9" s="106"/>
+      <c r="B9" s="106"/>
+      <c r="C9" s="109"/>
+      <c r="D9" s="106"/>
+      <c r="E9" s="106"/>
+      <c r="F9" s="106"/>
+      <c r="G9" s="106"/>
+      <c r="H9" s="106"/>
+      <c r="I9" s="106"/>
+      <c r="J9" s="106"/>
+      <c r="K9" s="106"/>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="38">
         <v>2015</v>
       </c>
       <c r="B10" s="3">
         <v>100</v>
       </c>
       <c r="C10" s="9">
         <v>80.5</v>
       </c>
       <c r="D10" s="9">
         <v>63.9</v>
       </c>
       <c r="E10" s="9">
         <v>16.600000000000001</v>
       </c>
       <c r="F10" s="9">
         <v>12.1</v>
       </c>
       <c r="G10" s="9">
         <v>2.5</v>
       </c>
       <c r="H10" s="9">
         <v>0</v>
@@ -37820,60 +38189,80 @@
         <v>10.1</v>
       </c>
       <c r="F59" s="35">
         <v>16.100000000000001</v>
       </c>
       <c r="G59" s="35">
         <v>2.7</v>
       </c>
       <c r="H59" s="35">
         <v>0</v>
       </c>
       <c r="I59" s="35">
         <v>0.4</v>
       </c>
       <c r="J59" s="35">
         <v>0.1</v>
       </c>
       <c r="K59" s="73">
         <v>1.4000000000000001</v>
       </c>
     </row>
     <row r="60" spans="1:12">
       <c r="A60" s="17">
         <v>2025</v>
       </c>
-      <c r="B60" s="59"/>
-[...8 lines deleted...]
-      <c r="K60" s="59"/>
+      <c r="B60" s="26">
+        <v>100</v>
+      </c>
+      <c r="C60" s="26">
+        <v>77.599999999999994</v>
+      </c>
+      <c r="D60" s="26">
+        <v>71.5</v>
+      </c>
+      <c r="E60" s="26">
+        <v>6.1</v>
+      </c>
+      <c r="F60" s="26">
+        <v>17.8</v>
+      </c>
+      <c r="G60" s="26">
+        <v>2.4</v>
+      </c>
+      <c r="H60" s="26">
+        <v>0.3</v>
+      </c>
+      <c r="I60" s="26">
+        <v>0.5</v>
+      </c>
+      <c r="J60" s="26">
+        <v>0</v>
+      </c>
+      <c r="K60" s="114">
+        <v>1.4</v>
+      </c>
     </row>
     <row r="61" spans="1:12">
       <c r="A61" s="60" t="s">
         <v>12</v>
       </c>
       <c r="B61" s="87">
         <v>100</v>
       </c>
       <c r="C61" s="87">
         <v>76.8</v>
       </c>
       <c r="D61" s="87">
         <v>71.5</v>
       </c>
       <c r="E61" s="87">
         <v>5.3</v>
       </c>
       <c r="F61" s="87">
         <v>18.600000000000001</v>
       </c>
       <c r="G61" s="87">
         <v>2.4</v>
       </c>
       <c r="H61" s="87">
         <v>0.2</v>
@@ -37940,273 +38329,273 @@
         <v>7</v>
       </c>
       <c r="F63" s="102">
         <v>17.5</v>
       </c>
       <c r="G63" s="102">
         <v>2.4</v>
       </c>
       <c r="H63" s="102">
         <v>0.3</v>
       </c>
       <c r="I63" s="102">
         <v>0.5</v>
       </c>
       <c r="J63" s="102" t="s">
         <v>39</v>
       </c>
       <c r="K63" s="50">
         <v>1.3</v>
       </c>
     </row>
     <row r="64" spans="1:12">
       <c r="A64" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="B64" s="113">
-[...2 lines deleted...]
-      <c r="C64" s="113">
+      <c r="B64" s="103">
+        <v>100</v>
+      </c>
+      <c r="C64" s="103">
         <v>78.2</v>
       </c>
-      <c r="D64" s="113">
+      <c r="D64" s="103">
         <v>72.7</v>
       </c>
-      <c r="E64" s="113">
+      <c r="E64" s="103">
         <v>5.5</v>
       </c>
-      <c r="F64" s="113">
+      <c r="F64" s="103">
         <v>17</v>
       </c>
-      <c r="G64" s="113">
+      <c r="G64" s="103">
         <v>2.5</v>
       </c>
-      <c r="H64" s="113">
-[...2 lines deleted...]
-      <c r="I64" s="113">
+      <c r="H64" s="103">
+        <v>0.1</v>
+      </c>
+      <c r="I64" s="103">
         <v>0.4</v>
       </c>
-      <c r="J64" s="113">
-[...2 lines deleted...]
-      <c r="K64" s="113">
+      <c r="J64" s="103">
+        <v>0</v>
+      </c>
+      <c r="K64" s="103">
         <v>1.8</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:A9"/>
     <mergeCell ref="B3:B9"/>
     <mergeCell ref="C3:K4"/>
     <mergeCell ref="C5:C9"/>
     <mergeCell ref="D5:E6"/>
     <mergeCell ref="F5:I6"/>
     <mergeCell ref="J5:J9"/>
     <mergeCell ref="K5:K9"/>
     <mergeCell ref="D7:D9"/>
     <mergeCell ref="E7:E9"/>
     <mergeCell ref="F7:F9"/>
     <mergeCell ref="G7:G9"/>
     <mergeCell ref="H7:H9"/>
     <mergeCell ref="I7:I9"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N64"/>
   <sheetViews>
     <sheetView topLeftCell="A25" workbookViewId="0">
-      <selection activeCell="B64" sqref="B64:K64"/>
+      <selection activeCell="N60" sqref="N60"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.28515625" style="23" customWidth="1"/>
     <col min="2" max="2" width="10.85546875" style="23" customWidth="1"/>
     <col min="3" max="3" width="13.85546875" style="23" customWidth="1"/>
     <col min="4" max="5" width="10.85546875" style="23" customWidth="1"/>
     <col min="6" max="6" width="8.140625" style="23" customWidth="1"/>
     <col min="7" max="7" width="8.7109375" style="23" customWidth="1"/>
     <col min="8" max="8" width="10.42578125" style="23" customWidth="1"/>
     <col min="9" max="9" width="10.5703125" style="23" customWidth="1"/>
     <col min="10" max="10" width="14.5703125" style="23" customWidth="1"/>
     <col min="11" max="11" width="15.42578125" style="23" customWidth="1"/>
     <col min="12" max="16384" width="9.140625" style="23"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
-      <c r="A1" s="110" t="s">
+      <c r="A1" s="111" t="s">
         <v>22</v>
       </c>
-      <c r="B1" s="110"/>
-[...8 lines deleted...]
-      <c r="K1" s="110"/>
+      <c r="B1" s="111"/>
+      <c r="C1" s="111"/>
+      <c r="D1" s="111"/>
+      <c r="E1" s="111"/>
+      <c r="F1" s="111"/>
+      <c r="G1" s="111"/>
+      <c r="H1" s="111"/>
+      <c r="I1" s="111"/>
+      <c r="J1" s="111"/>
+      <c r="K1" s="111"/>
     </row>
     <row r="2" spans="1:11">
-      <c r="A2" s="111" t="s">
+      <c r="A2" s="112" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="111"/>
-[...8 lines deleted...]
-      <c r="K2" s="111"/>
+      <c r="B2" s="112"/>
+      <c r="C2" s="112"/>
+      <c r="D2" s="112"/>
+      <c r="E2" s="112"/>
+      <c r="F2" s="112"/>
+      <c r="G2" s="112"/>
+      <c r="H2" s="112"/>
+      <c r="I2" s="112"/>
+      <c r="J2" s="112"/>
+      <c r="K2" s="112"/>
     </row>
     <row r="3" spans="1:11" ht="10.5" customHeight="1">
-      <c r="A3" s="109"/>
-      <c r="B3" s="109" t="s">
+      <c r="A3" s="110"/>
+      <c r="B3" s="110" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="109" t="s">
+      <c r="C3" s="110" t="s">
         <v>18</v>
       </c>
-      <c r="D3" s="109"/>
-[...6 lines deleted...]
-      <c r="K3" s="109"/>
+      <c r="D3" s="110"/>
+      <c r="E3" s="110"/>
+      <c r="F3" s="110"/>
+      <c r="G3" s="110"/>
+      <c r="H3" s="110"/>
+      <c r="I3" s="110"/>
+      <c r="J3" s="110"/>
+      <c r="K3" s="110"/>
     </row>
     <row r="4" spans="1:11" ht="6.75" customHeight="1">
-      <c r="A4" s="109"/>
-[...9 lines deleted...]
-      <c r="K4" s="109"/>
+      <c r="A4" s="110"/>
+      <c r="B4" s="110"/>
+      <c r="C4" s="110"/>
+      <c r="D4" s="110"/>
+      <c r="E4" s="110"/>
+      <c r="F4" s="110"/>
+      <c r="G4" s="110"/>
+      <c r="H4" s="110"/>
+      <c r="I4" s="110"/>
+      <c r="J4" s="110"/>
+      <c r="K4" s="110"/>
     </row>
     <row r="5" spans="1:11" ht="7.5" customHeight="1">
-      <c r="A5" s="109"/>
-[...1 lines deleted...]
-      <c r="C5" s="112" t="s">
+      <c r="A5" s="110"/>
+      <c r="B5" s="110"/>
+      <c r="C5" s="113" t="s">
         <v>11</v>
       </c>
-      <c r="D5" s="109" t="s">
+      <c r="D5" s="110" t="s">
         <v>17</v>
       </c>
-      <c r="E5" s="109"/>
-      <c r="F5" s="109" t="s">
+      <c r="E5" s="110"/>
+      <c r="F5" s="110" t="s">
         <v>16</v>
       </c>
-      <c r="G5" s="109"/>
-[...2 lines deleted...]
-      <c r="J5" s="109" t="s">
+      <c r="G5" s="110"/>
+      <c r="H5" s="110"/>
+      <c r="I5" s="110"/>
+      <c r="J5" s="110" t="s">
         <v>9</v>
       </c>
-      <c r="K5" s="109" t="s">
+      <c r="K5" s="110" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:11" ht="8.25" customHeight="1">
-      <c r="A6" s="109"/>
-[...9 lines deleted...]
-      <c r="K6" s="109"/>
+      <c r="A6" s="110"/>
+      <c r="B6" s="110"/>
+      <c r="C6" s="113"/>
+      <c r="D6" s="110"/>
+      <c r="E6" s="110"/>
+      <c r="F6" s="110"/>
+      <c r="G6" s="110"/>
+      <c r="H6" s="110"/>
+      <c r="I6" s="110"/>
+      <c r="J6" s="110"/>
+      <c r="K6" s="110"/>
     </row>
     <row r="7" spans="1:11" ht="12.75" customHeight="1">
-      <c r="A7" s="109"/>
-[...2 lines deleted...]
-      <c r="D7" s="109" t="s">
+      <c r="A7" s="110"/>
+      <c r="B7" s="110"/>
+      <c r="C7" s="113"/>
+      <c r="D7" s="110" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="109" t="s">
+      <c r="E7" s="110" t="s">
         <v>4</v>
       </c>
-      <c r="F7" s="109" t="s">
+      <c r="F7" s="110" t="s">
         <v>5</v>
       </c>
-      <c r="G7" s="109" t="s">
+      <c r="G7" s="110" t="s">
         <v>6</v>
       </c>
-      <c r="H7" s="109" t="s">
+      <c r="H7" s="110" t="s">
         <v>7</v>
       </c>
-      <c r="I7" s="109" t="s">
+      <c r="I7" s="110" t="s">
         <v>8</v>
       </c>
-      <c r="J7" s="109"/>
-      <c r="K7" s="109"/>
+      <c r="J7" s="110"/>
+      <c r="K7" s="110"/>
     </row>
     <row r="8" spans="1:11">
-      <c r="A8" s="109"/>
-[...9 lines deleted...]
-      <c r="K8" s="109"/>
+      <c r="A8" s="110"/>
+      <c r="B8" s="110"/>
+      <c r="C8" s="113"/>
+      <c r="D8" s="110"/>
+      <c r="E8" s="110"/>
+      <c r="F8" s="110"/>
+      <c r="G8" s="110"/>
+      <c r="H8" s="110"/>
+      <c r="I8" s="110"/>
+      <c r="J8" s="110"/>
+      <c r="K8" s="110"/>
     </row>
     <row r="9" spans="1:11" ht="47.25" customHeight="1">
-      <c r="A9" s="109"/>
-[...9 lines deleted...]
-      <c r="K9" s="109"/>
+      <c r="A9" s="110"/>
+      <c r="B9" s="110"/>
+      <c r="C9" s="113"/>
+      <c r="D9" s="110"/>
+      <c r="E9" s="110"/>
+      <c r="F9" s="110"/>
+      <c r="G9" s="110"/>
+      <c r="H9" s="110"/>
+      <c r="I9" s="110"/>
+      <c r="J9" s="110"/>
+      <c r="K9" s="110"/>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="41">
         <v>2015</v>
       </c>
       <c r="B10" s="42">
         <v>100</v>
       </c>
       <c r="C10" s="25">
         <v>86.8</v>
       </c>
       <c r="D10" s="25">
         <v>80.599999999999994</v>
       </c>
       <c r="E10" s="25">
         <v>6.2</v>
       </c>
       <c r="F10" s="25">
         <v>9</v>
       </c>
       <c r="G10" s="25">
         <v>3</v>
       </c>
       <c r="H10" s="25">
         <v>0</v>
@@ -39932,60 +40321,80 @@
         <v>3.1</v>
       </c>
       <c r="F59" s="35">
         <v>12.9</v>
       </c>
       <c r="G59" s="35">
         <v>4.2</v>
       </c>
       <c r="H59" s="36" t="s">
         <v>39</v>
       </c>
       <c r="I59" s="35">
         <v>0.1</v>
       </c>
       <c r="J59" s="35">
         <v>0</v>
       </c>
       <c r="K59" s="73">
         <v>1.9</v>
       </c>
     </row>
     <row r="60" spans="1:12">
       <c r="A60" s="17">
         <v>2025</v>
       </c>
-      <c r="B60" s="72"/>
-[...8 lines deleted...]
-      <c r="K60" s="72"/>
+      <c r="B60" s="26">
+        <v>100</v>
+      </c>
+      <c r="C60" s="26">
+        <v>79.7</v>
+      </c>
+      <c r="D60" s="26">
+        <v>77</v>
+      </c>
+      <c r="E60" s="26">
+        <v>2.7</v>
+      </c>
+      <c r="F60" s="26">
+        <v>14.4</v>
+      </c>
+      <c r="G60" s="26">
+        <v>4.2</v>
+      </c>
+      <c r="H60" s="27" t="s">
+        <v>39</v>
+      </c>
+      <c r="I60" s="26">
+        <v>0.3</v>
+      </c>
+      <c r="J60" s="26">
+        <v>0.1</v>
+      </c>
+      <c r="K60" s="114">
+        <v>1.2999999999999998</v>
+      </c>
     </row>
     <row r="61" spans="1:12">
       <c r="A61" s="60" t="s">
         <v>12</v>
       </c>
       <c r="B61" s="87">
         <v>100</v>
       </c>
       <c r="C61" s="87">
         <v>80</v>
       </c>
       <c r="D61" s="87">
         <v>77.5</v>
       </c>
       <c r="E61" s="87">
         <v>2.5</v>
       </c>
       <c r="F61" s="87">
         <v>14.1</v>
       </c>
       <c r="G61" s="87">
         <v>4.0999999999999996</v>
       </c>
       <c r="H61" s="89" t="s">
         <v>39</v>
@@ -40052,273 +40461,273 @@
         <v>2.8</v>
       </c>
       <c r="F63" s="102">
         <v>14.1</v>
       </c>
       <c r="G63" s="102">
         <v>4.3</v>
       </c>
       <c r="H63" s="102" t="s">
         <v>39</v>
       </c>
       <c r="I63" s="102">
         <v>0.2</v>
       </c>
       <c r="J63" s="102">
         <v>0.1</v>
       </c>
       <c r="K63" s="50">
         <v>1.4</v>
       </c>
     </row>
     <row r="64" spans="1:12">
       <c r="A64" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="B64" s="113">
-[...2 lines deleted...]
-      <c r="C64" s="113">
+      <c r="B64" s="103">
+        <v>100</v>
+      </c>
+      <c r="C64" s="103">
         <v>79.400000000000006</v>
       </c>
-      <c r="D64" s="113">
+      <c r="D64" s="103">
         <v>76.900000000000006</v>
       </c>
-      <c r="E64" s="113">
+      <c r="E64" s="103">
         <v>2.5</v>
       </c>
-      <c r="F64" s="113">
+      <c r="F64" s="103">
         <v>14.8</v>
       </c>
-      <c r="G64" s="113">
+      <c r="G64" s="103">
         <v>4.0999999999999996</v>
       </c>
-      <c r="H64" s="113" t="s">
+      <c r="H64" s="103" t="s">
         <v>39</v>
       </c>
-      <c r="I64" s="113">
+      <c r="I64" s="103">
         <v>0.3</v>
       </c>
-      <c r="J64" s="113">
-[...2 lines deleted...]
-      <c r="K64" s="113">
+      <c r="J64" s="103">
+        <v>0.1</v>
+      </c>
+      <c r="K64" s="103">
         <v>1.2999999999999998</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:A9"/>
     <mergeCell ref="B3:B9"/>
     <mergeCell ref="C3:K4"/>
     <mergeCell ref="C5:C9"/>
     <mergeCell ref="D5:E6"/>
     <mergeCell ref="F5:I6"/>
     <mergeCell ref="J5:J9"/>
     <mergeCell ref="K5:K9"/>
     <mergeCell ref="D7:D9"/>
     <mergeCell ref="E7:E9"/>
     <mergeCell ref="F7:F9"/>
     <mergeCell ref="G7:G9"/>
     <mergeCell ref="H7:H9"/>
     <mergeCell ref="I7:I9"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N64"/>
   <sheetViews>
     <sheetView topLeftCell="A31" workbookViewId="0">
-      <selection activeCell="B64" sqref="B64:K64"/>
+      <selection activeCell="M76" sqref="M76"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.85546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="13.85546875" style="1" customWidth="1"/>
     <col min="4" max="5" width="10.85546875" style="1" customWidth="1"/>
     <col min="6" max="6" width="8.140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.7109375" style="1" customWidth="1"/>
     <col min="8" max="8" width="10.42578125" style="1" customWidth="1"/>
     <col min="9" max="9" width="10.5703125" style="1" customWidth="1"/>
     <col min="10" max="10" width="14.5703125" style="1" customWidth="1"/>
     <col min="11" max="11" width="15.42578125" style="1" customWidth="1"/>
     <col min="12" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
-      <c r="A1" s="104" t="s">
+      <c r="A1" s="105" t="s">
         <v>23</v>
       </c>
-      <c r="B1" s="104"/>
-[...8 lines deleted...]
-      <c r="K1" s="104"/>
+      <c r="B1" s="105"/>
+      <c r="C1" s="105"/>
+      <c r="D1" s="105"/>
+      <c r="E1" s="105"/>
+      <c r="F1" s="105"/>
+      <c r="G1" s="105"/>
+      <c r="H1" s="105"/>
+      <c r="I1" s="105"/>
+      <c r="J1" s="105"/>
+      <c r="K1" s="105"/>
     </row>
     <row r="2" spans="1:11">
-      <c r="A2" s="107" t="s">
+      <c r="A2" s="108" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="107"/>
-[...8 lines deleted...]
-      <c r="K2" s="107"/>
+      <c r="B2" s="108"/>
+      <c r="C2" s="108"/>
+      <c r="D2" s="108"/>
+      <c r="E2" s="108"/>
+      <c r="F2" s="108"/>
+      <c r="G2" s="108"/>
+      <c r="H2" s="108"/>
+      <c r="I2" s="108"/>
+      <c r="J2" s="108"/>
+      <c r="K2" s="108"/>
     </row>
     <row r="3" spans="1:11" ht="10.5" customHeight="1">
-      <c r="A3" s="105"/>
-      <c r="B3" s="105" t="s">
+      <c r="A3" s="106"/>
+      <c r="B3" s="106" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="105" t="s">
+      <c r="C3" s="106" t="s">
         <v>18</v>
       </c>
-      <c r="D3" s="105"/>
-[...6 lines deleted...]
-      <c r="K3" s="105"/>
+      <c r="D3" s="106"/>
+      <c r="E3" s="106"/>
+      <c r="F3" s="106"/>
+      <c r="G3" s="106"/>
+      <c r="H3" s="106"/>
+      <c r="I3" s="106"/>
+      <c r="J3" s="106"/>
+      <c r="K3" s="106"/>
     </row>
     <row r="4" spans="1:11" ht="6.75" customHeight="1">
-      <c r="A4" s="105"/>
-[...9 lines deleted...]
-      <c r="K4" s="105"/>
+      <c r="A4" s="106"/>
+      <c r="B4" s="106"/>
+      <c r="C4" s="106"/>
+      <c r="D4" s="106"/>
+      <c r="E4" s="106"/>
+      <c r="F4" s="106"/>
+      <c r="G4" s="106"/>
+      <c r="H4" s="106"/>
+      <c r="I4" s="106"/>
+      <c r="J4" s="106"/>
+      <c r="K4" s="106"/>
     </row>
     <row r="5" spans="1:11" ht="7.5" customHeight="1">
-      <c r="A5" s="105"/>
-[...1 lines deleted...]
-      <c r="C5" s="108" t="s">
+      <c r="A5" s="106"/>
+      <c r="B5" s="106"/>
+      <c r="C5" s="109" t="s">
         <v>11</v>
       </c>
-      <c r="D5" s="105" t="s">
+      <c r="D5" s="106" t="s">
         <v>17</v>
       </c>
-      <c r="E5" s="105"/>
-      <c r="F5" s="105" t="s">
+      <c r="E5" s="106"/>
+      <c r="F5" s="106" t="s">
         <v>16</v>
       </c>
-      <c r="G5" s="105"/>
-[...2 lines deleted...]
-      <c r="J5" s="105" t="s">
+      <c r="G5" s="106"/>
+      <c r="H5" s="106"/>
+      <c r="I5" s="106"/>
+      <c r="J5" s="106" t="s">
         <v>9</v>
       </c>
-      <c r="K5" s="105" t="s">
+      <c r="K5" s="106" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:11" ht="8.25" customHeight="1">
-      <c r="A6" s="105"/>
-[...9 lines deleted...]
-      <c r="K6" s="105"/>
+      <c r="A6" s="106"/>
+      <c r="B6" s="106"/>
+      <c r="C6" s="109"/>
+      <c r="D6" s="106"/>
+      <c r="E6" s="106"/>
+      <c r="F6" s="106"/>
+      <c r="G6" s="106"/>
+      <c r="H6" s="106"/>
+      <c r="I6" s="106"/>
+      <c r="J6" s="106"/>
+      <c r="K6" s="106"/>
     </row>
     <row r="7" spans="1:11" ht="12.75" customHeight="1">
-      <c r="A7" s="105"/>
-[...2 lines deleted...]
-      <c r="D7" s="105" t="s">
+      <c r="A7" s="106"/>
+      <c r="B7" s="106"/>
+      <c r="C7" s="109"/>
+      <c r="D7" s="106" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="105" t="s">
+      <c r="E7" s="106" t="s">
         <v>4</v>
       </c>
-      <c r="F7" s="105" t="s">
+      <c r="F7" s="106" t="s">
         <v>5</v>
       </c>
-      <c r="G7" s="105" t="s">
+      <c r="G7" s="106" t="s">
         <v>6</v>
       </c>
-      <c r="H7" s="105" t="s">
+      <c r="H7" s="106" t="s">
         <v>7</v>
       </c>
-      <c r="I7" s="105" t="s">
+      <c r="I7" s="106" t="s">
         <v>8</v>
       </c>
-      <c r="J7" s="105"/>
-      <c r="K7" s="105"/>
+      <c r="J7" s="106"/>
+      <c r="K7" s="106"/>
     </row>
     <row r="8" spans="1:11">
-      <c r="A8" s="105"/>
-[...9 lines deleted...]
-      <c r="K8" s="105"/>
+      <c r="A8" s="106"/>
+      <c r="B8" s="106"/>
+      <c r="C8" s="109"/>
+      <c r="D8" s="106"/>
+      <c r="E8" s="106"/>
+      <c r="F8" s="106"/>
+      <c r="G8" s="106"/>
+      <c r="H8" s="106"/>
+      <c r="I8" s="106"/>
+      <c r="J8" s="106"/>
+      <c r="K8" s="106"/>
     </row>
     <row r="9" spans="1:11" ht="47.25" customHeight="1">
-      <c r="A9" s="105"/>
-[...9 lines deleted...]
-      <c r="K9" s="105"/>
+      <c r="A9" s="106"/>
+      <c r="B9" s="106"/>
+      <c r="C9" s="109"/>
+      <c r="D9" s="106"/>
+      <c r="E9" s="106"/>
+      <c r="F9" s="106"/>
+      <c r="G9" s="106"/>
+      <c r="H9" s="106"/>
+      <c r="I9" s="106"/>
+      <c r="J9" s="106"/>
+      <c r="K9" s="106"/>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="38">
         <v>2015</v>
       </c>
       <c r="B10" s="3">
         <v>100</v>
       </c>
       <c r="C10" s="9">
         <v>80</v>
       </c>
       <c r="D10" s="9">
         <v>69.400000000000006</v>
       </c>
       <c r="E10" s="9">
         <v>10.6</v>
       </c>
       <c r="F10" s="9">
         <v>13.4</v>
       </c>
       <c r="G10" s="9">
         <v>2.7</v>
       </c>
       <c r="H10" s="9">
         <v>0</v>
@@ -42044,60 +42453,80 @@
         <v>7.6</v>
       </c>
       <c r="F59" s="35">
         <v>14.5</v>
       </c>
       <c r="G59" s="35">
         <v>4</v>
       </c>
       <c r="H59" s="36" t="s">
         <v>39</v>
       </c>
       <c r="I59" s="35">
         <v>0.8</v>
       </c>
       <c r="J59" s="35">
         <v>0.2</v>
       </c>
       <c r="K59" s="73">
         <v>2.4</v>
       </c>
     </row>
     <row r="60" spans="1:12">
       <c r="A60" s="17">
         <v>2025</v>
       </c>
-      <c r="B60" s="59"/>
-[...8 lines deleted...]
-      <c r="K60" s="59"/>
+      <c r="B60" s="26">
+        <v>100</v>
+      </c>
+      <c r="C60" s="26">
+        <v>75.900000000000006</v>
+      </c>
+      <c r="D60" s="26">
+        <v>69.2</v>
+      </c>
+      <c r="E60" s="26">
+        <v>6.7</v>
+      </c>
+      <c r="F60" s="26">
+        <v>17</v>
+      </c>
+      <c r="G60" s="26">
+        <v>3.6</v>
+      </c>
+      <c r="H60" s="27" t="s">
+        <v>39</v>
+      </c>
+      <c r="I60" s="26">
+        <v>0.8</v>
+      </c>
+      <c r="J60" s="26">
+        <v>0.6</v>
+      </c>
+      <c r="K60" s="114">
+        <v>2.0999999999999996</v>
+      </c>
     </row>
     <row r="61" spans="1:12">
       <c r="A61" s="60" t="s">
         <v>12</v>
       </c>
       <c r="B61" s="87">
         <v>100</v>
       </c>
       <c r="C61" s="87">
         <v>76.400000000000006</v>
       </c>
       <c r="D61" s="87">
         <v>70.2</v>
       </c>
       <c r="E61" s="87">
         <v>6.2</v>
       </c>
       <c r="F61" s="87">
         <v>16.8</v>
       </c>
       <c r="G61" s="87">
         <v>3.8</v>
       </c>
       <c r="H61" s="89" t="s">
         <v>39</v>
@@ -42164,213 +42593,213 @@
         <v>7.4</v>
       </c>
       <c r="F63" s="102">
         <v>16.600000000000001</v>
       </c>
       <c r="G63" s="102">
         <v>3.4</v>
       </c>
       <c r="H63" s="102" t="s">
         <v>39</v>
       </c>
       <c r="I63" s="102">
         <v>0.7</v>
       </c>
       <c r="J63" s="102">
         <v>0.6</v>
       </c>
       <c r="K63" s="50">
         <v>2</v>
       </c>
     </row>
     <row r="64" spans="1:12">
       <c r="A64" s="22" t="s">
         <v>15</v>
       </c>
-      <c r="B64" s="113">
-[...2 lines deleted...]
-      <c r="C64" s="113">
+      <c r="B64" s="103">
+        <v>100</v>
+      </c>
+      <c r="C64" s="103">
         <v>75.5</v>
       </c>
-      <c r="D64" s="113">
+      <c r="D64" s="103">
         <v>69.2</v>
       </c>
-      <c r="E64" s="113">
+      <c r="E64" s="103">
         <v>6.3</v>
       </c>
-      <c r="F64" s="113">
+      <c r="F64" s="103">
         <v>17.2</v>
       </c>
-      <c r="G64" s="113">
+      <c r="G64" s="103">
         <v>3.4</v>
       </c>
-      <c r="H64" s="113" t="s">
+      <c r="H64" s="103" t="s">
         <v>39</v>
       </c>
-      <c r="I64" s="113">
+      <c r="I64" s="103">
         <v>1</v>
       </c>
-      <c r="J64" s="113">
+      <c r="J64" s="103">
         <v>0.6</v>
       </c>
-      <c r="K64" s="113">
+      <c r="K64" s="103">
         <v>2.2999999999999998</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:A9"/>
     <mergeCell ref="B3:B9"/>
     <mergeCell ref="C3:K4"/>
     <mergeCell ref="C5:C9"/>
     <mergeCell ref="D5:E6"/>
     <mergeCell ref="F5:I6"/>
     <mergeCell ref="J5:J9"/>
     <mergeCell ref="K5:K9"/>
     <mergeCell ref="D7:D9"/>
     <mergeCell ref="E7:E9"/>
     <mergeCell ref="F7:F9"/>
     <mergeCell ref="G7:G9"/>
     <mergeCell ref="H7:H9"/>
     <mergeCell ref="I7:I9"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100106AED0B3567E943937E61ECC1311C83" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="266f644f0648d959c4f26a4197135668">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8E040BAF-6956-41FA-A049-5F9047125DE7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2697A9B3-8F53-43EF-83D6-C7A8B712E8AF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D3FE3381-C834-4771-9D15-BAB475466C34}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>24</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="24" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>
       <vt:lpstr>ҚР</vt:lpstr>
       <vt:lpstr>Абай</vt:lpstr>