--- v1 (2026-05-15)
+++ v2 (2026-07-15)
@@ -1,167 +1,167 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet24.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet22.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet23.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...11 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...11 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="10905" yWindow="210" windowWidth="16335" windowHeight="10665" tabRatio="928"/>
+    <workbookView xWindow="10905" yWindow="210" windowWidth="16335" windowHeight="10665" tabRatio="928" activeTab="23"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="23" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="24" r:id="rId2"/>
     <sheet name="ҚР" sheetId="1" r:id="rId3"/>
     <sheet name="Абай" sheetId="2" r:id="rId4"/>
     <sheet name="Ақмола" sheetId="4" r:id="rId5"/>
     <sheet name="Ақтөбе" sheetId="22" r:id="rId6"/>
     <sheet name="Алматы " sheetId="3" r:id="rId7"/>
     <sheet name="Атырау" sheetId="5" r:id="rId8"/>
     <sheet name="БҚО" sheetId="6" r:id="rId9"/>
     <sheet name="Жамбыл" sheetId="7" r:id="rId10"/>
     <sheet name="Жетісу" sheetId="8" r:id="rId11"/>
     <sheet name="Қарағанды" sheetId="9" r:id="rId12"/>
     <sheet name="Қостанай" sheetId="10" r:id="rId13"/>
     <sheet name="Қызылорда" sheetId="11" r:id="rId14"/>
     <sheet name="Маңғыстау" sheetId="12" r:id="rId15"/>
     <sheet name="ОҚО" sheetId="13" r:id="rId16"/>
     <sheet name="Павлодар" sheetId="14" r:id="rId17"/>
     <sheet name="СҚО" sheetId="15" r:id="rId18"/>
     <sheet name="Түркістан" sheetId="16" r:id="rId19"/>
     <sheet name="Ұлытау" sheetId="17" r:id="rId20"/>
     <sheet name="ШҚО" sheetId="18" r:id="rId21"/>
     <sheet name="Астана қ" sheetId="19" r:id="rId22"/>
     <sheet name="Алматы қ" sheetId="20" r:id="rId23"/>
     <sheet name="Шымкент қ" sheetId="21" r:id="rId24"/>
   </sheets>
-  <calcPr calcId="144525"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="K31" i="21" l="1"/>
-[...1 lines deleted...]
-  <c r="K19" i="21"/>
+  <c r="K31" i="21"/>
+  <c r="K24"/>
+  <c r="K19"/>
   <c r="K46" i="20"/>
-  <c r="K39" i="20"/>
-  <c r="K34" i="20"/>
+  <c r="K39"/>
+  <c r="K34"/>
   <c r="K46" i="19"/>
-  <c r="K39" i="19"/>
-  <c r="K34" i="19"/>
+  <c r="K39"/>
+  <c r="K34"/>
   <c r="K46" i="18"/>
-  <c r="K39" i="18"/>
-  <c r="K34" i="18"/>
+  <c r="K39"/>
+  <c r="K34"/>
   <c r="K31" i="16"/>
-  <c r="K24" i="16"/>
-  <c r="K19" i="16"/>
+  <c r="K24"/>
+  <c r="K19"/>
   <c r="K46" i="15"/>
-  <c r="K39" i="15"/>
-  <c r="K34" i="15"/>
+  <c r="K39"/>
+  <c r="K34"/>
   <c r="K46" i="14"/>
-  <c r="K39" i="14"/>
-  <c r="K34" i="14"/>
+  <c r="K39"/>
+  <c r="K34"/>
   <c r="K46" i="12"/>
-  <c r="K39" i="12"/>
-  <c r="K34" i="12"/>
+  <c r="K39"/>
+  <c r="K34"/>
   <c r="K46" i="11"/>
-  <c r="K39" i="11"/>
-  <c r="K34" i="11"/>
+  <c r="K39"/>
+  <c r="K34"/>
   <c r="K46" i="10"/>
-  <c r="K39" i="10"/>
-  <c r="K34" i="10"/>
+  <c r="K39"/>
+  <c r="K34"/>
   <c r="K46" i="9"/>
-  <c r="K39" i="9"/>
-  <c r="K34" i="9"/>
+  <c r="K39"/>
+  <c r="K34"/>
   <c r="K46" i="7"/>
-  <c r="K39" i="7"/>
-  <c r="K34" i="7"/>
+  <c r="K39"/>
+  <c r="K34"/>
   <c r="K46" i="6"/>
-  <c r="K39" i="6"/>
-  <c r="K34" i="6"/>
+  <c r="K39"/>
+  <c r="K34"/>
   <c r="K46" i="5"/>
-  <c r="K39" i="5"/>
-  <c r="K34" i="5"/>
+  <c r="K39"/>
+  <c r="K34"/>
   <c r="K46" i="3"/>
-  <c r="K39" i="3"/>
-  <c r="K34" i="3"/>
+  <c r="K39"/>
+  <c r="K34"/>
   <c r="K46" i="22"/>
-  <c r="K39" i="22"/>
-  <c r="K34" i="22"/>
+  <c r="K39"/>
+  <c r="K34"/>
   <c r="K46" i="4"/>
-  <c r="K39" i="4"/>
-  <c r="K34" i="4"/>
+  <c r="K39"/>
+  <c r="K34"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1509" uniqueCount="87">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1602" uniqueCount="87">
   <si>
     <t>Зерттелетін үй шаруашылықтар ақшалай табыстарының құрылымы</t>
   </si>
   <si>
     <t>пайызбен</t>
   </si>
   <si>
     <t>Ақшалай табыс, барлығы</t>
   </si>
   <si>
     <t>жалдамалы жұмыстан түскен табыс</t>
   </si>
   <si>
     <t>жалдамалы емес  жұмыстан түскен табыс</t>
   </si>
   <si>
     <t>зейнетақы</t>
   </si>
   <si>
     <t>жәрдемақы</t>
   </si>
   <si>
     <t>АӘК және тұрғын үйлік көмек</t>
   </si>
   <si>
@@ -333,106 +333,106 @@
   <si>
     <t>Байланыс телефоны:</t>
   </si>
   <si>
     <t>Электрондық почта</t>
   </si>
   <si>
     <t>Шартты белгілер:</t>
   </si>
   <si>
     <t>«-»  құбылыс жоқ</t>
   </si>
   <si>
     <t>«0,0» – болмашы шама</t>
   </si>
   <si>
     <t>«х» – деректер құпия</t>
   </si>
   <si>
     <t>«...» – деректер жоқ</t>
   </si>
   <si>
     <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
   </si>
   <si>
-    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
-[...1 lines deleted...]
-  <si>
     <t>https://stat.gov.kz/ru/methodology/36/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/industries/labor-and-income/stat-life/</t>
   </si>
   <si>
     <t>+7 7172749285</t>
   </si>
   <si>
     <t>n.zhumanova@aspire.gov.kz</t>
   </si>
   <si>
     <t>Еңбек және тұрмыс деңгейі статистикасы департаменті, 
 Үй шаруашылықтарын зерттеу статистикасы басқармасы</t>
   </si>
   <si>
     <t>Жұманова Нағима Асқарқызы</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/704456?keyword=</t>
   </si>
   <si>
     <t>Есептеу арқылы</t>
   </si>
   <si>
     <t>Статистика бойынша әдіснамалық ережелер 4-ші басылым, Астана 2018 �</t>
   </si>
   <si>
     <t xml:space="preserve">Қазақстан Республикасындағы 12000 үй шаруашылықтарын іріктеу әдісімен зерттеу республиканың барлық облыстарында,  Астана, Алматы және Шымкент қалаларында тоқсан сайын жүргізеді және негізгі көзі болып табылады. Зерттеу бірліктеріне үй шаруашылығы және олардың жекелеген мүшелері кіреді. </t>
   </si>
   <si>
     <t>Туркестан облысы мен Шымкент қаласы  (республикалық маңызы бар қала) 2018 жылы, Абай, Жетісу, Ұлытау облыстары 2022 жылы құрылды.</t>
   </si>
   <si>
     <t>Зерттелетін үй шаруашылықтар ақшалай шығыстарының құрылымы</t>
   </si>
   <si>
     <t>Зерттелетін үй шаруашылықтар ақшалай шығыстарының құрылымы,  орташа жан басына шаққанда</t>
   </si>
   <si>
     <t>2015 жылдан</t>
   </si>
   <si>
     <t>пайыз</t>
   </si>
   <si>
     <t>Ақшалай табыстардың құрылымына еңбек қызметінен түскен табыс, әлеуметтік трансферттер және өзге де ақшалай түсімдерден түскен табыстар кіреді.</t>
   </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="###.##"/>
     <numFmt numFmtId="168" formatCode="####\ ###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="22">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto "/>
       <charset val="204"/>
     </font>
     <font>
@@ -520,51 +520,52 @@
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
-      <sz val="8"/>
+      <sz val="10"/>
+      <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
@@ -588,62 +589,63 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="6">
+  <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="115">
+  <cellXfs count="119">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
@@ -813,138 +815,151 @@
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="4" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="4" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="15" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="15" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="4" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="6">
+  <cellStyles count="7">
     <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 10" xfId="6"/>
     <cellStyle name="Обычный 2" xfId="4"/>
     <cellStyle name="Обычный 3" xfId="5"/>
     <cellStyle name="Обычный 50" xfId="2"/>
     <cellStyle name="Обычный_2.2 " xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet24.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -995,86 +1010,84 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1222,59 +1235,59 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/labor-and-income/stat-life/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/97c/71dnlq2dk7vea7a6ofa2v6f1schhvxo0.rar" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:n.zhumanova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/704456?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:B29"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B27" sqref="B27"/>
+    <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
+      <selection activeCell="B24" sqref="B24"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="44.28515625" style="75" customWidth="1"/>
     <col min="2" max="2" width="94.7109375" style="75" customWidth="1"/>
     <col min="3" max="256" width="9.140625" style="75"/>
     <col min="257" max="257" width="44.28515625" style="75" customWidth="1"/>
     <col min="258" max="258" width="94.7109375" style="75" customWidth="1"/>
     <col min="259" max="512" width="9.140625" style="75"/>
     <col min="513" max="513" width="44.28515625" style="75" customWidth="1"/>
     <col min="514" max="514" width="94.7109375" style="75" customWidth="1"/>
     <col min="515" max="768" width="9.140625" style="75"/>
     <col min="769" max="769" width="44.28515625" style="75" customWidth="1"/>
     <col min="770" max="770" width="94.7109375" style="75" customWidth="1"/>
     <col min="771" max="1024" width="9.140625" style="75"/>
     <col min="1025" max="1025" width="44.28515625" style="75" customWidth="1"/>
     <col min="1026" max="1026" width="94.7109375" style="75" customWidth="1"/>
     <col min="1027" max="1280" width="9.140625" style="75"/>
     <col min="1281" max="1281" width="44.28515625" style="75" customWidth="1"/>
     <col min="1282" max="1282" width="94.7109375" style="75" customWidth="1"/>
     <col min="1283" max="1536" width="9.140625" style="75"/>
     <col min="1537" max="1537" width="44.28515625" style="75" customWidth="1"/>
     <col min="1538" max="1538" width="94.7109375" style="75" customWidth="1"/>
     <col min="1539" max="1792" width="9.140625" style="75"/>
     <col min="1793" max="1793" width="44.28515625" style="75" customWidth="1"/>
     <col min="1794" max="1794" width="94.7109375" style="75" customWidth="1"/>
     <col min="1795" max="2048" width="9.140625" style="75"/>
@@ -1427,209 +1440,209 @@
     <col min="14339" max="14592" width="9.140625" style="75"/>
     <col min="14593" max="14593" width="44.28515625" style="75" customWidth="1"/>
     <col min="14594" max="14594" width="94.7109375" style="75" customWidth="1"/>
     <col min="14595" max="14848" width="9.140625" style="75"/>
     <col min="14849" max="14849" width="44.28515625" style="75" customWidth="1"/>
     <col min="14850" max="14850" width="94.7109375" style="75" customWidth="1"/>
     <col min="14851" max="15104" width="9.140625" style="75"/>
     <col min="15105" max="15105" width="44.28515625" style="75" customWidth="1"/>
     <col min="15106" max="15106" width="94.7109375" style="75" customWidth="1"/>
     <col min="15107" max="15360" width="9.140625" style="75"/>
     <col min="15361" max="15361" width="44.28515625" style="75" customWidth="1"/>
     <col min="15362" max="15362" width="94.7109375" style="75" customWidth="1"/>
     <col min="15363" max="15616" width="9.140625" style="75"/>
     <col min="15617" max="15617" width="44.28515625" style="75" customWidth="1"/>
     <col min="15618" max="15618" width="94.7109375" style="75" customWidth="1"/>
     <col min="15619" max="15872" width="9.140625" style="75"/>
     <col min="15873" max="15873" width="44.28515625" style="75" customWidth="1"/>
     <col min="15874" max="15874" width="94.7109375" style="75" customWidth="1"/>
     <col min="15875" max="16128" width="9.140625" style="75"/>
     <col min="16129" max="16129" width="44.28515625" style="75" customWidth="1"/>
     <col min="16130" max="16130" width="94.7109375" style="75" customWidth="1"/>
     <col min="16131" max="16384" width="9.140625" style="75"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="13.5" customHeight="1">
-      <c r="A1" s="104"/>
-      <c r="B1" s="104"/>
+      <c r="A1" s="106"/>
+      <c r="B1" s="106"/>
     </row>
     <row r="2" spans="1:2" ht="21" customHeight="1">
       <c r="A2" s="76" t="s">
         <v>44</v>
       </c>
-      <c r="B2" s="90">
+      <c r="B2" s="88">
         <v>641301</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="21" customHeight="1">
       <c r="A3" s="76" t="s">
         <v>45</v>
       </c>
-      <c r="B3" s="90" t="s">
-        <v>82</v>
+      <c r="B3" s="88" t="s">
+        <v>81</v>
       </c>
     </row>
     <row r="4" spans="1:2" ht="21" customHeight="1">
       <c r="A4" s="76" t="s">
         <v>46</v>
       </c>
-      <c r="B4" s="91" t="s">
-        <v>85</v>
+      <c r="B4" s="89" t="s">
+        <v>84</v>
       </c>
     </row>
     <row r="5" spans="1:2" ht="21" customHeight="1">
       <c r="A5" s="77" t="s">
         <v>47</v>
       </c>
-      <c r="B5" s="90" t="s">
-        <v>83</v>
+      <c r="B5" s="88" t="s">
+        <v>82</v>
       </c>
     </row>
     <row r="6" spans="1:2" ht="21" customHeight="1">
       <c r="A6" s="77" t="s">
         <v>48</v>
       </c>
-      <c r="B6" s="90" t="s">
-        <v>84</v>
+      <c r="B6" s="88" t="s">
+        <v>83</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="35.25" customHeight="1">
       <c r="A7" s="77" t="s">
         <v>49</v>
       </c>
-      <c r="B7" s="101" t="s">
-        <v>86</v>
+      <c r="B7" s="99" t="s">
+        <v>85</v>
       </c>
     </row>
     <row r="8" spans="1:2" ht="21" customHeight="1">
       <c r="A8" s="76" t="s">
         <v>50</v>
       </c>
-      <c r="B8" s="91" t="s">
-        <v>78</v>
+      <c r="B8" s="89" t="s">
+        <v>77</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="42" customHeight="1">
       <c r="A9" s="76" t="s">
         <v>51</v>
       </c>
-      <c r="B9" s="92" t="s">
-        <v>79</v>
+      <c r="B9" s="90" t="s">
+        <v>78</v>
       </c>
     </row>
     <row r="10" spans="1:2" ht="52.5" customHeight="1">
       <c r="A10" s="76" t="s">
         <v>52</v>
       </c>
-      <c r="B10" s="92" t="s">
-        <v>80</v>
+      <c r="B10" s="90" t="s">
+        <v>79</v>
       </c>
     </row>
     <row r="11" spans="1:2" ht="30.75" customHeight="1">
       <c r="A11" s="76" t="s">
         <v>53</v>
       </c>
-      <c r="B11" s="100" t="s">
-        <v>81</v>
+      <c r="B11" s="98" t="s">
+        <v>80</v>
       </c>
     </row>
     <row r="12" spans="1:2" ht="21" customHeight="1">
       <c r="A12" s="76" t="s">
         <v>54</v>
       </c>
-      <c r="B12" s="93"/>
+      <c r="B12" s="91"/>
     </row>
     <row r="13" spans="1:2" ht="21" customHeight="1">
       <c r="A13" s="78" t="s">
         <v>55</v>
       </c>
-      <c r="B13" s="94" t="s">
-        <v>71</v>
+      <c r="B13" s="92" t="s">
+        <v>70</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="21" customHeight="1">
       <c r="A14" s="78" t="s">
         <v>56</v>
       </c>
-      <c r="B14" s="94" t="s">
-        <v>72</v>
+      <c r="B14" s="92" t="s">
+        <v>71</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="21" customHeight="1">
       <c r="A15" s="78" t="s">
         <v>57</v>
       </c>
-      <c r="B15" s="94" t="s">
-        <v>77</v>
+      <c r="B15" s="92" t="s">
+        <v>76</v>
       </c>
     </row>
     <row r="16" spans="1:2" ht="21" customHeight="1">
       <c r="A16" s="76" t="s">
         <v>58</v>
       </c>
-      <c r="B16" s="95">
-        <v>46099</v>
+      <c r="B16" s="93">
+        <v>46199</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="21" customHeight="1">
       <c r="A17" s="76" t="s">
         <v>59</v>
       </c>
-      <c r="B17" s="95">
-        <v>46191</v>
+      <c r="B17" s="93">
+        <v>46283</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="36.75" customHeight="1">
       <c r="A18" s="76" t="s">
         <v>60</v>
       </c>
-      <c r="B18" s="99" t="s">
-        <v>75</v>
+      <c r="B18" s="97" t="s">
+        <v>74</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="21" customHeight="1">
       <c r="A19" s="76" t="s">
         <v>61</v>
       </c>
-      <c r="B19" s="96" t="s">
-        <v>76</v>
+      <c r="B19" s="94" t="s">
+        <v>75</v>
       </c>
     </row>
     <row r="20" spans="1:2" ht="21" customHeight="1">
       <c r="A20" s="76" t="s">
         <v>62</v>
       </c>
-      <c r="B20" s="97" t="s">
-        <v>73</v>
+      <c r="B20" s="95" t="s">
+        <v>72</v>
       </c>
     </row>
     <row r="21" spans="1:2" ht="21" customHeight="1">
       <c r="A21" s="76" t="s">
         <v>63</v>
       </c>
-      <c r="B21" s="98" t="s">
-        <v>74</v>
+      <c r="B21" s="96" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" s="79"/>
       <c r="B22" s="79"/>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" s="79"/>
       <c r="B23" s="79"/>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" s="79"/>
       <c r="B24" s="79"/>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" s="79"/>
       <c r="B25" s="79"/>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" s="79"/>
       <c r="B26" s="79"/>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" s="79"/>
       <c r="B27" s="79"/>
@@ -1639,218 +1652,218 @@
       <c r="B28" s="79"/>
     </row>
     <row r="29" spans="1:2">
       <c r="A29" s="80"/>
       <c r="B29" s="80"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2" display="https://stat.gov.kz/upload/iblock/97c/71dnlq2dk7vea7a6ofa2v6f1schhvxo0.rar "/>
     <hyperlink ref="B14" r:id="rId3"/>
     <hyperlink ref="B15" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:N64"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:N69"/>
   <sheetViews>
     <sheetView topLeftCell="A31" workbookViewId="0">
-      <selection activeCell="Q62" sqref="Q62"/>
+      <selection activeCell="B66" sqref="B66:K66"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.28515625" style="23" customWidth="1"/>
     <col min="2" max="2" width="10.85546875" style="23" customWidth="1"/>
     <col min="3" max="3" width="13.85546875" style="23" customWidth="1"/>
     <col min="4" max="5" width="10.85546875" style="23" customWidth="1"/>
     <col min="6" max="6" width="8.140625" style="23" customWidth="1"/>
     <col min="7" max="7" width="8.7109375" style="23" customWidth="1"/>
     <col min="8" max="8" width="10.42578125" style="23" customWidth="1"/>
     <col min="9" max="9" width="10.5703125" style="23" customWidth="1"/>
     <col min="10" max="10" width="14.5703125" style="23" customWidth="1"/>
     <col min="11" max="11" width="15.42578125" style="23" customWidth="1"/>
     <col min="12" max="16384" width="9.140625" style="23"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
-      <c r="A1" s="111" t="s">
+      <c r="A1" s="113" t="s">
         <v>24</v>
       </c>
-      <c r="B1" s="111"/>
-[...8 lines deleted...]
-      <c r="K1" s="111"/>
+      <c r="B1" s="113"/>
+      <c r="C1" s="113"/>
+      <c r="D1" s="113"/>
+      <c r="E1" s="113"/>
+      <c r="F1" s="113"/>
+      <c r="G1" s="113"/>
+      <c r="H1" s="113"/>
+      <c r="I1" s="113"/>
+      <c r="J1" s="113"/>
+      <c r="K1" s="113"/>
     </row>
     <row r="2" spans="1:11">
-      <c r="A2" s="112" t="s">
+      <c r="A2" s="114" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="112"/>
-[...8 lines deleted...]
-      <c r="K2" s="112"/>
+      <c r="B2" s="114"/>
+      <c r="C2" s="114"/>
+      <c r="D2" s="114"/>
+      <c r="E2" s="114"/>
+      <c r="F2" s="114"/>
+      <c r="G2" s="114"/>
+      <c r="H2" s="114"/>
+      <c r="I2" s="114"/>
+      <c r="J2" s="114"/>
+      <c r="K2" s="114"/>
     </row>
     <row r="3" spans="1:11" ht="10.5" customHeight="1">
-      <c r="A3" s="110"/>
-      <c r="B3" s="110" t="s">
+      <c r="A3" s="112"/>
+      <c r="B3" s="112" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="110" t="s">
+      <c r="C3" s="112" t="s">
         <v>18</v>
       </c>
-      <c r="D3" s="110"/>
-[...6 lines deleted...]
-      <c r="K3" s="110"/>
+      <c r="D3" s="112"/>
+      <c r="E3" s="112"/>
+      <c r="F3" s="112"/>
+      <c r="G3" s="112"/>
+      <c r="H3" s="112"/>
+      <c r="I3" s="112"/>
+      <c r="J3" s="112"/>
+      <c r="K3" s="112"/>
     </row>
     <row r="4" spans="1:11" ht="6.75" customHeight="1">
-      <c r="A4" s="110"/>
-[...9 lines deleted...]
-      <c r="K4" s="110"/>
+      <c r="A4" s="112"/>
+      <c r="B4" s="112"/>
+      <c r="C4" s="112"/>
+      <c r="D4" s="112"/>
+      <c r="E4" s="112"/>
+      <c r="F4" s="112"/>
+      <c r="G4" s="112"/>
+      <c r="H4" s="112"/>
+      <c r="I4" s="112"/>
+      <c r="J4" s="112"/>
+      <c r="K4" s="112"/>
     </row>
     <row r="5" spans="1:11" ht="7.5" customHeight="1">
-      <c r="A5" s="110"/>
-[...1 lines deleted...]
-      <c r="C5" s="113" t="s">
+      <c r="A5" s="112"/>
+      <c r="B5" s="112"/>
+      <c r="C5" s="115" t="s">
         <v>11</v>
       </c>
-      <c r="D5" s="110" t="s">
+      <c r="D5" s="112" t="s">
         <v>17</v>
       </c>
-      <c r="E5" s="110"/>
-      <c r="F5" s="110" t="s">
+      <c r="E5" s="112"/>
+      <c r="F5" s="112" t="s">
         <v>16</v>
       </c>
-      <c r="G5" s="110"/>
-[...2 lines deleted...]
-      <c r="J5" s="110" t="s">
+      <c r="G5" s="112"/>
+      <c r="H5" s="112"/>
+      <c r="I5" s="112"/>
+      <c r="J5" s="112" t="s">
         <v>9</v>
       </c>
-      <c r="K5" s="110" t="s">
+      <c r="K5" s="112" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:11" ht="8.25" customHeight="1">
-      <c r="A6" s="110"/>
-[...9 lines deleted...]
-      <c r="K6" s="110"/>
+      <c r="A6" s="112"/>
+      <c r="B6" s="112"/>
+      <c r="C6" s="115"/>
+      <c r="D6" s="112"/>
+      <c r="E6" s="112"/>
+      <c r="F6" s="112"/>
+      <c r="G6" s="112"/>
+      <c r="H6" s="112"/>
+      <c r="I6" s="112"/>
+      <c r="J6" s="112"/>
+      <c r="K6" s="112"/>
     </row>
     <row r="7" spans="1:11" ht="12.75" customHeight="1">
-      <c r="A7" s="110"/>
-[...2 lines deleted...]
-      <c r="D7" s="110" t="s">
+      <c r="A7" s="112"/>
+      <c r="B7" s="112"/>
+      <c r="C7" s="115"/>
+      <c r="D7" s="112" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="110" t="s">
+      <c r="E7" s="112" t="s">
         <v>4</v>
       </c>
-      <c r="F7" s="110" t="s">
+      <c r="F7" s="112" t="s">
         <v>5</v>
       </c>
-      <c r="G7" s="110" t="s">
+      <c r="G7" s="112" t="s">
         <v>6</v>
       </c>
-      <c r="H7" s="110" t="s">
+      <c r="H7" s="112" t="s">
         <v>7</v>
       </c>
-      <c r="I7" s="110" t="s">
+      <c r="I7" s="112" t="s">
         <v>8</v>
       </c>
-      <c r="J7" s="110"/>
-      <c r="K7" s="110"/>
+      <c r="J7" s="112"/>
+      <c r="K7" s="112"/>
     </row>
     <row r="8" spans="1:11">
-      <c r="A8" s="110"/>
-[...9 lines deleted...]
-      <c r="K8" s="110"/>
+      <c r="A8" s="112"/>
+      <c r="B8" s="112"/>
+      <c r="C8" s="115"/>
+      <c r="D8" s="112"/>
+      <c r="E8" s="112"/>
+      <c r="F8" s="112"/>
+      <c r="G8" s="112"/>
+      <c r="H8" s="112"/>
+      <c r="I8" s="112"/>
+      <c r="J8" s="112"/>
+      <c r="K8" s="112"/>
     </row>
     <row r="9" spans="1:11" ht="47.25" customHeight="1">
-      <c r="A9" s="110"/>
-[...9 lines deleted...]
-      <c r="K9" s="110"/>
+      <c r="A9" s="112"/>
+      <c r="B9" s="112"/>
+      <c r="C9" s="115"/>
+      <c r="D9" s="112"/>
+      <c r="E9" s="112"/>
+      <c r="F9" s="112"/>
+      <c r="G9" s="112"/>
+      <c r="H9" s="112"/>
+      <c r="I9" s="112"/>
+      <c r="J9" s="112"/>
+      <c r="K9" s="112"/>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="41">
         <v>2015</v>
       </c>
       <c r="B10" s="42">
         <v>100</v>
       </c>
       <c r="C10" s="25">
         <v>80.400000000000006</v>
       </c>
       <c r="D10" s="25">
         <v>61.7</v>
       </c>
       <c r="E10" s="25">
         <v>18.7</v>
       </c>
       <c r="F10" s="25">
         <v>15.6</v>
       </c>
       <c r="G10" s="25">
         <v>2.6</v>
       </c>
       <c r="H10" s="25">
         <v>0</v>
@@ -3603,386 +3616,481 @@
       </c>
       <c r="C60" s="26">
         <v>73.900000000000006</v>
       </c>
       <c r="D60" s="26">
         <v>58.3</v>
       </c>
       <c r="E60" s="26">
         <v>15.6</v>
       </c>
       <c r="F60" s="26">
         <v>19.3</v>
       </c>
       <c r="G60" s="26">
         <v>5.0999999999999996</v>
       </c>
       <c r="H60" s="26">
         <v>0</v>
       </c>
       <c r="I60" s="26">
         <v>0.2</v>
       </c>
       <c r="J60" s="26">
         <v>0</v>
       </c>
-      <c r="K60" s="114">
+      <c r="K60" s="102">
         <v>1.5</v>
       </c>
     </row>
     <row r="61" spans="1:12">
       <c r="A61" s="60" t="s">
         <v>12</v>
       </c>
-      <c r="B61" s="87">
-[...2 lines deleted...]
-      <c r="C61" s="87">
+      <c r="B61" s="85">
+        <v>100</v>
+      </c>
+      <c r="C61" s="85">
         <v>73.900000000000006</v>
       </c>
-      <c r="D61" s="87">
+      <c r="D61" s="85">
         <v>58.4</v>
       </c>
-      <c r="E61" s="87">
+      <c r="E61" s="85">
         <v>15.5</v>
       </c>
-      <c r="F61" s="87">
+      <c r="F61" s="85">
         <v>18.899999999999999</v>
       </c>
-      <c r="G61" s="87">
+      <c r="G61" s="85">
         <v>5.3</v>
       </c>
-      <c r="H61" s="87">
-[...2 lines deleted...]
-      <c r="I61" s="87">
+      <c r="H61" s="85">
+        <v>0</v>
+      </c>
+      <c r="I61" s="85">
         <v>0.3</v>
       </c>
-      <c r="J61" s="87">
-[...2 lines deleted...]
-      <c r="K61" s="88">
+      <c r="J61" s="85">
+        <v>0</v>
+      </c>
+      <c r="K61" s="86">
         <v>1.6</v>
       </c>
     </row>
     <row r="62" spans="1:12">
       <c r="A62" s="5" t="s">
         <v>13</v>
       </c>
       <c r="B62" s="31">
         <v>100</v>
       </c>
       <c r="C62" s="31">
         <v>74</v>
       </c>
       <c r="D62" s="31">
         <v>59.3</v>
       </c>
       <c r="E62" s="31">
         <v>14.7</v>
       </c>
       <c r="F62" s="31">
         <v>18.600000000000001</v>
       </c>
       <c r="G62" s="31">
         <v>5.7</v>
       </c>
       <c r="H62" s="31">
         <v>0</v>
       </c>
       <c r="I62" s="31">
         <v>0.2</v>
       </c>
       <c r="J62" s="31">
         <v>0</v>
       </c>
       <c r="K62" s="12">
         <v>1.5</v>
       </c>
     </row>
     <row r="63" spans="1:12">
       <c r="A63" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="B63" s="102">
-[...2 lines deleted...]
-      <c r="C63" s="102">
+      <c r="B63" s="103">
+        <v>100</v>
+      </c>
+      <c r="C63" s="103">
         <v>74.2</v>
       </c>
-      <c r="D63" s="102">
+      <c r="D63" s="103">
         <v>58.5</v>
       </c>
-      <c r="E63" s="102">
+      <c r="E63" s="103">
         <v>15.7</v>
       </c>
-      <c r="F63" s="102">
+      <c r="F63" s="103">
         <v>19.3</v>
       </c>
-      <c r="G63" s="102">
+      <c r="G63" s="103">
         <v>4.8</v>
       </c>
-      <c r="H63" s="102">
-[...8 lines deleted...]
-      <c r="K63" s="50">
+      <c r="H63" s="103">
+        <v>0</v>
+      </c>
+      <c r="I63" s="103">
+        <v>0.1</v>
+      </c>
+      <c r="J63" s="103">
+        <v>0</v>
+      </c>
+      <c r="K63" s="56">
         <v>1.6</v>
       </c>
     </row>
     <row r="64" spans="1:12">
-      <c r="A64" s="22" t="s">
+      <c r="A64" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="B64" s="103">
-[...2 lines deleted...]
-      <c r="C64" s="103">
+      <c r="B64" s="11">
+        <v>100</v>
+      </c>
+      <c r="C64" s="11">
         <v>73.7</v>
       </c>
-      <c r="D64" s="103">
+      <c r="D64" s="11">
         <v>56.9</v>
       </c>
-      <c r="E64" s="103">
+      <c r="E64" s="11">
         <v>16.8</v>
       </c>
-      <c r="F64" s="103">
+      <c r="F64" s="11">
         <v>20</v>
       </c>
-      <c r="G64" s="103">
+      <c r="G64" s="11">
         <v>4.7</v>
       </c>
-      <c r="H64" s="103">
-[...2 lines deleted...]
-      <c r="I64" s="103">
+      <c r="H64" s="11">
+        <v>0</v>
+      </c>
+      <c r="I64" s="11">
         <v>0.2</v>
       </c>
-      <c r="J64" s="103">
-[...2 lines deleted...]
-      <c r="K64" s="103">
+      <c r="J64" s="11">
+        <v>0</v>
+      </c>
+      <c r="K64" s="11">
         <v>1.4</v>
       </c>
+    </row>
+    <row r="65" spans="1:11">
+      <c r="A65" s="17">
+        <v>2026</v>
+      </c>
+      <c r="B65" s="104"/>
+      <c r="C65" s="104"/>
+      <c r="D65" s="104"/>
+      <c r="E65" s="104"/>
+      <c r="F65" s="104"/>
+      <c r="G65" s="104"/>
+      <c r="H65" s="104"/>
+      <c r="I65" s="104"/>
+      <c r="J65" s="104"/>
+      <c r="K65" s="105"/>
+    </row>
+    <row r="66" spans="1:11">
+      <c r="A66" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="B66" s="117">
+        <v>100</v>
+      </c>
+      <c r="C66" s="117">
+        <v>72.3</v>
+      </c>
+      <c r="D66" s="117">
+        <v>56.6</v>
+      </c>
+      <c r="E66" s="117">
+        <v>15.7</v>
+      </c>
+      <c r="F66" s="117">
+        <v>20</v>
+      </c>
+      <c r="G66" s="117">
+        <v>5.9</v>
+      </c>
+      <c r="H66" s="118" t="s">
+        <v>39</v>
+      </c>
+      <c r="I66" s="117">
+        <v>0.3</v>
+      </c>
+      <c r="J66" s="85">
+        <v>1.4</v>
+      </c>
+      <c r="K66" s="117">
+        <v>1.2</v>
+      </c>
+    </row>
+    <row r="67" spans="1:11">
+      <c r="A67" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="B67" s="31"/>
+      <c r="C67" s="31"/>
+      <c r="D67" s="31"/>
+      <c r="E67" s="31"/>
+      <c r="F67" s="31"/>
+      <c r="G67" s="31"/>
+      <c r="H67" s="31"/>
+      <c r="I67" s="31"/>
+      <c r="J67" s="31"/>
+      <c r="K67" s="12"/>
+    </row>
+    <row r="68" spans="1:11">
+      <c r="A68" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B68" s="100"/>
+      <c r="C68" s="100"/>
+      <c r="D68" s="100"/>
+      <c r="E68" s="100"/>
+      <c r="F68" s="100"/>
+      <c r="G68" s="100"/>
+      <c r="H68" s="100"/>
+      <c r="I68" s="100"/>
+      <c r="J68" s="100"/>
+      <c r="K68" s="50"/>
+    </row>
+    <row r="69" spans="1:11">
+      <c r="A69" s="22" t="s">
+        <v>15</v>
+      </c>
+      <c r="B69" s="101"/>
+      <c r="C69" s="101"/>
+      <c r="D69" s="101"/>
+      <c r="E69" s="101"/>
+      <c r="F69" s="101"/>
+      <c r="G69" s="101"/>
+      <c r="H69" s="101"/>
+      <c r="I69" s="101"/>
+      <c r="J69" s="101"/>
+      <c r="K69" s="101"/>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:A9"/>
     <mergeCell ref="B3:B9"/>
     <mergeCell ref="C3:K4"/>
     <mergeCell ref="C5:C9"/>
     <mergeCell ref="D5:E6"/>
     <mergeCell ref="F5:I6"/>
     <mergeCell ref="J5:J9"/>
     <mergeCell ref="K5:K9"/>
     <mergeCell ref="D7:D9"/>
     <mergeCell ref="E7:E9"/>
     <mergeCell ref="F7:F9"/>
     <mergeCell ref="G7:G9"/>
     <mergeCell ref="H7:H9"/>
     <mergeCell ref="I7:I9"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:N29"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:N34"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="O28" sqref="O28"/>
+      <selection activeCell="B31" sqref="B31:K31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.85546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="13.85546875" style="1" customWidth="1"/>
     <col min="4" max="5" width="10.85546875" style="1" customWidth="1"/>
     <col min="6" max="6" width="8.140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.7109375" style="1" customWidth="1"/>
     <col min="8" max="8" width="10.42578125" style="1" customWidth="1"/>
     <col min="9" max="9" width="10.5703125" style="1" customWidth="1"/>
     <col min="10" max="10" width="14.5703125" style="1" customWidth="1"/>
     <col min="11" max="11" width="15.42578125" style="1" customWidth="1"/>
     <col min="12" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
-      <c r="A1" s="105" t="s">
+      <c r="A1" s="107" t="s">
         <v>25</v>
       </c>
-      <c r="B1" s="105"/>
-[...8 lines deleted...]
-      <c r="K1" s="105"/>
+      <c r="B1" s="107"/>
+      <c r="C1" s="107"/>
+      <c r="D1" s="107"/>
+      <c r="E1" s="107"/>
+      <c r="F1" s="107"/>
+      <c r="G1" s="107"/>
+      <c r="H1" s="107"/>
+      <c r="I1" s="107"/>
+      <c r="J1" s="107"/>
+      <c r="K1" s="107"/>
     </row>
     <row r="2" spans="1:14">
-      <c r="A2" s="108" t="s">
+      <c r="A2" s="110" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="108"/>
-[...8 lines deleted...]
-      <c r="K2" s="108"/>
+      <c r="B2" s="110"/>
+      <c r="C2" s="110"/>
+      <c r="D2" s="110"/>
+      <c r="E2" s="110"/>
+      <c r="F2" s="110"/>
+      <c r="G2" s="110"/>
+      <c r="H2" s="110"/>
+      <c r="I2" s="110"/>
+      <c r="J2" s="110"/>
+      <c r="K2" s="110"/>
     </row>
     <row r="3" spans="1:14" ht="10.5" customHeight="1">
-      <c r="A3" s="106"/>
-      <c r="B3" s="106" t="s">
+      <c r="A3" s="108"/>
+      <c r="B3" s="108" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="106" t="s">
+      <c r="C3" s="108" t="s">
         <v>18</v>
       </c>
-      <c r="D3" s="106"/>
-[...6 lines deleted...]
-      <c r="K3" s="106"/>
+      <c r="D3" s="108"/>
+      <c r="E3" s="108"/>
+      <c r="F3" s="108"/>
+      <c r="G3" s="108"/>
+      <c r="H3" s="108"/>
+      <c r="I3" s="108"/>
+      <c r="J3" s="108"/>
+      <c r="K3" s="108"/>
     </row>
     <row r="4" spans="1:14" ht="6.75" customHeight="1">
-      <c r="A4" s="106"/>
-[...9 lines deleted...]
-      <c r="K4" s="106"/>
+      <c r="A4" s="108"/>
+      <c r="B4" s="108"/>
+      <c r="C4" s="108"/>
+      <c r="D4" s="108"/>
+      <c r="E4" s="108"/>
+      <c r="F4" s="108"/>
+      <c r="G4" s="108"/>
+      <c r="H4" s="108"/>
+      <c r="I4" s="108"/>
+      <c r="J4" s="108"/>
+      <c r="K4" s="108"/>
     </row>
     <row r="5" spans="1:14" ht="7.5" customHeight="1">
-      <c r="A5" s="106"/>
-[...1 lines deleted...]
-      <c r="C5" s="109" t="s">
+      <c r="A5" s="108"/>
+      <c r="B5" s="108"/>
+      <c r="C5" s="111" t="s">
         <v>11</v>
       </c>
-      <c r="D5" s="106" t="s">
+      <c r="D5" s="108" t="s">
         <v>17</v>
       </c>
-      <c r="E5" s="106"/>
-      <c r="F5" s="106" t="s">
+      <c r="E5" s="108"/>
+      <c r="F5" s="108" t="s">
         <v>16</v>
       </c>
-      <c r="G5" s="106"/>
-[...2 lines deleted...]
-      <c r="J5" s="106" t="s">
+      <c r="G5" s="108"/>
+      <c r="H5" s="108"/>
+      <c r="I5" s="108"/>
+      <c r="J5" s="108" t="s">
         <v>9</v>
       </c>
-      <c r="K5" s="106" t="s">
+      <c r="K5" s="108" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:14" ht="8.25" customHeight="1">
-      <c r="A6" s="106"/>
-[...9 lines deleted...]
-      <c r="K6" s="106"/>
+      <c r="A6" s="108"/>
+      <c r="B6" s="108"/>
+      <c r="C6" s="111"/>
+      <c r="D6" s="108"/>
+      <c r="E6" s="108"/>
+      <c r="F6" s="108"/>
+      <c r="G6" s="108"/>
+      <c r="H6" s="108"/>
+      <c r="I6" s="108"/>
+      <c r="J6" s="108"/>
+      <c r="K6" s="108"/>
     </row>
     <row r="7" spans="1:14" ht="12.75" customHeight="1">
-      <c r="A7" s="106"/>
-[...2 lines deleted...]
-      <c r="D7" s="106" t="s">
+      <c r="A7" s="108"/>
+      <c r="B7" s="108"/>
+      <c r="C7" s="111"/>
+      <c r="D7" s="108" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="106" t="s">
+      <c r="E7" s="108" t="s">
         <v>4</v>
       </c>
-      <c r="F7" s="106" t="s">
+      <c r="F7" s="108" t="s">
         <v>5</v>
       </c>
-      <c r="G7" s="106" t="s">
+      <c r="G7" s="108" t="s">
         <v>6</v>
       </c>
-      <c r="H7" s="106" t="s">
+      <c r="H7" s="108" t="s">
         <v>7</v>
       </c>
-      <c r="I7" s="106" t="s">
+      <c r="I7" s="108" t="s">
         <v>8</v>
       </c>
-      <c r="J7" s="106"/>
-      <c r="K7" s="106"/>
+      <c r="J7" s="108"/>
+      <c r="K7" s="108"/>
     </row>
     <row r="8" spans="1:14">
-      <c r="A8" s="106"/>
-[...9 lines deleted...]
-      <c r="K8" s="106"/>
+      <c r="A8" s="108"/>
+      <c r="B8" s="108"/>
+      <c r="C8" s="111"/>
+      <c r="D8" s="108"/>
+      <c r="E8" s="108"/>
+      <c r="F8" s="108"/>
+      <c r="G8" s="108"/>
+      <c r="H8" s="108"/>
+      <c r="I8" s="108"/>
+      <c r="J8" s="108"/>
+      <c r="K8" s="108"/>
     </row>
     <row r="9" spans="1:14" ht="47.25" customHeight="1">
-      <c r="A9" s="106"/>
-[...9 lines deleted...]
-      <c r="K9" s="106"/>
+      <c r="A9" s="108"/>
+      <c r="B9" s="108"/>
+      <c r="C9" s="111"/>
+      <c r="D9" s="108"/>
+      <c r="E9" s="108"/>
+      <c r="F9" s="108"/>
+      <c r="G9" s="108"/>
+      <c r="H9" s="108"/>
+      <c r="I9" s="108"/>
+      <c r="J9" s="108"/>
+      <c r="K9" s="108"/>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" s="17">
         <v>2022</v>
       </c>
       <c r="B10" s="9">
         <v>100</v>
       </c>
       <c r="C10" s="9">
         <v>68.7</v>
       </c>
       <c r="D10" s="9">
         <v>58.4</v>
       </c>
       <c r="E10" s="9">
         <v>10.3</v>
       </c>
       <c r="F10" s="9">
         <v>22.9</v>
       </c>
       <c r="G10" s="9">
         <v>3.6</v>
       </c>
       <c r="H10" s="9">
         <v>0</v>
@@ -4471,386 +4579,481 @@
       </c>
       <c r="C25" s="26">
         <v>72.2</v>
       </c>
       <c r="D25" s="26">
         <v>60.4</v>
       </c>
       <c r="E25" s="26">
         <v>11.8</v>
       </c>
       <c r="F25" s="26">
         <v>21.5</v>
       </c>
       <c r="G25" s="26">
         <v>3.4</v>
       </c>
       <c r="H25" s="26">
         <v>0.1</v>
       </c>
       <c r="I25" s="26">
         <v>0.3</v>
       </c>
       <c r="J25" s="26">
         <v>0.1</v>
       </c>
-      <c r="K25" s="114">
+      <c r="K25" s="102">
         <v>2.4</v>
       </c>
     </row>
     <row r="26" spans="1:12">
       <c r="A26" s="60" t="s">
         <v>12</v>
       </c>
-      <c r="B26" s="87">
-[...2 lines deleted...]
-      <c r="C26" s="87">
+      <c r="B26" s="85">
+        <v>100</v>
+      </c>
+      <c r="C26" s="85">
         <v>72.900000000000006</v>
       </c>
-      <c r="D26" s="87">
+      <c r="D26" s="85">
         <v>61.2</v>
       </c>
-      <c r="E26" s="87">
+      <c r="E26" s="85">
         <v>11.7</v>
       </c>
-      <c r="F26" s="87">
+      <c r="F26" s="85">
         <v>20.9</v>
       </c>
-      <c r="G26" s="87">
+      <c r="G26" s="85">
         <v>3.4</v>
       </c>
-      <c r="H26" s="87">
+      <c r="H26" s="85">
         <v>0.3</v>
       </c>
-      <c r="I26" s="87">
+      <c r="I26" s="85">
         <v>0.4</v>
       </c>
-      <c r="J26" s="87">
-[...2 lines deleted...]
-      <c r="K26" s="88">
+      <c r="J26" s="85">
+        <v>0</v>
+      </c>
+      <c r="K26" s="86">
         <v>2.1</v>
       </c>
     </row>
     <row r="27" spans="1:12">
       <c r="A27" s="5" t="s">
         <v>13</v>
       </c>
       <c r="B27" s="31">
         <v>100</v>
       </c>
       <c r="C27" s="31">
         <v>72.2</v>
       </c>
       <c r="D27" s="31">
         <v>59.7</v>
       </c>
       <c r="E27" s="31">
         <v>12.5</v>
       </c>
       <c r="F27" s="31">
         <v>21.3</v>
       </c>
       <c r="G27" s="31">
         <v>3.5</v>
       </c>
       <c r="H27" s="31">
         <v>0.2</v>
       </c>
       <c r="I27" s="31">
         <v>0.4</v>
       </c>
       <c r="J27" s="31">
         <v>0</v>
       </c>
       <c r="K27" s="12">
         <v>2.4</v>
       </c>
     </row>
     <row r="28" spans="1:12">
       <c r="A28" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="B28" s="102">
-[...2 lines deleted...]
-      <c r="C28" s="102">
+      <c r="B28" s="100">
+        <v>100</v>
+      </c>
+      <c r="C28" s="100">
         <v>71.900000000000006</v>
       </c>
-      <c r="D28" s="102">
+      <c r="D28" s="100">
         <v>60.6</v>
       </c>
-      <c r="E28" s="102">
+      <c r="E28" s="100">
         <v>11.3</v>
       </c>
-      <c r="F28" s="102">
+      <c r="F28" s="100">
         <v>22</v>
       </c>
-      <c r="G28" s="102">
+      <c r="G28" s="100">
         <v>3.3</v>
       </c>
-      <c r="H28" s="102">
-[...2 lines deleted...]
-      <c r="I28" s="102">
+      <c r="H28" s="100">
+        <v>0.1</v>
+      </c>
+      <c r="I28" s="100">
         <v>0.2</v>
       </c>
-      <c r="J28" s="102">
+      <c r="J28" s="100">
         <v>0.4</v>
       </c>
       <c r="K28" s="50">
         <v>2.1</v>
       </c>
     </row>
     <row r="29" spans="1:12">
-      <c r="A29" s="22" t="s">
+      <c r="A29" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="B29" s="103">
-[...2 lines deleted...]
-      <c r="C29" s="103">
+      <c r="B29" s="11">
+        <v>100</v>
+      </c>
+      <c r="C29" s="11">
         <v>71.7</v>
       </c>
-      <c r="D29" s="103">
+      <c r="D29" s="11">
         <v>60.2</v>
       </c>
-      <c r="E29" s="103">
+      <c r="E29" s="11">
         <v>11.5</v>
       </c>
-      <c r="F29" s="103">
+      <c r="F29" s="11">
         <v>21.9</v>
       </c>
-      <c r="G29" s="103">
+      <c r="G29" s="11">
         <v>3.2</v>
       </c>
-      <c r="H29" s="103" t="s">
+      <c r="H29" s="11" t="s">
         <v>39</v>
       </c>
-      <c r="I29" s="103">
+      <c r="I29" s="11">
         <v>0.3</v>
       </c>
-      <c r="J29" s="103">
-[...2 lines deleted...]
-      <c r="K29" s="103">
+      <c r="J29" s="11">
+        <v>0.1</v>
+      </c>
+      <c r="K29" s="11">
         <v>2.8</v>
       </c>
+    </row>
+    <row r="30" spans="1:12">
+      <c r="A30" s="17">
+        <v>2026</v>
+      </c>
+      <c r="B30" s="104"/>
+      <c r="C30" s="104"/>
+      <c r="D30" s="104"/>
+      <c r="E30" s="104"/>
+      <c r="F30" s="104"/>
+      <c r="G30" s="104"/>
+      <c r="H30" s="104"/>
+      <c r="I30" s="104"/>
+      <c r="J30" s="104"/>
+      <c r="K30" s="105"/>
+    </row>
+    <row r="31" spans="1:12">
+      <c r="A31" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="B31" s="117">
+        <v>100</v>
+      </c>
+      <c r="C31" s="117">
+        <v>64.8</v>
+      </c>
+      <c r="D31" s="117">
+        <v>52.5</v>
+      </c>
+      <c r="E31" s="117">
+        <v>12.3</v>
+      </c>
+      <c r="F31" s="117">
+        <v>27.9</v>
+      </c>
+      <c r="G31" s="117">
+        <v>3.9</v>
+      </c>
+      <c r="H31" s="117">
+        <v>0</v>
+      </c>
+      <c r="I31" s="117">
+        <v>0.3</v>
+      </c>
+      <c r="J31" s="85">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="K31" s="117">
+        <v>1.1000000000000001</v>
+      </c>
+    </row>
+    <row r="32" spans="1:12">
+      <c r="A32" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="B32" s="31"/>
+      <c r="C32" s="31"/>
+      <c r="D32" s="31"/>
+      <c r="E32" s="31"/>
+      <c r="F32" s="31"/>
+      <c r="G32" s="31"/>
+      <c r="H32" s="31"/>
+      <c r="I32" s="31"/>
+      <c r="J32" s="31"/>
+      <c r="K32" s="12"/>
+    </row>
+    <row r="33" spans="1:11">
+      <c r="A33" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B33" s="100"/>
+      <c r="C33" s="100"/>
+      <c r="D33" s="100"/>
+      <c r="E33" s="100"/>
+      <c r="F33" s="100"/>
+      <c r="G33" s="100"/>
+      <c r="H33" s="100"/>
+      <c r="I33" s="100"/>
+      <c r="J33" s="100"/>
+      <c r="K33" s="50"/>
+    </row>
+    <row r="34" spans="1:11">
+      <c r="A34" s="22" t="s">
+        <v>15</v>
+      </c>
+      <c r="B34" s="101"/>
+      <c r="C34" s="101"/>
+      <c r="D34" s="101"/>
+      <c r="E34" s="101"/>
+      <c r="F34" s="101"/>
+      <c r="G34" s="101"/>
+      <c r="H34" s="101"/>
+      <c r="I34" s="101"/>
+      <c r="J34" s="101"/>
+      <c r="K34" s="101"/>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:A9"/>
     <mergeCell ref="B3:B9"/>
     <mergeCell ref="C3:K4"/>
     <mergeCell ref="C5:C9"/>
     <mergeCell ref="D5:E6"/>
     <mergeCell ref="F5:I6"/>
     <mergeCell ref="J5:J9"/>
     <mergeCell ref="K5:K9"/>
     <mergeCell ref="D7:D9"/>
     <mergeCell ref="E7:E9"/>
     <mergeCell ref="F7:F9"/>
     <mergeCell ref="G7:G9"/>
     <mergeCell ref="H7:H9"/>
     <mergeCell ref="I7:I9"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:N64"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:N69"/>
   <sheetViews>
     <sheetView topLeftCell="A49" workbookViewId="0">
-      <selection activeCell="R69" sqref="R69"/>
+      <selection activeCell="B66" sqref="B66:K66"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.85546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="13.85546875" style="1" customWidth="1"/>
     <col min="4" max="5" width="10.85546875" style="1" customWidth="1"/>
     <col min="6" max="6" width="8.140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.7109375" style="1" customWidth="1"/>
     <col min="8" max="8" width="10.42578125" style="1" customWidth="1"/>
     <col min="9" max="9" width="10.5703125" style="1" customWidth="1"/>
     <col min="10" max="10" width="14.5703125" style="1" customWidth="1"/>
     <col min="11" max="11" width="15.42578125" style="1" customWidth="1"/>
     <col min="12" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
-      <c r="A1" s="105" t="s">
+      <c r="A1" s="107" t="s">
         <v>26</v>
       </c>
-      <c r="B1" s="105"/>
-[...8 lines deleted...]
-      <c r="K1" s="105"/>
+      <c r="B1" s="107"/>
+      <c r="C1" s="107"/>
+      <c r="D1" s="107"/>
+      <c r="E1" s="107"/>
+      <c r="F1" s="107"/>
+      <c r="G1" s="107"/>
+      <c r="H1" s="107"/>
+      <c r="I1" s="107"/>
+      <c r="J1" s="107"/>
+      <c r="K1" s="107"/>
     </row>
     <row r="2" spans="1:11">
-      <c r="A2" s="108" t="s">
+      <c r="A2" s="110" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="108"/>
-[...8 lines deleted...]
-      <c r="K2" s="108"/>
+      <c r="B2" s="110"/>
+      <c r="C2" s="110"/>
+      <c r="D2" s="110"/>
+      <c r="E2" s="110"/>
+      <c r="F2" s="110"/>
+      <c r="G2" s="110"/>
+      <c r="H2" s="110"/>
+      <c r="I2" s="110"/>
+      <c r="J2" s="110"/>
+      <c r="K2" s="110"/>
     </row>
     <row r="3" spans="1:11" ht="10.5" customHeight="1">
-      <c r="A3" s="106"/>
-      <c r="B3" s="106" t="s">
+      <c r="A3" s="108"/>
+      <c r="B3" s="108" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="106" t="s">
+      <c r="C3" s="108" t="s">
         <v>18</v>
       </c>
-      <c r="D3" s="106"/>
-[...6 lines deleted...]
-      <c r="K3" s="106"/>
+      <c r="D3" s="108"/>
+      <c r="E3" s="108"/>
+      <c r="F3" s="108"/>
+      <c r="G3" s="108"/>
+      <c r="H3" s="108"/>
+      <c r="I3" s="108"/>
+      <c r="J3" s="108"/>
+      <c r="K3" s="108"/>
     </row>
     <row r="4" spans="1:11" ht="6.75" customHeight="1">
-      <c r="A4" s="106"/>
-[...9 lines deleted...]
-      <c r="K4" s="106"/>
+      <c r="A4" s="108"/>
+      <c r="B4" s="108"/>
+      <c r="C4" s="108"/>
+      <c r="D4" s="108"/>
+      <c r="E4" s="108"/>
+      <c r="F4" s="108"/>
+      <c r="G4" s="108"/>
+      <c r="H4" s="108"/>
+      <c r="I4" s="108"/>
+      <c r="J4" s="108"/>
+      <c r="K4" s="108"/>
     </row>
     <row r="5" spans="1:11" ht="7.5" customHeight="1">
-      <c r="A5" s="106"/>
-[...1 lines deleted...]
-      <c r="C5" s="109" t="s">
+      <c r="A5" s="108"/>
+      <c r="B5" s="108"/>
+      <c r="C5" s="111" t="s">
         <v>11</v>
       </c>
-      <c r="D5" s="106" t="s">
+      <c r="D5" s="108" t="s">
         <v>17</v>
       </c>
-      <c r="E5" s="106"/>
-      <c r="F5" s="106" t="s">
+      <c r="E5" s="108"/>
+      <c r="F5" s="108" t="s">
         <v>16</v>
       </c>
-      <c r="G5" s="106"/>
-[...2 lines deleted...]
-      <c r="J5" s="106" t="s">
+      <c r="G5" s="108"/>
+      <c r="H5" s="108"/>
+      <c r="I5" s="108"/>
+      <c r="J5" s="108" t="s">
         <v>9</v>
       </c>
-      <c r="K5" s="106" t="s">
+      <c r="K5" s="108" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:11" ht="8.25" customHeight="1">
-      <c r="A6" s="106"/>
-[...9 lines deleted...]
-      <c r="K6" s="106"/>
+      <c r="A6" s="108"/>
+      <c r="B6" s="108"/>
+      <c r="C6" s="111"/>
+      <c r="D6" s="108"/>
+      <c r="E6" s="108"/>
+      <c r="F6" s="108"/>
+      <c r="G6" s="108"/>
+      <c r="H6" s="108"/>
+      <c r="I6" s="108"/>
+      <c r="J6" s="108"/>
+      <c r="K6" s="108"/>
     </row>
     <row r="7" spans="1:11" ht="12.75" customHeight="1">
-      <c r="A7" s="106"/>
-[...2 lines deleted...]
-      <c r="D7" s="106" t="s">
+      <c r="A7" s="108"/>
+      <c r="B7" s="108"/>
+      <c r="C7" s="111"/>
+      <c r="D7" s="108" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="106" t="s">
+      <c r="E7" s="108" t="s">
         <v>4</v>
       </c>
-      <c r="F7" s="106" t="s">
+      <c r="F7" s="108" t="s">
         <v>5</v>
       </c>
-      <c r="G7" s="106" t="s">
+      <c r="G7" s="108" t="s">
         <v>6</v>
       </c>
-      <c r="H7" s="106" t="s">
+      <c r="H7" s="108" t="s">
         <v>7</v>
       </c>
-      <c r="I7" s="106" t="s">
+      <c r="I7" s="108" t="s">
         <v>8</v>
       </c>
-      <c r="J7" s="106"/>
-      <c r="K7" s="106"/>
+      <c r="J7" s="108"/>
+      <c r="K7" s="108"/>
     </row>
     <row r="8" spans="1:11">
-      <c r="A8" s="106"/>
-[...9 lines deleted...]
-      <c r="K8" s="106"/>
+      <c r="A8" s="108"/>
+      <c r="B8" s="108"/>
+      <c r="C8" s="111"/>
+      <c r="D8" s="108"/>
+      <c r="E8" s="108"/>
+      <c r="F8" s="108"/>
+      <c r="G8" s="108"/>
+      <c r="H8" s="108"/>
+      <c r="I8" s="108"/>
+      <c r="J8" s="108"/>
+      <c r="K8" s="108"/>
     </row>
     <row r="9" spans="1:11" ht="47.25" customHeight="1">
-      <c r="A9" s="106"/>
-[...9 lines deleted...]
-      <c r="K9" s="106"/>
+      <c r="A9" s="108"/>
+      <c r="B9" s="108"/>
+      <c r="C9" s="111"/>
+      <c r="D9" s="108"/>
+      <c r="E9" s="108"/>
+      <c r="F9" s="108"/>
+      <c r="G9" s="108"/>
+      <c r="H9" s="108"/>
+      <c r="I9" s="108"/>
+      <c r="J9" s="108"/>
+      <c r="K9" s="108"/>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="38">
         <v>2015</v>
       </c>
       <c r="B10" s="3">
         <v>100</v>
       </c>
       <c r="C10" s="9">
         <v>76.8</v>
       </c>
       <c r="D10" s="9">
         <v>72.3</v>
       </c>
       <c r="E10" s="9">
         <v>4.5</v>
       </c>
       <c r="F10" s="9">
         <v>14.4</v>
       </c>
       <c r="G10" s="9">
         <v>3.8</v>
       </c>
       <c r="H10" s="9">
         <v>0</v>
@@ -6603,386 +6806,487 @@
       </c>
       <c r="C60" s="26">
         <v>72.400000000000006</v>
       </c>
       <c r="D60" s="26">
         <v>67.5</v>
       </c>
       <c r="E60" s="26">
         <v>4.9000000000000004</v>
       </c>
       <c r="F60" s="26">
         <v>17.8</v>
       </c>
       <c r="G60" s="26">
         <v>3.9</v>
       </c>
       <c r="H60" s="26">
         <v>0</v>
       </c>
       <c r="I60" s="26">
         <v>0.6</v>
       </c>
       <c r="J60" s="26">
         <v>0.5</v>
       </c>
-      <c r="K60" s="114">
+      <c r="K60" s="102">
         <v>4.8</v>
       </c>
     </row>
     <row r="61" spans="1:12">
       <c r="A61" s="60" t="s">
         <v>12</v>
       </c>
-      <c r="B61" s="87">
-[...2 lines deleted...]
-      <c r="C61" s="87">
+      <c r="B61" s="85">
+        <v>100</v>
+      </c>
+      <c r="C61" s="85">
         <v>73.599999999999994</v>
       </c>
-      <c r="D61" s="87">
+      <c r="D61" s="85">
         <v>69.099999999999994</v>
       </c>
-      <c r="E61" s="87">
+      <c r="E61" s="85">
         <v>4.5</v>
       </c>
-      <c r="F61" s="87">
+      <c r="F61" s="85">
         <v>16.7</v>
       </c>
-      <c r="G61" s="87">
+      <c r="G61" s="85">
         <v>4.2</v>
       </c>
-      <c r="H61" s="87">
-[...2 lines deleted...]
-      <c r="I61" s="87">
+      <c r="H61" s="85">
+        <v>0</v>
+      </c>
+      <c r="I61" s="85">
         <v>0.8</v>
       </c>
-      <c r="J61" s="87">
+      <c r="J61" s="85">
         <v>0.5</v>
       </c>
-      <c r="K61" s="88">
+      <c r="K61" s="86">
         <v>4.2</v>
       </c>
     </row>
     <row r="62" spans="1:12">
       <c r="A62" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="B62" s="31">
-[...2 lines deleted...]
-      <c r="C62" s="31">
+      <c r="B62" s="35">
+        <v>100</v>
+      </c>
+      <c r="C62" s="35">
         <v>73.599999999999994</v>
       </c>
-      <c r="D62" s="31">
+      <c r="D62" s="35">
         <v>69.099999999999994</v>
       </c>
-      <c r="E62" s="31">
+      <c r="E62" s="35">
         <v>4.5</v>
       </c>
-      <c r="F62" s="31">
+      <c r="F62" s="35">
         <v>17.100000000000001</v>
       </c>
-      <c r="G62" s="31">
+      <c r="G62" s="35">
         <v>3.9</v>
       </c>
-      <c r="H62" s="33" t="s">
+      <c r="H62" s="36" t="s">
         <v>39</v>
       </c>
-      <c r="I62" s="31">
+      <c r="I62" s="35">
         <v>0.7</v>
       </c>
-      <c r="J62" s="31">
+      <c r="J62" s="35">
         <v>0.4</v>
       </c>
-      <c r="K62" s="12">
+      <c r="K62" s="52">
         <v>4.3</v>
       </c>
+      <c r="L62" s="59"/>
     </row>
     <row r="63" spans="1:12">
       <c r="A63" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="B63" s="102">
-[...2 lines deleted...]
-      <c r="C63" s="102">
+      <c r="B63" s="103">
+        <v>100</v>
+      </c>
+      <c r="C63" s="103">
         <v>72.599999999999994</v>
       </c>
-      <c r="D63" s="102">
+      <c r="D63" s="103">
         <v>67.2</v>
       </c>
-      <c r="E63" s="102">
+      <c r="E63" s="103">
         <v>5.4</v>
       </c>
-      <c r="F63" s="102">
+      <c r="F63" s="103">
         <v>17.7</v>
       </c>
-      <c r="G63" s="102">
+      <c r="G63" s="103">
         <v>4</v>
       </c>
-      <c r="H63" s="102" t="s">
+      <c r="H63" s="103" t="s">
         <v>39</v>
       </c>
-      <c r="I63" s="102">
+      <c r="I63" s="103">
         <v>0.5</v>
       </c>
-      <c r="J63" s="102">
+      <c r="J63" s="103">
         <v>0.4</v>
       </c>
-      <c r="K63" s="50">
+      <c r="K63" s="56">
         <v>4.8</v>
       </c>
+      <c r="L63" s="59"/>
     </row>
     <row r="64" spans="1:12">
-      <c r="A64" s="22" t="s">
+      <c r="A64" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="B64" s="103">
-[...2 lines deleted...]
-      <c r="C64" s="103">
+      <c r="B64" s="11">
+        <v>100</v>
+      </c>
+      <c r="C64" s="11">
         <v>71.900000000000006</v>
       </c>
-      <c r="D64" s="103">
+      <c r="D64" s="11">
         <v>67.099999999999994</v>
       </c>
-      <c r="E64" s="103">
+      <c r="E64" s="11">
         <v>4.8</v>
       </c>
-      <c r="F64" s="103">
+      <c r="F64" s="11">
         <v>17.8</v>
       </c>
-      <c r="G64" s="103">
+      <c r="G64" s="11">
         <v>3.7</v>
       </c>
-      <c r="H64" s="103" t="s">
+      <c r="H64" s="11" t="s">
         <v>39</v>
       </c>
-      <c r="I64" s="103">
+      <c r="I64" s="11">
         <v>0.7</v>
       </c>
-      <c r="J64" s="103">
+      <c r="J64" s="11">
         <v>0.6</v>
       </c>
-      <c r="K64" s="103">
+      <c r="K64" s="11">
         <v>5.3</v>
       </c>
+      <c r="L64" s="59"/>
+    </row>
+    <row r="65" spans="1:12">
+      <c r="A65" s="17">
+        <v>2026</v>
+      </c>
+      <c r="B65" s="104"/>
+      <c r="C65" s="104"/>
+      <c r="D65" s="104"/>
+      <c r="E65" s="104"/>
+      <c r="F65" s="104"/>
+      <c r="G65" s="104"/>
+      <c r="H65" s="104"/>
+      <c r="I65" s="104"/>
+      <c r="J65" s="104"/>
+      <c r="K65" s="105"/>
+      <c r="L65" s="59"/>
+    </row>
+    <row r="66" spans="1:12">
+      <c r="A66" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="B66" s="117">
+        <v>100</v>
+      </c>
+      <c r="C66" s="117">
+        <v>69.900000000000006</v>
+      </c>
+      <c r="D66" s="117">
+        <v>66.400000000000006</v>
+      </c>
+      <c r="E66" s="117">
+        <v>3.5</v>
+      </c>
+      <c r="F66" s="117">
+        <v>20.9</v>
+      </c>
+      <c r="G66" s="117">
+        <v>3.2</v>
+      </c>
+      <c r="H66" s="117">
+        <v>0</v>
+      </c>
+      <c r="I66" s="117">
+        <v>0.7</v>
+      </c>
+      <c r="J66" s="85">
+        <v>1.4</v>
+      </c>
+      <c r="K66" s="117">
+        <v>2.9</v>
+      </c>
+      <c r="L66" s="59"/>
+    </row>
+    <row r="67" spans="1:12">
+      <c r="A67" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="B67" s="35"/>
+      <c r="C67" s="35"/>
+      <c r="D67" s="35"/>
+      <c r="E67" s="35"/>
+      <c r="F67" s="35"/>
+      <c r="G67" s="35"/>
+      <c r="H67" s="35"/>
+      <c r="I67" s="35"/>
+      <c r="J67" s="35"/>
+      <c r="K67" s="52"/>
+      <c r="L67" s="59"/>
+    </row>
+    <row r="68" spans="1:12">
+      <c r="A68" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B68" s="100"/>
+      <c r="C68" s="100"/>
+      <c r="D68" s="100"/>
+      <c r="E68" s="100"/>
+      <c r="F68" s="100"/>
+      <c r="G68" s="100"/>
+      <c r="H68" s="100"/>
+      <c r="I68" s="100"/>
+      <c r="J68" s="100"/>
+      <c r="K68" s="50"/>
+    </row>
+    <row r="69" spans="1:12">
+      <c r="A69" s="22" t="s">
+        <v>15</v>
+      </c>
+      <c r="B69" s="101"/>
+      <c r="C69" s="101"/>
+      <c r="D69" s="101"/>
+      <c r="E69" s="101"/>
+      <c r="F69" s="101"/>
+      <c r="G69" s="101"/>
+      <c r="H69" s="101"/>
+      <c r="I69" s="101"/>
+      <c r="J69" s="101"/>
+      <c r="K69" s="101"/>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:A9"/>
     <mergeCell ref="B3:B9"/>
     <mergeCell ref="C3:K4"/>
     <mergeCell ref="C5:C9"/>
     <mergeCell ref="D5:E6"/>
     <mergeCell ref="F5:I6"/>
     <mergeCell ref="J5:J9"/>
     <mergeCell ref="K5:K9"/>
     <mergeCell ref="D7:D9"/>
     <mergeCell ref="E7:E9"/>
     <mergeCell ref="F7:F9"/>
     <mergeCell ref="G7:G9"/>
     <mergeCell ref="H7:H9"/>
     <mergeCell ref="I7:I9"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:N64"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:N69"/>
   <sheetViews>
     <sheetView topLeftCell="A28" workbookViewId="0">
-      <selection activeCell="S54" sqref="S54"/>
+      <selection activeCell="B66" sqref="B66:K66"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.85546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="13.85546875" style="1" customWidth="1"/>
     <col min="4" max="5" width="10.85546875" style="1" customWidth="1"/>
     <col min="6" max="6" width="8.140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.7109375" style="1" customWidth="1"/>
     <col min="8" max="8" width="10.42578125" style="1" customWidth="1"/>
     <col min="9" max="9" width="10.5703125" style="1" customWidth="1"/>
     <col min="10" max="10" width="14.5703125" style="1" customWidth="1"/>
     <col min="11" max="11" width="15.42578125" style="1" customWidth="1"/>
     <col min="12" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
-      <c r="A1" s="105" t="s">
+      <c r="A1" s="107" t="s">
         <v>27</v>
       </c>
-      <c r="B1" s="105"/>
-[...8 lines deleted...]
-      <c r="K1" s="105"/>
+      <c r="B1" s="107"/>
+      <c r="C1" s="107"/>
+      <c r="D1" s="107"/>
+      <c r="E1" s="107"/>
+      <c r="F1" s="107"/>
+      <c r="G1" s="107"/>
+      <c r="H1" s="107"/>
+      <c r="I1" s="107"/>
+      <c r="J1" s="107"/>
+      <c r="K1" s="107"/>
     </row>
     <row r="2" spans="1:11">
-      <c r="A2" s="108" t="s">
+      <c r="A2" s="110" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="108"/>
-[...8 lines deleted...]
-      <c r="K2" s="108"/>
+      <c r="B2" s="110"/>
+      <c r="C2" s="110"/>
+      <c r="D2" s="110"/>
+      <c r="E2" s="110"/>
+      <c r="F2" s="110"/>
+      <c r="G2" s="110"/>
+      <c r="H2" s="110"/>
+      <c r="I2" s="110"/>
+      <c r="J2" s="110"/>
+      <c r="K2" s="110"/>
     </row>
     <row r="3" spans="1:11" ht="10.5" customHeight="1">
-      <c r="A3" s="106"/>
-      <c r="B3" s="106" t="s">
+      <c r="A3" s="108"/>
+      <c r="B3" s="108" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="106" t="s">
+      <c r="C3" s="108" t="s">
         <v>18</v>
       </c>
-      <c r="D3" s="106"/>
-[...6 lines deleted...]
-      <c r="K3" s="106"/>
+      <c r="D3" s="108"/>
+      <c r="E3" s="108"/>
+      <c r="F3" s="108"/>
+      <c r="G3" s="108"/>
+      <c r="H3" s="108"/>
+      <c r="I3" s="108"/>
+      <c r="J3" s="108"/>
+      <c r="K3" s="108"/>
     </row>
     <row r="4" spans="1:11" ht="6.75" customHeight="1">
-      <c r="A4" s="106"/>
-[...9 lines deleted...]
-      <c r="K4" s="106"/>
+      <c r="A4" s="108"/>
+      <c r="B4" s="108"/>
+      <c r="C4" s="108"/>
+      <c r="D4" s="108"/>
+      <c r="E4" s="108"/>
+      <c r="F4" s="108"/>
+      <c r="G4" s="108"/>
+      <c r="H4" s="108"/>
+      <c r="I4" s="108"/>
+      <c r="J4" s="108"/>
+      <c r="K4" s="108"/>
     </row>
     <row r="5" spans="1:11" ht="7.5" customHeight="1">
-      <c r="A5" s="106"/>
-[...1 lines deleted...]
-      <c r="C5" s="109" t="s">
+      <c r="A5" s="108"/>
+      <c r="B5" s="108"/>
+      <c r="C5" s="111" t="s">
         <v>11</v>
       </c>
-      <c r="D5" s="106" t="s">
+      <c r="D5" s="108" t="s">
         <v>17</v>
       </c>
-      <c r="E5" s="106"/>
-      <c r="F5" s="106" t="s">
+      <c r="E5" s="108"/>
+      <c r="F5" s="108" t="s">
         <v>16</v>
       </c>
-      <c r="G5" s="106"/>
-[...2 lines deleted...]
-      <c r="J5" s="106" t="s">
+      <c r="G5" s="108"/>
+      <c r="H5" s="108"/>
+      <c r="I5" s="108"/>
+      <c r="J5" s="108" t="s">
         <v>9</v>
       </c>
-      <c r="K5" s="106" t="s">
+      <c r="K5" s="108" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:11" ht="8.25" customHeight="1">
-      <c r="A6" s="106"/>
-[...9 lines deleted...]
-      <c r="K6" s="106"/>
+      <c r="A6" s="108"/>
+      <c r="B6" s="108"/>
+      <c r="C6" s="111"/>
+      <c r="D6" s="108"/>
+      <c r="E6" s="108"/>
+      <c r="F6" s="108"/>
+      <c r="G6" s="108"/>
+      <c r="H6" s="108"/>
+      <c r="I6" s="108"/>
+      <c r="J6" s="108"/>
+      <c r="K6" s="108"/>
     </row>
     <row r="7" spans="1:11" ht="12.75" customHeight="1">
-      <c r="A7" s="106"/>
-[...2 lines deleted...]
-      <c r="D7" s="106" t="s">
+      <c r="A7" s="108"/>
+      <c r="B7" s="108"/>
+      <c r="C7" s="111"/>
+      <c r="D7" s="108" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="106" t="s">
+      <c r="E7" s="108" t="s">
         <v>4</v>
       </c>
-      <c r="F7" s="106" t="s">
+      <c r="F7" s="108" t="s">
         <v>5</v>
       </c>
-      <c r="G7" s="106" t="s">
+      <c r="G7" s="108" t="s">
         <v>6</v>
       </c>
-      <c r="H7" s="106" t="s">
+      <c r="H7" s="108" t="s">
         <v>7</v>
       </c>
-      <c r="I7" s="106" t="s">
+      <c r="I7" s="108" t="s">
         <v>8</v>
       </c>
-      <c r="J7" s="106"/>
-      <c r="K7" s="106"/>
+      <c r="J7" s="108"/>
+      <c r="K7" s="108"/>
     </row>
     <row r="8" spans="1:11">
-      <c r="A8" s="106"/>
-[...9 lines deleted...]
-      <c r="K8" s="106"/>
+      <c r="A8" s="108"/>
+      <c r="B8" s="108"/>
+      <c r="C8" s="111"/>
+      <c r="D8" s="108"/>
+      <c r="E8" s="108"/>
+      <c r="F8" s="108"/>
+      <c r="G8" s="108"/>
+      <c r="H8" s="108"/>
+      <c r="I8" s="108"/>
+      <c r="J8" s="108"/>
+      <c r="K8" s="108"/>
     </row>
     <row r="9" spans="1:11" ht="47.25" customHeight="1">
-      <c r="A9" s="106"/>
-[...9 lines deleted...]
-      <c r="K9" s="106"/>
+      <c r="A9" s="108"/>
+      <c r="B9" s="108"/>
+      <c r="C9" s="111"/>
+      <c r="D9" s="108"/>
+      <c r="E9" s="108"/>
+      <c r="F9" s="108"/>
+      <c r="G9" s="108"/>
+      <c r="H9" s="108"/>
+      <c r="I9" s="108"/>
+      <c r="J9" s="108"/>
+      <c r="K9" s="108"/>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="38">
         <v>2015</v>
       </c>
       <c r="B10" s="3">
         <v>100</v>
       </c>
       <c r="C10" s="9">
         <v>72</v>
       </c>
       <c r="D10" s="9">
         <v>60.8</v>
       </c>
       <c r="E10" s="9">
         <v>11.2</v>
       </c>
       <c r="F10" s="9">
         <v>20.399999999999999</v>
       </c>
       <c r="G10" s="9">
         <v>2.2000000000000002</v>
       </c>
       <c r="H10" s="9">
         <v>0.1</v>
@@ -8735,386 +9039,486 @@
       </c>
       <c r="C60" s="26">
         <v>73.7</v>
       </c>
       <c r="D60" s="26">
         <v>67.099999999999994</v>
       </c>
       <c r="E60" s="26">
         <v>6.6</v>
       </c>
       <c r="F60" s="26">
         <v>18.7</v>
       </c>
       <c r="G60" s="26">
         <v>2.7</v>
       </c>
       <c r="H60" s="26">
         <v>0</v>
       </c>
       <c r="I60" s="26">
         <v>0.8</v>
       </c>
       <c r="J60" s="26">
         <v>0.2</v>
       </c>
-      <c r="K60" s="114">
+      <c r="K60" s="102">
         <v>3.9</v>
       </c>
     </row>
     <row r="61" spans="1:12">
       <c r="A61" s="60" t="s">
         <v>12</v>
       </c>
-      <c r="B61" s="87">
-[...2 lines deleted...]
-      <c r="C61" s="87">
+      <c r="B61" s="85">
+        <v>100</v>
+      </c>
+      <c r="C61" s="85">
         <v>72.599999999999994</v>
       </c>
-      <c r="D61" s="87">
+      <c r="D61" s="85">
         <v>66.599999999999994</v>
       </c>
-      <c r="E61" s="87">
+      <c r="E61" s="85">
         <v>6</v>
       </c>
-      <c r="F61" s="87">
+      <c r="F61" s="85">
         <v>19</v>
       </c>
-      <c r="G61" s="87">
+      <c r="G61" s="85">
         <v>3.2</v>
       </c>
-      <c r="H61" s="87">
-[...2 lines deleted...]
-      <c r="I61" s="87">
+      <c r="H61" s="85">
+        <v>0</v>
+      </c>
+      <c r="I61" s="85">
         <v>0.9</v>
       </c>
-      <c r="J61" s="87">
+      <c r="J61" s="85">
         <v>0.3</v>
       </c>
-      <c r="K61" s="88">
+      <c r="K61" s="86">
         <v>4</v>
       </c>
     </row>
     <row r="62" spans="1:12">
       <c r="A62" s="5" t="s">
         <v>13</v>
       </c>
       <c r="B62" s="31">
         <v>100</v>
       </c>
       <c r="C62" s="31">
         <v>73.5</v>
       </c>
       <c r="D62" s="31">
         <v>67.2</v>
       </c>
       <c r="E62" s="31">
         <v>6.3</v>
       </c>
       <c r="F62" s="31">
         <v>18.7</v>
       </c>
       <c r="G62" s="31">
         <v>2.9</v>
       </c>
       <c r="H62" s="31">
         <v>0</v>
       </c>
       <c r="I62" s="31">
         <v>0.8</v>
       </c>
       <c r="J62" s="31">
         <v>0.2</v>
       </c>
       <c r="K62" s="12">
         <v>3.9</v>
       </c>
     </row>
     <row r="63" spans="1:12">
       <c r="A63" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="B63" s="102">
-[...2 lines deleted...]
-      <c r="C63" s="102">
+      <c r="B63" s="103">
+        <v>100</v>
+      </c>
+      <c r="C63" s="103">
         <v>74</v>
       </c>
-      <c r="D63" s="102">
+      <c r="D63" s="103">
         <v>66.599999999999994</v>
       </c>
-      <c r="E63" s="102">
+      <c r="E63" s="103">
         <v>7.4</v>
       </c>
-      <c r="F63" s="102">
+      <c r="F63" s="103">
         <v>18.5</v>
       </c>
-      <c r="G63" s="102">
+      <c r="G63" s="103">
         <v>2.6</v>
       </c>
-      <c r="H63" s="102" t="s">
+      <c r="H63" s="103" t="s">
         <v>39</v>
       </c>
-      <c r="I63" s="102">
+      <c r="I63" s="103">
         <v>0.6</v>
       </c>
-      <c r="J63" s="102">
+      <c r="J63" s="103">
         <v>0.2</v>
       </c>
-      <c r="K63" s="50">
+      <c r="K63" s="56">
         <v>4.0999999999999996</v>
       </c>
+      <c r="L63" s="59"/>
     </row>
     <row r="64" spans="1:12">
-      <c r="A64" s="22" t="s">
+      <c r="A64" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="B64" s="103">
-[...2 lines deleted...]
-      <c r="C64" s="103">
+      <c r="B64" s="11">
+        <v>100</v>
+      </c>
+      <c r="C64" s="11">
         <v>74.400000000000006</v>
       </c>
-      <c r="D64" s="103">
+      <c r="D64" s="11">
         <v>67.8</v>
       </c>
-      <c r="E64" s="103">
+      <c r="E64" s="11">
         <v>6.6</v>
       </c>
-      <c r="F64" s="103">
+      <c r="F64" s="11">
         <v>18.100000000000001</v>
       </c>
-      <c r="G64" s="103">
+      <c r="G64" s="11">
         <v>2.5</v>
       </c>
-      <c r="H64" s="103">
-[...2 lines deleted...]
-      <c r="I64" s="103">
+      <c r="H64" s="11">
+        <v>0</v>
+      </c>
+      <c r="I64" s="11">
         <v>1</v>
       </c>
-      <c r="J64" s="103">
+      <c r="J64" s="11">
         <v>0.3</v>
       </c>
-      <c r="K64" s="103">
+      <c r="K64" s="11">
         <v>3.6999999999999997</v>
       </c>
+      <c r="L64" s="59"/>
+    </row>
+    <row r="65" spans="1:12">
+      <c r="A65" s="17">
+        <v>2026</v>
+      </c>
+      <c r="B65" s="104"/>
+      <c r="C65" s="104"/>
+      <c r="D65" s="104"/>
+      <c r="E65" s="104"/>
+      <c r="F65" s="104"/>
+      <c r="G65" s="104"/>
+      <c r="H65" s="104"/>
+      <c r="I65" s="104"/>
+      <c r="J65" s="104"/>
+      <c r="K65" s="105"/>
+      <c r="L65" s="59"/>
+    </row>
+    <row r="66" spans="1:12">
+      <c r="A66" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="B66" s="117">
+        <v>100</v>
+      </c>
+      <c r="C66" s="117">
+        <v>69.3</v>
+      </c>
+      <c r="D66" s="117">
+        <v>63.3</v>
+      </c>
+      <c r="E66" s="117">
+        <v>6</v>
+      </c>
+      <c r="F66" s="117">
+        <v>22.3</v>
+      </c>
+      <c r="G66" s="117">
+        <v>2.6</v>
+      </c>
+      <c r="H66" s="117">
+        <v>0</v>
+      </c>
+      <c r="I66" s="117">
+        <v>0.8</v>
+      </c>
+      <c r="J66" s="85">
+        <v>1.9</v>
+      </c>
+      <c r="K66" s="117">
+        <v>1.9</v>
+      </c>
+      <c r="L66" s="59"/>
+    </row>
+    <row r="67" spans="1:12">
+      <c r="A67" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="B67" s="35"/>
+      <c r="C67" s="35"/>
+      <c r="D67" s="35"/>
+      <c r="E67" s="35"/>
+      <c r="F67" s="35"/>
+      <c r="G67" s="35"/>
+      <c r="H67" s="35"/>
+      <c r="I67" s="35"/>
+      <c r="J67" s="35"/>
+      <c r="K67" s="52"/>
+      <c r="L67" s="59"/>
+    </row>
+    <row r="68" spans="1:12">
+      <c r="A68" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B68" s="100"/>
+      <c r="C68" s="100"/>
+      <c r="D68" s="100"/>
+      <c r="E68" s="100"/>
+      <c r="F68" s="100"/>
+      <c r="G68" s="100"/>
+      <c r="H68" s="100"/>
+      <c r="I68" s="100"/>
+      <c r="J68" s="100"/>
+      <c r="K68" s="50"/>
+    </row>
+    <row r="69" spans="1:12">
+      <c r="A69" s="22" t="s">
+        <v>15</v>
+      </c>
+      <c r="B69" s="101"/>
+      <c r="C69" s="101"/>
+      <c r="D69" s="101"/>
+      <c r="E69" s="101"/>
+      <c r="F69" s="101"/>
+      <c r="G69" s="101"/>
+      <c r="H69" s="101"/>
+      <c r="I69" s="101"/>
+      <c r="J69" s="101"/>
+      <c r="K69" s="101"/>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:A9"/>
     <mergeCell ref="B3:B9"/>
     <mergeCell ref="C3:K4"/>
     <mergeCell ref="C5:C9"/>
     <mergeCell ref="D5:E6"/>
     <mergeCell ref="F5:I6"/>
     <mergeCell ref="J5:J9"/>
     <mergeCell ref="K5:K9"/>
     <mergeCell ref="D7:D9"/>
     <mergeCell ref="E7:E9"/>
     <mergeCell ref="F7:F9"/>
     <mergeCell ref="G7:G9"/>
     <mergeCell ref="H7:H9"/>
     <mergeCell ref="I7:I9"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:N64"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:N69"/>
   <sheetViews>
     <sheetView topLeftCell="A34" workbookViewId="0">
-      <selection activeCell="P66" sqref="P66"/>
+      <selection activeCell="B66" sqref="B66:K66"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.85546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="13.85546875" style="1" customWidth="1"/>
     <col min="4" max="5" width="10.85546875" style="1" customWidth="1"/>
     <col min="6" max="6" width="8.140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.7109375" style="1" customWidth="1"/>
     <col min="8" max="8" width="10.42578125" style="1" customWidth="1"/>
     <col min="9" max="9" width="10.5703125" style="1" customWidth="1"/>
     <col min="10" max="10" width="14.5703125" style="1" customWidth="1"/>
     <col min="11" max="11" width="15.42578125" style="1" customWidth="1"/>
     <col min="12" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
-      <c r="A1" s="105" t="s">
+      <c r="A1" s="107" t="s">
         <v>28</v>
       </c>
-      <c r="B1" s="105"/>
-[...8 lines deleted...]
-      <c r="K1" s="105"/>
+      <c r="B1" s="107"/>
+      <c r="C1" s="107"/>
+      <c r="D1" s="107"/>
+      <c r="E1" s="107"/>
+      <c r="F1" s="107"/>
+      <c r="G1" s="107"/>
+      <c r="H1" s="107"/>
+      <c r="I1" s="107"/>
+      <c r="J1" s="107"/>
+      <c r="K1" s="107"/>
     </row>
     <row r="2" spans="1:11">
-      <c r="A2" s="108" t="s">
+      <c r="A2" s="110" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="108"/>
-[...8 lines deleted...]
-      <c r="K2" s="108"/>
+      <c r="B2" s="110"/>
+      <c r="C2" s="110"/>
+      <c r="D2" s="110"/>
+      <c r="E2" s="110"/>
+      <c r="F2" s="110"/>
+      <c r="G2" s="110"/>
+      <c r="H2" s="110"/>
+      <c r="I2" s="110"/>
+      <c r="J2" s="110"/>
+      <c r="K2" s="110"/>
     </row>
     <row r="3" spans="1:11" ht="10.5" customHeight="1">
-      <c r="A3" s="106"/>
-      <c r="B3" s="106" t="s">
+      <c r="A3" s="108"/>
+      <c r="B3" s="108" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="106" t="s">
+      <c r="C3" s="108" t="s">
         <v>18</v>
       </c>
-      <c r="D3" s="106"/>
-[...6 lines deleted...]
-      <c r="K3" s="106"/>
+      <c r="D3" s="108"/>
+      <c r="E3" s="108"/>
+      <c r="F3" s="108"/>
+      <c r="G3" s="108"/>
+      <c r="H3" s="108"/>
+      <c r="I3" s="108"/>
+      <c r="J3" s="108"/>
+      <c r="K3" s="108"/>
     </row>
     <row r="4" spans="1:11" ht="6.75" customHeight="1">
-      <c r="A4" s="106"/>
-[...9 lines deleted...]
-      <c r="K4" s="106"/>
+      <c r="A4" s="108"/>
+      <c r="B4" s="108"/>
+      <c r="C4" s="108"/>
+      <c r="D4" s="108"/>
+      <c r="E4" s="108"/>
+      <c r="F4" s="108"/>
+      <c r="G4" s="108"/>
+      <c r="H4" s="108"/>
+      <c r="I4" s="108"/>
+      <c r="J4" s="108"/>
+      <c r="K4" s="108"/>
     </row>
     <row r="5" spans="1:11" ht="7.5" customHeight="1">
-      <c r="A5" s="106"/>
-[...1 lines deleted...]
-      <c r="C5" s="109" t="s">
+      <c r="A5" s="108"/>
+      <c r="B5" s="108"/>
+      <c r="C5" s="111" t="s">
         <v>11</v>
       </c>
-      <c r="D5" s="106" t="s">
+      <c r="D5" s="108" t="s">
         <v>17</v>
       </c>
-      <c r="E5" s="106"/>
-      <c r="F5" s="106" t="s">
+      <c r="E5" s="108"/>
+      <c r="F5" s="108" t="s">
         <v>16</v>
       </c>
-      <c r="G5" s="106"/>
-[...2 lines deleted...]
-      <c r="J5" s="106" t="s">
+      <c r="G5" s="108"/>
+      <c r="H5" s="108"/>
+      <c r="I5" s="108"/>
+      <c r="J5" s="108" t="s">
         <v>9</v>
       </c>
-      <c r="K5" s="106" t="s">
+      <c r="K5" s="108" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:11" ht="8.25" customHeight="1">
-      <c r="A6" s="106"/>
-[...9 lines deleted...]
-      <c r="K6" s="106"/>
+      <c r="A6" s="108"/>
+      <c r="B6" s="108"/>
+      <c r="C6" s="111"/>
+      <c r="D6" s="108"/>
+      <c r="E6" s="108"/>
+      <c r="F6" s="108"/>
+      <c r="G6" s="108"/>
+      <c r="H6" s="108"/>
+      <c r="I6" s="108"/>
+      <c r="J6" s="108"/>
+      <c r="K6" s="108"/>
     </row>
     <row r="7" spans="1:11" ht="12.75" customHeight="1">
-      <c r="A7" s="106"/>
-[...2 lines deleted...]
-      <c r="D7" s="106" t="s">
+      <c r="A7" s="108"/>
+      <c r="B7" s="108"/>
+      <c r="C7" s="111"/>
+      <c r="D7" s="108" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="106" t="s">
+      <c r="E7" s="108" t="s">
         <v>4</v>
       </c>
-      <c r="F7" s="106" t="s">
+      <c r="F7" s="108" t="s">
         <v>5</v>
       </c>
-      <c r="G7" s="106" t="s">
+      <c r="G7" s="108" t="s">
         <v>6</v>
       </c>
-      <c r="H7" s="106" t="s">
+      <c r="H7" s="108" t="s">
         <v>7</v>
       </c>
-      <c r="I7" s="106" t="s">
+      <c r="I7" s="108" t="s">
         <v>8</v>
       </c>
-      <c r="J7" s="106"/>
-      <c r="K7" s="106"/>
+      <c r="J7" s="108"/>
+      <c r="K7" s="108"/>
     </row>
     <row r="8" spans="1:11">
-      <c r="A8" s="106"/>
-[...9 lines deleted...]
-      <c r="K8" s="106"/>
+      <c r="A8" s="108"/>
+      <c r="B8" s="108"/>
+      <c r="C8" s="111"/>
+      <c r="D8" s="108"/>
+      <c r="E8" s="108"/>
+      <c r="F8" s="108"/>
+      <c r="G8" s="108"/>
+      <c r="H8" s="108"/>
+      <c r="I8" s="108"/>
+      <c r="J8" s="108"/>
+      <c r="K8" s="108"/>
     </row>
     <row r="9" spans="1:11" ht="47.25" customHeight="1">
-      <c r="A9" s="106"/>
-[...9 lines deleted...]
-      <c r="K9" s="106"/>
+      <c r="A9" s="108"/>
+      <c r="B9" s="108"/>
+      <c r="C9" s="111"/>
+      <c r="D9" s="108"/>
+      <c r="E9" s="108"/>
+      <c r="F9" s="108"/>
+      <c r="G9" s="108"/>
+      <c r="H9" s="108"/>
+      <c r="I9" s="108"/>
+      <c r="J9" s="108"/>
+      <c r="K9" s="108"/>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="38">
         <v>2015</v>
       </c>
       <c r="B10" s="3">
         <v>100</v>
       </c>
       <c r="C10" s="9">
         <v>76.2</v>
       </c>
       <c r="D10" s="9">
         <v>66.5</v>
       </c>
       <c r="E10" s="9">
         <v>9.6999999999999993</v>
       </c>
       <c r="F10" s="9">
         <v>14.5</v>
       </c>
       <c r="G10" s="9">
         <v>5.4</v>
       </c>
       <c r="H10" s="9">
         <v>0.1</v>
@@ -10869,387 +11273,482 @@
       </c>
       <c r="C60" s="26">
         <v>73.8</v>
       </c>
       <c r="D60" s="26">
         <v>65.8</v>
       </c>
       <c r="E60" s="26">
         <v>8</v>
       </c>
       <c r="F60" s="26">
         <v>16.100000000000001</v>
       </c>
       <c r="G60" s="26">
         <v>6.4</v>
       </c>
       <c r="H60" s="27" t="s">
         <v>39</v>
       </c>
       <c r="I60" s="26">
         <v>1.9</v>
       </c>
       <c r="J60" s="26">
         <v>0.1</v>
       </c>
-      <c r="K60" s="114">
+      <c r="K60" s="102">
         <v>1.7000000000000002</v>
       </c>
     </row>
     <row r="61" spans="1:12">
       <c r="A61" s="60" t="s">
         <v>12</v>
       </c>
-      <c r="B61" s="87">
-[...2 lines deleted...]
-      <c r="C61" s="87">
+      <c r="B61" s="85">
+        <v>100</v>
+      </c>
+      <c r="C61" s="85">
         <v>73.5</v>
       </c>
-      <c r="D61" s="87">
+      <c r="D61" s="85">
         <v>65.7</v>
       </c>
-      <c r="E61" s="87">
+      <c r="E61" s="85">
         <v>7.8</v>
       </c>
-      <c r="F61" s="87">
+      <c r="F61" s="85">
         <v>15.8</v>
       </c>
-      <c r="G61" s="87">
+      <c r="G61" s="85">
         <v>6.6</v>
       </c>
-      <c r="H61" s="89" t="s">
+      <c r="H61" s="87" t="s">
         <v>39</v>
       </c>
-      <c r="I61" s="87">
+      <c r="I61" s="85">
         <v>2</v>
       </c>
-      <c r="J61" s="87">
-[...2 lines deleted...]
-      <c r="K61" s="88">
+      <c r="J61" s="85">
+        <v>0.1</v>
+      </c>
+      <c r="K61" s="86">
         <v>2</v>
       </c>
     </row>
     <row r="62" spans="1:12">
       <c r="A62" s="5" t="s">
         <v>13</v>
       </c>
       <c r="B62" s="31">
         <v>100</v>
       </c>
       <c r="C62" s="31">
         <v>74.3</v>
       </c>
       <c r="D62" s="31">
         <v>66.599999999999994</v>
       </c>
       <c r="E62" s="31">
         <v>7.7</v>
       </c>
       <c r="F62" s="31">
         <v>16.100000000000001</v>
       </c>
       <c r="G62" s="31">
         <v>6.2</v>
       </c>
       <c r="H62" s="33" t="s">
         <v>39</v>
       </c>
       <c r="I62" s="31">
         <v>1.9</v>
       </c>
       <c r="J62" s="31">
         <v>0.1</v>
       </c>
       <c r="K62" s="12">
         <v>1.4</v>
       </c>
     </row>
     <row r="63" spans="1:12">
       <c r="A63" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="B63" s="102">
-[...2 lines deleted...]
-      <c r="C63" s="102">
+      <c r="B63" s="100">
+        <v>100</v>
+      </c>
+      <c r="C63" s="100">
         <v>73.2</v>
       </c>
-      <c r="D63" s="102">
+      <c r="D63" s="100">
         <v>64.8</v>
       </c>
-      <c r="E63" s="102">
+      <c r="E63" s="100">
         <v>8.4</v>
       </c>
-      <c r="F63" s="102">
+      <c r="F63" s="100">
         <v>16.399999999999999</v>
       </c>
-      <c r="G63" s="102">
+      <c r="G63" s="100">
         <v>7</v>
       </c>
-      <c r="H63" s="102" t="s">
+      <c r="H63" s="100" t="s">
         <v>39</v>
       </c>
-      <c r="I63" s="102">
+      <c r="I63" s="100">
         <v>1.5</v>
       </c>
-      <c r="J63" s="102">
+      <c r="J63" s="100">
         <v>0.1</v>
       </c>
       <c r="K63" s="50">
         <v>1.8</v>
       </c>
     </row>
     <row r="64" spans="1:12">
-      <c r="A64" s="22" t="s">
+      <c r="A64" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="B64" s="103">
-[...2 lines deleted...]
-      <c r="C64" s="103">
+      <c r="B64" s="11">
+        <v>100</v>
+      </c>
+      <c r="C64" s="11">
         <v>74.099999999999994</v>
       </c>
-      <c r="D64" s="103">
+      <c r="D64" s="11">
         <v>66.099999999999994</v>
       </c>
-      <c r="E64" s="103">
+      <c r="E64" s="11">
         <v>8</v>
       </c>
-      <c r="F64" s="103">
+      <c r="F64" s="11">
         <v>15.9</v>
       </c>
-      <c r="G64" s="103">
+      <c r="G64" s="11">
         <v>6.1</v>
       </c>
-      <c r="H64" s="103" t="s">
+      <c r="H64" s="11" t="s">
         <v>39</v>
       </c>
-      <c r="I64" s="103">
+      <c r="I64" s="11">
         <v>2.1</v>
       </c>
-      <c r="J64" s="103">
-[...2 lines deleted...]
-      <c r="K64" s="103">
+      <c r="J64" s="11">
+        <v>0</v>
+      </c>
+      <c r="K64" s="11">
         <v>1.8</v>
       </c>
+    </row>
+    <row r="65" spans="1:11">
+      <c r="A65" s="17">
+        <v>2026</v>
+      </c>
+      <c r="B65" s="104"/>
+      <c r="C65" s="104"/>
+      <c r="D65" s="104"/>
+      <c r="E65" s="104"/>
+      <c r="F65" s="104"/>
+      <c r="G65" s="104"/>
+      <c r="H65" s="104"/>
+      <c r="I65" s="104"/>
+      <c r="J65" s="104"/>
+      <c r="K65" s="105"/>
+    </row>
+    <row r="66" spans="1:11">
+      <c r="A66" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="B66" s="117">
+        <v>100</v>
+      </c>
+      <c r="C66" s="117">
+        <v>73</v>
+      </c>
+      <c r="D66" s="117">
+        <v>64.5</v>
+      </c>
+      <c r="E66" s="117">
+        <v>8.5</v>
+      </c>
+      <c r="F66" s="117">
+        <v>17</v>
+      </c>
+      <c r="G66" s="117">
+        <v>6.4</v>
+      </c>
+      <c r="H66" s="117">
+        <v>0</v>
+      </c>
+      <c r="I66" s="117">
+        <v>1.9</v>
+      </c>
+      <c r="J66" s="85">
+        <v>0.6</v>
+      </c>
+      <c r="K66" s="117">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="67" spans="1:11">
+      <c r="A67" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="B67" s="31"/>
+      <c r="C67" s="31"/>
+      <c r="D67" s="31"/>
+      <c r="E67" s="31"/>
+      <c r="F67" s="31"/>
+      <c r="G67" s="31"/>
+      <c r="H67" s="31"/>
+      <c r="I67" s="31"/>
+      <c r="J67" s="31"/>
+      <c r="K67" s="12"/>
+    </row>
+    <row r="68" spans="1:11">
+      <c r="A68" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B68" s="100"/>
+      <c r="C68" s="100"/>
+      <c r="D68" s="100"/>
+      <c r="E68" s="100"/>
+      <c r="F68" s="100"/>
+      <c r="G68" s="100"/>
+      <c r="H68" s="100"/>
+      <c r="I68" s="100"/>
+      <c r="J68" s="100"/>
+      <c r="K68" s="50"/>
+    </row>
+    <row r="69" spans="1:11">
+      <c r="A69" s="22" t="s">
+        <v>15</v>
+      </c>
+      <c r="B69" s="101"/>
+      <c r="C69" s="101"/>
+      <c r="D69" s="101"/>
+      <c r="E69" s="101"/>
+      <c r="F69" s="101"/>
+      <c r="G69" s="101"/>
+      <c r="H69" s="101"/>
+      <c r="I69" s="101"/>
+      <c r="J69" s="101"/>
+      <c r="K69" s="101"/>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:A9"/>
     <mergeCell ref="B3:B9"/>
     <mergeCell ref="C3:K4"/>
     <mergeCell ref="C5:C9"/>
     <mergeCell ref="D5:E6"/>
     <mergeCell ref="F5:I6"/>
     <mergeCell ref="J5:J9"/>
     <mergeCell ref="K5:K9"/>
     <mergeCell ref="D7:D9"/>
     <mergeCell ref="E7:E9"/>
     <mergeCell ref="F7:F9"/>
     <mergeCell ref="G7:G9"/>
     <mergeCell ref="H7:H9"/>
     <mergeCell ref="I7:I9"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:N64"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:N69"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="9" topLeftCell="A43" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="P66" sqref="P66"/>
+      <selection pane="bottomLeft" activeCell="B66" sqref="B66:K66"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.28515625" style="23" customWidth="1"/>
     <col min="2" max="2" width="10.85546875" style="23" customWidth="1"/>
     <col min="3" max="3" width="13.85546875" style="23" customWidth="1"/>
     <col min="4" max="5" width="10.85546875" style="23" customWidth="1"/>
     <col min="6" max="6" width="8.140625" style="23" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="23" customWidth="1"/>
     <col min="8" max="8" width="10.42578125" style="23" customWidth="1"/>
     <col min="9" max="9" width="10.5703125" style="23" customWidth="1"/>
     <col min="10" max="10" width="14.5703125" style="23" customWidth="1"/>
     <col min="11" max="11" width="15.42578125" style="23" customWidth="1"/>
     <col min="12" max="16384" width="9.140625" style="23"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
-      <c r="A1" s="111" t="s">
+      <c r="A1" s="113" t="s">
         <v>29</v>
       </c>
-      <c r="B1" s="111"/>
-[...8 lines deleted...]
-      <c r="K1" s="111"/>
+      <c r="B1" s="113"/>
+      <c r="C1" s="113"/>
+      <c r="D1" s="113"/>
+      <c r="E1" s="113"/>
+      <c r="F1" s="113"/>
+      <c r="G1" s="113"/>
+      <c r="H1" s="113"/>
+      <c r="I1" s="113"/>
+      <c r="J1" s="113"/>
+      <c r="K1" s="113"/>
     </row>
     <row r="2" spans="1:11">
-      <c r="A2" s="112" t="s">
+      <c r="A2" s="114" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="112"/>
-[...8 lines deleted...]
-      <c r="K2" s="112"/>
+      <c r="B2" s="114"/>
+      <c r="C2" s="114"/>
+      <c r="D2" s="114"/>
+      <c r="E2" s="114"/>
+      <c r="F2" s="114"/>
+      <c r="G2" s="114"/>
+      <c r="H2" s="114"/>
+      <c r="I2" s="114"/>
+      <c r="J2" s="114"/>
+      <c r="K2" s="114"/>
     </row>
     <row r="3" spans="1:11" ht="10.5" customHeight="1">
-      <c r="A3" s="110"/>
-      <c r="B3" s="110" t="s">
+      <c r="A3" s="112"/>
+      <c r="B3" s="112" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="110" t="s">
+      <c r="C3" s="112" t="s">
         <v>18</v>
       </c>
-      <c r="D3" s="110"/>
-[...6 lines deleted...]
-      <c r="K3" s="110"/>
+      <c r="D3" s="112"/>
+      <c r="E3" s="112"/>
+      <c r="F3" s="112"/>
+      <c r="G3" s="112"/>
+      <c r="H3" s="112"/>
+      <c r="I3" s="112"/>
+      <c r="J3" s="112"/>
+      <c r="K3" s="112"/>
     </row>
     <row r="4" spans="1:11" ht="6.75" customHeight="1">
-      <c r="A4" s="110"/>
-[...9 lines deleted...]
-      <c r="K4" s="110"/>
+      <c r="A4" s="112"/>
+      <c r="B4" s="112"/>
+      <c r="C4" s="112"/>
+      <c r="D4" s="112"/>
+      <c r="E4" s="112"/>
+      <c r="F4" s="112"/>
+      <c r="G4" s="112"/>
+      <c r="H4" s="112"/>
+      <c r="I4" s="112"/>
+      <c r="J4" s="112"/>
+      <c r="K4" s="112"/>
     </row>
     <row r="5" spans="1:11" ht="7.5" customHeight="1">
-      <c r="A5" s="110"/>
-[...1 lines deleted...]
-      <c r="C5" s="113" t="s">
+      <c r="A5" s="112"/>
+      <c r="B5" s="112"/>
+      <c r="C5" s="115" t="s">
         <v>11</v>
       </c>
-      <c r="D5" s="110" t="s">
+      <c r="D5" s="112" t="s">
         <v>17</v>
       </c>
-      <c r="E5" s="110"/>
-      <c r="F5" s="110" t="s">
+      <c r="E5" s="112"/>
+      <c r="F5" s="112" t="s">
         <v>16</v>
       </c>
-      <c r="G5" s="110"/>
-[...2 lines deleted...]
-      <c r="J5" s="110" t="s">
+      <c r="G5" s="112"/>
+      <c r="H5" s="112"/>
+      <c r="I5" s="112"/>
+      <c r="J5" s="112" t="s">
         <v>9</v>
       </c>
-      <c r="K5" s="110" t="s">
+      <c r="K5" s="112" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:11" ht="8.25" customHeight="1">
-      <c r="A6" s="110"/>
-[...9 lines deleted...]
-      <c r="K6" s="110"/>
+      <c r="A6" s="112"/>
+      <c r="B6" s="112"/>
+      <c r="C6" s="115"/>
+      <c r="D6" s="112"/>
+      <c r="E6" s="112"/>
+      <c r="F6" s="112"/>
+      <c r="G6" s="112"/>
+      <c r="H6" s="112"/>
+      <c r="I6" s="112"/>
+      <c r="J6" s="112"/>
+      <c r="K6" s="112"/>
     </row>
     <row r="7" spans="1:11" ht="12.75" customHeight="1">
-      <c r="A7" s="110"/>
-[...2 lines deleted...]
-      <c r="D7" s="110" t="s">
+      <c r="A7" s="112"/>
+      <c r="B7" s="112"/>
+      <c r="C7" s="115"/>
+      <c r="D7" s="112" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="110" t="s">
+      <c r="E7" s="112" t="s">
         <v>4</v>
       </c>
-      <c r="F7" s="110" t="s">
+      <c r="F7" s="112" t="s">
         <v>5</v>
       </c>
-      <c r="G7" s="110" t="s">
+      <c r="G7" s="112" t="s">
         <v>6</v>
       </c>
-      <c r="H7" s="110" t="s">
+      <c r="H7" s="112" t="s">
         <v>7</v>
       </c>
-      <c r="I7" s="110" t="s">
+      <c r="I7" s="112" t="s">
         <v>8</v>
       </c>
-      <c r="J7" s="110"/>
-      <c r="K7" s="110"/>
+      <c r="J7" s="112"/>
+      <c r="K7" s="112"/>
     </row>
     <row r="8" spans="1:11">
-      <c r="A8" s="110"/>
-[...9 lines deleted...]
-      <c r="K8" s="110"/>
+      <c r="A8" s="112"/>
+      <c r="B8" s="112"/>
+      <c r="C8" s="115"/>
+      <c r="D8" s="112"/>
+      <c r="E8" s="112"/>
+      <c r="F8" s="112"/>
+      <c r="G8" s="112"/>
+      <c r="H8" s="112"/>
+      <c r="I8" s="112"/>
+      <c r="J8" s="112"/>
+      <c r="K8" s="112"/>
     </row>
     <row r="9" spans="1:11" ht="47.25" customHeight="1">
-      <c r="A9" s="110"/>
-[...9 lines deleted...]
-      <c r="K9" s="110"/>
+      <c r="A9" s="112"/>
+      <c r="B9" s="112"/>
+      <c r="C9" s="115"/>
+      <c r="D9" s="112"/>
+      <c r="E9" s="112"/>
+      <c r="F9" s="112"/>
+      <c r="G9" s="112"/>
+      <c r="H9" s="112"/>
+      <c r="I9" s="112"/>
+      <c r="J9" s="112"/>
+      <c r="K9" s="112"/>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="41">
         <v>2015</v>
       </c>
       <c r="B10" s="42">
         <v>100</v>
       </c>
       <c r="C10" s="25">
         <v>90.4</v>
       </c>
       <c r="D10" s="25">
         <v>84.6</v>
       </c>
       <c r="E10" s="25">
         <v>5.8</v>
       </c>
       <c r="F10" s="25">
         <v>6.8</v>
       </c>
       <c r="G10" s="25">
         <v>1.7</v>
       </c>
       <c r="H10" s="25">
         <v>0</v>
@@ -13000,387 +13499,482 @@
       </c>
       <c r="C60" s="26">
         <v>82.8</v>
       </c>
       <c r="D60" s="26">
         <v>80.2</v>
       </c>
       <c r="E60" s="26">
         <v>2.6</v>
       </c>
       <c r="F60" s="26">
         <v>10.199999999999999</v>
       </c>
       <c r="G60" s="26">
         <v>5.2</v>
       </c>
       <c r="H60" s="27" t="s">
         <v>39</v>
       </c>
       <c r="I60" s="26">
         <v>0.4</v>
       </c>
       <c r="J60" s="27" t="s">
         <v>39</v>
       </c>
-      <c r="K60" s="114">
+      <c r="K60" s="102">
         <v>1.4</v>
       </c>
     </row>
     <row r="61" spans="1:12">
       <c r="A61" s="60" t="s">
         <v>12</v>
       </c>
-      <c r="B61" s="87">
-[...2 lines deleted...]
-      <c r="C61" s="87">
+      <c r="B61" s="85">
+        <v>100</v>
+      </c>
+      <c r="C61" s="85">
         <v>82.6</v>
       </c>
-      <c r="D61" s="87">
+      <c r="D61" s="85">
         <v>79.900000000000006</v>
       </c>
-      <c r="E61" s="87">
+      <c r="E61" s="85">
         <v>2.7</v>
       </c>
-      <c r="F61" s="87">
+      <c r="F61" s="85">
         <v>9.9</v>
       </c>
-      <c r="G61" s="87">
+      <c r="G61" s="85">
         <v>5.4</v>
       </c>
-      <c r="H61" s="89" t="s">
+      <c r="H61" s="87" t="s">
         <v>39</v>
       </c>
-      <c r="I61" s="87">
+      <c r="I61" s="85">
         <v>0.5</v>
       </c>
-      <c r="J61" s="89" t="s">
+      <c r="J61" s="87" t="s">
         <v>39</v>
       </c>
-      <c r="K61" s="88">
+      <c r="K61" s="86">
         <v>1.6</v>
       </c>
     </row>
     <row r="62" spans="1:12">
       <c r="A62" s="5" t="s">
         <v>13</v>
       </c>
       <c r="B62" s="31">
         <v>100</v>
       </c>
       <c r="C62" s="31">
         <v>82.8</v>
       </c>
       <c r="D62" s="31">
         <v>80.099999999999994</v>
       </c>
       <c r="E62" s="31">
         <v>2.7</v>
       </c>
       <c r="F62" s="31">
         <v>10.3</v>
       </c>
       <c r="G62" s="31">
         <v>5</v>
       </c>
       <c r="H62" s="33" t="s">
         <v>39</v>
       </c>
       <c r="I62" s="31">
         <v>0.5</v>
       </c>
       <c r="J62" s="33" t="s">
         <v>39</v>
       </c>
       <c r="K62" s="12">
         <v>1.4</v>
       </c>
     </row>
     <row r="63" spans="1:12">
       <c r="A63" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="B63" s="102">
-[...2 lines deleted...]
-      <c r="C63" s="102">
+      <c r="B63" s="100">
+        <v>100</v>
+      </c>
+      <c r="C63" s="100">
         <v>82.7</v>
       </c>
-      <c r="D63" s="102">
+      <c r="D63" s="100">
         <v>80.099999999999994</v>
       </c>
-      <c r="E63" s="102">
+      <c r="E63" s="100">
         <v>2.6</v>
       </c>
-      <c r="F63" s="102">
+      <c r="F63" s="100">
         <v>10.1</v>
       </c>
-      <c r="G63" s="102">
+      <c r="G63" s="100">
         <v>5.6</v>
       </c>
-      <c r="H63" s="102" t="s">
+      <c r="H63" s="100" t="s">
         <v>39</v>
       </c>
-      <c r="I63" s="102">
+      <c r="I63" s="100">
         <v>0.4</v>
       </c>
-      <c r="J63" s="102" t="s">
+      <c r="J63" s="100" t="s">
         <v>39</v>
       </c>
       <c r="K63" s="50">
         <v>1.2</v>
       </c>
     </row>
     <row r="64" spans="1:12">
-      <c r="A64" s="22" t="s">
+      <c r="A64" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="B64" s="103">
-[...2 lines deleted...]
-      <c r="C64" s="103">
+      <c r="B64" s="11">
+        <v>100</v>
+      </c>
+      <c r="C64" s="11">
         <v>83.1</v>
       </c>
-      <c r="D64" s="103">
+      <c r="D64" s="11">
         <v>80.400000000000006</v>
       </c>
-      <c r="E64" s="103">
+      <c r="E64" s="11">
         <v>2.7</v>
       </c>
-      <c r="F64" s="103">
+      <c r="F64" s="11">
         <v>10.1</v>
       </c>
-      <c r="G64" s="103">
+      <c r="G64" s="11">
         <v>5.2</v>
       </c>
-      <c r="H64" s="103" t="s">
+      <c r="H64" s="11" t="s">
         <v>39</v>
       </c>
-      <c r="I64" s="103">
+      <c r="I64" s="11">
         <v>0.4</v>
       </c>
-      <c r="J64" s="103" t="s">
+      <c r="J64" s="11" t="s">
         <v>39</v>
       </c>
-      <c r="K64" s="103">
+      <c r="K64" s="11">
         <v>1.2</v>
       </c>
+    </row>
+    <row r="65" spans="1:11">
+      <c r="A65" s="17">
+        <v>2026</v>
+      </c>
+      <c r="B65" s="104"/>
+      <c r="C65" s="104"/>
+      <c r="D65" s="104"/>
+      <c r="E65" s="104"/>
+      <c r="F65" s="104"/>
+      <c r="G65" s="104"/>
+      <c r="H65" s="104"/>
+      <c r="I65" s="104"/>
+      <c r="J65" s="104"/>
+      <c r="K65" s="105"/>
+    </row>
+    <row r="66" spans="1:11">
+      <c r="A66" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="B66" s="117">
+        <v>100</v>
+      </c>
+      <c r="C66" s="117">
+        <v>82.5</v>
+      </c>
+      <c r="D66" s="117">
+        <v>79.400000000000006</v>
+      </c>
+      <c r="E66" s="117">
+        <v>3.1</v>
+      </c>
+      <c r="F66" s="117">
+        <v>10.5</v>
+      </c>
+      <c r="G66" s="117">
+        <v>5.2</v>
+      </c>
+      <c r="H66" s="118" t="s">
+        <v>39</v>
+      </c>
+      <c r="I66" s="117">
+        <v>0.4</v>
+      </c>
+      <c r="J66" s="85">
+        <v>0.9</v>
+      </c>
+      <c r="K66" s="117">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="67" spans="1:11">
+      <c r="A67" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="B67" s="31"/>
+      <c r="C67" s="31"/>
+      <c r="D67" s="31"/>
+      <c r="E67" s="31"/>
+      <c r="F67" s="31"/>
+      <c r="G67" s="31"/>
+      <c r="H67" s="31"/>
+      <c r="I67" s="31"/>
+      <c r="J67" s="31"/>
+      <c r="K67" s="12"/>
+    </row>
+    <row r="68" spans="1:11">
+      <c r="A68" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B68" s="100"/>
+      <c r="C68" s="100"/>
+      <c r="D68" s="100"/>
+      <c r="E68" s="100"/>
+      <c r="F68" s="100"/>
+      <c r="G68" s="100"/>
+      <c r="H68" s="100"/>
+      <c r="I68" s="100"/>
+      <c r="J68" s="100"/>
+      <c r="K68" s="50"/>
+    </row>
+    <row r="69" spans="1:11">
+      <c r="A69" s="22" t="s">
+        <v>15</v>
+      </c>
+      <c r="B69" s="101"/>
+      <c r="C69" s="101"/>
+      <c r="D69" s="101"/>
+      <c r="E69" s="101"/>
+      <c r="F69" s="101"/>
+      <c r="G69" s="101"/>
+      <c r="H69" s="101"/>
+      <c r="I69" s="101"/>
+      <c r="J69" s="101"/>
+      <c r="K69" s="101"/>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:A9"/>
     <mergeCell ref="B3:B9"/>
     <mergeCell ref="C3:K4"/>
     <mergeCell ref="C5:C9"/>
     <mergeCell ref="D5:E6"/>
     <mergeCell ref="F5:I6"/>
     <mergeCell ref="J5:J9"/>
     <mergeCell ref="K5:K9"/>
     <mergeCell ref="D7:D9"/>
     <mergeCell ref="E7:E9"/>
     <mergeCell ref="F7:F9"/>
     <mergeCell ref="G7:G9"/>
     <mergeCell ref="H7:H9"/>
     <mergeCell ref="I7:I9"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:K29"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A30" sqref="A30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.85546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="13.85546875" style="1" customWidth="1"/>
     <col min="4" max="5" width="10.85546875" style="1" customWidth="1"/>
     <col min="6" max="6" width="8.140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="11.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="10.42578125" style="1" customWidth="1"/>
     <col min="9" max="9" width="10.5703125" style="1" customWidth="1"/>
     <col min="10" max="10" width="14.5703125" style="1" customWidth="1"/>
     <col min="11" max="11" width="15.42578125" style="1" customWidth="1"/>
     <col min="12" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
-      <c r="A1" s="105" t="s">
+      <c r="A1" s="107" t="s">
         <v>30</v>
       </c>
-      <c r="B1" s="105"/>
-[...8 lines deleted...]
-      <c r="K1" s="105"/>
+      <c r="B1" s="107"/>
+      <c r="C1" s="107"/>
+      <c r="D1" s="107"/>
+      <c r="E1" s="107"/>
+      <c r="F1" s="107"/>
+      <c r="G1" s="107"/>
+      <c r="H1" s="107"/>
+      <c r="I1" s="107"/>
+      <c r="J1" s="107"/>
+      <c r="K1" s="107"/>
     </row>
     <row r="2" spans="1:11">
-      <c r="A2" s="108" t="s">
+      <c r="A2" s="110" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="108"/>
-[...8 lines deleted...]
-      <c r="K2" s="108"/>
+      <c r="B2" s="110"/>
+      <c r="C2" s="110"/>
+      <c r="D2" s="110"/>
+      <c r="E2" s="110"/>
+      <c r="F2" s="110"/>
+      <c r="G2" s="110"/>
+      <c r="H2" s="110"/>
+      <c r="I2" s="110"/>
+      <c r="J2" s="110"/>
+      <c r="K2" s="110"/>
     </row>
     <row r="3" spans="1:11" ht="10.5" customHeight="1">
-      <c r="A3" s="106"/>
-      <c r="B3" s="106" t="s">
+      <c r="A3" s="108"/>
+      <c r="B3" s="108" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="106" t="s">
+      <c r="C3" s="108" t="s">
         <v>18</v>
       </c>
-      <c r="D3" s="106"/>
-[...6 lines deleted...]
-      <c r="K3" s="106"/>
+      <c r="D3" s="108"/>
+      <c r="E3" s="108"/>
+      <c r="F3" s="108"/>
+      <c r="G3" s="108"/>
+      <c r="H3" s="108"/>
+      <c r="I3" s="108"/>
+      <c r="J3" s="108"/>
+      <c r="K3" s="108"/>
     </row>
     <row r="4" spans="1:11" ht="6.75" customHeight="1">
-      <c r="A4" s="106"/>
-[...9 lines deleted...]
-      <c r="K4" s="106"/>
+      <c r="A4" s="108"/>
+      <c r="B4" s="108"/>
+      <c r="C4" s="108"/>
+      <c r="D4" s="108"/>
+      <c r="E4" s="108"/>
+      <c r="F4" s="108"/>
+      <c r="G4" s="108"/>
+      <c r="H4" s="108"/>
+      <c r="I4" s="108"/>
+      <c r="J4" s="108"/>
+      <c r="K4" s="108"/>
     </row>
     <row r="5" spans="1:11" ht="7.5" customHeight="1">
-      <c r="A5" s="106"/>
-[...1 lines deleted...]
-      <c r="C5" s="109" t="s">
+      <c r="A5" s="108"/>
+      <c r="B5" s="108"/>
+      <c r="C5" s="111" t="s">
         <v>11</v>
       </c>
-      <c r="D5" s="106" t="s">
+      <c r="D5" s="108" t="s">
         <v>17</v>
       </c>
-      <c r="E5" s="106"/>
-      <c r="F5" s="106" t="s">
+      <c r="E5" s="108"/>
+      <c r="F5" s="108" t="s">
         <v>16</v>
       </c>
-      <c r="G5" s="106"/>
-[...2 lines deleted...]
-      <c r="J5" s="106" t="s">
+      <c r="G5" s="108"/>
+      <c r="H5" s="108"/>
+      <c r="I5" s="108"/>
+      <c r="J5" s="108" t="s">
         <v>9</v>
       </c>
-      <c r="K5" s="106" t="s">
+      <c r="K5" s="108" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:11" ht="8.25" customHeight="1">
-      <c r="A6" s="106"/>
-[...9 lines deleted...]
-      <c r="K6" s="106"/>
+      <c r="A6" s="108"/>
+      <c r="B6" s="108"/>
+      <c r="C6" s="111"/>
+      <c r="D6" s="108"/>
+      <c r="E6" s="108"/>
+      <c r="F6" s="108"/>
+      <c r="G6" s="108"/>
+      <c r="H6" s="108"/>
+      <c r="I6" s="108"/>
+      <c r="J6" s="108"/>
+      <c r="K6" s="108"/>
     </row>
     <row r="7" spans="1:11" ht="12.75" customHeight="1">
-      <c r="A7" s="106"/>
-[...2 lines deleted...]
-      <c r="D7" s="106" t="s">
+      <c r="A7" s="108"/>
+      <c r="B7" s="108"/>
+      <c r="C7" s="111"/>
+      <c r="D7" s="108" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="106" t="s">
+      <c r="E7" s="108" t="s">
         <v>4</v>
       </c>
-      <c r="F7" s="106" t="s">
+      <c r="F7" s="108" t="s">
         <v>5</v>
       </c>
-      <c r="G7" s="106" t="s">
+      <c r="G7" s="108" t="s">
         <v>6</v>
       </c>
-      <c r="H7" s="106" t="s">
+      <c r="H7" s="108" t="s">
         <v>7</v>
       </c>
-      <c r="I7" s="106" t="s">
+      <c r="I7" s="108" t="s">
         <v>8</v>
       </c>
-      <c r="J7" s="106"/>
-      <c r="K7" s="106"/>
+      <c r="J7" s="108"/>
+      <c r="K7" s="108"/>
     </row>
     <row r="8" spans="1:11">
-      <c r="A8" s="106"/>
-[...9 lines deleted...]
-      <c r="K8" s="106"/>
+      <c r="A8" s="108"/>
+      <c r="B8" s="108"/>
+      <c r="C8" s="111"/>
+      <c r="D8" s="108"/>
+      <c r="E8" s="108"/>
+      <c r="F8" s="108"/>
+      <c r="G8" s="108"/>
+      <c r="H8" s="108"/>
+      <c r="I8" s="108"/>
+      <c r="J8" s="108"/>
+      <c r="K8" s="108"/>
     </row>
     <row r="9" spans="1:11" ht="47.25" customHeight="1">
-      <c r="A9" s="106"/>
-[...9 lines deleted...]
-      <c r="K9" s="106"/>
+      <c r="A9" s="108"/>
+      <c r="B9" s="108"/>
+      <c r="C9" s="111"/>
+      <c r="D9" s="108"/>
+      <c r="E9" s="108"/>
+      <c r="F9" s="108"/>
+      <c r="G9" s="108"/>
+      <c r="H9" s="108"/>
+      <c r="I9" s="108"/>
+      <c r="J9" s="108"/>
+      <c r="K9" s="108"/>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="38">
         <v>2015</v>
       </c>
       <c r="B10" s="3">
         <v>100</v>
       </c>
       <c r="C10" s="9">
         <v>81.900000000000006</v>
       </c>
       <c r="D10" s="9">
         <v>58.7</v>
       </c>
       <c r="E10" s="9">
         <v>23.2</v>
       </c>
       <c r="F10" s="9">
         <v>11.8</v>
       </c>
       <c r="G10" s="9">
         <v>3.8</v>
       </c>
       <c r="H10" s="9">
         <v>0</v>
@@ -13962,218 +14556,218 @@
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:A9"/>
     <mergeCell ref="B3:B9"/>
     <mergeCell ref="C3:K4"/>
     <mergeCell ref="C5:C9"/>
     <mergeCell ref="D5:E6"/>
     <mergeCell ref="F5:I6"/>
     <mergeCell ref="J5:J9"/>
     <mergeCell ref="K5:K9"/>
     <mergeCell ref="D7:D9"/>
     <mergeCell ref="E7:E9"/>
     <mergeCell ref="F7:F9"/>
     <mergeCell ref="G7:G9"/>
     <mergeCell ref="H7:H9"/>
     <mergeCell ref="I7:I9"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:N70"/>
   <sheetViews>
     <sheetView topLeftCell="A37" workbookViewId="0">
-      <selection activeCell="S71" sqref="S71"/>
+      <selection activeCell="B66" sqref="B66:K66"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.85546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="13.85546875" style="1" customWidth="1"/>
     <col min="4" max="5" width="10.85546875" style="1" customWidth="1"/>
     <col min="6" max="6" width="8.140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="9.85546875" style="1" customWidth="1"/>
     <col min="8" max="8" width="10.42578125" style="1" customWidth="1"/>
     <col min="9" max="9" width="10.5703125" style="1" customWidth="1"/>
     <col min="10" max="10" width="14.5703125" style="1" customWidth="1"/>
     <col min="11" max="11" width="15.42578125" style="1" customWidth="1"/>
     <col min="12" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
-      <c r="A1" s="105" t="s">
+      <c r="A1" s="107" t="s">
         <v>31</v>
       </c>
-      <c r="B1" s="105"/>
-[...8 lines deleted...]
-      <c r="K1" s="105"/>
+      <c r="B1" s="107"/>
+      <c r="C1" s="107"/>
+      <c r="D1" s="107"/>
+      <c r="E1" s="107"/>
+      <c r="F1" s="107"/>
+      <c r="G1" s="107"/>
+      <c r="H1" s="107"/>
+      <c r="I1" s="107"/>
+      <c r="J1" s="107"/>
+      <c r="K1" s="107"/>
     </row>
     <row r="2" spans="1:11">
-      <c r="A2" s="108" t="s">
+      <c r="A2" s="110" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="108"/>
-[...8 lines deleted...]
-      <c r="K2" s="108"/>
+      <c r="B2" s="110"/>
+      <c r="C2" s="110"/>
+      <c r="D2" s="110"/>
+      <c r="E2" s="110"/>
+      <c r="F2" s="110"/>
+      <c r="G2" s="110"/>
+      <c r="H2" s="110"/>
+      <c r="I2" s="110"/>
+      <c r="J2" s="110"/>
+      <c r="K2" s="110"/>
     </row>
     <row r="3" spans="1:11" ht="10.5" customHeight="1">
-      <c r="A3" s="106"/>
-      <c r="B3" s="106" t="s">
+      <c r="A3" s="108"/>
+      <c r="B3" s="108" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="106" t="s">
+      <c r="C3" s="108" t="s">
         <v>18</v>
       </c>
-      <c r="D3" s="106"/>
-[...6 lines deleted...]
-      <c r="K3" s="106"/>
+      <c r="D3" s="108"/>
+      <c r="E3" s="108"/>
+      <c r="F3" s="108"/>
+      <c r="G3" s="108"/>
+      <c r="H3" s="108"/>
+      <c r="I3" s="108"/>
+      <c r="J3" s="108"/>
+      <c r="K3" s="108"/>
     </row>
     <row r="4" spans="1:11" ht="6.75" customHeight="1">
-      <c r="A4" s="106"/>
-[...9 lines deleted...]
-      <c r="K4" s="106"/>
+      <c r="A4" s="108"/>
+      <c r="B4" s="108"/>
+      <c r="C4" s="108"/>
+      <c r="D4" s="108"/>
+      <c r="E4" s="108"/>
+      <c r="F4" s="108"/>
+      <c r="G4" s="108"/>
+      <c r="H4" s="108"/>
+      <c r="I4" s="108"/>
+      <c r="J4" s="108"/>
+      <c r="K4" s="108"/>
     </row>
     <row r="5" spans="1:11" ht="7.5" customHeight="1">
-      <c r="A5" s="106"/>
-[...1 lines deleted...]
-      <c r="C5" s="109" t="s">
+      <c r="A5" s="108"/>
+      <c r="B5" s="108"/>
+      <c r="C5" s="111" t="s">
         <v>11</v>
       </c>
-      <c r="D5" s="106" t="s">
+      <c r="D5" s="108" t="s">
         <v>17</v>
       </c>
-      <c r="E5" s="106"/>
-      <c r="F5" s="106" t="s">
+      <c r="E5" s="108"/>
+      <c r="F5" s="108" t="s">
         <v>16</v>
       </c>
-      <c r="G5" s="106"/>
-[...2 lines deleted...]
-      <c r="J5" s="106" t="s">
+      <c r="G5" s="108"/>
+      <c r="H5" s="108"/>
+      <c r="I5" s="108"/>
+      <c r="J5" s="108" t="s">
         <v>9</v>
       </c>
-      <c r="K5" s="106" t="s">
+      <c r="K5" s="108" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:11" ht="8.25" customHeight="1">
-      <c r="A6" s="106"/>
-[...9 lines deleted...]
-      <c r="K6" s="106"/>
+      <c r="A6" s="108"/>
+      <c r="B6" s="108"/>
+      <c r="C6" s="111"/>
+      <c r="D6" s="108"/>
+      <c r="E6" s="108"/>
+      <c r="F6" s="108"/>
+      <c r="G6" s="108"/>
+      <c r="H6" s="108"/>
+      <c r="I6" s="108"/>
+      <c r="J6" s="108"/>
+      <c r="K6" s="108"/>
     </row>
     <row r="7" spans="1:11" ht="12.75" customHeight="1">
-      <c r="A7" s="106"/>
-[...2 lines deleted...]
-      <c r="D7" s="106" t="s">
+      <c r="A7" s="108"/>
+      <c r="B7" s="108"/>
+      <c r="C7" s="111"/>
+      <c r="D7" s="108" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="106" t="s">
+      <c r="E7" s="108" t="s">
         <v>4</v>
       </c>
-      <c r="F7" s="106" t="s">
+      <c r="F7" s="108" t="s">
         <v>5</v>
       </c>
-      <c r="G7" s="106" t="s">
+      <c r="G7" s="108" t="s">
         <v>6</v>
       </c>
-      <c r="H7" s="106" t="s">
+      <c r="H7" s="108" t="s">
         <v>7</v>
       </c>
-      <c r="I7" s="106" t="s">
+      <c r="I7" s="108" t="s">
         <v>8</v>
       </c>
-      <c r="J7" s="106"/>
-      <c r="K7" s="106"/>
+      <c r="J7" s="108"/>
+      <c r="K7" s="108"/>
     </row>
     <row r="8" spans="1:11">
-      <c r="A8" s="106"/>
-[...9 lines deleted...]
-      <c r="K8" s="106"/>
+      <c r="A8" s="108"/>
+      <c r="B8" s="108"/>
+      <c r="C8" s="111"/>
+      <c r="D8" s="108"/>
+      <c r="E8" s="108"/>
+      <c r="F8" s="108"/>
+      <c r="G8" s="108"/>
+      <c r="H8" s="108"/>
+      <c r="I8" s="108"/>
+      <c r="J8" s="108"/>
+      <c r="K8" s="108"/>
     </row>
     <row r="9" spans="1:11" ht="47.25" customHeight="1">
-      <c r="A9" s="106"/>
-[...9 lines deleted...]
-      <c r="K9" s="106"/>
+      <c r="A9" s="108"/>
+      <c r="B9" s="108"/>
+      <c r="C9" s="111"/>
+      <c r="D9" s="108"/>
+      <c r="E9" s="108"/>
+      <c r="F9" s="108"/>
+      <c r="G9" s="108"/>
+      <c r="H9" s="108"/>
+      <c r="I9" s="108"/>
+      <c r="J9" s="108"/>
+      <c r="K9" s="108"/>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="38">
         <v>2015</v>
       </c>
       <c r="B10" s="3">
         <v>100</v>
       </c>
       <c r="C10" s="9">
         <v>77.400000000000006</v>
       </c>
       <c r="D10" s="9">
         <v>70.2</v>
       </c>
       <c r="E10" s="9">
         <v>7.2</v>
       </c>
       <c r="F10" s="9">
         <v>17.399999999999999</v>
       </c>
       <c r="G10" s="9">
         <v>2.1</v>
       </c>
       <c r="H10" s="9">
         <v>0</v>
@@ -15926,387 +16520,482 @@
       </c>
       <c r="C60" s="26">
         <v>77</v>
       </c>
       <c r="D60" s="26">
         <v>69.5</v>
       </c>
       <c r="E60" s="26">
         <v>7.5</v>
       </c>
       <c r="F60" s="26">
         <v>16.3</v>
       </c>
       <c r="G60" s="26">
         <v>3.2</v>
       </c>
       <c r="H60" s="26">
         <v>0.1</v>
       </c>
       <c r="I60" s="26">
         <v>0.6</v>
       </c>
       <c r="J60" s="26">
         <v>0</v>
       </c>
-      <c r="K60" s="114">
+      <c r="K60" s="102">
         <v>2.8</v>
       </c>
     </row>
     <row r="61" spans="1:12">
       <c r="A61" s="60" t="s">
         <v>12</v>
       </c>
-      <c r="B61" s="87">
-[...2 lines deleted...]
-      <c r="C61" s="87">
+      <c r="B61" s="85">
+        <v>100</v>
+      </c>
+      <c r="C61" s="85">
         <v>77.400000000000006</v>
       </c>
-      <c r="D61" s="87">
+      <c r="D61" s="85">
         <v>70.5</v>
       </c>
-      <c r="E61" s="87">
+      <c r="E61" s="85">
         <v>6.9</v>
       </c>
-      <c r="F61" s="87">
+      <c r="F61" s="85">
         <v>15.8</v>
       </c>
-      <c r="G61" s="87">
+      <c r="G61" s="85">
         <v>3.3</v>
       </c>
-      <c r="H61" s="87">
-[...2 lines deleted...]
-      <c r="I61" s="87">
+      <c r="H61" s="85">
+        <v>0</v>
+      </c>
+      <c r="I61" s="85">
         <v>0.6</v>
       </c>
-      <c r="J61" s="87">
-[...2 lines deleted...]
-      <c r="K61" s="88">
+      <c r="J61" s="85">
+        <v>0</v>
+      </c>
+      <c r="K61" s="86">
         <v>2.9</v>
       </c>
     </row>
     <row r="62" spans="1:12">
       <c r="A62" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="B62" s="102">
-[...2 lines deleted...]
-      <c r="C62" s="102">
+      <c r="B62" s="100">
+        <v>100</v>
+      </c>
+      <c r="C62" s="100">
         <v>76.5</v>
       </c>
-      <c r="D62" s="102">
+      <c r="D62" s="100">
         <v>68.900000000000006</v>
       </c>
-      <c r="E62" s="102">
+      <c r="E62" s="100">
         <v>7.6</v>
       </c>
-      <c r="F62" s="102">
+      <c r="F62" s="100">
         <v>16.5</v>
       </c>
-      <c r="G62" s="102">
+      <c r="G62" s="100">
         <v>3.4</v>
       </c>
-      <c r="H62" s="102">
-[...2 lines deleted...]
-      <c r="I62" s="102">
+      <c r="H62" s="100">
+        <v>0.1</v>
+      </c>
+      <c r="I62" s="100">
         <v>0.5</v>
       </c>
-      <c r="J62" s="102">
+      <c r="J62" s="100">
         <v>0</v>
       </c>
       <c r="K62" s="50">
         <v>3</v>
       </c>
     </row>
     <row r="63" spans="1:12">
       <c r="A63" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="B63" s="102">
-[...2 lines deleted...]
-      <c r="C63" s="102">
+      <c r="B63" s="100">
+        <v>100</v>
+      </c>
+      <c r="C63" s="100">
         <v>77.099999999999994</v>
       </c>
-      <c r="D63" s="102">
+      <c r="D63" s="100">
         <v>68.900000000000006</v>
       </c>
-      <c r="E63" s="102">
+      <c r="E63" s="100">
         <v>8.1999999999999993</v>
       </c>
-      <c r="F63" s="102">
+      <c r="F63" s="100">
         <v>16.5</v>
       </c>
-      <c r="G63" s="102">
+      <c r="G63" s="100">
         <v>3.3</v>
       </c>
-      <c r="H63" s="102">
-[...2 lines deleted...]
-      <c r="I63" s="102">
+      <c r="H63" s="100">
+        <v>0</v>
+      </c>
+      <c r="I63" s="100">
         <v>0.5</v>
       </c>
-      <c r="J63" s="102">
+      <c r="J63" s="100">
         <v>0</v>
       </c>
       <c r="K63" s="50">
         <v>2.6</v>
       </c>
     </row>
     <row r="64" spans="1:12">
-      <c r="A64" s="22" t="s">
+      <c r="A64" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="B64" s="103">
-[...2 lines deleted...]
-      <c r="C64" s="103">
+      <c r="B64" s="11">
+        <v>100</v>
+      </c>
+      <c r="C64" s="11">
         <v>77.2</v>
       </c>
-      <c r="D64" s="103">
+      <c r="D64" s="11">
         <v>69.8</v>
       </c>
-      <c r="E64" s="103">
+      <c r="E64" s="11">
         <v>7.4</v>
       </c>
-      <c r="F64" s="103">
+      <c r="F64" s="11">
         <v>16.2</v>
       </c>
-      <c r="G64" s="103">
+      <c r="G64" s="11">
         <v>3.1</v>
       </c>
-      <c r="H64" s="103">
-[...2 lines deleted...]
-      <c r="I64" s="103">
+      <c r="H64" s="11">
+        <v>0.1</v>
+      </c>
+      <c r="I64" s="11">
         <v>0.6</v>
       </c>
-      <c r="J64" s="103">
-[...2 lines deleted...]
-      <c r="K64" s="103">
+      <c r="J64" s="11">
+        <v>0</v>
+      </c>
+      <c r="K64" s="11">
         <v>2.8</v>
       </c>
     </row>
-    <row r="70" ht="8.25" customHeight="1"/>
+    <row r="65" spans="1:11">
+      <c r="A65" s="17">
+        <v>2026</v>
+      </c>
+      <c r="B65" s="104"/>
+      <c r="C65" s="104"/>
+      <c r="D65" s="104"/>
+      <c r="E65" s="104"/>
+      <c r="F65" s="104"/>
+      <c r="G65" s="104"/>
+      <c r="H65" s="104"/>
+      <c r="I65" s="104"/>
+      <c r="J65" s="104"/>
+      <c r="K65" s="105"/>
+    </row>
+    <row r="66" spans="1:11">
+      <c r="A66" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="B66" s="117">
+        <v>100</v>
+      </c>
+      <c r="C66" s="117">
+        <v>73.900000000000006</v>
+      </c>
+      <c r="D66" s="117">
+        <v>65.8</v>
+      </c>
+      <c r="E66" s="117">
+        <v>8.1</v>
+      </c>
+      <c r="F66" s="117">
+        <v>19.600000000000001</v>
+      </c>
+      <c r="G66" s="117">
+        <v>3.2</v>
+      </c>
+      <c r="H66" s="117">
+        <v>0</v>
+      </c>
+      <c r="I66" s="117">
+        <v>0.6</v>
+      </c>
+      <c r="J66" s="85">
+        <v>1.3</v>
+      </c>
+      <c r="K66" s="86">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="67" spans="1:11">
+      <c r="A67" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="B67" s="31"/>
+      <c r="C67" s="31"/>
+      <c r="D67" s="31"/>
+      <c r="E67" s="31"/>
+      <c r="F67" s="31"/>
+      <c r="G67" s="31"/>
+      <c r="H67" s="31"/>
+      <c r="I67" s="31"/>
+      <c r="J67" s="31"/>
+      <c r="K67" s="12"/>
+    </row>
+    <row r="68" spans="1:11">
+      <c r="A68" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B68" s="100"/>
+      <c r="C68" s="100"/>
+      <c r="D68" s="100"/>
+      <c r="E68" s="100"/>
+      <c r="F68" s="100"/>
+      <c r="G68" s="100"/>
+      <c r="H68" s="100"/>
+      <c r="I68" s="100"/>
+      <c r="J68" s="100"/>
+      <c r="K68" s="50"/>
+    </row>
+    <row r="69" spans="1:11">
+      <c r="A69" s="22" t="s">
+        <v>15</v>
+      </c>
+      <c r="B69" s="101"/>
+      <c r="C69" s="101"/>
+      <c r="D69" s="101"/>
+      <c r="E69" s="101"/>
+      <c r="F69" s="101"/>
+      <c r="G69" s="101"/>
+      <c r="H69" s="101"/>
+      <c r="I69" s="101"/>
+      <c r="J69" s="101"/>
+      <c r="K69" s="101"/>
+    </row>
+    <row r="70" spans="1:11" ht="8.25" customHeight="1"/>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:A9"/>
     <mergeCell ref="B3:B9"/>
     <mergeCell ref="C3:K4"/>
     <mergeCell ref="C5:C9"/>
     <mergeCell ref="D5:E6"/>
     <mergeCell ref="F5:I6"/>
     <mergeCell ref="J5:J9"/>
     <mergeCell ref="K5:K9"/>
     <mergeCell ref="D7:D9"/>
     <mergeCell ref="E7:E9"/>
     <mergeCell ref="F7:F9"/>
     <mergeCell ref="G7:G9"/>
     <mergeCell ref="H7:H9"/>
     <mergeCell ref="I7:I9"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:N64"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:N69"/>
   <sheetViews>
     <sheetView topLeftCell="A37" workbookViewId="0">
-      <selection activeCell="S68" sqref="S68"/>
+      <selection activeCell="B66" sqref="B66:K66"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.85546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="13.85546875" style="1" customWidth="1"/>
     <col min="4" max="5" width="10.85546875" style="1" customWidth="1"/>
     <col min="6" max="6" width="8.140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="10" style="1" customWidth="1"/>
     <col min="8" max="8" width="10.42578125" style="1" customWidth="1"/>
     <col min="9" max="9" width="10.5703125" style="1" customWidth="1"/>
     <col min="10" max="10" width="14.5703125" style="1" customWidth="1"/>
     <col min="11" max="11" width="15.42578125" style="1" customWidth="1"/>
     <col min="12" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
-      <c r="A1" s="105" t="s">
+      <c r="A1" s="107" t="s">
         <v>32</v>
       </c>
-      <c r="B1" s="105"/>
-[...8 lines deleted...]
-      <c r="K1" s="105"/>
+      <c r="B1" s="107"/>
+      <c r="C1" s="107"/>
+      <c r="D1" s="107"/>
+      <c r="E1" s="107"/>
+      <c r="F1" s="107"/>
+      <c r="G1" s="107"/>
+      <c r="H1" s="107"/>
+      <c r="I1" s="107"/>
+      <c r="J1" s="107"/>
+      <c r="K1" s="107"/>
     </row>
     <row r="2" spans="1:11">
-      <c r="A2" s="108" t="s">
+      <c r="A2" s="110" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="108"/>
-[...8 lines deleted...]
-      <c r="K2" s="108"/>
+      <c r="B2" s="110"/>
+      <c r="C2" s="110"/>
+      <c r="D2" s="110"/>
+      <c r="E2" s="110"/>
+      <c r="F2" s="110"/>
+      <c r="G2" s="110"/>
+      <c r="H2" s="110"/>
+      <c r="I2" s="110"/>
+      <c r="J2" s="110"/>
+      <c r="K2" s="110"/>
     </row>
     <row r="3" spans="1:11" ht="10.5" customHeight="1">
-      <c r="A3" s="106"/>
-      <c r="B3" s="106" t="s">
+      <c r="A3" s="108"/>
+      <c r="B3" s="108" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="106" t="s">
+      <c r="C3" s="108" t="s">
         <v>18</v>
       </c>
-      <c r="D3" s="106"/>
-[...6 lines deleted...]
-      <c r="K3" s="106"/>
+      <c r="D3" s="108"/>
+      <c r="E3" s="108"/>
+      <c r="F3" s="108"/>
+      <c r="G3" s="108"/>
+      <c r="H3" s="108"/>
+      <c r="I3" s="108"/>
+      <c r="J3" s="108"/>
+      <c r="K3" s="108"/>
     </row>
     <row r="4" spans="1:11" ht="6.75" customHeight="1">
-      <c r="A4" s="106"/>
-[...9 lines deleted...]
-      <c r="K4" s="106"/>
+      <c r="A4" s="108"/>
+      <c r="B4" s="108"/>
+      <c r="C4" s="108"/>
+      <c r="D4" s="108"/>
+      <c r="E4" s="108"/>
+      <c r="F4" s="108"/>
+      <c r="G4" s="108"/>
+      <c r="H4" s="108"/>
+      <c r="I4" s="108"/>
+      <c r="J4" s="108"/>
+      <c r="K4" s="108"/>
     </row>
     <row r="5" spans="1:11" ht="7.5" customHeight="1">
-      <c r="A5" s="106"/>
-[...1 lines deleted...]
-      <c r="C5" s="109" t="s">
+      <c r="A5" s="108"/>
+      <c r="B5" s="108"/>
+      <c r="C5" s="111" t="s">
         <v>11</v>
       </c>
-      <c r="D5" s="106" t="s">
+      <c r="D5" s="108" t="s">
         <v>17</v>
       </c>
-      <c r="E5" s="106"/>
-      <c r="F5" s="106" t="s">
+      <c r="E5" s="108"/>
+      <c r="F5" s="108" t="s">
         <v>16</v>
       </c>
-      <c r="G5" s="106"/>
-[...2 lines deleted...]
-      <c r="J5" s="106" t="s">
+      <c r="G5" s="108"/>
+      <c r="H5" s="108"/>
+      <c r="I5" s="108"/>
+      <c r="J5" s="108" t="s">
         <v>9</v>
       </c>
-      <c r="K5" s="106" t="s">
+      <c r="K5" s="108" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:11" ht="8.25" customHeight="1">
-      <c r="A6" s="106"/>
-[...9 lines deleted...]
-      <c r="K6" s="106"/>
+      <c r="A6" s="108"/>
+      <c r="B6" s="108"/>
+      <c r="C6" s="111"/>
+      <c r="D6" s="108"/>
+      <c r="E6" s="108"/>
+      <c r="F6" s="108"/>
+      <c r="G6" s="108"/>
+      <c r="H6" s="108"/>
+      <c r="I6" s="108"/>
+      <c r="J6" s="108"/>
+      <c r="K6" s="108"/>
     </row>
     <row r="7" spans="1:11" ht="12.75" customHeight="1">
-      <c r="A7" s="106"/>
-[...2 lines deleted...]
-      <c r="D7" s="106" t="s">
+      <c r="A7" s="108"/>
+      <c r="B7" s="108"/>
+      <c r="C7" s="111"/>
+      <c r="D7" s="108" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="106" t="s">
+      <c r="E7" s="108" t="s">
         <v>4</v>
       </c>
-      <c r="F7" s="106" t="s">
+      <c r="F7" s="108" t="s">
         <v>5</v>
       </c>
-      <c r="G7" s="106" t="s">
+      <c r="G7" s="108" t="s">
         <v>6</v>
       </c>
-      <c r="H7" s="106" t="s">
+      <c r="H7" s="108" t="s">
         <v>7</v>
       </c>
-      <c r="I7" s="106" t="s">
+      <c r="I7" s="108" t="s">
         <v>8</v>
       </c>
-      <c r="J7" s="106"/>
-      <c r="K7" s="106"/>
+      <c r="J7" s="108"/>
+      <c r="K7" s="108"/>
     </row>
     <row r="8" spans="1:11">
-      <c r="A8" s="106"/>
-[...9 lines deleted...]
-      <c r="K8" s="106"/>
+      <c r="A8" s="108"/>
+      <c r="B8" s="108"/>
+      <c r="C8" s="111"/>
+      <c r="D8" s="108"/>
+      <c r="E8" s="108"/>
+      <c r="F8" s="108"/>
+      <c r="G8" s="108"/>
+      <c r="H8" s="108"/>
+      <c r="I8" s="108"/>
+      <c r="J8" s="108"/>
+      <c r="K8" s="108"/>
     </row>
     <row r="9" spans="1:11" ht="47.25" customHeight="1">
-      <c r="A9" s="106"/>
-[...9 lines deleted...]
-      <c r="K9" s="106"/>
+      <c r="A9" s="108"/>
+      <c r="B9" s="108"/>
+      <c r="C9" s="111"/>
+      <c r="D9" s="108"/>
+      <c r="E9" s="108"/>
+      <c r="F9" s="108"/>
+      <c r="G9" s="108"/>
+      <c r="H9" s="108"/>
+      <c r="I9" s="108"/>
+      <c r="J9" s="108"/>
+      <c r="K9" s="108"/>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="38">
         <v>2015</v>
       </c>
       <c r="B10" s="3">
         <v>100</v>
       </c>
       <c r="C10" s="9">
         <v>67.900000000000006</v>
       </c>
       <c r="D10" s="9">
         <v>55.3</v>
       </c>
       <c r="E10" s="9">
         <v>12.6</v>
       </c>
       <c r="F10" s="9">
         <v>22.3</v>
       </c>
       <c r="G10" s="9">
         <v>3.8</v>
       </c>
       <c r="H10" s="9">
         <v>0</v>
@@ -18061,388 +18750,483 @@
       </c>
       <c r="C60" s="26">
         <v>65.099999999999994</v>
       </c>
       <c r="D60" s="26">
         <v>58.8</v>
       </c>
       <c r="E60" s="26">
         <v>6.3</v>
       </c>
       <c r="F60" s="26">
         <v>25.9</v>
       </c>
       <c r="G60" s="26">
         <v>3</v>
       </c>
       <c r="H60" s="27" t="s">
         <v>39</v>
       </c>
       <c r="I60" s="26">
         <v>0.6</v>
       </c>
       <c r="J60" s="26">
         <v>0.8</v>
       </c>
-      <c r="K60" s="114">
+      <c r="K60" s="102">
         <v>4.5999999999999996</v>
       </c>
       <c r="L60" s="59"/>
     </row>
     <row r="61" spans="1:12">
       <c r="A61" s="60" t="s">
         <v>12</v>
       </c>
-      <c r="B61" s="87">
-[...2 lines deleted...]
-      <c r="C61" s="87">
+      <c r="B61" s="85">
+        <v>100</v>
+      </c>
+      <c r="C61" s="85">
         <v>63.5</v>
       </c>
-      <c r="D61" s="87">
+      <c r="D61" s="85">
         <v>57.4</v>
       </c>
-      <c r="E61" s="87">
+      <c r="E61" s="85">
         <v>6.1</v>
       </c>
-      <c r="F61" s="87">
+      <c r="F61" s="85">
         <v>25.3</v>
       </c>
-      <c r="G61" s="87">
+      <c r="G61" s="85">
         <v>3.1</v>
       </c>
-      <c r="H61" s="89" t="s">
+      <c r="H61" s="87" t="s">
         <v>39</v>
       </c>
-      <c r="I61" s="87">
+      <c r="I61" s="85">
         <v>0.8</v>
       </c>
-      <c r="J61" s="87">
+      <c r="J61" s="85">
         <v>0.6</v>
       </c>
-      <c r="K61" s="88">
+      <c r="K61" s="86">
         <v>6.6999999999999993</v>
       </c>
       <c r="L61" s="59"/>
     </row>
     <row r="62" spans="1:12">
       <c r="A62" s="5" t="s">
         <v>13</v>
       </c>
       <c r="B62" s="31">
         <v>100</v>
       </c>
       <c r="C62" s="31">
         <v>66.2</v>
       </c>
       <c r="D62" s="31">
         <v>59.1</v>
       </c>
       <c r="E62" s="31">
         <v>7.1</v>
       </c>
       <c r="F62" s="31">
         <v>25.4</v>
       </c>
       <c r="G62" s="31">
         <v>3</v>
       </c>
       <c r="H62" s="33" t="s">
         <v>39</v>
       </c>
       <c r="I62" s="31">
         <v>0.7</v>
       </c>
       <c r="J62" s="31">
         <v>0.5</v>
       </c>
       <c r="K62" s="12">
         <v>4.2</v>
       </c>
     </row>
     <row r="63" spans="1:12">
       <c r="A63" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="B63" s="102">
-[...2 lines deleted...]
-      <c r="C63" s="102">
+      <c r="B63" s="100">
+        <v>100</v>
+      </c>
+      <c r="C63" s="100">
         <v>66.400000000000006</v>
       </c>
-      <c r="D63" s="102">
+      <c r="D63" s="100">
         <v>59.8</v>
       </c>
-      <c r="E63" s="102">
+      <c r="E63" s="100">
         <v>6.6</v>
       </c>
-      <c r="F63" s="102">
+      <c r="F63" s="100">
         <v>25.9</v>
       </c>
-      <c r="G63" s="102">
+      <c r="G63" s="100">
         <v>2.9</v>
       </c>
-      <c r="H63" s="102" t="s">
+      <c r="H63" s="100" t="s">
         <v>39</v>
       </c>
-      <c r="I63" s="102">
+      <c r="I63" s="100">
         <v>0.4</v>
       </c>
-      <c r="J63" s="102">
+      <c r="J63" s="100">
         <v>0.8</v>
       </c>
       <c r="K63" s="50">
         <v>3.6</v>
       </c>
     </row>
     <row r="64" spans="1:12">
-      <c r="A64" s="22" t="s">
+      <c r="A64" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="B64" s="103">
-[...2 lines deleted...]
-      <c r="C64" s="103">
+      <c r="B64" s="11">
+        <v>100</v>
+      </c>
+      <c r="C64" s="11">
         <v>65.7</v>
       </c>
-      <c r="D64" s="103">
+      <c r="D64" s="11">
         <v>59.7</v>
       </c>
-      <c r="E64" s="103">
+      <c r="E64" s="11">
         <v>6</v>
       </c>
-      <c r="F64" s="103">
+      <c r="F64" s="11">
         <v>25.5</v>
       </c>
-      <c r="G64" s="103">
+      <c r="G64" s="11">
         <v>2.7</v>
       </c>
-      <c r="H64" s="103" t="s">
+      <c r="H64" s="11" t="s">
         <v>39</v>
       </c>
-      <c r="I64" s="103">
+      <c r="I64" s="11">
         <v>0.7</v>
       </c>
-      <c r="J64" s="103">
+      <c r="J64" s="11">
         <v>1.3</v>
       </c>
-      <c r="K64" s="103">
+      <c r="K64" s="11">
         <v>4.0999999999999996</v>
       </c>
+    </row>
+    <row r="65" spans="1:11">
+      <c r="A65" s="17">
+        <v>2026</v>
+      </c>
+      <c r="B65" s="104"/>
+      <c r="C65" s="104"/>
+      <c r="D65" s="104"/>
+      <c r="E65" s="104"/>
+      <c r="F65" s="104"/>
+      <c r="G65" s="104"/>
+      <c r="H65" s="104"/>
+      <c r="I65" s="104"/>
+      <c r="J65" s="104"/>
+      <c r="K65" s="105"/>
+    </row>
+    <row r="66" spans="1:11">
+      <c r="A66" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="B66" s="117">
+        <v>100</v>
+      </c>
+      <c r="C66" s="117">
+        <v>62.8</v>
+      </c>
+      <c r="D66" s="117">
+        <v>57.2</v>
+      </c>
+      <c r="E66" s="117">
+        <v>5.6</v>
+      </c>
+      <c r="F66" s="117">
+        <v>28.5</v>
+      </c>
+      <c r="G66" s="117">
+        <v>2.7</v>
+      </c>
+      <c r="H66" s="118" t="s">
+        <v>39</v>
+      </c>
+      <c r="I66" s="117">
+        <v>0.6</v>
+      </c>
+      <c r="J66" s="85">
+        <v>0.8</v>
+      </c>
+      <c r="K66" s="86">
+        <v>4.5999999999999996</v>
+      </c>
+    </row>
+    <row r="67" spans="1:11">
+      <c r="A67" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="B67" s="31"/>
+      <c r="C67" s="31"/>
+      <c r="D67" s="31"/>
+      <c r="E67" s="31"/>
+      <c r="F67" s="31"/>
+      <c r="G67" s="31"/>
+      <c r="H67" s="31"/>
+      <c r="I67" s="31"/>
+      <c r="J67" s="31"/>
+      <c r="K67" s="12"/>
+    </row>
+    <row r="68" spans="1:11">
+      <c r="A68" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B68" s="100"/>
+      <c r="C68" s="100"/>
+      <c r="D68" s="100"/>
+      <c r="E68" s="100"/>
+      <c r="F68" s="100"/>
+      <c r="G68" s="100"/>
+      <c r="H68" s="100"/>
+      <c r="I68" s="100"/>
+      <c r="J68" s="100"/>
+      <c r="K68" s="50"/>
+    </row>
+    <row r="69" spans="1:11">
+      <c r="A69" s="22" t="s">
+        <v>15</v>
+      </c>
+      <c r="B69" s="101"/>
+      <c r="C69" s="101"/>
+      <c r="D69" s="101"/>
+      <c r="E69" s="101"/>
+      <c r="F69" s="101"/>
+      <c r="G69" s="101"/>
+      <c r="H69" s="101"/>
+      <c r="I69" s="101"/>
+      <c r="J69" s="101"/>
+      <c r="K69" s="101"/>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:A9"/>
     <mergeCell ref="B3:B9"/>
     <mergeCell ref="C3:K4"/>
     <mergeCell ref="C5:C9"/>
     <mergeCell ref="D5:E6"/>
     <mergeCell ref="F5:I6"/>
     <mergeCell ref="J5:J9"/>
     <mergeCell ref="K5:K9"/>
     <mergeCell ref="D7:D9"/>
     <mergeCell ref="E7:E9"/>
     <mergeCell ref="F7:F9"/>
     <mergeCell ref="G7:G9"/>
     <mergeCell ref="H7:H9"/>
     <mergeCell ref="I7:I9"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:N49"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:N54"/>
   <sheetViews>
     <sheetView topLeftCell="A25" workbookViewId="0">
-      <selection activeCell="R56" sqref="R56"/>
+      <selection activeCell="B51" sqref="B51:K51"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.85546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="13.85546875" style="1" customWidth="1"/>
     <col min="4" max="5" width="10.85546875" style="1" customWidth="1"/>
     <col min="6" max="6" width="8.140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="9.5703125" style="1" customWidth="1"/>
     <col min="8" max="8" width="10.42578125" style="1" customWidth="1"/>
     <col min="9" max="9" width="10.5703125" style="1" customWidth="1"/>
     <col min="10" max="10" width="14.5703125" style="1" customWidth="1"/>
     <col min="11" max="11" width="15.42578125" style="1" customWidth="1"/>
     <col min="12" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12">
-      <c r="A1" s="105" t="s">
+      <c r="A1" s="107" t="s">
         <v>33</v>
       </c>
-      <c r="B1" s="105"/>
-[...8 lines deleted...]
-      <c r="K1" s="105"/>
+      <c r="B1" s="107"/>
+      <c r="C1" s="107"/>
+      <c r="D1" s="107"/>
+      <c r="E1" s="107"/>
+      <c r="F1" s="107"/>
+      <c r="G1" s="107"/>
+      <c r="H1" s="107"/>
+      <c r="I1" s="107"/>
+      <c r="J1" s="107"/>
+      <c r="K1" s="107"/>
     </row>
     <row r="2" spans="1:12">
-      <c r="A2" s="108" t="s">
+      <c r="A2" s="110" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="108"/>
-[...8 lines deleted...]
-      <c r="K2" s="108"/>
+      <c r="B2" s="110"/>
+      <c r="C2" s="110"/>
+      <c r="D2" s="110"/>
+      <c r="E2" s="110"/>
+      <c r="F2" s="110"/>
+      <c r="G2" s="110"/>
+      <c r="H2" s="110"/>
+      <c r="I2" s="110"/>
+      <c r="J2" s="110"/>
+      <c r="K2" s="110"/>
     </row>
     <row r="3" spans="1:12" ht="10.5" customHeight="1">
-      <c r="A3" s="106"/>
-      <c r="B3" s="106" t="s">
+      <c r="A3" s="108"/>
+      <c r="B3" s="108" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="106" t="s">
+      <c r="C3" s="108" t="s">
         <v>18</v>
       </c>
-      <c r="D3" s="106"/>
-[...6 lines deleted...]
-      <c r="K3" s="106"/>
+      <c r="D3" s="108"/>
+      <c r="E3" s="108"/>
+      <c r="F3" s="108"/>
+      <c r="G3" s="108"/>
+      <c r="H3" s="108"/>
+      <c r="I3" s="108"/>
+      <c r="J3" s="108"/>
+      <c r="K3" s="108"/>
     </row>
     <row r="4" spans="1:12" ht="6.75" customHeight="1">
-      <c r="A4" s="106"/>
-[...9 lines deleted...]
-      <c r="K4" s="106"/>
+      <c r="A4" s="108"/>
+      <c r="B4" s="108"/>
+      <c r="C4" s="108"/>
+      <c r="D4" s="108"/>
+      <c r="E4" s="108"/>
+      <c r="F4" s="108"/>
+      <c r="G4" s="108"/>
+      <c r="H4" s="108"/>
+      <c r="I4" s="108"/>
+      <c r="J4" s="108"/>
+      <c r="K4" s="108"/>
     </row>
     <row r="5" spans="1:12" ht="7.5" customHeight="1">
-      <c r="A5" s="106"/>
-[...1 lines deleted...]
-      <c r="C5" s="109" t="s">
+      <c r="A5" s="108"/>
+      <c r="B5" s="108"/>
+      <c r="C5" s="111" t="s">
         <v>11</v>
       </c>
-      <c r="D5" s="106" t="s">
+      <c r="D5" s="108" t="s">
         <v>17</v>
       </c>
-      <c r="E5" s="106"/>
-      <c r="F5" s="106" t="s">
+      <c r="E5" s="108"/>
+      <c r="F5" s="108" t="s">
         <v>16</v>
       </c>
-      <c r="G5" s="106"/>
-[...2 lines deleted...]
-      <c r="J5" s="106" t="s">
+      <c r="G5" s="108"/>
+      <c r="H5" s="108"/>
+      <c r="I5" s="108"/>
+      <c r="J5" s="108" t="s">
         <v>9</v>
       </c>
-      <c r="K5" s="106" t="s">
+      <c r="K5" s="108" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:12" ht="8.25" customHeight="1">
-      <c r="A6" s="106"/>
-[...9 lines deleted...]
-      <c r="K6" s="106"/>
+      <c r="A6" s="108"/>
+      <c r="B6" s="108"/>
+      <c r="C6" s="111"/>
+      <c r="D6" s="108"/>
+      <c r="E6" s="108"/>
+      <c r="F6" s="108"/>
+      <c r="G6" s="108"/>
+      <c r="H6" s="108"/>
+      <c r="I6" s="108"/>
+      <c r="J6" s="108"/>
+      <c r="K6" s="108"/>
     </row>
     <row r="7" spans="1:12" ht="12.75" customHeight="1">
-      <c r="A7" s="106"/>
-[...2 lines deleted...]
-      <c r="D7" s="106" t="s">
+      <c r="A7" s="108"/>
+      <c r="B7" s="108"/>
+      <c r="C7" s="111"/>
+      <c r="D7" s="108" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="106" t="s">
+      <c r="E7" s="108" t="s">
         <v>4</v>
       </c>
-      <c r="F7" s="106" t="s">
+      <c r="F7" s="108" t="s">
         <v>5</v>
       </c>
-      <c r="G7" s="106" t="s">
+      <c r="G7" s="108" t="s">
         <v>6</v>
       </c>
-      <c r="H7" s="106" t="s">
+      <c r="H7" s="108" t="s">
         <v>7</v>
       </c>
-      <c r="I7" s="106" t="s">
+      <c r="I7" s="108" t="s">
         <v>8</v>
       </c>
-      <c r="J7" s="106"/>
-      <c r="K7" s="106"/>
+      <c r="J7" s="108"/>
+      <c r="K7" s="108"/>
     </row>
     <row r="8" spans="1:12">
-      <c r="A8" s="106"/>
-[...9 lines deleted...]
-      <c r="K8" s="106"/>
+      <c r="A8" s="108"/>
+      <c r="B8" s="108"/>
+      <c r="C8" s="111"/>
+      <c r="D8" s="108"/>
+      <c r="E8" s="108"/>
+      <c r="F8" s="108"/>
+      <c r="G8" s="108"/>
+      <c r="H8" s="108"/>
+      <c r="I8" s="108"/>
+      <c r="J8" s="108"/>
+      <c r="K8" s="108"/>
     </row>
     <row r="9" spans="1:12" ht="47.25" customHeight="1">
-      <c r="A9" s="106"/>
-[...9 lines deleted...]
-      <c r="K9" s="106"/>
+      <c r="A9" s="108"/>
+      <c r="B9" s="108"/>
+      <c r="C9" s="111"/>
+      <c r="D9" s="108"/>
+      <c r="E9" s="108"/>
+      <c r="F9" s="108"/>
+      <c r="G9" s="108"/>
+      <c r="H9" s="108"/>
+      <c r="I9" s="108"/>
+      <c r="J9" s="108"/>
+      <c r="K9" s="108"/>
     </row>
     <row r="10" spans="1:12">
       <c r="A10" s="38">
         <v>2018</v>
       </c>
       <c r="B10" s="9">
         <v>100</v>
       </c>
       <c r="C10" s="39">
         <v>78.599999999999994</v>
       </c>
       <c r="D10" s="39">
         <v>45.7</v>
       </c>
       <c r="E10" s="39">
         <v>32.9</v>
       </c>
       <c r="F10" s="39">
         <v>13.6</v>
       </c>
       <c r="G10" s="39">
         <v>3</v>
       </c>
       <c r="H10" s="39">
         <v>0.1</v>
@@ -19650,224 +20434,322 @@
       </c>
       <c r="C45" s="26">
         <v>76.099999999999994</v>
       </c>
       <c r="D45" s="26">
         <v>49.7</v>
       </c>
       <c r="E45" s="26">
         <v>26.4</v>
       </c>
       <c r="F45" s="26">
         <v>15.3</v>
       </c>
       <c r="G45" s="26">
         <v>6.6</v>
       </c>
       <c r="H45" s="27" t="s">
         <v>39</v>
       </c>
       <c r="I45" s="26">
         <v>0.7</v>
       </c>
       <c r="J45" s="26">
         <v>0.1</v>
       </c>
-      <c r="K45" s="114">
+      <c r="K45" s="102">
         <v>1.2</v>
       </c>
     </row>
     <row r="46" spans="1:12">
       <c r="A46" s="60" t="s">
         <v>12</v>
       </c>
-      <c r="B46" s="87">
-[...2 lines deleted...]
-      <c r="C46" s="87">
+      <c r="B46" s="85">
+        <v>100</v>
+      </c>
+      <c r="C46" s="85">
         <v>77.400000000000006</v>
       </c>
-      <c r="D46" s="87">
+      <c r="D46" s="85">
         <v>50.7</v>
       </c>
-      <c r="E46" s="87">
+      <c r="E46" s="85">
         <v>26.7</v>
       </c>
-      <c r="F46" s="87">
+      <c r="F46" s="85">
         <v>14.6</v>
       </c>
-      <c r="G46" s="87">
+      <c r="G46" s="85">
         <v>6.3</v>
       </c>
-      <c r="H46" s="89" t="s">
+      <c r="H46" s="87" t="s">
         <v>39</v>
       </c>
-      <c r="I46" s="87">
+      <c r="I46" s="85">
         <v>0.7</v>
       </c>
-      <c r="J46" s="87">
-[...2 lines deleted...]
-      <c r="K46" s="88">
+      <c r="J46" s="85">
+        <v>0</v>
+      </c>
+      <c r="K46" s="86">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:12">
       <c r="A47" s="5" t="s">
         <v>13</v>
       </c>
       <c r="B47" s="31">
         <v>100</v>
       </c>
       <c r="C47" s="31">
         <v>75.5</v>
       </c>
       <c r="D47" s="31">
         <v>49.3</v>
       </c>
       <c r="E47" s="31">
         <v>26.2</v>
       </c>
       <c r="F47" s="31">
         <v>15.4</v>
       </c>
       <c r="G47" s="31">
         <v>7.2</v>
       </c>
       <c r="H47" s="33" t="s">
         <v>39</v>
       </c>
       <c r="I47" s="31">
         <v>0.7</v>
       </c>
       <c r="J47" s="31">
         <v>0.1</v>
       </c>
       <c r="K47" s="12">
         <v>1.1000000000000001</v>
       </c>
     </row>
     <row r="48" spans="1:12">
       <c r="A48" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="B48" s="102">
-[...2 lines deleted...]
-      <c r="C48" s="102">
+      <c r="B48" s="103">
+        <v>100</v>
+      </c>
+      <c r="C48" s="103">
         <v>75.599999999999994</v>
       </c>
-      <c r="D48" s="102">
+      <c r="D48" s="103">
         <v>49.5</v>
       </c>
-      <c r="E48" s="102">
+      <c r="E48" s="103">
         <v>26.1</v>
       </c>
-      <c r="F48" s="102">
+      <c r="F48" s="103">
         <v>15.5</v>
       </c>
-      <c r="G48" s="102">
+      <c r="G48" s="103">
         <v>6.9</v>
       </c>
-      <c r="H48" s="102" t="s">
+      <c r="H48" s="103" t="s">
         <v>39</v>
       </c>
-      <c r="I48" s="102">
+      <c r="I48" s="103">
         <v>0.7</v>
       </c>
-      <c r="J48" s="102">
-[...2 lines deleted...]
-      <c r="K48" s="50">
+      <c r="J48" s="103">
+        <v>0.1</v>
+      </c>
+      <c r="K48" s="56">
         <v>1.2000000000000002</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A49" s="22" t="s">
+      <c r="L48" s="59"/>
+    </row>
+    <row r="49" spans="1:12">
+      <c r="A49" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="B49" s="103">
-[...2 lines deleted...]
-      <c r="C49" s="103">
+      <c r="B49" s="11">
+        <v>100</v>
+      </c>
+      <c r="C49" s="11">
         <v>75.8</v>
       </c>
-      <c r="D49" s="103">
+      <c r="D49" s="11">
         <v>49.1</v>
       </c>
-      <c r="E49" s="103">
+      <c r="E49" s="11">
         <v>26.7</v>
       </c>
-      <c r="F49" s="103">
+      <c r="F49" s="11">
         <v>15.6</v>
       </c>
-      <c r="G49" s="103">
+      <c r="G49" s="11">
         <v>6.2</v>
       </c>
-      <c r="H49" s="103" t="s">
+      <c r="H49" s="11" t="s">
         <v>39</v>
       </c>
-      <c r="I49" s="103">
+      <c r="I49" s="11">
         <v>0.7</v>
       </c>
-      <c r="J49" s="103">
-[...2 lines deleted...]
-      <c r="K49" s="103">
+      <c r="J49" s="11">
+        <v>0</v>
+      </c>
+      <c r="K49" s="11">
         <v>1.7000000000000002</v>
       </c>
+      <c r="L49" s="59"/>
+    </row>
+    <row r="50" spans="1:12">
+      <c r="A50" s="17">
+        <v>2026</v>
+      </c>
+      <c r="B50" s="104"/>
+      <c r="C50" s="104"/>
+      <c r="D50" s="104"/>
+      <c r="E50" s="104"/>
+      <c r="F50" s="104"/>
+      <c r="G50" s="104"/>
+      <c r="H50" s="104"/>
+      <c r="I50" s="104"/>
+      <c r="J50" s="104"/>
+      <c r="K50" s="105"/>
+      <c r="L50" s="59"/>
+    </row>
+    <row r="51" spans="1:12">
+      <c r="A51" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="B51" s="117">
+        <v>100</v>
+      </c>
+      <c r="C51" s="117">
+        <v>74.7</v>
+      </c>
+      <c r="D51" s="117">
+        <v>48</v>
+      </c>
+      <c r="E51" s="117">
+        <v>26.7</v>
+      </c>
+      <c r="F51" s="117">
+        <v>16.8</v>
+      </c>
+      <c r="G51" s="117">
+        <v>6.3</v>
+      </c>
+      <c r="H51" s="118" t="s">
+        <v>39</v>
+      </c>
+      <c r="I51" s="117">
+        <v>1</v>
+      </c>
+      <c r="J51" s="85">
+        <v>1</v>
+      </c>
+      <c r="K51" s="86">
+        <v>0.8</v>
+      </c>
+    </row>
+    <row r="52" spans="1:12">
+      <c r="A52" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="B52" s="31"/>
+      <c r="C52" s="31"/>
+      <c r="D52" s="31"/>
+      <c r="E52" s="31"/>
+      <c r="F52" s="31"/>
+      <c r="G52" s="31"/>
+      <c r="H52" s="31"/>
+      <c r="I52" s="31"/>
+      <c r="J52" s="31"/>
+      <c r="K52" s="12"/>
+    </row>
+    <row r="53" spans="1:12">
+      <c r="A53" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B53" s="100"/>
+      <c r="C53" s="100"/>
+      <c r="D53" s="100"/>
+      <c r="E53" s="100"/>
+      <c r="F53" s="100"/>
+      <c r="G53" s="100"/>
+      <c r="H53" s="100"/>
+      <c r="I53" s="100"/>
+      <c r="J53" s="100"/>
+      <c r="K53" s="50"/>
+    </row>
+    <row r="54" spans="1:12">
+      <c r="A54" s="22" t="s">
+        <v>15</v>
+      </c>
+      <c r="B54" s="101"/>
+      <c r="C54" s="101"/>
+      <c r="D54" s="101"/>
+      <c r="E54" s="101"/>
+      <c r="F54" s="101"/>
+      <c r="G54" s="101"/>
+      <c r="H54" s="101"/>
+      <c r="I54" s="101"/>
+      <c r="J54" s="101"/>
+      <c r="K54" s="101"/>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:A9"/>
     <mergeCell ref="B3:B9"/>
     <mergeCell ref="C3:K4"/>
     <mergeCell ref="C5:C9"/>
     <mergeCell ref="D5:E6"/>
     <mergeCell ref="F5:I6"/>
     <mergeCell ref="J5:J9"/>
     <mergeCell ref="K5:K9"/>
     <mergeCell ref="D7:D9"/>
     <mergeCell ref="E7:E9"/>
     <mergeCell ref="F7:F9"/>
     <mergeCell ref="G7:G9"/>
     <mergeCell ref="H7:H9"/>
     <mergeCell ref="I7:I9"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист2"/>
   <dimension ref="B2:D20"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="B47" sqref="B47"/>
+      <selection activeCell="C41" sqref="C41"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="82" customWidth="1"/>
     <col min="2" max="2" width="88.42578125" style="82" customWidth="1"/>
     <col min="3" max="3" width="37.85546875" style="82" customWidth="1"/>
     <col min="4" max="256" width="9.140625" style="82"/>
     <col min="257" max="257" width="4.42578125" style="82" customWidth="1"/>
     <col min="258" max="258" width="88.42578125" style="82" customWidth="1"/>
     <col min="259" max="259" width="37.85546875" style="82" customWidth="1"/>
     <col min="260" max="512" width="9.140625" style="82"/>
     <col min="513" max="513" width="4.42578125" style="82" customWidth="1"/>
     <col min="514" max="514" width="88.42578125" style="82" customWidth="1"/>
     <col min="515" max="515" width="37.85546875" style="82" customWidth="1"/>
     <col min="516" max="768" width="9.140625" style="82"/>
     <col min="769" max="769" width="4.42578125" style="82" customWidth="1"/>
     <col min="770" max="770" width="88.42578125" style="82" customWidth="1"/>
     <col min="771" max="771" width="37.85546875" style="82" customWidth="1"/>
     <col min="772" max="1024" width="9.140625" style="82"/>
     <col min="1025" max="1025" width="4.42578125" style="82" customWidth="1"/>
     <col min="1026" max="1026" width="88.42578125" style="82" customWidth="1"/>
     <col min="1027" max="1027" width="37.85546875" style="82" customWidth="1"/>
     <col min="1028" max="1280" width="9.140625" style="82"/>
     <col min="1281" max="1281" width="4.42578125" style="82" customWidth="1"/>
@@ -20086,274 +20968,277 @@
     <col min="14850" max="14850" width="88.42578125" style="82" customWidth="1"/>
     <col min="14851" max="14851" width="37.85546875" style="82" customWidth="1"/>
     <col min="14852" max="15104" width="9.140625" style="82"/>
     <col min="15105" max="15105" width="4.42578125" style="82" customWidth="1"/>
     <col min="15106" max="15106" width="88.42578125" style="82" customWidth="1"/>
     <col min="15107" max="15107" width="37.85546875" style="82" customWidth="1"/>
     <col min="15108" max="15360" width="9.140625" style="82"/>
     <col min="15361" max="15361" width="4.42578125" style="82" customWidth="1"/>
     <col min="15362" max="15362" width="88.42578125" style="82" customWidth="1"/>
     <col min="15363" max="15363" width="37.85546875" style="82" customWidth="1"/>
     <col min="15364" max="15616" width="9.140625" style="82"/>
     <col min="15617" max="15617" width="4.42578125" style="82" customWidth="1"/>
     <col min="15618" max="15618" width="88.42578125" style="82" customWidth="1"/>
     <col min="15619" max="15619" width="37.85546875" style="82" customWidth="1"/>
     <col min="15620" max="15872" width="9.140625" style="82"/>
     <col min="15873" max="15873" width="4.42578125" style="82" customWidth="1"/>
     <col min="15874" max="15874" width="88.42578125" style="82" customWidth="1"/>
     <col min="15875" max="15875" width="37.85546875" style="82" customWidth="1"/>
     <col min="15876" max="16128" width="9.140625" style="82"/>
     <col min="16129" max="16129" width="4.42578125" style="82" customWidth="1"/>
     <col min="16130" max="16130" width="88.42578125" style="82" customWidth="1"/>
     <col min="16131" max="16131" width="37.85546875" style="82" customWidth="1"/>
     <col min="16132" max="16384" width="9.140625" style="82"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:2" ht="14.25">
+    <row r="2" spans="2:2" ht="15">
       <c r="B2" s="81"/>
     </row>
     <row r="5" spans="2:2">
       <c r="B5" s="83" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="6" spans="2:2">
       <c r="B6" s="83" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="83" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="83" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="9" spans="2:2">
       <c r="B9" s="83" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="10" spans="2:2">
       <c r="B10" s="83"/>
     </row>
     <row r="11" spans="2:2" ht="25.5">
       <c r="B11" s="84" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="83"/>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="83"/>
     </row>
     <row r="20" spans="2:4">
-      <c r="B20" s="85" t="s">
-[...3 lines deleted...]
-      <c r="D20" s="86"/>
+      <c r="B20" s="116" t="s">
+        <v>86</v>
+      </c>
+      <c r="C20" s="116"/>
+      <c r="D20" s="116"/>
     </row>
   </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="B20:D20"/>
+  </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:N29"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:N34"/>
   <sheetViews>
     <sheetView topLeftCell="A7" workbookViewId="0">
-      <selection activeCell="L40" sqref="L40"/>
+      <selection activeCell="B31" sqref="B31:K31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.85546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="13.85546875" style="1" customWidth="1"/>
     <col min="4" max="5" width="10.85546875" style="1" customWidth="1"/>
     <col min="6" max="6" width="8.140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="10" style="1" customWidth="1"/>
     <col min="8" max="8" width="10.42578125" style="1" customWidth="1"/>
     <col min="9" max="9" width="10.5703125" style="1" customWidth="1"/>
     <col min="10" max="10" width="14.5703125" style="1" customWidth="1"/>
     <col min="11" max="11" width="15.42578125" style="1" customWidth="1"/>
     <col min="12" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
-      <c r="A1" s="105" t="s">
+      <c r="A1" s="107" t="s">
         <v>34</v>
       </c>
-      <c r="B1" s="105"/>
-[...8 lines deleted...]
-      <c r="K1" s="105"/>
+      <c r="B1" s="107"/>
+      <c r="C1" s="107"/>
+      <c r="D1" s="107"/>
+      <c r="E1" s="107"/>
+      <c r="F1" s="107"/>
+      <c r="G1" s="107"/>
+      <c r="H1" s="107"/>
+      <c r="I1" s="107"/>
+      <c r="J1" s="107"/>
+      <c r="K1" s="107"/>
     </row>
     <row r="2" spans="1:14">
-      <c r="A2" s="108" t="s">
+      <c r="A2" s="110" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="108"/>
-[...8 lines deleted...]
-      <c r="K2" s="108"/>
+      <c r="B2" s="110"/>
+      <c r="C2" s="110"/>
+      <c r="D2" s="110"/>
+      <c r="E2" s="110"/>
+      <c r="F2" s="110"/>
+      <c r="G2" s="110"/>
+      <c r="H2" s="110"/>
+      <c r="I2" s="110"/>
+      <c r="J2" s="110"/>
+      <c r="K2" s="110"/>
     </row>
     <row r="3" spans="1:14" ht="10.5" customHeight="1">
-      <c r="A3" s="106"/>
-      <c r="B3" s="106" t="s">
+      <c r="A3" s="108"/>
+      <c r="B3" s="108" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="106" t="s">
+      <c r="C3" s="108" t="s">
         <v>18</v>
       </c>
-      <c r="D3" s="106"/>
-[...6 lines deleted...]
-      <c r="K3" s="106"/>
+      <c r="D3" s="108"/>
+      <c r="E3" s="108"/>
+      <c r="F3" s="108"/>
+      <c r="G3" s="108"/>
+      <c r="H3" s="108"/>
+      <c r="I3" s="108"/>
+      <c r="J3" s="108"/>
+      <c r="K3" s="108"/>
     </row>
     <row r="4" spans="1:14" ht="6.75" customHeight="1">
-      <c r="A4" s="106"/>
-[...9 lines deleted...]
-      <c r="K4" s="106"/>
+      <c r="A4" s="108"/>
+      <c r="B4" s="108"/>
+      <c r="C4" s="108"/>
+      <c r="D4" s="108"/>
+      <c r="E4" s="108"/>
+      <c r="F4" s="108"/>
+      <c r="G4" s="108"/>
+      <c r="H4" s="108"/>
+      <c r="I4" s="108"/>
+      <c r="J4" s="108"/>
+      <c r="K4" s="108"/>
     </row>
     <row r="5" spans="1:14" ht="7.5" customHeight="1">
-      <c r="A5" s="106"/>
-[...1 lines deleted...]
-      <c r="C5" s="109" t="s">
+      <c r="A5" s="108"/>
+      <c r="B5" s="108"/>
+      <c r="C5" s="111" t="s">
         <v>11</v>
       </c>
-      <c r="D5" s="106" t="s">
+      <c r="D5" s="108" t="s">
         <v>17</v>
       </c>
-      <c r="E5" s="106"/>
-      <c r="F5" s="106" t="s">
+      <c r="E5" s="108"/>
+      <c r="F5" s="108" t="s">
         <v>16</v>
       </c>
-      <c r="G5" s="106"/>
-[...2 lines deleted...]
-      <c r="J5" s="106" t="s">
+      <c r="G5" s="108"/>
+      <c r="H5" s="108"/>
+      <c r="I5" s="108"/>
+      <c r="J5" s="108" t="s">
         <v>9</v>
       </c>
-      <c r="K5" s="106" t="s">
+      <c r="K5" s="108" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:14" ht="8.25" customHeight="1">
-      <c r="A6" s="106"/>
-[...9 lines deleted...]
-      <c r="K6" s="106"/>
+      <c r="A6" s="108"/>
+      <c r="B6" s="108"/>
+      <c r="C6" s="111"/>
+      <c r="D6" s="108"/>
+      <c r="E6" s="108"/>
+      <c r="F6" s="108"/>
+      <c r="G6" s="108"/>
+      <c r="H6" s="108"/>
+      <c r="I6" s="108"/>
+      <c r="J6" s="108"/>
+      <c r="K6" s="108"/>
     </row>
     <row r="7" spans="1:14" ht="12.75" customHeight="1">
-      <c r="A7" s="106"/>
-[...2 lines deleted...]
-      <c r="D7" s="106" t="s">
+      <c r="A7" s="108"/>
+      <c r="B7" s="108"/>
+      <c r="C7" s="111"/>
+      <c r="D7" s="108" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="106" t="s">
+      <c r="E7" s="108" t="s">
         <v>4</v>
       </c>
-      <c r="F7" s="106" t="s">
+      <c r="F7" s="108" t="s">
         <v>5</v>
       </c>
-      <c r="G7" s="106" t="s">
+      <c r="G7" s="108" t="s">
         <v>6</v>
       </c>
-      <c r="H7" s="106" t="s">
+      <c r="H7" s="108" t="s">
         <v>7</v>
       </c>
-      <c r="I7" s="106" t="s">
+      <c r="I7" s="108" t="s">
         <v>8</v>
       </c>
-      <c r="J7" s="106"/>
-      <c r="K7" s="106"/>
+      <c r="J7" s="108"/>
+      <c r="K7" s="108"/>
     </row>
     <row r="8" spans="1:14">
-      <c r="A8" s="106"/>
-[...9 lines deleted...]
-      <c r="K8" s="106"/>
+      <c r="A8" s="108"/>
+      <c r="B8" s="108"/>
+      <c r="C8" s="111"/>
+      <c r="D8" s="108"/>
+      <c r="E8" s="108"/>
+      <c r="F8" s="108"/>
+      <c r="G8" s="108"/>
+      <c r="H8" s="108"/>
+      <c r="I8" s="108"/>
+      <c r="J8" s="108"/>
+      <c r="K8" s="108"/>
     </row>
     <row r="9" spans="1:14" ht="47.25" customHeight="1">
-      <c r="A9" s="106"/>
-[...9 lines deleted...]
-      <c r="K9" s="106"/>
+      <c r="A9" s="108"/>
+      <c r="B9" s="108"/>
+      <c r="C9" s="111"/>
+      <c r="D9" s="108"/>
+      <c r="E9" s="108"/>
+      <c r="F9" s="108"/>
+      <c r="G9" s="108"/>
+      <c r="H9" s="108"/>
+      <c r="I9" s="108"/>
+      <c r="J9" s="108"/>
+      <c r="K9" s="108"/>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" s="17">
         <v>2022</v>
       </c>
       <c r="B10" s="9">
         <v>100</v>
       </c>
       <c r="C10" s="9">
         <v>76.400000000000006</v>
       </c>
       <c r="D10" s="9">
         <v>72.7</v>
       </c>
       <c r="E10" s="9">
         <v>3.7</v>
       </c>
       <c r="F10" s="9">
         <v>14.3</v>
       </c>
       <c r="G10" s="9">
         <v>4.5999999999999996</v>
       </c>
       <c r="H10" s="9" t="s">
         <v>39</v>
@@ -20842,386 +21727,481 @@
       </c>
       <c r="C25" s="26">
         <v>81.2</v>
       </c>
       <c r="D25" s="26">
         <v>77.900000000000006</v>
       </c>
       <c r="E25" s="26">
         <v>3.3</v>
       </c>
       <c r="F25" s="26">
         <v>10.1</v>
       </c>
       <c r="G25" s="26">
         <v>4.9000000000000004</v>
       </c>
       <c r="H25" s="26">
         <v>0</v>
       </c>
       <c r="I25" s="26">
         <v>0.2</v>
       </c>
       <c r="J25" s="26">
         <v>0.4</v>
       </c>
-      <c r="K25" s="114">
+      <c r="K25" s="102">
         <v>3.2</v>
       </c>
     </row>
     <row r="26" spans="1:12">
       <c r="A26" s="60" t="s">
         <v>12</v>
       </c>
-      <c r="B26" s="87">
-[...2 lines deleted...]
-      <c r="C26" s="87">
+      <c r="B26" s="85">
+        <v>100</v>
+      </c>
+      <c r="C26" s="85">
         <v>81.400000000000006</v>
       </c>
-      <c r="D26" s="87">
+      <c r="D26" s="85">
         <v>77.599999999999994</v>
       </c>
-      <c r="E26" s="87">
+      <c r="E26" s="85">
         <v>3.8</v>
       </c>
-      <c r="F26" s="87">
+      <c r="F26" s="85">
         <v>9.5</v>
       </c>
-      <c r="G26" s="87">
+      <c r="G26" s="85">
         <v>5.0999999999999996</v>
       </c>
-      <c r="H26" s="89" t="s">
+      <c r="H26" s="87" t="s">
         <v>39</v>
       </c>
-      <c r="I26" s="87">
+      <c r="I26" s="85">
         <v>0.2</v>
       </c>
-      <c r="J26" s="87">
-[...2 lines deleted...]
-      <c r="K26" s="88">
+      <c r="J26" s="85">
+        <v>0.1</v>
+      </c>
+      <c r="K26" s="86">
         <v>3.7</v>
       </c>
     </row>
     <row r="27" spans="1:12">
       <c r="A27" s="5" t="s">
         <v>13</v>
       </c>
       <c r="B27" s="31">
         <v>100</v>
       </c>
       <c r="C27" s="31">
         <v>82.8</v>
       </c>
       <c r="D27" s="31">
         <v>80.099999999999994</v>
       </c>
       <c r="E27" s="31">
         <v>2.7</v>
       </c>
       <c r="F27" s="31">
         <v>9.1999999999999993</v>
       </c>
       <c r="G27" s="31">
         <v>5</v>
       </c>
       <c r="H27" s="33" t="s">
         <v>39</v>
       </c>
       <c r="I27" s="31">
         <v>0.3</v>
       </c>
       <c r="J27" s="31">
         <v>0.6</v>
       </c>
       <c r="K27" s="12">
         <v>2.1</v>
       </c>
     </row>
     <row r="28" spans="1:12">
       <c r="A28" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="B28" s="102">
-[...2 lines deleted...]
-      <c r="C28" s="102">
+      <c r="B28" s="100">
+        <v>100</v>
+      </c>
+      <c r="C28" s="100">
         <v>80.099999999999994</v>
       </c>
-      <c r="D28" s="102">
+      <c r="D28" s="100">
         <v>77.099999999999994</v>
       </c>
-      <c r="E28" s="102">
+      <c r="E28" s="100">
         <v>3</v>
       </c>
-      <c r="F28" s="102">
+      <c r="F28" s="100">
         <v>10.7</v>
       </c>
-      <c r="G28" s="102">
+      <c r="G28" s="100">
         <v>5.3</v>
       </c>
-      <c r="H28" s="102">
-[...2 lines deleted...]
-      <c r="I28" s="102">
+      <c r="H28" s="100">
+        <v>0</v>
+      </c>
+      <c r="I28" s="100">
         <v>0.2</v>
       </c>
-      <c r="J28" s="102">
+      <c r="J28" s="100">
         <v>0.4</v>
       </c>
       <c r="K28" s="50">
         <v>3.3000000000000003</v>
       </c>
     </row>
     <row r="29" spans="1:12">
-      <c r="A29" s="22" t="s">
+      <c r="A29" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="B29" s="103">
-[...2 lines deleted...]
-      <c r="C29" s="103">
+      <c r="B29" s="11">
+        <v>100</v>
+      </c>
+      <c r="C29" s="11">
         <v>81.8</v>
       </c>
-      <c r="D29" s="103">
+      <c r="D29" s="11">
         <v>78</v>
       </c>
-      <c r="E29" s="103">
+      <c r="E29" s="11">
         <v>3.8</v>
       </c>
-      <c r="F29" s="103">
+      <c r="F29" s="11">
         <v>9.9</v>
       </c>
-      <c r="G29" s="103">
+      <c r="G29" s="11">
         <v>4.5</v>
       </c>
-      <c r="H29" s="103" t="s">
+      <c r="H29" s="11" t="s">
         <v>39</v>
       </c>
-      <c r="I29" s="103">
+      <c r="I29" s="11">
         <v>0.2</v>
       </c>
-      <c r="J29" s="103">
+      <c r="J29" s="11">
         <v>0.4</v>
       </c>
-      <c r="K29" s="103">
+      <c r="K29" s="11">
         <v>3.2</v>
       </c>
+    </row>
+    <row r="30" spans="1:12">
+      <c r="A30" s="17">
+        <v>2026</v>
+      </c>
+      <c r="B30" s="104"/>
+      <c r="C30" s="104"/>
+      <c r="D30" s="104"/>
+      <c r="E30" s="104"/>
+      <c r="F30" s="104"/>
+      <c r="G30" s="104"/>
+      <c r="H30" s="104"/>
+      <c r="I30" s="104"/>
+      <c r="J30" s="104"/>
+      <c r="K30" s="105"/>
+    </row>
+    <row r="31" spans="1:12">
+      <c r="A31" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="B31" s="117">
+        <v>100</v>
+      </c>
+      <c r="C31" s="117">
+        <v>79.2</v>
+      </c>
+      <c r="D31" s="117">
+        <v>75.900000000000006</v>
+      </c>
+      <c r="E31" s="117">
+        <v>3.3</v>
+      </c>
+      <c r="F31" s="117">
+        <v>12.6</v>
+      </c>
+      <c r="G31" s="117">
+        <v>5.9</v>
+      </c>
+      <c r="H31" s="117">
+        <v>0</v>
+      </c>
+      <c r="I31" s="117">
+        <v>0.2</v>
+      </c>
+      <c r="J31" s="85">
+        <v>0.9</v>
+      </c>
+      <c r="K31" s="86">
+        <v>1.1000000000000001</v>
+      </c>
+    </row>
+    <row r="32" spans="1:12">
+      <c r="A32" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="B32" s="31"/>
+      <c r="C32" s="31"/>
+      <c r="D32" s="31"/>
+      <c r="E32" s="31"/>
+      <c r="F32" s="31"/>
+      <c r="G32" s="31"/>
+      <c r="H32" s="31"/>
+      <c r="I32" s="31"/>
+      <c r="J32" s="31"/>
+      <c r="K32" s="12"/>
+    </row>
+    <row r="33" spans="1:11">
+      <c r="A33" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B33" s="100"/>
+      <c r="C33" s="100"/>
+      <c r="D33" s="100"/>
+      <c r="E33" s="100"/>
+      <c r="F33" s="100"/>
+      <c r="G33" s="100"/>
+      <c r="H33" s="100"/>
+      <c r="I33" s="100"/>
+      <c r="J33" s="100"/>
+      <c r="K33" s="50"/>
+    </row>
+    <row r="34" spans="1:11">
+      <c r="A34" s="22" t="s">
+        <v>15</v>
+      </c>
+      <c r="B34" s="101"/>
+      <c r="C34" s="101"/>
+      <c r="D34" s="101"/>
+      <c r="E34" s="101"/>
+      <c r="F34" s="101"/>
+      <c r="G34" s="101"/>
+      <c r="H34" s="101"/>
+      <c r="I34" s="101"/>
+      <c r="J34" s="101"/>
+      <c r="K34" s="101"/>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:A9"/>
     <mergeCell ref="B3:B9"/>
     <mergeCell ref="C3:K4"/>
     <mergeCell ref="C5:C9"/>
     <mergeCell ref="D5:E6"/>
     <mergeCell ref="F5:I6"/>
     <mergeCell ref="J5:J9"/>
     <mergeCell ref="K5:K9"/>
     <mergeCell ref="D7:D9"/>
     <mergeCell ref="E7:E9"/>
     <mergeCell ref="F7:F9"/>
     <mergeCell ref="G7:G9"/>
     <mergeCell ref="H7:H9"/>
     <mergeCell ref="I7:I9"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:N64"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:N69"/>
   <sheetViews>
     <sheetView topLeftCell="A31" workbookViewId="0">
-      <selection activeCell="Q75" sqref="Q75"/>
+      <selection activeCell="B66" sqref="B66:K66"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.85546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="13.85546875" style="1" customWidth="1"/>
     <col min="4" max="5" width="10.85546875" style="1" customWidth="1"/>
     <col min="6" max="6" width="8.140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="10" style="1" customWidth="1"/>
     <col min="8" max="8" width="10.42578125" style="1" customWidth="1"/>
     <col min="9" max="9" width="10.5703125" style="1" customWidth="1"/>
     <col min="10" max="10" width="14.5703125" style="1" customWidth="1"/>
     <col min="11" max="11" width="15.42578125" style="1" customWidth="1"/>
     <col min="12" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
-      <c r="A1" s="105" t="s">
+      <c r="A1" s="107" t="s">
         <v>35</v>
       </c>
-      <c r="B1" s="105"/>
-[...8 lines deleted...]
-      <c r="K1" s="105"/>
+      <c r="B1" s="107"/>
+      <c r="C1" s="107"/>
+      <c r="D1" s="107"/>
+      <c r="E1" s="107"/>
+      <c r="F1" s="107"/>
+      <c r="G1" s="107"/>
+      <c r="H1" s="107"/>
+      <c r="I1" s="107"/>
+      <c r="J1" s="107"/>
+      <c r="K1" s="107"/>
     </row>
     <row r="2" spans="1:11">
-      <c r="A2" s="108" t="s">
+      <c r="A2" s="110" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="108"/>
-[...8 lines deleted...]
-      <c r="K2" s="108"/>
+      <c r="B2" s="110"/>
+      <c r="C2" s="110"/>
+      <c r="D2" s="110"/>
+      <c r="E2" s="110"/>
+      <c r="F2" s="110"/>
+      <c r="G2" s="110"/>
+      <c r="H2" s="110"/>
+      <c r="I2" s="110"/>
+      <c r="J2" s="110"/>
+      <c r="K2" s="110"/>
     </row>
     <row r="3" spans="1:11" ht="10.5" customHeight="1">
-      <c r="A3" s="106"/>
-      <c r="B3" s="106" t="s">
+      <c r="A3" s="108"/>
+      <c r="B3" s="108" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="106" t="s">
+      <c r="C3" s="108" t="s">
         <v>18</v>
       </c>
-      <c r="D3" s="106"/>
-[...6 lines deleted...]
-      <c r="K3" s="106"/>
+      <c r="D3" s="108"/>
+      <c r="E3" s="108"/>
+      <c r="F3" s="108"/>
+      <c r="G3" s="108"/>
+      <c r="H3" s="108"/>
+      <c r="I3" s="108"/>
+      <c r="J3" s="108"/>
+      <c r="K3" s="108"/>
     </row>
     <row r="4" spans="1:11" ht="6.75" customHeight="1">
-      <c r="A4" s="106"/>
-[...9 lines deleted...]
-      <c r="K4" s="106"/>
+      <c r="A4" s="108"/>
+      <c r="B4" s="108"/>
+      <c r="C4" s="108"/>
+      <c r="D4" s="108"/>
+      <c r="E4" s="108"/>
+      <c r="F4" s="108"/>
+      <c r="G4" s="108"/>
+      <c r="H4" s="108"/>
+      <c r="I4" s="108"/>
+      <c r="J4" s="108"/>
+      <c r="K4" s="108"/>
     </row>
     <row r="5" spans="1:11" ht="7.5" customHeight="1">
-      <c r="A5" s="106"/>
-[...1 lines deleted...]
-      <c r="C5" s="109" t="s">
+      <c r="A5" s="108"/>
+      <c r="B5" s="108"/>
+      <c r="C5" s="111" t="s">
         <v>11</v>
       </c>
-      <c r="D5" s="106" t="s">
+      <c r="D5" s="108" t="s">
         <v>17</v>
       </c>
-      <c r="E5" s="106"/>
-      <c r="F5" s="106" t="s">
+      <c r="E5" s="108"/>
+      <c r="F5" s="108" t="s">
         <v>16</v>
       </c>
-      <c r="G5" s="106"/>
-[...2 lines deleted...]
-      <c r="J5" s="106" t="s">
+      <c r="G5" s="108"/>
+      <c r="H5" s="108"/>
+      <c r="I5" s="108"/>
+      <c r="J5" s="108" t="s">
         <v>9</v>
       </c>
-      <c r="K5" s="106" t="s">
+      <c r="K5" s="108" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:11" ht="8.25" customHeight="1">
-      <c r="A6" s="106"/>
-[...9 lines deleted...]
-      <c r="K6" s="106"/>
+      <c r="A6" s="108"/>
+      <c r="B6" s="108"/>
+      <c r="C6" s="111"/>
+      <c r="D6" s="108"/>
+      <c r="E6" s="108"/>
+      <c r="F6" s="108"/>
+      <c r="G6" s="108"/>
+      <c r="H6" s="108"/>
+      <c r="I6" s="108"/>
+      <c r="J6" s="108"/>
+      <c r="K6" s="108"/>
     </row>
     <row r="7" spans="1:11" ht="12.75" customHeight="1">
-      <c r="A7" s="106"/>
-[...2 lines deleted...]
-      <c r="D7" s="106" t="s">
+      <c r="A7" s="108"/>
+      <c r="B7" s="108"/>
+      <c r="C7" s="111"/>
+      <c r="D7" s="108" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="106" t="s">
+      <c r="E7" s="108" t="s">
         <v>4</v>
       </c>
-      <c r="F7" s="106" t="s">
+      <c r="F7" s="108" t="s">
         <v>5</v>
       </c>
-      <c r="G7" s="106" t="s">
+      <c r="G7" s="108" t="s">
         <v>6</v>
       </c>
-      <c r="H7" s="106" t="s">
+      <c r="H7" s="108" t="s">
         <v>7</v>
       </c>
-      <c r="I7" s="106" t="s">
+      <c r="I7" s="108" t="s">
         <v>8</v>
       </c>
-      <c r="J7" s="106"/>
-      <c r="K7" s="106"/>
+      <c r="J7" s="108"/>
+      <c r="K7" s="108"/>
     </row>
     <row r="8" spans="1:11">
-      <c r="A8" s="106"/>
-[...9 lines deleted...]
-      <c r="K8" s="106"/>
+      <c r="A8" s="108"/>
+      <c r="B8" s="108"/>
+      <c r="C8" s="111"/>
+      <c r="D8" s="108"/>
+      <c r="E8" s="108"/>
+      <c r="F8" s="108"/>
+      <c r="G8" s="108"/>
+      <c r="H8" s="108"/>
+      <c r="I8" s="108"/>
+      <c r="J8" s="108"/>
+      <c r="K8" s="108"/>
     </row>
     <row r="9" spans="1:11" ht="47.25" customHeight="1">
-      <c r="A9" s="106"/>
-[...9 lines deleted...]
-      <c r="K9" s="106"/>
+      <c r="A9" s="108"/>
+      <c r="B9" s="108"/>
+      <c r="C9" s="111"/>
+      <c r="D9" s="108"/>
+      <c r="E9" s="108"/>
+      <c r="F9" s="108"/>
+      <c r="G9" s="108"/>
+      <c r="H9" s="108"/>
+      <c r="I9" s="108"/>
+      <c r="J9" s="108"/>
+      <c r="K9" s="108"/>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="38">
         <v>2015</v>
       </c>
       <c r="B10" s="3">
         <v>100</v>
       </c>
       <c r="C10" s="9">
         <v>71.099999999999994</v>
       </c>
       <c r="D10" s="9">
         <v>63.8</v>
       </c>
       <c r="E10" s="9">
         <v>7.3</v>
       </c>
       <c r="F10" s="9">
         <v>22.4</v>
       </c>
       <c r="G10" s="9">
         <v>2.4</v>
       </c>
       <c r="H10" s="9">
         <v>0</v>
@@ -22974,386 +23954,481 @@
       </c>
       <c r="C60" s="26">
         <v>71.5</v>
       </c>
       <c r="D60" s="26">
         <v>69.3</v>
       </c>
       <c r="E60" s="26">
         <v>2.2000000000000002</v>
       </c>
       <c r="F60" s="26">
         <v>23.4</v>
       </c>
       <c r="G60" s="26">
         <v>2.2000000000000002</v>
       </c>
       <c r="H60" s="26">
         <v>0</v>
       </c>
       <c r="I60" s="26">
         <v>0.2</v>
       </c>
       <c r="J60" s="26">
         <v>0</v>
       </c>
-      <c r="K60" s="114">
+      <c r="K60" s="102">
         <v>2.7</v>
       </c>
     </row>
     <row r="61" spans="1:12">
       <c r="A61" s="60" t="s">
         <v>12</v>
       </c>
-      <c r="B61" s="87">
-[...2 lines deleted...]
-      <c r="C61" s="87">
+      <c r="B61" s="85">
+        <v>100</v>
+      </c>
+      <c r="C61" s="85">
         <v>72</v>
       </c>
-      <c r="D61" s="87">
+      <c r="D61" s="85">
         <v>70.3</v>
       </c>
-      <c r="E61" s="87">
+      <c r="E61" s="85">
         <v>1.7</v>
       </c>
-      <c r="F61" s="87">
+      <c r="F61" s="85">
         <v>23.1</v>
       </c>
-      <c r="G61" s="87">
+      <c r="G61" s="85">
         <v>2.2000000000000002</v>
       </c>
-      <c r="H61" s="87">
-[...2 lines deleted...]
-      <c r="I61" s="87">
+      <c r="H61" s="85">
+        <v>0</v>
+      </c>
+      <c r="I61" s="85">
         <v>0.3</v>
       </c>
-      <c r="J61" s="87">
-[...2 lines deleted...]
-      <c r="K61" s="88">
+      <c r="J61" s="85">
+        <v>0</v>
+      </c>
+      <c r="K61" s="86">
         <v>2.4</v>
       </c>
     </row>
     <row r="62" spans="1:12">
       <c r="A62" s="5" t="s">
         <v>13</v>
       </c>
       <c r="B62" s="31">
         <v>100</v>
       </c>
       <c r="C62" s="31">
         <v>71.7</v>
       </c>
       <c r="D62" s="31">
         <v>69.5</v>
       </c>
       <c r="E62" s="31">
         <v>2.2000000000000002</v>
       </c>
       <c r="F62" s="31">
         <v>23.4</v>
       </c>
       <c r="G62" s="31">
         <v>2.4</v>
       </c>
       <c r="H62" s="31">
         <v>0</v>
       </c>
       <c r="I62" s="31">
         <v>0.2</v>
       </c>
       <c r="J62" s="33" t="s">
         <v>39</v>
       </c>
       <c r="K62" s="12">
         <v>2.2999999999999998</v>
       </c>
     </row>
     <row r="63" spans="1:12">
       <c r="A63" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="B63" s="102">
-[...2 lines deleted...]
-      <c r="C63" s="102">
+      <c r="B63" s="100">
+        <v>100</v>
+      </c>
+      <c r="C63" s="100">
         <v>71.099999999999994</v>
       </c>
-      <c r="D63" s="102">
+      <c r="D63" s="100">
         <v>68.099999999999994</v>
       </c>
-      <c r="E63" s="102">
+      <c r="E63" s="100">
         <v>3</v>
       </c>
-      <c r="F63" s="102">
+      <c r="F63" s="100">
         <v>23.6</v>
       </c>
-      <c r="G63" s="102">
+      <c r="G63" s="100">
         <v>2.2000000000000002</v>
       </c>
-      <c r="H63" s="102">
-[...2 lines deleted...]
-      <c r="I63" s="102">
+      <c r="H63" s="100">
+        <v>0</v>
+      </c>
+      <c r="I63" s="100">
         <v>0.2</v>
       </c>
-      <c r="J63" s="102">
+      <c r="J63" s="100">
         <v>0</v>
       </c>
       <c r="K63" s="50">
         <v>2.9</v>
       </c>
     </row>
     <row r="64" spans="1:12">
-      <c r="A64" s="22" t="s">
+      <c r="A64" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="B64" s="103">
-[...2 lines deleted...]
-      <c r="C64" s="103">
+      <c r="B64" s="11">
+        <v>100</v>
+      </c>
+      <c r="C64" s="11">
         <v>70.900000000000006</v>
       </c>
-      <c r="D64" s="103">
+      <c r="D64" s="11">
         <v>69</v>
       </c>
-      <c r="E64" s="103">
+      <c r="E64" s="11">
         <v>1.9</v>
       </c>
-      <c r="F64" s="103">
+      <c r="F64" s="11">
         <v>23.8</v>
       </c>
-      <c r="G64" s="103">
+      <c r="G64" s="11">
         <v>2.1</v>
       </c>
-      <c r="H64" s="103">
-[...2 lines deleted...]
-      <c r="I64" s="103">
+      <c r="H64" s="11">
+        <v>0</v>
+      </c>
+      <c r="I64" s="11">
         <v>0.2</v>
       </c>
-      <c r="J64" s="103" t="s">
+      <c r="J64" s="11" t="s">
         <v>39</v>
       </c>
-      <c r="K64" s="103">
+      <c r="K64" s="11">
         <v>3</v>
       </c>
+    </row>
+    <row r="65" spans="1:11">
+      <c r="A65" s="17">
+        <v>2026</v>
+      </c>
+      <c r="B65" s="104"/>
+      <c r="C65" s="104"/>
+      <c r="D65" s="104"/>
+      <c r="E65" s="104"/>
+      <c r="F65" s="104"/>
+      <c r="G65" s="104"/>
+      <c r="H65" s="104"/>
+      <c r="I65" s="104"/>
+      <c r="J65" s="104"/>
+      <c r="K65" s="105"/>
+    </row>
+    <row r="66" spans="1:11">
+      <c r="A66" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="B66" s="117">
+        <v>100</v>
+      </c>
+      <c r="C66" s="117">
+        <v>67.7</v>
+      </c>
+      <c r="D66" s="117">
+        <v>66.2</v>
+      </c>
+      <c r="E66" s="117">
+        <v>1.5</v>
+      </c>
+      <c r="F66" s="117">
+        <v>27.2</v>
+      </c>
+      <c r="G66" s="117">
+        <v>2</v>
+      </c>
+      <c r="H66" s="117">
+        <v>0</v>
+      </c>
+      <c r="I66" s="117">
+        <v>0.1</v>
+      </c>
+      <c r="J66" s="85">
+        <v>1.5</v>
+      </c>
+      <c r="K66" s="86">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="67" spans="1:11">
+      <c r="A67" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="B67" s="31"/>
+      <c r="C67" s="31"/>
+      <c r="D67" s="31"/>
+      <c r="E67" s="31"/>
+      <c r="F67" s="31"/>
+      <c r="G67" s="31"/>
+      <c r="H67" s="31"/>
+      <c r="I67" s="31"/>
+      <c r="J67" s="31"/>
+      <c r="K67" s="12"/>
+    </row>
+    <row r="68" spans="1:11">
+      <c r="A68" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B68" s="100"/>
+      <c r="C68" s="100"/>
+      <c r="D68" s="100"/>
+      <c r="E68" s="100"/>
+      <c r="F68" s="100"/>
+      <c r="G68" s="100"/>
+      <c r="H68" s="100"/>
+      <c r="I68" s="100"/>
+      <c r="J68" s="100"/>
+      <c r="K68" s="50"/>
+    </row>
+    <row r="69" spans="1:11">
+      <c r="A69" s="22" t="s">
+        <v>15</v>
+      </c>
+      <c r="B69" s="101"/>
+      <c r="C69" s="101"/>
+      <c r="D69" s="101"/>
+      <c r="E69" s="101"/>
+      <c r="F69" s="101"/>
+      <c r="G69" s="101"/>
+      <c r="H69" s="101"/>
+      <c r="I69" s="101"/>
+      <c r="J69" s="101"/>
+      <c r="K69" s="101"/>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:A9"/>
     <mergeCell ref="B3:B9"/>
     <mergeCell ref="C3:K4"/>
     <mergeCell ref="C5:C9"/>
     <mergeCell ref="D5:E6"/>
     <mergeCell ref="F5:I6"/>
     <mergeCell ref="J5:J9"/>
     <mergeCell ref="K5:K9"/>
     <mergeCell ref="D7:D9"/>
     <mergeCell ref="E7:E9"/>
     <mergeCell ref="F7:F9"/>
     <mergeCell ref="G7:G9"/>
     <mergeCell ref="H7:H9"/>
     <mergeCell ref="I7:I9"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:N64"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:N69"/>
   <sheetViews>
     <sheetView topLeftCell="A25" workbookViewId="0">
-      <selection activeCell="O75" sqref="O75"/>
+      <selection activeCell="B66" sqref="B66:K66"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.85546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="13.85546875" style="1" customWidth="1"/>
     <col min="4" max="5" width="10.85546875" style="1" customWidth="1"/>
     <col min="6" max="6" width="8.140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="10.42578125" style="1" customWidth="1"/>
     <col min="9" max="9" width="10.5703125" style="1" customWidth="1"/>
     <col min="10" max="10" width="14.5703125" style="1" customWidth="1"/>
     <col min="11" max="11" width="15.42578125" style="1" customWidth="1"/>
     <col min="12" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
-      <c r="A1" s="105" t="s">
+      <c r="A1" s="107" t="s">
         <v>36</v>
       </c>
-      <c r="B1" s="105"/>
-[...8 lines deleted...]
-      <c r="K1" s="105"/>
+      <c r="B1" s="107"/>
+      <c r="C1" s="107"/>
+      <c r="D1" s="107"/>
+      <c r="E1" s="107"/>
+      <c r="F1" s="107"/>
+      <c r="G1" s="107"/>
+      <c r="H1" s="107"/>
+      <c r="I1" s="107"/>
+      <c r="J1" s="107"/>
+      <c r="K1" s="107"/>
     </row>
     <row r="2" spans="1:11">
-      <c r="A2" s="108" t="s">
+      <c r="A2" s="110" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="108"/>
-[...8 lines deleted...]
-      <c r="K2" s="108"/>
+      <c r="B2" s="110"/>
+      <c r="C2" s="110"/>
+      <c r="D2" s="110"/>
+      <c r="E2" s="110"/>
+      <c r="F2" s="110"/>
+      <c r="G2" s="110"/>
+      <c r="H2" s="110"/>
+      <c r="I2" s="110"/>
+      <c r="J2" s="110"/>
+      <c r="K2" s="110"/>
     </row>
     <row r="3" spans="1:11" ht="10.5" customHeight="1">
-      <c r="A3" s="106"/>
-      <c r="B3" s="106" t="s">
+      <c r="A3" s="108"/>
+      <c r="B3" s="108" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="106" t="s">
+      <c r="C3" s="108" t="s">
         <v>18</v>
       </c>
-      <c r="D3" s="106"/>
-[...6 lines deleted...]
-      <c r="K3" s="106"/>
+      <c r="D3" s="108"/>
+      <c r="E3" s="108"/>
+      <c r="F3" s="108"/>
+      <c r="G3" s="108"/>
+      <c r="H3" s="108"/>
+      <c r="I3" s="108"/>
+      <c r="J3" s="108"/>
+      <c r="K3" s="108"/>
     </row>
     <row r="4" spans="1:11" ht="6.75" customHeight="1">
-      <c r="A4" s="106"/>
-[...9 lines deleted...]
-      <c r="K4" s="106"/>
+      <c r="A4" s="108"/>
+      <c r="B4" s="108"/>
+      <c r="C4" s="108"/>
+      <c r="D4" s="108"/>
+      <c r="E4" s="108"/>
+      <c r="F4" s="108"/>
+      <c r="G4" s="108"/>
+      <c r="H4" s="108"/>
+      <c r="I4" s="108"/>
+      <c r="J4" s="108"/>
+      <c r="K4" s="108"/>
     </row>
     <row r="5" spans="1:11" ht="7.5" customHeight="1">
-      <c r="A5" s="106"/>
-[...1 lines deleted...]
-      <c r="C5" s="109" t="s">
+      <c r="A5" s="108"/>
+      <c r="B5" s="108"/>
+      <c r="C5" s="111" t="s">
         <v>11</v>
       </c>
-      <c r="D5" s="106" t="s">
+      <c r="D5" s="108" t="s">
         <v>17</v>
       </c>
-      <c r="E5" s="106"/>
-      <c r="F5" s="106" t="s">
+      <c r="E5" s="108"/>
+      <c r="F5" s="108" t="s">
         <v>16</v>
       </c>
-      <c r="G5" s="106"/>
-[...2 lines deleted...]
-      <c r="J5" s="106" t="s">
+      <c r="G5" s="108"/>
+      <c r="H5" s="108"/>
+      <c r="I5" s="108"/>
+      <c r="J5" s="108" t="s">
         <v>9</v>
       </c>
-      <c r="K5" s="106" t="s">
+      <c r="K5" s="108" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:11" ht="8.25" customHeight="1">
-      <c r="A6" s="106"/>
-[...9 lines deleted...]
-      <c r="K6" s="106"/>
+      <c r="A6" s="108"/>
+      <c r="B6" s="108"/>
+      <c r="C6" s="111"/>
+      <c r="D6" s="108"/>
+      <c r="E6" s="108"/>
+      <c r="F6" s="108"/>
+      <c r="G6" s="108"/>
+      <c r="H6" s="108"/>
+      <c r="I6" s="108"/>
+      <c r="J6" s="108"/>
+      <c r="K6" s="108"/>
     </row>
     <row r="7" spans="1:11" ht="12.75" customHeight="1">
-      <c r="A7" s="106"/>
-[...2 lines deleted...]
-      <c r="D7" s="106" t="s">
+      <c r="A7" s="108"/>
+      <c r="B7" s="108"/>
+      <c r="C7" s="111"/>
+      <c r="D7" s="108" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="106" t="s">
+      <c r="E7" s="108" t="s">
         <v>4</v>
       </c>
-      <c r="F7" s="106" t="s">
+      <c r="F7" s="108" t="s">
         <v>5</v>
       </c>
-      <c r="G7" s="106" t="s">
+      <c r="G7" s="108" t="s">
         <v>6</v>
       </c>
-      <c r="H7" s="106" t="s">
+      <c r="H7" s="108" t="s">
         <v>7</v>
       </c>
-      <c r="I7" s="106" t="s">
+      <c r="I7" s="108" t="s">
         <v>8</v>
       </c>
-      <c r="J7" s="106"/>
-      <c r="K7" s="106"/>
+      <c r="J7" s="108"/>
+      <c r="K7" s="108"/>
     </row>
     <row r="8" spans="1:11">
-      <c r="A8" s="106"/>
-[...9 lines deleted...]
-      <c r="K8" s="106"/>
+      <c r="A8" s="108"/>
+      <c r="B8" s="108"/>
+      <c r="C8" s="111"/>
+      <c r="D8" s="108"/>
+      <c r="E8" s="108"/>
+      <c r="F8" s="108"/>
+      <c r="G8" s="108"/>
+      <c r="H8" s="108"/>
+      <c r="I8" s="108"/>
+      <c r="J8" s="108"/>
+      <c r="K8" s="108"/>
     </row>
     <row r="9" spans="1:11" ht="47.25" customHeight="1">
-      <c r="A9" s="106"/>
-[...9 lines deleted...]
-      <c r="K9" s="106"/>
+      <c r="A9" s="108"/>
+      <c r="B9" s="108"/>
+      <c r="C9" s="111"/>
+      <c r="D9" s="108"/>
+      <c r="E9" s="108"/>
+      <c r="F9" s="108"/>
+      <c r="G9" s="108"/>
+      <c r="H9" s="108"/>
+      <c r="I9" s="108"/>
+      <c r="J9" s="108"/>
+      <c r="K9" s="108"/>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="38">
         <v>2015</v>
       </c>
       <c r="B10" s="3">
         <v>100</v>
       </c>
       <c r="C10" s="9">
         <v>86.8</v>
       </c>
       <c r="D10" s="9">
         <v>79.7</v>
       </c>
       <c r="E10" s="9">
         <v>7.1</v>
       </c>
       <c r="F10" s="9">
         <v>9</v>
       </c>
       <c r="G10" s="9">
         <v>0.8</v>
       </c>
       <c r="H10" s="9">
         <v>0.1</v>
@@ -25106,385 +26181,480 @@
       </c>
       <c r="C60" s="26">
         <v>78.900000000000006</v>
       </c>
       <c r="D60" s="26">
         <v>70.099999999999994</v>
       </c>
       <c r="E60" s="26">
         <v>8.8000000000000007</v>
       </c>
       <c r="F60" s="26">
         <v>12.8</v>
       </c>
       <c r="G60" s="26">
         <v>2.2999999999999998</v>
       </c>
       <c r="H60" s="26">
         <v>0</v>
       </c>
       <c r="I60" s="26">
         <v>0.5</v>
       </c>
       <c r="J60" s="26">
         <v>0.3</v>
       </c>
-      <c r="K60" s="114">
+      <c r="K60" s="102">
         <v>5.2</v>
       </c>
     </row>
     <row r="61" spans="1:12">
       <c r="A61" s="60" t="s">
         <v>12</v>
       </c>
-      <c r="B61" s="87">
-[...2 lines deleted...]
-      <c r="C61" s="87">
+      <c r="B61" s="85">
+        <v>100</v>
+      </c>
+      <c r="C61" s="85">
         <v>78.400000000000006</v>
       </c>
-      <c r="D61" s="87">
+      <c r="D61" s="85">
         <v>69.400000000000006</v>
       </c>
-      <c r="E61" s="87">
+      <c r="E61" s="85">
         <v>9</v>
       </c>
-      <c r="F61" s="87">
+      <c r="F61" s="85">
         <v>12.5</v>
       </c>
-      <c r="G61" s="87">
+      <c r="G61" s="85">
         <v>2.4</v>
       </c>
-      <c r="H61" s="87">
-[...2 lines deleted...]
-      <c r="I61" s="87">
+      <c r="H61" s="85">
+        <v>0</v>
+      </c>
+      <c r="I61" s="85">
         <v>0.5</v>
       </c>
-      <c r="J61" s="87">
+      <c r="J61" s="85">
         <v>0.2</v>
       </c>
-      <c r="K61" s="88">
+      <c r="K61" s="86">
         <v>6</v>
       </c>
     </row>
     <row r="62" spans="1:12">
       <c r="A62" s="5" t="s">
         <v>13</v>
       </c>
       <c r="B62" s="31">
         <v>100</v>
       </c>
       <c r="C62" s="31">
         <v>79.2</v>
       </c>
       <c r="D62" s="31">
         <v>70</v>
       </c>
       <c r="E62" s="31">
         <v>9.1999999999999993</v>
       </c>
       <c r="F62" s="31">
         <v>12.6</v>
       </c>
       <c r="G62" s="31">
         <v>2.6</v>
       </c>
       <c r="H62" s="31">
         <v>0.1</v>
       </c>
       <c r="I62" s="31">
         <v>0.5</v>
       </c>
       <c r="J62" s="31">
         <v>0.3</v>
       </c>
       <c r="K62" s="12">
         <v>4.7</v>
       </c>
     </row>
     <row r="63" spans="1:12">
       <c r="A63" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="B63" s="102">
-[...2 lines deleted...]
-      <c r="C63" s="102">
+      <c r="B63" s="103">
+        <v>100</v>
+      </c>
+      <c r="C63" s="103">
         <v>79.2</v>
       </c>
-      <c r="D63" s="102">
+      <c r="D63" s="103">
         <v>70.400000000000006</v>
       </c>
-      <c r="E63" s="102">
+      <c r="E63" s="103">
         <v>8.8000000000000007</v>
       </c>
-      <c r="F63" s="102">
+      <c r="F63" s="103">
         <v>12.9</v>
       </c>
-      <c r="G63" s="102">
+      <c r="G63" s="103">
         <v>2.4</v>
       </c>
-      <c r="H63" s="102">
-[...2 lines deleted...]
-      <c r="I63" s="102">
+      <c r="H63" s="103">
+        <v>0</v>
+      </c>
+      <c r="I63" s="103">
         <v>0.4</v>
       </c>
-      <c r="J63" s="102">
+      <c r="J63" s="103">
         <v>0.3</v>
       </c>
-      <c r="K63" s="50">
+      <c r="K63" s="56">
         <v>4.8</v>
       </c>
     </row>
     <row r="64" spans="1:12">
-      <c r="A64" s="22" t="s">
+      <c r="A64" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="B64" s="103">
-[...2 lines deleted...]
-      <c r="C64" s="103">
+      <c r="B64" s="11">
+        <v>100</v>
+      </c>
+      <c r="C64" s="11">
         <v>78.8</v>
       </c>
-      <c r="D64" s="103">
+      <c r="D64" s="11">
         <v>70.400000000000006</v>
       </c>
-      <c r="E64" s="103">
+      <c r="E64" s="11">
         <v>8.4</v>
       </c>
-      <c r="F64" s="103">
+      <c r="F64" s="11">
         <v>12.7</v>
       </c>
-      <c r="G64" s="103">
+      <c r="G64" s="11">
         <v>2.1</v>
       </c>
-      <c r="H64" s="103">
-[...2 lines deleted...]
-      <c r="I64" s="103">
+      <c r="H64" s="11">
+        <v>0</v>
+      </c>
+      <c r="I64" s="11">
         <v>0.5</v>
       </c>
-      <c r="J64" s="103">
+      <c r="J64" s="11">
         <v>0.3</v>
       </c>
-      <c r="K64" s="103">
+      <c r="K64" s="11">
         <v>5.6000000000000005</v>
       </c>
+    </row>
+    <row r="65" spans="1:11">
+      <c r="A65" s="17">
+        <v>2026</v>
+      </c>
+      <c r="B65" s="104"/>
+      <c r="C65" s="104"/>
+      <c r="D65" s="104"/>
+      <c r="E65" s="104"/>
+      <c r="F65" s="104"/>
+      <c r="G65" s="104"/>
+      <c r="H65" s="104"/>
+      <c r="I65" s="104"/>
+      <c r="J65" s="104"/>
+      <c r="K65" s="105"/>
+    </row>
+    <row r="66" spans="1:11">
+      <c r="A66" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="B66" s="117">
+        <v>100</v>
+      </c>
+      <c r="C66" s="117">
+        <v>74.599999999999994</v>
+      </c>
+      <c r="D66" s="117">
+        <v>67.099999999999994</v>
+      </c>
+      <c r="E66" s="117">
+        <v>7.5</v>
+      </c>
+      <c r="F66" s="117">
+        <v>17.2</v>
+      </c>
+      <c r="G66" s="117">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="H66" s="117">
+        <v>0</v>
+      </c>
+      <c r="I66" s="117">
+        <v>0.6</v>
+      </c>
+      <c r="J66" s="85">
+        <v>1.5</v>
+      </c>
+      <c r="K66" s="86">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="67" spans="1:11">
+      <c r="A67" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="B67" s="31"/>
+      <c r="C67" s="31"/>
+      <c r="D67" s="31"/>
+      <c r="E67" s="31"/>
+      <c r="F67" s="31"/>
+      <c r="G67" s="31"/>
+      <c r="H67" s="31"/>
+      <c r="I67" s="31"/>
+      <c r="J67" s="31"/>
+      <c r="K67" s="12"/>
+    </row>
+    <row r="68" spans="1:11">
+      <c r="A68" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B68" s="100"/>
+      <c r="C68" s="100"/>
+      <c r="D68" s="100"/>
+      <c r="E68" s="100"/>
+      <c r="F68" s="100"/>
+      <c r="G68" s="100"/>
+      <c r="H68" s="100"/>
+      <c r="I68" s="100"/>
+      <c r="J68" s="100"/>
+      <c r="K68" s="50"/>
+    </row>
+    <row r="69" spans="1:11">
+      <c r="A69" s="22" t="s">
+        <v>15</v>
+      </c>
+      <c r="B69" s="101"/>
+      <c r="C69" s="101"/>
+      <c r="D69" s="101"/>
+      <c r="E69" s="101"/>
+      <c r="F69" s="101"/>
+      <c r="G69" s="101"/>
+      <c r="H69" s="101"/>
+      <c r="I69" s="101"/>
+      <c r="J69" s="101"/>
+      <c r="K69" s="101"/>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:A9"/>
     <mergeCell ref="B3:B9"/>
     <mergeCell ref="C3:K4"/>
     <mergeCell ref="C5:C9"/>
     <mergeCell ref="D5:E6"/>
     <mergeCell ref="F5:I6"/>
     <mergeCell ref="J5:J9"/>
     <mergeCell ref="K5:K9"/>
     <mergeCell ref="D7:D9"/>
     <mergeCell ref="E7:E9"/>
     <mergeCell ref="F7:F9"/>
     <mergeCell ref="G7:G9"/>
     <mergeCell ref="H7:H9"/>
     <mergeCell ref="I7:I9"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet23.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:N64"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:N69"/>
   <sheetViews>
     <sheetView topLeftCell="A25" workbookViewId="0">
-      <selection activeCell="W77" sqref="W77"/>
+      <selection activeCell="B66" sqref="B66:K66"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.85546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="13.85546875" style="1" customWidth="1"/>
     <col min="4" max="5" width="10.85546875" style="1" customWidth="1"/>
     <col min="6" max="6" width="8.140625" style="1" customWidth="1"/>
     <col min="7" max="8" width="10.42578125" style="1" customWidth="1"/>
     <col min="9" max="9" width="10.5703125" style="1" customWidth="1"/>
     <col min="10" max="10" width="14.5703125" style="1" customWidth="1"/>
     <col min="11" max="11" width="15.42578125" style="1" customWidth="1"/>
     <col min="12" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
-      <c r="A1" s="105" t="s">
+      <c r="A1" s="107" t="s">
         <v>37</v>
       </c>
-      <c r="B1" s="105"/>
-[...8 lines deleted...]
-      <c r="K1" s="105"/>
+      <c r="B1" s="107"/>
+      <c r="C1" s="107"/>
+      <c r="D1" s="107"/>
+      <c r="E1" s="107"/>
+      <c r="F1" s="107"/>
+      <c r="G1" s="107"/>
+      <c r="H1" s="107"/>
+      <c r="I1" s="107"/>
+      <c r="J1" s="107"/>
+      <c r="K1" s="107"/>
     </row>
     <row r="2" spans="1:11">
-      <c r="A2" s="108" t="s">
+      <c r="A2" s="110" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="108"/>
-[...8 lines deleted...]
-      <c r="K2" s="108"/>
+      <c r="B2" s="110"/>
+      <c r="C2" s="110"/>
+      <c r="D2" s="110"/>
+      <c r="E2" s="110"/>
+      <c r="F2" s="110"/>
+      <c r="G2" s="110"/>
+      <c r="H2" s="110"/>
+      <c r="I2" s="110"/>
+      <c r="J2" s="110"/>
+      <c r="K2" s="110"/>
     </row>
     <row r="3" spans="1:11" ht="10.5" customHeight="1">
-      <c r="A3" s="106"/>
-      <c r="B3" s="106" t="s">
+      <c r="A3" s="108"/>
+      <c r="B3" s="108" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="106" t="s">
+      <c r="C3" s="108" t="s">
         <v>18</v>
       </c>
-      <c r="D3" s="106"/>
-[...6 lines deleted...]
-      <c r="K3" s="106"/>
+      <c r="D3" s="108"/>
+      <c r="E3" s="108"/>
+      <c r="F3" s="108"/>
+      <c r="G3" s="108"/>
+      <c r="H3" s="108"/>
+      <c r="I3" s="108"/>
+      <c r="J3" s="108"/>
+      <c r="K3" s="108"/>
     </row>
     <row r="4" spans="1:11" ht="6.75" customHeight="1">
-      <c r="A4" s="106"/>
-[...9 lines deleted...]
-      <c r="K4" s="106"/>
+      <c r="A4" s="108"/>
+      <c r="B4" s="108"/>
+      <c r="C4" s="108"/>
+      <c r="D4" s="108"/>
+      <c r="E4" s="108"/>
+      <c r="F4" s="108"/>
+      <c r="G4" s="108"/>
+      <c r="H4" s="108"/>
+      <c r="I4" s="108"/>
+      <c r="J4" s="108"/>
+      <c r="K4" s="108"/>
     </row>
     <row r="5" spans="1:11" ht="7.5" customHeight="1">
-      <c r="A5" s="106"/>
-[...1 lines deleted...]
-      <c r="C5" s="109" t="s">
+      <c r="A5" s="108"/>
+      <c r="B5" s="108"/>
+      <c r="C5" s="111" t="s">
         <v>11</v>
       </c>
-      <c r="D5" s="106" t="s">
+      <c r="D5" s="108" t="s">
         <v>17</v>
       </c>
-      <c r="E5" s="106"/>
-      <c r="F5" s="106" t="s">
+      <c r="E5" s="108"/>
+      <c r="F5" s="108" t="s">
         <v>16</v>
       </c>
-      <c r="G5" s="106"/>
-[...2 lines deleted...]
-      <c r="J5" s="106" t="s">
+      <c r="G5" s="108"/>
+      <c r="H5" s="108"/>
+      <c r="I5" s="108"/>
+      <c r="J5" s="108" t="s">
         <v>9</v>
       </c>
-      <c r="K5" s="106" t="s">
+      <c r="K5" s="108" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:11" ht="8.25" customHeight="1">
-      <c r="A6" s="106"/>
-[...9 lines deleted...]
-      <c r="K6" s="106"/>
+      <c r="A6" s="108"/>
+      <c r="B6" s="108"/>
+      <c r="C6" s="111"/>
+      <c r="D6" s="108"/>
+      <c r="E6" s="108"/>
+      <c r="F6" s="108"/>
+      <c r="G6" s="108"/>
+      <c r="H6" s="108"/>
+      <c r="I6" s="108"/>
+      <c r="J6" s="108"/>
+      <c r="K6" s="108"/>
     </row>
     <row r="7" spans="1:11" ht="12.75" customHeight="1">
-      <c r="A7" s="106"/>
-[...2 lines deleted...]
-      <c r="D7" s="106" t="s">
+      <c r="A7" s="108"/>
+      <c r="B7" s="108"/>
+      <c r="C7" s="111"/>
+      <c r="D7" s="108" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="106" t="s">
+      <c r="E7" s="108" t="s">
         <v>4</v>
       </c>
-      <c r="F7" s="106" t="s">
+      <c r="F7" s="108" t="s">
         <v>5</v>
       </c>
-      <c r="G7" s="106" t="s">
+      <c r="G7" s="108" t="s">
         <v>6</v>
       </c>
-      <c r="H7" s="106" t="s">
+      <c r="H7" s="108" t="s">
         <v>7</v>
       </c>
-      <c r="I7" s="106" t="s">
+      <c r="I7" s="108" t="s">
         <v>8</v>
       </c>
-      <c r="J7" s="106"/>
-      <c r="K7" s="106"/>
+      <c r="J7" s="108"/>
+      <c r="K7" s="108"/>
     </row>
     <row r="8" spans="1:11">
-      <c r="A8" s="106"/>
-[...9 lines deleted...]
-      <c r="K8" s="106"/>
+      <c r="A8" s="108"/>
+      <c r="B8" s="108"/>
+      <c r="C8" s="111"/>
+      <c r="D8" s="108"/>
+      <c r="E8" s="108"/>
+      <c r="F8" s="108"/>
+      <c r="G8" s="108"/>
+      <c r="H8" s="108"/>
+      <c r="I8" s="108"/>
+      <c r="J8" s="108"/>
+      <c r="K8" s="108"/>
     </row>
     <row r="9" spans="1:11" ht="47.25" customHeight="1">
-      <c r="A9" s="106"/>
-[...9 lines deleted...]
-      <c r="K9" s="106"/>
+      <c r="A9" s="108"/>
+      <c r="B9" s="108"/>
+      <c r="C9" s="111"/>
+      <c r="D9" s="108"/>
+      <c r="E9" s="108"/>
+      <c r="F9" s="108"/>
+      <c r="G9" s="108"/>
+      <c r="H9" s="108"/>
+      <c r="I9" s="108"/>
+      <c r="J9" s="108"/>
+      <c r="K9" s="108"/>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="38">
         <v>2015</v>
       </c>
       <c r="B10" s="3">
         <v>100</v>
       </c>
       <c r="C10" s="9">
         <v>84.9</v>
       </c>
       <c r="D10" s="9">
         <v>78.8</v>
       </c>
       <c r="E10" s="9">
         <v>6.1</v>
       </c>
       <c r="F10" s="9">
         <v>11</v>
       </c>
       <c r="G10" s="9">
         <v>0.7</v>
       </c>
       <c r="H10" s="9">
         <v>0</v>
@@ -27237,386 +28407,481 @@
       </c>
       <c r="C60" s="26">
         <v>70.3</v>
       </c>
       <c r="D60" s="26">
         <v>66</v>
       </c>
       <c r="E60" s="26">
         <v>4.3</v>
       </c>
       <c r="F60" s="26">
         <v>24.1</v>
       </c>
       <c r="G60" s="26">
         <v>1.9</v>
       </c>
       <c r="H60" s="27" t="s">
         <v>39</v>
       </c>
       <c r="I60" s="26">
         <v>0.3</v>
       </c>
       <c r="J60" s="26">
         <v>0.8</v>
       </c>
-      <c r="K60" s="114">
+      <c r="K60" s="102">
         <v>2.6</v>
       </c>
     </row>
     <row r="61" spans="1:12">
       <c r="A61" s="60" t="s">
         <v>12</v>
       </c>
-      <c r="B61" s="87">
-[...2 lines deleted...]
-      <c r="C61" s="87">
+      <c r="B61" s="85">
+        <v>100</v>
+      </c>
+      <c r="C61" s="85">
         <v>69.599999999999994</v>
       </c>
-      <c r="D61" s="87">
+      <c r="D61" s="85">
         <v>65.599999999999994</v>
       </c>
-      <c r="E61" s="87">
+      <c r="E61" s="85">
         <v>4</v>
       </c>
-      <c r="F61" s="87">
+      <c r="F61" s="85">
         <v>24.5</v>
       </c>
-      <c r="G61" s="87">
+      <c r="G61" s="85">
         <v>2.1</v>
       </c>
-      <c r="H61" s="89" t="s">
+      <c r="H61" s="87" t="s">
         <v>39</v>
       </c>
-      <c r="I61" s="87">
+      <c r="I61" s="85">
         <v>0.3</v>
       </c>
-      <c r="J61" s="87">
+      <c r="J61" s="85">
         <v>0.9</v>
       </c>
-      <c r="K61" s="88">
+      <c r="K61" s="86">
         <v>2.6</v>
       </c>
     </row>
     <row r="62" spans="1:12">
       <c r="A62" s="5" t="s">
         <v>13</v>
       </c>
       <c r="B62" s="31">
         <v>100</v>
       </c>
       <c r="C62" s="31">
         <v>70.599999999999994</v>
       </c>
       <c r="D62" s="31">
         <v>66.3</v>
       </c>
       <c r="E62" s="31">
         <v>4.3</v>
       </c>
       <c r="F62" s="31">
         <v>24.1</v>
       </c>
       <c r="G62" s="31">
         <v>1.8</v>
       </c>
       <c r="H62" s="33" t="s">
         <v>39</v>
       </c>
       <c r="I62" s="31">
         <v>0.3</v>
       </c>
       <c r="J62" s="31">
         <v>0.7</v>
       </c>
       <c r="K62" s="12">
         <v>2.5</v>
       </c>
     </row>
     <row r="63" spans="1:12">
       <c r="A63" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="B63" s="102">
-[...2 lines deleted...]
-      <c r="C63" s="102">
+      <c r="B63" s="103">
+        <v>100</v>
+      </c>
+      <c r="C63" s="103">
         <v>70.5</v>
       </c>
-      <c r="D63" s="102">
+      <c r="D63" s="103">
         <v>66.2</v>
       </c>
-      <c r="E63" s="102">
+      <c r="E63" s="103">
         <v>4.3</v>
       </c>
-      <c r="F63" s="102">
+      <c r="F63" s="103">
         <v>24.2</v>
       </c>
-      <c r="G63" s="102">
+      <c r="G63" s="103">
         <v>1.8</v>
       </c>
-      <c r="H63" s="102" t="s">
+      <c r="H63" s="103" t="s">
         <v>39</v>
       </c>
-      <c r="I63" s="102">
+      <c r="I63" s="103">
         <v>0.3</v>
       </c>
-      <c r="J63" s="102">
+      <c r="J63" s="103">
         <v>0.8</v>
       </c>
-      <c r="K63" s="50">
+      <c r="K63" s="56">
         <v>2.4000000000000004</v>
       </c>
     </row>
     <row r="64" spans="1:12">
-      <c r="A64" s="22" t="s">
+      <c r="A64" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="B64" s="103">
-[...2 lines deleted...]
-      <c r="C64" s="103">
+      <c r="B64" s="11">
+        <v>100</v>
+      </c>
+      <c r="C64" s="11">
         <v>70.7</v>
       </c>
-      <c r="D64" s="103">
+      <c r="D64" s="11">
         <v>66.2</v>
       </c>
-      <c r="E64" s="103">
+      <c r="E64" s="11">
         <v>4.5</v>
       </c>
-      <c r="F64" s="103">
+      <c r="F64" s="11">
         <v>23.6</v>
       </c>
-      <c r="G64" s="103">
+      <c r="G64" s="11">
         <v>1.8</v>
       </c>
-      <c r="H64" s="103" t="s">
+      <c r="H64" s="11" t="s">
         <v>39</v>
       </c>
-      <c r="I64" s="103">
+      <c r="I64" s="11">
         <v>0.4</v>
       </c>
-      <c r="J64" s="103">
+      <c r="J64" s="11">
         <v>0.8</v>
       </c>
-      <c r="K64" s="103">
+      <c r="K64" s="11">
         <v>2.7</v>
       </c>
+    </row>
+    <row r="65" spans="1:11">
+      <c r="A65" s="17">
+        <v>2026</v>
+      </c>
+      <c r="B65" s="104"/>
+      <c r="C65" s="104"/>
+      <c r="D65" s="104"/>
+      <c r="E65" s="104"/>
+      <c r="F65" s="104"/>
+      <c r="G65" s="104"/>
+      <c r="H65" s="104"/>
+      <c r="I65" s="104"/>
+      <c r="J65" s="104"/>
+      <c r="K65" s="105"/>
+    </row>
+    <row r="66" spans="1:11">
+      <c r="A66" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="B66" s="117">
+        <v>100</v>
+      </c>
+      <c r="C66" s="117">
+        <v>68</v>
+      </c>
+      <c r="D66" s="117">
+        <v>64</v>
+      </c>
+      <c r="E66" s="117">
+        <v>4</v>
+      </c>
+      <c r="F66" s="117">
+        <v>26.7</v>
+      </c>
+      <c r="G66" s="117">
+        <v>1.8</v>
+      </c>
+      <c r="H66" s="118" t="s">
+        <v>39</v>
+      </c>
+      <c r="I66" s="117">
+        <v>0.3</v>
+      </c>
+      <c r="J66" s="85">
+        <v>2.4</v>
+      </c>
+      <c r="K66" s="86">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="67" spans="1:11">
+      <c r="A67" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="B67" s="31"/>
+      <c r="C67" s="31"/>
+      <c r="D67" s="31"/>
+      <c r="E67" s="31"/>
+      <c r="F67" s="31"/>
+      <c r="G67" s="31"/>
+      <c r="H67" s="31"/>
+      <c r="I67" s="31"/>
+      <c r="J67" s="31"/>
+      <c r="K67" s="12"/>
+    </row>
+    <row r="68" spans="1:11">
+      <c r="A68" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B68" s="100"/>
+      <c r="C68" s="100"/>
+      <c r="D68" s="100"/>
+      <c r="E68" s="100"/>
+      <c r="F68" s="100"/>
+      <c r="G68" s="100"/>
+      <c r="H68" s="100"/>
+      <c r="I68" s="100"/>
+      <c r="J68" s="100"/>
+      <c r="K68" s="50"/>
+    </row>
+    <row r="69" spans="1:11">
+      <c r="A69" s="22" t="s">
+        <v>15</v>
+      </c>
+      <c r="B69" s="101"/>
+      <c r="C69" s="101"/>
+      <c r="D69" s="101"/>
+      <c r="E69" s="101"/>
+      <c r="F69" s="101"/>
+      <c r="G69" s="101"/>
+      <c r="H69" s="101"/>
+      <c r="I69" s="101"/>
+      <c r="J69" s="101"/>
+      <c r="K69" s="101"/>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:A9"/>
     <mergeCell ref="B3:B9"/>
     <mergeCell ref="C3:K4"/>
     <mergeCell ref="C5:C9"/>
     <mergeCell ref="D5:E6"/>
     <mergeCell ref="F5:I6"/>
     <mergeCell ref="J5:J9"/>
     <mergeCell ref="K5:K9"/>
     <mergeCell ref="D7:D9"/>
     <mergeCell ref="E7:E9"/>
     <mergeCell ref="F7:F9"/>
     <mergeCell ref="G7:G9"/>
     <mergeCell ref="H7:H9"/>
     <mergeCell ref="I7:I9"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet24.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:N49"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:N54"/>
   <sheetViews>
-    <sheetView topLeftCell="A10" workbookViewId="0">
-      <selection activeCell="R43" sqref="R43"/>
+    <sheetView tabSelected="1" topLeftCell="A10" workbookViewId="0">
+      <selection activeCell="O54" sqref="O54"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.85546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="13.85546875" style="1" customWidth="1"/>
     <col min="4" max="5" width="10.85546875" style="1" customWidth="1"/>
     <col min="6" max="6" width="8.140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="10.85546875" style="1" customWidth="1"/>
     <col min="8" max="8" width="10.42578125" style="1" customWidth="1"/>
     <col min="9" max="9" width="10.5703125" style="1" customWidth="1"/>
     <col min="10" max="10" width="14.5703125" style="1" customWidth="1"/>
     <col min="11" max="11" width="15.42578125" style="1" customWidth="1"/>
     <col min="12" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12">
-      <c r="A1" s="105" t="s">
+      <c r="A1" s="107" t="s">
         <v>38</v>
       </c>
-      <c r="B1" s="105"/>
-[...8 lines deleted...]
-      <c r="K1" s="105"/>
+      <c r="B1" s="107"/>
+      <c r="C1" s="107"/>
+      <c r="D1" s="107"/>
+      <c r="E1" s="107"/>
+      <c r="F1" s="107"/>
+      <c r="G1" s="107"/>
+      <c r="H1" s="107"/>
+      <c r="I1" s="107"/>
+      <c r="J1" s="107"/>
+      <c r="K1" s="107"/>
     </row>
     <row r="2" spans="1:12">
-      <c r="A2" s="108" t="s">
+      <c r="A2" s="110" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="108"/>
-[...8 lines deleted...]
-      <c r="K2" s="108"/>
+      <c r="B2" s="110"/>
+      <c r="C2" s="110"/>
+      <c r="D2" s="110"/>
+      <c r="E2" s="110"/>
+      <c r="F2" s="110"/>
+      <c r="G2" s="110"/>
+      <c r="H2" s="110"/>
+      <c r="I2" s="110"/>
+      <c r="J2" s="110"/>
+      <c r="K2" s="110"/>
     </row>
     <row r="3" spans="1:12" ht="10.5" customHeight="1">
-      <c r="A3" s="106"/>
-      <c r="B3" s="106" t="s">
+      <c r="A3" s="108"/>
+      <c r="B3" s="108" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="106" t="s">
+      <c r="C3" s="108" t="s">
         <v>18</v>
       </c>
-      <c r="D3" s="106"/>
-[...6 lines deleted...]
-      <c r="K3" s="106"/>
+      <c r="D3" s="108"/>
+      <c r="E3" s="108"/>
+      <c r="F3" s="108"/>
+      <c r="G3" s="108"/>
+      <c r="H3" s="108"/>
+      <c r="I3" s="108"/>
+      <c r="J3" s="108"/>
+      <c r="K3" s="108"/>
     </row>
     <row r="4" spans="1:12" ht="6.75" customHeight="1">
-      <c r="A4" s="106"/>
-[...9 lines deleted...]
-      <c r="K4" s="106"/>
+      <c r="A4" s="108"/>
+      <c r="B4" s="108"/>
+      <c r="C4" s="108"/>
+      <c r="D4" s="108"/>
+      <c r="E4" s="108"/>
+      <c r="F4" s="108"/>
+      <c r="G4" s="108"/>
+      <c r="H4" s="108"/>
+      <c r="I4" s="108"/>
+      <c r="J4" s="108"/>
+      <c r="K4" s="108"/>
     </row>
     <row r="5" spans="1:12" ht="7.5" customHeight="1">
-      <c r="A5" s="106"/>
-[...1 lines deleted...]
-      <c r="C5" s="109" t="s">
+      <c r="A5" s="108"/>
+      <c r="B5" s="108"/>
+      <c r="C5" s="111" t="s">
         <v>11</v>
       </c>
-      <c r="D5" s="106" t="s">
+      <c r="D5" s="108" t="s">
         <v>17</v>
       </c>
-      <c r="E5" s="106"/>
-      <c r="F5" s="106" t="s">
+      <c r="E5" s="108"/>
+      <c r="F5" s="108" t="s">
         <v>16</v>
       </c>
-      <c r="G5" s="106"/>
-[...2 lines deleted...]
-      <c r="J5" s="106" t="s">
+      <c r="G5" s="108"/>
+      <c r="H5" s="108"/>
+      <c r="I5" s="108"/>
+      <c r="J5" s="108" t="s">
         <v>9</v>
       </c>
-      <c r="K5" s="106" t="s">
+      <c r="K5" s="108" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:12" ht="8.25" customHeight="1">
-      <c r="A6" s="106"/>
-[...9 lines deleted...]
-      <c r="K6" s="106"/>
+      <c r="A6" s="108"/>
+      <c r="B6" s="108"/>
+      <c r="C6" s="111"/>
+      <c r="D6" s="108"/>
+      <c r="E6" s="108"/>
+      <c r="F6" s="108"/>
+      <c r="G6" s="108"/>
+      <c r="H6" s="108"/>
+      <c r="I6" s="108"/>
+      <c r="J6" s="108"/>
+      <c r="K6" s="108"/>
     </row>
     <row r="7" spans="1:12" ht="12.75" customHeight="1">
-      <c r="A7" s="106"/>
-[...2 lines deleted...]
-      <c r="D7" s="106" t="s">
+      <c r="A7" s="108"/>
+      <c r="B7" s="108"/>
+      <c r="C7" s="111"/>
+      <c r="D7" s="108" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="106" t="s">
+      <c r="E7" s="108" t="s">
         <v>4</v>
       </c>
-      <c r="F7" s="106" t="s">
+      <c r="F7" s="108" t="s">
         <v>5</v>
       </c>
-      <c r="G7" s="106" t="s">
+      <c r="G7" s="108" t="s">
         <v>6</v>
       </c>
-      <c r="H7" s="106" t="s">
+      <c r="H7" s="108" t="s">
         <v>7</v>
       </c>
-      <c r="I7" s="106" t="s">
+      <c r="I7" s="108" t="s">
         <v>8</v>
       </c>
-      <c r="J7" s="106"/>
-      <c r="K7" s="106"/>
+      <c r="J7" s="108"/>
+      <c r="K7" s="108"/>
     </row>
     <row r="8" spans="1:12">
-      <c r="A8" s="106"/>
-[...9 lines deleted...]
-      <c r="K8" s="106"/>
+      <c r="A8" s="108"/>
+      <c r="B8" s="108"/>
+      <c r="C8" s="111"/>
+      <c r="D8" s="108"/>
+      <c r="E8" s="108"/>
+      <c r="F8" s="108"/>
+      <c r="G8" s="108"/>
+      <c r="H8" s="108"/>
+      <c r="I8" s="108"/>
+      <c r="J8" s="108"/>
+      <c r="K8" s="108"/>
     </row>
     <row r="9" spans="1:12" ht="47.25" customHeight="1">
-      <c r="A9" s="106"/>
-[...9 lines deleted...]
-      <c r="K9" s="106"/>
+      <c r="A9" s="108"/>
+      <c r="B9" s="108"/>
+      <c r="C9" s="111"/>
+      <c r="D9" s="108"/>
+      <c r="E9" s="108"/>
+      <c r="F9" s="108"/>
+      <c r="G9" s="108"/>
+      <c r="H9" s="108"/>
+      <c r="I9" s="108"/>
+      <c r="J9" s="108"/>
+      <c r="K9" s="108"/>
     </row>
     <row r="10" spans="1:12">
       <c r="A10" s="8">
         <v>2018</v>
       </c>
       <c r="B10" s="9">
         <v>100</v>
       </c>
       <c r="C10" s="39">
         <v>81.3</v>
       </c>
       <c r="D10" s="39">
         <v>68.900000000000006</v>
       </c>
       <c r="E10" s="39">
         <v>12.4</v>
       </c>
       <c r="F10" s="39">
         <v>13.8</v>
       </c>
       <c r="G10" s="39">
         <v>2.2000000000000002</v>
       </c>
       <c r="H10" s="39" t="s">
         <v>43</v>
@@ -28815,389 +30080,489 @@
       </c>
       <c r="C45" s="26">
         <v>79.900000000000006</v>
       </c>
       <c r="D45" s="26">
         <v>61.4</v>
       </c>
       <c r="E45" s="26">
         <v>18.5</v>
       </c>
       <c r="F45" s="26">
         <v>13.9</v>
       </c>
       <c r="G45" s="26">
         <v>4.0999999999999996</v>
       </c>
       <c r="H45" s="26">
         <v>0.1</v>
       </c>
       <c r="I45" s="26">
         <v>0.4</v>
       </c>
       <c r="J45" s="26">
         <v>0.2</v>
       </c>
-      <c r="K45" s="114">
+      <c r="K45" s="102">
         <v>1.4</v>
       </c>
     </row>
     <row r="46" spans="1:12">
       <c r="A46" s="60" t="s">
         <v>12</v>
       </c>
-      <c r="B46" s="87">
-[...2 lines deleted...]
-      <c r="C46" s="87">
+      <c r="B46" s="85">
+        <v>100</v>
+      </c>
+      <c r="C46" s="85">
         <v>80.3</v>
       </c>
-      <c r="D46" s="87">
+      <c r="D46" s="85">
         <v>61.7</v>
       </c>
-      <c r="E46" s="87">
+      <c r="E46" s="85">
         <v>18.600000000000001</v>
       </c>
-      <c r="F46" s="87">
+      <c r="F46" s="85">
         <v>13.3</v>
       </c>
-      <c r="G46" s="87">
+      <c r="G46" s="85">
         <v>4.2</v>
       </c>
-      <c r="H46" s="87">
-[...2 lines deleted...]
-      <c r="I46" s="87">
+      <c r="H46" s="85">
+        <v>0.1</v>
+      </c>
+      <c r="I46" s="85">
         <v>0.5</v>
       </c>
-      <c r="J46" s="87">
+      <c r="J46" s="85">
         <v>0.3</v>
       </c>
-      <c r="K46" s="88">
+      <c r="K46" s="86">
         <v>1.3</v>
       </c>
     </row>
     <row r="47" spans="1:12">
       <c r="A47" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="B47" s="31">
-[...2 lines deleted...]
-      <c r="C47" s="31">
+      <c r="B47" s="35">
+        <v>100</v>
+      </c>
+      <c r="C47" s="35">
         <v>79.400000000000006</v>
       </c>
-      <c r="D47" s="31">
+      <c r="D47" s="35">
         <v>62.3</v>
       </c>
-      <c r="E47" s="31">
+      <c r="E47" s="35">
         <v>17.100000000000001</v>
       </c>
-      <c r="F47" s="31">
+      <c r="F47" s="35">
         <v>14.4</v>
       </c>
-      <c r="G47" s="31">
+      <c r="G47" s="35">
         <v>4.5</v>
       </c>
-      <c r="H47" s="31">
-[...2 lines deleted...]
-      <c r="I47" s="31">
+      <c r="H47" s="35">
+        <v>0.1</v>
+      </c>
+      <c r="I47" s="35">
         <v>0.5</v>
       </c>
-      <c r="J47" s="33" t="s">
+      <c r="J47" s="36" t="s">
         <v>39</v>
       </c>
-      <c r="K47" s="12">
+      <c r="K47" s="52">
         <v>1.1000000000000001</v>
       </c>
+      <c r="L47" s="59"/>
     </row>
     <row r="48" spans="1:12">
       <c r="A48" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="B48" s="102">
-[...2 lines deleted...]
-      <c r="C48" s="102">
+      <c r="B48" s="103">
+        <v>100</v>
+      </c>
+      <c r="C48" s="103">
         <v>79.7</v>
       </c>
-      <c r="D48" s="102">
+      <c r="D48" s="103">
         <v>60.7</v>
       </c>
-      <c r="E48" s="102">
+      <c r="E48" s="103">
         <v>19</v>
       </c>
-      <c r="F48" s="102">
+      <c r="F48" s="103">
         <v>14.1</v>
       </c>
-      <c r="G48" s="102">
+      <c r="G48" s="103">
         <v>4.0999999999999996</v>
       </c>
-      <c r="H48" s="102">
-[...2 lines deleted...]
-      <c r="I48" s="102">
+      <c r="H48" s="103">
+        <v>0.1</v>
+      </c>
+      <c r="I48" s="103">
         <v>0.4</v>
       </c>
-      <c r="J48" s="102">
+      <c r="J48" s="103">
         <v>0.3</v>
       </c>
-      <c r="K48" s="50">
+      <c r="K48" s="56">
         <v>1.3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A49" s="22" t="s">
+      <c r="L48" s="59"/>
+    </row>
+    <row r="49" spans="1:12">
+      <c r="A49" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="B49" s="103">
-[...2 lines deleted...]
-      <c r="C49" s="103">
+      <c r="B49" s="11">
+        <v>100</v>
+      </c>
+      <c r="C49" s="11">
         <v>80.2</v>
       </c>
-      <c r="D49" s="103">
+      <c r="D49" s="11">
         <v>60.9</v>
       </c>
-      <c r="E49" s="103">
+      <c r="E49" s="11">
         <v>19.3</v>
       </c>
-      <c r="F49" s="103">
+      <c r="F49" s="11">
         <v>14</v>
       </c>
-      <c r="G49" s="103">
+      <c r="G49" s="11">
         <v>3.9</v>
       </c>
-      <c r="H49" s="103">
-[...2 lines deleted...]
-      <c r="I49" s="103">
+      <c r="H49" s="11">
+        <v>0.1</v>
+      </c>
+      <c r="I49" s="11">
         <v>0.4</v>
       </c>
-      <c r="J49" s="103">
+      <c r="J49" s="11">
         <v>0.3</v>
       </c>
-      <c r="K49" s="103">
+      <c r="K49" s="11">
         <v>1.1000000000000001</v>
       </c>
+      <c r="L49" s="59"/>
+    </row>
+    <row r="50" spans="1:12">
+      <c r="A50" s="17">
+        <v>2026</v>
+      </c>
+      <c r="B50" s="104"/>
+      <c r="C50" s="104"/>
+      <c r="D50" s="104"/>
+      <c r="E50" s="104"/>
+      <c r="F50" s="104"/>
+      <c r="G50" s="104"/>
+      <c r="H50" s="104"/>
+      <c r="I50" s="104"/>
+      <c r="J50" s="104"/>
+      <c r="K50" s="105"/>
+      <c r="L50" s="59"/>
+    </row>
+    <row r="51" spans="1:12">
+      <c r="A51" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="B51" s="117">
+        <v>100</v>
+      </c>
+      <c r="C51" s="117">
+        <v>80</v>
+      </c>
+      <c r="D51" s="117">
+        <v>63.6</v>
+      </c>
+      <c r="E51" s="117">
+        <v>16.399999999999999</v>
+      </c>
+      <c r="F51" s="117">
+        <v>14</v>
+      </c>
+      <c r="G51" s="117">
+        <v>4</v>
+      </c>
+      <c r="H51" s="118" t="s">
+        <v>39</v>
+      </c>
+      <c r="I51" s="117">
+        <v>0.3</v>
+      </c>
+      <c r="J51" s="85">
+        <v>1.5</v>
+      </c>
+      <c r="K51" s="86">
+        <v>1</v>
+      </c>
+      <c r="L51" s="59"/>
+    </row>
+    <row r="52" spans="1:12">
+      <c r="A52" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="B52" s="31"/>
+      <c r="C52" s="31"/>
+      <c r="D52" s="31"/>
+      <c r="E52" s="31"/>
+      <c r="F52" s="31"/>
+      <c r="G52" s="31"/>
+      <c r="H52" s="31"/>
+      <c r="I52" s="31"/>
+      <c r="J52" s="31"/>
+      <c r="K52" s="12"/>
+    </row>
+    <row r="53" spans="1:12">
+      <c r="A53" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B53" s="100"/>
+      <c r="C53" s="100"/>
+      <c r="D53" s="100"/>
+      <c r="E53" s="100"/>
+      <c r="F53" s="100"/>
+      <c r="G53" s="100"/>
+      <c r="H53" s="100"/>
+      <c r="I53" s="100"/>
+      <c r="J53" s="100"/>
+      <c r="K53" s="50"/>
+    </row>
+    <row r="54" spans="1:12">
+      <c r="A54" s="22" t="s">
+        <v>15</v>
+      </c>
+      <c r="B54" s="101"/>
+      <c r="C54" s="101"/>
+      <c r="D54" s="101"/>
+      <c r="E54" s="101"/>
+      <c r="F54" s="101"/>
+      <c r="G54" s="101"/>
+      <c r="H54" s="101"/>
+      <c r="I54" s="101"/>
+      <c r="J54" s="101"/>
+      <c r="K54" s="101"/>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:A9"/>
     <mergeCell ref="B3:B9"/>
     <mergeCell ref="C3:K4"/>
     <mergeCell ref="C5:C9"/>
     <mergeCell ref="D5:E6"/>
     <mergeCell ref="F5:I6"/>
     <mergeCell ref="J5:J9"/>
     <mergeCell ref="K5:K9"/>
     <mergeCell ref="D7:D9"/>
     <mergeCell ref="E7:E9"/>
     <mergeCell ref="F7:F9"/>
     <mergeCell ref="G7:G9"/>
     <mergeCell ref="H7:H9"/>
     <mergeCell ref="I7:I9"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
-    <tabColor rgb="FFFF0000"/>
+    <tabColor theme="3" tint="0.39997558519241921"/>
   </sheetPr>
-  <dimension ref="A1:N64"/>
+  <dimension ref="A1:N69"/>
   <sheetViews>
     <sheetView topLeftCell="A31" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="R63" sqref="R63"/>
+      <selection activeCell="B66" sqref="B66:K66"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.85546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="13.85546875" style="1" customWidth="1"/>
     <col min="4" max="5" width="10.85546875" style="1" customWidth="1"/>
     <col min="6" max="6" width="8.140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="12" style="1" customWidth="1"/>
     <col min="8" max="8" width="10.42578125" style="1" customWidth="1"/>
     <col min="9" max="9" width="10.5703125" style="1" customWidth="1"/>
     <col min="10" max="10" width="14.5703125" style="1" customWidth="1"/>
     <col min="11" max="11" width="15.42578125" style="1" customWidth="1"/>
     <col min="12" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
-      <c r="A1" s="105" t="s">
-[...11 lines deleted...]
-      <c r="K1" s="105"/>
+      <c r="A1" s="107" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="107"/>
+      <c r="C1" s="107"/>
+      <c r="D1" s="107"/>
+      <c r="E1" s="107"/>
+      <c r="F1" s="107"/>
+      <c r="G1" s="107"/>
+      <c r="H1" s="107"/>
+      <c r="I1" s="107"/>
+      <c r="J1" s="107"/>
+      <c r="K1" s="107"/>
     </row>
     <row r="2" spans="1:11">
-      <c r="A2" s="108" t="s">
+      <c r="A2" s="110" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="108"/>
-[...8 lines deleted...]
-      <c r="K2" s="108"/>
+      <c r="B2" s="110"/>
+      <c r="C2" s="110"/>
+      <c r="D2" s="110"/>
+      <c r="E2" s="110"/>
+      <c r="F2" s="110"/>
+      <c r="G2" s="110"/>
+      <c r="H2" s="110"/>
+      <c r="I2" s="110"/>
+      <c r="J2" s="110"/>
+      <c r="K2" s="110"/>
     </row>
     <row r="3" spans="1:11" ht="10.5" customHeight="1">
-      <c r="A3" s="106"/>
-      <c r="B3" s="106" t="s">
+      <c r="A3" s="108"/>
+      <c r="B3" s="108" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="106" t="s">
+      <c r="C3" s="108" t="s">
         <v>18</v>
       </c>
-      <c r="D3" s="106"/>
-[...6 lines deleted...]
-      <c r="K3" s="106"/>
+      <c r="D3" s="108"/>
+      <c r="E3" s="108"/>
+      <c r="F3" s="108"/>
+      <c r="G3" s="108"/>
+      <c r="H3" s="108"/>
+      <c r="I3" s="108"/>
+      <c r="J3" s="108"/>
+      <c r="K3" s="108"/>
     </row>
     <row r="4" spans="1:11" ht="6.75" customHeight="1">
-      <c r="A4" s="106"/>
-[...9 lines deleted...]
-      <c r="K4" s="106"/>
+      <c r="A4" s="108"/>
+      <c r="B4" s="108"/>
+      <c r="C4" s="108"/>
+      <c r="D4" s="108"/>
+      <c r="E4" s="108"/>
+      <c r="F4" s="108"/>
+      <c r="G4" s="108"/>
+      <c r="H4" s="108"/>
+      <c r="I4" s="108"/>
+      <c r="J4" s="108"/>
+      <c r="K4" s="108"/>
     </row>
     <row r="5" spans="1:11" ht="7.5" customHeight="1">
-      <c r="A5" s="106"/>
-[...1 lines deleted...]
-      <c r="C5" s="109" t="s">
+      <c r="A5" s="108"/>
+      <c r="B5" s="108"/>
+      <c r="C5" s="111" t="s">
         <v>11</v>
       </c>
-      <c r="D5" s="106" t="s">
+      <c r="D5" s="108" t="s">
         <v>17</v>
       </c>
-      <c r="E5" s="106"/>
-      <c r="F5" s="106" t="s">
+      <c r="E5" s="108"/>
+      <c r="F5" s="108" t="s">
         <v>16</v>
       </c>
-      <c r="G5" s="106"/>
-[...2 lines deleted...]
-      <c r="J5" s="106" t="s">
+      <c r="G5" s="108"/>
+      <c r="H5" s="108"/>
+      <c r="I5" s="108"/>
+      <c r="J5" s="108" t="s">
         <v>9</v>
       </c>
-      <c r="K5" s="106" t="s">
+      <c r="K5" s="108" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:11" ht="8.25" customHeight="1">
-      <c r="A6" s="106"/>
-[...9 lines deleted...]
-      <c r="K6" s="106"/>
+      <c r="A6" s="108"/>
+      <c r="B6" s="108"/>
+      <c r="C6" s="111"/>
+      <c r="D6" s="108"/>
+      <c r="E6" s="108"/>
+      <c r="F6" s="108"/>
+      <c r="G6" s="108"/>
+      <c r="H6" s="108"/>
+      <c r="I6" s="108"/>
+      <c r="J6" s="108"/>
+      <c r="K6" s="108"/>
     </row>
     <row r="7" spans="1:11">
-      <c r="A7" s="106"/>
-[...2 lines deleted...]
-      <c r="D7" s="106" t="s">
+      <c r="A7" s="108"/>
+      <c r="B7" s="108"/>
+      <c r="C7" s="111"/>
+      <c r="D7" s="108" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="106" t="s">
+      <c r="E7" s="108" t="s">
         <v>4</v>
       </c>
-      <c r="F7" s="106" t="s">
+      <c r="F7" s="108" t="s">
         <v>5</v>
       </c>
-      <c r="G7" s="106" t="s">
+      <c r="G7" s="108" t="s">
         <v>6</v>
       </c>
-      <c r="H7" s="106" t="s">
+      <c r="H7" s="108" t="s">
         <v>7</v>
       </c>
-      <c r="I7" s="106" t="s">
+      <c r="I7" s="108" t="s">
         <v>8</v>
       </c>
-      <c r="J7" s="106"/>
-      <c r="K7" s="106"/>
+      <c r="J7" s="108"/>
+      <c r="K7" s="108"/>
     </row>
     <row r="8" spans="1:11">
-      <c r="A8" s="106"/>
-[...9 lines deleted...]
-      <c r="K8" s="106"/>
+      <c r="A8" s="108"/>
+      <c r="B8" s="108"/>
+      <c r="C8" s="111"/>
+      <c r="D8" s="108"/>
+      <c r="E8" s="108"/>
+      <c r="F8" s="108"/>
+      <c r="G8" s="108"/>
+      <c r="H8" s="108"/>
+      <c r="I8" s="108"/>
+      <c r="J8" s="108"/>
+      <c r="K8" s="108"/>
     </row>
     <row r="9" spans="1:11" ht="47.25" customHeight="1">
-      <c r="A9" s="107"/>
-[...9 lines deleted...]
-      <c r="K9" s="106"/>
+      <c r="A9" s="109"/>
+      <c r="B9" s="109"/>
+      <c r="C9" s="111"/>
+      <c r="D9" s="108"/>
+      <c r="E9" s="108"/>
+      <c r="F9" s="108"/>
+      <c r="G9" s="108"/>
+      <c r="H9" s="108"/>
+      <c r="I9" s="108"/>
+      <c r="J9" s="108"/>
+      <c r="K9" s="108"/>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="2">
         <v>2015</v>
       </c>
       <c r="B10" s="3">
         <v>100</v>
       </c>
       <c r="C10" s="4">
         <v>80.099999999999994</v>
       </c>
       <c r="D10" s="4">
         <v>69.3</v>
       </c>
       <c r="E10" s="4">
         <v>10.8</v>
       </c>
       <c r="F10" s="4">
         <v>13.7</v>
       </c>
       <c r="G10" s="4">
         <v>2.5</v>
       </c>
       <c r="H10" s="3">
         <v>0</v>
@@ -30947,389 +32312,486 @@
       </c>
       <c r="C60" s="26">
         <v>74.900000000000006</v>
       </c>
       <c r="D60" s="26">
         <v>66.599999999999994</v>
       </c>
       <c r="E60" s="26">
         <v>8.3000000000000007</v>
       </c>
       <c r="F60" s="26">
         <v>18</v>
       </c>
       <c r="G60" s="26">
         <v>3.5</v>
       </c>
       <c r="H60" s="26">
         <v>0</v>
       </c>
       <c r="I60" s="26">
         <v>0.5</v>
       </c>
       <c r="J60" s="26">
         <v>0.3</v>
       </c>
-      <c r="K60" s="114">
+      <c r="K60" s="102">
         <v>2.8</v>
       </c>
     </row>
     <row r="61" spans="1:12">
       <c r="A61" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="B61" s="87">
-[...2 lines deleted...]
-      <c r="C61" s="87">
+      <c r="B61" s="85">
+        <v>100</v>
+      </c>
+      <c r="C61" s="85">
         <v>74.900000000000006</v>
       </c>
-      <c r="D61" s="87">
+      <c r="D61" s="85">
         <v>66.900000000000006</v>
       </c>
-      <c r="E61" s="87">
+      <c r="E61" s="85">
         <v>8</v>
       </c>
-      <c r="F61" s="87">
+      <c r="F61" s="85">
         <v>17.7</v>
       </c>
-      <c r="G61" s="87">
+      <c r="G61" s="85">
         <v>3.7</v>
       </c>
-      <c r="H61" s="87">
-[...2 lines deleted...]
-      <c r="I61" s="87">
+      <c r="H61" s="85">
+        <v>0</v>
+      </c>
+      <c r="I61" s="85">
         <v>0.6</v>
       </c>
-      <c r="J61" s="87">
+      <c r="J61" s="85">
         <v>0.3</v>
       </c>
-      <c r="K61" s="88">
+      <c r="K61" s="86">
         <v>2.8</v>
       </c>
     </row>
     <row r="62" spans="1:12">
       <c r="A62" s="5" t="s">
         <v>13</v>
       </c>
       <c r="B62" s="31">
         <v>100</v>
       </c>
       <c r="C62" s="31">
         <v>75</v>
       </c>
       <c r="D62" s="31">
         <v>66.8</v>
       </c>
       <c r="E62" s="31">
         <v>8.1999999999999993</v>
       </c>
       <c r="F62" s="31">
         <v>17.8</v>
       </c>
       <c r="G62" s="31">
         <v>3.6</v>
       </c>
       <c r="H62" s="31">
         <v>0.1</v>
       </c>
       <c r="I62" s="31">
         <v>0.6</v>
       </c>
       <c r="J62" s="31">
         <v>0.3</v>
       </c>
       <c r="K62" s="12">
         <v>2.6</v>
       </c>
     </row>
     <row r="63" spans="1:12">
       <c r="A63" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="B63" s="102">
-[...2 lines deleted...]
-      <c r="C63" s="102">
+      <c r="B63" s="100">
+        <v>100</v>
+      </c>
+      <c r="C63" s="100">
         <v>75</v>
       </c>
-      <c r="D63" s="102">
+      <c r="D63" s="100">
         <v>66.5</v>
       </c>
-      <c r="E63" s="102">
+      <c r="E63" s="100">
         <v>8.5</v>
       </c>
-      <c r="F63" s="102">
+      <c r="F63" s="100">
         <v>18</v>
       </c>
-      <c r="G63" s="102">
+      <c r="G63" s="100">
         <v>3.5</v>
       </c>
-      <c r="H63" s="102">
-[...2 lines deleted...]
-      <c r="I63" s="102">
+      <c r="H63" s="100">
+        <v>0</v>
+      </c>
+      <c r="I63" s="100">
         <v>0.5</v>
       </c>
-      <c r="J63" s="102">
+      <c r="J63" s="100">
         <v>0.3</v>
       </c>
       <c r="K63" s="50">
         <v>2.7</v>
       </c>
     </row>
     <row r="64" spans="1:12">
-      <c r="A64" s="22" t="s">
+      <c r="A64" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="B64" s="103">
-[...2 lines deleted...]
-      <c r="C64" s="103">
+      <c r="B64" s="11">
+        <v>100</v>
+      </c>
+      <c r="C64" s="11">
         <v>74.900000000000006</v>
       </c>
-      <c r="D64" s="103">
+      <c r="D64" s="11">
         <v>66.599999999999994</v>
       </c>
-      <c r="E64" s="103">
+      <c r="E64" s="11">
         <v>8.3000000000000007</v>
       </c>
-      <c r="F64" s="103">
+      <c r="F64" s="11">
         <v>17.899999999999999</v>
       </c>
-      <c r="G64" s="103">
+      <c r="G64" s="11">
         <v>3.3</v>
       </c>
-      <c r="H64" s="103">
-[...2 lines deleted...]
-      <c r="I64" s="103">
+      <c r="H64" s="11">
+        <v>0</v>
+      </c>
+      <c r="I64" s="11">
         <v>0.6</v>
       </c>
-      <c r="J64" s="103">
+      <c r="J64" s="11">
         <v>0.4</v>
       </c>
-      <c r="K64" s="103">
+      <c r="K64" s="11">
         <v>2.9</v>
       </c>
+      <c r="L64" s="59"/>
+    </row>
+    <row r="65" spans="1:12">
+      <c r="A65" s="17">
+        <v>2026</v>
+      </c>
+      <c r="B65" s="104"/>
+      <c r="C65" s="104"/>
+      <c r="D65" s="104"/>
+      <c r="E65" s="104"/>
+      <c r="F65" s="104"/>
+      <c r="G65" s="104"/>
+      <c r="H65" s="104"/>
+      <c r="I65" s="104"/>
+      <c r="J65" s="104"/>
+      <c r="K65" s="105"/>
+      <c r="L65" s="59"/>
+    </row>
+    <row r="66" spans="1:12">
+      <c r="A66" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="B66" s="117">
+        <v>100</v>
+      </c>
+      <c r="C66" s="117">
+        <v>72.3</v>
+      </c>
+      <c r="D66" s="117">
+        <v>64.5</v>
+      </c>
+      <c r="E66" s="117">
+        <v>7.8</v>
+      </c>
+      <c r="F66" s="117">
+        <v>20.5</v>
+      </c>
+      <c r="G66" s="117">
+        <v>3.5</v>
+      </c>
+      <c r="H66" s="117">
+        <v>0</v>
+      </c>
+      <c r="I66" s="117">
+        <v>0.6</v>
+      </c>
+      <c r="J66" s="117">
+        <v>1.4</v>
+      </c>
+      <c r="K66" s="117">
+        <v>0.7</v>
+      </c>
+    </row>
+    <row r="67" spans="1:12">
+      <c r="A67" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="B67" s="31"/>
+      <c r="C67" s="31"/>
+      <c r="D67" s="31"/>
+      <c r="E67" s="31"/>
+      <c r="F67" s="31"/>
+      <c r="G67" s="31"/>
+      <c r="H67" s="31"/>
+      <c r="I67" s="31"/>
+      <c r="J67" s="31"/>
+      <c r="K67" s="12"/>
+    </row>
+    <row r="68" spans="1:12">
+      <c r="A68" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B68" s="100"/>
+      <c r="C68" s="100"/>
+      <c r="D68" s="100"/>
+      <c r="E68" s="100"/>
+      <c r="F68" s="100"/>
+      <c r="G68" s="100"/>
+      <c r="H68" s="100"/>
+      <c r="I68" s="100"/>
+      <c r="J68" s="100"/>
+      <c r="K68" s="50"/>
+    </row>
+    <row r="69" spans="1:12">
+      <c r="A69" s="22" t="s">
+        <v>15</v>
+      </c>
+      <c r="B69" s="101"/>
+      <c r="C69" s="101"/>
+      <c r="D69" s="101"/>
+      <c r="E69" s="101"/>
+      <c r="F69" s="101"/>
+      <c r="G69" s="101"/>
+      <c r="H69" s="101"/>
+      <c r="I69" s="101"/>
+      <c r="J69" s="101"/>
+      <c r="K69" s="101"/>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A3:A9"/>
     <mergeCell ref="K5:K9"/>
     <mergeCell ref="J5:J9"/>
     <mergeCell ref="F5:I6"/>
     <mergeCell ref="F7:F9"/>
     <mergeCell ref="G7:G9"/>
     <mergeCell ref="H7:H9"/>
     <mergeCell ref="I7:I9"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="B3:B9"/>
     <mergeCell ref="D5:E6"/>
     <mergeCell ref="D7:D9"/>
     <mergeCell ref="E7:E9"/>
     <mergeCell ref="C5:C9"/>
     <mergeCell ref="C3:K4"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:N29"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:N34"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="Q26" sqref="Q26"/>
+      <selection activeCell="D53" sqref="D53"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.28515625" style="23" customWidth="1"/>
     <col min="2" max="2" width="10.85546875" style="23" customWidth="1"/>
     <col min="3" max="3" width="13.85546875" style="23" customWidth="1"/>
     <col min="4" max="5" width="10.85546875" style="23" customWidth="1"/>
     <col min="6" max="6" width="8.140625" style="23" customWidth="1"/>
     <col min="7" max="7" width="8.7109375" style="23" customWidth="1"/>
     <col min="8" max="8" width="10.42578125" style="23" customWidth="1"/>
     <col min="9" max="9" width="10.5703125" style="23" customWidth="1"/>
     <col min="10" max="10" width="14.5703125" style="23" customWidth="1"/>
     <col min="11" max="11" width="15.42578125" style="23" customWidth="1"/>
     <col min="12" max="16384" width="9.140625" style="23"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
-      <c r="A1" s="111" t="s">
+      <c r="A1" s="113" t="s">
         <v>19</v>
       </c>
-      <c r="B1" s="111"/>
-[...8 lines deleted...]
-      <c r="K1" s="111"/>
+      <c r="B1" s="113"/>
+      <c r="C1" s="113"/>
+      <c r="D1" s="113"/>
+      <c r="E1" s="113"/>
+      <c r="F1" s="113"/>
+      <c r="G1" s="113"/>
+      <c r="H1" s="113"/>
+      <c r="I1" s="113"/>
+      <c r="J1" s="113"/>
+      <c r="K1" s="113"/>
     </row>
     <row r="2" spans="1:14">
-      <c r="A2" s="112" t="s">
+      <c r="A2" s="114" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="112"/>
-[...8 lines deleted...]
-      <c r="K2" s="112"/>
+      <c r="B2" s="114"/>
+      <c r="C2" s="114"/>
+      <c r="D2" s="114"/>
+      <c r="E2" s="114"/>
+      <c r="F2" s="114"/>
+      <c r="G2" s="114"/>
+      <c r="H2" s="114"/>
+      <c r="I2" s="114"/>
+      <c r="J2" s="114"/>
+      <c r="K2" s="114"/>
     </row>
     <row r="3" spans="1:14" ht="10.5" customHeight="1">
-      <c r="A3" s="110"/>
-      <c r="B3" s="110" t="s">
+      <c r="A3" s="112"/>
+      <c r="B3" s="112" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="110" t="s">
+      <c r="C3" s="112" t="s">
         <v>18</v>
       </c>
-      <c r="D3" s="110"/>
-[...6 lines deleted...]
-      <c r="K3" s="110"/>
+      <c r="D3" s="112"/>
+      <c r="E3" s="112"/>
+      <c r="F3" s="112"/>
+      <c r="G3" s="112"/>
+      <c r="H3" s="112"/>
+      <c r="I3" s="112"/>
+      <c r="J3" s="112"/>
+      <c r="K3" s="112"/>
     </row>
     <row r="4" spans="1:14" ht="6.75" customHeight="1">
-      <c r="A4" s="110"/>
-[...9 lines deleted...]
-      <c r="K4" s="110"/>
+      <c r="A4" s="112"/>
+      <c r="B4" s="112"/>
+      <c r="C4" s="112"/>
+      <c r="D4" s="112"/>
+      <c r="E4" s="112"/>
+      <c r="F4" s="112"/>
+      <c r="G4" s="112"/>
+      <c r="H4" s="112"/>
+      <c r="I4" s="112"/>
+      <c r="J4" s="112"/>
+      <c r="K4" s="112"/>
     </row>
     <row r="5" spans="1:14" ht="7.5" customHeight="1">
-      <c r="A5" s="110"/>
-[...1 lines deleted...]
-      <c r="C5" s="113" t="s">
+      <c r="A5" s="112"/>
+      <c r="B5" s="112"/>
+      <c r="C5" s="115" t="s">
         <v>11</v>
       </c>
-      <c r="D5" s="110" t="s">
+      <c r="D5" s="112" t="s">
         <v>17</v>
       </c>
-      <c r="E5" s="110"/>
-      <c r="F5" s="110" t="s">
+      <c r="E5" s="112"/>
+      <c r="F5" s="112" t="s">
         <v>16</v>
       </c>
-      <c r="G5" s="110"/>
-[...2 lines deleted...]
-      <c r="J5" s="110" t="s">
+      <c r="G5" s="112"/>
+      <c r="H5" s="112"/>
+      <c r="I5" s="112"/>
+      <c r="J5" s="112" t="s">
         <v>9</v>
       </c>
-      <c r="K5" s="110" t="s">
+      <c r="K5" s="112" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:14" ht="8.25" customHeight="1">
-      <c r="A6" s="110"/>
-[...9 lines deleted...]
-      <c r="K6" s="110"/>
+      <c r="A6" s="112"/>
+      <c r="B6" s="112"/>
+      <c r="C6" s="115"/>
+      <c r="D6" s="112"/>
+      <c r="E6" s="112"/>
+      <c r="F6" s="112"/>
+      <c r="G6" s="112"/>
+      <c r="H6" s="112"/>
+      <c r="I6" s="112"/>
+      <c r="J6" s="112"/>
+      <c r="K6" s="112"/>
     </row>
     <row r="7" spans="1:14" ht="12.75" customHeight="1">
-      <c r="A7" s="110"/>
-[...2 lines deleted...]
-      <c r="D7" s="110" t="s">
+      <c r="A7" s="112"/>
+      <c r="B7" s="112"/>
+      <c r="C7" s="115"/>
+      <c r="D7" s="112" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="110" t="s">
+      <c r="E7" s="112" t="s">
         <v>4</v>
       </c>
-      <c r="F7" s="110" t="s">
+      <c r="F7" s="112" t="s">
         <v>5</v>
       </c>
-      <c r="G7" s="110" t="s">
+      <c r="G7" s="112" t="s">
         <v>6</v>
       </c>
-      <c r="H7" s="110" t="s">
+      <c r="H7" s="112" t="s">
         <v>7</v>
       </c>
-      <c r="I7" s="110" t="s">
+      <c r="I7" s="112" t="s">
         <v>8</v>
       </c>
-      <c r="J7" s="110"/>
-      <c r="K7" s="110"/>
+      <c r="J7" s="112"/>
+      <c r="K7" s="112"/>
     </row>
     <row r="8" spans="1:14">
-      <c r="A8" s="110"/>
-[...9 lines deleted...]
-      <c r="K8" s="110"/>
+      <c r="A8" s="112"/>
+      <c r="B8" s="112"/>
+      <c r="C8" s="115"/>
+      <c r="D8" s="112"/>
+      <c r="E8" s="112"/>
+      <c r="F8" s="112"/>
+      <c r="G8" s="112"/>
+      <c r="H8" s="112"/>
+      <c r="I8" s="112"/>
+      <c r="J8" s="112"/>
+      <c r="K8" s="112"/>
     </row>
     <row r="9" spans="1:14" ht="47.25" customHeight="1">
-      <c r="A9" s="110"/>
-[...9 lines deleted...]
-      <c r="K9" s="110"/>
+      <c r="A9" s="112"/>
+      <c r="B9" s="112"/>
+      <c r="C9" s="115"/>
+      <c r="D9" s="112"/>
+      <c r="E9" s="112"/>
+      <c r="F9" s="112"/>
+      <c r="G9" s="112"/>
+      <c r="H9" s="112"/>
+      <c r="I9" s="112"/>
+      <c r="J9" s="112"/>
+      <c r="K9" s="112"/>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" s="24">
         <v>2022</v>
       </c>
       <c r="B10" s="25">
         <v>100</v>
       </c>
       <c r="C10" s="26">
         <v>64.3</v>
       </c>
       <c r="D10" s="26">
         <v>57.5</v>
       </c>
       <c r="E10" s="26">
         <v>6.8</v>
       </c>
       <c r="F10" s="26">
         <v>24.6</v>
       </c>
       <c r="G10" s="26">
         <v>3.9</v>
       </c>
       <c r="H10" s="26">
         <v>0</v>
@@ -31820,386 +33282,485 @@
       </c>
       <c r="C25" s="26">
         <v>69.2</v>
       </c>
       <c r="D25" s="26">
         <v>64.599999999999994</v>
       </c>
       <c r="E25" s="26">
         <v>4.5999999999999996</v>
       </c>
       <c r="F25" s="26">
         <v>23.9</v>
       </c>
       <c r="G25" s="26">
         <v>3.2</v>
       </c>
       <c r="H25" s="27" t="s">
         <v>39</v>
       </c>
       <c r="I25" s="26">
         <v>0.5</v>
       </c>
       <c r="J25" s="27" t="s">
         <v>39</v>
       </c>
-      <c r="K25" s="114">
+      <c r="K25" s="102">
         <v>3.2</v>
       </c>
     </row>
     <row r="26" spans="1:12">
       <c r="A26" s="60" t="s">
         <v>12</v>
       </c>
-      <c r="B26" s="87">
-[...2 lines deleted...]
-      <c r="C26" s="87">
+      <c r="B26" s="85">
+        <v>100</v>
+      </c>
+      <c r="C26" s="85">
         <v>70.2</v>
       </c>
-      <c r="D26" s="87">
+      <c r="D26" s="85">
         <v>66.2</v>
       </c>
-      <c r="E26" s="87">
+      <c r="E26" s="85">
         <v>4</v>
       </c>
-      <c r="F26" s="87">
+      <c r="F26" s="85">
         <v>22.5</v>
       </c>
-      <c r="G26" s="87">
+      <c r="G26" s="85">
         <v>3.4</v>
       </c>
-      <c r="H26" s="89" t="s">
+      <c r="H26" s="87" t="s">
         <v>39</v>
       </c>
-      <c r="I26" s="87">
+      <c r="I26" s="85">
         <v>0.6</v>
       </c>
-      <c r="J26" s="89" t="s">
+      <c r="J26" s="87" t="s">
         <v>39</v>
       </c>
-      <c r="K26" s="88">
+      <c r="K26" s="86">
         <v>3.3</v>
       </c>
     </row>
     <row r="27" spans="1:12">
       <c r="A27" s="5" t="s">
         <v>13</v>
       </c>
       <c r="B27" s="31">
         <v>100</v>
       </c>
       <c r="C27" s="31">
         <v>69.2</v>
       </c>
       <c r="D27" s="31">
         <v>64.5</v>
       </c>
       <c r="E27" s="31">
         <v>4.7</v>
       </c>
       <c r="F27" s="31">
         <v>23.3</v>
       </c>
       <c r="G27" s="31">
         <v>3.4</v>
       </c>
       <c r="H27" s="33" t="s">
         <v>39</v>
       </c>
       <c r="I27" s="31">
         <v>0.6</v>
       </c>
       <c r="J27" s="33" t="s">
         <v>39</v>
       </c>
       <c r="K27" s="12">
         <v>3.5</v>
       </c>
     </row>
     <row r="28" spans="1:12">
       <c r="A28" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="B28" s="102">
-[...2 lines deleted...]
-      <c r="C28" s="102">
+      <c r="B28" s="103">
+        <v>100</v>
+      </c>
+      <c r="C28" s="103">
         <v>69.599999999999994</v>
       </c>
-      <c r="D28" s="102">
+      <c r="D28" s="103">
         <v>64.599999999999994</v>
       </c>
-      <c r="E28" s="102">
+      <c r="E28" s="103">
         <v>5</v>
       </c>
-      <c r="F28" s="102">
+      <c r="F28" s="103">
         <v>24.2</v>
       </c>
-      <c r="G28" s="102">
+      <c r="G28" s="103">
         <v>3.1</v>
       </c>
-      <c r="H28" s="102" t="s">
+      <c r="H28" s="103" t="s">
         <v>39</v>
       </c>
-      <c r="I28" s="102">
+      <c r="I28" s="103">
         <v>0.4</v>
       </c>
-      <c r="J28" s="102" t="s">
+      <c r="J28" s="103" t="s">
         <v>39</v>
       </c>
-      <c r="K28" s="50">
+      <c r="K28" s="56">
         <v>2.7</v>
       </c>
+      <c r="L28" s="72"/>
     </row>
     <row r="29" spans="1:12">
-      <c r="A29" s="22" t="s">
+      <c r="A29" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="B29" s="103">
-[...2 lines deleted...]
-      <c r="C29" s="103">
+      <c r="B29" s="11">
+        <v>100</v>
+      </c>
+      <c r="C29" s="11">
         <v>68.5</v>
       </c>
-      <c r="D29" s="103">
+      <c r="D29" s="11">
         <v>63.8</v>
       </c>
-      <c r="E29" s="103">
+      <c r="E29" s="11">
         <v>4.7</v>
       </c>
-      <c r="F29" s="103">
+      <c r="F29" s="11">
         <v>24.5</v>
       </c>
-      <c r="G29" s="103">
+      <c r="G29" s="11">
         <v>3.3</v>
       </c>
-      <c r="H29" s="103" t="s">
+      <c r="H29" s="11" t="s">
         <v>39</v>
       </c>
-      <c r="I29" s="103">
+      <c r="I29" s="11">
         <v>0.4</v>
       </c>
-      <c r="J29" s="103" t="s">
+      <c r="J29" s="11" t="s">
         <v>39</v>
       </c>
-      <c r="K29" s="103">
+      <c r="K29" s="11">
         <v>3.3</v>
       </c>
+      <c r="L29" s="72"/>
+    </row>
+    <row r="30" spans="1:12">
+      <c r="A30" s="17">
+        <v>2026</v>
+      </c>
+      <c r="B30" s="104"/>
+      <c r="C30" s="104"/>
+      <c r="D30" s="104"/>
+      <c r="E30" s="104"/>
+      <c r="F30" s="104"/>
+      <c r="G30" s="104"/>
+      <c r="H30" s="104"/>
+      <c r="I30" s="104"/>
+      <c r="J30" s="104"/>
+      <c r="K30" s="105"/>
+      <c r="L30" s="72"/>
+    </row>
+    <row r="31" spans="1:12">
+      <c r="A31" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="B31" s="117">
+        <v>100</v>
+      </c>
+      <c r="C31" s="117">
+        <v>67.8</v>
+      </c>
+      <c r="D31" s="117">
+        <v>62.7</v>
+      </c>
+      <c r="E31" s="117">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="F31" s="117">
+        <v>24.4</v>
+      </c>
+      <c r="G31" s="117">
+        <v>3.7</v>
+      </c>
+      <c r="H31" s="118" t="s">
+        <v>39</v>
+      </c>
+      <c r="I31" s="117">
+        <v>0.7</v>
+      </c>
+      <c r="J31" s="117">
+        <v>1.3</v>
+      </c>
+      <c r="K31" s="86">
+        <v>0.8</v>
+      </c>
+      <c r="L31" s="72"/>
+    </row>
+    <row r="32" spans="1:12">
+      <c r="A32" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="B32" s="31"/>
+      <c r="C32" s="31"/>
+      <c r="D32" s="31"/>
+      <c r="E32" s="31"/>
+      <c r="F32" s="31"/>
+      <c r="G32" s="31"/>
+      <c r="H32" s="31"/>
+      <c r="I32" s="31"/>
+      <c r="J32" s="31"/>
+      <c r="K32" s="12"/>
+    </row>
+    <row r="33" spans="1:11">
+      <c r="A33" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B33" s="100"/>
+      <c r="C33" s="100"/>
+      <c r="D33" s="100"/>
+      <c r="E33" s="100"/>
+      <c r="F33" s="100"/>
+      <c r="G33" s="100"/>
+      <c r="H33" s="100"/>
+      <c r="I33" s="100"/>
+      <c r="J33" s="100"/>
+      <c r="K33" s="50"/>
+    </row>
+    <row r="34" spans="1:11">
+      <c r="A34" s="22" t="s">
+        <v>15</v>
+      </c>
+      <c r="B34" s="101"/>
+      <c r="C34" s="101"/>
+      <c r="D34" s="101"/>
+      <c r="E34" s="101"/>
+      <c r="F34" s="101"/>
+      <c r="G34" s="101"/>
+      <c r="H34" s="101"/>
+      <c r="I34" s="101"/>
+      <c r="J34" s="101"/>
+      <c r="K34" s="101"/>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="I7:I9"/>
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:A9"/>
     <mergeCell ref="B3:B9"/>
     <mergeCell ref="C3:K4"/>
     <mergeCell ref="C5:C9"/>
     <mergeCell ref="D5:E6"/>
     <mergeCell ref="F5:I6"/>
     <mergeCell ref="J5:J9"/>
     <mergeCell ref="K5:K9"/>
     <mergeCell ref="D7:D9"/>
     <mergeCell ref="E7:E9"/>
     <mergeCell ref="F7:F9"/>
     <mergeCell ref="G7:G9"/>
     <mergeCell ref="H7:H9"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:N64"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:N69"/>
   <sheetViews>
-    <sheetView topLeftCell="A31" workbookViewId="0">
-      <selection activeCell="I75" sqref="I75"/>
+    <sheetView topLeftCell="A19" workbookViewId="0">
+      <selection activeCell="B66" sqref="B66:K66"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.85546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="13.85546875" style="1" customWidth="1"/>
     <col min="4" max="5" width="10.85546875" style="1" customWidth="1"/>
     <col min="6" max="6" width="8.140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="11.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="10.42578125" style="1" customWidth="1"/>
     <col min="9" max="9" width="10.5703125" style="1" customWidth="1"/>
     <col min="10" max="10" width="14.5703125" style="1" customWidth="1"/>
     <col min="11" max="11" width="15.42578125" style="1" customWidth="1"/>
     <col min="12" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
-      <c r="A1" s="105" t="s">
+      <c r="A1" s="107" t="s">
         <v>20</v>
       </c>
-      <c r="B1" s="105"/>
-[...8 lines deleted...]
-      <c r="K1" s="105"/>
+      <c r="B1" s="107"/>
+      <c r="C1" s="107"/>
+      <c r="D1" s="107"/>
+      <c r="E1" s="107"/>
+      <c r="F1" s="107"/>
+      <c r="G1" s="107"/>
+      <c r="H1" s="107"/>
+      <c r="I1" s="107"/>
+      <c r="J1" s="107"/>
+      <c r="K1" s="107"/>
     </row>
     <row r="2" spans="1:11">
-      <c r="A2" s="108" t="s">
+      <c r="A2" s="110" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="108"/>
-[...8 lines deleted...]
-      <c r="K2" s="108"/>
+      <c r="B2" s="110"/>
+      <c r="C2" s="110"/>
+      <c r="D2" s="110"/>
+      <c r="E2" s="110"/>
+      <c r="F2" s="110"/>
+      <c r="G2" s="110"/>
+      <c r="H2" s="110"/>
+      <c r="I2" s="110"/>
+      <c r="J2" s="110"/>
+      <c r="K2" s="110"/>
     </row>
     <row r="3" spans="1:11" ht="10.5" customHeight="1">
-      <c r="A3" s="106"/>
-      <c r="B3" s="106" t="s">
+      <c r="A3" s="108"/>
+      <c r="B3" s="108" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="106" t="s">
+      <c r="C3" s="108" t="s">
         <v>18</v>
       </c>
-      <c r="D3" s="106"/>
-[...6 lines deleted...]
-      <c r="K3" s="106"/>
+      <c r="D3" s="108"/>
+      <c r="E3" s="108"/>
+      <c r="F3" s="108"/>
+      <c r="G3" s="108"/>
+      <c r="H3" s="108"/>
+      <c r="I3" s="108"/>
+      <c r="J3" s="108"/>
+      <c r="K3" s="108"/>
     </row>
     <row r="4" spans="1:11" ht="6.75" customHeight="1">
-      <c r="A4" s="106"/>
-[...9 lines deleted...]
-      <c r="K4" s="106"/>
+      <c r="A4" s="108"/>
+      <c r="B4" s="108"/>
+      <c r="C4" s="108"/>
+      <c r="D4" s="108"/>
+      <c r="E4" s="108"/>
+      <c r="F4" s="108"/>
+      <c r="G4" s="108"/>
+      <c r="H4" s="108"/>
+      <c r="I4" s="108"/>
+      <c r="J4" s="108"/>
+      <c r="K4" s="108"/>
     </row>
     <row r="5" spans="1:11" ht="7.5" customHeight="1">
-      <c r="A5" s="106"/>
-[...1 lines deleted...]
-      <c r="C5" s="109" t="s">
+      <c r="A5" s="108"/>
+      <c r="B5" s="108"/>
+      <c r="C5" s="111" t="s">
         <v>11</v>
       </c>
-      <c r="D5" s="106" t="s">
+      <c r="D5" s="108" t="s">
         <v>17</v>
       </c>
-      <c r="E5" s="106"/>
-      <c r="F5" s="106" t="s">
+      <c r="E5" s="108"/>
+      <c r="F5" s="108" t="s">
         <v>16</v>
       </c>
-      <c r="G5" s="106"/>
-[...2 lines deleted...]
-      <c r="J5" s="106" t="s">
+      <c r="G5" s="108"/>
+      <c r="H5" s="108"/>
+      <c r="I5" s="108"/>
+      <c r="J5" s="108" t="s">
         <v>9</v>
       </c>
-      <c r="K5" s="106" t="s">
+      <c r="K5" s="108" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:11" ht="8.25" customHeight="1">
-      <c r="A6" s="106"/>
-[...9 lines deleted...]
-      <c r="K6" s="106"/>
+      <c r="A6" s="108"/>
+      <c r="B6" s="108"/>
+      <c r="C6" s="111"/>
+      <c r="D6" s="108"/>
+      <c r="E6" s="108"/>
+      <c r="F6" s="108"/>
+      <c r="G6" s="108"/>
+      <c r="H6" s="108"/>
+      <c r="I6" s="108"/>
+      <c r="J6" s="108"/>
+      <c r="K6" s="108"/>
     </row>
     <row r="7" spans="1:11" ht="12.75" customHeight="1">
-      <c r="A7" s="106"/>
-[...2 lines deleted...]
-      <c r="D7" s="106" t="s">
+      <c r="A7" s="108"/>
+      <c r="B7" s="108"/>
+      <c r="C7" s="111"/>
+      <c r="D7" s="108" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="106" t="s">
+      <c r="E7" s="108" t="s">
         <v>4</v>
       </c>
-      <c r="F7" s="106" t="s">
+      <c r="F7" s="108" t="s">
         <v>5</v>
       </c>
-      <c r="G7" s="106" t="s">
+      <c r="G7" s="108" t="s">
         <v>6</v>
       </c>
-      <c r="H7" s="106" t="s">
+      <c r="H7" s="108" t="s">
         <v>7</v>
       </c>
-      <c r="I7" s="106" t="s">
+      <c r="I7" s="108" t="s">
         <v>8</v>
       </c>
-      <c r="J7" s="106"/>
-      <c r="K7" s="106"/>
+      <c r="J7" s="108"/>
+      <c r="K7" s="108"/>
     </row>
     <row r="8" spans="1:11">
-      <c r="A8" s="106"/>
-[...9 lines deleted...]
-      <c r="K8" s="106"/>
+      <c r="A8" s="108"/>
+      <c r="B8" s="108"/>
+      <c r="C8" s="111"/>
+      <c r="D8" s="108"/>
+      <c r="E8" s="108"/>
+      <c r="F8" s="108"/>
+      <c r="G8" s="108"/>
+      <c r="H8" s="108"/>
+      <c r="I8" s="108"/>
+      <c r="J8" s="108"/>
+      <c r="K8" s="108"/>
     </row>
     <row r="9" spans="1:11" ht="47.25" customHeight="1">
-      <c r="A9" s="106"/>
-[...9 lines deleted...]
-      <c r="K9" s="106"/>
+      <c r="A9" s="108"/>
+      <c r="B9" s="108"/>
+      <c r="C9" s="111"/>
+      <c r="D9" s="108"/>
+      <c r="E9" s="108"/>
+      <c r="F9" s="108"/>
+      <c r="G9" s="108"/>
+      <c r="H9" s="108"/>
+      <c r="I9" s="108"/>
+      <c r="J9" s="108"/>
+      <c r="K9" s="108"/>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="38">
         <v>2015</v>
       </c>
       <c r="B10" s="3">
         <v>100</v>
       </c>
       <c r="C10" s="9">
         <v>75.2</v>
       </c>
       <c r="D10" s="9">
         <v>63.8</v>
       </c>
       <c r="E10" s="9">
         <v>11.4</v>
       </c>
       <c r="F10" s="9">
         <v>16.600000000000001</v>
       </c>
       <c r="G10" s="9">
         <v>3.8</v>
       </c>
       <c r="H10" s="9">
         <v>0</v>
@@ -33952,386 +35513,481 @@
       </c>
       <c r="C60" s="26">
         <v>74.7</v>
       </c>
       <c r="D60" s="26">
         <v>67.900000000000006</v>
       </c>
       <c r="E60" s="26">
         <v>6.8</v>
       </c>
       <c r="F60" s="26">
         <v>18.100000000000001</v>
       </c>
       <c r="G60" s="26">
         <v>3.2</v>
       </c>
       <c r="H60" s="26">
         <v>0</v>
       </c>
       <c r="I60" s="26">
         <v>0.7</v>
       </c>
       <c r="J60" s="26">
         <v>0.5</v>
       </c>
-      <c r="K60" s="114">
+      <c r="K60" s="102">
         <v>2.8</v>
       </c>
     </row>
     <row r="61" spans="1:12">
       <c r="A61" s="60" t="s">
         <v>12</v>
       </c>
-      <c r="B61" s="87">
-[...2 lines deleted...]
-      <c r="C61" s="87">
+      <c r="B61" s="85">
+        <v>100</v>
+      </c>
+      <c r="C61" s="85">
         <v>75.3</v>
       </c>
-      <c r="D61" s="87">
+      <c r="D61" s="85">
         <v>68.7</v>
       </c>
-      <c r="E61" s="87">
+      <c r="E61" s="85">
         <v>6.6</v>
       </c>
-      <c r="F61" s="87">
+      <c r="F61" s="85">
         <v>17.899999999999999</v>
       </c>
-      <c r="G61" s="87">
+      <c r="G61" s="85">
         <v>3.3</v>
       </c>
-      <c r="H61" s="87">
-[...2 lines deleted...]
-      <c r="I61" s="87">
+      <c r="H61" s="85">
+        <v>0</v>
+      </c>
+      <c r="I61" s="85">
         <v>0.8</v>
       </c>
-      <c r="J61" s="87">
+      <c r="J61" s="85">
         <v>0.3</v>
       </c>
-      <c r="K61" s="88">
+      <c r="K61" s="86">
         <v>2.4</v>
       </c>
     </row>
     <row r="62" spans="1:12">
       <c r="A62" s="5" t="s">
         <v>13</v>
       </c>
       <c r="B62" s="31">
         <v>100</v>
       </c>
       <c r="C62" s="31">
         <v>75</v>
       </c>
       <c r="D62" s="31">
         <v>68.599999999999994</v>
       </c>
       <c r="E62" s="31">
         <v>6.4</v>
       </c>
       <c r="F62" s="31">
         <v>17.899999999999999</v>
       </c>
       <c r="G62" s="31">
         <v>3.2</v>
       </c>
       <c r="H62" s="31">
         <v>0</v>
       </c>
       <c r="I62" s="31">
         <v>0.8</v>
       </c>
       <c r="J62" s="31">
         <v>0.3</v>
       </c>
       <c r="K62" s="12">
         <v>2.8</v>
       </c>
     </row>
     <row r="63" spans="1:12">
       <c r="A63" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="B63" s="102">
-[...2 lines deleted...]
-      <c r="C63" s="102">
+      <c r="B63" s="103">
+        <v>100</v>
+      </c>
+      <c r="C63" s="103">
         <v>75.400000000000006</v>
       </c>
-      <c r="D63" s="102">
+      <c r="D63" s="103">
         <v>68.099999999999994</v>
       </c>
-      <c r="E63" s="102">
+      <c r="E63" s="103">
         <v>7.3</v>
       </c>
-      <c r="F63" s="102">
+      <c r="F63" s="103">
         <v>17.8</v>
       </c>
-      <c r="G63" s="102">
+      <c r="G63" s="103">
         <v>3.1</v>
       </c>
-      <c r="H63" s="102" t="s">
+      <c r="H63" s="103" t="s">
         <v>39</v>
       </c>
-      <c r="I63" s="102">
+      <c r="I63" s="103">
         <v>0.5</v>
       </c>
-      <c r="J63" s="102">
+      <c r="J63" s="103">
         <v>0.3</v>
       </c>
-      <c r="K63" s="50">
+      <c r="K63" s="56">
         <v>2.9</v>
       </c>
     </row>
     <row r="64" spans="1:12">
-      <c r="A64" s="22" t="s">
+      <c r="A64" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="B64" s="103">
-[...2 lines deleted...]
-      <c r="C64" s="103">
+      <c r="B64" s="11">
+        <v>100</v>
+      </c>
+      <c r="C64" s="11">
         <v>73.900000000000006</v>
       </c>
-      <c r="D64" s="103">
+      <c r="D64" s="11">
         <v>67.3</v>
       </c>
-      <c r="E64" s="103">
+      <c r="E64" s="11">
         <v>6.6</v>
       </c>
-      <c r="F64" s="103">
+      <c r="F64" s="11">
         <v>17.8</v>
       </c>
-      <c r="G64" s="103">
+      <c r="G64" s="11">
         <v>3.2</v>
       </c>
-      <c r="H64" s="103" t="s">
+      <c r="H64" s="11" t="s">
         <v>39</v>
       </c>
-      <c r="I64" s="103">
+      <c r="I64" s="11">
         <v>0.6</v>
       </c>
-      <c r="J64" s="103">
+      <c r="J64" s="11">
         <v>1</v>
       </c>
-      <c r="K64" s="103">
+      <c r="K64" s="11">
         <v>3.5</v>
       </c>
+    </row>
+    <row r="65" spans="1:11">
+      <c r="A65" s="17">
+        <v>2026</v>
+      </c>
+      <c r="B65" s="104"/>
+      <c r="C65" s="104"/>
+      <c r="D65" s="104"/>
+      <c r="E65" s="104"/>
+      <c r="F65" s="104"/>
+      <c r="G65" s="104"/>
+      <c r="H65" s="104"/>
+      <c r="I65" s="104"/>
+      <c r="J65" s="104"/>
+      <c r="K65" s="105"/>
+    </row>
+    <row r="66" spans="1:11">
+      <c r="A66" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="B66" s="117">
+        <v>100</v>
+      </c>
+      <c r="C66" s="117">
+        <v>71.599999999999994</v>
+      </c>
+      <c r="D66" s="117">
+        <v>65.2</v>
+      </c>
+      <c r="E66" s="117">
+        <v>6.4</v>
+      </c>
+      <c r="F66" s="117">
+        <v>21.1</v>
+      </c>
+      <c r="G66" s="117">
+        <v>4</v>
+      </c>
+      <c r="H66" s="117">
+        <v>0.1</v>
+      </c>
+      <c r="I66" s="117">
+        <v>0.7</v>
+      </c>
+      <c r="J66" s="85">
+        <v>0.3</v>
+      </c>
+      <c r="K66" s="117">
+        <v>2.2000000000000002</v>
+      </c>
+    </row>
+    <row r="67" spans="1:11">
+      <c r="A67" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="B67" s="31"/>
+      <c r="C67" s="31"/>
+      <c r="D67" s="31"/>
+      <c r="E67" s="31"/>
+      <c r="F67" s="31"/>
+      <c r="G67" s="31"/>
+      <c r="H67" s="31"/>
+      <c r="I67" s="31"/>
+      <c r="J67" s="31"/>
+      <c r="K67" s="12"/>
+    </row>
+    <row r="68" spans="1:11">
+      <c r="A68" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B68" s="100"/>
+      <c r="C68" s="100"/>
+      <c r="D68" s="100"/>
+      <c r="E68" s="100"/>
+      <c r="F68" s="100"/>
+      <c r="G68" s="100"/>
+      <c r="H68" s="100"/>
+      <c r="I68" s="100"/>
+      <c r="J68" s="100"/>
+      <c r="K68" s="50"/>
+    </row>
+    <row r="69" spans="1:11">
+      <c r="A69" s="22" t="s">
+        <v>15</v>
+      </c>
+      <c r="B69" s="101"/>
+      <c r="C69" s="101"/>
+      <c r="D69" s="101"/>
+      <c r="E69" s="101"/>
+      <c r="F69" s="101"/>
+      <c r="G69" s="101"/>
+      <c r="H69" s="101"/>
+      <c r="I69" s="101"/>
+      <c r="J69" s="101"/>
+      <c r="K69" s="101"/>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:A9"/>
     <mergeCell ref="B3:B9"/>
     <mergeCell ref="C3:K4"/>
     <mergeCell ref="C5:C9"/>
     <mergeCell ref="D5:E6"/>
     <mergeCell ref="F5:I6"/>
     <mergeCell ref="J5:J9"/>
     <mergeCell ref="K5:K9"/>
     <mergeCell ref="D7:D9"/>
     <mergeCell ref="E7:E9"/>
     <mergeCell ref="F7:F9"/>
     <mergeCell ref="G7:G9"/>
     <mergeCell ref="H7:H9"/>
     <mergeCell ref="I7:I9"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:N64"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:N69"/>
   <sheetViews>
     <sheetView topLeftCell="A25" workbookViewId="0">
-      <selection activeCell="Q59" sqref="Q59"/>
+      <selection activeCell="B66" sqref="B66:K66"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.85546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="13.85546875" style="1" customWidth="1"/>
     <col min="4" max="5" width="10.85546875" style="1" customWidth="1"/>
     <col min="6" max="6" width="8.140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="11.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="10.42578125" style="1" customWidth="1"/>
     <col min="9" max="9" width="10.5703125" style="1" customWidth="1"/>
     <col min="10" max="10" width="14.5703125" style="1" customWidth="1"/>
     <col min="11" max="11" width="15.42578125" style="1" customWidth="1"/>
     <col min="12" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
-      <c r="A1" s="105" t="s">
+      <c r="A1" s="107" t="s">
         <v>40</v>
       </c>
-      <c r="B1" s="105"/>
-[...8 lines deleted...]
-      <c r="K1" s="105"/>
+      <c r="B1" s="107"/>
+      <c r="C1" s="107"/>
+      <c r="D1" s="107"/>
+      <c r="E1" s="107"/>
+      <c r="F1" s="107"/>
+      <c r="G1" s="107"/>
+      <c r="H1" s="107"/>
+      <c r="I1" s="107"/>
+      <c r="J1" s="107"/>
+      <c r="K1" s="107"/>
     </row>
     <row r="2" spans="1:11">
-      <c r="A2" s="108" t="s">
+      <c r="A2" s="110" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="108"/>
-[...8 lines deleted...]
-      <c r="K2" s="108"/>
+      <c r="B2" s="110"/>
+      <c r="C2" s="110"/>
+      <c r="D2" s="110"/>
+      <c r="E2" s="110"/>
+      <c r="F2" s="110"/>
+      <c r="G2" s="110"/>
+      <c r="H2" s="110"/>
+      <c r="I2" s="110"/>
+      <c r="J2" s="110"/>
+      <c r="K2" s="110"/>
     </row>
     <row r="3" spans="1:11" ht="10.5" customHeight="1">
-      <c r="A3" s="106"/>
-      <c r="B3" s="106" t="s">
+      <c r="A3" s="108"/>
+      <c r="B3" s="108" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="106" t="s">
+      <c r="C3" s="108" t="s">
         <v>18</v>
       </c>
-      <c r="D3" s="106"/>
-[...6 lines deleted...]
-      <c r="K3" s="106"/>
+      <c r="D3" s="108"/>
+      <c r="E3" s="108"/>
+      <c r="F3" s="108"/>
+      <c r="G3" s="108"/>
+      <c r="H3" s="108"/>
+      <c r="I3" s="108"/>
+      <c r="J3" s="108"/>
+      <c r="K3" s="108"/>
     </row>
     <row r="4" spans="1:11" ht="6.75" customHeight="1">
-      <c r="A4" s="106"/>
-[...9 lines deleted...]
-      <c r="K4" s="106"/>
+      <c r="A4" s="108"/>
+      <c r="B4" s="108"/>
+      <c r="C4" s="108"/>
+      <c r="D4" s="108"/>
+      <c r="E4" s="108"/>
+      <c r="F4" s="108"/>
+      <c r="G4" s="108"/>
+      <c r="H4" s="108"/>
+      <c r="I4" s="108"/>
+      <c r="J4" s="108"/>
+      <c r="K4" s="108"/>
     </row>
     <row r="5" spans="1:11" ht="7.5" customHeight="1">
-      <c r="A5" s="106"/>
-[...1 lines deleted...]
-      <c r="C5" s="109" t="s">
+      <c r="A5" s="108"/>
+      <c r="B5" s="108"/>
+      <c r="C5" s="111" t="s">
         <v>11</v>
       </c>
-      <c r="D5" s="106" t="s">
+      <c r="D5" s="108" t="s">
         <v>17</v>
       </c>
-      <c r="E5" s="106"/>
-      <c r="F5" s="106" t="s">
+      <c r="E5" s="108"/>
+      <c r="F5" s="108" t="s">
         <v>16</v>
       </c>
-      <c r="G5" s="106"/>
-[...2 lines deleted...]
-      <c r="J5" s="106" t="s">
+      <c r="G5" s="108"/>
+      <c r="H5" s="108"/>
+      <c r="I5" s="108"/>
+      <c r="J5" s="108" t="s">
         <v>9</v>
       </c>
-      <c r="K5" s="106" t="s">
+      <c r="K5" s="108" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:11" ht="8.25" customHeight="1">
-      <c r="A6" s="106"/>
-[...9 lines deleted...]
-      <c r="K6" s="106"/>
+      <c r="A6" s="108"/>
+      <c r="B6" s="108"/>
+      <c r="C6" s="111"/>
+      <c r="D6" s="108"/>
+      <c r="E6" s="108"/>
+      <c r="F6" s="108"/>
+      <c r="G6" s="108"/>
+      <c r="H6" s="108"/>
+      <c r="I6" s="108"/>
+      <c r="J6" s="108"/>
+      <c r="K6" s="108"/>
     </row>
     <row r="7" spans="1:11" ht="12.75" customHeight="1">
-      <c r="A7" s="106"/>
-[...2 lines deleted...]
-      <c r="D7" s="106" t="s">
+      <c r="A7" s="108"/>
+      <c r="B7" s="108"/>
+      <c r="C7" s="111"/>
+      <c r="D7" s="108" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="106" t="s">
+      <c r="E7" s="108" t="s">
         <v>4</v>
       </c>
-      <c r="F7" s="106" t="s">
+      <c r="F7" s="108" t="s">
         <v>5</v>
       </c>
-      <c r="G7" s="106" t="s">
+      <c r="G7" s="108" t="s">
         <v>6</v>
       </c>
-      <c r="H7" s="106" t="s">
+      <c r="H7" s="108" t="s">
         <v>7</v>
       </c>
-      <c r="I7" s="106" t="s">
+      <c r="I7" s="108" t="s">
         <v>8</v>
       </c>
-      <c r="J7" s="106"/>
-      <c r="K7" s="106"/>
+      <c r="J7" s="108"/>
+      <c r="K7" s="108"/>
     </row>
     <row r="8" spans="1:11">
-      <c r="A8" s="106"/>
-[...9 lines deleted...]
-      <c r="K8" s="106"/>
+      <c r="A8" s="108"/>
+      <c r="B8" s="108"/>
+      <c r="C8" s="111"/>
+      <c r="D8" s="108"/>
+      <c r="E8" s="108"/>
+      <c r="F8" s="108"/>
+      <c r="G8" s="108"/>
+      <c r="H8" s="108"/>
+      <c r="I8" s="108"/>
+      <c r="J8" s="108"/>
+      <c r="K8" s="108"/>
     </row>
     <row r="9" spans="1:11" ht="47.25" customHeight="1">
-      <c r="A9" s="106"/>
-[...9 lines deleted...]
-      <c r="K9" s="106"/>
+      <c r="A9" s="108"/>
+      <c r="B9" s="108"/>
+      <c r="C9" s="111"/>
+      <c r="D9" s="108"/>
+      <c r="E9" s="108"/>
+      <c r="F9" s="108"/>
+      <c r="G9" s="108"/>
+      <c r="H9" s="108"/>
+      <c r="I9" s="108"/>
+      <c r="J9" s="108"/>
+      <c r="K9" s="108"/>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="38">
         <v>2015</v>
       </c>
       <c r="B10" s="3">
         <v>100</v>
       </c>
       <c r="C10" s="9">
         <v>82.2</v>
       </c>
       <c r="D10" s="9">
         <v>69.599999999999994</v>
       </c>
       <c r="E10" s="9">
         <v>12.6</v>
       </c>
       <c r="F10" s="9">
         <v>10.4</v>
       </c>
       <c r="G10" s="9">
         <v>2.2999999999999998</v>
       </c>
       <c r="H10" s="9">
         <v>0</v>
@@ -36084,386 +37740,481 @@
       </c>
       <c r="C60" s="26">
         <v>75.5</v>
       </c>
       <c r="D60" s="26">
         <v>70.599999999999994</v>
       </c>
       <c r="E60" s="26">
         <v>4.9000000000000004</v>
       </c>
       <c r="F60" s="26">
         <v>16.3</v>
       </c>
       <c r="G60" s="26">
         <v>4.8</v>
       </c>
       <c r="H60" s="27" t="s">
         <v>39</v>
       </c>
       <c r="I60" s="26">
         <v>0.9</v>
       </c>
       <c r="J60" s="26">
         <v>0.3</v>
       </c>
-      <c r="K60" s="114">
+      <c r="K60" s="102">
         <v>2.2000000000000002</v>
       </c>
     </row>
     <row r="61" spans="1:12">
       <c r="A61" s="60" t="s">
         <v>12</v>
       </c>
-      <c r="B61" s="87">
-[...2 lines deleted...]
-      <c r="C61" s="87">
+      <c r="B61" s="85">
+        <v>100</v>
+      </c>
+      <c r="C61" s="85">
         <v>75.7</v>
       </c>
-      <c r="D61" s="87">
+      <c r="D61" s="85">
         <v>71.7</v>
       </c>
-      <c r="E61" s="87">
+      <c r="E61" s="85">
         <v>4</v>
       </c>
-      <c r="F61" s="87">
+      <c r="F61" s="85">
         <v>15.5</v>
       </c>
-      <c r="G61" s="87">
+      <c r="G61" s="85">
         <v>5.0999999999999996</v>
       </c>
-      <c r="H61" s="89" t="s">
+      <c r="H61" s="87" t="s">
         <v>39</v>
       </c>
-      <c r="I61" s="87">
+      <c r="I61" s="85">
         <v>1.1000000000000001</v>
       </c>
-      <c r="J61" s="87">
+      <c r="J61" s="85">
         <v>0.3</v>
       </c>
-      <c r="K61" s="88">
+      <c r="K61" s="86">
         <v>2.2999999999999998</v>
       </c>
     </row>
     <row r="62" spans="1:12">
       <c r="A62" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="B62" s="102">
-[...2 lines deleted...]
-      <c r="C62" s="102">
+      <c r="B62" s="100">
+        <v>100</v>
+      </c>
+      <c r="C62" s="100">
         <v>76.099999999999994</v>
       </c>
-      <c r="D62" s="102">
+      <c r="D62" s="100">
         <v>71.099999999999994</v>
       </c>
-      <c r="E62" s="102">
+      <c r="E62" s="100">
         <v>5</v>
       </c>
-      <c r="F62" s="102">
+      <c r="F62" s="100">
         <v>16.100000000000001</v>
       </c>
-      <c r="G62" s="102">
+      <c r="G62" s="100">
         <v>4.8</v>
       </c>
-      <c r="H62" s="102" t="s">
+      <c r="H62" s="100" t="s">
         <v>39</v>
       </c>
-      <c r="I62" s="102">
+      <c r="I62" s="100">
         <v>0.8</v>
       </c>
-      <c r="J62" s="102">
+      <c r="J62" s="100">
         <v>0.2</v>
       </c>
       <c r="K62" s="50">
         <v>2</v>
       </c>
     </row>
     <row r="63" spans="1:12">
       <c r="A63" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="B63" s="102">
-[...2 lines deleted...]
-      <c r="C63" s="102">
+      <c r="B63" s="103">
+        <v>100</v>
+      </c>
+      <c r="C63" s="103">
         <v>75.400000000000006</v>
       </c>
-      <c r="D63" s="102">
+      <c r="D63" s="103">
         <v>70.599999999999994</v>
       </c>
-      <c r="E63" s="102">
+      <c r="E63" s="103">
         <v>4.8</v>
       </c>
-      <c r="F63" s="102">
+      <c r="F63" s="103">
         <v>16.899999999999999</v>
       </c>
-      <c r="G63" s="102">
+      <c r="G63" s="103">
         <v>4.7</v>
       </c>
-      <c r="H63" s="102" t="s">
+      <c r="H63" s="103" t="s">
         <v>39</v>
       </c>
-      <c r="I63" s="102">
+      <c r="I63" s="103">
         <v>0.7</v>
       </c>
-      <c r="J63" s="102">
+      <c r="J63" s="103">
         <v>0.2</v>
       </c>
-      <c r="K63" s="50">
+      <c r="K63" s="56">
         <v>2.1</v>
       </c>
     </row>
     <row r="64" spans="1:12">
-      <c r="A64" s="22" t="s">
+      <c r="A64" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="B64" s="103">
-[...2 lines deleted...]
-      <c r="C64" s="103">
+      <c r="B64" s="11">
+        <v>100</v>
+      </c>
+      <c r="C64" s="11">
         <v>75.2</v>
       </c>
-      <c r="D64" s="103">
+      <c r="D64" s="11">
         <v>69.3</v>
       </c>
-      <c r="E64" s="103">
+      <c r="E64" s="11">
         <v>5.9</v>
       </c>
-      <c r="F64" s="103">
+      <c r="F64" s="11">
         <v>16.5</v>
       </c>
-      <c r="G64" s="103">
+      <c r="G64" s="11">
         <v>4.5</v>
       </c>
-      <c r="H64" s="103" t="s">
+      <c r="H64" s="11" t="s">
         <v>39</v>
       </c>
-      <c r="I64" s="103">
+      <c r="I64" s="11">
         <v>1.1000000000000001</v>
       </c>
-      <c r="J64" s="103">
+      <c r="J64" s="11">
         <v>0.3</v>
       </c>
-      <c r="K64" s="103">
+      <c r="K64" s="11">
         <v>2.4000000000000004</v>
       </c>
+    </row>
+    <row r="65" spans="1:11">
+      <c r="A65" s="17">
+        <v>2026</v>
+      </c>
+      <c r="B65" s="104"/>
+      <c r="C65" s="104"/>
+      <c r="D65" s="104"/>
+      <c r="E65" s="104"/>
+      <c r="F65" s="104"/>
+      <c r="G65" s="104"/>
+      <c r="H65" s="104"/>
+      <c r="I65" s="104"/>
+      <c r="J65" s="104"/>
+      <c r="K65" s="105"/>
+    </row>
+    <row r="66" spans="1:11">
+      <c r="A66" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="B66" s="117">
+        <v>100</v>
+      </c>
+      <c r="C66" s="117">
+        <v>72.900000000000006</v>
+      </c>
+      <c r="D66" s="117">
+        <v>67.599999999999994</v>
+      </c>
+      <c r="E66" s="117">
+        <v>5.3</v>
+      </c>
+      <c r="F66" s="117">
+        <v>18</v>
+      </c>
+      <c r="G66" s="117">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="H66" s="118" t="s">
+        <v>39</v>
+      </c>
+      <c r="I66" s="117">
+        <v>1</v>
+      </c>
+      <c r="J66" s="85">
+        <v>1.4</v>
+      </c>
+      <c r="K66" s="117">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="67" spans="1:11">
+      <c r="A67" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="B67" s="31"/>
+      <c r="C67" s="31"/>
+      <c r="D67" s="31"/>
+      <c r="E67" s="31"/>
+      <c r="F67" s="31"/>
+      <c r="G67" s="31"/>
+      <c r="H67" s="31"/>
+      <c r="I67" s="31"/>
+      <c r="J67" s="31"/>
+      <c r="K67" s="12"/>
+    </row>
+    <row r="68" spans="1:11">
+      <c r="A68" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B68" s="100"/>
+      <c r="C68" s="100"/>
+      <c r="D68" s="100"/>
+      <c r="E68" s="100"/>
+      <c r="F68" s="100"/>
+      <c r="G68" s="100"/>
+      <c r="H68" s="100"/>
+      <c r="I68" s="100"/>
+      <c r="J68" s="100"/>
+      <c r="K68" s="50"/>
+    </row>
+    <row r="69" spans="1:11">
+      <c r="A69" s="22" t="s">
+        <v>15</v>
+      </c>
+      <c r="B69" s="101"/>
+      <c r="C69" s="101"/>
+      <c r="D69" s="101"/>
+      <c r="E69" s="101"/>
+      <c r="F69" s="101"/>
+      <c r="G69" s="101"/>
+      <c r="H69" s="101"/>
+      <c r="I69" s="101"/>
+      <c r="J69" s="101"/>
+      <c r="K69" s="101"/>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="I7:I9"/>
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:A9"/>
     <mergeCell ref="B3:B9"/>
     <mergeCell ref="C3:K4"/>
     <mergeCell ref="C5:C9"/>
     <mergeCell ref="D5:E6"/>
     <mergeCell ref="F5:I6"/>
     <mergeCell ref="J5:J9"/>
     <mergeCell ref="K5:K9"/>
     <mergeCell ref="D7:D9"/>
     <mergeCell ref="E7:E9"/>
     <mergeCell ref="F7:F9"/>
     <mergeCell ref="G7:G9"/>
     <mergeCell ref="H7:H9"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:N64"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:N69"/>
   <sheetViews>
-    <sheetView topLeftCell="A19" workbookViewId="0">
-      <selection activeCell="Q62" sqref="Q62"/>
+    <sheetView topLeftCell="A31" workbookViewId="0">
+      <selection activeCell="B66" sqref="B66:K66"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.85546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="13.85546875" style="1" customWidth="1"/>
     <col min="4" max="5" width="10.85546875" style="1" customWidth="1"/>
     <col min="6" max="6" width="8.140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.7109375" style="1" customWidth="1"/>
     <col min="8" max="8" width="10.42578125" style="1" customWidth="1"/>
     <col min="9" max="9" width="10.5703125" style="1" customWidth="1"/>
     <col min="10" max="10" width="14.5703125" style="1" customWidth="1"/>
     <col min="11" max="11" width="15.42578125" style="1" customWidth="1"/>
     <col min="12" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
-      <c r="A1" s="105" t="s">
+      <c r="A1" s="107" t="s">
         <v>21</v>
       </c>
-      <c r="B1" s="105"/>
-[...8 lines deleted...]
-      <c r="K1" s="105"/>
+      <c r="B1" s="107"/>
+      <c r="C1" s="107"/>
+      <c r="D1" s="107"/>
+      <c r="E1" s="107"/>
+      <c r="F1" s="107"/>
+      <c r="G1" s="107"/>
+      <c r="H1" s="107"/>
+      <c r="I1" s="107"/>
+      <c r="J1" s="107"/>
+      <c r="K1" s="107"/>
     </row>
     <row r="2" spans="1:11">
-      <c r="A2" s="108" t="s">
+      <c r="A2" s="110" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="108"/>
-[...8 lines deleted...]
-      <c r="K2" s="108"/>
+      <c r="B2" s="110"/>
+      <c r="C2" s="110"/>
+      <c r="D2" s="110"/>
+      <c r="E2" s="110"/>
+      <c r="F2" s="110"/>
+      <c r="G2" s="110"/>
+      <c r="H2" s="110"/>
+      <c r="I2" s="110"/>
+      <c r="J2" s="110"/>
+      <c r="K2" s="110"/>
     </row>
     <row r="3" spans="1:11" ht="10.5" customHeight="1">
-      <c r="A3" s="106"/>
-      <c r="B3" s="106" t="s">
+      <c r="A3" s="108"/>
+      <c r="B3" s="108" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="106" t="s">
+      <c r="C3" s="108" t="s">
         <v>18</v>
       </c>
-      <c r="D3" s="106"/>
-[...6 lines deleted...]
-      <c r="K3" s="106"/>
+      <c r="D3" s="108"/>
+      <c r="E3" s="108"/>
+      <c r="F3" s="108"/>
+      <c r="G3" s="108"/>
+      <c r="H3" s="108"/>
+      <c r="I3" s="108"/>
+      <c r="J3" s="108"/>
+      <c r="K3" s="108"/>
     </row>
     <row r="4" spans="1:11" ht="6.75" customHeight="1">
-      <c r="A4" s="106"/>
-[...9 lines deleted...]
-      <c r="K4" s="106"/>
+      <c r="A4" s="108"/>
+      <c r="B4" s="108"/>
+      <c r="C4" s="108"/>
+      <c r="D4" s="108"/>
+      <c r="E4" s="108"/>
+      <c r="F4" s="108"/>
+      <c r="G4" s="108"/>
+      <c r="H4" s="108"/>
+      <c r="I4" s="108"/>
+      <c r="J4" s="108"/>
+      <c r="K4" s="108"/>
     </row>
     <row r="5" spans="1:11" ht="7.5" customHeight="1">
-      <c r="A5" s="106"/>
-[...1 lines deleted...]
-      <c r="C5" s="109" t="s">
+      <c r="A5" s="108"/>
+      <c r="B5" s="108"/>
+      <c r="C5" s="111" t="s">
         <v>11</v>
       </c>
-      <c r="D5" s="106" t="s">
+      <c r="D5" s="108" t="s">
         <v>17</v>
       </c>
-      <c r="E5" s="106"/>
-      <c r="F5" s="106" t="s">
+      <c r="E5" s="108"/>
+      <c r="F5" s="108" t="s">
         <v>16</v>
       </c>
-      <c r="G5" s="106"/>
-[...2 lines deleted...]
-      <c r="J5" s="106" t="s">
+      <c r="G5" s="108"/>
+      <c r="H5" s="108"/>
+      <c r="I5" s="108"/>
+      <c r="J5" s="108" t="s">
         <v>9</v>
       </c>
-      <c r="K5" s="106" t="s">
+      <c r="K5" s="108" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:11" ht="8.25" customHeight="1">
-      <c r="A6" s="106"/>
-[...9 lines deleted...]
-      <c r="K6" s="106"/>
+      <c r="A6" s="108"/>
+      <c r="B6" s="108"/>
+      <c r="C6" s="111"/>
+      <c r="D6" s="108"/>
+      <c r="E6" s="108"/>
+      <c r="F6" s="108"/>
+      <c r="G6" s="108"/>
+      <c r="H6" s="108"/>
+      <c r="I6" s="108"/>
+      <c r="J6" s="108"/>
+      <c r="K6" s="108"/>
     </row>
     <row r="7" spans="1:11" ht="12.75" customHeight="1">
-      <c r="A7" s="106"/>
-[...2 lines deleted...]
-      <c r="D7" s="106" t="s">
+      <c r="A7" s="108"/>
+      <c r="B7" s="108"/>
+      <c r="C7" s="111"/>
+      <c r="D7" s="108" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="106" t="s">
+      <c r="E7" s="108" t="s">
         <v>4</v>
       </c>
-      <c r="F7" s="106" t="s">
+      <c r="F7" s="108" t="s">
         <v>5</v>
       </c>
-      <c r="G7" s="106" t="s">
+      <c r="G7" s="108" t="s">
         <v>6</v>
       </c>
-      <c r="H7" s="106" t="s">
+      <c r="H7" s="108" t="s">
         <v>7</v>
       </c>
-      <c r="I7" s="106" t="s">
+      <c r="I7" s="108" t="s">
         <v>8</v>
       </c>
-      <c r="J7" s="106"/>
-      <c r="K7" s="106"/>
+      <c r="J7" s="108"/>
+      <c r="K7" s="108"/>
     </row>
     <row r="8" spans="1:11">
-      <c r="A8" s="106"/>
-[...9 lines deleted...]
-      <c r="K8" s="106"/>
+      <c r="A8" s="108"/>
+      <c r="B8" s="108"/>
+      <c r="C8" s="111"/>
+      <c r="D8" s="108"/>
+      <c r="E8" s="108"/>
+      <c r="F8" s="108"/>
+      <c r="G8" s="108"/>
+      <c r="H8" s="108"/>
+      <c r="I8" s="108"/>
+      <c r="J8" s="108"/>
+      <c r="K8" s="108"/>
     </row>
     <row r="9" spans="1:11" ht="47.25" customHeight="1">
-      <c r="A9" s="106"/>
-[...9 lines deleted...]
-      <c r="K9" s="106"/>
+      <c r="A9" s="108"/>
+      <c r="B9" s="108"/>
+      <c r="C9" s="111"/>
+      <c r="D9" s="108"/>
+      <c r="E9" s="108"/>
+      <c r="F9" s="108"/>
+      <c r="G9" s="108"/>
+      <c r="H9" s="108"/>
+      <c r="I9" s="108"/>
+      <c r="J9" s="108"/>
+      <c r="K9" s="108"/>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="38">
         <v>2015</v>
       </c>
       <c r="B10" s="3">
         <v>100</v>
       </c>
       <c r="C10" s="9">
         <v>80.5</v>
       </c>
       <c r="D10" s="9">
         <v>63.9</v>
       </c>
       <c r="E10" s="9">
         <v>16.600000000000001</v>
       </c>
       <c r="F10" s="9">
         <v>12.1</v>
       </c>
       <c r="G10" s="9">
         <v>2.5</v>
       </c>
       <c r="H10" s="9">
         <v>0</v>
@@ -38216,386 +39967,481 @@
       </c>
       <c r="C60" s="26">
         <v>77.599999999999994</v>
       </c>
       <c r="D60" s="26">
         <v>71.5</v>
       </c>
       <c r="E60" s="26">
         <v>6.1</v>
       </c>
       <c r="F60" s="26">
         <v>17.8</v>
       </c>
       <c r="G60" s="26">
         <v>2.4</v>
       </c>
       <c r="H60" s="26">
         <v>0.3</v>
       </c>
       <c r="I60" s="26">
         <v>0.5</v>
       </c>
       <c r="J60" s="26">
         <v>0</v>
       </c>
-      <c r="K60" s="114">
+      <c r="K60" s="102">
         <v>1.4</v>
       </c>
     </row>
     <row r="61" spans="1:12">
       <c r="A61" s="60" t="s">
         <v>12</v>
       </c>
-      <c r="B61" s="87">
-[...2 lines deleted...]
-      <c r="C61" s="87">
+      <c r="B61" s="85">
+        <v>100</v>
+      </c>
+      <c r="C61" s="85">
         <v>76.8</v>
       </c>
-      <c r="D61" s="87">
+      <c r="D61" s="85">
         <v>71.5</v>
       </c>
-      <c r="E61" s="87">
+      <c r="E61" s="85">
         <v>5.3</v>
       </c>
-      <c r="F61" s="87">
+      <c r="F61" s="85">
         <v>18.600000000000001</v>
       </c>
-      <c r="G61" s="87">
+      <c r="G61" s="85">
         <v>2.4</v>
       </c>
-      <c r="H61" s="87">
+      <c r="H61" s="85">
         <v>0.2</v>
       </c>
-      <c r="I61" s="87">
+      <c r="I61" s="85">
         <v>0.4</v>
       </c>
-      <c r="J61" s="89" t="s">
+      <c r="J61" s="87" t="s">
         <v>39</v>
       </c>
-      <c r="K61" s="88">
+      <c r="K61" s="86">
         <v>1.6</v>
       </c>
     </row>
     <row r="62" spans="1:12">
       <c r="A62" s="5" t="s">
         <v>13</v>
       </c>
       <c r="B62" s="31">
         <v>100</v>
       </c>
       <c r="C62" s="31">
         <v>77.5</v>
       </c>
       <c r="D62" s="31">
         <v>70.900000000000006</v>
       </c>
       <c r="E62" s="31">
         <v>6.6</v>
       </c>
       <c r="F62" s="31">
         <v>17.8</v>
       </c>
       <c r="G62" s="31">
         <v>2.4</v>
       </c>
       <c r="H62" s="31">
         <v>0.4</v>
       </c>
       <c r="I62" s="31">
         <v>0.4</v>
       </c>
       <c r="J62" s="33" t="s">
         <v>39</v>
       </c>
       <c r="K62" s="12">
         <v>1.5</v>
       </c>
     </row>
     <row r="63" spans="1:12">
       <c r="A63" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="B63" s="102">
-[...2 lines deleted...]
-      <c r="C63" s="102">
+      <c r="B63" s="100">
+        <v>100</v>
+      </c>
+      <c r="C63" s="100">
         <v>78</v>
       </c>
-      <c r="D63" s="102">
+      <c r="D63" s="100">
         <v>71</v>
       </c>
-      <c r="E63" s="102">
+      <c r="E63" s="100">
         <v>7</v>
       </c>
-      <c r="F63" s="102">
+      <c r="F63" s="100">
         <v>17.5</v>
       </c>
-      <c r="G63" s="102">
+      <c r="G63" s="100">
         <v>2.4</v>
       </c>
-      <c r="H63" s="102">
+      <c r="H63" s="100">
         <v>0.3</v>
       </c>
-      <c r="I63" s="102">
+      <c r="I63" s="100">
         <v>0.5</v>
       </c>
-      <c r="J63" s="102" t="s">
+      <c r="J63" s="100" t="s">
         <v>39</v>
       </c>
       <c r="K63" s="50">
         <v>1.3</v>
       </c>
     </row>
     <row r="64" spans="1:12">
-      <c r="A64" s="22" t="s">
+      <c r="A64" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="B64" s="103">
-[...2 lines deleted...]
-      <c r="C64" s="103">
+      <c r="B64" s="11">
+        <v>100</v>
+      </c>
+      <c r="C64" s="11">
         <v>78.2</v>
       </c>
-      <c r="D64" s="103">
+      <c r="D64" s="11">
         <v>72.7</v>
       </c>
-      <c r="E64" s="103">
+      <c r="E64" s="11">
         <v>5.5</v>
       </c>
-      <c r="F64" s="103">
+      <c r="F64" s="11">
         <v>17</v>
       </c>
-      <c r="G64" s="103">
+      <c r="G64" s="11">
         <v>2.5</v>
       </c>
-      <c r="H64" s="103">
-[...2 lines deleted...]
-      <c r="I64" s="103">
+      <c r="H64" s="11">
+        <v>0.1</v>
+      </c>
+      <c r="I64" s="11">
         <v>0.4</v>
       </c>
-      <c r="J64" s="103">
-[...2 lines deleted...]
-      <c r="K64" s="103">
+      <c r="J64" s="11">
+        <v>0</v>
+      </c>
+      <c r="K64" s="11">
         <v>1.8</v>
       </c>
+    </row>
+    <row r="65" spans="1:11">
+      <c r="A65" s="17">
+        <v>2026</v>
+      </c>
+      <c r="B65" s="104"/>
+      <c r="C65" s="104"/>
+      <c r="D65" s="104"/>
+      <c r="E65" s="104"/>
+      <c r="F65" s="104"/>
+      <c r="G65" s="104"/>
+      <c r="H65" s="104"/>
+      <c r="I65" s="104"/>
+      <c r="J65" s="104"/>
+      <c r="K65" s="105"/>
+    </row>
+    <row r="66" spans="1:11">
+      <c r="A66" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="B66" s="117">
+        <v>100</v>
+      </c>
+      <c r="C66" s="117">
+        <v>74</v>
+      </c>
+      <c r="D66" s="117">
+        <v>69.2</v>
+      </c>
+      <c r="E66" s="117">
+        <v>4.8</v>
+      </c>
+      <c r="F66" s="117">
+        <v>20.8</v>
+      </c>
+      <c r="G66" s="117">
+        <v>2.6</v>
+      </c>
+      <c r="H66" s="117">
+        <v>0.2</v>
+      </c>
+      <c r="I66" s="117">
+        <v>0.4</v>
+      </c>
+      <c r="J66" s="85">
+        <v>1.3</v>
+      </c>
+      <c r="K66" s="86">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="67" spans="1:11">
+      <c r="A67" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="B67" s="31"/>
+      <c r="C67" s="31"/>
+      <c r="D67" s="31"/>
+      <c r="E67" s="31"/>
+      <c r="F67" s="31"/>
+      <c r="G67" s="31"/>
+      <c r="H67" s="31"/>
+      <c r="I67" s="31"/>
+      <c r="J67" s="31"/>
+      <c r="K67" s="12"/>
+    </row>
+    <row r="68" spans="1:11">
+      <c r="A68" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B68" s="100"/>
+      <c r="C68" s="100"/>
+      <c r="D68" s="100"/>
+      <c r="E68" s="100"/>
+      <c r="F68" s="100"/>
+      <c r="G68" s="100"/>
+      <c r="H68" s="100"/>
+      <c r="I68" s="100"/>
+      <c r="J68" s="100"/>
+      <c r="K68" s="50"/>
+    </row>
+    <row r="69" spans="1:11">
+      <c r="A69" s="22" t="s">
+        <v>15</v>
+      </c>
+      <c r="B69" s="101"/>
+      <c r="C69" s="101"/>
+      <c r="D69" s="101"/>
+      <c r="E69" s="101"/>
+      <c r="F69" s="101"/>
+      <c r="G69" s="101"/>
+      <c r="H69" s="101"/>
+      <c r="I69" s="101"/>
+      <c r="J69" s="101"/>
+      <c r="K69" s="101"/>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:A9"/>
     <mergeCell ref="B3:B9"/>
     <mergeCell ref="C3:K4"/>
     <mergeCell ref="C5:C9"/>
     <mergeCell ref="D5:E6"/>
     <mergeCell ref="F5:I6"/>
     <mergeCell ref="J5:J9"/>
     <mergeCell ref="K5:K9"/>
     <mergeCell ref="D7:D9"/>
     <mergeCell ref="E7:E9"/>
     <mergeCell ref="F7:F9"/>
     <mergeCell ref="G7:G9"/>
     <mergeCell ref="H7:H9"/>
     <mergeCell ref="I7:I9"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:N64"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:N69"/>
   <sheetViews>
     <sheetView topLeftCell="A25" workbookViewId="0">
-      <selection activeCell="N60" sqref="N60"/>
+      <selection activeCell="B66" sqref="B66:K66"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.28515625" style="23" customWidth="1"/>
     <col min="2" max="2" width="10.85546875" style="23" customWidth="1"/>
     <col min="3" max="3" width="13.85546875" style="23" customWidth="1"/>
     <col min="4" max="5" width="10.85546875" style="23" customWidth="1"/>
     <col min="6" max="6" width="8.140625" style="23" customWidth="1"/>
     <col min="7" max="7" width="8.7109375" style="23" customWidth="1"/>
     <col min="8" max="8" width="10.42578125" style="23" customWidth="1"/>
     <col min="9" max="9" width="10.5703125" style="23" customWidth="1"/>
     <col min="10" max="10" width="14.5703125" style="23" customWidth="1"/>
     <col min="11" max="11" width="15.42578125" style="23" customWidth="1"/>
     <col min="12" max="16384" width="9.140625" style="23"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
-      <c r="A1" s="111" t="s">
+      <c r="A1" s="113" t="s">
         <v>22</v>
       </c>
-      <c r="B1" s="111"/>
-[...8 lines deleted...]
-      <c r="K1" s="111"/>
+      <c r="B1" s="113"/>
+      <c r="C1" s="113"/>
+      <c r="D1" s="113"/>
+      <c r="E1" s="113"/>
+      <c r="F1" s="113"/>
+      <c r="G1" s="113"/>
+      <c r="H1" s="113"/>
+      <c r="I1" s="113"/>
+      <c r="J1" s="113"/>
+      <c r="K1" s="113"/>
     </row>
     <row r="2" spans="1:11">
-      <c r="A2" s="112" t="s">
+      <c r="A2" s="114" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="112"/>
-[...8 lines deleted...]
-      <c r="K2" s="112"/>
+      <c r="B2" s="114"/>
+      <c r="C2" s="114"/>
+      <c r="D2" s="114"/>
+      <c r="E2" s="114"/>
+      <c r="F2" s="114"/>
+      <c r="G2" s="114"/>
+      <c r="H2" s="114"/>
+      <c r="I2" s="114"/>
+      <c r="J2" s="114"/>
+      <c r="K2" s="114"/>
     </row>
     <row r="3" spans="1:11" ht="10.5" customHeight="1">
-      <c r="A3" s="110"/>
-      <c r="B3" s="110" t="s">
+      <c r="A3" s="112"/>
+      <c r="B3" s="112" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="110" t="s">
+      <c r="C3" s="112" t="s">
         <v>18</v>
       </c>
-      <c r="D3" s="110"/>
-[...6 lines deleted...]
-      <c r="K3" s="110"/>
+      <c r="D3" s="112"/>
+      <c r="E3" s="112"/>
+      <c r="F3" s="112"/>
+      <c r="G3" s="112"/>
+      <c r="H3" s="112"/>
+      <c r="I3" s="112"/>
+      <c r="J3" s="112"/>
+      <c r="K3" s="112"/>
     </row>
     <row r="4" spans="1:11" ht="6.75" customHeight="1">
-      <c r="A4" s="110"/>
-[...9 lines deleted...]
-      <c r="K4" s="110"/>
+      <c r="A4" s="112"/>
+      <c r="B4" s="112"/>
+      <c r="C4" s="112"/>
+      <c r="D4" s="112"/>
+      <c r="E4" s="112"/>
+      <c r="F4" s="112"/>
+      <c r="G4" s="112"/>
+      <c r="H4" s="112"/>
+      <c r="I4" s="112"/>
+      <c r="J4" s="112"/>
+      <c r="K4" s="112"/>
     </row>
     <row r="5" spans="1:11" ht="7.5" customHeight="1">
-      <c r="A5" s="110"/>
-[...1 lines deleted...]
-      <c r="C5" s="113" t="s">
+      <c r="A5" s="112"/>
+      <c r="B5" s="112"/>
+      <c r="C5" s="115" t="s">
         <v>11</v>
       </c>
-      <c r="D5" s="110" t="s">
+      <c r="D5" s="112" t="s">
         <v>17</v>
       </c>
-      <c r="E5" s="110"/>
-      <c r="F5" s="110" t="s">
+      <c r="E5" s="112"/>
+      <c r="F5" s="112" t="s">
         <v>16</v>
       </c>
-      <c r="G5" s="110"/>
-[...2 lines deleted...]
-      <c r="J5" s="110" t="s">
+      <c r="G5" s="112"/>
+      <c r="H5" s="112"/>
+      <c r="I5" s="112"/>
+      <c r="J5" s="112" t="s">
         <v>9</v>
       </c>
-      <c r="K5" s="110" t="s">
+      <c r="K5" s="112" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:11" ht="8.25" customHeight="1">
-      <c r="A6" s="110"/>
-[...9 lines deleted...]
-      <c r="K6" s="110"/>
+      <c r="A6" s="112"/>
+      <c r="B6" s="112"/>
+      <c r="C6" s="115"/>
+      <c r="D6" s="112"/>
+      <c r="E6" s="112"/>
+      <c r="F6" s="112"/>
+      <c r="G6" s="112"/>
+      <c r="H6" s="112"/>
+      <c r="I6" s="112"/>
+      <c r="J6" s="112"/>
+      <c r="K6" s="112"/>
     </row>
     <row r="7" spans="1:11" ht="12.75" customHeight="1">
-      <c r="A7" s="110"/>
-[...2 lines deleted...]
-      <c r="D7" s="110" t="s">
+      <c r="A7" s="112"/>
+      <c r="B7" s="112"/>
+      <c r="C7" s="115"/>
+      <c r="D7" s="112" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="110" t="s">
+      <c r="E7" s="112" t="s">
         <v>4</v>
       </c>
-      <c r="F7" s="110" t="s">
+      <c r="F7" s="112" t="s">
         <v>5</v>
       </c>
-      <c r="G7" s="110" t="s">
+      <c r="G7" s="112" t="s">
         <v>6</v>
       </c>
-      <c r="H7" s="110" t="s">
+      <c r="H7" s="112" t="s">
         <v>7</v>
       </c>
-      <c r="I7" s="110" t="s">
+      <c r="I7" s="112" t="s">
         <v>8</v>
       </c>
-      <c r="J7" s="110"/>
-      <c r="K7" s="110"/>
+      <c r="J7" s="112"/>
+      <c r="K7" s="112"/>
     </row>
     <row r="8" spans="1:11">
-      <c r="A8" s="110"/>
-[...9 lines deleted...]
-      <c r="K8" s="110"/>
+      <c r="A8" s="112"/>
+      <c r="B8" s="112"/>
+      <c r="C8" s="115"/>
+      <c r="D8" s="112"/>
+      <c r="E8" s="112"/>
+      <c r="F8" s="112"/>
+      <c r="G8" s="112"/>
+      <c r="H8" s="112"/>
+      <c r="I8" s="112"/>
+      <c r="J8" s="112"/>
+      <c r="K8" s="112"/>
     </row>
     <row r="9" spans="1:11" ht="47.25" customHeight="1">
-      <c r="A9" s="110"/>
-[...9 lines deleted...]
-      <c r="K9" s="110"/>
+      <c r="A9" s="112"/>
+      <c r="B9" s="112"/>
+      <c r="C9" s="115"/>
+      <c r="D9" s="112"/>
+      <c r="E9" s="112"/>
+      <c r="F9" s="112"/>
+      <c r="G9" s="112"/>
+      <c r="H9" s="112"/>
+      <c r="I9" s="112"/>
+      <c r="J9" s="112"/>
+      <c r="K9" s="112"/>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="41">
         <v>2015</v>
       </c>
       <c r="B10" s="42">
         <v>100</v>
       </c>
       <c r="C10" s="25">
         <v>86.8</v>
       </c>
       <c r="D10" s="25">
         <v>80.599999999999994</v>
       </c>
       <c r="E10" s="25">
         <v>6.2</v>
       </c>
       <c r="F10" s="25">
         <v>9</v>
       </c>
       <c r="G10" s="25">
         <v>3</v>
       </c>
       <c r="H10" s="25">
         <v>0</v>
@@ -40348,386 +42194,481 @@
       </c>
       <c r="C60" s="26">
         <v>79.7</v>
       </c>
       <c r="D60" s="26">
         <v>77</v>
       </c>
       <c r="E60" s="26">
         <v>2.7</v>
       </c>
       <c r="F60" s="26">
         <v>14.4</v>
       </c>
       <c r="G60" s="26">
         <v>4.2</v>
       </c>
       <c r="H60" s="27" t="s">
         <v>39</v>
       </c>
       <c r="I60" s="26">
         <v>0.3</v>
       </c>
       <c r="J60" s="26">
         <v>0.1</v>
       </c>
-      <c r="K60" s="114">
+      <c r="K60" s="102">
         <v>1.2999999999999998</v>
       </c>
     </row>
     <row r="61" spans="1:12">
       <c r="A61" s="60" t="s">
         <v>12</v>
       </c>
-      <c r="B61" s="87">
-[...2 lines deleted...]
-      <c r="C61" s="87">
+      <c r="B61" s="85">
+        <v>100</v>
+      </c>
+      <c r="C61" s="85">
         <v>80</v>
       </c>
-      <c r="D61" s="87">
+      <c r="D61" s="85">
         <v>77.5</v>
       </c>
-      <c r="E61" s="87">
+      <c r="E61" s="85">
         <v>2.5</v>
       </c>
-      <c r="F61" s="87">
+      <c r="F61" s="85">
         <v>14.1</v>
       </c>
-      <c r="G61" s="87">
+      <c r="G61" s="85">
         <v>4.0999999999999996</v>
       </c>
-      <c r="H61" s="89" t="s">
+      <c r="H61" s="87" t="s">
         <v>39</v>
       </c>
-      <c r="I61" s="87">
+      <c r="I61" s="85">
         <v>0.3</v>
       </c>
-      <c r="J61" s="87">
-[...2 lines deleted...]
-      <c r="K61" s="88">
+      <c r="J61" s="85">
+        <v>0.1</v>
+      </c>
+      <c r="K61" s="86">
         <v>1.4</v>
       </c>
     </row>
     <row r="62" spans="1:12">
       <c r="A62" s="5" t="s">
         <v>13</v>
       </c>
       <c r="B62" s="31">
         <v>100</v>
       </c>
       <c r="C62" s="31">
         <v>79.7</v>
       </c>
       <c r="D62" s="31">
         <v>76.900000000000006</v>
       </c>
       <c r="E62" s="31">
         <v>2.8</v>
       </c>
       <c r="F62" s="31">
         <v>14.1</v>
       </c>
       <c r="G62" s="31">
         <v>4.4000000000000004</v>
       </c>
       <c r="H62" s="33" t="s">
         <v>39</v>
       </c>
       <c r="I62" s="31">
         <v>0.3</v>
       </c>
       <c r="J62" s="31">
         <v>0.1</v>
       </c>
       <c r="K62" s="12">
         <v>1.4</v>
       </c>
     </row>
     <row r="63" spans="1:12">
       <c r="A63" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="B63" s="102">
-[...2 lines deleted...]
-      <c r="C63" s="102">
+      <c r="B63" s="103">
+        <v>100</v>
+      </c>
+      <c r="C63" s="103">
         <v>79.900000000000006</v>
       </c>
-      <c r="D63" s="102">
+      <c r="D63" s="103">
         <v>77.099999999999994</v>
       </c>
-      <c r="E63" s="102">
+      <c r="E63" s="103">
         <v>2.8</v>
       </c>
-      <c r="F63" s="102">
+      <c r="F63" s="103">
         <v>14.1</v>
       </c>
-      <c r="G63" s="102">
+      <c r="G63" s="103">
         <v>4.3</v>
       </c>
-      <c r="H63" s="102" t="s">
+      <c r="H63" s="103" t="s">
         <v>39</v>
       </c>
-      <c r="I63" s="102">
+      <c r="I63" s="103">
         <v>0.2</v>
       </c>
-      <c r="J63" s="102">
-[...2 lines deleted...]
-      <c r="K63" s="50">
+      <c r="J63" s="103">
+        <v>0.1</v>
+      </c>
+      <c r="K63" s="56">
         <v>1.4</v>
       </c>
     </row>
     <row r="64" spans="1:12">
-      <c r="A64" s="22" t="s">
+      <c r="A64" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="B64" s="103">
-[...2 lines deleted...]
-      <c r="C64" s="103">
+      <c r="B64" s="11">
+        <v>100</v>
+      </c>
+      <c r="C64" s="11">
         <v>79.400000000000006</v>
       </c>
-      <c r="D64" s="103">
+      <c r="D64" s="11">
         <v>76.900000000000006</v>
       </c>
-      <c r="E64" s="103">
+      <c r="E64" s="11">
         <v>2.5</v>
       </c>
-      <c r="F64" s="103">
+      <c r="F64" s="11">
         <v>14.8</v>
       </c>
-      <c r="G64" s="103">
+      <c r="G64" s="11">
         <v>4.0999999999999996</v>
       </c>
-      <c r="H64" s="103" t="s">
+      <c r="H64" s="11" t="s">
         <v>39</v>
       </c>
-      <c r="I64" s="103">
+      <c r="I64" s="11">
         <v>0.3</v>
       </c>
-      <c r="J64" s="103">
-[...2 lines deleted...]
-      <c r="K64" s="103">
+      <c r="J64" s="11">
+        <v>0.1</v>
+      </c>
+      <c r="K64" s="11">
         <v>1.2999999999999998</v>
       </c>
+    </row>
+    <row r="65" spans="1:11">
+      <c r="A65" s="17">
+        <v>2026</v>
+      </c>
+      <c r="B65" s="104"/>
+      <c r="C65" s="104"/>
+      <c r="D65" s="104"/>
+      <c r="E65" s="104"/>
+      <c r="F65" s="104"/>
+      <c r="G65" s="104"/>
+      <c r="H65" s="104"/>
+      <c r="I65" s="104"/>
+      <c r="J65" s="104"/>
+      <c r="K65" s="105"/>
+    </row>
+    <row r="66" spans="1:11">
+      <c r="A66" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="B66" s="117">
+        <v>100</v>
+      </c>
+      <c r="C66" s="117">
+        <v>77.900000000000006</v>
+      </c>
+      <c r="D66" s="117">
+        <v>74.2</v>
+      </c>
+      <c r="E66" s="117">
+        <v>3.7</v>
+      </c>
+      <c r="F66" s="117">
+        <v>15.2</v>
+      </c>
+      <c r="G66" s="117">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="H66" s="118" t="s">
+        <v>39</v>
+      </c>
+      <c r="I66" s="117">
+        <v>0.5</v>
+      </c>
+      <c r="J66" s="85">
+        <v>1</v>
+      </c>
+      <c r="K66" s="86">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="67" spans="1:11">
+      <c r="A67" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="B67" s="31"/>
+      <c r="C67" s="31"/>
+      <c r="D67" s="31"/>
+      <c r="E67" s="31"/>
+      <c r="F67" s="31"/>
+      <c r="G67" s="31"/>
+      <c r="H67" s="31"/>
+      <c r="I67" s="31"/>
+      <c r="J67" s="31"/>
+      <c r="K67" s="12"/>
+    </row>
+    <row r="68" spans="1:11">
+      <c r="A68" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B68" s="100"/>
+      <c r="C68" s="100"/>
+      <c r="D68" s="100"/>
+      <c r="E68" s="100"/>
+      <c r="F68" s="100"/>
+      <c r="G68" s="100"/>
+      <c r="H68" s="100"/>
+      <c r="I68" s="100"/>
+      <c r="J68" s="100"/>
+      <c r="K68" s="50"/>
+    </row>
+    <row r="69" spans="1:11">
+      <c r="A69" s="22" t="s">
+        <v>15</v>
+      </c>
+      <c r="B69" s="101"/>
+      <c r="C69" s="101"/>
+      <c r="D69" s="101"/>
+      <c r="E69" s="101"/>
+      <c r="F69" s="101"/>
+      <c r="G69" s="101"/>
+      <c r="H69" s="101"/>
+      <c r="I69" s="101"/>
+      <c r="J69" s="101"/>
+      <c r="K69" s="101"/>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:A9"/>
     <mergeCell ref="B3:B9"/>
     <mergeCell ref="C3:K4"/>
     <mergeCell ref="C5:C9"/>
     <mergeCell ref="D5:E6"/>
     <mergeCell ref="F5:I6"/>
     <mergeCell ref="J5:J9"/>
     <mergeCell ref="K5:K9"/>
     <mergeCell ref="D7:D9"/>
     <mergeCell ref="E7:E9"/>
     <mergeCell ref="F7:F9"/>
     <mergeCell ref="G7:G9"/>
     <mergeCell ref="H7:H9"/>
     <mergeCell ref="I7:I9"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:N64"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:N69"/>
   <sheetViews>
     <sheetView topLeftCell="A31" workbookViewId="0">
-      <selection activeCell="M76" sqref="M76"/>
+      <selection activeCell="B66" sqref="B66:K66"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.85546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="13.85546875" style="1" customWidth="1"/>
     <col min="4" max="5" width="10.85546875" style="1" customWidth="1"/>
     <col min="6" max="6" width="8.140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.7109375" style="1" customWidth="1"/>
     <col min="8" max="8" width="10.42578125" style="1" customWidth="1"/>
     <col min="9" max="9" width="10.5703125" style="1" customWidth="1"/>
     <col min="10" max="10" width="14.5703125" style="1" customWidth="1"/>
     <col min="11" max="11" width="15.42578125" style="1" customWidth="1"/>
     <col min="12" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
-      <c r="A1" s="105" t="s">
+      <c r="A1" s="107" t="s">
         <v>23</v>
       </c>
-      <c r="B1" s="105"/>
-[...8 lines deleted...]
-      <c r="K1" s="105"/>
+      <c r="B1" s="107"/>
+      <c r="C1" s="107"/>
+      <c r="D1" s="107"/>
+      <c r="E1" s="107"/>
+      <c r="F1" s="107"/>
+      <c r="G1" s="107"/>
+      <c r="H1" s="107"/>
+      <c r="I1" s="107"/>
+      <c r="J1" s="107"/>
+      <c r="K1" s="107"/>
     </row>
     <row r="2" spans="1:11">
-      <c r="A2" s="108" t="s">
+      <c r="A2" s="110" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="108"/>
-[...8 lines deleted...]
-      <c r="K2" s="108"/>
+      <c r="B2" s="110"/>
+      <c r="C2" s="110"/>
+      <c r="D2" s="110"/>
+      <c r="E2" s="110"/>
+      <c r="F2" s="110"/>
+      <c r="G2" s="110"/>
+      <c r="H2" s="110"/>
+      <c r="I2" s="110"/>
+      <c r="J2" s="110"/>
+      <c r="K2" s="110"/>
     </row>
     <row r="3" spans="1:11" ht="10.5" customHeight="1">
-      <c r="A3" s="106"/>
-      <c r="B3" s="106" t="s">
+      <c r="A3" s="108"/>
+      <c r="B3" s="108" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="106" t="s">
+      <c r="C3" s="108" t="s">
         <v>18</v>
       </c>
-      <c r="D3" s="106"/>
-[...6 lines deleted...]
-      <c r="K3" s="106"/>
+      <c r="D3" s="108"/>
+      <c r="E3" s="108"/>
+      <c r="F3" s="108"/>
+      <c r="G3" s="108"/>
+      <c r="H3" s="108"/>
+      <c r="I3" s="108"/>
+      <c r="J3" s="108"/>
+      <c r="K3" s="108"/>
     </row>
     <row r="4" spans="1:11" ht="6.75" customHeight="1">
-      <c r="A4" s="106"/>
-[...9 lines deleted...]
-      <c r="K4" s="106"/>
+      <c r="A4" s="108"/>
+      <c r="B4" s="108"/>
+      <c r="C4" s="108"/>
+      <c r="D4" s="108"/>
+      <c r="E4" s="108"/>
+      <c r="F4" s="108"/>
+      <c r="G4" s="108"/>
+      <c r="H4" s="108"/>
+      <c r="I4" s="108"/>
+      <c r="J4" s="108"/>
+      <c r="K4" s="108"/>
     </row>
     <row r="5" spans="1:11" ht="7.5" customHeight="1">
-      <c r="A5" s="106"/>
-[...1 lines deleted...]
-      <c r="C5" s="109" t="s">
+      <c r="A5" s="108"/>
+      <c r="B5" s="108"/>
+      <c r="C5" s="111" t="s">
         <v>11</v>
       </c>
-      <c r="D5" s="106" t="s">
+      <c r="D5" s="108" t="s">
         <v>17</v>
       </c>
-      <c r="E5" s="106"/>
-      <c r="F5" s="106" t="s">
+      <c r="E5" s="108"/>
+      <c r="F5" s="108" t="s">
         <v>16</v>
       </c>
-      <c r="G5" s="106"/>
-[...2 lines deleted...]
-      <c r="J5" s="106" t="s">
+      <c r="G5" s="108"/>
+      <c r="H5" s="108"/>
+      <c r="I5" s="108"/>
+      <c r="J5" s="108" t="s">
         <v>9</v>
       </c>
-      <c r="K5" s="106" t="s">
+      <c r="K5" s="108" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:11" ht="8.25" customHeight="1">
-      <c r="A6" s="106"/>
-[...9 lines deleted...]
-      <c r="K6" s="106"/>
+      <c r="A6" s="108"/>
+      <c r="B6" s="108"/>
+      <c r="C6" s="111"/>
+      <c r="D6" s="108"/>
+      <c r="E6" s="108"/>
+      <c r="F6" s="108"/>
+      <c r="G6" s="108"/>
+      <c r="H6" s="108"/>
+      <c r="I6" s="108"/>
+      <c r="J6" s="108"/>
+      <c r="K6" s="108"/>
     </row>
     <row r="7" spans="1:11" ht="12.75" customHeight="1">
-      <c r="A7" s="106"/>
-[...2 lines deleted...]
-      <c r="D7" s="106" t="s">
+      <c r="A7" s="108"/>
+      <c r="B7" s="108"/>
+      <c r="C7" s="111"/>
+      <c r="D7" s="108" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="106" t="s">
+      <c r="E7" s="108" t="s">
         <v>4</v>
       </c>
-      <c r="F7" s="106" t="s">
+      <c r="F7" s="108" t="s">
         <v>5</v>
       </c>
-      <c r="G7" s="106" t="s">
+      <c r="G7" s="108" t="s">
         <v>6</v>
       </c>
-      <c r="H7" s="106" t="s">
+      <c r="H7" s="108" t="s">
         <v>7</v>
       </c>
-      <c r="I7" s="106" t="s">
+      <c r="I7" s="108" t="s">
         <v>8</v>
       </c>
-      <c r="J7" s="106"/>
-      <c r="K7" s="106"/>
+      <c r="J7" s="108"/>
+      <c r="K7" s="108"/>
     </row>
     <row r="8" spans="1:11">
-      <c r="A8" s="106"/>
-[...9 lines deleted...]
-      <c r="K8" s="106"/>
+      <c r="A8" s="108"/>
+      <c r="B8" s="108"/>
+      <c r="C8" s="111"/>
+      <c r="D8" s="108"/>
+      <c r="E8" s="108"/>
+      <c r="F8" s="108"/>
+      <c r="G8" s="108"/>
+      <c r="H8" s="108"/>
+      <c r="I8" s="108"/>
+      <c r="J8" s="108"/>
+      <c r="K8" s="108"/>
     </row>
     <row r="9" spans="1:11" ht="47.25" customHeight="1">
-      <c r="A9" s="106"/>
-[...9 lines deleted...]
-      <c r="K9" s="106"/>
+      <c r="A9" s="108"/>
+      <c r="B9" s="108"/>
+      <c r="C9" s="111"/>
+      <c r="D9" s="108"/>
+      <c r="E9" s="108"/>
+      <c r="F9" s="108"/>
+      <c r="G9" s="108"/>
+      <c r="H9" s="108"/>
+      <c r="I9" s="108"/>
+      <c r="J9" s="108"/>
+      <c r="K9" s="108"/>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="38">
         <v>2015</v>
       </c>
       <c r="B10" s="3">
         <v>100</v>
       </c>
       <c r="C10" s="9">
         <v>80</v>
       </c>
       <c r="D10" s="9">
         <v>69.400000000000006</v>
       </c>
       <c r="E10" s="9">
         <v>10.6</v>
       </c>
       <c r="F10" s="9">
         <v>13.4</v>
       </c>
       <c r="G10" s="9">
         <v>2.7</v>
       </c>
       <c r="H10" s="9">
         <v>0</v>
@@ -42480,193 +44421,288 @@
       </c>
       <c r="C60" s="26">
         <v>75.900000000000006</v>
       </c>
       <c r="D60" s="26">
         <v>69.2</v>
       </c>
       <c r="E60" s="26">
         <v>6.7</v>
       </c>
       <c r="F60" s="26">
         <v>17</v>
       </c>
       <c r="G60" s="26">
         <v>3.6</v>
       </c>
       <c r="H60" s="27" t="s">
         <v>39</v>
       </c>
       <c r="I60" s="26">
         <v>0.8</v>
       </c>
       <c r="J60" s="26">
         <v>0.6</v>
       </c>
-      <c r="K60" s="114">
+      <c r="K60" s="102">
         <v>2.0999999999999996</v>
       </c>
     </row>
     <row r="61" spans="1:12">
       <c r="A61" s="60" t="s">
         <v>12</v>
       </c>
-      <c r="B61" s="87">
-[...2 lines deleted...]
-      <c r="C61" s="87">
+      <c r="B61" s="85">
+        <v>100</v>
+      </c>
+      <c r="C61" s="85">
         <v>76.400000000000006</v>
       </c>
-      <c r="D61" s="87">
+      <c r="D61" s="85">
         <v>70.2</v>
       </c>
-      <c r="E61" s="87">
+      <c r="E61" s="85">
         <v>6.2</v>
       </c>
-      <c r="F61" s="87">
+      <c r="F61" s="85">
         <v>16.8</v>
       </c>
-      <c r="G61" s="87">
+      <c r="G61" s="85">
         <v>3.8</v>
       </c>
-      <c r="H61" s="89" t="s">
+      <c r="H61" s="87" t="s">
         <v>39</v>
       </c>
-      <c r="I61" s="87">
+      <c r="I61" s="85">
         <v>0.8</v>
       </c>
-      <c r="J61" s="87">
+      <c r="J61" s="85">
         <v>0.6</v>
       </c>
-      <c r="K61" s="88">
+      <c r="K61" s="86">
         <v>1.6</v>
       </c>
     </row>
     <row r="62" spans="1:12">
       <c r="A62" s="5" t="s">
         <v>13</v>
       </c>
       <c r="B62" s="31">
         <v>100</v>
       </c>
       <c r="C62" s="31">
         <v>75.900000000000006</v>
       </c>
       <c r="D62" s="31">
         <v>69.3</v>
       </c>
       <c r="E62" s="31">
         <v>6.6</v>
       </c>
       <c r="F62" s="31">
         <v>16.600000000000001</v>
       </c>
       <c r="G62" s="31">
         <v>3.5</v>
       </c>
       <c r="H62" s="33" t="s">
         <v>39</v>
       </c>
       <c r="I62" s="31">
         <v>0.8</v>
       </c>
       <c r="J62" s="31">
         <v>0.6</v>
       </c>
       <c r="K62" s="12">
         <v>2.6</v>
       </c>
     </row>
     <row r="63" spans="1:12">
       <c r="A63" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="B63" s="102">
-[...2 lines deleted...]
-      <c r="C63" s="102">
+      <c r="B63" s="103">
+        <v>100</v>
+      </c>
+      <c r="C63" s="103">
         <v>76.7</v>
       </c>
-      <c r="D63" s="102">
+      <c r="D63" s="103">
         <v>69.3</v>
       </c>
-      <c r="E63" s="102">
+      <c r="E63" s="103">
         <v>7.4</v>
       </c>
-      <c r="F63" s="102">
+      <c r="F63" s="103">
         <v>16.600000000000001</v>
       </c>
-      <c r="G63" s="102">
+      <c r="G63" s="103">
         <v>3.4</v>
       </c>
-      <c r="H63" s="102" t="s">
+      <c r="H63" s="103" t="s">
         <v>39</v>
       </c>
-      <c r="I63" s="102">
+      <c r="I63" s="103">
         <v>0.7</v>
       </c>
-      <c r="J63" s="102">
+      <c r="J63" s="103">
         <v>0.6</v>
       </c>
-      <c r="K63" s="50">
+      <c r="K63" s="56">
         <v>2</v>
       </c>
     </row>
     <row r="64" spans="1:12">
-      <c r="A64" s="22" t="s">
+      <c r="A64" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="B64" s="103">
-[...2 lines deleted...]
-      <c r="C64" s="103">
+      <c r="B64" s="11">
+        <v>100</v>
+      </c>
+      <c r="C64" s="11">
         <v>75.5</v>
       </c>
-      <c r="D64" s="103">
+      <c r="D64" s="11">
         <v>69.2</v>
       </c>
-      <c r="E64" s="103">
+      <c r="E64" s="11">
         <v>6.3</v>
       </c>
-      <c r="F64" s="103">
+      <c r="F64" s="11">
         <v>17.2</v>
       </c>
-      <c r="G64" s="103">
+      <c r="G64" s="11">
         <v>3.4</v>
       </c>
-      <c r="H64" s="103" t="s">
+      <c r="H64" s="11" t="s">
         <v>39</v>
       </c>
-      <c r="I64" s="103">
+      <c r="I64" s="11">
         <v>1</v>
       </c>
-      <c r="J64" s="103">
+      <c r="J64" s="11">
         <v>0.6</v>
       </c>
-      <c r="K64" s="103">
+      <c r="K64" s="11">
         <v>2.2999999999999998</v>
       </c>
+    </row>
+    <row r="65" spans="1:11">
+      <c r="A65" s="17">
+        <v>2026</v>
+      </c>
+      <c r="B65" s="104"/>
+      <c r="C65" s="104"/>
+      <c r="D65" s="104"/>
+      <c r="E65" s="104"/>
+      <c r="F65" s="104"/>
+      <c r="G65" s="104"/>
+      <c r="H65" s="104"/>
+      <c r="I65" s="104"/>
+      <c r="J65" s="104"/>
+      <c r="K65" s="105"/>
+    </row>
+    <row r="66" spans="1:11">
+      <c r="A66" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="B66" s="117">
+        <v>100</v>
+      </c>
+      <c r="C66" s="117">
+        <v>72.900000000000006</v>
+      </c>
+      <c r="D66" s="117">
+        <v>67.400000000000006</v>
+      </c>
+      <c r="E66" s="117">
+        <v>5.5</v>
+      </c>
+      <c r="F66" s="117">
+        <v>19.8</v>
+      </c>
+      <c r="G66" s="117">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="H66" s="117">
+        <v>0</v>
+      </c>
+      <c r="I66" s="117">
+        <v>0.8</v>
+      </c>
+      <c r="J66" s="85">
+        <v>0.4</v>
+      </c>
+      <c r="K66" s="117">
+        <v>1.7</v>
+      </c>
+    </row>
+    <row r="67" spans="1:11">
+      <c r="A67" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="B67" s="31"/>
+      <c r="C67" s="31"/>
+      <c r="D67" s="31"/>
+      <c r="E67" s="31"/>
+      <c r="F67" s="31"/>
+      <c r="G67" s="31"/>
+      <c r="H67" s="31"/>
+      <c r="I67" s="31"/>
+      <c r="J67" s="31"/>
+      <c r="K67" s="12"/>
+    </row>
+    <row r="68" spans="1:11">
+      <c r="A68" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B68" s="100"/>
+      <c r="C68" s="100"/>
+      <c r="D68" s="100"/>
+      <c r="E68" s="100"/>
+      <c r="F68" s="100"/>
+      <c r="G68" s="100"/>
+      <c r="H68" s="100"/>
+      <c r="I68" s="100"/>
+      <c r="J68" s="100"/>
+      <c r="K68" s="50"/>
+    </row>
+    <row r="69" spans="1:11">
+      <c r="A69" s="22" t="s">
+        <v>15</v>
+      </c>
+      <c r="B69" s="101"/>
+      <c r="C69" s="101"/>
+      <c r="D69" s="101"/>
+      <c r="E69" s="101"/>
+      <c r="F69" s="101"/>
+      <c r="G69" s="101"/>
+      <c r="H69" s="101"/>
+      <c r="I69" s="101"/>
+      <c r="J69" s="101"/>
+      <c r="K69" s="101"/>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:A9"/>
     <mergeCell ref="B3:B9"/>
     <mergeCell ref="C3:K4"/>
     <mergeCell ref="C5:C9"/>
     <mergeCell ref="D5:E6"/>
     <mergeCell ref="F5:I6"/>
     <mergeCell ref="J5:J9"/>
     <mergeCell ref="K5:K9"/>
     <mergeCell ref="D7:D9"/>
     <mergeCell ref="E7:E9"/>
     <mergeCell ref="F7:F9"/>
     <mergeCell ref="G7:G9"/>
     <mergeCell ref="H7:H9"/>
     <mergeCell ref="I7:I9"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>