--- v0 (2026-04-25)
+++ v1 (2026-05-15)
@@ -2520,85 +2520,85 @@
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="4" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="16" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="4" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 3" xfId="4"/>
     <cellStyle name="Обычный 50" xfId="5"/>
     <cellStyle name="Обычный 7" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet24.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -3106,51 +3106,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/labor-and-income/stat-life/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/97c/71dnlq2dk7vea7a6ofa2v6f1schhvxo0.rar" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:n.zhumanova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/704478?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:B29"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="I16" sqref="I16"/>
+      <selection activeCell="I12" sqref="I12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="44.28515625" style="63" customWidth="1"/>
     <col min="2" max="2" width="94.7109375" style="63" customWidth="1"/>
     <col min="3" max="256" width="9.140625" style="63"/>
     <col min="257" max="257" width="44.28515625" style="63" customWidth="1"/>
     <col min="258" max="258" width="94.7109375" style="63" customWidth="1"/>
     <col min="259" max="512" width="9.140625" style="63"/>
     <col min="513" max="513" width="44.28515625" style="63" customWidth="1"/>
     <col min="514" max="514" width="94.7109375" style="63" customWidth="1"/>
     <col min="515" max="768" width="9.140625" style="63"/>
     <col min="769" max="769" width="44.28515625" style="63" customWidth="1"/>
     <col min="770" max="770" width="94.7109375" style="63" customWidth="1"/>
     <col min="771" max="1024" width="9.140625" style="63"/>
     <col min="1025" max="1025" width="44.28515625" style="63" customWidth="1"/>
     <col min="1026" max="1026" width="94.7109375" style="63" customWidth="1"/>
     <col min="1027" max="1280" width="9.140625" style="63"/>
     <col min="1281" max="1281" width="44.28515625" style="63" customWidth="1"/>
     <col min="1282" max="1282" width="94.7109375" style="63" customWidth="1"/>
     <col min="1283" max="1536" width="9.140625" style="63"/>
     <col min="1537" max="1537" width="44.28515625" style="63" customWidth="1"/>
     <col min="1538" max="1538" width="94.7109375" style="63" customWidth="1"/>
     <col min="1539" max="1792" width="9.140625" style="63"/>
@@ -3306,52 +3306,52 @@
     <col min="14339" max="14592" width="9.140625" style="63"/>
     <col min="14593" max="14593" width="44.28515625" style="63" customWidth="1"/>
     <col min="14594" max="14594" width="94.7109375" style="63" customWidth="1"/>
     <col min="14595" max="14848" width="9.140625" style="63"/>
     <col min="14849" max="14849" width="44.28515625" style="63" customWidth="1"/>
     <col min="14850" max="14850" width="94.7109375" style="63" customWidth="1"/>
     <col min="14851" max="15104" width="9.140625" style="63"/>
     <col min="15105" max="15105" width="44.28515625" style="63" customWidth="1"/>
     <col min="15106" max="15106" width="94.7109375" style="63" customWidth="1"/>
     <col min="15107" max="15360" width="9.140625" style="63"/>
     <col min="15361" max="15361" width="44.28515625" style="63" customWidth="1"/>
     <col min="15362" max="15362" width="94.7109375" style="63" customWidth="1"/>
     <col min="15363" max="15616" width="9.140625" style="63"/>
     <col min="15617" max="15617" width="44.28515625" style="63" customWidth="1"/>
     <col min="15618" max="15618" width="94.7109375" style="63" customWidth="1"/>
     <col min="15619" max="15872" width="9.140625" style="63"/>
     <col min="15873" max="15873" width="44.28515625" style="63" customWidth="1"/>
     <col min="15874" max="15874" width="94.7109375" style="63" customWidth="1"/>
     <col min="15875" max="16128" width="9.140625" style="63"/>
     <col min="16129" max="16129" width="44.28515625" style="63" customWidth="1"/>
     <col min="16130" max="16130" width="94.7109375" style="63" customWidth="1"/>
     <col min="16131" max="16384" width="9.140625" style="63"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="13.5" customHeight="1">
-      <c r="A1" s="87"/>
-      <c r="B1" s="87"/>
+      <c r="A1" s="88"/>
+      <c r="B1" s="88"/>
     </row>
     <row r="2" spans="1:2" ht="21" customHeight="1">
       <c r="A2" s="64" t="s">
         <v>619</v>
       </c>
       <c r="B2" s="75">
         <v>642301</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="21" customHeight="1">
       <c r="A3" s="64" t="s">
         <v>620</v>
       </c>
       <c r="B3" s="75" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="4" spans="1:2" ht="21" customHeight="1">
       <c r="A4" s="64" t="s">
         <v>621</v>
       </c>
       <c r="B4" s="76" t="s">
         <v>653</v>
       </c>
     </row>
@@ -3523,168 +3523,168 @@
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2" display="https://stat.gov.kz/upload/iblock/97c/71dnlq2dk7vea7a6ofa2v6f1schhvxo0.rar "/>
     <hyperlink ref="B14" r:id="rId3"/>
     <hyperlink ref="B15" r:id="rId4"/>
     <hyperlink ref="B12" r:id="rId5" display="https://stat.gov.kz/ru/classifiers/statistical/21/"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId6"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:T63"/>
   <sheetViews>
     <sheetView topLeftCell="A40" workbookViewId="0">
-      <selection activeCell="K53" sqref="K53"/>
+      <selection activeCell="K63" sqref="K63"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="1" customWidth="1"/>
     <col min="2" max="3" width="19.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="17" style="1" customWidth="1"/>
     <col min="5" max="5" width="16.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="15" style="1" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="1" customWidth="1"/>
     <col min="9" max="19" width="9.140625" style="1"/>
     <col min="20" max="20" width="9.140625" style="2" customWidth="1"/>
     <col min="21" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="18" customHeight="1">
-      <c r="A1" s="89" t="s">
+      <c r="A1" s="90" t="s">
         <v>20</v>
       </c>
-      <c r="B1" s="90"/>
-[...5 lines deleted...]
-      <c r="H1" s="90"/>
+      <c r="B1" s="91"/>
+      <c r="C1" s="91"/>
+      <c r="D1" s="91"/>
+      <c r="E1" s="91"/>
+      <c r="F1" s="91"/>
+      <c r="G1" s="91"/>
+      <c r="H1" s="91"/>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2" s="91" t="s">
+      <c r="A2" s="92" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="91"/>
-[...5 lines deleted...]
-      <c r="H2" s="91"/>
+      <c r="B2" s="92"/>
+      <c r="C2" s="92"/>
+      <c r="D2" s="92"/>
+      <c r="E2" s="92"/>
+      <c r="F2" s="92"/>
+      <c r="G2" s="92"/>
+      <c r="H2" s="92"/>
     </row>
     <row r="3" spans="1:8" ht="10.5" customHeight="1">
-      <c r="A3" s="88"/>
-      <c r="B3" s="88" t="s">
+      <c r="A3" s="89"/>
+      <c r="B3" s="89" t="s">
         <v>7</v>
       </c>
-      <c r="C3" s="88" t="s">
+      <c r="C3" s="89" t="s">
         <v>8</v>
       </c>
-      <c r="D3" s="88"/>
-[...3 lines deleted...]
-      <c r="H3" s="88"/>
+      <c r="D3" s="89"/>
+      <c r="E3" s="89"/>
+      <c r="F3" s="89"/>
+      <c r="G3" s="89"/>
+      <c r="H3" s="89"/>
     </row>
     <row r="4" spans="1:8" ht="4.5" customHeight="1">
-      <c r="A4" s="88"/>
-[...6 lines deleted...]
-      <c r="H4" s="88"/>
+      <c r="A4" s="89"/>
+      <c r="B4" s="89"/>
+      <c r="C4" s="89"/>
+      <c r="D4" s="89"/>
+      <c r="E4" s="89"/>
+      <c r="F4" s="89"/>
+      <c r="G4" s="89"/>
+      <c r="H4" s="89"/>
     </row>
     <row r="5" spans="1:8" ht="9.75" customHeight="1">
-      <c r="A5" s="88"/>
-[...1 lines deleted...]
-      <c r="C5" s="88" t="s">
+      <c r="A5" s="89"/>
+      <c r="B5" s="89"/>
+      <c r="C5" s="89" t="s">
         <v>9</v>
       </c>
-      <c r="D5" s="88" t="s">
+      <c r="D5" s="89" t="s">
         <v>5</v>
       </c>
-      <c r="E5" s="88"/>
-[...1 lines deleted...]
-      <c r="G5" s="88" t="s">
+      <c r="E5" s="89"/>
+      <c r="F5" s="89"/>
+      <c r="G5" s="89" t="s">
         <v>10</v>
       </c>
-      <c r="H5" s="88" t="s">
+      <c r="H5" s="89" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="5.25" customHeight="1">
-      <c r="A6" s="88"/>
-[...6 lines deleted...]
-      <c r="H6" s="88"/>
+      <c r="A6" s="89"/>
+      <c r="B6" s="89"/>
+      <c r="C6" s="89"/>
+      <c r="D6" s="89"/>
+      <c r="E6" s="89"/>
+      <c r="F6" s="89"/>
+      <c r="G6" s="89"/>
+      <c r="H6" s="89"/>
     </row>
     <row r="7" spans="1:8">
-      <c r="A7" s="88"/>
-[...2 lines deleted...]
-      <c r="D7" s="88" t="s">
+      <c r="A7" s="89"/>
+      <c r="B7" s="89"/>
+      <c r="C7" s="89"/>
+      <c r="D7" s="89" t="s">
         <v>12</v>
       </c>
-      <c r="E7" s="88" t="s">
+      <c r="E7" s="89" t="s">
         <v>13</v>
       </c>
-      <c r="F7" s="88" t="s">
+      <c r="F7" s="89" t="s">
         <v>14</v>
       </c>
-      <c r="G7" s="88"/>
-      <c r="H7" s="88"/>
+      <c r="G7" s="89"/>
+      <c r="H7" s="89"/>
     </row>
     <row r="8" spans="1:8" ht="27" customHeight="1">
-      <c r="A8" s="88"/>
-[...6 lines deleted...]
-      <c r="H8" s="88"/>
+      <c r="A8" s="89"/>
+      <c r="B8" s="89"/>
+      <c r="C8" s="89"/>
+      <c r="D8" s="89"/>
+      <c r="E8" s="89"/>
+      <c r="F8" s="89"/>
+      <c r="G8" s="89"/>
+      <c r="H8" s="89"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="3">
         <v>2015</v>
       </c>
       <c r="B9" s="13">
         <v>100</v>
       </c>
       <c r="C9" s="13">
         <v>96.6</v>
       </c>
       <c r="D9" s="13">
         <v>51.4</v>
       </c>
       <c r="E9" s="13">
         <v>25.7</v>
       </c>
       <c r="F9" s="13">
         <v>19.5</v>
       </c>
       <c r="G9" s="13" t="s">
         <v>55</v>
       </c>
       <c r="H9" s="13">
         <f>[1]ҚР!B20+[1]ҚР!B39</f>
@@ -4971,57 +4971,71 @@
         <v>100</v>
       </c>
       <c r="C58" s="30">
         <v>96.8</v>
       </c>
       <c r="D58" s="30">
         <v>58.7</v>
       </c>
       <c r="E58" s="30">
         <v>22.4</v>
       </c>
       <c r="F58" s="30">
         <v>15.7</v>
       </c>
       <c r="G58" s="30">
         <v>0</v>
       </c>
       <c r="H58" s="62">
         <v>3.2</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="16">
         <v>2025</v>
       </c>
-      <c r="B59" s="11"/>
-[...5 lines deleted...]
-      <c r="H59" s="11"/>
+      <c r="B59" s="34">
+        <v>100</v>
+      </c>
+      <c r="C59" s="34">
+        <v>95.8</v>
+      </c>
+      <c r="D59" s="34">
+        <v>58.5</v>
+      </c>
+      <c r="E59" s="34">
+        <v>20.5</v>
+      </c>
+      <c r="F59" s="34">
+        <v>16.8</v>
+      </c>
+      <c r="G59" s="34">
+        <v>0.1</v>
+      </c>
+      <c r="H59" s="24">
+        <v>4.0999999999999996</v>
+      </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B60" s="74">
         <v>100</v>
       </c>
       <c r="C60" s="74">
         <v>93.6</v>
       </c>
       <c r="D60" s="74">
         <v>56.9</v>
       </c>
       <c r="E60" s="74">
         <v>19</v>
       </c>
       <c r="F60" s="74">
         <v>17.7</v>
       </c>
       <c r="G60" s="74">
         <v>0.2</v>
       </c>
       <c r="H60" s="12">
         <v>6.2</v>
@@ -5061,214 +5075,214 @@
         <v>100</v>
       </c>
       <c r="C62" s="32">
         <v>96.8</v>
       </c>
       <c r="D62" s="32">
         <v>59.7</v>
       </c>
       <c r="E62" s="32">
         <v>21.5</v>
       </c>
       <c r="F62" s="32">
         <v>15.6</v>
       </c>
       <c r="G62" s="32">
         <v>0</v>
       </c>
       <c r="H62" s="14">
         <v>3.2</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="22" t="s">
         <v>4</v>
       </c>
-      <c r="B63" s="98">
-[...2 lines deleted...]
-      <c r="C63" s="98">
+      <c r="B63" s="87">
+        <v>100</v>
+      </c>
+      <c r="C63" s="87">
         <v>96.8</v>
       </c>
-      <c r="D63" s="98">
+      <c r="D63" s="87">
         <v>58.6</v>
       </c>
-      <c r="E63" s="98">
+      <c r="E63" s="87">
         <v>21.1</v>
       </c>
-      <c r="F63" s="98">
+      <c r="F63" s="87">
         <v>17.100000000000001</v>
       </c>
-      <c r="G63" s="98">
+      <c r="G63" s="87">
         <v>0</v>
       </c>
-      <c r="H63" s="98">
+      <c r="H63" s="87">
         <v>3.2</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="H5:H8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:A8"/>
     <mergeCell ref="B3:B8"/>
     <mergeCell ref="C3:H4"/>
     <mergeCell ref="C5:C8"/>
     <mergeCell ref="D5:F6"/>
     <mergeCell ref="G5:G8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:T28"/>
   <sheetViews>
     <sheetView topLeftCell="A10" workbookViewId="0">
-      <selection activeCell="B28" sqref="B28:H28"/>
+      <selection activeCell="M26" sqref="M26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="1" customWidth="1"/>
     <col min="2" max="3" width="19.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="17" style="1" customWidth="1"/>
     <col min="5" max="5" width="16.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="15" style="1" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="1" customWidth="1"/>
     <col min="9" max="19" width="9.140625" style="1"/>
     <col min="20" max="20" width="9.140625" style="2" customWidth="1"/>
     <col min="21" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="18" customHeight="1">
-      <c r="A1" s="89" t="s">
+      <c r="A1" s="90" t="s">
         <v>21</v>
       </c>
-      <c r="B1" s="90"/>
-[...5 lines deleted...]
-      <c r="H1" s="90"/>
+      <c r="B1" s="91"/>
+      <c r="C1" s="91"/>
+      <c r="D1" s="91"/>
+      <c r="E1" s="91"/>
+      <c r="F1" s="91"/>
+      <c r="G1" s="91"/>
+      <c r="H1" s="91"/>
     </row>
     <row r="2" spans="1:11">
-      <c r="A2" s="91" t="s">
+      <c r="A2" s="92" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="91"/>
-[...5 lines deleted...]
-      <c r="H2" s="91"/>
+      <c r="B2" s="92"/>
+      <c r="C2" s="92"/>
+      <c r="D2" s="92"/>
+      <c r="E2" s="92"/>
+      <c r="F2" s="92"/>
+      <c r="G2" s="92"/>
+      <c r="H2" s="92"/>
     </row>
     <row r="3" spans="1:11" ht="10.5" customHeight="1">
-      <c r="A3" s="88"/>
-      <c r="B3" s="88" t="s">
+      <c r="A3" s="89"/>
+      <c r="B3" s="89" t="s">
         <v>7</v>
       </c>
-      <c r="C3" s="88" t="s">
+      <c r="C3" s="89" t="s">
         <v>8</v>
       </c>
-      <c r="D3" s="88"/>
-[...3 lines deleted...]
-      <c r="H3" s="88"/>
+      <c r="D3" s="89"/>
+      <c r="E3" s="89"/>
+      <c r="F3" s="89"/>
+      <c r="G3" s="89"/>
+      <c r="H3" s="89"/>
     </row>
     <row r="4" spans="1:11" ht="4.5" customHeight="1">
-      <c r="A4" s="88"/>
-[...6 lines deleted...]
-      <c r="H4" s="88"/>
+      <c r="A4" s="89"/>
+      <c r="B4" s="89"/>
+      <c r="C4" s="89"/>
+      <c r="D4" s="89"/>
+      <c r="E4" s="89"/>
+      <c r="F4" s="89"/>
+      <c r="G4" s="89"/>
+      <c r="H4" s="89"/>
     </row>
     <row r="5" spans="1:11" ht="9.75" customHeight="1">
-      <c r="A5" s="88"/>
-[...1 lines deleted...]
-      <c r="C5" s="88" t="s">
+      <c r="A5" s="89"/>
+      <c r="B5" s="89"/>
+      <c r="C5" s="89" t="s">
         <v>9</v>
       </c>
-      <c r="D5" s="88" t="s">
+      <c r="D5" s="89" t="s">
         <v>5</v>
       </c>
-      <c r="E5" s="88"/>
-[...1 lines deleted...]
-      <c r="G5" s="88" t="s">
+      <c r="E5" s="89"/>
+      <c r="F5" s="89"/>
+      <c r="G5" s="89" t="s">
         <v>10</v>
       </c>
-      <c r="H5" s="88" t="s">
+      <c r="H5" s="89" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:11" ht="5.25" customHeight="1">
-      <c r="A6" s="88"/>
-[...6 lines deleted...]
-      <c r="H6" s="88"/>
+      <c r="A6" s="89"/>
+      <c r="B6" s="89"/>
+      <c r="C6" s="89"/>
+      <c r="D6" s="89"/>
+      <c r="E6" s="89"/>
+      <c r="F6" s="89"/>
+      <c r="G6" s="89"/>
+      <c r="H6" s="89"/>
     </row>
     <row r="7" spans="1:11">
-      <c r="A7" s="88"/>
-[...2 lines deleted...]
-      <c r="D7" s="88" t="s">
+      <c r="A7" s="89"/>
+      <c r="B7" s="89"/>
+      <c r="C7" s="89"/>
+      <c r="D7" s="89" t="s">
         <v>12</v>
       </c>
-      <c r="E7" s="88" t="s">
+      <c r="E7" s="89" t="s">
         <v>13</v>
       </c>
-      <c r="F7" s="88" t="s">
+      <c r="F7" s="89" t="s">
         <v>14</v>
       </c>
-      <c r="G7" s="88"/>
-      <c r="H7" s="88"/>
+      <c r="G7" s="89"/>
+      <c r="H7" s="89"/>
     </row>
     <row r="8" spans="1:11" ht="27" customHeight="1">
-      <c r="A8" s="88"/>
-[...6 lines deleted...]
-      <c r="H8" s="88"/>
+      <c r="A8" s="89"/>
+      <c r="B8" s="89"/>
+      <c r="C8" s="89"/>
+      <c r="D8" s="89"/>
+      <c r="E8" s="89"/>
+      <c r="F8" s="89"/>
+      <c r="G8" s="89"/>
+      <c r="H8" s="89"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="16">
         <v>2022</v>
       </c>
       <c r="B9" s="14">
         <v>100</v>
       </c>
       <c r="C9" s="24">
         <v>93</v>
       </c>
       <c r="D9" s="24">
         <v>57.5</v>
       </c>
       <c r="E9" s="24">
         <v>21.1</v>
       </c>
       <c r="F9" s="24">
         <v>14.4</v>
       </c>
       <c r="G9" s="24">
         <v>0.1</v>
       </c>
       <c r="H9" s="25">
         <v>6.9</v>
@@ -5605,57 +5619,71 @@
         <v>100</v>
       </c>
       <c r="C23" s="30">
         <v>89.2</v>
       </c>
       <c r="D23" s="30">
         <v>55.4</v>
       </c>
       <c r="E23" s="30">
         <v>19.100000000000001</v>
       </c>
       <c r="F23" s="30">
         <v>14.7</v>
       </c>
       <c r="G23" s="30">
         <v>0.4</v>
       </c>
       <c r="H23" s="62">
         <v>10.4</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="16">
         <v>2025</v>
       </c>
-      <c r="B24" s="11"/>
-[...5 lines deleted...]
-      <c r="H24" s="11"/>
+      <c r="B24" s="34">
+        <v>100</v>
+      </c>
+      <c r="C24" s="34">
+        <v>91.9</v>
+      </c>
+      <c r="D24" s="34">
+        <v>59.3</v>
+      </c>
+      <c r="E24" s="34">
+        <v>19.2</v>
+      </c>
+      <c r="F24" s="34">
+        <v>13.4</v>
+      </c>
+      <c r="G24" s="34">
+        <v>0.2</v>
+      </c>
+      <c r="H24" s="24">
+        <v>7.8999999999999995</v>
+      </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B25" s="74">
         <v>100</v>
       </c>
       <c r="C25" s="74">
         <v>91.2</v>
       </c>
       <c r="D25" s="74">
         <v>56.2</v>
       </c>
       <c r="E25" s="74">
         <v>19.8</v>
       </c>
       <c r="F25" s="74">
         <v>15.2</v>
       </c>
       <c r="G25" s="74">
         <v>0.4</v>
       </c>
       <c r="H25" s="12">
         <v>8.4</v>
@@ -5695,214 +5723,214 @@
         <v>100</v>
       </c>
       <c r="C27" s="32">
         <v>91.4</v>
       </c>
       <c r="D27" s="32">
         <v>60.1</v>
       </c>
       <c r="E27" s="32">
         <v>19.2</v>
       </c>
       <c r="F27" s="32">
         <v>12.1</v>
       </c>
       <c r="G27" s="32">
         <v>0.1</v>
       </c>
       <c r="H27" s="14">
         <v>8.5</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="22" t="s">
         <v>4</v>
       </c>
-      <c r="B28" s="98">
-[...2 lines deleted...]
-      <c r="C28" s="98">
+      <c r="B28" s="87">
+        <v>100</v>
+      </c>
+      <c r="C28" s="87">
         <v>92.7</v>
       </c>
-      <c r="D28" s="98">
+      <c r="D28" s="87">
         <v>61</v>
       </c>
-      <c r="E28" s="98">
+      <c r="E28" s="87">
         <v>18.7</v>
       </c>
-      <c r="F28" s="98">
+      <c r="F28" s="87">
         <v>13</v>
       </c>
-      <c r="G28" s="98">
+      <c r="G28" s="87">
         <v>0</v>
       </c>
-      <c r="H28" s="98">
+      <c r="H28" s="87">
         <v>7.3000000000000007</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="H5:H8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:A8"/>
     <mergeCell ref="B3:B8"/>
     <mergeCell ref="C3:H4"/>
     <mergeCell ref="C5:C8"/>
     <mergeCell ref="D5:F6"/>
     <mergeCell ref="G5:G8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:T63"/>
   <sheetViews>
     <sheetView topLeftCell="A43" workbookViewId="0">
-      <selection activeCell="B63" sqref="B63:H63"/>
+      <selection activeCell="L60" sqref="L60"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="1" customWidth="1"/>
     <col min="2" max="3" width="19.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="17" style="1" customWidth="1"/>
     <col min="5" max="5" width="16.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="15" style="1" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="1" customWidth="1"/>
     <col min="9" max="19" width="9.140625" style="1"/>
     <col min="20" max="20" width="9.140625" style="2" customWidth="1"/>
     <col min="21" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="18" customHeight="1">
-      <c r="A1" s="89" t="s">
+      <c r="A1" s="90" t="s">
         <v>22</v>
       </c>
-      <c r="B1" s="90"/>
-[...5 lines deleted...]
-      <c r="H1" s="90"/>
+      <c r="B1" s="91"/>
+      <c r="C1" s="91"/>
+      <c r="D1" s="91"/>
+      <c r="E1" s="91"/>
+      <c r="F1" s="91"/>
+      <c r="G1" s="91"/>
+      <c r="H1" s="91"/>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2" s="91" t="s">
+      <c r="A2" s="92" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="91"/>
-[...5 lines deleted...]
-      <c r="H2" s="91"/>
+      <c r="B2" s="92"/>
+      <c r="C2" s="92"/>
+      <c r="D2" s="92"/>
+      <c r="E2" s="92"/>
+      <c r="F2" s="92"/>
+      <c r="G2" s="92"/>
+      <c r="H2" s="92"/>
     </row>
     <row r="3" spans="1:8" ht="10.5" customHeight="1">
-      <c r="A3" s="88"/>
-      <c r="B3" s="88" t="s">
+      <c r="A3" s="89"/>
+      <c r="B3" s="89" t="s">
         <v>7</v>
       </c>
-      <c r="C3" s="88" t="s">
+      <c r="C3" s="89" t="s">
         <v>8</v>
       </c>
-      <c r="D3" s="88"/>
-[...3 lines deleted...]
-      <c r="H3" s="88"/>
+      <c r="D3" s="89"/>
+      <c r="E3" s="89"/>
+      <c r="F3" s="89"/>
+      <c r="G3" s="89"/>
+      <c r="H3" s="89"/>
     </row>
     <row r="4" spans="1:8" ht="4.5" customHeight="1">
-      <c r="A4" s="88"/>
-[...6 lines deleted...]
-      <c r="H4" s="88"/>
+      <c r="A4" s="89"/>
+      <c r="B4" s="89"/>
+      <c r="C4" s="89"/>
+      <c r="D4" s="89"/>
+      <c r="E4" s="89"/>
+      <c r="F4" s="89"/>
+      <c r="G4" s="89"/>
+      <c r="H4" s="89"/>
     </row>
     <row r="5" spans="1:8" ht="9.75" customHeight="1">
-      <c r="A5" s="88"/>
-[...1 lines deleted...]
-      <c r="C5" s="88" t="s">
+      <c r="A5" s="89"/>
+      <c r="B5" s="89"/>
+      <c r="C5" s="89" t="s">
         <v>9</v>
       </c>
-      <c r="D5" s="88" t="s">
+      <c r="D5" s="89" t="s">
         <v>5</v>
       </c>
-      <c r="E5" s="88"/>
-[...1 lines deleted...]
-      <c r="G5" s="88" t="s">
+      <c r="E5" s="89"/>
+      <c r="F5" s="89"/>
+      <c r="G5" s="89" t="s">
         <v>10</v>
       </c>
-      <c r="H5" s="88" t="s">
+      <c r="H5" s="89" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="5.25" customHeight="1">
-      <c r="A6" s="88"/>
-[...6 lines deleted...]
-      <c r="H6" s="88"/>
+      <c r="A6" s="89"/>
+      <c r="B6" s="89"/>
+      <c r="C6" s="89"/>
+      <c r="D6" s="89"/>
+      <c r="E6" s="89"/>
+      <c r="F6" s="89"/>
+      <c r="G6" s="89"/>
+      <c r="H6" s="89"/>
     </row>
     <row r="7" spans="1:8">
-      <c r="A7" s="88"/>
-[...2 lines deleted...]
-      <c r="D7" s="88" t="s">
+      <c r="A7" s="89"/>
+      <c r="B7" s="89"/>
+      <c r="C7" s="89"/>
+      <c r="D7" s="89" t="s">
         <v>12</v>
       </c>
-      <c r="E7" s="88" t="s">
+      <c r="E7" s="89" t="s">
         <v>13</v>
       </c>
-      <c r="F7" s="88" t="s">
+      <c r="F7" s="89" t="s">
         <v>14</v>
       </c>
-      <c r="G7" s="88"/>
-      <c r="H7" s="88"/>
+      <c r="G7" s="89"/>
+      <c r="H7" s="89"/>
     </row>
     <row r="8" spans="1:8" ht="27" customHeight="1">
-      <c r="A8" s="88"/>
-[...6 lines deleted...]
-      <c r="H8" s="88"/>
+      <c r="A8" s="89"/>
+      <c r="B8" s="89"/>
+      <c r="C8" s="89"/>
+      <c r="D8" s="89"/>
+      <c r="E8" s="89"/>
+      <c r="F8" s="89"/>
+      <c r="G8" s="89"/>
+      <c r="H8" s="89"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="3">
         <v>2015</v>
       </c>
       <c r="B9" s="13">
         <v>100</v>
       </c>
       <c r="C9" s="13">
         <v>84.2</v>
       </c>
       <c r="D9" s="13">
         <v>38.4</v>
       </c>
       <c r="E9" s="13">
         <v>23.6</v>
       </c>
       <c r="F9" s="13">
         <v>22.2</v>
       </c>
       <c r="G9" s="13" t="s">
         <v>44</v>
       </c>
       <c r="H9" s="13" t="e">
         <f>[1]ҚР!B21+[1]ҚР!B40</f>
@@ -7189,304 +7217,318 @@
         <v>100</v>
       </c>
       <c r="C58" s="30">
         <v>85.1</v>
       </c>
       <c r="D58" s="30">
         <v>42.3</v>
       </c>
       <c r="E58" s="30">
         <v>24.8</v>
       </c>
       <c r="F58" s="30">
         <v>18</v>
       </c>
       <c r="G58" s="30">
         <v>0.1</v>
       </c>
       <c r="H58" s="62">
         <v>14.8</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="16">
         <v>2025</v>
       </c>
-      <c r="B59" s="11"/>
-[...5 lines deleted...]
-      <c r="H59" s="11"/>
+      <c r="B59" s="34">
+        <v>100</v>
+      </c>
+      <c r="C59" s="34">
+        <v>84.2</v>
+      </c>
+      <c r="D59" s="34">
+        <v>43.3</v>
+      </c>
+      <c r="E59" s="34">
+        <v>21.9</v>
+      </c>
+      <c r="F59" s="34">
+        <v>19</v>
+      </c>
+      <c r="G59" s="34">
+        <v>0.2</v>
+      </c>
+      <c r="H59" s="24">
+        <v>15.600000000000001</v>
+      </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B60" s="74">
         <v>100</v>
       </c>
       <c r="C60" s="74">
         <v>83</v>
       </c>
       <c r="D60" s="74">
         <v>42.2</v>
       </c>
       <c r="E60" s="74">
         <v>20.8</v>
       </c>
       <c r="F60" s="74">
         <v>20</v>
       </c>
       <c r="G60" s="74">
         <v>0.4</v>
       </c>
       <c r="H60" s="12">
         <v>16.599999999999998</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B61" s="32">
         <v>100</v>
       </c>
       <c r="C61" s="32">
         <v>82.9</v>
       </c>
       <c r="D61" s="32">
         <v>43.8</v>
       </c>
       <c r="E61" s="32">
         <v>19.600000000000001</v>
       </c>
       <c r="F61" s="32">
         <v>19.5</v>
       </c>
       <c r="G61" s="32">
         <v>0.1</v>
       </c>
-      <c r="H61" s="21">
+      <c r="H61" s="37">
         <v>17</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="6" t="s">
         <v>3</v>
       </c>
       <c r="B62" s="32">
         <v>100</v>
       </c>
       <c r="C62" s="32">
         <v>83.6</v>
       </c>
       <c r="D62" s="32">
         <v>42.4</v>
       </c>
       <c r="E62" s="32">
         <v>22.7</v>
       </c>
       <c r="F62" s="32">
         <v>18.5</v>
       </c>
       <c r="G62" s="32">
         <v>0.1</v>
       </c>
       <c r="H62" s="14">
         <v>16.3</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="22" t="s">
         <v>4</v>
       </c>
-      <c r="B63" s="98">
-[...2 lines deleted...]
-      <c r="C63" s="98">
+      <c r="B63" s="87">
+        <v>100</v>
+      </c>
+      <c r="C63" s="87">
         <v>86.2</v>
       </c>
-      <c r="D63" s="98">
+      <c r="D63" s="87">
         <v>44.2</v>
       </c>
-      <c r="E63" s="98">
+      <c r="E63" s="87">
         <v>24.2</v>
       </c>
-      <c r="F63" s="98">
+      <c r="F63" s="87">
         <v>17.8</v>
       </c>
-      <c r="G63" s="98">
+      <c r="G63" s="87">
         <v>0</v>
       </c>
-      <c r="H63" s="98">
+      <c r="H63" s="87">
         <v>13.8</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="H5:H8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:A8"/>
     <mergeCell ref="B3:B8"/>
     <mergeCell ref="C3:H4"/>
     <mergeCell ref="C5:C8"/>
     <mergeCell ref="D5:F6"/>
     <mergeCell ref="G5:G8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:T63"/>
   <sheetViews>
     <sheetView topLeftCell="A38" workbookViewId="0">
-      <selection activeCell="O60" sqref="O60"/>
+      <selection activeCell="N61" sqref="N61"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="41" customWidth="1"/>
     <col min="2" max="3" width="19.140625" style="41" customWidth="1"/>
     <col min="4" max="4" width="17" style="41" customWidth="1"/>
     <col min="5" max="5" width="16.42578125" style="41" customWidth="1"/>
     <col min="6" max="6" width="15" style="41" customWidth="1"/>
     <col min="7" max="7" width="14" style="41" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="41" customWidth="1"/>
     <col min="9" max="19" width="9.140625" style="41"/>
     <col min="20" max="20" width="9.140625" style="42" customWidth="1"/>
     <col min="21" max="16384" width="9.140625" style="41"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="18" customHeight="1">
-      <c r="A1" s="95" t="s">
+      <c r="A1" s="96" t="s">
         <v>23</v>
       </c>
-      <c r="B1" s="96"/>
-[...5 lines deleted...]
-      <c r="H1" s="96"/>
+      <c r="B1" s="97"/>
+      <c r="C1" s="97"/>
+      <c r="D1" s="97"/>
+      <c r="E1" s="97"/>
+      <c r="F1" s="97"/>
+      <c r="G1" s="97"/>
+      <c r="H1" s="97"/>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2" s="97" t="s">
+      <c r="A2" s="98" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="97"/>
-[...5 lines deleted...]
-      <c r="H2" s="97"/>
+      <c r="B2" s="98"/>
+      <c r="C2" s="98"/>
+      <c r="D2" s="98"/>
+      <c r="E2" s="98"/>
+      <c r="F2" s="98"/>
+      <c r="G2" s="98"/>
+      <c r="H2" s="98"/>
     </row>
     <row r="3" spans="1:8" ht="10.5" customHeight="1">
-      <c r="A3" s="94"/>
-      <c r="B3" s="94" t="s">
+      <c r="A3" s="95"/>
+      <c r="B3" s="95" t="s">
         <v>7</v>
       </c>
-      <c r="C3" s="94" t="s">
+      <c r="C3" s="95" t="s">
         <v>8</v>
       </c>
-      <c r="D3" s="94"/>
-[...3 lines deleted...]
-      <c r="H3" s="94"/>
+      <c r="D3" s="95"/>
+      <c r="E3" s="95"/>
+      <c r="F3" s="95"/>
+      <c r="G3" s="95"/>
+      <c r="H3" s="95"/>
     </row>
     <row r="4" spans="1:8" ht="4.5" customHeight="1">
-      <c r="A4" s="94"/>
-[...6 lines deleted...]
-      <c r="H4" s="94"/>
+      <c r="A4" s="95"/>
+      <c r="B4" s="95"/>
+      <c r="C4" s="95"/>
+      <c r="D4" s="95"/>
+      <c r="E4" s="95"/>
+      <c r="F4" s="95"/>
+      <c r="G4" s="95"/>
+      <c r="H4" s="95"/>
     </row>
     <row r="5" spans="1:8" ht="9.75" customHeight="1">
-      <c r="A5" s="94"/>
-[...1 lines deleted...]
-      <c r="C5" s="94" t="s">
+      <c r="A5" s="95"/>
+      <c r="B5" s="95"/>
+      <c r="C5" s="95" t="s">
         <v>9</v>
       </c>
-      <c r="D5" s="94" t="s">
+      <c r="D5" s="95" t="s">
         <v>5</v>
       </c>
-      <c r="E5" s="94"/>
-[...1 lines deleted...]
-      <c r="G5" s="94" t="s">
+      <c r="E5" s="95"/>
+      <c r="F5" s="95"/>
+      <c r="G5" s="95" t="s">
         <v>10</v>
       </c>
-      <c r="H5" s="94" t="s">
+      <c r="H5" s="95" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="5.25" customHeight="1">
-      <c r="A6" s="94"/>
-[...6 lines deleted...]
-      <c r="H6" s="94"/>
+      <c r="A6" s="95"/>
+      <c r="B6" s="95"/>
+      <c r="C6" s="95"/>
+      <c r="D6" s="95"/>
+      <c r="E6" s="95"/>
+      <c r="F6" s="95"/>
+      <c r="G6" s="95"/>
+      <c r="H6" s="95"/>
     </row>
     <row r="7" spans="1:8">
-      <c r="A7" s="94"/>
-[...2 lines deleted...]
-      <c r="D7" s="94" t="s">
+      <c r="A7" s="95"/>
+      <c r="B7" s="95"/>
+      <c r="C7" s="95"/>
+      <c r="D7" s="95" t="s">
         <v>12</v>
       </c>
-      <c r="E7" s="94" t="s">
+      <c r="E7" s="95" t="s">
         <v>13</v>
       </c>
-      <c r="F7" s="94" t="s">
+      <c r="F7" s="95" t="s">
         <v>14</v>
       </c>
-      <c r="G7" s="94"/>
-      <c r="H7" s="94"/>
+      <c r="G7" s="95"/>
+      <c r="H7" s="95"/>
     </row>
     <row r="8" spans="1:8" ht="27" customHeight="1">
-      <c r="A8" s="94"/>
-[...6 lines deleted...]
-      <c r="H8" s="94"/>
+      <c r="A8" s="95"/>
+      <c r="B8" s="95"/>
+      <c r="C8" s="95"/>
+      <c r="D8" s="95"/>
+      <c r="E8" s="95"/>
+      <c r="F8" s="95"/>
+      <c r="G8" s="95"/>
+      <c r="H8" s="95"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="27">
         <v>2015</v>
       </c>
       <c r="B9" s="28">
         <v>100</v>
       </c>
       <c r="C9" s="28">
         <v>87.1</v>
       </c>
       <c r="D9" s="28">
         <v>40.200000000000003</v>
       </c>
       <c r="E9" s="28">
         <v>23.9</v>
       </c>
       <c r="F9" s="28">
         <v>23</v>
       </c>
       <c r="G9" s="28" t="s">
         <v>44</v>
       </c>
       <c r="H9" s="58" t="e">
         <f>[1]ҚР!B22+[1]ҚР!B41</f>
@@ -8773,57 +8815,71 @@
         <v>100</v>
       </c>
       <c r="C58" s="30">
         <v>91.5</v>
       </c>
       <c r="D58" s="30">
         <v>47.1</v>
       </c>
       <c r="E58" s="30">
         <v>26.4</v>
       </c>
       <c r="F58" s="30">
         <v>18</v>
       </c>
       <c r="G58" s="30">
         <v>0.2</v>
       </c>
       <c r="H58" s="62">
         <v>8.3000000000000007</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="16">
         <v>2025</v>
       </c>
-      <c r="B59" s="43"/>
-[...5 lines deleted...]
-      <c r="H59" s="43"/>
+      <c r="B59" s="34">
+        <v>100</v>
+      </c>
+      <c r="C59" s="34">
+        <v>90.8</v>
+      </c>
+      <c r="D59" s="34">
+        <v>48.8</v>
+      </c>
+      <c r="E59" s="34">
+        <v>23.6</v>
+      </c>
+      <c r="F59" s="34">
+        <v>18.399999999999999</v>
+      </c>
+      <c r="G59" s="34">
+        <v>0.2</v>
+      </c>
+      <c r="H59" s="24">
+        <v>9</v>
+      </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B60" s="74">
         <v>100</v>
       </c>
       <c r="C60" s="74">
         <v>90.7</v>
       </c>
       <c r="D60" s="74">
         <v>47.7</v>
       </c>
       <c r="E60" s="74">
         <v>23.1</v>
       </c>
       <c r="F60" s="74">
         <v>19.899999999999999</v>
       </c>
       <c r="G60" s="74">
         <v>0.4</v>
       </c>
       <c r="H60" s="12">
         <v>8.9</v>
@@ -8863,214 +8919,214 @@
         <v>100</v>
       </c>
       <c r="C62" s="32">
         <v>90.5</v>
       </c>
       <c r="D62" s="32">
         <v>47.4</v>
       </c>
       <c r="E62" s="32">
         <v>25.8</v>
       </c>
       <c r="F62" s="32">
         <v>17.3</v>
       </c>
       <c r="G62" s="32">
         <v>0.2</v>
       </c>
       <c r="H62" s="14">
         <v>9.3000000000000007</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="22" t="s">
         <v>4</v>
       </c>
-      <c r="B63" s="98">
-[...2 lines deleted...]
-      <c r="C63" s="98">
+      <c r="B63" s="87">
+        <v>100</v>
+      </c>
+      <c r="C63" s="87">
         <v>90.8</v>
       </c>
-      <c r="D63" s="98">
+      <c r="D63" s="87">
         <v>49</v>
       </c>
-      <c r="E63" s="98">
+      <c r="E63" s="87">
         <v>23.9</v>
       </c>
-      <c r="F63" s="98">
+      <c r="F63" s="87">
         <v>17.899999999999999</v>
       </c>
-      <c r="G63" s="98">
+      <c r="G63" s="87">
         <v>0.2</v>
       </c>
-      <c r="H63" s="98">
+      <c r="H63" s="87">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="H5:H8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:A8"/>
     <mergeCell ref="B3:B8"/>
     <mergeCell ref="C3:H4"/>
     <mergeCell ref="C5:C8"/>
     <mergeCell ref="D5:F6"/>
     <mergeCell ref="G5:G8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:T63"/>
   <sheetViews>
     <sheetView topLeftCell="A43" workbookViewId="0">
-      <selection activeCell="I72" sqref="I72"/>
+      <selection activeCell="O63" sqref="O63"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="1" customWidth="1"/>
     <col min="2" max="3" width="19.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="17" style="1" customWidth="1"/>
     <col min="5" max="5" width="16.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="15" style="1" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="1" customWidth="1"/>
     <col min="9" max="19" width="9.140625" style="1"/>
     <col min="20" max="20" width="9.140625" style="2" customWidth="1"/>
     <col min="21" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="18" customHeight="1">
-      <c r="A1" s="89" t="s">
+      <c r="A1" s="90" t="s">
         <v>24</v>
       </c>
-      <c r="B1" s="90"/>
-[...5 lines deleted...]
-      <c r="H1" s="90"/>
+      <c r="B1" s="91"/>
+      <c r="C1" s="91"/>
+      <c r="D1" s="91"/>
+      <c r="E1" s="91"/>
+      <c r="F1" s="91"/>
+      <c r="G1" s="91"/>
+      <c r="H1" s="91"/>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2" s="91" t="s">
+      <c r="A2" s="92" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="91"/>
-[...5 lines deleted...]
-      <c r="H2" s="91"/>
+      <c r="B2" s="92"/>
+      <c r="C2" s="92"/>
+      <c r="D2" s="92"/>
+      <c r="E2" s="92"/>
+      <c r="F2" s="92"/>
+      <c r="G2" s="92"/>
+      <c r="H2" s="92"/>
     </row>
     <row r="3" spans="1:8" ht="10.5" customHeight="1">
-      <c r="A3" s="88"/>
-      <c r="B3" s="88" t="s">
+      <c r="A3" s="89"/>
+      <c r="B3" s="89" t="s">
         <v>7</v>
       </c>
-      <c r="C3" s="88" t="s">
+      <c r="C3" s="89" t="s">
         <v>8</v>
       </c>
-      <c r="D3" s="88"/>
-[...3 lines deleted...]
-      <c r="H3" s="88"/>
+      <c r="D3" s="89"/>
+      <c r="E3" s="89"/>
+      <c r="F3" s="89"/>
+      <c r="G3" s="89"/>
+      <c r="H3" s="89"/>
     </row>
     <row r="4" spans="1:8" ht="4.5" customHeight="1">
-      <c r="A4" s="88"/>
-[...6 lines deleted...]
-      <c r="H4" s="88"/>
+      <c r="A4" s="89"/>
+      <c r="B4" s="89"/>
+      <c r="C4" s="89"/>
+      <c r="D4" s="89"/>
+      <c r="E4" s="89"/>
+      <c r="F4" s="89"/>
+      <c r="G4" s="89"/>
+      <c r="H4" s="89"/>
     </row>
     <row r="5" spans="1:8" ht="9.75" customHeight="1">
-      <c r="A5" s="88"/>
-[...1 lines deleted...]
-      <c r="C5" s="88" t="s">
+      <c r="A5" s="89"/>
+      <c r="B5" s="89"/>
+      <c r="C5" s="89" t="s">
         <v>9</v>
       </c>
-      <c r="D5" s="88" t="s">
+      <c r="D5" s="89" t="s">
         <v>5</v>
       </c>
-      <c r="E5" s="88"/>
-[...1 lines deleted...]
-      <c r="G5" s="88" t="s">
+      <c r="E5" s="89"/>
+      <c r="F5" s="89"/>
+      <c r="G5" s="89" t="s">
         <v>10</v>
       </c>
-      <c r="H5" s="88" t="s">
+      <c r="H5" s="89" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="5.25" customHeight="1">
-      <c r="A6" s="88"/>
-[...6 lines deleted...]
-      <c r="H6" s="88"/>
+      <c r="A6" s="89"/>
+      <c r="B6" s="89"/>
+      <c r="C6" s="89"/>
+      <c r="D6" s="89"/>
+      <c r="E6" s="89"/>
+      <c r="F6" s="89"/>
+      <c r="G6" s="89"/>
+      <c r="H6" s="89"/>
     </row>
     <row r="7" spans="1:8">
-      <c r="A7" s="88"/>
-[...2 lines deleted...]
-      <c r="D7" s="88" t="s">
+      <c r="A7" s="89"/>
+      <c r="B7" s="89"/>
+      <c r="C7" s="89"/>
+      <c r="D7" s="89" t="s">
         <v>12</v>
       </c>
-      <c r="E7" s="88" t="s">
+      <c r="E7" s="89" t="s">
         <v>13</v>
       </c>
-      <c r="F7" s="88" t="s">
+      <c r="F7" s="89" t="s">
         <v>14</v>
       </c>
-      <c r="G7" s="88"/>
-      <c r="H7" s="88"/>
+      <c r="G7" s="89"/>
+      <c r="H7" s="89"/>
     </row>
     <row r="8" spans="1:8" ht="27" customHeight="1">
-      <c r="A8" s="88"/>
-[...6 lines deleted...]
-      <c r="H8" s="88"/>
+      <c r="A8" s="89"/>
+      <c r="B8" s="89"/>
+      <c r="C8" s="89"/>
+      <c r="D8" s="89"/>
+      <c r="E8" s="89"/>
+      <c r="F8" s="89"/>
+      <c r="G8" s="89"/>
+      <c r="H8" s="89"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="3">
         <v>2015</v>
       </c>
       <c r="B9" s="13">
         <v>100</v>
       </c>
       <c r="C9" s="13">
         <v>89.7</v>
       </c>
       <c r="D9" s="13">
         <v>51.2</v>
       </c>
       <c r="E9" s="13">
         <v>23.8</v>
       </c>
       <c r="F9" s="13">
         <v>14.7</v>
       </c>
       <c r="G9" s="13" t="s">
         <v>55</v>
       </c>
       <c r="H9" s="13">
         <v>10.199999999999999</v>
@@ -10350,57 +10406,71 @@
         <v>100</v>
       </c>
       <c r="C58" s="30">
         <v>88.3</v>
       </c>
       <c r="D58" s="30">
         <v>45.5</v>
       </c>
       <c r="E58" s="30">
         <v>26.1</v>
       </c>
       <c r="F58" s="30">
         <v>16.7</v>
       </c>
       <c r="G58" s="30">
         <v>0.1</v>
       </c>
       <c r="H58" s="62">
         <v>11.600000000000001</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="16">
         <v>2025</v>
       </c>
-      <c r="B59" s="11"/>
-[...5 lines deleted...]
-      <c r="H59" s="11"/>
+      <c r="B59" s="34">
+        <v>100</v>
+      </c>
+      <c r="C59" s="34">
+        <v>86.1</v>
+      </c>
+      <c r="D59" s="34">
+        <v>47.4</v>
+      </c>
+      <c r="E59" s="34">
+        <v>22.2</v>
+      </c>
+      <c r="F59" s="34">
+        <v>16.5</v>
+      </c>
+      <c r="G59" s="34">
+        <v>0.1</v>
+      </c>
+      <c r="H59" s="24">
+        <v>13.799999999999999</v>
+      </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B60" s="74">
         <v>100</v>
       </c>
       <c r="C60" s="74">
         <v>85.2</v>
       </c>
       <c r="D60" s="74">
         <v>46.4</v>
       </c>
       <c r="E60" s="74">
         <v>22</v>
       </c>
       <c r="F60" s="74">
         <v>16.8</v>
       </c>
       <c r="G60" s="74">
         <v>0.3</v>
       </c>
       <c r="H60" s="12">
         <v>14.5</v>
@@ -10440,214 +10510,214 @@
         <v>100</v>
       </c>
       <c r="C62" s="32">
         <v>87</v>
       </c>
       <c r="D62" s="32">
         <v>48.1</v>
       </c>
       <c r="E62" s="32">
         <v>23</v>
       </c>
       <c r="F62" s="32">
         <v>15.9</v>
       </c>
       <c r="G62" s="32">
         <v>0.1</v>
       </c>
       <c r="H62" s="14">
         <v>12.9</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="22" t="s">
         <v>4</v>
       </c>
-      <c r="B63" s="98">
-[...2 lines deleted...]
-      <c r="C63" s="98">
+      <c r="B63" s="87">
+        <v>100</v>
+      </c>
+      <c r="C63" s="87">
         <v>86.1</v>
       </c>
-      <c r="D63" s="98">
+      <c r="D63" s="87">
         <v>48.3</v>
       </c>
-      <c r="E63" s="98">
+      <c r="E63" s="87">
         <v>21.4</v>
       </c>
-      <c r="F63" s="98">
+      <c r="F63" s="87">
         <v>16.399999999999999</v>
       </c>
-      <c r="G63" s="98">
+      <c r="G63" s="87">
         <v>0.1</v>
       </c>
-      <c r="H63" s="98">
+      <c r="H63" s="87">
         <v>13.8</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="H5:H8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:A8"/>
     <mergeCell ref="B3:B8"/>
     <mergeCell ref="C3:H4"/>
     <mergeCell ref="C5:C8"/>
     <mergeCell ref="D5:F6"/>
     <mergeCell ref="G5:G8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:T63"/>
   <sheetViews>
     <sheetView topLeftCell="A34" workbookViewId="0">
-      <selection activeCell="O68" sqref="O68"/>
+      <selection activeCell="M54" sqref="M54"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="1" customWidth="1"/>
     <col min="2" max="3" width="19.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="17" style="1" customWidth="1"/>
     <col min="5" max="5" width="16.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="15" style="1" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="1" customWidth="1"/>
     <col min="9" max="19" width="9.140625" style="1"/>
     <col min="20" max="20" width="9.140625" style="2" customWidth="1"/>
     <col min="21" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="18" customHeight="1">
-      <c r="A1" s="89" t="s">
+      <c r="A1" s="90" t="s">
         <v>25</v>
       </c>
-      <c r="B1" s="90"/>
-[...5 lines deleted...]
-      <c r="H1" s="90"/>
+      <c r="B1" s="91"/>
+      <c r="C1" s="91"/>
+      <c r="D1" s="91"/>
+      <c r="E1" s="91"/>
+      <c r="F1" s="91"/>
+      <c r="G1" s="91"/>
+      <c r="H1" s="91"/>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2" s="91" t="s">
+      <c r="A2" s="92" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="91"/>
-[...5 lines deleted...]
-      <c r="H2" s="91"/>
+      <c r="B2" s="92"/>
+      <c r="C2" s="92"/>
+      <c r="D2" s="92"/>
+      <c r="E2" s="92"/>
+      <c r="F2" s="92"/>
+      <c r="G2" s="92"/>
+      <c r="H2" s="92"/>
     </row>
     <row r="3" spans="1:8" ht="10.5" customHeight="1">
-      <c r="A3" s="88"/>
-      <c r="B3" s="88" t="s">
+      <c r="A3" s="89"/>
+      <c r="B3" s="89" t="s">
         <v>7</v>
       </c>
-      <c r="C3" s="88" t="s">
+      <c r="C3" s="89" t="s">
         <v>8</v>
       </c>
-      <c r="D3" s="88"/>
-[...3 lines deleted...]
-      <c r="H3" s="88"/>
+      <c r="D3" s="89"/>
+      <c r="E3" s="89"/>
+      <c r="F3" s="89"/>
+      <c r="G3" s="89"/>
+      <c r="H3" s="89"/>
     </row>
     <row r="4" spans="1:8" ht="4.5" customHeight="1">
-      <c r="A4" s="88"/>
-[...6 lines deleted...]
-      <c r="H4" s="88"/>
+      <c r="A4" s="89"/>
+      <c r="B4" s="89"/>
+      <c r="C4" s="89"/>
+      <c r="D4" s="89"/>
+      <c r="E4" s="89"/>
+      <c r="F4" s="89"/>
+      <c r="G4" s="89"/>
+      <c r="H4" s="89"/>
     </row>
     <row r="5" spans="1:8" ht="9.75" customHeight="1">
-      <c r="A5" s="88"/>
-[...1 lines deleted...]
-      <c r="C5" s="88" t="s">
+      <c r="A5" s="89"/>
+      <c r="B5" s="89"/>
+      <c r="C5" s="89" t="s">
         <v>9</v>
       </c>
-      <c r="D5" s="88" t="s">
+      <c r="D5" s="89" t="s">
         <v>5</v>
       </c>
-      <c r="E5" s="88"/>
-[...1 lines deleted...]
-      <c r="G5" s="88" t="s">
+      <c r="E5" s="89"/>
+      <c r="F5" s="89"/>
+      <c r="G5" s="89" t="s">
         <v>10</v>
       </c>
-      <c r="H5" s="88" t="s">
+      <c r="H5" s="89" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="5.25" customHeight="1">
-      <c r="A6" s="88"/>
-[...6 lines deleted...]
-      <c r="H6" s="88"/>
+      <c r="A6" s="89"/>
+      <c r="B6" s="89"/>
+      <c r="C6" s="89"/>
+      <c r="D6" s="89"/>
+      <c r="E6" s="89"/>
+      <c r="F6" s="89"/>
+      <c r="G6" s="89"/>
+      <c r="H6" s="89"/>
     </row>
     <row r="7" spans="1:8">
-      <c r="A7" s="88"/>
-[...2 lines deleted...]
-      <c r="D7" s="88" t="s">
+      <c r="A7" s="89"/>
+      <c r="B7" s="89"/>
+      <c r="C7" s="89"/>
+      <c r="D7" s="89" t="s">
         <v>12</v>
       </c>
-      <c r="E7" s="88" t="s">
+      <c r="E7" s="89" t="s">
         <v>13</v>
       </c>
-      <c r="F7" s="88" t="s">
+      <c r="F7" s="89" t="s">
         <v>14</v>
       </c>
-      <c r="G7" s="88"/>
-      <c r="H7" s="88"/>
+      <c r="G7" s="89"/>
+      <c r="H7" s="89"/>
     </row>
     <row r="8" spans="1:8" ht="27" customHeight="1">
-      <c r="A8" s="88"/>
-[...6 lines deleted...]
-      <c r="H8" s="88"/>
+      <c r="A8" s="89"/>
+      <c r="B8" s="89"/>
+      <c r="C8" s="89"/>
+      <c r="D8" s="89"/>
+      <c r="E8" s="89"/>
+      <c r="F8" s="89"/>
+      <c r="G8" s="89"/>
+      <c r="H8" s="89"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="3">
         <v>2015</v>
       </c>
       <c r="B9" s="13">
         <v>100</v>
       </c>
       <c r="C9" s="13">
         <v>94.9</v>
       </c>
       <c r="D9" s="13">
         <v>46.9</v>
       </c>
       <c r="E9" s="13">
         <v>27.7</v>
       </c>
       <c r="F9" s="13">
         <v>20.3</v>
       </c>
       <c r="G9" s="13" t="s">
         <v>55</v>
       </c>
       <c r="H9" s="13">
         <v>5</v>
@@ -11927,57 +11997,71 @@
         <v>100</v>
       </c>
       <c r="C58" s="30">
         <v>99.3</v>
       </c>
       <c r="D58" s="30">
         <v>57</v>
       </c>
       <c r="E58" s="30">
         <v>22.3</v>
       </c>
       <c r="F58" s="30">
         <v>20</v>
       </c>
       <c r="G58" s="30">
         <v>0.1</v>
       </c>
       <c r="H58" s="62">
         <v>0.60000000000000009</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="16">
         <v>2025</v>
       </c>
-      <c r="B59" s="11"/>
-[...5 lines deleted...]
-      <c r="H59" s="11"/>
+      <c r="B59" s="34">
+        <v>100</v>
+      </c>
+      <c r="C59" s="34">
+        <v>96.7</v>
+      </c>
+      <c r="D59" s="34">
+        <v>59</v>
+      </c>
+      <c r="E59" s="34">
+        <v>19.899999999999999</v>
+      </c>
+      <c r="F59" s="34">
+        <v>17.8</v>
+      </c>
+      <c r="G59" s="34">
+        <v>0.1</v>
+      </c>
+      <c r="H59" s="24">
+        <v>3.2</v>
+      </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B60" s="74">
         <v>100</v>
       </c>
       <c r="C60" s="74">
         <v>96.1</v>
       </c>
       <c r="D60" s="74">
         <v>60.4</v>
       </c>
       <c r="E60" s="74">
         <v>19</v>
       </c>
       <c r="F60" s="74">
         <v>16.7</v>
       </c>
       <c r="G60" s="74">
         <v>0.1</v>
       </c>
       <c r="H60" s="12">
         <v>3.8000000000000003</v>
@@ -12017,214 +12101,214 @@
         <v>100</v>
       </c>
       <c r="C62" s="32">
         <v>96.9</v>
       </c>
       <c r="D62" s="32">
         <v>56.4</v>
       </c>
       <c r="E62" s="32">
         <v>20.7</v>
       </c>
       <c r="F62" s="32">
         <v>19.8</v>
       </c>
       <c r="G62" s="32">
         <v>0.1</v>
       </c>
       <c r="H62" s="14">
         <v>3</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="22" t="s">
         <v>4</v>
       </c>
-      <c r="B63" s="98">
-[...2 lines deleted...]
-      <c r="C63" s="98">
+      <c r="B63" s="87">
+        <v>100</v>
+      </c>
+      <c r="C63" s="87">
         <v>96.6</v>
       </c>
-      <c r="D63" s="98">
+      <c r="D63" s="87">
         <v>57.1</v>
       </c>
-      <c r="E63" s="98">
+      <c r="E63" s="87">
         <v>21.4</v>
       </c>
-      <c r="F63" s="98">
+      <c r="F63" s="87">
         <v>18.100000000000001</v>
       </c>
-      <c r="G63" s="98">
+      <c r="G63" s="87">
         <v>0.1</v>
       </c>
-      <c r="H63" s="98">
+      <c r="H63" s="87">
         <v>3.3</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="H5:H8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:A8"/>
     <mergeCell ref="B3:B8"/>
     <mergeCell ref="C3:H4"/>
     <mergeCell ref="C5:C8"/>
     <mergeCell ref="D5:F6"/>
     <mergeCell ref="G5:G8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:T30"/>
   <sheetViews>
     <sheetView topLeftCell="A12" workbookViewId="0">
       <selection activeCell="A29" sqref="A29:A30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="1" customWidth="1"/>
     <col min="2" max="3" width="19.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="17" style="1" customWidth="1"/>
     <col min="5" max="5" width="16.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="15" style="1" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="1" customWidth="1"/>
     <col min="9" max="19" width="9.140625" style="1"/>
     <col min="20" max="20" width="9.140625" style="2" customWidth="1"/>
     <col min="21" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="18" customHeight="1">
-      <c r="A1" s="89" t="s">
+      <c r="A1" s="90" t="s">
         <v>26</v>
       </c>
-      <c r="B1" s="90"/>
-[...5 lines deleted...]
-      <c r="H1" s="90"/>
+      <c r="B1" s="91"/>
+      <c r="C1" s="91"/>
+      <c r="D1" s="91"/>
+      <c r="E1" s="91"/>
+      <c r="F1" s="91"/>
+      <c r="G1" s="91"/>
+      <c r="H1" s="91"/>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2" s="91" t="s">
+      <c r="A2" s="92" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="91"/>
-[...5 lines deleted...]
-      <c r="H2" s="91"/>
+      <c r="B2" s="92"/>
+      <c r="C2" s="92"/>
+      <c r="D2" s="92"/>
+      <c r="E2" s="92"/>
+      <c r="F2" s="92"/>
+      <c r="G2" s="92"/>
+      <c r="H2" s="92"/>
     </row>
     <row r="3" spans="1:8" ht="10.5" customHeight="1">
-      <c r="A3" s="88"/>
-      <c r="B3" s="88" t="s">
+      <c r="A3" s="89"/>
+      <c r="B3" s="89" t="s">
         <v>7</v>
       </c>
-      <c r="C3" s="88" t="s">
+      <c r="C3" s="89" t="s">
         <v>8</v>
       </c>
-      <c r="D3" s="88"/>
-[...3 lines deleted...]
-      <c r="H3" s="88"/>
+      <c r="D3" s="89"/>
+      <c r="E3" s="89"/>
+      <c r="F3" s="89"/>
+      <c r="G3" s="89"/>
+      <c r="H3" s="89"/>
     </row>
     <row r="4" spans="1:8" ht="4.5" customHeight="1">
-      <c r="A4" s="88"/>
-[...6 lines deleted...]
-      <c r="H4" s="88"/>
+      <c r="A4" s="89"/>
+      <c r="B4" s="89"/>
+      <c r="C4" s="89"/>
+      <c r="D4" s="89"/>
+      <c r="E4" s="89"/>
+      <c r="F4" s="89"/>
+      <c r="G4" s="89"/>
+      <c r="H4" s="89"/>
     </row>
     <row r="5" spans="1:8" ht="9.75" customHeight="1">
-      <c r="A5" s="88"/>
-[...1 lines deleted...]
-      <c r="C5" s="88" t="s">
+      <c r="A5" s="89"/>
+      <c r="B5" s="89"/>
+      <c r="C5" s="89" t="s">
         <v>9</v>
       </c>
-      <c r="D5" s="88" t="s">
+      <c r="D5" s="89" t="s">
         <v>5</v>
       </c>
-      <c r="E5" s="88"/>
-[...1 lines deleted...]
-      <c r="G5" s="88" t="s">
+      <c r="E5" s="89"/>
+      <c r="F5" s="89"/>
+      <c r="G5" s="89" t="s">
         <v>10</v>
       </c>
-      <c r="H5" s="88" t="s">
+      <c r="H5" s="89" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="5.25" customHeight="1">
-      <c r="A6" s="88"/>
-[...6 lines deleted...]
-      <c r="H6" s="88"/>
+      <c r="A6" s="89"/>
+      <c r="B6" s="89"/>
+      <c r="C6" s="89"/>
+      <c r="D6" s="89"/>
+      <c r="E6" s="89"/>
+      <c r="F6" s="89"/>
+      <c r="G6" s="89"/>
+      <c r="H6" s="89"/>
     </row>
     <row r="7" spans="1:8">
-      <c r="A7" s="88"/>
-[...2 lines deleted...]
-      <c r="D7" s="88" t="s">
+      <c r="A7" s="89"/>
+      <c r="B7" s="89"/>
+      <c r="C7" s="89"/>
+      <c r="D7" s="89" t="s">
         <v>12</v>
       </c>
-      <c r="E7" s="88" t="s">
+      <c r="E7" s="89" t="s">
         <v>13</v>
       </c>
-      <c r="F7" s="88" t="s">
+      <c r="F7" s="89" t="s">
         <v>14</v>
       </c>
-      <c r="G7" s="88"/>
-      <c r="H7" s="88"/>
+      <c r="G7" s="89"/>
+      <c r="H7" s="89"/>
     </row>
     <row r="8" spans="1:8" ht="27" customHeight="1">
-      <c r="A8" s="88"/>
-[...6 lines deleted...]
-      <c r="H8" s="88"/>
+      <c r="A8" s="89"/>
+      <c r="B8" s="89"/>
+      <c r="C8" s="89"/>
+      <c r="D8" s="89"/>
+      <c r="E8" s="89"/>
+      <c r="F8" s="89"/>
+      <c r="G8" s="89"/>
+      <c r="H8" s="89"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="49">
         <v>2015</v>
       </c>
       <c r="B9" s="13">
         <v>100</v>
       </c>
       <c r="C9" s="13">
         <v>96.2</v>
       </c>
       <c r="D9" s="13">
         <v>49.8</v>
       </c>
       <c r="E9" s="13">
         <v>27.3</v>
       </c>
       <c r="F9" s="13">
         <v>19.100000000000001</v>
       </c>
       <c r="G9" s="13" t="s">
         <v>50</v>
       </c>
       <c r="H9" s="13">
         <f>[1]ҚР!B23+[1]ҚР!B42</f>
@@ -12669,168 +12753,168 @@
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="H5:H8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:A8"/>
     <mergeCell ref="B3:B8"/>
     <mergeCell ref="C3:H4"/>
     <mergeCell ref="C5:C8"/>
     <mergeCell ref="D5:F6"/>
     <mergeCell ref="G5:G8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:T63"/>
   <sheetViews>
     <sheetView topLeftCell="A40" workbookViewId="0">
-      <selection activeCell="B63" sqref="B63:H63"/>
+      <selection activeCell="O75" sqref="O75"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="1" customWidth="1"/>
     <col min="2" max="3" width="19.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="17" style="1" customWidth="1"/>
     <col min="5" max="5" width="16.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="15" style="1" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="1" customWidth="1"/>
     <col min="9" max="19" width="9.140625" style="1"/>
     <col min="20" max="20" width="9.140625" style="2" customWidth="1"/>
     <col min="21" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="18" customHeight="1">
-      <c r="A1" s="89" t="s">
+      <c r="A1" s="90" t="s">
         <v>27</v>
       </c>
-      <c r="B1" s="90"/>
-[...5 lines deleted...]
-      <c r="H1" s="90"/>
+      <c r="B1" s="91"/>
+      <c r="C1" s="91"/>
+      <c r="D1" s="91"/>
+      <c r="E1" s="91"/>
+      <c r="F1" s="91"/>
+      <c r="G1" s="91"/>
+      <c r="H1" s="91"/>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2" s="91" t="s">
+      <c r="A2" s="92" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="91"/>
-[...5 lines deleted...]
-      <c r="H2" s="91"/>
+      <c r="B2" s="92"/>
+      <c r="C2" s="92"/>
+      <c r="D2" s="92"/>
+      <c r="E2" s="92"/>
+      <c r="F2" s="92"/>
+      <c r="G2" s="92"/>
+      <c r="H2" s="92"/>
     </row>
     <row r="3" spans="1:8" ht="10.5" customHeight="1">
-      <c r="A3" s="88"/>
-      <c r="B3" s="88" t="s">
+      <c r="A3" s="89"/>
+      <c r="B3" s="89" t="s">
         <v>7</v>
       </c>
-      <c r="C3" s="88" t="s">
+      <c r="C3" s="89" t="s">
         <v>8</v>
       </c>
-      <c r="D3" s="88"/>
-[...3 lines deleted...]
-      <c r="H3" s="88"/>
+      <c r="D3" s="89"/>
+      <c r="E3" s="89"/>
+      <c r="F3" s="89"/>
+      <c r="G3" s="89"/>
+      <c r="H3" s="89"/>
     </row>
     <row r="4" spans="1:8" ht="4.5" customHeight="1">
-      <c r="A4" s="88"/>
-[...6 lines deleted...]
-      <c r="H4" s="88"/>
+      <c r="A4" s="89"/>
+      <c r="B4" s="89"/>
+      <c r="C4" s="89"/>
+      <c r="D4" s="89"/>
+      <c r="E4" s="89"/>
+      <c r="F4" s="89"/>
+      <c r="G4" s="89"/>
+      <c r="H4" s="89"/>
     </row>
     <row r="5" spans="1:8" ht="9.75" customHeight="1">
-      <c r="A5" s="88"/>
-[...1 lines deleted...]
-      <c r="C5" s="88" t="s">
+      <c r="A5" s="89"/>
+      <c r="B5" s="89"/>
+      <c r="C5" s="89" t="s">
         <v>9</v>
       </c>
-      <c r="D5" s="88" t="s">
+      <c r="D5" s="89" t="s">
         <v>5</v>
       </c>
-      <c r="E5" s="88"/>
-[...1 lines deleted...]
-      <c r="G5" s="88" t="s">
+      <c r="E5" s="89"/>
+      <c r="F5" s="89"/>
+      <c r="G5" s="89" t="s">
         <v>10</v>
       </c>
-      <c r="H5" s="88" t="s">
+      <c r="H5" s="89" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="5.25" customHeight="1">
-      <c r="A6" s="88"/>
-[...6 lines deleted...]
-      <c r="H6" s="88"/>
+      <c r="A6" s="89"/>
+      <c r="B6" s="89"/>
+      <c r="C6" s="89"/>
+      <c r="D6" s="89"/>
+      <c r="E6" s="89"/>
+      <c r="F6" s="89"/>
+      <c r="G6" s="89"/>
+      <c r="H6" s="89"/>
     </row>
     <row r="7" spans="1:8">
-      <c r="A7" s="88"/>
-[...2 lines deleted...]
-      <c r="D7" s="88" t="s">
+      <c r="A7" s="89"/>
+      <c r="B7" s="89"/>
+      <c r="C7" s="89"/>
+      <c r="D7" s="89" t="s">
         <v>12</v>
       </c>
-      <c r="E7" s="88" t="s">
+      <c r="E7" s="89" t="s">
         <v>13</v>
       </c>
-      <c r="F7" s="88" t="s">
+      <c r="F7" s="89" t="s">
         <v>14</v>
       </c>
-      <c r="G7" s="88"/>
-      <c r="H7" s="88"/>
+      <c r="G7" s="89"/>
+      <c r="H7" s="89"/>
     </row>
     <row r="8" spans="1:8" ht="27" customHeight="1">
-      <c r="A8" s="88"/>
-[...6 lines deleted...]
-      <c r="H8" s="88"/>
+      <c r="A8" s="89"/>
+      <c r="B8" s="89"/>
+      <c r="C8" s="89"/>
+      <c r="D8" s="89"/>
+      <c r="E8" s="89"/>
+      <c r="F8" s="89"/>
+      <c r="G8" s="89"/>
+      <c r="H8" s="89"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="3">
         <v>2015</v>
       </c>
       <c r="B9" s="13">
         <v>100</v>
       </c>
       <c r="C9" s="13">
         <v>95.7</v>
       </c>
       <c r="D9" s="13">
         <v>48.9</v>
       </c>
       <c r="E9" s="13">
         <v>26.8</v>
       </c>
       <c r="F9" s="13">
         <v>20</v>
       </c>
       <c r="G9" s="13" t="s">
         <v>50</v>
       </c>
       <c r="H9" s="13">
         <v>4.0999999999999996</v>
@@ -14110,57 +14194,71 @@
         <v>100</v>
       </c>
       <c r="C58" s="30">
         <v>89.3</v>
       </c>
       <c r="D58" s="30">
         <v>47.4</v>
       </c>
       <c r="E58" s="30">
         <v>24.9</v>
       </c>
       <c r="F58" s="30">
         <v>17</v>
       </c>
       <c r="G58" s="30">
         <v>0.1</v>
       </c>
       <c r="H58" s="62">
         <v>10.6</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="16">
         <v>2025</v>
       </c>
-      <c r="B59" s="11"/>
-[...5 lines deleted...]
-      <c r="H59" s="11"/>
+      <c r="B59" s="34">
+        <v>100</v>
+      </c>
+      <c r="C59" s="34">
+        <v>85.9</v>
+      </c>
+      <c r="D59" s="34">
+        <v>46.2</v>
+      </c>
+      <c r="E59" s="34">
+        <v>23.4</v>
+      </c>
+      <c r="F59" s="34">
+        <v>16.3</v>
+      </c>
+      <c r="G59" s="34">
+        <v>0.2</v>
+      </c>
+      <c r="H59" s="24">
+        <v>13.9</v>
+      </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B60" s="74">
         <v>100</v>
       </c>
       <c r="C60" s="74">
         <v>83.3</v>
       </c>
       <c r="D60" s="74">
         <v>43.4</v>
       </c>
       <c r="E60" s="74">
         <v>23.4</v>
       </c>
       <c r="F60" s="74">
         <v>16.5</v>
       </c>
       <c r="G60" s="74">
         <v>0.3</v>
       </c>
       <c r="H60" s="12">
         <v>16.399999999999999</v>
@@ -14200,214 +14298,214 @@
         <v>100</v>
       </c>
       <c r="C62" s="32">
         <v>88.9</v>
       </c>
       <c r="D62" s="32">
         <v>48.2</v>
       </c>
       <c r="E62" s="32">
         <v>25.1</v>
       </c>
       <c r="F62" s="32">
         <v>15.6</v>
       </c>
       <c r="G62" s="32">
         <v>0.1</v>
       </c>
       <c r="H62" s="14">
         <v>11</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="22" t="s">
         <v>4</v>
       </c>
-      <c r="B63" s="98">
-[...2 lines deleted...]
-      <c r="C63" s="98">
+      <c r="B63" s="87">
+        <v>100</v>
+      </c>
+      <c r="C63" s="87">
         <v>87.4</v>
       </c>
-      <c r="D63" s="98">
+      <c r="D63" s="87">
         <v>48.5</v>
       </c>
-      <c r="E63" s="98">
+      <c r="E63" s="87">
         <v>22.2</v>
       </c>
-      <c r="F63" s="98">
+      <c r="F63" s="87">
         <v>16.7</v>
       </c>
-      <c r="G63" s="98">
+      <c r="G63" s="87">
         <v>0.1</v>
       </c>
-      <c r="H63" s="98">
+      <c r="H63" s="87">
         <v>12.5</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="H5:H8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:A8"/>
     <mergeCell ref="B3:B8"/>
     <mergeCell ref="C3:H4"/>
     <mergeCell ref="C5:C8"/>
     <mergeCell ref="D5:F6"/>
     <mergeCell ref="G5:G8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:T63"/>
   <sheetViews>
     <sheetView topLeftCell="A37" workbookViewId="0">
-      <selection activeCell="B63" sqref="B63:H63"/>
+      <selection activeCell="L61" sqref="L61"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="41" customWidth="1"/>
     <col min="2" max="3" width="19.140625" style="41" customWidth="1"/>
     <col min="4" max="4" width="17" style="41" customWidth="1"/>
     <col min="5" max="5" width="16.42578125" style="41" customWidth="1"/>
     <col min="6" max="6" width="15" style="41" customWidth="1"/>
     <col min="7" max="7" width="14" style="41" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="41" customWidth="1"/>
     <col min="9" max="19" width="9.140625" style="41"/>
     <col min="20" max="20" width="9.140625" style="42" customWidth="1"/>
     <col min="21" max="16384" width="9.140625" style="41"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="18" customHeight="1">
-      <c r="A1" s="95" t="s">
+      <c r="A1" s="96" t="s">
         <v>28</v>
       </c>
-      <c r="B1" s="96"/>
-[...5 lines deleted...]
-      <c r="H1" s="96"/>
+      <c r="B1" s="97"/>
+      <c r="C1" s="97"/>
+      <c r="D1" s="97"/>
+      <c r="E1" s="97"/>
+      <c r="F1" s="97"/>
+      <c r="G1" s="97"/>
+      <c r="H1" s="97"/>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2" s="97" t="s">
+      <c r="A2" s="98" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="97"/>
-[...5 lines deleted...]
-      <c r="H2" s="97"/>
+      <c r="B2" s="98"/>
+      <c r="C2" s="98"/>
+      <c r="D2" s="98"/>
+      <c r="E2" s="98"/>
+      <c r="F2" s="98"/>
+      <c r="G2" s="98"/>
+      <c r="H2" s="98"/>
     </row>
     <row r="3" spans="1:8" ht="10.5" customHeight="1">
-      <c r="A3" s="94"/>
-      <c r="B3" s="94" t="s">
+      <c r="A3" s="95"/>
+      <c r="B3" s="95" t="s">
         <v>7</v>
       </c>
-      <c r="C3" s="94" t="s">
+      <c r="C3" s="95" t="s">
         <v>8</v>
       </c>
-      <c r="D3" s="94"/>
-[...3 lines deleted...]
-      <c r="H3" s="94"/>
+      <c r="D3" s="95"/>
+      <c r="E3" s="95"/>
+      <c r="F3" s="95"/>
+      <c r="G3" s="95"/>
+      <c r="H3" s="95"/>
     </row>
     <row r="4" spans="1:8" ht="4.5" customHeight="1">
-      <c r="A4" s="94"/>
-[...6 lines deleted...]
-      <c r="H4" s="94"/>
+      <c r="A4" s="95"/>
+      <c r="B4" s="95"/>
+      <c r="C4" s="95"/>
+      <c r="D4" s="95"/>
+      <c r="E4" s="95"/>
+      <c r="F4" s="95"/>
+      <c r="G4" s="95"/>
+      <c r="H4" s="95"/>
     </row>
     <row r="5" spans="1:8" ht="9.75" customHeight="1">
-      <c r="A5" s="94"/>
-[...1 lines deleted...]
-      <c r="C5" s="94" t="s">
+      <c r="A5" s="95"/>
+      <c r="B5" s="95"/>
+      <c r="C5" s="95" t="s">
         <v>9</v>
       </c>
-      <c r="D5" s="94" t="s">
+      <c r="D5" s="95" t="s">
         <v>5</v>
       </c>
-      <c r="E5" s="94"/>
-[...1 lines deleted...]
-      <c r="G5" s="94" t="s">
+      <c r="E5" s="95"/>
+      <c r="F5" s="95"/>
+      <c r="G5" s="95" t="s">
         <v>10</v>
       </c>
-      <c r="H5" s="94" t="s">
+      <c r="H5" s="95" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="5.25" customHeight="1">
-      <c r="A6" s="94"/>
-[...6 lines deleted...]
-      <c r="H6" s="94"/>
+      <c r="A6" s="95"/>
+      <c r="B6" s="95"/>
+      <c r="C6" s="95"/>
+      <c r="D6" s="95"/>
+      <c r="E6" s="95"/>
+      <c r="F6" s="95"/>
+      <c r="G6" s="95"/>
+      <c r="H6" s="95"/>
     </row>
     <row r="7" spans="1:8">
-      <c r="A7" s="94"/>
-[...2 lines deleted...]
-      <c r="D7" s="94" t="s">
+      <c r="A7" s="95"/>
+      <c r="B7" s="95"/>
+      <c r="C7" s="95"/>
+      <c r="D7" s="95" t="s">
         <v>12</v>
       </c>
-      <c r="E7" s="94" t="s">
+      <c r="E7" s="95" t="s">
         <v>13</v>
       </c>
-      <c r="F7" s="94" t="s">
+      <c r="F7" s="95" t="s">
         <v>14</v>
       </c>
-      <c r="G7" s="94"/>
-      <c r="H7" s="94"/>
+      <c r="G7" s="95"/>
+      <c r="H7" s="95"/>
     </row>
     <row r="8" spans="1:8" ht="27" customHeight="1">
-      <c r="A8" s="94"/>
-[...6 lines deleted...]
-      <c r="H8" s="94"/>
+      <c r="A8" s="95"/>
+      <c r="B8" s="95"/>
+      <c r="C8" s="95"/>
+      <c r="D8" s="95"/>
+      <c r="E8" s="95"/>
+      <c r="F8" s="95"/>
+      <c r="G8" s="95"/>
+      <c r="H8" s="95"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="27">
         <v>2015</v>
       </c>
       <c r="B9" s="28">
         <v>100</v>
       </c>
       <c r="C9" s="28">
         <v>86.7</v>
       </c>
       <c r="D9" s="28">
         <v>37.1</v>
       </c>
       <c r="E9" s="28">
         <v>29</v>
       </c>
       <c r="F9" s="28">
         <v>20.6</v>
       </c>
       <c r="G9" s="28" t="s">
         <v>44</v>
       </c>
       <c r="H9" s="28">
         <v>13</v>
@@ -15687,57 +15785,71 @@
         <v>100</v>
       </c>
       <c r="C58" s="30">
         <v>89.1</v>
       </c>
       <c r="D58" s="30">
         <v>45.4</v>
       </c>
       <c r="E58" s="30">
         <v>28.5</v>
       </c>
       <c r="F58" s="30">
         <v>15.2</v>
       </c>
       <c r="G58" s="30">
         <v>0.1</v>
       </c>
       <c r="H58" s="62">
         <v>10.8</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="16">
         <v>2025</v>
       </c>
-      <c r="B59" s="43"/>
-[...5 lines deleted...]
-      <c r="H59" s="43"/>
+      <c r="B59" s="34">
+        <v>100</v>
+      </c>
+      <c r="C59" s="34">
+        <v>89.3</v>
+      </c>
+      <c r="D59" s="34">
+        <v>48.1</v>
+      </c>
+      <c r="E59" s="34">
+        <v>25.7</v>
+      </c>
+      <c r="F59" s="34">
+        <v>15.5</v>
+      </c>
+      <c r="G59" s="34">
+        <v>0.2</v>
+      </c>
+      <c r="H59" s="24">
+        <v>10.5</v>
+      </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B60" s="74">
         <v>100</v>
       </c>
       <c r="C60" s="74">
         <v>88.2</v>
       </c>
       <c r="D60" s="74">
         <v>47.6</v>
       </c>
       <c r="E60" s="74">
         <v>24.5</v>
       </c>
       <c r="F60" s="74">
         <v>16.100000000000001</v>
       </c>
       <c r="G60" s="74">
         <v>0.3</v>
       </c>
       <c r="H60" s="12">
         <v>11.5</v>
@@ -15777,214 +15889,214 @@
         <v>100</v>
       </c>
       <c r="C62" s="32">
         <v>89.9</v>
       </c>
       <c r="D62" s="32">
         <v>46.1</v>
       </c>
       <c r="E62" s="32">
         <v>28.4</v>
       </c>
       <c r="F62" s="32">
         <v>15.4</v>
       </c>
       <c r="G62" s="32">
         <v>0.2</v>
       </c>
       <c r="H62" s="14">
         <v>9.9</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="22" t="s">
         <v>4</v>
       </c>
-      <c r="B63" s="98">
-[...2 lines deleted...]
-      <c r="C63" s="98">
+      <c r="B63" s="87">
+        <v>100</v>
+      </c>
+      <c r="C63" s="87">
         <v>89.7</v>
       </c>
-      <c r="D63" s="98">
+      <c r="D63" s="87">
         <v>48.1</v>
       </c>
-      <c r="E63" s="98">
+      <c r="E63" s="87">
         <v>26.1</v>
       </c>
-      <c r="F63" s="98">
+      <c r="F63" s="87">
         <v>15.5</v>
       </c>
-      <c r="G63" s="98">
+      <c r="G63" s="87">
         <v>0.1</v>
       </c>
-      <c r="H63" s="98">
+      <c r="H63" s="87">
         <v>10.199999999999999</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="H5:H8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:A8"/>
     <mergeCell ref="B3:B8"/>
     <mergeCell ref="C3:H4"/>
     <mergeCell ref="C5:C8"/>
     <mergeCell ref="D5:F6"/>
     <mergeCell ref="G5:G8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:T48"/>
   <sheetViews>
     <sheetView topLeftCell="A28" workbookViewId="0">
-      <selection activeCell="B48" sqref="B48:H48"/>
+      <selection activeCell="M52" sqref="M52"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="1" customWidth="1"/>
     <col min="2" max="3" width="19.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="17" style="1" customWidth="1"/>
     <col min="5" max="5" width="16.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="15" style="1" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="1" customWidth="1"/>
     <col min="9" max="19" width="9.140625" style="1"/>
     <col min="20" max="20" width="9.140625" style="2" customWidth="1"/>
     <col min="21" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="18" customHeight="1">
-      <c r="A1" s="89" t="s">
+      <c r="A1" s="90" t="s">
         <v>29</v>
       </c>
-      <c r="B1" s="90"/>
-[...5 lines deleted...]
-      <c r="H1" s="90"/>
+      <c r="B1" s="91"/>
+      <c r="C1" s="91"/>
+      <c r="D1" s="91"/>
+      <c r="E1" s="91"/>
+      <c r="F1" s="91"/>
+      <c r="G1" s="91"/>
+      <c r="H1" s="91"/>
     </row>
     <row r="2" spans="1:10">
-      <c r="A2" s="91" t="s">
+      <c r="A2" s="92" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="91"/>
-[...5 lines deleted...]
-      <c r="H2" s="91"/>
+      <c r="B2" s="92"/>
+      <c r="C2" s="92"/>
+      <c r="D2" s="92"/>
+      <c r="E2" s="92"/>
+      <c r="F2" s="92"/>
+      <c r="G2" s="92"/>
+      <c r="H2" s="92"/>
     </row>
     <row r="3" spans="1:10" ht="10.5" customHeight="1">
-      <c r="A3" s="88"/>
-      <c r="B3" s="88" t="s">
+      <c r="A3" s="89"/>
+      <c r="B3" s="89" t="s">
         <v>7</v>
       </c>
-      <c r="C3" s="88" t="s">
+      <c r="C3" s="89" t="s">
         <v>8</v>
       </c>
-      <c r="D3" s="88"/>
-[...3 lines deleted...]
-      <c r="H3" s="88"/>
+      <c r="D3" s="89"/>
+      <c r="E3" s="89"/>
+      <c r="F3" s="89"/>
+      <c r="G3" s="89"/>
+      <c r="H3" s="89"/>
     </row>
     <row r="4" spans="1:10" ht="4.5" customHeight="1">
-      <c r="A4" s="88"/>
-[...6 lines deleted...]
-      <c r="H4" s="88"/>
+      <c r="A4" s="89"/>
+      <c r="B4" s="89"/>
+      <c r="C4" s="89"/>
+      <c r="D4" s="89"/>
+      <c r="E4" s="89"/>
+      <c r="F4" s="89"/>
+      <c r="G4" s="89"/>
+      <c r="H4" s="89"/>
     </row>
     <row r="5" spans="1:10" ht="9.75" customHeight="1">
-      <c r="A5" s="88"/>
-[...1 lines deleted...]
-      <c r="C5" s="88" t="s">
+      <c r="A5" s="89"/>
+      <c r="B5" s="89"/>
+      <c r="C5" s="89" t="s">
         <v>9</v>
       </c>
-      <c r="D5" s="88" t="s">
+      <c r="D5" s="89" t="s">
         <v>5</v>
       </c>
-      <c r="E5" s="88"/>
-[...1 lines deleted...]
-      <c r="G5" s="88" t="s">
+      <c r="E5" s="89"/>
+      <c r="F5" s="89"/>
+      <c r="G5" s="89" t="s">
         <v>10</v>
       </c>
-      <c r="H5" s="88" t="s">
+      <c r="H5" s="89" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:10" ht="5.25" customHeight="1">
-      <c r="A6" s="88"/>
-[...6 lines deleted...]
-      <c r="H6" s="88"/>
+      <c r="A6" s="89"/>
+      <c r="B6" s="89"/>
+      <c r="C6" s="89"/>
+      <c r="D6" s="89"/>
+      <c r="E6" s="89"/>
+      <c r="F6" s="89"/>
+      <c r="G6" s="89"/>
+      <c r="H6" s="89"/>
     </row>
     <row r="7" spans="1:10">
-      <c r="A7" s="88"/>
-[...2 lines deleted...]
-      <c r="D7" s="88" t="s">
+      <c r="A7" s="89"/>
+      <c r="B7" s="89"/>
+      <c r="C7" s="89"/>
+      <c r="D7" s="89" t="s">
         <v>12</v>
       </c>
-      <c r="E7" s="88" t="s">
+      <c r="E7" s="89" t="s">
         <v>13</v>
       </c>
-      <c r="F7" s="88" t="s">
+      <c r="F7" s="89" t="s">
         <v>14</v>
       </c>
-      <c r="G7" s="88"/>
-      <c r="H7" s="88"/>
+      <c r="G7" s="89"/>
+      <c r="H7" s="89"/>
     </row>
     <row r="8" spans="1:10" ht="27" customHeight="1">
-      <c r="A8" s="88"/>
-[...6 lines deleted...]
-      <c r="H8" s="88"/>
+      <c r="A8" s="89"/>
+      <c r="B8" s="89"/>
+      <c r="C8" s="89"/>
+      <c r="D8" s="89"/>
+      <c r="E8" s="89"/>
+      <c r="F8" s="89"/>
+      <c r="G8" s="89"/>
+      <c r="H8" s="89"/>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" s="3">
         <v>2018</v>
       </c>
       <c r="B9" s="13">
         <v>100</v>
       </c>
       <c r="C9" s="13" t="s">
         <v>566</v>
       </c>
       <c r="D9" s="13">
         <v>57</v>
       </c>
       <c r="E9" s="13" t="s">
         <v>368</v>
       </c>
       <c r="F9" s="13" t="s">
         <v>153</v>
       </c>
       <c r="G9" s="13" t="s">
         <v>39</v>
       </c>
       <c r="H9" s="13">
         <v>3</v>
@@ -16856,57 +16968,71 @@
         <v>100</v>
       </c>
       <c r="C43" s="30">
         <v>96.3</v>
       </c>
       <c r="D43" s="30">
         <v>59.9</v>
       </c>
       <c r="E43" s="30">
         <v>20.3</v>
       </c>
       <c r="F43" s="30">
         <v>16.100000000000001</v>
       </c>
       <c r="G43" s="30">
         <v>0</v>
       </c>
       <c r="H43" s="62">
         <v>3.7</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="16">
         <v>2025</v>
       </c>
-      <c r="B44" s="11"/>
-[...5 lines deleted...]
-      <c r="H44" s="11"/>
+      <c r="B44" s="34">
+        <v>100</v>
+      </c>
+      <c r="C44" s="34">
+        <v>93.6</v>
+      </c>
+      <c r="D44" s="34">
+        <v>58.6</v>
+      </c>
+      <c r="E44" s="34">
+        <v>18.899999999999999</v>
+      </c>
+      <c r="F44" s="34">
+        <v>16.100000000000001</v>
+      </c>
+      <c r="G44" s="34">
+        <v>0.2</v>
+      </c>
+      <c r="H44" s="24">
+        <v>6.2</v>
+      </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B45" s="74">
         <v>100</v>
       </c>
       <c r="C45" s="74">
         <v>91.8</v>
       </c>
       <c r="D45" s="74">
         <v>55.3</v>
       </c>
       <c r="E45" s="74">
         <v>17.7</v>
       </c>
       <c r="F45" s="74">
         <v>18.8</v>
       </c>
       <c r="G45" s="74">
         <v>0.4</v>
       </c>
       <c r="H45" s="12">
         <v>7.8</v>
@@ -16946,69 +17072,69 @@
         <v>100</v>
       </c>
       <c r="C47" s="32">
         <v>93.6</v>
       </c>
       <c r="D47" s="32">
         <v>61.1</v>
       </c>
       <c r="E47" s="32">
         <v>18.5</v>
       </c>
       <c r="F47" s="32">
         <v>14</v>
       </c>
       <c r="G47" s="32">
         <v>0.1</v>
       </c>
       <c r="H47" s="14">
         <v>6.3000000000000007</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="22" t="s">
         <v>4</v>
       </c>
-      <c r="B48" s="98">
-[...2 lines deleted...]
-      <c r="C48" s="98">
+      <c r="B48" s="87">
+        <v>100</v>
+      </c>
+      <c r="C48" s="87">
         <v>94.6</v>
       </c>
-      <c r="D48" s="98">
+      <c r="D48" s="87">
         <v>58.6</v>
       </c>
-      <c r="E48" s="98">
+      <c r="E48" s="87">
         <v>20.6</v>
       </c>
-      <c r="F48" s="98">
+      <c r="F48" s="87">
         <v>15.4</v>
       </c>
-      <c r="G48" s="98">
+      <c r="G48" s="87">
         <v>0.1</v>
       </c>
-      <c r="H48" s="98">
+      <c r="H48" s="87">
         <v>5.3000000000000007</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="H5:H8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:A8"/>
     <mergeCell ref="B3:B8"/>
     <mergeCell ref="C3:H4"/>
     <mergeCell ref="C5:C8"/>
     <mergeCell ref="D5:F6"/>
     <mergeCell ref="G5:G8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист2"/>
@@ -17316,168 +17442,168 @@
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="70"/>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="70"/>
     </row>
     <row r="20" spans="2:4">
       <c r="B20" s="72" t="s">
         <v>645</v>
       </c>
       <c r="C20" s="73"/>
       <c r="D20" s="73"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:T28"/>
   <sheetViews>
     <sheetView topLeftCell="A10" workbookViewId="0">
-      <selection activeCell="B28" sqref="B28:H28"/>
+      <selection activeCell="O39" sqref="O39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="1" customWidth="1"/>
     <col min="2" max="3" width="19.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="17" style="1" customWidth="1"/>
     <col min="5" max="5" width="16.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="15" style="1" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="1" customWidth="1"/>
     <col min="9" max="19" width="9.140625" style="1"/>
     <col min="20" max="20" width="9.140625" style="2" customWidth="1"/>
     <col min="21" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="18" customHeight="1">
-      <c r="A1" s="89" t="s">
+      <c r="A1" s="90" t="s">
         <v>30</v>
       </c>
-      <c r="B1" s="90"/>
-[...5 lines deleted...]
-      <c r="H1" s="90"/>
+      <c r="B1" s="91"/>
+      <c r="C1" s="91"/>
+      <c r="D1" s="91"/>
+      <c r="E1" s="91"/>
+      <c r="F1" s="91"/>
+      <c r="G1" s="91"/>
+      <c r="H1" s="91"/>
     </row>
     <row r="2" spans="1:11">
-      <c r="A2" s="91" t="s">
+      <c r="A2" s="92" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="91"/>
-[...5 lines deleted...]
-      <c r="H2" s="91"/>
+      <c r="B2" s="92"/>
+      <c r="C2" s="92"/>
+      <c r="D2" s="92"/>
+      <c r="E2" s="92"/>
+      <c r="F2" s="92"/>
+      <c r="G2" s="92"/>
+      <c r="H2" s="92"/>
     </row>
     <row r="3" spans="1:11" ht="10.5" customHeight="1">
-      <c r="A3" s="88"/>
-      <c r="B3" s="88" t="s">
+      <c r="A3" s="89"/>
+      <c r="B3" s="89" t="s">
         <v>7</v>
       </c>
-      <c r="C3" s="88" t="s">
+      <c r="C3" s="89" t="s">
         <v>8</v>
       </c>
-      <c r="D3" s="88"/>
-[...3 lines deleted...]
-      <c r="H3" s="88"/>
+      <c r="D3" s="89"/>
+      <c r="E3" s="89"/>
+      <c r="F3" s="89"/>
+      <c r="G3" s="89"/>
+      <c r="H3" s="89"/>
     </row>
     <row r="4" spans="1:11" ht="4.5" customHeight="1">
-      <c r="A4" s="88"/>
-[...6 lines deleted...]
-      <c r="H4" s="88"/>
+      <c r="A4" s="89"/>
+      <c r="B4" s="89"/>
+      <c r="C4" s="89"/>
+      <c r="D4" s="89"/>
+      <c r="E4" s="89"/>
+      <c r="F4" s="89"/>
+      <c r="G4" s="89"/>
+      <c r="H4" s="89"/>
     </row>
     <row r="5" spans="1:11" ht="9.75" customHeight="1">
-      <c r="A5" s="88"/>
-[...1 lines deleted...]
-      <c r="C5" s="88" t="s">
+      <c r="A5" s="89"/>
+      <c r="B5" s="89"/>
+      <c r="C5" s="89" t="s">
         <v>9</v>
       </c>
-      <c r="D5" s="88" t="s">
+      <c r="D5" s="89" t="s">
         <v>5</v>
       </c>
-      <c r="E5" s="88"/>
-[...1 lines deleted...]
-      <c r="G5" s="88" t="s">
+      <c r="E5" s="89"/>
+      <c r="F5" s="89"/>
+      <c r="G5" s="89" t="s">
         <v>10</v>
       </c>
-      <c r="H5" s="88" t="s">
+      <c r="H5" s="89" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:11" ht="5.25" customHeight="1">
-      <c r="A6" s="88"/>
-[...6 lines deleted...]
-      <c r="H6" s="88"/>
+      <c r="A6" s="89"/>
+      <c r="B6" s="89"/>
+      <c r="C6" s="89"/>
+      <c r="D6" s="89"/>
+      <c r="E6" s="89"/>
+      <c r="F6" s="89"/>
+      <c r="G6" s="89"/>
+      <c r="H6" s="89"/>
     </row>
     <row r="7" spans="1:11">
-      <c r="A7" s="88"/>
-[...2 lines deleted...]
-      <c r="D7" s="88" t="s">
+      <c r="A7" s="89"/>
+      <c r="B7" s="89"/>
+      <c r="C7" s="89"/>
+      <c r="D7" s="89" t="s">
         <v>12</v>
       </c>
-      <c r="E7" s="88" t="s">
+      <c r="E7" s="89" t="s">
         <v>13</v>
       </c>
-      <c r="F7" s="88" t="s">
+      <c r="F7" s="89" t="s">
         <v>14</v>
       </c>
-      <c r="G7" s="88"/>
-      <c r="H7" s="88"/>
+      <c r="G7" s="89"/>
+      <c r="H7" s="89"/>
     </row>
     <row r="8" spans="1:11" ht="27" customHeight="1">
-      <c r="A8" s="88"/>
-[...6 lines deleted...]
-      <c r="H8" s="88"/>
+      <c r="A8" s="89"/>
+      <c r="B8" s="89"/>
+      <c r="C8" s="89"/>
+      <c r="D8" s="89"/>
+      <c r="E8" s="89"/>
+      <c r="F8" s="89"/>
+      <c r="G8" s="89"/>
+      <c r="H8" s="89"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="16">
         <v>2022</v>
       </c>
       <c r="B9" s="12">
         <v>100</v>
       </c>
       <c r="C9" s="24">
         <v>80.599999999999994</v>
       </c>
       <c r="D9" s="24">
         <v>44.8</v>
       </c>
       <c r="E9" s="24">
         <v>22.8</v>
       </c>
       <c r="F9" s="24">
         <v>13</v>
       </c>
       <c r="G9" s="24">
         <v>0.1</v>
       </c>
       <c r="H9" s="25">
         <v>19.3</v>
@@ -17813,57 +17939,71 @@
         <v>100</v>
       </c>
       <c r="C23" s="30">
         <v>82</v>
       </c>
       <c r="D23" s="30">
         <v>44.6</v>
       </c>
       <c r="E23" s="30">
         <v>23.3</v>
       </c>
       <c r="F23" s="30">
         <v>14.1</v>
       </c>
       <c r="G23" s="30">
         <v>0.1</v>
       </c>
       <c r="H23" s="62">
         <v>17.899999999999999</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="16">
         <v>2025</v>
       </c>
-      <c r="B24" s="11"/>
-[...5 lines deleted...]
-      <c r="H24" s="11"/>
+      <c r="B24" s="34">
+        <v>100</v>
+      </c>
+      <c r="C24" s="34">
+        <v>79.2</v>
+      </c>
+      <c r="D24" s="34">
+        <v>44.3</v>
+      </c>
+      <c r="E24" s="34">
+        <v>21.3</v>
+      </c>
+      <c r="F24" s="34">
+        <v>13.6</v>
+      </c>
+      <c r="G24" s="34">
+        <v>0.1</v>
+      </c>
+      <c r="H24" s="24">
+        <v>20.700000000000003</v>
+      </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B25" s="74">
         <v>100</v>
       </c>
       <c r="C25" s="74">
         <v>79.2</v>
       </c>
       <c r="D25" s="74">
         <v>44</v>
       </c>
       <c r="E25" s="74">
         <v>21.1</v>
       </c>
       <c r="F25" s="74">
         <v>14.1</v>
       </c>
       <c r="G25" s="74">
         <v>0.1</v>
       </c>
       <c r="H25" s="12">
         <v>20.700000000000003</v>
@@ -17903,214 +18043,214 @@
         <v>100</v>
       </c>
       <c r="C27" s="32">
         <v>77.599999999999994</v>
       </c>
       <c r="D27" s="32">
         <v>45</v>
       </c>
       <c r="E27" s="32">
         <v>19.7</v>
       </c>
       <c r="F27" s="32">
         <v>12.9</v>
       </c>
       <c r="G27" s="32">
         <v>0.1</v>
       </c>
       <c r="H27" s="14">
         <v>22.299999999999997</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="22" t="s">
         <v>4</v>
       </c>
-      <c r="B28" s="98">
-[...2 lines deleted...]
-      <c r="C28" s="98">
+      <c r="B28" s="87">
+        <v>100</v>
+      </c>
+      <c r="C28" s="87">
         <v>80.8</v>
       </c>
-      <c r="D28" s="98">
+      <c r="D28" s="87">
         <v>45.7</v>
       </c>
-      <c r="E28" s="98">
+      <c r="E28" s="87">
         <v>20.6</v>
       </c>
-      <c r="F28" s="98">
+      <c r="F28" s="87">
         <v>14.5</v>
       </c>
-      <c r="G28" s="98">
+      <c r="G28" s="87">
         <v>0</v>
       </c>
-      <c r="H28" s="98">
+      <c r="H28" s="87">
         <v>19.2</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="H5:H8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:A8"/>
     <mergeCell ref="B3:B8"/>
     <mergeCell ref="C3:H4"/>
     <mergeCell ref="C5:C8"/>
     <mergeCell ref="D5:F6"/>
     <mergeCell ref="G5:G8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:T63"/>
   <sheetViews>
     <sheetView topLeftCell="A31" workbookViewId="0">
-      <selection activeCell="B63" sqref="B63:H63"/>
+      <selection activeCell="O61" sqref="O61"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="1" customWidth="1"/>
     <col min="2" max="3" width="19.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="17" style="1" customWidth="1"/>
     <col min="5" max="5" width="16.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="15" style="1" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="1" customWidth="1"/>
     <col min="9" max="19" width="9.140625" style="1"/>
     <col min="20" max="20" width="9.140625" style="2" customWidth="1"/>
     <col min="21" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="18" customHeight="1">
-      <c r="A1" s="89" t="s">
+      <c r="A1" s="90" t="s">
         <v>31</v>
       </c>
-      <c r="B1" s="90"/>
-[...5 lines deleted...]
-      <c r="H1" s="90"/>
+      <c r="B1" s="91"/>
+      <c r="C1" s="91"/>
+      <c r="D1" s="91"/>
+      <c r="E1" s="91"/>
+      <c r="F1" s="91"/>
+      <c r="G1" s="91"/>
+      <c r="H1" s="91"/>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2" s="91" t="s">
+      <c r="A2" s="92" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="91"/>
-[...5 lines deleted...]
-      <c r="H2" s="91"/>
+      <c r="B2" s="92"/>
+      <c r="C2" s="92"/>
+      <c r="D2" s="92"/>
+      <c r="E2" s="92"/>
+      <c r="F2" s="92"/>
+      <c r="G2" s="92"/>
+      <c r="H2" s="92"/>
     </row>
     <row r="3" spans="1:8" ht="10.5" customHeight="1">
-      <c r="A3" s="88"/>
-      <c r="B3" s="88" t="s">
+      <c r="A3" s="89"/>
+      <c r="B3" s="89" t="s">
         <v>7</v>
       </c>
-      <c r="C3" s="88" t="s">
+      <c r="C3" s="89" t="s">
         <v>8</v>
       </c>
-      <c r="D3" s="88"/>
-[...3 lines deleted...]
-      <c r="H3" s="88"/>
+      <c r="D3" s="89"/>
+      <c r="E3" s="89"/>
+      <c r="F3" s="89"/>
+      <c r="G3" s="89"/>
+      <c r="H3" s="89"/>
     </row>
     <row r="4" spans="1:8" ht="4.5" customHeight="1">
-      <c r="A4" s="88"/>
-[...6 lines deleted...]
-      <c r="H4" s="88"/>
+      <c r="A4" s="89"/>
+      <c r="B4" s="89"/>
+      <c r="C4" s="89"/>
+      <c r="D4" s="89"/>
+      <c r="E4" s="89"/>
+      <c r="F4" s="89"/>
+      <c r="G4" s="89"/>
+      <c r="H4" s="89"/>
     </row>
     <row r="5" spans="1:8" ht="9.75" customHeight="1">
-      <c r="A5" s="88"/>
-[...1 lines deleted...]
-      <c r="C5" s="88" t="s">
+      <c r="A5" s="89"/>
+      <c r="B5" s="89"/>
+      <c r="C5" s="89" t="s">
         <v>9</v>
       </c>
-      <c r="D5" s="88" t="s">
+      <c r="D5" s="89" t="s">
         <v>5</v>
       </c>
-      <c r="E5" s="88"/>
-[...1 lines deleted...]
-      <c r="G5" s="88" t="s">
+      <c r="E5" s="89"/>
+      <c r="F5" s="89"/>
+      <c r="G5" s="89" t="s">
         <v>10</v>
       </c>
-      <c r="H5" s="88" t="s">
+      <c r="H5" s="89" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="5.25" customHeight="1">
-      <c r="A6" s="88"/>
-[...6 lines deleted...]
-      <c r="H6" s="88"/>
+      <c r="A6" s="89"/>
+      <c r="B6" s="89"/>
+      <c r="C6" s="89"/>
+      <c r="D6" s="89"/>
+      <c r="E6" s="89"/>
+      <c r="F6" s="89"/>
+      <c r="G6" s="89"/>
+      <c r="H6" s="89"/>
     </row>
     <row r="7" spans="1:8">
-      <c r="A7" s="88"/>
-[...2 lines deleted...]
-      <c r="D7" s="88" t="s">
+      <c r="A7" s="89"/>
+      <c r="B7" s="89"/>
+      <c r="C7" s="89"/>
+      <c r="D7" s="89" t="s">
         <v>12</v>
       </c>
-      <c r="E7" s="88" t="s">
+      <c r="E7" s="89" t="s">
         <v>13</v>
       </c>
-      <c r="F7" s="88" t="s">
+      <c r="F7" s="89" t="s">
         <v>14</v>
       </c>
-      <c r="G7" s="88"/>
-      <c r="H7" s="88"/>
+      <c r="G7" s="89"/>
+      <c r="H7" s="89"/>
     </row>
     <row r="8" spans="1:8" ht="27" customHeight="1">
-      <c r="A8" s="88"/>
-[...6 lines deleted...]
-      <c r="H8" s="88"/>
+      <c r="A8" s="89"/>
+      <c r="B8" s="89"/>
+      <c r="C8" s="89"/>
+      <c r="D8" s="89"/>
+      <c r="E8" s="89"/>
+      <c r="F8" s="89"/>
+      <c r="G8" s="89"/>
+      <c r="H8" s="89"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="3">
         <v>2015</v>
       </c>
       <c r="B9" s="13">
         <v>100</v>
       </c>
       <c r="C9" s="13">
         <v>91.6</v>
       </c>
       <c r="D9" s="13">
         <v>46.7</v>
       </c>
       <c r="E9" s="13">
         <v>25.6</v>
       </c>
       <c r="F9" s="13">
         <v>19.3</v>
       </c>
       <c r="G9" s="13" t="s">
         <v>44</v>
       </c>
       <c r="H9" s="13">
         <v>8.1</v>
@@ -19390,57 +19530,71 @@
         <v>100</v>
       </c>
       <c r="C58" s="30">
         <v>92.4</v>
       </c>
       <c r="D58" s="30">
         <v>51.1</v>
       </c>
       <c r="E58" s="30">
         <v>23.8</v>
       </c>
       <c r="F58" s="30">
         <v>17.5</v>
       </c>
       <c r="G58" s="30">
         <v>0.1</v>
       </c>
       <c r="H58" s="62">
         <v>7.5</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="16">
         <v>2025</v>
       </c>
-      <c r="B59" s="11"/>
-[...5 lines deleted...]
-      <c r="H59" s="11"/>
+      <c r="B59" s="34">
+        <v>100</v>
+      </c>
+      <c r="C59" s="34">
+        <v>92.9</v>
+      </c>
+      <c r="D59" s="34">
+        <v>53</v>
+      </c>
+      <c r="E59" s="34">
+        <v>21.5</v>
+      </c>
+      <c r="F59" s="34">
+        <v>18.399999999999999</v>
+      </c>
+      <c r="G59" s="34">
+        <v>0.1</v>
+      </c>
+      <c r="H59" s="24">
+        <v>7</v>
+      </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B60" s="74">
         <v>100</v>
       </c>
       <c r="C60" s="74">
         <v>92.3</v>
       </c>
       <c r="D60" s="74">
         <v>50.1</v>
       </c>
       <c r="E60" s="74">
         <v>25.1</v>
       </c>
       <c r="F60" s="74">
         <v>17.100000000000001</v>
       </c>
       <c r="G60" s="74">
         <v>0.2</v>
       </c>
       <c r="H60" s="12">
         <v>7.5</v>
@@ -19480,214 +19634,214 @@
         <v>100</v>
       </c>
       <c r="C62" s="32">
         <v>93.9</v>
       </c>
       <c r="D62" s="32">
         <v>53.3</v>
       </c>
       <c r="E62" s="32">
         <v>21.3</v>
       </c>
       <c r="F62" s="32">
         <v>19.3</v>
       </c>
       <c r="G62" s="32">
         <v>0.1</v>
       </c>
       <c r="H62" s="14">
         <v>6</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="22" t="s">
         <v>4</v>
       </c>
-      <c r="B63" s="98">
-[...2 lines deleted...]
-      <c r="C63" s="98">
+      <c r="B63" s="87">
+        <v>100</v>
+      </c>
+      <c r="C63" s="87">
         <v>93.3</v>
       </c>
-      <c r="D63" s="98">
+      <c r="D63" s="87">
         <v>55.2</v>
       </c>
-      <c r="E63" s="98">
+      <c r="E63" s="87">
         <v>19.899999999999999</v>
       </c>
-      <c r="F63" s="98">
+      <c r="F63" s="87">
         <v>18.2</v>
       </c>
-      <c r="G63" s="98">
+      <c r="G63" s="87">
         <v>0.1</v>
       </c>
-      <c r="H63" s="98">
+      <c r="H63" s="87">
         <v>6.6</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="H5:H8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:A8"/>
     <mergeCell ref="B3:B8"/>
     <mergeCell ref="C3:H4"/>
     <mergeCell ref="C5:C8"/>
     <mergeCell ref="D5:F6"/>
     <mergeCell ref="G5:G8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:T63"/>
   <sheetViews>
     <sheetView topLeftCell="A28" workbookViewId="0">
-      <selection activeCell="B63" sqref="B63:H63"/>
+      <selection activeCell="L51" sqref="L51"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="21" customWidth="1"/>
     <col min="2" max="3" width="19.140625" style="21" customWidth="1"/>
     <col min="4" max="4" width="17" style="21" customWidth="1"/>
     <col min="5" max="5" width="16.42578125" style="21" customWidth="1"/>
     <col min="6" max="6" width="15" style="21" customWidth="1"/>
     <col min="7" max="7" width="14" style="21" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="21" customWidth="1"/>
     <col min="9" max="19" width="9.140625" style="21"/>
     <col min="20" max="20" width="9.140625" style="36" customWidth="1"/>
     <col min="21" max="16384" width="9.140625" style="21"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="18" customHeight="1">
-      <c r="A1" s="92" t="s">
+      <c r="A1" s="93" t="s">
         <v>32</v>
       </c>
-      <c r="B1" s="93"/>
-[...5 lines deleted...]
-      <c r="H1" s="93"/>
+      <c r="B1" s="94"/>
+      <c r="C1" s="94"/>
+      <c r="D1" s="94"/>
+      <c r="E1" s="94"/>
+      <c r="F1" s="94"/>
+      <c r="G1" s="94"/>
+      <c r="H1" s="94"/>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2" s="91" t="s">
+      <c r="A2" s="92" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="91"/>
-[...5 lines deleted...]
-      <c r="H2" s="91"/>
+      <c r="B2" s="92"/>
+      <c r="C2" s="92"/>
+      <c r="D2" s="92"/>
+      <c r="E2" s="92"/>
+      <c r="F2" s="92"/>
+      <c r="G2" s="92"/>
+      <c r="H2" s="92"/>
     </row>
     <row r="3" spans="1:8" ht="10.5" customHeight="1">
-      <c r="A3" s="88"/>
-      <c r="B3" s="88" t="s">
+      <c r="A3" s="89"/>
+      <c r="B3" s="89" t="s">
         <v>7</v>
       </c>
-      <c r="C3" s="88" t="s">
+      <c r="C3" s="89" t="s">
         <v>8</v>
       </c>
-      <c r="D3" s="88"/>
-[...3 lines deleted...]
-      <c r="H3" s="88"/>
+      <c r="D3" s="89"/>
+      <c r="E3" s="89"/>
+      <c r="F3" s="89"/>
+      <c r="G3" s="89"/>
+      <c r="H3" s="89"/>
     </row>
     <row r="4" spans="1:8" ht="4.5" customHeight="1">
-      <c r="A4" s="88"/>
-[...6 lines deleted...]
-      <c r="H4" s="88"/>
+      <c r="A4" s="89"/>
+      <c r="B4" s="89"/>
+      <c r="C4" s="89"/>
+      <c r="D4" s="89"/>
+      <c r="E4" s="89"/>
+      <c r="F4" s="89"/>
+      <c r="G4" s="89"/>
+      <c r="H4" s="89"/>
     </row>
     <row r="5" spans="1:8" ht="9.75" customHeight="1">
-      <c r="A5" s="88"/>
-[...1 lines deleted...]
-      <c r="C5" s="88" t="s">
+      <c r="A5" s="89"/>
+      <c r="B5" s="89"/>
+      <c r="C5" s="89" t="s">
         <v>9</v>
       </c>
-      <c r="D5" s="88" t="s">
+      <c r="D5" s="89" t="s">
         <v>5</v>
       </c>
-      <c r="E5" s="88"/>
-[...1 lines deleted...]
-      <c r="G5" s="88" t="s">
+      <c r="E5" s="89"/>
+      <c r="F5" s="89"/>
+      <c r="G5" s="89" t="s">
         <v>10</v>
       </c>
-      <c r="H5" s="88" t="s">
+      <c r="H5" s="89" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="5.25" customHeight="1">
-      <c r="A6" s="88"/>
-[...6 lines deleted...]
-      <c r="H6" s="88"/>
+      <c r="A6" s="89"/>
+      <c r="B6" s="89"/>
+      <c r="C6" s="89"/>
+      <c r="D6" s="89"/>
+      <c r="E6" s="89"/>
+      <c r="F6" s="89"/>
+      <c r="G6" s="89"/>
+      <c r="H6" s="89"/>
     </row>
     <row r="7" spans="1:8">
-      <c r="A7" s="88"/>
-[...2 lines deleted...]
-      <c r="D7" s="88" t="s">
+      <c r="A7" s="89"/>
+      <c r="B7" s="89"/>
+      <c r="C7" s="89"/>
+      <c r="D7" s="89" t="s">
         <v>12</v>
       </c>
-      <c r="E7" s="88" t="s">
+      <c r="E7" s="89" t="s">
         <v>13</v>
       </c>
-      <c r="F7" s="88" t="s">
+      <c r="F7" s="89" t="s">
         <v>14</v>
       </c>
-      <c r="G7" s="88"/>
-      <c r="H7" s="88"/>
+      <c r="G7" s="89"/>
+      <c r="H7" s="89"/>
     </row>
     <row r="8" spans="1:8" ht="27" customHeight="1">
-      <c r="A8" s="88"/>
-[...6 lines deleted...]
-      <c r="H8" s="88"/>
+      <c r="A8" s="89"/>
+      <c r="B8" s="89"/>
+      <c r="C8" s="89"/>
+      <c r="D8" s="89"/>
+      <c r="E8" s="89"/>
+      <c r="F8" s="89"/>
+      <c r="G8" s="89"/>
+      <c r="H8" s="89"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="3">
         <v>2015</v>
       </c>
       <c r="B9" s="13">
         <v>100</v>
       </c>
       <c r="C9" s="13">
         <v>95.1</v>
       </c>
       <c r="D9" s="13">
         <v>39.1</v>
       </c>
       <c r="E9" s="13">
         <v>25.4</v>
       </c>
       <c r="F9" s="13">
         <v>30.6</v>
       </c>
       <c r="G9" s="13" t="s">
         <v>50</v>
       </c>
       <c r="H9" s="13">
         <v>4.7</v>
@@ -20967,57 +21121,71 @@
         <v>100</v>
       </c>
       <c r="C58" s="30">
         <v>88.5</v>
       </c>
       <c r="D58" s="30">
         <v>43.8</v>
       </c>
       <c r="E58" s="30">
         <v>22.3</v>
       </c>
       <c r="F58" s="30">
         <v>22.4</v>
       </c>
       <c r="G58" s="30">
         <v>0.2</v>
       </c>
       <c r="H58" s="62">
         <v>11.3</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="16">
         <v>2025</v>
       </c>
-      <c r="B59" s="9"/>
-[...5 lines deleted...]
-      <c r="H59" s="9"/>
+      <c r="B59" s="34">
+        <v>100</v>
+      </c>
+      <c r="C59" s="34">
+        <v>88.4</v>
+      </c>
+      <c r="D59" s="34">
+        <v>48</v>
+      </c>
+      <c r="E59" s="34">
+        <v>18.3</v>
+      </c>
+      <c r="F59" s="34">
+        <v>22.1</v>
+      </c>
+      <c r="G59" s="34">
+        <v>0.2</v>
+      </c>
+      <c r="H59" s="24">
+        <v>11.4</v>
+      </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B60" s="74">
         <v>100</v>
       </c>
       <c r="C60" s="74">
         <v>87</v>
       </c>
       <c r="D60" s="74">
         <v>45.3</v>
       </c>
       <c r="E60" s="74">
         <v>17.100000000000001</v>
       </c>
       <c r="F60" s="74">
         <v>24.6</v>
       </c>
       <c r="G60" s="74">
         <v>0.2</v>
       </c>
       <c r="H60" s="12">
         <v>12.8</v>
@@ -21057,214 +21225,214 @@
         <v>100</v>
       </c>
       <c r="C62" s="32">
         <v>88.9</v>
       </c>
       <c r="D62" s="32">
         <v>48.7</v>
       </c>
       <c r="E62" s="32">
         <v>18.600000000000001</v>
       </c>
       <c r="F62" s="32">
         <v>21.6</v>
       </c>
       <c r="G62" s="32">
         <v>0.2</v>
       </c>
       <c r="H62" s="14">
         <v>10.9</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="22" t="s">
         <v>4</v>
       </c>
-      <c r="B63" s="98">
-[...2 lines deleted...]
-      <c r="C63" s="98">
+      <c r="B63" s="87">
+        <v>100</v>
+      </c>
+      <c r="C63" s="87">
         <v>88.8</v>
       </c>
-      <c r="D63" s="98">
+      <c r="D63" s="87">
         <v>49.9</v>
       </c>
-      <c r="E63" s="98">
+      <c r="E63" s="87">
         <v>17.8</v>
       </c>
-      <c r="F63" s="98">
+      <c r="F63" s="87">
         <v>21.1</v>
       </c>
-      <c r="G63" s="98">
+      <c r="G63" s="87">
         <v>0.1</v>
       </c>
-      <c r="H63" s="98">
+      <c r="H63" s="87">
         <v>11.1</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="H5:H8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:A8"/>
     <mergeCell ref="B3:B8"/>
     <mergeCell ref="C3:H4"/>
     <mergeCell ref="C5:C8"/>
     <mergeCell ref="D5:F6"/>
     <mergeCell ref="G5:G8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet23.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:T63"/>
   <sheetViews>
     <sheetView topLeftCell="A43" workbookViewId="0">
-      <selection activeCell="B63" sqref="B63:H63"/>
+      <selection activeCell="S69" sqref="S69"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="1" customWidth="1"/>
     <col min="2" max="3" width="19.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="17" style="1" customWidth="1"/>
     <col min="5" max="5" width="16.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="15" style="1" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="1" customWidth="1"/>
     <col min="9" max="19" width="9.140625" style="1"/>
     <col min="20" max="20" width="9.140625" style="2" customWidth="1"/>
     <col min="21" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="18" customHeight="1">
-      <c r="A1" s="89" t="s">
+      <c r="A1" s="90" t="s">
         <v>33</v>
       </c>
-      <c r="B1" s="90"/>
-[...5 lines deleted...]
-      <c r="H1" s="90"/>
+      <c r="B1" s="91"/>
+      <c r="C1" s="91"/>
+      <c r="D1" s="91"/>
+      <c r="E1" s="91"/>
+      <c r="F1" s="91"/>
+      <c r="G1" s="91"/>
+      <c r="H1" s="91"/>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2" s="91" t="s">
+      <c r="A2" s="92" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="91"/>
-[...5 lines deleted...]
-      <c r="H2" s="91"/>
+      <c r="B2" s="92"/>
+      <c r="C2" s="92"/>
+      <c r="D2" s="92"/>
+      <c r="E2" s="92"/>
+      <c r="F2" s="92"/>
+      <c r="G2" s="92"/>
+      <c r="H2" s="92"/>
     </row>
     <row r="3" spans="1:8" ht="10.5" customHeight="1">
-      <c r="A3" s="88"/>
-      <c r="B3" s="88" t="s">
+      <c r="A3" s="89"/>
+      <c r="B3" s="89" t="s">
         <v>7</v>
       </c>
-      <c r="C3" s="88" t="s">
+      <c r="C3" s="89" t="s">
         <v>8</v>
       </c>
-      <c r="D3" s="88"/>
-[...3 lines deleted...]
-      <c r="H3" s="88"/>
+      <c r="D3" s="89"/>
+      <c r="E3" s="89"/>
+      <c r="F3" s="89"/>
+      <c r="G3" s="89"/>
+      <c r="H3" s="89"/>
     </row>
     <row r="4" spans="1:8" ht="4.5" customHeight="1">
-      <c r="A4" s="88"/>
-[...6 lines deleted...]
-      <c r="H4" s="88"/>
+      <c r="A4" s="89"/>
+      <c r="B4" s="89"/>
+      <c r="C4" s="89"/>
+      <c r="D4" s="89"/>
+      <c r="E4" s="89"/>
+      <c r="F4" s="89"/>
+      <c r="G4" s="89"/>
+      <c r="H4" s="89"/>
     </row>
     <row r="5" spans="1:8" ht="9.75" customHeight="1">
-      <c r="A5" s="88"/>
-[...1 lines deleted...]
-      <c r="C5" s="88" t="s">
+      <c r="A5" s="89"/>
+      <c r="B5" s="89"/>
+      <c r="C5" s="89" t="s">
         <v>9</v>
       </c>
-      <c r="D5" s="88" t="s">
+      <c r="D5" s="89" t="s">
         <v>5</v>
       </c>
-      <c r="E5" s="88"/>
-[...1 lines deleted...]
-      <c r="G5" s="88" t="s">
+      <c r="E5" s="89"/>
+      <c r="F5" s="89"/>
+      <c r="G5" s="89" t="s">
         <v>10</v>
       </c>
-      <c r="H5" s="88" t="s">
+      <c r="H5" s="89" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="5.25" customHeight="1">
-      <c r="A6" s="88"/>
-[...6 lines deleted...]
-      <c r="H6" s="88"/>
+      <c r="A6" s="89"/>
+      <c r="B6" s="89"/>
+      <c r="C6" s="89"/>
+      <c r="D6" s="89"/>
+      <c r="E6" s="89"/>
+      <c r="F6" s="89"/>
+      <c r="G6" s="89"/>
+      <c r="H6" s="89"/>
     </row>
     <row r="7" spans="1:8">
-      <c r="A7" s="88"/>
-[...2 lines deleted...]
-      <c r="D7" s="88" t="s">
+      <c r="A7" s="89"/>
+      <c r="B7" s="89"/>
+      <c r="C7" s="89"/>
+      <c r="D7" s="89" t="s">
         <v>12</v>
       </c>
-      <c r="E7" s="88" t="s">
+      <c r="E7" s="89" t="s">
         <v>13</v>
       </c>
-      <c r="F7" s="88" t="s">
+      <c r="F7" s="89" t="s">
         <v>14</v>
       </c>
-      <c r="G7" s="88"/>
-      <c r="H7" s="88"/>
+      <c r="G7" s="89"/>
+      <c r="H7" s="89"/>
     </row>
     <row r="8" spans="1:8" ht="27" customHeight="1">
-      <c r="A8" s="88"/>
-[...6 lines deleted...]
-      <c r="H8" s="88"/>
+      <c r="A8" s="89"/>
+      <c r="B8" s="89"/>
+      <c r="C8" s="89"/>
+      <c r="D8" s="89"/>
+      <c r="E8" s="89"/>
+      <c r="F8" s="89"/>
+      <c r="G8" s="89"/>
+      <c r="H8" s="89"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="3">
         <v>2015</v>
       </c>
       <c r="B9" s="13">
         <v>100</v>
       </c>
       <c r="C9" s="13">
         <v>96.7</v>
       </c>
       <c r="D9" s="13">
         <v>42.2</v>
       </c>
       <c r="E9" s="13">
         <v>25</v>
       </c>
       <c r="F9" s="13">
         <v>29.5</v>
       </c>
       <c r="G9" s="13" t="s">
         <v>44</v>
       </c>
       <c r="H9" s="13">
         <v>3</v>
@@ -22544,57 +22712,71 @@
         <v>100</v>
       </c>
       <c r="C58" s="30">
         <v>94.9</v>
       </c>
       <c r="D58" s="30">
         <v>48.8</v>
       </c>
       <c r="E58" s="30">
         <v>22.6</v>
       </c>
       <c r="F58" s="30">
         <v>23.5</v>
       </c>
       <c r="G58" s="30">
         <v>0.2</v>
       </c>
       <c r="H58" s="62">
         <v>4.9000000000000004</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="16">
         <v>2025</v>
       </c>
-      <c r="B59" s="11"/>
-[...5 lines deleted...]
-      <c r="H59" s="11"/>
+      <c r="B59" s="34">
+        <v>100</v>
+      </c>
+      <c r="C59" s="34">
+        <v>96.9</v>
+      </c>
+      <c r="D59" s="34">
+        <v>53</v>
+      </c>
+      <c r="E59" s="34">
+        <v>19.8</v>
+      </c>
+      <c r="F59" s="34">
+        <v>24.1</v>
+      </c>
+      <c r="G59" s="34">
+        <v>0.2</v>
+      </c>
+      <c r="H59" s="24">
+        <v>2.9</v>
+      </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B60" s="74">
         <v>100</v>
       </c>
       <c r="C60" s="74">
         <v>97.4</v>
       </c>
       <c r="D60" s="74">
         <v>53.4</v>
       </c>
       <c r="E60" s="74">
         <v>19.2</v>
       </c>
       <c r="F60" s="74">
         <v>24.8</v>
       </c>
       <c r="G60" s="74">
         <v>0.2</v>
       </c>
       <c r="H60" s="12">
         <v>2.4</v>
@@ -22634,214 +22816,214 @@
         <v>100</v>
       </c>
       <c r="C62" s="32">
         <v>96.8</v>
       </c>
       <c r="D62" s="32">
         <v>53.5</v>
       </c>
       <c r="E62" s="32">
         <v>19.600000000000001</v>
       </c>
       <c r="F62" s="32">
         <v>23.7</v>
       </c>
       <c r="G62" s="32">
         <v>0.2</v>
       </c>
       <c r="H62" s="14">
         <v>3</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="22" t="s">
         <v>4</v>
       </c>
-      <c r="B63" s="98">
-[...2 lines deleted...]
-      <c r="C63" s="98">
+      <c r="B63" s="87">
+        <v>100</v>
+      </c>
+      <c r="C63" s="87">
         <v>96.4</v>
       </c>
-      <c r="D63" s="98">
+      <c r="D63" s="87">
         <v>51.9</v>
       </c>
-      <c r="E63" s="98">
+      <c r="E63" s="87">
         <v>21</v>
       </c>
-      <c r="F63" s="98">
+      <c r="F63" s="87">
         <v>23.5</v>
       </c>
-      <c r="G63" s="98">
+      <c r="G63" s="87">
         <v>0.1</v>
       </c>
-      <c r="H63" s="98">
+      <c r="H63" s="87">
         <v>3.5</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="H5:H8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:A8"/>
     <mergeCell ref="B3:B8"/>
     <mergeCell ref="C3:H4"/>
     <mergeCell ref="C5:C8"/>
     <mergeCell ref="D5:F6"/>
     <mergeCell ref="G5:G8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet24.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:T48"/>
   <sheetViews>
-    <sheetView topLeftCell="A16" workbookViewId="0">
-      <selection activeCell="Q40" sqref="Q40"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="L37" sqref="L37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="1" customWidth="1"/>
     <col min="2" max="3" width="19.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="17" style="1" customWidth="1"/>
     <col min="5" max="5" width="16.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="15" style="1" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="1" customWidth="1"/>
     <col min="9" max="19" width="9.140625" style="1"/>
     <col min="20" max="20" width="9.140625" style="2" customWidth="1"/>
     <col min="21" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="18" customHeight="1">
-      <c r="A1" s="89" t="s">
+      <c r="A1" s="90" t="s">
         <v>34</v>
       </c>
-      <c r="B1" s="90"/>
-[...5 lines deleted...]
-      <c r="H1" s="90"/>
+      <c r="B1" s="91"/>
+      <c r="C1" s="91"/>
+      <c r="D1" s="91"/>
+      <c r="E1" s="91"/>
+      <c r="F1" s="91"/>
+      <c r="G1" s="91"/>
+      <c r="H1" s="91"/>
     </row>
     <row r="2" spans="1:10">
-      <c r="A2" s="91" t="s">
+      <c r="A2" s="92" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="91"/>
-[...5 lines deleted...]
-      <c r="H2" s="91"/>
+      <c r="B2" s="92"/>
+      <c r="C2" s="92"/>
+      <c r="D2" s="92"/>
+      <c r="E2" s="92"/>
+      <c r="F2" s="92"/>
+      <c r="G2" s="92"/>
+      <c r="H2" s="92"/>
     </row>
     <row r="3" spans="1:10" ht="10.5" customHeight="1">
-      <c r="A3" s="88"/>
-      <c r="B3" s="88" t="s">
+      <c r="A3" s="89"/>
+      <c r="B3" s="89" t="s">
         <v>7</v>
       </c>
-      <c r="C3" s="88" t="s">
+      <c r="C3" s="89" t="s">
         <v>8</v>
       </c>
-      <c r="D3" s="88"/>
-[...3 lines deleted...]
-      <c r="H3" s="88"/>
+      <c r="D3" s="89"/>
+      <c r="E3" s="89"/>
+      <c r="F3" s="89"/>
+      <c r="G3" s="89"/>
+      <c r="H3" s="89"/>
     </row>
     <row r="4" spans="1:10" ht="4.5" customHeight="1">
-      <c r="A4" s="88"/>
-[...6 lines deleted...]
-      <c r="H4" s="88"/>
+      <c r="A4" s="89"/>
+      <c r="B4" s="89"/>
+      <c r="C4" s="89"/>
+      <c r="D4" s="89"/>
+      <c r="E4" s="89"/>
+      <c r="F4" s="89"/>
+      <c r="G4" s="89"/>
+      <c r="H4" s="89"/>
     </row>
     <row r="5" spans="1:10" ht="9.75" customHeight="1">
-      <c r="A5" s="88"/>
-[...1 lines deleted...]
-      <c r="C5" s="88" t="s">
+      <c r="A5" s="89"/>
+      <c r="B5" s="89"/>
+      <c r="C5" s="89" t="s">
         <v>9</v>
       </c>
-      <c r="D5" s="88" t="s">
+      <c r="D5" s="89" t="s">
         <v>5</v>
       </c>
-      <c r="E5" s="88"/>
-[...1 lines deleted...]
-      <c r="G5" s="88" t="s">
+      <c r="E5" s="89"/>
+      <c r="F5" s="89"/>
+      <c r="G5" s="89" t="s">
         <v>10</v>
       </c>
-      <c r="H5" s="88" t="s">
+      <c r="H5" s="89" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:10" ht="5.25" customHeight="1">
-      <c r="A6" s="88"/>
-[...6 lines deleted...]
-      <c r="H6" s="88"/>
+      <c r="A6" s="89"/>
+      <c r="B6" s="89"/>
+      <c r="C6" s="89"/>
+      <c r="D6" s="89"/>
+      <c r="E6" s="89"/>
+      <c r="F6" s="89"/>
+      <c r="G6" s="89"/>
+      <c r="H6" s="89"/>
     </row>
     <row r="7" spans="1:10">
-      <c r="A7" s="88"/>
-[...2 lines deleted...]
-      <c r="D7" s="88" t="s">
+      <c r="A7" s="89"/>
+      <c r="B7" s="89"/>
+      <c r="C7" s="89"/>
+      <c r="D7" s="89" t="s">
         <v>12</v>
       </c>
-      <c r="E7" s="88" t="s">
+      <c r="E7" s="89" t="s">
         <v>13</v>
       </c>
-      <c r="F7" s="88" t="s">
+      <c r="F7" s="89" t="s">
         <v>14</v>
       </c>
-      <c r="G7" s="88"/>
-      <c r="H7" s="88"/>
+      <c r="G7" s="89"/>
+      <c r="H7" s="89"/>
     </row>
     <row r="8" spans="1:10" ht="27" customHeight="1">
-      <c r="A8" s="88"/>
-[...6 lines deleted...]
-      <c r="H8" s="88"/>
+      <c r="A8" s="89"/>
+      <c r="B8" s="89"/>
+      <c r="C8" s="89"/>
+      <c r="D8" s="89"/>
+      <c r="E8" s="89"/>
+      <c r="F8" s="89"/>
+      <c r="G8" s="89"/>
+      <c r="H8" s="89"/>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" s="3">
         <v>2018</v>
       </c>
       <c r="B9" s="13">
         <v>100</v>
       </c>
       <c r="C9" s="13">
         <v>96</v>
       </c>
       <c r="D9" s="13" t="s">
         <v>503</v>
       </c>
       <c r="E9" s="13" t="s">
         <v>37</v>
       </c>
       <c r="F9" s="13" t="s">
         <v>365</v>
       </c>
       <c r="G9" s="13" t="s">
         <v>39</v>
       </c>
       <c r="H9" s="13">
         <v>4</v>
@@ -23716,57 +23898,71 @@
         <v>100</v>
       </c>
       <c r="C43" s="30">
         <v>96.9</v>
       </c>
       <c r="D43" s="30">
         <v>52.9</v>
       </c>
       <c r="E43" s="30">
         <v>24</v>
       </c>
       <c r="F43" s="30">
         <v>20</v>
       </c>
       <c r="G43" s="30">
         <v>0</v>
       </c>
       <c r="H43" s="62">
         <v>3.0999999999999996</v>
       </c>
     </row>
     <row r="44" spans="1:20">
       <c r="A44" s="16">
         <v>2025</v>
       </c>
-      <c r="B44" s="11"/>
-[...5 lines deleted...]
-      <c r="H44" s="11"/>
+      <c r="B44" s="34">
+        <v>100</v>
+      </c>
+      <c r="C44" s="34">
+        <v>97.4</v>
+      </c>
+      <c r="D44" s="34">
+        <v>55.9</v>
+      </c>
+      <c r="E44" s="34">
+        <v>22.4</v>
+      </c>
+      <c r="F44" s="34">
+        <v>19.100000000000001</v>
+      </c>
+      <c r="G44" s="34">
+        <v>0.2</v>
+      </c>
+      <c r="H44" s="24">
+        <v>2.4000000000000004</v>
+      </c>
     </row>
     <row r="45" spans="1:20">
       <c r="A45" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B45" s="74">
         <v>100</v>
       </c>
       <c r="C45" s="74">
         <v>96.8</v>
       </c>
       <c r="D45" s="74">
         <v>52.7</v>
       </c>
       <c r="E45" s="74">
         <v>22.5</v>
       </c>
       <c r="F45" s="74">
         <v>21.6</v>
       </c>
       <c r="G45" s="74">
         <v>0.2</v>
       </c>
       <c r="H45" s="12">
         <v>3</v>
@@ -23806,220 +24002,220 @@
         <v>100</v>
       </c>
       <c r="C47" s="32">
         <v>97.1</v>
       </c>
       <c r="D47" s="32">
         <v>57.9</v>
       </c>
       <c r="E47" s="32">
         <v>22</v>
       </c>
       <c r="F47" s="32">
         <v>17.2</v>
       </c>
       <c r="G47" s="32">
         <v>0.5</v>
       </c>
       <c r="H47" s="14">
         <v>2.4</v>
       </c>
     </row>
     <row r="48" spans="1:20">
       <c r="A48" s="22" t="s">
         <v>4</v>
       </c>
-      <c r="B48" s="98">
-[...2 lines deleted...]
-      <c r="C48" s="98">
+      <c r="B48" s="87">
+        <v>100</v>
+      </c>
+      <c r="C48" s="87">
         <v>98.2</v>
       </c>
-      <c r="D48" s="98">
+      <c r="D48" s="87">
         <v>56.6</v>
       </c>
-      <c r="E48" s="98">
+      <c r="E48" s="87">
         <v>21.8</v>
       </c>
-      <c r="F48" s="98">
+      <c r="F48" s="87">
         <v>19.8</v>
       </c>
-      <c r="G48" s="98">
+      <c r="G48" s="87">
         <v>0</v>
       </c>
-      <c r="H48" s="98">
+      <c r="H48" s="87">
         <v>1.7999999999999998</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="H5:H8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:A8"/>
     <mergeCell ref="B3:B8"/>
     <mergeCell ref="C3:H4"/>
     <mergeCell ref="C5:C8"/>
     <mergeCell ref="D5:F6"/>
     <mergeCell ref="G5:G8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <tabColor rgb="FFFF0000"/>
   </sheetPr>
   <dimension ref="A1:T63"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <pane xSplit="1" ySplit="8" topLeftCell="B36" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
-      <selection pane="bottomRight" activeCell="O61" sqref="O61"/>
+      <selection pane="bottomRight" activeCell="Q53" sqref="Q53"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="1" customWidth="1"/>
     <col min="2" max="3" width="19.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="17" style="1" customWidth="1"/>
     <col min="5" max="5" width="16.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="15" style="1" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="1" customWidth="1"/>
     <col min="9" max="19" width="9.140625" style="1"/>
     <col min="20" max="20" width="9.140625" style="2" customWidth="1"/>
     <col min="21" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" ht="18" customHeight="1">
-      <c r="A1" s="89" t="s">
+      <c r="A1" s="90" t="s">
         <v>6</v>
       </c>
-      <c r="B1" s="90"/>
-[...5 lines deleted...]
-      <c r="H1" s="90"/>
+      <c r="B1" s="91"/>
+      <c r="C1" s="91"/>
+      <c r="D1" s="91"/>
+      <c r="E1" s="91"/>
+      <c r="F1" s="91"/>
+      <c r="G1" s="91"/>
+      <c r="H1" s="91"/>
     </row>
     <row r="2" spans="1:20">
-      <c r="A2" s="91" t="s">
+      <c r="A2" s="92" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="91"/>
-[...5 lines deleted...]
-      <c r="H2" s="91"/>
+      <c r="B2" s="92"/>
+      <c r="C2" s="92"/>
+      <c r="D2" s="92"/>
+      <c r="E2" s="92"/>
+      <c r="F2" s="92"/>
+      <c r="G2" s="92"/>
+      <c r="H2" s="92"/>
     </row>
     <row r="3" spans="1:20" ht="10.5" customHeight="1">
-      <c r="A3" s="88"/>
-      <c r="B3" s="88" t="s">
+      <c r="A3" s="89"/>
+      <c r="B3" s="89" t="s">
         <v>7</v>
       </c>
-      <c r="C3" s="88" t="s">
+      <c r="C3" s="89" t="s">
         <v>8</v>
       </c>
-      <c r="D3" s="88"/>
-[...3 lines deleted...]
-      <c r="H3" s="88"/>
+      <c r="D3" s="89"/>
+      <c r="E3" s="89"/>
+      <c r="F3" s="89"/>
+      <c r="G3" s="89"/>
+      <c r="H3" s="89"/>
     </row>
     <row r="4" spans="1:20" ht="10.5" customHeight="1">
-      <c r="A4" s="88"/>
-[...6 lines deleted...]
-      <c r="H4" s="88"/>
+      <c r="A4" s="89"/>
+      <c r="B4" s="89"/>
+      <c r="C4" s="89"/>
+      <c r="D4" s="89"/>
+      <c r="E4" s="89"/>
+      <c r="F4" s="89"/>
+      <c r="G4" s="89"/>
+      <c r="H4" s="89"/>
     </row>
     <row r="5" spans="1:20" ht="9.75" customHeight="1">
-      <c r="A5" s="88"/>
-[...1 lines deleted...]
-      <c r="C5" s="88" t="s">
+      <c r="A5" s="89"/>
+      <c r="B5" s="89"/>
+      <c r="C5" s="89" t="s">
         <v>9</v>
       </c>
-      <c r="D5" s="88" t="s">
+      <c r="D5" s="89" t="s">
         <v>5</v>
       </c>
-      <c r="E5" s="88"/>
-[...1 lines deleted...]
-      <c r="G5" s="88" t="s">
+      <c r="E5" s="89"/>
+      <c r="F5" s="89"/>
+      <c r="G5" s="89" t="s">
         <v>10</v>
       </c>
-      <c r="H5" s="88" t="s">
+      <c r="H5" s="89" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:20" ht="5.25" customHeight="1">
-      <c r="A6" s="88"/>
-[...6 lines deleted...]
-      <c r="H6" s="88"/>
+      <c r="A6" s="89"/>
+      <c r="B6" s="89"/>
+      <c r="C6" s="89"/>
+      <c r="D6" s="89"/>
+      <c r="E6" s="89"/>
+      <c r="F6" s="89"/>
+      <c r="G6" s="89"/>
+      <c r="H6" s="89"/>
     </row>
     <row r="7" spans="1:20">
-      <c r="A7" s="88"/>
-[...2 lines deleted...]
-      <c r="D7" s="88" t="s">
+      <c r="A7" s="89"/>
+      <c r="B7" s="89"/>
+      <c r="C7" s="89"/>
+      <c r="D7" s="89" t="s">
         <v>12</v>
       </c>
-      <c r="E7" s="88" t="s">
+      <c r="E7" s="89" t="s">
         <v>13</v>
       </c>
-      <c r="F7" s="88" t="s">
+      <c r="F7" s="89" t="s">
         <v>14</v>
       </c>
-      <c r="G7" s="88"/>
-      <c r="H7" s="88"/>
+      <c r="G7" s="89"/>
+      <c r="H7" s="89"/>
     </row>
     <row r="8" spans="1:20" s="11" customFormat="1" ht="27" customHeight="1">
-      <c r="A8" s="88"/>
-[...6 lines deleted...]
-      <c r="H8" s="88"/>
+      <c r="A8" s="89"/>
+      <c r="B8" s="89"/>
+      <c r="C8" s="89"/>
+      <c r="D8" s="89"/>
+      <c r="E8" s="89"/>
+      <c r="F8" s="89"/>
+      <c r="G8" s="89"/>
+      <c r="H8" s="89"/>
       <c r="T8" s="54"/>
     </row>
     <row r="9" spans="1:20">
       <c r="A9" s="3">
         <v>2015</v>
       </c>
       <c r="B9" s="4">
         <v>100</v>
       </c>
       <c r="C9" s="5">
         <v>92.4</v>
       </c>
       <c r="D9" s="5">
         <v>44.7</v>
       </c>
       <c r="E9" s="5">
         <v>25.7</v>
       </c>
       <c r="F9" s="4">
         <v>22</v>
       </c>
       <c r="G9" s="5">
         <v>0.2</v>
       </c>
       <c r="H9" s="5">
@@ -25300,57 +25496,71 @@
         <v>100</v>
       </c>
       <c r="C58" s="30">
         <v>91.7</v>
       </c>
       <c r="D58" s="30">
         <v>50.1</v>
       </c>
       <c r="E58" s="30">
         <v>23.2</v>
       </c>
       <c r="F58" s="30">
         <v>18.399999999999999</v>
       </c>
       <c r="G58" s="30">
         <v>0.1</v>
       </c>
       <c r="H58" s="62">
         <v>8.1999999999999993</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="16">
         <v>2025</v>
       </c>
-      <c r="B59" s="11"/>
-[...5 lines deleted...]
-      <c r="H59" s="11"/>
+      <c r="B59" s="34">
+        <v>100</v>
+      </c>
+      <c r="C59" s="34">
+        <v>91.4</v>
+      </c>
+      <c r="D59" s="34">
+        <v>52</v>
+      </c>
+      <c r="E59" s="34">
+        <v>20.8</v>
+      </c>
+      <c r="F59" s="34">
+        <v>18.600000000000001</v>
+      </c>
+      <c r="G59" s="34">
+        <v>0.2</v>
+      </c>
+      <c r="H59" s="24">
+        <v>8.4</v>
+      </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B60" s="74">
         <v>100</v>
       </c>
       <c r="C60" s="74">
         <v>90.6</v>
       </c>
       <c r="D60" s="74">
         <v>50.6</v>
       </c>
       <c r="E60" s="74">
         <v>20.399999999999999</v>
       </c>
       <c r="F60" s="74">
         <v>19.600000000000001</v>
       </c>
       <c r="G60" s="74">
         <v>0.3</v>
       </c>
       <c r="H60" s="12">
         <v>9.1</v>
@@ -25390,217 +25600,217 @@
         <v>100</v>
       </c>
       <c r="C62" s="32">
         <v>91.5</v>
       </c>
       <c r="D62" s="32">
         <v>52.3</v>
       </c>
       <c r="E62" s="32">
         <v>21.3</v>
       </c>
       <c r="F62" s="32">
         <v>17.899999999999999</v>
       </c>
       <c r="G62" s="32">
         <v>0.1</v>
       </c>
       <c r="H62" s="14">
         <v>8.4</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="22" t="s">
         <v>4</v>
       </c>
-      <c r="B63" s="98">
-[...2 lines deleted...]
-      <c r="C63" s="98">
+      <c r="B63" s="87">
+        <v>100</v>
+      </c>
+      <c r="C63" s="87">
         <v>91.9</v>
       </c>
-      <c r="D63" s="98">
+      <c r="D63" s="87">
         <v>52.3</v>
       </c>
-      <c r="E63" s="98">
+      <c r="E63" s="87">
         <v>21.3</v>
       </c>
-      <c r="F63" s="98">
+      <c r="F63" s="87">
         <v>18.3</v>
       </c>
-      <c r="G63" s="98">
+      <c r="G63" s="87">
         <v>0.1</v>
       </c>
-      <c r="H63" s="98">
+      <c r="H63" s="87">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="H5:H8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:A8"/>
     <mergeCell ref="B3:B8"/>
     <mergeCell ref="C3:H4"/>
     <mergeCell ref="C5:C8"/>
     <mergeCell ref="D5:F6"/>
     <mergeCell ref="G5:G8"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:T28"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="H32" sqref="H31:I32"/>
+      <selection activeCell="Q22" sqref="Q22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="1" customWidth="1"/>
     <col min="2" max="3" width="19.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="17" style="1" customWidth="1"/>
     <col min="5" max="5" width="16.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="15" style="1" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="1" customWidth="1"/>
     <col min="9" max="19" width="9.140625" style="1"/>
     <col min="20" max="20" width="9.140625" style="2" customWidth="1"/>
     <col min="21" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="18" customHeight="1">
-      <c r="A1" s="89" t="s">
+      <c r="A1" s="90" t="s">
         <v>15</v>
       </c>
-      <c r="B1" s="90"/>
-[...5 lines deleted...]
-      <c r="H1" s="90"/>
+      <c r="B1" s="91"/>
+      <c r="C1" s="91"/>
+      <c r="D1" s="91"/>
+      <c r="E1" s="91"/>
+      <c r="F1" s="91"/>
+      <c r="G1" s="91"/>
+      <c r="H1" s="91"/>
     </row>
     <row r="2" spans="1:11">
-      <c r="A2" s="91" t="s">
+      <c r="A2" s="92" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="91"/>
-[...5 lines deleted...]
-      <c r="H2" s="91"/>
+      <c r="B2" s="92"/>
+      <c r="C2" s="92"/>
+      <c r="D2" s="92"/>
+      <c r="E2" s="92"/>
+      <c r="F2" s="92"/>
+      <c r="G2" s="92"/>
+      <c r="H2" s="92"/>
     </row>
     <row r="3" spans="1:11" ht="10.5" customHeight="1">
-      <c r="A3" s="88"/>
-      <c r="B3" s="88" t="s">
+      <c r="A3" s="89"/>
+      <c r="B3" s="89" t="s">
         <v>7</v>
       </c>
-      <c r="C3" s="88" t="s">
+      <c r="C3" s="89" t="s">
         <v>8</v>
       </c>
-      <c r="D3" s="88"/>
-[...3 lines deleted...]
-      <c r="H3" s="88"/>
+      <c r="D3" s="89"/>
+      <c r="E3" s="89"/>
+      <c r="F3" s="89"/>
+      <c r="G3" s="89"/>
+      <c r="H3" s="89"/>
     </row>
     <row r="4" spans="1:11" ht="4.5" customHeight="1">
-      <c r="A4" s="88"/>
-[...6 lines deleted...]
-      <c r="H4" s="88"/>
+      <c r="A4" s="89"/>
+      <c r="B4" s="89"/>
+      <c r="C4" s="89"/>
+      <c r="D4" s="89"/>
+      <c r="E4" s="89"/>
+      <c r="F4" s="89"/>
+      <c r="G4" s="89"/>
+      <c r="H4" s="89"/>
     </row>
     <row r="5" spans="1:11" ht="9.75" customHeight="1">
-      <c r="A5" s="88"/>
-[...1 lines deleted...]
-      <c r="C5" s="88" t="s">
+      <c r="A5" s="89"/>
+      <c r="B5" s="89"/>
+      <c r="C5" s="89" t="s">
         <v>9</v>
       </c>
-      <c r="D5" s="88" t="s">
+      <c r="D5" s="89" t="s">
         <v>5</v>
       </c>
-      <c r="E5" s="88"/>
-[...1 lines deleted...]
-      <c r="G5" s="88" t="s">
+      <c r="E5" s="89"/>
+      <c r="F5" s="89"/>
+      <c r="G5" s="89" t="s">
         <v>10</v>
       </c>
-      <c r="H5" s="88" t="s">
+      <c r="H5" s="89" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:11" ht="5.25" customHeight="1">
-      <c r="A6" s="88"/>
-[...6 lines deleted...]
-      <c r="H6" s="88"/>
+      <c r="A6" s="89"/>
+      <c r="B6" s="89"/>
+      <c r="C6" s="89"/>
+      <c r="D6" s="89"/>
+      <c r="E6" s="89"/>
+      <c r="F6" s="89"/>
+      <c r="G6" s="89"/>
+      <c r="H6" s="89"/>
     </row>
     <row r="7" spans="1:11">
-      <c r="A7" s="88"/>
-[...2 lines deleted...]
-      <c r="D7" s="88" t="s">
+      <c r="A7" s="89"/>
+      <c r="B7" s="89"/>
+      <c r="C7" s="89"/>
+      <c r="D7" s="89" t="s">
         <v>12</v>
       </c>
-      <c r="E7" s="88" t="s">
+      <c r="E7" s="89" t="s">
         <v>13</v>
       </c>
-      <c r="F7" s="88" t="s">
+      <c r="F7" s="89" t="s">
         <v>14</v>
       </c>
-      <c r="G7" s="88"/>
-      <c r="H7" s="88"/>
+      <c r="G7" s="89"/>
+      <c r="H7" s="89"/>
     </row>
     <row r="8" spans="1:11" ht="27" customHeight="1">
-      <c r="A8" s="88"/>
-[...6 lines deleted...]
-      <c r="H8" s="88"/>
+      <c r="A8" s="89"/>
+      <c r="B8" s="89"/>
+      <c r="C8" s="89"/>
+      <c r="D8" s="89"/>
+      <c r="E8" s="89"/>
+      <c r="F8" s="89"/>
+      <c r="G8" s="89"/>
+      <c r="H8" s="89"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="16">
         <v>2022</v>
       </c>
       <c r="B9" s="23">
         <v>100</v>
       </c>
       <c r="C9" s="24">
         <v>94.1</v>
       </c>
       <c r="D9" s="24">
         <v>51.7</v>
       </c>
       <c r="E9" s="24">
         <v>24.7</v>
       </c>
       <c r="F9" s="24">
         <v>17.7</v>
       </c>
       <c r="G9" s="24">
         <v>0.2</v>
       </c>
       <c r="H9" s="25">
         <v>5.7</v>
@@ -25935,57 +26145,71 @@
         <v>100</v>
       </c>
       <c r="C23" s="30">
         <v>95.1</v>
       </c>
       <c r="D23" s="30">
         <v>53.1</v>
       </c>
       <c r="E23" s="30">
         <v>25.5</v>
       </c>
       <c r="F23" s="30">
         <v>16.5</v>
       </c>
       <c r="G23" s="30">
         <v>0</v>
       </c>
       <c r="H23" s="62">
         <v>4.8999999999999995</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="16">
         <v>2025</v>
       </c>
-      <c r="B24" s="11"/>
-[...5 lines deleted...]
-      <c r="H24" s="11"/>
+      <c r="B24" s="34">
+        <v>100</v>
+      </c>
+      <c r="C24" s="34">
+        <v>94.1</v>
+      </c>
+      <c r="D24" s="34">
+        <v>55.6</v>
+      </c>
+      <c r="E24" s="34">
+        <v>22.3</v>
+      </c>
+      <c r="F24" s="34">
+        <v>16.2</v>
+      </c>
+      <c r="G24" s="34">
+        <v>0.1</v>
+      </c>
+      <c r="H24" s="24">
+        <v>5.8</v>
+      </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B25" s="74">
         <v>100</v>
       </c>
       <c r="C25" s="74">
         <v>96.4</v>
       </c>
       <c r="D25" s="74">
         <v>55.3</v>
       </c>
       <c r="E25" s="74">
         <v>23.4</v>
       </c>
       <c r="F25" s="74">
         <v>17.7</v>
       </c>
       <c r="G25" s="74">
         <v>0.2</v>
       </c>
       <c r="H25" s="12">
         <v>3.4</v>
@@ -26025,214 +26249,214 @@
         <v>100</v>
       </c>
       <c r="C27" s="32">
         <v>92.7</v>
       </c>
       <c r="D27" s="32">
         <v>55.1</v>
       </c>
       <c r="E27" s="32">
         <v>22.5</v>
       </c>
       <c r="F27" s="32">
         <v>15.1</v>
       </c>
       <c r="G27" s="32">
         <v>0.1</v>
       </c>
       <c r="H27" s="14">
         <v>7.2</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="22" t="s">
         <v>4</v>
       </c>
-      <c r="B28" s="98">
-[...2 lines deleted...]
-      <c r="C28" s="98">
+      <c r="B28" s="87">
+        <v>100</v>
+      </c>
+      <c r="C28" s="87">
         <v>91.6</v>
       </c>
-      <c r="D28" s="98">
+      <c r="D28" s="87">
         <v>53.9</v>
       </c>
-      <c r="E28" s="98">
+      <c r="E28" s="87">
         <v>23.4</v>
       </c>
-      <c r="F28" s="98">
+      <c r="F28" s="87">
         <v>14.3</v>
       </c>
-      <c r="G28" s="98">
+      <c r="G28" s="87">
         <v>0</v>
       </c>
-      <c r="H28" s="98">
+      <c r="H28" s="87">
         <v>8.4</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="H5:H8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:A8"/>
     <mergeCell ref="B3:B8"/>
     <mergeCell ref="C3:H4"/>
     <mergeCell ref="C5:C8"/>
     <mergeCell ref="D5:F6"/>
     <mergeCell ref="G5:G8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:T63"/>
   <sheetViews>
     <sheetView topLeftCell="A36" workbookViewId="0">
-      <selection activeCell="K63" sqref="K63"/>
+      <selection activeCell="P60" sqref="P60"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="1" customWidth="1"/>
     <col min="2" max="3" width="19.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="17" style="1" customWidth="1"/>
     <col min="5" max="5" width="16.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="15" style="1" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="1" customWidth="1"/>
     <col min="9" max="19" width="9.140625" style="1"/>
     <col min="20" max="20" width="9.140625" style="2" customWidth="1"/>
     <col min="21" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="18" customHeight="1">
-      <c r="A1" s="89" t="s">
+      <c r="A1" s="90" t="s">
         <v>16</v>
       </c>
-      <c r="B1" s="90"/>
-[...5 lines deleted...]
-      <c r="H1" s="90"/>
+      <c r="B1" s="91"/>
+      <c r="C1" s="91"/>
+      <c r="D1" s="91"/>
+      <c r="E1" s="91"/>
+      <c r="F1" s="91"/>
+      <c r="G1" s="91"/>
+      <c r="H1" s="91"/>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2" s="91" t="s">
+      <c r="A2" s="92" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="91"/>
-[...5 lines deleted...]
-      <c r="H2" s="91"/>
+      <c r="B2" s="92"/>
+      <c r="C2" s="92"/>
+      <c r="D2" s="92"/>
+      <c r="E2" s="92"/>
+      <c r="F2" s="92"/>
+      <c r="G2" s="92"/>
+      <c r="H2" s="92"/>
     </row>
     <row r="3" spans="1:8" ht="10.5" customHeight="1">
-      <c r="A3" s="88"/>
-      <c r="B3" s="88" t="s">
+      <c r="A3" s="89"/>
+      <c r="B3" s="89" t="s">
         <v>7</v>
       </c>
-      <c r="C3" s="88" t="s">
+      <c r="C3" s="89" t="s">
         <v>8</v>
       </c>
-      <c r="D3" s="88"/>
-[...3 lines deleted...]
-      <c r="H3" s="88"/>
+      <c r="D3" s="89"/>
+      <c r="E3" s="89"/>
+      <c r="F3" s="89"/>
+      <c r="G3" s="89"/>
+      <c r="H3" s="89"/>
     </row>
     <row r="4" spans="1:8" ht="4.5" customHeight="1">
-      <c r="A4" s="88"/>
-[...6 lines deleted...]
-      <c r="H4" s="88"/>
+      <c r="A4" s="89"/>
+      <c r="B4" s="89"/>
+      <c r="C4" s="89"/>
+      <c r="D4" s="89"/>
+      <c r="E4" s="89"/>
+      <c r="F4" s="89"/>
+      <c r="G4" s="89"/>
+      <c r="H4" s="89"/>
     </row>
     <row r="5" spans="1:8" ht="9.75" customHeight="1">
-      <c r="A5" s="88"/>
-[...1 lines deleted...]
-      <c r="C5" s="88" t="s">
+      <c r="A5" s="89"/>
+      <c r="B5" s="89"/>
+      <c r="C5" s="89" t="s">
         <v>9</v>
       </c>
-      <c r="D5" s="88" t="s">
+      <c r="D5" s="89" t="s">
         <v>5</v>
       </c>
-      <c r="E5" s="88"/>
-[...1 lines deleted...]
-      <c r="G5" s="88" t="s">
+      <c r="E5" s="89"/>
+      <c r="F5" s="89"/>
+      <c r="G5" s="89" t="s">
         <v>10</v>
       </c>
-      <c r="H5" s="88" t="s">
+      <c r="H5" s="89" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="5.25" customHeight="1">
-      <c r="A6" s="88"/>
-[...6 lines deleted...]
-      <c r="H6" s="88"/>
+      <c r="A6" s="89"/>
+      <c r="B6" s="89"/>
+      <c r="C6" s="89"/>
+      <c r="D6" s="89"/>
+      <c r="E6" s="89"/>
+      <c r="F6" s="89"/>
+      <c r="G6" s="89"/>
+      <c r="H6" s="89"/>
     </row>
     <row r="7" spans="1:8">
-      <c r="A7" s="88"/>
-[...2 lines deleted...]
-      <c r="D7" s="88" t="s">
+      <c r="A7" s="89"/>
+      <c r="B7" s="89"/>
+      <c r="C7" s="89"/>
+      <c r="D7" s="89" t="s">
         <v>12</v>
       </c>
-      <c r="E7" s="88" t="s">
+      <c r="E7" s="89" t="s">
         <v>13</v>
       </c>
-      <c r="F7" s="88" t="s">
+      <c r="F7" s="89" t="s">
         <v>14</v>
       </c>
-      <c r="G7" s="88"/>
-      <c r="H7" s="88"/>
+      <c r="G7" s="89"/>
+      <c r="H7" s="89"/>
     </row>
     <row r="8" spans="1:8" ht="27" customHeight="1">
-      <c r="A8" s="88"/>
-[...6 lines deleted...]
-      <c r="H8" s="88"/>
+      <c r="A8" s="89"/>
+      <c r="B8" s="89"/>
+      <c r="C8" s="89"/>
+      <c r="D8" s="89"/>
+      <c r="E8" s="89"/>
+      <c r="F8" s="89"/>
+      <c r="G8" s="89"/>
+      <c r="H8" s="89"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="3">
         <v>2015</v>
       </c>
       <c r="B9" s="13">
         <v>100</v>
       </c>
       <c r="C9" s="13" t="s">
         <v>49</v>
       </c>
       <c r="D9" s="13">
         <v>39.299999999999997</v>
       </c>
       <c r="E9" s="13">
         <v>26.6</v>
       </c>
       <c r="F9" s="13">
         <v>20.2</v>
       </c>
       <c r="G9" s="13" t="s">
         <v>50</v>
       </c>
       <c r="H9" s="13">
         <f>[1]ҚР!B15+[1]ҚР!B34</f>
@@ -27519,57 +27743,71 @@
         <v>100</v>
       </c>
       <c r="C58" s="30">
         <v>87.5</v>
       </c>
       <c r="D58" s="30">
         <v>43.5</v>
       </c>
       <c r="E58" s="30">
         <v>29.2</v>
       </c>
       <c r="F58" s="30">
         <v>14.8</v>
       </c>
       <c r="G58" s="30">
         <v>0.1</v>
       </c>
       <c r="H58" s="62">
         <v>12.4</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="16">
         <v>2025</v>
       </c>
-      <c r="B59" s="11"/>
-[...5 lines deleted...]
-      <c r="H59" s="11"/>
+      <c r="B59" s="34">
+        <v>100</v>
+      </c>
+      <c r="C59" s="34">
+        <v>86.8</v>
+      </c>
+      <c r="D59" s="34">
+        <v>46.2</v>
+      </c>
+      <c r="E59" s="34">
+        <v>25.1</v>
+      </c>
+      <c r="F59" s="34">
+        <v>15.5</v>
+      </c>
+      <c r="G59" s="34">
+        <v>0.1</v>
+      </c>
+      <c r="H59" s="24">
+        <v>13.100000000000001</v>
+      </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B60" s="74">
         <v>100</v>
       </c>
       <c r="C60" s="74">
         <v>86.4</v>
       </c>
       <c r="D60" s="74">
         <v>46.4</v>
       </c>
       <c r="E60" s="74">
         <v>23.7</v>
       </c>
       <c r="F60" s="74">
         <v>16.3</v>
       </c>
       <c r="G60" s="74">
         <v>0.3</v>
       </c>
       <c r="H60" s="12">
         <v>13.3</v>
@@ -27609,214 +27847,214 @@
         <v>100</v>
       </c>
       <c r="C62" s="32">
         <v>87.4</v>
       </c>
       <c r="D62" s="32">
         <v>45.3</v>
       </c>
       <c r="E62" s="32">
         <v>26.9</v>
       </c>
       <c r="F62" s="32">
         <v>15.2</v>
       </c>
       <c r="G62" s="32">
         <v>0.1</v>
       </c>
       <c r="H62" s="14">
         <v>12.5</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="22" t="s">
         <v>4</v>
       </c>
-      <c r="B63" s="98">
-[...2 lines deleted...]
-      <c r="C63" s="98">
+      <c r="B63" s="87">
+        <v>100</v>
+      </c>
+      <c r="C63" s="87">
         <v>87.2</v>
       </c>
-      <c r="D63" s="98">
+      <c r="D63" s="87">
         <v>46.1</v>
       </c>
-      <c r="E63" s="98">
+      <c r="E63" s="87">
         <v>26</v>
       </c>
-      <c r="F63" s="98">
+      <c r="F63" s="87">
         <v>15.1</v>
       </c>
-      <c r="G63" s="98">
+      <c r="G63" s="87">
         <v>0</v>
       </c>
-      <c r="H63" s="98">
+      <c r="H63" s="87">
         <v>12.799999999999999</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="H5:H8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:A8"/>
     <mergeCell ref="B3:B8"/>
     <mergeCell ref="C3:H4"/>
     <mergeCell ref="C5:C8"/>
     <mergeCell ref="D5:F6"/>
     <mergeCell ref="G5:G8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:T63"/>
   <sheetViews>
     <sheetView topLeftCell="A34" workbookViewId="0">
-      <selection activeCell="B63" sqref="B63:H63"/>
+      <selection activeCell="M59" sqref="M59"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="1" customWidth="1"/>
     <col min="2" max="3" width="19.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="17" style="1" customWidth="1"/>
     <col min="5" max="5" width="16.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="15" style="1" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="1" customWidth="1"/>
     <col min="9" max="19" width="9.140625" style="1"/>
     <col min="20" max="20" width="9.140625" style="2" customWidth="1"/>
     <col min="21" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="18" customHeight="1">
-      <c r="A1" s="89" t="s">
+      <c r="A1" s="90" t="s">
         <v>16</v>
       </c>
-      <c r="B1" s="90"/>
-[...5 lines deleted...]
-      <c r="H1" s="90"/>
+      <c r="B1" s="91"/>
+      <c r="C1" s="91"/>
+      <c r="D1" s="91"/>
+      <c r="E1" s="91"/>
+      <c r="F1" s="91"/>
+      <c r="G1" s="91"/>
+      <c r="H1" s="91"/>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2" s="91" t="s">
+      <c r="A2" s="92" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="91"/>
-[...5 lines deleted...]
-      <c r="H2" s="91"/>
+      <c r="B2" s="92"/>
+      <c r="C2" s="92"/>
+      <c r="D2" s="92"/>
+      <c r="E2" s="92"/>
+      <c r="F2" s="92"/>
+      <c r="G2" s="92"/>
+      <c r="H2" s="92"/>
     </row>
     <row r="3" spans="1:8" ht="10.5" customHeight="1">
-      <c r="A3" s="88"/>
-      <c r="B3" s="88" t="s">
+      <c r="A3" s="89"/>
+      <c r="B3" s="89" t="s">
         <v>7</v>
       </c>
-      <c r="C3" s="88" t="s">
+      <c r="C3" s="89" t="s">
         <v>8</v>
       </c>
-      <c r="D3" s="88"/>
-[...3 lines deleted...]
-      <c r="H3" s="88"/>
+      <c r="D3" s="89"/>
+      <c r="E3" s="89"/>
+      <c r="F3" s="89"/>
+      <c r="G3" s="89"/>
+      <c r="H3" s="89"/>
     </row>
     <row r="4" spans="1:8" ht="4.5" customHeight="1">
-      <c r="A4" s="88"/>
-[...6 lines deleted...]
-      <c r="H4" s="88"/>
+      <c r="A4" s="89"/>
+      <c r="B4" s="89"/>
+      <c r="C4" s="89"/>
+      <c r="D4" s="89"/>
+      <c r="E4" s="89"/>
+      <c r="F4" s="89"/>
+      <c r="G4" s="89"/>
+      <c r="H4" s="89"/>
     </row>
     <row r="5" spans="1:8" ht="9.75" customHeight="1">
-      <c r="A5" s="88"/>
-[...1 lines deleted...]
-      <c r="C5" s="88" t="s">
+      <c r="A5" s="89"/>
+      <c r="B5" s="89"/>
+      <c r="C5" s="89" t="s">
         <v>9</v>
       </c>
-      <c r="D5" s="88" t="s">
+      <c r="D5" s="89" t="s">
         <v>5</v>
       </c>
-      <c r="E5" s="88"/>
-[...1 lines deleted...]
-      <c r="G5" s="88" t="s">
+      <c r="E5" s="89"/>
+      <c r="F5" s="89"/>
+      <c r="G5" s="89" t="s">
         <v>10</v>
       </c>
-      <c r="H5" s="88" t="s">
+      <c r="H5" s="89" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="5.25" customHeight="1">
-      <c r="A6" s="88"/>
-[...6 lines deleted...]
-      <c r="H6" s="88"/>
+      <c r="A6" s="89"/>
+      <c r="B6" s="89"/>
+      <c r="C6" s="89"/>
+      <c r="D6" s="89"/>
+      <c r="E6" s="89"/>
+      <c r="F6" s="89"/>
+      <c r="G6" s="89"/>
+      <c r="H6" s="89"/>
     </row>
     <row r="7" spans="1:8">
-      <c r="A7" s="88"/>
-[...2 lines deleted...]
-      <c r="D7" s="88" t="s">
+      <c r="A7" s="89"/>
+      <c r="B7" s="89"/>
+      <c r="C7" s="89"/>
+      <c r="D7" s="89" t="s">
         <v>12</v>
       </c>
-      <c r="E7" s="88" t="s">
+      <c r="E7" s="89" t="s">
         <v>13</v>
       </c>
-      <c r="F7" s="88" t="s">
+      <c r="F7" s="89" t="s">
         <v>14</v>
       </c>
-      <c r="G7" s="88"/>
-      <c r="H7" s="88"/>
+      <c r="G7" s="89"/>
+      <c r="H7" s="89"/>
     </row>
     <row r="8" spans="1:8" ht="27" customHeight="1">
-      <c r="A8" s="88"/>
-[...6 lines deleted...]
-      <c r="H8" s="88"/>
+      <c r="A8" s="89"/>
+      <c r="B8" s="89"/>
+      <c r="C8" s="89"/>
+      <c r="D8" s="89"/>
+      <c r="E8" s="89"/>
+      <c r="F8" s="89"/>
+      <c r="G8" s="89"/>
+      <c r="H8" s="89"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="3">
         <v>2015</v>
       </c>
       <c r="B9" s="13">
         <v>100</v>
       </c>
       <c r="C9" s="13">
         <v>88.8</v>
       </c>
       <c r="D9" s="13">
         <v>43.2</v>
       </c>
       <c r="E9" s="13">
         <v>24.6</v>
       </c>
       <c r="F9" s="13">
         <v>21</v>
       </c>
       <c r="G9" s="13" t="s">
         <v>50</v>
       </c>
       <c r="H9" s="13">
         <f>[1]ҚР!B16+[1]ҚР!B35</f>
@@ -29103,57 +29341,71 @@
         <v>100</v>
       </c>
       <c r="C58" s="30">
         <v>87.4</v>
       </c>
       <c r="D58" s="30">
         <v>47.6</v>
       </c>
       <c r="E58" s="30">
         <v>22</v>
       </c>
       <c r="F58" s="30">
         <v>17.8</v>
       </c>
       <c r="G58" s="30">
         <v>0</v>
       </c>
       <c r="H58" s="62">
         <v>12.600000000000001</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="16">
         <v>2025</v>
       </c>
-      <c r="B59" s="11"/>
-[...5 lines deleted...]
-      <c r="H59" s="11"/>
+      <c r="B59" s="34">
+        <v>100</v>
+      </c>
+      <c r="C59" s="34">
+        <v>86.5</v>
+      </c>
+      <c r="D59" s="34">
+        <v>49.3</v>
+      </c>
+      <c r="E59" s="34">
+        <v>19.899999999999999</v>
+      </c>
+      <c r="F59" s="34">
+        <v>17.3</v>
+      </c>
+      <c r="G59" s="34">
+        <v>0.2</v>
+      </c>
+      <c r="H59" s="24">
+        <v>13.299999999999999</v>
+      </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B60" s="74">
         <v>100</v>
       </c>
       <c r="C60" s="74">
         <v>85.2</v>
       </c>
       <c r="D60" s="74">
         <v>47.8</v>
       </c>
       <c r="E60" s="74">
         <v>19.3</v>
       </c>
       <c r="F60" s="74">
         <v>18.100000000000001</v>
       </c>
       <c r="G60" s="74">
         <v>0.2</v>
       </c>
       <c r="H60" s="12">
         <v>14.600000000000001</v>
@@ -29193,214 +29445,214 @@
         <v>100</v>
       </c>
       <c r="C62" s="32">
         <v>86.7</v>
       </c>
       <c r="D62" s="32">
         <v>51</v>
       </c>
       <c r="E62" s="32">
         <v>19.100000000000001</v>
       </c>
       <c r="F62" s="32">
         <v>16.600000000000001</v>
       </c>
       <c r="G62" s="32">
         <v>0.3</v>
       </c>
       <c r="H62" s="14">
         <v>13</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="22" t="s">
         <v>4</v>
       </c>
-      <c r="B63" s="98">
-[...2 lines deleted...]
-      <c r="C63" s="98">
+      <c r="B63" s="87">
+        <v>100</v>
+      </c>
+      <c r="C63" s="87">
         <v>87.8</v>
       </c>
-      <c r="D63" s="98">
+      <c r="D63" s="87">
         <v>51.4</v>
       </c>
-      <c r="E63" s="98">
+      <c r="E63" s="87">
         <v>19.3</v>
       </c>
-      <c r="F63" s="98">
+      <c r="F63" s="87">
         <v>17.100000000000001</v>
       </c>
-      <c r="G63" s="98">
+      <c r="G63" s="87">
         <v>0.1</v>
       </c>
-      <c r="H63" s="98">
+      <c r="H63" s="87">
         <v>12.1</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="H5:H8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:A8"/>
     <mergeCell ref="B3:B8"/>
     <mergeCell ref="C3:H4"/>
     <mergeCell ref="C5:C8"/>
     <mergeCell ref="D5:F6"/>
     <mergeCell ref="G5:G8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:T63"/>
   <sheetViews>
     <sheetView topLeftCell="A31" workbookViewId="0">
-      <selection activeCell="B63" sqref="B63:H63"/>
+      <selection activeCell="P60" sqref="P60"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="21" customWidth="1"/>
     <col min="2" max="3" width="19.140625" style="21" customWidth="1"/>
     <col min="4" max="4" width="17" style="21" customWidth="1"/>
     <col min="5" max="5" width="16.42578125" style="21" customWidth="1"/>
     <col min="6" max="6" width="15" style="21" customWidth="1"/>
     <col min="7" max="7" width="14" style="21" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="21" customWidth="1"/>
     <col min="9" max="19" width="9.140625" style="21"/>
     <col min="20" max="20" width="9.140625" style="36" customWidth="1"/>
     <col min="21" max="16384" width="9.140625" style="21"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="18" customHeight="1">
-      <c r="A1" s="92" t="s">
+      <c r="A1" s="93" t="s">
         <v>17</v>
       </c>
-      <c r="B1" s="93"/>
-[...5 lines deleted...]
-      <c r="H1" s="93"/>
+      <c r="B1" s="94"/>
+      <c r="C1" s="94"/>
+      <c r="D1" s="94"/>
+      <c r="E1" s="94"/>
+      <c r="F1" s="94"/>
+      <c r="G1" s="94"/>
+      <c r="H1" s="94"/>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2" s="91" t="s">
+      <c r="A2" s="92" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="91"/>
-[...5 lines deleted...]
-      <c r="H2" s="91"/>
+      <c r="B2" s="92"/>
+      <c r="C2" s="92"/>
+      <c r="D2" s="92"/>
+      <c r="E2" s="92"/>
+      <c r="F2" s="92"/>
+      <c r="G2" s="92"/>
+      <c r="H2" s="92"/>
     </row>
     <row r="3" spans="1:8" ht="10.5" customHeight="1">
-      <c r="A3" s="88"/>
-      <c r="B3" s="88" t="s">
+      <c r="A3" s="89"/>
+      <c r="B3" s="89" t="s">
         <v>7</v>
       </c>
-      <c r="C3" s="88" t="s">
+      <c r="C3" s="89" t="s">
         <v>8</v>
       </c>
-      <c r="D3" s="88"/>
-[...3 lines deleted...]
-      <c r="H3" s="88"/>
+      <c r="D3" s="89"/>
+      <c r="E3" s="89"/>
+      <c r="F3" s="89"/>
+      <c r="G3" s="89"/>
+      <c r="H3" s="89"/>
     </row>
     <row r="4" spans="1:8" ht="4.5" customHeight="1">
-      <c r="A4" s="88"/>
-[...6 lines deleted...]
-      <c r="H4" s="88"/>
+      <c r="A4" s="89"/>
+      <c r="B4" s="89"/>
+      <c r="C4" s="89"/>
+      <c r="D4" s="89"/>
+      <c r="E4" s="89"/>
+      <c r="F4" s="89"/>
+      <c r="G4" s="89"/>
+      <c r="H4" s="89"/>
     </row>
     <row r="5" spans="1:8" ht="9.75" customHeight="1">
-      <c r="A5" s="88"/>
-[...1 lines deleted...]
-      <c r="C5" s="88" t="s">
+      <c r="A5" s="89"/>
+      <c r="B5" s="89"/>
+      <c r="C5" s="89" t="s">
         <v>9</v>
       </c>
-      <c r="D5" s="88" t="s">
+      <c r="D5" s="89" t="s">
         <v>5</v>
       </c>
-      <c r="E5" s="88"/>
-[...1 lines deleted...]
-      <c r="G5" s="88" t="s">
+      <c r="E5" s="89"/>
+      <c r="F5" s="89"/>
+      <c r="G5" s="89" t="s">
         <v>10</v>
       </c>
-      <c r="H5" s="88" t="s">
+      <c r="H5" s="89" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="5.25" customHeight="1">
-      <c r="A6" s="88"/>
-[...6 lines deleted...]
-      <c r="H6" s="88"/>
+      <c r="A6" s="89"/>
+      <c r="B6" s="89"/>
+      <c r="C6" s="89"/>
+      <c r="D6" s="89"/>
+      <c r="E6" s="89"/>
+      <c r="F6" s="89"/>
+      <c r="G6" s="89"/>
+      <c r="H6" s="89"/>
     </row>
     <row r="7" spans="1:8">
-      <c r="A7" s="88"/>
-[...2 lines deleted...]
-      <c r="D7" s="88" t="s">
+      <c r="A7" s="89"/>
+      <c r="B7" s="89"/>
+      <c r="C7" s="89"/>
+      <c r="D7" s="89" t="s">
         <v>12</v>
       </c>
-      <c r="E7" s="88" t="s">
+      <c r="E7" s="89" t="s">
         <v>13</v>
       </c>
-      <c r="F7" s="88" t="s">
+      <c r="F7" s="89" t="s">
         <v>14</v>
       </c>
-      <c r="G7" s="88"/>
-      <c r="H7" s="88"/>
+      <c r="G7" s="89"/>
+      <c r="H7" s="89"/>
     </row>
     <row r="8" spans="1:8" ht="27" customHeight="1">
-      <c r="A8" s="88"/>
-[...6 lines deleted...]
-      <c r="H8" s="88"/>
+      <c r="A8" s="89"/>
+      <c r="B8" s="89"/>
+      <c r="C8" s="89"/>
+      <c r="D8" s="89"/>
+      <c r="E8" s="89"/>
+      <c r="F8" s="89"/>
+      <c r="G8" s="89"/>
+      <c r="H8" s="89"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="3">
         <v>2015</v>
       </c>
       <c r="B9" s="13">
         <v>100</v>
       </c>
       <c r="C9" s="13">
         <v>94</v>
       </c>
       <c r="D9" s="13">
         <v>48</v>
       </c>
       <c r="E9" s="13">
         <v>27.1</v>
       </c>
       <c r="F9" s="13">
         <v>18.899999999999999</v>
       </c>
       <c r="G9" s="13" t="s">
         <v>44</v>
       </c>
       <c r="H9" s="13" t="e">
         <f>[1]ҚР!B17+[1]ҚР!B36</f>
@@ -30687,57 +30939,71 @@
         <v>100</v>
       </c>
       <c r="C58" s="30">
         <v>93.6</v>
       </c>
       <c r="D58" s="30">
         <v>57.5</v>
       </c>
       <c r="E58" s="30">
         <v>20.5</v>
       </c>
       <c r="F58" s="30">
         <v>15.6</v>
       </c>
       <c r="G58" s="30">
         <v>0.1</v>
       </c>
       <c r="H58" s="62">
         <v>6.3</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="16">
         <v>2025</v>
       </c>
-      <c r="B59" s="9"/>
-[...5 lines deleted...]
-      <c r="H59" s="9"/>
+      <c r="B59" s="34">
+        <v>100</v>
+      </c>
+      <c r="C59" s="34">
+        <v>93.3</v>
+      </c>
+      <c r="D59" s="34">
+        <v>57.3</v>
+      </c>
+      <c r="E59" s="34">
+        <v>19.2</v>
+      </c>
+      <c r="F59" s="34">
+        <v>16.8</v>
+      </c>
+      <c r="G59" s="34">
+        <v>0.1</v>
+      </c>
+      <c r="H59" s="24">
+        <v>6.6000000000000005</v>
+      </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B60" s="74">
         <v>100</v>
       </c>
       <c r="C60" s="74">
         <v>93.3</v>
       </c>
       <c r="D60" s="74">
         <v>57.2</v>
       </c>
       <c r="E60" s="74">
         <v>18.600000000000001</v>
       </c>
       <c r="F60" s="74">
         <v>17.5</v>
       </c>
       <c r="G60" s="74">
         <v>0.2</v>
       </c>
       <c r="H60" s="12">
         <v>6.5</v>
@@ -30777,214 +31043,214 @@
         <v>100</v>
       </c>
       <c r="C62" s="32">
         <v>92.9</v>
       </c>
       <c r="D62" s="32">
         <v>57.8</v>
       </c>
       <c r="E62" s="32">
         <v>19.2</v>
       </c>
       <c r="F62" s="32">
         <v>15.9</v>
       </c>
       <c r="G62" s="32">
         <v>0.2</v>
       </c>
       <c r="H62" s="14">
         <v>6.8999999999999995</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="22" t="s">
         <v>4</v>
       </c>
-      <c r="B63" s="98">
-[...2 lines deleted...]
-      <c r="C63" s="98">
+      <c r="B63" s="87">
+        <v>100</v>
+      </c>
+      <c r="C63" s="87">
         <v>93.3</v>
       </c>
-      <c r="D63" s="98">
+      <c r="D63" s="87">
         <v>55.6</v>
       </c>
-      <c r="E63" s="98">
+      <c r="E63" s="87">
         <v>20.8</v>
       </c>
-      <c r="F63" s="98">
+      <c r="F63" s="87">
         <v>16.899999999999999</v>
       </c>
-      <c r="G63" s="98">
+      <c r="G63" s="87">
         <v>0</v>
       </c>
-      <c r="H63" s="98">
+      <c r="H63" s="87">
         <v>6.7</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="H5:H8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:A8"/>
     <mergeCell ref="B3:B8"/>
     <mergeCell ref="C3:H4"/>
     <mergeCell ref="C5:C8"/>
     <mergeCell ref="D5:F6"/>
     <mergeCell ref="G5:G8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:T63"/>
   <sheetViews>
     <sheetView topLeftCell="A37" workbookViewId="0">
-      <selection activeCell="B63" sqref="B63:H63"/>
+      <selection activeCell="P56" sqref="P56"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="1" customWidth="1"/>
     <col min="2" max="3" width="19.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="17" style="1" customWidth="1"/>
     <col min="5" max="5" width="16.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="15" style="1" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="1" customWidth="1"/>
     <col min="9" max="19" width="9.140625" style="1"/>
     <col min="20" max="20" width="9.140625" style="2" customWidth="1"/>
     <col min="21" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="18" customHeight="1">
-      <c r="A1" s="89" t="s">
+      <c r="A1" s="90" t="s">
         <v>18</v>
       </c>
-      <c r="B1" s="90"/>
-[...5 lines deleted...]
-      <c r="H1" s="90"/>
+      <c r="B1" s="91"/>
+      <c r="C1" s="91"/>
+      <c r="D1" s="91"/>
+      <c r="E1" s="91"/>
+      <c r="F1" s="91"/>
+      <c r="G1" s="91"/>
+      <c r="H1" s="91"/>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2" s="91" t="s">
+      <c r="A2" s="92" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="91"/>
-[...5 lines deleted...]
-      <c r="H2" s="91"/>
+      <c r="B2" s="92"/>
+      <c r="C2" s="92"/>
+      <c r="D2" s="92"/>
+      <c r="E2" s="92"/>
+      <c r="F2" s="92"/>
+      <c r="G2" s="92"/>
+      <c r="H2" s="92"/>
     </row>
     <row r="3" spans="1:8" ht="10.5" customHeight="1">
-      <c r="A3" s="88"/>
-      <c r="B3" s="88" t="s">
+      <c r="A3" s="89"/>
+      <c r="B3" s="89" t="s">
         <v>7</v>
       </c>
-      <c r="C3" s="88" t="s">
+      <c r="C3" s="89" t="s">
         <v>8</v>
       </c>
-      <c r="D3" s="88"/>
-[...3 lines deleted...]
-      <c r="H3" s="88"/>
+      <c r="D3" s="89"/>
+      <c r="E3" s="89"/>
+      <c r="F3" s="89"/>
+      <c r="G3" s="89"/>
+      <c r="H3" s="89"/>
     </row>
     <row r="4" spans="1:8" ht="4.5" customHeight="1">
-      <c r="A4" s="88"/>
-[...6 lines deleted...]
-      <c r="H4" s="88"/>
+      <c r="A4" s="89"/>
+      <c r="B4" s="89"/>
+      <c r="C4" s="89"/>
+      <c r="D4" s="89"/>
+      <c r="E4" s="89"/>
+      <c r="F4" s="89"/>
+      <c r="G4" s="89"/>
+      <c r="H4" s="89"/>
     </row>
     <row r="5" spans="1:8" ht="9.75" customHeight="1">
-      <c r="A5" s="88"/>
-[...1 lines deleted...]
-      <c r="C5" s="88" t="s">
+      <c r="A5" s="89"/>
+      <c r="B5" s="89"/>
+      <c r="C5" s="89" t="s">
         <v>9</v>
       </c>
-      <c r="D5" s="88" t="s">
+      <c r="D5" s="89" t="s">
         <v>5</v>
       </c>
-      <c r="E5" s="88"/>
-[...1 lines deleted...]
-      <c r="G5" s="88" t="s">
+      <c r="E5" s="89"/>
+      <c r="F5" s="89"/>
+      <c r="G5" s="89" t="s">
         <v>10</v>
       </c>
-      <c r="H5" s="88" t="s">
+      <c r="H5" s="89" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="5.25" customHeight="1">
-      <c r="A6" s="88"/>
-[...6 lines deleted...]
-      <c r="H6" s="88"/>
+      <c r="A6" s="89"/>
+      <c r="B6" s="89"/>
+      <c r="C6" s="89"/>
+      <c r="D6" s="89"/>
+      <c r="E6" s="89"/>
+      <c r="F6" s="89"/>
+      <c r="G6" s="89"/>
+      <c r="H6" s="89"/>
     </row>
     <row r="7" spans="1:8">
-      <c r="A7" s="88"/>
-[...2 lines deleted...]
-      <c r="D7" s="88" t="s">
+      <c r="A7" s="89"/>
+      <c r="B7" s="89"/>
+      <c r="C7" s="89"/>
+      <c r="D7" s="89" t="s">
         <v>12</v>
       </c>
-      <c r="E7" s="88" t="s">
+      <c r="E7" s="89" t="s">
         <v>13</v>
       </c>
-      <c r="F7" s="88" t="s">
+      <c r="F7" s="89" t="s">
         <v>14</v>
       </c>
-      <c r="G7" s="88"/>
-      <c r="H7" s="88"/>
+      <c r="G7" s="89"/>
+      <c r="H7" s="89"/>
     </row>
     <row r="8" spans="1:8" ht="27" customHeight="1">
-      <c r="A8" s="88"/>
-[...6 lines deleted...]
-      <c r="H8" s="88"/>
+      <c r="A8" s="89"/>
+      <c r="B8" s="89"/>
+      <c r="C8" s="89"/>
+      <c r="D8" s="89"/>
+      <c r="E8" s="89"/>
+      <c r="F8" s="89"/>
+      <c r="G8" s="89"/>
+      <c r="H8" s="89"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="3">
         <v>2015</v>
       </c>
       <c r="B9" s="13">
         <v>100</v>
       </c>
       <c r="C9" s="13">
         <v>90.2</v>
       </c>
       <c r="D9" s="13">
         <v>51.6</v>
       </c>
       <c r="E9" s="13">
         <v>22.2</v>
       </c>
       <c r="F9" s="13">
         <v>16.399999999999999</v>
       </c>
       <c r="G9" s="13" t="s">
         <v>50</v>
       </c>
       <c r="H9" s="13" t="e">
         <f>[1]ҚР!B18+[1]ҚР!B37</f>
@@ -32271,57 +32537,71 @@
         <v>100</v>
       </c>
       <c r="C58" s="30">
         <v>87.6</v>
       </c>
       <c r="D58" s="30">
         <v>52.8</v>
       </c>
       <c r="E58" s="30">
         <v>19.399999999999999</v>
       </c>
       <c r="F58" s="30">
         <v>15.4</v>
       </c>
       <c r="G58" s="30">
         <v>0</v>
       </c>
       <c r="H58" s="62">
         <v>12.4</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="16">
         <v>2025</v>
       </c>
-      <c r="B59" s="11"/>
-[...5 lines deleted...]
-      <c r="H59" s="11"/>
+      <c r="B59" s="34">
+        <v>100</v>
+      </c>
+      <c r="C59" s="34">
+        <v>87.4</v>
+      </c>
+      <c r="D59" s="34">
+        <v>53</v>
+      </c>
+      <c r="E59" s="34">
+        <v>19.5</v>
+      </c>
+      <c r="F59" s="34">
+        <v>14.9</v>
+      </c>
+      <c r="G59" s="34">
+        <v>0.1</v>
+      </c>
+      <c r="H59" s="24">
+        <v>12.5</v>
+      </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B60" s="74">
         <v>100</v>
       </c>
       <c r="C60" s="74">
         <v>87</v>
       </c>
       <c r="D60" s="74">
         <v>52.2</v>
       </c>
       <c r="E60" s="74">
         <v>18.7</v>
       </c>
       <c r="F60" s="74">
         <v>16.100000000000001</v>
       </c>
       <c r="G60" s="74">
         <v>0.1</v>
       </c>
       <c r="H60" s="12">
         <v>12.9</v>
@@ -32361,214 +32641,214 @@
         <v>100</v>
       </c>
       <c r="C62" s="32">
         <v>87.5</v>
       </c>
       <c r="D62" s="32">
         <v>53.4</v>
       </c>
       <c r="E62" s="32">
         <v>19.8</v>
       </c>
       <c r="F62" s="32">
         <v>14.3</v>
       </c>
       <c r="G62" s="32">
         <v>0.1</v>
       </c>
       <c r="H62" s="14">
         <v>12.399999999999999</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="22" t="s">
         <v>4</v>
       </c>
-      <c r="B63" s="98">
-[...2 lines deleted...]
-      <c r="C63" s="98">
+      <c r="B63" s="87">
+        <v>100</v>
+      </c>
+      <c r="C63" s="87">
         <v>87.9</v>
       </c>
-      <c r="D63" s="98">
+      <c r="D63" s="87">
         <v>53</v>
       </c>
-      <c r="E63" s="98">
+      <c r="E63" s="87">
         <v>19.899999999999999</v>
       </c>
-      <c r="F63" s="98">
+      <c r="F63" s="87">
         <v>15</v>
       </c>
-      <c r="G63" s="98">
+      <c r="G63" s="87">
         <v>0.1</v>
       </c>
-      <c r="H63" s="98">
+      <c r="H63" s="87">
         <v>12</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="H5:H8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:A8"/>
     <mergeCell ref="B3:B8"/>
     <mergeCell ref="C3:H4"/>
     <mergeCell ref="C5:C8"/>
     <mergeCell ref="D5:F6"/>
     <mergeCell ref="G5:G8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:T63"/>
   <sheetViews>
     <sheetView topLeftCell="A31" workbookViewId="0">
-      <selection activeCell="B63" sqref="B63:H63"/>
+      <selection activeCell="M66" sqref="M66"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="21" customWidth="1"/>
     <col min="2" max="3" width="19.140625" style="21" customWidth="1"/>
     <col min="4" max="4" width="17" style="21" customWidth="1"/>
     <col min="5" max="5" width="16.42578125" style="21" customWidth="1"/>
     <col min="6" max="6" width="15" style="21" customWidth="1"/>
     <col min="7" max="7" width="14" style="21" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="21" customWidth="1"/>
     <col min="9" max="19" width="9.140625" style="21"/>
     <col min="20" max="20" width="9.140625" style="36" customWidth="1"/>
     <col min="21" max="16384" width="9.140625" style="21"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="18" customHeight="1">
-      <c r="A1" s="92" t="s">
+      <c r="A1" s="93" t="s">
         <v>19</v>
       </c>
-      <c r="B1" s="93"/>
-[...5 lines deleted...]
-      <c r="H1" s="93"/>
+      <c r="B1" s="94"/>
+      <c r="C1" s="94"/>
+      <c r="D1" s="94"/>
+      <c r="E1" s="94"/>
+      <c r="F1" s="94"/>
+      <c r="G1" s="94"/>
+      <c r="H1" s="94"/>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2" s="91" t="s">
+      <c r="A2" s="92" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="91"/>
-[...5 lines deleted...]
-      <c r="H2" s="91"/>
+      <c r="B2" s="92"/>
+      <c r="C2" s="92"/>
+      <c r="D2" s="92"/>
+      <c r="E2" s="92"/>
+      <c r="F2" s="92"/>
+      <c r="G2" s="92"/>
+      <c r="H2" s="92"/>
     </row>
     <row r="3" spans="1:8" ht="10.5" customHeight="1">
-      <c r="A3" s="88"/>
-      <c r="B3" s="88" t="s">
+      <c r="A3" s="89"/>
+      <c r="B3" s="89" t="s">
         <v>7</v>
       </c>
-      <c r="C3" s="88" t="s">
+      <c r="C3" s="89" t="s">
         <v>8</v>
       </c>
-      <c r="D3" s="88"/>
-[...3 lines deleted...]
-      <c r="H3" s="88"/>
+      <c r="D3" s="89"/>
+      <c r="E3" s="89"/>
+      <c r="F3" s="89"/>
+      <c r="G3" s="89"/>
+      <c r="H3" s="89"/>
     </row>
     <row r="4" spans="1:8" ht="4.5" customHeight="1">
-      <c r="A4" s="88"/>
-[...6 lines deleted...]
-      <c r="H4" s="88"/>
+      <c r="A4" s="89"/>
+      <c r="B4" s="89"/>
+      <c r="C4" s="89"/>
+      <c r="D4" s="89"/>
+      <c r="E4" s="89"/>
+      <c r="F4" s="89"/>
+      <c r="G4" s="89"/>
+      <c r="H4" s="89"/>
     </row>
     <row r="5" spans="1:8" ht="9.75" customHeight="1">
-      <c r="A5" s="88"/>
-[...1 lines deleted...]
-      <c r="C5" s="88" t="s">
+      <c r="A5" s="89"/>
+      <c r="B5" s="89"/>
+      <c r="C5" s="89" t="s">
         <v>9</v>
       </c>
-      <c r="D5" s="88" t="s">
+      <c r="D5" s="89" t="s">
         <v>5</v>
       </c>
-      <c r="E5" s="88"/>
-[...1 lines deleted...]
-      <c r="G5" s="88" t="s">
+      <c r="E5" s="89"/>
+      <c r="F5" s="89"/>
+      <c r="G5" s="89" t="s">
         <v>10</v>
       </c>
-      <c r="H5" s="88" t="s">
+      <c r="H5" s="89" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="5.25" customHeight="1">
-      <c r="A6" s="88"/>
-[...6 lines deleted...]
-      <c r="H6" s="88"/>
+      <c r="A6" s="89"/>
+      <c r="B6" s="89"/>
+      <c r="C6" s="89"/>
+      <c r="D6" s="89"/>
+      <c r="E6" s="89"/>
+      <c r="F6" s="89"/>
+      <c r="G6" s="89"/>
+      <c r="H6" s="89"/>
     </row>
     <row r="7" spans="1:8">
-      <c r="A7" s="88"/>
-[...2 lines deleted...]
-      <c r="D7" s="88" t="s">
+      <c r="A7" s="89"/>
+      <c r="B7" s="89"/>
+      <c r="C7" s="89"/>
+      <c r="D7" s="89" t="s">
         <v>12</v>
       </c>
-      <c r="E7" s="88" t="s">
+      <c r="E7" s="89" t="s">
         <v>13</v>
       </c>
-      <c r="F7" s="88" t="s">
+      <c r="F7" s="89" t="s">
         <v>14</v>
       </c>
-      <c r="G7" s="88"/>
-      <c r="H7" s="88"/>
+      <c r="G7" s="89"/>
+      <c r="H7" s="89"/>
     </row>
     <row r="8" spans="1:8" ht="27" customHeight="1">
-      <c r="A8" s="88"/>
-[...6 lines deleted...]
-      <c r="H8" s="88"/>
+      <c r="A8" s="89"/>
+      <c r="B8" s="89"/>
+      <c r="C8" s="89"/>
+      <c r="D8" s="89"/>
+      <c r="E8" s="89"/>
+      <c r="F8" s="89"/>
+      <c r="G8" s="89"/>
+      <c r="H8" s="89"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="3">
         <v>2015</v>
       </c>
       <c r="B9" s="13">
         <v>100</v>
       </c>
       <c r="C9" s="13">
         <v>91</v>
       </c>
       <c r="D9" s="13">
         <v>43.2</v>
       </c>
       <c r="E9" s="13">
         <v>27</v>
       </c>
       <c r="F9" s="13">
         <v>20.8</v>
       </c>
       <c r="G9" s="13" t="s">
         <v>50</v>
       </c>
       <c r="H9" s="13" t="e">
         <f>[1]ҚР!B19+[1]ҚР!B38</f>
@@ -33855,57 +34135,71 @@
         <v>100</v>
       </c>
       <c r="C58" s="30">
         <v>91.3</v>
       </c>
       <c r="D58" s="30">
         <v>52.9</v>
       </c>
       <c r="E58" s="30">
         <v>22.3</v>
       </c>
       <c r="F58" s="30">
         <v>16.100000000000001</v>
       </c>
       <c r="G58" s="30">
         <v>0</v>
       </c>
       <c r="H58" s="62">
         <v>8.6999999999999993</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="16">
         <v>2025</v>
       </c>
-      <c r="B59" s="9"/>
-[...5 lines deleted...]
-      <c r="H59" s="9"/>
+      <c r="B59" s="34">
+        <v>100</v>
+      </c>
+      <c r="C59" s="34">
+        <v>92.4</v>
+      </c>
+      <c r="D59" s="34">
+        <v>53.1</v>
+      </c>
+      <c r="E59" s="34">
+        <v>21.5</v>
+      </c>
+      <c r="F59" s="34">
+        <v>17.8</v>
+      </c>
+      <c r="G59" s="34">
+        <v>0.1</v>
+      </c>
+      <c r="H59" s="24">
+        <v>7.5</v>
+      </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B60" s="74">
         <v>100</v>
       </c>
       <c r="C60" s="74">
         <v>91.4</v>
       </c>
       <c r="D60" s="74">
         <v>51.2</v>
       </c>
       <c r="E60" s="74">
         <v>21.4</v>
       </c>
       <c r="F60" s="74">
         <v>18.8</v>
       </c>
       <c r="G60" s="74">
         <v>0.2</v>
       </c>
       <c r="H60" s="12">
         <v>8.4</v>
@@ -33945,200 +34239,200 @@
         <v>100</v>
       </c>
       <c r="C62" s="32">
         <v>92</v>
       </c>
       <c r="D62" s="32">
         <v>51.8</v>
       </c>
       <c r="E62" s="32">
         <v>23.6</v>
       </c>
       <c r="F62" s="32">
         <v>16.600000000000001</v>
       </c>
       <c r="G62" s="32">
         <v>0.1</v>
       </c>
       <c r="H62" s="14">
         <v>7.9</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="22" t="s">
         <v>4</v>
       </c>
-      <c r="B63" s="98">
-[...2 lines deleted...]
-      <c r="C63" s="98">
+      <c r="B63" s="87">
+        <v>100</v>
+      </c>
+      <c r="C63" s="87">
         <v>93.3</v>
       </c>
-      <c r="D63" s="98">
+      <c r="D63" s="87">
         <v>55.5</v>
       </c>
-      <c r="E63" s="98">
+      <c r="E63" s="87">
         <v>19.8</v>
       </c>
-      <c r="F63" s="98">
+      <c r="F63" s="87">
         <v>18</v>
       </c>
-      <c r="G63" s="98">
+      <c r="G63" s="87">
         <v>0.1</v>
       </c>
-      <c r="H63" s="98">
+      <c r="H63" s="87">
         <v>6.6000000000000005</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="H5:H8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:A8"/>
     <mergeCell ref="B3:B8"/>
     <mergeCell ref="C3:H4"/>
     <mergeCell ref="C5:C8"/>
     <mergeCell ref="D5:F6"/>
     <mergeCell ref="G5:G8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100106AED0B3567E943937E61ECC1311C83" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="266f644f0648d959c4f26a4197135668">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6B869300-A28D-434D-95FE-A1E6BAE1B24A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D3FE3381-C834-4771-9D15-BAB475466C34}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2697A9B3-8F53-43EF-83D6-C7A8B712E8AF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D3FE3381-C834-4771-9D15-BAB475466C34}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6B869300-A28D-434D-95FE-A1E6BAE1B24A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>24</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="24" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>
       <vt:lpstr>ҚР</vt:lpstr>
       <vt:lpstr>Абай</vt:lpstr>