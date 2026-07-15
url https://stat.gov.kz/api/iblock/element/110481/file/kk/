--- v1 (2026-05-15)
+++ v2 (2026-07-15)
@@ -1,179 +1,179 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet24.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet22.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet23.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...11 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...12 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="10905" yWindow="210" windowWidth="16335" windowHeight="10665" tabRatio="928"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="23" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="24" r:id="rId2"/>
     <sheet name="ҚР" sheetId="1" r:id="rId3"/>
     <sheet name="Абай" sheetId="2" r:id="rId4"/>
     <sheet name="Ақмола" sheetId="4" r:id="rId5"/>
     <sheet name="Ақтөбе" sheetId="22" r:id="rId6"/>
     <sheet name="Алматы " sheetId="3" r:id="rId7"/>
     <sheet name="Атырау" sheetId="5" r:id="rId8"/>
     <sheet name="БҚО" sheetId="6" r:id="rId9"/>
     <sheet name="Жамбыл" sheetId="7" r:id="rId10"/>
     <sheet name="Жетісу" sheetId="8" r:id="rId11"/>
     <sheet name="Қарағанды" sheetId="9" r:id="rId12"/>
     <sheet name="Қостанай" sheetId="10" r:id="rId13"/>
     <sheet name="Қызылорда" sheetId="11" r:id="rId14"/>
     <sheet name="Маңғыстау" sheetId="12" r:id="rId15"/>
     <sheet name="ОҚО" sheetId="13" r:id="rId16"/>
     <sheet name="Павлодар" sheetId="14" r:id="rId17"/>
     <sheet name="СҚО" sheetId="15" r:id="rId18"/>
     <sheet name="Түркістан" sheetId="16" r:id="rId19"/>
     <sheet name="Ұлытау" sheetId="17" r:id="rId20"/>
     <sheet name="ШҚО" sheetId="18" r:id="rId21"/>
     <sheet name="Астана қ" sheetId="19" r:id="rId22"/>
     <sheet name="Алматы қ" sheetId="20" r:id="rId23"/>
     <sheet name="Шымкент қ" sheetId="21" r:id="rId24"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId25"/>
   </externalReferences>
-  <calcPr calcId="144525"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="H9" i="13" l="1"/>
-[...1 lines deleted...]
-  <c r="H19" i="13"/>
+  <c r="H9" i="13"/>
+  <c r="H14"/>
+  <c r="H19"/>
   <c r="H39" i="10"/>
-  <c r="H34" i="10"/>
-[...4 lines deleted...]
-  <c r="H9" i="10"/>
+  <c r="H34"/>
+  <c r="H29"/>
+  <c r="H24"/>
+  <c r="H19"/>
+  <c r="H14"/>
+  <c r="H9"/>
   <c r="H39" i="9"/>
-  <c r="H34" i="9"/>
-[...4 lines deleted...]
-  <c r="H9" i="9"/>
+  <c r="H34"/>
+  <c r="H29"/>
+  <c r="H24"/>
+  <c r="H19"/>
+  <c r="H14"/>
+  <c r="H9"/>
   <c r="H39" i="7"/>
-  <c r="H34" i="7"/>
-[...4 lines deleted...]
-  <c r="H9" i="7"/>
+  <c r="H34"/>
+  <c r="H29"/>
+  <c r="H24"/>
+  <c r="H19"/>
+  <c r="H14"/>
+  <c r="H9"/>
   <c r="H39" i="6"/>
-  <c r="H34" i="6"/>
-[...4 lines deleted...]
-  <c r="H9" i="6"/>
+  <c r="H34"/>
+  <c r="H29"/>
+  <c r="H24"/>
+  <c r="H19"/>
+  <c r="H14"/>
+  <c r="H9"/>
   <c r="H39" i="5"/>
-  <c r="H34" i="5"/>
-[...4 lines deleted...]
-  <c r="H9" i="5"/>
+  <c r="H34"/>
+  <c r="H29"/>
+  <c r="H24"/>
+  <c r="H19"/>
+  <c r="H14"/>
+  <c r="H9"/>
   <c r="H39" i="3"/>
-  <c r="H34" i="3"/>
-[...4 lines deleted...]
-  <c r="H9" i="3"/>
+  <c r="H34"/>
+  <c r="H29"/>
+  <c r="H24"/>
+  <c r="H19"/>
+  <c r="H14"/>
+  <c r="H9"/>
   <c r="H39" i="22"/>
-  <c r="H34" i="22"/>
-[...4 lines deleted...]
-  <c r="H9" i="22"/>
+  <c r="H34"/>
+  <c r="H29"/>
+  <c r="H24"/>
+  <c r="H19"/>
+  <c r="H14"/>
+  <c r="H9"/>
   <c r="H39" i="4"/>
-  <c r="H34" i="4"/>
-[...4 lines deleted...]
-  <c r="H9" i="4"/>
+  <c r="H34"/>
+  <c r="H29"/>
+  <c r="H24"/>
+  <c r="H19"/>
+  <c r="H14"/>
+  <c r="H9"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4240" uniqueCount="661">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4324" uniqueCount="661">
   <si>
     <t>пайызбен</t>
   </si>
   <si>
     <t>I тоқсан</t>
   </si>
   <si>
     <t>II тоқсан</t>
   </si>
   <si>
     <t>III тоқсан</t>
   </si>
   <si>
     <t>IV тоқсан</t>
   </si>
   <si>
     <t>одан</t>
   </si>
   <si>
     <t>Зерттелетін үй шаруашылықтар ақшалай шығыстарының құрылымы</t>
   </si>
   <si>
     <t>Ақшалай шығыстар – барлығы</t>
   </si>
   <si>
@@ -2064,105 +2064,105 @@
     <t>Жауапты орындаушы</t>
   </si>
   <si>
     <t>Байланыс телефоны:</t>
   </si>
   <si>
     <t>Электрондық почта</t>
   </si>
   <si>
     <t>Шартты белгілер:</t>
   </si>
   <si>
     <t>«-»  құбылыс жоқ</t>
   </si>
   <si>
     <t>«0,0» – болмашы шама</t>
   </si>
   <si>
     <t>«х» – деректер құпия</t>
   </si>
   <si>
     <t>«...» – деректер жоқ</t>
   </si>
   <si>
     <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
-  </si>
-[...1 lines deleted...]
-    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/methodology/36/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/industries/labor-and-income/stat-life/</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/704478?keyword=</t>
   </si>
   <si>
     <t>+7 7172749285</t>
   </si>
   <si>
     <t>n.zhumanova@aspire.gov.kz</t>
   </si>
   <si>
     <t>Зерттелетін үй шаруашылықтар ақшалай шығыстарының құрылымы,  орташа жан басына шаққанда</t>
   </si>
   <si>
     <t>2015 жылдан</t>
   </si>
   <si>
     <t>теңге</t>
   </si>
   <si>
     <t>Есептеу арқылы</t>
   </si>
   <si>
     <t>Статистика бойынша әдіснамалық ережелер 4-ші басылым, Астана 2018 �</t>
   </si>
   <si>
     <t xml:space="preserve">Қазақстан Республикасындағы 12000 үй шаруашылықтарын іріктеу әдісімен зерттеу республиканың барлық облыстарында,  Астана, Алматы және Шымкент қалаларында тоқсан сайын жүргізеді және негізгі көзі болып табылады. Зерттеу бірліктеріне үй шаруашылығы және олардың жекелеген мүшелері кіреді. </t>
   </si>
   <si>
     <t>Туркестан облысы мен Шымкент қаласы  (республикалық маңызы бар қала) 2018 жылы, Абай, Жетісу, Ұлытау облыстары 2022 жылы құрылды.</t>
   </si>
   <si>
     <t>Еңбек және тұрмыс деңгейі статистикасы департаменті, 
 Үй шаруашылықтарын зерттеу статистикасы басқармасы</t>
   </si>
   <si>
     <t>Жұманова Нағима Асқарқызы</t>
   </si>
   <si>
     <t>Ақшалай шығыстардың құрылымына тұтыну шығындары, туыстары мен таныстарына материалдықкөмек, алемент, салықтар, төлемдер және басқа төлемдер , ниесие мен қарызды өтеу кіреді</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="166" formatCode="####\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="22">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto "/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
@@ -2247,51 +2247,52 @@
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
-      <sz val="8"/>
+      <sz val="10"/>
+      <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
@@ -2315,59 +2316,60 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="6">
+  <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="99">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
@@ -2477,54 +2479,50 @@
     <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="4" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="4" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="16" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -2556,79 +2554,86 @@
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="6">
+  <cellStyles count="7">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 10" xfId="6"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 3" xfId="4"/>
     <cellStyle name="Обычный 50" xfId="5"/>
     <cellStyle name="Обычный 7" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet24.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/Users/NDCD1~1.ZHU/AppData/Local/Temp/&#1044;&#1072;&#1085;&#1085;&#1099;&#1077;%202023.05.30-15.00.44..xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
-<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="ҚР"/>
       <sheetName val="Абай"/>
       <sheetName val="Ақмола"/>
       <sheetName val="Ақтөбе"/>
       <sheetName val="Алматы "/>
       <sheetName val="Атырау"/>
       <sheetName val="БҚО"/>
       <sheetName val="Жамбыл"/>
       <sheetName val="Жетісу"/>
       <sheetName val="Қарағанды"/>
       <sheetName val="Қостанай"/>
       <sheetName val="Қызылорда"/>
       <sheetName val="Маңғыстау"/>
       <sheetName val="ОҚО"/>
       <sheetName val="Павлодар"/>
       <sheetName val="СҚО"/>
       <sheetName val="Түркістан"/>
       <sheetName val="Ұлытау"/>
       <sheetName val="ШҚО"/>
       <sheetName val="Астана қ"/>
       <sheetName val="Алматы қ"/>
       <sheetName val="Шымкент қ"/>
       <sheetName val="Лист2"/>
@@ -2878,86 +2883,84 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -3101,59 +3104,59 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/labor-and-income/stat-life/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/97c/71dnlq2dk7vea7a6ofa2v6f1schhvxo0.rar" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:n.zhumanova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/704478?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:B29"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="I12" sqref="I12"/>
+      <selection activeCell="B25" sqref="B25"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="44.28515625" style="63" customWidth="1"/>
     <col min="2" max="2" width="94.7109375" style="63" customWidth="1"/>
     <col min="3" max="256" width="9.140625" style="63"/>
     <col min="257" max="257" width="44.28515625" style="63" customWidth="1"/>
     <col min="258" max="258" width="94.7109375" style="63" customWidth="1"/>
     <col min="259" max="512" width="9.140625" style="63"/>
     <col min="513" max="513" width="44.28515625" style="63" customWidth="1"/>
     <col min="514" max="514" width="94.7109375" style="63" customWidth="1"/>
     <col min="515" max="768" width="9.140625" style="63"/>
     <col min="769" max="769" width="44.28515625" style="63" customWidth="1"/>
     <col min="770" max="770" width="94.7109375" style="63" customWidth="1"/>
     <col min="771" max="1024" width="9.140625" style="63"/>
     <col min="1025" max="1025" width="44.28515625" style="63" customWidth="1"/>
     <col min="1026" max="1026" width="94.7109375" style="63" customWidth="1"/>
     <col min="1027" max="1280" width="9.140625" style="63"/>
     <col min="1281" max="1281" width="44.28515625" style="63" customWidth="1"/>
     <col min="1282" max="1282" width="94.7109375" style="63" customWidth="1"/>
     <col min="1283" max="1536" width="9.140625" style="63"/>
     <col min="1537" max="1537" width="44.28515625" style="63" customWidth="1"/>
     <col min="1538" max="1538" width="94.7109375" style="63" customWidth="1"/>
     <col min="1539" max="1792" width="9.140625" style="63"/>
     <col min="1793" max="1793" width="44.28515625" style="63" customWidth="1"/>
     <col min="1794" max="1794" width="94.7109375" style="63" customWidth="1"/>
     <col min="1795" max="2048" width="9.140625" style="63"/>
@@ -3306,209 +3309,209 @@
     <col min="14339" max="14592" width="9.140625" style="63"/>
     <col min="14593" max="14593" width="44.28515625" style="63" customWidth="1"/>
     <col min="14594" max="14594" width="94.7109375" style="63" customWidth="1"/>
     <col min="14595" max="14848" width="9.140625" style="63"/>
     <col min="14849" max="14849" width="44.28515625" style="63" customWidth="1"/>
     <col min="14850" max="14850" width="94.7109375" style="63" customWidth="1"/>
     <col min="14851" max="15104" width="9.140625" style="63"/>
     <col min="15105" max="15105" width="44.28515625" style="63" customWidth="1"/>
     <col min="15106" max="15106" width="94.7109375" style="63" customWidth="1"/>
     <col min="15107" max="15360" width="9.140625" style="63"/>
     <col min="15361" max="15361" width="44.28515625" style="63" customWidth="1"/>
     <col min="15362" max="15362" width="94.7109375" style="63" customWidth="1"/>
     <col min="15363" max="15616" width="9.140625" style="63"/>
     <col min="15617" max="15617" width="44.28515625" style="63" customWidth="1"/>
     <col min="15618" max="15618" width="94.7109375" style="63" customWidth="1"/>
     <col min="15619" max="15872" width="9.140625" style="63"/>
     <col min="15873" max="15873" width="44.28515625" style="63" customWidth="1"/>
     <col min="15874" max="15874" width="94.7109375" style="63" customWidth="1"/>
     <col min="15875" max="16128" width="9.140625" style="63"/>
     <col min="16129" max="16129" width="44.28515625" style="63" customWidth="1"/>
     <col min="16130" max="16130" width="94.7109375" style="63" customWidth="1"/>
     <col min="16131" max="16384" width="9.140625" style="63"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="13.5" customHeight="1">
-      <c r="A1" s="88"/>
-      <c r="B1" s="88"/>
+      <c r="A1" s="86"/>
+      <c r="B1" s="86"/>
     </row>
     <row r="2" spans="1:2" ht="21" customHeight="1">
       <c r="A2" s="64" t="s">
         <v>619</v>
       </c>
-      <c r="B2" s="75">
+      <c r="B2" s="73">
         <v>642301</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="21" customHeight="1">
       <c r="A3" s="64" t="s">
         <v>620</v>
       </c>
-      <c r="B3" s="75" t="s">
+      <c r="B3" s="73" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="4" spans="1:2" ht="21" customHeight="1">
       <c r="A4" s="64" t="s">
         <v>621</v>
       </c>
-      <c r="B4" s="76" t="s">
-        <v>653</v>
+      <c r="B4" s="74" t="s">
+        <v>652</v>
       </c>
     </row>
     <row r="5" spans="1:2" ht="21" customHeight="1">
       <c r="A5" s="65" t="s">
         <v>622</v>
       </c>
-      <c r="B5" s="75" t="s">
-        <v>651</v>
+      <c r="B5" s="73" t="s">
+        <v>650</v>
       </c>
     </row>
     <row r="6" spans="1:2" ht="21" customHeight="1">
       <c r="A6" s="65" t="s">
         <v>623</v>
       </c>
-      <c r="B6" s="75" t="s">
-        <v>652</v>
+      <c r="B6" s="73" t="s">
+        <v>651</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="30.75" customHeight="1">
       <c r="A7" s="65" t="s">
         <v>624</v>
       </c>
-      <c r="B7" s="86" t="s">
-        <v>660</v>
+      <c r="B7" s="84" t="s">
+        <v>659</v>
       </c>
     </row>
     <row r="8" spans="1:2" ht="21" customHeight="1">
       <c r="A8" s="64" t="s">
         <v>625</v>
       </c>
-      <c r="B8" s="76" t="s">
-        <v>654</v>
+      <c r="B8" s="74" t="s">
+        <v>653</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="42" customHeight="1">
       <c r="A9" s="64" t="s">
         <v>626</v>
       </c>
-      <c r="B9" s="77" t="s">
-        <v>655</v>
+      <c r="B9" s="75" t="s">
+        <v>654</v>
       </c>
     </row>
     <row r="10" spans="1:2" ht="52.5" customHeight="1">
       <c r="A10" s="64" t="s">
         <v>627</v>
       </c>
-      <c r="B10" s="77" t="s">
-        <v>656</v>
+      <c r="B10" s="75" t="s">
+        <v>655</v>
       </c>
     </row>
     <row r="11" spans="1:2" ht="30.75" customHeight="1">
       <c r="A11" s="64" t="s">
         <v>628</v>
       </c>
-      <c r="B11" s="84" t="s">
-        <v>657</v>
+      <c r="B11" s="82" t="s">
+        <v>656</v>
       </c>
     </row>
     <row r="12" spans="1:2" ht="21" customHeight="1">
       <c r="A12" s="64" t="s">
         <v>629</v>
       </c>
-      <c r="B12" s="78"/>
+      <c r="B12" s="76"/>
     </row>
     <row r="13" spans="1:2" ht="21" customHeight="1">
       <c r="A13" s="66" t="s">
         <v>630</v>
       </c>
-      <c r="B13" s="79" t="s">
-        <v>646</v>
+      <c r="B13" s="77" t="s">
+        <v>645</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="21" customHeight="1">
       <c r="A14" s="66" t="s">
         <v>631</v>
       </c>
-      <c r="B14" s="79" t="s">
-        <v>647</v>
+      <c r="B14" s="77" t="s">
+        <v>646</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="21" customHeight="1">
       <c r="A15" s="66" t="s">
         <v>632</v>
       </c>
-      <c r="B15" s="79" t="s">
-        <v>648</v>
+      <c r="B15" s="77" t="s">
+        <v>647</v>
       </c>
     </row>
     <row r="16" spans="1:2" ht="21" customHeight="1">
       <c r="A16" s="64" t="s">
         <v>633</v>
       </c>
-      <c r="B16" s="80">
-        <v>46099</v>
+      <c r="B16" s="78">
+        <v>46199</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="21" customHeight="1">
       <c r="A17" s="64" t="s">
         <v>634</v>
       </c>
-      <c r="B17" s="80">
-        <v>46191</v>
+      <c r="B17" s="78">
+        <v>46283</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="33.75" customHeight="1">
       <c r="A18" s="64" t="s">
         <v>635</v>
       </c>
-      <c r="B18" s="85" t="s">
-        <v>658</v>
+      <c r="B18" s="83" t="s">
+        <v>657</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="21" customHeight="1">
       <c r="A19" s="64" t="s">
         <v>636</v>
       </c>
-      <c r="B19" s="81" t="s">
-        <v>659</v>
+      <c r="B19" s="79" t="s">
+        <v>658</v>
       </c>
     </row>
     <row r="20" spans="1:2" ht="21" customHeight="1">
       <c r="A20" s="64" t="s">
         <v>637</v>
       </c>
-      <c r="B20" s="82" t="s">
-        <v>649</v>
+      <c r="B20" s="80" t="s">
+        <v>648</v>
       </c>
     </row>
     <row r="21" spans="1:2" ht="21" customHeight="1">
       <c r="A21" s="64" t="s">
         <v>638</v>
       </c>
-      <c r="B21" s="83" t="s">
-        <v>650</v>
+      <c r="B21" s="81" t="s">
+        <v>649</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" s="67"/>
       <c r="B22" s="67"/>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" s="67"/>
       <c r="B23" s="67"/>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" s="67"/>
       <c r="B24" s="67"/>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" s="67"/>
       <c r="B25" s="67"/>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" s="67"/>
       <c r="B26" s="67"/>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" s="67"/>
       <c r="B27" s="67"/>
@@ -3519,172 +3522,172 @@
     </row>
     <row r="29" spans="1:2">
       <c r="A29" s="68"/>
       <c r="B29" s="68"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2" display="https://stat.gov.kz/upload/iblock/97c/71dnlq2dk7vea7a6ofa2v6f1schhvxo0.rar "/>
     <hyperlink ref="B14" r:id="rId3"/>
     <hyperlink ref="B15" r:id="rId4"/>
     <hyperlink ref="B12" r:id="rId5" display="https://stat.gov.kz/ru/classifiers/statistical/21/"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId6"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:T63"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:T68"/>
   <sheetViews>
     <sheetView topLeftCell="A40" workbookViewId="0">
-      <selection activeCell="K63" sqref="K63"/>
+      <selection activeCell="B65" sqref="B65:H65"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="1" customWidth="1"/>
     <col min="2" max="3" width="19.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="17" style="1" customWidth="1"/>
     <col min="5" max="5" width="16.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="15" style="1" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="1" customWidth="1"/>
     <col min="9" max="19" width="9.140625" style="1"/>
     <col min="20" max="20" width="9.140625" style="2" customWidth="1"/>
     <col min="21" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="18" customHeight="1">
-      <c r="A1" s="90" t="s">
+      <c r="A1" s="88" t="s">
         <v>20</v>
       </c>
-      <c r="B1" s="91"/>
-[...5 lines deleted...]
-      <c r="H1" s="91"/>
+      <c r="B1" s="89"/>
+      <c r="C1" s="89"/>
+      <c r="D1" s="89"/>
+      <c r="E1" s="89"/>
+      <c r="F1" s="89"/>
+      <c r="G1" s="89"/>
+      <c r="H1" s="89"/>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2" s="92" t="s">
+      <c r="A2" s="90" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="92"/>
-[...5 lines deleted...]
-      <c r="H2" s="92"/>
+      <c r="B2" s="90"/>
+      <c r="C2" s="90"/>
+      <c r="D2" s="90"/>
+      <c r="E2" s="90"/>
+      <c r="F2" s="90"/>
+      <c r="G2" s="90"/>
+      <c r="H2" s="90"/>
     </row>
     <row r="3" spans="1:8" ht="10.5" customHeight="1">
-      <c r="A3" s="89"/>
-      <c r="B3" s="89" t="s">
+      <c r="A3" s="87"/>
+      <c r="B3" s="87" t="s">
         <v>7</v>
       </c>
-      <c r="C3" s="89" t="s">
+      <c r="C3" s="87" t="s">
         <v>8</v>
       </c>
-      <c r="D3" s="89"/>
-[...3 lines deleted...]
-      <c r="H3" s="89"/>
+      <c r="D3" s="87"/>
+      <c r="E3" s="87"/>
+      <c r="F3" s="87"/>
+      <c r="G3" s="87"/>
+      <c r="H3" s="87"/>
     </row>
     <row r="4" spans="1:8" ht="4.5" customHeight="1">
-      <c r="A4" s="89"/>
-[...6 lines deleted...]
-      <c r="H4" s="89"/>
+      <c r="A4" s="87"/>
+      <c r="B4" s="87"/>
+      <c r="C4" s="87"/>
+      <c r="D4" s="87"/>
+      <c r="E4" s="87"/>
+      <c r="F4" s="87"/>
+      <c r="G4" s="87"/>
+      <c r="H4" s="87"/>
     </row>
     <row r="5" spans="1:8" ht="9.75" customHeight="1">
-      <c r="A5" s="89"/>
-[...1 lines deleted...]
-      <c r="C5" s="89" t="s">
+      <c r="A5" s="87"/>
+      <c r="B5" s="87"/>
+      <c r="C5" s="87" t="s">
         <v>9</v>
       </c>
-      <c r="D5" s="89" t="s">
+      <c r="D5" s="87" t="s">
         <v>5</v>
       </c>
-      <c r="E5" s="89"/>
-[...1 lines deleted...]
-      <c r="G5" s="89" t="s">
+      <c r="E5" s="87"/>
+      <c r="F5" s="87"/>
+      <c r="G5" s="87" t="s">
         <v>10</v>
       </c>
-      <c r="H5" s="89" t="s">
+      <c r="H5" s="87" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="5.25" customHeight="1">
-      <c r="A6" s="89"/>
-[...6 lines deleted...]
-      <c r="H6" s="89"/>
+      <c r="A6" s="87"/>
+      <c r="B6" s="87"/>
+      <c r="C6" s="87"/>
+      <c r="D6" s="87"/>
+      <c r="E6" s="87"/>
+      <c r="F6" s="87"/>
+      <c r="G6" s="87"/>
+      <c r="H6" s="87"/>
     </row>
     <row r="7" spans="1:8">
-      <c r="A7" s="89"/>
-[...2 lines deleted...]
-      <c r="D7" s="89" t="s">
+      <c r="A7" s="87"/>
+      <c r="B7" s="87"/>
+      <c r="C7" s="87"/>
+      <c r="D7" s="87" t="s">
         <v>12</v>
       </c>
-      <c r="E7" s="89" t="s">
+      <c r="E7" s="87" t="s">
         <v>13</v>
       </c>
-      <c r="F7" s="89" t="s">
+      <c r="F7" s="87" t="s">
         <v>14</v>
       </c>
-      <c r="G7" s="89"/>
-      <c r="H7" s="89"/>
+      <c r="G7" s="87"/>
+      <c r="H7" s="87"/>
     </row>
     <row r="8" spans="1:8" ht="27" customHeight="1">
-      <c r="A8" s="89"/>
-[...6 lines deleted...]
-      <c r="H8" s="89"/>
+      <c r="A8" s="87"/>
+      <c r="B8" s="87"/>
+      <c r="C8" s="87"/>
+      <c r="D8" s="87"/>
+      <c r="E8" s="87"/>
+      <c r="F8" s="87"/>
+      <c r="G8" s="87"/>
+      <c r="H8" s="87"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="3">
         <v>2015</v>
       </c>
       <c r="B9" s="13">
         <v>100</v>
       </c>
       <c r="C9" s="13">
         <v>96.6</v>
       </c>
       <c r="D9" s="13">
         <v>51.4</v>
       </c>
       <c r="E9" s="13">
         <v>25.7</v>
       </c>
       <c r="F9" s="13">
         <v>19.5</v>
       </c>
       <c r="G9" s="13" t="s">
         <v>55</v>
       </c>
       <c r="H9" s="13">
         <f>[1]ҚР!B20+[1]ҚР!B39</f>
@@ -4997,66 +5000,66 @@
         <v>100</v>
       </c>
       <c r="C59" s="34">
         <v>95.8</v>
       </c>
       <c r="D59" s="34">
         <v>58.5</v>
       </c>
       <c r="E59" s="34">
         <v>20.5</v>
       </c>
       <c r="F59" s="34">
         <v>16.8</v>
       </c>
       <c r="G59" s="34">
         <v>0.1</v>
       </c>
       <c r="H59" s="24">
         <v>4.0999999999999996</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="6" t="s">
         <v>1</v>
       </c>
-      <c r="B60" s="74">
-[...2 lines deleted...]
-      <c r="C60" s="74">
+      <c r="B60" s="72">
+        <v>100</v>
+      </c>
+      <c r="C60" s="72">
         <v>93.6</v>
       </c>
-      <c r="D60" s="74">
+      <c r="D60" s="72">
         <v>56.9</v>
       </c>
-      <c r="E60" s="74">
+      <c r="E60" s="72">
         <v>19</v>
       </c>
-      <c r="F60" s="74">
+      <c r="F60" s="72">
         <v>17.7</v>
       </c>
-      <c r="G60" s="74">
+      <c r="G60" s="72">
         <v>0.2</v>
       </c>
       <c r="H60" s="12">
         <v>6.2</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B61" s="32">
         <v>100</v>
       </c>
       <c r="C61" s="32">
         <v>95.7</v>
       </c>
       <c r="D61" s="32">
         <v>58</v>
       </c>
       <c r="E61" s="32">
         <v>20.6</v>
       </c>
       <c r="F61" s="32">
         <v>17.100000000000001</v>
       </c>
@@ -5072,217 +5075,291 @@
         <v>3</v>
       </c>
       <c r="B62" s="32">
         <v>100</v>
       </c>
       <c r="C62" s="32">
         <v>96.8</v>
       </c>
       <c r="D62" s="32">
         <v>59.7</v>
       </c>
       <c r="E62" s="32">
         <v>21.5</v>
       </c>
       <c r="F62" s="32">
         <v>15.6</v>
       </c>
       <c r="G62" s="32">
         <v>0</v>
       </c>
       <c r="H62" s="14">
         <v>3.2</v>
       </c>
     </row>
     <row r="63" spans="1:9">
-      <c r="A63" s="22" t="s">
+      <c r="A63" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="B63" s="87">
-[...2 lines deleted...]
-      <c r="C63" s="87">
+      <c r="B63" s="12">
+        <v>100</v>
+      </c>
+      <c r="C63" s="12">
         <v>96.8</v>
       </c>
-      <c r="D63" s="87">
+      <c r="D63" s="12">
         <v>58.6</v>
       </c>
-      <c r="E63" s="87">
+      <c r="E63" s="12">
         <v>21.1</v>
       </c>
-      <c r="F63" s="87">
+      <c r="F63" s="12">
         <v>17.100000000000001</v>
       </c>
-      <c r="G63" s="87">
+      <c r="G63" s="12">
         <v>0</v>
       </c>
-      <c r="H63" s="87">
+      <c r="H63" s="12">
         <v>3.2</v>
       </c>
+    </row>
+    <row r="64" spans="1:9">
+      <c r="A64" s="16">
+        <v>2026</v>
+      </c>
+      <c r="B64" s="28"/>
+      <c r="C64" s="28"/>
+      <c r="D64" s="28"/>
+      <c r="E64" s="28"/>
+      <c r="F64" s="28"/>
+      <c r="G64" s="28"/>
+      <c r="H64" s="13"/>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" s="6" t="s">
+        <v>1</v>
+      </c>
+      <c r="B65" s="98">
+        <v>100</v>
+      </c>
+      <c r="C65" s="98">
+        <v>92.8</v>
+      </c>
+      <c r="D65" s="98">
+        <v>54.2</v>
+      </c>
+      <c r="E65" s="98">
+        <v>20.8</v>
+      </c>
+      <c r="F65" s="98">
+        <v>17.8</v>
+      </c>
+      <c r="G65" s="98">
+        <v>0.2</v>
+      </c>
+      <c r="H65" s="98">
+        <v>5.6</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B66" s="32"/>
+      <c r="C66" s="32"/>
+      <c r="D66" s="32"/>
+      <c r="E66" s="32"/>
+      <c r="F66" s="32"/>
+      <c r="G66" s="32"/>
+      <c r="H66" s="21"/>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="B67" s="32"/>
+      <c r="C67" s="32"/>
+      <c r="D67" s="32"/>
+      <c r="E67" s="32"/>
+      <c r="F67" s="32"/>
+      <c r="G67" s="32"/>
+      <c r="H67" s="14"/>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" s="22" t="s">
+        <v>4</v>
+      </c>
+      <c r="B68" s="85"/>
+      <c r="C68" s="85"/>
+      <c r="D68" s="85"/>
+      <c r="E68" s="85"/>
+      <c r="F68" s="85"/>
+      <c r="G68" s="85"/>
+      <c r="H68" s="85"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="H5:H8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:A8"/>
     <mergeCell ref="B3:B8"/>
     <mergeCell ref="C3:H4"/>
     <mergeCell ref="C5:C8"/>
     <mergeCell ref="D5:F6"/>
     <mergeCell ref="G5:G8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:T28"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:T33"/>
   <sheetViews>
     <sheetView topLeftCell="A10" workbookViewId="0">
-      <selection activeCell="M26" sqref="M26"/>
+      <selection activeCell="B30" sqref="B30:H30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="1" customWidth="1"/>
     <col min="2" max="3" width="19.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="17" style="1" customWidth="1"/>
     <col min="5" max="5" width="16.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="15" style="1" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="1" customWidth="1"/>
     <col min="9" max="19" width="9.140625" style="1"/>
     <col min="20" max="20" width="9.140625" style="2" customWidth="1"/>
     <col min="21" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="18" customHeight="1">
-      <c r="A1" s="90" t="s">
+      <c r="A1" s="88" t="s">
         <v>21</v>
       </c>
-      <c r="B1" s="91"/>
-[...5 lines deleted...]
-      <c r="H1" s="91"/>
+      <c r="B1" s="89"/>
+      <c r="C1" s="89"/>
+      <c r="D1" s="89"/>
+      <c r="E1" s="89"/>
+      <c r="F1" s="89"/>
+      <c r="G1" s="89"/>
+      <c r="H1" s="89"/>
     </row>
     <row r="2" spans="1:11">
-      <c r="A2" s="92" t="s">
+      <c r="A2" s="90" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="92"/>
-[...5 lines deleted...]
-      <c r="H2" s="92"/>
+      <c r="B2" s="90"/>
+      <c r="C2" s="90"/>
+      <c r="D2" s="90"/>
+      <c r="E2" s="90"/>
+      <c r="F2" s="90"/>
+      <c r="G2" s="90"/>
+      <c r="H2" s="90"/>
     </row>
     <row r="3" spans="1:11" ht="10.5" customHeight="1">
-      <c r="A3" s="89"/>
-      <c r="B3" s="89" t="s">
+      <c r="A3" s="87"/>
+      <c r="B3" s="87" t="s">
         <v>7</v>
       </c>
-      <c r="C3" s="89" t="s">
+      <c r="C3" s="87" t="s">
         <v>8</v>
       </c>
-      <c r="D3" s="89"/>
-[...3 lines deleted...]
-      <c r="H3" s="89"/>
+      <c r="D3" s="87"/>
+      <c r="E3" s="87"/>
+      <c r="F3" s="87"/>
+      <c r="G3" s="87"/>
+      <c r="H3" s="87"/>
     </row>
     <row r="4" spans="1:11" ht="4.5" customHeight="1">
-      <c r="A4" s="89"/>
-[...6 lines deleted...]
-      <c r="H4" s="89"/>
+      <c r="A4" s="87"/>
+      <c r="B4" s="87"/>
+      <c r="C4" s="87"/>
+      <c r="D4" s="87"/>
+      <c r="E4" s="87"/>
+      <c r="F4" s="87"/>
+      <c r="G4" s="87"/>
+      <c r="H4" s="87"/>
     </row>
     <row r="5" spans="1:11" ht="9.75" customHeight="1">
-      <c r="A5" s="89"/>
-[...1 lines deleted...]
-      <c r="C5" s="89" t="s">
+      <c r="A5" s="87"/>
+      <c r="B5" s="87"/>
+      <c r="C5" s="87" t="s">
         <v>9</v>
       </c>
-      <c r="D5" s="89" t="s">
+      <c r="D5" s="87" t="s">
         <v>5</v>
       </c>
-      <c r="E5" s="89"/>
-[...1 lines deleted...]
-      <c r="G5" s="89" t="s">
+      <c r="E5" s="87"/>
+      <c r="F5" s="87"/>
+      <c r="G5" s="87" t="s">
         <v>10</v>
       </c>
-      <c r="H5" s="89" t="s">
+      <c r="H5" s="87" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:11" ht="5.25" customHeight="1">
-      <c r="A6" s="89"/>
-[...6 lines deleted...]
-      <c r="H6" s="89"/>
+      <c r="A6" s="87"/>
+      <c r="B6" s="87"/>
+      <c r="C6" s="87"/>
+      <c r="D6" s="87"/>
+      <c r="E6" s="87"/>
+      <c r="F6" s="87"/>
+      <c r="G6" s="87"/>
+      <c r="H6" s="87"/>
     </row>
     <row r="7" spans="1:11">
-      <c r="A7" s="89"/>
-[...2 lines deleted...]
-      <c r="D7" s="89" t="s">
+      <c r="A7" s="87"/>
+      <c r="B7" s="87"/>
+      <c r="C7" s="87"/>
+      <c r="D7" s="87" t="s">
         <v>12</v>
       </c>
-      <c r="E7" s="89" t="s">
+      <c r="E7" s="87" t="s">
         <v>13</v>
       </c>
-      <c r="F7" s="89" t="s">
+      <c r="F7" s="87" t="s">
         <v>14</v>
       </c>
-      <c r="G7" s="89"/>
-      <c r="H7" s="89"/>
+      <c r="G7" s="87"/>
+      <c r="H7" s="87"/>
     </row>
     <row r="8" spans="1:11" ht="27" customHeight="1">
-      <c r="A8" s="89"/>
-[...6 lines deleted...]
-      <c r="H8" s="89"/>
+      <c r="A8" s="87"/>
+      <c r="B8" s="87"/>
+      <c r="C8" s="87"/>
+      <c r="D8" s="87"/>
+      <c r="E8" s="87"/>
+      <c r="F8" s="87"/>
+      <c r="G8" s="87"/>
+      <c r="H8" s="87"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="16">
         <v>2022</v>
       </c>
       <c r="B9" s="14">
         <v>100</v>
       </c>
       <c r="C9" s="24">
         <v>93</v>
       </c>
       <c r="D9" s="24">
         <v>57.5</v>
       </c>
       <c r="E9" s="24">
         <v>21.1</v>
       </c>
       <c r="F9" s="24">
         <v>14.4</v>
       </c>
       <c r="G9" s="24">
         <v>0.1</v>
       </c>
       <c r="H9" s="25">
         <v>6.9</v>
@@ -5645,66 +5722,66 @@
         <v>100</v>
       </c>
       <c r="C24" s="34">
         <v>91.9</v>
       </c>
       <c r="D24" s="34">
         <v>59.3</v>
       </c>
       <c r="E24" s="34">
         <v>19.2</v>
       </c>
       <c r="F24" s="34">
         <v>13.4</v>
       </c>
       <c r="G24" s="34">
         <v>0.2</v>
       </c>
       <c r="H24" s="24">
         <v>7.8999999999999995</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="6" t="s">
         <v>1</v>
       </c>
-      <c r="B25" s="74">
-[...2 lines deleted...]
-      <c r="C25" s="74">
+      <c r="B25" s="72">
+        <v>100</v>
+      </c>
+      <c r="C25" s="72">
         <v>91.2</v>
       </c>
-      <c r="D25" s="74">
+      <c r="D25" s="72">
         <v>56.2</v>
       </c>
-      <c r="E25" s="74">
+      <c r="E25" s="72">
         <v>19.8</v>
       </c>
-      <c r="F25" s="74">
+      <c r="F25" s="72">
         <v>15.2</v>
       </c>
-      <c r="G25" s="74">
+      <c r="G25" s="72">
         <v>0.4</v>
       </c>
       <c r="H25" s="12">
         <v>8.4</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B26" s="32">
         <v>100</v>
       </c>
       <c r="C26" s="32">
         <v>92.3</v>
       </c>
       <c r="D26" s="32">
         <v>59.7</v>
       </c>
       <c r="E26" s="32">
         <v>19.100000000000001</v>
       </c>
       <c r="F26" s="32">
         <v>13.5</v>
       </c>
@@ -5720,217 +5797,291 @@
         <v>3</v>
       </c>
       <c r="B27" s="32">
         <v>100</v>
       </c>
       <c r="C27" s="32">
         <v>91.4</v>
       </c>
       <c r="D27" s="32">
         <v>60.1</v>
       </c>
       <c r="E27" s="32">
         <v>19.2</v>
       </c>
       <c r="F27" s="32">
         <v>12.1</v>
       </c>
       <c r="G27" s="32">
         <v>0.1</v>
       </c>
       <c r="H27" s="14">
         <v>8.5</v>
       </c>
     </row>
     <row r="28" spans="1:8">
-      <c r="A28" s="22" t="s">
+      <c r="A28" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="B28" s="87">
-[...2 lines deleted...]
-      <c r="C28" s="87">
+      <c r="B28" s="12">
+        <v>100</v>
+      </c>
+      <c r="C28" s="12">
         <v>92.7</v>
       </c>
-      <c r="D28" s="87">
+      <c r="D28" s="12">
         <v>61</v>
       </c>
-      <c r="E28" s="87">
+      <c r="E28" s="12">
         <v>18.7</v>
       </c>
-      <c r="F28" s="87">
+      <c r="F28" s="12">
         <v>13</v>
       </c>
-      <c r="G28" s="87">
+      <c r="G28" s="12">
         <v>0</v>
       </c>
-      <c r="H28" s="87">
+      <c r="H28" s="12">
         <v>7.3000000000000007</v>
       </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" s="16">
+        <v>2026</v>
+      </c>
+      <c r="B29" s="28"/>
+      <c r="C29" s="28"/>
+      <c r="D29" s="28"/>
+      <c r="E29" s="28"/>
+      <c r="F29" s="28"/>
+      <c r="G29" s="28"/>
+      <c r="H29" s="13"/>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" s="6" t="s">
+        <v>1</v>
+      </c>
+      <c r="B30" s="98">
+        <v>100</v>
+      </c>
+      <c r="C30" s="98">
+        <v>89.9</v>
+      </c>
+      <c r="D30" s="98">
+        <v>57.5</v>
+      </c>
+      <c r="E30" s="98">
+        <v>17.7</v>
+      </c>
+      <c r="F30" s="98">
+        <v>14.7</v>
+      </c>
+      <c r="G30" s="98">
+        <v>0.3</v>
+      </c>
+      <c r="H30" s="98">
+        <v>8.8000000000000007</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B31" s="32"/>
+      <c r="C31" s="32"/>
+      <c r="D31" s="32"/>
+      <c r="E31" s="32"/>
+      <c r="F31" s="32"/>
+      <c r="G31" s="32"/>
+      <c r="H31" s="21"/>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="B32" s="32"/>
+      <c r="C32" s="32"/>
+      <c r="D32" s="32"/>
+      <c r="E32" s="32"/>
+      <c r="F32" s="32"/>
+      <c r="G32" s="32"/>
+      <c r="H32" s="14"/>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" s="22" t="s">
+        <v>4</v>
+      </c>
+      <c r="B33" s="85"/>
+      <c r="C33" s="85"/>
+      <c r="D33" s="85"/>
+      <c r="E33" s="85"/>
+      <c r="F33" s="85"/>
+      <c r="G33" s="85"/>
+      <c r="H33" s="85"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="H5:H8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:A8"/>
     <mergeCell ref="B3:B8"/>
     <mergeCell ref="C3:H4"/>
     <mergeCell ref="C5:C8"/>
     <mergeCell ref="D5:F6"/>
     <mergeCell ref="G5:G8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:T63"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:T68"/>
   <sheetViews>
     <sheetView topLeftCell="A43" workbookViewId="0">
-      <selection activeCell="L60" sqref="L60"/>
+      <selection activeCell="B65" sqref="B65:H65"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="1" customWidth="1"/>
     <col min="2" max="3" width="19.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="17" style="1" customWidth="1"/>
     <col min="5" max="5" width="16.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="15" style="1" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="1" customWidth="1"/>
     <col min="9" max="19" width="9.140625" style="1"/>
     <col min="20" max="20" width="9.140625" style="2" customWidth="1"/>
     <col min="21" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="18" customHeight="1">
-      <c r="A1" s="90" t="s">
+      <c r="A1" s="88" t="s">
         <v>22</v>
       </c>
-      <c r="B1" s="91"/>
-[...5 lines deleted...]
-      <c r="H1" s="91"/>
+      <c r="B1" s="89"/>
+      <c r="C1" s="89"/>
+      <c r="D1" s="89"/>
+      <c r="E1" s="89"/>
+      <c r="F1" s="89"/>
+      <c r="G1" s="89"/>
+      <c r="H1" s="89"/>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2" s="92" t="s">
+      <c r="A2" s="90" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="92"/>
-[...5 lines deleted...]
-      <c r="H2" s="92"/>
+      <c r="B2" s="90"/>
+      <c r="C2" s="90"/>
+      <c r="D2" s="90"/>
+      <c r="E2" s="90"/>
+      <c r="F2" s="90"/>
+      <c r="G2" s="90"/>
+      <c r="H2" s="90"/>
     </row>
     <row r="3" spans="1:8" ht="10.5" customHeight="1">
-      <c r="A3" s="89"/>
-      <c r="B3" s="89" t="s">
+      <c r="A3" s="87"/>
+      <c r="B3" s="87" t="s">
         <v>7</v>
       </c>
-      <c r="C3" s="89" t="s">
+      <c r="C3" s="87" t="s">
         <v>8</v>
       </c>
-      <c r="D3" s="89"/>
-[...3 lines deleted...]
-      <c r="H3" s="89"/>
+      <c r="D3" s="87"/>
+      <c r="E3" s="87"/>
+      <c r="F3" s="87"/>
+      <c r="G3" s="87"/>
+      <c r="H3" s="87"/>
     </row>
     <row r="4" spans="1:8" ht="4.5" customHeight="1">
-      <c r="A4" s="89"/>
-[...6 lines deleted...]
-      <c r="H4" s="89"/>
+      <c r="A4" s="87"/>
+      <c r="B4" s="87"/>
+      <c r="C4" s="87"/>
+      <c r="D4" s="87"/>
+      <c r="E4" s="87"/>
+      <c r="F4" s="87"/>
+      <c r="G4" s="87"/>
+      <c r="H4" s="87"/>
     </row>
     <row r="5" spans="1:8" ht="9.75" customHeight="1">
-      <c r="A5" s="89"/>
-[...1 lines deleted...]
-      <c r="C5" s="89" t="s">
+      <c r="A5" s="87"/>
+      <c r="B5" s="87"/>
+      <c r="C5" s="87" t="s">
         <v>9</v>
       </c>
-      <c r="D5" s="89" t="s">
+      <c r="D5" s="87" t="s">
         <v>5</v>
       </c>
-      <c r="E5" s="89"/>
-[...1 lines deleted...]
-      <c r="G5" s="89" t="s">
+      <c r="E5" s="87"/>
+      <c r="F5" s="87"/>
+      <c r="G5" s="87" t="s">
         <v>10</v>
       </c>
-      <c r="H5" s="89" t="s">
+      <c r="H5" s="87" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="5.25" customHeight="1">
-      <c r="A6" s="89"/>
-[...6 lines deleted...]
-      <c r="H6" s="89"/>
+      <c r="A6" s="87"/>
+      <c r="B6" s="87"/>
+      <c r="C6" s="87"/>
+      <c r="D6" s="87"/>
+      <c r="E6" s="87"/>
+      <c r="F6" s="87"/>
+      <c r="G6" s="87"/>
+      <c r="H6" s="87"/>
     </row>
     <row r="7" spans="1:8">
-      <c r="A7" s="89"/>
-[...2 lines deleted...]
-      <c r="D7" s="89" t="s">
+      <c r="A7" s="87"/>
+      <c r="B7" s="87"/>
+      <c r="C7" s="87"/>
+      <c r="D7" s="87" t="s">
         <v>12</v>
       </c>
-      <c r="E7" s="89" t="s">
+      <c r="E7" s="87" t="s">
         <v>13</v>
       </c>
-      <c r="F7" s="89" t="s">
+      <c r="F7" s="87" t="s">
         <v>14</v>
       </c>
-      <c r="G7" s="89"/>
-      <c r="H7" s="89"/>
+      <c r="G7" s="87"/>
+      <c r="H7" s="87"/>
     </row>
     <row r="8" spans="1:8" ht="27" customHeight="1">
-      <c r="A8" s="89"/>
-[...6 lines deleted...]
-      <c r="H8" s="89"/>
+      <c r="A8" s="87"/>
+      <c r="B8" s="87"/>
+      <c r="C8" s="87"/>
+      <c r="D8" s="87"/>
+      <c r="E8" s="87"/>
+      <c r="F8" s="87"/>
+      <c r="G8" s="87"/>
+      <c r="H8" s="87"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="3">
         <v>2015</v>
       </c>
       <c r="B9" s="13">
         <v>100</v>
       </c>
       <c r="C9" s="13">
         <v>84.2</v>
       </c>
       <c r="D9" s="13">
         <v>38.4</v>
       </c>
       <c r="E9" s="13">
         <v>23.6</v>
       </c>
       <c r="F9" s="13">
         <v>22.2</v>
       </c>
       <c r="G9" s="13" t="s">
         <v>44</v>
       </c>
       <c r="H9" s="13" t="e">
         <f>[1]ҚР!B21+[1]ҚР!B40</f>
@@ -7243,66 +7394,66 @@
         <v>100</v>
       </c>
       <c r="C59" s="34">
         <v>84.2</v>
       </c>
       <c r="D59" s="34">
         <v>43.3</v>
       </c>
       <c r="E59" s="34">
         <v>21.9</v>
       </c>
       <c r="F59" s="34">
         <v>19</v>
       </c>
       <c r="G59" s="34">
         <v>0.2</v>
       </c>
       <c r="H59" s="24">
         <v>15.600000000000001</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="6" t="s">
         <v>1</v>
       </c>
-      <c r="B60" s="74">
-[...2 lines deleted...]
-      <c r="C60" s="74">
+      <c r="B60" s="72">
+        <v>100</v>
+      </c>
+      <c r="C60" s="72">
         <v>83</v>
       </c>
-      <c r="D60" s="74">
+      <c r="D60" s="72">
         <v>42.2</v>
       </c>
-      <c r="E60" s="74">
+      <c r="E60" s="72">
         <v>20.8</v>
       </c>
-      <c r="F60" s="74">
+      <c r="F60" s="72">
         <v>20</v>
       </c>
-      <c r="G60" s="74">
+      <c r="G60" s="72">
         <v>0.4</v>
       </c>
       <c r="H60" s="12">
         <v>16.599999999999998</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B61" s="32">
         <v>100</v>
       </c>
       <c r="C61" s="32">
         <v>82.9</v>
       </c>
       <c r="D61" s="32">
         <v>43.8</v>
       </c>
       <c r="E61" s="32">
         <v>19.600000000000001</v>
       </c>
       <c r="F61" s="32">
         <v>19.5</v>
       </c>
@@ -7318,217 +7469,291 @@
         <v>3</v>
       </c>
       <c r="B62" s="32">
         <v>100</v>
       </c>
       <c r="C62" s="32">
         <v>83.6</v>
       </c>
       <c r="D62" s="32">
         <v>42.4</v>
       </c>
       <c r="E62" s="32">
         <v>22.7</v>
       </c>
       <c r="F62" s="32">
         <v>18.5</v>
       </c>
       <c r="G62" s="32">
         <v>0.1</v>
       </c>
       <c r="H62" s="14">
         <v>16.3</v>
       </c>
     </row>
     <row r="63" spans="1:9">
-      <c r="A63" s="22" t="s">
+      <c r="A63" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="B63" s="87">
-[...2 lines deleted...]
-      <c r="C63" s="87">
+      <c r="B63" s="12">
+        <v>100</v>
+      </c>
+      <c r="C63" s="12">
         <v>86.2</v>
       </c>
-      <c r="D63" s="87">
+      <c r="D63" s="12">
         <v>44.2</v>
       </c>
-      <c r="E63" s="87">
+      <c r="E63" s="12">
         <v>24.2</v>
       </c>
-      <c r="F63" s="87">
+      <c r="F63" s="12">
         <v>17.8</v>
       </c>
-      <c r="G63" s="87">
+      <c r="G63" s="12">
         <v>0</v>
       </c>
-      <c r="H63" s="87">
+      <c r="H63" s="12">
         <v>13.8</v>
       </c>
+    </row>
+    <row r="64" spans="1:9">
+      <c r="A64" s="16">
+        <v>2026</v>
+      </c>
+      <c r="B64" s="28"/>
+      <c r="C64" s="28"/>
+      <c r="D64" s="28"/>
+      <c r="E64" s="28"/>
+      <c r="F64" s="28"/>
+      <c r="G64" s="28"/>
+      <c r="H64" s="13"/>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" s="6" t="s">
+        <v>1</v>
+      </c>
+      <c r="B65" s="98">
+        <v>100</v>
+      </c>
+      <c r="C65" s="98">
+        <v>81.5</v>
+      </c>
+      <c r="D65" s="98">
+        <v>42</v>
+      </c>
+      <c r="E65" s="98">
+        <v>19.7</v>
+      </c>
+      <c r="F65" s="98">
+        <v>19.8</v>
+      </c>
+      <c r="G65" s="98">
+        <v>0.3</v>
+      </c>
+      <c r="H65" s="98">
+        <v>13.8</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B66" s="32"/>
+      <c r="C66" s="32"/>
+      <c r="D66" s="32"/>
+      <c r="E66" s="32"/>
+      <c r="F66" s="32"/>
+      <c r="G66" s="32"/>
+      <c r="H66" s="21"/>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="B67" s="32"/>
+      <c r="C67" s="32"/>
+      <c r="D67" s="32"/>
+      <c r="E67" s="32"/>
+      <c r="F67" s="32"/>
+      <c r="G67" s="32"/>
+      <c r="H67" s="14"/>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" s="22" t="s">
+        <v>4</v>
+      </c>
+      <c r="B68" s="85"/>
+      <c r="C68" s="85"/>
+      <c r="D68" s="85"/>
+      <c r="E68" s="85"/>
+      <c r="F68" s="85"/>
+      <c r="G68" s="85"/>
+      <c r="H68" s="85"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="H5:H8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:A8"/>
     <mergeCell ref="B3:B8"/>
     <mergeCell ref="C3:H4"/>
     <mergeCell ref="C5:C8"/>
     <mergeCell ref="D5:F6"/>
     <mergeCell ref="G5:G8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:T63"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:T68"/>
   <sheetViews>
     <sheetView topLeftCell="A38" workbookViewId="0">
-      <selection activeCell="N61" sqref="N61"/>
+      <selection activeCell="B65" sqref="B65:H65"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="41" customWidth="1"/>
     <col min="2" max="3" width="19.140625" style="41" customWidth="1"/>
     <col min="4" max="4" width="17" style="41" customWidth="1"/>
     <col min="5" max="5" width="16.42578125" style="41" customWidth="1"/>
     <col min="6" max="6" width="15" style="41" customWidth="1"/>
     <col min="7" max="7" width="14" style="41" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="41" customWidth="1"/>
     <col min="9" max="19" width="9.140625" style="41"/>
     <col min="20" max="20" width="9.140625" style="42" customWidth="1"/>
     <col min="21" max="16384" width="9.140625" style="41"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="18" customHeight="1">
-      <c r="A1" s="96" t="s">
+      <c r="A1" s="94" t="s">
         <v>23</v>
       </c>
-      <c r="B1" s="97"/>
-[...5 lines deleted...]
-      <c r="H1" s="97"/>
+      <c r="B1" s="95"/>
+      <c r="C1" s="95"/>
+      <c r="D1" s="95"/>
+      <c r="E1" s="95"/>
+      <c r="F1" s="95"/>
+      <c r="G1" s="95"/>
+      <c r="H1" s="95"/>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2" s="98" t="s">
+      <c r="A2" s="96" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="98"/>
-[...5 lines deleted...]
-      <c r="H2" s="98"/>
+      <c r="B2" s="96"/>
+      <c r="C2" s="96"/>
+      <c r="D2" s="96"/>
+      <c r="E2" s="96"/>
+      <c r="F2" s="96"/>
+      <c r="G2" s="96"/>
+      <c r="H2" s="96"/>
     </row>
     <row r="3" spans="1:8" ht="10.5" customHeight="1">
-      <c r="A3" s="95"/>
-      <c r="B3" s="95" t="s">
+      <c r="A3" s="93"/>
+      <c r="B3" s="93" t="s">
         <v>7</v>
       </c>
-      <c r="C3" s="95" t="s">
+      <c r="C3" s="93" t="s">
         <v>8</v>
       </c>
-      <c r="D3" s="95"/>
-[...3 lines deleted...]
-      <c r="H3" s="95"/>
+      <c r="D3" s="93"/>
+      <c r="E3" s="93"/>
+      <c r="F3" s="93"/>
+      <c r="G3" s="93"/>
+      <c r="H3" s="93"/>
     </row>
     <row r="4" spans="1:8" ht="4.5" customHeight="1">
-      <c r="A4" s="95"/>
-[...6 lines deleted...]
-      <c r="H4" s="95"/>
+      <c r="A4" s="93"/>
+      <c r="B4" s="93"/>
+      <c r="C4" s="93"/>
+      <c r="D4" s="93"/>
+      <c r="E4" s="93"/>
+      <c r="F4" s="93"/>
+      <c r="G4" s="93"/>
+      <c r="H4" s="93"/>
     </row>
     <row r="5" spans="1:8" ht="9.75" customHeight="1">
-      <c r="A5" s="95"/>
-[...1 lines deleted...]
-      <c r="C5" s="95" t="s">
+      <c r="A5" s="93"/>
+      <c r="B5" s="93"/>
+      <c r="C5" s="93" t="s">
         <v>9</v>
       </c>
-      <c r="D5" s="95" t="s">
+      <c r="D5" s="93" t="s">
         <v>5</v>
       </c>
-      <c r="E5" s="95"/>
-[...1 lines deleted...]
-      <c r="G5" s="95" t="s">
+      <c r="E5" s="93"/>
+      <c r="F5" s="93"/>
+      <c r="G5" s="93" t="s">
         <v>10</v>
       </c>
-      <c r="H5" s="95" t="s">
+      <c r="H5" s="93" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="5.25" customHeight="1">
-      <c r="A6" s="95"/>
-[...6 lines deleted...]
-      <c r="H6" s="95"/>
+      <c r="A6" s="93"/>
+      <c r="B6" s="93"/>
+      <c r="C6" s="93"/>
+      <c r="D6" s="93"/>
+      <c r="E6" s="93"/>
+      <c r="F6" s="93"/>
+      <c r="G6" s="93"/>
+      <c r="H6" s="93"/>
     </row>
     <row r="7" spans="1:8">
-      <c r="A7" s="95"/>
-[...2 lines deleted...]
-      <c r="D7" s="95" t="s">
+      <c r="A7" s="93"/>
+      <c r="B7" s="93"/>
+      <c r="C7" s="93"/>
+      <c r="D7" s="93" t="s">
         <v>12</v>
       </c>
-      <c r="E7" s="95" t="s">
+      <c r="E7" s="93" t="s">
         <v>13</v>
       </c>
-      <c r="F7" s="95" t="s">
+      <c r="F7" s="93" t="s">
         <v>14</v>
       </c>
-      <c r="G7" s="95"/>
-      <c r="H7" s="95"/>
+      <c r="G7" s="93"/>
+      <c r="H7" s="93"/>
     </row>
     <row r="8" spans="1:8" ht="27" customHeight="1">
-      <c r="A8" s="95"/>
-[...6 lines deleted...]
-      <c r="H8" s="95"/>
+      <c r="A8" s="93"/>
+      <c r="B8" s="93"/>
+      <c r="C8" s="93"/>
+      <c r="D8" s="93"/>
+      <c r="E8" s="93"/>
+      <c r="F8" s="93"/>
+      <c r="G8" s="93"/>
+      <c r="H8" s="93"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="27">
         <v>2015</v>
       </c>
       <c r="B9" s="28">
         <v>100</v>
       </c>
       <c r="C9" s="28">
         <v>87.1</v>
       </c>
       <c r="D9" s="28">
         <v>40.200000000000003</v>
       </c>
       <c r="E9" s="28">
         <v>23.9</v>
       </c>
       <c r="F9" s="28">
         <v>23</v>
       </c>
       <c r="G9" s="28" t="s">
         <v>44</v>
       </c>
       <c r="H9" s="58" t="e">
         <f>[1]ҚР!B22+[1]ҚР!B41</f>
@@ -8841,66 +9066,66 @@
         <v>100</v>
       </c>
       <c r="C59" s="34">
         <v>90.8</v>
       </c>
       <c r="D59" s="34">
         <v>48.8</v>
       </c>
       <c r="E59" s="34">
         <v>23.6</v>
       </c>
       <c r="F59" s="34">
         <v>18.399999999999999</v>
       </c>
       <c r="G59" s="34">
         <v>0.2</v>
       </c>
       <c r="H59" s="24">
         <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="6" t="s">
         <v>1</v>
       </c>
-      <c r="B60" s="74">
-[...2 lines deleted...]
-      <c r="C60" s="74">
+      <c r="B60" s="72">
+        <v>100</v>
+      </c>
+      <c r="C60" s="72">
         <v>90.7</v>
       </c>
-      <c r="D60" s="74">
+      <c r="D60" s="72">
         <v>47.7</v>
       </c>
-      <c r="E60" s="74">
+      <c r="E60" s="72">
         <v>23.1</v>
       </c>
-      <c r="F60" s="74">
+      <c r="F60" s="72">
         <v>19.899999999999999</v>
       </c>
-      <c r="G60" s="74">
+      <c r="G60" s="72">
         <v>0.4</v>
       </c>
       <c r="H60" s="12">
         <v>8.9</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B61" s="32">
         <v>100</v>
       </c>
       <c r="C61" s="32">
         <v>90.3</v>
       </c>
       <c r="D61" s="32">
         <v>50.6</v>
       </c>
       <c r="E61" s="32">
         <v>20.8</v>
       </c>
       <c r="F61" s="32">
         <v>18.899999999999999</v>
       </c>
@@ -8916,217 +9141,291 @@
         <v>3</v>
       </c>
       <c r="B62" s="32">
         <v>100</v>
       </c>
       <c r="C62" s="32">
         <v>90.5</v>
       </c>
       <c r="D62" s="32">
         <v>47.4</v>
       </c>
       <c r="E62" s="32">
         <v>25.8</v>
       </c>
       <c r="F62" s="32">
         <v>17.3</v>
       </c>
       <c r="G62" s="32">
         <v>0.2</v>
       </c>
       <c r="H62" s="14">
         <v>9.3000000000000007</v>
       </c>
     </row>
     <row r="63" spans="1:9">
-      <c r="A63" s="22" t="s">
+      <c r="A63" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="B63" s="87">
-[...2 lines deleted...]
-      <c r="C63" s="87">
+      <c r="B63" s="12">
+        <v>100</v>
+      </c>
+      <c r="C63" s="12">
         <v>90.8</v>
       </c>
-      <c r="D63" s="87">
+      <c r="D63" s="12">
         <v>49</v>
       </c>
-      <c r="E63" s="87">
+      <c r="E63" s="12">
         <v>23.9</v>
       </c>
-      <c r="F63" s="87">
+      <c r="F63" s="12">
         <v>17.899999999999999</v>
       </c>
-      <c r="G63" s="87">
+      <c r="G63" s="12">
         <v>0.2</v>
       </c>
-      <c r="H63" s="87">
+      <c r="H63" s="12">
         <v>9</v>
       </c>
+    </row>
+    <row r="64" spans="1:9">
+      <c r="A64" s="16">
+        <v>2026</v>
+      </c>
+      <c r="B64" s="28"/>
+      <c r="C64" s="28"/>
+      <c r="D64" s="28"/>
+      <c r="E64" s="28"/>
+      <c r="F64" s="28"/>
+      <c r="G64" s="28"/>
+      <c r="H64" s="13"/>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" s="6" t="s">
+        <v>1</v>
+      </c>
+      <c r="B65" s="98">
+        <v>100</v>
+      </c>
+      <c r="C65" s="98">
+        <v>90.4</v>
+      </c>
+      <c r="D65" s="98">
+        <v>46.4</v>
+      </c>
+      <c r="E65" s="98">
+        <v>21.4</v>
+      </c>
+      <c r="F65" s="98">
+        <v>22.6</v>
+      </c>
+      <c r="G65" s="98">
+        <v>0.5</v>
+      </c>
+      <c r="H65" s="98">
+        <v>6.7</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B66" s="32"/>
+      <c r="C66" s="32"/>
+      <c r="D66" s="32"/>
+      <c r="E66" s="32"/>
+      <c r="F66" s="32"/>
+      <c r="G66" s="32"/>
+      <c r="H66" s="21"/>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="B67" s="32"/>
+      <c r="C67" s="32"/>
+      <c r="D67" s="32"/>
+      <c r="E67" s="32"/>
+      <c r="F67" s="32"/>
+      <c r="G67" s="32"/>
+      <c r="H67" s="14"/>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" s="22" t="s">
+        <v>4</v>
+      </c>
+      <c r="B68" s="85"/>
+      <c r="C68" s="85"/>
+      <c r="D68" s="85"/>
+      <c r="E68" s="85"/>
+      <c r="F68" s="85"/>
+      <c r="G68" s="85"/>
+      <c r="H68" s="85"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="H5:H8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:A8"/>
     <mergeCell ref="B3:B8"/>
     <mergeCell ref="C3:H4"/>
     <mergeCell ref="C5:C8"/>
     <mergeCell ref="D5:F6"/>
     <mergeCell ref="G5:G8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:T63"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:T68"/>
   <sheetViews>
     <sheetView topLeftCell="A43" workbookViewId="0">
-      <selection activeCell="O63" sqref="O63"/>
+      <selection activeCell="B65" sqref="B65:H65"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="1" customWidth="1"/>
     <col min="2" max="3" width="19.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="17" style="1" customWidth="1"/>
     <col min="5" max="5" width="16.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="15" style="1" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="1" customWidth="1"/>
     <col min="9" max="19" width="9.140625" style="1"/>
     <col min="20" max="20" width="9.140625" style="2" customWidth="1"/>
     <col min="21" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="18" customHeight="1">
-      <c r="A1" s="90" t="s">
+      <c r="A1" s="88" t="s">
         <v>24</v>
       </c>
-      <c r="B1" s="91"/>
-[...5 lines deleted...]
-      <c r="H1" s="91"/>
+      <c r="B1" s="89"/>
+      <c r="C1" s="89"/>
+      <c r="D1" s="89"/>
+      <c r="E1" s="89"/>
+      <c r="F1" s="89"/>
+      <c r="G1" s="89"/>
+      <c r="H1" s="89"/>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2" s="92" t="s">
+      <c r="A2" s="90" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="92"/>
-[...5 lines deleted...]
-      <c r="H2" s="92"/>
+      <c r="B2" s="90"/>
+      <c r="C2" s="90"/>
+      <c r="D2" s="90"/>
+      <c r="E2" s="90"/>
+      <c r="F2" s="90"/>
+      <c r="G2" s="90"/>
+      <c r="H2" s="90"/>
     </row>
     <row r="3" spans="1:8" ht="10.5" customHeight="1">
-      <c r="A3" s="89"/>
-      <c r="B3" s="89" t="s">
+      <c r="A3" s="87"/>
+      <c r="B3" s="87" t="s">
         <v>7</v>
       </c>
-      <c r="C3" s="89" t="s">
+      <c r="C3" s="87" t="s">
         <v>8</v>
       </c>
-      <c r="D3" s="89"/>
-[...3 lines deleted...]
-      <c r="H3" s="89"/>
+      <c r="D3" s="87"/>
+      <c r="E3" s="87"/>
+      <c r="F3" s="87"/>
+      <c r="G3" s="87"/>
+      <c r="H3" s="87"/>
     </row>
     <row r="4" spans="1:8" ht="4.5" customHeight="1">
-      <c r="A4" s="89"/>
-[...6 lines deleted...]
-      <c r="H4" s="89"/>
+      <c r="A4" s="87"/>
+      <c r="B4" s="87"/>
+      <c r="C4" s="87"/>
+      <c r="D4" s="87"/>
+      <c r="E4" s="87"/>
+      <c r="F4" s="87"/>
+      <c r="G4" s="87"/>
+      <c r="H4" s="87"/>
     </row>
     <row r="5" spans="1:8" ht="9.75" customHeight="1">
-      <c r="A5" s="89"/>
-[...1 lines deleted...]
-      <c r="C5" s="89" t="s">
+      <c r="A5" s="87"/>
+      <c r="B5" s="87"/>
+      <c r="C5" s="87" t="s">
         <v>9</v>
       </c>
-      <c r="D5" s="89" t="s">
+      <c r="D5" s="87" t="s">
         <v>5</v>
       </c>
-      <c r="E5" s="89"/>
-[...1 lines deleted...]
-      <c r="G5" s="89" t="s">
+      <c r="E5" s="87"/>
+      <c r="F5" s="87"/>
+      <c r="G5" s="87" t="s">
         <v>10</v>
       </c>
-      <c r="H5" s="89" t="s">
+      <c r="H5" s="87" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="5.25" customHeight="1">
-      <c r="A6" s="89"/>
-[...6 lines deleted...]
-      <c r="H6" s="89"/>
+      <c r="A6" s="87"/>
+      <c r="B6" s="87"/>
+      <c r="C6" s="87"/>
+      <c r="D6" s="87"/>
+      <c r="E6" s="87"/>
+      <c r="F6" s="87"/>
+      <c r="G6" s="87"/>
+      <c r="H6" s="87"/>
     </row>
     <row r="7" spans="1:8">
-      <c r="A7" s="89"/>
-[...2 lines deleted...]
-      <c r="D7" s="89" t="s">
+      <c r="A7" s="87"/>
+      <c r="B7" s="87"/>
+      <c r="C7" s="87"/>
+      <c r="D7" s="87" t="s">
         <v>12</v>
       </c>
-      <c r="E7" s="89" t="s">
+      <c r="E7" s="87" t="s">
         <v>13</v>
       </c>
-      <c r="F7" s="89" t="s">
+      <c r="F7" s="87" t="s">
         <v>14</v>
       </c>
-      <c r="G7" s="89"/>
-      <c r="H7" s="89"/>
+      <c r="G7" s="87"/>
+      <c r="H7" s="87"/>
     </row>
     <row r="8" spans="1:8" ht="27" customHeight="1">
-      <c r="A8" s="89"/>
-[...6 lines deleted...]
-      <c r="H8" s="89"/>
+      <c r="A8" s="87"/>
+      <c r="B8" s="87"/>
+      <c r="C8" s="87"/>
+      <c r="D8" s="87"/>
+      <c r="E8" s="87"/>
+      <c r="F8" s="87"/>
+      <c r="G8" s="87"/>
+      <c r="H8" s="87"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="3">
         <v>2015</v>
       </c>
       <c r="B9" s="13">
         <v>100</v>
       </c>
       <c r="C9" s="13">
         <v>89.7</v>
       </c>
       <c r="D9" s="13">
         <v>51.2</v>
       </c>
       <c r="E9" s="13">
         <v>23.8</v>
       </c>
       <c r="F9" s="13">
         <v>14.7</v>
       </c>
       <c r="G9" s="13" t="s">
         <v>55</v>
       </c>
       <c r="H9" s="13">
         <v>10.199999999999999</v>
@@ -10432,66 +10731,66 @@
         <v>100</v>
       </c>
       <c r="C59" s="34">
         <v>86.1</v>
       </c>
       <c r="D59" s="34">
         <v>47.4</v>
       </c>
       <c r="E59" s="34">
         <v>22.2</v>
       </c>
       <c r="F59" s="34">
         <v>16.5</v>
       </c>
       <c r="G59" s="34">
         <v>0.1</v>
       </c>
       <c r="H59" s="24">
         <v>13.799999999999999</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="6" t="s">
         <v>1</v>
       </c>
-      <c r="B60" s="74">
-[...2 lines deleted...]
-      <c r="C60" s="74">
+      <c r="B60" s="72">
+        <v>100</v>
+      </c>
+      <c r="C60" s="72">
         <v>85.2</v>
       </c>
-      <c r="D60" s="74">
+      <c r="D60" s="72">
         <v>46.4</v>
       </c>
-      <c r="E60" s="74">
+      <c r="E60" s="72">
         <v>22</v>
       </c>
-      <c r="F60" s="74">
+      <c r="F60" s="72">
         <v>16.8</v>
       </c>
-      <c r="G60" s="74">
+      <c r="G60" s="72">
         <v>0.3</v>
       </c>
       <c r="H60" s="12">
         <v>14.5</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B61" s="32">
         <v>100</v>
       </c>
       <c r="C61" s="32">
         <v>86.2</v>
       </c>
       <c r="D61" s="32">
         <v>47.1</v>
       </c>
       <c r="E61" s="32">
         <v>22.4</v>
       </c>
       <c r="F61" s="32">
         <v>16.7</v>
       </c>
@@ -10507,217 +10806,291 @@
         <v>3</v>
       </c>
       <c r="B62" s="32">
         <v>100</v>
       </c>
       <c r="C62" s="32">
         <v>87</v>
       </c>
       <c r="D62" s="32">
         <v>48.1</v>
       </c>
       <c r="E62" s="32">
         <v>23</v>
       </c>
       <c r="F62" s="32">
         <v>15.9</v>
       </c>
       <c r="G62" s="32">
         <v>0.1</v>
       </c>
       <c r="H62" s="14">
         <v>12.9</v>
       </c>
     </row>
     <row r="63" spans="1:9">
-      <c r="A63" s="22" t="s">
+      <c r="A63" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="B63" s="87">
-[...2 lines deleted...]
-      <c r="C63" s="87">
+      <c r="B63" s="12">
+        <v>100</v>
+      </c>
+      <c r="C63" s="12">
         <v>86.1</v>
       </c>
-      <c r="D63" s="87">
+      <c r="D63" s="12">
         <v>48.3</v>
       </c>
-      <c r="E63" s="87">
+      <c r="E63" s="12">
         <v>21.4</v>
       </c>
-      <c r="F63" s="87">
+      <c r="F63" s="12">
         <v>16.399999999999999</v>
       </c>
-      <c r="G63" s="87">
+      <c r="G63" s="12">
         <v>0.1</v>
       </c>
-      <c r="H63" s="87">
+      <c r="H63" s="12">
         <v>13.8</v>
       </c>
+    </row>
+    <row r="64" spans="1:9">
+      <c r="A64" s="16">
+        <v>2026</v>
+      </c>
+      <c r="B64" s="28"/>
+      <c r="C64" s="28"/>
+      <c r="D64" s="28"/>
+      <c r="E64" s="28"/>
+      <c r="F64" s="28"/>
+      <c r="G64" s="28"/>
+      <c r="H64" s="13"/>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" s="6" t="s">
+        <v>1</v>
+      </c>
+      <c r="B65" s="98">
+        <v>100</v>
+      </c>
+      <c r="C65" s="98">
+        <v>85.4</v>
+      </c>
+      <c r="D65" s="98">
+        <v>45.9</v>
+      </c>
+      <c r="E65" s="98">
+        <v>21.2</v>
+      </c>
+      <c r="F65" s="98">
+        <v>18.3</v>
+      </c>
+      <c r="G65" s="98">
+        <v>0.2</v>
+      </c>
+      <c r="H65" s="98">
+        <v>12.7</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B66" s="32"/>
+      <c r="C66" s="32"/>
+      <c r="D66" s="32"/>
+      <c r="E66" s="32"/>
+      <c r="F66" s="32"/>
+      <c r="G66" s="32"/>
+      <c r="H66" s="21"/>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="B67" s="32"/>
+      <c r="C67" s="32"/>
+      <c r="D67" s="32"/>
+      <c r="E67" s="32"/>
+      <c r="F67" s="32"/>
+      <c r="G67" s="32"/>
+      <c r="H67" s="14"/>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" s="22" t="s">
+        <v>4</v>
+      </c>
+      <c r="B68" s="85"/>
+      <c r="C68" s="85"/>
+      <c r="D68" s="85"/>
+      <c r="E68" s="85"/>
+      <c r="F68" s="85"/>
+      <c r="G68" s="85"/>
+      <c r="H68" s="85"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="H5:H8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:A8"/>
     <mergeCell ref="B3:B8"/>
     <mergeCell ref="C3:H4"/>
     <mergeCell ref="C5:C8"/>
     <mergeCell ref="D5:F6"/>
     <mergeCell ref="G5:G8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:T63"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:T68"/>
   <sheetViews>
     <sheetView topLeftCell="A34" workbookViewId="0">
-      <selection activeCell="M54" sqref="M54"/>
+      <selection activeCell="B65" sqref="B65:H65"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="1" customWidth="1"/>
     <col min="2" max="3" width="19.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="17" style="1" customWidth="1"/>
     <col min="5" max="5" width="16.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="15" style="1" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="1" customWidth="1"/>
     <col min="9" max="19" width="9.140625" style="1"/>
     <col min="20" max="20" width="9.140625" style="2" customWidth="1"/>
     <col min="21" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="18" customHeight="1">
-      <c r="A1" s="90" t="s">
+      <c r="A1" s="88" t="s">
         <v>25</v>
       </c>
-      <c r="B1" s="91"/>
-[...5 lines deleted...]
-      <c r="H1" s="91"/>
+      <c r="B1" s="89"/>
+      <c r="C1" s="89"/>
+      <c r="D1" s="89"/>
+      <c r="E1" s="89"/>
+      <c r="F1" s="89"/>
+      <c r="G1" s="89"/>
+      <c r="H1" s="89"/>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2" s="92" t="s">
+      <c r="A2" s="90" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="92"/>
-[...5 lines deleted...]
-      <c r="H2" s="92"/>
+      <c r="B2" s="90"/>
+      <c r="C2" s="90"/>
+      <c r="D2" s="90"/>
+      <c r="E2" s="90"/>
+      <c r="F2" s="90"/>
+      <c r="G2" s="90"/>
+      <c r="H2" s="90"/>
     </row>
     <row r="3" spans="1:8" ht="10.5" customHeight="1">
-      <c r="A3" s="89"/>
-      <c r="B3" s="89" t="s">
+      <c r="A3" s="87"/>
+      <c r="B3" s="87" t="s">
         <v>7</v>
       </c>
-      <c r="C3" s="89" t="s">
+      <c r="C3" s="87" t="s">
         <v>8</v>
       </c>
-      <c r="D3" s="89"/>
-[...3 lines deleted...]
-      <c r="H3" s="89"/>
+      <c r="D3" s="87"/>
+      <c r="E3" s="87"/>
+      <c r="F3" s="87"/>
+      <c r="G3" s="87"/>
+      <c r="H3" s="87"/>
     </row>
     <row r="4" spans="1:8" ht="4.5" customHeight="1">
-      <c r="A4" s="89"/>
-[...6 lines deleted...]
-      <c r="H4" s="89"/>
+      <c r="A4" s="87"/>
+      <c r="B4" s="87"/>
+      <c r="C4" s="87"/>
+      <c r="D4" s="87"/>
+      <c r="E4" s="87"/>
+      <c r="F4" s="87"/>
+      <c r="G4" s="87"/>
+      <c r="H4" s="87"/>
     </row>
     <row r="5" spans="1:8" ht="9.75" customHeight="1">
-      <c r="A5" s="89"/>
-[...1 lines deleted...]
-      <c r="C5" s="89" t="s">
+      <c r="A5" s="87"/>
+      <c r="B5" s="87"/>
+      <c r="C5" s="87" t="s">
         <v>9</v>
       </c>
-      <c r="D5" s="89" t="s">
+      <c r="D5" s="87" t="s">
         <v>5</v>
       </c>
-      <c r="E5" s="89"/>
-[...1 lines deleted...]
-      <c r="G5" s="89" t="s">
+      <c r="E5" s="87"/>
+      <c r="F5" s="87"/>
+      <c r="G5" s="87" t="s">
         <v>10</v>
       </c>
-      <c r="H5" s="89" t="s">
+      <c r="H5" s="87" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="5.25" customHeight="1">
-      <c r="A6" s="89"/>
-[...6 lines deleted...]
-      <c r="H6" s="89"/>
+      <c r="A6" s="87"/>
+      <c r="B6" s="87"/>
+      <c r="C6" s="87"/>
+      <c r="D6" s="87"/>
+      <c r="E6" s="87"/>
+      <c r="F6" s="87"/>
+      <c r="G6" s="87"/>
+      <c r="H6" s="87"/>
     </row>
     <row r="7" spans="1:8">
-      <c r="A7" s="89"/>
-[...2 lines deleted...]
-      <c r="D7" s="89" t="s">
+      <c r="A7" s="87"/>
+      <c r="B7" s="87"/>
+      <c r="C7" s="87"/>
+      <c r="D7" s="87" t="s">
         <v>12</v>
       </c>
-      <c r="E7" s="89" t="s">
+      <c r="E7" s="87" t="s">
         <v>13</v>
       </c>
-      <c r="F7" s="89" t="s">
+      <c r="F7" s="87" t="s">
         <v>14</v>
       </c>
-      <c r="G7" s="89"/>
-      <c r="H7" s="89"/>
+      <c r="G7" s="87"/>
+      <c r="H7" s="87"/>
     </row>
     <row r="8" spans="1:8" ht="27" customHeight="1">
-      <c r="A8" s="89"/>
-[...6 lines deleted...]
-      <c r="H8" s="89"/>
+      <c r="A8" s="87"/>
+      <c r="B8" s="87"/>
+      <c r="C8" s="87"/>
+      <c r="D8" s="87"/>
+      <c r="E8" s="87"/>
+      <c r="F8" s="87"/>
+      <c r="G8" s="87"/>
+      <c r="H8" s="87"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="3">
         <v>2015</v>
       </c>
       <c r="B9" s="13">
         <v>100</v>
       </c>
       <c r="C9" s="13">
         <v>94.9</v>
       </c>
       <c r="D9" s="13">
         <v>46.9</v>
       </c>
       <c r="E9" s="13">
         <v>27.7</v>
       </c>
       <c r="F9" s="13">
         <v>20.3</v>
       </c>
       <c r="G9" s="13" t="s">
         <v>55</v>
       </c>
       <c r="H9" s="13">
         <v>5</v>
@@ -12023,66 +12396,66 @@
         <v>100</v>
       </c>
       <c r="C59" s="34">
         <v>96.7</v>
       </c>
       <c r="D59" s="34">
         <v>59</v>
       </c>
       <c r="E59" s="34">
         <v>19.899999999999999</v>
       </c>
       <c r="F59" s="34">
         <v>17.8</v>
       </c>
       <c r="G59" s="34">
         <v>0.1</v>
       </c>
       <c r="H59" s="24">
         <v>3.2</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="6" t="s">
         <v>1</v>
       </c>
-      <c r="B60" s="74">
-[...2 lines deleted...]
-      <c r="C60" s="74">
+      <c r="B60" s="72">
+        <v>100</v>
+      </c>
+      <c r="C60" s="72">
         <v>96.1</v>
       </c>
-      <c r="D60" s="74">
+      <c r="D60" s="72">
         <v>60.4</v>
       </c>
-      <c r="E60" s="74">
+      <c r="E60" s="72">
         <v>19</v>
       </c>
-      <c r="F60" s="74">
+      <c r="F60" s="72">
         <v>16.7</v>
       </c>
-      <c r="G60" s="74">
+      <c r="G60" s="72">
         <v>0.1</v>
       </c>
       <c r="H60" s="12">
         <v>3.8000000000000003</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B61" s="32">
         <v>100</v>
       </c>
       <c r="C61" s="32">
         <v>96.8</v>
       </c>
       <c r="D61" s="32">
         <v>61.8</v>
       </c>
       <c r="E61" s="32">
         <v>18.399999999999999</v>
       </c>
       <c r="F61" s="32">
         <v>16.600000000000001</v>
       </c>
@@ -12098,217 +12471,291 @@
         <v>3</v>
       </c>
       <c r="B62" s="32">
         <v>100</v>
       </c>
       <c r="C62" s="32">
         <v>96.9</v>
       </c>
       <c r="D62" s="32">
         <v>56.4</v>
       </c>
       <c r="E62" s="32">
         <v>20.7</v>
       </c>
       <c r="F62" s="32">
         <v>19.8</v>
       </c>
       <c r="G62" s="32">
         <v>0.1</v>
       </c>
       <c r="H62" s="14">
         <v>3</v>
       </c>
     </row>
     <row r="63" spans="1:9">
-      <c r="A63" s="22" t="s">
+      <c r="A63" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="B63" s="87">
-[...2 lines deleted...]
-      <c r="C63" s="87">
+      <c r="B63" s="12">
+        <v>100</v>
+      </c>
+      <c r="C63" s="12">
         <v>96.6</v>
       </c>
-      <c r="D63" s="87">
+      <c r="D63" s="12">
         <v>57.1</v>
       </c>
-      <c r="E63" s="87">
+      <c r="E63" s="12">
         <v>21.4</v>
       </c>
-      <c r="F63" s="87">
+      <c r="F63" s="12">
         <v>18.100000000000001</v>
       </c>
-      <c r="G63" s="87">
+      <c r="G63" s="12">
         <v>0.1</v>
       </c>
-      <c r="H63" s="87">
+      <c r="H63" s="12">
         <v>3.3</v>
       </c>
+    </row>
+    <row r="64" spans="1:9">
+      <c r="A64" s="16">
+        <v>2026</v>
+      </c>
+      <c r="B64" s="28"/>
+      <c r="C64" s="28"/>
+      <c r="D64" s="28"/>
+      <c r="E64" s="28"/>
+      <c r="F64" s="28"/>
+      <c r="G64" s="28"/>
+      <c r="H64" s="13"/>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" s="6" t="s">
+        <v>1</v>
+      </c>
+      <c r="B65" s="98">
+        <v>100</v>
+      </c>
+      <c r="C65" s="98">
+        <v>96.7</v>
+      </c>
+      <c r="D65" s="98">
+        <v>56</v>
+      </c>
+      <c r="E65" s="98">
+        <v>20.7</v>
+      </c>
+      <c r="F65" s="98">
+        <v>20</v>
+      </c>
+      <c r="G65" s="98">
+        <v>0.1</v>
+      </c>
+      <c r="H65" s="98">
+        <v>2.6</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B66" s="32"/>
+      <c r="C66" s="32"/>
+      <c r="D66" s="32"/>
+      <c r="E66" s="32"/>
+      <c r="F66" s="32"/>
+      <c r="G66" s="32"/>
+      <c r="H66" s="21"/>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="B67" s="32"/>
+      <c r="C67" s="32"/>
+      <c r="D67" s="32"/>
+      <c r="E67" s="32"/>
+      <c r="F67" s="32"/>
+      <c r="G67" s="32"/>
+      <c r="H67" s="14"/>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" s="22" t="s">
+        <v>4</v>
+      </c>
+      <c r="B68" s="85"/>
+      <c r="C68" s="85"/>
+      <c r="D68" s="85"/>
+      <c r="E68" s="85"/>
+      <c r="F68" s="85"/>
+      <c r="G68" s="85"/>
+      <c r="H68" s="85"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="H5:H8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:A8"/>
     <mergeCell ref="B3:B8"/>
     <mergeCell ref="C3:H4"/>
     <mergeCell ref="C5:C8"/>
     <mergeCell ref="D5:F6"/>
     <mergeCell ref="G5:G8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:T30"/>
   <sheetViews>
     <sheetView topLeftCell="A12" workbookViewId="0">
       <selection activeCell="A29" sqref="A29:A30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="1" customWidth="1"/>
     <col min="2" max="3" width="19.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="17" style="1" customWidth="1"/>
     <col min="5" max="5" width="16.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="15" style="1" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="1" customWidth="1"/>
     <col min="9" max="19" width="9.140625" style="1"/>
     <col min="20" max="20" width="9.140625" style="2" customWidth="1"/>
     <col min="21" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="18" customHeight="1">
-      <c r="A1" s="90" t="s">
+      <c r="A1" s="88" t="s">
         <v>26</v>
       </c>
-      <c r="B1" s="91"/>
-[...5 lines deleted...]
-      <c r="H1" s="91"/>
+      <c r="B1" s="89"/>
+      <c r="C1" s="89"/>
+      <c r="D1" s="89"/>
+      <c r="E1" s="89"/>
+      <c r="F1" s="89"/>
+      <c r="G1" s="89"/>
+      <c r="H1" s="89"/>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2" s="92" t="s">
+      <c r="A2" s="90" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="92"/>
-[...5 lines deleted...]
-      <c r="H2" s="92"/>
+      <c r="B2" s="90"/>
+      <c r="C2" s="90"/>
+      <c r="D2" s="90"/>
+      <c r="E2" s="90"/>
+      <c r="F2" s="90"/>
+      <c r="G2" s="90"/>
+      <c r="H2" s="90"/>
     </row>
     <row r="3" spans="1:8" ht="10.5" customHeight="1">
-      <c r="A3" s="89"/>
-      <c r="B3" s="89" t="s">
+      <c r="A3" s="87"/>
+      <c r="B3" s="87" t="s">
         <v>7</v>
       </c>
-      <c r="C3" s="89" t="s">
+      <c r="C3" s="87" t="s">
         <v>8</v>
       </c>
-      <c r="D3" s="89"/>
-[...3 lines deleted...]
-      <c r="H3" s="89"/>
+      <c r="D3" s="87"/>
+      <c r="E3" s="87"/>
+      <c r="F3" s="87"/>
+      <c r="G3" s="87"/>
+      <c r="H3" s="87"/>
     </row>
     <row r="4" spans="1:8" ht="4.5" customHeight="1">
-      <c r="A4" s="89"/>
-[...6 lines deleted...]
-      <c r="H4" s="89"/>
+      <c r="A4" s="87"/>
+      <c r="B4" s="87"/>
+      <c r="C4" s="87"/>
+      <c r="D4" s="87"/>
+      <c r="E4" s="87"/>
+      <c r="F4" s="87"/>
+      <c r="G4" s="87"/>
+      <c r="H4" s="87"/>
     </row>
     <row r="5" spans="1:8" ht="9.75" customHeight="1">
-      <c r="A5" s="89"/>
-[...1 lines deleted...]
-      <c r="C5" s="89" t="s">
+      <c r="A5" s="87"/>
+      <c r="B5" s="87"/>
+      <c r="C5" s="87" t="s">
         <v>9</v>
       </c>
-      <c r="D5" s="89" t="s">
+      <c r="D5" s="87" t="s">
         <v>5</v>
       </c>
-      <c r="E5" s="89"/>
-[...1 lines deleted...]
-      <c r="G5" s="89" t="s">
+      <c r="E5" s="87"/>
+      <c r="F5" s="87"/>
+      <c r="G5" s="87" t="s">
         <v>10</v>
       </c>
-      <c r="H5" s="89" t="s">
+      <c r="H5" s="87" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="5.25" customHeight="1">
-      <c r="A6" s="89"/>
-[...6 lines deleted...]
-      <c r="H6" s="89"/>
+      <c r="A6" s="87"/>
+      <c r="B6" s="87"/>
+      <c r="C6" s="87"/>
+      <c r="D6" s="87"/>
+      <c r="E6" s="87"/>
+      <c r="F6" s="87"/>
+      <c r="G6" s="87"/>
+      <c r="H6" s="87"/>
     </row>
     <row r="7" spans="1:8">
-      <c r="A7" s="89"/>
-[...2 lines deleted...]
-      <c r="D7" s="89" t="s">
+      <c r="A7" s="87"/>
+      <c r="B7" s="87"/>
+      <c r="C7" s="87"/>
+      <c r="D7" s="87" t="s">
         <v>12</v>
       </c>
-      <c r="E7" s="89" t="s">
+      <c r="E7" s="87" t="s">
         <v>13</v>
       </c>
-      <c r="F7" s="89" t="s">
+      <c r="F7" s="87" t="s">
         <v>14</v>
       </c>
-      <c r="G7" s="89"/>
-      <c r="H7" s="89"/>
+      <c r="G7" s="87"/>
+      <c r="H7" s="87"/>
     </row>
     <row r="8" spans="1:8" ht="27" customHeight="1">
-      <c r="A8" s="89"/>
-[...6 lines deleted...]
-      <c r="H8" s="89"/>
+      <c r="A8" s="87"/>
+      <c r="B8" s="87"/>
+      <c r="C8" s="87"/>
+      <c r="D8" s="87"/>
+      <c r="E8" s="87"/>
+      <c r="F8" s="87"/>
+      <c r="G8" s="87"/>
+      <c r="H8" s="87"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="49">
         <v>2015</v>
       </c>
       <c r="B9" s="13">
         <v>100</v>
       </c>
       <c r="C9" s="13">
         <v>96.2</v>
       </c>
       <c r="D9" s="13">
         <v>49.8</v>
       </c>
       <c r="E9" s="13">
         <v>27.3</v>
       </c>
       <c r="F9" s="13">
         <v>19.100000000000001</v>
       </c>
       <c r="G9" s="13" t="s">
         <v>50</v>
       </c>
       <c r="H9" s="13">
         <f>[1]ҚР!B23+[1]ҚР!B42</f>
@@ -12749,172 +13196,172 @@
       <c r="A29" s="16"/>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="H5:H8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:A8"/>
     <mergeCell ref="B3:B8"/>
     <mergeCell ref="C3:H4"/>
     <mergeCell ref="C5:C8"/>
     <mergeCell ref="D5:F6"/>
     <mergeCell ref="G5:G8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:T63"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:T68"/>
   <sheetViews>
     <sheetView topLeftCell="A40" workbookViewId="0">
-      <selection activeCell="O75" sqref="O75"/>
+      <selection activeCell="B65" sqref="B65:H65"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="1" customWidth="1"/>
     <col min="2" max="3" width="19.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="17" style="1" customWidth="1"/>
     <col min="5" max="5" width="16.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="15" style="1" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="1" customWidth="1"/>
     <col min="9" max="19" width="9.140625" style="1"/>
     <col min="20" max="20" width="9.140625" style="2" customWidth="1"/>
     <col min="21" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="18" customHeight="1">
-      <c r="A1" s="90" t="s">
+      <c r="A1" s="88" t="s">
         <v>27</v>
       </c>
-      <c r="B1" s="91"/>
-[...5 lines deleted...]
-      <c r="H1" s="91"/>
+      <c r="B1" s="89"/>
+      <c r="C1" s="89"/>
+      <c r="D1" s="89"/>
+      <c r="E1" s="89"/>
+      <c r="F1" s="89"/>
+      <c r="G1" s="89"/>
+      <c r="H1" s="89"/>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2" s="92" t="s">
+      <c r="A2" s="90" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="92"/>
-[...5 lines deleted...]
-      <c r="H2" s="92"/>
+      <c r="B2" s="90"/>
+      <c r="C2" s="90"/>
+      <c r="D2" s="90"/>
+      <c r="E2" s="90"/>
+      <c r="F2" s="90"/>
+      <c r="G2" s="90"/>
+      <c r="H2" s="90"/>
     </row>
     <row r="3" spans="1:8" ht="10.5" customHeight="1">
-      <c r="A3" s="89"/>
-      <c r="B3" s="89" t="s">
+      <c r="A3" s="87"/>
+      <c r="B3" s="87" t="s">
         <v>7</v>
       </c>
-      <c r="C3" s="89" t="s">
+      <c r="C3" s="87" t="s">
         <v>8</v>
       </c>
-      <c r="D3" s="89"/>
-[...3 lines deleted...]
-      <c r="H3" s="89"/>
+      <c r="D3" s="87"/>
+      <c r="E3" s="87"/>
+      <c r="F3" s="87"/>
+      <c r="G3" s="87"/>
+      <c r="H3" s="87"/>
     </row>
     <row r="4" spans="1:8" ht="4.5" customHeight="1">
-      <c r="A4" s="89"/>
-[...6 lines deleted...]
-      <c r="H4" s="89"/>
+      <c r="A4" s="87"/>
+      <c r="B4" s="87"/>
+      <c r="C4" s="87"/>
+      <c r="D4" s="87"/>
+      <c r="E4" s="87"/>
+      <c r="F4" s="87"/>
+      <c r="G4" s="87"/>
+      <c r="H4" s="87"/>
     </row>
     <row r="5" spans="1:8" ht="9.75" customHeight="1">
-      <c r="A5" s="89"/>
-[...1 lines deleted...]
-      <c r="C5" s="89" t="s">
+      <c r="A5" s="87"/>
+      <c r="B5" s="87"/>
+      <c r="C5" s="87" t="s">
         <v>9</v>
       </c>
-      <c r="D5" s="89" t="s">
+      <c r="D5" s="87" t="s">
         <v>5</v>
       </c>
-      <c r="E5" s="89"/>
-[...1 lines deleted...]
-      <c r="G5" s="89" t="s">
+      <c r="E5" s="87"/>
+      <c r="F5" s="87"/>
+      <c r="G5" s="87" t="s">
         <v>10</v>
       </c>
-      <c r="H5" s="89" t="s">
+      <c r="H5" s="87" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="5.25" customHeight="1">
-      <c r="A6" s="89"/>
-[...6 lines deleted...]
-      <c r="H6" s="89"/>
+      <c r="A6" s="87"/>
+      <c r="B6" s="87"/>
+      <c r="C6" s="87"/>
+      <c r="D6" s="87"/>
+      <c r="E6" s="87"/>
+      <c r="F6" s="87"/>
+      <c r="G6" s="87"/>
+      <c r="H6" s="87"/>
     </row>
     <row r="7" spans="1:8">
-      <c r="A7" s="89"/>
-[...2 lines deleted...]
-      <c r="D7" s="89" t="s">
+      <c r="A7" s="87"/>
+      <c r="B7" s="87"/>
+      <c r="C7" s="87"/>
+      <c r="D7" s="87" t="s">
         <v>12</v>
       </c>
-      <c r="E7" s="89" t="s">
+      <c r="E7" s="87" t="s">
         <v>13</v>
       </c>
-      <c r="F7" s="89" t="s">
+      <c r="F7" s="87" t="s">
         <v>14</v>
       </c>
-      <c r="G7" s="89"/>
-      <c r="H7" s="89"/>
+      <c r="G7" s="87"/>
+      <c r="H7" s="87"/>
     </row>
     <row r="8" spans="1:8" ht="27" customHeight="1">
-      <c r="A8" s="89"/>
-[...6 lines deleted...]
-      <c r="H8" s="89"/>
+      <c r="A8" s="87"/>
+      <c r="B8" s="87"/>
+      <c r="C8" s="87"/>
+      <c r="D8" s="87"/>
+      <c r="E8" s="87"/>
+      <c r="F8" s="87"/>
+      <c r="G8" s="87"/>
+      <c r="H8" s="87"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="3">
         <v>2015</v>
       </c>
       <c r="B9" s="13">
         <v>100</v>
       </c>
       <c r="C9" s="13">
         <v>95.7</v>
       </c>
       <c r="D9" s="13">
         <v>48.9</v>
       </c>
       <c r="E9" s="13">
         <v>26.8</v>
       </c>
       <c r="F9" s="13">
         <v>20</v>
       </c>
       <c r="G9" s="13" t="s">
         <v>50</v>
       </c>
       <c r="H9" s="13">
         <v>4.0999999999999996</v>
@@ -14220,66 +14667,66 @@
         <v>100</v>
       </c>
       <c r="C59" s="34">
         <v>85.9</v>
       </c>
       <c r="D59" s="34">
         <v>46.2</v>
       </c>
       <c r="E59" s="34">
         <v>23.4</v>
       </c>
       <c r="F59" s="34">
         <v>16.3</v>
       </c>
       <c r="G59" s="34">
         <v>0.2</v>
       </c>
       <c r="H59" s="24">
         <v>13.9</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="6" t="s">
         <v>1</v>
       </c>
-      <c r="B60" s="74">
-[...2 lines deleted...]
-      <c r="C60" s="74">
+      <c r="B60" s="72">
+        <v>100</v>
+      </c>
+      <c r="C60" s="72">
         <v>83.3</v>
       </c>
-      <c r="D60" s="74">
+      <c r="D60" s="72">
         <v>43.4</v>
       </c>
-      <c r="E60" s="74">
+      <c r="E60" s="72">
         <v>23.4</v>
       </c>
-      <c r="F60" s="74">
+      <c r="F60" s="72">
         <v>16.5</v>
       </c>
-      <c r="G60" s="74">
+      <c r="G60" s="72">
         <v>0.3</v>
       </c>
       <c r="H60" s="12">
         <v>16.399999999999999</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B61" s="32">
         <v>100</v>
       </c>
       <c r="C61" s="32">
         <v>84.2</v>
       </c>
       <c r="D61" s="32">
         <v>44.9</v>
       </c>
       <c r="E61" s="32">
         <v>22.8</v>
       </c>
       <c r="F61" s="32">
         <v>16.5</v>
       </c>
@@ -14295,217 +14742,291 @@
         <v>3</v>
       </c>
       <c r="B62" s="32">
         <v>100</v>
       </c>
       <c r="C62" s="32">
         <v>88.9</v>
       </c>
       <c r="D62" s="32">
         <v>48.2</v>
       </c>
       <c r="E62" s="32">
         <v>25.1</v>
       </c>
       <c r="F62" s="32">
         <v>15.6</v>
       </c>
       <c r="G62" s="32">
         <v>0.1</v>
       </c>
       <c r="H62" s="14">
         <v>11</v>
       </c>
     </row>
     <row r="63" spans="1:9">
-      <c r="A63" s="22" t="s">
+      <c r="A63" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="B63" s="87">
-[...2 lines deleted...]
-      <c r="C63" s="87">
+      <c r="B63" s="12">
+        <v>100</v>
+      </c>
+      <c r="C63" s="12">
         <v>87.4</v>
       </c>
-      <c r="D63" s="87">
+      <c r="D63" s="12">
         <v>48.5</v>
       </c>
-      <c r="E63" s="87">
+      <c r="E63" s="12">
         <v>22.2</v>
       </c>
-      <c r="F63" s="87">
+      <c r="F63" s="12">
         <v>16.7</v>
       </c>
-      <c r="G63" s="87">
+      <c r="G63" s="12">
         <v>0.1</v>
       </c>
-      <c r="H63" s="87">
+      <c r="H63" s="12">
         <v>12.5</v>
       </c>
+    </row>
+    <row r="64" spans="1:9">
+      <c r="A64" s="16">
+        <v>2026</v>
+      </c>
+      <c r="B64" s="28"/>
+      <c r="C64" s="28"/>
+      <c r="D64" s="28"/>
+      <c r="E64" s="28"/>
+      <c r="F64" s="28"/>
+      <c r="G64" s="28"/>
+      <c r="H64" s="13"/>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" s="6" t="s">
+        <v>1</v>
+      </c>
+      <c r="B65" s="98">
+        <v>100</v>
+      </c>
+      <c r="C65" s="98">
+        <v>86.9</v>
+      </c>
+      <c r="D65" s="98">
+        <v>44.3</v>
+      </c>
+      <c r="E65" s="98">
+        <v>22.5</v>
+      </c>
+      <c r="F65" s="98">
+        <v>20.100000000000001</v>
+      </c>
+      <c r="G65" s="98">
+        <v>0.2</v>
+      </c>
+      <c r="H65" s="98">
+        <v>8.1</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B66" s="32"/>
+      <c r="C66" s="32"/>
+      <c r="D66" s="32"/>
+      <c r="E66" s="32"/>
+      <c r="F66" s="32"/>
+      <c r="G66" s="32"/>
+      <c r="H66" s="21"/>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="B67" s="32"/>
+      <c r="C67" s="32"/>
+      <c r="D67" s="32"/>
+      <c r="E67" s="32"/>
+      <c r="F67" s="32"/>
+      <c r="G67" s="32"/>
+      <c r="H67" s="14"/>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" s="22" t="s">
+        <v>4</v>
+      </c>
+      <c r="B68" s="85"/>
+      <c r="C68" s="85"/>
+      <c r="D68" s="85"/>
+      <c r="E68" s="85"/>
+      <c r="F68" s="85"/>
+      <c r="G68" s="85"/>
+      <c r="H68" s="85"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="H5:H8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:A8"/>
     <mergeCell ref="B3:B8"/>
     <mergeCell ref="C3:H4"/>
     <mergeCell ref="C5:C8"/>
     <mergeCell ref="D5:F6"/>
     <mergeCell ref="G5:G8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:T63"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:T68"/>
   <sheetViews>
     <sheetView topLeftCell="A37" workbookViewId="0">
-      <selection activeCell="L61" sqref="L61"/>
+      <selection activeCell="B65" sqref="B65:H65"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="41" customWidth="1"/>
     <col min="2" max="3" width="19.140625" style="41" customWidth="1"/>
     <col min="4" max="4" width="17" style="41" customWidth="1"/>
     <col min="5" max="5" width="16.42578125" style="41" customWidth="1"/>
     <col min="6" max="6" width="15" style="41" customWidth="1"/>
     <col min="7" max="7" width="14" style="41" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="41" customWidth="1"/>
     <col min="9" max="19" width="9.140625" style="41"/>
     <col min="20" max="20" width="9.140625" style="42" customWidth="1"/>
     <col min="21" max="16384" width="9.140625" style="41"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="18" customHeight="1">
-      <c r="A1" s="96" t="s">
+      <c r="A1" s="94" t="s">
         <v>28</v>
       </c>
-      <c r="B1" s="97"/>
-[...5 lines deleted...]
-      <c r="H1" s="97"/>
+      <c r="B1" s="95"/>
+      <c r="C1" s="95"/>
+      <c r="D1" s="95"/>
+      <c r="E1" s="95"/>
+      <c r="F1" s="95"/>
+      <c r="G1" s="95"/>
+      <c r="H1" s="95"/>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2" s="98" t="s">
+      <c r="A2" s="96" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="98"/>
-[...5 lines deleted...]
-      <c r="H2" s="98"/>
+      <c r="B2" s="96"/>
+      <c r="C2" s="96"/>
+      <c r="D2" s="96"/>
+      <c r="E2" s="96"/>
+      <c r="F2" s="96"/>
+      <c r="G2" s="96"/>
+      <c r="H2" s="96"/>
     </row>
     <row r="3" spans="1:8" ht="10.5" customHeight="1">
-      <c r="A3" s="95"/>
-      <c r="B3" s="95" t="s">
+      <c r="A3" s="93"/>
+      <c r="B3" s="93" t="s">
         <v>7</v>
       </c>
-      <c r="C3" s="95" t="s">
+      <c r="C3" s="93" t="s">
         <v>8</v>
       </c>
-      <c r="D3" s="95"/>
-[...3 lines deleted...]
-      <c r="H3" s="95"/>
+      <c r="D3" s="93"/>
+      <c r="E3" s="93"/>
+      <c r="F3" s="93"/>
+      <c r="G3" s="93"/>
+      <c r="H3" s="93"/>
     </row>
     <row r="4" spans="1:8" ht="4.5" customHeight="1">
-      <c r="A4" s="95"/>
-[...6 lines deleted...]
-      <c r="H4" s="95"/>
+      <c r="A4" s="93"/>
+      <c r="B4" s="93"/>
+      <c r="C4" s="93"/>
+      <c r="D4" s="93"/>
+      <c r="E4" s="93"/>
+      <c r="F4" s="93"/>
+      <c r="G4" s="93"/>
+      <c r="H4" s="93"/>
     </row>
     <row r="5" spans="1:8" ht="9.75" customHeight="1">
-      <c r="A5" s="95"/>
-[...1 lines deleted...]
-      <c r="C5" s="95" t="s">
+      <c r="A5" s="93"/>
+      <c r="B5" s="93"/>
+      <c r="C5" s="93" t="s">
         <v>9</v>
       </c>
-      <c r="D5" s="95" t="s">
+      <c r="D5" s="93" t="s">
         <v>5</v>
       </c>
-      <c r="E5" s="95"/>
-[...1 lines deleted...]
-      <c r="G5" s="95" t="s">
+      <c r="E5" s="93"/>
+      <c r="F5" s="93"/>
+      <c r="G5" s="93" t="s">
         <v>10</v>
       </c>
-      <c r="H5" s="95" t="s">
+      <c r="H5" s="93" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="5.25" customHeight="1">
-      <c r="A6" s="95"/>
-[...6 lines deleted...]
-      <c r="H6" s="95"/>
+      <c r="A6" s="93"/>
+      <c r="B6" s="93"/>
+      <c r="C6" s="93"/>
+      <c r="D6" s="93"/>
+      <c r="E6" s="93"/>
+      <c r="F6" s="93"/>
+      <c r="G6" s="93"/>
+      <c r="H6" s="93"/>
     </row>
     <row r="7" spans="1:8">
-      <c r="A7" s="95"/>
-[...2 lines deleted...]
-      <c r="D7" s="95" t="s">
+      <c r="A7" s="93"/>
+      <c r="B7" s="93"/>
+      <c r="C7" s="93"/>
+      <c r="D7" s="93" t="s">
         <v>12</v>
       </c>
-      <c r="E7" s="95" t="s">
+      <c r="E7" s="93" t="s">
         <v>13</v>
       </c>
-      <c r="F7" s="95" t="s">
+      <c r="F7" s="93" t="s">
         <v>14</v>
       </c>
-      <c r="G7" s="95"/>
-      <c r="H7" s="95"/>
+      <c r="G7" s="93"/>
+      <c r="H7" s="93"/>
     </row>
     <row r="8" spans="1:8" ht="27" customHeight="1">
-      <c r="A8" s="95"/>
-[...6 lines deleted...]
-      <c r="H8" s="95"/>
+      <c r="A8" s="93"/>
+      <c r="B8" s="93"/>
+      <c r="C8" s="93"/>
+      <c r="D8" s="93"/>
+      <c r="E8" s="93"/>
+      <c r="F8" s="93"/>
+      <c r="G8" s="93"/>
+      <c r="H8" s="93"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="27">
         <v>2015</v>
       </c>
       <c r="B9" s="28">
         <v>100</v>
       </c>
       <c r="C9" s="28">
         <v>86.7</v>
       </c>
       <c r="D9" s="28">
         <v>37.1</v>
       </c>
       <c r="E9" s="28">
         <v>29</v>
       </c>
       <c r="F9" s="28">
         <v>20.6</v>
       </c>
       <c r="G9" s="28" t="s">
         <v>44</v>
       </c>
       <c r="H9" s="28">
         <v>13</v>
@@ -15811,292 +16332,366 @@
         <v>100</v>
       </c>
       <c r="C59" s="34">
         <v>89.3</v>
       </c>
       <c r="D59" s="34">
         <v>48.1</v>
       </c>
       <c r="E59" s="34">
         <v>25.7</v>
       </c>
       <c r="F59" s="34">
         <v>15.5</v>
       </c>
       <c r="G59" s="34">
         <v>0.2</v>
       </c>
       <c r="H59" s="24">
         <v>10.5</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="6" t="s">
         <v>1</v>
       </c>
-      <c r="B60" s="74">
-[...2 lines deleted...]
-      <c r="C60" s="74">
+      <c r="B60" s="72">
+        <v>100</v>
+      </c>
+      <c r="C60" s="72">
         <v>88.2</v>
       </c>
-      <c r="D60" s="74">
+      <c r="D60" s="72">
         <v>47.6</v>
       </c>
-      <c r="E60" s="74">
+      <c r="E60" s="72">
         <v>24.5</v>
       </c>
-      <c r="F60" s="74">
+      <c r="F60" s="72">
         <v>16.100000000000001</v>
       </c>
-      <c r="G60" s="74">
+      <c r="G60" s="72">
         <v>0.3</v>
       </c>
       <c r="H60" s="12">
         <v>11.5</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B61" s="32">
         <v>100</v>
       </c>
       <c r="C61" s="32">
         <v>89.3</v>
       </c>
       <c r="D61" s="32">
         <v>49.9</v>
       </c>
       <c r="E61" s="32">
         <v>23.8</v>
       </c>
       <c r="F61" s="32">
         <v>15.6</v>
       </c>
       <c r="G61" s="32">
         <v>0.1</v>
       </c>
       <c r="H61" s="21">
         <v>10.600000000000001</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="B62" s="32">
-[...2 lines deleted...]
-      <c r="C62" s="32">
+      <c r="B62" s="30">
+        <v>100</v>
+      </c>
+      <c r="C62" s="30">
         <v>89.9</v>
       </c>
-      <c r="D62" s="32">
+      <c r="D62" s="30">
         <v>46.1</v>
       </c>
-      <c r="E62" s="32">
+      <c r="E62" s="30">
         <v>28.4</v>
       </c>
-      <c r="F62" s="32">
+      <c r="F62" s="30">
         <v>15.4</v>
       </c>
-      <c r="G62" s="32">
+      <c r="G62" s="30">
         <v>0.2</v>
       </c>
-      <c r="H62" s="14">
+      <c r="H62" s="12">
         <v>9.9</v>
       </c>
     </row>
     <row r="63" spans="1:9">
-      <c r="A63" s="22" t="s">
+      <c r="A63" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="B63" s="87">
-[...2 lines deleted...]
-      <c r="C63" s="87">
+      <c r="B63" s="12">
+        <v>100</v>
+      </c>
+      <c r="C63" s="12">
         <v>89.7</v>
       </c>
-      <c r="D63" s="87">
+      <c r="D63" s="12">
         <v>48.1</v>
       </c>
-      <c r="E63" s="87">
+      <c r="E63" s="12">
         <v>26.1</v>
       </c>
-      <c r="F63" s="87">
+      <c r="F63" s="12">
         <v>15.5</v>
       </c>
-      <c r="G63" s="87">
+      <c r="G63" s="12">
         <v>0.1</v>
       </c>
-      <c r="H63" s="87">
+      <c r="H63" s="12">
         <v>10.199999999999999</v>
       </c>
+    </row>
+    <row r="64" spans="1:9">
+      <c r="A64" s="16">
+        <v>2026</v>
+      </c>
+      <c r="B64" s="28"/>
+      <c r="C64" s="28"/>
+      <c r="D64" s="28"/>
+      <c r="E64" s="28"/>
+      <c r="F64" s="28"/>
+      <c r="G64" s="28"/>
+      <c r="H64" s="13"/>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" s="6" t="s">
+        <v>1</v>
+      </c>
+      <c r="B65" s="98">
+        <v>100</v>
+      </c>
+      <c r="C65" s="98">
+        <v>88.3</v>
+      </c>
+      <c r="D65" s="98">
+        <v>43</v>
+      </c>
+      <c r="E65" s="98">
+        <v>25.4</v>
+      </c>
+      <c r="F65" s="98">
+        <v>19.899999999999999</v>
+      </c>
+      <c r="G65" s="98">
+        <v>0.2</v>
+      </c>
+      <c r="H65" s="98">
+        <v>7.8</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B66" s="30"/>
+      <c r="C66" s="30"/>
+      <c r="D66" s="30"/>
+      <c r="E66" s="30"/>
+      <c r="F66" s="30"/>
+      <c r="G66" s="30"/>
+      <c r="H66" s="9"/>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="B67" s="32"/>
+      <c r="C67" s="32"/>
+      <c r="D67" s="32"/>
+      <c r="E67" s="32"/>
+      <c r="F67" s="32"/>
+      <c r="G67" s="32"/>
+      <c r="H67" s="14"/>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" s="22" t="s">
+        <v>4</v>
+      </c>
+      <c r="B68" s="85"/>
+      <c r="C68" s="85"/>
+      <c r="D68" s="85"/>
+      <c r="E68" s="85"/>
+      <c r="F68" s="85"/>
+      <c r="G68" s="85"/>
+      <c r="H68" s="85"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="H5:H8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:A8"/>
     <mergeCell ref="B3:B8"/>
     <mergeCell ref="C3:H4"/>
     <mergeCell ref="C5:C8"/>
     <mergeCell ref="D5:F6"/>
     <mergeCell ref="G5:G8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:T48"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:T53"/>
   <sheetViews>
     <sheetView topLeftCell="A28" workbookViewId="0">
-      <selection activeCell="M52" sqref="M52"/>
+      <selection activeCell="B50" sqref="B50:H50"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="1" customWidth="1"/>
     <col min="2" max="3" width="19.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="17" style="1" customWidth="1"/>
     <col min="5" max="5" width="16.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="15" style="1" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="1" customWidth="1"/>
     <col min="9" max="19" width="9.140625" style="1"/>
     <col min="20" max="20" width="9.140625" style="2" customWidth="1"/>
     <col min="21" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="18" customHeight="1">
-      <c r="A1" s="90" t="s">
+      <c r="A1" s="88" t="s">
         <v>29</v>
       </c>
-      <c r="B1" s="91"/>
-[...5 lines deleted...]
-      <c r="H1" s="91"/>
+      <c r="B1" s="89"/>
+      <c r="C1" s="89"/>
+      <c r="D1" s="89"/>
+      <c r="E1" s="89"/>
+      <c r="F1" s="89"/>
+      <c r="G1" s="89"/>
+      <c r="H1" s="89"/>
     </row>
     <row r="2" spans="1:10">
-      <c r="A2" s="92" t="s">
+      <c r="A2" s="90" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="92"/>
-[...5 lines deleted...]
-      <c r="H2" s="92"/>
+      <c r="B2" s="90"/>
+      <c r="C2" s="90"/>
+      <c r="D2" s="90"/>
+      <c r="E2" s="90"/>
+      <c r="F2" s="90"/>
+      <c r="G2" s="90"/>
+      <c r="H2" s="90"/>
     </row>
     <row r="3" spans="1:10" ht="10.5" customHeight="1">
-      <c r="A3" s="89"/>
-      <c r="B3" s="89" t="s">
+      <c r="A3" s="87"/>
+      <c r="B3" s="87" t="s">
         <v>7</v>
       </c>
-      <c r="C3" s="89" t="s">
+      <c r="C3" s="87" t="s">
         <v>8</v>
       </c>
-      <c r="D3" s="89"/>
-[...3 lines deleted...]
-      <c r="H3" s="89"/>
+      <c r="D3" s="87"/>
+      <c r="E3" s="87"/>
+      <c r="F3" s="87"/>
+      <c r="G3" s="87"/>
+      <c r="H3" s="87"/>
     </row>
     <row r="4" spans="1:10" ht="4.5" customHeight="1">
-      <c r="A4" s="89"/>
-[...6 lines deleted...]
-      <c r="H4" s="89"/>
+      <c r="A4" s="87"/>
+      <c r="B4" s="87"/>
+      <c r="C4" s="87"/>
+      <c r="D4" s="87"/>
+      <c r="E4" s="87"/>
+      <c r="F4" s="87"/>
+      <c r="G4" s="87"/>
+      <c r="H4" s="87"/>
     </row>
     <row r="5" spans="1:10" ht="9.75" customHeight="1">
-      <c r="A5" s="89"/>
-[...1 lines deleted...]
-      <c r="C5" s="89" t="s">
+      <c r="A5" s="87"/>
+      <c r="B5" s="87"/>
+      <c r="C5" s="87" t="s">
         <v>9</v>
       </c>
-      <c r="D5" s="89" t="s">
+      <c r="D5" s="87" t="s">
         <v>5</v>
       </c>
-      <c r="E5" s="89"/>
-[...1 lines deleted...]
-      <c r="G5" s="89" t="s">
+      <c r="E5" s="87"/>
+      <c r="F5" s="87"/>
+      <c r="G5" s="87" t="s">
         <v>10</v>
       </c>
-      <c r="H5" s="89" t="s">
+      <c r="H5" s="87" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:10" ht="5.25" customHeight="1">
-      <c r="A6" s="89"/>
-[...6 lines deleted...]
-      <c r="H6" s="89"/>
+      <c r="A6" s="87"/>
+      <c r="B6" s="87"/>
+      <c r="C6" s="87"/>
+      <c r="D6" s="87"/>
+      <c r="E6" s="87"/>
+      <c r="F6" s="87"/>
+      <c r="G6" s="87"/>
+      <c r="H6" s="87"/>
     </row>
     <row r="7" spans="1:10">
-      <c r="A7" s="89"/>
-[...2 lines deleted...]
-      <c r="D7" s="89" t="s">
+      <c r="A7" s="87"/>
+      <c r="B7" s="87"/>
+      <c r="C7" s="87"/>
+      <c r="D7" s="87" t="s">
         <v>12</v>
       </c>
-      <c r="E7" s="89" t="s">
+      <c r="E7" s="87" t="s">
         <v>13</v>
       </c>
-      <c r="F7" s="89" t="s">
+      <c r="F7" s="87" t="s">
         <v>14</v>
       </c>
-      <c r="G7" s="89"/>
-      <c r="H7" s="89"/>
+      <c r="G7" s="87"/>
+      <c r="H7" s="87"/>
     </row>
     <row r="8" spans="1:10" ht="27" customHeight="1">
-      <c r="A8" s="89"/>
-[...6 lines deleted...]
-      <c r="H8" s="89"/>
+      <c r="A8" s="87"/>
+      <c r="B8" s="87"/>
+      <c r="C8" s="87"/>
+      <c r="D8" s="87"/>
+      <c r="E8" s="87"/>
+      <c r="F8" s="87"/>
+      <c r="G8" s="87"/>
+      <c r="H8" s="87"/>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" s="3">
         <v>2018</v>
       </c>
       <c r="B9" s="13">
         <v>100</v>
       </c>
       <c r="C9" s="13" t="s">
         <v>566</v>
       </c>
       <c r="D9" s="13">
         <v>57</v>
       </c>
       <c r="E9" s="13" t="s">
         <v>368</v>
       </c>
       <c r="F9" s="13" t="s">
         <v>153</v>
       </c>
       <c r="G9" s="13" t="s">
         <v>39</v>
       </c>
       <c r="H9" s="13">
         <v>3</v>
@@ -16994,176 +17589,250 @@
         <v>100</v>
       </c>
       <c r="C44" s="34">
         <v>93.6</v>
       </c>
       <c r="D44" s="34">
         <v>58.6</v>
       </c>
       <c r="E44" s="34">
         <v>18.899999999999999</v>
       </c>
       <c r="F44" s="34">
         <v>16.100000000000001</v>
       </c>
       <c r="G44" s="34">
         <v>0.2</v>
       </c>
       <c r="H44" s="24">
         <v>6.2</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="6" t="s">
         <v>1</v>
       </c>
-      <c r="B45" s="74">
-[...2 lines deleted...]
-      <c r="C45" s="74">
+      <c r="B45" s="72">
+        <v>100</v>
+      </c>
+      <c r="C45" s="72">
         <v>91.8</v>
       </c>
-      <c r="D45" s="74">
+      <c r="D45" s="72">
         <v>55.3</v>
       </c>
-      <c r="E45" s="74">
+      <c r="E45" s="72">
         <v>17.7</v>
       </c>
-      <c r="F45" s="74">
+      <c r="F45" s="72">
         <v>18.8</v>
       </c>
-      <c r="G45" s="74">
+      <c r="G45" s="72">
         <v>0.4</v>
       </c>
       <c r="H45" s="12">
         <v>7.8</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B46" s="32">
         <v>100</v>
       </c>
       <c r="C46" s="32">
         <v>94.3</v>
       </c>
       <c r="D46" s="32">
         <v>59.6</v>
       </c>
       <c r="E46" s="32">
         <v>18.600000000000001</v>
       </c>
       <c r="F46" s="32">
         <v>16.100000000000001</v>
       </c>
       <c r="G46" s="32">
         <v>0.1</v>
       </c>
       <c r="H46" s="21">
         <v>5.6</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="B47" s="32">
-[...2 lines deleted...]
-      <c r="C47" s="32">
+      <c r="B47" s="30">
+        <v>100</v>
+      </c>
+      <c r="C47" s="30">
         <v>93.6</v>
       </c>
-      <c r="D47" s="32">
+      <c r="D47" s="30">
         <v>61.1</v>
       </c>
-      <c r="E47" s="32">
+      <c r="E47" s="30">
         <v>18.5</v>
       </c>
-      <c r="F47" s="32">
+      <c r="F47" s="30">
         <v>14</v>
       </c>
-      <c r="G47" s="32">
+      <c r="G47" s="30">
         <v>0.1</v>
       </c>
-      <c r="H47" s="14">
+      <c r="H47" s="12">
         <v>6.3000000000000007</v>
       </c>
     </row>
     <row r="48" spans="1:9">
-      <c r="A48" s="22" t="s">
+      <c r="A48" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="B48" s="87">
-[...2 lines deleted...]
-      <c r="C48" s="87">
+      <c r="B48" s="12">
+        <v>100</v>
+      </c>
+      <c r="C48" s="12">
         <v>94.6</v>
       </c>
-      <c r="D48" s="87">
+      <c r="D48" s="12">
         <v>58.6</v>
       </c>
-      <c r="E48" s="87">
+      <c r="E48" s="12">
         <v>20.6</v>
       </c>
-      <c r="F48" s="87">
+      <c r="F48" s="12">
         <v>15.4</v>
       </c>
-      <c r="G48" s="87">
+      <c r="G48" s="12">
         <v>0.1</v>
       </c>
-      <c r="H48" s="87">
+      <c r="H48" s="12">
         <v>5.3000000000000007</v>
       </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" s="16">
+        <v>2026</v>
+      </c>
+      <c r="B49" s="28"/>
+      <c r="C49" s="28"/>
+      <c r="D49" s="28"/>
+      <c r="E49" s="28"/>
+      <c r="F49" s="28"/>
+      <c r="G49" s="28"/>
+      <c r="H49" s="13"/>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" s="6" t="s">
+        <v>1</v>
+      </c>
+      <c r="B50" s="98">
+        <v>100</v>
+      </c>
+      <c r="C50" s="98">
+        <v>92.4</v>
+      </c>
+      <c r="D50" s="98">
+        <v>51.7</v>
+      </c>
+      <c r="E50" s="98">
+        <v>20.3</v>
+      </c>
+      <c r="F50" s="98">
+        <v>20.399999999999999</v>
+      </c>
+      <c r="G50" s="98">
+        <v>0.4</v>
+      </c>
+      <c r="H50" s="98">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B51" s="32"/>
+      <c r="C51" s="32"/>
+      <c r="D51" s="32"/>
+      <c r="E51" s="32"/>
+      <c r="F51" s="32"/>
+      <c r="G51" s="32"/>
+      <c r="H51" s="21"/>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="B52" s="32"/>
+      <c r="C52" s="32"/>
+      <c r="D52" s="32"/>
+      <c r="E52" s="32"/>
+      <c r="F52" s="32"/>
+      <c r="G52" s="32"/>
+      <c r="H52" s="14"/>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" s="22" t="s">
+        <v>4</v>
+      </c>
+      <c r="B53" s="85"/>
+      <c r="C53" s="85"/>
+      <c r="D53" s="85"/>
+      <c r="E53" s="85"/>
+      <c r="F53" s="85"/>
+      <c r="G53" s="85"/>
+      <c r="H53" s="85"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="H5:H8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:A8"/>
     <mergeCell ref="B3:B8"/>
     <mergeCell ref="C3:H4"/>
     <mergeCell ref="C5:C8"/>
     <mergeCell ref="D5:F6"/>
     <mergeCell ref="G5:G8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист2"/>
   <dimension ref="B2:D20"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="B47" sqref="B47"/>
+      <selection activeCell="C39" sqref="C39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="41" customWidth="1"/>
     <col min="2" max="2" width="88.42578125" style="41" customWidth="1"/>
     <col min="3" max="3" width="37.85546875" style="41" customWidth="1"/>
     <col min="4" max="256" width="9.140625" style="41"/>
     <col min="257" max="257" width="4.42578125" style="41" customWidth="1"/>
     <col min="258" max="258" width="88.42578125" style="41" customWidth="1"/>
     <col min="259" max="259" width="37.85546875" style="41" customWidth="1"/>
     <col min="260" max="512" width="9.140625" style="41"/>
     <col min="513" max="513" width="4.42578125" style="41" customWidth="1"/>
     <col min="514" max="514" width="88.42578125" style="41" customWidth="1"/>
     <col min="515" max="515" width="37.85546875" style="41" customWidth="1"/>
     <col min="516" max="768" width="9.140625" style="41"/>
     <col min="769" max="769" width="4.42578125" style="41" customWidth="1"/>
     <col min="770" max="770" width="88.42578125" style="41" customWidth="1"/>
     <col min="771" max="771" width="37.85546875" style="41" customWidth="1"/>
     <col min="772" max="1024" width="9.140625" style="41"/>
     <col min="1025" max="1025" width="4.42578125" style="41" customWidth="1"/>
     <col min="1026" max="1026" width="88.42578125" style="41" customWidth="1"/>
     <col min="1027" max="1027" width="37.85546875" style="41" customWidth="1"/>
     <col min="1028" max="1280" width="9.140625" style="41"/>
     <col min="1281" max="1281" width="4.42578125" style="41" customWidth="1"/>
@@ -17382,228 +18051,231 @@
     <col min="14850" max="14850" width="88.42578125" style="41" customWidth="1"/>
     <col min="14851" max="14851" width="37.85546875" style="41" customWidth="1"/>
     <col min="14852" max="15104" width="9.140625" style="41"/>
     <col min="15105" max="15105" width="4.42578125" style="41" customWidth="1"/>
     <col min="15106" max="15106" width="88.42578125" style="41" customWidth="1"/>
     <col min="15107" max="15107" width="37.85546875" style="41" customWidth="1"/>
     <col min="15108" max="15360" width="9.140625" style="41"/>
     <col min="15361" max="15361" width="4.42578125" style="41" customWidth="1"/>
     <col min="15362" max="15362" width="88.42578125" style="41" customWidth="1"/>
     <col min="15363" max="15363" width="37.85546875" style="41" customWidth="1"/>
     <col min="15364" max="15616" width="9.140625" style="41"/>
     <col min="15617" max="15617" width="4.42578125" style="41" customWidth="1"/>
     <col min="15618" max="15618" width="88.42578125" style="41" customWidth="1"/>
     <col min="15619" max="15619" width="37.85546875" style="41" customWidth="1"/>
     <col min="15620" max="15872" width="9.140625" style="41"/>
     <col min="15873" max="15873" width="4.42578125" style="41" customWidth="1"/>
     <col min="15874" max="15874" width="88.42578125" style="41" customWidth="1"/>
     <col min="15875" max="15875" width="37.85546875" style="41" customWidth="1"/>
     <col min="15876" max="16128" width="9.140625" style="41"/>
     <col min="16129" max="16129" width="4.42578125" style="41" customWidth="1"/>
     <col min="16130" max="16130" width="88.42578125" style="41" customWidth="1"/>
     <col min="16131" max="16131" width="37.85546875" style="41" customWidth="1"/>
     <col min="16132" max="16384" width="9.140625" style="41"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:2" ht="14.25">
+    <row r="2" spans="2:2" ht="15">
       <c r="B2" s="69"/>
     </row>
     <row r="5" spans="2:2">
       <c r="B5" s="70" t="s">
         <v>639</v>
       </c>
     </row>
     <row r="6" spans="2:2">
       <c r="B6" s="70" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="70" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="70" t="s">
         <v>642</v>
       </c>
     </row>
     <row r="9" spans="2:2">
       <c r="B9" s="70" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="10" spans="2:2">
       <c r="B10" s="70"/>
     </row>
     <row r="11" spans="2:2" ht="25.5">
       <c r="B11" s="71" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="70"/>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="70"/>
     </row>
     <row r="20" spans="2:4">
-      <c r="B20" s="72" t="s">
-[...3 lines deleted...]
-      <c r="D20" s="73"/>
+      <c r="B20" s="97" t="s">
+        <v>660</v>
+      </c>
+      <c r="C20" s="97"/>
+      <c r="D20" s="97"/>
     </row>
   </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="B20:D20"/>
+  </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:T28"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:T33"/>
   <sheetViews>
     <sheetView topLeftCell="A10" workbookViewId="0">
-      <selection activeCell="O39" sqref="O39"/>
+      <selection activeCell="B30" sqref="B30:H30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="1" customWidth="1"/>
     <col min="2" max="3" width="19.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="17" style="1" customWidth="1"/>
     <col min="5" max="5" width="16.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="15" style="1" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="1" customWidth="1"/>
     <col min="9" max="19" width="9.140625" style="1"/>
     <col min="20" max="20" width="9.140625" style="2" customWidth="1"/>
     <col min="21" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="18" customHeight="1">
-      <c r="A1" s="90" t="s">
+      <c r="A1" s="88" t="s">
         <v>30</v>
       </c>
-      <c r="B1" s="91"/>
-[...5 lines deleted...]
-      <c r="H1" s="91"/>
+      <c r="B1" s="89"/>
+      <c r="C1" s="89"/>
+      <c r="D1" s="89"/>
+      <c r="E1" s="89"/>
+      <c r="F1" s="89"/>
+      <c r="G1" s="89"/>
+      <c r="H1" s="89"/>
     </row>
     <row r="2" spans="1:11">
-      <c r="A2" s="92" t="s">
+      <c r="A2" s="90" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="92"/>
-[...5 lines deleted...]
-      <c r="H2" s="92"/>
+      <c r="B2" s="90"/>
+      <c r="C2" s="90"/>
+      <c r="D2" s="90"/>
+      <c r="E2" s="90"/>
+      <c r="F2" s="90"/>
+      <c r="G2" s="90"/>
+      <c r="H2" s="90"/>
     </row>
     <row r="3" spans="1:11" ht="10.5" customHeight="1">
-      <c r="A3" s="89"/>
-      <c r="B3" s="89" t="s">
+      <c r="A3" s="87"/>
+      <c r="B3" s="87" t="s">
         <v>7</v>
       </c>
-      <c r="C3" s="89" t="s">
+      <c r="C3" s="87" t="s">
         <v>8</v>
       </c>
-      <c r="D3" s="89"/>
-[...3 lines deleted...]
-      <c r="H3" s="89"/>
+      <c r="D3" s="87"/>
+      <c r="E3" s="87"/>
+      <c r="F3" s="87"/>
+      <c r="G3" s="87"/>
+      <c r="H3" s="87"/>
     </row>
     <row r="4" spans="1:11" ht="4.5" customHeight="1">
-      <c r="A4" s="89"/>
-[...6 lines deleted...]
-      <c r="H4" s="89"/>
+      <c r="A4" s="87"/>
+      <c r="B4" s="87"/>
+      <c r="C4" s="87"/>
+      <c r="D4" s="87"/>
+      <c r="E4" s="87"/>
+      <c r="F4" s="87"/>
+      <c r="G4" s="87"/>
+      <c r="H4" s="87"/>
     </row>
     <row r="5" spans="1:11" ht="9.75" customHeight="1">
-      <c r="A5" s="89"/>
-[...1 lines deleted...]
-      <c r="C5" s="89" t="s">
+      <c r="A5" s="87"/>
+      <c r="B5" s="87"/>
+      <c r="C5" s="87" t="s">
         <v>9</v>
       </c>
-      <c r="D5" s="89" t="s">
+      <c r="D5" s="87" t="s">
         <v>5</v>
       </c>
-      <c r="E5" s="89"/>
-[...1 lines deleted...]
-      <c r="G5" s="89" t="s">
+      <c r="E5" s="87"/>
+      <c r="F5" s="87"/>
+      <c r="G5" s="87" t="s">
         <v>10</v>
       </c>
-      <c r="H5" s="89" t="s">
+      <c r="H5" s="87" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:11" ht="5.25" customHeight="1">
-      <c r="A6" s="89"/>
-[...6 lines deleted...]
-      <c r="H6" s="89"/>
+      <c r="A6" s="87"/>
+      <c r="B6" s="87"/>
+      <c r="C6" s="87"/>
+      <c r="D6" s="87"/>
+      <c r="E6" s="87"/>
+      <c r="F6" s="87"/>
+      <c r="G6" s="87"/>
+      <c r="H6" s="87"/>
     </row>
     <row r="7" spans="1:11">
-      <c r="A7" s="89"/>
-[...2 lines deleted...]
-      <c r="D7" s="89" t="s">
+      <c r="A7" s="87"/>
+      <c r="B7" s="87"/>
+      <c r="C7" s="87"/>
+      <c r="D7" s="87" t="s">
         <v>12</v>
       </c>
-      <c r="E7" s="89" t="s">
+      <c r="E7" s="87" t="s">
         <v>13</v>
       </c>
-      <c r="F7" s="89" t="s">
+      <c r="F7" s="87" t="s">
         <v>14</v>
       </c>
-      <c r="G7" s="89"/>
-      <c r="H7" s="89"/>
+      <c r="G7" s="87"/>
+      <c r="H7" s="87"/>
     </row>
     <row r="8" spans="1:11" ht="27" customHeight="1">
-      <c r="A8" s="89"/>
-[...6 lines deleted...]
-      <c r="H8" s="89"/>
+      <c r="A8" s="87"/>
+      <c r="B8" s="87"/>
+      <c r="C8" s="87"/>
+      <c r="D8" s="87"/>
+      <c r="E8" s="87"/>
+      <c r="F8" s="87"/>
+      <c r="G8" s="87"/>
+      <c r="H8" s="87"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="16">
         <v>2022</v>
       </c>
       <c r="B9" s="12">
         <v>100</v>
       </c>
       <c r="C9" s="24">
         <v>80.599999999999994</v>
       </c>
       <c r="D9" s="24">
         <v>44.8</v>
       </c>
       <c r="E9" s="24">
         <v>22.8</v>
       </c>
       <c r="F9" s="24">
         <v>13</v>
       </c>
       <c r="G9" s="24">
         <v>0.1</v>
       </c>
       <c r="H9" s="25">
         <v>19.3</v>
@@ -17753,504 +18425,581 @@
         <v>2</v>
       </c>
       <c r="B16" s="14">
         <v>100</v>
       </c>
       <c r="C16" s="14">
         <v>80.900000000000006</v>
       </c>
       <c r="D16" s="14">
         <v>47.1</v>
       </c>
       <c r="E16" s="14">
         <v>21.1</v>
       </c>
       <c r="F16" s="14">
         <v>12.7</v>
       </c>
       <c r="G16" s="14">
         <v>0</v>
       </c>
       <c r="H16" s="14">
         <v>19.100000000000001</v>
       </c>
       <c r="I16" s="14"/>
     </row>
-    <row r="17" spans="1:8">
+    <row r="17" spans="1:9">
       <c r="A17" s="6" t="s">
         <v>3</v>
       </c>
       <c r="B17" s="14">
         <v>100</v>
       </c>
       <c r="C17" s="14">
         <v>82.3</v>
       </c>
       <c r="D17" s="14">
         <v>41.5</v>
       </c>
       <c r="E17" s="14">
         <v>27.9</v>
       </c>
       <c r="F17" s="14">
         <v>12.9</v>
       </c>
       <c r="G17" s="14">
         <v>0.1</v>
       </c>
       <c r="H17" s="21">
         <v>17.600000000000001</v>
       </c>
     </row>
-    <row r="18" spans="1:8">
+    <row r="18" spans="1:9">
       <c r="A18" s="6" t="s">
         <v>4</v>
       </c>
       <c r="B18" s="12">
         <v>100</v>
       </c>
       <c r="C18" s="12">
         <v>84.3</v>
       </c>
       <c r="D18" s="12">
         <v>45.3</v>
       </c>
       <c r="E18" s="12">
         <v>26.2</v>
       </c>
       <c r="F18" s="12">
         <v>12.8</v>
       </c>
       <c r="G18" s="12">
         <v>0.1</v>
       </c>
       <c r="H18" s="9">
         <v>15.6</v>
       </c>
     </row>
-    <row r="19" spans="1:8">
+    <row r="19" spans="1:9">
       <c r="A19" s="16">
         <v>2024</v>
       </c>
       <c r="B19" s="61">
         <v>100</v>
       </c>
       <c r="C19" s="61">
         <v>78.3</v>
       </c>
       <c r="D19" s="61">
         <v>43</v>
       </c>
       <c r="E19" s="61">
         <v>21.7</v>
       </c>
       <c r="F19" s="61">
         <v>13.6</v>
       </c>
       <c r="G19" s="61">
         <v>0.1</v>
       </c>
       <c r="H19" s="60">
         <v>21.6</v>
       </c>
     </row>
-    <row r="20" spans="1:8">
+    <row r="20" spans="1:9">
       <c r="A20" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B20" s="7">
         <v>100</v>
       </c>
       <c r="C20" s="7">
         <v>81.7</v>
       </c>
       <c r="D20" s="7">
         <v>44.7</v>
       </c>
       <c r="E20" s="7">
         <v>22.8</v>
       </c>
       <c r="F20" s="7">
         <v>14.2</v>
       </c>
       <c r="G20" s="7">
         <v>0.3</v>
       </c>
       <c r="H20" s="7">
         <v>18</v>
       </c>
     </row>
-    <row r="21" spans="1:8">
+    <row r="21" spans="1:9">
       <c r="A21" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B21" s="12">
         <v>100</v>
       </c>
       <c r="C21" s="12">
         <v>71.599999999999994</v>
       </c>
       <c r="D21" s="12">
         <v>40.299999999999997</v>
       </c>
       <c r="E21" s="12">
         <v>19.399999999999999</v>
       </c>
       <c r="F21" s="12">
         <v>11.9</v>
       </c>
       <c r="G21" s="12">
         <v>0.1</v>
       </c>
       <c r="H21" s="12">
         <v>28.3</v>
       </c>
     </row>
-    <row r="22" spans="1:8">
+    <row r="22" spans="1:9">
       <c r="A22" s="6" t="s">
         <v>3</v>
       </c>
       <c r="B22" s="32">
         <v>100</v>
       </c>
       <c r="C22" s="32">
         <v>78.2</v>
       </c>
       <c r="D22" s="32">
         <v>42.4</v>
       </c>
       <c r="E22" s="32">
         <v>21.6</v>
       </c>
       <c r="F22" s="32">
         <v>14.2</v>
       </c>
       <c r="G22" s="32">
         <v>0</v>
       </c>
       <c r="H22" s="37">
         <v>21.8</v>
       </c>
     </row>
-    <row r="23" spans="1:8">
+    <row r="23" spans="1:9">
       <c r="A23" s="6" t="s">
         <v>4</v>
       </c>
       <c r="B23" s="30">
         <v>100</v>
       </c>
       <c r="C23" s="30">
         <v>82</v>
       </c>
       <c r="D23" s="30">
         <v>44.6</v>
       </c>
       <c r="E23" s="30">
         <v>23.3</v>
       </c>
       <c r="F23" s="30">
         <v>14.1</v>
       </c>
       <c r="G23" s="30">
         <v>0.1</v>
       </c>
       <c r="H23" s="62">
         <v>17.899999999999999</v>
       </c>
     </row>
-    <row r="24" spans="1:8">
+    <row r="24" spans="1:9">
       <c r="A24" s="16">
         <v>2025</v>
       </c>
       <c r="B24" s="34">
         <v>100</v>
       </c>
       <c r="C24" s="34">
         <v>79.2</v>
       </c>
       <c r="D24" s="34">
         <v>44.3</v>
       </c>
       <c r="E24" s="34">
         <v>21.3</v>
       </c>
       <c r="F24" s="34">
         <v>13.6</v>
       </c>
       <c r="G24" s="34">
         <v>0.1</v>
       </c>
       <c r="H24" s="24">
         <v>20.700000000000003</v>
       </c>
     </row>
-    <row r="25" spans="1:8">
+    <row r="25" spans="1:9">
       <c r="A25" s="6" t="s">
         <v>1</v>
       </c>
-      <c r="B25" s="74">
-[...2 lines deleted...]
-      <c r="C25" s="74">
+      <c r="B25" s="72">
+        <v>100</v>
+      </c>
+      <c r="C25" s="72">
         <v>79.2</v>
       </c>
-      <c r="D25" s="74">
+      <c r="D25" s="72">
         <v>44</v>
       </c>
-      <c r="E25" s="74">
+      <c r="E25" s="72">
         <v>21.1</v>
       </c>
-      <c r="F25" s="74">
+      <c r="F25" s="72">
         <v>14.1</v>
       </c>
-      <c r="G25" s="74">
+      <c r="G25" s="72">
         <v>0.1</v>
       </c>
       <c r="H25" s="12">
         <v>20.700000000000003</v>
       </c>
     </row>
-    <row r="26" spans="1:8">
+    <row r="26" spans="1:9">
       <c r="A26" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B26" s="32">
         <v>100</v>
       </c>
       <c r="C26" s="32">
         <v>79.3</v>
       </c>
       <c r="D26" s="32">
         <v>42.9</v>
       </c>
       <c r="E26" s="32">
         <v>23.4</v>
       </c>
       <c r="F26" s="32">
         <v>13</v>
       </c>
       <c r="G26" s="32">
         <v>0.1</v>
       </c>
       <c r="H26" s="21">
         <v>20.6</v>
       </c>
     </row>
-    <row r="27" spans="1:8">
+    <row r="27" spans="1:9">
       <c r="A27" s="6" t="s">
         <v>3</v>
       </c>
       <c r="B27" s="32">
         <v>100</v>
       </c>
       <c r="C27" s="32">
         <v>77.599999999999994</v>
       </c>
       <c r="D27" s="32">
         <v>45</v>
       </c>
       <c r="E27" s="32">
         <v>19.7</v>
       </c>
       <c r="F27" s="32">
         <v>12.9</v>
       </c>
       <c r="G27" s="32">
         <v>0.1</v>
       </c>
       <c r="H27" s="14">
         <v>22.299999999999997</v>
       </c>
     </row>
-    <row r="28" spans="1:8">
-      <c r="A28" s="22" t="s">
+    <row r="28" spans="1:9">
+      <c r="A28" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="B28" s="87">
-[...2 lines deleted...]
-      <c r="C28" s="87">
+      <c r="B28" s="12">
+        <v>100</v>
+      </c>
+      <c r="C28" s="12">
         <v>80.8</v>
       </c>
-      <c r="D28" s="87">
+      <c r="D28" s="12">
         <v>45.7</v>
       </c>
-      <c r="E28" s="87">
+      <c r="E28" s="12">
         <v>20.6</v>
       </c>
-      <c r="F28" s="87">
+      <c r="F28" s="12">
         <v>14.5</v>
       </c>
-      <c r="G28" s="87">
+      <c r="G28" s="12">
         <v>0</v>
       </c>
-      <c r="H28" s="87">
+      <c r="H28" s="12">
         <v>19.2</v>
       </c>
+      <c r="I28" s="11"/>
+    </row>
+    <row r="29" spans="1:9">
+      <c r="A29" s="16">
+        <v>2026</v>
+      </c>
+      <c r="B29" s="28"/>
+      <c r="C29" s="28"/>
+      <c r="D29" s="28"/>
+      <c r="E29" s="28"/>
+      <c r="F29" s="28"/>
+      <c r="G29" s="28"/>
+      <c r="H29" s="13"/>
+      <c r="I29" s="11"/>
+    </row>
+    <row r="30" spans="1:9">
+      <c r="A30" s="6" t="s">
+        <v>1</v>
+      </c>
+      <c r="B30" s="98">
+        <v>100</v>
+      </c>
+      <c r="C30" s="98">
+        <v>78.2</v>
+      </c>
+      <c r="D30" s="98">
+        <v>40</v>
+      </c>
+      <c r="E30" s="98">
+        <v>21.5</v>
+      </c>
+      <c r="F30" s="98">
+        <v>16.7</v>
+      </c>
+      <c r="G30" s="98">
+        <v>0.3</v>
+      </c>
+      <c r="H30" s="98">
+        <v>19.399999999999999</v>
+      </c>
+      <c r="I30" s="11"/>
+    </row>
+    <row r="31" spans="1:9">
+      <c r="A31" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B31" s="32"/>
+      <c r="C31" s="32"/>
+      <c r="D31" s="32"/>
+      <c r="E31" s="32"/>
+      <c r="F31" s="32"/>
+      <c r="G31" s="32"/>
+      <c r="H31" s="21"/>
+    </row>
+    <row r="32" spans="1:9">
+      <c r="A32" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="B32" s="32"/>
+      <c r="C32" s="32"/>
+      <c r="D32" s="32"/>
+      <c r="E32" s="32"/>
+      <c r="F32" s="32"/>
+      <c r="G32" s="32"/>
+      <c r="H32" s="14"/>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" s="22" t="s">
+        <v>4</v>
+      </c>
+      <c r="B33" s="85"/>
+      <c r="C33" s="85"/>
+      <c r="D33" s="85"/>
+      <c r="E33" s="85"/>
+      <c r="F33" s="85"/>
+      <c r="G33" s="85"/>
+      <c r="H33" s="85"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="H5:H8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:A8"/>
     <mergeCell ref="B3:B8"/>
     <mergeCell ref="C3:H4"/>
     <mergeCell ref="C5:C8"/>
     <mergeCell ref="D5:F6"/>
     <mergeCell ref="G5:G8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:T63"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:T68"/>
   <sheetViews>
     <sheetView topLeftCell="A31" workbookViewId="0">
-      <selection activeCell="O61" sqref="O61"/>
+      <selection activeCell="B65" sqref="B65:H65"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="1" customWidth="1"/>
     <col min="2" max="3" width="19.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="17" style="1" customWidth="1"/>
     <col min="5" max="5" width="16.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="15" style="1" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="1" customWidth="1"/>
     <col min="9" max="19" width="9.140625" style="1"/>
     <col min="20" max="20" width="9.140625" style="2" customWidth="1"/>
     <col min="21" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="18" customHeight="1">
-      <c r="A1" s="90" t="s">
+      <c r="A1" s="88" t="s">
         <v>31</v>
       </c>
-      <c r="B1" s="91"/>
-[...5 lines deleted...]
-      <c r="H1" s="91"/>
+      <c r="B1" s="89"/>
+      <c r="C1" s="89"/>
+      <c r="D1" s="89"/>
+      <c r="E1" s="89"/>
+      <c r="F1" s="89"/>
+      <c r="G1" s="89"/>
+      <c r="H1" s="89"/>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2" s="92" t="s">
+      <c r="A2" s="90" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="92"/>
-[...5 lines deleted...]
-      <c r="H2" s="92"/>
+      <c r="B2" s="90"/>
+      <c r="C2" s="90"/>
+      <c r="D2" s="90"/>
+      <c r="E2" s="90"/>
+      <c r="F2" s="90"/>
+      <c r="G2" s="90"/>
+      <c r="H2" s="90"/>
     </row>
     <row r="3" spans="1:8" ht="10.5" customHeight="1">
-      <c r="A3" s="89"/>
-      <c r="B3" s="89" t="s">
+      <c r="A3" s="87"/>
+      <c r="B3" s="87" t="s">
         <v>7</v>
       </c>
-      <c r="C3" s="89" t="s">
+      <c r="C3" s="87" t="s">
         <v>8</v>
       </c>
-      <c r="D3" s="89"/>
-[...3 lines deleted...]
-      <c r="H3" s="89"/>
+      <c r="D3" s="87"/>
+      <c r="E3" s="87"/>
+      <c r="F3" s="87"/>
+      <c r="G3" s="87"/>
+      <c r="H3" s="87"/>
     </row>
     <row r="4" spans="1:8" ht="4.5" customHeight="1">
-      <c r="A4" s="89"/>
-[...6 lines deleted...]
-      <c r="H4" s="89"/>
+      <c r="A4" s="87"/>
+      <c r="B4" s="87"/>
+      <c r="C4" s="87"/>
+      <c r="D4" s="87"/>
+      <c r="E4" s="87"/>
+      <c r="F4" s="87"/>
+      <c r="G4" s="87"/>
+      <c r="H4" s="87"/>
     </row>
     <row r="5" spans="1:8" ht="9.75" customHeight="1">
-      <c r="A5" s="89"/>
-[...1 lines deleted...]
-      <c r="C5" s="89" t="s">
+      <c r="A5" s="87"/>
+      <c r="B5" s="87"/>
+      <c r="C5" s="87" t="s">
         <v>9</v>
       </c>
-      <c r="D5" s="89" t="s">
+      <c r="D5" s="87" t="s">
         <v>5</v>
       </c>
-      <c r="E5" s="89"/>
-[...1 lines deleted...]
-      <c r="G5" s="89" t="s">
+      <c r="E5" s="87"/>
+      <c r="F5" s="87"/>
+      <c r="G5" s="87" t="s">
         <v>10</v>
       </c>
-      <c r="H5" s="89" t="s">
+      <c r="H5" s="87" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="5.25" customHeight="1">
-      <c r="A6" s="89"/>
-[...6 lines deleted...]
-      <c r="H6" s="89"/>
+      <c r="A6" s="87"/>
+      <c r="B6" s="87"/>
+      <c r="C6" s="87"/>
+      <c r="D6" s="87"/>
+      <c r="E6" s="87"/>
+      <c r="F6" s="87"/>
+      <c r="G6" s="87"/>
+      <c r="H6" s="87"/>
     </row>
     <row r="7" spans="1:8">
-      <c r="A7" s="89"/>
-[...2 lines deleted...]
-      <c r="D7" s="89" t="s">
+      <c r="A7" s="87"/>
+      <c r="B7" s="87"/>
+      <c r="C7" s="87"/>
+      <c r="D7" s="87" t="s">
         <v>12</v>
       </c>
-      <c r="E7" s="89" t="s">
+      <c r="E7" s="87" t="s">
         <v>13</v>
       </c>
-      <c r="F7" s="89" t="s">
+      <c r="F7" s="87" t="s">
         <v>14</v>
       </c>
-      <c r="G7" s="89"/>
-      <c r="H7" s="89"/>
+      <c r="G7" s="87"/>
+      <c r="H7" s="87"/>
     </row>
     <row r="8" spans="1:8" ht="27" customHeight="1">
-      <c r="A8" s="89"/>
-[...6 lines deleted...]
-      <c r="H8" s="89"/>
+      <c r="A8" s="87"/>
+      <c r="B8" s="87"/>
+      <c r="C8" s="87"/>
+      <c r="D8" s="87"/>
+      <c r="E8" s="87"/>
+      <c r="F8" s="87"/>
+      <c r="G8" s="87"/>
+      <c r="H8" s="87"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="3">
         <v>2015</v>
       </c>
       <c r="B9" s="13">
         <v>100</v>
       </c>
       <c r="C9" s="13">
         <v>91.6</v>
       </c>
       <c r="D9" s="13">
         <v>46.7</v>
       </c>
       <c r="E9" s="13">
         <v>25.6</v>
       </c>
       <c r="F9" s="13">
         <v>19.3</v>
       </c>
       <c r="G9" s="13" t="s">
         <v>44</v>
       </c>
       <c r="H9" s="13">
         <v>8.1</v>
@@ -19556,292 +20305,366 @@
         <v>100</v>
       </c>
       <c r="C59" s="34">
         <v>92.9</v>
       </c>
       <c r="D59" s="34">
         <v>53</v>
       </c>
       <c r="E59" s="34">
         <v>21.5</v>
       </c>
       <c r="F59" s="34">
         <v>18.399999999999999</v>
       </c>
       <c r="G59" s="34">
         <v>0.1</v>
       </c>
       <c r="H59" s="24">
         <v>7</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="6" t="s">
         <v>1</v>
       </c>
-      <c r="B60" s="74">
-[...2 lines deleted...]
-      <c r="C60" s="74">
+      <c r="B60" s="72">
+        <v>100</v>
+      </c>
+      <c r="C60" s="72">
         <v>92.3</v>
       </c>
-      <c r="D60" s="74">
+      <c r="D60" s="72">
         <v>50.1</v>
       </c>
-      <c r="E60" s="74">
+      <c r="E60" s="72">
         <v>25.1</v>
       </c>
-      <c r="F60" s="74">
+      <c r="F60" s="72">
         <v>17.100000000000001</v>
       </c>
-      <c r="G60" s="74">
+      <c r="G60" s="72">
         <v>0.2</v>
       </c>
       <c r="H60" s="12">
         <v>7.5</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B61" s="32">
         <v>100</v>
       </c>
       <c r="C61" s="32">
         <v>92.2</v>
       </c>
       <c r="D61" s="32">
         <v>54.3</v>
       </c>
       <c r="E61" s="32">
         <v>19.3</v>
       </c>
       <c r="F61" s="32">
         <v>18.600000000000001</v>
       </c>
       <c r="G61" s="32">
         <v>0.1</v>
       </c>
       <c r="H61" s="21">
         <v>7.6999999999999993</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="B62" s="32">
-[...2 lines deleted...]
-      <c r="C62" s="32">
+      <c r="B62" s="30">
+        <v>100</v>
+      </c>
+      <c r="C62" s="30">
         <v>93.9</v>
       </c>
-      <c r="D62" s="32">
+      <c r="D62" s="30">
         <v>53.3</v>
       </c>
-      <c r="E62" s="32">
+      <c r="E62" s="30">
         <v>21.3</v>
       </c>
-      <c r="F62" s="32">
+      <c r="F62" s="30">
         <v>19.3</v>
       </c>
-      <c r="G62" s="32">
+      <c r="G62" s="30">
         <v>0.1</v>
       </c>
-      <c r="H62" s="14">
+      <c r="H62" s="12">
         <v>6</v>
       </c>
     </row>
     <row r="63" spans="1:9">
-      <c r="A63" s="22" t="s">
+      <c r="A63" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="B63" s="87">
-[...2 lines deleted...]
-      <c r="C63" s="87">
+      <c r="B63" s="12">
+        <v>100</v>
+      </c>
+      <c r="C63" s="12">
         <v>93.3</v>
       </c>
-      <c r="D63" s="87">
+      <c r="D63" s="12">
         <v>55.2</v>
       </c>
-      <c r="E63" s="87">
+      <c r="E63" s="12">
         <v>19.899999999999999</v>
       </c>
-      <c r="F63" s="87">
+      <c r="F63" s="12">
         <v>18.2</v>
       </c>
-      <c r="G63" s="87">
+      <c r="G63" s="12">
         <v>0.1</v>
       </c>
-      <c r="H63" s="87">
+      <c r="H63" s="12">
         <v>6.6</v>
       </c>
+    </row>
+    <row r="64" spans="1:9">
+      <c r="A64" s="16">
+        <v>2026</v>
+      </c>
+      <c r="B64" s="28"/>
+      <c r="C64" s="28"/>
+      <c r="D64" s="28"/>
+      <c r="E64" s="28"/>
+      <c r="F64" s="28"/>
+      <c r="G64" s="28"/>
+      <c r="H64" s="13"/>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" s="6" t="s">
+        <v>1</v>
+      </c>
+      <c r="B65" s="98">
+        <v>100</v>
+      </c>
+      <c r="C65" s="98">
+        <v>92.8</v>
+      </c>
+      <c r="D65" s="98">
+        <v>54.7</v>
+      </c>
+      <c r="E65" s="98">
+        <v>18.100000000000001</v>
+      </c>
+      <c r="F65" s="98">
+        <v>20</v>
+      </c>
+      <c r="G65" s="98">
+        <v>0.3</v>
+      </c>
+      <c r="H65" s="98">
+        <v>4.5</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B66" s="32"/>
+      <c r="C66" s="32"/>
+      <c r="D66" s="32"/>
+      <c r="E66" s="32"/>
+      <c r="F66" s="32"/>
+      <c r="G66" s="32"/>
+      <c r="H66" s="21"/>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="B67" s="32"/>
+      <c r="C67" s="32"/>
+      <c r="D67" s="32"/>
+      <c r="E67" s="32"/>
+      <c r="F67" s="32"/>
+      <c r="G67" s="32"/>
+      <c r="H67" s="14"/>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" s="22" t="s">
+        <v>4</v>
+      </c>
+      <c r="B68" s="85"/>
+      <c r="C68" s="85"/>
+      <c r="D68" s="85"/>
+      <c r="E68" s="85"/>
+      <c r="F68" s="85"/>
+      <c r="G68" s="85"/>
+      <c r="H68" s="85"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="H5:H8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:A8"/>
     <mergeCell ref="B3:B8"/>
     <mergeCell ref="C3:H4"/>
     <mergeCell ref="C5:C8"/>
     <mergeCell ref="D5:F6"/>
     <mergeCell ref="G5:G8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:T63"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:T68"/>
   <sheetViews>
     <sheetView topLeftCell="A28" workbookViewId="0">
-      <selection activeCell="L51" sqref="L51"/>
+      <selection activeCell="B65" sqref="B65:H65"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="21" customWidth="1"/>
     <col min="2" max="3" width="19.140625" style="21" customWidth="1"/>
     <col min="4" max="4" width="17" style="21" customWidth="1"/>
     <col min="5" max="5" width="16.42578125" style="21" customWidth="1"/>
     <col min="6" max="6" width="15" style="21" customWidth="1"/>
     <col min="7" max="7" width="14" style="21" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="21" customWidth="1"/>
     <col min="9" max="19" width="9.140625" style="21"/>
     <col min="20" max="20" width="9.140625" style="36" customWidth="1"/>
     <col min="21" max="16384" width="9.140625" style="21"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="18" customHeight="1">
-      <c r="A1" s="93" t="s">
+      <c r="A1" s="91" t="s">
         <v>32</v>
       </c>
-      <c r="B1" s="94"/>
-[...5 lines deleted...]
-      <c r="H1" s="94"/>
+      <c r="B1" s="92"/>
+      <c r="C1" s="92"/>
+      <c r="D1" s="92"/>
+      <c r="E1" s="92"/>
+      <c r="F1" s="92"/>
+      <c r="G1" s="92"/>
+      <c r="H1" s="92"/>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2" s="92" t="s">
+      <c r="A2" s="90" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="92"/>
-[...5 lines deleted...]
-      <c r="H2" s="92"/>
+      <c r="B2" s="90"/>
+      <c r="C2" s="90"/>
+      <c r="D2" s="90"/>
+      <c r="E2" s="90"/>
+      <c r="F2" s="90"/>
+      <c r="G2" s="90"/>
+      <c r="H2" s="90"/>
     </row>
     <row r="3" spans="1:8" ht="10.5" customHeight="1">
-      <c r="A3" s="89"/>
-      <c r="B3" s="89" t="s">
+      <c r="A3" s="87"/>
+      <c r="B3" s="87" t="s">
         <v>7</v>
       </c>
-      <c r="C3" s="89" t="s">
+      <c r="C3" s="87" t="s">
         <v>8</v>
       </c>
-      <c r="D3" s="89"/>
-[...3 lines deleted...]
-      <c r="H3" s="89"/>
+      <c r="D3" s="87"/>
+      <c r="E3" s="87"/>
+      <c r="F3" s="87"/>
+      <c r="G3" s="87"/>
+      <c r="H3" s="87"/>
     </row>
     <row r="4" spans="1:8" ht="4.5" customHeight="1">
-      <c r="A4" s="89"/>
-[...6 lines deleted...]
-      <c r="H4" s="89"/>
+      <c r="A4" s="87"/>
+      <c r="B4" s="87"/>
+      <c r="C4" s="87"/>
+      <c r="D4" s="87"/>
+      <c r="E4" s="87"/>
+      <c r="F4" s="87"/>
+      <c r="G4" s="87"/>
+      <c r="H4" s="87"/>
     </row>
     <row r="5" spans="1:8" ht="9.75" customHeight="1">
-      <c r="A5" s="89"/>
-[...1 lines deleted...]
-      <c r="C5" s="89" t="s">
+      <c r="A5" s="87"/>
+      <c r="B5" s="87"/>
+      <c r="C5" s="87" t="s">
         <v>9</v>
       </c>
-      <c r="D5" s="89" t="s">
+      <c r="D5" s="87" t="s">
         <v>5</v>
       </c>
-      <c r="E5" s="89"/>
-[...1 lines deleted...]
-      <c r="G5" s="89" t="s">
+      <c r="E5" s="87"/>
+      <c r="F5" s="87"/>
+      <c r="G5" s="87" t="s">
         <v>10</v>
       </c>
-      <c r="H5" s="89" t="s">
+      <c r="H5" s="87" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="5.25" customHeight="1">
-      <c r="A6" s="89"/>
-[...6 lines deleted...]
-      <c r="H6" s="89"/>
+      <c r="A6" s="87"/>
+      <c r="B6" s="87"/>
+      <c r="C6" s="87"/>
+      <c r="D6" s="87"/>
+      <c r="E6" s="87"/>
+      <c r="F6" s="87"/>
+      <c r="G6" s="87"/>
+      <c r="H6" s="87"/>
     </row>
     <row r="7" spans="1:8">
-      <c r="A7" s="89"/>
-[...2 lines deleted...]
-      <c r="D7" s="89" t="s">
+      <c r="A7" s="87"/>
+      <c r="B7" s="87"/>
+      <c r="C7" s="87"/>
+      <c r="D7" s="87" t="s">
         <v>12</v>
       </c>
-      <c r="E7" s="89" t="s">
+      <c r="E7" s="87" t="s">
         <v>13</v>
       </c>
-      <c r="F7" s="89" t="s">
+      <c r="F7" s="87" t="s">
         <v>14</v>
       </c>
-      <c r="G7" s="89"/>
-      <c r="H7" s="89"/>
+      <c r="G7" s="87"/>
+      <c r="H7" s="87"/>
     </row>
     <row r="8" spans="1:8" ht="27" customHeight="1">
-      <c r="A8" s="89"/>
-[...6 lines deleted...]
-      <c r="H8" s="89"/>
+      <c r="A8" s="87"/>
+      <c r="B8" s="87"/>
+      <c r="C8" s="87"/>
+      <c r="D8" s="87"/>
+      <c r="E8" s="87"/>
+      <c r="F8" s="87"/>
+      <c r="G8" s="87"/>
+      <c r="H8" s="87"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="3">
         <v>2015</v>
       </c>
       <c r="B9" s="13">
         <v>100</v>
       </c>
       <c r="C9" s="13">
         <v>95.1</v>
       </c>
       <c r="D9" s="13">
         <v>39.1</v>
       </c>
       <c r="E9" s="13">
         <v>25.4</v>
       </c>
       <c r="F9" s="13">
         <v>30.6</v>
       </c>
       <c r="G9" s="13" t="s">
         <v>50</v>
       </c>
       <c r="H9" s="13">
         <v>4.7</v>
@@ -21147,292 +21970,365 @@
         <v>100</v>
       </c>
       <c r="C59" s="34">
         <v>88.4</v>
       </c>
       <c r="D59" s="34">
         <v>48</v>
       </c>
       <c r="E59" s="34">
         <v>18.3</v>
       </c>
       <c r="F59" s="34">
         <v>22.1</v>
       </c>
       <c r="G59" s="34">
         <v>0.2</v>
       </c>
       <c r="H59" s="24">
         <v>11.4</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="6" t="s">
         <v>1</v>
       </c>
-      <c r="B60" s="74">
-[...2 lines deleted...]
-      <c r="C60" s="74">
+      <c r="B60" s="72">
+        <v>100</v>
+      </c>
+      <c r="C60" s="72">
         <v>87</v>
       </c>
-      <c r="D60" s="74">
+      <c r="D60" s="72">
         <v>45.3</v>
       </c>
-      <c r="E60" s="74">
+      <c r="E60" s="72">
         <v>17.100000000000001</v>
       </c>
-      <c r="F60" s="74">
+      <c r="F60" s="72">
         <v>24.6</v>
       </c>
-      <c r="G60" s="74">
+      <c r="G60" s="72">
         <v>0.2</v>
       </c>
       <c r="H60" s="12">
         <v>12.8</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B61" s="32">
         <v>100</v>
       </c>
       <c r="C61" s="32">
         <v>88.6</v>
       </c>
       <c r="D61" s="32">
         <v>47.8</v>
       </c>
       <c r="E61" s="32">
         <v>19.8</v>
       </c>
       <c r="F61" s="32">
         <v>21</v>
       </c>
       <c r="G61" s="32">
         <v>0.1</v>
       </c>
       <c r="H61" s="21">
         <v>11.3</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="B62" s="32">
-[...2 lines deleted...]
-      <c r="C62" s="32">
+      <c r="B62" s="30">
+        <v>100</v>
+      </c>
+      <c r="C62" s="30">
         <v>88.9</v>
       </c>
-      <c r="D62" s="32">
+      <c r="D62" s="30">
         <v>48.7</v>
       </c>
-      <c r="E62" s="32">
+      <c r="E62" s="30">
         <v>18.600000000000001</v>
       </c>
-      <c r="F62" s="32">
+      <c r="F62" s="30">
         <v>21.6</v>
       </c>
-      <c r="G62" s="32">
+      <c r="G62" s="30">
         <v>0.2</v>
       </c>
-      <c r="H62" s="14">
+      <c r="H62" s="12">
         <v>10.9</v>
       </c>
     </row>
     <row r="63" spans="1:9">
-      <c r="A63" s="22" t="s">
+      <c r="A63" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="B63" s="87">
-[...2 lines deleted...]
-      <c r="C63" s="87">
+      <c r="B63" s="12">
+        <v>100</v>
+      </c>
+      <c r="C63" s="12">
         <v>88.8</v>
       </c>
-      <c r="D63" s="87">
+      <c r="D63" s="12">
         <v>49.9</v>
       </c>
-      <c r="E63" s="87">
+      <c r="E63" s="12">
         <v>17.8</v>
       </c>
-      <c r="F63" s="87">
+      <c r="F63" s="12">
         <v>21.1</v>
       </c>
-      <c r="G63" s="87">
+      <c r="G63" s="12">
         <v>0.1</v>
       </c>
-      <c r="H63" s="87">
+      <c r="H63" s="12">
         <v>11.1</v>
       </c>
+    </row>
+    <row r="64" spans="1:9">
+      <c r="A64" s="16">
+        <v>2026</v>
+      </c>
+      <c r="B64" s="28"/>
+      <c r="C64" s="28"/>
+      <c r="D64" s="28"/>
+      <c r="E64" s="28"/>
+      <c r="F64" s="28"/>
+      <c r="G64" s="28"/>
+      <c r="H64" s="13"/>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" s="6" t="s">
+        <v>1</v>
+      </c>
+      <c r="B65" s="98">
+        <v>100</v>
+      </c>
+      <c r="C65" s="98">
+        <v>85.1</v>
+      </c>
+      <c r="D65" s="98">
+        <v>41.2</v>
+      </c>
+      <c r="E65" s="98">
+        <v>16.3</v>
+      </c>
+      <c r="F65" s="98">
+        <v>27.6</v>
+      </c>
+      <c r="G65" s="98">
+        <v>0.3</v>
+      </c>
+      <c r="H65" s="98">
+        <v>12.5</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B66" s="32"/>
+      <c r="C66" s="32"/>
+      <c r="D66" s="32"/>
+      <c r="E66" s="32"/>
+      <c r="F66" s="32"/>
+      <c r="G66" s="32"/>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="B67" s="32"/>
+      <c r="C67" s="32"/>
+      <c r="D67" s="32"/>
+      <c r="E67" s="32"/>
+      <c r="F67" s="32"/>
+      <c r="G67" s="32"/>
+      <c r="H67" s="14"/>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" s="22" t="s">
+        <v>4</v>
+      </c>
+      <c r="B68" s="85"/>
+      <c r="C68" s="85"/>
+      <c r="D68" s="85"/>
+      <c r="E68" s="85"/>
+      <c r="F68" s="85"/>
+      <c r="G68" s="85"/>
+      <c r="H68" s="85"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="H5:H8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:A8"/>
     <mergeCell ref="B3:B8"/>
     <mergeCell ref="C3:H4"/>
     <mergeCell ref="C5:C8"/>
     <mergeCell ref="D5:F6"/>
     <mergeCell ref="G5:G8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet23.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:T63"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:T68"/>
   <sheetViews>
     <sheetView topLeftCell="A43" workbookViewId="0">
-      <selection activeCell="S69" sqref="S69"/>
+      <selection activeCell="B65" sqref="B65:H65"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="1" customWidth="1"/>
     <col min="2" max="3" width="19.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="17" style="1" customWidth="1"/>
     <col min="5" max="5" width="16.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="15" style="1" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="1" customWidth="1"/>
     <col min="9" max="19" width="9.140625" style="1"/>
     <col min="20" max="20" width="9.140625" style="2" customWidth="1"/>
     <col min="21" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="18" customHeight="1">
-      <c r="A1" s="90" t="s">
+      <c r="A1" s="88" t="s">
         <v>33</v>
       </c>
-      <c r="B1" s="91"/>
-[...5 lines deleted...]
-      <c r="H1" s="91"/>
+      <c r="B1" s="89"/>
+      <c r="C1" s="89"/>
+      <c r="D1" s="89"/>
+      <c r="E1" s="89"/>
+      <c r="F1" s="89"/>
+      <c r="G1" s="89"/>
+      <c r="H1" s="89"/>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2" s="92" t="s">
+      <c r="A2" s="90" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="92"/>
-[...5 lines deleted...]
-      <c r="H2" s="92"/>
+      <c r="B2" s="90"/>
+      <c r="C2" s="90"/>
+      <c r="D2" s="90"/>
+      <c r="E2" s="90"/>
+      <c r="F2" s="90"/>
+      <c r="G2" s="90"/>
+      <c r="H2" s="90"/>
     </row>
     <row r="3" spans="1:8" ht="10.5" customHeight="1">
-      <c r="A3" s="89"/>
-      <c r="B3" s="89" t="s">
+      <c r="A3" s="87"/>
+      <c r="B3" s="87" t="s">
         <v>7</v>
       </c>
-      <c r="C3" s="89" t="s">
+      <c r="C3" s="87" t="s">
         <v>8</v>
       </c>
-      <c r="D3" s="89"/>
-[...3 lines deleted...]
-      <c r="H3" s="89"/>
+      <c r="D3" s="87"/>
+      <c r="E3" s="87"/>
+      <c r="F3" s="87"/>
+      <c r="G3" s="87"/>
+      <c r="H3" s="87"/>
     </row>
     <row r="4" spans="1:8" ht="4.5" customHeight="1">
-      <c r="A4" s="89"/>
-[...6 lines deleted...]
-      <c r="H4" s="89"/>
+      <c r="A4" s="87"/>
+      <c r="B4" s="87"/>
+      <c r="C4" s="87"/>
+      <c r="D4" s="87"/>
+      <c r="E4" s="87"/>
+      <c r="F4" s="87"/>
+      <c r="G4" s="87"/>
+      <c r="H4" s="87"/>
     </row>
     <row r="5" spans="1:8" ht="9.75" customHeight="1">
-      <c r="A5" s="89"/>
-[...1 lines deleted...]
-      <c r="C5" s="89" t="s">
+      <c r="A5" s="87"/>
+      <c r="B5" s="87"/>
+      <c r="C5" s="87" t="s">
         <v>9</v>
       </c>
-      <c r="D5" s="89" t="s">
+      <c r="D5" s="87" t="s">
         <v>5</v>
       </c>
-      <c r="E5" s="89"/>
-[...1 lines deleted...]
-      <c r="G5" s="89" t="s">
+      <c r="E5" s="87"/>
+      <c r="F5" s="87"/>
+      <c r="G5" s="87" t="s">
         <v>10</v>
       </c>
-      <c r="H5" s="89" t="s">
+      <c r="H5" s="87" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="5.25" customHeight="1">
-      <c r="A6" s="89"/>
-[...6 lines deleted...]
-      <c r="H6" s="89"/>
+      <c r="A6" s="87"/>
+      <c r="B6" s="87"/>
+      <c r="C6" s="87"/>
+      <c r="D6" s="87"/>
+      <c r="E6" s="87"/>
+      <c r="F6" s="87"/>
+      <c r="G6" s="87"/>
+      <c r="H6" s="87"/>
     </row>
     <row r="7" spans="1:8">
-      <c r="A7" s="89"/>
-[...2 lines deleted...]
-      <c r="D7" s="89" t="s">
+      <c r="A7" s="87"/>
+      <c r="B7" s="87"/>
+      <c r="C7" s="87"/>
+      <c r="D7" s="87" t="s">
         <v>12</v>
       </c>
-      <c r="E7" s="89" t="s">
+      <c r="E7" s="87" t="s">
         <v>13</v>
       </c>
-      <c r="F7" s="89" t="s">
+      <c r="F7" s="87" t="s">
         <v>14</v>
       </c>
-      <c r="G7" s="89"/>
-      <c r="H7" s="89"/>
+      <c r="G7" s="87"/>
+      <c r="H7" s="87"/>
     </row>
     <row r="8" spans="1:8" ht="27" customHeight="1">
-      <c r="A8" s="89"/>
-[...6 lines deleted...]
-      <c r="H8" s="89"/>
+      <c r="A8" s="87"/>
+      <c r="B8" s="87"/>
+      <c r="C8" s="87"/>
+      <c r="D8" s="87"/>
+      <c r="E8" s="87"/>
+      <c r="F8" s="87"/>
+      <c r="G8" s="87"/>
+      <c r="H8" s="87"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="3">
         <v>2015</v>
       </c>
       <c r="B9" s="13">
         <v>100</v>
       </c>
       <c r="C9" s="13">
         <v>96.7</v>
       </c>
       <c r="D9" s="13">
         <v>42.2</v>
       </c>
       <c r="E9" s="13">
         <v>25</v>
       </c>
       <c r="F9" s="13">
         <v>29.5</v>
       </c>
       <c r="G9" s="13" t="s">
         <v>44</v>
       </c>
       <c r="H9" s="13">
         <v>3</v>
@@ -22738,66 +23634,66 @@
         <v>100</v>
       </c>
       <c r="C59" s="34">
         <v>96.9</v>
       </c>
       <c r="D59" s="34">
         <v>53</v>
       </c>
       <c r="E59" s="34">
         <v>19.8</v>
       </c>
       <c r="F59" s="34">
         <v>24.1</v>
       </c>
       <c r="G59" s="34">
         <v>0.2</v>
       </c>
       <c r="H59" s="24">
         <v>2.9</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="6" t="s">
         <v>1</v>
       </c>
-      <c r="B60" s="74">
-[...2 lines deleted...]
-      <c r="C60" s="74">
+      <c r="B60" s="72">
+        <v>100</v>
+      </c>
+      <c r="C60" s="72">
         <v>97.4</v>
       </c>
-      <c r="D60" s="74">
+      <c r="D60" s="72">
         <v>53.4</v>
       </c>
-      <c r="E60" s="74">
+      <c r="E60" s="72">
         <v>19.2</v>
       </c>
-      <c r="F60" s="74">
+      <c r="F60" s="72">
         <v>24.8</v>
       </c>
-      <c r="G60" s="74">
+      <c r="G60" s="72">
         <v>0.2</v>
       </c>
       <c r="H60" s="12">
         <v>2.4</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B61" s="32">
         <v>100</v>
       </c>
       <c r="C61" s="32">
         <v>97.2</v>
       </c>
       <c r="D61" s="32">
         <v>53.8</v>
       </c>
       <c r="E61" s="32">
         <v>19.100000000000001</v>
       </c>
       <c r="F61" s="32">
         <v>24.3</v>
       </c>
@@ -22813,217 +23709,291 @@
         <v>3</v>
       </c>
       <c r="B62" s="32">
         <v>100</v>
       </c>
       <c r="C62" s="32">
         <v>96.8</v>
       </c>
       <c r="D62" s="32">
         <v>53.5</v>
       </c>
       <c r="E62" s="32">
         <v>19.600000000000001</v>
       </c>
       <c r="F62" s="32">
         <v>23.7</v>
       </c>
       <c r="G62" s="32">
         <v>0.2</v>
       </c>
       <c r="H62" s="14">
         <v>3</v>
       </c>
     </row>
     <row r="63" spans="1:9">
-      <c r="A63" s="22" t="s">
+      <c r="A63" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="B63" s="87">
-[...2 lines deleted...]
-      <c r="C63" s="87">
+      <c r="B63" s="12">
+        <v>100</v>
+      </c>
+      <c r="C63" s="12">
         <v>96.4</v>
       </c>
-      <c r="D63" s="87">
+      <c r="D63" s="12">
         <v>51.9</v>
       </c>
-      <c r="E63" s="87">
+      <c r="E63" s="12">
         <v>21</v>
       </c>
-      <c r="F63" s="87">
+      <c r="F63" s="12">
         <v>23.5</v>
       </c>
-      <c r="G63" s="87">
+      <c r="G63" s="12">
         <v>0.1</v>
       </c>
-      <c r="H63" s="87">
+      <c r="H63" s="12">
         <v>3.5</v>
       </c>
+    </row>
+    <row r="64" spans="1:9">
+      <c r="A64" s="16">
+        <v>2026</v>
+      </c>
+      <c r="B64" s="28"/>
+      <c r="C64" s="28"/>
+      <c r="D64" s="28"/>
+      <c r="E64" s="28"/>
+      <c r="F64" s="28"/>
+      <c r="G64" s="28"/>
+      <c r="H64" s="13"/>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" s="6" t="s">
+        <v>1</v>
+      </c>
+      <c r="B65" s="98">
+        <v>100</v>
+      </c>
+      <c r="C65" s="98">
+        <v>95.1</v>
+      </c>
+      <c r="D65" s="98">
+        <v>47.7</v>
+      </c>
+      <c r="E65" s="98">
+        <v>19.7</v>
+      </c>
+      <c r="F65" s="98">
+        <v>27.7</v>
+      </c>
+      <c r="G65" s="98">
+        <v>0.2</v>
+      </c>
+      <c r="H65" s="98">
+        <v>3.5</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B66" s="32"/>
+      <c r="C66" s="32"/>
+      <c r="D66" s="32"/>
+      <c r="E66" s="32"/>
+      <c r="F66" s="32"/>
+      <c r="G66" s="32"/>
+      <c r="H66" s="21"/>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="B67" s="32"/>
+      <c r="C67" s="32"/>
+      <c r="D67" s="32"/>
+      <c r="E67" s="32"/>
+      <c r="F67" s="32"/>
+      <c r="G67" s="32"/>
+      <c r="H67" s="14"/>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" s="22" t="s">
+        <v>4</v>
+      </c>
+      <c r="B68" s="85"/>
+      <c r="C68" s="85"/>
+      <c r="D68" s="85"/>
+      <c r="E68" s="85"/>
+      <c r="F68" s="85"/>
+      <c r="G68" s="85"/>
+      <c r="H68" s="85"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="H5:H8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:A8"/>
     <mergeCell ref="B3:B8"/>
     <mergeCell ref="C3:H4"/>
     <mergeCell ref="C5:C8"/>
     <mergeCell ref="D5:F6"/>
     <mergeCell ref="G5:G8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet24.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:T48"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:T53"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="L37" sqref="L37"/>
+    <sheetView topLeftCell="A16" workbookViewId="0">
+      <selection activeCell="H57" sqref="H57"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="1" customWidth="1"/>
     <col min="2" max="3" width="19.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="17" style="1" customWidth="1"/>
     <col min="5" max="5" width="16.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="15" style="1" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="1" customWidth="1"/>
     <col min="9" max="19" width="9.140625" style="1"/>
     <col min="20" max="20" width="9.140625" style="2" customWidth="1"/>
     <col min="21" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="18" customHeight="1">
-      <c r="A1" s="90" t="s">
+      <c r="A1" s="88" t="s">
         <v>34</v>
       </c>
-      <c r="B1" s="91"/>
-[...5 lines deleted...]
-      <c r="H1" s="91"/>
+      <c r="B1" s="89"/>
+      <c r="C1" s="89"/>
+      <c r="D1" s="89"/>
+      <c r="E1" s="89"/>
+      <c r="F1" s="89"/>
+      <c r="G1" s="89"/>
+      <c r="H1" s="89"/>
     </row>
     <row r="2" spans="1:10">
-      <c r="A2" s="92" t="s">
+      <c r="A2" s="90" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="92"/>
-[...5 lines deleted...]
-      <c r="H2" s="92"/>
+      <c r="B2" s="90"/>
+      <c r="C2" s="90"/>
+      <c r="D2" s="90"/>
+      <c r="E2" s="90"/>
+      <c r="F2" s="90"/>
+      <c r="G2" s="90"/>
+      <c r="H2" s="90"/>
     </row>
     <row r="3" spans="1:10" ht="10.5" customHeight="1">
-      <c r="A3" s="89"/>
-      <c r="B3" s="89" t="s">
+      <c r="A3" s="87"/>
+      <c r="B3" s="87" t="s">
         <v>7</v>
       </c>
-      <c r="C3" s="89" t="s">
+      <c r="C3" s="87" t="s">
         <v>8</v>
       </c>
-      <c r="D3" s="89"/>
-[...3 lines deleted...]
-      <c r="H3" s="89"/>
+      <c r="D3" s="87"/>
+      <c r="E3" s="87"/>
+      <c r="F3" s="87"/>
+      <c r="G3" s="87"/>
+      <c r="H3" s="87"/>
     </row>
     <row r="4" spans="1:10" ht="4.5" customHeight="1">
-      <c r="A4" s="89"/>
-[...6 lines deleted...]
-      <c r="H4" s="89"/>
+      <c r="A4" s="87"/>
+      <c r="B4" s="87"/>
+      <c r="C4" s="87"/>
+      <c r="D4" s="87"/>
+      <c r="E4" s="87"/>
+      <c r="F4" s="87"/>
+      <c r="G4" s="87"/>
+      <c r="H4" s="87"/>
     </row>
     <row r="5" spans="1:10" ht="9.75" customHeight="1">
-      <c r="A5" s="89"/>
-[...1 lines deleted...]
-      <c r="C5" s="89" t="s">
+      <c r="A5" s="87"/>
+      <c r="B5" s="87"/>
+      <c r="C5" s="87" t="s">
         <v>9</v>
       </c>
-      <c r="D5" s="89" t="s">
+      <c r="D5" s="87" t="s">
         <v>5</v>
       </c>
-      <c r="E5" s="89"/>
-[...1 lines deleted...]
-      <c r="G5" s="89" t="s">
+      <c r="E5" s="87"/>
+      <c r="F5" s="87"/>
+      <c r="G5" s="87" t="s">
         <v>10</v>
       </c>
-      <c r="H5" s="89" t="s">
+      <c r="H5" s="87" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:10" ht="5.25" customHeight="1">
-      <c r="A6" s="89"/>
-[...6 lines deleted...]
-      <c r="H6" s="89"/>
+      <c r="A6" s="87"/>
+      <c r="B6" s="87"/>
+      <c r="C6" s="87"/>
+      <c r="D6" s="87"/>
+      <c r="E6" s="87"/>
+      <c r="F6" s="87"/>
+      <c r="G6" s="87"/>
+      <c r="H6" s="87"/>
     </row>
     <row r="7" spans="1:10">
-      <c r="A7" s="89"/>
-[...2 lines deleted...]
-      <c r="D7" s="89" t="s">
+      <c r="A7" s="87"/>
+      <c r="B7" s="87"/>
+      <c r="C7" s="87"/>
+      <c r="D7" s="87" t="s">
         <v>12</v>
       </c>
-      <c r="E7" s="89" t="s">
+      <c r="E7" s="87" t="s">
         <v>13</v>
       </c>
-      <c r="F7" s="89" t="s">
+      <c r="F7" s="87" t="s">
         <v>14</v>
       </c>
-      <c r="G7" s="89"/>
-      <c r="H7" s="89"/>
+      <c r="G7" s="87"/>
+      <c r="H7" s="87"/>
     </row>
     <row r="8" spans="1:10" ht="27" customHeight="1">
-      <c r="A8" s="89"/>
-[...6 lines deleted...]
-      <c r="H8" s="89"/>
+      <c r="A8" s="87"/>
+      <c r="B8" s="87"/>
+      <c r="C8" s="87"/>
+      <c r="D8" s="87"/>
+      <c r="E8" s="87"/>
+      <c r="F8" s="87"/>
+      <c r="G8" s="87"/>
+      <c r="H8" s="87"/>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" s="3">
         <v>2018</v>
       </c>
       <c r="B9" s="13">
         <v>100</v>
       </c>
       <c r="C9" s="13">
         <v>96</v>
       </c>
       <c r="D9" s="13" t="s">
         <v>503</v>
       </c>
       <c r="E9" s="13" t="s">
         <v>37</v>
       </c>
       <c r="F9" s="13" t="s">
         <v>365</v>
       </c>
       <c r="G9" s="13" t="s">
         <v>39</v>
       </c>
       <c r="H9" s="13">
         <v>4</v>
@@ -23924,298 +24894,372 @@
         <v>100</v>
       </c>
       <c r="C44" s="34">
         <v>97.4</v>
       </c>
       <c r="D44" s="34">
         <v>55.9</v>
       </c>
       <c r="E44" s="34">
         <v>22.4</v>
       </c>
       <c r="F44" s="34">
         <v>19.100000000000001</v>
       </c>
       <c r="G44" s="34">
         <v>0.2</v>
       </c>
       <c r="H44" s="24">
         <v>2.4000000000000004</v>
       </c>
     </row>
     <row r="45" spans="1:20">
       <c r="A45" s="6" t="s">
         <v>1</v>
       </c>
-      <c r="B45" s="74">
-[...2 lines deleted...]
-      <c r="C45" s="74">
+      <c r="B45" s="72">
+        <v>100</v>
+      </c>
+      <c r="C45" s="72">
         <v>96.8</v>
       </c>
-      <c r="D45" s="74">
+      <c r="D45" s="72">
         <v>52.7</v>
       </c>
-      <c r="E45" s="74">
+      <c r="E45" s="72">
         <v>22.5</v>
       </c>
-      <c r="F45" s="74">
+      <c r="F45" s="72">
         <v>21.6</v>
       </c>
-      <c r="G45" s="74">
+      <c r="G45" s="72">
         <v>0.2</v>
       </c>
       <c r="H45" s="12">
         <v>3</v>
       </c>
     </row>
     <row r="46" spans="1:20">
       <c r="A46" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B46" s="32">
         <v>100</v>
       </c>
       <c r="C46" s="32">
         <v>97.5</v>
       </c>
       <c r="D46" s="32">
         <v>56.2</v>
       </c>
       <c r="E46" s="32">
         <v>23.4</v>
       </c>
       <c r="F46" s="32">
         <v>17.899999999999999</v>
       </c>
       <c r="G46" s="32">
         <v>0</v>
       </c>
       <c r="H46" s="21">
         <v>2.5</v>
       </c>
     </row>
     <row r="47" spans="1:20">
       <c r="A47" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="B47" s="32">
-[...2 lines deleted...]
-      <c r="C47" s="32">
+      <c r="B47" s="30">
+        <v>100</v>
+      </c>
+      <c r="C47" s="30">
         <v>97.1</v>
       </c>
-      <c r="D47" s="32">
+      <c r="D47" s="30">
         <v>57.9</v>
       </c>
-      <c r="E47" s="32">
+      <c r="E47" s="30">
         <v>22</v>
       </c>
-      <c r="F47" s="32">
+      <c r="F47" s="30">
         <v>17.2</v>
       </c>
-      <c r="G47" s="32">
+      <c r="G47" s="30">
         <v>0.5</v>
       </c>
-      <c r="H47" s="14">
+      <c r="H47" s="12">
         <v>2.4</v>
       </c>
     </row>
     <row r="48" spans="1:20">
-      <c r="A48" s="22" t="s">
+      <c r="A48" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="B48" s="87">
-[...2 lines deleted...]
-      <c r="C48" s="87">
+      <c r="B48" s="12">
+        <v>100</v>
+      </c>
+      <c r="C48" s="12">
         <v>98.2</v>
       </c>
-      <c r="D48" s="87">
+      <c r="D48" s="12">
         <v>56.6</v>
       </c>
-      <c r="E48" s="87">
+      <c r="E48" s="12">
         <v>21.8</v>
       </c>
-      <c r="F48" s="87">
+      <c r="F48" s="12">
         <v>19.8</v>
       </c>
-      <c r="G48" s="87">
+      <c r="G48" s="12">
         <v>0</v>
       </c>
-      <c r="H48" s="87">
+      <c r="H48" s="12">
         <v>1.7999999999999998</v>
       </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" s="16">
+        <v>2026</v>
+      </c>
+      <c r="B49" s="28"/>
+      <c r="C49" s="28"/>
+      <c r="D49" s="28"/>
+      <c r="E49" s="28"/>
+      <c r="F49" s="28"/>
+      <c r="G49" s="28"/>
+      <c r="H49" s="13"/>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" s="6" t="s">
+        <v>1</v>
+      </c>
+      <c r="B50" s="98">
+        <v>100</v>
+      </c>
+      <c r="C50" s="98">
+        <v>96.4</v>
+      </c>
+      <c r="D50" s="98">
+        <v>54.6</v>
+      </c>
+      <c r="E50" s="98">
+        <v>20.8</v>
+      </c>
+      <c r="F50" s="98">
+        <v>21</v>
+      </c>
+      <c r="G50" s="98">
+        <v>0.3</v>
+      </c>
+      <c r="H50" s="98">
+        <v>2.7</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B51" s="32"/>
+      <c r="C51" s="32"/>
+      <c r="D51" s="32"/>
+      <c r="E51" s="32"/>
+      <c r="F51" s="32"/>
+      <c r="G51" s="32"/>
+      <c r="H51" s="21"/>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="B52" s="32"/>
+      <c r="C52" s="32"/>
+      <c r="D52" s="32"/>
+      <c r="E52" s="32"/>
+      <c r="F52" s="32"/>
+      <c r="G52" s="32"/>
+      <c r="H52" s="14"/>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" s="22" t="s">
+        <v>4</v>
+      </c>
+      <c r="B53" s="85"/>
+      <c r="C53" s="85"/>
+      <c r="D53" s="85"/>
+      <c r="E53" s="85"/>
+      <c r="F53" s="85"/>
+      <c r="G53" s="85"/>
+      <c r="H53" s="85"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="H5:H8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:A8"/>
     <mergeCell ref="B3:B8"/>
     <mergeCell ref="C3:H4"/>
     <mergeCell ref="C5:C8"/>
     <mergeCell ref="D5:F6"/>
     <mergeCell ref="G5:G8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
-    <tabColor rgb="FFFF0000"/>
+    <tabColor theme="3" tint="0.59999389629810485"/>
   </sheetPr>
-  <dimension ref="A1:T63"/>
+  <dimension ref="A1:T68"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <pane xSplit="1" ySplit="8" topLeftCell="B36" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="8" topLeftCell="B33" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
-      <selection pane="bottomRight" activeCell="Q53" sqref="Q53"/>
+      <selection pane="bottomRight" activeCell="B65" sqref="B65:H65"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="1" customWidth="1"/>
     <col min="2" max="3" width="19.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="17" style="1" customWidth="1"/>
     <col min="5" max="5" width="16.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="15" style="1" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="1" customWidth="1"/>
     <col min="9" max="19" width="9.140625" style="1"/>
     <col min="20" max="20" width="9.140625" style="2" customWidth="1"/>
     <col min="21" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" ht="18" customHeight="1">
-      <c r="A1" s="90" t="s">
+      <c r="A1" s="88" t="s">
         <v>6</v>
       </c>
-      <c r="B1" s="91"/>
-[...5 lines deleted...]
-      <c r="H1" s="91"/>
+      <c r="B1" s="89"/>
+      <c r="C1" s="89"/>
+      <c r="D1" s="89"/>
+      <c r="E1" s="89"/>
+      <c r="F1" s="89"/>
+      <c r="G1" s="89"/>
+      <c r="H1" s="89"/>
     </row>
     <row r="2" spans="1:20">
-      <c r="A2" s="92" t="s">
+      <c r="A2" s="90" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="92"/>
-[...5 lines deleted...]
-      <c r="H2" s="92"/>
+      <c r="B2" s="90"/>
+      <c r="C2" s="90"/>
+      <c r="D2" s="90"/>
+      <c r="E2" s="90"/>
+      <c r="F2" s="90"/>
+      <c r="G2" s="90"/>
+      <c r="H2" s="90"/>
     </row>
     <row r="3" spans="1:20" ht="10.5" customHeight="1">
-      <c r="A3" s="89"/>
-      <c r="B3" s="89" t="s">
+      <c r="A3" s="87"/>
+      <c r="B3" s="87" t="s">
         <v>7</v>
       </c>
-      <c r="C3" s="89" t="s">
+      <c r="C3" s="87" t="s">
         <v>8</v>
       </c>
-      <c r="D3" s="89"/>
-[...3 lines deleted...]
-      <c r="H3" s="89"/>
+      <c r="D3" s="87"/>
+      <c r="E3" s="87"/>
+      <c r="F3" s="87"/>
+      <c r="G3" s="87"/>
+      <c r="H3" s="87"/>
     </row>
     <row r="4" spans="1:20" ht="10.5" customHeight="1">
-      <c r="A4" s="89"/>
-[...6 lines deleted...]
-      <c r="H4" s="89"/>
+      <c r="A4" s="87"/>
+      <c r="B4" s="87"/>
+      <c r="C4" s="87"/>
+      <c r="D4" s="87"/>
+      <c r="E4" s="87"/>
+      <c r="F4" s="87"/>
+      <c r="G4" s="87"/>
+      <c r="H4" s="87"/>
     </row>
     <row r="5" spans="1:20" ht="9.75" customHeight="1">
-      <c r="A5" s="89"/>
-[...1 lines deleted...]
-      <c r="C5" s="89" t="s">
+      <c r="A5" s="87"/>
+      <c r="B5" s="87"/>
+      <c r="C5" s="87" t="s">
         <v>9</v>
       </c>
-      <c r="D5" s="89" t="s">
+      <c r="D5" s="87" t="s">
         <v>5</v>
       </c>
-      <c r="E5" s="89"/>
-[...1 lines deleted...]
-      <c r="G5" s="89" t="s">
+      <c r="E5" s="87"/>
+      <c r="F5" s="87"/>
+      <c r="G5" s="87" t="s">
         <v>10</v>
       </c>
-      <c r="H5" s="89" t="s">
+      <c r="H5" s="87" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:20" ht="5.25" customHeight="1">
-      <c r="A6" s="89"/>
-[...6 lines deleted...]
-      <c r="H6" s="89"/>
+      <c r="A6" s="87"/>
+      <c r="B6" s="87"/>
+      <c r="C6" s="87"/>
+      <c r="D6" s="87"/>
+      <c r="E6" s="87"/>
+      <c r="F6" s="87"/>
+      <c r="G6" s="87"/>
+      <c r="H6" s="87"/>
     </row>
     <row r="7" spans="1:20">
-      <c r="A7" s="89"/>
-[...2 lines deleted...]
-      <c r="D7" s="89" t="s">
+      <c r="A7" s="87"/>
+      <c r="B7" s="87"/>
+      <c r="C7" s="87"/>
+      <c r="D7" s="87" t="s">
         <v>12</v>
       </c>
-      <c r="E7" s="89" t="s">
+      <c r="E7" s="87" t="s">
         <v>13</v>
       </c>
-      <c r="F7" s="89" t="s">
+      <c r="F7" s="87" t="s">
         <v>14</v>
       </c>
-      <c r="G7" s="89"/>
-      <c r="H7" s="89"/>
+      <c r="G7" s="87"/>
+      <c r="H7" s="87"/>
     </row>
     <row r="8" spans="1:20" s="11" customFormat="1" ht="27" customHeight="1">
-      <c r="A8" s="89"/>
-[...6 lines deleted...]
-      <c r="H8" s="89"/>
+      <c r="A8" s="87"/>
+      <c r="B8" s="87"/>
+      <c r="C8" s="87"/>
+      <c r="D8" s="87"/>
+      <c r="E8" s="87"/>
+      <c r="F8" s="87"/>
+      <c r="G8" s="87"/>
+      <c r="H8" s="87"/>
       <c r="T8" s="54"/>
     </row>
     <row r="9" spans="1:20">
       <c r="A9" s="3">
         <v>2015</v>
       </c>
       <c r="B9" s="4">
         <v>100</v>
       </c>
       <c r="C9" s="5">
         <v>92.4</v>
       </c>
       <c r="D9" s="5">
         <v>44.7</v>
       </c>
       <c r="E9" s="5">
         <v>25.7</v>
       </c>
       <c r="F9" s="4">
         <v>22</v>
       </c>
       <c r="G9" s="5">
         <v>0.2</v>
       </c>
       <c r="H9" s="5">
@@ -25522,66 +26566,66 @@
         <v>100</v>
       </c>
       <c r="C59" s="34">
         <v>91.4</v>
       </c>
       <c r="D59" s="34">
         <v>52</v>
       </c>
       <c r="E59" s="34">
         <v>20.8</v>
       </c>
       <c r="F59" s="34">
         <v>18.600000000000001</v>
       </c>
       <c r="G59" s="34">
         <v>0.2</v>
       </c>
       <c r="H59" s="24">
         <v>8.4</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="6" t="s">
         <v>1</v>
       </c>
-      <c r="B60" s="74">
-[...2 lines deleted...]
-      <c r="C60" s="74">
+      <c r="B60" s="72">
+        <v>100</v>
+      </c>
+      <c r="C60" s="72">
         <v>90.6</v>
       </c>
-      <c r="D60" s="74">
+      <c r="D60" s="72">
         <v>50.6</v>
       </c>
-      <c r="E60" s="74">
+      <c r="E60" s="72">
         <v>20.399999999999999</v>
       </c>
-      <c r="F60" s="74">
+      <c r="F60" s="72">
         <v>19.600000000000001</v>
       </c>
-      <c r="G60" s="74">
+      <c r="G60" s="72">
         <v>0.3</v>
       </c>
       <c r="H60" s="12">
         <v>9.1</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B61" s="32">
         <v>100</v>
       </c>
       <c r="C61" s="32">
         <v>91.3</v>
       </c>
       <c r="D61" s="32">
         <v>52.5</v>
       </c>
       <c r="E61" s="32">
         <v>20.3</v>
       </c>
       <c r="F61" s="32">
         <v>18.5</v>
       </c>
@@ -25597,220 +26641,294 @@
         <v>3</v>
       </c>
       <c r="B62" s="32">
         <v>100</v>
       </c>
       <c r="C62" s="32">
         <v>91.5</v>
       </c>
       <c r="D62" s="32">
         <v>52.3</v>
       </c>
       <c r="E62" s="32">
         <v>21.3</v>
       </c>
       <c r="F62" s="32">
         <v>17.899999999999999</v>
       </c>
       <c r="G62" s="32">
         <v>0.1</v>
       </c>
       <c r="H62" s="14">
         <v>8.4</v>
       </c>
     </row>
     <row r="63" spans="1:9">
-      <c r="A63" s="22" t="s">
+      <c r="A63" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="B63" s="87">
-[...2 lines deleted...]
-      <c r="C63" s="87">
+      <c r="B63" s="12">
+        <v>100</v>
+      </c>
+      <c r="C63" s="12">
         <v>91.9</v>
       </c>
-      <c r="D63" s="87">
+      <c r="D63" s="12">
         <v>52.3</v>
       </c>
-      <c r="E63" s="87">
+      <c r="E63" s="12">
         <v>21.3</v>
       </c>
-      <c r="F63" s="87">
+      <c r="F63" s="12">
         <v>18.3</v>
       </c>
-      <c r="G63" s="87">
+      <c r="G63" s="12">
         <v>0.1</v>
       </c>
-      <c r="H63" s="87">
+      <c r="H63" s="12">
         <v>8</v>
       </c>
+    </row>
+    <row r="64" spans="1:9">
+      <c r="A64" s="16">
+        <v>2026</v>
+      </c>
+      <c r="B64" s="28"/>
+      <c r="C64" s="28"/>
+      <c r="D64" s="28"/>
+      <c r="E64" s="28"/>
+      <c r="F64" s="28"/>
+      <c r="G64" s="28"/>
+      <c r="H64" s="13"/>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" s="6" t="s">
+        <v>1</v>
+      </c>
+      <c r="B65" s="98">
+        <v>100</v>
+      </c>
+      <c r="C65" s="98">
+        <v>90.2</v>
+      </c>
+      <c r="D65" s="98">
+        <v>48.6</v>
+      </c>
+      <c r="E65" s="98">
+        <v>19.899999999999999</v>
+      </c>
+      <c r="F65" s="98">
+        <v>21.7</v>
+      </c>
+      <c r="G65" s="98">
+        <v>0.3</v>
+      </c>
+      <c r="H65" s="98">
+        <v>7.6</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B66" s="32"/>
+      <c r="C66" s="32"/>
+      <c r="D66" s="32"/>
+      <c r="E66" s="32"/>
+      <c r="F66" s="32"/>
+      <c r="G66" s="32"/>
+      <c r="H66" s="21"/>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="B67" s="32"/>
+      <c r="C67" s="32"/>
+      <c r="D67" s="32"/>
+      <c r="E67" s="32"/>
+      <c r="F67" s="32"/>
+      <c r="G67" s="32"/>
+      <c r="H67" s="14"/>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" s="22" t="s">
+        <v>4</v>
+      </c>
+      <c r="B68" s="85"/>
+      <c r="C68" s="85"/>
+      <c r="D68" s="85"/>
+      <c r="E68" s="85"/>
+      <c r="F68" s="85"/>
+      <c r="G68" s="85"/>
+      <c r="H68" s="85"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="H5:H8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:A8"/>
     <mergeCell ref="B3:B8"/>
     <mergeCell ref="C3:H4"/>
     <mergeCell ref="C5:C8"/>
     <mergeCell ref="D5:F6"/>
     <mergeCell ref="G5:G8"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:T28"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:T33"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="Q22" sqref="Q22"/>
+      <selection activeCell="B30" sqref="B30:H30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="1" customWidth="1"/>
     <col min="2" max="3" width="19.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="17" style="1" customWidth="1"/>
     <col min="5" max="5" width="16.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="15" style="1" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="1" customWidth="1"/>
     <col min="9" max="19" width="9.140625" style="1"/>
     <col min="20" max="20" width="9.140625" style="2" customWidth="1"/>
     <col min="21" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="18" customHeight="1">
-      <c r="A1" s="90" t="s">
+      <c r="A1" s="88" t="s">
         <v>15</v>
       </c>
-      <c r="B1" s="91"/>
-[...5 lines deleted...]
-      <c r="H1" s="91"/>
+      <c r="B1" s="89"/>
+      <c r="C1" s="89"/>
+      <c r="D1" s="89"/>
+      <c r="E1" s="89"/>
+      <c r="F1" s="89"/>
+      <c r="G1" s="89"/>
+      <c r="H1" s="89"/>
     </row>
     <row r="2" spans="1:11">
-      <c r="A2" s="92" t="s">
+      <c r="A2" s="90" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="92"/>
-[...5 lines deleted...]
-      <c r="H2" s="92"/>
+      <c r="B2" s="90"/>
+      <c r="C2" s="90"/>
+      <c r="D2" s="90"/>
+      <c r="E2" s="90"/>
+      <c r="F2" s="90"/>
+      <c r="G2" s="90"/>
+      <c r="H2" s="90"/>
     </row>
     <row r="3" spans="1:11" ht="10.5" customHeight="1">
-      <c r="A3" s="89"/>
-      <c r="B3" s="89" t="s">
+      <c r="A3" s="87"/>
+      <c r="B3" s="87" t="s">
         <v>7</v>
       </c>
-      <c r="C3" s="89" t="s">
+      <c r="C3" s="87" t="s">
         <v>8</v>
       </c>
-      <c r="D3" s="89"/>
-[...3 lines deleted...]
-      <c r="H3" s="89"/>
+      <c r="D3" s="87"/>
+      <c r="E3" s="87"/>
+      <c r="F3" s="87"/>
+      <c r="G3" s="87"/>
+      <c r="H3" s="87"/>
     </row>
     <row r="4" spans="1:11" ht="4.5" customHeight="1">
-      <c r="A4" s="89"/>
-[...6 lines deleted...]
-      <c r="H4" s="89"/>
+      <c r="A4" s="87"/>
+      <c r="B4" s="87"/>
+      <c r="C4" s="87"/>
+      <c r="D4" s="87"/>
+      <c r="E4" s="87"/>
+      <c r="F4" s="87"/>
+      <c r="G4" s="87"/>
+      <c r="H4" s="87"/>
     </row>
     <row r="5" spans="1:11" ht="9.75" customHeight="1">
-      <c r="A5" s="89"/>
-[...1 lines deleted...]
-      <c r="C5" s="89" t="s">
+      <c r="A5" s="87"/>
+      <c r="B5" s="87"/>
+      <c r="C5" s="87" t="s">
         <v>9</v>
       </c>
-      <c r="D5" s="89" t="s">
+      <c r="D5" s="87" t="s">
         <v>5</v>
       </c>
-      <c r="E5" s="89"/>
-[...1 lines deleted...]
-      <c r="G5" s="89" t="s">
+      <c r="E5" s="87"/>
+      <c r="F5" s="87"/>
+      <c r="G5" s="87" t="s">
         <v>10</v>
       </c>
-      <c r="H5" s="89" t="s">
+      <c r="H5" s="87" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:11" ht="5.25" customHeight="1">
-      <c r="A6" s="89"/>
-[...6 lines deleted...]
-      <c r="H6" s="89"/>
+      <c r="A6" s="87"/>
+      <c r="B6" s="87"/>
+      <c r="C6" s="87"/>
+      <c r="D6" s="87"/>
+      <c r="E6" s="87"/>
+      <c r="F6" s="87"/>
+      <c r="G6" s="87"/>
+      <c r="H6" s="87"/>
     </row>
     <row r="7" spans="1:11">
-      <c r="A7" s="89"/>
-[...2 lines deleted...]
-      <c r="D7" s="89" t="s">
+      <c r="A7" s="87"/>
+      <c r="B7" s="87"/>
+      <c r="C7" s="87"/>
+      <c r="D7" s="87" t="s">
         <v>12</v>
       </c>
-      <c r="E7" s="89" t="s">
+      <c r="E7" s="87" t="s">
         <v>13</v>
       </c>
-      <c r="F7" s="89" t="s">
+      <c r="F7" s="87" t="s">
         <v>14</v>
       </c>
-      <c r="G7" s="89"/>
-      <c r="H7" s="89"/>
+      <c r="G7" s="87"/>
+      <c r="H7" s="87"/>
     </row>
     <row r="8" spans="1:11" ht="27" customHeight="1">
-      <c r="A8" s="89"/>
-[...6 lines deleted...]
-      <c r="H8" s="89"/>
+      <c r="A8" s="87"/>
+      <c r="B8" s="87"/>
+      <c r="C8" s="87"/>
+      <c r="D8" s="87"/>
+      <c r="E8" s="87"/>
+      <c r="F8" s="87"/>
+      <c r="G8" s="87"/>
+      <c r="H8" s="87"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="16">
         <v>2022</v>
       </c>
       <c r="B9" s="23">
         <v>100</v>
       </c>
       <c r="C9" s="24">
         <v>94.1</v>
       </c>
       <c r="D9" s="24">
         <v>51.7</v>
       </c>
       <c r="E9" s="24">
         <v>24.7</v>
       </c>
       <c r="F9" s="24">
         <v>17.7</v>
       </c>
       <c r="G9" s="24">
         <v>0.2</v>
       </c>
       <c r="H9" s="25">
         <v>5.7</v>
@@ -26171,66 +27289,66 @@
         <v>100</v>
       </c>
       <c r="C24" s="34">
         <v>94.1</v>
       </c>
       <c r="D24" s="34">
         <v>55.6</v>
       </c>
       <c r="E24" s="34">
         <v>22.3</v>
       </c>
       <c r="F24" s="34">
         <v>16.2</v>
       </c>
       <c r="G24" s="34">
         <v>0.1</v>
       </c>
       <c r="H24" s="24">
         <v>5.8</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="6" t="s">
         <v>1</v>
       </c>
-      <c r="B25" s="74">
-[...2 lines deleted...]
-      <c r="C25" s="74">
+      <c r="B25" s="72">
+        <v>100</v>
+      </c>
+      <c r="C25" s="72">
         <v>96.4</v>
       </c>
-      <c r="D25" s="74">
+      <c r="D25" s="72">
         <v>55.3</v>
       </c>
-      <c r="E25" s="74">
+      <c r="E25" s="72">
         <v>23.4</v>
       </c>
-      <c r="F25" s="74">
+      <c r="F25" s="72">
         <v>17.7</v>
       </c>
-      <c r="G25" s="74">
+      <c r="G25" s="72">
         <v>0.2</v>
       </c>
       <c r="H25" s="12">
         <v>3.4</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B26" s="32">
         <v>100</v>
       </c>
       <c r="C26" s="32">
         <v>96.1</v>
       </c>
       <c r="D26" s="32">
         <v>58.3</v>
       </c>
       <c r="E26" s="32">
         <v>20.100000000000001</v>
       </c>
       <c r="F26" s="32">
         <v>17.7</v>
       </c>
@@ -26246,217 +27364,291 @@
         <v>3</v>
       </c>
       <c r="B27" s="32">
         <v>100</v>
       </c>
       <c r="C27" s="32">
         <v>92.7</v>
       </c>
       <c r="D27" s="32">
         <v>55.1</v>
       </c>
       <c r="E27" s="32">
         <v>22.5</v>
       </c>
       <c r="F27" s="32">
         <v>15.1</v>
       </c>
       <c r="G27" s="32">
         <v>0.1</v>
       </c>
       <c r="H27" s="14">
         <v>7.2</v>
       </c>
     </row>
     <row r="28" spans="1:8">
-      <c r="A28" s="22" t="s">
+      <c r="A28" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="B28" s="87">
-[...2 lines deleted...]
-      <c r="C28" s="87">
+      <c r="B28" s="12">
+        <v>100</v>
+      </c>
+      <c r="C28" s="12">
         <v>91.6</v>
       </c>
-      <c r="D28" s="87">
+      <c r="D28" s="12">
         <v>53.9</v>
       </c>
-      <c r="E28" s="87">
+      <c r="E28" s="12">
         <v>23.4</v>
       </c>
-      <c r="F28" s="87">
+      <c r="F28" s="12">
         <v>14.3</v>
       </c>
-      <c r="G28" s="87">
+      <c r="G28" s="12">
         <v>0</v>
       </c>
-      <c r="H28" s="87">
+      <c r="H28" s="12">
         <v>8.4</v>
       </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" s="16">
+        <v>2026</v>
+      </c>
+      <c r="B29" s="28"/>
+      <c r="C29" s="28"/>
+      <c r="D29" s="28"/>
+      <c r="E29" s="28"/>
+      <c r="F29" s="28"/>
+      <c r="G29" s="28"/>
+      <c r="H29" s="13"/>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" s="6" t="s">
+        <v>1</v>
+      </c>
+      <c r="B30" s="98">
+        <v>100</v>
+      </c>
+      <c r="C30" s="98">
+        <v>93.2</v>
+      </c>
+      <c r="D30" s="98">
+        <v>50.8</v>
+      </c>
+      <c r="E30" s="98">
+        <v>22.8</v>
+      </c>
+      <c r="F30" s="98">
+        <v>19.600000000000001</v>
+      </c>
+      <c r="G30" s="98">
+        <v>0.4</v>
+      </c>
+      <c r="H30" s="98">
+        <v>3.6</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B31" s="32"/>
+      <c r="C31" s="32"/>
+      <c r="D31" s="32"/>
+      <c r="E31" s="32"/>
+      <c r="F31" s="32"/>
+      <c r="G31" s="32"/>
+      <c r="H31" s="21"/>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="B32" s="32"/>
+      <c r="C32" s="32"/>
+      <c r="D32" s="32"/>
+      <c r="E32" s="32"/>
+      <c r="F32" s="32"/>
+      <c r="G32" s="32"/>
+      <c r="H32" s="14"/>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" s="22" t="s">
+        <v>4</v>
+      </c>
+      <c r="B33" s="85"/>
+      <c r="C33" s="85"/>
+      <c r="D33" s="85"/>
+      <c r="E33" s="85"/>
+      <c r="F33" s="85"/>
+      <c r="G33" s="85"/>
+      <c r="H33" s="85"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="H5:H8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:A8"/>
     <mergeCell ref="B3:B8"/>
     <mergeCell ref="C3:H4"/>
     <mergeCell ref="C5:C8"/>
     <mergeCell ref="D5:F6"/>
     <mergeCell ref="G5:G8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:T63"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:T68"/>
   <sheetViews>
     <sheetView topLeftCell="A36" workbookViewId="0">
-      <selection activeCell="P60" sqref="P60"/>
+      <selection activeCell="B65" sqref="B65:H65"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="1" customWidth="1"/>
     <col min="2" max="3" width="19.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="17" style="1" customWidth="1"/>
     <col min="5" max="5" width="16.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="15" style="1" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="1" customWidth="1"/>
     <col min="9" max="19" width="9.140625" style="1"/>
     <col min="20" max="20" width="9.140625" style="2" customWidth="1"/>
     <col min="21" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="18" customHeight="1">
-      <c r="A1" s="90" t="s">
+      <c r="A1" s="88" t="s">
         <v>16</v>
       </c>
-      <c r="B1" s="91"/>
-[...5 lines deleted...]
-      <c r="H1" s="91"/>
+      <c r="B1" s="89"/>
+      <c r="C1" s="89"/>
+      <c r="D1" s="89"/>
+      <c r="E1" s="89"/>
+      <c r="F1" s="89"/>
+      <c r="G1" s="89"/>
+      <c r="H1" s="89"/>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2" s="92" t="s">
+      <c r="A2" s="90" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="92"/>
-[...5 lines deleted...]
-      <c r="H2" s="92"/>
+      <c r="B2" s="90"/>
+      <c r="C2" s="90"/>
+      <c r="D2" s="90"/>
+      <c r="E2" s="90"/>
+      <c r="F2" s="90"/>
+      <c r="G2" s="90"/>
+      <c r="H2" s="90"/>
     </row>
     <row r="3" spans="1:8" ht="10.5" customHeight="1">
-      <c r="A3" s="89"/>
-      <c r="B3" s="89" t="s">
+      <c r="A3" s="87"/>
+      <c r="B3" s="87" t="s">
         <v>7</v>
       </c>
-      <c r="C3" s="89" t="s">
+      <c r="C3" s="87" t="s">
         <v>8</v>
       </c>
-      <c r="D3" s="89"/>
-[...3 lines deleted...]
-      <c r="H3" s="89"/>
+      <c r="D3" s="87"/>
+      <c r="E3" s="87"/>
+      <c r="F3" s="87"/>
+      <c r="G3" s="87"/>
+      <c r="H3" s="87"/>
     </row>
     <row r="4" spans="1:8" ht="4.5" customHeight="1">
-      <c r="A4" s="89"/>
-[...6 lines deleted...]
-      <c r="H4" s="89"/>
+      <c r="A4" s="87"/>
+      <c r="B4" s="87"/>
+      <c r="C4" s="87"/>
+      <c r="D4" s="87"/>
+      <c r="E4" s="87"/>
+      <c r="F4" s="87"/>
+      <c r="G4" s="87"/>
+      <c r="H4" s="87"/>
     </row>
     <row r="5" spans="1:8" ht="9.75" customHeight="1">
-      <c r="A5" s="89"/>
-[...1 lines deleted...]
-      <c r="C5" s="89" t="s">
+      <c r="A5" s="87"/>
+      <c r="B5" s="87"/>
+      <c r="C5" s="87" t="s">
         <v>9</v>
       </c>
-      <c r="D5" s="89" t="s">
+      <c r="D5" s="87" t="s">
         <v>5</v>
       </c>
-      <c r="E5" s="89"/>
-[...1 lines deleted...]
-      <c r="G5" s="89" t="s">
+      <c r="E5" s="87"/>
+      <c r="F5" s="87"/>
+      <c r="G5" s="87" t="s">
         <v>10</v>
       </c>
-      <c r="H5" s="89" t="s">
+      <c r="H5" s="87" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="5.25" customHeight="1">
-      <c r="A6" s="89"/>
-[...6 lines deleted...]
-      <c r="H6" s="89"/>
+      <c r="A6" s="87"/>
+      <c r="B6" s="87"/>
+      <c r="C6" s="87"/>
+      <c r="D6" s="87"/>
+      <c r="E6" s="87"/>
+      <c r="F6" s="87"/>
+      <c r="G6" s="87"/>
+      <c r="H6" s="87"/>
     </row>
     <row r="7" spans="1:8">
-      <c r="A7" s="89"/>
-[...2 lines deleted...]
-      <c r="D7" s="89" t="s">
+      <c r="A7" s="87"/>
+      <c r="B7" s="87"/>
+      <c r="C7" s="87"/>
+      <c r="D7" s="87" t="s">
         <v>12</v>
       </c>
-      <c r="E7" s="89" t="s">
+      <c r="E7" s="87" t="s">
         <v>13</v>
       </c>
-      <c r="F7" s="89" t="s">
+      <c r="F7" s="87" t="s">
         <v>14</v>
       </c>
-      <c r="G7" s="89"/>
-      <c r="H7" s="89"/>
+      <c r="G7" s="87"/>
+      <c r="H7" s="87"/>
     </row>
     <row r="8" spans="1:8" ht="27" customHeight="1">
-      <c r="A8" s="89"/>
-[...6 lines deleted...]
-      <c r="H8" s="89"/>
+      <c r="A8" s="87"/>
+      <c r="B8" s="87"/>
+      <c r="C8" s="87"/>
+      <c r="D8" s="87"/>
+      <c r="E8" s="87"/>
+      <c r="F8" s="87"/>
+      <c r="G8" s="87"/>
+      <c r="H8" s="87"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="3">
         <v>2015</v>
       </c>
       <c r="B9" s="13">
         <v>100</v>
       </c>
       <c r="C9" s="13" t="s">
         <v>49</v>
       </c>
       <c r="D9" s="13">
         <v>39.299999999999997</v>
       </c>
       <c r="E9" s="13">
         <v>26.6</v>
       </c>
       <c r="F9" s="13">
         <v>20.2</v>
       </c>
       <c r="G9" s="13" t="s">
         <v>50</v>
       </c>
       <c r="H9" s="13">
         <f>[1]ҚР!B15+[1]ҚР!B34</f>
@@ -27769,292 +28961,370 @@
         <v>100</v>
       </c>
       <c r="C59" s="34">
         <v>86.8</v>
       </c>
       <c r="D59" s="34">
         <v>46.2</v>
       </c>
       <c r="E59" s="34">
         <v>25.1</v>
       </c>
       <c r="F59" s="34">
         <v>15.5</v>
       </c>
       <c r="G59" s="34">
         <v>0.1</v>
       </c>
       <c r="H59" s="24">
         <v>13.100000000000001</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="6" t="s">
         <v>1</v>
       </c>
-      <c r="B60" s="74">
-[...2 lines deleted...]
-      <c r="C60" s="74">
+      <c r="B60" s="72">
+        <v>100</v>
+      </c>
+      <c r="C60" s="72">
         <v>86.4</v>
       </c>
-      <c r="D60" s="74">
+      <c r="D60" s="72">
         <v>46.4</v>
       </c>
-      <c r="E60" s="74">
+      <c r="E60" s="72">
         <v>23.7</v>
       </c>
-      <c r="F60" s="74">
+      <c r="F60" s="72">
         <v>16.3</v>
       </c>
-      <c r="G60" s="74">
+      <c r="G60" s="72">
         <v>0.3</v>
       </c>
       <c r="H60" s="12">
         <v>13.3</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B61" s="32">
         <v>100</v>
       </c>
       <c r="C61" s="32">
         <v>86.5</v>
       </c>
       <c r="D61" s="32">
         <v>46.9</v>
       </c>
       <c r="E61" s="32">
         <v>23.8</v>
       </c>
       <c r="F61" s="32">
         <v>15.8</v>
       </c>
       <c r="G61" s="32">
         <v>0.1</v>
       </c>
       <c r="H61" s="21">
         <v>13.399999999999999</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="B62" s="32">
-[...2 lines deleted...]
-      <c r="C62" s="32">
+      <c r="B62" s="30">
+        <v>100</v>
+      </c>
+      <c r="C62" s="30">
         <v>87.4</v>
       </c>
-      <c r="D62" s="32">
+      <c r="D62" s="30">
         <v>45.3</v>
       </c>
-      <c r="E62" s="32">
+      <c r="E62" s="30">
         <v>26.9</v>
       </c>
-      <c r="F62" s="32">
+      <c r="F62" s="30">
         <v>15.2</v>
       </c>
-      <c r="G62" s="32">
+      <c r="G62" s="30">
         <v>0.1</v>
       </c>
-      <c r="H62" s="14">
+      <c r="H62" s="12">
         <v>12.5</v>
       </c>
+      <c r="I62" s="11"/>
     </row>
     <row r="63" spans="1:9">
-      <c r="A63" s="22" t="s">
+      <c r="A63" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="B63" s="87">
-[...2 lines deleted...]
-      <c r="C63" s="87">
+      <c r="B63" s="12">
+        <v>100</v>
+      </c>
+      <c r="C63" s="12">
         <v>87.2</v>
       </c>
-      <c r="D63" s="87">
+      <c r="D63" s="12">
         <v>46.1</v>
       </c>
-      <c r="E63" s="87">
+      <c r="E63" s="12">
         <v>26</v>
       </c>
-      <c r="F63" s="87">
+      <c r="F63" s="12">
         <v>15.1</v>
       </c>
-      <c r="G63" s="87">
+      <c r="G63" s="12">
         <v>0</v>
       </c>
-      <c r="H63" s="87">
+      <c r="H63" s="12">
         <v>12.799999999999999</v>
       </c>
+      <c r="I63" s="11"/>
+    </row>
+    <row r="64" spans="1:9">
+      <c r="A64" s="16">
+        <v>2026</v>
+      </c>
+      <c r="B64" s="28"/>
+      <c r="C64" s="28"/>
+      <c r="D64" s="28"/>
+      <c r="E64" s="28"/>
+      <c r="F64" s="28"/>
+      <c r="G64" s="28"/>
+      <c r="H64" s="13"/>
+      <c r="I64" s="11"/>
+    </row>
+    <row r="65" spans="1:9">
+      <c r="A65" s="6" t="s">
+        <v>1</v>
+      </c>
+      <c r="B65" s="98">
+        <v>100</v>
+      </c>
+      <c r="C65" s="98">
+        <v>85.1</v>
+      </c>
+      <c r="D65" s="98">
+        <v>45.1</v>
+      </c>
+      <c r="E65" s="98">
+        <v>22.1</v>
+      </c>
+      <c r="F65" s="98">
+        <v>17.899999999999999</v>
+      </c>
+      <c r="G65" s="98">
+        <v>0.3</v>
+      </c>
+      <c r="H65" s="98">
+        <v>11.1</v>
+      </c>
+      <c r="I65" s="11"/>
+    </row>
+    <row r="66" spans="1:9">
+      <c r="A66" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B66" s="32"/>
+      <c r="C66" s="32"/>
+      <c r="D66" s="32"/>
+      <c r="E66" s="32"/>
+      <c r="F66" s="32"/>
+      <c r="G66" s="32"/>
+      <c r="H66" s="21"/>
+    </row>
+    <row r="67" spans="1:9">
+      <c r="A67" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="B67" s="32"/>
+      <c r="C67" s="32"/>
+      <c r="D67" s="32"/>
+      <c r="E67" s="32"/>
+      <c r="F67" s="32"/>
+      <c r="G67" s="32"/>
+      <c r="H67" s="14"/>
+    </row>
+    <row r="68" spans="1:9">
+      <c r="A68" s="22" t="s">
+        <v>4</v>
+      </c>
+      <c r="B68" s="85"/>
+      <c r="C68" s="85"/>
+      <c r="D68" s="85"/>
+      <c r="E68" s="85"/>
+      <c r="F68" s="85"/>
+      <c r="G68" s="85"/>
+      <c r="H68" s="85"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="H5:H8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:A8"/>
     <mergeCell ref="B3:B8"/>
     <mergeCell ref="C3:H4"/>
     <mergeCell ref="C5:C8"/>
     <mergeCell ref="D5:F6"/>
     <mergeCell ref="G5:G8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:T63"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:T68"/>
   <sheetViews>
     <sheetView topLeftCell="A34" workbookViewId="0">
-      <selection activeCell="M59" sqref="M59"/>
+      <selection activeCell="B65" sqref="B65:H65"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="1" customWidth="1"/>
     <col min="2" max="3" width="19.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="17" style="1" customWidth="1"/>
     <col min="5" max="5" width="16.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="15" style="1" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="1" customWidth="1"/>
     <col min="9" max="19" width="9.140625" style="1"/>
     <col min="20" max="20" width="9.140625" style="2" customWidth="1"/>
     <col min="21" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="18" customHeight="1">
-      <c r="A1" s="90" t="s">
+      <c r="A1" s="88" t="s">
         <v>16</v>
       </c>
-      <c r="B1" s="91"/>
-[...5 lines deleted...]
-      <c r="H1" s="91"/>
+      <c r="B1" s="89"/>
+      <c r="C1" s="89"/>
+      <c r="D1" s="89"/>
+      <c r="E1" s="89"/>
+      <c r="F1" s="89"/>
+      <c r="G1" s="89"/>
+      <c r="H1" s="89"/>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2" s="92" t="s">
+      <c r="A2" s="90" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="92"/>
-[...5 lines deleted...]
-      <c r="H2" s="92"/>
+      <c r="B2" s="90"/>
+      <c r="C2" s="90"/>
+      <c r="D2" s="90"/>
+      <c r="E2" s="90"/>
+      <c r="F2" s="90"/>
+      <c r="G2" s="90"/>
+      <c r="H2" s="90"/>
     </row>
     <row r="3" spans="1:8" ht="10.5" customHeight="1">
-      <c r="A3" s="89"/>
-      <c r="B3" s="89" t="s">
+      <c r="A3" s="87"/>
+      <c r="B3" s="87" t="s">
         <v>7</v>
       </c>
-      <c r="C3" s="89" t="s">
+      <c r="C3" s="87" t="s">
         <v>8</v>
       </c>
-      <c r="D3" s="89"/>
-[...3 lines deleted...]
-      <c r="H3" s="89"/>
+      <c r="D3" s="87"/>
+      <c r="E3" s="87"/>
+      <c r="F3" s="87"/>
+      <c r="G3" s="87"/>
+      <c r="H3" s="87"/>
     </row>
     <row r="4" spans="1:8" ht="4.5" customHeight="1">
-      <c r="A4" s="89"/>
-[...6 lines deleted...]
-      <c r="H4" s="89"/>
+      <c r="A4" s="87"/>
+      <c r="B4" s="87"/>
+      <c r="C4" s="87"/>
+      <c r="D4" s="87"/>
+      <c r="E4" s="87"/>
+      <c r="F4" s="87"/>
+      <c r="G4" s="87"/>
+      <c r="H4" s="87"/>
     </row>
     <row r="5" spans="1:8" ht="9.75" customHeight="1">
-      <c r="A5" s="89"/>
-[...1 lines deleted...]
-      <c r="C5" s="89" t="s">
+      <c r="A5" s="87"/>
+      <c r="B5" s="87"/>
+      <c r="C5" s="87" t="s">
         <v>9</v>
       </c>
-      <c r="D5" s="89" t="s">
+      <c r="D5" s="87" t="s">
         <v>5</v>
       </c>
-      <c r="E5" s="89"/>
-[...1 lines deleted...]
-      <c r="G5" s="89" t="s">
+      <c r="E5" s="87"/>
+      <c r="F5" s="87"/>
+      <c r="G5" s="87" t="s">
         <v>10</v>
       </c>
-      <c r="H5" s="89" t="s">
+      <c r="H5" s="87" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="5.25" customHeight="1">
-      <c r="A6" s="89"/>
-[...6 lines deleted...]
-      <c r="H6" s="89"/>
+      <c r="A6" s="87"/>
+      <c r="B6" s="87"/>
+      <c r="C6" s="87"/>
+      <c r="D6" s="87"/>
+      <c r="E6" s="87"/>
+      <c r="F6" s="87"/>
+      <c r="G6" s="87"/>
+      <c r="H6" s="87"/>
     </row>
     <row r="7" spans="1:8">
-      <c r="A7" s="89"/>
-[...2 lines deleted...]
-      <c r="D7" s="89" t="s">
+      <c r="A7" s="87"/>
+      <c r="B7" s="87"/>
+      <c r="C7" s="87"/>
+      <c r="D7" s="87" t="s">
         <v>12</v>
       </c>
-      <c r="E7" s="89" t="s">
+      <c r="E7" s="87" t="s">
         <v>13</v>
       </c>
-      <c r="F7" s="89" t="s">
+      <c r="F7" s="87" t="s">
         <v>14</v>
       </c>
-      <c r="G7" s="89"/>
-      <c r="H7" s="89"/>
+      <c r="G7" s="87"/>
+      <c r="H7" s="87"/>
     </row>
     <row r="8" spans="1:8" ht="27" customHeight="1">
-      <c r="A8" s="89"/>
-[...6 lines deleted...]
-      <c r="H8" s="89"/>
+      <c r="A8" s="87"/>
+      <c r="B8" s="87"/>
+      <c r="C8" s="87"/>
+      <c r="D8" s="87"/>
+      <c r="E8" s="87"/>
+      <c r="F8" s="87"/>
+      <c r="G8" s="87"/>
+      <c r="H8" s="87"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="3">
         <v>2015</v>
       </c>
       <c r="B9" s="13">
         <v>100</v>
       </c>
       <c r="C9" s="13">
         <v>88.8</v>
       </c>
       <c r="D9" s="13">
         <v>43.2</v>
       </c>
       <c r="E9" s="13">
         <v>24.6</v>
       </c>
       <c r="F9" s="13">
         <v>21</v>
       </c>
       <c r="G9" s="13" t="s">
         <v>50</v>
       </c>
       <c r="H9" s="13">
         <f>[1]ҚР!B16+[1]ҚР!B35</f>
@@ -29367,292 +30637,366 @@
         <v>100</v>
       </c>
       <c r="C59" s="34">
         <v>86.5</v>
       </c>
       <c r="D59" s="34">
         <v>49.3</v>
       </c>
       <c r="E59" s="34">
         <v>19.899999999999999</v>
       </c>
       <c r="F59" s="34">
         <v>17.3</v>
       </c>
       <c r="G59" s="34">
         <v>0.2</v>
       </c>
       <c r="H59" s="24">
         <v>13.299999999999999</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="6" t="s">
         <v>1</v>
       </c>
-      <c r="B60" s="74">
-[...2 lines deleted...]
-      <c r="C60" s="74">
+      <c r="B60" s="72">
+        <v>100</v>
+      </c>
+      <c r="C60" s="72">
         <v>85.2</v>
       </c>
-      <c r="D60" s="74">
+      <c r="D60" s="72">
         <v>47.8</v>
       </c>
-      <c r="E60" s="74">
+      <c r="E60" s="72">
         <v>19.3</v>
       </c>
-      <c r="F60" s="74">
+      <c r="F60" s="72">
         <v>18.100000000000001</v>
       </c>
-      <c r="G60" s="74">
+      <c r="G60" s="72">
         <v>0.2</v>
       </c>
       <c r="H60" s="12">
         <v>14.600000000000001</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B61" s="32">
         <v>100</v>
       </c>
       <c r="C61" s="32">
         <v>86.4</v>
       </c>
       <c r="D61" s="32">
         <v>47</v>
       </c>
       <c r="E61" s="32">
         <v>21.8</v>
       </c>
       <c r="F61" s="32">
         <v>17.600000000000001</v>
       </c>
       <c r="G61" s="32">
         <v>0</v>
       </c>
       <c r="H61" s="21">
         <v>13.600000000000001</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="B62" s="32">
-[...2 lines deleted...]
-      <c r="C62" s="32">
+      <c r="B62" s="30">
+        <v>100</v>
+      </c>
+      <c r="C62" s="30">
         <v>86.7</v>
       </c>
-      <c r="D62" s="32">
+      <c r="D62" s="30">
         <v>51</v>
       </c>
-      <c r="E62" s="32">
+      <c r="E62" s="30">
         <v>19.100000000000001</v>
       </c>
-      <c r="F62" s="32">
+      <c r="F62" s="30">
         <v>16.600000000000001</v>
       </c>
-      <c r="G62" s="32">
+      <c r="G62" s="30">
         <v>0.3</v>
       </c>
-      <c r="H62" s="14">
+      <c r="H62" s="12">
         <v>13</v>
       </c>
     </row>
     <row r="63" spans="1:9">
-      <c r="A63" s="22" t="s">
+      <c r="A63" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="B63" s="87">
-[...2 lines deleted...]
-      <c r="C63" s="87">
+      <c r="B63" s="12">
+        <v>100</v>
+      </c>
+      <c r="C63" s="12">
         <v>87.8</v>
       </c>
-      <c r="D63" s="87">
+      <c r="D63" s="12">
         <v>51.4</v>
       </c>
-      <c r="E63" s="87">
+      <c r="E63" s="12">
         <v>19.3</v>
       </c>
-      <c r="F63" s="87">
+      <c r="F63" s="12">
         <v>17.100000000000001</v>
       </c>
-      <c r="G63" s="87">
+      <c r="G63" s="12">
         <v>0.1</v>
       </c>
-      <c r="H63" s="87">
+      <c r="H63" s="12">
         <v>12.1</v>
       </c>
+    </row>
+    <row r="64" spans="1:9">
+      <c r="A64" s="16">
+        <v>2026</v>
+      </c>
+      <c r="B64" s="28"/>
+      <c r="C64" s="28"/>
+      <c r="D64" s="28"/>
+      <c r="E64" s="28"/>
+      <c r="F64" s="28"/>
+      <c r="G64" s="28"/>
+      <c r="H64" s="13"/>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" s="6" t="s">
+        <v>1</v>
+      </c>
+      <c r="B65" s="98">
+        <v>100</v>
+      </c>
+      <c r="C65" s="98">
+        <v>86.8</v>
+      </c>
+      <c r="D65" s="98">
+        <v>50.2</v>
+      </c>
+      <c r="E65" s="98">
+        <v>17.2</v>
+      </c>
+      <c r="F65" s="98">
+        <v>19.399999999999999</v>
+      </c>
+      <c r="G65" s="98">
+        <v>0.1</v>
+      </c>
+      <c r="H65" s="98">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B66" s="32"/>
+      <c r="C66" s="32"/>
+      <c r="D66" s="32"/>
+      <c r="E66" s="32"/>
+      <c r="F66" s="32"/>
+      <c r="G66" s="32"/>
+      <c r="H66" s="21"/>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="B67" s="32"/>
+      <c r="C67" s="32"/>
+      <c r="D67" s="32"/>
+      <c r="E67" s="32"/>
+      <c r="F67" s="32"/>
+      <c r="G67" s="32"/>
+      <c r="H67" s="14"/>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" s="22" t="s">
+        <v>4</v>
+      </c>
+      <c r="B68" s="85"/>
+      <c r="C68" s="85"/>
+      <c r="D68" s="85"/>
+      <c r="E68" s="85"/>
+      <c r="F68" s="85"/>
+      <c r="G68" s="85"/>
+      <c r="H68" s="85"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="H5:H8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:A8"/>
     <mergeCell ref="B3:B8"/>
     <mergeCell ref="C3:H4"/>
     <mergeCell ref="C5:C8"/>
     <mergeCell ref="D5:F6"/>
     <mergeCell ref="G5:G8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:T63"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:T68"/>
   <sheetViews>
-    <sheetView topLeftCell="A31" workbookViewId="0">
-      <selection activeCell="P60" sqref="P60"/>
+    <sheetView topLeftCell="A19" workbookViewId="0">
+      <selection activeCell="B65" sqref="B65:H65"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="21" customWidth="1"/>
     <col min="2" max="3" width="19.140625" style="21" customWidth="1"/>
     <col min="4" max="4" width="17" style="21" customWidth="1"/>
     <col min="5" max="5" width="16.42578125" style="21" customWidth="1"/>
     <col min="6" max="6" width="15" style="21" customWidth="1"/>
     <col min="7" max="7" width="14" style="21" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="21" customWidth="1"/>
     <col min="9" max="19" width="9.140625" style="21"/>
     <col min="20" max="20" width="9.140625" style="36" customWidth="1"/>
     <col min="21" max="16384" width="9.140625" style="21"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="18" customHeight="1">
-      <c r="A1" s="93" t="s">
+      <c r="A1" s="91" t="s">
         <v>17</v>
       </c>
-      <c r="B1" s="94"/>
-[...5 lines deleted...]
-      <c r="H1" s="94"/>
+      <c r="B1" s="92"/>
+      <c r="C1" s="92"/>
+      <c r="D1" s="92"/>
+      <c r="E1" s="92"/>
+      <c r="F1" s="92"/>
+      <c r="G1" s="92"/>
+      <c r="H1" s="92"/>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2" s="92" t="s">
+      <c r="A2" s="90" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="92"/>
-[...5 lines deleted...]
-      <c r="H2" s="92"/>
+      <c r="B2" s="90"/>
+      <c r="C2" s="90"/>
+      <c r="D2" s="90"/>
+      <c r="E2" s="90"/>
+      <c r="F2" s="90"/>
+      <c r="G2" s="90"/>
+      <c r="H2" s="90"/>
     </row>
     <row r="3" spans="1:8" ht="10.5" customHeight="1">
-      <c r="A3" s="89"/>
-      <c r="B3" s="89" t="s">
+      <c r="A3" s="87"/>
+      <c r="B3" s="87" t="s">
         <v>7</v>
       </c>
-      <c r="C3" s="89" t="s">
+      <c r="C3" s="87" t="s">
         <v>8</v>
       </c>
-      <c r="D3" s="89"/>
-[...3 lines deleted...]
-      <c r="H3" s="89"/>
+      <c r="D3" s="87"/>
+      <c r="E3" s="87"/>
+      <c r="F3" s="87"/>
+      <c r="G3" s="87"/>
+      <c r="H3" s="87"/>
     </row>
     <row r="4" spans="1:8" ht="4.5" customHeight="1">
-      <c r="A4" s="89"/>
-[...6 lines deleted...]
-      <c r="H4" s="89"/>
+      <c r="A4" s="87"/>
+      <c r="B4" s="87"/>
+      <c r="C4" s="87"/>
+      <c r="D4" s="87"/>
+      <c r="E4" s="87"/>
+      <c r="F4" s="87"/>
+      <c r="G4" s="87"/>
+      <c r="H4" s="87"/>
     </row>
     <row r="5" spans="1:8" ht="9.75" customHeight="1">
-      <c r="A5" s="89"/>
-[...1 lines deleted...]
-      <c r="C5" s="89" t="s">
+      <c r="A5" s="87"/>
+      <c r="B5" s="87"/>
+      <c r="C5" s="87" t="s">
         <v>9</v>
       </c>
-      <c r="D5" s="89" t="s">
+      <c r="D5" s="87" t="s">
         <v>5</v>
       </c>
-      <c r="E5" s="89"/>
-[...1 lines deleted...]
-      <c r="G5" s="89" t="s">
+      <c r="E5" s="87"/>
+      <c r="F5" s="87"/>
+      <c r="G5" s="87" t="s">
         <v>10</v>
       </c>
-      <c r="H5" s="89" t="s">
+      <c r="H5" s="87" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="5.25" customHeight="1">
-      <c r="A6" s="89"/>
-[...6 lines deleted...]
-      <c r="H6" s="89"/>
+      <c r="A6" s="87"/>
+      <c r="B6" s="87"/>
+      <c r="C6" s="87"/>
+      <c r="D6" s="87"/>
+      <c r="E6" s="87"/>
+      <c r="F6" s="87"/>
+      <c r="G6" s="87"/>
+      <c r="H6" s="87"/>
     </row>
     <row r="7" spans="1:8">
-      <c r="A7" s="89"/>
-[...2 lines deleted...]
-      <c r="D7" s="89" t="s">
+      <c r="A7" s="87"/>
+      <c r="B7" s="87"/>
+      <c r="C7" s="87"/>
+      <c r="D7" s="87" t="s">
         <v>12</v>
       </c>
-      <c r="E7" s="89" t="s">
+      <c r="E7" s="87" t="s">
         <v>13</v>
       </c>
-      <c r="F7" s="89" t="s">
+      <c r="F7" s="87" t="s">
         <v>14</v>
       </c>
-      <c r="G7" s="89"/>
-      <c r="H7" s="89"/>
+      <c r="G7" s="87"/>
+      <c r="H7" s="87"/>
     </row>
     <row r="8" spans="1:8" ht="27" customHeight="1">
-      <c r="A8" s="89"/>
-[...6 lines deleted...]
-      <c r="H8" s="89"/>
+      <c r="A8" s="87"/>
+      <c r="B8" s="87"/>
+      <c r="C8" s="87"/>
+      <c r="D8" s="87"/>
+      <c r="E8" s="87"/>
+      <c r="F8" s="87"/>
+      <c r="G8" s="87"/>
+      <c r="H8" s="87"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="3">
         <v>2015</v>
       </c>
       <c r="B9" s="13">
         <v>100</v>
       </c>
       <c r="C9" s="13">
         <v>94</v>
       </c>
       <c r="D9" s="13">
         <v>48</v>
       </c>
       <c r="E9" s="13">
         <v>27.1</v>
       </c>
       <c r="F9" s="13">
         <v>18.899999999999999</v>
       </c>
       <c r="G9" s="13" t="s">
         <v>44</v>
       </c>
       <c r="H9" s="13" t="e">
         <f>[1]ҚР!B17+[1]ҚР!B36</f>
@@ -30965,66 +32309,66 @@
         <v>100</v>
       </c>
       <c r="C59" s="34">
         <v>93.3</v>
       </c>
       <c r="D59" s="34">
         <v>57.3</v>
       </c>
       <c r="E59" s="34">
         <v>19.2</v>
       </c>
       <c r="F59" s="34">
         <v>16.8</v>
       </c>
       <c r="G59" s="34">
         <v>0.1</v>
       </c>
       <c r="H59" s="24">
         <v>6.6000000000000005</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="6" t="s">
         <v>1</v>
       </c>
-      <c r="B60" s="74">
-[...2 lines deleted...]
-      <c r="C60" s="74">
+      <c r="B60" s="72">
+        <v>100</v>
+      </c>
+      <c r="C60" s="72">
         <v>93.3</v>
       </c>
-      <c r="D60" s="74">
+      <c r="D60" s="72">
         <v>57.2</v>
       </c>
-      <c r="E60" s="74">
+      <c r="E60" s="72">
         <v>18.600000000000001</v>
       </c>
-      <c r="F60" s="74">
+      <c r="F60" s="72">
         <v>17.5</v>
       </c>
-      <c r="G60" s="74">
+      <c r="G60" s="72">
         <v>0.2</v>
       </c>
       <c r="H60" s="12">
         <v>6.5</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B61" s="32">
         <v>100</v>
       </c>
       <c r="C61" s="32">
         <v>93.7</v>
       </c>
       <c r="D61" s="32">
         <v>58.3</v>
       </c>
       <c r="E61" s="32">
         <v>18.2</v>
       </c>
       <c r="F61" s="32">
         <v>17.2</v>
       </c>
@@ -31040,217 +32384,290 @@
         <v>3</v>
       </c>
       <c r="B62" s="32">
         <v>100</v>
       </c>
       <c r="C62" s="32">
         <v>92.9</v>
       </c>
       <c r="D62" s="32">
         <v>57.8</v>
       </c>
       <c r="E62" s="32">
         <v>19.2</v>
       </c>
       <c r="F62" s="32">
         <v>15.9</v>
       </c>
       <c r="G62" s="32">
         <v>0.2</v>
       </c>
       <c r="H62" s="14">
         <v>6.8999999999999995</v>
       </c>
     </row>
     <row r="63" spans="1:9">
-      <c r="A63" s="22" t="s">
+      <c r="A63" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="B63" s="87">
-[...2 lines deleted...]
-      <c r="C63" s="87">
+      <c r="B63" s="12">
+        <v>100</v>
+      </c>
+      <c r="C63" s="12">
         <v>93.3</v>
       </c>
-      <c r="D63" s="87">
+      <c r="D63" s="12">
         <v>55.6</v>
       </c>
-      <c r="E63" s="87">
+      <c r="E63" s="12">
         <v>20.8</v>
       </c>
-      <c r="F63" s="87">
+      <c r="F63" s="12">
         <v>16.899999999999999</v>
       </c>
-      <c r="G63" s="87">
+      <c r="G63" s="12">
         <v>0</v>
       </c>
-      <c r="H63" s="87">
+      <c r="H63" s="12">
         <v>6.7</v>
       </c>
+    </row>
+    <row r="64" spans="1:9">
+      <c r="A64" s="16">
+        <v>2026</v>
+      </c>
+      <c r="B64" s="28"/>
+      <c r="C64" s="28"/>
+      <c r="D64" s="28"/>
+      <c r="E64" s="28"/>
+      <c r="F64" s="28"/>
+      <c r="G64" s="28"/>
+      <c r="H64" s="13"/>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" s="6" t="s">
+        <v>1</v>
+      </c>
+      <c r="B65" s="98">
+        <v>100</v>
+      </c>
+      <c r="C65" s="98">
+        <v>92.6</v>
+      </c>
+      <c r="D65" s="98">
+        <v>52.7</v>
+      </c>
+      <c r="E65" s="98">
+        <v>18.7</v>
+      </c>
+      <c r="F65" s="98">
+        <v>21.2</v>
+      </c>
+      <c r="G65" s="98">
+        <v>0.2</v>
+      </c>
+      <c r="H65" s="98">
+        <v>6.8</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B66" s="32"/>
+      <c r="C66" s="32"/>
+      <c r="D66" s="32"/>
+      <c r="E66" s="32"/>
+      <c r="F66" s="32"/>
+      <c r="G66" s="32"/>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="B67" s="32"/>
+      <c r="C67" s="32"/>
+      <c r="D67" s="32"/>
+      <c r="E67" s="32"/>
+      <c r="F67" s="32"/>
+      <c r="G67" s="32"/>
+      <c r="H67" s="14"/>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" s="22" t="s">
+        <v>4</v>
+      </c>
+      <c r="B68" s="85"/>
+      <c r="C68" s="85"/>
+      <c r="D68" s="85"/>
+      <c r="E68" s="85"/>
+      <c r="F68" s="85"/>
+      <c r="G68" s="85"/>
+      <c r="H68" s="85"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="H5:H8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:A8"/>
     <mergeCell ref="B3:B8"/>
     <mergeCell ref="C3:H4"/>
     <mergeCell ref="C5:C8"/>
     <mergeCell ref="D5:F6"/>
     <mergeCell ref="G5:G8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:T63"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:T68"/>
   <sheetViews>
     <sheetView topLeftCell="A37" workbookViewId="0">
-      <selection activeCell="P56" sqref="P56"/>
+      <selection activeCell="B65" sqref="B65:H65"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="1" customWidth="1"/>
     <col min="2" max="3" width="19.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="17" style="1" customWidth="1"/>
     <col min="5" max="5" width="16.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="15" style="1" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="1" customWidth="1"/>
     <col min="9" max="19" width="9.140625" style="1"/>
     <col min="20" max="20" width="9.140625" style="2" customWidth="1"/>
     <col min="21" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="18" customHeight="1">
-      <c r="A1" s="90" t="s">
+      <c r="A1" s="88" t="s">
         <v>18</v>
       </c>
-      <c r="B1" s="91"/>
-[...5 lines deleted...]
-      <c r="H1" s="91"/>
+      <c r="B1" s="89"/>
+      <c r="C1" s="89"/>
+      <c r="D1" s="89"/>
+      <c r="E1" s="89"/>
+      <c r="F1" s="89"/>
+      <c r="G1" s="89"/>
+      <c r="H1" s="89"/>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2" s="92" t="s">
+      <c r="A2" s="90" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="92"/>
-[...5 lines deleted...]
-      <c r="H2" s="92"/>
+      <c r="B2" s="90"/>
+      <c r="C2" s="90"/>
+      <c r="D2" s="90"/>
+      <c r="E2" s="90"/>
+      <c r="F2" s="90"/>
+      <c r="G2" s="90"/>
+      <c r="H2" s="90"/>
     </row>
     <row r="3" spans="1:8" ht="10.5" customHeight="1">
-      <c r="A3" s="89"/>
-      <c r="B3" s="89" t="s">
+      <c r="A3" s="87"/>
+      <c r="B3" s="87" t="s">
         <v>7</v>
       </c>
-      <c r="C3" s="89" t="s">
+      <c r="C3" s="87" t="s">
         <v>8</v>
       </c>
-      <c r="D3" s="89"/>
-[...3 lines deleted...]
-      <c r="H3" s="89"/>
+      <c r="D3" s="87"/>
+      <c r="E3" s="87"/>
+      <c r="F3" s="87"/>
+      <c r="G3" s="87"/>
+      <c r="H3" s="87"/>
     </row>
     <row r="4" spans="1:8" ht="4.5" customHeight="1">
-      <c r="A4" s="89"/>
-[...6 lines deleted...]
-      <c r="H4" s="89"/>
+      <c r="A4" s="87"/>
+      <c r="B4" s="87"/>
+      <c r="C4" s="87"/>
+      <c r="D4" s="87"/>
+      <c r="E4" s="87"/>
+      <c r="F4" s="87"/>
+      <c r="G4" s="87"/>
+      <c r="H4" s="87"/>
     </row>
     <row r="5" spans="1:8" ht="9.75" customHeight="1">
-      <c r="A5" s="89"/>
-[...1 lines deleted...]
-      <c r="C5" s="89" t="s">
+      <c r="A5" s="87"/>
+      <c r="B5" s="87"/>
+      <c r="C5" s="87" t="s">
         <v>9</v>
       </c>
-      <c r="D5" s="89" t="s">
+      <c r="D5" s="87" t="s">
         <v>5</v>
       </c>
-      <c r="E5" s="89"/>
-[...1 lines deleted...]
-      <c r="G5" s="89" t="s">
+      <c r="E5" s="87"/>
+      <c r="F5" s="87"/>
+      <c r="G5" s="87" t="s">
         <v>10</v>
       </c>
-      <c r="H5" s="89" t="s">
+      <c r="H5" s="87" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="5.25" customHeight="1">
-      <c r="A6" s="89"/>
-[...6 lines deleted...]
-      <c r="H6" s="89"/>
+      <c r="A6" s="87"/>
+      <c r="B6" s="87"/>
+      <c r="C6" s="87"/>
+      <c r="D6" s="87"/>
+      <c r="E6" s="87"/>
+      <c r="F6" s="87"/>
+      <c r="G6" s="87"/>
+      <c r="H6" s="87"/>
     </row>
     <row r="7" spans="1:8">
-      <c r="A7" s="89"/>
-[...2 lines deleted...]
-      <c r="D7" s="89" t="s">
+      <c r="A7" s="87"/>
+      <c r="B7" s="87"/>
+      <c r="C7" s="87"/>
+      <c r="D7" s="87" t="s">
         <v>12</v>
       </c>
-      <c r="E7" s="89" t="s">
+      <c r="E7" s="87" t="s">
         <v>13</v>
       </c>
-      <c r="F7" s="89" t="s">
+      <c r="F7" s="87" t="s">
         <v>14</v>
       </c>
-      <c r="G7" s="89"/>
-      <c r="H7" s="89"/>
+      <c r="G7" s="87"/>
+      <c r="H7" s="87"/>
     </row>
     <row r="8" spans="1:8" ht="27" customHeight="1">
-      <c r="A8" s="89"/>
-[...6 lines deleted...]
-      <c r="H8" s="89"/>
+      <c r="A8" s="87"/>
+      <c r="B8" s="87"/>
+      <c r="C8" s="87"/>
+      <c r="D8" s="87"/>
+      <c r="E8" s="87"/>
+      <c r="F8" s="87"/>
+      <c r="G8" s="87"/>
+      <c r="H8" s="87"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="3">
         <v>2015</v>
       </c>
       <c r="B9" s="13">
         <v>100</v>
       </c>
       <c r="C9" s="13">
         <v>90.2</v>
       </c>
       <c r="D9" s="13">
         <v>51.6</v>
       </c>
       <c r="E9" s="13">
         <v>22.2</v>
       </c>
       <c r="F9" s="13">
         <v>16.399999999999999</v>
       </c>
       <c r="G9" s="13" t="s">
         <v>50</v>
       </c>
       <c r="H9" s="13" t="e">
         <f>[1]ҚР!B18+[1]ҚР!B37</f>
@@ -32563,292 +33980,366 @@
         <v>100</v>
       </c>
       <c r="C59" s="34">
         <v>87.4</v>
       </c>
       <c r="D59" s="34">
         <v>53</v>
       </c>
       <c r="E59" s="34">
         <v>19.5</v>
       </c>
       <c r="F59" s="34">
         <v>14.9</v>
       </c>
       <c r="G59" s="34">
         <v>0.1</v>
       </c>
       <c r="H59" s="24">
         <v>12.5</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="6" t="s">
         <v>1</v>
       </c>
-      <c r="B60" s="74">
-[...2 lines deleted...]
-      <c r="C60" s="74">
+      <c r="B60" s="72">
+        <v>100</v>
+      </c>
+      <c r="C60" s="72">
         <v>87</v>
       </c>
-      <c r="D60" s="74">
+      <c r="D60" s="72">
         <v>52.2</v>
       </c>
-      <c r="E60" s="74">
+      <c r="E60" s="72">
         <v>18.7</v>
       </c>
-      <c r="F60" s="74">
+      <c r="F60" s="72">
         <v>16.100000000000001</v>
       </c>
-      <c r="G60" s="74">
+      <c r="G60" s="72">
         <v>0.1</v>
       </c>
       <c r="H60" s="12">
         <v>12.9</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B61" s="32">
         <v>100</v>
       </c>
       <c r="C61" s="32">
         <v>87</v>
       </c>
       <c r="D61" s="32">
         <v>53</v>
       </c>
       <c r="E61" s="32">
         <v>19.5</v>
       </c>
       <c r="F61" s="32">
         <v>14.5</v>
       </c>
       <c r="G61" s="32">
         <v>0</v>
       </c>
       <c r="H61" s="37">
         <v>13</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="B62" s="32">
-[...2 lines deleted...]
-      <c r="C62" s="32">
+      <c r="B62" s="30">
+        <v>100</v>
+      </c>
+      <c r="C62" s="30">
         <v>87.5</v>
       </c>
-      <c r="D62" s="32">
+      <c r="D62" s="30">
         <v>53.4</v>
       </c>
-      <c r="E62" s="32">
+      <c r="E62" s="30">
         <v>19.8</v>
       </c>
-      <c r="F62" s="32">
+      <c r="F62" s="30">
         <v>14.3</v>
       </c>
-      <c r="G62" s="32">
+      <c r="G62" s="30">
         <v>0.1</v>
       </c>
-      <c r="H62" s="14">
+      <c r="H62" s="12">
         <v>12.399999999999999</v>
       </c>
     </row>
     <row r="63" spans="1:9">
-      <c r="A63" s="22" t="s">
+      <c r="A63" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="B63" s="87">
-[...2 lines deleted...]
-      <c r="C63" s="87">
+      <c r="B63" s="12">
+        <v>100</v>
+      </c>
+      <c r="C63" s="12">
         <v>87.9</v>
       </c>
-      <c r="D63" s="87">
+      <c r="D63" s="12">
         <v>53</v>
       </c>
-      <c r="E63" s="87">
+      <c r="E63" s="12">
         <v>19.899999999999999</v>
       </c>
-      <c r="F63" s="87">
+      <c r="F63" s="12">
         <v>15</v>
       </c>
-      <c r="G63" s="87">
+      <c r="G63" s="12">
         <v>0.1</v>
       </c>
-      <c r="H63" s="87">
+      <c r="H63" s="12">
         <v>12</v>
       </c>
+    </row>
+    <row r="64" spans="1:9">
+      <c r="A64" s="16">
+        <v>2026</v>
+      </c>
+      <c r="B64" s="28"/>
+      <c r="C64" s="28"/>
+      <c r="D64" s="28"/>
+      <c r="E64" s="28"/>
+      <c r="F64" s="28"/>
+      <c r="G64" s="28"/>
+      <c r="H64" s="13"/>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" s="6" t="s">
+        <v>1</v>
+      </c>
+      <c r="B65" s="98">
+        <v>100</v>
+      </c>
+      <c r="C65" s="98">
+        <v>87.7</v>
+      </c>
+      <c r="D65" s="98">
+        <v>51.7</v>
+      </c>
+      <c r="E65" s="98">
+        <v>18.899999999999999</v>
+      </c>
+      <c r="F65" s="98">
+        <v>17.100000000000001</v>
+      </c>
+      <c r="G65" s="98">
+        <v>0.1</v>
+      </c>
+      <c r="H65" s="98">
+        <v>8.5</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B66" s="32"/>
+      <c r="C66" s="32"/>
+      <c r="D66" s="32"/>
+      <c r="E66" s="32"/>
+      <c r="F66" s="32"/>
+      <c r="G66" s="32"/>
+      <c r="H66" s="21"/>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="B67" s="32"/>
+      <c r="C67" s="32"/>
+      <c r="D67" s="32"/>
+      <c r="E67" s="32"/>
+      <c r="F67" s="32"/>
+      <c r="G67" s="32"/>
+      <c r="H67" s="14"/>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" s="22" t="s">
+        <v>4</v>
+      </c>
+      <c r="B68" s="85"/>
+      <c r="C68" s="85"/>
+      <c r="D68" s="85"/>
+      <c r="E68" s="85"/>
+      <c r="F68" s="85"/>
+      <c r="G68" s="85"/>
+      <c r="H68" s="85"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="H5:H8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:A8"/>
     <mergeCell ref="B3:B8"/>
     <mergeCell ref="C3:H4"/>
     <mergeCell ref="C5:C8"/>
     <mergeCell ref="D5:F6"/>
     <mergeCell ref="G5:G8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:T63"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:T68"/>
   <sheetViews>
     <sheetView topLeftCell="A31" workbookViewId="0">
-      <selection activeCell="M66" sqref="M66"/>
+      <selection activeCell="B65" sqref="B65:H65"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="21" customWidth="1"/>
     <col min="2" max="3" width="19.140625" style="21" customWidth="1"/>
     <col min="4" max="4" width="17" style="21" customWidth="1"/>
     <col min="5" max="5" width="16.42578125" style="21" customWidth="1"/>
     <col min="6" max="6" width="15" style="21" customWidth="1"/>
     <col min="7" max="7" width="14" style="21" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="21" customWidth="1"/>
     <col min="9" max="19" width="9.140625" style="21"/>
     <col min="20" max="20" width="9.140625" style="36" customWidth="1"/>
     <col min="21" max="16384" width="9.140625" style="21"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="18" customHeight="1">
-      <c r="A1" s="93" t="s">
+      <c r="A1" s="91" t="s">
         <v>19</v>
       </c>
-      <c r="B1" s="94"/>
-[...5 lines deleted...]
-      <c r="H1" s="94"/>
+      <c r="B1" s="92"/>
+      <c r="C1" s="92"/>
+      <c r="D1" s="92"/>
+      <c r="E1" s="92"/>
+      <c r="F1" s="92"/>
+      <c r="G1" s="92"/>
+      <c r="H1" s="92"/>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2" s="92" t="s">
+      <c r="A2" s="90" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="92"/>
-[...5 lines deleted...]
-      <c r="H2" s="92"/>
+      <c r="B2" s="90"/>
+      <c r="C2" s="90"/>
+      <c r="D2" s="90"/>
+      <c r="E2" s="90"/>
+      <c r="F2" s="90"/>
+      <c r="G2" s="90"/>
+      <c r="H2" s="90"/>
     </row>
     <row r="3" spans="1:8" ht="10.5" customHeight="1">
-      <c r="A3" s="89"/>
-      <c r="B3" s="89" t="s">
+      <c r="A3" s="87"/>
+      <c r="B3" s="87" t="s">
         <v>7</v>
       </c>
-      <c r="C3" s="89" t="s">
+      <c r="C3" s="87" t="s">
         <v>8</v>
       </c>
-      <c r="D3" s="89"/>
-[...3 lines deleted...]
-      <c r="H3" s="89"/>
+      <c r="D3" s="87"/>
+      <c r="E3" s="87"/>
+      <c r="F3" s="87"/>
+      <c r="G3" s="87"/>
+      <c r="H3" s="87"/>
     </row>
     <row r="4" spans="1:8" ht="4.5" customHeight="1">
-      <c r="A4" s="89"/>
-[...6 lines deleted...]
-      <c r="H4" s="89"/>
+      <c r="A4" s="87"/>
+      <c r="B4" s="87"/>
+      <c r="C4" s="87"/>
+      <c r="D4" s="87"/>
+      <c r="E4" s="87"/>
+      <c r="F4" s="87"/>
+      <c r="G4" s="87"/>
+      <c r="H4" s="87"/>
     </row>
     <row r="5" spans="1:8" ht="9.75" customHeight="1">
-      <c r="A5" s="89"/>
-[...1 lines deleted...]
-      <c r="C5" s="89" t="s">
+      <c r="A5" s="87"/>
+      <c r="B5" s="87"/>
+      <c r="C5" s="87" t="s">
         <v>9</v>
       </c>
-      <c r="D5" s="89" t="s">
+      <c r="D5" s="87" t="s">
         <v>5</v>
       </c>
-      <c r="E5" s="89"/>
-[...1 lines deleted...]
-      <c r="G5" s="89" t="s">
+      <c r="E5" s="87"/>
+      <c r="F5" s="87"/>
+      <c r="G5" s="87" t="s">
         <v>10</v>
       </c>
-      <c r="H5" s="89" t="s">
+      <c r="H5" s="87" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="5.25" customHeight="1">
-      <c r="A6" s="89"/>
-[...6 lines deleted...]
-      <c r="H6" s="89"/>
+      <c r="A6" s="87"/>
+      <c r="B6" s="87"/>
+      <c r="C6" s="87"/>
+      <c r="D6" s="87"/>
+      <c r="E6" s="87"/>
+      <c r="F6" s="87"/>
+      <c r="G6" s="87"/>
+      <c r="H6" s="87"/>
     </row>
     <row r="7" spans="1:8">
-      <c r="A7" s="89"/>
-[...2 lines deleted...]
-      <c r="D7" s="89" t="s">
+      <c r="A7" s="87"/>
+      <c r="B7" s="87"/>
+      <c r="C7" s="87"/>
+      <c r="D7" s="87" t="s">
         <v>12</v>
       </c>
-      <c r="E7" s="89" t="s">
+      <c r="E7" s="87" t="s">
         <v>13</v>
       </c>
-      <c r="F7" s="89" t="s">
+      <c r="F7" s="87" t="s">
         <v>14</v>
       </c>
-      <c r="G7" s="89"/>
-      <c r="H7" s="89"/>
+      <c r="G7" s="87"/>
+      <c r="H7" s="87"/>
     </row>
     <row r="8" spans="1:8" ht="27" customHeight="1">
-      <c r="A8" s="89"/>
-[...6 lines deleted...]
-      <c r="H8" s="89"/>
+      <c r="A8" s="87"/>
+      <c r="B8" s="87"/>
+      <c r="C8" s="87"/>
+      <c r="D8" s="87"/>
+      <c r="E8" s="87"/>
+      <c r="F8" s="87"/>
+      <c r="G8" s="87"/>
+      <c r="H8" s="87"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="3">
         <v>2015</v>
       </c>
       <c r="B9" s="13">
         <v>100</v>
       </c>
       <c r="C9" s="13">
         <v>91</v>
       </c>
       <c r="D9" s="13">
         <v>43.2</v>
       </c>
       <c r="E9" s="13">
         <v>27</v>
       </c>
       <c r="F9" s="13">
         <v>20.8</v>
       </c>
       <c r="G9" s="13" t="s">
         <v>50</v>
       </c>
       <c r="H9" s="13" t="e">
         <f>[1]ҚР!B19+[1]ҚР!B38</f>
@@ -34161,149 +35652,222 @@
         <v>100</v>
       </c>
       <c r="C59" s="34">
         <v>92.4</v>
       </c>
       <c r="D59" s="34">
         <v>53.1</v>
       </c>
       <c r="E59" s="34">
         <v>21.5</v>
       </c>
       <c r="F59" s="34">
         <v>17.8</v>
       </c>
       <c r="G59" s="34">
         <v>0.1</v>
       </c>
       <c r="H59" s="24">
         <v>7.5</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="6" t="s">
         <v>1</v>
       </c>
-      <c r="B60" s="74">
-[...2 lines deleted...]
-      <c r="C60" s="74">
+      <c r="B60" s="72">
+        <v>100</v>
+      </c>
+      <c r="C60" s="72">
         <v>91.4</v>
       </c>
-      <c r="D60" s="74">
+      <c r="D60" s="72">
         <v>51.2</v>
       </c>
-      <c r="E60" s="74">
+      <c r="E60" s="72">
         <v>21.4</v>
       </c>
-      <c r="F60" s="74">
+      <c r="F60" s="72">
         <v>18.8</v>
       </c>
-      <c r="G60" s="74">
+      <c r="G60" s="72">
         <v>0.2</v>
       </c>
       <c r="H60" s="12">
         <v>8.4</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B61" s="32">
         <v>100</v>
       </c>
       <c r="C61" s="32">
         <v>92.2</v>
       </c>
       <c r="D61" s="32">
         <v>53.8</v>
       </c>
       <c r="E61" s="32">
         <v>20.8</v>
       </c>
       <c r="F61" s="32">
         <v>17.600000000000001</v>
       </c>
       <c r="G61" s="32">
         <v>0.1</v>
       </c>
       <c r="H61" s="21">
         <v>7.6999999999999993</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="B62" s="32">
-[...2 lines deleted...]
-      <c r="C62" s="32">
+      <c r="B62" s="30">
+        <v>100</v>
+      </c>
+      <c r="C62" s="30">
         <v>92</v>
       </c>
-      <c r="D62" s="32">
+      <c r="D62" s="30">
         <v>51.8</v>
       </c>
-      <c r="E62" s="32">
+      <c r="E62" s="30">
         <v>23.6</v>
       </c>
-      <c r="F62" s="32">
+      <c r="F62" s="30">
         <v>16.600000000000001</v>
       </c>
-      <c r="G62" s="32">
+      <c r="G62" s="30">
         <v>0.1</v>
       </c>
-      <c r="H62" s="14">
+      <c r="H62" s="12">
         <v>7.9</v>
       </c>
     </row>
     <row r="63" spans="1:9">
-      <c r="A63" s="22" t="s">
+      <c r="A63" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="B63" s="87">
-[...2 lines deleted...]
-      <c r="C63" s="87">
+      <c r="B63" s="12">
+        <v>100</v>
+      </c>
+      <c r="C63" s="12">
         <v>93.3</v>
       </c>
-      <c r="D63" s="87">
+      <c r="D63" s="12">
         <v>55.5</v>
       </c>
-      <c r="E63" s="87">
+      <c r="E63" s="12">
         <v>19.8</v>
       </c>
-      <c r="F63" s="87">
+      <c r="F63" s="12">
         <v>18</v>
       </c>
-      <c r="G63" s="87">
+      <c r="G63" s="12">
         <v>0.1</v>
       </c>
-      <c r="H63" s="87">
+      <c r="H63" s="12">
         <v>6.6000000000000005</v>
       </c>
+    </row>
+    <row r="64" spans="1:9">
+      <c r="A64" s="16">
+        <v>2026</v>
+      </c>
+      <c r="B64" s="28"/>
+      <c r="C64" s="28"/>
+      <c r="D64" s="28"/>
+      <c r="E64" s="28"/>
+      <c r="F64" s="28"/>
+      <c r="G64" s="28"/>
+      <c r="H64" s="13"/>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" s="6" t="s">
+        <v>1</v>
+      </c>
+      <c r="B65" s="98">
+        <v>100</v>
+      </c>
+      <c r="C65" s="98">
+        <v>91.4</v>
+      </c>
+      <c r="D65" s="98">
+        <v>47.2</v>
+      </c>
+      <c r="E65" s="98">
+        <v>22</v>
+      </c>
+      <c r="F65" s="98">
+        <v>22.2</v>
+      </c>
+      <c r="G65" s="98">
+        <v>0.2</v>
+      </c>
+      <c r="H65" s="98">
+        <v>7.6</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B66" s="32"/>
+      <c r="C66" s="32"/>
+      <c r="D66" s="32"/>
+      <c r="E66" s="32"/>
+      <c r="F66" s="32"/>
+      <c r="G66" s="32"/>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="B67" s="32"/>
+      <c r="C67" s="32"/>
+      <c r="D67" s="32"/>
+      <c r="E67" s="32"/>
+      <c r="F67" s="32"/>
+      <c r="G67" s="32"/>
+      <c r="H67" s="14"/>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" s="22" t="s">
+        <v>4</v>
+      </c>
+      <c r="B68" s="85"/>
+      <c r="C68" s="85"/>
+      <c r="D68" s="85"/>
+      <c r="E68" s="85"/>
+      <c r="F68" s="85"/>
+      <c r="G68" s="85"/>
+      <c r="H68" s="85"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="H5:H8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="F7:F8"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:A8"/>
     <mergeCell ref="B3:B8"/>
     <mergeCell ref="C3:H4"/>
     <mergeCell ref="C5:C8"/>
     <mergeCell ref="D5:F6"/>
     <mergeCell ref="G5:G8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>