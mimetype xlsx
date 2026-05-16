--- v0 (2026-04-26)
+++ v1 (2026-05-16)
@@ -592,51 +592,51 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="124">
+  <cellXfs count="123">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -738,53 +738,50 @@
     </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="169" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="169" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -892,70 +889,70 @@
     <xf numFmtId="167" fontId="6" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="167" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="167" fontId="20" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Гиперссылка" xfId="6" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 67" xfId="4"/>
     <cellStyle name="Обычный 68" xfId="3"/>
     <cellStyle name="Обычный 69" xfId="5"/>
     <cellStyle name="Процентный" xfId="1" builtinId="5"/>
     <cellStyle name="Финансовый" xfId="2" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet24.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
 </file>
 
@@ -1489,334 +1486,334 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="B28" sqref="B28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="48.85546875" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="48.85546875" style="97"/>
-    <col min="2" max="2" width="66.7109375" style="97" customWidth="1"/>
+    <col min="1" max="1" width="48.85546875" style="96"/>
+    <col min="2" max="2" width="66.7109375" style="96" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
-      <c r="A1" s="80"/>
-[...3 lines deleted...]
-      <c r="A2" s="81" t="s">
+      <c r="A1" s="79"/>
+      <c r="B1" s="79"/>
+    </row>
+    <row r="2" spans="1:13" s="81" customFormat="1">
+      <c r="A2" s="80" t="s">
         <v>56</v>
       </c>
-      <c r="B2" s="112">
+      <c r="B2" s="111">
         <v>642101</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="82" customFormat="1">
-      <c r="A3" s="81" t="s">
+    <row r="3" spans="1:13" s="81" customFormat="1">
+      <c r="A3" s="80" t="s">
         <v>57</v>
       </c>
-      <c r="B3" s="112" t="s">
+      <c r="B3" s="111" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="82" customFormat="1">
-      <c r="A4" s="81" t="s">
+    <row r="4" spans="1:13" s="81" customFormat="1">
+      <c r="A4" s="80" t="s">
         <v>58</v>
       </c>
-      <c r="B4" s="113" t="s">
+      <c r="B4" s="112" t="s">
         <v>87</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="82" customFormat="1">
-      <c r="A5" s="84" t="s">
+    <row r="5" spans="1:13" s="81" customFormat="1">
+      <c r="A5" s="83" t="s">
         <v>59</v>
       </c>
-      <c r="B5" s="112" t="s">
+      <c r="B5" s="111" t="s">
         <v>94</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="82" customFormat="1">
-      <c r="A6" s="84" t="s">
+    <row r="6" spans="1:13" s="81" customFormat="1">
+      <c r="A6" s="83" t="s">
         <v>60</v>
       </c>
-      <c r="B6" s="112" t="s">
+      <c r="B6" s="111" t="s">
         <v>88</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="82" customFormat="1" ht="63.75">
-      <c r="A7" s="81" t="s">
+    <row r="7" spans="1:13" s="81" customFormat="1" ht="63.75">
+      <c r="A7" s="80" t="s">
         <v>61</v>
       </c>
-      <c r="B7" s="114" t="s">
+      <c r="B7" s="113" t="s">
         <v>95</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="82" customFormat="1">
-      <c r="A8" s="81" t="s">
+    <row r="8" spans="1:13" s="81" customFormat="1">
+      <c r="A8" s="80" t="s">
         <v>62</v>
       </c>
-      <c r="B8" s="113" t="s">
+      <c r="B8" s="112" t="s">
         <v>96</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="82" customFormat="1">
-      <c r="A9" s="81" t="s">
+    <row r="9" spans="1:13" s="81" customFormat="1">
+      <c r="A9" s="80" t="s">
         <v>63</v>
       </c>
-      <c r="B9" s="114" t="s">
+      <c r="B9" s="113" t="s">
         <v>89</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="82" customFormat="1" ht="63.75">
-      <c r="A10" s="81" t="s">
+    <row r="10" spans="1:13" s="81" customFormat="1" ht="63.75">
+      <c r="A10" s="80" t="s">
         <v>64</v>
       </c>
-      <c r="B10" s="114" t="s">
+      <c r="B10" s="113" t="s">
         <v>97</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="82" customFormat="1" ht="38.25">
-      <c r="A11" s="81" t="s">
+    <row r="11" spans="1:13" s="81" customFormat="1" ht="38.25">
+      <c r="A11" s="80" t="s">
         <v>65</v>
       </c>
-      <c r="B11" s="85" t="s">
+      <c r="B11" s="84" t="s">
         <v>66</v>
       </c>
-      <c r="M11" s="86"/>
-[...2 lines deleted...]
-      <c r="A12" s="81" t="s">
+      <c r="M11" s="85"/>
+    </row>
+    <row r="12" spans="1:13" s="81" customFormat="1">
+      <c r="A12" s="80" t="s">
         <v>67</v>
       </c>
-      <c r="B12" s="87"/>
-[...3 lines deleted...]
-      <c r="A13" s="88" t="s">
+      <c r="B12" s="86"/>
+      <c r="M12" s="85"/>
+    </row>
+    <row r="13" spans="1:13" s="81" customFormat="1">
+      <c r="A13" s="87" t="s">
         <v>68</v>
       </c>
-      <c r="B13" s="89" t="s">
+      <c r="B13" s="88" t="s">
         <v>90</v>
       </c>
-      <c r="M13" s="86"/>
-[...2 lines deleted...]
-      <c r="A14" s="88" t="s">
+      <c r="M13" s="85"/>
+    </row>
+    <row r="14" spans="1:13" s="81" customFormat="1">
+      <c r="A14" s="87" t="s">
         <v>69</v>
       </c>
-      <c r="B14" s="89" t="s">
+      <c r="B14" s="88" t="s">
         <v>91</v>
       </c>
-      <c r="M14" s="86"/>
-[...2 lines deleted...]
-      <c r="A15" s="88" t="s">
+      <c r="M14" s="85"/>
+    </row>
+    <row r="15" spans="1:13" s="81" customFormat="1">
+      <c r="A15" s="87" t="s">
         <v>70</v>
       </c>
-      <c r="B15" s="89" t="s">
+      <c r="B15" s="88" t="s">
         <v>92</v>
       </c>
-      <c r="M15" s="86"/>
+      <c r="M15" s="85"/>
     </row>
     <row r="16" spans="1:13">
-      <c r="A16" s="81" t="s">
+      <c r="A16" s="80" t="s">
         <v>71</v>
       </c>
-      <c r="B16" s="90">
+      <c r="B16" s="89">
         <v>46099</v>
       </c>
-      <c r="M16" s="91"/>
+      <c r="M16" s="90"/>
     </row>
     <row r="17" spans="1:13">
-      <c r="A17" s="81" t="s">
+      <c r="A17" s="80" t="s">
         <v>72</v>
       </c>
-      <c r="B17" s="90">
+      <c r="B17" s="89">
         <v>46191</v>
       </c>
-      <c r="M17" s="92"/>
+      <c r="M17" s="91"/>
     </row>
     <row r="18" spans="1:13" ht="25.5">
-      <c r="A18" s="81" t="s">
+      <c r="A18" s="80" t="s">
         <v>73</v>
       </c>
-      <c r="B18" s="115" t="s">
+      <c r="B18" s="114" t="s">
         <v>93</v>
       </c>
-      <c r="M18" s="91"/>
+      <c r="M18" s="90"/>
     </row>
     <row r="19" spans="1:13">
-      <c r="A19" s="81" t="s">
+      <c r="A19" s="80" t="s">
         <v>74</v>
       </c>
-      <c r="B19" s="83" t="s">
+      <c r="B19" s="82" t="s">
         <v>86</v>
       </c>
-      <c r="M19" s="92"/>
+      <c r="M19" s="91"/>
     </row>
     <row r="20" spans="1:13">
-      <c r="A20" s="81" t="s">
+      <c r="A20" s="80" t="s">
         <v>75</v>
       </c>
-      <c r="B20" s="93" t="s">
+      <c r="B20" s="92" t="s">
         <v>85</v>
       </c>
-      <c r="M20" s="91"/>
+      <c r="M20" s="90"/>
     </row>
     <row r="21" spans="1:13">
-      <c r="A21" s="81" t="s">
+      <c r="A21" s="80" t="s">
         <v>76</v>
       </c>
-      <c r="B21" s="94" t="s">
+      <c r="B21" s="93" t="s">
         <v>84</v>
       </c>
-      <c r="M21" s="92"/>
+      <c r="M21" s="91"/>
     </row>
     <row r="22" spans="1:13">
-      <c r="A22" s="95"/>
-      <c r="B22" s="96"/>
+      <c r="A22" s="94"/>
+      <c r="B22" s="95"/>
     </row>
     <row r="23" spans="1:13">
-      <c r="M23" s="92"/>
+      <c r="M23" s="91"/>
     </row>
     <row r="24" spans="1:13">
-      <c r="M24" s="91"/>
+      <c r="M24" s="90"/>
     </row>
     <row r="25" spans="1:13">
-      <c r="M25" s="92"/>
+      <c r="M25" s="91"/>
     </row>
     <row r="26" spans="1:13">
-      <c r="M26" s="91"/>
+      <c r="M26" s="90"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2" display="https://stat.gov.kz/upload/iblock/97c/71dnlq2dk7vea7a6ofa2v6f1schhvxo0.rar "/>
     <hyperlink ref="B14" r:id="rId3"/>
     <hyperlink ref="B15" r:id="rId4" display="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= "/>
     <hyperlink ref="B12" r:id="rId5" display="https://stat.gov.kz/ru/classifiers/statistical/21/"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I60"/>
   <sheetViews>
     <sheetView topLeftCell="A22" workbookViewId="0">
-      <selection activeCell="J39" sqref="J39"/>
+      <selection activeCell="N49" sqref="N49"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12" style="50" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="50" customWidth="1"/>
     <col min="3" max="3" width="11.140625" style="50" customWidth="1"/>
     <col min="4" max="4" width="23.85546875" style="50" customWidth="1"/>
     <col min="5" max="5" width="11" style="50" customWidth="1"/>
     <col min="6" max="6" width="25.42578125" style="50" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="50" customWidth="1"/>
     <col min="8" max="8" width="24.5703125" style="50" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="50"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="A1" s="118" t="s">
+      <c r="A1" s="119" t="s">
         <v>17</v>
       </c>
-      <c r="B1" s="118"/>
-[...5 lines deleted...]
-      <c r="H1" s="118"/>
+      <c r="B1" s="119"/>
+      <c r="C1" s="119"/>
+      <c r="D1" s="119"/>
+      <c r="E1" s="119"/>
+      <c r="F1" s="119"/>
+      <c r="G1" s="119"/>
+      <c r="H1" s="119"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
     </row>
     <row r="3" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A3" s="117"/>
-      <c r="B3" s="117" t="s">
+      <c r="A3" s="118"/>
+      <c r="B3" s="118" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="117" t="s">
+      <c r="C3" s="118" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="117"/>
-[...3 lines deleted...]
-      <c r="H3" s="117"/>
+      <c r="D3" s="118"/>
+      <c r="E3" s="118"/>
+      <c r="F3" s="118"/>
+      <c r="G3" s="118"/>
+      <c r="H3" s="118"/>
       <c r="I3" s="51"/>
     </row>
     <row r="4" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A4" s="117"/>
-[...1 lines deleted...]
-      <c r="C4" s="117" t="s">
+      <c r="A4" s="118"/>
+      <c r="B4" s="118"/>
+      <c r="C4" s="118" t="s">
         <v>3</v>
       </c>
-      <c r="D4" s="117"/>
-      <c r="E4" s="117" t="s">
+      <c r="D4" s="118"/>
+      <c r="E4" s="118" t="s">
         <v>4</v>
       </c>
-      <c r="F4" s="117"/>
-      <c r="G4" s="117" t="s">
+      <c r="F4" s="118"/>
+      <c r="G4" s="118" t="s">
         <v>5</v>
       </c>
-      <c r="H4" s="117"/>
+      <c r="H4" s="118"/>
       <c r="I4" s="51"/>
     </row>
     <row r="5" spans="1:9" ht="67.5">
-      <c r="A5" s="117"/>
-      <c r="B5" s="117"/>
+      <c r="A5" s="118"/>
+      <c r="B5" s="118"/>
       <c r="C5" s="3" t="s">
         <v>55</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>55</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="51"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="10">
         <v>2015</v>
       </c>
       <c r="B6" s="11">
@@ -2840,66 +2837,66 @@
         <v>98.6</v>
       </c>
       <c r="D45" s="28">
         <v>1.4</v>
       </c>
       <c r="E45" s="28">
         <v>99.9</v>
       </c>
       <c r="F45" s="28">
         <v>0.1</v>
       </c>
       <c r="G45" s="28">
         <v>97.6</v>
       </c>
       <c r="H45" s="28">
         <v>2.4</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="10">
         <v>2023</v>
       </c>
       <c r="B46" s="11">
         <v>76550.583333333328</v>
       </c>
-      <c r="C46" s="65">
+      <c r="C46" s="64">
         <v>98.9</v>
       </c>
-      <c r="D46" s="65">
+      <c r="D46" s="64">
         <v>1.1000000000000001</v>
       </c>
-      <c r="E46" s="65">
+      <c r="E46" s="64">
         <v>99.7</v>
       </c>
-      <c r="F46" s="65">
+      <c r="F46" s="64">
         <v>0.3</v>
       </c>
-      <c r="G46" s="66">
+      <c r="G46" s="65">
         <v>98.1</v>
       </c>
-      <c r="H46" s="66">
+      <c r="H46" s="65">
         <v>1.9</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B47" s="8">
         <v>75630</v>
       </c>
       <c r="C47" s="27">
         <v>98.6</v>
       </c>
       <c r="D47" s="27">
         <v>1.4</v>
       </c>
       <c r="E47" s="27">
         <v>99.6</v>
       </c>
       <c r="F47" s="27">
         <v>0.4</v>
       </c>
       <c r="G47" s="27">
         <v>97.7</v>
       </c>
@@ -2970,66 +2967,66 @@
         <v>98.6</v>
       </c>
       <c r="D50" s="25">
         <v>1.4</v>
       </c>
       <c r="E50" s="25">
         <v>99.8</v>
       </c>
       <c r="F50" s="25">
         <v>0.2</v>
       </c>
       <c r="G50" s="25">
         <v>97.5</v>
       </c>
       <c r="H50" s="25">
         <v>2.5</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="10">
         <v>2024</v>
       </c>
       <c r="B51" s="11">
         <v>82497.833333333328</v>
       </c>
-      <c r="C51" s="64">
+      <c r="C51" s="63">
         <v>99.1</v>
       </c>
-      <c r="D51" s="64">
+      <c r="D51" s="63">
         <v>0.9</v>
       </c>
-      <c r="E51" s="64">
+      <c r="E51" s="63">
         <v>99.6</v>
       </c>
-      <c r="F51" s="64">
+      <c r="F51" s="63">
         <v>0.4</v>
       </c>
-      <c r="G51" s="74">
+      <c r="G51" s="73">
         <v>98.7</v>
       </c>
-      <c r="H51" s="74">
+      <c r="H51" s="73">
         <v>1.3</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B52" s="14">
         <v>82276.333333333328</v>
       </c>
       <c r="C52" s="48">
         <v>99</v>
       </c>
       <c r="D52" s="48">
         <v>1</v>
       </c>
       <c r="E52" s="48">
         <v>99.8</v>
       </c>
       <c r="F52" s="48">
         <v>0.2</v>
       </c>
       <c r="G52" s="49">
         <v>98.3</v>
       </c>
@@ -3045,51 +3042,51 @@
         <v>81402.333333333328</v>
       </c>
       <c r="C53" s="25">
         <v>99.3</v>
       </c>
       <c r="D53" s="25">
         <v>0.7</v>
       </c>
       <c r="E53" s="25">
         <v>99.5</v>
       </c>
       <c r="F53" s="25">
         <v>0.5</v>
       </c>
       <c r="G53" s="25">
         <v>99.2</v>
       </c>
       <c r="H53" s="25">
         <v>0.8</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="B54" s="73">
+      <c r="B54" s="72">
         <v>80843.666666666672</v>
       </c>
       <c r="C54" s="48">
         <v>99.3</v>
       </c>
       <c r="D54" s="48">
         <v>0.7</v>
       </c>
       <c r="E54" s="48">
         <v>99.7</v>
       </c>
       <c r="F54" s="48">
         <v>0.3</v>
       </c>
       <c r="G54" s="49">
         <v>99</v>
       </c>
       <c r="H54" s="49">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="7" t="s">
         <v>10</v>
       </c>
@@ -3097,256 +3094,270 @@
         <v>85606.666666666672</v>
       </c>
       <c r="C55" s="49">
         <v>98.9</v>
       </c>
       <c r="D55" s="49">
         <v>1.1000000000000001</v>
       </c>
       <c r="E55" s="49">
         <v>99.5</v>
       </c>
       <c r="F55" s="49">
         <v>0.5</v>
       </c>
       <c r="G55" s="49">
         <v>98.2</v>
       </c>
       <c r="H55" s="49">
         <v>1.8</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="10">
         <v>2025</v>
       </c>
-      <c r="B56" s="51"/>
-[...5 lines deleted...]
-      <c r="H56" s="51"/>
+      <c r="B56" s="11">
+        <v>90671</v>
+      </c>
+      <c r="C56" s="63">
+        <v>98.9</v>
+      </c>
+      <c r="D56" s="63">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="E56" s="63">
+        <v>99.4</v>
+      </c>
+      <c r="F56" s="63">
+        <v>0.6</v>
+      </c>
+      <c r="G56" s="73">
+        <v>98.5</v>
+      </c>
+      <c r="H56" s="73">
+        <v>1.5</v>
+      </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B57" s="14">
         <f>'[1]3.1 '!D14/3</f>
         <v>88203</v>
       </c>
-      <c r="C57" s="103">
+      <c r="C57" s="102">
         <v>98.7</v>
       </c>
-      <c r="D57" s="103">
+      <c r="D57" s="102">
         <v>1.3</v>
       </c>
-      <c r="E57" s="105">
+      <c r="E57" s="104">
         <v>99.3</v>
       </c>
-      <c r="F57" s="105">
+      <c r="F57" s="104">
         <v>0.7</v>
       </c>
-      <c r="G57" s="106">
+      <c r="G57" s="105">
         <v>98.2</v>
       </c>
-      <c r="H57" s="106">
+      <c r="H57" s="105">
         <v>1.8</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="B58" s="110">
+      <c r="B58" s="109">
         <v>83171.666666666672</v>
       </c>
-      <c r="C58" s="109">
+      <c r="C58" s="108">
         <v>99.1</v>
       </c>
-      <c r="D58" s="109">
+      <c r="D58" s="108">
         <v>0.9</v>
       </c>
-      <c r="E58" s="109">
+      <c r="E58" s="108">
         <v>99.5</v>
       </c>
-      <c r="F58" s="109">
+      <c r="F58" s="108">
         <v>0.5</v>
       </c>
-      <c r="G58" s="109">
+      <c r="G58" s="108">
         <v>98.7</v>
       </c>
-      <c r="H58" s="109">
+      <c r="H58" s="108">
         <v>1.3</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="B59" s="110">
+      <c r="B59" s="109">
         <v>91278.666666666672</v>
       </c>
       <c r="C59" s="48">
         <v>99.2</v>
       </c>
       <c r="D59" s="48">
         <v>0.8</v>
       </c>
       <c r="E59" s="48">
         <v>99.6</v>
       </c>
       <c r="F59" s="48">
         <v>0.4</v>
       </c>
       <c r="G59" s="49">
         <v>98.9</v>
       </c>
       <c r="H59" s="49">
         <v>1.1000000000000001</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="B60" s="122">
+      <c r="B60" s="116">
         <v>98687</v>
       </c>
-      <c r="C60" s="102">
+      <c r="C60" s="101">
         <v>98.7</v>
       </c>
-      <c r="D60" s="102">
+      <c r="D60" s="101">
         <v>1.3</v>
       </c>
-      <c r="E60" s="102">
+      <c r="E60" s="101">
         <v>99.4</v>
       </c>
-      <c r="F60" s="102">
+      <c r="F60" s="101">
         <v>0.6</v>
       </c>
-      <c r="G60" s="102">
+      <c r="G60" s="101">
         <v>98.1</v>
       </c>
-      <c r="H60" s="102">
+      <c r="H60" s="101">
         <v>1.9</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:H3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:H4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:L45"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B24" sqref="B24"/>
+      <selection activeCell="K21" sqref="K21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12" style="50" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="50" customWidth="1"/>
     <col min="3" max="3" width="11.140625" style="50" customWidth="1"/>
     <col min="4" max="4" width="23.85546875" style="50" customWidth="1"/>
     <col min="5" max="5" width="11" style="50" customWidth="1"/>
     <col min="6" max="6" width="25.42578125" style="50" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="50" customWidth="1"/>
     <col min="8" max="8" width="24.5703125" style="50" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="50"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="A1" s="118" t="s">
+      <c r="A1" s="119" t="s">
         <v>18</v>
       </c>
-      <c r="B1" s="118"/>
-[...5 lines deleted...]
-      <c r="H1" s="118"/>
+      <c r="B1" s="119"/>
+      <c r="C1" s="119"/>
+      <c r="D1" s="119"/>
+      <c r="E1" s="119"/>
+      <c r="F1" s="119"/>
+      <c r="G1" s="119"/>
+      <c r="H1" s="119"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
     </row>
     <row r="3" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A3" s="117"/>
-      <c r="B3" s="117" t="s">
+      <c r="A3" s="118"/>
+      <c r="B3" s="118" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="117" t="s">
+      <c r="C3" s="118" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="117"/>
-[...3 lines deleted...]
-      <c r="H3" s="117"/>
+      <c r="D3" s="118"/>
+      <c r="E3" s="118"/>
+      <c r="F3" s="118"/>
+      <c r="G3" s="118"/>
+      <c r="H3" s="118"/>
       <c r="I3" s="51"/>
     </row>
     <row r="4" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A4" s="117"/>
-[...1 lines deleted...]
-      <c r="C4" s="117" t="s">
+      <c r="A4" s="118"/>
+      <c r="B4" s="118"/>
+      <c r="C4" s="118" t="s">
         <v>3</v>
       </c>
-      <c r="D4" s="117"/>
-      <c r="E4" s="117" t="s">
+      <c r="D4" s="118"/>
+      <c r="E4" s="118" t="s">
         <v>4</v>
       </c>
-      <c r="F4" s="117"/>
-      <c r="G4" s="117" t="s">
+      <c r="F4" s="118"/>
+      <c r="G4" s="118" t="s">
         <v>5</v>
       </c>
-      <c r="H4" s="117"/>
+      <c r="H4" s="118"/>
       <c r="I4" s="51"/>
     </row>
     <row r="5" spans="1:9" ht="67.5">
-      <c r="A5" s="117"/>
-      <c r="B5" s="117"/>
+      <c r="A5" s="118"/>
+      <c r="B5" s="118"/>
       <c r="C5" s="3" t="s">
         <v>55</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>55</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="51"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="10">
         <v>2022</v>
       </c>
       <c r="B6" s="11">
@@ -3446,66 +3457,66 @@
         <v>92.9</v>
       </c>
       <c r="D10" s="28">
         <v>7.1</v>
       </c>
       <c r="E10" s="28">
         <v>98.1</v>
       </c>
       <c r="F10" s="28">
         <v>1.9</v>
       </c>
       <c r="G10" s="28">
         <v>88.1</v>
       </c>
       <c r="H10" s="28">
         <v>11.9</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="10">
         <v>2023</v>
       </c>
       <c r="B11" s="11">
         <v>87989.083333333328</v>
       </c>
-      <c r="C11" s="65">
+      <c r="C11" s="64">
         <v>94.9</v>
       </c>
-      <c r="D11" s="65">
+      <c r="D11" s="64">
         <v>5.0999999999999996</v>
       </c>
-      <c r="E11" s="65">
+      <c r="E11" s="64">
         <v>98.7</v>
       </c>
-      <c r="F11" s="65">
+      <c r="F11" s="64">
         <v>1.3</v>
       </c>
-      <c r="G11" s="66">
+      <c r="G11" s="65">
         <v>91.5</v>
       </c>
-      <c r="H11" s="66">
+      <c r="H11" s="65">
         <v>8.5</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="8">
         <v>81233</v>
       </c>
       <c r="C12" s="27">
         <v>94.1</v>
       </c>
       <c r="D12" s="27">
         <v>5.9</v>
       </c>
       <c r="E12" s="27">
         <v>98.4</v>
       </c>
       <c r="F12" s="27">
         <v>1.6</v>
       </c>
       <c r="G12" s="27">
         <v>90.1</v>
       </c>
@@ -3576,66 +3587,66 @@
         <v>95.6</v>
       </c>
       <c r="D15" s="25">
         <v>4.4000000000000004</v>
       </c>
       <c r="E15" s="25">
         <v>98.8</v>
       </c>
       <c r="F15" s="25">
         <v>1.2</v>
       </c>
       <c r="G15" s="25">
         <v>92.7</v>
       </c>
       <c r="H15" s="25">
         <v>7.3</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="10">
         <v>2024</v>
       </c>
       <c r="B16" s="11">
         <v>103305.66666666667</v>
       </c>
-      <c r="C16" s="64">
+      <c r="C16" s="63">
         <v>96.6</v>
       </c>
-      <c r="D16" s="64">
+      <c r="D16" s="63">
         <v>3.4</v>
       </c>
-      <c r="E16" s="64">
+      <c r="E16" s="63">
         <v>99.4</v>
       </c>
-      <c r="F16" s="64">
+      <c r="F16" s="63">
         <v>0.6</v>
       </c>
-      <c r="G16" s="74">
+      <c r="G16" s="73">
         <v>94</v>
       </c>
-      <c r="H16" s="74">
+      <c r="H16" s="73">
         <v>6</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="14">
         <v>104869</v>
       </c>
       <c r="C17" s="48">
         <v>95.4</v>
       </c>
       <c r="D17" s="48">
         <v>4.5999999999999996</v>
       </c>
       <c r="E17" s="48">
         <v>99</v>
       </c>
       <c r="F17" s="48">
         <v>1</v>
       </c>
       <c r="G17" s="49">
         <v>92</v>
       </c>
@@ -3651,51 +3662,51 @@
         <v>100795.66666666667</v>
       </c>
       <c r="C18" s="25">
         <v>96.4</v>
       </c>
       <c r="D18" s="25">
         <v>3.6</v>
       </c>
       <c r="E18" s="25">
         <v>99.5</v>
       </c>
       <c r="F18" s="25">
         <v>0.5</v>
       </c>
       <c r="G18" s="25">
         <v>93.5</v>
       </c>
       <c r="H18" s="25">
         <v>6.5</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="B19" s="73">
+      <c r="B19" s="72">
         <v>101131.33333333333</v>
       </c>
       <c r="C19" s="48">
         <v>97.6</v>
       </c>
       <c r="D19" s="48">
         <v>2.4</v>
       </c>
       <c r="E19" s="48">
         <v>99.7</v>
       </c>
       <c r="F19" s="48">
         <v>0.3</v>
       </c>
       <c r="G19" s="49">
         <v>95.6</v>
       </c>
       <c r="H19" s="49">
         <v>4.4000000000000004</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="7" t="s">
         <v>10</v>
       </c>
@@ -3703,160 +3714,174 @@
         <v>105927</v>
       </c>
       <c r="C20" s="49">
         <v>97.2</v>
       </c>
       <c r="D20" s="49">
         <v>2.8</v>
       </c>
       <c r="E20" s="49">
         <v>99.5</v>
       </c>
       <c r="F20" s="49">
         <v>0.5</v>
       </c>
       <c r="G20" s="49">
         <v>95.1</v>
       </c>
       <c r="H20" s="49">
         <v>4.9000000000000004</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="10">
         <v>2025</v>
       </c>
-      <c r="B21" s="52"/>
-[...5 lines deleted...]
-      <c r="H21" s="54"/>
+      <c r="B21" s="11">
+        <v>105119.25</v>
+      </c>
+      <c r="C21" s="63">
+        <v>96.6</v>
+      </c>
+      <c r="D21" s="63">
+        <v>3.4</v>
+      </c>
+      <c r="E21" s="63">
+        <v>99.5</v>
+      </c>
+      <c r="F21" s="63">
+        <v>0.5</v>
+      </c>
+      <c r="G21" s="73">
+        <v>93.7</v>
+      </c>
+      <c r="H21" s="73">
+        <v>6.3</v>
+      </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="14">
         <f>'[1]3.1 '!D15/3</f>
         <v>97004.333333333328</v>
       </c>
-      <c r="C22" s="103">
+      <c r="C22" s="102">
         <v>96.4</v>
       </c>
-      <c r="D22" s="103">
+      <c r="D22" s="102">
         <v>3.6</v>
       </c>
-      <c r="E22" s="105">
+      <c r="E22" s="104">
         <v>99.3</v>
       </c>
-      <c r="F22" s="105">
+      <c r="F22" s="104">
         <v>0.7</v>
       </c>
-      <c r="G22" s="106">
+      <c r="G22" s="105">
         <v>93.5</v>
       </c>
-      <c r="H22" s="106">
+      <c r="H22" s="105">
         <v>6.5</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="B23" s="110">
+      <c r="B23" s="109">
         <v>97808.666666666672</v>
       </c>
-      <c r="C23" s="109">
+      <c r="C23" s="108">
         <v>96.7</v>
       </c>
-      <c r="D23" s="109">
+      <c r="D23" s="108">
         <v>3.3</v>
       </c>
-      <c r="E23" s="109">
+      <c r="E23" s="108">
         <v>99.5</v>
       </c>
-      <c r="F23" s="109">
+      <c r="F23" s="108">
         <v>0.5</v>
       </c>
-      <c r="G23" s="109">
+      <c r="G23" s="108">
         <v>94.2</v>
       </c>
-      <c r="H23" s="109">
+      <c r="H23" s="108">
         <v>5.8</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="B24" s="110">
+      <c r="B24" s="109">
         <v>108908</v>
       </c>
       <c r="C24" s="48">
         <v>96.5</v>
       </c>
       <c r="D24" s="48">
         <v>3.5</v>
       </c>
       <c r="E24" s="48">
         <v>99.5</v>
       </c>
       <c r="F24" s="48">
         <v>0.5</v>
       </c>
       <c r="G24" s="49">
         <v>93.4</v>
       </c>
       <c r="H24" s="49">
         <v>6.6</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="B25" s="122">
+      <c r="B25" s="116">
         <v>112567.33333333333</v>
       </c>
-      <c r="C25" s="102">
+      <c r="C25" s="101">
         <v>96.7</v>
       </c>
-      <c r="D25" s="102">
+      <c r="D25" s="101">
         <v>3.3</v>
       </c>
-      <c r="E25" s="102">
+      <c r="E25" s="101">
         <v>99.6</v>
       </c>
-      <c r="F25" s="102">
+      <c r="F25" s="101">
         <v>0.4</v>
       </c>
-      <c r="G25" s="102">
+      <c r="G25" s="101">
         <v>93.6</v>
       </c>
-      <c r="H25" s="102">
+      <c r="H25" s="101">
         <v>6.4</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="10"/>
       <c r="B26" s="52"/>
       <c r="C26" s="53"/>
       <c r="D26" s="53"/>
       <c r="E26" s="53"/>
       <c r="F26" s="53"/>
       <c r="G26" s="54"/>
       <c r="H26" s="54"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="7"/>
       <c r="B27" s="21"/>
       <c r="C27" s="24"/>
       <c r="D27" s="24"/>
       <c r="E27" s="24"/>
       <c r="F27" s="24"/>
       <c r="G27" s="25"/>
       <c r="H27" s="25"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="7"/>
@@ -4072,123 +4097,123 @@
       <c r="E45" s="24"/>
       <c r="F45" s="25"/>
       <c r="G45" s="25"/>
       <c r="H45" s="24"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:H3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:H4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N60"/>
   <sheetViews>
     <sheetView topLeftCell="A22" workbookViewId="0">
-      <selection activeCell="O59" sqref="O59"/>
+      <selection activeCell="L54" sqref="L54"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12" style="50" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="50" customWidth="1"/>
     <col min="3" max="3" width="11.140625" style="50" customWidth="1"/>
     <col min="4" max="4" width="23.85546875" style="50" customWidth="1"/>
     <col min="5" max="5" width="11" style="50" customWidth="1"/>
     <col min="6" max="6" width="25.42578125" style="50" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="50" customWidth="1"/>
     <col min="8" max="8" width="24.5703125" style="50" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="50"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="A1" s="118" t="s">
+      <c r="A1" s="119" t="s">
         <v>19</v>
       </c>
-      <c r="B1" s="118"/>
-[...5 lines deleted...]
-      <c r="H1" s="118"/>
+      <c r="B1" s="119"/>
+      <c r="C1" s="119"/>
+      <c r="D1" s="119"/>
+      <c r="E1" s="119"/>
+      <c r="F1" s="119"/>
+      <c r="G1" s="119"/>
+      <c r="H1" s="119"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
     </row>
     <row r="3" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A3" s="117"/>
-      <c r="B3" s="117" t="s">
+      <c r="A3" s="118"/>
+      <c r="B3" s="118" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="117" t="s">
+      <c r="C3" s="118" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="117"/>
-[...3 lines deleted...]
-      <c r="H3" s="117"/>
+      <c r="D3" s="118"/>
+      <c r="E3" s="118"/>
+      <c r="F3" s="118"/>
+      <c r="G3" s="118"/>
+      <c r="H3" s="118"/>
       <c r="I3" s="51"/>
     </row>
     <row r="4" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A4" s="117"/>
-[...1 lines deleted...]
-      <c r="C4" s="117" t="s">
+      <c r="A4" s="118"/>
+      <c r="B4" s="118"/>
+      <c r="C4" s="118" t="s">
         <v>3</v>
       </c>
-      <c r="D4" s="117"/>
-      <c r="E4" s="117" t="s">
+      <c r="D4" s="118"/>
+      <c r="E4" s="118" t="s">
         <v>4</v>
       </c>
-      <c r="F4" s="117"/>
-      <c r="G4" s="117" t="s">
+      <c r="F4" s="118"/>
+      <c r="G4" s="118" t="s">
         <v>5</v>
       </c>
-      <c r="H4" s="117"/>
+      <c r="H4" s="118"/>
       <c r="I4" s="51"/>
     </row>
     <row r="5" spans="1:9" ht="67.5">
-      <c r="A5" s="117"/>
-      <c r="B5" s="117"/>
+      <c r="A5" s="118"/>
+      <c r="B5" s="118"/>
       <c r="C5" s="3" t="s">
         <v>55</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>55</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="51"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="10">
         <v>2015</v>
       </c>
       <c r="B6" s="11">
@@ -5214,66 +5239,66 @@
         <v>98.8</v>
       </c>
       <c r="D45" s="28">
         <v>1.2</v>
       </c>
       <c r="E45" s="28">
         <v>99.5</v>
       </c>
       <c r="F45" s="28">
         <v>0.5</v>
       </c>
       <c r="G45" s="28">
         <v>95.2</v>
       </c>
       <c r="H45" s="28">
         <v>4.8</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="10">
         <v>2023</v>
       </c>
       <c r="B46" s="11">
         <v>113290.5</v>
       </c>
-      <c r="C46" s="65">
+      <c r="C46" s="64">
         <v>98.6</v>
       </c>
-      <c r="D46" s="65">
+      <c r="D46" s="64">
         <v>1.4</v>
       </c>
-      <c r="E46" s="65">
+      <c r="E46" s="64">
         <v>99.4</v>
       </c>
-      <c r="F46" s="65">
+      <c r="F46" s="64">
         <v>0.6</v>
       </c>
-      <c r="G46" s="66">
+      <c r="G46" s="65">
         <v>94.5</v>
       </c>
-      <c r="H46" s="66">
+      <c r="H46" s="65">
         <v>5.5</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B47" s="8">
         <v>104120</v>
       </c>
       <c r="C47" s="27">
         <v>98.1</v>
       </c>
       <c r="D47" s="27">
         <v>1.9</v>
       </c>
       <c r="E47" s="27">
         <v>99.3</v>
       </c>
       <c r="F47" s="27">
         <v>0.7</v>
       </c>
       <c r="G47" s="27">
         <v>91.7</v>
       </c>
@@ -5344,66 +5369,66 @@
         <v>98.8</v>
       </c>
       <c r="D50" s="25">
         <v>1.2</v>
       </c>
       <c r="E50" s="25">
         <v>99.5</v>
       </c>
       <c r="F50" s="25">
         <v>0.5</v>
       </c>
       <c r="G50" s="25">
         <v>95.4</v>
       </c>
       <c r="H50" s="25">
         <v>4.5999999999999996</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="10">
         <v>2024</v>
       </c>
       <c r="B51" s="11">
         <v>128443.75</v>
       </c>
-      <c r="C51" s="64">
+      <c r="C51" s="63">
         <v>98.9</v>
       </c>
-      <c r="D51" s="64">
+      <c r="D51" s="63">
         <v>1.1000000000000001</v>
       </c>
-      <c r="E51" s="64">
+      <c r="E51" s="63">
         <v>99.6</v>
       </c>
-      <c r="F51" s="64">
+      <c r="F51" s="63">
         <v>0.4</v>
       </c>
-      <c r="G51" s="74">
+      <c r="G51" s="73">
         <v>94.6</v>
       </c>
-      <c r="H51" s="74">
+      <c r="H51" s="73">
         <v>5.4</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B52" s="14">
         <v>122723.33333333333</v>
       </c>
       <c r="C52" s="48">
         <v>98.5</v>
       </c>
       <c r="D52" s="48">
         <v>1.5</v>
       </c>
       <c r="E52" s="48">
         <v>99.5</v>
       </c>
       <c r="F52" s="48">
         <v>0.5</v>
       </c>
       <c r="G52" s="49">
         <v>92.6</v>
       </c>
@@ -5419,51 +5444,51 @@
         <v>124789.66666666667</v>
       </c>
       <c r="C53" s="25">
         <v>98.9</v>
       </c>
       <c r="D53" s="25">
         <v>1.1000000000000001</v>
       </c>
       <c r="E53" s="25">
         <v>99.6</v>
       </c>
       <c r="F53" s="25">
         <v>0.4</v>
       </c>
       <c r="G53" s="25">
         <v>94.6</v>
       </c>
       <c r="H53" s="25">
         <v>5.4</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="B54" s="73">
+      <c r="B54" s="72">
         <v>131981.66666666666</v>
       </c>
       <c r="C54" s="48">
         <v>99</v>
       </c>
       <c r="D54" s="48">
         <v>1</v>
       </c>
       <c r="E54" s="48">
         <v>99.7</v>
       </c>
       <c r="F54" s="48">
         <v>0.3</v>
       </c>
       <c r="G54" s="49">
         <v>95.2</v>
       </c>
       <c r="H54" s="49">
         <v>4.8</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="7" t="s">
         <v>10</v>
       </c>
@@ -5471,256 +5496,270 @@
         <v>134384.33333333334</v>
       </c>
       <c r="C55" s="49">
         <v>99</v>
       </c>
       <c r="D55" s="49">
         <v>1</v>
       </c>
       <c r="E55" s="49">
         <v>99.7</v>
       </c>
       <c r="F55" s="49">
         <v>0.3</v>
       </c>
       <c r="G55" s="49">
         <v>95.2</v>
       </c>
       <c r="H55" s="49">
         <v>4.8</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="10">
         <v>2025</v>
       </c>
-      <c r="B56" s="51"/>
-[...5 lines deleted...]
-      <c r="H56" s="51"/>
+      <c r="B56" s="11">
+        <v>149027.33333333334</v>
+      </c>
+      <c r="C56" s="63">
+        <v>99</v>
+      </c>
+      <c r="D56" s="63">
+        <v>1</v>
+      </c>
+      <c r="E56" s="63">
+        <v>99.7</v>
+      </c>
+      <c r="F56" s="63">
+        <v>0.3</v>
+      </c>
+      <c r="G56" s="73">
+        <v>94.8</v>
+      </c>
+      <c r="H56" s="73">
+        <v>5.2</v>
+      </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B57" s="14">
         <f>'[1]3.1 '!D16/3</f>
         <v>134280</v>
       </c>
-      <c r="C57" s="103">
+      <c r="C57" s="102">
         <v>98.8</v>
       </c>
-      <c r="D57" s="103">
+      <c r="D57" s="102">
         <v>1.2</v>
       </c>
-      <c r="E57" s="105">
+      <c r="E57" s="104">
         <v>99.8</v>
       </c>
-      <c r="F57" s="105">
+      <c r="F57" s="104">
         <v>0.2</v>
       </c>
-      <c r="G57" s="106">
+      <c r="G57" s="105">
         <v>93.2</v>
       </c>
-      <c r="H57" s="106">
+      <c r="H57" s="105">
         <v>6.8</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="B58" s="110">
+      <c r="B58" s="109">
         <v>143766.33333333334</v>
       </c>
-      <c r="C58" s="109">
+      <c r="C58" s="108">
         <v>99.1</v>
       </c>
-      <c r="D58" s="109">
+      <c r="D58" s="108">
         <v>0.9</v>
       </c>
-      <c r="E58" s="109">
+      <c r="E58" s="108">
         <v>99.7</v>
       </c>
-      <c r="F58" s="109">
+      <c r="F58" s="108">
         <v>0.3</v>
       </c>
-      <c r="G58" s="109">
+      <c r="G58" s="108">
         <v>94.9</v>
       </c>
-      <c r="H58" s="109">
+      <c r="H58" s="108">
         <v>5.0999999999999996</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="B59" s="110">
+      <c r="B59" s="109">
         <v>152376.33333333334</v>
       </c>
       <c r="C59" s="48">
         <v>99.1</v>
       </c>
       <c r="D59" s="48">
         <v>0.9</v>
       </c>
       <c r="E59" s="48">
         <v>99.7</v>
       </c>
       <c r="F59" s="48">
         <v>0.3</v>
       </c>
       <c r="G59" s="49">
         <v>95.7</v>
       </c>
       <c r="H59" s="49">
         <v>4.3</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="B60" s="122">
+      <c r="B60" s="116">
         <v>153759.33333333334</v>
       </c>
-      <c r="C60" s="102">
+      <c r="C60" s="101">
         <v>99.1</v>
       </c>
-      <c r="D60" s="102">
+      <c r="D60" s="101">
         <v>0.9</v>
       </c>
-      <c r="E60" s="102">
+      <c r="E60" s="101">
         <v>99.7</v>
       </c>
-      <c r="F60" s="102">
+      <c r="F60" s="101">
         <v>0.3</v>
       </c>
-      <c r="G60" s="102">
+      <c r="G60" s="101">
         <v>95.4</v>
       </c>
-      <c r="H60" s="102">
+      <c r="H60" s="101">
         <v>4.5999999999999996</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:H3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:H4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M60"/>
   <sheetViews>
     <sheetView topLeftCell="A25" workbookViewId="0">
-      <selection activeCell="Q61" sqref="Q61"/>
+      <selection activeCell="O54" sqref="O54"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12" style="50" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="50" customWidth="1"/>
     <col min="3" max="3" width="11.140625" style="50" customWidth="1"/>
     <col min="4" max="4" width="23.85546875" style="50" customWidth="1"/>
     <col min="5" max="5" width="11" style="50" customWidth="1"/>
     <col min="6" max="6" width="25.42578125" style="50" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="50" customWidth="1"/>
     <col min="8" max="8" width="24.5703125" style="50" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="50"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="A1" s="118" t="s">
+      <c r="A1" s="119" t="s">
         <v>20</v>
       </c>
-      <c r="B1" s="118"/>
-[...5 lines deleted...]
-      <c r="H1" s="118"/>
+      <c r="B1" s="119"/>
+      <c r="C1" s="119"/>
+      <c r="D1" s="119"/>
+      <c r="E1" s="119"/>
+      <c r="F1" s="119"/>
+      <c r="G1" s="119"/>
+      <c r="H1" s="119"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
     </row>
     <row r="3" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A3" s="117"/>
-      <c r="B3" s="117" t="s">
+      <c r="A3" s="118"/>
+      <c r="B3" s="118" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="117" t="s">
+      <c r="C3" s="118" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="117"/>
-[...3 lines deleted...]
-      <c r="H3" s="117"/>
+      <c r="D3" s="118"/>
+      <c r="E3" s="118"/>
+      <c r="F3" s="118"/>
+      <c r="G3" s="118"/>
+      <c r="H3" s="118"/>
       <c r="I3" s="51"/>
     </row>
     <row r="4" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A4" s="117"/>
-[...1 lines deleted...]
-      <c r="C4" s="117" t="s">
+      <c r="A4" s="118"/>
+      <c r="B4" s="118"/>
+      <c r="C4" s="118" t="s">
         <v>3</v>
       </c>
-      <c r="D4" s="117"/>
-      <c r="E4" s="117" t="s">
+      <c r="D4" s="118"/>
+      <c r="E4" s="118" t="s">
         <v>4</v>
       </c>
-      <c r="F4" s="117"/>
-      <c r="G4" s="117" t="s">
+      <c r="F4" s="118"/>
+      <c r="G4" s="118" t="s">
         <v>5</v>
       </c>
-      <c r="H4" s="117"/>
+      <c r="H4" s="118"/>
       <c r="I4" s="51"/>
     </row>
     <row r="5" spans="1:9" ht="67.5">
-      <c r="A5" s="117"/>
-      <c r="B5" s="117"/>
+      <c r="A5" s="118"/>
+      <c r="B5" s="118"/>
       <c r="C5" s="3" t="s">
         <v>55</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>55</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="51"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="10">
         <v>2015</v>
       </c>
       <c r="B6" s="11">
@@ -6745,66 +6784,66 @@
         <v>94.6</v>
       </c>
       <c r="D45" s="28">
         <v>5.4</v>
       </c>
       <c r="E45" s="28">
         <v>97.8</v>
       </c>
       <c r="F45" s="28">
         <v>2.2000000000000002</v>
       </c>
       <c r="G45" s="28">
         <v>88.8</v>
       </c>
       <c r="H45" s="28">
         <v>11.2</v>
       </c>
     </row>
     <row r="46" spans="1:13">
       <c r="A46" s="10">
         <v>2023</v>
       </c>
       <c r="B46" s="11">
         <v>97518.416666666672</v>
       </c>
-      <c r="C46" s="65">
+      <c r="C46" s="64">
         <v>95.9</v>
       </c>
-      <c r="D46" s="65">
+      <c r="D46" s="64">
         <v>4.0999999999999996</v>
       </c>
-      <c r="E46" s="65">
+      <c r="E46" s="64">
         <v>98.7</v>
       </c>
-      <c r="F46" s="65">
+      <c r="F46" s="64">
         <v>1.3</v>
       </c>
-      <c r="G46" s="66">
+      <c r="G46" s="65">
         <v>90.4</v>
       </c>
-      <c r="H46" s="66">
+      <c r="H46" s="65">
         <v>9.6</v>
       </c>
     </row>
     <row r="47" spans="1:13">
       <c r="A47" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B47" s="8">
         <v>86122</v>
       </c>
       <c r="C47" s="27">
         <v>94.6</v>
       </c>
       <c r="D47" s="27">
         <v>5.4</v>
       </c>
       <c r="E47" s="27">
         <v>98.1</v>
       </c>
       <c r="F47" s="27">
         <v>1.9</v>
       </c>
       <c r="G47" s="27">
         <v>87.9</v>
       </c>
@@ -6875,66 +6914,66 @@
         <v>95.6</v>
       </c>
       <c r="D50" s="25">
         <v>4.4000000000000004</v>
       </c>
       <c r="E50" s="25">
         <v>98.5</v>
       </c>
       <c r="F50" s="25">
         <v>1.5</v>
       </c>
       <c r="G50" s="25">
         <v>90</v>
       </c>
       <c r="H50" s="25">
         <v>10</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="10">
         <v>2024</v>
       </c>
       <c r="B51" s="11">
         <v>105345.41666666667</v>
       </c>
-      <c r="C51" s="64">
+      <c r="C51" s="63">
         <v>96.3</v>
       </c>
-      <c r="D51" s="64">
+      <c r="D51" s="63">
         <v>3.7</v>
       </c>
-      <c r="E51" s="64">
+      <c r="E51" s="63">
         <v>99</v>
       </c>
-      <c r="F51" s="64">
+      <c r="F51" s="63">
         <v>1</v>
       </c>
-      <c r="G51" s="74">
+      <c r="G51" s="73">
         <v>90.9</v>
       </c>
-      <c r="H51" s="74">
+      <c r="H51" s="73">
         <v>9.1</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B52" s="14">
         <v>100807.33333333333</v>
       </c>
       <c r="C52" s="48">
         <v>95.4</v>
       </c>
       <c r="D52" s="48">
         <v>4.5999999999999996</v>
       </c>
       <c r="E52" s="48">
         <v>98.8</v>
       </c>
       <c r="F52" s="48">
         <v>1.2</v>
       </c>
       <c r="G52" s="49">
         <v>88.4</v>
       </c>
@@ -6950,51 +6989,51 @@
         <v>100039.66666666667</v>
       </c>
       <c r="C53" s="25">
         <v>96.7</v>
       </c>
       <c r="D53" s="25">
         <v>3.3</v>
       </c>
       <c r="E53" s="25">
         <v>99.1</v>
       </c>
       <c r="F53" s="25">
         <v>0.9</v>
       </c>
       <c r="G53" s="25">
         <v>91.8</v>
       </c>
       <c r="H53" s="25">
         <v>8.1999999999999993</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="B54" s="73">
+      <c r="B54" s="72">
         <v>105545.33333333333</v>
       </c>
       <c r="C54" s="48">
         <v>97.1</v>
       </c>
       <c r="D54" s="48">
         <v>2.9</v>
       </c>
       <c r="E54" s="48">
         <v>99.2</v>
       </c>
       <c r="F54" s="48">
         <v>0.8</v>
       </c>
       <c r="G54" s="49">
         <v>92.9</v>
       </c>
       <c r="H54" s="49">
         <v>7.1</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="7" t="s">
         <v>10</v>
       </c>
@@ -7002,256 +7041,270 @@
         <v>113053.33333333333</v>
       </c>
       <c r="C55" s="49">
         <v>96.1</v>
       </c>
       <c r="D55" s="49">
         <v>3.9</v>
       </c>
       <c r="E55" s="49">
         <v>98.9</v>
       </c>
       <c r="F55" s="49">
         <v>1.1000000000000001</v>
       </c>
       <c r="G55" s="49">
         <v>90.6</v>
       </c>
       <c r="H55" s="49">
         <v>9.4</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="10">
         <v>2025</v>
       </c>
-      <c r="B56" s="51"/>
-[...5 lines deleted...]
-      <c r="H56" s="51"/>
+      <c r="B56" s="11">
+        <v>115807.75</v>
+      </c>
+      <c r="C56" s="63">
+        <v>96.7</v>
+      </c>
+      <c r="D56" s="63">
+        <v>3.3</v>
+      </c>
+      <c r="E56" s="63">
+        <v>99.1</v>
+      </c>
+      <c r="F56" s="63">
+        <v>0.9</v>
+      </c>
+      <c r="G56" s="73">
+        <v>91.9</v>
+      </c>
+      <c r="H56" s="73">
+        <v>8.1</v>
+      </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B57" s="14">
         <f>'[1]3.1 '!D17/3</f>
         <v>105713.66666666667</v>
       </c>
-      <c r="C57" s="79">
+      <c r="C57" s="78">
         <v>96.1</v>
       </c>
-      <c r="D57" s="79">
+      <c r="D57" s="78">
         <v>3.9</v>
       </c>
-      <c r="E57" s="78">
+      <c r="E57" s="77">
         <v>98.8</v>
       </c>
-      <c r="F57" s="78">
+      <c r="F57" s="77">
         <v>1.2</v>
       </c>
-      <c r="G57" s="77">
+      <c r="G57" s="76">
         <v>90.3</v>
       </c>
-      <c r="H57" s="77">
+      <c r="H57" s="76">
         <v>9.6999999999999993</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="B58" s="110">
+      <c r="B58" s="109">
         <v>110665.66666666667</v>
       </c>
-      <c r="C58" s="109">
+      <c r="C58" s="108">
         <v>97.2</v>
       </c>
-      <c r="D58" s="109">
+      <c r="D58" s="108">
         <v>2.8</v>
       </c>
-      <c r="E58" s="109">
+      <c r="E58" s="108">
         <v>99.3</v>
       </c>
-      <c r="F58" s="109">
+      <c r="F58" s="108">
         <v>0.7</v>
       </c>
-      <c r="G58" s="109">
+      <c r="G58" s="108">
         <v>92.7</v>
       </c>
-      <c r="H58" s="109">
+      <c r="H58" s="108">
         <v>7.3</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="B59" s="110">
+      <c r="B59" s="109">
         <v>118382</v>
       </c>
       <c r="C59" s="48">
         <v>97.5</v>
       </c>
       <c r="D59" s="48">
         <v>2.5</v>
       </c>
       <c r="E59" s="48">
         <v>99.3</v>
       </c>
       <c r="F59" s="48">
         <v>0.7</v>
       </c>
       <c r="G59" s="49">
         <v>93.9</v>
       </c>
       <c r="H59" s="49">
         <v>6.1</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="B60" s="122">
+      <c r="B60" s="116">
         <v>123112.33333333333</v>
       </c>
-      <c r="C60" s="102">
+      <c r="C60" s="101">
         <v>96.2</v>
       </c>
-      <c r="D60" s="102">
+      <c r="D60" s="101">
         <v>3.8</v>
       </c>
-      <c r="E60" s="102">
+      <c r="E60" s="101">
         <v>99</v>
       </c>
-      <c r="F60" s="102">
+      <c r="F60" s="101">
         <v>1</v>
       </c>
-      <c r="G60" s="102">
+      <c r="G60" s="101">
         <v>90.9</v>
       </c>
-      <c r="H60" s="102">
+      <c r="H60" s="101">
         <v>9.1</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:H3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:H4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I60"/>
   <sheetViews>
     <sheetView topLeftCell="A28" workbookViewId="0">
-      <selection activeCell="N56" sqref="N56"/>
+      <selection activeCell="L55" sqref="L55"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12" style="50" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="50" customWidth="1"/>
     <col min="3" max="3" width="11.140625" style="50" customWidth="1"/>
     <col min="4" max="4" width="23.85546875" style="50" customWidth="1"/>
     <col min="5" max="5" width="11" style="50" customWidth="1"/>
     <col min="6" max="6" width="25.42578125" style="50" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="50" customWidth="1"/>
     <col min="8" max="8" width="24.5703125" style="50" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="50"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="A1" s="118" t="s">
+      <c r="A1" s="119" t="s">
         <v>21</v>
       </c>
-      <c r="B1" s="118"/>
-[...5 lines deleted...]
-      <c r="H1" s="118"/>
+      <c r="B1" s="119"/>
+      <c r="C1" s="119"/>
+      <c r="D1" s="119"/>
+      <c r="E1" s="119"/>
+      <c r="F1" s="119"/>
+      <c r="G1" s="119"/>
+      <c r="H1" s="119"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
     </row>
     <row r="3" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A3" s="117"/>
-      <c r="B3" s="117" t="s">
+      <c r="A3" s="118"/>
+      <c r="B3" s="118" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="117" t="s">
+      <c r="C3" s="118" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="117"/>
-[...3 lines deleted...]
-      <c r="H3" s="117"/>
+      <c r="D3" s="118"/>
+      <c r="E3" s="118"/>
+      <c r="F3" s="118"/>
+      <c r="G3" s="118"/>
+      <c r="H3" s="118"/>
       <c r="I3" s="51"/>
     </row>
     <row r="4" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A4" s="117"/>
-[...1 lines deleted...]
-      <c r="C4" s="117" t="s">
+      <c r="A4" s="118"/>
+      <c r="B4" s="118"/>
+      <c r="C4" s="118" t="s">
         <v>3</v>
       </c>
-      <c r="D4" s="117"/>
-      <c r="E4" s="117" t="s">
+      <c r="D4" s="118"/>
+      <c r="E4" s="118" t="s">
         <v>4</v>
       </c>
-      <c r="F4" s="117"/>
-      <c r="G4" s="117" t="s">
+      <c r="F4" s="118"/>
+      <c r="G4" s="118" t="s">
         <v>5</v>
       </c>
-      <c r="H4" s="117"/>
+      <c r="H4" s="118"/>
       <c r="I4" s="51"/>
     </row>
     <row r="5" spans="1:9" ht="67.5">
-      <c r="A5" s="117"/>
-      <c r="B5" s="117"/>
+      <c r="A5" s="118"/>
+      <c r="B5" s="118"/>
       <c r="C5" s="3" t="s">
         <v>55</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>55</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="51"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="10">
         <v>2015</v>
       </c>
       <c r="B6" s="11">
@@ -8275,66 +8328,66 @@
         <v>99.2</v>
       </c>
       <c r="D45" s="28">
         <v>0.8</v>
       </c>
       <c r="E45" s="28">
         <v>99.7</v>
       </c>
       <c r="F45" s="28">
         <v>0.3</v>
       </c>
       <c r="G45" s="28">
         <v>98.8</v>
       </c>
       <c r="H45" s="28">
         <v>1.2</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="10">
         <v>2023</v>
       </c>
       <c r="B46" s="11">
         <v>72307.083333333328</v>
       </c>
-      <c r="C46" s="65">
+      <c r="C46" s="64">
         <v>99.1</v>
       </c>
-      <c r="D46" s="65">
+      <c r="D46" s="64">
         <v>0.9</v>
       </c>
-      <c r="E46" s="65">
+      <c r="E46" s="64">
         <v>99.9</v>
       </c>
-      <c r="F46" s="65">
+      <c r="F46" s="64">
         <v>0.1</v>
       </c>
-      <c r="G46" s="66">
+      <c r="G46" s="65">
         <v>98.5</v>
       </c>
-      <c r="H46" s="66">
+      <c r="H46" s="65">
         <v>1.5</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B47" s="8">
         <v>68535</v>
       </c>
       <c r="C47" s="27">
         <v>99.4</v>
       </c>
       <c r="D47" s="27">
         <v>0.6</v>
       </c>
       <c r="E47" s="27">
         <v>99.9</v>
       </c>
       <c r="F47" s="27">
         <v>0.1</v>
       </c>
       <c r="G47" s="27">
         <v>99.1</v>
       </c>
@@ -8405,66 +8458,66 @@
         <v>99.5</v>
       </c>
       <c r="D50" s="25">
         <v>0.5</v>
       </c>
       <c r="E50" s="25">
         <v>100</v>
       </c>
       <c r="F50" s="25">
         <v>0</v>
       </c>
       <c r="G50" s="25">
         <v>99.1</v>
       </c>
       <c r="H50" s="25">
         <v>0.9</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="10">
         <v>2024</v>
       </c>
       <c r="B51" s="11">
         <v>80669.25</v>
       </c>
-      <c r="C51" s="64">
+      <c r="C51" s="63">
         <v>99.4</v>
       </c>
-      <c r="D51" s="64">
+      <c r="D51" s="63">
         <v>0.6</v>
       </c>
-      <c r="E51" s="64">
+      <c r="E51" s="63">
         <v>99.8</v>
       </c>
-      <c r="F51" s="64">
+      <c r="F51" s="63">
         <v>0.2</v>
       </c>
-      <c r="G51" s="74">
+      <c r="G51" s="73">
         <v>99.1</v>
       </c>
-      <c r="H51" s="74">
+      <c r="H51" s="73">
         <v>0.9</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B52" s="14">
         <v>79286.333333333328</v>
       </c>
       <c r="C52" s="48">
         <v>99.4</v>
       </c>
       <c r="D52" s="48">
         <v>0.6</v>
       </c>
       <c r="E52" s="48">
         <v>99.9</v>
       </c>
       <c r="F52" s="48">
         <v>0.1</v>
       </c>
       <c r="G52" s="49">
         <v>99</v>
       </c>
@@ -8480,51 +8533,51 @@
         <v>81462</v>
       </c>
       <c r="C53" s="25">
         <v>99.3</v>
       </c>
       <c r="D53" s="25">
         <v>0.7</v>
       </c>
       <c r="E53" s="25">
         <v>99.9</v>
       </c>
       <c r="F53" s="25">
         <v>0.1</v>
       </c>
       <c r="G53" s="25">
         <v>98.8</v>
       </c>
       <c r="H53" s="25">
         <v>1.2</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="B54" s="73">
+      <c r="B54" s="72">
         <v>81738</v>
       </c>
       <c r="C54" s="48">
         <v>99.2</v>
       </c>
       <c r="D54" s="48">
         <v>0.8</v>
       </c>
       <c r="E54" s="48">
         <v>99.7</v>
       </c>
       <c r="F54" s="48">
         <v>0.3</v>
       </c>
       <c r="G54" s="49">
         <v>98.9</v>
       </c>
       <c r="H54" s="49">
         <v>1.1000000000000001</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="7" t="s">
         <v>10</v>
       </c>
@@ -8532,256 +8585,270 @@
         <v>81550.333333333328</v>
       </c>
       <c r="C55" s="49">
         <v>99.6</v>
       </c>
       <c r="D55" s="49">
         <v>0.4</v>
       </c>
       <c r="E55" s="49">
         <v>99.8</v>
       </c>
       <c r="F55" s="49">
         <v>0.2</v>
       </c>
       <c r="G55" s="49">
         <v>99.5</v>
       </c>
       <c r="H55" s="49">
         <v>0.5</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="10">
         <v>2025</v>
       </c>
-      <c r="B56" s="51"/>
-[...5 lines deleted...]
-      <c r="H56" s="51"/>
+      <c r="B56" s="11">
+        <v>84815</v>
+      </c>
+      <c r="C56" s="63">
+        <v>99.6</v>
+      </c>
+      <c r="D56" s="63">
+        <v>0.4</v>
+      </c>
+      <c r="E56" s="63">
+        <v>99.8</v>
+      </c>
+      <c r="F56" s="63">
+        <v>0.2</v>
+      </c>
+      <c r="G56" s="73">
+        <v>99.4</v>
+      </c>
+      <c r="H56" s="73">
+        <v>0.6</v>
+      </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B57" s="14">
         <f>'[1]3.1 '!D18/3</f>
         <v>85463.666666666672</v>
       </c>
-      <c r="C57" s="103">
+      <c r="C57" s="102">
         <v>99.5</v>
       </c>
-      <c r="D57" s="103">
+      <c r="D57" s="102">
         <v>0.5</v>
       </c>
-      <c r="E57" s="105">
+      <c r="E57" s="104">
         <v>99.6</v>
       </c>
-      <c r="F57" s="105">
+      <c r="F57" s="104">
         <v>0.4</v>
       </c>
-      <c r="G57" s="106">
+      <c r="G57" s="105">
         <v>99.4</v>
       </c>
-      <c r="H57" s="106">
+      <c r="H57" s="105">
         <v>0.6</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="B58" s="110">
+      <c r="B58" s="109">
         <v>83979</v>
       </c>
-      <c r="C58" s="109">
+      <c r="C58" s="108">
         <v>99.6</v>
       </c>
-      <c r="D58" s="109">
+      <c r="D58" s="108">
         <v>0.4</v>
       </c>
-      <c r="E58" s="109">
+      <c r="E58" s="108">
         <v>99.9</v>
       </c>
-      <c r="F58" s="109">
+      <c r="F58" s="108">
         <v>0.1</v>
       </c>
-      <c r="G58" s="109">
+      <c r="G58" s="108">
         <v>99.3</v>
       </c>
-      <c r="H58" s="109">
+      <c r="H58" s="108">
         <v>0.7</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="B59" s="110">
+      <c r="B59" s="109">
         <v>83090.666666666672</v>
       </c>
       <c r="C59" s="48">
         <v>99.5</v>
       </c>
       <c r="D59" s="48">
         <v>0.5</v>
       </c>
       <c r="E59" s="48">
         <v>99.8</v>
       </c>
       <c r="F59" s="48">
         <v>0.2</v>
       </c>
       <c r="G59" s="49">
         <v>99.2</v>
       </c>
       <c r="H59" s="49">
         <v>0.8</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="B60" s="122">
+      <c r="B60" s="116">
         <v>86153.333333333328</v>
       </c>
-      <c r="C60" s="102">
+      <c r="C60" s="101">
         <v>99.8</v>
       </c>
-      <c r="D60" s="102">
+      <c r="D60" s="101">
         <v>0.2</v>
       </c>
-      <c r="E60" s="102">
+      <c r="E60" s="101">
         <v>100</v>
       </c>
-      <c r="F60" s="102">
+      <c r="F60" s="101">
         <v>0</v>
       </c>
-      <c r="G60" s="102">
+      <c r="G60" s="101">
         <v>99.6</v>
       </c>
-      <c r="H60" s="102">
+      <c r="H60" s="101">
         <v>0.4</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:H3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:H4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I60"/>
   <sheetViews>
     <sheetView topLeftCell="A25" workbookViewId="0">
-      <selection activeCell="L54" sqref="L54"/>
+      <selection activeCell="M58" sqref="M58"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12" style="50" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="50" customWidth="1"/>
     <col min="3" max="3" width="11.140625" style="50" customWidth="1"/>
     <col min="4" max="4" width="23.85546875" style="50" customWidth="1"/>
     <col min="5" max="5" width="11" style="50" customWidth="1"/>
     <col min="6" max="6" width="25.42578125" style="50" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="50" customWidth="1"/>
     <col min="8" max="8" width="24.5703125" style="50" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="50"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="A1" s="118" t="s">
+      <c r="A1" s="119" t="s">
         <v>22</v>
       </c>
-      <c r="B1" s="118"/>
-[...5 lines deleted...]
-      <c r="H1" s="118"/>
+      <c r="B1" s="119"/>
+      <c r="C1" s="119"/>
+      <c r="D1" s="119"/>
+      <c r="E1" s="119"/>
+      <c r="F1" s="119"/>
+      <c r="G1" s="119"/>
+      <c r="H1" s="119"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
     </row>
     <row r="3" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A3" s="117"/>
-      <c r="B3" s="117" t="s">
+      <c r="A3" s="118"/>
+      <c r="B3" s="118" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="117" t="s">
+      <c r="C3" s="118" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="117"/>
-[...3 lines deleted...]
-      <c r="H3" s="117"/>
+      <c r="D3" s="118"/>
+      <c r="E3" s="118"/>
+      <c r="F3" s="118"/>
+      <c r="G3" s="118"/>
+      <c r="H3" s="118"/>
       <c r="I3" s="51"/>
     </row>
     <row r="4" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A4" s="117"/>
-[...1 lines deleted...]
-      <c r="C4" s="117" t="s">
+      <c r="A4" s="118"/>
+      <c r="B4" s="118"/>
+      <c r="C4" s="118" t="s">
         <v>3</v>
       </c>
-      <c r="D4" s="117"/>
-      <c r="E4" s="117" t="s">
+      <c r="D4" s="118"/>
+      <c r="E4" s="118" t="s">
         <v>4</v>
       </c>
-      <c r="F4" s="117"/>
-      <c r="G4" s="117" t="s">
+      <c r="F4" s="118"/>
+      <c r="G4" s="118" t="s">
         <v>5</v>
       </c>
-      <c r="H4" s="117"/>
+      <c r="H4" s="118"/>
       <c r="I4" s="51"/>
     </row>
     <row r="5" spans="1:9" ht="67.5">
-      <c r="A5" s="117"/>
-      <c r="B5" s="117"/>
+      <c r="A5" s="118"/>
+      <c r="B5" s="118"/>
       <c r="C5" s="3" t="s">
         <v>55</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>55</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="51"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="10">
         <v>2015</v>
       </c>
       <c r="B6" s="11">
@@ -9805,66 +9872,66 @@
         <v>100</v>
       </c>
       <c r="D45" s="28">
         <v>0</v>
       </c>
       <c r="E45" s="28">
         <v>100</v>
       </c>
       <c r="F45" s="28">
         <v>0</v>
       </c>
       <c r="G45" s="28">
         <v>100</v>
       </c>
       <c r="H45" s="28">
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="10">
         <v>2023</v>
       </c>
       <c r="B46" s="11">
         <v>80144.25</v>
       </c>
-      <c r="C46" s="65">
+      <c r="C46" s="64">
         <v>100</v>
       </c>
-      <c r="D46" s="67" t="s">
+      <c r="D46" s="66" t="s">
         <v>33</v>
       </c>
-      <c r="E46" s="65">
+      <c r="E46" s="64">
         <v>100</v>
       </c>
-      <c r="F46" s="67" t="s">
+      <c r="F46" s="66" t="s">
         <v>33</v>
       </c>
-      <c r="G46" s="66">
+      <c r="G46" s="65">
         <v>100</v>
       </c>
-      <c r="H46" s="68" t="s">
+      <c r="H46" s="67" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B47" s="8">
         <v>79242</v>
       </c>
       <c r="C47" s="27">
         <v>100</v>
       </c>
       <c r="D47" s="28" t="s">
         <v>33</v>
       </c>
       <c r="E47" s="27">
         <v>100</v>
       </c>
       <c r="F47" s="28" t="s">
         <v>33</v>
       </c>
       <c r="G47" s="27">
         <v>100</v>
       </c>
@@ -9935,383 +10002,397 @@
         <v>100</v>
       </c>
       <c r="D50" s="14" t="s">
         <v>33</v>
       </c>
       <c r="E50" s="25">
         <v>100</v>
       </c>
       <c r="F50" s="14" t="s">
         <v>33</v>
       </c>
       <c r="G50" s="25">
         <v>100</v>
       </c>
       <c r="H50" s="14" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="10">
         <v>2024</v>
       </c>
       <c r="B51" s="11">
         <v>82076.166666666672</v>
       </c>
-      <c r="C51" s="64">
+      <c r="C51" s="63">
         <v>100</v>
       </c>
-      <c r="D51" s="76" t="s">
+      <c r="D51" s="75" t="s">
         <v>33</v>
       </c>
-      <c r="E51" s="64">
+      <c r="E51" s="63">
         <v>100</v>
       </c>
-      <c r="F51" s="76" t="s">
+      <c r="F51" s="75" t="s">
         <v>33</v>
       </c>
-      <c r="G51" s="74">
+      <c r="G51" s="73">
         <v>100</v>
       </c>
-      <c r="H51" s="75" t="s">
+      <c r="H51" s="74" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B52" s="14">
         <v>82438.333333333328</v>
       </c>
       <c r="C52" s="48">
         <v>100</v>
       </c>
-      <c r="D52" s="73" t="s">
+      <c r="D52" s="72" t="s">
         <v>33</v>
       </c>
       <c r="E52" s="48">
         <v>100</v>
       </c>
-      <c r="F52" s="73" t="s">
+      <c r="F52" s="72" t="s">
         <v>33</v>
       </c>
       <c r="G52" s="49">
         <v>100</v>
       </c>
-      <c r="H52" s="69" t="s">
+      <c r="H52" s="68" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B53" s="14">
         <v>80325</v>
       </c>
       <c r="C53" s="25">
         <v>100</v>
       </c>
       <c r="D53" s="14" t="s">
         <v>33</v>
       </c>
       <c r="E53" s="25">
         <v>100</v>
       </c>
       <c r="F53" s="14" t="s">
         <v>33</v>
       </c>
       <c r="G53" s="25">
         <v>100</v>
       </c>
       <c r="H53" s="14" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="B54" s="73">
+      <c r="B54" s="72">
         <v>80537.666666666672</v>
       </c>
       <c r="C54" s="48">
         <v>100</v>
       </c>
-      <c r="D54" s="73" t="s">
+      <c r="D54" s="72" t="s">
         <v>33</v>
       </c>
       <c r="E54" s="48">
         <v>100</v>
       </c>
-      <c r="F54" s="73" t="s">
+      <c r="F54" s="72" t="s">
         <v>33</v>
       </c>
       <c r="G54" s="49">
         <v>100</v>
       </c>
-      <c r="H54" s="69" t="s">
+      <c r="H54" s="68" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="7" t="s">
         <v>10</v>
       </c>
       <c r="B55" s="14">
         <v>85452</v>
       </c>
       <c r="C55" s="49">
         <v>100</v>
       </c>
-      <c r="D55" s="69" t="s">
+      <c r="D55" s="68" t="s">
         <v>33</v>
       </c>
       <c r="E55" s="49">
         <v>100</v>
       </c>
-      <c r="F55" s="69" t="s">
+      <c r="F55" s="68" t="s">
         <v>33</v>
       </c>
       <c r="G55" s="49">
         <v>100</v>
       </c>
-      <c r="H55" s="69" t="s">
+      <c r="H55" s="68" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="10">
         <v>2025</v>
       </c>
-      <c r="B56" s="51"/>
-[...5 lines deleted...]
-      <c r="H56" s="51"/>
+      <c r="B56" s="11">
+        <v>91631.75</v>
+      </c>
+      <c r="C56" s="63">
+        <v>100</v>
+      </c>
+      <c r="D56" s="63">
+        <v>0</v>
+      </c>
+      <c r="E56" s="63">
+        <v>100</v>
+      </c>
+      <c r="F56" s="63">
+        <v>0</v>
+      </c>
+      <c r="G56" s="73">
+        <v>100</v>
+      </c>
+      <c r="H56" s="73">
+        <v>0</v>
+      </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B57" s="14">
         <f>'[1]3.1 '!D19/3</f>
         <v>92018.333333333328</v>
       </c>
-      <c r="C57" s="103">
+      <c r="C57" s="102">
         <v>100</v>
       </c>
-      <c r="D57" s="104" t="s">
+      <c r="D57" s="103" t="s">
         <v>33</v>
       </c>
-      <c r="E57" s="105">
+      <c r="E57" s="104">
         <v>100</v>
       </c>
-      <c r="F57" s="107" t="s">
+      <c r="F57" s="106" t="s">
         <v>33</v>
       </c>
-      <c r="G57" s="106">
+      <c r="G57" s="105">
         <v>100</v>
       </c>
-      <c r="H57" s="108" t="s">
+      <c r="H57" s="107" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="B58" s="110">
+      <c r="B58" s="109">
         <v>90978.333333333328</v>
       </c>
-      <c r="C58" s="111">
+      <c r="C58" s="110">
         <v>100</v>
       </c>
-      <c r="D58" s="111" t="s">
+      <c r="D58" s="110" t="s">
         <v>33</v>
       </c>
-      <c r="E58" s="111">
+      <c r="E58" s="110">
         <v>100</v>
       </c>
-      <c r="F58" s="111" t="s">
+      <c r="F58" s="110" t="s">
         <v>33</v>
       </c>
-      <c r="G58" s="111">
+      <c r="G58" s="110">
         <v>100</v>
       </c>
-      <c r="H58" s="111" t="s">
+      <c r="H58" s="110" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="B59" s="110">
+      <c r="B59" s="109">
         <v>90606.666666666672</v>
       </c>
       <c r="C59" s="48">
         <v>100</v>
       </c>
       <c r="D59" s="48">
         <v>0</v>
       </c>
       <c r="E59" s="48">
         <v>100</v>
       </c>
       <c r="F59" s="48">
         <v>0</v>
       </c>
       <c r="G59" s="49">
         <v>100</v>
       </c>
       <c r="H59" s="49">
         <v>0</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="B60" s="122">
+      <c r="B60" s="116">
         <v>94019.333333333328</v>
       </c>
-      <c r="C60" s="102">
+      <c r="C60" s="101">
         <v>100</v>
       </c>
-      <c r="D60" s="123" t="s">
+      <c r="D60" s="117" t="s">
         <v>33</v>
       </c>
-      <c r="E60" s="102">
+      <c r="E60" s="101">
         <v>100</v>
       </c>
-      <c r="F60" s="123" t="s">
+      <c r="F60" s="117" t="s">
         <v>33</v>
       </c>
-      <c r="G60" s="102">
+      <c r="G60" s="101">
         <v>100</v>
       </c>
-      <c r="H60" s="123" t="s">
+      <c r="H60" s="117" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:H3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:H4"/>
     <mergeCell ref="A3:A5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12" style="50" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="50" customWidth="1"/>
     <col min="3" max="3" width="11.140625" style="50" customWidth="1"/>
     <col min="4" max="4" width="23.85546875" style="50" customWidth="1"/>
     <col min="5" max="5" width="11" style="50" customWidth="1"/>
     <col min="6" max="6" width="25.42578125" style="50" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="50" customWidth="1"/>
     <col min="8" max="8" width="24.5703125" style="50" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="50"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="A1" s="118" t="s">
+      <c r="A1" s="119" t="s">
         <v>23</v>
       </c>
-      <c r="B1" s="118"/>
-[...5 lines deleted...]
-      <c r="H1" s="118"/>
+      <c r="B1" s="119"/>
+      <c r="C1" s="119"/>
+      <c r="D1" s="119"/>
+      <c r="E1" s="119"/>
+      <c r="F1" s="119"/>
+      <c r="G1" s="119"/>
+      <c r="H1" s="119"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
     </row>
     <row r="3" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A3" s="117"/>
-      <c r="B3" s="117" t="s">
+      <c r="A3" s="118"/>
+      <c r="B3" s="118" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="117" t="s">
+      <c r="C3" s="118" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="117"/>
-[...3 lines deleted...]
-      <c r="H3" s="117"/>
+      <c r="D3" s="118"/>
+      <c r="E3" s="118"/>
+      <c r="F3" s="118"/>
+      <c r="G3" s="118"/>
+      <c r="H3" s="118"/>
       <c r="I3" s="51"/>
     </row>
     <row r="4" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A4" s="117"/>
-[...1 lines deleted...]
-      <c r="C4" s="117" t="s">
+      <c r="A4" s="118"/>
+      <c r="B4" s="118"/>
+      <c r="C4" s="118" t="s">
         <v>3</v>
       </c>
-      <c r="D4" s="117"/>
-      <c r="E4" s="117" t="s">
+      <c r="D4" s="118"/>
+      <c r="E4" s="118" t="s">
         <v>4</v>
       </c>
-      <c r="F4" s="117"/>
-      <c r="G4" s="117" t="s">
+      <c r="F4" s="118"/>
+      <c r="G4" s="118" t="s">
         <v>5</v>
       </c>
-      <c r="H4" s="117"/>
+      <c r="H4" s="118"/>
       <c r="I4" s="51"/>
     </row>
     <row r="5" spans="1:9" ht="67.5">
-      <c r="A5" s="117"/>
-      <c r="B5" s="117"/>
+      <c r="A5" s="118"/>
+      <c r="B5" s="118"/>
       <c r="C5" s="3" t="s">
         <v>55</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>55</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="51"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="10">
         <v>2015</v>
       </c>
       <c r="B6" s="11">
@@ -10772,123 +10853,123 @@
       <c r="E25" s="18"/>
       <c r="F25" s="18"/>
       <c r="G25" s="18"/>
       <c r="H25" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:H3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:H4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I60"/>
   <sheetViews>
     <sheetView topLeftCell="A34" workbookViewId="0">
-      <selection activeCell="O73" sqref="O73:O78"/>
+      <selection activeCell="M58" sqref="M58"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12" style="50" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="50" customWidth="1"/>
     <col min="3" max="3" width="11.140625" style="50" customWidth="1"/>
     <col min="4" max="4" width="23.85546875" style="50" customWidth="1"/>
     <col min="5" max="5" width="11" style="50" customWidth="1"/>
     <col min="6" max="6" width="25.42578125" style="50" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="50" customWidth="1"/>
     <col min="8" max="8" width="24.5703125" style="50" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="50"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="A1" s="118" t="s">
+      <c r="A1" s="119" t="s">
         <v>24</v>
       </c>
-      <c r="B1" s="118"/>
-[...5 lines deleted...]
-      <c r="H1" s="118"/>
+      <c r="B1" s="119"/>
+      <c r="C1" s="119"/>
+      <c r="D1" s="119"/>
+      <c r="E1" s="119"/>
+      <c r="F1" s="119"/>
+      <c r="G1" s="119"/>
+      <c r="H1" s="119"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
     </row>
     <row r="3" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A3" s="117"/>
-      <c r="B3" s="117" t="s">
+      <c r="A3" s="118"/>
+      <c r="B3" s="118" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="117" t="s">
+      <c r="C3" s="118" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="117"/>
-[...3 lines deleted...]
-      <c r="H3" s="117"/>
+      <c r="D3" s="118"/>
+      <c r="E3" s="118"/>
+      <c r="F3" s="118"/>
+      <c r="G3" s="118"/>
+      <c r="H3" s="118"/>
       <c r="I3" s="51"/>
     </row>
     <row r="4" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A4" s="117"/>
-[...1 lines deleted...]
-      <c r="C4" s="117" t="s">
+      <c r="A4" s="118"/>
+      <c r="B4" s="118"/>
+      <c r="C4" s="118" t="s">
         <v>3</v>
       </c>
-      <c r="D4" s="117"/>
-      <c r="E4" s="117" t="s">
+      <c r="D4" s="118"/>
+      <c r="E4" s="118" t="s">
         <v>4</v>
       </c>
-      <c r="F4" s="117"/>
-      <c r="G4" s="117" t="s">
+      <c r="F4" s="118"/>
+      <c r="G4" s="118" t="s">
         <v>5</v>
       </c>
-      <c r="H4" s="117"/>
+      <c r="H4" s="118"/>
       <c r="I4" s="51"/>
     </row>
     <row r="5" spans="1:9" ht="67.5">
-      <c r="A5" s="117"/>
-      <c r="B5" s="117"/>
+      <c r="A5" s="118"/>
+      <c r="B5" s="118"/>
       <c r="C5" s="3" t="s">
         <v>55</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>55</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="51"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="10">
         <v>2015</v>
       </c>
       <c r="B6" s="11">
@@ -11912,66 +11993,66 @@
         <v>97.5</v>
       </c>
       <c r="D45" s="28">
         <v>2.5</v>
       </c>
       <c r="E45" s="28">
         <v>99.5</v>
       </c>
       <c r="F45" s="28">
         <v>0.5</v>
       </c>
       <c r="G45" s="28">
         <v>91.9</v>
       </c>
       <c r="H45" s="28">
         <v>8.1</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="10">
         <v>2023</v>
       </c>
       <c r="B46" s="11">
         <v>100626.25</v>
       </c>
-      <c r="C46" s="65">
+      <c r="C46" s="64">
         <v>97.6</v>
       </c>
-      <c r="D46" s="65">
+      <c r="D46" s="64">
         <v>2.4</v>
       </c>
-      <c r="E46" s="65">
+      <c r="E46" s="64">
         <v>99.6</v>
       </c>
-      <c r="F46" s="65">
+      <c r="F46" s="64">
         <v>0.4</v>
       </c>
-      <c r="G46" s="66">
+      <c r="G46" s="65">
         <v>91.8</v>
       </c>
-      <c r="H46" s="66">
+      <c r="H46" s="65">
         <v>8.1999999999999993</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B47" s="8">
         <v>94333</v>
       </c>
       <c r="C47" s="27">
         <v>97.3</v>
       </c>
       <c r="D47" s="27">
         <v>2.7</v>
       </c>
       <c r="E47" s="27">
         <v>99.7</v>
       </c>
       <c r="F47" s="27">
         <v>0.3</v>
       </c>
       <c r="G47" s="27">
         <v>90.5</v>
       </c>
@@ -12042,66 +12123,66 @@
         <v>97.6</v>
       </c>
       <c r="D50" s="25">
         <v>2.4</v>
       </c>
       <c r="E50" s="25">
         <v>99.7</v>
       </c>
       <c r="F50" s="25">
         <v>0.3</v>
       </c>
       <c r="G50" s="25">
         <v>91.8</v>
       </c>
       <c r="H50" s="25">
         <v>8.1999999999999993</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="10">
         <v>2024</v>
       </c>
       <c r="B51" s="11">
         <v>110755.16666666667</v>
       </c>
-      <c r="C51" s="64">
+      <c r="C51" s="63">
         <v>98</v>
       </c>
-      <c r="D51" s="64">
+      <c r="D51" s="63">
         <v>2</v>
       </c>
-      <c r="E51" s="64">
+      <c r="E51" s="63">
         <v>99.9</v>
       </c>
-      <c r="F51" s="64">
+      <c r="F51" s="63">
         <v>0.1</v>
       </c>
-      <c r="G51" s="74">
+      <c r="G51" s="73">
         <v>92.3</v>
       </c>
-      <c r="H51" s="74">
+      <c r="H51" s="73">
         <v>7.7</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B52" s="14">
         <v>105179</v>
       </c>
       <c r="C52" s="48">
         <v>97.7</v>
       </c>
       <c r="D52" s="48">
         <v>2.2999999999999998</v>
       </c>
       <c r="E52" s="48">
         <v>99.8</v>
       </c>
       <c r="F52" s="48">
         <v>0.2</v>
       </c>
       <c r="G52" s="49">
         <v>91</v>
       </c>
@@ -12117,51 +12198,51 @@
         <v>107958.66666666667</v>
       </c>
       <c r="C53" s="25">
         <v>97.9</v>
       </c>
       <c r="D53" s="25">
         <v>2.1</v>
       </c>
       <c r="E53" s="25">
         <v>99.8</v>
       </c>
       <c r="F53" s="25">
         <v>0.2</v>
       </c>
       <c r="G53" s="25">
         <v>91.9</v>
       </c>
       <c r="H53" s="25">
         <v>8.1</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="B54" s="73">
+      <c r="B54" s="72">
         <v>111335.33333333333</v>
       </c>
       <c r="C54" s="48">
         <v>98.3</v>
       </c>
       <c r="D54" s="48">
         <v>1.7</v>
       </c>
       <c r="E54" s="48">
         <v>99.9</v>
       </c>
       <c r="F54" s="48">
         <v>0.1</v>
       </c>
       <c r="G54" s="49">
         <v>93.3</v>
       </c>
       <c r="H54" s="49">
         <v>6.7</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="7" t="s">
         <v>10</v>
       </c>
@@ -12169,256 +12250,270 @@
         <v>115651.66666666667</v>
       </c>
       <c r="C55" s="49">
         <v>98.2</v>
       </c>
       <c r="D55" s="49">
         <v>1.8</v>
       </c>
       <c r="E55" s="49">
         <v>100</v>
       </c>
       <c r="F55" s="49">
         <v>0</v>
       </c>
       <c r="G55" s="49">
         <v>92.6</v>
       </c>
       <c r="H55" s="49">
         <v>7.4</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="10">
         <v>2025</v>
       </c>
-      <c r="B56" s="51"/>
-[...5 lines deleted...]
-      <c r="H56" s="51"/>
+      <c r="B56" s="11">
+        <v>134860.25</v>
+      </c>
+      <c r="C56" s="63">
+        <v>98.4</v>
+      </c>
+      <c r="D56" s="63">
+        <v>1.6</v>
+      </c>
+      <c r="E56" s="63">
+        <v>99.9</v>
+      </c>
+      <c r="F56" s="63">
+        <v>0.1</v>
+      </c>
+      <c r="G56" s="73">
+        <v>93.3</v>
+      </c>
+      <c r="H56" s="73">
+        <v>6.7</v>
+      </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B57" s="14">
         <f>'[1]3.1 '!D20/3</f>
         <v>129913.66666666667</v>
       </c>
-      <c r="C57" s="103">
+      <c r="C57" s="102">
         <v>98.2</v>
       </c>
-      <c r="D57" s="103">
+      <c r="D57" s="102">
         <v>1.8</v>
       </c>
-      <c r="E57" s="105">
+      <c r="E57" s="104">
         <v>99.9</v>
       </c>
-      <c r="F57" s="105">
+      <c r="F57" s="104">
         <v>0.1</v>
       </c>
-      <c r="G57" s="106">
+      <c r="G57" s="105">
         <v>92.3</v>
       </c>
-      <c r="H57" s="106">
+      <c r="H57" s="105">
         <v>7.7</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="B58" s="110">
+      <c r="B58" s="109">
         <v>134056.33333333334</v>
       </c>
-      <c r="C58" s="109">
+      <c r="C58" s="108">
         <v>98.5</v>
       </c>
-      <c r="D58" s="109">
+      <c r="D58" s="108">
         <v>1.5</v>
       </c>
-      <c r="E58" s="109">
+      <c r="E58" s="108">
         <v>99.9</v>
       </c>
-      <c r="F58" s="109">
+      <c r="F58" s="108">
         <v>0.1</v>
       </c>
-      <c r="G58" s="109">
+      <c r="G58" s="108">
         <v>93.9</v>
       </c>
-      <c r="H58" s="109">
+      <c r="H58" s="108">
         <v>6.1</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="B59" s="110">
+      <c r="B59" s="109">
         <v>134307.66666666666</v>
       </c>
       <c r="C59" s="48">
         <v>98.5</v>
       </c>
       <c r="D59" s="48">
         <v>1.5</v>
       </c>
       <c r="E59" s="48">
         <v>99.9</v>
       </c>
       <c r="F59" s="48">
         <v>0.1</v>
       </c>
       <c r="G59" s="49">
         <v>93.7</v>
       </c>
       <c r="H59" s="49">
         <v>6.3</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="B60" s="122">
+      <c r="B60" s="116">
         <v>135476</v>
       </c>
-      <c r="C60" s="102">
+      <c r="C60" s="101">
         <v>98.4</v>
       </c>
-      <c r="D60" s="102">
+      <c r="D60" s="101">
         <v>1.6</v>
       </c>
-      <c r="E60" s="102">
+      <c r="E60" s="101">
         <v>99.9</v>
       </c>
-      <c r="F60" s="102">
+      <c r="F60" s="101">
         <v>0.1</v>
       </c>
-      <c r="G60" s="102">
+      <c r="G60" s="101">
         <v>93.2</v>
       </c>
-      <c r="H60" s="102">
+      <c r="H60" s="101">
         <v>6.8</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:H3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:H4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I60"/>
   <sheetViews>
     <sheetView topLeftCell="A31" workbookViewId="0">
-      <selection activeCell="L55" sqref="L55"/>
+      <selection activeCell="P62" sqref="P62"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12" style="50" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="50" customWidth="1"/>
     <col min="3" max="3" width="11.140625" style="50" customWidth="1"/>
     <col min="4" max="4" width="23.85546875" style="50" customWidth="1"/>
     <col min="5" max="5" width="11" style="50" customWidth="1"/>
     <col min="6" max="6" width="25.42578125" style="50" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="50" customWidth="1"/>
     <col min="8" max="8" width="24.5703125" style="50" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="50"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="A1" s="118" t="s">
+      <c r="A1" s="119" t="s">
         <v>25</v>
       </c>
-      <c r="B1" s="118"/>
-[...5 lines deleted...]
-      <c r="H1" s="118"/>
+      <c r="B1" s="119"/>
+      <c r="C1" s="119"/>
+      <c r="D1" s="119"/>
+      <c r="E1" s="119"/>
+      <c r="F1" s="119"/>
+      <c r="G1" s="119"/>
+      <c r="H1" s="119"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
     </row>
     <row r="3" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A3" s="117"/>
-      <c r="B3" s="117" t="s">
+      <c r="A3" s="118"/>
+      <c r="B3" s="118" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="117" t="s">
+      <c r="C3" s="118" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="117"/>
-[...3 lines deleted...]
-      <c r="H3" s="117"/>
+      <c r="D3" s="118"/>
+      <c r="E3" s="118"/>
+      <c r="F3" s="118"/>
+      <c r="G3" s="118"/>
+      <c r="H3" s="118"/>
       <c r="I3" s="51"/>
     </row>
     <row r="4" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A4" s="117"/>
-[...1 lines deleted...]
-      <c r="C4" s="117" t="s">
+      <c r="A4" s="118"/>
+      <c r="B4" s="118"/>
+      <c r="C4" s="118" t="s">
         <v>3</v>
       </c>
-      <c r="D4" s="117"/>
-      <c r="E4" s="117" t="s">
+      <c r="D4" s="118"/>
+      <c r="E4" s="118" t="s">
         <v>4</v>
       </c>
-      <c r="F4" s="117"/>
-      <c r="G4" s="117" t="s">
+      <c r="F4" s="118"/>
+      <c r="G4" s="118" t="s">
         <v>5</v>
       </c>
-      <c r="H4" s="117"/>
+      <c r="H4" s="118"/>
       <c r="I4" s="51"/>
     </row>
     <row r="5" spans="1:9" ht="67.5">
-      <c r="A5" s="117"/>
-      <c r="B5" s="117"/>
+      <c r="A5" s="118"/>
+      <c r="B5" s="118"/>
       <c r="C5" s="3" t="s">
         <v>55</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>55</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="51"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="10">
         <v>2015</v>
       </c>
       <c r="B6" s="11">
@@ -13442,66 +13537,66 @@
         <v>95.5</v>
       </c>
       <c r="D45" s="28">
         <v>4.5</v>
       </c>
       <c r="E45" s="28">
         <v>99</v>
       </c>
       <c r="F45" s="28">
         <v>1</v>
       </c>
       <c r="G45" s="28">
         <v>91.3</v>
       </c>
       <c r="H45" s="28">
         <v>8.6999999999999993</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="10">
         <v>2023</v>
       </c>
       <c r="B46" s="11">
         <v>111706.41666666667</v>
       </c>
-      <c r="C46" s="65">
+      <c r="C46" s="64">
         <v>96</v>
       </c>
-      <c r="D46" s="65">
+      <c r="D46" s="64">
         <v>4</v>
       </c>
-      <c r="E46" s="65">
+      <c r="E46" s="64">
         <v>99.1</v>
       </c>
-      <c r="F46" s="65">
+      <c r="F46" s="64">
         <v>0.9</v>
       </c>
-      <c r="G46" s="66">
+      <c r="G46" s="65">
         <v>91.9</v>
       </c>
-      <c r="H46" s="66">
+      <c r="H46" s="65">
         <v>8.1</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B47" s="8">
         <v>105793</v>
       </c>
       <c r="C47" s="27">
         <v>95.3</v>
       </c>
       <c r="D47" s="27">
         <v>4.7</v>
       </c>
       <c r="E47" s="27">
         <v>99.1</v>
       </c>
       <c r="F47" s="27">
         <v>0.9</v>
       </c>
       <c r="G47" s="27">
         <v>90.4</v>
       </c>
@@ -13572,66 +13667,66 @@
         <v>95.8</v>
       </c>
       <c r="D50" s="25">
         <v>4.2</v>
       </c>
       <c r="E50" s="25">
         <v>99.2</v>
       </c>
       <c r="F50" s="25">
         <v>0.8</v>
       </c>
       <c r="G50" s="25">
         <v>91.2</v>
       </c>
       <c r="H50" s="25">
         <v>8.8000000000000007</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="10">
         <v>2024</v>
       </c>
       <c r="B51" s="11">
         <v>117528.91666666667</v>
       </c>
-      <c r="C51" s="64">
+      <c r="C51" s="63">
         <v>96.6</v>
       </c>
-      <c r="D51" s="64">
+      <c r="D51" s="63">
         <v>3.4</v>
       </c>
-      <c r="E51" s="64">
+      <c r="E51" s="63">
         <v>99.2</v>
       </c>
-      <c r="F51" s="64">
+      <c r="F51" s="63">
         <v>0.8</v>
       </c>
-      <c r="G51" s="74">
+      <c r="G51" s="73">
         <v>93.1</v>
       </c>
-      <c r="H51" s="74">
+      <c r="H51" s="73">
         <v>6.9</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B52" s="14">
         <v>109193</v>
       </c>
       <c r="C52" s="48">
         <v>95.8</v>
       </c>
       <c r="D52" s="48">
         <v>4.2</v>
       </c>
       <c r="E52" s="48">
         <v>99.1</v>
       </c>
       <c r="F52" s="48">
         <v>0.9</v>
       </c>
       <c r="G52" s="49">
         <v>91.4</v>
       </c>
@@ -13647,51 +13742,51 @@
         <v>115492</v>
       </c>
       <c r="C53" s="25">
         <v>96.9</v>
       </c>
       <c r="D53" s="25">
         <v>3.1</v>
       </c>
       <c r="E53" s="25">
         <v>99.3</v>
       </c>
       <c r="F53" s="25">
         <v>0.7</v>
       </c>
       <c r="G53" s="25">
         <v>93.7</v>
       </c>
       <c r="H53" s="25">
         <v>6.3</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="B54" s="73">
+      <c r="B54" s="72">
         <v>120779.66666666667</v>
       </c>
       <c r="C54" s="48">
         <v>97.1</v>
       </c>
       <c r="D54" s="48">
         <v>2.9</v>
       </c>
       <c r="E54" s="48">
         <v>99.3</v>
       </c>
       <c r="F54" s="48">
         <v>0.7</v>
       </c>
       <c r="G54" s="49">
         <v>94</v>
       </c>
       <c r="H54" s="49">
         <v>6</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="7" t="s">
         <v>10</v>
       </c>
@@ -13699,256 +13794,270 @@
         <v>120634</v>
       </c>
       <c r="C55" s="49">
         <v>96.5</v>
       </c>
       <c r="D55" s="49">
         <v>3.5</v>
       </c>
       <c r="E55" s="49">
         <v>99.3</v>
       </c>
       <c r="F55" s="49">
         <v>0.7</v>
       </c>
       <c r="G55" s="49">
         <v>93.1</v>
       </c>
       <c r="H55" s="49">
         <v>6.9</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="10">
         <v>2025</v>
       </c>
-      <c r="B56" s="51"/>
-[...5 lines deleted...]
-      <c r="H56" s="51"/>
+      <c r="B56" s="11">
+        <v>122667.41666666667</v>
+      </c>
+      <c r="C56" s="63">
+        <v>96.5</v>
+      </c>
+      <c r="D56" s="63">
+        <v>3.5</v>
+      </c>
+      <c r="E56" s="63">
+        <v>99.4</v>
+      </c>
+      <c r="F56" s="63">
+        <v>0.6</v>
+      </c>
+      <c r="G56" s="73">
+        <v>93.1</v>
+      </c>
+      <c r="H56" s="73">
+        <v>6.9</v>
+      </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B57" s="14">
         <f>'[1]3.1 '!D21/3</f>
         <v>115388.66666666667</v>
       </c>
-      <c r="C57" s="103">
+      <c r="C57" s="102">
         <v>96</v>
       </c>
-      <c r="D57" s="103">
+      <c r="D57" s="102">
         <v>4</v>
       </c>
-      <c r="E57" s="105">
+      <c r="E57" s="104">
         <v>99.5</v>
       </c>
-      <c r="F57" s="105">
+      <c r="F57" s="104">
         <v>0.5</v>
       </c>
-      <c r="G57" s="106">
+      <c r="G57" s="105">
         <v>91.6</v>
       </c>
-      <c r="H57" s="106">
+      <c r="H57" s="105">
         <v>8.4</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="B58" s="110">
+      <c r="B58" s="109">
         <v>116221</v>
       </c>
-      <c r="C58" s="109">
+      <c r="C58" s="108">
         <v>96.6</v>
       </c>
-      <c r="D58" s="109">
+      <c r="D58" s="108">
         <v>3.4</v>
       </c>
-      <c r="E58" s="109">
+      <c r="E58" s="108">
         <v>99.5</v>
       </c>
-      <c r="F58" s="109">
+      <c r="F58" s="108">
         <v>0.5</v>
       </c>
-      <c r="G58" s="109">
+      <c r="G58" s="108">
         <v>93.3</v>
       </c>
-      <c r="H58" s="109">
+      <c r="H58" s="108">
         <v>6.7</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="B59" s="110">
+      <c r="B59" s="109">
         <v>125711.66666666667</v>
       </c>
       <c r="C59" s="48">
         <v>96.7</v>
       </c>
       <c r="D59" s="48">
         <v>3.3</v>
       </c>
       <c r="E59" s="48">
         <v>99.2</v>
       </c>
       <c r="F59" s="48">
         <v>0.8</v>
       </c>
       <c r="G59" s="49">
         <v>93.9</v>
       </c>
       <c r="H59" s="49">
         <v>6.1</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="B60" s="122">
+      <c r="B60" s="116">
         <v>127705.33333333333</v>
       </c>
-      <c r="C60" s="102">
+      <c r="C60" s="101">
         <v>96.7</v>
       </c>
-      <c r="D60" s="102">
+      <c r="D60" s="101">
         <v>3.3</v>
       </c>
-      <c r="E60" s="102">
+      <c r="E60" s="101">
         <v>99.4</v>
       </c>
-      <c r="F60" s="102">
+      <c r="F60" s="101">
         <v>0.6</v>
       </c>
-      <c r="G60" s="102">
+      <c r="G60" s="101">
         <v>93.5</v>
       </c>
-      <c r="H60" s="102">
+      <c r="H60" s="101">
         <v>6.5</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:H3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:H4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I45"/>
   <sheetViews>
     <sheetView topLeftCell="A13" workbookViewId="0">
-      <selection activeCell="P45" sqref="P45"/>
+      <selection activeCell="L42" sqref="L42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12" style="50" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="50" customWidth="1"/>
     <col min="3" max="3" width="11.140625" style="50" customWidth="1"/>
     <col min="4" max="4" width="23.85546875" style="50" customWidth="1"/>
     <col min="5" max="5" width="11" style="50" customWidth="1"/>
     <col min="6" max="6" width="25.42578125" style="50" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="50" customWidth="1"/>
     <col min="8" max="8" width="24.5703125" style="50" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="50"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="A1" s="118" t="s">
+      <c r="A1" s="119" t="s">
         <v>26</v>
       </c>
-      <c r="B1" s="118"/>
-[...5 lines deleted...]
-      <c r="H1" s="118"/>
+      <c r="B1" s="119"/>
+      <c r="C1" s="119"/>
+      <c r="D1" s="119"/>
+      <c r="E1" s="119"/>
+      <c r="F1" s="119"/>
+      <c r="G1" s="119"/>
+      <c r="H1" s="119"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
     </row>
     <row r="3" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A3" s="117"/>
-      <c r="B3" s="117" t="s">
+      <c r="A3" s="118"/>
+      <c r="B3" s="118" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="117" t="s">
+      <c r="C3" s="118" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="117"/>
-[...3 lines deleted...]
-      <c r="H3" s="117"/>
+      <c r="D3" s="118"/>
+      <c r="E3" s="118"/>
+      <c r="F3" s="118"/>
+      <c r="G3" s="118"/>
+      <c r="H3" s="118"/>
       <c r="I3" s="51"/>
     </row>
     <row r="4" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A4" s="117"/>
-[...1 lines deleted...]
-      <c r="C4" s="117" t="s">
+      <c r="A4" s="118"/>
+      <c r="B4" s="118"/>
+      <c r="C4" s="118" t="s">
         <v>3</v>
       </c>
-      <c r="D4" s="117"/>
-      <c r="E4" s="117" t="s">
+      <c r="D4" s="118"/>
+      <c r="E4" s="118" t="s">
         <v>4</v>
       </c>
-      <c r="F4" s="117"/>
-      <c r="G4" s="117" t="s">
+      <c r="F4" s="118"/>
+      <c r="G4" s="118" t="s">
         <v>5</v>
       </c>
-      <c r="H4" s="117"/>
+      <c r="H4" s="118"/>
       <c r="I4" s="51"/>
     </row>
     <row r="5" spans="1:9" ht="67.5">
-      <c r="A5" s="117"/>
-      <c r="B5" s="117"/>
+      <c r="A5" s="118"/>
+      <c r="B5" s="118"/>
       <c r="C5" s="3" t="s">
         <v>55</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>55</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="51"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="10">
         <v>2018</v>
       </c>
       <c r="B6" s="11">
@@ -14568,66 +14677,66 @@
         <v>97.6</v>
       </c>
       <c r="D30" s="27">
         <v>2.4</v>
       </c>
       <c r="E30" s="27">
         <v>98.8</v>
       </c>
       <c r="F30" s="28">
         <v>1.2</v>
       </c>
       <c r="G30" s="27">
         <v>97.2</v>
       </c>
       <c r="H30" s="27">
         <v>2.8</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="10">
         <v>2023</v>
       </c>
       <c r="B31" s="11">
         <v>62665.666666666664</v>
       </c>
-      <c r="C31" s="65">
+      <c r="C31" s="64">
         <v>98.3</v>
       </c>
-      <c r="D31" s="65">
+      <c r="D31" s="64">
         <v>1.7</v>
       </c>
-      <c r="E31" s="65">
+      <c r="E31" s="64">
         <v>99.9</v>
       </c>
-      <c r="F31" s="65">
+      <c r="F31" s="64">
         <v>0.1</v>
       </c>
-      <c r="G31" s="66">
+      <c r="G31" s="65">
         <v>97.7</v>
       </c>
-      <c r="H31" s="66">
+      <c r="H31" s="65">
         <v>2.2999999999999998</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B32" s="8">
         <v>65106</v>
       </c>
       <c r="C32" s="28">
         <v>98.1</v>
       </c>
       <c r="D32" s="28">
         <v>1.9</v>
       </c>
       <c r="E32" s="28">
         <v>99.5</v>
       </c>
       <c r="F32" s="28">
         <v>0.5</v>
       </c>
       <c r="G32" s="28">
         <v>97.6</v>
       </c>
@@ -14700,66 +14809,66 @@
       </c>
       <c r="D35" s="25">
         <v>2</v>
       </c>
       <c r="E35" s="25">
         <v>99.9</v>
       </c>
       <c r="F35" s="25">
         <v>0.1</v>
       </c>
       <c r="G35" s="25">
         <v>97.3</v>
       </c>
       <c r="H35" s="25">
         <v>2.7</v>
       </c>
       <c r="I35" s="51"/>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="10">
         <v>2024</v>
       </c>
       <c r="B36" s="11">
         <v>65091.083333333336</v>
       </c>
-      <c r="C36" s="64">
+      <c r="C36" s="63">
         <v>98.2</v>
       </c>
-      <c r="D36" s="64">
+      <c r="D36" s="63">
         <v>1.8</v>
       </c>
-      <c r="E36" s="64">
+      <c r="E36" s="63">
         <v>99.3</v>
       </c>
-      <c r="F36" s="64">
+      <c r="F36" s="63">
         <v>0.7</v>
       </c>
-      <c r="G36" s="74">
+      <c r="G36" s="73">
         <v>97.8</v>
       </c>
-      <c r="H36" s="74">
+      <c r="H36" s="73">
         <v>2.2000000000000002</v>
       </c>
       <c r="I36" s="51"/>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B37" s="14">
         <v>65116.666666666664</v>
       </c>
       <c r="C37" s="48">
         <v>98.2</v>
       </c>
       <c r="D37" s="48">
         <v>1.8</v>
       </c>
       <c r="E37" s="48">
         <v>99.7</v>
       </c>
       <c r="F37" s="48">
         <v>0.3</v>
       </c>
       <c r="G37" s="49">
         <v>97.5</v>
@@ -14777,51 +14886,51 @@
         <v>64763.666666666664</v>
       </c>
       <c r="C38" s="25">
         <v>98.4</v>
       </c>
       <c r="D38" s="25">
         <v>1.6</v>
       </c>
       <c r="E38" s="25">
         <v>99.7</v>
       </c>
       <c r="F38" s="25">
         <v>0.3</v>
       </c>
       <c r="G38" s="25">
         <v>97.9</v>
       </c>
       <c r="H38" s="25">
         <v>2.1</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="B39" s="73">
+      <c r="B39" s="72">
         <v>63558.666666666664</v>
       </c>
       <c r="C39" s="48">
         <v>98.9</v>
       </c>
       <c r="D39" s="48">
         <v>1.1000000000000001</v>
       </c>
       <c r="E39" s="48">
         <v>99.5</v>
       </c>
       <c r="F39" s="48">
         <v>0.5</v>
       </c>
       <c r="G39" s="49">
         <v>98.6</v>
       </c>
       <c r="H39" s="49">
         <v>1.4</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="7" t="s">
         <v>10</v>
       </c>
@@ -14829,323 +14938,337 @@
         <v>66893</v>
       </c>
       <c r="C40" s="49">
         <v>97.4</v>
       </c>
       <c r="D40" s="49">
         <v>2.6</v>
       </c>
       <c r="E40" s="49">
         <v>98.1</v>
       </c>
       <c r="F40" s="49">
         <v>1.9</v>
       </c>
       <c r="G40" s="49">
         <v>97.1</v>
       </c>
       <c r="H40" s="49">
         <v>2.9</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="10">
         <v>2025</v>
       </c>
-      <c r="B41" s="52"/>
-[...5 lines deleted...]
-      <c r="H41" s="54"/>
+      <c r="B41" s="11">
+        <v>73067.75</v>
+      </c>
+      <c r="C41" s="63">
+        <v>97.5</v>
+      </c>
+      <c r="D41" s="63">
+        <v>2.5</v>
+      </c>
+      <c r="E41" s="63">
+        <v>99.2</v>
+      </c>
+      <c r="F41" s="63">
+        <v>0.8</v>
+      </c>
+      <c r="G41" s="73">
+        <v>96.8</v>
+      </c>
+      <c r="H41" s="73">
+        <v>3.2</v>
+      </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B42" s="14">
         <f>'[1]3.1 '!D22/3</f>
         <v>73037.666666666672</v>
       </c>
-      <c r="C42" s="103">
+      <c r="C42" s="102">
         <v>95.9</v>
       </c>
-      <c r="D42" s="103">
+      <c r="D42" s="102">
         <v>4.0999999999999996</v>
       </c>
-      <c r="E42" s="105">
+      <c r="E42" s="104">
         <v>99</v>
       </c>
-      <c r="F42" s="105">
+      <c r="F42" s="104">
         <v>1</v>
       </c>
-      <c r="G42" s="106">
+      <c r="G42" s="105">
         <v>94.9</v>
       </c>
-      <c r="H42" s="106">
+      <c r="H42" s="105">
         <v>5.0999999999999996</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="B43" s="110">
+      <c r="B43" s="109">
         <v>68480.333333333328</v>
       </c>
-      <c r="C43" s="109">
+      <c r="C43" s="108">
         <v>97.6</v>
       </c>
-      <c r="D43" s="109">
+      <c r="D43" s="108">
         <v>2.4</v>
       </c>
-      <c r="E43" s="109">
+      <c r="E43" s="108">
         <v>99.1</v>
       </c>
-      <c r="F43" s="109">
+      <c r="F43" s="108">
         <v>0.9</v>
       </c>
-      <c r="G43" s="109">
+      <c r="G43" s="108">
         <v>97</v>
       </c>
-      <c r="H43" s="109">
+      <c r="H43" s="108">
         <v>3</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="B44" s="110">
+      <c r="B44" s="109">
         <v>71151.666666666672</v>
       </c>
       <c r="C44" s="48">
         <v>98.5</v>
       </c>
       <c r="D44" s="48">
         <v>1.5</v>
       </c>
       <c r="E44" s="48">
         <v>99.7</v>
       </c>
       <c r="F44" s="48">
         <v>0.3</v>
       </c>
       <c r="G44" s="49">
         <v>98.1</v>
       </c>
       <c r="H44" s="49">
         <v>1.9</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="B45" s="122">
+      <c r="B45" s="116">
         <v>76321.333333333328</v>
       </c>
-      <c r="C45" s="102">
+      <c r="C45" s="101">
         <v>98</v>
       </c>
-      <c r="D45" s="102">
+      <c r="D45" s="101">
         <v>2</v>
       </c>
-      <c r="E45" s="102">
+      <c r="E45" s="101">
         <v>99.1</v>
       </c>
-      <c r="F45" s="102">
+      <c r="F45" s="101">
         <v>0.9</v>
       </c>
-      <c r="G45" s="102">
+      <c r="G45" s="101">
         <v>97.5</v>
       </c>
-      <c r="H45" s="102">
+      <c r="H45" s="101">
         <v>2.5</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:H3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:H4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B2:B18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B39" sqref="B39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="5.5703125" style="61" customWidth="1"/>
     <col min="2" max="2" width="114.7109375" style="61" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="61"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2">
-      <c r="B2" s="98"/>
+      <c r="B2" s="97"/>
     </row>
     <row r="6" spans="2:2">
-      <c r="B6" s="99" t="s">
+      <c r="B6" s="98" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="7" spans="2:2">
-      <c r="B7" s="99" t="s">
+      <c r="B7" s="98" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="8" spans="2:2">
-      <c r="B8" s="99" t="s">
+      <c r="B8" s="98" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="9" spans="2:2">
-      <c r="B9" s="99" t="s">
+      <c r="B9" s="98" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="10" spans="2:2">
-      <c r="B10" s="99" t="s">
+      <c r="B10" s="98" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="11" spans="2:2">
-      <c r="B11" s="99"/>
+      <c r="B11" s="98"/>
     </row>
     <row r="12" spans="2:2">
-      <c r="B12" s="100" t="s">
+      <c r="B12" s="99" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="13" spans="2:2">
-      <c r="B13" s="99"/>
+      <c r="B13" s="98"/>
     </row>
     <row r="14" spans="2:2">
-      <c r="B14" s="99"/>
+      <c r="B14" s="98"/>
     </row>
     <row r="18" spans="2:2">
-      <c r="B18" s="101" t="s">
+      <c r="B18" s="100" t="s">
         <v>83</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I45"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="N33" sqref="N33"/>
+      <selection activeCell="L30" sqref="L30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12" style="50" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="50" customWidth="1"/>
     <col min="3" max="3" width="11.140625" style="50" customWidth="1"/>
     <col min="4" max="4" width="23.85546875" style="50" customWidth="1"/>
     <col min="5" max="5" width="11" style="50" customWidth="1"/>
     <col min="6" max="6" width="25.42578125" style="50" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="50" customWidth="1"/>
     <col min="8" max="8" width="24.5703125" style="50" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="50"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="A1" s="118" t="s">
+      <c r="A1" s="119" t="s">
         <v>27</v>
       </c>
-      <c r="B1" s="118"/>
-[...5 lines deleted...]
-      <c r="H1" s="118"/>
+      <c r="B1" s="119"/>
+      <c r="C1" s="119"/>
+      <c r="D1" s="119"/>
+      <c r="E1" s="119"/>
+      <c r="F1" s="119"/>
+      <c r="G1" s="119"/>
+      <c r="H1" s="119"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
     </row>
     <row r="3" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A3" s="117"/>
-      <c r="B3" s="117" t="s">
+      <c r="A3" s="118"/>
+      <c r="B3" s="118" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="117" t="s">
+      <c r="C3" s="118" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="117"/>
-[...3 lines deleted...]
-      <c r="H3" s="117"/>
+      <c r="D3" s="118"/>
+      <c r="E3" s="118"/>
+      <c r="F3" s="118"/>
+      <c r="G3" s="118"/>
+      <c r="H3" s="118"/>
       <c r="I3" s="51"/>
     </row>
     <row r="4" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A4" s="117"/>
-[...1 lines deleted...]
-      <c r="C4" s="117" t="s">
+      <c r="A4" s="118"/>
+      <c r="B4" s="118"/>
+      <c r="C4" s="118" t="s">
         <v>3</v>
       </c>
-      <c r="D4" s="117"/>
-      <c r="E4" s="117" t="s">
+      <c r="D4" s="118"/>
+      <c r="E4" s="118" t="s">
         <v>4</v>
       </c>
-      <c r="F4" s="117"/>
-      <c r="G4" s="117" t="s">
+      <c r="F4" s="118"/>
+      <c r="G4" s="118" t="s">
         <v>5</v>
       </c>
-      <c r="H4" s="117"/>
+      <c r="H4" s="118"/>
       <c r="I4" s="51"/>
     </row>
     <row r="5" spans="1:9" ht="67.5">
-      <c r="A5" s="117"/>
-      <c r="B5" s="117"/>
+      <c r="A5" s="118"/>
+      <c r="B5" s="118"/>
       <c r="C5" s="3" t="s">
         <v>55</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>55</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="51"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="10">
         <v>2022</v>
       </c>
       <c r="B6" s="11">
@@ -15245,66 +15368,66 @@
         <v>99.4</v>
       </c>
       <c r="D10" s="27">
         <v>0.6</v>
       </c>
       <c r="E10" s="27">
         <v>99.9</v>
       </c>
       <c r="F10" s="27">
         <v>0.1</v>
       </c>
       <c r="G10" s="27">
         <v>96</v>
       </c>
       <c r="H10" s="27">
         <v>4</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="10">
         <v>2023</v>
       </c>
       <c r="B11" s="11">
         <v>104296.5</v>
       </c>
-      <c r="C11" s="65">
+      <c r="C11" s="64">
         <v>99.2</v>
       </c>
-      <c r="D11" s="65">
+      <c r="D11" s="64">
         <v>0.8</v>
       </c>
-      <c r="E11" s="65">
+      <c r="E11" s="64">
         <v>99.9</v>
       </c>
-      <c r="F11" s="65">
+      <c r="F11" s="64">
         <v>0.1</v>
       </c>
-      <c r="G11" s="66">
+      <c r="G11" s="65">
         <v>95.8</v>
       </c>
-      <c r="H11" s="66">
+      <c r="H11" s="65">
         <v>4.2</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="8">
         <v>106524</v>
       </c>
       <c r="C12" s="27">
         <v>99.1</v>
       </c>
       <c r="D12" s="27">
         <v>0.9</v>
       </c>
       <c r="E12" s="27">
         <v>99.9</v>
       </c>
       <c r="F12" s="27">
         <v>0.1</v>
       </c>
       <c r="G12" s="27">
         <v>95.1</v>
       </c>
@@ -15375,66 +15498,66 @@
         <v>99.3</v>
       </c>
       <c r="D15" s="25">
         <v>0.7</v>
       </c>
       <c r="E15" s="25">
         <v>99.8</v>
       </c>
       <c r="F15" s="25">
         <v>0.2</v>
       </c>
       <c r="G15" s="25">
         <v>97.2</v>
       </c>
       <c r="H15" s="25">
         <v>2.8</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="10">
         <v>2024</v>
       </c>
       <c r="B16" s="11">
         <v>114653.91666666667</v>
       </c>
-      <c r="C16" s="64">
+      <c r="C16" s="63">
         <v>99.3</v>
       </c>
-      <c r="D16" s="64">
+      <c r="D16" s="63">
         <v>0.7</v>
       </c>
-      <c r="E16" s="64">
+      <c r="E16" s="63">
         <v>99.7</v>
       </c>
-      <c r="F16" s="64">
+      <c r="F16" s="63">
         <v>0.3</v>
       </c>
-      <c r="G16" s="74">
+      <c r="G16" s="73">
         <v>96.9</v>
       </c>
-      <c r="H16" s="74">
+      <c r="H16" s="73">
         <v>3.1</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="14">
         <v>112184</v>
       </c>
       <c r="C17" s="48">
         <v>98.8</v>
       </c>
       <c r="D17" s="48">
         <v>1.2</v>
       </c>
       <c r="E17" s="48">
         <v>99.8</v>
       </c>
       <c r="F17" s="48">
         <v>0.2</v>
       </c>
       <c r="G17" s="49">
         <v>94.4</v>
       </c>
@@ -15450,51 +15573,51 @@
         <v>120582.33333333333</v>
       </c>
       <c r="C18" s="25">
         <v>99.1</v>
       </c>
       <c r="D18" s="25">
         <v>0.9</v>
       </c>
       <c r="E18" s="25">
         <v>99.5</v>
       </c>
       <c r="F18" s="25">
         <v>0.5</v>
       </c>
       <c r="G18" s="25">
         <v>97.2</v>
       </c>
       <c r="H18" s="25">
         <v>2.8</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="B19" s="73">
+      <c r="B19" s="72">
         <v>109810.33333333333</v>
       </c>
       <c r="C19" s="48">
         <v>99.5</v>
       </c>
       <c r="D19" s="48">
         <v>0.5</v>
       </c>
       <c r="E19" s="48">
         <v>99.8</v>
       </c>
       <c r="F19" s="48">
         <v>0.2</v>
       </c>
       <c r="G19" s="49">
         <v>98.1</v>
       </c>
       <c r="H19" s="49">
         <v>1.9</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="7" t="s">
         <v>10</v>
       </c>
@@ -15502,160 +15625,174 @@
         <v>117081.33333333333</v>
       </c>
       <c r="C20" s="49">
         <v>99.5</v>
       </c>
       <c r="D20" s="49">
         <v>0.5</v>
       </c>
       <c r="E20" s="49">
         <v>99.8</v>
       </c>
       <c r="F20" s="49">
         <v>0.2</v>
       </c>
       <c r="G20" s="49">
         <v>97.7</v>
       </c>
       <c r="H20" s="49">
         <v>2.2999999999999998</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="10">
         <v>2025</v>
       </c>
-      <c r="B21" s="52"/>
-[...5 lines deleted...]
-      <c r="H21" s="54"/>
+      <c r="B21" s="11">
+        <v>123370.58333333333</v>
+      </c>
+      <c r="C21" s="63">
+        <v>99.2</v>
+      </c>
+      <c r="D21" s="63">
+        <v>0.8</v>
+      </c>
+      <c r="E21" s="63">
+        <v>99.7</v>
+      </c>
+      <c r="F21" s="63">
+        <v>0.3</v>
+      </c>
+      <c r="G21" s="73">
+        <v>97.1</v>
+      </c>
+      <c r="H21" s="73">
+        <v>2.9</v>
+      </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="14">
         <f>'[1]3.1 '!D23/3</f>
         <v>115145</v>
       </c>
-      <c r="C22" s="103">
+      <c r="C22" s="102">
         <v>98.5</v>
       </c>
-      <c r="D22" s="103">
+      <c r="D22" s="102">
         <v>1.5</v>
       </c>
-      <c r="E22" s="105">
+      <c r="E22" s="104">
         <v>99.2</v>
       </c>
-      <c r="F22" s="105">
+      <c r="F22" s="104">
         <v>0.8</v>
       </c>
-      <c r="G22" s="106">
+      <c r="G22" s="105">
         <v>95.2</v>
       </c>
-      <c r="H22" s="106">
+      <c r="H22" s="105">
         <v>4.8</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="B23" s="110">
+      <c r="B23" s="109">
         <v>125763.66666666667</v>
       </c>
-      <c r="C23" s="109">
+      <c r="C23" s="108">
         <v>99.4</v>
       </c>
-      <c r="D23" s="109">
+      <c r="D23" s="108">
         <v>0.6</v>
       </c>
-      <c r="E23" s="109">
+      <c r="E23" s="108">
         <v>99.9</v>
       </c>
-      <c r="F23" s="109">
+      <c r="F23" s="108">
         <v>0.1</v>
       </c>
-      <c r="G23" s="109">
+      <c r="G23" s="108">
         <v>97</v>
       </c>
-      <c r="H23" s="109">
+      <c r="H23" s="108">
         <v>3</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="B24" s="110">
+      <c r="B24" s="109">
         <v>124019</v>
       </c>
       <c r="C24" s="48">
         <v>99.8</v>
       </c>
       <c r="D24" s="48">
         <v>0.2</v>
       </c>
       <c r="E24" s="48">
         <v>100</v>
       </c>
       <c r="F24" s="48">
         <v>0</v>
       </c>
       <c r="G24" s="49">
         <v>99</v>
       </c>
       <c r="H24" s="49">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="B25" s="122">
+      <c r="B25" s="116">
         <v>123026.33333333333</v>
       </c>
-      <c r="C25" s="102">
+      <c r="C25" s="101">
         <v>99.2</v>
       </c>
-      <c r="D25" s="102">
+      <c r="D25" s="101">
         <v>0.8</v>
       </c>
-      <c r="E25" s="102">
+      <c r="E25" s="101">
         <v>99.8</v>
       </c>
-      <c r="F25" s="102">
+      <c r="F25" s="101">
         <v>0.2</v>
       </c>
-      <c r="G25" s="102">
+      <c r="G25" s="101">
         <v>96.7</v>
       </c>
-      <c r="H25" s="102">
+      <c r="H25" s="101">
         <v>3.3</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="10"/>
       <c r="B26" s="52"/>
       <c r="C26" s="53"/>
       <c r="D26" s="53"/>
       <c r="E26" s="53"/>
       <c r="F26" s="53"/>
       <c r="G26" s="54"/>
       <c r="H26" s="54"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="7"/>
       <c r="B27" s="21"/>
       <c r="C27" s="24"/>
       <c r="D27" s="24"/>
       <c r="E27" s="24"/>
       <c r="F27" s="24"/>
       <c r="G27" s="25"/>
       <c r="H27" s="25"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="7"/>
@@ -15835,123 +15972,123 @@
       <c r="E45" s="24"/>
       <c r="F45" s="24"/>
       <c r="G45" s="25"/>
       <c r="H45" s="25"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:H3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:H4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I60"/>
   <sheetViews>
     <sheetView topLeftCell="A25" workbookViewId="0">
-      <selection activeCell="P54" sqref="P54"/>
+      <selection activeCell="O55" sqref="O55"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12" style="50" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="50" customWidth="1"/>
     <col min="3" max="3" width="11.140625" style="50" customWidth="1"/>
     <col min="4" max="4" width="23.85546875" style="50" customWidth="1"/>
     <col min="5" max="5" width="11" style="50" customWidth="1"/>
     <col min="6" max="6" width="25.42578125" style="50" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="50" customWidth="1"/>
     <col min="8" max="8" width="24.5703125" style="50" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="50"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="A1" s="118" t="s">
+      <c r="A1" s="119" t="s">
         <v>28</v>
       </c>
-      <c r="B1" s="118"/>
-[...5 lines deleted...]
-      <c r="H1" s="118"/>
+      <c r="B1" s="119"/>
+      <c r="C1" s="119"/>
+      <c r="D1" s="119"/>
+      <c r="E1" s="119"/>
+      <c r="F1" s="119"/>
+      <c r="G1" s="119"/>
+      <c r="H1" s="119"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
     </row>
     <row r="3" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A3" s="117"/>
-      <c r="B3" s="117" t="s">
+      <c r="A3" s="118"/>
+      <c r="B3" s="118" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="117" t="s">
+      <c r="C3" s="118" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="117"/>
-[...3 lines deleted...]
-      <c r="H3" s="117"/>
+      <c r="D3" s="118"/>
+      <c r="E3" s="118"/>
+      <c r="F3" s="118"/>
+      <c r="G3" s="118"/>
+      <c r="H3" s="118"/>
       <c r="I3" s="51"/>
     </row>
     <row r="4" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A4" s="117"/>
-[...1 lines deleted...]
-      <c r="C4" s="117" t="s">
+      <c r="A4" s="118"/>
+      <c r="B4" s="118"/>
+      <c r="C4" s="118" t="s">
         <v>3</v>
       </c>
-      <c r="D4" s="117"/>
-      <c r="E4" s="117" t="s">
+      <c r="D4" s="118"/>
+      <c r="E4" s="118" t="s">
         <v>4</v>
       </c>
-      <c r="F4" s="117"/>
-      <c r="G4" s="117" t="s">
+      <c r="F4" s="118"/>
+      <c r="G4" s="118" t="s">
         <v>5</v>
       </c>
-      <c r="H4" s="117"/>
+      <c r="H4" s="118"/>
       <c r="I4" s="51"/>
     </row>
     <row r="5" spans="1:9" ht="67.5">
-      <c r="A5" s="117"/>
-      <c r="B5" s="117"/>
+      <c r="A5" s="118"/>
+      <c r="B5" s="118"/>
       <c r="C5" s="3" t="s">
         <v>55</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>55</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="51"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="10">
         <v>2015</v>
       </c>
       <c r="B6" s="11">
@@ -16975,66 +17112,66 @@
         <v>97.6</v>
       </c>
       <c r="D45" s="27">
         <v>2.4</v>
       </c>
       <c r="E45" s="27">
         <v>99.3</v>
       </c>
       <c r="F45" s="27">
         <v>0.7</v>
       </c>
       <c r="G45" s="27">
         <v>92.8</v>
       </c>
       <c r="H45" s="27">
         <v>7.2</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="10">
         <v>2023</v>
       </c>
       <c r="B46" s="11">
         <v>109487.75</v>
       </c>
-      <c r="C46" s="66">
+      <c r="C46" s="65">
         <v>98</v>
       </c>
-      <c r="D46" s="66">
+      <c r="D46" s="65">
         <v>2</v>
       </c>
-      <c r="E46" s="66">
+      <c r="E46" s="65">
         <v>99.9</v>
       </c>
-      <c r="F46" s="66">
+      <c r="F46" s="65">
         <v>0.1</v>
       </c>
-      <c r="G46" s="66">
+      <c r="G46" s="65">
         <v>93.2</v>
       </c>
-      <c r="H46" s="66">
+      <c r="H46" s="65">
         <v>6.8</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B47" s="8">
         <v>107814</v>
       </c>
       <c r="C47" s="27">
         <v>97.7</v>
       </c>
       <c r="D47" s="27">
         <v>2.2999999999999998</v>
       </c>
       <c r="E47" s="27">
         <v>99.9</v>
       </c>
       <c r="F47" s="27">
         <v>0.1</v>
       </c>
       <c r="G47" s="27">
         <v>91.7</v>
       </c>
@@ -17105,66 +17242,66 @@
         <v>98.1</v>
       </c>
       <c r="D50" s="25">
         <v>1.9</v>
       </c>
       <c r="E50" s="25">
         <v>99.9</v>
       </c>
       <c r="F50" s="25">
         <v>0.1</v>
       </c>
       <c r="G50" s="25">
         <v>94</v>
       </c>
       <c r="H50" s="25">
         <v>6</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="10">
         <v>2024</v>
       </c>
       <c r="B51" s="11">
         <v>116019.58333333333</v>
       </c>
-      <c r="C51" s="74">
+      <c r="C51" s="73">
         <v>98.1</v>
       </c>
-      <c r="D51" s="74">
+      <c r="D51" s="73">
         <v>1.9</v>
       </c>
-      <c r="E51" s="74">
+      <c r="E51" s="73">
         <v>99.9</v>
       </c>
-      <c r="F51" s="74">
+      <c r="F51" s="73">
         <v>0.1</v>
       </c>
-      <c r="G51" s="74">
+      <c r="G51" s="73">
         <v>93.8</v>
       </c>
-      <c r="H51" s="74">
+      <c r="H51" s="73">
         <v>6.2</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B52" s="14">
         <v>112685.66666666667</v>
       </c>
       <c r="C52" s="48">
         <v>97.9</v>
       </c>
       <c r="D52" s="48">
         <v>2.1</v>
       </c>
       <c r="E52" s="48">
         <v>99.9</v>
       </c>
       <c r="F52" s="48">
         <v>0.1</v>
       </c>
       <c r="G52" s="49">
         <v>92.8</v>
       </c>
@@ -17180,51 +17317,51 @@
         <v>112958.66666666667</v>
       </c>
       <c r="C53" s="25">
         <v>98.1</v>
       </c>
       <c r="D53" s="25">
         <v>1.9</v>
       </c>
       <c r="E53" s="25">
         <v>99.9</v>
       </c>
       <c r="F53" s="25">
         <v>0.1</v>
       </c>
       <c r="G53" s="25">
         <v>93.9</v>
       </c>
       <c r="H53" s="25">
         <v>6.1</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="B54" s="69">
+      <c r="B54" s="68">
         <v>115925.33333333333</v>
       </c>
       <c r="C54" s="49">
         <v>98.3</v>
       </c>
       <c r="D54" s="49">
         <v>1.7</v>
       </c>
       <c r="E54" s="49">
         <v>99.8</v>
       </c>
       <c r="F54" s="49">
         <v>0.2</v>
       </c>
       <c r="G54" s="49">
         <v>94.7</v>
       </c>
       <c r="H54" s="49">
         <v>5.3</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="7" t="s">
         <v>10</v>
       </c>
@@ -17232,236 +17369,250 @@
         <v>120106</v>
       </c>
       <c r="C55" s="49">
         <v>98.1</v>
       </c>
       <c r="D55" s="49">
         <v>1.9</v>
       </c>
       <c r="E55" s="49">
         <v>99.9</v>
       </c>
       <c r="F55" s="49">
         <v>0.1</v>
       </c>
       <c r="G55" s="49">
         <v>93.7</v>
       </c>
       <c r="H55" s="49">
         <v>6.3</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="10">
         <v>2025</v>
       </c>
-      <c r="B56" s="51"/>
-[...5 lines deleted...]
-      <c r="H56" s="51"/>
+      <c r="B56" s="11">
+        <v>120612.16666666667</v>
+      </c>
+      <c r="C56" s="63">
+        <v>98.7</v>
+      </c>
+      <c r="D56" s="63">
+        <v>1.3</v>
+      </c>
+      <c r="E56" s="63">
+        <v>99.9</v>
+      </c>
+      <c r="F56" s="63">
+        <v>0.1</v>
+      </c>
+      <c r="G56" s="73">
+        <v>95.3</v>
+      </c>
+      <c r="H56" s="73">
+        <v>4.7</v>
+      </c>
       <c r="I56" s="51"/>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B57" s="14">
         <f>'[1]3.1 '!D24/3</f>
         <v>126777</v>
       </c>
-      <c r="C57" s="103">
+      <c r="C57" s="102">
         <v>98.8</v>
       </c>
-      <c r="D57" s="103">
+      <c r="D57" s="102">
         <v>1.2</v>
       </c>
-      <c r="E57" s="105">
+      <c r="E57" s="104">
         <v>99.9</v>
       </c>
-      <c r="F57" s="105">
+      <c r="F57" s="104">
         <v>0.1</v>
       </c>
-      <c r="G57" s="106">
+      <c r="G57" s="105">
         <v>95.4</v>
       </c>
-      <c r="H57" s="106">
+      <c r="H57" s="105">
         <v>4.5999999999999996</v>
       </c>
       <c r="I57" s="51"/>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="B58" s="110">
+      <c r="B58" s="109">
         <v>118469</v>
       </c>
-      <c r="C58" s="109">
+      <c r="C58" s="108">
         <v>98.8</v>
       </c>
-      <c r="D58" s="109">
+      <c r="D58" s="108">
         <v>1.2</v>
       </c>
-      <c r="E58" s="109">
+      <c r="E58" s="108">
         <v>99.9</v>
       </c>
-      <c r="F58" s="109">
+      <c r="F58" s="108">
         <v>0.1</v>
       </c>
-      <c r="G58" s="109">
+      <c r="G58" s="108">
         <v>95.7</v>
       </c>
-      <c r="H58" s="109">
+      <c r="H58" s="108">
         <v>4.3</v>
       </c>
       <c r="I58" s="51"/>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="B59" s="116">
+      <c r="B59" s="115">
         <v>117675.66666666667</v>
       </c>
       <c r="C59" s="49">
         <v>98.8</v>
       </c>
       <c r="D59" s="49">
         <v>1.2</v>
       </c>
       <c r="E59" s="49">
         <v>99.9</v>
       </c>
       <c r="F59" s="49">
         <v>0.1</v>
       </c>
       <c r="G59" s="49">
         <v>96</v>
       </c>
       <c r="H59" s="49">
         <v>4</v>
       </c>
       <c r="I59" s="51"/>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="B60" s="122">
+      <c r="B60" s="116">
         <v>118854.33333333333</v>
       </c>
-      <c r="C60" s="102">
+      <c r="C60" s="101">
         <v>98.3</v>
       </c>
-      <c r="D60" s="102">
+      <c r="D60" s="101">
         <v>1.7</v>
       </c>
-      <c r="E60" s="102">
+      <c r="E60" s="101">
         <v>99.9</v>
       </c>
-      <c r="F60" s="102">
+      <c r="F60" s="101">
         <v>0.1</v>
       </c>
-      <c r="G60" s="102">
+      <c r="G60" s="101">
         <v>94.2</v>
       </c>
-      <c r="H60" s="102">
+      <c r="H60" s="101">
         <v>5.8</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:H3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:H4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:L60"/>
   <sheetViews>
     <sheetView topLeftCell="A22" workbookViewId="0">
-      <selection activeCell="B60" sqref="B60:D60"/>
+      <selection activeCell="J55" sqref="J55"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12" style="50" customWidth="1"/>
     <col min="2" max="2" width="36.5703125" style="50" customWidth="1"/>
     <col min="3" max="3" width="38" style="50" customWidth="1"/>
     <col min="4" max="4" width="45.85546875" style="50" customWidth="1"/>
     <col min="5" max="16384" width="9.140625" style="50"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" s="118" t="s">
+      <c r="A1" s="119" t="s">
         <v>29</v>
       </c>
-      <c r="B1" s="118"/>
-[...1 lines deleted...]
-      <c r="D1" s="118"/>
+      <c r="B1" s="119"/>
+      <c r="C1" s="119"/>
+      <c r="D1" s="119"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
     </row>
     <row r="3" spans="1:5" ht="12.75" customHeight="1">
-      <c r="A3" s="117"/>
-      <c r="B3" s="117" t="s">
+      <c r="A3" s="118"/>
+      <c r="B3" s="118" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="117" t="s">
+      <c r="C3" s="118" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="117"/>
+      <c r="D3" s="118"/>
       <c r="E3" s="51"/>
     </row>
     <row r="4" spans="1:5" ht="12.75" customHeight="1">
-      <c r="A4" s="117"/>
-[...1 lines deleted...]
-      <c r="C4" s="117" t="s">
+      <c r="A4" s="118"/>
+      <c r="B4" s="118"/>
+      <c r="C4" s="118" t="s">
         <v>3</v>
       </c>
-      <c r="D4" s="117"/>
+      <c r="D4" s="118"/>
       <c r="E4" s="51"/>
     </row>
     <row r="5" spans="1:5" ht="33.75">
-      <c r="A5" s="117"/>
-      <c r="B5" s="117"/>
+      <c r="A5" s="118"/>
+      <c r="B5" s="118"/>
       <c r="C5" s="3" t="s">
         <v>55</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="51"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="10">
         <v>2015</v>
       </c>
       <c r="B6" s="11">
         <v>49446.916666666664</v>
       </c>
       <c r="C6" s="26">
         <v>98.9</v>
       </c>
       <c r="D6" s="26">
         <v>1.1000000000000001</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="7" t="s">
         <v>7</v>
@@ -17993,58 +18144,58 @@
       <c r="D44" s="27">
         <v>0.4</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="7" t="s">
         <v>10</v>
       </c>
       <c r="B45" s="8">
         <v>100662.33333333333</v>
       </c>
       <c r="C45" s="27">
         <v>99.5</v>
       </c>
       <c r="D45" s="27">
         <v>0.5</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="10">
         <v>2023</v>
       </c>
       <c r="B46" s="11">
         <v>116763.75</v>
       </c>
-      <c r="C46" s="65">
+      <c r="C46" s="64">
         <v>99.4</v>
       </c>
-      <c r="D46" s="65">
+      <c r="D46" s="64">
         <v>0.6</v>
       </c>
-      <c r="E46" s="65"/>
-      <c r="F46" s="65"/>
+      <c r="E46" s="64"/>
+      <c r="F46" s="64"/>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B47" s="8">
         <v>113994</v>
       </c>
       <c r="C47" s="27">
         <v>99.5</v>
       </c>
       <c r="D47" s="27">
         <v>0.5</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B48" s="8">
         <v>115907</v>
       </c>
       <c r="C48" s="27">
         <v>99.5</v>
       </c>
@@ -18069,297 +18220,303 @@
       <c r="F49" s="15"/>
     </row>
     <row r="50" spans="1:12">
       <c r="A50" s="7" t="s">
         <v>10</v>
       </c>
       <c r="B50" s="14">
         <v>122992.33333333333</v>
       </c>
       <c r="C50" s="25">
         <v>99.3</v>
       </c>
       <c r="D50" s="25">
         <v>0.7</v>
       </c>
       <c r="E50" s="25"/>
       <c r="F50" s="25"/>
     </row>
     <row r="51" spans="1:12">
       <c r="A51" s="10">
         <v>2024</v>
       </c>
       <c r="B51" s="11">
         <v>135025.33333333334</v>
       </c>
-      <c r="C51" s="64">
+      <c r="C51" s="63">
         <v>99.7</v>
       </c>
-      <c r="D51" s="64">
+      <c r="D51" s="63">
         <v>0.3</v>
       </c>
       <c r="E51" s="2"/>
       <c r="F51" s="2"/>
       <c r="G51" s="2"/>
       <c r="H51" s="2"/>
     </row>
     <row r="52" spans="1:12">
       <c r="A52" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B52" s="14">
         <v>124923.66666666667</v>
       </c>
       <c r="C52" s="48">
         <v>99.5</v>
       </c>
       <c r="D52" s="48">
         <v>0.5</v>
       </c>
       <c r="E52" s="48"/>
       <c r="F52" s="48"/>
       <c r="G52" s="2"/>
       <c r="H52" s="2"/>
     </row>
     <row r="53" spans="1:12">
       <c r="A53" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B53" s="14">
         <v>124104.66666666667</v>
       </c>
       <c r="C53" s="25">
         <v>99.7</v>
       </c>
       <c r="D53" s="25">
         <v>0.3</v>
       </c>
       <c r="E53" s="25"/>
       <c r="F53" s="25"/>
       <c r="G53" s="2"/>
       <c r="H53" s="2"/>
     </row>
     <row r="54" spans="1:12">
       <c r="A54" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="B54" s="73">
+      <c r="B54" s="72">
         <v>149760</v>
       </c>
       <c r="C54" s="48">
         <v>99.7</v>
       </c>
       <c r="D54" s="48">
         <v>0.3</v>
       </c>
       <c r="E54" s="2"/>
       <c r="F54" s="2"/>
       <c r="G54" s="2"/>
       <c r="H54" s="2"/>
       <c r="I54" s="51"/>
       <c r="J54" s="51"/>
       <c r="K54" s="51"/>
       <c r="L54" s="51"/>
     </row>
     <row r="55" spans="1:12">
       <c r="A55" s="7" t="s">
         <v>10</v>
       </c>
       <c r="B55" s="14">
         <v>142290</v>
       </c>
       <c r="C55" s="49">
         <v>99.7</v>
       </c>
       <c r="D55" s="49">
         <v>0.3</v>
       </c>
       <c r="E55" s="2"/>
       <c r="F55" s="2"/>
       <c r="G55" s="2"/>
       <c r="H55" s="2"/>
       <c r="I55" s="51"/>
       <c r="J55" s="51"/>
       <c r="K55" s="51"/>
       <c r="L55" s="51"/>
     </row>
     <row r="56" spans="1:12">
       <c r="A56" s="10">
         <v>2025</v>
       </c>
-      <c r="B56" s="51"/>
-[...1 lines deleted...]
-      <c r="D56" s="51"/>
+      <c r="B56" s="11">
+        <v>138301.08333333334</v>
+      </c>
+      <c r="C56" s="63">
+        <v>99.7</v>
+      </c>
+      <c r="D56" s="63">
+        <v>0.3</v>
+      </c>
       <c r="E56" s="51"/>
       <c r="F56" s="51"/>
       <c r="G56" s="51"/>
       <c r="H56" s="51"/>
       <c r="I56" s="51"/>
       <c r="J56" s="51"/>
       <c r="K56" s="51"/>
       <c r="L56" s="51"/>
     </row>
     <row r="57" spans="1:12">
       <c r="A57" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B57" s="14">
         <f>'[1]3.1 '!D25/3</f>
         <v>133869.33333333334</v>
       </c>
-      <c r="C57" s="103">
+      <c r="C57" s="102">
         <v>99.7</v>
       </c>
-      <c r="D57" s="103">
+      <c r="D57" s="102">
         <v>0.3</v>
       </c>
       <c r="E57" s="51"/>
       <c r="F57" s="51"/>
       <c r="G57" s="51"/>
       <c r="H57" s="51"/>
       <c r="I57" s="51"/>
       <c r="J57" s="51"/>
       <c r="K57" s="51"/>
       <c r="L57" s="51"/>
     </row>
     <row r="58" spans="1:12">
       <c r="A58" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="B58" s="110">
+      <c r="B58" s="109">
         <v>134982</v>
       </c>
-      <c r="C58" s="109">
+      <c r="C58" s="108">
         <v>99.7</v>
       </c>
-      <c r="D58" s="109">
+      <c r="D58" s="108">
         <v>0.3</v>
       </c>
       <c r="E58" s="51"/>
       <c r="F58" s="51"/>
       <c r="G58" s="51"/>
       <c r="H58" s="51"/>
       <c r="I58" s="51"/>
       <c r="J58" s="51"/>
       <c r="K58" s="51"/>
       <c r="L58" s="51"/>
     </row>
     <row r="59" spans="1:12">
       <c r="A59" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="B59" s="110">
+      <c r="B59" s="109">
         <v>140309.66666666666</v>
       </c>
       <c r="C59" s="48">
         <v>99.7</v>
       </c>
       <c r="D59" s="48">
         <v>0.3</v>
       </c>
     </row>
     <row r="60" spans="1:12">
       <c r="A60" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="B60" s="122">
+      <c r="B60" s="116">
         <v>138867.33333333334</v>
       </c>
-      <c r="C60" s="102">
+      <c r="C60" s="101">
         <v>99.7</v>
       </c>
-      <c r="D60" s="102">
+      <c r="D60" s="101">
         <v>0.3</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:D3"/>
     <mergeCell ref="C4:D4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet23.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:K60"/>
   <sheetViews>
     <sheetView topLeftCell="A28" workbookViewId="0">
-      <selection activeCell="B60" sqref="B60:D60"/>
+      <selection activeCell="L59" sqref="L59"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12" style="50" customWidth="1"/>
     <col min="2" max="2" width="25.42578125" style="50" customWidth="1"/>
     <col min="3" max="3" width="33.5703125" style="50" customWidth="1"/>
     <col min="4" max="4" width="38.7109375" style="50" customWidth="1"/>
     <col min="5" max="16384" width="9.140625" style="50"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" s="118" t="s">
+      <c r="A1" s="119" t="s">
         <v>30</v>
       </c>
-      <c r="B1" s="118"/>
-[...1 lines deleted...]
-      <c r="D1" s="118"/>
+      <c r="B1" s="119"/>
+      <c r="C1" s="119"/>
+      <c r="D1" s="119"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
     </row>
     <row r="3" spans="1:5" ht="12.75" customHeight="1">
-      <c r="A3" s="117"/>
-      <c r="B3" s="117" t="s">
+      <c r="A3" s="118"/>
+      <c r="B3" s="118" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="117" t="s">
+      <c r="C3" s="118" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="117"/>
+      <c r="D3" s="118"/>
       <c r="E3" s="51"/>
     </row>
     <row r="4" spans="1:5" ht="12.75" customHeight="1">
-      <c r="A4" s="117"/>
-[...1 lines deleted...]
-      <c r="C4" s="117" t="s">
+      <c r="A4" s="118"/>
+      <c r="B4" s="118"/>
+      <c r="C4" s="118" t="s">
         <v>3</v>
       </c>
-      <c r="D4" s="117"/>
+      <c r="D4" s="118"/>
       <c r="E4" s="51"/>
     </row>
     <row r="5" spans="1:5" ht="45">
-      <c r="A5" s="117"/>
-      <c r="B5" s="117"/>
+      <c r="A5" s="118"/>
+      <c r="B5" s="118"/>
       <c r="C5" s="3" t="s">
         <v>55</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="51"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="10">
         <v>2015</v>
       </c>
       <c r="B6" s="11">
         <v>61118.916666666664</v>
       </c>
       <c r="C6" s="26">
         <v>99.6</v>
       </c>
       <c r="D6" s="26">
         <v>0.4</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="7" t="s">
         <v>7</v>
@@ -18891,54 +19048,54 @@
       <c r="D44" s="27">
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" s="7" t="s">
         <v>10</v>
       </c>
       <c r="B45" s="8">
         <v>107560.33333333333</v>
       </c>
       <c r="C45" s="27">
         <v>99.8</v>
       </c>
       <c r="D45" s="27">
         <v>0.2</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" s="10">
         <v>2023</v>
       </c>
       <c r="B46" s="11">
         <v>121387.08333333333</v>
       </c>
-      <c r="C46" s="65">
+      <c r="C46" s="64">
         <v>100</v>
       </c>
-      <c r="D46" s="65">
+      <c r="D46" s="64">
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B47" s="8">
         <v>123178</v>
       </c>
       <c r="C47" s="27">
         <v>100</v>
       </c>
       <c r="D47" s="27">
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B48" s="8">
         <v>119849</v>
       </c>
       <c r="C48" s="27">
@@ -18970,301 +19127,307 @@
       </c>
       <c r="B50" s="14">
         <v>119831.66666666667</v>
       </c>
       <c r="C50" s="25">
         <v>100</v>
       </c>
       <c r="D50" s="14" t="s">
         <v>33</v>
       </c>
       <c r="E50" s="51"/>
       <c r="F50" s="51"/>
       <c r="G50" s="51"/>
       <c r="H50" s="51"/>
       <c r="I50" s="51"/>
       <c r="J50" s="51"/>
       <c r="K50" s="51"/>
     </row>
     <row r="51" spans="1:11">
       <c r="A51" s="10">
         <v>2024</v>
       </c>
       <c r="B51" s="11">
         <v>133060.08333333334</v>
       </c>
-      <c r="C51" s="64">
+      <c r="C51" s="63">
         <v>100</v>
       </c>
-      <c r="D51" s="64">
+      <c r="D51" s="63">
         <v>0</v>
       </c>
       <c r="E51" s="2"/>
       <c r="F51" s="2"/>
       <c r="G51" s="2"/>
       <c r="H51" s="2"/>
       <c r="I51" s="51"/>
       <c r="J51" s="51"/>
       <c r="K51" s="51"/>
     </row>
     <row r="52" spans="1:11">
       <c r="A52" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B52" s="14">
         <v>127245</v>
       </c>
       <c r="C52" s="48">
         <v>100</v>
       </c>
-      <c r="D52" s="73" t="s">
+      <c r="D52" s="72" t="s">
         <v>33</v>
       </c>
       <c r="E52" s="2"/>
       <c r="F52" s="2"/>
       <c r="G52" s="2"/>
       <c r="H52" s="2"/>
       <c r="I52" s="51"/>
       <c r="J52" s="51"/>
       <c r="K52" s="51"/>
     </row>
     <row r="53" spans="1:11">
       <c r="A53" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B53" s="14">
         <v>124828</v>
       </c>
       <c r="C53" s="25">
         <v>100</v>
       </c>
       <c r="D53" s="25">
         <v>0</v>
       </c>
       <c r="E53" s="2"/>
       <c r="F53" s="2"/>
       <c r="G53" s="2"/>
       <c r="H53" s="2"/>
       <c r="I53" s="51"/>
       <c r="J53" s="51"/>
       <c r="K53" s="51"/>
     </row>
     <row r="54" spans="1:11">
       <c r="A54" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="B54" s="73">
+      <c r="B54" s="72">
         <v>132614.66666666666</v>
       </c>
       <c r="C54" s="48">
         <v>100</v>
       </c>
       <c r="D54" s="48">
         <v>0</v>
       </c>
       <c r="E54" s="2"/>
       <c r="F54" s="2"/>
       <c r="G54" s="2"/>
       <c r="H54" s="2"/>
       <c r="I54" s="51"/>
       <c r="J54" s="51"/>
       <c r="K54" s="51"/>
     </row>
     <row r="55" spans="1:11">
       <c r="A55" s="7" t="s">
         <v>10</v>
       </c>
       <c r="B55" s="14">
         <v>148681.66666666666</v>
       </c>
       <c r="C55" s="49">
         <v>100</v>
       </c>
       <c r="D55" s="49">
         <v>0</v>
       </c>
       <c r="E55" s="2"/>
       <c r="F55" s="2"/>
       <c r="G55" s="2"/>
       <c r="H55" s="2"/>
       <c r="I55" s="51"/>
       <c r="J55" s="51"/>
       <c r="K55" s="51"/>
     </row>
     <row r="56" spans="1:11">
       <c r="A56" s="10">
         <v>2025</v>
       </c>
-      <c r="B56" s="51"/>
-[...1 lines deleted...]
-      <c r="D56" s="51"/>
+      <c r="B56" s="11">
+        <v>145457.25</v>
+      </c>
+      <c r="C56" s="63">
+        <v>100</v>
+      </c>
+      <c r="D56" s="63">
+        <v>0</v>
+      </c>
       <c r="E56" s="51"/>
       <c r="F56" s="51"/>
       <c r="G56" s="51"/>
       <c r="H56" s="51"/>
       <c r="I56" s="51"/>
       <c r="J56" s="51"/>
       <c r="K56" s="51"/>
     </row>
     <row r="57" spans="1:11">
       <c r="A57" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B57" s="14">
         <f>'[1]3.1 '!D26/3</f>
         <v>134663.33333333334</v>
       </c>
-      <c r="C57" s="103">
+      <c r="C57" s="102">
         <v>100</v>
       </c>
-      <c r="D57" s="104" t="s">
+      <c r="D57" s="103" t="s">
         <v>33</v>
       </c>
       <c r="E57" s="51"/>
       <c r="F57" s="51"/>
       <c r="G57" s="51"/>
       <c r="H57" s="51"/>
       <c r="I57" s="51"/>
       <c r="J57" s="51"/>
       <c r="K57" s="51"/>
     </row>
     <row r="58" spans="1:11">
       <c r="A58" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="B58" s="110">
+      <c r="B58" s="109">
         <v>138701.66666666666</v>
       </c>
-      <c r="C58" s="111">
+      <c r="C58" s="110">
         <v>100</v>
       </c>
-      <c r="D58" s="111" t="s">
+      <c r="D58" s="110" t="s">
         <v>33</v>
       </c>
       <c r="E58" s="51"/>
       <c r="F58" s="51"/>
       <c r="G58" s="51"/>
       <c r="H58" s="51"/>
       <c r="I58" s="51"/>
       <c r="J58" s="51"/>
       <c r="K58" s="51"/>
     </row>
     <row r="59" spans="1:11">
       <c r="A59" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="B59" s="110">
+      <c r="B59" s="109">
         <v>144185.33333333334</v>
       </c>
       <c r="C59" s="48">
         <v>100</v>
       </c>
       <c r="D59" s="48">
         <v>0</v>
       </c>
     </row>
     <row r="60" spans="1:11">
       <c r="A60" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="B60" s="122">
+      <c r="B60" s="116">
         <v>160626.33333333334</v>
       </c>
-      <c r="C60" s="102">
+      <c r="C60" s="101">
         <v>100</v>
       </c>
-      <c r="D60" s="102">
+      <c r="D60" s="101">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:D3"/>
     <mergeCell ref="C4:D4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet24.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:L45"/>
   <sheetViews>
-    <sheetView topLeftCell="A13" workbookViewId="0">
-      <selection activeCell="J34" sqref="J34"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="H59" sqref="H59"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12" style="61" customWidth="1"/>
     <col min="2" max="2" width="33.85546875" style="61" customWidth="1"/>
     <col min="3" max="3" width="27.85546875" style="61" customWidth="1"/>
     <col min="4" max="4" width="38.28515625" style="61" customWidth="1"/>
     <col min="5" max="16384" width="9.140625" style="61"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" s="120" t="s">
+      <c r="A1" s="121" t="s">
         <v>31</v>
       </c>
-      <c r="B1" s="120"/>
-[...1 lines deleted...]
-      <c r="D1" s="120"/>
+      <c r="B1" s="121"/>
+      <c r="C1" s="121"/>
+      <c r="D1" s="121"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="35"/>
       <c r="B2" s="35"/>
       <c r="C2" s="34"/>
       <c r="D2" s="34"/>
     </row>
     <row r="3" spans="1:5" ht="12.75" customHeight="1">
-      <c r="A3" s="121"/>
-      <c r="B3" s="121" t="s">
+      <c r="A3" s="122"/>
+      <c r="B3" s="122" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="121" t="s">
+      <c r="C3" s="122" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="121"/>
+      <c r="D3" s="122"/>
       <c r="E3" s="62"/>
     </row>
     <row r="4" spans="1:5" ht="12.75" customHeight="1">
-      <c r="A4" s="121"/>
-[...1 lines deleted...]
-      <c r="C4" s="121" t="s">
+      <c r="A4" s="122"/>
+      <c r="B4" s="122"/>
+      <c r="C4" s="122" t="s">
         <v>3</v>
       </c>
-      <c r="D4" s="121"/>
+      <c r="D4" s="122"/>
       <c r="E4" s="62"/>
     </row>
     <row r="5" spans="1:5" ht="45">
-      <c r="A5" s="121"/>
-      <c r="B5" s="121"/>
+      <c r="A5" s="122"/>
+      <c r="B5" s="122"/>
       <c r="C5" s="36" t="s">
         <v>55</v>
       </c>
       <c r="D5" s="36" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="62"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="37">
         <v>2018</v>
       </c>
       <c r="B6" s="38">
         <v>48237.166666666664</v>
       </c>
       <c r="C6" s="39">
         <v>99.9</v>
       </c>
       <c r="D6" s="39">
         <v>0.1</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="40" t="s">
         <v>7</v>
@@ -19580,54 +19743,54 @@
       <c r="D29" s="42">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="40" t="s">
         <v>10</v>
       </c>
       <c r="B30" s="41">
         <v>63017.333333333336</v>
       </c>
       <c r="C30" s="42">
         <v>99.9</v>
       </c>
       <c r="D30" s="42">
         <v>0.1</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="37">
         <v>2023</v>
       </c>
       <c r="B31" s="11">
         <v>69842.583333333328</v>
       </c>
-      <c r="C31" s="65">
+      <c r="C31" s="64">
         <v>99.9</v>
       </c>
-      <c r="D31" s="65">
+      <c r="D31" s="64">
         <v>0.1</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="40" t="s">
         <v>7</v>
       </c>
       <c r="B32" s="41">
         <v>71875</v>
       </c>
       <c r="C32" s="42">
         <v>99.9</v>
       </c>
       <c r="D32" s="42">
         <v>0.1</v>
       </c>
     </row>
     <row r="33" spans="1:12">
       <c r="A33" s="40" t="s">
         <v>8</v>
       </c>
       <c r="B33" s="41">
         <v>67938</v>
       </c>
       <c r="C33" s="42">
@@ -19635,79 +19798,79 @@
       </c>
       <c r="D33" s="42">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:12">
       <c r="A34" s="40" t="s">
         <v>9</v>
       </c>
       <c r="B34" s="44" t="s">
         <v>54</v>
       </c>
       <c r="C34" s="45">
         <v>99.9</v>
       </c>
       <c r="D34" s="45">
         <v>0.1</v>
       </c>
       <c r="E34" s="45"/>
       <c r="F34" s="45"/>
     </row>
     <row r="35" spans="1:12">
       <c r="A35" s="40" t="s">
         <v>10</v>
       </c>
-      <c r="B35" s="69">
+      <c r="B35" s="68">
         <v>70797.666666666672</v>
       </c>
       <c r="C35" s="49">
         <v>99.7</v>
       </c>
       <c r="D35" s="49">
         <v>0.3</v>
       </c>
       <c r="E35" s="62"/>
       <c r="F35" s="62"/>
       <c r="G35" s="62"/>
       <c r="H35" s="62"/>
       <c r="I35" s="62"/>
       <c r="J35" s="62"/>
       <c r="K35" s="62"/>
       <c r="L35" s="62"/>
     </row>
     <row r="36" spans="1:12">
       <c r="A36" s="10">
         <v>2024</v>
       </c>
       <c r="B36" s="11">
         <v>74264.5</v>
       </c>
-      <c r="C36" s="64">
+      <c r="C36" s="63">
         <v>99.9</v>
       </c>
-      <c r="D36" s="64">
+      <c r="D36" s="63">
         <v>0.1</v>
       </c>
       <c r="E36" s="2"/>
       <c r="F36" s="2"/>
       <c r="G36" s="2"/>
       <c r="H36" s="2"/>
       <c r="I36" s="62"/>
       <c r="J36" s="62"/>
       <c r="K36" s="62"/>
       <c r="L36" s="62"/>
     </row>
     <row r="37" spans="1:12">
       <c r="A37" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B37" s="14">
         <v>75861.666666666672</v>
       </c>
       <c r="C37" s="48">
         <v>99.8</v>
       </c>
       <c r="D37" s="48">
         <v>0.2</v>
       </c>
       <c r="E37" s="2"/>
@@ -19723,275 +19886,281 @@
       <c r="A38" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B38" s="14">
         <v>73009.666666666672</v>
       </c>
       <c r="C38" s="25">
         <v>99.9</v>
       </c>
       <c r="D38" s="25">
         <v>0.1</v>
       </c>
       <c r="E38" s="2"/>
       <c r="F38" s="2"/>
       <c r="G38" s="2"/>
       <c r="H38" s="2"/>
       <c r="I38" s="62"/>
       <c r="J38" s="62"/>
       <c r="K38" s="62"/>
       <c r="L38" s="62"/>
     </row>
     <row r="39" spans="1:12">
       <c r="A39" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="B39" s="73">
+      <c r="B39" s="72">
         <v>72145.333333333328</v>
       </c>
       <c r="C39" s="48">
         <v>99.9</v>
       </c>
       <c r="D39" s="48">
         <v>0.1</v>
       </c>
       <c r="E39" s="2"/>
       <c r="F39" s="2"/>
       <c r="G39" s="2"/>
       <c r="H39" s="2"/>
       <c r="I39" s="62"/>
       <c r="J39" s="62"/>
       <c r="K39" s="62"/>
       <c r="L39" s="62"/>
     </row>
     <row r="40" spans="1:12">
       <c r="A40" s="7" t="s">
         <v>10</v>
       </c>
       <c r="B40" s="14">
         <v>76150</v>
       </c>
       <c r="C40" s="49">
         <v>100</v>
       </c>
       <c r="D40" s="49">
         <v>0</v>
       </c>
       <c r="E40" s="2"/>
       <c r="F40" s="2"/>
       <c r="G40" s="2"/>
       <c r="H40" s="2"/>
       <c r="I40" s="62"/>
       <c r="J40" s="62"/>
       <c r="K40" s="62"/>
       <c r="L40" s="62"/>
     </row>
     <row r="41" spans="1:12">
       <c r="A41" s="10">
         <v>2025</v>
       </c>
-      <c r="B41" s="63"/>
-[...1 lines deleted...]
-      <c r="D41" s="74"/>
+      <c r="B41" s="11">
+        <v>82709.916666666672</v>
+      </c>
+      <c r="C41" s="63">
+        <v>100</v>
+      </c>
+      <c r="D41" s="63">
+        <v>0</v>
+      </c>
       <c r="E41" s="62"/>
       <c r="F41" s="62"/>
       <c r="G41" s="62"/>
       <c r="H41" s="62"/>
       <c r="I41" s="62"/>
       <c r="J41" s="62"/>
       <c r="K41" s="62"/>
       <c r="L41" s="62"/>
     </row>
     <row r="42" spans="1:12">
       <c r="A42" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B42" s="14">
         <f>'[1]3.1 '!D27/3</f>
         <v>81436.666666666672</v>
       </c>
-      <c r="C42" s="103">
+      <c r="C42" s="102">
         <v>100</v>
       </c>
-      <c r="D42" s="103">
+      <c r="D42" s="102">
         <v>0</v>
       </c>
       <c r="E42" s="62"/>
       <c r="F42" s="62"/>
       <c r="G42" s="62"/>
       <c r="H42" s="62"/>
       <c r="I42" s="62"/>
       <c r="J42" s="62"/>
       <c r="K42" s="62"/>
       <c r="L42" s="62"/>
     </row>
     <row r="43" spans="1:12">
       <c r="A43" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="B43" s="110">
+      <c r="B43" s="109">
         <v>79590</v>
       </c>
-      <c r="C43" s="109">
+      <c r="C43" s="108">
         <v>100</v>
       </c>
-      <c r="D43" s="109">
+      <c r="D43" s="108">
         <v>0</v>
       </c>
       <c r="E43" s="62"/>
       <c r="F43" s="62"/>
       <c r="G43" s="62"/>
       <c r="H43" s="62"/>
       <c r="I43" s="62"/>
       <c r="J43" s="62"/>
       <c r="K43" s="62"/>
       <c r="L43" s="62"/>
     </row>
     <row r="44" spans="1:12">
       <c r="A44" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="B44" s="110">
+      <c r="B44" s="109">
         <v>82623</v>
       </c>
       <c r="C44" s="48">
         <v>99.9</v>
       </c>
       <c r="D44" s="48">
         <v>0.1</v>
       </c>
       <c r="E44" s="62"/>
       <c r="F44" s="62"/>
       <c r="G44" s="62"/>
       <c r="H44" s="62"/>
       <c r="I44" s="62"/>
       <c r="J44" s="62"/>
       <c r="K44" s="62"/>
       <c r="L44" s="62"/>
     </row>
     <row r="45" spans="1:12">
       <c r="A45" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="B45" s="122">
+      <c r="B45" s="116">
         <v>86656</v>
       </c>
-      <c r="C45" s="102">
+      <c r="C45" s="101">
         <v>99.9</v>
       </c>
-      <c r="D45" s="102">
+      <c r="D45" s="101">
         <v>0.1</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:D3"/>
     <mergeCell ref="C4:D4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <tabColor rgb="FFFF0000"/>
   </sheetPr>
   <dimension ref="A1:I60"/>
   <sheetViews>
-    <sheetView topLeftCell="A31" workbookViewId="0">
-      <selection activeCell="M47" sqref="M47"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="J29" sqref="J29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="12" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="11.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="23.85546875" style="1" customWidth="1"/>
     <col min="5" max="5" width="11" style="1" customWidth="1"/>
     <col min="6" max="6" width="25.42578125" style="1" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="24.5703125" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="12.75">
-      <c r="A1" s="118" t="s">
+      <c r="A1" s="119" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="118"/>
-[...5 lines deleted...]
-      <c r="H1" s="118"/>
+      <c r="B1" s="119"/>
+      <c r="C1" s="119"/>
+      <c r="D1" s="119"/>
+      <c r="E1" s="119"/>
+      <c r="F1" s="119"/>
+      <c r="G1" s="119"/>
+      <c r="H1" s="119"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
     </row>
     <row r="3" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A3" s="117"/>
-      <c r="B3" s="117" t="s">
+      <c r="A3" s="118"/>
+      <c r="B3" s="118" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="117" t="s">
+      <c r="C3" s="118" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="117"/>
-[...3 lines deleted...]
-      <c r="H3" s="117"/>
+      <c r="D3" s="118"/>
+      <c r="E3" s="118"/>
+      <c r="F3" s="118"/>
+      <c r="G3" s="118"/>
+      <c r="H3" s="118"/>
       <c r="I3" s="2"/>
     </row>
     <row r="4" spans="1:9">
-      <c r="A4" s="117"/>
-[...1 lines deleted...]
-      <c r="C4" s="117" t="s">
+      <c r="A4" s="118"/>
+      <c r="B4" s="118"/>
+      <c r="C4" s="118" t="s">
         <v>3</v>
       </c>
-      <c r="D4" s="117"/>
-      <c r="E4" s="117" t="s">
+      <c r="D4" s="118"/>
+      <c r="E4" s="118" t="s">
         <v>4</v>
       </c>
-      <c r="F4" s="117"/>
-      <c r="G4" s="117" t="s">
+      <c r="F4" s="118"/>
+      <c r="G4" s="118" t="s">
         <v>5</v>
       </c>
-      <c r="H4" s="117"/>
+      <c r="H4" s="118"/>
       <c r="I4" s="2"/>
     </row>
     <row r="5" spans="1:9" ht="84" customHeight="1">
-      <c r="A5" s="117"/>
-      <c r="B5" s="117"/>
+      <c r="A5" s="118"/>
+      <c r="B5" s="118"/>
       <c r="C5" s="3" t="s">
         <v>55</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>55</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="2"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="4">
         <v>2015</v>
       </c>
       <c r="B6" s="5">
@@ -21015,66 +21184,66 @@
         <v>97.9</v>
       </c>
       <c r="D45" s="13">
         <v>2.1</v>
       </c>
       <c r="E45" s="13">
         <v>99.4</v>
       </c>
       <c r="F45" s="13">
         <v>0.6</v>
       </c>
       <c r="G45" s="13">
         <v>94.9</v>
       </c>
       <c r="H45" s="13">
         <v>5.0999999999999996</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="10">
         <v>2023</v>
       </c>
       <c r="B46" s="11">
         <v>91020.25</v>
       </c>
-      <c r="C46" s="65">
+      <c r="C46" s="64">
         <v>98.2</v>
       </c>
-      <c r="D46" s="65">
+      <c r="D46" s="64">
         <v>1.8</v>
       </c>
-      <c r="E46" s="65">
+      <c r="E46" s="64">
         <v>99.6</v>
       </c>
-      <c r="F46" s="65">
+      <c r="F46" s="64">
         <v>0.4</v>
       </c>
-      <c r="G46" s="66">
+      <c r="G46" s="65">
         <v>95.2</v>
       </c>
-      <c r="H46" s="66">
+      <c r="H46" s="65">
         <v>4.8</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B47" s="14">
         <v>88938</v>
       </c>
       <c r="C47" s="13">
         <v>97.9</v>
       </c>
       <c r="D47" s="13">
         <v>2.1</v>
       </c>
       <c r="E47" s="13">
         <v>99.5</v>
       </c>
       <c r="F47" s="13">
         <v>0.5</v>
       </c>
       <c r="G47" s="13">
         <v>94.4</v>
       </c>
@@ -21147,66 +21316,66 @@
       </c>
       <c r="D50" s="25">
         <v>1.7</v>
       </c>
       <c r="E50" s="25">
         <v>99.6</v>
       </c>
       <c r="F50" s="25">
         <v>0.4</v>
       </c>
       <c r="G50" s="25">
         <v>95.5</v>
       </c>
       <c r="H50" s="25">
         <v>4.5</v>
       </c>
       <c r="I50" s="2"/>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="10">
         <v>2024</v>
       </c>
       <c r="B51" s="11">
         <v>99163.583333333328</v>
       </c>
-      <c r="C51" s="64">
+      <c r="C51" s="63">
         <v>98.6</v>
       </c>
-      <c r="D51" s="64">
+      <c r="D51" s="63">
         <v>1.4</v>
       </c>
-      <c r="E51" s="64">
+      <c r="E51" s="63">
         <v>99.7</v>
       </c>
-      <c r="F51" s="64">
+      <c r="F51" s="63">
         <v>0.3</v>
       </c>
-      <c r="G51" s="74">
+      <c r="G51" s="73">
         <v>96</v>
       </c>
-      <c r="H51" s="74">
+      <c r="H51" s="73">
         <v>4</v>
       </c>
       <c r="I51" s="2"/>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B52" s="14">
         <v>96098</v>
       </c>
       <c r="C52" s="48">
         <v>98.3</v>
       </c>
       <c r="D52" s="48">
         <v>1.7</v>
       </c>
       <c r="E52" s="48">
         <v>99.6</v>
       </c>
       <c r="F52" s="48">
         <v>0.4</v>
       </c>
       <c r="G52" s="49">
         <v>95.3</v>
@@ -21224,51 +21393,51 @@
         <v>95450.666666666672</v>
       </c>
       <c r="C53" s="25">
         <v>98.6</v>
       </c>
       <c r="D53" s="25">
         <v>1.4</v>
       </c>
       <c r="E53" s="25">
         <v>99.7</v>
       </c>
       <c r="F53" s="25">
         <v>0.3</v>
       </c>
       <c r="G53" s="25">
         <v>96.2</v>
       </c>
       <c r="H53" s="25">
         <v>3.8</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="B54" s="73">
+      <c r="B54" s="72">
         <v>99849.666666666672</v>
       </c>
       <c r="C54" s="48">
         <v>98.8</v>
       </c>
       <c r="D54" s="48">
         <v>1.2</v>
       </c>
       <c r="E54" s="48">
         <v>99.7</v>
       </c>
       <c r="F54" s="48">
         <v>0.3</v>
       </c>
       <c r="G54" s="49">
         <v>96.6</v>
       </c>
       <c r="H54" s="49">
         <v>3.4</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="7" t="s">
         <v>10</v>
       </c>
@@ -21276,255 +21445,269 @@
         <v>104580.66666666667</v>
       </c>
       <c r="C55" s="49">
         <v>98.6</v>
       </c>
       <c r="D55" s="49">
         <v>1.4</v>
       </c>
       <c r="E55" s="49">
         <v>99.7</v>
       </c>
       <c r="F55" s="49">
         <v>0.3</v>
       </c>
       <c r="G55" s="49">
         <v>96</v>
       </c>
       <c r="H55" s="49">
         <v>4</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="10">
         <v>2025</v>
       </c>
-      <c r="B56" s="2"/>
-[...5 lines deleted...]
-      <c r="H56" s="2"/>
+      <c r="B56" s="11">
+        <v>109287.83333333333</v>
+      </c>
+      <c r="C56" s="63">
+        <v>98.6</v>
+      </c>
+      <c r="D56" s="63">
+        <v>1.4</v>
+      </c>
+      <c r="E56" s="63">
+        <v>99.7</v>
+      </c>
+      <c r="F56" s="63">
+        <v>0.3</v>
+      </c>
+      <c r="G56" s="73">
+        <v>96</v>
+      </c>
+      <c r="H56" s="73">
+        <v>4</v>
+      </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="B57" s="69">
+      <c r="B57" s="68">
         <f>'[1]3.1 '!D7/3</f>
         <v>104236.66666666667</v>
       </c>
-      <c r="C57" s="103">
+      <c r="C57" s="102">
         <v>98.3</v>
       </c>
-      <c r="D57" s="103">
+      <c r="D57" s="102">
         <v>1.7</v>
       </c>
-      <c r="E57" s="105">
+      <c r="E57" s="104">
         <v>99.6</v>
       </c>
-      <c r="F57" s="105">
+      <c r="F57" s="104">
         <v>0.4</v>
       </c>
-      <c r="G57" s="106">
+      <c r="G57" s="105">
         <v>95.2</v>
       </c>
-      <c r="H57" s="106">
+      <c r="H57" s="105">
         <v>4.8</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="B58" s="110">
+      <c r="B58" s="109">
         <v>105084</v>
       </c>
-      <c r="C58" s="109">
+      <c r="C58" s="108">
         <v>98.7</v>
       </c>
-      <c r="D58" s="109">
+      <c r="D58" s="108">
         <v>1.3</v>
       </c>
-      <c r="E58" s="109">
+      <c r="E58" s="108">
         <v>99.7</v>
       </c>
-      <c r="F58" s="109">
+      <c r="F58" s="108">
         <v>0.3</v>
       </c>
-      <c r="G58" s="109">
+      <c r="G58" s="108">
         <v>96.3</v>
       </c>
-      <c r="H58" s="109">
+      <c r="H58" s="108">
         <v>3.7</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="B59" s="110">
+      <c r="B59" s="109">
         <v>109558.33333333333</v>
       </c>
-      <c r="C59" s="109">
+      <c r="C59" s="108">
         <v>98.7</v>
       </c>
-      <c r="D59" s="109">
+      <c r="D59" s="108">
         <v>1.3</v>
       </c>
-      <c r="E59" s="109">
+      <c r="E59" s="108">
         <v>99.8</v>
       </c>
-      <c r="F59" s="109">
+      <c r="F59" s="108">
         <v>0.2</v>
       </c>
-      <c r="G59" s="109">
+      <c r="G59" s="108">
         <v>96.3</v>
       </c>
-      <c r="H59" s="109">
+      <c r="H59" s="108">
         <v>3.7</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="B60" s="122">
+      <c r="B60" s="116">
         <v>114446.33333333333</v>
       </c>
-      <c r="C60" s="102">
+      <c r="C60" s="101">
         <v>98.6</v>
       </c>
-      <c r="D60" s="102">
+      <c r="D60" s="101">
         <v>1.4</v>
       </c>
-      <c r="E60" s="102">
+      <c r="E60" s="101">
         <v>99.7</v>
       </c>
-      <c r="F60" s="102">
+      <c r="F60" s="101">
         <v>0.3</v>
       </c>
-      <c r="G60" s="102">
+      <c r="G60" s="101">
         <v>96</v>
       </c>
-      <c r="H60" s="102">
+      <c r="H60" s="101">
         <v>4</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="C3:H3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:H4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="0.15" bottom="0.15" header="0.17" footer="0.24"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="17" max="16383" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I30"/>
   <sheetViews>
     <sheetView topLeftCell="A4" workbookViewId="0">
-      <selection activeCell="B25" sqref="B25:H25"/>
+      <selection activeCell="H34" sqref="H34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="12" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="11.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="23.85546875" style="1" customWidth="1"/>
     <col min="5" max="5" width="11" style="1" customWidth="1"/>
     <col min="6" max="6" width="25.42578125" style="1" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="24.5703125" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="12.75">
-      <c r="A1" s="118" t="s">
+      <c r="A1" s="119" t="s">
         <v>11</v>
       </c>
-      <c r="B1" s="118"/>
-[...5 lines deleted...]
-      <c r="H1" s="118"/>
+      <c r="B1" s="119"/>
+      <c r="C1" s="119"/>
+      <c r="D1" s="119"/>
+      <c r="E1" s="119"/>
+      <c r="F1" s="119"/>
+      <c r="G1" s="119"/>
+      <c r="H1" s="119"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
     </row>
     <row r="3" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A3" s="117"/>
-      <c r="B3" s="117" t="s">
+      <c r="A3" s="118"/>
+      <c r="B3" s="118" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="117" t="s">
+      <c r="C3" s="118" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="117"/>
-[...3 lines deleted...]
-      <c r="H3" s="117"/>
+      <c r="D3" s="118"/>
+      <c r="E3" s="118"/>
+      <c r="F3" s="118"/>
+      <c r="G3" s="118"/>
+      <c r="H3" s="118"/>
       <c r="I3" s="2"/>
     </row>
     <row r="4" spans="1:9" ht="11.25" customHeight="1">
-      <c r="A4" s="117"/>
-[...1 lines deleted...]
-      <c r="C4" s="117" t="s">
+      <c r="A4" s="118"/>
+      <c r="B4" s="118"/>
+      <c r="C4" s="118" t="s">
         <v>3</v>
       </c>
-      <c r="D4" s="117"/>
-      <c r="E4" s="117" t="s">
+      <c r="D4" s="118"/>
+      <c r="E4" s="118" t="s">
         <v>4</v>
       </c>
-      <c r="F4" s="117"/>
-      <c r="G4" s="117" t="s">
+      <c r="F4" s="118"/>
+      <c r="G4" s="118" t="s">
         <v>5</v>
       </c>
-      <c r="H4" s="117"/>
+      <c r="H4" s="118"/>
       <c r="I4" s="2"/>
     </row>
     <row r="5" spans="1:9" ht="67.5">
-      <c r="A5" s="117"/>
-      <c r="B5" s="117"/>
+      <c r="A5" s="118"/>
+      <c r="B5" s="118"/>
       <c r="C5" s="3" t="s">
         <v>55</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>55</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="2"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="10">
         <v>2022</v>
       </c>
       <c r="B6" s="19">
@@ -21624,66 +21807,66 @@
         <v>98.3</v>
       </c>
       <c r="D10" s="23">
         <v>1.7</v>
       </c>
       <c r="E10" s="23">
         <v>99.9</v>
       </c>
       <c r="F10" s="23">
         <v>0.1</v>
       </c>
       <c r="G10" s="23">
         <v>96</v>
       </c>
       <c r="H10" s="23">
         <v>4</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="10">
         <v>2023</v>
       </c>
       <c r="B11" s="11">
         <v>78292.75</v>
       </c>
-      <c r="C11" s="65">
+      <c r="C11" s="64">
         <v>98.6</v>
       </c>
-      <c r="D11" s="65">
+      <c r="D11" s="64">
         <v>1.4</v>
       </c>
-      <c r="E11" s="65">
+      <c r="E11" s="64">
         <v>99.9</v>
       </c>
-      <c r="F11" s="65">
+      <c r="F11" s="64">
         <v>0.1</v>
       </c>
-      <c r="G11" s="66">
+      <c r="G11" s="65">
         <v>96.3</v>
       </c>
-      <c r="H11" s="66">
+      <c r="H11" s="65">
         <v>3.7</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="14">
         <v>75228</v>
       </c>
       <c r="C12" s="23">
         <v>97.9</v>
       </c>
       <c r="D12" s="23">
         <v>2.1</v>
       </c>
       <c r="E12" s="23">
         <v>99.5</v>
       </c>
       <c r="F12" s="23">
         <v>0.5</v>
       </c>
       <c r="G12" s="23">
         <v>96.2</v>
       </c>
@@ -21755,66 +21938,66 @@
       </c>
       <c r="D15" s="25">
         <v>1.6</v>
       </c>
       <c r="E15" s="25">
         <v>99.9</v>
       </c>
       <c r="F15" s="25">
         <v>0.1</v>
       </c>
       <c r="G15" s="25">
         <v>95.7</v>
       </c>
       <c r="H15" s="25">
         <v>4.3</v>
       </c>
       <c r="I15" s="2"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="10">
         <v>2024</v>
       </c>
       <c r="B16" s="11">
         <v>82776.916666666672</v>
       </c>
-      <c r="C16" s="64">
+      <c r="C16" s="63">
         <v>99.1</v>
       </c>
-      <c r="D16" s="64">
+      <c r="D16" s="63">
         <v>0.9</v>
       </c>
-      <c r="E16" s="64">
+      <c r="E16" s="63">
         <v>99.8</v>
       </c>
-      <c r="F16" s="64">
+      <c r="F16" s="63">
         <v>0.2</v>
       </c>
-      <c r="G16" s="74">
+      <c r="G16" s="73">
         <v>97.7</v>
       </c>
-      <c r="H16" s="74">
+      <c r="H16" s="73">
         <v>2.2999999999999998</v>
       </c>
       <c r="I16" s="2"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="8">
         <v>85579.666666666672</v>
       </c>
       <c r="C17" s="48">
         <v>98.8</v>
       </c>
       <c r="D17" s="48">
         <v>1.2</v>
       </c>
       <c r="E17" s="48">
         <v>99.7</v>
       </c>
       <c r="F17" s="48">
         <v>0.3</v>
       </c>
       <c r="G17" s="49">
         <v>97.1</v>
@@ -21832,51 +22015,51 @@
         <v>77466</v>
       </c>
       <c r="C18" s="25">
         <v>99.2</v>
       </c>
       <c r="D18" s="25">
         <v>0.8</v>
       </c>
       <c r="E18" s="25">
         <v>100</v>
       </c>
       <c r="F18" s="25">
         <v>0</v>
       </c>
       <c r="G18" s="25">
         <v>97.7</v>
       </c>
       <c r="H18" s="25">
         <v>2.2999999999999998</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="B19" s="69">
+      <c r="B19" s="68">
         <v>80900.666666666672</v>
       </c>
       <c r="C19" s="49">
         <v>99.4</v>
       </c>
       <c r="D19" s="49">
         <v>0.6</v>
       </c>
       <c r="E19" s="49">
         <v>99.8</v>
       </c>
       <c r="F19" s="49">
         <v>0.2</v>
       </c>
       <c r="G19" s="49">
         <v>98.5</v>
       </c>
       <c r="H19" s="49">
         <v>1.5</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="7" t="s">
         <v>10</v>
       </c>
@@ -21884,259 +22067,273 @@
         <v>84498</v>
       </c>
       <c r="C20" s="49">
         <v>99</v>
       </c>
       <c r="D20" s="49">
         <v>1</v>
       </c>
       <c r="E20" s="49">
         <v>99.8</v>
       </c>
       <c r="F20" s="49">
         <v>0.2</v>
       </c>
       <c r="G20" s="49">
         <v>97.7</v>
       </c>
       <c r="H20" s="49">
         <v>2.2999999999999998</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="10">
         <v>2025</v>
       </c>
-      <c r="B21" s="2"/>
-[...5 lines deleted...]
-      <c r="H21" s="2"/>
+      <c r="B21" s="11">
+        <v>98065.666666666672</v>
+      </c>
+      <c r="C21" s="63">
+        <v>99</v>
+      </c>
+      <c r="D21" s="63">
+        <v>1</v>
+      </c>
+      <c r="E21" s="63">
+        <v>99.9</v>
+      </c>
+      <c r="F21" s="63">
+        <v>0.1</v>
+      </c>
+      <c r="G21" s="73">
+        <v>97.2</v>
+      </c>
+      <c r="H21" s="73">
+        <v>2.8</v>
+      </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="14">
         <f>'[1]3.1 '!D8/3</f>
         <v>91920.666666666672</v>
       </c>
-      <c r="C22" s="103">
+      <c r="C22" s="102">
         <v>98.7</v>
       </c>
-      <c r="D22" s="103">
+      <c r="D22" s="102">
         <v>1.3</v>
       </c>
-      <c r="E22" s="105">
+      <c r="E22" s="104">
         <v>99.8</v>
       </c>
-      <c r="F22" s="105">
+      <c r="F22" s="104">
         <v>0.2</v>
       </c>
-      <c r="G22" s="106">
+      <c r="G22" s="105">
         <v>96.6</v>
       </c>
-      <c r="H22" s="106">
+      <c r="H22" s="105">
         <v>3.4</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="B23" s="110">
+      <c r="B23" s="109">
         <v>90085</v>
       </c>
-      <c r="C23" s="109">
+      <c r="C23" s="108">
         <v>99</v>
       </c>
-      <c r="D23" s="109">
+      <c r="D23" s="108">
         <v>1</v>
       </c>
-      <c r="E23" s="109">
+      <c r="E23" s="108">
         <v>100</v>
       </c>
-      <c r="F23" s="109">
+      <c r="F23" s="108">
         <v>0</v>
       </c>
-      <c r="G23" s="109">
+      <c r="G23" s="108">
         <v>97.3</v>
       </c>
-      <c r="H23" s="109">
+      <c r="H23" s="108">
         <v>2.7</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="B24" s="110">
+      <c r="B24" s="109">
         <v>97004.666666666672</v>
       </c>
-      <c r="C24" s="109">
+      <c r="C24" s="108">
         <v>99.2</v>
       </c>
-      <c r="D24" s="109">
+      <c r="D24" s="108">
         <v>0.8</v>
       </c>
-      <c r="E24" s="109">
+      <c r="E24" s="108">
         <v>100</v>
       </c>
-      <c r="F24" s="109">
+      <c r="F24" s="108">
         <v>0</v>
       </c>
-      <c r="G24" s="109">
+      <c r="G24" s="108">
         <v>97.8</v>
       </c>
-      <c r="H24" s="109">
+      <c r="H24" s="108">
         <v>2.2000000000000002</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="B25" s="122">
+      <c r="B25" s="116">
         <v>111846</v>
       </c>
-      <c r="C25" s="102">
+      <c r="C25" s="101">
         <v>99</v>
       </c>
-      <c r="D25" s="102">
+      <c r="D25" s="101">
         <v>1</v>
       </c>
-      <c r="E25" s="102">
+      <c r="E25" s="101">
         <v>100</v>
       </c>
-      <c r="F25" s="102">
+      <c r="F25" s="101">
         <v>0</v>
       </c>
-      <c r="G25" s="102">
+      <c r="G25" s="101">
         <v>97.2</v>
       </c>
-      <c r="H25" s="102">
+      <c r="H25" s="101">
         <v>2.8</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="B30" s="21"/>
       <c r="C30" s="24"/>
       <c r="D30" s="24"/>
       <c r="E30" s="24"/>
       <c r="F30" s="25"/>
       <c r="G30" s="25"/>
       <c r="H30" s="24"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:H3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:H4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I60"/>
   <sheetViews>
     <sheetView topLeftCell="A25" workbookViewId="0">
-      <selection activeCell="N41" sqref="N41"/>
+      <selection activeCell="G69" sqref="G69"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="12" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="11.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="23.85546875" style="1" customWidth="1"/>
     <col min="5" max="5" width="11" style="1" customWidth="1"/>
     <col min="6" max="6" width="25.42578125" style="1" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="24.5703125" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="12.75">
-      <c r="A1" s="118" t="s">
+      <c r="A1" s="119" t="s">
         <v>12</v>
       </c>
-      <c r="B1" s="118"/>
-[...5 lines deleted...]
-      <c r="H1" s="118"/>
+      <c r="B1" s="119"/>
+      <c r="C1" s="119"/>
+      <c r="D1" s="119"/>
+      <c r="E1" s="119"/>
+      <c r="F1" s="119"/>
+      <c r="G1" s="119"/>
+      <c r="H1" s="119"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
     </row>
     <row r="3" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A3" s="117"/>
-      <c r="B3" s="117" t="s">
+      <c r="A3" s="118"/>
+      <c r="B3" s="118" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="117" t="s">
+      <c r="C3" s="118" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="117"/>
-[...3 lines deleted...]
-      <c r="H3" s="117"/>
+      <c r="D3" s="118"/>
+      <c r="E3" s="118"/>
+      <c r="F3" s="118"/>
+      <c r="G3" s="118"/>
+      <c r="H3" s="118"/>
       <c r="I3" s="2"/>
     </row>
     <row r="4" spans="1:9" ht="11.25" customHeight="1">
-      <c r="A4" s="117"/>
-[...1 lines deleted...]
-      <c r="C4" s="117" t="s">
+      <c r="A4" s="118"/>
+      <c r="B4" s="118"/>
+      <c r="C4" s="118" t="s">
         <v>3</v>
       </c>
-      <c r="D4" s="117"/>
-      <c r="E4" s="117" t="s">
+      <c r="D4" s="118"/>
+      <c r="E4" s="118" t="s">
         <v>4</v>
       </c>
-      <c r="F4" s="117"/>
-      <c r="G4" s="117" t="s">
+      <c r="F4" s="118"/>
+      <c r="G4" s="118" t="s">
         <v>5</v>
       </c>
-      <c r="H4" s="117"/>
+      <c r="H4" s="118"/>
       <c r="I4" s="2"/>
     </row>
     <row r="5" spans="1:9" ht="67.5">
-      <c r="A5" s="117"/>
-      <c r="B5" s="117"/>
+      <c r="A5" s="118"/>
+      <c r="B5" s="118"/>
       <c r="C5" s="3" t="s">
         <v>55</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>55</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="2"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="10">
         <v>2015</v>
       </c>
       <c r="B6" s="11">
@@ -23174,66 +23371,66 @@
       </c>
       <c r="D45" s="28">
         <v>3.9</v>
       </c>
       <c r="E45" s="28">
         <v>99.7</v>
       </c>
       <c r="F45" s="28">
         <v>0.3</v>
       </c>
       <c r="G45" s="28">
         <v>91.1</v>
       </c>
       <c r="H45" s="28">
         <v>8.9</v>
       </c>
       <c r="I45" s="21"/>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="10">
         <v>2023</v>
       </c>
       <c r="B46" s="11">
         <v>97049.833333333328</v>
       </c>
-      <c r="C46" s="65">
+      <c r="C46" s="64">
         <v>96.3</v>
       </c>
-      <c r="D46" s="65">
+      <c r="D46" s="64">
         <v>3.7</v>
       </c>
-      <c r="E46" s="65">
+      <c r="E46" s="64">
         <v>99.6</v>
       </c>
-      <c r="F46" s="65">
+      <c r="F46" s="64">
         <v>0.4</v>
       </c>
-      <c r="G46" s="66">
+      <c r="G46" s="65">
         <v>91.4</v>
       </c>
-      <c r="H46" s="66">
+      <c r="H46" s="65">
         <v>8.6</v>
       </c>
       <c r="I46" s="21"/>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B47" s="8">
         <v>89975</v>
       </c>
       <c r="C47" s="27">
         <v>95.4</v>
       </c>
       <c r="D47" s="27">
         <v>4.5999999999999996</v>
       </c>
       <c r="E47" s="27">
         <v>99.5</v>
       </c>
       <c r="F47" s="27">
         <v>0.5</v>
       </c>
       <c r="G47" s="27">
         <v>89.2</v>
@@ -23308,66 +23505,66 @@
         <v>96.6</v>
       </c>
       <c r="D50" s="25">
         <v>3.4</v>
       </c>
       <c r="E50" s="25">
         <v>99.7</v>
       </c>
       <c r="F50" s="25">
         <v>0.3</v>
       </c>
       <c r="G50" s="25">
         <v>92.1</v>
       </c>
       <c r="H50" s="25">
         <v>7.9</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="10">
         <v>2024</v>
       </c>
       <c r="B51" s="11">
         <v>107557.58333333333</v>
       </c>
-      <c r="C51" s="64">
+      <c r="C51" s="63">
         <v>96.8</v>
       </c>
-      <c r="D51" s="64">
+      <c r="D51" s="63">
         <v>3.2</v>
       </c>
-      <c r="E51" s="64">
+      <c r="E51" s="63">
         <v>99.7</v>
       </c>
-      <c r="F51" s="64">
+      <c r="F51" s="63">
         <v>0.3</v>
       </c>
-      <c r="G51" s="74">
+      <c r="G51" s="73">
         <v>92.4</v>
       </c>
-      <c r="H51" s="74">
+      <c r="H51" s="73">
         <v>7.6</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B52" s="8">
         <v>103579.66666666667</v>
       </c>
       <c r="C52" s="48">
         <v>96.3</v>
       </c>
       <c r="D52" s="48">
         <v>3.7</v>
       </c>
       <c r="E52" s="48">
         <v>99.6</v>
       </c>
       <c r="F52" s="48">
         <v>0.4</v>
       </c>
       <c r="G52" s="49">
         <v>91.1</v>
       </c>
@@ -23383,51 +23580,51 @@
         <v>100001.66666666667</v>
       </c>
       <c r="C53" s="25">
         <v>96.7</v>
       </c>
       <c r="D53" s="25">
         <v>3.3</v>
       </c>
       <c r="E53" s="25">
         <v>99.8</v>
       </c>
       <c r="F53" s="25">
         <v>0.2</v>
       </c>
       <c r="G53" s="25">
         <v>92.1</v>
       </c>
       <c r="H53" s="25">
         <v>7.9</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="B54" s="73">
+      <c r="B54" s="72">
         <v>110362.33333333333</v>
       </c>
       <c r="C54" s="48">
         <v>97.2</v>
       </c>
       <c r="D54" s="48">
         <v>2.8</v>
       </c>
       <c r="E54" s="48">
         <v>99.7</v>
       </c>
       <c r="F54" s="48">
         <v>0.3</v>
       </c>
       <c r="G54" s="49">
         <v>93.5</v>
       </c>
       <c r="H54" s="49">
         <v>6.5</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="7" t="s">
         <v>10</v>
       </c>
@@ -23435,252 +23632,266 @@
         <v>112511.66666666667</v>
       </c>
       <c r="C55" s="49">
         <v>96.8</v>
       </c>
       <c r="D55" s="49">
         <v>3.2</v>
       </c>
       <c r="E55" s="49">
         <v>99.8</v>
       </c>
       <c r="F55" s="49">
         <v>0.2</v>
       </c>
       <c r="G55" s="49">
         <v>92.6</v>
       </c>
       <c r="H55" s="49">
         <v>7.4</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="10">
         <v>2025</v>
       </c>
-      <c r="B56" s="2"/>
-[...5 lines deleted...]
-      <c r="H56" s="2"/>
+      <c r="B56" s="11">
+        <v>121538.5</v>
+      </c>
+      <c r="C56" s="63">
+        <v>96.7</v>
+      </c>
+      <c r="D56" s="63">
+        <v>3.3</v>
+      </c>
+      <c r="E56" s="63">
+        <v>99.8</v>
+      </c>
+      <c r="F56" s="63">
+        <v>0.2</v>
+      </c>
+      <c r="G56" s="73">
+        <v>92.1</v>
+      </c>
+      <c r="H56" s="73">
+        <v>7.9</v>
+      </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B57" s="14">
         <f>'[1]3.1 '!D9/3</f>
         <v>110345</v>
       </c>
-      <c r="C57" s="103">
+      <c r="C57" s="102">
         <v>96.2</v>
       </c>
-      <c r="D57" s="103">
+      <c r="D57" s="102">
         <v>3.8</v>
       </c>
-      <c r="E57" s="105">
+      <c r="E57" s="104">
         <v>99.8</v>
       </c>
-      <c r="F57" s="105">
+      <c r="F57" s="104">
         <v>0.2</v>
       </c>
-      <c r="G57" s="106">
+      <c r="G57" s="105">
         <v>91</v>
       </c>
-      <c r="H57" s="106">
+      <c r="H57" s="105">
         <v>9</v>
       </c>
       <c r="I57" s="2"/>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="B58" s="110">
+      <c r="B58" s="109">
         <v>118746.33333333333</v>
       </c>
-      <c r="C58" s="109">
+      <c r="C58" s="108">
         <v>96.8</v>
       </c>
-      <c r="D58" s="109">
+      <c r="D58" s="108">
         <v>3.2</v>
       </c>
-      <c r="E58" s="109">
+      <c r="E58" s="108">
         <v>99.9</v>
       </c>
-      <c r="F58" s="109">
+      <c r="F58" s="108">
         <v>0.1</v>
       </c>
-      <c r="G58" s="109">
+      <c r="G58" s="108">
         <v>92.3</v>
       </c>
-      <c r="H58" s="109">
+      <c r="H58" s="108">
         <v>7.7</v>
       </c>
       <c r="I58" s="2"/>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="B59" s="110">
+      <c r="B59" s="109">
         <v>124063</v>
       </c>
       <c r="C59" s="48">
         <v>97</v>
       </c>
       <c r="D59" s="48">
         <v>3</v>
       </c>
       <c r="E59" s="48">
         <v>99.7</v>
       </c>
       <c r="F59" s="48">
         <v>0.3</v>
       </c>
       <c r="G59" s="49">
         <v>93</v>
       </c>
       <c r="H59" s="49">
         <v>7</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="B60" s="122">
+      <c r="B60" s="116">
         <v>126504</v>
       </c>
-      <c r="C60" s="102">
+      <c r="C60" s="101">
         <v>96.7</v>
       </c>
-      <c r="D60" s="102">
+      <c r="D60" s="101">
         <v>3.3</v>
       </c>
-      <c r="E60" s="102">
+      <c r="E60" s="101">
         <v>99.9</v>
       </c>
-      <c r="F60" s="102">
+      <c r="F60" s="101">
         <v>0.1</v>
       </c>
-      <c r="G60" s="102">
+      <c r="G60" s="101">
         <v>91.9</v>
       </c>
-      <c r="H60" s="102">
+      <c r="H60" s="101">
         <v>8.1</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:H3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:H4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Q60"/>
   <sheetViews>
     <sheetView topLeftCell="A19" workbookViewId="0">
-      <selection activeCell="P54" sqref="P54"/>
+      <selection activeCell="M47" sqref="M47"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="12" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="11.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="23.85546875" style="1" customWidth="1"/>
     <col min="5" max="5" width="11" style="1" customWidth="1"/>
     <col min="6" max="6" width="25.42578125" style="1" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="24.5703125" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="12.75">
-      <c r="A1" s="118" t="s">
+      <c r="A1" s="119" t="s">
         <v>13</v>
       </c>
-      <c r="B1" s="118"/>
-[...5 lines deleted...]
-      <c r="H1" s="118"/>
+      <c r="B1" s="119"/>
+      <c r="C1" s="119"/>
+      <c r="D1" s="119"/>
+      <c r="E1" s="119"/>
+      <c r="F1" s="119"/>
+      <c r="G1" s="119"/>
+      <c r="H1" s="119"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
     </row>
     <row r="3" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A3" s="117"/>
-      <c r="B3" s="117" t="s">
+      <c r="A3" s="118"/>
+      <c r="B3" s="118" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="117" t="s">
+      <c r="C3" s="118" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="117"/>
-[...3 lines deleted...]
-      <c r="H3" s="117"/>
+      <c r="D3" s="118"/>
+      <c r="E3" s="118"/>
+      <c r="F3" s="118"/>
+      <c r="G3" s="118"/>
+      <c r="H3" s="118"/>
       <c r="I3" s="2"/>
     </row>
     <row r="4" spans="1:9" ht="11.25" customHeight="1">
-      <c r="A4" s="117"/>
-[...1 lines deleted...]
-      <c r="C4" s="117" t="s">
+      <c r="A4" s="118"/>
+      <c r="B4" s="118"/>
+      <c r="C4" s="118" t="s">
         <v>3</v>
       </c>
-      <c r="D4" s="117"/>
-      <c r="E4" s="117" t="s">
+      <c r="D4" s="118"/>
+      <c r="E4" s="118" t="s">
         <v>4</v>
       </c>
-      <c r="F4" s="117"/>
-      <c r="G4" s="117" t="s">
+      <c r="F4" s="118"/>
+      <c r="G4" s="118" t="s">
         <v>5</v>
       </c>
-      <c r="H4" s="117"/>
+      <c r="H4" s="118"/>
       <c r="I4" s="2"/>
     </row>
     <row r="5" spans="1:9" ht="67.5">
-      <c r="A5" s="117"/>
-      <c r="B5" s="117"/>
+      <c r="A5" s="118"/>
+      <c r="B5" s="118"/>
       <c r="C5" s="3" t="s">
         <v>55</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>55</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="2"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="10">
         <v>2015</v>
       </c>
       <c r="B6" s="11">
@@ -24696,120 +24907,120 @@
     <row r="45" spans="1:17">
       <c r="A45" s="7" t="s">
         <v>10</v>
       </c>
       <c r="B45" s="8">
         <v>79387.666666666672</v>
       </c>
       <c r="C45" s="28">
         <v>98.4</v>
       </c>
       <c r="D45" s="28">
         <v>1.6</v>
       </c>
       <c r="E45" s="28">
         <v>99.7</v>
       </c>
       <c r="F45" s="28">
         <v>0.3</v>
       </c>
       <c r="G45" s="28">
         <v>92.9</v>
       </c>
       <c r="H45" s="28">
         <v>7.1</v>
       </c>
-      <c r="J45" s="119"/>
-[...6 lines deleted...]
-      <c r="Q45" s="119"/>
+      <c r="J45" s="120"/>
+      <c r="K45" s="120"/>
+      <c r="L45" s="120"/>
+      <c r="M45" s="120"/>
+      <c r="N45" s="120"/>
+      <c r="O45" s="120"/>
+      <c r="P45" s="120"/>
+      <c r="Q45" s="120"/>
     </row>
     <row r="46" spans="1:17">
       <c r="A46" s="10">
         <v>2023</v>
       </c>
       <c r="B46" s="11">
         <v>83169.416666666672</v>
       </c>
-      <c r="C46" s="65">
+      <c r="C46" s="64">
         <v>98.4</v>
       </c>
-      <c r="D46" s="65">
+      <c r="D46" s="64">
         <v>1.6</v>
       </c>
-      <c r="E46" s="65">
+      <c r="E46" s="64">
         <v>99.6</v>
       </c>
-      <c r="F46" s="65">
+      <c r="F46" s="64">
         <v>0.4</v>
       </c>
-      <c r="G46" s="66">
+      <c r="G46" s="65">
         <v>93.1</v>
       </c>
-      <c r="H46" s="66">
+      <c r="H46" s="65">
         <v>6.9</v>
       </c>
-      <c r="J46" s="119"/>
-[...6 lines deleted...]
-      <c r="Q46" s="119"/>
+      <c r="J46" s="120"/>
+      <c r="K46" s="120"/>
+      <c r="L46" s="120"/>
+      <c r="M46" s="120"/>
+      <c r="N46" s="120"/>
+      <c r="O46" s="120"/>
+      <c r="P46" s="120"/>
+      <c r="Q46" s="120"/>
     </row>
     <row r="47" spans="1:17">
       <c r="A47" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B47" s="8">
         <v>82809</v>
       </c>
       <c r="C47" s="27">
         <v>98.6</v>
       </c>
       <c r="D47" s="27">
         <v>1.4</v>
       </c>
       <c r="E47" s="27">
         <v>99.9</v>
       </c>
       <c r="F47" s="27">
         <v>0.1</v>
       </c>
       <c r="G47" s="27">
         <v>93.1</v>
       </c>
       <c r="H47" s="27">
         <v>6.9</v>
       </c>
-      <c r="J47" s="119"/>
-      <c r="K47" s="119"/>
+      <c r="J47" s="120"/>
+      <c r="K47" s="120"/>
       <c r="L47" s="31"/>
       <c r="M47" s="31"/>
       <c r="N47" s="31"/>
       <c r="O47" s="31"/>
       <c r="P47" s="31"/>
       <c r="Q47" s="31"/>
     </row>
     <row r="48" spans="1:17">
       <c r="A48" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B48" s="8">
         <v>78700</v>
       </c>
       <c r="C48" s="27">
         <v>98.9</v>
       </c>
       <c r="D48" s="27">
         <v>1.1000000000000001</v>
       </c>
       <c r="E48" s="27">
         <v>99.8</v>
       </c>
       <c r="F48" s="27">
         <v>0.2</v>
@@ -24858,66 +25069,66 @@
         <v>97.7</v>
       </c>
       <c r="D50" s="25">
         <v>2.2999999999999998</v>
       </c>
       <c r="E50" s="25">
         <v>99.1</v>
       </c>
       <c r="F50" s="25">
         <v>0.9</v>
       </c>
       <c r="G50" s="25">
         <v>91.7</v>
       </c>
       <c r="H50" s="25">
         <v>8.3000000000000007</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="10">
         <v>2024</v>
       </c>
       <c r="B51" s="11">
         <v>85793.916666666672</v>
       </c>
-      <c r="C51" s="64">
+      <c r="C51" s="63">
         <v>97.9</v>
       </c>
-      <c r="D51" s="64">
+      <c r="D51" s="63">
         <v>2.1</v>
       </c>
-      <c r="E51" s="64">
+      <c r="E51" s="63">
         <v>99.2</v>
       </c>
-      <c r="F51" s="64">
+      <c r="F51" s="63">
         <v>0.8</v>
       </c>
-      <c r="G51" s="74">
+      <c r="G51" s="73">
         <v>92.8</v>
       </c>
-      <c r="H51" s="74">
+      <c r="H51" s="73">
         <v>7.2</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B52" s="14">
         <v>81992</v>
       </c>
       <c r="C52" s="48">
         <v>97</v>
       </c>
       <c r="D52" s="48">
         <v>3</v>
       </c>
       <c r="E52" s="48">
         <v>98.8</v>
       </c>
       <c r="F52" s="48">
         <v>1.2</v>
       </c>
       <c r="G52" s="49">
         <v>90.7</v>
       </c>
@@ -24933,51 +25144,51 @@
         <v>84889</v>
       </c>
       <c r="C53" s="25">
         <v>98.1</v>
       </c>
       <c r="D53" s="25">
         <v>1.9</v>
       </c>
       <c r="E53" s="25">
         <v>99.2</v>
       </c>
       <c r="F53" s="25">
         <v>0.8</v>
       </c>
       <c r="G53" s="25">
         <v>93.7</v>
       </c>
       <c r="H53" s="25">
         <v>6.3</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="B54" s="73">
+      <c r="B54" s="72">
         <v>86390</v>
       </c>
       <c r="C54" s="48">
         <v>98.3</v>
       </c>
       <c r="D54" s="48">
         <v>1.7</v>
       </c>
       <c r="E54" s="48">
         <v>99.6</v>
       </c>
       <c r="F54" s="48">
         <v>0.4</v>
       </c>
       <c r="G54" s="49">
         <v>93.5</v>
       </c>
       <c r="H54" s="49">
         <v>6.5</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="7" t="s">
         <v>10</v>
       </c>
@@ -24985,256 +25196,270 @@
         <v>89778.333333333328</v>
       </c>
       <c r="C55" s="49">
         <v>97.9</v>
       </c>
       <c r="D55" s="49">
         <v>2.1</v>
       </c>
       <c r="E55" s="49">
         <v>99</v>
       </c>
       <c r="F55" s="49">
         <v>1</v>
       </c>
       <c r="G55" s="49">
         <v>93.4</v>
       </c>
       <c r="H55" s="49">
         <v>6.6</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="10">
         <v>2025</v>
       </c>
-      <c r="B56" s="2"/>
-[...5 lines deleted...]
-      <c r="H56" s="2"/>
+      <c r="B56" s="11">
+        <v>97927.25</v>
+      </c>
+      <c r="C56" s="63">
+        <v>98.3</v>
+      </c>
+      <c r="D56" s="63">
+        <v>1.7</v>
+      </c>
+      <c r="E56" s="63">
+        <v>99.4</v>
+      </c>
+      <c r="F56" s="63">
+        <v>0.6</v>
+      </c>
+      <c r="G56" s="73">
+        <v>93.5</v>
+      </c>
+      <c r="H56" s="73">
+        <v>6.5</v>
+      </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B57" s="14">
         <f>'[1]3.1 '!D10/3</f>
         <v>93657.666666666672</v>
       </c>
-      <c r="C57" s="103">
+      <c r="C57" s="102">
         <v>97.8</v>
       </c>
-      <c r="D57" s="103">
+      <c r="D57" s="102">
         <v>2.2000000000000002</v>
       </c>
-      <c r="E57" s="105">
+      <c r="E57" s="104">
         <v>99.3</v>
       </c>
-      <c r="F57" s="105">
+      <c r="F57" s="104">
         <v>0.7</v>
       </c>
-      <c r="G57" s="106">
+      <c r="G57" s="105">
         <v>91.4</v>
       </c>
-      <c r="H57" s="106">
+      <c r="H57" s="105">
         <v>8.6</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="B58" s="110">
+      <c r="B58" s="109">
         <v>94074</v>
       </c>
-      <c r="C58" s="109">
+      <c r="C58" s="108">
         <v>98.6</v>
       </c>
-      <c r="D58" s="109">
+      <c r="D58" s="108">
         <v>1.4</v>
       </c>
-      <c r="E58" s="109">
+      <c r="E58" s="108">
         <v>99.6</v>
       </c>
-      <c r="F58" s="109">
+      <c r="F58" s="108">
         <v>0.4</v>
       </c>
-      <c r="G58" s="109">
+      <c r="G58" s="108">
         <v>94.5</v>
       </c>
-      <c r="H58" s="109">
+      <c r="H58" s="108">
         <v>5.5</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="B59" s="110">
+      <c r="B59" s="109">
         <v>99936</v>
       </c>
       <c r="C59" s="48">
         <v>98.7</v>
       </c>
       <c r="D59" s="48">
         <v>1.3</v>
       </c>
       <c r="E59" s="48">
         <v>99.7</v>
       </c>
       <c r="F59" s="48">
         <v>0.3</v>
       </c>
       <c r="G59" s="49">
         <v>94.3</v>
       </c>
       <c r="H59" s="49">
         <v>5.7</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="B60" s="122">
+      <c r="B60" s="116">
         <v>103025.66666666667</v>
       </c>
-      <c r="C60" s="102">
+      <c r="C60" s="101">
         <v>98.2</v>
       </c>
-      <c r="D60" s="102">
+      <c r="D60" s="101">
         <v>1.8</v>
       </c>
-      <c r="E60" s="102">
+      <c r="E60" s="101">
         <v>99.2</v>
       </c>
-      <c r="F60" s="102">
+      <c r="F60" s="101">
         <v>0.8</v>
       </c>
-      <c r="G60" s="102">
+      <c r="G60" s="101">
         <v>93.7</v>
       </c>
-      <c r="H60" s="102">
+      <c r="H60" s="101">
         <v>6.3</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="13">
+    <mergeCell ref="J45:J47"/>
+    <mergeCell ref="K45:K47"/>
+    <mergeCell ref="L45:Q45"/>
+    <mergeCell ref="L46:M46"/>
+    <mergeCell ref="N46:O46"/>
+    <mergeCell ref="P46:Q46"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:H3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:H4"/>
-    <mergeCell ref="J45:J47"/>
-[...4 lines deleted...]
-    <mergeCell ref="P46:Q46"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I60"/>
   <sheetViews>
     <sheetView topLeftCell="A19" workbookViewId="0">
-      <selection activeCell="N47" sqref="N47"/>
+      <selection activeCell="M54" sqref="M54"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="12" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="11.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="23.85546875" style="1" customWidth="1"/>
     <col min="5" max="5" width="11" style="1" customWidth="1"/>
     <col min="6" max="6" width="25.42578125" style="1" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="24.5703125" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="12.75">
-      <c r="A1" s="118" t="s">
+      <c r="A1" s="119" t="s">
         <v>14</v>
       </c>
-      <c r="B1" s="118"/>
-[...5 lines deleted...]
-      <c r="H1" s="118"/>
+      <c r="B1" s="119"/>
+      <c r="C1" s="119"/>
+      <c r="D1" s="119"/>
+      <c r="E1" s="119"/>
+      <c r="F1" s="119"/>
+      <c r="G1" s="119"/>
+      <c r="H1" s="119"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
     </row>
     <row r="3" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A3" s="117"/>
-      <c r="B3" s="117" t="s">
+      <c r="A3" s="118"/>
+      <c r="B3" s="118" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="117" t="s">
+      <c r="C3" s="118" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="117"/>
-[...3 lines deleted...]
-      <c r="H3" s="117"/>
+      <c r="D3" s="118"/>
+      <c r="E3" s="118"/>
+      <c r="F3" s="118"/>
+      <c r="G3" s="118"/>
+      <c r="H3" s="118"/>
       <c r="I3" s="2"/>
     </row>
     <row r="4" spans="1:9" ht="11.25" customHeight="1">
-      <c r="A4" s="117"/>
-[...1 lines deleted...]
-      <c r="C4" s="117" t="s">
+      <c r="A4" s="118"/>
+      <c r="B4" s="118"/>
+      <c r="C4" s="118" t="s">
         <v>3</v>
       </c>
-      <c r="D4" s="117"/>
-      <c r="E4" s="117" t="s">
+      <c r="D4" s="118"/>
+      <c r="E4" s="118" t="s">
         <v>4</v>
       </c>
-      <c r="F4" s="117"/>
-      <c r="G4" s="117" t="s">
+      <c r="F4" s="118"/>
+      <c r="G4" s="118" t="s">
         <v>5</v>
       </c>
-      <c r="H4" s="117"/>
+      <c r="H4" s="118"/>
       <c r="I4" s="2"/>
     </row>
     <row r="5" spans="1:9" ht="67.5">
-      <c r="A5" s="117"/>
-      <c r="B5" s="117"/>
+      <c r="A5" s="118"/>
+      <c r="B5" s="118"/>
       <c r="C5" s="3" t="s">
         <v>55</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>55</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="2"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="10">
         <v>2015</v>
       </c>
       <c r="B6" s="11">
@@ -26258,66 +26483,66 @@
         <v>96.5</v>
       </c>
       <c r="D45" s="28">
         <v>3.5</v>
       </c>
       <c r="E45" s="28">
         <v>98.6</v>
       </c>
       <c r="F45" s="28">
         <v>1.4</v>
       </c>
       <c r="G45" s="28">
         <v>96</v>
       </c>
       <c r="H45" s="28">
         <v>4</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="10">
         <v>2023</v>
       </c>
       <c r="B46" s="11">
         <v>83956.5</v>
       </c>
-      <c r="C46" s="65">
+      <c r="C46" s="64">
         <v>96.4</v>
       </c>
-      <c r="D46" s="65">
+      <c r="D46" s="64">
         <v>3.6</v>
       </c>
-      <c r="E46" s="65">
+      <c r="E46" s="64">
         <v>99.7</v>
       </c>
-      <c r="F46" s="65">
+      <c r="F46" s="64">
         <v>0.3</v>
       </c>
-      <c r="G46" s="66">
+      <c r="G46" s="65">
         <v>95.8</v>
       </c>
-      <c r="H46" s="66">
+      <c r="H46" s="65">
         <v>4.2</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B47" s="8">
         <v>83966</v>
       </c>
       <c r="C47" s="27">
         <v>96.3</v>
       </c>
       <c r="D47" s="27">
         <v>3.7</v>
       </c>
       <c r="E47" s="27">
         <v>99.2</v>
       </c>
       <c r="F47" s="27">
         <v>0.8</v>
       </c>
       <c r="G47" s="27">
         <v>95.7</v>
       </c>
@@ -26333,51 +26558,51 @@
         <v>81554</v>
       </c>
       <c r="C48" s="27">
         <v>95.8</v>
       </c>
       <c r="D48" s="27">
         <v>4.2</v>
       </c>
       <c r="E48" s="27">
         <v>99.7</v>
       </c>
       <c r="F48" s="27">
         <v>0.3</v>
       </c>
       <c r="G48" s="27">
         <v>95</v>
       </c>
       <c r="H48" s="27">
         <v>5</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="B49" s="72" t="s">
+      <c r="B49" s="71" t="s">
         <v>39</v>
       </c>
       <c r="C49" s="32">
         <v>96.7</v>
       </c>
       <c r="D49" s="32">
         <v>3.3</v>
       </c>
       <c r="E49" s="32">
         <v>99.9</v>
       </c>
       <c r="F49" s="32">
         <v>0.1</v>
       </c>
       <c r="G49" s="32">
         <v>96.1</v>
       </c>
       <c r="H49" s="32">
         <v>3.9</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="7" t="s">
         <v>10</v>
       </c>
@@ -26388,66 +26613,66 @@
         <v>97</v>
       </c>
       <c r="D50" s="25">
         <v>3</v>
       </c>
       <c r="E50" s="25">
         <v>99.9</v>
       </c>
       <c r="F50" s="25">
         <v>0.1</v>
       </c>
       <c r="G50" s="25">
         <v>96.4</v>
       </c>
       <c r="H50" s="25">
         <v>3.6</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="10">
         <v>2024</v>
       </c>
       <c r="B51" s="11">
         <v>87674.5</v>
       </c>
-      <c r="C51" s="64">
+      <c r="C51" s="63">
         <v>97.2</v>
       </c>
-      <c r="D51" s="64">
+      <c r="D51" s="63">
         <v>2.8</v>
       </c>
-      <c r="E51" s="64">
+      <c r="E51" s="63">
         <v>99.9</v>
       </c>
-      <c r="F51" s="64">
+      <c r="F51" s="63">
         <v>0.1</v>
       </c>
-      <c r="G51" s="74">
+      <c r="G51" s="73">
         <v>96.4</v>
       </c>
-      <c r="H51" s="74">
+      <c r="H51" s="73">
         <v>3.6</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B52" s="8">
         <v>83715</v>
       </c>
       <c r="C52" s="48">
         <v>97</v>
       </c>
       <c r="D52" s="48">
         <v>3</v>
       </c>
       <c r="E52" s="48">
         <v>99.9</v>
       </c>
       <c r="F52" s="48">
         <v>0.1</v>
       </c>
       <c r="G52" s="49">
         <v>96.5</v>
       </c>
@@ -26463,51 +26688,51 @@
         <v>84150.333333333328</v>
       </c>
       <c r="C53" s="25">
         <v>97.2</v>
       </c>
       <c r="D53" s="25">
         <v>2.8</v>
       </c>
       <c r="E53" s="25">
         <v>99.9</v>
       </c>
       <c r="F53" s="25">
         <v>0.1</v>
       </c>
       <c r="G53" s="25">
         <v>96.5</v>
       </c>
       <c r="H53" s="25">
         <v>3.5</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="B54" s="73">
+      <c r="B54" s="72">
         <v>85917.666666666672</v>
       </c>
       <c r="C54" s="48">
         <v>96.9</v>
       </c>
       <c r="D54" s="48">
         <v>3.1</v>
       </c>
       <c r="E54" s="48">
         <v>99.8</v>
       </c>
       <c r="F54" s="48">
         <v>0.2</v>
       </c>
       <c r="G54" s="49">
         <v>96.2</v>
       </c>
       <c r="H54" s="49">
         <v>3.8</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="7" t="s">
         <v>10</v>
       </c>
@@ -26515,250 +26740,264 @@
         <v>95693.666666666672</v>
       </c>
       <c r="C55" s="49">
         <v>97.4</v>
       </c>
       <c r="D55" s="49">
         <v>2.6</v>
       </c>
       <c r="E55" s="49">
         <v>99.9</v>
       </c>
       <c r="F55" s="49">
         <v>0.1</v>
       </c>
       <c r="G55" s="49">
         <v>96.6</v>
       </c>
       <c r="H55" s="49">
         <v>3.4</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="10">
         <v>2025</v>
       </c>
-      <c r="B56" s="2"/>
-[...5 lines deleted...]
-      <c r="H56" s="2"/>
+      <c r="B56" s="11">
+        <v>99497.166666666672</v>
+      </c>
+      <c r="C56" s="63">
+        <v>96.9</v>
+      </c>
+      <c r="D56" s="63">
+        <v>3.1</v>
+      </c>
+      <c r="E56" s="63">
+        <v>99.8</v>
+      </c>
+      <c r="F56" s="63">
+        <v>0.2</v>
+      </c>
+      <c r="G56" s="73">
+        <v>96.1</v>
+      </c>
+      <c r="H56" s="73">
+        <v>3.9</v>
+      </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B57" s="14">
         <f>'[1]3.1 '!D11/3</f>
         <v>94008.666666666672</v>
       </c>
-      <c r="C57" s="103">
+      <c r="C57" s="102">
         <v>96.9</v>
       </c>
-      <c r="D57" s="103">
+      <c r="D57" s="102">
         <v>3.1</v>
       </c>
-      <c r="E57" s="105">
+      <c r="E57" s="104">
         <v>99.9</v>
       </c>
-      <c r="F57" s="105">
+      <c r="F57" s="104">
         <v>0.1</v>
       </c>
-      <c r="G57" s="106">
+      <c r="G57" s="105">
         <v>96.1</v>
       </c>
-      <c r="H57" s="106">
+      <c r="H57" s="105">
         <v>3.9</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="B58" s="110">
+      <c r="B58" s="109">
         <v>95401.666666666672</v>
       </c>
-      <c r="C58" s="109">
+      <c r="C58" s="108">
         <v>97.3</v>
       </c>
-      <c r="D58" s="109">
+      <c r="D58" s="108">
         <v>2.7</v>
       </c>
-      <c r="E58" s="109">
+      <c r="E58" s="108">
         <v>99.9</v>
       </c>
-      <c r="F58" s="109">
+      <c r="F58" s="108">
         <v>0.1</v>
       </c>
-      <c r="G58" s="109">
+      <c r="G58" s="108">
         <v>96.7</v>
       </c>
-      <c r="H58" s="109">
+      <c r="H58" s="108">
         <v>3.3</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="B59" s="110">
+      <c r="B59" s="109">
         <v>99907</v>
       </c>
       <c r="C59" s="48">
         <v>96.4</v>
       </c>
       <c r="D59" s="48">
         <v>3.6</v>
       </c>
       <c r="E59" s="48">
         <v>99.8</v>
       </c>
       <c r="F59" s="48">
         <v>0.2</v>
       </c>
       <c r="G59" s="49">
         <v>95.5</v>
       </c>
       <c r="H59" s="49">
         <v>4.5</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="B60" s="122">
+      <c r="B60" s="116">
         <v>104625.33333333333</v>
       </c>
-      <c r="C60" s="102">
+      <c r="C60" s="101">
         <v>96.9</v>
       </c>
-      <c r="D60" s="102">
+      <c r="D60" s="101">
         <v>3.1</v>
       </c>
-      <c r="E60" s="102">
+      <c r="E60" s="101">
         <v>99.9</v>
       </c>
-      <c r="F60" s="102">
+      <c r="F60" s="101">
         <v>0.1</v>
       </c>
-      <c r="G60" s="102">
+      <c r="G60" s="101">
         <v>96.2</v>
       </c>
-      <c r="H60" s="102">
+      <c r="H60" s="101">
         <v>3.8</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:H3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:H4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I60"/>
   <sheetViews>
     <sheetView topLeftCell="A13" workbookViewId="0">
-      <selection activeCell="L34" sqref="L34:L36"/>
+      <selection activeCell="K42" sqref="K42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="12" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="11.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="23.85546875" style="1" customWidth="1"/>
     <col min="5" max="5" width="11" style="1" customWidth="1"/>
     <col min="6" max="6" width="25.42578125" style="1" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="24.5703125" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="12.75">
-      <c r="A1" s="118" t="s">
+      <c r="A1" s="119" t="s">
         <v>15</v>
       </c>
-      <c r="B1" s="118"/>
-[...5 lines deleted...]
-      <c r="H1" s="118"/>
+      <c r="B1" s="119"/>
+      <c r="C1" s="119"/>
+      <c r="D1" s="119"/>
+      <c r="E1" s="119"/>
+      <c r="F1" s="119"/>
+      <c r="G1" s="119"/>
+      <c r="H1" s="119"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
     </row>
     <row r="3" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A3" s="117"/>
-      <c r="B3" s="117" t="s">
+      <c r="A3" s="118"/>
+      <c r="B3" s="118" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="117" t="s">
+      <c r="C3" s="118" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="117"/>
-[...3 lines deleted...]
-      <c r="H3" s="117"/>
+      <c r="D3" s="118"/>
+      <c r="E3" s="118"/>
+      <c r="F3" s="118"/>
+      <c r="G3" s="118"/>
+      <c r="H3" s="118"/>
       <c r="I3" s="2"/>
     </row>
     <row r="4" spans="1:9" ht="11.25" customHeight="1">
-      <c r="A4" s="117"/>
-[...1 lines deleted...]
-      <c r="C4" s="117" t="s">
+      <c r="A4" s="118"/>
+      <c r="B4" s="118"/>
+      <c r="C4" s="118" t="s">
         <v>3</v>
       </c>
-      <c r="D4" s="117"/>
-      <c r="E4" s="117" t="s">
+      <c r="D4" s="118"/>
+      <c r="E4" s="118" t="s">
         <v>4</v>
       </c>
-      <c r="F4" s="117"/>
-      <c r="G4" s="117" t="s">
+      <c r="F4" s="118"/>
+      <c r="G4" s="118" t="s">
         <v>5</v>
       </c>
-      <c r="H4" s="117"/>
+      <c r="H4" s="118"/>
       <c r="I4" s="2"/>
     </row>
     <row r="5" spans="1:9" ht="67.5">
-      <c r="A5" s="117"/>
-      <c r="B5" s="117"/>
+      <c r="A5" s="118"/>
+      <c r="B5" s="118"/>
       <c r="C5" s="3" t="s">
         <v>55</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>55</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="2"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="10">
         <v>2015</v>
       </c>
       <c r="B6" s="11">
@@ -27782,66 +28021,66 @@
         <v>99.9</v>
       </c>
       <c r="D45" s="28">
         <v>0.1</v>
       </c>
       <c r="E45" s="28">
         <v>99.9</v>
       </c>
       <c r="F45" s="28">
         <v>0.1</v>
       </c>
       <c r="G45" s="28">
         <v>99.9</v>
       </c>
       <c r="H45" s="28">
         <v>0.1</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="10">
         <v>2023</v>
       </c>
       <c r="B46" s="11">
         <v>74588</v>
       </c>
-      <c r="C46" s="65">
+      <c r="C46" s="64">
         <v>99.9</v>
       </c>
-      <c r="D46" s="65">
+      <c r="D46" s="64">
         <v>0.1</v>
       </c>
-      <c r="E46" s="65">
+      <c r="E46" s="64">
         <v>99.9</v>
       </c>
-      <c r="F46" s="65">
+      <c r="F46" s="64">
         <v>0.1</v>
       </c>
-      <c r="G46" s="66">
+      <c r="G46" s="65">
         <v>99.8</v>
       </c>
-      <c r="H46" s="66">
+      <c r="H46" s="65">
         <v>0.2</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B47" s="8">
         <v>71560</v>
       </c>
       <c r="C47" s="27">
         <v>99.8</v>
       </c>
       <c r="D47" s="27">
         <v>0.2</v>
       </c>
       <c r="E47" s="27">
         <v>99.9</v>
       </c>
       <c r="F47" s="27">
         <v>0.1</v>
       </c>
       <c r="G47" s="27">
         <v>99.6</v>
       </c>
@@ -27857,51 +28096,51 @@
         <v>74328</v>
       </c>
       <c r="C48" s="27">
         <v>99.8</v>
       </c>
       <c r="D48" s="27">
         <v>0.2</v>
       </c>
       <c r="E48" s="27">
         <v>99.9</v>
       </c>
       <c r="F48" s="27">
         <v>0.1</v>
       </c>
       <c r="G48" s="27">
         <v>99.6</v>
       </c>
       <c r="H48" s="27">
         <v>0.4</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="B49" s="71" t="s">
+      <c r="B49" s="70" t="s">
         <v>40</v>
       </c>
       <c r="C49" s="16">
         <v>99.9</v>
       </c>
       <c r="D49" s="16">
         <v>0.1</v>
       </c>
       <c r="E49" s="16">
         <v>100</v>
       </c>
       <c r="F49" s="16">
         <v>0</v>
       </c>
       <c r="G49" s="16">
         <v>99.9</v>
       </c>
       <c r="H49" s="16">
         <v>0.1</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="7" t="s">
         <v>10</v>
       </c>
@@ -27912,66 +28151,66 @@
         <v>99.9</v>
       </c>
       <c r="D50" s="25">
         <v>0.1</v>
       </c>
       <c r="E50" s="25">
         <v>100</v>
       </c>
       <c r="F50" s="25">
         <v>0</v>
       </c>
       <c r="G50" s="25">
         <v>99.8</v>
       </c>
       <c r="H50" s="25">
         <v>0.2</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="10">
         <v>2024</v>
       </c>
       <c r="B51" s="11">
         <v>81197.583333333328</v>
       </c>
-      <c r="C51" s="64">
+      <c r="C51" s="63">
         <v>99.8</v>
       </c>
-      <c r="D51" s="64">
+      <c r="D51" s="63">
         <v>0.2</v>
       </c>
-      <c r="E51" s="64">
+      <c r="E51" s="63">
         <v>100</v>
       </c>
-      <c r="F51" s="64">
+      <c r="F51" s="63">
         <v>0</v>
       </c>
-      <c r="G51" s="74">
+      <c r="G51" s="73">
         <v>99.7</v>
       </c>
-      <c r="H51" s="74">
+      <c r="H51" s="73">
         <v>0.3</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B52" s="14">
         <v>80903</v>
       </c>
       <c r="C52" s="48">
         <v>99.8</v>
       </c>
       <c r="D52" s="48">
         <v>0.2</v>
       </c>
       <c r="E52" s="48">
         <v>99.9</v>
       </c>
       <c r="F52" s="48">
         <v>0.1</v>
       </c>
       <c r="G52" s="49">
         <v>99.5</v>
       </c>
@@ -27987,302 +28226,316 @@
         <v>79209</v>
       </c>
       <c r="C53" s="25">
         <v>99.7</v>
       </c>
       <c r="D53" s="25">
         <v>0.3</v>
       </c>
       <c r="E53" s="25">
         <v>99.8</v>
       </c>
       <c r="F53" s="25">
         <v>0.2</v>
       </c>
       <c r="G53" s="25">
         <v>99.5</v>
       </c>
       <c r="H53" s="25">
         <v>0.5</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="B54" s="73">
+      <c r="B54" s="72">
         <v>80571.333333333328</v>
       </c>
       <c r="C54" s="48">
         <v>99.9</v>
       </c>
       <c r="D54" s="48">
         <v>0.1</v>
       </c>
       <c r="E54" s="48">
         <v>100</v>
       </c>
-      <c r="F54" s="73" t="s">
+      <c r="F54" s="72" t="s">
         <v>33</v>
       </c>
       <c r="G54" s="49">
         <v>99.8</v>
       </c>
       <c r="H54" s="49">
         <v>0.2</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="7" t="s">
         <v>10</v>
       </c>
       <c r="B55" s="14">
         <v>83434.333333333328</v>
       </c>
       <c r="C55" s="49">
         <v>100</v>
       </c>
       <c r="D55" s="49">
         <v>0</v>
       </c>
       <c r="E55" s="49">
         <v>100</v>
       </c>
-      <c r="F55" s="69" t="s">
+      <c r="F55" s="68" t="s">
         <v>33</v>
       </c>
       <c r="G55" s="49">
         <v>99.9</v>
       </c>
       <c r="H55" s="49">
         <v>0.1</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="10">
         <v>2025</v>
       </c>
-      <c r="B56" s="2"/>
-[...5 lines deleted...]
-      <c r="H56" s="2"/>
+      <c r="B56" s="11">
+        <v>88488.583333333328</v>
+      </c>
+      <c r="C56" s="63">
+        <v>99.9</v>
+      </c>
+      <c r="D56" s="63">
+        <v>0.1</v>
+      </c>
+      <c r="E56" s="63">
+        <v>100</v>
+      </c>
+      <c r="F56" s="63">
+        <v>0</v>
+      </c>
+      <c r="G56" s="73">
+        <v>99.9</v>
+      </c>
+      <c r="H56" s="73">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B57" s="14">
         <f>'[1]3.1 '!D12/3</f>
         <v>86194.666666666672</v>
       </c>
-      <c r="C57" s="103">
+      <c r="C57" s="102">
         <v>100</v>
       </c>
-      <c r="D57" s="103">
+      <c r="D57" s="102">
         <v>0</v>
       </c>
-      <c r="E57" s="105">
+      <c r="E57" s="104">
         <v>100</v>
       </c>
-      <c r="F57" s="105">
+      <c r="F57" s="104">
         <v>0</v>
       </c>
-      <c r="G57" s="106">
+      <c r="G57" s="105">
         <v>99.9</v>
       </c>
-      <c r="H57" s="106">
+      <c r="H57" s="105">
         <v>0.1</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="B58" s="110">
+      <c r="B58" s="109">
         <v>88320.333333333328</v>
       </c>
-      <c r="C58" s="109">
+      <c r="C58" s="108">
         <v>99.9</v>
       </c>
-      <c r="D58" s="109">
+      <c r="D58" s="108">
         <v>0.1</v>
       </c>
-      <c r="E58" s="109">
+      <c r="E58" s="108">
         <v>100</v>
       </c>
-      <c r="F58" s="109">
+      <c r="F58" s="108">
         <v>0</v>
       </c>
-      <c r="G58" s="109">
+      <c r="G58" s="108">
         <v>99.7</v>
       </c>
-      <c r="H58" s="109">
+      <c r="H58" s="108">
         <v>0.3</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="B59" s="110">
+      <c r="B59" s="109">
         <v>88777.333333333328</v>
       </c>
       <c r="C59" s="48">
         <v>99.9</v>
       </c>
       <c r="D59" s="48">
         <v>0.1</v>
       </c>
       <c r="E59" s="48">
         <v>100</v>
       </c>
       <c r="F59" s="48">
         <v>0</v>
       </c>
       <c r="G59" s="49">
         <v>99.8</v>
       </c>
       <c r="H59" s="49">
         <v>0.2</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="B60" s="122">
+      <c r="B60" s="116">
         <v>91234</v>
       </c>
-      <c r="C60" s="102">
+      <c r="C60" s="101">
         <v>100</v>
       </c>
-      <c r="D60" s="102">
+      <c r="D60" s="101">
         <v>0</v>
       </c>
-      <c r="E60" s="102">
+      <c r="E60" s="101">
         <v>100</v>
       </c>
-      <c r="F60" s="102">
+      <c r="F60" s="101">
         <v>0</v>
       </c>
-      <c r="G60" s="102">
+      <c r="G60" s="101">
         <v>100</v>
       </c>
-      <c r="H60" s="102">
+      <c r="H60" s="101">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:H3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:H4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:L66"/>
   <sheetViews>
     <sheetView topLeftCell="A16" workbookViewId="0">
-      <selection activeCell="N42" sqref="N42:N44"/>
+      <selection activeCell="L44" sqref="L44"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="12" style="34" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="34" customWidth="1"/>
     <col min="3" max="3" width="11.140625" style="34" customWidth="1"/>
     <col min="4" max="4" width="23.85546875" style="34" customWidth="1"/>
     <col min="5" max="5" width="11" style="34" customWidth="1"/>
     <col min="6" max="6" width="25.42578125" style="34" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="34" customWidth="1"/>
     <col min="8" max="8" width="24.5703125" style="34" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="34"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="12.75">
-      <c r="A1" s="120" t="s">
+      <c r="A1" s="121" t="s">
         <v>16</v>
       </c>
-      <c r="B1" s="120"/>
-[...5 lines deleted...]
-      <c r="H1" s="120"/>
+      <c r="B1" s="121"/>
+      <c r="C1" s="121"/>
+      <c r="D1" s="121"/>
+      <c r="E1" s="121"/>
+      <c r="F1" s="121"/>
+      <c r="G1" s="121"/>
+      <c r="H1" s="121"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="35"/>
       <c r="B2" s="35"/>
     </row>
     <row r="3" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A3" s="121"/>
-      <c r="B3" s="121" t="s">
+      <c r="A3" s="122"/>
+      <c r="B3" s="122" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="121" t="s">
+      <c r="C3" s="122" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="121"/>
-[...3 lines deleted...]
-      <c r="H3" s="121"/>
+      <c r="D3" s="122"/>
+      <c r="E3" s="122"/>
+      <c r="F3" s="122"/>
+      <c r="G3" s="122"/>
+      <c r="H3" s="122"/>
       <c r="I3" s="35"/>
     </row>
     <row r="4" spans="1:9" ht="11.25" customHeight="1">
-      <c r="A4" s="121"/>
-[...1 lines deleted...]
-      <c r="C4" s="121" t="s">
+      <c r="A4" s="122"/>
+      <c r="B4" s="122"/>
+      <c r="C4" s="122" t="s">
         <v>3</v>
       </c>
-      <c r="D4" s="121"/>
-      <c r="E4" s="121" t="s">
+      <c r="D4" s="122"/>
+      <c r="E4" s="122" t="s">
         <v>4</v>
       </c>
-      <c r="F4" s="121"/>
-      <c r="G4" s="121" t="s">
+      <c r="F4" s="122"/>
+      <c r="G4" s="122" t="s">
         <v>5</v>
       </c>
-      <c r="H4" s="121"/>
+      <c r="H4" s="122"/>
       <c r="I4" s="35"/>
     </row>
     <row r="5" spans="1:9" ht="67.5">
-      <c r="A5" s="121"/>
-      <c r="B5" s="121"/>
+      <c r="A5" s="122"/>
+      <c r="B5" s="122"/>
       <c r="C5" s="36" t="s">
         <v>55</v>
       </c>
       <c r="D5" s="36" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="36" t="s">
         <v>55</v>
       </c>
       <c r="F5" s="36" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="36" t="s">
         <v>55</v>
       </c>
       <c r="H5" s="36" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="35"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="37">
         <v>2015</v>
       </c>
       <c r="B6" s="38">
@@ -29306,66 +29559,66 @@
         <v>99.9</v>
       </c>
       <c r="D45" s="43">
         <v>0.1</v>
       </c>
       <c r="E45" s="43">
         <v>99.9</v>
       </c>
       <c r="F45" s="43">
         <v>0.1</v>
       </c>
       <c r="G45" s="43">
         <v>99.9</v>
       </c>
       <c r="H45" s="43">
         <v>0.1</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="37">
         <v>2023</v>
       </c>
       <c r="B46" s="11">
         <v>81058.833333333328</v>
       </c>
-      <c r="C46" s="65">
+      <c r="C46" s="64">
         <v>93.6</v>
       </c>
-      <c r="D46" s="65">
+      <c r="D46" s="64">
         <v>6.4</v>
       </c>
-      <c r="E46" s="65">
+      <c r="E46" s="64">
         <v>98.1</v>
       </c>
-      <c r="F46" s="65">
+      <c r="F46" s="64">
         <v>1.9</v>
       </c>
-      <c r="G46" s="66">
+      <c r="G46" s="65">
         <v>86.7</v>
       </c>
-      <c r="H46" s="66">
+      <c r="H46" s="65">
         <v>13.3</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="40" t="s">
         <v>7</v>
       </c>
       <c r="B47" s="41">
         <v>81843</v>
       </c>
       <c r="C47" s="43">
         <v>89.1</v>
       </c>
       <c r="D47" s="43">
         <v>10.9</v>
       </c>
       <c r="E47" s="43">
         <v>96.3</v>
       </c>
       <c r="F47" s="43">
         <v>3.7</v>
       </c>
       <c r="G47" s="43">
         <v>79</v>
       </c>
@@ -29381,123 +29634,123 @@
         <v>79022</v>
       </c>
       <c r="C48" s="43">
         <v>94.5</v>
       </c>
       <c r="D48" s="43">
         <v>5.5</v>
       </c>
       <c r="E48" s="43">
         <v>98.9</v>
       </c>
       <c r="F48" s="43">
         <v>1.1000000000000001</v>
       </c>
       <c r="G48" s="43">
         <v>87.8</v>
       </c>
       <c r="H48" s="43">
         <v>12.2</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="40" t="s">
         <v>9</v>
       </c>
-      <c r="B49" s="70" t="s">
+      <c r="B49" s="69" t="s">
         <v>41</v>
       </c>
       <c r="C49" s="46">
         <v>95.4</v>
       </c>
       <c r="D49" s="46">
         <v>4.5999999999999996</v>
       </c>
       <c r="E49" s="46">
         <v>98.8</v>
       </c>
       <c r="F49" s="46">
         <v>1.2</v>
       </c>
       <c r="G49" s="46">
         <v>90.1</v>
       </c>
       <c r="H49" s="46">
         <v>9.9</v>
       </c>
       <c r="I49" s="35"/>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="40" t="s">
         <v>10</v>
       </c>
-      <c r="B50" s="69">
+      <c r="B50" s="68">
         <v>83724.333333333328</v>
       </c>
       <c r="C50" s="49">
         <v>95.5</v>
       </c>
       <c r="D50" s="49">
         <v>4.5</v>
       </c>
       <c r="E50" s="49">
         <v>98.6</v>
       </c>
       <c r="F50" s="49">
         <v>1.4</v>
       </c>
       <c r="G50" s="49">
         <v>90.6</v>
       </c>
       <c r="H50" s="49">
         <v>9.4</v>
       </c>
       <c r="I50" s="35"/>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="10">
         <v>2024</v>
       </c>
       <c r="B51" s="11">
         <v>88944.5</v>
       </c>
-      <c r="C51" s="64">
+      <c r="C51" s="63">
         <v>96.1</v>
       </c>
-      <c r="D51" s="64">
+      <c r="D51" s="63">
         <v>3.9</v>
       </c>
-      <c r="E51" s="64">
+      <c r="E51" s="63">
         <v>98.3</v>
       </c>
-      <c r="F51" s="64">
+      <c r="F51" s="63">
         <v>1.7</v>
       </c>
-      <c r="G51" s="74">
+      <c r="G51" s="73">
         <v>92.4</v>
       </c>
-      <c r="H51" s="74">
+      <c r="H51" s="73">
         <v>7.6</v>
       </c>
       <c r="I51" s="35"/>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B52" s="14">
         <v>88757</v>
       </c>
       <c r="C52" s="48">
         <v>95.1</v>
       </c>
       <c r="D52" s="48">
         <v>4.9000000000000004</v>
       </c>
       <c r="E52" s="48">
         <v>98</v>
       </c>
       <c r="F52" s="48">
         <v>2</v>
       </c>
       <c r="G52" s="49">
         <v>90.8</v>
@@ -29515,51 +29768,51 @@
         <v>85461.333333333328</v>
       </c>
       <c r="C53" s="25">
         <v>96.4</v>
       </c>
       <c r="D53" s="25">
         <v>3.6</v>
       </c>
       <c r="E53" s="25">
         <v>98.5</v>
       </c>
       <c r="F53" s="25">
         <v>1.5</v>
       </c>
       <c r="G53" s="25">
         <v>92.9</v>
       </c>
       <c r="H53" s="25">
         <v>7.1</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="B54" s="73">
+      <c r="B54" s="72">
         <v>88743.333333333328</v>
       </c>
       <c r="C54" s="48">
         <v>97</v>
       </c>
       <c r="D54" s="48">
         <v>3</v>
       </c>
       <c r="E54" s="48">
         <v>98.8</v>
       </c>
       <c r="F54" s="48">
         <v>1.2</v>
       </c>
       <c r="G54" s="49">
         <v>93.8</v>
       </c>
       <c r="H54" s="49">
         <v>6.2</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="7" t="s">
         <v>10</v>
       </c>
@@ -29567,296 +29820,310 @@
         <v>92919.666666666672</v>
       </c>
       <c r="C55" s="49">
         <v>95.8</v>
       </c>
       <c r="D55" s="49">
         <v>4.2</v>
       </c>
       <c r="E55" s="49">
         <v>97.8</v>
       </c>
       <c r="F55" s="49">
         <v>2.2000000000000002</v>
       </c>
       <c r="G55" s="49">
         <v>92.4</v>
       </c>
       <c r="H55" s="49">
         <v>7.6</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="10">
         <v>2025</v>
       </c>
-      <c r="B56" s="35"/>
-[...5 lines deleted...]
-      <c r="H56" s="35"/>
+      <c r="B56" s="11">
+        <v>96842.333333333328</v>
+      </c>
+      <c r="C56" s="63">
+        <v>95.8</v>
+      </c>
+      <c r="D56" s="63">
+        <v>4.2</v>
+      </c>
+      <c r="E56" s="63">
+        <v>98</v>
+      </c>
+      <c r="F56" s="63">
+        <v>2</v>
+      </c>
+      <c r="G56" s="73">
+        <v>92</v>
+      </c>
+      <c r="H56" s="73">
+        <v>8</v>
+      </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B57" s="14">
         <f>'[1]3.1 '!D13/3</f>
         <v>93926.333333333328</v>
       </c>
-      <c r="C57" s="103">
+      <c r="C57" s="102">
         <v>95</v>
       </c>
-      <c r="D57" s="103">
+      <c r="D57" s="102">
         <v>5</v>
       </c>
-      <c r="E57" s="105">
+      <c r="E57" s="104">
         <v>97.2</v>
       </c>
-      <c r="F57" s="105">
+      <c r="F57" s="104">
         <v>2.8</v>
       </c>
-      <c r="G57" s="106">
+      <c r="G57" s="105">
         <v>91.2</v>
       </c>
-      <c r="H57" s="106">
+      <c r="H57" s="105">
         <v>8.8000000000000007</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="B58" s="110">
+      <c r="B58" s="109">
         <v>95244.333333333328</v>
       </c>
-      <c r="C58" s="109">
+      <c r="C58" s="108">
         <v>96.7</v>
       </c>
-      <c r="D58" s="109">
+      <c r="D58" s="108">
         <v>3.3</v>
       </c>
-      <c r="E58" s="109">
+      <c r="E58" s="108">
         <v>98.5</v>
       </c>
-      <c r="F58" s="109">
+      <c r="F58" s="108">
         <v>1.5</v>
       </c>
-      <c r="G58" s="109">
+      <c r="G58" s="108">
         <v>93.2</v>
       </c>
-      <c r="H58" s="109">
+      <c r="H58" s="108">
         <v>6.8</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="B59" s="110">
+      <c r="B59" s="109">
         <v>96664.333333333328</v>
       </c>
       <c r="C59" s="48">
         <v>96.4</v>
       </c>
       <c r="D59" s="48">
         <v>3.6</v>
       </c>
       <c r="E59" s="48">
         <v>98.7</v>
       </c>
       <c r="F59" s="48">
         <v>1.3</v>
       </c>
       <c r="G59" s="49">
         <v>92.5</v>
       </c>
       <c r="H59" s="49">
         <v>7.5</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="B60" s="122">
+      <c r="B60" s="116">
         <v>95291</v>
       </c>
-      <c r="C60" s="102">
+      <c r="C60" s="101">
         <v>95.4</v>
       </c>
-      <c r="D60" s="102">
+      <c r="D60" s="101">
         <v>4.5999999999999996</v>
       </c>
-      <c r="E60" s="102">
+      <c r="E60" s="101">
         <v>97.6</v>
       </c>
-      <c r="F60" s="102">
+      <c r="F60" s="101">
         <v>2.4</v>
       </c>
-      <c r="G60" s="102">
+      <c r="G60" s="101">
         <v>91.6</v>
       </c>
-      <c r="H60" s="102">
+      <c r="H60" s="101">
         <v>8.4</v>
       </c>
     </row>
     <row r="66" spans="6:12">
       <c r="F66" s="47"/>
       <c r="G66" s="48"/>
       <c r="H66" s="48"/>
       <c r="I66" s="48"/>
       <c r="J66" s="49"/>
       <c r="K66" s="49"/>
       <c r="L66" s="48"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:H3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:H4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100106AED0B3567E943937E61ECC1311C83" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="266f644f0648d959c4f26a4197135668">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{67873607-C30F-44CD-8B25-43844A23497A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{63CCC74C-9275-4B9E-8F28-7BD93C60D663}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-[...4 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A0882844-7F63-40E7-858D-2EDE4E55496D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{63CCC74C-9275-4B9E-8F28-7BD93C60D663}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{67873607-C30F-44CD-8B25-43844A23497A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>24</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="24" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>РК</vt:lpstr>
       <vt:lpstr>Абай</vt:lpstr>