--- v1 (2026-05-16)
+++ v2 (2026-07-16)
@@ -1,141 +1,141 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet24.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet22.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet23.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...11 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...12 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="10290" yWindow="-135" windowWidth="14325" windowHeight="9675" tabRatio="948"/>
+    <workbookView xWindow="10290" yWindow="-135" windowWidth="14325" windowHeight="9675" tabRatio="948" firstSheet="3" activeTab="23"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="25" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="24" r:id="rId2"/>
     <sheet name="РК" sheetId="1" r:id="rId3"/>
     <sheet name="Абай" sheetId="2" r:id="rId4"/>
     <sheet name="Акмолинская" sheetId="3" r:id="rId5"/>
     <sheet name="Актюбинская" sheetId="4" r:id="rId6"/>
     <sheet name="Алматинская" sheetId="5" r:id="rId7"/>
     <sheet name="Атырауская" sheetId="6" r:id="rId8"/>
     <sheet name="ЗКО" sheetId="7" r:id="rId9"/>
     <sheet name="Жамбылская" sheetId="8" r:id="rId10"/>
     <sheet name="Жетісу" sheetId="20" r:id="rId11"/>
     <sheet name="Карагандинская" sheetId="9" r:id="rId12"/>
     <sheet name="Костанайская" sheetId="10" r:id="rId13"/>
     <sheet name="Кызылординская" sheetId="11" r:id="rId14"/>
     <sheet name="Мангистауская" sheetId="12" r:id="rId15"/>
     <sheet name="ЮКО" sheetId="23" r:id="rId16"/>
     <sheet name="Павлодарская" sheetId="13" r:id="rId17"/>
     <sheet name="СКО" sheetId="14" r:id="rId18"/>
     <sheet name="Туркестанская" sheetId="15" r:id="rId19"/>
     <sheet name="Ұлытау" sheetId="21" r:id="rId20"/>
     <sheet name="ВКО" sheetId="16" r:id="rId21"/>
     <sheet name="Астана" sheetId="17" r:id="rId22"/>
     <sheet name="Алматы" sheetId="18" r:id="rId23"/>
     <sheet name="Шымкент" sheetId="19" r:id="rId24"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId25"/>
   </externalReferences>
-  <calcPr calcId="144525"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="B42" i="19" l="1"/>
+  <c r="B42" i="19"/>
   <c r="B57" i="18"/>
   <c r="B57" i="17"/>
   <c r="B57" i="16"/>
   <c r="B22" i="21"/>
   <c r="B42" i="15"/>
   <c r="B57" i="14"/>
   <c r="B57" i="13"/>
   <c r="B57" i="12"/>
   <c r="B57" i="11"/>
   <c r="B57" i="10"/>
   <c r="B57" i="9"/>
   <c r="B22" i="20"/>
   <c r="B57" i="8"/>
   <c r="B57" i="7"/>
   <c r="B57" i="6"/>
   <c r="B57" i="5"/>
   <c r="B57" i="4"/>
   <c r="B57" i="3"/>
   <c r="B22" i="2"/>
   <c r="B57" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1231" uniqueCount="98">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1316" uniqueCount="98">
   <si>
     <t xml:space="preserve">Доходы населения, использованные на потребление </t>
   </si>
   <si>
     <t>Доход, использованный на потребление в среднем на душу в месяц, тенге</t>
   </si>
   <si>
     <t>в % к доходу, использованному на потребление</t>
   </si>
   <si>
     <t>всего</t>
   </si>
   <si>
     <t>городская местность</t>
   </si>
   <si>
     <t>сельская местность</t>
   </si>
   <si>
     <t>стоимость потребления продукции, произведенной в личном хозяйстве и предоставленных в натуральном выражении дотаций и льгот</t>
   </si>
   <si>
     <t>І квартал</t>
   </si>
   <si>
@@ -391,51 +391,51 @@
     <t>https://stat.gov.kz/ru/industries/labor-and-income/stat-life/</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/704456?keyword=</t>
   </si>
   <si>
     <t xml:space="preserve">Департамент статистики труда и уровня жизни,
 Управление статистики обследования домашних хозяйств </t>
   </si>
   <si>
     <t>Доходы, использованные на потребление, в среднем на душу населения</t>
   </si>
   <si>
     <t>Доходы населения, использованные на потребление, включают в себя потребительские расходы (без капиталовложений в производственную деятельность и накопление) и стоимость (в денежном выражении) потребленной в натуральной форме продукции собственного производства и трансфертов.</t>
   </si>
   <si>
     <t>Расчетный</t>
   </si>
   <si>
     <t xml:space="preserve">Основными источниками является обследование 12000 домашних хозяйств в Республике Казахстан проводится ежеквартально во всех областях республики, городах Астана, Алматы и Шымкент выборочным методом. Единицами обследования выступают домашние хозяйства и их отдельные члены. </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="168" formatCode="#,##0.0"/>
     <numFmt numFmtId="169" formatCode="###"/>
     <numFmt numFmtId="170" formatCode="####\ ###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="21">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto "/>
       <charset val="204"/>
@@ -580,63 +580,64 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="7">
+  <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="123">
+  <cellXfs count="127">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -843,194 +844,207 @@
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="6" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="6" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="6" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="6" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="167" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="20" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="167" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="2" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="7">
+  <cellStyles count="8">
     <cellStyle name="Гиперссылка" xfId="6" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 10" xfId="7"/>
     <cellStyle name="Обычный 67" xfId="4"/>
     <cellStyle name="Обычный 68" xfId="3"/>
     <cellStyle name="Обычный 69" xfId="5"/>
     <cellStyle name="Процентный" xfId="1" builtinId="5"/>
     <cellStyle name="Финансовый" xfId="2" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet24.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/Users/N.Zhumanova/Desktop/2025%20&#1056;&#1080;&#1044;%20&#1085;&#1072;&#1089;&#1077;&#1083;/&#1069;&#1083;&#1077;&#1082;&#1090;&#1088;&#1086;&#1085;&#1085;&#1099;&#1077;%20&#1090;&#1072;&#1073;&#1083;&#1080;&#1094;&#1099;%201%20&#1082;&#1074;%202025&#1075;/&#1058;-22-05-K%20(1%202025)%20&#1088;&#1091;&#1089;.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
-<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="Обложка"/>
       <sheetName val="Усл. обозначение"/>
       <sheetName val="Содержание"/>
       <sheetName val="Метод.пояснения"/>
       <sheetName val="1.1"/>
       <sheetName val="1.2 "/>
       <sheetName val="1.3 "/>
       <sheetName val="1.4"/>
       <sheetName val="1.5 "/>
       <sheetName val="1.6"/>
       <sheetName val="1.7 "/>
       <sheetName val="1.8 "/>
       <sheetName val="1.9"/>
       <sheetName val="1.10"/>
       <sheetName val="1.11"/>
       <sheetName val="1.12"/>
       <sheetName val="1.13"/>
       <sheetName val="1.14"/>
       <sheetName val="2.1"/>
       <sheetName val="2.2 "/>
       <sheetName val="3.1 "/>
       <sheetName val="4.1"/>
     </sheetNames>
     <sheetDataSet>
-      <sheetData sheetId="0"/>
-[...19 lines deleted...]
-      <sheetData sheetId="20">
+      <sheetData sheetId="0" refreshError="1"/>
+      <sheetData sheetId="1" refreshError="1"/>
+      <sheetData sheetId="2" refreshError="1"/>
+      <sheetData sheetId="3" refreshError="1"/>
+      <sheetData sheetId="4" refreshError="1"/>
+      <sheetData sheetId="5" refreshError="1"/>
+      <sheetData sheetId="6" refreshError="1"/>
+      <sheetData sheetId="7" refreshError="1"/>
+      <sheetData sheetId="8" refreshError="1"/>
+      <sheetData sheetId="9" refreshError="1"/>
+      <sheetData sheetId="10" refreshError="1"/>
+      <sheetData sheetId="11" refreshError="1"/>
+      <sheetData sheetId="12" refreshError="1"/>
+      <sheetData sheetId="13" refreshError="1"/>
+      <sheetData sheetId="14" refreshError="1"/>
+      <sheetData sheetId="15" refreshError="1"/>
+      <sheetData sheetId="16" refreshError="1"/>
+      <sheetData sheetId="17" refreshError="1"/>
+      <sheetData sheetId="18" refreshError="1"/>
+      <sheetData sheetId="19" refreshError="1"/>
+      <sheetData sheetId="20" refreshError="1">
         <row r="7">
           <cell r="D7">
             <v>312710</v>
           </cell>
         </row>
         <row r="8">
           <cell r="D8">
             <v>275762</v>
           </cell>
         </row>
         <row r="9">
           <cell r="D9">
             <v>331035</v>
           </cell>
         </row>
         <row r="10">
           <cell r="D10">
             <v>280973</v>
           </cell>
         </row>
         <row r="11">
           <cell r="D11">
             <v>282026</v>
           </cell>
         </row>
@@ -1093,51 +1107,51 @@
           <cell r="D23">
             <v>345435</v>
           </cell>
         </row>
         <row r="24">
           <cell r="D24">
             <v>380331</v>
           </cell>
         </row>
         <row r="25">
           <cell r="D25">
             <v>401608</v>
           </cell>
         </row>
         <row r="26">
           <cell r="D26">
             <v>403990</v>
           </cell>
         </row>
         <row r="27">
           <cell r="D27">
             <v>244310</v>
           </cell>
         </row>
       </sheetData>
-      <sheetData sheetId="21"/>
+      <sheetData sheetId="21" refreshError="1"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
@@ -1174,86 +1188,84 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1477,136 +1489,136 @@
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B28" sqref="B28"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B27" sqref="B27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="48.85546875" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="48.85546875" style="96"/>
     <col min="2" max="2" width="66.7109375" style="96" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="79"/>
       <c r="B1" s="79"/>
     </row>
     <row r="2" spans="1:13" s="81" customFormat="1">
       <c r="A2" s="80" t="s">
         <v>56</v>
       </c>
-      <c r="B2" s="111">
+      <c r="B2" s="110">
         <v>642101</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="81" customFormat="1">
       <c r="A3" s="80" t="s">
         <v>57</v>
       </c>
-      <c r="B3" s="111" t="s">
+      <c r="B3" s="110" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="81" customFormat="1">
       <c r="A4" s="80" t="s">
         <v>58</v>
       </c>
-      <c r="B4" s="112" t="s">
+      <c r="B4" s="111" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="81" customFormat="1">
       <c r="A5" s="83" t="s">
         <v>59</v>
       </c>
-      <c r="B5" s="111" t="s">
+      <c r="B5" s="110" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="81" customFormat="1">
       <c r="A6" s="83" t="s">
         <v>60</v>
       </c>
-      <c r="B6" s="111" t="s">
+      <c r="B6" s="110" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="81" customFormat="1" ht="63.75">
       <c r="A7" s="80" t="s">
         <v>61</v>
       </c>
-      <c r="B7" s="113" t="s">
+      <c r="B7" s="112" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="81" customFormat="1">
       <c r="A8" s="80" t="s">
         <v>62</v>
       </c>
-      <c r="B8" s="112" t="s">
+      <c r="B8" s="111" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="81" customFormat="1">
       <c r="A9" s="80" t="s">
         <v>63</v>
       </c>
-      <c r="B9" s="113" t="s">
+      <c r="B9" s="112" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="81" customFormat="1" ht="63.75">
       <c r="A10" s="80" t="s">
         <v>64</v>
       </c>
-      <c r="B10" s="113" t="s">
+      <c r="B10" s="112" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="81" customFormat="1" ht="38.25">
       <c r="A11" s="80" t="s">
         <v>65</v>
       </c>
       <c r="B11" s="84" t="s">
         <v>66</v>
       </c>
       <c r="M11" s="85"/>
     </row>
     <row r="12" spans="1:13" s="81" customFormat="1">
       <c r="A12" s="80" t="s">
         <v>67</v>
       </c>
       <c r="B12" s="86"/>
       <c r="M12" s="85"/>
     </row>
     <row r="13" spans="1:13" s="81" customFormat="1">
       <c r="A13" s="87" t="s">
         <v>68</v>
       </c>
       <c r="B13" s="88" t="s">
         <v>90</v>
@@ -1614,68 +1626,68 @@
       <c r="M13" s="85"/>
     </row>
     <row r="14" spans="1:13" s="81" customFormat="1">
       <c r="A14" s="87" t="s">
         <v>69</v>
       </c>
       <c r="B14" s="88" t="s">
         <v>91</v>
       </c>
       <c r="M14" s="85"/>
     </row>
     <row r="15" spans="1:13" s="81" customFormat="1">
       <c r="A15" s="87" t="s">
         <v>70</v>
       </c>
       <c r="B15" s="88" t="s">
         <v>92</v>
       </c>
       <c r="M15" s="85"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="80" t="s">
         <v>71</v>
       </c>
       <c r="B16" s="89">
-        <v>46099</v>
+        <v>46199</v>
       </c>
       <c r="M16" s="90"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="80" t="s">
         <v>72</v>
       </c>
       <c r="B17" s="89">
-        <v>46191</v>
+        <v>46283</v>
       </c>
       <c r="M17" s="91"/>
     </row>
     <row r="18" spans="1:13" ht="25.5">
       <c r="A18" s="80" t="s">
         <v>73</v>
       </c>
-      <c r="B18" s="114" t="s">
+      <c r="B18" s="113" t="s">
         <v>93</v>
       </c>
       <c r="M18" s="90"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="80" t="s">
         <v>74</v>
       </c>
       <c r="B19" s="82" t="s">
         <v>86</v>
       </c>
       <c r="M19" s="91"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="80" t="s">
         <v>75</v>
       </c>
       <c r="B20" s="92" t="s">
         <v>85</v>
       </c>
       <c r="M20" s="90"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="80" t="s">
         <v>76</v>
@@ -1693,127 +1705,127 @@
       <c r="M23" s="91"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="90"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="91"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="90"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2" display="https://stat.gov.kz/upload/iblock/97c/71dnlq2dk7vea7a6ofa2v6f1schhvxo0.rar "/>
     <hyperlink ref="B14" r:id="rId3"/>
     <hyperlink ref="B15" r:id="rId4" display="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= "/>
     <hyperlink ref="B12" r:id="rId5" display="https://stat.gov.kz/ru/classifiers/statistical/21/"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:I60"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:I65"/>
   <sheetViews>
-    <sheetView topLeftCell="A22" workbookViewId="0">
-      <selection activeCell="N49" sqref="N49"/>
+    <sheetView topLeftCell="A31" workbookViewId="0">
+      <selection activeCell="B62" sqref="B62:H62"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12" style="50" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="50" customWidth="1"/>
     <col min="3" max="3" width="11.140625" style="50" customWidth="1"/>
     <col min="4" max="4" width="23.85546875" style="50" customWidth="1"/>
     <col min="5" max="5" width="11" style="50" customWidth="1"/>
     <col min="6" max="6" width="25.42578125" style="50" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="50" customWidth="1"/>
     <col min="8" max="8" width="24.5703125" style="50" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="50"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="A1" s="119" t="s">
+      <c r="A1" s="123" t="s">
         <v>17</v>
       </c>
-      <c r="B1" s="119"/>
-[...5 lines deleted...]
-      <c r="H1" s="119"/>
+      <c r="B1" s="123"/>
+      <c r="C1" s="123"/>
+      <c r="D1" s="123"/>
+      <c r="E1" s="123"/>
+      <c r="F1" s="123"/>
+      <c r="G1" s="123"/>
+      <c r="H1" s="123"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
     </row>
     <row r="3" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A3" s="118"/>
-      <c r="B3" s="118" t="s">
+      <c r="A3" s="122"/>
+      <c r="B3" s="122" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="118" t="s">
+      <c r="C3" s="122" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="118"/>
-[...3 lines deleted...]
-      <c r="H3" s="118"/>
+      <c r="D3" s="122"/>
+      <c r="E3" s="122"/>
+      <c r="F3" s="122"/>
+      <c r="G3" s="122"/>
+      <c r="H3" s="122"/>
       <c r="I3" s="51"/>
     </row>
     <row r="4" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A4" s="118"/>
-[...1 lines deleted...]
-      <c r="C4" s="118" t="s">
+      <c r="A4" s="122"/>
+      <c r="B4" s="122"/>
+      <c r="C4" s="122" t="s">
         <v>3</v>
       </c>
-      <c r="D4" s="118"/>
-      <c r="E4" s="118" t="s">
+      <c r="D4" s="122"/>
+      <c r="E4" s="122" t="s">
         <v>4</v>
       </c>
-      <c r="F4" s="118"/>
-      <c r="G4" s="118" t="s">
+      <c r="F4" s="122"/>
+      <c r="G4" s="122" t="s">
         <v>5</v>
       </c>
-      <c r="H4" s="118"/>
+      <c r="H4" s="122"/>
       <c r="I4" s="51"/>
     </row>
     <row r="5" spans="1:9" ht="67.5">
-      <c r="A5" s="118"/>
-      <c r="B5" s="118"/>
+      <c r="A5" s="122"/>
+      <c r="B5" s="122"/>
       <c r="C5" s="3" t="s">
         <v>55</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>55</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="51"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="10">
         <v>2015</v>
       </c>
       <c r="B6" s="11">
@@ -3124,240 +3136,314 @@
       </c>
       <c r="D56" s="63">
         <v>1.1000000000000001</v>
       </c>
       <c r="E56" s="63">
         <v>99.4</v>
       </c>
       <c r="F56" s="63">
         <v>0.6</v>
       </c>
       <c r="G56" s="73">
         <v>98.5</v>
       </c>
       <c r="H56" s="73">
         <v>1.5</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B57" s="14">
         <f>'[1]3.1 '!D14/3</f>
         <v>88203</v>
       </c>
-      <c r="C57" s="102">
+      <c r="C57" s="101">
         <v>98.7</v>
       </c>
-      <c r="D57" s="102">
+      <c r="D57" s="101">
         <v>1.3</v>
       </c>
-      <c r="E57" s="104">
+      <c r="E57" s="103">
         <v>99.3</v>
       </c>
-      <c r="F57" s="104">
+      <c r="F57" s="103">
         <v>0.7</v>
       </c>
-      <c r="G57" s="105">
+      <c r="G57" s="104">
         <v>98.2</v>
       </c>
-      <c r="H57" s="105">
+      <c r="H57" s="104">
         <v>1.8</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="B58" s="109">
+      <c r="B58" s="108">
         <v>83171.666666666672</v>
       </c>
-      <c r="C58" s="108">
+      <c r="C58" s="107">
         <v>99.1</v>
       </c>
-      <c r="D58" s="108">
+      <c r="D58" s="107">
         <v>0.9</v>
       </c>
-      <c r="E58" s="108">
+      <c r="E58" s="107">
         <v>99.5</v>
       </c>
-      <c r="F58" s="108">
+      <c r="F58" s="107">
         <v>0.5</v>
       </c>
-      <c r="G58" s="108">
+      <c r="G58" s="107">
         <v>98.7</v>
       </c>
-      <c r="H58" s="108">
+      <c r="H58" s="107">
         <v>1.3</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="B59" s="109">
+      <c r="B59" s="114">
         <v>91278.666666666672</v>
       </c>
-      <c r="C59" s="48">
+      <c r="C59" s="49">
         <v>99.2</v>
       </c>
-      <c r="D59" s="48">
+      <c r="D59" s="49">
         <v>0.8</v>
       </c>
-      <c r="E59" s="48">
+      <c r="E59" s="49">
         <v>99.6</v>
       </c>
-      <c r="F59" s="48">
+      <c r="F59" s="49">
         <v>0.4</v>
       </c>
       <c r="G59" s="49">
         <v>98.9</v>
       </c>
       <c r="H59" s="49">
         <v>1.1000000000000001</v>
       </c>
     </row>
     <row r="60" spans="1:8">
-      <c r="A60" s="17" t="s">
+      <c r="A60" s="7" t="s">
         <v>10</v>
       </c>
       <c r="B60" s="116">
         <v>98687</v>
       </c>
-      <c r="C60" s="101">
+      <c r="C60" s="49">
         <v>98.7</v>
       </c>
-      <c r="D60" s="101">
+      <c r="D60" s="49">
         <v>1.3</v>
       </c>
-      <c r="E60" s="101">
+      <c r="E60" s="49">
         <v>99.4</v>
       </c>
-      <c r="F60" s="101">
+      <c r="F60" s="49">
         <v>0.6</v>
       </c>
-      <c r="G60" s="101">
+      <c r="G60" s="49">
         <v>98.1</v>
       </c>
-      <c r="H60" s="101">
+      <c r="H60" s="49">
         <v>1.9</v>
       </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" s="10">
+        <v>2026</v>
+      </c>
+      <c r="B61" s="11"/>
+      <c r="C61" s="73"/>
+      <c r="D61" s="73"/>
+      <c r="E61" s="73"/>
+      <c r="F61" s="73"/>
+      <c r="G61" s="73"/>
+      <c r="H61" s="73"/>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="B62" s="68">
+        <v>104415</v>
+      </c>
+      <c r="C62" s="118">
+        <v>99.2</v>
+      </c>
+      <c r="D62" s="118">
+        <v>0.8</v>
+      </c>
+      <c r="E62" s="118">
+        <v>99.3</v>
+      </c>
+      <c r="F62" s="118">
+        <v>0.7</v>
+      </c>
+      <c r="G62" s="119">
+        <v>99</v>
+      </c>
+      <c r="H62" s="119">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="B63" s="108"/>
+      <c r="C63" s="107"/>
+      <c r="D63" s="107"/>
+      <c r="E63" s="107"/>
+      <c r="F63" s="107"/>
+      <c r="G63" s="107"/>
+      <c r="H63" s="107"/>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B64" s="108"/>
+      <c r="C64" s="107"/>
+      <c r="D64" s="107"/>
+      <c r="E64" s="107"/>
+      <c r="F64" s="107"/>
+      <c r="G64" s="107"/>
+      <c r="H64" s="107"/>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" s="17" t="s">
+        <v>10</v>
+      </c>
+      <c r="B65" s="115"/>
+      <c r="C65" s="100"/>
+      <c r="D65" s="100"/>
+      <c r="E65" s="100"/>
+      <c r="F65" s="100"/>
+      <c r="G65" s="100"/>
+      <c r="H65" s="100"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:H3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:H4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:L45"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="K21" sqref="K21"/>
+      <selection activeCell="B27" sqref="B27:H27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12" style="50" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="50" customWidth="1"/>
     <col min="3" max="3" width="11.140625" style="50" customWidth="1"/>
     <col min="4" max="4" width="23.85546875" style="50" customWidth="1"/>
     <col min="5" max="5" width="11" style="50" customWidth="1"/>
     <col min="6" max="6" width="25.42578125" style="50" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="50" customWidth="1"/>
     <col min="8" max="8" width="24.5703125" style="50" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="50"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="A1" s="119" t="s">
+      <c r="A1" s="123" t="s">
         <v>18</v>
       </c>
-      <c r="B1" s="119"/>
-[...5 lines deleted...]
-      <c r="H1" s="119"/>
+      <c r="B1" s="123"/>
+      <c r="C1" s="123"/>
+      <c r="D1" s="123"/>
+      <c r="E1" s="123"/>
+      <c r="F1" s="123"/>
+      <c r="G1" s="123"/>
+      <c r="H1" s="123"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
     </row>
     <row r="3" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A3" s="118"/>
-      <c r="B3" s="118" t="s">
+      <c r="A3" s="122"/>
+      <c r="B3" s="122" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="118" t="s">
+      <c r="C3" s="122" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="118"/>
-[...3 lines deleted...]
-      <c r="H3" s="118"/>
+      <c r="D3" s="122"/>
+      <c r="E3" s="122"/>
+      <c r="F3" s="122"/>
+      <c r="G3" s="122"/>
+      <c r="H3" s="122"/>
       <c r="I3" s="51"/>
     </row>
     <row r="4" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A4" s="118"/>
-[...1 lines deleted...]
-      <c r="C4" s="118" t="s">
+      <c r="A4" s="122"/>
+      <c r="B4" s="122"/>
+      <c r="C4" s="122" t="s">
         <v>3</v>
       </c>
-      <c r="D4" s="118"/>
-      <c r="E4" s="118" t="s">
+      <c r="D4" s="122"/>
+      <c r="E4" s="122" t="s">
         <v>4</v>
       </c>
-      <c r="F4" s="118"/>
-      <c r="G4" s="118" t="s">
+      <c r="F4" s="122"/>
+      <c r="G4" s="122" t="s">
         <v>5</v>
       </c>
-      <c r="H4" s="118"/>
+      <c r="H4" s="122"/>
       <c r="I4" s="51"/>
     </row>
     <row r="5" spans="1:9" ht="67.5">
-      <c r="A5" s="118"/>
-      <c r="B5" s="118"/>
+      <c r="A5" s="122"/>
+      <c r="B5" s="122"/>
       <c r="C5" s="3" t="s">
         <v>55</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>55</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="51"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="10">
         <v>2022</v>
       </c>
       <c r="B6" s="11">
@@ -3744,196 +3830,219 @@
       </c>
       <c r="D21" s="63">
         <v>3.4</v>
       </c>
       <c r="E21" s="63">
         <v>99.5</v>
       </c>
       <c r="F21" s="63">
         <v>0.5</v>
       </c>
       <c r="G21" s="73">
         <v>93.7</v>
       </c>
       <c r="H21" s="73">
         <v>6.3</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="14">
         <f>'[1]3.1 '!D15/3</f>
         <v>97004.333333333328</v>
       </c>
-      <c r="C22" s="102">
+      <c r="C22" s="101">
         <v>96.4</v>
       </c>
-      <c r="D22" s="102">
+      <c r="D22" s="101">
         <v>3.6</v>
       </c>
-      <c r="E22" s="104">
+      <c r="E22" s="103">
         <v>99.3</v>
       </c>
-      <c r="F22" s="104">
+      <c r="F22" s="103">
         <v>0.7</v>
       </c>
-      <c r="G22" s="105">
+      <c r="G22" s="104">
         <v>93.5</v>
       </c>
-      <c r="H22" s="105">
+      <c r="H22" s="104">
         <v>6.5</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="B23" s="109">
+      <c r="B23" s="108">
         <v>97808.666666666672</v>
       </c>
-      <c r="C23" s="108">
+      <c r="C23" s="107">
         <v>96.7</v>
       </c>
-      <c r="D23" s="108">
+      <c r="D23" s="107">
         <v>3.3</v>
       </c>
-      <c r="E23" s="108">
+      <c r="E23" s="107">
         <v>99.5</v>
       </c>
-      <c r="F23" s="108">
+      <c r="F23" s="107">
         <v>0.5</v>
       </c>
-      <c r="G23" s="108">
+      <c r="G23" s="107">
         <v>94.2</v>
       </c>
-      <c r="H23" s="108">
+      <c r="H23" s="107">
         <v>5.8</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="B24" s="109">
+      <c r="B24" s="108">
         <v>108908</v>
       </c>
       <c r="C24" s="48">
         <v>96.5</v>
       </c>
       <c r="D24" s="48">
         <v>3.5</v>
       </c>
       <c r="E24" s="48">
         <v>99.5</v>
       </c>
       <c r="F24" s="48">
         <v>0.5</v>
       </c>
       <c r="G24" s="49">
         <v>93.4</v>
       </c>
       <c r="H24" s="49">
         <v>6.6</v>
       </c>
     </row>
     <row r="25" spans="1:8">
-      <c r="A25" s="17" t="s">
+      <c r="A25" s="7" t="s">
         <v>10</v>
       </c>
       <c r="B25" s="116">
         <v>112567.33333333333</v>
       </c>
-      <c r="C25" s="101">
+      <c r="C25" s="49">
         <v>96.7</v>
       </c>
-      <c r="D25" s="101">
+      <c r="D25" s="49">
         <v>3.3</v>
       </c>
-      <c r="E25" s="101">
+      <c r="E25" s="49">
         <v>99.6</v>
       </c>
-      <c r="F25" s="101">
+      <c r="F25" s="49">
         <v>0.4</v>
       </c>
-      <c r="G25" s="101">
+      <c r="G25" s="49">
         <v>93.6</v>
       </c>
-      <c r="H25" s="101">
+      <c r="H25" s="49">
         <v>6.4</v>
       </c>
     </row>
     <row r="26" spans="1:8">
-      <c r="A26" s="10"/>
-[...6 lines deleted...]
-      <c r="H26" s="54"/>
+      <c r="A26" s="10">
+        <v>2026</v>
+      </c>
+      <c r="B26" s="11"/>
+      <c r="C26" s="73"/>
+      <c r="D26" s="73"/>
+      <c r="E26" s="73"/>
+      <c r="F26" s="73"/>
+      <c r="G26" s="73"/>
+      <c r="H26" s="73"/>
     </row>
     <row r="27" spans="1:8">
-      <c r="A27" s="7"/>
-[...6 lines deleted...]
-      <c r="H27" s="25"/>
+      <c r="A27" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="B27" s="108">
+        <v>119851</v>
+      </c>
+      <c r="C27" s="118">
+        <v>96.3</v>
+      </c>
+      <c r="D27" s="118">
+        <v>3.7</v>
+      </c>
+      <c r="E27" s="118">
+        <v>99.5</v>
+      </c>
+      <c r="F27" s="118">
+        <v>0.5</v>
+      </c>
+      <c r="G27" s="119">
+        <v>93.3</v>
+      </c>
+      <c r="H27" s="119">
+        <v>6.7</v>
+      </c>
     </row>
     <row r="28" spans="1:8">
-      <c r="A28" s="7"/>
-[...6 lines deleted...]
-      <c r="H28" s="25"/>
+      <c r="A28" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="C28" s="107"/>
+      <c r="D28" s="107"/>
+      <c r="E28" s="107"/>
+      <c r="F28" s="107"/>
+      <c r="G28" s="107"/>
+      <c r="H28" s="107"/>
     </row>
     <row r="29" spans="1:8">
-      <c r="A29" s="7"/>
-[...6 lines deleted...]
-      <c r="H29" s="25"/>
+      <c r="A29" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B29" s="108"/>
+      <c r="C29" s="107"/>
+      <c r="D29" s="107"/>
+      <c r="E29" s="107"/>
+      <c r="F29" s="107"/>
+      <c r="G29" s="107"/>
+      <c r="H29" s="107"/>
     </row>
     <row r="30" spans="1:8">
-      <c r="A30" s="7"/>
-[...6 lines deleted...]
-      <c r="H30" s="25"/>
+      <c r="A30" s="17" t="s">
+        <v>10</v>
+      </c>
+      <c r="B30" s="115"/>
+      <c r="C30" s="100"/>
+      <c r="D30" s="100"/>
+      <c r="E30" s="100"/>
+      <c r="F30" s="100"/>
+      <c r="G30" s="100"/>
+      <c r="H30" s="100"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="10"/>
       <c r="B31" s="52"/>
       <c r="C31" s="53"/>
       <c r="D31" s="53"/>
       <c r="E31" s="53"/>
       <c r="F31" s="53"/>
       <c r="G31" s="54"/>
       <c r="H31" s="54"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="7"/>
       <c r="B32" s="21"/>
       <c r="C32" s="24"/>
       <c r="D32" s="24"/>
       <c r="E32" s="24"/>
       <c r="F32" s="24"/>
       <c r="G32" s="25"/>
       <c r="H32" s="25"/>
     </row>
     <row r="33" spans="1:12">
       <c r="A33" s="7"/>
       <c r="B33" s="21"/>
       <c r="C33" s="24"/>
@@ -4093,127 +4202,127 @@
       <c r="A45" s="7"/>
       <c r="B45" s="21"/>
       <c r="C45" s="24"/>
       <c r="D45" s="24"/>
       <c r="E45" s="24"/>
       <c r="F45" s="25"/>
       <c r="G45" s="25"/>
       <c r="H45" s="24"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:H3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:H4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:N60"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:N65"/>
   <sheetViews>
-    <sheetView topLeftCell="A22" workbookViewId="0">
-      <selection activeCell="L54" sqref="L54"/>
+    <sheetView topLeftCell="A28" workbookViewId="0">
+      <selection activeCell="B62" sqref="B62:H62"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12" style="50" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="50" customWidth="1"/>
     <col min="3" max="3" width="11.140625" style="50" customWidth="1"/>
     <col min="4" max="4" width="23.85546875" style="50" customWidth="1"/>
     <col min="5" max="5" width="11" style="50" customWidth="1"/>
     <col min="6" max="6" width="25.42578125" style="50" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="50" customWidth="1"/>
     <col min="8" max="8" width="24.5703125" style="50" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="50"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="A1" s="119" t="s">
+      <c r="A1" s="123" t="s">
         <v>19</v>
       </c>
-      <c r="B1" s="119"/>
-[...5 lines deleted...]
-      <c r="H1" s="119"/>
+      <c r="B1" s="123"/>
+      <c r="C1" s="123"/>
+      <c r="D1" s="123"/>
+      <c r="E1" s="123"/>
+      <c r="F1" s="123"/>
+      <c r="G1" s="123"/>
+      <c r="H1" s="123"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
     </row>
     <row r="3" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A3" s="118"/>
-      <c r="B3" s="118" t="s">
+      <c r="A3" s="122"/>
+      <c r="B3" s="122" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="118" t="s">
+      <c r="C3" s="122" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="118"/>
-[...3 lines deleted...]
-      <c r="H3" s="118"/>
+      <c r="D3" s="122"/>
+      <c r="E3" s="122"/>
+      <c r="F3" s="122"/>
+      <c r="G3" s="122"/>
+      <c r="H3" s="122"/>
       <c r="I3" s="51"/>
     </row>
     <row r="4" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A4" s="118"/>
-[...1 lines deleted...]
-      <c r="C4" s="118" t="s">
+      <c r="A4" s="122"/>
+      <c r="B4" s="122"/>
+      <c r="C4" s="122" t="s">
         <v>3</v>
       </c>
-      <c r="D4" s="118"/>
-      <c r="E4" s="118" t="s">
+      <c r="D4" s="122"/>
+      <c r="E4" s="122" t="s">
         <v>4</v>
       </c>
-      <c r="F4" s="118"/>
-      <c r="G4" s="118" t="s">
+      <c r="F4" s="122"/>
+      <c r="G4" s="122" t="s">
         <v>5</v>
       </c>
-      <c r="H4" s="118"/>
+      <c r="H4" s="122"/>
       <c r="I4" s="51"/>
     </row>
     <row r="5" spans="1:9" ht="67.5">
-      <c r="A5" s="118"/>
-      <c r="B5" s="118"/>
+      <c r="A5" s="122"/>
+      <c r="B5" s="122"/>
       <c r="C5" s="3" t="s">
         <v>55</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>55</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="51"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="10">
         <v>2015</v>
       </c>
       <c r="B6" s="11">
@@ -5526,240 +5635,314 @@
       </c>
       <c r="D56" s="63">
         <v>1</v>
       </c>
       <c r="E56" s="63">
         <v>99.7</v>
       </c>
       <c r="F56" s="63">
         <v>0.3</v>
       </c>
       <c r="G56" s="73">
         <v>94.8</v>
       </c>
       <c r="H56" s="73">
         <v>5.2</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B57" s="14">
         <f>'[1]3.1 '!D16/3</f>
         <v>134280</v>
       </c>
-      <c r="C57" s="102">
+      <c r="C57" s="101">
         <v>98.8</v>
       </c>
-      <c r="D57" s="102">
+      <c r="D57" s="101">
         <v>1.2</v>
       </c>
-      <c r="E57" s="104">
+      <c r="E57" s="103">
         <v>99.8</v>
       </c>
-      <c r="F57" s="104">
+      <c r="F57" s="103">
         <v>0.2</v>
       </c>
-      <c r="G57" s="105">
+      <c r="G57" s="104">
         <v>93.2</v>
       </c>
-      <c r="H57" s="105">
+      <c r="H57" s="104">
         <v>6.8</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="B58" s="109">
+      <c r="B58" s="114">
         <v>143766.33333333334</v>
       </c>
-      <c r="C58" s="108">
+      <c r="C58" s="9">
         <v>99.1</v>
       </c>
-      <c r="D58" s="108">
+      <c r="D58" s="9">
         <v>0.9</v>
       </c>
-      <c r="E58" s="108">
+      <c r="E58" s="9">
         <v>99.7</v>
       </c>
-      <c r="F58" s="108">
+      <c r="F58" s="9">
         <v>0.3</v>
       </c>
-      <c r="G58" s="108">
+      <c r="G58" s="9">
         <v>94.9</v>
       </c>
-      <c r="H58" s="108">
+      <c r="H58" s="9">
         <v>5.0999999999999996</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="B59" s="109">
+      <c r="B59" s="114">
         <v>152376.33333333334</v>
       </c>
-      <c r="C59" s="48">
+      <c r="C59" s="49">
         <v>99.1</v>
       </c>
-      <c r="D59" s="48">
+      <c r="D59" s="49">
         <v>0.9</v>
       </c>
-      <c r="E59" s="48">
+      <c r="E59" s="49">
         <v>99.7</v>
       </c>
-      <c r="F59" s="48">
+      <c r="F59" s="49">
         <v>0.3</v>
       </c>
       <c r="G59" s="49">
         <v>95.7</v>
       </c>
       <c r="H59" s="49">
         <v>4.3</v>
       </c>
     </row>
     <row r="60" spans="1:8">
-      <c r="A60" s="17" t="s">
+      <c r="A60" s="7" t="s">
         <v>10</v>
       </c>
       <c r="B60" s="116">
         <v>153759.33333333334</v>
       </c>
-      <c r="C60" s="101">
+      <c r="C60" s="49">
         <v>99.1</v>
       </c>
-      <c r="D60" s="101">
+      <c r="D60" s="49">
         <v>0.9</v>
       </c>
-      <c r="E60" s="101">
+      <c r="E60" s="49">
         <v>99.7</v>
       </c>
-      <c r="F60" s="101">
+      <c r="F60" s="49">
         <v>0.3</v>
       </c>
-      <c r="G60" s="101">
+      <c r="G60" s="49">
         <v>95.4</v>
       </c>
-      <c r="H60" s="101">
+      <c r="H60" s="49">
         <v>4.5999999999999996</v>
       </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" s="10">
+        <v>2026</v>
+      </c>
+      <c r="B61" s="11"/>
+      <c r="C61" s="73"/>
+      <c r="D61" s="73"/>
+      <c r="E61" s="73"/>
+      <c r="F61" s="73"/>
+      <c r="G61" s="73"/>
+      <c r="H61" s="73"/>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="B62" s="68">
+        <v>150896</v>
+      </c>
+      <c r="C62" s="118">
+        <v>98.9</v>
+      </c>
+      <c r="D62" s="118">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="E62" s="118">
+        <v>99.8</v>
+      </c>
+      <c r="F62" s="118">
+        <v>0.2</v>
+      </c>
+      <c r="G62" s="119">
+        <v>94</v>
+      </c>
+      <c r="H62" s="119">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="B63" s="108"/>
+      <c r="C63" s="107"/>
+      <c r="D63" s="107"/>
+      <c r="E63" s="107"/>
+      <c r="F63" s="107"/>
+      <c r="G63" s="107"/>
+      <c r="H63" s="107"/>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B64" s="108"/>
+      <c r="C64" s="107"/>
+      <c r="D64" s="107"/>
+      <c r="E64" s="107"/>
+      <c r="F64" s="107"/>
+      <c r="G64" s="107"/>
+      <c r="H64" s="107"/>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" s="17" t="s">
+        <v>10</v>
+      </c>
+      <c r="B65" s="115"/>
+      <c r="C65" s="100"/>
+      <c r="D65" s="100"/>
+      <c r="E65" s="100"/>
+      <c r="F65" s="100"/>
+      <c r="G65" s="100"/>
+      <c r="H65" s="100"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:H3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:H4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:M60"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:M65"/>
   <sheetViews>
     <sheetView topLeftCell="A25" workbookViewId="0">
-      <selection activeCell="O54" sqref="O54"/>
+      <selection activeCell="B62" sqref="B62:H62"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12" style="50" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="50" customWidth="1"/>
     <col min="3" max="3" width="11.140625" style="50" customWidth="1"/>
     <col min="4" max="4" width="23.85546875" style="50" customWidth="1"/>
     <col min="5" max="5" width="11" style="50" customWidth="1"/>
     <col min="6" max="6" width="25.42578125" style="50" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="50" customWidth="1"/>
     <col min="8" max="8" width="24.5703125" style="50" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="50"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="A1" s="119" t="s">
+      <c r="A1" s="123" t="s">
         <v>20</v>
       </c>
-      <c r="B1" s="119"/>
-[...5 lines deleted...]
-      <c r="H1" s="119"/>
+      <c r="B1" s="123"/>
+      <c r="C1" s="123"/>
+      <c r="D1" s="123"/>
+      <c r="E1" s="123"/>
+      <c r="F1" s="123"/>
+      <c r="G1" s="123"/>
+      <c r="H1" s="123"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
     </row>
     <row r="3" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A3" s="118"/>
-      <c r="B3" s="118" t="s">
+      <c r="A3" s="122"/>
+      <c r="B3" s="122" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="118" t="s">
+      <c r="C3" s="122" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="118"/>
-[...3 lines deleted...]
-      <c r="H3" s="118"/>
+      <c r="D3" s="122"/>
+      <c r="E3" s="122"/>
+      <c r="F3" s="122"/>
+      <c r="G3" s="122"/>
+      <c r="H3" s="122"/>
       <c r="I3" s="51"/>
     </row>
     <row r="4" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A4" s="118"/>
-[...1 lines deleted...]
-      <c r="C4" s="118" t="s">
+      <c r="A4" s="122"/>
+      <c r="B4" s="122"/>
+      <c r="C4" s="122" t="s">
         <v>3</v>
       </c>
-      <c r="D4" s="118"/>
-      <c r="E4" s="118" t="s">
+      <c r="D4" s="122"/>
+      <c r="E4" s="122" t="s">
         <v>4</v>
       </c>
-      <c r="F4" s="118"/>
-      <c r="G4" s="118" t="s">
+      <c r="F4" s="122"/>
+      <c r="G4" s="122" t="s">
         <v>5</v>
       </c>
-      <c r="H4" s="118"/>
+      <c r="H4" s="122"/>
       <c r="I4" s="51"/>
     </row>
     <row r="5" spans="1:9" ht="67.5">
-      <c r="A5" s="118"/>
-      <c r="B5" s="118"/>
+      <c r="A5" s="122"/>
+      <c r="B5" s="122"/>
       <c r="C5" s="3" t="s">
         <v>55</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>55</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="51"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="10">
         <v>2015</v>
       </c>
       <c r="B6" s="11">
@@ -7094,217 +7277,291 @@
         <v>105713.66666666667</v>
       </c>
       <c r="C57" s="78">
         <v>96.1</v>
       </c>
       <c r="D57" s="78">
         <v>3.9</v>
       </c>
       <c r="E57" s="77">
         <v>98.8</v>
       </c>
       <c r="F57" s="77">
         <v>1.2</v>
       </c>
       <c r="G57" s="76">
         <v>90.3</v>
       </c>
       <c r="H57" s="76">
         <v>9.6999999999999993</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="B58" s="109">
+      <c r="B58" s="108">
         <v>110665.66666666667</v>
       </c>
-      <c r="C58" s="108">
+      <c r="C58" s="107">
         <v>97.2</v>
       </c>
-      <c r="D58" s="108">
+      <c r="D58" s="107">
         <v>2.8</v>
       </c>
-      <c r="E58" s="108">
+      <c r="E58" s="107">
         <v>99.3</v>
       </c>
-      <c r="F58" s="108">
+      <c r="F58" s="107">
         <v>0.7</v>
       </c>
-      <c r="G58" s="108">
+      <c r="G58" s="107">
         <v>92.7</v>
       </c>
-      <c r="H58" s="108">
+      <c r="H58" s="107">
         <v>7.3</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="B59" s="109">
+      <c r="B59" s="108">
         <v>118382</v>
       </c>
       <c r="C59" s="48">
         <v>97.5</v>
       </c>
       <c r="D59" s="48">
         <v>2.5</v>
       </c>
       <c r="E59" s="48">
         <v>99.3</v>
       </c>
       <c r="F59" s="48">
         <v>0.7</v>
       </c>
       <c r="G59" s="49">
         <v>93.9</v>
       </c>
       <c r="H59" s="49">
         <v>6.1</v>
       </c>
     </row>
     <row r="60" spans="1:8">
-      <c r="A60" s="17" t="s">
+      <c r="A60" s="7" t="s">
         <v>10</v>
       </c>
       <c r="B60" s="116">
         <v>123112.33333333333</v>
       </c>
-      <c r="C60" s="101">
+      <c r="C60" s="49">
         <v>96.2</v>
       </c>
-      <c r="D60" s="101">
+      <c r="D60" s="49">
         <v>3.8</v>
       </c>
-      <c r="E60" s="101">
+      <c r="E60" s="49">
         <v>99</v>
       </c>
-      <c r="F60" s="101">
+      <c r="F60" s="49">
         <v>1</v>
       </c>
-      <c r="G60" s="101">
+      <c r="G60" s="49">
         <v>90.9</v>
       </c>
-      <c r="H60" s="101">
+      <c r="H60" s="49">
         <v>9.1</v>
       </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" s="10">
+        <v>2026</v>
+      </c>
+      <c r="B61" s="11"/>
+      <c r="C61" s="73"/>
+      <c r="D61" s="73"/>
+      <c r="E61" s="73"/>
+      <c r="F61" s="73"/>
+      <c r="G61" s="73"/>
+      <c r="H61" s="73"/>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="B62" s="68">
+        <v>122240</v>
+      </c>
+      <c r="C62" s="118">
+        <v>96</v>
+      </c>
+      <c r="D62" s="118">
+        <v>4</v>
+      </c>
+      <c r="E62" s="118">
+        <v>98.9</v>
+      </c>
+      <c r="F62" s="118">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="G62" s="119">
+        <v>90.5</v>
+      </c>
+      <c r="H62" s="119">
+        <v>9.5</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="B63" s="108"/>
+      <c r="C63" s="107"/>
+      <c r="D63" s="107"/>
+      <c r="E63" s="107"/>
+      <c r="F63" s="107"/>
+      <c r="G63" s="107"/>
+      <c r="H63" s="107"/>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B64" s="108"/>
+      <c r="C64" s="107"/>
+      <c r="D64" s="107"/>
+      <c r="E64" s="107"/>
+      <c r="F64" s="107"/>
+      <c r="G64" s="107"/>
+      <c r="H64" s="107"/>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" s="17" t="s">
+        <v>10</v>
+      </c>
+      <c r="B65" s="115"/>
+      <c r="C65" s="100"/>
+      <c r="D65" s="100"/>
+      <c r="E65" s="100"/>
+      <c r="F65" s="100"/>
+      <c r="G65" s="100"/>
+      <c r="H65" s="100"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:H3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:H4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:I60"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:I65"/>
   <sheetViews>
-    <sheetView topLeftCell="A28" workbookViewId="0">
-      <selection activeCell="L55" sqref="L55"/>
+    <sheetView topLeftCell="A31" workbookViewId="0">
+      <selection activeCell="B62" sqref="B62:H62"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12" style="50" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="50" customWidth="1"/>
     <col min="3" max="3" width="11.140625" style="50" customWidth="1"/>
     <col min="4" max="4" width="23.85546875" style="50" customWidth="1"/>
     <col min="5" max="5" width="11" style="50" customWidth="1"/>
     <col min="6" max="6" width="25.42578125" style="50" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="50" customWidth="1"/>
     <col min="8" max="8" width="24.5703125" style="50" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="50"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="A1" s="119" t="s">
+      <c r="A1" s="123" t="s">
         <v>21</v>
       </c>
-      <c r="B1" s="119"/>
-[...5 lines deleted...]
-      <c r="H1" s="119"/>
+      <c r="B1" s="123"/>
+      <c r="C1" s="123"/>
+      <c r="D1" s="123"/>
+      <c r="E1" s="123"/>
+      <c r="F1" s="123"/>
+      <c r="G1" s="123"/>
+      <c r="H1" s="123"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
     </row>
     <row r="3" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A3" s="118"/>
-      <c r="B3" s="118" t="s">
+      <c r="A3" s="122"/>
+      <c r="B3" s="122" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="118" t="s">
+      <c r="C3" s="122" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="118"/>
-[...3 lines deleted...]
-      <c r="H3" s="118"/>
+      <c r="D3" s="122"/>
+      <c r="E3" s="122"/>
+      <c r="F3" s="122"/>
+      <c r="G3" s="122"/>
+      <c r="H3" s="122"/>
       <c r="I3" s="51"/>
     </row>
     <row r="4" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A4" s="118"/>
-[...1 lines deleted...]
-      <c r="C4" s="118" t="s">
+      <c r="A4" s="122"/>
+      <c r="B4" s="122"/>
+      <c r="C4" s="122" t="s">
         <v>3</v>
       </c>
-      <c r="D4" s="118"/>
-      <c r="E4" s="118" t="s">
+      <c r="D4" s="122"/>
+      <c r="E4" s="122" t="s">
         <v>4</v>
       </c>
-      <c r="F4" s="118"/>
-      <c r="G4" s="118" t="s">
+      <c r="F4" s="122"/>
+      <c r="G4" s="122" t="s">
         <v>5</v>
       </c>
-      <c r="H4" s="118"/>
+      <c r="H4" s="122"/>
       <c r="I4" s="51"/>
     </row>
     <row r="5" spans="1:9" ht="67.5">
-      <c r="A5" s="118"/>
-      <c r="B5" s="118"/>
+      <c r="A5" s="122"/>
+      <c r="B5" s="122"/>
       <c r="C5" s="3" t="s">
         <v>55</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>55</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="51"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="10">
         <v>2015</v>
       </c>
       <c r="B6" s="11">
@@ -8615,240 +8872,314 @@
       </c>
       <c r="D56" s="63">
         <v>0.4</v>
       </c>
       <c r="E56" s="63">
         <v>99.8</v>
       </c>
       <c r="F56" s="63">
         <v>0.2</v>
       </c>
       <c r="G56" s="73">
         <v>99.4</v>
       </c>
       <c r="H56" s="73">
         <v>0.6</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B57" s="14">
         <f>'[1]3.1 '!D18/3</f>
         <v>85463.666666666672</v>
       </c>
-      <c r="C57" s="102">
+      <c r="C57" s="101">
         <v>99.5</v>
       </c>
-      <c r="D57" s="102">
+      <c r="D57" s="101">
         <v>0.5</v>
       </c>
-      <c r="E57" s="104">
+      <c r="E57" s="103">
         <v>99.6</v>
       </c>
-      <c r="F57" s="104">
+      <c r="F57" s="103">
         <v>0.4</v>
       </c>
-      <c r="G57" s="105">
+      <c r="G57" s="104">
         <v>99.4</v>
       </c>
-      <c r="H57" s="105">
+      <c r="H57" s="104">
         <v>0.6</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="B58" s="109">
+      <c r="B58" s="114">
         <v>83979</v>
       </c>
-      <c r="C58" s="108">
+      <c r="C58" s="9">
         <v>99.6</v>
       </c>
-      <c r="D58" s="108">
+      <c r="D58" s="9">
         <v>0.4</v>
       </c>
-      <c r="E58" s="108">
+      <c r="E58" s="9">
         <v>99.9</v>
       </c>
-      <c r="F58" s="108">
+      <c r="F58" s="9">
         <v>0.1</v>
       </c>
-      <c r="G58" s="108">
+      <c r="G58" s="9">
         <v>99.3</v>
       </c>
-      <c r="H58" s="108">
+      <c r="H58" s="9">
         <v>0.7</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="B59" s="109">
+      <c r="B59" s="114">
         <v>83090.666666666672</v>
       </c>
-      <c r="C59" s="48">
+      <c r="C59" s="49">
         <v>99.5</v>
       </c>
-      <c r="D59" s="48">
+      <c r="D59" s="49">
         <v>0.5</v>
       </c>
-      <c r="E59" s="48">
+      <c r="E59" s="49">
         <v>99.8</v>
       </c>
-      <c r="F59" s="48">
+      <c r="F59" s="49">
         <v>0.2</v>
       </c>
       <c r="G59" s="49">
         <v>99.2</v>
       </c>
       <c r="H59" s="49">
         <v>0.8</v>
       </c>
     </row>
     <row r="60" spans="1:8">
-      <c r="A60" s="17" t="s">
+      <c r="A60" s="7" t="s">
         <v>10</v>
       </c>
       <c r="B60" s="116">
         <v>86153.333333333328</v>
       </c>
-      <c r="C60" s="101">
+      <c r="C60" s="49">
         <v>99.8</v>
       </c>
-      <c r="D60" s="101">
+      <c r="D60" s="49">
         <v>0.2</v>
       </c>
-      <c r="E60" s="101">
+      <c r="E60" s="49">
         <v>100</v>
       </c>
-      <c r="F60" s="101">
+      <c r="F60" s="49">
         <v>0</v>
       </c>
-      <c r="G60" s="101">
+      <c r="G60" s="49">
         <v>99.6</v>
       </c>
-      <c r="H60" s="101">
+      <c r="H60" s="49">
         <v>0.4</v>
       </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" s="10">
+        <v>2026</v>
+      </c>
+      <c r="B61" s="11"/>
+      <c r="C61" s="73"/>
+      <c r="D61" s="73"/>
+      <c r="E61" s="73"/>
+      <c r="F61" s="73"/>
+      <c r="G61" s="73"/>
+      <c r="H61" s="73"/>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="B62" s="68">
+        <v>95644</v>
+      </c>
+      <c r="C62" s="118">
+        <v>99.8</v>
+      </c>
+      <c r="D62" s="118">
+        <v>0.2</v>
+      </c>
+      <c r="E62" s="118">
+        <v>100</v>
+      </c>
+      <c r="F62" s="118">
+        <v>0</v>
+      </c>
+      <c r="G62" s="119">
+        <v>99.7</v>
+      </c>
+      <c r="H62" s="119">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="B63" s="108"/>
+      <c r="C63" s="107"/>
+      <c r="D63" s="107"/>
+      <c r="E63" s="107"/>
+      <c r="F63" s="107"/>
+      <c r="G63" s="107"/>
+      <c r="H63" s="107"/>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B64" s="108"/>
+      <c r="C64" s="107"/>
+      <c r="D64" s="107"/>
+      <c r="E64" s="107"/>
+      <c r="F64" s="107"/>
+      <c r="G64" s="107"/>
+      <c r="H64" s="107"/>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" s="17" t="s">
+        <v>10</v>
+      </c>
+      <c r="B65" s="115"/>
+      <c r="C65" s="100"/>
+      <c r="D65" s="100"/>
+      <c r="E65" s="100"/>
+      <c r="F65" s="100"/>
+      <c r="G65" s="100"/>
+      <c r="H65" s="100"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:H3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:H4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:I60"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:I65"/>
   <sheetViews>
-    <sheetView topLeftCell="A25" workbookViewId="0">
-      <selection activeCell="M58" sqref="M58"/>
+    <sheetView topLeftCell="A40" workbookViewId="0">
+      <selection activeCell="B62" sqref="B62:H62"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12" style="50" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="50" customWidth="1"/>
     <col min="3" max="3" width="11.140625" style="50" customWidth="1"/>
     <col min="4" max="4" width="23.85546875" style="50" customWidth="1"/>
     <col min="5" max="5" width="11" style="50" customWidth="1"/>
     <col min="6" max="6" width="25.42578125" style="50" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="50" customWidth="1"/>
     <col min="8" max="8" width="24.5703125" style="50" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="50"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="A1" s="119" t="s">
+      <c r="A1" s="123" t="s">
         <v>22</v>
       </c>
-      <c r="B1" s="119"/>
-[...5 lines deleted...]
-      <c r="H1" s="119"/>
+      <c r="B1" s="123"/>
+      <c r="C1" s="123"/>
+      <c r="D1" s="123"/>
+      <c r="E1" s="123"/>
+      <c r="F1" s="123"/>
+      <c r="G1" s="123"/>
+      <c r="H1" s="123"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
     </row>
     <row r="3" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A3" s="118"/>
-      <c r="B3" s="118" t="s">
+      <c r="A3" s="122"/>
+      <c r="B3" s="122" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="118" t="s">
+      <c r="C3" s="122" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="118"/>
-[...3 lines deleted...]
-      <c r="H3" s="118"/>
+      <c r="D3" s="122"/>
+      <c r="E3" s="122"/>
+      <c r="F3" s="122"/>
+      <c r="G3" s="122"/>
+      <c r="H3" s="122"/>
       <c r="I3" s="51"/>
     </row>
     <row r="4" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A4" s="118"/>
-[...1 lines deleted...]
-      <c r="C4" s="118" t="s">
+      <c r="A4" s="122"/>
+      <c r="B4" s="122"/>
+      <c r="C4" s="122" t="s">
         <v>3</v>
       </c>
-      <c r="D4" s="118"/>
-      <c r="E4" s="118" t="s">
+      <c r="D4" s="122"/>
+      <c r="E4" s="122" t="s">
         <v>4</v>
       </c>
-      <c r="F4" s="118"/>
-      <c r="G4" s="118" t="s">
+      <c r="F4" s="122"/>
+      <c r="G4" s="122" t="s">
         <v>5</v>
       </c>
-      <c r="H4" s="118"/>
+      <c r="H4" s="122"/>
       <c r="I4" s="51"/>
     </row>
     <row r="5" spans="1:9" ht="67.5">
-      <c r="A5" s="118"/>
-      <c r="B5" s="118"/>
+      <c r="A5" s="122"/>
+      <c r="B5" s="122"/>
       <c r="C5" s="3" t="s">
         <v>55</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>55</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="51"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="10">
         <v>2015</v>
       </c>
       <c r="B6" s="11">
@@ -10159,240 +10490,314 @@
       </c>
       <c r="D56" s="63">
         <v>0</v>
       </c>
       <c r="E56" s="63">
         <v>100</v>
       </c>
       <c r="F56" s="63">
         <v>0</v>
       </c>
       <c r="G56" s="73">
         <v>100</v>
       </c>
       <c r="H56" s="73">
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B57" s="14">
         <f>'[1]3.1 '!D19/3</f>
         <v>92018.333333333328</v>
       </c>
-      <c r="C57" s="102">
+      <c r="C57" s="101">
         <v>100</v>
       </c>
-      <c r="D57" s="103" t="s">
+      <c r="D57" s="102" t="s">
         <v>33</v>
       </c>
-      <c r="E57" s="104">
+      <c r="E57" s="103">
         <v>100</v>
       </c>
-      <c r="F57" s="106" t="s">
+      <c r="F57" s="105" t="s">
         <v>33</v>
       </c>
-      <c r="G57" s="105">
+      <c r="G57" s="104">
         <v>100</v>
       </c>
-      <c r="H57" s="107" t="s">
+      <c r="H57" s="106" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="B58" s="109">
+      <c r="B58" s="108">
         <v>90978.333333333328</v>
       </c>
-      <c r="C58" s="110">
+      <c r="C58" s="109">
         <v>100</v>
       </c>
-      <c r="D58" s="110" t="s">
+      <c r="D58" s="109" t="s">
         <v>33</v>
       </c>
-      <c r="E58" s="110">
+      <c r="E58" s="109">
         <v>100</v>
       </c>
-      <c r="F58" s="110" t="s">
+      <c r="F58" s="109" t="s">
         <v>33</v>
       </c>
-      <c r="G58" s="110">
+      <c r="G58" s="109">
         <v>100</v>
       </c>
-      <c r="H58" s="110" t="s">
+      <c r="H58" s="109" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="B59" s="109">
+      <c r="B59" s="108">
         <v>90606.666666666672</v>
       </c>
       <c r="C59" s="48">
         <v>100</v>
       </c>
       <c r="D59" s="48">
         <v>0</v>
       </c>
       <c r="E59" s="48">
         <v>100</v>
       </c>
       <c r="F59" s="48">
         <v>0</v>
       </c>
       <c r="G59" s="49">
         <v>100</v>
       </c>
       <c r="H59" s="49">
         <v>0</v>
       </c>
     </row>
     <row r="60" spans="1:8">
-      <c r="A60" s="17" t="s">
+      <c r="A60" s="7" t="s">
         <v>10</v>
       </c>
       <c r="B60" s="116">
         <v>94019.333333333328</v>
       </c>
-      <c r="C60" s="101">
+      <c r="C60" s="49">
         <v>100</v>
       </c>
-      <c r="D60" s="117" t="s">
+      <c r="D60" s="68" t="s">
         <v>33</v>
       </c>
-      <c r="E60" s="101">
+      <c r="E60" s="49">
         <v>100</v>
       </c>
-      <c r="F60" s="117" t="s">
+      <c r="F60" s="68" t="s">
         <v>33</v>
       </c>
-      <c r="G60" s="101">
+      <c r="G60" s="49">
         <v>100</v>
       </c>
-      <c r="H60" s="117" t="s">
+      <c r="H60" s="68" t="s">
         <v>33</v>
       </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" s="10">
+        <v>2026</v>
+      </c>
+      <c r="B61" s="11"/>
+      <c r="C61" s="73"/>
+      <c r="D61" s="73"/>
+      <c r="E61" s="73"/>
+      <c r="F61" s="73"/>
+      <c r="G61" s="73"/>
+      <c r="H61" s="73"/>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="B62" s="68">
+        <v>101139</v>
+      </c>
+      <c r="C62" s="119">
+        <v>100</v>
+      </c>
+      <c r="D62" s="119">
+        <v>0</v>
+      </c>
+      <c r="E62" s="119">
+        <v>100</v>
+      </c>
+      <c r="F62" s="119">
+        <v>0</v>
+      </c>
+      <c r="G62" s="119">
+        <v>100</v>
+      </c>
+      <c r="H62" s="119">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="B63" s="108"/>
+      <c r="C63" s="107"/>
+      <c r="D63" s="107"/>
+      <c r="E63" s="107"/>
+      <c r="F63" s="107"/>
+      <c r="G63" s="107"/>
+      <c r="H63" s="107"/>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B64" s="108"/>
+      <c r="C64" s="107"/>
+      <c r="D64" s="107"/>
+      <c r="E64" s="107"/>
+      <c r="F64" s="107"/>
+      <c r="G64" s="107"/>
+      <c r="H64" s="107"/>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" s="17" t="s">
+        <v>10</v>
+      </c>
+      <c r="B65" s="115"/>
+      <c r="C65" s="100"/>
+      <c r="D65" s="100"/>
+      <c r="E65" s="100"/>
+      <c r="F65" s="100"/>
+      <c r="G65" s="100"/>
+      <c r="H65" s="100"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:H3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:H4"/>
     <mergeCell ref="A3:A5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12" style="50" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="50" customWidth="1"/>
     <col min="3" max="3" width="11.140625" style="50" customWidth="1"/>
     <col min="4" max="4" width="23.85546875" style="50" customWidth="1"/>
     <col min="5" max="5" width="11" style="50" customWidth="1"/>
     <col min="6" max="6" width="25.42578125" style="50" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="50" customWidth="1"/>
     <col min="8" max="8" width="24.5703125" style="50" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="50"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="A1" s="119" t="s">
+      <c r="A1" s="123" t="s">
         <v>23</v>
       </c>
-      <c r="B1" s="119"/>
-[...5 lines deleted...]
-      <c r="H1" s="119"/>
+      <c r="B1" s="123"/>
+      <c r="C1" s="123"/>
+      <c r="D1" s="123"/>
+      <c r="E1" s="123"/>
+      <c r="F1" s="123"/>
+      <c r="G1" s="123"/>
+      <c r="H1" s="123"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
     </row>
     <row r="3" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A3" s="118"/>
-      <c r="B3" s="118" t="s">
+      <c r="A3" s="122"/>
+      <c r="B3" s="122" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="118" t="s">
+      <c r="C3" s="122" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="118"/>
-[...3 lines deleted...]
-      <c r="H3" s="118"/>
+      <c r="D3" s="122"/>
+      <c r="E3" s="122"/>
+      <c r="F3" s="122"/>
+      <c r="G3" s="122"/>
+      <c r="H3" s="122"/>
       <c r="I3" s="51"/>
     </row>
     <row r="4" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A4" s="118"/>
-[...1 lines deleted...]
-      <c r="C4" s="118" t="s">
+      <c r="A4" s="122"/>
+      <c r="B4" s="122"/>
+      <c r="C4" s="122" t="s">
         <v>3</v>
       </c>
-      <c r="D4" s="118"/>
-      <c r="E4" s="118" t="s">
+      <c r="D4" s="122"/>
+      <c r="E4" s="122" t="s">
         <v>4</v>
       </c>
-      <c r="F4" s="118"/>
-      <c r="G4" s="118" t="s">
+      <c r="F4" s="122"/>
+      <c r="G4" s="122" t="s">
         <v>5</v>
       </c>
-      <c r="H4" s="118"/>
+      <c r="H4" s="122"/>
       <c r="I4" s="51"/>
     </row>
     <row r="5" spans="1:9" ht="67.5">
-      <c r="A5" s="118"/>
-      <c r="B5" s="118"/>
+      <c r="A5" s="122"/>
+      <c r="B5" s="122"/>
       <c r="C5" s="3" t="s">
         <v>55</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>55</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="51"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="10">
         <v>2015</v>
       </c>
       <c r="B6" s="11">
@@ -10849,127 +11254,127 @@
       </c>
       <c r="B25" s="60"/>
       <c r="C25" s="18"/>
       <c r="D25" s="18"/>
       <c r="E25" s="18"/>
       <c r="F25" s="18"/>
       <c r="G25" s="18"/>
       <c r="H25" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:H3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:H4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:I60"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:I65"/>
   <sheetViews>
-    <sheetView topLeftCell="A34" workbookViewId="0">
-      <selection activeCell="M58" sqref="M58"/>
+    <sheetView topLeftCell="A25" workbookViewId="0">
+      <selection activeCell="B62" sqref="B62:H62"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12" style="50" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="50" customWidth="1"/>
     <col min="3" max="3" width="11.140625" style="50" customWidth="1"/>
     <col min="4" max="4" width="23.85546875" style="50" customWidth="1"/>
     <col min="5" max="5" width="11" style="50" customWidth="1"/>
     <col min="6" max="6" width="25.42578125" style="50" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="50" customWidth="1"/>
     <col min="8" max="8" width="24.5703125" style="50" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="50"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="A1" s="119" t="s">
+      <c r="A1" s="123" t="s">
         <v>24</v>
       </c>
-      <c r="B1" s="119"/>
-[...5 lines deleted...]
-      <c r="H1" s="119"/>
+      <c r="B1" s="123"/>
+      <c r="C1" s="123"/>
+      <c r="D1" s="123"/>
+      <c r="E1" s="123"/>
+      <c r="F1" s="123"/>
+      <c r="G1" s="123"/>
+      <c r="H1" s="123"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
     </row>
     <row r="3" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A3" s="118"/>
-      <c r="B3" s="118" t="s">
+      <c r="A3" s="122"/>
+      <c r="B3" s="122" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="118" t="s">
+      <c r="C3" s="122" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="118"/>
-[...3 lines deleted...]
-      <c r="H3" s="118"/>
+      <c r="D3" s="122"/>
+      <c r="E3" s="122"/>
+      <c r="F3" s="122"/>
+      <c r="G3" s="122"/>
+      <c r="H3" s="122"/>
       <c r="I3" s="51"/>
     </row>
     <row r="4" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A4" s="118"/>
-[...1 lines deleted...]
-      <c r="C4" s="118" t="s">
+      <c r="A4" s="122"/>
+      <c r="B4" s="122"/>
+      <c r="C4" s="122" t="s">
         <v>3</v>
       </c>
-      <c r="D4" s="118"/>
-      <c r="E4" s="118" t="s">
+      <c r="D4" s="122"/>
+      <c r="E4" s="122" t="s">
         <v>4</v>
       </c>
-      <c r="F4" s="118"/>
-      <c r="G4" s="118" t="s">
+      <c r="F4" s="122"/>
+      <c r="G4" s="122" t="s">
         <v>5</v>
       </c>
-      <c r="H4" s="118"/>
+      <c r="H4" s="122"/>
       <c r="I4" s="51"/>
     </row>
     <row r="5" spans="1:9" ht="67.5">
-      <c r="A5" s="118"/>
-      <c r="B5" s="118"/>
+      <c r="A5" s="122"/>
+      <c r="B5" s="122"/>
       <c r="C5" s="3" t="s">
         <v>55</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>55</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="51"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="10">
         <v>2015</v>
       </c>
       <c r="B6" s="11">
@@ -12280,240 +12685,314 @@
       </c>
       <c r="D56" s="63">
         <v>1.6</v>
       </c>
       <c r="E56" s="63">
         <v>99.9</v>
       </c>
       <c r="F56" s="63">
         <v>0.1</v>
       </c>
       <c r="G56" s="73">
         <v>93.3</v>
       </c>
       <c r="H56" s="73">
         <v>6.7</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B57" s="14">
         <f>'[1]3.1 '!D20/3</f>
         <v>129913.66666666667</v>
       </c>
-      <c r="C57" s="102">
+      <c r="C57" s="101">
         <v>98.2</v>
       </c>
-      <c r="D57" s="102">
+      <c r="D57" s="101">
         <v>1.8</v>
       </c>
-      <c r="E57" s="104">
+      <c r="E57" s="103">
         <v>99.9</v>
       </c>
-      <c r="F57" s="104">
+      <c r="F57" s="103">
         <v>0.1</v>
       </c>
-      <c r="G57" s="105">
+      <c r="G57" s="104">
         <v>92.3</v>
       </c>
-      <c r="H57" s="105">
+      <c r="H57" s="104">
         <v>7.7</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="B58" s="109">
+      <c r="B58" s="108">
         <v>134056.33333333334</v>
       </c>
-      <c r="C58" s="108">
+      <c r="C58" s="107">
         <v>98.5</v>
       </c>
-      <c r="D58" s="108">
+      <c r="D58" s="107">
         <v>1.5</v>
       </c>
-      <c r="E58" s="108">
+      <c r="E58" s="107">
         <v>99.9</v>
       </c>
-      <c r="F58" s="108">
+      <c r="F58" s="107">
         <v>0.1</v>
       </c>
-      <c r="G58" s="108">
+      <c r="G58" s="107">
         <v>93.9</v>
       </c>
-      <c r="H58" s="108">
+      <c r="H58" s="107">
         <v>6.1</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="B59" s="109">
+      <c r="B59" s="114">
         <v>134307.66666666666</v>
       </c>
-      <c r="C59" s="48">
+      <c r="C59" s="49">
         <v>98.5</v>
       </c>
-      <c r="D59" s="48">
+      <c r="D59" s="49">
         <v>1.5</v>
       </c>
-      <c r="E59" s="48">
+      <c r="E59" s="49">
         <v>99.9</v>
       </c>
-      <c r="F59" s="48">
+      <c r="F59" s="49">
         <v>0.1</v>
       </c>
       <c r="G59" s="49">
         <v>93.7</v>
       </c>
       <c r="H59" s="49">
         <v>6.3</v>
       </c>
     </row>
     <row r="60" spans="1:8">
-      <c r="A60" s="17" t="s">
+      <c r="A60" s="7" t="s">
         <v>10</v>
       </c>
       <c r="B60" s="116">
         <v>135476</v>
       </c>
-      <c r="C60" s="101">
+      <c r="C60" s="49">
         <v>98.4</v>
       </c>
-      <c r="D60" s="101">
+      <c r="D60" s="49">
         <v>1.6</v>
       </c>
-      <c r="E60" s="101">
+      <c r="E60" s="49">
         <v>99.9</v>
       </c>
-      <c r="F60" s="101">
+      <c r="F60" s="49">
         <v>0.1</v>
       </c>
-      <c r="G60" s="101">
+      <c r="G60" s="49">
         <v>93.2</v>
       </c>
-      <c r="H60" s="101">
+      <c r="H60" s="49">
         <v>6.8</v>
       </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" s="10">
+        <v>2026</v>
+      </c>
+      <c r="B61" s="11"/>
+      <c r="C61" s="73"/>
+      <c r="D61" s="73"/>
+      <c r="E61" s="73"/>
+      <c r="F61" s="73"/>
+      <c r="G61" s="73"/>
+      <c r="H61" s="73"/>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="B62" s="68">
+        <v>144452</v>
+      </c>
+      <c r="C62" s="118">
+        <v>98.3</v>
+      </c>
+      <c r="D62" s="118">
+        <v>1.7</v>
+      </c>
+      <c r="E62" s="118">
+        <v>99.9</v>
+      </c>
+      <c r="F62" s="118">
+        <v>0.1</v>
+      </c>
+      <c r="G62" s="119">
+        <v>92.6</v>
+      </c>
+      <c r="H62" s="119">
+        <v>7.4</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="B63" s="108"/>
+      <c r="C63" s="107"/>
+      <c r="D63" s="107"/>
+      <c r="E63" s="107"/>
+      <c r="F63" s="107"/>
+      <c r="G63" s="107"/>
+      <c r="H63" s="107"/>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B64" s="108"/>
+      <c r="C64" s="107"/>
+      <c r="D64" s="107"/>
+      <c r="E64" s="107"/>
+      <c r="F64" s="107"/>
+      <c r="G64" s="107"/>
+      <c r="H64" s="107"/>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" s="17" t="s">
+        <v>10</v>
+      </c>
+      <c r="B65" s="115"/>
+      <c r="C65" s="100"/>
+      <c r="D65" s="100"/>
+      <c r="E65" s="100"/>
+      <c r="F65" s="100"/>
+      <c r="G65" s="100"/>
+      <c r="H65" s="100"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:H3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:H4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:I60"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:I65"/>
   <sheetViews>
-    <sheetView topLeftCell="A31" workbookViewId="0">
-      <selection activeCell="P62" sqref="P62"/>
+    <sheetView topLeftCell="A28" workbookViewId="0">
+      <selection activeCell="B62" sqref="B62:H62"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12" style="50" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="50" customWidth="1"/>
     <col min="3" max="3" width="11.140625" style="50" customWidth="1"/>
     <col min="4" max="4" width="23.85546875" style="50" customWidth="1"/>
     <col min="5" max="5" width="11" style="50" customWidth="1"/>
     <col min="6" max="6" width="25.42578125" style="50" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="50" customWidth="1"/>
     <col min="8" max="8" width="24.5703125" style="50" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="50"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="A1" s="119" t="s">
+      <c r="A1" s="123" t="s">
         <v>25</v>
       </c>
-      <c r="B1" s="119"/>
-[...5 lines deleted...]
-      <c r="H1" s="119"/>
+      <c r="B1" s="123"/>
+      <c r="C1" s="123"/>
+      <c r="D1" s="123"/>
+      <c r="E1" s="123"/>
+      <c r="F1" s="123"/>
+      <c r="G1" s="123"/>
+      <c r="H1" s="123"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
     </row>
     <row r="3" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A3" s="118"/>
-      <c r="B3" s="118" t="s">
+      <c r="A3" s="122"/>
+      <c r="B3" s="122" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="118" t="s">
+      <c r="C3" s="122" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="118"/>
-[...3 lines deleted...]
-      <c r="H3" s="118"/>
+      <c r="D3" s="122"/>
+      <c r="E3" s="122"/>
+      <c r="F3" s="122"/>
+      <c r="G3" s="122"/>
+      <c r="H3" s="122"/>
       <c r="I3" s="51"/>
     </row>
     <row r="4" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A4" s="118"/>
-[...1 lines deleted...]
-      <c r="C4" s="118" t="s">
+      <c r="A4" s="122"/>
+      <c r="B4" s="122"/>
+      <c r="C4" s="122" t="s">
         <v>3</v>
       </c>
-      <c r="D4" s="118"/>
-      <c r="E4" s="118" t="s">
+      <c r="D4" s="122"/>
+      <c r="E4" s="122" t="s">
         <v>4</v>
       </c>
-      <c r="F4" s="118"/>
-      <c r="G4" s="118" t="s">
+      <c r="F4" s="122"/>
+      <c r="G4" s="122" t="s">
         <v>5</v>
       </c>
-      <c r="H4" s="118"/>
+      <c r="H4" s="122"/>
       <c r="I4" s="51"/>
     </row>
     <row r="5" spans="1:9" ht="67.5">
-      <c r="A5" s="118"/>
-      <c r="B5" s="118"/>
+      <c r="A5" s="122"/>
+      <c r="B5" s="122"/>
       <c r="C5" s="3" t="s">
         <v>55</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>55</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="51"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="10">
         <v>2015</v>
       </c>
       <c r="B6" s="11">
@@ -13824,240 +14303,314 @@
       </c>
       <c r="D56" s="63">
         <v>3.5</v>
       </c>
       <c r="E56" s="63">
         <v>99.4</v>
       </c>
       <c r="F56" s="63">
         <v>0.6</v>
       </c>
       <c r="G56" s="73">
         <v>93.1</v>
       </c>
       <c r="H56" s="73">
         <v>6.9</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B57" s="14">
         <f>'[1]3.1 '!D21/3</f>
         <v>115388.66666666667</v>
       </c>
-      <c r="C57" s="102">
+      <c r="C57" s="101">
         <v>96</v>
       </c>
-      <c r="D57" s="102">
+      <c r="D57" s="101">
         <v>4</v>
       </c>
-      <c r="E57" s="104">
+      <c r="E57" s="103">
         <v>99.5</v>
       </c>
-      <c r="F57" s="104">
+      <c r="F57" s="103">
         <v>0.5</v>
       </c>
-      <c r="G57" s="105">
+      <c r="G57" s="104">
         <v>91.6</v>
       </c>
-      <c r="H57" s="105">
+      <c r="H57" s="104">
         <v>8.4</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="B58" s="109">
+      <c r="B58" s="108">
         <v>116221</v>
       </c>
-      <c r="C58" s="108">
+      <c r="C58" s="107">
         <v>96.6</v>
       </c>
-      <c r="D58" s="108">
+      <c r="D58" s="107">
         <v>3.4</v>
       </c>
-      <c r="E58" s="108">
+      <c r="E58" s="107">
         <v>99.5</v>
       </c>
-      <c r="F58" s="108">
+      <c r="F58" s="107">
         <v>0.5</v>
       </c>
-      <c r="G58" s="108">
+      <c r="G58" s="107">
         <v>93.3</v>
       </c>
-      <c r="H58" s="108">
+      <c r="H58" s="107">
         <v>6.7</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="B59" s="109">
+      <c r="B59" s="108">
         <v>125711.66666666667</v>
       </c>
       <c r="C59" s="48">
         <v>96.7</v>
       </c>
       <c r="D59" s="48">
         <v>3.3</v>
       </c>
       <c r="E59" s="48">
         <v>99.2</v>
       </c>
       <c r="F59" s="48">
         <v>0.8</v>
       </c>
       <c r="G59" s="49">
         <v>93.9</v>
       </c>
       <c r="H59" s="49">
         <v>6.1</v>
       </c>
     </row>
     <row r="60" spans="1:8">
-      <c r="A60" s="17" t="s">
+      <c r="A60" s="7" t="s">
         <v>10</v>
       </c>
       <c r="B60" s="116">
         <v>127705.33333333333</v>
       </c>
-      <c r="C60" s="101">
+      <c r="C60" s="49">
         <v>96.7</v>
       </c>
-      <c r="D60" s="101">
+      <c r="D60" s="49">
         <v>3.3</v>
       </c>
-      <c r="E60" s="101">
+      <c r="E60" s="49">
         <v>99.4</v>
       </c>
-      <c r="F60" s="101">
+      <c r="F60" s="49">
         <v>0.6</v>
       </c>
-      <c r="G60" s="101">
+      <c r="G60" s="49">
         <v>93.5</v>
       </c>
-      <c r="H60" s="101">
+      <c r="H60" s="49">
         <v>6.5</v>
       </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" s="10">
+        <v>2026</v>
+      </c>
+      <c r="B61" s="11"/>
+      <c r="C61" s="73"/>
+      <c r="D61" s="73"/>
+      <c r="E61" s="73"/>
+      <c r="F61" s="73"/>
+      <c r="G61" s="73"/>
+      <c r="H61" s="73"/>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="B62" s="68">
+        <v>139090</v>
+      </c>
+      <c r="C62" s="118">
+        <v>96.3</v>
+      </c>
+      <c r="D62" s="118">
+        <v>3.7</v>
+      </c>
+      <c r="E62" s="118">
+        <v>99.7</v>
+      </c>
+      <c r="F62" s="118">
+        <v>0.3</v>
+      </c>
+      <c r="G62" s="119">
+        <v>91.3</v>
+      </c>
+      <c r="H62" s="119">
+        <v>8.6999999999999993</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="B63" s="108"/>
+      <c r="C63" s="107"/>
+      <c r="D63" s="107"/>
+      <c r="E63" s="107"/>
+      <c r="F63" s="107"/>
+      <c r="G63" s="107"/>
+      <c r="H63" s="107"/>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B64" s="108"/>
+      <c r="C64" s="107"/>
+      <c r="D64" s="107"/>
+      <c r="E64" s="107"/>
+      <c r="F64" s="107"/>
+      <c r="G64" s="107"/>
+      <c r="H64" s="107"/>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" s="17" t="s">
+        <v>10</v>
+      </c>
+      <c r="B65" s="115"/>
+      <c r="C65" s="100"/>
+      <c r="D65" s="100"/>
+      <c r="E65" s="100"/>
+      <c r="F65" s="100"/>
+      <c r="G65" s="100"/>
+      <c r="H65" s="100"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:H3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:H4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:I45"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:I50"/>
   <sheetViews>
     <sheetView topLeftCell="A13" workbookViewId="0">
-      <selection activeCell="L42" sqref="L42"/>
+      <selection activeCell="B47" sqref="B47:H47"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12" style="50" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="50" customWidth="1"/>
     <col min="3" max="3" width="11.140625" style="50" customWidth="1"/>
     <col min="4" max="4" width="23.85546875" style="50" customWidth="1"/>
     <col min="5" max="5" width="11" style="50" customWidth="1"/>
     <col min="6" max="6" width="25.42578125" style="50" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="50" customWidth="1"/>
     <col min="8" max="8" width="24.5703125" style="50" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="50"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="A1" s="119" t="s">
+      <c r="A1" s="123" t="s">
         <v>26</v>
       </c>
-      <c r="B1" s="119"/>
-[...5 lines deleted...]
-      <c r="H1" s="119"/>
+      <c r="B1" s="123"/>
+      <c r="C1" s="123"/>
+      <c r="D1" s="123"/>
+      <c r="E1" s="123"/>
+      <c r="F1" s="123"/>
+      <c r="G1" s="123"/>
+      <c r="H1" s="123"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
     </row>
     <row r="3" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A3" s="118"/>
-      <c r="B3" s="118" t="s">
+      <c r="A3" s="122"/>
+      <c r="B3" s="122" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="118" t="s">
+      <c r="C3" s="122" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="118"/>
-[...3 lines deleted...]
-      <c r="H3" s="118"/>
+      <c r="D3" s="122"/>
+      <c r="E3" s="122"/>
+      <c r="F3" s="122"/>
+      <c r="G3" s="122"/>
+      <c r="H3" s="122"/>
       <c r="I3" s="51"/>
     </row>
     <row r="4" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A4" s="118"/>
-[...1 lines deleted...]
-      <c r="C4" s="118" t="s">
+      <c r="A4" s="122"/>
+      <c r="B4" s="122"/>
+      <c r="C4" s="122" t="s">
         <v>3</v>
       </c>
-      <c r="D4" s="118"/>
-      <c r="E4" s="118" t="s">
+      <c r="D4" s="122"/>
+      <c r="E4" s="122" t="s">
         <v>4</v>
       </c>
-      <c r="F4" s="118"/>
-      <c r="G4" s="118" t="s">
+      <c r="F4" s="122"/>
+      <c r="G4" s="122" t="s">
         <v>5</v>
       </c>
-      <c r="H4" s="118"/>
+      <c r="H4" s="122"/>
       <c r="I4" s="51"/>
     </row>
     <row r="5" spans="1:9" ht="67.5">
-      <c r="A5" s="118"/>
-      <c r="B5" s="118"/>
+      <c r="A5" s="122"/>
+      <c r="B5" s="122"/>
       <c r="C5" s="3" t="s">
         <v>55</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>55</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="51"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="10">
         <v>2018</v>
       </c>
       <c r="B6" s="11">
@@ -14968,168 +15521,242 @@
       </c>
       <c r="D41" s="63">
         <v>2.5</v>
       </c>
       <c r="E41" s="63">
         <v>99.2</v>
       </c>
       <c r="F41" s="63">
         <v>0.8</v>
       </c>
       <c r="G41" s="73">
         <v>96.8</v>
       </c>
       <c r="H41" s="73">
         <v>3.2</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B42" s="14">
         <f>'[1]3.1 '!D22/3</f>
         <v>73037.666666666672</v>
       </c>
-      <c r="C42" s="102">
+      <c r="C42" s="101">
         <v>95.9</v>
       </c>
-      <c r="D42" s="102">
+      <c r="D42" s="101">
         <v>4.0999999999999996</v>
       </c>
-      <c r="E42" s="104">
+      <c r="E42" s="103">
         <v>99</v>
       </c>
-      <c r="F42" s="104">
+      <c r="F42" s="103">
         <v>1</v>
       </c>
-      <c r="G42" s="105">
+      <c r="G42" s="104">
         <v>94.9</v>
       </c>
-      <c r="H42" s="105">
+      <c r="H42" s="104">
         <v>5.0999999999999996</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="B43" s="109">
+      <c r="B43" s="108">
         <v>68480.333333333328</v>
       </c>
-      <c r="C43" s="108">
+      <c r="C43" s="107">
         <v>97.6</v>
       </c>
-      <c r="D43" s="108">
+      <c r="D43" s="107">
         <v>2.4</v>
       </c>
-      <c r="E43" s="108">
+      <c r="E43" s="107">
         <v>99.1</v>
       </c>
-      <c r="F43" s="108">
+      <c r="F43" s="107">
         <v>0.9</v>
       </c>
-      <c r="G43" s="108">
+      <c r="G43" s="107">
         <v>97</v>
       </c>
-      <c r="H43" s="108">
+      <c r="H43" s="107">
         <v>3</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="B44" s="109">
+      <c r="B44" s="108">
         <v>71151.666666666672</v>
       </c>
       <c r="C44" s="48">
         <v>98.5</v>
       </c>
       <c r="D44" s="48">
         <v>1.5</v>
       </c>
       <c r="E44" s="48">
         <v>99.7</v>
       </c>
       <c r="F44" s="48">
         <v>0.3</v>
       </c>
       <c r="G44" s="49">
         <v>98.1</v>
       </c>
       <c r="H44" s="49">
         <v>1.9</v>
       </c>
     </row>
     <row r="45" spans="1:9">
-      <c r="A45" s="17" t="s">
+      <c r="A45" s="7" t="s">
         <v>10</v>
       </c>
       <c r="B45" s="116">
         <v>76321.333333333328</v>
       </c>
-      <c r="C45" s="101">
+      <c r="C45" s="49">
         <v>98</v>
       </c>
-      <c r="D45" s="101">
+      <c r="D45" s="49">
         <v>2</v>
       </c>
-      <c r="E45" s="101">
+      <c r="E45" s="49">
         <v>99.1</v>
       </c>
-      <c r="F45" s="101">
+      <c r="F45" s="49">
         <v>0.9</v>
       </c>
-      <c r="G45" s="101">
+      <c r="G45" s="49">
         <v>97.5</v>
       </c>
-      <c r="H45" s="101">
+      <c r="H45" s="49">
         <v>2.5</v>
       </c>
+    </row>
+    <row r="46" spans="1:9">
+      <c r="A46" s="10">
+        <v>2026</v>
+      </c>
+      <c r="B46" s="11"/>
+      <c r="C46" s="73"/>
+      <c r="D46" s="73"/>
+      <c r="E46" s="73"/>
+      <c r="F46" s="73"/>
+      <c r="G46" s="73"/>
+      <c r="H46" s="73"/>
+    </row>
+    <row r="47" spans="1:9">
+      <c r="A47" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="B47" s="68">
+        <v>85055</v>
+      </c>
+      <c r="C47" s="118">
+        <v>98.2</v>
+      </c>
+      <c r="D47" s="118">
+        <v>1.8</v>
+      </c>
+      <c r="E47" s="118">
+        <v>99.1</v>
+      </c>
+      <c r="F47" s="118">
+        <v>0.9</v>
+      </c>
+      <c r="G47" s="119">
+        <v>97.9</v>
+      </c>
+      <c r="H47" s="119">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="48" spans="1:9">
+      <c r="A48" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="B48" s="108"/>
+      <c r="C48" s="107"/>
+      <c r="D48" s="107"/>
+      <c r="E48" s="107"/>
+      <c r="F48" s="107"/>
+      <c r="G48" s="107"/>
+      <c r="H48" s="107"/>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B49" s="108"/>
+      <c r="C49" s="107"/>
+      <c r="D49" s="107"/>
+      <c r="E49" s="107"/>
+      <c r="F49" s="107"/>
+      <c r="G49" s="107"/>
+      <c r="H49" s="107"/>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" s="17" t="s">
+        <v>10</v>
+      </c>
+      <c r="B50" s="115"/>
+      <c r="C50" s="100"/>
+      <c r="D50" s="100"/>
+      <c r="E50" s="100"/>
+      <c r="F50" s="100"/>
+      <c r="G50" s="100"/>
+      <c r="H50" s="100"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:H3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:H4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B2:B18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B39" sqref="B39"/>
+      <selection activeCell="B30" sqref="B30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="5.5703125" style="61" customWidth="1"/>
     <col min="2" max="2" width="114.7109375" style="61" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="61"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2">
       <c r="B2" s="97"/>
     </row>
     <row r="6" spans="2:2">
       <c r="B6" s="98" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="98" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="98" t="s">
         <v>79</v>
@@ -15138,137 +15765,137 @@
     <row r="9" spans="2:2">
       <c r="B9" s="98" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="10" spans="2:2">
       <c r="B10" s="98" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="11" spans="2:2">
       <c r="B11" s="98"/>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="99" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="98"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="98"/>
     </row>
     <row r="18" spans="2:2">
-      <c r="B18" s="100" t="s">
+      <c r="B18" s="117" t="s">
         <v>83</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I45"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="L30" sqref="L30"/>
+      <selection activeCell="B27" sqref="B27:H27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12" style="50" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="50" customWidth="1"/>
     <col min="3" max="3" width="11.140625" style="50" customWidth="1"/>
     <col min="4" max="4" width="23.85546875" style="50" customWidth="1"/>
     <col min="5" max="5" width="11" style="50" customWidth="1"/>
     <col min="6" max="6" width="25.42578125" style="50" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="50" customWidth="1"/>
     <col min="8" max="8" width="24.5703125" style="50" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="50"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="A1" s="119" t="s">
+      <c r="A1" s="123" t="s">
         <v>27</v>
       </c>
-      <c r="B1" s="119"/>
-[...5 lines deleted...]
-      <c r="H1" s="119"/>
+      <c r="B1" s="123"/>
+      <c r="C1" s="123"/>
+      <c r="D1" s="123"/>
+      <c r="E1" s="123"/>
+      <c r="F1" s="123"/>
+      <c r="G1" s="123"/>
+      <c r="H1" s="123"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
     </row>
     <row r="3" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A3" s="118"/>
-      <c r="B3" s="118" t="s">
+      <c r="A3" s="122"/>
+      <c r="B3" s="122" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="118" t="s">
+      <c r="C3" s="122" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="118"/>
-[...3 lines deleted...]
-      <c r="H3" s="118"/>
+      <c r="D3" s="122"/>
+      <c r="E3" s="122"/>
+      <c r="F3" s="122"/>
+      <c r="G3" s="122"/>
+      <c r="H3" s="122"/>
       <c r="I3" s="51"/>
     </row>
     <row r="4" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A4" s="118"/>
-[...1 lines deleted...]
-      <c r="C4" s="118" t="s">
+      <c r="A4" s="122"/>
+      <c r="B4" s="122"/>
+      <c r="C4" s="122" t="s">
         <v>3</v>
       </c>
-      <c r="D4" s="118"/>
-      <c r="E4" s="118" t="s">
+      <c r="D4" s="122"/>
+      <c r="E4" s="122" t="s">
         <v>4</v>
       </c>
-      <c r="F4" s="118"/>
-      <c r="G4" s="118" t="s">
+      <c r="F4" s="122"/>
+      <c r="G4" s="122" t="s">
         <v>5</v>
       </c>
-      <c r="H4" s="118"/>
+      <c r="H4" s="122"/>
       <c r="I4" s="51"/>
     </row>
     <row r="5" spans="1:9" ht="67.5">
-      <c r="A5" s="118"/>
-      <c r="B5" s="118"/>
+      <c r="A5" s="122"/>
+      <c r="B5" s="122"/>
       <c r="C5" s="3" t="s">
         <v>55</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>55</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="51"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="10">
         <v>2022</v>
       </c>
       <c r="B6" s="11">
@@ -15655,196 +16282,220 @@
       </c>
       <c r="D21" s="63">
         <v>0.8</v>
       </c>
       <c r="E21" s="63">
         <v>99.7</v>
       </c>
       <c r="F21" s="63">
         <v>0.3</v>
       </c>
       <c r="G21" s="73">
         <v>97.1</v>
       </c>
       <c r="H21" s="73">
         <v>2.9</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="14">
         <f>'[1]3.1 '!D23/3</f>
         <v>115145</v>
       </c>
-      <c r="C22" s="102">
+      <c r="C22" s="101">
         <v>98.5</v>
       </c>
-      <c r="D22" s="102">
+      <c r="D22" s="101">
         <v>1.5</v>
       </c>
-      <c r="E22" s="104">
+      <c r="E22" s="103">
         <v>99.2</v>
       </c>
-      <c r="F22" s="104">
+      <c r="F22" s="103">
         <v>0.8</v>
       </c>
-      <c r="G22" s="105">
+      <c r="G22" s="104">
         <v>95.2</v>
       </c>
-      <c r="H22" s="105">
+      <c r="H22" s="104">
         <v>4.8</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="B23" s="109">
+      <c r="B23" s="114">
         <v>125763.66666666667</v>
       </c>
-      <c r="C23" s="108">
+      <c r="C23" s="9">
         <v>99.4</v>
       </c>
-      <c r="D23" s="108">
+      <c r="D23" s="9">
         <v>0.6</v>
       </c>
-      <c r="E23" s="108">
+      <c r="E23" s="9">
         <v>99.9</v>
       </c>
-      <c r="F23" s="108">
+      <c r="F23" s="9">
         <v>0.1</v>
       </c>
-      <c r="G23" s="108">
+      <c r="G23" s="9">
         <v>97</v>
       </c>
-      <c r="H23" s="108">
+      <c r="H23" s="9">
         <v>3</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="B24" s="109">
+      <c r="B24" s="114">
         <v>124019</v>
       </c>
-      <c r="C24" s="48">
+      <c r="C24" s="49">
         <v>99.8</v>
       </c>
-      <c r="D24" s="48">
+      <c r="D24" s="49">
         <v>0.2</v>
       </c>
-      <c r="E24" s="48">
+      <c r="E24" s="49">
         <v>100</v>
       </c>
-      <c r="F24" s="48">
+      <c r="F24" s="49">
         <v>0</v>
       </c>
       <c r="G24" s="49">
         <v>99</v>
       </c>
       <c r="H24" s="49">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:8">
-      <c r="A25" s="17" t="s">
+      <c r="A25" s="7" t="s">
         <v>10</v>
       </c>
       <c r="B25" s="116">
         <v>123026.33333333333</v>
       </c>
-      <c r="C25" s="101">
+      <c r="C25" s="49">
         <v>99.2</v>
       </c>
-      <c r="D25" s="101">
+      <c r="D25" s="49">
         <v>0.8</v>
       </c>
-      <c r="E25" s="101">
+      <c r="E25" s="49">
         <v>99.8</v>
       </c>
-      <c r="F25" s="101">
+      <c r="F25" s="49">
         <v>0.2</v>
       </c>
-      <c r="G25" s="101">
+      <c r="G25" s="49">
         <v>96.7</v>
       </c>
-      <c r="H25" s="101">
+      <c r="H25" s="49">
         <v>3.3</v>
       </c>
     </row>
     <row r="26" spans="1:8">
-      <c r="A26" s="10"/>
-[...6 lines deleted...]
-      <c r="H26" s="54"/>
+      <c r="A26" s="10">
+        <v>2026</v>
+      </c>
+      <c r="B26" s="11"/>
+      <c r="C26" s="73"/>
+      <c r="D26" s="73"/>
+      <c r="E26" s="73"/>
+      <c r="F26" s="73"/>
+      <c r="G26" s="73"/>
+      <c r="H26" s="73"/>
     </row>
     <row r="27" spans="1:8">
-      <c r="A27" s="7"/>
-[...6 lines deleted...]
-      <c r="H27" s="25"/>
+      <c r="A27" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="B27" s="68">
+        <v>131309</v>
+      </c>
+      <c r="C27" s="118">
+        <v>99.1</v>
+      </c>
+      <c r="D27" s="118">
+        <v>0.9</v>
+      </c>
+      <c r="E27" s="118">
+        <v>99.9</v>
+      </c>
+      <c r="F27" s="118">
+        <v>0.1</v>
+      </c>
+      <c r="G27" s="119">
+        <v>95.1</v>
+      </c>
+      <c r="H27" s="119">
+        <v>4.9000000000000004</v>
+      </c>
     </row>
     <row r="28" spans="1:8">
-      <c r="A28" s="7"/>
-[...6 lines deleted...]
-      <c r="H28" s="25"/>
+      <c r="A28" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="B28" s="108"/>
+      <c r="C28" s="107"/>
+      <c r="D28" s="107"/>
+      <c r="E28" s="107"/>
+      <c r="F28" s="107"/>
+      <c r="G28" s="107"/>
+      <c r="H28" s="107"/>
     </row>
     <row r="29" spans="1:8">
-      <c r="A29" s="7"/>
-[...6 lines deleted...]
-      <c r="H29" s="25"/>
+      <c r="A29" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B29" s="108"/>
+      <c r="C29" s="107"/>
+      <c r="D29" s="107"/>
+      <c r="E29" s="107"/>
+      <c r="F29" s="107"/>
+      <c r="G29" s="107"/>
+      <c r="H29" s="107"/>
     </row>
     <row r="30" spans="1:8">
-      <c r="A30" s="7"/>
-[...6 lines deleted...]
-      <c r="H30" s="25"/>
+      <c r="A30" s="17" t="s">
+        <v>10</v>
+      </c>
+      <c r="B30" s="115"/>
+      <c r="C30" s="100"/>
+      <c r="D30" s="100"/>
+      <c r="E30" s="100"/>
+      <c r="F30" s="100"/>
+      <c r="G30" s="100"/>
+      <c r="H30" s="100"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="10"/>
       <c r="B31" s="52"/>
       <c r="C31" s="53"/>
       <c r="D31" s="53"/>
       <c r="E31" s="53"/>
       <c r="F31" s="53"/>
       <c r="G31" s="54"/>
       <c r="H31" s="54"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="7"/>
       <c r="B32" s="21"/>
       <c r="C32" s="24"/>
       <c r="D32" s="24"/>
       <c r="E32" s="24"/>
       <c r="F32" s="24"/>
       <c r="G32" s="25"/>
       <c r="H32" s="25"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="7"/>
       <c r="B33" s="21"/>
       <c r="C33" s="24"/>
@@ -15968,127 +16619,127 @@
       <c r="A45" s="7"/>
       <c r="B45" s="21"/>
       <c r="C45" s="24"/>
       <c r="D45" s="24"/>
       <c r="E45" s="24"/>
       <c r="F45" s="24"/>
       <c r="G45" s="25"/>
       <c r="H45" s="25"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:H3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:H4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:I60"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:I65"/>
   <sheetViews>
     <sheetView topLeftCell="A25" workbookViewId="0">
-      <selection activeCell="O55" sqref="O55"/>
+      <selection activeCell="B62" sqref="B62:H62"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12" style="50" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="50" customWidth="1"/>
     <col min="3" max="3" width="11.140625" style="50" customWidth="1"/>
     <col min="4" max="4" width="23.85546875" style="50" customWidth="1"/>
     <col min="5" max="5" width="11" style="50" customWidth="1"/>
     <col min="6" max="6" width="25.42578125" style="50" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="50" customWidth="1"/>
     <col min="8" max="8" width="24.5703125" style="50" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="50"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="A1" s="119" t="s">
+      <c r="A1" s="123" t="s">
         <v>28</v>
       </c>
-      <c r="B1" s="119"/>
-[...5 lines deleted...]
-      <c r="H1" s="119"/>
+      <c r="B1" s="123"/>
+      <c r="C1" s="123"/>
+      <c r="D1" s="123"/>
+      <c r="E1" s="123"/>
+      <c r="F1" s="123"/>
+      <c r="G1" s="123"/>
+      <c r="H1" s="123"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
     </row>
     <row r="3" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A3" s="118"/>
-      <c r="B3" s="118" t="s">
+      <c r="A3" s="122"/>
+      <c r="B3" s="122" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="118" t="s">
+      <c r="C3" s="122" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="118"/>
-[...3 lines deleted...]
-      <c r="H3" s="118"/>
+      <c r="D3" s="122"/>
+      <c r="E3" s="122"/>
+      <c r="F3" s="122"/>
+      <c r="G3" s="122"/>
+      <c r="H3" s="122"/>
       <c r="I3" s="51"/>
     </row>
     <row r="4" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A4" s="118"/>
-[...1 lines deleted...]
-      <c r="C4" s="118" t="s">
+      <c r="A4" s="122"/>
+      <c r="B4" s="122"/>
+      <c r="C4" s="122" t="s">
         <v>3</v>
       </c>
-      <c r="D4" s="118"/>
-      <c r="E4" s="118" t="s">
+      <c r="D4" s="122"/>
+      <c r="E4" s="122" t="s">
         <v>4</v>
       </c>
-      <c r="F4" s="118"/>
-      <c r="G4" s="118" t="s">
+      <c r="F4" s="122"/>
+      <c r="G4" s="122" t="s">
         <v>5</v>
       </c>
-      <c r="H4" s="118"/>
+      <c r="H4" s="122"/>
       <c r="I4" s="51"/>
     </row>
     <row r="5" spans="1:9" ht="67.5">
-      <c r="A5" s="118"/>
-      <c r="B5" s="118"/>
+      <c r="A5" s="122"/>
+      <c r="B5" s="122"/>
       <c r="C5" s="3" t="s">
         <v>55</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>55</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="51"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="10">
         <v>2015</v>
       </c>
       <c r="B6" s="11">
@@ -17400,219 +18051,293 @@
       <c r="D56" s="63">
         <v>1.3</v>
       </c>
       <c r="E56" s="63">
         <v>99.9</v>
       </c>
       <c r="F56" s="63">
         <v>0.1</v>
       </c>
       <c r="G56" s="73">
         <v>95.3</v>
       </c>
       <c r="H56" s="73">
         <v>4.7</v>
       </c>
       <c r="I56" s="51"/>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B57" s="14">
         <f>'[1]3.1 '!D24/3</f>
         <v>126777</v>
       </c>
-      <c r="C57" s="102">
+      <c r="C57" s="101">
         <v>98.8</v>
       </c>
-      <c r="D57" s="102">
+      <c r="D57" s="101">
         <v>1.2</v>
       </c>
-      <c r="E57" s="104">
+      <c r="E57" s="103">
         <v>99.9</v>
       </c>
-      <c r="F57" s="104">
+      <c r="F57" s="103">
         <v>0.1</v>
       </c>
-      <c r="G57" s="105">
+      <c r="G57" s="104">
         <v>95.4</v>
       </c>
-      <c r="H57" s="105">
+      <c r="H57" s="104">
         <v>4.5999999999999996</v>
       </c>
       <c r="I57" s="51"/>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="B58" s="109">
+      <c r="B58" s="108">
         <v>118469</v>
       </c>
-      <c r="C58" s="108">
+      <c r="C58" s="107">
         <v>98.8</v>
       </c>
-      <c r="D58" s="108">
+      <c r="D58" s="107">
         <v>1.2</v>
       </c>
-      <c r="E58" s="108">
+      <c r="E58" s="107">
         <v>99.9</v>
       </c>
-      <c r="F58" s="108">
+      <c r="F58" s="107">
         <v>0.1</v>
       </c>
-      <c r="G58" s="108">
+      <c r="G58" s="107">
         <v>95.7</v>
       </c>
-      <c r="H58" s="108">
+      <c r="H58" s="107">
         <v>4.3</v>
       </c>
       <c r="I58" s="51"/>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="B59" s="115">
+      <c r="B59" s="114">
         <v>117675.66666666667</v>
       </c>
       <c r="C59" s="49">
         <v>98.8</v>
       </c>
       <c r="D59" s="49">
         <v>1.2</v>
       </c>
       <c r="E59" s="49">
         <v>99.9</v>
       </c>
       <c r="F59" s="49">
         <v>0.1</v>
       </c>
       <c r="G59" s="49">
         <v>96</v>
       </c>
       <c r="H59" s="49">
         <v>4</v>
       </c>
       <c r="I59" s="51"/>
     </row>
     <row r="60" spans="1:9">
-      <c r="A60" s="17" t="s">
+      <c r="A60" s="7" t="s">
         <v>10</v>
       </c>
       <c r="B60" s="116">
         <v>118854.33333333333</v>
       </c>
-      <c r="C60" s="101">
+      <c r="C60" s="49">
         <v>98.3</v>
       </c>
-      <c r="D60" s="101">
+      <c r="D60" s="49">
         <v>1.7</v>
       </c>
-      <c r="E60" s="101">
+      <c r="E60" s="49">
         <v>99.9</v>
       </c>
-      <c r="F60" s="101">
+      <c r="F60" s="49">
         <v>0.1</v>
       </c>
-      <c r="G60" s="101">
+      <c r="G60" s="49">
         <v>94.2</v>
       </c>
-      <c r="H60" s="101">
+      <c r="H60" s="49">
         <v>5.8</v>
       </c>
+    </row>
+    <row r="61" spans="1:9">
+      <c r="A61" s="10">
+        <v>2026</v>
+      </c>
+      <c r="B61" s="11"/>
+      <c r="C61" s="73"/>
+      <c r="D61" s="73"/>
+      <c r="E61" s="73"/>
+      <c r="F61" s="73"/>
+      <c r="G61" s="73"/>
+      <c r="H61" s="73"/>
+    </row>
+    <row r="62" spans="1:9">
+      <c r="A62" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="B62" s="68">
+        <v>139583</v>
+      </c>
+      <c r="C62" s="118">
+        <v>98.4</v>
+      </c>
+      <c r="D62" s="118">
+        <v>1.6</v>
+      </c>
+      <c r="E62" s="118">
+        <v>99.8</v>
+      </c>
+      <c r="F62" s="118">
+        <v>0.2</v>
+      </c>
+      <c r="G62" s="120">
+        <v>93.9</v>
+      </c>
+      <c r="H62" s="120">
+        <v>6.1</v>
+      </c>
+    </row>
+    <row r="63" spans="1:9">
+      <c r="A63" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="B63" s="108"/>
+      <c r="C63" s="107"/>
+      <c r="D63" s="107"/>
+      <c r="E63" s="107"/>
+      <c r="F63" s="107"/>
+      <c r="G63" s="107"/>
+      <c r="H63" s="107"/>
+    </row>
+    <row r="64" spans="1:9">
+      <c r="A64" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B64" s="108"/>
+      <c r="C64" s="107"/>
+      <c r="D64" s="107"/>
+      <c r="E64" s="107"/>
+      <c r="F64" s="107"/>
+      <c r="G64" s="107"/>
+      <c r="H64" s="107"/>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" s="17" t="s">
+        <v>10</v>
+      </c>
+      <c r="B65" s="115"/>
+      <c r="C65" s="100"/>
+      <c r="D65" s="100"/>
+      <c r="E65" s="100"/>
+      <c r="F65" s="100"/>
+      <c r="G65" s="100"/>
+      <c r="H65" s="100"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:H3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:H4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:L60"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:L66"/>
   <sheetViews>
-    <sheetView topLeftCell="A22" workbookViewId="0">
-      <selection activeCell="J55" sqref="J55"/>
+    <sheetView topLeftCell="A40" workbookViewId="0">
+      <selection activeCell="B62" sqref="B62:D62"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12" style="50" customWidth="1"/>
     <col min="2" max="2" width="36.5703125" style="50" customWidth="1"/>
     <col min="3" max="3" width="38" style="50" customWidth="1"/>
     <col min="4" max="4" width="45.85546875" style="50" customWidth="1"/>
     <col min="5" max="16384" width="9.140625" style="50"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" s="119" t="s">
+      <c r="A1" s="123" t="s">
         <v>29</v>
       </c>
-      <c r="B1" s="119"/>
-[...1 lines deleted...]
-      <c r="D1" s="119"/>
+      <c r="B1" s="123"/>
+      <c r="C1" s="123"/>
+      <c r="D1" s="123"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
     </row>
     <row r="3" spans="1:5" ht="12.75" customHeight="1">
-      <c r="A3" s="118"/>
-      <c r="B3" s="118" t="s">
+      <c r="A3" s="122"/>
+      <c r="B3" s="122" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="118" t="s">
+      <c r="C3" s="122" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="118"/>
+      <c r="D3" s="122"/>
       <c r="E3" s="51"/>
     </row>
     <row r="4" spans="1:5" ht="12.75" customHeight="1">
-      <c r="A4" s="118"/>
-[...1 lines deleted...]
-      <c r="C4" s="118" t="s">
+      <c r="A4" s="122"/>
+      <c r="B4" s="122"/>
+      <c r="C4" s="122" t="s">
         <v>3</v>
       </c>
-      <c r="D4" s="118"/>
+      <c r="D4" s="122"/>
       <c r="E4" s="51"/>
     </row>
     <row r="5" spans="1:5" ht="33.75">
-      <c r="A5" s="118"/>
-      <c r="B5" s="118"/>
+      <c r="A5" s="122"/>
+      <c r="B5" s="122"/>
       <c r="C5" s="3" t="s">
         <v>55</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="51"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="10">
         <v>2015</v>
       </c>
       <c r="B6" s="11">
         <v>49446.916666666664</v>
       </c>
       <c r="C6" s="26">
         <v>98.9</v>
       </c>
       <c r="D6" s="26">
         <v>1.1000000000000001</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="7" t="s">
         <v>7</v>
@@ -18341,182 +19066,254 @@
         <v>138301.08333333334</v>
       </c>
       <c r="C56" s="63">
         <v>99.7</v>
       </c>
       <c r="D56" s="63">
         <v>0.3</v>
       </c>
       <c r="E56" s="51"/>
       <c r="F56" s="51"/>
       <c r="G56" s="51"/>
       <c r="H56" s="51"/>
       <c r="I56" s="51"/>
       <c r="J56" s="51"/>
       <c r="K56" s="51"/>
       <c r="L56" s="51"/>
     </row>
     <row r="57" spans="1:12">
       <c r="A57" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B57" s="14">
         <f>'[1]3.1 '!D25/3</f>
         <v>133869.33333333334</v>
       </c>
-      <c r="C57" s="102">
+      <c r="C57" s="101">
         <v>99.7</v>
       </c>
-      <c r="D57" s="102">
+      <c r="D57" s="101">
         <v>0.3</v>
       </c>
       <c r="E57" s="51"/>
       <c r="F57" s="51"/>
       <c r="G57" s="51"/>
       <c r="H57" s="51"/>
       <c r="I57" s="51"/>
       <c r="J57" s="51"/>
       <c r="K57" s="51"/>
       <c r="L57" s="51"/>
     </row>
     <row r="58" spans="1:12">
       <c r="A58" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="B58" s="109">
+      <c r="B58" s="108">
         <v>134982</v>
       </c>
-      <c r="C58" s="108">
+      <c r="C58" s="107">
         <v>99.7</v>
       </c>
-      <c r="D58" s="108">
+      <c r="D58" s="107">
         <v>0.3</v>
       </c>
       <c r="E58" s="51"/>
       <c r="F58" s="51"/>
       <c r="G58" s="51"/>
       <c r="H58" s="51"/>
       <c r="I58" s="51"/>
       <c r="J58" s="51"/>
       <c r="K58" s="51"/>
       <c r="L58" s="51"/>
     </row>
     <row r="59" spans="1:12">
       <c r="A59" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="B59" s="109">
+      <c r="B59" s="108">
         <v>140309.66666666666</v>
       </c>
       <c r="C59" s="48">
         <v>99.7</v>
       </c>
       <c r="D59" s="48">
         <v>0.3</v>
       </c>
     </row>
     <row r="60" spans="1:12">
-      <c r="A60" s="17" t="s">
+      <c r="A60" s="7" t="s">
         <v>10</v>
       </c>
       <c r="B60" s="116">
         <v>138867.33333333334</v>
       </c>
-      <c r="C60" s="101">
+      <c r="C60" s="49">
         <v>99.7</v>
       </c>
-      <c r="D60" s="101">
+      <c r="D60" s="49">
         <v>0.3</v>
       </c>
+    </row>
+    <row r="61" spans="1:12">
+      <c r="A61" s="10">
+        <v>2026</v>
+      </c>
+      <c r="B61" s="11"/>
+      <c r="C61" s="73"/>
+      <c r="D61" s="73"/>
+      <c r="E61" s="73"/>
+      <c r="F61" s="73"/>
+      <c r="G61" s="73"/>
+      <c r="H61" s="73"/>
+    </row>
+    <row r="62" spans="1:12">
+      <c r="A62" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="B62" s="68">
+        <v>137740</v>
+      </c>
+      <c r="C62" s="118">
+        <v>99.8</v>
+      </c>
+      <c r="D62" s="118">
+        <v>0.2</v>
+      </c>
+      <c r="E62" s="103"/>
+      <c r="F62" s="103"/>
+      <c r="G62" s="104"/>
+      <c r="H62" s="104"/>
+    </row>
+    <row r="63" spans="1:12">
+      <c r="A63" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="B63" s="108"/>
+      <c r="C63" s="107"/>
+      <c r="D63" s="107"/>
+      <c r="E63" s="9"/>
+      <c r="F63" s="9"/>
+      <c r="G63" s="9"/>
+      <c r="H63" s="9"/>
+    </row>
+    <row r="64" spans="1:12">
+      <c r="A64" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B64" s="108"/>
+      <c r="C64" s="107"/>
+      <c r="D64" s="107"/>
+      <c r="E64" s="9"/>
+      <c r="F64" s="9"/>
+      <c r="G64" s="9"/>
+      <c r="H64" s="9"/>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" s="17" t="s">
+        <v>10</v>
+      </c>
+      <c r="B65" s="115"/>
+      <c r="C65" s="100"/>
+      <c r="D65" s="100"/>
+      <c r="E65" s="49"/>
+      <c r="F65" s="49"/>
+      <c r="G65" s="49"/>
+      <c r="H65" s="49"/>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="E66" s="51"/>
+      <c r="F66" s="51"/>
+      <c r="G66" s="51"/>
+      <c r="H66" s="51"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:D3"/>
     <mergeCell ref="C4:D4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet23.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:K60"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:K66"/>
   <sheetViews>
-    <sheetView topLeftCell="A28" workbookViewId="0">
-      <selection activeCell="L59" sqref="L59"/>
+    <sheetView topLeftCell="A31" workbookViewId="0">
+      <selection activeCell="B62" sqref="B62:D62"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12" style="50" customWidth="1"/>
     <col min="2" max="2" width="25.42578125" style="50" customWidth="1"/>
     <col min="3" max="3" width="33.5703125" style="50" customWidth="1"/>
     <col min="4" max="4" width="38.7109375" style="50" customWidth="1"/>
     <col min="5" max="16384" width="9.140625" style="50"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" s="119" t="s">
+      <c r="A1" s="123" t="s">
         <v>30</v>
       </c>
-      <c r="B1" s="119"/>
-[...1 lines deleted...]
-      <c r="D1" s="119"/>
+      <c r="B1" s="123"/>
+      <c r="C1" s="123"/>
+      <c r="D1" s="123"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
     </row>
     <row r="3" spans="1:5" ht="12.75" customHeight="1">
-      <c r="A3" s="118"/>
-      <c r="B3" s="118" t="s">
+      <c r="A3" s="122"/>
+      <c r="B3" s="122" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="118" t="s">
+      <c r="C3" s="122" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="118"/>
+      <c r="D3" s="122"/>
       <c r="E3" s="51"/>
     </row>
     <row r="4" spans="1:5" ht="12.75" customHeight="1">
-      <c r="A4" s="118"/>
-[...1 lines deleted...]
-      <c r="C4" s="118" t="s">
+      <c r="A4" s="122"/>
+      <c r="B4" s="122"/>
+      <c r="C4" s="122" t="s">
         <v>3</v>
       </c>
-      <c r="D4" s="118"/>
+      <c r="D4" s="122"/>
       <c r="E4" s="51"/>
     </row>
     <row r="5" spans="1:5" ht="45">
-      <c r="A5" s="118"/>
-      <c r="B5" s="118"/>
+      <c r="A5" s="122"/>
+      <c r="B5" s="122"/>
       <c r="C5" s="3" t="s">
         <v>55</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="51"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="10">
         <v>2015</v>
       </c>
       <c r="B6" s="11">
         <v>61118.916666666664</v>
       </c>
       <c r="C6" s="26">
         <v>99.6</v>
       </c>
       <c r="D6" s="26">
         <v>0.4</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="7" t="s">
         <v>7</v>
@@ -19254,180 +20051,252 @@
       <c r="B56" s="11">
         <v>145457.25</v>
       </c>
       <c r="C56" s="63">
         <v>100</v>
       </c>
       <c r="D56" s="63">
         <v>0</v>
       </c>
       <c r="E56" s="51"/>
       <c r="F56" s="51"/>
       <c r="G56" s="51"/>
       <c r="H56" s="51"/>
       <c r="I56" s="51"/>
       <c r="J56" s="51"/>
       <c r="K56" s="51"/>
     </row>
     <row r="57" spans="1:11">
       <c r="A57" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B57" s="14">
         <f>'[1]3.1 '!D26/3</f>
         <v>134663.33333333334</v>
       </c>
-      <c r="C57" s="102">
+      <c r="C57" s="101">
         <v>100</v>
       </c>
-      <c r="D57" s="103" t="s">
+      <c r="D57" s="102" t="s">
         <v>33</v>
       </c>
       <c r="E57" s="51"/>
       <c r="F57" s="51"/>
       <c r="G57" s="51"/>
       <c r="H57" s="51"/>
       <c r="I57" s="51"/>
       <c r="J57" s="51"/>
       <c r="K57" s="51"/>
     </row>
     <row r="58" spans="1:11">
       <c r="A58" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="B58" s="109">
+      <c r="B58" s="108">
         <v>138701.66666666666</v>
       </c>
-      <c r="C58" s="110">
+      <c r="C58" s="109">
         <v>100</v>
       </c>
-      <c r="D58" s="110" t="s">
+      <c r="D58" s="109" t="s">
         <v>33</v>
       </c>
       <c r="E58" s="51"/>
       <c r="F58" s="51"/>
       <c r="G58" s="51"/>
       <c r="H58" s="51"/>
       <c r="I58" s="51"/>
       <c r="J58" s="51"/>
       <c r="K58" s="51"/>
     </row>
     <row r="59" spans="1:11">
       <c r="A59" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="B59" s="109">
+      <c r="B59" s="108">
         <v>144185.33333333334</v>
       </c>
       <c r="C59" s="48">
         <v>100</v>
       </c>
       <c r="D59" s="48">
         <v>0</v>
       </c>
     </row>
     <row r="60" spans="1:11">
-      <c r="A60" s="17" t="s">
+      <c r="A60" s="7" t="s">
         <v>10</v>
       </c>
       <c r="B60" s="116">
         <v>160626.33333333334</v>
       </c>
-      <c r="C60" s="101">
+      <c r="C60" s="49">
         <v>100</v>
       </c>
-      <c r="D60" s="101">
+      <c r="D60" s="49">
         <v>0</v>
       </c>
+    </row>
+    <row r="61" spans="1:11">
+      <c r="A61" s="10">
+        <v>2026</v>
+      </c>
+      <c r="B61" s="11"/>
+      <c r="C61" s="73"/>
+      <c r="D61" s="73"/>
+      <c r="E61" s="73"/>
+      <c r="F61" s="73"/>
+      <c r="G61" s="73"/>
+      <c r="H61" s="73"/>
+    </row>
+    <row r="62" spans="1:11">
+      <c r="A62" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="B62" s="68">
+        <v>160818</v>
+      </c>
+      <c r="C62" s="118">
+        <v>100</v>
+      </c>
+      <c r="D62" s="121" t="s">
+        <v>33</v>
+      </c>
+      <c r="E62" s="103"/>
+      <c r="F62" s="103"/>
+      <c r="G62" s="104"/>
+      <c r="H62" s="104"/>
+    </row>
+    <row r="63" spans="1:11">
+      <c r="A63" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="B63" s="108"/>
+      <c r="C63" s="107"/>
+      <c r="D63" s="107"/>
+      <c r="E63" s="9"/>
+      <c r="F63" s="9"/>
+      <c r="G63" s="9"/>
+      <c r="H63" s="9"/>
+    </row>
+    <row r="64" spans="1:11">
+      <c r="A64" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B64" s="108"/>
+      <c r="C64" s="107"/>
+      <c r="D64" s="107"/>
+      <c r="E64" s="9"/>
+      <c r="F64" s="9"/>
+      <c r="G64" s="9"/>
+      <c r="H64" s="9"/>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" s="17" t="s">
+        <v>10</v>
+      </c>
+      <c r="B65" s="115"/>
+      <c r="C65" s="100"/>
+      <c r="D65" s="100"/>
+      <c r="E65" s="49"/>
+      <c r="F65" s="49"/>
+      <c r="G65" s="49"/>
+      <c r="H65" s="49"/>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="E66" s="51"/>
+      <c r="F66" s="51"/>
+      <c r="G66" s="51"/>
+      <c r="H66" s="51"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:D3"/>
     <mergeCell ref="C4:D4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet24.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:L45"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:L51"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="H59" sqref="H59"/>
+    <sheetView tabSelected="1" topLeftCell="A16" workbookViewId="0">
+      <selection activeCell="B47" sqref="B47:D47"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12" style="61" customWidth="1"/>
     <col min="2" max="2" width="33.85546875" style="61" customWidth="1"/>
     <col min="3" max="3" width="27.85546875" style="61" customWidth="1"/>
     <col min="4" max="4" width="38.28515625" style="61" customWidth="1"/>
     <col min="5" max="16384" width="9.140625" style="61"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" s="121" t="s">
+      <c r="A1" s="125" t="s">
         <v>31</v>
       </c>
-      <c r="B1" s="121"/>
-[...1 lines deleted...]
-      <c r="D1" s="121"/>
+      <c r="B1" s="125"/>
+      <c r="C1" s="125"/>
+      <c r="D1" s="125"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="35"/>
       <c r="B2" s="35"/>
       <c r="C2" s="34"/>
       <c r="D2" s="34"/>
     </row>
     <row r="3" spans="1:5" ht="12.75" customHeight="1">
-      <c r="A3" s="122"/>
-      <c r="B3" s="122" t="s">
+      <c r="A3" s="126"/>
+      <c r="B3" s="126" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="122" t="s">
+      <c r="C3" s="126" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="122"/>
+      <c r="D3" s="126"/>
       <c r="E3" s="62"/>
     </row>
     <row r="4" spans="1:5" ht="12.75" customHeight="1">
-      <c r="A4" s="122"/>
-[...1 lines deleted...]
-      <c r="C4" s="122" t="s">
+      <c r="A4" s="126"/>
+      <c r="B4" s="126"/>
+      <c r="C4" s="126" t="s">
         <v>3</v>
       </c>
-      <c r="D4" s="122"/>
+      <c r="D4" s="126"/>
       <c r="E4" s="62"/>
     </row>
     <row r="5" spans="1:5" ht="45">
-      <c r="A5" s="122"/>
-      <c r="B5" s="122"/>
+      <c r="A5" s="126"/>
+      <c r="B5" s="126"/>
       <c r="C5" s="36" t="s">
         <v>55</v>
       </c>
       <c r="D5" s="36" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="62"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="37">
         <v>2018</v>
       </c>
       <c r="B6" s="38">
         <v>48237.166666666664</v>
       </c>
       <c r="C6" s="39">
         <v>99.9</v>
       </c>
       <c r="D6" s="39">
         <v>0.1</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="40" t="s">
         <v>7</v>
@@ -19956,211 +20825,286 @@
         <v>82709.916666666672</v>
       </c>
       <c r="C41" s="63">
         <v>100</v>
       </c>
       <c r="D41" s="63">
         <v>0</v>
       </c>
       <c r="E41" s="62"/>
       <c r="F41" s="62"/>
       <c r="G41" s="62"/>
       <c r="H41" s="62"/>
       <c r="I41" s="62"/>
       <c r="J41" s="62"/>
       <c r="K41" s="62"/>
       <c r="L41" s="62"/>
     </row>
     <row r="42" spans="1:12">
       <c r="A42" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B42" s="14">
         <f>'[1]3.1 '!D27/3</f>
         <v>81436.666666666672</v>
       </c>
-      <c r="C42" s="102">
+      <c r="C42" s="101">
         <v>100</v>
       </c>
-      <c r="D42" s="102">
+      <c r="D42" s="101">
         <v>0</v>
       </c>
       <c r="E42" s="62"/>
       <c r="F42" s="62"/>
       <c r="G42" s="62"/>
       <c r="H42" s="62"/>
       <c r="I42" s="62"/>
       <c r="J42" s="62"/>
       <c r="K42" s="62"/>
       <c r="L42" s="62"/>
     </row>
     <row r="43" spans="1:12">
       <c r="A43" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="B43" s="109">
+      <c r="B43" s="108">
         <v>79590</v>
       </c>
-      <c r="C43" s="108">
+      <c r="C43" s="107">
         <v>100</v>
       </c>
-      <c r="D43" s="108">
+      <c r="D43" s="107">
         <v>0</v>
       </c>
       <c r="E43" s="62"/>
       <c r="F43" s="62"/>
       <c r="G43" s="62"/>
       <c r="H43" s="62"/>
       <c r="I43" s="62"/>
       <c r="J43" s="62"/>
       <c r="K43" s="62"/>
       <c r="L43" s="62"/>
     </row>
     <row r="44" spans="1:12">
       <c r="A44" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="B44" s="109">
+      <c r="B44" s="108">
         <v>82623</v>
       </c>
       <c r="C44" s="48">
         <v>99.9</v>
       </c>
       <c r="D44" s="48">
         <v>0.1</v>
       </c>
       <c r="E44" s="62"/>
       <c r="F44" s="62"/>
       <c r="G44" s="62"/>
       <c r="H44" s="62"/>
       <c r="I44" s="62"/>
       <c r="J44" s="62"/>
       <c r="K44" s="62"/>
       <c r="L44" s="62"/>
     </row>
     <row r="45" spans="1:12">
-      <c r="A45" s="17" t="s">
+      <c r="A45" s="7" t="s">
         <v>10</v>
       </c>
       <c r="B45" s="116">
         <v>86656</v>
       </c>
-      <c r="C45" s="101">
+      <c r="C45" s="49">
         <v>99.9</v>
       </c>
-      <c r="D45" s="101">
+      <c r="D45" s="49">
         <v>0.1</v>
       </c>
+    </row>
+    <row r="46" spans="1:12">
+      <c r="A46" s="10">
+        <v>2026</v>
+      </c>
+      <c r="B46" s="11"/>
+      <c r="C46" s="73"/>
+      <c r="D46" s="73"/>
+      <c r="E46" s="73"/>
+      <c r="F46" s="73"/>
+      <c r="G46" s="73"/>
+      <c r="H46" s="73"/>
+    </row>
+    <row r="47" spans="1:12">
+      <c r="A47" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="B47" s="68">
+        <v>96435</v>
+      </c>
+      <c r="C47" s="118">
+        <v>100</v>
+      </c>
+      <c r="D47" s="118">
+        <v>0</v>
+      </c>
+      <c r="E47" s="103"/>
+      <c r="F47" s="103"/>
+      <c r="G47" s="104"/>
+      <c r="H47" s="104"/>
+    </row>
+    <row r="48" spans="1:12">
+      <c r="A48" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="B48" s="108"/>
+      <c r="C48" s="107"/>
+      <c r="D48" s="107"/>
+      <c r="E48" s="107"/>
+      <c r="F48" s="107"/>
+      <c r="G48" s="107"/>
+      <c r="H48" s="107"/>
+    </row>
+    <row r="49" spans="1:9">
+      <c r="A49" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B49" s="108"/>
+      <c r="C49" s="107"/>
+      <c r="D49" s="107"/>
+      <c r="E49" s="9"/>
+      <c r="F49" s="9"/>
+      <c r="G49" s="9"/>
+      <c r="H49" s="9"/>
+      <c r="I49" s="62"/>
+    </row>
+    <row r="50" spans="1:9">
+      <c r="A50" s="17" t="s">
+        <v>10</v>
+      </c>
+      <c r="B50" s="115"/>
+      <c r="C50" s="100"/>
+      <c r="D50" s="100"/>
+      <c r="E50" s="49"/>
+      <c r="F50" s="49"/>
+      <c r="G50" s="49"/>
+      <c r="H50" s="49"/>
+      <c r="I50" s="62"/>
+    </row>
+    <row r="51" spans="1:9">
+      <c r="E51" s="62"/>
+      <c r="F51" s="62"/>
+      <c r="G51" s="62"/>
+      <c r="H51" s="62"/>
+      <c r="I51" s="62"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:D3"/>
     <mergeCell ref="C4:D4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
-    <tabColor rgb="FFFF0000"/>
+    <tabColor theme="3" tint="0.59999389629810485"/>
   </sheetPr>
-  <dimension ref="A1:I60"/>
+  <dimension ref="A1:I65"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="J29" sqref="J29"/>
+    <sheetView topLeftCell="A19" workbookViewId="0">
+      <selection activeCell="B62" sqref="B62:H62"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="12" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="11.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="23.85546875" style="1" customWidth="1"/>
     <col min="5" max="5" width="11" style="1" customWidth="1"/>
     <col min="6" max="6" width="25.42578125" style="1" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="24.5703125" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="12.75">
-      <c r="A1" s="119" t="s">
+      <c r="A1" s="123" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="119"/>
-[...5 lines deleted...]
-      <c r="H1" s="119"/>
+      <c r="B1" s="123"/>
+      <c r="C1" s="123"/>
+      <c r="D1" s="123"/>
+      <c r="E1" s="123"/>
+      <c r="F1" s="123"/>
+      <c r="G1" s="123"/>
+      <c r="H1" s="123"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
     </row>
     <row r="3" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A3" s="118"/>
-      <c r="B3" s="118" t="s">
+      <c r="A3" s="122"/>
+      <c r="B3" s="122" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="118" t="s">
+      <c r="C3" s="122" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="118"/>
-[...3 lines deleted...]
-      <c r="H3" s="118"/>
+      <c r="D3" s="122"/>
+      <c r="E3" s="122"/>
+      <c r="F3" s="122"/>
+      <c r="G3" s="122"/>
+      <c r="H3" s="122"/>
       <c r="I3" s="2"/>
     </row>
     <row r="4" spans="1:9">
-      <c r="A4" s="118"/>
-[...1 lines deleted...]
-      <c r="C4" s="118" t="s">
+      <c r="A4" s="122"/>
+      <c r="B4" s="122"/>
+      <c r="C4" s="122" t="s">
         <v>3</v>
       </c>
-      <c r="D4" s="118"/>
-      <c r="E4" s="118" t="s">
+      <c r="D4" s="122"/>
+      <c r="E4" s="122" t="s">
         <v>4</v>
       </c>
-      <c r="F4" s="118"/>
-      <c r="G4" s="118" t="s">
+      <c r="F4" s="122"/>
+      <c r="G4" s="122" t="s">
         <v>5</v>
       </c>
-      <c r="H4" s="118"/>
+      <c r="H4" s="122"/>
       <c r="I4" s="2"/>
     </row>
     <row r="5" spans="1:9" ht="84" customHeight="1">
-      <c r="A5" s="118"/>
-      <c r="B5" s="118"/>
+      <c r="A5" s="122"/>
+      <c r="B5" s="122"/>
       <c r="C5" s="3" t="s">
         <v>55</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>55</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="2"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="4">
         <v>2015</v>
       </c>
       <c r="B6" s="5">
@@ -21475,239 +22419,313 @@
       </c>
       <c r="D56" s="63">
         <v>1.4</v>
       </c>
       <c r="E56" s="63">
         <v>99.7</v>
       </c>
       <c r="F56" s="63">
         <v>0.3</v>
       </c>
       <c r="G56" s="73">
         <v>96</v>
       </c>
       <c r="H56" s="73">
         <v>4</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B57" s="68">
         <f>'[1]3.1 '!D7/3</f>
         <v>104236.66666666667</v>
       </c>
-      <c r="C57" s="102">
+      <c r="C57" s="101">
         <v>98.3</v>
       </c>
-      <c r="D57" s="102">
+      <c r="D57" s="101">
         <v>1.7</v>
       </c>
-      <c r="E57" s="104">
+      <c r="E57" s="103">
         <v>99.6</v>
       </c>
-      <c r="F57" s="104">
+      <c r="F57" s="103">
         <v>0.4</v>
       </c>
-      <c r="G57" s="105">
+      <c r="G57" s="104">
         <v>95.2</v>
       </c>
-      <c r="H57" s="105">
+      <c r="H57" s="104">
         <v>4.8</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="B58" s="109">
+      <c r="B58" s="108">
         <v>105084</v>
       </c>
-      <c r="C58" s="108">
+      <c r="C58" s="107">
         <v>98.7</v>
       </c>
-      <c r="D58" s="108">
+      <c r="D58" s="107">
         <v>1.3</v>
       </c>
-      <c r="E58" s="108">
+      <c r="E58" s="107">
         <v>99.7</v>
       </c>
-      <c r="F58" s="108">
+      <c r="F58" s="107">
         <v>0.3</v>
       </c>
-      <c r="G58" s="108">
+      <c r="G58" s="107">
         <v>96.3</v>
       </c>
-      <c r="H58" s="108">
+      <c r="H58" s="107">
         <v>3.7</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="B59" s="109">
+      <c r="B59" s="108">
         <v>109558.33333333333</v>
       </c>
-      <c r="C59" s="108">
+      <c r="C59" s="107">
         <v>98.7</v>
       </c>
-      <c r="D59" s="108">
+      <c r="D59" s="107">
         <v>1.3</v>
       </c>
-      <c r="E59" s="108">
+      <c r="E59" s="107">
         <v>99.8</v>
       </c>
-      <c r="F59" s="108">
+      <c r="F59" s="107">
         <v>0.2</v>
       </c>
-      <c r="G59" s="108">
+      <c r="G59" s="107">
         <v>96.3</v>
       </c>
-      <c r="H59" s="108">
+      <c r="H59" s="107">
         <v>3.7</v>
       </c>
     </row>
     <row r="60" spans="1:9">
-      <c r="A60" s="17" t="s">
+      <c r="A60" s="7" t="s">
         <v>10</v>
       </c>
       <c r="B60" s="116">
         <v>114446.33333333333</v>
       </c>
-      <c r="C60" s="101">
+      <c r="C60" s="49">
         <v>98.6</v>
       </c>
-      <c r="D60" s="101">
+      <c r="D60" s="49">
         <v>1.4</v>
       </c>
-      <c r="E60" s="101">
+      <c r="E60" s="49">
         <v>99.7</v>
       </c>
-      <c r="F60" s="101">
+      <c r="F60" s="49">
         <v>0.3</v>
       </c>
-      <c r="G60" s="101">
+      <c r="G60" s="49">
         <v>96</v>
       </c>
-      <c r="H60" s="101">
+      <c r="H60" s="49">
         <v>4</v>
       </c>
+    </row>
+    <row r="61" spans="1:9">
+      <c r="A61" s="10">
+        <v>2026</v>
+      </c>
+      <c r="B61" s="11"/>
+      <c r="C61" s="73"/>
+      <c r="D61" s="73"/>
+      <c r="E61" s="73"/>
+      <c r="F61" s="73"/>
+      <c r="G61" s="73"/>
+      <c r="H61" s="73"/>
+    </row>
+    <row r="62" spans="1:9">
+      <c r="A62" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="B62" s="68">
+        <v>119426</v>
+      </c>
+      <c r="C62" s="118">
+        <v>98.5</v>
+      </c>
+      <c r="D62" s="118">
+        <v>1.5</v>
+      </c>
+      <c r="E62" s="118">
+        <v>99.7</v>
+      </c>
+      <c r="F62" s="118">
+        <v>0.3</v>
+      </c>
+      <c r="G62" s="119">
+        <v>95.7</v>
+      </c>
+      <c r="H62" s="119">
+        <v>4.3</v>
+      </c>
+    </row>
+    <row r="63" spans="1:9">
+      <c r="A63" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="B63" s="108"/>
+      <c r="C63" s="107"/>
+      <c r="D63" s="107"/>
+      <c r="E63" s="107"/>
+      <c r="F63" s="107"/>
+      <c r="G63" s="107"/>
+      <c r="H63" s="107"/>
+    </row>
+    <row r="64" spans="1:9">
+      <c r="A64" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B64" s="108"/>
+      <c r="C64" s="107"/>
+      <c r="D64" s="107"/>
+      <c r="E64" s="107"/>
+      <c r="F64" s="107"/>
+      <c r="G64" s="107"/>
+      <c r="H64" s="107"/>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" s="17" t="s">
+        <v>10</v>
+      </c>
+      <c r="B65" s="115"/>
+      <c r="C65" s="100"/>
+      <c r="D65" s="100"/>
+      <c r="E65" s="100"/>
+      <c r="F65" s="100"/>
+      <c r="G65" s="100"/>
+      <c r="H65" s="100"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="C3:H3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:H4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="0.15" bottom="0.15" header="0.17" footer="0.24"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="17" max="16383" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I30"/>
   <sheetViews>
-    <sheetView topLeftCell="A4" workbookViewId="0">
-      <selection activeCell="H34" sqref="H34"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B27" sqref="B27:H27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="12" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="11.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="23.85546875" style="1" customWidth="1"/>
     <col min="5" max="5" width="11" style="1" customWidth="1"/>
     <col min="6" max="6" width="25.42578125" style="1" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="24.5703125" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="12.75">
-      <c r="A1" s="119" t="s">
+      <c r="A1" s="123" t="s">
         <v>11</v>
       </c>
-      <c r="B1" s="119"/>
-[...5 lines deleted...]
-      <c r="H1" s="119"/>
+      <c r="B1" s="123"/>
+      <c r="C1" s="123"/>
+      <c r="D1" s="123"/>
+      <c r="E1" s="123"/>
+      <c r="F1" s="123"/>
+      <c r="G1" s="123"/>
+      <c r="H1" s="123"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
     </row>
     <row r="3" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A3" s="118"/>
-      <c r="B3" s="118" t="s">
+      <c r="A3" s="122"/>
+      <c r="B3" s="122" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="118" t="s">
+      <c r="C3" s="122" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="118"/>
-[...3 lines deleted...]
-      <c r="H3" s="118"/>
+      <c r="D3" s="122"/>
+      <c r="E3" s="122"/>
+      <c r="F3" s="122"/>
+      <c r="G3" s="122"/>
+      <c r="H3" s="122"/>
       <c r="I3" s="2"/>
     </row>
     <row r="4" spans="1:9" ht="11.25" customHeight="1">
-      <c r="A4" s="118"/>
-[...1 lines deleted...]
-      <c r="C4" s="118" t="s">
+      <c r="A4" s="122"/>
+      <c r="B4" s="122"/>
+      <c r="C4" s="122" t="s">
         <v>3</v>
       </c>
-      <c r="D4" s="118"/>
-      <c r="E4" s="118" t="s">
+      <c r="D4" s="122"/>
+      <c r="E4" s="122" t="s">
         <v>4</v>
       </c>
-      <c r="F4" s="118"/>
-      <c r="G4" s="118" t="s">
+      <c r="F4" s="122"/>
+      <c r="G4" s="122" t="s">
         <v>5</v>
       </c>
-      <c r="H4" s="118"/>
+      <c r="H4" s="122"/>
       <c r="I4" s="2"/>
     </row>
     <row r="5" spans="1:9" ht="67.5">
-      <c r="A5" s="118"/>
-      <c r="B5" s="118"/>
+      <c r="A5" s="122"/>
+      <c r="B5" s="122"/>
       <c r="C5" s="3" t="s">
         <v>55</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>55</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="2"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="10">
         <v>2022</v>
       </c>
       <c r="B6" s="19">
@@ -22097,243 +23115,308 @@
       </c>
       <c r="D21" s="63">
         <v>1</v>
       </c>
       <c r="E21" s="63">
         <v>99.9</v>
       </c>
       <c r="F21" s="63">
         <v>0.1</v>
       </c>
       <c r="G21" s="73">
         <v>97.2</v>
       </c>
       <c r="H21" s="73">
         <v>2.8</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="14">
         <f>'[1]3.1 '!D8/3</f>
         <v>91920.666666666672</v>
       </c>
-      <c r="C22" s="102">
+      <c r="C22" s="101">
         <v>98.7</v>
       </c>
-      <c r="D22" s="102">
+      <c r="D22" s="101">
         <v>1.3</v>
       </c>
-      <c r="E22" s="104">
+      <c r="E22" s="103">
         <v>99.8</v>
       </c>
-      <c r="F22" s="104">
+      <c r="F22" s="103">
         <v>0.2</v>
       </c>
-      <c r="G22" s="105">
+      <c r="G22" s="104">
         <v>96.6</v>
       </c>
-      <c r="H22" s="105">
+      <c r="H22" s="104">
         <v>3.4</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="B23" s="109">
+      <c r="B23" s="108">
         <v>90085</v>
       </c>
-      <c r="C23" s="108">
+      <c r="C23" s="107">
         <v>99</v>
       </c>
-      <c r="D23" s="108">
+      <c r="D23" s="107">
         <v>1</v>
       </c>
-      <c r="E23" s="108">
+      <c r="E23" s="107">
         <v>100</v>
       </c>
-      <c r="F23" s="108">
+      <c r="F23" s="107">
         <v>0</v>
       </c>
-      <c r="G23" s="108">
+      <c r="G23" s="107">
         <v>97.3</v>
       </c>
-      <c r="H23" s="108">
+      <c r="H23" s="107">
         <v>2.7</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="B24" s="109">
+      <c r="B24" s="114">
         <v>97004.666666666672</v>
       </c>
-      <c r="C24" s="108">
+      <c r="C24" s="9">
         <v>99.2</v>
       </c>
-      <c r="D24" s="108">
+      <c r="D24" s="9">
         <v>0.8</v>
       </c>
-      <c r="E24" s="108">
+      <c r="E24" s="9">
         <v>100</v>
       </c>
-      <c r="F24" s="108">
+      <c r="F24" s="9">
         <v>0</v>
       </c>
-      <c r="G24" s="108">
+      <c r="G24" s="9">
         <v>97.8</v>
       </c>
-      <c r="H24" s="108">
+      <c r="H24" s="9">
         <v>2.2000000000000002</v>
       </c>
     </row>
     <row r="25" spans="1:9">
-      <c r="A25" s="17" t="s">
+      <c r="A25" s="7" t="s">
         <v>10</v>
       </c>
       <c r="B25" s="116">
         <v>111846</v>
       </c>
-      <c r="C25" s="101">
+      <c r="C25" s="49">
         <v>99</v>
       </c>
-      <c r="D25" s="101">
+      <c r="D25" s="49">
         <v>1</v>
       </c>
-      <c r="E25" s="101">
+      <c r="E25" s="49">
         <v>100</v>
       </c>
-      <c r="F25" s="101">
+      <c r="F25" s="49">
         <v>0</v>
       </c>
-      <c r="G25" s="101">
+      <c r="G25" s="49">
         <v>97.2</v>
       </c>
-      <c r="H25" s="101">
+      <c r="H25" s="49">
         <v>2.8</v>
       </c>
     </row>
+    <row r="26" spans="1:9">
+      <c r="A26" s="10">
+        <v>2026</v>
+      </c>
+      <c r="B26" s="11"/>
+      <c r="C26" s="73"/>
+      <c r="D26" s="73"/>
+      <c r="E26" s="73"/>
+      <c r="F26" s="73"/>
+      <c r="G26" s="73"/>
+      <c r="H26" s="73"/>
+    </row>
+    <row r="27" spans="1:9">
+      <c r="A27" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="B27" s="68">
+        <v>106539</v>
+      </c>
+      <c r="C27" s="118">
+        <v>99.3</v>
+      </c>
+      <c r="D27" s="118">
+        <v>0.7</v>
+      </c>
+      <c r="E27" s="118">
+        <v>99.9</v>
+      </c>
+      <c r="F27" s="118">
+        <v>0.1</v>
+      </c>
+      <c r="G27" s="119">
+        <v>98.3</v>
+      </c>
+      <c r="H27" s="119">
+        <v>1.7</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9">
+      <c r="A28" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="B28" s="108"/>
+      <c r="C28" s="107"/>
+      <c r="D28" s="107"/>
+      <c r="E28" s="107"/>
+      <c r="F28" s="107"/>
+      <c r="G28" s="107"/>
+      <c r="H28" s="107"/>
+    </row>
+    <row r="29" spans="1:9">
+      <c r="A29" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B29" s="108"/>
+      <c r="C29" s="107"/>
+      <c r="D29" s="107"/>
+      <c r="E29" s="107"/>
+      <c r="F29" s="107"/>
+      <c r="G29" s="107"/>
+      <c r="H29" s="107"/>
+    </row>
     <row r="30" spans="1:9">
-      <c r="B30" s="21"/>
-[...5 lines deleted...]
-      <c r="H30" s="24"/>
+      <c r="A30" s="17" t="s">
+        <v>10</v>
+      </c>
+      <c r="B30" s="115"/>
+      <c r="C30" s="100"/>
+      <c r="D30" s="100"/>
+      <c r="E30" s="100"/>
+      <c r="F30" s="100"/>
+      <c r="G30" s="100"/>
+      <c r="H30" s="100"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:H3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:H4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:I60"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:I65"/>
   <sheetViews>
-    <sheetView topLeftCell="A25" workbookViewId="0">
-      <selection activeCell="G69" sqref="G69"/>
+    <sheetView topLeftCell="A22" workbookViewId="0">
+      <selection activeCell="B62" sqref="B62:H62"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="12" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="11.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="23.85546875" style="1" customWidth="1"/>
     <col min="5" max="5" width="11" style="1" customWidth="1"/>
     <col min="6" max="6" width="25.42578125" style="1" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="24.5703125" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="12.75">
-      <c r="A1" s="119" t="s">
+      <c r="A1" s="123" t="s">
         <v>12</v>
       </c>
-      <c r="B1" s="119"/>
-[...5 lines deleted...]
-      <c r="H1" s="119"/>
+      <c r="B1" s="123"/>
+      <c r="C1" s="123"/>
+      <c r="D1" s="123"/>
+      <c r="E1" s="123"/>
+      <c r="F1" s="123"/>
+      <c r="G1" s="123"/>
+      <c r="H1" s="123"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
     </row>
     <row r="3" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A3" s="118"/>
-      <c r="B3" s="118" t="s">
+      <c r="A3" s="122"/>
+      <c r="B3" s="122" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="118" t="s">
+      <c r="C3" s="122" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="118"/>
-[...3 lines deleted...]
-      <c r="H3" s="118"/>
+      <c r="D3" s="122"/>
+      <c r="E3" s="122"/>
+      <c r="F3" s="122"/>
+      <c r="G3" s="122"/>
+      <c r="H3" s="122"/>
       <c r="I3" s="2"/>
     </row>
     <row r="4" spans="1:9" ht="11.25" customHeight="1">
-      <c r="A4" s="118"/>
-[...1 lines deleted...]
-      <c r="C4" s="118" t="s">
+      <c r="A4" s="122"/>
+      <c r="B4" s="122"/>
+      <c r="C4" s="122" t="s">
         <v>3</v>
       </c>
-      <c r="D4" s="118"/>
-      <c r="E4" s="118" t="s">
+      <c r="D4" s="122"/>
+      <c r="E4" s="122" t="s">
         <v>4</v>
       </c>
-      <c r="F4" s="118"/>
-      <c r="G4" s="118" t="s">
+      <c r="F4" s="122"/>
+      <c r="G4" s="122" t="s">
         <v>5</v>
       </c>
-      <c r="H4" s="118"/>
+      <c r="H4" s="122"/>
       <c r="I4" s="2"/>
     </row>
     <row r="5" spans="1:9" ht="67.5">
-      <c r="A5" s="118"/>
-      <c r="B5" s="118"/>
+      <c r="A5" s="122"/>
+      <c r="B5" s="122"/>
       <c r="C5" s="3" t="s">
         <v>55</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>55</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="2"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="10">
         <v>2015</v>
       </c>
       <c r="B6" s="11">
@@ -23662,236 +24745,310 @@
       </c>
       <c r="D56" s="63">
         <v>3.3</v>
       </c>
       <c r="E56" s="63">
         <v>99.8</v>
       </c>
       <c r="F56" s="63">
         <v>0.2</v>
       </c>
       <c r="G56" s="73">
         <v>92.1</v>
       </c>
       <c r="H56" s="73">
         <v>7.9</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B57" s="14">
         <f>'[1]3.1 '!D9/3</f>
         <v>110345</v>
       </c>
-      <c r="C57" s="102">
+      <c r="C57" s="101">
         <v>96.2</v>
       </c>
-      <c r="D57" s="102">
+      <c r="D57" s="101">
         <v>3.8</v>
       </c>
-      <c r="E57" s="104">
+      <c r="E57" s="103">
         <v>99.8</v>
       </c>
-      <c r="F57" s="104">
+      <c r="F57" s="103">
         <v>0.2</v>
       </c>
-      <c r="G57" s="105">
+      <c r="G57" s="104">
         <v>91</v>
       </c>
-      <c r="H57" s="105">
+      <c r="H57" s="104">
         <v>9</v>
       </c>
       <c r="I57" s="2"/>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="B58" s="109">
+      <c r="B58" s="108">
         <v>118746.33333333333</v>
       </c>
-      <c r="C58" s="108">
+      <c r="C58" s="107">
         <v>96.8</v>
       </c>
-      <c r="D58" s="108">
+      <c r="D58" s="107">
         <v>3.2</v>
       </c>
-      <c r="E58" s="108">
+      <c r="E58" s="107">
         <v>99.9</v>
       </c>
-      <c r="F58" s="108">
+      <c r="F58" s="107">
         <v>0.1</v>
       </c>
-      <c r="G58" s="108">
+      <c r="G58" s="107">
         <v>92.3</v>
       </c>
-      <c r="H58" s="108">
+      <c r="H58" s="107">
         <v>7.7</v>
       </c>
       <c r="I58" s="2"/>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="B59" s="109">
+      <c r="B59" s="114">
         <v>124063</v>
       </c>
-      <c r="C59" s="48">
+      <c r="C59" s="49">
         <v>97</v>
       </c>
-      <c r="D59" s="48">
+      <c r="D59" s="49">
         <v>3</v>
       </c>
-      <c r="E59" s="48">
+      <c r="E59" s="49">
         <v>99.7</v>
       </c>
-      <c r="F59" s="48">
+      <c r="F59" s="49">
         <v>0.3</v>
       </c>
       <c r="G59" s="49">
         <v>93</v>
       </c>
       <c r="H59" s="49">
         <v>7</v>
       </c>
     </row>
     <row r="60" spans="1:9">
-      <c r="A60" s="17" t="s">
+      <c r="A60" s="7" t="s">
         <v>10</v>
       </c>
       <c r="B60" s="116">
         <v>126504</v>
       </c>
-      <c r="C60" s="101">
+      <c r="C60" s="49">
         <v>96.7</v>
       </c>
-      <c r="D60" s="101">
+      <c r="D60" s="49">
         <v>3.3</v>
       </c>
-      <c r="E60" s="101">
+      <c r="E60" s="49">
         <v>99.9</v>
       </c>
-      <c r="F60" s="101">
+      <c r="F60" s="49">
         <v>0.1</v>
       </c>
-      <c r="G60" s="101">
+      <c r="G60" s="49">
         <v>91.9</v>
       </c>
-      <c r="H60" s="101">
+      <c r="H60" s="49">
         <v>8.1</v>
       </c>
+    </row>
+    <row r="61" spans="1:9">
+      <c r="A61" s="10">
+        <v>2026</v>
+      </c>
+      <c r="B61" s="11"/>
+      <c r="C61" s="73"/>
+      <c r="D61" s="73"/>
+      <c r="E61" s="73"/>
+      <c r="F61" s="73"/>
+      <c r="G61" s="73"/>
+      <c r="H61" s="73"/>
+    </row>
+    <row r="62" spans="1:9">
+      <c r="A62" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="B62" s="68">
+        <v>131677</v>
+      </c>
+      <c r="C62" s="118">
+        <v>96</v>
+      </c>
+      <c r="D62" s="118">
+        <v>4</v>
+      </c>
+      <c r="E62" s="118">
+        <v>99.7</v>
+      </c>
+      <c r="F62" s="118">
+        <v>0.3</v>
+      </c>
+      <c r="G62" s="119">
+        <v>90</v>
+      </c>
+      <c r="H62" s="119">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="63" spans="1:9">
+      <c r="A63" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="B63" s="108"/>
+      <c r="C63" s="107"/>
+      <c r="D63" s="107"/>
+      <c r="E63" s="107"/>
+      <c r="F63" s="107"/>
+      <c r="G63" s="107"/>
+      <c r="H63" s="107"/>
+    </row>
+    <row r="64" spans="1:9">
+      <c r="A64" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B64" s="108"/>
+      <c r="C64" s="107"/>
+      <c r="D64" s="107"/>
+      <c r="E64" s="107"/>
+      <c r="F64" s="107"/>
+      <c r="G64" s="107"/>
+      <c r="H64" s="107"/>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" s="17" t="s">
+        <v>10</v>
+      </c>
+      <c r="B65" s="115"/>
+      <c r="C65" s="100"/>
+      <c r="D65" s="100"/>
+      <c r="E65" s="100"/>
+      <c r="F65" s="100"/>
+      <c r="G65" s="100"/>
+      <c r="H65" s="100"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:H3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:H4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:Q60"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:Q65"/>
   <sheetViews>
-    <sheetView topLeftCell="A19" workbookViewId="0">
-      <selection activeCell="M47" sqref="M47"/>
+    <sheetView topLeftCell="A22" workbookViewId="0">
+      <selection activeCell="B62" sqref="B62:H62"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="12" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="11.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="23.85546875" style="1" customWidth="1"/>
     <col min="5" max="5" width="11" style="1" customWidth="1"/>
     <col min="6" max="6" width="25.42578125" style="1" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="24.5703125" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="12.75">
-      <c r="A1" s="119" t="s">
+      <c r="A1" s="123" t="s">
         <v>13</v>
       </c>
-      <c r="B1" s="119"/>
-[...5 lines deleted...]
-      <c r="H1" s="119"/>
+      <c r="B1" s="123"/>
+      <c r="C1" s="123"/>
+      <c r="D1" s="123"/>
+      <c r="E1" s="123"/>
+      <c r="F1" s="123"/>
+      <c r="G1" s="123"/>
+      <c r="H1" s="123"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
     </row>
     <row r="3" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A3" s="118"/>
-      <c r="B3" s="118" t="s">
+      <c r="A3" s="122"/>
+      <c r="B3" s="122" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="118" t="s">
+      <c r="C3" s="122" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="118"/>
-[...3 lines deleted...]
-      <c r="H3" s="118"/>
+      <c r="D3" s="122"/>
+      <c r="E3" s="122"/>
+      <c r="F3" s="122"/>
+      <c r="G3" s="122"/>
+      <c r="H3" s="122"/>
       <c r="I3" s="2"/>
     </row>
     <row r="4" spans="1:9" ht="11.25" customHeight="1">
-      <c r="A4" s="118"/>
-[...1 lines deleted...]
-      <c r="C4" s="118" t="s">
+      <c r="A4" s="122"/>
+      <c r="B4" s="122"/>
+      <c r="C4" s="122" t="s">
         <v>3</v>
       </c>
-      <c r="D4" s="118"/>
-      <c r="E4" s="118" t="s">
+      <c r="D4" s="122"/>
+      <c r="E4" s="122" t="s">
         <v>4</v>
       </c>
-      <c r="F4" s="118"/>
-      <c r="G4" s="118" t="s">
+      <c r="F4" s="122"/>
+      <c r="G4" s="122" t="s">
         <v>5</v>
       </c>
-      <c r="H4" s="118"/>
+      <c r="H4" s="122"/>
       <c r="I4" s="2"/>
     </row>
     <row r="5" spans="1:9" ht="67.5">
-      <c r="A5" s="118"/>
-      <c r="B5" s="118"/>
+      <c r="A5" s="122"/>
+      <c r="B5" s="122"/>
       <c r="C5" s="3" t="s">
         <v>55</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>55</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="2"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="10">
         <v>2015</v>
       </c>
       <c r="B6" s="11">
@@ -24907,120 +26064,120 @@
     <row r="45" spans="1:17">
       <c r="A45" s="7" t="s">
         <v>10</v>
       </c>
       <c r="B45" s="8">
         <v>79387.666666666672</v>
       </c>
       <c r="C45" s="28">
         <v>98.4</v>
       </c>
       <c r="D45" s="28">
         <v>1.6</v>
       </c>
       <c r="E45" s="28">
         <v>99.7</v>
       </c>
       <c r="F45" s="28">
         <v>0.3</v>
       </c>
       <c r="G45" s="28">
         <v>92.9</v>
       </c>
       <c r="H45" s="28">
         <v>7.1</v>
       </c>
-      <c r="J45" s="120"/>
-[...6 lines deleted...]
-      <c r="Q45" s="120"/>
+      <c r="J45" s="124"/>
+      <c r="K45" s="124"/>
+      <c r="L45" s="124"/>
+      <c r="M45" s="124"/>
+      <c r="N45" s="124"/>
+      <c r="O45" s="124"/>
+      <c r="P45" s="124"/>
+      <c r="Q45" s="124"/>
     </row>
     <row r="46" spans="1:17">
       <c r="A46" s="10">
         <v>2023</v>
       </c>
       <c r="B46" s="11">
         <v>83169.416666666672</v>
       </c>
       <c r="C46" s="64">
         <v>98.4</v>
       </c>
       <c r="D46" s="64">
         <v>1.6</v>
       </c>
       <c r="E46" s="64">
         <v>99.6</v>
       </c>
       <c r="F46" s="64">
         <v>0.4</v>
       </c>
       <c r="G46" s="65">
         <v>93.1</v>
       </c>
       <c r="H46" s="65">
         <v>6.9</v>
       </c>
-      <c r="J46" s="120"/>
-[...6 lines deleted...]
-      <c r="Q46" s="120"/>
+      <c r="J46" s="124"/>
+      <c r="K46" s="124"/>
+      <c r="L46" s="124"/>
+      <c r="M46" s="124"/>
+      <c r="N46" s="124"/>
+      <c r="O46" s="124"/>
+      <c r="P46" s="124"/>
+      <c r="Q46" s="124"/>
     </row>
     <row r="47" spans="1:17">
       <c r="A47" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B47" s="8">
         <v>82809</v>
       </c>
       <c r="C47" s="27">
         <v>98.6</v>
       </c>
       <c r="D47" s="27">
         <v>1.4</v>
       </c>
       <c r="E47" s="27">
         <v>99.9</v>
       </c>
       <c r="F47" s="27">
         <v>0.1</v>
       </c>
       <c r="G47" s="27">
         <v>93.1</v>
       </c>
       <c r="H47" s="27">
         <v>6.9</v>
       </c>
-      <c r="J47" s="120"/>
-      <c r="K47" s="120"/>
+      <c r="J47" s="124"/>
+      <c r="K47" s="124"/>
       <c r="L47" s="31"/>
       <c r="M47" s="31"/>
       <c r="N47" s="31"/>
       <c r="O47" s="31"/>
       <c r="P47" s="31"/>
       <c r="Q47" s="31"/>
     </row>
     <row r="48" spans="1:17">
       <c r="A48" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B48" s="8">
         <v>78700</v>
       </c>
       <c r="C48" s="27">
         <v>98.9</v>
       </c>
       <c r="D48" s="27">
         <v>1.1000000000000001</v>
       </c>
       <c r="E48" s="27">
         <v>99.8</v>
       </c>
       <c r="F48" s="27">
         <v>0.2</v>
@@ -25226,240 +26383,314 @@
       </c>
       <c r="D56" s="63">
         <v>1.7</v>
       </c>
       <c r="E56" s="63">
         <v>99.4</v>
       </c>
       <c r="F56" s="63">
         <v>0.6</v>
       </c>
       <c r="G56" s="73">
         <v>93.5</v>
       </c>
       <c r="H56" s="73">
         <v>6.5</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B57" s="14">
         <f>'[1]3.1 '!D10/3</f>
         <v>93657.666666666672</v>
       </c>
-      <c r="C57" s="102">
+      <c r="C57" s="101">
         <v>97.8</v>
       </c>
-      <c r="D57" s="102">
+      <c r="D57" s="101">
         <v>2.2000000000000002</v>
       </c>
-      <c r="E57" s="104">
+      <c r="E57" s="103">
         <v>99.3</v>
       </c>
-      <c r="F57" s="104">
+      <c r="F57" s="103">
         <v>0.7</v>
       </c>
-      <c r="G57" s="105">
+      <c r="G57" s="104">
         <v>91.4</v>
       </c>
-      <c r="H57" s="105">
+      <c r="H57" s="104">
         <v>8.6</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="B58" s="109">
+      <c r="B58" s="108">
         <v>94074</v>
       </c>
-      <c r="C58" s="108">
+      <c r="C58" s="107">
         <v>98.6</v>
       </c>
-      <c r="D58" s="108">
+      <c r="D58" s="107">
         <v>1.4</v>
       </c>
-      <c r="E58" s="108">
+      <c r="E58" s="107">
         <v>99.6</v>
       </c>
-      <c r="F58" s="108">
+      <c r="F58" s="107">
         <v>0.4</v>
       </c>
-      <c r="G58" s="108">
+      <c r="G58" s="107">
         <v>94.5</v>
       </c>
-      <c r="H58" s="108">
+      <c r="H58" s="107">
         <v>5.5</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="B59" s="109">
+      <c r="B59" s="108">
         <v>99936</v>
       </c>
       <c r="C59" s="48">
         <v>98.7</v>
       </c>
       <c r="D59" s="48">
         <v>1.3</v>
       </c>
       <c r="E59" s="48">
         <v>99.7</v>
       </c>
       <c r="F59" s="48">
         <v>0.3</v>
       </c>
       <c r="G59" s="49">
         <v>94.3</v>
       </c>
       <c r="H59" s="49">
         <v>5.7</v>
       </c>
     </row>
     <row r="60" spans="1:8">
-      <c r="A60" s="17" t="s">
+      <c r="A60" s="7" t="s">
         <v>10</v>
       </c>
       <c r="B60" s="116">
         <v>103025.66666666667</v>
       </c>
-      <c r="C60" s="101">
+      <c r="C60" s="49">
         <v>98.2</v>
       </c>
-      <c r="D60" s="101">
+      <c r="D60" s="49">
         <v>1.8</v>
       </c>
-      <c r="E60" s="101">
+      <c r="E60" s="49">
         <v>99.2</v>
       </c>
-      <c r="F60" s="101">
+      <c r="F60" s="49">
         <v>0.8</v>
       </c>
-      <c r="G60" s="101">
+      <c r="G60" s="49">
         <v>93.7</v>
       </c>
-      <c r="H60" s="101">
+      <c r="H60" s="49">
         <v>6.3</v>
       </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" s="10">
+        <v>2026</v>
+      </c>
+      <c r="B61" s="11"/>
+      <c r="C61" s="73"/>
+      <c r="D61" s="73"/>
+      <c r="E61" s="73"/>
+      <c r="F61" s="73"/>
+      <c r="G61" s="73"/>
+      <c r="H61" s="73"/>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="B62" s="68">
+        <v>110103</v>
+      </c>
+      <c r="C62" s="118">
+        <v>97.8</v>
+      </c>
+      <c r="D62" s="118">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="E62" s="118">
+        <v>99.3</v>
+      </c>
+      <c r="F62" s="118">
+        <v>0.7</v>
+      </c>
+      <c r="G62" s="119">
+        <v>91</v>
+      </c>
+      <c r="H62" s="119">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="B63" s="108"/>
+      <c r="C63" s="107"/>
+      <c r="D63" s="107"/>
+      <c r="E63" s="107"/>
+      <c r="F63" s="107"/>
+      <c r="G63" s="107"/>
+      <c r="H63" s="107"/>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B64" s="108"/>
+      <c r="C64" s="107"/>
+      <c r="D64" s="107"/>
+      <c r="E64" s="107"/>
+      <c r="F64" s="107"/>
+      <c r="G64" s="107"/>
+      <c r="H64" s="107"/>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" s="17" t="s">
+        <v>10</v>
+      </c>
+      <c r="B65" s="115"/>
+      <c r="C65" s="100"/>
+      <c r="D65" s="100"/>
+      <c r="E65" s="100"/>
+      <c r="F65" s="100"/>
+      <c r="G65" s="100"/>
+      <c r="H65" s="100"/>
     </row>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="J45:J47"/>
     <mergeCell ref="K45:K47"/>
     <mergeCell ref="L45:Q45"/>
     <mergeCell ref="L46:M46"/>
     <mergeCell ref="N46:O46"/>
     <mergeCell ref="P46:Q46"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:H3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:H4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:I60"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:I65"/>
   <sheetViews>
-    <sheetView topLeftCell="A19" workbookViewId="0">
-      <selection activeCell="M54" sqref="M54"/>
+    <sheetView topLeftCell="A16" workbookViewId="0">
+      <selection activeCell="B62" sqref="B62:H62"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="12" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="11.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="23.85546875" style="1" customWidth="1"/>
     <col min="5" max="5" width="11" style="1" customWidth="1"/>
     <col min="6" max="6" width="25.42578125" style="1" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="24.5703125" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="12.75">
-      <c r="A1" s="119" t="s">
+      <c r="A1" s="123" t="s">
         <v>14</v>
       </c>
-      <c r="B1" s="119"/>
-[...5 lines deleted...]
-      <c r="H1" s="119"/>
+      <c r="B1" s="123"/>
+      <c r="C1" s="123"/>
+      <c r="D1" s="123"/>
+      <c r="E1" s="123"/>
+      <c r="F1" s="123"/>
+      <c r="G1" s="123"/>
+      <c r="H1" s="123"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
     </row>
     <row r="3" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A3" s="118"/>
-      <c r="B3" s="118" t="s">
+      <c r="A3" s="122"/>
+      <c r="B3" s="122" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="118" t="s">
+      <c r="C3" s="122" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="118"/>
-[...3 lines deleted...]
-      <c r="H3" s="118"/>
+      <c r="D3" s="122"/>
+      <c r="E3" s="122"/>
+      <c r="F3" s="122"/>
+      <c r="G3" s="122"/>
+      <c r="H3" s="122"/>
       <c r="I3" s="2"/>
     </row>
     <row r="4" spans="1:9" ht="11.25" customHeight="1">
-      <c r="A4" s="118"/>
-[...1 lines deleted...]
-      <c r="C4" s="118" t="s">
+      <c r="A4" s="122"/>
+      <c r="B4" s="122"/>
+      <c r="C4" s="122" t="s">
         <v>3</v>
       </c>
-      <c r="D4" s="118"/>
-      <c r="E4" s="118" t="s">
+      <c r="D4" s="122"/>
+      <c r="E4" s="122" t="s">
         <v>4</v>
       </c>
-      <c r="F4" s="118"/>
-      <c r="G4" s="118" t="s">
+      <c r="F4" s="122"/>
+      <c r="G4" s="122" t="s">
         <v>5</v>
       </c>
-      <c r="H4" s="118"/>
+      <c r="H4" s="122"/>
       <c r="I4" s="2"/>
     </row>
     <row r="5" spans="1:9" ht="67.5">
-      <c r="A5" s="118"/>
-      <c r="B5" s="118"/>
+      <c r="A5" s="122"/>
+      <c r="B5" s="122"/>
       <c r="C5" s="3" t="s">
         <v>55</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>55</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="2"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="10">
         <v>2015</v>
       </c>
       <c r="B6" s="11">
@@ -26770,234 +28001,308 @@
       </c>
       <c r="D56" s="63">
         <v>3.1</v>
       </c>
       <c r="E56" s="63">
         <v>99.8</v>
       </c>
       <c r="F56" s="63">
         <v>0.2</v>
       </c>
       <c r="G56" s="73">
         <v>96.1</v>
       </c>
       <c r="H56" s="73">
         <v>3.9</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B57" s="14">
         <f>'[1]3.1 '!D11/3</f>
         <v>94008.666666666672</v>
       </c>
-      <c r="C57" s="102">
+      <c r="C57" s="101">
         <v>96.9</v>
       </c>
-      <c r="D57" s="102">
+      <c r="D57" s="101">
         <v>3.1</v>
       </c>
-      <c r="E57" s="104">
+      <c r="E57" s="103">
         <v>99.9</v>
       </c>
-      <c r="F57" s="104">
+      <c r="F57" s="103">
         <v>0.1</v>
       </c>
-      <c r="G57" s="105">
+      <c r="G57" s="104">
         <v>96.1</v>
       </c>
-      <c r="H57" s="105">
+      <c r="H57" s="104">
         <v>3.9</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="B58" s="109">
+      <c r="B58" s="108">
         <v>95401.666666666672</v>
       </c>
-      <c r="C58" s="108">
+      <c r="C58" s="107">
         <v>97.3</v>
       </c>
-      <c r="D58" s="108">
+      <c r="D58" s="107">
         <v>2.7</v>
       </c>
-      <c r="E58" s="108">
+      <c r="E58" s="107">
         <v>99.9</v>
       </c>
-      <c r="F58" s="108">
+      <c r="F58" s="107">
         <v>0.1</v>
       </c>
-      <c r="G58" s="108">
+      <c r="G58" s="107">
         <v>96.7</v>
       </c>
-      <c r="H58" s="108">
+      <c r="H58" s="107">
         <v>3.3</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="B59" s="109">
+      <c r="B59" s="108">
         <v>99907</v>
       </c>
       <c r="C59" s="48">
         <v>96.4</v>
       </c>
       <c r="D59" s="48">
         <v>3.6</v>
       </c>
       <c r="E59" s="48">
         <v>99.8</v>
       </c>
       <c r="F59" s="48">
         <v>0.2</v>
       </c>
       <c r="G59" s="49">
         <v>95.5</v>
       </c>
       <c r="H59" s="49">
         <v>4.5</v>
       </c>
     </row>
     <row r="60" spans="1:8">
-      <c r="A60" s="17" t="s">
+      <c r="A60" s="7" t="s">
         <v>10</v>
       </c>
       <c r="B60" s="116">
         <v>104625.33333333333</v>
       </c>
-      <c r="C60" s="101">
+      <c r="C60" s="49">
         <v>96.9</v>
       </c>
-      <c r="D60" s="101">
+      <c r="D60" s="49">
         <v>3.1</v>
       </c>
-      <c r="E60" s="101">
+      <c r="E60" s="49">
         <v>99.9</v>
       </c>
-      <c r="F60" s="101">
+      <c r="F60" s="49">
         <v>0.1</v>
       </c>
-      <c r="G60" s="101">
+      <c r="G60" s="49">
         <v>96.2</v>
       </c>
-      <c r="H60" s="101">
+      <c r="H60" s="49">
         <v>3.8</v>
       </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" s="10">
+        <v>2026</v>
+      </c>
+      <c r="B61" s="11"/>
+      <c r="C61" s="73"/>
+      <c r="D61" s="73"/>
+      <c r="E61" s="73"/>
+      <c r="F61" s="73"/>
+      <c r="G61" s="73"/>
+      <c r="H61" s="73"/>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="B62" s="68">
+        <v>107870</v>
+      </c>
+      <c r="C62" s="118">
+        <v>96.7</v>
+      </c>
+      <c r="D62" s="118">
+        <v>3.3</v>
+      </c>
+      <c r="E62" s="118">
+        <v>99.8</v>
+      </c>
+      <c r="F62" s="118">
+        <v>0.2</v>
+      </c>
+      <c r="G62" s="119">
+        <v>95.8</v>
+      </c>
+      <c r="H62" s="119">
+        <v>4.2</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="B63" s="108"/>
+      <c r="C63" s="107"/>
+      <c r="D63" s="107"/>
+      <c r="E63" s="107"/>
+      <c r="F63" s="107"/>
+      <c r="G63" s="107"/>
+      <c r="H63" s="107"/>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B64" s="108"/>
+      <c r="C64" s="107"/>
+      <c r="D64" s="107"/>
+      <c r="E64" s="107"/>
+      <c r="F64" s="107"/>
+      <c r="G64" s="107"/>
+      <c r="H64" s="107"/>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" s="17" t="s">
+        <v>10</v>
+      </c>
+      <c r="B65" s="115"/>
+      <c r="C65" s="100"/>
+      <c r="D65" s="100"/>
+      <c r="E65" s="100"/>
+      <c r="F65" s="100"/>
+      <c r="G65" s="100"/>
+      <c r="H65" s="100"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:H3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:H4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:I60"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:I65"/>
   <sheetViews>
-    <sheetView topLeftCell="A13" workbookViewId="0">
-      <selection activeCell="K42" sqref="K42"/>
+    <sheetView topLeftCell="A28" workbookViewId="0">
+      <selection activeCell="B62" sqref="B62:H62"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="12" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="11.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="23.85546875" style="1" customWidth="1"/>
     <col min="5" max="5" width="11" style="1" customWidth="1"/>
     <col min="6" max="6" width="25.42578125" style="1" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="24.5703125" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="12.75">
-      <c r="A1" s="119" t="s">
+      <c r="A1" s="123" t="s">
         <v>15</v>
       </c>
-      <c r="B1" s="119"/>
-[...5 lines deleted...]
-      <c r="H1" s="119"/>
+      <c r="B1" s="123"/>
+      <c r="C1" s="123"/>
+      <c r="D1" s="123"/>
+      <c r="E1" s="123"/>
+      <c r="F1" s="123"/>
+      <c r="G1" s="123"/>
+      <c r="H1" s="123"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
     </row>
     <row r="3" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A3" s="118"/>
-      <c r="B3" s="118" t="s">
+      <c r="A3" s="122"/>
+      <c r="B3" s="122" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="118" t="s">
+      <c r="C3" s="122" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="118"/>
-[...3 lines deleted...]
-      <c r="H3" s="118"/>
+      <c r="D3" s="122"/>
+      <c r="E3" s="122"/>
+      <c r="F3" s="122"/>
+      <c r="G3" s="122"/>
+      <c r="H3" s="122"/>
       <c r="I3" s="2"/>
     </row>
     <row r="4" spans="1:9" ht="11.25" customHeight="1">
-      <c r="A4" s="118"/>
-[...1 lines deleted...]
-      <c r="C4" s="118" t="s">
+      <c r="A4" s="122"/>
+      <c r="B4" s="122"/>
+      <c r="C4" s="122" t="s">
         <v>3</v>
       </c>
-      <c r="D4" s="118"/>
-      <c r="E4" s="118" t="s">
+      <c r="D4" s="122"/>
+      <c r="E4" s="122" t="s">
         <v>4</v>
       </c>
-      <c r="F4" s="118"/>
-      <c r="G4" s="118" t="s">
+      <c r="F4" s="122"/>
+      <c r="G4" s="122" t="s">
         <v>5</v>
       </c>
-      <c r="H4" s="118"/>
+      <c r="H4" s="122"/>
       <c r="I4" s="2"/>
     </row>
     <row r="5" spans="1:9" ht="67.5">
-      <c r="A5" s="118"/>
-      <c r="B5" s="118"/>
+      <c r="A5" s="122"/>
+      <c r="B5" s="122"/>
       <c r="C5" s="3" t="s">
         <v>55</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>55</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="2"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="10">
         <v>2015</v>
       </c>
       <c r="B6" s="11">
@@ -28308,234 +29613,308 @@
       </c>
       <c r="D56" s="63">
         <v>0.1</v>
       </c>
       <c r="E56" s="63">
         <v>100</v>
       </c>
       <c r="F56" s="63">
         <v>0</v>
       </c>
       <c r="G56" s="73">
         <v>99.9</v>
       </c>
       <c r="H56" s="73">
         <v>0.1</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B57" s="14">
         <f>'[1]3.1 '!D12/3</f>
         <v>86194.666666666672</v>
       </c>
-      <c r="C57" s="102">
+      <c r="C57" s="101">
         <v>100</v>
       </c>
-      <c r="D57" s="102">
+      <c r="D57" s="101">
         <v>0</v>
       </c>
-      <c r="E57" s="104">
+      <c r="E57" s="103">
         <v>100</v>
       </c>
-      <c r="F57" s="104">
+      <c r="F57" s="103">
         <v>0</v>
       </c>
-      <c r="G57" s="105">
+      <c r="G57" s="104">
         <v>99.9</v>
       </c>
-      <c r="H57" s="105">
+      <c r="H57" s="104">
         <v>0.1</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="B58" s="109">
+      <c r="B58" s="108">
         <v>88320.333333333328</v>
       </c>
-      <c r="C58" s="108">
+      <c r="C58" s="107">
         <v>99.9</v>
       </c>
-      <c r="D58" s="108">
+      <c r="D58" s="107">
         <v>0.1</v>
       </c>
-      <c r="E58" s="108">
+      <c r="E58" s="107">
         <v>100</v>
       </c>
-      <c r="F58" s="108">
+      <c r="F58" s="107">
         <v>0</v>
       </c>
-      <c r="G58" s="108">
+      <c r="G58" s="107">
         <v>99.7</v>
       </c>
-      <c r="H58" s="108">
+      <c r="H58" s="107">
         <v>0.3</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="B59" s="109">
+      <c r="B59" s="108">
         <v>88777.333333333328</v>
       </c>
       <c r="C59" s="48">
         <v>99.9</v>
       </c>
       <c r="D59" s="48">
         <v>0.1</v>
       </c>
       <c r="E59" s="48">
         <v>100</v>
       </c>
       <c r="F59" s="48">
         <v>0</v>
       </c>
       <c r="G59" s="49">
         <v>99.8</v>
       </c>
       <c r="H59" s="49">
         <v>0.2</v>
       </c>
     </row>
     <row r="60" spans="1:8">
-      <c r="A60" s="17" t="s">
+      <c r="A60" s="7" t="s">
         <v>10</v>
       </c>
       <c r="B60" s="116">
         <v>91234</v>
       </c>
-      <c r="C60" s="101">
+      <c r="C60" s="49">
         <v>100</v>
       </c>
-      <c r="D60" s="101">
+      <c r="D60" s="49">
         <v>0</v>
       </c>
-      <c r="E60" s="101">
+      <c r="E60" s="49">
         <v>100</v>
       </c>
-      <c r="F60" s="101">
+      <c r="F60" s="49">
         <v>0</v>
       </c>
-      <c r="G60" s="101">
+      <c r="G60" s="49">
         <v>100</v>
       </c>
-      <c r="H60" s="101">
+      <c r="H60" s="49">
         <v>0</v>
       </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" s="10">
+        <v>2026</v>
+      </c>
+      <c r="B61" s="11"/>
+      <c r="C61" s="73"/>
+      <c r="D61" s="73"/>
+      <c r="E61" s="73"/>
+      <c r="F61" s="73"/>
+      <c r="G61" s="73"/>
+      <c r="H61" s="73"/>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="B62" s="68">
+        <v>93315</v>
+      </c>
+      <c r="C62" s="118">
+        <v>100</v>
+      </c>
+      <c r="D62" s="118">
+        <v>0</v>
+      </c>
+      <c r="E62" s="118">
+        <v>100</v>
+      </c>
+      <c r="F62" s="118">
+        <v>0</v>
+      </c>
+      <c r="G62" s="119">
+        <v>99.9</v>
+      </c>
+      <c r="H62" s="119">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="B63" s="108"/>
+      <c r="C63" s="107"/>
+      <c r="D63" s="107"/>
+      <c r="E63" s="107"/>
+      <c r="F63" s="107"/>
+      <c r="G63" s="107"/>
+      <c r="H63" s="107"/>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B64" s="108"/>
+      <c r="C64" s="107"/>
+      <c r="D64" s="107"/>
+      <c r="E64" s="107"/>
+      <c r="F64" s="107"/>
+      <c r="G64" s="107"/>
+      <c r="H64" s="107"/>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" s="17" t="s">
+        <v>10</v>
+      </c>
+      <c r="B65" s="115"/>
+      <c r="C65" s="100"/>
+      <c r="D65" s="100"/>
+      <c r="E65" s="100"/>
+      <c r="F65" s="100"/>
+      <c r="G65" s="100"/>
+      <c r="H65" s="100"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:H3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:H4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:L66"/>
   <sheetViews>
-    <sheetView topLeftCell="A16" workbookViewId="0">
-      <selection activeCell="L44" sqref="L44"/>
+    <sheetView topLeftCell="A25" workbookViewId="0">
+      <selection activeCell="B62" sqref="B62:H62"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="12" style="34" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="34" customWidth="1"/>
     <col min="3" max="3" width="11.140625" style="34" customWidth="1"/>
     <col min="4" max="4" width="23.85546875" style="34" customWidth="1"/>
     <col min="5" max="5" width="11" style="34" customWidth="1"/>
     <col min="6" max="6" width="25.42578125" style="34" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="34" customWidth="1"/>
     <col min="8" max="8" width="24.5703125" style="34" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="34"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="12.75">
-      <c r="A1" s="121" t="s">
+      <c r="A1" s="125" t="s">
         <v>16</v>
       </c>
-      <c r="B1" s="121"/>
-[...5 lines deleted...]
-      <c r="H1" s="121"/>
+      <c r="B1" s="125"/>
+      <c r="C1" s="125"/>
+      <c r="D1" s="125"/>
+      <c r="E1" s="125"/>
+      <c r="F1" s="125"/>
+      <c r="G1" s="125"/>
+      <c r="H1" s="125"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="35"/>
       <c r="B2" s="35"/>
     </row>
     <row r="3" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A3" s="122"/>
-      <c r="B3" s="122" t="s">
+      <c r="A3" s="126"/>
+      <c r="B3" s="126" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="122" t="s">
+      <c r="C3" s="126" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="122"/>
-[...3 lines deleted...]
-      <c r="H3" s="122"/>
+      <c r="D3" s="126"/>
+      <c r="E3" s="126"/>
+      <c r="F3" s="126"/>
+      <c r="G3" s="126"/>
+      <c r="H3" s="126"/>
       <c r="I3" s="35"/>
     </row>
     <row r="4" spans="1:9" ht="11.25" customHeight="1">
-      <c r="A4" s="122"/>
-[...1 lines deleted...]
-      <c r="C4" s="122" t="s">
+      <c r="A4" s="126"/>
+      <c r="B4" s="126"/>
+      <c r="C4" s="126" t="s">
         <v>3</v>
       </c>
-      <c r="D4" s="122"/>
-      <c r="E4" s="122" t="s">
+      <c r="D4" s="126"/>
+      <c r="E4" s="126" t="s">
         <v>4</v>
       </c>
-      <c r="F4" s="122"/>
-      <c r="G4" s="122" t="s">
+      <c r="F4" s="126"/>
+      <c r="G4" s="126" t="s">
         <v>5</v>
       </c>
-      <c r="H4" s="122"/>
+      <c r="H4" s="126"/>
       <c r="I4" s="35"/>
     </row>
-    <row r="5" spans="1:9" ht="67.5">
-[...1 lines deleted...]
-      <c r="B5" s="122"/>
+    <row r="5" spans="1:9" ht="78.75">
+      <c r="A5" s="126"/>
+      <c r="B5" s="126"/>
       <c r="C5" s="36" t="s">
         <v>55</v>
       </c>
       <c r="D5" s="36" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="36" t="s">
         <v>55</v>
       </c>
       <c r="F5" s="36" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="36" t="s">
         <v>55</v>
       </c>
       <c r="H5" s="36" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="35"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="37">
         <v>2015</v>
       </c>
       <c r="B6" s="38">
@@ -29850,148 +31229,222 @@
       </c>
       <c r="D56" s="63">
         <v>4.2</v>
       </c>
       <c r="E56" s="63">
         <v>98</v>
       </c>
       <c r="F56" s="63">
         <v>2</v>
       </c>
       <c r="G56" s="73">
         <v>92</v>
       </c>
       <c r="H56" s="73">
         <v>8</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B57" s="14">
         <f>'[1]3.1 '!D13/3</f>
         <v>93926.333333333328</v>
       </c>
-      <c r="C57" s="102">
+      <c r="C57" s="101">
         <v>95</v>
       </c>
-      <c r="D57" s="102">
+      <c r="D57" s="101">
         <v>5</v>
       </c>
-      <c r="E57" s="104">
+      <c r="E57" s="103">
         <v>97.2</v>
       </c>
-      <c r="F57" s="104">
+      <c r="F57" s="103">
         <v>2.8</v>
       </c>
-      <c r="G57" s="105">
+      <c r="G57" s="104">
         <v>91.2</v>
       </c>
-      <c r="H57" s="105">
+      <c r="H57" s="104">
         <v>8.8000000000000007</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="B58" s="109">
+      <c r="B58" s="108">
         <v>95244.333333333328</v>
       </c>
-      <c r="C58" s="108">
+      <c r="C58" s="107">
         <v>96.7</v>
       </c>
-      <c r="D58" s="108">
+      <c r="D58" s="107">
         <v>3.3</v>
       </c>
-      <c r="E58" s="108">
+      <c r="E58" s="107">
         <v>98.5</v>
       </c>
-      <c r="F58" s="108">
+      <c r="F58" s="107">
         <v>1.5</v>
       </c>
-      <c r="G58" s="108">
+      <c r="G58" s="107">
         <v>93.2</v>
       </c>
-      <c r="H58" s="108">
+      <c r="H58" s="107">
         <v>6.8</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="B59" s="109">
+      <c r="B59" s="114">
         <v>96664.333333333328</v>
       </c>
-      <c r="C59" s="48">
+      <c r="C59" s="49">
         <v>96.4</v>
       </c>
-      <c r="D59" s="48">
+      <c r="D59" s="49">
         <v>3.6</v>
       </c>
-      <c r="E59" s="48">
+      <c r="E59" s="49">
         <v>98.7</v>
       </c>
-      <c r="F59" s="48">
+      <c r="F59" s="49">
         <v>1.3</v>
       </c>
       <c r="G59" s="49">
         <v>92.5</v>
       </c>
       <c r="H59" s="49">
         <v>7.5</v>
       </c>
     </row>
     <row r="60" spans="1:9">
-      <c r="A60" s="17" t="s">
+      <c r="A60" s="7" t="s">
         <v>10</v>
       </c>
       <c r="B60" s="116">
         <v>95291</v>
       </c>
-      <c r="C60" s="101">
+      <c r="C60" s="49">
         <v>95.4</v>
       </c>
-      <c r="D60" s="101">
+      <c r="D60" s="49">
         <v>4.5999999999999996</v>
       </c>
-      <c r="E60" s="101">
+      <c r="E60" s="49">
         <v>97.6</v>
       </c>
-      <c r="F60" s="101">
+      <c r="F60" s="49">
         <v>2.4</v>
       </c>
-      <c r="G60" s="101">
+      <c r="G60" s="49">
         <v>91.6</v>
       </c>
-      <c r="H60" s="101">
+      <c r="H60" s="49">
         <v>8.4</v>
       </c>
     </row>
-    <row r="66" spans="6:12">
+    <row r="61" spans="1:9">
+      <c r="A61" s="10">
+        <v>2026</v>
+      </c>
+      <c r="B61" s="11"/>
+      <c r="C61" s="73"/>
+      <c r="D61" s="73"/>
+      <c r="E61" s="73"/>
+      <c r="F61" s="73"/>
+      <c r="G61" s="73"/>
+      <c r="H61" s="73"/>
+    </row>
+    <row r="62" spans="1:9">
+      <c r="A62" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="B62" s="68">
+        <v>103820</v>
+      </c>
+      <c r="C62" s="118">
+        <v>94.5</v>
+      </c>
+      <c r="D62" s="118">
+        <v>5.5</v>
+      </c>
+      <c r="E62" s="118">
+        <v>97.6</v>
+      </c>
+      <c r="F62" s="118">
+        <v>2.4</v>
+      </c>
+      <c r="G62" s="119">
+        <v>88.9</v>
+      </c>
+      <c r="H62" s="119">
+        <v>11.1</v>
+      </c>
+    </row>
+    <row r="63" spans="1:9">
+      <c r="A63" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="B63" s="108"/>
+      <c r="C63" s="107"/>
+      <c r="D63" s="107"/>
+      <c r="E63" s="107"/>
+      <c r="F63" s="107"/>
+      <c r="G63" s="107"/>
+      <c r="H63" s="107"/>
+    </row>
+    <row r="64" spans="1:9">
+      <c r="A64" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B64" s="108"/>
+      <c r="C64" s="107"/>
+      <c r="D64" s="107"/>
+      <c r="E64" s="107"/>
+      <c r="F64" s="107"/>
+      <c r="G64" s="107"/>
+      <c r="H64" s="107"/>
+    </row>
+    <row r="65" spans="1:12">
+      <c r="A65" s="17" t="s">
+        <v>10</v>
+      </c>
+      <c r="B65" s="115"/>
+      <c r="C65" s="100"/>
+      <c r="D65" s="100"/>
+      <c r="E65" s="100"/>
+      <c r="F65" s="100"/>
+      <c r="G65" s="100"/>
+      <c r="H65" s="100"/>
+    </row>
+    <row r="66" spans="1:12">
       <c r="F66" s="47"/>
       <c r="G66" s="48"/>
       <c r="H66" s="48"/>
       <c r="I66" s="48"/>
       <c r="J66" s="49"/>
       <c r="K66" s="49"/>
       <c r="L66" s="48"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:H3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:H4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>