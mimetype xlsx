--- v2 (2026-07-16)
+++ v3 (2026-10-04)
@@ -1,141 +1,141 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet24.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...8 lines deleted...]
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet22.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet23.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet24.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...8 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="10290" yWindow="-135" windowWidth="14325" windowHeight="9675" tabRatio="948" firstSheet="3" activeTab="23"/>
+    <workbookView xWindow="10290" yWindow="-135" windowWidth="14325" windowHeight="9675" tabRatio="948"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="25" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="24" r:id="rId2"/>
     <sheet name="РК" sheetId="1" r:id="rId3"/>
     <sheet name="Абай" sheetId="2" r:id="rId4"/>
     <sheet name="Акмолинская" sheetId="3" r:id="rId5"/>
     <sheet name="Актюбинская" sheetId="4" r:id="rId6"/>
     <sheet name="Алматинская" sheetId="5" r:id="rId7"/>
     <sheet name="Атырауская" sheetId="6" r:id="rId8"/>
     <sheet name="ЗКО" sheetId="7" r:id="rId9"/>
     <sheet name="Жамбылская" sheetId="8" r:id="rId10"/>
     <sheet name="Жетісу" sheetId="20" r:id="rId11"/>
     <sheet name="Карагандинская" sheetId="9" r:id="rId12"/>
     <sheet name="Костанайская" sheetId="10" r:id="rId13"/>
     <sheet name="Кызылординская" sheetId="11" r:id="rId14"/>
     <sheet name="Мангистауская" sheetId="12" r:id="rId15"/>
     <sheet name="ЮКО" sheetId="23" r:id="rId16"/>
     <sheet name="Павлодарская" sheetId="13" r:id="rId17"/>
     <sheet name="СКО" sheetId="14" r:id="rId18"/>
     <sheet name="Туркестанская" sheetId="15" r:id="rId19"/>
     <sheet name="Ұлытау" sheetId="21" r:id="rId20"/>
     <sheet name="ВКО" sheetId="16" r:id="rId21"/>
     <sheet name="Астана" sheetId="17" r:id="rId22"/>
     <sheet name="Алматы" sheetId="18" r:id="rId23"/>
     <sheet name="Шымкент" sheetId="19" r:id="rId24"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId25"/>
   </externalReferences>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="B42" i="19"/>
+  <c r="B42" i="19" l="1"/>
   <c r="B57" i="18"/>
   <c r="B57" i="17"/>
   <c r="B57" i="16"/>
   <c r="B22" i="21"/>
   <c r="B42" i="15"/>
   <c r="B57" i="14"/>
   <c r="B57" i="13"/>
   <c r="B57" i="12"/>
   <c r="B57" i="11"/>
   <c r="B57" i="10"/>
   <c r="B57" i="9"/>
   <c r="B22" i="20"/>
   <c r="B57" i="8"/>
   <c r="B57" i="7"/>
   <c r="B57" i="6"/>
   <c r="B57" i="5"/>
   <c r="B57" i="4"/>
   <c r="B57" i="3"/>
   <c r="B22" i="2"/>
   <c r="B57" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1316" uniqueCount="98">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1319" uniqueCount="99">
   <si>
     <t xml:space="preserve">Доходы населения, использованные на потребление </t>
   </si>
   <si>
     <t>Доход, использованный на потребление в среднем на душу в месяц, тенге</t>
   </si>
   <si>
     <t>в % к доходу, использованному на потребление</t>
   </si>
   <si>
     <t>всего</t>
   </si>
   <si>
     <t>городская местность</t>
   </si>
   <si>
     <t>сельская местность</t>
   </si>
   <si>
     <t>стоимость потребления продукции, произведенной в личном хозяйстве и предоставленных в натуральном выражении дотаций и льгот</t>
   </si>
   <si>
     <t>І квартал</t>
   </si>
   <si>
@@ -387,55 +387,58 @@
   <si>
     <t>https://stat.gov.kz/ru/methodology/36/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/industries/labor-and-income/stat-life/</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/704456?keyword=</t>
   </si>
   <si>
     <t xml:space="preserve">Департамент статистики труда и уровня жизни,
 Управление статистики обследования домашних хозяйств </t>
   </si>
   <si>
     <t>Доходы, использованные на потребление, в среднем на душу населения</t>
   </si>
   <si>
     <t>Доходы населения, использованные на потребление, включают в себя потребительские расходы (без капиталовложений в производственную деятельность и накопление) и стоимость (в денежном выражении) потребленной в натуральной форме продукции собственного производства и трансфертов.</t>
   </si>
   <si>
     <t>Расчетный</t>
   </si>
   <si>
     <t xml:space="preserve">Основными источниками является обследование 12000 домашних хозяйств в Республике Казахстан проводится ежеквартально во всех областях республики, городах Астана, Алматы и Шымкент выборочным методом. Единицами обследования выступают домашние хозяйства и их отдельные члены. </t>
   </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/f18/fnqnxyqmx1z1fccpeof2r3jkptpkin4f/%D0%98%D0%B7%D0%BC_4_%D0%9E%D0%9A%D0%AD%D0%94.XLSX</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="168" formatCode="#,##0.0"/>
     <numFmt numFmtId="169" formatCode="###"/>
     <numFmt numFmtId="170" formatCode="####\ ###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="21">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto "/>
       <charset val="204"/>
@@ -593,51 +596,51 @@
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="127">
+  <cellXfs count="128">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -806,53 +809,50 @@
     <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="6" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="6" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="6" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
@@ -908,96 +908,102 @@
     </xf>
     <xf numFmtId="167" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="20" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="2" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="6" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="167" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="6" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="8">
     <cellStyle name="Гиперссылка" xfId="6" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="7"/>
     <cellStyle name="Обычный 67" xfId="4"/>
     <cellStyle name="Обычный 68" xfId="3"/>
     <cellStyle name="Обычный 69" xfId="5"/>
     <cellStyle name="Процентный" xfId="1" builtinId="5"/>
     <cellStyle name="Финансовый" xfId="2" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet24.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/Users/N.Zhumanova/Desktop/2025%20&#1056;&#1080;&#1044;%20&#1085;&#1072;&#1089;&#1077;&#1083;/&#1069;&#1083;&#1077;&#1082;&#1090;&#1088;&#1086;&#1085;&#1085;&#1099;&#1077;%20&#1090;&#1072;&#1073;&#1083;&#1080;&#1094;&#1099;%201%20&#1082;&#1074;%202025&#1075;/&#1058;-22-05-K%20(1%202025)%20&#1088;&#1091;&#1089;.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
-<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="Обложка"/>
       <sheetName val="Усл. обозначение"/>
       <sheetName val="Содержание"/>
       <sheetName val="Метод.пояснения"/>
       <sheetName val="1.1"/>
       <sheetName val="1.2 "/>
       <sheetName val="1.3 "/>
       <sheetName val="1.4"/>
       <sheetName val="1.5 "/>
       <sheetName val="1.6"/>
       <sheetName val="1.7 "/>
       <sheetName val="1.8 "/>
       <sheetName val="1.9"/>
       <sheetName val="1.10"/>
       <sheetName val="1.11"/>
       <sheetName val="1.12"/>
       <sheetName val="1.13"/>
       <sheetName val="1.14"/>
       <sheetName val="2.1"/>
       <sheetName val="2.2 "/>
       <sheetName val="3.1 "/>
       <sheetName val="4.1"/>
     </sheetNames>
@@ -1188,84 +1194,86 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1397,51 +1405,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/labor-and-income/stat-life/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/97c/71dnlq2dk7vea7a6ofa2v6f1schhvxo0.rar" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:n.zhumanova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/labor-and-income/stat-life/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/97c/71dnlq2dk7vea7a6ofa2v6f1schhvxo0.rar" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:n.zhumanova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/f18/fnqnxyqmx1z1fccpeof2r3jkptpkin4f/%D0%98%D0%B7%D0%BC_4_%D0%9E%D0%9A%D0%AD%D0%94.XLSX" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings12.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings13.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings14.bin"/></Relationships>
 </file>
@@ -1489,271 +1497,273 @@
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="B27" sqref="B27"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A17" sqref="A17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="48.85546875" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="48.85546875" style="96"/>
-    <col min="2" max="2" width="66.7109375" style="96" customWidth="1"/>
+    <col min="1" max="1" width="48.85546875" style="95"/>
+    <col min="2" max="2" width="66.7109375" style="95" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="79"/>
       <c r="B1" s="79"/>
     </row>
     <row r="2" spans="1:13" s="81" customFormat="1">
       <c r="A2" s="80" t="s">
         <v>56</v>
       </c>
-      <c r="B2" s="110">
+      <c r="B2" s="109">
         <v>642101</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="81" customFormat="1">
       <c r="A3" s="80" t="s">
         <v>57</v>
       </c>
-      <c r="B3" s="110" t="s">
+      <c r="B3" s="109" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="81" customFormat="1">
       <c r="A4" s="80" t="s">
         <v>58</v>
       </c>
-      <c r="B4" s="111" t="s">
+      <c r="B4" s="110" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="81" customFormat="1">
       <c r="A5" s="83" t="s">
         <v>59</v>
       </c>
-      <c r="B5" s="110" t="s">
+      <c r="B5" s="109" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="81" customFormat="1">
       <c r="A6" s="83" t="s">
         <v>60</v>
       </c>
-      <c r="B6" s="110" t="s">
+      <c r="B6" s="109" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="81" customFormat="1" ht="63.75">
       <c r="A7" s="80" t="s">
         <v>61</v>
       </c>
-      <c r="B7" s="112" t="s">
+      <c r="B7" s="111" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="81" customFormat="1">
       <c r="A8" s="80" t="s">
         <v>62</v>
       </c>
-      <c r="B8" s="111" t="s">
+      <c r="B8" s="110" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="81" customFormat="1">
       <c r="A9" s="80" t="s">
         <v>63</v>
       </c>
-      <c r="B9" s="112" t="s">
+      <c r="B9" s="111" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="81" customFormat="1" ht="63.75">
       <c r="A10" s="80" t="s">
         <v>64</v>
       </c>
-      <c r="B10" s="112" t="s">
+      <c r="B10" s="111" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="81" customFormat="1" ht="38.25">
       <c r="A11" s="80" t="s">
         <v>65</v>
       </c>
       <c r="B11" s="84" t="s">
         <v>66</v>
       </c>
       <c r="M11" s="85"/>
     </row>
-    <row r="12" spans="1:13" s="81" customFormat="1">
+    <row r="12" spans="1:13" s="81" customFormat="1" ht="28.5" customHeight="1">
       <c r="A12" s="80" t="s">
         <v>67</v>
       </c>
-      <c r="B12" s="86"/>
+      <c r="B12" s="127" t="s">
+        <v>98</v>
+      </c>
       <c r="M12" s="85"/>
     </row>
     <row r="13" spans="1:13" s="81" customFormat="1">
-      <c r="A13" s="87" t="s">
+      <c r="A13" s="86" t="s">
         <v>68</v>
       </c>
-      <c r="B13" s="88" t="s">
+      <c r="B13" s="87" t="s">
         <v>90</v>
       </c>
       <c r="M13" s="85"/>
     </row>
     <row r="14" spans="1:13" s="81" customFormat="1">
-      <c r="A14" s="87" t="s">
+      <c r="A14" s="86" t="s">
         <v>69</v>
       </c>
-      <c r="B14" s="88" t="s">
+      <c r="B14" s="87" t="s">
         <v>91</v>
       </c>
       <c r="M14" s="85"/>
     </row>
     <row r="15" spans="1:13" s="81" customFormat="1">
-      <c r="A15" s="87" t="s">
+      <c r="A15" s="86" t="s">
         <v>70</v>
       </c>
-      <c r="B15" s="88" t="s">
+      <c r="B15" s="87" t="s">
         <v>92</v>
       </c>
       <c r="M15" s="85"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="80" t="s">
         <v>71</v>
       </c>
-      <c r="B16" s="89">
-[...2 lines deleted...]
-      <c r="M16" s="90"/>
+      <c r="B16" s="88">
+        <v>46293</v>
+      </c>
+      <c r="M16" s="89"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="80" t="s">
         <v>72</v>
       </c>
-      <c r="B17" s="89">
-[...2 lines deleted...]
-      <c r="M17" s="91"/>
+      <c r="B17" s="88">
+        <v>46374</v>
+      </c>
+      <c r="M17" s="90"/>
     </row>
     <row r="18" spans="1:13" ht="25.5">
       <c r="A18" s="80" t="s">
         <v>73</v>
       </c>
-      <c r="B18" s="113" t="s">
+      <c r="B18" s="112" t="s">
         <v>93</v>
       </c>
-      <c r="M18" s="90"/>
+      <c r="M18" s="89"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="80" t="s">
         <v>74</v>
       </c>
       <c r="B19" s="82" t="s">
         <v>86</v>
       </c>
-      <c r="M19" s="91"/>
+      <c r="M19" s="90"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="80" t="s">
         <v>75</v>
       </c>
-      <c r="B20" s="92" t="s">
+      <c r="B20" s="91" t="s">
         <v>85</v>
       </c>
-      <c r="M20" s="90"/>
+      <c r="M20" s="89"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="80" t="s">
         <v>76</v>
       </c>
-      <c r="B21" s="93" t="s">
+      <c r="B21" s="92" t="s">
         <v>84</v>
       </c>
-      <c r="M21" s="91"/>
+      <c r="M21" s="90"/>
     </row>
     <row r="22" spans="1:13">
-      <c r="A22" s="94"/>
-      <c r="B22" s="95"/>
+      <c r="A22" s="93"/>
+      <c r="B22" s="94"/>
     </row>
     <row r="23" spans="1:13">
-      <c r="M23" s="91"/>
+      <c r="M23" s="90"/>
     </row>
     <row r="24" spans="1:13">
-      <c r="M24" s="90"/>
+      <c r="M24" s="89"/>
     </row>
     <row r="25" spans="1:13">
-      <c r="M25" s="91"/>
+      <c r="M25" s="90"/>
     </row>
     <row r="26" spans="1:13">
-      <c r="M26" s="90"/>
+      <c r="M26" s="89"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2" display="https://stat.gov.kz/upload/iblock/97c/71dnlq2dk7vea7a6ofa2v6f1schhvxo0.rar "/>
     <hyperlink ref="B14" r:id="rId3"/>
     <hyperlink ref="B15" r:id="rId4" display="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= "/>
-    <hyperlink ref="B12" r:id="rId5" display="https://stat.gov.kz/ru/classifiers/statistical/21/"/>
+    <hyperlink ref="B12" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I65"/>
   <sheetViews>
     <sheetView topLeftCell="A31" workbookViewId="0">
-      <selection activeCell="B62" sqref="B62:H62"/>
+      <selection activeCell="B63" sqref="B63:H63"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12" style="50" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="50" customWidth="1"/>
     <col min="3" max="3" width="11.140625" style="50" customWidth="1"/>
     <col min="4" max="4" width="23.85546875" style="50" customWidth="1"/>
     <col min="5" max="5" width="11" style="50" customWidth="1"/>
     <col min="6" max="6" width="25.42578125" style="50" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="50" customWidth="1"/>
     <col min="8" max="8" width="24.5703125" style="50" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="50"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="123" t="s">
         <v>17</v>
       </c>
       <c r="B1" s="123"/>
       <c r="C1" s="123"/>
       <c r="D1" s="123"/>
       <c r="E1" s="123"/>
       <c r="F1" s="123"/>
       <c r="G1" s="123"/>
@@ -3136,242 +3146,256 @@
       </c>
       <c r="D56" s="63">
         <v>1.1000000000000001</v>
       </c>
       <c r="E56" s="63">
         <v>99.4</v>
       </c>
       <c r="F56" s="63">
         <v>0.6</v>
       </c>
       <c r="G56" s="73">
         <v>98.5</v>
       </c>
       <c r="H56" s="73">
         <v>1.5</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B57" s="14">
         <f>'[1]3.1 '!D14/3</f>
         <v>88203</v>
       </c>
-      <c r="C57" s="101">
+      <c r="C57" s="100">
         <v>98.7</v>
       </c>
-      <c r="D57" s="101">
+      <c r="D57" s="100">
         <v>1.3</v>
       </c>
-      <c r="E57" s="103">
+      <c r="E57" s="102">
         <v>99.3</v>
       </c>
-      <c r="F57" s="103">
+      <c r="F57" s="102">
         <v>0.7</v>
       </c>
-      <c r="G57" s="104">
+      <c r="G57" s="103">
         <v>98.2</v>
       </c>
-      <c r="H57" s="104">
+      <c r="H57" s="103">
         <v>1.8</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="B58" s="108">
+      <c r="B58" s="107">
         <v>83171.666666666672</v>
       </c>
-      <c r="C58" s="107">
+      <c r="C58" s="106">
         <v>99.1</v>
       </c>
-      <c r="D58" s="107">
+      <c r="D58" s="106">
         <v>0.9</v>
       </c>
-      <c r="E58" s="107">
+      <c r="E58" s="106">
         <v>99.5</v>
       </c>
-      <c r="F58" s="107">
+      <c r="F58" s="106">
         <v>0.5</v>
       </c>
-      <c r="G58" s="107">
+      <c r="G58" s="106">
         <v>98.7</v>
       </c>
-      <c r="H58" s="107">
+      <c r="H58" s="106">
         <v>1.3</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="B59" s="114">
+      <c r="B59" s="113">
         <v>91278.666666666672</v>
       </c>
       <c r="C59" s="49">
         <v>99.2</v>
       </c>
       <c r="D59" s="49">
         <v>0.8</v>
       </c>
       <c r="E59" s="49">
         <v>99.6</v>
       </c>
       <c r="F59" s="49">
         <v>0.4</v>
       </c>
       <c r="G59" s="49">
         <v>98.9</v>
       </c>
       <c r="H59" s="49">
         <v>1.1000000000000001</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="B60" s="116">
+      <c r="B60" s="115">
         <v>98687</v>
       </c>
       <c r="C60" s="49">
         <v>98.7</v>
       </c>
       <c r="D60" s="49">
         <v>1.3</v>
       </c>
       <c r="E60" s="49">
         <v>99.4</v>
       </c>
       <c r="F60" s="49">
         <v>0.6</v>
       </c>
       <c r="G60" s="49">
         <v>98.1</v>
       </c>
       <c r="H60" s="49">
         <v>1.9</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="10">
         <v>2026</v>
       </c>
       <c r="B61" s="11"/>
       <c r="C61" s="73"/>
       <c r="D61" s="73"/>
       <c r="E61" s="73"/>
       <c r="F61" s="73"/>
       <c r="G61" s="73"/>
       <c r="H61" s="73"/>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B62" s="68">
         <v>104415</v>
       </c>
-      <c r="C62" s="118">
+      <c r="C62" s="117">
         <v>99.2</v>
       </c>
-      <c r="D62" s="118">
+      <c r="D62" s="117">
         <v>0.8</v>
       </c>
-      <c r="E62" s="118">
+      <c r="E62" s="117">
         <v>99.3</v>
       </c>
-      <c r="F62" s="118">
+      <c r="F62" s="117">
         <v>0.7</v>
       </c>
-      <c r="G62" s="119">
+      <c r="G62" s="118">
         <v>99</v>
       </c>
-      <c r="H62" s="119">
+      <c r="H62" s="118">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="B63" s="108"/>
-[...5 lines deleted...]
-      <c r="H63" s="107"/>
+      <c r="B63" s="121">
+        <v>104823.66666666667</v>
+      </c>
+      <c r="C63" s="48">
+        <v>99.5</v>
+      </c>
+      <c r="D63" s="48">
+        <v>0.5</v>
+      </c>
+      <c r="E63" s="48">
+        <v>99.6</v>
+      </c>
+      <c r="F63" s="48">
+        <v>0.4</v>
+      </c>
+      <c r="G63" s="48">
+        <v>99.4</v>
+      </c>
+      <c r="H63" s="48">
+        <v>0.6</v>
+      </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="B64" s="108"/>
-[...5 lines deleted...]
-      <c r="H64" s="107"/>
+      <c r="B64" s="107"/>
+      <c r="C64" s="106"/>
+      <c r="D64" s="106"/>
+      <c r="E64" s="106"/>
+      <c r="F64" s="106"/>
+      <c r="G64" s="106"/>
+      <c r="H64" s="106"/>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="B65" s="115"/>
-[...5 lines deleted...]
-      <c r="H65" s="100"/>
+      <c r="B65" s="114"/>
+      <c r="C65" s="99"/>
+      <c r="D65" s="99"/>
+      <c r="E65" s="99"/>
+      <c r="F65" s="99"/>
+      <c r="G65" s="99"/>
+      <c r="H65" s="99"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:H3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:H4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:L45"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B27" sqref="B27:H27"/>
+      <selection activeCell="B28" sqref="B28:H28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12" style="50" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="50" customWidth="1"/>
     <col min="3" max="3" width="11.140625" style="50" customWidth="1"/>
     <col min="4" max="4" width="23.85546875" style="50" customWidth="1"/>
     <col min="5" max="5" width="11" style="50" customWidth="1"/>
     <col min="6" max="6" width="25.42578125" style="50" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="50" customWidth="1"/>
     <col min="8" max="8" width="24.5703125" style="50" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="50"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="123" t="s">
         <v>18</v>
       </c>
       <c r="B1" s="123"/>
       <c r="C1" s="123"/>
       <c r="D1" s="123"/>
       <c r="E1" s="123"/>
       <c r="F1" s="123"/>
       <c r="G1" s="123"/>
@@ -3830,219 +3854,234 @@
       </c>
       <c r="D21" s="63">
         <v>3.4</v>
       </c>
       <c r="E21" s="63">
         <v>99.5</v>
       </c>
       <c r="F21" s="63">
         <v>0.5</v>
       </c>
       <c r="G21" s="73">
         <v>93.7</v>
       </c>
       <c r="H21" s="73">
         <v>6.3</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="14">
         <f>'[1]3.1 '!D15/3</f>
         <v>97004.333333333328</v>
       </c>
-      <c r="C22" s="101">
+      <c r="C22" s="100">
         <v>96.4</v>
       </c>
-      <c r="D22" s="101">
+      <c r="D22" s="100">
         <v>3.6</v>
       </c>
-      <c r="E22" s="103">
+      <c r="E22" s="102">
         <v>99.3</v>
       </c>
-      <c r="F22" s="103">
+      <c r="F22" s="102">
         <v>0.7</v>
       </c>
-      <c r="G22" s="104">
+      <c r="G22" s="103">
         <v>93.5</v>
       </c>
-      <c r="H22" s="104">
+      <c r="H22" s="103">
         <v>6.5</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="B23" s="108">
+      <c r="B23" s="107">
         <v>97808.666666666672</v>
       </c>
-      <c r="C23" s="107">
+      <c r="C23" s="106">
         <v>96.7</v>
       </c>
-      <c r="D23" s="107">
+      <c r="D23" s="106">
         <v>3.3</v>
       </c>
-      <c r="E23" s="107">
+      <c r="E23" s="106">
         <v>99.5</v>
       </c>
-      <c r="F23" s="107">
+      <c r="F23" s="106">
         <v>0.5</v>
       </c>
-      <c r="G23" s="107">
+      <c r="G23" s="106">
         <v>94.2</v>
       </c>
-      <c r="H23" s="107">
+      <c r="H23" s="106">
         <v>5.8</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="B24" s="108">
+      <c r="B24" s="107">
         <v>108908</v>
       </c>
       <c r="C24" s="48">
         <v>96.5</v>
       </c>
       <c r="D24" s="48">
         <v>3.5</v>
       </c>
       <c r="E24" s="48">
         <v>99.5</v>
       </c>
       <c r="F24" s="48">
         <v>0.5</v>
       </c>
       <c r="G24" s="49">
         <v>93.4</v>
       </c>
       <c r="H24" s="49">
         <v>6.6</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="B25" s="116">
+      <c r="B25" s="115">
         <v>112567.33333333333</v>
       </c>
       <c r="C25" s="49">
         <v>96.7</v>
       </c>
       <c r="D25" s="49">
         <v>3.3</v>
       </c>
       <c r="E25" s="49">
         <v>99.6</v>
       </c>
       <c r="F25" s="49">
         <v>0.4</v>
       </c>
       <c r="G25" s="49">
         <v>93.6</v>
       </c>
       <c r="H25" s="49">
         <v>6.4</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="10">
         <v>2026</v>
       </c>
       <c r="B26" s="11"/>
       <c r="C26" s="73"/>
       <c r="D26" s="73"/>
       <c r="E26" s="73"/>
       <c r="F26" s="73"/>
       <c r="G26" s="73"/>
       <c r="H26" s="73"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="B27" s="108">
+      <c r="B27" s="107">
         <v>119851</v>
       </c>
-      <c r="C27" s="118">
+      <c r="C27" s="117">
         <v>96.3</v>
       </c>
-      <c r="D27" s="118">
+      <c r="D27" s="117">
         <v>3.7</v>
       </c>
-      <c r="E27" s="118">
+      <c r="E27" s="117">
         <v>99.5</v>
       </c>
-      <c r="F27" s="118">
+      <c r="F27" s="117">
         <v>0.5</v>
       </c>
-      <c r="G27" s="119">
+      <c r="G27" s="118">
         <v>93.3</v>
       </c>
-      <c r="H27" s="119">
+      <c r="H27" s="118">
         <v>6.7</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="C28" s="107"/>
-[...4 lines deleted...]
-      <c r="H28" s="107"/>
+      <c r="B28" s="121">
+        <v>112701.66666666667</v>
+      </c>
+      <c r="C28" s="48">
+        <v>97</v>
+      </c>
+      <c r="D28" s="48">
+        <v>3</v>
+      </c>
+      <c r="E28" s="48">
+        <v>99.8</v>
+      </c>
+      <c r="F28" s="48">
+        <v>0.2</v>
+      </c>
+      <c r="G28" s="48">
+        <v>93.9</v>
+      </c>
+      <c r="H28" s="48">
+        <v>6.1</v>
+      </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="B29" s="108"/>
-[...5 lines deleted...]
-      <c r="H29" s="107"/>
+      <c r="B29" s="107"/>
+      <c r="C29" s="106"/>
+      <c r="D29" s="106"/>
+      <c r="E29" s="106"/>
+      <c r="F29" s="106"/>
+      <c r="G29" s="106"/>
+      <c r="H29" s="106"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="B30" s="115"/>
-[...5 lines deleted...]
-      <c r="H30" s="100"/>
+      <c r="B30" s="114"/>
+      <c r="C30" s="99"/>
+      <c r="D30" s="99"/>
+      <c r="E30" s="99"/>
+      <c r="F30" s="99"/>
+      <c r="G30" s="99"/>
+      <c r="H30" s="99"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="10"/>
       <c r="B31" s="52"/>
       <c r="C31" s="53"/>
       <c r="D31" s="53"/>
       <c r="E31" s="53"/>
       <c r="F31" s="53"/>
       <c r="G31" s="54"/>
       <c r="H31" s="54"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="7"/>
       <c r="B32" s="21"/>
       <c r="C32" s="24"/>
       <c r="D32" s="24"/>
       <c r="E32" s="24"/>
       <c r="F32" s="24"/>
       <c r="G32" s="25"/>
       <c r="H32" s="25"/>
     </row>
     <row r="33" spans="1:12">
       <c r="A33" s="7"/>
       <c r="B33" s="21"/>
       <c r="C33" s="24"/>
@@ -4202,55 +4241,55 @@
       <c r="A45" s="7"/>
       <c r="B45" s="21"/>
       <c r="C45" s="24"/>
       <c r="D45" s="24"/>
       <c r="E45" s="24"/>
       <c r="F45" s="25"/>
       <c r="G45" s="25"/>
       <c r="H45" s="24"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:H3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:H4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N65"/>
   <sheetViews>
     <sheetView topLeftCell="A28" workbookViewId="0">
-      <selection activeCell="B62" sqref="B62:H62"/>
+      <selection activeCell="B63" sqref="B63:H63"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12" style="50" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="50" customWidth="1"/>
     <col min="3" max="3" width="11.140625" style="50" customWidth="1"/>
     <col min="4" max="4" width="23.85546875" style="50" customWidth="1"/>
     <col min="5" max="5" width="11" style="50" customWidth="1"/>
     <col min="6" max="6" width="25.42578125" style="50" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="50" customWidth="1"/>
     <col min="8" max="8" width="24.5703125" style="50" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="50"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="123" t="s">
         <v>19</v>
       </c>
       <c r="B1" s="123"/>
       <c r="C1" s="123"/>
       <c r="D1" s="123"/>
       <c r="E1" s="123"/>
       <c r="F1" s="123"/>
       <c r="G1" s="123"/>
@@ -5635,242 +5674,256 @@
       </c>
       <c r="D56" s="63">
         <v>1</v>
       </c>
       <c r="E56" s="63">
         <v>99.7</v>
       </c>
       <c r="F56" s="63">
         <v>0.3</v>
       </c>
       <c r="G56" s="73">
         <v>94.8</v>
       </c>
       <c r="H56" s="73">
         <v>5.2</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B57" s="14">
         <f>'[1]3.1 '!D16/3</f>
         <v>134280</v>
       </c>
-      <c r="C57" s="101">
+      <c r="C57" s="100">
         <v>98.8</v>
       </c>
-      <c r="D57" s="101">
+      <c r="D57" s="100">
         <v>1.2</v>
       </c>
-      <c r="E57" s="103">
+      <c r="E57" s="102">
         <v>99.8</v>
       </c>
-      <c r="F57" s="103">
+      <c r="F57" s="102">
         <v>0.2</v>
       </c>
-      <c r="G57" s="104">
+      <c r="G57" s="103">
         <v>93.2</v>
       </c>
-      <c r="H57" s="104">
+      <c r="H57" s="103">
         <v>6.8</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="B58" s="114">
+      <c r="B58" s="113">
         <v>143766.33333333334</v>
       </c>
       <c r="C58" s="9">
         <v>99.1</v>
       </c>
       <c r="D58" s="9">
         <v>0.9</v>
       </c>
       <c r="E58" s="9">
         <v>99.7</v>
       </c>
       <c r="F58" s="9">
         <v>0.3</v>
       </c>
       <c r="G58" s="9">
         <v>94.9</v>
       </c>
       <c r="H58" s="9">
         <v>5.0999999999999996</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="B59" s="114">
+      <c r="B59" s="113">
         <v>152376.33333333334</v>
       </c>
       <c r="C59" s="49">
         <v>99.1</v>
       </c>
       <c r="D59" s="49">
         <v>0.9</v>
       </c>
       <c r="E59" s="49">
         <v>99.7</v>
       </c>
       <c r="F59" s="49">
         <v>0.3</v>
       </c>
       <c r="G59" s="49">
         <v>95.7</v>
       </c>
       <c r="H59" s="49">
         <v>4.3</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="B60" s="116">
+      <c r="B60" s="115">
         <v>153759.33333333334</v>
       </c>
       <c r="C60" s="49">
         <v>99.1</v>
       </c>
       <c r="D60" s="49">
         <v>0.9</v>
       </c>
       <c r="E60" s="49">
         <v>99.7</v>
       </c>
       <c r="F60" s="49">
         <v>0.3</v>
       </c>
       <c r="G60" s="49">
         <v>95.4</v>
       </c>
       <c r="H60" s="49">
         <v>4.5999999999999996</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="10">
         <v>2026</v>
       </c>
       <c r="B61" s="11"/>
       <c r="C61" s="73"/>
       <c r="D61" s="73"/>
       <c r="E61" s="73"/>
       <c r="F61" s="73"/>
       <c r="G61" s="73"/>
       <c r="H61" s="73"/>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B62" s="68">
         <v>150896</v>
       </c>
-      <c r="C62" s="118">
+      <c r="C62" s="117">
         <v>98.9</v>
       </c>
-      <c r="D62" s="118">
+      <c r="D62" s="117">
         <v>1.1000000000000001</v>
       </c>
-      <c r="E62" s="118">
+      <c r="E62" s="117">
         <v>99.8</v>
       </c>
-      <c r="F62" s="118">
+      <c r="F62" s="117">
         <v>0.2</v>
       </c>
-      <c r="G62" s="119">
+      <c r="G62" s="118">
         <v>94</v>
       </c>
-      <c r="H62" s="119">
+      <c r="H62" s="118">
         <v>6</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="B63" s="108"/>
-[...5 lines deleted...]
-      <c r="H63" s="107"/>
+      <c r="B63" s="121">
+        <v>160232</v>
+      </c>
+      <c r="C63" s="48">
+        <v>99.4</v>
+      </c>
+      <c r="D63" s="48">
+        <v>0.6</v>
+      </c>
+      <c r="E63" s="48">
+        <v>99.9</v>
+      </c>
+      <c r="F63" s="48">
+        <v>0.1</v>
+      </c>
+      <c r="G63" s="48">
+        <v>96.1</v>
+      </c>
+      <c r="H63" s="48">
+        <v>3.9</v>
+      </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="B64" s="108"/>
-[...5 lines deleted...]
-      <c r="H64" s="107"/>
+      <c r="B64" s="107"/>
+      <c r="C64" s="106"/>
+      <c r="D64" s="106"/>
+      <c r="E64" s="106"/>
+      <c r="F64" s="106"/>
+      <c r="G64" s="106"/>
+      <c r="H64" s="106"/>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="B65" s="115"/>
-[...5 lines deleted...]
-      <c r="H65" s="100"/>
+      <c r="B65" s="114"/>
+      <c r="C65" s="99"/>
+      <c r="D65" s="99"/>
+      <c r="E65" s="99"/>
+      <c r="F65" s="99"/>
+      <c r="G65" s="99"/>
+      <c r="H65" s="99"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:H3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:H4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M65"/>
   <sheetViews>
     <sheetView topLeftCell="A25" workbookViewId="0">
-      <selection activeCell="B62" sqref="B62:H62"/>
+      <selection activeCell="F71" sqref="F71"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12" style="50" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="50" customWidth="1"/>
     <col min="3" max="3" width="11.140625" style="50" customWidth="1"/>
     <col min="4" max="4" width="23.85546875" style="50" customWidth="1"/>
     <col min="5" max="5" width="11" style="50" customWidth="1"/>
     <col min="6" max="6" width="25.42578125" style="50" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="50" customWidth="1"/>
     <col min="8" max="8" width="24.5703125" style="50" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="50"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="123" t="s">
         <v>20</v>
       </c>
       <c r="B1" s="123"/>
       <c r="C1" s="123"/>
       <c r="D1" s="123"/>
       <c r="E1" s="123"/>
       <c r="F1" s="123"/>
       <c r="G1" s="123"/>
@@ -7277,219 +7330,233 @@
         <v>105713.66666666667</v>
       </c>
       <c r="C57" s="78">
         <v>96.1</v>
       </c>
       <c r="D57" s="78">
         <v>3.9</v>
       </c>
       <c r="E57" s="77">
         <v>98.8</v>
       </c>
       <c r="F57" s="77">
         <v>1.2</v>
       </c>
       <c r="G57" s="76">
         <v>90.3</v>
       </c>
       <c r="H57" s="76">
         <v>9.6999999999999993</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="B58" s="108">
+      <c r="B58" s="107">
         <v>110665.66666666667</v>
       </c>
-      <c r="C58" s="107">
+      <c r="C58" s="106">
         <v>97.2</v>
       </c>
-      <c r="D58" s="107">
+      <c r="D58" s="106">
         <v>2.8</v>
       </c>
-      <c r="E58" s="107">
+      <c r="E58" s="106">
         <v>99.3</v>
       </c>
-      <c r="F58" s="107">
+      <c r="F58" s="106">
         <v>0.7</v>
       </c>
-      <c r="G58" s="107">
+      <c r="G58" s="106">
         <v>92.7</v>
       </c>
-      <c r="H58" s="107">
+      <c r="H58" s="106">
         <v>7.3</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="B59" s="108">
+      <c r="B59" s="107">
         <v>118382</v>
       </c>
       <c r="C59" s="48">
         <v>97.5</v>
       </c>
       <c r="D59" s="48">
         <v>2.5</v>
       </c>
       <c r="E59" s="48">
         <v>99.3</v>
       </c>
       <c r="F59" s="48">
         <v>0.7</v>
       </c>
       <c r="G59" s="49">
         <v>93.9</v>
       </c>
       <c r="H59" s="49">
         <v>6.1</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="B60" s="116">
+      <c r="B60" s="115">
         <v>123112.33333333333</v>
       </c>
       <c r="C60" s="49">
         <v>96.2</v>
       </c>
       <c r="D60" s="49">
         <v>3.8</v>
       </c>
       <c r="E60" s="49">
         <v>99</v>
       </c>
       <c r="F60" s="49">
         <v>1</v>
       </c>
       <c r="G60" s="49">
         <v>90.9</v>
       </c>
       <c r="H60" s="49">
         <v>9.1</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="10">
         <v>2026</v>
       </c>
       <c r="B61" s="11"/>
       <c r="C61" s="73"/>
       <c r="D61" s="73"/>
       <c r="E61" s="73"/>
       <c r="F61" s="73"/>
       <c r="G61" s="73"/>
       <c r="H61" s="73"/>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B62" s="68">
         <v>122240</v>
       </c>
-      <c r="C62" s="118">
+      <c r="C62" s="117">
         <v>96</v>
       </c>
-      <c r="D62" s="118">
+      <c r="D62" s="117">
         <v>4</v>
       </c>
-      <c r="E62" s="118">
+      <c r="E62" s="117">
         <v>98.9</v>
       </c>
-      <c r="F62" s="118">
+      <c r="F62" s="117">
         <v>1.1000000000000001</v>
       </c>
-      <c r="G62" s="119">
+      <c r="G62" s="118">
         <v>90.5</v>
       </c>
-      <c r="H62" s="119">
+      <c r="H62" s="118">
         <v>9.5</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="B63" s="108"/>
-[...5 lines deleted...]
-      <c r="H63" s="107"/>
+      <c r="B63" s="121">
+        <v>123458.66666666667</v>
+      </c>
+      <c r="C63" s="48">
+        <v>97.4</v>
+      </c>
+      <c r="D63" s="48">
+        <v>2.6</v>
+      </c>
+      <c r="E63" s="48">
+        <v>99.5</v>
+      </c>
+      <c r="F63" s="48">
+        <v>0.5</v>
+      </c>
+      <c r="G63" s="48">
+        <v>92.6</v>
+      </c>
+      <c r="H63" s="48">
+        <v>7.4</v>
+      </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="B64" s="108"/>
-[...5 lines deleted...]
-      <c r="H64" s="107"/>
+      <c r="B64" s="107"/>
+      <c r="C64" s="106"/>
+      <c r="D64" s="106"/>
+      <c r="E64" s="106"/>
+      <c r="F64" s="106"/>
+      <c r="G64" s="106"/>
+      <c r="H64" s="106"/>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="B65" s="115"/>
-[...5 lines deleted...]
-      <c r="H65" s="100"/>
+      <c r="B65" s="114"/>
+      <c r="C65" s="99"/>
+      <c r="D65" s="99"/>
+      <c r="E65" s="99"/>
+      <c r="F65" s="99"/>
+      <c r="G65" s="99"/>
+      <c r="H65" s="99"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:H3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:H4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I65"/>
   <sheetViews>
     <sheetView topLeftCell="A31" workbookViewId="0">
-      <selection activeCell="B62" sqref="B62:H62"/>
+      <selection activeCell="B63" sqref="B63:H63"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12" style="50" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="50" customWidth="1"/>
     <col min="3" max="3" width="11.140625" style="50" customWidth="1"/>
     <col min="4" max="4" width="23.85546875" style="50" customWidth="1"/>
     <col min="5" max="5" width="11" style="50" customWidth="1"/>
     <col min="6" max="6" width="25.42578125" style="50" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="50" customWidth="1"/>
     <col min="8" max="8" width="24.5703125" style="50" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="50"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="123" t="s">
         <v>21</v>
       </c>
       <c r="B1" s="123"/>
       <c r="C1" s="123"/>
       <c r="D1" s="123"/>
       <c r="E1" s="123"/>
       <c r="F1" s="123"/>
       <c r="G1" s="123"/>
@@ -8872,242 +8939,256 @@
       </c>
       <c r="D56" s="63">
         <v>0.4</v>
       </c>
       <c r="E56" s="63">
         <v>99.8</v>
       </c>
       <c r="F56" s="63">
         <v>0.2</v>
       </c>
       <c r="G56" s="73">
         <v>99.4</v>
       </c>
       <c r="H56" s="73">
         <v>0.6</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B57" s="14">
         <f>'[1]3.1 '!D18/3</f>
         <v>85463.666666666672</v>
       </c>
-      <c r="C57" s="101">
+      <c r="C57" s="100">
         <v>99.5</v>
       </c>
-      <c r="D57" s="101">
+      <c r="D57" s="100">
         <v>0.5</v>
       </c>
-      <c r="E57" s="103">
+      <c r="E57" s="102">
         <v>99.6</v>
       </c>
-      <c r="F57" s="103">
+      <c r="F57" s="102">
         <v>0.4</v>
       </c>
-      <c r="G57" s="104">
+      <c r="G57" s="103">
         <v>99.4</v>
       </c>
-      <c r="H57" s="104">
+      <c r="H57" s="103">
         <v>0.6</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="B58" s="114">
+      <c r="B58" s="113">
         <v>83979</v>
       </c>
       <c r="C58" s="9">
         <v>99.6</v>
       </c>
       <c r="D58" s="9">
         <v>0.4</v>
       </c>
       <c r="E58" s="9">
         <v>99.9</v>
       </c>
       <c r="F58" s="9">
         <v>0.1</v>
       </c>
       <c r="G58" s="9">
         <v>99.3</v>
       </c>
       <c r="H58" s="9">
         <v>0.7</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="B59" s="114">
+      <c r="B59" s="113">
         <v>83090.666666666672</v>
       </c>
       <c r="C59" s="49">
         <v>99.5</v>
       </c>
       <c r="D59" s="49">
         <v>0.5</v>
       </c>
       <c r="E59" s="49">
         <v>99.8</v>
       </c>
       <c r="F59" s="49">
         <v>0.2</v>
       </c>
       <c r="G59" s="49">
         <v>99.2</v>
       </c>
       <c r="H59" s="49">
         <v>0.8</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="B60" s="116">
+      <c r="B60" s="115">
         <v>86153.333333333328</v>
       </c>
       <c r="C60" s="49">
         <v>99.8</v>
       </c>
       <c r="D60" s="49">
         <v>0.2</v>
       </c>
       <c r="E60" s="49">
         <v>100</v>
       </c>
       <c r="F60" s="49">
         <v>0</v>
       </c>
       <c r="G60" s="49">
         <v>99.6</v>
       </c>
       <c r="H60" s="49">
         <v>0.4</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="10">
         <v>2026</v>
       </c>
       <c r="B61" s="11"/>
       <c r="C61" s="73"/>
       <c r="D61" s="73"/>
       <c r="E61" s="73"/>
       <c r="F61" s="73"/>
       <c r="G61" s="73"/>
       <c r="H61" s="73"/>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B62" s="68">
         <v>95644</v>
       </c>
-      <c r="C62" s="118">
+      <c r="C62" s="117">
         <v>99.8</v>
       </c>
-      <c r="D62" s="118">
+      <c r="D62" s="117">
         <v>0.2</v>
       </c>
-      <c r="E62" s="118">
+      <c r="E62" s="117">
         <v>100</v>
       </c>
-      <c r="F62" s="118">
+      <c r="F62" s="117">
         <v>0</v>
       </c>
-      <c r="G62" s="119">
+      <c r="G62" s="118">
         <v>99.7</v>
       </c>
-      <c r="H62" s="119">
+      <c r="H62" s="118">
         <v>0.3</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="B63" s="108"/>
-[...5 lines deleted...]
-      <c r="H63" s="107"/>
+      <c r="B63" s="121">
+        <v>95032.666666666672</v>
+      </c>
+      <c r="C63" s="48">
+        <v>99.7</v>
+      </c>
+      <c r="D63" s="48">
+        <v>0.3</v>
+      </c>
+      <c r="E63" s="48">
+        <v>99.9</v>
+      </c>
+      <c r="F63" s="48">
+        <v>0.1</v>
+      </c>
+      <c r="G63" s="48">
+        <v>99.5</v>
+      </c>
+      <c r="H63" s="48">
+        <v>0.5</v>
+      </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="B64" s="108"/>
-[...5 lines deleted...]
-      <c r="H64" s="107"/>
+      <c r="B64" s="107"/>
+      <c r="C64" s="106"/>
+      <c r="D64" s="106"/>
+      <c r="E64" s="106"/>
+      <c r="F64" s="106"/>
+      <c r="G64" s="106"/>
+      <c r="H64" s="106"/>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="B65" s="115"/>
-[...5 lines deleted...]
-      <c r="H65" s="100"/>
+      <c r="B65" s="114"/>
+      <c r="C65" s="99"/>
+      <c r="D65" s="99"/>
+      <c r="E65" s="99"/>
+      <c r="F65" s="99"/>
+      <c r="G65" s="99"/>
+      <c r="H65" s="99"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:H3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:H4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I65"/>
   <sheetViews>
     <sheetView topLeftCell="A40" workbookViewId="0">
-      <selection activeCell="B62" sqref="B62:H62"/>
+      <selection activeCell="B63" sqref="B63:H63"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12" style="50" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="50" customWidth="1"/>
     <col min="3" max="3" width="11.140625" style="50" customWidth="1"/>
     <col min="4" max="4" width="23.85546875" style="50" customWidth="1"/>
     <col min="5" max="5" width="11" style="50" customWidth="1"/>
     <col min="6" max="6" width="25.42578125" style="50" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="50" customWidth="1"/>
     <col min="8" max="8" width="24.5703125" style="50" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="50"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="123" t="s">
         <v>22</v>
       </c>
       <c r="B1" s="123"/>
       <c r="C1" s="123"/>
       <c r="D1" s="123"/>
       <c r="E1" s="123"/>
       <c r="F1" s="123"/>
       <c r="G1" s="123"/>
@@ -10490,238 +10571,252 @@
       </c>
       <c r="D56" s="63">
         <v>0</v>
       </c>
       <c r="E56" s="63">
         <v>100</v>
       </c>
       <c r="F56" s="63">
         <v>0</v>
       </c>
       <c r="G56" s="73">
         <v>100</v>
       </c>
       <c r="H56" s="73">
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B57" s="14">
         <f>'[1]3.1 '!D19/3</f>
         <v>92018.333333333328</v>
       </c>
-      <c r="C57" s="101">
+      <c r="C57" s="100">
         <v>100</v>
       </c>
-      <c r="D57" s="102" t="s">
+      <c r="D57" s="101" t="s">
         <v>33</v>
       </c>
-      <c r="E57" s="103">
+      <c r="E57" s="102">
         <v>100</v>
       </c>
-      <c r="F57" s="105" t="s">
+      <c r="F57" s="104" t="s">
         <v>33</v>
       </c>
-      <c r="G57" s="104">
+      <c r="G57" s="103">
         <v>100</v>
       </c>
-      <c r="H57" s="106" t="s">
+      <c r="H57" s="105" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="B58" s="108">
+      <c r="B58" s="107">
         <v>90978.333333333328</v>
       </c>
-      <c r="C58" s="109">
+      <c r="C58" s="108">
         <v>100</v>
       </c>
-      <c r="D58" s="109" t="s">
+      <c r="D58" s="108" t="s">
         <v>33</v>
       </c>
-      <c r="E58" s="109">
+      <c r="E58" s="108">
         <v>100</v>
       </c>
-      <c r="F58" s="109" t="s">
+      <c r="F58" s="108" t="s">
         <v>33</v>
       </c>
-      <c r="G58" s="109">
+      <c r="G58" s="108">
         <v>100</v>
       </c>
-      <c r="H58" s="109" t="s">
+      <c r="H58" s="108" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="B59" s="108">
+      <c r="B59" s="107">
         <v>90606.666666666672</v>
       </c>
       <c r="C59" s="48">
         <v>100</v>
       </c>
       <c r="D59" s="48">
         <v>0</v>
       </c>
       <c r="E59" s="48">
         <v>100</v>
       </c>
       <c r="F59" s="48">
         <v>0</v>
       </c>
       <c r="G59" s="49">
         <v>100</v>
       </c>
       <c r="H59" s="49">
         <v>0</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="B60" s="116">
+      <c r="B60" s="115">
         <v>94019.333333333328</v>
       </c>
       <c r="C60" s="49">
         <v>100</v>
       </c>
       <c r="D60" s="68" t="s">
         <v>33</v>
       </c>
       <c r="E60" s="49">
         <v>100</v>
       </c>
       <c r="F60" s="68" t="s">
         <v>33</v>
       </c>
       <c r="G60" s="49">
         <v>100</v>
       </c>
       <c r="H60" s="68" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="10">
         <v>2026</v>
       </c>
       <c r="B61" s="11"/>
       <c r="C61" s="73"/>
       <c r="D61" s="73"/>
       <c r="E61" s="73"/>
       <c r="F61" s="73"/>
       <c r="G61" s="73"/>
       <c r="H61" s="73"/>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B62" s="68">
         <v>101139</v>
       </c>
-      <c r="C62" s="119">
+      <c r="C62" s="118">
         <v>100</v>
       </c>
-      <c r="D62" s="119">
+      <c r="D62" s="118">
         <v>0</v>
       </c>
-      <c r="E62" s="119">
+      <c r="E62" s="118">
         <v>100</v>
       </c>
-      <c r="F62" s="119">
+      <c r="F62" s="118">
         <v>0</v>
       </c>
-      <c r="G62" s="119">
+      <c r="G62" s="118">
         <v>100</v>
       </c>
-      <c r="H62" s="119">
+      <c r="H62" s="118">
         <v>0</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="B63" s="108"/>
-[...5 lines deleted...]
-      <c r="H63" s="107"/>
+      <c r="B63" s="121">
+        <v>100131</v>
+      </c>
+      <c r="C63" s="48">
+        <v>100</v>
+      </c>
+      <c r="D63" s="48">
+        <v>0</v>
+      </c>
+      <c r="E63" s="48">
+        <v>100</v>
+      </c>
+      <c r="F63" s="72" t="s">
+        <v>33</v>
+      </c>
+      <c r="G63" s="48">
+        <v>100</v>
+      </c>
+      <c r="H63" s="48">
+        <v>0</v>
+      </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="B64" s="108"/>
-[...5 lines deleted...]
-      <c r="H64" s="107"/>
+      <c r="B64" s="107"/>
+      <c r="C64" s="106"/>
+      <c r="D64" s="106"/>
+      <c r="E64" s="106"/>
+      <c r="F64" s="106"/>
+      <c r="G64" s="106"/>
+      <c r="H64" s="106"/>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="B65" s="115"/>
-[...5 lines deleted...]
-      <c r="H65" s="100"/>
+      <c r="B65" s="114"/>
+      <c r="C65" s="99"/>
+      <c r="D65" s="99"/>
+      <c r="E65" s="99"/>
+      <c r="F65" s="99"/>
+      <c r="G65" s="99"/>
+      <c r="H65" s="99"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:H3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:H4"/>
     <mergeCell ref="A3:A5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12" style="50" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="50" customWidth="1"/>
     <col min="3" max="3" width="11.140625" style="50" customWidth="1"/>
     <col min="4" max="4" width="23.85546875" style="50" customWidth="1"/>
     <col min="5" max="5" width="11" style="50" customWidth="1"/>
     <col min="6" max="6" width="25.42578125" style="50" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="50" customWidth="1"/>
     <col min="8" max="8" width="24.5703125" style="50" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="50"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="123" t="s">
         <v>23</v>
       </c>
       <c r="B1" s="123"/>
       <c r="C1" s="123"/>
@@ -11254,55 +11349,55 @@
       </c>
       <c r="B25" s="60"/>
       <c r="C25" s="18"/>
       <c r="D25" s="18"/>
       <c r="E25" s="18"/>
       <c r="F25" s="18"/>
       <c r="G25" s="18"/>
       <c r="H25" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:H3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:H4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I65"/>
   <sheetViews>
     <sheetView topLeftCell="A25" workbookViewId="0">
-      <selection activeCell="B62" sqref="B62:H62"/>
+      <selection activeCell="B63" sqref="B63:H63"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12" style="50" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="50" customWidth="1"/>
     <col min="3" max="3" width="11.140625" style="50" customWidth="1"/>
     <col min="4" max="4" width="23.85546875" style="50" customWidth="1"/>
     <col min="5" max="5" width="11" style="50" customWidth="1"/>
     <col min="6" max="6" width="25.42578125" style="50" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="50" customWidth="1"/>
     <col min="8" max="8" width="24.5703125" style="50" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="50"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="123" t="s">
         <v>24</v>
       </c>
       <c r="B1" s="123"/>
       <c r="C1" s="123"/>
       <c r="D1" s="123"/>
       <c r="E1" s="123"/>
       <c r="F1" s="123"/>
       <c r="G1" s="123"/>
@@ -12685,242 +12780,256 @@
       </c>
       <c r="D56" s="63">
         <v>1.6</v>
       </c>
       <c r="E56" s="63">
         <v>99.9</v>
       </c>
       <c r="F56" s="63">
         <v>0.1</v>
       </c>
       <c r="G56" s="73">
         <v>93.3</v>
       </c>
       <c r="H56" s="73">
         <v>6.7</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B57" s="14">
         <f>'[1]3.1 '!D20/3</f>
         <v>129913.66666666667</v>
       </c>
-      <c r="C57" s="101">
+      <c r="C57" s="100">
         <v>98.2</v>
       </c>
-      <c r="D57" s="101">
+      <c r="D57" s="100">
         <v>1.8</v>
       </c>
-      <c r="E57" s="103">
+      <c r="E57" s="102">
         <v>99.9</v>
       </c>
-      <c r="F57" s="103">
+      <c r="F57" s="102">
         <v>0.1</v>
       </c>
-      <c r="G57" s="104">
+      <c r="G57" s="103">
         <v>92.3</v>
       </c>
-      <c r="H57" s="104">
+      <c r="H57" s="103">
         <v>7.7</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="B58" s="108">
+      <c r="B58" s="107">
         <v>134056.33333333334</v>
       </c>
-      <c r="C58" s="107">
+      <c r="C58" s="106">
         <v>98.5</v>
       </c>
-      <c r="D58" s="107">
+      <c r="D58" s="106">
         <v>1.5</v>
       </c>
-      <c r="E58" s="107">
+      <c r="E58" s="106">
         <v>99.9</v>
       </c>
-      <c r="F58" s="107">
+      <c r="F58" s="106">
         <v>0.1</v>
       </c>
-      <c r="G58" s="107">
+      <c r="G58" s="106">
         <v>93.9</v>
       </c>
-      <c r="H58" s="107">
+      <c r="H58" s="106">
         <v>6.1</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="B59" s="114">
+      <c r="B59" s="113">
         <v>134307.66666666666</v>
       </c>
       <c r="C59" s="49">
         <v>98.5</v>
       </c>
       <c r="D59" s="49">
         <v>1.5</v>
       </c>
       <c r="E59" s="49">
         <v>99.9</v>
       </c>
       <c r="F59" s="49">
         <v>0.1</v>
       </c>
       <c r="G59" s="49">
         <v>93.7</v>
       </c>
       <c r="H59" s="49">
         <v>6.3</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="B60" s="116">
+      <c r="B60" s="115">
         <v>135476</v>
       </c>
       <c r="C60" s="49">
         <v>98.4</v>
       </c>
       <c r="D60" s="49">
         <v>1.6</v>
       </c>
       <c r="E60" s="49">
         <v>99.9</v>
       </c>
       <c r="F60" s="49">
         <v>0.1</v>
       </c>
       <c r="G60" s="49">
         <v>93.2</v>
       </c>
       <c r="H60" s="49">
         <v>6.8</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="10">
         <v>2026</v>
       </c>
       <c r="B61" s="11"/>
       <c r="C61" s="73"/>
       <c r="D61" s="73"/>
       <c r="E61" s="73"/>
       <c r="F61" s="73"/>
       <c r="G61" s="73"/>
       <c r="H61" s="73"/>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B62" s="68">
         <v>144452</v>
       </c>
-      <c r="C62" s="118">
+      <c r="C62" s="117">
         <v>98.3</v>
       </c>
-      <c r="D62" s="118">
+      <c r="D62" s="117">
         <v>1.7</v>
       </c>
-      <c r="E62" s="118">
+      <c r="E62" s="117">
         <v>99.9</v>
       </c>
-      <c r="F62" s="118">
+      <c r="F62" s="117">
         <v>0.1</v>
       </c>
-      <c r="G62" s="119">
+      <c r="G62" s="118">
         <v>92.6</v>
       </c>
-      <c r="H62" s="119">
+      <c r="H62" s="118">
         <v>7.4</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="B63" s="108"/>
-[...5 lines deleted...]
-      <c r="H63" s="107"/>
+      <c r="B63" s="121">
+        <v>151053.66666666666</v>
+      </c>
+      <c r="C63" s="48">
+        <v>98.8</v>
+      </c>
+      <c r="D63" s="48">
+        <v>1.2</v>
+      </c>
+      <c r="E63" s="48">
+        <v>100</v>
+      </c>
+      <c r="F63" s="48">
+        <v>0</v>
+      </c>
+      <c r="G63" s="48">
+        <v>94.6</v>
+      </c>
+      <c r="H63" s="48">
+        <v>5.4</v>
+      </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="B64" s="108"/>
-[...5 lines deleted...]
-      <c r="H64" s="107"/>
+      <c r="B64" s="107"/>
+      <c r="C64" s="106"/>
+      <c r="D64" s="106"/>
+      <c r="E64" s="106"/>
+      <c r="F64" s="106"/>
+      <c r="G64" s="106"/>
+      <c r="H64" s="106"/>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="B65" s="115"/>
-[...5 lines deleted...]
-      <c r="H65" s="100"/>
+      <c r="B65" s="114"/>
+      <c r="C65" s="99"/>
+      <c r="D65" s="99"/>
+      <c r="E65" s="99"/>
+      <c r="F65" s="99"/>
+      <c r="G65" s="99"/>
+      <c r="H65" s="99"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:H3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:H4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I65"/>
   <sheetViews>
     <sheetView topLeftCell="A28" workbookViewId="0">
-      <selection activeCell="B62" sqref="B62:H62"/>
+      <selection activeCell="B63" sqref="B63:H63"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12" style="50" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="50" customWidth="1"/>
     <col min="3" max="3" width="11.140625" style="50" customWidth="1"/>
     <col min="4" max="4" width="23.85546875" style="50" customWidth="1"/>
     <col min="5" max="5" width="11" style="50" customWidth="1"/>
     <col min="6" max="6" width="25.42578125" style="50" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="50" customWidth="1"/>
     <col min="8" max="8" width="24.5703125" style="50" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="50"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="123" t="s">
         <v>25</v>
       </c>
       <c r="B1" s="123"/>
       <c r="C1" s="123"/>
       <c r="D1" s="123"/>
       <c r="E1" s="123"/>
       <c r="F1" s="123"/>
       <c r="G1" s="123"/>
@@ -14303,242 +14412,256 @@
       </c>
       <c r="D56" s="63">
         <v>3.5</v>
       </c>
       <c r="E56" s="63">
         <v>99.4</v>
       </c>
       <c r="F56" s="63">
         <v>0.6</v>
       </c>
       <c r="G56" s="73">
         <v>93.1</v>
       </c>
       <c r="H56" s="73">
         <v>6.9</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B57" s="14">
         <f>'[1]3.1 '!D21/3</f>
         <v>115388.66666666667</v>
       </c>
-      <c r="C57" s="101">
+      <c r="C57" s="100">
         <v>96</v>
       </c>
-      <c r="D57" s="101">
+      <c r="D57" s="100">
         <v>4</v>
       </c>
-      <c r="E57" s="103">
+      <c r="E57" s="102">
         <v>99.5</v>
       </c>
-      <c r="F57" s="103">
+      <c r="F57" s="102">
         <v>0.5</v>
       </c>
-      <c r="G57" s="104">
+      <c r="G57" s="103">
         <v>91.6</v>
       </c>
-      <c r="H57" s="104">
+      <c r="H57" s="103">
         <v>8.4</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="B58" s="108">
+      <c r="B58" s="107">
         <v>116221</v>
       </c>
-      <c r="C58" s="107">
+      <c r="C58" s="106">
         <v>96.6</v>
       </c>
-      <c r="D58" s="107">
+      <c r="D58" s="106">
         <v>3.4</v>
       </c>
-      <c r="E58" s="107">
+      <c r="E58" s="106">
         <v>99.5</v>
       </c>
-      <c r="F58" s="107">
+      <c r="F58" s="106">
         <v>0.5</v>
       </c>
-      <c r="G58" s="107">
+      <c r="G58" s="106">
         <v>93.3</v>
       </c>
-      <c r="H58" s="107">
+      <c r="H58" s="106">
         <v>6.7</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="B59" s="108">
+      <c r="B59" s="107">
         <v>125711.66666666667</v>
       </c>
       <c r="C59" s="48">
         <v>96.7</v>
       </c>
       <c r="D59" s="48">
         <v>3.3</v>
       </c>
       <c r="E59" s="48">
         <v>99.2</v>
       </c>
       <c r="F59" s="48">
         <v>0.8</v>
       </c>
       <c r="G59" s="49">
         <v>93.9</v>
       </c>
       <c r="H59" s="49">
         <v>6.1</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="B60" s="116">
+      <c r="B60" s="115">
         <v>127705.33333333333</v>
       </c>
       <c r="C60" s="49">
         <v>96.7</v>
       </c>
       <c r="D60" s="49">
         <v>3.3</v>
       </c>
       <c r="E60" s="49">
         <v>99.4</v>
       </c>
       <c r="F60" s="49">
         <v>0.6</v>
       </c>
       <c r="G60" s="49">
         <v>93.5</v>
       </c>
       <c r="H60" s="49">
         <v>6.5</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="10">
         <v>2026</v>
       </c>
       <c r="B61" s="11"/>
       <c r="C61" s="73"/>
       <c r="D61" s="73"/>
       <c r="E61" s="73"/>
       <c r="F61" s="73"/>
       <c r="G61" s="73"/>
       <c r="H61" s="73"/>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B62" s="68">
         <v>139090</v>
       </c>
-      <c r="C62" s="118">
+      <c r="C62" s="117">
         <v>96.3</v>
       </c>
-      <c r="D62" s="118">
+      <c r="D62" s="117">
         <v>3.7</v>
       </c>
-      <c r="E62" s="118">
+      <c r="E62" s="117">
         <v>99.7</v>
       </c>
-      <c r="F62" s="118">
+      <c r="F62" s="117">
         <v>0.3</v>
       </c>
-      <c r="G62" s="119">
+      <c r="G62" s="118">
         <v>91.3</v>
       </c>
-      <c r="H62" s="119">
+      <c r="H62" s="118">
         <v>8.6999999999999993</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="B63" s="108"/>
-[...5 lines deleted...]
-      <c r="H63" s="107"/>
+      <c r="B63" s="121">
+        <v>137933.33333333334</v>
+      </c>
+      <c r="C63" s="48">
+        <v>96.8</v>
+      </c>
+      <c r="D63" s="48">
+        <v>3.2</v>
+      </c>
+      <c r="E63" s="48">
+        <v>99.7</v>
+      </c>
+      <c r="F63" s="48">
+        <v>0.3</v>
+      </c>
+      <c r="G63" s="48">
+        <v>93</v>
+      </c>
+      <c r="H63" s="48">
+        <v>7</v>
+      </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="B64" s="108"/>
-[...5 lines deleted...]
-      <c r="H64" s="107"/>
+      <c r="B64" s="107"/>
+      <c r="C64" s="106"/>
+      <c r="D64" s="106"/>
+      <c r="E64" s="106"/>
+      <c r="F64" s="106"/>
+      <c r="G64" s="106"/>
+      <c r="H64" s="106"/>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="B65" s="115"/>
-[...5 lines deleted...]
-      <c r="H65" s="100"/>
+      <c r="B65" s="114"/>
+      <c r="C65" s="99"/>
+      <c r="D65" s="99"/>
+      <c r="E65" s="99"/>
+      <c r="F65" s="99"/>
+      <c r="G65" s="99"/>
+      <c r="H65" s="99"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:H3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:H4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I50"/>
   <sheetViews>
     <sheetView topLeftCell="A13" workbookViewId="0">
-      <selection activeCell="B47" sqref="B47:H47"/>
+      <selection activeCell="B48" sqref="B48:H48"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12" style="50" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="50" customWidth="1"/>
     <col min="3" max="3" width="11.140625" style="50" customWidth="1"/>
     <col min="4" max="4" width="23.85546875" style="50" customWidth="1"/>
     <col min="5" max="5" width="11" style="50" customWidth="1"/>
     <col min="6" max="6" width="25.42578125" style="50" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="50" customWidth="1"/>
     <col min="8" max="8" width="24.5703125" style="50" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="50"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="123" t="s">
         <v>26</v>
       </c>
       <c r="B1" s="123"/>
       <c r="C1" s="123"/>
       <c r="D1" s="123"/>
       <c r="E1" s="123"/>
       <c r="F1" s="123"/>
       <c r="G1" s="123"/>
@@ -15521,309 +15644,323 @@
       </c>
       <c r="D41" s="63">
         <v>2.5</v>
       </c>
       <c r="E41" s="63">
         <v>99.2</v>
       </c>
       <c r="F41" s="63">
         <v>0.8</v>
       </c>
       <c r="G41" s="73">
         <v>96.8</v>
       </c>
       <c r="H41" s="73">
         <v>3.2</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B42" s="14">
         <f>'[1]3.1 '!D22/3</f>
         <v>73037.666666666672</v>
       </c>
-      <c r="C42" s="101">
+      <c r="C42" s="100">
         <v>95.9</v>
       </c>
-      <c r="D42" s="101">
+      <c r="D42" s="100">
         <v>4.0999999999999996</v>
       </c>
-      <c r="E42" s="103">
+      <c r="E42" s="102">
         <v>99</v>
       </c>
-      <c r="F42" s="103">
+      <c r="F42" s="102">
         <v>1</v>
       </c>
-      <c r="G42" s="104">
+      <c r="G42" s="103">
         <v>94.9</v>
       </c>
-      <c r="H42" s="104">
+      <c r="H42" s="103">
         <v>5.0999999999999996</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="B43" s="108">
+      <c r="B43" s="107">
         <v>68480.333333333328</v>
       </c>
-      <c r="C43" s="107">
+      <c r="C43" s="106">
         <v>97.6</v>
       </c>
-      <c r="D43" s="107">
+      <c r="D43" s="106">
         <v>2.4</v>
       </c>
-      <c r="E43" s="107">
+      <c r="E43" s="106">
         <v>99.1</v>
       </c>
-      <c r="F43" s="107">
+      <c r="F43" s="106">
         <v>0.9</v>
       </c>
-      <c r="G43" s="107">
+      <c r="G43" s="106">
         <v>97</v>
       </c>
-      <c r="H43" s="107">
+      <c r="H43" s="106">
         <v>3</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="B44" s="108">
+      <c r="B44" s="107">
         <v>71151.666666666672</v>
       </c>
       <c r="C44" s="48">
         <v>98.5</v>
       </c>
       <c r="D44" s="48">
         <v>1.5</v>
       </c>
       <c r="E44" s="48">
         <v>99.7</v>
       </c>
       <c r="F44" s="48">
         <v>0.3</v>
       </c>
       <c r="G44" s="49">
         <v>98.1</v>
       </c>
       <c r="H44" s="49">
         <v>1.9</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="B45" s="116">
+      <c r="B45" s="115">
         <v>76321.333333333328</v>
       </c>
       <c r="C45" s="49">
         <v>98</v>
       </c>
       <c r="D45" s="49">
         <v>2</v>
       </c>
       <c r="E45" s="49">
         <v>99.1</v>
       </c>
       <c r="F45" s="49">
         <v>0.9</v>
       </c>
       <c r="G45" s="49">
         <v>97.5</v>
       </c>
       <c r="H45" s="49">
         <v>2.5</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="10">
         <v>2026</v>
       </c>
       <c r="B46" s="11"/>
       <c r="C46" s="73"/>
       <c r="D46" s="73"/>
       <c r="E46" s="73"/>
       <c r="F46" s="73"/>
       <c r="G46" s="73"/>
       <c r="H46" s="73"/>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B47" s="68">
         <v>85055</v>
       </c>
-      <c r="C47" s="118">
+      <c r="C47" s="117">
         <v>98.2</v>
       </c>
-      <c r="D47" s="118">
+      <c r="D47" s="117">
         <v>1.8</v>
       </c>
-      <c r="E47" s="118">
+      <c r="E47" s="117">
         <v>99.1</v>
       </c>
-      <c r="F47" s="118">
+      <c r="F47" s="117">
         <v>0.9</v>
       </c>
-      <c r="G47" s="119">
+      <c r="G47" s="118">
         <v>97.9</v>
       </c>
-      <c r="H47" s="119">
+      <c r="H47" s="118">
         <v>2.1</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="B48" s="108"/>
-[...5 lines deleted...]
-      <c r="H48" s="107"/>
+      <c r="B48" s="121">
+        <v>88462</v>
+      </c>
+      <c r="C48" s="48">
+        <v>99</v>
+      </c>
+      <c r="D48" s="48">
+        <v>1</v>
+      </c>
+      <c r="E48" s="48">
+        <v>99.3</v>
+      </c>
+      <c r="F48" s="48">
+        <v>0.7</v>
+      </c>
+      <c r="G48" s="48">
+        <v>98.9</v>
+      </c>
+      <c r="H48" s="48">
+        <v>1.1000000000000001</v>
+      </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="B49" s="108"/>
-[...5 lines deleted...]
-      <c r="H49" s="107"/>
+      <c r="B49" s="107"/>
+      <c r="C49" s="106"/>
+      <c r="D49" s="106"/>
+      <c r="E49" s="106"/>
+      <c r="F49" s="106"/>
+      <c r="G49" s="106"/>
+      <c r="H49" s="106"/>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="B50" s="115"/>
-[...5 lines deleted...]
-      <c r="H50" s="100"/>
+      <c r="B50" s="114"/>
+      <c r="C50" s="99"/>
+      <c r="D50" s="99"/>
+      <c r="E50" s="99"/>
+      <c r="F50" s="99"/>
+      <c r="G50" s="99"/>
+      <c r="H50" s="99"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:H3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:H4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B2:B18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B30" sqref="B30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="5.5703125" style="61" customWidth="1"/>
     <col min="2" max="2" width="114.7109375" style="61" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="61"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2">
-      <c r="B2" s="97"/>
+      <c r="B2" s="96"/>
     </row>
     <row r="6" spans="2:2">
-      <c r="B6" s="98" t="s">
+      <c r="B6" s="97" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="7" spans="2:2">
-      <c r="B7" s="98" t="s">
+      <c r="B7" s="97" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="8" spans="2:2">
-      <c r="B8" s="98" t="s">
+      <c r="B8" s="97" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="9" spans="2:2">
-      <c r="B9" s="98" t="s">
+      <c r="B9" s="97" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="10" spans="2:2">
-      <c r="B10" s="98" t="s">
+      <c r="B10" s="97" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="11" spans="2:2">
-      <c r="B11" s="98"/>
+      <c r="B11" s="97"/>
     </row>
     <row r="12" spans="2:2">
-      <c r="B12" s="99" t="s">
+      <c r="B12" s="98" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="13" spans="2:2">
-      <c r="B13" s="98"/>
+      <c r="B13" s="97"/>
     </row>
     <row r="14" spans="2:2">
-      <c r="B14" s="98"/>
+      <c r="B14" s="97"/>
     </row>
     <row r="18" spans="2:2">
-      <c r="B18" s="117" t="s">
+      <c r="B18" s="116" t="s">
         <v>83</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I45"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B27" sqref="B27:H27"/>
+      <selection activeCell="B28" sqref="B28:H28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12" style="50" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="50" customWidth="1"/>
     <col min="3" max="3" width="11.140625" style="50" customWidth="1"/>
     <col min="4" max="4" width="23.85546875" style="50" customWidth="1"/>
     <col min="5" max="5" width="11" style="50" customWidth="1"/>
     <col min="6" max="6" width="25.42578125" style="50" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="50" customWidth="1"/>
     <col min="8" max="8" width="24.5703125" style="50" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="50"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="123" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="123"/>
       <c r="C1" s="123"/>
       <c r="D1" s="123"/>
       <c r="E1" s="123"/>
       <c r="F1" s="123"/>
       <c r="G1" s="123"/>
@@ -16282,220 +16419,234 @@
       </c>
       <c r="D21" s="63">
         <v>0.8</v>
       </c>
       <c r="E21" s="63">
         <v>99.7</v>
       </c>
       <c r="F21" s="63">
         <v>0.3</v>
       </c>
       <c r="G21" s="73">
         <v>97.1</v>
       </c>
       <c r="H21" s="73">
         <v>2.9</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="14">
         <f>'[1]3.1 '!D23/3</f>
         <v>115145</v>
       </c>
-      <c r="C22" s="101">
+      <c r="C22" s="100">
         <v>98.5</v>
       </c>
-      <c r="D22" s="101">
+      <c r="D22" s="100">
         <v>1.5</v>
       </c>
-      <c r="E22" s="103">
+      <c r="E22" s="102">
         <v>99.2</v>
       </c>
-      <c r="F22" s="103">
+      <c r="F22" s="102">
         <v>0.8</v>
       </c>
-      <c r="G22" s="104">
+      <c r="G22" s="103">
         <v>95.2</v>
       </c>
-      <c r="H22" s="104">
+      <c r="H22" s="103">
         <v>4.8</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="B23" s="114">
+      <c r="B23" s="113">
         <v>125763.66666666667</v>
       </c>
       <c r="C23" s="9">
         <v>99.4</v>
       </c>
       <c r="D23" s="9">
         <v>0.6</v>
       </c>
       <c r="E23" s="9">
         <v>99.9</v>
       </c>
       <c r="F23" s="9">
         <v>0.1</v>
       </c>
       <c r="G23" s="9">
         <v>97</v>
       </c>
       <c r="H23" s="9">
         <v>3</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="B24" s="114">
+      <c r="B24" s="113">
         <v>124019</v>
       </c>
       <c r="C24" s="49">
         <v>99.8</v>
       </c>
       <c r="D24" s="49">
         <v>0.2</v>
       </c>
       <c r="E24" s="49">
         <v>100</v>
       </c>
       <c r="F24" s="49">
         <v>0</v>
       </c>
       <c r="G24" s="49">
         <v>99</v>
       </c>
       <c r="H24" s="49">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="B25" s="116">
+      <c r="B25" s="115">
         <v>123026.33333333333</v>
       </c>
       <c r="C25" s="49">
         <v>99.2</v>
       </c>
       <c r="D25" s="49">
         <v>0.8</v>
       </c>
       <c r="E25" s="49">
         <v>99.8</v>
       </c>
       <c r="F25" s="49">
         <v>0.2</v>
       </c>
       <c r="G25" s="49">
         <v>96.7</v>
       </c>
       <c r="H25" s="49">
         <v>3.3</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="10">
         <v>2026</v>
       </c>
       <c r="B26" s="11"/>
       <c r="C26" s="73"/>
       <c r="D26" s="73"/>
       <c r="E26" s="73"/>
       <c r="F26" s="73"/>
       <c r="G26" s="73"/>
       <c r="H26" s="73"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B27" s="68">
         <v>131309</v>
       </c>
-      <c r="C27" s="118">
+      <c r="C27" s="117">
         <v>99.1</v>
       </c>
-      <c r="D27" s="118">
+      <c r="D27" s="117">
         <v>0.9</v>
       </c>
-      <c r="E27" s="118">
+      <c r="E27" s="117">
         <v>99.9</v>
       </c>
-      <c r="F27" s="118">
+      <c r="F27" s="117">
         <v>0.1</v>
       </c>
-      <c r="G27" s="119">
+      <c r="G27" s="118">
         <v>95.1</v>
       </c>
-      <c r="H27" s="119">
+      <c r="H27" s="118">
         <v>4.9000000000000004</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="B28" s="108"/>
-[...5 lines deleted...]
-      <c r="H28" s="107"/>
+      <c r="B28" s="121">
+        <v>142071</v>
+      </c>
+      <c r="C28" s="48">
+        <v>99.2</v>
+      </c>
+      <c r="D28" s="48">
+        <v>0.8</v>
+      </c>
+      <c r="E28" s="48">
+        <v>99.9</v>
+      </c>
+      <c r="F28" s="48">
+        <v>0.1</v>
+      </c>
+      <c r="G28" s="48">
+        <v>96</v>
+      </c>
+      <c r="H28" s="48">
+        <v>4</v>
+      </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="B29" s="108"/>
-[...5 lines deleted...]
-      <c r="H29" s="107"/>
+      <c r="B29" s="107"/>
+      <c r="C29" s="106"/>
+      <c r="D29" s="106"/>
+      <c r="E29" s="106"/>
+      <c r="F29" s="106"/>
+      <c r="G29" s="106"/>
+      <c r="H29" s="106"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="B30" s="115"/>
-[...5 lines deleted...]
-      <c r="H30" s="100"/>
+      <c r="B30" s="114"/>
+      <c r="C30" s="99"/>
+      <c r="D30" s="99"/>
+      <c r="E30" s="99"/>
+      <c r="F30" s="99"/>
+      <c r="G30" s="99"/>
+      <c r="H30" s="99"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="10"/>
       <c r="B31" s="52"/>
       <c r="C31" s="53"/>
       <c r="D31" s="53"/>
       <c r="E31" s="53"/>
       <c r="F31" s="53"/>
       <c r="G31" s="54"/>
       <c r="H31" s="54"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="7"/>
       <c r="B32" s="21"/>
       <c r="C32" s="24"/>
       <c r="D32" s="24"/>
       <c r="E32" s="24"/>
       <c r="F32" s="24"/>
       <c r="G32" s="25"/>
       <c r="H32" s="25"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="7"/>
       <c r="B33" s="21"/>
       <c r="C33" s="24"/>
@@ -16619,55 +16770,55 @@
       <c r="A45" s="7"/>
       <c r="B45" s="21"/>
       <c r="C45" s="24"/>
       <c r="D45" s="24"/>
       <c r="E45" s="24"/>
       <c r="F45" s="24"/>
       <c r="G45" s="25"/>
       <c r="H45" s="25"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:H3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:H4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I65"/>
   <sheetViews>
     <sheetView topLeftCell="A25" workbookViewId="0">
-      <selection activeCell="B62" sqref="B62:H62"/>
+      <selection activeCell="B63" sqref="B63:H63"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12" style="50" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="50" customWidth="1"/>
     <col min="3" max="3" width="11.140625" style="50" customWidth="1"/>
     <col min="4" max="4" width="23.85546875" style="50" customWidth="1"/>
     <col min="5" max="5" width="11" style="50" customWidth="1"/>
     <col min="6" max="6" width="25.42578125" style="50" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="50" customWidth="1"/>
     <col min="8" max="8" width="24.5703125" style="50" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="50"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="123" t="s">
         <v>28</v>
       </c>
       <c r="B1" s="123"/>
       <c r="C1" s="123"/>
       <c r="D1" s="123"/>
       <c r="E1" s="123"/>
       <c r="F1" s="123"/>
       <c r="G1" s="123"/>
@@ -18051,245 +18202,259 @@
       <c r="D56" s="63">
         <v>1.3</v>
       </c>
       <c r="E56" s="63">
         <v>99.9</v>
       </c>
       <c r="F56" s="63">
         <v>0.1</v>
       </c>
       <c r="G56" s="73">
         <v>95.3</v>
       </c>
       <c r="H56" s="73">
         <v>4.7</v>
       </c>
       <c r="I56" s="51"/>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B57" s="14">
         <f>'[1]3.1 '!D24/3</f>
         <v>126777</v>
       </c>
-      <c r="C57" s="101">
+      <c r="C57" s="100">
         <v>98.8</v>
       </c>
-      <c r="D57" s="101">
+      <c r="D57" s="100">
         <v>1.2</v>
       </c>
-      <c r="E57" s="103">
+      <c r="E57" s="102">
         <v>99.9</v>
       </c>
-      <c r="F57" s="103">
+      <c r="F57" s="102">
         <v>0.1</v>
       </c>
-      <c r="G57" s="104">
+      <c r="G57" s="103">
         <v>95.4</v>
       </c>
-      <c r="H57" s="104">
+      <c r="H57" s="103">
         <v>4.5999999999999996</v>
       </c>
       <c r="I57" s="51"/>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="B58" s="108">
+      <c r="B58" s="107">
         <v>118469</v>
       </c>
-      <c r="C58" s="107">
+      <c r="C58" s="106">
         <v>98.8</v>
       </c>
-      <c r="D58" s="107">
+      <c r="D58" s="106">
         <v>1.2</v>
       </c>
-      <c r="E58" s="107">
+      <c r="E58" s="106">
         <v>99.9</v>
       </c>
-      <c r="F58" s="107">
+      <c r="F58" s="106">
         <v>0.1</v>
       </c>
-      <c r="G58" s="107">
+      <c r="G58" s="106">
         <v>95.7</v>
       </c>
-      <c r="H58" s="107">
+      <c r="H58" s="106">
         <v>4.3</v>
       </c>
       <c r="I58" s="51"/>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="B59" s="114">
+      <c r="B59" s="113">
         <v>117675.66666666667</v>
       </c>
       <c r="C59" s="49">
         <v>98.8</v>
       </c>
       <c r="D59" s="49">
         <v>1.2</v>
       </c>
       <c r="E59" s="49">
         <v>99.9</v>
       </c>
       <c r="F59" s="49">
         <v>0.1</v>
       </c>
       <c r="G59" s="49">
         <v>96</v>
       </c>
       <c r="H59" s="49">
         <v>4</v>
       </c>
       <c r="I59" s="51"/>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="B60" s="116">
+      <c r="B60" s="115">
         <v>118854.33333333333</v>
       </c>
       <c r="C60" s="49">
         <v>98.3</v>
       </c>
       <c r="D60" s="49">
         <v>1.7</v>
       </c>
       <c r="E60" s="49">
         <v>99.9</v>
       </c>
       <c r="F60" s="49">
         <v>0.1</v>
       </c>
       <c r="G60" s="49">
         <v>94.2</v>
       </c>
       <c r="H60" s="49">
         <v>5.8</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="10">
         <v>2026</v>
       </c>
       <c r="B61" s="11"/>
       <c r="C61" s="73"/>
       <c r="D61" s="73"/>
       <c r="E61" s="73"/>
       <c r="F61" s="73"/>
       <c r="G61" s="73"/>
       <c r="H61" s="73"/>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B62" s="68">
         <v>139583</v>
       </c>
-      <c r="C62" s="118">
+      <c r="C62" s="117">
         <v>98.4</v>
       </c>
-      <c r="D62" s="118">
+      <c r="D62" s="117">
         <v>1.6</v>
       </c>
-      <c r="E62" s="118">
+      <c r="E62" s="117">
         <v>99.8</v>
       </c>
-      <c r="F62" s="118">
+      <c r="F62" s="117">
         <v>0.2</v>
       </c>
-      <c r="G62" s="120">
+      <c r="G62" s="119">
         <v>93.9</v>
       </c>
-      <c r="H62" s="120">
+      <c r="H62" s="119">
         <v>6.1</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="B63" s="108"/>
-[...5 lines deleted...]
-      <c r="H63" s="107"/>
+      <c r="B63" s="121">
+        <v>136958.66666666666</v>
+      </c>
+      <c r="C63" s="48">
+        <v>98.8</v>
+      </c>
+      <c r="D63" s="48">
+        <v>1.2</v>
+      </c>
+      <c r="E63" s="48">
+        <v>99.8</v>
+      </c>
+      <c r="F63" s="48">
+        <v>0.2</v>
+      </c>
+      <c r="G63" s="99">
+        <v>95.6</v>
+      </c>
+      <c r="H63" s="99">
+        <v>4.4000000000000004</v>
+      </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="B64" s="108"/>
-[...5 lines deleted...]
-      <c r="H64" s="107"/>
+      <c r="B64" s="107"/>
+      <c r="C64" s="106"/>
+      <c r="D64" s="106"/>
+      <c r="E64" s="106"/>
+      <c r="F64" s="106"/>
+      <c r="G64" s="106"/>
+      <c r="H64" s="106"/>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="B65" s="115"/>
-[...5 lines deleted...]
-      <c r="H65" s="100"/>
+      <c r="B65" s="114"/>
+      <c r="C65" s="99"/>
+      <c r="D65" s="99"/>
+      <c r="E65" s="99"/>
+      <c r="F65" s="99"/>
+      <c r="G65" s="99"/>
+      <c r="H65" s="99"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:H3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:H4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:L66"/>
   <sheetViews>
     <sheetView topLeftCell="A40" workbookViewId="0">
-      <selection activeCell="B62" sqref="B62:D62"/>
+      <selection activeCell="B63" sqref="B63:D63"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12" style="50" customWidth="1"/>
     <col min="2" max="2" width="36.5703125" style="50" customWidth="1"/>
     <col min="3" max="3" width="38" style="50" customWidth="1"/>
     <col min="4" max="4" width="45.85546875" style="50" customWidth="1"/>
     <col min="5" max="16384" width="9.140625" style="50"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="123" t="s">
         <v>29</v>
       </c>
       <c r="B1" s="123"/>
       <c r="C1" s="123"/>
       <c r="D1" s="123"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
     </row>
@@ -19066,206 +19231,212 @@
         <v>138301.08333333334</v>
       </c>
       <c r="C56" s="63">
         <v>99.7</v>
       </c>
       <c r="D56" s="63">
         <v>0.3</v>
       </c>
       <c r="E56" s="51"/>
       <c r="F56" s="51"/>
       <c r="G56" s="51"/>
       <c r="H56" s="51"/>
       <c r="I56" s="51"/>
       <c r="J56" s="51"/>
       <c r="K56" s="51"/>
       <c r="L56" s="51"/>
     </row>
     <row r="57" spans="1:12">
       <c r="A57" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B57" s="14">
         <f>'[1]3.1 '!D25/3</f>
         <v>133869.33333333334</v>
       </c>
-      <c r="C57" s="101">
+      <c r="C57" s="100">
         <v>99.7</v>
       </c>
-      <c r="D57" s="101">
+      <c r="D57" s="100">
         <v>0.3</v>
       </c>
       <c r="E57" s="51"/>
       <c r="F57" s="51"/>
       <c r="G57" s="51"/>
       <c r="H57" s="51"/>
       <c r="I57" s="51"/>
       <c r="J57" s="51"/>
       <c r="K57" s="51"/>
       <c r="L57" s="51"/>
     </row>
     <row r="58" spans="1:12">
       <c r="A58" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="B58" s="108">
+      <c r="B58" s="107">
         <v>134982</v>
       </c>
-      <c r="C58" s="107">
+      <c r="C58" s="106">
         <v>99.7</v>
       </c>
-      <c r="D58" s="107">
+      <c r="D58" s="106">
         <v>0.3</v>
       </c>
       <c r="E58" s="51"/>
       <c r="F58" s="51"/>
       <c r="G58" s="51"/>
       <c r="H58" s="51"/>
       <c r="I58" s="51"/>
       <c r="J58" s="51"/>
       <c r="K58" s="51"/>
       <c r="L58" s="51"/>
     </row>
     <row r="59" spans="1:12">
       <c r="A59" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="B59" s="108">
+      <c r="B59" s="107">
         <v>140309.66666666666</v>
       </c>
       <c r="C59" s="48">
         <v>99.7</v>
       </c>
       <c r="D59" s="48">
         <v>0.3</v>
       </c>
     </row>
     <row r="60" spans="1:12">
       <c r="A60" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="B60" s="116">
+      <c r="B60" s="115">
         <v>138867.33333333334</v>
       </c>
       <c r="C60" s="49">
         <v>99.7</v>
       </c>
       <c r="D60" s="49">
         <v>0.3</v>
       </c>
     </row>
     <row r="61" spans="1:12">
       <c r="A61" s="10">
         <v>2026</v>
       </c>
       <c r="B61" s="11"/>
       <c r="C61" s="73"/>
       <c r="D61" s="73"/>
       <c r="E61" s="73"/>
       <c r="F61" s="73"/>
       <c r="G61" s="73"/>
       <c r="H61" s="73"/>
     </row>
     <row r="62" spans="1:12">
       <c r="A62" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B62" s="68">
         <v>137740</v>
       </c>
-      <c r="C62" s="118">
+      <c r="C62" s="117">
         <v>99.8</v>
       </c>
-      <c r="D62" s="118">
+      <c r="D62" s="117">
         <v>0.2</v>
       </c>
-      <c r="E62" s="103"/>
-[...2 lines deleted...]
-      <c r="H62" s="104"/>
+      <c r="E62" s="102"/>
+      <c r="F62" s="102"/>
+      <c r="G62" s="103"/>
+      <c r="H62" s="103"/>
     </row>
     <row r="63" spans="1:12">
       <c r="A63" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="B63" s="108"/>
-[...1 lines deleted...]
-      <c r="D63" s="107"/>
+      <c r="B63" s="121">
+        <v>150666.33333333334</v>
+      </c>
+      <c r="C63" s="48">
+        <v>99.8</v>
+      </c>
+      <c r="D63" s="48">
+        <v>0.2</v>
+      </c>
       <c r="E63" s="9"/>
       <c r="F63" s="9"/>
       <c r="G63" s="9"/>
       <c r="H63" s="9"/>
     </row>
     <row r="64" spans="1:12">
       <c r="A64" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="B64" s="108"/>
-[...1 lines deleted...]
-      <c r="D64" s="107"/>
+      <c r="B64" s="107"/>
+      <c r="C64" s="106"/>
+      <c r="D64" s="106"/>
       <c r="E64" s="9"/>
       <c r="F64" s="9"/>
       <c r="G64" s="9"/>
       <c r="H64" s="9"/>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="B65" s="115"/>
-[...1 lines deleted...]
-      <c r="D65" s="100"/>
+      <c r="B65" s="114"/>
+      <c r="C65" s="99"/>
+      <c r="D65" s="99"/>
       <c r="E65" s="49"/>
       <c r="F65" s="49"/>
       <c r="G65" s="49"/>
       <c r="H65" s="49"/>
     </row>
     <row r="66" spans="1:8">
       <c r="E66" s="51"/>
       <c r="F66" s="51"/>
       <c r="G66" s="51"/>
       <c r="H66" s="51"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:D3"/>
     <mergeCell ref="C4:D4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet23.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:K66"/>
   <sheetViews>
     <sheetView topLeftCell="A31" workbookViewId="0">
-      <selection activeCell="B62" sqref="B62:D62"/>
+      <selection activeCell="B63" sqref="B63:D63"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12" style="50" customWidth="1"/>
     <col min="2" max="2" width="25.42578125" style="50" customWidth="1"/>
     <col min="3" max="3" width="33.5703125" style="50" customWidth="1"/>
     <col min="4" max="4" width="38.7109375" style="50" customWidth="1"/>
     <col min="5" max="16384" width="9.140625" style="50"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="123" t="s">
         <v>30</v>
       </c>
       <c r="B1" s="123"/>
       <c r="C1" s="123"/>
       <c r="D1" s="123"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
     </row>
@@ -20051,204 +20222,210 @@
       <c r="B56" s="11">
         <v>145457.25</v>
       </c>
       <c r="C56" s="63">
         <v>100</v>
       </c>
       <c r="D56" s="63">
         <v>0</v>
       </c>
       <c r="E56" s="51"/>
       <c r="F56" s="51"/>
       <c r="G56" s="51"/>
       <c r="H56" s="51"/>
       <c r="I56" s="51"/>
       <c r="J56" s="51"/>
       <c r="K56" s="51"/>
     </row>
     <row r="57" spans="1:11">
       <c r="A57" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B57" s="14">
         <f>'[1]3.1 '!D26/3</f>
         <v>134663.33333333334</v>
       </c>
-      <c r="C57" s="101">
+      <c r="C57" s="100">
         <v>100</v>
       </c>
-      <c r="D57" s="102" t="s">
+      <c r="D57" s="101" t="s">
         <v>33</v>
       </c>
       <c r="E57" s="51"/>
       <c r="F57" s="51"/>
       <c r="G57" s="51"/>
       <c r="H57" s="51"/>
       <c r="I57" s="51"/>
       <c r="J57" s="51"/>
       <c r="K57" s="51"/>
     </row>
     <row r="58" spans="1:11">
       <c r="A58" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="B58" s="108">
+      <c r="B58" s="107">
         <v>138701.66666666666</v>
       </c>
-      <c r="C58" s="109">
+      <c r="C58" s="108">
         <v>100</v>
       </c>
-      <c r="D58" s="109" t="s">
+      <c r="D58" s="108" t="s">
         <v>33</v>
       </c>
       <c r="E58" s="51"/>
       <c r="F58" s="51"/>
       <c r="G58" s="51"/>
       <c r="H58" s="51"/>
       <c r="I58" s="51"/>
       <c r="J58" s="51"/>
       <c r="K58" s="51"/>
     </row>
     <row r="59" spans="1:11">
       <c r="A59" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="B59" s="108">
+      <c r="B59" s="107">
         <v>144185.33333333334</v>
       </c>
       <c r="C59" s="48">
         <v>100</v>
       </c>
       <c r="D59" s="48">
         <v>0</v>
       </c>
     </row>
     <row r="60" spans="1:11">
       <c r="A60" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="B60" s="116">
+      <c r="B60" s="115">
         <v>160626.33333333334</v>
       </c>
       <c r="C60" s="49">
         <v>100</v>
       </c>
       <c r="D60" s="49">
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:11">
       <c r="A61" s="10">
         <v>2026</v>
       </c>
       <c r="B61" s="11"/>
       <c r="C61" s="73"/>
       <c r="D61" s="73"/>
       <c r="E61" s="73"/>
       <c r="F61" s="73"/>
       <c r="G61" s="73"/>
       <c r="H61" s="73"/>
     </row>
     <row r="62" spans="1:11">
       <c r="A62" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B62" s="68">
         <v>160818</v>
       </c>
-      <c r="C62" s="118">
+      <c r="C62" s="117">
         <v>100</v>
       </c>
-      <c r="D62" s="121" t="s">
+      <c r="D62" s="120" t="s">
         <v>33</v>
       </c>
-      <c r="E62" s="103"/>
-[...2 lines deleted...]
-      <c r="H62" s="104"/>
+      <c r="E62" s="102"/>
+      <c r="F62" s="102"/>
+      <c r="G62" s="103"/>
+      <c r="H62" s="103"/>
     </row>
     <row r="63" spans="1:11">
       <c r="A63" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="B63" s="108"/>
-[...1 lines deleted...]
-      <c r="D63" s="107"/>
+      <c r="B63" s="121">
+        <v>161295.66666666666</v>
+      </c>
+      <c r="C63" s="48">
+        <v>100</v>
+      </c>
+      <c r="D63" s="72" t="s">
+        <v>33</v>
+      </c>
       <c r="E63" s="9"/>
       <c r="F63" s="9"/>
       <c r="G63" s="9"/>
       <c r="H63" s="9"/>
     </row>
     <row r="64" spans="1:11">
       <c r="A64" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="B64" s="108"/>
-[...1 lines deleted...]
-      <c r="D64" s="107"/>
+      <c r="B64" s="107"/>
+      <c r="C64" s="106"/>
+      <c r="D64" s="106"/>
       <c r="E64" s="9"/>
       <c r="F64" s="9"/>
       <c r="G64" s="9"/>
       <c r="H64" s="9"/>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="B65" s="115"/>
-[...1 lines deleted...]
-      <c r="D65" s="100"/>
+      <c r="B65" s="114"/>
+      <c r="C65" s="99"/>
+      <c r="D65" s="99"/>
       <c r="E65" s="49"/>
       <c r="F65" s="49"/>
       <c r="G65" s="49"/>
       <c r="H65" s="49"/>
     </row>
     <row r="66" spans="1:8">
       <c r="E66" s="51"/>
       <c r="F66" s="51"/>
       <c r="G66" s="51"/>
       <c r="H66" s="51"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:D3"/>
     <mergeCell ref="C4:D4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet24.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:L51"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A16" workbookViewId="0">
-      <selection activeCell="B47" sqref="B47:D47"/>
+    <sheetView topLeftCell="A19" workbookViewId="0">
+      <selection activeCell="L47" sqref="L47"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12" style="61" customWidth="1"/>
     <col min="2" max="2" width="33.85546875" style="61" customWidth="1"/>
     <col min="3" max="3" width="27.85546875" style="61" customWidth="1"/>
     <col min="4" max="4" width="38.28515625" style="61" customWidth="1"/>
     <col min="5" max="16384" width="9.140625" style="61"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="125" t="s">
         <v>31</v>
       </c>
       <c r="B1" s="125"/>
       <c r="C1" s="125"/>
       <c r="D1" s="125"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="35"/>
       <c r="B2" s="35"/>
       <c r="C2" s="34"/>
       <c r="D2" s="34"/>
     </row>
@@ -20825,220 +21002,226 @@
         <v>82709.916666666672</v>
       </c>
       <c r="C41" s="63">
         <v>100</v>
       </c>
       <c r="D41" s="63">
         <v>0</v>
       </c>
       <c r="E41" s="62"/>
       <c r="F41" s="62"/>
       <c r="G41" s="62"/>
       <c r="H41" s="62"/>
       <c r="I41" s="62"/>
       <c r="J41" s="62"/>
       <c r="K41" s="62"/>
       <c r="L41" s="62"/>
     </row>
     <row r="42" spans="1:12">
       <c r="A42" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B42" s="14">
         <f>'[1]3.1 '!D27/3</f>
         <v>81436.666666666672</v>
       </c>
-      <c r="C42" s="101">
+      <c r="C42" s="100">
         <v>100</v>
       </c>
-      <c r="D42" s="101">
+      <c r="D42" s="100">
         <v>0</v>
       </c>
       <c r="E42" s="62"/>
       <c r="F42" s="62"/>
       <c r="G42" s="62"/>
       <c r="H42" s="62"/>
       <c r="I42" s="62"/>
       <c r="J42" s="62"/>
       <c r="K42" s="62"/>
       <c r="L42" s="62"/>
     </row>
     <row r="43" spans="1:12">
       <c r="A43" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="B43" s="108">
+      <c r="B43" s="107">
         <v>79590</v>
       </c>
-      <c r="C43" s="107">
+      <c r="C43" s="106">
         <v>100</v>
       </c>
-      <c r="D43" s="107">
+      <c r="D43" s="106">
         <v>0</v>
       </c>
       <c r="E43" s="62"/>
       <c r="F43" s="62"/>
       <c r="G43" s="62"/>
       <c r="H43" s="62"/>
       <c r="I43" s="62"/>
       <c r="J43" s="62"/>
       <c r="K43" s="62"/>
       <c r="L43" s="62"/>
     </row>
     <row r="44" spans="1:12">
       <c r="A44" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="B44" s="108">
+      <c r="B44" s="107">
         <v>82623</v>
       </c>
       <c r="C44" s="48">
         <v>99.9</v>
       </c>
       <c r="D44" s="48">
         <v>0.1</v>
       </c>
       <c r="E44" s="62"/>
       <c r="F44" s="62"/>
       <c r="G44" s="62"/>
       <c r="H44" s="62"/>
       <c r="I44" s="62"/>
       <c r="J44" s="62"/>
       <c r="K44" s="62"/>
       <c r="L44" s="62"/>
     </row>
     <row r="45" spans="1:12">
       <c r="A45" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="B45" s="116">
+      <c r="B45" s="115">
         <v>86656</v>
       </c>
       <c r="C45" s="49">
         <v>99.9</v>
       </c>
       <c r="D45" s="49">
         <v>0.1</v>
       </c>
     </row>
     <row r="46" spans="1:12">
       <c r="A46" s="10">
         <v>2026</v>
       </c>
       <c r="B46" s="11"/>
       <c r="C46" s="73"/>
       <c r="D46" s="73"/>
       <c r="E46" s="73"/>
       <c r="F46" s="73"/>
       <c r="G46" s="73"/>
       <c r="H46" s="73"/>
     </row>
     <row r="47" spans="1:12">
       <c r="A47" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B47" s="68">
         <v>96435</v>
       </c>
-      <c r="C47" s="118">
+      <c r="C47" s="117">
         <v>100</v>
       </c>
-      <c r="D47" s="118">
+      <c r="D47" s="117">
         <v>0</v>
       </c>
-      <c r="E47" s="103"/>
-[...2 lines deleted...]
-      <c r="H47" s="104"/>
+      <c r="E47" s="102"/>
+      <c r="F47" s="102"/>
+      <c r="G47" s="103"/>
+      <c r="H47" s="103"/>
     </row>
     <row r="48" spans="1:12">
       <c r="A48" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="B48" s="108"/>
-[...5 lines deleted...]
-      <c r="H48" s="107"/>
+      <c r="B48" s="121">
+        <v>91451.333333333328</v>
+      </c>
+      <c r="C48" s="48">
+        <v>99.3</v>
+      </c>
+      <c r="D48" s="48">
+        <v>0.7</v>
+      </c>
+      <c r="E48" s="106"/>
+      <c r="F48" s="106"/>
+      <c r="G48" s="106"/>
+      <c r="H48" s="106"/>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="B49" s="108"/>
-[...1 lines deleted...]
-      <c r="D49" s="107"/>
+      <c r="B49" s="107"/>
+      <c r="C49" s="106"/>
+      <c r="D49" s="106"/>
       <c r="E49" s="9"/>
       <c r="F49" s="9"/>
       <c r="G49" s="9"/>
       <c r="H49" s="9"/>
       <c r="I49" s="62"/>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="B50" s="115"/>
-[...1 lines deleted...]
-      <c r="D50" s="100"/>
+      <c r="B50" s="114"/>
+      <c r="C50" s="99"/>
+      <c r="D50" s="99"/>
       <c r="E50" s="49"/>
       <c r="F50" s="49"/>
       <c r="G50" s="49"/>
       <c r="H50" s="49"/>
       <c r="I50" s="62"/>
     </row>
     <row r="51" spans="1:9">
       <c r="E51" s="62"/>
       <c r="F51" s="62"/>
       <c r="G51" s="62"/>
       <c r="H51" s="62"/>
       <c r="I51" s="62"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:D3"/>
     <mergeCell ref="C4:D4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <tabColor theme="3" tint="0.59999389629810485"/>
   </sheetPr>
   <dimension ref="A1:I65"/>
   <sheetViews>
     <sheetView topLeftCell="A19" workbookViewId="0">
-      <selection activeCell="B62" sqref="B62:H62"/>
+      <selection activeCell="L41" sqref="L41"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="12" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="11.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="23.85546875" style="1" customWidth="1"/>
     <col min="5" max="5" width="11" style="1" customWidth="1"/>
     <col min="6" max="6" width="25.42578125" style="1" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="24.5703125" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="12.75">
       <c r="A1" s="123" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="123"/>
       <c r="C1" s="123"/>
       <c r="D1" s="123"/>
       <c r="E1" s="123"/>
       <c r="F1" s="123"/>
       <c r="G1" s="123"/>
@@ -22419,247 +22602,261 @@
       </c>
       <c r="D56" s="63">
         <v>1.4</v>
       </c>
       <c r="E56" s="63">
         <v>99.7</v>
       </c>
       <c r="F56" s="63">
         <v>0.3</v>
       </c>
       <c r="G56" s="73">
         <v>96</v>
       </c>
       <c r="H56" s="73">
         <v>4</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B57" s="68">
         <f>'[1]3.1 '!D7/3</f>
         <v>104236.66666666667</v>
       </c>
-      <c r="C57" s="101">
+      <c r="C57" s="100">
         <v>98.3</v>
       </c>
-      <c r="D57" s="101">
+      <c r="D57" s="100">
         <v>1.7</v>
       </c>
-      <c r="E57" s="103">
+      <c r="E57" s="102">
         <v>99.6</v>
       </c>
-      <c r="F57" s="103">
+      <c r="F57" s="102">
         <v>0.4</v>
       </c>
-      <c r="G57" s="104">
+      <c r="G57" s="103">
         <v>95.2</v>
       </c>
-      <c r="H57" s="104">
+      <c r="H57" s="103">
         <v>4.8</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="B58" s="108">
+      <c r="B58" s="107">
         <v>105084</v>
       </c>
-      <c r="C58" s="107">
+      <c r="C58" s="106">
         <v>98.7</v>
       </c>
-      <c r="D58" s="107">
+      <c r="D58" s="106">
         <v>1.3</v>
       </c>
-      <c r="E58" s="107">
+      <c r="E58" s="106">
         <v>99.7</v>
       </c>
-      <c r="F58" s="107">
+      <c r="F58" s="106">
         <v>0.3</v>
       </c>
-      <c r="G58" s="107">
+      <c r="G58" s="106">
         <v>96.3</v>
       </c>
-      <c r="H58" s="107">
+      <c r="H58" s="106">
         <v>3.7</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="B59" s="108">
+      <c r="B59" s="107">
         <v>109558.33333333333</v>
       </c>
-      <c r="C59" s="107">
+      <c r="C59" s="106">
         <v>98.7</v>
       </c>
-      <c r="D59" s="107">
+      <c r="D59" s="106">
         <v>1.3</v>
       </c>
-      <c r="E59" s="107">
+      <c r="E59" s="106">
         <v>99.8</v>
       </c>
-      <c r="F59" s="107">
+      <c r="F59" s="106">
         <v>0.2</v>
       </c>
-      <c r="G59" s="107">
+      <c r="G59" s="106">
         <v>96.3</v>
       </c>
-      <c r="H59" s="107">
+      <c r="H59" s="106">
         <v>3.7</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="B60" s="116">
+      <c r="B60" s="115">
         <v>114446.33333333333</v>
       </c>
       <c r="C60" s="49">
         <v>98.6</v>
       </c>
       <c r="D60" s="49">
         <v>1.4</v>
       </c>
       <c r="E60" s="49">
         <v>99.7</v>
       </c>
       <c r="F60" s="49">
         <v>0.3</v>
       </c>
       <c r="G60" s="49">
         <v>96</v>
       </c>
       <c r="H60" s="49">
         <v>4</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="10">
         <v>2026</v>
       </c>
       <c r="B61" s="11"/>
       <c r="C61" s="73"/>
       <c r="D61" s="73"/>
       <c r="E61" s="73"/>
       <c r="F61" s="73"/>
       <c r="G61" s="73"/>
       <c r="H61" s="73"/>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B62" s="68">
         <v>119426</v>
       </c>
-      <c r="C62" s="118">
+      <c r="C62" s="117">
         <v>98.5</v>
       </c>
-      <c r="D62" s="118">
+      <c r="D62" s="117">
         <v>1.5</v>
       </c>
-      <c r="E62" s="118">
+      <c r="E62" s="117">
         <v>99.7</v>
       </c>
-      <c r="F62" s="118">
+      <c r="F62" s="117">
         <v>0.3</v>
       </c>
-      <c r="G62" s="119">
+      <c r="G62" s="118">
         <v>95.7</v>
       </c>
-      <c r="H62" s="119">
+      <c r="H62" s="118">
         <v>4.3</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="B63" s="108"/>
-[...5 lines deleted...]
-      <c r="H63" s="107"/>
+      <c r="B63" s="121">
+        <v>120966.66666666667</v>
+      </c>
+      <c r="C63" s="48">
+        <v>98.8</v>
+      </c>
+      <c r="D63" s="48">
+        <v>1.2</v>
+      </c>
+      <c r="E63" s="48">
+        <v>99.7</v>
+      </c>
+      <c r="F63" s="48">
+        <v>0.3</v>
+      </c>
+      <c r="G63" s="48">
+        <v>96.6</v>
+      </c>
+      <c r="H63" s="48">
+        <v>3.4</v>
+      </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="B64" s="108"/>
-[...5 lines deleted...]
-      <c r="H64" s="107"/>
+      <c r="B64" s="107"/>
+      <c r="C64" s="106"/>
+      <c r="D64" s="106"/>
+      <c r="E64" s="106"/>
+      <c r="F64" s="106"/>
+      <c r="G64" s="106"/>
+      <c r="H64" s="106"/>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="B65" s="115"/>
-[...5 lines deleted...]
-      <c r="H65" s="100"/>
+      <c r="B65" s="114"/>
+      <c r="C65" s="99"/>
+      <c r="D65" s="99"/>
+      <c r="E65" s="99"/>
+      <c r="F65" s="99"/>
+      <c r="G65" s="99"/>
+      <c r="H65" s="99"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="C3:H3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:H4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="0.15" bottom="0.15" header="0.17" footer="0.24"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="17" max="16383" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B27" sqref="B27:H27"/>
+      <selection activeCell="B28" sqref="B28:H28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="12" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="11.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="23.85546875" style="1" customWidth="1"/>
     <col min="5" max="5" width="11" style="1" customWidth="1"/>
     <col min="6" max="6" width="25.42578125" style="1" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="24.5703125" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="12.75">
       <c r="A1" s="123" t="s">
         <v>11</v>
       </c>
       <c r="B1" s="123"/>
       <c r="C1" s="123"/>
       <c r="D1" s="123"/>
       <c r="E1" s="123"/>
       <c r="F1" s="123"/>
       <c r="G1" s="123"/>
@@ -23115,242 +23312,256 @@
       </c>
       <c r="D21" s="63">
         <v>1</v>
       </c>
       <c r="E21" s="63">
         <v>99.9</v>
       </c>
       <c r="F21" s="63">
         <v>0.1</v>
       </c>
       <c r="G21" s="73">
         <v>97.2</v>
       </c>
       <c r="H21" s="73">
         <v>2.8</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="14">
         <f>'[1]3.1 '!D8/3</f>
         <v>91920.666666666672</v>
       </c>
-      <c r="C22" s="101">
+      <c r="C22" s="100">
         <v>98.7</v>
       </c>
-      <c r="D22" s="101">
+      <c r="D22" s="100">
         <v>1.3</v>
       </c>
-      <c r="E22" s="103">
+      <c r="E22" s="102">
         <v>99.8</v>
       </c>
-      <c r="F22" s="103">
+      <c r="F22" s="102">
         <v>0.2</v>
       </c>
-      <c r="G22" s="104">
+      <c r="G22" s="103">
         <v>96.6</v>
       </c>
-      <c r="H22" s="104">
+      <c r="H22" s="103">
         <v>3.4</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="B23" s="108">
+      <c r="B23" s="107">
         <v>90085</v>
       </c>
-      <c r="C23" s="107">
+      <c r="C23" s="106">
         <v>99</v>
       </c>
-      <c r="D23" s="107">
+      <c r="D23" s="106">
         <v>1</v>
       </c>
-      <c r="E23" s="107">
+      <c r="E23" s="106">
         <v>100</v>
       </c>
-      <c r="F23" s="107">
+      <c r="F23" s="106">
         <v>0</v>
       </c>
-      <c r="G23" s="107">
+      <c r="G23" s="106">
         <v>97.3</v>
       </c>
-      <c r="H23" s="107">
+      <c r="H23" s="106">
         <v>2.7</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="B24" s="114">
+      <c r="B24" s="113">
         <v>97004.666666666672</v>
       </c>
       <c r="C24" s="9">
         <v>99.2</v>
       </c>
       <c r="D24" s="9">
         <v>0.8</v>
       </c>
       <c r="E24" s="9">
         <v>100</v>
       </c>
       <c r="F24" s="9">
         <v>0</v>
       </c>
       <c r="G24" s="9">
         <v>97.8</v>
       </c>
       <c r="H24" s="9">
         <v>2.2000000000000002</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="B25" s="116">
+      <c r="B25" s="115">
         <v>111846</v>
       </c>
       <c r="C25" s="49">
         <v>99</v>
       </c>
       <c r="D25" s="49">
         <v>1</v>
       </c>
       <c r="E25" s="49">
         <v>100</v>
       </c>
       <c r="F25" s="49">
         <v>0</v>
       </c>
       <c r="G25" s="49">
         <v>97.2</v>
       </c>
       <c r="H25" s="49">
         <v>2.8</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="10">
         <v>2026</v>
       </c>
       <c r="B26" s="11"/>
       <c r="C26" s="73"/>
       <c r="D26" s="73"/>
       <c r="E26" s="73"/>
       <c r="F26" s="73"/>
       <c r="G26" s="73"/>
       <c r="H26" s="73"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B27" s="68">
         <v>106539</v>
       </c>
-      <c r="C27" s="118">
+      <c r="C27" s="117">
         <v>99.3</v>
       </c>
-      <c r="D27" s="118">
+      <c r="D27" s="117">
         <v>0.7</v>
       </c>
-      <c r="E27" s="118">
+      <c r="E27" s="117">
         <v>99.9</v>
       </c>
-      <c r="F27" s="118">
+      <c r="F27" s="117">
         <v>0.1</v>
       </c>
-      <c r="G27" s="119">
+      <c r="G27" s="118">
         <v>98.3</v>
       </c>
-      <c r="H27" s="119">
+      <c r="H27" s="118">
         <v>1.7</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="B28" s="108"/>
-[...5 lines deleted...]
-      <c r="H28" s="107"/>
+      <c r="B28" s="121">
+        <v>107081.66666666667</v>
+      </c>
+      <c r="C28" s="48">
+        <v>99.4</v>
+      </c>
+      <c r="D28" s="48">
+        <v>0.6</v>
+      </c>
+      <c r="E28" s="48">
+        <v>99.9</v>
+      </c>
+      <c r="F28" s="48">
+        <v>0.1</v>
+      </c>
+      <c r="G28" s="48">
+        <v>98.5</v>
+      </c>
+      <c r="H28" s="48">
+        <v>1.5</v>
+      </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="B29" s="108"/>
-[...5 lines deleted...]
-      <c r="H29" s="107"/>
+      <c r="B29" s="107"/>
+      <c r="C29" s="106"/>
+      <c r="D29" s="106"/>
+      <c r="E29" s="106"/>
+      <c r="F29" s="106"/>
+      <c r="G29" s="106"/>
+      <c r="H29" s="106"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="B30" s="115"/>
-[...5 lines deleted...]
-      <c r="H30" s="100"/>
+      <c r="B30" s="114"/>
+      <c r="C30" s="99"/>
+      <c r="D30" s="99"/>
+      <c r="E30" s="99"/>
+      <c r="F30" s="99"/>
+      <c r="G30" s="99"/>
+      <c r="H30" s="99"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:H3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:H4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I65"/>
   <sheetViews>
     <sheetView topLeftCell="A22" workbookViewId="0">
-      <selection activeCell="B62" sqref="B62:H62"/>
+      <selection activeCell="B63" sqref="B63:H63"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="12" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="11.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="23.85546875" style="1" customWidth="1"/>
     <col min="5" max="5" width="11" style="1" customWidth="1"/>
     <col min="6" max="6" width="25.42578125" style="1" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="24.5703125" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="12.75">
       <c r="A1" s="123" t="s">
         <v>12</v>
       </c>
       <c r="B1" s="123"/>
       <c r="C1" s="123"/>
       <c r="D1" s="123"/>
       <c r="E1" s="123"/>
       <c r="F1" s="123"/>
       <c r="G1" s="123"/>
@@ -24745,244 +24956,258 @@
       </c>
       <c r="D56" s="63">
         <v>3.3</v>
       </c>
       <c r="E56" s="63">
         <v>99.8</v>
       </c>
       <c r="F56" s="63">
         <v>0.2</v>
       </c>
       <c r="G56" s="73">
         <v>92.1</v>
       </c>
       <c r="H56" s="73">
         <v>7.9</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B57" s="14">
         <f>'[1]3.1 '!D9/3</f>
         <v>110345</v>
       </c>
-      <c r="C57" s="101">
+      <c r="C57" s="100">
         <v>96.2</v>
       </c>
-      <c r="D57" s="101">
+      <c r="D57" s="100">
         <v>3.8</v>
       </c>
-      <c r="E57" s="103">
+      <c r="E57" s="102">
         <v>99.8</v>
       </c>
-      <c r="F57" s="103">
+      <c r="F57" s="102">
         <v>0.2</v>
       </c>
-      <c r="G57" s="104">
+      <c r="G57" s="103">
         <v>91</v>
       </c>
-      <c r="H57" s="104">
+      <c r="H57" s="103">
         <v>9</v>
       </c>
       <c r="I57" s="2"/>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="B58" s="108">
+      <c r="B58" s="107">
         <v>118746.33333333333</v>
       </c>
-      <c r="C58" s="107">
+      <c r="C58" s="106">
         <v>96.8</v>
       </c>
-      <c r="D58" s="107">
+      <c r="D58" s="106">
         <v>3.2</v>
       </c>
-      <c r="E58" s="107">
+      <c r="E58" s="106">
         <v>99.9</v>
       </c>
-      <c r="F58" s="107">
+      <c r="F58" s="106">
         <v>0.1</v>
       </c>
-      <c r="G58" s="107">
+      <c r="G58" s="106">
         <v>92.3</v>
       </c>
-      <c r="H58" s="107">
+      <c r="H58" s="106">
         <v>7.7</v>
       </c>
       <c r="I58" s="2"/>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="B59" s="114">
+      <c r="B59" s="113">
         <v>124063</v>
       </c>
       <c r="C59" s="49">
         <v>97</v>
       </c>
       <c r="D59" s="49">
         <v>3</v>
       </c>
       <c r="E59" s="49">
         <v>99.7</v>
       </c>
       <c r="F59" s="49">
         <v>0.3</v>
       </c>
       <c r="G59" s="49">
         <v>93</v>
       </c>
       <c r="H59" s="49">
         <v>7</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="B60" s="116">
+      <c r="B60" s="115">
         <v>126504</v>
       </c>
       <c r="C60" s="49">
         <v>96.7</v>
       </c>
       <c r="D60" s="49">
         <v>3.3</v>
       </c>
       <c r="E60" s="49">
         <v>99.9</v>
       </c>
       <c r="F60" s="49">
         <v>0.1</v>
       </c>
       <c r="G60" s="49">
         <v>91.9</v>
       </c>
       <c r="H60" s="49">
         <v>8.1</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="10">
         <v>2026</v>
       </c>
       <c r="B61" s="11"/>
       <c r="C61" s="73"/>
       <c r="D61" s="73"/>
       <c r="E61" s="73"/>
       <c r="F61" s="73"/>
       <c r="G61" s="73"/>
       <c r="H61" s="73"/>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B62" s="68">
         <v>131677</v>
       </c>
-      <c r="C62" s="118">
+      <c r="C62" s="117">
         <v>96</v>
       </c>
-      <c r="D62" s="118">
+      <c r="D62" s="117">
         <v>4</v>
       </c>
-      <c r="E62" s="118">
+      <c r="E62" s="117">
         <v>99.7</v>
       </c>
-      <c r="F62" s="118">
+      <c r="F62" s="117">
         <v>0.3</v>
       </c>
-      <c r="G62" s="119">
+      <c r="G62" s="118">
         <v>90</v>
       </c>
-      <c r="H62" s="119">
+      <c r="H62" s="118">
         <v>10</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="B63" s="108"/>
-[...5 lines deleted...]
-      <c r="H63" s="107"/>
+      <c r="B63" s="121">
+        <v>126291.66666666667</v>
+      </c>
+      <c r="C63" s="48">
+        <v>96.8</v>
+      </c>
+      <c r="D63" s="48">
+        <v>3.2</v>
+      </c>
+      <c r="E63" s="48">
+        <v>99.7</v>
+      </c>
+      <c r="F63" s="48">
+        <v>0.3</v>
+      </c>
+      <c r="G63" s="48">
+        <v>92.1</v>
+      </c>
+      <c r="H63" s="48">
+        <v>7.9</v>
+      </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="B64" s="108"/>
-[...5 lines deleted...]
-      <c r="H64" s="107"/>
+      <c r="B64" s="107"/>
+      <c r="C64" s="106"/>
+      <c r="D64" s="106"/>
+      <c r="E64" s="106"/>
+      <c r="F64" s="106"/>
+      <c r="G64" s="106"/>
+      <c r="H64" s="106"/>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="B65" s="115"/>
-[...5 lines deleted...]
-      <c r="H65" s="100"/>
+      <c r="B65" s="114"/>
+      <c r="C65" s="99"/>
+      <c r="D65" s="99"/>
+      <c r="E65" s="99"/>
+      <c r="F65" s="99"/>
+      <c r="G65" s="99"/>
+      <c r="H65" s="99"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:H3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:H4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Q65"/>
   <sheetViews>
     <sheetView topLeftCell="A22" workbookViewId="0">
-      <selection activeCell="B62" sqref="B62:H62"/>
+      <selection activeCell="B63" sqref="B63:H63"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="12" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="11.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="23.85546875" style="1" customWidth="1"/>
     <col min="5" max="5" width="11" style="1" customWidth="1"/>
     <col min="6" max="6" width="25.42578125" style="1" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="24.5703125" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="12.75">
       <c r="A1" s="123" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="123"/>
       <c r="C1" s="123"/>
       <c r="D1" s="123"/>
       <c r="E1" s="123"/>
       <c r="F1" s="123"/>
       <c r="G1" s="123"/>
@@ -26383,248 +26608,262 @@
       </c>
       <c r="D56" s="63">
         <v>1.7</v>
       </c>
       <c r="E56" s="63">
         <v>99.4</v>
       </c>
       <c r="F56" s="63">
         <v>0.6</v>
       </c>
       <c r="G56" s="73">
         <v>93.5</v>
       </c>
       <c r="H56" s="73">
         <v>6.5</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B57" s="14">
         <f>'[1]3.1 '!D10/3</f>
         <v>93657.666666666672</v>
       </c>
-      <c r="C57" s="101">
+      <c r="C57" s="100">
         <v>97.8</v>
       </c>
-      <c r="D57" s="101">
+      <c r="D57" s="100">
         <v>2.2000000000000002</v>
       </c>
-      <c r="E57" s="103">
+      <c r="E57" s="102">
         <v>99.3</v>
       </c>
-      <c r="F57" s="103">
+      <c r="F57" s="102">
         <v>0.7</v>
       </c>
-      <c r="G57" s="104">
+      <c r="G57" s="103">
         <v>91.4</v>
       </c>
-      <c r="H57" s="104">
+      <c r="H57" s="103">
         <v>8.6</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="B58" s="108">
+      <c r="B58" s="107">
         <v>94074</v>
       </c>
-      <c r="C58" s="107">
+      <c r="C58" s="106">
         <v>98.6</v>
       </c>
-      <c r="D58" s="107">
+      <c r="D58" s="106">
         <v>1.4</v>
       </c>
-      <c r="E58" s="107">
+      <c r="E58" s="106">
         <v>99.6</v>
       </c>
-      <c r="F58" s="107">
+      <c r="F58" s="106">
         <v>0.4</v>
       </c>
-      <c r="G58" s="107">
+      <c r="G58" s="106">
         <v>94.5</v>
       </c>
-      <c r="H58" s="107">
+      <c r="H58" s="106">
         <v>5.5</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="B59" s="108">
+      <c r="B59" s="107">
         <v>99936</v>
       </c>
       <c r="C59" s="48">
         <v>98.7</v>
       </c>
       <c r="D59" s="48">
         <v>1.3</v>
       </c>
       <c r="E59" s="48">
         <v>99.7</v>
       </c>
       <c r="F59" s="48">
         <v>0.3</v>
       </c>
       <c r="G59" s="49">
         <v>94.3</v>
       </c>
       <c r="H59" s="49">
         <v>5.7</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="B60" s="116">
+      <c r="B60" s="115">
         <v>103025.66666666667</v>
       </c>
       <c r="C60" s="49">
         <v>98.2</v>
       </c>
       <c r="D60" s="49">
         <v>1.8</v>
       </c>
       <c r="E60" s="49">
         <v>99.2</v>
       </c>
       <c r="F60" s="49">
         <v>0.8</v>
       </c>
       <c r="G60" s="49">
         <v>93.7</v>
       </c>
       <c r="H60" s="49">
         <v>6.3</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="10">
         <v>2026</v>
       </c>
       <c r="B61" s="11"/>
       <c r="C61" s="73"/>
       <c r="D61" s="73"/>
       <c r="E61" s="73"/>
       <c r="F61" s="73"/>
       <c r="G61" s="73"/>
       <c r="H61" s="73"/>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B62" s="68">
         <v>110103</v>
       </c>
-      <c r="C62" s="118">
+      <c r="C62" s="117">
         <v>97.8</v>
       </c>
-      <c r="D62" s="118">
+      <c r="D62" s="117">
         <v>2.2000000000000002</v>
       </c>
-      <c r="E62" s="118">
+      <c r="E62" s="117">
         <v>99.3</v>
       </c>
-      <c r="F62" s="118">
+      <c r="F62" s="117">
         <v>0.7</v>
       </c>
-      <c r="G62" s="119">
+      <c r="G62" s="118">
         <v>91</v>
       </c>
-      <c r="H62" s="119">
+      <c r="H62" s="118">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="B63" s="108"/>
-[...5 lines deleted...]
-      <c r="H63" s="107"/>
+      <c r="B63" s="121">
+        <v>105122.66666666667</v>
+      </c>
+      <c r="C63" s="48">
+        <v>98.6</v>
+      </c>
+      <c r="D63" s="48">
+        <v>1.4</v>
+      </c>
+      <c r="E63" s="48">
+        <v>99.5</v>
+      </c>
+      <c r="F63" s="48">
+        <v>0.5</v>
+      </c>
+      <c r="G63" s="48">
+        <v>94.5</v>
+      </c>
+      <c r="H63" s="48">
+        <v>5.5</v>
+      </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="B64" s="108"/>
-[...5 lines deleted...]
-      <c r="H64" s="107"/>
+      <c r="B64" s="107"/>
+      <c r="C64" s="106"/>
+      <c r="D64" s="106"/>
+      <c r="E64" s="106"/>
+      <c r="F64" s="106"/>
+      <c r="G64" s="106"/>
+      <c r="H64" s="106"/>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="B65" s="115"/>
-[...5 lines deleted...]
-      <c r="H65" s="100"/>
+      <c r="B65" s="114"/>
+      <c r="C65" s="99"/>
+      <c r="D65" s="99"/>
+      <c r="E65" s="99"/>
+      <c r="F65" s="99"/>
+      <c r="G65" s="99"/>
+      <c r="H65" s="99"/>
     </row>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="J45:J47"/>
     <mergeCell ref="K45:K47"/>
     <mergeCell ref="L45:Q45"/>
     <mergeCell ref="L46:M46"/>
     <mergeCell ref="N46:O46"/>
     <mergeCell ref="P46:Q46"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:H3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:H4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I65"/>
   <sheetViews>
     <sheetView topLeftCell="A16" workbookViewId="0">
-      <selection activeCell="B62" sqref="B62:H62"/>
+      <selection activeCell="B63" sqref="B63:H63"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="12" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="11.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="23.85546875" style="1" customWidth="1"/>
     <col min="5" max="5" width="11" style="1" customWidth="1"/>
     <col min="6" max="6" width="25.42578125" style="1" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="24.5703125" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="12.75">
       <c r="A1" s="123" t="s">
         <v>14</v>
       </c>
       <c r="B1" s="123"/>
       <c r="C1" s="123"/>
       <c r="D1" s="123"/>
       <c r="E1" s="123"/>
       <c r="F1" s="123"/>
       <c r="G1" s="123"/>
@@ -28001,242 +28240,256 @@
       </c>
       <c r="D56" s="63">
         <v>3.1</v>
       </c>
       <c r="E56" s="63">
         <v>99.8</v>
       </c>
       <c r="F56" s="63">
         <v>0.2</v>
       </c>
       <c r="G56" s="73">
         <v>96.1</v>
       </c>
       <c r="H56" s="73">
         <v>3.9</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B57" s="14">
         <f>'[1]3.1 '!D11/3</f>
         <v>94008.666666666672</v>
       </c>
-      <c r="C57" s="101">
+      <c r="C57" s="100">
         <v>96.9</v>
       </c>
-      <c r="D57" s="101">
+      <c r="D57" s="100">
         <v>3.1</v>
       </c>
-      <c r="E57" s="103">
+      <c r="E57" s="102">
         <v>99.9</v>
       </c>
-      <c r="F57" s="103">
+      <c r="F57" s="102">
         <v>0.1</v>
       </c>
-      <c r="G57" s="104">
+      <c r="G57" s="103">
         <v>96.1</v>
       </c>
-      <c r="H57" s="104">
+      <c r="H57" s="103">
         <v>3.9</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="B58" s="108">
+      <c r="B58" s="107">
         <v>95401.666666666672</v>
       </c>
-      <c r="C58" s="107">
+      <c r="C58" s="106">
         <v>97.3</v>
       </c>
-      <c r="D58" s="107">
+      <c r="D58" s="106">
         <v>2.7</v>
       </c>
-      <c r="E58" s="107">
+      <c r="E58" s="106">
         <v>99.9</v>
       </c>
-      <c r="F58" s="107">
+      <c r="F58" s="106">
         <v>0.1</v>
       </c>
-      <c r="G58" s="107">
+      <c r="G58" s="106">
         <v>96.7</v>
       </c>
-      <c r="H58" s="107">
+      <c r="H58" s="106">
         <v>3.3</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="B59" s="108">
+      <c r="B59" s="107">
         <v>99907</v>
       </c>
       <c r="C59" s="48">
         <v>96.4</v>
       </c>
       <c r="D59" s="48">
         <v>3.6</v>
       </c>
       <c r="E59" s="48">
         <v>99.8</v>
       </c>
       <c r="F59" s="48">
         <v>0.2</v>
       </c>
       <c r="G59" s="49">
         <v>95.5</v>
       </c>
       <c r="H59" s="49">
         <v>4.5</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="B60" s="116">
+      <c r="B60" s="115">
         <v>104625.33333333333</v>
       </c>
       <c r="C60" s="49">
         <v>96.9</v>
       </c>
       <c r="D60" s="49">
         <v>3.1</v>
       </c>
       <c r="E60" s="49">
         <v>99.9</v>
       </c>
       <c r="F60" s="49">
         <v>0.1</v>
       </c>
       <c r="G60" s="49">
         <v>96.2</v>
       </c>
       <c r="H60" s="49">
         <v>3.8</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="10">
         <v>2026</v>
       </c>
       <c r="B61" s="11"/>
       <c r="C61" s="73"/>
       <c r="D61" s="73"/>
       <c r="E61" s="73"/>
       <c r="F61" s="73"/>
       <c r="G61" s="73"/>
       <c r="H61" s="73"/>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B62" s="68">
         <v>107870</v>
       </c>
-      <c r="C62" s="118">
+      <c r="C62" s="117">
         <v>96.7</v>
       </c>
-      <c r="D62" s="118">
+      <c r="D62" s="117">
         <v>3.3</v>
       </c>
-      <c r="E62" s="118">
+      <c r="E62" s="117">
         <v>99.8</v>
       </c>
-      <c r="F62" s="118">
+      <c r="F62" s="117">
         <v>0.2</v>
       </c>
-      <c r="G62" s="119">
+      <c r="G62" s="118">
         <v>95.8</v>
       </c>
-      <c r="H62" s="119">
+      <c r="H62" s="118">
         <v>4.2</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="B63" s="108"/>
-[...5 lines deleted...]
-      <c r="H63" s="107"/>
+      <c r="B63" s="121">
+        <v>112867.66666666667</v>
+      </c>
+      <c r="C63" s="48">
+        <v>96.5</v>
+      </c>
+      <c r="D63" s="48">
+        <v>3.5</v>
+      </c>
+      <c r="E63" s="48">
+        <v>99.3</v>
+      </c>
+      <c r="F63" s="48">
+        <v>0.7</v>
+      </c>
+      <c r="G63" s="48">
+        <v>95.7</v>
+      </c>
+      <c r="H63" s="48">
+        <v>4.3</v>
+      </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="B64" s="108"/>
-[...5 lines deleted...]
-      <c r="H64" s="107"/>
+      <c r="B64" s="107"/>
+      <c r="C64" s="106"/>
+      <c r="D64" s="106"/>
+      <c r="E64" s="106"/>
+      <c r="F64" s="106"/>
+      <c r="G64" s="106"/>
+      <c r="H64" s="106"/>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="B65" s="115"/>
-[...5 lines deleted...]
-      <c r="H65" s="100"/>
+      <c r="B65" s="114"/>
+      <c r="C65" s="99"/>
+      <c r="D65" s="99"/>
+      <c r="E65" s="99"/>
+      <c r="F65" s="99"/>
+      <c r="G65" s="99"/>
+      <c r="H65" s="99"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:H3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:H4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I65"/>
   <sheetViews>
     <sheetView topLeftCell="A28" workbookViewId="0">
-      <selection activeCell="B62" sqref="B62:H62"/>
+      <selection activeCell="B63" sqref="B63:H63"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="12" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="11.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="23.85546875" style="1" customWidth="1"/>
     <col min="5" max="5" width="11" style="1" customWidth="1"/>
     <col min="6" max="6" width="25.42578125" style="1" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="24.5703125" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="12.75">
       <c r="A1" s="123" t="s">
         <v>15</v>
       </c>
       <c r="B1" s="123"/>
       <c r="C1" s="123"/>
       <c r="D1" s="123"/>
       <c r="E1" s="123"/>
       <c r="F1" s="123"/>
       <c r="G1" s="123"/>
@@ -29613,242 +29866,256 @@
       </c>
       <c r="D56" s="63">
         <v>0.1</v>
       </c>
       <c r="E56" s="63">
         <v>100</v>
       </c>
       <c r="F56" s="63">
         <v>0</v>
       </c>
       <c r="G56" s="73">
         <v>99.9</v>
       </c>
       <c r="H56" s="73">
         <v>0.1</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B57" s="14">
         <f>'[1]3.1 '!D12/3</f>
         <v>86194.666666666672</v>
       </c>
-      <c r="C57" s="101">
+      <c r="C57" s="100">
         <v>100</v>
       </c>
-      <c r="D57" s="101">
+      <c r="D57" s="100">
         <v>0</v>
       </c>
-      <c r="E57" s="103">
+      <c r="E57" s="102">
         <v>100</v>
       </c>
-      <c r="F57" s="103">
+      <c r="F57" s="102">
         <v>0</v>
       </c>
-      <c r="G57" s="104">
+      <c r="G57" s="103">
         <v>99.9</v>
       </c>
-      <c r="H57" s="104">
+      <c r="H57" s="103">
         <v>0.1</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="B58" s="108">
+      <c r="B58" s="107">
         <v>88320.333333333328</v>
       </c>
-      <c r="C58" s="107">
+      <c r="C58" s="106">
         <v>99.9</v>
       </c>
-      <c r="D58" s="107">
+      <c r="D58" s="106">
         <v>0.1</v>
       </c>
-      <c r="E58" s="107">
+      <c r="E58" s="106">
         <v>100</v>
       </c>
-      <c r="F58" s="107">
+      <c r="F58" s="106">
         <v>0</v>
       </c>
-      <c r="G58" s="107">
+      <c r="G58" s="106">
         <v>99.7</v>
       </c>
-      <c r="H58" s="107">
+      <c r="H58" s="106">
         <v>0.3</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="B59" s="108">
+      <c r="B59" s="107">
         <v>88777.333333333328</v>
       </c>
       <c r="C59" s="48">
         <v>99.9</v>
       </c>
       <c r="D59" s="48">
         <v>0.1</v>
       </c>
       <c r="E59" s="48">
         <v>100</v>
       </c>
       <c r="F59" s="48">
         <v>0</v>
       </c>
       <c r="G59" s="49">
         <v>99.8</v>
       </c>
       <c r="H59" s="49">
         <v>0.2</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="B60" s="116">
+      <c r="B60" s="115">
         <v>91234</v>
       </c>
       <c r="C60" s="49">
         <v>100</v>
       </c>
       <c r="D60" s="49">
         <v>0</v>
       </c>
       <c r="E60" s="49">
         <v>100</v>
       </c>
       <c r="F60" s="49">
         <v>0</v>
       </c>
       <c r="G60" s="49">
         <v>100</v>
       </c>
       <c r="H60" s="49">
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="10">
         <v>2026</v>
       </c>
       <c r="B61" s="11"/>
       <c r="C61" s="73"/>
       <c r="D61" s="73"/>
       <c r="E61" s="73"/>
       <c r="F61" s="73"/>
       <c r="G61" s="73"/>
       <c r="H61" s="73"/>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B62" s="68">
         <v>93315</v>
       </c>
-      <c r="C62" s="118">
+      <c r="C62" s="117">
         <v>100</v>
       </c>
-      <c r="D62" s="118">
+      <c r="D62" s="117">
         <v>0</v>
       </c>
-      <c r="E62" s="118">
+      <c r="E62" s="117">
         <v>100</v>
       </c>
-      <c r="F62" s="118">
+      <c r="F62" s="117">
         <v>0</v>
       </c>
-      <c r="G62" s="119">
+      <c r="G62" s="118">
         <v>99.9</v>
       </c>
-      <c r="H62" s="119">
+      <c r="H62" s="118">
         <v>0.1</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="B63" s="108"/>
-[...5 lines deleted...]
-      <c r="H63" s="107"/>
+      <c r="B63" s="121">
+        <v>91503.666666666672</v>
+      </c>
+      <c r="C63" s="48">
+        <v>99.9</v>
+      </c>
+      <c r="D63" s="48">
+        <v>0.1</v>
+      </c>
+      <c r="E63" s="48">
+        <v>100</v>
+      </c>
+      <c r="F63" s="48">
+        <v>0</v>
+      </c>
+      <c r="G63" s="48">
+        <v>99.8</v>
+      </c>
+      <c r="H63" s="48">
+        <v>0.2</v>
+      </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="B64" s="108"/>
-[...5 lines deleted...]
-      <c r="H64" s="107"/>
+      <c r="B64" s="107"/>
+      <c r="C64" s="106"/>
+      <c r="D64" s="106"/>
+      <c r="E64" s="106"/>
+      <c r="F64" s="106"/>
+      <c r="G64" s="106"/>
+      <c r="H64" s="106"/>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="B65" s="115"/>
-[...5 lines deleted...]
-      <c r="H65" s="100"/>
+      <c r="B65" s="114"/>
+      <c r="C65" s="99"/>
+      <c r="D65" s="99"/>
+      <c r="E65" s="99"/>
+      <c r="F65" s="99"/>
+      <c r="G65" s="99"/>
+      <c r="H65" s="99"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:H3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:H4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:L66"/>
   <sheetViews>
     <sheetView topLeftCell="A25" workbookViewId="0">
-      <selection activeCell="B62" sqref="B62:H62"/>
+      <selection activeCell="B63" sqref="B63:H63"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="12" style="34" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="34" customWidth="1"/>
     <col min="3" max="3" width="11.140625" style="34" customWidth="1"/>
     <col min="4" max="4" width="23.85546875" style="34" customWidth="1"/>
     <col min="5" max="5" width="11" style="34" customWidth="1"/>
     <col min="6" max="6" width="25.42578125" style="34" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="34" customWidth="1"/>
     <col min="8" max="8" width="24.5703125" style="34" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="34"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="12.75">
       <c r="A1" s="125" t="s">
         <v>16</v>
       </c>
       <c r="B1" s="125"/>
       <c r="C1" s="125"/>
       <c r="D1" s="125"/>
       <c r="E1" s="125"/>
       <c r="F1" s="125"/>
       <c r="G1" s="125"/>
@@ -29868,51 +30135,51 @@
       </c>
       <c r="D3" s="126"/>
       <c r="E3" s="126"/>
       <c r="F3" s="126"/>
       <c r="G3" s="126"/>
       <c r="H3" s="126"/>
       <c r="I3" s="35"/>
     </row>
     <row r="4" spans="1:9" ht="11.25" customHeight="1">
       <c r="A4" s="126"/>
       <c r="B4" s="126"/>
       <c r="C4" s="126" t="s">
         <v>3</v>
       </c>
       <c r="D4" s="126"/>
       <c r="E4" s="126" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="126"/>
       <c r="G4" s="126" t="s">
         <v>5</v>
       </c>
       <c r="H4" s="126"/>
       <c r="I4" s="35"/>
     </row>
-    <row r="5" spans="1:9" ht="78.75">
+    <row r="5" spans="1:9" ht="67.5">
       <c r="A5" s="126"/>
       <c r="B5" s="126"/>
       <c r="C5" s="36" t="s">
         <v>55</v>
       </c>
       <c r="D5" s="36" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="36" t="s">
         <v>55</v>
       </c>
       <c r="F5" s="36" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="36" t="s">
         <v>55</v>
       </c>
       <c r="H5" s="36" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="35"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="37">
         <v>2015</v>
@@ -31229,220 +31496,234 @@
       </c>
       <c r="D56" s="63">
         <v>4.2</v>
       </c>
       <c r="E56" s="63">
         <v>98</v>
       </c>
       <c r="F56" s="63">
         <v>2</v>
       </c>
       <c r="G56" s="73">
         <v>92</v>
       </c>
       <c r="H56" s="73">
         <v>8</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B57" s="14">
         <f>'[1]3.1 '!D13/3</f>
         <v>93926.333333333328</v>
       </c>
-      <c r="C57" s="101">
+      <c r="C57" s="100">
         <v>95</v>
       </c>
-      <c r="D57" s="101">
+      <c r="D57" s="100">
         <v>5</v>
       </c>
-      <c r="E57" s="103">
+      <c r="E57" s="102">
         <v>97.2</v>
       </c>
-      <c r="F57" s="103">
+      <c r="F57" s="102">
         <v>2.8</v>
       </c>
-      <c r="G57" s="104">
+      <c r="G57" s="103">
         <v>91.2</v>
       </c>
-      <c r="H57" s="104">
+      <c r="H57" s="103">
         <v>8.8000000000000007</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="B58" s="108">
+      <c r="B58" s="107">
         <v>95244.333333333328</v>
       </c>
-      <c r="C58" s="107">
+      <c r="C58" s="106">
         <v>96.7</v>
       </c>
-      <c r="D58" s="107">
+      <c r="D58" s="106">
         <v>3.3</v>
       </c>
-      <c r="E58" s="107">
+      <c r="E58" s="106">
         <v>98.5</v>
       </c>
-      <c r="F58" s="107">
+      <c r="F58" s="106">
         <v>1.5</v>
       </c>
-      <c r="G58" s="107">
+      <c r="G58" s="106">
         <v>93.2</v>
       </c>
-      <c r="H58" s="107">
+      <c r="H58" s="106">
         <v>6.8</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="B59" s="114">
+      <c r="B59" s="113">
         <v>96664.333333333328</v>
       </c>
       <c r="C59" s="49">
         <v>96.4</v>
       </c>
       <c r="D59" s="49">
         <v>3.6</v>
       </c>
       <c r="E59" s="49">
         <v>98.7</v>
       </c>
       <c r="F59" s="49">
         <v>1.3</v>
       </c>
       <c r="G59" s="49">
         <v>92.5</v>
       </c>
       <c r="H59" s="49">
         <v>7.5</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="B60" s="116">
+      <c r="B60" s="115">
         <v>95291</v>
       </c>
       <c r="C60" s="49">
         <v>95.4</v>
       </c>
       <c r="D60" s="49">
         <v>4.5999999999999996</v>
       </c>
       <c r="E60" s="49">
         <v>97.6</v>
       </c>
       <c r="F60" s="49">
         <v>2.4</v>
       </c>
       <c r="G60" s="49">
         <v>91.6</v>
       </c>
       <c r="H60" s="49">
         <v>8.4</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="10">
         <v>2026</v>
       </c>
       <c r="B61" s="11"/>
       <c r="C61" s="73"/>
       <c r="D61" s="73"/>
       <c r="E61" s="73"/>
       <c r="F61" s="73"/>
       <c r="G61" s="73"/>
       <c r="H61" s="73"/>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B62" s="68">
         <v>103820</v>
       </c>
-      <c r="C62" s="118">
+      <c r="C62" s="117">
         <v>94.5</v>
       </c>
-      <c r="D62" s="118">
+      <c r="D62" s="117">
         <v>5.5</v>
       </c>
-      <c r="E62" s="118">
+      <c r="E62" s="117">
         <v>97.6</v>
       </c>
-      <c r="F62" s="118">
+      <c r="F62" s="117">
         <v>2.4</v>
       </c>
-      <c r="G62" s="119">
+      <c r="G62" s="118">
         <v>88.9</v>
       </c>
-      <c r="H62" s="119">
+      <c r="H62" s="118">
         <v>11.1</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="B63" s="108"/>
-[...5 lines deleted...]
-      <c r="H63" s="107"/>
+      <c r="B63" s="121">
+        <v>102209</v>
+      </c>
+      <c r="C63" s="48">
+        <v>96.1</v>
+      </c>
+      <c r="D63" s="48">
+        <v>3.9</v>
+      </c>
+      <c r="E63" s="48">
+        <v>98.5</v>
+      </c>
+      <c r="F63" s="48">
+        <v>1.5</v>
+      </c>
+      <c r="G63" s="48">
+        <v>91.5</v>
+      </c>
+      <c r="H63" s="48">
+        <v>8.5</v>
+      </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="B64" s="108"/>
-[...5 lines deleted...]
-      <c r="H64" s="107"/>
+      <c r="B64" s="107"/>
+      <c r="C64" s="106"/>
+      <c r="D64" s="106"/>
+      <c r="E64" s="106"/>
+      <c r="F64" s="106"/>
+      <c r="G64" s="106"/>
+      <c r="H64" s="106"/>
     </row>
     <row r="65" spans="1:12">
       <c r="A65" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="B65" s="115"/>
-[...5 lines deleted...]
-      <c r="H65" s="100"/>
+      <c r="B65" s="114"/>
+      <c r="C65" s="99"/>
+      <c r="D65" s="99"/>
+      <c r="E65" s="99"/>
+      <c r="F65" s="99"/>
+      <c r="G65" s="99"/>
+      <c r="H65" s="99"/>
     </row>
     <row r="66" spans="1:12">
       <c r="F66" s="47"/>
       <c r="G66" s="48"/>
       <c r="H66" s="48"/>
       <c r="I66" s="48"/>
       <c r="J66" s="49"/>
       <c r="K66" s="49"/>
       <c r="L66" s="48"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:H3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:H4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 